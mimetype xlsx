--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -1,62 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450" activeTab="1"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="January" sheetId="32" r:id="rId1"/>
     <sheet name="February" sheetId="33" r:id="rId2"/>
+    <sheet name="March" sheetId="34" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="767" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1119" uniqueCount="86">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan</t>
   </si>
   <si>
     <t>Production volume</t>
   </si>
   <si>
     <t>Shipped products to the domestic market</t>
   </si>
   <si>
     <t>produced for</t>
   </si>
   <si>
     <t>reporting month</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
@@ -268,50 +270,53 @@
   </si>
   <si>
     <t>Magzhan zhumabayev district</t>
   </si>
   <si>
     <t>Esil district</t>
   </si>
   <si>
     <t>Zhambyl district</t>
   </si>
   <si>
     <t>Ayyrtau district</t>
   </si>
   <si>
     <t>Granules, stone chips and stone powder; pebbles, gravel, crushed stone or crushed stone, One thousand cubic meters</t>
   </si>
   <si>
     <t>for January 2026 *</t>
   </si>
   <si>
     <t>Petropavl c.a.</t>
   </si>
   <si>
     <t>for January-Feruary 2026</t>
   </si>
+  <si>
+    <t>for January-March 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -347,51 +352,51 @@
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
@@ -405,144 +410,186 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -791,146 +838,146 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H118"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:H7"/>
+      <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="13"/>
-[...5 lines deleted...]
-      <c r="H1" s="13"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
     </row>
     <row r="2" spans="1:8" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="14"/>
-[...5 lines deleted...]
-      <c r="H2" s="14"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
     </row>
     <row r="3" spans="1:8" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A3" s="15" t="s">
+      <c r="A3" s="21" t="s">
         <v>82</v>
       </c>
-      <c r="B3" s="15"/>
-[...5 lines deleted...]
-      <c r="H3" s="15"/>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
     </row>
     <row r="5" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="17"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="23"/>
+      <c r="B5" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="18"/>
-[...2 lines deleted...]
-      <c r="F5" s="18" t="s">
+      <c r="C5" s="24"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="18"/>
-      <c r="H5" s="19" t="s">
+      <c r="G5" s="24"/>
+      <c r="H5" s="25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="17"/>
-      <c r="B6" s="18" t="s">
+      <c r="A6" s="23"/>
+      <c r="B6" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="18"/>
-      <c r="D6" s="18" t="s">
+      <c r="C6" s="24"/>
+      <c r="D6" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="18"/>
-[...2 lines deleted...]
-      <c r="H6" s="19"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="25"/>
     </row>
     <row r="7" spans="1:8" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A7" s="17"/>
+      <c r="A7" s="23"/>
       <c r="B7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="19"/>
+      <c r="H7" s="25"/>
     </row>
     <row r="8" spans="1:8" s="7" customFormat="1" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8" s="7" customFormat="1" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
@@ -3354,2694 +3401,5299 @@
       <c r="C115" s="10">
         <v>0.4</v>
       </c>
       <c r="D115" s="10">
         <v>0.4</v>
       </c>
       <c r="E115" s="10">
         <v>0.4</v>
       </c>
       <c r="F115" s="10">
         <v>0.4</v>
       </c>
       <c r="G115" s="10">
         <v>0.4</v>
       </c>
       <c r="H115" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="16" t="s">
+      <c r="A118" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B118" s="16"/>
-[...5 lines deleted...]
-      <c r="H118" s="16"/>
+      <c r="B118" s="22"/>
+      <c r="C118" s="22"/>
+      <c r="D118" s="22"/>
+      <c r="E118" s="22"/>
+      <c r="F118" s="22"/>
+      <c r="G118" s="22"/>
+      <c r="H118" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H116"/>
   <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:H1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="8" width="12.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A2" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="23"/>
+      <c r="B5" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="24"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="24"/>
+      <c r="H5" s="25" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="23"/>
+      <c r="B6" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="25"/>
+    </row>
+    <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A7" s="23"/>
+      <c r="B7" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="G7" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="25"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="16"/>
+      <c r="C8" s="16"/>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16"/>
+      <c r="F8" s="16"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="16"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="16"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A13" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="17">
+        <v>17.5</v>
+      </c>
+      <c r="C13" s="17">
+        <v>46</v>
+      </c>
+      <c r="D13" s="17">
+        <v>17.5</v>
+      </c>
+      <c r="E13" s="17">
+        <v>46</v>
+      </c>
+      <c r="F13" s="17">
+        <v>17.5</v>
+      </c>
+      <c r="G13" s="17">
+        <v>46</v>
+      </c>
+      <c r="H13" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="17">
+        <v>17.5</v>
+      </c>
+      <c r="C15" s="17">
+        <v>35</v>
+      </c>
+      <c r="D15" s="17">
+        <v>17.5</v>
+      </c>
+      <c r="E15" s="17">
+        <v>35</v>
+      </c>
+      <c r="F15" s="17">
+        <v>17.5</v>
+      </c>
+      <c r="G15" s="17">
+        <v>35</v>
+      </c>
+      <c r="H15" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="17">
+        <v>36.200000000000003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="17">
+        <v>36.200000000000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="16"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="16"/>
+      <c r="E19" s="16"/>
+      <c r="F19" s="16"/>
+      <c r="G19" s="16"/>
+      <c r="H19" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="18">
+        <v>971</v>
+      </c>
+      <c r="C20" s="18">
+        <v>1704</v>
+      </c>
+      <c r="D20" s="18">
+        <v>851</v>
+      </c>
+      <c r="E20" s="18">
+        <v>1593</v>
+      </c>
+      <c r="F20" s="18">
+        <v>851</v>
+      </c>
+      <c r="G20" s="18">
+        <v>1593</v>
+      </c>
+      <c r="H20" s="18">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="18">
+        <v>2</v>
+      </c>
+      <c r="C21" s="18">
+        <v>3</v>
+      </c>
+      <c r="D21" s="18">
+        <v>2</v>
+      </c>
+      <c r="E21" s="18">
+        <v>3</v>
+      </c>
+      <c r="F21" s="18">
+        <v>2</v>
+      </c>
+      <c r="G21" s="18">
+        <v>3</v>
+      </c>
+      <c r="H21" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="18">
+        <v>969</v>
+      </c>
+      <c r="C22" s="18">
+        <v>1701</v>
+      </c>
+      <c r="D22" s="18">
+        <v>849</v>
+      </c>
+      <c r="E22" s="18">
+        <v>1590</v>
+      </c>
+      <c r="F22" s="18">
+        <v>849</v>
+      </c>
+      <c r="G22" s="18">
+        <v>1590</v>
+      </c>
+      <c r="H22" s="18">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A23" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="18">
+        <v>70</v>
+      </c>
+      <c r="C23" s="18">
+        <v>104</v>
+      </c>
+      <c r="D23" s="18">
+        <v>89</v>
+      </c>
+      <c r="E23" s="18">
+        <v>127</v>
+      </c>
+      <c r="F23" s="18">
+        <v>89</v>
+      </c>
+      <c r="G23" s="18">
+        <v>127</v>
+      </c>
+      <c r="H23" s="18">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="18">
+        <v>25</v>
+      </c>
+      <c r="C24" s="18">
+        <v>50</v>
+      </c>
+      <c r="D24" s="18">
+        <v>27</v>
+      </c>
+      <c r="E24" s="18">
+        <v>50</v>
+      </c>
+      <c r="F24" s="18">
+        <v>27</v>
+      </c>
+      <c r="G24" s="18">
+        <v>50</v>
+      </c>
+      <c r="H24" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="18">
+        <v>45</v>
+      </c>
+      <c r="C25" s="18">
+        <v>54</v>
+      </c>
+      <c r="D25" s="18">
+        <v>62</v>
+      </c>
+      <c r="E25" s="18">
+        <v>77</v>
+      </c>
+      <c r="F25" s="18">
+        <v>62</v>
+      </c>
+      <c r="G25" s="18">
+        <v>77</v>
+      </c>
+      <c r="H25" s="18">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="18">
+        <v>4330</v>
+      </c>
+      <c r="D26" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="18">
+        <v>6326</v>
+      </c>
+      <c r="F26" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="18">
+        <v>6326</v>
+      </c>
+      <c r="H26" s="18">
+        <v>4104</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="18">
+        <v>4330</v>
+      </c>
+      <c r="D27" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="18">
+        <v>6326</v>
+      </c>
+      <c r="F27" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="18">
+        <v>6326</v>
+      </c>
+      <c r="H27" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E28" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="F28" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G28" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H28" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="18">
+        <v>7586</v>
+      </c>
+      <c r="D29" s="18">
+        <v>3199</v>
+      </c>
+      <c r="E29" s="18">
+        <v>4658</v>
+      </c>
+      <c r="F29" s="18">
+        <v>3199</v>
+      </c>
+      <c r="G29" s="18">
+        <v>4658</v>
+      </c>
+      <c r="H29" s="18">
+        <v>14289</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="18">
+        <v>7586</v>
+      </c>
+      <c r="D30" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="18">
+        <v>3901</v>
+      </c>
+      <c r="F30" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="18">
+        <v>3901</v>
+      </c>
+      <c r="H30" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E31" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="F31" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A32" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="C32" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="D32" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="18">
+        <v>757</v>
+      </c>
+      <c r="F32" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="18">
+        <v>757</v>
+      </c>
+      <c r="H32" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A33" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="18">
+        <v>9963</v>
+      </c>
+      <c r="C33" s="18">
+        <v>18066</v>
+      </c>
+      <c r="D33" s="18">
+        <v>8954</v>
+      </c>
+      <c r="E33" s="18">
+        <v>18383</v>
+      </c>
+      <c r="F33" s="18">
+        <v>8954</v>
+      </c>
+      <c r="G33" s="18">
+        <v>18383</v>
+      </c>
+      <c r="H33" s="18">
+        <v>3937</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="18">
+        <v>9387</v>
+      </c>
+      <c r="C34" s="18">
+        <v>16947</v>
+      </c>
+      <c r="D34" s="18">
+        <v>8378</v>
+      </c>
+      <c r="E34" s="18">
+        <v>17264</v>
+      </c>
+      <c r="F34" s="18">
+        <v>8378</v>
+      </c>
+      <c r="G34" s="18">
+        <v>17264</v>
+      </c>
+      <c r="H34" s="18">
+        <v>3937</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="18">
+        <v>576</v>
+      </c>
+      <c r="C35" s="18">
+        <v>1119</v>
+      </c>
+      <c r="D35" s="18">
+        <v>576</v>
+      </c>
+      <c r="E35" s="18">
+        <v>1119</v>
+      </c>
+      <c r="F35" s="18">
+        <v>576</v>
+      </c>
+      <c r="G35" s="18">
+        <v>1119</v>
+      </c>
+      <c r="H35" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="18">
+        <v>356</v>
+      </c>
+      <c r="C36" s="18">
+        <v>766</v>
+      </c>
+      <c r="D36" s="18">
+        <v>456</v>
+      </c>
+      <c r="E36" s="18">
+        <v>860</v>
+      </c>
+      <c r="F36" s="18">
+        <v>456</v>
+      </c>
+      <c r="G36" s="18">
+        <v>853</v>
+      </c>
+      <c r="H36" s="18">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="18">
+        <v>326</v>
+      </c>
+      <c r="C37" s="18">
+        <v>709</v>
+      </c>
+      <c r="D37" s="18">
+        <v>422</v>
+      </c>
+      <c r="E37" s="18">
+        <v>786</v>
+      </c>
+      <c r="F37" s="18">
+        <v>422</v>
+      </c>
+      <c r="G37" s="18">
+        <v>779</v>
+      </c>
+      <c r="H37" s="18">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B38" s="18">
+        <v>19</v>
+      </c>
+      <c r="C38" s="18">
+        <v>37</v>
+      </c>
+      <c r="D38" s="18">
+        <v>24</v>
+      </c>
+      <c r="E38" s="18">
+        <v>51</v>
+      </c>
+      <c r="F38" s="18">
+        <v>24</v>
+      </c>
+      <c r="G38" s="18">
+        <v>51</v>
+      </c>
+      <c r="H38" s="18">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="18">
+        <v>20</v>
+      </c>
+      <c r="D39" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="18">
+        <v>23</v>
+      </c>
+      <c r="F39" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="18">
+        <v>23</v>
+      </c>
+      <c r="H39" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="18">
+        <v>30312</v>
+      </c>
+      <c r="C40" s="18">
+        <v>66131</v>
+      </c>
+      <c r="D40" s="18">
+        <v>22065</v>
+      </c>
+      <c r="E40" s="18">
+        <v>43221</v>
+      </c>
+      <c r="F40" s="18">
+        <v>13852</v>
+      </c>
+      <c r="G40" s="18">
+        <v>24591</v>
+      </c>
+      <c r="H40" s="18">
+        <v>13389</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="18">
+        <v>16799</v>
+      </c>
+      <c r="C41" s="18">
+        <v>33626</v>
+      </c>
+      <c r="D41" s="18">
+        <v>13024</v>
+      </c>
+      <c r="E41" s="18">
+        <v>26703</v>
+      </c>
+      <c r="F41" s="18">
+        <v>6503</v>
+      </c>
+      <c r="G41" s="18">
+        <v>11725</v>
+      </c>
+      <c r="H41" s="18">
+        <v>6400</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="18">
+        <v>2957</v>
+      </c>
+      <c r="C42" s="18">
+        <v>5626</v>
+      </c>
+      <c r="D42" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="18">
+        <v>3652</v>
+      </c>
+      <c r="F42" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H42" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="18">
+        <v>8</v>
+      </c>
+      <c r="F43" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="18">
+        <v>8</v>
+      </c>
+      <c r="H43" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="18">
+        <v>10555</v>
+      </c>
+      <c r="C44" s="18">
+        <v>26877</v>
+      </c>
+      <c r="D44" s="18">
+        <v>7343</v>
+      </c>
+      <c r="E44" s="18">
+        <v>12858</v>
+      </c>
+      <c r="F44" s="18">
+        <v>7343</v>
+      </c>
+      <c r="G44" s="18">
+        <v>12858</v>
+      </c>
+      <c r="H44" s="18">
+        <v>6868</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B45" s="18">
+        <v>1</v>
+      </c>
+      <c r="C45" s="18">
+        <v>2</v>
+      </c>
+      <c r="D45" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="18">
+        <v>31</v>
+      </c>
+      <c r="C46" s="18">
+        <v>56</v>
+      </c>
+      <c r="D46" s="18">
+        <v>19</v>
+      </c>
+      <c r="E46" s="18">
+        <v>49</v>
+      </c>
+      <c r="F46" s="18">
+        <v>19</v>
+      </c>
+      <c r="G46" s="18">
+        <v>49</v>
+      </c>
+      <c r="H46" s="18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B47" s="18">
+        <v>31</v>
+      </c>
+      <c r="C47" s="18">
+        <v>56</v>
+      </c>
+      <c r="D47" s="18">
+        <v>19</v>
+      </c>
+      <c r="E47" s="18">
+        <v>49</v>
+      </c>
+      <c r="F47" s="18">
+        <v>19</v>
+      </c>
+      <c r="G47" s="18">
+        <v>49</v>
+      </c>
+      <c r="H47" s="18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="18">
+        <v>337</v>
+      </c>
+      <c r="C48" s="18">
+        <v>698</v>
+      </c>
+      <c r="D48" s="18">
+        <v>325</v>
+      </c>
+      <c r="E48" s="18">
+        <v>686</v>
+      </c>
+      <c r="F48" s="18">
+        <v>325</v>
+      </c>
+      <c r="G48" s="18">
+        <v>686</v>
+      </c>
+      <c r="H48" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B49" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="18">
+        <v>680</v>
+      </c>
+      <c r="D49" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="18">
+        <v>680</v>
+      </c>
+      <c r="F49" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="18">
+        <v>680</v>
+      </c>
+      <c r="H49" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B50" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="18">
+        <v>16</v>
+      </c>
+      <c r="D50" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="18">
+        <v>4</v>
+      </c>
+      <c r="F50" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="18">
+        <v>4</v>
+      </c>
+      <c r="H50" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" s="18">
+        <v>1</v>
+      </c>
+      <c r="C51" s="18">
+        <v>2</v>
+      </c>
+      <c r="D51" s="18">
+        <v>1</v>
+      </c>
+      <c r="E51" s="18">
+        <v>2</v>
+      </c>
+      <c r="F51" s="18">
+        <v>1</v>
+      </c>
+      <c r="G51" s="18">
+        <v>2</v>
+      </c>
+      <c r="H51" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B52" s="18">
+        <v>1926</v>
+      </c>
+      <c r="C52" s="18">
+        <v>3416</v>
+      </c>
+      <c r="D52" s="18">
+        <v>2037</v>
+      </c>
+      <c r="E52" s="18">
+        <v>3209</v>
+      </c>
+      <c r="F52" s="18">
+        <v>2035</v>
+      </c>
+      <c r="G52" s="18">
+        <v>3207</v>
+      </c>
+      <c r="H52" s="18">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53" s="18">
+        <v>1926</v>
+      </c>
+      <c r="C53" s="18">
+        <v>3416</v>
+      </c>
+      <c r="D53" s="18">
+        <v>2037</v>
+      </c>
+      <c r="E53" s="18">
+        <v>3209</v>
+      </c>
+      <c r="F53" s="18">
+        <v>2035</v>
+      </c>
+      <c r="G53" s="18">
+        <v>3207</v>
+      </c>
+      <c r="H53" s="18">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B54" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="18">
+        <v>186</v>
+      </c>
+      <c r="D54" s="18">
+        <v>74</v>
+      </c>
+      <c r="E54" s="18">
+        <v>140</v>
+      </c>
+      <c r="F54" s="18">
+        <v>64</v>
+      </c>
+      <c r="G54" s="18">
+        <v>122</v>
+      </c>
+      <c r="H54" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B55" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="18">
+        <v>186</v>
+      </c>
+      <c r="D55" s="18">
+        <v>74</v>
+      </c>
+      <c r="E55" s="18">
+        <v>140</v>
+      </c>
+      <c r="F55" s="18">
+        <v>64</v>
+      </c>
+      <c r="G55" s="18">
+        <v>122</v>
+      </c>
+      <c r="H55" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B56" s="16"/>
+      <c r="C56" s="16"/>
+      <c r="D56" s="16"/>
+      <c r="E56" s="16"/>
+      <c r="F56" s="16"/>
+      <c r="G56" s="16"/>
+      <c r="H56" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B57" s="17">
+        <v>1002.4</v>
+      </c>
+      <c r="C57" s="17">
+        <v>1960.5</v>
+      </c>
+      <c r="D57" s="17">
+        <v>939.7</v>
+      </c>
+      <c r="E57" s="17">
+        <v>1457.1</v>
+      </c>
+      <c r="F57" s="17">
+        <v>939.7</v>
+      </c>
+      <c r="G57" s="17">
+        <v>1447.4</v>
+      </c>
+      <c r="H57" s="17">
+        <v>514.20000000000005</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58" s="17">
+        <v>1002.4</v>
+      </c>
+      <c r="C58" s="17">
+        <v>1960.5</v>
+      </c>
+      <c r="D58" s="17">
+        <v>939.7</v>
+      </c>
+      <c r="E58" s="17">
+        <v>1457.1</v>
+      </c>
+      <c r="F58" s="17">
+        <v>939.7</v>
+      </c>
+      <c r="G58" s="17">
+        <v>1447.4</v>
+      </c>
+      <c r="H58" s="17">
+        <v>514.20000000000005</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B59" s="16"/>
+      <c r="C59" s="16"/>
+      <c r="D59" s="16"/>
+      <c r="E59" s="16"/>
+      <c r="F59" s="16"/>
+      <c r="G59" s="16"/>
+      <c r="H59" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A60" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="16"/>
+      <c r="C60" s="16"/>
+      <c r="D60" s="16"/>
+      <c r="E60" s="16"/>
+      <c r="F60" s="16"/>
+      <c r="G60" s="16"/>
+      <c r="H60" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="16"/>
+      <c r="C61" s="16"/>
+      <c r="D61" s="16"/>
+      <c r="E61" s="16"/>
+      <c r="F61" s="16"/>
+      <c r="G61" s="16"/>
+      <c r="H61" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B62" s="16"/>
+      <c r="C62" s="16"/>
+      <c r="D62" s="16"/>
+      <c r="E62" s="16"/>
+      <c r="F62" s="16"/>
+      <c r="G62" s="16"/>
+      <c r="H62" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A63" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B63" s="16"/>
+      <c r="C63" s="16"/>
+      <c r="D63" s="16"/>
+      <c r="E63" s="16"/>
+      <c r="F63" s="16"/>
+      <c r="G63" s="16"/>
+      <c r="H63" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B64" s="16"/>
+      <c r="C64" s="16"/>
+      <c r="D64" s="16"/>
+      <c r="E64" s="16"/>
+      <c r="F64" s="16"/>
+      <c r="G64" s="16"/>
+      <c r="H64" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A65" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="16"/>
+      <c r="C65" s="16"/>
+      <c r="D65" s="16"/>
+      <c r="E65" s="16"/>
+      <c r="F65" s="16"/>
+      <c r="G65" s="16"/>
+      <c r="H65" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A66" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B66" s="16"/>
+      <c r="C66" s="16"/>
+      <c r="D66" s="16"/>
+      <c r="E66" s="16"/>
+      <c r="F66" s="16"/>
+      <c r="G66" s="16"/>
+      <c r="H66" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A67" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B67" s="16"/>
+      <c r="C67" s="16"/>
+      <c r="D67" s="16"/>
+      <c r="E67" s="16"/>
+      <c r="F67" s="16"/>
+      <c r="G67" s="16"/>
+      <c r="H67" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A68" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="B68" s="16"/>
+      <c r="C68" s="16"/>
+      <c r="D68" s="16"/>
+      <c r="E68" s="16"/>
+      <c r="F68" s="16"/>
+      <c r="G68" s="16"/>
+      <c r="H68" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B69" s="18">
+        <v>40354</v>
+      </c>
+      <c r="C69" s="18">
+        <v>40354</v>
+      </c>
+      <c r="D69" s="18">
+        <v>7052</v>
+      </c>
+      <c r="E69" s="18">
+        <v>10687</v>
+      </c>
+      <c r="F69" s="18">
+        <v>7052</v>
+      </c>
+      <c r="G69" s="18">
+        <v>10687</v>
+      </c>
+      <c r="H69" s="18">
+        <v>224057</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B70" s="18">
+        <v>40354</v>
+      </c>
+      <c r="C70" s="18">
+        <v>40354</v>
+      </c>
+      <c r="D70" s="18">
+        <v>7052</v>
+      </c>
+      <c r="E70" s="18">
+        <v>10687</v>
+      </c>
+      <c r="F70" s="18">
+        <v>7052</v>
+      </c>
+      <c r="G70" s="18">
+        <v>10687</v>
+      </c>
+      <c r="H70" s="18">
+        <v>224057</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A71" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B71" s="16"/>
+      <c r="C71" s="16"/>
+      <c r="D71" s="16"/>
+      <c r="E71" s="16"/>
+      <c r="F71" s="16"/>
+      <c r="G71" s="16"/>
+      <c r="H71" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A72" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B72" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="18">
+        <v>6916</v>
+      </c>
+      <c r="D72" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E72" s="18">
+        <v>6750</v>
+      </c>
+      <c r="F72" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G72" s="18">
+        <v>6750</v>
+      </c>
+      <c r="H72" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B73" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="18">
+        <v>6916</v>
+      </c>
+      <c r="D73" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E73" s="18">
+        <v>6750</v>
+      </c>
+      <c r="F73" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G73" s="18">
+        <v>6750</v>
+      </c>
+      <c r="H73" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A74" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B74" s="18">
+        <v>10111</v>
+      </c>
+      <c r="C74" s="18">
+        <v>13334</v>
+      </c>
+      <c r="D74" s="18">
+        <v>7296</v>
+      </c>
+      <c r="E74" s="18">
+        <v>8105</v>
+      </c>
+      <c r="F74" s="18">
+        <v>7296</v>
+      </c>
+      <c r="G74" s="18">
+        <v>8105</v>
+      </c>
+      <c r="H74" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B75" s="18">
+        <v>10111</v>
+      </c>
+      <c r="C75" s="18">
+        <v>13334</v>
+      </c>
+      <c r="D75" s="18">
+        <v>7296</v>
+      </c>
+      <c r="E75" s="18">
+        <v>8105</v>
+      </c>
+      <c r="F75" s="18">
+        <v>7296</v>
+      </c>
+      <c r="G75" s="18">
+        <v>8105</v>
+      </c>
+      <c r="H75" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A76" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="17">
+        <v>17</v>
+      </c>
+      <c r="D76" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="17">
+        <v>5</v>
+      </c>
+      <c r="F76" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G76" s="17">
+        <v>5</v>
+      </c>
+      <c r="H76" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B77" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="17">
+        <v>17</v>
+      </c>
+      <c r="D77" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E77" s="17">
+        <v>5</v>
+      </c>
+      <c r="F77" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G77" s="17">
+        <v>5</v>
+      </c>
+      <c r="H77" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A78" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B78" s="16"/>
+      <c r="C78" s="16"/>
+      <c r="D78" s="16"/>
+      <c r="E78" s="16"/>
+      <c r="F78" s="16"/>
+      <c r="G78" s="16"/>
+      <c r="H78" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B79" s="16"/>
+      <c r="C79" s="16"/>
+      <c r="D79" s="16"/>
+      <c r="E79" s="16"/>
+      <c r="F79" s="16"/>
+      <c r="G79" s="16"/>
+      <c r="H79" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A80" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="16"/>
+      <c r="C80" s="16"/>
+      <c r="D80" s="16"/>
+      <c r="E80" s="16"/>
+      <c r="F80" s="16"/>
+      <c r="G80" s="16"/>
+      <c r="H80" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A81" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="C81" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E81" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="F81" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G81" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H81" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B82" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="C82" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E82" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="F82" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G82" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H82" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B83" s="16"/>
+      <c r="C83" s="16"/>
+      <c r="D83" s="16"/>
+      <c r="E83" s="16"/>
+      <c r="F83" s="16"/>
+      <c r="G83" s="16"/>
+      <c r="H83" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A84" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B84" s="16"/>
+      <c r="C84" s="16"/>
+      <c r="D84" s="16"/>
+      <c r="E84" s="16"/>
+      <c r="F84" s="16"/>
+      <c r="G84" s="16"/>
+      <c r="H84" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A85" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B85" s="18">
+        <v>660</v>
+      </c>
+      <c r="C85" s="18">
+        <v>1000</v>
+      </c>
+      <c r="D85" s="18">
+        <v>667</v>
+      </c>
+      <c r="E85" s="18">
+        <v>999</v>
+      </c>
+      <c r="F85" s="18">
+        <v>667</v>
+      </c>
+      <c r="G85" s="18">
+        <v>999</v>
+      </c>
+      <c r="H85" s="18">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B86" s="18">
+        <v>660</v>
+      </c>
+      <c r="C86" s="18">
+        <v>1000</v>
+      </c>
+      <c r="D86" s="18">
+        <v>667</v>
+      </c>
+      <c r="E86" s="18">
+        <v>999</v>
+      </c>
+      <c r="F86" s="18">
+        <v>667</v>
+      </c>
+      <c r="G86" s="18">
+        <v>999</v>
+      </c>
+      <c r="H86" s="18">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A87" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B87" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="C87" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E87" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F87" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G87" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H87" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A88" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B88" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="C88" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="D88" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E88" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="F88" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G88" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="H88" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A89" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B89" s="18">
+        <v>4</v>
+      </c>
+      <c r="C89" s="18">
+        <v>4</v>
+      </c>
+      <c r="D89" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E89" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="F89" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G89" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H89" s="18">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B90" s="18">
+        <v>4</v>
+      </c>
+      <c r="C90" s="18">
+        <v>4</v>
+      </c>
+      <c r="D90" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E90" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="F90" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G90" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H90" s="18">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A91" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B91" s="18">
+        <v>4</v>
+      </c>
+      <c r="C91" s="18">
+        <v>4</v>
+      </c>
+      <c r="D91" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E91" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="F91" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G91" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H91" s="18">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B92" s="18">
+        <v>4</v>
+      </c>
+      <c r="C92" s="18">
+        <v>4</v>
+      </c>
+      <c r="D92" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E92" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="F92" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G92" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H92" s="18">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A93" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B93" s="16"/>
+      <c r="C93" s="16"/>
+      <c r="D93" s="16"/>
+      <c r="E93" s="16"/>
+      <c r="F93" s="16"/>
+      <c r="G93" s="16"/>
+      <c r="H93" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A94" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B94" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="C94" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="D94" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E94" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="F94" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G94" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H94" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B95" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="D95" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="E95" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="F95" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="G95" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H95" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A96" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B96" s="16"/>
+      <c r="C96" s="16"/>
+      <c r="D96" s="16"/>
+      <c r="E96" s="16"/>
+      <c r="F96" s="16"/>
+      <c r="G96" s="16"/>
+      <c r="H96" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A97" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B97" s="18">
+        <v>156</v>
+      </c>
+      <c r="C97" s="18">
+        <v>302</v>
+      </c>
+      <c r="D97" s="18">
+        <v>148</v>
+      </c>
+      <c r="E97" s="18">
+        <v>231</v>
+      </c>
+      <c r="F97" s="18">
+        <v>145</v>
+      </c>
+      <c r="G97" s="18">
+        <v>227</v>
+      </c>
+      <c r="H97" s="18">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B98" s="18">
+        <v>156</v>
+      </c>
+      <c r="C98" s="18">
+        <v>302</v>
+      </c>
+      <c r="D98" s="18">
+        <v>148</v>
+      </c>
+      <c r="E98" s="18">
+        <v>231</v>
+      </c>
+      <c r="F98" s="18">
+        <v>145</v>
+      </c>
+      <c r="G98" s="18">
+        <v>227</v>
+      </c>
+      <c r="H98" s="18">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B99" s="16"/>
+      <c r="C99" s="16"/>
+      <c r="D99" s="16"/>
+      <c r="E99" s="16"/>
+      <c r="F99" s="16"/>
+      <c r="G99" s="16"/>
+      <c r="H99" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A100" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B100" s="18">
+        <v>3127</v>
+      </c>
+      <c r="C100" s="18">
+        <v>6082</v>
+      </c>
+      <c r="D100" s="18">
+        <v>2496</v>
+      </c>
+      <c r="E100" s="18">
+        <v>5561</v>
+      </c>
+      <c r="F100" s="18">
+        <v>2496</v>
+      </c>
+      <c r="G100" s="18">
+        <v>5561</v>
+      </c>
+      <c r="H100" s="18">
+        <v>5481</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B101" s="18">
+        <v>3127</v>
+      </c>
+      <c r="C101" s="18">
+        <v>6082</v>
+      </c>
+      <c r="D101" s="18">
+        <v>2496</v>
+      </c>
+      <c r="E101" s="18">
+        <v>5561</v>
+      </c>
+      <c r="F101" s="18">
+        <v>2496</v>
+      </c>
+      <c r="G101" s="18">
+        <v>5561</v>
+      </c>
+      <c r="H101" s="18">
+        <v>5481</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A102" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B102" s="16"/>
+      <c r="C102" s="16"/>
+      <c r="D102" s="16"/>
+      <c r="E102" s="16"/>
+      <c r="F102" s="16"/>
+      <c r="G102" s="16"/>
+      <c r="H102" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A103" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B103" s="16"/>
+      <c r="C103" s="16"/>
+      <c r="D103" s="16"/>
+      <c r="E103" s="16"/>
+      <c r="F103" s="16"/>
+      <c r="G103" s="16"/>
+      <c r="H103" s="16" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A104" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="B104" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C104" s="17">
+        <v>496173</v>
+      </c>
+      <c r="D104" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E104" s="17">
+        <v>421392</v>
+      </c>
+      <c r="F104" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G104" s="17">
+        <v>421392</v>
+      </c>
+      <c r="H104" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B105" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="17">
+        <v>496173</v>
+      </c>
+      <c r="D105" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E105" s="17">
+        <v>421392</v>
+      </c>
+      <c r="F105" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G105" s="17">
+        <v>421392</v>
+      </c>
+      <c r="H105" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A106" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="B106" s="17">
+        <v>346.9</v>
+      </c>
+      <c r="C106" s="17">
+        <v>668.7</v>
+      </c>
+      <c r="D106" s="17">
+        <v>345.9</v>
+      </c>
+      <c r="E106" s="17">
+        <v>665.7</v>
+      </c>
+      <c r="F106" s="17">
+        <v>345.9</v>
+      </c>
+      <c r="G106" s="17">
+        <v>665.7</v>
+      </c>
+      <c r="H106" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A107" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B107" s="17">
+        <v>340.9</v>
+      </c>
+      <c r="C107" s="17">
+        <v>656.6</v>
+      </c>
+      <c r="D107" s="17">
+        <v>339.9</v>
+      </c>
+      <c r="E107" s="17">
+        <v>653.6</v>
+      </c>
+      <c r="F107" s="17">
+        <v>339.9</v>
+      </c>
+      <c r="G107" s="17">
+        <v>653.6</v>
+      </c>
+      <c r="H107" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B108" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="17">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D108" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E108" s="17">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F108" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G108" s="17">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H108" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A109" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B109" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="17">
+        <v>2.6</v>
+      </c>
+      <c r="D109" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E109" s="17">
+        <v>2.6</v>
+      </c>
+      <c r="F109" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G109" s="17">
+        <v>2.6</v>
+      </c>
+      <c r="H109" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="B110" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="D110" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E110" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="F110" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G110" s="17">
+        <v>0.7</v>
+      </c>
+      <c r="H110" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="B111" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="D111" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E111" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="F111" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G111" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="H111" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B112" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="D112" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="F112" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G112" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="H112" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A113" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B113" s="17">
+        <v>1.2</v>
+      </c>
+      <c r="C113" s="17">
+        <v>2.5</v>
+      </c>
+      <c r="D113" s="17">
+        <v>1.2</v>
+      </c>
+      <c r="E113" s="17">
+        <v>2.5</v>
+      </c>
+      <c r="F113" s="17">
+        <v>1.2</v>
+      </c>
+      <c r="G113" s="17">
+        <v>2.5</v>
+      </c>
+      <c r="H113" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B114" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="C114" s="17">
+        <v>1.7</v>
+      </c>
+      <c r="D114" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="E114" s="17">
+        <v>1.7</v>
+      </c>
+      <c r="F114" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="G114" s="17">
+        <v>1.7</v>
+      </c>
+      <c r="H114" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B115" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="C115" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="D115" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="E115" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="F115" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="G115" s="17">
+        <v>0.8</v>
+      </c>
+      <c r="H115" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A116" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="B116" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="C116" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="D116" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="E116" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="F116" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="G116" s="17">
+        <v>0.4</v>
+      </c>
+      <c r="H116" s="16" t="s">
+        <v>1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H116"/>
+  <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="13"/>
-[...5 lines deleted...]
-      <c r="H1" s="13"/>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="14"/>
-[...5 lines deleted...]
-      <c r="H2" s="14"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="15" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="15"/>
+      <c r="A3" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="17"/>
-      <c r="B5" s="18" t="s">
+      <c r="A5" s="23"/>
+      <c r="B5" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="18"/>
-[...2 lines deleted...]
-      <c r="F5" s="18" t="s">
+      <c r="C5" s="24"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="18"/>
-      <c r="H5" s="19" t="s">
+      <c r="G5" s="24"/>
+      <c r="H5" s="25" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="17"/>
-      <c r="B6" s="18" t="s">
+      <c r="A6" s="23"/>
+      <c r="B6" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="18"/>
-      <c r="D6" s="18" t="s">
+      <c r="C6" s="24"/>
+      <c r="D6" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="18"/>
-[...2 lines deleted...]
-      <c r="H6" s="19"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="25"/>
     </row>
     <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
-      <c r="A7" s="17"/>
-      <c r="B7" s="12" t="s">
+      <c r="A7" s="23"/>
+      <c r="B7" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="12" t="s">
+      <c r="C7" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="12" t="s">
+      <c r="D7" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="12" t="s">
+      <c r="E7" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="F7" s="12" t="s">
+      <c r="F7" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="G7" s="12" t="s">
+      <c r="G7" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="19"/>
+      <c r="H7" s="25"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A8" s="21" t="s">
+      <c r="A8" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="22"/>
-[...5 lines deleted...]
-      <c r="H8" s="22" t="s">
+      <c r="B8" s="27"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="27"/>
+      <c r="H8" s="27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A9" s="21" t="s">
+      <c r="A9" s="28" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="22"/>
-[...5 lines deleted...]
-      <c r="H9" s="22" t="s">
+      <c r="B9" s="29"/>
+      <c r="C9" s="29"/>
+      <c r="D9" s="29"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A10" s="21" t="s">
+      <c r="A10" s="28" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="22"/>
-[...5 lines deleted...]
-      <c r="H10" s="22" t="s">
+      <c r="B10" s="29"/>
+      <c r="C10" s="29"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A11" s="21" t="s">
+      <c r="A11" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="22"/>
-[...5 lines deleted...]
-      <c r="H11" s="22" t="s">
+      <c r="B11" s="29"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A12" s="21" t="s">
+      <c r="A12" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="22"/>
-[...5 lines deleted...]
-      <c r="H12" s="22" t="s">
+      <c r="B12" s="29"/>
+      <c r="C12" s="29"/>
+      <c r="D12" s="29"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="57" x14ac:dyDescent="0.25">
-      <c r="A13" s="20" t="s">
+      <c r="A13" s="30" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="23">
-[...2 lines deleted...]
-      <c r="C13" s="23">
+      <c r="B13" s="31">
+        <v>18.5</v>
+      </c>
+      <c r="C13" s="31">
+        <v>64.5</v>
+      </c>
+      <c r="D13" s="31">
+        <v>18.5</v>
+      </c>
+      <c r="E13" s="31">
+        <v>64.5</v>
+      </c>
+      <c r="F13" s="31">
+        <v>18.5</v>
+      </c>
+      <c r="G13" s="31">
+        <v>64.5</v>
+      </c>
+      <c r="H13" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="31">
+        <v>18.5</v>
+      </c>
+      <c r="C15" s="31">
+        <v>53.5</v>
+      </c>
+      <c r="D15" s="31">
+        <v>18.5</v>
+      </c>
+      <c r="E15" s="31">
+        <v>53.5</v>
+      </c>
+      <c r="F15" s="31">
+        <v>18.5</v>
+      </c>
+      <c r="G15" s="31">
+        <v>53.5</v>
+      </c>
+      <c r="H15" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="31">
+        <v>30.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="31">
+        <v>30.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="29"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="32">
+        <v>846</v>
+      </c>
+      <c r="C20" s="32">
+        <v>2550</v>
+      </c>
+      <c r="D20" s="32">
+        <v>841</v>
+      </c>
+      <c r="E20" s="32">
+        <v>2434</v>
+      </c>
+      <c r="F20" s="32">
+        <v>841</v>
+      </c>
+      <c r="G20" s="32">
+        <v>2434</v>
+      </c>
+      <c r="H20" s="32">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="32">
+        <v>5</v>
+      </c>
+      <c r="C21" s="32">
+        <v>8</v>
+      </c>
+      <c r="D21" s="32">
+        <v>5</v>
+      </c>
+      <c r="E21" s="32">
+        <v>8</v>
+      </c>
+      <c r="F21" s="32">
+        <v>5</v>
+      </c>
+      <c r="G21" s="32">
+        <v>8</v>
+      </c>
+      <c r="H21" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="32">
+        <v>841</v>
+      </c>
+      <c r="C22" s="32">
+        <v>2542</v>
+      </c>
+      <c r="D22" s="32">
+        <v>836</v>
+      </c>
+      <c r="E22" s="32">
+        <v>2426</v>
+      </c>
+      <c r="F22" s="32">
+        <v>836</v>
+      </c>
+      <c r="G22" s="32">
+        <v>2426</v>
+      </c>
+      <c r="H22" s="32">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A23" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="32">
+        <v>67</v>
+      </c>
+      <c r="C23" s="32">
+        <v>171</v>
+      </c>
+      <c r="D23" s="32">
+        <v>57</v>
+      </c>
+      <c r="E23" s="32">
+        <v>184</v>
+      </c>
+      <c r="F23" s="32">
+        <v>57</v>
+      </c>
+      <c r="G23" s="32">
+        <v>184</v>
+      </c>
+      <c r="H23" s="32">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="32">
+        <v>21</v>
+      </c>
+      <c r="C24" s="32">
+        <v>71</v>
+      </c>
+      <c r="D24" s="32">
+        <v>22</v>
+      </c>
+      <c r="E24" s="32">
+        <v>72</v>
+      </c>
+      <c r="F24" s="32">
+        <v>22</v>
+      </c>
+      <c r="G24" s="32">
+        <v>72</v>
+      </c>
+      <c r="H24" s="32">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="32">
         <v>46</v>
       </c>
-      <c r="D13" s="23">
-[...2 lines deleted...]
-      <c r="E13" s="23">
+      <c r="C25" s="32">
+        <v>100</v>
+      </c>
+      <c r="D25" s="32">
+        <v>35</v>
+      </c>
+      <c r="E25" s="32">
+        <v>112</v>
+      </c>
+      <c r="F25" s="32">
+        <v>35</v>
+      </c>
+      <c r="G25" s="32">
+        <v>112</v>
+      </c>
+      <c r="H25" s="32">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="32">
+        <v>10780</v>
+      </c>
+      <c r="D26" s="32">
+        <v>6507</v>
+      </c>
+      <c r="E26" s="32">
+        <v>12833</v>
+      </c>
+      <c r="F26" s="32">
+        <v>2361</v>
+      </c>
+      <c r="G26" s="32">
+        <v>8687</v>
+      </c>
+      <c r="H26" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="32">
+        <v>10780</v>
+      </c>
+      <c r="D27" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="32">
+        <v>12822</v>
+      </c>
+      <c r="F27" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="32">
+        <v>8676</v>
+      </c>
+      <c r="H27" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="32">
+        <v>4406</v>
+      </c>
+      <c r="C29" s="32">
+        <v>11992</v>
+      </c>
+      <c r="D29" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="32">
+        <v>6723</v>
+      </c>
+      <c r="F29" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G29" s="32">
+        <v>4658</v>
+      </c>
+      <c r="H29" s="32">
+        <v>16630</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="32">
+        <v>9655</v>
+      </c>
+      <c r="D30" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="32">
+        <v>5966</v>
+      </c>
+      <c r="F30" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="32">
+        <v>3901</v>
+      </c>
+      <c r="H30" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E31" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F31" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A32" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E32" s="32">
+        <v>757</v>
+      </c>
+      <c r="F32" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G32" s="32">
+        <v>757</v>
+      </c>
+      <c r="H32" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A33" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="32">
+        <v>9168</v>
+      </c>
+      <c r="C33" s="32">
+        <v>27234</v>
+      </c>
+      <c r="D33" s="32">
+        <v>9174</v>
+      </c>
+      <c r="E33" s="32">
+        <v>27557</v>
+      </c>
+      <c r="F33" s="32">
+        <v>9174</v>
+      </c>
+      <c r="G33" s="32">
+        <v>27557</v>
+      </c>
+      <c r="H33" s="32">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="32">
+        <v>8568</v>
+      </c>
+      <c r="C34" s="32">
+        <v>25515</v>
+      </c>
+      <c r="D34" s="32">
+        <v>8574</v>
+      </c>
+      <c r="E34" s="32">
+        <v>25838</v>
+      </c>
+      <c r="F34" s="32">
+        <v>8574</v>
+      </c>
+      <c r="G34" s="32">
+        <v>25838</v>
+      </c>
+      <c r="H34" s="32">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="32">
+        <v>600</v>
+      </c>
+      <c r="C35" s="32">
+        <v>1719</v>
+      </c>
+      <c r="D35" s="32">
+        <v>600</v>
+      </c>
+      <c r="E35" s="32">
+        <v>1719</v>
+      </c>
+      <c r="F35" s="32">
+        <v>600</v>
+      </c>
+      <c r="G35" s="32">
+        <v>1719</v>
+      </c>
+      <c r="H35" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="32">
+        <v>444</v>
+      </c>
+      <c r="C36" s="32">
+        <v>1210</v>
+      </c>
+      <c r="D36" s="32">
+        <v>419</v>
+      </c>
+      <c r="E36" s="32">
+        <v>1279</v>
+      </c>
+      <c r="F36" s="32">
+        <v>412</v>
+      </c>
+      <c r="G36" s="32">
+        <v>1265</v>
+      </c>
+      <c r="H36" s="32">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="32">
+        <v>388</v>
+      </c>
+      <c r="C37" s="32">
+        <v>1097</v>
+      </c>
+      <c r="D37" s="32">
+        <v>361</v>
+      </c>
+      <c r="E37" s="32">
+        <v>1147</v>
+      </c>
+      <c r="F37" s="32">
+        <v>354</v>
+      </c>
+      <c r="G37" s="32">
+        <v>1133</v>
+      </c>
+      <c r="H37" s="32">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B38" s="32">
+        <v>37</v>
+      </c>
+      <c r="C38" s="32">
+        <v>74</v>
+      </c>
+      <c r="D38" s="32">
+        <v>45</v>
+      </c>
+      <c r="E38" s="32">
+        <v>96</v>
+      </c>
+      <c r="F38" s="32">
+        <v>45</v>
+      </c>
+      <c r="G38" s="32">
+        <v>96</v>
+      </c>
+      <c r="H38" s="32">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="32">
+        <v>39</v>
+      </c>
+      <c r="D39" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="32">
+        <v>36</v>
+      </c>
+      <c r="F39" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="32">
+        <v>36</v>
+      </c>
+      <c r="H39" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="32">
+        <v>44621</v>
+      </c>
+      <c r="C40" s="32">
+        <v>110752</v>
+      </c>
+      <c r="D40" s="32">
+        <v>28484</v>
+      </c>
+      <c r="E40" s="32">
+        <v>71705</v>
+      </c>
+      <c r="F40" s="32">
+        <v>18677</v>
+      </c>
+      <c r="G40" s="32">
+        <v>43268</v>
+      </c>
+      <c r="H40" s="32">
+        <v>13561</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="32">
+        <v>17983</v>
+      </c>
+      <c r="C41" s="32">
+        <v>51609</v>
+      </c>
+      <c r="D41" s="32">
+        <v>16269</v>
+      </c>
+      <c r="E41" s="32">
+        <v>42972</v>
+      </c>
+      <c r="F41" s="32">
+        <v>9629</v>
+      </c>
+      <c r="G41" s="32">
+        <v>21354</v>
+      </c>
+      <c r="H41" s="32">
+        <v>5430</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="32">
+        <v>1951</v>
+      </c>
+      <c r="C42" s="32">
+        <v>7577</v>
+      </c>
+      <c r="D42" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="32">
+        <v>4809</v>
+      </c>
+      <c r="F42" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="H42" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="32">
+        <v>2022</v>
+      </c>
+      <c r="F43" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="32">
+        <v>12</v>
+      </c>
+      <c r="H43" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="32">
+        <v>22676</v>
+      </c>
+      <c r="C44" s="32">
+        <v>49553</v>
+      </c>
+      <c r="D44" s="32">
+        <v>9044</v>
+      </c>
+      <c r="E44" s="32">
+        <v>21902</v>
+      </c>
+      <c r="F44" s="32">
+        <v>9044</v>
+      </c>
+      <c r="G44" s="32">
+        <v>21902</v>
+      </c>
+      <c r="H44" s="32">
+        <v>8014</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B45" s="32">
+        <v>1</v>
+      </c>
+      <c r="C45" s="32">
+        <v>3</v>
+      </c>
+      <c r="D45" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="32">
+        <v>17</v>
+      </c>
+      <c r="C46" s="32">
+        <v>73</v>
+      </c>
+      <c r="D46" s="32">
+        <v>25</v>
+      </c>
+      <c r="E46" s="32">
+        <v>74</v>
+      </c>
+      <c r="F46" s="32">
+        <v>25</v>
+      </c>
+      <c r="G46" s="32">
+        <v>74</v>
+      </c>
+      <c r="H46" s="32">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B47" s="32">
+        <v>17</v>
+      </c>
+      <c r="C47" s="32">
+        <v>73</v>
+      </c>
+      <c r="D47" s="32">
+        <v>25</v>
+      </c>
+      <c r="E47" s="32">
+        <v>74</v>
+      </c>
+      <c r="F47" s="32">
+        <v>25</v>
+      </c>
+      <c r="G47" s="32">
+        <v>74</v>
+      </c>
+      <c r="H47" s="32">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="32">
+        <v>389</v>
+      </c>
+      <c r="C48" s="32">
+        <v>1087</v>
+      </c>
+      <c r="D48" s="32">
+        <v>391</v>
+      </c>
+      <c r="E48" s="32">
+        <v>1077</v>
+      </c>
+      <c r="F48" s="32">
+        <v>391</v>
+      </c>
+      <c r="G48" s="32">
+        <v>1077</v>
+      </c>
+      <c r="H48" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B49" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="32">
+        <v>1066</v>
+      </c>
+      <c r="D49" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="32">
+        <v>1066</v>
+      </c>
+      <c r="F49" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="32">
+        <v>1066</v>
+      </c>
+      <c r="H49" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B50" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="32">
+        <v>18</v>
+      </c>
+      <c r="D50" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="32">
+        <v>8</v>
+      </c>
+      <c r="F50" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="32">
+        <v>8</v>
+      </c>
+      <c r="H50" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" s="32">
+        <v>1</v>
+      </c>
+      <c r="C51" s="32">
+        <v>3</v>
+      </c>
+      <c r="D51" s="32">
+        <v>1</v>
+      </c>
+      <c r="E51" s="32">
+        <v>3</v>
+      </c>
+      <c r="F51" s="32">
+        <v>1</v>
+      </c>
+      <c r="G51" s="32">
+        <v>3</v>
+      </c>
+      <c r="H51" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B52" s="32">
+        <v>1953</v>
+      </c>
+      <c r="C52" s="32">
+        <v>5369</v>
+      </c>
+      <c r="D52" s="32">
+        <v>2220</v>
+      </c>
+      <c r="E52" s="32">
+        <v>5429</v>
+      </c>
+      <c r="F52" s="32">
+        <v>2220</v>
+      </c>
+      <c r="G52" s="32">
+        <v>5427</v>
+      </c>
+      <c r="H52" s="32">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53" s="32">
+        <v>1953</v>
+      </c>
+      <c r="C53" s="32">
+        <v>5369</v>
+      </c>
+      <c r="D53" s="32">
+        <v>2220</v>
+      </c>
+      <c r="E53" s="32">
+        <v>5429</v>
+      </c>
+      <c r="F53" s="32">
+        <v>2220</v>
+      </c>
+      <c r="G53" s="32">
+        <v>5427</v>
+      </c>
+      <c r="H53" s="32">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B54" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="32">
+        <v>295</v>
+      </c>
+      <c r="D54" s="32">
+        <v>77</v>
+      </c>
+      <c r="E54" s="32">
+        <v>217</v>
+      </c>
+      <c r="F54" s="32">
+        <v>68</v>
+      </c>
+      <c r="G54" s="32">
+        <v>190</v>
+      </c>
+      <c r="H54" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B55" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="32">
+        <v>295</v>
+      </c>
+      <c r="D55" s="32">
+        <v>77</v>
+      </c>
+      <c r="E55" s="32">
+        <v>217</v>
+      </c>
+      <c r="F55" s="32">
+        <v>68</v>
+      </c>
+      <c r="G55" s="32">
+        <v>190</v>
+      </c>
+      <c r="H55" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B56" s="29"/>
+      <c r="C56" s="29"/>
+      <c r="D56" s="29"/>
+      <c r="E56" s="29"/>
+      <c r="F56" s="29"/>
+      <c r="G56" s="29"/>
+      <c r="H56" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B57" s="31">
+        <v>833.4</v>
+      </c>
+      <c r="C57" s="31">
+        <v>2793.9</v>
+      </c>
+      <c r="D57" s="31">
+        <v>710.9</v>
+      </c>
+      <c r="E57" s="31">
+        <v>2168</v>
+      </c>
+      <c r="F57" s="31">
+        <v>710.9</v>
+      </c>
+      <c r="G57" s="31">
+        <v>2158.3000000000002</v>
+      </c>
+      <c r="H57" s="31">
+        <v>636.70000000000005</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58" s="31">
+        <v>833.4</v>
+      </c>
+      <c r="C58" s="31">
+        <v>2793.9</v>
+      </c>
+      <c r="D58" s="31">
+        <v>710.9</v>
+      </c>
+      <c r="E58" s="31">
+        <v>2168</v>
+      </c>
+      <c r="F58" s="31">
+        <v>710.9</v>
+      </c>
+      <c r="G58" s="31">
+        <v>2158.3000000000002</v>
+      </c>
+      <c r="H58" s="31">
+        <v>636.70000000000005</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B59" s="29"/>
+      <c r="C59" s="29"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="29"/>
+      <c r="F59" s="29"/>
+      <c r="G59" s="29"/>
+      <c r="H59" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A60" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="29"/>
+      <c r="C60" s="29"/>
+      <c r="D60" s="29"/>
+      <c r="E60" s="29"/>
+      <c r="F60" s="29"/>
+      <c r="G60" s="29"/>
+      <c r="H60" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="29"/>
+      <c r="C61" s="29"/>
+      <c r="D61" s="29"/>
+      <c r="E61" s="29"/>
+      <c r="F61" s="29"/>
+      <c r="G61" s="29"/>
+      <c r="H61" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B62" s="29"/>
+      <c r="C62" s="29"/>
+      <c r="D62" s="29"/>
+      <c r="E62" s="29"/>
+      <c r="F62" s="29"/>
+      <c r="G62" s="29"/>
+      <c r="H62" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A63" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B63" s="29"/>
+      <c r="C63" s="29"/>
+      <c r="D63" s="29"/>
+      <c r="E63" s="29"/>
+      <c r="F63" s="29"/>
+      <c r="G63" s="29"/>
+      <c r="H63" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B64" s="29"/>
+      <c r="C64" s="29"/>
+      <c r="D64" s="29"/>
+      <c r="E64" s="29"/>
+      <c r="F64" s="29"/>
+      <c r="G64" s="29"/>
+      <c r="H64" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A65" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="29"/>
+      <c r="C65" s="29"/>
+      <c r="D65" s="29"/>
+      <c r="E65" s="29"/>
+      <c r="F65" s="29"/>
+      <c r="G65" s="29"/>
+      <c r="H65" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A66" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="F13" s="23">
-[...2 lines deleted...]
-      <c r="G13" s="23">
+      <c r="B66" s="29"/>
+      <c r="C66" s="29"/>
+      <c r="D66" s="29"/>
+      <c r="E66" s="29"/>
+      <c r="F66" s="29"/>
+      <c r="G66" s="29"/>
+      <c r="H66" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A67" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B67" s="29"/>
+      <c r="C67" s="29"/>
+      <c r="D67" s="29"/>
+      <c r="E67" s="29"/>
+      <c r="F67" s="29"/>
+      <c r="G67" s="29"/>
+      <c r="H67" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A68" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B68" s="29"/>
+      <c r="C68" s="29"/>
+      <c r="D68" s="29"/>
+      <c r="E68" s="29"/>
+      <c r="F68" s="29"/>
+      <c r="G68" s="29"/>
+      <c r="H68" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B69" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C69" s="32">
+        <v>40354</v>
+      </c>
+      <c r="D69" s="32">
+        <v>19585</v>
+      </c>
+      <c r="E69" s="32">
+        <v>30272</v>
+      </c>
+      <c r="F69" s="32">
+        <v>19585</v>
+      </c>
+      <c r="G69" s="32">
+        <v>30272</v>
+      </c>
+      <c r="H69" s="32">
+        <v>204472</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B70" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C70" s="32">
+        <v>40354</v>
+      </c>
+      <c r="D70" s="32">
+        <v>19585</v>
+      </c>
+      <c r="E70" s="32">
+        <v>30272</v>
+      </c>
+      <c r="F70" s="32">
+        <v>19585</v>
+      </c>
+      <c r="G70" s="32">
+        <v>30272</v>
+      </c>
+      <c r="H70" s="32">
+        <v>204472</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A71" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B71" s="29"/>
+      <c r="C71" s="29"/>
+      <c r="D71" s="29"/>
+      <c r="E71" s="29"/>
+      <c r="F71" s="29"/>
+      <c r="G71" s="29"/>
+      <c r="H71" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A72" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B72" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="32">
+        <v>9854</v>
+      </c>
+      <c r="D72" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E72" s="32">
+        <v>9617</v>
+      </c>
+      <c r="F72" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G72" s="32">
+        <v>9617</v>
+      </c>
+      <c r="H72" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B73" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="32">
+        <v>9854</v>
+      </c>
+      <c r="D73" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E73" s="32">
+        <v>9617</v>
+      </c>
+      <c r="F73" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G73" s="32">
+        <v>9617</v>
+      </c>
+      <c r="H73" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A74" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B74" s="32">
+        <v>12281</v>
+      </c>
+      <c r="C74" s="32">
+        <v>25615</v>
+      </c>
+      <c r="D74" s="32">
+        <v>10949</v>
+      </c>
+      <c r="E74" s="32">
+        <v>19054</v>
+      </c>
+      <c r="F74" s="32">
+        <v>10949</v>
+      </c>
+      <c r="G74" s="32">
+        <v>19054</v>
+      </c>
+      <c r="H74" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B75" s="32">
+        <v>12281</v>
+      </c>
+      <c r="C75" s="32">
+        <v>25615</v>
+      </c>
+      <c r="D75" s="32">
+        <v>10949</v>
+      </c>
+      <c r="E75" s="32">
+        <v>19054</v>
+      </c>
+      <c r="F75" s="32">
+        <v>10949</v>
+      </c>
+      <c r="G75" s="32">
+        <v>19054</v>
+      </c>
+      <c r="H75" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A76" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="31">
+        <v>30</v>
+      </c>
+      <c r="D76" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="31">
+        <v>16</v>
+      </c>
+      <c r="F76" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G76" s="31">
+        <v>16</v>
+      </c>
+      <c r="H76" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B77" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="31">
+        <v>30</v>
+      </c>
+      <c r="D77" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E77" s="31">
+        <v>16</v>
+      </c>
+      <c r="F77" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G77" s="31">
+        <v>16</v>
+      </c>
+      <c r="H77" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A78" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B78" s="29"/>
+      <c r="C78" s="29"/>
+      <c r="D78" s="29"/>
+      <c r="E78" s="29"/>
+      <c r="F78" s="29"/>
+      <c r="G78" s="29"/>
+      <c r="H78" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B79" s="29"/>
+      <c r="C79" s="29"/>
+      <c r="D79" s="29"/>
+      <c r="E79" s="29"/>
+      <c r="F79" s="29"/>
+      <c r="G79" s="29"/>
+      <c r="H79" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A80" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="29"/>
+      <c r="C80" s="29"/>
+      <c r="D80" s="29"/>
+      <c r="E80" s="29"/>
+      <c r="F80" s="29"/>
+      <c r="G80" s="29"/>
+      <c r="H80" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A81" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C81" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E81" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F81" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G81" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="H81" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B82" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C82" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E82" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F82" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G82" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="H82" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B83" s="29"/>
+      <c r="C83" s="29"/>
+      <c r="D83" s="29"/>
+      <c r="E83" s="29"/>
+      <c r="F83" s="29"/>
+      <c r="G83" s="29"/>
+      <c r="H83" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A84" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="B84" s="29"/>
+      <c r="C84" s="29"/>
+      <c r="D84" s="29"/>
+      <c r="E84" s="29"/>
+      <c r="F84" s="29"/>
+      <c r="G84" s="29"/>
+      <c r="H84" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A85" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B85" s="32">
+        <v>686</v>
+      </c>
+      <c r="C85" s="32">
+        <v>1686</v>
+      </c>
+      <c r="D85" s="32">
+        <v>782</v>
+      </c>
+      <c r="E85" s="32">
+        <v>1781</v>
+      </c>
+      <c r="F85" s="32">
+        <v>782</v>
+      </c>
+      <c r="G85" s="32">
+        <v>1781</v>
+      </c>
+      <c r="H85" s="32">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B86" s="32">
+        <v>686</v>
+      </c>
+      <c r="C86" s="32">
+        <v>1686</v>
+      </c>
+      <c r="D86" s="32">
+        <v>782</v>
+      </c>
+      <c r="E86" s="32">
+        <v>1781</v>
+      </c>
+      <c r="F86" s="32">
+        <v>782</v>
+      </c>
+      <c r="G86" s="32">
+        <v>1781</v>
+      </c>
+      <c r="H86" s="32">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A87" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="B87" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C87" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E87" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F87" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G87" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H87" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A88" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B88" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C88" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="D88" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E88" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F88" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G88" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H88" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A89" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="B89" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C89" s="32">
+        <v>4</v>
+      </c>
+      <c r="D89" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E89" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F89" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G89" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H89" s="32">
         <v>46</v>
       </c>
-      <c r="H13" s="22" t="s">
-[...30 lines deleted...]
-      <c r="A15" s="20" t="s">
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B90" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C90" s="32">
+        <v>4</v>
+      </c>
+      <c r="D90" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E90" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F90" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G90" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H90" s="32">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A91" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="B91" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C91" s="32">
+        <v>4</v>
+      </c>
+      <c r="D91" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F91" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H91" s="32">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B92" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C92" s="32">
+        <v>4</v>
+      </c>
+      <c r="D92" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E92" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F92" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G92" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H92" s="32">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A93" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="B93" s="29"/>
+      <c r="C93" s="29"/>
+      <c r="D93" s="29"/>
+      <c r="E93" s="29"/>
+      <c r="F93" s="29"/>
+      <c r="G93" s="29"/>
+      <c r="H93" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A94" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="B94" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C94" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="D94" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E94" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F94" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G94" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="H94" s="32">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B95" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="D95" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E95" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="F95" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G95" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="H95" s="32">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A96" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="B96" s="29"/>
+      <c r="C96" s="29"/>
+      <c r="D96" s="29"/>
+      <c r="E96" s="29"/>
+      <c r="F96" s="29"/>
+      <c r="G96" s="29"/>
+      <c r="H96" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A97" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="B97" s="32">
+        <v>170</v>
+      </c>
+      <c r="C97" s="32">
+        <v>472</v>
+      </c>
+      <c r="D97" s="32">
+        <v>110</v>
+      </c>
+      <c r="E97" s="32">
+        <v>341</v>
+      </c>
+      <c r="F97" s="32">
+        <v>110</v>
+      </c>
+      <c r="G97" s="32">
+        <v>337</v>
+      </c>
+      <c r="H97" s="32">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B98" s="32">
+        <v>170</v>
+      </c>
+      <c r="C98" s="32">
+        <v>472</v>
+      </c>
+      <c r="D98" s="32">
+        <v>110</v>
+      </c>
+      <c r="E98" s="32">
+        <v>341</v>
+      </c>
+      <c r="F98" s="32">
+        <v>110</v>
+      </c>
+      <c r="G98" s="32">
+        <v>337</v>
+      </c>
+      <c r="H98" s="32">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="B99" s="29"/>
+      <c r="C99" s="29"/>
+      <c r="D99" s="29"/>
+      <c r="E99" s="29"/>
+      <c r="F99" s="29"/>
+      <c r="G99" s="29"/>
+      <c r="H99" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A100" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="B100" s="32">
+        <v>3222</v>
+      </c>
+      <c r="C100" s="32">
+        <v>9304</v>
+      </c>
+      <c r="D100" s="32">
+        <v>3224</v>
+      </c>
+      <c r="E100" s="32">
+        <v>8785</v>
+      </c>
+      <c r="F100" s="32">
+        <v>3224</v>
+      </c>
+      <c r="G100" s="32">
+        <v>8785</v>
+      </c>
+      <c r="H100" s="32">
+        <v>5479</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B101" s="32">
+        <v>3222</v>
+      </c>
+      <c r="C101" s="32">
+        <v>9304</v>
+      </c>
+      <c r="D101" s="32">
+        <v>3224</v>
+      </c>
+      <c r="E101" s="32">
+        <v>8785</v>
+      </c>
+      <c r="F101" s="32">
+        <v>3224</v>
+      </c>
+      <c r="G101" s="32">
+        <v>8785</v>
+      </c>
+      <c r="H101" s="32">
+        <v>5479</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A102" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="B102" s="29"/>
+      <c r="C102" s="29"/>
+      <c r="D102" s="29"/>
+      <c r="E102" s="29"/>
+      <c r="F102" s="29"/>
+      <c r="G102" s="29"/>
+      <c r="H102" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A103" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="B103" s="29"/>
+      <c r="C103" s="29"/>
+      <c r="D103" s="29"/>
+      <c r="E103" s="29"/>
+      <c r="F103" s="29"/>
+      <c r="G103" s="29"/>
+      <c r="H103" s="29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A104" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="B104" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C104" s="31">
+        <v>711836</v>
+      </c>
+      <c r="D104" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E104" s="31">
+        <v>604961</v>
+      </c>
+      <c r="F104" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G104" s="31">
+        <v>604961</v>
+      </c>
+      <c r="H104" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B105" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="31">
+        <v>711836</v>
+      </c>
+      <c r="D105" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E105" s="31">
+        <v>604961</v>
+      </c>
+      <c r="F105" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G105" s="31">
+        <v>604961</v>
+      </c>
+      <c r="H105" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A106" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="B106" s="31">
+        <v>295.10000000000002</v>
+      </c>
+      <c r="C106" s="31">
+        <v>963.8</v>
+      </c>
+      <c r="D106" s="31">
+        <v>294.10000000000002</v>
+      </c>
+      <c r="E106" s="31">
+        <v>959.8</v>
+      </c>
+      <c r="F106" s="31">
+        <v>294.10000000000002</v>
+      </c>
+      <c r="G106" s="31">
+        <v>959.8</v>
+      </c>
+      <c r="H106" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A107" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B107" s="31">
+        <v>290.10000000000002</v>
+      </c>
+      <c r="C107" s="31">
+        <v>946.7</v>
+      </c>
+      <c r="D107" s="31">
+        <v>289.10000000000002</v>
+      </c>
+      <c r="E107" s="31">
+        <v>942.7</v>
+      </c>
+      <c r="F107" s="31">
+        <v>289.10000000000002</v>
+      </c>
+      <c r="G107" s="31">
+        <v>942.7</v>
+      </c>
+      <c r="H107" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="B108" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="31">
+        <v>3.1</v>
+      </c>
+      <c r="D108" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E108" s="31">
+        <v>3.1</v>
+      </c>
+      <c r="F108" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G108" s="31">
+        <v>3.1</v>
+      </c>
+      <c r="H108" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A109" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="B109" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="31">
+        <v>3.7</v>
+      </c>
+      <c r="D109" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E109" s="31">
+        <v>3.7</v>
+      </c>
+      <c r="F109" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G109" s="31">
+        <v>3.7</v>
+      </c>
+      <c r="H109" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" s="30" t="s">
         <v>78</v>
       </c>
-      <c r="B15" s="23">
-[...48 lines deleted...]
-      <c r="A17" s="20" t="s">
+      <c r="B110" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="31">
+        <v>1</v>
+      </c>
+      <c r="D110" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E110" s="31">
+        <v>1</v>
+      </c>
+      <c r="F110" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G110" s="31">
+        <v>1</v>
+      </c>
+      <c r="H110" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="B111" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="D111" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E111" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="F111" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G111" s="31">
+        <v>1.2</v>
+      </c>
+      <c r="H111" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B112" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="D112" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="F112" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G112" s="31">
+        <v>0.5</v>
+      </c>
+      <c r="H112" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A113" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B113" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="C113" s="31">
+        <v>3.4</v>
+      </c>
+      <c r="D113" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="E113" s="31">
+        <v>3.4</v>
+      </c>
+      <c r="F113" s="31">
+        <v>0.9</v>
+      </c>
+      <c r="G113" s="31">
+        <v>3.4</v>
+      </c>
+      <c r="H113" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="22" t="s">
-[...362 lines deleted...]
-      <c r="A32" s="20" t="s">
+      <c r="B114" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="C114" s="31">
+        <v>2.5</v>
+      </c>
+      <c r="D114" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="E114" s="31">
+        <v>2.5</v>
+      </c>
+      <c r="F114" s="31">
+        <v>0.8</v>
+      </c>
+      <c r="G114" s="31">
+        <v>2.5</v>
+      </c>
+      <c r="H114" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B115" s="31">
+        <v>0.3</v>
+      </c>
+      <c r="C115" s="31">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D115" s="31">
+        <v>0.3</v>
+      </c>
+      <c r="E115" s="31">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F115" s="31">
+        <v>0.3</v>
+      </c>
+      <c r="G115" s="31">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H115" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A116" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="22" t="s">
-[...1937 lines deleted...]
-      <c r="H116" s="22" t="s">
+      <c r="B116" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="C116" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="D116" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="E116" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="F116" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="G116" s="34">
+        <v>0.6</v>
+      </c>
+      <c r="H116" s="35" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>January</vt:lpstr>
       <vt:lpstr>February</vt:lpstr>
+      <vt:lpstr>March</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>