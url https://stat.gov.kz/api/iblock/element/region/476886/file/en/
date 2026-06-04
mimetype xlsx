--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -1,64 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450" activeTab="2"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="January" sheetId="32" r:id="rId1"/>
     <sheet name="February" sheetId="33" r:id="rId2"/>
     <sheet name="March" sheetId="34" r:id="rId3"/>
+    <sheet name="April" sheetId="35" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1119" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1462" uniqueCount="87">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan</t>
   </si>
   <si>
     <t>Production volume</t>
   </si>
   <si>
     <t>Shipped products to the domestic market</t>
   </si>
   <si>
     <t>produced for</t>
   </si>
   <si>
     <t>reporting month</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
@@ -273,50 +275,53 @@
   </si>
   <si>
     <t>Esil district</t>
   </si>
   <si>
     <t>Zhambyl district</t>
   </si>
   <si>
     <t>Ayyrtau district</t>
   </si>
   <si>
     <t>Granules, stone chips and stone powder; pebbles, gravel, crushed stone or crushed stone, One thousand cubic meters</t>
   </si>
   <si>
     <t>for January 2026 *</t>
   </si>
   <si>
     <t>Petropavl c.a.</t>
   </si>
   <si>
     <t>for January-Feruary 2026</t>
   </si>
   <si>
     <t>for January-March 2026</t>
   </si>
+  <si>
+    <t>for January-April 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -424,51 +429,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -478,118 +483,136 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -848,136 +871,136 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H118"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="19"/>
-[...5 lines deleted...]
-      <c r="H1" s="19"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
     </row>
     <row r="2" spans="1:8" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="20"/>
-[...5 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
     </row>
     <row r="3" spans="1:8" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A3" s="21" t="s">
+      <c r="A3" s="32" t="s">
         <v>82</v>
       </c>
-      <c r="B3" s="21"/>
-[...5 lines deleted...]
-      <c r="H3" s="21"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
     </row>
     <row r="5" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="23"/>
-      <c r="B5" s="24" t="s">
+      <c r="A5" s="34"/>
+      <c r="B5" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="24"/>
-[...2 lines deleted...]
-      <c r="F5" s="24" t="s">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="24"/>
-      <c r="H5" s="25" t="s">
+      <c r="G5" s="35"/>
+      <c r="H5" s="36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="23"/>
-      <c r="B6" s="24" t="s">
+      <c r="A6" s="34"/>
+      <c r="B6" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="24"/>
-      <c r="D6" s="24" t="s">
+      <c r="C6" s="35"/>
+      <c r="D6" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="24"/>
-[...2 lines deleted...]
-      <c r="H6" s="25"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="36"/>
     </row>
     <row r="7" spans="1:8" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A7" s="23"/>
+      <c r="A7" s="34"/>
       <c r="B7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="25"/>
+      <c r="H7" s="36"/>
     </row>
     <row r="8" spans="1:8" s="7" customFormat="1" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8" s="7" customFormat="1" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
@@ -1449,77 +1472,77 @@
       <c r="A30" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:8" s="7" customFormat="1" ht="14.45" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:8" s="7" customFormat="1" ht="21.6" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:8" s="7" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A32" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>0</v>
       </c>
     </row>
@@ -3401,179 +3424,179 @@
       <c r="C115" s="10">
         <v>0.4</v>
       </c>
       <c r="D115" s="10">
         <v>0.4</v>
       </c>
       <c r="E115" s="10">
         <v>0.4</v>
       </c>
       <c r="F115" s="10">
         <v>0.4</v>
       </c>
       <c r="G115" s="10">
         <v>0.4</v>
       </c>
       <c r="H115" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="22" t="s">
+      <c r="A118" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B118" s="22"/>
-[...5 lines deleted...]
-      <c r="H118" s="22"/>
+      <c r="B118" s="33"/>
+      <c r="C118" s="33"/>
+      <c r="D118" s="33"/>
+      <c r="E118" s="33"/>
+      <c r="F118" s="33"/>
+      <c r="G118" s="33"/>
+      <c r="H118" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="19"/>
-[...5 lines deleted...]
-      <c r="H1" s="19"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="20"/>
-[...5 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="21" t="s">
+      <c r="A3" s="32" t="s">
         <v>84</v>
       </c>
-      <c r="B3" s="21"/>
-[...5 lines deleted...]
-      <c r="H3" s="21"/>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="23"/>
-      <c r="B5" s="24" t="s">
+      <c r="A5" s="34"/>
+      <c r="B5" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="24"/>
-[...2 lines deleted...]
-      <c r="F5" s="24" t="s">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="24"/>
-      <c r="H5" s="25" t="s">
+      <c r="G5" s="35"/>
+      <c r="H5" s="36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="23"/>
-      <c r="B6" s="24" t="s">
+      <c r="A6" s="34"/>
+      <c r="B6" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="24"/>
-      <c r="D6" s="24" t="s">
+      <c r="C6" s="35"/>
+      <c r="D6" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="24"/>
-[...2 lines deleted...]
-      <c r="H6" s="25"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="36"/>
     </row>
     <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
-      <c r="A7" s="23"/>
+      <c r="A7" s="34"/>
       <c r="B7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="25"/>
+      <c r="H7" s="36"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
@@ -6037,2663 +6060,5268 @@
       </c>
       <c r="H116" s="16" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H116"/>
   <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:H1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="8" width="12.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A2" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="34"/>
+      <c r="B5" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="35"/>
+      <c r="H5" s="36" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="34"/>
+      <c r="B6" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="36"/>
+    </row>
+    <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A7" s="34"/>
+      <c r="B7" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="G7" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="36"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="23"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A13" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="25">
+        <v>18.5</v>
+      </c>
+      <c r="C13" s="25">
+        <v>64.5</v>
+      </c>
+      <c r="D13" s="25">
+        <v>18.5</v>
+      </c>
+      <c r="E13" s="25">
+        <v>64.5</v>
+      </c>
+      <c r="F13" s="25">
+        <v>18.5</v>
+      </c>
+      <c r="G13" s="25">
+        <v>64.5</v>
+      </c>
+      <c r="H13" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="25">
+        <v>18.5</v>
+      </c>
+      <c r="C15" s="25">
+        <v>53.5</v>
+      </c>
+      <c r="D15" s="25">
+        <v>18.5</v>
+      </c>
+      <c r="E15" s="25">
+        <v>53.5</v>
+      </c>
+      <c r="F15" s="25">
+        <v>18.5</v>
+      </c>
+      <c r="G15" s="25">
+        <v>53.5</v>
+      </c>
+      <c r="H15" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="25">
+        <v>30.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="25">
+        <v>30.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="26">
+        <v>846</v>
+      </c>
+      <c r="C20" s="26">
+        <v>2550</v>
+      </c>
+      <c r="D20" s="26">
+        <v>841</v>
+      </c>
+      <c r="E20" s="26">
+        <v>2434</v>
+      </c>
+      <c r="F20" s="26">
+        <v>841</v>
+      </c>
+      <c r="G20" s="26">
+        <v>2434</v>
+      </c>
+      <c r="H20" s="26">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="26">
+        <v>5</v>
+      </c>
+      <c r="C21" s="26">
+        <v>8</v>
+      </c>
+      <c r="D21" s="26">
+        <v>5</v>
+      </c>
+      <c r="E21" s="26">
+        <v>8</v>
+      </c>
+      <c r="F21" s="26">
+        <v>5</v>
+      </c>
+      <c r="G21" s="26">
+        <v>8</v>
+      </c>
+      <c r="H21" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="26">
+        <v>841</v>
+      </c>
+      <c r="C22" s="26">
+        <v>2542</v>
+      </c>
+      <c r="D22" s="26">
+        <v>836</v>
+      </c>
+      <c r="E22" s="26">
+        <v>2426</v>
+      </c>
+      <c r="F22" s="26">
+        <v>836</v>
+      </c>
+      <c r="G22" s="26">
+        <v>2426</v>
+      </c>
+      <c r="H22" s="26">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A23" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="26">
+        <v>67</v>
+      </c>
+      <c r="C23" s="26">
+        <v>171</v>
+      </c>
+      <c r="D23" s="26">
+        <v>57</v>
+      </c>
+      <c r="E23" s="26">
+        <v>184</v>
+      </c>
+      <c r="F23" s="26">
+        <v>57</v>
+      </c>
+      <c r="G23" s="26">
+        <v>184</v>
+      </c>
+      <c r="H23" s="26">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="26">
+        <v>21</v>
+      </c>
+      <c r="C24" s="26">
+        <v>71</v>
+      </c>
+      <c r="D24" s="26">
+        <v>22</v>
+      </c>
+      <c r="E24" s="26">
+        <v>72</v>
+      </c>
+      <c r="F24" s="26">
+        <v>22</v>
+      </c>
+      <c r="G24" s="26">
+        <v>72</v>
+      </c>
+      <c r="H24" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="26">
+        <v>46</v>
+      </c>
+      <c r="C25" s="26">
+        <v>100</v>
+      </c>
+      <c r="D25" s="26">
+        <v>35</v>
+      </c>
+      <c r="E25" s="26">
+        <v>112</v>
+      </c>
+      <c r="F25" s="26">
+        <v>35</v>
+      </c>
+      <c r="G25" s="26">
+        <v>112</v>
+      </c>
+      <c r="H25" s="26">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="26">
+        <v>10780</v>
+      </c>
+      <c r="D26" s="26">
+        <v>6507</v>
+      </c>
+      <c r="E26" s="26">
+        <v>12833</v>
+      </c>
+      <c r="F26" s="26">
+        <v>2361</v>
+      </c>
+      <c r="G26" s="26">
+        <v>8687</v>
+      </c>
+      <c r="H26" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="26">
+        <v>10780</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="26">
+        <v>12822</v>
+      </c>
+      <c r="F27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="26">
+        <v>8676</v>
+      </c>
+      <c r="H27" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="26">
+        <v>4406</v>
+      </c>
+      <c r="C29" s="26">
+        <v>11992</v>
+      </c>
+      <c r="D29" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E29" s="26">
+        <v>6723</v>
+      </c>
+      <c r="F29" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G29" s="26">
+        <v>4658</v>
+      </c>
+      <c r="H29" s="26">
+        <v>16630</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="26">
+        <v>9655</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="26">
+        <v>5966</v>
+      </c>
+      <c r="F30" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="26">
+        <v>3901</v>
+      </c>
+      <c r="H30" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E31" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F31" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A32" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E32" s="26">
+        <v>757</v>
+      </c>
+      <c r="F32" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G32" s="26">
+        <v>757</v>
+      </c>
+      <c r="H32" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A33" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="26">
+        <v>9168</v>
+      </c>
+      <c r="C33" s="26">
+        <v>27234</v>
+      </c>
+      <c r="D33" s="26">
+        <v>9174</v>
+      </c>
+      <c r="E33" s="26">
+        <v>27557</v>
+      </c>
+      <c r="F33" s="26">
+        <v>9174</v>
+      </c>
+      <c r="G33" s="26">
+        <v>27557</v>
+      </c>
+      <c r="H33" s="26">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="26">
+        <v>8568</v>
+      </c>
+      <c r="C34" s="26">
+        <v>25515</v>
+      </c>
+      <c r="D34" s="26">
+        <v>8574</v>
+      </c>
+      <c r="E34" s="26">
+        <v>25838</v>
+      </c>
+      <c r="F34" s="26">
+        <v>8574</v>
+      </c>
+      <c r="G34" s="26">
+        <v>25838</v>
+      </c>
+      <c r="H34" s="26">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="26">
+        <v>600</v>
+      </c>
+      <c r="C35" s="26">
+        <v>1719</v>
+      </c>
+      <c r="D35" s="26">
+        <v>600</v>
+      </c>
+      <c r="E35" s="26">
+        <v>1719</v>
+      </c>
+      <c r="F35" s="26">
+        <v>600</v>
+      </c>
+      <c r="G35" s="26">
+        <v>1719</v>
+      </c>
+      <c r="H35" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="26">
+        <v>444</v>
+      </c>
+      <c r="C36" s="26">
+        <v>1210</v>
+      </c>
+      <c r="D36" s="26">
+        <v>419</v>
+      </c>
+      <c r="E36" s="26">
+        <v>1279</v>
+      </c>
+      <c r="F36" s="26">
+        <v>412</v>
+      </c>
+      <c r="G36" s="26">
+        <v>1265</v>
+      </c>
+      <c r="H36" s="26">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="26">
+        <v>388</v>
+      </c>
+      <c r="C37" s="26">
+        <v>1097</v>
+      </c>
+      <c r="D37" s="26">
+        <v>361</v>
+      </c>
+      <c r="E37" s="26">
+        <v>1147</v>
+      </c>
+      <c r="F37" s="26">
+        <v>354</v>
+      </c>
+      <c r="G37" s="26">
+        <v>1133</v>
+      </c>
+      <c r="H37" s="26">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B38" s="26">
+        <v>37</v>
+      </c>
+      <c r="C38" s="26">
+        <v>74</v>
+      </c>
+      <c r="D38" s="26">
+        <v>45</v>
+      </c>
+      <c r="E38" s="26">
+        <v>96</v>
+      </c>
+      <c r="F38" s="26">
+        <v>45</v>
+      </c>
+      <c r="G38" s="26">
+        <v>96</v>
+      </c>
+      <c r="H38" s="26">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="26">
+        <v>39</v>
+      </c>
+      <c r="D39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="26">
+        <v>36</v>
+      </c>
+      <c r="F39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="26">
+        <v>36</v>
+      </c>
+      <c r="H39" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="26">
+        <v>44621</v>
+      </c>
+      <c r="C40" s="26">
+        <v>110752</v>
+      </c>
+      <c r="D40" s="26">
+        <v>28484</v>
+      </c>
+      <c r="E40" s="26">
+        <v>71705</v>
+      </c>
+      <c r="F40" s="26">
+        <v>18677</v>
+      </c>
+      <c r="G40" s="26">
+        <v>43268</v>
+      </c>
+      <c r="H40" s="26">
+        <v>13561</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="26">
+        <v>17983</v>
+      </c>
+      <c r="C41" s="26">
+        <v>51609</v>
+      </c>
+      <c r="D41" s="26">
+        <v>16269</v>
+      </c>
+      <c r="E41" s="26">
+        <v>42972</v>
+      </c>
+      <c r="F41" s="26">
+        <v>9629</v>
+      </c>
+      <c r="G41" s="26">
+        <v>21354</v>
+      </c>
+      <c r="H41" s="26">
+        <v>5430</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="26">
+        <v>1951</v>
+      </c>
+      <c r="C42" s="26">
+        <v>7577</v>
+      </c>
+      <c r="D42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="26">
+        <v>4809</v>
+      </c>
+      <c r="F42" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H42" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D43" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="26">
+        <v>2022</v>
+      </c>
+      <c r="F43" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="26">
+        <v>12</v>
+      </c>
+      <c r="H43" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="26">
+        <v>22676</v>
+      </c>
+      <c r="C44" s="26">
+        <v>49553</v>
+      </c>
+      <c r="D44" s="26">
+        <v>9044</v>
+      </c>
+      <c r="E44" s="26">
+        <v>21902</v>
+      </c>
+      <c r="F44" s="26">
+        <v>9044</v>
+      </c>
+      <c r="G44" s="26">
+        <v>21902</v>
+      </c>
+      <c r="H44" s="26">
+        <v>8014</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B45" s="26">
+        <v>1</v>
+      </c>
+      <c r="C45" s="26">
+        <v>3</v>
+      </c>
+      <c r="D45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="26">
+        <v>17</v>
+      </c>
+      <c r="C46" s="26">
+        <v>73</v>
+      </c>
+      <c r="D46" s="26">
+        <v>25</v>
+      </c>
+      <c r="E46" s="26">
+        <v>74</v>
+      </c>
+      <c r="F46" s="26">
+        <v>25</v>
+      </c>
+      <c r="G46" s="26">
+        <v>74</v>
+      </c>
+      <c r="H46" s="26">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B47" s="26">
+        <v>17</v>
+      </c>
+      <c r="C47" s="26">
+        <v>73</v>
+      </c>
+      <c r="D47" s="26">
+        <v>25</v>
+      </c>
+      <c r="E47" s="26">
+        <v>74</v>
+      </c>
+      <c r="F47" s="26">
+        <v>25</v>
+      </c>
+      <c r="G47" s="26">
+        <v>74</v>
+      </c>
+      <c r="H47" s="26">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="26">
+        <v>389</v>
+      </c>
+      <c r="C48" s="26">
+        <v>1087</v>
+      </c>
+      <c r="D48" s="26">
+        <v>391</v>
+      </c>
+      <c r="E48" s="26">
+        <v>1077</v>
+      </c>
+      <c r="F48" s="26">
+        <v>391</v>
+      </c>
+      <c r="G48" s="26">
+        <v>1077</v>
+      </c>
+      <c r="H48" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="26">
+        <v>1066</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="26">
+        <v>1066</v>
+      </c>
+      <c r="F49" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="26">
+        <v>1066</v>
+      </c>
+      <c r="H49" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B50" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="26">
+        <v>18</v>
+      </c>
+      <c r="D50" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="26">
+        <v>8</v>
+      </c>
+      <c r="F50" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="26">
+        <v>8</v>
+      </c>
+      <c r="H50" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" s="26">
+        <v>1</v>
+      </c>
+      <c r="C51" s="26">
+        <v>3</v>
+      </c>
+      <c r="D51" s="26">
+        <v>1</v>
+      </c>
+      <c r="E51" s="26">
+        <v>3</v>
+      </c>
+      <c r="F51" s="26">
+        <v>1</v>
+      </c>
+      <c r="G51" s="26">
+        <v>3</v>
+      </c>
+      <c r="H51" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B52" s="26">
+        <v>1953</v>
+      </c>
+      <c r="C52" s="26">
+        <v>5369</v>
+      </c>
+      <c r="D52" s="26">
+        <v>2220</v>
+      </c>
+      <c r="E52" s="26">
+        <v>5429</v>
+      </c>
+      <c r="F52" s="26">
+        <v>2220</v>
+      </c>
+      <c r="G52" s="26">
+        <v>5427</v>
+      </c>
+      <c r="H52" s="26">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53" s="26">
+        <v>1953</v>
+      </c>
+      <c r="C53" s="26">
+        <v>5369</v>
+      </c>
+      <c r="D53" s="26">
+        <v>2220</v>
+      </c>
+      <c r="E53" s="26">
+        <v>5429</v>
+      </c>
+      <c r="F53" s="26">
+        <v>2220</v>
+      </c>
+      <c r="G53" s="26">
+        <v>5427</v>
+      </c>
+      <c r="H53" s="26">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B54" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="26">
+        <v>295</v>
+      </c>
+      <c r="D54" s="26">
+        <v>77</v>
+      </c>
+      <c r="E54" s="26">
+        <v>217</v>
+      </c>
+      <c r="F54" s="26">
+        <v>68</v>
+      </c>
+      <c r="G54" s="26">
+        <v>190</v>
+      </c>
+      <c r="H54" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="26">
+        <v>295</v>
+      </c>
+      <c r="D55" s="26">
+        <v>77</v>
+      </c>
+      <c r="E55" s="26">
+        <v>217</v>
+      </c>
+      <c r="F55" s="26">
+        <v>68</v>
+      </c>
+      <c r="G55" s="26">
+        <v>190</v>
+      </c>
+      <c r="H55" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B56" s="23"/>
+      <c r="C56" s="23"/>
+      <c r="D56" s="23"/>
+      <c r="E56" s="23"/>
+      <c r="F56" s="23"/>
+      <c r="G56" s="23"/>
+      <c r="H56" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B57" s="25">
+        <v>833.4</v>
+      </c>
+      <c r="C57" s="25">
+        <v>2793.9</v>
+      </c>
+      <c r="D57" s="25">
+        <v>710.9</v>
+      </c>
+      <c r="E57" s="25">
+        <v>2168</v>
+      </c>
+      <c r="F57" s="25">
+        <v>710.9</v>
+      </c>
+      <c r="G57" s="25">
+        <v>2158.3000000000002</v>
+      </c>
+      <c r="H57" s="25">
+        <v>636.70000000000005</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58" s="25">
+        <v>833.4</v>
+      </c>
+      <c r="C58" s="25">
+        <v>2793.9</v>
+      </c>
+      <c r="D58" s="25">
+        <v>710.9</v>
+      </c>
+      <c r="E58" s="25">
+        <v>2168</v>
+      </c>
+      <c r="F58" s="25">
+        <v>710.9</v>
+      </c>
+      <c r="G58" s="25">
+        <v>2158.3000000000002</v>
+      </c>
+      <c r="H58" s="25">
+        <v>636.70000000000005</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A60" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="23"/>
+      <c r="C60" s="23"/>
+      <c r="D60" s="23"/>
+      <c r="E60" s="23"/>
+      <c r="F60" s="23"/>
+      <c r="G60" s="23"/>
+      <c r="H60" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="23"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B62" s="23"/>
+      <c r="C62" s="23"/>
+      <c r="D62" s="23"/>
+      <c r="E62" s="23"/>
+      <c r="F62" s="23"/>
+      <c r="G62" s="23"/>
+      <c r="H62" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A63" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B63" s="23"/>
+      <c r="C63" s="23"/>
+      <c r="D63" s="23"/>
+      <c r="E63" s="23"/>
+      <c r="F63" s="23"/>
+      <c r="G63" s="23"/>
+      <c r="H63" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B64" s="23"/>
+      <c r="C64" s="23"/>
+      <c r="D64" s="23"/>
+      <c r="E64" s="23"/>
+      <c r="F64" s="23"/>
+      <c r="G64" s="23"/>
+      <c r="H64" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A65" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="23"/>
+      <c r="C65" s="23"/>
+      <c r="D65" s="23"/>
+      <c r="E65" s="23"/>
+      <c r="F65" s="23"/>
+      <c r="G65" s="23"/>
+      <c r="H65" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A66" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B66" s="23"/>
+      <c r="C66" s="23"/>
+      <c r="D66" s="23"/>
+      <c r="E66" s="23"/>
+      <c r="F66" s="23"/>
+      <c r="G66" s="23"/>
+      <c r="H66" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A67" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B67" s="23"/>
+      <c r="C67" s="23"/>
+      <c r="D67" s="23"/>
+      <c r="E67" s="23"/>
+      <c r="F67" s="23"/>
+      <c r="G67" s="23"/>
+      <c r="H67" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A68" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B68" s="23"/>
+      <c r="C68" s="23"/>
+      <c r="D68" s="23"/>
+      <c r="E68" s="23"/>
+      <c r="F68" s="23"/>
+      <c r="G68" s="23"/>
+      <c r="H68" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B69" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C69" s="26">
+        <v>40354</v>
+      </c>
+      <c r="D69" s="26">
+        <v>19585</v>
+      </c>
+      <c r="E69" s="26">
+        <v>30272</v>
+      </c>
+      <c r="F69" s="26">
+        <v>19585</v>
+      </c>
+      <c r="G69" s="26">
+        <v>30272</v>
+      </c>
+      <c r="H69" s="26">
+        <v>204472</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B70" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C70" s="26">
+        <v>40354</v>
+      </c>
+      <c r="D70" s="26">
+        <v>19585</v>
+      </c>
+      <c r="E70" s="26">
+        <v>30272</v>
+      </c>
+      <c r="F70" s="26">
+        <v>19585</v>
+      </c>
+      <c r="G70" s="26">
+        <v>30272</v>
+      </c>
+      <c r="H70" s="26">
+        <v>204472</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A71" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B71" s="23"/>
+      <c r="C71" s="23"/>
+      <c r="D71" s="23"/>
+      <c r="E71" s="23"/>
+      <c r="F71" s="23"/>
+      <c r="G71" s="23"/>
+      <c r="H71" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A72" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B72" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="26">
+        <v>9854</v>
+      </c>
+      <c r="D72" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E72" s="26">
+        <v>9617</v>
+      </c>
+      <c r="F72" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G72" s="26">
+        <v>9617</v>
+      </c>
+      <c r="H72" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B73" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="26">
+        <v>9854</v>
+      </c>
+      <c r="D73" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E73" s="26">
+        <v>9617</v>
+      </c>
+      <c r="F73" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G73" s="26">
+        <v>9617</v>
+      </c>
+      <c r="H73" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A74" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B74" s="26">
+        <v>12281</v>
+      </c>
+      <c r="C74" s="26">
+        <v>25615</v>
+      </c>
+      <c r="D74" s="26">
+        <v>10949</v>
+      </c>
+      <c r="E74" s="26">
+        <v>19054</v>
+      </c>
+      <c r="F74" s="26">
+        <v>10949</v>
+      </c>
+      <c r="G74" s="26">
+        <v>19054</v>
+      </c>
+      <c r="H74" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B75" s="26">
+        <v>12281</v>
+      </c>
+      <c r="C75" s="26">
+        <v>25615</v>
+      </c>
+      <c r="D75" s="26">
+        <v>10949</v>
+      </c>
+      <c r="E75" s="26">
+        <v>19054</v>
+      </c>
+      <c r="F75" s="26">
+        <v>10949</v>
+      </c>
+      <c r="G75" s="26">
+        <v>19054</v>
+      </c>
+      <c r="H75" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A76" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="25">
+        <v>30</v>
+      </c>
+      <c r="D76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="25">
+        <v>16</v>
+      </c>
+      <c r="F76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G76" s="25">
+        <v>16</v>
+      </c>
+      <c r="H76" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="25">
+        <v>30</v>
+      </c>
+      <c r="D77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E77" s="25">
+        <v>16</v>
+      </c>
+      <c r="F77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G77" s="25">
+        <v>16</v>
+      </c>
+      <c r="H77" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A78" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B78" s="23"/>
+      <c r="C78" s="23"/>
+      <c r="D78" s="23"/>
+      <c r="E78" s="23"/>
+      <c r="F78" s="23"/>
+      <c r="G78" s="23"/>
+      <c r="H78" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B79" s="23"/>
+      <c r="C79" s="23"/>
+      <c r="D79" s="23"/>
+      <c r="E79" s="23"/>
+      <c r="F79" s="23"/>
+      <c r="G79" s="23"/>
+      <c r="H79" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A80" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="23"/>
+      <c r="C80" s="23"/>
+      <c r="D80" s="23"/>
+      <c r="E80" s="23"/>
+      <c r="F80" s="23"/>
+      <c r="G80" s="23"/>
+      <c r="H80" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A81" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C81" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E81" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F81" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G81" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H81" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B82" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C82" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E82" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F82" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G82" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H82" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B83" s="23"/>
+      <c r="C83" s="23"/>
+      <c r="D83" s="23"/>
+      <c r="E83" s="23"/>
+      <c r="F83" s="23"/>
+      <c r="G83" s="23"/>
+      <c r="H83" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A84" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B84" s="23"/>
+      <c r="C84" s="23"/>
+      <c r="D84" s="23"/>
+      <c r="E84" s="23"/>
+      <c r="F84" s="23"/>
+      <c r="G84" s="23"/>
+      <c r="H84" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A85" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B85" s="26">
+        <v>686</v>
+      </c>
+      <c r="C85" s="26">
+        <v>1686</v>
+      </c>
+      <c r="D85" s="26">
+        <v>782</v>
+      </c>
+      <c r="E85" s="26">
+        <v>1781</v>
+      </c>
+      <c r="F85" s="26">
+        <v>782</v>
+      </c>
+      <c r="G85" s="26">
+        <v>1781</v>
+      </c>
+      <c r="H85" s="26">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B86" s="26">
+        <v>686</v>
+      </c>
+      <c r="C86" s="26">
+        <v>1686</v>
+      </c>
+      <c r="D86" s="26">
+        <v>782</v>
+      </c>
+      <c r="E86" s="26">
+        <v>1781</v>
+      </c>
+      <c r="F86" s="26">
+        <v>782</v>
+      </c>
+      <c r="G86" s="26">
+        <v>1781</v>
+      </c>
+      <c r="H86" s="26">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A87" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="B87" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C87" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D87" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E87" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F87" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G87" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H87" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A88" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B88" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C88" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D88" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E88" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F88" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G88" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H88" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A89" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="B89" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C89" s="26">
+        <v>4</v>
+      </c>
+      <c r="D89" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E89" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F89" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G89" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H89" s="26">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B90" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C90" s="26">
+        <v>4</v>
+      </c>
+      <c r="D90" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E90" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F90" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G90" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H90" s="26">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A91" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B91" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C91" s="26">
+        <v>4</v>
+      </c>
+      <c r="D91" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F91" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H91" s="26">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B92" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C92" s="26">
+        <v>4</v>
+      </c>
+      <c r="D92" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E92" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F92" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G92" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H92" s="26">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A93" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="B93" s="23"/>
+      <c r="C93" s="23"/>
+      <c r="D93" s="23"/>
+      <c r="E93" s="23"/>
+      <c r="F93" s="23"/>
+      <c r="G93" s="23"/>
+      <c r="H93" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A94" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="B94" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C94" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D94" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E94" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F94" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G94" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H94" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B95" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D95" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E95" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F95" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G95" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H95" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A96" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B96" s="23"/>
+      <c r="C96" s="23"/>
+      <c r="D96" s="23"/>
+      <c r="E96" s="23"/>
+      <c r="F96" s="23"/>
+      <c r="G96" s="23"/>
+      <c r="H96" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A97" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B97" s="26">
+        <v>170</v>
+      </c>
+      <c r="C97" s="26">
+        <v>472</v>
+      </c>
+      <c r="D97" s="26">
+        <v>110</v>
+      </c>
+      <c r="E97" s="26">
+        <v>341</v>
+      </c>
+      <c r="F97" s="26">
+        <v>110</v>
+      </c>
+      <c r="G97" s="26">
+        <v>337</v>
+      </c>
+      <c r="H97" s="26">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B98" s="26">
+        <v>170</v>
+      </c>
+      <c r="C98" s="26">
+        <v>472</v>
+      </c>
+      <c r="D98" s="26">
+        <v>110</v>
+      </c>
+      <c r="E98" s="26">
+        <v>341</v>
+      </c>
+      <c r="F98" s="26">
+        <v>110</v>
+      </c>
+      <c r="G98" s="26">
+        <v>337</v>
+      </c>
+      <c r="H98" s="26">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B99" s="23"/>
+      <c r="C99" s="23"/>
+      <c r="D99" s="23"/>
+      <c r="E99" s="23"/>
+      <c r="F99" s="23"/>
+      <c r="G99" s="23"/>
+      <c r="H99" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A100" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B100" s="26">
+        <v>3222</v>
+      </c>
+      <c r="C100" s="26">
+        <v>9304</v>
+      </c>
+      <c r="D100" s="26">
+        <v>3224</v>
+      </c>
+      <c r="E100" s="26">
+        <v>8785</v>
+      </c>
+      <c r="F100" s="26">
+        <v>3224</v>
+      </c>
+      <c r="G100" s="26">
+        <v>8785</v>
+      </c>
+      <c r="H100" s="26">
+        <v>5479</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B101" s="26">
+        <v>3222</v>
+      </c>
+      <c r="C101" s="26">
+        <v>9304</v>
+      </c>
+      <c r="D101" s="26">
+        <v>3224</v>
+      </c>
+      <c r="E101" s="26">
+        <v>8785</v>
+      </c>
+      <c r="F101" s="26">
+        <v>3224</v>
+      </c>
+      <c r="G101" s="26">
+        <v>8785</v>
+      </c>
+      <c r="H101" s="26">
+        <v>5479</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A102" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B102" s="23"/>
+      <c r="C102" s="23"/>
+      <c r="D102" s="23"/>
+      <c r="E102" s="23"/>
+      <c r="F102" s="23"/>
+      <c r="G102" s="23"/>
+      <c r="H102" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A103" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B103" s="23"/>
+      <c r="C103" s="23"/>
+      <c r="D103" s="23"/>
+      <c r="E103" s="23"/>
+      <c r="F103" s="23"/>
+      <c r="G103" s="23"/>
+      <c r="H103" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A104" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="B104" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C104" s="25">
+        <v>711836</v>
+      </c>
+      <c r="D104" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E104" s="25">
+        <v>604961</v>
+      </c>
+      <c r="F104" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G104" s="25">
+        <v>604961</v>
+      </c>
+      <c r="H104" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B105" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="25">
+        <v>711836</v>
+      </c>
+      <c r="D105" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E105" s="25">
+        <v>604961</v>
+      </c>
+      <c r="F105" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G105" s="25">
+        <v>604961</v>
+      </c>
+      <c r="H105" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A106" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B106" s="25">
+        <v>295.10000000000002</v>
+      </c>
+      <c r="C106" s="25">
+        <v>963.8</v>
+      </c>
+      <c r="D106" s="25">
+        <v>294.10000000000002</v>
+      </c>
+      <c r="E106" s="25">
+        <v>959.8</v>
+      </c>
+      <c r="F106" s="25">
+        <v>294.10000000000002</v>
+      </c>
+      <c r="G106" s="25">
+        <v>959.8</v>
+      </c>
+      <c r="H106" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A107" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B107" s="25">
+        <v>290.10000000000002</v>
+      </c>
+      <c r="C107" s="25">
+        <v>946.7</v>
+      </c>
+      <c r="D107" s="25">
+        <v>289.10000000000002</v>
+      </c>
+      <c r="E107" s="25">
+        <v>942.7</v>
+      </c>
+      <c r="F107" s="25">
+        <v>289.10000000000002</v>
+      </c>
+      <c r="G107" s="25">
+        <v>942.7</v>
+      </c>
+      <c r="H107" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B108" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="25">
+        <v>3.1</v>
+      </c>
+      <c r="D108" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E108" s="25">
+        <v>3.1</v>
+      </c>
+      <c r="F108" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G108" s="25">
+        <v>3.1</v>
+      </c>
+      <c r="H108" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A109" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B109" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="25">
+        <v>3.7</v>
+      </c>
+      <c r="D109" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E109" s="25">
+        <v>3.7</v>
+      </c>
+      <c r="F109" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G109" s="25">
+        <v>3.7</v>
+      </c>
+      <c r="H109" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B110" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="25">
+        <v>1</v>
+      </c>
+      <c r="D110" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E110" s="25">
+        <v>1</v>
+      </c>
+      <c r="F110" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G110" s="25">
+        <v>1</v>
+      </c>
+      <c r="H110" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B111" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C111" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="D111" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E111" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="F111" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G111" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="H111" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B112" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="D112" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="F112" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G112" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="H112" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A113" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B113" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="C113" s="25">
+        <v>3.4</v>
+      </c>
+      <c r="D113" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="E113" s="25">
+        <v>3.4</v>
+      </c>
+      <c r="F113" s="25">
+        <v>0.9</v>
+      </c>
+      <c r="G113" s="25">
+        <v>3.4</v>
+      </c>
+      <c r="H113" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B114" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="C114" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="D114" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="E114" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="F114" s="25">
+        <v>0.8</v>
+      </c>
+      <c r="G114" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="H114" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B115" s="25">
+        <v>0.3</v>
+      </c>
+      <c r="C115" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D115" s="25">
+        <v>0.3</v>
+      </c>
+      <c r="E115" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F115" s="25">
+        <v>0.3</v>
+      </c>
+      <c r="G115" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H115" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A116" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="B116" s="28">
+        <v>0.2</v>
+      </c>
+      <c r="C116" s="28">
+        <v>0.6</v>
+      </c>
+      <c r="D116" s="28">
+        <v>0.2</v>
+      </c>
+      <c r="E116" s="28">
+        <v>0.6</v>
+      </c>
+      <c r="F116" s="28">
+        <v>0.2</v>
+      </c>
+      <c r="G116" s="28">
+        <v>0.6</v>
+      </c>
+      <c r="H116" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H116"/>
+  <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="19"/>
-[...5 lines deleted...]
-      <c r="H1" s="19"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="20"/>
-[...5 lines deleted...]
-      <c r="H2" s="20"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="21" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="21"/>
+      <c r="A3" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="23"/>
-      <c r="B5" s="24" t="s">
+      <c r="A5" s="34"/>
+      <c r="B5" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="24"/>
-[...2 lines deleted...]
-      <c r="F5" s="24" t="s">
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="24"/>
-      <c r="H5" s="25" t="s">
+      <c r="G5" s="35"/>
+      <c r="H5" s="36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="23"/>
-      <c r="B6" s="24" t="s">
+      <c r="A6" s="34"/>
+      <c r="B6" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="24"/>
-      <c r="D6" s="24" t="s">
+      <c r="C6" s="35"/>
+      <c r="D6" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="24"/>
-[...2 lines deleted...]
-      <c r="H6" s="25"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="36"/>
     </row>
     <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
-      <c r="A7" s="23"/>
-      <c r="B7" s="13" t="s">
+      <c r="A7" s="34"/>
+      <c r="B7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="C7" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="13" t="s">
+      <c r="D7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="13" t="s">
+      <c r="E7" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="F7" s="13" t="s">
+      <c r="F7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="G7" s="13" t="s">
+      <c r="G7" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="25"/>
+      <c r="H7" s="36"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A8" s="26" t="s">
+      <c r="A8" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="27"/>
-[...5 lines deleted...]
-      <c r="H8" s="27" t="s">
+      <c r="B8" s="39"/>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A9" s="28" t="s">
+      <c r="A9" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="29"/>
-[...5 lines deleted...]
-      <c r="H9" s="29" t="s">
+      <c r="B9" s="39"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A10" s="28" t="s">
+      <c r="A10" s="38" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="29"/>
-[...5 lines deleted...]
-      <c r="H10" s="29" t="s">
+      <c r="B10" s="39"/>
+      <c r="C10" s="39"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A11" s="28" t="s">
+      <c r="A11" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="29"/>
-[...5 lines deleted...]
-      <c r="H11" s="29" t="s">
+      <c r="B11" s="39"/>
+      <c r="C11" s="39"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="39"/>
+      <c r="F11" s="39"/>
+      <c r="G11" s="39"/>
+      <c r="H11" s="39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A12" s="28" t="s">
+      <c r="A12" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="29"/>
-[...5 lines deleted...]
-      <c r="H12" s="29" t="s">
+      <c r="B12" s="39"/>
+      <c r="C12" s="39"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="39"/>
+      <c r="G12" s="39"/>
+      <c r="H12" s="39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="57" x14ac:dyDescent="0.25">
-      <c r="A13" s="30" t="s">
+      <c r="A13" s="37" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="31">
+      <c r="B13" s="40">
         <v>18.5</v>
       </c>
-      <c r="C13" s="31">
-[...2 lines deleted...]
-      <c r="D13" s="31">
+      <c r="C13" s="40">
+        <v>83</v>
+      </c>
+      <c r="D13" s="40">
         <v>18.5</v>
       </c>
-      <c r="E13" s="31">
-[...2 lines deleted...]
-      <c r="F13" s="31">
+      <c r="E13" s="40">
+        <v>83</v>
+      </c>
+      <c r="F13" s="40">
         <v>18.5</v>
       </c>
-      <c r="G13" s="31">
-[...2 lines deleted...]
-      <c r="H13" s="29" t="s">
+      <c r="G13" s="40">
+        <v>83</v>
+      </c>
+      <c r="H13" s="39" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A14" s="30" t="s">
+      <c r="A14" s="37" t="s">
         <v>80</v>
       </c>
-      <c r="B14" s="29" t="s">
-[...17 lines deleted...]
-      <c r="H14" s="29" t="s">
+      <c r="B14" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="39" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A15" s="30" t="s">
+      <c r="A15" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="B15" s="31">
+      <c r="B15" s="40">
         <v>18.5</v>
       </c>
-      <c r="C15" s="31">
-[...2 lines deleted...]
-      <c r="D15" s="31">
+      <c r="C15" s="40">
+        <v>72</v>
+      </c>
+      <c r="D15" s="40">
         <v>18.5</v>
       </c>
-      <c r="E15" s="31">
-[...2 lines deleted...]
-      <c r="F15" s="31">
+      <c r="E15" s="40">
+        <v>72</v>
+      </c>
+      <c r="F15" s="40">
         <v>18.5</v>
       </c>
-      <c r="G15" s="31">
-[...2 lines deleted...]
-      <c r="H15" s="29" t="s">
+      <c r="G15" s="40">
+        <v>72</v>
+      </c>
+      <c r="H15" s="39" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A16" s="30" t="s">
+      <c r="A16" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="29" t="s">
-[...18 lines deleted...]
-        <v>30.5</v>
+      <c r="B16" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="40">
+        <v>27.9</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A17" s="30" t="s">
+      <c r="A17" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="29" t="s">
-[...18 lines deleted...]
-        <v>30.5</v>
+      <c r="B17" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="40">
+        <v>27.9</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A18" s="28" t="s">
+      <c r="A18" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="29"/>
-[...5 lines deleted...]
-      <c r="H18" s="29" t="s">
+      <c r="B18" s="39"/>
+      <c r="C18" s="39"/>
+      <c r="D18" s="39"/>
+      <c r="E18" s="39"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="39"/>
+      <c r="H18" s="39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A19" s="28" t="s">
+      <c r="A19" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="29"/>
-[...5 lines deleted...]
-      <c r="H19" s="29" t="s">
+      <c r="B19" s="39"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
-      <c r="A20" s="30" t="s">
+      <c r="A20" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="32">
-[...18 lines deleted...]
-        <v>493</v>
+      <c r="B20" s="41">
+        <v>1000</v>
+      </c>
+      <c r="C20" s="41">
+        <v>3550</v>
+      </c>
+      <c r="D20" s="41">
+        <v>974</v>
+      </c>
+      <c r="E20" s="41">
+        <v>3408</v>
+      </c>
+      <c r="F20" s="41">
+        <v>974</v>
+      </c>
+      <c r="G20" s="41">
+        <v>3408</v>
+      </c>
+      <c r="H20" s="41">
+        <v>516</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A21" s="30" t="s">
+      <c r="A21" s="37" t="s">
         <v>83</v>
       </c>
-      <c r="B21" s="32">
-[...17 lines deleted...]
-      <c r="H21" s="29" t="s">
+      <c r="B21" s="41">
+        <v>10</v>
+      </c>
+      <c r="C21" s="41">
+        <v>18</v>
+      </c>
+      <c r="D21" s="41">
+        <v>10</v>
+      </c>
+      <c r="E21" s="41">
+        <v>18</v>
+      </c>
+      <c r="F21" s="41">
+        <v>10</v>
+      </c>
+      <c r="G21" s="41">
+        <v>18</v>
+      </c>
+      <c r="H21" s="39" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A22" s="30" t="s">
+      <c r="A22" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="32">
-[...18 lines deleted...]
-        <v>493</v>
+      <c r="B22" s="41">
+        <v>990</v>
+      </c>
+      <c r="C22" s="41">
+        <v>3532</v>
+      </c>
+      <c r="D22" s="41">
+        <v>964</v>
+      </c>
+      <c r="E22" s="41">
+        <v>3390</v>
+      </c>
+      <c r="F22" s="41">
+        <v>964</v>
+      </c>
+      <c r="G22" s="41">
+        <v>3390</v>
+      </c>
+      <c r="H22" s="41">
+        <v>516</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="57" x14ac:dyDescent="0.25">
-      <c r="A23" s="30" t="s">
+      <c r="A23" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="32">
+      <c r="B23" s="41">
+        <v>65</v>
+      </c>
+      <c r="C23" s="41">
+        <v>236</v>
+      </c>
+      <c r="D23" s="41">
+        <v>55</v>
+      </c>
+      <c r="E23" s="41">
+        <v>239</v>
+      </c>
+      <c r="F23" s="41">
+        <v>55</v>
+      </c>
+      <c r="G23" s="41">
+        <v>239</v>
+      </c>
+      <c r="H23" s="41">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="41">
+        <v>23</v>
+      </c>
+      <c r="C24" s="41">
+        <v>94</v>
+      </c>
+      <c r="D24" s="41">
+        <v>22</v>
+      </c>
+      <c r="E24" s="41">
+        <v>94</v>
+      </c>
+      <c r="F24" s="41">
+        <v>22</v>
+      </c>
+      <c r="G24" s="41">
+        <v>94</v>
+      </c>
+      <c r="H24" s="41">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="41">
+        <v>42</v>
+      </c>
+      <c r="C25" s="41">
+        <v>142</v>
+      </c>
+      <c r="D25" s="41">
+        <v>33</v>
+      </c>
+      <c r="E25" s="41">
+        <v>145</v>
+      </c>
+      <c r="F25" s="41">
+        <v>33</v>
+      </c>
+      <c r="G25" s="41">
+        <v>145</v>
+      </c>
+      <c r="H25" s="41">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="41">
+        <v>14936</v>
+      </c>
+      <c r="D26" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="41">
+        <v>17563</v>
+      </c>
+      <c r="F26" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="41">
+        <v>11652</v>
+      </c>
+      <c r="H26" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="41">
+        <v>14936</v>
+      </c>
+      <c r="D27" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="41">
+        <v>17552</v>
+      </c>
+      <c r="F27" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="41">
+        <v>11641</v>
+      </c>
+      <c r="H27" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G28" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="41">
+        <v>5388</v>
+      </c>
+      <c r="C29" s="41">
+        <v>17380</v>
+      </c>
+      <c r="D29" s="41">
+        <v>6766</v>
+      </c>
+      <c r="E29" s="41">
+        <v>13489</v>
+      </c>
+      <c r="F29" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="41">
+        <v>7096</v>
+      </c>
+      <c r="H29" s="41">
+        <v>15252</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="41">
+        <v>11648</v>
+      </c>
+      <c r="D30" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="41">
+        <v>10294</v>
+      </c>
+      <c r="F30" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="41">
+        <v>3901</v>
+      </c>
+      <c r="H30" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E31" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="F31" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A32" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="41">
+        <v>5732</v>
+      </c>
+      <c r="D32" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="41">
+        <v>3195</v>
+      </c>
+      <c r="F32" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="41">
+        <v>3195</v>
+      </c>
+      <c r="H32" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A33" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="41">
+        <v>7669</v>
+      </c>
+      <c r="C33" s="41">
+        <v>34903</v>
+      </c>
+      <c r="D33" s="41">
+        <v>8513</v>
+      </c>
+      <c r="E33" s="41">
+        <v>36070</v>
+      </c>
+      <c r="F33" s="41">
+        <v>8513</v>
+      </c>
+      <c r="G33" s="41">
+        <v>36070</v>
+      </c>
+      <c r="H33" s="41">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="41">
+        <v>7091</v>
+      </c>
+      <c r="C34" s="41">
+        <v>32606</v>
+      </c>
+      <c r="D34" s="41">
+        <v>7935</v>
+      </c>
+      <c r="E34" s="41">
+        <v>33773</v>
+      </c>
+      <c r="F34" s="41">
+        <v>7935</v>
+      </c>
+      <c r="G34" s="41">
+        <v>33773</v>
+      </c>
+      <c r="H34" s="41">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="41">
+        <v>578</v>
+      </c>
+      <c r="C35" s="41">
+        <v>2297</v>
+      </c>
+      <c r="D35" s="41">
+        <v>578</v>
+      </c>
+      <c r="E35" s="41">
+        <v>2297</v>
+      </c>
+      <c r="F35" s="41">
+        <v>578</v>
+      </c>
+      <c r="G35" s="41">
+        <v>2297</v>
+      </c>
+      <c r="H35" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="41">
+        <v>444</v>
+      </c>
+      <c r="C36" s="41">
+        <v>1654</v>
+      </c>
+      <c r="D36" s="41">
+        <v>410</v>
+      </c>
+      <c r="E36" s="41">
+        <v>1689</v>
+      </c>
+      <c r="F36" s="41">
+        <v>407</v>
+      </c>
+      <c r="G36" s="41">
+        <v>1672</v>
+      </c>
+      <c r="H36" s="41">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="41">
+        <v>383</v>
+      </c>
+      <c r="C37" s="41">
+        <v>1480</v>
+      </c>
+      <c r="D37" s="41">
+        <v>363</v>
+      </c>
+      <c r="E37" s="41">
+        <v>1510</v>
+      </c>
+      <c r="F37" s="41">
+        <v>360</v>
+      </c>
+      <c r="G37" s="41">
+        <v>1493</v>
+      </c>
+      <c r="H37" s="41">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B38" s="41">
+        <v>31</v>
+      </c>
+      <c r="C38" s="41">
+        <v>105</v>
+      </c>
+      <c r="D38" s="41">
+        <v>29</v>
+      </c>
+      <c r="E38" s="41">
+        <v>125</v>
+      </c>
+      <c r="F38" s="41">
+        <v>29</v>
+      </c>
+      <c r="G38" s="41">
+        <v>125</v>
+      </c>
+      <c r="H38" s="41">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="41">
+        <v>69</v>
+      </c>
+      <c r="D39" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="41">
+        <v>54</v>
+      </c>
+      <c r="F39" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="41">
+        <v>54</v>
+      </c>
+      <c r="H39" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="41">
+        <v>35216</v>
+      </c>
+      <c r="C40" s="41">
+        <v>145968</v>
+      </c>
+      <c r="D40" s="41">
+        <v>23388</v>
+      </c>
+      <c r="E40" s="41">
+        <v>95093</v>
+      </c>
+      <c r="F40" s="41">
+        <v>13137</v>
+      </c>
+      <c r="G40" s="41">
+        <v>56405</v>
+      </c>
+      <c r="H40" s="41">
+        <v>9935</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="41">
+        <v>16293</v>
+      </c>
+      <c r="C41" s="41">
+        <v>67902</v>
+      </c>
+      <c r="D41" s="41">
+        <v>13149</v>
+      </c>
+      <c r="E41" s="41">
+        <v>56121</v>
+      </c>
+      <c r="F41" s="41">
+        <v>6541</v>
+      </c>
+      <c r="G41" s="41">
+        <v>27895</v>
+      </c>
+      <c r="H41" s="41">
+        <v>5365</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="41">
+        <v>2368</v>
+      </c>
+      <c r="C42" s="41">
+        <v>9945</v>
+      </c>
+      <c r="D42" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="41">
+        <v>6442</v>
+      </c>
+      <c r="F42" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="H42" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="41">
+        <v>4148</v>
+      </c>
+      <c r="D43" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="41">
+        <v>4039</v>
+      </c>
+      <c r="F43" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="41">
+        <v>19</v>
+      </c>
+      <c r="H43" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="41">
+        <v>14416</v>
+      </c>
+      <c r="C44" s="41">
+        <v>63969</v>
+      </c>
+      <c r="D44" s="41">
+        <v>6589</v>
+      </c>
+      <c r="E44" s="41">
+        <v>28491</v>
+      </c>
+      <c r="F44" s="41">
+        <v>6589</v>
+      </c>
+      <c r="G44" s="41">
+        <v>28491</v>
+      </c>
+      <c r="H44" s="41">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B45" s="41">
+        <v>1</v>
+      </c>
+      <c r="C45" s="41">
+        <v>4</v>
+      </c>
+      <c r="D45" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="41">
+        <v>30</v>
+      </c>
+      <c r="C46" s="41">
+        <v>103</v>
+      </c>
+      <c r="D46" s="41">
+        <v>26</v>
+      </c>
+      <c r="E46" s="41">
+        <v>100</v>
+      </c>
+      <c r="F46" s="41">
+        <v>26</v>
+      </c>
+      <c r="G46" s="41">
+        <v>100</v>
+      </c>
+      <c r="H46" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B47" s="41">
+        <v>30</v>
+      </c>
+      <c r="C47" s="41">
+        <v>103</v>
+      </c>
+      <c r="D47" s="41">
+        <v>26</v>
+      </c>
+      <c r="E47" s="41">
+        <v>100</v>
+      </c>
+      <c r="F47" s="41">
+        <v>26</v>
+      </c>
+      <c r="G47" s="41">
+        <v>100</v>
+      </c>
+      <c r="H47" s="41">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="41">
+        <v>416</v>
+      </c>
+      <c r="C48" s="41">
+        <v>1503</v>
+      </c>
+      <c r="D48" s="41">
+        <v>416</v>
+      </c>
+      <c r="E48" s="41">
+        <v>1493</v>
+      </c>
+      <c r="F48" s="41">
+        <v>416</v>
+      </c>
+      <c r="G48" s="41">
+        <v>1493</v>
+      </c>
+      <c r="H48" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B49" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="41">
+        <v>1479</v>
+      </c>
+      <c r="D49" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="41">
+        <v>1479</v>
+      </c>
+      <c r="F49" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="41">
+        <v>1479</v>
+      </c>
+      <c r="H49" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="B50" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="41">
+        <v>20</v>
+      </c>
+      <c r="D50" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="41">
+        <v>10</v>
+      </c>
+      <c r="F50" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="41">
+        <v>10</v>
+      </c>
+      <c r="H50" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" s="41">
+        <v>1</v>
+      </c>
+      <c r="C51" s="41">
+        <v>4</v>
+      </c>
+      <c r="D51" s="41">
+        <v>1</v>
+      </c>
+      <c r="E51" s="41">
+        <v>4</v>
+      </c>
+      <c r="F51" s="41">
+        <v>1</v>
+      </c>
+      <c r="G51" s="41">
+        <v>4</v>
+      </c>
+      <c r="H51" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="B52" s="41">
+        <v>2289</v>
+      </c>
+      <c r="C52" s="41">
+        <v>7658</v>
+      </c>
+      <c r="D52" s="41">
+        <v>2227</v>
+      </c>
+      <c r="E52" s="41">
+        <v>7656</v>
+      </c>
+      <c r="F52" s="41">
+        <v>2227</v>
+      </c>
+      <c r="G52" s="41">
+        <v>7654</v>
+      </c>
+      <c r="H52" s="41">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53" s="41">
+        <v>2289</v>
+      </c>
+      <c r="C53" s="41">
+        <v>7658</v>
+      </c>
+      <c r="D53" s="41">
+        <v>2227</v>
+      </c>
+      <c r="E53" s="41">
+        <v>7656</v>
+      </c>
+      <c r="F53" s="41">
+        <v>2227</v>
+      </c>
+      <c r="G53" s="41">
+        <v>7654</v>
+      </c>
+      <c r="H53" s="41">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B54" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="41">
+        <v>380</v>
+      </c>
+      <c r="D54" s="41">
+        <v>79</v>
+      </c>
+      <c r="E54" s="41">
+        <v>296</v>
+      </c>
+      <c r="F54" s="41">
+        <v>52</v>
+      </c>
+      <c r="G54" s="41">
+        <v>242</v>
+      </c>
+      <c r="H54" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="B55" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="41">
+        <v>380</v>
+      </c>
+      <c r="D55" s="41">
+        <v>79</v>
+      </c>
+      <c r="E55" s="41">
+        <v>296</v>
+      </c>
+      <c r="F55" s="41">
+        <v>52</v>
+      </c>
+      <c r="G55" s="41">
+        <v>242</v>
+      </c>
+      <c r="H55" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="B56" s="39"/>
+      <c r="C56" s="39"/>
+      <c r="D56" s="39"/>
+      <c r="E56" s="39"/>
+      <c r="F56" s="39"/>
+      <c r="G56" s="39"/>
+      <c r="H56" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="B57" s="40">
+        <v>1078.3</v>
+      </c>
+      <c r="C57" s="40">
+        <v>3872.2</v>
+      </c>
+      <c r="D57" s="40">
+        <v>1009.8</v>
+      </c>
+      <c r="E57" s="40">
+        <v>3177.8</v>
+      </c>
+      <c r="F57" s="40">
+        <v>998.3</v>
+      </c>
+      <c r="G57" s="40">
+        <v>3156.6</v>
+      </c>
+      <c r="H57" s="40">
+        <v>705.2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58" s="40">
+        <v>1078.3</v>
+      </c>
+      <c r="C58" s="40">
+        <v>3872.2</v>
+      </c>
+      <c r="D58" s="40">
+        <v>1009.8</v>
+      </c>
+      <c r="E58" s="40">
+        <v>3177.8</v>
+      </c>
+      <c r="F58" s="40">
+        <v>998.3</v>
+      </c>
+      <c r="G58" s="40">
+        <v>3156.6</v>
+      </c>
+      <c r="H58" s="40">
+        <v>705.2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="B59" s="39"/>
+      <c r="C59" s="39"/>
+      <c r="D59" s="39"/>
+      <c r="E59" s="39"/>
+      <c r="F59" s="39"/>
+      <c r="G59" s="39"/>
+      <c r="H59" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A60" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="39"/>
+      <c r="C60" s="39"/>
+      <c r="D60" s="39"/>
+      <c r="E60" s="39"/>
+      <c r="F60" s="39"/>
+      <c r="G60" s="39"/>
+      <c r="H60" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="39"/>
+      <c r="C61" s="39"/>
+      <c r="D61" s="39"/>
+      <c r="E61" s="39"/>
+      <c r="F61" s="39"/>
+      <c r="G61" s="39"/>
+      <c r="H61" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B62" s="39"/>
+      <c r="C62" s="39"/>
+      <c r="D62" s="39"/>
+      <c r="E62" s="39"/>
+      <c r="F62" s="39"/>
+      <c r="G62" s="39"/>
+      <c r="H62" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A63" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="B63" s="39"/>
+      <c r="C63" s="39"/>
+      <c r="D63" s="39"/>
+      <c r="E63" s="39"/>
+      <c r="F63" s="39"/>
+      <c r="G63" s="39"/>
+      <c r="H63" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="B64" s="39"/>
+      <c r="C64" s="39"/>
+      <c r="D64" s="39"/>
+      <c r="E64" s="39"/>
+      <c r="F64" s="39"/>
+      <c r="G64" s="39"/>
+      <c r="H64" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A65" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="39"/>
+      <c r="C65" s="39"/>
+      <c r="D65" s="39"/>
+      <c r="E65" s="39"/>
+      <c r="F65" s="39"/>
+      <c r="G65" s="39"/>
+      <c r="H65" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A66" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="B66" s="39"/>
+      <c r="C66" s="39"/>
+      <c r="D66" s="39"/>
+      <c r="E66" s="39"/>
+      <c r="F66" s="39"/>
+      <c r="G66" s="39"/>
+      <c r="H66" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A67" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="B67" s="39"/>
+      <c r="C67" s="39"/>
+      <c r="D67" s="39"/>
+      <c r="E67" s="39"/>
+      <c r="F67" s="39"/>
+      <c r="G67" s="39"/>
+      <c r="H67" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A68" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="B68" s="39"/>
+      <c r="C68" s="39"/>
+      <c r="D68" s="39"/>
+      <c r="E68" s="39"/>
+      <c r="F68" s="39"/>
+      <c r="G68" s="39"/>
+      <c r="H68" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B69" s="41">
+        <v>84504</v>
+      </c>
+      <c r="C69" s="41">
+        <v>124858</v>
+      </c>
+      <c r="D69" s="41">
+        <v>75938</v>
+      </c>
+      <c r="E69" s="41">
+        <v>106210</v>
+      </c>
+      <c r="F69" s="41">
+        <v>75938</v>
+      </c>
+      <c r="G69" s="41">
+        <v>106210</v>
+      </c>
+      <c r="H69" s="41">
+        <v>213038</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B70" s="41">
+        <v>84504</v>
+      </c>
+      <c r="C70" s="41">
+        <v>124858</v>
+      </c>
+      <c r="D70" s="41">
+        <v>75938</v>
+      </c>
+      <c r="E70" s="41">
+        <v>106210</v>
+      </c>
+      <c r="F70" s="41">
+        <v>75938</v>
+      </c>
+      <c r="G70" s="41">
+        <v>106210</v>
+      </c>
+      <c r="H70" s="41">
+        <v>213038</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A71" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="B71" s="39"/>
+      <c r="C71" s="39"/>
+      <c r="D71" s="39"/>
+      <c r="E71" s="39"/>
+      <c r="F71" s="39"/>
+      <c r="G71" s="39"/>
+      <c r="H71" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A72" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B72" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="41">
+        <v>15294</v>
+      </c>
+      <c r="D72" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E72" s="41">
+        <v>14926</v>
+      </c>
+      <c r="F72" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G72" s="41">
+        <v>14926</v>
+      </c>
+      <c r="H72" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B73" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="41">
+        <v>15294</v>
+      </c>
+      <c r="D73" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E73" s="41">
+        <v>14926</v>
+      </c>
+      <c r="F73" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G73" s="41">
+        <v>14926</v>
+      </c>
+      <c r="H73" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A74" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B74" s="41">
+        <v>21311</v>
+      </c>
+      <c r="C74" s="41">
+        <v>46926</v>
+      </c>
+      <c r="D74" s="41">
+        <v>17925</v>
+      </c>
+      <c r="E74" s="41">
+        <v>36979</v>
+      </c>
+      <c r="F74" s="41">
+        <v>17925</v>
+      </c>
+      <c r="G74" s="41">
+        <v>36979</v>
+      </c>
+      <c r="H74" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B75" s="41">
+        <v>21311</v>
+      </c>
+      <c r="C75" s="41">
+        <v>46926</v>
+      </c>
+      <c r="D75" s="41">
+        <v>17925</v>
+      </c>
+      <c r="E75" s="41">
+        <v>36979</v>
+      </c>
+      <c r="F75" s="41">
+        <v>17925</v>
+      </c>
+      <c r="G75" s="41">
+        <v>36979</v>
+      </c>
+      <c r="H75" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A76" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="40">
+        <v>61</v>
+      </c>
+      <c r="D76" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="40">
+        <v>60</v>
+      </c>
+      <c r="F76" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G76" s="40">
+        <v>60</v>
+      </c>
+      <c r="H76" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B77" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="40">
+        <v>61</v>
+      </c>
+      <c r="D77" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E77" s="40">
+        <v>60</v>
+      </c>
+      <c r="F77" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G77" s="40">
+        <v>60</v>
+      </c>
+      <c r="H77" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A78" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="B78" s="39"/>
+      <c r="C78" s="39"/>
+      <c r="D78" s="39"/>
+      <c r="E78" s="39"/>
+      <c r="F78" s="39"/>
+      <c r="G78" s="39"/>
+      <c r="H78" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B79" s="39"/>
+      <c r="C79" s="39"/>
+      <c r="D79" s="39"/>
+      <c r="E79" s="39"/>
+      <c r="F79" s="39"/>
+      <c r="G79" s="39"/>
+      <c r="H79" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A80" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="39"/>
+      <c r="C80" s="39"/>
+      <c r="D80" s="39"/>
+      <c r="E80" s="39"/>
+      <c r="F80" s="39"/>
+      <c r="G80" s="39"/>
+      <c r="H80" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A81" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C81" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E81" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="F81" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G81" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="H81" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B82" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C82" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E82" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="F82" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G82" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="H82" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="B83" s="39"/>
+      <c r="C83" s="39"/>
+      <c r="D83" s="39"/>
+      <c r="E83" s="39"/>
+      <c r="F83" s="39"/>
+      <c r="G83" s="39"/>
+      <c r="H83" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A84" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B84" s="39"/>
+      <c r="C84" s="39"/>
+      <c r="D84" s="39"/>
+      <c r="E84" s="39"/>
+      <c r="F84" s="39"/>
+      <c r="G84" s="39"/>
+      <c r="H84" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A85" s="37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B85" s="41">
+        <v>1013</v>
+      </c>
+      <c r="C85" s="41">
+        <v>2699</v>
+      </c>
+      <c r="D85" s="41">
+        <v>1013</v>
+      </c>
+      <c r="E85" s="41">
+        <v>2794</v>
+      </c>
+      <c r="F85" s="41">
+        <v>1013</v>
+      </c>
+      <c r="G85" s="41">
+        <v>2794</v>
+      </c>
+      <c r="H85" s="41">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B86" s="41">
+        <v>1013</v>
+      </c>
+      <c r="C86" s="41">
+        <v>2699</v>
+      </c>
+      <c r="D86" s="41">
+        <v>1013</v>
+      </c>
+      <c r="E86" s="41">
+        <v>2794</v>
+      </c>
+      <c r="F86" s="41">
+        <v>1013</v>
+      </c>
+      <c r="G86" s="41">
+        <v>2794</v>
+      </c>
+      <c r="H86" s="41">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A87" s="37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B87" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="D87" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E87" s="41">
+        <v>24</v>
+      </c>
+      <c r="F87" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G87" s="41">
+        <v>24</v>
+      </c>
+      <c r="H87" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A88" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B88" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C88" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="D88" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E88" s="41">
+        <v>24</v>
+      </c>
+      <c r="F88" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G88" s="41">
+        <v>24</v>
+      </c>
+      <c r="H88" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A89" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B89" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C89" s="41">
+        <v>4</v>
+      </c>
+      <c r="D89" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E89" s="41">
+        <v>45</v>
+      </c>
+      <c r="F89" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G89" s="41">
+        <v>45</v>
+      </c>
+      <c r="H89" s="41">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B90" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C90" s="41">
+        <v>4</v>
+      </c>
+      <c r="D90" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E90" s="41">
+        <v>45</v>
+      </c>
+      <c r="F90" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G90" s="41">
+        <v>45</v>
+      </c>
+      <c r="H90" s="41">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A91" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B91" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C91" s="41">
+        <v>4</v>
+      </c>
+      <c r="D91" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="41">
+        <v>45</v>
+      </c>
+      <c r="F91" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="41">
+        <v>45</v>
+      </c>
+      <c r="H91" s="41">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B92" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C92" s="41">
+        <v>4</v>
+      </c>
+      <c r="D92" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E92" s="41">
+        <v>45</v>
+      </c>
+      <c r="F92" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G92" s="41">
+        <v>45</v>
+      </c>
+      <c r="H92" s="41">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A93" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B93" s="39"/>
+      <c r="C93" s="39"/>
+      <c r="D93" s="39"/>
+      <c r="E93" s="39"/>
+      <c r="F93" s="39"/>
+      <c r="G93" s="39"/>
+      <c r="H93" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A94" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B94" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C94" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="D94" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E94" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="F94" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G94" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="H94" s="41">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B95" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="D95" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E95" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="F95" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G95" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="H95" s="41">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A96" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="B96" s="39"/>
+      <c r="C96" s="39"/>
+      <c r="D96" s="39"/>
+      <c r="E96" s="39"/>
+      <c r="F96" s="39"/>
+      <c r="G96" s="39"/>
+      <c r="H96" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A97" s="37" t="s">
         <v>67</v>
       </c>
-      <c r="C23" s="32">
-[...19 lines deleted...]
-      <c r="A24" s="30" t="s">
+      <c r="B97" s="41">
+        <v>189</v>
+      </c>
+      <c r="C97" s="41">
+        <v>661</v>
+      </c>
+      <c r="D97" s="41">
+        <v>124</v>
+      </c>
+      <c r="E97" s="41">
+        <v>465</v>
+      </c>
+      <c r="F97" s="41">
+        <v>123</v>
+      </c>
+      <c r="G97" s="41">
+        <v>460</v>
+      </c>
+      <c r="H97" s="41">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" s="37" t="s">
         <v>83</v>
       </c>
-      <c r="B24" s="32">
+      <c r="B98" s="41">
+        <v>189</v>
+      </c>
+      <c r="C98" s="41">
+        <v>661</v>
+      </c>
+      <c r="D98" s="41">
+        <v>124</v>
+      </c>
+      <c r="E98" s="41">
+        <v>465</v>
+      </c>
+      <c r="F98" s="41">
+        <v>123</v>
+      </c>
+      <c r="G98" s="41">
+        <v>460</v>
+      </c>
+      <c r="H98" s="41">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="B99" s="39"/>
+      <c r="C99" s="39"/>
+      <c r="D99" s="39"/>
+      <c r="E99" s="39"/>
+      <c r="F99" s="39"/>
+      <c r="G99" s="39"/>
+      <c r="H99" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A100" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B100" s="41">
+        <v>2460</v>
+      </c>
+      <c r="C100" s="41">
+        <v>11764</v>
+      </c>
+      <c r="D100" s="41">
+        <v>2283</v>
+      </c>
+      <c r="E100" s="41">
+        <v>11068</v>
+      </c>
+      <c r="F100" s="41">
+        <v>2283</v>
+      </c>
+      <c r="G100" s="41">
+        <v>11068</v>
+      </c>
+      <c r="H100" s="41">
+        <v>5656</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="B101" s="41">
+        <v>2460</v>
+      </c>
+      <c r="C101" s="41">
+        <v>11764</v>
+      </c>
+      <c r="D101" s="41">
+        <v>2283</v>
+      </c>
+      <c r="E101" s="41">
+        <v>11068</v>
+      </c>
+      <c r="F101" s="41">
+        <v>2283</v>
+      </c>
+      <c r="G101" s="41">
+        <v>11068</v>
+      </c>
+      <c r="H101" s="41">
+        <v>5656</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A102" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="B102" s="39"/>
+      <c r="C102" s="39"/>
+      <c r="D102" s="39"/>
+      <c r="E102" s="39"/>
+      <c r="F102" s="39"/>
+      <c r="G102" s="39"/>
+      <c r="H102" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A103" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="B103" s="39"/>
+      <c r="C103" s="39"/>
+      <c r="D103" s="39"/>
+      <c r="E103" s="39"/>
+      <c r="F103" s="39"/>
+      <c r="G103" s="39"/>
+      <c r="H103" s="39" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A104" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B104" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C104" s="40">
+        <v>942069</v>
+      </c>
+      <c r="D104" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E104" s="40">
+        <v>801430</v>
+      </c>
+      <c r="F104" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G104" s="40">
+        <v>801430</v>
+      </c>
+      <c r="H104" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B105" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="40">
+        <v>942069</v>
+      </c>
+      <c r="D105" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E105" s="40">
+        <v>801430</v>
+      </c>
+      <c r="F105" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G105" s="40">
+        <v>801430</v>
+      </c>
+      <c r="H105" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A106" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="B106" s="40">
+        <v>253</v>
+      </c>
+      <c r="C106" s="40">
+        <v>1216.8</v>
+      </c>
+      <c r="D106" s="40">
+        <v>252</v>
+      </c>
+      <c r="E106" s="40">
+        <v>1211.8</v>
+      </c>
+      <c r="F106" s="40">
+        <v>252</v>
+      </c>
+      <c r="G106" s="40">
+        <v>1211.8</v>
+      </c>
+      <c r="H106" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A107" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="B107" s="40">
+        <v>252.7</v>
+      </c>
+      <c r="C107" s="40">
+        <v>1199.4000000000001</v>
+      </c>
+      <c r="D107" s="40">
+        <v>251.7</v>
+      </c>
+      <c r="E107" s="40">
+        <v>1194.4000000000001</v>
+      </c>
+      <c r="F107" s="40">
+        <v>251.7</v>
+      </c>
+      <c r="G107" s="40">
+        <v>1194.4000000000001</v>
+      </c>
+      <c r="H107" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="B108" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C108" s="40">
+        <v>3.1</v>
+      </c>
+      <c r="D108" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E108" s="40">
+        <v>3.1</v>
+      </c>
+      <c r="F108" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G108" s="40">
+        <v>3.1</v>
+      </c>
+      <c r="H108" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A109" s="37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B109" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C109" s="40">
+        <v>3.7</v>
+      </c>
+      <c r="D109" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E109" s="40">
+        <v>3.7</v>
+      </c>
+      <c r="F109" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G109" s="40">
+        <v>3.7</v>
+      </c>
+      <c r="H109" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" s="37" t="s">
+        <v>78</v>
+      </c>
+      <c r="B110" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C110" s="40">
+        <v>1</v>
+      </c>
+      <c r="D110" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E110" s="40">
+        <v>1</v>
+      </c>
+      <c r="F110" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G110" s="40">
+        <v>1</v>
+      </c>
+      <c r="H110" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="B111" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C111" s="40">
+        <v>1.2</v>
+      </c>
+      <c r="D111" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E111" s="40">
+        <v>1.2</v>
+      </c>
+      <c r="F111" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G111" s="40">
+        <v>1.2</v>
+      </c>
+      <c r="H111" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="B112" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C112" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="D112" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E112" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="F112" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G112" s="40">
+        <v>0.5</v>
+      </c>
+      <c r="H112" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A113" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B113" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="C113" s="40">
+        <v>3.5</v>
+      </c>
+      <c r="D113" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="E113" s="40">
+        <v>3.5</v>
+      </c>
+      <c r="F113" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="G113" s="40">
+        <v>3.5</v>
+      </c>
+      <c r="H113" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="B114" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="40">
+        <v>2.6</v>
+      </c>
+      <c r="D114" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E114" s="40">
+        <v>2.6</v>
+      </c>
+      <c r="F114" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G114" s="40">
+        <v>2.6</v>
+      </c>
+      <c r="H114" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="C24" s="32">
-[...201 lines deleted...]
-      <c r="A32" s="30" t="s">
+      <c r="B115" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="C115" s="40">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D115" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="E115" s="40">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F115" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="G115" s="40">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H115" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A116" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="29" t="s">
-[...1937 lines deleted...]
-      <c r="H116" s="35" t="s">
+      <c r="B116" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="C116" s="28">
+        <v>0.7</v>
+      </c>
+      <c r="D116" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="E116" s="28">
+        <v>0.7</v>
+      </c>
+      <c r="F116" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="G116" s="28">
+        <v>0.7</v>
+      </c>
+      <c r="H116" s="29" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>January</vt:lpstr>
       <vt:lpstr>February</vt:lpstr>
       <vt:lpstr>March</vt:lpstr>
+      <vt:lpstr>April</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>