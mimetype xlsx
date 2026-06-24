--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -1,66 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450" activeTab="3"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="January" sheetId="32" r:id="rId1"/>
     <sheet name="February" sheetId="33" r:id="rId2"/>
     <sheet name="March" sheetId="34" r:id="rId3"/>
     <sheet name="April" sheetId="35" r:id="rId4"/>
+    <sheet name="May" sheetId="36" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1462" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1833" uniqueCount="90">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan</t>
   </si>
   <si>
     <t>Production volume</t>
   </si>
   <si>
     <t>Shipped products to the domestic market</t>
   </si>
   <si>
     <t>produced for</t>
   </si>
   <si>
     <t>reporting month</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
@@ -278,50 +280,59 @@
   </si>
   <si>
     <t>Zhambyl district</t>
   </si>
   <si>
     <t>Ayyrtau district</t>
   </si>
   <si>
     <t>Granules, stone chips and stone powder; pebbles, gravel, crushed stone or crushed stone, One thousand cubic meters</t>
   </si>
   <si>
     <t>for January 2026 *</t>
   </si>
   <si>
     <t>Petropavl c.a.</t>
   </si>
   <si>
     <t>for January-Feruary 2026</t>
   </si>
   <si>
     <t>for January-March 2026</t>
   </si>
   <si>
     <t>for January-April 2026</t>
   </si>
+  <si>
+    <t>for January-May 2026</t>
+  </si>
+  <si>
+    <t>Other outerwear, except knitted, for men or boys, Thing</t>
+  </si>
+  <si>
+    <t>Prefabricated concrete construction structures, Ton (metric)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -429,51 +440,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -516,103 +527,115 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -871,136 +894,136 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H118"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="30"/>
-[...5 lines deleted...]
-      <c r="H1" s="30"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
     </row>
     <row r="2" spans="1:8" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="31"/>
-[...5 lines deleted...]
-      <c r="H2" s="31"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
     </row>
     <row r="3" spans="1:8" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="B3" s="32"/>
-[...5 lines deleted...]
-      <c r="H3" s="32"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
     </row>
     <row r="5" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="34"/>
-      <c r="B5" s="35" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="35"/>
-[...2 lines deleted...]
-      <c r="F5" s="35" t="s">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="35"/>
-      <c r="H5" s="36" t="s">
+      <c r="G5" s="40"/>
+      <c r="H5" s="41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="34"/>
-      <c r="B6" s="35" t="s">
+      <c r="A6" s="39"/>
+      <c r="B6" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="35"/>
-      <c r="D6" s="35" t="s">
+      <c r="C6" s="40"/>
+      <c r="D6" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="35"/>
-[...2 lines deleted...]
-      <c r="H6" s="36"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="41"/>
     </row>
     <row r="7" spans="1:8" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A7" s="34"/>
+      <c r="A7" s="39"/>
       <c r="B7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="36"/>
+      <c r="H7" s="41"/>
     </row>
     <row r="8" spans="1:8" s="7" customFormat="1" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8" s="7" customFormat="1" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
@@ -3424,179 +3447,179 @@
       <c r="C115" s="10">
         <v>0.4</v>
       </c>
       <c r="D115" s="10">
         <v>0.4</v>
       </c>
       <c r="E115" s="10">
         <v>0.4</v>
       </c>
       <c r="F115" s="10">
         <v>0.4</v>
       </c>
       <c r="G115" s="10">
         <v>0.4</v>
       </c>
       <c r="H115" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="33" t="s">
+      <c r="A118" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="B118" s="33"/>
-[...5 lines deleted...]
-      <c r="H118" s="33"/>
+      <c r="B118" s="38"/>
+      <c r="C118" s="38"/>
+      <c r="D118" s="38"/>
+      <c r="E118" s="38"/>
+      <c r="F118" s="38"/>
+      <c r="G118" s="38"/>
+      <c r="H118" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="30"/>
-[...5 lines deleted...]
-      <c r="H1" s="30"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="31"/>
-[...5 lines deleted...]
-      <c r="H2" s="31"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="B3" s="32"/>
-[...5 lines deleted...]
-      <c r="H3" s="32"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="34"/>
-      <c r="B5" s="35" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="35"/>
-[...2 lines deleted...]
-      <c r="F5" s="35" t="s">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="35"/>
-      <c r="H5" s="36" t="s">
+      <c r="G5" s="40"/>
+      <c r="H5" s="41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="34"/>
-      <c r="B6" s="35" t="s">
+      <c r="A6" s="39"/>
+      <c r="B6" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="35"/>
-      <c r="D6" s="35" t="s">
+      <c r="C6" s="40"/>
+      <c r="D6" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="35"/>
-[...2 lines deleted...]
-      <c r="H6" s="36"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="41"/>
     </row>
     <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
-      <c r="A7" s="34"/>
+      <c r="A7" s="39"/>
       <c r="B7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="36"/>
+      <c r="H7" s="41"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
@@ -6071,136 +6094,136 @@
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="30"/>
-[...5 lines deleted...]
-      <c r="H1" s="30"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="31"/>
-[...5 lines deleted...]
-      <c r="H2" s="31"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="37" t="s">
         <v>85</v>
       </c>
-      <c r="B3" s="32"/>
-[...5 lines deleted...]
-      <c r="H3" s="32"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="34"/>
-      <c r="B5" s="35" t="s">
+      <c r="A5" s="39"/>
+      <c r="B5" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="35"/>
-[...2 lines deleted...]
-      <c r="F5" s="35" t="s">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="35"/>
-      <c r="H5" s="36" t="s">
+      <c r="G5" s="40"/>
+      <c r="H5" s="41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="34"/>
-      <c r="B6" s="35" t="s">
+      <c r="A6" s="39"/>
+      <c r="B6" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="35"/>
-      <c r="D6" s="35" t="s">
+      <c r="C6" s="40"/>
+      <c r="D6" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="35"/>
-[...2 lines deleted...]
-      <c r="H6" s="36"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="41"/>
     </row>
     <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
-      <c r="A7" s="34"/>
+      <c r="A7" s="39"/>
       <c r="B7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="36"/>
+      <c r="H7" s="41"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="21"/>
       <c r="C8" s="21"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
@@ -8664,2664 +8687,5373 @@
       </c>
       <c r="H116" s="29" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H116"/>
   <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:H3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="8" width="12.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A2" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="39"/>
+      <c r="B5" s="40" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="40"/>
+      <c r="H5" s="41" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="39"/>
+      <c r="B6" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="41"/>
+    </row>
+    <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A7" s="39"/>
+      <c r="B7" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="41"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="32"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="32"/>
+      <c r="F8" s="32"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="31" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="32"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="32"/>
+      <c r="H9" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="32"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+      <c r="G10" s="32"/>
+      <c r="H10" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="C11" s="32"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+      <c r="G11" s="32"/>
+      <c r="H11" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="32"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="32"/>
+      <c r="H12" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A13" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="33">
+        <v>18.5</v>
+      </c>
+      <c r="C13" s="33">
+        <v>83</v>
+      </c>
+      <c r="D13" s="33">
+        <v>18.5</v>
+      </c>
+      <c r="E13" s="33">
+        <v>83</v>
+      </c>
+      <c r="F13" s="33">
+        <v>18.5</v>
+      </c>
+      <c r="G13" s="33">
+        <v>83</v>
+      </c>
+      <c r="H13" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="33">
+        <v>18.5</v>
+      </c>
+      <c r="C15" s="33">
+        <v>72</v>
+      </c>
+      <c r="D15" s="33">
+        <v>18.5</v>
+      </c>
+      <c r="E15" s="33">
+        <v>72</v>
+      </c>
+      <c r="F15" s="33">
+        <v>18.5</v>
+      </c>
+      <c r="G15" s="33">
+        <v>72</v>
+      </c>
+      <c r="H15" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="33">
+        <v>27.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="33">
+        <v>27.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="32"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="32"/>
+      <c r="G18" s="32"/>
+      <c r="H18" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="32"/>
+      <c r="C19" s="32"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+      <c r="G19" s="32"/>
+      <c r="H19" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="34">
+        <v>1000</v>
+      </c>
+      <c r="C20" s="34">
+        <v>3550</v>
+      </c>
+      <c r="D20" s="34">
+        <v>974</v>
+      </c>
+      <c r="E20" s="34">
+        <v>3408</v>
+      </c>
+      <c r="F20" s="34">
+        <v>974</v>
+      </c>
+      <c r="G20" s="34">
+        <v>3408</v>
+      </c>
+      <c r="H20" s="34">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="34">
+        <v>10</v>
+      </c>
+      <c r="C21" s="34">
+        <v>18</v>
+      </c>
+      <c r="D21" s="34">
+        <v>10</v>
+      </c>
+      <c r="E21" s="34">
+        <v>18</v>
+      </c>
+      <c r="F21" s="34">
+        <v>10</v>
+      </c>
+      <c r="G21" s="34">
+        <v>18</v>
+      </c>
+      <c r="H21" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="34">
+        <v>990</v>
+      </c>
+      <c r="C22" s="34">
+        <v>3532</v>
+      </c>
+      <c r="D22" s="34">
+        <v>964</v>
+      </c>
+      <c r="E22" s="34">
+        <v>3390</v>
+      </c>
+      <c r="F22" s="34">
+        <v>964</v>
+      </c>
+      <c r="G22" s="34">
+        <v>3390</v>
+      </c>
+      <c r="H22" s="34">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A23" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="34">
+        <v>65</v>
+      </c>
+      <c r="C23" s="34">
+        <v>236</v>
+      </c>
+      <c r="D23" s="34">
+        <v>55</v>
+      </c>
+      <c r="E23" s="34">
+        <v>239</v>
+      </c>
+      <c r="F23" s="34">
+        <v>55</v>
+      </c>
+      <c r="G23" s="34">
+        <v>239</v>
+      </c>
+      <c r="H23" s="34">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="34">
+        <v>23</v>
+      </c>
+      <c r="C24" s="34">
+        <v>94</v>
+      </c>
+      <c r="D24" s="34">
+        <v>22</v>
+      </c>
+      <c r="E24" s="34">
+        <v>94</v>
+      </c>
+      <c r="F24" s="34">
+        <v>22</v>
+      </c>
+      <c r="G24" s="34">
+        <v>94</v>
+      </c>
+      <c r="H24" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="34">
+        <v>42</v>
+      </c>
+      <c r="C25" s="34">
+        <v>142</v>
+      </c>
+      <c r="D25" s="34">
+        <v>33</v>
+      </c>
+      <c r="E25" s="34">
+        <v>145</v>
+      </c>
+      <c r="F25" s="34">
+        <v>33</v>
+      </c>
+      <c r="G25" s="34">
+        <v>145</v>
+      </c>
+      <c r="H25" s="34">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="34">
+        <v>14936</v>
+      </c>
+      <c r="D26" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="34">
+        <v>17563</v>
+      </c>
+      <c r="F26" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="34">
+        <v>11652</v>
+      </c>
+      <c r="H26" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="34">
+        <v>14936</v>
+      </c>
+      <c r="D27" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="34">
+        <v>17552</v>
+      </c>
+      <c r="F27" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="34">
+        <v>11641</v>
+      </c>
+      <c r="H27" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E28" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G28" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="34">
+        <v>5388</v>
+      </c>
+      <c r="C29" s="34">
+        <v>17380</v>
+      </c>
+      <c r="D29" s="34">
+        <v>6766</v>
+      </c>
+      <c r="E29" s="34">
+        <v>13489</v>
+      </c>
+      <c r="F29" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="34">
+        <v>7096</v>
+      </c>
+      <c r="H29" s="34">
+        <v>15252</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="34">
+        <v>11648</v>
+      </c>
+      <c r="D30" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="34">
+        <v>10294</v>
+      </c>
+      <c r="F30" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="34">
+        <v>3901</v>
+      </c>
+      <c r="H30" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E31" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F31" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A32" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="34">
+        <v>5732</v>
+      </c>
+      <c r="D32" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="34">
+        <v>3195</v>
+      </c>
+      <c r="F32" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="34">
+        <v>3195</v>
+      </c>
+      <c r="H32" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A33" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="34">
+        <v>7669</v>
+      </c>
+      <c r="C33" s="34">
+        <v>34903</v>
+      </c>
+      <c r="D33" s="34">
+        <v>8513</v>
+      </c>
+      <c r="E33" s="34">
+        <v>36070</v>
+      </c>
+      <c r="F33" s="34">
+        <v>8513</v>
+      </c>
+      <c r="G33" s="34">
+        <v>36070</v>
+      </c>
+      <c r="H33" s="34">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="34">
+        <v>7091</v>
+      </c>
+      <c r="C34" s="34">
+        <v>32606</v>
+      </c>
+      <c r="D34" s="34">
+        <v>7935</v>
+      </c>
+      <c r="E34" s="34">
+        <v>33773</v>
+      </c>
+      <c r="F34" s="34">
+        <v>7935</v>
+      </c>
+      <c r="G34" s="34">
+        <v>33773</v>
+      </c>
+      <c r="H34" s="34">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="34">
+        <v>578</v>
+      </c>
+      <c r="C35" s="34">
+        <v>2297</v>
+      </c>
+      <c r="D35" s="34">
+        <v>578</v>
+      </c>
+      <c r="E35" s="34">
+        <v>2297</v>
+      </c>
+      <c r="F35" s="34">
+        <v>578</v>
+      </c>
+      <c r="G35" s="34">
+        <v>2297</v>
+      </c>
+      <c r="H35" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="34">
+        <v>444</v>
+      </c>
+      <c r="C36" s="34">
+        <v>1654</v>
+      </c>
+      <c r="D36" s="34">
+        <v>410</v>
+      </c>
+      <c r="E36" s="34">
+        <v>1689</v>
+      </c>
+      <c r="F36" s="34">
+        <v>407</v>
+      </c>
+      <c r="G36" s="34">
+        <v>1672</v>
+      </c>
+      <c r="H36" s="34">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="34">
+        <v>383</v>
+      </c>
+      <c r="C37" s="34">
+        <v>1480</v>
+      </c>
+      <c r="D37" s="34">
+        <v>363</v>
+      </c>
+      <c r="E37" s="34">
+        <v>1510</v>
+      </c>
+      <c r="F37" s="34">
+        <v>360</v>
+      </c>
+      <c r="G37" s="34">
+        <v>1493</v>
+      </c>
+      <c r="H37" s="34">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B38" s="34">
+        <v>31</v>
+      </c>
+      <c r="C38" s="34">
+        <v>105</v>
+      </c>
+      <c r="D38" s="34">
+        <v>29</v>
+      </c>
+      <c r="E38" s="34">
+        <v>125</v>
+      </c>
+      <c r="F38" s="34">
+        <v>29</v>
+      </c>
+      <c r="G38" s="34">
+        <v>125</v>
+      </c>
+      <c r="H38" s="34">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="34">
+        <v>69</v>
+      </c>
+      <c r="D39" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="34">
+        <v>54</v>
+      </c>
+      <c r="F39" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="34">
+        <v>54</v>
+      </c>
+      <c r="H39" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="34">
+        <v>35216</v>
+      </c>
+      <c r="C40" s="34">
+        <v>145968</v>
+      </c>
+      <c r="D40" s="34">
+        <v>23388</v>
+      </c>
+      <c r="E40" s="34">
+        <v>95093</v>
+      </c>
+      <c r="F40" s="34">
+        <v>13137</v>
+      </c>
+      <c r="G40" s="34">
+        <v>56405</v>
+      </c>
+      <c r="H40" s="34">
+        <v>9935</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="34">
+        <v>16293</v>
+      </c>
+      <c r="C41" s="34">
+        <v>67902</v>
+      </c>
+      <c r="D41" s="34">
+        <v>13149</v>
+      </c>
+      <c r="E41" s="34">
+        <v>56121</v>
+      </c>
+      <c r="F41" s="34">
+        <v>6541</v>
+      </c>
+      <c r="G41" s="34">
+        <v>27895</v>
+      </c>
+      <c r="H41" s="34">
+        <v>5365</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="34">
+        <v>2368</v>
+      </c>
+      <c r="C42" s="34">
+        <v>9945</v>
+      </c>
+      <c r="D42" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="34">
+        <v>6442</v>
+      </c>
+      <c r="F42" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H42" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="34">
+        <v>4148</v>
+      </c>
+      <c r="D43" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="34">
+        <v>4039</v>
+      </c>
+      <c r="F43" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="34">
+        <v>19</v>
+      </c>
+      <c r="H43" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="34">
+        <v>14416</v>
+      </c>
+      <c r="C44" s="34">
+        <v>63969</v>
+      </c>
+      <c r="D44" s="34">
+        <v>6589</v>
+      </c>
+      <c r="E44" s="34">
+        <v>28491</v>
+      </c>
+      <c r="F44" s="34">
+        <v>6589</v>
+      </c>
+      <c r="G44" s="34">
+        <v>28491</v>
+      </c>
+      <c r="H44" s="34">
+        <v>4332</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B45" s="34">
+        <v>1</v>
+      </c>
+      <c r="C45" s="34">
+        <v>4</v>
+      </c>
+      <c r="D45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="34">
+        <v>30</v>
+      </c>
+      <c r="C46" s="34">
+        <v>103</v>
+      </c>
+      <c r="D46" s="34">
+        <v>26</v>
+      </c>
+      <c r="E46" s="34">
+        <v>100</v>
+      </c>
+      <c r="F46" s="34">
+        <v>26</v>
+      </c>
+      <c r="G46" s="34">
+        <v>100</v>
+      </c>
+      <c r="H46" s="34">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B47" s="34">
+        <v>30</v>
+      </c>
+      <c r="C47" s="34">
+        <v>103</v>
+      </c>
+      <c r="D47" s="34">
+        <v>26</v>
+      </c>
+      <c r="E47" s="34">
+        <v>100</v>
+      </c>
+      <c r="F47" s="34">
+        <v>26</v>
+      </c>
+      <c r="G47" s="34">
+        <v>100</v>
+      </c>
+      <c r="H47" s="34">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="34">
+        <v>416</v>
+      </c>
+      <c r="C48" s="34">
+        <v>1503</v>
+      </c>
+      <c r="D48" s="34">
+        <v>416</v>
+      </c>
+      <c r="E48" s="34">
+        <v>1493</v>
+      </c>
+      <c r="F48" s="34">
+        <v>416</v>
+      </c>
+      <c r="G48" s="34">
+        <v>1493</v>
+      </c>
+      <c r="H48" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B49" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="34">
+        <v>1479</v>
+      </c>
+      <c r="D49" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="34">
+        <v>1479</v>
+      </c>
+      <c r="F49" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="34">
+        <v>1479</v>
+      </c>
+      <c r="H49" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B50" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="34">
+        <v>20</v>
+      </c>
+      <c r="D50" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="34">
+        <v>10</v>
+      </c>
+      <c r="F50" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="34">
+        <v>10</v>
+      </c>
+      <c r="H50" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" s="34">
+        <v>1</v>
+      </c>
+      <c r="C51" s="34">
+        <v>4</v>
+      </c>
+      <c r="D51" s="34">
+        <v>1</v>
+      </c>
+      <c r="E51" s="34">
+        <v>4</v>
+      </c>
+      <c r="F51" s="34">
+        <v>1</v>
+      </c>
+      <c r="G51" s="34">
+        <v>4</v>
+      </c>
+      <c r="H51" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B52" s="34">
+        <v>2289</v>
+      </c>
+      <c r="C52" s="34">
+        <v>7658</v>
+      </c>
+      <c r="D52" s="34">
+        <v>2227</v>
+      </c>
+      <c r="E52" s="34">
+        <v>7656</v>
+      </c>
+      <c r="F52" s="34">
+        <v>2227</v>
+      </c>
+      <c r="G52" s="34">
+        <v>7654</v>
+      </c>
+      <c r="H52" s="34">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53" s="34">
+        <v>2289</v>
+      </c>
+      <c r="C53" s="34">
+        <v>7658</v>
+      </c>
+      <c r="D53" s="34">
+        <v>2227</v>
+      </c>
+      <c r="E53" s="34">
+        <v>7656</v>
+      </c>
+      <c r="F53" s="34">
+        <v>2227</v>
+      </c>
+      <c r="G53" s="34">
+        <v>7654</v>
+      </c>
+      <c r="H53" s="34">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B54" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="34">
+        <v>380</v>
+      </c>
+      <c r="D54" s="34">
+        <v>79</v>
+      </c>
+      <c r="E54" s="34">
+        <v>296</v>
+      </c>
+      <c r="F54" s="34">
+        <v>52</v>
+      </c>
+      <c r="G54" s="34">
+        <v>242</v>
+      </c>
+      <c r="H54" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B55" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="34">
+        <v>380</v>
+      </c>
+      <c r="D55" s="34">
+        <v>79</v>
+      </c>
+      <c r="E55" s="34">
+        <v>296</v>
+      </c>
+      <c r="F55" s="34">
+        <v>52</v>
+      </c>
+      <c r="G55" s="34">
+        <v>242</v>
+      </c>
+      <c r="H55" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="B56" s="32"/>
+      <c r="C56" s="32"/>
+      <c r="D56" s="32"/>
+      <c r="E56" s="32"/>
+      <c r="F56" s="32"/>
+      <c r="G56" s="32"/>
+      <c r="H56" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="B57" s="33">
+        <v>1078.3</v>
+      </c>
+      <c r="C57" s="33">
+        <v>3872.2</v>
+      </c>
+      <c r="D57" s="33">
+        <v>1009.8</v>
+      </c>
+      <c r="E57" s="33">
+        <v>3177.8</v>
+      </c>
+      <c r="F57" s="33">
+        <v>998.3</v>
+      </c>
+      <c r="G57" s="33">
+        <v>3156.6</v>
+      </c>
+      <c r="H57" s="33">
+        <v>705.2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58" s="33">
+        <v>1078.3</v>
+      </c>
+      <c r="C58" s="33">
+        <v>3872.2</v>
+      </c>
+      <c r="D58" s="33">
+        <v>1009.8</v>
+      </c>
+      <c r="E58" s="33">
+        <v>3177.8</v>
+      </c>
+      <c r="F58" s="33">
+        <v>998.3</v>
+      </c>
+      <c r="G58" s="33">
+        <v>3156.6</v>
+      </c>
+      <c r="H58" s="33">
+        <v>705.2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="B59" s="32"/>
+      <c r="C59" s="32"/>
+      <c r="D59" s="32"/>
+      <c r="E59" s="32"/>
+      <c r="F59" s="32"/>
+      <c r="G59" s="32"/>
+      <c r="H59" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A60" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="32"/>
+      <c r="C60" s="32"/>
+      <c r="D60" s="32"/>
+      <c r="E60" s="32"/>
+      <c r="F60" s="32"/>
+      <c r="G60" s="32"/>
+      <c r="H60" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="32"/>
+      <c r="C61" s="32"/>
+      <c r="D61" s="32"/>
+      <c r="E61" s="32"/>
+      <c r="F61" s="32"/>
+      <c r="G61" s="32"/>
+      <c r="H61" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B62" s="32"/>
+      <c r="C62" s="32"/>
+      <c r="D62" s="32"/>
+      <c r="E62" s="32"/>
+      <c r="F62" s="32"/>
+      <c r="G62" s="32"/>
+      <c r="H62" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A63" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B63" s="32"/>
+      <c r="C63" s="32"/>
+      <c r="D63" s="32"/>
+      <c r="E63" s="32"/>
+      <c r="F63" s="32"/>
+      <c r="G63" s="32"/>
+      <c r="H63" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B64" s="32"/>
+      <c r="C64" s="32"/>
+      <c r="D64" s="32"/>
+      <c r="E64" s="32"/>
+      <c r="F64" s="32"/>
+      <c r="G64" s="32"/>
+      <c r="H64" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A65" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="32"/>
+      <c r="C65" s="32"/>
+      <c r="D65" s="32"/>
+      <c r="E65" s="32"/>
+      <c r="F65" s="32"/>
+      <c r="G65" s="32"/>
+      <c r="H65" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A66" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+      <c r="H66" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A67" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A68" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B68" s="32"/>
+      <c r="C68" s="32"/>
+      <c r="D68" s="32"/>
+      <c r="E68" s="32"/>
+      <c r="F68" s="32"/>
+      <c r="G68" s="32"/>
+      <c r="H68" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B69" s="34">
+        <v>84504</v>
+      </c>
+      <c r="C69" s="34">
+        <v>124858</v>
+      </c>
+      <c r="D69" s="34">
+        <v>75938</v>
+      </c>
+      <c r="E69" s="34">
+        <v>106210</v>
+      </c>
+      <c r="F69" s="34">
+        <v>75938</v>
+      </c>
+      <c r="G69" s="34">
+        <v>106210</v>
+      </c>
+      <c r="H69" s="34">
+        <v>213038</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B70" s="34">
+        <v>84504</v>
+      </c>
+      <c r="C70" s="34">
+        <v>124858</v>
+      </c>
+      <c r="D70" s="34">
+        <v>75938</v>
+      </c>
+      <c r="E70" s="34">
+        <v>106210</v>
+      </c>
+      <c r="F70" s="34">
+        <v>75938</v>
+      </c>
+      <c r="G70" s="34">
+        <v>106210</v>
+      </c>
+      <c r="H70" s="34">
+        <v>213038</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A71" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B71" s="32"/>
+      <c r="C71" s="32"/>
+      <c r="D71" s="32"/>
+      <c r="E71" s="32"/>
+      <c r="F71" s="32"/>
+      <c r="G71" s="32"/>
+      <c r="H71" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A72" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="B72" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="34">
+        <v>15294</v>
+      </c>
+      <c r="D72" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E72" s="34">
+        <v>14926</v>
+      </c>
+      <c r="F72" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G72" s="34">
+        <v>14926</v>
+      </c>
+      <c r="H72" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B73" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C73" s="34">
+        <v>15294</v>
+      </c>
+      <c r="D73" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E73" s="34">
+        <v>14926</v>
+      </c>
+      <c r="F73" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G73" s="34">
+        <v>14926</v>
+      </c>
+      <c r="H73" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A74" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="B74" s="34">
+        <v>21311</v>
+      </c>
+      <c r="C74" s="34">
+        <v>46926</v>
+      </c>
+      <c r="D74" s="34">
+        <v>17925</v>
+      </c>
+      <c r="E74" s="34">
+        <v>36979</v>
+      </c>
+      <c r="F74" s="34">
+        <v>17925</v>
+      </c>
+      <c r="G74" s="34">
+        <v>36979</v>
+      </c>
+      <c r="H74" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B75" s="34">
+        <v>21311</v>
+      </c>
+      <c r="C75" s="34">
+        <v>46926</v>
+      </c>
+      <c r="D75" s="34">
+        <v>17925</v>
+      </c>
+      <c r="E75" s="34">
+        <v>36979</v>
+      </c>
+      <c r="F75" s="34">
+        <v>17925</v>
+      </c>
+      <c r="G75" s="34">
+        <v>36979</v>
+      </c>
+      <c r="H75" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A76" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B76" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="33">
+        <v>61</v>
+      </c>
+      <c r="D76" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="33">
+        <v>60</v>
+      </c>
+      <c r="F76" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G76" s="33">
+        <v>60</v>
+      </c>
+      <c r="H76" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B77" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="33">
+        <v>61</v>
+      </c>
+      <c r="D77" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E77" s="33">
+        <v>60</v>
+      </c>
+      <c r="F77" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G77" s="33">
+        <v>60</v>
+      </c>
+      <c r="H77" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A78" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B78" s="32"/>
+      <c r="C78" s="32"/>
+      <c r="D78" s="32"/>
+      <c r="E78" s="32"/>
+      <c r="F78" s="32"/>
+      <c r="G78" s="32"/>
+      <c r="H78" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B79" s="32"/>
+      <c r="C79" s="32"/>
+      <c r="D79" s="32"/>
+      <c r="E79" s="32"/>
+      <c r="F79" s="32"/>
+      <c r="G79" s="32"/>
+      <c r="H79" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A80" s="31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B80" s="32"/>
+      <c r="C80" s="32"/>
+      <c r="D80" s="32"/>
+      <c r="E80" s="32"/>
+      <c r="F80" s="32"/>
+      <c r="G80" s="32"/>
+      <c r="H80" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A81" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B81" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C81" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="D81" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E81" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F81" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G81" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H81" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B82" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C82" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="D82" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E82" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F82" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G82" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H82" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="B83" s="32"/>
+      <c r="C83" s="32"/>
+      <c r="D83" s="32"/>
+      <c r="E83" s="32"/>
+      <c r="F83" s="32"/>
+      <c r="G83" s="32"/>
+      <c r="H83" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A84" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="B84" s="32"/>
+      <c r="C84" s="32"/>
+      <c r="D84" s="32"/>
+      <c r="E84" s="32"/>
+      <c r="F84" s="32"/>
+      <c r="G84" s="32"/>
+      <c r="H84" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A85" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B85" s="34">
+        <v>1013</v>
+      </c>
+      <c r="C85" s="34">
+        <v>2699</v>
+      </c>
+      <c r="D85" s="34">
+        <v>1013</v>
+      </c>
+      <c r="E85" s="34">
+        <v>2794</v>
+      </c>
+      <c r="F85" s="34">
+        <v>1013</v>
+      </c>
+      <c r="G85" s="34">
+        <v>2794</v>
+      </c>
+      <c r="H85" s="34">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B86" s="34">
+        <v>1013</v>
+      </c>
+      <c r="C86" s="34">
+        <v>2699</v>
+      </c>
+      <c r="D86" s="34">
+        <v>1013</v>
+      </c>
+      <c r="E86" s="34">
+        <v>2794</v>
+      </c>
+      <c r="F86" s="34">
+        <v>1013</v>
+      </c>
+      <c r="G86" s="34">
+        <v>2794</v>
+      </c>
+      <c r="H86" s="34">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A87" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="B87" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D87" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E87" s="34">
+        <v>24</v>
+      </c>
+      <c r="F87" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G87" s="34">
+        <v>24</v>
+      </c>
+      <c r="H87" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A88" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B88" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C88" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="D88" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E88" s="34">
+        <v>24</v>
+      </c>
+      <c r="F88" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G88" s="34">
+        <v>24</v>
+      </c>
+      <c r="H88" s="32" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A89" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="B89" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C89" s="34">
+        <v>4</v>
+      </c>
+      <c r="D89" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E89" s="34">
+        <v>45</v>
+      </c>
+      <c r="F89" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G89" s="34">
+        <v>45</v>
+      </c>
+      <c r="H89" s="34">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B90" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C90" s="34">
+        <v>4</v>
+      </c>
+      <c r="D90" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E90" s="34">
+        <v>45</v>
+      </c>
+      <c r="F90" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G90" s="34">
+        <v>45</v>
+      </c>
+      <c r="H90" s="34">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A91" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="B91" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C91" s="34">
+        <v>4</v>
+      </c>
+      <c r="D91" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="34">
+        <v>45</v>
+      </c>
+      <c r="F91" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="34">
+        <v>45</v>
+      </c>
+      <c r="H91" s="34">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B92" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C92" s="34">
+        <v>4</v>
+      </c>
+      <c r="D92" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E92" s="34">
+        <v>45</v>
+      </c>
+      <c r="F92" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G92" s="34">
+        <v>45</v>
+      </c>
+      <c r="H92" s="34">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A93" s="31" t="s">
+        <v>64</v>
+      </c>
+      <c r="B93" s="32"/>
+      <c r="C93" s="32"/>
+      <c r="D93" s="32"/>
+      <c r="E93" s="32"/>
+      <c r="F93" s="32"/>
+      <c r="G93" s="32"/>
+      <c r="H93" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A94" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="B94" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C94" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="D94" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E94" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F94" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G94" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H94" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B95" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="D95" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E95" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="F95" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G95" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="H95" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A96" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="B96" s="32"/>
+      <c r="C96" s="32"/>
+      <c r="D96" s="32"/>
+      <c r="E96" s="32"/>
+      <c r="F96" s="32"/>
+      <c r="G96" s="32"/>
+      <c r="H96" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A97" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="B97" s="34">
+        <v>189</v>
+      </c>
+      <c r="C97" s="34">
+        <v>661</v>
+      </c>
+      <c r="D97" s="34">
+        <v>124</v>
+      </c>
+      <c r="E97" s="34">
+        <v>465</v>
+      </c>
+      <c r="F97" s="34">
+        <v>123</v>
+      </c>
+      <c r="G97" s="34">
+        <v>460</v>
+      </c>
+      <c r="H97" s="34">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B98" s="34">
+        <v>189</v>
+      </c>
+      <c r="C98" s="34">
+        <v>661</v>
+      </c>
+      <c r="D98" s="34">
+        <v>124</v>
+      </c>
+      <c r="E98" s="34">
+        <v>465</v>
+      </c>
+      <c r="F98" s="34">
+        <v>123</v>
+      </c>
+      <c r="G98" s="34">
+        <v>460</v>
+      </c>
+      <c r="H98" s="34">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="B99" s="32"/>
+      <c r="C99" s="32"/>
+      <c r="D99" s="32"/>
+      <c r="E99" s="32"/>
+      <c r="F99" s="32"/>
+      <c r="G99" s="32"/>
+      <c r="H99" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A100" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="B100" s="34">
+        <v>2460</v>
+      </c>
+      <c r="C100" s="34">
+        <v>11764</v>
+      </c>
+      <c r="D100" s="34">
+        <v>2283</v>
+      </c>
+      <c r="E100" s="34">
+        <v>11068</v>
+      </c>
+      <c r="F100" s="34">
+        <v>2283</v>
+      </c>
+      <c r="G100" s="34">
+        <v>11068</v>
+      </c>
+      <c r="H100" s="34">
+        <v>5656</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B101" s="34">
+        <v>2460</v>
+      </c>
+      <c r="C101" s="34">
+        <v>11764</v>
+      </c>
+      <c r="D101" s="34">
+        <v>2283</v>
+      </c>
+      <c r="E101" s="34">
+        <v>11068</v>
+      </c>
+      <c r="F101" s="34">
+        <v>2283</v>
+      </c>
+      <c r="G101" s="34">
+        <v>11068</v>
+      </c>
+      <c r="H101" s="34">
+        <v>5656</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A102" s="31" t="s">
+        <v>70</v>
+      </c>
+      <c r="B102" s="32"/>
+      <c r="C102" s="32"/>
+      <c r="D102" s="32"/>
+      <c r="E102" s="32"/>
+      <c r="F102" s="32"/>
+      <c r="G102" s="32"/>
+      <c r="H102" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A103" s="31" t="s">
+        <v>71</v>
+      </c>
+      <c r="B103" s="32"/>
+      <c r="C103" s="32"/>
+      <c r="D103" s="32"/>
+      <c r="E103" s="32"/>
+      <c r="F103" s="32"/>
+      <c r="G103" s="32"/>
+      <c r="H103" s="32" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A104" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="B104" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C104" s="33">
+        <v>942069</v>
+      </c>
+      <c r="D104" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E104" s="33">
+        <v>801430</v>
+      </c>
+      <c r="F104" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G104" s="33">
+        <v>801430</v>
+      </c>
+      <c r="H104" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B105" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C105" s="33">
+        <v>942069</v>
+      </c>
+      <c r="D105" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E105" s="33">
+        <v>801430</v>
+      </c>
+      <c r="F105" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G105" s="33">
+        <v>801430</v>
+      </c>
+      <c r="H105" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A106" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="B106" s="33">
+        <v>253</v>
+      </c>
+      <c r="C106" s="33">
+        <v>1216.8</v>
+      </c>
+      <c r="D106" s="33">
+        <v>252</v>
+      </c>
+      <c r="E106" s="33">
+        <v>1211.8</v>
+      </c>
+      <c r="F106" s="33">
+        <v>252</v>
+      </c>
+      <c r="G106" s="33">
+        <v>1211.8</v>
+      </c>
+      <c r="H106" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A107" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B107" s="33">
+        <v>252.7</v>
+      </c>
+      <c r="C107" s="33">
+        <v>1199.4000000000001</v>
+      </c>
+      <c r="D107" s="33">
+        <v>251.7</v>
+      </c>
+      <c r="E107" s="33">
+        <v>1194.4000000000001</v>
+      </c>
+      <c r="F107" s="33">
+        <v>251.7</v>
+      </c>
+      <c r="G107" s="33">
+        <v>1194.4000000000001</v>
+      </c>
+      <c r="H107" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="B108" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C108" s="33">
+        <v>3.1</v>
+      </c>
+      <c r="D108" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E108" s="33">
+        <v>3.1</v>
+      </c>
+      <c r="F108" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G108" s="33">
+        <v>3.1</v>
+      </c>
+      <c r="H108" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A109" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="B109" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C109" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="D109" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E109" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="F109" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G109" s="33">
+        <v>3.7</v>
+      </c>
+      <c r="H109" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="B110" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C110" s="33">
+        <v>1</v>
+      </c>
+      <c r="D110" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E110" s="33">
+        <v>1</v>
+      </c>
+      <c r="F110" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G110" s="33">
+        <v>1</v>
+      </c>
+      <c r="H110" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="B111" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C111" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="D111" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E111" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="F111" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G111" s="33">
+        <v>1.2</v>
+      </c>
+      <c r="H111" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B112" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C112" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="D112" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E112" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="F112" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G112" s="33">
+        <v>0.5</v>
+      </c>
+      <c r="H112" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A113" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B113" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="C113" s="33">
+        <v>3.5</v>
+      </c>
+      <c r="D113" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="E113" s="33">
+        <v>3.5</v>
+      </c>
+      <c r="F113" s="33">
+        <v>0.1</v>
+      </c>
+      <c r="G113" s="33">
+        <v>3.5</v>
+      </c>
+      <c r="H113" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B114" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="33">
+        <v>2.6</v>
+      </c>
+      <c r="D114" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="E114" s="33">
+        <v>2.6</v>
+      </c>
+      <c r="F114" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="G114" s="33">
+        <v>2.6</v>
+      </c>
+      <c r="H114" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B115" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="C115" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D115" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="E115" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F115" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="G115" s="33">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H115" s="32" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A116" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="B116" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="C116" s="28">
+        <v>0.7</v>
+      </c>
+      <c r="D116" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="E116" s="28">
+        <v>0.7</v>
+      </c>
+      <c r="F116" s="28">
+        <v>0.1</v>
+      </c>
+      <c r="G116" s="28">
+        <v>0.7</v>
+      </c>
+      <c r="H116" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H120"/>
+  <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="30"/>
-[...5 lines deleted...]
-      <c r="H1" s="30"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="31"/>
-[...5 lines deleted...]
-      <c r="H2" s="31"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="37" t="s">
+        <v>87</v>
+      </c>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="42"/>
+      <c r="B5" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="44"/>
+      <c r="H5" s="45" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="42"/>
+      <c r="B6" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="45"/>
+    </row>
+    <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A7" s="42"/>
+      <c r="B7" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="G7" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="45"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="23"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A13" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="25">
+        <v>30</v>
+      </c>
+      <c r="C13" s="25">
+        <v>113</v>
+      </c>
+      <c r="D13" s="25">
+        <v>30</v>
+      </c>
+      <c r="E13" s="25">
+        <v>113</v>
+      </c>
+      <c r="F13" s="25">
+        <v>30</v>
+      </c>
+      <c r="G13" s="25">
+        <v>113</v>
+      </c>
+      <c r="H13" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="25">
+        <v>30</v>
+      </c>
+      <c r="C15" s="25">
+        <v>102</v>
+      </c>
+      <c r="D15" s="25">
+        <v>30</v>
+      </c>
+      <c r="E15" s="25">
+        <v>102</v>
+      </c>
+      <c r="F15" s="25">
+        <v>30</v>
+      </c>
+      <c r="G15" s="25">
+        <v>102</v>
+      </c>
+      <c r="H15" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="25">
+        <v>26.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="25">
+        <v>26.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="26">
+        <v>1044</v>
+      </c>
+      <c r="C20" s="26">
+        <v>4594</v>
+      </c>
+      <c r="D20" s="26">
+        <v>1039</v>
+      </c>
+      <c r="E20" s="26">
+        <v>4447</v>
+      </c>
+      <c r="F20" s="26">
+        <v>1039</v>
+      </c>
+      <c r="G20" s="26">
+        <v>4447</v>
+      </c>
+      <c r="H20" s="26">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="26">
+        <v>15</v>
+      </c>
+      <c r="C21" s="26">
+        <v>33</v>
+      </c>
+      <c r="D21" s="26">
+        <v>15</v>
+      </c>
+      <c r="E21" s="26">
+        <v>33</v>
+      </c>
+      <c r="F21" s="26">
+        <v>15</v>
+      </c>
+      <c r="G21" s="26">
+        <v>33</v>
+      </c>
+      <c r="H21" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="26">
+        <v>1029</v>
+      </c>
+      <c r="C22" s="26">
+        <v>4561</v>
+      </c>
+      <c r="D22" s="26">
+        <v>1024</v>
+      </c>
+      <c r="E22" s="26">
+        <v>4414</v>
+      </c>
+      <c r="F22" s="26">
+        <v>1024</v>
+      </c>
+      <c r="G22" s="26">
+        <v>4414</v>
+      </c>
+      <c r="H22" s="26">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A23" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="26">
+        <v>78</v>
+      </c>
+      <c r="C23" s="26">
+        <v>314</v>
+      </c>
+      <c r="D23" s="26">
+        <v>102</v>
+      </c>
+      <c r="E23" s="26">
+        <v>341</v>
+      </c>
+      <c r="F23" s="26">
+        <v>102</v>
+      </c>
+      <c r="G23" s="26">
+        <v>341</v>
+      </c>
+      <c r="H23" s="26">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="26">
+        <v>30</v>
+      </c>
+      <c r="C24" s="26">
+        <v>124</v>
+      </c>
+      <c r="D24" s="26">
+        <v>31</v>
+      </c>
+      <c r="E24" s="26">
+        <v>125</v>
+      </c>
+      <c r="F24" s="26">
+        <v>31</v>
+      </c>
+      <c r="G24" s="26">
+        <v>125</v>
+      </c>
+      <c r="H24" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="26">
+        <v>48</v>
+      </c>
+      <c r="C25" s="26">
+        <v>190</v>
+      </c>
+      <c r="D25" s="26">
+        <v>71</v>
+      </c>
+      <c r="E25" s="26">
+        <v>216</v>
+      </c>
+      <c r="F25" s="26">
+        <v>71</v>
+      </c>
+      <c r="G25" s="26">
+        <v>216</v>
+      </c>
+      <c r="H25" s="26">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="26">
+        <v>18843</v>
+      </c>
+      <c r="D26" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="26">
+        <v>21911</v>
+      </c>
+      <c r="F26" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="26">
+        <v>14109</v>
+      </c>
+      <c r="H26" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="26">
+        <v>18843</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="26">
+        <v>21900</v>
+      </c>
+      <c r="F27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="26">
+        <v>14098</v>
+      </c>
+      <c r="H27" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="26">
+        <v>6023</v>
+      </c>
+      <c r="C29" s="26">
+        <v>23403</v>
+      </c>
+      <c r="D29" s="26">
+        <v>7598</v>
+      </c>
+      <c r="E29" s="26">
+        <v>21087</v>
+      </c>
+      <c r="F29" s="26">
+        <v>3748</v>
+      </c>
+      <c r="G29" s="26">
+        <v>10844</v>
+      </c>
+      <c r="H29" s="26">
+        <v>13677</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="26">
+        <v>15150</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="26">
+        <v>14203</v>
+      </c>
+      <c r="F30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="26">
+        <v>4920</v>
+      </c>
+      <c r="H30" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F31" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A32" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="26">
+        <v>7521</v>
+      </c>
+      <c r="D32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="26">
+        <v>5924</v>
+      </c>
+      <c r="F32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="26">
+        <v>5924</v>
+      </c>
+      <c r="H32" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A33" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="26">
+        <v>8380</v>
+      </c>
+      <c r="C33" s="26">
+        <v>43283</v>
+      </c>
+      <c r="D33" s="26">
+        <v>8750</v>
+      </c>
+      <c r="E33" s="26">
+        <v>44820</v>
+      </c>
+      <c r="F33" s="26">
+        <v>8750</v>
+      </c>
+      <c r="G33" s="26">
+        <v>44820</v>
+      </c>
+      <c r="H33" s="26">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="26">
+        <v>7785</v>
+      </c>
+      <c r="C34" s="26">
+        <v>40391</v>
+      </c>
+      <c r="D34" s="26">
+        <v>8155</v>
+      </c>
+      <c r="E34" s="26">
+        <v>41928</v>
+      </c>
+      <c r="F34" s="26">
+        <v>8155</v>
+      </c>
+      <c r="G34" s="26">
+        <v>41928</v>
+      </c>
+      <c r="H34" s="26">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="26">
+        <v>595</v>
+      </c>
+      <c r="C35" s="26">
+        <v>2892</v>
+      </c>
+      <c r="D35" s="26">
+        <v>595</v>
+      </c>
+      <c r="E35" s="26">
+        <v>2892</v>
+      </c>
+      <c r="F35" s="26">
+        <v>595</v>
+      </c>
+      <c r="G35" s="26">
+        <v>2892</v>
+      </c>
+      <c r="H35" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="26">
+        <v>486</v>
+      </c>
+      <c r="C36" s="26">
+        <v>2140</v>
+      </c>
+      <c r="D36" s="26">
+        <v>258</v>
+      </c>
+      <c r="E36" s="26">
+        <v>1947</v>
+      </c>
+      <c r="F36" s="26">
+        <v>257</v>
+      </c>
+      <c r="G36" s="26">
+        <v>1929</v>
+      </c>
+      <c r="H36" s="26">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="26">
+        <v>417</v>
+      </c>
+      <c r="C37" s="26">
+        <v>1897</v>
+      </c>
+      <c r="D37" s="26">
+        <v>215</v>
+      </c>
+      <c r="E37" s="26">
+        <v>1725</v>
+      </c>
+      <c r="F37" s="26">
+        <v>214</v>
+      </c>
+      <c r="G37" s="26">
+        <v>1707</v>
+      </c>
+      <c r="H37" s="26">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B38" s="26">
+        <v>23</v>
+      </c>
+      <c r="C38" s="26">
+        <v>128</v>
+      </c>
+      <c r="D38" s="26">
+        <v>21</v>
+      </c>
+      <c r="E38" s="26">
+        <v>146</v>
+      </c>
+      <c r="F38" s="26">
+        <v>21</v>
+      </c>
+      <c r="G38" s="26">
+        <v>146</v>
+      </c>
+      <c r="H38" s="26">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="26">
+        <v>115</v>
+      </c>
+      <c r="D39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="26">
+        <v>76</v>
+      </c>
+      <c r="F39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="26">
+        <v>76</v>
+      </c>
+      <c r="H39" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="26">
+        <v>34588</v>
+      </c>
+      <c r="C40" s="26">
+        <v>180556</v>
+      </c>
+      <c r="D40" s="26">
+        <v>16705</v>
+      </c>
+      <c r="E40" s="26">
+        <v>111798</v>
+      </c>
+      <c r="F40" s="26">
+        <v>9680</v>
+      </c>
+      <c r="G40" s="26">
+        <v>66085</v>
+      </c>
+      <c r="H40" s="26">
+        <v>13051</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="26">
+        <v>14303</v>
+      </c>
+      <c r="C41" s="26">
+        <v>82205</v>
+      </c>
+      <c r="D41" s="26">
+        <v>10321</v>
+      </c>
+      <c r="E41" s="26">
+        <v>66442</v>
+      </c>
+      <c r="F41" s="26">
+        <v>4722</v>
+      </c>
+      <c r="G41" s="26">
+        <v>32617</v>
+      </c>
+      <c r="H41" s="26">
+        <v>6520</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="26">
+        <v>1841</v>
+      </c>
+      <c r="C42" s="26">
+        <v>11786</v>
+      </c>
+      <c r="D42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="26">
+        <v>7601</v>
+      </c>
+      <c r="F42" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H42" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="26">
+        <v>4233</v>
+      </c>
+      <c r="D43" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="26">
+        <v>4308</v>
+      </c>
+      <c r="F43" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="26">
+        <v>21</v>
+      </c>
+      <c r="H43" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="26">
+        <v>18359</v>
+      </c>
+      <c r="C44" s="26">
+        <v>82328</v>
+      </c>
+      <c r="D44" s="26">
+        <v>4956</v>
+      </c>
+      <c r="E44" s="26">
+        <v>33447</v>
+      </c>
+      <c r="F44" s="26">
+        <v>4956</v>
+      </c>
+      <c r="G44" s="26">
+        <v>33447</v>
+      </c>
+      <c r="H44" s="26">
+        <v>6477</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="26">
+        <v>4</v>
+      </c>
+      <c r="D45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="26">
+        <v>22</v>
+      </c>
+      <c r="C46" s="26">
+        <v>125</v>
+      </c>
+      <c r="D46" s="26">
+        <v>26</v>
+      </c>
+      <c r="E46" s="26">
+        <v>126</v>
+      </c>
+      <c r="F46" s="26">
+        <v>26</v>
+      </c>
+      <c r="G46" s="26">
+        <v>126</v>
+      </c>
+      <c r="H46" s="26">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B47" s="26">
+        <v>22</v>
+      </c>
+      <c r="C47" s="26">
+        <v>125</v>
+      </c>
+      <c r="D47" s="26">
+        <v>26</v>
+      </c>
+      <c r="E47" s="26">
+        <v>126</v>
+      </c>
+      <c r="F47" s="26">
+        <v>26</v>
+      </c>
+      <c r="G47" s="26">
+        <v>126</v>
+      </c>
+      <c r="H47" s="26">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="26">
+        <v>404</v>
+      </c>
+      <c r="C48" s="26">
+        <v>1907</v>
+      </c>
+      <c r="D48" s="26">
+        <v>404</v>
+      </c>
+      <c r="E48" s="26">
+        <v>1897</v>
+      </c>
+      <c r="F48" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="26">
+        <v>1895</v>
+      </c>
+      <c r="H48" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="26">
+        <v>1881</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="26">
+        <v>1881</v>
+      </c>
+      <c r="F49" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="26">
+        <v>1881</v>
+      </c>
+      <c r="H49" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B50" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="26">
+        <v>22</v>
+      </c>
+      <c r="D50" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="26">
+        <v>12</v>
+      </c>
+      <c r="F50" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G50" s="26">
+        <v>10</v>
+      </c>
+      <c r="H50" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C51" s="26">
+        <v>4</v>
+      </c>
+      <c r="D51" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E51" s="26">
+        <v>4</v>
+      </c>
+      <c r="F51" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G51" s="26">
+        <v>4</v>
+      </c>
+      <c r="H51" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B52" s="26">
+        <v>1819</v>
+      </c>
+      <c r="C52" s="26">
+        <v>9477</v>
+      </c>
+      <c r="D52" s="26">
+        <v>1769</v>
+      </c>
+      <c r="E52" s="26">
+        <v>9425</v>
+      </c>
+      <c r="F52" s="26">
+        <v>1769</v>
+      </c>
+      <c r="G52" s="26">
+        <v>9423</v>
+      </c>
+      <c r="H52" s="26">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53" s="26">
+        <v>1819</v>
+      </c>
+      <c r="C53" s="26">
+        <v>9477</v>
+      </c>
+      <c r="D53" s="26">
+        <v>1769</v>
+      </c>
+      <c r="E53" s="26">
+        <v>9425</v>
+      </c>
+      <c r="F53" s="26">
+        <v>1769</v>
+      </c>
+      <c r="G53" s="26">
+        <v>9423</v>
+      </c>
+      <c r="H53" s="26">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B54" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="26">
+        <v>423</v>
+      </c>
+      <c r="D54" s="26">
+        <v>48</v>
+      </c>
+      <c r="E54" s="26">
+        <v>344</v>
+      </c>
+      <c r="F54" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G54" s="26">
+        <v>252</v>
+      </c>
+      <c r="H54" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="26">
+        <v>423</v>
+      </c>
+      <c r="D55" s="26">
+        <v>48</v>
+      </c>
+      <c r="E55" s="26">
+        <v>344</v>
+      </c>
+      <c r="F55" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G55" s="26">
+        <v>252</v>
+      </c>
+      <c r="H55" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B56" s="23"/>
+      <c r="C56" s="23"/>
+      <c r="D56" s="23"/>
+      <c r="E56" s="23"/>
+      <c r="F56" s="23"/>
+      <c r="G56" s="23"/>
+      <c r="H56" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B57" s="25">
+        <v>917.8</v>
+      </c>
+      <c r="C57" s="25">
+        <v>4790</v>
+      </c>
+      <c r="D57" s="25">
+        <v>1233.5999999999999</v>
+      </c>
+      <c r="E57" s="25">
+        <v>4411.3999999999996</v>
+      </c>
+      <c r="F57" s="25">
+        <v>1223.9000000000001</v>
+      </c>
+      <c r="G57" s="25">
+        <v>4380.5</v>
+      </c>
+      <c r="H57" s="25">
+        <v>389.4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58" s="25">
+        <v>917.8</v>
+      </c>
+      <c r="C58" s="25">
+        <v>4790</v>
+      </c>
+      <c r="D58" s="25">
+        <v>1233.5999999999999</v>
+      </c>
+      <c r="E58" s="25">
+        <v>4411.3999999999996</v>
+      </c>
+      <c r="F58" s="25">
+        <v>1223.9000000000001</v>
+      </c>
+      <c r="G58" s="25">
+        <v>4380.5</v>
+      </c>
+      <c r="H58" s="25">
+        <v>389.4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A60" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="23"/>
+      <c r="C60" s="23"/>
+      <c r="D60" s="23"/>
+      <c r="E60" s="23"/>
+      <c r="F60" s="23"/>
+      <c r="G60" s="23"/>
+      <c r="H60" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="23"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A62" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B62" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E62" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F62" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G62" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H62" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A63" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B63" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E63" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F63" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G63" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H63" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B64" s="23"/>
+      <c r="C64" s="23"/>
+      <c r="D64" s="23"/>
+      <c r="E64" s="23"/>
+      <c r="F64" s="23"/>
+      <c r="G64" s="23"/>
+      <c r="H64" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A65" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B65" s="23"/>
+      <c r="C65" s="23"/>
+      <c r="D65" s="23"/>
+      <c r="E65" s="23"/>
+      <c r="F65" s="23"/>
+      <c r="G65" s="23"/>
+      <c r="H65" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A66" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B66" s="23"/>
+      <c r="C66" s="23"/>
+      <c r="D66" s="23"/>
+      <c r="E66" s="23"/>
+      <c r="F66" s="23"/>
+      <c r="G66" s="23"/>
+      <c r="H66" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A67" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B67" s="23"/>
+      <c r="C67" s="23"/>
+      <c r="D67" s="23"/>
+      <c r="E67" s="23"/>
+      <c r="F67" s="23"/>
+      <c r="G67" s="23"/>
+      <c r="H67" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A68" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B68" s="23"/>
+      <c r="C68" s="23"/>
+      <c r="D68" s="23"/>
+      <c r="E68" s="23"/>
+      <c r="F68" s="23"/>
+      <c r="G68" s="23"/>
+      <c r="H68" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B69" s="23"/>
+      <c r="C69" s="23"/>
+      <c r="D69" s="23"/>
+      <c r="E69" s="23"/>
+      <c r="F69" s="23"/>
+      <c r="G69" s="23"/>
+      <c r="H69" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A70" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="23"/>
+      <c r="C70" s="23"/>
+      <c r="D70" s="23"/>
+      <c r="E70" s="23"/>
+      <c r="F70" s="23"/>
+      <c r="G70" s="23"/>
+      <c r="H70" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A71" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B71" s="26">
+        <v>73041</v>
+      </c>
+      <c r="C71" s="26">
+        <v>197899</v>
+      </c>
+      <c r="D71" s="26">
+        <v>5268</v>
+      </c>
+      <c r="E71" s="26">
+        <v>111478</v>
+      </c>
+      <c r="F71" s="26">
+        <v>5268</v>
+      </c>
+      <c r="G71" s="26">
+        <v>111478</v>
+      </c>
+      <c r="H71" s="26">
+        <v>280811</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A72" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B72" s="26">
+        <v>73041</v>
+      </c>
+      <c r="C72" s="26">
+        <v>197899</v>
+      </c>
+      <c r="D72" s="26">
+        <v>5268</v>
+      </c>
+      <c r="E72" s="26">
+        <v>111478</v>
+      </c>
+      <c r="F72" s="26">
+        <v>5268</v>
+      </c>
+      <c r="G72" s="26">
+        <v>111478</v>
+      </c>
+      <c r="H72" s="26">
+        <v>280811</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A73" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73" s="23"/>
+      <c r="C73" s="23"/>
+      <c r="D73" s="23"/>
+      <c r="E73" s="23"/>
+      <c r="F73" s="23"/>
+      <c r="G73" s="23"/>
+      <c r="H73" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A74" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B74" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="26">
+        <v>17650</v>
+      </c>
+      <c r="D74" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E74" s="26">
+        <v>17225</v>
+      </c>
+      <c r="F74" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G74" s="26">
+        <v>17225</v>
+      </c>
+      <c r="H74" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B75" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C75" s="26">
+        <v>17650</v>
+      </c>
+      <c r="D75" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E75" s="26">
+        <v>17225</v>
+      </c>
+      <c r="F75" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G75" s="26">
+        <v>17225</v>
+      </c>
+      <c r="H75" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A76" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H76" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H77" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A78" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B78" s="26">
+        <v>11728</v>
+      </c>
+      <c r="C78" s="26">
+        <v>58654</v>
+      </c>
+      <c r="D78" s="26">
+        <v>8974</v>
+      </c>
+      <c r="E78" s="26">
+        <v>45953</v>
+      </c>
+      <c r="F78" s="26">
+        <v>8974</v>
+      </c>
+      <c r="G78" s="26">
+        <v>45953</v>
+      </c>
+      <c r="H78" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A79" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B79" s="26">
+        <v>11728</v>
+      </c>
+      <c r="C79" s="26">
+        <v>58654</v>
+      </c>
+      <c r="D79" s="26">
+        <v>8974</v>
+      </c>
+      <c r="E79" s="26">
+        <v>45953</v>
+      </c>
+      <c r="F79" s="26">
+        <v>8974</v>
+      </c>
+      <c r="G79" s="26">
+        <v>45953</v>
+      </c>
+      <c r="H79" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A80" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="B80" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="25">
         <v>86</v>
       </c>
-      <c r="B3" s="32"/>
-[...15 lines deleted...]
-      <c r="F5" s="35" t="s">
+      <c r="D80" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E80" s="25">
+        <v>122</v>
+      </c>
+      <c r="F80" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G80" s="25">
+        <v>122</v>
+      </c>
+      <c r="H80" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A81" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B81" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C81" s="25">
+        <v>86</v>
+      </c>
+      <c r="D81" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E81" s="25">
+        <v>122</v>
+      </c>
+      <c r="F81" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G81" s="25">
+        <v>122</v>
+      </c>
+      <c r="H81" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B82" s="23"/>
+      <c r="C82" s="23"/>
+      <c r="D82" s="23"/>
+      <c r="E82" s="23"/>
+      <c r="F82" s="23"/>
+      <c r="G82" s="23"/>
+      <c r="H82" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A83" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B83" s="23"/>
+      <c r="C83" s="23"/>
+      <c r="D83" s="23"/>
+      <c r="E83" s="23"/>
+      <c r="F83" s="23"/>
+      <c r="G83" s="23"/>
+      <c r="H83" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A84" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B84" s="23"/>
+      <c r="C84" s="23"/>
+      <c r="D84" s="23"/>
+      <c r="E84" s="23"/>
+      <c r="F84" s="23"/>
+      <c r="G84" s="23"/>
+      <c r="H84" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A85" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B85" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E85" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F85" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G85" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H85" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B86" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C86" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E86" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F86" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G86" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H86" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A87" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B87" s="23"/>
+      <c r="C87" s="23"/>
+      <c r="D87" s="23"/>
+      <c r="E87" s="23"/>
+      <c r="F87" s="23"/>
+      <c r="G87" s="23"/>
+      <c r="H87" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A88" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B88" s="23"/>
+      <c r="C88" s="23"/>
+      <c r="D88" s="23"/>
+      <c r="E88" s="23"/>
+      <c r="F88" s="23"/>
+      <c r="G88" s="23"/>
+      <c r="H88" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A89" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B89" s="26">
+        <v>761</v>
+      </c>
+      <c r="C89" s="26">
+        <v>3460</v>
+      </c>
+      <c r="D89" s="26">
+        <v>600</v>
+      </c>
+      <c r="E89" s="26">
+        <v>3394</v>
+      </c>
+      <c r="F89" s="26">
+        <v>576</v>
+      </c>
+      <c r="G89" s="26">
+        <v>3370</v>
+      </c>
+      <c r="H89" s="26">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B90" s="26">
+        <v>761</v>
+      </c>
+      <c r="C90" s="26">
+        <v>3460</v>
+      </c>
+      <c r="D90" s="26">
+        <v>600</v>
+      </c>
+      <c r="E90" s="26">
+        <v>3394</v>
+      </c>
+      <c r="F90" s="26">
+        <v>576</v>
+      </c>
+      <c r="G90" s="26">
+        <v>3370</v>
+      </c>
+      <c r="H90" s="26">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A91" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="B91" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="26">
+        <v>25</v>
+      </c>
+      <c r="D91" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="26">
+        <v>32</v>
+      </c>
+      <c r="F91" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="26">
+        <v>32</v>
+      </c>
+      <c r="H91" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B92" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C92" s="26">
+        <v>25</v>
+      </c>
+      <c r="D92" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E92" s="26">
+        <v>32</v>
+      </c>
+      <c r="F92" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G92" s="26">
+        <v>32</v>
+      </c>
+      <c r="H92" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A93" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="B93" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C93" s="26">
         <v>4</v>
       </c>
-      <c r="G5" s="35"/>
-[...117 lines deleted...]
-      <c r="C13" s="40">
+      <c r="D93" s="26">
+        <v>1</v>
+      </c>
+      <c r="E93" s="26">
+        <v>46</v>
+      </c>
+      <c r="F93" s="26">
+        <v>1</v>
+      </c>
+      <c r="G93" s="26">
+        <v>46</v>
+      </c>
+      <c r="H93" s="26">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A94" s="24" t="s">
         <v>83</v>
       </c>
-      <c r="D13" s="40">
-[...2 lines deleted...]
-      <c r="E13" s="40">
+      <c r="B94" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C94" s="26">
+        <v>4</v>
+      </c>
+      <c r="D94" s="26">
+        <v>1</v>
+      </c>
+      <c r="E94" s="26">
+        <v>46</v>
+      </c>
+      <c r="F94" s="26">
+        <v>1</v>
+      </c>
+      <c r="G94" s="26">
+        <v>46</v>
+      </c>
+      <c r="H94" s="26">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A95" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B95" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="26">
+        <v>4</v>
+      </c>
+      <c r="D95" s="26">
+        <v>1</v>
+      </c>
+      <c r="E95" s="26">
+        <v>46</v>
+      </c>
+      <c r="F95" s="26">
+        <v>1</v>
+      </c>
+      <c r="G95" s="26">
+        <v>46</v>
+      </c>
+      <c r="H95" s="26">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A96" s="24" t="s">
         <v>83</v>
       </c>
-      <c r="F13" s="40">
-[...2 lines deleted...]
-      <c r="G13" s="40">
+      <c r="B96" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C96" s="26">
+        <v>4</v>
+      </c>
+      <c r="D96" s="26">
+        <v>1</v>
+      </c>
+      <c r="E96" s="26">
+        <v>46</v>
+      </c>
+      <c r="F96" s="26">
+        <v>1</v>
+      </c>
+      <c r="G96" s="26">
+        <v>46</v>
+      </c>
+      <c r="H96" s="26">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A97" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="B97" s="23"/>
+      <c r="C97" s="23"/>
+      <c r="D97" s="23"/>
+      <c r="E97" s="23"/>
+      <c r="F97" s="23"/>
+      <c r="G97" s="23"/>
+      <c r="H97" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A98" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="B98" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C98" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D98" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E98" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F98" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G98" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H98" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="24" t="s">
         <v>83</v>
       </c>
-      <c r="H13" s="39" t="s">
-[...30 lines deleted...]
-      <c r="A15" s="37" t="s">
+      <c r="B99" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C99" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D99" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E99" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F99" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G99" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H99" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A100" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B100" s="23"/>
+      <c r="C100" s="23"/>
+      <c r="D100" s="23"/>
+      <c r="E100" s="23"/>
+      <c r="F100" s="23"/>
+      <c r="G100" s="23"/>
+      <c r="H100" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B101" s="26">
+        <v>194</v>
+      </c>
+      <c r="C101" s="26">
+        <v>855</v>
+      </c>
+      <c r="D101" s="26">
+        <v>336</v>
+      </c>
+      <c r="E101" s="26">
+        <v>801</v>
+      </c>
+      <c r="F101" s="26">
+        <v>333</v>
+      </c>
+      <c r="G101" s="26">
+        <v>793</v>
+      </c>
+      <c r="H101" s="26">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B102" s="26">
+        <v>194</v>
+      </c>
+      <c r="C102" s="26">
+        <v>855</v>
+      </c>
+      <c r="D102" s="26">
+        <v>336</v>
+      </c>
+      <c r="E102" s="26">
+        <v>801</v>
+      </c>
+      <c r="F102" s="26">
+        <v>333</v>
+      </c>
+      <c r="G102" s="26">
+        <v>793</v>
+      </c>
+      <c r="H102" s="26">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A103" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B103" s="23"/>
+      <c r="C103" s="23"/>
+      <c r="D103" s="23"/>
+      <c r="E103" s="23"/>
+      <c r="F103" s="23"/>
+      <c r="G103" s="23"/>
+      <c r="H103" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A104" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B104" s="26">
+        <v>1490</v>
+      </c>
+      <c r="C104" s="26">
+        <v>13254</v>
+      </c>
+      <c r="D104" s="26">
+        <v>1912</v>
+      </c>
+      <c r="E104" s="26">
+        <v>12980</v>
+      </c>
+      <c r="F104" s="26">
+        <v>1912</v>
+      </c>
+      <c r="G104" s="26">
+        <v>12980</v>
+      </c>
+      <c r="H104" s="26">
+        <v>5234</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B105" s="26">
+        <v>1490</v>
+      </c>
+      <c r="C105" s="26">
+        <v>13254</v>
+      </c>
+      <c r="D105" s="26">
+        <v>1912</v>
+      </c>
+      <c r="E105" s="26">
+        <v>12980</v>
+      </c>
+      <c r="F105" s="26">
+        <v>1912</v>
+      </c>
+      <c r="G105" s="26">
+        <v>12980</v>
+      </c>
+      <c r="H105" s="26">
+        <v>5234</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A106" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B106" s="23"/>
+      <c r="C106" s="23"/>
+      <c r="D106" s="23"/>
+      <c r="E106" s="23"/>
+      <c r="F106" s="23"/>
+      <c r="G106" s="23"/>
+      <c r="H106" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A107" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B107" s="23"/>
+      <c r="C107" s="23"/>
+      <c r="D107" s="23"/>
+      <c r="E107" s="23"/>
+      <c r="F107" s="23"/>
+      <c r="G107" s="23"/>
+      <c r="H107" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A108" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="B108" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="25">
+        <v>1117665</v>
+      </c>
+      <c r="D108" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E108" s="25">
+        <v>950946</v>
+      </c>
+      <c r="F108" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G108" s="25">
+        <v>950946</v>
+      </c>
+      <c r="H108" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A109" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B109" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="25">
+        <v>1117665</v>
+      </c>
+      <c r="D109" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E109" s="25">
+        <v>950946</v>
+      </c>
+      <c r="F109" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G109" s="25">
+        <v>950946</v>
+      </c>
+      <c r="H109" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A110" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B110" s="25">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="C110" s="25">
+        <v>1377.1</v>
+      </c>
+      <c r="D110" s="25">
+        <v>159.30000000000001</v>
+      </c>
+      <c r="E110" s="25">
+        <v>1371.1</v>
+      </c>
+      <c r="F110" s="25">
+        <v>159.30000000000001</v>
+      </c>
+      <c r="G110" s="25">
+        <v>1371.1</v>
+      </c>
+      <c r="H110" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B111" s="25">
+        <v>157.6</v>
+      </c>
+      <c r="C111" s="25">
+        <v>1357</v>
+      </c>
+      <c r="D111" s="25">
+        <v>156.6</v>
+      </c>
+      <c r="E111" s="25">
+        <v>1351</v>
+      </c>
+      <c r="F111" s="25">
+        <v>156.6</v>
+      </c>
+      <c r="G111" s="25">
+        <v>1351</v>
+      </c>
+      <c r="H111" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B112" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="D112" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="F112" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G112" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="H112" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A113" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B113" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="D113" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E113" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="F113" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G113" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="H113" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="24" t="s">
         <v>78</v>
       </c>
-      <c r="B15" s="40">
-[...48 lines deleted...]
-      <c r="A17" s="37" t="s">
+      <c r="B114" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="D114" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E114" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="F114" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G114" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="H114" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B115" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="D115" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="F115" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G115" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="H115" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B116" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C116" s="25">
+        <v>0.6</v>
+      </c>
+      <c r="D116" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E116" s="25">
+        <v>0.6</v>
+      </c>
+      <c r="F116" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G116" s="25">
+        <v>0.6</v>
+      </c>
+      <c r="H116" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B117" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="C117" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="D117" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="E117" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="F117" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="G117" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="H117" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="39" t="s">
-[...362 lines deleted...]
-      <c r="A32" s="37" t="s">
+      <c r="B118" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="C118" s="25">
+        <v>3.1</v>
+      </c>
+      <c r="D118" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="E118" s="25">
+        <v>3.1</v>
+      </c>
+      <c r="F118" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="G118" s="25">
+        <v>3.1</v>
+      </c>
+      <c r="H118" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B119" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C119" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D119" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E119" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F119" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G119" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H119" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A120" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B32" s="39" t="s">
-[...1922 lines deleted...]
-      <c r="C116" s="28">
+      <c r="B120" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C120" s="28">
         <v>0.7</v>
       </c>
-      <c r="D116" s="28">
-[...2 lines deleted...]
-      <c r="E116" s="28">
+      <c r="D120" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E120" s="28">
         <v>0.7</v>
       </c>
-      <c r="F116" s="28">
-[...2 lines deleted...]
-      <c r="G116" s="28">
+      <c r="F120" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G120" s="28">
         <v>0.7</v>
       </c>
-      <c r="H116" s="29" t="s">
+      <c r="H120" s="29" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>January</vt:lpstr>
       <vt:lpstr>February</vt:lpstr>
       <vt:lpstr>March</vt:lpstr>
       <vt:lpstr>April</vt:lpstr>
+      <vt:lpstr>May</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>