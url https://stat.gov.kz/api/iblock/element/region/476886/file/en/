--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -1,68 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450" activeTab="4"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="January" sheetId="32" r:id="rId1"/>
     <sheet name="February" sheetId="33" r:id="rId2"/>
     <sheet name="March" sheetId="34" r:id="rId3"/>
     <sheet name="April" sheetId="35" r:id="rId4"/>
     <sheet name="May" sheetId="36" r:id="rId5"/>
+    <sheet name="June" sheetId="37" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1833" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2200" uniqueCount="91">
   <si>
     <t>x</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan</t>
   </si>
   <si>
     <t>Production volume</t>
   </si>
   <si>
     <t>Shipped products to the domestic market</t>
   </si>
   <si>
     <t>produced for</t>
   </si>
   <si>
     <t>reporting month</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
@@ -289,50 +291,53 @@
   </si>
   <si>
     <t>for January 2026 *</t>
   </si>
   <si>
     <t>Petropavl c.a.</t>
   </si>
   <si>
     <t>for January-Feruary 2026</t>
   </si>
   <si>
     <t>for January-March 2026</t>
   </si>
   <si>
     <t>for January-April 2026</t>
   </si>
   <si>
     <t>for January-May 2026</t>
   </si>
   <si>
     <t>Other outerwear, except knitted, for men or boys, Thing</t>
   </si>
   <si>
     <t>Prefabricated concrete construction structures, Ton (metric)</t>
   </si>
+  <si>
+    <t>for January-June 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -440,51 +445,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -542,100 +547,118 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -894,136 +917,136 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H118"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="35"/>
-[...5 lines deleted...]
-      <c r="H1" s="35"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="36"/>
-[...5 lines deleted...]
-      <c r="H2" s="36"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" ht="14.45" x14ac:dyDescent="0.3">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="B3" s="37"/>
-[...5 lines deleted...]
-      <c r="H3" s="37"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
     </row>
     <row r="5" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="42"/>
+      <c r="H5" s="43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="41"/>
+      <c r="B6" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="42"/>
+      <c r="D6" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="41"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="43"/>
     </row>
     <row r="7" spans="1:8" s="7" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-      <c r="A7" s="39"/>
+      <c r="A7" s="41"/>
       <c r="B7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="41"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:8" s="7" customFormat="1" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8" s="7" customFormat="1" ht="14.45" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
@@ -3447,179 +3470,179 @@
       <c r="C115" s="10">
         <v>0.4</v>
       </c>
       <c r="D115" s="10">
         <v>0.4</v>
       </c>
       <c r="E115" s="10">
         <v>0.4</v>
       </c>
       <c r="F115" s="10">
         <v>0.4</v>
       </c>
       <c r="G115" s="10">
         <v>0.4</v>
       </c>
       <c r="H115" s="11" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="38" t="s">
+      <c r="A118" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="B118" s="38"/>
-[...5 lines deleted...]
-      <c r="H118" s="38"/>
+      <c r="B118" s="40"/>
+      <c r="C118" s="40"/>
+      <c r="D118" s="40"/>
+      <c r="E118" s="40"/>
+      <c r="F118" s="40"/>
+      <c r="G118" s="40"/>
+      <c r="H118" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A118:H118"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="35"/>
-[...5 lines deleted...]
-      <c r="H1" s="35"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="36"/>
-[...5 lines deleted...]
-      <c r="H2" s="36"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="B3" s="37"/>
-[...5 lines deleted...]
-      <c r="H3" s="37"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="42"/>
+      <c r="H5" s="43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="41"/>
+      <c r="B6" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="42"/>
+      <c r="D6" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="41"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="43"/>
     </row>
     <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
-      <c r="A7" s="39"/>
+      <c r="A7" s="41"/>
       <c r="B7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="41"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="16"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
@@ -6094,136 +6117,136 @@
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="35"/>
-[...5 lines deleted...]
-      <c r="H1" s="35"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="36"/>
-[...5 lines deleted...]
-      <c r="H2" s="36"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="B3" s="37"/>
-[...5 lines deleted...]
-      <c r="H3" s="37"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="42"/>
+      <c r="H5" s="43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="41"/>
+      <c r="B6" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="42"/>
+      <c r="D6" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="41"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="43"/>
     </row>
     <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
-      <c r="A7" s="39"/>
+      <c r="A7" s="41"/>
       <c r="B7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="41"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="21"/>
       <c r="C8" s="21"/>
       <c r="D8" s="21"/>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="22" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
@@ -8698,136 +8721,136 @@
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="35"/>
-[...5 lines deleted...]
-      <c r="H1" s="35"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="36"/>
-[...5 lines deleted...]
-      <c r="H2" s="36"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="B3" s="37"/>
-[...5 lines deleted...]
-      <c r="H3" s="37"/>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="39"/>
-      <c r="B5" s="40" t="s">
+      <c r="A5" s="41"/>
+      <c r="B5" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="40"/>
-[...2 lines deleted...]
-      <c r="F5" s="40" t="s">
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="41" t="s">
+      <c r="G5" s="42"/>
+      <c r="H5" s="43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="39"/>
-      <c r="B6" s="40" t="s">
+      <c r="A6" s="41"/>
+      <c r="B6" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="40"/>
-      <c r="D6" s="40" t="s">
+      <c r="C6" s="42"/>
+      <c r="D6" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="40"/>
-[...2 lines deleted...]
-      <c r="H6" s="41"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="43"/>
     </row>
     <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
-      <c r="A7" s="39"/>
+      <c r="A7" s="41"/>
       <c r="B7" s="19" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="41"/>
+      <c r="H7" s="43"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="32"/>
       <c r="C8" s="32"/>
       <c r="D8" s="32"/>
       <c r="E8" s="32"/>
       <c r="F8" s="32"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="31" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="32"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
@@ -11291,2709 +11314,5417 @@
       </c>
       <c r="H116" s="29" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H120"/>
   <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:H7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="8" width="12.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A2" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3" s="39" t="s">
+        <v>87</v>
+      </c>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" s="44"/>
+      <c r="B5" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="45"/>
+      <c r="H5" s="46" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" s="44"/>
+      <c r="B6" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="46"/>
+    </row>
+    <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A7" s="44"/>
+      <c r="B7" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="G7" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="46"/>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="23"/>
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="23"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A13" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="25">
+        <v>30</v>
+      </c>
+      <c r="C13" s="25">
+        <v>113</v>
+      </c>
+      <c r="D13" s="25">
+        <v>30</v>
+      </c>
+      <c r="E13" s="25">
+        <v>113</v>
+      </c>
+      <c r="F13" s="25">
+        <v>30</v>
+      </c>
+      <c r="G13" s="25">
+        <v>113</v>
+      </c>
+      <c r="H13" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="25">
+        <v>30</v>
+      </c>
+      <c r="C15" s="25">
+        <v>102</v>
+      </c>
+      <c r="D15" s="25">
+        <v>30</v>
+      </c>
+      <c r="E15" s="25">
+        <v>102</v>
+      </c>
+      <c r="F15" s="25">
+        <v>30</v>
+      </c>
+      <c r="G15" s="25">
+        <v>102</v>
+      </c>
+      <c r="H15" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="25">
+        <v>26.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="25">
+        <v>26.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="26">
+        <v>1044</v>
+      </c>
+      <c r="C20" s="26">
+        <v>4594</v>
+      </c>
+      <c r="D20" s="26">
+        <v>1039</v>
+      </c>
+      <c r="E20" s="26">
+        <v>4447</v>
+      </c>
+      <c r="F20" s="26">
+        <v>1039</v>
+      </c>
+      <c r="G20" s="26">
+        <v>4447</v>
+      </c>
+      <c r="H20" s="26">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="26">
+        <v>15</v>
+      </c>
+      <c r="C21" s="26">
+        <v>33</v>
+      </c>
+      <c r="D21" s="26">
+        <v>15</v>
+      </c>
+      <c r="E21" s="26">
+        <v>33</v>
+      </c>
+      <c r="F21" s="26">
+        <v>15</v>
+      </c>
+      <c r="G21" s="26">
+        <v>33</v>
+      </c>
+      <c r="H21" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="26">
+        <v>1029</v>
+      </c>
+      <c r="C22" s="26">
+        <v>4561</v>
+      </c>
+      <c r="D22" s="26">
+        <v>1024</v>
+      </c>
+      <c r="E22" s="26">
+        <v>4414</v>
+      </c>
+      <c r="F22" s="26">
+        <v>1024</v>
+      </c>
+      <c r="G22" s="26">
+        <v>4414</v>
+      </c>
+      <c r="H22" s="26">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A23" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="26">
+        <v>78</v>
+      </c>
+      <c r="C23" s="26">
+        <v>314</v>
+      </c>
+      <c r="D23" s="26">
+        <v>102</v>
+      </c>
+      <c r="E23" s="26">
+        <v>341</v>
+      </c>
+      <c r="F23" s="26">
+        <v>102</v>
+      </c>
+      <c r="G23" s="26">
+        <v>341</v>
+      </c>
+      <c r="H23" s="26">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="26">
+        <v>30</v>
+      </c>
+      <c r="C24" s="26">
+        <v>124</v>
+      </c>
+      <c r="D24" s="26">
+        <v>31</v>
+      </c>
+      <c r="E24" s="26">
+        <v>125</v>
+      </c>
+      <c r="F24" s="26">
+        <v>31</v>
+      </c>
+      <c r="G24" s="26">
+        <v>125</v>
+      </c>
+      <c r="H24" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="26">
+        <v>48</v>
+      </c>
+      <c r="C25" s="26">
+        <v>190</v>
+      </c>
+      <c r="D25" s="26">
+        <v>71</v>
+      </c>
+      <c r="E25" s="26">
+        <v>216</v>
+      </c>
+      <c r="F25" s="26">
+        <v>71</v>
+      </c>
+      <c r="G25" s="26">
+        <v>216</v>
+      </c>
+      <c r="H25" s="26">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="26">
+        <v>18843</v>
+      </c>
+      <c r="D26" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="26">
+        <v>21911</v>
+      </c>
+      <c r="F26" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="26">
+        <v>14109</v>
+      </c>
+      <c r="H26" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="26">
+        <v>18843</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="26">
+        <v>21900</v>
+      </c>
+      <c r="F27" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="26">
+        <v>14098</v>
+      </c>
+      <c r="H27" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="26">
+        <v>6023</v>
+      </c>
+      <c r="C29" s="26">
+        <v>23403</v>
+      </c>
+      <c r="D29" s="26">
+        <v>7598</v>
+      </c>
+      <c r="E29" s="26">
+        <v>21087</v>
+      </c>
+      <c r="F29" s="26">
+        <v>3748</v>
+      </c>
+      <c r="G29" s="26">
+        <v>10844</v>
+      </c>
+      <c r="H29" s="26">
+        <v>13677</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="26">
+        <v>15150</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="26">
+        <v>14203</v>
+      </c>
+      <c r="F30" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="26">
+        <v>4920</v>
+      </c>
+      <c r="H30" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F31" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G31" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H31" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A32" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C32" s="26">
+        <v>7521</v>
+      </c>
+      <c r="D32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="26">
+        <v>5924</v>
+      </c>
+      <c r="F32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="26">
+        <v>5924</v>
+      </c>
+      <c r="H32" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A33" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="26">
+        <v>8380</v>
+      </c>
+      <c r="C33" s="26">
+        <v>43283</v>
+      </c>
+      <c r="D33" s="26">
+        <v>8750</v>
+      </c>
+      <c r="E33" s="26">
+        <v>44820</v>
+      </c>
+      <c r="F33" s="26">
+        <v>8750</v>
+      </c>
+      <c r="G33" s="26">
+        <v>44820</v>
+      </c>
+      <c r="H33" s="26">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="26">
+        <v>7785</v>
+      </c>
+      <c r="C34" s="26">
+        <v>40391</v>
+      </c>
+      <c r="D34" s="26">
+        <v>8155</v>
+      </c>
+      <c r="E34" s="26">
+        <v>41928</v>
+      </c>
+      <c r="F34" s="26">
+        <v>8155</v>
+      </c>
+      <c r="G34" s="26">
+        <v>41928</v>
+      </c>
+      <c r="H34" s="26">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="26">
+        <v>595</v>
+      </c>
+      <c r="C35" s="26">
+        <v>2892</v>
+      </c>
+      <c r="D35" s="26">
+        <v>595</v>
+      </c>
+      <c r="E35" s="26">
+        <v>2892</v>
+      </c>
+      <c r="F35" s="26">
+        <v>595</v>
+      </c>
+      <c r="G35" s="26">
+        <v>2892</v>
+      </c>
+      <c r="H35" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="26">
+        <v>486</v>
+      </c>
+      <c r="C36" s="26">
+        <v>2140</v>
+      </c>
+      <c r="D36" s="26">
+        <v>258</v>
+      </c>
+      <c r="E36" s="26">
+        <v>1947</v>
+      </c>
+      <c r="F36" s="26">
+        <v>257</v>
+      </c>
+      <c r="G36" s="26">
+        <v>1929</v>
+      </c>
+      <c r="H36" s="26">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="26">
+        <v>417</v>
+      </c>
+      <c r="C37" s="26">
+        <v>1897</v>
+      </c>
+      <c r="D37" s="26">
+        <v>215</v>
+      </c>
+      <c r="E37" s="26">
+        <v>1725</v>
+      </c>
+      <c r="F37" s="26">
+        <v>214</v>
+      </c>
+      <c r="G37" s="26">
+        <v>1707</v>
+      </c>
+      <c r="H37" s="26">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B38" s="26">
+        <v>23</v>
+      </c>
+      <c r="C38" s="26">
+        <v>128</v>
+      </c>
+      <c r="D38" s="26">
+        <v>21</v>
+      </c>
+      <c r="E38" s="26">
+        <v>146</v>
+      </c>
+      <c r="F38" s="26">
+        <v>21</v>
+      </c>
+      <c r="G38" s="26">
+        <v>146</v>
+      </c>
+      <c r="H38" s="26">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="26">
+        <v>115</v>
+      </c>
+      <c r="D39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="26">
+        <v>76</v>
+      </c>
+      <c r="F39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="26">
+        <v>76</v>
+      </c>
+      <c r="H39" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="26">
+        <v>34588</v>
+      </c>
+      <c r="C40" s="26">
+        <v>180556</v>
+      </c>
+      <c r="D40" s="26">
+        <v>16705</v>
+      </c>
+      <c r="E40" s="26">
+        <v>111798</v>
+      </c>
+      <c r="F40" s="26">
+        <v>9680</v>
+      </c>
+      <c r="G40" s="26">
+        <v>66085</v>
+      </c>
+      <c r="H40" s="26">
+        <v>13051</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="26">
+        <v>14303</v>
+      </c>
+      <c r="C41" s="26">
+        <v>82205</v>
+      </c>
+      <c r="D41" s="26">
+        <v>10321</v>
+      </c>
+      <c r="E41" s="26">
+        <v>66442</v>
+      </c>
+      <c r="F41" s="26">
+        <v>4722</v>
+      </c>
+      <c r="G41" s="26">
+        <v>32617</v>
+      </c>
+      <c r="H41" s="26">
+        <v>6520</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="26">
+        <v>1841</v>
+      </c>
+      <c r="C42" s="26">
+        <v>11786</v>
+      </c>
+      <c r="D42" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="26">
+        <v>7601</v>
+      </c>
+      <c r="F42" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H42" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="26">
+        <v>4233</v>
+      </c>
+      <c r="D43" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="26">
+        <v>4308</v>
+      </c>
+      <c r="F43" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="26">
+        <v>21</v>
+      </c>
+      <c r="H43" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="26">
+        <v>18359</v>
+      </c>
+      <c r="C44" s="26">
+        <v>82328</v>
+      </c>
+      <c r="D44" s="26">
+        <v>4956</v>
+      </c>
+      <c r="E44" s="26">
+        <v>33447</v>
+      </c>
+      <c r="F44" s="26">
+        <v>4956</v>
+      </c>
+      <c r="G44" s="26">
+        <v>33447</v>
+      </c>
+      <c r="H44" s="26">
+        <v>6477</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="26">
+        <v>4</v>
+      </c>
+      <c r="D45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="26">
+        <v>22</v>
+      </c>
+      <c r="C46" s="26">
+        <v>125</v>
+      </c>
+      <c r="D46" s="26">
+        <v>26</v>
+      </c>
+      <c r="E46" s="26">
+        <v>126</v>
+      </c>
+      <c r="F46" s="26">
+        <v>26</v>
+      </c>
+      <c r="G46" s="26">
+        <v>126</v>
+      </c>
+      <c r="H46" s="26">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B47" s="26">
+        <v>22</v>
+      </c>
+      <c r="C47" s="26">
+        <v>125</v>
+      </c>
+      <c r="D47" s="26">
+        <v>26</v>
+      </c>
+      <c r="E47" s="26">
+        <v>126</v>
+      </c>
+      <c r="F47" s="26">
+        <v>26</v>
+      </c>
+      <c r="G47" s="26">
+        <v>126</v>
+      </c>
+      <c r="H47" s="26">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="26">
+        <v>404</v>
+      </c>
+      <c r="C48" s="26">
+        <v>1907</v>
+      </c>
+      <c r="D48" s="26">
+        <v>404</v>
+      </c>
+      <c r="E48" s="26">
+        <v>1897</v>
+      </c>
+      <c r="F48" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="26">
+        <v>1895</v>
+      </c>
+      <c r="H48" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="26">
+        <v>1881</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="26">
+        <v>1881</v>
+      </c>
+      <c r="F49" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="26">
+        <v>1881</v>
+      </c>
+      <c r="H49" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B50" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="26">
+        <v>22</v>
+      </c>
+      <c r="D50" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="26">
+        <v>12</v>
+      </c>
+      <c r="F50" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G50" s="26">
+        <v>10</v>
+      </c>
+      <c r="H50" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C51" s="26">
+        <v>4</v>
+      </c>
+      <c r="D51" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E51" s="26">
+        <v>4</v>
+      </c>
+      <c r="F51" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G51" s="26">
+        <v>4</v>
+      </c>
+      <c r="H51" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B52" s="26">
+        <v>1819</v>
+      </c>
+      <c r="C52" s="26">
+        <v>9477</v>
+      </c>
+      <c r="D52" s="26">
+        <v>1769</v>
+      </c>
+      <c r="E52" s="26">
+        <v>9425</v>
+      </c>
+      <c r="F52" s="26">
+        <v>1769</v>
+      </c>
+      <c r="G52" s="26">
+        <v>9423</v>
+      </c>
+      <c r="H52" s="26">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53" s="26">
+        <v>1819</v>
+      </c>
+      <c r="C53" s="26">
+        <v>9477</v>
+      </c>
+      <c r="D53" s="26">
+        <v>1769</v>
+      </c>
+      <c r="E53" s="26">
+        <v>9425</v>
+      </c>
+      <c r="F53" s="26">
+        <v>1769</v>
+      </c>
+      <c r="G53" s="26">
+        <v>9423</v>
+      </c>
+      <c r="H53" s="26">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B54" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="26">
+        <v>423</v>
+      </c>
+      <c r="D54" s="26">
+        <v>48</v>
+      </c>
+      <c r="E54" s="26">
+        <v>344</v>
+      </c>
+      <c r="F54" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G54" s="26">
+        <v>252</v>
+      </c>
+      <c r="H54" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="26">
+        <v>423</v>
+      </c>
+      <c r="D55" s="26">
+        <v>48</v>
+      </c>
+      <c r="E55" s="26">
+        <v>344</v>
+      </c>
+      <c r="F55" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G55" s="26">
+        <v>252</v>
+      </c>
+      <c r="H55" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="B56" s="23"/>
+      <c r="C56" s="23"/>
+      <c r="D56" s="23"/>
+      <c r="E56" s="23"/>
+      <c r="F56" s="23"/>
+      <c r="G56" s="23"/>
+      <c r="H56" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B57" s="25">
+        <v>917.8</v>
+      </c>
+      <c r="C57" s="25">
+        <v>4790</v>
+      </c>
+      <c r="D57" s="25">
+        <v>1233.5999999999999</v>
+      </c>
+      <c r="E57" s="25">
+        <v>4411.3999999999996</v>
+      </c>
+      <c r="F57" s="25">
+        <v>1223.9000000000001</v>
+      </c>
+      <c r="G57" s="25">
+        <v>4380.5</v>
+      </c>
+      <c r="H57" s="25">
+        <v>389.4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58" s="25">
+        <v>917.8</v>
+      </c>
+      <c r="C58" s="25">
+        <v>4790</v>
+      </c>
+      <c r="D58" s="25">
+        <v>1233.5999999999999</v>
+      </c>
+      <c r="E58" s="25">
+        <v>4411.3999999999996</v>
+      </c>
+      <c r="F58" s="25">
+        <v>1223.9000000000001</v>
+      </c>
+      <c r="G58" s="25">
+        <v>4380.5</v>
+      </c>
+      <c r="H58" s="25">
+        <v>389.4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B59" s="23"/>
+      <c r="C59" s="23"/>
+      <c r="D59" s="23"/>
+      <c r="E59" s="23"/>
+      <c r="F59" s="23"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A60" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="23"/>
+      <c r="C60" s="23"/>
+      <c r="D60" s="23"/>
+      <c r="E60" s="23"/>
+      <c r="F60" s="23"/>
+      <c r="G60" s="23"/>
+      <c r="H60" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="23"/>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="23"/>
+      <c r="G61" s="23"/>
+      <c r="H61" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A62" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B62" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E62" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F62" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G62" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H62" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A63" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B63" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C63" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E63" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F63" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G63" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H63" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B64" s="23"/>
+      <c r="C64" s="23"/>
+      <c r="D64" s="23"/>
+      <c r="E64" s="23"/>
+      <c r="F64" s="23"/>
+      <c r="G64" s="23"/>
+      <c r="H64" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A65" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="B65" s="23"/>
+      <c r="C65" s="23"/>
+      <c r="D65" s="23"/>
+      <c r="E65" s="23"/>
+      <c r="F65" s="23"/>
+      <c r="G65" s="23"/>
+      <c r="H65" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A66" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B66" s="23"/>
+      <c r="C66" s="23"/>
+      <c r="D66" s="23"/>
+      <c r="E66" s="23"/>
+      <c r="F66" s="23"/>
+      <c r="G66" s="23"/>
+      <c r="H66" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A67" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B67" s="23"/>
+      <c r="C67" s="23"/>
+      <c r="D67" s="23"/>
+      <c r="E67" s="23"/>
+      <c r="F67" s="23"/>
+      <c r="G67" s="23"/>
+      <c r="H67" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A68" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B68" s="23"/>
+      <c r="C68" s="23"/>
+      <c r="D68" s="23"/>
+      <c r="E68" s="23"/>
+      <c r="F68" s="23"/>
+      <c r="G68" s="23"/>
+      <c r="H68" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B69" s="23"/>
+      <c r="C69" s="23"/>
+      <c r="D69" s="23"/>
+      <c r="E69" s="23"/>
+      <c r="F69" s="23"/>
+      <c r="G69" s="23"/>
+      <c r="H69" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A70" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="23"/>
+      <c r="C70" s="23"/>
+      <c r="D70" s="23"/>
+      <c r="E70" s="23"/>
+      <c r="F70" s="23"/>
+      <c r="G70" s="23"/>
+      <c r="H70" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A71" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B71" s="26">
+        <v>73041</v>
+      </c>
+      <c r="C71" s="26">
+        <v>197899</v>
+      </c>
+      <c r="D71" s="26">
+        <v>5268</v>
+      </c>
+      <c r="E71" s="26">
+        <v>111478</v>
+      </c>
+      <c r="F71" s="26">
+        <v>5268</v>
+      </c>
+      <c r="G71" s="26">
+        <v>111478</v>
+      </c>
+      <c r="H71" s="26">
+        <v>280811</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A72" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B72" s="26">
+        <v>73041</v>
+      </c>
+      <c r="C72" s="26">
+        <v>197899</v>
+      </c>
+      <c r="D72" s="26">
+        <v>5268</v>
+      </c>
+      <c r="E72" s="26">
+        <v>111478</v>
+      </c>
+      <c r="F72" s="26">
+        <v>5268</v>
+      </c>
+      <c r="G72" s="26">
+        <v>111478</v>
+      </c>
+      <c r="H72" s="26">
+        <v>280811</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A73" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73" s="23"/>
+      <c r="C73" s="23"/>
+      <c r="D73" s="23"/>
+      <c r="E73" s="23"/>
+      <c r="F73" s="23"/>
+      <c r="G73" s="23"/>
+      <c r="H73" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A74" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B74" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="26">
+        <v>17650</v>
+      </c>
+      <c r="D74" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E74" s="26">
+        <v>17225</v>
+      </c>
+      <c r="F74" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G74" s="26">
+        <v>17225</v>
+      </c>
+      <c r="H74" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B75" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C75" s="26">
+        <v>17650</v>
+      </c>
+      <c r="D75" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E75" s="26">
+        <v>17225</v>
+      </c>
+      <c r="F75" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G75" s="26">
+        <v>17225</v>
+      </c>
+      <c r="H75" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A76" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G76" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H76" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="F77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G77" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="H77" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A78" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B78" s="26">
+        <v>11728</v>
+      </c>
+      <c r="C78" s="26">
+        <v>58654</v>
+      </c>
+      <c r="D78" s="26">
+        <v>8974</v>
+      </c>
+      <c r="E78" s="26">
+        <v>45953</v>
+      </c>
+      <c r="F78" s="26">
+        <v>8974</v>
+      </c>
+      <c r="G78" s="26">
+        <v>45953</v>
+      </c>
+      <c r="H78" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A79" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B79" s="26">
+        <v>11728</v>
+      </c>
+      <c r="C79" s="26">
+        <v>58654</v>
+      </c>
+      <c r="D79" s="26">
+        <v>8974</v>
+      </c>
+      <c r="E79" s="26">
+        <v>45953</v>
+      </c>
+      <c r="F79" s="26">
+        <v>8974</v>
+      </c>
+      <c r="G79" s="26">
+        <v>45953</v>
+      </c>
+      <c r="H79" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A80" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="B80" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="25">
+        <v>86</v>
+      </c>
+      <c r="D80" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E80" s="25">
+        <v>122</v>
+      </c>
+      <c r="F80" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G80" s="25">
+        <v>122</v>
+      </c>
+      <c r="H80" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A81" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B81" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C81" s="25">
+        <v>86</v>
+      </c>
+      <c r="D81" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E81" s="25">
+        <v>122</v>
+      </c>
+      <c r="F81" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G81" s="25">
+        <v>122</v>
+      </c>
+      <c r="H81" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B82" s="23"/>
+      <c r="C82" s="23"/>
+      <c r="D82" s="23"/>
+      <c r="E82" s="23"/>
+      <c r="F82" s="23"/>
+      <c r="G82" s="23"/>
+      <c r="H82" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A83" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B83" s="23"/>
+      <c r="C83" s="23"/>
+      <c r="D83" s="23"/>
+      <c r="E83" s="23"/>
+      <c r="F83" s="23"/>
+      <c r="G83" s="23"/>
+      <c r="H83" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A84" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B84" s="23"/>
+      <c r="C84" s="23"/>
+      <c r="D84" s="23"/>
+      <c r="E84" s="23"/>
+      <c r="F84" s="23"/>
+      <c r="G84" s="23"/>
+      <c r="H84" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A85" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B85" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E85" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F85" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G85" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H85" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B86" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C86" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E86" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F86" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G86" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H86" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A87" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B87" s="23"/>
+      <c r="C87" s="23"/>
+      <c r="D87" s="23"/>
+      <c r="E87" s="23"/>
+      <c r="F87" s="23"/>
+      <c r="G87" s="23"/>
+      <c r="H87" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A88" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B88" s="23"/>
+      <c r="C88" s="23"/>
+      <c r="D88" s="23"/>
+      <c r="E88" s="23"/>
+      <c r="F88" s="23"/>
+      <c r="G88" s="23"/>
+      <c r="H88" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A89" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B89" s="26">
+        <v>761</v>
+      </c>
+      <c r="C89" s="26">
+        <v>3460</v>
+      </c>
+      <c r="D89" s="26">
+        <v>600</v>
+      </c>
+      <c r="E89" s="26">
+        <v>3394</v>
+      </c>
+      <c r="F89" s="26">
+        <v>576</v>
+      </c>
+      <c r="G89" s="26">
+        <v>3370</v>
+      </c>
+      <c r="H89" s="26">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B90" s="26">
+        <v>761</v>
+      </c>
+      <c r="C90" s="26">
+        <v>3460</v>
+      </c>
+      <c r="D90" s="26">
+        <v>600</v>
+      </c>
+      <c r="E90" s="26">
+        <v>3394</v>
+      </c>
+      <c r="F90" s="26">
+        <v>576</v>
+      </c>
+      <c r="G90" s="26">
+        <v>3370</v>
+      </c>
+      <c r="H90" s="26">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A91" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="B91" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="26">
+        <v>25</v>
+      </c>
+      <c r="D91" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="26">
+        <v>32</v>
+      </c>
+      <c r="F91" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="26">
+        <v>32</v>
+      </c>
+      <c r="H91" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B92" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C92" s="26">
+        <v>25</v>
+      </c>
+      <c r="D92" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E92" s="26">
+        <v>32</v>
+      </c>
+      <c r="F92" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G92" s="26">
+        <v>32</v>
+      </c>
+      <c r="H92" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A93" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="B93" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C93" s="26">
+        <v>4</v>
+      </c>
+      <c r="D93" s="26">
+        <v>1</v>
+      </c>
+      <c r="E93" s="26">
+        <v>46</v>
+      </c>
+      <c r="F93" s="26">
+        <v>1</v>
+      </c>
+      <c r="G93" s="26">
+        <v>46</v>
+      </c>
+      <c r="H93" s="26">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A94" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B94" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C94" s="26">
+        <v>4</v>
+      </c>
+      <c r="D94" s="26">
+        <v>1</v>
+      </c>
+      <c r="E94" s="26">
+        <v>46</v>
+      </c>
+      <c r="F94" s="26">
+        <v>1</v>
+      </c>
+      <c r="G94" s="26">
+        <v>46</v>
+      </c>
+      <c r="H94" s="26">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A95" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B95" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C95" s="26">
+        <v>4</v>
+      </c>
+      <c r="D95" s="26">
+        <v>1</v>
+      </c>
+      <c r="E95" s="26">
+        <v>46</v>
+      </c>
+      <c r="F95" s="26">
+        <v>1</v>
+      </c>
+      <c r="G95" s="26">
+        <v>46</v>
+      </c>
+      <c r="H95" s="26">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A96" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B96" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C96" s="26">
+        <v>4</v>
+      </c>
+      <c r="D96" s="26">
+        <v>1</v>
+      </c>
+      <c r="E96" s="26">
+        <v>46</v>
+      </c>
+      <c r="F96" s="26">
+        <v>1</v>
+      </c>
+      <c r="G96" s="26">
+        <v>46</v>
+      </c>
+      <c r="H96" s="26">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A97" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="B97" s="23"/>
+      <c r="C97" s="23"/>
+      <c r="D97" s="23"/>
+      <c r="E97" s="23"/>
+      <c r="F97" s="23"/>
+      <c r="G97" s="23"/>
+      <c r="H97" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A98" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="B98" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C98" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D98" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E98" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F98" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G98" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H98" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B99" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C99" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="D99" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E99" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="F99" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G99" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="H99" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A100" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B100" s="23"/>
+      <c r="C100" s="23"/>
+      <c r="D100" s="23"/>
+      <c r="E100" s="23"/>
+      <c r="F100" s="23"/>
+      <c r="G100" s="23"/>
+      <c r="H100" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B101" s="26">
+        <v>194</v>
+      </c>
+      <c r="C101" s="26">
+        <v>855</v>
+      </c>
+      <c r="D101" s="26">
+        <v>336</v>
+      </c>
+      <c r="E101" s="26">
+        <v>801</v>
+      </c>
+      <c r="F101" s="26">
+        <v>333</v>
+      </c>
+      <c r="G101" s="26">
+        <v>793</v>
+      </c>
+      <c r="H101" s="26">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B102" s="26">
+        <v>194</v>
+      </c>
+      <c r="C102" s="26">
+        <v>855</v>
+      </c>
+      <c r="D102" s="26">
+        <v>336</v>
+      </c>
+      <c r="E102" s="26">
+        <v>801</v>
+      </c>
+      <c r="F102" s="26">
+        <v>333</v>
+      </c>
+      <c r="G102" s="26">
+        <v>793</v>
+      </c>
+      <c r="H102" s="26">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A103" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B103" s="23"/>
+      <c r="C103" s="23"/>
+      <c r="D103" s="23"/>
+      <c r="E103" s="23"/>
+      <c r="F103" s="23"/>
+      <c r="G103" s="23"/>
+      <c r="H103" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A104" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B104" s="26">
+        <v>1490</v>
+      </c>
+      <c r="C104" s="26">
+        <v>13254</v>
+      </c>
+      <c r="D104" s="26">
+        <v>1912</v>
+      </c>
+      <c r="E104" s="26">
+        <v>12980</v>
+      </c>
+      <c r="F104" s="26">
+        <v>1912</v>
+      </c>
+      <c r="G104" s="26">
+        <v>12980</v>
+      </c>
+      <c r="H104" s="26">
+        <v>5234</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B105" s="26">
+        <v>1490</v>
+      </c>
+      <c r="C105" s="26">
+        <v>13254</v>
+      </c>
+      <c r="D105" s="26">
+        <v>1912</v>
+      </c>
+      <c r="E105" s="26">
+        <v>12980</v>
+      </c>
+      <c r="F105" s="26">
+        <v>1912</v>
+      </c>
+      <c r="G105" s="26">
+        <v>12980</v>
+      </c>
+      <c r="H105" s="26">
+        <v>5234</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A106" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B106" s="23"/>
+      <c r="C106" s="23"/>
+      <c r="D106" s="23"/>
+      <c r="E106" s="23"/>
+      <c r="F106" s="23"/>
+      <c r="G106" s="23"/>
+      <c r="H106" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A107" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B107" s="23"/>
+      <c r="C107" s="23"/>
+      <c r="D107" s="23"/>
+      <c r="E107" s="23"/>
+      <c r="F107" s="23"/>
+      <c r="G107" s="23"/>
+      <c r="H107" s="23" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A108" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="B108" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="25">
+        <v>1117665</v>
+      </c>
+      <c r="D108" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E108" s="25">
+        <v>950946</v>
+      </c>
+      <c r="F108" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G108" s="25">
+        <v>950946</v>
+      </c>
+      <c r="H108" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A109" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B109" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="25">
+        <v>1117665</v>
+      </c>
+      <c r="D109" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E109" s="25">
+        <v>950946</v>
+      </c>
+      <c r="F109" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G109" s="25">
+        <v>950946</v>
+      </c>
+      <c r="H109" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A110" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B110" s="25">
+        <v>160.30000000000001</v>
+      </c>
+      <c r="C110" s="25">
+        <v>1377.1</v>
+      </c>
+      <c r="D110" s="25">
+        <v>159.30000000000001</v>
+      </c>
+      <c r="E110" s="25">
+        <v>1371.1</v>
+      </c>
+      <c r="F110" s="25">
+        <v>159.30000000000001</v>
+      </c>
+      <c r="G110" s="25">
+        <v>1371.1</v>
+      </c>
+      <c r="H110" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B111" s="25">
+        <v>157.6</v>
+      </c>
+      <c r="C111" s="25">
+        <v>1357</v>
+      </c>
+      <c r="D111" s="25">
+        <v>156.6</v>
+      </c>
+      <c r="E111" s="25">
+        <v>1351</v>
+      </c>
+      <c r="F111" s="25">
+        <v>156.6</v>
+      </c>
+      <c r="G111" s="25">
+        <v>1351</v>
+      </c>
+      <c r="H111" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B112" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C112" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="D112" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E112" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="F112" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G112" s="25">
+        <v>3.5</v>
+      </c>
+      <c r="H112" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A113" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B113" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C113" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="D113" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E113" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="F113" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G113" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="H113" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B114" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C114" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="D114" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E114" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="F114" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G114" s="25">
+        <v>1.2</v>
+      </c>
+      <c r="H114" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B115" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="D115" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E115" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="F115" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G115" s="25">
+        <v>1.5</v>
+      </c>
+      <c r="H115" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B116" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C116" s="25">
+        <v>0.6</v>
+      </c>
+      <c r="D116" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E116" s="25">
+        <v>0.6</v>
+      </c>
+      <c r="F116" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="G116" s="25">
+        <v>0.6</v>
+      </c>
+      <c r="H116" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B117" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="C117" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="D117" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="E117" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="F117" s="25">
+        <v>0.7</v>
+      </c>
+      <c r="G117" s="25">
+        <v>4.2</v>
+      </c>
+      <c r="H117" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B118" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="C118" s="25">
+        <v>3.1</v>
+      </c>
+      <c r="D118" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="E118" s="25">
+        <v>3.1</v>
+      </c>
+      <c r="F118" s="25">
+        <v>0.5</v>
+      </c>
+      <c r="G118" s="25">
+        <v>3.1</v>
+      </c>
+      <c r="H118" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B119" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C119" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="D119" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="E119" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="F119" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="G119" s="25">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H119" s="23" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A120" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="B120" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C120" s="28">
+        <v>0.7</v>
+      </c>
+      <c r="D120" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="E120" s="28">
+        <v>0.7</v>
+      </c>
+      <c r="F120" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="G120" s="28">
+        <v>0.7</v>
+      </c>
+      <c r="H120" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:H120"/>
+  <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="35"/>
-[...5 lines deleted...]
-      <c r="H1" s="35"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="36"/>
-[...5 lines deleted...]
-      <c r="H2" s="36"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="37" t="s">
-[...8 lines deleted...]
-      <c r="H3" s="37"/>
+      <c r="A3" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" s="39"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="42"/>
-      <c r="B5" s="44" t="s">
+      <c r="A5" s="44"/>
+      <c r="B5" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="44"/>
-[...2 lines deleted...]
-      <c r="F5" s="44" t="s">
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="44"/>
-      <c r="H5" s="45" t="s">
+      <c r="G5" s="45"/>
+      <c r="H5" s="46" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="42"/>
-      <c r="B6" s="44" t="s">
+      <c r="A6" s="44"/>
+      <c r="B6" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="44"/>
-      <c r="D6" s="44" t="s">
+      <c r="C6" s="45"/>
+      <c r="D6" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="44"/>
-[...2 lines deleted...]
-      <c r="H6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="46"/>
     </row>
     <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
-      <c r="A7" s="42"/>
-      <c r="B7" s="43" t="s">
+      <c r="A7" s="44"/>
+      <c r="B7" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="43" t="s">
+      <c r="C7" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="43" t="s">
+      <c r="D7" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="43" t="s">
+      <c r="E7" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="F7" s="43" t="s">
+      <c r="F7" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="G7" s="43" t="s">
+      <c r="G7" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="45"/>
+      <c r="H7" s="46"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A8" s="22" t="s">
+      <c r="A8" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="23"/>
-[...5 lines deleted...]
-      <c r="H8" s="23" t="s">
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A9" s="22" t="s">
+      <c r="A9" s="48" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="23"/>
-[...5 lines deleted...]
-      <c r="H9" s="23" t="s">
+      <c r="B9" s="49"/>
+      <c r="C9" s="49"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="49"/>
+      <c r="F9" s="49"/>
+      <c r="G9" s="49"/>
+      <c r="H9" s="49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A10" s="22" t="s">
+      <c r="A10" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="23"/>
-[...5 lines deleted...]
-      <c r="H10" s="23" t="s">
+      <c r="B10" s="49"/>
+      <c r="C10" s="49"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="49"/>
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A11" s="22" t="s">
+      <c r="A11" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="23"/>
-[...5 lines deleted...]
-      <c r="H11" s="23" t="s">
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49"/>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A12" s="22" t="s">
+      <c r="A12" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="23"/>
-[...5 lines deleted...]
-      <c r="H12" s="23" t="s">
+      <c r="B12" s="49"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="49"/>
+      <c r="F12" s="49"/>
+      <c r="G12" s="49"/>
+      <c r="H12" s="49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="57" x14ac:dyDescent="0.25">
-      <c r="A13" s="24" t="s">
+      <c r="A13" s="47" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="25">
+      <c r="B13" s="50">
+        <v>31</v>
+      </c>
+      <c r="C13" s="50">
+        <v>144</v>
+      </c>
+      <c r="D13" s="50">
+        <v>31</v>
+      </c>
+      <c r="E13" s="50">
+        <v>144</v>
+      </c>
+      <c r="F13" s="50">
+        <v>31</v>
+      </c>
+      <c r="G13" s="50">
+        <v>144</v>
+      </c>
+      <c r="H13" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="47" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="50">
+        <v>31</v>
+      </c>
+      <c r="C15" s="50">
+        <v>133</v>
+      </c>
+      <c r="D15" s="50">
+        <v>31</v>
+      </c>
+      <c r="E15" s="50">
+        <v>133</v>
+      </c>
+      <c r="F15" s="50">
+        <v>31</v>
+      </c>
+      <c r="G15" s="50">
+        <v>133</v>
+      </c>
+      <c r="H15" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="50">
+        <v>25.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H17" s="50">
+        <v>25.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="48" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="49"/>
+      <c r="C18" s="49"/>
+      <c r="D18" s="49"/>
+      <c r="E18" s="49"/>
+      <c r="F18" s="49"/>
+      <c r="G18" s="49"/>
+      <c r="H18" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="49"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="51">
+        <v>974</v>
+      </c>
+      <c r="C20" s="51">
+        <v>5568</v>
+      </c>
+      <c r="D20" s="51">
+        <v>857</v>
+      </c>
+      <c r="E20" s="51">
+        <v>5304</v>
+      </c>
+      <c r="F20" s="51">
+        <v>857</v>
+      </c>
+      <c r="G20" s="51">
+        <v>5304</v>
+      </c>
+      <c r="H20" s="51">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="51">
+        <v>7</v>
+      </c>
+      <c r="C21" s="51">
+        <v>40</v>
+      </c>
+      <c r="D21" s="51">
+        <v>7</v>
+      </c>
+      <c r="E21" s="51">
+        <v>40</v>
+      </c>
+      <c r="F21" s="51">
+        <v>7</v>
+      </c>
+      <c r="G21" s="51">
+        <v>40</v>
+      </c>
+      <c r="H21" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="51">
+        <v>967</v>
+      </c>
+      <c r="C22" s="51">
+        <v>5528</v>
+      </c>
+      <c r="D22" s="51">
+        <v>850</v>
+      </c>
+      <c r="E22" s="51">
+        <v>5264</v>
+      </c>
+      <c r="F22" s="51">
+        <v>850</v>
+      </c>
+      <c r="G22" s="51">
+        <v>5264</v>
+      </c>
+      <c r="H22" s="51">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A23" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="51">
+        <v>107</v>
+      </c>
+      <c r="C23" s="51">
+        <v>421</v>
+      </c>
+      <c r="D23" s="51">
+        <v>69</v>
+      </c>
+      <c r="E23" s="51">
+        <v>410</v>
+      </c>
+      <c r="F23" s="51">
+        <v>69</v>
+      </c>
+      <c r="G23" s="51">
+        <v>410</v>
+      </c>
+      <c r="H23" s="51">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="51">
+        <v>36</v>
+      </c>
+      <c r="C24" s="51">
+        <v>160</v>
+      </c>
+      <c r="D24" s="51">
+        <v>34</v>
+      </c>
+      <c r="E24" s="51">
+        <v>159</v>
+      </c>
+      <c r="F24" s="51">
+        <v>34</v>
+      </c>
+      <c r="G24" s="51">
+        <v>159</v>
+      </c>
+      <c r="H24" s="51">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="51">
+        <v>71</v>
+      </c>
+      <c r="C25" s="51">
+        <v>261</v>
+      </c>
+      <c r="D25" s="51">
+        <v>35</v>
+      </c>
+      <c r="E25" s="51">
+        <v>251</v>
+      </c>
+      <c r="F25" s="51">
+        <v>35</v>
+      </c>
+      <c r="G25" s="51">
+        <v>251</v>
+      </c>
+      <c r="H25" s="51">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C26" s="51">
+        <v>22872</v>
+      </c>
+      <c r="D26" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="51">
+        <v>24940</v>
+      </c>
+      <c r="F26" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="51">
+        <v>17075</v>
+      </c>
+      <c r="H26" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="51">
+        <v>22872</v>
+      </c>
+      <c r="D27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E27" s="51">
+        <v>24929</v>
+      </c>
+      <c r="F27" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="51">
+        <v>17064</v>
+      </c>
+      <c r="H27" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C28" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E28" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F28" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G28" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H28" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A29" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="51">
+        <v>3828</v>
+      </c>
+      <c r="C29" s="51">
+        <v>27231</v>
+      </c>
+      <c r="D29" s="51">
+        <v>3817</v>
+      </c>
+      <c r="E29" s="51">
+        <v>24904</v>
+      </c>
+      <c r="F29" s="51">
+        <v>2967</v>
+      </c>
+      <c r="G29" s="51">
+        <v>13811</v>
+      </c>
+      <c r="H29" s="51">
+        <v>13688</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C30" s="51">
+        <v>18884</v>
+      </c>
+      <c r="D30" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E30" s="51">
+        <v>15053</v>
+      </c>
+      <c r="F30" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G30" s="51">
+        <v>4920</v>
+      </c>
+      <c r="H30" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C31" s="51">
+        <v>826</v>
+      </c>
+      <c r="D31" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E31" s="51">
+        <v>1984</v>
+      </c>
+      <c r="F31" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H31" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A32" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C32" s="51">
+        <v>7521</v>
+      </c>
+      <c r="D32" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E32" s="51">
+        <v>7867</v>
+      </c>
+      <c r="F32" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="51">
+        <v>7867</v>
+      </c>
+      <c r="H32" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A33" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="C13" s="25">
-[...45 lines deleted...]
-      <c r="A15" s="24" t="s">
+      <c r="B33" s="51">
+        <v>8869</v>
+      </c>
+      <c r="C33" s="51">
+        <v>52152</v>
+      </c>
+      <c r="D33" s="51">
+        <v>9485</v>
+      </c>
+      <c r="E33" s="51">
+        <v>54305</v>
+      </c>
+      <c r="F33" s="51">
+        <v>9485</v>
+      </c>
+      <c r="G33" s="51">
+        <v>54305</v>
+      </c>
+      <c r="H33" s="51">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="51">
+        <v>8281</v>
+      </c>
+      <c r="C34" s="51">
+        <v>48672</v>
+      </c>
+      <c r="D34" s="51">
+        <v>8897</v>
+      </c>
+      <c r="E34" s="51">
+        <v>50825</v>
+      </c>
+      <c r="F34" s="51">
+        <v>8897</v>
+      </c>
+      <c r="G34" s="51">
+        <v>50825</v>
+      </c>
+      <c r="H34" s="51">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="51">
+        <v>588</v>
+      </c>
+      <c r="C35" s="51">
+        <v>3480</v>
+      </c>
+      <c r="D35" s="51">
+        <v>588</v>
+      </c>
+      <c r="E35" s="51">
+        <v>3480</v>
+      </c>
+      <c r="F35" s="51">
+        <v>588</v>
+      </c>
+      <c r="G35" s="51">
+        <v>3480</v>
+      </c>
+      <c r="H35" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="51">
+        <v>489</v>
+      </c>
+      <c r="C36" s="51">
+        <v>2629</v>
+      </c>
+      <c r="D36" s="51">
+        <v>486</v>
+      </c>
+      <c r="E36" s="51">
+        <v>2433</v>
+      </c>
+      <c r="F36" s="51">
+        <v>482</v>
+      </c>
+      <c r="G36" s="51">
+        <v>2411</v>
+      </c>
+      <c r="H36" s="51">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="51">
+        <v>394</v>
+      </c>
+      <c r="C37" s="51">
+        <v>2291</v>
+      </c>
+      <c r="D37" s="51">
+        <v>421</v>
+      </c>
+      <c r="E37" s="51">
+        <v>2146</v>
+      </c>
+      <c r="F37" s="51">
+        <v>417</v>
+      </c>
+      <c r="G37" s="51">
+        <v>2124</v>
+      </c>
+      <c r="H37" s="51">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B38" s="51">
+        <v>43</v>
+      </c>
+      <c r="C38" s="51">
+        <v>171</v>
+      </c>
+      <c r="D38" s="51">
+        <v>25</v>
+      </c>
+      <c r="E38" s="51">
+        <v>171</v>
+      </c>
+      <c r="F38" s="51">
+        <v>25</v>
+      </c>
+      <c r="G38" s="51">
+        <v>171</v>
+      </c>
+      <c r="H38" s="51">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="51">
+        <v>167</v>
+      </c>
+      <c r="D39" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="51">
+        <v>116</v>
+      </c>
+      <c r="F39" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="51">
+        <v>116</v>
+      </c>
+      <c r="H39" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="47" t="s">
+        <v>32</v>
+      </c>
+      <c r="B40" s="51">
+        <v>35354</v>
+      </c>
+      <c r="C40" s="51">
+        <v>215910</v>
+      </c>
+      <c r="D40" s="51">
+        <v>20360</v>
+      </c>
+      <c r="E40" s="51">
+        <v>132158</v>
+      </c>
+      <c r="F40" s="51">
+        <v>10750</v>
+      </c>
+      <c r="G40" s="51">
+        <v>76835</v>
+      </c>
+      <c r="H40" s="51">
+        <v>14677</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="51">
+        <v>17767</v>
+      </c>
+      <c r="C41" s="51">
+        <v>99972</v>
+      </c>
+      <c r="D41" s="51">
+        <v>14134</v>
+      </c>
+      <c r="E41" s="51">
+        <v>80576</v>
+      </c>
+      <c r="F41" s="51">
+        <v>7016</v>
+      </c>
+      <c r="G41" s="51">
+        <v>39633</v>
+      </c>
+      <c r="H41" s="51">
+        <v>6995</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="51">
+        <v>1893</v>
+      </c>
+      <c r="C42" s="51">
+        <v>13679</v>
+      </c>
+      <c r="D42" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="51">
+        <v>8686</v>
+      </c>
+      <c r="F42" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G42" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H42" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B43" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C43" s="51">
+        <v>5623</v>
+      </c>
+      <c r="D43" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="51">
+        <v>5717</v>
+      </c>
+      <c r="F43" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="51">
+        <v>23</v>
+      </c>
+      <c r="H43" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="51">
+        <v>14303</v>
+      </c>
+      <c r="C44" s="51">
+        <v>96631</v>
+      </c>
+      <c r="D44" s="51">
+        <v>3732</v>
+      </c>
+      <c r="E44" s="51">
+        <v>37179</v>
+      </c>
+      <c r="F44" s="51">
+        <v>3732</v>
+      </c>
+      <c r="G44" s="51">
+        <v>37179</v>
+      </c>
+      <c r="H44" s="51">
+        <v>7647</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B45" s="51">
+        <v>1</v>
+      </c>
+      <c r="C45" s="51">
+        <v>5</v>
+      </c>
+      <c r="D45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H45" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" s="51">
+        <v>34</v>
+      </c>
+      <c r="C46" s="51">
+        <v>159</v>
+      </c>
+      <c r="D46" s="51">
+        <v>36</v>
+      </c>
+      <c r="E46" s="51">
+        <v>162</v>
+      </c>
+      <c r="F46" s="51">
+        <v>36</v>
+      </c>
+      <c r="G46" s="51">
+        <v>162</v>
+      </c>
+      <c r="H46" s="51">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B47" s="51">
+        <v>34</v>
+      </c>
+      <c r="C47" s="51">
+        <v>159</v>
+      </c>
+      <c r="D47" s="51">
+        <v>36</v>
+      </c>
+      <c r="E47" s="51">
+        <v>162</v>
+      </c>
+      <c r="F47" s="51">
+        <v>36</v>
+      </c>
+      <c r="G47" s="51">
+        <v>162</v>
+      </c>
+      <c r="H47" s="51">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="51">
+        <v>400</v>
+      </c>
+      <c r="C48" s="51">
+        <v>2307</v>
+      </c>
+      <c r="D48" s="51">
+        <v>398</v>
+      </c>
+      <c r="E48" s="51">
+        <v>2295</v>
+      </c>
+      <c r="F48" s="51">
+        <v>398</v>
+      </c>
+      <c r="G48" s="51">
+        <v>2293</v>
+      </c>
+      <c r="H48" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B49" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="51">
+        <v>2273</v>
+      </c>
+      <c r="D49" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="51">
+        <v>2273</v>
+      </c>
+      <c r="F49" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="51">
+        <v>2273</v>
+      </c>
+      <c r="H49" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B50" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C50" s="51">
+        <v>29</v>
+      </c>
+      <c r="D50" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E50" s="51">
+        <v>17</v>
+      </c>
+      <c r="F50" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="51">
+        <v>15</v>
+      </c>
+      <c r="H50" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" s="51">
+        <v>1</v>
+      </c>
+      <c r="C51" s="51">
+        <v>5</v>
+      </c>
+      <c r="D51" s="51">
+        <v>1</v>
+      </c>
+      <c r="E51" s="51">
+        <v>5</v>
+      </c>
+      <c r="F51" s="51">
+        <v>1</v>
+      </c>
+      <c r="G51" s="51">
+        <v>5</v>
+      </c>
+      <c r="H51" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="47" t="s">
+        <v>35</v>
+      </c>
+      <c r="B52" s="51">
+        <v>2210</v>
+      </c>
+      <c r="C52" s="51">
+        <v>11687</v>
+      </c>
+      <c r="D52" s="51">
+        <v>1725</v>
+      </c>
+      <c r="E52" s="51">
+        <v>11150</v>
+      </c>
+      <c r="F52" s="51">
+        <v>1723</v>
+      </c>
+      <c r="G52" s="51">
+        <v>11146</v>
+      </c>
+      <c r="H52" s="51">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53" s="51">
+        <v>2210</v>
+      </c>
+      <c r="C53" s="51">
+        <v>11687</v>
+      </c>
+      <c r="D53" s="51">
+        <v>1725</v>
+      </c>
+      <c r="E53" s="51">
+        <v>11150</v>
+      </c>
+      <c r="F53" s="51">
+        <v>1723</v>
+      </c>
+      <c r="G53" s="51">
+        <v>11146</v>
+      </c>
+      <c r="H53" s="51">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="B54" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="51">
+        <v>479</v>
+      </c>
+      <c r="D54" s="51">
+        <v>68</v>
+      </c>
+      <c r="E54" s="51">
+        <v>412</v>
+      </c>
+      <c r="F54" s="51">
+        <v>59</v>
+      </c>
+      <c r="G54" s="51">
+        <v>311</v>
+      </c>
+      <c r="H54" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B55" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C55" s="51">
+        <v>479</v>
+      </c>
+      <c r="D55" s="51">
+        <v>68</v>
+      </c>
+      <c r="E55" s="51">
+        <v>412</v>
+      </c>
+      <c r="F55" s="51">
+        <v>59</v>
+      </c>
+      <c r="G55" s="51">
+        <v>311</v>
+      </c>
+      <c r="H55" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B56" s="49"/>
+      <c r="C56" s="49"/>
+      <c r="D56" s="49"/>
+      <c r="E56" s="49"/>
+      <c r="F56" s="49"/>
+      <c r="G56" s="49"/>
+      <c r="H56" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="B57" s="50">
+        <v>1577.4</v>
+      </c>
+      <c r="C57" s="50">
+        <v>6367.4</v>
+      </c>
+      <c r="D57" s="50">
+        <v>1141.4000000000001</v>
+      </c>
+      <c r="E57" s="50">
+        <v>5552.8</v>
+      </c>
+      <c r="F57" s="50">
+        <v>1141.4000000000001</v>
+      </c>
+      <c r="G57" s="50">
+        <v>5521.9</v>
+      </c>
+      <c r="H57" s="50">
+        <v>825.4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58" s="50">
+        <v>1577.4</v>
+      </c>
+      <c r="C58" s="50">
+        <v>6367.4</v>
+      </c>
+      <c r="D58" s="50">
+        <v>1141.4000000000001</v>
+      </c>
+      <c r="E58" s="50">
+        <v>5552.8</v>
+      </c>
+      <c r="F58" s="50">
+        <v>1141.4000000000001</v>
+      </c>
+      <c r="G58" s="50">
+        <v>5521.9</v>
+      </c>
+      <c r="H58" s="50">
+        <v>825.4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B59" s="49"/>
+      <c r="C59" s="49"/>
+      <c r="D59" s="49"/>
+      <c r="E59" s="49"/>
+      <c r="F59" s="49"/>
+      <c r="G59" s="49"/>
+      <c r="H59" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A60" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="49"/>
+      <c r="C60" s="49"/>
+      <c r="D60" s="49"/>
+      <c r="E60" s="49"/>
+      <c r="F60" s="49"/>
+      <c r="G60" s="49"/>
+      <c r="H60" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="49"/>
+      <c r="C61" s="49"/>
+      <c r="D61" s="49"/>
+      <c r="E61" s="49"/>
+      <c r="F61" s="49"/>
+      <c r="G61" s="49"/>
+      <c r="H61" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A62" s="47" t="s">
+        <v>88</v>
+      </c>
+      <c r="B62" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C62" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D62" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E62" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F62" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G62" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H62" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A63" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B63" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C63" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="D63" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E63" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="F63" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G63" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="H63" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B64" s="49"/>
+      <c r="C64" s="49"/>
+      <c r="D64" s="49"/>
+      <c r="E64" s="49"/>
+      <c r="F64" s="49"/>
+      <c r="G64" s="49"/>
+      <c r="H64" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A65" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="B65" s="49"/>
+      <c r="C65" s="49"/>
+      <c r="D65" s="49"/>
+      <c r="E65" s="49"/>
+      <c r="F65" s="49"/>
+      <c r="G65" s="49"/>
+      <c r="H65" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A66" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="B66" s="49"/>
+      <c r="C66" s="49"/>
+      <c r="D66" s="49"/>
+      <c r="E66" s="49"/>
+      <c r="F66" s="49"/>
+      <c r="G66" s="49"/>
+      <c r="H66" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A67" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="B67" s="49"/>
+      <c r="C67" s="49"/>
+      <c r="D67" s="49"/>
+      <c r="E67" s="49"/>
+      <c r="F67" s="49"/>
+      <c r="G67" s="49"/>
+      <c r="H67" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A68" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="B68" s="49"/>
+      <c r="C68" s="49"/>
+      <c r="D68" s="49"/>
+      <c r="E68" s="49"/>
+      <c r="F68" s="49"/>
+      <c r="G68" s="49"/>
+      <c r="H68" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="B69" s="49"/>
+      <c r="C69" s="49"/>
+      <c r="D69" s="49"/>
+      <c r="E69" s="49"/>
+      <c r="F69" s="49"/>
+      <c r="G69" s="49"/>
+      <c r="H69" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A70" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="49"/>
+      <c r="C70" s="49"/>
+      <c r="D70" s="49"/>
+      <c r="E70" s="49"/>
+      <c r="F70" s="49"/>
+      <c r="G70" s="49"/>
+      <c r="H70" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A71" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="B71" s="51">
+        <v>181812</v>
+      </c>
+      <c r="C71" s="51">
+        <v>379711</v>
+      </c>
+      <c r="D71" s="51">
+        <v>241117</v>
+      </c>
+      <c r="E71" s="51">
+        <v>352595</v>
+      </c>
+      <c r="F71" s="51">
+        <v>241117</v>
+      </c>
+      <c r="G71" s="51">
+        <v>352595</v>
+      </c>
+      <c r="H71" s="51">
+        <v>221506</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A72" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B72" s="51">
+        <v>181812</v>
+      </c>
+      <c r="C72" s="51">
+        <v>379711</v>
+      </c>
+      <c r="D72" s="51">
+        <v>241117</v>
+      </c>
+      <c r="E72" s="51">
+        <v>352595</v>
+      </c>
+      <c r="F72" s="51">
+        <v>241117</v>
+      </c>
+      <c r="G72" s="51">
+        <v>352595</v>
+      </c>
+      <c r="H72" s="51">
+        <v>221506</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A73" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73" s="49"/>
+      <c r="C73" s="49"/>
+      <c r="D73" s="49"/>
+      <c r="E73" s="49"/>
+      <c r="F73" s="49"/>
+      <c r="G73" s="49"/>
+      <c r="H73" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+      <c r="A74" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="B74" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="51">
+        <v>21358</v>
+      </c>
+      <c r="D74" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E74" s="51">
+        <v>20843</v>
+      </c>
+      <c r="F74" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G74" s="51">
+        <v>20843</v>
+      </c>
+      <c r="H74" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B75" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C75" s="51">
+        <v>21358</v>
+      </c>
+      <c r="D75" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E75" s="51">
+        <v>20843</v>
+      </c>
+      <c r="F75" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G75" s="51">
+        <v>20843</v>
+      </c>
+      <c r="H75" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A76" s="47" t="s">
+        <v>89</v>
+      </c>
+      <c r="B76" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="51">
+        <v>6569</v>
+      </c>
+      <c r="D76" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="51">
+        <v>6569</v>
+      </c>
+      <c r="F76" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G76" s="51">
+        <v>6569</v>
+      </c>
+      <c r="H76" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B77" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C77" s="51">
+        <v>6569</v>
+      </c>
+      <c r="D77" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E77" s="51">
+        <v>6569</v>
+      </c>
+      <c r="F77" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G77" s="51">
+        <v>6569</v>
+      </c>
+      <c r="H77" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A78" s="47" t="s">
+        <v>52</v>
+      </c>
+      <c r="B78" s="51">
+        <v>17550</v>
+      </c>
+      <c r="C78" s="51">
+        <v>76204</v>
+      </c>
+      <c r="D78" s="51">
+        <v>14500</v>
+      </c>
+      <c r="E78" s="51">
+        <v>60453</v>
+      </c>
+      <c r="F78" s="51">
+        <v>14500</v>
+      </c>
+      <c r="G78" s="51">
+        <v>60453</v>
+      </c>
+      <c r="H78" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A79" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B79" s="51">
+        <v>17550</v>
+      </c>
+      <c r="C79" s="51">
+        <v>76204</v>
+      </c>
+      <c r="D79" s="51">
+        <v>14500</v>
+      </c>
+      <c r="E79" s="51">
+        <v>60453</v>
+      </c>
+      <c r="F79" s="51">
+        <v>14500</v>
+      </c>
+      <c r="G79" s="51">
+        <v>60453</v>
+      </c>
+      <c r="H79" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+      <c r="A80" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="B80" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="50">
+        <v>161</v>
+      </c>
+      <c r="D80" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E80" s="50">
+        <v>230</v>
+      </c>
+      <c r="F80" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G80" s="50">
+        <v>230</v>
+      </c>
+      <c r="H80" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A81" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B81" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C81" s="50">
+        <v>161</v>
+      </c>
+      <c r="D81" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E81" s="50">
+        <v>230</v>
+      </c>
+      <c r="F81" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G81" s="50">
+        <v>230</v>
+      </c>
+      <c r="H81" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B82" s="49"/>
+      <c r="C82" s="49"/>
+      <c r="D82" s="49"/>
+      <c r="E82" s="49"/>
+      <c r="F82" s="49"/>
+      <c r="G82" s="49"/>
+      <c r="H82" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A83" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="B83" s="49"/>
+      <c r="C83" s="49"/>
+      <c r="D83" s="49"/>
+      <c r="E83" s="49"/>
+      <c r="F83" s="49"/>
+      <c r="G83" s="49"/>
+      <c r="H83" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A84" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B84" s="49"/>
+      <c r="C84" s="49"/>
+      <c r="D84" s="49"/>
+      <c r="E84" s="49"/>
+      <c r="F84" s="49"/>
+      <c r="G84" s="49"/>
+      <c r="H84" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A85" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="B85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G85" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H85" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B86" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C86" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D86" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E86" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F86" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G86" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H86" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A87" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B87" s="49"/>
+      <c r="C87" s="49"/>
+      <c r="D87" s="49"/>
+      <c r="E87" s="49"/>
+      <c r="F87" s="49"/>
+      <c r="G87" s="49"/>
+      <c r="H87" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A88" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="B88" s="49"/>
+      <c r="C88" s="49"/>
+      <c r="D88" s="49"/>
+      <c r="E88" s="49"/>
+      <c r="F88" s="49"/>
+      <c r="G88" s="49"/>
+      <c r="H88" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A89" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B89" s="51">
+        <v>860</v>
+      </c>
+      <c r="C89" s="51">
+        <v>4320</v>
+      </c>
+      <c r="D89" s="51">
+        <v>1031</v>
+      </c>
+      <c r="E89" s="51">
+        <v>4425</v>
+      </c>
+      <c r="F89" s="51">
+        <v>1031</v>
+      </c>
+      <c r="G89" s="51">
+        <v>4401</v>
+      </c>
+      <c r="H89" s="51">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B90" s="51">
+        <v>860</v>
+      </c>
+      <c r="C90" s="51">
+        <v>4320</v>
+      </c>
+      <c r="D90" s="51">
+        <v>1031</v>
+      </c>
+      <c r="E90" s="51">
+        <v>4425</v>
+      </c>
+      <c r="F90" s="51">
+        <v>1031</v>
+      </c>
+      <c r="G90" s="51">
+        <v>4401</v>
+      </c>
+      <c r="H90" s="51">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A91" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B91" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C91" s="51">
+        <v>33</v>
+      </c>
+      <c r="D91" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E91" s="51">
+        <v>43</v>
+      </c>
+      <c r="F91" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G91" s="51">
+        <v>43</v>
+      </c>
+      <c r="H91" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B92" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C92" s="51">
+        <v>33</v>
+      </c>
+      <c r="D92" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E92" s="51">
+        <v>43</v>
+      </c>
+      <c r="F92" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G92" s="51">
+        <v>43</v>
+      </c>
+      <c r="H92" s="49" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A93" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B93" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C93" s="51">
+        <v>66</v>
+      </c>
+      <c r="D93" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E93" s="51">
+        <v>91</v>
+      </c>
+      <c r="F93" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G93" s="51">
+        <v>91</v>
+      </c>
+      <c r="H93" s="51">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A94" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B94" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C94" s="51">
+        <v>66</v>
+      </c>
+      <c r="D94" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E94" s="51">
+        <v>91</v>
+      </c>
+      <c r="F94" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G94" s="51">
+        <v>91</v>
+      </c>
+      <c r="H94" s="51">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A95" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B95" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="51">
+        <v>66</v>
+      </c>
+      <c r="D95" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E95" s="51">
+        <v>91</v>
+      </c>
+      <c r="F95" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G95" s="51">
+        <v>91</v>
+      </c>
+      <c r="H95" s="51">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A96" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B96" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C96" s="51">
+        <v>66</v>
+      </c>
+      <c r="D96" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E96" s="51">
+        <v>91</v>
+      </c>
+      <c r="F96" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G96" s="51">
+        <v>91</v>
+      </c>
+      <c r="H96" s="51">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A97" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="B97" s="49"/>
+      <c r="C97" s="49"/>
+      <c r="D97" s="49"/>
+      <c r="E97" s="49"/>
+      <c r="F97" s="49"/>
+      <c r="G97" s="49"/>
+      <c r="H97" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A98" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B98" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C98" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D98" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E98" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F98" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G98" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H98" s="51">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B99" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C99" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D99" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E99" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="F99" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G99" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="H99" s="51">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A100" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B100" s="49"/>
+      <c r="C100" s="49"/>
+      <c r="D100" s="49"/>
+      <c r="E100" s="49"/>
+      <c r="F100" s="49"/>
+      <c r="G100" s="49"/>
+      <c r="H100" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" s="47" t="s">
+        <v>67</v>
+      </c>
+      <c r="B101" s="51">
+        <v>259</v>
+      </c>
+      <c r="C101" s="51">
+        <v>1114</v>
+      </c>
+      <c r="D101" s="51">
+        <v>275</v>
+      </c>
+      <c r="E101" s="51">
+        <v>1076</v>
+      </c>
+      <c r="F101" s="51">
+        <v>272</v>
+      </c>
+      <c r="G101" s="51">
+        <v>1065</v>
+      </c>
+      <c r="H101" s="51">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B102" s="51">
+        <v>259</v>
+      </c>
+      <c r="C102" s="51">
+        <v>1114</v>
+      </c>
+      <c r="D102" s="51">
+        <v>275</v>
+      </c>
+      <c r="E102" s="51">
+        <v>1076</v>
+      </c>
+      <c r="F102" s="51">
+        <v>272</v>
+      </c>
+      <c r="G102" s="51">
+        <v>1065</v>
+      </c>
+      <c r="H102" s="51">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A103" s="48" t="s">
+        <v>68</v>
+      </c>
+      <c r="B103" s="49"/>
+      <c r="C103" s="49"/>
+      <c r="D103" s="49"/>
+      <c r="E103" s="49"/>
+      <c r="F103" s="49"/>
+      <c r="G103" s="49"/>
+      <c r="H103" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A104" s="47" t="s">
+        <v>69</v>
+      </c>
+      <c r="B104" s="51">
+        <v>1215</v>
+      </c>
+      <c r="C104" s="51">
+        <v>14469</v>
+      </c>
+      <c r="D104" s="51">
+        <v>1579</v>
+      </c>
+      <c r="E104" s="51">
+        <v>14559</v>
+      </c>
+      <c r="F104" s="51">
+        <v>1579</v>
+      </c>
+      <c r="G104" s="51">
+        <v>14559</v>
+      </c>
+      <c r="H104" s="51">
+        <v>4870</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B105" s="51">
+        <v>1215</v>
+      </c>
+      <c r="C105" s="51">
+        <v>14469</v>
+      </c>
+      <c r="D105" s="51">
+        <v>1579</v>
+      </c>
+      <c r="E105" s="51">
+        <v>14559</v>
+      </c>
+      <c r="F105" s="51">
+        <v>1579</v>
+      </c>
+      <c r="G105" s="51">
+        <v>14559</v>
+      </c>
+      <c r="H105" s="51">
+        <v>4870</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A106" s="48" t="s">
+        <v>70</v>
+      </c>
+      <c r="B106" s="49"/>
+      <c r="C106" s="49"/>
+      <c r="D106" s="49"/>
+      <c r="E106" s="49"/>
+      <c r="F106" s="49"/>
+      <c r="G106" s="49"/>
+      <c r="H106" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A107" s="48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B107" s="49"/>
+      <c r="C107" s="49"/>
+      <c r="D107" s="49"/>
+      <c r="E107" s="49"/>
+      <c r="F107" s="49"/>
+      <c r="G107" s="49"/>
+      <c r="H107" s="49" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A108" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B108" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C108" s="50">
+        <v>1261716</v>
+      </c>
+      <c r="D108" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E108" s="50">
+        <v>1074132</v>
+      </c>
+      <c r="F108" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G108" s="50">
+        <v>1074132</v>
+      </c>
+      <c r="H108" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A109" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B109" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="50">
+        <v>1261716</v>
+      </c>
+      <c r="D109" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E109" s="50">
+        <v>1074132</v>
+      </c>
+      <c r="F109" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G109" s="50">
+        <v>1074132</v>
+      </c>
+      <c r="H109" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A110" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="B110" s="50">
+        <v>49.2</v>
+      </c>
+      <c r="C110" s="50">
+        <v>1426.3</v>
+      </c>
+      <c r="D110" s="50">
+        <v>48.2</v>
+      </c>
+      <c r="E110" s="50">
+        <v>1419.3</v>
+      </c>
+      <c r="F110" s="50">
+        <v>48.2</v>
+      </c>
+      <c r="G110" s="50">
+        <v>1419.3</v>
+      </c>
+      <c r="H110" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="B111" s="50">
+        <v>48.9</v>
+      </c>
+      <c r="C111" s="50">
+        <v>1405.9</v>
+      </c>
+      <c r="D111" s="50">
+        <v>47.9</v>
+      </c>
+      <c r="E111" s="50">
+        <v>1398.9</v>
+      </c>
+      <c r="F111" s="50">
+        <v>47.9</v>
+      </c>
+      <c r="G111" s="50">
+        <v>1398.9</v>
+      </c>
+      <c r="H111" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" s="47" t="s">
+        <v>76</v>
+      </c>
+      <c r="B112" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C112" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="D112" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E112" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="F112" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G112" s="50">
+        <v>3.5</v>
+      </c>
+      <c r="H112" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A113" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="B113" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C113" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="D113" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E113" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="F113" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G113" s="50">
+        <v>4.2</v>
+      </c>
+      <c r="H113" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" s="47" t="s">
         <v>78</v>
       </c>
-      <c r="B15" s="25">
-[...48 lines deleted...]
-      <c r="A17" s="24" t="s">
+      <c r="B114" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C114" s="50">
+        <v>1.2</v>
+      </c>
+      <c r="D114" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E114" s="50">
+        <v>1.2</v>
+      </c>
+      <c r="F114" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G114" s="50">
+        <v>1.2</v>
+      </c>
+      <c r="H114" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="B115" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C115" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="D115" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E115" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="F115" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G115" s="50">
+        <v>1.5</v>
+      </c>
+      <c r="H115" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B116" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C116" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="D116" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E116" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="F116" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G116" s="50">
+        <v>0.6</v>
+      </c>
+      <c r="H116" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B117" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="C117" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D117" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="E117" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F117" s="50">
+        <v>0.2</v>
+      </c>
+      <c r="G117" s="50">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H117" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="23" t="s">
-[...527 lines deleted...]
-      <c r="D38" s="26">
+      <c r="B118" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="C118" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="D118" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E118" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="F118" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="G118" s="50">
+        <v>3.2</v>
+      </c>
+      <c r="H118" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="E38" s="26">
-[...1835 lines deleted...]
-      <c r="C119" s="25">
+      <c r="B119" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="C119" s="50">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D119" s="23" t="s">
-[...2 lines deleted...]
-      <c r="E119" s="25">
+      <c r="D119" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="E119" s="50">
         <v>1.1000000000000001</v>
       </c>
-      <c r="F119" s="23" t="s">
-[...2 lines deleted...]
-      <c r="G119" s="25">
+      <c r="F119" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="G119" s="50">
         <v>1.1000000000000001</v>
       </c>
-      <c r="H119" s="23" t="s">
+      <c r="H119" s="49" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A120" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B120" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C120" s="28">
         <v>0.7</v>
       </c>
       <c r="D120" s="29" t="s">
         <v>1</v>
       </c>
       <c r="E120" s="28">
         <v>0.7</v>
       </c>
       <c r="F120" s="29" t="s">
         <v>1</v>
       </c>
       <c r="G120" s="28">
         <v>0.7</v>
       </c>
@@ -14006,54 +16737,55 @@
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>January</vt:lpstr>
       <vt:lpstr>February</vt:lpstr>
       <vt:lpstr>March</vt:lpstr>
       <vt:lpstr>April</vt:lpstr>
       <vt:lpstr>May</vt:lpstr>
+      <vt:lpstr>June</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>