--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -44,51 +44,51 @@
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="453" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="72">
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Manufacturing industry</t>
   </si>
   <si>
     <t>Extraction of other minerals</t>
   </si>
   <si>
     <t>Provision of services in the mining industry</t>
   </si>
   <si>
     <t>Food production</t>
   </si>
   <si>
     <t>Textile production</t>
   </si>
   <si>
     <t>Manufacture of wearing apparel</t>
   </si>
   <si>
     <t>Manufacture of leather and related products</t>
   </si>
   <si>
@@ -270,51 +270,51 @@
   </si>
   <si>
     <t>Ayyrtau</t>
   </si>
   <si>
     <t>Mamlut</t>
   </si>
   <si>
     <t>Shal akyna</t>
   </si>
   <si>
     <t>Gabit Musrepov</t>
   </si>
   <si>
     <t>Products of the mining industry</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="37" x14ac:knownFonts="1">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -349,56 +349,50 @@
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -1077,178 +1071,178 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="29" fillId="8" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="8" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...72 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="194">
+  <cellXfs count="217">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1302,53 +1296,50 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="68" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="65" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="67" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1375,53 +1366,50 @@
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="54" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="45" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="55" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="56" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="61" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="64" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
@@ -1441,73 +1429,70 @@
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="50" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="51" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="14" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="15" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -1574,137 +1559,134 @@
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="54" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="55" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="54" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="45" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="55" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="56" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1730,70 +1712,149 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="64" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="49" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="51" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="68" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="65" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="117" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="110" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="67" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="112" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="54" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="55" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="56" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="64" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="195">
     <cellStyle name="20% - Акцент1" xfId="86" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="90" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="94" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="98" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="102" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="106" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="87" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="91" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="95" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="99" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="103" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="107" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="88" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="92" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="96" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="100" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="104" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="108" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="85" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="89" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="93" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="97" builtinId="41" customBuiltin="1"/>
@@ -1954,53 +2015,50 @@
     <cellStyle name="Примечание 62" xfId="179"/>
     <cellStyle name="Примечание 63" xfId="180"/>
     <cellStyle name="Примечание 64" xfId="181"/>
     <cellStyle name="Примечание 65" xfId="182"/>
     <cellStyle name="Примечание 66" xfId="183"/>
     <cellStyle name="Примечание 67" xfId="184"/>
     <cellStyle name="Примечание 68" xfId="185"/>
     <cellStyle name="Примечание 69" xfId="186"/>
     <cellStyle name="Примечание 7" xfId="187"/>
     <cellStyle name="Примечание 70" xfId="188"/>
     <cellStyle name="Примечание 71" xfId="189"/>
     <cellStyle name="Примечание 72" xfId="190"/>
     <cellStyle name="Примечание 73" xfId="191"/>
     <cellStyle name="Примечание 74" xfId="192"/>
     <cellStyle name="Примечание 8" xfId="193"/>
     <cellStyle name="Примечание 9" xfId="194"/>
     <cellStyle name="Связанная ячейка" xfId="80" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="82" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="&#1090;&#1086;&#1084;%202%20(&#1074;%20&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;&#1095;&#1080;&#1082;).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\31promscen4\POST\&#1041;&#1072;&#1079;&#1072;&#1075;&#1072;&#1088;&#1084;94_98\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\fasler_1.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Обложка "/>
       <sheetName val="Усл.обозначения"/>
       <sheetName val="Содержание (2)"/>
       <sheetName val="1 (2)"/>
@@ -2327,8479 +2385,9123 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N398"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.5703125" style="87" customWidth="1"/>
+    <col min="1" max="1" width="24.5703125" style="85" customWidth="1"/>
     <col min="2" max="2" width="12" style="22" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" style="22" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="22" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="22" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="22" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="22" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="23" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="23" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="24" customWidth="1"/>
     <col min="12" max="13" width="11.28515625" style="23" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="25"/>
     <col min="15" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="25" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="190" t="s">
+    <row r="1" spans="1:14" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="186" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="190"/>
-[...10 lines deleted...]
-      <c r="M1" s="190"/>
+      <c r="B1" s="186"/>
+      <c r="C1" s="186"/>
+      <c r="D1" s="186"/>
+      <c r="E1" s="186"/>
+      <c r="F1" s="186"/>
+      <c r="G1" s="186"/>
+      <c r="H1" s="186"/>
+      <c r="I1" s="186"/>
+      <c r="J1" s="186"/>
+      <c r="K1" s="186"/>
+      <c r="L1" s="186"/>
+      <c r="M1" s="186"/>
     </row>
     <row r="2" spans="1:14" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="149"/>
-[...11 lines deleted...]
-      <c r="M2" s="192"/>
+      <c r="A2" s="145"/>
+      <c r="B2" s="187"/>
+      <c r="C2" s="187"/>
+      <c r="D2" s="187"/>
+      <c r="E2" s="187"/>
+      <c r="F2" s="187"/>
+      <c r="G2" s="187"/>
+      <c r="H2" s="187"/>
+      <c r="I2" s="187"/>
+      <c r="J2" s="187"/>
+      <c r="K2" s="187"/>
+      <c r="L2" s="187"/>
+      <c r="M2" s="188"/>
       <c r="N2" s="27"/>
     </row>
     <row r="3" spans="1:14" s="31" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="29"/>
       <c r="B3" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>55</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>56</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J3" s="16" t="s">
         <v>59</v>
       </c>
       <c r="K3" s="17" t="s">
         <v>60</v>
       </c>
       <c r="L3" s="15" t="s">
         <v>61</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>62</v>
       </c>
       <c r="N3" s="30"/>
     </row>
     <row r="4" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="98" t="s">
+      <c r="A4" s="95" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="32"/>
       <c r="C4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D4" s="33"/>
       <c r="E4" s="34"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="35"/>
       <c r="L4" s="36"/>
       <c r="M4" s="37"/>
       <c r="N4" s="38"/>
     </row>
-    <row r="5" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="99" t="s">
+    <row r="5" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="156">
+      <c r="B5" s="152">
         <v>66355792</v>
       </c>
-      <c r="C5" s="89">
+      <c r="C5" s="86">
         <v>162737161</v>
       </c>
-      <c r="D5" s="89"/>
+      <c r="D5" s="215">
+        <v>249506892</v>
+      </c>
       <c r="E5" s="4"/>
-      <c r="F5" s="90"/>
-      <c r="G5" s="89"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="86"/>
       <c r="H5" s="8"/>
-      <c r="I5" s="134"/>
-[...3 lines deleted...]
-      <c r="M5" s="189"/>
+      <c r="I5" s="130"/>
+      <c r="J5" s="87"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="157"/>
+      <c r="M5" s="185"/>
       <c r="N5" s="38"/>
     </row>
-    <row r="6" spans="1:14" s="39" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="100" t="s">
+    <row r="6" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="97" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="156">
+      <c r="B6" s="152">
         <v>48237936</v>
       </c>
-      <c r="C6" s="89">
+      <c r="C6" s="86">
         <v>123225941</v>
       </c>
-      <c r="D6" s="89"/>
+      <c r="D6" s="215">
+        <v>186496101</v>
+      </c>
       <c r="E6" s="4"/>
-      <c r="F6" s="90"/>
-      <c r="G6" s="89"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="86"/>
       <c r="H6" s="8"/>
-      <c r="I6" s="134"/>
-[...3 lines deleted...]
-      <c r="M6" s="189"/>
+      <c r="I6" s="130"/>
+      <c r="J6" s="87"/>
+      <c r="K6" s="87"/>
+      <c r="L6" s="157"/>
+      <c r="M6" s="185"/>
       <c r="N6" s="38"/>
     </row>
-    <row r="7" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="142" t="s">
+    <row r="7" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="138" t="s">
         <v>63</v>
       </c>
-      <c r="B7" s="156">
+      <c r="B7" s="152">
         <v>396830</v>
       </c>
-      <c r="C7" s="89">
+      <c r="C7" s="86">
         <v>963256</v>
       </c>
-      <c r="D7" s="89"/>
+      <c r="D7" s="215">
+        <v>1535665</v>
+      </c>
       <c r="E7" s="4"/>
-      <c r="F7" s="90"/>
-      <c r="G7" s="89"/>
+      <c r="F7" s="87"/>
+      <c r="G7" s="86"/>
       <c r="H7" s="8"/>
-      <c r="I7" s="134"/>
-[...3 lines deleted...]
-      <c r="M7" s="189"/>
+      <c r="I7" s="130"/>
+      <c r="J7" s="87"/>
+      <c r="K7" s="87"/>
+      <c r="L7" s="157"/>
+      <c r="M7" s="185"/>
       <c r="N7" s="38"/>
     </row>
     <row r="8" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="100" t="s">
+      <c r="A8" s="97" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="156">
+      <c r="B8" s="152">
         <v>184647</v>
       </c>
-      <c r="C8" s="89">
+      <c r="C8" s="86">
         <v>421032</v>
       </c>
-      <c r="D8" s="89"/>
+      <c r="D8" s="215">
+        <v>656824</v>
+      </c>
       <c r="E8" s="4"/>
-      <c r="F8" s="90"/>
-      <c r="G8" s="89"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="86"/>
       <c r="H8" s="8"/>
-      <c r="I8" s="134"/>
-[...3 lines deleted...]
-      <c r="M8" s="189"/>
+      <c r="I8" s="130"/>
+      <c r="J8" s="87"/>
+      <c r="K8" s="87"/>
+      <c r="L8" s="157"/>
+      <c r="M8" s="185"/>
       <c r="N8" s="38"/>
     </row>
     <row r="9" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="101" t="s">
+      <c r="A9" s="98" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="156">
+      <c r="B9" s="152">
         <v>550936</v>
       </c>
-      <c r="C9" s="89">
+      <c r="C9" s="86">
         <v>1128256</v>
       </c>
-      <c r="D9" s="89"/>
+      <c r="D9" s="215">
+        <v>1699765</v>
+      </c>
       <c r="E9" s="4"/>
-      <c r="F9" s="90"/>
-      <c r="G9" s="89"/>
+      <c r="F9" s="87"/>
+      <c r="G9" s="86"/>
       <c r="H9" s="8"/>
-      <c r="I9" s="134"/>
-[...3 lines deleted...]
-      <c r="M9" s="189"/>
+      <c r="I9" s="130"/>
+      <c r="J9" s="87"/>
+      <c r="K9" s="87"/>
+      <c r="L9" s="157"/>
+      <c r="M9" s="185"/>
       <c r="N9" s="38"/>
     </row>
     <row r="10" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="100" t="s">
+      <c r="A10" s="97" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="156">
+      <c r="B10" s="152">
         <v>471642</v>
       </c>
-      <c r="C10" s="89">
+      <c r="C10" s="86">
         <v>1323965</v>
       </c>
-      <c r="D10" s="89"/>
+      <c r="D10" s="215">
+        <v>2180987</v>
+      </c>
       <c r="E10" s="4"/>
-      <c r="F10" s="90"/>
-      <c r="G10" s="89"/>
+      <c r="F10" s="87"/>
+      <c r="G10" s="86"/>
       <c r="H10" s="8"/>
-      <c r="I10" s="134"/>
-[...3 lines deleted...]
-      <c r="M10" s="189"/>
+      <c r="I10" s="130"/>
+      <c r="J10" s="87"/>
+      <c r="K10" s="87"/>
+      <c r="L10" s="157"/>
+      <c r="M10" s="185"/>
       <c r="N10" s="38"/>
     </row>
     <row r="11" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="100" t="s">
+      <c r="A11" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="156">
+      <c r="B11" s="152">
         <v>160618</v>
       </c>
-      <c r="C11" s="89">
+      <c r="C11" s="86">
         <v>395355</v>
       </c>
-      <c r="D11" s="89"/>
+      <c r="D11" s="215">
+        <v>627322</v>
+      </c>
       <c r="E11" s="4"/>
-      <c r="F11" s="90"/>
-      <c r="G11" s="89"/>
+      <c r="F11" s="87"/>
+      <c r="G11" s="86"/>
       <c r="H11" s="8"/>
-      <c r="I11" s="134"/>
-[...3 lines deleted...]
-      <c r="M11" s="189"/>
+      <c r="I11" s="130"/>
+      <c r="J11" s="87"/>
+      <c r="K11" s="87"/>
+      <c r="L11" s="157"/>
+      <c r="M11" s="185"/>
       <c r="N11" s="38"/>
     </row>
     <row r="12" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="156">
+      <c r="B12" s="152">
         <v>2940190</v>
       </c>
-      <c r="C12" s="89">
+      <c r="C12" s="86">
         <v>6821090</v>
       </c>
-      <c r="D12" s="89"/>
+      <c r="D12" s="215">
+        <v>10314344</v>
+      </c>
       <c r="E12" s="4"/>
-      <c r="F12" s="90"/>
-      <c r="G12" s="89"/>
+      <c r="F12" s="87"/>
+      <c r="G12" s="86"/>
       <c r="H12" s="8"/>
-      <c r="I12" s="134"/>
-[...3 lines deleted...]
-      <c r="M12" s="189"/>
+      <c r="I12" s="130"/>
+      <c r="J12" s="87"/>
+      <c r="K12" s="87"/>
+      <c r="L12" s="157"/>
+      <c r="M12" s="185"/>
       <c r="N12" s="38"/>
     </row>
     <row r="13" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="142" t="s">
+      <c r="A13" s="138" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="156">
+      <c r="B13" s="152">
         <v>60802</v>
       </c>
-      <c r="C13" s="89">
+      <c r="C13" s="86">
         <v>133992</v>
       </c>
-      <c r="D13" s="89"/>
+      <c r="D13" s="215">
+        <v>472278</v>
+      </c>
       <c r="E13" s="4"/>
-      <c r="F13" s="90"/>
-      <c r="G13" s="89"/>
+      <c r="F13" s="87"/>
+      <c r="G13" s="86"/>
       <c r="H13" s="8"/>
-      <c r="I13" s="134"/>
-[...3 lines deleted...]
-      <c r="M13" s="189"/>
+      <c r="I13" s="130"/>
+      <c r="J13" s="87"/>
+      <c r="K13" s="87"/>
+      <c r="L13" s="157"/>
+      <c r="M13" s="185"/>
       <c r="N13" s="38"/>
     </row>
     <row r="14" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="100" t="s">
+      <c r="A14" s="97" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="156">
+      <c r="B14" s="152">
         <v>338769</v>
       </c>
-      <c r="C14" s="89">
+      <c r="C14" s="86">
         <v>668578</v>
       </c>
-      <c r="D14" s="89"/>
+      <c r="D14" s="215">
+        <v>1065354</v>
+      </c>
       <c r="E14" s="4"/>
-      <c r="F14" s="90"/>
-      <c r="G14" s="89"/>
+      <c r="F14" s="87"/>
+      <c r="G14" s="86"/>
       <c r="H14" s="8"/>
-      <c r="I14" s="134"/>
-[...3 lines deleted...]
-      <c r="M14" s="189"/>
+      <c r="I14" s="130"/>
+      <c r="J14" s="87"/>
+      <c r="K14" s="87"/>
+      <c r="L14" s="157"/>
+      <c r="M14" s="185"/>
       <c r="N14" s="38"/>
     </row>
     <row r="15" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="100" t="s">
+      <c r="A15" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="156">
+      <c r="B15" s="152">
         <v>1027215</v>
       </c>
-      <c r="C15" s="89">
+      <c r="C15" s="86">
         <v>2145434</v>
       </c>
-      <c r="D15" s="89"/>
+      <c r="D15" s="215">
+        <v>3381230</v>
+      </c>
       <c r="E15" s="4"/>
-      <c r="F15" s="90"/>
-      <c r="G15" s="89"/>
+      <c r="F15" s="87"/>
+      <c r="G15" s="86"/>
       <c r="H15" s="8"/>
-      <c r="I15" s="134"/>
-[...3 lines deleted...]
-      <c r="M15" s="189"/>
+      <c r="I15" s="130"/>
+      <c r="J15" s="87"/>
+      <c r="K15" s="87"/>
+      <c r="L15" s="157"/>
+      <c r="M15" s="185"/>
       <c r="N15" s="38"/>
     </row>
     <row r="16" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="100" t="s">
+      <c r="A16" s="97" t="s">
         <v>44</v>
       </c>
-      <c r="B16" s="156">
+      <c r="B16" s="152">
         <v>5921949</v>
       </c>
-      <c r="C16" s="89">
+      <c r="C16" s="86">
         <v>11285124</v>
       </c>
-      <c r="D16" s="89"/>
+      <c r="D16" s="215">
+        <v>18498939</v>
+      </c>
       <c r="E16" s="4"/>
-      <c r="F16" s="90"/>
-      <c r="G16" s="89"/>
+      <c r="F16" s="87"/>
+      <c r="G16" s="86"/>
       <c r="H16" s="8"/>
-      <c r="I16" s="134"/>
-[...3 lines deleted...]
-      <c r="M16" s="189"/>
+      <c r="I16" s="130"/>
+      <c r="J16" s="87"/>
+      <c r="K16" s="87"/>
+      <c r="L16" s="157"/>
+      <c r="M16" s="185"/>
       <c r="N16" s="38"/>
     </row>
     <row r="17" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="100" t="s">
+      <c r="A17" s="97" t="s">
         <v>45</v>
       </c>
-      <c r="B17" s="156">
+      <c r="B17" s="152">
         <v>339967</v>
       </c>
-      <c r="C17" s="89">
+      <c r="C17" s="86">
         <v>958117</v>
       </c>
-      <c r="D17" s="89"/>
+      <c r="D17" s="215">
+        <v>1576073</v>
+      </c>
       <c r="E17" s="4"/>
-      <c r="F17" s="90"/>
-      <c r="G17" s="89"/>
+      <c r="F17" s="87"/>
+      <c r="G17" s="86"/>
       <c r="H17" s="8"/>
-      <c r="I17" s="134"/>
-[...3 lines deleted...]
-      <c r="M17" s="189"/>
+      <c r="I17" s="130"/>
+      <c r="J17" s="87"/>
+      <c r="K17" s="87"/>
+      <c r="L17" s="157"/>
+      <c r="M17" s="185"/>
       <c r="N17" s="38"/>
     </row>
     <row r="18" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="100" t="s">
+      <c r="A18" s="97" t="s">
         <v>46</v>
       </c>
-      <c r="B18" s="156">
+      <c r="B18" s="152">
         <v>388466</v>
       </c>
-      <c r="C18" s="89">
+      <c r="C18" s="86">
         <v>771885</v>
       </c>
-      <c r="D18" s="89"/>
+      <c r="D18" s="215">
+        <v>1091761</v>
+      </c>
       <c r="E18" s="4"/>
-      <c r="F18" s="90"/>
-      <c r="G18" s="89"/>
+      <c r="F18" s="87"/>
+      <c r="G18" s="86"/>
       <c r="H18" s="8"/>
-      <c r="I18" s="134"/>
-[...3 lines deleted...]
-      <c r="M18" s="189"/>
+      <c r="I18" s="130"/>
+      <c r="J18" s="87"/>
+      <c r="K18" s="87"/>
+      <c r="L18" s="157"/>
+      <c r="M18" s="185"/>
       <c r="N18" s="38"/>
     </row>
     <row r="19" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="100" t="s">
+      <c r="A19" s="97" t="s">
         <v>70</v>
       </c>
-      <c r="B19" s="156">
+      <c r="B19" s="152">
         <v>4477024</v>
       </c>
-      <c r="C19" s="89">
+      <c r="C19" s="86">
         <v>10758445</v>
       </c>
-      <c r="D19" s="89"/>
+      <c r="D19" s="215">
+        <v>17276586</v>
+      </c>
       <c r="E19" s="4"/>
-      <c r="F19" s="90"/>
-      <c r="G19" s="89"/>
+      <c r="F19" s="87"/>
+      <c r="G19" s="86"/>
       <c r="H19" s="8"/>
-      <c r="I19" s="134"/>
-[...3 lines deleted...]
-      <c r="M19" s="189"/>
+      <c r="I19" s="130"/>
+      <c r="J19" s="87"/>
+      <c r="K19" s="87"/>
+      <c r="L19" s="157"/>
+      <c r="M19" s="185"/>
       <c r="N19" s="38"/>
     </row>
     <row r="20" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="100"/>
-      <c r="B20" s="156"/>
+      <c r="A20" s="97"/>
+      <c r="B20" s="152"/>
       <c r="C20" s="5"/>
-      <c r="D20" s="5"/>
-      <c r="E20" s="135"/>
+      <c r="D20" s="193"/>
+      <c r="E20" s="131"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="10"/>
-      <c r="I20" s="135"/>
+      <c r="I20" s="131"/>
       <c r="J20" s="11"/>
-      <c r="K20" s="91"/>
-[...1 lines deleted...]
-      <c r="M20" s="188"/>
+      <c r="K20" s="88"/>
+      <c r="L20" s="158"/>
+      <c r="M20" s="184"/>
       <c r="N20" s="38"/>
     </row>
     <row r="21" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="102" t="s">
+      <c r="A21" s="99" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="156"/>
+      <c r="B21" s="152"/>
       <c r="C21" s="5"/>
-      <c r="D21" s="3"/>
-      <c r="E21" s="135"/>
+      <c r="D21" s="192"/>
+      <c r="E21" s="131"/>
       <c r="F21" s="5"/>
       <c r="G21" s="3"/>
       <c r="H21" s="10"/>
-      <c r="I21" s="135"/>
+      <c r="I21" s="131"/>
       <c r="J21" s="11"/>
-      <c r="K21" s="91"/>
-[...1 lines deleted...]
-      <c r="M21" s="189"/>
+      <c r="K21" s="88"/>
+      <c r="L21" s="158"/>
+      <c r="M21" s="185"/>
       <c r="N21" s="38"/>
     </row>
     <row r="22" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="99" t="s">
+      <c r="A22" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="156">
+      <c r="B22" s="152">
         <v>481466</v>
       </c>
-      <c r="C22" s="89">
+      <c r="C22" s="86">
         <v>1153425</v>
       </c>
-      <c r="D22" s="89"/>
+      <c r="D22" s="215">
+        <v>1828520</v>
+      </c>
       <c r="E22" s="4"/>
-      <c r="F22" s="90"/>
-      <c r="G22" s="89"/>
+      <c r="F22" s="87"/>
+      <c r="G22" s="86"/>
       <c r="H22" s="8"/>
-      <c r="I22" s="134"/>
-[...3 lines deleted...]
-      <c r="M22" s="189"/>
+      <c r="I22" s="130"/>
+      <c r="J22" s="87"/>
+      <c r="K22" s="87"/>
+      <c r="L22" s="157"/>
+      <c r="M22" s="185"/>
       <c r="N22" s="38"/>
     </row>
-    <row r="23" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="103" t="s">
+    <row r="23" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="100" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="156">
+      <c r="B23" s="152">
         <v>36</v>
       </c>
-      <c r="C23" s="89">
+      <c r="C23" s="86">
         <v>1702</v>
       </c>
-      <c r="D23" s="89"/>
+      <c r="D23" s="215">
+        <v>3369</v>
+      </c>
       <c r="E23" s="4"/>
-      <c r="F23" s="90"/>
-      <c r="G23" s="89"/>
+      <c r="F23" s="87"/>
+      <c r="G23" s="86"/>
       <c r="H23" s="8"/>
-      <c r="I23" s="134"/>
-[...3 lines deleted...]
-      <c r="M23" s="189"/>
+      <c r="I23" s="130"/>
+      <c r="J23" s="87"/>
+      <c r="K23" s="87"/>
+      <c r="L23" s="157"/>
+      <c r="M23" s="185"/>
       <c r="N23" s="38"/>
     </row>
     <row r="24" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="103" t="s">
+      <c r="A24" s="100" t="s">
         <v>67</v>
       </c>
-      <c r="B24" s="156">
+      <c r="B24" s="152">
         <v>73831</v>
       </c>
-      <c r="C24" s="89">
+      <c r="C24" s="86">
         <v>146719</v>
       </c>
-      <c r="D24" s="89"/>
+      <c r="D24" s="215">
+        <v>219607</v>
+      </c>
       <c r="E24" s="4"/>
-      <c r="F24" s="90"/>
-      <c r="G24" s="89"/>
+      <c r="F24" s="87"/>
+      <c r="G24" s="86"/>
       <c r="H24" s="8"/>
-      <c r="I24" s="134"/>
-[...3 lines deleted...]
-      <c r="M24" s="189"/>
+      <c r="I24" s="130"/>
+      <c r="J24" s="87"/>
+      <c r="K24" s="87"/>
+      <c r="L24" s="157"/>
+      <c r="M24" s="185"/>
       <c r="N24" s="38"/>
     </row>
     <row r="25" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="103" t="s">
+      <c r="A25" s="100" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="156">
+      <c r="B25" s="152">
         <v>118584</v>
       </c>
-      <c r="C25" s="89">
+      <c r="C25" s="86">
         <v>271297</v>
       </c>
-      <c r="D25" s="89"/>
+      <c r="D25" s="215">
+        <v>424009</v>
+      </c>
       <c r="E25" s="4"/>
-      <c r="F25" s="90"/>
-      <c r="G25" s="89"/>
+      <c r="F25" s="87"/>
+      <c r="G25" s="86"/>
       <c r="H25" s="8"/>
-      <c r="I25" s="134"/>
-[...3 lines deleted...]
-      <c r="M25" s="189"/>
+      <c r="I25" s="130"/>
+      <c r="J25" s="87"/>
+      <c r="K25" s="87"/>
+      <c r="L25" s="157"/>
+      <c r="M25" s="185"/>
       <c r="N25" s="38"/>
     </row>
     <row r="26" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="103" t="s">
+      <c r="A26" s="100" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="156">
+      <c r="B26" s="152">
         <v>152741</v>
       </c>
-      <c r="C26" s="89">
+      <c r="C26" s="86">
         <v>464272</v>
       </c>
-      <c r="D26" s="89"/>
+      <c r="D26" s="215">
+        <v>778941</v>
+      </c>
       <c r="E26" s="4"/>
-      <c r="F26" s="90"/>
-      <c r="G26" s="89"/>
+      <c r="F26" s="87"/>
+      <c r="G26" s="86"/>
       <c r="H26" s="8"/>
-      <c r="I26" s="134"/>
-[...3 lines deleted...]
-      <c r="M26" s="189"/>
+      <c r="I26" s="130"/>
+      <c r="J26" s="87"/>
+      <c r="K26" s="87"/>
+      <c r="L26" s="157"/>
+      <c r="M26" s="185"/>
       <c r="N26" s="38"/>
     </row>
     <row r="27" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="100" t="s">
+      <c r="A27" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="156" t="s">
+      <c r="B27" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C27" s="89" t="s">
+      <c r="C27" s="86" t="s">
         <v>37</v>
       </c>
-      <c r="D27" s="89"/>
+      <c r="D27" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E27" s="4"/>
-      <c r="F27" s="90"/>
-      <c r="G27" s="89"/>
+      <c r="F27" s="87"/>
+      <c r="G27" s="86"/>
       <c r="H27" s="8"/>
-      <c r="I27" s="134"/>
-[...3 lines deleted...]
-      <c r="M27" s="189"/>
+      <c r="I27" s="130"/>
+      <c r="J27" s="87"/>
+      <c r="K27" s="87"/>
+      <c r="L27" s="157"/>
+      <c r="M27" s="185"/>
       <c r="N27" s="38"/>
     </row>
     <row r="28" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="103" t="s">
+      <c r="A28" s="100" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="156">
+      <c r="B28" s="152">
         <v>3750</v>
       </c>
-      <c r="C28" s="89">
+      <c r="C28" s="86">
         <v>15237</v>
       </c>
-      <c r="D28" s="89"/>
+      <c r="D28" s="215">
+        <v>26723</v>
+      </c>
       <c r="E28" s="4"/>
-      <c r="F28" s="90"/>
-      <c r="G28" s="89"/>
+      <c r="F28" s="87"/>
+      <c r="G28" s="86"/>
       <c r="H28" s="8"/>
-      <c r="I28" s="134"/>
-[...3 lines deleted...]
-      <c r="M28" s="189"/>
+      <c r="I28" s="130"/>
+      <c r="J28" s="87"/>
+      <c r="K28" s="87"/>
+      <c r="L28" s="157"/>
+      <c r="M28" s="185"/>
       <c r="N28" s="38"/>
     </row>
     <row r="29" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="103" t="s">
+      <c r="A29" s="100" t="s">
         <v>69</v>
       </c>
-      <c r="B29" s="156" t="s">
+      <c r="B29" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="89">
+      <c r="C29" s="86">
         <v>12662</v>
       </c>
-      <c r="D29" s="89"/>
+      <c r="D29" s="215">
+        <v>25324</v>
+      </c>
       <c r="E29" s="4"/>
-      <c r="F29" s="90"/>
-      <c r="G29" s="89"/>
+      <c r="F29" s="87"/>
+      <c r="G29" s="86"/>
       <c r="H29" s="8"/>
-      <c r="I29" s="134"/>
-[...3 lines deleted...]
-      <c r="M29" s="189"/>
+      <c r="I29" s="130"/>
+      <c r="J29" s="87"/>
+      <c r="K29" s="87"/>
+      <c r="L29" s="157"/>
+      <c r="M29" s="185"/>
       <c r="N29" s="38"/>
     </row>
     <row r="30" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="103" t="s">
+      <c r="A30" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="B30" s="156">
+      <c r="B30" s="152">
         <v>93741</v>
       </c>
-      <c r="C30" s="89">
+      <c r="C30" s="86">
         <v>176304</v>
       </c>
-      <c r="D30" s="89"/>
+      <c r="D30" s="215">
+        <v>258867</v>
+      </c>
       <c r="E30" s="4"/>
-      <c r="F30" s="90"/>
-      <c r="G30" s="89"/>
+      <c r="F30" s="87"/>
+      <c r="G30" s="86"/>
       <c r="H30" s="8"/>
-      <c r="I30" s="134"/>
-[...3 lines deleted...]
-      <c r="M30" s="189"/>
+      <c r="I30" s="130"/>
+      <c r="J30" s="87"/>
+      <c r="K30" s="87"/>
+      <c r="L30" s="157"/>
+      <c r="M30" s="185"/>
       <c r="N30" s="38"/>
     </row>
     <row r="31" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="103" t="s">
+      <c r="A31" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="B31" s="156">
+      <c r="B31" s="152">
         <v>22485</v>
       </c>
-      <c r="C31" s="89">
+      <c r="C31" s="86">
         <v>27326</v>
       </c>
-      <c r="D31" s="89"/>
+      <c r="D31" s="215">
+        <v>32168</v>
+      </c>
       <c r="E31" s="4"/>
-      <c r="F31" s="90"/>
-      <c r="G31" s="89"/>
+      <c r="F31" s="87"/>
+      <c r="G31" s="86"/>
       <c r="H31" s="8"/>
-      <c r="I31" s="134"/>
-[...3 lines deleted...]
-      <c r="M31" s="189"/>
+      <c r="I31" s="130"/>
+      <c r="J31" s="87"/>
+      <c r="K31" s="87"/>
+      <c r="L31" s="157"/>
+      <c r="M31" s="185"/>
       <c r="N31" s="38"/>
     </row>
     <row r="32" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="103" t="s">
+      <c r="A32" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="B32" s="156">
+      <c r="B32" s="152">
         <v>16299</v>
       </c>
-      <c r="C32" s="89">
+      <c r="C32" s="86">
         <v>37905</v>
       </c>
-      <c r="D32" s="89"/>
+      <c r="D32" s="215">
+        <v>59512</v>
+      </c>
       <c r="E32" s="4"/>
-      <c r="F32" s="90"/>
-      <c r="G32" s="89"/>
+      <c r="F32" s="87"/>
+      <c r="G32" s="86"/>
       <c r="H32" s="8"/>
-      <c r="I32" s="134"/>
-[...3 lines deleted...]
-      <c r="M32" s="189"/>
+      <c r="I32" s="130"/>
+      <c r="J32" s="87"/>
+      <c r="K32" s="87"/>
+      <c r="L32" s="157"/>
+      <c r="M32" s="185"/>
       <c r="N32" s="38"/>
     </row>
     <row r="33" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="103"/>
-      <c r="B33" s="156"/>
+      <c r="A33" s="100"/>
+      <c r="B33" s="152"/>
       <c r="C33" s="5"/>
-      <c r="D33" s="3"/>
-      <c r="E33" s="135"/>
+      <c r="D33" s="192"/>
+      <c r="E33" s="131"/>
       <c r="F33" s="5"/>
       <c r="G33" s="3"/>
       <c r="H33" s="10"/>
-      <c r="I33" s="135"/>
+      <c r="I33" s="131"/>
       <c r="J33" s="11"/>
-      <c r="K33" s="91"/>
-[...1 lines deleted...]
-      <c r="M33" s="189"/>
+      <c r="K33" s="88"/>
+      <c r="L33" s="158"/>
+      <c r="M33" s="185"/>
       <c r="N33" s="38"/>
     </row>
     <row r="34" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="102" t="s">
+      <c r="A34" s="99" t="s">
         <v>19</v>
       </c>
-      <c r="B34" s="156" t="s">
+      <c r="B34" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C34" s="155"/>
-      <c r="D34" s="1"/>
+      <c r="C34" s="151"/>
+      <c r="D34" s="191"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="10"/>
-      <c r="I34" s="135"/>
+      <c r="I34" s="131"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
-      <c r="L34" s="155"/>
-      <c r="M34" s="189"/>
+      <c r="L34" s="151"/>
+      <c r="M34" s="185"/>
       <c r="N34" s="38"/>
     </row>
     <row r="35" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="99" t="s">
+      <c r="A35" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="156" t="s">
+      <c r="B35" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C35" s="155" t="s">
+      <c r="C35" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D35" s="1"/>
+      <c r="D35" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="8"/>
       <c r="I35" s="40"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
-      <c r="L35" s="155"/>
-[...1 lines deleted...]
-      <c r="N35" s="94"/>
+      <c r="L35" s="151"/>
+      <c r="M35" s="185"/>
+      <c r="N35" s="91"/>
     </row>
     <row r="36" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="104" t="s">
+      <c r="A36" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="156" t="s">
+      <c r="B36" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C36" s="155" t="s">
+      <c r="C36" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D36" s="1"/>
+      <c r="D36" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="3"/>
-      <c r="I36" s="137"/>
+      <c r="I36" s="133"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
-      <c r="L36" s="155"/>
-[...1 lines deleted...]
-      <c r="N36" s="94"/>
+      <c r="L36" s="151"/>
+      <c r="M36" s="185"/>
+      <c r="N36" s="91"/>
     </row>
     <row r="37" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="104" t="s">
+      <c r="A37" s="101" t="s">
         <v>44</v>
       </c>
-      <c r="B37" s="156" t="s">
+      <c r="B37" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C37" s="155" t="s">
+      <c r="C37" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D37" s="1"/>
+      <c r="D37" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="8"/>
       <c r="I37" s="40"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
-      <c r="L37" s="155"/>
-[...1 lines deleted...]
-      <c r="N37" s="94"/>
+      <c r="L37" s="151"/>
+      <c r="M37" s="185"/>
+      <c r="N37" s="91"/>
     </row>
     <row r="38" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="103" t="s">
+      <c r="A38" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="B38" s="156" t="s">
+      <c r="B38" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C38" s="155" t="s">
+      <c r="C38" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D38" s="1"/>
+      <c r="D38" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="3"/>
-      <c r="I38" s="137"/>
+      <c r="I38" s="133"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
-      <c r="L38" s="155"/>
-[...1 lines deleted...]
-      <c r="N38" s="94"/>
+      <c r="L38" s="151"/>
+      <c r="M38" s="185"/>
+      <c r="N38" s="91"/>
     </row>
     <row r="39" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="103"/>
-      <c r="B39" s="156"/>
+      <c r="A39" s="100"/>
+      <c r="B39" s="152"/>
       <c r="C39" s="5"/>
-      <c r="D39" s="3"/>
-      <c r="E39" s="135"/>
+      <c r="D39" s="192"/>
+      <c r="E39" s="131"/>
       <c r="F39" s="5"/>
       <c r="G39" s="3"/>
       <c r="H39" s="10"/>
-      <c r="I39" s="135"/>
+      <c r="I39" s="131"/>
       <c r="J39" s="11"/>
       <c r="K39" s="11"/>
-      <c r="L39" s="162"/>
-[...1 lines deleted...]
-      <c r="N39" s="94"/>
+      <c r="L39" s="158"/>
+      <c r="M39" s="185"/>
+      <c r="N39" s="91"/>
     </row>
     <row r="40" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="102" t="s">
+      <c r="A40" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="B40" s="156"/>
+      <c r="B40" s="152"/>
       <c r="C40" s="5"/>
-      <c r="D40" s="41"/>
-      <c r="E40" s="135"/>
+      <c r="D40" s="195"/>
+      <c r="E40" s="131"/>
       <c r="F40" s="5"/>
       <c r="G40" s="3"/>
       <c r="H40" s="10"/>
-      <c r="I40" s="135"/>
+      <c r="I40" s="131"/>
       <c r="J40" s="11"/>
       <c r="K40" s="11"/>
-      <c r="L40" s="162"/>
-[...1 lines deleted...]
-      <c r="N40" s="95"/>
+      <c r="L40" s="158"/>
+      <c r="M40" s="185"/>
+      <c r="N40" s="92"/>
     </row>
     <row r="41" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="99" t="s">
+      <c r="A41" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B41" s="156">
+      <c r="B41" s="152">
         <v>393492</v>
       </c>
-      <c r="C41" s="89">
+      <c r="C41" s="86">
         <v>971516</v>
       </c>
-      <c r="D41" s="89"/>
+      <c r="D41" s="215">
+        <v>1552676</v>
+      </c>
       <c r="E41" s="4"/>
-      <c r="F41" s="90"/>
-      <c r="G41" s="89"/>
+      <c r="F41" s="87"/>
+      <c r="G41" s="86"/>
       <c r="H41" s="8"/>
-      <c r="I41" s="144"/>
-[...4 lines deleted...]
-      <c r="N41" s="95"/>
+      <c r="I41" s="140"/>
+      <c r="J41" s="87"/>
+      <c r="K41" s="87"/>
+      <c r="L41" s="157"/>
+      <c r="M41" s="185"/>
+      <c r="N41" s="92"/>
     </row>
     <row r="42" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="105" t="s">
+      <c r="A42" s="102" t="s">
         <v>66</v>
       </c>
-      <c r="B42" s="156">
+      <c r="B42" s="152">
         <v>36</v>
       </c>
-      <c r="C42" s="89">
+      <c r="C42" s="86">
         <v>1702</v>
       </c>
-      <c r="D42" s="89"/>
+      <c r="D42" s="215">
+        <v>3369</v>
+      </c>
       <c r="E42" s="4"/>
-      <c r="F42" s="90"/>
-      <c r="G42" s="89"/>
+      <c r="F42" s="87"/>
+      <c r="G42" s="86"/>
       <c r="H42" s="8"/>
-      <c r="I42" s="144"/>
-[...4 lines deleted...]
-      <c r="N42" s="95"/>
+      <c r="I42" s="140"/>
+      <c r="J42" s="87"/>
+      <c r="K42" s="87"/>
+      <c r="L42" s="157"/>
+      <c r="M42" s="185"/>
+      <c r="N42" s="92"/>
     </row>
     <row r="43" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="105" t="s">
+      <c r="A43" s="102" t="s">
         <v>67</v>
       </c>
-      <c r="B43" s="156">
+      <c r="B43" s="152">
         <v>73831</v>
       </c>
-      <c r="C43" s="89">
+      <c r="C43" s="86">
         <v>127865</v>
       </c>
-      <c r="D43" s="89"/>
+      <c r="D43" s="215">
+        <v>181898</v>
+      </c>
       <c r="E43" s="4"/>
-      <c r="F43" s="90"/>
-      <c r="G43" s="89"/>
+      <c r="F43" s="87"/>
+      <c r="G43" s="86"/>
       <c r="H43" s="8"/>
-      <c r="I43" s="144"/>
-[...4 lines deleted...]
-      <c r="N43" s="95"/>
+      <c r="I43" s="140"/>
+      <c r="J43" s="87"/>
+      <c r="K43" s="87"/>
+      <c r="L43" s="157"/>
+      <c r="M43" s="185"/>
+      <c r="N43" s="92"/>
     </row>
     <row r="44" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="105" t="s">
+      <c r="A44" s="102" t="s">
         <v>39</v>
       </c>
-      <c r="B44" s="156">
+      <c r="B44" s="152">
         <v>100894</v>
       </c>
-      <c r="C44" s="89">
+      <c r="C44" s="86">
         <v>252450</v>
       </c>
-      <c r="D44" s="89"/>
+      <c r="D44" s="215">
+        <v>404007</v>
+      </c>
       <c r="E44" s="4"/>
-      <c r="F44" s="90"/>
-      <c r="G44" s="89"/>
+      <c r="F44" s="87"/>
+      <c r="G44" s="86"/>
       <c r="H44" s="8"/>
-      <c r="I44" s="144"/>
-[...4 lines deleted...]
-      <c r="N44" s="95"/>
+      <c r="I44" s="140"/>
+      <c r="J44" s="87"/>
+      <c r="K44" s="87"/>
+      <c r="L44" s="157"/>
+      <c r="M44" s="185"/>
+      <c r="N44" s="92"/>
     </row>
     <row r="45" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="105" t="s">
+      <c r="A45" s="102" t="s">
         <v>40</v>
       </c>
-      <c r="B45" s="156">
+      <c r="B45" s="152">
         <v>87734</v>
       </c>
-      <c r="C45" s="89">
+      <c r="C45" s="86">
         <v>334277</v>
       </c>
-      <c r="D45" s="89"/>
+      <c r="D45" s="215">
+        <v>583956</v>
+      </c>
       <c r="E45" s="4"/>
-      <c r="F45" s="90"/>
-      <c r="G45" s="89"/>
+      <c r="F45" s="87"/>
+      <c r="G45" s="86"/>
       <c r="H45" s="8"/>
-      <c r="I45" s="144"/>
-[...4 lines deleted...]
-      <c r="N45" s="95"/>
+      <c r="I45" s="140"/>
+      <c r="J45" s="87"/>
+      <c r="K45" s="87"/>
+      <c r="L45" s="157"/>
+      <c r="M45" s="185"/>
+      <c r="N45" s="92"/>
     </row>
     <row r="46" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="105" t="s">
+      <c r="A46" s="102" t="s">
         <v>42</v>
       </c>
-      <c r="B46" s="156">
+      <c r="B46" s="152">
         <v>3750</v>
       </c>
-      <c r="C46" s="89">
+      <c r="C46" s="86">
         <v>15237</v>
       </c>
-      <c r="D46" s="89"/>
+      <c r="D46" s="215">
+        <v>26723</v>
+      </c>
       <c r="E46" s="4"/>
-      <c r="F46" s="90"/>
-      <c r="G46" s="89"/>
+      <c r="F46" s="87"/>
+      <c r="G46" s="86"/>
       <c r="H46" s="8"/>
-      <c r="I46" s="144"/>
-[...3 lines deleted...]
-      <c r="M46" s="189"/>
+      <c r="I46" s="140"/>
+      <c r="J46" s="87"/>
+      <c r="K46" s="87"/>
+      <c r="L46" s="157"/>
+      <c r="M46" s="185"/>
       <c r="N46" s="38"/>
     </row>
     <row r="47" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="105" t="s">
+      <c r="A47" s="102" t="s">
         <v>69</v>
       </c>
-      <c r="B47" s="156" t="s">
+      <c r="B47" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C47" s="89">
+      <c r="C47" s="86">
         <v>12662</v>
       </c>
-      <c r="D47" s="89"/>
+      <c r="D47" s="215">
+        <v>25324</v>
+      </c>
       <c r="E47" s="4"/>
-      <c r="F47" s="90"/>
-      <c r="G47" s="89"/>
+      <c r="F47" s="87"/>
+      <c r="G47" s="86"/>
       <c r="H47" s="8"/>
-      <c r="I47" s="144"/>
-[...3 lines deleted...]
-      <c r="M47" s="189"/>
+      <c r="I47" s="140"/>
+      <c r="J47" s="87"/>
+      <c r="K47" s="87"/>
+      <c r="L47" s="157"/>
+      <c r="M47" s="185"/>
       <c r="N47" s="38"/>
     </row>
     <row r="48" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="105" t="s">
+      <c r="A48" s="102" t="s">
         <v>44</v>
       </c>
-      <c r="B48" s="156">
+      <c r="B48" s="152">
         <v>88465</v>
       </c>
-      <c r="C48" s="89">
+      <c r="C48" s="86">
         <v>162091</v>
       </c>
-      <c r="D48" s="89"/>
+      <c r="D48" s="215">
+        <v>235718</v>
+      </c>
       <c r="E48" s="4"/>
-      <c r="F48" s="90"/>
-      <c r="G48" s="89"/>
+      <c r="F48" s="87"/>
+      <c r="G48" s="86"/>
       <c r="H48" s="8"/>
-      <c r="I48" s="144"/>
-[...3 lines deleted...]
-      <c r="M48" s="189"/>
+      <c r="I48" s="140"/>
+      <c r="J48" s="87"/>
+      <c r="K48" s="87"/>
+      <c r="L48" s="157"/>
+      <c r="M48" s="185"/>
       <c r="N48" s="38"/>
     </row>
     <row r="49" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="105" t="s">
+      <c r="A49" s="102" t="s">
         <v>46</v>
       </c>
-      <c r="B49" s="156">
+      <c r="B49" s="152">
         <v>22485</v>
       </c>
-      <c r="C49" s="89">
+      <c r="C49" s="86">
         <v>27326</v>
       </c>
-      <c r="D49" s="89"/>
+      <c r="D49" s="215">
+        <v>32168</v>
+      </c>
       <c r="E49" s="4"/>
-      <c r="F49" s="90"/>
-      <c r="G49" s="89"/>
+      <c r="F49" s="87"/>
+      <c r="G49" s="86"/>
       <c r="H49" s="8"/>
-      <c r="I49" s="144"/>
-[...3 lines deleted...]
-      <c r="M49" s="189"/>
+      <c r="I49" s="140"/>
+      <c r="J49" s="87"/>
+      <c r="K49" s="87"/>
+      <c r="L49" s="157"/>
+      <c r="M49" s="185"/>
       <c r="N49" s="38"/>
     </row>
     <row r="50" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="105" t="s">
+      <c r="A50" s="102" t="s">
         <v>70</v>
       </c>
-      <c r="B50" s="156">
+      <c r="B50" s="152">
         <v>16299</v>
       </c>
-      <c r="C50" s="89">
+      <c r="C50" s="86">
         <v>37905</v>
       </c>
-      <c r="D50" s="89"/>
+      <c r="D50" s="215">
+        <v>59512</v>
+      </c>
       <c r="E50" s="4"/>
-      <c r="F50" s="90"/>
-      <c r="G50" s="89"/>
+      <c r="F50" s="87"/>
+      <c r="G50" s="86"/>
       <c r="H50" s="8"/>
-      <c r="I50" s="144"/>
-[...3 lines deleted...]
-      <c r="M50" s="189"/>
+      <c r="I50" s="140"/>
+      <c r="J50" s="87"/>
+      <c r="K50" s="87"/>
+      <c r="L50" s="157"/>
+      <c r="M50" s="185"/>
       <c r="N50" s="38"/>
     </row>
     <row r="51" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="105"/>
-      <c r="B51" s="156"/>
+      <c r="A51" s="102"/>
+      <c r="B51" s="152"/>
       <c r="C51" s="5"/>
-      <c r="D51" s="3"/>
-      <c r="E51" s="135"/>
+      <c r="D51" s="192"/>
+      <c r="E51" s="131"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="10"/>
-      <c r="I51" s="135"/>
+      <c r="I51" s="131"/>
       <c r="J51" s="11"/>
       <c r="K51" s="11"/>
-      <c r="L51" s="162"/>
-      <c r="M51" s="189"/>
+      <c r="L51" s="158"/>
+      <c r="M51" s="185"/>
       <c r="N51" s="38"/>
     </row>
     <row r="52" spans="1:14" s="39" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="102" t="s">
+      <c r="A52" s="99" t="s">
         <v>3</v>
       </c>
-      <c r="B52" s="156"/>
+      <c r="B52" s="152"/>
       <c r="C52" s="5"/>
-      <c r="D52" s="42"/>
-      <c r="E52" s="135"/>
+      <c r="D52" s="196"/>
+      <c r="E52" s="131"/>
       <c r="F52" s="5"/>
       <c r="G52" s="3"/>
       <c r="H52" s="10"/>
-      <c r="I52" s="135"/>
+      <c r="I52" s="131"/>
       <c r="J52" s="11"/>
       <c r="K52" s="11"/>
-      <c r="L52" s="162"/>
-      <c r="M52" s="189"/>
+      <c r="L52" s="158"/>
+      <c r="M52" s="185"/>
       <c r="N52" s="38"/>
     </row>
     <row r="53" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A53" s="99" t="s">
+      <c r="A53" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B53" s="156">
+      <c r="B53" s="152">
         <v>87974</v>
       </c>
-      <c r="C53" s="89">
+      <c r="C53" s="86">
         <v>181909</v>
       </c>
-      <c r="D53" s="89"/>
+      <c r="D53" s="215">
+        <v>275844</v>
+      </c>
       <c r="E53" s="4"/>
-      <c r="F53" s="90"/>
-      <c r="G53" s="89"/>
+      <c r="F53" s="87"/>
+      <c r="G53" s="86"/>
       <c r="H53" s="8"/>
-      <c r="I53" s="134"/>
-[...3 lines deleted...]
-      <c r="M53" s="189"/>
+      <c r="I53" s="130"/>
+      <c r="J53" s="87"/>
+      <c r="K53" s="87"/>
+      <c r="L53" s="157"/>
+      <c r="M53" s="185"/>
       <c r="N53" s="38"/>
     </row>
     <row r="54" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A54" s="106" t="s">
+      <c r="A54" s="103" t="s">
         <v>67</v>
       </c>
-      <c r="B54" s="156"/>
-      <c r="C54" s="89">
+      <c r="B54" s="152"/>
+      <c r="C54" s="86">
         <v>18854</v>
       </c>
-      <c r="D54" s="89"/>
+      <c r="D54" s="215">
+        <v>37709</v>
+      </c>
       <c r="E54" s="4"/>
-      <c r="F54" s="90"/>
-      <c r="G54" s="89"/>
+      <c r="F54" s="87"/>
+      <c r="G54" s="86"/>
       <c r="H54" s="8"/>
-      <c r="I54" s="134"/>
-[...3 lines deleted...]
-      <c r="M54" s="189"/>
+      <c r="I54" s="130"/>
+      <c r="J54" s="87"/>
+      <c r="K54" s="87"/>
+      <c r="L54" s="157"/>
+      <c r="M54" s="185"/>
       <c r="N54" s="38"/>
     </row>
     <row r="55" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A55" s="106" t="s">
+      <c r="A55" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="B55" s="156">
+      <c r="B55" s="152">
         <v>17690</v>
       </c>
-      <c r="C55" s="89">
+      <c r="C55" s="86">
         <v>18846</v>
       </c>
-      <c r="D55" s="89"/>
+      <c r="D55" s="215">
+        <v>20002</v>
+      </c>
       <c r="E55" s="4"/>
-      <c r="F55" s="90"/>
-      <c r="G55" s="89"/>
+      <c r="F55" s="87"/>
+      <c r="G55" s="86"/>
       <c r="H55" s="8"/>
-      <c r="I55" s="134"/>
-[...3 lines deleted...]
-      <c r="M55" s="189"/>
+      <c r="I55" s="130"/>
+      <c r="J55" s="87"/>
+      <c r="K55" s="87"/>
+      <c r="L55" s="157"/>
+      <c r="M55" s="185"/>
       <c r="N55" s="38"/>
     </row>
     <row r="56" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A56" s="106" t="s">
+      <c r="A56" s="103" t="s">
         <v>40</v>
       </c>
-      <c r="B56" s="156">
+      <c r="B56" s="152">
         <v>65007</v>
       </c>
-      <c r="C56" s="89">
+      <c r="C56" s="86">
         <v>129996</v>
       </c>
-      <c r="D56" s="89"/>
+      <c r="D56" s="215">
+        <v>194984</v>
+      </c>
       <c r="E56" s="4"/>
-      <c r="F56" s="90"/>
-      <c r="G56" s="89"/>
+      <c r="F56" s="87"/>
+      <c r="G56" s="86"/>
       <c r="H56" s="8"/>
-      <c r="I56" s="134"/>
-[...3 lines deleted...]
-      <c r="M56" s="189"/>
+      <c r="I56" s="130"/>
+      <c r="J56" s="87"/>
+      <c r="K56" s="87"/>
+      <c r="L56" s="157"/>
+      <c r="M56" s="185"/>
       <c r="N56" s="38"/>
     </row>
     <row r="57" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A57" s="100" t="s">
+      <c r="A57" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="B57" s="156" t="s">
+      <c r="B57" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C57" s="89" t="s">
+      <c r="C57" s="86" t="s">
         <v>37</v>
       </c>
-      <c r="D57" s="89"/>
+      <c r="D57" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E57" s="4"/>
-      <c r="F57" s="90"/>
-      <c r="G57" s="89"/>
+      <c r="F57" s="87"/>
+      <c r="G57" s="86"/>
       <c r="H57" s="8"/>
-      <c r="I57" s="134"/>
-[...3 lines deleted...]
-      <c r="M57" s="189"/>
+      <c r="I57" s="130"/>
+      <c r="J57" s="87"/>
+      <c r="K57" s="87"/>
+      <c r="L57" s="157"/>
+      <c r="M57" s="185"/>
       <c r="N57" s="38"/>
     </row>
     <row r="58" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A58" s="106" t="s">
+      <c r="A58" s="103" t="s">
         <v>44</v>
       </c>
-      <c r="B58" s="156">
+      <c r="B58" s="152">
         <v>5277</v>
       </c>
-      <c r="C58" s="89">
+      <c r="C58" s="86">
         <v>14213</v>
       </c>
-      <c r="D58" s="89"/>
+      <c r="D58" s="215">
+        <v>23149</v>
+      </c>
       <c r="E58" s="4"/>
-      <c r="F58" s="90"/>
-      <c r="G58" s="89"/>
+      <c r="F58" s="87"/>
+      <c r="G58" s="86"/>
       <c r="H58" s="8"/>
-      <c r="I58" s="134"/>
-[...3 lines deleted...]
-      <c r="M58" s="189"/>
+      <c r="I58" s="130"/>
+      <c r="J58" s="87"/>
+      <c r="K58" s="87"/>
+      <c r="L58" s="157"/>
+      <c r="M58" s="185"/>
       <c r="N58" s="38"/>
     </row>
     <row r="59" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A59" s="106" t="s">
+      <c r="A59" s="103" t="s">
         <v>46</v>
       </c>
-      <c r="B59" s="156" t="s">
+      <c r="B59" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C59" s="155" t="s">
+      <c r="C59" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D59" s="1"/>
+      <c r="D59" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E59" s="1"/>
-      <c r="F59" s="140"/>
-      <c r="G59" s="141"/>
+      <c r="F59" s="136"/>
+      <c r="G59" s="137"/>
       <c r="H59" s="5"/>
-      <c r="I59" s="134"/>
-[...3 lines deleted...]
-      <c r="M59" s="189"/>
+      <c r="I59" s="130"/>
+      <c r="J59" s="136"/>
+      <c r="K59" s="136"/>
+      <c r="L59" s="183"/>
+      <c r="M59" s="185"/>
       <c r="N59" s="38"/>
     </row>
     <row r="60" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A60" s="106" t="s">
+      <c r="A60" s="103" t="s">
         <v>70</v>
       </c>
-      <c r="B60" s="156" t="s">
+      <c r="B60" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C60" s="89" t="s">
+      <c r="C60" s="86" t="s">
         <v>37</v>
       </c>
-      <c r="D60" s="89"/>
+      <c r="D60" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E60" s="4"/>
-      <c r="F60" s="90"/>
-[...6 lines deleted...]
-      <c r="M60" s="189"/>
+      <c r="F60" s="87"/>
+      <c r="G60" s="86"/>
+      <c r="H60" s="139"/>
+      <c r="I60" s="146"/>
+      <c r="J60" s="87"/>
+      <c r="K60" s="87"/>
+      <c r="L60" s="157"/>
+      <c r="M60" s="185"/>
       <c r="N60" s="38"/>
     </row>
     <row r="61" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A61" s="106"/>
-      <c r="B61" s="156"/>
+      <c r="A61" s="103"/>
+      <c r="B61" s="152"/>
       <c r="C61" s="3"/>
-      <c r="D61" s="5"/>
-      <c r="E61" s="134"/>
+      <c r="D61" s="193"/>
+      <c r="E61" s="130"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="10"/>
-      <c r="I61" s="135"/>
+      <c r="I61" s="131"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
-      <c r="L61" s="162"/>
-      <c r="M61" s="189"/>
+      <c r="L61" s="158"/>
+      <c r="M61" s="185"/>
       <c r="N61" s="38"/>
     </row>
     <row r="62" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A62" s="102" t="s">
+      <c r="A62" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="156"/>
-[...2 lines deleted...]
-      <c r="E62" s="136"/>
+      <c r="B62" s="152"/>
+      <c r="C62" s="41"/>
+      <c r="D62" s="197"/>
+      <c r="E62" s="132"/>
       <c r="F62" s="5"/>
       <c r="G62" s="3"/>
       <c r="H62" s="10"/>
-      <c r="I62" s="135"/>
+      <c r="I62" s="131"/>
       <c r="J62" s="11"/>
       <c r="K62" s="11"/>
-      <c r="L62" s="162"/>
-      <c r="M62" s="189"/>
+      <c r="L62" s="158"/>
+      <c r="M62" s="185"/>
       <c r="N62" s="38"/>
     </row>
     <row r="63" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A63" s="99" t="s">
+      <c r="A63" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B63" s="156">
+      <c r="B63" s="152">
         <v>52822989</v>
       </c>
-      <c r="C63" s="89">
+      <c r="C63" s="86">
         <v>135126896</v>
       </c>
-      <c r="D63" s="89"/>
+      <c r="D63" s="215">
+        <v>208937944</v>
+      </c>
       <c r="E63" s="4"/>
-      <c r="F63" s="90"/>
-      <c r="G63" s="89"/>
+      <c r="F63" s="87"/>
+      <c r="G63" s="86"/>
       <c r="H63" s="8"/>
-      <c r="I63" s="134"/>
-[...3 lines deleted...]
-      <c r="M63" s="189"/>
+      <c r="I63" s="130"/>
+      <c r="J63" s="87"/>
+      <c r="K63" s="87"/>
+      <c r="L63" s="157"/>
+      <c r="M63" s="185"/>
       <c r="N63" s="38"/>
     </row>
     <row r="64" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A64" s="101" t="s">
+      <c r="A64" s="98" t="s">
         <v>66</v>
       </c>
-      <c r="B64" s="156">
+      <c r="B64" s="152">
         <v>36636129</v>
       </c>
-      <c r="C64" s="89">
+      <c r="C64" s="86">
         <v>99665198</v>
       </c>
-      <c r="D64" s="89"/>
+      <c r="D64" s="215">
+        <v>152104874</v>
+      </c>
       <c r="E64" s="4"/>
-      <c r="F64" s="90"/>
-      <c r="G64" s="89"/>
+      <c r="F64" s="87"/>
+      <c r="G64" s="86"/>
       <c r="H64" s="8"/>
-      <c r="I64" s="134"/>
-[...3 lines deleted...]
-      <c r="M64" s="189"/>
+      <c r="I64" s="130"/>
+      <c r="J64" s="87"/>
+      <c r="K64" s="87"/>
+      <c r="L64" s="157"/>
+      <c r="M64" s="185"/>
       <c r="N64" s="38"/>
     </row>
     <row r="65" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A65" s="101" t="s">
+      <c r="A65" s="98" t="s">
         <v>67</v>
       </c>
-      <c r="B65" s="156">
+      <c r="B65" s="152">
         <v>182683</v>
       </c>
-      <c r="C65" s="89">
+      <c r="C65" s="86">
         <v>565041</v>
       </c>
-      <c r="D65" s="89"/>
+      <c r="D65" s="215">
+        <v>947399</v>
+      </c>
       <c r="E65" s="4"/>
-      <c r="F65" s="90"/>
-      <c r="G65" s="89"/>
+      <c r="F65" s="87"/>
+      <c r="G65" s="86"/>
       <c r="H65" s="8"/>
-      <c r="I65" s="134"/>
-[...3 lines deleted...]
-      <c r="M65" s="189"/>
+      <c r="I65" s="130"/>
+      <c r="J65" s="87"/>
+      <c r="K65" s="87"/>
+      <c r="L65" s="157"/>
+      <c r="M65" s="185"/>
       <c r="N65" s="38"/>
     </row>
     <row r="66" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A66" s="101" t="s">
+      <c r="A66" s="98" t="s">
         <v>39</v>
       </c>
-      <c r="B66" s="156">
+      <c r="B66" s="152">
         <v>9142</v>
       </c>
-      <c r="C66" s="89">
+      <c r="C66" s="86">
         <v>40322</v>
       </c>
-      <c r="D66" s="89"/>
+      <c r="D66" s="215">
+        <v>71502</v>
+      </c>
       <c r="E66" s="4"/>
-      <c r="F66" s="90"/>
-      <c r="G66" s="89"/>
+      <c r="F66" s="87"/>
+      <c r="G66" s="86"/>
       <c r="H66" s="8"/>
-      <c r="I66" s="134"/>
-[...3 lines deleted...]
-      <c r="M66" s="189"/>
+      <c r="I66" s="130"/>
+      <c r="J66" s="87"/>
+      <c r="K66" s="87"/>
+      <c r="L66" s="157"/>
+      <c r="M66" s="185"/>
       <c r="N66" s="38"/>
     </row>
     <row r="67" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="101" t="s">
+      <c r="A67" s="98" t="s">
         <v>47</v>
       </c>
-      <c r="B67" s="156">
+      <c r="B67" s="152">
         <v>488567</v>
       </c>
-      <c r="C67" s="89">
+      <c r="C67" s="86">
         <v>1009330</v>
       </c>
-      <c r="D67" s="89"/>
+      <c r="D67" s="215">
+        <v>1530093</v>
+      </c>
       <c r="E67" s="4"/>
-      <c r="F67" s="90"/>
-      <c r="G67" s="89"/>
+      <c r="F67" s="87"/>
+      <c r="G67" s="86"/>
       <c r="H67" s="8"/>
-      <c r="I67" s="134"/>
-[...3 lines deleted...]
-      <c r="M67" s="189"/>
+      <c r="I67" s="130"/>
+      <c r="J67" s="87"/>
+      <c r="K67" s="87"/>
+      <c r="L67" s="157"/>
+      <c r="M67" s="185"/>
       <c r="N67" s="38"/>
     </row>
     <row r="68" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="101" t="s">
+      <c r="A68" s="98" t="s">
         <v>40</v>
       </c>
-      <c r="B68" s="156">
+      <c r="B68" s="152">
         <v>196240</v>
       </c>
-      <c r="C68" s="89">
+      <c r="C68" s="86">
         <v>600857</v>
       </c>
-      <c r="D68" s="89"/>
+      <c r="D68" s="215">
+        <v>1005473</v>
+      </c>
       <c r="E68" s="4"/>
-      <c r="F68" s="90"/>
-      <c r="G68" s="89"/>
+      <c r="F68" s="87"/>
+      <c r="G68" s="86"/>
       <c r="H68" s="8"/>
-      <c r="I68" s="134"/>
-[...3 lines deleted...]
-      <c r="M68" s="189"/>
+      <c r="I68" s="130"/>
+      <c r="J68" s="87"/>
+      <c r="K68" s="87"/>
+      <c r="L68" s="157"/>
+      <c r="M68" s="185"/>
       <c r="N68" s="38"/>
     </row>
     <row r="69" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="101" t="s">
+      <c r="A69" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="B69" s="156">
+      <c r="B69" s="152">
         <v>124975</v>
       </c>
-      <c r="C69" s="89">
+      <c r="C69" s="86">
         <v>321116</v>
       </c>
-      <c r="D69" s="89"/>
+      <c r="D69" s="215">
+        <v>517257</v>
+      </c>
       <c r="E69" s="4"/>
-      <c r="F69" s="90"/>
-      <c r="G69" s="89"/>
+      <c r="F69" s="87"/>
+      <c r="G69" s="86"/>
       <c r="H69" s="8"/>
-      <c r="I69" s="134"/>
-[...3 lines deleted...]
-      <c r="M69" s="189"/>
+      <c r="I69" s="130"/>
+      <c r="J69" s="87"/>
+      <c r="K69" s="87"/>
+      <c r="L69" s="157"/>
+      <c r="M69" s="185"/>
       <c r="N69" s="38"/>
     </row>
     <row r="70" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A70" s="101" t="s">
+      <c r="A70" s="98" t="s">
         <v>42</v>
       </c>
-      <c r="B70" s="156">
+      <c r="B70" s="152">
         <v>2596904</v>
       </c>
-      <c r="C70" s="89">
+      <c r="C70" s="86">
         <v>6139796</v>
       </c>
-      <c r="D70" s="89"/>
+      <c r="D70" s="215">
+        <v>9285874</v>
+      </c>
       <c r="E70" s="4"/>
-      <c r="F70" s="90"/>
-      <c r="G70" s="89"/>
+      <c r="F70" s="87"/>
+      <c r="G70" s="86"/>
       <c r="H70" s="8"/>
-      <c r="I70" s="134"/>
-[...3 lines deleted...]
-      <c r="M70" s="189"/>
+      <c r="I70" s="130"/>
+      <c r="J70" s="87"/>
+      <c r="K70" s="87"/>
+      <c r="L70" s="157"/>
+      <c r="M70" s="185"/>
       <c r="N70" s="38"/>
     </row>
     <row r="71" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A71" s="101" t="s">
+      <c r="A71" s="98" t="s">
         <v>68</v>
       </c>
-      <c r="B71" s="156">
+      <c r="B71" s="152">
         <v>31166</v>
       </c>
-      <c r="C71" s="89">
+      <c r="C71" s="86">
         <v>71701</v>
       </c>
-      <c r="D71" s="89"/>
+      <c r="D71" s="215">
+        <v>380035</v>
+      </c>
       <c r="E71" s="4"/>
-      <c r="F71" s="90"/>
-      <c r="G71" s="89"/>
+      <c r="F71" s="87"/>
+      <c r="G71" s="86"/>
       <c r="H71" s="8"/>
-      <c r="I71" s="134"/>
-[...3 lines deleted...]
-      <c r="M71" s="189"/>
+      <c r="I71" s="130"/>
+      <c r="J71" s="87"/>
+      <c r="K71" s="87"/>
+      <c r="L71" s="157"/>
+      <c r="M71" s="185"/>
       <c r="N71" s="38"/>
     </row>
     <row r="72" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A72" s="101" t="s">
+      <c r="A72" s="98" t="s">
         <v>69</v>
       </c>
-      <c r="B72" s="156">
+      <c r="B72" s="152">
         <v>95197</v>
       </c>
-      <c r="C72" s="89">
+      <c r="C72" s="86">
         <v>143534</v>
       </c>
-      <c r="D72" s="89"/>
+      <c r="D72" s="215">
+        <v>251870</v>
+      </c>
       <c r="E72" s="4"/>
-      <c r="F72" s="90"/>
-      <c r="G72" s="89"/>
+      <c r="F72" s="87"/>
+      <c r="G72" s="86"/>
       <c r="H72" s="8"/>
-      <c r="I72" s="134"/>
-[...3 lines deleted...]
-      <c r="M72" s="189"/>
+      <c r="I72" s="130"/>
+      <c r="J72" s="87"/>
+      <c r="K72" s="87"/>
+      <c r="L72" s="157"/>
+      <c r="M72" s="185"/>
       <c r="N72" s="38"/>
     </row>
     <row r="73" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A73" s="101" t="s">
+      <c r="A73" s="98" t="s">
         <v>43</v>
       </c>
-      <c r="B73" s="156">
+      <c r="B73" s="152">
         <v>981324</v>
       </c>
-      <c r="C73" s="89">
+      <c r="C73" s="86">
         <v>2052581</v>
       </c>
-      <c r="D73" s="89"/>
+      <c r="D73" s="215">
+        <v>3250154</v>
+      </c>
       <c r="E73" s="4"/>
-      <c r="F73" s="90"/>
-      <c r="G73" s="89"/>
+      <c r="F73" s="87"/>
+      <c r="G73" s="86"/>
       <c r="H73" s="8"/>
-      <c r="I73" s="134"/>
-[...3 lines deleted...]
-      <c r="M73" s="189"/>
+      <c r="I73" s="130"/>
+      <c r="J73" s="87"/>
+      <c r="K73" s="87"/>
+      <c r="L73" s="157"/>
+      <c r="M73" s="185"/>
       <c r="N73" s="38"/>
     </row>
     <row r="74" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A74" s="101" t="s">
+      <c r="A74" s="98" t="s">
         <v>44</v>
       </c>
-      <c r="B74" s="156">
+      <c r="B74" s="152">
         <v>5651797</v>
       </c>
-      <c r="C74" s="89">
+      <c r="C74" s="86">
         <v>10775294</v>
       </c>
-      <c r="D74" s="89"/>
+      <c r="D74" s="215">
+        <v>17746083</v>
+      </c>
       <c r="E74" s="4"/>
-      <c r="F74" s="90"/>
-      <c r="G74" s="89"/>
+      <c r="F74" s="87"/>
+      <c r="G74" s="86"/>
       <c r="H74" s="8"/>
-      <c r="I74" s="134"/>
-[...3 lines deleted...]
-      <c r="M74" s="189"/>
+      <c r="I74" s="130"/>
+      <c r="J74" s="87"/>
+      <c r="K74" s="87"/>
+      <c r="L74" s="157"/>
+      <c r="M74" s="185"/>
       <c r="N74" s="38"/>
     </row>
     <row r="75" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A75" s="101" t="s">
+      <c r="A75" s="98" t="s">
         <v>45</v>
       </c>
-      <c r="B75" s="156">
+      <c r="B75" s="152">
         <v>329983</v>
       </c>
-      <c r="C75" s="89">
+      <c r="C75" s="86">
         <v>927323</v>
       </c>
-      <c r="D75" s="89"/>
+      <c r="D75" s="215">
+        <v>1524663</v>
+      </c>
       <c r="E75" s="4"/>
-      <c r="F75" s="90"/>
-      <c r="G75" s="89"/>
+      <c r="F75" s="87"/>
+      <c r="G75" s="86"/>
       <c r="H75" s="8"/>
-      <c r="I75" s="134"/>
-[...3 lines deleted...]
-      <c r="M75" s="189"/>
+      <c r="I75" s="130"/>
+      <c r="J75" s="87"/>
+      <c r="K75" s="87"/>
+      <c r="L75" s="157"/>
+      <c r="M75" s="185"/>
       <c r="N75" s="38"/>
     </row>
     <row r="76" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A76" s="101" t="s">
+      <c r="A76" s="98" t="s">
         <v>46</v>
       </c>
-      <c r="B76" s="156">
+      <c r="B76" s="152">
         <v>337692</v>
       </c>
-      <c r="C76" s="89">
+      <c r="C76" s="86">
         <v>689823</v>
       </c>
-      <c r="D76" s="89"/>
+      <c r="D76" s="215">
+        <v>977275</v>
+      </c>
       <c r="E76" s="4"/>
-      <c r="F76" s="90"/>
-      <c r="G76" s="89"/>
+      <c r="F76" s="87"/>
+      <c r="G76" s="86"/>
       <c r="H76" s="8"/>
-      <c r="I76" s="134"/>
-[...3 lines deleted...]
-      <c r="M76" s="189"/>
+      <c r="I76" s="130"/>
+      <c r="J76" s="87"/>
+      <c r="K76" s="87"/>
+      <c r="L76" s="157"/>
+      <c r="M76" s="185"/>
       <c r="N76" s="38"/>
     </row>
     <row r="77" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A77" s="101" t="s">
+      <c r="A77" s="98" t="s">
         <v>70</v>
       </c>
-      <c r="B77" s="156">
+      <c r="B77" s="152">
         <v>4302386</v>
       </c>
-      <c r="C77" s="89">
+      <c r="C77" s="86">
         <v>10388288</v>
       </c>
-      <c r="D77" s="89"/>
+      <c r="D77" s="215">
+        <v>16711725</v>
+      </c>
       <c r="E77" s="4"/>
-      <c r="F77" s="90"/>
-      <c r="G77" s="89"/>
+      <c r="F77" s="87"/>
+      <c r="G77" s="86"/>
       <c r="H77" s="8"/>
-      <c r="I77" s="134"/>
-[...3 lines deleted...]
-      <c r="M77" s="189"/>
+      <c r="I77" s="130"/>
+      <c r="J77" s="87"/>
+      <c r="K77" s="87"/>
+      <c r="L77" s="157"/>
+      <c r="M77" s="185"/>
       <c r="N77" s="38"/>
     </row>
     <row r="78" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A78" s="101"/>
-      <c r="B78" s="156"/>
+      <c r="A78" s="98"/>
+      <c r="B78" s="152"/>
       <c r="C78" s="5"/>
-      <c r="D78" s="3"/>
-      <c r="E78" s="135"/>
+      <c r="D78" s="192"/>
+      <c r="E78" s="131"/>
       <c r="F78" s="5"/>
       <c r="G78" s="2"/>
       <c r="H78" s="12"/>
-      <c r="I78" s="145"/>
+      <c r="I78" s="141"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
-      <c r="L78" s="164"/>
-      <c r="M78" s="189"/>
+      <c r="L78" s="160"/>
+      <c r="M78" s="185"/>
       <c r="N78" s="38"/>
     </row>
     <row r="79" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A79" s="102" t="s">
+      <c r="A79" s="99" t="s">
         <v>4</v>
       </c>
-      <c r="B79" s="156"/>
-[...2 lines deleted...]
-      <c r="E79" s="135"/>
+      <c r="B79" s="152"/>
+      <c r="C79" s="42"/>
+      <c r="D79" s="198"/>
+      <c r="E79" s="131"/>
       <c r="F79" s="5"/>
       <c r="G79" s="3"/>
       <c r="H79" s="10"/>
-      <c r="I79" s="135"/>
+      <c r="I79" s="131"/>
       <c r="J79" s="11"/>
       <c r="K79" s="11"/>
-      <c r="L79" s="162"/>
-      <c r="M79" s="189"/>
+      <c r="L79" s="158"/>
+      <c r="M79" s="185"/>
       <c r="N79" s="38"/>
     </row>
     <row r="80" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A80" s="99" t="s">
+      <c r="A80" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B80" s="156">
+      <c r="B80" s="152">
         <v>28408136</v>
       </c>
-      <c r="C80" s="89">
+      <c r="C80" s="86">
         <v>61656299</v>
       </c>
-      <c r="D80" s="89"/>
+      <c r="D80" s="215">
+        <v>96587150</v>
+      </c>
       <c r="E80" s="4"/>
-      <c r="F80" s="90"/>
-      <c r="G80" s="89"/>
+      <c r="F80" s="87"/>
+      <c r="G80" s="86"/>
       <c r="H80" s="8"/>
-      <c r="I80" s="134"/>
-[...3 lines deleted...]
-      <c r="M80" s="189"/>
+      <c r="I80" s="130"/>
+      <c r="J80" s="87"/>
+      <c r="K80" s="87"/>
+      <c r="L80" s="157"/>
+      <c r="M80" s="185"/>
       <c r="N80" s="38"/>
     </row>
     <row r="81" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A81" s="100" t="s">
+      <c r="A81" s="97" t="s">
         <v>66</v>
       </c>
-      <c r="B81" s="156">
+      <c r="B81" s="152">
         <v>14870842</v>
       </c>
-      <c r="C81" s="89">
+      <c r="C81" s="86">
         <v>31917831</v>
       </c>
-      <c r="D81" s="89"/>
+      <c r="D81" s="215">
+        <v>49739107</v>
+      </c>
       <c r="E81" s="4"/>
-      <c r="F81" s="90"/>
-      <c r="G81" s="89"/>
+      <c r="F81" s="87"/>
+      <c r="G81" s="86"/>
       <c r="H81" s="8"/>
-      <c r="I81" s="134"/>
-[...3 lines deleted...]
-      <c r="M81" s="189"/>
+      <c r="I81" s="130"/>
+      <c r="J81" s="87"/>
+      <c r="K81" s="87"/>
+      <c r="L81" s="157"/>
+      <c r="M81" s="185"/>
       <c r="N81" s="38"/>
     </row>
     <row r="82" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A82" s="100" t="s">
+      <c r="A82" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B82" s="156">
+      <c r="B82" s="152">
         <v>72209</v>
       </c>
-      <c r="C82" s="89">
+      <c r="C82" s="86">
         <v>140863</v>
       </c>
-      <c r="D82" s="89"/>
+      <c r="D82" s="215">
+        <v>209518</v>
+      </c>
       <c r="E82" s="4"/>
-      <c r="F82" s="90"/>
-      <c r="G82" s="89"/>
+      <c r="F82" s="87"/>
+      <c r="G82" s="86"/>
       <c r="H82" s="8"/>
-      <c r="I82" s="134"/>
-[...3 lines deleted...]
-      <c r="M82" s="189"/>
+      <c r="I82" s="130"/>
+      <c r="J82" s="87"/>
+      <c r="K82" s="87"/>
+      <c r="L82" s="157"/>
+      <c r="M82" s="185"/>
       <c r="N82" s="38"/>
     </row>
     <row r="83" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A83" s="100" t="s">
+      <c r="A83" s="97" t="s">
         <v>39</v>
       </c>
-      <c r="B83" s="156">
+      <c r="B83" s="152">
         <v>8217</v>
       </c>
-      <c r="C83" s="89">
+      <c r="C83" s="86">
         <v>16387</v>
       </c>
-      <c r="D83" s="89"/>
+      <c r="D83" s="215">
+        <v>24557</v>
+      </c>
       <c r="E83" s="4"/>
-      <c r="F83" s="90"/>
-      <c r="G83" s="89"/>
+      <c r="F83" s="87"/>
+      <c r="G83" s="86"/>
       <c r="H83" s="8"/>
-      <c r="I83" s="134"/>
-[...3 lines deleted...]
-      <c r="M83" s="189"/>
+      <c r="I83" s="130"/>
+      <c r="J83" s="87"/>
+      <c r="K83" s="87"/>
+      <c r="L83" s="157"/>
+      <c r="M83" s="185"/>
       <c r="N83" s="38"/>
     </row>
     <row r="84" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A84" s="101" t="s">
+      <c r="A84" s="98" t="s">
         <v>47</v>
       </c>
-      <c r="B84" s="156">
+      <c r="B84" s="152">
         <v>232975</v>
       </c>
-      <c r="C84" s="89">
+      <c r="C84" s="86">
         <v>477780</v>
       </c>
-      <c r="D84" s="89"/>
+      <c r="D84" s="215">
+        <v>722584</v>
+      </c>
       <c r="E84" s="4"/>
-      <c r="F84" s="90"/>
-      <c r="G84" s="89"/>
+      <c r="F84" s="87"/>
+      <c r="G84" s="86"/>
       <c r="H84" s="8"/>
-      <c r="I84" s="134"/>
-[...3 lines deleted...]
-      <c r="M84" s="189"/>
+      <c r="I84" s="130"/>
+      <c r="J84" s="87"/>
+      <c r="K84" s="87"/>
+      <c r="L84" s="157"/>
+      <c r="M84" s="185"/>
       <c r="N84" s="38"/>
     </row>
     <row r="85" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A85" s="100" t="s">
+      <c r="A85" s="97" t="s">
         <v>40</v>
       </c>
-      <c r="B85" s="156">
+      <c r="B85" s="152">
         <v>114867</v>
       </c>
-      <c r="C85" s="89">
+      <c r="C85" s="86">
         <v>287443</v>
       </c>
-      <c r="D85" s="89"/>
+      <c r="D85" s="215">
+        <v>460019</v>
+      </c>
       <c r="E85" s="4"/>
-      <c r="F85" s="90"/>
-      <c r="G85" s="89"/>
+      <c r="F85" s="87"/>
+      <c r="G85" s="86"/>
       <c r="H85" s="8"/>
-      <c r="I85" s="134"/>
-[...3 lines deleted...]
-      <c r="M85" s="189"/>
+      <c r="I85" s="130"/>
+      <c r="J85" s="87"/>
+      <c r="K85" s="87"/>
+      <c r="L85" s="157"/>
+      <c r="M85" s="185"/>
       <c r="N85" s="38"/>
     </row>
     <row r="86" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A86" s="100" t="s">
+      <c r="A86" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="B86" s="156">
+      <c r="B86" s="152">
         <v>38105</v>
       </c>
-      <c r="C86" s="89">
+      <c r="C86" s="86">
         <v>71029</v>
       </c>
-      <c r="D86" s="89"/>
+      <c r="D86" s="215">
+        <v>103954</v>
+      </c>
       <c r="E86" s="4"/>
-      <c r="F86" s="90"/>
-      <c r="G86" s="89"/>
+      <c r="F86" s="87"/>
+      <c r="G86" s="86"/>
       <c r="H86" s="8"/>
-      <c r="I86" s="134"/>
-[...3 lines deleted...]
-      <c r="M86" s="189"/>
+      <c r="I86" s="130"/>
+      <c r="J86" s="87"/>
+      <c r="K86" s="87"/>
+      <c r="L86" s="157"/>
+      <c r="M86" s="185"/>
       <c r="N86" s="38"/>
     </row>
     <row r="87" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A87" s="100" t="s">
+      <c r="A87" s="97" t="s">
         <v>42</v>
       </c>
-      <c r="B87" s="156">
+      <c r="B87" s="152">
         <v>2183407</v>
       </c>
-      <c r="C87" s="89">
+      <c r="C87" s="86">
         <v>5046923</v>
       </c>
-      <c r="D87" s="89"/>
+      <c r="D87" s="215">
+        <v>7501382</v>
+      </c>
       <c r="E87" s="4"/>
-      <c r="F87" s="90"/>
-      <c r="G87" s="89"/>
+      <c r="F87" s="87"/>
+      <c r="G87" s="86"/>
       <c r="H87" s="8"/>
-      <c r="I87" s="134"/>
-[...3 lines deleted...]
-      <c r="M87" s="189"/>
+      <c r="I87" s="130"/>
+      <c r="J87" s="87"/>
+      <c r="K87" s="87"/>
+      <c r="L87" s="157"/>
+      <c r="M87" s="185"/>
       <c r="N87" s="38"/>
     </row>
     <row r="88" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A88" s="100" t="s">
+      <c r="A88" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B88" s="156">
+      <c r="B88" s="152">
         <v>15069</v>
       </c>
-      <c r="C88" s="89">
+      <c r="C88" s="86">
         <v>34269</v>
       </c>
-      <c r="D88" s="89"/>
+      <c r="D88" s="215">
+        <v>321269</v>
+      </c>
       <c r="E88" s="4"/>
-      <c r="F88" s="90"/>
-      <c r="G88" s="89"/>
+      <c r="F88" s="87"/>
+      <c r="G88" s="86"/>
       <c r="H88" s="8"/>
-      <c r="I88" s="134"/>
-[...3 lines deleted...]
-      <c r="M88" s="189"/>
+      <c r="I88" s="130"/>
+      <c r="J88" s="87"/>
+      <c r="K88" s="87"/>
+      <c r="L88" s="157"/>
+      <c r="M88" s="185"/>
       <c r="N88" s="38"/>
     </row>
     <row r="89" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A89" s="100" t="s">
+      <c r="A89" s="97" t="s">
         <v>69</v>
       </c>
-      <c r="B89" s="156">
+      <c r="B89" s="152">
         <v>20278</v>
       </c>
-      <c r="C89" s="89">
+      <c r="C89" s="86">
         <v>33486</v>
       </c>
-      <c r="D89" s="89"/>
+      <c r="D89" s="215">
+        <v>46695</v>
+      </c>
       <c r="E89" s="4"/>
-      <c r="F89" s="90"/>
-      <c r="G89" s="89"/>
+      <c r="F89" s="87"/>
+      <c r="G89" s="86"/>
       <c r="H89" s="8"/>
-      <c r="I89" s="134"/>
-[...3 lines deleted...]
-      <c r="M89" s="189"/>
+      <c r="I89" s="130"/>
+      <c r="J89" s="87"/>
+      <c r="K89" s="87"/>
+      <c r="L89" s="157"/>
+      <c r="M89" s="185"/>
       <c r="N89" s="38"/>
     </row>
     <row r="90" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A90" s="100" t="s">
+      <c r="A90" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="B90" s="156">
+      <c r="B90" s="152">
         <v>831932</v>
       </c>
-      <c r="C90" s="89">
+      <c r="C90" s="86">
         <v>1636087</v>
       </c>
-      <c r="D90" s="89"/>
+      <c r="D90" s="215">
+        <v>2578929</v>
+      </c>
       <c r="E90" s="4"/>
-      <c r="F90" s="90"/>
-      <c r="G90" s="89"/>
+      <c r="F90" s="87"/>
+      <c r="G90" s="86"/>
       <c r="H90" s="8"/>
-      <c r="I90" s="134"/>
-[...3 lines deleted...]
-      <c r="M90" s="189"/>
+      <c r="I90" s="130"/>
+      <c r="J90" s="87"/>
+      <c r="K90" s="87"/>
+      <c r="L90" s="157"/>
+      <c r="M90" s="185"/>
       <c r="N90" s="38"/>
     </row>
     <row r="91" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A91" s="100" t="s">
+      <c r="A91" s="97" t="s">
         <v>44</v>
       </c>
-      <c r="B91" s="156">
+      <c r="B91" s="152">
         <v>4657025</v>
       </c>
-      <c r="C91" s="89">
+      <c r="C91" s="86">
         <v>9608231</v>
       </c>
-      <c r="D91" s="89"/>
+      <c r="D91" s="215">
+        <v>15278466</v>
+      </c>
       <c r="E91" s="4"/>
-      <c r="F91" s="90"/>
-      <c r="G91" s="89"/>
+      <c r="F91" s="87"/>
+      <c r="G91" s="86"/>
       <c r="H91" s="8"/>
-      <c r="I91" s="134"/>
-[...3 lines deleted...]
-      <c r="M91" s="189"/>
+      <c r="I91" s="130"/>
+      <c r="J91" s="87"/>
+      <c r="K91" s="87"/>
+      <c r="L91" s="157"/>
+      <c r="M91" s="185"/>
       <c r="N91" s="38"/>
     </row>
     <row r="92" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A92" s="100" t="s">
+      <c r="A92" s="97" t="s">
         <v>45</v>
       </c>
-      <c r="B92" s="156">
+      <c r="B92" s="152">
         <v>110028</v>
       </c>
-      <c r="C92" s="89">
+      <c r="C92" s="86">
         <v>310670</v>
       </c>
-      <c r="D92" s="89"/>
+      <c r="D92" s="215">
+        <v>511312</v>
+      </c>
       <c r="E92" s="4"/>
-      <c r="F92" s="90"/>
-      <c r="G92" s="89"/>
+      <c r="F92" s="87"/>
+      <c r="G92" s="86"/>
       <c r="H92" s="8"/>
-      <c r="I92" s="134"/>
-[...3 lines deleted...]
-      <c r="M92" s="189"/>
+      <c r="I92" s="130"/>
+      <c r="J92" s="87"/>
+      <c r="K92" s="87"/>
+      <c r="L92" s="157"/>
+      <c r="M92" s="185"/>
       <c r="N92" s="38"/>
     </row>
     <row r="93" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A93" s="100" t="s">
+      <c r="A93" s="97" t="s">
         <v>46</v>
       </c>
-      <c r="B93" s="156">
+      <c r="B93" s="152">
         <v>333705</v>
       </c>
-      <c r="C93" s="89">
+      <c r="C93" s="86">
         <v>680478</v>
       </c>
-      <c r="D93" s="89"/>
+      <c r="D93" s="215">
+        <v>962570</v>
+      </c>
       <c r="E93" s="4"/>
-      <c r="F93" s="90"/>
-      <c r="G93" s="89"/>
+      <c r="F93" s="87"/>
+      <c r="G93" s="86"/>
       <c r="H93" s="8"/>
-      <c r="I93" s="134"/>
-[...3 lines deleted...]
-      <c r="M93" s="189"/>
+      <c r="I93" s="130"/>
+      <c r="J93" s="87"/>
+      <c r="K93" s="87"/>
+      <c r="L93" s="157"/>
+      <c r="M93" s="185"/>
       <c r="N93" s="38"/>
     </row>
     <row r="94" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A94" s="100" t="s">
+      <c r="A94" s="97" t="s">
         <v>70</v>
       </c>
-      <c r="B94" s="156">
+      <c r="B94" s="152">
         <v>4060673</v>
       </c>
-      <c r="C94" s="89">
+      <c r="C94" s="86">
         <v>9658131</v>
       </c>
-      <c r="D94" s="89"/>
+      <c r="D94" s="215">
+        <v>15493125</v>
+      </c>
       <c r="E94" s="4"/>
-      <c r="F94" s="90"/>
-      <c r="G94" s="89"/>
+      <c r="F94" s="87"/>
+      <c r="G94" s="86"/>
       <c r="H94" s="8"/>
-      <c r="I94" s="134"/>
-[...3 lines deleted...]
-      <c r="M94" s="189"/>
+      <c r="I94" s="130"/>
+      <c r="J94" s="87"/>
+      <c r="K94" s="87"/>
+      <c r="L94" s="157"/>
+      <c r="M94" s="185"/>
       <c r="N94" s="38"/>
     </row>
     <row r="95" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A95" s="100"/>
-      <c r="B95" s="156"/>
+      <c r="A95" s="97"/>
+      <c r="B95" s="152"/>
       <c r="C95" s="5"/>
-      <c r="D95" s="3"/>
-      <c r="E95" s="135"/>
+      <c r="D95" s="192"/>
+      <c r="E95" s="131"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="10"/>
-      <c r="I95" s="135"/>
+      <c r="I95" s="131"/>
       <c r="J95" s="11"/>
       <c r="K95" s="11"/>
-      <c r="L95" s="162"/>
-      <c r="M95" s="189"/>
+      <c r="L95" s="158"/>
+      <c r="M95" s="185"/>
       <c r="N95" s="38"/>
     </row>
     <row r="96" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A96" s="102" t="s">
+      <c r="A96" s="99" t="s">
         <v>26</v>
       </c>
-      <c r="B96" s="156"/>
-[...2 lines deleted...]
-      <c r="E96" s="135"/>
+      <c r="B96" s="152"/>
+      <c r="C96" s="43"/>
+      <c r="D96" s="199"/>
+      <c r="E96" s="131"/>
       <c r="F96" s="5"/>
       <c r="G96" s="3"/>
       <c r="H96" s="10"/>
-      <c r="I96" s="135"/>
+      <c r="I96" s="131"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
-      <c r="L96" s="162"/>
-      <c r="M96" s="189"/>
+      <c r="L96" s="158"/>
+      <c r="M96" s="185"/>
       <c r="N96" s="38"/>
     </row>
     <row r="97" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="99" t="s">
+      <c r="A97" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B97" s="156">
+      <c r="B97" s="152">
         <v>900107</v>
       </c>
-      <c r="C97" s="89">
+      <c r="C97" s="86">
         <v>1793562</v>
       </c>
-      <c r="D97" s="89"/>
+      <c r="D97" s="215">
+        <v>2535080</v>
+      </c>
       <c r="E97" s="4"/>
-      <c r="F97" s="90"/>
-      <c r="G97" s="89"/>
+      <c r="F97" s="87"/>
+      <c r="G97" s="86"/>
       <c r="H97" s="8"/>
-      <c r="I97" s="134"/>
-[...3 lines deleted...]
-      <c r="M97" s="189"/>
+      <c r="I97" s="130"/>
+      <c r="J97" s="87"/>
+      <c r="K97" s="87"/>
+      <c r="L97" s="157"/>
+      <c r="M97" s="185"/>
       <c r="N97" s="38"/>
     </row>
     <row r="98" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A98" s="107" t="s">
+      <c r="A98" s="104" t="s">
         <v>66</v>
       </c>
-      <c r="B98" s="156">
+      <c r="B98" s="152">
         <v>899972</v>
       </c>
-      <c r="C98" s="89">
+      <c r="C98" s="86">
         <v>1793292</v>
       </c>
-      <c r="D98" s="89"/>
+      <c r="D98" s="215">
+        <v>2534675</v>
+      </c>
       <c r="E98" s="4"/>
-      <c r="F98" s="90"/>
-      <c r="G98" s="89"/>
+      <c r="F98" s="87"/>
+      <c r="G98" s="86"/>
       <c r="H98" s="8"/>
-      <c r="I98" s="134"/>
-[...3 lines deleted...]
-      <c r="M98" s="189"/>
+      <c r="I98" s="130"/>
+      <c r="J98" s="87"/>
+      <c r="K98" s="87"/>
+      <c r="L98" s="157"/>
+      <c r="M98" s="185"/>
       <c r="N98" s="38"/>
     </row>
     <row r="99" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A99" s="101" t="s">
+      <c r="A99" s="98" t="s">
         <v>43</v>
       </c>
-      <c r="B99" s="156">
+      <c r="B99" s="152">
         <v>135</v>
       </c>
-      <c r="C99" s="89">
+      <c r="C99" s="86">
         <v>270</v>
       </c>
-      <c r="D99" s="89"/>
+      <c r="D99" s="215">
+        <v>405</v>
+      </c>
       <c r="E99" s="4"/>
-      <c r="F99" s="90"/>
-      <c r="G99" s="89"/>
+      <c r="F99" s="87"/>
+      <c r="G99" s="86"/>
       <c r="H99" s="8"/>
-      <c r="I99" s="134"/>
-[...3 lines deleted...]
-      <c r="M99" s="189"/>
+      <c r="I99" s="130"/>
+      <c r="J99" s="87"/>
+      <c r="K99" s="87"/>
+      <c r="L99" s="157"/>
+      <c r="M99" s="185"/>
       <c r="N99" s="38"/>
     </row>
     <row r="100" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A100" s="107"/>
-      <c r="B100" s="156"/>
+      <c r="A100" s="104"/>
+      <c r="B100" s="152"/>
       <c r="C100" s="5"/>
-      <c r="D100" s="3"/>
-      <c r="E100" s="135"/>
+      <c r="D100" s="192"/>
+      <c r="E100" s="131"/>
       <c r="F100" s="5"/>
-      <c r="G100" s="45"/>
-[...5 lines deleted...]
-      <c r="M100" s="189"/>
+      <c r="G100" s="44"/>
+      <c r="H100" s="45"/>
+      <c r="I100" s="142"/>
+      <c r="J100" s="44"/>
+      <c r="K100" s="44"/>
+      <c r="L100" s="161"/>
+      <c r="M100" s="185"/>
       <c r="N100" s="38"/>
     </row>
     <row r="101" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A101" s="102" t="s">
+      <c r="A101" s="99" t="s">
         <v>21</v>
       </c>
-      <c r="B101" s="156"/>
-[...2 lines deleted...]
-      <c r="E101" s="135"/>
+      <c r="B101" s="152"/>
+      <c r="C101" s="44"/>
+      <c r="D101" s="200"/>
+      <c r="E101" s="131"/>
       <c r="F101" s="5"/>
       <c r="G101" s="3"/>
       <c r="H101" s="10"/>
-      <c r="I101" s="135"/>
+      <c r="I101" s="131"/>
       <c r="J101" s="11"/>
       <c r="K101" s="11"/>
-      <c r="L101" s="162"/>
-      <c r="M101" s="189"/>
+      <c r="L101" s="158"/>
+      <c r="M101" s="185"/>
       <c r="N101" s="38"/>
     </row>
     <row r="102" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A102" s="99" t="s">
+      <c r="A102" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B102" s="156">
+      <c r="B102" s="152">
         <v>317728</v>
       </c>
-      <c r="C102" s="89">
+      <c r="C102" s="86">
         <v>673807</v>
       </c>
-      <c r="D102" s="89"/>
-[...2 lines deleted...]
-      <c r="G102" s="89"/>
+      <c r="D102" s="215">
+        <v>1348625</v>
+      </c>
+      <c r="E102" s="135"/>
+      <c r="F102" s="87"/>
+      <c r="G102" s="86"/>
       <c r="H102" s="8"/>
-      <c r="I102" s="134"/>
-[...3 lines deleted...]
-      <c r="M102" s="189"/>
+      <c r="I102" s="130"/>
+      <c r="J102" s="87"/>
+      <c r="K102" s="87"/>
+      <c r="L102" s="157"/>
+      <c r="M102" s="185"/>
       <c r="N102" s="38"/>
     </row>
     <row r="103" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A103" s="108" t="s">
+      <c r="A103" s="105" t="s">
         <v>66</v>
       </c>
-      <c r="B103" s="156">
+      <c r="B103" s="152">
         <v>313756</v>
       </c>
-      <c r="C103" s="89">
+      <c r="C103" s="86">
         <v>665863</v>
       </c>
-      <c r="D103" s="89"/>
+      <c r="D103" s="215">
+        <v>1336709</v>
+      </c>
       <c r="E103" s="4"/>
-      <c r="F103" s="90"/>
-      <c r="G103" s="89"/>
+      <c r="F103" s="87"/>
+      <c r="G103" s="86"/>
       <c r="H103" s="8"/>
-      <c r="I103" s="134"/>
-[...3 lines deleted...]
-      <c r="M103" s="189"/>
+      <c r="I103" s="130"/>
+      <c r="J103" s="87"/>
+      <c r="K103" s="87"/>
+      <c r="L103" s="157"/>
+      <c r="M103" s="185"/>
       <c r="N103" s="38"/>
     </row>
     <row r="104" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A104" s="108" t="s">
+      <c r="A104" s="105" t="s">
         <v>67</v>
       </c>
-      <c r="B104" s="156">
+      <c r="B104" s="152">
         <v>125</v>
       </c>
-      <c r="C104" s="89">
+      <c r="C104" s="86">
         <v>250</v>
       </c>
-      <c r="D104" s="89"/>
+      <c r="D104" s="215">
+        <v>375</v>
+      </c>
       <c r="E104" s="4"/>
-      <c r="F104" s="90"/>
-      <c r="G104" s="89"/>
+      <c r="F104" s="87"/>
+      <c r="G104" s="86"/>
       <c r="H104" s="8"/>
-      <c r="I104" s="134"/>
-[...3 lines deleted...]
-      <c r="M104" s="189"/>
+      <c r="I104" s="130"/>
+      <c r="J104" s="87"/>
+      <c r="K104" s="87"/>
+      <c r="L104" s="157"/>
+      <c r="M104" s="185"/>
       <c r="N104" s="38"/>
     </row>
     <row r="105" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A105" s="100" t="s">
+      <c r="A105" s="97" t="s">
         <v>39</v>
       </c>
-      <c r="B105" s="156">
+      <c r="B105" s="152">
         <v>293</v>
       </c>
-      <c r="C105" s="89">
+      <c r="C105" s="86">
         <v>586</v>
       </c>
-      <c r="D105" s="89"/>
+      <c r="D105" s="215">
+        <v>879</v>
+      </c>
       <c r="E105" s="4"/>
-      <c r="F105" s="90"/>
-      <c r="G105" s="89"/>
+      <c r="F105" s="87"/>
+      <c r="G105" s="86"/>
       <c r="H105" s="8"/>
-      <c r="I105" s="134"/>
-[...3 lines deleted...]
-      <c r="M105" s="189"/>
+      <c r="I105" s="130"/>
+      <c r="J105" s="87"/>
+      <c r="K105" s="87"/>
+      <c r="L105" s="157"/>
+      <c r="M105" s="185"/>
       <c r="N105" s="38"/>
     </row>
     <row r="106" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A106" s="100" t="s">
+      <c r="A106" s="97" t="s">
         <v>40</v>
       </c>
-      <c r="B106" s="156">
+      <c r="B106" s="152">
         <v>388</v>
       </c>
-      <c r="C106" s="89">
+      <c r="C106" s="86">
         <v>776</v>
       </c>
-      <c r="D106" s="89"/>
+      <c r="D106" s="215">
+        <v>1164</v>
+      </c>
       <c r="E106" s="4"/>
-      <c r="F106" s="90"/>
-      <c r="G106" s="89"/>
+      <c r="F106" s="87"/>
+      <c r="G106" s="86"/>
       <c r="H106" s="8"/>
-      <c r="I106" s="134"/>
-[...3 lines deleted...]
-      <c r="M106" s="189"/>
+      <c r="I106" s="130"/>
+      <c r="J106" s="87"/>
+      <c r="K106" s="87"/>
+      <c r="L106" s="157"/>
+      <c r="M106" s="185"/>
       <c r="N106" s="38"/>
     </row>
     <row r="107" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A107" s="100" t="s">
+      <c r="A107" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="B107" s="156">
+      <c r="B107" s="152">
         <v>91</v>
       </c>
-      <c r="C107" s="89">
+      <c r="C107" s="86">
         <v>182</v>
       </c>
-      <c r="D107" s="89"/>
+      <c r="D107" s="215">
+        <v>273</v>
+      </c>
       <c r="E107" s="4"/>
-      <c r="F107" s="90"/>
-      <c r="G107" s="89"/>
+      <c r="F107" s="87"/>
+      <c r="G107" s="86"/>
       <c r="H107" s="8"/>
-      <c r="I107" s="134"/>
-[...3 lines deleted...]
-      <c r="M107" s="189"/>
+      <c r="I107" s="130"/>
+      <c r="J107" s="87"/>
+      <c r="K107" s="87"/>
+      <c r="L107" s="157"/>
+      <c r="M107" s="185"/>
       <c r="N107" s="38"/>
     </row>
     <row r="108" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A108" s="108" t="s">
+      <c r="A108" s="105" t="s">
         <v>42</v>
       </c>
-      <c r="B108" s="156">
+      <c r="B108" s="152">
         <v>1486</v>
       </c>
-      <c r="C108" s="89">
+      <c r="C108" s="86">
         <v>2972</v>
       </c>
-      <c r="D108" s="89"/>
+      <c r="D108" s="215">
+        <v>4458</v>
+      </c>
       <c r="E108" s="4"/>
-      <c r="F108" s="90"/>
-      <c r="G108" s="89"/>
+      <c r="F108" s="87"/>
+      <c r="G108" s="86"/>
       <c r="H108" s="8"/>
-      <c r="I108" s="134"/>
-[...3 lines deleted...]
-      <c r="M108" s="189"/>
+      <c r="I108" s="130"/>
+      <c r="J108" s="87"/>
+      <c r="K108" s="87"/>
+      <c r="L108" s="157"/>
+      <c r="M108" s="185"/>
       <c r="N108" s="38"/>
     </row>
     <row r="109" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A109" s="108" t="s">
+      <c r="A109" s="105" t="s">
         <v>68</v>
       </c>
-      <c r="B109" s="156">
+      <c r="B109" s="152">
         <v>47</v>
       </c>
-      <c r="C109" s="89">
+      <c r="C109" s="86">
         <v>94</v>
       </c>
-      <c r="D109" s="89"/>
+      <c r="D109" s="215">
+        <v>141</v>
+      </c>
       <c r="E109" s="4"/>
-      <c r="F109" s="90"/>
-      <c r="G109" s="89"/>
+      <c r="F109" s="87"/>
+      <c r="G109" s="86"/>
       <c r="H109" s="8"/>
-      <c r="I109" s="134"/>
-[...3 lines deleted...]
-      <c r="M109" s="189"/>
+      <c r="I109" s="130"/>
+      <c r="J109" s="87"/>
+      <c r="K109" s="87"/>
+      <c r="L109" s="157"/>
+      <c r="M109" s="185"/>
       <c r="N109" s="38"/>
     </row>
     <row r="110" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A110" s="100" t="s">
+      <c r="A110" s="97" t="s">
         <v>69</v>
       </c>
-      <c r="B110" s="156">
+      <c r="B110" s="152">
         <v>8</v>
       </c>
-      <c r="C110" s="89">
+      <c r="C110" s="86">
         <v>16</v>
       </c>
-      <c r="D110" s="89"/>
+      <c r="D110" s="215">
+        <v>24</v>
+      </c>
       <c r="E110" s="4"/>
-      <c r="F110" s="90"/>
-      <c r="G110" s="89"/>
+      <c r="F110" s="87"/>
+      <c r="G110" s="86"/>
       <c r="H110" s="8"/>
-      <c r="I110" s="134"/>
-[...3 lines deleted...]
-      <c r="M110" s="189"/>
+      <c r="I110" s="130"/>
+      <c r="J110" s="87"/>
+      <c r="K110" s="87"/>
+      <c r="L110" s="157"/>
+      <c r="M110" s="185"/>
       <c r="N110" s="38"/>
     </row>
     <row r="111" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A111" s="100" t="s">
+      <c r="A111" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="B111" s="156">
+      <c r="B111" s="152">
         <v>6</v>
       </c>
-      <c r="C111" s="89">
+      <c r="C111" s="86">
         <v>12</v>
       </c>
-      <c r="D111" s="89"/>
+      <c r="D111" s="215">
+        <v>18</v>
+      </c>
       <c r="E111" s="4"/>
-      <c r="F111" s="90"/>
-      <c r="G111" s="89"/>
+      <c r="F111" s="87"/>
+      <c r="G111" s="86"/>
       <c r="H111" s="8"/>
-      <c r="I111" s="134"/>
-[...3 lines deleted...]
-      <c r="M111" s="189"/>
+      <c r="I111" s="130"/>
+      <c r="J111" s="87"/>
+      <c r="K111" s="87"/>
+      <c r="L111" s="157"/>
+      <c r="M111" s="185"/>
       <c r="N111" s="38"/>
     </row>
     <row r="112" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A112" s="108" t="s">
+      <c r="A112" s="105" t="s">
         <v>44</v>
       </c>
-      <c r="B112" s="156" t="s">
+      <c r="B112" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C112" s="155" t="s">
+      <c r="C112" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D112" s="1"/>
+      <c r="D112" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E112" s="1"/>
       <c r="F112" s="1"/>
       <c r="G112" s="1"/>
       <c r="H112" s="8"/>
-      <c r="I112" s="134"/>
+      <c r="I112" s="130"/>
       <c r="J112" s="4"/>
-      <c r="K112" s="93"/>
-[...1 lines deleted...]
-      <c r="M112" s="189"/>
+      <c r="K112" s="90"/>
+      <c r="L112" s="157"/>
+      <c r="M112" s="185"/>
       <c r="N112" s="38"/>
     </row>
     <row r="113" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A113" s="108" t="s">
+      <c r="A113" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="B113" s="156">
+      <c r="B113" s="152">
         <v>1338</v>
       </c>
-      <c r="C113" s="89">
+      <c r="C113" s="86">
         <v>2676</v>
       </c>
-      <c r="D113" s="88"/>
+      <c r="D113" s="216">
+        <v>4014</v>
+      </c>
       <c r="E113" s="4"/>
-      <c r="F113" s="90"/>
-      <c r="G113" s="89"/>
+      <c r="F113" s="87"/>
+      <c r="G113" s="86"/>
       <c r="H113" s="8"/>
-      <c r="I113" s="134"/>
-[...3 lines deleted...]
-      <c r="M113" s="189"/>
+      <c r="I113" s="130"/>
+      <c r="J113" s="87"/>
+      <c r="K113" s="87"/>
+      <c r="L113" s="157"/>
+      <c r="M113" s="185"/>
       <c r="N113" s="38"/>
     </row>
     <row r="114" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A114" s="108" t="s">
+      <c r="A114" s="105" t="s">
         <v>70</v>
       </c>
-      <c r="B114" s="156">
+      <c r="B114" s="152">
         <v>192</v>
       </c>
-      <c r="C114" s="89">
+      <c r="C114" s="86">
         <v>384</v>
       </c>
-      <c r="D114" s="88"/>
+      <c r="D114" s="215">
+        <v>576</v>
+      </c>
       <c r="E114" s="4"/>
-      <c r="F114" s="90"/>
-      <c r="G114" s="89"/>
+      <c r="F114" s="87"/>
+      <c r="G114" s="86"/>
       <c r="H114" s="8"/>
-      <c r="I114" s="134"/>
-[...3 lines deleted...]
-      <c r="M114" s="189"/>
+      <c r="I114" s="130"/>
+      <c r="J114" s="87"/>
+      <c r="K114" s="87"/>
+      <c r="L114" s="157"/>
+      <c r="M114" s="185"/>
       <c r="N114" s="38"/>
     </row>
     <row r="115" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A115" s="108"/>
-      <c r="B115" s="156"/>
+      <c r="A115" s="105"/>
+      <c r="B115" s="152"/>
       <c r="C115" s="5"/>
-      <c r="D115" s="3"/>
-      <c r="E115" s="135"/>
+      <c r="D115" s="192"/>
+      <c r="E115" s="131"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="10"/>
-      <c r="I115" s="135"/>
+      <c r="I115" s="131"/>
       <c r="J115" s="11"/>
       <c r="K115" s="11"/>
-      <c r="L115" s="162"/>
-      <c r="M115" s="189"/>
+      <c r="L115" s="158"/>
+      <c r="M115" s="185"/>
       <c r="N115" s="38"/>
     </row>
     <row r="116" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A116" s="102" t="s">
+      <c r="A116" s="99" t="s">
         <v>5</v>
       </c>
-      <c r="B116" s="156"/>
-[...2 lines deleted...]
-      <c r="E116" s="135"/>
+      <c r="B116" s="152"/>
+      <c r="C116" s="46"/>
+      <c r="D116" s="201"/>
+      <c r="E116" s="131"/>
       <c r="F116" s="5"/>
       <c r="G116" s="3"/>
       <c r="H116" s="10"/>
-      <c r="I116" s="135"/>
+      <c r="I116" s="131"/>
       <c r="J116" s="11"/>
       <c r="K116" s="11"/>
-      <c r="L116" s="162"/>
-      <c r="M116" s="189"/>
+      <c r="L116" s="158"/>
+      <c r="M116" s="185"/>
       <c r="N116" s="38"/>
     </row>
     <row r="117" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A117" s="99" t="s">
+      <c r="A117" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B117" s="156">
+      <c r="B117" s="152">
         <v>238716</v>
       </c>
-      <c r="C117" s="89">
+      <c r="C117" s="86">
         <v>486013</v>
       </c>
-      <c r="D117" s="88"/>
+      <c r="D117" s="215">
+        <v>796150</v>
+      </c>
       <c r="E117" s="4"/>
-      <c r="F117" s="90"/>
-      <c r="G117" s="89"/>
+      <c r="F117" s="87"/>
+      <c r="G117" s="86"/>
       <c r="H117" s="8"/>
-      <c r="I117" s="134"/>
-[...3 lines deleted...]
-      <c r="M117" s="189"/>
+      <c r="I117" s="130"/>
+      <c r="J117" s="87"/>
+      <c r="K117" s="87"/>
+      <c r="L117" s="157"/>
+      <c r="M117" s="185"/>
       <c r="N117" s="38"/>
     </row>
     <row r="118" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A118" s="109" t="s">
+      <c r="A118" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="B118" s="156">
+      <c r="B118" s="152">
         <v>236150</v>
       </c>
-      <c r="C118" s="89">
+      <c r="C118" s="86">
         <v>480881</v>
       </c>
-      <c r="D118" s="88"/>
+      <c r="D118" s="215">
+        <v>788452</v>
+      </c>
       <c r="E118" s="4"/>
-      <c r="F118" s="90"/>
-      <c r="G118" s="89"/>
+      <c r="F118" s="87"/>
+      <c r="G118" s="86"/>
       <c r="H118" s="8"/>
-      <c r="I118" s="134"/>
-[...3 lines deleted...]
-      <c r="M118" s="189"/>
+      <c r="I118" s="130"/>
+      <c r="J118" s="87"/>
+      <c r="K118" s="87"/>
+      <c r="L118" s="157"/>
+      <c r="M118" s="185"/>
       <c r="N118" s="38"/>
     </row>
     <row r="119" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A119" s="109" t="s">
+      <c r="A119" s="106" t="s">
         <v>67</v>
       </c>
-      <c r="B119" s="156">
+      <c r="B119" s="152">
         <v>8</v>
       </c>
-      <c r="C119" s="89">
+      <c r="C119" s="86">
         <v>16</v>
       </c>
-      <c r="D119" s="88"/>
+      <c r="D119" s="215">
+        <v>24</v>
+      </c>
       <c r="E119" s="4"/>
-      <c r="F119" s="90"/>
-      <c r="G119" s="89"/>
+      <c r="F119" s="87"/>
+      <c r="G119" s="86"/>
       <c r="H119" s="8"/>
-      <c r="I119" s="134"/>
-[...3 lines deleted...]
-      <c r="M119" s="189"/>
+      <c r="I119" s="130"/>
+      <c r="J119" s="87"/>
+      <c r="K119" s="87"/>
+      <c r="L119" s="157"/>
+      <c r="M119" s="185"/>
       <c r="N119" s="38"/>
     </row>
     <row r="120" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A120" s="100" t="s">
+      <c r="A120" s="97" t="s">
         <v>39</v>
       </c>
-      <c r="B120" s="156">
+      <c r="B120" s="152">
         <v>126</v>
       </c>
-      <c r="C120" s="89">
+      <c r="C120" s="86">
         <v>252</v>
       </c>
-      <c r="D120" s="88"/>
+      <c r="D120" s="215">
+        <v>378</v>
+      </c>
       <c r="E120" s="4"/>
-      <c r="F120" s="90"/>
-      <c r="G120" s="89"/>
+      <c r="F120" s="87"/>
+      <c r="G120" s="86"/>
       <c r="H120" s="8"/>
-      <c r="I120" s="134"/>
-[...3 lines deleted...]
-      <c r="M120" s="189"/>
+      <c r="I120" s="130"/>
+      <c r="J120" s="87"/>
+      <c r="K120" s="87"/>
+      <c r="L120" s="157"/>
+      <c r="M120" s="185"/>
       <c r="N120" s="38"/>
     </row>
     <row r="121" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A121" s="109" t="s">
+      <c r="A121" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="B121" s="156">
+      <c r="B121" s="152">
         <v>1134</v>
       </c>
-      <c r="C121" s="89">
+      <c r="C121" s="86">
         <v>2268</v>
       </c>
-      <c r="D121" s="88"/>
+      <c r="D121" s="215">
+        <v>3402</v>
+      </c>
       <c r="E121" s="4"/>
-      <c r="F121" s="90"/>
-      <c r="G121" s="89"/>
+      <c r="F121" s="87"/>
+      <c r="G121" s="86"/>
       <c r="H121" s="8"/>
-      <c r="I121" s="134"/>
-[...3 lines deleted...]
-      <c r="M121" s="189"/>
+      <c r="I121" s="130"/>
+      <c r="J121" s="87"/>
+      <c r="K121" s="87"/>
+      <c r="L121" s="157"/>
+      <c r="M121" s="185"/>
       <c r="N121" s="38"/>
     </row>
     <row r="122" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A122" s="109" t="s">
+      <c r="A122" s="106" t="s">
         <v>68</v>
       </c>
-      <c r="B122" s="156" t="s">
+      <c r="B122" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C122" s="155" t="s">
+      <c r="C122" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D122" s="1"/>
+      <c r="D122" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1"/>
       <c r="H122" s="8"/>
-      <c r="I122" s="134"/>
+      <c r="I122" s="130"/>
       <c r="J122" s="8"/>
-      <c r="K122" s="93"/>
-[...1 lines deleted...]
-      <c r="M122" s="189"/>
+      <c r="K122" s="90"/>
+      <c r="L122" s="151"/>
+      <c r="M122" s="185"/>
       <c r="N122" s="38"/>
     </row>
     <row r="123" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A123" s="100" t="s">
+      <c r="A123" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="B123" s="156">
+      <c r="B123" s="152">
         <v>6</v>
       </c>
-      <c r="C123" s="89">
+      <c r="C123" s="86">
         <v>12</v>
       </c>
-      <c r="D123" s="88"/>
+      <c r="D123" s="191">
+        <v>18</v>
+      </c>
       <c r="E123" s="4"/>
-      <c r="F123" s="90"/>
-      <c r="G123" s="89"/>
+      <c r="F123" s="87"/>
+      <c r="G123" s="86"/>
       <c r="H123" s="8"/>
-      <c r="I123" s="134"/>
-[...3 lines deleted...]
-      <c r="M123" s="189"/>
+      <c r="I123" s="130"/>
+      <c r="J123" s="87"/>
+      <c r="K123" s="87"/>
+      <c r="L123" s="157"/>
+      <c r="M123" s="185"/>
       <c r="N123" s="38"/>
     </row>
     <row r="124" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A124" s="109" t="s">
+      <c r="A124" s="106" t="s">
         <v>44</v>
       </c>
-      <c r="B124" s="156" t="s">
+      <c r="B124" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C124" s="155" t="s">
+      <c r="C124" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D124" s="1"/>
+      <c r="D124" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="8"/>
-      <c r="I124" s="134"/>
+      <c r="I124" s="130"/>
       <c r="J124" s="8"/>
-      <c r="K124" s="93"/>
-[...1 lines deleted...]
-      <c r="M124" s="189"/>
+      <c r="K124" s="90"/>
+      <c r="L124" s="151"/>
+      <c r="M124" s="185"/>
       <c r="N124" s="38"/>
     </row>
     <row r="125" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A125" s="109" t="s">
+      <c r="A125" s="106" t="s">
         <v>45</v>
       </c>
-      <c r="B125" s="156">
+      <c r="B125" s="152">
         <v>1125</v>
       </c>
-      <c r="C125" s="89">
+      <c r="C125" s="86">
         <v>2250</v>
       </c>
-      <c r="D125" s="88"/>
+      <c r="D125" s="215">
+        <v>3375</v>
+      </c>
       <c r="E125" s="4"/>
-      <c r="F125" s="90"/>
-      <c r="G125" s="89"/>
+      <c r="F125" s="87"/>
+      <c r="G125" s="86"/>
       <c r="H125" s="8"/>
-      <c r="I125" s="134"/>
-[...3 lines deleted...]
-      <c r="M125" s="189"/>
+      <c r="I125" s="130"/>
+      <c r="J125" s="87"/>
+      <c r="K125" s="87"/>
+      <c r="L125" s="157"/>
+      <c r="M125" s="185"/>
       <c r="N125" s="38"/>
     </row>
     <row r="126" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A126" s="109" t="s">
+      <c r="A126" s="106" t="s">
         <v>70</v>
       </c>
-      <c r="B126" s="156">
+      <c r="B126" s="152">
         <v>167</v>
       </c>
-      <c r="C126" s="89">
+      <c r="C126" s="86">
         <v>334</v>
       </c>
-      <c r="D126" s="88"/>
+      <c r="D126" s="191">
+        <v>501</v>
+      </c>
       <c r="E126" s="4"/>
-      <c r="F126" s="90"/>
-      <c r="G126" s="89"/>
+      <c r="F126" s="87"/>
+      <c r="G126" s="86"/>
       <c r="H126" s="8"/>
-      <c r="I126" s="134"/>
-[...3 lines deleted...]
-      <c r="M126" s="189"/>
+      <c r="I126" s="130"/>
+      <c r="J126" s="87"/>
+      <c r="K126" s="87"/>
+      <c r="L126" s="157"/>
+      <c r="M126" s="185"/>
       <c r="N126" s="38"/>
     </row>
     <row r="127" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A127" s="109"/>
-      <c r="B127" s="156"/>
+      <c r="A127" s="106"/>
+      <c r="B127" s="152"/>
       <c r="C127" s="5"/>
-      <c r="D127" s="5"/>
-      <c r="E127" s="134"/>
+      <c r="D127" s="193"/>
+      <c r="E127" s="130"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="10"/>
-      <c r="I127" s="135"/>
+      <c r="I127" s="131"/>
       <c r="J127" s="11"/>
       <c r="K127" s="11"/>
-      <c r="L127" s="162"/>
-      <c r="M127" s="189"/>
+      <c r="L127" s="158"/>
+      <c r="M127" s="185"/>
       <c r="N127" s="38"/>
     </row>
     <row r="128" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A128" s="102" t="s">
+      <c r="A128" s="99" t="s">
         <v>6</v>
       </c>
-      <c r="B128" s="156"/>
-[...2 lines deleted...]
-      <c r="E128" s="135"/>
+      <c r="B128" s="152"/>
+      <c r="C128" s="47"/>
+      <c r="D128" s="192"/>
+      <c r="E128" s="131"/>
       <c r="F128" s="5"/>
       <c r="G128" s="3"/>
       <c r="H128" s="10"/>
-      <c r="I128" s="135"/>
+      <c r="I128" s="131"/>
       <c r="J128" s="11"/>
       <c r="K128" s="11"/>
-      <c r="L128" s="162"/>
-      <c r="M128" s="189"/>
+      <c r="L128" s="158"/>
+      <c r="M128" s="185"/>
       <c r="N128" s="38"/>
     </row>
     <row r="129" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A129" s="99" t="s">
+      <c r="A129" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B129" s="156">
+      <c r="B129" s="152">
         <v>69415</v>
       </c>
-      <c r="C129" s="89">
+      <c r="C129" s="86">
         <v>167552</v>
       </c>
-      <c r="D129" s="88"/>
+      <c r="D129" s="215">
+        <v>279407</v>
+      </c>
       <c r="E129" s="4"/>
-      <c r="F129" s="90"/>
-      <c r="G129" s="89"/>
+      <c r="F129" s="87"/>
+      <c r="G129" s="86"/>
       <c r="H129" s="8"/>
-      <c r="I129" s="134"/>
-[...3 lines deleted...]
-      <c r="M129" s="189"/>
+      <c r="I129" s="130"/>
+      <c r="J129" s="87"/>
+      <c r="K129" s="87"/>
+      <c r="L129" s="157"/>
+      <c r="M129" s="185"/>
       <c r="N129" s="38"/>
     </row>
     <row r="130" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A130" s="110" t="s">
+      <c r="A130" s="107" t="s">
         <v>66</v>
       </c>
-      <c r="B130" s="156">
+      <c r="B130" s="152">
         <v>68008</v>
       </c>
-      <c r="C130" s="89">
+      <c r="C130" s="86">
         <v>164738</v>
       </c>
-      <c r="D130" s="88"/>
+      <c r="D130" s="215">
+        <v>275186</v>
+      </c>
       <c r="E130" s="4"/>
-      <c r="F130" s="90"/>
-      <c r="G130" s="89"/>
+      <c r="F130" s="87"/>
+      <c r="G130" s="86"/>
       <c r="H130" s="8"/>
-      <c r="I130" s="134"/>
-[...3 lines deleted...]
-      <c r="M130" s="189"/>
+      <c r="I130" s="130"/>
+      <c r="J130" s="87"/>
+      <c r="K130" s="87"/>
+      <c r="L130" s="157"/>
+      <c r="M130" s="185"/>
       <c r="N130" s="38"/>
     </row>
     <row r="131" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A131" s="110" t="s">
+      <c r="A131" s="107" t="s">
         <v>67</v>
       </c>
-      <c r="B131" s="156">
+      <c r="B131" s="152">
         <v>117</v>
       </c>
-      <c r="C131" s="89">
+      <c r="C131" s="86">
         <v>234</v>
       </c>
-      <c r="D131" s="88"/>
+      <c r="D131" s="215">
+        <v>351</v>
+      </c>
       <c r="E131" s="4"/>
-      <c r="F131" s="90"/>
-      <c r="G131" s="89"/>
+      <c r="F131" s="87"/>
+      <c r="G131" s="86"/>
       <c r="H131" s="8"/>
-      <c r="I131" s="134"/>
-[...3 lines deleted...]
-      <c r="M131" s="189"/>
+      <c r="I131" s="130"/>
+      <c r="J131" s="87"/>
+      <c r="K131" s="87"/>
+      <c r="L131" s="157"/>
+      <c r="M131" s="185"/>
       <c r="N131" s="38"/>
     </row>
     <row r="132" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A132" s="100" t="s">
+      <c r="A132" s="97" t="s">
         <v>39</v>
       </c>
-      <c r="B132" s="156">
+      <c r="B132" s="152">
         <v>167</v>
       </c>
-      <c r="C132" s="89">
+      <c r="C132" s="86">
         <v>334</v>
       </c>
-      <c r="D132" s="88"/>
+      <c r="D132" s="215">
+        <v>501</v>
+      </c>
       <c r="E132" s="4"/>
-      <c r="F132" s="90"/>
-      <c r="G132" s="89"/>
+      <c r="F132" s="87"/>
+      <c r="G132" s="86"/>
       <c r="H132" s="8"/>
-      <c r="I132" s="134"/>
-[...3 lines deleted...]
-      <c r="M132" s="189"/>
+      <c r="I132" s="130"/>
+      <c r="J132" s="87"/>
+      <c r="K132" s="87"/>
+      <c r="L132" s="157"/>
+      <c r="M132" s="185"/>
       <c r="N132" s="38"/>
     </row>
     <row r="133" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A133" s="111" t="s">
+      <c r="A133" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="B133" s="156">
+      <c r="B133" s="152">
         <v>388</v>
       </c>
-      <c r="C133" s="89">
+      <c r="C133" s="86">
         <v>776</v>
       </c>
-      <c r="D133" s="88"/>
+      <c r="D133" s="215">
+        <v>1164</v>
+      </c>
       <c r="E133" s="4"/>
-      <c r="F133" s="90"/>
-      <c r="G133" s="89"/>
+      <c r="F133" s="87"/>
+      <c r="G133" s="86"/>
       <c r="H133" s="8"/>
-      <c r="I133" s="134"/>
-[...3 lines deleted...]
-      <c r="M133" s="189"/>
+      <c r="I133" s="130"/>
+      <c r="J133" s="87"/>
+      <c r="K133" s="87"/>
+      <c r="L133" s="157"/>
+      <c r="M133" s="185"/>
       <c r="N133" s="38"/>
     </row>
     <row r="134" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A134" s="111" t="s">
+      <c r="A134" s="108" t="s">
         <v>41</v>
       </c>
-      <c r="B134" s="156">
+      <c r="B134" s="152">
         <v>91</v>
       </c>
-      <c r="C134" s="89">
+      <c r="C134" s="86">
         <v>182</v>
       </c>
-      <c r="D134" s="88"/>
+      <c r="D134" s="215">
+        <v>273</v>
+      </c>
       <c r="E134" s="4"/>
-      <c r="F134" s="90"/>
-      <c r="G134" s="89"/>
+      <c r="F134" s="87"/>
+      <c r="G134" s="86"/>
       <c r="H134" s="8"/>
-      <c r="I134" s="134"/>
-[...3 lines deleted...]
-      <c r="M134" s="189"/>
+      <c r="I134" s="130"/>
+      <c r="J134" s="87"/>
+      <c r="K134" s="87"/>
+      <c r="L134" s="157"/>
+      <c r="M134" s="185"/>
       <c r="N134" s="38"/>
     </row>
     <row r="135" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A135" s="110" t="s">
+      <c r="A135" s="107" t="s">
         <v>42</v>
       </c>
-      <c r="B135" s="156">
+      <c r="B135" s="152">
         <v>352</v>
       </c>
-      <c r="C135" s="89">
+      <c r="C135" s="86">
         <v>704</v>
       </c>
-      <c r="D135" s="88"/>
+      <c r="D135" s="215">
+        <v>1056</v>
+      </c>
       <c r="E135" s="4"/>
-      <c r="F135" s="90"/>
-      <c r="G135" s="89"/>
+      <c r="F135" s="87"/>
+      <c r="G135" s="86"/>
       <c r="H135" s="8"/>
-      <c r="I135" s="134"/>
-[...3 lines deleted...]
-      <c r="M135" s="189"/>
+      <c r="I135" s="130"/>
+      <c r="J135" s="87"/>
+      <c r="K135" s="87"/>
+      <c r="L135" s="157"/>
+      <c r="M135" s="185"/>
       <c r="N135" s="38"/>
     </row>
     <row r="136" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A136" s="109" t="s">
+      <c r="A136" s="106" t="s">
         <v>68</v>
       </c>
-      <c r="B136" s="156">
+      <c r="B136" s="152">
         <v>47</v>
       </c>
-      <c r="C136" s="89">
+      <c r="C136" s="86">
         <v>94</v>
       </c>
-      <c r="D136" s="88"/>
+      <c r="D136" s="215">
+        <v>141</v>
+      </c>
       <c r="E136" s="4"/>
-      <c r="F136" s="90"/>
-      <c r="G136" s="89"/>
+      <c r="F136" s="87"/>
+      <c r="G136" s="86"/>
       <c r="H136" s="8"/>
-      <c r="I136" s="134"/>
-[...3 lines deleted...]
-      <c r="M136" s="189"/>
+      <c r="I136" s="130"/>
+      <c r="J136" s="87"/>
+      <c r="K136" s="87"/>
+      <c r="L136" s="157"/>
+      <c r="M136" s="185"/>
       <c r="N136" s="38"/>
     </row>
     <row r="137" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A137" s="111" t="s">
+      <c r="A137" s="108" t="s">
         <v>69</v>
       </c>
-      <c r="B137" s="156">
+      <c r="B137" s="152">
         <v>8</v>
       </c>
-      <c r="C137" s="89">
+      <c r="C137" s="86">
         <v>16</v>
       </c>
-      <c r="D137" s="88"/>
+      <c r="D137" s="215">
+        <v>24</v>
+      </c>
       <c r="E137" s="4"/>
-      <c r="F137" s="90"/>
-      <c r="G137" s="89"/>
+      <c r="F137" s="87"/>
+      <c r="G137" s="86"/>
       <c r="H137" s="8"/>
-      <c r="I137" s="134"/>
-[...3 lines deleted...]
-      <c r="M137" s="189"/>
+      <c r="I137" s="130"/>
+      <c r="J137" s="87"/>
+      <c r="K137" s="87"/>
+      <c r="L137" s="157"/>
+      <c r="M137" s="185"/>
       <c r="N137" s="38"/>
     </row>
     <row r="138" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A138" s="110" t="s">
+      <c r="A138" s="107" t="s">
         <v>45</v>
       </c>
-      <c r="B138" s="156">
+      <c r="B138" s="152">
         <v>213</v>
       </c>
-      <c r="C138" s="89">
+      <c r="C138" s="86">
         <v>426</v>
       </c>
-      <c r="D138" s="88"/>
+      <c r="D138" s="215">
+        <v>639</v>
+      </c>
       <c r="E138" s="4"/>
-      <c r="F138" s="90"/>
-      <c r="G138" s="89"/>
+      <c r="F138" s="87"/>
+      <c r="G138" s="86"/>
       <c r="H138" s="8"/>
-      <c r="I138" s="134"/>
-[...3 lines deleted...]
-      <c r="M138" s="189"/>
+      <c r="I138" s="130"/>
+      <c r="J138" s="87"/>
+      <c r="K138" s="87"/>
+      <c r="L138" s="157"/>
+      <c r="M138" s="185"/>
       <c r="N138" s="38"/>
     </row>
     <row r="139" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A139" s="110" t="s">
+      <c r="A139" s="107" t="s">
         <v>70</v>
       </c>
-      <c r="B139" s="156">
+      <c r="B139" s="152">
         <v>25</v>
       </c>
-      <c r="C139" s="89">
+      <c r="C139" s="86">
         <v>50</v>
       </c>
-      <c r="D139" s="88"/>
+      <c r="D139" s="215">
+        <v>75</v>
+      </c>
       <c r="E139" s="4"/>
-      <c r="F139" s="90"/>
-      <c r="G139" s="89"/>
+      <c r="F139" s="87"/>
+      <c r="G139" s="86"/>
       <c r="H139" s="8"/>
-      <c r="I139" s="134"/>
-[...3 lines deleted...]
-      <c r="M139" s="189"/>
+      <c r="I139" s="130"/>
+      <c r="J139" s="87"/>
+      <c r="K139" s="87"/>
+      <c r="L139" s="157"/>
+      <c r="M139" s="185"/>
       <c r="N139" s="38"/>
     </row>
     <row r="140" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A140" s="110"/>
-      <c r="B140" s="156"/>
+      <c r="A140" s="107"/>
+      <c r="B140" s="152"/>
       <c r="C140" s="5"/>
-      <c r="D140" s="88"/>
-      <c r="E140" s="134"/>
+      <c r="D140" s="215"/>
+      <c r="E140" s="130"/>
       <c r="F140" s="5"/>
-      <c r="G140" s="50"/>
-[...5 lines deleted...]
-      <c r="M140" s="189"/>
+      <c r="G140" s="49"/>
+      <c r="H140" s="50"/>
+      <c r="I140" s="143"/>
+      <c r="J140" s="49"/>
+      <c r="K140" s="49"/>
+      <c r="L140" s="162"/>
+      <c r="M140" s="185"/>
       <c r="N140" s="38"/>
     </row>
     <row r="141" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A141" s="102" t="s">
+      <c r="A141" s="99" t="s">
         <v>7</v>
       </c>
-      <c r="B141" s="156"/>
+      <c r="B141" s="152"/>
       <c r="C141" s="5"/>
-      <c r="D141" s="5"/>
-      <c r="E141" s="135"/>
+      <c r="D141" s="193"/>
+      <c r="E141" s="131"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="10"/>
-      <c r="I141" s="135"/>
+      <c r="I141" s="131"/>
       <c r="J141" s="11"/>
       <c r="K141" s="11"/>
-      <c r="L141" s="162"/>
-      <c r="M141" s="189"/>
+      <c r="L141" s="158"/>
+      <c r="M141" s="185"/>
       <c r="N141" s="38"/>
     </row>
     <row r="142" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A142" s="99" t="s">
+      <c r="A142" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B142" s="156">
+      <c r="B142" s="152">
         <v>9597</v>
       </c>
-      <c r="C142" s="89">
+      <c r="C142" s="86">
         <v>20244</v>
       </c>
-      <c r="D142" s="88"/>
+      <c r="D142" s="215">
+        <v>273071</v>
+      </c>
       <c r="E142" s="4"/>
-      <c r="F142" s="90"/>
-      <c r="G142" s="89"/>
+      <c r="F142" s="87"/>
+      <c r="G142" s="86"/>
       <c r="H142" s="8"/>
-      <c r="I142" s="134"/>
-[...3 lines deleted...]
-      <c r="M142" s="189"/>
+      <c r="I142" s="130"/>
+      <c r="J142" s="87"/>
+      <c r="K142" s="87"/>
+      <c r="L142" s="159"/>
+      <c r="M142" s="185"/>
       <c r="N142" s="38"/>
     </row>
     <row r="143" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A143" s="112" t="s">
+      <c r="A143" s="109" t="s">
         <v>66</v>
       </c>
-      <c r="B143" s="156">
+      <c r="B143" s="152">
         <v>9597</v>
       </c>
-      <c r="C143" s="89">
+      <c r="C143" s="86">
         <v>20244</v>
       </c>
-      <c r="D143" s="88"/>
+      <c r="D143" s="215">
+        <v>273071</v>
+      </c>
       <c r="E143" s="4"/>
-      <c r="F143" s="90"/>
-      <c r="G143" s="89"/>
+      <c r="F143" s="87"/>
+      <c r="G143" s="86"/>
       <c r="H143" s="8"/>
-      <c r="I143" s="134"/>
-[...3 lines deleted...]
-      <c r="M143" s="189"/>
+      <c r="I143" s="130"/>
+      <c r="J143" s="87"/>
+      <c r="K143" s="87"/>
+      <c r="L143" s="159"/>
+      <c r="M143" s="185"/>
       <c r="N143" s="38"/>
     </row>
     <row r="144" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A144" s="112"/>
-      <c r="B144" s="156"/>
+      <c r="A144" s="109"/>
+      <c r="B144" s="152"/>
       <c r="C144" s="5"/>
-      <c r="D144" s="5"/>
-      <c r="E144" s="134"/>
+      <c r="D144" s="193"/>
+      <c r="E144" s="130"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="10"/>
-      <c r="I144" s="135"/>
+      <c r="I144" s="131"/>
       <c r="J144" s="11"/>
       <c r="K144" s="11"/>
-      <c r="L144" s="162"/>
-      <c r="M144" s="189"/>
+      <c r="L144" s="158"/>
+      <c r="M144" s="185"/>
       <c r="N144" s="38"/>
     </row>
     <row r="145" spans="1:14" s="39" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A145" s="102" t="s">
+      <c r="A145" s="99" t="s">
         <v>8</v>
       </c>
-      <c r="B145" s="156"/>
-[...2 lines deleted...]
-      <c r="E145" s="135"/>
+      <c r="B145" s="152"/>
+      <c r="C145" s="51"/>
+      <c r="D145" s="192"/>
+      <c r="E145" s="131"/>
       <c r="F145" s="5"/>
       <c r="G145" s="3"/>
       <c r="H145" s="10"/>
-      <c r="I145" s="135"/>
+      <c r="I145" s="131"/>
       <c r="J145" s="11"/>
       <c r="K145" s="11"/>
-      <c r="L145" s="162"/>
-      <c r="M145" s="189"/>
+      <c r="L145" s="158"/>
+      <c r="M145" s="185"/>
       <c r="N145" s="38"/>
     </row>
     <row r="146" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A146" s="99" t="s">
+      <c r="A146" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B146" s="156">
+      <c r="B146" s="152">
         <v>900225</v>
       </c>
-      <c r="C146" s="89">
+      <c r="C146" s="86">
         <v>1829053</v>
       </c>
-      <c r="D146" s="88"/>
+      <c r="D146" s="215">
+        <v>2776021</v>
+      </c>
       <c r="E146" s="4"/>
-      <c r="F146" s="90"/>
-      <c r="G146" s="89"/>
+      <c r="F146" s="87"/>
+      <c r="G146" s="86"/>
       <c r="H146" s="8"/>
-      <c r="I146" s="134"/>
-[...3 lines deleted...]
-      <c r="M146" s="189"/>
+      <c r="I146" s="130"/>
+      <c r="J146" s="87"/>
+      <c r="K146" s="87"/>
+      <c r="L146" s="157"/>
+      <c r="M146" s="185"/>
       <c r="N146" s="38"/>
     </row>
     <row r="147" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A147" s="111" t="s">
+      <c r="A147" s="108" t="s">
         <v>66</v>
       </c>
-      <c r="B147" s="156">
+      <c r="B147" s="152">
         <v>611160</v>
       </c>
-      <c r="C147" s="89">
+      <c r="C147" s="86">
         <v>1151237</v>
       </c>
-      <c r="D147" s="88"/>
+      <c r="D147" s="215">
+        <v>1721825</v>
+      </c>
       <c r="E147" s="4"/>
-      <c r="F147" s="90"/>
-      <c r="G147" s="89"/>
+      <c r="F147" s="87"/>
+      <c r="G147" s="86"/>
       <c r="H147" s="8"/>
-      <c r="I147" s="134"/>
-[...3 lines deleted...]
-      <c r="M147" s="189"/>
+      <c r="I147" s="130"/>
+      <c r="J147" s="87"/>
+      <c r="K147" s="87"/>
+      <c r="L147" s="157"/>
+      <c r="M147" s="185"/>
       <c r="N147" s="38"/>
     </row>
     <row r="148" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A148" s="111" t="s">
+      <c r="A148" s="108" t="s">
         <v>67</v>
       </c>
-      <c r="B148" s="156">
+      <c r="B148" s="152">
         <v>7986</v>
       </c>
-      <c r="C148" s="89">
+      <c r="C148" s="86">
         <v>15972</v>
       </c>
-      <c r="D148" s="88"/>
+      <c r="D148" s="215">
+        <v>23958</v>
+      </c>
       <c r="E148" s="4"/>
-      <c r="F148" s="90"/>
-      <c r="G148" s="89"/>
+      <c r="F148" s="87"/>
+      <c r="G148" s="86"/>
       <c r="H148" s="8"/>
-      <c r="I148" s="134"/>
-[...3 lines deleted...]
-      <c r="M148" s="189"/>
+      <c r="I148" s="130"/>
+      <c r="J148" s="87"/>
+      <c r="K148" s="87"/>
+      <c r="L148" s="157"/>
+      <c r="M148" s="185"/>
       <c r="N148" s="38"/>
     </row>
     <row r="149" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A149" s="111" t="s">
+      <c r="A149" s="108" t="s">
         <v>39</v>
       </c>
-      <c r="B149" s="156" t="s">
+      <c r="B149" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C149" s="155" t="s">
+      <c r="C149" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D149" s="1"/>
+      <c r="D149" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E149" s="1"/>
       <c r="F149" s="1"/>
       <c r="G149" s="1"/>
       <c r="H149" s="8"/>
-      <c r="I149" s="134"/>
+      <c r="I149" s="130"/>
       <c r="J149" s="4"/>
       <c r="K149" s="4"/>
-      <c r="L149" s="154"/>
-      <c r="M149" s="189"/>
+      <c r="L149" s="150"/>
+      <c r="M149" s="185"/>
       <c r="N149" s="38"/>
     </row>
     <row r="150" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A150" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B150" s="156">
+      <c r="B150" s="152">
         <v>48055</v>
       </c>
-      <c r="C150" s="89">
+      <c r="C150" s="86">
         <v>96949</v>
       </c>
-      <c r="D150" s="88"/>
+      <c r="D150" s="216">
+        <v>145844</v>
+      </c>
       <c r="E150" s="4"/>
-      <c r="F150" s="90"/>
-      <c r="G150" s="89"/>
+      <c r="F150" s="87"/>
+      <c r="G150" s="86"/>
       <c r="H150" s="8"/>
-      <c r="I150" s="134"/>
-[...3 lines deleted...]
-      <c r="M150" s="189"/>
+      <c r="I150" s="130"/>
+      <c r="J150" s="87"/>
+      <c r="K150" s="87"/>
+      <c r="L150" s="157"/>
+      <c r="M150" s="185"/>
       <c r="N150" s="38"/>
     </row>
     <row r="151" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A151" s="111" t="s">
+      <c r="A151" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="B151" s="156">
+      <c r="B151" s="152">
         <v>2365</v>
       </c>
-      <c r="C151" s="89">
+      <c r="C151" s="86">
         <v>4730</v>
       </c>
-      <c r="D151" s="88"/>
+      <c r="D151" s="215">
+        <v>7095</v>
+      </c>
       <c r="E151" s="4"/>
-      <c r="F151" s="90"/>
-      <c r="G151" s="89"/>
+      <c r="F151" s="87"/>
+      <c r="G151" s="86"/>
       <c r="H151" s="8"/>
-      <c r="I151" s="134"/>
-[...3 lines deleted...]
-      <c r="M151" s="189"/>
+      <c r="I151" s="130"/>
+      <c r="J151" s="87"/>
+      <c r="K151" s="87"/>
+      <c r="L151" s="157"/>
+      <c r="M151" s="185"/>
       <c r="N151" s="38"/>
     </row>
     <row r="152" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A152" s="111" t="s">
+      <c r="A152" s="108" t="s">
         <v>41</v>
       </c>
-      <c r="B152" s="156">
+      <c r="B152" s="152">
         <v>21</v>
       </c>
-      <c r="C152" s="89">
+      <c r="C152" s="86">
         <v>42</v>
       </c>
-      <c r="D152" s="88"/>
+      <c r="D152" s="215">
+        <v>63</v>
+      </c>
       <c r="E152" s="4"/>
-      <c r="F152" s="90"/>
-      <c r="G152" s="89"/>
+      <c r="F152" s="87"/>
+      <c r="G152" s="86"/>
       <c r="H152" s="8"/>
-      <c r="I152" s="134"/>
-[...3 lines deleted...]
-      <c r="M152" s="189"/>
+      <c r="I152" s="130"/>
+      <c r="J152" s="87"/>
+      <c r="K152" s="87"/>
+      <c r="L152" s="157"/>
+      <c r="M152" s="185"/>
       <c r="N152" s="38"/>
     </row>
     <row r="153" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A153" s="111" t="s">
+      <c r="A153" s="108" t="s">
         <v>42</v>
       </c>
-      <c r="B153" s="156">
+      <c r="B153" s="152">
         <v>73020</v>
       </c>
-      <c r="C153" s="89">
+      <c r="C153" s="86">
         <v>128495</v>
       </c>
-      <c r="D153" s="88"/>
+      <c r="D153" s="215">
+        <v>183971</v>
+      </c>
       <c r="E153" s="4"/>
-      <c r="F153" s="90"/>
-      <c r="G153" s="89"/>
+      <c r="F153" s="87"/>
+      <c r="G153" s="86"/>
       <c r="H153" s="8"/>
-      <c r="I153" s="134"/>
-[...3 lines deleted...]
-      <c r="M153" s="189"/>
+      <c r="I153" s="130"/>
+      <c r="J153" s="87"/>
+      <c r="K153" s="87"/>
+      <c r="L153" s="157"/>
+      <c r="M153" s="185"/>
       <c r="N153" s="38"/>
     </row>
     <row r="154" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A154" s="111" t="s">
+      <c r="A154" s="108" t="s">
         <v>68</v>
       </c>
-      <c r="B154" s="156" t="s">
+      <c r="B154" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C154" s="155" t="s">
+      <c r="C154" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D154" s="1"/>
+      <c r="D154" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E154" s="1"/>
       <c r="F154" s="1"/>
       <c r="G154" s="1"/>
       <c r="H154" s="8"/>
-      <c r="I154" s="134"/>
+      <c r="I154" s="130"/>
       <c r="J154" s="4"/>
       <c r="K154" s="4"/>
-      <c r="L154" s="154"/>
-      <c r="M154" s="189"/>
+      <c r="L154" s="150"/>
+      <c r="M154" s="185"/>
       <c r="N154" s="38"/>
     </row>
     <row r="155" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A155" s="111" t="s">
+      <c r="A155" s="108" t="s">
         <v>69</v>
       </c>
-      <c r="B155" s="156">
+      <c r="B155" s="152">
         <v>3031</v>
       </c>
-      <c r="C155" s="89">
+      <c r="C155" s="86">
         <v>5029</v>
       </c>
-      <c r="D155" s="88"/>
+      <c r="D155" s="215">
+        <v>7027</v>
+      </c>
       <c r="E155" s="4"/>
-      <c r="F155" s="90"/>
-      <c r="G155" s="89"/>
+      <c r="F155" s="87"/>
+      <c r="G155" s="86"/>
       <c r="H155" s="8"/>
-      <c r="I155" s="134"/>
-[...3 lines deleted...]
-      <c r="M155" s="189"/>
+      <c r="I155" s="130"/>
+      <c r="J155" s="87"/>
+      <c r="K155" s="87"/>
+      <c r="L155" s="157"/>
+      <c r="M155" s="185"/>
       <c r="N155" s="38"/>
     </row>
     <row r="156" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A156" s="111" t="s">
+      <c r="A156" s="108" t="s">
         <v>43</v>
       </c>
-      <c r="B156" s="156">
+      <c r="B156" s="152">
         <v>148794</v>
       </c>
-      <c r="C156" s="89">
+      <c r="C156" s="86">
         <v>415012</v>
       </c>
-      <c r="D156" s="88"/>
+      <c r="D156" s="216">
+        <v>668859</v>
+      </c>
       <c r="E156" s="4"/>
-      <c r="F156" s="90"/>
-      <c r="G156" s="89"/>
+      <c r="F156" s="87"/>
+      <c r="G156" s="86"/>
       <c r="H156" s="8"/>
-      <c r="I156" s="134"/>
-[...3 lines deleted...]
-      <c r="M156" s="189"/>
+      <c r="I156" s="130"/>
+      <c r="J156" s="87"/>
+      <c r="K156" s="87"/>
+      <c r="L156" s="157"/>
+      <c r="M156" s="185"/>
       <c r="N156" s="38"/>
     </row>
     <row r="157" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A157" s="111" t="s">
+      <c r="A157" s="108" t="s">
         <v>44</v>
       </c>
-      <c r="B157" s="156">
+      <c r="B157" s="152">
         <v>646</v>
       </c>
-      <c r="C157" s="89">
+      <c r="C157" s="86">
         <v>1292</v>
       </c>
-      <c r="D157" s="88"/>
+      <c r="D157" s="215">
+        <v>1938</v>
+      </c>
       <c r="E157" s="4"/>
-      <c r="F157" s="90"/>
-      <c r="G157" s="89"/>
+      <c r="F157" s="87"/>
+      <c r="G157" s="86"/>
       <c r="H157" s="8"/>
-      <c r="I157" s="134"/>
-[...3 lines deleted...]
-      <c r="M157" s="189"/>
+      <c r="I157" s="130"/>
+      <c r="J157" s="87"/>
+      <c r="K157" s="87"/>
+      <c r="L157" s="157"/>
+      <c r="M157" s="185"/>
       <c r="N157" s="38"/>
     </row>
     <row r="158" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A158" s="111" t="s">
+      <c r="A158" s="108" t="s">
         <v>45</v>
       </c>
-      <c r="B158" s="156">
+      <c r="B158" s="152">
         <v>587</v>
       </c>
-      <c r="C158" s="89">
+      <c r="C158" s="86">
         <v>1174</v>
       </c>
-      <c r="D158" s="88"/>
+      <c r="D158" s="215">
+        <v>1761</v>
+      </c>
       <c r="E158" s="4"/>
-      <c r="F158" s="90"/>
-      <c r="G158" s="89"/>
+      <c r="F158" s="87"/>
+      <c r="G158" s="86"/>
       <c r="H158" s="8"/>
-      <c r="I158" s="134"/>
-[...3 lines deleted...]
-      <c r="M158" s="189"/>
+      <c r="I158" s="130"/>
+      <c r="J158" s="87"/>
+      <c r="K158" s="87"/>
+      <c r="L158" s="157"/>
+      <c r="M158" s="185"/>
       <c r="N158" s="38"/>
     </row>
     <row r="159" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A159" s="113" t="s">
+      <c r="A159" s="110" t="s">
         <v>46</v>
       </c>
-      <c r="B159" s="156">
+      <c r="B159" s="152">
         <v>1746</v>
       </c>
-      <c r="C159" s="89">
+      <c r="C159" s="86">
         <v>3492</v>
       </c>
-      <c r="D159" s="88"/>
+      <c r="D159" s="215">
+        <v>5238</v>
+      </c>
       <c r="E159" s="4"/>
-      <c r="F159" s="90"/>
-      <c r="G159" s="89"/>
+      <c r="F159" s="87"/>
+      <c r="G159" s="86"/>
       <c r="H159" s="8"/>
-      <c r="I159" s="134"/>
-[...3 lines deleted...]
-      <c r="M159" s="189"/>
+      <c r="I159" s="130"/>
+      <c r="J159" s="87"/>
+      <c r="K159" s="87"/>
+      <c r="L159" s="157"/>
+      <c r="M159" s="185"/>
       <c r="N159" s="38"/>
     </row>
     <row r="160" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A160" s="111" t="s">
+      <c r="A160" s="108" t="s">
         <v>70</v>
       </c>
-      <c r="B160" s="156">
+      <c r="B160" s="152">
         <v>2814</v>
       </c>
-      <c r="C160" s="89">
+      <c r="C160" s="86">
         <v>5628</v>
       </c>
-      <c r="D160" s="88"/>
+      <c r="D160" s="215">
+        <v>8442</v>
+      </c>
       <c r="E160" s="4"/>
-      <c r="F160" s="90"/>
-      <c r="G160" s="89"/>
+      <c r="F160" s="87"/>
+      <c r="G160" s="86"/>
       <c r="H160" s="8"/>
-      <c r="I160" s="134"/>
-[...3 lines deleted...]
-      <c r="M160" s="189"/>
+      <c r="I160" s="130"/>
+      <c r="J160" s="87"/>
+      <c r="K160" s="87"/>
+      <c r="L160" s="157"/>
+      <c r="M160" s="185"/>
       <c r="N160" s="38"/>
     </row>
     <row r="161" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A161" s="111"/>
-[...3 lines deleted...]
-      <c r="E161" s="134"/>
+      <c r="A161" s="108"/>
+      <c r="B161" s="152"/>
+      <c r="C161" s="150"/>
+      <c r="D161" s="190"/>
+      <c r="E161" s="130"/>
       <c r="F161" s="4"/>
       <c r="G161" s="5"/>
-      <c r="H161" s="54"/>
-[...4 lines deleted...]
-      <c r="M161" s="189"/>
+      <c r="H161" s="53"/>
+      <c r="I161" s="131"/>
+      <c r="J161" s="52"/>
+      <c r="K161" s="52"/>
+      <c r="L161" s="153"/>
+      <c r="M161" s="185"/>
       <c r="N161" s="38"/>
     </row>
     <row r="162" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A162" s="102" t="s">
+      <c r="A162" s="99" t="s">
         <v>9</v>
       </c>
-      <c r="B162" s="156"/>
+      <c r="B162" s="152"/>
       <c r="C162" s="5"/>
-      <c r="D162" s="53"/>
-      <c r="E162" s="135"/>
+      <c r="D162" s="202"/>
+      <c r="E162" s="131"/>
       <c r="F162" s="4"/>
       <c r="G162" s="5"/>
-      <c r="H162" s="54"/>
-[...4 lines deleted...]
-      <c r="M162" s="189"/>
+      <c r="H162" s="53"/>
+      <c r="I162" s="131"/>
+      <c r="J162" s="52"/>
+      <c r="K162" s="52"/>
+      <c r="L162" s="153"/>
+      <c r="M162" s="185"/>
       <c r="N162" s="38"/>
     </row>
     <row r="163" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A163" s="99" t="s">
+      <c r="A163" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B163" s="156">
+      <c r="B163" s="152">
         <v>243418</v>
       </c>
-      <c r="C163" s="89">
+      <c r="C163" s="86">
         <v>446341</v>
       </c>
-      <c r="D163" s="88"/>
+      <c r="D163" s="215">
+        <v>649264</v>
+      </c>
       <c r="E163" s="4"/>
-      <c r="F163" s="90"/>
-      <c r="G163" s="89"/>
+      <c r="F163" s="87"/>
+      <c r="G163" s="86"/>
       <c r="H163" s="8"/>
-      <c r="I163" s="134"/>
-[...3 lines deleted...]
-      <c r="M163" s="189"/>
+      <c r="I163" s="130"/>
+      <c r="J163" s="87"/>
+      <c r="K163" s="87"/>
+      <c r="L163" s="157"/>
+      <c r="M163" s="185"/>
       <c r="N163" s="38"/>
     </row>
     <row r="164" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A164" s="114" t="s">
+      <c r="A164" s="111" t="s">
         <v>66</v>
       </c>
-      <c r="B164" s="156">
+      <c r="B164" s="152">
         <v>238266</v>
       </c>
-      <c r="C164" s="89">
+      <c r="C164" s="86">
         <v>428500</v>
       </c>
-      <c r="D164" s="88"/>
+      <c r="D164" s="215">
+        <v>618735</v>
+      </c>
       <c r="E164" s="4"/>
-      <c r="F164" s="90"/>
-      <c r="G164" s="89"/>
+      <c r="F164" s="87"/>
+      <c r="G164" s="86"/>
       <c r="H164" s="8"/>
-      <c r="I164" s="134"/>
-[...3 lines deleted...]
-      <c r="M164" s="189"/>
+      <c r="I164" s="130"/>
+      <c r="J164" s="87"/>
+      <c r="K164" s="87"/>
+      <c r="L164" s="157"/>
+      <c r="M164" s="185"/>
       <c r="N164" s="38"/>
     </row>
     <row r="165" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A165" s="114" t="s">
+      <c r="A165" s="111" t="s">
         <v>67</v>
       </c>
-      <c r="B165" s="156">
+      <c r="B165" s="152">
         <v>211</v>
       </c>
-      <c r="C165" s="89">
+      <c r="C165" s="86">
         <v>589</v>
       </c>
-      <c r="D165" s="88"/>
+      <c r="D165" s="215">
+        <v>968</v>
+      </c>
       <c r="E165" s="4"/>
-      <c r="F165" s="90"/>
-      <c r="G165" s="89"/>
+      <c r="F165" s="87"/>
+      <c r="G165" s="86"/>
       <c r="H165" s="8"/>
-      <c r="I165" s="134"/>
-[...3 lines deleted...]
-      <c r="M165" s="189"/>
+      <c r="I165" s="130"/>
+      <c r="J165" s="87"/>
+      <c r="K165" s="87"/>
+      <c r="L165" s="157"/>
+      <c r="M165" s="185"/>
       <c r="N165" s="38"/>
     </row>
     <row r="166" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A166" s="114" t="s">
+      <c r="A166" s="111" t="s">
         <v>39</v>
       </c>
-      <c r="B166" s="156" t="s">
+      <c r="B166" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C166" s="155" t="s">
+      <c r="C166" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D166" s="1"/>
+      <c r="D166" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E166" s="1"/>
       <c r="F166" s="1"/>
       <c r="G166" s="1"/>
       <c r="H166" s="8"/>
-      <c r="I166" s="134"/>
+      <c r="I166" s="130"/>
       <c r="J166" s="8"/>
-      <c r="K166" s="93"/>
-[...1 lines deleted...]
-      <c r="M166" s="189"/>
+      <c r="K166" s="90"/>
+      <c r="L166" s="157"/>
+      <c r="M166" s="185"/>
       <c r="N166" s="38"/>
     </row>
     <row r="167" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A167" s="114" t="s">
+      <c r="A167" s="111" t="s">
         <v>42</v>
       </c>
-      <c r="B167" s="156">
+      <c r="B167" s="152">
         <v>4941</v>
       </c>
-      <c r="C167" s="89">
+      <c r="C167" s="86">
         <v>17251</v>
       </c>
-      <c r="D167" s="88"/>
+      <c r="D167" s="216">
+        <v>29561</v>
+      </c>
       <c r="E167" s="4"/>
-      <c r="F167" s="90"/>
-      <c r="G167" s="89"/>
+      <c r="F167" s="87"/>
+      <c r="G167" s="86"/>
       <c r="H167" s="8"/>
-      <c r="I167" s="134"/>
-[...3 lines deleted...]
-      <c r="M167" s="189"/>
+      <c r="I167" s="130"/>
+      <c r="J167" s="87"/>
+      <c r="K167" s="87"/>
+      <c r="L167" s="157"/>
+      <c r="M167" s="185"/>
       <c r="N167" s="38"/>
     </row>
     <row r="168" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A168" s="114" t="s">
+      <c r="A168" s="111" t="s">
         <v>70</v>
       </c>
-      <c r="B168" s="156" t="s">
+      <c r="B168" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C168" s="155" t="s">
+      <c r="C168" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D168" s="1"/>
+      <c r="D168" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E168" s="1"/>
       <c r="F168" s="1"/>
       <c r="G168" s="1"/>
       <c r="H168" s="13"/>
-      <c r="I168" s="137"/>
-[...3 lines deleted...]
-      <c r="M168" s="189"/>
+      <c r="I168" s="133"/>
+      <c r="J168" s="148"/>
+      <c r="K168" s="62"/>
+      <c r="L168" s="156"/>
+      <c r="M168" s="185"/>
       <c r="N168" s="38"/>
     </row>
     <row r="169" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A169" s="114"/>
-      <c r="B169" s="156"/>
+      <c r="A169" s="111"/>
+      <c r="B169" s="152"/>
       <c r="C169" s="5"/>
-      <c r="D169" s="63"/>
-      <c r="E169" s="138"/>
+      <c r="D169" s="207"/>
+      <c r="E169" s="134"/>
       <c r="F169" s="4"/>
       <c r="G169" s="5"/>
-      <c r="H169" s="56"/>
-[...4 lines deleted...]
-      <c r="M169" s="189"/>
+      <c r="H169" s="55"/>
+      <c r="I169" s="131"/>
+      <c r="J169" s="54"/>
+      <c r="K169" s="54"/>
+      <c r="L169" s="163"/>
+      <c r="M169" s="185"/>
       <c r="N169" s="38"/>
     </row>
     <row r="170" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A170" s="102" t="s">
+      <c r="A170" s="99" t="s">
         <v>27</v>
       </c>
-      <c r="B170" s="156"/>
+      <c r="B170" s="152"/>
       <c r="C170" s="5"/>
-      <c r="D170" s="55"/>
-[...1 lines deleted...]
-      <c r="F170" s="63"/>
+      <c r="D170" s="203"/>
+      <c r="E170" s="133"/>
+      <c r="F170" s="62"/>
       <c r="G170" s="3"/>
-      <c r="H170" s="56"/>
-[...4 lines deleted...]
-      <c r="M170" s="189"/>
+      <c r="H170" s="55"/>
+      <c r="I170" s="131"/>
+      <c r="J170" s="54"/>
+      <c r="K170" s="54"/>
+      <c r="L170" s="163"/>
+      <c r="M170" s="185"/>
       <c r="N170" s="38"/>
     </row>
     <row r="171" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A171" s="99" t="s">
+      <c r="A171" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B171" s="156">
+      <c r="B171" s="152">
         <v>90196</v>
       </c>
-      <c r="C171" s="89">
+      <c r="C171" s="86">
         <v>187182</v>
       </c>
-      <c r="D171" s="88"/>
+      <c r="D171" s="215">
+        <v>284168</v>
+      </c>
       <c r="E171" s="4"/>
-      <c r="F171" s="90"/>
-      <c r="G171" s="89"/>
+      <c r="F171" s="87"/>
+      <c r="G171" s="86"/>
       <c r="H171" s="8"/>
-      <c r="I171" s="134"/>
-[...3 lines deleted...]
-      <c r="M171" s="189"/>
+      <c r="I171" s="130"/>
+      <c r="J171" s="87"/>
+      <c r="K171" s="87"/>
+      <c r="L171" s="157"/>
+      <c r="M171" s="185"/>
       <c r="N171" s="38"/>
     </row>
     <row r="172" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A172" s="113" t="s">
+      <c r="A172" s="110" t="s">
         <v>66</v>
       </c>
-      <c r="B172" s="156">
+      <c r="B172" s="152">
         <v>85576</v>
       </c>
-      <c r="C172" s="89">
+      <c r="C172" s="86">
         <v>177793</v>
       </c>
-      <c r="D172" s="88"/>
+      <c r="D172" s="215">
+        <v>270010</v>
+      </c>
       <c r="E172" s="4"/>
-      <c r="F172" s="90"/>
-      <c r="G172" s="89"/>
+      <c r="F172" s="87"/>
+      <c r="G172" s="86"/>
       <c r="H172" s="8"/>
-      <c r="I172" s="134"/>
-[...3 lines deleted...]
-      <c r="M172" s="189"/>
+      <c r="I172" s="130"/>
+      <c r="J172" s="87"/>
+      <c r="K172" s="87"/>
+      <c r="L172" s="157"/>
+      <c r="M172" s="185"/>
       <c r="N172" s="38"/>
     </row>
     <row r="173" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A173" s="111" t="s">
+      <c r="A173" s="108" t="s">
         <v>67</v>
       </c>
-      <c r="B173" s="156">
+      <c r="B173" s="152">
         <v>261</v>
       </c>
-      <c r="C173" s="89">
+      <c r="C173" s="86">
         <v>522</v>
       </c>
-      <c r="D173" s="88"/>
+      <c r="D173" s="215">
+        <v>783</v>
+      </c>
       <c r="E173" s="4"/>
-      <c r="F173" s="90"/>
-      <c r="G173" s="89"/>
+      <c r="F173" s="87"/>
+      <c r="G173" s="86"/>
       <c r="H173" s="8"/>
-      <c r="I173" s="134"/>
-[...3 lines deleted...]
-      <c r="M173" s="189"/>
+      <c r="I173" s="130"/>
+      <c r="J173" s="87"/>
+      <c r="K173" s="87"/>
+      <c r="L173" s="157"/>
+      <c r="M173" s="185"/>
       <c r="N173" s="38"/>
     </row>
     <row r="174" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A174" s="113" t="s">
+      <c r="A174" s="110" t="s">
         <v>39</v>
       </c>
-      <c r="B174" s="156">
+      <c r="B174" s="152">
         <v>26</v>
       </c>
-      <c r="C174" s="89">
+      <c r="C174" s="86">
         <v>52</v>
       </c>
-      <c r="D174" s="88"/>
+      <c r="D174" s="215">
+        <v>78</v>
+      </c>
       <c r="E174" s="4"/>
-      <c r="F174" s="90"/>
-      <c r="G174" s="89"/>
+      <c r="F174" s="87"/>
+      <c r="G174" s="86"/>
       <c r="H174" s="8"/>
-      <c r="I174" s="134"/>
-[...3 lines deleted...]
-      <c r="M174" s="189"/>
+      <c r="I174" s="130"/>
+      <c r="J174" s="87"/>
+      <c r="K174" s="87"/>
+      <c r="L174" s="157"/>
+      <c r="M174" s="185"/>
       <c r="N174" s="38"/>
     </row>
     <row r="175" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A175" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B175" s="156">
+      <c r="B175" s="152">
         <v>573</v>
       </c>
-      <c r="C175" s="89">
+      <c r="C175" s="86">
         <v>1146</v>
       </c>
-      <c r="D175" s="88"/>
+      <c r="D175" s="215">
+        <v>1719</v>
+      </c>
       <c r="E175" s="4"/>
-      <c r="F175" s="90"/>
-      <c r="G175" s="89"/>
+      <c r="F175" s="87"/>
+      <c r="G175" s="86"/>
       <c r="H175" s="8"/>
-      <c r="I175" s="134"/>
-[...3 lines deleted...]
-      <c r="M175" s="189"/>
+      <c r="I175" s="130"/>
+      <c r="J175" s="87"/>
+      <c r="K175" s="87"/>
+      <c r="L175" s="157"/>
+      <c r="M175" s="185"/>
       <c r="N175" s="38"/>
     </row>
     <row r="176" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A176" s="113" t="s">
+      <c r="A176" s="110" t="s">
         <v>41</v>
       </c>
-      <c r="B176" s="156">
+      <c r="B176" s="152">
         <v>215</v>
       </c>
-      <c r="C176" s="89">
+      <c r="C176" s="86">
         <v>430</v>
       </c>
-      <c r="D176" s="88"/>
+      <c r="D176" s="215">
+        <v>645</v>
+      </c>
       <c r="E176" s="4"/>
-      <c r="F176" s="90"/>
-      <c r="G176" s="89"/>
+      <c r="F176" s="87"/>
+      <c r="G176" s="86"/>
       <c r="H176" s="8"/>
-      <c r="I176" s="134"/>
-[...3 lines deleted...]
-      <c r="M176" s="189"/>
+      <c r="I176" s="130"/>
+      <c r="J176" s="87"/>
+      <c r="K176" s="87"/>
+      <c r="L176" s="157"/>
+      <c r="M176" s="185"/>
       <c r="N176" s="38"/>
     </row>
     <row r="177" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A177" s="113" t="s">
+      <c r="A177" s="110" t="s">
         <v>42</v>
       </c>
-      <c r="B177" s="156">
+      <c r="B177" s="152">
         <v>2</v>
       </c>
-      <c r="C177" s="89">
+      <c r="C177" s="86">
         <v>5</v>
       </c>
-      <c r="D177" s="88"/>
+      <c r="D177" s="215">
+        <v>9</v>
+      </c>
       <c r="E177" s="4"/>
-      <c r="F177" s="90"/>
-      <c r="G177" s="89"/>
+      <c r="F177" s="87"/>
+      <c r="G177" s="86"/>
       <c r="H177" s="8"/>
-      <c r="I177" s="134"/>
-[...3 lines deleted...]
-      <c r="M177" s="189"/>
+      <c r="I177" s="130"/>
+      <c r="J177" s="87"/>
+      <c r="K177" s="87"/>
+      <c r="L177" s="157"/>
+      <c r="M177" s="185"/>
       <c r="N177" s="38"/>
     </row>
     <row r="178" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A178" s="113" t="s">
+      <c r="A178" s="110" t="s">
         <v>68</v>
       </c>
-      <c r="B178" s="156" t="s">
+      <c r="B178" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C178" s="155" t="s">
+      <c r="C178" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D178" s="1"/>
+      <c r="D178" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E178" s="1"/>
       <c r="F178" s="1"/>
       <c r="G178" s="1"/>
       <c r="H178" s="8"/>
-      <c r="I178" s="134"/>
-[...3 lines deleted...]
-      <c r="M178" s="189"/>
+      <c r="I178" s="130"/>
+      <c r="J178" s="62"/>
+      <c r="K178" s="87"/>
+      <c r="L178" s="156"/>
+      <c r="M178" s="185"/>
       <c r="N178" s="38"/>
     </row>
     <row r="179" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A179" s="113" t="s">
+      <c r="A179" s="110" t="s">
         <v>69</v>
       </c>
-      <c r="B179" s="156">
+      <c r="B179" s="152">
         <v>87</v>
       </c>
-      <c r="C179" s="89">
+      <c r="C179" s="86">
         <v>174</v>
       </c>
-      <c r="D179" s="88"/>
+      <c r="D179" s="191">
+        <v>261</v>
+      </c>
       <c r="E179" s="4"/>
-      <c r="F179" s="90"/>
-      <c r="G179" s="89"/>
+      <c r="F179" s="87"/>
+      <c r="G179" s="86"/>
       <c r="H179" s="8"/>
-      <c r="I179" s="134"/>
-[...3 lines deleted...]
-      <c r="M179" s="189"/>
+      <c r="I179" s="130"/>
+      <c r="J179" s="87"/>
+      <c r="K179" s="87"/>
+      <c r="L179" s="157"/>
+      <c r="M179" s="185"/>
       <c r="N179" s="38"/>
     </row>
     <row r="180" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A180" s="113" t="s">
+      <c r="A180" s="110" t="s">
         <v>44</v>
       </c>
-      <c r="B180" s="156">
+      <c r="B180" s="152">
         <v>2799</v>
       </c>
-      <c r="C180" s="89">
+      <c r="C180" s="86">
         <v>5745</v>
       </c>
-      <c r="D180" s="88"/>
+      <c r="D180" s="215">
+        <v>8691</v>
+      </c>
       <c r="E180" s="4"/>
-      <c r="F180" s="90"/>
-      <c r="G180" s="89"/>
+      <c r="F180" s="87"/>
+      <c r="G180" s="86"/>
       <c r="H180" s="8"/>
-      <c r="I180" s="134"/>
-[...3 lines deleted...]
-      <c r="M180" s="189"/>
+      <c r="I180" s="130"/>
+      <c r="J180" s="87"/>
+      <c r="K180" s="87"/>
+      <c r="L180" s="157"/>
+      <c r="M180" s="185"/>
       <c r="N180" s="38"/>
     </row>
     <row r="181" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A181" s="111" t="s">
+      <c r="A181" s="108" t="s">
         <v>45</v>
       </c>
-      <c r="B181" s="156">
+      <c r="B181" s="152">
         <v>24</v>
       </c>
-      <c r="C181" s="89">
+      <c r="C181" s="86">
         <v>48</v>
       </c>
-      <c r="D181" s="88"/>
+      <c r="D181" s="215">
+        <v>72</v>
+      </c>
       <c r="E181" s="4"/>
-      <c r="F181" s="90"/>
-      <c r="G181" s="89"/>
+      <c r="F181" s="87"/>
+      <c r="G181" s="86"/>
       <c r="H181" s="8"/>
-      <c r="I181" s="134"/>
-[...3 lines deleted...]
-      <c r="M181" s="189"/>
+      <c r="I181" s="130"/>
+      <c r="J181" s="87"/>
+      <c r="K181" s="87"/>
+      <c r="L181" s="157"/>
+      <c r="M181" s="185"/>
       <c r="N181" s="38"/>
     </row>
     <row r="182" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A182" s="113" t="s">
+      <c r="A182" s="110" t="s">
         <v>46</v>
       </c>
-      <c r="B182" s="156">
+      <c r="B182" s="152">
         <v>633</v>
       </c>
-      <c r="C182" s="89">
+      <c r="C182" s="86">
         <v>1267</v>
       </c>
-      <c r="D182" s="88"/>
+      <c r="D182" s="215">
+        <v>1900</v>
+      </c>
       <c r="E182" s="4"/>
-      <c r="F182" s="90"/>
-      <c r="G182" s="89"/>
+      <c r="F182" s="87"/>
+      <c r="G182" s="86"/>
       <c r="H182" s="8"/>
-      <c r="I182" s="134"/>
-[...3 lines deleted...]
-      <c r="M182" s="189"/>
+      <c r="I182" s="130"/>
+      <c r="J182" s="87"/>
+      <c r="K182" s="87"/>
+      <c r="L182" s="157"/>
+      <c r="M182" s="185"/>
       <c r="N182" s="38"/>
     </row>
     <row r="183" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A183" s="113"/>
-      <c r="B183" s="156"/>
+      <c r="A183" s="110"/>
+      <c r="B183" s="152"/>
       <c r="C183" s="5"/>
-      <c r="D183" s="4"/>
-      <c r="E183" s="134"/>
+      <c r="D183" s="190"/>
+      <c r="E183" s="130"/>
       <c r="F183" s="4"/>
       <c r="G183" s="5"/>
       <c r="H183" s="14"/>
-      <c r="I183" s="135"/>
-[...3 lines deleted...]
-      <c r="M183" s="189"/>
+      <c r="I183" s="131"/>
+      <c r="J183" s="56"/>
+      <c r="K183" s="56"/>
+      <c r="L183" s="164"/>
+      <c r="M183" s="185"/>
       <c r="N183" s="38"/>
     </row>
     <row r="184" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A184" s="102" t="s">
+      <c r="A184" s="99" t="s">
         <v>10</v>
       </c>
-      <c r="B184" s="156"/>
+      <c r="B184" s="152"/>
       <c r="C184" s="3"/>
-      <c r="D184" s="57"/>
-      <c r="E184" s="135"/>
+      <c r="D184" s="204"/>
+      <c r="E184" s="131"/>
       <c r="F184" s="4"/>
       <c r="G184" s="5"/>
-      <c r="H184" s="58"/>
-[...4 lines deleted...]
-      <c r="M184" s="189"/>
+      <c r="H184" s="57"/>
+      <c r="I184" s="131"/>
+      <c r="J184" s="56"/>
+      <c r="K184" s="56"/>
+      <c r="L184" s="164"/>
+      <c r="M184" s="185"/>
       <c r="N184" s="38"/>
     </row>
     <row r="185" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A185" s="99" t="s">
+      <c r="A185" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B185" s="156">
+      <c r="B185" s="152">
         <v>1129897</v>
       </c>
-      <c r="C185" s="89">
+      <c r="C185" s="86">
         <v>1431101</v>
       </c>
-      <c r="D185" s="88"/>
+      <c r="D185" s="215">
+        <v>2891618</v>
+      </c>
       <c r="E185" s="4"/>
-      <c r="F185" s="90"/>
-      <c r="G185" s="89"/>
+      <c r="F185" s="87"/>
+      <c r="G185" s="86"/>
       <c r="H185" s="8"/>
-      <c r="I185" s="134"/>
-[...3 lines deleted...]
-      <c r="M185" s="189"/>
+      <c r="I185" s="130"/>
+      <c r="J185" s="87"/>
+      <c r="K185" s="87"/>
+      <c r="L185" s="157"/>
+      <c r="M185" s="185"/>
       <c r="N185" s="38"/>
     </row>
     <row r="186" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A186" s="115" t="s">
+      <c r="A186" s="112" t="s">
         <v>66</v>
       </c>
-      <c r="B186" s="156">
+      <c r="B186" s="152">
         <v>138392</v>
       </c>
-      <c r="C186" s="89">
+      <c r="C186" s="86">
         <v>277533</v>
       </c>
-      <c r="D186" s="88"/>
+      <c r="D186" s="215">
+        <v>419963</v>
+      </c>
       <c r="E186" s="4"/>
-      <c r="F186" s="90"/>
-      <c r="G186" s="89"/>
+      <c r="F186" s="87"/>
+      <c r="G186" s="86"/>
       <c r="H186" s="8"/>
-      <c r="I186" s="134"/>
-[...3 lines deleted...]
-      <c r="M186" s="189"/>
+      <c r="I186" s="130"/>
+      <c r="J186" s="87"/>
+      <c r="K186" s="87"/>
+      <c r="L186" s="157"/>
+      <c r="M186" s="185"/>
       <c r="N186" s="38"/>
     </row>
     <row r="187" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A187" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B187" s="156">
+      <c r="B187" s="152">
         <v>29251</v>
       </c>
-      <c r="C187" s="89">
+      <c r="C187" s="86">
         <v>59372</v>
       </c>
-      <c r="D187" s="88"/>
+      <c r="D187" s="215">
+        <v>89493</v>
+      </c>
       <c r="E187" s="4"/>
-      <c r="F187" s="90"/>
-      <c r="G187" s="89"/>
+      <c r="F187" s="87"/>
+      <c r="G187" s="86"/>
       <c r="H187" s="8"/>
-      <c r="I187" s="134"/>
-[...3 lines deleted...]
-      <c r="M187" s="189"/>
+      <c r="I187" s="130"/>
+      <c r="J187" s="87"/>
+      <c r="K187" s="87"/>
+      <c r="L187" s="157"/>
+      <c r="M187" s="185"/>
       <c r="N187" s="38"/>
     </row>
     <row r="188" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A188" s="116" t="s">
+      <c r="A188" s="113" t="s">
         <v>40</v>
       </c>
-      <c r="B188" s="156" t="s">
+      <c r="B188" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C188" s="155" t="s">
+      <c r="C188" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D188" s="1"/>
+      <c r="D188" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E188" s="1"/>
-      <c r="F188" s="140"/>
-      <c r="G188" s="141"/>
+      <c r="F188" s="136"/>
+      <c r="G188" s="137"/>
       <c r="H188" s="8"/>
-      <c r="I188" s="134"/>
+      <c r="I188" s="130"/>
       <c r="J188" s="4"/>
-      <c r="K188" s="93"/>
-[...1 lines deleted...]
-      <c r="M188" s="189"/>
+      <c r="K188" s="90"/>
+      <c r="L188" s="157"/>
+      <c r="M188" s="185"/>
       <c r="N188" s="38"/>
     </row>
     <row r="189" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A189" s="115" t="s">
+      <c r="A189" s="112" t="s">
         <v>41</v>
       </c>
-      <c r="B189" s="156">
+      <c r="B189" s="152">
         <v>5477</v>
       </c>
-      <c r="C189" s="89">
+      <c r="C189" s="86">
         <v>11838</v>
       </c>
-      <c r="D189" s="88"/>
+      <c r="D189" s="216">
+        <v>18199</v>
+      </c>
       <c r="E189" s="4"/>
-      <c r="F189" s="90"/>
-      <c r="G189" s="89"/>
+      <c r="F189" s="87"/>
+      <c r="G189" s="86"/>
       <c r="H189" s="8"/>
-      <c r="I189" s="134"/>
-[...3 lines deleted...]
-      <c r="M189" s="189"/>
+      <c r="I189" s="130"/>
+      <c r="J189" s="87"/>
+      <c r="K189" s="87"/>
+      <c r="L189" s="157"/>
+      <c r="M189" s="185"/>
       <c r="N189" s="38"/>
     </row>
     <row r="190" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A190" s="115" t="s">
+      <c r="A190" s="112" t="s">
         <v>42</v>
       </c>
-      <c r="B190" s="156">
+      <c r="B190" s="152">
         <v>16506</v>
       </c>
-      <c r="C190" s="89">
+      <c r="C190" s="86">
         <v>73605</v>
       </c>
-      <c r="D190" s="88"/>
+      <c r="D190" s="215">
+        <v>130705</v>
+      </c>
       <c r="E190" s="4"/>
-      <c r="F190" s="90"/>
-      <c r="G190" s="89"/>
+      <c r="F190" s="87"/>
+      <c r="G190" s="86"/>
       <c r="H190" s="8"/>
-      <c r="I190" s="134"/>
-[...3 lines deleted...]
-      <c r="M190" s="189"/>
+      <c r="I190" s="130"/>
+      <c r="J190" s="87"/>
+      <c r="K190" s="87"/>
+      <c r="L190" s="157"/>
+      <c r="M190" s="185"/>
       <c r="N190" s="38"/>
     </row>
     <row r="191" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A191" s="115" t="s">
+      <c r="A191" s="112" t="s">
         <v>68</v>
       </c>
-      <c r="B191" s="156" t="s">
+      <c r="B191" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C191" s="155" t="s">
+      <c r="C191" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D191" s="1"/>
+      <c r="D191" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E191" s="1"/>
       <c r="F191" s="1"/>
       <c r="G191" s="1"/>
       <c r="H191" s="8"/>
-      <c r="I191" s="134"/>
+      <c r="I191" s="130"/>
       <c r="J191" s="4"/>
-      <c r="K191" s="93"/>
-[...1 lines deleted...]
-      <c r="M191" s="189"/>
+      <c r="K191" s="90"/>
+      <c r="L191" s="157"/>
+      <c r="M191" s="185"/>
       <c r="N191" s="38"/>
     </row>
     <row r="192" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A192" s="115" t="s">
+      <c r="A192" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="B192" s="156">
+      <c r="B192" s="152">
         <v>940272</v>
       </c>
-      <c r="C192" s="89">
+      <c r="C192" s="86">
         <v>1008752</v>
       </c>
-      <c r="D192" s="88"/>
+      <c r="D192" s="215">
+        <v>2233258</v>
+      </c>
       <c r="E192" s="4"/>
-      <c r="F192" s="90"/>
-      <c r="G192" s="89"/>
+      <c r="F192" s="87"/>
+      <c r="G192" s="86"/>
       <c r="H192" s="8"/>
-      <c r="I192" s="134"/>
-[...3 lines deleted...]
-      <c r="M192" s="189"/>
+      <c r="I192" s="130"/>
+      <c r="J192" s="87"/>
+      <c r="K192" s="87"/>
+      <c r="L192" s="157"/>
+      <c r="M192" s="185"/>
       <c r="N192" s="38"/>
     </row>
     <row r="193" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A193" s="115" t="s">
+      <c r="A193" s="112" t="s">
         <v>70</v>
       </c>
-      <c r="B193" s="156" t="s">
+      <c r="B193" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C193" s="155" t="s">
+      <c r="C193" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D193" s="1"/>
+      <c r="D193" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E193" s="1"/>
       <c r="F193" s="1"/>
       <c r="G193" s="1"/>
       <c r="H193" s="14"/>
-      <c r="I193" s="134"/>
+      <c r="I193" s="130"/>
       <c r="J193" s="4"/>
-      <c r="K193" s="93"/>
-[...1 lines deleted...]
-      <c r="M193" s="189"/>
+      <c r="K193" s="90"/>
+      <c r="L193" s="157"/>
+      <c r="M193" s="185"/>
       <c r="N193" s="38"/>
     </row>
     <row r="194" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A194" s="115"/>
-      <c r="B194" s="156"/>
+      <c r="A194" s="112"/>
+      <c r="B194" s="152"/>
       <c r="C194" s="3"/>
-      <c r="D194" s="1"/>
-      <c r="E194" s="136"/>
+      <c r="D194" s="191"/>
+      <c r="E194" s="132"/>
       <c r="F194" s="4"/>
       <c r="G194" s="5"/>
       <c r="H194" s="14"/>
-      <c r="I194" s="145"/>
-[...3 lines deleted...]
-      <c r="M194" s="189"/>
+      <c r="I194" s="141"/>
+      <c r="J194" s="58"/>
+      <c r="K194" s="58"/>
+      <c r="L194" s="154"/>
+      <c r="M194" s="185"/>
       <c r="N194" s="38"/>
     </row>
     <row r="195" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A195" s="102" t="s">
+      <c r="A195" s="99" t="s">
         <v>22</v>
       </c>
-      <c r="B195" s="156"/>
+      <c r="B195" s="152"/>
       <c r="C195" s="5"/>
-      <c r="D195" s="59"/>
-      <c r="E195" s="137"/>
+      <c r="D195" s="205"/>
+      <c r="E195" s="133"/>
       <c r="F195" s="4"/>
       <c r="G195" s="3"/>
       <c r="H195" s="14"/>
-      <c r="I195" s="135"/>
-[...3 lines deleted...]
-      <c r="M195" s="189"/>
+      <c r="I195" s="131"/>
+      <c r="J195" s="58"/>
+      <c r="K195" s="58"/>
+      <c r="L195" s="165"/>
+      <c r="M195" s="185"/>
       <c r="N195" s="38"/>
     </row>
     <row r="196" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A196" s="99" t="s">
+      <c r="A196" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B196" s="156">
+      <c r="B196" s="152">
         <v>1757</v>
       </c>
-      <c r="C196" s="89">
+      <c r="C196" s="86">
         <v>6222</v>
       </c>
-      <c r="D196" s="88"/>
+      <c r="D196" s="215">
+        <v>10686</v>
+      </c>
       <c r="E196" s="4"/>
-      <c r="F196" s="90"/>
-      <c r="G196" s="89"/>
+      <c r="F196" s="87"/>
+      <c r="G196" s="86"/>
       <c r="H196" s="8"/>
-      <c r="I196" s="134"/>
-[...3 lines deleted...]
-      <c r="M196" s="189"/>
+      <c r="I196" s="130"/>
+      <c r="J196" s="87"/>
+      <c r="K196" s="87"/>
+      <c r="L196" s="157"/>
+      <c r="M196" s="185"/>
       <c r="N196" s="38"/>
     </row>
     <row r="197" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A197" s="117" t="s">
+      <c r="A197" s="114" t="s">
         <v>66</v>
       </c>
-      <c r="B197" s="156">
+      <c r="B197" s="152">
         <v>1757</v>
       </c>
-      <c r="C197" s="89">
+      <c r="C197" s="86">
         <v>6222</v>
       </c>
-      <c r="D197" s="88"/>
+      <c r="D197" s="215">
+        <v>10686</v>
+      </c>
       <c r="E197" s="4"/>
-      <c r="F197" s="90"/>
-      <c r="G197" s="89"/>
+      <c r="F197" s="87"/>
+      <c r="G197" s="86"/>
       <c r="H197" s="8"/>
-      <c r="I197" s="134"/>
-[...3 lines deleted...]
-      <c r="M197" s="189"/>
+      <c r="I197" s="130"/>
+      <c r="J197" s="87"/>
+      <c r="K197" s="87"/>
+      <c r="L197" s="157"/>
+      <c r="M197" s="185"/>
       <c r="N197" s="38"/>
     </row>
     <row r="198" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A198" s="117"/>
-      <c r="B198" s="156"/>
+      <c r="A198" s="114"/>
+      <c r="B198" s="152"/>
       <c r="C198" s="3"/>
-      <c r="D198" s="4"/>
-[...1 lines deleted...]
-      <c r="F198" s="140"/>
+      <c r="D198" s="190"/>
+      <c r="E198" s="130"/>
+      <c r="F198" s="136"/>
       <c r="G198" s="1"/>
       <c r="H198" s="14"/>
-      <c r="I198" s="137"/>
+      <c r="I198" s="133"/>
       <c r="J198" s="3"/>
       <c r="K198" s="3"/>
-      <c r="L198" s="162"/>
-      <c r="M198" s="189"/>
+      <c r="L198" s="158"/>
+      <c r="M198" s="185"/>
       <c r="N198" s="38"/>
     </row>
     <row r="199" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A199" s="102" t="s">
+      <c r="A199" s="99" t="s">
         <v>11</v>
       </c>
-      <c r="B199" s="156"/>
-[...2 lines deleted...]
-      <c r="E199" s="135"/>
+      <c r="B199" s="152"/>
+      <c r="C199" s="59"/>
+      <c r="D199" s="191"/>
+      <c r="E199" s="131"/>
       <c r="F199" s="4"/>
       <c r="G199" s="5"/>
       <c r="H199" s="14"/>
-      <c r="I199" s="135"/>
-[...3 lines deleted...]
-      <c r="M199" s="189"/>
+      <c r="I199" s="131"/>
+      <c r="J199" s="60"/>
+      <c r="K199" s="60"/>
+      <c r="L199" s="166"/>
+      <c r="M199" s="185"/>
       <c r="N199" s="38"/>
     </row>
     <row r="200" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A200" s="99" t="s">
+      <c r="A200" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B200" s="156">
+      <c r="B200" s="152">
         <v>463320</v>
       </c>
-      <c r="C200" s="89">
+      <c r="C200" s="86">
         <v>1422528</v>
       </c>
-      <c r="D200" s="88"/>
+      <c r="D200" s="215">
+        <v>2353972</v>
+      </c>
       <c r="E200" s="4"/>
-      <c r="F200" s="90"/>
-      <c r="G200" s="89"/>
+      <c r="F200" s="87"/>
+      <c r="G200" s="86"/>
       <c r="H200" s="8"/>
-      <c r="I200" s="134"/>
-[...3 lines deleted...]
-      <c r="M200" s="189"/>
+      <c r="I200" s="130"/>
+      <c r="J200" s="87"/>
+      <c r="K200" s="87"/>
+      <c r="L200" s="157"/>
+      <c r="M200" s="185"/>
       <c r="N200" s="38"/>
     </row>
     <row r="201" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A201" s="118" t="s">
+      <c r="A201" s="115" t="s">
         <v>66</v>
       </c>
-      <c r="B201" s="156">
+      <c r="B201" s="152">
         <v>458300</v>
       </c>
-      <c r="C201" s="89">
+      <c r="C201" s="86">
         <v>1366616</v>
       </c>
-      <c r="D201" s="88"/>
+      <c r="D201" s="215">
+        <v>2274931</v>
+      </c>
       <c r="E201" s="4"/>
-      <c r="F201" s="90"/>
-      <c r="G201" s="89"/>
+      <c r="F201" s="87"/>
+      <c r="G201" s="86"/>
       <c r="H201" s="8"/>
-      <c r="I201" s="134"/>
-[...3 lines deleted...]
-      <c r="M201" s="189"/>
+      <c r="I201" s="130"/>
+      <c r="J201" s="87"/>
+      <c r="K201" s="87"/>
+      <c r="L201" s="157"/>
+      <c r="M201" s="185"/>
       <c r="N201" s="38"/>
     </row>
     <row r="202" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A202" s="118" t="s">
+      <c r="A202" s="115" t="s">
         <v>67</v>
       </c>
-      <c r="B202" s="156">
+      <c r="B202" s="152">
         <v>1038</v>
       </c>
-      <c r="C202" s="89">
+      <c r="C202" s="86">
         <v>2076</v>
       </c>
-      <c r="D202" s="88"/>
+      <c r="D202" s="215">
+        <v>3114</v>
+      </c>
       <c r="E202" s="4"/>
-      <c r="F202" s="90"/>
-      <c r="G202" s="89"/>
+      <c r="F202" s="87"/>
+      <c r="G202" s="86"/>
       <c r="H202" s="8"/>
-      <c r="I202" s="134"/>
-[...3 lines deleted...]
-      <c r="M202" s="189"/>
+      <c r="I202" s="130"/>
+      <c r="J202" s="87"/>
+      <c r="K202" s="87"/>
+      <c r="L202" s="157"/>
+      <c r="M202" s="185"/>
       <c r="N202" s="38"/>
     </row>
     <row r="203" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A203" s="118" t="s">
+      <c r="A203" s="115" t="s">
         <v>41</v>
       </c>
-      <c r="B203" s="156" t="s">
+      <c r="B203" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C203" s="155" t="s">
+      <c r="C203" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D203" s="1"/>
+      <c r="D203" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E203" s="1"/>
       <c r="F203" s="1"/>
       <c r="G203" s="1"/>
       <c r="H203" s="8"/>
-      <c r="I203" s="134"/>
+      <c r="I203" s="130"/>
       <c r="J203" s="4"/>
       <c r="K203" s="4"/>
-      <c r="L203" s="154"/>
-      <c r="M203" s="189"/>
+      <c r="L203" s="150"/>
+      <c r="M203" s="185"/>
       <c r="N203" s="38"/>
     </row>
     <row r="204" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A204" s="118" t="s">
+      <c r="A204" s="115" t="s">
         <v>42</v>
       </c>
-      <c r="B204" s="156">
+      <c r="B204" s="152">
         <v>3982</v>
       </c>
-      <c r="C204" s="89">
+      <c r="C204" s="86">
         <v>24283</v>
       </c>
-      <c r="D204" s="88"/>
+      <c r="D204" s="216">
+        <v>44584</v>
+      </c>
       <c r="E204" s="4"/>
-      <c r="F204" s="90"/>
-      <c r="G204" s="89"/>
+      <c r="F204" s="87"/>
+      <c r="G204" s="86"/>
       <c r="H204" s="8"/>
-      <c r="I204" s="134"/>
-[...3 lines deleted...]
-      <c r="M204" s="189"/>
+      <c r="I204" s="130"/>
+      <c r="J204" s="87"/>
+      <c r="K204" s="87"/>
+      <c r="L204" s="159"/>
+      <c r="M204" s="185"/>
       <c r="N204" s="38"/>
     </row>
     <row r="205" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A205" s="118" t="s">
+      <c r="A205" s="115" t="s">
         <v>69</v>
       </c>
-      <c r="B205" s="156" t="s">
+      <c r="B205" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C205" s="155" t="s">
+      <c r="C205" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D205" s="1"/>
+      <c r="D205" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E205" s="1"/>
       <c r="F205" s="1"/>
       <c r="G205" s="1"/>
       <c r="H205" s="8"/>
-      <c r="I205" s="134"/>
+      <c r="I205" s="130"/>
       <c r="J205" s="4"/>
       <c r="K205" s="4"/>
-      <c r="L205" s="154"/>
-      <c r="M205" s="189"/>
+      <c r="L205" s="150"/>
+      <c r="M205" s="185"/>
       <c r="N205" s="38"/>
     </row>
     <row r="206" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A206" s="118" t="s">
+      <c r="A206" s="115" t="s">
         <v>44</v>
       </c>
-      <c r="B206" s="156" t="s">
+      <c r="B206" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C206" s="89">
+      <c r="C206" s="86">
         <v>29555</v>
       </c>
-      <c r="D206" s="88"/>
+      <c r="D206" s="215">
+        <v>31346</v>
+      </c>
       <c r="E206" s="4"/>
-      <c r="F206" s="90"/>
-      <c r="G206" s="89"/>
+      <c r="F206" s="87"/>
+      <c r="G206" s="86"/>
       <c r="H206" s="8"/>
-      <c r="I206" s="134"/>
-[...3 lines deleted...]
-      <c r="M206" s="189"/>
+      <c r="I206" s="130"/>
+      <c r="J206" s="87"/>
+      <c r="K206" s="87"/>
+      <c r="L206" s="159"/>
+      <c r="M206" s="185"/>
       <c r="N206" s="38"/>
     </row>
     <row r="207" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A207" s="118" t="s">
+      <c r="A207" s="115" t="s">
         <v>45</v>
       </c>
-      <c r="B207" s="156" t="s">
+      <c r="B207" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C207" s="155" t="s">
+      <c r="C207" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D207" s="1"/>
+      <c r="D207" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E207" s="1"/>
       <c r="F207" s="1"/>
       <c r="G207" s="1"/>
       <c r="H207" s="8"/>
-      <c r="I207" s="134"/>
+      <c r="I207" s="130"/>
       <c r="J207" s="4"/>
       <c r="K207" s="4"/>
-      <c r="L207" s="154"/>
-      <c r="M207" s="189"/>
+      <c r="L207" s="150"/>
+      <c r="M207" s="185"/>
       <c r="N207" s="38"/>
     </row>
     <row r="208" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A208" s="118" t="s">
+      <c r="A208" s="115" t="s">
         <v>46</v>
       </c>
-      <c r="B208" s="156" t="s">
+      <c r="B208" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C208" s="155" t="s">
+      <c r="C208" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D208" s="1"/>
+      <c r="D208" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E208" s="1"/>
       <c r="F208" s="1"/>
       <c r="G208" s="1"/>
       <c r="H208" s="8"/>
-      <c r="I208" s="134"/>
+      <c r="I208" s="130"/>
       <c r="J208" s="4"/>
       <c r="K208" s="4"/>
-      <c r="L208" s="154"/>
-      <c r="M208" s="189"/>
+      <c r="L208" s="150"/>
+      <c r="M208" s="185"/>
       <c r="N208" s="38"/>
     </row>
     <row r="209" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A209" s="118"/>
-      <c r="B209" s="156"/>
+      <c r="A209" s="115"/>
+      <c r="B209" s="152"/>
       <c r="C209" s="5"/>
-      <c r="D209" s="4"/>
-      <c r="E209" s="134"/>
+      <c r="D209" s="190"/>
+      <c r="E209" s="130"/>
       <c r="F209" s="4"/>
       <c r="G209" s="5"/>
       <c r="H209" s="14"/>
-      <c r="I209" s="135"/>
-[...3 lines deleted...]
-      <c r="M209" s="189"/>
+      <c r="I209" s="131"/>
+      <c r="J209" s="61"/>
+      <c r="K209" s="61"/>
+      <c r="L209" s="167"/>
+      <c r="M209" s="185"/>
       <c r="N209" s="38"/>
     </row>
     <row r="210" spans="1:14" s="39" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A210" s="102" t="s">
+      <c r="A210" s="99" t="s">
         <v>12</v>
       </c>
-      <c r="B210" s="156"/>
+      <c r="B210" s="152"/>
       <c r="C210" s="5"/>
-      <c r="D210" s="62"/>
-      <c r="E210" s="135"/>
+      <c r="D210" s="206"/>
+      <c r="E210" s="131"/>
       <c r="F210" s="4"/>
       <c r="G210" s="5"/>
       <c r="H210" s="14"/>
-      <c r="I210" s="135"/>
-[...3 lines deleted...]
-      <c r="M210" s="189"/>
+      <c r="I210" s="131"/>
+      <c r="J210" s="61"/>
+      <c r="K210" s="61"/>
+      <c r="L210" s="155"/>
+      <c r="M210" s="185"/>
       <c r="N210" s="38"/>
     </row>
     <row r="211" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A211" s="99" t="s">
+      <c r="A211" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B211" s="156">
+      <c r="B211" s="152">
         <v>640177</v>
       </c>
-      <c r="C211" s="89">
+      <c r="C211" s="86">
         <v>2223334</v>
       </c>
-      <c r="D211" s="88"/>
+      <c r="D211" s="215">
+        <v>3870697</v>
+      </c>
       <c r="E211" s="4"/>
-      <c r="F211" s="90"/>
-      <c r="G211" s="89"/>
+      <c r="F211" s="87"/>
+      <c r="G211" s="86"/>
       <c r="H211" s="8"/>
-      <c r="I211" s="134"/>
-[...3 lines deleted...]
-      <c r="M211" s="189"/>
+      <c r="I211" s="130"/>
+      <c r="J211" s="87"/>
+      <c r="K211" s="87"/>
+      <c r="L211" s="157"/>
+      <c r="M211" s="185"/>
       <c r="N211" s="38"/>
     </row>
     <row r="212" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A212" s="119" t="s">
+      <c r="A212" s="116" t="s">
         <v>66</v>
       </c>
-      <c r="B212" s="156">
+      <c r="B212" s="152">
         <v>530830</v>
       </c>
-      <c r="C212" s="89">
+      <c r="C212" s="86">
         <v>1761270</v>
       </c>
-      <c r="D212" s="88"/>
+      <c r="D212" s="215">
+        <v>2995918</v>
+      </c>
       <c r="E212" s="4"/>
-      <c r="F212" s="90"/>
-      <c r="G212" s="89"/>
+      <c r="F212" s="87"/>
+      <c r="G212" s="86"/>
       <c r="H212" s="8"/>
-      <c r="I212" s="134"/>
-[...3 lines deleted...]
-      <c r="M212" s="189"/>
+      <c r="I212" s="130"/>
+      <c r="J212" s="87"/>
+      <c r="K212" s="87"/>
+      <c r="L212" s="157"/>
+      <c r="M212" s="185"/>
       <c r="N212" s="38"/>
     </row>
     <row r="213" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A213" s="119" t="s">
+      <c r="A213" s="116" t="s">
         <v>67</v>
       </c>
-      <c r="B213" s="156">
+      <c r="B213" s="152">
         <v>91</v>
       </c>
-      <c r="C213" s="89">
+      <c r="C213" s="86">
         <v>182</v>
       </c>
-      <c r="D213" s="88"/>
+      <c r="D213" s="215">
+        <v>273</v>
+      </c>
       <c r="E213" s="4"/>
-      <c r="F213" s="90"/>
-      <c r="G213" s="89"/>
+      <c r="F213" s="87"/>
+      <c r="G213" s="86"/>
       <c r="H213" s="8"/>
-      <c r="I213" s="134"/>
-[...3 lines deleted...]
-      <c r="M213" s="189"/>
+      <c r="I213" s="130"/>
+      <c r="J213" s="87"/>
+      <c r="K213" s="87"/>
+      <c r="L213" s="157"/>
+      <c r="M213" s="185"/>
       <c r="N213" s="38"/>
     </row>
     <row r="214" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A214" s="119" t="s">
+      <c r="A214" s="116" t="s">
         <v>39</v>
       </c>
-      <c r="B214" s="156">
+      <c r="B214" s="152">
         <v>83</v>
       </c>
-      <c r="C214" s="89">
+      <c r="C214" s="86">
         <v>22042</v>
       </c>
-      <c r="D214" s="88"/>
+      <c r="D214" s="215">
+        <v>44002</v>
+      </c>
       <c r="E214" s="4"/>
-      <c r="F214" s="90"/>
-      <c r="G214" s="89"/>
+      <c r="F214" s="87"/>
+      <c r="G214" s="86"/>
       <c r="H214" s="8"/>
-      <c r="I214" s="134"/>
-[...3 lines deleted...]
-      <c r="M214" s="189"/>
+      <c r="I214" s="130"/>
+      <c r="J214" s="87"/>
+      <c r="K214" s="87"/>
+      <c r="L214" s="157"/>
+      <c r="M214" s="185"/>
       <c r="N214" s="38"/>
     </row>
     <row r="215" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A215" s="119" t="s">
+      <c r="A215" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="B215" s="156">
+      <c r="B215" s="152">
         <v>350</v>
       </c>
-      <c r="C215" s="89">
+      <c r="C215" s="86">
         <v>700</v>
       </c>
-      <c r="D215" s="88"/>
+      <c r="D215" s="215">
+        <v>1050</v>
+      </c>
       <c r="E215" s="4"/>
-      <c r="F215" s="90"/>
-      <c r="G215" s="89"/>
+      <c r="F215" s="87"/>
+      <c r="G215" s="86"/>
       <c r="H215" s="8"/>
-      <c r="I215" s="134"/>
-[...3 lines deleted...]
-      <c r="M215" s="189"/>
+      <c r="I215" s="130"/>
+      <c r="J215" s="87"/>
+      <c r="K215" s="87"/>
+      <c r="L215" s="157"/>
+      <c r="M215" s="185"/>
       <c r="N215" s="38"/>
     </row>
     <row r="216" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A216" s="116" t="s">
+      <c r="A216" s="113" t="s">
         <v>40</v>
       </c>
-      <c r="B216" s="156">
+      <c r="B216" s="152">
         <v>132</v>
       </c>
-      <c r="C216" s="89">
+      <c r="C216" s="86">
         <v>86657</v>
       </c>
-      <c r="D216" s="88"/>
+      <c r="D216" s="215">
+        <v>173181</v>
+      </c>
       <c r="E216" s="4"/>
-      <c r="F216" s="90"/>
-      <c r="G216" s="89"/>
+      <c r="F216" s="87"/>
+      <c r="G216" s="86"/>
       <c r="H216" s="8"/>
-      <c r="I216" s="134"/>
-[...3 lines deleted...]
-      <c r="M216" s="189"/>
+      <c r="I216" s="130"/>
+      <c r="J216" s="87"/>
+      <c r="K216" s="87"/>
+      <c r="L216" s="157"/>
+      <c r="M216" s="185"/>
       <c r="N216" s="38"/>
     </row>
     <row r="217" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A217" s="119" t="s">
+      <c r="A217" s="116" t="s">
         <v>42</v>
       </c>
-      <c r="B217" s="156">
+      <c r="B217" s="152">
         <v>108380</v>
       </c>
-      <c r="C217" s="89">
+      <c r="C217" s="86">
         <v>266253</v>
       </c>
-      <c r="D217" s="88"/>
+      <c r="D217" s="215">
+        <v>424126</v>
+      </c>
       <c r="E217" s="4"/>
-      <c r="F217" s="90"/>
-      <c r="G217" s="89"/>
+      <c r="F217" s="87"/>
+      <c r="G217" s="86"/>
       <c r="H217" s="8"/>
-      <c r="I217" s="134"/>
-[...3 lines deleted...]
-      <c r="M217" s="189"/>
+      <c r="I217" s="130"/>
+      <c r="J217" s="87"/>
+      <c r="K217" s="87"/>
+      <c r="L217" s="157"/>
+      <c r="M217" s="185"/>
       <c r="N217" s="38"/>
     </row>
     <row r="218" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A218" s="119" t="s">
+      <c r="A218" s="116" t="s">
         <v>69</v>
       </c>
-      <c r="B218" s="156">
+      <c r="B218" s="152">
         <v>211</v>
       </c>
-      <c r="C218" s="89">
+      <c r="C218" s="86">
         <v>422</v>
       </c>
-      <c r="D218" s="88"/>
+      <c r="D218" s="215">
+        <v>60633</v>
+      </c>
       <c r="E218" s="4"/>
-      <c r="F218" s="90"/>
-      <c r="G218" s="89"/>
+      <c r="F218" s="87"/>
+      <c r="G218" s="86"/>
       <c r="H218" s="8"/>
-      <c r="I218" s="134"/>
-[...3 lines deleted...]
-      <c r="M218" s="189"/>
+      <c r="I218" s="130"/>
+      <c r="J218" s="87"/>
+      <c r="K218" s="87"/>
+      <c r="L218" s="157"/>
+      <c r="M218" s="185"/>
       <c r="N218" s="38"/>
     </row>
     <row r="219" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A219" s="119" t="s">
+      <c r="A219" s="116" t="s">
         <v>43</v>
       </c>
-      <c r="B219" s="156">
+      <c r="B219" s="152">
         <v>100</v>
       </c>
-      <c r="C219" s="89">
+      <c r="C219" s="86">
         <v>200</v>
       </c>
-      <c r="D219" s="88"/>
+      <c r="D219" s="215">
+        <v>300</v>
+      </c>
       <c r="E219" s="4"/>
-      <c r="F219" s="90"/>
-      <c r="G219" s="89"/>
+      <c r="F219" s="87"/>
+      <c r="G219" s="86"/>
       <c r="H219" s="8"/>
-      <c r="I219" s="134"/>
-[...3 lines deleted...]
-      <c r="M219" s="189"/>
+      <c r="I219" s="130"/>
+      <c r="J219" s="87"/>
+      <c r="K219" s="87"/>
+      <c r="L219" s="157"/>
+      <c r="M219" s="185"/>
       <c r="N219" s="38"/>
     </row>
     <row r="220" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A220" s="119" t="s">
+      <c r="A220" s="116" t="s">
         <v>44</v>
       </c>
-      <c r="B220" s="156" t="s">
+      <c r="B220" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C220" s="155" t="s">
+      <c r="C220" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D220" s="1"/>
+      <c r="D220" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E220" s="1"/>
       <c r="F220" s="1"/>
       <c r="G220" s="1"/>
       <c r="H220" s="8"/>
-      <c r="I220" s="134"/>
+      <c r="I220" s="130"/>
       <c r="J220" s="8"/>
-      <c r="K220" s="93"/>
-[...1 lines deleted...]
-      <c r="M220" s="189"/>
+      <c r="K220" s="90"/>
+      <c r="L220" s="157"/>
+      <c r="M220" s="185"/>
       <c r="N220" s="38"/>
     </row>
     <row r="221" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A221" s="119" t="s">
+      <c r="A221" s="116" t="s">
         <v>46</v>
       </c>
-      <c r="B221" s="156" t="s">
+      <c r="B221" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C221" s="155" t="s">
+      <c r="C221" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D221" s="1"/>
+      <c r="D221" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E221" s="1"/>
       <c r="F221" s="1"/>
       <c r="G221" s="1"/>
       <c r="H221" s="8"/>
-      <c r="I221" s="134"/>
-[...3 lines deleted...]
-      <c r="M221" s="189"/>
+      <c r="I221" s="130"/>
+      <c r="J221" s="148"/>
+      <c r="K221" s="90"/>
+      <c r="L221" s="157"/>
+      <c r="M221" s="185"/>
       <c r="N221" s="38"/>
     </row>
     <row r="222" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A222" s="119" t="s">
+      <c r="A222" s="116" t="s">
         <v>70</v>
       </c>
-      <c r="B222" s="156" t="s">
+      <c r="B222" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C222" s="89">
+      <c r="C222" s="86">
         <v>85607</v>
       </c>
-      <c r="D222" s="88"/>
+      <c r="D222" s="216">
+        <v>171215</v>
+      </c>
       <c r="E222" s="4"/>
-      <c r="F222" s="90"/>
-      <c r="G222" s="89"/>
+      <c r="F222" s="87"/>
+      <c r="G222" s="86"/>
       <c r="H222" s="8"/>
-      <c r="I222" s="134"/>
-[...3 lines deleted...]
-      <c r="M222" s="189"/>
+      <c r="I222" s="130"/>
+      <c r="J222" s="89"/>
+      <c r="K222" s="87"/>
+      <c r="L222" s="157"/>
+      <c r="M222" s="185"/>
       <c r="N222" s="38"/>
     </row>
     <row r="223" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A223" s="119"/>
-      <c r="B223" s="156"/>
+      <c r="A223" s="116"/>
+      <c r="B223" s="152"/>
       <c r="C223" s="5"/>
-      <c r="D223" s="133"/>
-      <c r="E223" s="134"/>
+      <c r="D223" s="190"/>
+      <c r="E223" s="130"/>
       <c r="F223" s="4"/>
       <c r="G223" s="5"/>
       <c r="H223" s="14"/>
-      <c r="I223" s="135"/>
-[...3 lines deleted...]
-      <c r="M223" s="189"/>
+      <c r="I223" s="131"/>
+      <c r="J223" s="63"/>
+      <c r="K223" s="88"/>
+      <c r="L223" s="168"/>
+      <c r="M223" s="185"/>
       <c r="N223" s="38"/>
     </row>
     <row r="224" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A224" s="102" t="s">
+      <c r="A224" s="99" t="s">
         <v>13</v>
       </c>
-      <c r="B224" s="156"/>
+      <c r="B224" s="152"/>
       <c r="C224" s="5"/>
-      <c r="D224" s="64"/>
-[...1 lines deleted...]
-      <c r="F224" s="63"/>
+      <c r="D224" s="208"/>
+      <c r="E224" s="131"/>
+      <c r="F224" s="62"/>
       <c r="G224" s="5"/>
       <c r="H224" s="14"/>
-      <c r="I224" s="135"/>
-[...3 lines deleted...]
-      <c r="M224" s="189"/>
+      <c r="I224" s="131"/>
+      <c r="J224" s="63"/>
+      <c r="K224" s="63"/>
+      <c r="L224" s="168"/>
+      <c r="M224" s="185"/>
       <c r="N224" s="38"/>
     </row>
     <row r="225" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A225" s="99" t="s">
+      <c r="A225" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B225" s="156">
+      <c r="B225" s="152">
         <v>312568</v>
       </c>
-      <c r="C225" s="89">
+      <c r="C225" s="86">
         <v>395475</v>
       </c>
-      <c r="D225" s="88"/>
+      <c r="D225" s="215">
+        <v>495905</v>
+      </c>
       <c r="E225" s="4"/>
-      <c r="F225" s="90"/>
-      <c r="G225" s="89"/>
+      <c r="F225" s="87"/>
+      <c r="G225" s="86"/>
       <c r="H225" s="8"/>
-      <c r="I225" s="134"/>
-[...3 lines deleted...]
-      <c r="M225" s="189"/>
+      <c r="I225" s="130"/>
+      <c r="J225" s="87"/>
+      <c r="K225" s="87"/>
+      <c r="L225" s="157"/>
+      <c r="M225" s="185"/>
       <c r="N225" s="38"/>
     </row>
     <row r="226" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A226" s="120" t="s">
+      <c r="A226" s="117" t="s">
         <v>66</v>
       </c>
-      <c r="B226" s="156">
+      <c r="B226" s="152">
         <v>312568</v>
       </c>
-      <c r="C226" s="89">
+      <c r="C226" s="86">
         <v>395475</v>
       </c>
-      <c r="D226" s="88"/>
+      <c r="D226" s="215">
+        <v>495905</v>
+      </c>
       <c r="E226" s="4"/>
-      <c r="F226" s="90"/>
-      <c r="G226" s="89"/>
+      <c r="F226" s="87"/>
+      <c r="G226" s="86"/>
       <c r="H226" s="8"/>
-      <c r="I226" s="134"/>
-[...3 lines deleted...]
-      <c r="M226" s="189"/>
+      <c r="I226" s="130"/>
+      <c r="J226" s="87"/>
+      <c r="K226" s="87"/>
+      <c r="L226" s="157"/>
+      <c r="M226" s="185"/>
       <c r="N226" s="38"/>
     </row>
     <row r="227" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A227" s="120" t="s">
+      <c r="A227" s="117" t="s">
         <v>40</v>
       </c>
-      <c r="B227" s="156" t="s">
+      <c r="B227" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C227" s="155" t="s">
+      <c r="C227" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D227" s="1"/>
+      <c r="D227" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E227" s="1"/>
       <c r="F227" s="1"/>
-      <c r="G227" s="89"/>
+      <c r="G227" s="86"/>
       <c r="H227" s="8"/>
       <c r="I227" s="40"/>
-      <c r="J227" s="90"/>
-[...2 lines deleted...]
-      <c r="M227" s="189"/>
+      <c r="J227" s="87"/>
+      <c r="K227" s="87"/>
+      <c r="L227" s="157"/>
+      <c r="M227" s="185"/>
       <c r="N227" s="38"/>
     </row>
     <row r="228" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A228" s="120"/>
-[...3 lines deleted...]
-      <c r="E228" s="136"/>
+      <c r="A228" s="117"/>
+      <c r="B228" s="152"/>
+      <c r="C228" s="63"/>
+      <c r="D228" s="191"/>
+      <c r="E228" s="132"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5"/>
       <c r="H228" s="14"/>
-      <c r="I228" s="135"/>
-[...3 lines deleted...]
-      <c r="M228" s="189"/>
+      <c r="I228" s="131"/>
+      <c r="J228" s="64"/>
+      <c r="K228" s="64"/>
+      <c r="L228" s="169"/>
+      <c r="M228" s="185"/>
       <c r="N228" s="38"/>
     </row>
     <row r="229" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A229" s="102" t="s">
+      <c r="A229" s="99" t="s">
         <v>14</v>
       </c>
-      <c r="B229" s="156"/>
-[...3 lines deleted...]
-      <c r="F229" s="64"/>
+      <c r="B229" s="152"/>
+      <c r="C229" s="63"/>
+      <c r="D229" s="208"/>
+      <c r="E229" s="133"/>
+      <c r="F229" s="63"/>
       <c r="G229" s="5"/>
       <c r="H229" s="14"/>
-      <c r="I229" s="135"/>
-[...3 lines deleted...]
-      <c r="M229" s="189"/>
+      <c r="I229" s="131"/>
+      <c r="J229" s="64"/>
+      <c r="K229" s="64"/>
+      <c r="L229" s="169"/>
+      <c r="M229" s="185"/>
       <c r="N229" s="38"/>
     </row>
     <row r="230" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A230" s="99" t="s">
+      <c r="A230" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B230" s="156">
+      <c r="B230" s="152">
         <v>1439839</v>
       </c>
-      <c r="C230" s="89">
+      <c r="C230" s="86">
         <v>4186450</v>
       </c>
-      <c r="D230" s="88"/>
+      <c r="D230" s="215">
+        <v>6411104</v>
+      </c>
       <c r="E230" s="4"/>
-      <c r="F230" s="90"/>
-      <c r="G230" s="89"/>
+      <c r="F230" s="87"/>
+      <c r="G230" s="86"/>
       <c r="H230" s="8"/>
-      <c r="I230" s="134"/>
-[...3 lines deleted...]
-      <c r="M230" s="189"/>
+      <c r="I230" s="130"/>
+      <c r="J230" s="87"/>
+      <c r="K230" s="87"/>
+      <c r="L230" s="157"/>
+      <c r="M230" s="185"/>
       <c r="N230" s="38"/>
     </row>
     <row r="231" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A231" s="116" t="s">
+      <c r="A231" s="113" t="s">
         <v>66</v>
       </c>
-      <c r="B231" s="156">
+      <c r="B231" s="152">
         <v>1375964</v>
       </c>
-      <c r="C231" s="89">
+      <c r="C231" s="86">
         <v>4042231</v>
       </c>
-      <c r="D231" s="88"/>
+      <c r="D231" s="215">
+        <v>6175872</v>
+      </c>
       <c r="E231" s="4"/>
-      <c r="F231" s="90"/>
-      <c r="G231" s="89"/>
+      <c r="F231" s="87"/>
+      <c r="G231" s="86"/>
       <c r="H231" s="8"/>
-      <c r="I231" s="134"/>
-[...3 lines deleted...]
-      <c r="M231" s="189"/>
+      <c r="I231" s="130"/>
+      <c r="J231" s="87"/>
+      <c r="K231" s="87"/>
+      <c r="L231" s="157"/>
+      <c r="M231" s="185"/>
       <c r="N231" s="38"/>
     </row>
     <row r="232" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A232" s="119" t="s">
+      <c r="A232" s="116" t="s">
         <v>67</v>
       </c>
-      <c r="B232" s="156">
+      <c r="B232" s="152">
         <v>287</v>
       </c>
-      <c r="C232" s="89">
+      <c r="C232" s="86">
         <v>574</v>
       </c>
-      <c r="D232" s="88"/>
+      <c r="D232" s="215">
+        <v>861</v>
+      </c>
       <c r="E232" s="4"/>
-      <c r="F232" s="90"/>
-      <c r="G232" s="89"/>
+      <c r="F232" s="87"/>
+      <c r="G232" s="86"/>
       <c r="H232" s="8"/>
-      <c r="I232" s="134"/>
-[...3 lines deleted...]
-      <c r="M232" s="189"/>
+      <c r="I232" s="130"/>
+      <c r="J232" s="87"/>
+      <c r="K232" s="87"/>
+      <c r="L232" s="157"/>
+      <c r="M232" s="185"/>
       <c r="N232" s="38"/>
     </row>
     <row r="233" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A233" s="116" t="s">
+      <c r="A233" s="113" t="s">
         <v>39</v>
       </c>
-      <c r="B233" s="156" t="s">
+      <c r="B233" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C233" s="155" t="s">
+      <c r="C233" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D233" s="1"/>
+      <c r="D233" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E233" s="1"/>
       <c r="F233" s="1"/>
       <c r="G233" s="1"/>
       <c r="H233" s="8"/>
-      <c r="I233" s="134"/>
+      <c r="I233" s="130"/>
       <c r="J233" s="8"/>
       <c r="K233" s="8"/>
-      <c r="L233" s="156"/>
-      <c r="M233" s="189"/>
+      <c r="L233" s="152"/>
+      <c r="M233" s="185"/>
       <c r="N233" s="38"/>
     </row>
     <row r="234" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A234" s="116" t="s">
+      <c r="A234" s="113" t="s">
         <v>40</v>
       </c>
-      <c r="B234" s="156">
+      <c r="B234" s="152">
         <v>73</v>
       </c>
-      <c r="C234" s="89">
+      <c r="C234" s="86">
         <v>146</v>
       </c>
-      <c r="D234" s="88"/>
+      <c r="D234" s="191">
+        <v>219</v>
+      </c>
       <c r="E234" s="4"/>
-      <c r="F234" s="90"/>
-      <c r="G234" s="89"/>
+      <c r="F234" s="87"/>
+      <c r="G234" s="86"/>
       <c r="H234" s="8"/>
-      <c r="I234" s="134"/>
-[...3 lines deleted...]
-      <c r="M234" s="189"/>
+      <c r="I234" s="130"/>
+      <c r="J234" s="87"/>
+      <c r="K234" s="87"/>
+      <c r="L234" s="157"/>
+      <c r="M234" s="185"/>
       <c r="N234" s="38"/>
     </row>
     <row r="235" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A235" s="116" t="s">
+      <c r="A235" s="113" t="s">
         <v>41</v>
       </c>
-      <c r="B235" s="156" t="s">
+      <c r="B235" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C235" s="155" t="s">
+      <c r="C235" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D235" s="1"/>
+      <c r="D235" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E235" s="1"/>
       <c r="F235" s="1"/>
       <c r="G235" s="1"/>
       <c r="H235" s="8"/>
-      <c r="I235" s="134"/>
+      <c r="I235" s="130"/>
       <c r="J235" s="8"/>
       <c r="K235" s="8"/>
-      <c r="L235" s="156"/>
-      <c r="M235" s="189"/>
+      <c r="L235" s="152"/>
+      <c r="M235" s="185"/>
       <c r="N235" s="38"/>
     </row>
     <row r="236" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A236" s="116" t="s">
+      <c r="A236" s="113" t="s">
         <v>42</v>
       </c>
-      <c r="B236" s="156">
+      <c r="B236" s="152">
         <v>58597</v>
       </c>
-      <c r="C236" s="89">
+      <c r="C236" s="86">
         <v>133663</v>
       </c>
-      <c r="D236" s="88"/>
+      <c r="D236" s="215">
+        <v>219398</v>
+      </c>
       <c r="E236" s="4"/>
-      <c r="F236" s="90"/>
-      <c r="G236" s="89"/>
+      <c r="F236" s="87"/>
+      <c r="G236" s="86"/>
       <c r="H236" s="8"/>
-      <c r="I236" s="134"/>
-[...3 lines deleted...]
-      <c r="M236" s="189"/>
+      <c r="I236" s="130"/>
+      <c r="J236" s="87"/>
+      <c r="K236" s="87"/>
+      <c r="L236" s="157"/>
+      <c r="M236" s="185"/>
       <c r="N236" s="38"/>
     </row>
     <row r="237" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A237" s="116" t="s">
+      <c r="A237" s="113" t="s">
         <v>44</v>
       </c>
-      <c r="B237" s="156">
+      <c r="B237" s="152">
         <v>3200</v>
       </c>
-      <c r="C237" s="89">
+      <c r="C237" s="86">
         <v>6400</v>
       </c>
-      <c r="D237" s="88"/>
+      <c r="D237" s="216">
+        <v>9600</v>
+      </c>
       <c r="E237" s="4"/>
-      <c r="F237" s="90"/>
-      <c r="G237" s="89"/>
+      <c r="F237" s="87"/>
+      <c r="G237" s="86"/>
       <c r="H237" s="8"/>
-      <c r="I237" s="134"/>
-[...3 lines deleted...]
-      <c r="M237" s="189"/>
+      <c r="I237" s="130"/>
+      <c r="J237" s="87"/>
+      <c r="K237" s="87"/>
+      <c r="L237" s="157"/>
+      <c r="M237" s="185"/>
       <c r="N237" s="38"/>
     </row>
     <row r="238" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A238" s="116" t="s">
+      <c r="A238" s="113" t="s">
         <v>45</v>
       </c>
-      <c r="B238" s="156">
+      <c r="B238" s="152">
         <v>1719</v>
       </c>
-      <c r="C238" s="89">
+      <c r="C238" s="86">
         <v>3438</v>
       </c>
-      <c r="D238" s="88"/>
+      <c r="D238" s="215">
+        <v>5157</v>
+      </c>
       <c r="E238" s="4"/>
-      <c r="F238" s="90"/>
-      <c r="G238" s="89"/>
+      <c r="F238" s="87"/>
+      <c r="G238" s="86"/>
       <c r="H238" s="8"/>
-      <c r="I238" s="134"/>
-[...3 lines deleted...]
-      <c r="M238" s="189"/>
+      <c r="I238" s="130"/>
+      <c r="J238" s="87"/>
+      <c r="K238" s="87"/>
+      <c r="L238" s="157"/>
+      <c r="M238" s="185"/>
       <c r="N238" s="38"/>
     </row>
     <row r="239" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A239" s="116" t="s">
+      <c r="A239" s="113" t="s">
         <v>46</v>
       </c>
-      <c r="B239" s="156" t="s">
+      <c r="B239" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C239" s="155" t="s">
+      <c r="C239" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D239" s="1"/>
+      <c r="D239" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E239" s="1"/>
       <c r="F239" s="1"/>
       <c r="G239" s="1"/>
       <c r="H239" s="8"/>
-      <c r="I239" s="134"/>
-      <c r="J239" s="152"/>
+      <c r="I239" s="130"/>
+      <c r="J239" s="148"/>
       <c r="K239" s="8"/>
-      <c r="L239" s="156"/>
-      <c r="M239" s="189"/>
+      <c r="L239" s="152"/>
+      <c r="M239" s="185"/>
       <c r="N239" s="38"/>
     </row>
     <row r="240" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A240" s="116" t="s">
+      <c r="A240" s="113" t="s">
         <v>70</v>
       </c>
-      <c r="B240" s="156" t="s">
+      <c r="B240" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C240" s="155" t="s">
+      <c r="C240" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D240" s="1"/>
+      <c r="D240" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E240" s="1"/>
       <c r="F240" s="1"/>
       <c r="G240" s="1"/>
       <c r="H240" s="8"/>
-      <c r="I240" s="134"/>
-      <c r="J240" s="152"/>
+      <c r="I240" s="130"/>
+      <c r="J240" s="148"/>
       <c r="K240" s="8"/>
-      <c r="L240" s="156"/>
-      <c r="M240" s="189"/>
+      <c r="L240" s="152"/>
+      <c r="M240" s="185"/>
       <c r="N240" s="38"/>
     </row>
     <row r="241" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A241" s="116"/>
-      <c r="B241" s="156"/>
+      <c r="A241" s="113"/>
+      <c r="B241" s="152"/>
       <c r="C241" s="5"/>
-      <c r="D241" s="4"/>
-      <c r="E241" s="134"/>
+      <c r="D241" s="190"/>
+      <c r="E241" s="130"/>
       <c r="F241" s="4"/>
       <c r="G241" s="5"/>
       <c r="H241" s="14"/>
-      <c r="I241" s="135"/>
-[...3 lines deleted...]
-      <c r="M241" s="189"/>
+      <c r="I241" s="131"/>
+      <c r="J241" s="65"/>
+      <c r="K241" s="65"/>
+      <c r="L241" s="170"/>
+      <c r="M241" s="185"/>
       <c r="N241" s="38"/>
     </row>
     <row r="242" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A242" s="102" t="s">
+      <c r="A242" s="99" t="s">
         <v>20</v>
       </c>
-      <c r="B242" s="156"/>
+      <c r="B242" s="152"/>
       <c r="C242" s="5"/>
-      <c r="D242" s="66"/>
-      <c r="E242" s="135"/>
+      <c r="D242" s="209"/>
+      <c r="E242" s="131"/>
       <c r="F242" s="4"/>
       <c r="G242" s="5"/>
       <c r="H242" s="14"/>
-      <c r="I242" s="135"/>
-[...3 lines deleted...]
-      <c r="M242" s="189"/>
+      <c r="I242" s="131"/>
+      <c r="J242" s="65"/>
+      <c r="K242" s="65"/>
+      <c r="L242" s="170"/>
+      <c r="M242" s="185"/>
       <c r="N242" s="38"/>
     </row>
     <row r="243" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A243" s="99" t="s">
+      <c r="A243" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B243" s="156">
+      <c r="B243" s="152">
         <v>17461648</v>
       </c>
-      <c r="C243" s="89">
+      <c r="C243" s="86">
         <v>57516219</v>
       </c>
-      <c r="D243" s="88"/>
+      <c r="D243" s="215">
+        <v>86517402</v>
+      </c>
       <c r="E243" s="4"/>
-      <c r="F243" s="90"/>
-      <c r="G243" s="89"/>
+      <c r="F243" s="87"/>
+      <c r="G243" s="86"/>
       <c r="H243" s="8"/>
-      <c r="I243" s="134"/>
-[...3 lines deleted...]
-      <c r="M243" s="189"/>
+      <c r="I243" s="130"/>
+      <c r="J243" s="87"/>
+      <c r="K243" s="87"/>
+      <c r="L243" s="157"/>
+      <c r="M243" s="185"/>
       <c r="N243" s="38"/>
     </row>
     <row r="244" spans="1:14" s="39" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A244" s="121" t="s">
+      <c r="A244" s="118" t="s">
         <v>66</v>
       </c>
-      <c r="B244" s="156">
+      <c r="B244" s="152">
         <v>16359612</v>
       </c>
-      <c r="C244" s="89">
+      <c r="C244" s="86">
         <v>54467777</v>
       </c>
-      <c r="D244" s="88"/>
+      <c r="D244" s="215">
+        <v>81522555</v>
+      </c>
       <c r="E244" s="4"/>
-      <c r="F244" s="90"/>
-      <c r="G244" s="89"/>
+      <c r="F244" s="87"/>
+      <c r="G244" s="86"/>
       <c r="H244" s="8"/>
-      <c r="I244" s="134"/>
-[...3 lines deleted...]
-      <c r="M244" s="189"/>
+      <c r="I244" s="130"/>
+      <c r="J244" s="87"/>
+      <c r="K244" s="87"/>
+      <c r="L244" s="157"/>
+      <c r="M244" s="185"/>
       <c r="N244" s="38"/>
     </row>
     <row r="245" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A245" s="121" t="s">
+      <c r="A245" s="118" t="s">
         <v>67</v>
       </c>
-      <c r="B245" s="156">
+      <c r="B245" s="152">
         <v>98892</v>
       </c>
-      <c r="C245" s="89">
+      <c r="C245" s="86">
         <v>400846</v>
       </c>
-      <c r="D245" s="88"/>
+      <c r="D245" s="215">
+        <v>702801</v>
+      </c>
       <c r="E245" s="4"/>
-      <c r="F245" s="90"/>
-      <c r="G245" s="89"/>
+      <c r="F245" s="87"/>
+      <c r="G245" s="86"/>
       <c r="H245" s="8"/>
-      <c r="I245" s="134"/>
-[...3 lines deleted...]
-      <c r="M245" s="189"/>
+      <c r="I245" s="130"/>
+      <c r="J245" s="87"/>
+      <c r="K245" s="87"/>
+      <c r="L245" s="157"/>
+      <c r="M245" s="185"/>
       <c r="N245" s="38"/>
     </row>
     <row r="246" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A246" s="121" t="s">
+      <c r="A246" s="118" t="s">
         <v>39</v>
       </c>
-      <c r="B246" s="156">
+      <c r="B246" s="152">
         <v>357</v>
       </c>
-      <c r="C246" s="89">
+      <c r="C246" s="86">
         <v>923</v>
       </c>
-      <c r="D246" s="88"/>
+      <c r="D246" s="215">
+        <v>1488</v>
+      </c>
       <c r="E246" s="4"/>
-      <c r="F246" s="90"/>
-      <c r="G246" s="89"/>
+      <c r="F246" s="87"/>
+      <c r="G246" s="86"/>
       <c r="H246" s="8"/>
-      <c r="I246" s="134"/>
-[...3 lines deleted...]
-      <c r="M246" s="189"/>
+      <c r="I246" s="130"/>
+      <c r="J246" s="87"/>
+      <c r="K246" s="87"/>
+      <c r="L246" s="157"/>
+      <c r="M246" s="185"/>
       <c r="N246" s="38"/>
     </row>
     <row r="247" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A247" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B247" s="156">
+      <c r="B247" s="152">
         <v>175720</v>
       </c>
-      <c r="C247" s="89">
+      <c r="C247" s="86">
         <v>370095</v>
       </c>
-      <c r="D247" s="88"/>
+      <c r="D247" s="215">
+        <v>564471</v>
+      </c>
       <c r="E247" s="4"/>
-      <c r="F247" s="90"/>
-      <c r="G247" s="89"/>
+      <c r="F247" s="87"/>
+      <c r="G247" s="86"/>
       <c r="H247" s="8"/>
-      <c r="I247" s="134"/>
-[...3 lines deleted...]
-      <c r="M247" s="189"/>
+      <c r="I247" s="130"/>
+      <c r="J247" s="87"/>
+      <c r="K247" s="87"/>
+      <c r="L247" s="157"/>
+      <c r="M247" s="185"/>
       <c r="N247" s="38"/>
     </row>
     <row r="248" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A248" s="121" t="s">
+      <c r="A248" s="118" t="s">
         <v>40</v>
       </c>
-      <c r="B248" s="156">
+      <c r="B248" s="152">
         <v>77599</v>
       </c>
-      <c r="C248" s="89">
+      <c r="C248" s="86">
         <v>219473</v>
       </c>
-      <c r="D248" s="88"/>
+      <c r="D248" s="215">
+        <v>361347</v>
+      </c>
       <c r="E248" s="4"/>
-      <c r="F248" s="90"/>
-      <c r="G248" s="89"/>
+      <c r="F248" s="87"/>
+      <c r="G248" s="86"/>
       <c r="H248" s="8"/>
-      <c r="I248" s="134"/>
-[...3 lines deleted...]
-      <c r="M248" s="189"/>
+      <c r="I248" s="130"/>
+      <c r="J248" s="87"/>
+      <c r="K248" s="87"/>
+      <c r="L248" s="157"/>
+      <c r="M248" s="185"/>
       <c r="N248" s="38"/>
     </row>
     <row r="249" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A249" s="121" t="s">
+      <c r="A249" s="118" t="s">
         <v>41</v>
       </c>
-      <c r="B249" s="156">
+      <c r="B249" s="152">
         <v>76689</v>
       </c>
-      <c r="C249" s="89">
+      <c r="C249" s="86">
         <v>228839</v>
       </c>
-      <c r="D249" s="88"/>
+      <c r="D249" s="215">
+        <v>380989</v>
+      </c>
       <c r="E249" s="4"/>
-      <c r="F249" s="90"/>
-      <c r="G249" s="89"/>
+      <c r="F249" s="87"/>
+      <c r="G249" s="86"/>
       <c r="H249" s="8"/>
-      <c r="I249" s="134"/>
-[...3 lines deleted...]
-      <c r="M249" s="189"/>
+      <c r="I249" s="130"/>
+      <c r="J249" s="87"/>
+      <c r="K249" s="87"/>
+      <c r="L249" s="157"/>
+      <c r="M249" s="185"/>
       <c r="N249" s="38"/>
     </row>
     <row r="250" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A250" s="121" t="s">
+      <c r="A250" s="118" t="s">
         <v>42</v>
       </c>
-      <c r="B250" s="156">
+      <c r="B250" s="152">
         <v>98142</v>
       </c>
-      <c r="C250" s="89">
+      <c r="C250" s="86">
         <v>353374</v>
       </c>
-      <c r="D250" s="88"/>
+      <c r="D250" s="215">
+        <v>608607</v>
+      </c>
       <c r="E250" s="4"/>
-      <c r="F250" s="90"/>
-      <c r="G250" s="89"/>
+      <c r="F250" s="87"/>
+      <c r="G250" s="86"/>
       <c r="H250" s="8"/>
-      <c r="I250" s="134"/>
-[...3 lines deleted...]
-      <c r="M250" s="189"/>
+      <c r="I250" s="130"/>
+      <c r="J250" s="87"/>
+      <c r="K250" s="87"/>
+      <c r="L250" s="157"/>
+      <c r="M250" s="185"/>
       <c r="N250" s="38"/>
     </row>
     <row r="251" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A251" s="121" t="s">
+      <c r="A251" s="118" t="s">
         <v>68</v>
       </c>
-      <c r="B251" s="156">
+      <c r="B251" s="152">
         <v>15993</v>
       </c>
-      <c r="C251" s="89">
+      <c r="C251" s="86">
         <v>37224</v>
       </c>
-      <c r="D251" s="88"/>
+      <c r="D251" s="215">
+        <v>58455</v>
+      </c>
       <c r="E251" s="4"/>
-      <c r="F251" s="90"/>
-      <c r="G251" s="89"/>
+      <c r="F251" s="87"/>
+      <c r="G251" s="86"/>
       <c r="H251" s="8"/>
-      <c r="I251" s="134"/>
-[...3 lines deleted...]
-      <c r="M251" s="189"/>
+      <c r="I251" s="130"/>
+      <c r="J251" s="87"/>
+      <c r="K251" s="87"/>
+      <c r="L251" s="157"/>
+      <c r="M251" s="185"/>
       <c r="N251" s="38"/>
     </row>
     <row r="252" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A252" s="121" t="s">
+      <c r="A252" s="118" t="s">
         <v>69</v>
       </c>
-      <c r="B252" s="156">
+      <c r="B252" s="152">
         <v>69287</v>
       </c>
-      <c r="C252" s="89">
+      <c r="C252" s="86">
         <v>99816</v>
       </c>
-      <c r="D252" s="88"/>
+      <c r="D252" s="215">
+        <v>130345</v>
+      </c>
       <c r="E252" s="4"/>
-      <c r="F252" s="90"/>
-      <c r="G252" s="89"/>
+      <c r="F252" s="87"/>
+      <c r="G252" s="86"/>
       <c r="H252" s="8"/>
-      <c r="I252" s="134"/>
-[...3 lines deleted...]
-      <c r="M252" s="189"/>
+      <c r="I252" s="130"/>
+      <c r="J252" s="87"/>
+      <c r="K252" s="87"/>
+      <c r="L252" s="157"/>
+      <c r="M252" s="185"/>
       <c r="N252" s="38"/>
     </row>
     <row r="253" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A253" s="121" t="s">
+      <c r="A253" s="118" t="s">
         <v>43</v>
       </c>
-      <c r="B253" s="156">
+      <c r="B253" s="152">
         <v>178</v>
       </c>
-      <c r="C253" s="89">
+      <c r="C253" s="86">
         <v>642</v>
       </c>
-      <c r="D253" s="88"/>
+      <c r="D253" s="215">
+        <v>1106</v>
+      </c>
       <c r="E253" s="4"/>
-      <c r="F253" s="90"/>
-      <c r="G253" s="89"/>
+      <c r="F253" s="87"/>
+      <c r="G253" s="86"/>
       <c r="H253" s="8"/>
-      <c r="I253" s="134"/>
-[...3 lines deleted...]
-      <c r="M253" s="189"/>
+      <c r="I253" s="130"/>
+      <c r="J253" s="87"/>
+      <c r="K253" s="87"/>
+      <c r="L253" s="157"/>
+      <c r="M253" s="185"/>
       <c r="N253" s="38"/>
     </row>
     <row r="254" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A254" s="121" t="s">
+      <c r="A254" s="118" t="s">
         <v>44</v>
       </c>
-      <c r="B254" s="156">
+      <c r="B254" s="152">
         <v>44391</v>
       </c>
-      <c r="C254" s="89">
+      <c r="C254" s="86">
         <v>108391</v>
       </c>
-      <c r="D254" s="88"/>
+      <c r="D254" s="215">
+        <v>172391</v>
+      </c>
       <c r="E254" s="4"/>
-      <c r="F254" s="90"/>
-      <c r="G254" s="89"/>
+      <c r="F254" s="87"/>
+      <c r="G254" s="86"/>
       <c r="H254" s="8"/>
-      <c r="I254" s="134"/>
-[...3 lines deleted...]
-      <c r="M254" s="189"/>
+      <c r="I254" s="130"/>
+      <c r="J254" s="87"/>
+      <c r="K254" s="87"/>
+      <c r="L254" s="157"/>
+      <c r="M254" s="185"/>
       <c r="N254" s="38"/>
     </row>
     <row r="255" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A255" s="121" t="s">
+      <c r="A255" s="118" t="s">
         <v>45</v>
       </c>
-      <c r="B255" s="156">
+      <c r="B255" s="152">
         <v>212713</v>
       </c>
-      <c r="C255" s="89">
+      <c r="C255" s="86">
         <v>602169</v>
       </c>
-      <c r="D255" s="88"/>
+      <c r="D255" s="215">
+        <v>991625</v>
+      </c>
       <c r="E255" s="4"/>
-      <c r="F255" s="90"/>
-      <c r="G255" s="89"/>
+      <c r="F255" s="87"/>
+      <c r="G255" s="86"/>
       <c r="H255" s="8"/>
-      <c r="I255" s="134"/>
-[...3 lines deleted...]
-      <c r="M255" s="189"/>
+      <c r="I255" s="130"/>
+      <c r="J255" s="87"/>
+      <c r="K255" s="87"/>
+      <c r="L255" s="157"/>
+      <c r="M255" s="185"/>
       <c r="N255" s="38"/>
     </row>
     <row r="256" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A256" s="121" t="s">
+      <c r="A256" s="118" t="s">
         <v>46</v>
       </c>
-      <c r="B256" s="156">
+      <c r="B256" s="152">
         <v>1421</v>
       </c>
-      <c r="C256" s="89">
+      <c r="C256" s="86">
         <v>4215</v>
       </c>
-      <c r="D256" s="88"/>
+      <c r="D256" s="215">
+        <v>7009</v>
+      </c>
       <c r="E256" s="4"/>
-      <c r="F256" s="90"/>
-      <c r="G256" s="89"/>
+      <c r="F256" s="87"/>
+      <c r="G256" s="86"/>
       <c r="H256" s="8"/>
-      <c r="I256" s="134"/>
-[...3 lines deleted...]
-      <c r="M256" s="189"/>
+      <c r="I256" s="130"/>
+      <c r="J256" s="87"/>
+      <c r="K256" s="87"/>
+      <c r="L256" s="157"/>
+      <c r="M256" s="185"/>
       <c r="N256" s="38"/>
     </row>
     <row r="257" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A257" s="121" t="s">
+      <c r="A257" s="118" t="s">
         <v>70</v>
       </c>
-      <c r="B257" s="156">
+      <c r="B257" s="152">
         <v>230655</v>
       </c>
-      <c r="C257" s="89">
+      <c r="C257" s="86">
         <v>622433</v>
       </c>
-      <c r="D257" s="88"/>
+      <c r="D257" s="215">
+        <v>1014211</v>
+      </c>
       <c r="E257" s="4"/>
-      <c r="F257" s="90"/>
-      <c r="G257" s="89"/>
+      <c r="F257" s="87"/>
+      <c r="G257" s="86"/>
       <c r="H257" s="8"/>
-      <c r="I257" s="134"/>
-[...3 lines deleted...]
-      <c r="M257" s="189"/>
+      <c r="I257" s="130"/>
+      <c r="J257" s="87"/>
+      <c r="K257" s="87"/>
+      <c r="L257" s="157"/>
+      <c r="M257" s="185"/>
       <c r="N257" s="38"/>
     </row>
     <row r="258" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A258" s="121"/>
-      <c r="B258" s="156"/>
+      <c r="A258" s="118"/>
+      <c r="B258" s="152"/>
       <c r="C258" s="5"/>
-      <c r="D258" s="4"/>
-      <c r="E258" s="134"/>
+      <c r="D258" s="190"/>
+      <c r="E258" s="130"/>
       <c r="F258" s="4"/>
       <c r="G258" s="5"/>
       <c r="H258" s="14"/>
-      <c r="I258" s="135"/>
-[...3 lines deleted...]
-      <c r="M258" s="189"/>
+      <c r="I258" s="131"/>
+      <c r="J258" s="66"/>
+      <c r="K258" s="66"/>
+      <c r="L258" s="171"/>
+      <c r="M258" s="185"/>
       <c r="N258" s="38"/>
     </row>
     <row r="259" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A259" s="102" t="s">
+      <c r="A259" s="99" t="s">
         <v>15</v>
       </c>
-      <c r="B259" s="156"/>
+      <c r="B259" s="152"/>
       <c r="C259" s="5"/>
-      <c r="D259" s="68"/>
-      <c r="E259" s="135"/>
+      <c r="D259" s="210"/>
+      <c r="E259" s="131"/>
       <c r="F259" s="4"/>
       <c r="G259" s="5"/>
       <c r="H259" s="14"/>
-      <c r="I259" s="135"/>
-[...3 lines deleted...]
-      <c r="M259" s="189"/>
+      <c r="I259" s="131"/>
+      <c r="J259" s="66"/>
+      <c r="K259" s="66"/>
+      <c r="L259" s="171"/>
+      <c r="M259" s="185"/>
       <c r="N259" s="38"/>
     </row>
     <row r="260" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A260" s="99" t="s">
+      <c r="A260" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B260" s="156">
+      <c r="B260" s="152">
         <v>81797</v>
       </c>
-      <c r="C260" s="154">
+      <c r="C260" s="150">
         <v>278964</v>
       </c>
-      <c r="D260" s="4"/>
-[...1 lines deleted...]
-      <c r="F260" s="151"/>
+      <c r="D260" s="190">
+        <v>476130</v>
+      </c>
+      <c r="E260" s="48"/>
+      <c r="F260" s="147"/>
       <c r="G260" s="8"/>
       <c r="H260" s="8"/>
       <c r="I260" s="8"/>
       <c r="J260" s="8"/>
-      <c r="K260" s="90"/>
-[...1 lines deleted...]
-      <c r="M260" s="189"/>
+      <c r="K260" s="87"/>
+      <c r="L260" s="157"/>
+      <c r="M260" s="185"/>
       <c r="N260" s="38"/>
     </row>
     <row r="261" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A261" s="122" t="s">
+      <c r="A261" s="119" t="s">
         <v>66</v>
       </c>
-      <c r="B261" s="156">
+      <c r="B261" s="152">
         <v>72562</v>
       </c>
-      <c r="C261" s="154">
+      <c r="C261" s="150">
         <v>223718</v>
       </c>
-      <c r="D261" s="4"/>
+      <c r="D261" s="190">
+        <v>374874</v>
+      </c>
       <c r="E261" s="4"/>
-      <c r="F261" s="151"/>
+      <c r="F261" s="147"/>
       <c r="G261" s="8"/>
       <c r="H261" s="8"/>
       <c r="I261" s="8"/>
       <c r="J261" s="8"/>
-      <c r="K261" s="90"/>
-[...1 lines deleted...]
-      <c r="M261" s="189"/>
+      <c r="K261" s="87"/>
+      <c r="L261" s="157"/>
+      <c r="M261" s="185"/>
       <c r="N261" s="38"/>
     </row>
     <row r="262" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A262" s="122" t="s">
+      <c r="A262" s="119" t="s">
         <v>67</v>
       </c>
-      <c r="B262" s="156">
+      <c r="B262" s="152">
         <v>9235</v>
       </c>
-      <c r="C262" s="154">
+      <c r="C262" s="150">
         <v>55245</v>
       </c>
-      <c r="D262" s="4"/>
+      <c r="D262" s="190">
+        <v>101256</v>
+      </c>
       <c r="E262" s="4"/>
-      <c r="F262" s="151"/>
+      <c r="F262" s="147"/>
       <c r="G262" s="8"/>
       <c r="H262" s="8"/>
       <c r="I262" s="8"/>
       <c r="J262" s="8"/>
-      <c r="K262" s="90"/>
-[...1 lines deleted...]
-      <c r="M262" s="189"/>
+      <c r="K262" s="87"/>
+      <c r="L262" s="157"/>
+      <c r="M262" s="185"/>
       <c r="N262" s="38"/>
     </row>
     <row r="263" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A263" s="122"/>
-[...3 lines deleted...]
-      <c r="E263" s="137"/>
+      <c r="A263" s="119"/>
+      <c r="B263" s="152"/>
+      <c r="C263" s="66"/>
+      <c r="D263" s="192"/>
+      <c r="E263" s="133"/>
       <c r="F263" s="4"/>
       <c r="G263" s="5"/>
       <c r="H263" s="14"/>
-      <c r="I263" s="135"/>
-[...3 lines deleted...]
-      <c r="M263" s="189"/>
+      <c r="I263" s="131"/>
+      <c r="J263" s="67"/>
+      <c r="K263" s="67"/>
+      <c r="L263" s="172"/>
+      <c r="M263" s="185"/>
       <c r="N263" s="38"/>
     </row>
     <row r="264" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A264" s="102" t="s">
+      <c r="A264" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="B264" s="156"/>
-[...2 lines deleted...]
-      <c r="E264" s="137"/>
+      <c r="B264" s="152"/>
+      <c r="C264" s="66"/>
+      <c r="D264" s="210"/>
+      <c r="E264" s="133"/>
       <c r="F264" s="4"/>
       <c r="G264" s="3"/>
       <c r="H264" s="13"/>
-      <c r="I264" s="135"/>
-[...3 lines deleted...]
-      <c r="M264" s="189"/>
+      <c r="I264" s="131"/>
+      <c r="J264" s="67"/>
+      <c r="K264" s="67"/>
+      <c r="L264" s="172"/>
+      <c r="M264" s="185"/>
       <c r="N264" s="38"/>
     </row>
     <row r="265" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A265" s="99" t="s">
+      <c r="A265" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B265" s="156">
+      <c r="B265" s="152">
         <v>1176232</v>
       </c>
-      <c r="C265" s="89">
+      <c r="C265" s="86">
         <v>2320453</v>
       </c>
-      <c r="D265" s="88"/>
+      <c r="D265" s="215">
+        <v>3222052</v>
+      </c>
       <c r="E265" s="4"/>
-      <c r="F265" s="90"/>
-      <c r="G265" s="89"/>
+      <c r="F265" s="87"/>
+      <c r="G265" s="86"/>
       <c r="H265" s="8"/>
-      <c r="I265" s="134"/>
-[...3 lines deleted...]
-      <c r="M265" s="189"/>
+      <c r="I265" s="130"/>
+      <c r="J265" s="90"/>
+      <c r="K265" s="87"/>
+      <c r="L265" s="157"/>
+      <c r="M265" s="185"/>
       <c r="N265" s="38"/>
     </row>
     <row r="266" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A266" s="123" t="s">
+      <c r="A266" s="120" t="s">
         <v>66</v>
       </c>
-      <c r="B266" s="156">
+      <c r="B266" s="152">
         <v>1176232</v>
       </c>
-      <c r="C266" s="89">
+      <c r="C266" s="86">
         <v>2320453</v>
       </c>
-      <c r="D266" s="88"/>
+      <c r="D266" s="215">
+        <v>3222052</v>
+      </c>
       <c r="E266" s="4"/>
-      <c r="F266" s="90"/>
-      <c r="G266" s="89"/>
+      <c r="F266" s="87"/>
+      <c r="G266" s="86"/>
       <c r="H266" s="8"/>
-      <c r="I266" s="134"/>
-[...3 lines deleted...]
-      <c r="M266" s="189"/>
+      <c r="I266" s="130"/>
+      <c r="J266" s="90"/>
+      <c r="K266" s="87"/>
+      <c r="L266" s="157"/>
+      <c r="M266" s="185"/>
       <c r="N266" s="38"/>
     </row>
     <row r="267" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A267" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B267" s="156" t="s">
+      <c r="B267" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C267" s="155" t="s">
+      <c r="C267" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D267" s="1"/>
+      <c r="D267" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E267" s="1"/>
       <c r="F267" s="1"/>
       <c r="G267" s="1"/>
       <c r="H267" s="8"/>
-      <c r="I267" s="134"/>
-[...3 lines deleted...]
-      <c r="M267" s="189"/>
+      <c r="I267" s="130"/>
+      <c r="J267" s="86"/>
+      <c r="K267" s="87"/>
+      <c r="L267" s="159"/>
+      <c r="M267" s="185"/>
       <c r="N267" s="38"/>
     </row>
     <row r="268" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A268" s="9"/>
-      <c r="B268" s="156"/>
+      <c r="B268" s="152"/>
       <c r="C268" s="5"/>
-      <c r="D268" s="4"/>
-      <c r="E268" s="134"/>
+      <c r="D268" s="190"/>
+      <c r="E268" s="130"/>
       <c r="F268" s="4"/>
       <c r="G268" s="5"/>
       <c r="H268" s="14"/>
-      <c r="I268" s="135"/>
-[...3 lines deleted...]
-      <c r="M268" s="189"/>
+      <c r="I268" s="131"/>
+      <c r="J268" s="68"/>
+      <c r="K268" s="68"/>
+      <c r="L268" s="173"/>
+      <c r="M268" s="185"/>
       <c r="N268" s="38"/>
     </row>
     <row r="269" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A269" s="102" t="s">
+      <c r="A269" s="99" t="s">
         <v>23</v>
       </c>
-      <c r="B269" s="156"/>
+      <c r="B269" s="152"/>
       <c r="C269" s="5"/>
-      <c r="D269" s="69"/>
-      <c r="E269" s="135"/>
+      <c r="D269" s="211"/>
+      <c r="E269" s="131"/>
       <c r="F269" s="3"/>
       <c r="G269" s="5"/>
       <c r="H269" s="14"/>
-      <c r="I269" s="135"/>
-[...3 lines deleted...]
-      <c r="M269" s="189"/>
+      <c r="I269" s="131"/>
+      <c r="J269" s="68"/>
+      <c r="K269" s="68"/>
+      <c r="L269" s="173"/>
+      <c r="M269" s="185"/>
       <c r="N269" s="38"/>
     </row>
     <row r="270" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A270" s="99" t="s">
+      <c r="A270" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B270" s="156">
+      <c r="B270" s="152">
         <v>2382463</v>
       </c>
-      <c r="C270" s="89">
+      <c r="C270" s="86">
         <v>4928158</v>
       </c>
-      <c r="D270" s="88"/>
+      <c r="D270" s="215">
+        <v>9578289</v>
+      </c>
       <c r="E270" s="4"/>
-      <c r="F270" s="90"/>
-      <c r="G270" s="89"/>
+      <c r="F270" s="87"/>
+      <c r="G270" s="86"/>
       <c r="H270" s="8"/>
-      <c r="I270" s="134"/>
-[...3 lines deleted...]
-      <c r="M270" s="189"/>
+      <c r="I270" s="130"/>
+      <c r="J270" s="90"/>
+      <c r="K270" s="87"/>
+      <c r="L270" s="157"/>
+      <c r="M270" s="185"/>
       <c r="N270" s="38"/>
     </row>
     <row r="271" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A271" s="124" t="s">
+      <c r="A271" s="121" t="s">
         <v>66</v>
       </c>
-      <c r="B271" s="156">
+      <c r="B271" s="152">
         <v>2324086</v>
       </c>
-      <c r="C271" s="89">
+      <c r="C271" s="86">
         <v>4698491</v>
       </c>
-      <c r="D271" s="88"/>
+      <c r="D271" s="215">
+        <v>9177332</v>
+      </c>
       <c r="E271" s="4"/>
-      <c r="F271" s="90"/>
-      <c r="G271" s="89"/>
+      <c r="F271" s="87"/>
+      <c r="G271" s="86"/>
       <c r="H271" s="8"/>
-      <c r="I271" s="134"/>
-[...3 lines deleted...]
-      <c r="M271" s="189"/>
+      <c r="I271" s="130"/>
+      <c r="J271" s="90"/>
+      <c r="K271" s="87"/>
+      <c r="L271" s="157"/>
+      <c r="M271" s="185"/>
       <c r="N271" s="38"/>
     </row>
     <row r="272" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A272" s="124" t="s">
+      <c r="A272" s="121" t="s">
         <v>42</v>
       </c>
-      <c r="B272" s="156">
+      <c r="B272" s="152">
         <v>57871</v>
       </c>
-      <c r="C272" s="89">
+      <c r="C272" s="86">
         <v>216324</v>
       </c>
-      <c r="D272" s="88"/>
+      <c r="D272" s="215">
+        <v>374776</v>
+      </c>
       <c r="E272" s="4"/>
-      <c r="F272" s="90"/>
-      <c r="G272" s="89"/>
+      <c r="F272" s="87"/>
+      <c r="G272" s="86"/>
       <c r="H272" s="8"/>
-      <c r="I272" s="134"/>
-[...3 lines deleted...]
-      <c r="M272" s="189"/>
+      <c r="I272" s="130"/>
+      <c r="J272" s="90"/>
+      <c r="K272" s="87"/>
+      <c r="L272" s="157"/>
+      <c r="M272" s="185"/>
       <c r="N272" s="38"/>
     </row>
     <row r="273" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A273" s="124" t="s">
+      <c r="A273" s="121" t="s">
         <v>44</v>
       </c>
-      <c r="B273" s="156">
+      <c r="B273" s="152">
         <v>506</v>
       </c>
-      <c r="C273" s="89">
+      <c r="C273" s="86">
         <v>13344</v>
       </c>
-      <c r="D273" s="88"/>
+      <c r="D273" s="215">
+        <v>26182</v>
+      </c>
       <c r="E273" s="4"/>
-      <c r="F273" s="90"/>
-      <c r="G273" s="89"/>
+      <c r="F273" s="87"/>
+      <c r="G273" s="86"/>
       <c r="H273" s="8"/>
-      <c r="I273" s="134"/>
-[...3 lines deleted...]
-      <c r="M273" s="189"/>
+      <c r="I273" s="130"/>
+      <c r="J273" s="90"/>
+      <c r="K273" s="87"/>
+      <c r="L273" s="157"/>
+      <c r="M273" s="185"/>
       <c r="N273" s="38"/>
     </row>
     <row r="274" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A274" s="124"/>
-      <c r="B274" s="156"/>
+      <c r="A274" s="121"/>
+      <c r="B274" s="152"/>
       <c r="C274" s="5"/>
-      <c r="D274" s="4"/>
-      <c r="E274" s="134"/>
+      <c r="D274" s="190"/>
+      <c r="E274" s="130"/>
       <c r="F274" s="4"/>
       <c r="G274" s="5"/>
       <c r="H274" s="14"/>
-      <c r="I274" s="135"/>
-[...3 lines deleted...]
-      <c r="M274" s="189"/>
+      <c r="I274" s="131"/>
+      <c r="J274" s="69"/>
+      <c r="K274" s="69"/>
+      <c r="L274" s="174"/>
+      <c r="M274" s="185"/>
       <c r="N274" s="38"/>
     </row>
     <row r="275" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A275" s="102" t="s">
+      <c r="A275" s="99" t="s">
         <v>17</v>
       </c>
-      <c r="B275" s="156"/>
+      <c r="B275" s="152"/>
       <c r="C275" s="5"/>
-      <c r="D275" s="5"/>
-      <c r="E275" s="135"/>
+      <c r="D275" s="193"/>
+      <c r="E275" s="131"/>
       <c r="F275" s="5"/>
       <c r="G275" s="5"/>
       <c r="H275" s="14"/>
-      <c r="I275" s="135"/>
-[...3 lines deleted...]
-      <c r="M275" s="189"/>
+      <c r="I275" s="131"/>
+      <c r="J275" s="69"/>
+      <c r="K275" s="69"/>
+      <c r="L275" s="174"/>
+      <c r="M275" s="185"/>
       <c r="N275" s="38"/>
     </row>
     <row r="276" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A276" s="99" t="s">
+      <c r="A276" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B276" s="156" t="s">
+      <c r="B276" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C276" s="89">
+      <c r="C276" s="86">
         <v>42917</v>
       </c>
-      <c r="D276" s="88"/>
+      <c r="D276" s="215">
+        <v>92925</v>
+      </c>
       <c r="E276" s="4"/>
-      <c r="F276" s="90"/>
-      <c r="G276" s="89"/>
+      <c r="F276" s="87"/>
+      <c r="G276" s="86"/>
       <c r="H276" s="8"/>
-      <c r="I276" s="134"/>
-[...3 lines deleted...]
-      <c r="M276" s="189"/>
+      <c r="I276" s="130"/>
+      <c r="J276" s="90"/>
+      <c r="K276" s="87"/>
+      <c r="L276" s="157"/>
+      <c r="M276" s="185"/>
       <c r="N276" s="38"/>
     </row>
     <row r="277" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A277" s="125" t="s">
+      <c r="A277" s="122" t="s">
         <v>66</v>
       </c>
-      <c r="B277" s="156" t="s">
+      <c r="B277" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C277" s="89">
+      <c r="C277" s="86">
         <v>42917</v>
       </c>
-      <c r="D277" s="88"/>
+      <c r="D277" s="215">
+        <v>92925</v>
+      </c>
       <c r="E277" s="4"/>
-      <c r="F277" s="90"/>
-      <c r="G277" s="89"/>
+      <c r="F277" s="87"/>
+      <c r="G277" s="86"/>
       <c r="H277" s="8"/>
-      <c r="I277" s="134"/>
-[...3 lines deleted...]
-      <c r="M277" s="189"/>
+      <c r="I277" s="130"/>
+      <c r="J277" s="90"/>
+      <c r="K277" s="87"/>
+      <c r="L277" s="157"/>
+      <c r="M277" s="185"/>
       <c r="N277" s="38"/>
     </row>
     <row r="278" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A278" s="125"/>
-      <c r="B278" s="156"/>
+      <c r="A278" s="122"/>
+      <c r="B278" s="152"/>
       <c r="C278" s="5"/>
-      <c r="D278" s="5"/>
-      <c r="E278" s="135"/>
+      <c r="D278" s="193"/>
+      <c r="E278" s="131"/>
       <c r="F278" s="4"/>
       <c r="G278" s="5"/>
       <c r="H278" s="14"/>
-      <c r="I278" s="135"/>
-[...3 lines deleted...]
-      <c r="M278" s="189"/>
+      <c r="I278" s="131"/>
+      <c r="J278" s="70"/>
+      <c r="K278" s="70"/>
+      <c r="L278" s="158"/>
+      <c r="M278" s="185"/>
       <c r="N278" s="38"/>
     </row>
     <row r="279" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A279" s="102" t="s">
+      <c r="A279" s="99" t="s">
         <v>18</v>
       </c>
-      <c r="B279" s="156"/>
+      <c r="B279" s="152"/>
       <c r="C279" s="5"/>
-      <c r="D279" s="71"/>
-      <c r="E279" s="135"/>
+      <c r="D279" s="212"/>
+      <c r="E279" s="131"/>
       <c r="F279" s="4"/>
       <c r="G279" s="5"/>
       <c r="H279" s="14"/>
-      <c r="I279" s="135"/>
-[...3 lines deleted...]
-      <c r="M279" s="189"/>
+      <c r="I279" s="131"/>
+      <c r="J279" s="70"/>
+      <c r="K279" s="70"/>
+      <c r="L279" s="175"/>
+      <c r="M279" s="185"/>
       <c r="N279" s="38"/>
     </row>
     <row r="280" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A280" s="99" t="s">
+      <c r="A280" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B280" s="156">
+      <c r="B280" s="152">
         <v>12365771</v>
       </c>
-      <c r="C280" s="89">
+      <c r="C280" s="86">
         <v>46155965</v>
       </c>
-      <c r="D280" s="88"/>
+      <c r="D280" s="215">
+        <v>66991224</v>
+      </c>
       <c r="E280" s="4"/>
-      <c r="F280" s="90"/>
-      <c r="G280" s="89"/>
+      <c r="F280" s="87"/>
+      <c r="G280" s="86"/>
       <c r="H280" s="8"/>
-      <c r="I280" s="134"/>
-[...3 lines deleted...]
-      <c r="M280" s="189"/>
+      <c r="I280" s="130"/>
+      <c r="J280" s="90"/>
+      <c r="K280" s="87"/>
+      <c r="L280" s="157"/>
+      <c r="M280" s="185"/>
       <c r="N280" s="38"/>
     </row>
     <row r="281" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A281" s="125" t="s">
+      <c r="A281" s="122" t="s">
         <v>66</v>
       </c>
-      <c r="B281" s="156">
+      <c r="B281" s="152">
         <v>12365771</v>
       </c>
-      <c r="C281" s="89">
+      <c r="C281" s="86">
         <v>46155965</v>
       </c>
-      <c r="D281" s="88"/>
+      <c r="D281" s="215">
+        <v>66991224</v>
+      </c>
       <c r="E281" s="4"/>
-      <c r="F281" s="90"/>
-      <c r="G281" s="89"/>
+      <c r="F281" s="87"/>
+      <c r="G281" s="86"/>
       <c r="H281" s="8"/>
-      <c r="I281" s="134"/>
-[...3 lines deleted...]
-      <c r="M281" s="189"/>
+      <c r="I281" s="130"/>
+      <c r="J281" s="90"/>
+      <c r="K281" s="87"/>
+      <c r="L281" s="157"/>
+      <c r="M281" s="185"/>
       <c r="N281" s="38"/>
     </row>
     <row r="282" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A282" s="125"/>
-      <c r="B282" s="156"/>
+      <c r="A282" s="122"/>
+      <c r="B282" s="152"/>
       <c r="C282" s="5"/>
-      <c r="D282" s="4"/>
-[...1 lines deleted...]
-      <c r="F282" s="71"/>
+      <c r="D282" s="190"/>
+      <c r="E282" s="130"/>
+      <c r="F282" s="69"/>
       <c r="G282" s="5"/>
       <c r="H282" s="14"/>
-      <c r="I282" s="135"/>
-[...3 lines deleted...]
-      <c r="M282" s="189"/>
+      <c r="I282" s="131"/>
+      <c r="J282" s="71"/>
+      <c r="K282" s="71"/>
+      <c r="L282" s="158"/>
+      <c r="M282" s="185"/>
       <c r="N282" s="38"/>
     </row>
     <row r="283" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A283" s="102" t="s">
+      <c r="A283" s="99" t="s">
         <v>28</v>
       </c>
-      <c r="B283" s="156"/>
-[...2 lines deleted...]
-      <c r="E283" s="135"/>
+      <c r="B283" s="152"/>
+      <c r="C283" s="69"/>
+      <c r="D283" s="213"/>
+      <c r="E283" s="131"/>
       <c r="F283" s="5"/>
       <c r="G283" s="5"/>
       <c r="H283" s="14"/>
-      <c r="I283" s="135"/>
-[...3 lines deleted...]
-      <c r="M283" s="189"/>
+      <c r="I283" s="131"/>
+      <c r="J283" s="71"/>
+      <c r="K283" s="71"/>
+      <c r="L283" s="176"/>
+      <c r="M283" s="185"/>
       <c r="N283" s="38"/>
     </row>
     <row r="284" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A284" s="99" t="s">
+      <c r="A284" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B284" s="156">
+      <c r="B284" s="152">
         <v>1455385</v>
       </c>
-      <c r="C284" s="89">
+      <c r="C284" s="86">
         <v>3789764</v>
       </c>
-      <c r="D284" s="88"/>
+      <c r="D284" s="215">
+        <v>6156785</v>
+      </c>
       <c r="E284" s="4"/>
-      <c r="F284" s="90"/>
-      <c r="G284" s="89"/>
+      <c r="F284" s="87"/>
+      <c r="G284" s="86"/>
       <c r="H284" s="8"/>
-      <c r="I284" s="134"/>
-[...3 lines deleted...]
-      <c r="M284" s="189"/>
+      <c r="I284" s="130"/>
+      <c r="J284" s="90"/>
+      <c r="K284" s="87"/>
+      <c r="L284" s="157"/>
+      <c r="M284" s="185"/>
       <c r="N284" s="38"/>
     </row>
     <row r="285" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A285" s="126" t="s">
+      <c r="A285" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="B285" s="156">
+      <c r="B285" s="152">
         <v>420960</v>
       </c>
-      <c r="C285" s="89">
+      <c r="C285" s="86">
         <v>1026233</v>
       </c>
-      <c r="D285" s="88"/>
+      <c r="D285" s="215">
+        <v>1664148</v>
+      </c>
       <c r="E285" s="4"/>
-      <c r="F285" s="90"/>
-      <c r="G285" s="89"/>
+      <c r="F285" s="87"/>
+      <c r="G285" s="86"/>
       <c r="H285" s="8"/>
-      <c r="I285" s="134"/>
-[...3 lines deleted...]
-      <c r="M285" s="189"/>
+      <c r="I285" s="130"/>
+      <c r="J285" s="90"/>
+      <c r="K285" s="87"/>
+      <c r="L285" s="157"/>
+      <c r="M285" s="185"/>
       <c r="N285" s="38"/>
     </row>
     <row r="286" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A286" s="126" t="s">
+      <c r="A286" s="123" t="s">
         <v>67</v>
       </c>
-      <c r="B286" s="156">
+      <c r="B286" s="152">
         <v>89657</v>
       </c>
-      <c r="C286" s="89">
+      <c r="C286" s="86">
         <v>345601</v>
       </c>
-      <c r="D286" s="88"/>
+      <c r="D286" s="215">
+        <v>601545</v>
+      </c>
       <c r="E286" s="4"/>
-      <c r="F286" s="90"/>
-      <c r="G286" s="89"/>
+      <c r="F286" s="87"/>
+      <c r="G286" s="86"/>
       <c r="H286" s="8"/>
-      <c r="I286" s="134"/>
-[...3 lines deleted...]
-      <c r="M286" s="189"/>
+      <c r="I286" s="130"/>
+      <c r="J286" s="90"/>
+      <c r="K286" s="87"/>
+      <c r="L286" s="157"/>
+      <c r="M286" s="185"/>
       <c r="N286" s="38"/>
     </row>
     <row r="287" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A287" s="126" t="s">
+      <c r="A287" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="B287" s="156">
+      <c r="B287" s="152">
         <v>357</v>
       </c>
-      <c r="C287" s="89">
+      <c r="C287" s="86">
         <v>923</v>
       </c>
-      <c r="D287" s="88"/>
+      <c r="D287" s="215">
+        <v>1488</v>
+      </c>
       <c r="E287" s="4"/>
-      <c r="F287" s="90"/>
-      <c r="G287" s="89"/>
+      <c r="F287" s="87"/>
+      <c r="G287" s="86"/>
       <c r="H287" s="8"/>
-      <c r="I287" s="134"/>
-[...3 lines deleted...]
-      <c r="M287" s="189"/>
+      <c r="I287" s="130"/>
+      <c r="J287" s="90"/>
+      <c r="K287" s="87"/>
+      <c r="L287" s="157"/>
+      <c r="M287" s="185"/>
       <c r="N287" s="38"/>
     </row>
     <row r="288" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A288" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B288" s="156">
+      <c r="B288" s="152">
         <v>175720</v>
       </c>
-      <c r="C288" s="89">
+      <c r="C288" s="86">
         <v>370095</v>
       </c>
-      <c r="D288" s="88"/>
+      <c r="D288" s="215">
+        <v>564471</v>
+      </c>
       <c r="E288" s="4"/>
-      <c r="F288" s="90"/>
-      <c r="G288" s="89"/>
+      <c r="F288" s="87"/>
+      <c r="G288" s="86"/>
       <c r="H288" s="8"/>
-      <c r="I288" s="134"/>
-[...3 lines deleted...]
-      <c r="M288" s="189"/>
+      <c r="I288" s="130"/>
+      <c r="J288" s="90"/>
+      <c r="K288" s="87"/>
+      <c r="L288" s="157"/>
+      <c r="M288" s="185"/>
       <c r="N288" s="38"/>
     </row>
     <row r="289" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A289" s="126" t="s">
+      <c r="A289" s="123" t="s">
         <v>40</v>
       </c>
-      <c r="B289" s="156">
+      <c r="B289" s="152">
         <v>77599</v>
       </c>
-      <c r="C289" s="89">
+      <c r="C289" s="86">
         <v>219473</v>
       </c>
-      <c r="D289" s="88"/>
+      <c r="D289" s="215">
+        <v>361347</v>
+      </c>
       <c r="E289" s="4"/>
-      <c r="F289" s="90"/>
-      <c r="G289" s="89"/>
+      <c r="F289" s="87"/>
+      <c r="G289" s="86"/>
       <c r="H289" s="8"/>
-      <c r="I289" s="134"/>
-[...3 lines deleted...]
-      <c r="M289" s="189"/>
+      <c r="I289" s="130"/>
+      <c r="J289" s="90"/>
+      <c r="K289" s="87"/>
+      <c r="L289" s="157"/>
+      <c r="M289" s="185"/>
       <c r="N289" s="38"/>
     </row>
     <row r="290" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A290" s="126" t="s">
+      <c r="A290" s="123" t="s">
         <v>41</v>
       </c>
-      <c r="B290" s="156">
+      <c r="B290" s="152">
         <v>76689</v>
       </c>
-      <c r="C290" s="89">
+      <c r="C290" s="86">
         <v>228839</v>
       </c>
-      <c r="D290" s="88"/>
+      <c r="D290" s="215">
+        <v>380989</v>
+      </c>
       <c r="E290" s="4"/>
-      <c r="F290" s="90"/>
-      <c r="G290" s="89"/>
+      <c r="F290" s="87"/>
+      <c r="G290" s="86"/>
       <c r="H290" s="8"/>
-      <c r="I290" s="134"/>
-[...3 lines deleted...]
-      <c r="M290" s="189"/>
+      <c r="I290" s="130"/>
+      <c r="J290" s="90"/>
+      <c r="K290" s="87"/>
+      <c r="L290" s="157"/>
+      <c r="M290" s="185"/>
       <c r="N290" s="38"/>
     </row>
     <row r="291" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A291" s="126" t="s">
+      <c r="A291" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="B291" s="156">
+      <c r="B291" s="152">
         <v>40271</v>
       </c>
-      <c r="C291" s="89">
+      <c r="C291" s="86">
         <v>137051</v>
       </c>
-      <c r="D291" s="88"/>
+      <c r="D291" s="215">
+        <v>233831</v>
+      </c>
       <c r="E291" s="4"/>
-      <c r="F291" s="90"/>
-      <c r="G291" s="89"/>
+      <c r="F291" s="87"/>
+      <c r="G291" s="86"/>
       <c r="H291" s="8"/>
-      <c r="I291" s="134"/>
-[...3 lines deleted...]
-      <c r="M291" s="189"/>
+      <c r="I291" s="130"/>
+      <c r="J291" s="90"/>
+      <c r="K291" s="87"/>
+      <c r="L291" s="157"/>
+      <c r="M291" s="185"/>
       <c r="N291" s="38"/>
     </row>
     <row r="292" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A292" s="126" t="s">
+      <c r="A292" s="123" t="s">
         <v>68</v>
       </c>
-      <c r="B292" s="156">
+      <c r="B292" s="152">
         <v>15993</v>
       </c>
-      <c r="C292" s="89">
+      <c r="C292" s="86">
         <v>37224</v>
       </c>
-      <c r="D292" s="88"/>
+      <c r="D292" s="215">
+        <v>58455</v>
+      </c>
       <c r="E292" s="4"/>
-      <c r="F292" s="90"/>
-      <c r="G292" s="89"/>
+      <c r="F292" s="87"/>
+      <c r="G292" s="86"/>
       <c r="H292" s="8"/>
-      <c r="I292" s="134"/>
-[...3 lines deleted...]
-      <c r="M292" s="189"/>
+      <c r="I292" s="130"/>
+      <c r="J292" s="90"/>
+      <c r="K292" s="87"/>
+      <c r="L292" s="157"/>
+      <c r="M292" s="185"/>
       <c r="N292" s="38"/>
     </row>
     <row r="293" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A293" s="126" t="s">
+      <c r="A293" s="123" t="s">
         <v>69</v>
       </c>
-      <c r="B293" s="156">
+      <c r="B293" s="152">
         <v>69287</v>
       </c>
-      <c r="C293" s="89">
+      <c r="C293" s="86">
         <v>99816</v>
       </c>
-      <c r="D293" s="88"/>
+      <c r="D293" s="215">
+        <v>130345</v>
+      </c>
       <c r="E293" s="4"/>
-      <c r="F293" s="90"/>
-      <c r="G293" s="89"/>
+      <c r="F293" s="87"/>
+      <c r="G293" s="86"/>
       <c r="H293" s="8"/>
-      <c r="I293" s="134"/>
-[...3 lines deleted...]
-      <c r="M293" s="189"/>
+      <c r="I293" s="130"/>
+      <c r="J293" s="90"/>
+      <c r="K293" s="87"/>
+      <c r="L293" s="157"/>
+      <c r="M293" s="185"/>
       <c r="N293" s="38"/>
     </row>
     <row r="294" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A294" s="126" t="s">
+      <c r="A294" s="123" t="s">
         <v>43</v>
       </c>
-      <c r="B294" s="156">
+      <c r="B294" s="152">
         <v>178</v>
       </c>
-      <c r="C294" s="89">
+      <c r="C294" s="86">
         <v>642</v>
       </c>
-      <c r="D294" s="88"/>
+      <c r="D294" s="215">
+        <v>1106</v>
+      </c>
       <c r="E294" s="4"/>
-      <c r="F294" s="90"/>
-      <c r="G294" s="89"/>
+      <c r="F294" s="87"/>
+      <c r="G294" s="86"/>
       <c r="H294" s="8"/>
-      <c r="I294" s="134"/>
-[...3 lines deleted...]
-      <c r="M294" s="189"/>
+      <c r="I294" s="130"/>
+      <c r="J294" s="90"/>
+      <c r="K294" s="87"/>
+      <c r="L294" s="157"/>
+      <c r="M294" s="185"/>
       <c r="N294" s="38"/>
     </row>
     <row r="295" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A295" s="126" t="s">
+      <c r="A295" s="123" t="s">
         <v>44</v>
       </c>
-      <c r="B295" s="156">
+      <c r="B295" s="152">
         <v>43885</v>
       </c>
-      <c r="C295" s="89">
+      <c r="C295" s="86">
         <v>95049</v>
       </c>
-      <c r="D295" s="88"/>
+      <c r="D295" s="215">
+        <v>146213</v>
+      </c>
       <c r="E295" s="4"/>
-      <c r="F295" s="90"/>
-      <c r="G295" s="89"/>
+      <c r="F295" s="87"/>
+      <c r="G295" s="86"/>
       <c r="H295" s="8"/>
-      <c r="I295" s="134"/>
-[...3 lines deleted...]
-      <c r="M295" s="189"/>
+      <c r="I295" s="130"/>
+      <c r="J295" s="90"/>
+      <c r="K295" s="87"/>
+      <c r="L295" s="157"/>
+      <c r="M295" s="185"/>
       <c r="N295" s="38"/>
     </row>
     <row r="296" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A296" s="126" t="s">
+      <c r="A296" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="B296" s="156">
+      <c r="B296" s="152">
         <v>212713</v>
       </c>
-      <c r="C296" s="89">
+      <c r="C296" s="86">
         <v>602169</v>
       </c>
-      <c r="D296" s="88"/>
+      <c r="D296" s="215">
+        <v>991625</v>
+      </c>
       <c r="E296" s="4"/>
-      <c r="F296" s="90"/>
-      <c r="G296" s="89"/>
+      <c r="F296" s="87"/>
+      <c r="G296" s="86"/>
       <c r="H296" s="8"/>
-      <c r="I296" s="134"/>
-[...3 lines deleted...]
-      <c r="M296" s="189"/>
+      <c r="I296" s="130"/>
+      <c r="J296" s="90"/>
+      <c r="K296" s="87"/>
+      <c r="L296" s="157"/>
+      <c r="M296" s="185"/>
       <c r="N296" s="38"/>
     </row>
     <row r="297" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A297" s="126" t="s">
+      <c r="A297" s="123" t="s">
         <v>46</v>
       </c>
-      <c r="B297" s="156">
+      <c r="B297" s="152">
         <v>1421</v>
       </c>
-      <c r="C297" s="89">
+      <c r="C297" s="86">
         <v>4215</v>
       </c>
-      <c r="D297" s="88"/>
+      <c r="D297" s="215">
+        <v>7009</v>
+      </c>
       <c r="E297" s="4"/>
-      <c r="F297" s="90"/>
-      <c r="G297" s="89"/>
+      <c r="F297" s="87"/>
+      <c r="G297" s="86"/>
       <c r="H297" s="8"/>
-      <c r="I297" s="134"/>
-[...3 lines deleted...]
-      <c r="M297" s="189"/>
+      <c r="I297" s="130"/>
+      <c r="J297" s="90"/>
+      <c r="K297" s="87"/>
+      <c r="L297" s="157"/>
+      <c r="M297" s="185"/>
       <c r="N297" s="38"/>
     </row>
     <row r="298" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A298" s="126" t="s">
+      <c r="A298" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="B298" s="156">
+      <c r="B298" s="152">
         <v>230655</v>
       </c>
-      <c r="C298" s="89">
+      <c r="C298" s="86">
         <v>622433</v>
       </c>
-      <c r="D298" s="88"/>
+      <c r="D298" s="215">
+        <v>1014211</v>
+      </c>
       <c r="E298" s="4"/>
-      <c r="F298" s="90"/>
-      <c r="G298" s="89"/>
+      <c r="F298" s="87"/>
+      <c r="G298" s="86"/>
       <c r="H298" s="8"/>
-      <c r="I298" s="134"/>
-[...3 lines deleted...]
-      <c r="M298" s="189"/>
+      <c r="I298" s="130"/>
+      <c r="J298" s="90"/>
+      <c r="K298" s="87"/>
+      <c r="L298" s="157"/>
+      <c r="M298" s="185"/>
       <c r="N298" s="38"/>
     </row>
     <row r="299" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A299" s="126"/>
-      <c r="B299" s="156"/>
+      <c r="A299" s="123"/>
+      <c r="B299" s="152"/>
       <c r="C299" s="5"/>
-      <c r="D299" s="4"/>
-      <c r="E299" s="134"/>
+      <c r="D299" s="190"/>
+      <c r="E299" s="130"/>
       <c r="F299" s="4"/>
       <c r="G299" s="5"/>
       <c r="H299" s="14"/>
-      <c r="I299" s="135"/>
-[...3 lines deleted...]
-      <c r="M299" s="189"/>
+      <c r="I299" s="131"/>
+      <c r="J299" s="72"/>
+      <c r="K299" s="72"/>
+      <c r="L299" s="177"/>
+      <c r="M299" s="185"/>
       <c r="N299" s="38"/>
     </row>
     <row r="300" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A300" s="102" t="s">
+      <c r="A300" s="99" t="s">
         <v>30</v>
       </c>
-      <c r="B300" s="156"/>
+      <c r="B300" s="152"/>
       <c r="C300" s="5"/>
-      <c r="D300" s="74"/>
-      <c r="E300" s="135"/>
+      <c r="D300" s="214"/>
+      <c r="E300" s="131"/>
       <c r="F300" s="4"/>
       <c r="G300" s="5"/>
       <c r="H300" s="14"/>
-      <c r="I300" s="135"/>
-[...3 lines deleted...]
-      <c r="M300" s="189"/>
+      <c r="I300" s="131"/>
+      <c r="J300" s="72"/>
+      <c r="K300" s="72"/>
+      <c r="L300" s="177"/>
+      <c r="M300" s="185"/>
       <c r="N300" s="38"/>
     </row>
     <row r="301" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A301" s="99" t="s">
+      <c r="A301" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B301" s="156">
+      <c r="B301" s="152">
         <v>462726</v>
       </c>
-      <c r="C301" s="89">
+      <c r="C301" s="86">
         <v>1097772</v>
       </c>
-      <c r="D301" s="88"/>
+      <c r="D301" s="215">
+        <v>1734394</v>
+      </c>
       <c r="E301" s="4"/>
-      <c r="F301" s="90"/>
-      <c r="G301" s="89"/>
+      <c r="F301" s="87"/>
+      <c r="G301" s="86"/>
       <c r="H301" s="8"/>
-      <c r="I301" s="134"/>
-[...3 lines deleted...]
-      <c r="M301" s="189"/>
+      <c r="I301" s="130"/>
+      <c r="J301" s="90"/>
+      <c r="K301" s="87"/>
+      <c r="L301" s="157"/>
+      <c r="M301" s="185"/>
       <c r="N301" s="38"/>
     </row>
     <row r="302" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A302" s="127" t="s">
+      <c r="A302" s="124" t="s">
         <v>66</v>
       </c>
-      <c r="B302" s="156">
+      <c r="B302" s="152">
         <v>388111</v>
       </c>
-      <c r="C302" s="89">
+      <c r="C302" s="86">
         <v>952456</v>
       </c>
-      <c r="D302" s="88"/>
+      <c r="D302" s="215">
+        <v>1516801</v>
+      </c>
       <c r="E302" s="4"/>
-      <c r="F302" s="90"/>
-      <c r="G302" s="89"/>
+      <c r="F302" s="87"/>
+      <c r="G302" s="86"/>
       <c r="H302" s="8"/>
-      <c r="I302" s="134"/>
-[...3 lines deleted...]
-      <c r="M302" s="189"/>
+      <c r="I302" s="130"/>
+      <c r="J302" s="90"/>
+      <c r="K302" s="87"/>
+      <c r="L302" s="157"/>
+      <c r="M302" s="185"/>
       <c r="N302" s="38"/>
     </row>
     <row r="303" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A303" s="127" t="s">
+      <c r="A303" s="124" t="s">
         <v>67</v>
       </c>
-      <c r="B303" s="156">
+      <c r="B303" s="152">
         <v>1583</v>
       </c>
-      <c r="C303" s="89">
+      <c r="C303" s="86">
         <v>3166</v>
       </c>
-      <c r="D303" s="88"/>
+      <c r="D303" s="215">
+        <v>4749</v>
+      </c>
       <c r="E303" s="4"/>
-      <c r="F303" s="90"/>
-      <c r="G303" s="89"/>
+      <c r="F303" s="87"/>
+      <c r="G303" s="86"/>
       <c r="H303" s="8"/>
-      <c r="I303" s="134"/>
-[...3 lines deleted...]
-      <c r="M303" s="189"/>
+      <c r="I303" s="130"/>
+      <c r="J303" s="90"/>
+      <c r="K303" s="87"/>
+      <c r="L303" s="157"/>
+      <c r="M303" s="185"/>
       <c r="N303" s="38"/>
     </row>
     <row r="304" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A304" s="127" t="s">
+      <c r="A304" s="124" t="s">
         <v>39</v>
       </c>
-      <c r="B304" s="156" t="s">
+      <c r="B304" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C304" s="155" t="s">
+      <c r="C304" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D304" s="1"/>
+      <c r="D304" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E304" s="1"/>
       <c r="F304" s="1"/>
       <c r="G304" s="1"/>
       <c r="H304" s="8"/>
-      <c r="I304" s="134"/>
-[...3 lines deleted...]
-      <c r="M304" s="189"/>
+      <c r="I304" s="130"/>
+      <c r="J304" s="149"/>
+      <c r="K304" s="136"/>
+      <c r="L304" s="183"/>
+      <c r="M304" s="185"/>
       <c r="N304" s="38"/>
     </row>
     <row r="305" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A305" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B305" s="156">
+      <c r="B305" s="152">
         <v>1643</v>
       </c>
-      <c r="C305" s="89">
+      <c r="C305" s="86">
         <v>3286</v>
       </c>
-      <c r="D305" s="88"/>
+      <c r="D305" s="216">
+        <v>4929</v>
+      </c>
       <c r="E305" s="4"/>
-      <c r="F305" s="90"/>
-      <c r="G305" s="89"/>
+      <c r="F305" s="87"/>
+      <c r="G305" s="86"/>
       <c r="H305" s="8"/>
-      <c r="I305" s="134"/>
-[...3 lines deleted...]
-      <c r="M305" s="189"/>
+      <c r="I305" s="130"/>
+      <c r="J305" s="90"/>
+      <c r="K305" s="87"/>
+      <c r="L305" s="157"/>
+      <c r="M305" s="185"/>
       <c r="N305" s="38"/>
     </row>
     <row r="306" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A306" s="127" t="s">
+      <c r="A306" s="124" t="s">
         <v>40</v>
       </c>
-      <c r="B306" s="156">
+      <c r="B306" s="152">
         <v>816</v>
       </c>
-      <c r="C306" s="89">
+      <c r="C306" s="86">
         <v>1632</v>
       </c>
-      <c r="D306" s="88"/>
+      <c r="D306" s="215">
+        <v>2448</v>
+      </c>
       <c r="E306" s="4"/>
-      <c r="F306" s="90"/>
-      <c r="G306" s="89"/>
+      <c r="F306" s="87"/>
+      <c r="G306" s="86"/>
       <c r="H306" s="8"/>
-      <c r="I306" s="134"/>
-[...3 lines deleted...]
-      <c r="M306" s="189"/>
+      <c r="I306" s="130"/>
+      <c r="J306" s="90"/>
+      <c r="K306" s="87"/>
+      <c r="L306" s="157"/>
+      <c r="M306" s="185"/>
       <c r="N306" s="38"/>
     </row>
     <row r="307" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A307" s="127" t="s">
+      <c r="A307" s="124" t="s">
         <v>41</v>
       </c>
-      <c r="B307" s="156">
+      <c r="B307" s="152">
         <v>4379</v>
       </c>
-      <c r="C307" s="89">
+      <c r="C307" s="86">
         <v>8758</v>
       </c>
-      <c r="D307" s="88"/>
+      <c r="D307" s="215">
+        <v>13137</v>
+      </c>
       <c r="E307" s="4"/>
-      <c r="F307" s="90"/>
-      <c r="G307" s="89"/>
+      <c r="F307" s="87"/>
+      <c r="G307" s="86"/>
       <c r="H307" s="8"/>
-      <c r="I307" s="134"/>
-[...3 lines deleted...]
-      <c r="M307" s="189"/>
+      <c r="I307" s="130"/>
+      <c r="J307" s="90"/>
+      <c r="K307" s="87"/>
+      <c r="L307" s="157"/>
+      <c r="M307" s="185"/>
       <c r="N307" s="38"/>
     </row>
     <row r="308" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A308" s="127" t="s">
+      <c r="A308" s="124" t="s">
         <v>42</v>
       </c>
-      <c r="B308" s="156">
+      <c r="B308" s="152">
         <v>48385</v>
       </c>
-      <c r="C308" s="89">
+      <c r="C308" s="86">
         <v>92856</v>
       </c>
-      <c r="D308" s="88"/>
+      <c r="D308" s="215">
+        <v>138903</v>
+      </c>
       <c r="E308" s="4"/>
-      <c r="F308" s="90"/>
-      <c r="G308" s="89"/>
+      <c r="F308" s="87"/>
+      <c r="G308" s="86"/>
       <c r="H308" s="8"/>
-      <c r="I308" s="134"/>
-[...3 lines deleted...]
-      <c r="M308" s="189"/>
+      <c r="I308" s="130"/>
+      <c r="J308" s="90"/>
+      <c r="K308" s="87"/>
+      <c r="L308" s="157"/>
+      <c r="M308" s="185"/>
       <c r="N308" s="38"/>
     </row>
     <row r="309" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A309" s="127" t="s">
+      <c r="A309" s="124" t="s">
         <v>68</v>
       </c>
-      <c r="B309" s="156">
+      <c r="B309" s="152">
         <v>58</v>
       </c>
-      <c r="C309" s="89">
+      <c r="C309" s="86">
         <v>116</v>
       </c>
-      <c r="D309" s="88"/>
+      <c r="D309" s="215">
+        <v>174</v>
+      </c>
       <c r="E309" s="4"/>
-      <c r="F309" s="90"/>
-      <c r="G309" s="89"/>
+      <c r="F309" s="87"/>
+      <c r="G309" s="86"/>
       <c r="H309" s="8"/>
-      <c r="I309" s="134"/>
-[...3 lines deleted...]
-      <c r="M309" s="189"/>
+      <c r="I309" s="130"/>
+      <c r="J309" s="90"/>
+      <c r="K309" s="87"/>
+      <c r="L309" s="157"/>
+      <c r="M309" s="185"/>
       <c r="N309" s="38"/>
     </row>
     <row r="310" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A310" s="127" t="s">
+      <c r="A310" s="124" t="s">
         <v>69</v>
       </c>
-      <c r="B310" s="156">
+      <c r="B310" s="152">
         <v>2294</v>
       </c>
-      <c r="C310" s="89">
+      <c r="C310" s="86">
         <v>4588</v>
       </c>
-      <c r="D310" s="88"/>
+      <c r="D310" s="215">
+        <v>6882</v>
+      </c>
       <c r="E310" s="4"/>
-      <c r="F310" s="90"/>
-      <c r="G310" s="89"/>
+      <c r="F310" s="87"/>
+      <c r="G310" s="86"/>
       <c r="H310" s="8"/>
-      <c r="I310" s="134"/>
-[...3 lines deleted...]
-      <c r="M310" s="189"/>
+      <c r="I310" s="130"/>
+      <c r="J310" s="90"/>
+      <c r="K310" s="87"/>
+      <c r="L310" s="157"/>
+      <c r="M310" s="185"/>
       <c r="N310" s="38"/>
     </row>
     <row r="311" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A311" s="127" t="s">
+      <c r="A311" s="124" t="s">
         <v>43</v>
       </c>
-      <c r="B311" s="156">
+      <c r="B311" s="152">
         <v>179</v>
       </c>
-      <c r="C311" s="89">
+      <c r="C311" s="86">
         <v>358</v>
       </c>
-      <c r="D311" s="88"/>
+      <c r="D311" s="215">
+        <v>537</v>
+      </c>
       <c r="E311" s="4"/>
-      <c r="F311" s="90"/>
-      <c r="G311" s="89"/>
+      <c r="F311" s="87"/>
+      <c r="G311" s="86"/>
       <c r="H311" s="8"/>
-      <c r="I311" s="134"/>
-[...3 lines deleted...]
-      <c r="M311" s="189"/>
+      <c r="I311" s="130"/>
+      <c r="J311" s="90"/>
+      <c r="K311" s="87"/>
+      <c r="L311" s="157"/>
+      <c r="M311" s="185"/>
       <c r="N311" s="38"/>
     </row>
     <row r="312" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A312" s="127" t="s">
+      <c r="A312" s="124" t="s">
         <v>44</v>
       </c>
-      <c r="B312" s="156">
+      <c r="B312" s="152">
         <v>3464</v>
       </c>
-      <c r="C312" s="89">
+      <c r="C312" s="86">
         <v>6928</v>
       </c>
-      <c r="D312" s="88"/>
+      <c r="D312" s="215">
+        <v>10392</v>
+      </c>
       <c r="E312" s="4"/>
-      <c r="F312" s="90"/>
-      <c r="G312" s="89"/>
+      <c r="F312" s="87"/>
+      <c r="G312" s="86"/>
       <c r="H312" s="8"/>
-      <c r="I312" s="134"/>
-[...3 lines deleted...]
-      <c r="M312" s="189"/>
+      <c r="I312" s="130"/>
+      <c r="J312" s="90"/>
+      <c r="K312" s="87"/>
+      <c r="L312" s="157"/>
+      <c r="M312" s="185"/>
       <c r="N312" s="38"/>
     </row>
     <row r="313" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A313" s="127" t="s">
+      <c r="A313" s="124" t="s">
         <v>45</v>
       </c>
-      <c r="B313" s="156">
+      <c r="B313" s="152">
         <v>3575</v>
       </c>
-      <c r="C313" s="89">
+      <c r="C313" s="86">
         <v>7150</v>
       </c>
-      <c r="D313" s="88"/>
+      <c r="D313" s="215">
+        <v>10725</v>
+      </c>
       <c r="E313" s="4"/>
-      <c r="F313" s="90"/>
-      <c r="G313" s="89"/>
+      <c r="F313" s="87"/>
+      <c r="G313" s="86"/>
       <c r="H313" s="8"/>
-      <c r="I313" s="134"/>
-[...3 lines deleted...]
-      <c r="M313" s="189"/>
+      <c r="I313" s="130"/>
+      <c r="J313" s="90"/>
+      <c r="K313" s="87"/>
+      <c r="L313" s="157"/>
+      <c r="M313" s="185"/>
       <c r="N313" s="38"/>
     </row>
     <row r="314" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A314" s="126" t="s">
+      <c r="A314" s="123" t="s">
         <v>46</v>
       </c>
-      <c r="B314" s="156">
+      <c r="B314" s="152">
         <v>186</v>
       </c>
-      <c r="C314" s="89">
+      <c r="C314" s="86">
         <v>372</v>
       </c>
-      <c r="D314" s="88"/>
+      <c r="D314" s="215">
+        <v>558</v>
+      </c>
       <c r="E314" s="4"/>
-      <c r="F314" s="90"/>
-      <c r="G314" s="89"/>
+      <c r="F314" s="87"/>
+      <c r="G314" s="86"/>
       <c r="H314" s="8"/>
-      <c r="I314" s="134"/>
-[...3 lines deleted...]
-      <c r="M314" s="189"/>
+      <c r="I314" s="130"/>
+      <c r="J314" s="90"/>
+      <c r="K314" s="87"/>
+      <c r="L314" s="157"/>
+      <c r="M314" s="185"/>
       <c r="N314" s="38"/>
     </row>
     <row r="315" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A315" s="127" t="s">
+      <c r="A315" s="124" t="s">
         <v>70</v>
       </c>
-      <c r="B315" s="156">
+      <c r="B315" s="152">
         <v>8052</v>
       </c>
-      <c r="C315" s="89">
+      <c r="C315" s="86">
         <v>16104</v>
       </c>
-      <c r="D315" s="88"/>
+      <c r="D315" s="215">
+        <v>24156</v>
+      </c>
       <c r="E315" s="4"/>
-      <c r="F315" s="90"/>
-      <c r="G315" s="89"/>
+      <c r="F315" s="87"/>
+      <c r="G315" s="86"/>
       <c r="H315" s="8"/>
-      <c r="I315" s="134"/>
-[...3 lines deleted...]
-      <c r="M315" s="189"/>
+      <c r="I315" s="130"/>
+      <c r="J315" s="90"/>
+      <c r="K315" s="87"/>
+      <c r="L315" s="157"/>
+      <c r="M315" s="185"/>
       <c r="N315" s="38"/>
     </row>
     <row r="316" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A316" s="127"/>
-      <c r="B316" s="156"/>
+      <c r="A316" s="124"/>
+      <c r="B316" s="152"/>
       <c r="C316" s="3"/>
-      <c r="D316" s="4"/>
-      <c r="E316" s="134"/>
+      <c r="D316" s="194"/>
+      <c r="E316" s="130"/>
       <c r="F316" s="4"/>
       <c r="G316" s="5"/>
       <c r="H316" s="14"/>
-      <c r="I316" s="135"/>
-[...3 lines deleted...]
-      <c r="M316" s="189"/>
+      <c r="I316" s="131"/>
+      <c r="J316" s="73"/>
+      <c r="K316" s="73"/>
+      <c r="L316" s="178"/>
+      <c r="M316" s="185"/>
       <c r="N316" s="38"/>
     </row>
     <row r="317" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A317" s="102" t="s">
+      <c r="A317" s="99" t="s">
         <v>29</v>
       </c>
-      <c r="B317" s="156"/>
+      <c r="B317" s="152"/>
       <c r="C317" s="5"/>
-      <c r="D317" s="4"/>
-      <c r="E317" s="135"/>
+      <c r="D317" s="190"/>
+      <c r="E317" s="131"/>
       <c r="F317" s="3"/>
       <c r="G317" s="5"/>
       <c r="H317" s="14"/>
-      <c r="I317" s="135"/>
-[...3 lines deleted...]
-      <c r="M317" s="189"/>
+      <c r="I317" s="131"/>
+      <c r="J317" s="73"/>
+      <c r="K317" s="73"/>
+      <c r="L317" s="178"/>
+      <c r="M317" s="185"/>
       <c r="N317" s="38"/>
     </row>
     <row r="318" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A318" s="99" t="s">
+      <c r="A318" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B318" s="156">
+      <c r="B318" s="152">
         <v>51249</v>
       </c>
-      <c r="C318" s="89">
+      <c r="C318" s="86">
         <v>261555</v>
       </c>
-      <c r="D318" s="88"/>
+      <c r="D318" s="215">
+        <v>471861</v>
+      </c>
       <c r="E318" s="4"/>
-      <c r="F318" s="90"/>
-      <c r="G318" s="89"/>
+      <c r="F318" s="87"/>
+      <c r="G318" s="86"/>
       <c r="H318" s="8"/>
-      <c r="I318" s="134"/>
-[...3 lines deleted...]
-      <c r="M318" s="189"/>
+      <c r="I318" s="130"/>
+      <c r="J318" s="90"/>
+      <c r="K318" s="87"/>
+      <c r="L318" s="157"/>
+      <c r="M318" s="185"/>
       <c r="N318" s="38"/>
     </row>
     <row r="319" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A319" s="128" t="s">
+      <c r="A319" s="125" t="s">
         <v>66</v>
       </c>
-      <c r="B319" s="156">
+      <c r="B319" s="152">
         <v>51024</v>
       </c>
-      <c r="C319" s="89">
+      <c r="C319" s="86">
         <v>261105</v>
       </c>
-      <c r="D319" s="88"/>
+      <c r="D319" s="215">
+        <v>471186</v>
+      </c>
       <c r="E319" s="4"/>
-      <c r="F319" s="90"/>
-      <c r="G319" s="89"/>
+      <c r="F319" s="87"/>
+      <c r="G319" s="86"/>
       <c r="H319" s="8"/>
-      <c r="I319" s="134"/>
-[...3 lines deleted...]
-      <c r="M319" s="189"/>
+      <c r="I319" s="130"/>
+      <c r="J319" s="90"/>
+      <c r="K319" s="87"/>
+      <c r="L319" s="157"/>
+      <c r="M319" s="185"/>
       <c r="N319" s="38"/>
     </row>
     <row r="320" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A320" s="127" t="s">
+      <c r="A320" s="124" t="s">
         <v>39</v>
       </c>
-      <c r="B320" s="156">
+      <c r="B320" s="152">
         <v>167</v>
       </c>
-      <c r="C320" s="89">
+      <c r="C320" s="86">
         <v>334</v>
       </c>
-      <c r="D320" s="88"/>
+      <c r="D320" s="215">
+        <v>501</v>
+      </c>
       <c r="E320" s="4"/>
-      <c r="F320" s="90"/>
-      <c r="G320" s="89"/>
+      <c r="F320" s="87"/>
+      <c r="G320" s="86"/>
       <c r="H320" s="8"/>
-      <c r="I320" s="134"/>
-[...3 lines deleted...]
-      <c r="M320" s="189"/>
+      <c r="I320" s="130"/>
+      <c r="J320" s="90"/>
+      <c r="K320" s="87"/>
+      <c r="L320" s="157"/>
+      <c r="M320" s="185"/>
       <c r="N320" s="38"/>
     </row>
     <row r="321" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A321" s="128" t="s">
+      <c r="A321" s="125" t="s">
         <v>40</v>
       </c>
-      <c r="B321" s="156" t="s">
+      <c r="B321" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="C321" s="155" t="s">
+      <c r="C321" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="D321" s="1"/>
+      <c r="D321" s="190" t="s">
+        <v>37</v>
+      </c>
       <c r="E321" s="1"/>
       <c r="F321" s="1"/>
       <c r="G321" s="1"/>
       <c r="H321" s="8"/>
-      <c r="I321" s="134"/>
+      <c r="I321" s="130"/>
       <c r="J321" s="4"/>
-      <c r="K321" s="93"/>
-[...1 lines deleted...]
-      <c r="M321" s="189"/>
+      <c r="K321" s="90"/>
+      <c r="L321" s="157"/>
+      <c r="M321" s="185"/>
       <c r="N321" s="38"/>
     </row>
     <row r="322" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A322" s="128" t="s">
+      <c r="A322" s="125" t="s">
         <v>42</v>
       </c>
-      <c r="B322" s="156">
+      <c r="B322" s="152">
         <v>58</v>
       </c>
-      <c r="C322" s="89">
+      <c r="C322" s="86">
         <v>116</v>
       </c>
-      <c r="D322" s="88"/>
+      <c r="D322" s="191">
+        <v>174</v>
+      </c>
       <c r="E322" s="4"/>
-      <c r="F322" s="90"/>
-      <c r="G322" s="89"/>
+      <c r="F322" s="87"/>
+      <c r="G322" s="86"/>
       <c r="H322" s="8"/>
-      <c r="I322" s="134"/>
-[...3 lines deleted...]
-      <c r="M322" s="189"/>
+      <c r="I322" s="130"/>
+      <c r="J322" s="93"/>
+      <c r="K322" s="87"/>
+      <c r="L322" s="157"/>
+      <c r="M322" s="185"/>
       <c r="N322" s="38"/>
     </row>
     <row r="323" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A323" s="128"/>
-[...3 lines deleted...]
-      <c r="E323" s="134"/>
+      <c r="A323" s="125"/>
+      <c r="B323" s="152"/>
+      <c r="C323" s="73"/>
+      <c r="D323" s="190"/>
+      <c r="E323" s="130"/>
       <c r="F323" s="4"/>
       <c r="G323" s="5"/>
       <c r="H323" s="14"/>
-      <c r="I323" s="135"/>
-[...3 lines deleted...]
-      <c r="M323" s="189"/>
+      <c r="I323" s="131"/>
+      <c r="J323" s="74"/>
+      <c r="K323" s="74"/>
+      <c r="L323" s="179"/>
+      <c r="M323" s="185"/>
       <c r="N323" s="38"/>
     </row>
     <row r="324" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A324" s="102" t="s">
+      <c r="A324" s="99" t="s">
         <v>31</v>
       </c>
-      <c r="B324" s="156"/>
-[...2 lines deleted...]
-      <c r="E324" s="135"/>
+      <c r="B324" s="152"/>
+      <c r="C324" s="73"/>
+      <c r="D324" s="190"/>
+      <c r="E324" s="131"/>
       <c r="F324" s="5"/>
       <c r="G324" s="5"/>
       <c r="H324" s="14"/>
-      <c r="I324" s="135"/>
-[...3 lines deleted...]
-      <c r="M324" s="189"/>
+      <c r="I324" s="131"/>
+      <c r="J324" s="74"/>
+      <c r="K324" s="74"/>
+      <c r="L324" s="179"/>
+      <c r="M324" s="185"/>
       <c r="N324" s="38"/>
     </row>
     <row r="325" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A325" s="99" t="s">
+      <c r="A325" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B325" s="156">
+      <c r="B325" s="152">
         <v>11767896</v>
       </c>
-      <c r="C325" s="89">
+      <c r="C325" s="86">
         <v>23819133</v>
       </c>
-      <c r="D325" s="88"/>
+      <c r="D325" s="215">
+        <v>34734869</v>
+      </c>
       <c r="E325" s="4"/>
-      <c r="F325" s="90"/>
-      <c r="G325" s="89"/>
+      <c r="F325" s="87"/>
+      <c r="G325" s="86"/>
       <c r="H325" s="8"/>
-      <c r="I325" s="134"/>
-[...3 lines deleted...]
-      <c r="M325" s="189"/>
+      <c r="I325" s="130"/>
+      <c r="J325" s="90"/>
+      <c r="K325" s="87"/>
+      <c r="L325" s="157"/>
+      <c r="M325" s="185"/>
       <c r="N325" s="38"/>
     </row>
     <row r="326" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A326" s="129" t="s">
+      <c r="A326" s="126" t="s">
         <v>66</v>
       </c>
-      <c r="B326" s="156">
+      <c r="B326" s="152">
         <v>10920259</v>
       </c>
-      <c r="C326" s="89">
+      <c r="C326" s="86">
         <v>22187474</v>
       </c>
-      <c r="D326" s="88"/>
+      <c r="D326" s="215">
+        <v>32338469</v>
+      </c>
       <c r="E326" s="4"/>
-      <c r="F326" s="90"/>
-      <c r="G326" s="89"/>
+      <c r="F326" s="87"/>
+      <c r="G326" s="86"/>
       <c r="H326" s="8"/>
-      <c r="I326" s="134"/>
-[...3 lines deleted...]
-      <c r="M326" s="189"/>
+      <c r="I326" s="130"/>
+      <c r="J326" s="90"/>
+      <c r="K326" s="87"/>
+      <c r="L326" s="157"/>
+      <c r="M326" s="185"/>
       <c r="N326" s="38"/>
     </row>
     <row r="327" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A327" s="129" t="s">
+      <c r="A327" s="126" t="s">
         <v>67</v>
       </c>
-      <c r="B327" s="156">
+      <c r="B327" s="152">
         <v>130069</v>
       </c>
-      <c r="C327" s="89">
+      <c r="C327" s="86">
         <v>225979</v>
       </c>
-      <c r="D327" s="88"/>
+      <c r="D327" s="215">
+        <v>327873</v>
+      </c>
       <c r="E327" s="4"/>
-      <c r="F327" s="90"/>
-      <c r="G327" s="89"/>
+      <c r="F327" s="87"/>
+      <c r="G327" s="86"/>
       <c r="H327" s="8"/>
-      <c r="I327" s="134"/>
-[...3 lines deleted...]
-      <c r="M327" s="189"/>
+      <c r="I327" s="130"/>
+      <c r="J327" s="90"/>
+      <c r="K327" s="87"/>
+      <c r="L327" s="157"/>
+      <c r="M327" s="185"/>
       <c r="N327" s="38"/>
     </row>
     <row r="328" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A328" s="129" t="s">
+      <c r="A328" s="126" t="s">
         <v>39</v>
       </c>
-      <c r="B328" s="156">
+      <c r="B328" s="152">
         <v>51602</v>
       </c>
-      <c r="C328" s="89">
+      <c r="C328" s="86">
         <v>97775</v>
       </c>
-      <c r="D328" s="88"/>
+      <c r="D328" s="215">
+        <v>143354</v>
+      </c>
       <c r="E328" s="4"/>
-      <c r="F328" s="90"/>
-      <c r="G328" s="89"/>
+      <c r="F328" s="87"/>
+      <c r="G328" s="86"/>
       <c r="H328" s="8"/>
-      <c r="I328" s="134"/>
-[...3 lines deleted...]
-      <c r="M328" s="189"/>
+      <c r="I328" s="130"/>
+      <c r="J328" s="90"/>
+      <c r="K328" s="87"/>
+      <c r="L328" s="157"/>
+      <c r="M328" s="185"/>
       <c r="N328" s="38"/>
     </row>
     <row r="329" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A329" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B329" s="156">
+      <c r="B329" s="152">
         <v>55892</v>
       </c>
-      <c r="C329" s="89">
+      <c r="C329" s="86">
         <v>105270</v>
       </c>
-      <c r="D329" s="88"/>
+      <c r="D329" s="215">
+        <v>148837</v>
+      </c>
       <c r="E329" s="4"/>
-      <c r="F329" s="90"/>
-      <c r="G329" s="89"/>
+      <c r="F329" s="87"/>
+      <c r="G329" s="86"/>
       <c r="H329" s="8"/>
-      <c r="I329" s="134"/>
-[...3 lines deleted...]
-      <c r="M329" s="189"/>
+      <c r="I329" s="130"/>
+      <c r="J329" s="90"/>
+      <c r="K329" s="87"/>
+      <c r="L329" s="157"/>
+      <c r="M329" s="185"/>
       <c r="N329" s="38"/>
     </row>
     <row r="330" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A330" s="129" t="s">
+      <c r="A330" s="126" t="s">
         <v>40</v>
       </c>
-      <c r="B330" s="156">
+      <c r="B330" s="152">
         <v>44527</v>
       </c>
-      <c r="C330" s="89">
+      <c r="C330" s="86">
         <v>86951</v>
       </c>
-      <c r="D330" s="88"/>
+      <c r="D330" s="215">
+        <v>126450</v>
+      </c>
       <c r="E330" s="4"/>
-      <c r="F330" s="90"/>
-      <c r="G330" s="89"/>
+      <c r="F330" s="87"/>
+      <c r="G330" s="86"/>
       <c r="H330" s="8"/>
-      <c r="I330" s="134"/>
-[...3 lines deleted...]
-      <c r="M330" s="189"/>
+      <c r="I330" s="130"/>
+      <c r="J330" s="90"/>
+      <c r="K330" s="87"/>
+      <c r="L330" s="157"/>
+      <c r="M330" s="185"/>
       <c r="N330" s="38"/>
     </row>
     <row r="331" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A331" s="129" t="s">
+      <c r="A331" s="126" t="s">
         <v>41</v>
       </c>
-      <c r="B331" s="156">
+      <c r="B331" s="152">
         <v>24842</v>
       </c>
-      <c r="C331" s="89">
+      <c r="C331" s="86">
         <v>50221</v>
       </c>
-      <c r="D331" s="88"/>
+      <c r="D331" s="215">
+        <v>72829</v>
+      </c>
       <c r="E331" s="4"/>
-      <c r="F331" s="90"/>
-      <c r="G331" s="89"/>
+      <c r="F331" s="87"/>
+      <c r="G331" s="86"/>
       <c r="H331" s="8"/>
-      <c r="I331" s="134"/>
-[...3 lines deleted...]
-      <c r="M331" s="189"/>
+      <c r="I331" s="130"/>
+      <c r="J331" s="90"/>
+      <c r="K331" s="87"/>
+      <c r="L331" s="157"/>
+      <c r="M331" s="185"/>
       <c r="N331" s="38"/>
     </row>
     <row r="332" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A332" s="129" t="s">
+      <c r="A332" s="126" t="s">
         <v>42</v>
       </c>
-      <c r="B332" s="156">
+      <c r="B332" s="152">
         <v>94620</v>
       </c>
-      <c r="C332" s="89">
+      <c r="C332" s="86">
         <v>174672</v>
       </c>
-      <c r="D332" s="88"/>
+      <c r="D332" s="215">
+        <v>250947</v>
+      </c>
       <c r="E332" s="4"/>
-      <c r="F332" s="90"/>
-      <c r="G332" s="89"/>
+      <c r="F332" s="87"/>
+      <c r="G332" s="86"/>
       <c r="H332" s="8"/>
-      <c r="I332" s="134"/>
-[...3 lines deleted...]
-      <c r="M332" s="189"/>
+      <c r="I332" s="130"/>
+      <c r="J332" s="90"/>
+      <c r="K332" s="87"/>
+      <c r="L332" s="157"/>
+      <c r="M332" s="185"/>
       <c r="N332" s="38"/>
     </row>
     <row r="333" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A333" s="129" t="s">
+      <c r="A333" s="126" t="s">
         <v>68</v>
       </c>
-      <c r="B333" s="156">
+      <c r="B333" s="152">
         <v>22912</v>
       </c>
-      <c r="C333" s="89">
+      <c r="C333" s="86">
         <v>46329</v>
       </c>
-      <c r="D333" s="88"/>
+      <c r="D333" s="215">
+        <v>67041</v>
+      </c>
       <c r="E333" s="4"/>
-      <c r="F333" s="90"/>
-      <c r="G333" s="89"/>
+      <c r="F333" s="87"/>
+      <c r="G333" s="86"/>
       <c r="H333" s="8"/>
-      <c r="I333" s="134"/>
-[...3 lines deleted...]
-      <c r="M333" s="189"/>
+      <c r="I333" s="130"/>
+      <c r="J333" s="90"/>
+      <c r="K333" s="87"/>
+      <c r="L333" s="157"/>
+      <c r="M333" s="185"/>
       <c r="N333" s="38"/>
     </row>
     <row r="334" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A334" s="129" t="s">
+      <c r="A334" s="126" t="s">
         <v>69</v>
       </c>
-      <c r="B334" s="156">
+      <c r="B334" s="152">
         <v>49567</v>
       </c>
-      <c r="C334" s="89">
+      <c r="C334" s="86">
         <v>101855</v>
       </c>
-      <c r="D334" s="88"/>
+      <c r="D334" s="215">
+        <v>152724</v>
+      </c>
       <c r="E334" s="4"/>
-      <c r="F334" s="90"/>
-      <c r="G334" s="89"/>
+      <c r="F334" s="87"/>
+      <c r="G334" s="86"/>
       <c r="H334" s="8"/>
-      <c r="I334" s="134"/>
-[...3 lines deleted...]
-      <c r="M334" s="189"/>
+      <c r="I334" s="130"/>
+      <c r="J334" s="90"/>
+      <c r="K334" s="87"/>
+      <c r="L334" s="157"/>
+      <c r="M334" s="185"/>
       <c r="N334" s="38"/>
     </row>
     <row r="335" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A335" s="129" t="s">
+      <c r="A335" s="126" t="s">
         <v>43</v>
       </c>
-      <c r="B335" s="156">
+      <c r="B335" s="152">
         <v>39233</v>
       </c>
-      <c r="C335" s="89">
+      <c r="C335" s="86">
         <v>75840</v>
       </c>
-      <c r="D335" s="88"/>
+      <c r="D335" s="215">
+        <v>103708</v>
+      </c>
       <c r="E335" s="4"/>
-      <c r="F335" s="90"/>
-      <c r="G335" s="89"/>
+      <c r="F335" s="87"/>
+      <c r="G335" s="86"/>
       <c r="H335" s="8"/>
-      <c r="I335" s="134"/>
-[...3 lines deleted...]
-      <c r="M335" s="189"/>
+      <c r="I335" s="130"/>
+      <c r="J335" s="90"/>
+      <c r="K335" s="87"/>
+      <c r="L335" s="157"/>
+      <c r="M335" s="185"/>
       <c r="N335" s="38"/>
     </row>
     <row r="336" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A336" s="129" t="s">
+      <c r="A336" s="126" t="s">
         <v>44</v>
       </c>
-      <c r="B336" s="156">
+      <c r="B336" s="152">
         <v>163842</v>
       </c>
-      <c r="C336" s="89">
+      <c r="C336" s="86">
         <v>305954</v>
       </c>
-      <c r="D336" s="88"/>
+      <c r="D336" s="215">
+        <v>451414</v>
+      </c>
       <c r="E336" s="4"/>
-      <c r="F336" s="90"/>
-      <c r="G336" s="89"/>
+      <c r="F336" s="87"/>
+      <c r="G336" s="86"/>
       <c r="H336" s="8"/>
-      <c r="I336" s="134"/>
-[...3 lines deleted...]
-      <c r="M336" s="189"/>
+      <c r="I336" s="130"/>
+      <c r="J336" s="90"/>
+      <c r="K336" s="87"/>
+      <c r="L336" s="157"/>
+      <c r="M336" s="185"/>
       <c r="N336" s="38"/>
     </row>
     <row r="337" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A337" s="129" t="s">
+      <c r="A337" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="B337" s="156">
+      <c r="B337" s="152">
         <v>6669</v>
       </c>
-      <c r="C337" s="89">
+      <c r="C337" s="86">
         <v>25098</v>
       </c>
-      <c r="D337" s="88"/>
+      <c r="D337" s="215">
+        <v>43333</v>
+      </c>
       <c r="E337" s="4"/>
-      <c r="F337" s="90"/>
-      <c r="G337" s="89"/>
+      <c r="F337" s="87"/>
+      <c r="G337" s="86"/>
       <c r="H337" s="8"/>
-      <c r="I337" s="134"/>
-[...3 lines deleted...]
-      <c r="M337" s="189"/>
+      <c r="I337" s="130"/>
+      <c r="J337" s="90"/>
+      <c r="K337" s="87"/>
+      <c r="L337" s="157"/>
+      <c r="M337" s="185"/>
       <c r="N337" s="38"/>
     </row>
     <row r="338" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A338" s="129" t="s">
+      <c r="A338" s="126" t="s">
         <v>46</v>
       </c>
-      <c r="B338" s="156">
+      <c r="B338" s="152">
         <v>26777</v>
       </c>
-      <c r="C338" s="89">
+      <c r="C338" s="86">
         <v>50705</v>
       </c>
-      <c r="D338" s="88"/>
+      <c r="D338" s="215">
+        <v>75772</v>
+      </c>
       <c r="E338" s="4"/>
-      <c r="F338" s="90"/>
-      <c r="G338" s="89"/>
+      <c r="F338" s="87"/>
+      <c r="G338" s="86"/>
       <c r="H338" s="8"/>
-      <c r="I338" s="134"/>
-[...3 lines deleted...]
-      <c r="M338" s="189"/>
+      <c r="I338" s="130"/>
+      <c r="J338" s="90"/>
+      <c r="K338" s="87"/>
+      <c r="L338" s="157"/>
+      <c r="M338" s="185"/>
       <c r="N338" s="38"/>
     </row>
     <row r="339" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A339" s="129" t="s">
+      <c r="A339" s="126" t="s">
         <v>70</v>
       </c>
-      <c r="B339" s="156">
+      <c r="B339" s="152">
         <v>137085</v>
       </c>
-      <c r="C339" s="89">
+      <c r="C339" s="86">
         <v>285010</v>
       </c>
-      <c r="D339" s="88"/>
+      <c r="D339" s="215">
+        <v>432119</v>
+      </c>
       <c r="E339" s="4"/>
-      <c r="F339" s="90"/>
-      <c r="G339" s="89"/>
+      <c r="F339" s="87"/>
+      <c r="G339" s="86"/>
       <c r="H339" s="8"/>
-      <c r="I339" s="134"/>
-[...3 lines deleted...]
-      <c r="M339" s="189"/>
+      <c r="I339" s="130"/>
+      <c r="J339" s="90"/>
+      <c r="K339" s="87"/>
+      <c r="L339" s="157"/>
+      <c r="M339" s="185"/>
       <c r="N339" s="38"/>
     </row>
     <row r="340" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A340" s="129"/>
-      <c r="B340" s="156"/>
+      <c r="A340" s="126"/>
+      <c r="B340" s="152"/>
       <c r="C340" s="5"/>
-      <c r="D340" s="4"/>
-      <c r="E340" s="134"/>
+      <c r="D340" s="190"/>
+      <c r="E340" s="130"/>
       <c r="F340" s="4"/>
       <c r="G340" s="5"/>
       <c r="H340" s="14"/>
-      <c r="I340" s="135"/>
-[...3 lines deleted...]
-      <c r="M340" s="189"/>
+      <c r="I340" s="131"/>
+      <c r="J340" s="75"/>
+      <c r="K340" s="75"/>
+      <c r="L340" s="180"/>
+      <c r="M340" s="185"/>
       <c r="N340" s="38"/>
     </row>
     <row r="341" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A341" s="102" t="s">
+      <c r="A341" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="B341" s="156"/>
+      <c r="B341" s="152"/>
       <c r="C341" s="5"/>
-      <c r="D341" s="4"/>
-      <c r="E341" s="135"/>
+      <c r="D341" s="190"/>
+      <c r="E341" s="131"/>
       <c r="F341" s="4"/>
       <c r="G341" s="5"/>
       <c r="H341" s="14"/>
-      <c r="I341" s="135"/>
-[...3 lines deleted...]
-      <c r="M341" s="189"/>
+      <c r="I341" s="131"/>
+      <c r="J341" s="75"/>
+      <c r="K341" s="75"/>
+      <c r="L341" s="180"/>
+      <c r="M341" s="185"/>
       <c r="N341" s="38"/>
     </row>
     <row r="342" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A342" s="99" t="s">
+      <c r="A342" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B342" s="156">
+      <c r="B342" s="152">
         <v>7438328</v>
       </c>
-      <c r="C342" s="89">
+      <c r="C342" s="86">
         <v>14996533</v>
       </c>
-      <c r="D342" s="88"/>
+      <c r="D342" s="215">
+        <v>21722795</v>
+      </c>
       <c r="E342" s="4"/>
-      <c r="F342" s="90"/>
-      <c r="G342" s="89"/>
+      <c r="F342" s="87"/>
+      <c r="G342" s="86"/>
       <c r="H342" s="8"/>
-      <c r="I342" s="134"/>
-[...3 lines deleted...]
-      <c r="M342" s="189"/>
+      <c r="I342" s="130"/>
+      <c r="J342" s="90"/>
+      <c r="K342" s="87"/>
+      <c r="L342" s="157"/>
+      <c r="M342" s="185"/>
       <c r="N342" s="38"/>
     </row>
     <row r="343" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A343" s="129" t="s">
+      <c r="A343" s="126" t="s">
         <v>66</v>
       </c>
-      <c r="B343" s="156">
+      <c r="B343" s="152">
         <v>7022643</v>
       </c>
-      <c r="C343" s="89">
+      <c r="C343" s="86">
         <v>14191064</v>
       </c>
-      <c r="D343" s="88"/>
+      <c r="D343" s="215">
+        <v>20518384</v>
+      </c>
       <c r="E343" s="4"/>
-      <c r="F343" s="90"/>
-      <c r="G343" s="89"/>
+      <c r="F343" s="87"/>
+      <c r="G343" s="86"/>
       <c r="H343" s="8"/>
-      <c r="I343" s="134"/>
-[...3 lines deleted...]
-      <c r="M343" s="189"/>
+      <c r="I343" s="130"/>
+      <c r="J343" s="90"/>
+      <c r="K343" s="87"/>
+      <c r="L343" s="157"/>
+      <c r="M343" s="185"/>
       <c r="N343" s="38"/>
     </row>
     <row r="344" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A344" s="130" t="s">
+      <c r="A344" s="127" t="s">
         <v>67</v>
       </c>
-      <c r="B344" s="156">
+      <c r="B344" s="152">
         <v>76077</v>
       </c>
-      <c r="C344" s="89">
+      <c r="C344" s="86">
         <v>141735</v>
       </c>
-      <c r="D344" s="88"/>
+      <c r="D344" s="215">
+        <v>213376</v>
+      </c>
       <c r="E344" s="4"/>
-      <c r="F344" s="90"/>
-      <c r="G344" s="89"/>
+      <c r="F344" s="87"/>
+      <c r="G344" s="86"/>
       <c r="H344" s="8"/>
-      <c r="I344" s="134"/>
-[...3 lines deleted...]
-      <c r="M344" s="189"/>
+      <c r="I344" s="130"/>
+      <c r="J344" s="90"/>
+      <c r="K344" s="87"/>
+      <c r="L344" s="157"/>
+      <c r="M344" s="185"/>
       <c r="N344" s="38"/>
     </row>
     <row r="345" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A345" s="130" t="s">
+      <c r="A345" s="127" t="s">
         <v>39</v>
       </c>
-      <c r="B345" s="156">
+      <c r="B345" s="152">
         <v>26628</v>
       </c>
-      <c r="C345" s="154">
+      <c r="C345" s="150">
         <v>49587</v>
       </c>
-      <c r="D345" s="4"/>
+      <c r="D345" s="190">
+        <v>74479</v>
+      </c>
       <c r="E345" s="4"/>
       <c r="F345" s="4"/>
       <c r="G345" s="4"/>
       <c r="H345" s="8"/>
-      <c r="I345" s="134"/>
+      <c r="I345" s="130"/>
       <c r="J345" s="4"/>
-      <c r="K345" s="90"/>
-[...1 lines deleted...]
-      <c r="M345" s="189"/>
+      <c r="K345" s="87"/>
+      <c r="L345" s="157"/>
+      <c r="M345" s="185"/>
       <c r="N345" s="38"/>
     </row>
     <row r="346" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A346" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B346" s="156" t="s">
+      <c r="B346" s="152" t="s">
         <v>38</v>
       </c>
-      <c r="C346" s="154">
+      <c r="C346" s="150">
         <v>18750</v>
       </c>
-      <c r="D346" s="4"/>
+      <c r="D346" s="190">
+        <v>26714</v>
+      </c>
       <c r="E346" s="4"/>
       <c r="F346" s="4"/>
       <c r="G346" s="4"/>
       <c r="H346" s="8"/>
-      <c r="I346" s="134"/>
+      <c r="I346" s="130"/>
       <c r="J346" s="4"/>
-      <c r="K346" s="90"/>
-[...1 lines deleted...]
-      <c r="M346" s="189"/>
+      <c r="K346" s="87"/>
+      <c r="L346" s="157"/>
+      <c r="M346" s="185"/>
       <c r="N346" s="38"/>
     </row>
     <row r="347" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A347" s="130" t="s">
+      <c r="A347" s="127" t="s">
         <v>40</v>
       </c>
-      <c r="B347" s="156" t="s">
+      <c r="B347" s="152" t="s">
         <v>38</v>
       </c>
-      <c r="C347" s="154">
+      <c r="C347" s="150">
         <v>15166</v>
       </c>
-      <c r="D347" s="4"/>
+      <c r="D347" s="190">
+        <v>21156</v>
+      </c>
       <c r="E347" s="4"/>
       <c r="F347" s="4"/>
       <c r="G347" s="4"/>
       <c r="H347" s="8"/>
-      <c r="I347" s="134"/>
+      <c r="I347" s="130"/>
       <c r="J347" s="4"/>
-      <c r="K347" s="90"/>
-[...1 lines deleted...]
-      <c r="M347" s="189"/>
+      <c r="K347" s="87"/>
+      <c r="L347" s="157"/>
+      <c r="M347" s="185"/>
       <c r="N347" s="38"/>
     </row>
     <row r="348" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A348" s="130" t="s">
+      <c r="A348" s="127" t="s">
         <v>41</v>
       </c>
-      <c r="B348" s="156" t="s">
+      <c r="B348" s="152" t="s">
         <v>38</v>
       </c>
-      <c r="C348" s="154">
+      <c r="C348" s="150">
         <v>10337</v>
       </c>
-      <c r="D348" s="4"/>
+      <c r="D348" s="190">
+        <v>14732</v>
+      </c>
       <c r="E348" s="4"/>
       <c r="F348" s="4"/>
       <c r="G348" s="4"/>
       <c r="H348" s="8"/>
-      <c r="I348" s="134"/>
+      <c r="I348" s="130"/>
       <c r="J348" s="4"/>
-      <c r="K348" s="90"/>
-[...1 lines deleted...]
-      <c r="M348" s="189"/>
+      <c r="K348" s="87"/>
+      <c r="L348" s="157"/>
+      <c r="M348" s="185"/>
       <c r="N348" s="38"/>
     </row>
     <row r="349" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A349" s="130" t="s">
+      <c r="A349" s="127" t="s">
         <v>42</v>
       </c>
-      <c r="B349" s="156">
+      <c r="B349" s="152">
         <v>39045</v>
       </c>
-      <c r="C349" s="89">
+      <c r="C349" s="86">
         <v>75500</v>
       </c>
-      <c r="D349" s="88"/>
+      <c r="D349" s="215">
+        <v>108178</v>
+      </c>
       <c r="E349" s="4"/>
-      <c r="F349" s="90"/>
-      <c r="G349" s="89"/>
+      <c r="F349" s="87"/>
+      <c r="G349" s="86"/>
       <c r="H349" s="8"/>
-      <c r="I349" s="134"/>
-[...3 lines deleted...]
-      <c r="M349" s="189"/>
+      <c r="I349" s="130"/>
+      <c r="J349" s="90"/>
+      <c r="K349" s="87"/>
+      <c r="L349" s="157"/>
+      <c r="M349" s="185"/>
       <c r="N349" s="38"/>
     </row>
     <row r="350" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A350" s="130" t="s">
+      <c r="A350" s="127" t="s">
         <v>68</v>
       </c>
-      <c r="B350" s="156" t="s">
+      <c r="B350" s="152" t="s">
         <v>38</v>
       </c>
-      <c r="C350" s="154">
+      <c r="C350" s="150">
         <v>13076</v>
       </c>
-      <c r="D350" s="4"/>
+      <c r="D350" s="190">
+        <v>18046</v>
+      </c>
       <c r="E350" s="4"/>
-      <c r="F350" s="90"/>
-      <c r="G350" s="89"/>
+      <c r="F350" s="87"/>
+      <c r="G350" s="86"/>
       <c r="H350" s="8"/>
-      <c r="I350" s="134"/>
-[...3 lines deleted...]
-      <c r="M350" s="189"/>
+      <c r="I350" s="130"/>
+      <c r="J350" s="90"/>
+      <c r="K350" s="87"/>
+      <c r="L350" s="157"/>
+      <c r="M350" s="185"/>
       <c r="N350" s="38"/>
     </row>
     <row r="351" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A351" s="130" t="s">
+      <c r="A351" s="127" t="s">
         <v>69</v>
       </c>
-      <c r="B351" s="156">
+      <c r="B351" s="152">
         <v>29557</v>
       </c>
-      <c r="C351" s="89">
+      <c r="C351" s="86">
         <v>65037</v>
       </c>
-      <c r="D351" s="88"/>
+      <c r="D351" s="215">
+        <v>99097</v>
+      </c>
       <c r="E351" s="4"/>
-      <c r="F351" s="90"/>
-      <c r="G351" s="89"/>
+      <c r="F351" s="87"/>
+      <c r="G351" s="86"/>
       <c r="H351" s="8"/>
-      <c r="I351" s="134"/>
-[...3 lines deleted...]
-      <c r="M351" s="189"/>
+      <c r="I351" s="130"/>
+      <c r="J351" s="90"/>
+      <c r="K351" s="87"/>
+      <c r="L351" s="157"/>
+      <c r="M351" s="185"/>
       <c r="N351" s="38"/>
     </row>
     <row r="352" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A352" s="130" t="s">
+      <c r="A352" s="127" t="s">
         <v>43</v>
       </c>
-      <c r="B352" s="156" t="s">
+      <c r="B352" s="152" t="s">
         <v>38</v>
       </c>
-      <c r="C352" s="154">
+      <c r="C352" s="150">
         <v>14791</v>
       </c>
-      <c r="D352" s="4"/>
+      <c r="D352" s="190">
+        <v>21530</v>
+      </c>
       <c r="E352" s="4"/>
       <c r="F352" s="4"/>
       <c r="G352" s="4"/>
       <c r="H352" s="8"/>
-      <c r="I352" s="134"/>
+      <c r="I352" s="130"/>
       <c r="J352" s="4"/>
-      <c r="K352" s="90"/>
-[...1 lines deleted...]
-      <c r="M352" s="189"/>
+      <c r="K352" s="87"/>
+      <c r="L352" s="157"/>
+      <c r="M352" s="185"/>
       <c r="N352" s="38"/>
     </row>
     <row r="353" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A353" s="130" t="s">
+      <c r="A353" s="127" t="s">
         <v>44</v>
       </c>
-      <c r="B353" s="156">
+      <c r="B353" s="152">
         <v>90220</v>
       </c>
-      <c r="C353" s="89">
+      <c r="C353" s="86">
         <v>164203</v>
       </c>
-      <c r="D353" s="88"/>
+      <c r="D353" s="215">
+        <v>243988</v>
+      </c>
       <c r="E353" s="4"/>
-      <c r="F353" s="90"/>
-      <c r="G353" s="89"/>
+      <c r="F353" s="87"/>
+      <c r="G353" s="86"/>
       <c r="H353" s="8"/>
-      <c r="I353" s="134"/>
-[...3 lines deleted...]
-      <c r="M353" s="189"/>
+      <c r="I353" s="130"/>
+      <c r="J353" s="90"/>
+      <c r="K353" s="87"/>
+      <c r="L353" s="157"/>
+      <c r="M353" s="185"/>
       <c r="N353" s="38"/>
     </row>
     <row r="354" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A354" s="130" t="s">
+      <c r="A354" s="127" t="s">
         <v>45</v>
       </c>
-      <c r="B354" s="156" t="s">
+      <c r="B354" s="152" t="s">
         <v>38</v>
       </c>
-      <c r="C354" s="154">
+      <c r="C354" s="150">
         <v>7751</v>
       </c>
-      <c r="D354" s="4"/>
+      <c r="D354" s="190">
+        <v>11417</v>
+      </c>
       <c r="E354" s="4"/>
       <c r="F354" s="4"/>
       <c r="G354" s="4"/>
       <c r="H354" s="8"/>
-      <c r="I354" s="134"/>
+      <c r="I354" s="130"/>
       <c r="J354" s="4"/>
-      <c r="K354" s="90"/>
-[...1 lines deleted...]
-      <c r="M354" s="189"/>
+      <c r="K354" s="87"/>
+      <c r="L354" s="157"/>
+      <c r="M354" s="185"/>
       <c r="N354" s="38"/>
     </row>
     <row r="355" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A355" s="130" t="s">
+      <c r="A355" s="127" t="s">
         <v>46</v>
       </c>
-      <c r="B355" s="156">
+      <c r="B355" s="152">
         <v>25180</v>
       </c>
-      <c r="C355" s="154">
+      <c r="C355" s="150">
         <v>47245</v>
       </c>
-      <c r="D355" s="4"/>
+      <c r="D355" s="190">
+        <v>70678</v>
+      </c>
       <c r="E355" s="4"/>
       <c r="F355" s="4"/>
       <c r="G355" s="4"/>
       <c r="H355" s="8"/>
-      <c r="I355" s="134"/>
+      <c r="I355" s="130"/>
       <c r="J355" s="4"/>
-      <c r="K355" s="90"/>
-[...1 lines deleted...]
-      <c r="M355" s="189"/>
+      <c r="K355" s="87"/>
+      <c r="L355" s="157"/>
+      <c r="M355" s="185"/>
       <c r="N355" s="38"/>
     </row>
     <row r="356" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A356" s="130" t="s">
+      <c r="A356" s="127" t="s">
         <v>70</v>
       </c>
-      <c r="B356" s="156">
+      <c r="B356" s="152">
         <v>90120</v>
       </c>
-      <c r="C356" s="89">
+      <c r="C356" s="86">
         <v>182291</v>
       </c>
-      <c r="D356" s="88"/>
+      <c r="D356" s="215">
+        <v>281020</v>
+      </c>
       <c r="E356" s="4"/>
-      <c r="F356" s="90"/>
-      <c r="G356" s="89"/>
+      <c r="F356" s="87"/>
+      <c r="G356" s="86"/>
       <c r="H356" s="8"/>
-      <c r="I356" s="134"/>
-[...3 lines deleted...]
-      <c r="M356" s="189"/>
+      <c r="I356" s="130"/>
+      <c r="J356" s="90"/>
+      <c r="K356" s="87"/>
+      <c r="L356" s="157"/>
+      <c r="M356" s="185"/>
       <c r="N356" s="38"/>
     </row>
     <row r="357" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A357" s="130"/>
-      <c r="B357" s="156"/>
+      <c r="A357" s="127"/>
+      <c r="B357" s="152"/>
       <c r="C357" s="5"/>
-      <c r="D357" s="4"/>
-      <c r="E357" s="134"/>
+      <c r="D357" s="190"/>
+      <c r="E357" s="130"/>
       <c r="F357" s="4"/>
       <c r="G357" s="5"/>
       <c r="H357" s="14"/>
-      <c r="I357" s="148"/>
-[...3 lines deleted...]
-      <c r="M357" s="189"/>
+      <c r="I357" s="144"/>
+      <c r="J357" s="76"/>
+      <c r="K357" s="76"/>
+      <c r="L357" s="181"/>
+      <c r="M357" s="185"/>
       <c r="N357" s="38"/>
     </row>
     <row r="358" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A358" s="102" t="s">
+      <c r="A358" s="99" t="s">
         <v>33</v>
       </c>
-      <c r="B358" s="156"/>
+      <c r="B358" s="152"/>
       <c r="C358" s="5"/>
-      <c r="D358" s="4"/>
-      <c r="E358" s="135"/>
+      <c r="D358" s="190"/>
+      <c r="E358" s="131"/>
       <c r="F358" s="4"/>
       <c r="G358" s="5"/>
       <c r="H358" s="14"/>
-      <c r="I358" s="135"/>
-[...3 lines deleted...]
-      <c r="M358" s="189"/>
+      <c r="I358" s="131"/>
+      <c r="J358" s="76"/>
+      <c r="K358" s="76"/>
+      <c r="L358" s="181"/>
+      <c r="M358" s="185"/>
       <c r="N358" s="38"/>
     </row>
     <row r="359" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A359" s="99" t="s">
+      <c r="A359" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B359" s="156">
+      <c r="B359" s="152">
         <v>59836</v>
       </c>
-      <c r="C359" s="89">
+      <c r="C359" s="86">
         <v>114805</v>
       </c>
-      <c r="D359" s="88"/>
+      <c r="D359" s="215">
+        <v>171047</v>
+      </c>
       <c r="E359" s="4"/>
-      <c r="F359" s="90"/>
-      <c r="G359" s="89"/>
+      <c r="F359" s="87"/>
+      <c r="G359" s="86"/>
       <c r="H359" s="8"/>
-      <c r="I359" s="134"/>
-[...3 lines deleted...]
-      <c r="M359" s="189"/>
+      <c r="I359" s="130"/>
+      <c r="J359" s="90"/>
+      <c r="K359" s="87"/>
+      <c r="L359" s="157"/>
+      <c r="M359" s="185"/>
       <c r="N359" s="38"/>
     </row>
     <row r="360" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A360" s="131" t="s">
+      <c r="A360" s="128" t="s">
         <v>66</v>
       </c>
-      <c r="B360" s="156">
+      <c r="B360" s="152">
         <v>59836</v>
       </c>
-      <c r="C360" s="89">
+      <c r="C360" s="86">
         <v>114805</v>
       </c>
-      <c r="D360" s="88"/>
+      <c r="D360" s="215">
+        <v>171047</v>
+      </c>
       <c r="E360" s="4"/>
-      <c r="F360" s="90"/>
-      <c r="G360" s="89"/>
+      <c r="F360" s="87"/>
+      <c r="G360" s="86"/>
       <c r="H360" s="8"/>
-      <c r="I360" s="134"/>
-[...3 lines deleted...]
-      <c r="M360" s="189"/>
+      <c r="I360" s="130"/>
+      <c r="J360" s="90"/>
+      <c r="K360" s="87"/>
+      <c r="L360" s="157"/>
+      <c r="M360" s="185"/>
       <c r="N360" s="38"/>
     </row>
     <row r="361" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A361" s="131"/>
-      <c r="B361" s="156"/>
+      <c r="A361" s="128"/>
+      <c r="B361" s="152"/>
       <c r="C361" s="5"/>
-      <c r="D361" s="4"/>
-      <c r="E361" s="134"/>
+      <c r="D361" s="190"/>
+      <c r="E361" s="130"/>
       <c r="F361" s="4"/>
       <c r="G361" s="5"/>
       <c r="H361" s="14"/>
-      <c r="I361" s="135"/>
+      <c r="I361" s="131"/>
       <c r="J361" s="11"/>
       <c r="K361" s="11"/>
-      <c r="L361" s="185"/>
-      <c r="M361" s="189"/>
+      <c r="L361" s="181"/>
+      <c r="M361" s="185"/>
       <c r="N361" s="38"/>
     </row>
     <row r="362" spans="1:14" s="39" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A362" s="102" t="s">
+      <c r="A362" s="99" t="s">
         <v>34</v>
       </c>
-      <c r="B362" s="156"/>
+      <c r="B362" s="152"/>
       <c r="C362" s="5"/>
-      <c r="D362" s="4"/>
-      <c r="E362" s="135"/>
+      <c r="D362" s="190"/>
+      <c r="E362" s="131"/>
       <c r="F362" s="4"/>
       <c r="G362" s="5"/>
       <c r="H362" s="14"/>
-      <c r="I362" s="135"/>
-[...3 lines deleted...]
-      <c r="M362" s="189"/>
+      <c r="I362" s="131"/>
+      <c r="J362" s="77"/>
+      <c r="K362" s="77"/>
+      <c r="L362" s="158"/>
+      <c r="M362" s="185"/>
       <c r="N362" s="38"/>
     </row>
-    <row r="363" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A363" s="99" t="s">
+    <row r="363" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A363" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B363" s="156">
+      <c r="B363" s="152">
         <v>4269732</v>
       </c>
-      <c r="C363" s="89">
+      <c r="C363" s="86">
         <v>8707796</v>
       </c>
-      <c r="D363" s="88"/>
+      <c r="D363" s="215">
+        <v>12841027</v>
+      </c>
       <c r="E363" s="4"/>
-      <c r="F363" s="90"/>
-      <c r="G363" s="89"/>
+      <c r="F363" s="87"/>
+      <c r="G363" s="86"/>
       <c r="H363" s="8"/>
-      <c r="I363" s="134"/>
-[...3 lines deleted...]
-      <c r="M363" s="189"/>
+      <c r="I363" s="130"/>
+      <c r="J363" s="90"/>
+      <c r="K363" s="87"/>
+      <c r="L363" s="157"/>
+      <c r="M363" s="185"/>
       <c r="N363" s="38"/>
     </row>
-    <row r="364" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A364" s="126" t="s">
+    <row r="364" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A364" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="B364" s="156">
+      <c r="B364" s="152">
         <v>3837779</v>
       </c>
-      <c r="C364" s="89">
+      <c r="C364" s="86">
         <v>7881605</v>
       </c>
-      <c r="D364" s="88"/>
+      <c r="D364" s="215">
+        <v>11649038</v>
+      </c>
       <c r="E364" s="4"/>
-      <c r="F364" s="90"/>
-      <c r="G364" s="89"/>
+      <c r="F364" s="87"/>
+      <c r="G364" s="86"/>
       <c r="H364" s="8"/>
-      <c r="I364" s="134"/>
-[...3 lines deleted...]
-      <c r="M364" s="189"/>
+      <c r="I364" s="130"/>
+      <c r="J364" s="90"/>
+      <c r="K364" s="87"/>
+      <c r="L364" s="157"/>
+      <c r="M364" s="185"/>
       <c r="N364" s="38"/>
     </row>
-    <row r="365" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A365" s="126" t="s">
+    <row r="365" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A365" s="123" t="s">
         <v>67</v>
       </c>
-      <c r="B365" s="156">
+      <c r="B365" s="152">
         <v>53992</v>
       </c>
-      <c r="C365" s="89">
+      <c r="C365" s="86">
         <v>84244</v>
       </c>
-      <c r="D365" s="88"/>
+      <c r="D365" s="215">
+        <v>114497</v>
+      </c>
       <c r="E365" s="4"/>
-      <c r="F365" s="90"/>
-      <c r="G365" s="89"/>
+      <c r="F365" s="87"/>
+      <c r="G365" s="86"/>
       <c r="H365" s="8"/>
-      <c r="I365" s="134"/>
-[...3 lines deleted...]
-      <c r="M365" s="189"/>
+      <c r="I365" s="130"/>
+      <c r="J365" s="90"/>
+      <c r="K365" s="87"/>
+      <c r="L365" s="157"/>
+      <c r="M365" s="185"/>
       <c r="N365" s="38"/>
     </row>
-    <row r="366" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A366" s="126" t="s">
+    <row r="366" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A366" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="B366" s="156">
+      <c r="B366" s="152">
         <v>24974</v>
       </c>
-      <c r="C366" s="89">
+      <c r="C366" s="86">
         <v>48188</v>
       </c>
-      <c r="D366" s="88"/>
+      <c r="D366" s="215">
+        <v>68875</v>
+      </c>
       <c r="E366" s="4"/>
-      <c r="F366" s="90"/>
-      <c r="G366" s="89"/>
+      <c r="F366" s="87"/>
+      <c r="G366" s="86"/>
       <c r="H366" s="8"/>
-      <c r="I366" s="134"/>
-[...3 lines deleted...]
-      <c r="M366" s="189"/>
+      <c r="I366" s="130"/>
+      <c r="J366" s="90"/>
+      <c r="K366" s="87"/>
+      <c r="L366" s="157"/>
+      <c r="M366" s="185"/>
       <c r="N366" s="38"/>
     </row>
-    <row r="367" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="367" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B367" s="156">
+      <c r="B367" s="152">
         <v>46975</v>
       </c>
-      <c r="C367" s="89">
+      <c r="C367" s="86">
         <v>86520</v>
       </c>
-      <c r="D367" s="88"/>
+      <c r="D367" s="215">
+        <v>122123</v>
+      </c>
       <c r="E367" s="4"/>
-      <c r="F367" s="90"/>
-      <c r="G367" s="89"/>
+      <c r="F367" s="87"/>
+      <c r="G367" s="86"/>
       <c r="H367" s="8"/>
-      <c r="I367" s="134"/>
-[...3 lines deleted...]
-      <c r="M367" s="189"/>
+      <c r="I367" s="130"/>
+      <c r="J367" s="90"/>
+      <c r="K367" s="87"/>
+      <c r="L367" s="157"/>
+      <c r="M367" s="185"/>
       <c r="N367" s="38"/>
     </row>
-    <row r="368" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A368" s="126" t="s">
+    <row r="368" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="123" t="s">
         <v>40</v>
       </c>
-      <c r="B368" s="156">
+      <c r="B368" s="152">
         <v>37054</v>
       </c>
-      <c r="C368" s="89">
+      <c r="C368" s="86">
         <v>71785</v>
       </c>
-      <c r="D368" s="88"/>
+      <c r="D368" s="215">
+        <v>105294</v>
+      </c>
       <c r="E368" s="4"/>
-      <c r="F368" s="90"/>
-      <c r="G368" s="89"/>
+      <c r="F368" s="87"/>
+      <c r="G368" s="86"/>
       <c r="H368" s="8"/>
-      <c r="I368" s="134"/>
-[...3 lines deleted...]
-      <c r="M368" s="189"/>
+      <c r="I368" s="130"/>
+      <c r="J368" s="90"/>
+      <c r="K368" s="87"/>
+      <c r="L368" s="157"/>
+      <c r="M368" s="185"/>
       <c r="N368" s="38"/>
     </row>
-    <row r="369" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A369" s="126" t="s">
+    <row r="369" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A369" s="123" t="s">
         <v>41</v>
       </c>
-      <c r="B369" s="156">
+      <c r="B369" s="152">
         <v>19835</v>
       </c>
-      <c r="C369" s="89">
+      <c r="C369" s="86">
         <v>39884</v>
       </c>
-      <c r="D369" s="88"/>
+      <c r="D369" s="215">
+        <v>58097</v>
+      </c>
       <c r="E369" s="4"/>
-      <c r="F369" s="90"/>
-      <c r="G369" s="89"/>
+      <c r="F369" s="87"/>
+      <c r="G369" s="86"/>
       <c r="H369" s="8"/>
-      <c r="I369" s="134"/>
-[...3 lines deleted...]
-      <c r="M369" s="189"/>
+      <c r="I369" s="130"/>
+      <c r="J369" s="90"/>
+      <c r="K369" s="87"/>
+      <c r="L369" s="157"/>
+      <c r="M369" s="185"/>
       <c r="N369" s="38"/>
     </row>
-    <row r="370" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A370" s="126" t="s">
+    <row r="370" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A370" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="B370" s="156">
+      <c r="B370" s="152">
         <v>55575</v>
       </c>
-      <c r="C370" s="89">
+      <c r="C370" s="86">
         <v>99172</v>
       </c>
-      <c r="D370" s="88"/>
+      <c r="D370" s="215">
+        <v>142769</v>
+      </c>
       <c r="E370" s="4"/>
-      <c r="F370" s="90"/>
-      <c r="G370" s="89"/>
+      <c r="F370" s="87"/>
+      <c r="G370" s="86"/>
       <c r="H370" s="8"/>
-      <c r="I370" s="134"/>
-[...3 lines deleted...]
-      <c r="M370" s="189"/>
+      <c r="I370" s="130"/>
+      <c r="J370" s="90"/>
+      <c r="K370" s="87"/>
+      <c r="L370" s="157"/>
+      <c r="M370" s="185"/>
       <c r="N370" s="38"/>
     </row>
-    <row r="371" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A371" s="126" t="s">
+    <row r="371" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A371" s="123" t="s">
         <v>68</v>
       </c>
-      <c r="B371" s="156">
+      <c r="B371" s="152">
         <v>16651</v>
       </c>
-      <c r="C371" s="89">
+      <c r="C371" s="86">
         <v>33253</v>
       </c>
-      <c r="D371" s="88"/>
+      <c r="D371" s="215">
+        <v>48995</v>
+      </c>
       <c r="E371" s="4"/>
-      <c r="F371" s="90"/>
-      <c r="G371" s="89"/>
+      <c r="F371" s="87"/>
+      <c r="G371" s="86"/>
       <c r="H371" s="8"/>
-      <c r="I371" s="134"/>
-[...3 lines deleted...]
-      <c r="M371" s="189"/>
+      <c r="I371" s="130"/>
+      <c r="J371" s="90"/>
+      <c r="K371" s="87"/>
+      <c r="L371" s="157"/>
+      <c r="M371" s="185"/>
       <c r="N371" s="38"/>
     </row>
-    <row r="372" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="126" t="s">
+    <row r="372" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="123" t="s">
         <v>69</v>
       </c>
-      <c r="B372" s="156">
+      <c r="B372" s="152">
         <v>20010</v>
       </c>
-      <c r="C372" s="89">
+      <c r="C372" s="86">
         <v>36818</v>
       </c>
-      <c r="D372" s="88"/>
+      <c r="D372" s="215">
+        <v>53627</v>
+      </c>
       <c r="E372" s="4"/>
-      <c r="F372" s="90"/>
-      <c r="G372" s="89"/>
+      <c r="F372" s="87"/>
+      <c r="G372" s="86"/>
       <c r="H372" s="8"/>
-      <c r="I372" s="134"/>
-[...3 lines deleted...]
-      <c r="M372" s="189"/>
+      <c r="I372" s="130"/>
+      <c r="J372" s="90"/>
+      <c r="K372" s="87"/>
+      <c r="L372" s="157"/>
+      <c r="M372" s="185"/>
       <c r="N372" s="38"/>
     </row>
-    <row r="373" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A373" s="126" t="s">
+    <row r="373" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A373" s="123" t="s">
         <v>43</v>
       </c>
-      <c r="B373" s="156">
+      <c r="B373" s="152">
         <v>31925</v>
       </c>
-      <c r="C373" s="89">
+      <c r="C373" s="86">
         <v>61049</v>
       </c>
-      <c r="D373" s="88"/>
+      <c r="D373" s="215">
+        <v>82178</v>
+      </c>
       <c r="E373" s="4"/>
-      <c r="F373" s="90"/>
-      <c r="G373" s="89"/>
+      <c r="F373" s="87"/>
+      <c r="G373" s="86"/>
       <c r="H373" s="8"/>
-      <c r="I373" s="134"/>
-[...3 lines deleted...]
-      <c r="M373" s="189"/>
+      <c r="I373" s="130"/>
+      <c r="J373" s="90"/>
+      <c r="K373" s="87"/>
+      <c r="L373" s="157"/>
+      <c r="M373" s="185"/>
       <c r="N373" s="38"/>
     </row>
-    <row r="374" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A374" s="126" t="s">
+    <row r="374" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A374" s="123" t="s">
         <v>44</v>
       </c>
-      <c r="B374" s="156">
+      <c r="B374" s="152">
         <v>73622</v>
       </c>
-      <c r="C374" s="89">
+      <c r="C374" s="86">
         <v>141751</v>
       </c>
-      <c r="D374" s="88"/>
+      <c r="D374" s="215">
+        <v>207426</v>
+      </c>
       <c r="E374" s="4"/>
-      <c r="F374" s="90"/>
-      <c r="G374" s="89"/>
+      <c r="F374" s="87"/>
+      <c r="G374" s="86"/>
       <c r="H374" s="8"/>
-      <c r="I374" s="134"/>
-[...3 lines deleted...]
-      <c r="M374" s="189"/>
+      <c r="I374" s="130"/>
+      <c r="J374" s="90"/>
+      <c r="K374" s="87"/>
+      <c r="L374" s="157"/>
+      <c r="M374" s="185"/>
       <c r="N374" s="38"/>
     </row>
-    <row r="375" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A375" s="126" t="s">
+    <row r="375" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="B375" s="156">
+      <c r="B375" s="152">
         <v>2777</v>
       </c>
-      <c r="C375" s="89">
+      <c r="C375" s="86">
         <v>17347</v>
       </c>
-      <c r="D375" s="88"/>
+      <c r="D375" s="215">
+        <v>31916</v>
+      </c>
       <c r="E375" s="4"/>
-      <c r="F375" s="90"/>
-      <c r="G375" s="89"/>
+      <c r="F375" s="87"/>
+      <c r="G375" s="86"/>
       <c r="H375" s="8"/>
-      <c r="I375" s="134"/>
-[...3 lines deleted...]
-      <c r="M375" s="189"/>
+      <c r="I375" s="130"/>
+      <c r="J375" s="90"/>
+      <c r="K375" s="87"/>
+      <c r="L375" s="157"/>
+      <c r="M375" s="185"/>
       <c r="N375" s="38"/>
     </row>
-    <row r="376" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A376" s="126" t="s">
+    <row r="376" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="123" t="s">
         <v>46</v>
       </c>
-      <c r="B376" s="156">
+      <c r="B376" s="152">
         <v>1597</v>
       </c>
-      <c r="C376" s="89">
+      <c r="C376" s="86">
         <v>3460</v>
       </c>
-      <c r="D376" s="88"/>
+      <c r="D376" s="215">
+        <v>5094</v>
+      </c>
       <c r="E376" s="4"/>
-      <c r="F376" s="90"/>
-      <c r="G376" s="89"/>
+      <c r="F376" s="87"/>
+      <c r="G376" s="86"/>
       <c r="H376" s="8"/>
-      <c r="I376" s="134"/>
-[...3 lines deleted...]
-      <c r="M376" s="189"/>
+      <c r="I376" s="130"/>
+      <c r="J376" s="90"/>
+      <c r="K376" s="87"/>
+      <c r="L376" s="157"/>
+      <c r="M376" s="185"/>
       <c r="N376" s="38"/>
     </row>
-    <row r="377" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A377" s="126" t="s">
+    <row r="377" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="B377" s="156">
+      <c r="B377" s="152">
         <v>46965</v>
       </c>
-      <c r="C377" s="89">
+      <c r="C377" s="86">
         <v>102719</v>
       </c>
-      <c r="D377" s="88"/>
+      <c r="D377" s="215">
+        <v>151099</v>
+      </c>
       <c r="E377" s="4"/>
-      <c r="F377" s="90"/>
-      <c r="G377" s="89"/>
+      <c r="F377" s="87"/>
+      <c r="G377" s="86"/>
       <c r="H377" s="8"/>
-      <c r="I377" s="134"/>
-[...3 lines deleted...]
-      <c r="M377" s="189"/>
+      <c r="I377" s="130"/>
+      <c r="J377" s="90"/>
+      <c r="K377" s="87"/>
+      <c r="L377" s="157"/>
+      <c r="M377" s="185"/>
       <c r="N377" s="38"/>
     </row>
-    <row r="378" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B378" s="156"/>
+    <row r="378" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="123"/>
+      <c r="B378" s="152"/>
       <c r="C378" s="5"/>
-      <c r="D378" s="4"/>
-      <c r="E378" s="134"/>
+      <c r="D378" s="190"/>
+      <c r="E378" s="130"/>
       <c r="F378" s="4"/>
       <c r="G378" s="5"/>
       <c r="H378" s="14"/>
-      <c r="I378" s="135"/>
-[...3 lines deleted...]
-      <c r="M378" s="189"/>
+      <c r="I378" s="131"/>
+      <c r="J378" s="78"/>
+      <c r="K378" s="78"/>
+      <c r="L378" s="182"/>
+      <c r="M378" s="185"/>
       <c r="N378" s="38"/>
     </row>
     <row r="379" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A379" s="102" t="s">
+      <c r="A379" s="99" t="s">
         <v>35</v>
       </c>
-      <c r="B379" s="156"/>
+      <c r="B379" s="152"/>
       <c r="C379" s="5"/>
-      <c r="D379" s="4"/>
-      <c r="E379" s="135"/>
+      <c r="D379" s="190"/>
+      <c r="E379" s="131"/>
       <c r="F379" s="4"/>
       <c r="G379" s="5"/>
       <c r="H379" s="14"/>
-      <c r="I379" s="135"/>
-[...3 lines deleted...]
-      <c r="M379" s="189"/>
+      <c r="I379" s="131"/>
+      <c r="J379" s="78"/>
+      <c r="K379" s="78"/>
+      <c r="L379" s="182"/>
+      <c r="M379" s="185"/>
       <c r="N379" s="38"/>
     </row>
-    <row r="380" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A380" s="99" t="s">
+    <row r="380" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="96" t="s">
         <v>24</v>
       </c>
-      <c r="B380" s="156">
+      <c r="B380" s="152">
         <v>1283440</v>
       </c>
-      <c r="C380" s="89">
+      <c r="C380" s="86">
         <v>2637707</v>
       </c>
-      <c r="D380" s="88"/>
+      <c r="D380" s="215">
+        <v>4005559</v>
+      </c>
       <c r="E380" s="4"/>
-      <c r="F380" s="90"/>
-      <c r="G380" s="89"/>
+      <c r="F380" s="87"/>
+      <c r="G380" s="86"/>
       <c r="H380" s="8"/>
-      <c r="I380" s="134"/>
-[...3 lines deleted...]
-      <c r="M380" s="189"/>
+      <c r="I380" s="130"/>
+      <c r="J380" s="90"/>
+      <c r="K380" s="87"/>
+      <c r="L380" s="157"/>
+      <c r="M380" s="185"/>
       <c r="N380" s="38"/>
     </row>
-    <row r="381" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A381" s="132" t="s">
+    <row r="381" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="129" t="s">
         <v>66</v>
       </c>
-      <c r="B381" s="156">
+      <c r="B381" s="152">
         <v>681513</v>
       </c>
-      <c r="C381" s="89">
+      <c r="C381" s="86">
         <v>1371568</v>
       </c>
-      <c r="D381" s="88"/>
+      <c r="D381" s="215">
+        <v>2049392</v>
+      </c>
       <c r="E381" s="4"/>
-      <c r="F381" s="90"/>
-      <c r="G381" s="89"/>
+      <c r="F381" s="87"/>
+      <c r="G381" s="86"/>
       <c r="H381" s="8"/>
-      <c r="I381" s="134"/>
-[...3 lines deleted...]
-      <c r="M381" s="189"/>
+      <c r="I381" s="130"/>
+      <c r="J381" s="90"/>
+      <c r="K381" s="87"/>
+      <c r="L381" s="157"/>
+      <c r="M381" s="185"/>
       <c r="N381" s="38"/>
     </row>
-    <row r="382" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A382" s="132" t="s">
+    <row r="382" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="129" t="s">
         <v>67</v>
       </c>
-      <c r="B382" s="156">
+      <c r="B382" s="152">
         <v>10247</v>
       </c>
-      <c r="C382" s="89">
+      <c r="C382" s="86">
         <v>25516</v>
       </c>
-      <c r="D382" s="88"/>
+      <c r="D382" s="215">
+        <v>40786</v>
+      </c>
       <c r="E382" s="4"/>
-      <c r="F382" s="90"/>
-      <c r="G382" s="89"/>
+      <c r="F382" s="87"/>
+      <c r="G382" s="86"/>
       <c r="H382" s="8"/>
-      <c r="I382" s="134"/>
-[...3 lines deleted...]
-      <c r="M382" s="189"/>
+      <c r="I382" s="130"/>
+      <c r="J382" s="90"/>
+      <c r="K382" s="87"/>
+      <c r="L382" s="157"/>
+      <c r="M382" s="185"/>
       <c r="N382" s="38"/>
     </row>
-    <row r="383" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A383" s="132" t="s">
+    <row r="383" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A383" s="129" t="s">
         <v>39</v>
       </c>
-      <c r="B383" s="156">
+      <c r="B383" s="152">
         <v>5317</v>
       </c>
-      <c r="C383" s="89">
+      <c r="C383" s="86">
         <v>11636</v>
       </c>
-      <c r="D383" s="88"/>
+      <c r="D383" s="215">
+        <v>17955</v>
+      </c>
       <c r="E383" s="4"/>
-      <c r="F383" s="90"/>
-      <c r="G383" s="89"/>
+      <c r="F383" s="87"/>
+      <c r="G383" s="86"/>
       <c r="H383" s="8"/>
-      <c r="I383" s="134"/>
-[...3 lines deleted...]
-      <c r="M383" s="189"/>
+      <c r="I383" s="130"/>
+      <c r="J383" s="90"/>
+      <c r="K383" s="87"/>
+      <c r="L383" s="157"/>
+      <c r="M383" s="185"/>
       <c r="N383" s="38"/>
     </row>
-    <row r="384" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="384" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B384" s="156">
+      <c r="B384" s="152">
         <v>6477</v>
       </c>
-      <c r="C384" s="89">
+      <c r="C384" s="86">
         <v>13656</v>
       </c>
-      <c r="D384" s="88"/>
+      <c r="D384" s="215">
+        <v>20835</v>
+      </c>
       <c r="E384" s="4"/>
-      <c r="F384" s="90"/>
-      <c r="G384" s="89"/>
+      <c r="F384" s="87"/>
+      <c r="G384" s="86"/>
       <c r="H384" s="8"/>
-      <c r="I384" s="134"/>
-[...3 lines deleted...]
-      <c r="M384" s="189"/>
+      <c r="I384" s="130"/>
+      <c r="J384" s="90"/>
+      <c r="K384" s="87"/>
+      <c r="L384" s="157"/>
+      <c r="M384" s="185"/>
       <c r="N384" s="38"/>
     </row>
-    <row r="385" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A385" s="132" t="s">
+    <row r="385" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A385" s="129" t="s">
         <v>40</v>
       </c>
-      <c r="B385" s="156">
+      <c r="B385" s="152">
         <v>78134</v>
       </c>
-      <c r="C385" s="89">
+      <c r="C385" s="86">
         <v>171885</v>
       </c>
-      <c r="D385" s="88"/>
+      <c r="D385" s="215">
+        <v>270123</v>
+      </c>
       <c r="E385" s="4"/>
-      <c r="F385" s="90"/>
-      <c r="G385" s="89"/>
+      <c r="F385" s="87"/>
+      <c r="G385" s="86"/>
       <c r="H385" s="8"/>
-      <c r="I385" s="134"/>
-[...3 lines deleted...]
-      <c r="M385" s="189"/>
+      <c r="I385" s="130"/>
+      <c r="J385" s="90"/>
+      <c r="K385" s="87"/>
+      <c r="L385" s="157"/>
+      <c r="M385" s="185"/>
       <c r="N385" s="38"/>
     </row>
-    <row r="386" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A386" s="132" t="s">
+    <row r="386" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A386" s="129" t="s">
         <v>41</v>
       </c>
-      <c r="B386" s="156">
+      <c r="B386" s="152">
         <v>10800</v>
       </c>
-      <c r="C386" s="89">
+      <c r="C386" s="86">
         <v>24018</v>
       </c>
-      <c r="D386" s="88"/>
+      <c r="D386" s="215">
+        <v>37236</v>
+      </c>
       <c r="E386" s="4"/>
-      <c r="F386" s="90"/>
-      <c r="G386" s="89"/>
+      <c r="F386" s="87"/>
+      <c r="G386" s="86"/>
       <c r="H386" s="8"/>
-      <c r="I386" s="134"/>
-[...3 lines deleted...]
-      <c r="M386" s="189"/>
+      <c r="I386" s="130"/>
+      <c r="J386" s="90"/>
+      <c r="K386" s="87"/>
+      <c r="L386" s="157"/>
+      <c r="M386" s="185"/>
       <c r="N386" s="38"/>
     </row>
-    <row r="387" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A387" s="132" t="s">
+    <row r="387" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A387" s="129" t="s">
         <v>42</v>
       </c>
-      <c r="B387" s="156">
+      <c r="B387" s="152">
         <v>244916</v>
       </c>
-      <c r="C387" s="89">
+      <c r="C387" s="86">
         <v>491386</v>
       </c>
-      <c r="D387" s="88"/>
+      <c r="D387" s="215">
+        <v>750799</v>
+      </c>
       <c r="E387" s="4"/>
-      <c r="F387" s="90"/>
-      <c r="G387" s="89"/>
+      <c r="F387" s="87"/>
+      <c r="G387" s="86"/>
       <c r="H387" s="8"/>
-      <c r="I387" s="134"/>
-[...3 lines deleted...]
-      <c r="M387" s="189"/>
+      <c r="I387" s="130"/>
+      <c r="J387" s="90"/>
+      <c r="K387" s="87"/>
+      <c r="L387" s="157"/>
+      <c r="M387" s="185"/>
       <c r="N387" s="38"/>
     </row>
-    <row r="388" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A388" s="132" t="s">
+    <row r="388" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A388" s="129" t="s">
         <v>68</v>
       </c>
-      <c r="B388" s="156">
+      <c r="B388" s="152">
         <v>6724</v>
       </c>
-      <c r="C388" s="89">
+      <c r="C388" s="86">
         <v>15963</v>
       </c>
-      <c r="D388" s="88"/>
+      <c r="D388" s="215">
+        <v>25201</v>
+      </c>
       <c r="E388" s="4"/>
-      <c r="F388" s="90"/>
-      <c r="G388" s="89"/>
+      <c r="F388" s="87"/>
+      <c r="G388" s="86"/>
       <c r="H388" s="8"/>
-      <c r="I388" s="134"/>
-[...3 lines deleted...]
-      <c r="M388" s="189"/>
+      <c r="I388" s="130"/>
+      <c r="J388" s="90"/>
+      <c r="K388" s="87"/>
+      <c r="L388" s="157"/>
+      <c r="M388" s="185"/>
       <c r="N388" s="38"/>
     </row>
-    <row r="389" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A389" s="132" t="s">
+    <row r="389" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A389" s="129" t="s">
         <v>69</v>
       </c>
-      <c r="B389" s="156">
+      <c r="B389" s="152">
         <v>194005</v>
       </c>
-      <c r="C389" s="89">
+      <c r="C389" s="86">
         <v>410527</v>
       </c>
-      <c r="D389" s="88"/>
+      <c r="D389" s="215">
+        <v>635435</v>
+      </c>
       <c r="E389" s="4"/>
-      <c r="F389" s="90"/>
-      <c r="G389" s="89"/>
+      <c r="F389" s="87"/>
+      <c r="G389" s="86"/>
       <c r="H389" s="8"/>
-      <c r="I389" s="134"/>
-[...3 lines deleted...]
-      <c r="M389" s="189"/>
+      <c r="I389" s="130"/>
+      <c r="J389" s="90"/>
+      <c r="K389" s="87"/>
+      <c r="L389" s="157"/>
+      <c r="M389" s="185"/>
       <c r="N389" s="38"/>
     </row>
-    <row r="390" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A390" s="132" t="s">
+    <row r="390" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A390" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="B390" s="156">
+      <c r="B390" s="152">
         <v>6657</v>
       </c>
-      <c r="C390" s="89">
+      <c r="C390" s="86">
         <v>17013</v>
       </c>
-      <c r="D390" s="88"/>
+      <c r="D390" s="215">
+        <v>27368</v>
+      </c>
       <c r="E390" s="4"/>
-      <c r="F390" s="90"/>
-      <c r="G390" s="89"/>
+      <c r="F390" s="87"/>
+      <c r="G390" s="86"/>
       <c r="H390" s="8"/>
-      <c r="I390" s="134"/>
-[...3 lines deleted...]
-      <c r="M390" s="189"/>
+      <c r="I390" s="130"/>
+      <c r="J390" s="90"/>
+      <c r="K390" s="87"/>
+      <c r="L390" s="157"/>
+      <c r="M390" s="185"/>
       <c r="N390" s="38"/>
     </row>
-    <row r="391" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A391" s="132" t="s">
+    <row r="391" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="129" t="s">
         <v>44</v>
       </c>
-      <c r="B391" s="156">
+      <c r="B391" s="152">
         <v>12568</v>
       </c>
-      <c r="C391" s="89">
+      <c r="C391" s="86">
         <v>27572</v>
       </c>
-      <c r="D391" s="88"/>
+      <c r="D391" s="215">
+        <v>42575</v>
+      </c>
       <c r="E391" s="4"/>
-      <c r="F391" s="90"/>
-      <c r="G391" s="89"/>
+      <c r="F391" s="87"/>
+      <c r="G391" s="86"/>
       <c r="H391" s="8"/>
-      <c r="I391" s="134"/>
-[...3 lines deleted...]
-      <c r="M391" s="189"/>
+      <c r="I391" s="130"/>
+      <c r="J391" s="90"/>
+      <c r="K391" s="87"/>
+      <c r="L391" s="157"/>
+      <c r="M391" s="185"/>
       <c r="N391" s="38"/>
     </row>
-    <row r="392" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A392" s="132" t="s">
+    <row r="392" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A392" s="129" t="s">
         <v>45</v>
       </c>
-      <c r="B392" s="156">
+      <c r="B392" s="152">
         <v>3316</v>
       </c>
-      <c r="C392" s="89">
+      <c r="C392" s="86">
         <v>5698</v>
       </c>
-      <c r="D392" s="88"/>
+      <c r="D392" s="215">
+        <v>8080</v>
+      </c>
       <c r="E392" s="4"/>
-      <c r="F392" s="90"/>
-      <c r="G392" s="89"/>
+      <c r="F392" s="87"/>
+      <c r="G392" s="86"/>
       <c r="H392" s="8"/>
-      <c r="I392" s="134"/>
-[...3 lines deleted...]
-      <c r="M392" s="189"/>
+      <c r="I392" s="130"/>
+      <c r="J392" s="90"/>
+      <c r="K392" s="87"/>
+      <c r="L392" s="157"/>
+      <c r="M392" s="185"/>
       <c r="N392" s="38"/>
     </row>
-    <row r="393" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A393" s="132" t="s">
+    <row r="393" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A393" s="129" t="s">
         <v>46</v>
       </c>
-      <c r="B393" s="156">
+      <c r="B393" s="152">
         <v>1514</v>
       </c>
-      <c r="C393" s="89">
+      <c r="C393" s="86">
         <v>4032</v>
       </c>
-      <c r="D393" s="88"/>
+      <c r="D393" s="215">
+        <v>6550</v>
+      </c>
       <c r="E393" s="4"/>
-      <c r="F393" s="90"/>
-      <c r="G393" s="89"/>
+      <c r="F393" s="87"/>
+      <c r="G393" s="86"/>
       <c r="H393" s="8"/>
-      <c r="I393" s="134"/>
-[...3 lines deleted...]
-      <c r="M393" s="189"/>
+      <c r="I393" s="130"/>
+      <c r="J393" s="90"/>
+      <c r="K393" s="87"/>
+      <c r="L393" s="157"/>
+      <c r="M393" s="185"/>
       <c r="N393" s="38"/>
     </row>
-    <row r="394" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A394" s="132" t="s">
+    <row r="394" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A394" s="129" t="s">
         <v>70</v>
       </c>
-      <c r="B394" s="156">
+      <c r="B394" s="152">
         <v>21253</v>
       </c>
-      <c r="C394" s="89">
+      <c r="C394" s="86">
         <v>47240</v>
       </c>
-      <c r="D394" s="88"/>
+      <c r="D394" s="215">
+        <v>73227</v>
+      </c>
       <c r="E394" s="4"/>
-      <c r="F394" s="90"/>
-      <c r="G394" s="89"/>
+      <c r="F394" s="87"/>
+      <c r="G394" s="86"/>
       <c r="H394" s="8"/>
-      <c r="I394" s="134"/>
-[...3 lines deleted...]
-      <c r="M394" s="189"/>
+      <c r="I394" s="130"/>
+      <c r="J394" s="90"/>
+      <c r="K394" s="87"/>
+      <c r="L394" s="157"/>
+      <c r="M394" s="185"/>
       <c r="N394" s="38"/>
     </row>
     <row r="395" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A395" s="81"/>
-[...9 lines deleted...]
-      <c r="K395" s="83"/>
+      <c r="A395" s="79"/>
+      <c r="B395" s="80"/>
+      <c r="C395" s="80"/>
+      <c r="D395" s="80"/>
+      <c r="E395" s="80"/>
+      <c r="F395" s="81"/>
+      <c r="G395" s="81"/>
+      <c r="H395" s="81"/>
+      <c r="I395" s="82"/>
+      <c r="J395" s="81"/>
+      <c r="K395" s="81"/>
       <c r="N395" s="38"/>
     </row>
     <row r="396" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A396" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B396" s="20"/>
-      <c r="C396" s="85"/>
-[...9 lines deleted...]
-      <c r="M396" s="97"/>
+      <c r="C396" s="83"/>
+      <c r="D396" s="83"/>
+      <c r="E396" s="94"/>
+      <c r="F396" s="83"/>
+      <c r="G396" s="94"/>
+      <c r="H396" s="94"/>
+      <c r="I396" s="94"/>
+      <c r="J396" s="94"/>
+      <c r="K396" s="94"/>
+      <c r="L396" s="94"/>
+      <c r="M396" s="94"/>
     </row>
     <row r="397" spans="1:14" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A397" s="193" t="s">
+      <c r="A397" s="189" t="s">
         <v>49</v>
       </c>
-      <c r="B397" s="193"/>
-[...10 lines deleted...]
-      <c r="M397" s="193"/>
+      <c r="B397" s="189"/>
+      <c r="C397" s="189"/>
+      <c r="D397" s="189"/>
+      <c r="E397" s="189"/>
+      <c r="F397" s="189"/>
+      <c r="G397" s="189"/>
+      <c r="H397" s="189"/>
+      <c r="I397" s="189"/>
+      <c r="J397" s="189"/>
+      <c r="K397" s="189"/>
+      <c r="L397" s="189"/>
+      <c r="M397" s="189"/>
     </row>
     <row r="398" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A398" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B398" s="20"/>
-      <c r="C398" s="85"/>
-[...1 lines deleted...]
-      <c r="E398" s="85"/>
+      <c r="C398" s="83"/>
+      <c r="D398" s="83"/>
+      <c r="E398" s="83"/>
       <c r="F398" s="20"/>
-      <c r="G398" s="86"/>
+      <c r="G398" s="84"/>
       <c r="H398" s="20"/>
-      <c r="I398" s="85"/>
-[...3 lines deleted...]
-      <c r="M398" s="85"/>
+      <c r="I398" s="83"/>
+      <c r="J398" s="83"/>
+      <c r="K398" s="83"/>
+      <c r="L398" s="83"/>
+      <c r="M398" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A397:M397"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>