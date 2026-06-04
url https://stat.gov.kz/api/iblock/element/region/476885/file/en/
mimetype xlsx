--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -44,51 +44,51 @@
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="72">
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Manufacturing industry</t>
   </si>
   <si>
     <t>Extraction of other minerals</t>
   </si>
   <si>
     <t>Provision of services in the mining industry</t>
   </si>
   <si>
     <t>Food production</t>
   </si>
   <si>
     <t>Textile production</t>
   </si>
   <si>
     <t>Manufacture of wearing apparel</t>
   </si>
   <si>
     <t>Manufacture of leather and related products</t>
   </si>
   <si>
@@ -1198,51 +1198,51 @@
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="217">
+  <cellXfs count="214">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1317,53 +1317,50 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="65" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="67" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1565,60 +1562,51 @@
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
@@ -1721,62 +1709,50 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="46" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="49" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="51" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="10" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="68" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="65" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="117" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
@@ -1810,50 +1786,65 @@
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="56" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="64" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="195">
     <cellStyle name="20% - Акцент1" xfId="86" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="90" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="94" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="98" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="102" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="106" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="87" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="91" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="95" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="99" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="103" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="107" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="88" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="92" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="96" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="100" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="104" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="108" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="85" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="89" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="93" builtinId="37" customBuiltin="1"/>
@@ -2385,9123 +2376,9767 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N398"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.5703125" style="85" customWidth="1"/>
+    <col min="1" max="1" width="24.5703125" style="84" customWidth="1"/>
     <col min="2" max="2" width="12" style="22" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" style="22" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="22" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="22" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="22" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="22" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="23" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="23" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="24" customWidth="1"/>
     <col min="12" max="13" width="11.28515625" style="23" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="25"/>
     <col min="15" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="186" t="s">
+      <c r="A1" s="209" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="186"/>
-[...10 lines deleted...]
-      <c r="M1" s="186"/>
+      <c r="B1" s="209"/>
+      <c r="C1" s="209"/>
+      <c r="D1" s="209"/>
+      <c r="E1" s="209"/>
+      <c r="F1" s="209"/>
+      <c r="G1" s="209"/>
+      <c r="H1" s="209"/>
+      <c r="I1" s="209"/>
+      <c r="J1" s="209"/>
+      <c r="K1" s="209"/>
+      <c r="L1" s="209"/>
+      <c r="M1" s="209"/>
     </row>
     <row r="2" spans="1:14" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="145"/>
-[...11 lines deleted...]
-      <c r="M2" s="188"/>
+      <c r="A2" s="141"/>
+      <c r="B2" s="210"/>
+      <c r="C2" s="210"/>
+      <c r="D2" s="210"/>
+      <c r="E2" s="210"/>
+      <c r="F2" s="210"/>
+      <c r="G2" s="210"/>
+      <c r="H2" s="210"/>
+      <c r="I2" s="210"/>
+      <c r="J2" s="210"/>
+      <c r="K2" s="210"/>
+      <c r="L2" s="210"/>
+      <c r="M2" s="211"/>
       <c r="N2" s="27"/>
     </row>
     <row r="3" spans="1:14" s="31" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="29"/>
       <c r="B3" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>55</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>56</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>57</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>58</v>
       </c>
       <c r="J3" s="16" t="s">
         <v>59</v>
       </c>
       <c r="K3" s="17" t="s">
         <v>60</v>
       </c>
       <c r="L3" s="15" t="s">
         <v>61</v>
       </c>
       <c r="M3" s="18" t="s">
         <v>62</v>
       </c>
       <c r="N3" s="30"/>
     </row>
     <row r="4" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="95" t="s">
+      <c r="A4" s="94" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="32"/>
       <c r="C4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D4" s="33"/>
       <c r="E4" s="34"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="35"/>
       <c r="L4" s="36"/>
       <c r="M4" s="37"/>
       <c r="N4" s="38"/>
     </row>
     <row r="5" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A5" s="96" t="s">
+      <c r="A5" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="152">
+      <c r="B5" s="148">
         <v>66355792</v>
       </c>
-      <c r="C5" s="86">
+      <c r="C5" s="85">
         <v>162737161</v>
       </c>
-      <c r="D5" s="215">
+      <c r="D5" s="207">
         <v>249506892</v>
       </c>
-      <c r="E5" s="4"/>
-[...1 lines deleted...]
-      <c r="G5" s="86"/>
+      <c r="E5" s="213">
+        <v>326991668</v>
+      </c>
+      <c r="F5" s="86"/>
+      <c r="G5" s="85"/>
       <c r="H5" s="8"/>
-      <c r="I5" s="130"/>
-[...3 lines deleted...]
-      <c r="M5" s="185"/>
+      <c r="I5" s="129"/>
+      <c r="J5" s="86"/>
+      <c r="K5" s="86"/>
+      <c r="L5" s="153"/>
+      <c r="M5" s="181"/>
       <c r="N5" s="38"/>
     </row>
     <row r="6" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A6" s="97" t="s">
+      <c r="A6" s="96" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="152">
+      <c r="B6" s="148">
         <v>48237936</v>
       </c>
-      <c r="C6" s="86">
+      <c r="C6" s="85">
         <v>123225941</v>
       </c>
-      <c r="D6" s="215">
+      <c r="D6" s="207">
         <v>186496101</v>
       </c>
-      <c r="E6" s="4"/>
-[...1 lines deleted...]
-      <c r="G6" s="86"/>
+      <c r="E6" s="213">
+        <v>241060074</v>
+      </c>
+      <c r="F6" s="86"/>
+      <c r="G6" s="85"/>
       <c r="H6" s="8"/>
-      <c r="I6" s="130"/>
-[...3 lines deleted...]
-      <c r="M6" s="185"/>
+      <c r="I6" s="129"/>
+      <c r="J6" s="86"/>
+      <c r="K6" s="86"/>
+      <c r="L6" s="153"/>
+      <c r="M6" s="181"/>
       <c r="N6" s="38"/>
     </row>
     <row r="7" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="138" t="s">
+      <c r="A7" s="134" t="s">
         <v>63</v>
       </c>
-      <c r="B7" s="152">
+      <c r="B7" s="148">
         <v>396830</v>
       </c>
-      <c r="C7" s="86">
+      <c r="C7" s="85">
         <v>963256</v>
       </c>
-      <c r="D7" s="215">
+      <c r="D7" s="207">
         <v>1535665</v>
       </c>
-      <c r="E7" s="4"/>
-[...1 lines deleted...]
-      <c r="G7" s="86"/>
+      <c r="E7" s="213">
+        <v>2107966</v>
+      </c>
+      <c r="F7" s="86"/>
+      <c r="G7" s="85"/>
       <c r="H7" s="8"/>
-      <c r="I7" s="130"/>
-[...3 lines deleted...]
-      <c r="M7" s="185"/>
+      <c r="I7" s="129"/>
+      <c r="J7" s="86"/>
+      <c r="K7" s="86"/>
+      <c r="L7" s="153"/>
+      <c r="M7" s="181"/>
       <c r="N7" s="38"/>
     </row>
     <row r="8" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="97" t="s">
+      <c r="A8" s="96" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="152">
+      <c r="B8" s="148">
         <v>184647</v>
       </c>
-      <c r="C8" s="86">
+      <c r="C8" s="85">
         <v>421032</v>
       </c>
-      <c r="D8" s="215">
+      <c r="D8" s="207">
         <v>656824</v>
       </c>
-      <c r="E8" s="4"/>
-[...1 lines deleted...]
-      <c r="G8" s="86"/>
+      <c r="E8" s="213">
+        <v>872658</v>
+      </c>
+      <c r="F8" s="86"/>
+      <c r="G8" s="85"/>
       <c r="H8" s="8"/>
-      <c r="I8" s="130"/>
-[...3 lines deleted...]
-      <c r="M8" s="185"/>
+      <c r="I8" s="129"/>
+      <c r="J8" s="86"/>
+      <c r="K8" s="86"/>
+      <c r="L8" s="153"/>
+      <c r="M8" s="181"/>
       <c r="N8" s="38"/>
     </row>
     <row r="9" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="98" t="s">
+      <c r="A9" s="97" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="152">
+      <c r="B9" s="148">
         <v>550936</v>
       </c>
-      <c r="C9" s="86">
+      <c r="C9" s="85">
         <v>1128256</v>
       </c>
-      <c r="D9" s="215">
+      <c r="D9" s="207">
         <v>1699765</v>
       </c>
-      <c r="E9" s="4"/>
-[...1 lines deleted...]
-      <c r="G9" s="86"/>
+      <c r="E9" s="213">
+        <v>2243175</v>
+      </c>
+      <c r="F9" s="86"/>
+      <c r="G9" s="85"/>
       <c r="H9" s="8"/>
-      <c r="I9" s="130"/>
-[...3 lines deleted...]
-      <c r="M9" s="185"/>
+      <c r="I9" s="129"/>
+      <c r="J9" s="86"/>
+      <c r="K9" s="86"/>
+      <c r="L9" s="153"/>
+      <c r="M9" s="181"/>
       <c r="N9" s="38"/>
     </row>
     <row r="10" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="97" t="s">
+      <c r="A10" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="152">
+      <c r="B10" s="148">
         <v>471642</v>
       </c>
-      <c r="C10" s="86">
+      <c r="C10" s="85">
         <v>1323965</v>
       </c>
-      <c r="D10" s="215">
+      <c r="D10" s="207">
         <v>2180987</v>
       </c>
-      <c r="E10" s="4"/>
-[...1 lines deleted...]
-      <c r="G10" s="86"/>
+      <c r="E10" s="213">
+        <v>3050399</v>
+      </c>
+      <c r="F10" s="86"/>
+      <c r="G10" s="85"/>
       <c r="H10" s="8"/>
-      <c r="I10" s="130"/>
-[...3 lines deleted...]
-      <c r="M10" s="185"/>
+      <c r="I10" s="129"/>
+      <c r="J10" s="86"/>
+      <c r="K10" s="86"/>
+      <c r="L10" s="153"/>
+      <c r="M10" s="181"/>
       <c r="N10" s="38"/>
     </row>
     <row r="11" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="97" t="s">
+      <c r="A11" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="152">
+      <c r="B11" s="148">
         <v>160618</v>
       </c>
-      <c r="C11" s="86">
+      <c r="C11" s="85">
         <v>395355</v>
       </c>
-      <c r="D11" s="215">
+      <c r="D11" s="207">
         <v>627322</v>
       </c>
-      <c r="E11" s="4"/>
-[...1 lines deleted...]
-      <c r="G11" s="86"/>
+      <c r="E11" s="213">
+        <v>849453</v>
+      </c>
+      <c r="F11" s="86"/>
+      <c r="G11" s="85"/>
       <c r="H11" s="8"/>
-      <c r="I11" s="130"/>
-[...3 lines deleted...]
-      <c r="M11" s="185"/>
+      <c r="I11" s="129"/>
+      <c r="J11" s="86"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="153"/>
+      <c r="M11" s="181"/>
       <c r="N11" s="38"/>
     </row>
     <row r="12" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="152">
+      <c r="B12" s="148">
         <v>2940190</v>
       </c>
-      <c r="C12" s="86">
+      <c r="C12" s="85">
         <v>6821090</v>
       </c>
-      <c r="D12" s="215">
+      <c r="D12" s="207">
         <v>10314344</v>
       </c>
-      <c r="E12" s="4"/>
-[...1 lines deleted...]
-      <c r="G12" s="86"/>
+      <c r="E12" s="213">
+        <v>13839242</v>
+      </c>
+      <c r="F12" s="86"/>
+      <c r="G12" s="85"/>
       <c r="H12" s="8"/>
-      <c r="I12" s="130"/>
-[...3 lines deleted...]
-      <c r="M12" s="185"/>
+      <c r="I12" s="129"/>
+      <c r="J12" s="86"/>
+      <c r="K12" s="86"/>
+      <c r="L12" s="153"/>
+      <c r="M12" s="181"/>
       <c r="N12" s="38"/>
     </row>
     <row r="13" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="138" t="s">
+      <c r="A13" s="134" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="152">
+      <c r="B13" s="148">
         <v>60802</v>
       </c>
-      <c r="C13" s="86">
+      <c r="C13" s="85">
         <v>133992</v>
       </c>
-      <c r="D13" s="215">
+      <c r="D13" s="207">
         <v>472278</v>
       </c>
-      <c r="E13" s="4"/>
-[...1 lines deleted...]
-      <c r="G13" s="86"/>
+      <c r="E13" s="213">
+        <v>817471</v>
+      </c>
+      <c r="F13" s="86"/>
+      <c r="G13" s="85"/>
       <c r="H13" s="8"/>
-      <c r="I13" s="130"/>
-[...3 lines deleted...]
-      <c r="M13" s="185"/>
+      <c r="I13" s="129"/>
+      <c r="J13" s="86"/>
+      <c r="K13" s="86"/>
+      <c r="L13" s="153"/>
+      <c r="M13" s="181"/>
       <c r="N13" s="38"/>
     </row>
     <row r="14" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="97" t="s">
+      <c r="A14" s="96" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="152">
+      <c r="B14" s="148">
         <v>338769</v>
       </c>
-      <c r="C14" s="86">
+      <c r="C14" s="85">
         <v>668578</v>
       </c>
-      <c r="D14" s="215">
+      <c r="D14" s="207">
         <v>1065354</v>
       </c>
-      <c r="E14" s="4"/>
-[...1 lines deleted...]
-      <c r="G14" s="86"/>
+      <c r="E14" s="213">
+        <v>1490510</v>
+      </c>
+      <c r="F14" s="86"/>
+      <c r="G14" s="85"/>
       <c r="H14" s="8"/>
-      <c r="I14" s="130"/>
-[...3 lines deleted...]
-      <c r="M14" s="185"/>
+      <c r="I14" s="129"/>
+      <c r="J14" s="86"/>
+      <c r="K14" s="86"/>
+      <c r="L14" s="153"/>
+      <c r="M14" s="181"/>
       <c r="N14" s="38"/>
     </row>
     <row r="15" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="97" t="s">
+      <c r="A15" s="96" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="152">
+      <c r="B15" s="148">
         <v>1027215</v>
       </c>
-      <c r="C15" s="86">
+      <c r="C15" s="85">
         <v>2145434</v>
       </c>
-      <c r="D15" s="215">
+      <c r="D15" s="207">
         <v>3381230</v>
       </c>
-      <c r="E15" s="4"/>
-[...1 lines deleted...]
-      <c r="G15" s="86"/>
+      <c r="E15" s="213">
+        <v>4715825</v>
+      </c>
+      <c r="F15" s="86"/>
+      <c r="G15" s="85"/>
       <c r="H15" s="8"/>
-      <c r="I15" s="130"/>
-[...3 lines deleted...]
-      <c r="M15" s="185"/>
+      <c r="I15" s="129"/>
+      <c r="J15" s="86"/>
+      <c r="K15" s="86"/>
+      <c r="L15" s="153"/>
+      <c r="M15" s="181"/>
       <c r="N15" s="38"/>
     </row>
     <row r="16" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="97" t="s">
+      <c r="A16" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="B16" s="152">
+      <c r="B16" s="148">
         <v>5921949</v>
       </c>
-      <c r="C16" s="86">
+      <c r="C16" s="85">
         <v>11285124</v>
       </c>
-      <c r="D16" s="215">
+      <c r="D16" s="207">
         <v>18498939</v>
       </c>
-      <c r="E16" s="4"/>
-[...1 lines deleted...]
-      <c r="G16" s="86"/>
+      <c r="E16" s="213">
+        <v>25997411</v>
+      </c>
+      <c r="F16" s="86"/>
+      <c r="G16" s="85"/>
       <c r="H16" s="8"/>
-      <c r="I16" s="130"/>
-[...3 lines deleted...]
-      <c r="M16" s="185"/>
+      <c r="I16" s="129"/>
+      <c r="J16" s="86"/>
+      <c r="K16" s="86"/>
+      <c r="L16" s="153"/>
+      <c r="M16" s="181"/>
       <c r="N16" s="38"/>
     </row>
     <row r="17" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="97" t="s">
+      <c r="A17" s="96" t="s">
         <v>45</v>
       </c>
-      <c r="B17" s="152">
+      <c r="B17" s="148">
         <v>339967</v>
       </c>
-      <c r="C17" s="86">
+      <c r="C17" s="85">
         <v>958117</v>
       </c>
-      <c r="D17" s="215">
+      <c r="D17" s="207">
         <v>1576073</v>
       </c>
-      <c r="E17" s="4"/>
-[...1 lines deleted...]
-      <c r="G17" s="86"/>
+      <c r="E17" s="213">
+        <v>2193425</v>
+      </c>
+      <c r="F17" s="86"/>
+      <c r="G17" s="85"/>
       <c r="H17" s="8"/>
-      <c r="I17" s="130"/>
-[...3 lines deleted...]
-      <c r="M17" s="185"/>
+      <c r="I17" s="129"/>
+      <c r="J17" s="86"/>
+      <c r="K17" s="86"/>
+      <c r="L17" s="153"/>
+      <c r="M17" s="181"/>
       <c r="N17" s="38"/>
     </row>
     <row r="18" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="97" t="s">
+      <c r="A18" s="96" t="s">
         <v>46</v>
       </c>
-      <c r="B18" s="152">
+      <c r="B18" s="148">
         <v>388466</v>
       </c>
-      <c r="C18" s="86">
+      <c r="C18" s="85">
         <v>771885</v>
       </c>
-      <c r="D18" s="215">
+      <c r="D18" s="207">
         <v>1091761</v>
       </c>
-      <c r="E18" s="4"/>
-[...1 lines deleted...]
-      <c r="G18" s="86"/>
+      <c r="E18" s="213">
+        <v>1186421</v>
+      </c>
+      <c r="F18" s="86"/>
+      <c r="G18" s="85"/>
       <c r="H18" s="8"/>
-      <c r="I18" s="130"/>
-[...3 lines deleted...]
-      <c r="M18" s="185"/>
+      <c r="I18" s="129"/>
+      <c r="J18" s="86"/>
+      <c r="K18" s="86"/>
+      <c r="L18" s="153"/>
+      <c r="M18" s="181"/>
       <c r="N18" s="38"/>
     </row>
     <row r="19" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="97" t="s">
+      <c r="A19" s="96" t="s">
         <v>70</v>
       </c>
-      <c r="B19" s="152">
+      <c r="B19" s="148">
         <v>4477024</v>
       </c>
-      <c r="C19" s="86">
+      <c r="C19" s="85">
         <v>10758445</v>
       </c>
-      <c r="D19" s="215">
+      <c r="D19" s="207">
         <v>17276586</v>
       </c>
-      <c r="E19" s="4"/>
-[...1 lines deleted...]
-      <c r="G19" s="86"/>
+      <c r="E19" s="213">
+        <v>22617143</v>
+      </c>
+      <c r="F19" s="86"/>
+      <c r="G19" s="85"/>
       <c r="H19" s="8"/>
-      <c r="I19" s="130"/>
-[...3 lines deleted...]
-      <c r="M19" s="185"/>
+      <c r="I19" s="129"/>
+      <c r="J19" s="86"/>
+      <c r="K19" s="86"/>
+      <c r="L19" s="153"/>
+      <c r="M19" s="181"/>
       <c r="N19" s="38"/>
     </row>
     <row r="20" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="97"/>
-      <c r="B20" s="152"/>
+      <c r="A20" s="96"/>
+      <c r="B20" s="148"/>
       <c r="C20" s="5"/>
-      <c r="D20" s="193"/>
-      <c r="E20" s="131"/>
+      <c r="D20" s="185"/>
+      <c r="E20" s="213"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="10"/>
-      <c r="I20" s="131"/>
+      <c r="I20" s="130"/>
       <c r="J20" s="11"/>
-      <c r="K20" s="88"/>
-[...1 lines deleted...]
-      <c r="M20" s="184"/>
+      <c r="K20" s="87"/>
+      <c r="L20" s="154"/>
+      <c r="M20" s="180"/>
       <c r="N20" s="38"/>
     </row>
     <row r="21" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="99" t="s">
+      <c r="A21" s="98" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="152"/>
+      <c r="B21" s="148"/>
       <c r="C21" s="5"/>
-      <c r="D21" s="192"/>
-      <c r="E21" s="131"/>
+      <c r="D21" s="184"/>
+      <c r="E21" s="213"/>
       <c r="F21" s="5"/>
       <c r="G21" s="3"/>
       <c r="H21" s="10"/>
-      <c r="I21" s="131"/>
+      <c r="I21" s="130"/>
       <c r="J21" s="11"/>
-      <c r="K21" s="88"/>
-[...1 lines deleted...]
-      <c r="M21" s="185"/>
+      <c r="K21" s="87"/>
+      <c r="L21" s="154"/>
+      <c r="M21" s="181"/>
       <c r="N21" s="38"/>
     </row>
     <row r="22" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="96" t="s">
+      <c r="A22" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="152">
+      <c r="B22" s="148">
         <v>481466</v>
       </c>
-      <c r="C22" s="86">
+      <c r="C22" s="85">
         <v>1153425</v>
       </c>
-      <c r="D22" s="215">
+      <c r="D22" s="207">
         <v>1828520</v>
       </c>
-      <c r="E22" s="4"/>
-[...1 lines deleted...]
-      <c r="G22" s="86"/>
+      <c r="E22" s="213">
+        <v>2503645</v>
+      </c>
+      <c r="F22" s="86"/>
+      <c r="G22" s="85"/>
       <c r="H22" s="8"/>
-      <c r="I22" s="130"/>
-[...3 lines deleted...]
-      <c r="M22" s="185"/>
+      <c r="I22" s="129"/>
+      <c r="J22" s="86"/>
+      <c r="K22" s="86"/>
+      <c r="L22" s="153"/>
+      <c r="M22" s="181"/>
       <c r="N22" s="38"/>
     </row>
     <row r="23" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="100" t="s">
+      <c r="A23" s="99" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="152">
+      <c r="B23" s="148">
         <v>36</v>
       </c>
-      <c r="C23" s="86">
+      <c r="C23" s="85">
         <v>1702</v>
       </c>
-      <c r="D23" s="215">
+      <c r="D23" s="207">
         <v>3369</v>
       </c>
-      <c r="E23" s="4"/>
-[...1 lines deleted...]
-      <c r="G23" s="86"/>
+      <c r="E23" s="213">
+        <v>5036</v>
+      </c>
+      <c r="F23" s="86"/>
+      <c r="G23" s="85"/>
       <c r="H23" s="8"/>
-      <c r="I23" s="130"/>
-[...3 lines deleted...]
-      <c r="M23" s="185"/>
+      <c r="I23" s="129"/>
+      <c r="J23" s="86"/>
+      <c r="K23" s="86"/>
+      <c r="L23" s="153"/>
+      <c r="M23" s="181"/>
       <c r="N23" s="38"/>
     </row>
     <row r="24" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="100" t="s">
+      <c r="A24" s="99" t="s">
         <v>67</v>
       </c>
-      <c r="B24" s="152">
+      <c r="B24" s="148">
         <v>73831</v>
       </c>
-      <c r="C24" s="86">
+      <c r="C24" s="85">
         <v>146719</v>
       </c>
-      <c r="D24" s="215">
+      <c r="D24" s="207">
         <v>219607</v>
       </c>
-      <c r="E24" s="4"/>
-[...1 lines deleted...]
-      <c r="G24" s="86"/>
+      <c r="E24" s="213">
+        <v>292495</v>
+      </c>
+      <c r="F24" s="86"/>
+      <c r="G24" s="85"/>
       <c r="H24" s="8"/>
-      <c r="I24" s="130"/>
-[...3 lines deleted...]
-      <c r="M24" s="185"/>
+      <c r="I24" s="129"/>
+      <c r="J24" s="86"/>
+      <c r="K24" s="86"/>
+      <c r="L24" s="153"/>
+      <c r="M24" s="181"/>
       <c r="N24" s="38"/>
     </row>
     <row r="25" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="100" t="s">
+      <c r="A25" s="99" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="152">
+      <c r="B25" s="148">
         <v>118584</v>
       </c>
-      <c r="C25" s="86">
+      <c r="C25" s="85">
         <v>271297</v>
       </c>
-      <c r="D25" s="215">
+      <c r="D25" s="207">
         <v>424009</v>
       </c>
-      <c r="E25" s="4"/>
-[...1 lines deleted...]
-      <c r="G25" s="86"/>
+      <c r="E25" s="213">
+        <v>576722</v>
+      </c>
+      <c r="F25" s="86"/>
+      <c r="G25" s="85"/>
       <c r="H25" s="8"/>
-      <c r="I25" s="130"/>
-[...3 lines deleted...]
-      <c r="M25" s="185"/>
+      <c r="I25" s="129"/>
+      <c r="J25" s="86"/>
+      <c r="K25" s="86"/>
+      <c r="L25" s="153"/>
+      <c r="M25" s="181"/>
       <c r="N25" s="38"/>
     </row>
     <row r="26" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="100" t="s">
+      <c r="A26" s="99" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="152">
+      <c r="B26" s="148">
         <v>152741</v>
       </c>
-      <c r="C26" s="86">
+      <c r="C26" s="85">
         <v>464272</v>
       </c>
-      <c r="D26" s="215">
+      <c r="D26" s="207">
         <v>778941</v>
       </c>
-      <c r="E26" s="4"/>
-[...1 lines deleted...]
-      <c r="G26" s="86"/>
+      <c r="E26" s="213">
+        <v>1093639</v>
+      </c>
+      <c r="F26" s="86"/>
+      <c r="G26" s="85"/>
       <c r="H26" s="8"/>
-      <c r="I26" s="130"/>
-[...3 lines deleted...]
-      <c r="M26" s="185"/>
+      <c r="I26" s="129"/>
+      <c r="J26" s="86"/>
+      <c r="K26" s="86"/>
+      <c r="L26" s="153"/>
+      <c r="M26" s="181"/>
       <c r="N26" s="38"/>
     </row>
     <row r="27" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="97" t="s">
+      <c r="A27" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="152" t="s">
-[...10 lines deleted...]
-      <c r="G27" s="86"/>
+      <c r="B27" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" s="213" t="s">
+        <v>37</v>
+      </c>
+      <c r="F27" s="86"/>
+      <c r="G27" s="85"/>
       <c r="H27" s="8"/>
-      <c r="I27" s="130"/>
-[...3 lines deleted...]
-      <c r="M27" s="185"/>
+      <c r="I27" s="129"/>
+      <c r="J27" s="86"/>
+      <c r="K27" s="86"/>
+      <c r="L27" s="153"/>
+      <c r="M27" s="181"/>
       <c r="N27" s="38"/>
     </row>
     <row r="28" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="100" t="s">
+      <c r="A28" s="99" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="152">
+      <c r="B28" s="148">
         <v>3750</v>
       </c>
-      <c r="C28" s="86">
+      <c r="C28" s="85">
         <v>15237</v>
       </c>
-      <c r="D28" s="215">
+      <c r="D28" s="207">
         <v>26723</v>
       </c>
-      <c r="E28" s="4"/>
-[...1 lines deleted...]
-      <c r="G28" s="86"/>
+      <c r="E28" s="213">
+        <v>38210</v>
+      </c>
+      <c r="F28" s="86"/>
+      <c r="G28" s="85"/>
       <c r="H28" s="8"/>
-      <c r="I28" s="130"/>
-[...3 lines deleted...]
-      <c r="M28" s="185"/>
+      <c r="I28" s="129"/>
+      <c r="J28" s="86"/>
+      <c r="K28" s="86"/>
+      <c r="L28" s="153"/>
+      <c r="M28" s="181"/>
       <c r="N28" s="38"/>
     </row>
     <row r="29" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="100" t="s">
+      <c r="A29" s="99" t="s">
         <v>69</v>
       </c>
-      <c r="B29" s="152" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="86">
+      <c r="B29" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="85">
         <v>12662</v>
       </c>
-      <c r="D29" s="215">
+      <c r="D29" s="207">
         <v>25324</v>
       </c>
-      <c r="E29" s="4"/>
-[...1 lines deleted...]
-      <c r="G29" s="86"/>
+      <c r="E29" s="213">
+        <v>37986</v>
+      </c>
+      <c r="F29" s="86"/>
+      <c r="G29" s="85"/>
       <c r="H29" s="8"/>
-      <c r="I29" s="130"/>
-[...3 lines deleted...]
-      <c r="M29" s="185"/>
+      <c r="I29" s="129"/>
+      <c r="J29" s="86"/>
+      <c r="K29" s="86"/>
+      <c r="L29" s="153"/>
+      <c r="M29" s="181"/>
       <c r="N29" s="38"/>
     </row>
     <row r="30" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="100" t="s">
+      <c r="A30" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="B30" s="152">
+      <c r="B30" s="148">
         <v>93741</v>
       </c>
-      <c r="C30" s="86">
+      <c r="C30" s="85">
         <v>176304</v>
       </c>
-      <c r="D30" s="215">
+      <c r="D30" s="207">
         <v>258867</v>
       </c>
-      <c r="E30" s="4"/>
-[...1 lines deleted...]
-      <c r="G30" s="86"/>
+      <c r="E30" s="213">
+        <v>341429</v>
+      </c>
+      <c r="F30" s="86"/>
+      <c r="G30" s="85"/>
       <c r="H30" s="8"/>
-      <c r="I30" s="130"/>
-[...3 lines deleted...]
-      <c r="M30" s="185"/>
+      <c r="I30" s="129"/>
+      <c r="J30" s="86"/>
+      <c r="K30" s="86"/>
+      <c r="L30" s="153"/>
+      <c r="M30" s="181"/>
       <c r="N30" s="38"/>
     </row>
     <row r="31" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="100" t="s">
+      <c r="A31" s="99" t="s">
         <v>46</v>
       </c>
-      <c r="B31" s="152">
+      <c r="B31" s="148">
         <v>22485</v>
       </c>
-      <c r="C31" s="86">
+      <c r="C31" s="85">
         <v>27326</v>
       </c>
-      <c r="D31" s="215">
+      <c r="D31" s="207">
         <v>32168</v>
       </c>
-      <c r="E31" s="4"/>
-[...1 lines deleted...]
-      <c r="G31" s="86"/>
+      <c r="E31" s="213">
+        <v>37010</v>
+      </c>
+      <c r="F31" s="86"/>
+      <c r="G31" s="85"/>
       <c r="H31" s="8"/>
-      <c r="I31" s="130"/>
-[...3 lines deleted...]
-      <c r="M31" s="185"/>
+      <c r="I31" s="129"/>
+      <c r="J31" s="86"/>
+      <c r="K31" s="86"/>
+      <c r="L31" s="153"/>
+      <c r="M31" s="181"/>
       <c r="N31" s="38"/>
     </row>
     <row r="32" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="100" t="s">
+      <c r="A32" s="99" t="s">
         <v>70</v>
       </c>
-      <c r="B32" s="152">
+      <c r="B32" s="148">
         <v>16299</v>
       </c>
-      <c r="C32" s="86">
+      <c r="C32" s="85">
         <v>37905</v>
       </c>
-      <c r="D32" s="215">
+      <c r="D32" s="207">
         <v>59512</v>
       </c>
-      <c r="E32" s="4"/>
-[...1 lines deleted...]
-      <c r="G32" s="86"/>
+      <c r="E32" s="213">
+        <v>81119</v>
+      </c>
+      <c r="F32" s="86"/>
+      <c r="G32" s="85"/>
       <c r="H32" s="8"/>
-      <c r="I32" s="130"/>
-[...3 lines deleted...]
-      <c r="M32" s="185"/>
+      <c r="I32" s="129"/>
+      <c r="J32" s="86"/>
+      <c r="K32" s="86"/>
+      <c r="L32" s="153"/>
+      <c r="M32" s="181"/>
       <c r="N32" s="38"/>
     </row>
     <row r="33" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="100"/>
-      <c r="B33" s="152"/>
+      <c r="A33" s="99"/>
+      <c r="B33" s="148"/>
       <c r="C33" s="5"/>
-      <c r="D33" s="192"/>
-      <c r="E33" s="131"/>
+      <c r="D33" s="184"/>
+      <c r="E33" s="213"/>
       <c r="F33" s="5"/>
       <c r="G33" s="3"/>
       <c r="H33" s="10"/>
-      <c r="I33" s="131"/>
+      <c r="I33" s="130"/>
       <c r="J33" s="11"/>
-      <c r="K33" s="88"/>
-[...1 lines deleted...]
-      <c r="M33" s="185"/>
+      <c r="K33" s="87"/>
+      <c r="L33" s="154"/>
+      <c r="M33" s="181"/>
       <c r="N33" s="38"/>
     </row>
     <row r="34" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="99" t="s">
+      <c r="A34" s="98" t="s">
         <v>19</v>
       </c>
-      <c r="B34" s="152" t="s">
-[...4 lines deleted...]
-      <c r="E34" s="1"/>
+      <c r="B34" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="147"/>
+      <c r="D34" s="183"/>
+      <c r="E34" s="213"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="10"/>
-      <c r="I34" s="131"/>
+      <c r="I34" s="130"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
-      <c r="L34" s="151"/>
-      <c r="M34" s="185"/>
+      <c r="L34" s="147"/>
+      <c r="M34" s="181"/>
       <c r="N34" s="38"/>
     </row>
     <row r="35" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="96" t="s">
+      <c r="A35" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E35" s="1"/>
+      <c r="B35" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E35" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="8"/>
       <c r="I35" s="40"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
-      <c r="L35" s="151"/>
-[...1 lines deleted...]
-      <c r="N35" s="91"/>
+      <c r="L35" s="147"/>
+      <c r="M35" s="181"/>
+      <c r="N35" s="90"/>
     </row>
     <row r="36" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="101" t="s">
+      <c r="A36" s="100" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E36" s="1"/>
+      <c r="B36" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E36" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="3"/>
-      <c r="I36" s="133"/>
+      <c r="I36" s="131"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
-      <c r="L36" s="151"/>
-[...1 lines deleted...]
-      <c r="N36" s="91"/>
+      <c r="L36" s="147"/>
+      <c r="M36" s="181"/>
+      <c r="N36" s="90"/>
     </row>
     <row r="37" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="101" t="s">
+      <c r="A37" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="B37" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E37" s="1"/>
+      <c r="B37" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C37" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E37" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="8"/>
       <c r="I37" s="40"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
-      <c r="L37" s="151"/>
-[...1 lines deleted...]
-      <c r="N37" s="91"/>
+      <c r="L37" s="147"/>
+      <c r="M37" s="181"/>
+      <c r="N37" s="90"/>
     </row>
     <row r="38" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="100" t="s">
+      <c r="A38" s="99" t="s">
         <v>46</v>
       </c>
-      <c r="B38" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E38" s="1"/>
+      <c r="B38" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E38" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="3"/>
-      <c r="I38" s="133"/>
+      <c r="I38" s="131"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
-      <c r="L38" s="151"/>
-[...1 lines deleted...]
-      <c r="N38" s="91"/>
+      <c r="L38" s="147"/>
+      <c r="M38" s="181"/>
+      <c r="N38" s="90"/>
     </row>
     <row r="39" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="100"/>
-      <c r="B39" s="152"/>
+      <c r="A39" s="99"/>
+      <c r="B39" s="148"/>
       <c r="C39" s="5"/>
-      <c r="D39" s="192"/>
-      <c r="E39" s="131"/>
+      <c r="D39" s="184"/>
+      <c r="E39" s="213"/>
       <c r="F39" s="5"/>
       <c r="G39" s="3"/>
       <c r="H39" s="10"/>
-      <c r="I39" s="131"/>
+      <c r="I39" s="130"/>
       <c r="J39" s="11"/>
       <c r="K39" s="11"/>
-      <c r="L39" s="158"/>
-[...1 lines deleted...]
-      <c r="N39" s="91"/>
+      <c r="L39" s="154"/>
+      <c r="M39" s="181"/>
+      <c r="N39" s="90"/>
     </row>
     <row r="40" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="99" t="s">
+      <c r="A40" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="B40" s="152"/>
+      <c r="B40" s="148"/>
       <c r="C40" s="5"/>
-      <c r="D40" s="195"/>
-      <c r="E40" s="131"/>
+      <c r="D40" s="187"/>
+      <c r="E40" s="213"/>
       <c r="F40" s="5"/>
       <c r="G40" s="3"/>
       <c r="H40" s="10"/>
-      <c r="I40" s="131"/>
+      <c r="I40" s="130"/>
       <c r="J40" s="11"/>
       <c r="K40" s="11"/>
-      <c r="L40" s="158"/>
-[...1 lines deleted...]
-      <c r="N40" s="92"/>
+      <c r="L40" s="154"/>
+      <c r="M40" s="181"/>
+      <c r="N40" s="91"/>
     </row>
     <row r="41" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="96" t="s">
+      <c r="A41" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B41" s="152">
+      <c r="B41" s="148">
         <v>393492</v>
       </c>
-      <c r="C41" s="86">
+      <c r="C41" s="85">
         <v>971516</v>
       </c>
-      <c r="D41" s="215">
+      <c r="D41" s="207">
         <v>1552676</v>
       </c>
-      <c r="E41" s="4"/>
-[...1 lines deleted...]
-      <c r="G41" s="86"/>
+      <c r="E41" s="213">
+        <v>2133866</v>
+      </c>
+      <c r="F41" s="86"/>
+      <c r="G41" s="85"/>
       <c r="H41" s="8"/>
-      <c r="I41" s="140"/>
-[...4 lines deleted...]
-      <c r="N41" s="92"/>
+      <c r="I41" s="136"/>
+      <c r="J41" s="86"/>
+      <c r="K41" s="86"/>
+      <c r="L41" s="153"/>
+      <c r="M41" s="181"/>
+      <c r="N41" s="91"/>
     </row>
     <row r="42" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="102" t="s">
+      <c r="A42" s="101" t="s">
         <v>66</v>
       </c>
-      <c r="B42" s="152">
+      <c r="B42" s="148">
         <v>36</v>
       </c>
-      <c r="C42" s="86">
+      <c r="C42" s="85">
         <v>1702</v>
       </c>
-      <c r="D42" s="215">
+      <c r="D42" s="207">
         <v>3369</v>
       </c>
-      <c r="E42" s="4"/>
-[...1 lines deleted...]
-      <c r="G42" s="86"/>
+      <c r="E42" s="213">
+        <v>5036</v>
+      </c>
+      <c r="F42" s="86"/>
+      <c r="G42" s="85"/>
       <c r="H42" s="8"/>
-      <c r="I42" s="140"/>
-[...4 lines deleted...]
-      <c r="N42" s="92"/>
+      <c r="I42" s="136"/>
+      <c r="J42" s="86"/>
+      <c r="K42" s="86"/>
+      <c r="L42" s="153"/>
+      <c r="M42" s="181"/>
+      <c r="N42" s="91"/>
     </row>
     <row r="43" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="102" t="s">
+      <c r="A43" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="B43" s="152">
+      <c r="B43" s="148">
         <v>73831</v>
       </c>
-      <c r="C43" s="86">
+      <c r="C43" s="85">
         <v>127865</v>
       </c>
-      <c r="D43" s="215">
+      <c r="D43" s="207">
         <v>181898</v>
       </c>
-      <c r="E43" s="4"/>
-[...1 lines deleted...]
-      <c r="G43" s="86"/>
+      <c r="E43" s="213">
+        <v>235932</v>
+      </c>
+      <c r="F43" s="86"/>
+      <c r="G43" s="85"/>
       <c r="H43" s="8"/>
-      <c r="I43" s="140"/>
-[...4 lines deleted...]
-      <c r="N43" s="92"/>
+      <c r="I43" s="136"/>
+      <c r="J43" s="86"/>
+      <c r="K43" s="86"/>
+      <c r="L43" s="153"/>
+      <c r="M43" s="181"/>
+      <c r="N43" s="91"/>
     </row>
     <row r="44" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="102" t="s">
+      <c r="A44" s="101" t="s">
         <v>39</v>
       </c>
-      <c r="B44" s="152">
+      <c r="B44" s="148">
         <v>100894</v>
       </c>
-      <c r="C44" s="86">
+      <c r="C44" s="85">
         <v>252450</v>
       </c>
-      <c r="D44" s="215">
+      <c r="D44" s="207">
         <v>404007</v>
       </c>
-      <c r="E44" s="4"/>
-[...1 lines deleted...]
-      <c r="G44" s="86"/>
+      <c r="E44" s="213">
+        <v>555564</v>
+      </c>
+      <c r="F44" s="86"/>
+      <c r="G44" s="85"/>
       <c r="H44" s="8"/>
-      <c r="I44" s="140"/>
-[...4 lines deleted...]
-      <c r="N44" s="92"/>
+      <c r="I44" s="136"/>
+      <c r="J44" s="86"/>
+      <c r="K44" s="86"/>
+      <c r="L44" s="153"/>
+      <c r="M44" s="181"/>
+      <c r="N44" s="91"/>
     </row>
     <row r="45" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="102" t="s">
+      <c r="A45" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="B45" s="152">
+      <c r="B45" s="148">
         <v>87734</v>
       </c>
-      <c r="C45" s="86">
+      <c r="C45" s="85">
         <v>334277</v>
       </c>
-      <c r="D45" s="215">
+      <c r="D45" s="207">
         <v>583956</v>
       </c>
-      <c r="E45" s="4"/>
-[...1 lines deleted...]
-      <c r="G45" s="86"/>
+      <c r="E45" s="213">
+        <v>833666</v>
+      </c>
+      <c r="F45" s="86"/>
+      <c r="G45" s="85"/>
       <c r="H45" s="8"/>
-      <c r="I45" s="140"/>
-[...4 lines deleted...]
-      <c r="N45" s="92"/>
+      <c r="I45" s="136"/>
+      <c r="J45" s="86"/>
+      <c r="K45" s="86"/>
+      <c r="L45" s="153"/>
+      <c r="M45" s="181"/>
+      <c r="N45" s="91"/>
     </row>
     <row r="46" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="102" t="s">
+      <c r="A46" s="101" t="s">
         <v>42</v>
       </c>
-      <c r="B46" s="152">
+      <c r="B46" s="148">
         <v>3750</v>
       </c>
-      <c r="C46" s="86">
+      <c r="C46" s="85">
         <v>15237</v>
       </c>
-      <c r="D46" s="215">
+      <c r="D46" s="207">
         <v>26723</v>
       </c>
-      <c r="E46" s="4"/>
-[...1 lines deleted...]
-      <c r="G46" s="86"/>
+      <c r="E46" s="213">
+        <v>38210</v>
+      </c>
+      <c r="F46" s="86"/>
+      <c r="G46" s="85"/>
       <c r="H46" s="8"/>
-      <c r="I46" s="140"/>
-[...3 lines deleted...]
-      <c r="M46" s="185"/>
+      <c r="I46" s="136"/>
+      <c r="J46" s="86"/>
+      <c r="K46" s="86"/>
+      <c r="L46" s="153"/>
+      <c r="M46" s="181"/>
       <c r="N46" s="38"/>
     </row>
     <row r="47" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="102" t="s">
+      <c r="A47" s="101" t="s">
         <v>69</v>
       </c>
-      <c r="B47" s="152" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="86">
+      <c r="B47" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C47" s="85">
         <v>12662</v>
       </c>
-      <c r="D47" s="215">
+      <c r="D47" s="207">
         <v>25324</v>
       </c>
-      <c r="E47" s="4"/>
-[...1 lines deleted...]
-      <c r="G47" s="86"/>
+      <c r="E47" s="213">
+        <v>37986</v>
+      </c>
+      <c r="F47" s="86"/>
+      <c r="G47" s="85"/>
       <c r="H47" s="8"/>
-      <c r="I47" s="140"/>
-[...3 lines deleted...]
-      <c r="M47" s="185"/>
+      <c r="I47" s="136"/>
+      <c r="J47" s="86"/>
+      <c r="K47" s="86"/>
+      <c r="L47" s="153"/>
+      <c r="M47" s="181"/>
       <c r="N47" s="38"/>
     </row>
     <row r="48" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="102" t="s">
+      <c r="A48" s="101" t="s">
         <v>44</v>
       </c>
-      <c r="B48" s="152">
+      <c r="B48" s="148">
         <v>88465</v>
       </c>
-      <c r="C48" s="86">
+      <c r="C48" s="85">
         <v>162091</v>
       </c>
-      <c r="D48" s="215">
+      <c r="D48" s="207">
         <v>235718</v>
       </c>
-      <c r="E48" s="4"/>
-[...1 lines deleted...]
-      <c r="G48" s="86"/>
+      <c r="E48" s="213">
+        <v>309345</v>
+      </c>
+      <c r="F48" s="86"/>
+      <c r="G48" s="85"/>
       <c r="H48" s="8"/>
-      <c r="I48" s="140"/>
-[...3 lines deleted...]
-      <c r="M48" s="185"/>
+      <c r="I48" s="136"/>
+      <c r="J48" s="86"/>
+      <c r="K48" s="86"/>
+      <c r="L48" s="153"/>
+      <c r="M48" s="181"/>
       <c r="N48" s="38"/>
     </row>
     <row r="49" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="102" t="s">
+      <c r="A49" s="101" t="s">
         <v>46</v>
       </c>
-      <c r="B49" s="152">
+      <c r="B49" s="148">
         <v>22485</v>
       </c>
-      <c r="C49" s="86">
+      <c r="C49" s="85">
         <v>27326</v>
       </c>
-      <c r="D49" s="215">
+      <c r="D49" s="207">
         <v>32168</v>
       </c>
-      <c r="E49" s="4"/>
-[...1 lines deleted...]
-      <c r="G49" s="86"/>
+      <c r="E49" s="213">
+        <v>37010</v>
+      </c>
+      <c r="F49" s="86"/>
+      <c r="G49" s="85"/>
       <c r="H49" s="8"/>
-      <c r="I49" s="140"/>
-[...3 lines deleted...]
-      <c r="M49" s="185"/>
+      <c r="I49" s="136"/>
+      <c r="J49" s="86"/>
+      <c r="K49" s="86"/>
+      <c r="L49" s="153"/>
+      <c r="M49" s="181"/>
       <c r="N49" s="38"/>
     </row>
     <row r="50" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="102" t="s">
+      <c r="A50" s="101" t="s">
         <v>70</v>
       </c>
-      <c r="B50" s="152">
+      <c r="B50" s="148">
         <v>16299</v>
       </c>
-      <c r="C50" s="86">
+      <c r="C50" s="85">
         <v>37905</v>
       </c>
-      <c r="D50" s="215">
+      <c r="D50" s="207">
         <v>59512</v>
       </c>
-      <c r="E50" s="4"/>
-[...1 lines deleted...]
-      <c r="G50" s="86"/>
+      <c r="E50" s="213">
+        <v>81119</v>
+      </c>
+      <c r="F50" s="86"/>
+      <c r="G50" s="85"/>
       <c r="H50" s="8"/>
-      <c r="I50" s="140"/>
-[...3 lines deleted...]
-      <c r="M50" s="185"/>
+      <c r="I50" s="136"/>
+      <c r="J50" s="86"/>
+      <c r="K50" s="86"/>
+      <c r="L50" s="153"/>
+      <c r="M50" s="181"/>
       <c r="N50" s="38"/>
     </row>
     <row r="51" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="102"/>
-      <c r="B51" s="152"/>
+      <c r="A51" s="101"/>
+      <c r="B51" s="148"/>
       <c r="C51" s="5"/>
-      <c r="D51" s="192"/>
-      <c r="E51" s="131"/>
+      <c r="D51" s="184"/>
+      <c r="E51" s="213"/>
       <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="10"/>
-      <c r="I51" s="131"/>
+      <c r="I51" s="130"/>
       <c r="J51" s="11"/>
       <c r="K51" s="11"/>
-      <c r="L51" s="158"/>
-      <c r="M51" s="185"/>
+      <c r="L51" s="154"/>
+      <c r="M51" s="181"/>
       <c r="N51" s="38"/>
     </row>
     <row r="52" spans="1:14" s="39" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="99" t="s">
+      <c r="A52" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="B52" s="152"/>
+      <c r="B52" s="148"/>
       <c r="C52" s="5"/>
-      <c r="D52" s="196"/>
-      <c r="E52" s="131"/>
+      <c r="D52" s="188"/>
+      <c r="E52" s="213"/>
       <c r="F52" s="5"/>
       <c r="G52" s="3"/>
       <c r="H52" s="10"/>
-      <c r="I52" s="131"/>
+      <c r="I52" s="130"/>
       <c r="J52" s="11"/>
       <c r="K52" s="11"/>
-      <c r="L52" s="158"/>
-      <c r="M52" s="185"/>
+      <c r="L52" s="154"/>
+      <c r="M52" s="181"/>
       <c r="N52" s="38"/>
     </row>
     <row r="53" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A53" s="96" t="s">
+      <c r="A53" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B53" s="152">
+      <c r="B53" s="148">
         <v>87974</v>
       </c>
-      <c r="C53" s="86">
+      <c r="C53" s="85">
         <v>181909</v>
       </c>
-      <c r="D53" s="215">
+      <c r="D53" s="207">
         <v>275844</v>
       </c>
-      <c r="E53" s="4"/>
-[...1 lines deleted...]
-      <c r="G53" s="86"/>
+      <c r="E53" s="213">
+        <v>369779</v>
+      </c>
+      <c r="F53" s="86"/>
+      <c r="G53" s="85"/>
       <c r="H53" s="8"/>
-      <c r="I53" s="130"/>
-[...3 lines deleted...]
-      <c r="M53" s="185"/>
+      <c r="I53" s="129"/>
+      <c r="J53" s="86"/>
+      <c r="K53" s="86"/>
+      <c r="L53" s="153"/>
+      <c r="M53" s="181"/>
       <c r="N53" s="38"/>
     </row>
     <row r="54" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A54" s="103" t="s">
+      <c r="A54" s="102" t="s">
         <v>67</v>
       </c>
-      <c r="B54" s="152"/>
-      <c r="C54" s="86">
+      <c r="B54" s="148"/>
+      <c r="C54" s="85">
         <v>18854</v>
       </c>
-      <c r="D54" s="215">
+      <c r="D54" s="207">
         <v>37709</v>
       </c>
-      <c r="E54" s="4"/>
-[...1 lines deleted...]
-      <c r="G54" s="86"/>
+      <c r="E54" s="213">
+        <v>56563</v>
+      </c>
+      <c r="F54" s="86"/>
+      <c r="G54" s="85"/>
       <c r="H54" s="8"/>
-      <c r="I54" s="130"/>
-[...3 lines deleted...]
-      <c r="M54" s="185"/>
+      <c r="I54" s="129"/>
+      <c r="J54" s="86"/>
+      <c r="K54" s="86"/>
+      <c r="L54" s="153"/>
+      <c r="M54" s="181"/>
       <c r="N54" s="38"/>
     </row>
     <row r="55" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A55" s="103" t="s">
+      <c r="A55" s="102" t="s">
         <v>39</v>
       </c>
-      <c r="B55" s="152">
+      <c r="B55" s="148">
         <v>17690</v>
       </c>
-      <c r="C55" s="86">
+      <c r="C55" s="85">
         <v>18846</v>
       </c>
-      <c r="D55" s="215">
+      <c r="D55" s="207">
         <v>20002</v>
       </c>
-      <c r="E55" s="4"/>
-[...1 lines deleted...]
-      <c r="G55" s="86"/>
+      <c r="E55" s="213">
+        <v>21158</v>
+      </c>
+      <c r="F55" s="86"/>
+      <c r="G55" s="85"/>
       <c r="H55" s="8"/>
-      <c r="I55" s="130"/>
-[...3 lines deleted...]
-      <c r="M55" s="185"/>
+      <c r="I55" s="129"/>
+      <c r="J55" s="86"/>
+      <c r="K55" s="86"/>
+      <c r="L55" s="153"/>
+      <c r="M55" s="181"/>
       <c r="N55" s="38"/>
     </row>
     <row r="56" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A56" s="103" t="s">
+      <c r="A56" s="102" t="s">
         <v>40</v>
       </c>
-      <c r="B56" s="152">
+      <c r="B56" s="148">
         <v>65007</v>
       </c>
-      <c r="C56" s="86">
+      <c r="C56" s="85">
         <v>129996</v>
       </c>
-      <c r="D56" s="215">
+      <c r="D56" s="207">
         <v>194984</v>
       </c>
-      <c r="E56" s="4"/>
-[...1 lines deleted...]
-      <c r="G56" s="86"/>
+      <c r="E56" s="213">
+        <v>259973</v>
+      </c>
+      <c r="F56" s="86"/>
+      <c r="G56" s="85"/>
       <c r="H56" s="8"/>
-      <c r="I56" s="130"/>
-[...3 lines deleted...]
-      <c r="M56" s="185"/>
+      <c r="I56" s="129"/>
+      <c r="J56" s="86"/>
+      <c r="K56" s="86"/>
+      <c r="L56" s="153"/>
+      <c r="M56" s="181"/>
       <c r="N56" s="38"/>
     </row>
     <row r="57" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A57" s="97" t="s">
+      <c r="A57" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B57" s="152" t="s">
-[...10 lines deleted...]
-      <c r="G57" s="86"/>
+      <c r="B57" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C57" s="85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E57" s="213" t="s">
+        <v>37</v>
+      </c>
+      <c r="F57" s="86"/>
+      <c r="G57" s="85"/>
       <c r="H57" s="8"/>
-      <c r="I57" s="130"/>
-[...3 lines deleted...]
-      <c r="M57" s="185"/>
+      <c r="I57" s="129"/>
+      <c r="J57" s="86"/>
+      <c r="K57" s="86"/>
+      <c r="L57" s="153"/>
+      <c r="M57" s="181"/>
       <c r="N57" s="38"/>
     </row>
     <row r="58" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A58" s="103" t="s">
+      <c r="A58" s="102" t="s">
         <v>44</v>
       </c>
-      <c r="B58" s="152">
+      <c r="B58" s="148">
         <v>5277</v>
       </c>
-      <c r="C58" s="86">
+      <c r="C58" s="85">
         <v>14213</v>
       </c>
-      <c r="D58" s="215">
+      <c r="D58" s="207">
         <v>23149</v>
       </c>
-      <c r="E58" s="4"/>
-[...1 lines deleted...]
-      <c r="G58" s="86"/>
+      <c r="E58" s="213">
+        <v>32085</v>
+      </c>
+      <c r="F58" s="86"/>
+      <c r="G58" s="85"/>
       <c r="H58" s="8"/>
-      <c r="I58" s="130"/>
-[...3 lines deleted...]
-      <c r="M58" s="185"/>
+      <c r="I58" s="129"/>
+      <c r="J58" s="86"/>
+      <c r="K58" s="86"/>
+      <c r="L58" s="153"/>
+      <c r="M58" s="181"/>
       <c r="N58" s="38"/>
     </row>
     <row r="59" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A59" s="103" t="s">
+      <c r="A59" s="102" t="s">
         <v>46</v>
       </c>
-      <c r="B59" s="152" t="s">
-[...10 lines deleted...]
-      <c r="G59" s="137"/>
+      <c r="B59" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C59" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E59" s="213" t="s">
+        <v>37</v>
+      </c>
+      <c r="F59" s="132"/>
+      <c r="G59" s="133"/>
       <c r="H59" s="5"/>
-      <c r="I59" s="130"/>
-[...3 lines deleted...]
-      <c r="M59" s="185"/>
+      <c r="I59" s="129"/>
+      <c r="J59" s="132"/>
+      <c r="K59" s="132"/>
+      <c r="L59" s="179"/>
+      <c r="M59" s="181"/>
       <c r="N59" s="38"/>
     </row>
     <row r="60" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A60" s="103" t="s">
+      <c r="A60" s="102" t="s">
         <v>70</v>
       </c>
-      <c r="B60" s="152" t="s">
-[...16 lines deleted...]
-      <c r="M60" s="185"/>
+      <c r="B60" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C60" s="85" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E60" s="213" t="s">
+        <v>37</v>
+      </c>
+      <c r="F60" s="86"/>
+      <c r="G60" s="85"/>
+      <c r="H60" s="135"/>
+      <c r="I60" s="142"/>
+      <c r="J60" s="86"/>
+      <c r="K60" s="86"/>
+      <c r="L60" s="153"/>
+      <c r="M60" s="181"/>
       <c r="N60" s="38"/>
     </row>
     <row r="61" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A61" s="103"/>
-      <c r="B61" s="152"/>
+      <c r="A61" s="102"/>
+      <c r="B61" s="148"/>
       <c r="C61" s="3"/>
-      <c r="D61" s="193"/>
-      <c r="E61" s="130"/>
+      <c r="D61" s="185"/>
+      <c r="E61" s="213"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="10"/>
-      <c r="I61" s="131"/>
+      <c r="I61" s="130"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
-      <c r="L61" s="158"/>
-      <c r="M61" s="185"/>
+      <c r="L61" s="154"/>
+      <c r="M61" s="181"/>
       <c r="N61" s="38"/>
     </row>
     <row r="62" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A62" s="99" t="s">
+      <c r="A62" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="152"/>
+      <c r="B62" s="148"/>
       <c r="C62" s="41"/>
-      <c r="D62" s="197"/>
-      <c r="E62" s="132"/>
+      <c r="D62" s="189"/>
+      <c r="E62" s="213"/>
       <c r="F62" s="5"/>
       <c r="G62" s="3"/>
       <c r="H62" s="10"/>
-      <c r="I62" s="131"/>
+      <c r="I62" s="130"/>
       <c r="J62" s="11"/>
       <c r="K62" s="11"/>
-      <c r="L62" s="158"/>
-      <c r="M62" s="185"/>
+      <c r="L62" s="154"/>
+      <c r="M62" s="181"/>
       <c r="N62" s="38"/>
     </row>
     <row r="63" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A63" s="96" t="s">
+      <c r="A63" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B63" s="152">
+      <c r="B63" s="148">
         <v>52822989</v>
       </c>
-      <c r="C63" s="86">
+      <c r="C63" s="85">
         <v>135126896</v>
       </c>
-      <c r="D63" s="215">
+      <c r="D63" s="207">
         <v>208937944</v>
       </c>
-      <c r="E63" s="4"/>
-[...1 lines deleted...]
-      <c r="G63" s="86"/>
+      <c r="E63" s="213">
+        <v>273701690</v>
+      </c>
+      <c r="F63" s="86"/>
+      <c r="G63" s="85"/>
       <c r="H63" s="8"/>
-      <c r="I63" s="130"/>
-[...3 lines deleted...]
-      <c r="M63" s="185"/>
+      <c r="I63" s="129"/>
+      <c r="J63" s="86"/>
+      <c r="K63" s="86"/>
+      <c r="L63" s="153"/>
+      <c r="M63" s="181"/>
       <c r="N63" s="38"/>
     </row>
     <row r="64" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A64" s="98" t="s">
+      <c r="A64" s="97" t="s">
         <v>66</v>
       </c>
-      <c r="B64" s="152">
+      <c r="B64" s="148">
         <v>36636129</v>
       </c>
-      <c r="C64" s="86">
+      <c r="C64" s="85">
         <v>99665198</v>
       </c>
-      <c r="D64" s="215">
+      <c r="D64" s="207">
         <v>152104874</v>
       </c>
-      <c r="E64" s="4"/>
-[...1 lines deleted...]
-      <c r="G64" s="86"/>
+      <c r="E64" s="213">
+        <v>196049624</v>
+      </c>
+      <c r="F64" s="86"/>
+      <c r="G64" s="85"/>
       <c r="H64" s="8"/>
-      <c r="I64" s="130"/>
-[...3 lines deleted...]
-      <c r="M64" s="185"/>
+      <c r="I64" s="129"/>
+      <c r="J64" s="86"/>
+      <c r="K64" s="86"/>
+      <c r="L64" s="153"/>
+      <c r="M64" s="181"/>
       <c r="N64" s="38"/>
     </row>
     <row r="65" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A65" s="98" t="s">
+      <c r="A65" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B65" s="152">
+      <c r="B65" s="148">
         <v>182683</v>
       </c>
-      <c r="C65" s="86">
+      <c r="C65" s="85">
         <v>565041</v>
       </c>
-      <c r="D65" s="215">
+      <c r="D65" s="207">
         <v>947399</v>
       </c>
-      <c r="E65" s="4"/>
-[...1 lines deleted...]
-      <c r="G65" s="86"/>
+      <c r="E65" s="213">
+        <v>1329758</v>
+      </c>
+      <c r="F65" s="86"/>
+      <c r="G65" s="85"/>
       <c r="H65" s="8"/>
-      <c r="I65" s="130"/>
-[...3 lines deleted...]
-      <c r="M65" s="185"/>
+      <c r="I65" s="129"/>
+      <c r="J65" s="86"/>
+      <c r="K65" s="86"/>
+      <c r="L65" s="153"/>
+      <c r="M65" s="181"/>
       <c r="N65" s="38"/>
     </row>
     <row r="66" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A66" s="98" t="s">
+      <c r="A66" s="97" t="s">
         <v>39</v>
       </c>
-      <c r="B66" s="152">
+      <c r="B66" s="148">
         <v>9142</v>
       </c>
-      <c r="C66" s="86">
+      <c r="C66" s="85">
         <v>40322</v>
       </c>
-      <c r="D66" s="215">
+      <c r="D66" s="207">
         <v>71502</v>
       </c>
-      <c r="E66" s="4"/>
-[...1 lines deleted...]
-      <c r="G66" s="86"/>
+      <c r="E66" s="213">
+        <v>102682</v>
+      </c>
+      <c r="F66" s="86"/>
+      <c r="G66" s="85"/>
       <c r="H66" s="8"/>
-      <c r="I66" s="130"/>
-[...3 lines deleted...]
-      <c r="M66" s="185"/>
+      <c r="I66" s="129"/>
+      <c r="J66" s="86"/>
+      <c r="K66" s="86"/>
+      <c r="L66" s="153"/>
+      <c r="M66" s="181"/>
       <c r="N66" s="38"/>
     </row>
     <row r="67" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="98" t="s">
+      <c r="A67" s="97" t="s">
         <v>47</v>
       </c>
-      <c r="B67" s="152">
+      <c r="B67" s="148">
         <v>488567</v>
       </c>
-      <c r="C67" s="86">
+      <c r="C67" s="85">
         <v>1009330</v>
       </c>
-      <c r="D67" s="215">
+      <c r="D67" s="207">
         <v>1530093</v>
       </c>
-      <c r="E67" s="4"/>
-[...1 lines deleted...]
-      <c r="G67" s="86"/>
+      <c r="E67" s="213">
+        <v>2050856</v>
+      </c>
+      <c r="F67" s="86"/>
+      <c r="G67" s="85"/>
       <c r="H67" s="8"/>
-      <c r="I67" s="130"/>
-[...3 lines deleted...]
-      <c r="M67" s="185"/>
+      <c r="I67" s="129"/>
+      <c r="J67" s="86"/>
+      <c r="K67" s="86"/>
+      <c r="L67" s="153"/>
+      <c r="M67" s="181"/>
       <c r="N67" s="38"/>
     </row>
     <row r="68" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="98" t="s">
+      <c r="A68" s="97" t="s">
         <v>40</v>
       </c>
-      <c r="B68" s="152">
+      <c r="B68" s="148">
         <v>196240</v>
       </c>
-      <c r="C68" s="86">
+      <c r="C68" s="85">
         <v>600857</v>
       </c>
-      <c r="D68" s="215">
+      <c r="D68" s="207">
         <v>1005473</v>
       </c>
-      <c r="E68" s="4"/>
-[...1 lines deleted...]
-      <c r="G68" s="86"/>
+      <c r="E68" s="213">
+        <v>1410089</v>
+      </c>
+      <c r="F68" s="86"/>
+      <c r="G68" s="85"/>
       <c r="H68" s="8"/>
-      <c r="I68" s="130"/>
-[...3 lines deleted...]
-      <c r="M68" s="185"/>
+      <c r="I68" s="129"/>
+      <c r="J68" s="86"/>
+      <c r="K68" s="86"/>
+      <c r="L68" s="153"/>
+      <c r="M68" s="181"/>
       <c r="N68" s="38"/>
     </row>
     <row r="69" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="98" t="s">
+      <c r="A69" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="B69" s="152">
+      <c r="B69" s="148">
         <v>124975</v>
       </c>
-      <c r="C69" s="86">
+      <c r="C69" s="85">
         <v>321116</v>
       </c>
-      <c r="D69" s="215">
+      <c r="D69" s="207">
         <v>517257</v>
       </c>
-      <c r="E69" s="4"/>
-[...1 lines deleted...]
-      <c r="G69" s="86"/>
+      <c r="E69" s="213">
+        <v>713398</v>
+      </c>
+      <c r="F69" s="86"/>
+      <c r="G69" s="85"/>
       <c r="H69" s="8"/>
-      <c r="I69" s="130"/>
-[...3 lines deleted...]
-      <c r="M69" s="185"/>
+      <c r="I69" s="129"/>
+      <c r="J69" s="86"/>
+      <c r="K69" s="86"/>
+      <c r="L69" s="153"/>
+      <c r="M69" s="181"/>
       <c r="N69" s="38"/>
     </row>
     <row r="70" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A70" s="98" t="s">
+      <c r="A70" s="97" t="s">
         <v>42</v>
       </c>
-      <c r="B70" s="152">
+      <c r="B70" s="148">
         <v>2596904</v>
       </c>
-      <c r="C70" s="86">
+      <c r="C70" s="85">
         <v>6139796</v>
       </c>
-      <c r="D70" s="215">
+      <c r="D70" s="207">
         <v>9285874</v>
       </c>
-      <c r="E70" s="4"/>
-[...1 lines deleted...]
-      <c r="G70" s="86"/>
+      <c r="E70" s="213">
+        <v>12403044</v>
+      </c>
+      <c r="F70" s="86"/>
+      <c r="G70" s="85"/>
       <c r="H70" s="8"/>
-      <c r="I70" s="130"/>
-[...3 lines deleted...]
-      <c r="M70" s="185"/>
+      <c r="I70" s="129"/>
+      <c r="J70" s="86"/>
+      <c r="K70" s="86"/>
+      <c r="L70" s="153"/>
+      <c r="M70" s="181"/>
       <c r="N70" s="38"/>
     </row>
     <row r="71" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A71" s="98" t="s">
+      <c r="A71" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B71" s="152">
+      <c r="B71" s="148">
         <v>31166</v>
       </c>
-      <c r="C71" s="86">
+      <c r="C71" s="85">
         <v>71701</v>
       </c>
-      <c r="D71" s="215">
+      <c r="D71" s="207">
         <v>380035</v>
       </c>
-      <c r="E71" s="4"/>
-[...1 lines deleted...]
-      <c r="G71" s="86"/>
+      <c r="E71" s="213">
+        <v>698170</v>
+      </c>
+      <c r="F71" s="86"/>
+      <c r="G71" s="85"/>
       <c r="H71" s="8"/>
-      <c r="I71" s="130"/>
-[...3 lines deleted...]
-      <c r="M71" s="185"/>
+      <c r="I71" s="129"/>
+      <c r="J71" s="86"/>
+      <c r="K71" s="86"/>
+      <c r="L71" s="153"/>
+      <c r="M71" s="181"/>
       <c r="N71" s="38"/>
     </row>
     <row r="72" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A72" s="98" t="s">
+      <c r="A72" s="97" t="s">
         <v>69</v>
       </c>
-      <c r="B72" s="152">
+      <c r="B72" s="148">
         <v>95197</v>
       </c>
-      <c r="C72" s="86">
+      <c r="C72" s="85">
         <v>143534</v>
       </c>
-      <c r="D72" s="215">
+      <c r="D72" s="207">
         <v>251870</v>
       </c>
-      <c r="E72" s="4"/>
-[...1 lines deleted...]
-      <c r="G72" s="86"/>
+      <c r="E72" s="213">
+        <v>375207</v>
+      </c>
+      <c r="F72" s="86"/>
+      <c r="G72" s="85"/>
       <c r="H72" s="8"/>
-      <c r="I72" s="130"/>
-[...3 lines deleted...]
-      <c r="M72" s="185"/>
+      <c r="I72" s="129"/>
+      <c r="J72" s="86"/>
+      <c r="K72" s="86"/>
+      <c r="L72" s="153"/>
+      <c r="M72" s="181"/>
       <c r="N72" s="38"/>
     </row>
     <row r="73" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A73" s="98" t="s">
+      <c r="A73" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="B73" s="152">
+      <c r="B73" s="148">
         <v>981324</v>
       </c>
-      <c r="C73" s="86">
+      <c r="C73" s="85">
         <v>2052581</v>
       </c>
-      <c r="D73" s="215">
+      <c r="D73" s="207">
         <v>3250154</v>
       </c>
-      <c r="E73" s="4"/>
-[...1 lines deleted...]
-      <c r="G73" s="86"/>
+      <c r="E73" s="213">
+        <v>4568413</v>
+      </c>
+      <c r="F73" s="86"/>
+      <c r="G73" s="85"/>
       <c r="H73" s="8"/>
-      <c r="I73" s="130"/>
-[...3 lines deleted...]
-      <c r="M73" s="185"/>
+      <c r="I73" s="129"/>
+      <c r="J73" s="86"/>
+      <c r="K73" s="86"/>
+      <c r="L73" s="153"/>
+      <c r="M73" s="181"/>
       <c r="N73" s="38"/>
     </row>
     <row r="74" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A74" s="98" t="s">
+      <c r="A74" s="97" t="s">
         <v>44</v>
       </c>
-      <c r="B74" s="152">
+      <c r="B74" s="148">
         <v>5651797</v>
       </c>
-      <c r="C74" s="86">
+      <c r="C74" s="85">
         <v>10775294</v>
       </c>
-      <c r="D74" s="215">
+      <c r="D74" s="207">
         <v>17746083</v>
       </c>
-      <c r="E74" s="4"/>
-[...1 lines deleted...]
-      <c r="G74" s="86"/>
+      <c r="E74" s="213">
+        <v>25022880</v>
+      </c>
+      <c r="F74" s="86"/>
+      <c r="G74" s="85"/>
       <c r="H74" s="8"/>
-      <c r="I74" s="130"/>
-[...3 lines deleted...]
-      <c r="M74" s="185"/>
+      <c r="I74" s="129"/>
+      <c r="J74" s="86"/>
+      <c r="K74" s="86"/>
+      <c r="L74" s="153"/>
+      <c r="M74" s="181"/>
       <c r="N74" s="38"/>
     </row>
     <row r="75" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A75" s="98" t="s">
+      <c r="A75" s="97" t="s">
         <v>45</v>
       </c>
-      <c r="B75" s="152">
+      <c r="B75" s="148">
         <v>329983</v>
       </c>
-      <c r="C75" s="86">
+      <c r="C75" s="85">
         <v>927323</v>
       </c>
-      <c r="D75" s="215">
+      <c r="D75" s="207">
         <v>1524663</v>
       </c>
-      <c r="E75" s="4"/>
-[...1 lines deleted...]
-      <c r="G75" s="86"/>
+      <c r="E75" s="213">
+        <v>2122003</v>
+      </c>
+      <c r="F75" s="86"/>
+      <c r="G75" s="85"/>
       <c r="H75" s="8"/>
-      <c r="I75" s="130"/>
-[...3 lines deleted...]
-      <c r="M75" s="185"/>
+      <c r="I75" s="129"/>
+      <c r="J75" s="86"/>
+      <c r="K75" s="86"/>
+      <c r="L75" s="153"/>
+      <c r="M75" s="181"/>
       <c r="N75" s="38"/>
     </row>
     <row r="76" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A76" s="98" t="s">
+      <c r="A76" s="97" t="s">
         <v>46</v>
       </c>
-      <c r="B76" s="152">
+      <c r="B76" s="148">
         <v>337692</v>
       </c>
-      <c r="C76" s="86">
+      <c r="C76" s="85">
         <v>689823</v>
       </c>
-      <c r="D76" s="215">
+      <c r="D76" s="207">
         <v>977275</v>
       </c>
-      <c r="E76" s="4"/>
-[...1 lines deleted...]
-      <c r="G76" s="86"/>
+      <c r="E76" s="213">
+        <v>1042546</v>
+      </c>
+      <c r="F76" s="86"/>
+      <c r="G76" s="85"/>
       <c r="H76" s="8"/>
-      <c r="I76" s="130"/>
-[...3 lines deleted...]
-      <c r="M76" s="185"/>
+      <c r="I76" s="129"/>
+      <c r="J76" s="86"/>
+      <c r="K76" s="86"/>
+      <c r="L76" s="153"/>
+      <c r="M76" s="181"/>
       <c r="N76" s="38"/>
     </row>
     <row r="77" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A77" s="98" t="s">
+      <c r="A77" s="97" t="s">
         <v>70</v>
       </c>
-      <c r="B77" s="152">
+      <c r="B77" s="148">
         <v>4302386</v>
       </c>
-      <c r="C77" s="86">
+      <c r="C77" s="85">
         <v>10388288</v>
       </c>
-      <c r="D77" s="215">
+      <c r="D77" s="207">
         <v>16711725</v>
       </c>
-      <c r="E77" s="4"/>
-[...1 lines deleted...]
-      <c r="G77" s="86"/>
+      <c r="E77" s="213">
+        <v>21862522</v>
+      </c>
+      <c r="F77" s="86"/>
+      <c r="G77" s="85"/>
       <c r="H77" s="8"/>
-      <c r="I77" s="130"/>
-[...3 lines deleted...]
-      <c r="M77" s="185"/>
+      <c r="I77" s="129"/>
+      <c r="J77" s="86"/>
+      <c r="K77" s="86"/>
+      <c r="L77" s="153"/>
+      <c r="M77" s="181"/>
       <c r="N77" s="38"/>
     </row>
     <row r="78" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A78" s="98"/>
-      <c r="B78" s="152"/>
+      <c r="A78" s="97"/>
+      <c r="B78" s="148"/>
       <c r="C78" s="5"/>
-      <c r="D78" s="192"/>
-      <c r="E78" s="131"/>
+      <c r="D78" s="184"/>
+      <c r="E78" s="213"/>
       <c r="F78" s="5"/>
       <c r="G78" s="2"/>
       <c r="H78" s="12"/>
-      <c r="I78" s="141"/>
+      <c r="I78" s="137"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
-      <c r="L78" s="160"/>
-      <c r="M78" s="185"/>
+      <c r="L78" s="156"/>
+      <c r="M78" s="181"/>
       <c r="N78" s="38"/>
     </row>
     <row r="79" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A79" s="99" t="s">
+      <c r="A79" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="B79" s="152"/>
+      <c r="B79" s="148"/>
       <c r="C79" s="42"/>
-      <c r="D79" s="198"/>
-      <c r="E79" s="131"/>
+      <c r="D79" s="190"/>
+      <c r="E79" s="213"/>
       <c r="F79" s="5"/>
       <c r="G79" s="3"/>
       <c r="H79" s="10"/>
-      <c r="I79" s="131"/>
+      <c r="I79" s="130"/>
       <c r="J79" s="11"/>
       <c r="K79" s="11"/>
-      <c r="L79" s="158"/>
-      <c r="M79" s="185"/>
+      <c r="L79" s="154"/>
+      <c r="M79" s="181"/>
       <c r="N79" s="38"/>
     </row>
     <row r="80" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A80" s="96" t="s">
+      <c r="A80" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B80" s="152">
+      <c r="B80" s="148">
         <v>28408136</v>
       </c>
-      <c r="C80" s="86">
+      <c r="C80" s="85">
         <v>61656299</v>
       </c>
-      <c r="D80" s="215">
+      <c r="D80" s="207">
         <v>96587150</v>
       </c>
-      <c r="E80" s="4"/>
-[...1 lines deleted...]
-      <c r="G80" s="86"/>
+      <c r="E80" s="213">
+        <v>129160977</v>
+      </c>
+      <c r="F80" s="86"/>
+      <c r="G80" s="85"/>
       <c r="H80" s="8"/>
-      <c r="I80" s="130"/>
-[...3 lines deleted...]
-      <c r="M80" s="185"/>
+      <c r="I80" s="129"/>
+      <c r="J80" s="86"/>
+      <c r="K80" s="86"/>
+      <c r="L80" s="153"/>
+      <c r="M80" s="181"/>
       <c r="N80" s="38"/>
     </row>
     <row r="81" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A81" s="97" t="s">
+      <c r="A81" s="96" t="s">
         <v>66</v>
       </c>
-      <c r="B81" s="152">
+      <c r="B81" s="148">
         <v>14870842</v>
       </c>
-      <c r="C81" s="86">
+      <c r="C81" s="85">
         <v>31917831</v>
       </c>
-      <c r="D81" s="215">
+      <c r="D81" s="207">
         <v>49739107</v>
       </c>
-      <c r="E81" s="4"/>
-[...1 lines deleted...]
-      <c r="G81" s="86"/>
+      <c r="E81" s="213">
+        <v>65745596</v>
+      </c>
+      <c r="F81" s="86"/>
+      <c r="G81" s="85"/>
       <c r="H81" s="8"/>
-      <c r="I81" s="130"/>
-[...3 lines deleted...]
-      <c r="M81" s="185"/>
+      <c r="I81" s="129"/>
+      <c r="J81" s="86"/>
+      <c r="K81" s="86"/>
+      <c r="L81" s="153"/>
+      <c r="M81" s="181"/>
       <c r="N81" s="38"/>
     </row>
     <row r="82" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A82" s="97" t="s">
+      <c r="A82" s="96" t="s">
         <v>67</v>
       </c>
-      <c r="B82" s="152">
+      <c r="B82" s="148">
         <v>72209</v>
       </c>
-      <c r="C82" s="86">
+      <c r="C82" s="85">
         <v>140863</v>
       </c>
-      <c r="D82" s="215">
+      <c r="D82" s="207">
         <v>209518</v>
       </c>
-      <c r="E82" s="4"/>
-[...1 lines deleted...]
-      <c r="G82" s="86"/>
+      <c r="E82" s="213">
+        <v>278172</v>
+      </c>
+      <c r="F82" s="86"/>
+      <c r="G82" s="85"/>
       <c r="H82" s="8"/>
-      <c r="I82" s="130"/>
-[...3 lines deleted...]
-      <c r="M82" s="185"/>
+      <c r="I82" s="129"/>
+      <c r="J82" s="86"/>
+      <c r="K82" s="86"/>
+      <c r="L82" s="153"/>
+      <c r="M82" s="181"/>
       <c r="N82" s="38"/>
     </row>
     <row r="83" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A83" s="97" t="s">
+      <c r="A83" s="96" t="s">
         <v>39</v>
       </c>
-      <c r="B83" s="152">
+      <c r="B83" s="148">
         <v>8217</v>
       </c>
-      <c r="C83" s="86">
+      <c r="C83" s="85">
         <v>16387</v>
       </c>
-      <c r="D83" s="215">
+      <c r="D83" s="207">
         <v>24557</v>
       </c>
-      <c r="E83" s="4"/>
-[...1 lines deleted...]
-      <c r="G83" s="86"/>
+      <c r="E83" s="213">
+        <v>32727</v>
+      </c>
+      <c r="F83" s="86"/>
+      <c r="G83" s="85"/>
       <c r="H83" s="8"/>
-      <c r="I83" s="130"/>
-[...3 lines deleted...]
-      <c r="M83" s="185"/>
+      <c r="I83" s="129"/>
+      <c r="J83" s="86"/>
+      <c r="K83" s="86"/>
+      <c r="L83" s="153"/>
+      <c r="M83" s="181"/>
       <c r="N83" s="38"/>
     </row>
     <row r="84" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A84" s="98" t="s">
+      <c r="A84" s="97" t="s">
         <v>47</v>
       </c>
-      <c r="B84" s="152">
+      <c r="B84" s="148">
         <v>232975</v>
       </c>
-      <c r="C84" s="86">
+      <c r="C84" s="85">
         <v>477780</v>
       </c>
-      <c r="D84" s="215">
+      <c r="D84" s="207">
         <v>722584</v>
       </c>
-      <c r="E84" s="4"/>
-[...1 lines deleted...]
-      <c r="G84" s="86"/>
+      <c r="E84" s="213">
+        <v>967389</v>
+      </c>
+      <c r="F84" s="86"/>
+      <c r="G84" s="85"/>
       <c r="H84" s="8"/>
-      <c r="I84" s="130"/>
-[...3 lines deleted...]
-      <c r="M84" s="185"/>
+      <c r="I84" s="129"/>
+      <c r="J84" s="86"/>
+      <c r="K84" s="86"/>
+      <c r="L84" s="153"/>
+      <c r="M84" s="181"/>
       <c r="N84" s="38"/>
     </row>
     <row r="85" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A85" s="97" t="s">
+      <c r="A85" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="B85" s="152">
+      <c r="B85" s="148">
         <v>114867</v>
       </c>
-      <c r="C85" s="86">
+      <c r="C85" s="85">
         <v>287443</v>
       </c>
-      <c r="D85" s="215">
+      <c r="D85" s="207">
         <v>460019</v>
       </c>
-      <c r="E85" s="4"/>
-[...1 lines deleted...]
-      <c r="G85" s="86"/>
+      <c r="E85" s="213">
+        <v>632595</v>
+      </c>
+      <c r="F85" s="86"/>
+      <c r="G85" s="85"/>
       <c r="H85" s="8"/>
-      <c r="I85" s="130"/>
-[...3 lines deleted...]
-      <c r="M85" s="185"/>
+      <c r="I85" s="129"/>
+      <c r="J85" s="86"/>
+      <c r="K85" s="86"/>
+      <c r="L85" s="153"/>
+      <c r="M85" s="181"/>
       <c r="N85" s="38"/>
     </row>
     <row r="86" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A86" s="97" t="s">
+      <c r="A86" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B86" s="152">
+      <c r="B86" s="148">
         <v>38105</v>
       </c>
-      <c r="C86" s="86">
+      <c r="C86" s="85">
         <v>71029</v>
       </c>
-      <c r="D86" s="215">
+      <c r="D86" s="207">
         <v>103954</v>
       </c>
-      <c r="E86" s="4"/>
-[...1 lines deleted...]
-      <c r="G86" s="86"/>
+      <c r="E86" s="213">
+        <v>136879</v>
+      </c>
+      <c r="F86" s="86"/>
+      <c r="G86" s="85"/>
       <c r="H86" s="8"/>
-      <c r="I86" s="130"/>
-[...3 lines deleted...]
-      <c r="M86" s="185"/>
+      <c r="I86" s="129"/>
+      <c r="J86" s="86"/>
+      <c r="K86" s="86"/>
+      <c r="L86" s="153"/>
+      <c r="M86" s="181"/>
       <c r="N86" s="38"/>
     </row>
     <row r="87" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A87" s="97" t="s">
+      <c r="A87" s="96" t="s">
         <v>42</v>
       </c>
-      <c r="B87" s="152">
+      <c r="B87" s="148">
         <v>2183407</v>
       </c>
-      <c r="C87" s="86">
+      <c r="C87" s="85">
         <v>5046923</v>
       </c>
-      <c r="D87" s="215">
+      <c r="D87" s="207">
         <v>7501382</v>
       </c>
-      <c r="E87" s="4"/>
-[...1 lines deleted...]
-      <c r="G87" s="86"/>
+      <c r="E87" s="213">
+        <v>9944216</v>
+      </c>
+      <c r="F87" s="86"/>
+      <c r="G87" s="85"/>
       <c r="H87" s="8"/>
-      <c r="I87" s="130"/>
-[...3 lines deleted...]
-      <c r="M87" s="185"/>
+      <c r="I87" s="129"/>
+      <c r="J87" s="86"/>
+      <c r="K87" s="86"/>
+      <c r="L87" s="153"/>
+      <c r="M87" s="181"/>
       <c r="N87" s="38"/>
     </row>
     <row r="88" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A88" s="97" t="s">
+      <c r="A88" s="96" t="s">
         <v>68</v>
       </c>
-      <c r="B88" s="152">
+      <c r="B88" s="148">
         <v>15069</v>
       </c>
-      <c r="C88" s="86">
+      <c r="C88" s="85">
         <v>34269</v>
       </c>
-      <c r="D88" s="215">
+      <c r="D88" s="207">
         <v>321269</v>
       </c>
-      <c r="E88" s="4"/>
-[...1 lines deleted...]
-      <c r="G88" s="86"/>
+      <c r="E88" s="213">
+        <v>618068</v>
+      </c>
+      <c r="F88" s="86"/>
+      <c r="G88" s="85"/>
       <c r="H88" s="8"/>
-      <c r="I88" s="130"/>
-[...3 lines deleted...]
-      <c r="M88" s="185"/>
+      <c r="I88" s="129"/>
+      <c r="J88" s="86"/>
+      <c r="K88" s="86"/>
+      <c r="L88" s="153"/>
+      <c r="M88" s="181"/>
       <c r="N88" s="38"/>
     </row>
     <row r="89" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A89" s="97" t="s">
+      <c r="A89" s="96" t="s">
         <v>69</v>
       </c>
-      <c r="B89" s="152">
+      <c r="B89" s="148">
         <v>20278</v>
       </c>
-      <c r="C89" s="86">
+      <c r="C89" s="85">
         <v>33486</v>
       </c>
-      <c r="D89" s="215">
+      <c r="D89" s="207">
         <v>46695</v>
       </c>
-      <c r="E89" s="4"/>
-[...1 lines deleted...]
-      <c r="G89" s="86"/>
+      <c r="E89" s="213">
+        <v>59904</v>
+      </c>
+      <c r="F89" s="86"/>
+      <c r="G89" s="85"/>
       <c r="H89" s="8"/>
-      <c r="I89" s="130"/>
-[...3 lines deleted...]
-      <c r="M89" s="185"/>
+      <c r="I89" s="129"/>
+      <c r="J89" s="86"/>
+      <c r="K89" s="86"/>
+      <c r="L89" s="153"/>
+      <c r="M89" s="181"/>
       <c r="N89" s="38"/>
     </row>
     <row r="90" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A90" s="97" t="s">
+      <c r="A90" s="96" t="s">
         <v>43</v>
       </c>
-      <c r="B90" s="152">
+      <c r="B90" s="148">
         <v>831932</v>
       </c>
-      <c r="C90" s="86">
+      <c r="C90" s="85">
         <v>1636087</v>
       </c>
-      <c r="D90" s="215">
+      <c r="D90" s="207">
         <v>2578929</v>
       </c>
-      <c r="E90" s="4"/>
-[...1 lines deleted...]
-      <c r="G90" s="86"/>
+      <c r="E90" s="213">
+        <v>3581825</v>
+      </c>
+      <c r="F90" s="86"/>
+      <c r="G90" s="85"/>
       <c r="H90" s="8"/>
-      <c r="I90" s="130"/>
-[...3 lines deleted...]
-      <c r="M90" s="185"/>
+      <c r="I90" s="129"/>
+      <c r="J90" s="86"/>
+      <c r="K90" s="86"/>
+      <c r="L90" s="153"/>
+      <c r="M90" s="181"/>
       <c r="N90" s="38"/>
     </row>
     <row r="91" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A91" s="97" t="s">
+      <c r="A91" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="B91" s="152">
+      <c r="B91" s="148">
         <v>4657025</v>
       </c>
-      <c r="C91" s="86">
+      <c r="C91" s="85">
         <v>9608231</v>
       </c>
-      <c r="D91" s="215">
+      <c r="D91" s="207">
         <v>15278466</v>
       </c>
-      <c r="E91" s="4"/>
-[...1 lines deleted...]
-      <c r="G91" s="86"/>
+      <c r="E91" s="213">
+        <v>21323197</v>
+      </c>
+      <c r="F91" s="86"/>
+      <c r="G91" s="85"/>
       <c r="H91" s="8"/>
-      <c r="I91" s="130"/>
-[...3 lines deleted...]
-      <c r="M91" s="185"/>
+      <c r="I91" s="129"/>
+      <c r="J91" s="86"/>
+      <c r="K91" s="86"/>
+      <c r="L91" s="153"/>
+      <c r="M91" s="181"/>
       <c r="N91" s="38"/>
     </row>
     <row r="92" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A92" s="97" t="s">
+      <c r="A92" s="96" t="s">
         <v>45</v>
       </c>
-      <c r="B92" s="152">
+      <c r="B92" s="148">
         <v>110028</v>
       </c>
-      <c r="C92" s="86">
+      <c r="C92" s="85">
         <v>310670</v>
       </c>
-      <c r="D92" s="215">
+      <c r="D92" s="207">
         <v>511312</v>
       </c>
-      <c r="E92" s="4"/>
-[...1 lines deleted...]
-      <c r="G92" s="86"/>
+      <c r="E92" s="213">
+        <v>711954</v>
+      </c>
+      <c r="F92" s="86"/>
+      <c r="G92" s="85"/>
       <c r="H92" s="8"/>
-      <c r="I92" s="130"/>
-[...3 lines deleted...]
-      <c r="M92" s="185"/>
+      <c r="I92" s="129"/>
+      <c r="J92" s="86"/>
+      <c r="K92" s="86"/>
+      <c r="L92" s="153"/>
+      <c r="M92" s="181"/>
       <c r="N92" s="38"/>
     </row>
     <row r="93" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A93" s="97" t="s">
+      <c r="A93" s="96" t="s">
         <v>46</v>
       </c>
-      <c r="B93" s="152">
+      <c r="B93" s="148">
         <v>333705</v>
       </c>
-      <c r="C93" s="86">
+      <c r="C93" s="85">
         <v>680478</v>
       </c>
-      <c r="D93" s="215">
+      <c r="D93" s="207">
         <v>962570</v>
       </c>
-      <c r="E93" s="4"/>
-[...1 lines deleted...]
-      <c r="G93" s="86"/>
+      <c r="E93" s="213">
+        <v>1022481</v>
+      </c>
+      <c r="F93" s="86"/>
+      <c r="G93" s="85"/>
       <c r="H93" s="8"/>
-      <c r="I93" s="130"/>
-[...3 lines deleted...]
-      <c r="M93" s="185"/>
+      <c r="I93" s="129"/>
+      <c r="J93" s="86"/>
+      <c r="K93" s="86"/>
+      <c r="L93" s="153"/>
+      <c r="M93" s="181"/>
       <c r="N93" s="38"/>
     </row>
     <row r="94" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A94" s="97" t="s">
+      <c r="A94" s="96" t="s">
         <v>70</v>
       </c>
-      <c r="B94" s="152">
+      <c r="B94" s="148">
         <v>4060673</v>
       </c>
-      <c r="C94" s="86">
+      <c r="C94" s="85">
         <v>9658131</v>
       </c>
-      <c r="D94" s="215">
+      <c r="D94" s="207">
         <v>15493125</v>
       </c>
-      <c r="E94" s="4"/>
-[...1 lines deleted...]
-      <c r="G94" s="86"/>
+      <c r="E94" s="213">
+        <v>20155479</v>
+      </c>
+      <c r="F94" s="86"/>
+      <c r="G94" s="85"/>
       <c r="H94" s="8"/>
-      <c r="I94" s="130"/>
-[...3 lines deleted...]
-      <c r="M94" s="185"/>
+      <c r="I94" s="129"/>
+      <c r="J94" s="86"/>
+      <c r="K94" s="86"/>
+      <c r="L94" s="153"/>
+      <c r="M94" s="181"/>
       <c r="N94" s="38"/>
     </row>
     <row r="95" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A95" s="97"/>
-      <c r="B95" s="152"/>
+      <c r="A95" s="96"/>
+      <c r="B95" s="148"/>
       <c r="C95" s="5"/>
-      <c r="D95" s="192"/>
-      <c r="E95" s="131"/>
+      <c r="D95" s="184"/>
+      <c r="E95" s="213"/>
       <c r="F95" s="5"/>
       <c r="G95" s="5"/>
       <c r="H95" s="10"/>
-      <c r="I95" s="131"/>
+      <c r="I95" s="130"/>
       <c r="J95" s="11"/>
       <c r="K95" s="11"/>
-      <c r="L95" s="158"/>
-      <c r="M95" s="185"/>
+      <c r="L95" s="154"/>
+      <c r="M95" s="181"/>
       <c r="N95" s="38"/>
     </row>
     <row r="96" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A96" s="99" t="s">
+      <c r="A96" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="B96" s="152"/>
+      <c r="B96" s="148"/>
       <c r="C96" s="43"/>
-      <c r="D96" s="199"/>
-      <c r="E96" s="131"/>
+      <c r="D96" s="191"/>
+      <c r="E96" s="213"/>
       <c r="F96" s="5"/>
       <c r="G96" s="3"/>
       <c r="H96" s="10"/>
-      <c r="I96" s="131"/>
+      <c r="I96" s="130"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
-      <c r="L96" s="158"/>
-      <c r="M96" s="185"/>
+      <c r="L96" s="154"/>
+      <c r="M96" s="181"/>
       <c r="N96" s="38"/>
     </row>
     <row r="97" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="96" t="s">
+      <c r="A97" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B97" s="152">
+      <c r="B97" s="148">
         <v>900107</v>
       </c>
-      <c r="C97" s="86">
+      <c r="C97" s="85">
         <v>1793562</v>
       </c>
-      <c r="D97" s="215">
+      <c r="D97" s="207">
         <v>2535080</v>
       </c>
-      <c r="E97" s="4"/>
-[...1 lines deleted...]
-      <c r="G97" s="86"/>
+      <c r="E97" s="213">
+        <v>3573603</v>
+      </c>
+      <c r="F97" s="86"/>
+      <c r="G97" s="85"/>
       <c r="H97" s="8"/>
-      <c r="I97" s="130"/>
-[...3 lines deleted...]
-      <c r="M97" s="185"/>
+      <c r="I97" s="129"/>
+      <c r="J97" s="86"/>
+      <c r="K97" s="86"/>
+      <c r="L97" s="153"/>
+      <c r="M97" s="181"/>
       <c r="N97" s="38"/>
     </row>
     <row r="98" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A98" s="104" t="s">
+      <c r="A98" s="103" t="s">
         <v>66</v>
       </c>
-      <c r="B98" s="152">
+      <c r="B98" s="148">
         <v>899972</v>
       </c>
-      <c r="C98" s="86">
+      <c r="C98" s="85">
         <v>1793292</v>
       </c>
-      <c r="D98" s="215">
+      <c r="D98" s="207">
         <v>2534675</v>
       </c>
-      <c r="E98" s="4"/>
-[...1 lines deleted...]
-      <c r="G98" s="86"/>
+      <c r="E98" s="213">
+        <v>3573063</v>
+      </c>
+      <c r="F98" s="86"/>
+      <c r="G98" s="85"/>
       <c r="H98" s="8"/>
-      <c r="I98" s="130"/>
-[...3 lines deleted...]
-      <c r="M98" s="185"/>
+      <c r="I98" s="129"/>
+      <c r="J98" s="86"/>
+      <c r="K98" s="86"/>
+      <c r="L98" s="153"/>
+      <c r="M98" s="181"/>
       <c r="N98" s="38"/>
     </row>
     <row r="99" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A99" s="98" t="s">
+      <c r="A99" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="B99" s="152">
+      <c r="B99" s="148">
         <v>135</v>
       </c>
-      <c r="C99" s="86">
+      <c r="C99" s="85">
         <v>270</v>
       </c>
-      <c r="D99" s="215">
+      <c r="D99" s="207">
         <v>405</v>
       </c>
-      <c r="E99" s="4"/>
-[...1 lines deleted...]
-      <c r="G99" s="86"/>
+      <c r="E99" s="213">
+        <v>540</v>
+      </c>
+      <c r="F99" s="86"/>
+      <c r="G99" s="85"/>
       <c r="H99" s="8"/>
-      <c r="I99" s="130"/>
-[...3 lines deleted...]
-      <c r="M99" s="185"/>
+      <c r="I99" s="129"/>
+      <c r="J99" s="86"/>
+      <c r="K99" s="86"/>
+      <c r="L99" s="153"/>
+      <c r="M99" s="181"/>
       <c r="N99" s="38"/>
     </row>
     <row r="100" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A100" s="104"/>
-      <c r="B100" s="152"/>
+      <c r="A100" s="103"/>
+      <c r="B100" s="148"/>
       <c r="C100" s="5"/>
-      <c r="D100" s="192"/>
-      <c r="E100" s="131"/>
+      <c r="D100" s="184"/>
+      <c r="E100" s="213"/>
       <c r="F100" s="5"/>
       <c r="G100" s="44"/>
       <c r="H100" s="45"/>
-      <c r="I100" s="142"/>
+      <c r="I100" s="138"/>
       <c r="J100" s="44"/>
       <c r="K100" s="44"/>
-      <c r="L100" s="161"/>
-      <c r="M100" s="185"/>
+      <c r="L100" s="157"/>
+      <c r="M100" s="181"/>
       <c r="N100" s="38"/>
     </row>
     <row r="101" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A101" s="99" t="s">
+      <c r="A101" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="B101" s="152"/>
+      <c r="B101" s="148"/>
       <c r="C101" s="44"/>
-      <c r="D101" s="200"/>
-      <c r="E101" s="131"/>
+      <c r="D101" s="192"/>
+      <c r="E101" s="213"/>
       <c r="F101" s="5"/>
       <c r="G101" s="3"/>
       <c r="H101" s="10"/>
-      <c r="I101" s="131"/>
+      <c r="I101" s="130"/>
       <c r="J101" s="11"/>
       <c r="K101" s="11"/>
-      <c r="L101" s="158"/>
-      <c r="M101" s="185"/>
+      <c r="L101" s="154"/>
+      <c r="M101" s="181"/>
       <c r="N101" s="38"/>
     </row>
     <row r="102" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A102" s="96" t="s">
+      <c r="A102" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B102" s="152">
+      <c r="B102" s="148">
         <v>317728</v>
       </c>
-      <c r="C102" s="86">
+      <c r="C102" s="85">
         <v>673807</v>
       </c>
-      <c r="D102" s="215">
+      <c r="D102" s="207">
         <v>1348625</v>
       </c>
-      <c r="E102" s="135"/>
-[...1 lines deleted...]
-      <c r="G102" s="86"/>
+      <c r="E102" s="213">
+        <v>1894355</v>
+      </c>
+      <c r="F102" s="86"/>
+      <c r="G102" s="85"/>
       <c r="H102" s="8"/>
-      <c r="I102" s="130"/>
-[...3 lines deleted...]
-      <c r="M102" s="185"/>
+      <c r="I102" s="129"/>
+      <c r="J102" s="86"/>
+      <c r="K102" s="86"/>
+      <c r="L102" s="153"/>
+      <c r="M102" s="181"/>
       <c r="N102" s="38"/>
     </row>
     <row r="103" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A103" s="105" t="s">
+      <c r="A103" s="104" t="s">
         <v>66</v>
       </c>
-      <c r="B103" s="152">
+      <c r="B103" s="148">
         <v>313756</v>
       </c>
-      <c r="C103" s="86">
+      <c r="C103" s="85">
         <v>665863</v>
       </c>
-      <c r="D103" s="215">
+      <c r="D103" s="207">
         <v>1336709</v>
       </c>
-      <c r="E103" s="4"/>
-[...1 lines deleted...]
-      <c r="G103" s="86"/>
+      <c r="E103" s="213">
+        <v>1878467</v>
+      </c>
+      <c r="F103" s="86"/>
+      <c r="G103" s="85"/>
       <c r="H103" s="8"/>
-      <c r="I103" s="130"/>
-[...3 lines deleted...]
-      <c r="M103" s="185"/>
+      <c r="I103" s="129"/>
+      <c r="J103" s="86"/>
+      <c r="K103" s="86"/>
+      <c r="L103" s="153"/>
+      <c r="M103" s="181"/>
       <c r="N103" s="38"/>
     </row>
     <row r="104" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A104" s="105" t="s">
+      <c r="A104" s="104" t="s">
         <v>67</v>
       </c>
-      <c r="B104" s="152">
+      <c r="B104" s="148">
         <v>125</v>
       </c>
-      <c r="C104" s="86">
+      <c r="C104" s="85">
         <v>250</v>
       </c>
-      <c r="D104" s="215">
+      <c r="D104" s="207">
         <v>375</v>
       </c>
-      <c r="E104" s="4"/>
-[...1 lines deleted...]
-      <c r="G104" s="86"/>
+      <c r="E104" s="213">
+        <v>500</v>
+      </c>
+      <c r="F104" s="86"/>
+      <c r="G104" s="85"/>
       <c r="H104" s="8"/>
-      <c r="I104" s="130"/>
-[...3 lines deleted...]
-      <c r="M104" s="185"/>
+      <c r="I104" s="129"/>
+      <c r="J104" s="86"/>
+      <c r="K104" s="86"/>
+      <c r="L104" s="153"/>
+      <c r="M104" s="181"/>
       <c r="N104" s="38"/>
     </row>
     <row r="105" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A105" s="97" t="s">
+      <c r="A105" s="96" t="s">
         <v>39</v>
       </c>
-      <c r="B105" s="152">
+      <c r="B105" s="148">
         <v>293</v>
       </c>
-      <c r="C105" s="86">
+      <c r="C105" s="85">
         <v>586</v>
       </c>
-      <c r="D105" s="215">
+      <c r="D105" s="207">
         <v>879</v>
       </c>
-      <c r="E105" s="4"/>
-[...1 lines deleted...]
-      <c r="G105" s="86"/>
+      <c r="E105" s="213">
+        <v>1172</v>
+      </c>
+      <c r="F105" s="86"/>
+      <c r="G105" s="85"/>
       <c r="H105" s="8"/>
-      <c r="I105" s="130"/>
-[...3 lines deleted...]
-      <c r="M105" s="185"/>
+      <c r="I105" s="129"/>
+      <c r="J105" s="86"/>
+      <c r="K105" s="86"/>
+      <c r="L105" s="153"/>
+      <c r="M105" s="181"/>
       <c r="N105" s="38"/>
     </row>
     <row r="106" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A106" s="97" t="s">
+      <c r="A106" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="B106" s="152">
+      <c r="B106" s="148">
         <v>388</v>
       </c>
-      <c r="C106" s="86">
+      <c r="C106" s="85">
         <v>776</v>
       </c>
-      <c r="D106" s="215">
+      <c r="D106" s="207">
         <v>1164</v>
       </c>
-      <c r="E106" s="4"/>
-[...1 lines deleted...]
-      <c r="G106" s="86"/>
+      <c r="E106" s="213">
+        <v>1552</v>
+      </c>
+      <c r="F106" s="86"/>
+      <c r="G106" s="85"/>
       <c r="H106" s="8"/>
-      <c r="I106" s="130"/>
-[...3 lines deleted...]
-      <c r="M106" s="185"/>
+      <c r="I106" s="129"/>
+      <c r="J106" s="86"/>
+      <c r="K106" s="86"/>
+      <c r="L106" s="153"/>
+      <c r="M106" s="181"/>
       <c r="N106" s="38"/>
     </row>
     <row r="107" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A107" s="97" t="s">
+      <c r="A107" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B107" s="152">
+      <c r="B107" s="148">
         <v>91</v>
       </c>
-      <c r="C107" s="86">
+      <c r="C107" s="85">
         <v>182</v>
       </c>
-      <c r="D107" s="215">
+      <c r="D107" s="207">
         <v>273</v>
       </c>
-      <c r="E107" s="4"/>
-[...1 lines deleted...]
-      <c r="G107" s="86"/>
+      <c r="E107" s="213">
+        <v>364</v>
+      </c>
+      <c r="F107" s="86"/>
+      <c r="G107" s="85"/>
       <c r="H107" s="8"/>
-      <c r="I107" s="130"/>
-[...3 lines deleted...]
-      <c r="M107" s="185"/>
+      <c r="I107" s="129"/>
+      <c r="J107" s="86"/>
+      <c r="K107" s="86"/>
+      <c r="L107" s="153"/>
+      <c r="M107" s="181"/>
       <c r="N107" s="38"/>
     </row>
     <row r="108" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A108" s="105" t="s">
+      <c r="A108" s="104" t="s">
         <v>42</v>
       </c>
-      <c r="B108" s="152">
+      <c r="B108" s="148">
         <v>1486</v>
       </c>
-      <c r="C108" s="86">
+      <c r="C108" s="85">
         <v>2972</v>
       </c>
-      <c r="D108" s="215">
+      <c r="D108" s="207">
         <v>4458</v>
       </c>
-      <c r="E108" s="4"/>
-[...1 lines deleted...]
-      <c r="G108" s="86"/>
+      <c r="E108" s="213">
+        <v>5944</v>
+      </c>
+      <c r="F108" s="86"/>
+      <c r="G108" s="85"/>
       <c r="H108" s="8"/>
-      <c r="I108" s="130"/>
-[...3 lines deleted...]
-      <c r="M108" s="185"/>
+      <c r="I108" s="129"/>
+      <c r="J108" s="86"/>
+      <c r="K108" s="86"/>
+      <c r="L108" s="153"/>
+      <c r="M108" s="181"/>
       <c r="N108" s="38"/>
     </row>
     <row r="109" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A109" s="105" t="s">
+      <c r="A109" s="104" t="s">
         <v>68</v>
       </c>
-      <c r="B109" s="152">
+      <c r="B109" s="148">
         <v>47</v>
       </c>
-      <c r="C109" s="86">
+      <c r="C109" s="85">
         <v>94</v>
       </c>
-      <c r="D109" s="215">
+      <c r="D109" s="207">
         <v>141</v>
       </c>
-      <c r="E109" s="4"/>
-[...1 lines deleted...]
-      <c r="G109" s="86"/>
+      <c r="E109" s="213">
+        <v>188</v>
+      </c>
+      <c r="F109" s="86"/>
+      <c r="G109" s="85"/>
       <c r="H109" s="8"/>
-      <c r="I109" s="130"/>
-[...3 lines deleted...]
-      <c r="M109" s="185"/>
+      <c r="I109" s="129"/>
+      <c r="J109" s="86"/>
+      <c r="K109" s="86"/>
+      <c r="L109" s="153"/>
+      <c r="M109" s="181"/>
       <c r="N109" s="38"/>
     </row>
     <row r="110" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A110" s="97" t="s">
+      <c r="A110" s="96" t="s">
         <v>69</v>
       </c>
-      <c r="B110" s="152">
+      <c r="B110" s="148">
         <v>8</v>
       </c>
-      <c r="C110" s="86">
+      <c r="C110" s="85">
         <v>16</v>
       </c>
-      <c r="D110" s="215">
+      <c r="D110" s="207">
         <v>24</v>
       </c>
-      <c r="E110" s="4"/>
-[...1 lines deleted...]
-      <c r="G110" s="86"/>
+      <c r="E110" s="213">
+        <v>32</v>
+      </c>
+      <c r="F110" s="86"/>
+      <c r="G110" s="85"/>
       <c r="H110" s="8"/>
-      <c r="I110" s="130"/>
-[...3 lines deleted...]
-      <c r="M110" s="185"/>
+      <c r="I110" s="129"/>
+      <c r="J110" s="86"/>
+      <c r="K110" s="86"/>
+      <c r="L110" s="153"/>
+      <c r="M110" s="181"/>
       <c r="N110" s="38"/>
     </row>
     <row r="111" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A111" s="97" t="s">
+      <c r="A111" s="96" t="s">
         <v>43</v>
       </c>
-      <c r="B111" s="152">
+      <c r="B111" s="148">
         <v>6</v>
       </c>
-      <c r="C111" s="86">
+      <c r="C111" s="85">
         <v>12</v>
       </c>
-      <c r="D111" s="215">
+      <c r="D111" s="207">
         <v>18</v>
       </c>
-      <c r="E111" s="4"/>
-[...1 lines deleted...]
-      <c r="G111" s="86"/>
+      <c r="E111" s="213">
+        <v>24</v>
+      </c>
+      <c r="F111" s="86"/>
+      <c r="G111" s="85"/>
       <c r="H111" s="8"/>
-      <c r="I111" s="130"/>
-[...3 lines deleted...]
-      <c r="M111" s="185"/>
+      <c r="I111" s="129"/>
+      <c r="J111" s="86"/>
+      <c r="K111" s="86"/>
+      <c r="L111" s="153"/>
+      <c r="M111" s="181"/>
       <c r="N111" s="38"/>
     </row>
     <row r="112" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A112" s="105" t="s">
+      <c r="A112" s="104" t="s">
         <v>44</v>
       </c>
-      <c r="B112" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E112" s="1"/>
+      <c r="B112" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C112" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E112" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F112" s="1"/>
       <c r="G112" s="1"/>
       <c r="H112" s="8"/>
-      <c r="I112" s="130"/>
+      <c r="I112" s="129"/>
       <c r="J112" s="4"/>
-      <c r="K112" s="90"/>
-[...1 lines deleted...]
-      <c r="M112" s="185"/>
+      <c r="K112" s="89"/>
+      <c r="L112" s="153"/>
+      <c r="M112" s="181"/>
       <c r="N112" s="38"/>
     </row>
     <row r="113" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A113" s="105" t="s">
+      <c r="A113" s="104" t="s">
         <v>45</v>
       </c>
-      <c r="B113" s="152">
+      <c r="B113" s="148">
         <v>1338</v>
       </c>
-      <c r="C113" s="86">
+      <c r="C113" s="85">
         <v>2676</v>
       </c>
-      <c r="D113" s="216">
+      <c r="D113" s="208">
         <v>4014</v>
       </c>
-      <c r="E113" s="4"/>
-[...1 lines deleted...]
-      <c r="G113" s="86"/>
+      <c r="E113" s="213">
+        <v>5352</v>
+      </c>
+      <c r="F113" s="86"/>
+      <c r="G113" s="85"/>
       <c r="H113" s="8"/>
-      <c r="I113" s="130"/>
-[...3 lines deleted...]
-      <c r="M113" s="185"/>
+      <c r="I113" s="129"/>
+      <c r="J113" s="86"/>
+      <c r="K113" s="86"/>
+      <c r="L113" s="153"/>
+      <c r="M113" s="181"/>
       <c r="N113" s="38"/>
     </row>
     <row r="114" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A114" s="105" t="s">
+      <c r="A114" s="104" t="s">
         <v>70</v>
       </c>
-      <c r="B114" s="152">
+      <c r="B114" s="148">
         <v>192</v>
       </c>
-      <c r="C114" s="86">
+      <c r="C114" s="85">
         <v>384</v>
       </c>
-      <c r="D114" s="215">
+      <c r="D114" s="207">
         <v>576</v>
       </c>
-      <c r="E114" s="4"/>
-[...1 lines deleted...]
-      <c r="G114" s="86"/>
+      <c r="E114" s="213">
+        <v>768</v>
+      </c>
+      <c r="F114" s="86"/>
+      <c r="G114" s="85"/>
       <c r="H114" s="8"/>
-      <c r="I114" s="130"/>
-[...3 lines deleted...]
-      <c r="M114" s="185"/>
+      <c r="I114" s="129"/>
+      <c r="J114" s="86"/>
+      <c r="K114" s="86"/>
+      <c r="L114" s="153"/>
+      <c r="M114" s="181"/>
       <c r="N114" s="38"/>
     </row>
     <row r="115" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A115" s="105"/>
-      <c r="B115" s="152"/>
+      <c r="A115" s="104"/>
+      <c r="B115" s="148"/>
       <c r="C115" s="5"/>
-      <c r="D115" s="192"/>
-      <c r="E115" s="131"/>
+      <c r="D115" s="184"/>
+      <c r="E115" s="213"/>
       <c r="F115" s="5"/>
       <c r="G115" s="5"/>
       <c r="H115" s="10"/>
-      <c r="I115" s="131"/>
+      <c r="I115" s="130"/>
       <c r="J115" s="11"/>
       <c r="K115" s="11"/>
-      <c r="L115" s="158"/>
-      <c r="M115" s="185"/>
+      <c r="L115" s="154"/>
+      <c r="M115" s="181"/>
       <c r="N115" s="38"/>
     </row>
     <row r="116" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A116" s="99" t="s">
+      <c r="A116" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="B116" s="152"/>
+      <c r="B116" s="148"/>
       <c r="C116" s="46"/>
-      <c r="D116" s="201"/>
-      <c r="E116" s="131"/>
+      <c r="D116" s="193"/>
+      <c r="E116" s="213"/>
       <c r="F116" s="5"/>
       <c r="G116" s="3"/>
       <c r="H116" s="10"/>
-      <c r="I116" s="131"/>
+      <c r="I116" s="130"/>
       <c r="J116" s="11"/>
       <c r="K116" s="11"/>
-      <c r="L116" s="158"/>
-      <c r="M116" s="185"/>
+      <c r="L116" s="154"/>
+      <c r="M116" s="181"/>
       <c r="N116" s="38"/>
     </row>
     <row r="117" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A117" s="96" t="s">
+      <c r="A117" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B117" s="152">
+      <c r="B117" s="148">
         <v>238716</v>
       </c>
-      <c r="C117" s="86">
+      <c r="C117" s="85">
         <v>486013</v>
       </c>
-      <c r="D117" s="215">
+      <c r="D117" s="207">
         <v>796150</v>
       </c>
-      <c r="E117" s="4"/>
-[...1 lines deleted...]
-      <c r="G117" s="86"/>
+      <c r="E117" s="213">
+        <v>1156961</v>
+      </c>
+      <c r="F117" s="86"/>
+      <c r="G117" s="85"/>
       <c r="H117" s="8"/>
-      <c r="I117" s="130"/>
-[...3 lines deleted...]
-      <c r="M117" s="185"/>
+      <c r="I117" s="129"/>
+      <c r="J117" s="86"/>
+      <c r="K117" s="86"/>
+      <c r="L117" s="153"/>
+      <c r="M117" s="181"/>
       <c r="N117" s="38"/>
     </row>
     <row r="118" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A118" s="106" t="s">
+      <c r="A118" s="105" t="s">
         <v>66</v>
       </c>
-      <c r="B118" s="152">
+      <c r="B118" s="148">
         <v>236150</v>
       </c>
-      <c r="C118" s="86">
+      <c r="C118" s="85">
         <v>480881</v>
       </c>
-      <c r="D118" s="215">
+      <c r="D118" s="207">
         <v>788452</v>
       </c>
-      <c r="E118" s="4"/>
-[...1 lines deleted...]
-      <c r="G118" s="86"/>
+      <c r="E118" s="213">
+        <v>1146697</v>
+      </c>
+      <c r="F118" s="86"/>
+      <c r="G118" s="85"/>
       <c r="H118" s="8"/>
-      <c r="I118" s="130"/>
-[...3 lines deleted...]
-      <c r="M118" s="185"/>
+      <c r="I118" s="129"/>
+      <c r="J118" s="86"/>
+      <c r="K118" s="86"/>
+      <c r="L118" s="153"/>
+      <c r="M118" s="181"/>
       <c r="N118" s="38"/>
     </row>
     <row r="119" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A119" s="106" t="s">
+      <c r="A119" s="105" t="s">
         <v>67</v>
       </c>
-      <c r="B119" s="152">
+      <c r="B119" s="148">
         <v>8</v>
       </c>
-      <c r="C119" s="86">
+      <c r="C119" s="85">
         <v>16</v>
       </c>
-      <c r="D119" s="215">
+      <c r="D119" s="207">
         <v>24</v>
       </c>
-      <c r="E119" s="4"/>
-[...1 lines deleted...]
-      <c r="G119" s="86"/>
+      <c r="E119" s="213">
+        <v>32</v>
+      </c>
+      <c r="F119" s="86"/>
+      <c r="G119" s="85"/>
       <c r="H119" s="8"/>
-      <c r="I119" s="130"/>
-[...3 lines deleted...]
-      <c r="M119" s="185"/>
+      <c r="I119" s="129"/>
+      <c r="J119" s="86"/>
+      <c r="K119" s="86"/>
+      <c r="L119" s="153"/>
+      <c r="M119" s="181"/>
       <c r="N119" s="38"/>
     </row>
     <row r="120" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A120" s="97" t="s">
+      <c r="A120" s="96" t="s">
         <v>39</v>
       </c>
-      <c r="B120" s="152">
+      <c r="B120" s="148">
         <v>126</v>
       </c>
-      <c r="C120" s="86">
+      <c r="C120" s="85">
         <v>252</v>
       </c>
-      <c r="D120" s="215">
+      <c r="D120" s="207">
         <v>378</v>
       </c>
-      <c r="E120" s="4"/>
-[...1 lines deleted...]
-      <c r="G120" s="86"/>
+      <c r="E120" s="213">
+        <v>504</v>
+      </c>
+      <c r="F120" s="86"/>
+      <c r="G120" s="85"/>
       <c r="H120" s="8"/>
-      <c r="I120" s="130"/>
-[...3 lines deleted...]
-      <c r="M120" s="185"/>
+      <c r="I120" s="129"/>
+      <c r="J120" s="86"/>
+      <c r="K120" s="86"/>
+      <c r="L120" s="153"/>
+      <c r="M120" s="181"/>
       <c r="N120" s="38"/>
     </row>
     <row r="121" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A121" s="106" t="s">
+      <c r="A121" s="105" t="s">
         <v>42</v>
       </c>
-      <c r="B121" s="152">
+      <c r="B121" s="148">
         <v>1134</v>
       </c>
-      <c r="C121" s="86">
+      <c r="C121" s="85">
         <v>2268</v>
       </c>
-      <c r="D121" s="215">
+      <c r="D121" s="207">
         <v>3402</v>
       </c>
-      <c r="E121" s="4"/>
-[...1 lines deleted...]
-      <c r="G121" s="86"/>
+      <c r="E121" s="213">
+        <v>4536</v>
+      </c>
+      <c r="F121" s="86"/>
+      <c r="G121" s="85"/>
       <c r="H121" s="8"/>
-      <c r="I121" s="130"/>
-[...3 lines deleted...]
-      <c r="M121" s="185"/>
+      <c r="I121" s="129"/>
+      <c r="J121" s="86"/>
+      <c r="K121" s="86"/>
+      <c r="L121" s="153"/>
+      <c r="M121" s="181"/>
       <c r="N121" s="38"/>
     </row>
     <row r="122" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A122" s="106" t="s">
+      <c r="A122" s="105" t="s">
         <v>68</v>
       </c>
-      <c r="B122" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E122" s="1"/>
+      <c r="B122" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C122" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E122" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F122" s="1"/>
       <c r="G122" s="1"/>
       <c r="H122" s="8"/>
-      <c r="I122" s="130"/>
+      <c r="I122" s="129"/>
       <c r="J122" s="8"/>
-      <c r="K122" s="90"/>
-[...1 lines deleted...]
-      <c r="M122" s="185"/>
+      <c r="K122" s="89"/>
+      <c r="L122" s="147"/>
+      <c r="M122" s="181"/>
       <c r="N122" s="38"/>
     </row>
     <row r="123" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A123" s="97" t="s">
+      <c r="A123" s="96" t="s">
         <v>43</v>
       </c>
-      <c r="B123" s="152">
+      <c r="B123" s="148">
         <v>6</v>
       </c>
-      <c r="C123" s="86">
+      <c r="C123" s="85">
         <v>12</v>
       </c>
-      <c r="D123" s="191">
+      <c r="D123" s="183">
         <v>18</v>
       </c>
-      <c r="E123" s="4"/>
-[...1 lines deleted...]
-      <c r="G123" s="86"/>
+      <c r="E123" s="213">
+        <v>24</v>
+      </c>
+      <c r="F123" s="86"/>
+      <c r="G123" s="85"/>
       <c r="H123" s="8"/>
-      <c r="I123" s="130"/>
-[...3 lines deleted...]
-      <c r="M123" s="185"/>
+      <c r="I123" s="129"/>
+      <c r="J123" s="86"/>
+      <c r="K123" s="86"/>
+      <c r="L123" s="153"/>
+      <c r="M123" s="181"/>
       <c r="N123" s="38"/>
     </row>
     <row r="124" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A124" s="106" t="s">
+      <c r="A124" s="105" t="s">
         <v>44</v>
       </c>
-      <c r="B124" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E124" s="1"/>
+      <c r="B124" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C124" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E124" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="8"/>
-      <c r="I124" s="130"/>
+      <c r="I124" s="129"/>
       <c r="J124" s="8"/>
-      <c r="K124" s="90"/>
-[...1 lines deleted...]
-      <c r="M124" s="185"/>
+      <c r="K124" s="89"/>
+      <c r="L124" s="147"/>
+      <c r="M124" s="181"/>
       <c r="N124" s="38"/>
     </row>
     <row r="125" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A125" s="106" t="s">
+      <c r="A125" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="B125" s="152">
+      <c r="B125" s="148">
         <v>1125</v>
       </c>
-      <c r="C125" s="86">
+      <c r="C125" s="85">
         <v>2250</v>
       </c>
-      <c r="D125" s="215">
+      <c r="D125" s="207">
         <v>3375</v>
       </c>
-      <c r="E125" s="4"/>
-[...1 lines deleted...]
-      <c r="G125" s="86"/>
+      <c r="E125" s="213">
+        <v>4500</v>
+      </c>
+      <c r="F125" s="86"/>
+      <c r="G125" s="85"/>
       <c r="H125" s="8"/>
-      <c r="I125" s="130"/>
-[...3 lines deleted...]
-      <c r="M125" s="185"/>
+      <c r="I125" s="129"/>
+      <c r="J125" s="86"/>
+      <c r="K125" s="86"/>
+      <c r="L125" s="153"/>
+      <c r="M125" s="181"/>
       <c r="N125" s="38"/>
     </row>
     <row r="126" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A126" s="106" t="s">
+      <c r="A126" s="105" t="s">
         <v>70</v>
       </c>
-      <c r="B126" s="152">
+      <c r="B126" s="148">
         <v>167</v>
       </c>
-      <c r="C126" s="86">
+      <c r="C126" s="85">
         <v>334</v>
       </c>
-      <c r="D126" s="191">
+      <c r="D126" s="183">
         <v>501</v>
       </c>
-      <c r="E126" s="4"/>
-[...1 lines deleted...]
-      <c r="G126" s="86"/>
+      <c r="E126" s="213">
+        <v>668</v>
+      </c>
+      <c r="F126" s="86"/>
+      <c r="G126" s="85"/>
       <c r="H126" s="8"/>
-      <c r="I126" s="130"/>
-[...3 lines deleted...]
-      <c r="M126" s="185"/>
+      <c r="I126" s="129"/>
+      <c r="J126" s="86"/>
+      <c r="K126" s="86"/>
+      <c r="L126" s="153"/>
+      <c r="M126" s="181"/>
       <c r="N126" s="38"/>
     </row>
     <row r="127" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A127" s="106"/>
-      <c r="B127" s="152"/>
+      <c r="A127" s="105"/>
+      <c r="B127" s="148"/>
       <c r="C127" s="5"/>
-      <c r="D127" s="193"/>
-      <c r="E127" s="130"/>
+      <c r="D127" s="185"/>
+      <c r="E127" s="213"/>
       <c r="F127" s="5"/>
       <c r="G127" s="5"/>
       <c r="H127" s="10"/>
-      <c r="I127" s="131"/>
+      <c r="I127" s="130"/>
       <c r="J127" s="11"/>
       <c r="K127" s="11"/>
-      <c r="L127" s="158"/>
-      <c r="M127" s="185"/>
+      <c r="L127" s="154"/>
+      <c r="M127" s="181"/>
       <c r="N127" s="38"/>
     </row>
     <row r="128" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A128" s="99" t="s">
+      <c r="A128" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="B128" s="152"/>
+      <c r="B128" s="148"/>
       <c r="C128" s="47"/>
-      <c r="D128" s="192"/>
-      <c r="E128" s="131"/>
+      <c r="D128" s="184"/>
+      <c r="E128" s="213"/>
       <c r="F128" s="5"/>
       <c r="G128" s="3"/>
       <c r="H128" s="10"/>
-      <c r="I128" s="131"/>
+      <c r="I128" s="130"/>
       <c r="J128" s="11"/>
       <c r="K128" s="11"/>
-      <c r="L128" s="158"/>
-      <c r="M128" s="185"/>
+      <c r="L128" s="154"/>
+      <c r="M128" s="181"/>
       <c r="N128" s="38"/>
     </row>
     <row r="129" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A129" s="96" t="s">
+      <c r="A129" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B129" s="152">
+      <c r="B129" s="148">
         <v>69415</v>
       </c>
-      <c r="C129" s="86">
+      <c r="C129" s="85">
         <v>167552</v>
       </c>
-      <c r="D129" s="215">
+      <c r="D129" s="207">
         <v>279407</v>
       </c>
-      <c r="E129" s="4"/>
-[...1 lines deleted...]
-      <c r="G129" s="86"/>
+      <c r="E129" s="213">
+        <v>453680</v>
+      </c>
+      <c r="F129" s="86"/>
+      <c r="G129" s="85"/>
       <c r="H129" s="8"/>
-      <c r="I129" s="130"/>
-[...3 lines deleted...]
-      <c r="M129" s="185"/>
+      <c r="I129" s="129"/>
+      <c r="J129" s="86"/>
+      <c r="K129" s="86"/>
+      <c r="L129" s="153"/>
+      <c r="M129" s="181"/>
       <c r="N129" s="38"/>
     </row>
     <row r="130" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A130" s="107" t="s">
+      <c r="A130" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="B130" s="152">
+      <c r="B130" s="148">
         <v>68008</v>
       </c>
-      <c r="C130" s="86">
+      <c r="C130" s="85">
         <v>164738</v>
       </c>
-      <c r="D130" s="215">
+      <c r="D130" s="207">
         <v>275186</v>
       </c>
-      <c r="E130" s="4"/>
-[...1 lines deleted...]
-      <c r="G130" s="86"/>
+      <c r="E130" s="213">
+        <v>448052</v>
+      </c>
+      <c r="F130" s="86"/>
+      <c r="G130" s="85"/>
       <c r="H130" s="8"/>
-      <c r="I130" s="130"/>
-[...3 lines deleted...]
-      <c r="M130" s="185"/>
+      <c r="I130" s="129"/>
+      <c r="J130" s="86"/>
+      <c r="K130" s="86"/>
+      <c r="L130" s="153"/>
+      <c r="M130" s="181"/>
       <c r="N130" s="38"/>
     </row>
     <row r="131" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A131" s="107" t="s">
+      <c r="A131" s="106" t="s">
         <v>67</v>
       </c>
-      <c r="B131" s="152">
+      <c r="B131" s="148">
         <v>117</v>
       </c>
-      <c r="C131" s="86">
+      <c r="C131" s="85">
         <v>234</v>
       </c>
-      <c r="D131" s="215">
+      <c r="D131" s="207">
         <v>351</v>
       </c>
-      <c r="E131" s="4"/>
-[...1 lines deleted...]
-      <c r="G131" s="86"/>
+      <c r="E131" s="213">
+        <v>468</v>
+      </c>
+      <c r="F131" s="86"/>
+      <c r="G131" s="85"/>
       <c r="H131" s="8"/>
-      <c r="I131" s="130"/>
-[...3 lines deleted...]
-      <c r="M131" s="185"/>
+      <c r="I131" s="129"/>
+      <c r="J131" s="86"/>
+      <c r="K131" s="86"/>
+      <c r="L131" s="153"/>
+      <c r="M131" s="181"/>
       <c r="N131" s="38"/>
     </row>
     <row r="132" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A132" s="97" t="s">
+      <c r="A132" s="96" t="s">
         <v>39</v>
       </c>
-      <c r="B132" s="152">
+      <c r="B132" s="148">
         <v>167</v>
       </c>
-      <c r="C132" s="86">
+      <c r="C132" s="85">
         <v>334</v>
       </c>
-      <c r="D132" s="215">
+      <c r="D132" s="207">
         <v>501</v>
       </c>
-      <c r="E132" s="4"/>
-[...1 lines deleted...]
-      <c r="G132" s="86"/>
+      <c r="E132" s="213">
+        <v>668</v>
+      </c>
+      <c r="F132" s="86"/>
+      <c r="G132" s="85"/>
       <c r="H132" s="8"/>
-      <c r="I132" s="130"/>
-[...3 lines deleted...]
-      <c r="M132" s="185"/>
+      <c r="I132" s="129"/>
+      <c r="J132" s="86"/>
+      <c r="K132" s="86"/>
+      <c r="L132" s="153"/>
+      <c r="M132" s="181"/>
       <c r="N132" s="38"/>
     </row>
     <row r="133" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A133" s="108" t="s">
+      <c r="A133" s="107" t="s">
         <v>40</v>
       </c>
-      <c r="B133" s="152">
+      <c r="B133" s="148">
         <v>388</v>
       </c>
-      <c r="C133" s="86">
+      <c r="C133" s="85">
         <v>776</v>
       </c>
-      <c r="D133" s="215">
+      <c r="D133" s="207">
         <v>1164</v>
       </c>
-      <c r="E133" s="4"/>
-[...1 lines deleted...]
-      <c r="G133" s="86"/>
+      <c r="E133" s="213">
+        <v>1552</v>
+      </c>
+      <c r="F133" s="86"/>
+      <c r="G133" s="85"/>
       <c r="H133" s="8"/>
-      <c r="I133" s="130"/>
-[...3 lines deleted...]
-      <c r="M133" s="185"/>
+      <c r="I133" s="129"/>
+      <c r="J133" s="86"/>
+      <c r="K133" s="86"/>
+      <c r="L133" s="153"/>
+      <c r="M133" s="181"/>
       <c r="N133" s="38"/>
     </row>
     <row r="134" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A134" s="108" t="s">
+      <c r="A134" s="107" t="s">
         <v>41</v>
       </c>
-      <c r="B134" s="152">
+      <c r="B134" s="148">
         <v>91</v>
       </c>
-      <c r="C134" s="86">
+      <c r="C134" s="85">
         <v>182</v>
       </c>
-      <c r="D134" s="215">
+      <c r="D134" s="207">
         <v>273</v>
       </c>
-      <c r="E134" s="4"/>
-[...1 lines deleted...]
-      <c r="G134" s="86"/>
+      <c r="E134" s="213">
+        <v>364</v>
+      </c>
+      <c r="F134" s="86"/>
+      <c r="G134" s="85"/>
       <c r="H134" s="8"/>
-      <c r="I134" s="130"/>
-[...3 lines deleted...]
-      <c r="M134" s="185"/>
+      <c r="I134" s="129"/>
+      <c r="J134" s="86"/>
+      <c r="K134" s="86"/>
+      <c r="L134" s="153"/>
+      <c r="M134" s="181"/>
       <c r="N134" s="38"/>
     </row>
     <row r="135" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A135" s="107" t="s">
+      <c r="A135" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="B135" s="152">
+      <c r="B135" s="148">
         <v>352</v>
       </c>
-      <c r="C135" s="86">
+      <c r="C135" s="85">
         <v>704</v>
       </c>
-      <c r="D135" s="215">
+      <c r="D135" s="207">
         <v>1056</v>
       </c>
-      <c r="E135" s="4"/>
-[...1 lines deleted...]
-      <c r="G135" s="86"/>
+      <c r="E135" s="213">
+        <v>1408</v>
+      </c>
+      <c r="F135" s="86"/>
+      <c r="G135" s="85"/>
       <c r="H135" s="8"/>
-      <c r="I135" s="130"/>
-[...3 lines deleted...]
-      <c r="M135" s="185"/>
+      <c r="I135" s="129"/>
+      <c r="J135" s="86"/>
+      <c r="K135" s="86"/>
+      <c r="L135" s="153"/>
+      <c r="M135" s="181"/>
       <c r="N135" s="38"/>
     </row>
     <row r="136" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A136" s="106" t="s">
+      <c r="A136" s="105" t="s">
         <v>68</v>
       </c>
-      <c r="B136" s="152">
+      <c r="B136" s="148">
         <v>47</v>
       </c>
-      <c r="C136" s="86">
+      <c r="C136" s="85">
         <v>94</v>
       </c>
-      <c r="D136" s="215">
+      <c r="D136" s="207">
         <v>141</v>
       </c>
-      <c r="E136" s="4"/>
-[...1 lines deleted...]
-      <c r="G136" s="86"/>
+      <c r="E136" s="213">
+        <v>188</v>
+      </c>
+      <c r="F136" s="86"/>
+      <c r="G136" s="85"/>
       <c r="H136" s="8"/>
-      <c r="I136" s="130"/>
-[...3 lines deleted...]
-      <c r="M136" s="185"/>
+      <c r="I136" s="129"/>
+      <c r="J136" s="86"/>
+      <c r="K136" s="86"/>
+      <c r="L136" s="153"/>
+      <c r="M136" s="181"/>
       <c r="N136" s="38"/>
     </row>
     <row r="137" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A137" s="108" t="s">
+      <c r="A137" s="107" t="s">
         <v>69</v>
       </c>
-      <c r="B137" s="152">
+      <c r="B137" s="148">
         <v>8</v>
       </c>
-      <c r="C137" s="86">
+      <c r="C137" s="85">
         <v>16</v>
       </c>
-      <c r="D137" s="215">
+      <c r="D137" s="207">
         <v>24</v>
       </c>
-      <c r="E137" s="4"/>
-[...1 lines deleted...]
-      <c r="G137" s="86"/>
+      <c r="E137" s="213">
+        <v>32</v>
+      </c>
+      <c r="F137" s="86"/>
+      <c r="G137" s="85"/>
       <c r="H137" s="8"/>
-      <c r="I137" s="130"/>
-[...3 lines deleted...]
-      <c r="M137" s="185"/>
+      <c r="I137" s="129"/>
+      <c r="J137" s="86"/>
+      <c r="K137" s="86"/>
+      <c r="L137" s="153"/>
+      <c r="M137" s="181"/>
       <c r="N137" s="38"/>
     </row>
     <row r="138" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A138" s="107" t="s">
+      <c r="A138" s="106" t="s">
         <v>45</v>
       </c>
-      <c r="B138" s="152">
+      <c r="B138" s="148">
         <v>213</v>
       </c>
-      <c r="C138" s="86">
+      <c r="C138" s="85">
         <v>426</v>
       </c>
-      <c r="D138" s="215">
+      <c r="D138" s="207">
         <v>639</v>
       </c>
-      <c r="E138" s="4"/>
-[...1 lines deleted...]
-      <c r="G138" s="86"/>
+      <c r="E138" s="213">
+        <v>852</v>
+      </c>
+      <c r="F138" s="86"/>
+      <c r="G138" s="85"/>
       <c r="H138" s="8"/>
-      <c r="I138" s="130"/>
-[...3 lines deleted...]
-      <c r="M138" s="185"/>
+      <c r="I138" s="129"/>
+      <c r="J138" s="86"/>
+      <c r="K138" s="86"/>
+      <c r="L138" s="153"/>
+      <c r="M138" s="181"/>
       <c r="N138" s="38"/>
     </row>
     <row r="139" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A139" s="107" t="s">
+      <c r="A139" s="106" t="s">
         <v>70</v>
       </c>
-      <c r="B139" s="152">
+      <c r="B139" s="148">
         <v>25</v>
       </c>
-      <c r="C139" s="86">
+      <c r="C139" s="85">
         <v>50</v>
       </c>
-      <c r="D139" s="215">
+      <c r="D139" s="207">
         <v>75</v>
       </c>
-      <c r="E139" s="4"/>
-[...1 lines deleted...]
-      <c r="G139" s="86"/>
+      <c r="E139" s="213">
+        <v>100</v>
+      </c>
+      <c r="F139" s="86"/>
+      <c r="G139" s="85"/>
       <c r="H139" s="8"/>
-      <c r="I139" s="130"/>
-[...3 lines deleted...]
-      <c r="M139" s="185"/>
+      <c r="I139" s="129"/>
+      <c r="J139" s="86"/>
+      <c r="K139" s="86"/>
+      <c r="L139" s="153"/>
+      <c r="M139" s="181"/>
       <c r="N139" s="38"/>
     </row>
     <row r="140" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A140" s="107"/>
-      <c r="B140" s="152"/>
+      <c r="A140" s="106"/>
+      <c r="B140" s="148"/>
       <c r="C140" s="5"/>
-      <c r="D140" s="215"/>
-      <c r="E140" s="130"/>
+      <c r="D140" s="207"/>
+      <c r="E140" s="213"/>
       <c r="F140" s="5"/>
-      <c r="G140" s="49"/>
-[...5 lines deleted...]
-      <c r="M140" s="185"/>
+      <c r="G140" s="48"/>
+      <c r="H140" s="49"/>
+      <c r="I140" s="139"/>
+      <c r="J140" s="48"/>
+      <c r="K140" s="48"/>
+      <c r="L140" s="158"/>
+      <c r="M140" s="181"/>
       <c r="N140" s="38"/>
     </row>
     <row r="141" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A141" s="99" t="s">
+      <c r="A141" s="98" t="s">
         <v>7</v>
       </c>
-      <c r="B141" s="152"/>
+      <c r="B141" s="148"/>
       <c r="C141" s="5"/>
-      <c r="D141" s="193"/>
-      <c r="E141" s="131"/>
+      <c r="D141" s="185"/>
+      <c r="E141" s="213"/>
       <c r="F141" s="5"/>
       <c r="G141" s="5"/>
       <c r="H141" s="10"/>
-      <c r="I141" s="131"/>
+      <c r="I141" s="130"/>
       <c r="J141" s="11"/>
       <c r="K141" s="11"/>
-      <c r="L141" s="158"/>
-      <c r="M141" s="185"/>
+      <c r="L141" s="154"/>
+      <c r="M141" s="181"/>
       <c r="N141" s="38"/>
     </row>
     <row r="142" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A142" s="96" t="s">
+      <c r="A142" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B142" s="152">
+      <c r="B142" s="148">
         <v>9597</v>
       </c>
-      <c r="C142" s="86">
+      <c r="C142" s="85">
         <v>20244</v>
       </c>
-      <c r="D142" s="215">
+      <c r="D142" s="207">
         <v>273071</v>
       </c>
-      <c r="E142" s="4"/>
-[...1 lines deleted...]
-      <c r="G142" s="86"/>
+      <c r="E142" s="213">
+        <v>283717</v>
+      </c>
+      <c r="F142" s="86"/>
+      <c r="G142" s="85"/>
       <c r="H142" s="8"/>
-      <c r="I142" s="130"/>
-[...3 lines deleted...]
-      <c r="M142" s="185"/>
+      <c r="I142" s="129"/>
+      <c r="J142" s="86"/>
+      <c r="K142" s="86"/>
+      <c r="L142" s="155"/>
+      <c r="M142" s="181"/>
       <c r="N142" s="38"/>
     </row>
     <row r="143" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A143" s="109" t="s">
+      <c r="A143" s="108" t="s">
         <v>66</v>
       </c>
-      <c r="B143" s="152">
+      <c r="B143" s="148">
         <v>9597</v>
       </c>
-      <c r="C143" s="86">
+      <c r="C143" s="85">
         <v>20244</v>
       </c>
-      <c r="D143" s="215">
+      <c r="D143" s="207">
         <v>273071</v>
       </c>
-      <c r="E143" s="4"/>
-[...1 lines deleted...]
-      <c r="G143" s="86"/>
+      <c r="E143" s="213">
+        <v>283717</v>
+      </c>
+      <c r="F143" s="86"/>
+      <c r="G143" s="85"/>
       <c r="H143" s="8"/>
-      <c r="I143" s="130"/>
-[...3 lines deleted...]
-      <c r="M143" s="185"/>
+      <c r="I143" s="129"/>
+      <c r="J143" s="86"/>
+      <c r="K143" s="86"/>
+      <c r="L143" s="155"/>
+      <c r="M143" s="181"/>
       <c r="N143" s="38"/>
     </row>
     <row r="144" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A144" s="109"/>
-      <c r="B144" s="152"/>
+      <c r="A144" s="108"/>
+      <c r="B144" s="148"/>
       <c r="C144" s="5"/>
-      <c r="D144" s="193"/>
-      <c r="E144" s="130"/>
+      <c r="D144" s="185"/>
+      <c r="E144" s="213"/>
       <c r="F144" s="5"/>
       <c r="G144" s="5"/>
       <c r="H144" s="10"/>
-      <c r="I144" s="131"/>
+      <c r="I144" s="130"/>
       <c r="J144" s="11"/>
       <c r="K144" s="11"/>
-      <c r="L144" s="158"/>
-      <c r="M144" s="185"/>
+      <c r="L144" s="154"/>
+      <c r="M144" s="181"/>
       <c r="N144" s="38"/>
     </row>
     <row r="145" spans="1:14" s="39" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A145" s="99" t="s">
+      <c r="A145" s="98" t="s">
         <v>8</v>
       </c>
-      <c r="B145" s="152"/>
-[...2 lines deleted...]
-      <c r="E145" s="131"/>
+      <c r="B145" s="148"/>
+      <c r="C145" s="50"/>
+      <c r="D145" s="184"/>
+      <c r="E145" s="213"/>
       <c r="F145" s="5"/>
       <c r="G145" s="3"/>
       <c r="H145" s="10"/>
-      <c r="I145" s="131"/>
+      <c r="I145" s="130"/>
       <c r="J145" s="11"/>
       <c r="K145" s="11"/>
-      <c r="L145" s="158"/>
-      <c r="M145" s="185"/>
+      <c r="L145" s="154"/>
+      <c r="M145" s="181"/>
       <c r="N145" s="38"/>
     </row>
     <row r="146" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A146" s="96" t="s">
+      <c r="A146" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B146" s="152">
+      <c r="B146" s="148">
         <v>900225</v>
       </c>
-      <c r="C146" s="86">
+      <c r="C146" s="85">
         <v>1829053</v>
       </c>
-      <c r="D146" s="215">
+      <c r="D146" s="207">
         <v>2776021</v>
       </c>
-      <c r="E146" s="4"/>
-[...1 lines deleted...]
-      <c r="G146" s="86"/>
+      <c r="E146" s="213">
+        <v>4007301</v>
+      </c>
+      <c r="F146" s="86"/>
+      <c r="G146" s="85"/>
       <c r="H146" s="8"/>
-      <c r="I146" s="130"/>
-[...3 lines deleted...]
-      <c r="M146" s="185"/>
+      <c r="I146" s="129"/>
+      <c r="J146" s="86"/>
+      <c r="K146" s="86"/>
+      <c r="L146" s="153"/>
+      <c r="M146" s="181"/>
       <c r="N146" s="38"/>
     </row>
     <row r="147" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A147" s="108" t="s">
+      <c r="A147" s="107" t="s">
         <v>66</v>
       </c>
-      <c r="B147" s="152">
+      <c r="B147" s="148">
         <v>611160</v>
       </c>
-      <c r="C147" s="86">
+      <c r="C147" s="85">
         <v>1151237</v>
       </c>
-      <c r="D147" s="215">
+      <c r="D147" s="207">
         <v>1721825</v>
       </c>
-      <c r="E147" s="4"/>
-[...1 lines deleted...]
-      <c r="G147" s="86"/>
+      <c r="E147" s="213">
+        <v>2516093</v>
+      </c>
+      <c r="F147" s="86"/>
+      <c r="G147" s="85"/>
       <c r="H147" s="8"/>
-      <c r="I147" s="130"/>
-[...3 lines deleted...]
-      <c r="M147" s="185"/>
+      <c r="I147" s="129"/>
+      <c r="J147" s="86"/>
+      <c r="K147" s="86"/>
+      <c r="L147" s="153"/>
+      <c r="M147" s="181"/>
       <c r="N147" s="38"/>
     </row>
     <row r="148" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A148" s="108" t="s">
+      <c r="A148" s="107" t="s">
         <v>67</v>
       </c>
-      <c r="B148" s="152">
+      <c r="B148" s="148">
         <v>7986</v>
       </c>
-      <c r="C148" s="86">
+      <c r="C148" s="85">
         <v>15972</v>
       </c>
-      <c r="D148" s="215">
+      <c r="D148" s="207">
         <v>23958</v>
       </c>
-      <c r="E148" s="4"/>
-[...1 lines deleted...]
-      <c r="G148" s="86"/>
+      <c r="E148" s="213">
+        <v>31944</v>
+      </c>
+      <c r="F148" s="86"/>
+      <c r="G148" s="85"/>
       <c r="H148" s="8"/>
-      <c r="I148" s="130"/>
-[...3 lines deleted...]
-      <c r="M148" s="185"/>
+      <c r="I148" s="129"/>
+      <c r="J148" s="86"/>
+      <c r="K148" s="86"/>
+      <c r="L148" s="153"/>
+      <c r="M148" s="181"/>
       <c r="N148" s="38"/>
     </row>
     <row r="149" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A149" s="108" t="s">
+      <c r="A149" s="107" t="s">
         <v>39</v>
       </c>
-      <c r="B149" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E149" s="1"/>
+      <c r="B149" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C149" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E149" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F149" s="1"/>
       <c r="G149" s="1"/>
       <c r="H149" s="8"/>
-      <c r="I149" s="130"/>
+      <c r="I149" s="129"/>
       <c r="J149" s="4"/>
       <c r="K149" s="4"/>
-      <c r="L149" s="150"/>
-      <c r="M149" s="185"/>
+      <c r="L149" s="146"/>
+      <c r="M149" s="181"/>
       <c r="N149" s="38"/>
     </row>
     <row r="150" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A150" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B150" s="152">
+      <c r="B150" s="148">
         <v>48055</v>
       </c>
-      <c r="C150" s="86">
+      <c r="C150" s="85">
         <v>96949</v>
       </c>
-      <c r="D150" s="216">
+      <c r="D150" s="208">
         <v>145844</v>
       </c>
-      <c r="E150" s="4"/>
-[...1 lines deleted...]
-      <c r="G150" s="86"/>
+      <c r="E150" s="213">
+        <v>194739</v>
+      </c>
+      <c r="F150" s="86"/>
+      <c r="G150" s="85"/>
       <c r="H150" s="8"/>
-      <c r="I150" s="130"/>
-[...3 lines deleted...]
-      <c r="M150" s="185"/>
+      <c r="I150" s="129"/>
+      <c r="J150" s="86"/>
+      <c r="K150" s="86"/>
+      <c r="L150" s="153"/>
+      <c r="M150" s="181"/>
       <c r="N150" s="38"/>
     </row>
     <row r="151" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A151" s="108" t="s">
+      <c r="A151" s="107" t="s">
         <v>40</v>
       </c>
-      <c r="B151" s="152">
+      <c r="B151" s="148">
         <v>2365</v>
       </c>
-      <c r="C151" s="86">
+      <c r="C151" s="85">
         <v>4730</v>
       </c>
-      <c r="D151" s="215">
+      <c r="D151" s="207">
         <v>7095</v>
       </c>
-      <c r="E151" s="4"/>
-[...1 lines deleted...]
-      <c r="G151" s="86"/>
+      <c r="E151" s="213">
+        <v>9460</v>
+      </c>
+      <c r="F151" s="86"/>
+      <c r="G151" s="85"/>
       <c r="H151" s="8"/>
-      <c r="I151" s="130"/>
-[...3 lines deleted...]
-      <c r="M151" s="185"/>
+      <c r="I151" s="129"/>
+      <c r="J151" s="86"/>
+      <c r="K151" s="86"/>
+      <c r="L151" s="153"/>
+      <c r="M151" s="181"/>
       <c r="N151" s="38"/>
     </row>
     <row r="152" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A152" s="108" t="s">
+      <c r="A152" s="107" t="s">
         <v>41</v>
       </c>
-      <c r="B152" s="152">
+      <c r="B152" s="148">
         <v>21</v>
       </c>
-      <c r="C152" s="86">
+      <c r="C152" s="85">
         <v>42</v>
       </c>
-      <c r="D152" s="215">
+      <c r="D152" s="207">
         <v>63</v>
       </c>
-      <c r="E152" s="4"/>
-[...1 lines deleted...]
-      <c r="G152" s="86"/>
+      <c r="E152" s="213">
+        <v>84</v>
+      </c>
+      <c r="F152" s="86"/>
+      <c r="G152" s="85"/>
       <c r="H152" s="8"/>
-      <c r="I152" s="130"/>
-[...3 lines deleted...]
-      <c r="M152" s="185"/>
+      <c r="I152" s="129"/>
+      <c r="J152" s="86"/>
+      <c r="K152" s="86"/>
+      <c r="L152" s="153"/>
+      <c r="M152" s="181"/>
       <c r="N152" s="38"/>
     </row>
     <row r="153" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A153" s="108" t="s">
+      <c r="A153" s="107" t="s">
         <v>42</v>
       </c>
-      <c r="B153" s="152">
+      <c r="B153" s="148">
         <v>73020</v>
       </c>
-      <c r="C153" s="86">
+      <c r="C153" s="85">
         <v>128495</v>
       </c>
-      <c r="D153" s="215">
+      <c r="D153" s="207">
         <v>183971</v>
       </c>
-      <c r="E153" s="4"/>
-[...1 lines deleted...]
-      <c r="G153" s="86"/>
+      <c r="E153" s="213">
+        <v>239446</v>
+      </c>
+      <c r="F153" s="86"/>
+      <c r="G153" s="85"/>
       <c r="H153" s="8"/>
-      <c r="I153" s="130"/>
-[...3 lines deleted...]
-      <c r="M153" s="185"/>
+      <c r="I153" s="129"/>
+      <c r="J153" s="86"/>
+      <c r="K153" s="86"/>
+      <c r="L153" s="153"/>
+      <c r="M153" s="181"/>
       <c r="N153" s="38"/>
     </row>
     <row r="154" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A154" s="108" t="s">
+      <c r="A154" s="107" t="s">
         <v>68</v>
       </c>
-      <c r="B154" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E154" s="1"/>
+      <c r="B154" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C154" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E154" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F154" s="1"/>
       <c r="G154" s="1"/>
       <c r="H154" s="8"/>
-      <c r="I154" s="130"/>
+      <c r="I154" s="129"/>
       <c r="J154" s="4"/>
       <c r="K154" s="4"/>
-      <c r="L154" s="150"/>
-      <c r="M154" s="185"/>
+      <c r="L154" s="146"/>
+      <c r="M154" s="181"/>
       <c r="N154" s="38"/>
     </row>
     <row r="155" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A155" s="108" t="s">
+      <c r="A155" s="107" t="s">
         <v>69</v>
       </c>
-      <c r="B155" s="152">
+      <c r="B155" s="148">
         <v>3031</v>
       </c>
-      <c r="C155" s="86">
+      <c r="C155" s="85">
         <v>5029</v>
       </c>
-      <c r="D155" s="215">
+      <c r="D155" s="207">
         <v>7027</v>
       </c>
-      <c r="E155" s="4"/>
-[...1 lines deleted...]
-      <c r="G155" s="86"/>
+      <c r="E155" s="213">
+        <v>9025</v>
+      </c>
+      <c r="F155" s="86"/>
+      <c r="G155" s="85"/>
       <c r="H155" s="8"/>
-      <c r="I155" s="130"/>
-[...3 lines deleted...]
-      <c r="M155" s="185"/>
+      <c r="I155" s="129"/>
+      <c r="J155" s="86"/>
+      <c r="K155" s="86"/>
+      <c r="L155" s="153"/>
+      <c r="M155" s="181"/>
       <c r="N155" s="38"/>
     </row>
     <row r="156" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A156" s="108" t="s">
+      <c r="A156" s="107" t="s">
         <v>43</v>
       </c>
-      <c r="B156" s="152">
+      <c r="B156" s="148">
         <v>148794</v>
       </c>
-      <c r="C156" s="86">
+      <c r="C156" s="85">
         <v>415012</v>
       </c>
-      <c r="D156" s="216">
+      <c r="D156" s="208">
         <v>668859</v>
       </c>
-      <c r="E156" s="4"/>
-[...1 lines deleted...]
-      <c r="G156" s="86"/>
+      <c r="E156" s="213">
+        <v>983338</v>
+      </c>
+      <c r="F156" s="86"/>
+      <c r="G156" s="85"/>
       <c r="H156" s="8"/>
-      <c r="I156" s="130"/>
-[...3 lines deleted...]
-      <c r="M156" s="185"/>
+      <c r="I156" s="129"/>
+      <c r="J156" s="86"/>
+      <c r="K156" s="86"/>
+      <c r="L156" s="153"/>
+      <c r="M156" s="181"/>
       <c r="N156" s="38"/>
     </row>
     <row r="157" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A157" s="108" t="s">
+      <c r="A157" s="107" t="s">
         <v>44</v>
       </c>
-      <c r="B157" s="152">
+      <c r="B157" s="148">
         <v>646</v>
       </c>
-      <c r="C157" s="86">
+      <c r="C157" s="85">
         <v>1292</v>
       </c>
-      <c r="D157" s="215">
+      <c r="D157" s="207">
         <v>1938</v>
       </c>
-      <c r="E157" s="4"/>
-[...1 lines deleted...]
-      <c r="G157" s="86"/>
+      <c r="E157" s="213">
+        <v>2584</v>
+      </c>
+      <c r="F157" s="86"/>
+      <c r="G157" s="85"/>
       <c r="H157" s="8"/>
-      <c r="I157" s="130"/>
-[...3 lines deleted...]
-      <c r="M157" s="185"/>
+      <c r="I157" s="129"/>
+      <c r="J157" s="86"/>
+      <c r="K157" s="86"/>
+      <c r="L157" s="153"/>
+      <c r="M157" s="181"/>
       <c r="N157" s="38"/>
     </row>
     <row r="158" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A158" s="108" t="s">
+      <c r="A158" s="107" t="s">
         <v>45</v>
       </c>
-      <c r="B158" s="152">
+      <c r="B158" s="148">
         <v>587</v>
       </c>
-      <c r="C158" s="86">
+      <c r="C158" s="85">
         <v>1174</v>
       </c>
-      <c r="D158" s="215">
+      <c r="D158" s="207">
         <v>1761</v>
       </c>
-      <c r="E158" s="4"/>
-[...1 lines deleted...]
-      <c r="G158" s="86"/>
+      <c r="E158" s="213">
+        <v>2348</v>
+      </c>
+      <c r="F158" s="86"/>
+      <c r="G158" s="85"/>
       <c r="H158" s="8"/>
-      <c r="I158" s="130"/>
-[...3 lines deleted...]
-      <c r="M158" s="185"/>
+      <c r="I158" s="129"/>
+      <c r="J158" s="86"/>
+      <c r="K158" s="86"/>
+      <c r="L158" s="153"/>
+      <c r="M158" s="181"/>
       <c r="N158" s="38"/>
     </row>
     <row r="159" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A159" s="110" t="s">
+      <c r="A159" s="109" t="s">
         <v>46</v>
       </c>
-      <c r="B159" s="152">
+      <c r="B159" s="148">
         <v>1746</v>
       </c>
-      <c r="C159" s="86">
+      <c r="C159" s="85">
         <v>3492</v>
       </c>
-      <c r="D159" s="215">
+      <c r="D159" s="207">
         <v>5238</v>
       </c>
-      <c r="E159" s="4"/>
-[...1 lines deleted...]
-      <c r="G159" s="86"/>
+      <c r="E159" s="213">
+        <v>6984</v>
+      </c>
+      <c r="F159" s="86"/>
+      <c r="G159" s="85"/>
       <c r="H159" s="8"/>
-      <c r="I159" s="130"/>
-[...3 lines deleted...]
-      <c r="M159" s="185"/>
+      <c r="I159" s="129"/>
+      <c r="J159" s="86"/>
+      <c r="K159" s="86"/>
+      <c r="L159" s="153"/>
+      <c r="M159" s="181"/>
       <c r="N159" s="38"/>
     </row>
     <row r="160" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A160" s="108" t="s">
+      <c r="A160" s="107" t="s">
         <v>70</v>
       </c>
-      <c r="B160" s="152">
+      <c r="B160" s="148">
         <v>2814</v>
       </c>
-      <c r="C160" s="86">
+      <c r="C160" s="85">
         <v>5628</v>
       </c>
-      <c r="D160" s="215">
+      <c r="D160" s="207">
         <v>8442</v>
       </c>
-      <c r="E160" s="4"/>
-[...1 lines deleted...]
-      <c r="G160" s="86"/>
+      <c r="E160" s="213">
+        <v>11256</v>
+      </c>
+      <c r="F160" s="86"/>
+      <c r="G160" s="85"/>
       <c r="H160" s="8"/>
-      <c r="I160" s="130"/>
-[...3 lines deleted...]
-      <c r="M160" s="185"/>
+      <c r="I160" s="129"/>
+      <c r="J160" s="86"/>
+      <c r="K160" s="86"/>
+      <c r="L160" s="153"/>
+      <c r="M160" s="181"/>
       <c r="N160" s="38"/>
     </row>
     <row r="161" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A161" s="108"/>
-[...3 lines deleted...]
-      <c r="E161" s="130"/>
+      <c r="A161" s="107"/>
+      <c r="B161" s="148"/>
+      <c r="C161" s="146"/>
+      <c r="D161" s="182"/>
+      <c r="E161" s="213"/>
       <c r="F161" s="4"/>
       <c r="G161" s="5"/>
-      <c r="H161" s="53"/>
-[...4 lines deleted...]
-      <c r="M161" s="185"/>
+      <c r="H161" s="52"/>
+      <c r="I161" s="130"/>
+      <c r="J161" s="51"/>
+      <c r="K161" s="51"/>
+      <c r="L161" s="149"/>
+      <c r="M161" s="181"/>
       <c r="N161" s="38"/>
     </row>
     <row r="162" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A162" s="99" t="s">
+      <c r="A162" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="B162" s="152"/>
+      <c r="B162" s="148"/>
       <c r="C162" s="5"/>
-      <c r="D162" s="202"/>
-      <c r="E162" s="131"/>
+      <c r="D162" s="194"/>
+      <c r="E162" s="213"/>
       <c r="F162" s="4"/>
       <c r="G162" s="5"/>
-      <c r="H162" s="53"/>
-[...4 lines deleted...]
-      <c r="M162" s="185"/>
+      <c r="H162" s="52"/>
+      <c r="I162" s="130"/>
+      <c r="J162" s="51"/>
+      <c r="K162" s="51"/>
+      <c r="L162" s="149"/>
+      <c r="M162" s="181"/>
       <c r="N162" s="38"/>
     </row>
     <row r="163" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A163" s="96" t="s">
+      <c r="A163" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B163" s="152">
+      <c r="B163" s="148">
         <v>243418</v>
       </c>
-      <c r="C163" s="86">
+      <c r="C163" s="85">
         <v>446341</v>
       </c>
-      <c r="D163" s="215">
+      <c r="D163" s="207">
         <v>649264</v>
       </c>
-      <c r="E163" s="4"/>
-[...1 lines deleted...]
-      <c r="G163" s="86"/>
+      <c r="E163" s="213">
+        <v>852187</v>
+      </c>
+      <c r="F163" s="86"/>
+      <c r="G163" s="85"/>
       <c r="H163" s="8"/>
-      <c r="I163" s="130"/>
-[...3 lines deleted...]
-      <c r="M163" s="185"/>
+      <c r="I163" s="129"/>
+      <c r="J163" s="86"/>
+      <c r="K163" s="86"/>
+      <c r="L163" s="153"/>
+      <c r="M163" s="181"/>
       <c r="N163" s="38"/>
     </row>
     <row r="164" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A164" s="111" t="s">
+      <c r="A164" s="110" t="s">
         <v>66</v>
       </c>
-      <c r="B164" s="152">
+      <c r="B164" s="148">
         <v>238266</v>
       </c>
-      <c r="C164" s="86">
+      <c r="C164" s="85">
         <v>428500</v>
       </c>
-      <c r="D164" s="215">
+      <c r="D164" s="207">
         <v>618735</v>
       </c>
-      <c r="E164" s="4"/>
-[...1 lines deleted...]
-      <c r="G164" s="86"/>
+      <c r="E164" s="213">
+        <v>808970</v>
+      </c>
+      <c r="F164" s="86"/>
+      <c r="G164" s="85"/>
       <c r="H164" s="8"/>
-      <c r="I164" s="130"/>
-[...3 lines deleted...]
-      <c r="M164" s="185"/>
+      <c r="I164" s="129"/>
+      <c r="J164" s="86"/>
+      <c r="K164" s="86"/>
+      <c r="L164" s="153"/>
+      <c r="M164" s="181"/>
       <c r="N164" s="38"/>
     </row>
     <row r="165" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A165" s="111" t="s">
+      <c r="A165" s="110" t="s">
         <v>67</v>
       </c>
-      <c r="B165" s="152">
+      <c r="B165" s="148">
         <v>211</v>
       </c>
-      <c r="C165" s="86">
+      <c r="C165" s="85">
         <v>589</v>
       </c>
-      <c r="D165" s="215">
+      <c r="D165" s="207">
         <v>968</v>
       </c>
-      <c r="E165" s="4"/>
-[...1 lines deleted...]
-      <c r="G165" s="86"/>
+      <c r="E165" s="213">
+        <v>1346</v>
+      </c>
+      <c r="F165" s="86"/>
+      <c r="G165" s="85"/>
       <c r="H165" s="8"/>
-      <c r="I165" s="130"/>
-[...3 lines deleted...]
-      <c r="M165" s="185"/>
+      <c r="I165" s="129"/>
+      <c r="J165" s="86"/>
+      <c r="K165" s="86"/>
+      <c r="L165" s="153"/>
+      <c r="M165" s="181"/>
       <c r="N165" s="38"/>
     </row>
     <row r="166" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A166" s="111" t="s">
+      <c r="A166" s="110" t="s">
         <v>39</v>
       </c>
-      <c r="B166" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E166" s="1"/>
+      <c r="B166" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C166" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D166" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E166" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F166" s="1"/>
       <c r="G166" s="1"/>
       <c r="H166" s="8"/>
-      <c r="I166" s="130"/>
+      <c r="I166" s="129"/>
       <c r="J166" s="8"/>
-      <c r="K166" s="90"/>
-[...1 lines deleted...]
-      <c r="M166" s="185"/>
+      <c r="K166" s="89"/>
+      <c r="L166" s="153"/>
+      <c r="M166" s="181"/>
       <c r="N166" s="38"/>
     </row>
     <row r="167" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A167" s="111" t="s">
+      <c r="A167" s="110" t="s">
         <v>42</v>
       </c>
-      <c r="B167" s="152">
+      <c r="B167" s="148">
         <v>4941</v>
       </c>
-      <c r="C167" s="86">
+      <c r="C167" s="85">
         <v>17251</v>
       </c>
-      <c r="D167" s="216">
+      <c r="D167" s="208">
         <v>29561</v>
       </c>
-      <c r="E167" s="4"/>
-[...1 lines deleted...]
-      <c r="G167" s="86"/>
+      <c r="E167" s="213">
+        <v>41871</v>
+      </c>
+      <c r="F167" s="86"/>
+      <c r="G167" s="85"/>
       <c r="H167" s="8"/>
-      <c r="I167" s="130"/>
-[...3 lines deleted...]
-      <c r="M167" s="185"/>
+      <c r="I167" s="129"/>
+      <c r="J167" s="86"/>
+      <c r="K167" s="86"/>
+      <c r="L167" s="153"/>
+      <c r="M167" s="181"/>
       <c r="N167" s="38"/>
     </row>
     <row r="168" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A168" s="111" t="s">
+      <c r="A168" s="110" t="s">
         <v>70</v>
       </c>
-      <c r="B168" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E168" s="1"/>
+      <c r="B168" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C168" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D168" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E168" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F168" s="1"/>
       <c r="G168" s="1"/>
       <c r="H168" s="13"/>
-      <c r="I168" s="133"/>
-[...3 lines deleted...]
-      <c r="M168" s="185"/>
+      <c r="I168" s="131"/>
+      <c r="J168" s="144"/>
+      <c r="K168" s="61"/>
+      <c r="L168" s="152"/>
+      <c r="M168" s="181"/>
       <c r="N168" s="38"/>
     </row>
     <row r="169" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A169" s="111"/>
-      <c r="B169" s="152"/>
+      <c r="A169" s="110"/>
+      <c r="B169" s="148"/>
       <c r="C169" s="5"/>
-      <c r="D169" s="207"/>
-      <c r="E169" s="134"/>
+      <c r="D169" s="199"/>
+      <c r="E169" s="213"/>
       <c r="F169" s="4"/>
       <c r="G169" s="5"/>
-      <c r="H169" s="55"/>
-[...4 lines deleted...]
-      <c r="M169" s="185"/>
+      <c r="H169" s="54"/>
+      <c r="I169" s="130"/>
+      <c r="J169" s="53"/>
+      <c r="K169" s="53"/>
+      <c r="L169" s="159"/>
+      <c r="M169" s="181"/>
       <c r="N169" s="38"/>
     </row>
     <row r="170" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A170" s="99" t="s">
+      <c r="A170" s="98" t="s">
         <v>27</v>
       </c>
-      <c r="B170" s="152"/>
+      <c r="B170" s="148"/>
       <c r="C170" s="5"/>
-      <c r="D170" s="203"/>
-[...1 lines deleted...]
-      <c r="F170" s="62"/>
+      <c r="D170" s="195"/>
+      <c r="E170" s="213"/>
+      <c r="F170" s="61"/>
       <c r="G170" s="3"/>
-      <c r="H170" s="55"/>
-[...4 lines deleted...]
-      <c r="M170" s="185"/>
+      <c r="H170" s="54"/>
+      <c r="I170" s="130"/>
+      <c r="J170" s="53"/>
+      <c r="K170" s="53"/>
+      <c r="L170" s="159"/>
+      <c r="M170" s="181"/>
       <c r="N170" s="38"/>
     </row>
     <row r="171" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A171" s="96" t="s">
+      <c r="A171" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B171" s="152">
+      <c r="B171" s="148">
         <v>90196</v>
       </c>
-      <c r="C171" s="86">
+      <c r="C171" s="85">
         <v>187182</v>
       </c>
-      <c r="D171" s="215">
+      <c r="D171" s="207">
         <v>284168</v>
       </c>
-      <c r="E171" s="4"/>
-[...1 lines deleted...]
-      <c r="G171" s="86"/>
+      <c r="E171" s="213">
+        <v>381155</v>
+      </c>
+      <c r="F171" s="86"/>
+      <c r="G171" s="85"/>
       <c r="H171" s="8"/>
-      <c r="I171" s="130"/>
-[...3 lines deleted...]
-      <c r="M171" s="185"/>
+      <c r="I171" s="129"/>
+      <c r="J171" s="86"/>
+      <c r="K171" s="86"/>
+      <c r="L171" s="153"/>
+      <c r="M171" s="181"/>
       <c r="N171" s="38"/>
     </row>
     <row r="172" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A172" s="110" t="s">
+      <c r="A172" s="109" t="s">
         <v>66</v>
       </c>
-      <c r="B172" s="152">
+      <c r="B172" s="148">
         <v>85576</v>
       </c>
-      <c r="C172" s="86">
+      <c r="C172" s="85">
         <v>177793</v>
       </c>
-      <c r="D172" s="215">
+      <c r="D172" s="207">
         <v>270010</v>
       </c>
-      <c r="E172" s="4"/>
-[...1 lines deleted...]
-      <c r="G172" s="86"/>
+      <c r="E172" s="213">
+        <v>362227</v>
+      </c>
+      <c r="F172" s="86"/>
+      <c r="G172" s="85"/>
       <c r="H172" s="8"/>
-      <c r="I172" s="130"/>
-[...3 lines deleted...]
-      <c r="M172" s="185"/>
+      <c r="I172" s="129"/>
+      <c r="J172" s="86"/>
+      <c r="K172" s="86"/>
+      <c r="L172" s="153"/>
+      <c r="M172" s="181"/>
       <c r="N172" s="38"/>
     </row>
     <row r="173" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A173" s="108" t="s">
+      <c r="A173" s="107" t="s">
         <v>67</v>
       </c>
-      <c r="B173" s="152">
+      <c r="B173" s="148">
         <v>261</v>
       </c>
-      <c r="C173" s="86">
+      <c r="C173" s="85">
         <v>522</v>
       </c>
-      <c r="D173" s="215">
+      <c r="D173" s="207">
         <v>783</v>
       </c>
-      <c r="E173" s="4"/>
-[...1 lines deleted...]
-      <c r="G173" s="86"/>
+      <c r="E173" s="213">
+        <v>1044</v>
+      </c>
+      <c r="F173" s="86"/>
+      <c r="G173" s="85"/>
       <c r="H173" s="8"/>
-      <c r="I173" s="130"/>
-[...3 lines deleted...]
-      <c r="M173" s="185"/>
+      <c r="I173" s="129"/>
+      <c r="J173" s="86"/>
+      <c r="K173" s="86"/>
+      <c r="L173" s="153"/>
+      <c r="M173" s="181"/>
       <c r="N173" s="38"/>
     </row>
     <row r="174" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A174" s="110" t="s">
+      <c r="A174" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="B174" s="152">
+      <c r="B174" s="148">
         <v>26</v>
       </c>
-      <c r="C174" s="86">
+      <c r="C174" s="85">
         <v>52</v>
       </c>
-      <c r="D174" s="215">
+      <c r="D174" s="207">
         <v>78</v>
       </c>
-      <c r="E174" s="4"/>
-[...1 lines deleted...]
-      <c r="G174" s="86"/>
+      <c r="E174" s="213">
+        <v>104</v>
+      </c>
+      <c r="F174" s="86"/>
+      <c r="G174" s="85"/>
       <c r="H174" s="8"/>
-      <c r="I174" s="130"/>
-[...3 lines deleted...]
-      <c r="M174" s="185"/>
+      <c r="I174" s="129"/>
+      <c r="J174" s="86"/>
+      <c r="K174" s="86"/>
+      <c r="L174" s="153"/>
+      <c r="M174" s="181"/>
       <c r="N174" s="38"/>
     </row>
     <row r="175" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A175" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B175" s="152">
+      <c r="B175" s="148">
         <v>573</v>
       </c>
-      <c r="C175" s="86">
+      <c r="C175" s="85">
         <v>1146</v>
       </c>
-      <c r="D175" s="215">
+      <c r="D175" s="207">
         <v>1719</v>
       </c>
-      <c r="E175" s="4"/>
-[...1 lines deleted...]
-      <c r="G175" s="86"/>
+      <c r="E175" s="213">
+        <v>2292</v>
+      </c>
+      <c r="F175" s="86"/>
+      <c r="G175" s="85"/>
       <c r="H175" s="8"/>
-      <c r="I175" s="130"/>
-[...3 lines deleted...]
-      <c r="M175" s="185"/>
+      <c r="I175" s="129"/>
+      <c r="J175" s="86"/>
+      <c r="K175" s="86"/>
+      <c r="L175" s="153"/>
+      <c r="M175" s="181"/>
       <c r="N175" s="38"/>
     </row>
     <row r="176" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A176" s="110" t="s">
+      <c r="A176" s="109" t="s">
         <v>41</v>
       </c>
-      <c r="B176" s="152">
+      <c r="B176" s="148">
         <v>215</v>
       </c>
-      <c r="C176" s="86">
+      <c r="C176" s="85">
         <v>430</v>
       </c>
-      <c r="D176" s="215">
+      <c r="D176" s="207">
         <v>645</v>
       </c>
-      <c r="E176" s="4"/>
-[...1 lines deleted...]
-      <c r="G176" s="86"/>
+      <c r="E176" s="213">
+        <v>860</v>
+      </c>
+      <c r="F176" s="86"/>
+      <c r="G176" s="85"/>
       <c r="H176" s="8"/>
-      <c r="I176" s="130"/>
-[...3 lines deleted...]
-      <c r="M176" s="185"/>
+      <c r="I176" s="129"/>
+      <c r="J176" s="86"/>
+      <c r="K176" s="86"/>
+      <c r="L176" s="153"/>
+      <c r="M176" s="181"/>
       <c r="N176" s="38"/>
     </row>
     <row r="177" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A177" s="110" t="s">
+      <c r="A177" s="109" t="s">
         <v>42</v>
       </c>
-      <c r="B177" s="152">
+      <c r="B177" s="148">
         <v>2</v>
       </c>
-      <c r="C177" s="86">
+      <c r="C177" s="85">
         <v>5</v>
       </c>
-      <c r="D177" s="215">
+      <c r="D177" s="207">
         <v>9</v>
       </c>
-      <c r="E177" s="4"/>
-[...1 lines deleted...]
-      <c r="G177" s="86"/>
+      <c r="E177" s="213">
+        <v>13</v>
+      </c>
+      <c r="F177" s="86"/>
+      <c r="G177" s="85"/>
       <c r="H177" s="8"/>
-      <c r="I177" s="130"/>
-[...3 lines deleted...]
-      <c r="M177" s="185"/>
+      <c r="I177" s="129"/>
+      <c r="J177" s="86"/>
+      <c r="K177" s="86"/>
+      <c r="L177" s="153"/>
+      <c r="M177" s="181"/>
       <c r="N177" s="38"/>
     </row>
     <row r="178" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A178" s="110" t="s">
+      <c r="A178" s="109" t="s">
         <v>68</v>
       </c>
-      <c r="B178" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E178" s="1"/>
+      <c r="B178" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C178" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E178" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F178" s="1"/>
       <c r="G178" s="1"/>
       <c r="H178" s="8"/>
-      <c r="I178" s="130"/>
-[...3 lines deleted...]
-      <c r="M178" s="185"/>
+      <c r="I178" s="129"/>
+      <c r="J178" s="61"/>
+      <c r="K178" s="86"/>
+      <c r="L178" s="152"/>
+      <c r="M178" s="181"/>
       <c r="N178" s="38"/>
     </row>
     <row r="179" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A179" s="110" t="s">
+      <c r="A179" s="109" t="s">
         <v>69</v>
       </c>
-      <c r="B179" s="152">
+      <c r="B179" s="148">
         <v>87</v>
       </c>
-      <c r="C179" s="86">
+      <c r="C179" s="85">
         <v>174</v>
       </c>
-      <c r="D179" s="191">
+      <c r="D179" s="183">
         <v>261</v>
       </c>
-      <c r="E179" s="4"/>
-[...1 lines deleted...]
-      <c r="G179" s="86"/>
+      <c r="E179" s="213">
+        <v>348</v>
+      </c>
+      <c r="F179" s="86"/>
+      <c r="G179" s="85"/>
       <c r="H179" s="8"/>
-      <c r="I179" s="130"/>
-[...3 lines deleted...]
-      <c r="M179" s="185"/>
+      <c r="I179" s="129"/>
+      <c r="J179" s="86"/>
+      <c r="K179" s="86"/>
+      <c r="L179" s="153"/>
+      <c r="M179" s="181"/>
       <c r="N179" s="38"/>
     </row>
     <row r="180" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A180" s="110" t="s">
+      <c r="A180" s="109" t="s">
         <v>44</v>
       </c>
-      <c r="B180" s="152">
+      <c r="B180" s="148">
         <v>2799</v>
       </c>
-      <c r="C180" s="86">
+      <c r="C180" s="85">
         <v>5745</v>
       </c>
-      <c r="D180" s="215">
+      <c r="D180" s="207">
         <v>8691</v>
       </c>
-      <c r="E180" s="4"/>
-[...1 lines deleted...]
-      <c r="G180" s="86"/>
+      <c r="E180" s="213">
+        <v>11638</v>
+      </c>
+      <c r="F180" s="86"/>
+      <c r="G180" s="85"/>
       <c r="H180" s="8"/>
-      <c r="I180" s="130"/>
-[...3 lines deleted...]
-      <c r="M180" s="185"/>
+      <c r="I180" s="129"/>
+      <c r="J180" s="86"/>
+      <c r="K180" s="86"/>
+      <c r="L180" s="153"/>
+      <c r="M180" s="181"/>
       <c r="N180" s="38"/>
     </row>
     <row r="181" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A181" s="108" t="s">
+      <c r="A181" s="107" t="s">
         <v>45</v>
       </c>
-      <c r="B181" s="152">
+      <c r="B181" s="148">
         <v>24</v>
       </c>
-      <c r="C181" s="86">
+      <c r="C181" s="85">
         <v>48</v>
       </c>
-      <c r="D181" s="215">
+      <c r="D181" s="207">
         <v>72</v>
       </c>
-      <c r="E181" s="4"/>
-[...1 lines deleted...]
-      <c r="G181" s="86"/>
+      <c r="E181" s="213">
+        <v>96</v>
+      </c>
+      <c r="F181" s="86"/>
+      <c r="G181" s="85"/>
       <c r="H181" s="8"/>
-      <c r="I181" s="130"/>
-[...3 lines deleted...]
-      <c r="M181" s="185"/>
+      <c r="I181" s="129"/>
+      <c r="J181" s="86"/>
+      <c r="K181" s="86"/>
+      <c r="L181" s="153"/>
+      <c r="M181" s="181"/>
       <c r="N181" s="38"/>
     </row>
     <row r="182" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A182" s="110" t="s">
+      <c r="A182" s="109" t="s">
         <v>46</v>
       </c>
-      <c r="B182" s="152">
+      <c r="B182" s="148">
         <v>633</v>
       </c>
-      <c r="C182" s="86">
+      <c r="C182" s="85">
         <v>1267</v>
       </c>
-      <c r="D182" s="215">
+      <c r="D182" s="207">
         <v>1900</v>
       </c>
-      <c r="E182" s="4"/>
-[...1 lines deleted...]
-      <c r="G182" s="86"/>
+      <c r="E182" s="213">
+        <v>2533</v>
+      </c>
+      <c r="F182" s="86"/>
+      <c r="G182" s="85"/>
       <c r="H182" s="8"/>
-      <c r="I182" s="130"/>
-[...3 lines deleted...]
-      <c r="M182" s="185"/>
+      <c r="I182" s="129"/>
+      <c r="J182" s="86"/>
+      <c r="K182" s="86"/>
+      <c r="L182" s="153"/>
+      <c r="M182" s="181"/>
       <c r="N182" s="38"/>
     </row>
     <row r="183" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A183" s="110"/>
-      <c r="B183" s="152"/>
+      <c r="A183" s="109"/>
+      <c r="B183" s="148"/>
       <c r="C183" s="5"/>
-      <c r="D183" s="190"/>
-      <c r="E183" s="130"/>
+      <c r="D183" s="182"/>
+      <c r="E183" s="213"/>
       <c r="F183" s="4"/>
       <c r="G183" s="5"/>
       <c r="H183" s="14"/>
-      <c r="I183" s="131"/>
-[...3 lines deleted...]
-      <c r="M183" s="185"/>
+      <c r="I183" s="130"/>
+      <c r="J183" s="55"/>
+      <c r="K183" s="55"/>
+      <c r="L183" s="160"/>
+      <c r="M183" s="181"/>
       <c r="N183" s="38"/>
     </row>
     <row r="184" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A184" s="99" t="s">
+      <c r="A184" s="98" t="s">
         <v>10</v>
       </c>
-      <c r="B184" s="152"/>
+      <c r="B184" s="148"/>
       <c r="C184" s="3"/>
-      <c r="D184" s="204"/>
-      <c r="E184" s="131"/>
+      <c r="D184" s="196"/>
+      <c r="E184" s="213"/>
       <c r="F184" s="4"/>
       <c r="G184" s="5"/>
-      <c r="H184" s="57"/>
-[...4 lines deleted...]
-      <c r="M184" s="185"/>
+      <c r="H184" s="56"/>
+      <c r="I184" s="130"/>
+      <c r="J184" s="55"/>
+      <c r="K184" s="55"/>
+      <c r="L184" s="160"/>
+      <c r="M184" s="181"/>
       <c r="N184" s="38"/>
     </row>
     <row r="185" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A185" s="96" t="s">
+      <c r="A185" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B185" s="152">
+      <c r="B185" s="148">
         <v>1129897</v>
       </c>
-      <c r="C185" s="86">
+      <c r="C185" s="85">
         <v>1431101</v>
       </c>
-      <c r="D185" s="215">
+      <c r="D185" s="207">
         <v>2891618</v>
       </c>
-      <c r="E185" s="4"/>
-[...1 lines deleted...]
-      <c r="G185" s="86"/>
+      <c r="E185" s="213">
+        <v>4205887</v>
+      </c>
+      <c r="F185" s="86"/>
+      <c r="G185" s="85"/>
       <c r="H185" s="8"/>
-      <c r="I185" s="130"/>
-[...3 lines deleted...]
-      <c r="M185" s="185"/>
+      <c r="I185" s="129"/>
+      <c r="J185" s="86"/>
+      <c r="K185" s="86"/>
+      <c r="L185" s="153"/>
+      <c r="M185" s="181"/>
       <c r="N185" s="38"/>
     </row>
     <row r="186" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A186" s="112" t="s">
+      <c r="A186" s="111" t="s">
         <v>66</v>
       </c>
-      <c r="B186" s="152">
+      <c r="B186" s="148">
         <v>138392</v>
       </c>
-      <c r="C186" s="86">
+      <c r="C186" s="85">
         <v>277533</v>
       </c>
-      <c r="D186" s="215">
+      <c r="D186" s="207">
         <v>419963</v>
       </c>
-      <c r="E186" s="4"/>
-[...1 lines deleted...]
-      <c r="G186" s="86"/>
+      <c r="E186" s="213">
+        <v>560376</v>
+      </c>
+      <c r="F186" s="86"/>
+      <c r="G186" s="85"/>
       <c r="H186" s="8"/>
-      <c r="I186" s="130"/>
-[...3 lines deleted...]
-      <c r="M186" s="185"/>
+      <c r="I186" s="129"/>
+      <c r="J186" s="86"/>
+      <c r="K186" s="86"/>
+      <c r="L186" s="153"/>
+      <c r="M186" s="181"/>
       <c r="N186" s="38"/>
     </row>
     <row r="187" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A187" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B187" s="152">
+      <c r="B187" s="148">
         <v>29251</v>
       </c>
-      <c r="C187" s="86">
+      <c r="C187" s="85">
         <v>59372</v>
       </c>
-      <c r="D187" s="215">
+      <c r="D187" s="207">
         <v>89493</v>
       </c>
-      <c r="E187" s="4"/>
-[...1 lines deleted...]
-      <c r="G187" s="86"/>
+      <c r="E187" s="213">
+        <v>119614</v>
+      </c>
+      <c r="F187" s="86"/>
+      <c r="G187" s="85"/>
       <c r="H187" s="8"/>
-      <c r="I187" s="130"/>
-[...3 lines deleted...]
-      <c r="M187" s="185"/>
+      <c r="I187" s="129"/>
+      <c r="J187" s="86"/>
+      <c r="K187" s="86"/>
+      <c r="L187" s="153"/>
+      <c r="M187" s="181"/>
       <c r="N187" s="38"/>
     </row>
     <row r="188" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A188" s="113" t="s">
+      <c r="A188" s="112" t="s">
         <v>40</v>
       </c>
-      <c r="B188" s="152" t="s">
-[...10 lines deleted...]
-      <c r="G188" s="137"/>
+      <c r="B188" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C188" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D188" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E188" s="213" t="s">
+        <v>37</v>
+      </c>
+      <c r="F188" s="132"/>
+      <c r="G188" s="133"/>
       <c r="H188" s="8"/>
-      <c r="I188" s="130"/>
+      <c r="I188" s="129"/>
       <c r="J188" s="4"/>
-      <c r="K188" s="90"/>
-[...1 lines deleted...]
-      <c r="M188" s="185"/>
+      <c r="K188" s="89"/>
+      <c r="L188" s="153"/>
+      <c r="M188" s="181"/>
       <c r="N188" s="38"/>
     </row>
     <row r="189" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A189" s="112" t="s">
+      <c r="A189" s="111" t="s">
         <v>41</v>
       </c>
-      <c r="B189" s="152">
+      <c r="B189" s="148">
         <v>5477</v>
       </c>
-      <c r="C189" s="86">
+      <c r="C189" s="85">
         <v>11838</v>
       </c>
-      <c r="D189" s="216">
+      <c r="D189" s="208">
         <v>18199</v>
       </c>
-      <c r="E189" s="4"/>
-[...1 lines deleted...]
-      <c r="G189" s="86"/>
+      <c r="E189" s="213">
+        <v>24560</v>
+      </c>
+      <c r="F189" s="86"/>
+      <c r="G189" s="85"/>
       <c r="H189" s="8"/>
-      <c r="I189" s="130"/>
-[...3 lines deleted...]
-      <c r="M189" s="185"/>
+      <c r="I189" s="129"/>
+      <c r="J189" s="86"/>
+      <c r="K189" s="86"/>
+      <c r="L189" s="153"/>
+      <c r="M189" s="181"/>
       <c r="N189" s="38"/>
     </row>
     <row r="190" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A190" s="112" t="s">
+      <c r="A190" s="111" t="s">
         <v>42</v>
       </c>
-      <c r="B190" s="152">
+      <c r="B190" s="148">
         <v>16506</v>
       </c>
-      <c r="C190" s="86">
+      <c r="C190" s="85">
         <v>73605</v>
       </c>
-      <c r="D190" s="215">
+      <c r="D190" s="207">
         <v>130705</v>
       </c>
-      <c r="E190" s="4"/>
-[...1 lines deleted...]
-      <c r="G190" s="86"/>
+      <c r="E190" s="213">
+        <v>187805</v>
+      </c>
+      <c r="F190" s="86"/>
+      <c r="G190" s="85"/>
       <c r="H190" s="8"/>
-      <c r="I190" s="130"/>
-[...3 lines deleted...]
-      <c r="M190" s="185"/>
+      <c r="I190" s="129"/>
+      <c r="J190" s="86"/>
+      <c r="K190" s="86"/>
+      <c r="L190" s="153"/>
+      <c r="M190" s="181"/>
       <c r="N190" s="38"/>
     </row>
     <row r="191" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A191" s="112" t="s">
+      <c r="A191" s="111" t="s">
         <v>68</v>
       </c>
-      <c r="B191" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E191" s="1"/>
+      <c r="B191" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C191" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D191" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E191" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F191" s="1"/>
       <c r="G191" s="1"/>
       <c r="H191" s="8"/>
-      <c r="I191" s="130"/>
+      <c r="I191" s="129"/>
       <c r="J191" s="4"/>
-      <c r="K191" s="90"/>
-[...1 lines deleted...]
-      <c r="M191" s="185"/>
+      <c r="K191" s="89"/>
+      <c r="L191" s="153"/>
+      <c r="M191" s="181"/>
       <c r="N191" s="38"/>
     </row>
     <row r="192" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A192" s="112" t="s">
+      <c r="A192" s="111" t="s">
         <v>44</v>
       </c>
-      <c r="B192" s="152">
+      <c r="B192" s="148">
         <v>940272</v>
       </c>
-      <c r="C192" s="86">
+      <c r="C192" s="85">
         <v>1008752</v>
       </c>
-      <c r="D192" s="215">
+      <c r="D192" s="207">
         <v>2233258</v>
       </c>
-      <c r="E192" s="4"/>
-[...1 lines deleted...]
-      <c r="G192" s="86"/>
+      <c r="E192" s="213">
+        <v>3313533</v>
+      </c>
+      <c r="F192" s="86"/>
+      <c r="G192" s="85"/>
       <c r="H192" s="8"/>
-      <c r="I192" s="130"/>
-[...3 lines deleted...]
-      <c r="M192" s="185"/>
+      <c r="I192" s="129"/>
+      <c r="J192" s="86"/>
+      <c r="K192" s="86"/>
+      <c r="L192" s="153"/>
+      <c r="M192" s="181"/>
       <c r="N192" s="38"/>
     </row>
     <row r="193" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A193" s="112" t="s">
+      <c r="A193" s="111" t="s">
         <v>70</v>
       </c>
-      <c r="B193" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E193" s="1"/>
+      <c r="B193" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C193" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D193" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E193" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F193" s="1"/>
       <c r="G193" s="1"/>
       <c r="H193" s="14"/>
-      <c r="I193" s="130"/>
+      <c r="I193" s="129"/>
       <c r="J193" s="4"/>
-      <c r="K193" s="90"/>
-[...1 lines deleted...]
-      <c r="M193" s="185"/>
+      <c r="K193" s="89"/>
+      <c r="L193" s="153"/>
+      <c r="M193" s="181"/>
       <c r="N193" s="38"/>
     </row>
     <row r="194" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A194" s="112"/>
-      <c r="B194" s="152"/>
+      <c r="A194" s="111"/>
+      <c r="B194" s="148"/>
       <c r="C194" s="3"/>
-      <c r="D194" s="191"/>
-      <c r="E194" s="132"/>
+      <c r="D194" s="183"/>
+      <c r="E194" s="213"/>
       <c r="F194" s="4"/>
       <c r="G194" s="5"/>
       <c r="H194" s="14"/>
-      <c r="I194" s="141"/>
-[...3 lines deleted...]
-      <c r="M194" s="185"/>
+      <c r="I194" s="137"/>
+      <c r="J194" s="57"/>
+      <c r="K194" s="57"/>
+      <c r="L194" s="150"/>
+      <c r="M194" s="181"/>
       <c r="N194" s="38"/>
     </row>
     <row r="195" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A195" s="99" t="s">
+      <c r="A195" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="B195" s="152"/>
+      <c r="B195" s="148"/>
       <c r="C195" s="5"/>
-      <c r="D195" s="205"/>
-      <c r="E195" s="133"/>
+      <c r="D195" s="197"/>
+      <c r="E195" s="213"/>
       <c r="F195" s="4"/>
       <c r="G195" s="3"/>
       <c r="H195" s="14"/>
-      <c r="I195" s="131"/>
-[...3 lines deleted...]
-      <c r="M195" s="185"/>
+      <c r="I195" s="130"/>
+      <c r="J195" s="57"/>
+      <c r="K195" s="57"/>
+      <c r="L195" s="161"/>
+      <c r="M195" s="181"/>
       <c r="N195" s="38"/>
     </row>
     <row r="196" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A196" s="96" t="s">
+      <c r="A196" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B196" s="152">
+      <c r="B196" s="148">
         <v>1757</v>
       </c>
-      <c r="C196" s="86">
+      <c r="C196" s="85">
         <v>6222</v>
       </c>
-      <c r="D196" s="215">
+      <c r="D196" s="207">
         <v>10686</v>
       </c>
-      <c r="E196" s="4"/>
-[...1 lines deleted...]
-      <c r="G196" s="86"/>
+      <c r="E196" s="213">
+        <v>15151</v>
+      </c>
+      <c r="F196" s="86"/>
+      <c r="G196" s="85"/>
       <c r="H196" s="8"/>
-      <c r="I196" s="130"/>
-[...3 lines deleted...]
-      <c r="M196" s="185"/>
+      <c r="I196" s="129"/>
+      <c r="J196" s="86"/>
+      <c r="K196" s="86"/>
+      <c r="L196" s="153"/>
+      <c r="M196" s="181"/>
       <c r="N196" s="38"/>
     </row>
     <row r="197" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A197" s="114" t="s">
+      <c r="A197" s="113" t="s">
         <v>66</v>
       </c>
-      <c r="B197" s="152">
+      <c r="B197" s="148">
         <v>1757</v>
       </c>
-      <c r="C197" s="86">
+      <c r="C197" s="85">
         <v>6222</v>
       </c>
-      <c r="D197" s="215">
+      <c r="D197" s="207">
         <v>10686</v>
       </c>
-      <c r="E197" s="4"/>
-[...1 lines deleted...]
-      <c r="G197" s="86"/>
+      <c r="E197" s="213">
+        <v>15151</v>
+      </c>
+      <c r="F197" s="86"/>
+      <c r="G197" s="85"/>
       <c r="H197" s="8"/>
-      <c r="I197" s="130"/>
-[...3 lines deleted...]
-      <c r="M197" s="185"/>
+      <c r="I197" s="129"/>
+      <c r="J197" s="86"/>
+      <c r="K197" s="86"/>
+      <c r="L197" s="153"/>
+      <c r="M197" s="181"/>
       <c r="N197" s="38"/>
     </row>
     <row r="198" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A198" s="114"/>
-      <c r="B198" s="152"/>
+      <c r="A198" s="113"/>
+      <c r="B198" s="148"/>
       <c r="C198" s="3"/>
-      <c r="D198" s="190"/>
-[...1 lines deleted...]
-      <c r="F198" s="136"/>
+      <c r="D198" s="182"/>
+      <c r="E198" s="213"/>
+      <c r="F198" s="132"/>
       <c r="G198" s="1"/>
       <c r="H198" s="14"/>
-      <c r="I198" s="133"/>
+      <c r="I198" s="131"/>
       <c r="J198" s="3"/>
       <c r="K198" s="3"/>
-      <c r="L198" s="158"/>
-      <c r="M198" s="185"/>
+      <c r="L198" s="154"/>
+      <c r="M198" s="181"/>
       <c r="N198" s="38"/>
     </row>
     <row r="199" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A199" s="99" t="s">
+      <c r="A199" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="B199" s="152"/>
-[...2 lines deleted...]
-      <c r="E199" s="131"/>
+      <c r="B199" s="148"/>
+      <c r="C199" s="58"/>
+      <c r="D199" s="183"/>
+      <c r="E199" s="213"/>
       <c r="F199" s="4"/>
       <c r="G199" s="5"/>
       <c r="H199" s="14"/>
-      <c r="I199" s="131"/>
-[...3 lines deleted...]
-      <c r="M199" s="185"/>
+      <c r="I199" s="130"/>
+      <c r="J199" s="59"/>
+      <c r="K199" s="59"/>
+      <c r="L199" s="162"/>
+      <c r="M199" s="181"/>
       <c r="N199" s="38"/>
     </row>
     <row r="200" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A200" s="96" t="s">
+      <c r="A200" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B200" s="152">
+      <c r="B200" s="148">
         <v>463320</v>
       </c>
-      <c r="C200" s="86">
+      <c r="C200" s="85">
         <v>1422528</v>
       </c>
-      <c r="D200" s="215">
+      <c r="D200" s="207">
         <v>2353972</v>
       </c>
-      <c r="E200" s="4"/>
-[...1 lines deleted...]
-      <c r="G200" s="86"/>
+      <c r="E200" s="213">
+        <v>3361159</v>
+      </c>
+      <c r="F200" s="86"/>
+      <c r="G200" s="85"/>
       <c r="H200" s="8"/>
-      <c r="I200" s="130"/>
-[...3 lines deleted...]
-      <c r="M200" s="185"/>
+      <c r="I200" s="129"/>
+      <c r="J200" s="86"/>
+      <c r="K200" s="86"/>
+      <c r="L200" s="153"/>
+      <c r="M200" s="181"/>
       <c r="N200" s="38"/>
     </row>
     <row r="201" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A201" s="115" t="s">
+      <c r="A201" s="114" t="s">
         <v>66</v>
       </c>
-      <c r="B201" s="152">
+      <c r="B201" s="148">
         <v>458300</v>
       </c>
-      <c r="C201" s="86">
+      <c r="C201" s="85">
         <v>1366616</v>
       </c>
-      <c r="D201" s="215">
+      <c r="D201" s="207">
         <v>2274931</v>
       </c>
-      <c r="E201" s="4"/>
-[...1 lines deleted...]
-      <c r="G201" s="86"/>
+      <c r="E201" s="213">
+        <v>3183246</v>
+      </c>
+      <c r="F201" s="86"/>
+      <c r="G201" s="85"/>
       <c r="H201" s="8"/>
-      <c r="I201" s="130"/>
-[...3 lines deleted...]
-      <c r="M201" s="185"/>
+      <c r="I201" s="129"/>
+      <c r="J201" s="86"/>
+      <c r="K201" s="86"/>
+      <c r="L201" s="153"/>
+      <c r="M201" s="181"/>
       <c r="N201" s="38"/>
     </row>
     <row r="202" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A202" s="115" t="s">
+      <c r="A202" s="114" t="s">
         <v>67</v>
       </c>
-      <c r="B202" s="152">
+      <c r="B202" s="148">
         <v>1038</v>
       </c>
-      <c r="C202" s="86">
+      <c r="C202" s="85">
         <v>2076</v>
       </c>
-      <c r="D202" s="215">
+      <c r="D202" s="207">
         <v>3114</v>
       </c>
-      <c r="E202" s="4"/>
-[...1 lines deleted...]
-      <c r="G202" s="86"/>
+      <c r="E202" s="213">
+        <v>4152</v>
+      </c>
+      <c r="F202" s="86"/>
+      <c r="G202" s="85"/>
       <c r="H202" s="8"/>
-      <c r="I202" s="130"/>
-[...3 lines deleted...]
-      <c r="M202" s="185"/>
+      <c r="I202" s="129"/>
+      <c r="J202" s="86"/>
+      <c r="K202" s="86"/>
+      <c r="L202" s="153"/>
+      <c r="M202" s="181"/>
       <c r="N202" s="38"/>
     </row>
     <row r="203" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A203" s="115" t="s">
+      <c r="A203" s="114" t="s">
         <v>41</v>
       </c>
-      <c r="B203" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E203" s="1"/>
+      <c r="B203" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C203" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D203" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E203" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F203" s="1"/>
       <c r="G203" s="1"/>
       <c r="H203" s="8"/>
-      <c r="I203" s="130"/>
+      <c r="I203" s="129"/>
       <c r="J203" s="4"/>
       <c r="K203" s="4"/>
-      <c r="L203" s="150"/>
-      <c r="M203" s="185"/>
+      <c r="L203" s="146"/>
+      <c r="M203" s="181"/>
       <c r="N203" s="38"/>
     </row>
     <row r="204" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A204" s="115" t="s">
+      <c r="A204" s="114" t="s">
         <v>42</v>
       </c>
-      <c r="B204" s="152">
+      <c r="B204" s="148">
         <v>3982</v>
       </c>
-      <c r="C204" s="86">
+      <c r="C204" s="85">
         <v>24283</v>
       </c>
-      <c r="D204" s="216">
+      <c r="D204" s="208">
         <v>44584</v>
       </c>
-      <c r="E204" s="4"/>
-[...1 lines deleted...]
-      <c r="G204" s="86"/>
+      <c r="E204" s="213">
+        <v>64884</v>
+      </c>
+      <c r="F204" s="86"/>
+      <c r="G204" s="85"/>
       <c r="H204" s="8"/>
-      <c r="I204" s="130"/>
-[...3 lines deleted...]
-      <c r="M204" s="185"/>
+      <c r="I204" s="129"/>
+      <c r="J204" s="86"/>
+      <c r="K204" s="86"/>
+      <c r="L204" s="155"/>
+      <c r="M204" s="181"/>
       <c r="N204" s="38"/>
     </row>
     <row r="205" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A205" s="115" t="s">
+      <c r="A205" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="B205" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E205" s="1"/>
+      <c r="B205" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C205" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D205" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E205" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F205" s="1"/>
       <c r="G205" s="1"/>
       <c r="H205" s="8"/>
-      <c r="I205" s="130"/>
+      <c r="I205" s="129"/>
       <c r="J205" s="4"/>
       <c r="K205" s="4"/>
-      <c r="L205" s="150"/>
-      <c r="M205" s="185"/>
+      <c r="L205" s="146"/>
+      <c r="M205" s="181"/>
       <c r="N205" s="38"/>
     </row>
     <row r="206" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A206" s="115" t="s">
+      <c r="A206" s="114" t="s">
         <v>44</v>
       </c>
-      <c r="B206" s="152" t="s">
-[...2 lines deleted...]
-      <c r="C206" s="86">
+      <c r="B206" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C206" s="85">
         <v>29555</v>
       </c>
-      <c r="D206" s="215">
+      <c r="D206" s="207">
         <v>31346</v>
       </c>
-      <c r="E206" s="4"/>
-[...1 lines deleted...]
-      <c r="G206" s="86"/>
+      <c r="E206" s="213">
+        <v>108880</v>
+      </c>
+      <c r="F206" s="86"/>
+      <c r="G206" s="85"/>
       <c r="H206" s="8"/>
-      <c r="I206" s="130"/>
-[...3 lines deleted...]
-      <c r="M206" s="185"/>
+      <c r="I206" s="129"/>
+      <c r="J206" s="86"/>
+      <c r="K206" s="86"/>
+      <c r="L206" s="155"/>
+      <c r="M206" s="181"/>
       <c r="N206" s="38"/>
     </row>
     <row r="207" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A207" s="115" t="s">
+      <c r="A207" s="114" t="s">
         <v>45</v>
       </c>
-      <c r="B207" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E207" s="1"/>
+      <c r="B207" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C207" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D207" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E207" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F207" s="1"/>
       <c r="G207" s="1"/>
       <c r="H207" s="8"/>
-      <c r="I207" s="130"/>
+      <c r="I207" s="129"/>
       <c r="J207" s="4"/>
       <c r="K207" s="4"/>
-      <c r="L207" s="150"/>
-      <c r="M207" s="185"/>
+      <c r="L207" s="146"/>
+      <c r="M207" s="181"/>
       <c r="N207" s="38"/>
     </row>
     <row r="208" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A208" s="115" t="s">
+      <c r="A208" s="114" t="s">
         <v>46</v>
       </c>
-      <c r="B208" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E208" s="1"/>
+      <c r="B208" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C208" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D208" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E208" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F208" s="1"/>
       <c r="G208" s="1"/>
       <c r="H208" s="8"/>
-      <c r="I208" s="130"/>
+      <c r="I208" s="129"/>
       <c r="J208" s="4"/>
       <c r="K208" s="4"/>
-      <c r="L208" s="150"/>
-      <c r="M208" s="185"/>
+      <c r="L208" s="146"/>
+      <c r="M208" s="181"/>
       <c r="N208" s="38"/>
     </row>
     <row r="209" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A209" s="115"/>
-      <c r="B209" s="152"/>
+      <c r="A209" s="114"/>
+      <c r="B209" s="148"/>
       <c r="C209" s="5"/>
-      <c r="D209" s="190"/>
-      <c r="E209" s="130"/>
+      <c r="D209" s="182"/>
+      <c r="E209" s="213"/>
       <c r="F209" s="4"/>
       <c r="G209" s="5"/>
       <c r="H209" s="14"/>
-      <c r="I209" s="131"/>
-[...3 lines deleted...]
-      <c r="M209" s="185"/>
+      <c r="I209" s="130"/>
+      <c r="J209" s="60"/>
+      <c r="K209" s="60"/>
+      <c r="L209" s="163"/>
+      <c r="M209" s="181"/>
       <c r="N209" s="38"/>
     </row>
     <row r="210" spans="1:14" s="39" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A210" s="99" t="s">
+      <c r="A210" s="98" t="s">
         <v>12</v>
       </c>
-      <c r="B210" s="152"/>
+      <c r="B210" s="148"/>
       <c r="C210" s="5"/>
-      <c r="D210" s="206"/>
-      <c r="E210" s="131"/>
+      <c r="D210" s="198"/>
+      <c r="E210" s="213"/>
       <c r="F210" s="4"/>
       <c r="G210" s="5"/>
       <c r="H210" s="14"/>
-      <c r="I210" s="131"/>
-[...3 lines deleted...]
-      <c r="M210" s="185"/>
+      <c r="I210" s="130"/>
+      <c r="J210" s="60"/>
+      <c r="K210" s="60"/>
+      <c r="L210" s="151"/>
+      <c r="M210" s="181"/>
       <c r="N210" s="38"/>
     </row>
     <row r="211" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A211" s="96" t="s">
+      <c r="A211" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B211" s="152">
+      <c r="B211" s="148">
         <v>640177</v>
       </c>
-      <c r="C211" s="86">
+      <c r="C211" s="85">
         <v>2223334</v>
       </c>
-      <c r="D211" s="215">
+      <c r="D211" s="207">
         <v>3870697</v>
       </c>
-      <c r="E211" s="4"/>
-[...1 lines deleted...]
-      <c r="G211" s="86"/>
+      <c r="E211" s="213">
+        <v>5779310</v>
+      </c>
+      <c r="F211" s="86"/>
+      <c r="G211" s="85"/>
       <c r="H211" s="8"/>
-      <c r="I211" s="130"/>
-[...3 lines deleted...]
-      <c r="M211" s="185"/>
+      <c r="I211" s="129"/>
+      <c r="J211" s="86"/>
+      <c r="K211" s="86"/>
+      <c r="L211" s="153"/>
+      <c r="M211" s="181"/>
       <c r="N211" s="38"/>
     </row>
     <row r="212" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A212" s="116" t="s">
+      <c r="A212" s="115" t="s">
         <v>66</v>
       </c>
-      <c r="B212" s="152">
+      <c r="B212" s="148">
         <v>530830</v>
       </c>
-      <c r="C212" s="86">
+      <c r="C212" s="85">
         <v>1761270</v>
       </c>
-      <c r="D212" s="215">
+      <c r="D212" s="207">
         <v>2995918</v>
       </c>
-      <c r="E212" s="4"/>
-[...1 lines deleted...]
-      <c r="G212" s="86"/>
+      <c r="E212" s="213">
+        <v>4476814</v>
+      </c>
+      <c r="F212" s="86"/>
+      <c r="G212" s="85"/>
       <c r="H212" s="8"/>
-      <c r="I212" s="130"/>
-[...3 lines deleted...]
-      <c r="M212" s="185"/>
+      <c r="I212" s="129"/>
+      <c r="J212" s="86"/>
+      <c r="K212" s="86"/>
+      <c r="L212" s="153"/>
+      <c r="M212" s="181"/>
       <c r="N212" s="38"/>
     </row>
     <row r="213" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A213" s="116" t="s">
+      <c r="A213" s="115" t="s">
         <v>67</v>
       </c>
-      <c r="B213" s="152">
+      <c r="B213" s="148">
         <v>91</v>
       </c>
-      <c r="C213" s="86">
+      <c r="C213" s="85">
         <v>182</v>
       </c>
-      <c r="D213" s="215">
+      <c r="D213" s="207">
         <v>273</v>
       </c>
-      <c r="E213" s="4"/>
-[...1 lines deleted...]
-      <c r="G213" s="86"/>
+      <c r="E213" s="213">
+        <v>364</v>
+      </c>
+      <c r="F213" s="86"/>
+      <c r="G213" s="85"/>
       <c r="H213" s="8"/>
-      <c r="I213" s="130"/>
-[...3 lines deleted...]
-      <c r="M213" s="185"/>
+      <c r="I213" s="129"/>
+      <c r="J213" s="86"/>
+      <c r="K213" s="86"/>
+      <c r="L213" s="153"/>
+      <c r="M213" s="181"/>
       <c r="N213" s="38"/>
     </row>
     <row r="214" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A214" s="116" t="s">
+      <c r="A214" s="115" t="s">
         <v>39</v>
       </c>
-      <c r="B214" s="152">
+      <c r="B214" s="148">
         <v>83</v>
       </c>
-      <c r="C214" s="86">
+      <c r="C214" s="85">
         <v>22042</v>
       </c>
-      <c r="D214" s="215">
+      <c r="D214" s="207">
         <v>44002</v>
       </c>
-      <c r="E214" s="4"/>
-[...1 lines deleted...]
-      <c r="G214" s="86"/>
+      <c r="E214" s="213">
+        <v>65961</v>
+      </c>
+      <c r="F214" s="86"/>
+      <c r="G214" s="85"/>
       <c r="H214" s="8"/>
-      <c r="I214" s="130"/>
-[...3 lines deleted...]
-      <c r="M214" s="185"/>
+      <c r="I214" s="129"/>
+      <c r="J214" s="86"/>
+      <c r="K214" s="86"/>
+      <c r="L214" s="153"/>
+      <c r="M214" s="181"/>
       <c r="N214" s="38"/>
     </row>
     <row r="215" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A215" s="116" t="s">
+      <c r="A215" s="115" t="s">
         <v>47</v>
       </c>
-      <c r="B215" s="152">
+      <c r="B215" s="148">
         <v>350</v>
       </c>
-      <c r="C215" s="86">
+      <c r="C215" s="85">
         <v>700</v>
       </c>
-      <c r="D215" s="215">
+      <c r="D215" s="207">
         <v>1050</v>
       </c>
-      <c r="E215" s="4"/>
-[...1 lines deleted...]
-      <c r="G215" s="86"/>
+      <c r="E215" s="213">
+        <v>1400</v>
+      </c>
+      <c r="F215" s="86"/>
+      <c r="G215" s="85"/>
       <c r="H215" s="8"/>
-      <c r="I215" s="130"/>
-[...3 lines deleted...]
-      <c r="M215" s="185"/>
+      <c r="I215" s="129"/>
+      <c r="J215" s="86"/>
+      <c r="K215" s="86"/>
+      <c r="L215" s="153"/>
+      <c r="M215" s="181"/>
       <c r="N215" s="38"/>
     </row>
     <row r="216" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A216" s="113" t="s">
+      <c r="A216" s="112" t="s">
         <v>40</v>
       </c>
-      <c r="B216" s="152">
+      <c r="B216" s="148">
         <v>132</v>
       </c>
-      <c r="C216" s="86">
+      <c r="C216" s="85">
         <v>86657</v>
       </c>
-      <c r="D216" s="215">
+      <c r="D216" s="207">
         <v>173181</v>
       </c>
-      <c r="E216" s="4"/>
-[...1 lines deleted...]
-      <c r="G216" s="86"/>
+      <c r="E216" s="213">
+        <v>259706</v>
+      </c>
+      <c r="F216" s="86"/>
+      <c r="G216" s="85"/>
       <c r="H216" s="8"/>
-      <c r="I216" s="130"/>
-[...3 lines deleted...]
-      <c r="M216" s="185"/>
+      <c r="I216" s="129"/>
+      <c r="J216" s="86"/>
+      <c r="K216" s="86"/>
+      <c r="L216" s="153"/>
+      <c r="M216" s="181"/>
       <c r="N216" s="38"/>
     </row>
     <row r="217" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A217" s="116" t="s">
+      <c r="A217" s="115" t="s">
         <v>42</v>
       </c>
-      <c r="B217" s="152">
+      <c r="B217" s="148">
         <v>108380</v>
       </c>
-      <c r="C217" s="86">
+      <c r="C217" s="85">
         <v>266253</v>
       </c>
-      <c r="D217" s="215">
+      <c r="D217" s="207">
         <v>424126</v>
       </c>
-      <c r="E217" s="4"/>
-[...1 lines deleted...]
-      <c r="G217" s="86"/>
+      <c r="E217" s="213">
+        <v>581999</v>
+      </c>
+      <c r="F217" s="86"/>
+      <c r="G217" s="85"/>
       <c r="H217" s="8"/>
-      <c r="I217" s="130"/>
-[...3 lines deleted...]
-      <c r="M217" s="185"/>
+      <c r="I217" s="129"/>
+      <c r="J217" s="86"/>
+      <c r="K217" s="86"/>
+      <c r="L217" s="153"/>
+      <c r="M217" s="181"/>
       <c r="N217" s="38"/>
     </row>
     <row r="218" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A218" s="116" t="s">
+      <c r="A218" s="115" t="s">
         <v>69</v>
       </c>
-      <c r="B218" s="152">
+      <c r="B218" s="148">
         <v>211</v>
       </c>
-      <c r="C218" s="86">
+      <c r="C218" s="85">
         <v>422</v>
       </c>
-      <c r="D218" s="215">
+      <c r="D218" s="207">
         <v>60633</v>
       </c>
-      <c r="E218" s="4"/>
-[...1 lines deleted...]
-      <c r="G218" s="86"/>
+      <c r="E218" s="213">
+        <v>135844</v>
+      </c>
+      <c r="F218" s="86"/>
+      <c r="G218" s="85"/>
       <c r="H218" s="8"/>
-      <c r="I218" s="130"/>
-[...3 lines deleted...]
-      <c r="M218" s="185"/>
+      <c r="I218" s="129"/>
+      <c r="J218" s="86"/>
+      <c r="K218" s="86"/>
+      <c r="L218" s="153"/>
+      <c r="M218" s="181"/>
       <c r="N218" s="38"/>
     </row>
     <row r="219" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A219" s="116" t="s">
+      <c r="A219" s="115" t="s">
         <v>43</v>
       </c>
-      <c r="B219" s="152">
+      <c r="B219" s="148">
         <v>100</v>
       </c>
-      <c r="C219" s="86">
+      <c r="C219" s="85">
         <v>200</v>
       </c>
-      <c r="D219" s="215">
+      <c r="D219" s="207">
         <v>300</v>
       </c>
-      <c r="E219" s="4"/>
-[...1 lines deleted...]
-      <c r="G219" s="86"/>
+      <c r="E219" s="213">
+        <v>400</v>
+      </c>
+      <c r="F219" s="86"/>
+      <c r="G219" s="85"/>
       <c r="H219" s="8"/>
-      <c r="I219" s="130"/>
-[...3 lines deleted...]
-      <c r="M219" s="185"/>
+      <c r="I219" s="129"/>
+      <c r="J219" s="86"/>
+      <c r="K219" s="86"/>
+      <c r="L219" s="153"/>
+      <c r="M219" s="181"/>
       <c r="N219" s="38"/>
     </row>
     <row r="220" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A220" s="116" t="s">
+      <c r="A220" s="115" t="s">
         <v>44</v>
       </c>
-      <c r="B220" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E220" s="1"/>
+      <c r="B220" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C220" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D220" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E220" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F220" s="1"/>
       <c r="G220" s="1"/>
       <c r="H220" s="8"/>
-      <c r="I220" s="130"/>
+      <c r="I220" s="129"/>
       <c r="J220" s="8"/>
-      <c r="K220" s="90"/>
-[...1 lines deleted...]
-      <c r="M220" s="185"/>
+      <c r="K220" s="89"/>
+      <c r="L220" s="153"/>
+      <c r="M220" s="181"/>
       <c r="N220" s="38"/>
     </row>
     <row r="221" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A221" s="116" t="s">
+      <c r="A221" s="115" t="s">
         <v>46</v>
       </c>
-      <c r="B221" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E221" s="1"/>
+      <c r="B221" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C221" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D221" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E221" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F221" s="1"/>
       <c r="G221" s="1"/>
       <c r="H221" s="8"/>
-      <c r="I221" s="130"/>
-[...3 lines deleted...]
-      <c r="M221" s="185"/>
+      <c r="I221" s="129"/>
+      <c r="J221" s="144"/>
+      <c r="K221" s="89"/>
+      <c r="L221" s="153"/>
+      <c r="M221" s="181"/>
       <c r="N221" s="38"/>
     </row>
     <row r="222" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A222" s="116" t="s">
+      <c r="A222" s="115" t="s">
         <v>70</v>
       </c>
-      <c r="B222" s="152" t="s">
-[...2 lines deleted...]
-      <c r="C222" s="86">
+      <c r="B222" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C222" s="85">
         <v>85607</v>
       </c>
-      <c r="D222" s="216">
+      <c r="D222" s="208">
         <v>171215</v>
       </c>
-      <c r="E222" s="4"/>
-[...1 lines deleted...]
-      <c r="G222" s="86"/>
+      <c r="E222" s="213">
+        <v>256822</v>
+      </c>
+      <c r="F222" s="86"/>
+      <c r="G222" s="85"/>
       <c r="H222" s="8"/>
-      <c r="I222" s="130"/>
-[...3 lines deleted...]
-      <c r="M222" s="185"/>
+      <c r="I222" s="129"/>
+      <c r="J222" s="88"/>
+      <c r="K222" s="86"/>
+      <c r="L222" s="153"/>
+      <c r="M222" s="181"/>
       <c r="N222" s="38"/>
     </row>
     <row r="223" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A223" s="116"/>
-      <c r="B223" s="152"/>
+      <c r="A223" s="115"/>
+      <c r="B223" s="148"/>
       <c r="C223" s="5"/>
-      <c r="D223" s="190"/>
-      <c r="E223" s="130"/>
+      <c r="D223" s="182"/>
+      <c r="E223" s="213"/>
       <c r="F223" s="4"/>
       <c r="G223" s="5"/>
       <c r="H223" s="14"/>
-      <c r="I223" s="131"/>
-[...3 lines deleted...]
-      <c r="M223" s="185"/>
+      <c r="I223" s="130"/>
+      <c r="J223" s="62"/>
+      <c r="K223" s="87"/>
+      <c r="L223" s="164"/>
+      <c r="M223" s="181"/>
       <c r="N223" s="38"/>
     </row>
     <row r="224" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A224" s="99" t="s">
+      <c r="A224" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="B224" s="152"/>
+      <c r="B224" s="148"/>
       <c r="C224" s="5"/>
-      <c r="D224" s="208"/>
-[...1 lines deleted...]
-      <c r="F224" s="62"/>
+      <c r="D224" s="200"/>
+      <c r="E224" s="213"/>
+      <c r="F224" s="61"/>
       <c r="G224" s="5"/>
       <c r="H224" s="14"/>
-      <c r="I224" s="131"/>
-[...3 lines deleted...]
-      <c r="M224" s="185"/>
+      <c r="I224" s="130"/>
+      <c r="J224" s="62"/>
+      <c r="K224" s="62"/>
+      <c r="L224" s="164"/>
+      <c r="M224" s="181"/>
       <c r="N224" s="38"/>
     </row>
     <row r="225" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A225" s="96" t="s">
+      <c r="A225" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B225" s="152">
+      <c r="B225" s="148">
         <v>312568</v>
       </c>
-      <c r="C225" s="86">
+      <c r="C225" s="85">
         <v>395475</v>
       </c>
-      <c r="D225" s="215">
+      <c r="D225" s="207">
         <v>495905</v>
       </c>
-      <c r="E225" s="4"/>
-[...1 lines deleted...]
-      <c r="G225" s="86"/>
+      <c r="E225" s="213">
+        <v>665068</v>
+      </c>
+      <c r="F225" s="86"/>
+      <c r="G225" s="85"/>
       <c r="H225" s="8"/>
-      <c r="I225" s="130"/>
-[...3 lines deleted...]
-      <c r="M225" s="185"/>
+      <c r="I225" s="129"/>
+      <c r="J225" s="86"/>
+      <c r="K225" s="86"/>
+      <c r="L225" s="153"/>
+      <c r="M225" s="181"/>
       <c r="N225" s="38"/>
     </row>
     <row r="226" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A226" s="117" t="s">
+      <c r="A226" s="116" t="s">
         <v>66</v>
       </c>
-      <c r="B226" s="152">
+      <c r="B226" s="148">
         <v>312568</v>
       </c>
-      <c r="C226" s="86">
+      <c r="C226" s="85">
         <v>395475</v>
       </c>
-      <c r="D226" s="215">
+      <c r="D226" s="207">
         <v>495905</v>
       </c>
-      <c r="E226" s="4"/>
-[...1 lines deleted...]
-      <c r="G226" s="86"/>
+      <c r="E226" s="213">
+        <v>665068</v>
+      </c>
+      <c r="F226" s="86"/>
+      <c r="G226" s="85"/>
       <c r="H226" s="8"/>
-      <c r="I226" s="130"/>
-[...3 lines deleted...]
-      <c r="M226" s="185"/>
+      <c r="I226" s="129"/>
+      <c r="J226" s="86"/>
+      <c r="K226" s="86"/>
+      <c r="L226" s="153"/>
+      <c r="M226" s="181"/>
       <c r="N226" s="38"/>
     </row>
     <row r="227" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A227" s="117" t="s">
+      <c r="A227" s="116" t="s">
         <v>40</v>
       </c>
-      <c r="B227" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E227" s="1"/>
+      <c r="B227" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C227" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D227" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E227" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F227" s="1"/>
-      <c r="G227" s="86"/>
+      <c r="G227" s="85"/>
       <c r="H227" s="8"/>
       <c r="I227" s="40"/>
-      <c r="J227" s="87"/>
-[...2 lines deleted...]
-      <c r="M227" s="185"/>
+      <c r="J227" s="86"/>
+      <c r="K227" s="86"/>
+      <c r="L227" s="153"/>
+      <c r="M227" s="181"/>
       <c r="N227" s="38"/>
     </row>
     <row r="228" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A228" s="117"/>
-[...3 lines deleted...]
-      <c r="E228" s="132"/>
+      <c r="A228" s="116"/>
+      <c r="B228" s="148"/>
+      <c r="C228" s="62"/>
+      <c r="D228" s="183"/>
+      <c r="E228" s="213"/>
       <c r="F228" s="5"/>
       <c r="G228" s="5"/>
       <c r="H228" s="14"/>
-      <c r="I228" s="131"/>
-[...3 lines deleted...]
-      <c r="M228" s="185"/>
+      <c r="I228" s="130"/>
+      <c r="J228" s="63"/>
+      <c r="K228" s="63"/>
+      <c r="L228" s="165"/>
+      <c r="M228" s="181"/>
       <c r="N228" s="38"/>
     </row>
     <row r="229" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A229" s="99" t="s">
+      <c r="A229" s="98" t="s">
         <v>14</v>
       </c>
-      <c r="B229" s="152"/>
-[...3 lines deleted...]
-      <c r="F229" s="63"/>
+      <c r="B229" s="148"/>
+      <c r="C229" s="62"/>
+      <c r="D229" s="200"/>
+      <c r="E229" s="213"/>
+      <c r="F229" s="62"/>
       <c r="G229" s="5"/>
       <c r="H229" s="14"/>
-      <c r="I229" s="131"/>
-[...3 lines deleted...]
-      <c r="M229" s="185"/>
+      <c r="I229" s="130"/>
+      <c r="J229" s="63"/>
+      <c r="K229" s="63"/>
+      <c r="L229" s="165"/>
+      <c r="M229" s="181"/>
       <c r="N229" s="38"/>
     </row>
     <row r="230" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A230" s="96" t="s">
+      <c r="A230" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B230" s="152">
+      <c r="B230" s="148">
         <v>1439839</v>
       </c>
-      <c r="C230" s="86">
+      <c r="C230" s="85">
         <v>4186450</v>
       </c>
-      <c r="D230" s="215">
+      <c r="D230" s="207">
         <v>6411104</v>
       </c>
-      <c r="E230" s="4"/>
-[...1 lines deleted...]
-      <c r="G230" s="86"/>
+      <c r="E230" s="213">
+        <v>9917343</v>
+      </c>
+      <c r="F230" s="86"/>
+      <c r="G230" s="85"/>
       <c r="H230" s="8"/>
-      <c r="I230" s="130"/>
-[...3 lines deleted...]
-      <c r="M230" s="185"/>
+      <c r="I230" s="129"/>
+      <c r="J230" s="86"/>
+      <c r="K230" s="86"/>
+      <c r="L230" s="153"/>
+      <c r="M230" s="181"/>
       <c r="N230" s="38"/>
     </row>
     <row r="231" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A231" s="113" t="s">
+      <c r="A231" s="112" t="s">
         <v>66</v>
       </c>
-      <c r="B231" s="152">
+      <c r="B231" s="148">
         <v>1375964</v>
       </c>
-      <c r="C231" s="86">
+      <c r="C231" s="85">
         <v>4042231</v>
       </c>
-      <c r="D231" s="215">
+      <c r="D231" s="207">
         <v>6175872</v>
       </c>
-      <c r="E231" s="4"/>
-[...1 lines deleted...]
-      <c r="G231" s="86"/>
+      <c r="E231" s="213">
+        <v>9603961</v>
+      </c>
+      <c r="F231" s="86"/>
+      <c r="G231" s="85"/>
       <c r="H231" s="8"/>
-      <c r="I231" s="130"/>
-[...3 lines deleted...]
-      <c r="M231" s="185"/>
+      <c r="I231" s="129"/>
+      <c r="J231" s="86"/>
+      <c r="K231" s="86"/>
+      <c r="L231" s="153"/>
+      <c r="M231" s="181"/>
       <c r="N231" s="38"/>
     </row>
     <row r="232" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A232" s="116" t="s">
+      <c r="A232" s="115" t="s">
         <v>67</v>
       </c>
-      <c r="B232" s="152">
+      <c r="B232" s="148">
         <v>287</v>
       </c>
-      <c r="C232" s="86">
+      <c r="C232" s="85">
         <v>574</v>
       </c>
-      <c r="D232" s="215">
+      <c r="D232" s="207">
         <v>861</v>
       </c>
-      <c r="E232" s="4"/>
-[...1 lines deleted...]
-      <c r="G232" s="86"/>
+      <c r="E232" s="213">
+        <v>1148</v>
+      </c>
+      <c r="F232" s="86"/>
+      <c r="G232" s="85"/>
       <c r="H232" s="8"/>
-      <c r="I232" s="130"/>
-[...3 lines deleted...]
-      <c r="M232" s="185"/>
+      <c r="I232" s="129"/>
+      <c r="J232" s="86"/>
+      <c r="K232" s="86"/>
+      <c r="L232" s="153"/>
+      <c r="M232" s="181"/>
       <c r="N232" s="38"/>
     </row>
     <row r="233" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A233" s="113" t="s">
+      <c r="A233" s="112" t="s">
         <v>39</v>
       </c>
-      <c r="B233" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E233" s="1"/>
+      <c r="B233" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C233" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D233" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E233" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F233" s="1"/>
       <c r="G233" s="1"/>
       <c r="H233" s="8"/>
-      <c r="I233" s="130"/>
+      <c r="I233" s="129"/>
       <c r="J233" s="8"/>
       <c r="K233" s="8"/>
-      <c r="L233" s="152"/>
-      <c r="M233" s="185"/>
+      <c r="L233" s="148"/>
+      <c r="M233" s="181"/>
       <c r="N233" s="38"/>
     </row>
     <row r="234" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A234" s="113" t="s">
+      <c r="A234" s="112" t="s">
         <v>40</v>
       </c>
-      <c r="B234" s="152">
+      <c r="B234" s="148">
         <v>73</v>
       </c>
-      <c r="C234" s="86">
+      <c r="C234" s="85">
         <v>146</v>
       </c>
-      <c r="D234" s="191">
+      <c r="D234" s="183">
         <v>219</v>
       </c>
-      <c r="E234" s="4"/>
-[...1 lines deleted...]
-      <c r="G234" s="86"/>
+      <c r="E234" s="213">
+        <v>292</v>
+      </c>
+      <c r="F234" s="86"/>
+      <c r="G234" s="85"/>
       <c r="H234" s="8"/>
-      <c r="I234" s="130"/>
-[...3 lines deleted...]
-      <c r="M234" s="185"/>
+      <c r="I234" s="129"/>
+      <c r="J234" s="86"/>
+      <c r="K234" s="86"/>
+      <c r="L234" s="153"/>
+      <c r="M234" s="181"/>
       <c r="N234" s="38"/>
     </row>
     <row r="235" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A235" s="113" t="s">
+      <c r="A235" s="112" t="s">
         <v>41</v>
       </c>
-      <c r="B235" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E235" s="1"/>
+      <c r="B235" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C235" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D235" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E235" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F235" s="1"/>
       <c r="G235" s="1"/>
       <c r="H235" s="8"/>
-      <c r="I235" s="130"/>
+      <c r="I235" s="129"/>
       <c r="J235" s="8"/>
       <c r="K235" s="8"/>
-      <c r="L235" s="152"/>
-      <c r="M235" s="185"/>
+      <c r="L235" s="148"/>
+      <c r="M235" s="181"/>
       <c r="N235" s="38"/>
     </row>
     <row r="236" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A236" s="113" t="s">
+      <c r="A236" s="112" t="s">
         <v>42</v>
       </c>
-      <c r="B236" s="152">
+      <c r="B236" s="148">
         <v>58597</v>
       </c>
-      <c r="C236" s="86">
+      <c r="C236" s="85">
         <v>133663</v>
       </c>
-      <c r="D236" s="215">
+      <c r="D236" s="207">
         <v>219398</v>
       </c>
-      <c r="E236" s="4"/>
-[...1 lines deleted...]
-      <c r="G236" s="86"/>
+      <c r="E236" s="213">
+        <v>292270</v>
+      </c>
+      <c r="F236" s="86"/>
+      <c r="G236" s="85"/>
       <c r="H236" s="8"/>
-      <c r="I236" s="130"/>
-[...3 lines deleted...]
-      <c r="M236" s="185"/>
+      <c r="I236" s="129"/>
+      <c r="J236" s="86"/>
+      <c r="K236" s="86"/>
+      <c r="L236" s="153"/>
+      <c r="M236" s="181"/>
       <c r="N236" s="38"/>
     </row>
     <row r="237" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A237" s="113" t="s">
+      <c r="A237" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="B237" s="152">
+      <c r="B237" s="148">
         <v>3200</v>
       </c>
-      <c r="C237" s="86">
+      <c r="C237" s="85">
         <v>6400</v>
       </c>
-      <c r="D237" s="216">
+      <c r="D237" s="208">
         <v>9600</v>
       </c>
-      <c r="E237" s="4"/>
-[...1 lines deleted...]
-      <c r="G237" s="86"/>
+      <c r="E237" s="213">
+        <v>12800</v>
+      </c>
+      <c r="F237" s="86"/>
+      <c r="G237" s="85"/>
       <c r="H237" s="8"/>
-      <c r="I237" s="130"/>
-[...3 lines deleted...]
-      <c r="M237" s="185"/>
+      <c r="I237" s="129"/>
+      <c r="J237" s="86"/>
+      <c r="K237" s="86"/>
+      <c r="L237" s="153"/>
+      <c r="M237" s="181"/>
       <c r="N237" s="38"/>
     </row>
     <row r="238" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A238" s="113" t="s">
+      <c r="A238" s="112" t="s">
         <v>45</v>
       </c>
-      <c r="B238" s="152">
+      <c r="B238" s="148">
         <v>1719</v>
       </c>
-      <c r="C238" s="86">
+      <c r="C238" s="85">
         <v>3438</v>
       </c>
-      <c r="D238" s="215">
+      <c r="D238" s="207">
         <v>5157</v>
       </c>
-      <c r="E238" s="4"/>
-[...1 lines deleted...]
-      <c r="G238" s="86"/>
+      <c r="E238" s="213">
+        <v>6876</v>
+      </c>
+      <c r="F238" s="86"/>
+      <c r="G238" s="85"/>
       <c r="H238" s="8"/>
-      <c r="I238" s="130"/>
-[...3 lines deleted...]
-      <c r="M238" s="185"/>
+      <c r="I238" s="129"/>
+      <c r="J238" s="86"/>
+      <c r="K238" s="86"/>
+      <c r="L238" s="153"/>
+      <c r="M238" s="181"/>
       <c r="N238" s="38"/>
     </row>
     <row r="239" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A239" s="113" t="s">
+      <c r="A239" s="112" t="s">
         <v>46</v>
       </c>
-      <c r="B239" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E239" s="1"/>
+      <c r="B239" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C239" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D239" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E239" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F239" s="1"/>
       <c r="G239" s="1"/>
       <c r="H239" s="8"/>
-      <c r="I239" s="130"/>
-      <c r="J239" s="148"/>
+      <c r="I239" s="129"/>
+      <c r="J239" s="144"/>
       <c r="K239" s="8"/>
-      <c r="L239" s="152"/>
-      <c r="M239" s="185"/>
+      <c r="L239" s="148"/>
+      <c r="M239" s="181"/>
       <c r="N239" s="38"/>
     </row>
     <row r="240" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A240" s="113" t="s">
+      <c r="A240" s="112" t="s">
         <v>70</v>
       </c>
-      <c r="B240" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E240" s="1"/>
+      <c r="B240" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C240" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D240" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E240" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F240" s="1"/>
       <c r="G240" s="1"/>
       <c r="H240" s="8"/>
-      <c r="I240" s="130"/>
-      <c r="J240" s="148"/>
+      <c r="I240" s="129"/>
+      <c r="J240" s="144"/>
       <c r="K240" s="8"/>
-      <c r="L240" s="152"/>
-      <c r="M240" s="185"/>
+      <c r="L240" s="148"/>
+      <c r="M240" s="181"/>
       <c r="N240" s="38"/>
     </row>
     <row r="241" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A241" s="113"/>
-      <c r="B241" s="152"/>
+      <c r="A241" s="112"/>
+      <c r="B241" s="148"/>
       <c r="C241" s="5"/>
-      <c r="D241" s="190"/>
-      <c r="E241" s="130"/>
+      <c r="D241" s="182"/>
+      <c r="E241" s="213"/>
       <c r="F241" s="4"/>
       <c r="G241" s="5"/>
       <c r="H241" s="14"/>
-      <c r="I241" s="131"/>
-[...3 lines deleted...]
-      <c r="M241" s="185"/>
+      <c r="I241" s="130"/>
+      <c r="J241" s="64"/>
+      <c r="K241" s="64"/>
+      <c r="L241" s="166"/>
+      <c r="M241" s="181"/>
       <c r="N241" s="38"/>
     </row>
     <row r="242" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A242" s="99" t="s">
+      <c r="A242" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="B242" s="152"/>
+      <c r="B242" s="148"/>
       <c r="C242" s="5"/>
-      <c r="D242" s="209"/>
-      <c r="E242" s="131"/>
+      <c r="D242" s="201"/>
+      <c r="E242" s="213"/>
       <c r="F242" s="4"/>
       <c r="G242" s="5"/>
       <c r="H242" s="14"/>
-      <c r="I242" s="131"/>
-[...3 lines deleted...]
-      <c r="M242" s="185"/>
+      <c r="I242" s="130"/>
+      <c r="J242" s="64"/>
+      <c r="K242" s="64"/>
+      <c r="L242" s="166"/>
+      <c r="M242" s="181"/>
       <c r="N242" s="38"/>
     </row>
     <row r="243" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A243" s="96" t="s">
+      <c r="A243" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B243" s="152">
+      <c r="B243" s="148">
         <v>17461648</v>
       </c>
-      <c r="C243" s="86">
+      <c r="C243" s="85">
         <v>57516219</v>
       </c>
-      <c r="D243" s="215">
+      <c r="D243" s="207">
         <v>86517402</v>
       </c>
-      <c r="E243" s="4"/>
-[...1 lines deleted...]
-      <c r="G243" s="86"/>
+      <c r="E243" s="213">
+        <v>106129917</v>
+      </c>
+      <c r="F243" s="86"/>
+      <c r="G243" s="85"/>
       <c r="H243" s="8"/>
-      <c r="I243" s="130"/>
-[...3 lines deleted...]
-      <c r="M243" s="185"/>
+      <c r="I243" s="129"/>
+      <c r="J243" s="86"/>
+      <c r="K243" s="86"/>
+      <c r="L243" s="153"/>
+      <c r="M243" s="181"/>
       <c r="N243" s="38"/>
     </row>
     <row r="244" spans="1:14" s="39" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A244" s="118" t="s">
+      <c r="A244" s="117" t="s">
         <v>66</v>
       </c>
-      <c r="B244" s="152">
+      <c r="B244" s="148">
         <v>16359612</v>
       </c>
-      <c r="C244" s="86">
+      <c r="C244" s="85">
         <v>54467777</v>
       </c>
-      <c r="D244" s="215">
+      <c r="D244" s="207">
         <v>81522555</v>
       </c>
-      <c r="E244" s="4"/>
-[...1 lines deleted...]
-      <c r="G244" s="86"/>
+      <c r="E244" s="213">
+        <v>99188664</v>
+      </c>
+      <c r="F244" s="86"/>
+      <c r="G244" s="85"/>
       <c r="H244" s="8"/>
-      <c r="I244" s="130"/>
-[...3 lines deleted...]
-      <c r="M244" s="185"/>
+      <c r="I244" s="129"/>
+      <c r="J244" s="86"/>
+      <c r="K244" s="86"/>
+      <c r="L244" s="153"/>
+      <c r="M244" s="181"/>
       <c r="N244" s="38"/>
     </row>
     <row r="245" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A245" s="118" t="s">
+      <c r="A245" s="117" t="s">
         <v>67</v>
       </c>
-      <c r="B245" s="152">
+      <c r="B245" s="148">
         <v>98892</v>
       </c>
-      <c r="C245" s="86">
+      <c r="C245" s="85">
         <v>400846</v>
       </c>
-      <c r="D245" s="215">
+      <c r="D245" s="207">
         <v>702801</v>
       </c>
-      <c r="E245" s="4"/>
-[...1 lines deleted...]
-      <c r="G245" s="86"/>
+      <c r="E245" s="213">
+        <v>1004756</v>
+      </c>
+      <c r="F245" s="86"/>
+      <c r="G245" s="85"/>
       <c r="H245" s="8"/>
-      <c r="I245" s="130"/>
-[...3 lines deleted...]
-      <c r="M245" s="185"/>
+      <c r="I245" s="129"/>
+      <c r="J245" s="86"/>
+      <c r="K245" s="86"/>
+      <c r="L245" s="153"/>
+      <c r="M245" s="181"/>
       <c r="N245" s="38"/>
     </row>
     <row r="246" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A246" s="118" t="s">
+      <c r="A246" s="117" t="s">
         <v>39</v>
       </c>
-      <c r="B246" s="152">
+      <c r="B246" s="148">
         <v>357</v>
       </c>
-      <c r="C246" s="86">
+      <c r="C246" s="85">
         <v>923</v>
       </c>
-      <c r="D246" s="215">
+      <c r="D246" s="207">
         <v>1488</v>
       </c>
-      <c r="E246" s="4"/>
-[...1 lines deleted...]
-      <c r="G246" s="86"/>
+      <c r="E246" s="213">
+        <v>2054</v>
+      </c>
+      <c r="F246" s="86"/>
+      <c r="G246" s="85"/>
       <c r="H246" s="8"/>
-      <c r="I246" s="130"/>
-[...3 lines deleted...]
-      <c r="M246" s="185"/>
+      <c r="I246" s="129"/>
+      <c r="J246" s="86"/>
+      <c r="K246" s="86"/>
+      <c r="L246" s="153"/>
+      <c r="M246" s="181"/>
       <c r="N246" s="38"/>
     </row>
     <row r="247" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A247" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B247" s="152">
+      <c r="B247" s="148">
         <v>175720</v>
       </c>
-      <c r="C247" s="86">
+      <c r="C247" s="85">
         <v>370095</v>
       </c>
-      <c r="D247" s="215">
+      <c r="D247" s="207">
         <v>564471</v>
       </c>
-      <c r="E247" s="4"/>
-[...1 lines deleted...]
-      <c r="G247" s="86"/>
+      <c r="E247" s="213">
+        <v>758847</v>
+      </c>
+      <c r="F247" s="86"/>
+      <c r="G247" s="85"/>
       <c r="H247" s="8"/>
-      <c r="I247" s="130"/>
-[...3 lines deleted...]
-      <c r="M247" s="185"/>
+      <c r="I247" s="129"/>
+      <c r="J247" s="86"/>
+      <c r="K247" s="86"/>
+      <c r="L247" s="153"/>
+      <c r="M247" s="181"/>
       <c r="N247" s="38"/>
     </row>
     <row r="248" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A248" s="118" t="s">
+      <c r="A248" s="117" t="s">
         <v>40</v>
       </c>
-      <c r="B248" s="152">
+      <c r="B248" s="148">
         <v>77599</v>
       </c>
-      <c r="C248" s="86">
+      <c r="C248" s="85">
         <v>219473</v>
       </c>
-      <c r="D248" s="215">
+      <c r="D248" s="207">
         <v>361347</v>
       </c>
-      <c r="E248" s="4"/>
-[...1 lines deleted...]
-      <c r="G248" s="86"/>
+      <c r="E248" s="213">
+        <v>503220</v>
+      </c>
+      <c r="F248" s="86"/>
+      <c r="G248" s="85"/>
       <c r="H248" s="8"/>
-      <c r="I248" s="130"/>
-[...3 lines deleted...]
-      <c r="M248" s="185"/>
+      <c r="I248" s="129"/>
+      <c r="J248" s="86"/>
+      <c r="K248" s="86"/>
+      <c r="L248" s="153"/>
+      <c r="M248" s="181"/>
       <c r="N248" s="38"/>
     </row>
     <row r="249" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A249" s="118" t="s">
+      <c r="A249" s="117" t="s">
         <v>41</v>
       </c>
-      <c r="B249" s="152">
+      <c r="B249" s="148">
         <v>76689</v>
       </c>
-      <c r="C249" s="86">
+      <c r="C249" s="85">
         <v>228839</v>
       </c>
-      <c r="D249" s="215">
+      <c r="D249" s="207">
         <v>380989</v>
       </c>
-      <c r="E249" s="4"/>
-[...1 lines deleted...]
-      <c r="G249" s="86"/>
+      <c r="E249" s="213">
+        <v>533140</v>
+      </c>
+      <c r="F249" s="86"/>
+      <c r="G249" s="85"/>
       <c r="H249" s="8"/>
-      <c r="I249" s="130"/>
-[...3 lines deleted...]
-      <c r="M249" s="185"/>
+      <c r="I249" s="129"/>
+      <c r="J249" s="86"/>
+      <c r="K249" s="86"/>
+      <c r="L249" s="153"/>
+      <c r="M249" s="181"/>
       <c r="N249" s="38"/>
     </row>
     <row r="250" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A250" s="118" t="s">
+      <c r="A250" s="117" t="s">
         <v>42</v>
       </c>
-      <c r="B250" s="152">
+      <c r="B250" s="148">
         <v>98142</v>
       </c>
-      <c r="C250" s="86">
+      <c r="C250" s="85">
         <v>353374</v>
       </c>
-      <c r="D250" s="215">
+      <c r="D250" s="207">
         <v>608607</v>
       </c>
-      <c r="E250" s="4"/>
-[...1 lines deleted...]
-      <c r="G250" s="86"/>
+      <c r="E250" s="213">
+        <v>863839</v>
+      </c>
+      <c r="F250" s="86"/>
+      <c r="G250" s="85"/>
       <c r="H250" s="8"/>
-      <c r="I250" s="130"/>
-[...3 lines deleted...]
-      <c r="M250" s="185"/>
+      <c r="I250" s="129"/>
+      <c r="J250" s="86"/>
+      <c r="K250" s="86"/>
+      <c r="L250" s="153"/>
+      <c r="M250" s="181"/>
       <c r="N250" s="38"/>
     </row>
     <row r="251" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A251" s="118" t="s">
+      <c r="A251" s="117" t="s">
         <v>68</v>
       </c>
-      <c r="B251" s="152">
+      <c r="B251" s="148">
         <v>15993</v>
       </c>
-      <c r="C251" s="86">
+      <c r="C251" s="85">
         <v>37224</v>
       </c>
-      <c r="D251" s="215">
+      <c r="D251" s="207">
         <v>58455</v>
       </c>
-      <c r="E251" s="4"/>
-[...1 lines deleted...]
-      <c r="G251" s="86"/>
+      <c r="E251" s="213">
+        <v>79686</v>
+      </c>
+      <c r="F251" s="86"/>
+      <c r="G251" s="85"/>
       <c r="H251" s="8"/>
-      <c r="I251" s="130"/>
-[...3 lines deleted...]
-      <c r="M251" s="185"/>
+      <c r="I251" s="129"/>
+      <c r="J251" s="86"/>
+      <c r="K251" s="86"/>
+      <c r="L251" s="153"/>
+      <c r="M251" s="181"/>
       <c r="N251" s="38"/>
     </row>
     <row r="252" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A252" s="118" t="s">
+      <c r="A252" s="117" t="s">
         <v>69</v>
       </c>
-      <c r="B252" s="152">
+      <c r="B252" s="148">
         <v>69287</v>
       </c>
-      <c r="C252" s="86">
+      <c r="C252" s="85">
         <v>99816</v>
       </c>
-      <c r="D252" s="215">
+      <c r="D252" s="207">
         <v>130345</v>
       </c>
-      <c r="E252" s="4"/>
-[...1 lines deleted...]
-      <c r="G252" s="86"/>
+      <c r="E252" s="213">
+        <v>160874</v>
+      </c>
+      <c r="F252" s="86"/>
+      <c r="G252" s="85"/>
       <c r="H252" s="8"/>
-      <c r="I252" s="130"/>
-[...3 lines deleted...]
-      <c r="M252" s="185"/>
+      <c r="I252" s="129"/>
+      <c r="J252" s="86"/>
+      <c r="K252" s="86"/>
+      <c r="L252" s="153"/>
+      <c r="M252" s="181"/>
       <c r="N252" s="38"/>
     </row>
     <row r="253" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A253" s="118" t="s">
+      <c r="A253" s="117" t="s">
         <v>43</v>
       </c>
-      <c r="B253" s="152">
+      <c r="B253" s="148">
         <v>178</v>
       </c>
-      <c r="C253" s="86">
+      <c r="C253" s="85">
         <v>642</v>
       </c>
-      <c r="D253" s="215">
+      <c r="D253" s="207">
         <v>1106</v>
       </c>
-      <c r="E253" s="4"/>
-[...1 lines deleted...]
-      <c r="G253" s="86"/>
+      <c r="E253" s="213">
+        <v>1570</v>
+      </c>
+      <c r="F253" s="86"/>
+      <c r="G253" s="85"/>
       <c r="H253" s="8"/>
-      <c r="I253" s="130"/>
-[...3 lines deleted...]
-      <c r="M253" s="185"/>
+      <c r="I253" s="129"/>
+      <c r="J253" s="86"/>
+      <c r="K253" s="86"/>
+      <c r="L253" s="153"/>
+      <c r="M253" s="181"/>
       <c r="N253" s="38"/>
     </row>
     <row r="254" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A254" s="118" t="s">
+      <c r="A254" s="117" t="s">
         <v>44</v>
       </c>
-      <c r="B254" s="152">
+      <c r="B254" s="148">
         <v>44391</v>
       </c>
-      <c r="C254" s="86">
+      <c r="C254" s="85">
         <v>108391</v>
       </c>
-      <c r="D254" s="215">
+      <c r="D254" s="207">
         <v>172391</v>
       </c>
-      <c r="E254" s="4"/>
-[...1 lines deleted...]
-      <c r="G254" s="86"/>
+      <c r="E254" s="213">
+        <v>236392</v>
+      </c>
+      <c r="F254" s="86"/>
+      <c r="G254" s="85"/>
       <c r="H254" s="8"/>
-      <c r="I254" s="130"/>
-[...3 lines deleted...]
-      <c r="M254" s="185"/>
+      <c r="I254" s="129"/>
+      <c r="J254" s="86"/>
+      <c r="K254" s="86"/>
+      <c r="L254" s="153"/>
+      <c r="M254" s="181"/>
       <c r="N254" s="38"/>
     </row>
     <row r="255" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A255" s="118" t="s">
+      <c r="A255" s="117" t="s">
         <v>45</v>
       </c>
-      <c r="B255" s="152">
+      <c r="B255" s="148">
         <v>212713</v>
       </c>
-      <c r="C255" s="86">
+      <c r="C255" s="85">
         <v>602169</v>
       </c>
-      <c r="D255" s="215">
+      <c r="D255" s="207">
         <v>991625</v>
       </c>
-      <c r="E255" s="4"/>
-[...1 lines deleted...]
-      <c r="G255" s="86"/>
+      <c r="E255" s="213">
+        <v>1381081</v>
+      </c>
+      <c r="F255" s="86"/>
+      <c r="G255" s="85"/>
       <c r="H255" s="8"/>
-      <c r="I255" s="130"/>
-[...3 lines deleted...]
-      <c r="M255" s="185"/>
+      <c r="I255" s="129"/>
+      <c r="J255" s="86"/>
+      <c r="K255" s="86"/>
+      <c r="L255" s="153"/>
+      <c r="M255" s="181"/>
       <c r="N255" s="38"/>
     </row>
     <row r="256" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A256" s="118" t="s">
+      <c r="A256" s="117" t="s">
         <v>46</v>
       </c>
-      <c r="B256" s="152">
+      <c r="B256" s="148">
         <v>1421</v>
       </c>
-      <c r="C256" s="86">
+      <c r="C256" s="85">
         <v>4215</v>
       </c>
-      <c r="D256" s="215">
+      <c r="D256" s="207">
         <v>7009</v>
       </c>
-      <c r="E256" s="4"/>
-[...1 lines deleted...]
-      <c r="G256" s="86"/>
+      <c r="E256" s="213">
+        <v>9803</v>
+      </c>
+      <c r="F256" s="86"/>
+      <c r="G256" s="85"/>
       <c r="H256" s="8"/>
-      <c r="I256" s="130"/>
-[...3 lines deleted...]
-      <c r="M256" s="185"/>
+      <c r="I256" s="129"/>
+      <c r="J256" s="86"/>
+      <c r="K256" s="86"/>
+      <c r="L256" s="153"/>
+      <c r="M256" s="181"/>
       <c r="N256" s="38"/>
     </row>
     <row r="257" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A257" s="118" t="s">
+      <c r="A257" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="B257" s="152">
+      <c r="B257" s="148">
         <v>230655</v>
       </c>
-      <c r="C257" s="86">
+      <c r="C257" s="85">
         <v>622433</v>
       </c>
-      <c r="D257" s="215">
+      <c r="D257" s="207">
         <v>1014211</v>
       </c>
-      <c r="E257" s="4"/>
-[...1 lines deleted...]
-      <c r="G257" s="86"/>
+      <c r="E257" s="213">
+        <v>1405989</v>
+      </c>
+      <c r="F257" s="86"/>
+      <c r="G257" s="85"/>
       <c r="H257" s="8"/>
-      <c r="I257" s="130"/>
-[...3 lines deleted...]
-      <c r="M257" s="185"/>
+      <c r="I257" s="129"/>
+      <c r="J257" s="86"/>
+      <c r="K257" s="86"/>
+      <c r="L257" s="153"/>
+      <c r="M257" s="181"/>
       <c r="N257" s="38"/>
     </row>
     <row r="258" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A258" s="118"/>
-      <c r="B258" s="152"/>
+      <c r="A258" s="117"/>
+      <c r="B258" s="148"/>
       <c r="C258" s="5"/>
-      <c r="D258" s="190"/>
-      <c r="E258" s="130"/>
+      <c r="D258" s="182"/>
+      <c r="E258" s="213"/>
       <c r="F258" s="4"/>
       <c r="G258" s="5"/>
       <c r="H258" s="14"/>
-      <c r="I258" s="131"/>
-[...3 lines deleted...]
-      <c r="M258" s="185"/>
+      <c r="I258" s="130"/>
+      <c r="J258" s="65"/>
+      <c r="K258" s="65"/>
+      <c r="L258" s="167"/>
+      <c r="M258" s="181"/>
       <c r="N258" s="38"/>
     </row>
     <row r="259" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A259" s="99" t="s">
+      <c r="A259" s="98" t="s">
         <v>15</v>
       </c>
-      <c r="B259" s="152"/>
+      <c r="B259" s="148"/>
       <c r="C259" s="5"/>
-      <c r="D259" s="210"/>
-      <c r="E259" s="131"/>
+      <c r="D259" s="202"/>
+      <c r="E259" s="213"/>
       <c r="F259" s="4"/>
       <c r="G259" s="5"/>
       <c r="H259" s="14"/>
-      <c r="I259" s="131"/>
-[...3 lines deleted...]
-      <c r="M259" s="185"/>
+      <c r="I259" s="130"/>
+      <c r="J259" s="65"/>
+      <c r="K259" s="65"/>
+      <c r="L259" s="167"/>
+      <c r="M259" s="181"/>
       <c r="N259" s="38"/>
     </row>
     <row r="260" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A260" s="96" t="s">
+      <c r="A260" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B260" s="152">
+      <c r="B260" s="148">
         <v>81797</v>
       </c>
-      <c r="C260" s="150">
+      <c r="C260" s="146">
         <v>278964</v>
       </c>
-      <c r="D260" s="190">
+      <c r="D260" s="182">
         <v>476130</v>
       </c>
-      <c r="E260" s="48"/>
-      <c r="F260" s="147"/>
+      <c r="E260" s="213">
+        <v>673296</v>
+      </c>
+      <c r="F260" s="143"/>
       <c r="G260" s="8"/>
       <c r="H260" s="8"/>
       <c r="I260" s="8"/>
       <c r="J260" s="8"/>
-      <c r="K260" s="87"/>
-[...1 lines deleted...]
-      <c r="M260" s="185"/>
+      <c r="K260" s="86"/>
+      <c r="L260" s="153"/>
+      <c r="M260" s="181"/>
       <c r="N260" s="38"/>
     </row>
     <row r="261" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A261" s="119" t="s">
+      <c r="A261" s="118" t="s">
         <v>66</v>
       </c>
-      <c r="B261" s="152">
+      <c r="B261" s="148">
         <v>72562</v>
       </c>
-      <c r="C261" s="150">
+      <c r="C261" s="146">
         <v>223718</v>
       </c>
-      <c r="D261" s="190">
+      <c r="D261" s="182">
         <v>374874</v>
       </c>
-      <c r="E261" s="4"/>
-      <c r="F261" s="147"/>
+      <c r="E261" s="213">
+        <v>526030</v>
+      </c>
+      <c r="F261" s="143"/>
       <c r="G261" s="8"/>
       <c r="H261" s="8"/>
       <c r="I261" s="8"/>
       <c r="J261" s="8"/>
-      <c r="K261" s="87"/>
-[...1 lines deleted...]
-      <c r="M261" s="185"/>
+      <c r="K261" s="86"/>
+      <c r="L261" s="153"/>
+      <c r="M261" s="181"/>
       <c r="N261" s="38"/>
     </row>
     <row r="262" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A262" s="119" t="s">
+      <c r="A262" s="118" t="s">
         <v>67</v>
       </c>
-      <c r="B262" s="152">
+      <c r="B262" s="148">
         <v>9235</v>
       </c>
-      <c r="C262" s="150">
+      <c r="C262" s="146">
         <v>55245</v>
       </c>
-      <c r="D262" s="190">
+      <c r="D262" s="182">
         <v>101256</v>
       </c>
-      <c r="E262" s="4"/>
-      <c r="F262" s="147"/>
+      <c r="E262" s="213">
+        <v>147266</v>
+      </c>
+      <c r="F262" s="143"/>
       <c r="G262" s="8"/>
       <c r="H262" s="8"/>
       <c r="I262" s="8"/>
       <c r="J262" s="8"/>
-      <c r="K262" s="87"/>
-[...1 lines deleted...]
-      <c r="M262" s="185"/>
+      <c r="K262" s="86"/>
+      <c r="L262" s="153"/>
+      <c r="M262" s="181"/>
       <c r="N262" s="38"/>
     </row>
     <row r="263" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A263" s="119"/>
-[...3 lines deleted...]
-      <c r="E263" s="133"/>
+      <c r="A263" s="118"/>
+      <c r="B263" s="148"/>
+      <c r="C263" s="65"/>
+      <c r="D263" s="184"/>
+      <c r="E263" s="213"/>
       <c r="F263" s="4"/>
       <c r="G263" s="5"/>
       <c r="H263" s="14"/>
-      <c r="I263" s="131"/>
-[...3 lines deleted...]
-      <c r="M263" s="185"/>
+      <c r="I263" s="130"/>
+      <c r="J263" s="66"/>
+      <c r="K263" s="66"/>
+      <c r="L263" s="168"/>
+      <c r="M263" s="181"/>
       <c r="N263" s="38"/>
     </row>
     <row r="264" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A264" s="99" t="s">
+      <c r="A264" s="98" t="s">
         <v>16</v>
       </c>
-      <c r="B264" s="152"/>
-[...2 lines deleted...]
-      <c r="E264" s="133"/>
+      <c r="B264" s="148"/>
+      <c r="C264" s="65"/>
+      <c r="D264" s="202"/>
+      <c r="E264" s="213"/>
       <c r="F264" s="4"/>
       <c r="G264" s="3"/>
       <c r="H264" s="13"/>
-      <c r="I264" s="131"/>
-[...3 lines deleted...]
-      <c r="M264" s="185"/>
+      <c r="I264" s="130"/>
+      <c r="J264" s="66"/>
+      <c r="K264" s="66"/>
+      <c r="L264" s="168"/>
+      <c r="M264" s="181"/>
       <c r="N264" s="38"/>
     </row>
     <row r="265" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A265" s="96" t="s">
+      <c r="A265" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B265" s="152">
+      <c r="B265" s="148">
         <v>1176232</v>
       </c>
-      <c r="C265" s="86">
+      <c r="C265" s="85">
         <v>2320453</v>
       </c>
-      <c r="D265" s="215">
+      <c r="D265" s="207">
         <v>3222052</v>
       </c>
-      <c r="E265" s="4"/>
-[...1 lines deleted...]
-      <c r="G265" s="86"/>
+      <c r="E265" s="213">
+        <v>4608451</v>
+      </c>
+      <c r="F265" s="86"/>
+      <c r="G265" s="85"/>
       <c r="H265" s="8"/>
-      <c r="I265" s="130"/>
-[...3 lines deleted...]
-      <c r="M265" s="185"/>
+      <c r="I265" s="129"/>
+      <c r="J265" s="89"/>
+      <c r="K265" s="86"/>
+      <c r="L265" s="153"/>
+      <c r="M265" s="181"/>
       <c r="N265" s="38"/>
     </row>
     <row r="266" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A266" s="120" t="s">
+      <c r="A266" s="119" t="s">
         <v>66</v>
       </c>
-      <c r="B266" s="152">
+      <c r="B266" s="148">
         <v>1176232</v>
       </c>
-      <c r="C266" s="86">
+      <c r="C266" s="85">
         <v>2320453</v>
       </c>
-      <c r="D266" s="215">
+      <c r="D266" s="207">
         <v>3222052</v>
       </c>
-      <c r="E266" s="4"/>
-[...1 lines deleted...]
-      <c r="G266" s="86"/>
+      <c r="E266" s="213">
+        <v>4608451</v>
+      </c>
+      <c r="F266" s="86"/>
+      <c r="G266" s="85"/>
       <c r="H266" s="8"/>
-      <c r="I266" s="130"/>
-[...3 lines deleted...]
-      <c r="M266" s="185"/>
+      <c r="I266" s="129"/>
+      <c r="J266" s="89"/>
+      <c r="K266" s="86"/>
+      <c r="L266" s="153"/>
+      <c r="M266" s="181"/>
       <c r="N266" s="38"/>
     </row>
     <row r="267" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A267" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B267" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E267" s="1"/>
+      <c r="B267" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C267" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D267" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E267" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F267" s="1"/>
       <c r="G267" s="1"/>
       <c r="H267" s="8"/>
-      <c r="I267" s="130"/>
-[...3 lines deleted...]
-      <c r="M267" s="185"/>
+      <c r="I267" s="129"/>
+      <c r="J267" s="85"/>
+      <c r="K267" s="86"/>
+      <c r="L267" s="155"/>
+      <c r="M267" s="181"/>
       <c r="N267" s="38"/>
     </row>
     <row r="268" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A268" s="9"/>
-      <c r="B268" s="152"/>
+      <c r="B268" s="148"/>
       <c r="C268" s="5"/>
-      <c r="D268" s="190"/>
-      <c r="E268" s="130"/>
+      <c r="D268" s="182"/>
+      <c r="E268" s="213"/>
       <c r="F268" s="4"/>
       <c r="G268" s="5"/>
       <c r="H268" s="14"/>
-      <c r="I268" s="131"/>
-[...3 lines deleted...]
-      <c r="M268" s="185"/>
+      <c r="I268" s="130"/>
+      <c r="J268" s="67"/>
+      <c r="K268" s="67"/>
+      <c r="L268" s="169"/>
+      <c r="M268" s="181"/>
       <c r="N268" s="38"/>
     </row>
     <row r="269" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A269" s="99" t="s">
+      <c r="A269" s="98" t="s">
         <v>23</v>
       </c>
-      <c r="B269" s="152"/>
+      <c r="B269" s="148"/>
       <c r="C269" s="5"/>
-      <c r="D269" s="211"/>
-      <c r="E269" s="131"/>
+      <c r="D269" s="203"/>
+      <c r="E269" s="213"/>
       <c r="F269" s="3"/>
       <c r="G269" s="5"/>
       <c r="H269" s="14"/>
-      <c r="I269" s="131"/>
-[...3 lines deleted...]
-      <c r="M269" s="185"/>
+      <c r="I269" s="130"/>
+      <c r="J269" s="67"/>
+      <c r="K269" s="67"/>
+      <c r="L269" s="169"/>
+      <c r="M269" s="181"/>
       <c r="N269" s="38"/>
     </row>
     <row r="270" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A270" s="96" t="s">
+      <c r="A270" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B270" s="152">
+      <c r="B270" s="148">
         <v>2382463</v>
       </c>
-      <c r="C270" s="86">
+      <c r="C270" s="85">
         <v>4928158</v>
       </c>
-      <c r="D270" s="215">
+      <c r="D270" s="207">
         <v>9578289</v>
       </c>
-      <c r="E270" s="4"/>
-[...1 lines deleted...]
-      <c r="G270" s="86"/>
+      <c r="E270" s="213">
+        <v>18035523</v>
+      </c>
+      <c r="F270" s="86"/>
+      <c r="G270" s="85"/>
       <c r="H270" s="8"/>
-      <c r="I270" s="130"/>
-[...3 lines deleted...]
-      <c r="M270" s="185"/>
+      <c r="I270" s="129"/>
+      <c r="J270" s="89"/>
+      <c r="K270" s="86"/>
+      <c r="L270" s="153"/>
+      <c r="M270" s="181"/>
       <c r="N270" s="38"/>
     </row>
     <row r="271" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A271" s="121" t="s">
+      <c r="A271" s="120" t="s">
         <v>66</v>
       </c>
-      <c r="B271" s="152">
+      <c r="B271" s="148">
         <v>2324086</v>
       </c>
-      <c r="C271" s="86">
+      <c r="C271" s="85">
         <v>4698491</v>
       </c>
-      <c r="D271" s="215">
+      <c r="D271" s="207">
         <v>9177332</v>
       </c>
-      <c r="E271" s="4"/>
-[...1 lines deleted...]
-      <c r="G271" s="86"/>
+      <c r="E271" s="213">
+        <v>17463276</v>
+      </c>
+      <c r="F271" s="86"/>
+      <c r="G271" s="85"/>
       <c r="H271" s="8"/>
-      <c r="I271" s="130"/>
-[...3 lines deleted...]
-      <c r="M271" s="185"/>
+      <c r="I271" s="129"/>
+      <c r="J271" s="89"/>
+      <c r="K271" s="86"/>
+      <c r="L271" s="153"/>
+      <c r="M271" s="181"/>
       <c r="N271" s="38"/>
     </row>
     <row r="272" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A272" s="121" t="s">
+      <c r="A272" s="120" t="s">
         <v>42</v>
       </c>
-      <c r="B272" s="152">
+      <c r="B272" s="148">
         <v>57871</v>
       </c>
-      <c r="C272" s="86">
+      <c r="C272" s="85">
         <v>216324</v>
       </c>
-      <c r="D272" s="215">
+      <c r="D272" s="207">
         <v>374776</v>
       </c>
-      <c r="E272" s="4"/>
-[...1 lines deleted...]
-      <c r="G272" s="86"/>
+      <c r="E272" s="213">
+        <v>533228</v>
+      </c>
+      <c r="F272" s="86"/>
+      <c r="G272" s="85"/>
       <c r="H272" s="8"/>
-      <c r="I272" s="130"/>
-[...3 lines deleted...]
-      <c r="M272" s="185"/>
+      <c r="I272" s="129"/>
+      <c r="J272" s="89"/>
+      <c r="K272" s="86"/>
+      <c r="L272" s="153"/>
+      <c r="M272" s="181"/>
       <c r="N272" s="38"/>
     </row>
     <row r="273" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A273" s="121" t="s">
+      <c r="A273" s="120" t="s">
         <v>44</v>
       </c>
-      <c r="B273" s="152">
+      <c r="B273" s="148">
         <v>506</v>
       </c>
-      <c r="C273" s="86">
+      <c r="C273" s="85">
         <v>13344</v>
       </c>
-      <c r="D273" s="215">
+      <c r="D273" s="207">
         <v>26182</v>
       </c>
-      <c r="E273" s="4"/>
-[...1 lines deleted...]
-      <c r="G273" s="86"/>
+      <c r="E273" s="213">
+        <v>39019</v>
+      </c>
+      <c r="F273" s="86"/>
+      <c r="G273" s="85"/>
       <c r="H273" s="8"/>
-      <c r="I273" s="130"/>
-[...3 lines deleted...]
-      <c r="M273" s="185"/>
+      <c r="I273" s="129"/>
+      <c r="J273" s="89"/>
+      <c r="K273" s="86"/>
+      <c r="L273" s="153"/>
+      <c r="M273" s="181"/>
       <c r="N273" s="38"/>
     </row>
     <row r="274" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A274" s="121"/>
-      <c r="B274" s="152"/>
+      <c r="A274" s="120"/>
+      <c r="B274" s="148"/>
       <c r="C274" s="5"/>
-      <c r="D274" s="190"/>
-      <c r="E274" s="130"/>
+      <c r="D274" s="182"/>
+      <c r="E274" s="213"/>
       <c r="F274" s="4"/>
       <c r="G274" s="5"/>
       <c r="H274" s="14"/>
-      <c r="I274" s="131"/>
-[...3 lines deleted...]
-      <c r="M274" s="185"/>
+      <c r="I274" s="130"/>
+      <c r="J274" s="68"/>
+      <c r="K274" s="68"/>
+      <c r="L274" s="170"/>
+      <c r="M274" s="181"/>
       <c r="N274" s="38"/>
     </row>
     <row r="275" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A275" s="99" t="s">
+      <c r="A275" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="B275" s="152"/>
+      <c r="B275" s="148"/>
       <c r="C275" s="5"/>
-      <c r="D275" s="193"/>
-      <c r="E275" s="131"/>
+      <c r="D275" s="185"/>
+      <c r="E275" s="213"/>
       <c r="F275" s="5"/>
       <c r="G275" s="5"/>
       <c r="H275" s="14"/>
-      <c r="I275" s="131"/>
-[...3 lines deleted...]
-      <c r="M275" s="185"/>
+      <c r="I275" s="130"/>
+      <c r="J275" s="68"/>
+      <c r="K275" s="68"/>
+      <c r="L275" s="170"/>
+      <c r="M275" s="181"/>
       <c r="N275" s="38"/>
     </row>
     <row r="276" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A276" s="96" t="s">
+      <c r="A276" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B276" s="152" t="s">
-[...2 lines deleted...]
-      <c r="C276" s="86">
+      <c r="B276" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C276" s="85">
         <v>42917</v>
       </c>
-      <c r="D276" s="215">
+      <c r="D276" s="207">
         <v>92925</v>
       </c>
-      <c r="E276" s="4"/>
-[...1 lines deleted...]
-      <c r="G276" s="86"/>
+      <c r="E276" s="213">
+        <v>92925</v>
+      </c>
+      <c r="F276" s="86"/>
+      <c r="G276" s="85"/>
       <c r="H276" s="8"/>
-      <c r="I276" s="130"/>
-[...3 lines deleted...]
-      <c r="M276" s="185"/>
+      <c r="I276" s="129"/>
+      <c r="J276" s="89"/>
+      <c r="K276" s="86"/>
+      <c r="L276" s="153"/>
+      <c r="M276" s="181"/>
       <c r="N276" s="38"/>
     </row>
     <row r="277" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A277" s="122" t="s">
+      <c r="A277" s="121" t="s">
         <v>66</v>
       </c>
-      <c r="B277" s="152" t="s">
-[...2 lines deleted...]
-      <c r="C277" s="86">
+      <c r="B277" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C277" s="85">
         <v>42917</v>
       </c>
-      <c r="D277" s="215">
+      <c r="D277" s="207">
         <v>92925</v>
       </c>
-      <c r="E277" s="4"/>
-[...1 lines deleted...]
-      <c r="G277" s="86"/>
+      <c r="E277" s="213">
+        <v>92925</v>
+      </c>
+      <c r="F277" s="86"/>
+      <c r="G277" s="85"/>
       <c r="H277" s="8"/>
-      <c r="I277" s="130"/>
-[...3 lines deleted...]
-      <c r="M277" s="185"/>
+      <c r="I277" s="129"/>
+      <c r="J277" s="89"/>
+      <c r="K277" s="86"/>
+      <c r="L277" s="153"/>
+      <c r="M277" s="181"/>
       <c r="N277" s="38"/>
     </row>
     <row r="278" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A278" s="122"/>
-      <c r="B278" s="152"/>
+      <c r="A278" s="121"/>
+      <c r="B278" s="148"/>
       <c r="C278" s="5"/>
-      <c r="D278" s="193"/>
-      <c r="E278" s="131"/>
+      <c r="D278" s="185"/>
+      <c r="E278" s="213"/>
       <c r="F278" s="4"/>
       <c r="G278" s="5"/>
       <c r="H278" s="14"/>
-      <c r="I278" s="131"/>
-[...3 lines deleted...]
-      <c r="M278" s="185"/>
+      <c r="I278" s="130"/>
+      <c r="J278" s="69"/>
+      <c r="K278" s="69"/>
+      <c r="L278" s="154"/>
+      <c r="M278" s="181"/>
       <c r="N278" s="38"/>
     </row>
     <row r="279" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A279" s="99" t="s">
+      <c r="A279" s="98" t="s">
         <v>18</v>
       </c>
-      <c r="B279" s="152"/>
+      <c r="B279" s="148"/>
       <c r="C279" s="5"/>
-      <c r="D279" s="212"/>
-      <c r="E279" s="131"/>
+      <c r="D279" s="204"/>
+      <c r="E279" s="213"/>
       <c r="F279" s="4"/>
       <c r="G279" s="5"/>
       <c r="H279" s="14"/>
-      <c r="I279" s="131"/>
-[...3 lines deleted...]
-      <c r="M279" s="185"/>
+      <c r="I279" s="130"/>
+      <c r="J279" s="69"/>
+      <c r="K279" s="69"/>
+      <c r="L279" s="171"/>
+      <c r="M279" s="181"/>
       <c r="N279" s="38"/>
     </row>
     <row r="280" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A280" s="96" t="s">
+      <c r="A280" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B280" s="152">
+      <c r="B280" s="148">
         <v>12365771</v>
       </c>
-      <c r="C280" s="86">
+      <c r="C280" s="85">
         <v>46155965</v>
       </c>
-      <c r="D280" s="215">
+      <c r="D280" s="207">
         <v>66991224</v>
       </c>
-      <c r="E280" s="4"/>
-[...1 lines deleted...]
-      <c r="G280" s="86"/>
+      <c r="E280" s="213">
+        <v>73530155</v>
+      </c>
+      <c r="F280" s="86"/>
+      <c r="G280" s="85"/>
       <c r="H280" s="8"/>
-      <c r="I280" s="130"/>
-[...3 lines deleted...]
-      <c r="M280" s="185"/>
+      <c r="I280" s="129"/>
+      <c r="J280" s="89"/>
+      <c r="K280" s="86"/>
+      <c r="L280" s="153"/>
+      <c r="M280" s="181"/>
       <c r="N280" s="38"/>
     </row>
     <row r="281" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A281" s="122" t="s">
+      <c r="A281" s="121" t="s">
         <v>66</v>
       </c>
-      <c r="B281" s="152">
+      <c r="B281" s="148">
         <v>12365771</v>
       </c>
-      <c r="C281" s="86">
+      <c r="C281" s="85">
         <v>46155965</v>
       </c>
-      <c r="D281" s="215">
+      <c r="D281" s="207">
         <v>66991224</v>
       </c>
-      <c r="E281" s="4"/>
-[...1 lines deleted...]
-      <c r="G281" s="86"/>
+      <c r="E281" s="213">
+        <v>73530155</v>
+      </c>
+      <c r="F281" s="86"/>
+      <c r="G281" s="85"/>
       <c r="H281" s="8"/>
-      <c r="I281" s="130"/>
-[...3 lines deleted...]
-      <c r="M281" s="185"/>
+      <c r="I281" s="129"/>
+      <c r="J281" s="89"/>
+      <c r="K281" s="86"/>
+      <c r="L281" s="153"/>
+      <c r="M281" s="181"/>
       <c r="N281" s="38"/>
     </row>
     <row r="282" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A282" s="122"/>
-      <c r="B282" s="152"/>
+      <c r="A282" s="121"/>
+      <c r="B282" s="148"/>
       <c r="C282" s="5"/>
-      <c r="D282" s="190"/>
-[...1 lines deleted...]
-      <c r="F282" s="69"/>
+      <c r="D282" s="182"/>
+      <c r="E282" s="213"/>
+      <c r="F282" s="68"/>
       <c r="G282" s="5"/>
       <c r="H282" s="14"/>
-      <c r="I282" s="131"/>
-[...3 lines deleted...]
-      <c r="M282" s="185"/>
+      <c r="I282" s="130"/>
+      <c r="J282" s="70"/>
+      <c r="K282" s="70"/>
+      <c r="L282" s="154"/>
+      <c r="M282" s="181"/>
       <c r="N282" s="38"/>
     </row>
     <row r="283" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A283" s="99" t="s">
+      <c r="A283" s="98" t="s">
         <v>28</v>
       </c>
-      <c r="B283" s="152"/>
-[...2 lines deleted...]
-      <c r="E283" s="131"/>
+      <c r="B283" s="148"/>
+      <c r="C283" s="68"/>
+      <c r="D283" s="205"/>
+      <c r="E283" s="213"/>
       <c r="F283" s="5"/>
       <c r="G283" s="5"/>
       <c r="H283" s="14"/>
-      <c r="I283" s="131"/>
-[...3 lines deleted...]
-      <c r="M283" s="185"/>
+      <c r="I283" s="130"/>
+      <c r="J283" s="70"/>
+      <c r="K283" s="70"/>
+      <c r="L283" s="172"/>
+      <c r="M283" s="181"/>
       <c r="N283" s="38"/>
     </row>
     <row r="284" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A284" s="96" t="s">
+      <c r="A284" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B284" s="152">
+      <c r="B284" s="148">
         <v>1455385</v>
       </c>
-      <c r="C284" s="86">
+      <c r="C284" s="85">
         <v>3789764</v>
       </c>
-      <c r="D284" s="215">
+      <c r="D284" s="207">
         <v>6156785</v>
       </c>
-      <c r="E284" s="4"/>
-[...1 lines deleted...]
-      <c r="G284" s="86"/>
+      <c r="E284" s="213">
+        <v>9189570</v>
+      </c>
+      <c r="F284" s="86"/>
+      <c r="G284" s="85"/>
       <c r="H284" s="8"/>
-      <c r="I284" s="130"/>
-[...3 lines deleted...]
-      <c r="M284" s="185"/>
+      <c r="I284" s="129"/>
+      <c r="J284" s="89"/>
+      <c r="K284" s="86"/>
+      <c r="L284" s="153"/>
+      <c r="M284" s="181"/>
       <c r="N284" s="38"/>
     </row>
     <row r="285" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A285" s="123" t="s">
+      <c r="A285" s="122" t="s">
         <v>66</v>
       </c>
-      <c r="B285" s="152">
+      <c r="B285" s="148">
         <v>420960</v>
       </c>
-      <c r="C285" s="86">
+      <c r="C285" s="85">
         <v>1026233</v>
       </c>
-      <c r="D285" s="215">
+      <c r="D285" s="207">
         <v>1664148</v>
       </c>
-      <c r="E285" s="4"/>
-[...1 lines deleted...]
-      <c r="G285" s="86"/>
+      <c r="E285" s="213">
+        <v>2967826</v>
+      </c>
+      <c r="F285" s="86"/>
+      <c r="G285" s="85"/>
       <c r="H285" s="8"/>
-      <c r="I285" s="130"/>
-[...3 lines deleted...]
-      <c r="M285" s="185"/>
+      <c r="I285" s="129"/>
+      <c r="J285" s="89"/>
+      <c r="K285" s="86"/>
+      <c r="L285" s="153"/>
+      <c r="M285" s="181"/>
       <c r="N285" s="38"/>
     </row>
     <row r="286" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A286" s="123" t="s">
+      <c r="A286" s="122" t="s">
         <v>67</v>
       </c>
-      <c r="B286" s="152">
+      <c r="B286" s="148">
         <v>89657</v>
       </c>
-      <c r="C286" s="86">
+      <c r="C286" s="85">
         <v>345601</v>
       </c>
-      <c r="D286" s="215">
+      <c r="D286" s="207">
         <v>601545</v>
       </c>
-      <c r="E286" s="4"/>
-[...1 lines deleted...]
-      <c r="G286" s="86"/>
+      <c r="E286" s="213">
+        <v>857490</v>
+      </c>
+      <c r="F286" s="86"/>
+      <c r="G286" s="85"/>
       <c r="H286" s="8"/>
-      <c r="I286" s="130"/>
-[...3 lines deleted...]
-      <c r="M286" s="185"/>
+      <c r="I286" s="129"/>
+      <c r="J286" s="89"/>
+      <c r="K286" s="86"/>
+      <c r="L286" s="153"/>
+      <c r="M286" s="181"/>
       <c r="N286" s="38"/>
     </row>
     <row r="287" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A287" s="123" t="s">
+      <c r="A287" s="122" t="s">
         <v>39</v>
       </c>
-      <c r="B287" s="152">
+      <c r="B287" s="148">
         <v>357</v>
       </c>
-      <c r="C287" s="86">
+      <c r="C287" s="85">
         <v>923</v>
       </c>
-      <c r="D287" s="215">
+      <c r="D287" s="207">
         <v>1488</v>
       </c>
-      <c r="E287" s="4"/>
-[...1 lines deleted...]
-      <c r="G287" s="86"/>
+      <c r="E287" s="213">
+        <v>2054</v>
+      </c>
+      <c r="F287" s="86"/>
+      <c r="G287" s="85"/>
       <c r="H287" s="8"/>
-      <c r="I287" s="130"/>
-[...3 lines deleted...]
-      <c r="M287" s="185"/>
+      <c r="I287" s="129"/>
+      <c r="J287" s="89"/>
+      <c r="K287" s="86"/>
+      <c r="L287" s="153"/>
+      <c r="M287" s="181"/>
       <c r="N287" s="38"/>
     </row>
     <row r="288" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A288" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B288" s="152">
+      <c r="B288" s="148">
         <v>175720</v>
       </c>
-      <c r="C288" s="86">
+      <c r="C288" s="85">
         <v>370095</v>
       </c>
-      <c r="D288" s="215">
+      <c r="D288" s="207">
         <v>564471</v>
       </c>
-      <c r="E288" s="4"/>
-[...1 lines deleted...]
-      <c r="G288" s="86"/>
+      <c r="E288" s="213">
+        <v>758847</v>
+      </c>
+      <c r="F288" s="86"/>
+      <c r="G288" s="85"/>
       <c r="H288" s="8"/>
-      <c r="I288" s="130"/>
-[...3 lines deleted...]
-      <c r="M288" s="185"/>
+      <c r="I288" s="129"/>
+      <c r="J288" s="89"/>
+      <c r="K288" s="86"/>
+      <c r="L288" s="153"/>
+      <c r="M288" s="181"/>
       <c r="N288" s="38"/>
     </row>
     <row r="289" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A289" s="123" t="s">
+      <c r="A289" s="122" t="s">
         <v>40</v>
       </c>
-      <c r="B289" s="152">
+      <c r="B289" s="148">
         <v>77599</v>
       </c>
-      <c r="C289" s="86">
+      <c r="C289" s="85">
         <v>219473</v>
       </c>
-      <c r="D289" s="215">
+      <c r="D289" s="207">
         <v>361347</v>
       </c>
-      <c r="E289" s="4"/>
-[...1 lines deleted...]
-      <c r="G289" s="86"/>
+      <c r="E289" s="213">
+        <v>503220</v>
+      </c>
+      <c r="F289" s="86"/>
+      <c r="G289" s="85"/>
       <c r="H289" s="8"/>
-      <c r="I289" s="130"/>
-[...3 lines deleted...]
-      <c r="M289" s="185"/>
+      <c r="I289" s="129"/>
+      <c r="J289" s="89"/>
+      <c r="K289" s="86"/>
+      <c r="L289" s="153"/>
+      <c r="M289" s="181"/>
       <c r="N289" s="38"/>
     </row>
     <row r="290" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A290" s="123" t="s">
+      <c r="A290" s="122" t="s">
         <v>41</v>
       </c>
-      <c r="B290" s="152">
+      <c r="B290" s="148">
         <v>76689</v>
       </c>
-      <c r="C290" s="86">
+      <c r="C290" s="85">
         <v>228839</v>
       </c>
-      <c r="D290" s="215">
+      <c r="D290" s="207">
         <v>380989</v>
       </c>
-      <c r="E290" s="4"/>
-[...1 lines deleted...]
-      <c r="G290" s="86"/>
+      <c r="E290" s="213">
+        <v>533140</v>
+      </c>
+      <c r="F290" s="86"/>
+      <c r="G290" s="85"/>
       <c r="H290" s="8"/>
-      <c r="I290" s="130"/>
-[...3 lines deleted...]
-      <c r="M290" s="185"/>
+      <c r="I290" s="129"/>
+      <c r="J290" s="89"/>
+      <c r="K290" s="86"/>
+      <c r="L290" s="153"/>
+      <c r="M290" s="181"/>
       <c r="N290" s="38"/>
     </row>
     <row r="291" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A291" s="123" t="s">
+      <c r="A291" s="122" t="s">
         <v>42</v>
       </c>
-      <c r="B291" s="152">
+      <c r="B291" s="148">
         <v>40271</v>
       </c>
-      <c r="C291" s="86">
+      <c r="C291" s="85">
         <v>137051</v>
       </c>
-      <c r="D291" s="215">
+      <c r="D291" s="207">
         <v>233831</v>
       </c>
-      <c r="E291" s="4"/>
-[...1 lines deleted...]
-      <c r="G291" s="86"/>
+      <c r="E291" s="213">
+        <v>330611</v>
+      </c>
+      <c r="F291" s="86"/>
+      <c r="G291" s="85"/>
       <c r="H291" s="8"/>
-      <c r="I291" s="130"/>
-[...3 lines deleted...]
-      <c r="M291" s="185"/>
+      <c r="I291" s="129"/>
+      <c r="J291" s="89"/>
+      <c r="K291" s="86"/>
+      <c r="L291" s="153"/>
+      <c r="M291" s="181"/>
       <c r="N291" s="38"/>
     </row>
     <row r="292" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A292" s="123" t="s">
+      <c r="A292" s="122" t="s">
         <v>68</v>
       </c>
-      <c r="B292" s="152">
+      <c r="B292" s="148">
         <v>15993</v>
       </c>
-      <c r="C292" s="86">
+      <c r="C292" s="85">
         <v>37224</v>
       </c>
-      <c r="D292" s="215">
+      <c r="D292" s="207">
         <v>58455</v>
       </c>
-      <c r="E292" s="4"/>
-[...1 lines deleted...]
-      <c r="G292" s="86"/>
+      <c r="E292" s="213">
+        <v>79686</v>
+      </c>
+      <c r="F292" s="86"/>
+      <c r="G292" s="85"/>
       <c r="H292" s="8"/>
-      <c r="I292" s="130"/>
-[...3 lines deleted...]
-      <c r="M292" s="185"/>
+      <c r="I292" s="129"/>
+      <c r="J292" s="89"/>
+      <c r="K292" s="86"/>
+      <c r="L292" s="153"/>
+      <c r="M292" s="181"/>
       <c r="N292" s="38"/>
     </row>
     <row r="293" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A293" s="123" t="s">
+      <c r="A293" s="122" t="s">
         <v>69</v>
       </c>
-      <c r="B293" s="152">
+      <c r="B293" s="148">
         <v>69287</v>
       </c>
-      <c r="C293" s="86">
+      <c r="C293" s="85">
         <v>99816</v>
       </c>
-      <c r="D293" s="215">
+      <c r="D293" s="207">
         <v>130345</v>
       </c>
-      <c r="E293" s="4"/>
-[...1 lines deleted...]
-      <c r="G293" s="86"/>
+      <c r="E293" s="213">
+        <v>160874</v>
+      </c>
+      <c r="F293" s="86"/>
+      <c r="G293" s="85"/>
       <c r="H293" s="8"/>
-      <c r="I293" s="130"/>
-[...3 lines deleted...]
-      <c r="M293" s="185"/>
+      <c r="I293" s="129"/>
+      <c r="J293" s="89"/>
+      <c r="K293" s="86"/>
+      <c r="L293" s="153"/>
+      <c r="M293" s="181"/>
       <c r="N293" s="38"/>
     </row>
     <row r="294" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A294" s="123" t="s">
+      <c r="A294" s="122" t="s">
         <v>43</v>
       </c>
-      <c r="B294" s="152">
+      <c r="B294" s="148">
         <v>178</v>
       </c>
-      <c r="C294" s="86">
+      <c r="C294" s="85">
         <v>642</v>
       </c>
-      <c r="D294" s="215">
+      <c r="D294" s="207">
         <v>1106</v>
       </c>
-      <c r="E294" s="4"/>
-[...1 lines deleted...]
-      <c r="G294" s="86"/>
+      <c r="E294" s="213">
+        <v>1570</v>
+      </c>
+      <c r="F294" s="86"/>
+      <c r="G294" s="85"/>
       <c r="H294" s="8"/>
-      <c r="I294" s="130"/>
-[...3 lines deleted...]
-      <c r="M294" s="185"/>
+      <c r="I294" s="129"/>
+      <c r="J294" s="89"/>
+      <c r="K294" s="86"/>
+      <c r="L294" s="153"/>
+      <c r="M294" s="181"/>
       <c r="N294" s="38"/>
     </row>
     <row r="295" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A295" s="123" t="s">
+      <c r="A295" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="B295" s="152">
+      <c r="B295" s="148">
         <v>43885</v>
       </c>
-      <c r="C295" s="86">
+      <c r="C295" s="85">
         <v>95049</v>
       </c>
-      <c r="D295" s="215">
+      <c r="D295" s="207">
         <v>146213</v>
       </c>
-      <c r="E295" s="4"/>
-[...1 lines deleted...]
-      <c r="G295" s="86"/>
+      <c r="E295" s="213">
+        <v>197376</v>
+      </c>
+      <c r="F295" s="86"/>
+      <c r="G295" s="85"/>
       <c r="H295" s="8"/>
-      <c r="I295" s="130"/>
-[...3 lines deleted...]
-      <c r="M295" s="185"/>
+      <c r="I295" s="129"/>
+      <c r="J295" s="89"/>
+      <c r="K295" s="86"/>
+      <c r="L295" s="153"/>
+      <c r="M295" s="181"/>
       <c r="N295" s="38"/>
     </row>
     <row r="296" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A296" s="123" t="s">
+      <c r="A296" s="122" t="s">
         <v>45</v>
       </c>
-      <c r="B296" s="152">
+      <c r="B296" s="148">
         <v>212713</v>
       </c>
-      <c r="C296" s="86">
+      <c r="C296" s="85">
         <v>602169</v>
       </c>
-      <c r="D296" s="215">
+      <c r="D296" s="207">
         <v>991625</v>
       </c>
-      <c r="E296" s="4"/>
-[...1 lines deleted...]
-      <c r="G296" s="86"/>
+      <c r="E296" s="213">
+        <v>1381081</v>
+      </c>
+      <c r="F296" s="86"/>
+      <c r="G296" s="85"/>
       <c r="H296" s="8"/>
-      <c r="I296" s="130"/>
-[...3 lines deleted...]
-      <c r="M296" s="185"/>
+      <c r="I296" s="129"/>
+      <c r="J296" s="89"/>
+      <c r="K296" s="86"/>
+      <c r="L296" s="153"/>
+      <c r="M296" s="181"/>
       <c r="N296" s="38"/>
     </row>
     <row r="297" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A297" s="123" t="s">
+      <c r="A297" s="122" t="s">
         <v>46</v>
       </c>
-      <c r="B297" s="152">
+      <c r="B297" s="148">
         <v>1421</v>
       </c>
-      <c r="C297" s="86">
+      <c r="C297" s="85">
         <v>4215</v>
       </c>
-      <c r="D297" s="215">
+      <c r="D297" s="207">
         <v>7009</v>
       </c>
-      <c r="E297" s="4"/>
-[...1 lines deleted...]
-      <c r="G297" s="86"/>
+      <c r="E297" s="213">
+        <v>9803</v>
+      </c>
+      <c r="F297" s="86"/>
+      <c r="G297" s="85"/>
       <c r="H297" s="8"/>
-      <c r="I297" s="130"/>
-[...3 lines deleted...]
-      <c r="M297" s="185"/>
+      <c r="I297" s="129"/>
+      <c r="J297" s="89"/>
+      <c r="K297" s="86"/>
+      <c r="L297" s="153"/>
+      <c r="M297" s="181"/>
       <c r="N297" s="38"/>
     </row>
     <row r="298" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A298" s="123" t="s">
+      <c r="A298" s="122" t="s">
         <v>70</v>
       </c>
-      <c r="B298" s="152">
+      <c r="B298" s="148">
         <v>230655</v>
       </c>
-      <c r="C298" s="86">
+      <c r="C298" s="85">
         <v>622433</v>
       </c>
-      <c r="D298" s="215">
+      <c r="D298" s="207">
         <v>1014211</v>
       </c>
-      <c r="E298" s="4"/>
-[...1 lines deleted...]
-      <c r="G298" s="86"/>
+      <c r="E298" s="213">
+        <v>1405989</v>
+      </c>
+      <c r="F298" s="86"/>
+      <c r="G298" s="85"/>
       <c r="H298" s="8"/>
-      <c r="I298" s="130"/>
-[...3 lines deleted...]
-      <c r="M298" s="185"/>
+      <c r="I298" s="129"/>
+      <c r="J298" s="89"/>
+      <c r="K298" s="86"/>
+      <c r="L298" s="153"/>
+      <c r="M298" s="181"/>
       <c r="N298" s="38"/>
     </row>
     <row r="299" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A299" s="123"/>
-      <c r="B299" s="152"/>
+      <c r="A299" s="122"/>
+      <c r="B299" s="148"/>
       <c r="C299" s="5"/>
-      <c r="D299" s="190"/>
-      <c r="E299" s="130"/>
+      <c r="D299" s="182"/>
+      <c r="E299" s="213"/>
       <c r="F299" s="4"/>
       <c r="G299" s="5"/>
       <c r="H299" s="14"/>
-      <c r="I299" s="131"/>
-[...3 lines deleted...]
-      <c r="M299" s="185"/>
+      <c r="I299" s="130"/>
+      <c r="J299" s="71"/>
+      <c r="K299" s="71"/>
+      <c r="L299" s="173"/>
+      <c r="M299" s="181"/>
       <c r="N299" s="38"/>
     </row>
     <row r="300" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A300" s="99" t="s">
+      <c r="A300" s="98" t="s">
         <v>30</v>
       </c>
-      <c r="B300" s="152"/>
+      <c r="B300" s="148"/>
       <c r="C300" s="5"/>
-      <c r="D300" s="214"/>
-      <c r="E300" s="131"/>
+      <c r="D300" s="206"/>
+      <c r="E300" s="213"/>
       <c r="F300" s="4"/>
       <c r="G300" s="5"/>
       <c r="H300" s="14"/>
-      <c r="I300" s="131"/>
-[...3 lines deleted...]
-      <c r="M300" s="185"/>
+      <c r="I300" s="130"/>
+      <c r="J300" s="71"/>
+      <c r="K300" s="71"/>
+      <c r="L300" s="173"/>
+      <c r="M300" s="181"/>
       <c r="N300" s="38"/>
     </row>
     <row r="301" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A301" s="96" t="s">
+      <c r="A301" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B301" s="152">
+      <c r="B301" s="148">
         <v>462726</v>
       </c>
-      <c r="C301" s="86">
+      <c r="C301" s="85">
         <v>1097772</v>
       </c>
-      <c r="D301" s="215">
+      <c r="D301" s="207">
         <v>1734394</v>
       </c>
-      <c r="E301" s="4"/>
-[...1 lines deleted...]
-      <c r="G301" s="86"/>
+      <c r="E301" s="213">
+        <v>2366596</v>
+      </c>
+      <c r="F301" s="86"/>
+      <c r="G301" s="85"/>
       <c r="H301" s="8"/>
-      <c r="I301" s="130"/>
-[...3 lines deleted...]
-      <c r="M301" s="185"/>
+      <c r="I301" s="129"/>
+      <c r="J301" s="89"/>
+      <c r="K301" s="86"/>
+      <c r="L301" s="153"/>
+      <c r="M301" s="181"/>
       <c r="N301" s="38"/>
     </row>
     <row r="302" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A302" s="124" t="s">
+      <c r="A302" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="B302" s="152">
+      <c r="B302" s="148">
         <v>388111</v>
       </c>
-      <c r="C302" s="86">
+      <c r="C302" s="85">
         <v>952456</v>
       </c>
-      <c r="D302" s="215">
+      <c r="D302" s="207">
         <v>1516801</v>
       </c>
-      <c r="E302" s="4"/>
-[...1 lines deleted...]
-      <c r="G302" s="86"/>
+      <c r="E302" s="213">
+        <v>2081146</v>
+      </c>
+      <c r="F302" s="86"/>
+      <c r="G302" s="85"/>
       <c r="H302" s="8"/>
-      <c r="I302" s="130"/>
-[...3 lines deleted...]
-      <c r="M302" s="185"/>
+      <c r="I302" s="129"/>
+      <c r="J302" s="89"/>
+      <c r="K302" s="86"/>
+      <c r="L302" s="153"/>
+      <c r="M302" s="181"/>
       <c r="N302" s="38"/>
     </row>
     <row r="303" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A303" s="124" t="s">
+      <c r="A303" s="123" t="s">
         <v>67</v>
       </c>
-      <c r="B303" s="152">
+      <c r="B303" s="148">
         <v>1583</v>
       </c>
-      <c r="C303" s="86">
+      <c r="C303" s="85">
         <v>3166</v>
       </c>
-      <c r="D303" s="215">
+      <c r="D303" s="207">
         <v>4749</v>
       </c>
-      <c r="E303" s="4"/>
-[...1 lines deleted...]
-      <c r="G303" s="86"/>
+      <c r="E303" s="213">
+        <v>6332</v>
+      </c>
+      <c r="F303" s="86"/>
+      <c r="G303" s="85"/>
       <c r="H303" s="8"/>
-      <c r="I303" s="130"/>
-[...3 lines deleted...]
-      <c r="M303" s="185"/>
+      <c r="I303" s="129"/>
+      <c r="J303" s="89"/>
+      <c r="K303" s="86"/>
+      <c r="L303" s="153"/>
+      <c r="M303" s="181"/>
       <c r="N303" s="38"/>
     </row>
     <row r="304" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A304" s="124" t="s">
+      <c r="A304" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="B304" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E304" s="1"/>
+      <c r="B304" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C304" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D304" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E304" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F304" s="1"/>
       <c r="G304" s="1"/>
       <c r="H304" s="8"/>
-      <c r="I304" s="130"/>
-[...3 lines deleted...]
-      <c r="M304" s="185"/>
+      <c r="I304" s="129"/>
+      <c r="J304" s="145"/>
+      <c r="K304" s="132"/>
+      <c r="L304" s="179"/>
+      <c r="M304" s="181"/>
       <c r="N304" s="38"/>
     </row>
     <row r="305" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A305" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B305" s="152">
+      <c r="B305" s="148">
         <v>1643</v>
       </c>
-      <c r="C305" s="86">
+      <c r="C305" s="85">
         <v>3286</v>
       </c>
-      <c r="D305" s="216">
+      <c r="D305" s="208">
         <v>4929</v>
       </c>
-      <c r="E305" s="4"/>
-[...1 lines deleted...]
-      <c r="G305" s="86"/>
+      <c r="E305" s="213">
+        <v>6572</v>
+      </c>
+      <c r="F305" s="86"/>
+      <c r="G305" s="85"/>
       <c r="H305" s="8"/>
-      <c r="I305" s="130"/>
-[...3 lines deleted...]
-      <c r="M305" s="185"/>
+      <c r="I305" s="129"/>
+      <c r="J305" s="89"/>
+      <c r="K305" s="86"/>
+      <c r="L305" s="153"/>
+      <c r="M305" s="181"/>
       <c r="N305" s="38"/>
     </row>
     <row r="306" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A306" s="124" t="s">
+      <c r="A306" s="123" t="s">
         <v>40</v>
       </c>
-      <c r="B306" s="152">
+      <c r="B306" s="148">
         <v>816</v>
       </c>
-      <c r="C306" s="86">
+      <c r="C306" s="85">
         <v>1632</v>
       </c>
-      <c r="D306" s="215">
+      <c r="D306" s="207">
         <v>2448</v>
       </c>
-      <c r="E306" s="4"/>
-[...1 lines deleted...]
-      <c r="G306" s="86"/>
+      <c r="E306" s="213">
+        <v>3264</v>
+      </c>
+      <c r="F306" s="86"/>
+      <c r="G306" s="85"/>
       <c r="H306" s="8"/>
-      <c r="I306" s="130"/>
-[...3 lines deleted...]
-      <c r="M306" s="185"/>
+      <c r="I306" s="129"/>
+      <c r="J306" s="89"/>
+      <c r="K306" s="86"/>
+      <c r="L306" s="153"/>
+      <c r="M306" s="181"/>
       <c r="N306" s="38"/>
     </row>
     <row r="307" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A307" s="124" t="s">
+      <c r="A307" s="123" t="s">
         <v>41</v>
       </c>
-      <c r="B307" s="152">
+      <c r="B307" s="148">
         <v>4379</v>
       </c>
-      <c r="C307" s="86">
+      <c r="C307" s="85">
         <v>8758</v>
       </c>
-      <c r="D307" s="215">
+      <c r="D307" s="207">
         <v>13137</v>
       </c>
-      <c r="E307" s="4"/>
-[...1 lines deleted...]
-      <c r="G307" s="86"/>
+      <c r="E307" s="213">
+        <v>17516</v>
+      </c>
+      <c r="F307" s="86"/>
+      <c r="G307" s="85"/>
       <c r="H307" s="8"/>
-      <c r="I307" s="130"/>
-[...3 lines deleted...]
-      <c r="M307" s="185"/>
+      <c r="I307" s="129"/>
+      <c r="J307" s="89"/>
+      <c r="K307" s="86"/>
+      <c r="L307" s="153"/>
+      <c r="M307" s="181"/>
       <c r="N307" s="38"/>
     </row>
     <row r="308" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A308" s="124" t="s">
+      <c r="A308" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="B308" s="152">
+      <c r="B308" s="148">
         <v>48385</v>
       </c>
-      <c r="C308" s="86">
+      <c r="C308" s="85">
         <v>92856</v>
       </c>
-      <c r="D308" s="215">
+      <c r="D308" s="207">
         <v>138903</v>
       </c>
-      <c r="E308" s="4"/>
-[...1 lines deleted...]
-      <c r="G308" s="86"/>
+      <c r="E308" s="213">
+        <v>180530</v>
+      </c>
+      <c r="F308" s="86"/>
+      <c r="G308" s="85"/>
       <c r="H308" s="8"/>
-      <c r="I308" s="130"/>
-[...3 lines deleted...]
-      <c r="M308" s="185"/>
+      <c r="I308" s="129"/>
+      <c r="J308" s="89"/>
+      <c r="K308" s="86"/>
+      <c r="L308" s="153"/>
+      <c r="M308" s="181"/>
       <c r="N308" s="38"/>
     </row>
     <row r="309" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A309" s="124" t="s">
+      <c r="A309" s="123" t="s">
         <v>68</v>
       </c>
-      <c r="B309" s="152">
+      <c r="B309" s="148">
         <v>58</v>
       </c>
-      <c r="C309" s="86">
+      <c r="C309" s="85">
         <v>116</v>
       </c>
-      <c r="D309" s="215">
+      <c r="D309" s="207">
         <v>174</v>
       </c>
-      <c r="E309" s="4"/>
-[...1 lines deleted...]
-      <c r="G309" s="86"/>
+      <c r="E309" s="213">
+        <v>232</v>
+      </c>
+      <c r="F309" s="86"/>
+      <c r="G309" s="85"/>
       <c r="H309" s="8"/>
-      <c r="I309" s="130"/>
-[...3 lines deleted...]
-      <c r="M309" s="185"/>
+      <c r="I309" s="129"/>
+      <c r="J309" s="89"/>
+      <c r="K309" s="86"/>
+      <c r="L309" s="153"/>
+      <c r="M309" s="181"/>
       <c r="N309" s="38"/>
     </row>
     <row r="310" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A310" s="124" t="s">
+      <c r="A310" s="123" t="s">
         <v>69</v>
       </c>
-      <c r="B310" s="152">
+      <c r="B310" s="148">
         <v>2294</v>
       </c>
-      <c r="C310" s="86">
+      <c r="C310" s="85">
         <v>4588</v>
       </c>
-      <c r="D310" s="215">
+      <c r="D310" s="207">
         <v>6882</v>
       </c>
-      <c r="E310" s="4"/>
-[...1 lines deleted...]
-      <c r="G310" s="86"/>
+      <c r="E310" s="213">
+        <v>9176</v>
+      </c>
+      <c r="F310" s="86"/>
+      <c r="G310" s="85"/>
       <c r="H310" s="8"/>
-      <c r="I310" s="130"/>
-[...3 lines deleted...]
-      <c r="M310" s="185"/>
+      <c r="I310" s="129"/>
+      <c r="J310" s="89"/>
+      <c r="K310" s="86"/>
+      <c r="L310" s="153"/>
+      <c r="M310" s="181"/>
       <c r="N310" s="38"/>
     </row>
     <row r="311" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A311" s="124" t="s">
+      <c r="A311" s="123" t="s">
         <v>43</v>
       </c>
-      <c r="B311" s="152">
+      <c r="B311" s="148">
         <v>179</v>
       </c>
-      <c r="C311" s="86">
+      <c r="C311" s="85">
         <v>358</v>
       </c>
-      <c r="D311" s="215">
+      <c r="D311" s="207">
         <v>537</v>
       </c>
-      <c r="E311" s="4"/>
-[...1 lines deleted...]
-      <c r="G311" s="86"/>
+      <c r="E311" s="213">
+        <v>716</v>
+      </c>
+      <c r="F311" s="86"/>
+      <c r="G311" s="85"/>
       <c r="H311" s="8"/>
-      <c r="I311" s="130"/>
-[...3 lines deleted...]
-      <c r="M311" s="185"/>
+      <c r="I311" s="129"/>
+      <c r="J311" s="89"/>
+      <c r="K311" s="86"/>
+      <c r="L311" s="153"/>
+      <c r="M311" s="181"/>
       <c r="N311" s="38"/>
     </row>
     <row r="312" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A312" s="124" t="s">
+      <c r="A312" s="123" t="s">
         <v>44</v>
       </c>
-      <c r="B312" s="152">
+      <c r="B312" s="148">
         <v>3464</v>
       </c>
-      <c r="C312" s="86">
+      <c r="C312" s="85">
         <v>6928</v>
       </c>
-      <c r="D312" s="215">
+      <c r="D312" s="207">
         <v>10392</v>
       </c>
-      <c r="E312" s="4"/>
-[...1 lines deleted...]
-      <c r="G312" s="86"/>
+      <c r="E312" s="213">
+        <v>13856</v>
+      </c>
+      <c r="F312" s="86"/>
+      <c r="G312" s="85"/>
       <c r="H312" s="8"/>
-      <c r="I312" s="130"/>
-[...3 lines deleted...]
-      <c r="M312" s="185"/>
+      <c r="I312" s="129"/>
+      <c r="J312" s="89"/>
+      <c r="K312" s="86"/>
+      <c r="L312" s="153"/>
+      <c r="M312" s="181"/>
       <c r="N312" s="38"/>
     </row>
     <row r="313" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A313" s="124" t="s">
+      <c r="A313" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="B313" s="152">
+      <c r="B313" s="148">
         <v>3575</v>
       </c>
-      <c r="C313" s="86">
+      <c r="C313" s="85">
         <v>7150</v>
       </c>
-      <c r="D313" s="215">
+      <c r="D313" s="207">
         <v>10725</v>
       </c>
-      <c r="E313" s="4"/>
-[...1 lines deleted...]
-      <c r="G313" s="86"/>
+      <c r="E313" s="213">
+        <v>14300</v>
+      </c>
+      <c r="F313" s="86"/>
+      <c r="G313" s="85"/>
       <c r="H313" s="8"/>
-      <c r="I313" s="130"/>
-[...3 lines deleted...]
-      <c r="M313" s="185"/>
+      <c r="I313" s="129"/>
+      <c r="J313" s="89"/>
+      <c r="K313" s="86"/>
+      <c r="L313" s="153"/>
+      <c r="M313" s="181"/>
       <c r="N313" s="38"/>
     </row>
     <row r="314" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A314" s="123" t="s">
+      <c r="A314" s="122" t="s">
         <v>46</v>
       </c>
-      <c r="B314" s="152">
+      <c r="B314" s="148">
         <v>186</v>
       </c>
-      <c r="C314" s="86">
+      <c r="C314" s="85">
         <v>372</v>
       </c>
-      <c r="D314" s="215">
+      <c r="D314" s="207">
         <v>558</v>
       </c>
-      <c r="E314" s="4"/>
-[...1 lines deleted...]
-      <c r="G314" s="86"/>
+      <c r="E314" s="213">
+        <v>744</v>
+      </c>
+      <c r="F314" s="86"/>
+      <c r="G314" s="85"/>
       <c r="H314" s="8"/>
-      <c r="I314" s="130"/>
-[...3 lines deleted...]
-      <c r="M314" s="185"/>
+      <c r="I314" s="129"/>
+      <c r="J314" s="89"/>
+      <c r="K314" s="86"/>
+      <c r="L314" s="153"/>
+      <c r="M314" s="181"/>
       <c r="N314" s="38"/>
     </row>
     <row r="315" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A315" s="124" t="s">
+      <c r="A315" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="B315" s="152">
+      <c r="B315" s="148">
         <v>8052</v>
       </c>
-      <c r="C315" s="86">
+      <c r="C315" s="85">
         <v>16104</v>
       </c>
-      <c r="D315" s="215">
+      <c r="D315" s="207">
         <v>24156</v>
       </c>
-      <c r="E315" s="4"/>
-[...1 lines deleted...]
-      <c r="G315" s="86"/>
+      <c r="E315" s="213">
+        <v>32208</v>
+      </c>
+      <c r="F315" s="86"/>
+      <c r="G315" s="85"/>
       <c r="H315" s="8"/>
-      <c r="I315" s="130"/>
-[...3 lines deleted...]
-      <c r="M315" s="185"/>
+      <c r="I315" s="129"/>
+      <c r="J315" s="89"/>
+      <c r="K315" s="86"/>
+      <c r="L315" s="153"/>
+      <c r="M315" s="181"/>
       <c r="N315" s="38"/>
     </row>
     <row r="316" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A316" s="124"/>
-      <c r="B316" s="152"/>
+      <c r="A316" s="123"/>
+      <c r="B316" s="148"/>
       <c r="C316" s="3"/>
-      <c r="D316" s="194"/>
-      <c r="E316" s="130"/>
+      <c r="D316" s="186"/>
+      <c r="E316" s="213"/>
       <c r="F316" s="4"/>
       <c r="G316" s="5"/>
       <c r="H316" s="14"/>
-      <c r="I316" s="131"/>
-[...3 lines deleted...]
-      <c r="M316" s="185"/>
+      <c r="I316" s="130"/>
+      <c r="J316" s="72"/>
+      <c r="K316" s="72"/>
+      <c r="L316" s="174"/>
+      <c r="M316" s="181"/>
       <c r="N316" s="38"/>
     </row>
     <row r="317" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A317" s="99" t="s">
+      <c r="A317" s="98" t="s">
         <v>29</v>
       </c>
-      <c r="B317" s="152"/>
+      <c r="B317" s="148"/>
       <c r="C317" s="5"/>
-      <c r="D317" s="190"/>
-      <c r="E317" s="131"/>
+      <c r="D317" s="182"/>
+      <c r="E317" s="213"/>
       <c r="F317" s="3"/>
       <c r="G317" s="5"/>
       <c r="H317" s="14"/>
-      <c r="I317" s="131"/>
-[...3 lines deleted...]
-      <c r="M317" s="185"/>
+      <c r="I317" s="130"/>
+      <c r="J317" s="72"/>
+      <c r="K317" s="72"/>
+      <c r="L317" s="174"/>
+      <c r="M317" s="181"/>
       <c r="N317" s="38"/>
     </row>
     <row r="318" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A318" s="96" t="s">
+      <c r="A318" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B318" s="152">
+      <c r="B318" s="148">
         <v>51249</v>
       </c>
-      <c r="C318" s="86">
+      <c r="C318" s="85">
         <v>261555</v>
       </c>
-      <c r="D318" s="215">
+      <c r="D318" s="207">
         <v>471861</v>
       </c>
-      <c r="E318" s="4"/>
-[...1 lines deleted...]
-      <c r="G318" s="86"/>
+      <c r="E318" s="213">
+        <v>1391686</v>
+      </c>
+      <c r="F318" s="86"/>
+      <c r="G318" s="85"/>
       <c r="H318" s="8"/>
-      <c r="I318" s="130"/>
-[...3 lines deleted...]
-      <c r="M318" s="185"/>
+      <c r="I318" s="129"/>
+      <c r="J318" s="89"/>
+      <c r="K318" s="86"/>
+      <c r="L318" s="153"/>
+      <c r="M318" s="181"/>
       <c r="N318" s="38"/>
     </row>
     <row r="319" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A319" s="125" t="s">
+      <c r="A319" s="124" t="s">
         <v>66</v>
       </c>
-      <c r="B319" s="152">
+      <c r="B319" s="148">
         <v>51024</v>
       </c>
-      <c r="C319" s="86">
+      <c r="C319" s="85">
         <v>261105</v>
       </c>
-      <c r="D319" s="215">
+      <c r="D319" s="207">
         <v>471186</v>
       </c>
-      <c r="E319" s="4"/>
-[...1 lines deleted...]
-      <c r="G319" s="86"/>
+      <c r="E319" s="213">
+        <v>1390786</v>
+      </c>
+      <c r="F319" s="86"/>
+      <c r="G319" s="85"/>
       <c r="H319" s="8"/>
-      <c r="I319" s="130"/>
-[...3 lines deleted...]
-      <c r="M319" s="185"/>
+      <c r="I319" s="129"/>
+      <c r="J319" s="89"/>
+      <c r="K319" s="86"/>
+      <c r="L319" s="153"/>
+      <c r="M319" s="181"/>
       <c r="N319" s="38"/>
     </row>
     <row r="320" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A320" s="124" t="s">
+      <c r="A320" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="B320" s="152">
+      <c r="B320" s="148">
         <v>167</v>
       </c>
-      <c r="C320" s="86">
+      <c r="C320" s="85">
         <v>334</v>
       </c>
-      <c r="D320" s="215">
+      <c r="D320" s="207">
         <v>501</v>
       </c>
-      <c r="E320" s="4"/>
-[...1 lines deleted...]
-      <c r="G320" s="86"/>
+      <c r="E320" s="213">
+        <v>668</v>
+      </c>
+      <c r="F320" s="86"/>
+      <c r="G320" s="85"/>
       <c r="H320" s="8"/>
-      <c r="I320" s="130"/>
-[...3 lines deleted...]
-      <c r="M320" s="185"/>
+      <c r="I320" s="129"/>
+      <c r="J320" s="89"/>
+      <c r="K320" s="86"/>
+      <c r="L320" s="153"/>
+      <c r="M320" s="181"/>
       <c r="N320" s="38"/>
     </row>
     <row r="321" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A321" s="125" t="s">
+      <c r="A321" s="124" t="s">
         <v>40</v>
       </c>
-      <c r="B321" s="152" t="s">
-[...8 lines deleted...]
-      <c r="E321" s="1"/>
+      <c r="B321" s="148" t="s">
+        <v>37</v>
+      </c>
+      <c r="C321" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D321" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="E321" s="213" t="s">
+        <v>37</v>
+      </c>
       <c r="F321" s="1"/>
       <c r="G321" s="1"/>
       <c r="H321" s="8"/>
-      <c r="I321" s="130"/>
+      <c r="I321" s="129"/>
       <c r="J321" s="4"/>
-      <c r="K321" s="90"/>
-[...1 lines deleted...]
-      <c r="M321" s="185"/>
+      <c r="K321" s="89"/>
+      <c r="L321" s="153"/>
+      <c r="M321" s="181"/>
       <c r="N321" s="38"/>
     </row>
     <row r="322" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A322" s="125" t="s">
+      <c r="A322" s="124" t="s">
         <v>42</v>
       </c>
-      <c r="B322" s="152">
+      <c r="B322" s="148">
         <v>58</v>
       </c>
-      <c r="C322" s="86">
+      <c r="C322" s="85">
         <v>116</v>
       </c>
-      <c r="D322" s="191">
+      <c r="D322" s="183">
         <v>174</v>
       </c>
-      <c r="E322" s="4"/>
-[...1 lines deleted...]
-      <c r="G322" s="86"/>
+      <c r="E322" s="213">
+        <v>232</v>
+      </c>
+      <c r="F322" s="86"/>
+      <c r="G322" s="85"/>
       <c r="H322" s="8"/>
-      <c r="I322" s="130"/>
-[...3 lines deleted...]
-      <c r="M322" s="185"/>
+      <c r="I322" s="129"/>
+      <c r="J322" s="92"/>
+      <c r="K322" s="86"/>
+      <c r="L322" s="153"/>
+      <c r="M322" s="181"/>
       <c r="N322" s="38"/>
     </row>
     <row r="323" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A323" s="125"/>
-[...3 lines deleted...]
-      <c r="E323" s="130"/>
+      <c r="A323" s="124"/>
+      <c r="B323" s="148"/>
+      <c r="C323" s="72"/>
+      <c r="D323" s="182"/>
+      <c r="E323" s="213"/>
       <c r="F323" s="4"/>
       <c r="G323" s="5"/>
       <c r="H323" s="14"/>
-      <c r="I323" s="131"/>
-[...3 lines deleted...]
-      <c r="M323" s="185"/>
+      <c r="I323" s="130"/>
+      <c r="J323" s="73"/>
+      <c r="K323" s="73"/>
+      <c r="L323" s="175"/>
+      <c r="M323" s="181"/>
       <c r="N323" s="38"/>
     </row>
     <row r="324" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A324" s="99" t="s">
+      <c r="A324" s="98" t="s">
         <v>31</v>
       </c>
-      <c r="B324" s="152"/>
-[...2 lines deleted...]
-      <c r="E324" s="131"/>
+      <c r="B324" s="148"/>
+      <c r="C324" s="72"/>
+      <c r="D324" s="182"/>
+      <c r="E324" s="213"/>
       <c r="F324" s="5"/>
       <c r="G324" s="5"/>
       <c r="H324" s="14"/>
-      <c r="I324" s="131"/>
-[...3 lines deleted...]
-      <c r="M324" s="185"/>
+      <c r="I324" s="130"/>
+      <c r="J324" s="73"/>
+      <c r="K324" s="73"/>
+      <c r="L324" s="175"/>
+      <c r="M324" s="181"/>
       <c r="N324" s="38"/>
     </row>
     <row r="325" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A325" s="96" t="s">
+      <c r="A325" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B325" s="152">
+      <c r="B325" s="148">
         <v>11767896</v>
       </c>
-      <c r="C325" s="86">
+      <c r="C325" s="85">
         <v>23819133</v>
       </c>
-      <c r="D325" s="215">
+      <c r="D325" s="207">
         <v>34734869</v>
       </c>
-      <c r="E325" s="4"/>
-[...1 lines deleted...]
-      <c r="G325" s="86"/>
+      <c r="E325" s="213">
+        <v>45249802</v>
+      </c>
+      <c r="F325" s="86"/>
+      <c r="G325" s="85"/>
       <c r="H325" s="8"/>
-      <c r="I325" s="130"/>
-[...3 lines deleted...]
-      <c r="M325" s="185"/>
+      <c r="I325" s="129"/>
+      <c r="J325" s="89"/>
+      <c r="K325" s="86"/>
+      <c r="L325" s="153"/>
+      <c r="M325" s="181"/>
       <c r="N325" s="38"/>
     </row>
     <row r="326" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A326" s="126" t="s">
+      <c r="A326" s="125" t="s">
         <v>66</v>
       </c>
-      <c r="B326" s="152">
+      <c r="B326" s="148">
         <v>10920259</v>
       </c>
-      <c r="C326" s="86">
+      <c r="C326" s="85">
         <v>22187474</v>
       </c>
-      <c r="D326" s="215">
+      <c r="D326" s="207">
         <v>32338469</v>
       </c>
-      <c r="E326" s="4"/>
-[...1 lines deleted...]
-      <c r="G326" s="86"/>
+      <c r="E326" s="213">
+        <v>42205978</v>
+      </c>
+      <c r="F326" s="86"/>
+      <c r="G326" s="85"/>
       <c r="H326" s="8"/>
-      <c r="I326" s="130"/>
-[...3 lines deleted...]
-      <c r="M326" s="185"/>
+      <c r="I326" s="129"/>
+      <c r="J326" s="89"/>
+      <c r="K326" s="86"/>
+      <c r="L326" s="153"/>
+      <c r="M326" s="181"/>
       <c r="N326" s="38"/>
     </row>
     <row r="327" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A327" s="126" t="s">
+      <c r="A327" s="125" t="s">
         <v>67</v>
       </c>
-      <c r="B327" s="152">
+      <c r="B327" s="148">
         <v>130069</v>
       </c>
-      <c r="C327" s="86">
+      <c r="C327" s="85">
         <v>225979</v>
       </c>
-      <c r="D327" s="215">
+      <c r="D327" s="207">
         <v>327873</v>
       </c>
-      <c r="E327" s="4"/>
-[...1 lines deleted...]
-      <c r="G327" s="86"/>
+      <c r="E327" s="213">
+        <v>429658</v>
+      </c>
+      <c r="F327" s="86"/>
+      <c r="G327" s="85"/>
       <c r="H327" s="8"/>
-      <c r="I327" s="130"/>
-[...3 lines deleted...]
-      <c r="M327" s="185"/>
+      <c r="I327" s="129"/>
+      <c r="J327" s="89"/>
+      <c r="K327" s="86"/>
+      <c r="L327" s="153"/>
+      <c r="M327" s="181"/>
       <c r="N327" s="38"/>
     </row>
     <row r="328" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A328" s="126" t="s">
+      <c r="A328" s="125" t="s">
         <v>39</v>
       </c>
-      <c r="B328" s="152">
+      <c r="B328" s="148">
         <v>51602</v>
       </c>
-      <c r="C328" s="86">
+      <c r="C328" s="85">
         <v>97775</v>
       </c>
-      <c r="D328" s="215">
+      <c r="D328" s="207">
         <v>143354</v>
       </c>
-      <c r="E328" s="4"/>
-[...1 lines deleted...]
-      <c r="G328" s="86"/>
+      <c r="E328" s="213">
+        <v>168975</v>
+      </c>
+      <c r="F328" s="86"/>
+      <c r="G328" s="85"/>
       <c r="H328" s="8"/>
-      <c r="I328" s="130"/>
-[...3 lines deleted...]
-      <c r="M328" s="185"/>
+      <c r="I328" s="129"/>
+      <c r="J328" s="89"/>
+      <c r="K328" s="86"/>
+      <c r="L328" s="153"/>
+      <c r="M328" s="181"/>
       <c r="N328" s="38"/>
     </row>
     <row r="329" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A329" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B329" s="152">
+      <c r="B329" s="148">
         <v>55892</v>
       </c>
-      <c r="C329" s="86">
+      <c r="C329" s="85">
         <v>105270</v>
       </c>
-      <c r="D329" s="215">
+      <c r="D329" s="207">
         <v>148837</v>
       </c>
-      <c r="E329" s="4"/>
-[...1 lines deleted...]
-      <c r="G329" s="86"/>
+      <c r="E329" s="213">
+        <v>164305</v>
+      </c>
+      <c r="F329" s="86"/>
+      <c r="G329" s="85"/>
       <c r="H329" s="8"/>
-      <c r="I329" s="130"/>
-[...3 lines deleted...]
-      <c r="M329" s="185"/>
+      <c r="I329" s="129"/>
+      <c r="J329" s="89"/>
+      <c r="K329" s="86"/>
+      <c r="L329" s="153"/>
+      <c r="M329" s="181"/>
       <c r="N329" s="38"/>
     </row>
     <row r="330" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A330" s="126" t="s">
+      <c r="A330" s="125" t="s">
         <v>40</v>
       </c>
-      <c r="B330" s="152">
+      <c r="B330" s="148">
         <v>44527</v>
       </c>
-      <c r="C330" s="86">
+      <c r="C330" s="85">
         <v>86951</v>
       </c>
-      <c r="D330" s="215">
+      <c r="D330" s="207">
         <v>126450</v>
       </c>
-      <c r="E330" s="4"/>
-[...1 lines deleted...]
-      <c r="G330" s="86"/>
+      <c r="E330" s="213">
+        <v>158654</v>
+      </c>
+      <c r="F330" s="86"/>
+      <c r="G330" s="85"/>
       <c r="H330" s="8"/>
-      <c r="I330" s="130"/>
-[...3 lines deleted...]
-      <c r="M330" s="185"/>
+      <c r="I330" s="129"/>
+      <c r="J330" s="89"/>
+      <c r="K330" s="86"/>
+      <c r="L330" s="153"/>
+      <c r="M330" s="181"/>
       <c r="N330" s="38"/>
     </row>
     <row r="331" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A331" s="126" t="s">
+      <c r="A331" s="125" t="s">
         <v>41</v>
       </c>
-      <c r="B331" s="152">
+      <c r="B331" s="148">
         <v>24842</v>
       </c>
-      <c r="C331" s="86">
+      <c r="C331" s="85">
         <v>50221</v>
       </c>
-      <c r="D331" s="215">
+      <c r="D331" s="207">
         <v>72829</v>
       </c>
-      <c r="E331" s="4"/>
-[...1 lines deleted...]
-      <c r="G331" s="86"/>
+      <c r="E331" s="213">
+        <v>85600</v>
+      </c>
+      <c r="F331" s="86"/>
+      <c r="G331" s="85"/>
       <c r="H331" s="8"/>
-      <c r="I331" s="130"/>
-[...3 lines deleted...]
-      <c r="M331" s="185"/>
+      <c r="I331" s="129"/>
+      <c r="J331" s="89"/>
+      <c r="K331" s="86"/>
+      <c r="L331" s="153"/>
+      <c r="M331" s="181"/>
       <c r="N331" s="38"/>
     </row>
     <row r="332" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A332" s="126" t="s">
+      <c r="A332" s="125" t="s">
         <v>42</v>
       </c>
-      <c r="B332" s="152">
+      <c r="B332" s="148">
         <v>94620</v>
       </c>
-      <c r="C332" s="86">
+      <c r="C332" s="85">
         <v>174672</v>
       </c>
-      <c r="D332" s="215">
+      <c r="D332" s="207">
         <v>250947</v>
       </c>
-      <c r="E332" s="4"/>
-[...1 lines deleted...]
-      <c r="G332" s="86"/>
+      <c r="E332" s="213">
+        <v>329163</v>
+      </c>
+      <c r="F332" s="86"/>
+      <c r="G332" s="85"/>
       <c r="H332" s="8"/>
-      <c r="I332" s="130"/>
-[...3 lines deleted...]
-      <c r="M332" s="185"/>
+      <c r="I332" s="129"/>
+      <c r="J332" s="89"/>
+      <c r="K332" s="86"/>
+      <c r="L332" s="153"/>
+      <c r="M332" s="181"/>
       <c r="N332" s="38"/>
     </row>
     <row r="333" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A333" s="126" t="s">
+      <c r="A333" s="125" t="s">
         <v>68</v>
       </c>
-      <c r="B333" s="152">
+      <c r="B333" s="148">
         <v>22912</v>
       </c>
-      <c r="C333" s="86">
+      <c r="C333" s="85">
         <v>46329</v>
       </c>
-      <c r="D333" s="215">
+      <c r="D333" s="207">
         <v>67041</v>
       </c>
-      <c r="E333" s="4"/>
-[...1 lines deleted...]
-      <c r="G333" s="86"/>
+      <c r="E333" s="213">
+        <v>84861</v>
+      </c>
+      <c r="F333" s="86"/>
+      <c r="G333" s="85"/>
       <c r="H333" s="8"/>
-      <c r="I333" s="130"/>
-[...3 lines deleted...]
-      <c r="M333" s="185"/>
+      <c r="I333" s="129"/>
+      <c r="J333" s="89"/>
+      <c r="K333" s="86"/>
+      <c r="L333" s="153"/>
+      <c r="M333" s="181"/>
       <c r="N333" s="38"/>
     </row>
     <row r="334" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A334" s="126" t="s">
+      <c r="A334" s="125" t="s">
         <v>69</v>
       </c>
-      <c r="B334" s="152">
+      <c r="B334" s="148">
         <v>49567</v>
       </c>
-      <c r="C334" s="86">
+      <c r="C334" s="85">
         <v>101855</v>
       </c>
-      <c r="D334" s="215">
+      <c r="D334" s="207">
         <v>152724</v>
       </c>
-      <c r="E334" s="4"/>
-[...1 lines deleted...]
-      <c r="G334" s="86"/>
+      <c r="E334" s="213">
+        <v>204349</v>
+      </c>
+      <c r="F334" s="86"/>
+      <c r="G334" s="85"/>
       <c r="H334" s="8"/>
-      <c r="I334" s="130"/>
-[...3 lines deleted...]
-      <c r="M334" s="185"/>
+      <c r="I334" s="129"/>
+      <c r="J334" s="89"/>
+      <c r="K334" s="86"/>
+      <c r="L334" s="153"/>
+      <c r="M334" s="181"/>
       <c r="N334" s="38"/>
     </row>
     <row r="335" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A335" s="126" t="s">
+      <c r="A335" s="125" t="s">
         <v>43</v>
       </c>
-      <c r="B335" s="152">
+      <c r="B335" s="148">
         <v>39233</v>
       </c>
-      <c r="C335" s="86">
+      <c r="C335" s="85">
         <v>75840</v>
       </c>
-      <c r="D335" s="215">
+      <c r="D335" s="207">
         <v>103708</v>
       </c>
-      <c r="E335" s="4"/>
-[...1 lines deleted...]
-      <c r="G335" s="86"/>
+      <c r="E335" s="213">
+        <v>109688</v>
+      </c>
+      <c r="F335" s="86"/>
+      <c r="G335" s="85"/>
       <c r="H335" s="8"/>
-      <c r="I335" s="130"/>
-[...3 lines deleted...]
-      <c r="M335" s="185"/>
+      <c r="I335" s="129"/>
+      <c r="J335" s="89"/>
+      <c r="K335" s="86"/>
+      <c r="L335" s="153"/>
+      <c r="M335" s="181"/>
       <c r="N335" s="38"/>
     </row>
     <row r="336" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A336" s="126" t="s">
+      <c r="A336" s="125" t="s">
         <v>44</v>
       </c>
-      <c r="B336" s="152">
+      <c r="B336" s="148">
         <v>163842</v>
       </c>
-      <c r="C336" s="86">
+      <c r="C336" s="85">
         <v>305954</v>
       </c>
-      <c r="D336" s="215">
+      <c r="D336" s="207">
         <v>451414</v>
       </c>
-      <c r="E336" s="4"/>
-[...1 lines deleted...]
-      <c r="G336" s="86"/>
+      <c r="E336" s="213">
+        <v>575523</v>
+      </c>
+      <c r="F336" s="86"/>
+      <c r="G336" s="85"/>
       <c r="H336" s="8"/>
-      <c r="I336" s="130"/>
-[...3 lines deleted...]
-      <c r="M336" s="185"/>
+      <c r="I336" s="129"/>
+      <c r="J336" s="89"/>
+      <c r="K336" s="86"/>
+      <c r="L336" s="153"/>
+      <c r="M336" s="181"/>
       <c r="N336" s="38"/>
     </row>
     <row r="337" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A337" s="126" t="s">
+      <c r="A337" s="125" t="s">
         <v>45</v>
       </c>
-      <c r="B337" s="152">
+      <c r="B337" s="148">
         <v>6669</v>
       </c>
-      <c r="C337" s="86">
+      <c r="C337" s="85">
         <v>25098</v>
       </c>
-      <c r="D337" s="215">
+      <c r="D337" s="207">
         <v>43333</v>
       </c>
-      <c r="E337" s="4"/>
-[...1 lines deleted...]
-      <c r="G337" s="86"/>
+      <c r="E337" s="213">
+        <v>60963</v>
+      </c>
+      <c r="F337" s="86"/>
+      <c r="G337" s="85"/>
       <c r="H337" s="8"/>
-      <c r="I337" s="130"/>
-[...3 lines deleted...]
-      <c r="M337" s="185"/>
+      <c r="I337" s="129"/>
+      <c r="J337" s="89"/>
+      <c r="K337" s="86"/>
+      <c r="L337" s="153"/>
+      <c r="M337" s="181"/>
       <c r="N337" s="38"/>
     </row>
     <row r="338" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A338" s="126" t="s">
+      <c r="A338" s="125" t="s">
         <v>46</v>
       </c>
-      <c r="B338" s="152">
+      <c r="B338" s="148">
         <v>26777</v>
       </c>
-      <c r="C338" s="86">
+      <c r="C338" s="85">
         <v>50705</v>
       </c>
-      <c r="D338" s="215">
+      <c r="D338" s="207">
         <v>75772</v>
       </c>
-      <c r="E338" s="4"/>
-[...1 lines deleted...]
-      <c r="G338" s="86"/>
+      <c r="E338" s="213">
+        <v>97802</v>
+      </c>
+      <c r="F338" s="86"/>
+      <c r="G338" s="85"/>
       <c r="H338" s="8"/>
-      <c r="I338" s="130"/>
-[...3 lines deleted...]
-      <c r="M338" s="185"/>
+      <c r="I338" s="129"/>
+      <c r="J338" s="89"/>
+      <c r="K338" s="86"/>
+      <c r="L338" s="153"/>
+      <c r="M338" s="181"/>
       <c r="N338" s="38"/>
     </row>
     <row r="339" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A339" s="126" t="s">
+      <c r="A339" s="125" t="s">
         <v>70</v>
       </c>
-      <c r="B339" s="152">
+      <c r="B339" s="148">
         <v>137085</v>
       </c>
-      <c r="C339" s="86">
+      <c r="C339" s="85">
         <v>285010</v>
       </c>
-      <c r="D339" s="215">
+      <c r="D339" s="207">
         <v>432119</v>
       </c>
-      <c r="E339" s="4"/>
-[...1 lines deleted...]
-      <c r="G339" s="86"/>
+      <c r="E339" s="213">
+        <v>574283</v>
+      </c>
+      <c r="F339" s="86"/>
+      <c r="G339" s="85"/>
       <c r="H339" s="8"/>
-      <c r="I339" s="130"/>
-[...3 lines deleted...]
-      <c r="M339" s="185"/>
+      <c r="I339" s="129"/>
+      <c r="J339" s="89"/>
+      <c r="K339" s="86"/>
+      <c r="L339" s="153"/>
+      <c r="M339" s="181"/>
       <c r="N339" s="38"/>
     </row>
     <row r="340" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A340" s="126"/>
-      <c r="B340" s="152"/>
+      <c r="A340" s="125"/>
+      <c r="B340" s="148"/>
       <c r="C340" s="5"/>
-      <c r="D340" s="190"/>
-      <c r="E340" s="130"/>
+      <c r="D340" s="182"/>
+      <c r="E340" s="213"/>
       <c r="F340" s="4"/>
       <c r="G340" s="5"/>
       <c r="H340" s="14"/>
-      <c r="I340" s="131"/>
-[...3 lines deleted...]
-      <c r="M340" s="185"/>
+      <c r="I340" s="130"/>
+      <c r="J340" s="74"/>
+      <c r="K340" s="74"/>
+      <c r="L340" s="176"/>
+      <c r="M340" s="181"/>
       <c r="N340" s="38"/>
     </row>
     <row r="341" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A341" s="99" t="s">
+      <c r="A341" s="98" t="s">
         <v>32</v>
       </c>
-      <c r="B341" s="152"/>
+      <c r="B341" s="148"/>
       <c r="C341" s="5"/>
-      <c r="D341" s="190"/>
-      <c r="E341" s="131"/>
+      <c r="D341" s="182"/>
+      <c r="E341" s="213"/>
       <c r="F341" s="4"/>
       <c r="G341" s="5"/>
       <c r="H341" s="14"/>
-      <c r="I341" s="131"/>
-[...3 lines deleted...]
-      <c r="M341" s="185"/>
+      <c r="I341" s="130"/>
+      <c r="J341" s="74"/>
+      <c r="K341" s="74"/>
+      <c r="L341" s="176"/>
+      <c r="M341" s="181"/>
       <c r="N341" s="38"/>
     </row>
     <row r="342" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A342" s="96" t="s">
+      <c r="A342" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B342" s="152">
+      <c r="B342" s="148">
         <v>7438328</v>
       </c>
-      <c r="C342" s="86">
+      <c r="C342" s="85">
         <v>14996533</v>
       </c>
-      <c r="D342" s="215">
+      <c r="D342" s="207">
         <v>21722795</v>
       </c>
-      <c r="E342" s="4"/>
-[...1 lines deleted...]
-      <c r="G342" s="86"/>
+      <c r="E342" s="213">
+        <v>29007755</v>
+      </c>
+      <c r="F342" s="86"/>
+      <c r="G342" s="85"/>
       <c r="H342" s="8"/>
-      <c r="I342" s="130"/>
-[...3 lines deleted...]
-      <c r="M342" s="185"/>
+      <c r="I342" s="129"/>
+      <c r="J342" s="89"/>
+      <c r="K342" s="86"/>
+      <c r="L342" s="153"/>
+      <c r="M342" s="181"/>
       <c r="N342" s="38"/>
     </row>
     <row r="343" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A343" s="126" t="s">
+      <c r="A343" s="125" t="s">
         <v>66</v>
       </c>
-      <c r="B343" s="152">
+      <c r="B343" s="148">
         <v>7022643</v>
       </c>
-      <c r="C343" s="86">
+      <c r="C343" s="85">
         <v>14191064</v>
       </c>
-      <c r="D343" s="215">
+      <c r="D343" s="207">
         <v>20518384</v>
       </c>
-      <c r="E343" s="4"/>
-[...1 lines deleted...]
-      <c r="G343" s="86"/>
+      <c r="E343" s="213">
+        <v>27413767</v>
+      </c>
+      <c r="F343" s="86"/>
+      <c r="G343" s="85"/>
       <c r="H343" s="8"/>
-      <c r="I343" s="130"/>
-[...3 lines deleted...]
-      <c r="M343" s="185"/>
+      <c r="I343" s="129"/>
+      <c r="J343" s="89"/>
+      <c r="K343" s="86"/>
+      <c r="L343" s="153"/>
+      <c r="M343" s="181"/>
       <c r="N343" s="38"/>
     </row>
     <row r="344" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A344" s="127" t="s">
+      <c r="A344" s="126" t="s">
         <v>67</v>
       </c>
-      <c r="B344" s="152">
+      <c r="B344" s="148">
         <v>76077</v>
       </c>
-      <c r="C344" s="86">
+      <c r="C344" s="85">
         <v>141735</v>
       </c>
-      <c r="D344" s="215">
+      <c r="D344" s="207">
         <v>213376</v>
       </c>
-      <c r="E344" s="4"/>
-[...1 lines deleted...]
-      <c r="G344" s="86"/>
+      <c r="E344" s="213">
+        <v>284909</v>
+      </c>
+      <c r="F344" s="86"/>
+      <c r="G344" s="85"/>
       <c r="H344" s="8"/>
-      <c r="I344" s="130"/>
-[...3 lines deleted...]
-      <c r="M344" s="185"/>
+      <c r="I344" s="129"/>
+      <c r="J344" s="89"/>
+      <c r="K344" s="86"/>
+      <c r="L344" s="153"/>
+      <c r="M344" s="181"/>
       <c r="N344" s="38"/>
     </row>
     <row r="345" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A345" s="127" t="s">
+      <c r="A345" s="126" t="s">
         <v>39</v>
       </c>
-      <c r="B345" s="152">
+      <c r="B345" s="148">
         <v>26628</v>
       </c>
-      <c r="C345" s="150">
+      <c r="C345" s="146">
         <v>49587</v>
       </c>
-      <c r="D345" s="190">
+      <c r="D345" s="182">
         <v>74479</v>
       </c>
-      <c r="E345" s="4"/>
+      <c r="E345" s="213">
+        <v>96478</v>
+      </c>
       <c r="F345" s="4"/>
       <c r="G345" s="4"/>
       <c r="H345" s="8"/>
-      <c r="I345" s="130"/>
+      <c r="I345" s="129"/>
       <c r="J345" s="4"/>
-      <c r="K345" s="87"/>
-[...1 lines deleted...]
-      <c r="M345" s="185"/>
+      <c r="K345" s="86"/>
+      <c r="L345" s="153"/>
+      <c r="M345" s="181"/>
       <c r="N345" s="38"/>
     </row>
     <row r="346" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A346" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B346" s="152" t="s">
+      <c r="B346" s="148" t="s">
         <v>38</v>
       </c>
-      <c r="C346" s="150">
+      <c r="C346" s="146">
         <v>18750</v>
       </c>
-      <c r="D346" s="190">
+      <c r="D346" s="182">
         <v>26714</v>
       </c>
-      <c r="E346" s="4"/>
+      <c r="E346" s="213">
+        <v>34916</v>
+      </c>
       <c r="F346" s="4"/>
       <c r="G346" s="4"/>
       <c r="H346" s="8"/>
-      <c r="I346" s="130"/>
+      <c r="I346" s="129"/>
       <c r="J346" s="4"/>
-      <c r="K346" s="87"/>
-[...1 lines deleted...]
-      <c r="M346" s="185"/>
+      <c r="K346" s="86"/>
+      <c r="L346" s="153"/>
+      <c r="M346" s="181"/>
       <c r="N346" s="38"/>
     </row>
     <row r="347" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A347" s="127" t="s">
+      <c r="A347" s="126" t="s">
         <v>40</v>
       </c>
-      <c r="B347" s="152" t="s">
+      <c r="B347" s="148" t="s">
         <v>38</v>
       </c>
-      <c r="C347" s="150">
+      <c r="C347" s="146">
         <v>15166</v>
       </c>
-      <c r="D347" s="190">
+      <c r="D347" s="182">
         <v>21156</v>
       </c>
-      <c r="E347" s="4"/>
+      <c r="E347" s="213">
+        <v>28628</v>
+      </c>
       <c r="F347" s="4"/>
       <c r="G347" s="4"/>
       <c r="H347" s="8"/>
-      <c r="I347" s="130"/>
+      <c r="I347" s="129"/>
       <c r="J347" s="4"/>
-      <c r="K347" s="87"/>
-[...1 lines deleted...]
-      <c r="M347" s="185"/>
+      <c r="K347" s="86"/>
+      <c r="L347" s="153"/>
+      <c r="M347" s="181"/>
       <c r="N347" s="38"/>
     </row>
     <row r="348" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A348" s="127" t="s">
+      <c r="A348" s="126" t="s">
         <v>41</v>
       </c>
-      <c r="B348" s="152" t="s">
+      <c r="B348" s="148" t="s">
         <v>38</v>
       </c>
-      <c r="C348" s="150">
+      <c r="C348" s="146">
         <v>10337</v>
       </c>
-      <c r="D348" s="190">
+      <c r="D348" s="182">
         <v>14732</v>
       </c>
-      <c r="E348" s="4"/>
+      <c r="E348" s="213">
+        <v>18890</v>
+      </c>
       <c r="F348" s="4"/>
       <c r="G348" s="4"/>
       <c r="H348" s="8"/>
-      <c r="I348" s="130"/>
+      <c r="I348" s="129"/>
       <c r="J348" s="4"/>
-      <c r="K348" s="87"/>
-[...1 lines deleted...]
-      <c r="M348" s="185"/>
+      <c r="K348" s="86"/>
+      <c r="L348" s="153"/>
+      <c r="M348" s="181"/>
       <c r="N348" s="38"/>
     </row>
     <row r="349" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A349" s="127" t="s">
+      <c r="A349" s="126" t="s">
         <v>42</v>
       </c>
-      <c r="B349" s="152">
+      <c r="B349" s="148">
         <v>39045</v>
       </c>
-      <c r="C349" s="86">
+      <c r="C349" s="85">
         <v>75500</v>
       </c>
-      <c r="D349" s="215">
+      <c r="D349" s="207">
         <v>108178</v>
       </c>
-      <c r="E349" s="4"/>
-[...1 lines deleted...]
-      <c r="G349" s="86"/>
+      <c r="E349" s="213">
+        <v>142797</v>
+      </c>
+      <c r="F349" s="86"/>
+      <c r="G349" s="85"/>
       <c r="H349" s="8"/>
-      <c r="I349" s="130"/>
-[...3 lines deleted...]
-      <c r="M349" s="185"/>
+      <c r="I349" s="129"/>
+      <c r="J349" s="89"/>
+      <c r="K349" s="86"/>
+      <c r="L349" s="153"/>
+      <c r="M349" s="181"/>
       <c r="N349" s="38"/>
     </row>
     <row r="350" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A350" s="127" t="s">
+      <c r="A350" s="126" t="s">
         <v>68</v>
       </c>
-      <c r="B350" s="152" t="s">
+      <c r="B350" s="148" t="s">
         <v>38</v>
       </c>
-      <c r="C350" s="150">
+      <c r="C350" s="146">
         <v>13076</v>
       </c>
-      <c r="D350" s="190">
+      <c r="D350" s="182">
         <v>18046</v>
       </c>
-      <c r="E350" s="4"/>
-[...1 lines deleted...]
-      <c r="G350" s="86"/>
+      <c r="E350" s="213">
+        <v>23908</v>
+      </c>
+      <c r="F350" s="86"/>
+      <c r="G350" s="85"/>
       <c r="H350" s="8"/>
-      <c r="I350" s="130"/>
-[...3 lines deleted...]
-      <c r="M350" s="185"/>
+      <c r="I350" s="129"/>
+      <c r="J350" s="89"/>
+      <c r="K350" s="86"/>
+      <c r="L350" s="153"/>
+      <c r="M350" s="181"/>
       <c r="N350" s="38"/>
     </row>
     <row r="351" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A351" s="127" t="s">
+      <c r="A351" s="126" t="s">
         <v>69</v>
       </c>
-      <c r="B351" s="152">
+      <c r="B351" s="148">
         <v>29557</v>
       </c>
-      <c r="C351" s="86">
+      <c r="C351" s="85">
         <v>65037</v>
       </c>
-      <c r="D351" s="215">
+      <c r="D351" s="207">
         <v>99097</v>
       </c>
-      <c r="E351" s="4"/>
-[...1 lines deleted...]
-      <c r="G351" s="86"/>
+      <c r="E351" s="213">
+        <v>133913</v>
+      </c>
+      <c r="F351" s="86"/>
+      <c r="G351" s="85"/>
       <c r="H351" s="8"/>
-      <c r="I351" s="130"/>
-[...3 lines deleted...]
-      <c r="M351" s="185"/>
+      <c r="I351" s="129"/>
+      <c r="J351" s="89"/>
+      <c r="K351" s="86"/>
+      <c r="L351" s="153"/>
+      <c r="M351" s="181"/>
       <c r="N351" s="38"/>
     </row>
     <row r="352" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A352" s="127" t="s">
+      <c r="A352" s="126" t="s">
         <v>43</v>
       </c>
-      <c r="B352" s="152" t="s">
+      <c r="B352" s="148" t="s">
         <v>38</v>
       </c>
-      <c r="C352" s="150">
+      <c r="C352" s="146">
         <v>14791</v>
       </c>
-      <c r="D352" s="190">
+      <c r="D352" s="182">
         <v>21530</v>
       </c>
-      <c r="E352" s="4"/>
+      <c r="E352" s="213">
+        <v>27141</v>
+      </c>
       <c r="F352" s="4"/>
       <c r="G352" s="4"/>
       <c r="H352" s="8"/>
-      <c r="I352" s="130"/>
+      <c r="I352" s="129"/>
       <c r="J352" s="4"/>
-      <c r="K352" s="87"/>
-[...1 lines deleted...]
-      <c r="M352" s="185"/>
+      <c r="K352" s="86"/>
+      <c r="L352" s="153"/>
+      <c r="M352" s="181"/>
       <c r="N352" s="38"/>
     </row>
     <row r="353" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A353" s="127" t="s">
+      <c r="A353" s="126" t="s">
         <v>44</v>
       </c>
-      <c r="B353" s="152">
+      <c r="B353" s="148">
         <v>90220</v>
       </c>
-      <c r="C353" s="86">
+      <c r="C353" s="85">
         <v>164203</v>
       </c>
-      <c r="D353" s="215">
+      <c r="D353" s="207">
         <v>243988</v>
       </c>
-      <c r="E353" s="4"/>
-[...1 lines deleted...]
-      <c r="G353" s="86"/>
+      <c r="E353" s="213">
+        <v>320064</v>
+      </c>
+      <c r="F353" s="86"/>
+      <c r="G353" s="85"/>
       <c r="H353" s="8"/>
-      <c r="I353" s="130"/>
-[...3 lines deleted...]
-      <c r="M353" s="185"/>
+      <c r="I353" s="129"/>
+      <c r="J353" s="89"/>
+      <c r="K353" s="86"/>
+      <c r="L353" s="153"/>
+      <c r="M353" s="181"/>
       <c r="N353" s="38"/>
     </row>
     <row r="354" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A354" s="127" t="s">
+      <c r="A354" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="B354" s="152" t="s">
+      <c r="B354" s="148" t="s">
         <v>38</v>
       </c>
-      <c r="C354" s="150">
+      <c r="C354" s="146">
         <v>7751</v>
       </c>
-      <c r="D354" s="190">
+      <c r="D354" s="182">
         <v>11417</v>
       </c>
-      <c r="E354" s="4"/>
+      <c r="E354" s="213">
+        <v>14478</v>
+      </c>
       <c r="F354" s="4"/>
       <c r="G354" s="4"/>
       <c r="H354" s="8"/>
-      <c r="I354" s="130"/>
+      <c r="I354" s="129"/>
       <c r="J354" s="4"/>
-      <c r="K354" s="87"/>
-[...1 lines deleted...]
-      <c r="M354" s="185"/>
+      <c r="K354" s="86"/>
+      <c r="L354" s="153"/>
+      <c r="M354" s="181"/>
       <c r="N354" s="38"/>
     </row>
     <row r="355" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A355" s="127" t="s">
+      <c r="A355" s="126" t="s">
         <v>46</v>
       </c>
-      <c r="B355" s="152">
+      <c r="B355" s="148">
         <v>25180</v>
       </c>
-      <c r="C355" s="150">
+      <c r="C355" s="146">
         <v>47245</v>
       </c>
-      <c r="D355" s="190">
+      <c r="D355" s="182">
         <v>70678</v>
       </c>
-      <c r="E355" s="4"/>
+      <c r="E355" s="213">
+        <v>91765</v>
+      </c>
       <c r="F355" s="4"/>
       <c r="G355" s="4"/>
       <c r="H355" s="8"/>
-      <c r="I355" s="130"/>
+      <c r="I355" s="129"/>
       <c r="J355" s="4"/>
-      <c r="K355" s="87"/>
-[...1 lines deleted...]
-      <c r="M355" s="185"/>
+      <c r="K355" s="86"/>
+      <c r="L355" s="153"/>
+      <c r="M355" s="181"/>
       <c r="N355" s="38"/>
     </row>
     <row r="356" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A356" s="127" t="s">
+      <c r="A356" s="126" t="s">
         <v>70</v>
       </c>
-      <c r="B356" s="152">
+      <c r="B356" s="148">
         <v>90120</v>
       </c>
-      <c r="C356" s="86">
+      <c r="C356" s="85">
         <v>182291</v>
       </c>
-      <c r="D356" s="215">
+      <c r="D356" s="207">
         <v>281020</v>
       </c>
-      <c r="E356" s="4"/>
-[...1 lines deleted...]
-      <c r="G356" s="86"/>
+      <c r="E356" s="213">
+        <v>376101</v>
+      </c>
+      <c r="F356" s="86"/>
+      <c r="G356" s="85"/>
       <c r="H356" s="8"/>
-      <c r="I356" s="130"/>
-[...3 lines deleted...]
-      <c r="M356" s="185"/>
+      <c r="I356" s="129"/>
+      <c r="J356" s="89"/>
+      <c r="K356" s="86"/>
+      <c r="L356" s="153"/>
+      <c r="M356" s="181"/>
       <c r="N356" s="38"/>
     </row>
     <row r="357" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A357" s="127"/>
-      <c r="B357" s="152"/>
+      <c r="A357" s="126"/>
+      <c r="B357" s="148"/>
       <c r="C357" s="5"/>
-      <c r="D357" s="190"/>
-      <c r="E357" s="130"/>
+      <c r="D357" s="182"/>
+      <c r="E357" s="213"/>
       <c r="F357" s="4"/>
       <c r="G357" s="5"/>
       <c r="H357" s="14"/>
-      <c r="I357" s="144"/>
-[...3 lines deleted...]
-      <c r="M357" s="185"/>
+      <c r="I357" s="140"/>
+      <c r="J357" s="75"/>
+      <c r="K357" s="75"/>
+      <c r="L357" s="177"/>
+      <c r="M357" s="181"/>
       <c r="N357" s="38"/>
     </row>
     <row r="358" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A358" s="99" t="s">
+      <c r="A358" s="98" t="s">
         <v>33</v>
       </c>
-      <c r="B358" s="152"/>
+      <c r="B358" s="148"/>
       <c r="C358" s="5"/>
-      <c r="D358" s="190"/>
-      <c r="E358" s="131"/>
+      <c r="D358" s="182"/>
+      <c r="E358" s="213"/>
       <c r="F358" s="4"/>
       <c r="G358" s="5"/>
       <c r="H358" s="14"/>
-      <c r="I358" s="131"/>
-[...3 lines deleted...]
-      <c r="M358" s="185"/>
+      <c r="I358" s="130"/>
+      <c r="J358" s="75"/>
+      <c r="K358" s="75"/>
+      <c r="L358" s="177"/>
+      <c r="M358" s="181"/>
       <c r="N358" s="38"/>
     </row>
     <row r="359" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A359" s="96" t="s">
+      <c r="A359" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B359" s="152">
+      <c r="B359" s="148">
         <v>59836</v>
       </c>
-      <c r="C359" s="86">
+      <c r="C359" s="85">
         <v>114805</v>
       </c>
-      <c r="D359" s="215">
+      <c r="D359" s="207">
         <v>171047</v>
       </c>
-      <c r="E359" s="4"/>
-[...1 lines deleted...]
-      <c r="G359" s="86"/>
+      <c r="E359" s="213">
+        <v>227538</v>
+      </c>
+      <c r="F359" s="86"/>
+      <c r="G359" s="85"/>
       <c r="H359" s="8"/>
-      <c r="I359" s="130"/>
-[...3 lines deleted...]
-      <c r="M359" s="185"/>
+      <c r="I359" s="129"/>
+      <c r="J359" s="89"/>
+      <c r="K359" s="86"/>
+      <c r="L359" s="153"/>
+      <c r="M359" s="181"/>
       <c r="N359" s="38"/>
     </row>
     <row r="360" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A360" s="128" t="s">
+      <c r="A360" s="127" t="s">
         <v>66</v>
       </c>
-      <c r="B360" s="152">
+      <c r="B360" s="148">
         <v>59836</v>
       </c>
-      <c r="C360" s="86">
+      <c r="C360" s="85">
         <v>114805</v>
       </c>
-      <c r="D360" s="215">
+      <c r="D360" s="207">
         <v>171047</v>
       </c>
-      <c r="E360" s="4"/>
-[...1 lines deleted...]
-      <c r="G360" s="86"/>
+      <c r="E360" s="213">
+        <v>227538</v>
+      </c>
+      <c r="F360" s="86"/>
+      <c r="G360" s="85"/>
       <c r="H360" s="8"/>
-      <c r="I360" s="130"/>
-[...3 lines deleted...]
-      <c r="M360" s="185"/>
+      <c r="I360" s="129"/>
+      <c r="J360" s="89"/>
+      <c r="K360" s="86"/>
+      <c r="L360" s="153"/>
+      <c r="M360" s="181"/>
       <c r="N360" s="38"/>
     </row>
     <row r="361" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A361" s="128"/>
-      <c r="B361" s="152"/>
+      <c r="A361" s="127"/>
+      <c r="B361" s="148"/>
       <c r="C361" s="5"/>
-      <c r="D361" s="190"/>
-      <c r="E361" s="130"/>
+      <c r="D361" s="182"/>
+      <c r="E361" s="213"/>
       <c r="F361" s="4"/>
       <c r="G361" s="5"/>
       <c r="H361" s="14"/>
-      <c r="I361" s="131"/>
+      <c r="I361" s="130"/>
       <c r="J361" s="11"/>
       <c r="K361" s="11"/>
-      <c r="L361" s="181"/>
-      <c r="M361" s="185"/>
+      <c r="L361" s="177"/>
+      <c r="M361" s="181"/>
       <c r="N361" s="38"/>
     </row>
     <row r="362" spans="1:14" s="39" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A362" s="99" t="s">
+      <c r="A362" s="98" t="s">
         <v>34</v>
       </c>
-      <c r="B362" s="152"/>
+      <c r="B362" s="148"/>
       <c r="C362" s="5"/>
-      <c r="D362" s="190"/>
-      <c r="E362" s="131"/>
+      <c r="D362" s="182"/>
+      <c r="E362" s="213"/>
       <c r="F362" s="4"/>
       <c r="G362" s="5"/>
       <c r="H362" s="14"/>
-      <c r="I362" s="131"/>
-[...3 lines deleted...]
-      <c r="M362" s="185"/>
+      <c r="I362" s="130"/>
+      <c r="J362" s="76"/>
+      <c r="K362" s="76"/>
+      <c r="L362" s="154"/>
+      <c r="M362" s="181"/>
       <c r="N362" s="38"/>
     </row>
     <row r="363" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A363" s="96" t="s">
+      <c r="A363" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B363" s="152">
+      <c r="B363" s="148">
         <v>4269732</v>
       </c>
-      <c r="C363" s="86">
+      <c r="C363" s="85">
         <v>8707796</v>
       </c>
-      <c r="D363" s="215">
+      <c r="D363" s="207">
         <v>12841027</v>
       </c>
-      <c r="E363" s="4"/>
-[...1 lines deleted...]
-      <c r="G363" s="86"/>
+      <c r="E363" s="213">
+        <v>16014509</v>
+      </c>
+      <c r="F363" s="86"/>
+      <c r="G363" s="85"/>
       <c r="H363" s="8"/>
-      <c r="I363" s="130"/>
-[...3 lines deleted...]
-      <c r="M363" s="185"/>
+      <c r="I363" s="129"/>
+      <c r="J363" s="89"/>
+      <c r="K363" s="86"/>
+      <c r="L363" s="153"/>
+      <c r="M363" s="181"/>
       <c r="N363" s="38"/>
     </row>
     <row r="364" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A364" s="123" t="s">
+      <c r="A364" s="122" t="s">
         <v>66</v>
       </c>
-      <c r="B364" s="152">
+      <c r="B364" s="148">
         <v>3837779</v>
       </c>
-      <c r="C364" s="86">
+      <c r="C364" s="85">
         <v>7881605</v>
       </c>
-      <c r="D364" s="215">
+      <c r="D364" s="207">
         <v>11649038</v>
       </c>
-      <c r="E364" s="4"/>
-[...1 lines deleted...]
-      <c r="G364" s="86"/>
+      <c r="E364" s="213">
+        <v>14564672</v>
+      </c>
+      <c r="F364" s="86"/>
+      <c r="G364" s="85"/>
       <c r="H364" s="8"/>
-      <c r="I364" s="130"/>
-[...3 lines deleted...]
-      <c r="M364" s="185"/>
+      <c r="I364" s="129"/>
+      <c r="J364" s="89"/>
+      <c r="K364" s="86"/>
+      <c r="L364" s="153"/>
+      <c r="M364" s="181"/>
       <c r="N364" s="38"/>
     </row>
     <row r="365" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A365" s="123" t="s">
+      <c r="A365" s="122" t="s">
         <v>67</v>
       </c>
-      <c r="B365" s="152">
+      <c r="B365" s="148">
         <v>53992</v>
       </c>
-      <c r="C365" s="86">
+      <c r="C365" s="85">
         <v>84244</v>
       </c>
-      <c r="D365" s="215">
+      <c r="D365" s="207">
         <v>114497</v>
       </c>
-      <c r="E365" s="4"/>
-[...1 lines deleted...]
-      <c r="G365" s="86"/>
+      <c r="E365" s="213">
+        <v>144749</v>
+      </c>
+      <c r="F365" s="86"/>
+      <c r="G365" s="85"/>
       <c r="H365" s="8"/>
-      <c r="I365" s="130"/>
-[...3 lines deleted...]
-      <c r="M365" s="185"/>
+      <c r="I365" s="129"/>
+      <c r="J365" s="89"/>
+      <c r="K365" s="86"/>
+      <c r="L365" s="153"/>
+      <c r="M365" s="181"/>
       <c r="N365" s="38"/>
     </row>
     <row r="366" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A366" s="123" t="s">
+      <c r="A366" s="122" t="s">
         <v>39</v>
       </c>
-      <c r="B366" s="152">
+      <c r="B366" s="148">
         <v>24974</v>
       </c>
-      <c r="C366" s="86">
+      <c r="C366" s="85">
         <v>48188</v>
       </c>
-      <c r="D366" s="215">
+      <c r="D366" s="207">
         <v>68875</v>
       </c>
-      <c r="E366" s="4"/>
-[...1 lines deleted...]
-      <c r="G366" s="86"/>
+      <c r="E366" s="213">
+        <v>72497</v>
+      </c>
+      <c r="F366" s="86"/>
+      <c r="G366" s="85"/>
       <c r="H366" s="8"/>
-      <c r="I366" s="130"/>
-[...3 lines deleted...]
-      <c r="M366" s="185"/>
+      <c r="I366" s="129"/>
+      <c r="J366" s="89"/>
+      <c r="K366" s="86"/>
+      <c r="L366" s="153"/>
+      <c r="M366" s="181"/>
       <c r="N366" s="38"/>
     </row>
     <row r="367" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B367" s="152">
+      <c r="B367" s="148">
         <v>46975</v>
       </c>
-      <c r="C367" s="86">
+      <c r="C367" s="85">
         <v>86520</v>
       </c>
-      <c r="D367" s="215">
+      <c r="D367" s="207">
         <v>122123</v>
       </c>
-      <c r="E367" s="4"/>
-[...1 lines deleted...]
-      <c r="G367" s="86"/>
+      <c r="E367" s="213">
+        <v>129389</v>
+      </c>
+      <c r="F367" s="86"/>
+      <c r="G367" s="85"/>
       <c r="H367" s="8"/>
-      <c r="I367" s="130"/>
-[...3 lines deleted...]
-      <c r="M367" s="185"/>
+      <c r="I367" s="129"/>
+      <c r="J367" s="89"/>
+      <c r="K367" s="86"/>
+      <c r="L367" s="153"/>
+      <c r="M367" s="181"/>
       <c r="N367" s="38"/>
     </row>
     <row r="368" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A368" s="123" t="s">
+      <c r="A368" s="122" t="s">
         <v>40</v>
       </c>
-      <c r="B368" s="152">
+      <c r="B368" s="148">
         <v>37054</v>
       </c>
-      <c r="C368" s="86">
+      <c r="C368" s="85">
         <v>71785</v>
       </c>
-      <c r="D368" s="215">
+      <c r="D368" s="207">
         <v>105294</v>
       </c>
-      <c r="E368" s="4"/>
-[...1 lines deleted...]
-      <c r="G368" s="86"/>
+      <c r="E368" s="213">
+        <v>130026</v>
+      </c>
+      <c r="F368" s="86"/>
+      <c r="G368" s="85"/>
       <c r="H368" s="8"/>
-      <c r="I368" s="130"/>
-[...3 lines deleted...]
-      <c r="M368" s="185"/>
+      <c r="I368" s="129"/>
+      <c r="J368" s="89"/>
+      <c r="K368" s="86"/>
+      <c r="L368" s="153"/>
+      <c r="M368" s="181"/>
       <c r="N368" s="38"/>
     </row>
     <row r="369" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A369" s="123" t="s">
+      <c r="A369" s="122" t="s">
         <v>41</v>
       </c>
-      <c r="B369" s="152">
+      <c r="B369" s="148">
         <v>19835</v>
       </c>
-      <c r="C369" s="86">
+      <c r="C369" s="85">
         <v>39884</v>
       </c>
-      <c r="D369" s="215">
+      <c r="D369" s="207">
         <v>58097</v>
       </c>
-      <c r="E369" s="4"/>
-[...1 lines deleted...]
-      <c r="G369" s="86"/>
+      <c r="E369" s="213">
+        <v>66710</v>
+      </c>
+      <c r="F369" s="86"/>
+      <c r="G369" s="85"/>
       <c r="H369" s="8"/>
-      <c r="I369" s="130"/>
-[...3 lines deleted...]
-      <c r="M369" s="185"/>
+      <c r="I369" s="129"/>
+      <c r="J369" s="89"/>
+      <c r="K369" s="86"/>
+      <c r="L369" s="153"/>
+      <c r="M369" s="181"/>
       <c r="N369" s="38"/>
     </row>
     <row r="370" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A370" s="123" t="s">
+      <c r="A370" s="122" t="s">
         <v>42</v>
       </c>
-      <c r="B370" s="152">
+      <c r="B370" s="148">
         <v>55575</v>
       </c>
-      <c r="C370" s="86">
+      <c r="C370" s="85">
         <v>99172</v>
       </c>
-      <c r="D370" s="215">
+      <c r="D370" s="207">
         <v>142769</v>
       </c>
-      <c r="E370" s="4"/>
-[...1 lines deleted...]
-      <c r="G370" s="86"/>
+      <c r="E370" s="213">
+        <v>186366</v>
+      </c>
+      <c r="F370" s="86"/>
+      <c r="G370" s="85"/>
       <c r="H370" s="8"/>
-      <c r="I370" s="130"/>
-[...3 lines deleted...]
-      <c r="M370" s="185"/>
+      <c r="I370" s="129"/>
+      <c r="J370" s="89"/>
+      <c r="K370" s="86"/>
+      <c r="L370" s="153"/>
+      <c r="M370" s="181"/>
       <c r="N370" s="38"/>
     </row>
     <row r="371" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A371" s="123" t="s">
+      <c r="A371" s="122" t="s">
         <v>68</v>
       </c>
-      <c r="B371" s="152">
+      <c r="B371" s="148">
         <v>16651</v>
       </c>
-      <c r="C371" s="86">
+      <c r="C371" s="85">
         <v>33253</v>
       </c>
-      <c r="D371" s="215">
+      <c r="D371" s="207">
         <v>48995</v>
       </c>
-      <c r="E371" s="4"/>
-[...1 lines deleted...]
-      <c r="G371" s="86"/>
+      <c r="E371" s="213">
+        <v>60953</v>
+      </c>
+      <c r="F371" s="86"/>
+      <c r="G371" s="85"/>
       <c r="H371" s="8"/>
-      <c r="I371" s="130"/>
-[...3 lines deleted...]
-      <c r="M371" s="185"/>
+      <c r="I371" s="129"/>
+      <c r="J371" s="89"/>
+      <c r="K371" s="86"/>
+      <c r="L371" s="153"/>
+      <c r="M371" s="181"/>
       <c r="N371" s="38"/>
     </row>
     <row r="372" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A372" s="123" t="s">
+      <c r="A372" s="122" t="s">
         <v>69</v>
       </c>
-      <c r="B372" s="152">
+      <c r="B372" s="148">
         <v>20010</v>
       </c>
-      <c r="C372" s="86">
+      <c r="C372" s="85">
         <v>36818</v>
       </c>
-      <c r="D372" s="215">
+      <c r="D372" s="207">
         <v>53627</v>
       </c>
-      <c r="E372" s="4"/>
-[...1 lines deleted...]
-      <c r="G372" s="86"/>
+      <c r="E372" s="213">
+        <v>70436</v>
+      </c>
+      <c r="F372" s="86"/>
+      <c r="G372" s="85"/>
       <c r="H372" s="8"/>
-      <c r="I372" s="130"/>
-[...3 lines deleted...]
-      <c r="M372" s="185"/>
+      <c r="I372" s="129"/>
+      <c r="J372" s="89"/>
+      <c r="K372" s="86"/>
+      <c r="L372" s="153"/>
+      <c r="M372" s="181"/>
       <c r="N372" s="38"/>
     </row>
     <row r="373" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A373" s="123" t="s">
+      <c r="A373" s="122" t="s">
         <v>43</v>
       </c>
-      <c r="B373" s="152">
+      <c r="B373" s="148">
         <v>31925</v>
       </c>
-      <c r="C373" s="86">
+      <c r="C373" s="85">
         <v>61049</v>
       </c>
-      <c r="D373" s="215">
+      <c r="D373" s="207">
         <v>82178</v>
       </c>
-      <c r="E373" s="4"/>
-[...1 lines deleted...]
-      <c r="G373" s="86"/>
+      <c r="E373" s="213">
+        <v>82547</v>
+      </c>
+      <c r="F373" s="86"/>
+      <c r="G373" s="85"/>
       <c r="H373" s="8"/>
-      <c r="I373" s="130"/>
-[...3 lines deleted...]
-      <c r="M373" s="185"/>
+      <c r="I373" s="129"/>
+      <c r="J373" s="89"/>
+      <c r="K373" s="86"/>
+      <c r="L373" s="153"/>
+      <c r="M373" s="181"/>
       <c r="N373" s="38"/>
     </row>
     <row r="374" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A374" s="123" t="s">
+      <c r="A374" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="B374" s="152">
+      <c r="B374" s="148">
         <v>73622</v>
       </c>
-      <c r="C374" s="86">
+      <c r="C374" s="85">
         <v>141751</v>
       </c>
-      <c r="D374" s="215">
+      <c r="D374" s="207">
         <v>207426</v>
       </c>
-      <c r="E374" s="4"/>
-[...1 lines deleted...]
-      <c r="G374" s="86"/>
+      <c r="E374" s="213">
+        <v>255459</v>
+      </c>
+      <c r="F374" s="86"/>
+      <c r="G374" s="85"/>
       <c r="H374" s="8"/>
-      <c r="I374" s="130"/>
-[...3 lines deleted...]
-      <c r="M374" s="185"/>
+      <c r="I374" s="129"/>
+      <c r="J374" s="89"/>
+      <c r="K374" s="86"/>
+      <c r="L374" s="153"/>
+      <c r="M374" s="181"/>
       <c r="N374" s="38"/>
     </row>
     <row r="375" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A375" s="123" t="s">
+      <c r="A375" s="122" t="s">
         <v>45</v>
       </c>
-      <c r="B375" s="152">
+      <c r="B375" s="148">
         <v>2777</v>
       </c>
-      <c r="C375" s="86">
+      <c r="C375" s="85">
         <v>17347</v>
       </c>
-      <c r="D375" s="215">
+      <c r="D375" s="207">
         <v>31916</v>
       </c>
-      <c r="E375" s="4"/>
-[...1 lines deleted...]
-      <c r="G375" s="86"/>
+      <c r="E375" s="213">
+        <v>46485</v>
+      </c>
+      <c r="F375" s="86"/>
+      <c r="G375" s="85"/>
       <c r="H375" s="8"/>
-      <c r="I375" s="130"/>
-[...3 lines deleted...]
-      <c r="M375" s="185"/>
+      <c r="I375" s="129"/>
+      <c r="J375" s="89"/>
+      <c r="K375" s="86"/>
+      <c r="L375" s="153"/>
+      <c r="M375" s="181"/>
       <c r="N375" s="38"/>
     </row>
     <row r="376" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A376" s="123" t="s">
+      <c r="A376" s="122" t="s">
         <v>46</v>
       </c>
-      <c r="B376" s="152">
+      <c r="B376" s="148">
         <v>1597</v>
       </c>
-      <c r="C376" s="86">
+      <c r="C376" s="85">
         <v>3460</v>
       </c>
-      <c r="D376" s="215">
+      <c r="D376" s="207">
         <v>5094</v>
       </c>
-      <c r="E376" s="4"/>
-[...1 lines deleted...]
-      <c r="G376" s="86"/>
+      <c r="E376" s="213">
+        <v>6037</v>
+      </c>
+      <c r="F376" s="86"/>
+      <c r="G376" s="85"/>
       <c r="H376" s="8"/>
-      <c r="I376" s="130"/>
-[...3 lines deleted...]
-      <c r="M376" s="185"/>
+      <c r="I376" s="129"/>
+      <c r="J376" s="89"/>
+      <c r="K376" s="86"/>
+      <c r="L376" s="153"/>
+      <c r="M376" s="181"/>
       <c r="N376" s="38"/>
     </row>
     <row r="377" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A377" s="123" t="s">
+      <c r="A377" s="122" t="s">
         <v>70</v>
       </c>
-      <c r="B377" s="152">
+      <c r="B377" s="148">
         <v>46965</v>
       </c>
-      <c r="C377" s="86">
+      <c r="C377" s="85">
         <v>102719</v>
       </c>
-      <c r="D377" s="215">
+      <c r="D377" s="207">
         <v>151099</v>
       </c>
-      <c r="E377" s="4"/>
-[...1 lines deleted...]
-      <c r="G377" s="86"/>
+      <c r="E377" s="213">
+        <v>198182</v>
+      </c>
+      <c r="F377" s="86"/>
+      <c r="G377" s="85"/>
       <c r="H377" s="8"/>
-      <c r="I377" s="130"/>
-[...3 lines deleted...]
-      <c r="M377" s="185"/>
+      <c r="I377" s="129"/>
+      <c r="J377" s="89"/>
+      <c r="K377" s="86"/>
+      <c r="L377" s="153"/>
+      <c r="M377" s="181"/>
       <c r="N377" s="38"/>
     </row>
     <row r="378" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A378" s="123"/>
-      <c r="B378" s="152"/>
+      <c r="A378" s="122"/>
+      <c r="B378" s="148"/>
       <c r="C378" s="5"/>
-      <c r="D378" s="190"/>
-      <c r="E378" s="130"/>
+      <c r="D378" s="182"/>
+      <c r="E378" s="213"/>
       <c r="F378" s="4"/>
       <c r="G378" s="5"/>
       <c r="H378" s="14"/>
-      <c r="I378" s="131"/>
-[...3 lines deleted...]
-      <c r="M378" s="185"/>
+      <c r="I378" s="130"/>
+      <c r="J378" s="77"/>
+      <c r="K378" s="77"/>
+      <c r="L378" s="178"/>
+      <c r="M378" s="181"/>
       <c r="N378" s="38"/>
     </row>
     <row r="379" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A379" s="99" t="s">
+      <c r="A379" s="98" t="s">
         <v>35</v>
       </c>
-      <c r="B379" s="152"/>
+      <c r="B379" s="148"/>
       <c r="C379" s="5"/>
-      <c r="D379" s="190"/>
-      <c r="E379" s="131"/>
+      <c r="D379" s="182"/>
+      <c r="E379" s="213"/>
       <c r="F379" s="4"/>
       <c r="G379" s="5"/>
       <c r="H379" s="14"/>
-      <c r="I379" s="131"/>
-[...3 lines deleted...]
-      <c r="M379" s="185"/>
+      <c r="I379" s="130"/>
+      <c r="J379" s="77"/>
+      <c r="K379" s="77"/>
+      <c r="L379" s="178"/>
+      <c r="M379" s="181"/>
       <c r="N379" s="38"/>
     </row>
     <row r="380" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A380" s="96" t="s">
+      <c r="A380" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B380" s="152">
+      <c r="B380" s="148">
         <v>1283440</v>
       </c>
-      <c r="C380" s="86">
+      <c r="C380" s="85">
         <v>2637707</v>
       </c>
-      <c r="D380" s="215">
+      <c r="D380" s="207">
         <v>4005559</v>
       </c>
-      <c r="E380" s="4"/>
-[...1 lines deleted...]
-      <c r="G380" s="86"/>
+      <c r="E380" s="213">
+        <v>5536530</v>
+      </c>
+      <c r="F380" s="86"/>
+      <c r="G380" s="85"/>
       <c r="H380" s="8"/>
-      <c r="I380" s="130"/>
-[...3 lines deleted...]
-      <c r="M380" s="185"/>
+      <c r="I380" s="129"/>
+      <c r="J380" s="89"/>
+      <c r="K380" s="86"/>
+      <c r="L380" s="153"/>
+      <c r="M380" s="181"/>
       <c r="N380" s="38"/>
     </row>
     <row r="381" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A381" s="129" t="s">
+      <c r="A381" s="128" t="s">
         <v>66</v>
       </c>
-      <c r="B381" s="152">
+      <c r="B381" s="148">
         <v>681513</v>
       </c>
-      <c r="C381" s="86">
+      <c r="C381" s="85">
         <v>1371568</v>
       </c>
-      <c r="D381" s="215">
+      <c r="D381" s="207">
         <v>2049392</v>
       </c>
-      <c r="E381" s="4"/>
-[...1 lines deleted...]
-      <c r="G381" s="86"/>
+      <c r="E381" s="213">
+        <v>2799440</v>
+      </c>
+      <c r="F381" s="86"/>
+      <c r="G381" s="85"/>
       <c r="H381" s="8"/>
-      <c r="I381" s="130"/>
-[...3 lines deleted...]
-      <c r="M381" s="185"/>
+      <c r="I381" s="129"/>
+      <c r="J381" s="89"/>
+      <c r="K381" s="86"/>
+      <c r="L381" s="153"/>
+      <c r="M381" s="181"/>
       <c r="N381" s="38"/>
     </row>
     <row r="382" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A382" s="129" t="s">
+      <c r="A382" s="128" t="s">
         <v>67</v>
       </c>
-      <c r="B382" s="152">
+      <c r="B382" s="148">
         <v>10247</v>
       </c>
-      <c r="C382" s="86">
+      <c r="C382" s="85">
         <v>25516</v>
       </c>
-      <c r="D382" s="215">
+      <c r="D382" s="207">
         <v>40786</v>
       </c>
-      <c r="E382" s="4"/>
-[...1 lines deleted...]
-      <c r="G382" s="86"/>
+      <c r="E382" s="213">
+        <v>56055</v>
+      </c>
+      <c r="F382" s="86"/>
+      <c r="G382" s="85"/>
       <c r="H382" s="8"/>
-      <c r="I382" s="130"/>
-[...3 lines deleted...]
-      <c r="M382" s="185"/>
+      <c r="I382" s="129"/>
+      <c r="J382" s="89"/>
+      <c r="K382" s="86"/>
+      <c r="L382" s="153"/>
+      <c r="M382" s="181"/>
       <c r="N382" s="38"/>
     </row>
     <row r="383" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A383" s="129" t="s">
+      <c r="A383" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="B383" s="152">
+      <c r="B383" s="148">
         <v>5317</v>
       </c>
-      <c r="C383" s="86">
+      <c r="C383" s="85">
         <v>11636</v>
       </c>
-      <c r="D383" s="215">
+      <c r="D383" s="207">
         <v>17955</v>
       </c>
-      <c r="E383" s="4"/>
-[...1 lines deleted...]
-      <c r="G383" s="86"/>
+      <c r="E383" s="213">
+        <v>24274</v>
+      </c>
+      <c r="F383" s="86"/>
+      <c r="G383" s="85"/>
       <c r="H383" s="8"/>
-      <c r="I383" s="130"/>
-[...3 lines deleted...]
-      <c r="M383" s="185"/>
+      <c r="I383" s="129"/>
+      <c r="J383" s="89"/>
+      <c r="K383" s="86"/>
+      <c r="L383" s="153"/>
+      <c r="M383" s="181"/>
       <c r="N383" s="38"/>
     </row>
     <row r="384" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B384" s="152">
+      <c r="B384" s="148">
         <v>6477</v>
       </c>
-      <c r="C384" s="86">
+      <c r="C384" s="85">
         <v>13656</v>
       </c>
-      <c r="D384" s="215">
+      <c r="D384" s="207">
         <v>20835</v>
       </c>
-      <c r="E384" s="4"/>
-[...1 lines deleted...]
-      <c r="G384" s="86"/>
+      <c r="E384" s="213">
+        <v>28014</v>
+      </c>
+      <c r="F384" s="86"/>
+      <c r="G384" s="85"/>
       <c r="H384" s="8"/>
-      <c r="I384" s="130"/>
-[...3 lines deleted...]
-      <c r="M384" s="185"/>
+      <c r="I384" s="129"/>
+      <c r="J384" s="89"/>
+      <c r="K384" s="86"/>
+      <c r="L384" s="153"/>
+      <c r="M384" s="181"/>
       <c r="N384" s="38"/>
     </row>
     <row r="385" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A385" s="129" t="s">
+      <c r="A385" s="128" t="s">
         <v>40</v>
       </c>
-      <c r="B385" s="152">
+      <c r="B385" s="148">
         <v>78134</v>
       </c>
-      <c r="C385" s="86">
+      <c r="C385" s="85">
         <v>171885</v>
       </c>
-      <c r="D385" s="215">
+      <c r="D385" s="207">
         <v>270123</v>
       </c>
-      <c r="E385" s="4"/>
-[...1 lines deleted...]
-      <c r="G385" s="86"/>
+      <c r="E385" s="213">
+        <v>388017</v>
+      </c>
+      <c r="F385" s="86"/>
+      <c r="G385" s="85"/>
       <c r="H385" s="8"/>
-      <c r="I385" s="130"/>
-[...3 lines deleted...]
-      <c r="M385" s="185"/>
+      <c r="I385" s="129"/>
+      <c r="J385" s="89"/>
+      <c r="K385" s="86"/>
+      <c r="L385" s="153"/>
+      <c r="M385" s="181"/>
       <c r="N385" s="38"/>
     </row>
     <row r="386" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A386" s="129" t="s">
+      <c r="A386" s="128" t="s">
         <v>41</v>
       </c>
-      <c r="B386" s="152">
+      <c r="B386" s="148">
         <v>10800</v>
       </c>
-      <c r="C386" s="86">
+      <c r="C386" s="85">
         <v>24018</v>
       </c>
-      <c r="D386" s="215">
+      <c r="D386" s="207">
         <v>37236</v>
       </c>
-      <c r="E386" s="4"/>
-[...1 lines deleted...]
-      <c r="G386" s="86"/>
+      <c r="E386" s="213">
+        <v>50454</v>
+      </c>
+      <c r="F386" s="86"/>
+      <c r="G386" s="85"/>
       <c r="H386" s="8"/>
-      <c r="I386" s="130"/>
-[...3 lines deleted...]
-      <c r="M386" s="185"/>
+      <c r="I386" s="129"/>
+      <c r="J386" s="89"/>
+      <c r="K386" s="86"/>
+      <c r="L386" s="153"/>
+      <c r="M386" s="181"/>
       <c r="N386" s="38"/>
     </row>
     <row r="387" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A387" s="129" t="s">
+      <c r="A387" s="128" t="s">
         <v>42</v>
       </c>
-      <c r="B387" s="152">
+      <c r="B387" s="148">
         <v>244916</v>
       </c>
-      <c r="C387" s="86">
+      <c r="C387" s="85">
         <v>491386</v>
       </c>
-      <c r="D387" s="215">
+      <c r="D387" s="207">
         <v>750799</v>
       </c>
-      <c r="E387" s="4"/>
-[...1 lines deleted...]
-      <c r="G387" s="86"/>
+      <c r="E387" s="213">
+        <v>1068825</v>
+      </c>
+      <c r="F387" s="86"/>
+      <c r="G387" s="85"/>
       <c r="H387" s="8"/>
-      <c r="I387" s="130"/>
-[...3 lines deleted...]
-      <c r="M387" s="185"/>
+      <c r="I387" s="129"/>
+      <c r="J387" s="89"/>
+      <c r="K387" s="86"/>
+      <c r="L387" s="153"/>
+      <c r="M387" s="181"/>
       <c r="N387" s="38"/>
     </row>
     <row r="388" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A388" s="129" t="s">
+      <c r="A388" s="128" t="s">
         <v>68</v>
       </c>
-      <c r="B388" s="152">
+      <c r="B388" s="148">
         <v>6724</v>
       </c>
-      <c r="C388" s="86">
+      <c r="C388" s="85">
         <v>15963</v>
       </c>
-      <c r="D388" s="215">
+      <c r="D388" s="207">
         <v>25201</v>
       </c>
-      <c r="E388" s="4"/>
-[...1 lines deleted...]
-      <c r="G388" s="86"/>
+      <c r="E388" s="213">
+        <v>34440</v>
+      </c>
+      <c r="F388" s="86"/>
+      <c r="G388" s="85"/>
       <c r="H388" s="8"/>
-      <c r="I388" s="130"/>
-[...3 lines deleted...]
-      <c r="M388" s="185"/>
+      <c r="I388" s="129"/>
+      <c r="J388" s="89"/>
+      <c r="K388" s="86"/>
+      <c r="L388" s="153"/>
+      <c r="M388" s="181"/>
       <c r="N388" s="38"/>
     </row>
     <row r="389" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A389" s="129" t="s">
+      <c r="A389" s="128" t="s">
         <v>69</v>
       </c>
-      <c r="B389" s="152">
+      <c r="B389" s="148">
         <v>194005</v>
       </c>
-      <c r="C389" s="86">
+      <c r="C389" s="85">
         <v>410527</v>
       </c>
-      <c r="D389" s="215">
+      <c r="D389" s="207">
         <v>635435</v>
       </c>
-      <c r="E389" s="4"/>
-[...1 lines deleted...]
-      <c r="G389" s="86"/>
+      <c r="E389" s="213">
+        <v>872968</v>
+      </c>
+      <c r="F389" s="86"/>
+      <c r="G389" s="85"/>
       <c r="H389" s="8"/>
-      <c r="I389" s="130"/>
-[...3 lines deleted...]
-      <c r="M389" s="185"/>
+      <c r="I389" s="129"/>
+      <c r="J389" s="89"/>
+      <c r="K389" s="86"/>
+      <c r="L389" s="153"/>
+      <c r="M389" s="181"/>
       <c r="N389" s="38"/>
     </row>
     <row r="390" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A390" s="129" t="s">
+      <c r="A390" s="128" t="s">
         <v>43</v>
       </c>
-      <c r="B390" s="152">
+      <c r="B390" s="148">
         <v>6657</v>
       </c>
-      <c r="C390" s="86">
+      <c r="C390" s="85">
         <v>17013</v>
       </c>
-      <c r="D390" s="215">
+      <c r="D390" s="207">
         <v>27368</v>
       </c>
-      <c r="E390" s="4"/>
-[...1 lines deleted...]
-      <c r="G390" s="86"/>
+      <c r="E390" s="213">
+        <v>37723</v>
+      </c>
+      <c r="F390" s="86"/>
+      <c r="G390" s="85"/>
       <c r="H390" s="8"/>
-      <c r="I390" s="130"/>
-[...3 lines deleted...]
-      <c r="M390" s="185"/>
+      <c r="I390" s="129"/>
+      <c r="J390" s="89"/>
+      <c r="K390" s="86"/>
+      <c r="L390" s="153"/>
+      <c r="M390" s="181"/>
       <c r="N390" s="38"/>
     </row>
     <row r="391" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A391" s="129" t="s">
+      <c r="A391" s="128" t="s">
         <v>44</v>
       </c>
-      <c r="B391" s="152">
+      <c r="B391" s="148">
         <v>12568</v>
       </c>
-      <c r="C391" s="86">
+      <c r="C391" s="85">
         <v>27572</v>
       </c>
-      <c r="D391" s="215">
+      <c r="D391" s="207">
         <v>42575</v>
       </c>
-      <c r="E391" s="4"/>
-[...1 lines deleted...]
-      <c r="G391" s="86"/>
+      <c r="E391" s="213">
+        <v>57578</v>
+      </c>
+      <c r="F391" s="86"/>
+      <c r="G391" s="85"/>
       <c r="H391" s="8"/>
-      <c r="I391" s="130"/>
-[...3 lines deleted...]
-      <c r="M391" s="185"/>
+      <c r="I391" s="129"/>
+      <c r="J391" s="89"/>
+      <c r="K391" s="86"/>
+      <c r="L391" s="153"/>
+      <c r="M391" s="181"/>
       <c r="N391" s="38"/>
     </row>
     <row r="392" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A392" s="129" t="s">
+      <c r="A392" s="128" t="s">
         <v>45</v>
       </c>
-      <c r="B392" s="152">
+      <c r="B392" s="148">
         <v>3316</v>
       </c>
-      <c r="C392" s="86">
+      <c r="C392" s="85">
         <v>5698</v>
       </c>
-      <c r="D392" s="215">
+      <c r="D392" s="207">
         <v>8080</v>
       </c>
-      <c r="E392" s="4"/>
-[...1 lines deleted...]
-      <c r="G392" s="86"/>
+      <c r="E392" s="213">
+        <v>10463</v>
+      </c>
+      <c r="F392" s="86"/>
+      <c r="G392" s="85"/>
       <c r="H392" s="8"/>
-      <c r="I392" s="130"/>
-[...3 lines deleted...]
-      <c r="M392" s="185"/>
+      <c r="I392" s="129"/>
+      <c r="J392" s="89"/>
+      <c r="K392" s="86"/>
+      <c r="L392" s="153"/>
+      <c r="M392" s="181"/>
       <c r="N392" s="38"/>
     </row>
     <row r="393" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A393" s="129" t="s">
+      <c r="A393" s="128" t="s">
         <v>46</v>
       </c>
-      <c r="B393" s="152">
+      <c r="B393" s="148">
         <v>1514</v>
       </c>
-      <c r="C393" s="86">
+      <c r="C393" s="85">
         <v>4032</v>
       </c>
-      <c r="D393" s="215">
+      <c r="D393" s="207">
         <v>6550</v>
       </c>
-      <c r="E393" s="4"/>
-[...1 lines deleted...]
-      <c r="G393" s="86"/>
+      <c r="E393" s="213">
+        <v>9068</v>
+      </c>
+      <c r="F393" s="86"/>
+      <c r="G393" s="85"/>
       <c r="H393" s="8"/>
-      <c r="I393" s="130"/>
-[...3 lines deleted...]
-      <c r="M393" s="185"/>
+      <c r="I393" s="129"/>
+      <c r="J393" s="89"/>
+      <c r="K393" s="86"/>
+      <c r="L393" s="153"/>
+      <c r="M393" s="181"/>
       <c r="N393" s="38"/>
     </row>
     <row r="394" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A394" s="129" t="s">
+      <c r="A394" s="128" t="s">
         <v>70</v>
       </c>
-      <c r="B394" s="152">
+      <c r="B394" s="148">
         <v>21253</v>
       </c>
-      <c r="C394" s="86">
+      <c r="C394" s="85">
         <v>47240</v>
       </c>
-      <c r="D394" s="215">
+      <c r="D394" s="207">
         <v>73227</v>
       </c>
-      <c r="E394" s="4"/>
-[...1 lines deleted...]
-      <c r="G394" s="86"/>
+      <c r="E394" s="213">
+        <v>99215</v>
+      </c>
+      <c r="F394" s="86"/>
+      <c r="G394" s="85"/>
       <c r="H394" s="8"/>
-      <c r="I394" s="130"/>
-[...3 lines deleted...]
-      <c r="M394" s="185"/>
+      <c r="I394" s="129"/>
+      <c r="J394" s="89"/>
+      <c r="K394" s="86"/>
+      <c r="L394" s="153"/>
+      <c r="M394" s="181"/>
       <c r="N394" s="38"/>
     </row>
     <row r="395" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A395" s="79"/>
-[...9 lines deleted...]
-      <c r="K395" s="81"/>
+      <c r="A395" s="78"/>
+      <c r="B395" s="79"/>
+      <c r="C395" s="79"/>
+      <c r="D395" s="79"/>
+      <c r="E395" s="79"/>
+      <c r="F395" s="80"/>
+      <c r="G395" s="80"/>
+      <c r="H395" s="80"/>
+      <c r="I395" s="81"/>
+      <c r="J395" s="80"/>
+      <c r="K395" s="80"/>
       <c r="N395" s="38"/>
     </row>
     <row r="396" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A396" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B396" s="20"/>
-      <c r="C396" s="83"/>
-[...9 lines deleted...]
-      <c r="M396" s="94"/>
+      <c r="C396" s="82"/>
+      <c r="D396" s="82"/>
+      <c r="E396" s="93"/>
+      <c r="F396" s="82"/>
+      <c r="G396" s="93"/>
+      <c r="H396" s="93"/>
+      <c r="I396" s="93"/>
+      <c r="J396" s="93"/>
+      <c r="K396" s="93"/>
+      <c r="L396" s="93"/>
+      <c r="M396" s="93"/>
     </row>
     <row r="397" spans="1:14" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A397" s="189" t="s">
+      <c r="A397" s="212" t="s">
         <v>49</v>
       </c>
-      <c r="B397" s="189"/>
-[...10 lines deleted...]
-      <c r="M397" s="189"/>
+      <c r="B397" s="212"/>
+      <c r="C397" s="212"/>
+      <c r="D397" s="212"/>
+      <c r="E397" s="212"/>
+      <c r="F397" s="212"/>
+      <c r="G397" s="212"/>
+      <c r="H397" s="212"/>
+      <c r="I397" s="212"/>
+      <c r="J397" s="212"/>
+      <c r="K397" s="212"/>
+      <c r="L397" s="212"/>
+      <c r="M397" s="212"/>
     </row>
     <row r="398" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A398" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B398" s="20"/>
-      <c r="C398" s="83"/>
-[...1 lines deleted...]
-      <c r="E398" s="83"/>
+      <c r="C398" s="82"/>
+      <c r="D398" s="82"/>
+      <c r="E398" s="82"/>
       <c r="F398" s="20"/>
-      <c r="G398" s="84"/>
+      <c r="G398" s="83"/>
       <c r="H398" s="20"/>
-      <c r="I398" s="83"/>
-[...3 lines deleted...]
-      <c r="M398" s="83"/>
+      <c r="I398" s="82"/>
+      <c r="J398" s="82"/>
+      <c r="K398" s="82"/>
+      <c r="L398" s="82"/>
+      <c r="M398" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A397:M397"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>