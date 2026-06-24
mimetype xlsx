--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -44,51 +44,51 @@
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="72">
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Manufacturing industry</t>
   </si>
   <si>
     <t>Extraction of other minerals</t>
   </si>
   <si>
     <t>Provision of services in the mining industry</t>
   </si>
   <si>
     <t>Food production</t>
   </si>
   <si>
     <t>Textile production</t>
   </si>
   <si>
     <t>Manufacture of wearing apparel</t>
   </si>
   <si>
     <t>Manufacture of leather and related products</t>
   </si>
   <si>
@@ -1788,64 +1788,64 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="64" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="195">
     <cellStyle name="20% - Акцент1" xfId="86" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="90" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="94" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="98" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="102" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="106" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="87" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="91" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="95" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="99" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="103" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="107" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="88" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="92" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="96" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="100" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="104" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="108" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="85" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="89" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="93" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="97" builtinId="41" customBuiltin="1"/>
@@ -2376,113 +2376,113 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N398"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="84" customWidth="1"/>
     <col min="2" max="2" width="12" style="22" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" style="22" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="22" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="22" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="22" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="22" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="23" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="23" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="24" customWidth="1"/>
     <col min="12" max="13" width="11.28515625" style="23" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="25"/>
     <col min="15" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="209" t="s">
+      <c r="A1" s="210" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="209"/>
-[...10 lines deleted...]
-      <c r="M1" s="209"/>
+      <c r="B1" s="210"/>
+      <c r="C1" s="210"/>
+      <c r="D1" s="210"/>
+      <c r="E1" s="210"/>
+      <c r="F1" s="210"/>
+      <c r="G1" s="210"/>
+      <c r="H1" s="210"/>
+      <c r="I1" s="210"/>
+      <c r="J1" s="210"/>
+      <c r="K1" s="210"/>
+      <c r="L1" s="210"/>
+      <c r="M1" s="210"/>
     </row>
     <row r="2" spans="1:14" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="141"/>
-      <c r="B2" s="210"/>
-[...10 lines deleted...]
-      <c r="M2" s="211"/>
+      <c r="B2" s="211"/>
+      <c r="C2" s="211"/>
+      <c r="D2" s="211"/>
+      <c r="E2" s="211"/>
+      <c r="F2" s="211"/>
+      <c r="G2" s="211"/>
+      <c r="H2" s="211"/>
+      <c r="I2" s="211"/>
+      <c r="J2" s="211"/>
+      <c r="K2" s="211"/>
+      <c r="L2" s="211"/>
+      <c r="M2" s="212"/>
       <c r="N2" s="27"/>
     </row>
     <row r="3" spans="1:14" s="31" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="29"/>
       <c r="B3" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>55</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>56</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>57</v>
       </c>
@@ -2514,9612 +2514,10256 @@
       <c r="D4" s="33"/>
       <c r="E4" s="34"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="35"/>
       <c r="L4" s="36"/>
       <c r="M4" s="37"/>
       <c r="N4" s="38"/>
     </row>
     <row r="5" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="148">
         <v>66355792</v>
       </c>
       <c r="C5" s="85">
         <v>162737161</v>
       </c>
       <c r="D5" s="207">
         <v>249506892</v>
       </c>
-      <c r="E5" s="213">
+      <c r="E5" s="209">
         <v>326991668</v>
       </c>
-      <c r="F5" s="86"/>
+      <c r="F5" s="86">
+        <v>395965993</v>
+      </c>
       <c r="G5" s="85"/>
       <c r="H5" s="8"/>
       <c r="I5" s="129"/>
       <c r="J5" s="86"/>
       <c r="K5" s="86"/>
       <c r="L5" s="153"/>
       <c r="M5" s="181"/>
       <c r="N5" s="38"/>
     </row>
     <row r="6" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="96" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="148">
         <v>48237936</v>
       </c>
       <c r="C6" s="85">
         <v>123225941</v>
       </c>
       <c r="D6" s="207">
         <v>186496101</v>
       </c>
-      <c r="E6" s="213">
+      <c r="E6" s="209">
         <v>241060074</v>
       </c>
-      <c r="F6" s="86"/>
+      <c r="F6" s="86">
+        <v>287495284</v>
+      </c>
       <c r="G6" s="85"/>
       <c r="H6" s="8"/>
       <c r="I6" s="129"/>
       <c r="J6" s="86"/>
       <c r="K6" s="86"/>
       <c r="L6" s="153"/>
       <c r="M6" s="181"/>
       <c r="N6" s="38"/>
     </row>
     <row r="7" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="134" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="148">
         <v>396830</v>
       </c>
       <c r="C7" s="85">
         <v>963256</v>
       </c>
       <c r="D7" s="207">
         <v>1535665</v>
       </c>
-      <c r="E7" s="213">
+      <c r="E7" s="209">
         <v>2107966</v>
       </c>
-      <c r="F7" s="86"/>
+      <c r="F7" s="86">
+        <v>2589295</v>
+      </c>
       <c r="G7" s="85"/>
       <c r="H7" s="8"/>
       <c r="I7" s="129"/>
       <c r="J7" s="86"/>
       <c r="K7" s="86"/>
       <c r="L7" s="153"/>
       <c r="M7" s="181"/>
       <c r="N7" s="38"/>
     </row>
     <row r="8" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="96" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="148">
         <v>184647</v>
       </c>
       <c r="C8" s="85">
         <v>421032</v>
       </c>
       <c r="D8" s="207">
         <v>656824</v>
       </c>
-      <c r="E8" s="213">
+      <c r="E8" s="209">
         <v>872658</v>
       </c>
-      <c r="F8" s="86"/>
+      <c r="F8" s="86">
+        <v>930845</v>
+      </c>
       <c r="G8" s="85"/>
       <c r="H8" s="8"/>
       <c r="I8" s="129"/>
       <c r="J8" s="86"/>
       <c r="K8" s="86"/>
       <c r="L8" s="153"/>
       <c r="M8" s="181"/>
       <c r="N8" s="38"/>
     </row>
     <row r="9" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="97" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="148">
         <v>550936</v>
       </c>
       <c r="C9" s="85">
         <v>1128256</v>
       </c>
       <c r="D9" s="207">
         <v>1699765</v>
       </c>
-      <c r="E9" s="213">
+      <c r="E9" s="209">
         <v>2243175</v>
       </c>
-      <c r="F9" s="86"/>
+      <c r="F9" s="86">
+        <v>2852901</v>
+      </c>
       <c r="G9" s="85"/>
       <c r="H9" s="8"/>
       <c r="I9" s="129"/>
       <c r="J9" s="86"/>
       <c r="K9" s="86"/>
       <c r="L9" s="153"/>
       <c r="M9" s="181"/>
       <c r="N9" s="38"/>
     </row>
     <row r="10" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="96" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="148">
         <v>471642</v>
       </c>
       <c r="C10" s="85">
         <v>1323965</v>
       </c>
       <c r="D10" s="207">
         <v>2180987</v>
       </c>
-      <c r="E10" s="213">
+      <c r="E10" s="209">
         <v>3050399</v>
       </c>
-      <c r="F10" s="86"/>
+      <c r="F10" s="86">
+        <v>3637508</v>
+      </c>
       <c r="G10" s="85"/>
       <c r="H10" s="8"/>
       <c r="I10" s="129"/>
       <c r="J10" s="86"/>
       <c r="K10" s="86"/>
       <c r="L10" s="153"/>
       <c r="M10" s="181"/>
       <c r="N10" s="38"/>
     </row>
     <row r="11" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="96" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="148">
         <v>160618</v>
       </c>
       <c r="C11" s="85">
         <v>395355</v>
       </c>
       <c r="D11" s="207">
         <v>627322</v>
       </c>
-      <c r="E11" s="213">
+      <c r="E11" s="209">
         <v>849453</v>
       </c>
-      <c r="F11" s="86"/>
+      <c r="F11" s="86">
+        <v>1191815</v>
+      </c>
       <c r="G11" s="85"/>
       <c r="H11" s="8"/>
       <c r="I11" s="129"/>
       <c r="J11" s="86"/>
       <c r="K11" s="86"/>
       <c r="L11" s="153"/>
       <c r="M11" s="181"/>
       <c r="N11" s="38"/>
     </row>
     <row r="12" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="148">
         <v>2940190</v>
       </c>
       <c r="C12" s="85">
         <v>6821090</v>
       </c>
       <c r="D12" s="207">
         <v>10314344</v>
       </c>
-      <c r="E12" s="213">
+      <c r="E12" s="209">
         <v>13839242</v>
       </c>
-      <c r="F12" s="86"/>
+      <c r="F12" s="86">
+        <v>16676739</v>
+      </c>
       <c r="G12" s="85"/>
       <c r="H12" s="8"/>
       <c r="I12" s="129"/>
       <c r="J12" s="86"/>
       <c r="K12" s="86"/>
       <c r="L12" s="153"/>
       <c r="M12" s="181"/>
       <c r="N12" s="38"/>
     </row>
     <row r="13" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="134" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="148">
         <v>60802</v>
       </c>
       <c r="C13" s="85">
         <v>133992</v>
       </c>
       <c r="D13" s="207">
         <v>472278</v>
       </c>
-      <c r="E13" s="213">
+      <c r="E13" s="209">
         <v>817471</v>
       </c>
-      <c r="F13" s="86"/>
+      <c r="F13" s="86">
+        <v>890987</v>
+      </c>
       <c r="G13" s="85"/>
       <c r="H13" s="8"/>
       <c r="I13" s="129"/>
       <c r="J13" s="86"/>
       <c r="K13" s="86"/>
       <c r="L13" s="153"/>
       <c r="M13" s="181"/>
       <c r="N13" s="38"/>
     </row>
     <row r="14" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="96" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="148">
         <v>338769</v>
       </c>
       <c r="C14" s="85">
         <v>668578</v>
       </c>
       <c r="D14" s="207">
         <v>1065354</v>
       </c>
-      <c r="E14" s="213">
+      <c r="E14" s="209">
         <v>1490510</v>
       </c>
-      <c r="F14" s="86"/>
+      <c r="F14" s="86">
+        <v>2080257</v>
+      </c>
       <c r="G14" s="85"/>
       <c r="H14" s="8"/>
       <c r="I14" s="129"/>
       <c r="J14" s="86"/>
       <c r="K14" s="86"/>
       <c r="L14" s="153"/>
       <c r="M14" s="181"/>
       <c r="N14" s="38"/>
     </row>
     <row r="15" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="96" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="148">
         <v>1027215</v>
       </c>
       <c r="C15" s="85">
         <v>2145434</v>
       </c>
       <c r="D15" s="207">
         <v>3381230</v>
       </c>
-      <c r="E15" s="213">
+      <c r="E15" s="209">
         <v>4715825</v>
       </c>
-      <c r="F15" s="86"/>
+      <c r="F15" s="86">
+        <v>6024974</v>
+      </c>
       <c r="G15" s="85"/>
       <c r="H15" s="8"/>
       <c r="I15" s="129"/>
       <c r="J15" s="86"/>
       <c r="K15" s="86"/>
       <c r="L15" s="153"/>
       <c r="M15" s="181"/>
       <c r="N15" s="38"/>
     </row>
     <row r="16" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="96" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="148">
         <v>5921949</v>
       </c>
       <c r="C16" s="85">
         <v>11285124</v>
       </c>
       <c r="D16" s="207">
         <v>18498939</v>
       </c>
-      <c r="E16" s="213">
+      <c r="E16" s="209">
         <v>25997411</v>
       </c>
-      <c r="F16" s="86"/>
+      <c r="F16" s="86">
+        <v>33621253</v>
+      </c>
       <c r="G16" s="85"/>
       <c r="H16" s="8"/>
       <c r="I16" s="129"/>
       <c r="J16" s="86"/>
       <c r="K16" s="86"/>
       <c r="L16" s="153"/>
       <c r="M16" s="181"/>
       <c r="N16" s="38"/>
     </row>
     <row r="17" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="96" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="148">
         <v>339967</v>
       </c>
       <c r="C17" s="85">
         <v>958117</v>
       </c>
       <c r="D17" s="207">
         <v>1576073</v>
       </c>
-      <c r="E17" s="213">
+      <c r="E17" s="209">
         <v>2193425</v>
       </c>
-      <c r="F17" s="86"/>
+      <c r="F17" s="86">
+        <v>2645579</v>
+      </c>
       <c r="G17" s="85"/>
       <c r="H17" s="8"/>
       <c r="I17" s="129"/>
       <c r="J17" s="86"/>
       <c r="K17" s="86"/>
       <c r="L17" s="153"/>
       <c r="M17" s="181"/>
       <c r="N17" s="38"/>
     </row>
     <row r="18" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="96" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="148">
         <v>388466</v>
       </c>
       <c r="C18" s="85">
         <v>771885</v>
       </c>
       <c r="D18" s="207">
         <v>1091761</v>
       </c>
-      <c r="E18" s="213">
+      <c r="E18" s="209">
         <v>1186421</v>
       </c>
-      <c r="F18" s="86"/>
+      <c r="F18" s="86">
+        <v>1292402</v>
+      </c>
       <c r="G18" s="85"/>
       <c r="H18" s="8"/>
       <c r="I18" s="129"/>
       <c r="J18" s="86"/>
       <c r="K18" s="86"/>
       <c r="L18" s="153"/>
       <c r="M18" s="181"/>
       <c r="N18" s="38"/>
     </row>
     <row r="19" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="96" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="148">
         <v>4477024</v>
       </c>
       <c r="C19" s="85">
         <v>10758445</v>
       </c>
       <c r="D19" s="207">
         <v>17276586</v>
       </c>
-      <c r="E19" s="213">
+      <c r="E19" s="209">
         <v>22617143</v>
       </c>
-      <c r="F19" s="86"/>
+      <c r="F19" s="86">
+        <v>28540710</v>
+      </c>
       <c r="G19" s="85"/>
       <c r="H19" s="8"/>
       <c r="I19" s="129"/>
       <c r="J19" s="86"/>
       <c r="K19" s="86"/>
       <c r="L19" s="153"/>
       <c r="M19" s="181"/>
       <c r="N19" s="38"/>
     </row>
     <row r="20" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="96"/>
       <c r="B20" s="148"/>
       <c r="C20" s="5"/>
       <c r="D20" s="185"/>
-      <c r="E20" s="213"/>
-      <c r="F20" s="5"/>
+      <c r="E20" s="209"/>
+      <c r="F20" s="185"/>
       <c r="G20" s="5"/>
       <c r="H20" s="10"/>
       <c r="I20" s="130"/>
       <c r="J20" s="11"/>
       <c r="K20" s="87"/>
       <c r="L20" s="154"/>
       <c r="M20" s="180"/>
       <c r="N20" s="38"/>
     </row>
     <row r="21" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="98" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="148"/>
       <c r="C21" s="5"/>
       <c r="D21" s="184"/>
-      <c r="E21" s="213"/>
-      <c r="F21" s="5"/>
+      <c r="E21" s="209"/>
+      <c r="F21" s="185"/>
       <c r="G21" s="3"/>
       <c r="H21" s="10"/>
       <c r="I21" s="130"/>
       <c r="J21" s="11"/>
       <c r="K21" s="87"/>
       <c r="L21" s="154"/>
       <c r="M21" s="181"/>
       <c r="N21" s="38"/>
     </row>
     <row r="22" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="148">
         <v>481466</v>
       </c>
       <c r="C22" s="85">
         <v>1153425</v>
       </c>
       <c r="D22" s="207">
         <v>1828520</v>
       </c>
-      <c r="E22" s="213">
+      <c r="E22" s="209">
         <v>2503645</v>
       </c>
-      <c r="F22" s="86"/>
+      <c r="F22" s="86">
+        <v>2877597</v>
+      </c>
       <c r="G22" s="85"/>
       <c r="H22" s="8"/>
       <c r="I22" s="129"/>
       <c r="J22" s="86"/>
       <c r="K22" s="86"/>
       <c r="L22" s="153"/>
       <c r="M22" s="181"/>
       <c r="N22" s="38"/>
     </row>
     <row r="23" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="99" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="148">
         <v>36</v>
       </c>
       <c r="C23" s="85">
         <v>1702</v>
       </c>
       <c r="D23" s="207">
         <v>3369</v>
       </c>
-      <c r="E23" s="213">
+      <c r="E23" s="209">
         <v>5036</v>
       </c>
-      <c r="F23" s="86"/>
+      <c r="F23" s="86">
+        <v>5036</v>
+      </c>
       <c r="G23" s="85"/>
       <c r="H23" s="8"/>
       <c r="I23" s="129"/>
       <c r="J23" s="86"/>
       <c r="K23" s="86"/>
       <c r="L23" s="153"/>
       <c r="M23" s="181"/>
       <c r="N23" s="38"/>
     </row>
     <row r="24" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="99" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="148">
         <v>73831</v>
       </c>
       <c r="C24" s="85">
         <v>146719</v>
       </c>
       <c r="D24" s="207">
         <v>219607</v>
       </c>
-      <c r="E24" s="213">
+      <c r="E24" s="209">
         <v>292495</v>
       </c>
-      <c r="F24" s="86"/>
+      <c r="F24" s="86">
+        <v>326426</v>
+      </c>
       <c r="G24" s="85"/>
       <c r="H24" s="8"/>
       <c r="I24" s="129"/>
       <c r="J24" s="86"/>
       <c r="K24" s="86"/>
       <c r="L24" s="153"/>
       <c r="M24" s="181"/>
       <c r="N24" s="38"/>
     </row>
     <row r="25" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="99" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="148">
         <v>118584</v>
       </c>
       <c r="C25" s="85">
         <v>271297</v>
       </c>
       <c r="D25" s="207">
         <v>424009</v>
       </c>
-      <c r="E25" s="213">
+      <c r="E25" s="209">
         <v>576722</v>
       </c>
-      <c r="F25" s="86"/>
+      <c r="F25" s="86">
+        <v>587255</v>
+      </c>
       <c r="G25" s="85"/>
       <c r="H25" s="8"/>
       <c r="I25" s="129"/>
       <c r="J25" s="86"/>
       <c r="K25" s="86"/>
       <c r="L25" s="153"/>
       <c r="M25" s="181"/>
       <c r="N25" s="38"/>
     </row>
     <row r="26" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="99" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="148">
         <v>152741</v>
       </c>
       <c r="C26" s="85">
         <v>464272</v>
       </c>
       <c r="D26" s="207">
         <v>778941</v>
       </c>
-      <c r="E26" s="213">
+      <c r="E26" s="209">
         <v>1093639</v>
       </c>
-      <c r="F26" s="86"/>
+      <c r="F26" s="86">
+        <v>1302863</v>
+      </c>
       <c r="G26" s="85"/>
       <c r="H26" s="8"/>
       <c r="I26" s="129"/>
       <c r="J26" s="86"/>
       <c r="K26" s="86"/>
       <c r="L26" s="153"/>
       <c r="M26" s="181"/>
       <c r="N26" s="38"/>
     </row>
     <row r="27" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="96" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="85" t="s">
         <v>37</v>
       </c>
       <c r="D27" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E27" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F27" s="86"/>
+      <c r="E27" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F27" s="86" t="s">
+        <v>37</v>
+      </c>
       <c r="G27" s="85"/>
       <c r="H27" s="8"/>
       <c r="I27" s="129"/>
       <c r="J27" s="86"/>
       <c r="K27" s="86"/>
       <c r="L27" s="153"/>
       <c r="M27" s="181"/>
       <c r="N27" s="38"/>
     </row>
     <row r="28" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="99" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="148">
         <v>3750</v>
       </c>
       <c r="C28" s="85">
         <v>15237</v>
       </c>
       <c r="D28" s="207">
         <v>26723</v>
       </c>
-      <c r="E28" s="213">
+      <c r="E28" s="209">
         <v>38210</v>
       </c>
-      <c r="F28" s="86"/>
+      <c r="F28" s="86">
+        <v>42200</v>
+      </c>
       <c r="G28" s="85"/>
       <c r="H28" s="8"/>
       <c r="I28" s="129"/>
       <c r="J28" s="86"/>
       <c r="K28" s="86"/>
       <c r="L28" s="153"/>
       <c r="M28" s="181"/>
       <c r="N28" s="38"/>
     </row>
     <row r="29" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="99" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="85">
         <v>12662</v>
       </c>
       <c r="D29" s="207">
         <v>25324</v>
       </c>
-      <c r="E29" s="213">
+      <c r="E29" s="209">
         <v>37986</v>
       </c>
-      <c r="F29" s="86"/>
+      <c r="F29" s="86">
+        <v>41855</v>
+      </c>
       <c r="G29" s="85"/>
       <c r="H29" s="8"/>
       <c r="I29" s="129"/>
       <c r="J29" s="86"/>
       <c r="K29" s="86"/>
       <c r="L29" s="153"/>
       <c r="M29" s="181"/>
       <c r="N29" s="38"/>
     </row>
     <row r="30" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="99" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="148">
         <v>93741</v>
       </c>
       <c r="C30" s="85">
         <v>176304</v>
       </c>
       <c r="D30" s="207">
         <v>258867</v>
       </c>
-      <c r="E30" s="213">
+      <c r="E30" s="209">
         <v>341429</v>
       </c>
-      <c r="F30" s="86"/>
+      <c r="F30" s="86">
+        <v>400340</v>
+      </c>
       <c r="G30" s="85"/>
       <c r="H30" s="8"/>
       <c r="I30" s="129"/>
       <c r="J30" s="86"/>
       <c r="K30" s="86"/>
       <c r="L30" s="153"/>
       <c r="M30" s="181"/>
       <c r="N30" s="38"/>
     </row>
     <row r="31" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="99" t="s">
         <v>46</v>
       </c>
       <c r="B31" s="148">
         <v>22485</v>
       </c>
       <c r="C31" s="85">
         <v>27326</v>
       </c>
       <c r="D31" s="207">
         <v>32168</v>
       </c>
-      <c r="E31" s="213">
+      <c r="E31" s="209">
         <v>37010</v>
       </c>
-      <c r="F31" s="86"/>
+      <c r="F31" s="86">
+        <v>51636</v>
+      </c>
       <c r="G31" s="85"/>
       <c r="H31" s="8"/>
       <c r="I31" s="129"/>
       <c r="J31" s="86"/>
       <c r="K31" s="86"/>
       <c r="L31" s="153"/>
       <c r="M31" s="181"/>
       <c r="N31" s="38"/>
     </row>
     <row r="32" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="99" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="148">
         <v>16299</v>
       </c>
       <c r="C32" s="85">
         <v>37905</v>
       </c>
       <c r="D32" s="207">
         <v>59512</v>
       </c>
-      <c r="E32" s="213">
+      <c r="E32" s="209">
         <v>81119</v>
       </c>
-      <c r="F32" s="86"/>
+      <c r="F32" s="86">
+        <v>119985</v>
+      </c>
       <c r="G32" s="85"/>
       <c r="H32" s="8"/>
       <c r="I32" s="129"/>
       <c r="J32" s="86"/>
       <c r="K32" s="86"/>
       <c r="L32" s="153"/>
       <c r="M32" s="181"/>
       <c r="N32" s="38"/>
     </row>
     <row r="33" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="99"/>
       <c r="B33" s="148"/>
       <c r="C33" s="5"/>
       <c r="D33" s="184"/>
-      <c r="E33" s="213"/>
-      <c r="F33" s="5"/>
+      <c r="E33" s="209"/>
+      <c r="F33" s="185"/>
       <c r="G33" s="3"/>
       <c r="H33" s="10"/>
       <c r="I33" s="130"/>
       <c r="J33" s="11"/>
       <c r="K33" s="87"/>
       <c r="L33" s="154"/>
       <c r="M33" s="181"/>
       <c r="N33" s="38"/>
     </row>
     <row r="34" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="98" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="147"/>
       <c r="D34" s="183"/>
-      <c r="E34" s="213"/>
-      <c r="F34" s="1"/>
+      <c r="E34" s="209"/>
+      <c r="F34" s="183"/>
       <c r="G34" s="1"/>
       <c r="H34" s="10"/>
       <c r="I34" s="130"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="147"/>
       <c r="M34" s="181"/>
       <c r="N34" s="38"/>
     </row>
     <row r="35" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C35" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D35" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E35" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="1"/>
+      <c r="E35" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F35" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G35" s="1"/>
       <c r="H35" s="8"/>
       <c r="I35" s="40"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="147"/>
       <c r="M35" s="181"/>
       <c r="N35" s="90"/>
     </row>
     <row r="36" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="100" t="s">
         <v>40</v>
       </c>
       <c r="B36" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C36" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D36" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E36" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="1"/>
+      <c r="E36" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F36" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G36" s="1"/>
       <c r="H36" s="3"/>
       <c r="I36" s="131"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="147"/>
       <c r="M36" s="181"/>
       <c r="N36" s="90"/>
     </row>
     <row r="37" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="100" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D37" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E37" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="1"/>
+      <c r="E37" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F37" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G37" s="1"/>
       <c r="H37" s="8"/>
       <c r="I37" s="40"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="147"/>
       <c r="M37" s="181"/>
       <c r="N37" s="90"/>
     </row>
     <row r="38" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="99" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C38" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D38" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E38" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="1"/>
+      <c r="E38" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F38" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G38" s="1"/>
       <c r="H38" s="3"/>
       <c r="I38" s="131"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="147"/>
       <c r="M38" s="181"/>
       <c r="N38" s="90"/>
     </row>
     <row r="39" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="99"/>
       <c r="B39" s="148"/>
       <c r="C39" s="5"/>
       <c r="D39" s="184"/>
-      <c r="E39" s="213"/>
-      <c r="F39" s="5"/>
+      <c r="E39" s="209"/>
+      <c r="F39" s="185"/>
       <c r="G39" s="3"/>
       <c r="H39" s="10"/>
       <c r="I39" s="130"/>
       <c r="J39" s="11"/>
       <c r="K39" s="11"/>
       <c r="L39" s="154"/>
       <c r="M39" s="181"/>
       <c r="N39" s="90"/>
     </row>
     <row r="40" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="98" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="148"/>
       <c r="C40" s="5"/>
       <c r="D40" s="187"/>
-      <c r="E40" s="213"/>
-      <c r="F40" s="5"/>
+      <c r="E40" s="209"/>
+      <c r="F40" s="185"/>
       <c r="G40" s="3"/>
       <c r="H40" s="10"/>
       <c r="I40" s="130"/>
       <c r="J40" s="11"/>
       <c r="K40" s="11"/>
       <c r="L40" s="154"/>
       <c r="M40" s="181"/>
       <c r="N40" s="91"/>
     </row>
     <row r="41" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="148">
         <v>393492</v>
       </c>
       <c r="C41" s="85">
         <v>971516</v>
       </c>
       <c r="D41" s="207">
         <v>1552676</v>
       </c>
-      <c r="E41" s="213">
+      <c r="E41" s="209">
         <v>2133866</v>
       </c>
-      <c r="F41" s="86"/>
+      <c r="F41" s="86">
+        <v>2466174</v>
+      </c>
       <c r="G41" s="85"/>
       <c r="H41" s="8"/>
       <c r="I41" s="136"/>
       <c r="J41" s="86"/>
       <c r="K41" s="86"/>
       <c r="L41" s="153"/>
       <c r="M41" s="181"/>
       <c r="N41" s="91"/>
     </row>
     <row r="42" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="101" t="s">
         <v>66</v>
       </c>
       <c r="B42" s="148">
         <v>36</v>
       </c>
       <c r="C42" s="85">
         <v>1702</v>
       </c>
       <c r="D42" s="207">
         <v>3369</v>
       </c>
-      <c r="E42" s="213">
+      <c r="E42" s="209">
         <v>5036</v>
       </c>
-      <c r="F42" s="86"/>
+      <c r="F42" s="86">
+        <v>5036</v>
+      </c>
       <c r="G42" s="85"/>
       <c r="H42" s="8"/>
       <c r="I42" s="136"/>
       <c r="J42" s="86"/>
       <c r="K42" s="86"/>
       <c r="L42" s="153"/>
       <c r="M42" s="181"/>
       <c r="N42" s="91"/>
     </row>
     <row r="43" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="101" t="s">
         <v>67</v>
       </c>
       <c r="B43" s="148">
         <v>73831</v>
       </c>
       <c r="C43" s="85">
         <v>127865</v>
       </c>
       <c r="D43" s="207">
         <v>181898</v>
       </c>
-      <c r="E43" s="213">
+      <c r="E43" s="209">
         <v>235932</v>
       </c>
-      <c r="F43" s="86"/>
+      <c r="F43" s="86">
+        <v>269863</v>
+      </c>
       <c r="G43" s="85"/>
       <c r="H43" s="8"/>
       <c r="I43" s="136"/>
       <c r="J43" s="86"/>
       <c r="K43" s="86"/>
       <c r="L43" s="153"/>
       <c r="M43" s="181"/>
       <c r="N43" s="91"/>
     </row>
     <row r="44" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="101" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="148">
         <v>100894</v>
       </c>
       <c r="C44" s="85">
         <v>252450</v>
       </c>
       <c r="D44" s="207">
         <v>404007</v>
       </c>
-      <c r="E44" s="213">
+      <c r="E44" s="209">
         <v>555564</v>
       </c>
-      <c r="F44" s="86"/>
+      <c r="F44" s="86">
+        <v>563077</v>
+      </c>
       <c r="G44" s="85"/>
       <c r="H44" s="8"/>
       <c r="I44" s="136"/>
       <c r="J44" s="86"/>
       <c r="K44" s="86"/>
       <c r="L44" s="153"/>
       <c r="M44" s="181"/>
       <c r="N44" s="91"/>
     </row>
     <row r="45" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="101" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="148">
         <v>87734</v>
       </c>
       <c r="C45" s="85">
         <v>334277</v>
       </c>
       <c r="D45" s="207">
         <v>583956</v>
       </c>
-      <c r="E45" s="213">
+      <c r="E45" s="209">
         <v>833666</v>
       </c>
-      <c r="F45" s="86"/>
+      <c r="F45" s="86">
+        <v>1004266</v>
+      </c>
       <c r="G45" s="85"/>
       <c r="H45" s="8"/>
       <c r="I45" s="136"/>
       <c r="J45" s="86"/>
       <c r="K45" s="86"/>
       <c r="L45" s="153"/>
       <c r="M45" s="181"/>
       <c r="N45" s="91"/>
     </row>
     <row r="46" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="101" t="s">
         <v>42</v>
       </c>
       <c r="B46" s="148">
         <v>3750</v>
       </c>
       <c r="C46" s="85">
         <v>15237</v>
       </c>
       <c r="D46" s="207">
         <v>26723</v>
       </c>
-      <c r="E46" s="213">
+      <c r="E46" s="209">
         <v>38210</v>
       </c>
-      <c r="F46" s="86"/>
+      <c r="F46" s="86">
+        <v>42200</v>
+      </c>
       <c r="G46" s="85"/>
       <c r="H46" s="8"/>
       <c r="I46" s="136"/>
       <c r="J46" s="86"/>
       <c r="K46" s="86"/>
       <c r="L46" s="153"/>
       <c r="M46" s="181"/>
       <c r="N46" s="38"/>
     </row>
     <row r="47" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="101" t="s">
         <v>69</v>
       </c>
       <c r="B47" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C47" s="85">
         <v>12662</v>
       </c>
       <c r="D47" s="207">
         <v>25324</v>
       </c>
-      <c r="E47" s="213">
+      <c r="E47" s="209">
         <v>37986</v>
       </c>
-      <c r="F47" s="86"/>
+      <c r="F47" s="86">
+        <v>41855</v>
+      </c>
       <c r="G47" s="85"/>
       <c r="H47" s="8"/>
       <c r="I47" s="136"/>
       <c r="J47" s="86"/>
       <c r="K47" s="86"/>
       <c r="L47" s="153"/>
       <c r="M47" s="181"/>
       <c r="N47" s="38"/>
     </row>
     <row r="48" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="101" t="s">
         <v>44</v>
       </c>
       <c r="B48" s="148">
         <v>88465</v>
       </c>
       <c r="C48" s="85">
         <v>162091</v>
       </c>
       <c r="D48" s="207">
         <v>235718</v>
       </c>
-      <c r="E48" s="213">
+      <c r="E48" s="209">
         <v>309345</v>
       </c>
-      <c r="F48" s="86"/>
+      <c r="F48" s="86">
+        <v>368255</v>
+      </c>
       <c r="G48" s="85"/>
       <c r="H48" s="8"/>
       <c r="I48" s="136"/>
       <c r="J48" s="86"/>
       <c r="K48" s="86"/>
       <c r="L48" s="153"/>
       <c r="M48" s="181"/>
       <c r="N48" s="38"/>
     </row>
     <row r="49" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="101" t="s">
         <v>46</v>
       </c>
       <c r="B49" s="148">
         <v>22485</v>
       </c>
       <c r="C49" s="85">
         <v>27326</v>
       </c>
       <c r="D49" s="207">
         <v>32168</v>
       </c>
-      <c r="E49" s="213">
+      <c r="E49" s="209">
         <v>37010</v>
       </c>
-      <c r="F49" s="86"/>
+      <c r="F49" s="86">
+        <v>51636</v>
+      </c>
       <c r="G49" s="85"/>
       <c r="H49" s="8"/>
       <c r="I49" s="136"/>
       <c r="J49" s="86"/>
       <c r="K49" s="86"/>
       <c r="L49" s="153"/>
       <c r="M49" s="181"/>
       <c r="N49" s="38"/>
     </row>
     <row r="50" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="101" t="s">
         <v>70</v>
       </c>
       <c r="B50" s="148">
         <v>16299</v>
       </c>
       <c r="C50" s="85">
         <v>37905</v>
       </c>
       <c r="D50" s="207">
         <v>59512</v>
       </c>
-      <c r="E50" s="213">
+      <c r="E50" s="209">
         <v>81119</v>
       </c>
-      <c r="F50" s="86"/>
+      <c r="F50" s="86">
+        <v>119985</v>
+      </c>
       <c r="G50" s="85"/>
       <c r="H50" s="8"/>
       <c r="I50" s="136"/>
       <c r="J50" s="86"/>
       <c r="K50" s="86"/>
       <c r="L50" s="153"/>
       <c r="M50" s="181"/>
       <c r="N50" s="38"/>
     </row>
     <row r="51" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="101"/>
       <c r="B51" s="148"/>
       <c r="C51" s="5"/>
       <c r="D51" s="184"/>
-      <c r="E51" s="213"/>
-      <c r="F51" s="5"/>
+      <c r="E51" s="209"/>
+      <c r="F51" s="185"/>
       <c r="G51" s="5"/>
       <c r="H51" s="10"/>
       <c r="I51" s="130"/>
       <c r="J51" s="11"/>
       <c r="K51" s="11"/>
       <c r="L51" s="154"/>
       <c r="M51" s="181"/>
       <c r="N51" s="38"/>
     </row>
     <row r="52" spans="1:14" s="39" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="98" t="s">
         <v>3</v>
       </c>
       <c r="B52" s="148"/>
       <c r="C52" s="5"/>
       <c r="D52" s="188"/>
-      <c r="E52" s="213"/>
-      <c r="F52" s="5"/>
+      <c r="E52" s="209"/>
+      <c r="F52" s="185"/>
       <c r="G52" s="3"/>
       <c r="H52" s="10"/>
       <c r="I52" s="130"/>
       <c r="J52" s="11"/>
       <c r="K52" s="11"/>
       <c r="L52" s="154"/>
       <c r="M52" s="181"/>
       <c r="N52" s="38"/>
     </row>
     <row r="53" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B53" s="148">
         <v>87974</v>
       </c>
       <c r="C53" s="85">
         <v>181909</v>
       </c>
       <c r="D53" s="207">
         <v>275844</v>
       </c>
-      <c r="E53" s="213">
+      <c r="E53" s="209">
         <v>369779</v>
       </c>
-      <c r="F53" s="86"/>
+      <c r="F53" s="86">
+        <v>411423</v>
+      </c>
       <c r="G53" s="85"/>
       <c r="H53" s="8"/>
       <c r="I53" s="129"/>
       <c r="J53" s="86"/>
       <c r="K53" s="86"/>
       <c r="L53" s="153"/>
       <c r="M53" s="181"/>
       <c r="N53" s="38"/>
     </row>
     <row r="54" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="102" t="s">
         <v>67</v>
       </c>
       <c r="B54" s="148"/>
       <c r="C54" s="85">
         <v>18854</v>
       </c>
       <c r="D54" s="207">
         <v>37709</v>
       </c>
-      <c r="E54" s="213">
+      <c r="E54" s="209">
         <v>56563</v>
       </c>
-      <c r="F54" s="86"/>
+      <c r="F54" s="86">
+        <v>56563</v>
+      </c>
       <c r="G54" s="85"/>
       <c r="H54" s="8"/>
       <c r="I54" s="129"/>
       <c r="J54" s="86"/>
       <c r="K54" s="86"/>
       <c r="L54" s="153"/>
       <c r="M54" s="181"/>
       <c r="N54" s="38"/>
     </row>
     <row r="55" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="102" t="s">
         <v>39</v>
       </c>
       <c r="B55" s="148">
         <v>17690</v>
       </c>
       <c r="C55" s="85">
         <v>18846</v>
       </c>
       <c r="D55" s="207">
         <v>20002</v>
       </c>
-      <c r="E55" s="213">
+      <c r="E55" s="209">
         <v>21158</v>
       </c>
-      <c r="F55" s="86"/>
+      <c r="F55" s="86">
+        <v>24178</v>
+      </c>
       <c r="G55" s="85"/>
       <c r="H55" s="8"/>
       <c r="I55" s="129"/>
       <c r="J55" s="86"/>
       <c r="K55" s="86"/>
       <c r="L55" s="153"/>
       <c r="M55" s="181"/>
       <c r="N55" s="38"/>
     </row>
     <row r="56" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="102" t="s">
         <v>40</v>
       </c>
       <c r="B56" s="148">
         <v>65007</v>
       </c>
       <c r="C56" s="85">
         <v>129996</v>
       </c>
       <c r="D56" s="207">
         <v>194984</v>
       </c>
-      <c r="E56" s="213">
+      <c r="E56" s="209">
         <v>259973</v>
       </c>
-      <c r="F56" s="86"/>
+      <c r="F56" s="86">
+        <v>298597</v>
+      </c>
       <c r="G56" s="85"/>
       <c r="H56" s="8"/>
       <c r="I56" s="129"/>
       <c r="J56" s="86"/>
       <c r="K56" s="86"/>
       <c r="L56" s="153"/>
       <c r="M56" s="181"/>
       <c r="N56" s="38"/>
     </row>
     <row r="57" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="96" t="s">
         <v>41</v>
       </c>
       <c r="B57" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C57" s="85" t="s">
         <v>37</v>
       </c>
       <c r="D57" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E57" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F57" s="86"/>
+      <c r="E57" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F57" s="86" t="s">
+        <v>37</v>
+      </c>
       <c r="G57" s="85"/>
       <c r="H57" s="8"/>
       <c r="I57" s="129"/>
       <c r="J57" s="86"/>
       <c r="K57" s="86"/>
       <c r="L57" s="153"/>
       <c r="M57" s="181"/>
       <c r="N57" s="38"/>
     </row>
     <row r="58" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="102" t="s">
         <v>44</v>
       </c>
       <c r="B58" s="148">
         <v>5277</v>
       </c>
       <c r="C58" s="85">
         <v>14213</v>
       </c>
       <c r="D58" s="207">
         <v>23149</v>
       </c>
-      <c r="E58" s="213">
+      <c r="E58" s="209">
         <v>32085</v>
       </c>
-      <c r="F58" s="86"/>
+      <c r="F58" s="86">
+        <v>32085</v>
+      </c>
       <c r="G58" s="85"/>
       <c r="H58" s="8"/>
       <c r="I58" s="129"/>
       <c r="J58" s="86"/>
       <c r="K58" s="86"/>
       <c r="L58" s="153"/>
       <c r="M58" s="181"/>
       <c r="N58" s="38"/>
     </row>
     <row r="59" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="102" t="s">
         <v>46</v>
       </c>
       <c r="B59" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C59" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D59" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E59" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F59" s="132"/>
+      <c r="E59" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F59" s="132" t="s">
+        <v>37</v>
+      </c>
       <c r="G59" s="133"/>
       <c r="H59" s="5"/>
       <c r="I59" s="129"/>
       <c r="J59" s="132"/>
       <c r="K59" s="132"/>
       <c r="L59" s="179"/>
       <c r="M59" s="181"/>
       <c r="N59" s="38"/>
     </row>
     <row r="60" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="102" t="s">
         <v>70</v>
       </c>
       <c r="B60" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C60" s="85" t="s">
         <v>37</v>
       </c>
       <c r="D60" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E60" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F60" s="86"/>
+      <c r="E60" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F60" s="86" t="s">
+        <v>37</v>
+      </c>
       <c r="G60" s="85"/>
       <c r="H60" s="135"/>
       <c r="I60" s="142"/>
       <c r="J60" s="86"/>
       <c r="K60" s="86"/>
       <c r="L60" s="153"/>
       <c r="M60" s="181"/>
       <c r="N60" s="38"/>
     </row>
     <row r="61" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="102"/>
       <c r="B61" s="148"/>
       <c r="C61" s="3"/>
       <c r="D61" s="185"/>
-      <c r="E61" s="213"/>
-      <c r="F61" s="5"/>
+      <c r="E61" s="209"/>
+      <c r="F61" s="185"/>
       <c r="G61" s="5"/>
       <c r="H61" s="10"/>
       <c r="I61" s="130"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
       <c r="L61" s="154"/>
       <c r="M61" s="181"/>
       <c r="N61" s="38"/>
     </row>
     <row r="62" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="98" t="s">
         <v>1</v>
       </c>
       <c r="B62" s="148"/>
       <c r="C62" s="41"/>
       <c r="D62" s="189"/>
-      <c r="E62" s="213"/>
-      <c r="F62" s="5"/>
+      <c r="E62" s="209"/>
+      <c r="F62" s="185"/>
       <c r="G62" s="3"/>
       <c r="H62" s="10"/>
       <c r="I62" s="130"/>
       <c r="J62" s="11"/>
       <c r="K62" s="11"/>
       <c r="L62" s="154"/>
       <c r="M62" s="181"/>
       <c r="N62" s="38"/>
     </row>
     <row r="63" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B63" s="148">
         <v>52822989</v>
       </c>
       <c r="C63" s="85">
         <v>135126896</v>
       </c>
       <c r="D63" s="207">
         <v>208937944</v>
       </c>
-      <c r="E63" s="213">
+      <c r="E63" s="209">
         <v>273701690</v>
       </c>
-      <c r="F63" s="86"/>
+      <c r="F63" s="86">
+        <v>333386518</v>
+      </c>
       <c r="G63" s="85"/>
       <c r="H63" s="8"/>
       <c r="I63" s="129"/>
       <c r="J63" s="86"/>
       <c r="K63" s="86"/>
       <c r="L63" s="153"/>
       <c r="M63" s="181"/>
       <c r="N63" s="38"/>
     </row>
     <row r="64" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="97" t="s">
         <v>66</v>
       </c>
       <c r="B64" s="148">
         <v>36636129</v>
       </c>
       <c r="C64" s="85">
         <v>99665198</v>
       </c>
       <c r="D64" s="207">
         <v>152104874</v>
       </c>
-      <c r="E64" s="213">
+      <c r="E64" s="209">
         <v>196049624</v>
       </c>
-      <c r="F64" s="86"/>
+      <c r="F64" s="86">
+        <v>235133220</v>
+      </c>
       <c r="G64" s="85"/>
       <c r="H64" s="8"/>
       <c r="I64" s="129"/>
       <c r="J64" s="86"/>
       <c r="K64" s="86"/>
       <c r="L64" s="153"/>
       <c r="M64" s="181"/>
       <c r="N64" s="38"/>
     </row>
     <row r="65" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="97" t="s">
         <v>67</v>
       </c>
       <c r="B65" s="148">
         <v>182683</v>
       </c>
       <c r="C65" s="85">
         <v>565041</v>
       </c>
       <c r="D65" s="207">
         <v>947399</v>
       </c>
-      <c r="E65" s="213">
+      <c r="E65" s="209">
         <v>1329758</v>
       </c>
-      <c r="F65" s="86"/>
+      <c r="F65" s="86">
+        <v>1646840</v>
+      </c>
       <c r="G65" s="85"/>
       <c r="H65" s="8"/>
       <c r="I65" s="129"/>
       <c r="J65" s="86"/>
       <c r="K65" s="86"/>
       <c r="L65" s="153"/>
       <c r="M65" s="181"/>
       <c r="N65" s="38"/>
     </row>
     <row r="66" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="97" t="s">
         <v>39</v>
       </c>
       <c r="B66" s="148">
         <v>9142</v>
       </c>
       <c r="C66" s="85">
         <v>40322</v>
       </c>
       <c r="D66" s="207">
         <v>71502</v>
       </c>
-      <c r="E66" s="213">
+      <c r="E66" s="209">
         <v>102682</v>
       </c>
-      <c r="F66" s="86"/>
+      <c r="F66" s="86">
+        <v>113602</v>
+      </c>
       <c r="G66" s="85"/>
       <c r="H66" s="8"/>
       <c r="I66" s="129"/>
       <c r="J66" s="86"/>
       <c r="K66" s="86"/>
       <c r="L66" s="153"/>
       <c r="M66" s="181"/>
       <c r="N66" s="38"/>
     </row>
     <row r="67" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="97" t="s">
         <v>47</v>
       </c>
       <c r="B67" s="148">
         <v>488567</v>
       </c>
       <c r="C67" s="85">
         <v>1009330</v>
       </c>
       <c r="D67" s="207">
         <v>1530093</v>
       </c>
-      <c r="E67" s="213">
+      <c r="E67" s="209">
         <v>2050856</v>
       </c>
-      <c r="F67" s="86"/>
+      <c r="F67" s="86">
+        <v>2624364</v>
+      </c>
       <c r="G67" s="85"/>
       <c r="H67" s="8"/>
       <c r="I67" s="129"/>
       <c r="J67" s="86"/>
       <c r="K67" s="86"/>
       <c r="L67" s="153"/>
       <c r="M67" s="181"/>
       <c r="N67" s="38"/>
     </row>
     <row r="68" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="97" t="s">
         <v>40</v>
       </c>
       <c r="B68" s="148">
         <v>196240</v>
       </c>
       <c r="C68" s="85">
         <v>600857</v>
       </c>
       <c r="D68" s="207">
         <v>1005473</v>
       </c>
-      <c r="E68" s="213">
+      <c r="E68" s="209">
         <v>1410089</v>
       </c>
-      <c r="F68" s="86"/>
+      <c r="F68" s="86">
+        <v>1628901</v>
+      </c>
       <c r="G68" s="85"/>
       <c r="H68" s="8"/>
       <c r="I68" s="129"/>
       <c r="J68" s="86"/>
       <c r="K68" s="86"/>
       <c r="L68" s="153"/>
       <c r="M68" s="181"/>
       <c r="N68" s="38"/>
     </row>
     <row r="69" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="97" t="s">
         <v>41</v>
       </c>
       <c r="B69" s="148">
         <v>124975</v>
       </c>
       <c r="C69" s="85">
         <v>321116</v>
       </c>
       <c r="D69" s="207">
         <v>517257</v>
       </c>
-      <c r="E69" s="213">
+      <c r="E69" s="209">
         <v>713398</v>
       </c>
-      <c r="F69" s="86"/>
+      <c r="F69" s="86">
+        <v>1021640</v>
+      </c>
       <c r="G69" s="85"/>
       <c r="H69" s="8"/>
       <c r="I69" s="129"/>
       <c r="J69" s="86"/>
       <c r="K69" s="86"/>
       <c r="L69" s="153"/>
       <c r="M69" s="181"/>
       <c r="N69" s="38"/>
     </row>
     <row r="70" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="97" t="s">
         <v>42</v>
       </c>
       <c r="B70" s="148">
         <v>2596904</v>
       </c>
       <c r="C70" s="85">
         <v>6139796</v>
       </c>
       <c r="D70" s="207">
         <v>9285874</v>
       </c>
-      <c r="E70" s="213">
+      <c r="E70" s="209">
         <v>12403044</v>
       </c>
-      <c r="F70" s="86"/>
+      <c r="F70" s="86">
+        <v>14796769</v>
+      </c>
       <c r="G70" s="85"/>
       <c r="H70" s="8"/>
       <c r="I70" s="129"/>
       <c r="J70" s="86"/>
       <c r="K70" s="86"/>
       <c r="L70" s="153"/>
       <c r="M70" s="181"/>
       <c r="N70" s="38"/>
     </row>
     <row r="71" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="97" t="s">
         <v>68</v>
       </c>
       <c r="B71" s="148">
         <v>31166</v>
       </c>
       <c r="C71" s="85">
         <v>71701</v>
       </c>
       <c r="D71" s="207">
         <v>380035</v>
       </c>
-      <c r="E71" s="213">
+      <c r="E71" s="209">
         <v>698170</v>
       </c>
-      <c r="F71" s="86"/>
+      <c r="F71" s="86">
+        <v>746926</v>
+      </c>
       <c r="G71" s="85"/>
       <c r="H71" s="8"/>
       <c r="I71" s="129"/>
       <c r="J71" s="86"/>
       <c r="K71" s="86"/>
       <c r="L71" s="153"/>
       <c r="M71" s="181"/>
       <c r="N71" s="38"/>
     </row>
     <row r="72" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A72" s="97" t="s">
         <v>69</v>
       </c>
       <c r="B72" s="148">
         <v>95197</v>
       </c>
       <c r="C72" s="85">
         <v>143534</v>
       </c>
       <c r="D72" s="207">
         <v>251870</v>
       </c>
-      <c r="E72" s="213">
+      <c r="E72" s="209">
         <v>375207</v>
       </c>
-      <c r="F72" s="86"/>
+      <c r="F72" s="86">
+        <v>639788</v>
+      </c>
       <c r="G72" s="85"/>
       <c r="H72" s="8"/>
       <c r="I72" s="129"/>
       <c r="J72" s="86"/>
       <c r="K72" s="86"/>
       <c r="L72" s="153"/>
       <c r="M72" s="181"/>
       <c r="N72" s="38"/>
     </row>
     <row r="73" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="97" t="s">
         <v>43</v>
       </c>
       <c r="B73" s="148">
         <v>981324</v>
       </c>
       <c r="C73" s="85">
         <v>2052581</v>
       </c>
       <c r="D73" s="207">
         <v>3250154</v>
       </c>
-      <c r="E73" s="213">
+      <c r="E73" s="209">
         <v>4568413</v>
       </c>
-      <c r="F73" s="86"/>
+      <c r="F73" s="86">
+        <v>5852779</v>
+      </c>
       <c r="G73" s="85"/>
       <c r="H73" s="8"/>
       <c r="I73" s="129"/>
       <c r="J73" s="86"/>
       <c r="K73" s="86"/>
       <c r="L73" s="153"/>
       <c r="M73" s="181"/>
       <c r="N73" s="38"/>
     </row>
     <row r="74" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A74" s="97" t="s">
         <v>44</v>
       </c>
       <c r="B74" s="148">
         <v>5651797</v>
       </c>
       <c r="C74" s="85">
         <v>10775294</v>
       </c>
       <c r="D74" s="207">
         <v>17746083</v>
       </c>
-      <c r="E74" s="213">
+      <c r="E74" s="209">
         <v>25022880</v>
       </c>
-      <c r="F74" s="86"/>
+      <c r="F74" s="86">
+        <v>32436129</v>
+      </c>
       <c r="G74" s="85"/>
       <c r="H74" s="8"/>
       <c r="I74" s="129"/>
       <c r="J74" s="86"/>
       <c r="K74" s="86"/>
       <c r="L74" s="153"/>
       <c r="M74" s="181"/>
       <c r="N74" s="38"/>
     </row>
     <row r="75" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A75" s="97" t="s">
         <v>45</v>
       </c>
       <c r="B75" s="148">
         <v>329983</v>
       </c>
       <c r="C75" s="85">
         <v>927323</v>
       </c>
       <c r="D75" s="207">
         <v>1524663</v>
       </c>
-      <c r="E75" s="213">
+      <c r="E75" s="209">
         <v>2122003</v>
       </c>
-      <c r="F75" s="86"/>
+      <c r="F75" s="86">
+        <v>2546249</v>
+      </c>
       <c r="G75" s="85"/>
       <c r="H75" s="8"/>
       <c r="I75" s="129"/>
       <c r="J75" s="86"/>
       <c r="K75" s="86"/>
       <c r="L75" s="153"/>
       <c r="M75" s="181"/>
       <c r="N75" s="38"/>
     </row>
     <row r="76" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A76" s="97" t="s">
         <v>46</v>
       </c>
       <c r="B76" s="148">
         <v>337692</v>
       </c>
       <c r="C76" s="85">
         <v>689823</v>
       </c>
       <c r="D76" s="207">
         <v>977275</v>
       </c>
-      <c r="E76" s="213">
+      <c r="E76" s="209">
         <v>1042546</v>
       </c>
-      <c r="F76" s="86"/>
+      <c r="F76" s="86">
+        <v>1111447</v>
+      </c>
       <c r="G76" s="85"/>
       <c r="H76" s="8"/>
       <c r="I76" s="129"/>
       <c r="J76" s="86"/>
       <c r="K76" s="86"/>
       <c r="L76" s="153"/>
       <c r="M76" s="181"/>
       <c r="N76" s="38"/>
     </row>
     <row r="77" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A77" s="97" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="148">
         <v>4302386</v>
       </c>
       <c r="C77" s="85">
         <v>10388288</v>
       </c>
       <c r="D77" s="207">
         <v>16711725</v>
       </c>
-      <c r="E77" s="213">
+      <c r="E77" s="209">
         <v>21862522</v>
       </c>
-      <c r="F77" s="86"/>
+      <c r="F77" s="86">
+        <v>27592423</v>
+      </c>
       <c r="G77" s="85"/>
       <c r="H77" s="8"/>
       <c r="I77" s="129"/>
       <c r="J77" s="86"/>
       <c r="K77" s="86"/>
       <c r="L77" s="153"/>
       <c r="M77" s="181"/>
       <c r="N77" s="38"/>
     </row>
     <row r="78" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A78" s="97"/>
       <c r="B78" s="148"/>
       <c r="C78" s="5"/>
       <c r="D78" s="184"/>
-      <c r="E78" s="213"/>
-      <c r="F78" s="5"/>
+      <c r="E78" s="209"/>
+      <c r="F78" s="185"/>
       <c r="G78" s="2"/>
       <c r="H78" s="12"/>
       <c r="I78" s="137"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
       <c r="L78" s="156"/>
       <c r="M78" s="181"/>
       <c r="N78" s="38"/>
     </row>
     <row r="79" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A79" s="98" t="s">
         <v>4</v>
       </c>
       <c r="B79" s="148"/>
       <c r="C79" s="42"/>
       <c r="D79" s="190"/>
-      <c r="E79" s="213"/>
-      <c r="F79" s="5"/>
+      <c r="E79" s="209"/>
+      <c r="F79" s="185"/>
       <c r="G79" s="3"/>
       <c r="H79" s="10"/>
       <c r="I79" s="130"/>
       <c r="J79" s="11"/>
       <c r="K79" s="11"/>
       <c r="L79" s="154"/>
       <c r="M79" s="181"/>
       <c r="N79" s="38"/>
     </row>
     <row r="80" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A80" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B80" s="148">
         <v>28408136</v>
       </c>
       <c r="C80" s="85">
         <v>61656299</v>
       </c>
       <c r="D80" s="207">
         <v>96587150</v>
       </c>
-      <c r="E80" s="213">
+      <c r="E80" s="209">
         <v>129160977</v>
       </c>
-      <c r="F80" s="86"/>
+      <c r="F80" s="86">
+        <v>162792380</v>
+      </c>
       <c r="G80" s="85"/>
       <c r="H80" s="8"/>
       <c r="I80" s="129"/>
       <c r="J80" s="86"/>
       <c r="K80" s="86"/>
       <c r="L80" s="153"/>
       <c r="M80" s="181"/>
       <c r="N80" s="38"/>
     </row>
     <row r="81" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A81" s="96" t="s">
         <v>66</v>
       </c>
       <c r="B81" s="148">
         <v>14870842</v>
       </c>
       <c r="C81" s="85">
         <v>31917831</v>
       </c>
       <c r="D81" s="207">
         <v>49739107</v>
       </c>
-      <c r="E81" s="213">
+      <c r="E81" s="209">
         <v>65745596</v>
       </c>
-      <c r="F81" s="86"/>
+      <c r="F81" s="86">
+        <v>82332595</v>
+      </c>
       <c r="G81" s="85"/>
       <c r="H81" s="8"/>
       <c r="I81" s="129"/>
       <c r="J81" s="86"/>
       <c r="K81" s="86"/>
       <c r="L81" s="153"/>
       <c r="M81" s="181"/>
       <c r="N81" s="38"/>
     </row>
     <row r="82" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A82" s="96" t="s">
         <v>67</v>
       </c>
       <c r="B82" s="148">
         <v>72209</v>
       </c>
       <c r="C82" s="85">
         <v>140863</v>
       </c>
       <c r="D82" s="207">
         <v>209518</v>
       </c>
-      <c r="E82" s="213">
+      <c r="E82" s="209">
         <v>278172</v>
       </c>
-      <c r="F82" s="86"/>
+      <c r="F82" s="86">
+        <v>383927</v>
+      </c>
       <c r="G82" s="85"/>
       <c r="H82" s="8"/>
       <c r="I82" s="129"/>
       <c r="J82" s="86"/>
       <c r="K82" s="86"/>
       <c r="L82" s="153"/>
       <c r="M82" s="181"/>
       <c r="N82" s="38"/>
     </row>
     <row r="83" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A83" s="96" t="s">
         <v>39</v>
       </c>
       <c r="B83" s="148">
         <v>8217</v>
       </c>
       <c r="C83" s="85">
         <v>16387</v>
       </c>
       <c r="D83" s="207">
         <v>24557</v>
       </c>
-      <c r="E83" s="213">
+      <c r="E83" s="209">
         <v>32727</v>
       </c>
-      <c r="F83" s="86"/>
+      <c r="F83" s="86">
+        <v>42526</v>
+      </c>
       <c r="G83" s="85"/>
       <c r="H83" s="8"/>
       <c r="I83" s="129"/>
       <c r="J83" s="86"/>
       <c r="K83" s="86"/>
       <c r="L83" s="153"/>
       <c r="M83" s="181"/>
       <c r="N83" s="38"/>
     </row>
     <row r="84" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A84" s="97" t="s">
         <v>47</v>
       </c>
       <c r="B84" s="148">
         <v>232975</v>
       </c>
       <c r="C84" s="85">
         <v>477780</v>
       </c>
       <c r="D84" s="207">
         <v>722584</v>
       </c>
-      <c r="E84" s="213">
+      <c r="E84" s="209">
         <v>967389</v>
       </c>
-      <c r="F84" s="86"/>
+      <c r="F84" s="86">
+        <v>1198182</v>
+      </c>
       <c r="G84" s="85"/>
       <c r="H84" s="8"/>
       <c r="I84" s="129"/>
       <c r="J84" s="86"/>
       <c r="K84" s="86"/>
       <c r="L84" s="153"/>
       <c r="M84" s="181"/>
       <c r="N84" s="38"/>
     </row>
     <row r="85" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A85" s="96" t="s">
         <v>40</v>
       </c>
       <c r="B85" s="148">
         <v>114867</v>
       </c>
       <c r="C85" s="85">
         <v>287443</v>
       </c>
       <c r="D85" s="207">
         <v>460019</v>
       </c>
-      <c r="E85" s="213">
+      <c r="E85" s="209">
         <v>632595</v>
       </c>
-      <c r="F85" s="86"/>
+      <c r="F85" s="86">
+        <v>760500</v>
+      </c>
       <c r="G85" s="85"/>
       <c r="H85" s="8"/>
       <c r="I85" s="129"/>
       <c r="J85" s="86"/>
       <c r="K85" s="86"/>
       <c r="L85" s="153"/>
       <c r="M85" s="181"/>
       <c r="N85" s="38"/>
     </row>
     <row r="86" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A86" s="96" t="s">
         <v>41</v>
       </c>
       <c r="B86" s="148">
         <v>38105</v>
       </c>
       <c r="C86" s="85">
         <v>71029</v>
       </c>
       <c r="D86" s="207">
         <v>103954</v>
       </c>
-      <c r="E86" s="213">
+      <c r="E86" s="209">
         <v>136879</v>
       </c>
-      <c r="F86" s="86"/>
+      <c r="F86" s="86">
+        <v>167327</v>
+      </c>
       <c r="G86" s="85"/>
       <c r="H86" s="8"/>
       <c r="I86" s="129"/>
       <c r="J86" s="86"/>
       <c r="K86" s="86"/>
       <c r="L86" s="153"/>
       <c r="M86" s="181"/>
       <c r="N86" s="38"/>
     </row>
     <row r="87" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A87" s="96" t="s">
         <v>42</v>
       </c>
       <c r="B87" s="148">
         <v>2183407</v>
       </c>
       <c r="C87" s="85">
         <v>5046923</v>
       </c>
       <c r="D87" s="207">
         <v>7501382</v>
       </c>
-      <c r="E87" s="213">
+      <c r="E87" s="209">
         <v>9944216</v>
       </c>
-      <c r="F87" s="86"/>
+      <c r="F87" s="86">
+        <v>11876328</v>
+      </c>
       <c r="G87" s="85"/>
       <c r="H87" s="8"/>
       <c r="I87" s="129"/>
       <c r="J87" s="86"/>
       <c r="K87" s="86"/>
       <c r="L87" s="153"/>
       <c r="M87" s="181"/>
       <c r="N87" s="38"/>
     </row>
     <row r="88" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A88" s="96" t="s">
         <v>68</v>
       </c>
       <c r="B88" s="148">
         <v>15069</v>
       </c>
       <c r="C88" s="85">
         <v>34269</v>
       </c>
       <c r="D88" s="207">
         <v>321269</v>
       </c>
-      <c r="E88" s="213">
+      <c r="E88" s="209">
         <v>618068</v>
       </c>
-      <c r="F88" s="86"/>
+      <c r="F88" s="86">
+        <v>642962</v>
+      </c>
       <c r="G88" s="85"/>
       <c r="H88" s="8"/>
       <c r="I88" s="129"/>
       <c r="J88" s="86"/>
       <c r="K88" s="86"/>
       <c r="L88" s="153"/>
       <c r="M88" s="181"/>
       <c r="N88" s="38"/>
     </row>
     <row r="89" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A89" s="96" t="s">
         <v>69</v>
       </c>
       <c r="B89" s="148">
         <v>20278</v>
       </c>
       <c r="C89" s="85">
         <v>33486</v>
       </c>
       <c r="D89" s="207">
         <v>46695</v>
       </c>
-      <c r="E89" s="213">
+      <c r="E89" s="209">
         <v>59904</v>
       </c>
-      <c r="F89" s="86"/>
+      <c r="F89" s="86">
+        <v>117142</v>
+      </c>
       <c r="G89" s="85"/>
       <c r="H89" s="8"/>
       <c r="I89" s="129"/>
       <c r="J89" s="86"/>
       <c r="K89" s="86"/>
       <c r="L89" s="153"/>
       <c r="M89" s="181"/>
       <c r="N89" s="38"/>
     </row>
     <row r="90" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A90" s="96" t="s">
         <v>43</v>
       </c>
       <c r="B90" s="148">
         <v>831932</v>
       </c>
       <c r="C90" s="85">
         <v>1636087</v>
       </c>
       <c r="D90" s="207">
         <v>2578929</v>
       </c>
-      <c r="E90" s="213">
+      <c r="E90" s="209">
         <v>3581825</v>
       </c>
-      <c r="F90" s="86"/>
+      <c r="F90" s="86">
+        <v>4595974</v>
+      </c>
       <c r="G90" s="85"/>
       <c r="H90" s="8"/>
       <c r="I90" s="129"/>
       <c r="J90" s="86"/>
       <c r="K90" s="86"/>
       <c r="L90" s="153"/>
       <c r="M90" s="181"/>
       <c r="N90" s="38"/>
     </row>
     <row r="91" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A91" s="96" t="s">
         <v>44</v>
       </c>
       <c r="B91" s="148">
         <v>4657025</v>
       </c>
       <c r="C91" s="85">
         <v>9608231</v>
       </c>
       <c r="D91" s="207">
         <v>15278466</v>
       </c>
-      <c r="E91" s="213">
+      <c r="E91" s="209">
         <v>21323197</v>
       </c>
-      <c r="F91" s="86"/>
+      <c r="F91" s="86">
+        <v>27605310</v>
+      </c>
       <c r="G91" s="85"/>
       <c r="H91" s="8"/>
       <c r="I91" s="129"/>
       <c r="J91" s="86"/>
       <c r="K91" s="86"/>
       <c r="L91" s="153"/>
       <c r="M91" s="181"/>
       <c r="N91" s="38"/>
     </row>
     <row r="92" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A92" s="96" t="s">
         <v>45</v>
       </c>
       <c r="B92" s="148">
         <v>110028</v>
       </c>
       <c r="C92" s="85">
         <v>310670</v>
       </c>
       <c r="D92" s="207">
         <v>511312</v>
       </c>
-      <c r="E92" s="213">
+      <c r="E92" s="209">
         <v>711954</v>
       </c>
-      <c r="F92" s="86"/>
+      <c r="F92" s="86">
+        <v>841545</v>
+      </c>
       <c r="G92" s="85"/>
       <c r="H92" s="8"/>
       <c r="I92" s="129"/>
       <c r="J92" s="86"/>
       <c r="K92" s="86"/>
       <c r="L92" s="153"/>
       <c r="M92" s="181"/>
       <c r="N92" s="38"/>
     </row>
     <row r="93" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A93" s="96" t="s">
         <v>46</v>
       </c>
       <c r="B93" s="148">
         <v>333705</v>
       </c>
       <c r="C93" s="85">
         <v>680478</v>
       </c>
       <c r="D93" s="207">
         <v>962570</v>
       </c>
-      <c r="E93" s="213">
+      <c r="E93" s="209">
         <v>1022481</v>
       </c>
-      <c r="F93" s="86"/>
+      <c r="F93" s="86">
+        <v>1087008</v>
+      </c>
       <c r="G93" s="85"/>
       <c r="H93" s="8"/>
       <c r="I93" s="129"/>
       <c r="J93" s="86"/>
       <c r="K93" s="86"/>
       <c r="L93" s="153"/>
       <c r="M93" s="181"/>
       <c r="N93" s="38"/>
     </row>
     <row r="94" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A94" s="96" t="s">
         <v>70</v>
       </c>
       <c r="B94" s="148">
         <v>4060673</v>
       </c>
       <c r="C94" s="85">
         <v>9658131</v>
       </c>
       <c r="D94" s="207">
         <v>15493125</v>
       </c>
-      <c r="E94" s="213">
+      <c r="E94" s="209">
         <v>20155479</v>
       </c>
-      <c r="F94" s="86"/>
+      <c r="F94" s="86">
+        <v>25645616</v>
+      </c>
       <c r="G94" s="85"/>
       <c r="H94" s="8"/>
       <c r="I94" s="129"/>
       <c r="J94" s="86"/>
       <c r="K94" s="86"/>
       <c r="L94" s="153"/>
       <c r="M94" s="181"/>
       <c r="N94" s="38"/>
     </row>
     <row r="95" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A95" s="96"/>
       <c r="B95" s="148"/>
       <c r="C95" s="5"/>
       <c r="D95" s="184"/>
-      <c r="E95" s="213"/>
-      <c r="F95" s="5"/>
+      <c r="E95" s="209"/>
+      <c r="F95" s="185"/>
       <c r="G95" s="5"/>
       <c r="H95" s="10"/>
       <c r="I95" s="130"/>
       <c r="J95" s="11"/>
       <c r="K95" s="11"/>
       <c r="L95" s="154"/>
       <c r="M95" s="181"/>
       <c r="N95" s="38"/>
     </row>
     <row r="96" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A96" s="98" t="s">
         <v>26</v>
       </c>
       <c r="B96" s="148"/>
       <c r="C96" s="43"/>
       <c r="D96" s="191"/>
-      <c r="E96" s="213"/>
-      <c r="F96" s="5"/>
+      <c r="E96" s="209"/>
+      <c r="F96" s="185"/>
       <c r="G96" s="3"/>
       <c r="H96" s="10"/>
       <c r="I96" s="130"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
       <c r="L96" s="154"/>
       <c r="M96" s="181"/>
       <c r="N96" s="38"/>
     </row>
     <row r="97" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B97" s="148">
         <v>900107</v>
       </c>
       <c r="C97" s="85">
         <v>1793562</v>
       </c>
       <c r="D97" s="207">
         <v>2535080</v>
       </c>
-      <c r="E97" s="213">
+      <c r="E97" s="209">
         <v>3573603</v>
       </c>
-      <c r="F97" s="86"/>
+      <c r="F97" s="86">
+        <v>4414227</v>
+      </c>
       <c r="G97" s="85"/>
       <c r="H97" s="8"/>
       <c r="I97" s="129"/>
       <c r="J97" s="86"/>
       <c r="K97" s="86"/>
       <c r="L97" s="153"/>
       <c r="M97" s="181"/>
       <c r="N97" s="38"/>
     </row>
     <row r="98" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A98" s="103" t="s">
         <v>66</v>
       </c>
       <c r="B98" s="148">
         <v>899972</v>
       </c>
       <c r="C98" s="85">
         <v>1793292</v>
       </c>
       <c r="D98" s="207">
         <v>2534675</v>
       </c>
-      <c r="E98" s="213">
+      <c r="E98" s="209">
         <v>3573063</v>
       </c>
-      <c r="F98" s="86"/>
+      <c r="F98" s="86">
+        <v>4413552</v>
+      </c>
       <c r="G98" s="85"/>
       <c r="H98" s="8"/>
       <c r="I98" s="129"/>
       <c r="J98" s="86"/>
       <c r="K98" s="86"/>
       <c r="L98" s="153"/>
       <c r="M98" s="181"/>
       <c r="N98" s="38"/>
     </row>
     <row r="99" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A99" s="97" t="s">
         <v>43</v>
       </c>
       <c r="B99" s="148">
         <v>135</v>
       </c>
       <c r="C99" s="85">
         <v>270</v>
       </c>
       <c r="D99" s="207">
         <v>405</v>
       </c>
-      <c r="E99" s="213">
+      <c r="E99" s="209">
         <v>540</v>
       </c>
-      <c r="F99" s="86"/>
+      <c r="F99" s="86">
+        <v>675</v>
+      </c>
       <c r="G99" s="85"/>
       <c r="H99" s="8"/>
       <c r="I99" s="129"/>
       <c r="J99" s="86"/>
       <c r="K99" s="86"/>
       <c r="L99" s="153"/>
       <c r="M99" s="181"/>
       <c r="N99" s="38"/>
     </row>
     <row r="100" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A100" s="103"/>
       <c r="B100" s="148"/>
       <c r="C100" s="5"/>
       <c r="D100" s="184"/>
-      <c r="E100" s="213"/>
-      <c r="F100" s="5"/>
+      <c r="E100" s="209"/>
+      <c r="F100" s="185"/>
       <c r="G100" s="44"/>
       <c r="H100" s="45"/>
       <c r="I100" s="138"/>
       <c r="J100" s="44"/>
       <c r="K100" s="44"/>
       <c r="L100" s="157"/>
       <c r="M100" s="181"/>
       <c r="N100" s="38"/>
     </row>
     <row r="101" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A101" s="98" t="s">
         <v>21</v>
       </c>
       <c r="B101" s="148"/>
       <c r="C101" s="44"/>
       <c r="D101" s="192"/>
-      <c r="E101" s="213"/>
-      <c r="F101" s="5"/>
+      <c r="E101" s="209"/>
+      <c r="F101" s="185"/>
       <c r="G101" s="3"/>
       <c r="H101" s="10"/>
       <c r="I101" s="130"/>
       <c r="J101" s="11"/>
       <c r="K101" s="11"/>
       <c r="L101" s="154"/>
       <c r="M101" s="181"/>
       <c r="N101" s="38"/>
     </row>
     <row r="102" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B102" s="148">
         <v>317728</v>
       </c>
       <c r="C102" s="85">
         <v>673807</v>
       </c>
       <c r="D102" s="207">
         <v>1348625</v>
       </c>
-      <c r="E102" s="213">
+      <c r="E102" s="209">
         <v>1894355</v>
       </c>
-      <c r="F102" s="86"/>
+      <c r="F102" s="86">
+        <v>2535321</v>
+      </c>
       <c r="G102" s="85"/>
       <c r="H102" s="8"/>
       <c r="I102" s="129"/>
       <c r="J102" s="86"/>
       <c r="K102" s="86"/>
       <c r="L102" s="153"/>
       <c r="M102" s="181"/>
       <c r="N102" s="38"/>
     </row>
     <row r="103" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A103" s="104" t="s">
         <v>66</v>
       </c>
       <c r="B103" s="148">
         <v>313756</v>
       </c>
       <c r="C103" s="85">
         <v>665863</v>
       </c>
       <c r="D103" s="207">
         <v>1336709</v>
       </c>
-      <c r="E103" s="213">
+      <c r="E103" s="209">
         <v>1878467</v>
       </c>
-      <c r="F103" s="86"/>
+      <c r="F103" s="86">
+        <v>2515461</v>
+      </c>
       <c r="G103" s="85"/>
       <c r="H103" s="8"/>
       <c r="I103" s="129"/>
       <c r="J103" s="86"/>
       <c r="K103" s="86"/>
       <c r="L103" s="153"/>
       <c r="M103" s="181"/>
       <c r="N103" s="38"/>
     </row>
     <row r="104" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A104" s="104" t="s">
         <v>67</v>
       </c>
       <c r="B104" s="148">
         <v>125</v>
       </c>
       <c r="C104" s="85">
         <v>250</v>
       </c>
       <c r="D104" s="207">
         <v>375</v>
       </c>
-      <c r="E104" s="213">
+      <c r="E104" s="209">
         <v>500</v>
       </c>
-      <c r="F104" s="86"/>
+      <c r="F104" s="86">
+        <v>625</v>
+      </c>
       <c r="G104" s="85"/>
       <c r="H104" s="8"/>
       <c r="I104" s="129"/>
       <c r="J104" s="86"/>
       <c r="K104" s="86"/>
       <c r="L104" s="153"/>
       <c r="M104" s="181"/>
       <c r="N104" s="38"/>
     </row>
     <row r="105" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A105" s="96" t="s">
         <v>39</v>
       </c>
       <c r="B105" s="148">
         <v>293</v>
       </c>
       <c r="C105" s="85">
         <v>586</v>
       </c>
       <c r="D105" s="207">
         <v>879</v>
       </c>
-      <c r="E105" s="213">
+      <c r="E105" s="209">
         <v>1172</v>
       </c>
-      <c r="F105" s="86"/>
+      <c r="F105" s="86">
+        <v>1465</v>
+      </c>
       <c r="G105" s="85"/>
       <c r="H105" s="8"/>
       <c r="I105" s="129"/>
       <c r="J105" s="86"/>
       <c r="K105" s="86"/>
       <c r="L105" s="153"/>
       <c r="M105" s="181"/>
       <c r="N105" s="38"/>
     </row>
     <row r="106" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A106" s="96" t="s">
         <v>40</v>
       </c>
       <c r="B106" s="148">
         <v>388</v>
       </c>
       <c r="C106" s="85">
         <v>776</v>
       </c>
       <c r="D106" s="207">
         <v>1164</v>
       </c>
-      <c r="E106" s="213">
+      <c r="E106" s="209">
         <v>1552</v>
       </c>
-      <c r="F106" s="86"/>
+      <c r="F106" s="86">
+        <v>1940</v>
+      </c>
       <c r="G106" s="85"/>
       <c r="H106" s="8"/>
       <c r="I106" s="129"/>
       <c r="J106" s="86"/>
       <c r="K106" s="86"/>
       <c r="L106" s="153"/>
       <c r="M106" s="181"/>
       <c r="N106" s="38"/>
     </row>
     <row r="107" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A107" s="96" t="s">
         <v>41</v>
       </c>
       <c r="B107" s="148">
         <v>91</v>
       </c>
       <c r="C107" s="85">
         <v>182</v>
       </c>
       <c r="D107" s="207">
         <v>273</v>
       </c>
-      <c r="E107" s="213">
+      <c r="E107" s="209">
         <v>364</v>
       </c>
-      <c r="F107" s="86"/>
+      <c r="F107" s="86">
+        <v>455</v>
+      </c>
       <c r="G107" s="85"/>
       <c r="H107" s="8"/>
       <c r="I107" s="129"/>
       <c r="J107" s="86"/>
       <c r="K107" s="86"/>
       <c r="L107" s="153"/>
       <c r="M107" s="181"/>
       <c r="N107" s="38"/>
     </row>
     <row r="108" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A108" s="104" t="s">
         <v>42</v>
       </c>
       <c r="B108" s="148">
         <v>1486</v>
       </c>
       <c r="C108" s="85">
         <v>2972</v>
       </c>
       <c r="D108" s="207">
         <v>4458</v>
       </c>
-      <c r="E108" s="213">
+      <c r="E108" s="209">
         <v>5944</v>
       </c>
-      <c r="F108" s="86"/>
+      <c r="F108" s="86">
+        <v>7430</v>
+      </c>
       <c r="G108" s="85"/>
       <c r="H108" s="8"/>
       <c r="I108" s="129"/>
       <c r="J108" s="86"/>
       <c r="K108" s="86"/>
       <c r="L108" s="153"/>
       <c r="M108" s="181"/>
       <c r="N108" s="38"/>
     </row>
     <row r="109" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A109" s="104" t="s">
         <v>68</v>
       </c>
       <c r="B109" s="148">
         <v>47</v>
       </c>
       <c r="C109" s="85">
         <v>94</v>
       </c>
       <c r="D109" s="207">
         <v>141</v>
       </c>
-      <c r="E109" s="213">
+      <c r="E109" s="209">
         <v>188</v>
       </c>
-      <c r="F109" s="86"/>
+      <c r="F109" s="86">
+        <v>235</v>
+      </c>
       <c r="G109" s="85"/>
       <c r="H109" s="8"/>
       <c r="I109" s="129"/>
       <c r="J109" s="86"/>
       <c r="K109" s="86"/>
       <c r="L109" s="153"/>
       <c r="M109" s="181"/>
       <c r="N109" s="38"/>
     </row>
     <row r="110" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A110" s="96" t="s">
         <v>69</v>
       </c>
       <c r="B110" s="148">
         <v>8</v>
       </c>
       <c r="C110" s="85">
         <v>16</v>
       </c>
       <c r="D110" s="207">
         <v>24</v>
       </c>
-      <c r="E110" s="213">
+      <c r="E110" s="209">
         <v>32</v>
       </c>
-      <c r="F110" s="86"/>
+      <c r="F110" s="86">
+        <v>40</v>
+      </c>
       <c r="G110" s="85"/>
       <c r="H110" s="8"/>
       <c r="I110" s="129"/>
       <c r="J110" s="86"/>
       <c r="K110" s="86"/>
       <c r="L110" s="153"/>
       <c r="M110" s="181"/>
       <c r="N110" s="38"/>
     </row>
     <row r="111" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A111" s="96" t="s">
         <v>43</v>
       </c>
       <c r="B111" s="148">
         <v>6</v>
       </c>
       <c r="C111" s="85">
         <v>12</v>
       </c>
       <c r="D111" s="207">
         <v>18</v>
       </c>
-      <c r="E111" s="213">
+      <c r="E111" s="209">
         <v>24</v>
       </c>
-      <c r="F111" s="86"/>
+      <c r="F111" s="86">
+        <v>30</v>
+      </c>
       <c r="G111" s="85"/>
       <c r="H111" s="8"/>
       <c r="I111" s="129"/>
       <c r="J111" s="86"/>
       <c r="K111" s="86"/>
       <c r="L111" s="153"/>
       <c r="M111" s="181"/>
       <c r="N111" s="38"/>
     </row>
     <row r="112" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A112" s="104" t="s">
         <v>44</v>
       </c>
       <c r="B112" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C112" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D112" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E112" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F112" s="1"/>
+      <c r="E112" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F112" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G112" s="1"/>
       <c r="H112" s="8"/>
       <c r="I112" s="129"/>
       <c r="J112" s="4"/>
       <c r="K112" s="89"/>
       <c r="L112" s="153"/>
       <c r="M112" s="181"/>
       <c r="N112" s="38"/>
     </row>
     <row r="113" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A113" s="104" t="s">
         <v>45</v>
       </c>
       <c r="B113" s="148">
         <v>1338</v>
       </c>
       <c r="C113" s="85">
         <v>2676</v>
       </c>
       <c r="D113" s="208">
         <v>4014</v>
       </c>
-      <c r="E113" s="213">
+      <c r="E113" s="209">
         <v>5352</v>
       </c>
-      <c r="F113" s="86"/>
+      <c r="F113" s="86">
+        <v>6690</v>
+      </c>
       <c r="G113" s="85"/>
       <c r="H113" s="8"/>
       <c r="I113" s="129"/>
       <c r="J113" s="86"/>
       <c r="K113" s="86"/>
       <c r="L113" s="153"/>
       <c r="M113" s="181"/>
       <c r="N113" s="38"/>
     </row>
     <row r="114" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="104" t="s">
         <v>70</v>
       </c>
       <c r="B114" s="148">
         <v>192</v>
       </c>
       <c r="C114" s="85">
         <v>384</v>
       </c>
       <c r="D114" s="207">
         <v>576</v>
       </c>
-      <c r="E114" s="213">
+      <c r="E114" s="209">
         <v>768</v>
       </c>
-      <c r="F114" s="86"/>
+      <c r="F114" s="86">
+        <v>960</v>
+      </c>
       <c r="G114" s="85"/>
       <c r="H114" s="8"/>
       <c r="I114" s="129"/>
       <c r="J114" s="86"/>
       <c r="K114" s="86"/>
       <c r="L114" s="153"/>
       <c r="M114" s="181"/>
       <c r="N114" s="38"/>
     </row>
     <row r="115" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="104"/>
       <c r="B115" s="148"/>
       <c r="C115" s="5"/>
       <c r="D115" s="184"/>
-      <c r="E115" s="213"/>
-      <c r="F115" s="5"/>
+      <c r="E115" s="209"/>
+      <c r="F115" s="185"/>
       <c r="G115" s="5"/>
       <c r="H115" s="10"/>
       <c r="I115" s="130"/>
       <c r="J115" s="11"/>
       <c r="K115" s="11"/>
       <c r="L115" s="154"/>
       <c r="M115" s="181"/>
       <c r="N115" s="38"/>
     </row>
     <row r="116" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A116" s="98" t="s">
         <v>5</v>
       </c>
       <c r="B116" s="148"/>
       <c r="C116" s="46"/>
       <c r="D116" s="193"/>
-      <c r="E116" s="213"/>
-      <c r="F116" s="5"/>
+      <c r="E116" s="209"/>
+      <c r="F116" s="185"/>
       <c r="G116" s="3"/>
       <c r="H116" s="10"/>
       <c r="I116" s="130"/>
       <c r="J116" s="11"/>
       <c r="K116" s="11"/>
       <c r="L116" s="154"/>
       <c r="M116" s="181"/>
       <c r="N116" s="38"/>
     </row>
     <row r="117" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B117" s="148">
         <v>238716</v>
       </c>
       <c r="C117" s="85">
         <v>486013</v>
       </c>
       <c r="D117" s="207">
         <v>796150</v>
       </c>
-      <c r="E117" s="213">
+      <c r="E117" s="209">
         <v>1156961</v>
       </c>
-      <c r="F117" s="86"/>
+      <c r="F117" s="86">
+        <v>1542440</v>
+      </c>
       <c r="G117" s="85"/>
       <c r="H117" s="8"/>
       <c r="I117" s="129"/>
       <c r="J117" s="86"/>
       <c r="K117" s="86"/>
       <c r="L117" s="153"/>
       <c r="M117" s="181"/>
       <c r="N117" s="38"/>
     </row>
     <row r="118" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="105" t="s">
         <v>66</v>
       </c>
       <c r="B118" s="148">
         <v>236150</v>
       </c>
       <c r="C118" s="85">
         <v>480881</v>
       </c>
       <c r="D118" s="207">
         <v>788452</v>
       </c>
-      <c r="E118" s="213">
+      <c r="E118" s="209">
         <v>1146697</v>
       </c>
-      <c r="F118" s="86"/>
+      <c r="F118" s="86">
+        <v>1529610</v>
+      </c>
       <c r="G118" s="85"/>
       <c r="H118" s="8"/>
       <c r="I118" s="129"/>
       <c r="J118" s="86"/>
       <c r="K118" s="86"/>
       <c r="L118" s="153"/>
       <c r="M118" s="181"/>
       <c r="N118" s="38"/>
     </row>
     <row r="119" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="105" t="s">
         <v>67</v>
       </c>
       <c r="B119" s="148">
         <v>8</v>
       </c>
       <c r="C119" s="85">
         <v>16</v>
       </c>
       <c r="D119" s="207">
         <v>24</v>
       </c>
-      <c r="E119" s="213">
+      <c r="E119" s="209">
         <v>32</v>
       </c>
-      <c r="F119" s="86"/>
+      <c r="F119" s="86">
+        <v>40</v>
+      </c>
       <c r="G119" s="85"/>
       <c r="H119" s="8"/>
       <c r="I119" s="129"/>
       <c r="J119" s="86"/>
       <c r="K119" s="86"/>
       <c r="L119" s="153"/>
       <c r="M119" s="181"/>
       <c r="N119" s="38"/>
     </row>
     <row r="120" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="96" t="s">
         <v>39</v>
       </c>
       <c r="B120" s="148">
         <v>126</v>
       </c>
       <c r="C120" s="85">
         <v>252</v>
       </c>
       <c r="D120" s="207">
         <v>378</v>
       </c>
-      <c r="E120" s="213">
+      <c r="E120" s="209">
         <v>504</v>
       </c>
-      <c r="F120" s="86"/>
+      <c r="F120" s="86">
+        <v>630</v>
+      </c>
       <c r="G120" s="85"/>
       <c r="H120" s="8"/>
       <c r="I120" s="129"/>
       <c r="J120" s="86"/>
       <c r="K120" s="86"/>
       <c r="L120" s="153"/>
       <c r="M120" s="181"/>
       <c r="N120" s="38"/>
     </row>
     <row r="121" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A121" s="105" t="s">
         <v>42</v>
       </c>
       <c r="B121" s="148">
         <v>1134</v>
       </c>
       <c r="C121" s="85">
         <v>2268</v>
       </c>
       <c r="D121" s="207">
         <v>3402</v>
       </c>
-      <c r="E121" s="213">
+      <c r="E121" s="209">
         <v>4536</v>
       </c>
-      <c r="F121" s="86"/>
+      <c r="F121" s="86">
+        <v>5670</v>
+      </c>
       <c r="G121" s="85"/>
       <c r="H121" s="8"/>
       <c r="I121" s="129"/>
       <c r="J121" s="86"/>
       <c r="K121" s="86"/>
       <c r="L121" s="153"/>
       <c r="M121" s="181"/>
       <c r="N121" s="38"/>
     </row>
     <row r="122" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A122" s="105" t="s">
         <v>68</v>
       </c>
       <c r="B122" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C122" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D122" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E122" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F122" s="1"/>
+      <c r="E122" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F122" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G122" s="1"/>
       <c r="H122" s="8"/>
       <c r="I122" s="129"/>
       <c r="J122" s="8"/>
       <c r="K122" s="89"/>
       <c r="L122" s="147"/>
       <c r="M122" s="181"/>
       <c r="N122" s="38"/>
     </row>
     <row r="123" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A123" s="96" t="s">
         <v>43</v>
       </c>
       <c r="B123" s="148">
         <v>6</v>
       </c>
       <c r="C123" s="85">
         <v>12</v>
       </c>
       <c r="D123" s="183">
         <v>18</v>
       </c>
-      <c r="E123" s="213">
+      <c r="E123" s="209">
         <v>24</v>
       </c>
-      <c r="F123" s="86"/>
+      <c r="F123" s="86">
+        <v>30</v>
+      </c>
       <c r="G123" s="85"/>
       <c r="H123" s="8"/>
       <c r="I123" s="129"/>
       <c r="J123" s="86"/>
       <c r="K123" s="86"/>
       <c r="L123" s="153"/>
       <c r="M123" s="181"/>
       <c r="N123" s="38"/>
     </row>
     <row r="124" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A124" s="105" t="s">
         <v>44</v>
       </c>
       <c r="B124" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C124" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D124" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E124" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F124" s="1"/>
+      <c r="E124" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F124" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G124" s="1"/>
       <c r="H124" s="8"/>
       <c r="I124" s="129"/>
       <c r="J124" s="8"/>
       <c r="K124" s="89"/>
       <c r="L124" s="147"/>
       <c r="M124" s="181"/>
       <c r="N124" s="38"/>
     </row>
     <row r="125" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A125" s="105" t="s">
         <v>45</v>
       </c>
       <c r="B125" s="148">
         <v>1125</v>
       </c>
       <c r="C125" s="85">
         <v>2250</v>
       </c>
       <c r="D125" s="207">
         <v>3375</v>
       </c>
-      <c r="E125" s="213">
+      <c r="E125" s="209">
         <v>4500</v>
       </c>
-      <c r="F125" s="86"/>
+      <c r="F125" s="86">
+        <v>5625</v>
+      </c>
       <c r="G125" s="85"/>
       <c r="H125" s="8"/>
       <c r="I125" s="129"/>
       <c r="J125" s="86"/>
       <c r="K125" s="86"/>
       <c r="L125" s="153"/>
       <c r="M125" s="181"/>
       <c r="N125" s="38"/>
     </row>
     <row r="126" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A126" s="105" t="s">
         <v>70</v>
       </c>
       <c r="B126" s="148">
         <v>167</v>
       </c>
       <c r="C126" s="85">
         <v>334</v>
       </c>
       <c r="D126" s="183">
         <v>501</v>
       </c>
-      <c r="E126" s="213">
+      <c r="E126" s="209">
         <v>668</v>
       </c>
-      <c r="F126" s="86"/>
+      <c r="F126" s="86">
+        <v>835</v>
+      </c>
       <c r="G126" s="85"/>
       <c r="H126" s="8"/>
       <c r="I126" s="129"/>
       <c r="J126" s="86"/>
       <c r="K126" s="86"/>
       <c r="L126" s="153"/>
       <c r="M126" s="181"/>
       <c r="N126" s="38"/>
     </row>
     <row r="127" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A127" s="105"/>
       <c r="B127" s="148"/>
       <c r="C127" s="5"/>
       <c r="D127" s="185"/>
-      <c r="E127" s="213"/>
-      <c r="F127" s="5"/>
+      <c r="E127" s="209"/>
+      <c r="F127" s="185"/>
       <c r="G127" s="5"/>
       <c r="H127" s="10"/>
       <c r="I127" s="130"/>
       <c r="J127" s="11"/>
       <c r="K127" s="11"/>
       <c r="L127" s="154"/>
       <c r="M127" s="181"/>
       <c r="N127" s="38"/>
     </row>
     <row r="128" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A128" s="98" t="s">
         <v>6</v>
       </c>
       <c r="B128" s="148"/>
       <c r="C128" s="47"/>
       <c r="D128" s="184"/>
-      <c r="E128" s="213"/>
-      <c r="F128" s="5"/>
+      <c r="E128" s="209"/>
+      <c r="F128" s="185"/>
       <c r="G128" s="3"/>
       <c r="H128" s="10"/>
       <c r="I128" s="130"/>
       <c r="J128" s="11"/>
       <c r="K128" s="11"/>
       <c r="L128" s="154"/>
       <c r="M128" s="181"/>
       <c r="N128" s="38"/>
     </row>
     <row r="129" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A129" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B129" s="148">
         <v>69415</v>
       </c>
       <c r="C129" s="85">
         <v>167552</v>
       </c>
       <c r="D129" s="207">
         <v>279407</v>
       </c>
-      <c r="E129" s="213">
+      <c r="E129" s="209">
         <v>453680</v>
       </c>
-      <c r="F129" s="86"/>
+      <c r="F129" s="86">
+        <v>699726</v>
+      </c>
       <c r="G129" s="85"/>
       <c r="H129" s="8"/>
       <c r="I129" s="129"/>
       <c r="J129" s="86"/>
       <c r="K129" s="86"/>
       <c r="L129" s="153"/>
       <c r="M129" s="181"/>
       <c r="N129" s="38"/>
     </row>
     <row r="130" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A130" s="106" t="s">
         <v>66</v>
       </c>
       <c r="B130" s="148">
         <v>68008</v>
       </c>
       <c r="C130" s="85">
         <v>164738</v>
       </c>
       <c r="D130" s="207">
         <v>275186</v>
       </c>
-      <c r="E130" s="213">
+      <c r="E130" s="209">
         <v>448052</v>
       </c>
-      <c r="F130" s="86"/>
+      <c r="F130" s="86">
+        <v>692691</v>
+      </c>
       <c r="G130" s="85"/>
       <c r="H130" s="8"/>
       <c r="I130" s="129"/>
       <c r="J130" s="86"/>
       <c r="K130" s="86"/>
       <c r="L130" s="153"/>
       <c r="M130" s="181"/>
       <c r="N130" s="38"/>
     </row>
     <row r="131" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A131" s="106" t="s">
         <v>67</v>
       </c>
       <c r="B131" s="148">
         <v>117</v>
       </c>
       <c r="C131" s="85">
         <v>234</v>
       </c>
       <c r="D131" s="207">
         <v>351</v>
       </c>
-      <c r="E131" s="213">
+      <c r="E131" s="209">
         <v>468</v>
       </c>
-      <c r="F131" s="86"/>
+      <c r="F131" s="86">
+        <v>585</v>
+      </c>
       <c r="G131" s="85"/>
       <c r="H131" s="8"/>
       <c r="I131" s="129"/>
       <c r="J131" s="86"/>
       <c r="K131" s="86"/>
       <c r="L131" s="153"/>
       <c r="M131" s="181"/>
       <c r="N131" s="38"/>
     </row>
     <row r="132" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A132" s="96" t="s">
         <v>39</v>
       </c>
       <c r="B132" s="148">
         <v>167</v>
       </c>
       <c r="C132" s="85">
         <v>334</v>
       </c>
       <c r="D132" s="207">
         <v>501</v>
       </c>
-      <c r="E132" s="213">
+      <c r="E132" s="209">
         <v>668</v>
       </c>
-      <c r="F132" s="86"/>
+      <c r="F132" s="86">
+        <v>835</v>
+      </c>
       <c r="G132" s="85"/>
       <c r="H132" s="8"/>
       <c r="I132" s="129"/>
       <c r="J132" s="86"/>
       <c r="K132" s="86"/>
       <c r="L132" s="153"/>
       <c r="M132" s="181"/>
       <c r="N132" s="38"/>
     </row>
     <row r="133" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A133" s="107" t="s">
         <v>40</v>
       </c>
       <c r="B133" s="148">
         <v>388</v>
       </c>
       <c r="C133" s="85">
         <v>776</v>
       </c>
       <c r="D133" s="207">
         <v>1164</v>
       </c>
-      <c r="E133" s="213">
+      <c r="E133" s="209">
         <v>1552</v>
       </c>
-      <c r="F133" s="86"/>
+      <c r="F133" s="86">
+        <v>1940</v>
+      </c>
       <c r="G133" s="85"/>
       <c r="H133" s="8"/>
       <c r="I133" s="129"/>
       <c r="J133" s="86"/>
       <c r="K133" s="86"/>
       <c r="L133" s="153"/>
       <c r="M133" s="181"/>
       <c r="N133" s="38"/>
     </row>
     <row r="134" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A134" s="107" t="s">
         <v>41</v>
       </c>
       <c r="B134" s="148">
         <v>91</v>
       </c>
       <c r="C134" s="85">
         <v>182</v>
       </c>
       <c r="D134" s="207">
         <v>273</v>
       </c>
-      <c r="E134" s="213">
+      <c r="E134" s="209">
         <v>364</v>
       </c>
-      <c r="F134" s="86"/>
+      <c r="F134" s="86">
+        <v>455</v>
+      </c>
       <c r="G134" s="85"/>
       <c r="H134" s="8"/>
       <c r="I134" s="129"/>
       <c r="J134" s="86"/>
       <c r="K134" s="86"/>
       <c r="L134" s="153"/>
       <c r="M134" s="181"/>
       <c r="N134" s="38"/>
     </row>
     <row r="135" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A135" s="106" t="s">
         <v>42</v>
       </c>
       <c r="B135" s="148">
         <v>352</v>
       </c>
       <c r="C135" s="85">
         <v>704</v>
       </c>
       <c r="D135" s="207">
         <v>1056</v>
       </c>
-      <c r="E135" s="213">
+      <c r="E135" s="209">
         <v>1408</v>
       </c>
-      <c r="F135" s="86"/>
+      <c r="F135" s="86">
+        <v>1760</v>
+      </c>
       <c r="G135" s="85"/>
       <c r="H135" s="8"/>
       <c r="I135" s="129"/>
       <c r="J135" s="86"/>
       <c r="K135" s="86"/>
       <c r="L135" s="153"/>
       <c r="M135" s="181"/>
       <c r="N135" s="38"/>
     </row>
     <row r="136" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A136" s="105" t="s">
         <v>68</v>
       </c>
       <c r="B136" s="148">
         <v>47</v>
       </c>
       <c r="C136" s="85">
         <v>94</v>
       </c>
       <c r="D136" s="207">
         <v>141</v>
       </c>
-      <c r="E136" s="213">
+      <c r="E136" s="209">
         <v>188</v>
       </c>
-      <c r="F136" s="86"/>
+      <c r="F136" s="86">
+        <v>235</v>
+      </c>
       <c r="G136" s="85"/>
       <c r="H136" s="8"/>
       <c r="I136" s="129"/>
       <c r="J136" s="86"/>
       <c r="K136" s="86"/>
       <c r="L136" s="153"/>
       <c r="M136" s="181"/>
       <c r="N136" s="38"/>
     </row>
     <row r="137" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A137" s="107" t="s">
         <v>69</v>
       </c>
       <c r="B137" s="148">
         <v>8</v>
       </c>
       <c r="C137" s="85">
         <v>16</v>
       </c>
       <c r="D137" s="207">
         <v>24</v>
       </c>
-      <c r="E137" s="213">
+      <c r="E137" s="209">
         <v>32</v>
       </c>
-      <c r="F137" s="86"/>
+      <c r="F137" s="86">
+        <v>40</v>
+      </c>
       <c r="G137" s="85"/>
       <c r="H137" s="8"/>
       <c r="I137" s="129"/>
       <c r="J137" s="86"/>
       <c r="K137" s="86"/>
       <c r="L137" s="153"/>
       <c r="M137" s="181"/>
       <c r="N137" s="38"/>
     </row>
     <row r="138" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A138" s="106" t="s">
         <v>45</v>
       </c>
       <c r="B138" s="148">
         <v>213</v>
       </c>
       <c r="C138" s="85">
         <v>426</v>
       </c>
       <c r="D138" s="207">
         <v>639</v>
       </c>
-      <c r="E138" s="213">
+      <c r="E138" s="209">
         <v>852</v>
       </c>
-      <c r="F138" s="86"/>
+      <c r="F138" s="86">
+        <v>1065</v>
+      </c>
       <c r="G138" s="85"/>
       <c r="H138" s="8"/>
       <c r="I138" s="129"/>
       <c r="J138" s="86"/>
       <c r="K138" s="86"/>
       <c r="L138" s="153"/>
       <c r="M138" s="181"/>
       <c r="N138" s="38"/>
     </row>
     <row r="139" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A139" s="106" t="s">
         <v>70</v>
       </c>
       <c r="B139" s="148">
         <v>25</v>
       </c>
       <c r="C139" s="85">
         <v>50</v>
       </c>
       <c r="D139" s="207">
         <v>75</v>
       </c>
-      <c r="E139" s="213">
+      <c r="E139" s="209">
         <v>100</v>
       </c>
-      <c r="F139" s="86"/>
+      <c r="F139" s="86">
+        <v>125</v>
+      </c>
       <c r="G139" s="85"/>
       <c r="H139" s="8"/>
       <c r="I139" s="129"/>
       <c r="J139" s="86"/>
       <c r="K139" s="86"/>
       <c r="L139" s="153"/>
       <c r="M139" s="181"/>
       <c r="N139" s="38"/>
     </row>
     <row r="140" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A140" s="106"/>
       <c r="B140" s="148"/>
       <c r="C140" s="5"/>
       <c r="D140" s="207"/>
-      <c r="E140" s="213"/>
-      <c r="F140" s="5"/>
+      <c r="E140" s="209"/>
+      <c r="F140" s="185"/>
       <c r="G140" s="48"/>
       <c r="H140" s="49"/>
       <c r="I140" s="139"/>
       <c r="J140" s="48"/>
       <c r="K140" s="48"/>
       <c r="L140" s="158"/>
       <c r="M140" s="181"/>
       <c r="N140" s="38"/>
     </row>
     <row r="141" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A141" s="98" t="s">
         <v>7</v>
       </c>
       <c r="B141" s="148"/>
       <c r="C141" s="5"/>
       <c r="D141" s="185"/>
-      <c r="E141" s="213"/>
-      <c r="F141" s="5"/>
+      <c r="E141" s="209"/>
+      <c r="F141" s="185"/>
       <c r="G141" s="5"/>
       <c r="H141" s="10"/>
       <c r="I141" s="130"/>
       <c r="J141" s="11"/>
       <c r="K141" s="11"/>
       <c r="L141" s="154"/>
       <c r="M141" s="181"/>
       <c r="N141" s="38"/>
     </row>
     <row r="142" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A142" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B142" s="148">
         <v>9597</v>
       </c>
       <c r="C142" s="85">
         <v>20244</v>
       </c>
       <c r="D142" s="207">
         <v>273071</v>
       </c>
-      <c r="E142" s="213">
+      <c r="E142" s="209">
         <v>283717</v>
       </c>
-      <c r="F142" s="86"/>
+      <c r="F142" s="86">
+        <v>293160</v>
+      </c>
       <c r="G142" s="85"/>
       <c r="H142" s="8"/>
       <c r="I142" s="129"/>
       <c r="J142" s="86"/>
       <c r="K142" s="86"/>
       <c r="L142" s="155"/>
       <c r="M142" s="181"/>
       <c r="N142" s="38"/>
     </row>
     <row r="143" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A143" s="108" t="s">
         <v>66</v>
       </c>
       <c r="B143" s="148">
         <v>9597</v>
       </c>
       <c r="C143" s="85">
         <v>20244</v>
       </c>
       <c r="D143" s="207">
         <v>273071</v>
       </c>
-      <c r="E143" s="213">
+      <c r="E143" s="209">
         <v>283717</v>
       </c>
-      <c r="F143" s="86"/>
+      <c r="F143" s="86">
+        <v>293160</v>
+      </c>
       <c r="G143" s="85"/>
       <c r="H143" s="8"/>
       <c r="I143" s="129"/>
       <c r="J143" s="86"/>
       <c r="K143" s="86"/>
       <c r="L143" s="155"/>
       <c r="M143" s="181"/>
       <c r="N143" s="38"/>
     </row>
     <row r="144" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A144" s="108"/>
       <c r="B144" s="148"/>
       <c r="C144" s="5"/>
       <c r="D144" s="185"/>
-      <c r="E144" s="213"/>
-      <c r="F144" s="5"/>
+      <c r="E144" s="209"/>
+      <c r="F144" s="185"/>
       <c r="G144" s="5"/>
       <c r="H144" s="10"/>
       <c r="I144" s="130"/>
       <c r="J144" s="11"/>
       <c r="K144" s="11"/>
       <c r="L144" s="154"/>
       <c r="M144" s="181"/>
       <c r="N144" s="38"/>
     </row>
     <row r="145" spans="1:14" s="39" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A145" s="98" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="148"/>
       <c r="C145" s="50"/>
       <c r="D145" s="184"/>
-      <c r="E145" s="213"/>
-      <c r="F145" s="5"/>
+      <c r="E145" s="209"/>
+      <c r="F145" s="185"/>
       <c r="G145" s="3"/>
       <c r="H145" s="10"/>
       <c r="I145" s="130"/>
       <c r="J145" s="11"/>
       <c r="K145" s="11"/>
       <c r="L145" s="154"/>
       <c r="M145" s="181"/>
       <c r="N145" s="38"/>
     </row>
     <row r="146" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A146" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B146" s="148">
         <v>900225</v>
       </c>
       <c r="C146" s="85">
         <v>1829053</v>
       </c>
       <c r="D146" s="207">
         <v>2776021</v>
       </c>
-      <c r="E146" s="213">
+      <c r="E146" s="209">
         <v>4007301</v>
       </c>
-      <c r="F146" s="86"/>
+      <c r="F146" s="86">
+        <v>5048004</v>
+      </c>
       <c r="G146" s="85"/>
       <c r="H146" s="8"/>
       <c r="I146" s="129"/>
       <c r="J146" s="86"/>
       <c r="K146" s="86"/>
       <c r="L146" s="153"/>
       <c r="M146" s="181"/>
       <c r="N146" s="38"/>
     </row>
     <row r="147" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A147" s="107" t="s">
         <v>66</v>
       </c>
       <c r="B147" s="148">
         <v>611160</v>
       </c>
       <c r="C147" s="85">
         <v>1151237</v>
       </c>
       <c r="D147" s="207">
         <v>1721825</v>
       </c>
-      <c r="E147" s="213">
+      <c r="E147" s="209">
         <v>2516093</v>
       </c>
-      <c r="F147" s="86"/>
+      <c r="F147" s="86">
+        <v>3142746</v>
+      </c>
       <c r="G147" s="85"/>
       <c r="H147" s="8"/>
       <c r="I147" s="129"/>
       <c r="J147" s="86"/>
       <c r="K147" s="86"/>
       <c r="L147" s="153"/>
       <c r="M147" s="181"/>
       <c r="N147" s="38"/>
     </row>
     <row r="148" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A148" s="107" t="s">
         <v>67</v>
       </c>
       <c r="B148" s="148">
         <v>7986</v>
       </c>
       <c r="C148" s="85">
         <v>15972</v>
       </c>
       <c r="D148" s="207">
         <v>23958</v>
       </c>
-      <c r="E148" s="213">
+      <c r="E148" s="209">
         <v>31944</v>
       </c>
-      <c r="F148" s="86"/>
+      <c r="F148" s="86">
+        <v>39930</v>
+      </c>
       <c r="G148" s="85"/>
       <c r="H148" s="8"/>
       <c r="I148" s="129"/>
       <c r="J148" s="86"/>
       <c r="K148" s="86"/>
       <c r="L148" s="153"/>
       <c r="M148" s="181"/>
       <c r="N148" s="38"/>
     </row>
     <row r="149" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A149" s="107" t="s">
         <v>39</v>
       </c>
       <c r="B149" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C149" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D149" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E149" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F149" s="1"/>
+      <c r="E149" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F149" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G149" s="1"/>
       <c r="H149" s="8"/>
       <c r="I149" s="129"/>
       <c r="J149" s="4"/>
       <c r="K149" s="4"/>
       <c r="L149" s="146"/>
       <c r="M149" s="181"/>
       <c r="N149" s="38"/>
     </row>
     <row r="150" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A150" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B150" s="148">
         <v>48055</v>
       </c>
       <c r="C150" s="85">
         <v>96949</v>
       </c>
       <c r="D150" s="208">
         <v>145844</v>
       </c>
-      <c r="E150" s="213">
+      <c r="E150" s="209">
         <v>194739</v>
       </c>
-      <c r="F150" s="86"/>
+      <c r="F150" s="86">
+        <v>267199</v>
+      </c>
       <c r="G150" s="85"/>
       <c r="H150" s="8"/>
       <c r="I150" s="129"/>
       <c r="J150" s="86"/>
       <c r="K150" s="86"/>
       <c r="L150" s="153"/>
       <c r="M150" s="181"/>
       <c r="N150" s="38"/>
     </row>
     <row r="151" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A151" s="107" t="s">
         <v>40</v>
       </c>
       <c r="B151" s="148">
         <v>2365</v>
       </c>
       <c r="C151" s="85">
         <v>4730</v>
       </c>
       <c r="D151" s="207">
         <v>7095</v>
       </c>
-      <c r="E151" s="213">
+      <c r="E151" s="209">
         <v>9460</v>
       </c>
-      <c r="F151" s="86"/>
+      <c r="F151" s="86">
+        <v>11825</v>
+      </c>
       <c r="G151" s="85"/>
       <c r="H151" s="8"/>
       <c r="I151" s="129"/>
       <c r="J151" s="86"/>
       <c r="K151" s="86"/>
       <c r="L151" s="153"/>
       <c r="M151" s="181"/>
       <c r="N151" s="38"/>
     </row>
     <row r="152" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A152" s="107" t="s">
         <v>41</v>
       </c>
       <c r="B152" s="148">
         <v>21</v>
       </c>
       <c r="C152" s="85">
         <v>42</v>
       </c>
       <c r="D152" s="207">
         <v>63</v>
       </c>
-      <c r="E152" s="213">
+      <c r="E152" s="209">
         <v>84</v>
       </c>
-      <c r="F152" s="86"/>
+      <c r="F152" s="86">
+        <v>105</v>
+      </c>
       <c r="G152" s="85"/>
       <c r="H152" s="8"/>
       <c r="I152" s="129"/>
       <c r="J152" s="86"/>
       <c r="K152" s="86"/>
       <c r="L152" s="153"/>
       <c r="M152" s="181"/>
       <c r="N152" s="38"/>
     </row>
     <row r="153" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A153" s="107" t="s">
         <v>42</v>
       </c>
       <c r="B153" s="148">
         <v>73020</v>
       </c>
       <c r="C153" s="85">
         <v>128495</v>
       </c>
       <c r="D153" s="207">
         <v>183971</v>
       </c>
-      <c r="E153" s="213">
+      <c r="E153" s="209">
         <v>239446</v>
       </c>
-      <c r="F153" s="86"/>
+      <c r="F153" s="86">
+        <v>292249</v>
+      </c>
       <c r="G153" s="85"/>
       <c r="H153" s="8"/>
       <c r="I153" s="129"/>
       <c r="J153" s="86"/>
       <c r="K153" s="86"/>
       <c r="L153" s="153"/>
       <c r="M153" s="181"/>
       <c r="N153" s="38"/>
     </row>
     <row r="154" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A154" s="107" t="s">
         <v>68</v>
       </c>
       <c r="B154" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C154" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D154" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E154" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F154" s="1"/>
+      <c r="E154" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F154" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G154" s="1"/>
       <c r="H154" s="8"/>
       <c r="I154" s="129"/>
       <c r="J154" s="4"/>
       <c r="K154" s="4"/>
       <c r="L154" s="146"/>
       <c r="M154" s="181"/>
       <c r="N154" s="38"/>
     </row>
     <row r="155" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A155" s="107" t="s">
         <v>69</v>
       </c>
       <c r="B155" s="148">
         <v>3031</v>
       </c>
       <c r="C155" s="85">
         <v>5029</v>
       </c>
       <c r="D155" s="207">
         <v>7027</v>
       </c>
-      <c r="E155" s="213">
+      <c r="E155" s="209">
         <v>9025</v>
       </c>
-      <c r="F155" s="86"/>
+      <c r="F155" s="86">
+        <v>12057</v>
+      </c>
       <c r="G155" s="85"/>
       <c r="H155" s="8"/>
       <c r="I155" s="129"/>
       <c r="J155" s="86"/>
       <c r="K155" s="86"/>
       <c r="L155" s="153"/>
       <c r="M155" s="181"/>
       <c r="N155" s="38"/>
     </row>
     <row r="156" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A156" s="107" t="s">
         <v>43</v>
       </c>
       <c r="B156" s="148">
         <v>148794</v>
       </c>
       <c r="C156" s="85">
         <v>415012</v>
       </c>
       <c r="D156" s="208">
         <v>668859</v>
       </c>
-      <c r="E156" s="213">
+      <c r="E156" s="209">
         <v>983338</v>
       </c>
-      <c r="F156" s="86"/>
+      <c r="F156" s="86">
+        <v>1252928</v>
+      </c>
       <c r="G156" s="85"/>
       <c r="H156" s="8"/>
       <c r="I156" s="129"/>
       <c r="J156" s="86"/>
       <c r="K156" s="86"/>
       <c r="L156" s="153"/>
       <c r="M156" s="181"/>
       <c r="N156" s="38"/>
     </row>
     <row r="157" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A157" s="107" t="s">
         <v>44</v>
       </c>
       <c r="B157" s="148">
         <v>646</v>
       </c>
       <c r="C157" s="85">
         <v>1292</v>
       </c>
       <c r="D157" s="207">
         <v>1938</v>
       </c>
-      <c r="E157" s="213">
+      <c r="E157" s="209">
         <v>2584</v>
       </c>
-      <c r="F157" s="86"/>
+      <c r="F157" s="86">
+        <v>3230</v>
+      </c>
       <c r="G157" s="85"/>
       <c r="H157" s="8"/>
       <c r="I157" s="129"/>
       <c r="J157" s="86"/>
       <c r="K157" s="86"/>
       <c r="L157" s="153"/>
       <c r="M157" s="181"/>
       <c r="N157" s="38"/>
     </row>
     <row r="158" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A158" s="107" t="s">
         <v>45</v>
       </c>
       <c r="B158" s="148">
         <v>587</v>
       </c>
       <c r="C158" s="85">
         <v>1174</v>
       </c>
       <c r="D158" s="207">
         <v>1761</v>
       </c>
-      <c r="E158" s="213">
+      <c r="E158" s="209">
         <v>2348</v>
       </c>
-      <c r="F158" s="86"/>
+      <c r="F158" s="86">
+        <v>2935</v>
+      </c>
       <c r="G158" s="85"/>
       <c r="H158" s="8"/>
       <c r="I158" s="129"/>
       <c r="J158" s="86"/>
       <c r="K158" s="86"/>
       <c r="L158" s="153"/>
       <c r="M158" s="181"/>
       <c r="N158" s="38"/>
     </row>
     <row r="159" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A159" s="109" t="s">
         <v>46</v>
       </c>
       <c r="B159" s="148">
         <v>1746</v>
       </c>
       <c r="C159" s="85">
         <v>3492</v>
       </c>
       <c r="D159" s="207">
         <v>5238</v>
       </c>
-      <c r="E159" s="213">
+      <c r="E159" s="209">
         <v>6984</v>
       </c>
-      <c r="F159" s="86"/>
+      <c r="F159" s="86">
+        <v>8730</v>
+      </c>
       <c r="G159" s="85"/>
       <c r="H159" s="8"/>
       <c r="I159" s="129"/>
       <c r="J159" s="86"/>
       <c r="K159" s="86"/>
       <c r="L159" s="153"/>
       <c r="M159" s="181"/>
       <c r="N159" s="38"/>
     </row>
     <row r="160" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A160" s="107" t="s">
         <v>70</v>
       </c>
       <c r="B160" s="148">
         <v>2814</v>
       </c>
       <c r="C160" s="85">
         <v>5628</v>
       </c>
       <c r="D160" s="207">
         <v>8442</v>
       </c>
-      <c r="E160" s="213">
+      <c r="E160" s="209">
         <v>11256</v>
       </c>
-      <c r="F160" s="86"/>
+      <c r="F160" s="86">
+        <v>14070</v>
+      </c>
       <c r="G160" s="85"/>
       <c r="H160" s="8"/>
       <c r="I160" s="129"/>
       <c r="J160" s="86"/>
       <c r="K160" s="86"/>
       <c r="L160" s="153"/>
       <c r="M160" s="181"/>
       <c r="N160" s="38"/>
     </row>
     <row r="161" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A161" s="107"/>
       <c r="B161" s="148"/>
       <c r="C161" s="146"/>
       <c r="D161" s="182"/>
-      <c r="E161" s="213"/>
-      <c r="F161" s="4"/>
+      <c r="E161" s="209"/>
+      <c r="F161" s="182"/>
       <c r="G161" s="5"/>
       <c r="H161" s="52"/>
       <c r="I161" s="130"/>
       <c r="J161" s="51"/>
       <c r="K161" s="51"/>
       <c r="L161" s="149"/>
       <c r="M161" s="181"/>
       <c r="N161" s="38"/>
     </row>
     <row r="162" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A162" s="98" t="s">
         <v>9</v>
       </c>
       <c r="B162" s="148"/>
       <c r="C162" s="5"/>
       <c r="D162" s="194"/>
-      <c r="E162" s="213"/>
-      <c r="F162" s="4"/>
+      <c r="E162" s="209"/>
+      <c r="F162" s="182"/>
       <c r="G162" s="5"/>
       <c r="H162" s="52"/>
       <c r="I162" s="130"/>
       <c r="J162" s="51"/>
       <c r="K162" s="51"/>
       <c r="L162" s="149"/>
       <c r="M162" s="181"/>
       <c r="N162" s="38"/>
     </row>
     <row r="163" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A163" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B163" s="148">
         <v>243418</v>
       </c>
       <c r="C163" s="85">
         <v>446341</v>
       </c>
       <c r="D163" s="207">
         <v>649264</v>
       </c>
-      <c r="E163" s="213">
+      <c r="E163" s="209">
         <v>852187</v>
       </c>
-      <c r="F163" s="86"/>
+      <c r="F163" s="86">
+        <v>1028151</v>
+      </c>
       <c r="G163" s="85"/>
       <c r="H163" s="8"/>
       <c r="I163" s="129"/>
       <c r="J163" s="86"/>
       <c r="K163" s="86"/>
       <c r="L163" s="153"/>
       <c r="M163" s="181"/>
       <c r="N163" s="38"/>
     </row>
     <row r="164" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A164" s="110" t="s">
         <v>66</v>
       </c>
       <c r="B164" s="148">
         <v>238266</v>
       </c>
       <c r="C164" s="85">
         <v>428500</v>
       </c>
       <c r="D164" s="207">
         <v>618735</v>
       </c>
-      <c r="E164" s="213">
+      <c r="E164" s="209">
         <v>808970</v>
       </c>
-      <c r="F164" s="86"/>
+      <c r="F164" s="86">
+        <v>978734</v>
+      </c>
       <c r="G164" s="85"/>
       <c r="H164" s="8"/>
       <c r="I164" s="129"/>
       <c r="J164" s="86"/>
       <c r="K164" s="86"/>
       <c r="L164" s="153"/>
       <c r="M164" s="181"/>
       <c r="N164" s="38"/>
     </row>
     <row r="165" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A165" s="110" t="s">
         <v>67</v>
       </c>
       <c r="B165" s="148">
         <v>211</v>
       </c>
       <c r="C165" s="85">
         <v>589</v>
       </c>
       <c r="D165" s="207">
         <v>968</v>
       </c>
-      <c r="E165" s="213">
+      <c r="E165" s="209">
         <v>1346</v>
       </c>
-      <c r="F165" s="86"/>
+      <c r="F165" s="86">
+        <v>1495</v>
+      </c>
       <c r="G165" s="85"/>
       <c r="H165" s="8"/>
       <c r="I165" s="129"/>
       <c r="J165" s="86"/>
       <c r="K165" s="86"/>
       <c r="L165" s="153"/>
       <c r="M165" s="181"/>
       <c r="N165" s="38"/>
     </row>
     <row r="166" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A166" s="110" t="s">
         <v>39</v>
       </c>
       <c r="B166" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C166" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D166" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E166" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F166" s="1"/>
+      <c r="E166" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F166" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G166" s="1"/>
       <c r="H166" s="8"/>
       <c r="I166" s="129"/>
       <c r="J166" s="8"/>
       <c r="K166" s="89"/>
       <c r="L166" s="153"/>
       <c r="M166" s="181"/>
       <c r="N166" s="38"/>
     </row>
     <row r="167" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A167" s="110" t="s">
         <v>42</v>
       </c>
       <c r="B167" s="148">
         <v>4941</v>
       </c>
       <c r="C167" s="85">
         <v>17251</v>
       </c>
       <c r="D167" s="208">
         <v>29561</v>
       </c>
-      <c r="E167" s="213">
+      <c r="E167" s="209">
         <v>41871</v>
       </c>
-      <c r="F167" s="86"/>
+      <c r="F167" s="86">
+        <v>47922</v>
+      </c>
       <c r="G167" s="85"/>
       <c r="H167" s="8"/>
       <c r="I167" s="129"/>
       <c r="J167" s="86"/>
       <c r="K167" s="86"/>
       <c r="L167" s="153"/>
       <c r="M167" s="181"/>
       <c r="N167" s="38"/>
     </row>
     <row r="168" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A168" s="110" t="s">
         <v>70</v>
       </c>
       <c r="B168" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C168" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D168" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E168" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F168" s="1"/>
+      <c r="E168" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F168" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G168" s="1"/>
       <c r="H168" s="13"/>
       <c r="I168" s="131"/>
       <c r="J168" s="144"/>
       <c r="K168" s="61"/>
       <c r="L168" s="152"/>
       <c r="M168" s="181"/>
       <c r="N168" s="38"/>
     </row>
     <row r="169" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A169" s="110"/>
       <c r="B169" s="148"/>
       <c r="C169" s="5"/>
       <c r="D169" s="199"/>
-      <c r="E169" s="213"/>
-      <c r="F169" s="4"/>
+      <c r="E169" s="209"/>
+      <c r="F169" s="182"/>
       <c r="G169" s="5"/>
       <c r="H169" s="54"/>
       <c r="I169" s="130"/>
       <c r="J169" s="53"/>
       <c r="K169" s="53"/>
       <c r="L169" s="159"/>
       <c r="M169" s="181"/>
       <c r="N169" s="38"/>
     </row>
     <row r="170" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A170" s="98" t="s">
         <v>27</v>
       </c>
       <c r="B170" s="148"/>
       <c r="C170" s="5"/>
       <c r="D170" s="195"/>
-      <c r="E170" s="213"/>
-      <c r="F170" s="61"/>
+      <c r="E170" s="209"/>
+      <c r="F170" s="199"/>
       <c r="G170" s="3"/>
       <c r="H170" s="54"/>
       <c r="I170" s="130"/>
       <c r="J170" s="53"/>
       <c r="K170" s="53"/>
       <c r="L170" s="159"/>
       <c r="M170" s="181"/>
       <c r="N170" s="38"/>
     </row>
     <row r="171" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A171" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B171" s="148">
         <v>90196</v>
       </c>
       <c r="C171" s="85">
         <v>187182</v>
       </c>
       <c r="D171" s="207">
         <v>284168</v>
       </c>
-      <c r="E171" s="213">
+      <c r="E171" s="209">
         <v>381155</v>
       </c>
-      <c r="F171" s="86"/>
+      <c r="F171" s="86">
+        <v>461588</v>
+      </c>
       <c r="G171" s="85"/>
       <c r="H171" s="8"/>
       <c r="I171" s="129"/>
       <c r="J171" s="86"/>
       <c r="K171" s="86"/>
       <c r="L171" s="153"/>
       <c r="M171" s="181"/>
       <c r="N171" s="38"/>
     </row>
     <row r="172" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A172" s="109" t="s">
         <v>66</v>
       </c>
       <c r="B172" s="148">
         <v>85576</v>
       </c>
       <c r="C172" s="85">
         <v>177793</v>
       </c>
       <c r="D172" s="207">
         <v>270010</v>
       </c>
-      <c r="E172" s="213">
+      <c r="E172" s="209">
         <v>362227</v>
       </c>
-      <c r="F172" s="86"/>
+      <c r="F172" s="86">
+        <v>437267</v>
+      </c>
       <c r="G172" s="85"/>
       <c r="H172" s="8"/>
       <c r="I172" s="129"/>
       <c r="J172" s="86"/>
       <c r="K172" s="86"/>
       <c r="L172" s="153"/>
       <c r="M172" s="181"/>
       <c r="N172" s="38"/>
     </row>
     <row r="173" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A173" s="107" t="s">
         <v>67</v>
       </c>
       <c r="B173" s="148">
         <v>261</v>
       </c>
       <c r="C173" s="85">
         <v>522</v>
       </c>
       <c r="D173" s="207">
         <v>783</v>
       </c>
-      <c r="E173" s="213">
+      <c r="E173" s="209">
         <v>1044</v>
       </c>
-      <c r="F173" s="86"/>
+      <c r="F173" s="86">
+        <v>1305</v>
+      </c>
       <c r="G173" s="85"/>
       <c r="H173" s="8"/>
       <c r="I173" s="129"/>
       <c r="J173" s="86"/>
       <c r="K173" s="86"/>
       <c r="L173" s="153"/>
       <c r="M173" s="181"/>
       <c r="N173" s="38"/>
     </row>
     <row r="174" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A174" s="109" t="s">
         <v>39</v>
       </c>
       <c r="B174" s="148">
         <v>26</v>
       </c>
       <c r="C174" s="85">
         <v>52</v>
       </c>
       <c r="D174" s="207">
         <v>78</v>
       </c>
-      <c r="E174" s="213">
+      <c r="E174" s="209">
         <v>104</v>
       </c>
-      <c r="F174" s="86"/>
+      <c r="F174" s="86">
+        <v>130</v>
+      </c>
       <c r="G174" s="85"/>
       <c r="H174" s="8"/>
       <c r="I174" s="129"/>
       <c r="J174" s="86"/>
       <c r="K174" s="86"/>
       <c r="L174" s="153"/>
       <c r="M174" s="181"/>
       <c r="N174" s="38"/>
     </row>
     <row r="175" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A175" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B175" s="148">
         <v>573</v>
       </c>
       <c r="C175" s="85">
         <v>1146</v>
       </c>
       <c r="D175" s="207">
         <v>1719</v>
       </c>
-      <c r="E175" s="213">
+      <c r="E175" s="209">
         <v>2292</v>
       </c>
-      <c r="F175" s="86"/>
+      <c r="F175" s="86">
+        <v>2865</v>
+      </c>
       <c r="G175" s="85"/>
       <c r="H175" s="8"/>
       <c r="I175" s="129"/>
       <c r="J175" s="86"/>
       <c r="K175" s="86"/>
       <c r="L175" s="153"/>
       <c r="M175" s="181"/>
       <c r="N175" s="38"/>
     </row>
     <row r="176" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A176" s="109" t="s">
         <v>41</v>
       </c>
       <c r="B176" s="148">
         <v>215</v>
       </c>
       <c r="C176" s="85">
         <v>430</v>
       </c>
       <c r="D176" s="207">
         <v>645</v>
       </c>
-      <c r="E176" s="213">
+      <c r="E176" s="209">
         <v>860</v>
       </c>
-      <c r="F176" s="86"/>
+      <c r="F176" s="86">
+        <v>1075</v>
+      </c>
       <c r="G176" s="85"/>
       <c r="H176" s="8"/>
       <c r="I176" s="129"/>
       <c r="J176" s="86"/>
       <c r="K176" s="86"/>
       <c r="L176" s="153"/>
       <c r="M176" s="181"/>
       <c r="N176" s="38"/>
     </row>
     <row r="177" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A177" s="109" t="s">
         <v>42</v>
       </c>
       <c r="B177" s="148">
         <v>2</v>
       </c>
       <c r="C177" s="85">
         <v>5</v>
       </c>
       <c r="D177" s="207">
         <v>9</v>
       </c>
-      <c r="E177" s="213">
+      <c r="E177" s="209">
         <v>13</v>
       </c>
-      <c r="F177" s="86"/>
+      <c r="F177" s="86">
+        <v>812</v>
+      </c>
       <c r="G177" s="85"/>
       <c r="H177" s="8"/>
       <c r="I177" s="129"/>
       <c r="J177" s="86"/>
       <c r="K177" s="86"/>
       <c r="L177" s="153"/>
       <c r="M177" s="181"/>
       <c r="N177" s="38"/>
     </row>
     <row r="178" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A178" s="109" t="s">
         <v>68</v>
       </c>
       <c r="B178" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C178" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D178" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E178" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F178" s="1"/>
+      <c r="E178" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F178" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G178" s="1"/>
       <c r="H178" s="8"/>
       <c r="I178" s="129"/>
       <c r="J178" s="61"/>
       <c r="K178" s="86"/>
       <c r="L178" s="152"/>
       <c r="M178" s="181"/>
       <c r="N178" s="38"/>
     </row>
     <row r="179" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A179" s="109" t="s">
         <v>69</v>
       </c>
       <c r="B179" s="148">
         <v>87</v>
       </c>
       <c r="C179" s="85">
         <v>174</v>
       </c>
       <c r="D179" s="183">
         <v>261</v>
       </c>
-      <c r="E179" s="213">
+      <c r="E179" s="209">
         <v>348</v>
       </c>
-      <c r="F179" s="86"/>
+      <c r="F179" s="86">
+        <v>435</v>
+      </c>
       <c r="G179" s="85"/>
       <c r="H179" s="8"/>
       <c r="I179" s="129"/>
       <c r="J179" s="86"/>
       <c r="K179" s="86"/>
       <c r="L179" s="153"/>
       <c r="M179" s="181"/>
       <c r="N179" s="38"/>
     </row>
     <row r="180" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A180" s="109" t="s">
         <v>44</v>
       </c>
       <c r="B180" s="148">
         <v>2799</v>
       </c>
       <c r="C180" s="85">
         <v>5745</v>
       </c>
       <c r="D180" s="207">
         <v>8691</v>
       </c>
-      <c r="E180" s="213">
+      <c r="E180" s="209">
         <v>11638</v>
       </c>
-      <c r="F180" s="86"/>
+      <c r="F180" s="86">
+        <v>14411</v>
+      </c>
       <c r="G180" s="85"/>
       <c r="H180" s="8"/>
       <c r="I180" s="129"/>
       <c r="J180" s="86"/>
       <c r="K180" s="86"/>
       <c r="L180" s="153"/>
       <c r="M180" s="181"/>
       <c r="N180" s="38"/>
     </row>
     <row r="181" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A181" s="107" t="s">
         <v>45</v>
       </c>
       <c r="B181" s="148">
         <v>24</v>
       </c>
       <c r="C181" s="85">
         <v>48</v>
       </c>
       <c r="D181" s="207">
         <v>72</v>
       </c>
-      <c r="E181" s="213">
+      <c r="E181" s="209">
         <v>96</v>
       </c>
-      <c r="F181" s="86"/>
+      <c r="F181" s="86">
+        <v>120</v>
+      </c>
       <c r="G181" s="85"/>
       <c r="H181" s="8"/>
       <c r="I181" s="129"/>
       <c r="J181" s="86"/>
       <c r="K181" s="86"/>
       <c r="L181" s="153"/>
       <c r="M181" s="181"/>
       <c r="N181" s="38"/>
     </row>
     <row r="182" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A182" s="109" t="s">
         <v>46</v>
       </c>
       <c r="B182" s="148">
         <v>633</v>
       </c>
       <c r="C182" s="85">
         <v>1267</v>
       </c>
       <c r="D182" s="207">
         <v>1900</v>
       </c>
-      <c r="E182" s="213">
+      <c r="E182" s="209">
         <v>2533</v>
       </c>
-      <c r="F182" s="86"/>
+      <c r="F182" s="86">
+        <v>3167</v>
+      </c>
       <c r="G182" s="85"/>
       <c r="H182" s="8"/>
       <c r="I182" s="129"/>
       <c r="J182" s="86"/>
       <c r="K182" s="86"/>
       <c r="L182" s="153"/>
       <c r="M182" s="181"/>
       <c r="N182" s="38"/>
     </row>
     <row r="183" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A183" s="109"/>
       <c r="B183" s="148"/>
       <c r="C183" s="5"/>
       <c r="D183" s="182"/>
-      <c r="E183" s="213"/>
-      <c r="F183" s="4"/>
+      <c r="E183" s="209"/>
+      <c r="F183" s="182"/>
       <c r="G183" s="5"/>
       <c r="H183" s="14"/>
       <c r="I183" s="130"/>
       <c r="J183" s="55"/>
       <c r="K183" s="55"/>
       <c r="L183" s="160"/>
       <c r="M183" s="181"/>
       <c r="N183" s="38"/>
     </row>
     <row r="184" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A184" s="98" t="s">
         <v>10</v>
       </c>
       <c r="B184" s="148"/>
       <c r="C184" s="3"/>
       <c r="D184" s="196"/>
-      <c r="E184" s="213"/>
-      <c r="F184" s="4"/>
+      <c r="E184" s="209"/>
+      <c r="F184" s="182"/>
       <c r="G184" s="5"/>
       <c r="H184" s="56"/>
       <c r="I184" s="130"/>
       <c r="J184" s="55"/>
       <c r="K184" s="55"/>
       <c r="L184" s="160"/>
       <c r="M184" s="181"/>
       <c r="N184" s="38"/>
     </row>
     <row r="185" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A185" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B185" s="148">
         <v>1129897</v>
       </c>
       <c r="C185" s="85">
         <v>1431101</v>
       </c>
       <c r="D185" s="207">
         <v>2891618</v>
       </c>
-      <c r="E185" s="213">
+      <c r="E185" s="209">
         <v>4205887</v>
       </c>
-      <c r="F185" s="86"/>
+      <c r="F185" s="86">
+        <v>5453881</v>
+      </c>
       <c r="G185" s="85"/>
       <c r="H185" s="8"/>
       <c r="I185" s="129"/>
       <c r="J185" s="86"/>
       <c r="K185" s="86"/>
       <c r="L185" s="153"/>
       <c r="M185" s="181"/>
       <c r="N185" s="38"/>
     </row>
     <row r="186" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A186" s="111" t="s">
         <v>66</v>
       </c>
       <c r="B186" s="148">
         <v>138392</v>
       </c>
       <c r="C186" s="85">
         <v>277533</v>
       </c>
       <c r="D186" s="207">
         <v>419963</v>
       </c>
-      <c r="E186" s="213">
+      <c r="E186" s="209">
         <v>560376</v>
       </c>
-      <c r="F186" s="86"/>
+      <c r="F186" s="86">
+        <v>719996</v>
+      </c>
       <c r="G186" s="85"/>
       <c r="H186" s="8"/>
       <c r="I186" s="129"/>
       <c r="J186" s="86"/>
       <c r="K186" s="86"/>
       <c r="L186" s="153"/>
       <c r="M186" s="181"/>
       <c r="N186" s="38"/>
     </row>
     <row r="187" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A187" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B187" s="148">
         <v>29251</v>
       </c>
       <c r="C187" s="85">
         <v>59372</v>
       </c>
       <c r="D187" s="207">
         <v>89493</v>
       </c>
-      <c r="E187" s="213">
+      <c r="E187" s="209">
         <v>119614</v>
       </c>
-      <c r="F187" s="86"/>
+      <c r="F187" s="86">
+        <v>151973</v>
+      </c>
       <c r="G187" s="85"/>
       <c r="H187" s="8"/>
       <c r="I187" s="129"/>
       <c r="J187" s="86"/>
       <c r="K187" s="86"/>
       <c r="L187" s="153"/>
       <c r="M187" s="181"/>
       <c r="N187" s="38"/>
     </row>
     <row r="188" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A188" s="112" t="s">
         <v>40</v>
       </c>
       <c r="B188" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C188" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D188" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E188" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F188" s="132"/>
+      <c r="E188" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F188" s="132" t="s">
+        <v>37</v>
+      </c>
       <c r="G188" s="133"/>
       <c r="H188" s="8"/>
       <c r="I188" s="129"/>
       <c r="J188" s="4"/>
       <c r="K188" s="89"/>
       <c r="L188" s="153"/>
       <c r="M188" s="181"/>
       <c r="N188" s="38"/>
     </row>
     <row r="189" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A189" s="111" t="s">
         <v>41</v>
       </c>
       <c r="B189" s="148">
         <v>5477</v>
       </c>
       <c r="C189" s="85">
         <v>11838</v>
       </c>
       <c r="D189" s="208">
         <v>18199</v>
       </c>
-      <c r="E189" s="213">
+      <c r="E189" s="209">
         <v>24560</v>
       </c>
-      <c r="F189" s="86"/>
+      <c r="F189" s="86">
+        <v>26933</v>
+      </c>
       <c r="G189" s="85"/>
       <c r="H189" s="8"/>
       <c r="I189" s="129"/>
       <c r="J189" s="86"/>
       <c r="K189" s="86"/>
       <c r="L189" s="153"/>
       <c r="M189" s="181"/>
       <c r="N189" s="38"/>
     </row>
     <row r="190" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A190" s="111" t="s">
         <v>42</v>
       </c>
       <c r="B190" s="148">
         <v>16506</v>
       </c>
       <c r="C190" s="85">
         <v>73605</v>
       </c>
       <c r="D190" s="207">
         <v>130705</v>
       </c>
-      <c r="E190" s="213">
+      <c r="E190" s="209">
         <v>187805</v>
       </c>
-      <c r="F190" s="86"/>
+      <c r="F190" s="86">
+        <v>224539</v>
+      </c>
       <c r="G190" s="85"/>
       <c r="H190" s="8"/>
       <c r="I190" s="129"/>
       <c r="J190" s="86"/>
       <c r="K190" s="86"/>
       <c r="L190" s="153"/>
       <c r="M190" s="181"/>
       <c r="N190" s="38"/>
     </row>
     <row r="191" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A191" s="111" t="s">
         <v>68</v>
       </c>
       <c r="B191" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C191" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D191" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E191" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F191" s="1"/>
+      <c r="E191" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F191" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G191" s="1"/>
       <c r="H191" s="8"/>
       <c r="I191" s="129"/>
       <c r="J191" s="4"/>
       <c r="K191" s="89"/>
       <c r="L191" s="153"/>
       <c r="M191" s="181"/>
       <c r="N191" s="38"/>
     </row>
     <row r="192" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A192" s="111" t="s">
         <v>44</v>
       </c>
       <c r="B192" s="148">
         <v>940272</v>
       </c>
       <c r="C192" s="85">
         <v>1008752</v>
       </c>
       <c r="D192" s="207">
         <v>2233258</v>
       </c>
-      <c r="E192" s="213">
+      <c r="E192" s="209">
         <v>3313533</v>
       </c>
-      <c r="F192" s="86"/>
+      <c r="F192" s="86">
+        <v>4330441</v>
+      </c>
       <c r="G192" s="85"/>
       <c r="H192" s="8"/>
       <c r="I192" s="129"/>
       <c r="J192" s="86"/>
       <c r="K192" s="86"/>
       <c r="L192" s="153"/>
       <c r="M192" s="181"/>
       <c r="N192" s="38"/>
     </row>
     <row r="193" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A193" s="111" t="s">
         <v>70</v>
       </c>
       <c r="B193" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C193" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D193" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E193" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F193" s="1"/>
+      <c r="E193" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F193" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G193" s="1"/>
       <c r="H193" s="14"/>
       <c r="I193" s="129"/>
       <c r="J193" s="4"/>
       <c r="K193" s="89"/>
       <c r="L193" s="153"/>
       <c r="M193" s="181"/>
       <c r="N193" s="38"/>
     </row>
     <row r="194" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A194" s="111"/>
       <c r="B194" s="148"/>
       <c r="C194" s="3"/>
       <c r="D194" s="183"/>
-      <c r="E194" s="213"/>
-      <c r="F194" s="4"/>
+      <c r="E194" s="209"/>
+      <c r="F194" s="182"/>
       <c r="G194" s="5"/>
       <c r="H194" s="14"/>
       <c r="I194" s="137"/>
       <c r="J194" s="57"/>
       <c r="K194" s="57"/>
       <c r="L194" s="150"/>
       <c r="M194" s="181"/>
       <c r="N194" s="38"/>
     </row>
     <row r="195" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A195" s="98" t="s">
         <v>22</v>
       </c>
       <c r="B195" s="148"/>
       <c r="C195" s="5"/>
       <c r="D195" s="197"/>
-      <c r="E195" s="213"/>
-      <c r="F195" s="4"/>
+      <c r="E195" s="209"/>
+      <c r="F195" s="182"/>
       <c r="G195" s="3"/>
       <c r="H195" s="14"/>
       <c r="I195" s="130"/>
       <c r="J195" s="57"/>
       <c r="K195" s="57"/>
       <c r="L195" s="161"/>
       <c r="M195" s="181"/>
       <c r="N195" s="38"/>
     </row>
     <row r="196" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A196" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B196" s="148">
         <v>1757</v>
       </c>
       <c r="C196" s="85">
         <v>6222</v>
       </c>
       <c r="D196" s="207">
         <v>10686</v>
       </c>
-      <c r="E196" s="213">
+      <c r="E196" s="209">
         <v>15151</v>
       </c>
-      <c r="F196" s="86"/>
+      <c r="F196" s="86">
+        <v>18292</v>
+      </c>
       <c r="G196" s="85"/>
       <c r="H196" s="8"/>
       <c r="I196" s="129"/>
       <c r="J196" s="86"/>
       <c r="K196" s="86"/>
       <c r="L196" s="153"/>
       <c r="M196" s="181"/>
       <c r="N196" s="38"/>
     </row>
     <row r="197" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A197" s="113" t="s">
         <v>66</v>
       </c>
       <c r="B197" s="148">
         <v>1757</v>
       </c>
       <c r="C197" s="85">
         <v>6222</v>
       </c>
       <c r="D197" s="207">
         <v>10686</v>
       </c>
-      <c r="E197" s="213">
+      <c r="E197" s="209">
         <v>15151</v>
       </c>
-      <c r="F197" s="86"/>
+      <c r="F197" s="86">
+        <v>18292</v>
+      </c>
       <c r="G197" s="85"/>
       <c r="H197" s="8"/>
       <c r="I197" s="129"/>
       <c r="J197" s="86"/>
       <c r="K197" s="86"/>
       <c r="L197" s="153"/>
       <c r="M197" s="181"/>
       <c r="N197" s="38"/>
     </row>
     <row r="198" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A198" s="113"/>
       <c r="B198" s="148"/>
       <c r="C198" s="3"/>
       <c r="D198" s="182"/>
-      <c r="E198" s="213"/>
+      <c r="E198" s="209"/>
       <c r="F198" s="132"/>
       <c r="G198" s="1"/>
       <c r="H198" s="14"/>
       <c r="I198" s="131"/>
       <c r="J198" s="3"/>
       <c r="K198" s="3"/>
       <c r="L198" s="154"/>
       <c r="M198" s="181"/>
       <c r="N198" s="38"/>
     </row>
     <row r="199" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A199" s="98" t="s">
         <v>11</v>
       </c>
       <c r="B199" s="148"/>
       <c r="C199" s="58"/>
       <c r="D199" s="183"/>
-      <c r="E199" s="213"/>
-      <c r="F199" s="4"/>
+      <c r="E199" s="209"/>
+      <c r="F199" s="182"/>
       <c r="G199" s="5"/>
       <c r="H199" s="14"/>
       <c r="I199" s="130"/>
       <c r="J199" s="59"/>
       <c r="K199" s="59"/>
       <c r="L199" s="162"/>
       <c r="M199" s="181"/>
       <c r="N199" s="38"/>
     </row>
     <row r="200" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A200" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B200" s="148">
         <v>463320</v>
       </c>
       <c r="C200" s="85">
         <v>1422528</v>
       </c>
       <c r="D200" s="207">
         <v>2353972</v>
       </c>
-      <c r="E200" s="213">
+      <c r="E200" s="209">
         <v>3361159</v>
       </c>
-      <c r="F200" s="86"/>
+      <c r="F200" s="86">
+        <v>3868152</v>
+      </c>
       <c r="G200" s="85"/>
       <c r="H200" s="8"/>
       <c r="I200" s="129"/>
       <c r="J200" s="86"/>
       <c r="K200" s="86"/>
       <c r="L200" s="153"/>
       <c r="M200" s="181"/>
       <c r="N200" s="38"/>
     </row>
     <row r="201" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A201" s="114" t="s">
         <v>66</v>
       </c>
       <c r="B201" s="148">
         <v>458300</v>
       </c>
       <c r="C201" s="85">
         <v>1366616</v>
       </c>
       <c r="D201" s="207">
         <v>2274931</v>
       </c>
-      <c r="E201" s="213">
+      <c r="E201" s="209">
         <v>3183246</v>
       </c>
-      <c r="F201" s="86"/>
+      <c r="F201" s="86">
+        <v>3636914</v>
+      </c>
       <c r="G201" s="85"/>
       <c r="H201" s="8"/>
       <c r="I201" s="129"/>
       <c r="J201" s="86"/>
       <c r="K201" s="86"/>
       <c r="L201" s="153"/>
       <c r="M201" s="181"/>
       <c r="N201" s="38"/>
     </row>
     <row r="202" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="114" t="s">
         <v>67</v>
       </c>
       <c r="B202" s="148">
         <v>1038</v>
       </c>
       <c r="C202" s="85">
         <v>2076</v>
       </c>
       <c r="D202" s="207">
         <v>3114</v>
       </c>
-      <c r="E202" s="213">
+      <c r="E202" s="209">
         <v>4152</v>
       </c>
-      <c r="F202" s="86"/>
+      <c r="F202" s="86">
+        <v>5190</v>
+      </c>
       <c r="G202" s="85"/>
       <c r="H202" s="8"/>
       <c r="I202" s="129"/>
       <c r="J202" s="86"/>
       <c r="K202" s="86"/>
       <c r="L202" s="153"/>
       <c r="M202" s="181"/>
       <c r="N202" s="38"/>
     </row>
     <row r="203" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="114" t="s">
         <v>41</v>
       </c>
       <c r="B203" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C203" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D203" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E203" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F203" s="1"/>
+      <c r="E203" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F203" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G203" s="1"/>
       <c r="H203" s="8"/>
       <c r="I203" s="129"/>
       <c r="J203" s="4"/>
       <c r="K203" s="4"/>
       <c r="L203" s="146"/>
       <c r="M203" s="181"/>
       <c r="N203" s="38"/>
     </row>
     <row r="204" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="114" t="s">
         <v>42</v>
       </c>
       <c r="B204" s="148">
         <v>3982</v>
       </c>
       <c r="C204" s="85">
         <v>24283</v>
       </c>
       <c r="D204" s="208">
         <v>44584</v>
       </c>
-      <c r="E204" s="213">
+      <c r="E204" s="209">
         <v>64884</v>
       </c>
-      <c r="F204" s="86"/>
+      <c r="F204" s="86">
+        <v>65825</v>
+      </c>
       <c r="G204" s="85"/>
       <c r="H204" s="8"/>
       <c r="I204" s="129"/>
       <c r="J204" s="86"/>
       <c r="K204" s="86"/>
       <c r="L204" s="155"/>
       <c r="M204" s="181"/>
       <c r="N204" s="38"/>
     </row>
     <row r="205" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="114" t="s">
         <v>69</v>
       </c>
       <c r="B205" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C205" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D205" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E205" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F205" s="1"/>
+      <c r="E205" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F205" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G205" s="1"/>
       <c r="H205" s="8"/>
       <c r="I205" s="129"/>
       <c r="J205" s="4"/>
       <c r="K205" s="4"/>
       <c r="L205" s="146"/>
       <c r="M205" s="181"/>
       <c r="N205" s="38"/>
     </row>
     <row r="206" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="114" t="s">
         <v>44</v>
       </c>
       <c r="B206" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C206" s="85">
         <v>29555</v>
       </c>
       <c r="D206" s="207">
         <v>31346</v>
       </c>
-      <c r="E206" s="213">
+      <c r="E206" s="209">
         <v>108880</v>
       </c>
-      <c r="F206" s="86"/>
+      <c r="F206" s="86">
+        <v>160228</v>
+      </c>
       <c r="G206" s="85"/>
       <c r="H206" s="8"/>
       <c r="I206" s="129"/>
       <c r="J206" s="86"/>
       <c r="K206" s="86"/>
       <c r="L206" s="155"/>
       <c r="M206" s="181"/>
       <c r="N206" s="38"/>
     </row>
     <row r="207" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="114" t="s">
         <v>45</v>
       </c>
       <c r="B207" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C207" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D207" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E207" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F207" s="1"/>
+      <c r="E207" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F207" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G207" s="1"/>
       <c r="H207" s="8"/>
       <c r="I207" s="129"/>
       <c r="J207" s="4"/>
       <c r="K207" s="4"/>
       <c r="L207" s="146"/>
       <c r="M207" s="181"/>
       <c r="N207" s="38"/>
     </row>
     <row r="208" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="114" t="s">
         <v>46</v>
       </c>
       <c r="B208" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C208" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D208" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E208" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F208" s="1"/>
+      <c r="E208" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F208" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G208" s="1"/>
       <c r="H208" s="8"/>
       <c r="I208" s="129"/>
       <c r="J208" s="4"/>
       <c r="K208" s="4"/>
       <c r="L208" s="146"/>
       <c r="M208" s="181"/>
       <c r="N208" s="38"/>
     </row>
     <row r="209" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="114"/>
       <c r="B209" s="148"/>
       <c r="C209" s="5"/>
       <c r="D209" s="182"/>
-      <c r="E209" s="213"/>
-      <c r="F209" s="4"/>
+      <c r="E209" s="209"/>
+      <c r="F209" s="182"/>
       <c r="G209" s="5"/>
       <c r="H209" s="14"/>
       <c r="I209" s="130"/>
       <c r="J209" s="60"/>
       <c r="K209" s="60"/>
       <c r="L209" s="163"/>
       <c r="M209" s="181"/>
       <c r="N209" s="38"/>
     </row>
     <row r="210" spans="1:14" s="39" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="98" t="s">
         <v>12</v>
       </c>
       <c r="B210" s="148"/>
       <c r="C210" s="5"/>
       <c r="D210" s="198"/>
-      <c r="E210" s="213"/>
-      <c r="F210" s="4"/>
+      <c r="E210" s="209"/>
+      <c r="F210" s="182"/>
       <c r="G210" s="5"/>
       <c r="H210" s="14"/>
       <c r="I210" s="130"/>
       <c r="J210" s="60"/>
       <c r="K210" s="60"/>
       <c r="L210" s="151"/>
       <c r="M210" s="181"/>
       <c r="N210" s="38"/>
     </row>
     <row r="211" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B211" s="148">
         <v>640177</v>
       </c>
       <c r="C211" s="85">
         <v>2223334</v>
       </c>
       <c r="D211" s="207">
         <v>3870697</v>
       </c>
-      <c r="E211" s="213">
+      <c r="E211" s="209">
         <v>5779310</v>
       </c>
-      <c r="F211" s="86"/>
+      <c r="F211" s="86">
+        <v>7204737</v>
+      </c>
       <c r="G211" s="85"/>
       <c r="H211" s="8"/>
       <c r="I211" s="129"/>
       <c r="J211" s="86"/>
       <c r="K211" s="86"/>
       <c r="L211" s="153"/>
       <c r="M211" s="181"/>
       <c r="N211" s="38"/>
     </row>
     <row r="212" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="115" t="s">
         <v>66</v>
       </c>
       <c r="B212" s="148">
         <v>530830</v>
       </c>
       <c r="C212" s="85">
         <v>1761270</v>
       </c>
       <c r="D212" s="207">
         <v>2995918</v>
       </c>
-      <c r="E212" s="213">
+      <c r="E212" s="209">
         <v>4476814</v>
       </c>
-      <c r="F212" s="86"/>
+      <c r="F212" s="86">
+        <v>5498411</v>
+      </c>
       <c r="G212" s="85"/>
       <c r="H212" s="8"/>
       <c r="I212" s="129"/>
       <c r="J212" s="86"/>
       <c r="K212" s="86"/>
       <c r="L212" s="153"/>
       <c r="M212" s="181"/>
       <c r="N212" s="38"/>
     </row>
     <row r="213" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="115" t="s">
         <v>67</v>
       </c>
       <c r="B213" s="148">
         <v>91</v>
       </c>
       <c r="C213" s="85">
         <v>182</v>
       </c>
       <c r="D213" s="207">
         <v>273</v>
       </c>
-      <c r="E213" s="213">
+      <c r="E213" s="209">
         <v>364</v>
       </c>
-      <c r="F213" s="86"/>
+      <c r="F213" s="86">
+        <v>84938</v>
+      </c>
       <c r="G213" s="85"/>
       <c r="H213" s="8"/>
       <c r="I213" s="129"/>
       <c r="J213" s="86"/>
       <c r="K213" s="86"/>
       <c r="L213" s="153"/>
       <c r="M213" s="181"/>
       <c r="N213" s="38"/>
     </row>
     <row r="214" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="115" t="s">
         <v>39</v>
       </c>
       <c r="B214" s="148">
         <v>83</v>
       </c>
       <c r="C214" s="85">
         <v>22042</v>
       </c>
       <c r="D214" s="207">
         <v>44002</v>
       </c>
-      <c r="E214" s="213">
+      <c r="E214" s="209">
         <v>65961</v>
       </c>
-      <c r="F214" s="86"/>
+      <c r="F214" s="86">
+        <v>66044</v>
+      </c>
       <c r="G214" s="85"/>
       <c r="H214" s="8"/>
       <c r="I214" s="129"/>
       <c r="J214" s="86"/>
       <c r="K214" s="86"/>
       <c r="L214" s="153"/>
       <c r="M214" s="181"/>
       <c r="N214" s="38"/>
     </row>
     <row r="215" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="115" t="s">
         <v>47</v>
       </c>
       <c r="B215" s="148">
         <v>350</v>
       </c>
       <c r="C215" s="85">
         <v>700</v>
       </c>
       <c r="D215" s="207">
         <v>1050</v>
       </c>
-      <c r="E215" s="213">
+      <c r="E215" s="209">
         <v>1400</v>
       </c>
-      <c r="F215" s="86"/>
+      <c r="F215" s="86">
+        <v>1750</v>
+      </c>
       <c r="G215" s="85"/>
       <c r="H215" s="8"/>
       <c r="I215" s="129"/>
       <c r="J215" s="86"/>
       <c r="K215" s="86"/>
       <c r="L215" s="153"/>
       <c r="M215" s="181"/>
       <c r="N215" s="38"/>
     </row>
     <row r="216" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="112" t="s">
         <v>40</v>
       </c>
       <c r="B216" s="148">
         <v>132</v>
       </c>
       <c r="C216" s="85">
         <v>86657</v>
       </c>
       <c r="D216" s="207">
         <v>173181</v>
       </c>
-      <c r="E216" s="213">
+      <c r="E216" s="209">
         <v>259706</v>
       </c>
-      <c r="F216" s="86"/>
+      <c r="F216" s="86">
+        <v>259838</v>
+      </c>
       <c r="G216" s="85"/>
       <c r="H216" s="8"/>
       <c r="I216" s="129"/>
       <c r="J216" s="86"/>
       <c r="K216" s="86"/>
       <c r="L216" s="153"/>
       <c r="M216" s="181"/>
       <c r="N216" s="38"/>
     </row>
     <row r="217" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="115" t="s">
         <v>42</v>
       </c>
       <c r="B217" s="148">
         <v>108380</v>
       </c>
       <c r="C217" s="85">
         <v>266253</v>
       </c>
       <c r="D217" s="207">
         <v>424126</v>
       </c>
-      <c r="E217" s="213">
+      <c r="E217" s="209">
         <v>581999</v>
       </c>
-      <c r="F217" s="86"/>
+      <c r="F217" s="86">
+        <v>810379</v>
+      </c>
       <c r="G217" s="85"/>
       <c r="H217" s="8"/>
       <c r="I217" s="129"/>
       <c r="J217" s="86"/>
       <c r="K217" s="86"/>
       <c r="L217" s="153"/>
       <c r="M217" s="181"/>
       <c r="N217" s="38"/>
     </row>
     <row r="218" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="115" t="s">
         <v>69</v>
       </c>
       <c r="B218" s="148">
         <v>211</v>
       </c>
       <c r="C218" s="85">
         <v>422</v>
       </c>
       <c r="D218" s="207">
         <v>60633</v>
       </c>
-      <c r="E218" s="213">
+      <c r="E218" s="209">
         <v>135844</v>
       </c>
-      <c r="F218" s="86"/>
+      <c r="F218" s="86">
+        <v>226055</v>
+      </c>
       <c r="G218" s="85"/>
       <c r="H218" s="8"/>
       <c r="I218" s="129"/>
       <c r="J218" s="86"/>
       <c r="K218" s="86"/>
       <c r="L218" s="153"/>
       <c r="M218" s="181"/>
       <c r="N218" s="38"/>
     </row>
     <row r="219" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="115" t="s">
         <v>43</v>
       </c>
       <c r="B219" s="148">
         <v>100</v>
       </c>
       <c r="C219" s="85">
         <v>200</v>
       </c>
       <c r="D219" s="207">
         <v>300</v>
       </c>
-      <c r="E219" s="213">
+      <c r="E219" s="209">
         <v>400</v>
       </c>
-      <c r="F219" s="86"/>
+      <c r="F219" s="86">
+        <v>500</v>
+      </c>
       <c r="G219" s="85"/>
       <c r="H219" s="8"/>
       <c r="I219" s="129"/>
       <c r="J219" s="86"/>
       <c r="K219" s="86"/>
       <c r="L219" s="153"/>
       <c r="M219" s="181"/>
       <c r="N219" s="38"/>
     </row>
     <row r="220" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="115" t="s">
         <v>44</v>
       </c>
       <c r="B220" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C220" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D220" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E220" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F220" s="1"/>
+      <c r="E220" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F220" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G220" s="1"/>
       <c r="H220" s="8"/>
       <c r="I220" s="129"/>
       <c r="J220" s="8"/>
       <c r="K220" s="89"/>
       <c r="L220" s="153"/>
       <c r="M220" s="181"/>
       <c r="N220" s="38"/>
     </row>
     <row r="221" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="115" t="s">
         <v>46</v>
       </c>
       <c r="B221" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C221" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D221" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E221" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F221" s="1"/>
+      <c r="E221" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F221" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G221" s="1"/>
       <c r="H221" s="8"/>
       <c r="I221" s="129"/>
       <c r="J221" s="144"/>
       <c r="K221" s="89"/>
       <c r="L221" s="153"/>
       <c r="M221" s="181"/>
       <c r="N221" s="38"/>
     </row>
     <row r="222" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="115" t="s">
         <v>70</v>
       </c>
       <c r="B222" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C222" s="85">
         <v>85607</v>
       </c>
       <c r="D222" s="208">
         <v>171215</v>
       </c>
-      <c r="E222" s="213">
+      <c r="E222" s="209">
         <v>256822</v>
       </c>
-      <c r="F222" s="86"/>
+      <c r="F222" s="86">
+        <v>256822</v>
+      </c>
       <c r="G222" s="85"/>
       <c r="H222" s="8"/>
       <c r="I222" s="129"/>
       <c r="J222" s="88"/>
       <c r="K222" s="86"/>
       <c r="L222" s="153"/>
       <c r="M222" s="181"/>
       <c r="N222" s="38"/>
     </row>
     <row r="223" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="115"/>
       <c r="B223" s="148"/>
       <c r="C223" s="5"/>
       <c r="D223" s="182"/>
-      <c r="E223" s="213"/>
-      <c r="F223" s="4"/>
+      <c r="E223" s="209"/>
+      <c r="F223" s="182"/>
       <c r="G223" s="5"/>
       <c r="H223" s="14"/>
       <c r="I223" s="130"/>
       <c r="J223" s="62"/>
       <c r="K223" s="87"/>
       <c r="L223" s="164"/>
       <c r="M223" s="181"/>
       <c r="N223" s="38"/>
     </row>
     <row r="224" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="98" t="s">
         <v>13</v>
       </c>
       <c r="B224" s="148"/>
       <c r="C224" s="5"/>
       <c r="D224" s="200"/>
-      <c r="E224" s="213"/>
-      <c r="F224" s="61"/>
+      <c r="E224" s="209"/>
+      <c r="F224" s="199"/>
       <c r="G224" s="5"/>
       <c r="H224" s="14"/>
       <c r="I224" s="130"/>
       <c r="J224" s="62"/>
       <c r="K224" s="62"/>
       <c r="L224" s="164"/>
       <c r="M224" s="181"/>
       <c r="N224" s="38"/>
     </row>
     <row r="225" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B225" s="148">
         <v>312568</v>
       </c>
       <c r="C225" s="85">
         <v>395475</v>
       </c>
       <c r="D225" s="207">
         <v>495905</v>
       </c>
-      <c r="E225" s="213">
+      <c r="E225" s="209">
         <v>665068</v>
       </c>
-      <c r="F225" s="86"/>
+      <c r="F225" s="86">
+        <v>684744</v>
+      </c>
       <c r="G225" s="85"/>
       <c r="H225" s="8"/>
       <c r="I225" s="129"/>
       <c r="J225" s="86"/>
       <c r="K225" s="86"/>
       <c r="L225" s="153"/>
       <c r="M225" s="181"/>
       <c r="N225" s="38"/>
     </row>
     <row r="226" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A226" s="116" t="s">
         <v>66</v>
       </c>
       <c r="B226" s="148">
         <v>312568</v>
       </c>
       <c r="C226" s="85">
         <v>395475</v>
       </c>
       <c r="D226" s="207">
         <v>495905</v>
       </c>
-      <c r="E226" s="213">
+      <c r="E226" s="209">
         <v>665068</v>
       </c>
-      <c r="F226" s="86"/>
+      <c r="F226" s="86">
+        <v>684744</v>
+      </c>
       <c r="G226" s="85"/>
       <c r="H226" s="8"/>
       <c r="I226" s="129"/>
       <c r="J226" s="86"/>
       <c r="K226" s="86"/>
       <c r="L226" s="153"/>
       <c r="M226" s="181"/>
       <c r="N226" s="38"/>
     </row>
     <row r="227" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A227" s="116" t="s">
         <v>40</v>
       </c>
       <c r="B227" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C227" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D227" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E227" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F227" s="1"/>
+      <c r="E227" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F227" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G227" s="85"/>
       <c r="H227" s="8"/>
       <c r="I227" s="40"/>
       <c r="J227" s="86"/>
       <c r="K227" s="86"/>
       <c r="L227" s="153"/>
       <c r="M227" s="181"/>
       <c r="N227" s="38"/>
     </row>
     <row r="228" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A228" s="116"/>
       <c r="B228" s="148"/>
       <c r="C228" s="62"/>
       <c r="D228" s="183"/>
-      <c r="E228" s="213"/>
-      <c r="F228" s="5"/>
+      <c r="E228" s="209"/>
+      <c r="F228" s="185"/>
       <c r="G228" s="5"/>
       <c r="H228" s="14"/>
       <c r="I228" s="130"/>
       <c r="J228" s="63"/>
       <c r="K228" s="63"/>
       <c r="L228" s="165"/>
       <c r="M228" s="181"/>
       <c r="N228" s="38"/>
     </row>
     <row r="229" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A229" s="98" t="s">
         <v>14</v>
       </c>
       <c r="B229" s="148"/>
       <c r="C229" s="62"/>
       <c r="D229" s="200"/>
-      <c r="E229" s="213"/>
-      <c r="F229" s="62"/>
+      <c r="E229" s="209"/>
+      <c r="F229" s="200"/>
       <c r="G229" s="5"/>
       <c r="H229" s="14"/>
       <c r="I229" s="130"/>
       <c r="J229" s="63"/>
       <c r="K229" s="63"/>
       <c r="L229" s="165"/>
       <c r="M229" s="181"/>
       <c r="N229" s="38"/>
     </row>
     <row r="230" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A230" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B230" s="148">
         <v>1439839</v>
       </c>
       <c r="C230" s="85">
         <v>4186450</v>
       </c>
       <c r="D230" s="207">
         <v>6411104</v>
       </c>
-      <c r="E230" s="213">
+      <c r="E230" s="209">
         <v>9917343</v>
       </c>
-      <c r="F230" s="86"/>
+      <c r="F230" s="86">
+        <v>12002232</v>
+      </c>
       <c r="G230" s="85"/>
       <c r="H230" s="8"/>
       <c r="I230" s="129"/>
       <c r="J230" s="86"/>
       <c r="K230" s="86"/>
       <c r="L230" s="153"/>
       <c r="M230" s="181"/>
       <c r="N230" s="38"/>
     </row>
     <row r="231" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A231" s="112" t="s">
         <v>66</v>
       </c>
       <c r="B231" s="148">
         <v>1375964</v>
       </c>
       <c r="C231" s="85">
         <v>4042231</v>
       </c>
       <c r="D231" s="207">
         <v>6175872</v>
       </c>
-      <c r="E231" s="213">
+      <c r="E231" s="209">
         <v>9603961</v>
       </c>
-      <c r="F231" s="86"/>
+      <c r="F231" s="86">
+        <v>11637767</v>
+      </c>
       <c r="G231" s="85"/>
       <c r="H231" s="8"/>
       <c r="I231" s="129"/>
       <c r="J231" s="86"/>
       <c r="K231" s="86"/>
       <c r="L231" s="153"/>
       <c r="M231" s="181"/>
       <c r="N231" s="38"/>
     </row>
     <row r="232" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A232" s="115" t="s">
         <v>67</v>
       </c>
       <c r="B232" s="148">
         <v>287</v>
       </c>
       <c r="C232" s="85">
         <v>574</v>
       </c>
       <c r="D232" s="207">
         <v>861</v>
       </c>
-      <c r="E232" s="213">
+      <c r="E232" s="209">
         <v>1148</v>
       </c>
-      <c r="F232" s="86"/>
+      <c r="F232" s="86">
+        <v>1435</v>
+      </c>
       <c r="G232" s="85"/>
       <c r="H232" s="8"/>
       <c r="I232" s="129"/>
       <c r="J232" s="86"/>
       <c r="K232" s="86"/>
       <c r="L232" s="153"/>
       <c r="M232" s="181"/>
       <c r="N232" s="38"/>
     </row>
     <row r="233" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="112" t="s">
         <v>39</v>
       </c>
       <c r="B233" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C233" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D233" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E233" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F233" s="1"/>
+      <c r="E233" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F233" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G233" s="1"/>
       <c r="H233" s="8"/>
       <c r="I233" s="129"/>
       <c r="J233" s="8"/>
       <c r="K233" s="8"/>
       <c r="L233" s="148"/>
       <c r="M233" s="181"/>
       <c r="N233" s="38"/>
     </row>
     <row r="234" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A234" s="112" t="s">
         <v>40</v>
       </c>
       <c r="B234" s="148">
         <v>73</v>
       </c>
       <c r="C234" s="85">
         <v>146</v>
       </c>
       <c r="D234" s="183">
         <v>219</v>
       </c>
-      <c r="E234" s="213">
+      <c r="E234" s="209">
         <v>292</v>
       </c>
-      <c r="F234" s="86"/>
+      <c r="F234" s="86">
+        <v>365</v>
+      </c>
       <c r="G234" s="85"/>
       <c r="H234" s="8"/>
       <c r="I234" s="129"/>
       <c r="J234" s="86"/>
       <c r="K234" s="86"/>
       <c r="L234" s="153"/>
       <c r="M234" s="181"/>
       <c r="N234" s="38"/>
     </row>
     <row r="235" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A235" s="112" t="s">
         <v>41</v>
       </c>
       <c r="B235" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C235" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D235" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E235" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F235" s="1"/>
+      <c r="E235" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F235" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G235" s="1"/>
       <c r="H235" s="8"/>
       <c r="I235" s="129"/>
       <c r="J235" s="8"/>
       <c r="K235" s="8"/>
       <c r="L235" s="148"/>
       <c r="M235" s="181"/>
       <c r="N235" s="38"/>
     </row>
     <row r="236" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A236" s="112" t="s">
         <v>42</v>
       </c>
       <c r="B236" s="148">
         <v>58597</v>
       </c>
       <c r="C236" s="85">
         <v>133663</v>
       </c>
       <c r="D236" s="207">
         <v>219398</v>
       </c>
-      <c r="E236" s="213">
+      <c r="E236" s="209">
         <v>292270</v>
       </c>
-      <c r="F236" s="86"/>
+      <c r="F236" s="86">
+        <v>338075</v>
+      </c>
       <c r="G236" s="85"/>
       <c r="H236" s="8"/>
       <c r="I236" s="129"/>
       <c r="J236" s="86"/>
       <c r="K236" s="86"/>
       <c r="L236" s="153"/>
       <c r="M236" s="181"/>
       <c r="N236" s="38"/>
     </row>
     <row r="237" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A237" s="112" t="s">
         <v>44</v>
       </c>
       <c r="B237" s="148">
         <v>3200</v>
       </c>
       <c r="C237" s="85">
         <v>6400</v>
       </c>
       <c r="D237" s="208">
         <v>9600</v>
       </c>
-      <c r="E237" s="213">
+      <c r="E237" s="209">
         <v>12800</v>
       </c>
-      <c r="F237" s="86"/>
+      <c r="F237" s="86">
+        <v>16000</v>
+      </c>
       <c r="G237" s="85"/>
       <c r="H237" s="8"/>
       <c r="I237" s="129"/>
       <c r="J237" s="86"/>
       <c r="K237" s="86"/>
       <c r="L237" s="153"/>
       <c r="M237" s="181"/>
       <c r="N237" s="38"/>
     </row>
     <row r="238" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A238" s="112" t="s">
         <v>45</v>
       </c>
       <c r="B238" s="148">
         <v>1719</v>
       </c>
       <c r="C238" s="85">
         <v>3438</v>
       </c>
       <c r="D238" s="207">
         <v>5157</v>
       </c>
-      <c r="E238" s="213">
+      <c r="E238" s="209">
         <v>6876</v>
       </c>
-      <c r="F238" s="86"/>
+      <c r="F238" s="86">
+        <v>8595</v>
+      </c>
       <c r="G238" s="85"/>
       <c r="H238" s="8"/>
       <c r="I238" s="129"/>
       <c r="J238" s="86"/>
       <c r="K238" s="86"/>
       <c r="L238" s="153"/>
       <c r="M238" s="181"/>
       <c r="N238" s="38"/>
     </row>
     <row r="239" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A239" s="112" t="s">
         <v>46</v>
       </c>
       <c r="B239" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C239" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D239" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E239" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F239" s="1"/>
+      <c r="E239" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F239" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G239" s="1"/>
       <c r="H239" s="8"/>
       <c r="I239" s="129"/>
       <c r="J239" s="144"/>
       <c r="K239" s="8"/>
       <c r="L239" s="148"/>
       <c r="M239" s="181"/>
       <c r="N239" s="38"/>
     </row>
     <row r="240" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A240" s="112" t="s">
         <v>70</v>
       </c>
       <c r="B240" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C240" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D240" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E240" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F240" s="1"/>
+      <c r="E240" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F240" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G240" s="1"/>
       <c r="H240" s="8"/>
       <c r="I240" s="129"/>
       <c r="J240" s="144"/>
       <c r="K240" s="8"/>
       <c r="L240" s="148"/>
       <c r="M240" s="181"/>
       <c r="N240" s="38"/>
     </row>
     <row r="241" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A241" s="112"/>
       <c r="B241" s="148"/>
       <c r="C241" s="5"/>
       <c r="D241" s="182"/>
-      <c r="E241" s="213"/>
-      <c r="F241" s="4"/>
+      <c r="E241" s="209"/>
+      <c r="F241" s="182"/>
       <c r="G241" s="5"/>
       <c r="H241" s="14"/>
       <c r="I241" s="130"/>
       <c r="J241" s="64"/>
       <c r="K241" s="64"/>
       <c r="L241" s="166"/>
       <c r="M241" s="181"/>
       <c r="N241" s="38"/>
     </row>
     <row r="242" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A242" s="98" t="s">
         <v>20</v>
       </c>
       <c r="B242" s="148"/>
       <c r="C242" s="5"/>
       <c r="D242" s="201"/>
-      <c r="E242" s="213"/>
-      <c r="F242" s="4"/>
+      <c r="E242" s="209"/>
+      <c r="F242" s="182"/>
       <c r="G242" s="5"/>
       <c r="H242" s="14"/>
       <c r="I242" s="130"/>
       <c r="J242" s="64"/>
       <c r="K242" s="64"/>
       <c r="L242" s="166"/>
       <c r="M242" s="181"/>
       <c r="N242" s="38"/>
     </row>
     <row r="243" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A243" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B243" s="148">
         <v>17461648</v>
       </c>
       <c r="C243" s="85">
         <v>57516219</v>
       </c>
       <c r="D243" s="207">
         <v>86517402</v>
       </c>
-      <c r="E243" s="213">
+      <c r="E243" s="209">
         <v>106129917</v>
       </c>
-      <c r="F243" s="86"/>
+      <c r="F243" s="86">
+        <v>123647325</v>
+      </c>
       <c r="G243" s="85"/>
       <c r="H243" s="8"/>
       <c r="I243" s="129"/>
       <c r="J243" s="86"/>
       <c r="K243" s="86"/>
       <c r="L243" s="153"/>
       <c r="M243" s="181"/>
       <c r="N243" s="38"/>
     </row>
     <row r="244" spans="1:14" s="39" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="117" t="s">
         <v>66</v>
       </c>
       <c r="B244" s="148">
         <v>16359612</v>
       </c>
       <c r="C244" s="85">
         <v>54467777</v>
       </c>
       <c r="D244" s="207">
         <v>81522555</v>
       </c>
-      <c r="E244" s="213">
+      <c r="E244" s="209">
         <v>99188664</v>
       </c>
-      <c r="F244" s="86"/>
+      <c r="F244" s="86">
+        <v>115243134</v>
+      </c>
       <c r="G244" s="85"/>
       <c r="H244" s="8"/>
       <c r="I244" s="129"/>
       <c r="J244" s="86"/>
       <c r="K244" s="86"/>
       <c r="L244" s="153"/>
       <c r="M244" s="181"/>
       <c r="N244" s="38"/>
     </row>
     <row r="245" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A245" s="117" t="s">
         <v>67</v>
       </c>
       <c r="B245" s="148">
         <v>98892</v>
       </c>
       <c r="C245" s="85">
         <v>400846</v>
       </c>
       <c r="D245" s="207">
         <v>702801</v>
       </c>
-      <c r="E245" s="213">
+      <c r="E245" s="209">
         <v>1004756</v>
       </c>
-      <c r="F245" s="86"/>
+      <c r="F245" s="86">
+        <v>1120080</v>
+      </c>
       <c r="G245" s="85"/>
       <c r="H245" s="8"/>
       <c r="I245" s="129"/>
       <c r="J245" s="86"/>
       <c r="K245" s="86"/>
       <c r="L245" s="153"/>
       <c r="M245" s="181"/>
       <c r="N245" s="38"/>
     </row>
     <row r="246" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A246" s="117" t="s">
         <v>39</v>
       </c>
       <c r="B246" s="148">
         <v>357</v>
       </c>
       <c r="C246" s="85">
         <v>923</v>
       </c>
       <c r="D246" s="207">
         <v>1488</v>
       </c>
-      <c r="E246" s="213">
+      <c r="E246" s="209">
         <v>2054</v>
       </c>
-      <c r="F246" s="86"/>
+      <c r="F246" s="86">
+        <v>2607</v>
+      </c>
       <c r="G246" s="85"/>
       <c r="H246" s="8"/>
       <c r="I246" s="129"/>
       <c r="J246" s="86"/>
       <c r="K246" s="86"/>
       <c r="L246" s="153"/>
       <c r="M246" s="181"/>
       <c r="N246" s="38"/>
     </row>
     <row r="247" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A247" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B247" s="148">
         <v>175720</v>
       </c>
       <c r="C247" s="85">
         <v>370095</v>
       </c>
       <c r="D247" s="207">
         <v>564471</v>
       </c>
-      <c r="E247" s="213">
+      <c r="E247" s="209">
         <v>758847</v>
       </c>
-      <c r="F247" s="86"/>
+      <c r="F247" s="86">
+        <v>994175</v>
+      </c>
       <c r="G247" s="85"/>
       <c r="H247" s="8"/>
       <c r="I247" s="129"/>
       <c r="J247" s="86"/>
       <c r="K247" s="86"/>
       <c r="L247" s="153"/>
       <c r="M247" s="181"/>
       <c r="N247" s="38"/>
     </row>
     <row r="248" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A248" s="117" t="s">
         <v>40</v>
       </c>
       <c r="B248" s="148">
         <v>77599</v>
       </c>
       <c r="C248" s="85">
         <v>219473</v>
       </c>
       <c r="D248" s="207">
         <v>361347</v>
       </c>
-      <c r="E248" s="213">
+      <c r="E248" s="209">
         <v>503220</v>
       </c>
-      <c r="F248" s="86"/>
+      <c r="F248" s="86">
+        <v>590353</v>
+      </c>
       <c r="G248" s="85"/>
       <c r="H248" s="8"/>
       <c r="I248" s="129"/>
       <c r="J248" s="86"/>
       <c r="K248" s="86"/>
       <c r="L248" s="153"/>
       <c r="M248" s="181"/>
       <c r="N248" s="38"/>
     </row>
     <row r="249" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A249" s="117" t="s">
         <v>41</v>
       </c>
       <c r="B249" s="148">
         <v>76689</v>
       </c>
       <c r="C249" s="85">
         <v>228839</v>
       </c>
       <c r="D249" s="207">
         <v>380989</v>
       </c>
-      <c r="E249" s="213">
+      <c r="E249" s="209">
         <v>533140</v>
       </c>
-      <c r="F249" s="86"/>
+      <c r="F249" s="86">
+        <v>803855</v>
+      </c>
       <c r="G249" s="85"/>
       <c r="H249" s="8"/>
       <c r="I249" s="129"/>
       <c r="J249" s="86"/>
       <c r="K249" s="86"/>
       <c r="L249" s="153"/>
       <c r="M249" s="181"/>
       <c r="N249" s="38"/>
     </row>
     <row r="250" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A250" s="117" t="s">
         <v>42</v>
       </c>
       <c r="B250" s="148">
         <v>98142</v>
       </c>
       <c r="C250" s="85">
         <v>353374</v>
       </c>
       <c r="D250" s="207">
         <v>608607</v>
       </c>
-      <c r="E250" s="213">
+      <c r="E250" s="209">
         <v>863839</v>
       </c>
-      <c r="F250" s="86"/>
+      <c r="F250" s="86">
+        <v>911322</v>
+      </c>
       <c r="G250" s="85"/>
       <c r="H250" s="8"/>
       <c r="I250" s="129"/>
       <c r="J250" s="86"/>
       <c r="K250" s="86"/>
       <c r="L250" s="153"/>
       <c r="M250" s="181"/>
       <c r="N250" s="38"/>
     </row>
     <row r="251" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A251" s="117" t="s">
         <v>68</v>
       </c>
       <c r="B251" s="148">
         <v>15993</v>
       </c>
       <c r="C251" s="85">
         <v>37224</v>
       </c>
       <c r="D251" s="207">
         <v>58455</v>
       </c>
-      <c r="E251" s="213">
+      <c r="E251" s="209">
         <v>79686</v>
       </c>
-      <c r="F251" s="86"/>
+      <c r="F251" s="86">
+        <v>103444</v>
+      </c>
       <c r="G251" s="85"/>
       <c r="H251" s="8"/>
       <c r="I251" s="129"/>
       <c r="J251" s="86"/>
       <c r="K251" s="86"/>
       <c r="L251" s="153"/>
       <c r="M251" s="181"/>
       <c r="N251" s="38"/>
     </row>
     <row r="252" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A252" s="117" t="s">
         <v>69</v>
       </c>
       <c r="B252" s="148">
         <v>69287</v>
       </c>
       <c r="C252" s="85">
         <v>99816</v>
       </c>
       <c r="D252" s="207">
         <v>130345</v>
       </c>
-      <c r="E252" s="213">
+      <c r="E252" s="209">
         <v>160874</v>
       </c>
-      <c r="F252" s="86"/>
+      <c r="F252" s="86">
+        <v>272584</v>
+      </c>
       <c r="G252" s="85"/>
       <c r="H252" s="8"/>
       <c r="I252" s="129"/>
       <c r="J252" s="86"/>
       <c r="K252" s="86"/>
       <c r="L252" s="153"/>
       <c r="M252" s="181"/>
       <c r="N252" s="38"/>
     </row>
     <row r="253" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A253" s="117" t="s">
         <v>43</v>
       </c>
       <c r="B253" s="148">
         <v>178</v>
       </c>
       <c r="C253" s="85">
         <v>642</v>
       </c>
       <c r="D253" s="207">
         <v>1106</v>
       </c>
-      <c r="E253" s="213">
+      <c r="E253" s="209">
         <v>1570</v>
       </c>
-      <c r="F253" s="86"/>
+      <c r="F253" s="86">
+        <v>1777</v>
+      </c>
       <c r="G253" s="85"/>
       <c r="H253" s="8"/>
       <c r="I253" s="129"/>
       <c r="J253" s="86"/>
       <c r="K253" s="86"/>
       <c r="L253" s="153"/>
       <c r="M253" s="181"/>
       <c r="N253" s="38"/>
     </row>
     <row r="254" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A254" s="117" t="s">
         <v>44</v>
       </c>
       <c r="B254" s="148">
         <v>44391</v>
       </c>
       <c r="C254" s="85">
         <v>108391</v>
       </c>
       <c r="D254" s="207">
         <v>172391</v>
       </c>
-      <c r="E254" s="213">
+      <c r="E254" s="209">
         <v>236392</v>
       </c>
-      <c r="F254" s="86"/>
+      <c r="F254" s="86">
+        <v>289188</v>
+      </c>
       <c r="G254" s="85"/>
       <c r="H254" s="8"/>
       <c r="I254" s="129"/>
       <c r="J254" s="86"/>
       <c r="K254" s="86"/>
       <c r="L254" s="153"/>
       <c r="M254" s="181"/>
       <c r="N254" s="38"/>
     </row>
     <row r="255" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A255" s="117" t="s">
         <v>45</v>
       </c>
       <c r="B255" s="148">
         <v>212713</v>
       </c>
       <c r="C255" s="85">
         <v>602169</v>
       </c>
       <c r="D255" s="207">
         <v>991625</v>
       </c>
-      <c r="E255" s="213">
+      <c r="E255" s="209">
         <v>1381081</v>
       </c>
-      <c r="F255" s="86"/>
+      <c r="F255" s="86">
+        <v>1668494</v>
+      </c>
       <c r="G255" s="85"/>
       <c r="H255" s="8"/>
       <c r="I255" s="129"/>
       <c r="J255" s="86"/>
       <c r="K255" s="86"/>
       <c r="L255" s="153"/>
       <c r="M255" s="181"/>
       <c r="N255" s="38"/>
     </row>
     <row r="256" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A256" s="117" t="s">
         <v>46</v>
       </c>
       <c r="B256" s="148">
         <v>1421</v>
       </c>
       <c r="C256" s="85">
         <v>4215</v>
       </c>
       <c r="D256" s="207">
         <v>7009</v>
       </c>
-      <c r="E256" s="213">
+      <c r="E256" s="209">
         <v>9803</v>
       </c>
-      <c r="F256" s="86"/>
+      <c r="F256" s="86">
+        <v>11612</v>
+      </c>
       <c r="G256" s="85"/>
       <c r="H256" s="8"/>
       <c r="I256" s="129"/>
       <c r="J256" s="86"/>
       <c r="K256" s="86"/>
       <c r="L256" s="153"/>
       <c r="M256" s="181"/>
       <c r="N256" s="38"/>
     </row>
     <row r="257" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A257" s="117" t="s">
         <v>70</v>
       </c>
       <c r="B257" s="148">
         <v>230655</v>
       </c>
       <c r="C257" s="85">
         <v>622433</v>
       </c>
       <c r="D257" s="207">
         <v>1014211</v>
       </c>
-      <c r="E257" s="213">
+      <c r="E257" s="209">
         <v>1405989</v>
       </c>
-      <c r="F257" s="86"/>
+      <c r="F257" s="86">
+        <v>1634695</v>
+      </c>
       <c r="G257" s="85"/>
       <c r="H257" s="8"/>
       <c r="I257" s="129"/>
       <c r="J257" s="86"/>
       <c r="K257" s="86"/>
       <c r="L257" s="153"/>
       <c r="M257" s="181"/>
       <c r="N257" s="38"/>
     </row>
     <row r="258" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A258" s="117"/>
       <c r="B258" s="148"/>
       <c r="C258" s="5"/>
       <c r="D258" s="182"/>
-      <c r="E258" s="213"/>
-      <c r="F258" s="4"/>
+      <c r="E258" s="209"/>
+      <c r="F258" s="182"/>
       <c r="G258" s="5"/>
       <c r="H258" s="14"/>
       <c r="I258" s="130"/>
       <c r="J258" s="65"/>
       <c r="K258" s="65"/>
       <c r="L258" s="167"/>
       <c r="M258" s="181"/>
       <c r="N258" s="38"/>
     </row>
     <row r="259" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A259" s="98" t="s">
         <v>15</v>
       </c>
       <c r="B259" s="148"/>
       <c r="C259" s="5"/>
       <c r="D259" s="202"/>
-      <c r="E259" s="213"/>
-      <c r="F259" s="4"/>
+      <c r="E259" s="209"/>
+      <c r="F259" s="182"/>
       <c r="G259" s="5"/>
       <c r="H259" s="14"/>
       <c r="I259" s="130"/>
       <c r="J259" s="65"/>
       <c r="K259" s="65"/>
       <c r="L259" s="167"/>
       <c r="M259" s="181"/>
       <c r="N259" s="38"/>
     </row>
     <row r="260" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A260" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B260" s="148">
         <v>81797</v>
       </c>
       <c r="C260" s="146">
         <v>278964</v>
       </c>
       <c r="D260" s="182">
         <v>476130</v>
       </c>
-      <c r="E260" s="213">
+      <c r="E260" s="209">
         <v>673296</v>
       </c>
-      <c r="F260" s="143"/>
+      <c r="F260" s="143">
+        <v>757683</v>
+      </c>
       <c r="G260" s="8"/>
       <c r="H260" s="8"/>
       <c r="I260" s="8"/>
       <c r="J260" s="8"/>
       <c r="K260" s="86"/>
       <c r="L260" s="153"/>
       <c r="M260" s="181"/>
       <c r="N260" s="38"/>
     </row>
     <row r="261" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A261" s="118" t="s">
         <v>66</v>
       </c>
       <c r="B261" s="148">
         <v>72562</v>
       </c>
       <c r="C261" s="146">
         <v>223718</v>
       </c>
       <c r="D261" s="182">
         <v>374874</v>
       </c>
-      <c r="E261" s="213">
+      <c r="E261" s="209">
         <v>526030</v>
       </c>
-      <c r="F261" s="143"/>
+      <c r="F261" s="143">
+        <v>609542</v>
+      </c>
       <c r="G261" s="8"/>
       <c r="H261" s="8"/>
       <c r="I261" s="8"/>
       <c r="J261" s="8"/>
       <c r="K261" s="86"/>
       <c r="L261" s="153"/>
       <c r="M261" s="181"/>
       <c r="N261" s="38"/>
     </row>
     <row r="262" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A262" s="118" t="s">
         <v>67</v>
       </c>
       <c r="B262" s="148">
         <v>9235</v>
       </c>
       <c r="C262" s="146">
         <v>55245</v>
       </c>
       <c r="D262" s="182">
         <v>101256</v>
       </c>
-      <c r="E262" s="213">
+      <c r="E262" s="209">
         <v>147266</v>
       </c>
-      <c r="F262" s="143"/>
+      <c r="F262" s="143">
+        <v>148141</v>
+      </c>
       <c r="G262" s="8"/>
       <c r="H262" s="8"/>
       <c r="I262" s="8"/>
       <c r="J262" s="8"/>
       <c r="K262" s="86"/>
       <c r="L262" s="153"/>
       <c r="M262" s="181"/>
       <c r="N262" s="38"/>
     </row>
     <row r="263" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A263" s="118"/>
       <c r="B263" s="148"/>
       <c r="C263" s="65"/>
       <c r="D263" s="184"/>
-      <c r="E263" s="213"/>
-      <c r="F263" s="4"/>
+      <c r="E263" s="209"/>
+      <c r="F263" s="182"/>
       <c r="G263" s="5"/>
       <c r="H263" s="14"/>
       <c r="I263" s="130"/>
       <c r="J263" s="66"/>
       <c r="K263" s="66"/>
       <c r="L263" s="168"/>
       <c r="M263" s="181"/>
       <c r="N263" s="38"/>
     </row>
     <row r="264" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A264" s="98" t="s">
         <v>16</v>
       </c>
       <c r="B264" s="148"/>
       <c r="C264" s="65"/>
       <c r="D264" s="202"/>
-      <c r="E264" s="213"/>
-      <c r="F264" s="4"/>
+      <c r="E264" s="209"/>
+      <c r="F264" s="182"/>
       <c r="G264" s="3"/>
       <c r="H264" s="13"/>
       <c r="I264" s="130"/>
       <c r="J264" s="66"/>
       <c r="K264" s="66"/>
       <c r="L264" s="168"/>
       <c r="M264" s="181"/>
       <c r="N264" s="38"/>
     </row>
     <row r="265" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A265" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B265" s="148">
         <v>1176232</v>
       </c>
       <c r="C265" s="85">
         <v>2320453</v>
       </c>
       <c r="D265" s="207">
         <v>3222052</v>
       </c>
-      <c r="E265" s="213">
+      <c r="E265" s="209">
         <v>4608451</v>
       </c>
-      <c r="F265" s="86"/>
+      <c r="F265" s="86">
+        <v>5801940</v>
+      </c>
       <c r="G265" s="85"/>
       <c r="H265" s="8"/>
       <c r="I265" s="129"/>
       <c r="J265" s="89"/>
       <c r="K265" s="86"/>
       <c r="L265" s="153"/>
       <c r="M265" s="181"/>
       <c r="N265" s="38"/>
     </row>
     <row r="266" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A266" s="119" t="s">
         <v>66</v>
       </c>
       <c r="B266" s="148">
         <v>1176232</v>
       </c>
       <c r="C266" s="85">
         <v>2320453</v>
       </c>
       <c r="D266" s="207">
         <v>3222052</v>
       </c>
-      <c r="E266" s="213">
+      <c r="E266" s="209">
         <v>4608451</v>
       </c>
-      <c r="F266" s="86"/>
+      <c r="F266" s="86">
+        <v>5801940</v>
+      </c>
       <c r="G266" s="85"/>
       <c r="H266" s="8"/>
       <c r="I266" s="129"/>
       <c r="J266" s="89"/>
       <c r="K266" s="86"/>
       <c r="L266" s="153"/>
       <c r="M266" s="181"/>
       <c r="N266" s="38"/>
     </row>
     <row r="267" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A267" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B267" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C267" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D267" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E267" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F267" s="1"/>
+      <c r="E267" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F267" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G267" s="1"/>
       <c r="H267" s="8"/>
       <c r="I267" s="129"/>
       <c r="J267" s="85"/>
       <c r="K267" s="86"/>
       <c r="L267" s="155"/>
       <c r="M267" s="181"/>
       <c r="N267" s="38"/>
     </row>
     <row r="268" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A268" s="9"/>
       <c r="B268" s="148"/>
       <c r="C268" s="5"/>
       <c r="D268" s="182"/>
-      <c r="E268" s="213"/>
-      <c r="F268" s="4"/>
+      <c r="E268" s="209"/>
+      <c r="F268" s="182"/>
       <c r="G268" s="5"/>
       <c r="H268" s="14"/>
       <c r="I268" s="130"/>
       <c r="J268" s="67"/>
       <c r="K268" s="67"/>
       <c r="L268" s="169"/>
       <c r="M268" s="181"/>
       <c r="N268" s="38"/>
     </row>
     <row r="269" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A269" s="98" t="s">
         <v>23</v>
       </c>
       <c r="B269" s="148"/>
       <c r="C269" s="5"/>
       <c r="D269" s="203"/>
-      <c r="E269" s="213"/>
-      <c r="F269" s="3"/>
+      <c r="E269" s="209"/>
+      <c r="F269" s="184"/>
       <c r="G269" s="5"/>
       <c r="H269" s="14"/>
       <c r="I269" s="130"/>
       <c r="J269" s="67"/>
       <c r="K269" s="67"/>
       <c r="L269" s="169"/>
       <c r="M269" s="181"/>
       <c r="N269" s="38"/>
     </row>
     <row r="270" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A270" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B270" s="148">
         <v>2382463</v>
       </c>
       <c r="C270" s="85">
         <v>4928158</v>
       </c>
       <c r="D270" s="207">
         <v>9578289</v>
       </c>
-      <c r="E270" s="213">
+      <c r="E270" s="209">
         <v>18035523</v>
       </c>
-      <c r="F270" s="86"/>
+      <c r="F270" s="86">
+        <v>25074701</v>
+      </c>
       <c r="G270" s="85"/>
       <c r="H270" s="8"/>
       <c r="I270" s="129"/>
       <c r="J270" s="89"/>
       <c r="K270" s="86"/>
       <c r="L270" s="153"/>
       <c r="M270" s="181"/>
       <c r="N270" s="38"/>
     </row>
     <row r="271" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A271" s="120" t="s">
         <v>66</v>
       </c>
       <c r="B271" s="148">
         <v>2324086</v>
       </c>
       <c r="C271" s="85">
         <v>4698491</v>
       </c>
       <c r="D271" s="207">
         <v>9177332</v>
       </c>
-      <c r="E271" s="213">
+      <c r="E271" s="209">
         <v>17463276</v>
       </c>
-      <c r="F271" s="86"/>
+      <c r="F271" s="86">
+        <v>24493602</v>
+      </c>
       <c r="G271" s="85"/>
       <c r="H271" s="8"/>
       <c r="I271" s="129"/>
       <c r="J271" s="89"/>
       <c r="K271" s="86"/>
       <c r="L271" s="153"/>
       <c r="M271" s="181"/>
       <c r="N271" s="38"/>
     </row>
     <row r="272" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A272" s="120" t="s">
         <v>42</v>
       </c>
       <c r="B272" s="148">
         <v>57871</v>
       </c>
       <c r="C272" s="85">
         <v>216324</v>
       </c>
       <c r="D272" s="207">
         <v>374776</v>
       </c>
-      <c r="E272" s="213">
+      <c r="E272" s="209">
         <v>533228</v>
       </c>
-      <c r="F272" s="86"/>
+      <c r="F272" s="86">
+        <v>541662</v>
+      </c>
       <c r="G272" s="85"/>
       <c r="H272" s="8"/>
       <c r="I272" s="129"/>
       <c r="J272" s="89"/>
       <c r="K272" s="86"/>
       <c r="L272" s="153"/>
       <c r="M272" s="181"/>
       <c r="N272" s="38"/>
     </row>
     <row r="273" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A273" s="120" t="s">
         <v>44</v>
       </c>
       <c r="B273" s="148">
         <v>506</v>
       </c>
       <c r="C273" s="85">
         <v>13344</v>
       </c>
       <c r="D273" s="207">
         <v>26182</v>
       </c>
-      <c r="E273" s="213">
+      <c r="E273" s="209">
         <v>39019</v>
       </c>
-      <c r="F273" s="86"/>
+      <c r="F273" s="86">
+        <v>39436</v>
+      </c>
       <c r="G273" s="85"/>
       <c r="H273" s="8"/>
       <c r="I273" s="129"/>
       <c r="J273" s="89"/>
       <c r="K273" s="86"/>
       <c r="L273" s="153"/>
       <c r="M273" s="181"/>
       <c r="N273" s="38"/>
     </row>
     <row r="274" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A274" s="120"/>
       <c r="B274" s="148"/>
       <c r="C274" s="5"/>
       <c r="D274" s="182"/>
-      <c r="E274" s="213"/>
-      <c r="F274" s="4"/>
+      <c r="E274" s="209"/>
+      <c r="F274" s="182"/>
       <c r="G274" s="5"/>
       <c r="H274" s="14"/>
       <c r="I274" s="130"/>
       <c r="J274" s="68"/>
       <c r="K274" s="68"/>
       <c r="L274" s="170"/>
       <c r="M274" s="181"/>
       <c r="N274" s="38"/>
     </row>
     <row r="275" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A275" s="98" t="s">
         <v>17</v>
       </c>
       <c r="B275" s="148"/>
       <c r="C275" s="5"/>
       <c r="D275" s="185"/>
-      <c r="E275" s="213"/>
-      <c r="F275" s="5"/>
+      <c r="E275" s="209"/>
+      <c r="F275" s="185"/>
       <c r="G275" s="5"/>
       <c r="H275" s="14"/>
       <c r="I275" s="130"/>
       <c r="J275" s="68"/>
       <c r="K275" s="68"/>
       <c r="L275" s="170"/>
       <c r="M275" s="181"/>
       <c r="N275" s="38"/>
     </row>
     <row r="276" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A276" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B276" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C276" s="85">
         <v>42917</v>
       </c>
       <c r="D276" s="207">
         <v>92925</v>
       </c>
-      <c r="E276" s="213">
+      <c r="E276" s="209">
         <v>92925</v>
       </c>
-      <c r="F276" s="86"/>
+      <c r="F276" s="86">
+        <v>92925</v>
+      </c>
       <c r="G276" s="85"/>
       <c r="H276" s="8"/>
       <c r="I276" s="129"/>
       <c r="J276" s="89"/>
       <c r="K276" s="86"/>
       <c r="L276" s="153"/>
       <c r="M276" s="181"/>
       <c r="N276" s="38"/>
     </row>
     <row r="277" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A277" s="121" t="s">
         <v>66</v>
       </c>
       <c r="B277" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C277" s="85">
         <v>42917</v>
       </c>
       <c r="D277" s="207">
         <v>92925</v>
       </c>
-      <c r="E277" s="213">
+      <c r="E277" s="209">
         <v>92925</v>
       </c>
-      <c r="F277" s="86"/>
+      <c r="F277" s="86">
+        <v>92925</v>
+      </c>
       <c r="G277" s="85"/>
       <c r="H277" s="8"/>
       <c r="I277" s="129"/>
       <c r="J277" s="89"/>
       <c r="K277" s="86"/>
       <c r="L277" s="153"/>
       <c r="M277" s="181"/>
       <c r="N277" s="38"/>
     </row>
     <row r="278" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A278" s="121"/>
       <c r="B278" s="148"/>
       <c r="C278" s="5"/>
       <c r="D278" s="185"/>
-      <c r="E278" s="213"/>
-      <c r="F278" s="4"/>
+      <c r="E278" s="209"/>
+      <c r="F278" s="182"/>
       <c r="G278" s="5"/>
       <c r="H278" s="14"/>
       <c r="I278" s="130"/>
       <c r="J278" s="69"/>
       <c r="K278" s="69"/>
       <c r="L278" s="154"/>
       <c r="M278" s="181"/>
       <c r="N278" s="38"/>
     </row>
     <row r="279" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A279" s="98" t="s">
         <v>18</v>
       </c>
       <c r="B279" s="148"/>
       <c r="C279" s="5"/>
       <c r="D279" s="204"/>
-      <c r="E279" s="213"/>
-      <c r="F279" s="4"/>
+      <c r="E279" s="209"/>
+      <c r="F279" s="182"/>
       <c r="G279" s="5"/>
       <c r="H279" s="14"/>
       <c r="I279" s="130"/>
       <c r="J279" s="69"/>
       <c r="K279" s="69"/>
       <c r="L279" s="171"/>
       <c r="M279" s="181"/>
       <c r="N279" s="38"/>
     </row>
     <row r="280" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A280" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B280" s="148">
         <v>12365771</v>
       </c>
       <c r="C280" s="85">
         <v>46155965</v>
       </c>
       <c r="D280" s="207">
         <v>66991224</v>
       </c>
-      <c r="E280" s="213">
+      <c r="E280" s="209">
         <v>73530155</v>
       </c>
-      <c r="F280" s="86"/>
+      <c r="F280" s="86">
+        <v>80268883</v>
+      </c>
       <c r="G280" s="85"/>
       <c r="H280" s="8"/>
       <c r="I280" s="129"/>
       <c r="J280" s="89"/>
       <c r="K280" s="86"/>
       <c r="L280" s="153"/>
       <c r="M280" s="181"/>
       <c r="N280" s="38"/>
     </row>
     <row r="281" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A281" s="121" t="s">
         <v>66</v>
       </c>
       <c r="B281" s="148">
         <v>12365771</v>
       </c>
       <c r="C281" s="85">
         <v>46155965</v>
       </c>
       <c r="D281" s="207">
         <v>66991224</v>
       </c>
-      <c r="E281" s="213">
+      <c r="E281" s="209">
         <v>73530155</v>
       </c>
-      <c r="F281" s="86"/>
+      <c r="F281" s="86">
+        <v>80268883</v>
+      </c>
       <c r="G281" s="85"/>
       <c r="H281" s="8"/>
       <c r="I281" s="129"/>
       <c r="J281" s="89"/>
       <c r="K281" s="86"/>
       <c r="L281" s="153"/>
       <c r="M281" s="181"/>
       <c r="N281" s="38"/>
     </row>
     <row r="282" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A282" s="121"/>
       <c r="B282" s="148"/>
       <c r="C282" s="5"/>
       <c r="D282" s="182"/>
-      <c r="E282" s="213"/>
-      <c r="F282" s="68"/>
+      <c r="E282" s="209"/>
+      <c r="F282" s="204"/>
       <c r="G282" s="5"/>
       <c r="H282" s="14"/>
       <c r="I282" s="130"/>
       <c r="J282" s="70"/>
       <c r="K282" s="70"/>
       <c r="L282" s="154"/>
       <c r="M282" s="181"/>
       <c r="N282" s="38"/>
     </row>
     <row r="283" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A283" s="98" t="s">
         <v>28</v>
       </c>
       <c r="B283" s="148"/>
       <c r="C283" s="68"/>
       <c r="D283" s="205"/>
-      <c r="E283" s="213"/>
-      <c r="F283" s="5"/>
+      <c r="E283" s="209"/>
+      <c r="F283" s="185"/>
       <c r="G283" s="5"/>
       <c r="H283" s="14"/>
       <c r="I283" s="130"/>
       <c r="J283" s="70"/>
       <c r="K283" s="70"/>
       <c r="L283" s="172"/>
       <c r="M283" s="181"/>
       <c r="N283" s="38"/>
     </row>
     <row r="284" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A284" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B284" s="148">
         <v>1455385</v>
       </c>
       <c r="C284" s="85">
         <v>3789764</v>
       </c>
       <c r="D284" s="207">
         <v>6156785</v>
       </c>
-      <c r="E284" s="213">
+      <c r="E284" s="209">
         <v>9189570</v>
       </c>
-      <c r="F284" s="86"/>
+      <c r="F284" s="86">
+        <v>11651197</v>
+      </c>
       <c r="G284" s="85"/>
       <c r="H284" s="8"/>
       <c r="I284" s="129"/>
       <c r="J284" s="89"/>
       <c r="K284" s="86"/>
       <c r="L284" s="153"/>
       <c r="M284" s="181"/>
       <c r="N284" s="38"/>
     </row>
     <row r="285" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A285" s="122" t="s">
         <v>66</v>
       </c>
       <c r="B285" s="148">
         <v>420960</v>
       </c>
       <c r="C285" s="85">
         <v>1026233</v>
       </c>
       <c r="D285" s="207">
         <v>1664148</v>
       </c>
-      <c r="E285" s="213">
+      <c r="E285" s="209">
         <v>2967826</v>
       </c>
-      <c r="F285" s="86"/>
+      <c r="F285" s="86">
+        <v>3976241</v>
+      </c>
       <c r="G285" s="85"/>
       <c r="H285" s="8"/>
       <c r="I285" s="129"/>
       <c r="J285" s="89"/>
       <c r="K285" s="86"/>
       <c r="L285" s="153"/>
       <c r="M285" s="181"/>
       <c r="N285" s="38"/>
     </row>
     <row r="286" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A286" s="122" t="s">
         <v>67</v>
       </c>
       <c r="B286" s="148">
         <v>89657</v>
       </c>
       <c r="C286" s="85">
         <v>345601</v>
       </c>
       <c r="D286" s="207">
         <v>601545</v>
       </c>
-      <c r="E286" s="213">
+      <c r="E286" s="209">
         <v>857490</v>
       </c>
-      <c r="F286" s="86"/>
+      <c r="F286" s="86">
+        <v>971939</v>
+      </c>
       <c r="G286" s="85"/>
       <c r="H286" s="8"/>
       <c r="I286" s="129"/>
       <c r="J286" s="89"/>
       <c r="K286" s="86"/>
       <c r="L286" s="153"/>
       <c r="M286" s="181"/>
       <c r="N286" s="38"/>
     </row>
     <row r="287" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A287" s="122" t="s">
         <v>39</v>
       </c>
       <c r="B287" s="148">
         <v>357</v>
       </c>
       <c r="C287" s="85">
         <v>923</v>
       </c>
       <c r="D287" s="207">
         <v>1488</v>
       </c>
-      <c r="E287" s="213">
+      <c r="E287" s="209">
         <v>2054</v>
       </c>
-      <c r="F287" s="86"/>
+      <c r="F287" s="86">
+        <v>2607</v>
+      </c>
       <c r="G287" s="85"/>
       <c r="H287" s="8"/>
       <c r="I287" s="129"/>
       <c r="J287" s="89"/>
       <c r="K287" s="86"/>
       <c r="L287" s="153"/>
       <c r="M287" s="181"/>
       <c r="N287" s="38"/>
     </row>
     <row r="288" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A288" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B288" s="148">
         <v>175720</v>
       </c>
       <c r="C288" s="85">
         <v>370095</v>
       </c>
       <c r="D288" s="207">
         <v>564471</v>
       </c>
-      <c r="E288" s="213">
+      <c r="E288" s="209">
         <v>758847</v>
       </c>
-      <c r="F288" s="86"/>
+      <c r="F288" s="86">
+        <v>994175</v>
+      </c>
       <c r="G288" s="85"/>
       <c r="H288" s="8"/>
       <c r="I288" s="129"/>
       <c r="J288" s="89"/>
       <c r="K288" s="86"/>
       <c r="L288" s="153"/>
       <c r="M288" s="181"/>
       <c r="N288" s="38"/>
     </row>
     <row r="289" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A289" s="122" t="s">
         <v>40</v>
       </c>
       <c r="B289" s="148">
         <v>77599</v>
       </c>
       <c r="C289" s="85">
         <v>219473</v>
       </c>
       <c r="D289" s="207">
         <v>361347</v>
       </c>
-      <c r="E289" s="213">
+      <c r="E289" s="209">
         <v>503220</v>
       </c>
-      <c r="F289" s="86"/>
+      <c r="F289" s="86">
+        <v>590353</v>
+      </c>
       <c r="G289" s="85"/>
       <c r="H289" s="8"/>
       <c r="I289" s="129"/>
       <c r="J289" s="89"/>
       <c r="K289" s="86"/>
       <c r="L289" s="153"/>
       <c r="M289" s="181"/>
       <c r="N289" s="38"/>
     </row>
     <row r="290" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A290" s="122" t="s">
         <v>41</v>
       </c>
       <c r="B290" s="148">
         <v>76689</v>
       </c>
       <c r="C290" s="85">
         <v>228839</v>
       </c>
       <c r="D290" s="207">
         <v>380989</v>
       </c>
-      <c r="E290" s="213">
+      <c r="E290" s="209">
         <v>533140</v>
       </c>
-      <c r="F290" s="86"/>
+      <c r="F290" s="86">
+        <v>803855</v>
+      </c>
       <c r="G290" s="85"/>
       <c r="H290" s="8"/>
       <c r="I290" s="129"/>
       <c r="J290" s="89"/>
       <c r="K290" s="86"/>
       <c r="L290" s="153"/>
       <c r="M290" s="181"/>
       <c r="N290" s="38"/>
     </row>
     <row r="291" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A291" s="122" t="s">
         <v>42</v>
       </c>
       <c r="B291" s="148">
         <v>40271</v>
       </c>
       <c r="C291" s="85">
         <v>137051</v>
       </c>
       <c r="D291" s="207">
         <v>233831</v>
       </c>
-      <c r="E291" s="213">
+      <c r="E291" s="209">
         <v>330611</v>
       </c>
-      <c r="F291" s="86"/>
+      <c r="F291" s="86">
+        <v>369659</v>
+      </c>
       <c r="G291" s="85"/>
       <c r="H291" s="8"/>
       <c r="I291" s="129"/>
       <c r="J291" s="89"/>
       <c r="K291" s="86"/>
       <c r="L291" s="153"/>
       <c r="M291" s="181"/>
       <c r="N291" s="38"/>
     </row>
     <row r="292" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A292" s="122" t="s">
         <v>68</v>
       </c>
       <c r="B292" s="148">
         <v>15993</v>
       </c>
       <c r="C292" s="85">
         <v>37224</v>
       </c>
       <c r="D292" s="207">
         <v>58455</v>
       </c>
-      <c r="E292" s="213">
+      <c r="E292" s="209">
         <v>79686</v>
       </c>
-      <c r="F292" s="86"/>
+      <c r="F292" s="86">
+        <v>103444</v>
+      </c>
       <c r="G292" s="85"/>
       <c r="H292" s="8"/>
       <c r="I292" s="129"/>
       <c r="J292" s="89"/>
       <c r="K292" s="86"/>
       <c r="L292" s="153"/>
       <c r="M292" s="181"/>
       <c r="N292" s="38"/>
     </row>
     <row r="293" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A293" s="122" t="s">
         <v>69</v>
       </c>
       <c r="B293" s="148">
         <v>69287</v>
       </c>
       <c r="C293" s="85">
         <v>99816</v>
       </c>
       <c r="D293" s="207">
         <v>130345</v>
       </c>
-      <c r="E293" s="213">
+      <c r="E293" s="209">
         <v>160874</v>
       </c>
-      <c r="F293" s="86"/>
+      <c r="F293" s="86">
+        <v>272584</v>
+      </c>
       <c r="G293" s="85"/>
       <c r="H293" s="8"/>
       <c r="I293" s="129"/>
       <c r="J293" s="89"/>
       <c r="K293" s="86"/>
       <c r="L293" s="153"/>
       <c r="M293" s="181"/>
       <c r="N293" s="38"/>
     </row>
     <row r="294" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A294" s="122" t="s">
         <v>43</v>
       </c>
       <c r="B294" s="148">
         <v>178</v>
       </c>
       <c r="C294" s="85">
         <v>642</v>
       </c>
       <c r="D294" s="207">
         <v>1106</v>
       </c>
-      <c r="E294" s="213">
+      <c r="E294" s="209">
         <v>1570</v>
       </c>
-      <c r="F294" s="86"/>
+      <c r="F294" s="86">
+        <v>1777</v>
+      </c>
       <c r="G294" s="85"/>
       <c r="H294" s="8"/>
       <c r="I294" s="129"/>
       <c r="J294" s="89"/>
       <c r="K294" s="86"/>
       <c r="L294" s="153"/>
       <c r="M294" s="181"/>
       <c r="N294" s="38"/>
     </row>
     <row r="295" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A295" s="122" t="s">
         <v>44</v>
       </c>
       <c r="B295" s="148">
         <v>43885</v>
       </c>
       <c r="C295" s="85">
         <v>95049</v>
       </c>
       <c r="D295" s="207">
         <v>146213</v>
       </c>
-      <c r="E295" s="213">
+      <c r="E295" s="209">
         <v>197376</v>
       </c>
-      <c r="F295" s="86"/>
+      <c r="F295" s="86">
+        <v>249757</v>
+      </c>
       <c r="G295" s="85"/>
       <c r="H295" s="8"/>
       <c r="I295" s="129"/>
       <c r="J295" s="89"/>
       <c r="K295" s="86"/>
       <c r="L295" s="153"/>
       <c r="M295" s="181"/>
       <c r="N295" s="38"/>
     </row>
     <row r="296" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A296" s="122" t="s">
         <v>45</v>
       </c>
       <c r="B296" s="148">
         <v>212713</v>
       </c>
       <c r="C296" s="85">
         <v>602169</v>
       </c>
       <c r="D296" s="207">
         <v>991625</v>
       </c>
-      <c r="E296" s="213">
+      <c r="E296" s="209">
         <v>1381081</v>
       </c>
-      <c r="F296" s="86"/>
+      <c r="F296" s="86">
+        <v>1668494</v>
+      </c>
       <c r="G296" s="85"/>
       <c r="H296" s="8"/>
       <c r="I296" s="129"/>
       <c r="J296" s="89"/>
       <c r="K296" s="86"/>
       <c r="L296" s="153"/>
       <c r="M296" s="181"/>
       <c r="N296" s="38"/>
     </row>
     <row r="297" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A297" s="122" t="s">
         <v>46</v>
       </c>
       <c r="B297" s="148">
         <v>1421</v>
       </c>
       <c r="C297" s="85">
         <v>4215</v>
       </c>
       <c r="D297" s="207">
         <v>7009</v>
       </c>
-      <c r="E297" s="213">
+      <c r="E297" s="209">
         <v>9803</v>
       </c>
-      <c r="F297" s="86"/>
+      <c r="F297" s="86">
+        <v>11612</v>
+      </c>
       <c r="G297" s="85"/>
       <c r="H297" s="8"/>
       <c r="I297" s="129"/>
       <c r="J297" s="89"/>
       <c r="K297" s="86"/>
       <c r="L297" s="153"/>
       <c r="M297" s="181"/>
       <c r="N297" s="38"/>
     </row>
     <row r="298" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A298" s="122" t="s">
         <v>70</v>
       </c>
       <c r="B298" s="148">
         <v>230655</v>
       </c>
       <c r="C298" s="85">
         <v>622433</v>
       </c>
       <c r="D298" s="207">
         <v>1014211</v>
       </c>
-      <c r="E298" s="213">
+      <c r="E298" s="209">
         <v>1405989</v>
       </c>
-      <c r="F298" s="86"/>
+      <c r="F298" s="86">
+        <v>1634695</v>
+      </c>
       <c r="G298" s="85"/>
       <c r="H298" s="8"/>
       <c r="I298" s="129"/>
       <c r="J298" s="89"/>
       <c r="K298" s="86"/>
       <c r="L298" s="153"/>
       <c r="M298" s="181"/>
       <c r="N298" s="38"/>
     </row>
     <row r="299" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A299" s="122"/>
       <c r="B299" s="148"/>
       <c r="C299" s="5"/>
       <c r="D299" s="182"/>
-      <c r="E299" s="213"/>
-      <c r="F299" s="4"/>
+      <c r="E299" s="209"/>
+      <c r="F299" s="182"/>
       <c r="G299" s="5"/>
       <c r="H299" s="14"/>
       <c r="I299" s="130"/>
       <c r="J299" s="71"/>
       <c r="K299" s="71"/>
       <c r="L299" s="173"/>
       <c r="M299" s="181"/>
       <c r="N299" s="38"/>
     </row>
     <row r="300" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A300" s="98" t="s">
         <v>30</v>
       </c>
       <c r="B300" s="148"/>
       <c r="C300" s="5"/>
       <c r="D300" s="206"/>
-      <c r="E300" s="213"/>
-      <c r="F300" s="4"/>
+      <c r="E300" s="209"/>
+      <c r="F300" s="182"/>
       <c r="G300" s="5"/>
       <c r="H300" s="14"/>
       <c r="I300" s="130"/>
       <c r="J300" s="71"/>
       <c r="K300" s="71"/>
       <c r="L300" s="173"/>
       <c r="M300" s="181"/>
       <c r="N300" s="38"/>
     </row>
     <row r="301" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A301" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B301" s="148">
         <v>462726</v>
       </c>
       <c r="C301" s="85">
         <v>1097772</v>
       </c>
       <c r="D301" s="207">
         <v>1734394</v>
       </c>
-      <c r="E301" s="213">
+      <c r="E301" s="209">
         <v>2366596</v>
       </c>
-      <c r="F301" s="86"/>
+      <c r="F301" s="86">
+        <v>2785697</v>
+      </c>
       <c r="G301" s="85"/>
       <c r="H301" s="8"/>
       <c r="I301" s="129"/>
       <c r="J301" s="89"/>
       <c r="K301" s="86"/>
       <c r="L301" s="153"/>
       <c r="M301" s="181"/>
       <c r="N301" s="38"/>
     </row>
     <row r="302" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A302" s="123" t="s">
         <v>66</v>
       </c>
       <c r="B302" s="148">
         <v>388111</v>
       </c>
       <c r="C302" s="85">
         <v>952456</v>
       </c>
       <c r="D302" s="207">
         <v>1516801</v>
       </c>
-      <c r="E302" s="213">
+      <c r="E302" s="209">
         <v>2081146</v>
       </c>
-      <c r="F302" s="86"/>
+      <c r="F302" s="86">
+        <v>2432943</v>
+      </c>
       <c r="G302" s="85"/>
       <c r="H302" s="8"/>
       <c r="I302" s="129"/>
       <c r="J302" s="89"/>
       <c r="K302" s="86"/>
       <c r="L302" s="153"/>
       <c r="M302" s="181"/>
       <c r="N302" s="38"/>
     </row>
     <row r="303" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A303" s="123" t="s">
         <v>67</v>
       </c>
       <c r="B303" s="148">
         <v>1583</v>
       </c>
       <c r="C303" s="85">
         <v>3166</v>
       </c>
       <c r="D303" s="207">
         <v>4749</v>
       </c>
-      <c r="E303" s="213">
+      <c r="E303" s="209">
         <v>6332</v>
       </c>
-      <c r="F303" s="86"/>
+      <c r="F303" s="86">
+        <v>7915</v>
+      </c>
       <c r="G303" s="85"/>
       <c r="H303" s="8"/>
       <c r="I303" s="129"/>
       <c r="J303" s="89"/>
       <c r="K303" s="86"/>
       <c r="L303" s="153"/>
       <c r="M303" s="181"/>
       <c r="N303" s="38"/>
     </row>
     <row r="304" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A304" s="123" t="s">
         <v>39</v>
       </c>
       <c r="B304" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C304" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D304" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E304" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F304" s="1"/>
+      <c r="E304" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F304" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G304" s="1"/>
       <c r="H304" s="8"/>
       <c r="I304" s="129"/>
       <c r="J304" s="145"/>
       <c r="K304" s="132"/>
       <c r="L304" s="179"/>
       <c r="M304" s="181"/>
       <c r="N304" s="38"/>
     </row>
     <row r="305" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A305" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B305" s="148">
         <v>1643</v>
       </c>
       <c r="C305" s="85">
         <v>3286</v>
       </c>
       <c r="D305" s="208">
         <v>4929</v>
       </c>
-      <c r="E305" s="213">
+      <c r="E305" s="209">
         <v>6572</v>
       </c>
-      <c r="F305" s="86"/>
+      <c r="F305" s="86">
+        <v>8215</v>
+      </c>
       <c r="G305" s="85"/>
       <c r="H305" s="8"/>
       <c r="I305" s="129"/>
       <c r="J305" s="89"/>
       <c r="K305" s="86"/>
       <c r="L305" s="153"/>
       <c r="M305" s="181"/>
       <c r="N305" s="38"/>
     </row>
     <row r="306" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A306" s="123" t="s">
         <v>40</v>
       </c>
       <c r="B306" s="148">
         <v>816</v>
       </c>
       <c r="C306" s="85">
         <v>1632</v>
       </c>
       <c r="D306" s="207">
         <v>2448</v>
       </c>
-      <c r="E306" s="213">
+      <c r="E306" s="209">
         <v>3264</v>
       </c>
-      <c r="F306" s="86"/>
+      <c r="F306" s="86">
+        <v>4080</v>
+      </c>
       <c r="G306" s="85"/>
       <c r="H306" s="8"/>
       <c r="I306" s="129"/>
       <c r="J306" s="89"/>
       <c r="K306" s="86"/>
       <c r="L306" s="153"/>
       <c r="M306" s="181"/>
       <c r="N306" s="38"/>
     </row>
     <row r="307" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A307" s="123" t="s">
         <v>41</v>
       </c>
       <c r="B307" s="148">
         <v>4379</v>
       </c>
       <c r="C307" s="85">
         <v>8758</v>
       </c>
       <c r="D307" s="207">
         <v>13137</v>
       </c>
-      <c r="E307" s="213">
+      <c r="E307" s="209">
         <v>17516</v>
       </c>
-      <c r="F307" s="86"/>
+      <c r="F307" s="86">
+        <v>21895</v>
+      </c>
       <c r="G307" s="85"/>
       <c r="H307" s="8"/>
       <c r="I307" s="129"/>
       <c r="J307" s="89"/>
       <c r="K307" s="86"/>
       <c r="L307" s="153"/>
       <c r="M307" s="181"/>
       <c r="N307" s="38"/>
     </row>
     <row r="308" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A308" s="123" t="s">
         <v>42</v>
       </c>
       <c r="B308" s="148">
         <v>48385</v>
       </c>
       <c r="C308" s="85">
         <v>92856</v>
       </c>
       <c r="D308" s="207">
         <v>138903</v>
       </c>
-      <c r="E308" s="213">
+      <c r="E308" s="209">
         <v>180530</v>
       </c>
-      <c r="F308" s="86"/>
+      <c r="F308" s="86">
+        <v>221604</v>
+      </c>
       <c r="G308" s="85"/>
       <c r="H308" s="8"/>
       <c r="I308" s="129"/>
       <c r="J308" s="89"/>
       <c r="K308" s="86"/>
       <c r="L308" s="153"/>
       <c r="M308" s="181"/>
       <c r="N308" s="38"/>
     </row>
     <row r="309" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A309" s="123" t="s">
         <v>68</v>
       </c>
       <c r="B309" s="148">
         <v>58</v>
       </c>
       <c r="C309" s="85">
         <v>116</v>
       </c>
       <c r="D309" s="207">
         <v>174</v>
       </c>
-      <c r="E309" s="213">
+      <c r="E309" s="209">
         <v>232</v>
       </c>
-      <c r="F309" s="86"/>
+      <c r="F309" s="86">
+        <v>290</v>
+      </c>
       <c r="G309" s="85"/>
       <c r="H309" s="8"/>
       <c r="I309" s="129"/>
       <c r="J309" s="89"/>
       <c r="K309" s="86"/>
       <c r="L309" s="153"/>
       <c r="M309" s="181"/>
       <c r="N309" s="38"/>
     </row>
     <row r="310" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A310" s="123" t="s">
         <v>69</v>
       </c>
       <c r="B310" s="148">
         <v>2294</v>
       </c>
       <c r="C310" s="85">
         <v>4588</v>
       </c>
       <c r="D310" s="207">
         <v>6882</v>
       </c>
-      <c r="E310" s="213">
+      <c r="E310" s="209">
         <v>9176</v>
       </c>
-      <c r="F310" s="86"/>
+      <c r="F310" s="86">
+        <v>11470</v>
+      </c>
       <c r="G310" s="85"/>
       <c r="H310" s="8"/>
       <c r="I310" s="129"/>
       <c r="J310" s="89"/>
       <c r="K310" s="86"/>
       <c r="L310" s="153"/>
       <c r="M310" s="181"/>
       <c r="N310" s="38"/>
     </row>
     <row r="311" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A311" s="123" t="s">
         <v>43</v>
       </c>
       <c r="B311" s="148">
         <v>179</v>
       </c>
       <c r="C311" s="85">
         <v>358</v>
       </c>
       <c r="D311" s="207">
         <v>537</v>
       </c>
-      <c r="E311" s="213">
+      <c r="E311" s="209">
         <v>716</v>
       </c>
-      <c r="F311" s="86"/>
+      <c r="F311" s="86">
+        <v>895</v>
+      </c>
       <c r="G311" s="85"/>
       <c r="H311" s="8"/>
       <c r="I311" s="129"/>
       <c r="J311" s="89"/>
       <c r="K311" s="86"/>
       <c r="L311" s="153"/>
       <c r="M311" s="181"/>
       <c r="N311" s="38"/>
     </row>
     <row r="312" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A312" s="123" t="s">
         <v>44</v>
       </c>
       <c r="B312" s="148">
         <v>3464</v>
       </c>
       <c r="C312" s="85">
         <v>6928</v>
       </c>
       <c r="D312" s="207">
         <v>10392</v>
       </c>
-      <c r="E312" s="213">
+      <c r="E312" s="209">
         <v>13856</v>
       </c>
-      <c r="F312" s="86"/>
+      <c r="F312" s="86">
+        <v>17320</v>
+      </c>
       <c r="G312" s="85"/>
       <c r="H312" s="8"/>
       <c r="I312" s="129"/>
       <c r="J312" s="89"/>
       <c r="K312" s="86"/>
       <c r="L312" s="153"/>
       <c r="M312" s="181"/>
       <c r="N312" s="38"/>
     </row>
     <row r="313" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A313" s="123" t="s">
         <v>45</v>
       </c>
       <c r="B313" s="148">
         <v>3575</v>
       </c>
       <c r="C313" s="85">
         <v>7150</v>
       </c>
       <c r="D313" s="207">
         <v>10725</v>
       </c>
-      <c r="E313" s="213">
+      <c r="E313" s="209">
         <v>14300</v>
       </c>
-      <c r="F313" s="86"/>
+      <c r="F313" s="86">
+        <v>17875</v>
+      </c>
       <c r="G313" s="85"/>
       <c r="H313" s="8"/>
       <c r="I313" s="129"/>
       <c r="J313" s="89"/>
       <c r="K313" s="86"/>
       <c r="L313" s="153"/>
       <c r="M313" s="181"/>
       <c r="N313" s="38"/>
     </row>
     <row r="314" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A314" s="122" t="s">
         <v>46</v>
       </c>
       <c r="B314" s="148">
         <v>186</v>
       </c>
       <c r="C314" s="85">
         <v>372</v>
       </c>
       <c r="D314" s="207">
         <v>558</v>
       </c>
-      <c r="E314" s="213">
+      <c r="E314" s="209">
         <v>744</v>
       </c>
-      <c r="F314" s="86"/>
+      <c r="F314" s="86">
+        <v>930</v>
+      </c>
       <c r="G314" s="85"/>
       <c r="H314" s="8"/>
       <c r="I314" s="129"/>
       <c r="J314" s="89"/>
       <c r="K314" s="86"/>
       <c r="L314" s="153"/>
       <c r="M314" s="181"/>
       <c r="N314" s="38"/>
     </row>
     <row r="315" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A315" s="123" t="s">
         <v>70</v>
       </c>
       <c r="B315" s="148">
         <v>8052</v>
       </c>
       <c r="C315" s="85">
         <v>16104</v>
       </c>
       <c r="D315" s="207">
         <v>24156</v>
       </c>
-      <c r="E315" s="213">
+      <c r="E315" s="209">
         <v>32208</v>
       </c>
-      <c r="F315" s="86"/>
+      <c r="F315" s="86">
+        <v>40260</v>
+      </c>
       <c r="G315" s="85"/>
       <c r="H315" s="8"/>
       <c r="I315" s="129"/>
       <c r="J315" s="89"/>
       <c r="K315" s="86"/>
       <c r="L315" s="153"/>
       <c r="M315" s="181"/>
       <c r="N315" s="38"/>
     </row>
     <row r="316" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A316" s="123"/>
       <c r="B316" s="148"/>
       <c r="C316" s="3"/>
       <c r="D316" s="186"/>
-      <c r="E316" s="213"/>
-      <c r="F316" s="4"/>
+      <c r="E316" s="209"/>
+      <c r="F316" s="182"/>
       <c r="G316" s="5"/>
       <c r="H316" s="14"/>
       <c r="I316" s="130"/>
       <c r="J316" s="72"/>
       <c r="K316" s="72"/>
       <c r="L316" s="174"/>
       <c r="M316" s="181"/>
       <c r="N316" s="38"/>
     </row>
     <row r="317" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A317" s="98" t="s">
         <v>29</v>
       </c>
       <c r="B317" s="148"/>
       <c r="C317" s="5"/>
       <c r="D317" s="182"/>
-      <c r="E317" s="213"/>
-      <c r="F317" s="3"/>
+      <c r="E317" s="209"/>
+      <c r="F317" s="184"/>
       <c r="G317" s="5"/>
       <c r="H317" s="14"/>
       <c r="I317" s="130"/>
       <c r="J317" s="72"/>
       <c r="K317" s="72"/>
       <c r="L317" s="174"/>
       <c r="M317" s="181"/>
       <c r="N317" s="38"/>
     </row>
     <row r="318" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A318" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B318" s="148">
         <v>51249</v>
       </c>
       <c r="C318" s="85">
         <v>261555</v>
       </c>
       <c r="D318" s="207">
         <v>471861</v>
       </c>
-      <c r="E318" s="213">
+      <c r="E318" s="209">
         <v>1391686</v>
       </c>
-      <c r="F318" s="86"/>
+      <c r="F318" s="86">
+        <v>1441793</v>
+      </c>
       <c r="G318" s="85"/>
       <c r="H318" s="8"/>
       <c r="I318" s="129"/>
       <c r="J318" s="89"/>
       <c r="K318" s="86"/>
       <c r="L318" s="153"/>
       <c r="M318" s="181"/>
       <c r="N318" s="38"/>
     </row>
     <row r="319" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A319" s="124" t="s">
         <v>66</v>
       </c>
       <c r="B319" s="148">
         <v>51024</v>
       </c>
       <c r="C319" s="85">
         <v>261105</v>
       </c>
       <c r="D319" s="207">
         <v>471186</v>
       </c>
-      <c r="E319" s="213">
+      <c r="E319" s="209">
         <v>1390786</v>
       </c>
-      <c r="F319" s="86"/>
+      <c r="F319" s="86">
+        <v>1440668</v>
+      </c>
       <c r="G319" s="85"/>
       <c r="H319" s="8"/>
       <c r="I319" s="129"/>
       <c r="J319" s="89"/>
       <c r="K319" s="86"/>
       <c r="L319" s="153"/>
       <c r="M319" s="181"/>
       <c r="N319" s="38"/>
     </row>
     <row r="320" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A320" s="123" t="s">
         <v>39</v>
       </c>
       <c r="B320" s="148">
         <v>167</v>
       </c>
       <c r="C320" s="85">
         <v>334</v>
       </c>
       <c r="D320" s="207">
         <v>501</v>
       </c>
-      <c r="E320" s="213">
+      <c r="E320" s="209">
         <v>668</v>
       </c>
-      <c r="F320" s="86"/>
+      <c r="F320" s="86">
+        <v>835</v>
+      </c>
       <c r="G320" s="85"/>
       <c r="H320" s="8"/>
       <c r="I320" s="129"/>
       <c r="J320" s="89"/>
       <c r="K320" s="86"/>
       <c r="L320" s="153"/>
       <c r="M320" s="181"/>
       <c r="N320" s="38"/>
     </row>
     <row r="321" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A321" s="124" t="s">
         <v>40</v>
       </c>
       <c r="B321" s="148" t="s">
         <v>37</v>
       </c>
       <c r="C321" s="147" t="s">
         <v>37</v>
       </c>
       <c r="D321" s="182" t="s">
         <v>37</v>
       </c>
-      <c r="E321" s="213" t="s">
-[...2 lines deleted...]
-      <c r="F321" s="1"/>
+      <c r="E321" s="209" t="s">
+        <v>37</v>
+      </c>
+      <c r="F321" s="183" t="s">
+        <v>37</v>
+      </c>
       <c r="G321" s="1"/>
       <c r="H321" s="8"/>
       <c r="I321" s="129"/>
       <c r="J321" s="4"/>
       <c r="K321" s="89"/>
       <c r="L321" s="153"/>
       <c r="M321" s="181"/>
       <c r="N321" s="38"/>
     </row>
     <row r="322" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A322" s="124" t="s">
         <v>42</v>
       </c>
       <c r="B322" s="148">
         <v>58</v>
       </c>
       <c r="C322" s="85">
         <v>116</v>
       </c>
       <c r="D322" s="183">
         <v>174</v>
       </c>
-      <c r="E322" s="213">
+      <c r="E322" s="209">
         <v>232</v>
       </c>
-      <c r="F322" s="86"/>
+      <c r="F322" s="86">
+        <v>290</v>
+      </c>
       <c r="G322" s="85"/>
       <c r="H322" s="8"/>
       <c r="I322" s="129"/>
       <c r="J322" s="92"/>
       <c r="K322" s="86"/>
       <c r="L322" s="153"/>
       <c r="M322" s="181"/>
       <c r="N322" s="38"/>
     </row>
     <row r="323" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A323" s="124"/>
       <c r="B323" s="148"/>
       <c r="C323" s="72"/>
       <c r="D323" s="182"/>
-      <c r="E323" s="213"/>
-      <c r="F323" s="4"/>
+      <c r="E323" s="209"/>
+      <c r="F323" s="182"/>
       <c r="G323" s="5"/>
       <c r="H323" s="14"/>
       <c r="I323" s="130"/>
       <c r="J323" s="73"/>
       <c r="K323" s="73"/>
       <c r="L323" s="175"/>
       <c r="M323" s="181"/>
       <c r="N323" s="38"/>
     </row>
     <row r="324" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A324" s="98" t="s">
         <v>31</v>
       </c>
       <c r="B324" s="148"/>
       <c r="C324" s="72"/>
       <c r="D324" s="182"/>
-      <c r="E324" s="213"/>
-      <c r="F324" s="5"/>
+      <c r="E324" s="209"/>
+      <c r="F324" s="185"/>
       <c r="G324" s="5"/>
       <c r="H324" s="14"/>
       <c r="I324" s="130"/>
       <c r="J324" s="73"/>
       <c r="K324" s="73"/>
       <c r="L324" s="175"/>
       <c r="M324" s="181"/>
       <c r="N324" s="38"/>
     </row>
     <row r="325" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A325" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B325" s="148">
         <v>11767896</v>
       </c>
       <c r="C325" s="85">
         <v>23819133</v>
       </c>
       <c r="D325" s="207">
         <v>34734869</v>
       </c>
-      <c r="E325" s="213">
+      <c r="E325" s="209">
         <v>45249802</v>
       </c>
-      <c r="F325" s="86"/>
+      <c r="F325" s="86">
+        <v>52624861</v>
+      </c>
       <c r="G325" s="85"/>
       <c r="H325" s="8"/>
       <c r="I325" s="129"/>
       <c r="J325" s="89"/>
       <c r="K325" s="86"/>
       <c r="L325" s="153"/>
       <c r="M325" s="181"/>
       <c r="N325" s="38"/>
     </row>
     <row r="326" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A326" s="125" t="s">
         <v>66</v>
       </c>
       <c r="B326" s="148">
         <v>10920259</v>
       </c>
       <c r="C326" s="85">
         <v>22187474</v>
       </c>
       <c r="D326" s="207">
         <v>32338469</v>
       </c>
-      <c r="E326" s="213">
+      <c r="E326" s="209">
         <v>42205978</v>
       </c>
-      <c r="F326" s="86"/>
+      <c r="F326" s="86">
+        <v>48859805</v>
+      </c>
       <c r="G326" s="85"/>
       <c r="H326" s="8"/>
       <c r="I326" s="129"/>
       <c r="J326" s="89"/>
       <c r="K326" s="86"/>
       <c r="L326" s="153"/>
       <c r="M326" s="181"/>
       <c r="N326" s="38"/>
     </row>
     <row r="327" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A327" s="125" t="s">
         <v>67</v>
       </c>
       <c r="B327" s="148">
         <v>130069</v>
       </c>
       <c r="C327" s="85">
         <v>225979</v>
       </c>
       <c r="D327" s="207">
         <v>327873</v>
       </c>
-      <c r="E327" s="213">
+      <c r="E327" s="209">
         <v>429658</v>
       </c>
-      <c r="F327" s="86"/>
+      <c r="F327" s="86">
+        <v>549224</v>
+      </c>
       <c r="G327" s="85"/>
       <c r="H327" s="8"/>
       <c r="I327" s="129"/>
       <c r="J327" s="89"/>
       <c r="K327" s="86"/>
       <c r="L327" s="153"/>
       <c r="M327" s="181"/>
       <c r="N327" s="38"/>
     </row>
     <row r="328" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A328" s="125" t="s">
         <v>39</v>
       </c>
       <c r="B328" s="148">
         <v>51602</v>
       </c>
       <c r="C328" s="85">
         <v>97775</v>
       </c>
       <c r="D328" s="207">
         <v>143354</v>
       </c>
-      <c r="E328" s="213">
+      <c r="E328" s="209">
         <v>168975</v>
       </c>
-      <c r="F328" s="86"/>
+      <c r="F328" s="86">
+        <v>200316</v>
+      </c>
       <c r="G328" s="85"/>
       <c r="H328" s="8"/>
       <c r="I328" s="129"/>
       <c r="J328" s="89"/>
       <c r="K328" s="86"/>
       <c r="L328" s="153"/>
       <c r="M328" s="181"/>
       <c r="N328" s="38"/>
     </row>
     <row r="329" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A329" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B329" s="148">
         <v>55892</v>
       </c>
       <c r="C329" s="85">
         <v>105270</v>
       </c>
       <c r="D329" s="207">
         <v>148837</v>
       </c>
-      <c r="E329" s="213">
+      <c r="E329" s="209">
         <v>164305</v>
       </c>
-      <c r="F329" s="86"/>
+      <c r="F329" s="86">
+        <v>191577</v>
+      </c>
       <c r="G329" s="85"/>
       <c r="H329" s="8"/>
       <c r="I329" s="129"/>
       <c r="J329" s="89"/>
       <c r="K329" s="86"/>
       <c r="L329" s="153"/>
       <c r="M329" s="181"/>
       <c r="N329" s="38"/>
     </row>
     <row r="330" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A330" s="125" t="s">
         <v>40</v>
       </c>
       <c r="B330" s="148">
         <v>44527</v>
       </c>
       <c r="C330" s="85">
         <v>86951</v>
       </c>
       <c r="D330" s="207">
         <v>126450</v>
       </c>
-      <c r="E330" s="213">
+      <c r="E330" s="209">
         <v>158654</v>
       </c>
-      <c r="F330" s="86"/>
+      <c r="F330" s="86">
+        <v>195075</v>
+      </c>
       <c r="G330" s="85"/>
       <c r="H330" s="8"/>
       <c r="I330" s="129"/>
       <c r="J330" s="89"/>
       <c r="K330" s="86"/>
       <c r="L330" s="153"/>
       <c r="M330" s="181"/>
       <c r="N330" s="38"/>
     </row>
     <row r="331" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A331" s="125" t="s">
         <v>41</v>
       </c>
       <c r="B331" s="148">
         <v>24842</v>
       </c>
       <c r="C331" s="85">
         <v>50221</v>
       </c>
       <c r="D331" s="207">
         <v>72829</v>
       </c>
-      <c r="E331" s="213">
+      <c r="E331" s="209">
         <v>85600</v>
       </c>
-      <c r="F331" s="86"/>
+      <c r="F331" s="86">
+        <v>105867</v>
+      </c>
       <c r="G331" s="85"/>
       <c r="H331" s="8"/>
       <c r="I331" s="129"/>
       <c r="J331" s="89"/>
       <c r="K331" s="86"/>
       <c r="L331" s="153"/>
       <c r="M331" s="181"/>
       <c r="N331" s="38"/>
     </row>
     <row r="332" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A332" s="125" t="s">
         <v>42</v>
       </c>
       <c r="B332" s="148">
         <v>94620</v>
       </c>
       <c r="C332" s="85">
         <v>174672</v>
       </c>
       <c r="D332" s="207">
         <v>250947</v>
       </c>
-      <c r="E332" s="213">
+      <c r="E332" s="209">
         <v>329163</v>
       </c>
-      <c r="F332" s="86"/>
+      <c r="F332" s="86">
+        <v>411064</v>
+      </c>
       <c r="G332" s="85"/>
       <c r="H332" s="8"/>
       <c r="I332" s="129"/>
       <c r="J332" s="89"/>
       <c r="K332" s="86"/>
       <c r="L332" s="153"/>
       <c r="M332" s="181"/>
       <c r="N332" s="38"/>
     </row>
     <row r="333" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A333" s="125" t="s">
         <v>68</v>
       </c>
       <c r="B333" s="148">
         <v>22912</v>
       </c>
       <c r="C333" s="85">
         <v>46329</v>
       </c>
       <c r="D333" s="207">
         <v>67041</v>
       </c>
-      <c r="E333" s="213">
+      <c r="E333" s="209">
         <v>84861</v>
       </c>
-      <c r="F333" s="86"/>
+      <c r="F333" s="86">
+        <v>102095</v>
+      </c>
       <c r="G333" s="85"/>
       <c r="H333" s="8"/>
       <c r="I333" s="129"/>
       <c r="J333" s="89"/>
       <c r="K333" s="86"/>
       <c r="L333" s="153"/>
       <c r="M333" s="181"/>
       <c r="N333" s="38"/>
     </row>
     <row r="334" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A334" s="125" t="s">
         <v>69</v>
       </c>
       <c r="B334" s="148">
         <v>49567</v>
       </c>
       <c r="C334" s="85">
         <v>101855</v>
       </c>
       <c r="D334" s="207">
         <v>152724</v>
       </c>
-      <c r="E334" s="213">
+      <c r="E334" s="209">
         <v>204349</v>
       </c>
-      <c r="F334" s="86"/>
+      <c r="F334" s="86">
+        <v>257834</v>
+      </c>
       <c r="G334" s="85"/>
       <c r="H334" s="8"/>
       <c r="I334" s="129"/>
       <c r="J334" s="89"/>
       <c r="K334" s="86"/>
       <c r="L334" s="153"/>
       <c r="M334" s="181"/>
       <c r="N334" s="38"/>
     </row>
     <row r="335" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A335" s="125" t="s">
         <v>43</v>
       </c>
       <c r="B335" s="148">
         <v>39233</v>
       </c>
       <c r="C335" s="85">
         <v>75840</v>
       </c>
       <c r="D335" s="207">
         <v>103708</v>
       </c>
-      <c r="E335" s="213">
+      <c r="E335" s="209">
         <v>109688</v>
       </c>
-      <c r="F335" s="86"/>
+      <c r="F335" s="86">
+        <v>129446</v>
+      </c>
       <c r="G335" s="85"/>
       <c r="H335" s="8"/>
       <c r="I335" s="129"/>
       <c r="J335" s="89"/>
       <c r="K335" s="86"/>
       <c r="L335" s="153"/>
       <c r="M335" s="181"/>
       <c r="N335" s="38"/>
     </row>
     <row r="336" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A336" s="125" t="s">
         <v>44</v>
       </c>
       <c r="B336" s="148">
         <v>163842</v>
       </c>
       <c r="C336" s="85">
         <v>305954</v>
       </c>
       <c r="D336" s="207">
         <v>451414</v>
       </c>
-      <c r="E336" s="213">
+      <c r="E336" s="209">
         <v>575523</v>
       </c>
-      <c r="F336" s="86"/>
+      <c r="F336" s="86">
+        <v>714276</v>
+      </c>
       <c r="G336" s="85"/>
       <c r="H336" s="8"/>
       <c r="I336" s="129"/>
       <c r="J336" s="89"/>
       <c r="K336" s="86"/>
       <c r="L336" s="153"/>
       <c r="M336" s="181"/>
       <c r="N336" s="38"/>
     </row>
     <row r="337" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A337" s="125" t="s">
         <v>45</v>
       </c>
       <c r="B337" s="148">
         <v>6669</v>
       </c>
       <c r="C337" s="85">
         <v>25098</v>
       </c>
       <c r="D337" s="207">
         <v>43333</v>
       </c>
-      <c r="E337" s="213">
+      <c r="E337" s="209">
         <v>60963</v>
       </c>
-      <c r="F337" s="86"/>
+      <c r="F337" s="86">
+        <v>85530</v>
+      </c>
       <c r="G337" s="85"/>
       <c r="H337" s="8"/>
       <c r="I337" s="129"/>
       <c r="J337" s="89"/>
       <c r="K337" s="86"/>
       <c r="L337" s="153"/>
       <c r="M337" s="181"/>
       <c r="N337" s="38"/>
     </row>
     <row r="338" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A338" s="125" t="s">
         <v>46</v>
       </c>
       <c r="B338" s="148">
         <v>26777</v>
       </c>
       <c r="C338" s="85">
         <v>50705</v>
       </c>
       <c r="D338" s="207">
         <v>75772</v>
       </c>
-      <c r="E338" s="213">
+      <c r="E338" s="209">
         <v>97802</v>
       </c>
-      <c r="F338" s="86"/>
+      <c r="F338" s="86">
+        <v>118005</v>
+      </c>
       <c r="G338" s="85"/>
       <c r="H338" s="8"/>
       <c r="I338" s="129"/>
       <c r="J338" s="89"/>
       <c r="K338" s="86"/>
       <c r="L338" s="153"/>
       <c r="M338" s="181"/>
       <c r="N338" s="38"/>
     </row>
     <row r="339" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A339" s="125" t="s">
         <v>70</v>
       </c>
       <c r="B339" s="148">
         <v>137085</v>
       </c>
       <c r="C339" s="85">
         <v>285010</v>
       </c>
       <c r="D339" s="207">
         <v>432119</v>
       </c>
-      <c r="E339" s="213">
+      <c r="E339" s="209">
         <v>574283</v>
       </c>
-      <c r="F339" s="86"/>
+      <c r="F339" s="86">
+        <v>704747</v>
+      </c>
       <c r="G339" s="85"/>
       <c r="H339" s="8"/>
       <c r="I339" s="129"/>
       <c r="J339" s="89"/>
       <c r="K339" s="86"/>
       <c r="L339" s="153"/>
       <c r="M339" s="181"/>
       <c r="N339" s="38"/>
     </row>
     <row r="340" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A340" s="125"/>
       <c r="B340" s="148"/>
       <c r="C340" s="5"/>
       <c r="D340" s="182"/>
-      <c r="E340" s="213"/>
-      <c r="F340" s="4"/>
+      <c r="E340" s="209"/>
+      <c r="F340" s="182"/>
       <c r="G340" s="5"/>
       <c r="H340" s="14"/>
       <c r="I340" s="130"/>
       <c r="J340" s="74"/>
       <c r="K340" s="74"/>
       <c r="L340" s="176"/>
       <c r="M340" s="181"/>
       <c r="N340" s="38"/>
     </row>
     <row r="341" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A341" s="98" t="s">
         <v>32</v>
       </c>
       <c r="B341" s="148"/>
       <c r="C341" s="5"/>
       <c r="D341" s="182"/>
-      <c r="E341" s="213"/>
-      <c r="F341" s="4"/>
+      <c r="E341" s="209"/>
+      <c r="F341" s="182"/>
       <c r="G341" s="5"/>
       <c r="H341" s="14"/>
       <c r="I341" s="130"/>
       <c r="J341" s="74"/>
       <c r="K341" s="74"/>
       <c r="L341" s="176"/>
       <c r="M341" s="181"/>
       <c r="N341" s="38"/>
     </row>
     <row r="342" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A342" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B342" s="148">
         <v>7438328</v>
       </c>
       <c r="C342" s="85">
         <v>14996533</v>
       </c>
       <c r="D342" s="207">
         <v>21722795</v>
       </c>
-      <c r="E342" s="213">
+      <c r="E342" s="209">
         <v>29007755</v>
       </c>
-      <c r="F342" s="86"/>
+      <c r="F342" s="86">
+        <v>34631649</v>
+      </c>
       <c r="G342" s="85"/>
       <c r="H342" s="8"/>
       <c r="I342" s="129"/>
       <c r="J342" s="89"/>
       <c r="K342" s="86"/>
       <c r="L342" s="153"/>
       <c r="M342" s="181"/>
       <c r="N342" s="38"/>
     </row>
     <row r="343" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="125" t="s">
         <v>66</v>
       </c>
       <c r="B343" s="148">
         <v>7022643</v>
       </c>
       <c r="C343" s="85">
         <v>14191064</v>
       </c>
       <c r="D343" s="207">
         <v>20518384</v>
       </c>
-      <c r="E343" s="213">
+      <c r="E343" s="209">
         <v>27413767</v>
       </c>
-      <c r="F343" s="86"/>
+      <c r="F343" s="86">
+        <v>32696979</v>
+      </c>
       <c r="G343" s="85"/>
       <c r="H343" s="8"/>
       <c r="I343" s="129"/>
       <c r="J343" s="89"/>
       <c r="K343" s="86"/>
       <c r="L343" s="153"/>
       <c r="M343" s="181"/>
       <c r="N343" s="38"/>
     </row>
     <row r="344" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A344" s="126" t="s">
         <v>67</v>
       </c>
       <c r="B344" s="148">
         <v>76077</v>
       </c>
       <c r="C344" s="85">
         <v>141735</v>
       </c>
       <c r="D344" s="207">
         <v>213376</v>
       </c>
-      <c r="E344" s="213">
+      <c r="E344" s="209">
         <v>284909</v>
       </c>
-      <c r="F344" s="86"/>
+      <c r="F344" s="86">
+        <v>350720</v>
+      </c>
       <c r="G344" s="85"/>
       <c r="H344" s="8"/>
       <c r="I344" s="129"/>
       <c r="J344" s="89"/>
       <c r="K344" s="86"/>
       <c r="L344" s="153"/>
       <c r="M344" s="181"/>
       <c r="N344" s="38"/>
     </row>
     <row r="345" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A345" s="126" t="s">
         <v>39</v>
       </c>
       <c r="B345" s="148">
         <v>26628</v>
       </c>
       <c r="C345" s="146">
         <v>49587</v>
       </c>
       <c r="D345" s="182">
         <v>74479</v>
       </c>
-      <c r="E345" s="213">
+      <c r="E345" s="209">
         <v>96478</v>
       </c>
-      <c r="F345" s="4"/>
+      <c r="F345" s="182">
+        <v>116717</v>
+      </c>
       <c r="G345" s="4"/>
       <c r="H345" s="8"/>
       <c r="I345" s="129"/>
       <c r="J345" s="4"/>
       <c r="K345" s="86"/>
       <c r="L345" s="153"/>
       <c r="M345" s="181"/>
       <c r="N345" s="38"/>
     </row>
     <row r="346" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A346" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B346" s="148" t="s">
         <v>38</v>
       </c>
       <c r="C346" s="146">
         <v>18750</v>
       </c>
       <c r="D346" s="182">
         <v>26714</v>
       </c>
-      <c r="E346" s="213">
+      <c r="E346" s="209">
         <v>34916</v>
       </c>
-      <c r="F346" s="4"/>
+      <c r="F346" s="182">
+        <v>39327</v>
+      </c>
       <c r="G346" s="4"/>
       <c r="H346" s="8"/>
       <c r="I346" s="129"/>
       <c r="J346" s="4"/>
       <c r="K346" s="86"/>
       <c r="L346" s="153"/>
       <c r="M346" s="181"/>
       <c r="N346" s="38"/>
     </row>
     <row r="347" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A347" s="126" t="s">
         <v>40</v>
       </c>
       <c r="B347" s="148" t="s">
         <v>38</v>
       </c>
       <c r="C347" s="146">
         <v>15166</v>
       </c>
       <c r="D347" s="182">
         <v>21156</v>
       </c>
-      <c r="E347" s="213">
+      <c r="E347" s="209">
         <v>28628</v>
       </c>
-      <c r="F347" s="4"/>
+      <c r="F347" s="182">
+        <v>31874</v>
+      </c>
       <c r="G347" s="4"/>
       <c r="H347" s="8"/>
       <c r="I347" s="129"/>
       <c r="J347" s="4"/>
       <c r="K347" s="86"/>
       <c r="L347" s="153"/>
       <c r="M347" s="181"/>
       <c r="N347" s="38"/>
     </row>
     <row r="348" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A348" s="126" t="s">
         <v>41</v>
       </c>
       <c r="B348" s="148" t="s">
         <v>38</v>
       </c>
       <c r="C348" s="146">
         <v>10337</v>
       </c>
       <c r="D348" s="182">
         <v>14732</v>
       </c>
-      <c r="E348" s="213">
+      <c r="E348" s="209">
         <v>18890</v>
       </c>
-      <c r="F348" s="4"/>
+      <c r="F348" s="182">
+        <v>21939</v>
+      </c>
       <c r="G348" s="4"/>
       <c r="H348" s="8"/>
       <c r="I348" s="129"/>
       <c r="J348" s="4"/>
       <c r="K348" s="86"/>
       <c r="L348" s="153"/>
       <c r="M348" s="181"/>
       <c r="N348" s="38"/>
     </row>
     <row r="349" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A349" s="126" t="s">
         <v>42</v>
       </c>
       <c r="B349" s="148">
         <v>39045</v>
       </c>
       <c r="C349" s="85">
         <v>75500</v>
       </c>
       <c r="D349" s="207">
         <v>108178</v>
       </c>
-      <c r="E349" s="213">
+      <c r="E349" s="209">
         <v>142797</v>
       </c>
-      <c r="F349" s="86"/>
+      <c r="F349" s="86">
+        <v>167862</v>
+      </c>
       <c r="G349" s="85"/>
       <c r="H349" s="8"/>
       <c r="I349" s="129"/>
       <c r="J349" s="89"/>
       <c r="K349" s="86"/>
       <c r="L349" s="153"/>
       <c r="M349" s="181"/>
       <c r="N349" s="38"/>
     </row>
     <row r="350" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A350" s="126" t="s">
         <v>68</v>
       </c>
       <c r="B350" s="148" t="s">
         <v>38</v>
       </c>
       <c r="C350" s="146">
         <v>13076</v>
       </c>
       <c r="D350" s="182">
         <v>18046</v>
       </c>
-      <c r="E350" s="213">
+      <c r="E350" s="209">
         <v>23908</v>
       </c>
-      <c r="F350" s="86"/>
+      <c r="F350" s="86">
+        <v>27194</v>
+      </c>
       <c r="G350" s="85"/>
       <c r="H350" s="8"/>
       <c r="I350" s="129"/>
       <c r="J350" s="89"/>
       <c r="K350" s="86"/>
       <c r="L350" s="153"/>
       <c r="M350" s="181"/>
       <c r="N350" s="38"/>
     </row>
     <row r="351" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A351" s="126" t="s">
         <v>69</v>
       </c>
       <c r="B351" s="148">
         <v>29557</v>
       </c>
       <c r="C351" s="85">
         <v>65037</v>
       </c>
       <c r="D351" s="207">
         <v>99097</v>
       </c>
-      <c r="E351" s="213">
+      <c r="E351" s="209">
         <v>133913</v>
       </c>
-      <c r="F351" s="86"/>
+      <c r="F351" s="86">
+        <v>164803</v>
+      </c>
       <c r="G351" s="85"/>
       <c r="H351" s="8"/>
       <c r="I351" s="129"/>
       <c r="J351" s="89"/>
       <c r="K351" s="86"/>
       <c r="L351" s="153"/>
       <c r="M351" s="181"/>
       <c r="N351" s="38"/>
     </row>
     <row r="352" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A352" s="126" t="s">
         <v>43</v>
       </c>
       <c r="B352" s="148" t="s">
         <v>38</v>
       </c>
       <c r="C352" s="146">
         <v>14791</v>
       </c>
       <c r="D352" s="182">
         <v>21530</v>
       </c>
-      <c r="E352" s="213">
+      <c r="E352" s="209">
         <v>27141</v>
       </c>
-      <c r="F352" s="4"/>
+      <c r="F352" s="182">
+        <v>32252</v>
+      </c>
       <c r="G352" s="4"/>
       <c r="H352" s="8"/>
       <c r="I352" s="129"/>
       <c r="J352" s="4"/>
       <c r="K352" s="86"/>
       <c r="L352" s="153"/>
       <c r="M352" s="181"/>
       <c r="N352" s="38"/>
     </row>
     <row r="353" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A353" s="126" t="s">
         <v>44</v>
       </c>
       <c r="B353" s="148">
         <v>90220</v>
       </c>
       <c r="C353" s="85">
         <v>164203</v>
       </c>
       <c r="D353" s="207">
         <v>243988</v>
       </c>
-      <c r="E353" s="213">
+      <c r="E353" s="209">
         <v>320064</v>
       </c>
-      <c r="F353" s="86"/>
+      <c r="F353" s="86">
+        <v>390055</v>
+      </c>
       <c r="G353" s="85"/>
       <c r="H353" s="8"/>
       <c r="I353" s="129"/>
       <c r="J353" s="89"/>
       <c r="K353" s="86"/>
       <c r="L353" s="153"/>
       <c r="M353" s="181"/>
       <c r="N353" s="38"/>
     </row>
     <row r="354" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A354" s="126" t="s">
         <v>45</v>
       </c>
       <c r="B354" s="148" t="s">
         <v>38</v>
       </c>
       <c r="C354" s="146">
         <v>7751</v>
       </c>
       <c r="D354" s="182">
         <v>11417</v>
       </c>
-      <c r="E354" s="213">
+      <c r="E354" s="209">
         <v>14478</v>
       </c>
-      <c r="F354" s="4"/>
+      <c r="F354" s="182">
+        <v>16839</v>
+      </c>
       <c r="G354" s="4"/>
       <c r="H354" s="8"/>
       <c r="I354" s="129"/>
       <c r="J354" s="4"/>
       <c r="K354" s="86"/>
       <c r="L354" s="153"/>
       <c r="M354" s="181"/>
       <c r="N354" s="38"/>
     </row>
     <row r="355" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A355" s="126" t="s">
         <v>46</v>
       </c>
       <c r="B355" s="148">
         <v>25180</v>
       </c>
       <c r="C355" s="146">
         <v>47245</v>
       </c>
       <c r="D355" s="182">
         <v>70678</v>
       </c>
-      <c r="E355" s="213">
+      <c r="E355" s="209">
         <v>91765</v>
       </c>
-      <c r="F355" s="4"/>
+      <c r="F355" s="182">
+        <v>111165</v>
+      </c>
       <c r="G355" s="4"/>
       <c r="H355" s="8"/>
       <c r="I355" s="129"/>
       <c r="J355" s="4"/>
       <c r="K355" s="86"/>
       <c r="L355" s="153"/>
       <c r="M355" s="181"/>
       <c r="N355" s="38"/>
     </row>
     <row r="356" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A356" s="126" t="s">
         <v>70</v>
       </c>
       <c r="B356" s="148">
         <v>90120</v>
       </c>
       <c r="C356" s="85">
         <v>182291</v>
       </c>
       <c r="D356" s="207">
         <v>281020</v>
       </c>
-      <c r="E356" s="213">
+      <c r="E356" s="209">
         <v>376101</v>
       </c>
-      <c r="F356" s="86"/>
+      <c r="F356" s="86">
+        <v>463922</v>
+      </c>
       <c r="G356" s="85"/>
       <c r="H356" s="8"/>
       <c r="I356" s="129"/>
       <c r="J356" s="89"/>
       <c r="K356" s="86"/>
       <c r="L356" s="153"/>
       <c r="M356" s="181"/>
       <c r="N356" s="38"/>
     </row>
     <row r="357" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A357" s="126"/>
       <c r="B357" s="148"/>
       <c r="C357" s="5"/>
       <c r="D357" s="182"/>
-      <c r="E357" s="213"/>
-      <c r="F357" s="4"/>
+      <c r="E357" s="209"/>
+      <c r="F357" s="182"/>
       <c r="G357" s="5"/>
       <c r="H357" s="14"/>
       <c r="I357" s="140"/>
       <c r="J357" s="75"/>
       <c r="K357" s="75"/>
       <c r="L357" s="177"/>
       <c r="M357" s="181"/>
       <c r="N357" s="38"/>
     </row>
     <row r="358" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A358" s="98" t="s">
         <v>33</v>
       </c>
       <c r="B358" s="148"/>
       <c r="C358" s="5"/>
       <c r="D358" s="182"/>
-      <c r="E358" s="213"/>
-      <c r="F358" s="4"/>
+      <c r="E358" s="209"/>
+      <c r="F358" s="182"/>
       <c r="G358" s="5"/>
       <c r="H358" s="14"/>
       <c r="I358" s="130"/>
       <c r="J358" s="75"/>
       <c r="K358" s="75"/>
       <c r="L358" s="177"/>
       <c r="M358" s="181"/>
       <c r="N358" s="38"/>
     </row>
     <row r="359" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A359" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B359" s="148">
         <v>59836</v>
       </c>
       <c r="C359" s="85">
         <v>114805</v>
       </c>
       <c r="D359" s="207">
         <v>171047</v>
       </c>
-      <c r="E359" s="213">
+      <c r="E359" s="209">
         <v>227538</v>
       </c>
-      <c r="F359" s="86"/>
+      <c r="F359" s="86">
+        <v>285766</v>
+      </c>
       <c r="G359" s="85"/>
       <c r="H359" s="8"/>
       <c r="I359" s="129"/>
       <c r="J359" s="89"/>
       <c r="K359" s="86"/>
       <c r="L359" s="153"/>
       <c r="M359" s="181"/>
       <c r="N359" s="38"/>
     </row>
     <row r="360" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A360" s="127" t="s">
         <v>66</v>
       </c>
       <c r="B360" s="148">
         <v>59836</v>
       </c>
       <c r="C360" s="85">
         <v>114805</v>
       </c>
       <c r="D360" s="207">
         <v>171047</v>
       </c>
-      <c r="E360" s="213">
+      <c r="E360" s="209">
         <v>227538</v>
       </c>
-      <c r="F360" s="86"/>
+      <c r="F360" s="86">
+        <v>285766</v>
+      </c>
       <c r="G360" s="85"/>
       <c r="H360" s="8"/>
       <c r="I360" s="129"/>
       <c r="J360" s="89"/>
       <c r="K360" s="86"/>
       <c r="L360" s="153"/>
       <c r="M360" s="181"/>
       <c r="N360" s="38"/>
     </row>
     <row r="361" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A361" s="127"/>
       <c r="B361" s="148"/>
       <c r="C361" s="5"/>
       <c r="D361" s="182"/>
-      <c r="E361" s="213"/>
-      <c r="F361" s="4"/>
+      <c r="E361" s="209"/>
+      <c r="F361" s="182"/>
       <c r="G361" s="5"/>
       <c r="H361" s="14"/>
       <c r="I361" s="130"/>
       <c r="J361" s="11"/>
       <c r="K361" s="11"/>
       <c r="L361" s="177"/>
       <c r="M361" s="181"/>
       <c r="N361" s="38"/>
     </row>
     <row r="362" spans="1:14" s="39" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="98" t="s">
         <v>34</v>
       </c>
       <c r="B362" s="148"/>
       <c r="C362" s="5"/>
       <c r="D362" s="182"/>
-      <c r="E362" s="213"/>
-      <c r="F362" s="4"/>
+      <c r="E362" s="209"/>
+      <c r="F362" s="182"/>
       <c r="G362" s="5"/>
       <c r="H362" s="14"/>
       <c r="I362" s="130"/>
       <c r="J362" s="76"/>
       <c r="K362" s="76"/>
       <c r="L362" s="154"/>
       <c r="M362" s="181"/>
       <c r="N362" s="38"/>
     </row>
     <row r="363" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A363" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B363" s="148">
         <v>4269732</v>
       </c>
       <c r="C363" s="85">
         <v>8707796</v>
       </c>
       <c r="D363" s="207">
         <v>12841027</v>
       </c>
-      <c r="E363" s="213">
+      <c r="E363" s="209">
         <v>16014509</v>
       </c>
-      <c r="F363" s="86"/>
+      <c r="F363" s="86">
+        <v>17707446</v>
+      </c>
       <c r="G363" s="85"/>
       <c r="H363" s="8"/>
       <c r="I363" s="129"/>
       <c r="J363" s="89"/>
       <c r="K363" s="86"/>
       <c r="L363" s="153"/>
       <c r="M363" s="181"/>
       <c r="N363" s="38"/>
     </row>
     <row r="364" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A364" s="122" t="s">
         <v>66</v>
       </c>
       <c r="B364" s="148">
         <v>3837779</v>
       </c>
       <c r="C364" s="85">
         <v>7881605</v>
       </c>
       <c r="D364" s="207">
         <v>11649038</v>
       </c>
-      <c r="E364" s="213">
+      <c r="E364" s="209">
         <v>14564672</v>
       </c>
-      <c r="F364" s="86"/>
+      <c r="F364" s="86">
+        <v>15877060</v>
+      </c>
       <c r="G364" s="85"/>
       <c r="H364" s="8"/>
       <c r="I364" s="129"/>
       <c r="J364" s="89"/>
       <c r="K364" s="86"/>
       <c r="L364" s="153"/>
       <c r="M364" s="181"/>
       <c r="N364" s="38"/>
     </row>
     <row r="365" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="122" t="s">
         <v>67</v>
       </c>
       <c r="B365" s="148">
         <v>53992</v>
       </c>
       <c r="C365" s="85">
         <v>84244</v>
       </c>
       <c r="D365" s="207">
         <v>114497</v>
       </c>
-      <c r="E365" s="213">
+      <c r="E365" s="209">
         <v>144749</v>
       </c>
-      <c r="F365" s="86"/>
+      <c r="F365" s="86">
+        <v>198504</v>
+      </c>
       <c r="G365" s="85"/>
       <c r="H365" s="8"/>
       <c r="I365" s="129"/>
       <c r="J365" s="89"/>
       <c r="K365" s="86"/>
       <c r="L365" s="153"/>
       <c r="M365" s="181"/>
       <c r="N365" s="38"/>
     </row>
     <row r="366" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="122" t="s">
         <v>39</v>
       </c>
       <c r="B366" s="148">
         <v>24974</v>
       </c>
       <c r="C366" s="85">
         <v>48188</v>
       </c>
       <c r="D366" s="207">
         <v>68875</v>
       </c>
-      <c r="E366" s="213">
+      <c r="E366" s="209">
         <v>72497</v>
       </c>
-      <c r="F366" s="86"/>
+      <c r="F366" s="86">
+        <v>83599</v>
+      </c>
       <c r="G366" s="85"/>
       <c r="H366" s="8"/>
       <c r="I366" s="129"/>
       <c r="J366" s="89"/>
       <c r="K366" s="86"/>
       <c r="L366" s="153"/>
       <c r="M366" s="181"/>
       <c r="N366" s="38"/>
     </row>
     <row r="367" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B367" s="148">
         <v>46975</v>
       </c>
       <c r="C367" s="85">
         <v>86520</v>
       </c>
       <c r="D367" s="207">
         <v>122123</v>
       </c>
-      <c r="E367" s="213">
+      <c r="E367" s="209">
         <v>129389</v>
       </c>
-      <c r="F367" s="86"/>
+      <c r="F367" s="86">
+        <v>152250</v>
+      </c>
       <c r="G367" s="85"/>
       <c r="H367" s="8"/>
       <c r="I367" s="129"/>
       <c r="J367" s="89"/>
       <c r="K367" s="86"/>
       <c r="L367" s="153"/>
       <c r="M367" s="181"/>
       <c r="N367" s="38"/>
     </row>
     <row r="368" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A368" s="122" t="s">
         <v>40</v>
       </c>
       <c r="B368" s="148">
         <v>37054</v>
       </c>
       <c r="C368" s="85">
         <v>71785</v>
       </c>
       <c r="D368" s="207">
         <v>105294</v>
       </c>
-      <c r="E368" s="213">
+      <c r="E368" s="209">
         <v>130026</v>
       </c>
-      <c r="F368" s="86"/>
+      <c r="F368" s="86">
+        <v>163201</v>
+      </c>
       <c r="G368" s="85"/>
       <c r="H368" s="8"/>
       <c r="I368" s="129"/>
       <c r="J368" s="89"/>
       <c r="K368" s="86"/>
       <c r="L368" s="153"/>
       <c r="M368" s="181"/>
       <c r="N368" s="38"/>
     </row>
     <row r="369" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A369" s="122" t="s">
         <v>41</v>
       </c>
       <c r="B369" s="148">
         <v>19835</v>
       </c>
       <c r="C369" s="85">
         <v>39884</v>
       </c>
       <c r="D369" s="207">
         <v>58097</v>
       </c>
-      <c r="E369" s="213">
+      <c r="E369" s="209">
         <v>66710</v>
       </c>
-      <c r="F369" s="86"/>
+      <c r="F369" s="86">
+        <v>83928</v>
+      </c>
       <c r="G369" s="85"/>
       <c r="H369" s="8"/>
       <c r="I369" s="129"/>
       <c r="J369" s="89"/>
       <c r="K369" s="86"/>
       <c r="L369" s="153"/>
       <c r="M369" s="181"/>
       <c r="N369" s="38"/>
     </row>
     <row r="370" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="122" t="s">
         <v>42</v>
       </c>
       <c r="B370" s="148">
         <v>55575</v>
       </c>
       <c r="C370" s="85">
         <v>99172</v>
       </c>
       <c r="D370" s="207">
         <v>142769</v>
       </c>
-      <c r="E370" s="213">
+      <c r="E370" s="209">
         <v>186366</v>
       </c>
-      <c r="F370" s="86"/>
+      <c r="F370" s="86">
+        <v>243201</v>
+      </c>
       <c r="G370" s="85"/>
       <c r="H370" s="8"/>
       <c r="I370" s="129"/>
       <c r="J370" s="89"/>
       <c r="K370" s="86"/>
       <c r="L370" s="153"/>
       <c r="M370" s="181"/>
       <c r="N370" s="38"/>
     </row>
     <row r="371" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="122" t="s">
         <v>68</v>
       </c>
       <c r="B371" s="148">
         <v>16651</v>
       </c>
       <c r="C371" s="85">
         <v>33253</v>
       </c>
       <c r="D371" s="207">
         <v>48995</v>
       </c>
-      <c r="E371" s="213">
+      <c r="E371" s="209">
         <v>60953</v>
       </c>
-      <c r="F371" s="86"/>
+      <c r="F371" s="86">
+        <v>74901</v>
+      </c>
       <c r="G371" s="85"/>
       <c r="H371" s="8"/>
       <c r="I371" s="129"/>
       <c r="J371" s="89"/>
       <c r="K371" s="86"/>
       <c r="L371" s="153"/>
       <c r="M371" s="181"/>
       <c r="N371" s="38"/>
     </row>
     <row r="372" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A372" s="122" t="s">
         <v>69</v>
       </c>
       <c r="B372" s="148">
         <v>20010</v>
       </c>
       <c r="C372" s="85">
         <v>36818</v>
       </c>
       <c r="D372" s="207">
         <v>53627</v>
       </c>
-      <c r="E372" s="213">
+      <c r="E372" s="209">
         <v>70436</v>
       </c>
-      <c r="F372" s="86"/>
+      <c r="F372" s="86">
+        <v>93030</v>
+      </c>
       <c r="G372" s="85"/>
       <c r="H372" s="8"/>
       <c r="I372" s="129"/>
       <c r="J372" s="89"/>
       <c r="K372" s="86"/>
       <c r="L372" s="153"/>
       <c r="M372" s="181"/>
       <c r="N372" s="38"/>
     </row>
     <row r="373" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="122" t="s">
         <v>43</v>
       </c>
       <c r="B373" s="148">
         <v>31925</v>
       </c>
       <c r="C373" s="85">
         <v>61049</v>
       </c>
       <c r="D373" s="207">
         <v>82178</v>
       </c>
-      <c r="E373" s="213">
+      <c r="E373" s="209">
         <v>82547</v>
       </c>
-      <c r="F373" s="86"/>
+      <c r="F373" s="86">
+        <v>97194</v>
+      </c>
       <c r="G373" s="85"/>
       <c r="H373" s="8"/>
       <c r="I373" s="129"/>
       <c r="J373" s="89"/>
       <c r="K373" s="86"/>
       <c r="L373" s="153"/>
       <c r="M373" s="181"/>
       <c r="N373" s="38"/>
     </row>
     <row r="374" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="122" t="s">
         <v>44</v>
       </c>
       <c r="B374" s="148">
         <v>73622</v>
       </c>
       <c r="C374" s="85">
         <v>141751</v>
       </c>
       <c r="D374" s="207">
         <v>207426</v>
       </c>
-      <c r="E374" s="213">
+      <c r="E374" s="209">
         <v>255459</v>
       </c>
-      <c r="F374" s="86"/>
+      <c r="F374" s="86">
+        <v>324221</v>
+      </c>
       <c r="G374" s="85"/>
       <c r="H374" s="8"/>
       <c r="I374" s="129"/>
       <c r="J374" s="89"/>
       <c r="K374" s="86"/>
       <c r="L374" s="153"/>
       <c r="M374" s="181"/>
       <c r="N374" s="38"/>
     </row>
     <row r="375" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="122" t="s">
         <v>45</v>
       </c>
       <c r="B375" s="148">
         <v>2777</v>
       </c>
       <c r="C375" s="85">
         <v>17347</v>
       </c>
       <c r="D375" s="207">
         <v>31916</v>
       </c>
-      <c r="E375" s="213">
+      <c r="E375" s="209">
         <v>46485</v>
       </c>
-      <c r="F375" s="86"/>
+      <c r="F375" s="86">
+        <v>68691</v>
+      </c>
       <c r="G375" s="85"/>
       <c r="H375" s="8"/>
       <c r="I375" s="129"/>
       <c r="J375" s="89"/>
       <c r="K375" s="86"/>
       <c r="L375" s="153"/>
       <c r="M375" s="181"/>
       <c r="N375" s="38"/>
     </row>
     <row r="376" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="122" t="s">
         <v>46</v>
       </c>
       <c r="B376" s="148">
         <v>1597</v>
       </c>
       <c r="C376" s="85">
         <v>3460</v>
       </c>
       <c r="D376" s="207">
         <v>5094</v>
       </c>
-      <c r="E376" s="213">
+      <c r="E376" s="209">
         <v>6037</v>
       </c>
-      <c r="F376" s="86"/>
+      <c r="F376" s="86">
+        <v>6840</v>
+      </c>
       <c r="G376" s="85"/>
       <c r="H376" s="8"/>
       <c r="I376" s="129"/>
       <c r="J376" s="89"/>
       <c r="K376" s="86"/>
       <c r="L376" s="153"/>
       <c r="M376" s="181"/>
       <c r="N376" s="38"/>
     </row>
     <row r="377" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="122" t="s">
         <v>70</v>
       </c>
       <c r="B377" s="148">
         <v>46965</v>
       </c>
       <c r="C377" s="85">
         <v>102719</v>
       </c>
       <c r="D377" s="207">
         <v>151099</v>
       </c>
-      <c r="E377" s="213">
+      <c r="E377" s="209">
         <v>198182</v>
       </c>
-      <c r="F377" s="86"/>
+      <c r="F377" s="86">
+        <v>240825</v>
+      </c>
       <c r="G377" s="85"/>
       <c r="H377" s="8"/>
       <c r="I377" s="129"/>
       <c r="J377" s="89"/>
       <c r="K377" s="86"/>
       <c r="L377" s="153"/>
       <c r="M377" s="181"/>
       <c r="N377" s="38"/>
     </row>
     <row r="378" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="122"/>
       <c r="B378" s="148"/>
       <c r="C378" s="5"/>
       <c r="D378" s="182"/>
-      <c r="E378" s="213"/>
-      <c r="F378" s="4"/>
+      <c r="E378" s="209"/>
+      <c r="F378" s="182"/>
       <c r="G378" s="5"/>
       <c r="H378" s="14"/>
       <c r="I378" s="130"/>
       <c r="J378" s="77"/>
       <c r="K378" s="77"/>
       <c r="L378" s="178"/>
       <c r="M378" s="181"/>
       <c r="N378" s="38"/>
     </row>
     <row r="379" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A379" s="98" t="s">
         <v>35</v>
       </c>
       <c r="B379" s="148"/>
       <c r="C379" s="5"/>
       <c r="D379" s="182"/>
-      <c r="E379" s="213"/>
-      <c r="F379" s="4"/>
+      <c r="E379" s="209"/>
+      <c r="F379" s="182"/>
       <c r="G379" s="5"/>
       <c r="H379" s="14"/>
       <c r="I379" s="130"/>
       <c r="J379" s="77"/>
       <c r="K379" s="77"/>
       <c r="L379" s="178"/>
       <c r="M379" s="181"/>
       <c r="N379" s="38"/>
     </row>
     <row r="380" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="95" t="s">
         <v>24</v>
       </c>
       <c r="B380" s="148">
         <v>1283440</v>
       </c>
       <c r="C380" s="85">
         <v>2637707</v>
       </c>
       <c r="D380" s="207">
         <v>4005559</v>
       </c>
-      <c r="E380" s="213">
+      <c r="E380" s="209">
         <v>5536530</v>
       </c>
-      <c r="F380" s="86"/>
+      <c r="F380" s="86">
+        <v>7077017</v>
+      </c>
       <c r="G380" s="85"/>
       <c r="H380" s="8"/>
       <c r="I380" s="129"/>
       <c r="J380" s="89"/>
       <c r="K380" s="86"/>
       <c r="L380" s="153"/>
       <c r="M380" s="181"/>
       <c r="N380" s="38"/>
     </row>
     <row r="381" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A381" s="128" t="s">
         <v>66</v>
       </c>
       <c r="B381" s="148">
         <v>681513</v>
       </c>
       <c r="C381" s="85">
         <v>1371568</v>
       </c>
       <c r="D381" s="207">
         <v>2049392</v>
       </c>
-      <c r="E381" s="213">
+      <c r="E381" s="209">
         <v>2799440</v>
       </c>
-      <c r="F381" s="86"/>
+      <c r="F381" s="86">
+        <v>3497228</v>
+      </c>
       <c r="G381" s="85"/>
       <c r="H381" s="8"/>
       <c r="I381" s="129"/>
       <c r="J381" s="89"/>
       <c r="K381" s="86"/>
       <c r="L381" s="153"/>
       <c r="M381" s="181"/>
       <c r="N381" s="38"/>
     </row>
     <row r="382" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A382" s="128" t="s">
         <v>67</v>
       </c>
       <c r="B382" s="148">
         <v>10247</v>
       </c>
       <c r="C382" s="85">
         <v>25516</v>
       </c>
       <c r="D382" s="207">
         <v>40786</v>
       </c>
-      <c r="E382" s="213">
+      <c r="E382" s="209">
         <v>56055</v>
       </c>
-      <c r="F382" s="86"/>
+      <c r="F382" s="86">
+        <v>66805</v>
+      </c>
       <c r="G382" s="85"/>
       <c r="H382" s="8"/>
       <c r="I382" s="129"/>
       <c r="J382" s="89"/>
       <c r="K382" s="86"/>
       <c r="L382" s="153"/>
       <c r="M382" s="181"/>
       <c r="N382" s="38"/>
     </row>
     <row r="383" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A383" s="128" t="s">
         <v>39</v>
       </c>
       <c r="B383" s="148">
         <v>5317</v>
       </c>
       <c r="C383" s="85">
         <v>11636</v>
       </c>
       <c r="D383" s="207">
         <v>17955</v>
       </c>
-      <c r="E383" s="213">
+      <c r="E383" s="209">
         <v>24274</v>
       </c>
-      <c r="F383" s="86"/>
+      <c r="F383" s="86">
+        <v>29667</v>
+      </c>
       <c r="G383" s="85"/>
       <c r="H383" s="8"/>
       <c r="I383" s="129"/>
       <c r="J383" s="89"/>
       <c r="K383" s="86"/>
       <c r="L383" s="153"/>
       <c r="M383" s="181"/>
       <c r="N383" s="38"/>
     </row>
     <row r="384" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B384" s="148">
         <v>6477</v>
       </c>
       <c r="C384" s="85">
         <v>13656</v>
       </c>
       <c r="D384" s="207">
         <v>20835</v>
       </c>
-      <c r="E384" s="213">
+      <c r="E384" s="209">
         <v>28014</v>
       </c>
-      <c r="F384" s="86"/>
+      <c r="F384" s="86">
+        <v>36960</v>
+      </c>
       <c r="G384" s="85"/>
       <c r="H384" s="8"/>
       <c r="I384" s="129"/>
       <c r="J384" s="89"/>
       <c r="K384" s="86"/>
       <c r="L384" s="153"/>
       <c r="M384" s="181"/>
       <c r="N384" s="38"/>
     </row>
     <row r="385" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A385" s="128" t="s">
         <v>40</v>
       </c>
       <c r="B385" s="148">
         <v>78134</v>
       </c>
       <c r="C385" s="85">
         <v>171885</v>
       </c>
       <c r="D385" s="207">
         <v>270123</v>
       </c>
-      <c r="E385" s="213">
+      <c r="E385" s="209">
         <v>388017</v>
       </c>
-      <c r="F385" s="86"/>
+      <c r="F385" s="86">
+        <v>510669</v>
+      </c>
       <c r="G385" s="85"/>
       <c r="H385" s="8"/>
       <c r="I385" s="129"/>
       <c r="J385" s="89"/>
       <c r="K385" s="86"/>
       <c r="L385" s="153"/>
       <c r="M385" s="181"/>
       <c r="N385" s="38"/>
     </row>
     <row r="386" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A386" s="128" t="s">
         <v>41</v>
       </c>
       <c r="B386" s="148">
         <v>10800</v>
       </c>
       <c r="C386" s="85">
         <v>24018</v>
       </c>
       <c r="D386" s="207">
         <v>37236</v>
       </c>
-      <c r="E386" s="213">
+      <c r="E386" s="209">
         <v>50454</v>
       </c>
-      <c r="F386" s="86"/>
+      <c r="F386" s="86">
+        <v>64309</v>
+      </c>
       <c r="G386" s="85"/>
       <c r="H386" s="8"/>
       <c r="I386" s="129"/>
       <c r="J386" s="89"/>
       <c r="K386" s="86"/>
       <c r="L386" s="153"/>
       <c r="M386" s="181"/>
       <c r="N386" s="38"/>
     </row>
     <row r="387" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387" s="128" t="s">
         <v>42</v>
       </c>
       <c r="B387" s="148">
         <v>244916</v>
       </c>
       <c r="C387" s="85">
         <v>491386</v>
       </c>
       <c r="D387" s="207">
         <v>750799</v>
       </c>
-      <c r="E387" s="213">
+      <c r="E387" s="209">
         <v>1068825</v>
       </c>
-      <c r="F387" s="86"/>
+      <c r="F387" s="86">
+        <v>1426707</v>
+      </c>
       <c r="G387" s="85"/>
       <c r="H387" s="8"/>
       <c r="I387" s="129"/>
       <c r="J387" s="89"/>
       <c r="K387" s="86"/>
       <c r="L387" s="153"/>
       <c r="M387" s="181"/>
       <c r="N387" s="38"/>
     </row>
     <row r="388" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A388" s="128" t="s">
         <v>68</v>
       </c>
       <c r="B388" s="148">
         <v>6724</v>
       </c>
       <c r="C388" s="85">
         <v>15963</v>
       </c>
       <c r="D388" s="207">
         <v>25201</v>
       </c>
-      <c r="E388" s="213">
+      <c r="E388" s="209">
         <v>34440</v>
       </c>
-      <c r="F388" s="86"/>
+      <c r="F388" s="86">
+        <v>41966</v>
+      </c>
       <c r="G388" s="85"/>
       <c r="H388" s="8"/>
       <c r="I388" s="129"/>
       <c r="J388" s="89"/>
       <c r="K388" s="86"/>
       <c r="L388" s="153"/>
       <c r="M388" s="181"/>
       <c r="N388" s="38"/>
     </row>
     <row r="389" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A389" s="128" t="s">
         <v>69</v>
       </c>
       <c r="B389" s="148">
         <v>194005</v>
       </c>
       <c r="C389" s="85">
         <v>410527</v>
       </c>
       <c r="D389" s="207">
         <v>635435</v>
       </c>
-      <c r="E389" s="213">
+      <c r="E389" s="209">
         <v>872968</v>
       </c>
-      <c r="F389" s="86"/>
+      <c r="F389" s="86">
+        <v>1140781</v>
+      </c>
       <c r="G389" s="85"/>
       <c r="H389" s="8"/>
       <c r="I389" s="129"/>
       <c r="J389" s="89"/>
       <c r="K389" s="86"/>
       <c r="L389" s="153"/>
       <c r="M389" s="181"/>
       <c r="N389" s="38"/>
     </row>
     <row r="390" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A390" s="128" t="s">
         <v>43</v>
       </c>
       <c r="B390" s="148">
         <v>6657</v>
       </c>
       <c r="C390" s="85">
         <v>17013</v>
       </c>
       <c r="D390" s="207">
         <v>27368</v>
       </c>
-      <c r="E390" s="213">
+      <c r="E390" s="209">
         <v>37723</v>
       </c>
-      <c r="F390" s="86"/>
+      <c r="F390" s="86">
+        <v>42749</v>
+      </c>
       <c r="G390" s="85"/>
       <c r="H390" s="8"/>
       <c r="I390" s="129"/>
       <c r="J390" s="89"/>
       <c r="K390" s="86"/>
       <c r="L390" s="153"/>
       <c r="M390" s="181"/>
       <c r="N390" s="38"/>
     </row>
     <row r="391" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="128" t="s">
         <v>44</v>
       </c>
       <c r="B391" s="148">
         <v>12568</v>
       </c>
       <c r="C391" s="85">
         <v>27572</v>
       </c>
       <c r="D391" s="207">
         <v>42575</v>
       </c>
-      <c r="E391" s="213">
+      <c r="E391" s="209">
         <v>57578</v>
       </c>
-      <c r="F391" s="86"/>
+      <c r="F391" s="86">
+        <v>70508</v>
+      </c>
       <c r="G391" s="85"/>
       <c r="H391" s="8"/>
       <c r="I391" s="129"/>
       <c r="J391" s="89"/>
       <c r="K391" s="86"/>
       <c r="L391" s="153"/>
       <c r="M391" s="181"/>
       <c r="N391" s="38"/>
     </row>
     <row r="392" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="128" t="s">
         <v>45</v>
       </c>
       <c r="B392" s="148">
         <v>3316</v>
       </c>
       <c r="C392" s="85">
         <v>5698</v>
       </c>
       <c r="D392" s="207">
         <v>8080</v>
       </c>
-      <c r="E392" s="213">
+      <c r="E392" s="209">
         <v>10463</v>
       </c>
-      <c r="F392" s="86"/>
+      <c r="F392" s="86">
+        <v>13805</v>
+      </c>
       <c r="G392" s="85"/>
       <c r="H392" s="8"/>
       <c r="I392" s="129"/>
       <c r="J392" s="89"/>
       <c r="K392" s="86"/>
       <c r="L392" s="153"/>
       <c r="M392" s="181"/>
       <c r="N392" s="38"/>
     </row>
     <row r="393" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="128" t="s">
         <v>46</v>
       </c>
       <c r="B393" s="148">
         <v>1514</v>
       </c>
       <c r="C393" s="85">
         <v>4032</v>
       </c>
       <c r="D393" s="207">
         <v>6550</v>
       </c>
-      <c r="E393" s="213">
+      <c r="E393" s="209">
         <v>9068</v>
       </c>
-      <c r="F393" s="86"/>
+      <c r="F393" s="86">
+        <v>11319</v>
+      </c>
       <c r="G393" s="85"/>
       <c r="H393" s="8"/>
       <c r="I393" s="129"/>
       <c r="J393" s="89"/>
       <c r="K393" s="86"/>
       <c r="L393" s="153"/>
       <c r="M393" s="181"/>
       <c r="N393" s="38"/>
     </row>
     <row r="394" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A394" s="128" t="s">
         <v>70</v>
       </c>
       <c r="B394" s="148">
         <v>21253</v>
       </c>
       <c r="C394" s="85">
         <v>47240</v>
       </c>
       <c r="D394" s="207">
         <v>73227</v>
       </c>
-      <c r="E394" s="213">
+      <c r="E394" s="209">
         <v>99215</v>
       </c>
-      <c r="F394" s="86"/>
+      <c r="F394" s="86">
+        <v>123549</v>
+      </c>
       <c r="G394" s="85"/>
       <c r="H394" s="8"/>
       <c r="I394" s="129"/>
       <c r="J394" s="89"/>
       <c r="K394" s="86"/>
       <c r="L394" s="153"/>
       <c r="M394" s="181"/>
       <c r="N394" s="38"/>
     </row>
     <row r="395" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A395" s="78"/>
       <c r="B395" s="79"/>
       <c r="C395" s="79"/>
       <c r="D395" s="79"/>
       <c r="E395" s="79"/>
       <c r="F395" s="80"/>
       <c r="G395" s="80"/>
       <c r="H395" s="80"/>
       <c r="I395" s="81"/>
       <c r="J395" s="80"/>
       <c r="K395" s="80"/>
       <c r="N395" s="38"/>
     </row>
     <row r="396" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A396" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B396" s="20"/>
       <c r="C396" s="82"/>
       <c r="D396" s="82"/>
       <c r="E396" s="93"/>
       <c r="F396" s="82"/>
       <c r="G396" s="93"/>
       <c r="H396" s="93"/>
       <c r="I396" s="93"/>
       <c r="J396" s="93"/>
       <c r="K396" s="93"/>
       <c r="L396" s="93"/>
       <c r="M396" s="93"/>
     </row>
     <row r="397" spans="1:14" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A397" s="212" t="s">
+      <c r="A397" s="213" t="s">
         <v>49</v>
       </c>
-      <c r="B397" s="212"/>
-[...10 lines deleted...]
-      <c r="M397" s="212"/>
+      <c r="B397" s="213"/>
+      <c r="C397" s="213"/>
+      <c r="D397" s="213"/>
+      <c r="E397" s="213"/>
+      <c r="F397" s="213"/>
+      <c r="G397" s="213"/>
+      <c r="H397" s="213"/>
+      <c r="I397" s="213"/>
+      <c r="J397" s="213"/>
+      <c r="K397" s="213"/>
+      <c r="L397" s="213"/>
+      <c r="M397" s="213"/>
     </row>
     <row r="398" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A398" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B398" s="20"/>
       <c r="C398" s="82"/>
       <c r="D398" s="82"/>
       <c r="E398" s="82"/>
       <c r="F398" s="20"/>
       <c r="G398" s="83"/>
       <c r="H398" s="20"/>
       <c r="I398" s="82"/>
       <c r="J398" s="82"/>
       <c r="K398" s="82"/>
       <c r="L398" s="82"/>
       <c r="M398" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A397:M397"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>