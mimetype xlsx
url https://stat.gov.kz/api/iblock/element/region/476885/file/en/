--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -44,51 +44,51 @@
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="584" uniqueCount="72">
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Manufacturing industry</t>
   </si>
   <si>
     <t>Extraction of other minerals</t>
   </si>
   <si>
     <t>Provision of services in the mining industry</t>
   </si>
   <si>
     <t>Food production</t>
   </si>
   <si>
     <t>Textile production</t>
   </si>
   <si>
     <t>Manufacture of wearing apparel</t>
   </si>
   <si>
     <t>Manufacture of leather and related products</t>
   </si>
   <si>
@@ -1198,51 +1198,51 @@
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="214">
+  <cellXfs count="227">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1568,53 +1568,50 @@
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="42" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1802,50 +1799,92 @@
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="64" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="56" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="195">
     <cellStyle name="20% - Акцент1" xfId="86" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="90" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="94" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="98" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="102" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="106" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="87" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="91" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="95" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="99" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="103" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="107" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="88" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="92" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="96" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="100" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="104" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="108" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="85" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="89" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="93" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="97" builtinId="41" customBuiltin="1"/>
@@ -2376,113 +2415,113 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N398"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="84" customWidth="1"/>
     <col min="2" max="2" width="12" style="22" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" style="22" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="22" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="22" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="22" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="22" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="23" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="23" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="23" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="24" customWidth="1"/>
     <col min="12" max="13" width="11.28515625" style="23" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="25"/>
     <col min="15" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="210" t="s">
+      <c r="A1" s="209" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="210"/>
-[...10 lines deleted...]
-      <c r="M1" s="210"/>
+      <c r="B1" s="209"/>
+      <c r="C1" s="209"/>
+      <c r="D1" s="209"/>
+      <c r="E1" s="209"/>
+      <c r="F1" s="209"/>
+      <c r="G1" s="209"/>
+      <c r="H1" s="209"/>
+      <c r="I1" s="209"/>
+      <c r="J1" s="209"/>
+      <c r="K1" s="209"/>
+      <c r="L1" s="209"/>
+      <c r="M1" s="209"/>
     </row>
     <row r="2" spans="1:14" s="28" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="141"/>
-[...11 lines deleted...]
-      <c r="M2" s="212"/>
+      <c r="A2" s="140"/>
+      <c r="B2" s="210"/>
+      <c r="C2" s="210"/>
+      <c r="D2" s="210"/>
+      <c r="E2" s="210"/>
+      <c r="F2" s="210"/>
+      <c r="G2" s="210"/>
+      <c r="H2" s="210"/>
+      <c r="I2" s="210"/>
+      <c r="J2" s="210"/>
+      <c r="K2" s="210"/>
+      <c r="L2" s="210"/>
+      <c r="M2" s="211"/>
       <c r="N2" s="27"/>
     </row>
     <row r="3" spans="1:14" s="31" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="29"/>
       <c r="B3" s="15" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>52</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>53</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>54</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>55</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>56</v>
       </c>
       <c r="H3" s="15" t="s">
         <v>57</v>
       </c>
@@ -2505,10265 +2544,10907 @@
     </row>
     <row r="4" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="94" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="32"/>
       <c r="C4" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D4" s="33"/>
       <c r="E4" s="34"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="35"/>
       <c r="L4" s="36"/>
       <c r="M4" s="37"/>
       <c r="N4" s="38"/>
     </row>
     <row r="5" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A5" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="148">
+      <c r="B5" s="147">
         <v>66355792</v>
       </c>
       <c r="C5" s="85">
         <v>162737161</v>
       </c>
-      <c r="D5" s="207">
+      <c r="D5" s="206">
         <v>249506892</v>
       </c>
-      <c r="E5" s="209">
+      <c r="E5" s="208">
         <v>326991668</v>
       </c>
       <c r="F5" s="86">
         <v>395965993</v>
       </c>
-      <c r="G5" s="85"/>
+      <c r="G5" s="222">
+        <v>483318010</v>
+      </c>
       <c r="H5" s="8"/>
       <c r="I5" s="129"/>
       <c r="J5" s="86"/>
       <c r="K5" s="86"/>
-      <c r="L5" s="153"/>
-      <c r="M5" s="181"/>
+      <c r="L5" s="152"/>
+      <c r="M5" s="180"/>
       <c r="N5" s="38"/>
     </row>
     <row r="6" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="96" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="148">
+      <c r="B6" s="147">
         <v>48237936</v>
       </c>
       <c r="C6" s="85">
         <v>123225941</v>
       </c>
-      <c r="D6" s="207">
+      <c r="D6" s="206">
         <v>186496101</v>
       </c>
-      <c r="E6" s="209">
+      <c r="E6" s="208">
         <v>241060074</v>
       </c>
       <c r="F6" s="86">
         <v>287495284</v>
       </c>
-      <c r="G6" s="85"/>
+      <c r="G6" s="222">
+        <v>349641023</v>
+      </c>
       <c r="H6" s="8"/>
       <c r="I6" s="129"/>
       <c r="J6" s="86"/>
       <c r="K6" s="86"/>
-      <c r="L6" s="153"/>
-      <c r="M6" s="181"/>
+      <c r="L6" s="152"/>
+      <c r="M6" s="180"/>
       <c r="N6" s="38"/>
     </row>
     <row r="7" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="134" t="s">
+      <c r="A7" s="133" t="s">
         <v>63</v>
       </c>
-      <c r="B7" s="148">
+      <c r="B7" s="147">
         <v>396830</v>
       </c>
       <c r="C7" s="85">
         <v>963256</v>
       </c>
-      <c r="D7" s="207">
+      <c r="D7" s="206">
         <v>1535665</v>
       </c>
-      <c r="E7" s="209">
+      <c r="E7" s="208">
         <v>2107966</v>
       </c>
       <c r="F7" s="86">
         <v>2589295</v>
       </c>
-      <c r="G7" s="85"/>
+      <c r="G7" s="222">
+        <v>3025899</v>
+      </c>
       <c r="H7" s="8"/>
       <c r="I7" s="129"/>
       <c r="J7" s="86"/>
       <c r="K7" s="86"/>
-      <c r="L7" s="153"/>
-      <c r="M7" s="181"/>
+      <c r="L7" s="152"/>
+      <c r="M7" s="180"/>
       <c r="N7" s="38"/>
     </row>
     <row r="8" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="96" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="148">
+      <c r="B8" s="147">
         <v>184647</v>
       </c>
       <c r="C8" s="85">
         <v>421032</v>
       </c>
-      <c r="D8" s="207">
+      <c r="D8" s="206">
         <v>656824</v>
       </c>
-      <c r="E8" s="209">
+      <c r="E8" s="208">
         <v>872658</v>
       </c>
       <c r="F8" s="86">
         <v>930845</v>
       </c>
-      <c r="G8" s="85"/>
+      <c r="G8" s="222">
+        <v>971974</v>
+      </c>
       <c r="H8" s="8"/>
       <c r="I8" s="129"/>
       <c r="J8" s="86"/>
       <c r="K8" s="86"/>
-      <c r="L8" s="153"/>
-      <c r="M8" s="181"/>
+      <c r="L8" s="152"/>
+      <c r="M8" s="180"/>
       <c r="N8" s="38"/>
     </row>
     <row r="9" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="97" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="148">
+      <c r="B9" s="147">
         <v>550936</v>
       </c>
       <c r="C9" s="85">
         <v>1128256</v>
       </c>
-      <c r="D9" s="207">
+      <c r="D9" s="206">
         <v>1699765</v>
       </c>
-      <c r="E9" s="209">
+      <c r="E9" s="208">
         <v>2243175</v>
       </c>
       <c r="F9" s="86">
         <v>2852901</v>
       </c>
-      <c r="G9" s="85"/>
+      <c r="G9" s="222">
+        <v>3452742</v>
+      </c>
       <c r="H9" s="8"/>
       <c r="I9" s="129"/>
       <c r="J9" s="86"/>
       <c r="K9" s="86"/>
-      <c r="L9" s="153"/>
-      <c r="M9" s="181"/>
+      <c r="L9" s="152"/>
+      <c r="M9" s="180"/>
       <c r="N9" s="38"/>
     </row>
     <row r="10" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="148">
+      <c r="B10" s="147">
         <v>471642</v>
       </c>
       <c r="C10" s="85">
         <v>1323965</v>
       </c>
-      <c r="D10" s="207">
+      <c r="D10" s="206">
         <v>2180987</v>
       </c>
-      <c r="E10" s="209">
+      <c r="E10" s="208">
         <v>3050399</v>
       </c>
       <c r="F10" s="86">
         <v>3637508</v>
       </c>
-      <c r="G10" s="85"/>
+      <c r="G10" s="222">
+        <v>4511989</v>
+      </c>
       <c r="H10" s="8"/>
       <c r="I10" s="129"/>
       <c r="J10" s="86"/>
       <c r="K10" s="86"/>
-      <c r="L10" s="153"/>
-      <c r="M10" s="181"/>
+      <c r="L10" s="152"/>
+      <c r="M10" s="180"/>
       <c r="N10" s="38"/>
     </row>
     <row r="11" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="148">
+      <c r="B11" s="147">
         <v>160618</v>
       </c>
       <c r="C11" s="85">
         <v>395355</v>
       </c>
-      <c r="D11" s="207">
+      <c r="D11" s="206">
         <v>627322</v>
       </c>
-      <c r="E11" s="209">
+      <c r="E11" s="208">
         <v>849453</v>
       </c>
       <c r="F11" s="86">
         <v>1191815</v>
       </c>
-      <c r="G11" s="85"/>
+      <c r="G11" s="222">
+        <v>1527971</v>
+      </c>
       <c r="H11" s="8"/>
       <c r="I11" s="129"/>
       <c r="J11" s="86"/>
       <c r="K11" s="86"/>
-      <c r="L11" s="153"/>
-      <c r="M11" s="181"/>
+      <c r="L11" s="152"/>
+      <c r="M11" s="180"/>
       <c r="N11" s="38"/>
     </row>
     <row r="12" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="148">
+      <c r="B12" s="147">
         <v>2940190</v>
       </c>
       <c r="C12" s="85">
         <v>6821090</v>
       </c>
-      <c r="D12" s="207">
+      <c r="D12" s="206">
         <v>10314344</v>
       </c>
-      <c r="E12" s="209">
+      <c r="E12" s="208">
         <v>13839242</v>
       </c>
       <c r="F12" s="86">
         <v>16676739</v>
       </c>
-      <c r="G12" s="85"/>
+      <c r="G12" s="222">
+        <v>19624794</v>
+      </c>
       <c r="H12" s="8"/>
       <c r="I12" s="129"/>
       <c r="J12" s="86"/>
       <c r="K12" s="86"/>
-      <c r="L12" s="153"/>
-      <c r="M12" s="181"/>
+      <c r="L12" s="152"/>
+      <c r="M12" s="180"/>
       <c r="N12" s="38"/>
     </row>
     <row r="13" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="134" t="s">
+      <c r="A13" s="133" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="148">
+      <c r="B13" s="147">
         <v>60802</v>
       </c>
       <c r="C13" s="85">
         <v>133992</v>
       </c>
-      <c r="D13" s="207">
+      <c r="D13" s="206">
         <v>472278</v>
       </c>
-      <c r="E13" s="209">
+      <c r="E13" s="208">
         <v>817471</v>
       </c>
       <c r="F13" s="86">
         <v>890987</v>
       </c>
-      <c r="G13" s="85"/>
+      <c r="G13" s="222">
+        <v>1149693</v>
+      </c>
       <c r="H13" s="8"/>
       <c r="I13" s="129"/>
       <c r="J13" s="86"/>
       <c r="K13" s="86"/>
-      <c r="L13" s="153"/>
-      <c r="M13" s="181"/>
+      <c r="L13" s="152"/>
+      <c r="M13" s="180"/>
       <c r="N13" s="38"/>
     </row>
     <row r="14" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="96" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="148">
+      <c r="B14" s="147">
         <v>338769</v>
       </c>
       <c r="C14" s="85">
         <v>668578</v>
       </c>
-      <c r="D14" s="207">
+      <c r="D14" s="206">
         <v>1065354</v>
       </c>
-      <c r="E14" s="209">
+      <c r="E14" s="208">
         <v>1490510</v>
       </c>
       <c r="F14" s="86">
         <v>2080257</v>
       </c>
-      <c r="G14" s="85"/>
+      <c r="G14" s="222">
+        <v>2745671</v>
+      </c>
       <c r="H14" s="8"/>
       <c r="I14" s="129"/>
       <c r="J14" s="86"/>
       <c r="K14" s="86"/>
-      <c r="L14" s="153"/>
-      <c r="M14" s="181"/>
+      <c r="L14" s="152"/>
+      <c r="M14" s="180"/>
       <c r="N14" s="38"/>
     </row>
     <row r="15" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="96" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="148">
+      <c r="B15" s="147">
         <v>1027215</v>
       </c>
       <c r="C15" s="85">
         <v>2145434</v>
       </c>
-      <c r="D15" s="207">
+      <c r="D15" s="206">
         <v>3381230</v>
       </c>
-      <c r="E15" s="209">
+      <c r="E15" s="208">
         <v>4715825</v>
       </c>
       <c r="F15" s="86">
         <v>6024974</v>
       </c>
-      <c r="G15" s="85"/>
+      <c r="G15" s="222">
+        <v>7217135</v>
+      </c>
       <c r="H15" s="8"/>
       <c r="I15" s="129"/>
       <c r="J15" s="86"/>
       <c r="K15" s="86"/>
-      <c r="L15" s="153"/>
-      <c r="M15" s="181"/>
+      <c r="L15" s="152"/>
+      <c r="M15" s="180"/>
       <c r="N15" s="38"/>
     </row>
     <row r="16" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="B16" s="148">
+      <c r="B16" s="147">
         <v>5921949</v>
       </c>
       <c r="C16" s="85">
         <v>11285124</v>
       </c>
-      <c r="D16" s="207">
+      <c r="D16" s="206">
         <v>18498939</v>
       </c>
-      <c r="E16" s="209">
+      <c r="E16" s="208">
         <v>25997411</v>
       </c>
       <c r="F16" s="86">
         <v>33621253</v>
       </c>
-      <c r="G16" s="85"/>
+      <c r="G16" s="222">
+        <v>39583568</v>
+      </c>
       <c r="H16" s="8"/>
       <c r="I16" s="129"/>
       <c r="J16" s="86"/>
       <c r="K16" s="86"/>
-      <c r="L16" s="153"/>
-      <c r="M16" s="181"/>
+      <c r="L16" s="152"/>
+      <c r="M16" s="180"/>
       <c r="N16" s="38"/>
     </row>
     <row r="17" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="96" t="s">
         <v>45</v>
       </c>
-      <c r="B17" s="148">
+      <c r="B17" s="147">
         <v>339967</v>
       </c>
       <c r="C17" s="85">
         <v>958117</v>
       </c>
-      <c r="D17" s="207">
+      <c r="D17" s="206">
         <v>1576073</v>
       </c>
-      <c r="E17" s="209">
+      <c r="E17" s="208">
         <v>2193425</v>
       </c>
       <c r="F17" s="86">
         <v>2645579</v>
       </c>
-      <c r="G17" s="85"/>
+      <c r="G17" s="222">
+        <v>3097899</v>
+      </c>
       <c r="H17" s="8"/>
       <c r="I17" s="129"/>
       <c r="J17" s="86"/>
       <c r="K17" s="86"/>
-      <c r="L17" s="153"/>
-      <c r="M17" s="181"/>
+      <c r="L17" s="152"/>
+      <c r="M17" s="180"/>
       <c r="N17" s="38"/>
     </row>
     <row r="18" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="96" t="s">
         <v>46</v>
       </c>
-      <c r="B18" s="148">
+      <c r="B18" s="147">
         <v>388466</v>
       </c>
       <c r="C18" s="85">
         <v>771885</v>
       </c>
-      <c r="D18" s="207">
+      <c r="D18" s="206">
         <v>1091761</v>
       </c>
-      <c r="E18" s="209">
+      <c r="E18" s="208">
         <v>1186421</v>
       </c>
       <c r="F18" s="86">
         <v>1292402</v>
       </c>
-      <c r="G18" s="85"/>
+      <c r="G18" s="222">
+        <v>1598942</v>
+      </c>
       <c r="H18" s="8"/>
       <c r="I18" s="129"/>
       <c r="J18" s="86"/>
       <c r="K18" s="86"/>
-      <c r="L18" s="153"/>
-      <c r="M18" s="181"/>
+      <c r="L18" s="152"/>
+      <c r="M18" s="180"/>
       <c r="N18" s="38"/>
     </row>
     <row r="19" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="96" t="s">
         <v>70</v>
       </c>
-      <c r="B19" s="148">
+      <c r="B19" s="147">
         <v>4477024</v>
       </c>
       <c r="C19" s="85">
         <v>10758445</v>
       </c>
-      <c r="D19" s="207">
+      <c r="D19" s="206">
         <v>17276586</v>
       </c>
-      <c r="E19" s="209">
+      <c r="E19" s="208">
         <v>22617143</v>
       </c>
       <c r="F19" s="86">
         <v>28540710</v>
       </c>
-      <c r="G19" s="85"/>
+      <c r="G19" s="222">
+        <v>38021034</v>
+      </c>
       <c r="H19" s="8"/>
       <c r="I19" s="129"/>
       <c r="J19" s="86"/>
       <c r="K19" s="86"/>
-      <c r="L19" s="153"/>
-      <c r="M19" s="181"/>
+      <c r="L19" s="152"/>
+      <c r="M19" s="180"/>
       <c r="N19" s="38"/>
     </row>
     <row r="20" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="96"/>
-      <c r="B20" s="148"/>
+      <c r="B20" s="147"/>
       <c r="C20" s="5"/>
-      <c r="D20" s="185"/>
-[...2 lines deleted...]
-      <c r="G20" s="5"/>
+      <c r="D20" s="184"/>
+      <c r="E20" s="208"/>
+      <c r="F20" s="184"/>
+      <c r="G20" s="216"/>
       <c r="H20" s="10"/>
       <c r="I20" s="130"/>
       <c r="J20" s="11"/>
       <c r="K20" s="87"/>
-      <c r="L20" s="154"/>
-      <c r="M20" s="180"/>
+      <c r="L20" s="153"/>
+      <c r="M20" s="179"/>
       <c r="N20" s="38"/>
     </row>
     <row r="21" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="98" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="148"/>
+      <c r="B21" s="147"/>
       <c r="C21" s="5"/>
-      <c r="D21" s="184"/>
-[...2 lines deleted...]
-      <c r="G21" s="3"/>
+      <c r="D21" s="183"/>
+      <c r="E21" s="208"/>
+      <c r="F21" s="184"/>
+      <c r="G21" s="216"/>
       <c r="H21" s="10"/>
       <c r="I21" s="130"/>
       <c r="J21" s="11"/>
       <c r="K21" s="87"/>
-      <c r="L21" s="154"/>
-      <c r="M21" s="181"/>
+      <c r="L21" s="153"/>
+      <c r="M21" s="180"/>
       <c r="N21" s="38"/>
     </row>
     <row r="22" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="148">
+      <c r="B22" s="147">
         <v>481466</v>
       </c>
       <c r="C22" s="85">
         <v>1153425</v>
       </c>
-      <c r="D22" s="207">
+      <c r="D22" s="206">
         <v>1828520</v>
       </c>
-      <c r="E22" s="209">
+      <c r="E22" s="208">
         <v>2503645</v>
       </c>
       <c r="F22" s="86">
         <v>2877597</v>
       </c>
-      <c r="G22" s="85"/>
+      <c r="G22" s="222">
+        <v>3517194</v>
+      </c>
       <c r="H22" s="8"/>
       <c r="I22" s="129"/>
       <c r="J22" s="86"/>
       <c r="K22" s="86"/>
-      <c r="L22" s="153"/>
-      <c r="M22" s="181"/>
+      <c r="L22" s="152"/>
+      <c r="M22" s="180"/>
       <c r="N22" s="38"/>
     </row>
     <row r="23" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="99" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="148">
+      <c r="B23" s="147">
         <v>36</v>
       </c>
       <c r="C23" s="85">
         <v>1702</v>
       </c>
-      <c r="D23" s="207">
+      <c r="D23" s="206">
         <v>3369</v>
       </c>
-      <c r="E23" s="209">
+      <c r="E23" s="208">
         <v>5036</v>
       </c>
       <c r="F23" s="86">
         <v>5036</v>
       </c>
-      <c r="G23" s="85"/>
+      <c r="G23" s="222">
+        <v>5036</v>
+      </c>
       <c r="H23" s="8"/>
       <c r="I23" s="129"/>
       <c r="J23" s="86"/>
       <c r="K23" s="86"/>
-      <c r="L23" s="153"/>
-      <c r="M23" s="181"/>
+      <c r="L23" s="152"/>
+      <c r="M23" s="180"/>
       <c r="N23" s="38"/>
     </row>
     <row r="24" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="99" t="s">
         <v>67</v>
       </c>
-      <c r="B24" s="148">
+      <c r="B24" s="147">
         <v>73831</v>
       </c>
       <c r="C24" s="85">
         <v>146719</v>
       </c>
-      <c r="D24" s="207">
+      <c r="D24" s="206">
         <v>219607</v>
       </c>
-      <c r="E24" s="209">
+      <c r="E24" s="208">
         <v>292495</v>
       </c>
       <c r="F24" s="86">
         <v>326426</v>
       </c>
-      <c r="G24" s="85"/>
+      <c r="G24" s="222">
+        <v>360357</v>
+      </c>
       <c r="H24" s="8"/>
       <c r="I24" s="129"/>
       <c r="J24" s="86"/>
       <c r="K24" s="86"/>
-      <c r="L24" s="153"/>
-      <c r="M24" s="181"/>
+      <c r="L24" s="152"/>
+      <c r="M24" s="180"/>
       <c r="N24" s="38"/>
     </row>
     <row r="25" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="99" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="148">
+      <c r="B25" s="147">
         <v>118584</v>
       </c>
       <c r="C25" s="85">
         <v>271297</v>
       </c>
-      <c r="D25" s="207">
+      <c r="D25" s="206">
         <v>424009</v>
       </c>
-      <c r="E25" s="209">
+      <c r="E25" s="208">
         <v>576722</v>
       </c>
       <c r="F25" s="86">
         <v>587255</v>
       </c>
-      <c r="G25" s="85"/>
+      <c r="G25" s="222">
+        <v>597788</v>
+      </c>
       <c r="H25" s="8"/>
       <c r="I25" s="129"/>
       <c r="J25" s="86"/>
       <c r="K25" s="86"/>
-      <c r="L25" s="153"/>
-      <c r="M25" s="181"/>
+      <c r="L25" s="152"/>
+      <c r="M25" s="180"/>
       <c r="N25" s="38"/>
     </row>
     <row r="26" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="99" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="148">
+      <c r="B26" s="147">
         <v>152741</v>
       </c>
       <c r="C26" s="85">
         <v>464272</v>
       </c>
-      <c r="D26" s="207">
+      <c r="D26" s="206">
         <v>778941</v>
       </c>
-      <c r="E26" s="209">
+      <c r="E26" s="208">
         <v>1093639</v>
       </c>
       <c r="F26" s="86">
         <v>1302863</v>
       </c>
-      <c r="G26" s="85"/>
+      <c r="G26" s="222">
+        <v>1777733</v>
+      </c>
       <c r="H26" s="8"/>
       <c r="I26" s="129"/>
       <c r="J26" s="86"/>
       <c r="K26" s="86"/>
-      <c r="L26" s="153"/>
-      <c r="M26" s="181"/>
+      <c r="L26" s="152"/>
+      <c r="M26" s="180"/>
       <c r="N26" s="38"/>
     </row>
     <row r="27" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="148" t="s">
+      <c r="B27" s="147" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="85" t="s">
         <v>37</v>
       </c>
-      <c r="D27" s="182" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="209" t="s">
+      <c r="D27" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" s="208" t="s">
         <v>37</v>
       </c>
       <c r="F27" s="86" t="s">
         <v>37</v>
       </c>
-      <c r="G27" s="85"/>
+      <c r="G27" s="221"/>
       <c r="H27" s="8"/>
       <c r="I27" s="129"/>
       <c r="J27" s="86"/>
       <c r="K27" s="86"/>
-      <c r="L27" s="153"/>
-      <c r="M27" s="181"/>
+      <c r="L27" s="152"/>
+      <c r="M27" s="180"/>
       <c r="N27" s="38"/>
     </row>
     <row r="28" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="99" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="148">
+      <c r="B28" s="147">
         <v>3750</v>
       </c>
       <c r="C28" s="85">
         <v>15237</v>
       </c>
-      <c r="D28" s="207">
+      <c r="D28" s="206">
         <v>26723</v>
       </c>
-      <c r="E28" s="209">
+      <c r="E28" s="208">
         <v>38210</v>
       </c>
       <c r="F28" s="86">
         <v>42200</v>
       </c>
-      <c r="G28" s="85"/>
+      <c r="G28" s="222">
+        <v>46190</v>
+      </c>
       <c r="H28" s="8"/>
       <c r="I28" s="129"/>
       <c r="J28" s="86"/>
       <c r="K28" s="86"/>
-      <c r="L28" s="153"/>
-      <c r="M28" s="181"/>
+      <c r="L28" s="152"/>
+      <c r="M28" s="180"/>
       <c r="N28" s="38"/>
     </row>
     <row r="29" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="99" t="s">
         <v>69</v>
       </c>
-      <c r="B29" s="148" t="s">
+      <c r="B29" s="147" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="85">
         <v>12662</v>
       </c>
-      <c r="D29" s="207">
+      <c r="D29" s="206">
         <v>25324</v>
       </c>
-      <c r="E29" s="209">
+      <c r="E29" s="208">
         <v>37986</v>
       </c>
       <c r="F29" s="86">
         <v>41855</v>
       </c>
-      <c r="G29" s="85"/>
+      <c r="G29" s="222">
+        <v>45725</v>
+      </c>
       <c r="H29" s="8"/>
       <c r="I29" s="129"/>
       <c r="J29" s="86"/>
       <c r="K29" s="86"/>
-      <c r="L29" s="153"/>
-      <c r="M29" s="181"/>
+      <c r="L29" s="152"/>
+      <c r="M29" s="180"/>
       <c r="N29" s="38"/>
     </row>
     <row r="30" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="B30" s="148">
+      <c r="B30" s="147">
         <v>93741</v>
       </c>
       <c r="C30" s="85">
         <v>176304</v>
       </c>
-      <c r="D30" s="207">
+      <c r="D30" s="206">
         <v>258867</v>
       </c>
-      <c r="E30" s="209">
+      <c r="E30" s="208">
         <v>341429</v>
       </c>
       <c r="F30" s="86">
         <v>400340</v>
       </c>
-      <c r="G30" s="85"/>
+      <c r="G30" s="222">
+        <v>459251</v>
+      </c>
       <c r="H30" s="8"/>
       <c r="I30" s="129"/>
       <c r="J30" s="86"/>
       <c r="K30" s="86"/>
-      <c r="L30" s="153"/>
-      <c r="M30" s="181"/>
+      <c r="L30" s="152"/>
+      <c r="M30" s="180"/>
       <c r="N30" s="38"/>
     </row>
     <row r="31" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="99" t="s">
         <v>46</v>
       </c>
-      <c r="B31" s="148">
+      <c r="B31" s="147">
         <v>22485</v>
       </c>
       <c r="C31" s="85">
         <v>27326</v>
       </c>
-      <c r="D31" s="207">
+      <c r="D31" s="206">
         <v>32168</v>
       </c>
-      <c r="E31" s="209">
+      <c r="E31" s="208">
         <v>37010</v>
       </c>
       <c r="F31" s="86">
         <v>51636</v>
       </c>
-      <c r="G31" s="85"/>
+      <c r="G31" s="222">
+        <v>66263</v>
+      </c>
       <c r="H31" s="8"/>
       <c r="I31" s="129"/>
       <c r="J31" s="86"/>
       <c r="K31" s="86"/>
-      <c r="L31" s="153"/>
-      <c r="M31" s="181"/>
+      <c r="L31" s="152"/>
+      <c r="M31" s="180"/>
       <c r="N31" s="38"/>
     </row>
     <row r="32" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="99" t="s">
         <v>70</v>
       </c>
-      <c r="B32" s="148">
+      <c r="B32" s="147">
         <v>16299</v>
       </c>
       <c r="C32" s="85">
         <v>37905</v>
       </c>
-      <c r="D32" s="207">
+      <c r="D32" s="206">
         <v>59512</v>
       </c>
-      <c r="E32" s="209">
+      <c r="E32" s="208">
         <v>81119</v>
       </c>
       <c r="F32" s="86">
         <v>119985</v>
       </c>
-      <c r="G32" s="85"/>
+      <c r="G32" s="222">
+        <v>158852</v>
+      </c>
       <c r="H32" s="8"/>
       <c r="I32" s="129"/>
       <c r="J32" s="86"/>
       <c r="K32" s="86"/>
-      <c r="L32" s="153"/>
-      <c r="M32" s="181"/>
+      <c r="L32" s="152"/>
+      <c r="M32" s="180"/>
       <c r="N32" s="38"/>
     </row>
     <row r="33" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="99"/>
-      <c r="B33" s="148"/>
+      <c r="B33" s="147"/>
       <c r="C33" s="5"/>
-      <c r="D33" s="184"/>
-[...2 lines deleted...]
-      <c r="G33" s="3"/>
+      <c r="D33" s="183"/>
+      <c r="E33" s="208"/>
+      <c r="F33" s="184"/>
+      <c r="G33" s="216"/>
       <c r="H33" s="10"/>
       <c r="I33" s="130"/>
       <c r="J33" s="11"/>
       <c r="K33" s="87"/>
-      <c r="L33" s="154"/>
-      <c r="M33" s="181"/>
+      <c r="L33" s="153"/>
+      <c r="M33" s="180"/>
       <c r="N33" s="38"/>
     </row>
     <row r="34" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="98" t="s">
         <v>19</v>
       </c>
-      <c r="B34" s="148" t="s">
-[...6 lines deleted...]
-      <c r="G34" s="1"/>
+      <c r="B34" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="146"/>
+      <c r="D34" s="182"/>
+      <c r="E34" s="208"/>
+      <c r="F34" s="182"/>
+      <c r="G34" s="214"/>
       <c r="H34" s="10"/>
       <c r="I34" s="130"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
-      <c r="L34" s="147"/>
-      <c r="M34" s="181"/>
+      <c r="L34" s="146"/>
+      <c r="M34" s="180"/>
       <c r="N34" s="38"/>
     </row>
     <row r="35" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G35" s="1"/>
+      <c r="B35" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E35" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F35" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G35" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H35" s="8"/>
       <c r="I35" s="40"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
-      <c r="L35" s="147"/>
-      <c r="M35" s="181"/>
+      <c r="L35" s="146"/>
+      <c r="M35" s="180"/>
       <c r="N35" s="90"/>
     </row>
     <row r="36" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="100" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G36" s="1"/>
+      <c r="B36" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E36" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F36" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G36" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H36" s="3"/>
       <c r="I36" s="131"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
-      <c r="L36" s="147"/>
-      <c r="M36" s="181"/>
+      <c r="L36" s="146"/>
+      <c r="M36" s="180"/>
       <c r="N36" s="90"/>
     </row>
     <row r="37" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="100" t="s">
         <v>44</v>
       </c>
-      <c r="B37" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G37" s="1"/>
+      <c r="B37" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C37" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E37" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F37" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G37" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H37" s="8"/>
       <c r="I37" s="40"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
-      <c r="L37" s="147"/>
-      <c r="M37" s="181"/>
+      <c r="L37" s="146"/>
+      <c r="M37" s="180"/>
       <c r="N37" s="90"/>
     </row>
     <row r="38" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="99" t="s">
         <v>46</v>
       </c>
-      <c r="B38" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G38" s="1"/>
+      <c r="B38" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E38" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F38" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G38" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H38" s="3"/>
       <c r="I38" s="131"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
-      <c r="L38" s="147"/>
-      <c r="M38" s="181"/>
+      <c r="L38" s="146"/>
+      <c r="M38" s="180"/>
       <c r="N38" s="90"/>
     </row>
     <row r="39" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="99"/>
-      <c r="B39" s="148"/>
+      <c r="B39" s="147"/>
       <c r="C39" s="5"/>
-      <c r="D39" s="184"/>
-[...2 lines deleted...]
-      <c r="G39" s="3"/>
+      <c r="D39" s="183"/>
+      <c r="E39" s="208"/>
+      <c r="F39" s="184"/>
+      <c r="G39" s="216"/>
       <c r="H39" s="10"/>
       <c r="I39" s="130"/>
       <c r="J39" s="11"/>
       <c r="K39" s="11"/>
-      <c r="L39" s="154"/>
-      <c r="M39" s="181"/>
+      <c r="L39" s="153"/>
+      <c r="M39" s="180"/>
       <c r="N39" s="90"/>
     </row>
     <row r="40" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="B40" s="148"/>
+      <c r="B40" s="147"/>
       <c r="C40" s="5"/>
-      <c r="D40" s="187"/>
-[...2 lines deleted...]
-      <c r="G40" s="3"/>
+      <c r="D40" s="186"/>
+      <c r="E40" s="208"/>
+      <c r="F40" s="184"/>
+      <c r="G40" s="216"/>
       <c r="H40" s="10"/>
       <c r="I40" s="130"/>
       <c r="J40" s="11"/>
       <c r="K40" s="11"/>
-      <c r="L40" s="154"/>
-      <c r="M40" s="181"/>
+      <c r="L40" s="153"/>
+      <c r="M40" s="180"/>
       <c r="N40" s="91"/>
     </row>
     <row r="41" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B41" s="148">
+      <c r="B41" s="147">
         <v>393492</v>
       </c>
       <c r="C41" s="85">
         <v>971516</v>
       </c>
-      <c r="D41" s="207">
+      <c r="D41" s="206">
         <v>1552676</v>
       </c>
-      <c r="E41" s="209">
+      <c r="E41" s="208">
         <v>2133866</v>
       </c>
       <c r="F41" s="86">
         <v>2466174</v>
       </c>
-      <c r="G41" s="85"/>
+      <c r="G41" s="222">
+        <v>2801621</v>
+      </c>
       <c r="H41" s="8"/>
-      <c r="I41" s="136"/>
+      <c r="I41" s="135"/>
       <c r="J41" s="86"/>
       <c r="K41" s="86"/>
-      <c r="L41" s="153"/>
-      <c r="M41" s="181"/>
+      <c r="L41" s="152"/>
+      <c r="M41" s="180"/>
       <c r="N41" s="91"/>
     </row>
     <row r="42" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="101" t="s">
         <v>66</v>
       </c>
-      <c r="B42" s="148">
+      <c r="B42" s="147">
         <v>36</v>
       </c>
       <c r="C42" s="85">
         <v>1702</v>
       </c>
-      <c r="D42" s="207">
+      <c r="D42" s="206">
         <v>3369</v>
       </c>
-      <c r="E42" s="209">
+      <c r="E42" s="208">
         <v>5036</v>
       </c>
       <c r="F42" s="86">
         <v>5036</v>
       </c>
-      <c r="G42" s="85"/>
+      <c r="G42" s="222">
+        <v>5036</v>
+      </c>
       <c r="H42" s="8"/>
-      <c r="I42" s="136"/>
+      <c r="I42" s="135"/>
       <c r="J42" s="86"/>
       <c r="K42" s="86"/>
-      <c r="L42" s="153"/>
-      <c r="M42" s="181"/>
+      <c r="L42" s="152"/>
+      <c r="M42" s="180"/>
       <c r="N42" s="91"/>
     </row>
     <row r="43" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="101" t="s">
         <v>67</v>
       </c>
-      <c r="B43" s="148">
+      <c r="B43" s="147">
         <v>73831</v>
       </c>
       <c r="C43" s="85">
         <v>127865</v>
       </c>
-      <c r="D43" s="207">
+      <c r="D43" s="206">
         <v>181898</v>
       </c>
-      <c r="E43" s="209">
+      <c r="E43" s="208">
         <v>235932</v>
       </c>
       <c r="F43" s="86">
         <v>269863</v>
       </c>
-      <c r="G43" s="85"/>
+      <c r="G43" s="222">
+        <v>303794</v>
+      </c>
       <c r="H43" s="8"/>
-      <c r="I43" s="136"/>
+      <c r="I43" s="135"/>
       <c r="J43" s="86"/>
       <c r="K43" s="86"/>
-      <c r="L43" s="153"/>
-      <c r="M43" s="181"/>
+      <c r="L43" s="152"/>
+      <c r="M43" s="180"/>
       <c r="N43" s="91"/>
     </row>
     <row r="44" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="101" t="s">
         <v>39</v>
       </c>
-      <c r="B44" s="148">
+      <c r="B44" s="147">
         <v>100894</v>
       </c>
       <c r="C44" s="85">
         <v>252450</v>
       </c>
-      <c r="D44" s="207">
+      <c r="D44" s="206">
         <v>404007</v>
       </c>
-      <c r="E44" s="209">
+      <c r="E44" s="208">
         <v>555564</v>
       </c>
       <c r="F44" s="86">
         <v>563077</v>
       </c>
-      <c r="G44" s="85"/>
+      <c r="G44" s="222">
+        <v>570590</v>
+      </c>
       <c r="H44" s="8"/>
-      <c r="I44" s="136"/>
+      <c r="I44" s="135"/>
       <c r="J44" s="86"/>
       <c r="K44" s="86"/>
-      <c r="L44" s="153"/>
-      <c r="M44" s="181"/>
+      <c r="L44" s="152"/>
+      <c r="M44" s="180"/>
       <c r="N44" s="91"/>
     </row>
     <row r="45" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="101" t="s">
         <v>40</v>
       </c>
-      <c r="B45" s="148">
+      <c r="B45" s="147">
         <v>87734</v>
       </c>
       <c r="C45" s="85">
         <v>334277</v>
       </c>
-      <c r="D45" s="207">
+      <c r="D45" s="206">
         <v>583956</v>
       </c>
-      <c r="E45" s="209">
+      <c r="E45" s="208">
         <v>833666</v>
       </c>
       <c r="F45" s="86">
         <v>1004266</v>
       </c>
-      <c r="G45" s="85"/>
+      <c r="G45" s="222">
+        <v>1178006</v>
+      </c>
       <c r="H45" s="8"/>
-      <c r="I45" s="136"/>
+      <c r="I45" s="135"/>
       <c r="J45" s="86"/>
       <c r="K45" s="86"/>
-      <c r="L45" s="153"/>
-      <c r="M45" s="181"/>
+      <c r="L45" s="152"/>
+      <c r="M45" s="180"/>
       <c r="N45" s="91"/>
     </row>
     <row r="46" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="101" t="s">
         <v>42</v>
       </c>
-      <c r="B46" s="148">
+      <c r="B46" s="147">
         <v>3750</v>
       </c>
       <c r="C46" s="85">
         <v>15237</v>
       </c>
-      <c r="D46" s="207">
+      <c r="D46" s="206">
         <v>26723</v>
       </c>
-      <c r="E46" s="209">
+      <c r="E46" s="208">
         <v>38210</v>
       </c>
       <c r="F46" s="86">
         <v>42200</v>
       </c>
-      <c r="G46" s="85"/>
+      <c r="G46" s="222">
+        <v>46190</v>
+      </c>
       <c r="H46" s="8"/>
-      <c r="I46" s="136"/>
+      <c r="I46" s="135"/>
       <c r="J46" s="86"/>
       <c r="K46" s="86"/>
-      <c r="L46" s="153"/>
-      <c r="M46" s="181"/>
+      <c r="L46" s="152"/>
+      <c r="M46" s="180"/>
       <c r="N46" s="38"/>
     </row>
     <row r="47" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="101" t="s">
         <v>69</v>
       </c>
-      <c r="B47" s="148" t="s">
+      <c r="B47" s="147" t="s">
         <v>37</v>
       </c>
       <c r="C47" s="85">
         <v>12662</v>
       </c>
-      <c r="D47" s="207">
+      <c r="D47" s="206">
         <v>25324</v>
       </c>
-      <c r="E47" s="209">
+      <c r="E47" s="208">
         <v>37986</v>
       </c>
       <c r="F47" s="86">
         <v>41855</v>
       </c>
-      <c r="G47" s="85"/>
+      <c r="G47" s="222">
+        <v>45725</v>
+      </c>
       <c r="H47" s="8"/>
-      <c r="I47" s="136"/>
+      <c r="I47" s="135"/>
       <c r="J47" s="86"/>
       <c r="K47" s="86"/>
-      <c r="L47" s="153"/>
-      <c r="M47" s="181"/>
+      <c r="L47" s="152"/>
+      <c r="M47" s="180"/>
       <c r="N47" s="38"/>
     </row>
     <row r="48" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="101" t="s">
         <v>44</v>
       </c>
-      <c r="B48" s="148">
+      <c r="B48" s="147">
         <v>88465</v>
       </c>
       <c r="C48" s="85">
         <v>162091</v>
       </c>
-      <c r="D48" s="207">
+      <c r="D48" s="206">
         <v>235718</v>
       </c>
-      <c r="E48" s="209">
+      <c r="E48" s="208">
         <v>309345</v>
       </c>
       <c r="F48" s="86">
         <v>368255</v>
       </c>
-      <c r="G48" s="85"/>
+      <c r="G48" s="222">
+        <v>427166</v>
+      </c>
       <c r="H48" s="8"/>
-      <c r="I48" s="136"/>
+      <c r="I48" s="135"/>
       <c r="J48" s="86"/>
       <c r="K48" s="86"/>
-      <c r="L48" s="153"/>
-      <c r="M48" s="181"/>
+      <c r="L48" s="152"/>
+      <c r="M48" s="180"/>
       <c r="N48" s="38"/>
     </row>
     <row r="49" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="101" t="s">
         <v>46</v>
       </c>
-      <c r="B49" s="148">
+      <c r="B49" s="147">
         <v>22485</v>
       </c>
       <c r="C49" s="85">
         <v>27326</v>
       </c>
-      <c r="D49" s="207">
+      <c r="D49" s="206">
         <v>32168</v>
       </c>
-      <c r="E49" s="209">
+      <c r="E49" s="208">
         <v>37010</v>
       </c>
       <c r="F49" s="86">
         <v>51636</v>
       </c>
-      <c r="G49" s="85"/>
+      <c r="G49" s="222">
+        <v>66263</v>
+      </c>
       <c r="H49" s="8"/>
-      <c r="I49" s="136"/>
+      <c r="I49" s="135"/>
       <c r="J49" s="86"/>
       <c r="K49" s="86"/>
-      <c r="L49" s="153"/>
-      <c r="M49" s="181"/>
+      <c r="L49" s="152"/>
+      <c r="M49" s="180"/>
       <c r="N49" s="38"/>
     </row>
     <row r="50" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="101" t="s">
         <v>70</v>
       </c>
-      <c r="B50" s="148">
+      <c r="B50" s="147">
         <v>16299</v>
       </c>
       <c r="C50" s="85">
         <v>37905</v>
       </c>
-      <c r="D50" s="207">
+      <c r="D50" s="206">
         <v>59512</v>
       </c>
-      <c r="E50" s="209">
+      <c r="E50" s="208">
         <v>81119</v>
       </c>
       <c r="F50" s="86">
         <v>119985</v>
       </c>
-      <c r="G50" s="85"/>
+      <c r="G50" s="222">
+        <v>158852</v>
+      </c>
       <c r="H50" s="8"/>
-      <c r="I50" s="136"/>
+      <c r="I50" s="135"/>
       <c r="J50" s="86"/>
       <c r="K50" s="86"/>
-      <c r="L50" s="153"/>
-      <c r="M50" s="181"/>
+      <c r="L50" s="152"/>
+      <c r="M50" s="180"/>
       <c r="N50" s="38"/>
     </row>
     <row r="51" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="101"/>
-      <c r="B51" s="148"/>
+      <c r="B51" s="147"/>
       <c r="C51" s="5"/>
-      <c r="D51" s="184"/>
-[...2 lines deleted...]
-      <c r="G51" s="5"/>
+      <c r="D51" s="183"/>
+      <c r="E51" s="208"/>
+      <c r="F51" s="184"/>
+      <c r="G51" s="216"/>
       <c r="H51" s="10"/>
       <c r="I51" s="130"/>
       <c r="J51" s="11"/>
       <c r="K51" s="11"/>
-      <c r="L51" s="154"/>
-      <c r="M51" s="181"/>
+      <c r="L51" s="153"/>
+      <c r="M51" s="180"/>
       <c r="N51" s="38"/>
     </row>
     <row r="52" spans="1:14" s="39" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="B52" s="148"/>
+      <c r="B52" s="147"/>
       <c r="C52" s="5"/>
-      <c r="D52" s="188"/>
-[...2 lines deleted...]
-      <c r="G52" s="3"/>
+      <c r="D52" s="187"/>
+      <c r="E52" s="208"/>
+      <c r="F52" s="184"/>
+      <c r="G52" s="216"/>
       <c r="H52" s="10"/>
       <c r="I52" s="130"/>
       <c r="J52" s="11"/>
       <c r="K52" s="11"/>
-      <c r="L52" s="154"/>
-      <c r="M52" s="181"/>
+      <c r="L52" s="153"/>
+      <c r="M52" s="180"/>
       <c r="N52" s="38"/>
     </row>
     <row r="53" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A53" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B53" s="148">
+      <c r="B53" s="147">
         <v>87974</v>
       </c>
       <c r="C53" s="85">
         <v>181909</v>
       </c>
-      <c r="D53" s="207">
+      <c r="D53" s="206">
         <v>275844</v>
       </c>
-      <c r="E53" s="209">
+      <c r="E53" s="208">
         <v>369779</v>
       </c>
       <c r="F53" s="86">
         <v>411423</v>
       </c>
-      <c r="G53" s="85"/>
+      <c r="G53" s="222">
+        <v>715572</v>
+      </c>
       <c r="H53" s="8"/>
       <c r="I53" s="129"/>
       <c r="J53" s="86"/>
       <c r="K53" s="86"/>
-      <c r="L53" s="153"/>
-      <c r="M53" s="181"/>
+      <c r="L53" s="152"/>
+      <c r="M53" s="180"/>
       <c r="N53" s="38"/>
     </row>
     <row r="54" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A54" s="102" t="s">
         <v>67</v>
       </c>
-      <c r="B54" s="148"/>
+      <c r="B54" s="147"/>
       <c r="C54" s="85">
         <v>18854</v>
       </c>
-      <c r="D54" s="207">
+      <c r="D54" s="206">
         <v>37709</v>
       </c>
-      <c r="E54" s="209">
+      <c r="E54" s="208">
         <v>56563</v>
       </c>
       <c r="F54" s="86">
         <v>56563</v>
       </c>
-      <c r="G54" s="85"/>
+      <c r="G54" s="222">
+        <v>56563</v>
+      </c>
       <c r="H54" s="8"/>
       <c r="I54" s="129"/>
       <c r="J54" s="86"/>
       <c r="K54" s="86"/>
-      <c r="L54" s="153"/>
-      <c r="M54" s="181"/>
+      <c r="L54" s="152"/>
+      <c r="M54" s="180"/>
       <c r="N54" s="38"/>
     </row>
     <row r="55" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A55" s="102" t="s">
         <v>39</v>
       </c>
-      <c r="B55" s="148">
+      <c r="B55" s="147">
         <v>17690</v>
       </c>
       <c r="C55" s="85">
         <v>18846</v>
       </c>
-      <c r="D55" s="207">
+      <c r="D55" s="206">
         <v>20002</v>
       </c>
-      <c r="E55" s="209">
+      <c r="E55" s="208">
         <v>21158</v>
       </c>
       <c r="F55" s="86">
         <v>24178</v>
       </c>
-      <c r="G55" s="85"/>
+      <c r="G55" s="222">
+        <v>27198</v>
+      </c>
       <c r="H55" s="8"/>
       <c r="I55" s="129"/>
       <c r="J55" s="86"/>
       <c r="K55" s="86"/>
-      <c r="L55" s="153"/>
-      <c r="M55" s="181"/>
+      <c r="L55" s="152"/>
+      <c r="M55" s="180"/>
       <c r="N55" s="38"/>
     </row>
     <row r="56" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A56" s="102" t="s">
         <v>40</v>
       </c>
-      <c r="B56" s="148">
+      <c r="B56" s="147">
         <v>65007</v>
       </c>
       <c r="C56" s="85">
         <v>129996</v>
       </c>
-      <c r="D56" s="207">
+      <c r="D56" s="206">
         <v>194984</v>
       </c>
-      <c r="E56" s="209">
+      <c r="E56" s="208">
         <v>259973</v>
       </c>
       <c r="F56" s="86">
         <v>298597</v>
       </c>
-      <c r="G56" s="85"/>
+      <c r="G56" s="222">
+        <v>599727</v>
+      </c>
       <c r="H56" s="8"/>
       <c r="I56" s="129"/>
       <c r="J56" s="86"/>
       <c r="K56" s="86"/>
-      <c r="L56" s="153"/>
-      <c r="M56" s="181"/>
+      <c r="L56" s="152"/>
+      <c r="M56" s="180"/>
       <c r="N56" s="38"/>
     </row>
     <row r="57" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A57" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B57" s="148" t="s">
+      <c r="B57" s="147" t="s">
         <v>37</v>
       </c>
       <c r="C57" s="85" t="s">
         <v>37</v>
       </c>
-      <c r="D57" s="182" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="209" t="s">
+      <c r="D57" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E57" s="208" t="s">
         <v>37</v>
       </c>
       <c r="F57" s="86" t="s">
         <v>37</v>
       </c>
-      <c r="G57" s="85"/>
+      <c r="G57" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H57" s="8"/>
       <c r="I57" s="129"/>
       <c r="J57" s="86"/>
       <c r="K57" s="86"/>
-      <c r="L57" s="153"/>
-      <c r="M57" s="181"/>
+      <c r="L57" s="152"/>
+      <c r="M57" s="180"/>
       <c r="N57" s="38"/>
     </row>
     <row r="58" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A58" s="102" t="s">
         <v>44</v>
       </c>
-      <c r="B58" s="148">
+      <c r="B58" s="147">
         <v>5277</v>
       </c>
       <c r="C58" s="85">
         <v>14213</v>
       </c>
-      <c r="D58" s="207">
+      <c r="D58" s="206">
         <v>23149</v>
       </c>
-      <c r="E58" s="209">
+      <c r="E58" s="208">
         <v>32085</v>
       </c>
       <c r="F58" s="86">
         <v>32085</v>
       </c>
-      <c r="G58" s="85"/>
+      <c r="G58" s="222">
+        <v>32085</v>
+      </c>
       <c r="H58" s="8"/>
       <c r="I58" s="129"/>
       <c r="J58" s="86"/>
       <c r="K58" s="86"/>
-      <c r="L58" s="153"/>
-      <c r="M58" s="181"/>
+      <c r="L58" s="152"/>
+      <c r="M58" s="180"/>
       <c r="N58" s="38"/>
     </row>
     <row r="59" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A59" s="102" t="s">
         <v>46</v>
       </c>
-      <c r="B59" s="148" t="s">
-[...8 lines deleted...]
-      <c r="E59" s="209" t="s">
+      <c r="B59" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C59" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E59" s="208" t="s">
         <v>37</v>
       </c>
       <c r="F59" s="132" t="s">
         <v>37</v>
       </c>
-      <c r="G59" s="133"/>
+      <c r="G59" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H59" s="5"/>
       <c r="I59" s="129"/>
       <c r="J59" s="132"/>
       <c r="K59" s="132"/>
-      <c r="L59" s="179"/>
-      <c r="M59" s="181"/>
+      <c r="L59" s="178"/>
+      <c r="M59" s="180"/>
       <c r="N59" s="38"/>
     </row>
     <row r="60" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A60" s="102" t="s">
         <v>70</v>
       </c>
-      <c r="B60" s="148" t="s">
+      <c r="B60" s="147" t="s">
         <v>37</v>
       </c>
       <c r="C60" s="85" t="s">
         <v>37</v>
       </c>
-      <c r="D60" s="182" t="s">
-[...2 lines deleted...]
-      <c r="E60" s="209" t="s">
+      <c r="D60" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E60" s="208" t="s">
         <v>37</v>
       </c>
       <c r="F60" s="86" t="s">
         <v>37</v>
       </c>
-      <c r="G60" s="85"/>
-[...1 lines deleted...]
-      <c r="I60" s="142"/>
+      <c r="G60" s="221" t="s">
+        <v>37</v>
+      </c>
+      <c r="H60" s="134"/>
+      <c r="I60" s="141"/>
       <c r="J60" s="86"/>
       <c r="K60" s="86"/>
-      <c r="L60" s="153"/>
-      <c r="M60" s="181"/>
+      <c r="L60" s="152"/>
+      <c r="M60" s="180"/>
       <c r="N60" s="38"/>
     </row>
     <row r="61" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A61" s="102"/>
-      <c r="B61" s="148"/>
+      <c r="B61" s="147"/>
       <c r="C61" s="3"/>
-      <c r="D61" s="185"/>
-[...2 lines deleted...]
-      <c r="G61" s="5"/>
+      <c r="D61" s="184"/>
+      <c r="E61" s="208"/>
+      <c r="F61" s="184"/>
+      <c r="G61" s="216"/>
       <c r="H61" s="10"/>
       <c r="I61" s="130"/>
       <c r="J61" s="11"/>
       <c r="K61" s="11"/>
-      <c r="L61" s="154"/>
-      <c r="M61" s="181"/>
+      <c r="L61" s="153"/>
+      <c r="M61" s="180"/>
       <c r="N61" s="38"/>
     </row>
     <row r="62" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A62" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="148"/>
+      <c r="B62" s="147"/>
       <c r="C62" s="41"/>
-      <c r="D62" s="189"/>
-[...2 lines deleted...]
-      <c r="G62" s="3"/>
+      <c r="D62" s="188"/>
+      <c r="E62" s="208"/>
+      <c r="F62" s="184"/>
+      <c r="G62" s="216"/>
       <c r="H62" s="10"/>
       <c r="I62" s="130"/>
       <c r="J62" s="11"/>
       <c r="K62" s="11"/>
-      <c r="L62" s="154"/>
-      <c r="M62" s="181"/>
+      <c r="L62" s="153"/>
+      <c r="M62" s="180"/>
       <c r="N62" s="38"/>
     </row>
     <row r="63" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A63" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B63" s="148">
+      <c r="B63" s="147">
         <v>52822989</v>
       </c>
       <c r="C63" s="85">
         <v>135126896</v>
       </c>
-      <c r="D63" s="207">
+      <c r="D63" s="206">
         <v>208937944</v>
       </c>
-      <c r="E63" s="209">
+      <c r="E63" s="208">
         <v>273701690</v>
       </c>
       <c r="F63" s="86">
         <v>333386518</v>
       </c>
-      <c r="G63" s="85"/>
+      <c r="G63" s="222">
+        <v>411873027</v>
+      </c>
       <c r="H63" s="8"/>
       <c r="I63" s="129"/>
       <c r="J63" s="86"/>
       <c r="K63" s="86"/>
-      <c r="L63" s="153"/>
-      <c r="M63" s="181"/>
+      <c r="L63" s="152"/>
+      <c r="M63" s="180"/>
       <c r="N63" s="38"/>
     </row>
     <row r="64" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A64" s="97" t="s">
         <v>66</v>
       </c>
-      <c r="B64" s="148">
+      <c r="B64" s="147">
         <v>36636129</v>
       </c>
       <c r="C64" s="85">
         <v>99665198</v>
       </c>
-      <c r="D64" s="207">
+      <c r="D64" s="206">
         <v>152104874</v>
       </c>
-      <c r="E64" s="209">
+      <c r="E64" s="208">
         <v>196049624</v>
       </c>
       <c r="F64" s="86">
         <v>235133220</v>
       </c>
-      <c r="G64" s="85"/>
+      <c r="G64" s="222">
+        <v>290537947</v>
+      </c>
       <c r="H64" s="8"/>
       <c r="I64" s="129"/>
       <c r="J64" s="86"/>
       <c r="K64" s="86"/>
-      <c r="L64" s="153"/>
-      <c r="M64" s="181"/>
+      <c r="L64" s="152"/>
+      <c r="M64" s="180"/>
       <c r="N64" s="38"/>
     </row>
     <row r="65" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A65" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B65" s="148">
+      <c r="B65" s="147">
         <v>182683</v>
       </c>
       <c r="C65" s="85">
         <v>565041</v>
       </c>
-      <c r="D65" s="207">
+      <c r="D65" s="206">
         <v>947399</v>
       </c>
-      <c r="E65" s="209">
+      <c r="E65" s="208">
         <v>1329758</v>
       </c>
       <c r="F65" s="86">
         <v>1646840</v>
       </c>
-      <c r="G65" s="85"/>
+      <c r="G65" s="222">
+        <v>1953867</v>
+      </c>
       <c r="H65" s="8"/>
       <c r="I65" s="129"/>
       <c r="J65" s="86"/>
       <c r="K65" s="86"/>
-      <c r="L65" s="153"/>
-      <c r="M65" s="181"/>
+      <c r="L65" s="152"/>
+      <c r="M65" s="180"/>
       <c r="N65" s="38"/>
     </row>
     <row r="66" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A66" s="97" t="s">
         <v>39</v>
       </c>
-      <c r="B66" s="148">
+      <c r="B66" s="147">
         <v>9142</v>
       </c>
       <c r="C66" s="85">
         <v>40322</v>
       </c>
-      <c r="D66" s="207">
+      <c r="D66" s="206">
         <v>71502</v>
       </c>
-      <c r="E66" s="209">
+      <c r="E66" s="208">
         <v>102682</v>
       </c>
       <c r="F66" s="86">
         <v>113602</v>
       </c>
-      <c r="G66" s="85"/>
+      <c r="G66" s="222">
+        <v>124522</v>
+      </c>
       <c r="H66" s="8"/>
       <c r="I66" s="129"/>
       <c r="J66" s="86"/>
       <c r="K66" s="86"/>
-      <c r="L66" s="153"/>
-      <c r="M66" s="181"/>
+      <c r="L66" s="152"/>
+      <c r="M66" s="180"/>
       <c r="N66" s="38"/>
     </row>
     <row r="67" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="97" t="s">
         <v>47</v>
       </c>
-      <c r="B67" s="148">
+      <c r="B67" s="147">
         <v>488567</v>
       </c>
       <c r="C67" s="85">
         <v>1009330</v>
       </c>
-      <c r="D67" s="207">
+      <c r="D67" s="206">
         <v>1530093</v>
       </c>
-      <c r="E67" s="209">
+      <c r="E67" s="208">
         <v>2050856</v>
       </c>
       <c r="F67" s="86">
         <v>2624364</v>
       </c>
-      <c r="G67" s="85"/>
+      <c r="G67" s="222">
+        <v>3197872</v>
+      </c>
       <c r="H67" s="8"/>
       <c r="I67" s="129"/>
       <c r="J67" s="86"/>
       <c r="K67" s="86"/>
-      <c r="L67" s="153"/>
-      <c r="M67" s="181"/>
+      <c r="L67" s="152"/>
+      <c r="M67" s="180"/>
       <c r="N67" s="38"/>
     </row>
     <row r="68" spans="1:14" s="39" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="97" t="s">
         <v>40</v>
       </c>
-      <c r="B68" s="148">
+      <c r="B68" s="147">
         <v>196240</v>
       </c>
       <c r="C68" s="85">
         <v>600857</v>
       </c>
-      <c r="D68" s="207">
+      <c r="D68" s="206">
         <v>1005473</v>
       </c>
-      <c r="E68" s="209">
+      <c r="E68" s="208">
         <v>1410089</v>
       </c>
       <c r="F68" s="86">
         <v>1628901</v>
       </c>
-      <c r="G68" s="85"/>
+      <c r="G68" s="222">
+        <v>1847712</v>
+      </c>
       <c r="H68" s="8"/>
       <c r="I68" s="129"/>
       <c r="J68" s="86"/>
       <c r="K68" s="86"/>
-      <c r="L68" s="153"/>
-      <c r="M68" s="181"/>
+      <c r="L68" s="152"/>
+      <c r="M68" s="180"/>
       <c r="N68" s="38"/>
     </row>
     <row r="69" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="B69" s="148">
+      <c r="B69" s="147">
         <v>124975</v>
       </c>
       <c r="C69" s="85">
         <v>321116</v>
       </c>
-      <c r="D69" s="207">
+      <c r="D69" s="206">
         <v>517257</v>
       </c>
-      <c r="E69" s="209">
+      <c r="E69" s="208">
         <v>713398</v>
       </c>
       <c r="F69" s="86">
         <v>1021640</v>
       </c>
-      <c r="G69" s="85"/>
+      <c r="G69" s="222">
+        <v>1329881</v>
+      </c>
       <c r="H69" s="8"/>
       <c r="I69" s="129"/>
       <c r="J69" s="86"/>
       <c r="K69" s="86"/>
-      <c r="L69" s="153"/>
-      <c r="M69" s="181"/>
+      <c r="L69" s="152"/>
+      <c r="M69" s="180"/>
       <c r="N69" s="38"/>
     </row>
     <row r="70" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A70" s="97" t="s">
         <v>42</v>
       </c>
-      <c r="B70" s="148">
+      <c r="B70" s="147">
         <v>2596904</v>
       </c>
       <c r="C70" s="85">
         <v>6139796</v>
       </c>
-      <c r="D70" s="207">
+      <c r="D70" s="206">
         <v>9285874</v>
       </c>
-      <c r="E70" s="209">
+      <c r="E70" s="208">
         <v>12403044</v>
       </c>
       <c r="F70" s="86">
         <v>14796769</v>
       </c>
-      <c r="G70" s="85"/>
+      <c r="G70" s="222">
+        <v>17236391</v>
+      </c>
       <c r="H70" s="8"/>
       <c r="I70" s="129"/>
       <c r="J70" s="86"/>
       <c r="K70" s="86"/>
-      <c r="L70" s="153"/>
-      <c r="M70" s="181"/>
+      <c r="L70" s="152"/>
+      <c r="M70" s="180"/>
       <c r="N70" s="38"/>
     </row>
     <row r="71" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A71" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B71" s="148">
+      <c r="B71" s="147">
         <v>31166</v>
       </c>
       <c r="C71" s="85">
         <v>71701</v>
       </c>
-      <c r="D71" s="207">
+      <c r="D71" s="206">
         <v>380035</v>
       </c>
-      <c r="E71" s="209">
+      <c r="E71" s="208">
         <v>698170</v>
       </c>
       <c r="F71" s="86">
         <v>746926</v>
       </c>
-      <c r="G71" s="85"/>
+      <c r="G71" s="222">
+        <v>981622</v>
+      </c>
       <c r="H71" s="8"/>
       <c r="I71" s="129"/>
       <c r="J71" s="86"/>
       <c r="K71" s="86"/>
-      <c r="L71" s="153"/>
-      <c r="M71" s="181"/>
+      <c r="L71" s="152"/>
+      <c r="M71" s="180"/>
       <c r="N71" s="38"/>
     </row>
     <row r="72" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A72" s="97" t="s">
         <v>69</v>
       </c>
-      <c r="B72" s="148">
+      <c r="B72" s="147">
         <v>95197</v>
       </c>
       <c r="C72" s="85">
         <v>143534</v>
       </c>
-      <c r="D72" s="207">
+      <c r="D72" s="206">
         <v>251870</v>
       </c>
-      <c r="E72" s="209">
+      <c r="E72" s="208">
         <v>375207</v>
       </c>
       <c r="F72" s="86">
         <v>639788</v>
       </c>
-      <c r="G72" s="85"/>
+      <c r="G72" s="222">
+        <v>964368</v>
+      </c>
       <c r="H72" s="8"/>
       <c r="I72" s="129"/>
       <c r="J72" s="86"/>
       <c r="K72" s="86"/>
-      <c r="L72" s="153"/>
-      <c r="M72" s="181"/>
+      <c r="L72" s="152"/>
+      <c r="M72" s="180"/>
       <c r="N72" s="38"/>
     </row>
     <row r="73" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A73" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="B73" s="148">
+      <c r="B73" s="147">
         <v>981324</v>
       </c>
       <c r="C73" s="85">
         <v>2052581</v>
       </c>
-      <c r="D73" s="207">
+      <c r="D73" s="206">
         <v>3250154</v>
       </c>
-      <c r="E73" s="209">
+      <c r="E73" s="208">
         <v>4568413</v>
       </c>
       <c r="F73" s="86">
         <v>5852779</v>
       </c>
-      <c r="G73" s="85"/>
+      <c r="G73" s="222">
+        <v>7034591</v>
+      </c>
       <c r="H73" s="8"/>
       <c r="I73" s="129"/>
       <c r="J73" s="86"/>
       <c r="K73" s="86"/>
-      <c r="L73" s="153"/>
-      <c r="M73" s="181"/>
+      <c r="L73" s="152"/>
+      <c r="M73" s="180"/>
       <c r="N73" s="38"/>
     </row>
     <row r="74" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A74" s="97" t="s">
         <v>44</v>
       </c>
-      <c r="B74" s="148">
+      <c r="B74" s="147">
         <v>5651797</v>
       </c>
       <c r="C74" s="85">
         <v>10775294</v>
       </c>
-      <c r="D74" s="207">
+      <c r="D74" s="206">
         <v>17746083</v>
       </c>
-      <c r="E74" s="209">
+      <c r="E74" s="208">
         <v>25022880</v>
       </c>
       <c r="F74" s="86">
         <v>32436129</v>
       </c>
-      <c r="G74" s="85"/>
+      <c r="G74" s="222">
+        <v>38233827</v>
+      </c>
       <c r="H74" s="8"/>
       <c r="I74" s="129"/>
       <c r="J74" s="86"/>
       <c r="K74" s="86"/>
-      <c r="L74" s="153"/>
-      <c r="M74" s="181"/>
+      <c r="L74" s="152"/>
+      <c r="M74" s="180"/>
       <c r="N74" s="38"/>
     </row>
     <row r="75" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A75" s="97" t="s">
         <v>45</v>
       </c>
-      <c r="B75" s="148">
+      <c r="B75" s="147">
         <v>329983</v>
       </c>
       <c r="C75" s="85">
         <v>927323</v>
       </c>
-      <c r="D75" s="207">
+      <c r="D75" s="206">
         <v>1524663</v>
       </c>
-      <c r="E75" s="209">
+      <c r="E75" s="208">
         <v>2122003</v>
       </c>
       <c r="F75" s="86">
         <v>2546249</v>
       </c>
-      <c r="G75" s="85"/>
+      <c r="G75" s="222">
+        <v>2970495</v>
+      </c>
       <c r="H75" s="8"/>
       <c r="I75" s="129"/>
       <c r="J75" s="86"/>
       <c r="K75" s="86"/>
-      <c r="L75" s="153"/>
-      <c r="M75" s="181"/>
+      <c r="L75" s="152"/>
+      <c r="M75" s="180"/>
       <c r="N75" s="38"/>
     </row>
     <row r="76" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A76" s="97" t="s">
         <v>46</v>
       </c>
-      <c r="B76" s="148">
+      <c r="B76" s="147">
         <v>337692</v>
       </c>
       <c r="C76" s="85">
         <v>689823</v>
       </c>
-      <c r="D76" s="207">
+      <c r="D76" s="206">
         <v>977275</v>
       </c>
-      <c r="E76" s="209">
+      <c r="E76" s="208">
         <v>1042546</v>
       </c>
       <c r="F76" s="86">
         <v>1111447</v>
       </c>
-      <c r="G76" s="85"/>
+      <c r="G76" s="222">
+        <v>1391098</v>
+      </c>
       <c r="H76" s="8"/>
       <c r="I76" s="129"/>
       <c r="J76" s="86"/>
       <c r="K76" s="86"/>
-      <c r="L76" s="153"/>
-      <c r="M76" s="181"/>
+      <c r="L76" s="152"/>
+      <c r="M76" s="180"/>
       <c r="N76" s="38"/>
     </row>
     <row r="77" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A77" s="97" t="s">
         <v>70</v>
       </c>
-      <c r="B77" s="148">
+      <c r="B77" s="147">
         <v>4302386</v>
       </c>
       <c r="C77" s="85">
         <v>10388288</v>
       </c>
-      <c r="D77" s="207">
+      <c r="D77" s="206">
         <v>16711725</v>
       </c>
-      <c r="E77" s="209">
+      <c r="E77" s="208">
         <v>21862522</v>
       </c>
       <c r="F77" s="86">
         <v>27592423</v>
       </c>
-      <c r="G77" s="85"/>
+      <c r="G77" s="222">
+        <v>36921159</v>
+      </c>
       <c r="H77" s="8"/>
       <c r="I77" s="129"/>
       <c r="J77" s="86"/>
       <c r="K77" s="86"/>
-      <c r="L77" s="153"/>
-      <c r="M77" s="181"/>
+      <c r="L77" s="152"/>
+      <c r="M77" s="180"/>
       <c r="N77" s="38"/>
     </row>
     <row r="78" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A78" s="97"/>
-      <c r="B78" s="148"/>
+      <c r="B78" s="147"/>
       <c r="C78" s="5"/>
-      <c r="D78" s="184"/>
-[...2 lines deleted...]
-      <c r="G78" s="2"/>
+      <c r="D78" s="183"/>
+      <c r="E78" s="208"/>
+      <c r="F78" s="184"/>
+      <c r="G78" s="216"/>
       <c r="H78" s="12"/>
-      <c r="I78" s="137"/>
+      <c r="I78" s="136"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
-      <c r="L78" s="156"/>
-      <c r="M78" s="181"/>
+      <c r="L78" s="155"/>
+      <c r="M78" s="180"/>
       <c r="N78" s="38"/>
     </row>
     <row r="79" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A79" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="B79" s="148"/>
+      <c r="B79" s="147"/>
       <c r="C79" s="42"/>
-      <c r="D79" s="190"/>
-[...2 lines deleted...]
-      <c r="G79" s="3"/>
+      <c r="D79" s="189"/>
+      <c r="E79" s="208"/>
+      <c r="F79" s="184"/>
+      <c r="G79" s="216"/>
       <c r="H79" s="10"/>
       <c r="I79" s="130"/>
       <c r="J79" s="11"/>
       <c r="K79" s="11"/>
-      <c r="L79" s="154"/>
-      <c r="M79" s="181"/>
+      <c r="L79" s="153"/>
+      <c r="M79" s="180"/>
       <c r="N79" s="38"/>
     </row>
     <row r="80" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A80" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B80" s="148">
+      <c r="B80" s="147">
         <v>28408136</v>
       </c>
       <c r="C80" s="85">
         <v>61656299</v>
       </c>
-      <c r="D80" s="207">
+      <c r="D80" s="206">
         <v>96587150</v>
       </c>
-      <c r="E80" s="209">
+      <c r="E80" s="208">
         <v>129160977</v>
       </c>
       <c r="F80" s="86">
         <v>162792380</v>
       </c>
-      <c r="G80" s="85"/>
+      <c r="G80" s="222">
+        <v>200154632</v>
+      </c>
       <c r="H80" s="8"/>
       <c r="I80" s="129"/>
       <c r="J80" s="86"/>
       <c r="K80" s="86"/>
-      <c r="L80" s="153"/>
-      <c r="M80" s="181"/>
+      <c r="L80" s="152"/>
+      <c r="M80" s="180"/>
       <c r="N80" s="38"/>
     </row>
     <row r="81" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A81" s="96" t="s">
         <v>66</v>
       </c>
-      <c r="B81" s="148">
+      <c r="B81" s="147">
         <v>14870842</v>
       </c>
       <c r="C81" s="85">
         <v>31917831</v>
       </c>
-      <c r="D81" s="207">
+      <c r="D81" s="206">
         <v>49739107</v>
       </c>
-      <c r="E81" s="209">
+      <c r="E81" s="208">
         <v>65745596</v>
       </c>
       <c r="F81" s="86">
         <v>82332595</v>
       </c>
-      <c r="G81" s="85"/>
+      <c r="G81" s="222">
+        <v>99728503</v>
+      </c>
       <c r="H81" s="8"/>
       <c r="I81" s="129"/>
       <c r="J81" s="86"/>
       <c r="K81" s="86"/>
-      <c r="L81" s="153"/>
-      <c r="M81" s="181"/>
+      <c r="L81" s="152"/>
+      <c r="M81" s="180"/>
       <c r="N81" s="38"/>
     </row>
     <row r="82" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A82" s="96" t="s">
         <v>67</v>
       </c>
-      <c r="B82" s="148">
+      <c r="B82" s="147">
         <v>72209</v>
       </c>
       <c r="C82" s="85">
         <v>140863</v>
       </c>
-      <c r="D82" s="207">
+      <c r="D82" s="206">
         <v>209518</v>
       </c>
-      <c r="E82" s="209">
+      <c r="E82" s="208">
         <v>278172</v>
       </c>
       <c r="F82" s="86">
         <v>383927</v>
       </c>
-      <c r="G82" s="85"/>
+      <c r="G82" s="222">
+        <v>489683</v>
+      </c>
       <c r="H82" s="8"/>
       <c r="I82" s="129"/>
       <c r="J82" s="86"/>
       <c r="K82" s="86"/>
-      <c r="L82" s="153"/>
-      <c r="M82" s="181"/>
+      <c r="L82" s="152"/>
+      <c r="M82" s="180"/>
       <c r="N82" s="38"/>
     </row>
     <row r="83" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A83" s="96" t="s">
         <v>39</v>
       </c>
-      <c r="B83" s="148">
+      <c r="B83" s="147">
         <v>8217</v>
       </c>
       <c r="C83" s="85">
         <v>16387</v>
       </c>
-      <c r="D83" s="207">
+      <c r="D83" s="206">
         <v>24557</v>
       </c>
-      <c r="E83" s="209">
+      <c r="E83" s="208">
         <v>32727</v>
       </c>
       <c r="F83" s="86">
         <v>42526</v>
       </c>
-      <c r="G83" s="85"/>
+      <c r="G83" s="222">
+        <v>52326</v>
+      </c>
       <c r="H83" s="8"/>
       <c r="I83" s="129"/>
       <c r="J83" s="86"/>
       <c r="K83" s="86"/>
-      <c r="L83" s="153"/>
-      <c r="M83" s="181"/>
+      <c r="L83" s="152"/>
+      <c r="M83" s="180"/>
       <c r="N83" s="38"/>
     </row>
     <row r="84" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A84" s="97" t="s">
         <v>47</v>
       </c>
-      <c r="B84" s="148">
+      <c r="B84" s="147">
         <v>232975</v>
       </c>
       <c r="C84" s="85">
         <v>477780</v>
       </c>
-      <c r="D84" s="207">
+      <c r="D84" s="206">
         <v>722584</v>
       </c>
-      <c r="E84" s="209">
+      <c r="E84" s="208">
         <v>967389</v>
       </c>
       <c r="F84" s="86">
         <v>1198182</v>
       </c>
-      <c r="G84" s="85"/>
+      <c r="G84" s="222">
+        <v>1428976</v>
+      </c>
       <c r="H84" s="8"/>
       <c r="I84" s="129"/>
       <c r="J84" s="86"/>
       <c r="K84" s="86"/>
-      <c r="L84" s="153"/>
-      <c r="M84" s="181"/>
+      <c r="L84" s="152"/>
+      <c r="M84" s="180"/>
       <c r="N84" s="38"/>
     </row>
     <row r="85" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A85" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="B85" s="148">
+      <c r="B85" s="147">
         <v>114867</v>
       </c>
       <c r="C85" s="85">
         <v>287443</v>
       </c>
-      <c r="D85" s="207">
+      <c r="D85" s="206">
         <v>460019</v>
       </c>
-      <c r="E85" s="209">
+      <c r="E85" s="208">
         <v>632595</v>
       </c>
       <c r="F85" s="86">
         <v>760500</v>
       </c>
-      <c r="G85" s="85"/>
+      <c r="G85" s="222">
+        <v>888404</v>
+      </c>
       <c r="H85" s="8"/>
       <c r="I85" s="129"/>
       <c r="J85" s="86"/>
       <c r="K85" s="86"/>
-      <c r="L85" s="153"/>
-      <c r="M85" s="181"/>
+      <c r="L85" s="152"/>
+      <c r="M85" s="180"/>
       <c r="N85" s="38"/>
     </row>
     <row r="86" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A86" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B86" s="148">
+      <c r="B86" s="147">
         <v>38105</v>
       </c>
       <c r="C86" s="85">
         <v>71029</v>
       </c>
-      <c r="D86" s="207">
+      <c r="D86" s="206">
         <v>103954</v>
       </c>
-      <c r="E86" s="209">
+      <c r="E86" s="208">
         <v>136879</v>
       </c>
       <c r="F86" s="86">
         <v>167327</v>
       </c>
-      <c r="G86" s="85"/>
+      <c r="G86" s="222">
+        <v>197775</v>
+      </c>
       <c r="H86" s="8"/>
       <c r="I86" s="129"/>
       <c r="J86" s="86"/>
       <c r="K86" s="86"/>
-      <c r="L86" s="153"/>
-      <c r="M86" s="181"/>
+      <c r="L86" s="152"/>
+      <c r="M86" s="180"/>
       <c r="N86" s="38"/>
     </row>
     <row r="87" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A87" s="96" t="s">
         <v>42</v>
       </c>
-      <c r="B87" s="148">
+      <c r="B87" s="147">
         <v>2183407</v>
       </c>
       <c r="C87" s="85">
         <v>5046923</v>
       </c>
-      <c r="D87" s="207">
+      <c r="D87" s="206">
         <v>7501382</v>
       </c>
-      <c r="E87" s="209">
+      <c r="E87" s="208">
         <v>9944216</v>
       </c>
       <c r="F87" s="86">
         <v>11876328</v>
       </c>
-      <c r="G87" s="85"/>
+      <c r="G87" s="222">
+        <v>13879714</v>
+      </c>
       <c r="H87" s="8"/>
       <c r="I87" s="129"/>
       <c r="J87" s="86"/>
       <c r="K87" s="86"/>
-      <c r="L87" s="153"/>
-      <c r="M87" s="181"/>
+      <c r="L87" s="152"/>
+      <c r="M87" s="180"/>
       <c r="N87" s="38"/>
     </row>
     <row r="88" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A88" s="96" t="s">
         <v>68</v>
       </c>
-      <c r="B88" s="148">
+      <c r="B88" s="147">
         <v>15069</v>
       </c>
       <c r="C88" s="85">
         <v>34269</v>
       </c>
-      <c r="D88" s="207">
+      <c r="D88" s="206">
         <v>321269</v>
       </c>
-      <c r="E88" s="209">
+      <c r="E88" s="208">
         <v>618068</v>
       </c>
       <c r="F88" s="86">
         <v>642962</v>
       </c>
-      <c r="G88" s="85"/>
+      <c r="G88" s="222">
+        <v>853795</v>
+      </c>
       <c r="H88" s="8"/>
       <c r="I88" s="129"/>
       <c r="J88" s="86"/>
       <c r="K88" s="86"/>
-      <c r="L88" s="153"/>
-      <c r="M88" s="181"/>
+      <c r="L88" s="152"/>
+      <c r="M88" s="180"/>
       <c r="N88" s="38"/>
     </row>
     <row r="89" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A89" s="96" t="s">
         <v>69</v>
       </c>
-      <c r="B89" s="148">
+      <c r="B89" s="147">
         <v>20278</v>
       </c>
       <c r="C89" s="85">
         <v>33486</v>
       </c>
-      <c r="D89" s="207">
+      <c r="D89" s="206">
         <v>46695</v>
       </c>
-      <c r="E89" s="209">
+      <c r="E89" s="208">
         <v>59904</v>
       </c>
       <c r="F89" s="86">
         <v>117142</v>
       </c>
-      <c r="G89" s="85"/>
+      <c r="G89" s="222">
+        <v>174380</v>
+      </c>
       <c r="H89" s="8"/>
       <c r="I89" s="129"/>
       <c r="J89" s="86"/>
       <c r="K89" s="86"/>
-      <c r="L89" s="153"/>
-      <c r="M89" s="181"/>
+      <c r="L89" s="152"/>
+      <c r="M89" s="180"/>
       <c r="N89" s="38"/>
     </row>
     <row r="90" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A90" s="96" t="s">
         <v>43</v>
       </c>
-      <c r="B90" s="148">
+      <c r="B90" s="147">
         <v>831932</v>
       </c>
       <c r="C90" s="85">
         <v>1636087</v>
       </c>
-      <c r="D90" s="207">
+      <c r="D90" s="206">
         <v>2578929</v>
       </c>
-      <c r="E90" s="209">
+      <c r="E90" s="208">
         <v>3581825</v>
       </c>
       <c r="F90" s="86">
         <v>4595974</v>
       </c>
-      <c r="G90" s="85"/>
+      <c r="G90" s="222">
+        <v>5545212</v>
+      </c>
       <c r="H90" s="8"/>
       <c r="I90" s="129"/>
       <c r="J90" s="86"/>
       <c r="K90" s="86"/>
-      <c r="L90" s="153"/>
-      <c r="M90" s="181"/>
+      <c r="L90" s="152"/>
+      <c r="M90" s="180"/>
       <c r="N90" s="38"/>
     </row>
     <row r="91" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A91" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="B91" s="148">
+      <c r="B91" s="147">
         <v>4657025</v>
       </c>
       <c r="C91" s="85">
         <v>9608231</v>
       </c>
-      <c r="D91" s="207">
+      <c r="D91" s="206">
         <v>15278466</v>
       </c>
-      <c r="E91" s="209">
+      <c r="E91" s="208">
         <v>21323197</v>
       </c>
       <c r="F91" s="86">
         <v>27605310</v>
       </c>
-      <c r="G91" s="85"/>
+      <c r="G91" s="222">
+        <v>32700186</v>
+      </c>
       <c r="H91" s="8"/>
       <c r="I91" s="129"/>
       <c r="J91" s="86"/>
       <c r="K91" s="86"/>
-      <c r="L91" s="153"/>
-      <c r="M91" s="181"/>
+      <c r="L91" s="152"/>
+      <c r="M91" s="180"/>
       <c r="N91" s="38"/>
     </row>
     <row r="92" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A92" s="96" t="s">
         <v>45</v>
       </c>
-      <c r="B92" s="148">
+      <c r="B92" s="147">
         <v>110028</v>
       </c>
       <c r="C92" s="85">
         <v>310670</v>
       </c>
-      <c r="D92" s="207">
+      <c r="D92" s="206">
         <v>511312</v>
       </c>
-      <c r="E92" s="209">
+      <c r="E92" s="208">
         <v>711954</v>
       </c>
       <c r="F92" s="86">
         <v>841545</v>
       </c>
-      <c r="G92" s="85"/>
+      <c r="G92" s="222">
+        <v>971135</v>
+      </c>
       <c r="H92" s="8"/>
       <c r="I92" s="129"/>
       <c r="J92" s="86"/>
       <c r="K92" s="86"/>
-      <c r="L92" s="153"/>
-      <c r="M92" s="181"/>
+      <c r="L92" s="152"/>
+      <c r="M92" s="180"/>
       <c r="N92" s="38"/>
     </row>
     <row r="93" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A93" s="96" t="s">
         <v>46</v>
       </c>
-      <c r="B93" s="148">
+      <c r="B93" s="147">
         <v>333705</v>
       </c>
       <c r="C93" s="85">
         <v>680478</v>
       </c>
-      <c r="D93" s="207">
+      <c r="D93" s="206">
         <v>962570</v>
       </c>
-      <c r="E93" s="209">
+      <c r="E93" s="208">
         <v>1022481</v>
       </c>
       <c r="F93" s="86">
         <v>1087008</v>
       </c>
-      <c r="G93" s="85"/>
+      <c r="G93" s="222">
+        <v>1362285</v>
+      </c>
       <c r="H93" s="8"/>
       <c r="I93" s="129"/>
       <c r="J93" s="86"/>
       <c r="K93" s="86"/>
-      <c r="L93" s="153"/>
-      <c r="M93" s="181"/>
+      <c r="L93" s="152"/>
+      <c r="M93" s="180"/>
       <c r="N93" s="38"/>
     </row>
     <row r="94" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A94" s="96" t="s">
         <v>70</v>
       </c>
-      <c r="B94" s="148">
+      <c r="B94" s="147">
         <v>4060673</v>
       </c>
       <c r="C94" s="85">
         <v>9658131</v>
       </c>
-      <c r="D94" s="207">
+      <c r="D94" s="206">
         <v>15493125</v>
       </c>
-      <c r="E94" s="209">
+      <c r="E94" s="208">
         <v>20155479</v>
       </c>
       <c r="F94" s="86">
         <v>25645616</v>
       </c>
-      <c r="G94" s="85"/>
+      <c r="G94" s="222">
+        <v>34734588</v>
+      </c>
       <c r="H94" s="8"/>
       <c r="I94" s="129"/>
       <c r="J94" s="86"/>
       <c r="K94" s="86"/>
-      <c r="L94" s="153"/>
-      <c r="M94" s="181"/>
+      <c r="L94" s="152"/>
+      <c r="M94" s="180"/>
       <c r="N94" s="38"/>
     </row>
     <row r="95" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A95" s="96"/>
-      <c r="B95" s="148"/>
+      <c r="B95" s="147"/>
       <c r="C95" s="5"/>
-      <c r="D95" s="184"/>
-[...2 lines deleted...]
-      <c r="G95" s="5"/>
+      <c r="D95" s="183"/>
+      <c r="E95" s="208"/>
+      <c r="F95" s="184"/>
+      <c r="G95" s="216"/>
       <c r="H95" s="10"/>
       <c r="I95" s="130"/>
       <c r="J95" s="11"/>
       <c r="K95" s="11"/>
-      <c r="L95" s="154"/>
-      <c r="M95" s="181"/>
+      <c r="L95" s="153"/>
+      <c r="M95" s="180"/>
       <c r="N95" s="38"/>
     </row>
     <row r="96" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A96" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="B96" s="148"/>
+      <c r="B96" s="147"/>
       <c r="C96" s="43"/>
-      <c r="D96" s="191"/>
-[...2 lines deleted...]
-      <c r="G96" s="3"/>
+      <c r="D96" s="190"/>
+      <c r="E96" s="208"/>
+      <c r="F96" s="184"/>
+      <c r="G96" s="216"/>
       <c r="H96" s="10"/>
       <c r="I96" s="130"/>
       <c r="J96" s="11"/>
       <c r="K96" s="11"/>
-      <c r="L96" s="154"/>
-      <c r="M96" s="181"/>
+      <c r="L96" s="153"/>
+      <c r="M96" s="180"/>
       <c r="N96" s="38"/>
     </row>
     <row r="97" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B97" s="148">
+      <c r="B97" s="147">
         <v>900107</v>
       </c>
       <c r="C97" s="85">
         <v>1793562</v>
       </c>
-      <c r="D97" s="207">
+      <c r="D97" s="206">
         <v>2535080</v>
       </c>
-      <c r="E97" s="209">
+      <c r="E97" s="208">
         <v>3573603</v>
       </c>
       <c r="F97" s="86">
         <v>4414227</v>
       </c>
-      <c r="G97" s="85"/>
+      <c r="G97" s="222">
+        <v>5900836</v>
+      </c>
       <c r="H97" s="8"/>
       <c r="I97" s="129"/>
       <c r="J97" s="86"/>
       <c r="K97" s="86"/>
-      <c r="L97" s="153"/>
-      <c r="M97" s="181"/>
+      <c r="L97" s="152"/>
+      <c r="M97" s="180"/>
       <c r="N97" s="38"/>
     </row>
     <row r="98" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A98" s="103" t="s">
         <v>66</v>
       </c>
-      <c r="B98" s="148">
+      <c r="B98" s="147">
         <v>899972</v>
       </c>
       <c r="C98" s="85">
         <v>1793292</v>
       </c>
-      <c r="D98" s="207">
+      <c r="D98" s="206">
         <v>2534675</v>
       </c>
-      <c r="E98" s="209">
+      <c r="E98" s="208">
         <v>3573063</v>
       </c>
       <c r="F98" s="86">
         <v>4413552</v>
       </c>
-      <c r="G98" s="85"/>
+      <c r="G98" s="222">
+        <v>5900026</v>
+      </c>
       <c r="H98" s="8"/>
       <c r="I98" s="129"/>
       <c r="J98" s="86"/>
       <c r="K98" s="86"/>
-      <c r="L98" s="153"/>
-      <c r="M98" s="181"/>
+      <c r="L98" s="152"/>
+      <c r="M98" s="180"/>
       <c r="N98" s="38"/>
     </row>
     <row r="99" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A99" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="B99" s="148">
+      <c r="B99" s="147">
         <v>135</v>
       </c>
       <c r="C99" s="85">
         <v>270</v>
       </c>
-      <c r="D99" s="207">
+      <c r="D99" s="206">
         <v>405</v>
       </c>
-      <c r="E99" s="209">
+      <c r="E99" s="208">
         <v>540</v>
       </c>
       <c r="F99" s="86">
         <v>675</v>
       </c>
-      <c r="G99" s="85"/>
+      <c r="G99" s="222">
+        <v>810</v>
+      </c>
       <c r="H99" s="8"/>
       <c r="I99" s="129"/>
       <c r="J99" s="86"/>
       <c r="K99" s="86"/>
-      <c r="L99" s="153"/>
-      <c r="M99" s="181"/>
+      <c r="L99" s="152"/>
+      <c r="M99" s="180"/>
       <c r="N99" s="38"/>
     </row>
     <row r="100" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A100" s="103"/>
-      <c r="B100" s="148"/>
+      <c r="B100" s="147"/>
       <c r="C100" s="5"/>
-      <c r="D100" s="184"/>
-[...2 lines deleted...]
-      <c r="G100" s="44"/>
+      <c r="D100" s="183"/>
+      <c r="E100" s="208"/>
+      <c r="F100" s="184"/>
+      <c r="G100" s="216"/>
       <c r="H100" s="45"/>
-      <c r="I100" s="138"/>
+      <c r="I100" s="137"/>
       <c r="J100" s="44"/>
       <c r="K100" s="44"/>
-      <c r="L100" s="157"/>
-      <c r="M100" s="181"/>
+      <c r="L100" s="156"/>
+      <c r="M100" s="180"/>
       <c r="N100" s="38"/>
     </row>
     <row r="101" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A101" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="B101" s="148"/>
+      <c r="B101" s="147"/>
       <c r="C101" s="44"/>
-      <c r="D101" s="192"/>
-[...2 lines deleted...]
-      <c r="G101" s="3"/>
+      <c r="D101" s="191"/>
+      <c r="E101" s="208"/>
+      <c r="F101" s="184"/>
+      <c r="G101" s="216"/>
       <c r="H101" s="10"/>
       <c r="I101" s="130"/>
       <c r="J101" s="11"/>
       <c r="K101" s="11"/>
-      <c r="L101" s="154"/>
-      <c r="M101" s="181"/>
+      <c r="L101" s="153"/>
+      <c r="M101" s="180"/>
       <c r="N101" s="38"/>
     </row>
     <row r="102" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B102" s="148">
+      <c r="B102" s="147">
         <v>317728</v>
       </c>
       <c r="C102" s="85">
         <v>673807</v>
       </c>
-      <c r="D102" s="207">
+      <c r="D102" s="206">
         <v>1348625</v>
       </c>
-      <c r="E102" s="209">
+      <c r="E102" s="208">
         <v>1894355</v>
       </c>
       <c r="F102" s="86">
         <v>2535321</v>
       </c>
-      <c r="G102" s="85"/>
+      <c r="G102" s="222">
+        <v>3132004</v>
+      </c>
       <c r="H102" s="8"/>
       <c r="I102" s="129"/>
       <c r="J102" s="86"/>
       <c r="K102" s="86"/>
-      <c r="L102" s="153"/>
-      <c r="M102" s="181"/>
+      <c r="L102" s="152"/>
+      <c r="M102" s="180"/>
       <c r="N102" s="38"/>
     </row>
     <row r="103" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A103" s="104" t="s">
         <v>66</v>
       </c>
-      <c r="B103" s="148">
+      <c r="B103" s="147">
         <v>313756</v>
       </c>
       <c r="C103" s="85">
         <v>665863</v>
       </c>
-      <c r="D103" s="207">
+      <c r="D103" s="206">
         <v>1336709</v>
       </c>
-      <c r="E103" s="209">
+      <c r="E103" s="208">
         <v>1878467</v>
       </c>
       <c r="F103" s="86">
         <v>2515461</v>
       </c>
-      <c r="G103" s="85"/>
+      <c r="G103" s="222">
+        <v>3108172</v>
+      </c>
       <c r="H103" s="8"/>
       <c r="I103" s="129"/>
       <c r="J103" s="86"/>
       <c r="K103" s="86"/>
-      <c r="L103" s="153"/>
-      <c r="M103" s="181"/>
+      <c r="L103" s="152"/>
+      <c r="M103" s="180"/>
       <c r="N103" s="38"/>
     </row>
     <row r="104" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A104" s="104" t="s">
         <v>67</v>
       </c>
-      <c r="B104" s="148">
+      <c r="B104" s="147">
         <v>125</v>
       </c>
       <c r="C104" s="85">
         <v>250</v>
       </c>
-      <c r="D104" s="207">
+      <c r="D104" s="206">
         <v>375</v>
       </c>
-      <c r="E104" s="209">
+      <c r="E104" s="208">
         <v>500</v>
       </c>
       <c r="F104" s="86">
         <v>625</v>
       </c>
-      <c r="G104" s="85"/>
+      <c r="G104" s="222">
+        <v>750</v>
+      </c>
       <c r="H104" s="8"/>
       <c r="I104" s="129"/>
       <c r="J104" s="86"/>
       <c r="K104" s="86"/>
-      <c r="L104" s="153"/>
-      <c r="M104" s="181"/>
+      <c r="L104" s="152"/>
+      <c r="M104" s="180"/>
       <c r="N104" s="38"/>
     </row>
     <row r="105" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A105" s="96" t="s">
         <v>39</v>
       </c>
-      <c r="B105" s="148">
+      <c r="B105" s="147">
         <v>293</v>
       </c>
       <c r="C105" s="85">
         <v>586</v>
       </c>
-      <c r="D105" s="207">
+      <c r="D105" s="206">
         <v>879</v>
       </c>
-      <c r="E105" s="209">
+      <c r="E105" s="208">
         <v>1172</v>
       </c>
       <c r="F105" s="86">
         <v>1465</v>
       </c>
-      <c r="G105" s="85"/>
+      <c r="G105" s="222">
+        <v>1758</v>
+      </c>
       <c r="H105" s="8"/>
       <c r="I105" s="129"/>
       <c r="J105" s="86"/>
       <c r="K105" s="86"/>
-      <c r="L105" s="153"/>
-      <c r="M105" s="181"/>
+      <c r="L105" s="152"/>
+      <c r="M105" s="180"/>
       <c r="N105" s="38"/>
     </row>
     <row r="106" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A106" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="B106" s="148">
+      <c r="B106" s="147">
         <v>388</v>
       </c>
       <c r="C106" s="85">
         <v>776</v>
       </c>
-      <c r="D106" s="207">
+      <c r="D106" s="206">
         <v>1164</v>
       </c>
-      <c r="E106" s="209">
+      <c r="E106" s="208">
         <v>1552</v>
       </c>
       <c r="F106" s="86">
         <v>1940</v>
       </c>
-      <c r="G106" s="85"/>
+      <c r="G106" s="222">
+        <v>2328</v>
+      </c>
       <c r="H106" s="8"/>
       <c r="I106" s="129"/>
       <c r="J106" s="86"/>
       <c r="K106" s="86"/>
-      <c r="L106" s="153"/>
-      <c r="M106" s="181"/>
+      <c r="L106" s="152"/>
+      <c r="M106" s="180"/>
       <c r="N106" s="38"/>
     </row>
     <row r="107" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A107" s="96" t="s">
         <v>41</v>
       </c>
-      <c r="B107" s="148">
+      <c r="B107" s="147">
         <v>91</v>
       </c>
       <c r="C107" s="85">
         <v>182</v>
       </c>
-      <c r="D107" s="207">
+      <c r="D107" s="206">
         <v>273</v>
       </c>
-      <c r="E107" s="209">
+      <c r="E107" s="208">
         <v>364</v>
       </c>
       <c r="F107" s="86">
         <v>455</v>
       </c>
-      <c r="G107" s="85"/>
+      <c r="G107" s="222">
+        <v>546</v>
+      </c>
       <c r="H107" s="8"/>
       <c r="I107" s="129"/>
       <c r="J107" s="86"/>
       <c r="K107" s="86"/>
-      <c r="L107" s="153"/>
-      <c r="M107" s="181"/>
+      <c r="L107" s="152"/>
+      <c r="M107" s="180"/>
       <c r="N107" s="38"/>
     </row>
     <row r="108" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A108" s="104" t="s">
         <v>42</v>
       </c>
-      <c r="B108" s="148">
+      <c r="B108" s="147">
         <v>1486</v>
       </c>
       <c r="C108" s="85">
         <v>2972</v>
       </c>
-      <c r="D108" s="207">
+      <c r="D108" s="206">
         <v>4458</v>
       </c>
-      <c r="E108" s="209">
+      <c r="E108" s="208">
         <v>5944</v>
       </c>
       <c r="F108" s="86">
         <v>7430</v>
       </c>
-      <c r="G108" s="85"/>
+      <c r="G108" s="222">
+        <v>8916</v>
+      </c>
       <c r="H108" s="8"/>
       <c r="I108" s="129"/>
       <c r="J108" s="86"/>
       <c r="K108" s="86"/>
-      <c r="L108" s="153"/>
-      <c r="M108" s="181"/>
+      <c r="L108" s="152"/>
+      <c r="M108" s="180"/>
       <c r="N108" s="38"/>
     </row>
     <row r="109" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A109" s="104" t="s">
         <v>68</v>
       </c>
-      <c r="B109" s="148">
+      <c r="B109" s="147">
         <v>47</v>
       </c>
       <c r="C109" s="85">
         <v>94</v>
       </c>
-      <c r="D109" s="207">
+      <c r="D109" s="206">
         <v>141</v>
       </c>
-      <c r="E109" s="209">
+      <c r="E109" s="208">
         <v>188</v>
       </c>
       <c r="F109" s="86">
         <v>235</v>
       </c>
-      <c r="G109" s="85"/>
+      <c r="G109" s="222">
+        <v>282</v>
+      </c>
       <c r="H109" s="8"/>
       <c r="I109" s="129"/>
       <c r="J109" s="86"/>
       <c r="K109" s="86"/>
-      <c r="L109" s="153"/>
-      <c r="M109" s="181"/>
+      <c r="L109" s="152"/>
+      <c r="M109" s="180"/>
       <c r="N109" s="38"/>
     </row>
     <row r="110" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A110" s="96" t="s">
         <v>69</v>
       </c>
-      <c r="B110" s="148">
+      <c r="B110" s="147">
         <v>8</v>
       </c>
       <c r="C110" s="85">
         <v>16</v>
       </c>
-      <c r="D110" s="207">
+      <c r="D110" s="206">
         <v>24</v>
       </c>
-      <c r="E110" s="209">
+      <c r="E110" s="208">
         <v>32</v>
       </c>
       <c r="F110" s="86">
         <v>40</v>
       </c>
-      <c r="G110" s="85"/>
+      <c r="G110" s="222">
+        <v>48</v>
+      </c>
       <c r="H110" s="8"/>
       <c r="I110" s="129"/>
       <c r="J110" s="86"/>
       <c r="K110" s="86"/>
-      <c r="L110" s="153"/>
-      <c r="M110" s="181"/>
+      <c r="L110" s="152"/>
+      <c r="M110" s="180"/>
       <c r="N110" s="38"/>
     </row>
     <row r="111" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A111" s="96" t="s">
         <v>43</v>
       </c>
-      <c r="B111" s="148">
+      <c r="B111" s="147">
         <v>6</v>
       </c>
       <c r="C111" s="85">
         <v>12</v>
       </c>
-      <c r="D111" s="207">
+      <c r="D111" s="206">
         <v>18</v>
       </c>
-      <c r="E111" s="209">
+      <c r="E111" s="208">
         <v>24</v>
       </c>
       <c r="F111" s="86">
         <v>30</v>
       </c>
-      <c r="G111" s="85"/>
+      <c r="G111" s="222">
+        <v>36</v>
+      </c>
       <c r="H111" s="8"/>
       <c r="I111" s="129"/>
       <c r="J111" s="86"/>
       <c r="K111" s="86"/>
-      <c r="L111" s="153"/>
-      <c r="M111" s="181"/>
+      <c r="L111" s="152"/>
+      <c r="M111" s="180"/>
       <c r="N111" s="38"/>
     </row>
     <row r="112" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A112" s="104" t="s">
         <v>44</v>
       </c>
-      <c r="B112" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G112" s="1"/>
+      <c r="B112" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C112" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E112" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F112" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G112" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H112" s="8"/>
       <c r="I112" s="129"/>
       <c r="J112" s="4"/>
       <c r="K112" s="89"/>
-      <c r="L112" s="153"/>
-      <c r="M112" s="181"/>
+      <c r="L112" s="152"/>
+      <c r="M112" s="180"/>
       <c r="N112" s="38"/>
     </row>
     <row r="113" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A113" s="104" t="s">
         <v>45</v>
       </c>
-      <c r="B113" s="148">
+      <c r="B113" s="147">
         <v>1338</v>
       </c>
       <c r="C113" s="85">
         <v>2676</v>
       </c>
-      <c r="D113" s="208">
+      <c r="D113" s="207">
         <v>4014</v>
       </c>
-      <c r="E113" s="209">
+      <c r="E113" s="208">
         <v>5352</v>
       </c>
       <c r="F113" s="86">
         <v>6690</v>
       </c>
-      <c r="G113" s="85"/>
+      <c r="G113" s="224">
+        <v>8028</v>
+      </c>
       <c r="H113" s="8"/>
       <c r="I113" s="129"/>
       <c r="J113" s="86"/>
       <c r="K113" s="86"/>
-      <c r="L113" s="153"/>
-      <c r="M113" s="181"/>
+      <c r="L113" s="152"/>
+      <c r="M113" s="180"/>
       <c r="N113" s="38"/>
     </row>
     <row r="114" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="104" t="s">
         <v>70</v>
       </c>
-      <c r="B114" s="148">
+      <c r="B114" s="147">
         <v>192</v>
       </c>
       <c r="C114" s="85">
         <v>384</v>
       </c>
-      <c r="D114" s="207">
+      <c r="D114" s="206">
         <v>576</v>
       </c>
-      <c r="E114" s="209">
+      <c r="E114" s="208">
         <v>768</v>
       </c>
       <c r="F114" s="86">
         <v>960</v>
       </c>
-      <c r="G114" s="85"/>
+      <c r="G114" s="222">
+        <v>1152</v>
+      </c>
       <c r="H114" s="8"/>
       <c r="I114" s="129"/>
       <c r="J114" s="86"/>
       <c r="K114" s="86"/>
-      <c r="L114" s="153"/>
-      <c r="M114" s="181"/>
+      <c r="L114" s="152"/>
+      <c r="M114" s="180"/>
       <c r="N114" s="38"/>
     </row>
     <row r="115" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="104"/>
-      <c r="B115" s="148"/>
+      <c r="B115" s="147"/>
       <c r="C115" s="5"/>
-      <c r="D115" s="184"/>
-[...2 lines deleted...]
-      <c r="G115" s="5"/>
+      <c r="D115" s="183"/>
+      <c r="E115" s="208"/>
+      <c r="F115" s="184"/>
+      <c r="G115" s="216"/>
       <c r="H115" s="10"/>
       <c r="I115" s="130"/>
       <c r="J115" s="11"/>
       <c r="K115" s="11"/>
-      <c r="L115" s="154"/>
-      <c r="M115" s="181"/>
+      <c r="L115" s="153"/>
+      <c r="M115" s="180"/>
       <c r="N115" s="38"/>
     </row>
     <row r="116" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A116" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="B116" s="148"/>
+      <c r="B116" s="147"/>
       <c r="C116" s="46"/>
-      <c r="D116" s="193"/>
-[...2 lines deleted...]
-      <c r="G116" s="3"/>
+      <c r="D116" s="192"/>
+      <c r="E116" s="208"/>
+      <c r="F116" s="184"/>
+      <c r="G116" s="216"/>
       <c r="H116" s="10"/>
       <c r="I116" s="130"/>
       <c r="J116" s="11"/>
       <c r="K116" s="11"/>
-      <c r="L116" s="154"/>
-      <c r="M116" s="181"/>
+      <c r="L116" s="153"/>
+      <c r="M116" s="180"/>
       <c r="N116" s="38"/>
     </row>
     <row r="117" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B117" s="148">
+      <c r="B117" s="147">
         <v>238716</v>
       </c>
       <c r="C117" s="85">
         <v>486013</v>
       </c>
-      <c r="D117" s="207">
+      <c r="D117" s="206">
         <v>796150</v>
       </c>
-      <c r="E117" s="209">
+      <c r="E117" s="208">
         <v>1156961</v>
       </c>
       <c r="F117" s="86">
         <v>1542440</v>
       </c>
-      <c r="G117" s="85"/>
+      <c r="G117" s="222">
+        <v>1968748</v>
+      </c>
       <c r="H117" s="8"/>
       <c r="I117" s="129"/>
       <c r="J117" s="86"/>
       <c r="K117" s="86"/>
-      <c r="L117" s="153"/>
-      <c r="M117" s="181"/>
+      <c r="L117" s="152"/>
+      <c r="M117" s="180"/>
       <c r="N117" s="38"/>
     </row>
     <row r="118" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="105" t="s">
         <v>66</v>
       </c>
-      <c r="B118" s="148">
+      <c r="B118" s="147">
         <v>236150</v>
       </c>
       <c r="C118" s="85">
         <v>480881</v>
       </c>
-      <c r="D118" s="207">
+      <c r="D118" s="206">
         <v>788452</v>
       </c>
-      <c r="E118" s="209">
+      <c r="E118" s="208">
         <v>1146697</v>
       </c>
       <c r="F118" s="86">
         <v>1529610</v>
       </c>
-      <c r="G118" s="85"/>
+      <c r="G118" s="222">
+        <v>1953352</v>
+      </c>
       <c r="H118" s="8"/>
       <c r="I118" s="129"/>
       <c r="J118" s="86"/>
       <c r="K118" s="86"/>
-      <c r="L118" s="153"/>
-      <c r="M118" s="181"/>
+      <c r="L118" s="152"/>
+      <c r="M118" s="180"/>
       <c r="N118" s="38"/>
     </row>
     <row r="119" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="105" t="s">
         <v>67</v>
       </c>
-      <c r="B119" s="148">
+      <c r="B119" s="147">
         <v>8</v>
       </c>
       <c r="C119" s="85">
         <v>16</v>
       </c>
-      <c r="D119" s="207">
+      <c r="D119" s="206">
         <v>24</v>
       </c>
-      <c r="E119" s="209">
+      <c r="E119" s="208">
         <v>32</v>
       </c>
       <c r="F119" s="86">
         <v>40</v>
       </c>
-      <c r="G119" s="85"/>
+      <c r="G119" s="222">
+        <v>48</v>
+      </c>
       <c r="H119" s="8"/>
       <c r="I119" s="129"/>
       <c r="J119" s="86"/>
       <c r="K119" s="86"/>
-      <c r="L119" s="153"/>
-      <c r="M119" s="181"/>
+      <c r="L119" s="152"/>
+      <c r="M119" s="180"/>
       <c r="N119" s="38"/>
     </row>
     <row r="120" spans="1:14" s="39" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="96" t="s">
         <v>39</v>
       </c>
-      <c r="B120" s="148">
+      <c r="B120" s="147">
         <v>126</v>
       </c>
       <c r="C120" s="85">
         <v>252</v>
       </c>
-      <c r="D120" s="207">
+      <c r="D120" s="206">
         <v>378</v>
       </c>
-      <c r="E120" s="209">
+      <c r="E120" s="208">
         <v>504</v>
       </c>
       <c r="F120" s="86">
         <v>630</v>
       </c>
-      <c r="G120" s="85"/>
+      <c r="G120" s="222">
+        <v>756</v>
+      </c>
       <c r="H120" s="8"/>
       <c r="I120" s="129"/>
       <c r="J120" s="86"/>
       <c r="K120" s="86"/>
-      <c r="L120" s="153"/>
-      <c r="M120" s="181"/>
+      <c r="L120" s="152"/>
+      <c r="M120" s="180"/>
       <c r="N120" s="38"/>
     </row>
     <row r="121" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A121" s="105" t="s">
         <v>42</v>
       </c>
-      <c r="B121" s="148">
+      <c r="B121" s="147">
         <v>1134</v>
       </c>
       <c r="C121" s="85">
         <v>2268</v>
       </c>
-      <c r="D121" s="207">
+      <c r="D121" s="206">
         <v>3402</v>
       </c>
-      <c r="E121" s="209">
+      <c r="E121" s="208">
         <v>4536</v>
       </c>
       <c r="F121" s="86">
         <v>5670</v>
       </c>
-      <c r="G121" s="85"/>
+      <c r="G121" s="222">
+        <v>6804</v>
+      </c>
       <c r="H121" s="8"/>
       <c r="I121" s="129"/>
       <c r="J121" s="86"/>
       <c r="K121" s="86"/>
-      <c r="L121" s="153"/>
-      <c r="M121" s="181"/>
+      <c r="L121" s="152"/>
+      <c r="M121" s="180"/>
       <c r="N121" s="38"/>
     </row>
     <row r="122" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A122" s="105" t="s">
         <v>68</v>
       </c>
-      <c r="B122" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G122" s="1"/>
+      <c r="B122" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C122" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E122" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F122" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G122" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H122" s="8"/>
       <c r="I122" s="129"/>
       <c r="J122" s="8"/>
       <c r="K122" s="89"/>
-      <c r="L122" s="147"/>
-      <c r="M122" s="181"/>
+      <c r="L122" s="146"/>
+      <c r="M122" s="180"/>
       <c r="N122" s="38"/>
     </row>
     <row r="123" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A123" s="96" t="s">
         <v>43</v>
       </c>
-      <c r="B123" s="148">
+      <c r="B123" s="147">
         <v>6</v>
       </c>
       <c r="C123" s="85">
         <v>12</v>
       </c>
-      <c r="D123" s="183">
+      <c r="D123" s="182">
         <v>18</v>
       </c>
-      <c r="E123" s="209">
+      <c r="E123" s="208">
         <v>24</v>
       </c>
       <c r="F123" s="86">
         <v>30</v>
       </c>
-      <c r="G123" s="85"/>
+      <c r="G123" s="214">
+        <v>36</v>
+      </c>
       <c r="H123" s="8"/>
       <c r="I123" s="129"/>
       <c r="J123" s="86"/>
       <c r="K123" s="86"/>
-      <c r="L123" s="153"/>
-      <c r="M123" s="181"/>
+      <c r="L123" s="152"/>
+      <c r="M123" s="180"/>
       <c r="N123" s="38"/>
     </row>
     <row r="124" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A124" s="105" t="s">
         <v>44</v>
       </c>
-      <c r="B124" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G124" s="1"/>
+      <c r="B124" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C124" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E124" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F124" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G124" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H124" s="8"/>
       <c r="I124" s="129"/>
       <c r="J124" s="8"/>
       <c r="K124" s="89"/>
-      <c r="L124" s="147"/>
-      <c r="M124" s="181"/>
+      <c r="L124" s="146"/>
+      <c r="M124" s="180"/>
       <c r="N124" s="38"/>
     </row>
     <row r="125" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A125" s="105" t="s">
         <v>45</v>
       </c>
-      <c r="B125" s="148">
+      <c r="B125" s="147">
         <v>1125</v>
       </c>
       <c r="C125" s="85">
         <v>2250</v>
       </c>
-      <c r="D125" s="207">
+      <c r="D125" s="206">
         <v>3375</v>
       </c>
-      <c r="E125" s="209">
+      <c r="E125" s="208">
         <v>4500</v>
       </c>
       <c r="F125" s="86">
         <v>5625</v>
       </c>
-      <c r="G125" s="85"/>
+      <c r="G125" s="222">
+        <v>6750</v>
+      </c>
       <c r="H125" s="8"/>
       <c r="I125" s="129"/>
       <c r="J125" s="86"/>
       <c r="K125" s="86"/>
-      <c r="L125" s="153"/>
-      <c r="M125" s="181"/>
+      <c r="L125" s="152"/>
+      <c r="M125" s="180"/>
       <c r="N125" s="38"/>
     </row>
     <row r="126" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A126" s="105" t="s">
         <v>70</v>
       </c>
-      <c r="B126" s="148">
+      <c r="B126" s="147">
         <v>167</v>
       </c>
       <c r="C126" s="85">
         <v>334</v>
       </c>
-      <c r="D126" s="183">
+      <c r="D126" s="182">
         <v>501</v>
       </c>
-      <c r="E126" s="209">
+      <c r="E126" s="208">
         <v>668</v>
       </c>
       <c r="F126" s="86">
         <v>835</v>
       </c>
-      <c r="G126" s="85"/>
+      <c r="G126" s="214">
+        <v>1002</v>
+      </c>
       <c r="H126" s="8"/>
       <c r="I126" s="129"/>
       <c r="J126" s="86"/>
       <c r="K126" s="86"/>
-      <c r="L126" s="153"/>
-      <c r="M126" s="181"/>
+      <c r="L126" s="152"/>
+      <c r="M126" s="180"/>
       <c r="N126" s="38"/>
     </row>
     <row r="127" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A127" s="105"/>
-      <c r="B127" s="148"/>
+      <c r="B127" s="147"/>
       <c r="C127" s="5"/>
-      <c r="D127" s="185"/>
-[...2 lines deleted...]
-      <c r="G127" s="5"/>
+      <c r="D127" s="184"/>
+      <c r="E127" s="208"/>
+      <c r="F127" s="184"/>
+      <c r="G127" s="216"/>
       <c r="H127" s="10"/>
       <c r="I127" s="130"/>
       <c r="J127" s="11"/>
       <c r="K127" s="11"/>
-      <c r="L127" s="154"/>
-      <c r="M127" s="181"/>
+      <c r="L127" s="153"/>
+      <c r="M127" s="180"/>
       <c r="N127" s="38"/>
     </row>
     <row r="128" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A128" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="B128" s="148"/>
+      <c r="B128" s="147"/>
       <c r="C128" s="47"/>
-      <c r="D128" s="184"/>
-[...2 lines deleted...]
-      <c r="G128" s="3"/>
+      <c r="D128" s="183"/>
+      <c r="E128" s="208"/>
+      <c r="F128" s="184"/>
+      <c r="G128" s="216"/>
       <c r="H128" s="10"/>
       <c r="I128" s="130"/>
       <c r="J128" s="11"/>
       <c r="K128" s="11"/>
-      <c r="L128" s="154"/>
-      <c r="M128" s="181"/>
+      <c r="L128" s="153"/>
+      <c r="M128" s="180"/>
       <c r="N128" s="38"/>
     </row>
     <row r="129" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A129" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B129" s="148">
+      <c r="B129" s="147">
         <v>69415</v>
       </c>
       <c r="C129" s="85">
         <v>167552</v>
       </c>
-      <c r="D129" s="207">
+      <c r="D129" s="206">
         <v>279407</v>
       </c>
-      <c r="E129" s="209">
+      <c r="E129" s="208">
         <v>453680</v>
       </c>
       <c r="F129" s="86">
         <v>699726</v>
       </c>
-      <c r="G129" s="85"/>
+      <c r="G129" s="222">
+        <v>860659</v>
+      </c>
       <c r="H129" s="8"/>
       <c r="I129" s="129"/>
       <c r="J129" s="86"/>
       <c r="K129" s="86"/>
-      <c r="L129" s="153"/>
-      <c r="M129" s="181"/>
+      <c r="L129" s="152"/>
+      <c r="M129" s="180"/>
       <c r="N129" s="38"/>
     </row>
     <row r="130" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A130" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="B130" s="148">
+      <c r="B130" s="147">
         <v>68008</v>
       </c>
       <c r="C130" s="85">
         <v>164738</v>
       </c>
-      <c r="D130" s="207">
+      <c r="D130" s="206">
         <v>275186</v>
       </c>
-      <c r="E130" s="209">
+      <c r="E130" s="208">
         <v>448052</v>
       </c>
       <c r="F130" s="86">
         <v>692691</v>
       </c>
-      <c r="G130" s="85"/>
+      <c r="G130" s="222">
+        <v>852217</v>
+      </c>
       <c r="H130" s="8"/>
       <c r="I130" s="129"/>
       <c r="J130" s="86"/>
       <c r="K130" s="86"/>
-      <c r="L130" s="153"/>
-      <c r="M130" s="181"/>
+      <c r="L130" s="152"/>
+      <c r="M130" s="180"/>
       <c r="N130" s="38"/>
     </row>
     <row r="131" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A131" s="106" t="s">
         <v>67</v>
       </c>
-      <c r="B131" s="148">
+      <c r="B131" s="147">
         <v>117</v>
       </c>
       <c r="C131" s="85">
         <v>234</v>
       </c>
-      <c r="D131" s="207">
+      <c r="D131" s="206">
         <v>351</v>
       </c>
-      <c r="E131" s="209">
+      <c r="E131" s="208">
         <v>468</v>
       </c>
       <c r="F131" s="86">
         <v>585</v>
       </c>
-      <c r="G131" s="85"/>
+      <c r="G131" s="222">
+        <v>702</v>
+      </c>
       <c r="H131" s="8"/>
       <c r="I131" s="129"/>
       <c r="J131" s="86"/>
       <c r="K131" s="86"/>
-      <c r="L131" s="153"/>
-      <c r="M131" s="181"/>
+      <c r="L131" s="152"/>
+      <c r="M131" s="180"/>
       <c r="N131" s="38"/>
     </row>
     <row r="132" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A132" s="96" t="s">
         <v>39</v>
       </c>
-      <c r="B132" s="148">
+      <c r="B132" s="147">
         <v>167</v>
       </c>
       <c r="C132" s="85">
         <v>334</v>
       </c>
-      <c r="D132" s="207">
+      <c r="D132" s="206">
         <v>501</v>
       </c>
-      <c r="E132" s="209">
+      <c r="E132" s="208">
         <v>668</v>
       </c>
       <c r="F132" s="86">
         <v>835</v>
       </c>
-      <c r="G132" s="85"/>
+      <c r="G132" s="222">
+        <v>1002</v>
+      </c>
       <c r="H132" s="8"/>
       <c r="I132" s="129"/>
       <c r="J132" s="86"/>
       <c r="K132" s="86"/>
-      <c r="L132" s="153"/>
-      <c r="M132" s="181"/>
+      <c r="L132" s="152"/>
+      <c r="M132" s="180"/>
       <c r="N132" s="38"/>
     </row>
     <row r="133" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A133" s="107" t="s">
         <v>40</v>
       </c>
-      <c r="B133" s="148">
+      <c r="B133" s="147">
         <v>388</v>
       </c>
       <c r="C133" s="85">
         <v>776</v>
       </c>
-      <c r="D133" s="207">
+      <c r="D133" s="206">
         <v>1164</v>
       </c>
-      <c r="E133" s="209">
+      <c r="E133" s="208">
         <v>1552</v>
       </c>
       <c r="F133" s="86">
         <v>1940</v>
       </c>
-      <c r="G133" s="85"/>
+      <c r="G133" s="222">
+        <v>2328</v>
+      </c>
       <c r="H133" s="8"/>
       <c r="I133" s="129"/>
       <c r="J133" s="86"/>
       <c r="K133" s="86"/>
-      <c r="L133" s="153"/>
-      <c r="M133" s="181"/>
+      <c r="L133" s="152"/>
+      <c r="M133" s="180"/>
       <c r="N133" s="38"/>
     </row>
     <row r="134" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A134" s="107" t="s">
         <v>41</v>
       </c>
-      <c r="B134" s="148">
+      <c r="B134" s="147">
         <v>91</v>
       </c>
       <c r="C134" s="85">
         <v>182</v>
       </c>
-      <c r="D134" s="207">
+      <c r="D134" s="206">
         <v>273</v>
       </c>
-      <c r="E134" s="209">
+      <c r="E134" s="208">
         <v>364</v>
       </c>
       <c r="F134" s="86">
         <v>455</v>
       </c>
-      <c r="G134" s="85"/>
+      <c r="G134" s="222">
+        <v>546</v>
+      </c>
       <c r="H134" s="8"/>
       <c r="I134" s="129"/>
       <c r="J134" s="86"/>
       <c r="K134" s="86"/>
-      <c r="L134" s="153"/>
-      <c r="M134" s="181"/>
+      <c r="L134" s="152"/>
+      <c r="M134" s="180"/>
       <c r="N134" s="38"/>
     </row>
     <row r="135" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A135" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="B135" s="148">
+      <c r="B135" s="147">
         <v>352</v>
       </c>
       <c r="C135" s="85">
         <v>704</v>
       </c>
-      <c r="D135" s="207">
+      <c r="D135" s="206">
         <v>1056</v>
       </c>
-      <c r="E135" s="209">
+      <c r="E135" s="208">
         <v>1408</v>
       </c>
       <c r="F135" s="86">
         <v>1760</v>
       </c>
-      <c r="G135" s="85"/>
+      <c r="G135" s="222">
+        <v>2112</v>
+      </c>
       <c r="H135" s="8"/>
       <c r="I135" s="129"/>
       <c r="J135" s="86"/>
       <c r="K135" s="86"/>
-      <c r="L135" s="153"/>
-      <c r="M135" s="181"/>
+      <c r="L135" s="152"/>
+      <c r="M135" s="180"/>
       <c r="N135" s="38"/>
     </row>
     <row r="136" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A136" s="105" t="s">
         <v>68</v>
       </c>
-      <c r="B136" s="148">
+      <c r="B136" s="147">
         <v>47</v>
       </c>
       <c r="C136" s="85">
         <v>94</v>
       </c>
-      <c r="D136" s="207">
+      <c r="D136" s="206">
         <v>141</v>
       </c>
-      <c r="E136" s="209">
+      <c r="E136" s="208">
         <v>188</v>
       </c>
       <c r="F136" s="86">
         <v>235</v>
       </c>
-      <c r="G136" s="85"/>
+      <c r="G136" s="222">
+        <v>282</v>
+      </c>
       <c r="H136" s="8"/>
       <c r="I136" s="129"/>
       <c r="J136" s="86"/>
       <c r="K136" s="86"/>
-      <c r="L136" s="153"/>
-      <c r="M136" s="181"/>
+      <c r="L136" s="152"/>
+      <c r="M136" s="180"/>
       <c r="N136" s="38"/>
     </row>
     <row r="137" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A137" s="107" t="s">
         <v>69</v>
       </c>
-      <c r="B137" s="148">
+      <c r="B137" s="147">
         <v>8</v>
       </c>
       <c r="C137" s="85">
         <v>16</v>
       </c>
-      <c r="D137" s="207">
+      <c r="D137" s="206">
         <v>24</v>
       </c>
-      <c r="E137" s="209">
+      <c r="E137" s="208">
         <v>32</v>
       </c>
       <c r="F137" s="86">
         <v>40</v>
       </c>
-      <c r="G137" s="85"/>
+      <c r="G137" s="222">
+        <v>48</v>
+      </c>
       <c r="H137" s="8"/>
       <c r="I137" s="129"/>
       <c r="J137" s="86"/>
       <c r="K137" s="86"/>
-      <c r="L137" s="153"/>
-      <c r="M137" s="181"/>
+      <c r="L137" s="152"/>
+      <c r="M137" s="180"/>
       <c r="N137" s="38"/>
     </row>
     <row r="138" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A138" s="106" t="s">
         <v>45</v>
       </c>
-      <c r="B138" s="148">
+      <c r="B138" s="147">
         <v>213</v>
       </c>
       <c r="C138" s="85">
         <v>426</v>
       </c>
-      <c r="D138" s="207">
+      <c r="D138" s="206">
         <v>639</v>
       </c>
-      <c r="E138" s="209">
+      <c r="E138" s="208">
         <v>852</v>
       </c>
       <c r="F138" s="86">
         <v>1065</v>
       </c>
-      <c r="G138" s="85"/>
+      <c r="G138" s="222">
+        <v>1278</v>
+      </c>
       <c r="H138" s="8"/>
       <c r="I138" s="129"/>
       <c r="J138" s="86"/>
       <c r="K138" s="86"/>
-      <c r="L138" s="153"/>
-      <c r="M138" s="181"/>
+      <c r="L138" s="152"/>
+      <c r="M138" s="180"/>
       <c r="N138" s="38"/>
     </row>
     <row r="139" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A139" s="106" t="s">
         <v>70</v>
       </c>
-      <c r="B139" s="148">
+      <c r="B139" s="147">
         <v>25</v>
       </c>
       <c r="C139" s="85">
         <v>50</v>
       </c>
-      <c r="D139" s="207">
+      <c r="D139" s="206">
         <v>75</v>
       </c>
-      <c r="E139" s="209">
+      <c r="E139" s="208">
         <v>100</v>
       </c>
       <c r="F139" s="86">
         <v>125</v>
       </c>
-      <c r="G139" s="85"/>
+      <c r="G139" s="222">
+        <v>150</v>
+      </c>
       <c r="H139" s="8"/>
       <c r="I139" s="129"/>
       <c r="J139" s="86"/>
       <c r="K139" s="86"/>
-      <c r="L139" s="153"/>
-      <c r="M139" s="181"/>
+      <c r="L139" s="152"/>
+      <c r="M139" s="180"/>
       <c r="N139" s="38"/>
     </row>
     <row r="140" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A140" s="106"/>
-      <c r="B140" s="148"/>
+      <c r="B140" s="147"/>
       <c r="C140" s="5"/>
-      <c r="D140" s="207"/>
-[...2 lines deleted...]
-      <c r="G140" s="48"/>
+      <c r="D140" s="206"/>
+      <c r="E140" s="208"/>
+      <c r="F140" s="184"/>
+      <c r="G140" s="216"/>
       <c r="H140" s="49"/>
-      <c r="I140" s="139"/>
+      <c r="I140" s="138"/>
       <c r="J140" s="48"/>
       <c r="K140" s="48"/>
-      <c r="L140" s="158"/>
-      <c r="M140" s="181"/>
+      <c r="L140" s="157"/>
+      <c r="M140" s="180"/>
       <c r="N140" s="38"/>
     </row>
     <row r="141" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A141" s="98" t="s">
         <v>7</v>
       </c>
-      <c r="B141" s="148"/>
+      <c r="B141" s="147"/>
       <c r="C141" s="5"/>
-      <c r="D141" s="185"/>
-[...2 lines deleted...]
-      <c r="G141" s="5"/>
+      <c r="D141" s="184"/>
+      <c r="E141" s="208"/>
+      <c r="F141" s="184"/>
+      <c r="G141" s="216"/>
       <c r="H141" s="10"/>
       <c r="I141" s="130"/>
       <c r="J141" s="11"/>
       <c r="K141" s="11"/>
-      <c r="L141" s="154"/>
-      <c r="M141" s="181"/>
+      <c r="L141" s="153"/>
+      <c r="M141" s="180"/>
       <c r="N141" s="38"/>
     </row>
     <row r="142" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A142" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B142" s="148">
+      <c r="B142" s="147">
         <v>9597</v>
       </c>
       <c r="C142" s="85">
         <v>20244</v>
       </c>
-      <c r="D142" s="207">
+      <c r="D142" s="206">
         <v>273071</v>
       </c>
-      <c r="E142" s="209">
+      <c r="E142" s="208">
         <v>283717</v>
       </c>
       <c r="F142" s="86">
         <v>293160</v>
       </c>
-      <c r="G142" s="85"/>
+      <c r="G142" s="222">
+        <v>302603</v>
+      </c>
       <c r="H142" s="8"/>
       <c r="I142" s="129"/>
       <c r="J142" s="86"/>
       <c r="K142" s="86"/>
-      <c r="L142" s="155"/>
-      <c r="M142" s="181"/>
+      <c r="L142" s="154"/>
+      <c r="M142" s="180"/>
       <c r="N142" s="38"/>
     </row>
     <row r="143" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A143" s="108" t="s">
         <v>66</v>
       </c>
-      <c r="B143" s="148">
+      <c r="B143" s="147">
         <v>9597</v>
       </c>
       <c r="C143" s="85">
         <v>20244</v>
       </c>
-      <c r="D143" s="207">
+      <c r="D143" s="206">
         <v>273071</v>
       </c>
-      <c r="E143" s="209">
+      <c r="E143" s="208">
         <v>283717</v>
       </c>
       <c r="F143" s="86">
         <v>293160</v>
       </c>
-      <c r="G143" s="85"/>
+      <c r="G143" s="222">
+        <v>302603</v>
+      </c>
       <c r="H143" s="8"/>
       <c r="I143" s="129"/>
       <c r="J143" s="86"/>
       <c r="K143" s="86"/>
-      <c r="L143" s="155"/>
-      <c r="M143" s="181"/>
+      <c r="L143" s="154"/>
+      <c r="M143" s="180"/>
       <c r="N143" s="38"/>
     </row>
     <row r="144" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A144" s="108"/>
-      <c r="B144" s="148"/>
+      <c r="B144" s="147"/>
       <c r="C144" s="5"/>
-      <c r="D144" s="185"/>
-[...2 lines deleted...]
-      <c r="G144" s="5"/>
+      <c r="D144" s="184"/>
+      <c r="E144" s="208"/>
+      <c r="F144" s="184"/>
+      <c r="G144" s="216"/>
       <c r="H144" s="10"/>
       <c r="I144" s="130"/>
       <c r="J144" s="11"/>
       <c r="K144" s="11"/>
-      <c r="L144" s="154"/>
-      <c r="M144" s="181"/>
+      <c r="L144" s="153"/>
+      <c r="M144" s="180"/>
       <c r="N144" s="38"/>
     </row>
     <row r="145" spans="1:14" s="39" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A145" s="98" t="s">
         <v>8</v>
       </c>
-      <c r="B145" s="148"/>
+      <c r="B145" s="147"/>
       <c r="C145" s="50"/>
-      <c r="D145" s="184"/>
-[...2 lines deleted...]
-      <c r="G145" s="3"/>
+      <c r="D145" s="183"/>
+      <c r="E145" s="208"/>
+      <c r="F145" s="184"/>
+      <c r="G145" s="216"/>
       <c r="H145" s="10"/>
       <c r="I145" s="130"/>
       <c r="J145" s="11"/>
       <c r="K145" s="11"/>
-      <c r="L145" s="154"/>
-      <c r="M145" s="181"/>
+      <c r="L145" s="153"/>
+      <c r="M145" s="180"/>
       <c r="N145" s="38"/>
     </row>
     <row r="146" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A146" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B146" s="148">
+      <c r="B146" s="147">
         <v>900225</v>
       </c>
       <c r="C146" s="85">
         <v>1829053</v>
       </c>
-      <c r="D146" s="207">
+      <c r="D146" s="206">
         <v>2776021</v>
       </c>
-      <c r="E146" s="209">
+      <c r="E146" s="208">
         <v>4007301</v>
       </c>
       <c r="F146" s="86">
         <v>5048004</v>
       </c>
-      <c r="G146" s="85"/>
+      <c r="G146" s="222">
+        <v>6070584</v>
+      </c>
       <c r="H146" s="8"/>
       <c r="I146" s="129"/>
       <c r="J146" s="86"/>
       <c r="K146" s="86"/>
-      <c r="L146" s="153"/>
-      <c r="M146" s="181"/>
+      <c r="L146" s="152"/>
+      <c r="M146" s="180"/>
       <c r="N146" s="38"/>
     </row>
     <row r="147" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A147" s="107" t="s">
         <v>66</v>
       </c>
-      <c r="B147" s="148">
+      <c r="B147" s="147">
         <v>611160</v>
       </c>
       <c r="C147" s="85">
         <v>1151237</v>
       </c>
-      <c r="D147" s="207">
+      <c r="D147" s="206">
         <v>1721825</v>
       </c>
-      <c r="E147" s="209">
+      <c r="E147" s="208">
         <v>2516093</v>
       </c>
       <c r="F147" s="86">
         <v>3142746</v>
       </c>
-      <c r="G147" s="85"/>
+      <c r="G147" s="222">
+        <v>3788921</v>
+      </c>
       <c r="H147" s="8"/>
       <c r="I147" s="129"/>
       <c r="J147" s="86"/>
       <c r="K147" s="86"/>
-      <c r="L147" s="153"/>
-      <c r="M147" s="181"/>
+      <c r="L147" s="152"/>
+      <c r="M147" s="180"/>
       <c r="N147" s="38"/>
     </row>
     <row r="148" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A148" s="107" t="s">
         <v>67</v>
       </c>
-      <c r="B148" s="148">
+      <c r="B148" s="147">
         <v>7986</v>
       </c>
       <c r="C148" s="85">
         <v>15972</v>
       </c>
-      <c r="D148" s="207">
+      <c r="D148" s="206">
         <v>23958</v>
       </c>
-      <c r="E148" s="209">
+      <c r="E148" s="208">
         <v>31944</v>
       </c>
       <c r="F148" s="86">
         <v>39930</v>
       </c>
-      <c r="G148" s="85"/>
+      <c r="G148" s="222">
+        <v>47916</v>
+      </c>
       <c r="H148" s="8"/>
       <c r="I148" s="129"/>
       <c r="J148" s="86"/>
       <c r="K148" s="86"/>
-      <c r="L148" s="153"/>
-      <c r="M148" s="181"/>
+      <c r="L148" s="152"/>
+      <c r="M148" s="180"/>
       <c r="N148" s="38"/>
     </row>
     <row r="149" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A149" s="107" t="s">
         <v>39</v>
       </c>
-      <c r="B149" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G149" s="1"/>
+      <c r="B149" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C149" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E149" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F149" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G149" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H149" s="8"/>
       <c r="I149" s="129"/>
       <c r="J149" s="4"/>
       <c r="K149" s="4"/>
-      <c r="L149" s="146"/>
-      <c r="M149" s="181"/>
+      <c r="L149" s="145"/>
+      <c r="M149" s="180"/>
       <c r="N149" s="38"/>
     </row>
     <row r="150" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A150" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B150" s="148">
+      <c r="B150" s="147">
         <v>48055</v>
       </c>
       <c r="C150" s="85">
         <v>96949</v>
       </c>
-      <c r="D150" s="208">
+      <c r="D150" s="207">
         <v>145844</v>
       </c>
-      <c r="E150" s="209">
+      <c r="E150" s="208">
         <v>194739</v>
       </c>
       <c r="F150" s="86">
         <v>267199</v>
       </c>
-      <c r="G150" s="85"/>
+      <c r="G150" s="222">
+        <v>339660</v>
+      </c>
       <c r="H150" s="8"/>
       <c r="I150" s="129"/>
       <c r="J150" s="86"/>
       <c r="K150" s="86"/>
-      <c r="L150" s="153"/>
-      <c r="M150" s="181"/>
+      <c r="L150" s="152"/>
+      <c r="M150" s="180"/>
       <c r="N150" s="38"/>
     </row>
     <row r="151" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A151" s="107" t="s">
         <v>40</v>
       </c>
-      <c r="B151" s="148">
+      <c r="B151" s="147">
         <v>2365</v>
       </c>
       <c r="C151" s="85">
         <v>4730</v>
       </c>
-      <c r="D151" s="207">
+      <c r="D151" s="206">
         <v>7095</v>
       </c>
-      <c r="E151" s="209">
+      <c r="E151" s="208">
         <v>9460</v>
       </c>
       <c r="F151" s="86">
         <v>11825</v>
       </c>
-      <c r="G151" s="85"/>
+      <c r="G151" s="222">
+        <v>14190</v>
+      </c>
       <c r="H151" s="8"/>
       <c r="I151" s="129"/>
       <c r="J151" s="86"/>
       <c r="K151" s="86"/>
-      <c r="L151" s="153"/>
-      <c r="M151" s="181"/>
+      <c r="L151" s="152"/>
+      <c r="M151" s="180"/>
       <c r="N151" s="38"/>
     </row>
     <row r="152" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A152" s="107" t="s">
         <v>41</v>
       </c>
-      <c r="B152" s="148">
+      <c r="B152" s="147">
         <v>21</v>
       </c>
       <c r="C152" s="85">
         <v>42</v>
       </c>
-      <c r="D152" s="207">
+      <c r="D152" s="206">
         <v>63</v>
       </c>
-      <c r="E152" s="209">
+      <c r="E152" s="208">
         <v>84</v>
       </c>
       <c r="F152" s="86">
         <v>105</v>
       </c>
-      <c r="G152" s="85"/>
+      <c r="G152" s="222">
+        <v>126</v>
+      </c>
       <c r="H152" s="8"/>
       <c r="I152" s="129"/>
       <c r="J152" s="86"/>
       <c r="K152" s="86"/>
-      <c r="L152" s="153"/>
-      <c r="M152" s="181"/>
+      <c r="L152" s="152"/>
+      <c r="M152" s="180"/>
       <c r="N152" s="38"/>
     </row>
     <row r="153" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A153" s="107" t="s">
         <v>42</v>
       </c>
-      <c r="B153" s="148">
+      <c r="B153" s="147">
         <v>73020</v>
       </c>
       <c r="C153" s="85">
         <v>128495</v>
       </c>
-      <c r="D153" s="207">
+      <c r="D153" s="206">
         <v>183971</v>
       </c>
-      <c r="E153" s="209">
+      <c r="E153" s="208">
         <v>239446</v>
       </c>
       <c r="F153" s="86">
         <v>292249</v>
       </c>
-      <c r="G153" s="85"/>
+      <c r="G153" s="222">
+        <v>345051</v>
+      </c>
       <c r="H153" s="8"/>
       <c r="I153" s="129"/>
       <c r="J153" s="86"/>
       <c r="K153" s="86"/>
-      <c r="L153" s="153"/>
-      <c r="M153" s="181"/>
+      <c r="L153" s="152"/>
+      <c r="M153" s="180"/>
       <c r="N153" s="38"/>
     </row>
     <row r="154" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A154" s="107" t="s">
         <v>68</v>
       </c>
-      <c r="B154" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G154" s="1"/>
+      <c r="B154" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C154" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D154" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E154" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F154" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G154" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H154" s="8"/>
       <c r="I154" s="129"/>
       <c r="J154" s="4"/>
       <c r="K154" s="4"/>
-      <c r="L154" s="146"/>
-      <c r="M154" s="181"/>
+      <c r="L154" s="145"/>
+      <c r="M154" s="180"/>
       <c r="N154" s="38"/>
     </row>
     <row r="155" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A155" s="107" t="s">
         <v>69</v>
       </c>
-      <c r="B155" s="148">
+      <c r="B155" s="147">
         <v>3031</v>
       </c>
       <c r="C155" s="85">
         <v>5029</v>
       </c>
-      <c r="D155" s="207">
+      <c r="D155" s="206">
         <v>7027</v>
       </c>
-      <c r="E155" s="209">
+      <c r="E155" s="208">
         <v>9025</v>
       </c>
       <c r="F155" s="86">
         <v>12057</v>
       </c>
-      <c r="G155" s="85"/>
+      <c r="G155" s="224">
+        <v>15088</v>
+      </c>
       <c r="H155" s="8"/>
       <c r="I155" s="129"/>
       <c r="J155" s="86"/>
       <c r="K155" s="86"/>
-      <c r="L155" s="153"/>
-      <c r="M155" s="181"/>
+      <c r="L155" s="152"/>
+      <c r="M155" s="180"/>
       <c r="N155" s="38"/>
     </row>
     <row r="156" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A156" s="107" t="s">
         <v>43</v>
       </c>
-      <c r="B156" s="148">
+      <c r="B156" s="147">
         <v>148794</v>
       </c>
       <c r="C156" s="85">
         <v>415012</v>
       </c>
-      <c r="D156" s="208">
+      <c r="D156" s="207">
         <v>668859</v>
       </c>
-      <c r="E156" s="209">
+      <c r="E156" s="208">
         <v>983338</v>
       </c>
       <c r="F156" s="86">
         <v>1252928</v>
       </c>
-      <c r="G156" s="85"/>
+      <c r="G156" s="222">
+        <v>1484874</v>
+      </c>
       <c r="H156" s="8"/>
       <c r="I156" s="129"/>
       <c r="J156" s="86"/>
       <c r="K156" s="86"/>
-      <c r="L156" s="153"/>
-      <c r="M156" s="181"/>
+      <c r="L156" s="152"/>
+      <c r="M156" s="180"/>
       <c r="N156" s="38"/>
     </row>
     <row r="157" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A157" s="107" t="s">
         <v>44</v>
       </c>
-      <c r="B157" s="148">
+      <c r="B157" s="147">
         <v>646</v>
       </c>
       <c r="C157" s="85">
         <v>1292</v>
       </c>
-      <c r="D157" s="207">
+      <c r="D157" s="206">
         <v>1938</v>
       </c>
-      <c r="E157" s="209">
+      <c r="E157" s="208">
         <v>2584</v>
       </c>
       <c r="F157" s="86">
         <v>3230</v>
       </c>
-      <c r="G157" s="85"/>
+      <c r="G157" s="222">
+        <v>3876</v>
+      </c>
       <c r="H157" s="8"/>
       <c r="I157" s="129"/>
       <c r="J157" s="86"/>
       <c r="K157" s="86"/>
-      <c r="L157" s="153"/>
-      <c r="M157" s="181"/>
+      <c r="L157" s="152"/>
+      <c r="M157" s="180"/>
       <c r="N157" s="38"/>
     </row>
     <row r="158" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A158" s="107" t="s">
         <v>45</v>
       </c>
-      <c r="B158" s="148">
+      <c r="B158" s="147">
         <v>587</v>
       </c>
       <c r="C158" s="85">
         <v>1174</v>
       </c>
-      <c r="D158" s="207">
+      <c r="D158" s="206">
         <v>1761</v>
       </c>
-      <c r="E158" s="209">
+      <c r="E158" s="208">
         <v>2348</v>
       </c>
       <c r="F158" s="86">
         <v>2935</v>
       </c>
-      <c r="G158" s="85"/>
+      <c r="G158" s="222">
+        <v>3522</v>
+      </c>
       <c r="H158" s="8"/>
       <c r="I158" s="129"/>
       <c r="J158" s="86"/>
       <c r="K158" s="86"/>
-      <c r="L158" s="153"/>
-      <c r="M158" s="181"/>
+      <c r="L158" s="152"/>
+      <c r="M158" s="180"/>
       <c r="N158" s="38"/>
     </row>
     <row r="159" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A159" s="109" t="s">
         <v>46</v>
       </c>
-      <c r="B159" s="148">
+      <c r="B159" s="147">
         <v>1746</v>
       </c>
       <c r="C159" s="85">
         <v>3492</v>
       </c>
-      <c r="D159" s="207">
+      <c r="D159" s="206">
         <v>5238</v>
       </c>
-      <c r="E159" s="209">
+      <c r="E159" s="208">
         <v>6984</v>
       </c>
       <c r="F159" s="86">
         <v>8730</v>
       </c>
-      <c r="G159" s="85"/>
+      <c r="G159" s="222">
+        <v>10476</v>
+      </c>
       <c r="H159" s="8"/>
       <c r="I159" s="129"/>
       <c r="J159" s="86"/>
       <c r="K159" s="86"/>
-      <c r="L159" s="153"/>
-      <c r="M159" s="181"/>
+      <c r="L159" s="152"/>
+      <c r="M159" s="180"/>
       <c r="N159" s="38"/>
     </row>
     <row r="160" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A160" s="107" t="s">
         <v>70</v>
       </c>
-      <c r="B160" s="148">
+      <c r="B160" s="147">
         <v>2814</v>
       </c>
       <c r="C160" s="85">
         <v>5628</v>
       </c>
-      <c r="D160" s="207">
+      <c r="D160" s="206">
         <v>8442</v>
       </c>
-      <c r="E160" s="209">
+      <c r="E160" s="208">
         <v>11256</v>
       </c>
       <c r="F160" s="86">
         <v>14070</v>
       </c>
-      <c r="G160" s="85"/>
+      <c r="G160" s="222">
+        <v>16884</v>
+      </c>
       <c r="H160" s="8"/>
       <c r="I160" s="129"/>
       <c r="J160" s="86"/>
       <c r="K160" s="86"/>
-      <c r="L160" s="153"/>
-      <c r="M160" s="181"/>
+      <c r="L160" s="152"/>
+      <c r="M160" s="180"/>
       <c r="N160" s="38"/>
     </row>
     <row r="161" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A161" s="107"/>
-      <c r="B161" s="148"/>
-[...4 lines deleted...]
-      <c r="G161" s="5"/>
+      <c r="B161" s="147"/>
+      <c r="C161" s="145"/>
+      <c r="D161" s="181"/>
+      <c r="E161" s="208"/>
+      <c r="F161" s="181"/>
+      <c r="G161" s="213"/>
       <c r="H161" s="52"/>
       <c r="I161" s="130"/>
       <c r="J161" s="51"/>
       <c r="K161" s="51"/>
-      <c r="L161" s="149"/>
-      <c r="M161" s="181"/>
+      <c r="L161" s="148"/>
+      <c r="M161" s="180"/>
       <c r="N161" s="38"/>
     </row>
     <row r="162" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A162" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="B162" s="148"/>
+      <c r="B162" s="147"/>
       <c r="C162" s="5"/>
-      <c r="D162" s="194"/>
-[...2 lines deleted...]
-      <c r="G162" s="5"/>
+      <c r="D162" s="193"/>
+      <c r="E162" s="208"/>
+      <c r="F162" s="181"/>
+      <c r="G162" s="213"/>
       <c r="H162" s="52"/>
       <c r="I162" s="130"/>
       <c r="J162" s="51"/>
       <c r="K162" s="51"/>
-      <c r="L162" s="149"/>
-      <c r="M162" s="181"/>
+      <c r="L162" s="148"/>
+      <c r="M162" s="180"/>
       <c r="N162" s="38"/>
     </row>
     <row r="163" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A163" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B163" s="148">
+      <c r="B163" s="147">
         <v>243418</v>
       </c>
       <c r="C163" s="85">
         <v>446341</v>
       </c>
-      <c r="D163" s="207">
+      <c r="D163" s="206">
         <v>649264</v>
       </c>
-      <c r="E163" s="209">
+      <c r="E163" s="208">
         <v>852187</v>
       </c>
       <c r="F163" s="86">
         <v>1028151</v>
       </c>
-      <c r="G163" s="85"/>
+      <c r="G163" s="222">
+        <v>1204115</v>
+      </c>
       <c r="H163" s="8"/>
       <c r="I163" s="129"/>
       <c r="J163" s="86"/>
       <c r="K163" s="86"/>
-      <c r="L163" s="153"/>
-      <c r="M163" s="181"/>
+      <c r="L163" s="152"/>
+      <c r="M163" s="180"/>
       <c r="N163" s="38"/>
     </row>
     <row r="164" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A164" s="110" t="s">
         <v>66</v>
       </c>
-      <c r="B164" s="148">
+      <c r="B164" s="147">
         <v>238266</v>
       </c>
       <c r="C164" s="85">
         <v>428500</v>
       </c>
-      <c r="D164" s="207">
+      <c r="D164" s="206">
         <v>618735</v>
       </c>
-      <c r="E164" s="209">
+      <c r="E164" s="208">
         <v>808970</v>
       </c>
       <c r="F164" s="86">
         <v>978734</v>
       </c>
-      <c r="G164" s="85"/>
+      <c r="G164" s="222">
+        <v>1148499</v>
+      </c>
       <c r="H164" s="8"/>
       <c r="I164" s="129"/>
       <c r="J164" s="86"/>
       <c r="K164" s="86"/>
-      <c r="L164" s="153"/>
-      <c r="M164" s="181"/>
+      <c r="L164" s="152"/>
+      <c r="M164" s="180"/>
       <c r="N164" s="38"/>
     </row>
     <row r="165" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A165" s="110" t="s">
         <v>67</v>
       </c>
-      <c r="B165" s="148">
+      <c r="B165" s="147">
         <v>211</v>
       </c>
       <c r="C165" s="85">
         <v>589</v>
       </c>
-      <c r="D165" s="207">
+      <c r="D165" s="206">
         <v>968</v>
       </c>
-      <c r="E165" s="209">
+      <c r="E165" s="208">
         <v>1346</v>
       </c>
       <c r="F165" s="86">
         <v>1495</v>
       </c>
-      <c r="G165" s="85"/>
+      <c r="G165" s="222">
+        <v>1643</v>
+      </c>
       <c r="H165" s="8"/>
       <c r="I165" s="129"/>
       <c r="J165" s="86"/>
       <c r="K165" s="86"/>
-      <c r="L165" s="153"/>
-      <c r="M165" s="181"/>
+      <c r="L165" s="152"/>
+      <c r="M165" s="180"/>
       <c r="N165" s="38"/>
     </row>
     <row r="166" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A166" s="110" t="s">
         <v>39</v>
       </c>
-      <c r="B166" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G166" s="1"/>
+      <c r="B166" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C166" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D166" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E166" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F166" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G166" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H166" s="8"/>
       <c r="I166" s="129"/>
       <c r="J166" s="8"/>
       <c r="K166" s="89"/>
-      <c r="L166" s="153"/>
-      <c r="M166" s="181"/>
+      <c r="L166" s="152"/>
+      <c r="M166" s="180"/>
       <c r="N166" s="38"/>
     </row>
     <row r="167" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A167" s="110" t="s">
         <v>42</v>
       </c>
-      <c r="B167" s="148">
+      <c r="B167" s="147">
         <v>4941</v>
       </c>
       <c r="C167" s="85">
         <v>17251</v>
       </c>
-      <c r="D167" s="208">
+      <c r="D167" s="207">
         <v>29561</v>
       </c>
-      <c r="E167" s="209">
+      <c r="E167" s="208">
         <v>41871</v>
       </c>
       <c r="F167" s="86">
         <v>47922</v>
       </c>
-      <c r="G167" s="85"/>
+      <c r="G167" s="224">
+        <v>53972</v>
+      </c>
       <c r="H167" s="8"/>
       <c r="I167" s="129"/>
       <c r="J167" s="86"/>
       <c r="K167" s="86"/>
-      <c r="L167" s="153"/>
-      <c r="M167" s="181"/>
+      <c r="L167" s="152"/>
+      <c r="M167" s="180"/>
       <c r="N167" s="38"/>
     </row>
     <row r="168" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A168" s="110" t="s">
         <v>70</v>
       </c>
-      <c r="B168" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G168" s="1"/>
+      <c r="B168" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C168" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D168" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E168" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F168" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G168" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H168" s="13"/>
       <c r="I168" s="131"/>
-      <c r="J168" s="144"/>
+      <c r="J168" s="143"/>
       <c r="K168" s="61"/>
-      <c r="L168" s="152"/>
-      <c r="M168" s="181"/>
+      <c r="L168" s="151"/>
+      <c r="M168" s="180"/>
       <c r="N168" s="38"/>
     </row>
     <row r="169" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A169" s="110"/>
-      <c r="B169" s="148"/>
+      <c r="B169" s="147"/>
       <c r="C169" s="5"/>
-      <c r="D169" s="199"/>
-[...2 lines deleted...]
-      <c r="G169" s="5"/>
+      <c r="D169" s="198"/>
+      <c r="E169" s="208"/>
+      <c r="F169" s="181"/>
+      <c r="G169" s="213"/>
       <c r="H169" s="54"/>
       <c r="I169" s="130"/>
       <c r="J169" s="53"/>
       <c r="K169" s="53"/>
-      <c r="L169" s="159"/>
-      <c r="M169" s="181"/>
+      <c r="L169" s="158"/>
+      <c r="M169" s="180"/>
       <c r="N169" s="38"/>
     </row>
     <row r="170" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A170" s="98" t="s">
         <v>27</v>
       </c>
-      <c r="B170" s="148"/>
+      <c r="B170" s="147"/>
       <c r="C170" s="5"/>
-      <c r="D170" s="195"/>
-[...2 lines deleted...]
-      <c r="G170" s="3"/>
+      <c r="D170" s="194"/>
+      <c r="E170" s="208"/>
+      <c r="F170" s="198"/>
+      <c r="G170" s="218"/>
       <c r="H170" s="54"/>
       <c r="I170" s="130"/>
       <c r="J170" s="53"/>
       <c r="K170" s="53"/>
-      <c r="L170" s="159"/>
-      <c r="M170" s="181"/>
+      <c r="L170" s="158"/>
+      <c r="M170" s="180"/>
       <c r="N170" s="38"/>
     </row>
     <row r="171" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A171" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B171" s="148">
+      <c r="B171" s="147">
         <v>90196</v>
       </c>
       <c r="C171" s="85">
         <v>187182</v>
       </c>
-      <c r="D171" s="207">
+      <c r="D171" s="206">
         <v>284168</v>
       </c>
-      <c r="E171" s="209">
+      <c r="E171" s="208">
         <v>381155</v>
       </c>
       <c r="F171" s="86">
         <v>461588</v>
       </c>
-      <c r="G171" s="85"/>
+      <c r="G171" s="222">
+        <v>542021</v>
+      </c>
       <c r="H171" s="8"/>
       <c r="I171" s="129"/>
       <c r="J171" s="86"/>
       <c r="K171" s="86"/>
-      <c r="L171" s="153"/>
-      <c r="M171" s="181"/>
+      <c r="L171" s="152"/>
+      <c r="M171" s="180"/>
       <c r="N171" s="38"/>
     </row>
     <row r="172" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A172" s="109" t="s">
         <v>66</v>
       </c>
-      <c r="B172" s="148">
+      <c r="B172" s="147">
         <v>85576</v>
       </c>
       <c r="C172" s="85">
         <v>177793</v>
       </c>
-      <c r="D172" s="207">
+      <c r="D172" s="206">
         <v>270010</v>
       </c>
-      <c r="E172" s="209">
+      <c r="E172" s="208">
         <v>362227</v>
       </c>
       <c r="F172" s="86">
         <v>437267</v>
       </c>
-      <c r="G172" s="85"/>
+      <c r="G172" s="222">
+        <v>512308</v>
+      </c>
       <c r="H172" s="8"/>
       <c r="I172" s="129"/>
       <c r="J172" s="86"/>
       <c r="K172" s="86"/>
-      <c r="L172" s="153"/>
-      <c r="M172" s="181"/>
+      <c r="L172" s="152"/>
+      <c r="M172" s="180"/>
       <c r="N172" s="38"/>
     </row>
     <row r="173" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A173" s="107" t="s">
         <v>67</v>
       </c>
-      <c r="B173" s="148">
+      <c r="B173" s="147">
         <v>261</v>
       </c>
       <c r="C173" s="85">
         <v>522</v>
       </c>
-      <c r="D173" s="207">
+      <c r="D173" s="206">
         <v>783</v>
       </c>
-      <c r="E173" s="209">
+      <c r="E173" s="208">
         <v>1044</v>
       </c>
       <c r="F173" s="86">
         <v>1305</v>
       </c>
-      <c r="G173" s="85"/>
+      <c r="G173" s="222">
+        <v>1566</v>
+      </c>
       <c r="H173" s="8"/>
       <c r="I173" s="129"/>
       <c r="J173" s="86"/>
       <c r="K173" s="86"/>
-      <c r="L173" s="153"/>
-      <c r="M173" s="181"/>
+      <c r="L173" s="152"/>
+      <c r="M173" s="180"/>
       <c r="N173" s="38"/>
     </row>
     <row r="174" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A174" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="B174" s="148">
+      <c r="B174" s="147">
         <v>26</v>
       </c>
       <c r="C174" s="85">
         <v>52</v>
       </c>
-      <c r="D174" s="207">
+      <c r="D174" s="206">
         <v>78</v>
       </c>
-      <c r="E174" s="209">
+      <c r="E174" s="208">
         <v>104</v>
       </c>
       <c r="F174" s="86">
         <v>130</v>
       </c>
-      <c r="G174" s="85"/>
+      <c r="G174" s="222">
+        <v>156</v>
+      </c>
       <c r="H174" s="8"/>
       <c r="I174" s="129"/>
       <c r="J174" s="86"/>
       <c r="K174" s="86"/>
-      <c r="L174" s="153"/>
-      <c r="M174" s="181"/>
+      <c r="L174" s="152"/>
+      <c r="M174" s="180"/>
       <c r="N174" s="38"/>
     </row>
     <row r="175" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A175" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B175" s="148">
+      <c r="B175" s="147">
         <v>573</v>
       </c>
       <c r="C175" s="85">
         <v>1146</v>
       </c>
-      <c r="D175" s="207">
+      <c r="D175" s="206">
         <v>1719</v>
       </c>
-      <c r="E175" s="209">
+      <c r="E175" s="208">
         <v>2292</v>
       </c>
       <c r="F175" s="86">
         <v>2865</v>
       </c>
-      <c r="G175" s="85"/>
+      <c r="G175" s="222">
+        <v>3438</v>
+      </c>
       <c r="H175" s="8"/>
       <c r="I175" s="129"/>
       <c r="J175" s="86"/>
       <c r="K175" s="86"/>
-      <c r="L175" s="153"/>
-      <c r="M175" s="181"/>
+      <c r="L175" s="152"/>
+      <c r="M175" s="180"/>
       <c r="N175" s="38"/>
     </row>
     <row r="176" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A176" s="109" t="s">
         <v>41</v>
       </c>
-      <c r="B176" s="148">
+      <c r="B176" s="147">
         <v>215</v>
       </c>
       <c r="C176" s="85">
         <v>430</v>
       </c>
-      <c r="D176" s="207">
+      <c r="D176" s="206">
         <v>645</v>
       </c>
-      <c r="E176" s="209">
+      <c r="E176" s="208">
         <v>860</v>
       </c>
       <c r="F176" s="86">
         <v>1075</v>
       </c>
-      <c r="G176" s="85"/>
+      <c r="G176" s="222">
+        <v>1290</v>
+      </c>
       <c r="H176" s="8"/>
       <c r="I176" s="129"/>
       <c r="J176" s="86"/>
       <c r="K176" s="86"/>
-      <c r="L176" s="153"/>
-      <c r="M176" s="181"/>
+      <c r="L176" s="152"/>
+      <c r="M176" s="180"/>
       <c r="N176" s="38"/>
     </row>
     <row r="177" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A177" s="109" t="s">
         <v>42</v>
       </c>
-      <c r="B177" s="148">
+      <c r="B177" s="147">
         <v>2</v>
       </c>
       <c r="C177" s="85">
         <v>5</v>
       </c>
-      <c r="D177" s="207">
+      <c r="D177" s="206">
         <v>9</v>
       </c>
-      <c r="E177" s="209">
+      <c r="E177" s="208">
         <v>13</v>
       </c>
       <c r="F177" s="86">
         <v>812</v>
       </c>
-      <c r="G177" s="85"/>
+      <c r="G177" s="222">
+        <v>1612</v>
+      </c>
       <c r="H177" s="8"/>
       <c r="I177" s="129"/>
       <c r="J177" s="86"/>
       <c r="K177" s="86"/>
-      <c r="L177" s="153"/>
-      <c r="M177" s="181"/>
+      <c r="L177" s="152"/>
+      <c r="M177" s="180"/>
       <c r="N177" s="38"/>
     </row>
     <row r="178" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A178" s="109" t="s">
         <v>68</v>
       </c>
-      <c r="B178" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G178" s="1"/>
+      <c r="B178" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C178" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E178" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F178" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G178" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H178" s="8"/>
       <c r="I178" s="129"/>
       <c r="J178" s="61"/>
       <c r="K178" s="86"/>
-      <c r="L178" s="152"/>
-      <c r="M178" s="181"/>
+      <c r="L178" s="151"/>
+      <c r="M178" s="180"/>
       <c r="N178" s="38"/>
     </row>
     <row r="179" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A179" s="109" t="s">
         <v>69</v>
       </c>
-      <c r="B179" s="148">
+      <c r="B179" s="147">
         <v>87</v>
       </c>
       <c r="C179" s="85">
         <v>174</v>
       </c>
-      <c r="D179" s="183">
+      <c r="D179" s="182">
         <v>261</v>
       </c>
-      <c r="E179" s="209">
+      <c r="E179" s="208">
         <v>348</v>
       </c>
       <c r="F179" s="86">
         <v>435</v>
       </c>
-      <c r="G179" s="85"/>
+      <c r="G179" s="214">
+        <v>522</v>
+      </c>
       <c r="H179" s="8"/>
       <c r="I179" s="129"/>
       <c r="J179" s="86"/>
       <c r="K179" s="86"/>
-      <c r="L179" s="153"/>
-      <c r="M179" s="181"/>
+      <c r="L179" s="152"/>
+      <c r="M179" s="180"/>
       <c r="N179" s="38"/>
     </row>
     <row r="180" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A180" s="109" t="s">
         <v>44</v>
       </c>
-      <c r="B180" s="148">
+      <c r="B180" s="147">
         <v>2799</v>
       </c>
       <c r="C180" s="85">
         <v>5745</v>
       </c>
-      <c r="D180" s="207">
+      <c r="D180" s="206">
         <v>8691</v>
       </c>
-      <c r="E180" s="209">
+      <c r="E180" s="208">
         <v>11638</v>
       </c>
       <c r="F180" s="86">
         <v>14411</v>
       </c>
-      <c r="G180" s="85"/>
+      <c r="G180" s="222">
+        <v>17185</v>
+      </c>
       <c r="H180" s="8"/>
       <c r="I180" s="129"/>
       <c r="J180" s="86"/>
       <c r="K180" s="86"/>
-      <c r="L180" s="153"/>
-      <c r="M180" s="181"/>
+      <c r="L180" s="152"/>
+      <c r="M180" s="180"/>
       <c r="N180" s="38"/>
     </row>
     <row r="181" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A181" s="107" t="s">
         <v>45</v>
       </c>
-      <c r="B181" s="148">
+      <c r="B181" s="147">
         <v>24</v>
       </c>
       <c r="C181" s="85">
         <v>48</v>
       </c>
-      <c r="D181" s="207">
+      <c r="D181" s="206">
         <v>72</v>
       </c>
-      <c r="E181" s="209">
+      <c r="E181" s="208">
         <v>96</v>
       </c>
       <c r="F181" s="86">
         <v>120</v>
       </c>
-      <c r="G181" s="85"/>
+      <c r="G181" s="222">
+        <v>144</v>
+      </c>
       <c r="H181" s="8"/>
       <c r="I181" s="129"/>
       <c r="J181" s="86"/>
       <c r="K181" s="86"/>
-      <c r="L181" s="153"/>
-      <c r="M181" s="181"/>
+      <c r="L181" s="152"/>
+      <c r="M181" s="180"/>
       <c r="N181" s="38"/>
     </row>
     <row r="182" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A182" s="109" t="s">
         <v>46</v>
       </c>
-      <c r="B182" s="148">
+      <c r="B182" s="147">
         <v>633</v>
       </c>
       <c r="C182" s="85">
         <v>1267</v>
       </c>
-      <c r="D182" s="207">
+      <c r="D182" s="206">
         <v>1900</v>
       </c>
-      <c r="E182" s="209">
+      <c r="E182" s="208">
         <v>2533</v>
       </c>
       <c r="F182" s="86">
         <v>3167</v>
       </c>
-      <c r="G182" s="85"/>
+      <c r="G182" s="222">
+        <v>3800</v>
+      </c>
       <c r="H182" s="8"/>
       <c r="I182" s="129"/>
       <c r="J182" s="86"/>
       <c r="K182" s="86"/>
-      <c r="L182" s="153"/>
-      <c r="M182" s="181"/>
+      <c r="L182" s="152"/>
+      <c r="M182" s="180"/>
       <c r="N182" s="38"/>
     </row>
     <row r="183" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A183" s="109"/>
-      <c r="B183" s="148"/>
+      <c r="B183" s="147"/>
       <c r="C183" s="5"/>
-      <c r="D183" s="182"/>
-[...2 lines deleted...]
-      <c r="G183" s="5"/>
+      <c r="D183" s="181"/>
+      <c r="E183" s="208"/>
+      <c r="F183" s="181"/>
+      <c r="G183" s="213"/>
       <c r="H183" s="14"/>
       <c r="I183" s="130"/>
       <c r="J183" s="55"/>
       <c r="K183" s="55"/>
-      <c r="L183" s="160"/>
-      <c r="M183" s="181"/>
+      <c r="L183" s="159"/>
+      <c r="M183" s="180"/>
       <c r="N183" s="38"/>
     </row>
     <row r="184" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A184" s="98" t="s">
         <v>10</v>
       </c>
-      <c r="B184" s="148"/>
+      <c r="B184" s="147"/>
       <c r="C184" s="3"/>
-      <c r="D184" s="196"/>
-[...2 lines deleted...]
-      <c r="G184" s="5"/>
+      <c r="D184" s="195"/>
+      <c r="E184" s="208"/>
+      <c r="F184" s="181"/>
+      <c r="G184" s="213"/>
       <c r="H184" s="56"/>
       <c r="I184" s="130"/>
       <c r="J184" s="55"/>
       <c r="K184" s="55"/>
-      <c r="L184" s="160"/>
-      <c r="M184" s="181"/>
+      <c r="L184" s="159"/>
+      <c r="M184" s="180"/>
       <c r="N184" s="38"/>
     </row>
     <row r="185" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A185" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B185" s="148">
+      <c r="B185" s="147">
         <v>1129897</v>
       </c>
       <c r="C185" s="85">
         <v>1431101</v>
       </c>
-      <c r="D185" s="207">
+      <c r="D185" s="206">
         <v>2891618</v>
       </c>
-      <c r="E185" s="209">
+      <c r="E185" s="208">
         <v>4205887</v>
       </c>
       <c r="F185" s="86">
         <v>5453881</v>
       </c>
-      <c r="G185" s="85"/>
+      <c r="G185" s="222">
+        <v>6184368</v>
+      </c>
       <c r="H185" s="8"/>
       <c r="I185" s="129"/>
       <c r="J185" s="86"/>
       <c r="K185" s="86"/>
-      <c r="L185" s="153"/>
-      <c r="M185" s="181"/>
+      <c r="L185" s="152"/>
+      <c r="M185" s="180"/>
       <c r="N185" s="38"/>
     </row>
     <row r="186" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A186" s="111" t="s">
         <v>66</v>
       </c>
-      <c r="B186" s="148">
+      <c r="B186" s="147">
         <v>138392</v>
       </c>
       <c r="C186" s="85">
         <v>277533</v>
       </c>
-      <c r="D186" s="207">
+      <c r="D186" s="206">
         <v>419963</v>
       </c>
-      <c r="E186" s="209">
+      <c r="E186" s="208">
         <v>560376</v>
       </c>
       <c r="F186" s="86">
         <v>719996</v>
       </c>
-      <c r="G186" s="85"/>
+      <c r="G186" s="222">
+        <v>880161</v>
+      </c>
       <c r="H186" s="8"/>
       <c r="I186" s="129"/>
       <c r="J186" s="86"/>
       <c r="K186" s="86"/>
-      <c r="L186" s="153"/>
-      <c r="M186" s="181"/>
+      <c r="L186" s="152"/>
+      <c r="M186" s="180"/>
       <c r="N186" s="38"/>
     </row>
     <row r="187" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A187" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B187" s="148">
+      <c r="B187" s="147">
         <v>29251</v>
       </c>
       <c r="C187" s="85">
         <v>59372</v>
       </c>
-      <c r="D187" s="207">
+      <c r="D187" s="206">
         <v>89493</v>
       </c>
-      <c r="E187" s="209">
+      <c r="E187" s="208">
         <v>119614</v>
       </c>
       <c r="F187" s="86">
         <v>151973</v>
       </c>
-      <c r="G187" s="85"/>
+      <c r="G187" s="222">
+        <v>184331</v>
+      </c>
       <c r="H187" s="8"/>
       <c r="I187" s="129"/>
       <c r="J187" s="86"/>
       <c r="K187" s="86"/>
-      <c r="L187" s="153"/>
-      <c r="M187" s="181"/>
+      <c r="L187" s="152"/>
+      <c r="M187" s="180"/>
       <c r="N187" s="38"/>
     </row>
     <row r="188" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A188" s="112" t="s">
         <v>40</v>
       </c>
-      <c r="B188" s="148" t="s">
-[...8 lines deleted...]
-      <c r="E188" s="209" t="s">
+      <c r="B188" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C188" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D188" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E188" s="208" t="s">
         <v>37</v>
       </c>
       <c r="F188" s="132" t="s">
         <v>37</v>
       </c>
-      <c r="G188" s="133"/>
+      <c r="G188" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H188" s="8"/>
       <c r="I188" s="129"/>
       <c r="J188" s="4"/>
       <c r="K188" s="89"/>
-      <c r="L188" s="153"/>
-      <c r="M188" s="181"/>
+      <c r="L188" s="152"/>
+      <c r="M188" s="180"/>
       <c r="N188" s="38"/>
     </row>
     <row r="189" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A189" s="111" t="s">
         <v>41</v>
       </c>
-      <c r="B189" s="148">
+      <c r="B189" s="147">
         <v>5477</v>
       </c>
       <c r="C189" s="85">
         <v>11838</v>
       </c>
-      <c r="D189" s="208">
+      <c r="D189" s="207">
         <v>18199</v>
       </c>
-      <c r="E189" s="209">
+      <c r="E189" s="208">
         <v>24560</v>
       </c>
       <c r="F189" s="86">
         <v>26933</v>
       </c>
-      <c r="G189" s="85"/>
+      <c r="G189" s="226">
+        <v>29306</v>
+      </c>
       <c r="H189" s="8"/>
       <c r="I189" s="129"/>
       <c r="J189" s="86"/>
       <c r="K189" s="86"/>
-      <c r="L189" s="153"/>
-      <c r="M189" s="181"/>
+      <c r="L189" s="152"/>
+      <c r="M189" s="180"/>
       <c r="N189" s="38"/>
     </row>
     <row r="190" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A190" s="111" t="s">
         <v>42</v>
       </c>
-      <c r="B190" s="148">
+      <c r="B190" s="147">
         <v>16506</v>
       </c>
       <c r="C190" s="85">
         <v>73605</v>
       </c>
-      <c r="D190" s="207">
+      <c r="D190" s="206">
         <v>130705</v>
       </c>
-      <c r="E190" s="209">
+      <c r="E190" s="208">
         <v>187805</v>
       </c>
       <c r="F190" s="86">
         <v>224539</v>
       </c>
-      <c r="G190" s="85"/>
+      <c r="G190" s="222">
+        <v>261273</v>
+      </c>
       <c r="H190" s="8"/>
       <c r="I190" s="129"/>
       <c r="J190" s="86"/>
       <c r="K190" s="86"/>
-      <c r="L190" s="153"/>
-      <c r="M190" s="181"/>
+      <c r="L190" s="152"/>
+      <c r="M190" s="180"/>
       <c r="N190" s="38"/>
     </row>
     <row r="191" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A191" s="111" t="s">
         <v>68</v>
       </c>
-      <c r="B191" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G191" s="1"/>
+      <c r="B191" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C191" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D191" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E191" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F191" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G191" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H191" s="8"/>
       <c r="I191" s="129"/>
       <c r="J191" s="4"/>
       <c r="K191" s="89"/>
-      <c r="L191" s="153"/>
-      <c r="M191" s="181"/>
+      <c r="L191" s="152"/>
+      <c r="M191" s="180"/>
       <c r="N191" s="38"/>
     </row>
     <row r="192" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A192" s="111" t="s">
         <v>44</v>
       </c>
-      <c r="B192" s="148">
+      <c r="B192" s="147">
         <v>940272</v>
       </c>
       <c r="C192" s="85">
         <v>1008752</v>
       </c>
-      <c r="D192" s="207">
+      <c r="D192" s="206">
         <v>2233258</v>
       </c>
-      <c r="E192" s="209">
+      <c r="E192" s="208">
         <v>3313533</v>
       </c>
       <c r="F192" s="86">
         <v>4330441</v>
       </c>
-      <c r="G192" s="85"/>
+      <c r="G192" s="222">
+        <v>4829297</v>
+      </c>
       <c r="H192" s="8"/>
       <c r="I192" s="129"/>
       <c r="J192" s="86"/>
       <c r="K192" s="86"/>
-      <c r="L192" s="153"/>
-      <c r="M192" s="181"/>
+      <c r="L192" s="152"/>
+      <c r="M192" s="180"/>
       <c r="N192" s="38"/>
     </row>
     <row r="193" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A193" s="111" t="s">
         <v>70</v>
       </c>
-      <c r="B193" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G193" s="1"/>
+      <c r="B193" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C193" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D193" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E193" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F193" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G193" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H193" s="14"/>
       <c r="I193" s="129"/>
       <c r="J193" s="4"/>
       <c r="K193" s="89"/>
-      <c r="L193" s="153"/>
-      <c r="M193" s="181"/>
+      <c r="L193" s="152"/>
+      <c r="M193" s="180"/>
       <c r="N193" s="38"/>
     </row>
     <row r="194" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A194" s="111"/>
-      <c r="B194" s="148"/>
+      <c r="B194" s="147"/>
       <c r="C194" s="3"/>
-      <c r="D194" s="183"/>
-[...2 lines deleted...]
-      <c r="G194" s="5"/>
+      <c r="D194" s="182"/>
+      <c r="E194" s="208"/>
+      <c r="F194" s="181"/>
+      <c r="G194" s="213"/>
       <c r="H194" s="14"/>
-      <c r="I194" s="137"/>
+      <c r="I194" s="136"/>
       <c r="J194" s="57"/>
       <c r="K194" s="57"/>
-      <c r="L194" s="150"/>
-      <c r="M194" s="181"/>
+      <c r="L194" s="149"/>
+      <c r="M194" s="180"/>
       <c r="N194" s="38"/>
     </row>
     <row r="195" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A195" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="B195" s="148"/>
+      <c r="B195" s="147"/>
       <c r="C195" s="5"/>
-      <c r="D195" s="197"/>
-[...2 lines deleted...]
-      <c r="G195" s="3"/>
+      <c r="D195" s="196"/>
+      <c r="E195" s="208"/>
+      <c r="F195" s="181"/>
+      <c r="G195" s="213"/>
       <c r="H195" s="14"/>
       <c r="I195" s="130"/>
       <c r="J195" s="57"/>
       <c r="K195" s="57"/>
-      <c r="L195" s="161"/>
-      <c r="M195" s="181"/>
+      <c r="L195" s="160"/>
+      <c r="M195" s="180"/>
       <c r="N195" s="38"/>
     </row>
     <row r="196" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A196" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B196" s="148">
+      <c r="B196" s="147">
         <v>1757</v>
       </c>
       <c r="C196" s="85">
         <v>6222</v>
       </c>
-      <c r="D196" s="207">
+      <c r="D196" s="206">
         <v>10686</v>
       </c>
-      <c r="E196" s="209">
+      <c r="E196" s="208">
         <v>15151</v>
       </c>
       <c r="F196" s="86">
         <v>18292</v>
       </c>
-      <c r="G196" s="85"/>
+      <c r="G196" s="222">
+        <v>21434</v>
+      </c>
       <c r="H196" s="8"/>
       <c r="I196" s="129"/>
       <c r="J196" s="86"/>
       <c r="K196" s="86"/>
-      <c r="L196" s="153"/>
-      <c r="M196" s="181"/>
+      <c r="L196" s="152"/>
+      <c r="M196" s="180"/>
       <c r="N196" s="38"/>
     </row>
     <row r="197" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A197" s="113" t="s">
         <v>66</v>
       </c>
-      <c r="B197" s="148">
+      <c r="B197" s="147">
         <v>1757</v>
       </c>
       <c r="C197" s="85">
         <v>6222</v>
       </c>
-      <c r="D197" s="207">
+      <c r="D197" s="206">
         <v>10686</v>
       </c>
-      <c r="E197" s="209">
+      <c r="E197" s="208">
         <v>15151</v>
       </c>
       <c r="F197" s="86">
         <v>18292</v>
       </c>
-      <c r="G197" s="85"/>
+      <c r="G197" s="222">
+        <v>21434</v>
+      </c>
       <c r="H197" s="8"/>
       <c r="I197" s="129"/>
       <c r="J197" s="86"/>
       <c r="K197" s="86"/>
-      <c r="L197" s="153"/>
-      <c r="M197" s="181"/>
+      <c r="L197" s="152"/>
+      <c r="M197" s="180"/>
       <c r="N197" s="38"/>
     </row>
     <row r="198" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A198" s="113"/>
-      <c r="B198" s="148"/>
+      <c r="B198" s="147"/>
       <c r="C198" s="3"/>
-      <c r="D198" s="182"/>
-      <c r="E198" s="209"/>
+      <c r="D198" s="181"/>
+      <c r="E198" s="208"/>
       <c r="F198" s="132"/>
-      <c r="G198" s="1"/>
+      <c r="G198" s="223"/>
       <c r="H198" s="14"/>
       <c r="I198" s="131"/>
       <c r="J198" s="3"/>
       <c r="K198" s="3"/>
-      <c r="L198" s="154"/>
-      <c r="M198" s="181"/>
+      <c r="L198" s="153"/>
+      <c r="M198" s="180"/>
       <c r="N198" s="38"/>
     </row>
     <row r="199" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A199" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="B199" s="148"/>
+      <c r="B199" s="147"/>
       <c r="C199" s="58"/>
-      <c r="D199" s="183"/>
-[...2 lines deleted...]
-      <c r="G199" s="5"/>
+      <c r="D199" s="182"/>
+      <c r="E199" s="208"/>
+      <c r="F199" s="181"/>
+      <c r="G199" s="213"/>
       <c r="H199" s="14"/>
       <c r="I199" s="130"/>
       <c r="J199" s="59"/>
       <c r="K199" s="59"/>
-      <c r="L199" s="162"/>
-      <c r="M199" s="181"/>
+      <c r="L199" s="161"/>
+      <c r="M199" s="180"/>
       <c r="N199" s="38"/>
     </row>
     <row r="200" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A200" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B200" s="148">
+      <c r="B200" s="147">
         <v>463320</v>
       </c>
       <c r="C200" s="85">
         <v>1422528</v>
       </c>
-      <c r="D200" s="207">
+      <c r="D200" s="206">
         <v>2353972</v>
       </c>
-      <c r="E200" s="209">
+      <c r="E200" s="208">
         <v>3361159</v>
       </c>
       <c r="F200" s="86">
         <v>3868152</v>
       </c>
-      <c r="G200" s="85"/>
+      <c r="G200" s="222">
+        <v>4464883</v>
+      </c>
       <c r="H200" s="8"/>
       <c r="I200" s="129"/>
       <c r="J200" s="86"/>
       <c r="K200" s="86"/>
-      <c r="L200" s="153"/>
-      <c r="M200" s="181"/>
+      <c r="L200" s="152"/>
+      <c r="M200" s="180"/>
       <c r="N200" s="38"/>
     </row>
     <row r="201" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A201" s="114" t="s">
         <v>66</v>
       </c>
-      <c r="B201" s="148">
+      <c r="B201" s="147">
         <v>458300</v>
       </c>
       <c r="C201" s="85">
         <v>1366616</v>
       </c>
-      <c r="D201" s="207">
+      <c r="D201" s="206">
         <v>2274931</v>
       </c>
-      <c r="E201" s="209">
+      <c r="E201" s="208">
         <v>3183246</v>
       </c>
       <c r="F201" s="86">
         <v>3636914</v>
       </c>
-      <c r="G201" s="85"/>
+      <c r="G201" s="222">
+        <v>4090582</v>
+      </c>
       <c r="H201" s="8"/>
       <c r="I201" s="129"/>
       <c r="J201" s="86"/>
       <c r="K201" s="86"/>
-      <c r="L201" s="153"/>
-      <c r="M201" s="181"/>
+      <c r="L201" s="152"/>
+      <c r="M201" s="180"/>
       <c r="N201" s="38"/>
     </row>
     <row r="202" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A202" s="114" t="s">
         <v>67</v>
       </c>
-      <c r="B202" s="148">
+      <c r="B202" s="147">
         <v>1038</v>
       </c>
       <c r="C202" s="85">
         <v>2076</v>
       </c>
-      <c r="D202" s="207">
+      <c r="D202" s="206">
         <v>3114</v>
       </c>
-      <c r="E202" s="209">
+      <c r="E202" s="208">
         <v>4152</v>
       </c>
       <c r="F202" s="86">
         <v>5190</v>
       </c>
-      <c r="G202" s="85"/>
+      <c r="G202" s="222">
+        <v>6228</v>
+      </c>
       <c r="H202" s="8"/>
       <c r="I202" s="129"/>
       <c r="J202" s="86"/>
       <c r="K202" s="86"/>
-      <c r="L202" s="153"/>
-      <c r="M202" s="181"/>
+      <c r="L202" s="152"/>
+      <c r="M202" s="180"/>
       <c r="N202" s="38"/>
     </row>
     <row r="203" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="114" t="s">
         <v>41</v>
       </c>
-      <c r="B203" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G203" s="1"/>
+      <c r="B203" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C203" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D203" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E203" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F203" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G203" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H203" s="8"/>
       <c r="I203" s="129"/>
       <c r="J203" s="4"/>
       <c r="K203" s="4"/>
-      <c r="L203" s="146"/>
-      <c r="M203" s="181"/>
+      <c r="L203" s="145"/>
+      <c r="M203" s="180"/>
       <c r="N203" s="38"/>
     </row>
     <row r="204" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A204" s="114" t="s">
         <v>42</v>
       </c>
-      <c r="B204" s="148">
+      <c r="B204" s="147">
         <v>3982</v>
       </c>
       <c r="C204" s="85">
         <v>24283</v>
       </c>
-      <c r="D204" s="208">
+      <c r="D204" s="207">
         <v>44584</v>
       </c>
-      <c r="E204" s="209">
+      <c r="E204" s="208">
         <v>64884</v>
       </c>
       <c r="F204" s="86">
         <v>65825</v>
       </c>
-      <c r="G204" s="85"/>
+      <c r="G204" s="224">
+        <v>66766</v>
+      </c>
       <c r="H204" s="8"/>
       <c r="I204" s="129"/>
       <c r="J204" s="86"/>
       <c r="K204" s="86"/>
-      <c r="L204" s="155"/>
-      <c r="M204" s="181"/>
+      <c r="L204" s="154"/>
+      <c r="M204" s="180"/>
       <c r="N204" s="38"/>
     </row>
     <row r="205" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A205" s="114" t="s">
         <v>69</v>
       </c>
-      <c r="B205" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G205" s="1"/>
+      <c r="B205" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C205" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D205" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E205" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F205" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G205" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H205" s="8"/>
       <c r="I205" s="129"/>
       <c r="J205" s="4"/>
       <c r="K205" s="4"/>
-      <c r="L205" s="146"/>
-      <c r="M205" s="181"/>
+      <c r="L205" s="145"/>
+      <c r="M205" s="180"/>
       <c r="N205" s="38"/>
     </row>
     <row r="206" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="114" t="s">
         <v>44</v>
       </c>
-      <c r="B206" s="148" t="s">
+      <c r="B206" s="147" t="s">
         <v>37</v>
       </c>
       <c r="C206" s="85">
         <v>29555</v>
       </c>
-      <c r="D206" s="207">
+      <c r="D206" s="206">
         <v>31346</v>
       </c>
-      <c r="E206" s="209">
+      <c r="E206" s="208">
         <v>108880</v>
       </c>
       <c r="F206" s="86">
         <v>160228</v>
       </c>
-      <c r="G206" s="85"/>
+      <c r="G206" s="222">
+        <v>301314</v>
+      </c>
       <c r="H206" s="8"/>
       <c r="I206" s="129"/>
       <c r="J206" s="86"/>
       <c r="K206" s="86"/>
-      <c r="L206" s="155"/>
-      <c r="M206" s="181"/>
+      <c r="L206" s="154"/>
+      <c r="M206" s="180"/>
       <c r="N206" s="38"/>
     </row>
     <row r="207" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="114" t="s">
         <v>45</v>
       </c>
-      <c r="B207" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G207" s="1"/>
+      <c r="B207" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C207" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D207" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E207" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F207" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G207" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H207" s="8"/>
       <c r="I207" s="129"/>
       <c r="J207" s="4"/>
       <c r="K207" s="4"/>
-      <c r="L207" s="146"/>
-      <c r="M207" s="181"/>
+      <c r="L207" s="145"/>
+      <c r="M207" s="180"/>
       <c r="N207" s="38"/>
     </row>
     <row r="208" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A208" s="114" t="s">
         <v>46</v>
       </c>
-      <c r="B208" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G208" s="1"/>
+      <c r="B208" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C208" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D208" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E208" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F208" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G208" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H208" s="8"/>
       <c r="I208" s="129"/>
       <c r="J208" s="4"/>
       <c r="K208" s="4"/>
-      <c r="L208" s="146"/>
-      <c r="M208" s="181"/>
+      <c r="L208" s="145"/>
+      <c r="M208" s="180"/>
       <c r="N208" s="38"/>
     </row>
     <row r="209" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="114"/>
-      <c r="B209" s="148"/>
+      <c r="B209" s="147"/>
       <c r="C209" s="5"/>
-      <c r="D209" s="182"/>
-[...2 lines deleted...]
-      <c r="G209" s="5"/>
+      <c r="D209" s="181"/>
+      <c r="E209" s="208"/>
+      <c r="F209" s="181"/>
+      <c r="G209" s="213"/>
       <c r="H209" s="14"/>
       <c r="I209" s="130"/>
       <c r="J209" s="60"/>
       <c r="K209" s="60"/>
-      <c r="L209" s="163"/>
-      <c r="M209" s="181"/>
+      <c r="L209" s="162"/>
+      <c r="M209" s="180"/>
       <c r="N209" s="38"/>
     </row>
     <row r="210" spans="1:14" s="39" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A210" s="98" t="s">
         <v>12</v>
       </c>
-      <c r="B210" s="148"/>
+      <c r="B210" s="147"/>
       <c r="C210" s="5"/>
-      <c r="D210" s="198"/>
-[...2 lines deleted...]
-      <c r="G210" s="5"/>
+      <c r="D210" s="197"/>
+      <c r="E210" s="208"/>
+      <c r="F210" s="181"/>
+      <c r="G210" s="213"/>
       <c r="H210" s="14"/>
       <c r="I210" s="130"/>
       <c r="J210" s="60"/>
       <c r="K210" s="60"/>
-      <c r="L210" s="151"/>
-      <c r="M210" s="181"/>
+      <c r="L210" s="150"/>
+      <c r="M210" s="180"/>
       <c r="N210" s="38"/>
     </row>
     <row r="211" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B211" s="148">
+      <c r="B211" s="147">
         <v>640177</v>
       </c>
       <c r="C211" s="85">
         <v>2223334</v>
       </c>
-      <c r="D211" s="207">
+      <c r="D211" s="206">
         <v>3870697</v>
       </c>
-      <c r="E211" s="209">
+      <c r="E211" s="208">
         <v>5779310</v>
       </c>
       <c r="F211" s="86">
         <v>7204737</v>
       </c>
-      <c r="G211" s="85"/>
+      <c r="G211" s="225">
+        <v>8924158</v>
+      </c>
       <c r="H211" s="8"/>
       <c r="I211" s="129"/>
       <c r="J211" s="86"/>
       <c r="K211" s="86"/>
-      <c r="L211" s="153"/>
-      <c r="M211" s="181"/>
+      <c r="L211" s="152"/>
+      <c r="M211" s="180"/>
       <c r="N211" s="38"/>
     </row>
     <row r="212" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A212" s="115" t="s">
         <v>66</v>
       </c>
-      <c r="B212" s="148">
+      <c r="B212" s="147">
         <v>530830</v>
       </c>
       <c r="C212" s="85">
         <v>1761270</v>
       </c>
-      <c r="D212" s="207">
+      <c r="D212" s="206">
         <v>2995918</v>
       </c>
-      <c r="E212" s="209">
+      <c r="E212" s="208">
         <v>4476814</v>
       </c>
       <c r="F212" s="86">
         <v>5498411</v>
       </c>
-      <c r="G212" s="85"/>
+      <c r="G212" s="225">
+        <v>6794057</v>
+      </c>
       <c r="H212" s="8"/>
       <c r="I212" s="129"/>
       <c r="J212" s="86"/>
       <c r="K212" s="86"/>
-      <c r="L212" s="153"/>
-      <c r="M212" s="181"/>
+      <c r="L212" s="152"/>
+      <c r="M212" s="180"/>
       <c r="N212" s="38"/>
     </row>
     <row r="213" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="115" t="s">
         <v>67</v>
       </c>
-      <c r="B213" s="148">
+      <c r="B213" s="147">
         <v>91</v>
       </c>
       <c r="C213" s="85">
         <v>182</v>
       </c>
-      <c r="D213" s="207">
+      <c r="D213" s="206">
         <v>273</v>
       </c>
-      <c r="E213" s="209">
+      <c r="E213" s="208">
         <v>364</v>
       </c>
       <c r="F213" s="86">
         <v>84938</v>
       </c>
-      <c r="G213" s="85"/>
+      <c r="G213" s="225">
+        <v>159457</v>
+      </c>
       <c r="H213" s="8"/>
       <c r="I213" s="129"/>
       <c r="J213" s="86"/>
       <c r="K213" s="86"/>
-      <c r="L213" s="153"/>
-      <c r="M213" s="181"/>
+      <c r="L213" s="152"/>
+      <c r="M213" s="180"/>
       <c r="N213" s="38"/>
     </row>
     <row r="214" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="115" t="s">
         <v>39</v>
       </c>
-      <c r="B214" s="148">
+      <c r="B214" s="147">
         <v>83</v>
       </c>
       <c r="C214" s="85">
         <v>22042</v>
       </c>
-      <c r="D214" s="207">
+      <c r="D214" s="206">
         <v>44002</v>
       </c>
-      <c r="E214" s="209">
+      <c r="E214" s="208">
         <v>65961</v>
       </c>
       <c r="F214" s="86">
         <v>66044</v>
       </c>
-      <c r="G214" s="85"/>
+      <c r="G214" s="225">
+        <v>66127</v>
+      </c>
       <c r="H214" s="8"/>
       <c r="I214" s="129"/>
       <c r="J214" s="86"/>
       <c r="K214" s="86"/>
-      <c r="L214" s="153"/>
-      <c r="M214" s="181"/>
+      <c r="L214" s="152"/>
+      <c r="M214" s="180"/>
       <c r="N214" s="38"/>
     </row>
     <row r="215" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="115" t="s">
         <v>47</v>
       </c>
-      <c r="B215" s="148">
+      <c r="B215" s="147">
         <v>350</v>
       </c>
       <c r="C215" s="85">
         <v>700</v>
       </c>
-      <c r="D215" s="207">
+      <c r="D215" s="206">
         <v>1050</v>
       </c>
-      <c r="E215" s="209">
+      <c r="E215" s="208">
         <v>1400</v>
       </c>
       <c r="F215" s="86">
         <v>1750</v>
       </c>
-      <c r="G215" s="85"/>
+      <c r="G215" s="225">
+        <v>2100</v>
+      </c>
       <c r="H215" s="8"/>
       <c r="I215" s="129"/>
       <c r="J215" s="86"/>
       <c r="K215" s="86"/>
-      <c r="L215" s="153"/>
-      <c r="M215" s="181"/>
+      <c r="L215" s="152"/>
+      <c r="M215" s="180"/>
       <c r="N215" s="38"/>
     </row>
     <row r="216" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="112" t="s">
         <v>40</v>
       </c>
-      <c r="B216" s="148">
+      <c r="B216" s="147">
         <v>132</v>
       </c>
       <c r="C216" s="85">
         <v>86657</v>
       </c>
-      <c r="D216" s="207">
+      <c r="D216" s="206">
         <v>173181</v>
       </c>
-      <c r="E216" s="209">
+      <c r="E216" s="208">
         <v>259706</v>
       </c>
       <c r="F216" s="86">
         <v>259838</v>
       </c>
-      <c r="G216" s="85"/>
+      <c r="G216" s="225">
+        <v>259970</v>
+      </c>
       <c r="H216" s="8"/>
       <c r="I216" s="129"/>
       <c r="J216" s="86"/>
       <c r="K216" s="86"/>
-      <c r="L216" s="153"/>
-      <c r="M216" s="181"/>
+      <c r="L216" s="152"/>
+      <c r="M216" s="180"/>
       <c r="N216" s="38"/>
     </row>
     <row r="217" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="115" t="s">
         <v>42</v>
       </c>
-      <c r="B217" s="148">
+      <c r="B217" s="147">
         <v>108380</v>
       </c>
       <c r="C217" s="85">
         <v>266253</v>
       </c>
-      <c r="D217" s="207">
+      <c r="D217" s="206">
         <v>424126</v>
       </c>
-      <c r="E217" s="209">
+      <c r="E217" s="208">
         <v>581999</v>
       </c>
       <c r="F217" s="86">
         <v>810379</v>
       </c>
-      <c r="G217" s="85"/>
+      <c r="G217" s="225">
+        <v>1008759</v>
+      </c>
       <c r="H217" s="8"/>
       <c r="I217" s="129"/>
       <c r="J217" s="86"/>
       <c r="K217" s="86"/>
-      <c r="L217" s="153"/>
-      <c r="M217" s="181"/>
+      <c r="L217" s="152"/>
+      <c r="M217" s="180"/>
       <c r="N217" s="38"/>
     </row>
     <row r="218" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="115" t="s">
         <v>69</v>
       </c>
-      <c r="B218" s="148">
+      <c r="B218" s="147">
         <v>211</v>
       </c>
       <c r="C218" s="85">
         <v>422</v>
       </c>
-      <c r="D218" s="207">
+      <c r="D218" s="206">
         <v>60633</v>
       </c>
-      <c r="E218" s="209">
+      <c r="E218" s="208">
         <v>135844</v>
       </c>
       <c r="F218" s="86">
         <v>226055</v>
       </c>
-      <c r="G218" s="85"/>
+      <c r="G218" s="225">
+        <v>376266</v>
+      </c>
       <c r="H218" s="8"/>
       <c r="I218" s="129"/>
       <c r="J218" s="86"/>
       <c r="K218" s="86"/>
-      <c r="L218" s="153"/>
-      <c r="M218" s="181"/>
+      <c r="L218" s="152"/>
+      <c r="M218" s="180"/>
       <c r="N218" s="38"/>
     </row>
     <row r="219" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A219" s="115" t="s">
         <v>43</v>
       </c>
-      <c r="B219" s="148">
+      <c r="B219" s="147">
         <v>100</v>
       </c>
       <c r="C219" s="85">
         <v>200</v>
       </c>
-      <c r="D219" s="207">
+      <c r="D219" s="206">
         <v>300</v>
       </c>
-      <c r="E219" s="209">
+      <c r="E219" s="208">
         <v>400</v>
       </c>
       <c r="F219" s="86">
         <v>500</v>
       </c>
-      <c r="G219" s="85"/>
+      <c r="G219" s="225">
+        <v>600</v>
+      </c>
       <c r="H219" s="8"/>
       <c r="I219" s="129"/>
       <c r="J219" s="86"/>
       <c r="K219" s="86"/>
-      <c r="L219" s="153"/>
-      <c r="M219" s="181"/>
+      <c r="L219" s="152"/>
+      <c r="M219" s="180"/>
       <c r="N219" s="38"/>
     </row>
     <row r="220" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A220" s="115" t="s">
         <v>44</v>
       </c>
-      <c r="B220" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G220" s="1"/>
+      <c r="B220" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C220" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D220" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E220" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F220" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G220" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H220" s="8"/>
       <c r="I220" s="129"/>
       <c r="J220" s="8"/>
       <c r="K220" s="89"/>
-      <c r="L220" s="153"/>
-      <c r="M220" s="181"/>
+      <c r="L220" s="152"/>
+      <c r="M220" s="180"/>
       <c r="N220" s="38"/>
     </row>
     <row r="221" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A221" s="115" t="s">
         <v>46</v>
       </c>
-      <c r="B221" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G221" s="1"/>
+      <c r="B221" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C221" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D221" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E221" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F221" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G221" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H221" s="8"/>
       <c r="I221" s="129"/>
-      <c r="J221" s="144"/>
+      <c r="J221" s="143"/>
       <c r="K221" s="89"/>
-      <c r="L221" s="153"/>
-      <c r="M221" s="181"/>
+      <c r="L221" s="152"/>
+      <c r="M221" s="180"/>
       <c r="N221" s="38"/>
     </row>
     <row r="222" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="115" t="s">
         <v>70</v>
       </c>
-      <c r="B222" s="148" t="s">
+      <c r="B222" s="147" t="s">
         <v>37</v>
       </c>
       <c r="C222" s="85">
         <v>85607</v>
       </c>
-      <c r="D222" s="208">
+      <c r="D222" s="207">
         <v>171215</v>
       </c>
-      <c r="E222" s="209">
+      <c r="E222" s="208">
         <v>256822</v>
       </c>
       <c r="F222" s="86">
         <v>256822</v>
       </c>
-      <c r="G222" s="85"/>
+      <c r="G222" s="225">
+        <v>256822</v>
+      </c>
       <c r="H222" s="8"/>
       <c r="I222" s="129"/>
       <c r="J222" s="88"/>
       <c r="K222" s="86"/>
-      <c r="L222" s="153"/>
-      <c r="M222" s="181"/>
+      <c r="L222" s="152"/>
+      <c r="M222" s="180"/>
       <c r="N222" s="38"/>
     </row>
     <row r="223" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="115"/>
-      <c r="B223" s="148"/>
+      <c r="B223" s="147"/>
       <c r="C223" s="5"/>
-      <c r="D223" s="182"/>
-[...2 lines deleted...]
-      <c r="G223" s="5"/>
+      <c r="D223" s="181"/>
+      <c r="E223" s="208"/>
+      <c r="F223" s="181"/>
+      <c r="G223" s="213"/>
       <c r="H223" s="14"/>
       <c r="I223" s="130"/>
       <c r="J223" s="62"/>
       <c r="K223" s="87"/>
-      <c r="L223" s="164"/>
-      <c r="M223" s="181"/>
+      <c r="L223" s="163"/>
+      <c r="M223" s="180"/>
       <c r="N223" s="38"/>
     </row>
     <row r="224" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A224" s="98" t="s">
         <v>13</v>
       </c>
-      <c r="B224" s="148"/>
+      <c r="B224" s="147"/>
       <c r="C224" s="5"/>
-      <c r="D224" s="200"/>
-[...2 lines deleted...]
-      <c r="G224" s="5"/>
+      <c r="D224" s="199"/>
+      <c r="E224" s="208"/>
+      <c r="F224" s="198"/>
+      <c r="G224" s="218"/>
       <c r="H224" s="14"/>
       <c r="I224" s="130"/>
       <c r="J224" s="62"/>
       <c r="K224" s="62"/>
-      <c r="L224" s="164"/>
-      <c r="M224" s="181"/>
+      <c r="L224" s="163"/>
+      <c r="M224" s="180"/>
       <c r="N224" s="38"/>
     </row>
     <row r="225" spans="1:14" s="39" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B225" s="148">
+      <c r="B225" s="147">
         <v>312568</v>
       </c>
       <c r="C225" s="85">
         <v>395475</v>
       </c>
-      <c r="D225" s="207">
+      <c r="D225" s="206">
         <v>495905</v>
       </c>
-      <c r="E225" s="209">
+      <c r="E225" s="208">
         <v>665068</v>
       </c>
       <c r="F225" s="86">
         <v>684744</v>
       </c>
-      <c r="G225" s="85"/>
+      <c r="G225" s="222">
+        <v>734476</v>
+      </c>
       <c r="H225" s="8"/>
       <c r="I225" s="129"/>
       <c r="J225" s="86"/>
       <c r="K225" s="86"/>
-      <c r="L225" s="153"/>
-      <c r="M225" s="181"/>
+      <c r="L225" s="152"/>
+      <c r="M225" s="180"/>
       <c r="N225" s="38"/>
     </row>
     <row r="226" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A226" s="116" t="s">
         <v>66</v>
       </c>
-      <c r="B226" s="148">
+      <c r="B226" s="147">
         <v>312568</v>
       </c>
       <c r="C226" s="85">
         <v>395475</v>
       </c>
-      <c r="D226" s="207">
+      <c r="D226" s="206">
         <v>495905</v>
       </c>
-      <c r="E226" s="209">
+      <c r="E226" s="208">
         <v>665068</v>
       </c>
       <c r="F226" s="86">
         <v>684744</v>
       </c>
-      <c r="G226" s="85"/>
+      <c r="G226" s="222">
+        <v>734476</v>
+      </c>
       <c r="H226" s="8"/>
       <c r="I226" s="129"/>
       <c r="J226" s="86"/>
       <c r="K226" s="86"/>
-      <c r="L226" s="153"/>
-      <c r="M226" s="181"/>
+      <c r="L226" s="152"/>
+      <c r="M226" s="180"/>
       <c r="N226" s="38"/>
     </row>
     <row r="227" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A227" s="116" t="s">
         <v>40</v>
       </c>
-      <c r="B227" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G227" s="85"/>
+      <c r="B227" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C227" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D227" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E227" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F227" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G227" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H227" s="8"/>
       <c r="I227" s="40"/>
       <c r="J227" s="86"/>
       <c r="K227" s="86"/>
-      <c r="L227" s="153"/>
-      <c r="M227" s="181"/>
+      <c r="L227" s="152"/>
+      <c r="M227" s="180"/>
       <c r="N227" s="38"/>
     </row>
     <row r="228" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A228" s="116"/>
-      <c r="B228" s="148"/>
+      <c r="B228" s="147"/>
       <c r="C228" s="62"/>
-      <c r="D228" s="183"/>
-[...2 lines deleted...]
-      <c r="G228" s="5"/>
+      <c r="D228" s="182"/>
+      <c r="E228" s="208"/>
+      <c r="F228" s="184"/>
+      <c r="G228" s="216"/>
       <c r="H228" s="14"/>
       <c r="I228" s="130"/>
       <c r="J228" s="63"/>
       <c r="K228" s="63"/>
-      <c r="L228" s="165"/>
-      <c r="M228" s="181"/>
+      <c r="L228" s="164"/>
+      <c r="M228" s="180"/>
       <c r="N228" s="38"/>
     </row>
     <row r="229" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A229" s="98" t="s">
         <v>14</v>
       </c>
-      <c r="B229" s="148"/>
+      <c r="B229" s="147"/>
       <c r="C229" s="62"/>
-      <c r="D229" s="200"/>
-[...2 lines deleted...]
-      <c r="G229" s="5"/>
+      <c r="D229" s="199"/>
+      <c r="E229" s="208"/>
+      <c r="F229" s="199"/>
+      <c r="G229" s="219"/>
       <c r="H229" s="14"/>
       <c r="I229" s="130"/>
       <c r="J229" s="63"/>
       <c r="K229" s="63"/>
-      <c r="L229" s="165"/>
-      <c r="M229" s="181"/>
+      <c r="L229" s="164"/>
+      <c r="M229" s="180"/>
       <c r="N229" s="38"/>
     </row>
     <row r="230" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A230" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B230" s="148">
+      <c r="B230" s="147">
         <v>1439839</v>
       </c>
       <c r="C230" s="85">
         <v>4186450</v>
       </c>
-      <c r="D230" s="207">
+      <c r="D230" s="206">
         <v>6411104</v>
       </c>
-      <c r="E230" s="209">
+      <c r="E230" s="208">
         <v>9917343</v>
       </c>
       <c r="F230" s="86">
         <v>12002232</v>
       </c>
-      <c r="G230" s="85"/>
+      <c r="G230" s="222">
+        <v>13553445</v>
+      </c>
       <c r="H230" s="8"/>
       <c r="I230" s="129"/>
       <c r="J230" s="86"/>
       <c r="K230" s="86"/>
-      <c r="L230" s="153"/>
-      <c r="M230" s="181"/>
+      <c r="L230" s="152"/>
+      <c r="M230" s="180"/>
       <c r="N230" s="38"/>
     </row>
     <row r="231" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A231" s="112" t="s">
         <v>66</v>
       </c>
-      <c r="B231" s="148">
+      <c r="B231" s="147">
         <v>1375964</v>
       </c>
       <c r="C231" s="85">
         <v>4042231</v>
       </c>
-      <c r="D231" s="207">
+      <c r="D231" s="206">
         <v>6175872</v>
       </c>
-      <c r="E231" s="209">
+      <c r="E231" s="208">
         <v>9603961</v>
       </c>
       <c r="F231" s="86">
         <v>11637767</v>
       </c>
-      <c r="G231" s="85"/>
+      <c r="G231" s="222">
+        <v>13131096</v>
+      </c>
       <c r="H231" s="8"/>
       <c r="I231" s="129"/>
       <c r="J231" s="86"/>
       <c r="K231" s="86"/>
-      <c r="L231" s="153"/>
-      <c r="M231" s="181"/>
+      <c r="L231" s="152"/>
+      <c r="M231" s="180"/>
       <c r="N231" s="38"/>
     </row>
     <row r="232" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A232" s="115" t="s">
         <v>67</v>
       </c>
-      <c r="B232" s="148">
+      <c r="B232" s="147">
         <v>287</v>
       </c>
       <c r="C232" s="85">
         <v>574</v>
       </c>
-      <c r="D232" s="207">
+      <c r="D232" s="206">
         <v>861</v>
       </c>
-      <c r="E232" s="209">
+      <c r="E232" s="208">
         <v>1148</v>
       </c>
       <c r="F232" s="86">
         <v>1435</v>
       </c>
-      <c r="G232" s="85"/>
+      <c r="G232" s="222">
+        <v>1722</v>
+      </c>
       <c r="H232" s="8"/>
       <c r="I232" s="129"/>
       <c r="J232" s="86"/>
       <c r="K232" s="86"/>
-      <c r="L232" s="153"/>
-      <c r="M232" s="181"/>
+      <c r="L232" s="152"/>
+      <c r="M232" s="180"/>
       <c r="N232" s="38"/>
     </row>
     <row r="233" spans="1:14" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="112" t="s">
         <v>39</v>
       </c>
-      <c r="B233" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G233" s="1"/>
+      <c r="B233" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C233" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D233" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E233" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F233" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G233" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H233" s="8"/>
       <c r="I233" s="129"/>
       <c r="J233" s="8"/>
       <c r="K233" s="8"/>
-      <c r="L233" s="148"/>
-      <c r="M233" s="181"/>
+      <c r="L233" s="147"/>
+      <c r="M233" s="180"/>
       <c r="N233" s="38"/>
     </row>
     <row r="234" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A234" s="112" t="s">
         <v>40</v>
       </c>
-      <c r="B234" s="148">
+      <c r="B234" s="147">
         <v>73</v>
       </c>
       <c r="C234" s="85">
         <v>146</v>
       </c>
-      <c r="D234" s="183">
+      <c r="D234" s="182">
         <v>219</v>
       </c>
-      <c r="E234" s="209">
+      <c r="E234" s="208">
         <v>292</v>
       </c>
       <c r="F234" s="86">
         <v>365</v>
       </c>
-      <c r="G234" s="85"/>
+      <c r="G234" s="214">
+        <v>438</v>
+      </c>
       <c r="H234" s="8"/>
       <c r="I234" s="129"/>
       <c r="J234" s="86"/>
       <c r="K234" s="86"/>
-      <c r="L234" s="153"/>
-      <c r="M234" s="181"/>
+      <c r="L234" s="152"/>
+      <c r="M234" s="180"/>
       <c r="N234" s="38"/>
     </row>
     <row r="235" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A235" s="112" t="s">
         <v>41</v>
       </c>
-      <c r="B235" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G235" s="1"/>
+      <c r="B235" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C235" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D235" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E235" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F235" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G235" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H235" s="8"/>
       <c r="I235" s="129"/>
       <c r="J235" s="8"/>
       <c r="K235" s="8"/>
-      <c r="L235" s="148"/>
-      <c r="M235" s="181"/>
+      <c r="L235" s="147"/>
+      <c r="M235" s="180"/>
       <c r="N235" s="38"/>
     </row>
     <row r="236" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A236" s="112" t="s">
         <v>42</v>
       </c>
-      <c r="B236" s="148">
+      <c r="B236" s="147">
         <v>58597</v>
       </c>
       <c r="C236" s="85">
         <v>133663</v>
       </c>
-      <c r="D236" s="207">
+      <c r="D236" s="206">
         <v>219398</v>
       </c>
-      <c r="E236" s="209">
+      <c r="E236" s="208">
         <v>292270</v>
       </c>
       <c r="F236" s="86">
         <v>338075</v>
       </c>
-      <c r="G236" s="85"/>
+      <c r="G236" s="222">
+        <v>390681</v>
+      </c>
       <c r="H236" s="8"/>
       <c r="I236" s="129"/>
       <c r="J236" s="86"/>
       <c r="K236" s="86"/>
-      <c r="L236" s="153"/>
-      <c r="M236" s="181"/>
+      <c r="L236" s="152"/>
+      <c r="M236" s="180"/>
       <c r="N236" s="38"/>
     </row>
     <row r="237" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A237" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="B237" s="148">
+      <c r="B237" s="147">
         <v>3200</v>
       </c>
       <c r="C237" s="85">
         <v>6400</v>
       </c>
-      <c r="D237" s="208">
+      <c r="D237" s="207">
         <v>9600</v>
       </c>
-      <c r="E237" s="209">
+      <c r="E237" s="208">
         <v>12800</v>
       </c>
       <c r="F237" s="86">
         <v>16000</v>
       </c>
-      <c r="G237" s="85"/>
+      <c r="G237" s="224">
+        <v>19200</v>
+      </c>
       <c r="H237" s="8"/>
       <c r="I237" s="129"/>
       <c r="J237" s="86"/>
       <c r="K237" s="86"/>
-      <c r="L237" s="153"/>
-      <c r="M237" s="181"/>
+      <c r="L237" s="152"/>
+      <c r="M237" s="180"/>
       <c r="N237" s="38"/>
     </row>
     <row r="238" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A238" s="112" t="s">
         <v>45</v>
       </c>
-      <c r="B238" s="148">
+      <c r="B238" s="147">
         <v>1719</v>
       </c>
       <c r="C238" s="85">
         <v>3438</v>
       </c>
-      <c r="D238" s="207">
+      <c r="D238" s="206">
         <v>5157</v>
       </c>
-      <c r="E238" s="209">
+      <c r="E238" s="208">
         <v>6876</v>
       </c>
       <c r="F238" s="86">
         <v>8595</v>
       </c>
-      <c r="G238" s="85"/>
+      <c r="G238" s="222">
+        <v>10314</v>
+      </c>
       <c r="H238" s="8"/>
       <c r="I238" s="129"/>
       <c r="J238" s="86"/>
       <c r="K238" s="86"/>
-      <c r="L238" s="153"/>
-      <c r="M238" s="181"/>
+      <c r="L238" s="152"/>
+      <c r="M238" s="180"/>
       <c r="N238" s="38"/>
     </row>
     <row r="239" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A239" s="112" t="s">
         <v>46</v>
       </c>
-      <c r="B239" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G239" s="1"/>
+      <c r="B239" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C239" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D239" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E239" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F239" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G239" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H239" s="8"/>
       <c r="I239" s="129"/>
-      <c r="J239" s="144"/>
+      <c r="J239" s="143"/>
       <c r="K239" s="8"/>
-      <c r="L239" s="148"/>
-      <c r="M239" s="181"/>
+      <c r="L239" s="147"/>
+      <c r="M239" s="180"/>
       <c r="N239" s="38"/>
     </row>
     <row r="240" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A240" s="112" t="s">
         <v>70</v>
       </c>
-      <c r="B240" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G240" s="1"/>
+      <c r="B240" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C240" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D240" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E240" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F240" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G240" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H240" s="8"/>
       <c r="I240" s="129"/>
-      <c r="J240" s="144"/>
+      <c r="J240" s="143"/>
       <c r="K240" s="8"/>
-      <c r="L240" s="148"/>
-      <c r="M240" s="181"/>
+      <c r="L240" s="147"/>
+      <c r="M240" s="180"/>
       <c r="N240" s="38"/>
     </row>
     <row r="241" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A241" s="112"/>
-      <c r="B241" s="148"/>
+      <c r="B241" s="147"/>
       <c r="C241" s="5"/>
-      <c r="D241" s="182"/>
-[...2 lines deleted...]
-      <c r="G241" s="5"/>
+      <c r="D241" s="181"/>
+      <c r="E241" s="208"/>
+      <c r="F241" s="181"/>
+      <c r="G241" s="213"/>
       <c r="H241" s="14"/>
       <c r="I241" s="130"/>
       <c r="J241" s="64"/>
       <c r="K241" s="64"/>
-      <c r="L241" s="166"/>
-      <c r="M241" s="181"/>
+      <c r="L241" s="165"/>
+      <c r="M241" s="180"/>
       <c r="N241" s="38"/>
     </row>
     <row r="242" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A242" s="98" t="s">
         <v>20</v>
       </c>
-      <c r="B242" s="148"/>
+      <c r="B242" s="147"/>
       <c r="C242" s="5"/>
-      <c r="D242" s="201"/>
-[...2 lines deleted...]
-      <c r="G242" s="5"/>
+      <c r="D242" s="200"/>
+      <c r="E242" s="208"/>
+      <c r="F242" s="181"/>
+      <c r="G242" s="213"/>
       <c r="H242" s="14"/>
       <c r="I242" s="130"/>
       <c r="J242" s="64"/>
       <c r="K242" s="64"/>
-      <c r="L242" s="166"/>
-      <c r="M242" s="181"/>
+      <c r="L242" s="165"/>
+      <c r="M242" s="180"/>
       <c r="N242" s="38"/>
     </row>
     <row r="243" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A243" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B243" s="148">
+      <c r="B243" s="147">
         <v>17461648</v>
       </c>
       <c r="C243" s="85">
         <v>57516219</v>
       </c>
-      <c r="D243" s="207">
+      <c r="D243" s="206">
         <v>86517402</v>
       </c>
-      <c r="E243" s="209">
+      <c r="E243" s="208">
         <v>106129917</v>
       </c>
       <c r="F243" s="86">
         <v>123647325</v>
       </c>
-      <c r="G243" s="85"/>
+      <c r="G243" s="225">
+        <v>156291554</v>
+      </c>
       <c r="H243" s="8"/>
       <c r="I243" s="129"/>
       <c r="J243" s="86"/>
       <c r="K243" s="86"/>
-      <c r="L243" s="153"/>
-      <c r="M243" s="181"/>
+      <c r="L243" s="152"/>
+      <c r="M243" s="180"/>
       <c r="N243" s="38"/>
     </row>
     <row r="244" spans="1:14" s="39" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="117" t="s">
         <v>66</v>
       </c>
-      <c r="B244" s="148">
+      <c r="B244" s="147">
         <v>16359612</v>
       </c>
       <c r="C244" s="85">
         <v>54467777</v>
       </c>
-      <c r="D244" s="207">
+      <c r="D244" s="206">
         <v>81522555</v>
       </c>
-      <c r="E244" s="209">
+      <c r="E244" s="208">
         <v>99188664</v>
       </c>
       <c r="F244" s="86">
         <v>115243134</v>
       </c>
-      <c r="G244" s="85"/>
+      <c r="G244" s="225">
+        <v>146424426</v>
+      </c>
       <c r="H244" s="8"/>
       <c r="I244" s="129"/>
       <c r="J244" s="86"/>
       <c r="K244" s="86"/>
-      <c r="L244" s="153"/>
-      <c r="M244" s="181"/>
+      <c r="L244" s="152"/>
+      <c r="M244" s="180"/>
       <c r="N244" s="38"/>
     </row>
     <row r="245" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A245" s="117" t="s">
         <v>67</v>
       </c>
-      <c r="B245" s="148">
+      <c r="B245" s="147">
         <v>98892</v>
       </c>
       <c r="C245" s="85">
         <v>400846</v>
       </c>
-      <c r="D245" s="207">
+      <c r="D245" s="206">
         <v>702801</v>
       </c>
-      <c r="E245" s="209">
+      <c r="E245" s="208">
         <v>1004756</v>
       </c>
       <c r="F245" s="86">
         <v>1120080</v>
       </c>
-      <c r="G245" s="85"/>
+      <c r="G245" s="225">
+        <v>1235404</v>
+      </c>
       <c r="H245" s="8"/>
       <c r="I245" s="129"/>
       <c r="J245" s="86"/>
       <c r="K245" s="86"/>
-      <c r="L245" s="153"/>
-      <c r="M245" s="181"/>
+      <c r="L245" s="152"/>
+      <c r="M245" s="180"/>
       <c r="N245" s="38"/>
     </row>
     <row r="246" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A246" s="117" t="s">
         <v>39</v>
       </c>
-      <c r="B246" s="148">
+      <c r="B246" s="147">
         <v>357</v>
       </c>
       <c r="C246" s="85">
         <v>923</v>
       </c>
-      <c r="D246" s="207">
+      <c r="D246" s="206">
         <v>1488</v>
       </c>
-      <c r="E246" s="209">
+      <c r="E246" s="208">
         <v>2054</v>
       </c>
       <c r="F246" s="86">
         <v>2607</v>
       </c>
-      <c r="G246" s="85"/>
+      <c r="G246" s="225">
+        <v>3159</v>
+      </c>
       <c r="H246" s="8"/>
       <c r="I246" s="129"/>
       <c r="J246" s="86"/>
       <c r="K246" s="86"/>
-      <c r="L246" s="153"/>
-      <c r="M246" s="181"/>
+      <c r="L246" s="152"/>
+      <c r="M246" s="180"/>
       <c r="N246" s="38"/>
     </row>
     <row r="247" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A247" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B247" s="148">
+      <c r="B247" s="147">
         <v>175720</v>
       </c>
       <c r="C247" s="85">
         <v>370095</v>
       </c>
-      <c r="D247" s="207">
+      <c r="D247" s="206">
         <v>564471</v>
       </c>
-      <c r="E247" s="209">
+      <c r="E247" s="208">
         <v>758847</v>
       </c>
       <c r="F247" s="86">
         <v>994175</v>
       </c>
-      <c r="G247" s="85"/>
+      <c r="G247" s="225">
+        <v>1229503</v>
+      </c>
       <c r="H247" s="8"/>
       <c r="I247" s="129"/>
       <c r="J247" s="86"/>
       <c r="K247" s="86"/>
-      <c r="L247" s="153"/>
-      <c r="M247" s="181"/>
+      <c r="L247" s="152"/>
+      <c r="M247" s="180"/>
       <c r="N247" s="38"/>
     </row>
     <row r="248" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A248" s="117" t="s">
         <v>40</v>
       </c>
-      <c r="B248" s="148">
+      <c r="B248" s="147">
         <v>77599</v>
       </c>
       <c r="C248" s="85">
         <v>219473</v>
       </c>
-      <c r="D248" s="207">
+      <c r="D248" s="206">
         <v>361347</v>
       </c>
-      <c r="E248" s="209">
+      <c r="E248" s="208">
         <v>503220</v>
       </c>
       <c r="F248" s="86">
         <v>590353</v>
       </c>
-      <c r="G248" s="85"/>
+      <c r="G248" s="225">
+        <v>677486</v>
+      </c>
       <c r="H248" s="8"/>
       <c r="I248" s="129"/>
       <c r="J248" s="86"/>
       <c r="K248" s="86"/>
-      <c r="L248" s="153"/>
-      <c r="M248" s="181"/>
+      <c r="L248" s="152"/>
+      <c r="M248" s="180"/>
       <c r="N248" s="38"/>
     </row>
     <row r="249" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A249" s="117" t="s">
         <v>41</v>
       </c>
-      <c r="B249" s="148">
+      <c r="B249" s="147">
         <v>76689</v>
       </c>
       <c r="C249" s="85">
         <v>228839</v>
       </c>
-      <c r="D249" s="207">
+      <c r="D249" s="206">
         <v>380989</v>
       </c>
-      <c r="E249" s="209">
+      <c r="E249" s="208">
         <v>533140</v>
       </c>
       <c r="F249" s="86">
         <v>803855</v>
       </c>
-      <c r="G249" s="85"/>
+      <c r="G249" s="225">
+        <v>1074570</v>
+      </c>
       <c r="H249" s="8"/>
       <c r="I249" s="129"/>
       <c r="J249" s="86"/>
       <c r="K249" s="86"/>
-      <c r="L249" s="153"/>
-      <c r="M249" s="181"/>
+      <c r="L249" s="152"/>
+      <c r="M249" s="180"/>
       <c r="N249" s="38"/>
     </row>
     <row r="250" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A250" s="117" t="s">
         <v>42</v>
       </c>
-      <c r="B250" s="148">
+      <c r="B250" s="147">
         <v>98142</v>
       </c>
       <c r="C250" s="85">
         <v>353374</v>
       </c>
-      <c r="D250" s="207">
+      <c r="D250" s="206">
         <v>608607</v>
       </c>
-      <c r="E250" s="209">
+      <c r="E250" s="208">
         <v>863839</v>
       </c>
       <c r="F250" s="86">
         <v>911322</v>
       </c>
-      <c r="G250" s="85"/>
+      <c r="G250" s="225">
+        <v>958804</v>
+      </c>
       <c r="H250" s="8"/>
       <c r="I250" s="129"/>
       <c r="J250" s="86"/>
       <c r="K250" s="86"/>
-      <c r="L250" s="153"/>
-      <c r="M250" s="181"/>
+      <c r="L250" s="152"/>
+      <c r="M250" s="180"/>
       <c r="N250" s="38"/>
     </row>
     <row r="251" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A251" s="117" t="s">
         <v>68</v>
       </c>
-      <c r="B251" s="148">
+      <c r="B251" s="147">
         <v>15993</v>
       </c>
       <c r="C251" s="85">
         <v>37224</v>
       </c>
-      <c r="D251" s="207">
+      <c r="D251" s="206">
         <v>58455</v>
       </c>
-      <c r="E251" s="209">
+      <c r="E251" s="208">
         <v>79686</v>
       </c>
       <c r="F251" s="86">
         <v>103444</v>
       </c>
-      <c r="G251" s="85"/>
+      <c r="G251" s="225">
+        <v>127202</v>
+      </c>
       <c r="H251" s="8"/>
       <c r="I251" s="129"/>
       <c r="J251" s="86"/>
       <c r="K251" s="86"/>
-      <c r="L251" s="153"/>
-      <c r="M251" s="181"/>
+      <c r="L251" s="152"/>
+      <c r="M251" s="180"/>
       <c r="N251" s="38"/>
     </row>
     <row r="252" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A252" s="117" t="s">
         <v>69</v>
       </c>
-      <c r="B252" s="148">
+      <c r="B252" s="147">
         <v>69287</v>
       </c>
       <c r="C252" s="85">
         <v>99816</v>
       </c>
-      <c r="D252" s="207">
+      <c r="D252" s="206">
         <v>130345</v>
       </c>
-      <c r="E252" s="209">
+      <c r="E252" s="208">
         <v>160874</v>
       </c>
       <c r="F252" s="86">
         <v>272584</v>
       </c>
-      <c r="G252" s="85"/>
+      <c r="G252" s="225">
+        <v>384295</v>
+      </c>
       <c r="H252" s="8"/>
       <c r="I252" s="129"/>
       <c r="J252" s="86"/>
       <c r="K252" s="86"/>
-      <c r="L252" s="153"/>
-      <c r="M252" s="181"/>
+      <c r="L252" s="152"/>
+      <c r="M252" s="180"/>
       <c r="N252" s="38"/>
     </row>
     <row r="253" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A253" s="117" t="s">
         <v>43</v>
       </c>
-      <c r="B253" s="148">
+      <c r="B253" s="147">
         <v>178</v>
       </c>
       <c r="C253" s="85">
         <v>642</v>
       </c>
-      <c r="D253" s="207">
+      <c r="D253" s="206">
         <v>1106</v>
       </c>
-      <c r="E253" s="209">
+      <c r="E253" s="208">
         <v>1570</v>
       </c>
       <c r="F253" s="86">
         <v>1777</v>
       </c>
-      <c r="G253" s="85"/>
+      <c r="G253" s="225">
+        <v>1985</v>
+      </c>
       <c r="H253" s="8"/>
       <c r="I253" s="129"/>
       <c r="J253" s="86"/>
       <c r="K253" s="86"/>
-      <c r="L253" s="153"/>
-      <c r="M253" s="181"/>
+      <c r="L253" s="152"/>
+      <c r="M253" s="180"/>
       <c r="N253" s="38"/>
     </row>
     <row r="254" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A254" s="117" t="s">
         <v>44</v>
       </c>
-      <c r="B254" s="148">
+      <c r="B254" s="147">
         <v>44391</v>
       </c>
       <c r="C254" s="85">
         <v>108391</v>
       </c>
-      <c r="D254" s="207">
+      <c r="D254" s="206">
         <v>172391</v>
       </c>
-      <c r="E254" s="209">
+      <c r="E254" s="208">
         <v>236392</v>
       </c>
       <c r="F254" s="86">
         <v>289188</v>
       </c>
-      <c r="G254" s="85"/>
+      <c r="G254" s="225">
+        <v>341984</v>
+      </c>
       <c r="H254" s="8"/>
       <c r="I254" s="129"/>
       <c r="J254" s="86"/>
       <c r="K254" s="86"/>
-      <c r="L254" s="153"/>
-      <c r="M254" s="181"/>
+      <c r="L254" s="152"/>
+      <c r="M254" s="180"/>
       <c r="N254" s="38"/>
     </row>
     <row r="255" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A255" s="117" t="s">
         <v>45</v>
       </c>
-      <c r="B255" s="148">
+      <c r="B255" s="147">
         <v>212713</v>
       </c>
       <c r="C255" s="85">
         <v>602169</v>
       </c>
-      <c r="D255" s="207">
+      <c r="D255" s="206">
         <v>991625</v>
       </c>
-      <c r="E255" s="209">
+      <c r="E255" s="208">
         <v>1381081</v>
       </c>
       <c r="F255" s="86">
         <v>1668494</v>
       </c>
-      <c r="G255" s="85"/>
+      <c r="G255" s="225">
+        <v>1955908</v>
+      </c>
       <c r="H255" s="8"/>
       <c r="I255" s="129"/>
       <c r="J255" s="86"/>
       <c r="K255" s="86"/>
-      <c r="L255" s="153"/>
-      <c r="M255" s="181"/>
+      <c r="L255" s="152"/>
+      <c r="M255" s="180"/>
       <c r="N255" s="38"/>
     </row>
     <row r="256" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A256" s="117" t="s">
         <v>46</v>
       </c>
-      <c r="B256" s="148">
+      <c r="B256" s="147">
         <v>1421</v>
       </c>
       <c r="C256" s="85">
         <v>4215</v>
       </c>
-      <c r="D256" s="207">
+      <c r="D256" s="206">
         <v>7009</v>
       </c>
-      <c r="E256" s="209">
+      <c r="E256" s="208">
         <v>9803</v>
       </c>
       <c r="F256" s="86">
         <v>11612</v>
       </c>
-      <c r="G256" s="85"/>
+      <c r="G256" s="225">
+        <v>13420</v>
+      </c>
       <c r="H256" s="8"/>
       <c r="I256" s="129"/>
       <c r="J256" s="86"/>
       <c r="K256" s="86"/>
-      <c r="L256" s="153"/>
-      <c r="M256" s="181"/>
+      <c r="L256" s="152"/>
+      <c r="M256" s="180"/>
       <c r="N256" s="38"/>
     </row>
     <row r="257" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A257" s="117" t="s">
         <v>70</v>
       </c>
-      <c r="B257" s="148">
+      <c r="B257" s="147">
         <v>230655</v>
       </c>
       <c r="C257" s="85">
         <v>622433</v>
       </c>
-      <c r="D257" s="207">
+      <c r="D257" s="206">
         <v>1014211</v>
       </c>
-      <c r="E257" s="209">
+      <c r="E257" s="208">
         <v>1405989</v>
       </c>
       <c r="F257" s="86">
         <v>1634695</v>
       </c>
-      <c r="G257" s="85"/>
+      <c r="G257" s="225">
+        <v>1863401</v>
+      </c>
       <c r="H257" s="8"/>
       <c r="I257" s="129"/>
       <c r="J257" s="86"/>
       <c r="K257" s="86"/>
-      <c r="L257" s="153"/>
-      <c r="M257" s="181"/>
+      <c r="L257" s="152"/>
+      <c r="M257" s="180"/>
       <c r="N257" s="38"/>
     </row>
     <row r="258" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A258" s="117"/>
-      <c r="B258" s="148"/>
+      <c r="B258" s="147"/>
       <c r="C258" s="5"/>
-      <c r="D258" s="182"/>
-[...2 lines deleted...]
-      <c r="G258" s="5"/>
+      <c r="D258" s="181"/>
+      <c r="E258" s="208"/>
+      <c r="F258" s="181"/>
+      <c r="G258" s="213"/>
       <c r="H258" s="14"/>
       <c r="I258" s="130"/>
       <c r="J258" s="65"/>
       <c r="K258" s="65"/>
-      <c r="L258" s="167"/>
-      <c r="M258" s="181"/>
+      <c r="L258" s="166"/>
+      <c r="M258" s="180"/>
       <c r="N258" s="38"/>
     </row>
     <row r="259" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A259" s="98" t="s">
         <v>15</v>
       </c>
-      <c r="B259" s="148"/>
+      <c r="B259" s="147"/>
       <c r="C259" s="5"/>
-      <c r="D259" s="202"/>
-[...2 lines deleted...]
-      <c r="G259" s="5"/>
+      <c r="D259" s="201"/>
+      <c r="E259" s="208"/>
+      <c r="F259" s="181"/>
+      <c r="G259" s="213"/>
       <c r="H259" s="14"/>
       <c r="I259" s="130"/>
       <c r="J259" s="65"/>
       <c r="K259" s="65"/>
-      <c r="L259" s="167"/>
-      <c r="M259" s="181"/>
+      <c r="L259" s="166"/>
+      <c r="M259" s="180"/>
       <c r="N259" s="38"/>
     </row>
     <row r="260" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A260" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B260" s="148">
+      <c r="B260" s="147">
         <v>81797</v>
       </c>
-      <c r="C260" s="146">
+      <c r="C260" s="145">
         <v>278964</v>
       </c>
-      <c r="D260" s="182">
+      <c r="D260" s="181">
         <v>476130</v>
       </c>
-      <c r="E260" s="209">
+      <c r="E260" s="208">
         <v>673296</v>
       </c>
-      <c r="F260" s="143">
+      <c r="F260" s="142">
         <v>757683</v>
       </c>
-      <c r="G260" s="8"/>
+      <c r="G260" s="217">
+        <v>842070</v>
+      </c>
       <c r="H260" s="8"/>
       <c r="I260" s="8"/>
       <c r="J260" s="8"/>
       <c r="K260" s="86"/>
-      <c r="L260" s="153"/>
-      <c r="M260" s="181"/>
+      <c r="L260" s="152"/>
+      <c r="M260" s="180"/>
       <c r="N260" s="38"/>
     </row>
     <row r="261" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A261" s="118" t="s">
         <v>66</v>
       </c>
-      <c r="B261" s="148">
+      <c r="B261" s="147">
         <v>72562</v>
       </c>
-      <c r="C261" s="146">
+      <c r="C261" s="145">
         <v>223718</v>
       </c>
-      <c r="D261" s="182">
+      <c r="D261" s="181">
         <v>374874</v>
       </c>
-      <c r="E261" s="209">
+      <c r="E261" s="208">
         <v>526030</v>
       </c>
-      <c r="F261" s="143">
+      <c r="F261" s="142">
         <v>609542</v>
       </c>
-      <c r="G261" s="8"/>
+      <c r="G261" s="217">
+        <v>693054</v>
+      </c>
       <c r="H261" s="8"/>
       <c r="I261" s="8"/>
       <c r="J261" s="8"/>
       <c r="K261" s="86"/>
-      <c r="L261" s="153"/>
-      <c r="M261" s="181"/>
+      <c r="L261" s="152"/>
+      <c r="M261" s="180"/>
       <c r="N261" s="38"/>
     </row>
     <row r="262" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A262" s="118" t="s">
         <v>67</v>
       </c>
-      <c r="B262" s="148">
+      <c r="B262" s="147">
         <v>9235</v>
       </c>
-      <c r="C262" s="146">
+      <c r="C262" s="145">
         <v>55245</v>
       </c>
-      <c r="D262" s="182">
+      <c r="D262" s="181">
         <v>101256</v>
       </c>
-      <c r="E262" s="209">
+      <c r="E262" s="208">
         <v>147266</v>
       </c>
-      <c r="F262" s="143">
+      <c r="F262" s="142">
         <v>148141</v>
       </c>
-      <c r="G262" s="8"/>
+      <c r="G262" s="217">
+        <v>149016</v>
+      </c>
       <c r="H262" s="8"/>
       <c r="I262" s="8"/>
       <c r="J262" s="8"/>
       <c r="K262" s="86"/>
-      <c r="L262" s="153"/>
-      <c r="M262" s="181"/>
+      <c r="L262" s="152"/>
+      <c r="M262" s="180"/>
       <c r="N262" s="38"/>
     </row>
     <row r="263" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A263" s="118"/>
-      <c r="B263" s="148"/>
+      <c r="B263" s="147"/>
       <c r="C263" s="65"/>
-      <c r="D263" s="184"/>
-[...2 lines deleted...]
-      <c r="G263" s="5"/>
+      <c r="D263" s="183"/>
+      <c r="E263" s="208"/>
+      <c r="F263" s="181"/>
+      <c r="G263" s="213"/>
       <c r="H263" s="14"/>
       <c r="I263" s="130"/>
       <c r="J263" s="66"/>
       <c r="K263" s="66"/>
-      <c r="L263" s="168"/>
-      <c r="M263" s="181"/>
+      <c r="L263" s="167"/>
+      <c r="M263" s="180"/>
       <c r="N263" s="38"/>
     </row>
     <row r="264" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A264" s="98" t="s">
         <v>16</v>
       </c>
-      <c r="B264" s="148"/>
+      <c r="B264" s="147"/>
       <c r="C264" s="65"/>
-      <c r="D264" s="202"/>
-[...2 lines deleted...]
-      <c r="G264" s="3"/>
+      <c r="D264" s="201"/>
+      <c r="E264" s="208"/>
+      <c r="F264" s="181"/>
+      <c r="G264" s="213"/>
       <c r="H264" s="13"/>
       <c r="I264" s="130"/>
       <c r="J264" s="66"/>
       <c r="K264" s="66"/>
-      <c r="L264" s="168"/>
-      <c r="M264" s="181"/>
+      <c r="L264" s="167"/>
+      <c r="M264" s="180"/>
       <c r="N264" s="38"/>
     </row>
     <row r="265" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A265" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B265" s="148">
+      <c r="B265" s="147">
         <v>1176232</v>
       </c>
       <c r="C265" s="85">
         <v>2320453</v>
       </c>
-      <c r="D265" s="207">
+      <c r="D265" s="206">
         <v>3222052</v>
       </c>
-      <c r="E265" s="209">
+      <c r="E265" s="208">
         <v>4608451</v>
       </c>
       <c r="F265" s="86">
         <v>5801940</v>
       </c>
-      <c r="G265" s="85"/>
+      <c r="G265" s="222">
+        <v>6491557</v>
+      </c>
       <c r="H265" s="8"/>
       <c r="I265" s="129"/>
       <c r="J265" s="89"/>
       <c r="K265" s="86"/>
-      <c r="L265" s="153"/>
-      <c r="M265" s="181"/>
+      <c r="L265" s="152"/>
+      <c r="M265" s="180"/>
       <c r="N265" s="38"/>
     </row>
     <row r="266" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A266" s="119" t="s">
         <v>66</v>
       </c>
-      <c r="B266" s="148">
+      <c r="B266" s="147">
         <v>1176232</v>
       </c>
       <c r="C266" s="85">
         <v>2320453</v>
       </c>
-      <c r="D266" s="207">
+      <c r="D266" s="206">
         <v>3222052</v>
       </c>
-      <c r="E266" s="209">
+      <c r="E266" s="208">
         <v>4608451</v>
       </c>
       <c r="F266" s="86">
         <v>5801940</v>
       </c>
-      <c r="G266" s="85"/>
+      <c r="G266" s="222">
+        <v>6491557</v>
+      </c>
       <c r="H266" s="8"/>
       <c r="I266" s="129"/>
       <c r="J266" s="89"/>
       <c r="K266" s="86"/>
-      <c r="L266" s="153"/>
-      <c r="M266" s="181"/>
+      <c r="L266" s="152"/>
+      <c r="M266" s="180"/>
       <c r="N266" s="38"/>
     </row>
     <row r="267" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A267" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B267" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G267" s="1"/>
+      <c r="B267" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C267" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D267" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E267" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F267" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G267" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H267" s="8"/>
       <c r="I267" s="129"/>
       <c r="J267" s="85"/>
       <c r="K267" s="86"/>
-      <c r="L267" s="155"/>
-      <c r="M267" s="181"/>
+      <c r="L267" s="154"/>
+      <c r="M267" s="180"/>
       <c r="N267" s="38"/>
     </row>
     <row r="268" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A268" s="9"/>
-      <c r="B268" s="148"/>
+      <c r="B268" s="147"/>
       <c r="C268" s="5"/>
-      <c r="D268" s="182"/>
-[...2 lines deleted...]
-      <c r="G268" s="5"/>
+      <c r="D268" s="181"/>
+      <c r="E268" s="208"/>
+      <c r="F268" s="181"/>
+      <c r="G268" s="213"/>
       <c r="H268" s="14"/>
       <c r="I268" s="130"/>
       <c r="J268" s="67"/>
       <c r="K268" s="67"/>
-      <c r="L268" s="169"/>
-      <c r="M268" s="181"/>
+      <c r="L268" s="168"/>
+      <c r="M268" s="180"/>
       <c r="N268" s="38"/>
     </row>
     <row r="269" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A269" s="98" t="s">
         <v>23</v>
       </c>
-      <c r="B269" s="148"/>
+      <c r="B269" s="147"/>
       <c r="C269" s="5"/>
-      <c r="D269" s="203"/>
-[...2 lines deleted...]
-      <c r="G269" s="5"/>
+      <c r="D269" s="202"/>
+      <c r="E269" s="208"/>
+      <c r="F269" s="183"/>
+      <c r="G269" s="215"/>
       <c r="H269" s="14"/>
       <c r="I269" s="130"/>
       <c r="J269" s="67"/>
       <c r="K269" s="67"/>
-      <c r="L269" s="169"/>
-      <c r="M269" s="181"/>
+      <c r="L269" s="168"/>
+      <c r="M269" s="180"/>
       <c r="N269" s="38"/>
     </row>
     <row r="270" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A270" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B270" s="148">
+      <c r="B270" s="147">
         <v>2382463</v>
       </c>
       <c r="C270" s="85">
         <v>4928158</v>
       </c>
-      <c r="D270" s="207">
+      <c r="D270" s="206">
         <v>9578289</v>
       </c>
-      <c r="E270" s="209">
+      <c r="E270" s="208">
         <v>18035523</v>
       </c>
       <c r="F270" s="86">
         <v>25074701</v>
       </c>
-      <c r="G270" s="85"/>
+      <c r="G270" s="222">
+        <v>45571889</v>
+      </c>
       <c r="H270" s="8"/>
       <c r="I270" s="129"/>
       <c r="J270" s="89"/>
       <c r="K270" s="86"/>
-      <c r="L270" s="153"/>
-      <c r="M270" s="181"/>
+      <c r="L270" s="152"/>
+      <c r="M270" s="180"/>
       <c r="N270" s="38"/>
     </row>
     <row r="271" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A271" s="120" t="s">
         <v>66</v>
       </c>
-      <c r="B271" s="148">
+      <c r="B271" s="147">
         <v>2324086</v>
       </c>
       <c r="C271" s="85">
         <v>4698491</v>
       </c>
-      <c r="D271" s="207">
+      <c r="D271" s="206">
         <v>9177332</v>
       </c>
-      <c r="E271" s="209">
+      <c r="E271" s="208">
         <v>17463276</v>
       </c>
       <c r="F271" s="86">
         <v>24493602</v>
       </c>
-      <c r="G271" s="85"/>
+      <c r="G271" s="222">
+        <v>44981939</v>
+      </c>
       <c r="H271" s="8"/>
       <c r="I271" s="129"/>
       <c r="J271" s="89"/>
       <c r="K271" s="86"/>
-      <c r="L271" s="153"/>
-      <c r="M271" s="181"/>
+      <c r="L271" s="152"/>
+      <c r="M271" s="180"/>
       <c r="N271" s="38"/>
     </row>
     <row r="272" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A272" s="120" t="s">
         <v>42</v>
       </c>
-      <c r="B272" s="148">
+      <c r="B272" s="147">
         <v>57871</v>
       </c>
       <c r="C272" s="85">
         <v>216324</v>
       </c>
-      <c r="D272" s="207">
+      <c r="D272" s="206">
         <v>374776</v>
       </c>
-      <c r="E272" s="209">
+      <c r="E272" s="208">
         <v>533228</v>
       </c>
       <c r="F272" s="86">
         <v>541662</v>
       </c>
-      <c r="G272" s="85"/>
+      <c r="G272" s="222">
+        <v>550096</v>
+      </c>
       <c r="H272" s="8"/>
       <c r="I272" s="129"/>
       <c r="J272" s="89"/>
       <c r="K272" s="86"/>
-      <c r="L272" s="153"/>
-      <c r="M272" s="181"/>
+      <c r="L272" s="152"/>
+      <c r="M272" s="180"/>
       <c r="N272" s="38"/>
     </row>
     <row r="273" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A273" s="120" t="s">
         <v>44</v>
       </c>
-      <c r="B273" s="148">
+      <c r="B273" s="147">
         <v>506</v>
       </c>
       <c r="C273" s="85">
         <v>13344</v>
       </c>
-      <c r="D273" s="207">
+      <c r="D273" s="206">
         <v>26182</v>
       </c>
-      <c r="E273" s="209">
+      <c r="E273" s="208">
         <v>39019</v>
       </c>
       <c r="F273" s="86">
         <v>39436</v>
       </c>
-      <c r="G273" s="85"/>
+      <c r="G273" s="222">
+        <v>39853</v>
+      </c>
       <c r="H273" s="8"/>
       <c r="I273" s="129"/>
       <c r="J273" s="89"/>
       <c r="K273" s="86"/>
-      <c r="L273" s="153"/>
-      <c r="M273" s="181"/>
+      <c r="L273" s="152"/>
+      <c r="M273" s="180"/>
       <c r="N273" s="38"/>
     </row>
     <row r="274" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A274" s="120"/>
-      <c r="B274" s="148"/>
+      <c r="B274" s="147"/>
       <c r="C274" s="5"/>
-      <c r="D274" s="182"/>
-[...2 lines deleted...]
-      <c r="G274" s="5"/>
+      <c r="D274" s="181"/>
+      <c r="E274" s="208"/>
+      <c r="F274" s="181"/>
+      <c r="G274" s="213"/>
       <c r="H274" s="14"/>
       <c r="I274" s="130"/>
       <c r="J274" s="68"/>
       <c r="K274" s="68"/>
-      <c r="L274" s="170"/>
-      <c r="M274" s="181"/>
+      <c r="L274" s="169"/>
+      <c r="M274" s="180"/>
       <c r="N274" s="38"/>
     </row>
     <row r="275" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A275" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="B275" s="148"/>
+      <c r="B275" s="147"/>
       <c r="C275" s="5"/>
-      <c r="D275" s="185"/>
-[...2 lines deleted...]
-      <c r="G275" s="5"/>
+      <c r="D275" s="184"/>
+      <c r="E275" s="208"/>
+      <c r="F275" s="184"/>
+      <c r="G275" s="216"/>
       <c r="H275" s="14"/>
       <c r="I275" s="130"/>
       <c r="J275" s="68"/>
       <c r="K275" s="68"/>
-      <c r="L275" s="170"/>
-      <c r="M275" s="181"/>
+      <c r="L275" s="169"/>
+      <c r="M275" s="180"/>
       <c r="N275" s="38"/>
     </row>
     <row r="276" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A276" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B276" s="148" t="s">
+      <c r="B276" s="147" t="s">
         <v>37</v>
       </c>
       <c r="C276" s="85">
         <v>42917</v>
       </c>
-      <c r="D276" s="207">
+      <c r="D276" s="206">
         <v>92925</v>
       </c>
-      <c r="E276" s="209">
+      <c r="E276" s="208">
         <v>92925</v>
       </c>
       <c r="F276" s="86">
         <v>92925</v>
       </c>
-      <c r="G276" s="85"/>
+      <c r="G276" s="222">
+        <v>115671</v>
+      </c>
       <c r="H276" s="8"/>
       <c r="I276" s="129"/>
       <c r="J276" s="89"/>
       <c r="K276" s="86"/>
-      <c r="L276" s="153"/>
-      <c r="M276" s="181"/>
+      <c r="L276" s="152"/>
+      <c r="M276" s="180"/>
       <c r="N276" s="38"/>
     </row>
     <row r="277" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A277" s="121" t="s">
         <v>66</v>
       </c>
-      <c r="B277" s="148" t="s">
+      <c r="B277" s="147" t="s">
         <v>37</v>
       </c>
       <c r="C277" s="85">
         <v>42917</v>
       </c>
-      <c r="D277" s="207">
+      <c r="D277" s="206">
         <v>92925</v>
       </c>
-      <c r="E277" s="209">
+      <c r="E277" s="208">
         <v>92925</v>
       </c>
       <c r="F277" s="86">
         <v>92925</v>
       </c>
-      <c r="G277" s="85"/>
+      <c r="G277" s="222">
+        <v>115671</v>
+      </c>
       <c r="H277" s="8"/>
       <c r="I277" s="129"/>
       <c r="J277" s="89"/>
       <c r="K277" s="86"/>
-      <c r="L277" s="153"/>
-      <c r="M277" s="181"/>
+      <c r="L277" s="152"/>
+      <c r="M277" s="180"/>
       <c r="N277" s="38"/>
     </row>
     <row r="278" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A278" s="121"/>
-      <c r="B278" s="148"/>
+      <c r="B278" s="147"/>
       <c r="C278" s="5"/>
-      <c r="D278" s="185"/>
-[...2 lines deleted...]
-      <c r="G278" s="5"/>
+      <c r="D278" s="184"/>
+      <c r="E278" s="208"/>
+      <c r="F278" s="181"/>
+      <c r="G278" s="213"/>
       <c r="H278" s="14"/>
       <c r="I278" s="130"/>
       <c r="J278" s="69"/>
       <c r="K278" s="69"/>
-      <c r="L278" s="154"/>
-      <c r="M278" s="181"/>
+      <c r="L278" s="153"/>
+      <c r="M278" s="180"/>
       <c r="N278" s="38"/>
     </row>
     <row r="279" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A279" s="98" t="s">
         <v>18</v>
       </c>
-      <c r="B279" s="148"/>
+      <c r="B279" s="147"/>
       <c r="C279" s="5"/>
-      <c r="D279" s="204"/>
-[...2 lines deleted...]
-      <c r="G279" s="5"/>
+      <c r="D279" s="203"/>
+      <c r="E279" s="208"/>
+      <c r="F279" s="181"/>
+      <c r="G279" s="213"/>
       <c r="H279" s="14"/>
       <c r="I279" s="130"/>
       <c r="J279" s="69"/>
       <c r="K279" s="69"/>
-      <c r="L279" s="171"/>
-      <c r="M279" s="181"/>
+      <c r="L279" s="170"/>
+      <c r="M279" s="180"/>
       <c r="N279" s="38"/>
     </row>
     <row r="280" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A280" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B280" s="148">
+      <c r="B280" s="147">
         <v>12365771</v>
       </c>
       <c r="C280" s="85">
         <v>46155965</v>
       </c>
-      <c r="D280" s="207">
+      <c r="D280" s="206">
         <v>66991224</v>
       </c>
-      <c r="E280" s="209">
+      <c r="E280" s="208">
         <v>73530155</v>
       </c>
       <c r="F280" s="86">
         <v>80268883</v>
       </c>
-      <c r="G280" s="85"/>
+      <c r="G280" s="222">
+        <v>89439957</v>
+      </c>
       <c r="H280" s="8"/>
       <c r="I280" s="129"/>
       <c r="J280" s="89"/>
       <c r="K280" s="86"/>
-      <c r="L280" s="153"/>
-      <c r="M280" s="181"/>
+      <c r="L280" s="152"/>
+      <c r="M280" s="180"/>
       <c r="N280" s="38"/>
     </row>
     <row r="281" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A281" s="121" t="s">
         <v>66</v>
       </c>
-      <c r="B281" s="148">
+      <c r="B281" s="147">
         <v>12365771</v>
       </c>
       <c r="C281" s="85">
         <v>46155965</v>
       </c>
-      <c r="D281" s="207">
+      <c r="D281" s="206">
         <v>66991224</v>
       </c>
-      <c r="E281" s="209">
+      <c r="E281" s="208">
         <v>73530155</v>
       </c>
       <c r="F281" s="86">
         <v>80268883</v>
       </c>
-      <c r="G281" s="85"/>
+      <c r="G281" s="222">
+        <v>89439957</v>
+      </c>
       <c r="H281" s="8"/>
       <c r="I281" s="129"/>
       <c r="J281" s="89"/>
       <c r="K281" s="86"/>
-      <c r="L281" s="153"/>
-      <c r="M281" s="181"/>
+      <c r="L281" s="152"/>
+      <c r="M281" s="180"/>
       <c r="N281" s="38"/>
     </row>
     <row r="282" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A282" s="121"/>
-      <c r="B282" s="148"/>
+      <c r="B282" s="147"/>
       <c r="C282" s="5"/>
-      <c r="D282" s="182"/>
-[...2 lines deleted...]
-      <c r="G282" s="5"/>
+      <c r="D282" s="181"/>
+      <c r="E282" s="208"/>
+      <c r="F282" s="203"/>
+      <c r="G282" s="220"/>
       <c r="H282" s="14"/>
       <c r="I282" s="130"/>
       <c r="J282" s="70"/>
       <c r="K282" s="70"/>
-      <c r="L282" s="154"/>
-      <c r="M282" s="181"/>
+      <c r="L282" s="153"/>
+      <c r="M282" s="180"/>
       <c r="N282" s="38"/>
     </row>
     <row r="283" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A283" s="98" t="s">
         <v>28</v>
       </c>
-      <c r="B283" s="148"/>
+      <c r="B283" s="147"/>
       <c r="C283" s="68"/>
-      <c r="D283" s="205"/>
-[...2 lines deleted...]
-      <c r="G283" s="5"/>
+      <c r="D283" s="204"/>
+      <c r="E283" s="208"/>
+      <c r="F283" s="184"/>
+      <c r="G283" s="216"/>
       <c r="H283" s="14"/>
       <c r="I283" s="130"/>
       <c r="J283" s="70"/>
       <c r="K283" s="70"/>
-      <c r="L283" s="172"/>
-      <c r="M283" s="181"/>
+      <c r="L283" s="171"/>
+      <c r="M283" s="180"/>
       <c r="N283" s="38"/>
     </row>
     <row r="284" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A284" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B284" s="148">
+      <c r="B284" s="147">
         <v>1455385</v>
       </c>
       <c r="C284" s="85">
         <v>3789764</v>
       </c>
-      <c r="D284" s="207">
+      <c r="D284" s="206">
         <v>6156785</v>
       </c>
-      <c r="E284" s="209">
+      <c r="E284" s="208">
         <v>9189570</v>
       </c>
       <c r="F284" s="86">
         <v>11651197</v>
       </c>
-      <c r="G284" s="85"/>
+      <c r="G284" s="222">
+        <v>13830417</v>
+      </c>
       <c r="H284" s="8"/>
       <c r="I284" s="129"/>
       <c r="J284" s="89"/>
       <c r="K284" s="86"/>
-      <c r="L284" s="153"/>
-      <c r="M284" s="181"/>
+      <c r="L284" s="152"/>
+      <c r="M284" s="180"/>
       <c r="N284" s="38"/>
     </row>
     <row r="285" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A285" s="122" t="s">
         <v>66</v>
       </c>
-      <c r="B285" s="148">
+      <c r="B285" s="147">
         <v>420960</v>
       </c>
       <c r="C285" s="85">
         <v>1026233</v>
       </c>
-      <c r="D285" s="207">
+      <c r="D285" s="206">
         <v>1664148</v>
       </c>
-      <c r="E285" s="209">
+      <c r="E285" s="208">
         <v>2967826</v>
       </c>
       <c r="F285" s="86">
         <v>3976241</v>
       </c>
-      <c r="G285" s="85"/>
+      <c r="G285" s="222">
+        <v>4702248</v>
+      </c>
       <c r="H285" s="8"/>
       <c r="I285" s="129"/>
       <c r="J285" s="89"/>
       <c r="K285" s="86"/>
-      <c r="L285" s="153"/>
-      <c r="M285" s="181"/>
+      <c r="L285" s="152"/>
+      <c r="M285" s="180"/>
       <c r="N285" s="38"/>
     </row>
     <row r="286" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A286" s="122" t="s">
         <v>67</v>
       </c>
-      <c r="B286" s="148">
+      <c r="B286" s="147">
         <v>89657</v>
       </c>
       <c r="C286" s="85">
         <v>345601</v>
       </c>
-      <c r="D286" s="207">
+      <c r="D286" s="206">
         <v>601545</v>
       </c>
-      <c r="E286" s="209">
+      <c r="E286" s="208">
         <v>857490</v>
       </c>
       <c r="F286" s="86">
         <v>971939</v>
       </c>
-      <c r="G286" s="85"/>
+      <c r="G286" s="222">
+        <v>1086388</v>
+      </c>
       <c r="H286" s="8"/>
       <c r="I286" s="129"/>
       <c r="J286" s="89"/>
       <c r="K286" s="86"/>
-      <c r="L286" s="153"/>
-      <c r="M286" s="181"/>
+      <c r="L286" s="152"/>
+      <c r="M286" s="180"/>
       <c r="N286" s="38"/>
     </row>
     <row r="287" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A287" s="122" t="s">
         <v>39</v>
       </c>
-      <c r="B287" s="148">
+      <c r="B287" s="147">
         <v>357</v>
       </c>
       <c r="C287" s="85">
         <v>923</v>
       </c>
-      <c r="D287" s="207">
+      <c r="D287" s="206">
         <v>1488</v>
       </c>
-      <c r="E287" s="209">
+      <c r="E287" s="208">
         <v>2054</v>
       </c>
       <c r="F287" s="86">
         <v>2607</v>
       </c>
-      <c r="G287" s="85"/>
+      <c r="G287" s="222">
+        <v>3159</v>
+      </c>
       <c r="H287" s="8"/>
       <c r="I287" s="129"/>
       <c r="J287" s="89"/>
       <c r="K287" s="86"/>
-      <c r="L287" s="153"/>
-      <c r="M287" s="181"/>
+      <c r="L287" s="152"/>
+      <c r="M287" s="180"/>
       <c r="N287" s="38"/>
     </row>
     <row r="288" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A288" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B288" s="148">
+      <c r="B288" s="147">
         <v>175720</v>
       </c>
       <c r="C288" s="85">
         <v>370095</v>
       </c>
-      <c r="D288" s="207">
+      <c r="D288" s="206">
         <v>564471</v>
       </c>
-      <c r="E288" s="209">
+      <c r="E288" s="208">
         <v>758847</v>
       </c>
       <c r="F288" s="86">
         <v>994175</v>
       </c>
-      <c r="G288" s="85"/>
+      <c r="G288" s="222">
+        <v>1229503</v>
+      </c>
       <c r="H288" s="8"/>
       <c r="I288" s="129"/>
       <c r="J288" s="89"/>
       <c r="K288" s="86"/>
-      <c r="L288" s="153"/>
-      <c r="M288" s="181"/>
+      <c r="L288" s="152"/>
+      <c r="M288" s="180"/>
       <c r="N288" s="38"/>
     </row>
     <row r="289" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A289" s="122" t="s">
         <v>40</v>
       </c>
-      <c r="B289" s="148">
+      <c r="B289" s="147">
         <v>77599</v>
       </c>
       <c r="C289" s="85">
         <v>219473</v>
       </c>
-      <c r="D289" s="207">
+      <c r="D289" s="206">
         <v>361347</v>
       </c>
-      <c r="E289" s="209">
+      <c r="E289" s="208">
         <v>503220</v>
       </c>
       <c r="F289" s="86">
         <v>590353</v>
       </c>
-      <c r="G289" s="85"/>
+      <c r="G289" s="222">
+        <v>677486</v>
+      </c>
       <c r="H289" s="8"/>
       <c r="I289" s="129"/>
       <c r="J289" s="89"/>
       <c r="K289" s="86"/>
-      <c r="L289" s="153"/>
-      <c r="M289" s="181"/>
+      <c r="L289" s="152"/>
+      <c r="M289" s="180"/>
       <c r="N289" s="38"/>
     </row>
     <row r="290" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A290" s="122" t="s">
         <v>41</v>
       </c>
-      <c r="B290" s="148">
+      <c r="B290" s="147">
         <v>76689</v>
       </c>
       <c r="C290" s="85">
         <v>228839</v>
       </c>
-      <c r="D290" s="207">
+      <c r="D290" s="206">
         <v>380989</v>
       </c>
-      <c r="E290" s="209">
+      <c r="E290" s="208">
         <v>533140</v>
       </c>
       <c r="F290" s="86">
         <v>803855</v>
       </c>
-      <c r="G290" s="85"/>
+      <c r="G290" s="222">
+        <v>1074570</v>
+      </c>
       <c r="H290" s="8"/>
       <c r="I290" s="129"/>
       <c r="J290" s="89"/>
       <c r="K290" s="86"/>
-      <c r="L290" s="153"/>
-      <c r="M290" s="181"/>
+      <c r="L290" s="152"/>
+      <c r="M290" s="180"/>
       <c r="N290" s="38"/>
     </row>
     <row r="291" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A291" s="122" t="s">
         <v>42</v>
       </c>
-      <c r="B291" s="148">
+      <c r="B291" s="147">
         <v>40271</v>
       </c>
       <c r="C291" s="85">
         <v>137051</v>
       </c>
-      <c r="D291" s="207">
+      <c r="D291" s="206">
         <v>233831</v>
       </c>
-      <c r="E291" s="209">
+      <c r="E291" s="208">
         <v>330611</v>
       </c>
       <c r="F291" s="86">
         <v>369659</v>
       </c>
-      <c r="G291" s="85"/>
+      <c r="G291" s="222">
+        <v>408708</v>
+      </c>
       <c r="H291" s="8"/>
       <c r="I291" s="129"/>
       <c r="J291" s="89"/>
       <c r="K291" s="86"/>
-      <c r="L291" s="153"/>
-      <c r="M291" s="181"/>
+      <c r="L291" s="152"/>
+      <c r="M291" s="180"/>
       <c r="N291" s="38"/>
     </row>
     <row r="292" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A292" s="122" t="s">
         <v>68</v>
       </c>
-      <c r="B292" s="148">
+      <c r="B292" s="147">
         <v>15993</v>
       </c>
       <c r="C292" s="85">
         <v>37224</v>
       </c>
-      <c r="D292" s="207">
+      <c r="D292" s="206">
         <v>58455</v>
       </c>
-      <c r="E292" s="209">
+      <c r="E292" s="208">
         <v>79686</v>
       </c>
       <c r="F292" s="86">
         <v>103444</v>
       </c>
-      <c r="G292" s="85"/>
+      <c r="G292" s="222">
+        <v>127202</v>
+      </c>
       <c r="H292" s="8"/>
       <c r="I292" s="129"/>
       <c r="J292" s="89"/>
       <c r="K292" s="86"/>
-      <c r="L292" s="153"/>
-      <c r="M292" s="181"/>
+      <c r="L292" s="152"/>
+      <c r="M292" s="180"/>
       <c r="N292" s="38"/>
     </row>
     <row r="293" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A293" s="122" t="s">
         <v>69</v>
       </c>
-      <c r="B293" s="148">
+      <c r="B293" s="147">
         <v>69287</v>
       </c>
       <c r="C293" s="85">
         <v>99816</v>
       </c>
-      <c r="D293" s="207">
+      <c r="D293" s="206">
         <v>130345</v>
       </c>
-      <c r="E293" s="209">
+      <c r="E293" s="208">
         <v>160874</v>
       </c>
       <c r="F293" s="86">
         <v>272584</v>
       </c>
-      <c r="G293" s="85"/>
+      <c r="G293" s="222">
+        <v>384295</v>
+      </c>
       <c r="H293" s="8"/>
       <c r="I293" s="129"/>
       <c r="J293" s="89"/>
       <c r="K293" s="86"/>
-      <c r="L293" s="153"/>
-      <c r="M293" s="181"/>
+      <c r="L293" s="152"/>
+      <c r="M293" s="180"/>
       <c r="N293" s="38"/>
     </row>
     <row r="294" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A294" s="122" t="s">
         <v>43</v>
       </c>
-      <c r="B294" s="148">
+      <c r="B294" s="147">
         <v>178</v>
       </c>
       <c r="C294" s="85">
         <v>642</v>
       </c>
-      <c r="D294" s="207">
+      <c r="D294" s="206">
         <v>1106</v>
       </c>
-      <c r="E294" s="209">
+      <c r="E294" s="208">
         <v>1570</v>
       </c>
       <c r="F294" s="86">
         <v>1777</v>
       </c>
-      <c r="G294" s="85"/>
+      <c r="G294" s="222">
+        <v>1985</v>
+      </c>
       <c r="H294" s="8"/>
       <c r="I294" s="129"/>
       <c r="J294" s="89"/>
       <c r="K294" s="86"/>
-      <c r="L294" s="153"/>
-      <c r="M294" s="181"/>
+      <c r="L294" s="152"/>
+      <c r="M294" s="180"/>
       <c r="N294" s="38"/>
     </row>
     <row r="295" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A295" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="B295" s="148">
+      <c r="B295" s="147">
         <v>43885</v>
       </c>
       <c r="C295" s="85">
         <v>95049</v>
       </c>
-      <c r="D295" s="207">
+      <c r="D295" s="206">
         <v>146213</v>
       </c>
-      <c r="E295" s="209">
+      <c r="E295" s="208">
         <v>197376</v>
       </c>
       <c r="F295" s="86">
         <v>249757</v>
       </c>
-      <c r="G295" s="85"/>
+      <c r="G295" s="222">
+        <v>302137</v>
+      </c>
       <c r="H295" s="8"/>
       <c r="I295" s="129"/>
       <c r="J295" s="89"/>
       <c r="K295" s="86"/>
-      <c r="L295" s="153"/>
-      <c r="M295" s="181"/>
+      <c r="L295" s="152"/>
+      <c r="M295" s="180"/>
       <c r="N295" s="38"/>
     </row>
     <row r="296" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A296" s="122" t="s">
         <v>45</v>
       </c>
-      <c r="B296" s="148">
+      <c r="B296" s="147">
         <v>212713</v>
       </c>
       <c r="C296" s="85">
         <v>602169</v>
       </c>
-      <c r="D296" s="207">
+      <c r="D296" s="206">
         <v>991625</v>
       </c>
-      <c r="E296" s="209">
+      <c r="E296" s="208">
         <v>1381081</v>
       </c>
       <c r="F296" s="86">
         <v>1668494</v>
       </c>
-      <c r="G296" s="85"/>
+      <c r="G296" s="222">
+        <v>1955908</v>
+      </c>
       <c r="H296" s="8"/>
       <c r="I296" s="129"/>
       <c r="J296" s="89"/>
       <c r="K296" s="86"/>
-      <c r="L296" s="153"/>
-      <c r="M296" s="181"/>
+      <c r="L296" s="152"/>
+      <c r="M296" s="180"/>
       <c r="N296" s="38"/>
     </row>
     <row r="297" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A297" s="122" t="s">
         <v>46</v>
       </c>
-      <c r="B297" s="148">
+      <c r="B297" s="147">
         <v>1421</v>
       </c>
       <c r="C297" s="85">
         <v>4215</v>
       </c>
-      <c r="D297" s="207">
+      <c r="D297" s="206">
         <v>7009</v>
       </c>
-      <c r="E297" s="209">
+      <c r="E297" s="208">
         <v>9803</v>
       </c>
       <c r="F297" s="86">
         <v>11612</v>
       </c>
-      <c r="G297" s="85"/>
+      <c r="G297" s="222">
+        <v>13420</v>
+      </c>
       <c r="H297" s="8"/>
       <c r="I297" s="129"/>
       <c r="J297" s="89"/>
       <c r="K297" s="86"/>
-      <c r="L297" s="153"/>
-      <c r="M297" s="181"/>
+      <c r="L297" s="152"/>
+      <c r="M297" s="180"/>
       <c r="N297" s="38"/>
     </row>
     <row r="298" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A298" s="122" t="s">
         <v>70</v>
       </c>
-      <c r="B298" s="148">
+      <c r="B298" s="147">
         <v>230655</v>
       </c>
       <c r="C298" s="85">
         <v>622433</v>
       </c>
-      <c r="D298" s="207">
+      <c r="D298" s="206">
         <v>1014211</v>
       </c>
-      <c r="E298" s="209">
+      <c r="E298" s="208">
         <v>1405989</v>
       </c>
       <c r="F298" s="86">
         <v>1634695</v>
       </c>
-      <c r="G298" s="85"/>
+      <c r="G298" s="222">
+        <v>1863401</v>
+      </c>
       <c r="H298" s="8"/>
       <c r="I298" s="129"/>
       <c r="J298" s="89"/>
       <c r="K298" s="86"/>
-      <c r="L298" s="153"/>
-      <c r="M298" s="181"/>
+      <c r="L298" s="152"/>
+      <c r="M298" s="180"/>
       <c r="N298" s="38"/>
     </row>
     <row r="299" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A299" s="122"/>
-      <c r="B299" s="148"/>
+      <c r="B299" s="147"/>
       <c r="C299" s="5"/>
-      <c r="D299" s="182"/>
-[...2 lines deleted...]
-      <c r="G299" s="5"/>
+      <c r="D299" s="181"/>
+      <c r="E299" s="208"/>
+      <c r="F299" s="181"/>
+      <c r="G299" s="213"/>
       <c r="H299" s="14"/>
       <c r="I299" s="130"/>
       <c r="J299" s="71"/>
       <c r="K299" s="71"/>
-      <c r="L299" s="173"/>
-      <c r="M299" s="181"/>
+      <c r="L299" s="172"/>
+      <c r="M299" s="180"/>
       <c r="N299" s="38"/>
     </row>
     <row r="300" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A300" s="98" t="s">
         <v>30</v>
       </c>
-      <c r="B300" s="148"/>
+      <c r="B300" s="147"/>
       <c r="C300" s="5"/>
-      <c r="D300" s="206"/>
-[...2 lines deleted...]
-      <c r="G300" s="5"/>
+      <c r="D300" s="205"/>
+      <c r="E300" s="208"/>
+      <c r="F300" s="181"/>
+      <c r="G300" s="213"/>
       <c r="H300" s="14"/>
       <c r="I300" s="130"/>
       <c r="J300" s="71"/>
       <c r="K300" s="71"/>
-      <c r="L300" s="173"/>
-      <c r="M300" s="181"/>
+      <c r="L300" s="172"/>
+      <c r="M300" s="180"/>
       <c r="N300" s="38"/>
     </row>
     <row r="301" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A301" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B301" s="148">
+      <c r="B301" s="147">
         <v>462726</v>
       </c>
       <c r="C301" s="85">
         <v>1097772</v>
       </c>
-      <c r="D301" s="207">
+      <c r="D301" s="206">
         <v>1734394</v>
       </c>
-      <c r="E301" s="209">
+      <c r="E301" s="208">
         <v>2366596</v>
       </c>
       <c r="F301" s="86">
         <v>2785697</v>
       </c>
-      <c r="G301" s="85"/>
+      <c r="G301" s="221">
+        <v>3202622</v>
+      </c>
       <c r="H301" s="8"/>
       <c r="I301" s="129"/>
       <c r="J301" s="89"/>
       <c r="K301" s="86"/>
-      <c r="L301" s="153"/>
-      <c r="M301" s="181"/>
+      <c r="L301" s="152"/>
+      <c r="M301" s="180"/>
       <c r="N301" s="38"/>
     </row>
     <row r="302" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A302" s="123" t="s">
         <v>66</v>
       </c>
-      <c r="B302" s="148">
+      <c r="B302" s="147">
         <v>388111</v>
       </c>
       <c r="C302" s="85">
         <v>952456</v>
       </c>
-      <c r="D302" s="207">
+      <c r="D302" s="206">
         <v>1516801</v>
       </c>
-      <c r="E302" s="209">
+      <c r="E302" s="208">
         <v>2081146</v>
       </c>
       <c r="F302" s="86">
         <v>2432943</v>
       </c>
-      <c r="G302" s="85"/>
+      <c r="G302" s="221">
+        <v>2784741</v>
+      </c>
       <c r="H302" s="8"/>
       <c r="I302" s="129"/>
       <c r="J302" s="89"/>
       <c r="K302" s="86"/>
-      <c r="L302" s="153"/>
-      <c r="M302" s="181"/>
+      <c r="L302" s="152"/>
+      <c r="M302" s="180"/>
       <c r="N302" s="38"/>
     </row>
     <row r="303" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A303" s="123" t="s">
         <v>67</v>
       </c>
-      <c r="B303" s="148">
+      <c r="B303" s="147">
         <v>1583</v>
       </c>
       <c r="C303" s="85">
         <v>3166</v>
       </c>
-      <c r="D303" s="207">
+      <c r="D303" s="206">
         <v>4749</v>
       </c>
-      <c r="E303" s="209">
+      <c r="E303" s="208">
         <v>6332</v>
       </c>
       <c r="F303" s="86">
         <v>7915</v>
       </c>
-      <c r="G303" s="85"/>
+      <c r="G303" s="221">
+        <v>9498</v>
+      </c>
       <c r="H303" s="8"/>
       <c r="I303" s="129"/>
       <c r="J303" s="89"/>
       <c r="K303" s="86"/>
-      <c r="L303" s="153"/>
-      <c r="M303" s="181"/>
+      <c r="L303" s="152"/>
+      <c r="M303" s="180"/>
       <c r="N303" s="38"/>
     </row>
     <row r="304" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A304" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="B304" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G304" s="1"/>
+      <c r="B304" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C304" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D304" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E304" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F304" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G304" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H304" s="8"/>
       <c r="I304" s="129"/>
-      <c r="J304" s="145"/>
+      <c r="J304" s="144"/>
       <c r="K304" s="132"/>
-      <c r="L304" s="179"/>
-      <c r="M304" s="181"/>
+      <c r="L304" s="178"/>
+      <c r="M304" s="180"/>
       <c r="N304" s="38"/>
     </row>
     <row r="305" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A305" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B305" s="148">
+      <c r="B305" s="147">
         <v>1643</v>
       </c>
       <c r="C305" s="85">
         <v>3286</v>
       </c>
-      <c r="D305" s="208">
+      <c r="D305" s="207">
         <v>4929</v>
       </c>
-      <c r="E305" s="209">
+      <c r="E305" s="208">
         <v>6572</v>
       </c>
       <c r="F305" s="86">
         <v>8215</v>
       </c>
-      <c r="G305" s="85"/>
+      <c r="G305" s="221">
+        <v>9858</v>
+      </c>
       <c r="H305" s="8"/>
       <c r="I305" s="129"/>
       <c r="J305" s="89"/>
       <c r="K305" s="86"/>
-      <c r="L305" s="153"/>
-      <c r="M305" s="181"/>
+      <c r="L305" s="152"/>
+      <c r="M305" s="180"/>
       <c r="N305" s="38"/>
     </row>
     <row r="306" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A306" s="123" t="s">
         <v>40</v>
       </c>
-      <c r="B306" s="148">
+      <c r="B306" s="147">
         <v>816</v>
       </c>
       <c r="C306" s="85">
         <v>1632</v>
       </c>
-      <c r="D306" s="207">
+      <c r="D306" s="206">
         <v>2448</v>
       </c>
-      <c r="E306" s="209">
+      <c r="E306" s="208">
         <v>3264</v>
       </c>
       <c r="F306" s="86">
         <v>4080</v>
       </c>
-      <c r="G306" s="85"/>
+      <c r="G306" s="221">
+        <v>4896</v>
+      </c>
       <c r="H306" s="8"/>
       <c r="I306" s="129"/>
       <c r="J306" s="89"/>
       <c r="K306" s="86"/>
-      <c r="L306" s="153"/>
-      <c r="M306" s="181"/>
+      <c r="L306" s="152"/>
+      <c r="M306" s="180"/>
       <c r="N306" s="38"/>
     </row>
     <row r="307" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A307" s="123" t="s">
         <v>41</v>
       </c>
-      <c r="B307" s="148">
+      <c r="B307" s="147">
         <v>4379</v>
       </c>
       <c r="C307" s="85">
         <v>8758</v>
       </c>
-      <c r="D307" s="207">
+      <c r="D307" s="206">
         <v>13137</v>
       </c>
-      <c r="E307" s="209">
+      <c r="E307" s="208">
         <v>17516</v>
       </c>
       <c r="F307" s="86">
         <v>21895</v>
       </c>
-      <c r="G307" s="85"/>
+      <c r="G307" s="221">
+        <v>26274</v>
+      </c>
       <c r="H307" s="8"/>
       <c r="I307" s="129"/>
       <c r="J307" s="89"/>
       <c r="K307" s="86"/>
-      <c r="L307" s="153"/>
-      <c r="M307" s="181"/>
+      <c r="L307" s="152"/>
+      <c r="M307" s="180"/>
       <c r="N307" s="38"/>
     </row>
     <row r="308" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A308" s="123" t="s">
         <v>42</v>
       </c>
-      <c r="B308" s="148">
+      <c r="B308" s="147">
         <v>48385</v>
       </c>
       <c r="C308" s="85">
         <v>92856</v>
       </c>
-      <c r="D308" s="207">
+      <c r="D308" s="206">
         <v>138903</v>
       </c>
-      <c r="E308" s="209">
+      <c r="E308" s="208">
         <v>180530</v>
       </c>
       <c r="F308" s="86">
         <v>221604</v>
       </c>
-      <c r="G308" s="85"/>
+      <c r="G308" s="221">
+        <v>260501</v>
+      </c>
       <c r="H308" s="8"/>
       <c r="I308" s="129"/>
       <c r="J308" s="89"/>
       <c r="K308" s="86"/>
-      <c r="L308" s="153"/>
-      <c r="M308" s="181"/>
+      <c r="L308" s="152"/>
+      <c r="M308" s="180"/>
       <c r="N308" s="38"/>
     </row>
     <row r="309" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A309" s="123" t="s">
         <v>68</v>
       </c>
-      <c r="B309" s="148">
+      <c r="B309" s="147">
         <v>58</v>
       </c>
       <c r="C309" s="85">
         <v>116</v>
       </c>
-      <c r="D309" s="207">
+      <c r="D309" s="206">
         <v>174</v>
       </c>
-      <c r="E309" s="209">
+      <c r="E309" s="208">
         <v>232</v>
       </c>
       <c r="F309" s="86">
         <v>290</v>
       </c>
-      <c r="G309" s="85"/>
+      <c r="G309" s="221">
+        <v>348</v>
+      </c>
       <c r="H309" s="8"/>
       <c r="I309" s="129"/>
       <c r="J309" s="89"/>
       <c r="K309" s="86"/>
-      <c r="L309" s="153"/>
-      <c r="M309" s="181"/>
+      <c r="L309" s="152"/>
+      <c r="M309" s="180"/>
       <c r="N309" s="38"/>
     </row>
     <row r="310" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A310" s="123" t="s">
         <v>69</v>
       </c>
-      <c r="B310" s="148">
+      <c r="B310" s="147">
         <v>2294</v>
       </c>
       <c r="C310" s="85">
         <v>4588</v>
       </c>
-      <c r="D310" s="207">
+      <c r="D310" s="206">
         <v>6882</v>
       </c>
-      <c r="E310" s="209">
+      <c r="E310" s="208">
         <v>9176</v>
       </c>
       <c r="F310" s="86">
         <v>11470</v>
       </c>
-      <c r="G310" s="85"/>
+      <c r="G310" s="221">
+        <v>13764</v>
+      </c>
       <c r="H310" s="8"/>
       <c r="I310" s="129"/>
       <c r="J310" s="89"/>
       <c r="K310" s="86"/>
-      <c r="L310" s="153"/>
-      <c r="M310" s="181"/>
+      <c r="L310" s="152"/>
+      <c r="M310" s="180"/>
       <c r="N310" s="38"/>
     </row>
     <row r="311" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A311" s="123" t="s">
         <v>43</v>
       </c>
-      <c r="B311" s="148">
+      <c r="B311" s="147">
         <v>179</v>
       </c>
       <c r="C311" s="85">
         <v>358</v>
       </c>
-      <c r="D311" s="207">
+      <c r="D311" s="206">
         <v>537</v>
       </c>
-      <c r="E311" s="209">
+      <c r="E311" s="208">
         <v>716</v>
       </c>
       <c r="F311" s="86">
         <v>895</v>
       </c>
-      <c r="G311" s="85"/>
+      <c r="G311" s="221">
+        <v>1074</v>
+      </c>
       <c r="H311" s="8"/>
       <c r="I311" s="129"/>
       <c r="J311" s="89"/>
       <c r="K311" s="86"/>
-      <c r="L311" s="153"/>
-      <c r="M311" s="181"/>
+      <c r="L311" s="152"/>
+      <c r="M311" s="180"/>
       <c r="N311" s="38"/>
     </row>
     <row r="312" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A312" s="123" t="s">
         <v>44</v>
       </c>
-      <c r="B312" s="148">
+      <c r="B312" s="147">
         <v>3464</v>
       </c>
       <c r="C312" s="85">
         <v>6928</v>
       </c>
-      <c r="D312" s="207">
+      <c r="D312" s="206">
         <v>10392</v>
       </c>
-      <c r="E312" s="209">
+      <c r="E312" s="208">
         <v>13856</v>
       </c>
       <c r="F312" s="86">
         <v>17320</v>
       </c>
-      <c r="G312" s="85"/>
+      <c r="G312" s="221">
+        <v>20784</v>
+      </c>
       <c r="H312" s="8"/>
       <c r="I312" s="129"/>
       <c r="J312" s="89"/>
       <c r="K312" s="86"/>
-      <c r="L312" s="153"/>
-      <c r="M312" s="181"/>
+      <c r="L312" s="152"/>
+      <c r="M312" s="180"/>
       <c r="N312" s="38"/>
     </row>
     <row r="313" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A313" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="B313" s="148">
+      <c r="B313" s="147">
         <v>3575</v>
       </c>
       <c r="C313" s="85">
         <v>7150</v>
       </c>
-      <c r="D313" s="207">
+      <c r="D313" s="206">
         <v>10725</v>
       </c>
-      <c r="E313" s="209">
+      <c r="E313" s="208">
         <v>14300</v>
       </c>
       <c r="F313" s="86">
         <v>17875</v>
       </c>
-      <c r="G313" s="85"/>
+      <c r="G313" s="221">
+        <v>21450</v>
+      </c>
       <c r="H313" s="8"/>
       <c r="I313" s="129"/>
       <c r="J313" s="89"/>
       <c r="K313" s="86"/>
-      <c r="L313" s="153"/>
-      <c r="M313" s="181"/>
+      <c r="L313" s="152"/>
+      <c r="M313" s="180"/>
       <c r="N313" s="38"/>
     </row>
     <row r="314" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A314" s="122" t="s">
         <v>46</v>
       </c>
-      <c r="B314" s="148">
+      <c r="B314" s="147">
         <v>186</v>
       </c>
       <c r="C314" s="85">
         <v>372</v>
       </c>
-      <c r="D314" s="207">
+      <c r="D314" s="206">
         <v>558</v>
       </c>
-      <c r="E314" s="209">
+      <c r="E314" s="208">
         <v>744</v>
       </c>
       <c r="F314" s="86">
         <v>930</v>
       </c>
-      <c r="G314" s="85"/>
+      <c r="G314" s="221">
+        <v>1116</v>
+      </c>
       <c r="H314" s="8"/>
       <c r="I314" s="129"/>
       <c r="J314" s="89"/>
       <c r="K314" s="86"/>
-      <c r="L314" s="153"/>
-      <c r="M314" s="181"/>
+      <c r="L314" s="152"/>
+      <c r="M314" s="180"/>
       <c r="N314" s="38"/>
     </row>
     <row r="315" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A315" s="123" t="s">
         <v>70</v>
       </c>
-      <c r="B315" s="148">
+      <c r="B315" s="147">
         <v>8052</v>
       </c>
       <c r="C315" s="85">
         <v>16104</v>
       </c>
-      <c r="D315" s="207">
+      <c r="D315" s="206">
         <v>24156</v>
       </c>
-      <c r="E315" s="209">
+      <c r="E315" s="208">
         <v>32208</v>
       </c>
       <c r="F315" s="86">
         <v>40260</v>
       </c>
-      <c r="G315" s="85"/>
+      <c r="G315" s="221">
+        <v>48312</v>
+      </c>
       <c r="H315" s="8"/>
       <c r="I315" s="129"/>
       <c r="J315" s="89"/>
       <c r="K315" s="86"/>
-      <c r="L315" s="153"/>
-      <c r="M315" s="181"/>
+      <c r="L315" s="152"/>
+      <c r="M315" s="180"/>
       <c r="N315" s="38"/>
     </row>
     <row r="316" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A316" s="123"/>
-      <c r="B316" s="148"/>
+      <c r="B316" s="147"/>
       <c r="C316" s="3"/>
-      <c r="D316" s="186"/>
-[...2 lines deleted...]
-      <c r="G316" s="5"/>
+      <c r="D316" s="185"/>
+      <c r="E316" s="208"/>
+      <c r="F316" s="181"/>
+      <c r="G316" s="213"/>
       <c r="H316" s="14"/>
       <c r="I316" s="130"/>
       <c r="J316" s="72"/>
       <c r="K316" s="72"/>
-      <c r="L316" s="174"/>
-      <c r="M316" s="181"/>
+      <c r="L316" s="173"/>
+      <c r="M316" s="180"/>
       <c r="N316" s="38"/>
     </row>
     <row r="317" spans="1:14" s="39" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A317" s="98" t="s">
         <v>29</v>
       </c>
-      <c r="B317" s="148"/>
+      <c r="B317" s="147"/>
       <c r="C317" s="5"/>
-      <c r="D317" s="182"/>
-[...2 lines deleted...]
-      <c r="G317" s="5"/>
+      <c r="D317" s="181"/>
+      <c r="E317" s="208"/>
+      <c r="F317" s="183"/>
+      <c r="G317" s="215"/>
       <c r="H317" s="14"/>
       <c r="I317" s="130"/>
       <c r="J317" s="72"/>
       <c r="K317" s="72"/>
-      <c r="L317" s="174"/>
-      <c r="M317" s="181"/>
+      <c r="L317" s="173"/>
+      <c r="M317" s="180"/>
       <c r="N317" s="38"/>
     </row>
     <row r="318" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A318" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B318" s="148">
+      <c r="B318" s="147">
         <v>51249</v>
       </c>
       <c r="C318" s="85">
         <v>261555</v>
       </c>
-      <c r="D318" s="207">
+      <c r="D318" s="206">
         <v>471861</v>
       </c>
-      <c r="E318" s="209">
+      <c r="E318" s="208">
         <v>1391686</v>
       </c>
       <c r="F318" s="86">
         <v>1441793</v>
       </c>
-      <c r="G318" s="85"/>
+      <c r="G318" s="222">
+        <v>1491901</v>
+      </c>
       <c r="H318" s="8"/>
       <c r="I318" s="129"/>
       <c r="J318" s="89"/>
       <c r="K318" s="86"/>
-      <c r="L318" s="153"/>
-      <c r="M318" s="181"/>
+      <c r="L318" s="152"/>
+      <c r="M318" s="180"/>
       <c r="N318" s="38"/>
     </row>
     <row r="319" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A319" s="124" t="s">
         <v>66</v>
       </c>
-      <c r="B319" s="148">
+      <c r="B319" s="147">
         <v>51024</v>
       </c>
       <c r="C319" s="85">
         <v>261105</v>
       </c>
-      <c r="D319" s="207">
+      <c r="D319" s="206">
         <v>471186</v>
       </c>
-      <c r="E319" s="209">
+      <c r="E319" s="208">
         <v>1390786</v>
       </c>
       <c r="F319" s="86">
         <v>1440668</v>
       </c>
-      <c r="G319" s="85"/>
+      <c r="G319" s="222">
+        <v>1490551</v>
+      </c>
       <c r="H319" s="8"/>
       <c r="I319" s="129"/>
       <c r="J319" s="89"/>
       <c r="K319" s="86"/>
-      <c r="L319" s="153"/>
-      <c r="M319" s="181"/>
+      <c r="L319" s="152"/>
+      <c r="M319" s="180"/>
       <c r="N319" s="38"/>
     </row>
     <row r="320" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A320" s="123" t="s">
         <v>39</v>
       </c>
-      <c r="B320" s="148">
+      <c r="B320" s="147">
         <v>167</v>
       </c>
       <c r="C320" s="85">
         <v>334</v>
       </c>
-      <c r="D320" s="207">
+      <c r="D320" s="206">
         <v>501</v>
       </c>
-      <c r="E320" s="209">
+      <c r="E320" s="208">
         <v>668</v>
       </c>
       <c r="F320" s="86">
         <v>835</v>
       </c>
-      <c r="G320" s="85"/>
+      <c r="G320" s="222">
+        <v>1002</v>
+      </c>
       <c r="H320" s="8"/>
       <c r="I320" s="129"/>
       <c r="J320" s="89"/>
       <c r="K320" s="86"/>
-      <c r="L320" s="153"/>
-      <c r="M320" s="181"/>
+      <c r="L320" s="152"/>
+      <c r="M320" s="180"/>
       <c r="N320" s="38"/>
     </row>
     <row r="321" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A321" s="124" t="s">
         <v>40</v>
       </c>
-      <c r="B321" s="148" t="s">
-[...14 lines deleted...]
-      <c r="G321" s="1"/>
+      <c r="B321" s="147" t="s">
+        <v>37</v>
+      </c>
+      <c r="C321" s="146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D321" s="181" t="s">
+        <v>37</v>
+      </c>
+      <c r="E321" s="208" t="s">
+        <v>37</v>
+      </c>
+      <c r="F321" s="182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G321" s="221" t="s">
+        <v>37</v>
+      </c>
       <c r="H321" s="8"/>
       <c r="I321" s="129"/>
       <c r="J321" s="4"/>
       <c r="K321" s="89"/>
-      <c r="L321" s="153"/>
-      <c r="M321" s="181"/>
+      <c r="L321" s="152"/>
+      <c r="M321" s="180"/>
       <c r="N321" s="38"/>
     </row>
     <row r="322" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A322" s="124" t="s">
         <v>42</v>
       </c>
-      <c r="B322" s="148">
+      <c r="B322" s="147">
         <v>58</v>
       </c>
       <c r="C322" s="85">
         <v>116</v>
       </c>
-      <c r="D322" s="183">
+      <c r="D322" s="182">
         <v>174</v>
       </c>
-      <c r="E322" s="209">
+      <c r="E322" s="208">
         <v>232</v>
       </c>
       <c r="F322" s="86">
         <v>290</v>
       </c>
-      <c r="G322" s="85"/>
+      <c r="G322" s="214">
+        <v>348</v>
+      </c>
       <c r="H322" s="8"/>
       <c r="I322" s="129"/>
       <c r="J322" s="92"/>
       <c r="K322" s="86"/>
-      <c r="L322" s="153"/>
-      <c r="M322" s="181"/>
+      <c r="L322" s="152"/>
+      <c r="M322" s="180"/>
       <c r="N322" s="38"/>
     </row>
     <row r="323" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A323" s="124"/>
-      <c r="B323" s="148"/>
+      <c r="B323" s="147"/>
       <c r="C323" s="72"/>
-      <c r="D323" s="182"/>
-[...2 lines deleted...]
-      <c r="G323" s="5"/>
+      <c r="D323" s="181"/>
+      <c r="E323" s="208"/>
+      <c r="F323" s="181"/>
+      <c r="G323" s="213"/>
       <c r="H323" s="14"/>
       <c r="I323" s="130"/>
       <c r="J323" s="73"/>
       <c r="K323" s="73"/>
-      <c r="L323" s="175"/>
-      <c r="M323" s="181"/>
+      <c r="L323" s="174"/>
+      <c r="M323" s="180"/>
       <c r="N323" s="38"/>
     </row>
     <row r="324" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A324" s="98" t="s">
         <v>31</v>
       </c>
-      <c r="B324" s="148"/>
+      <c r="B324" s="147"/>
       <c r="C324" s="72"/>
-      <c r="D324" s="182"/>
-[...2 lines deleted...]
-      <c r="G324" s="5"/>
+      <c r="D324" s="181"/>
+      <c r="E324" s="208"/>
+      <c r="F324" s="184"/>
+      <c r="G324" s="216"/>
       <c r="H324" s="14"/>
       <c r="I324" s="130"/>
       <c r="J324" s="73"/>
       <c r="K324" s="73"/>
-      <c r="L324" s="175"/>
-      <c r="M324" s="181"/>
+      <c r="L324" s="174"/>
+      <c r="M324" s="180"/>
       <c r="N324" s="38"/>
     </row>
     <row r="325" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A325" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B325" s="148">
+      <c r="B325" s="147">
         <v>11767896</v>
       </c>
       <c r="C325" s="85">
         <v>23819133</v>
       </c>
-      <c r="D325" s="207">
+      <c r="D325" s="206">
         <v>34734869</v>
       </c>
-      <c r="E325" s="209">
+      <c r="E325" s="208">
         <v>45249802</v>
       </c>
       <c r="F325" s="86">
         <v>52624861</v>
       </c>
-      <c r="G325" s="85"/>
+      <c r="G325" s="222">
+        <v>59202627</v>
+      </c>
       <c r="H325" s="8"/>
       <c r="I325" s="129"/>
       <c r="J325" s="89"/>
       <c r="K325" s="86"/>
-      <c r="L325" s="153"/>
-      <c r="M325" s="181"/>
+      <c r="L325" s="152"/>
+      <c r="M325" s="180"/>
       <c r="N325" s="38"/>
     </row>
     <row r="326" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A326" s="125" t="s">
         <v>66</v>
       </c>
-      <c r="B326" s="148">
+      <c r="B326" s="147">
         <v>10920259</v>
       </c>
       <c r="C326" s="85">
         <v>22187474</v>
       </c>
-      <c r="D326" s="207">
+      <c r="D326" s="206">
         <v>32338469</v>
       </c>
-      <c r="E326" s="209">
+      <c r="E326" s="208">
         <v>42205978</v>
       </c>
       <c r="F326" s="86">
         <v>48859805</v>
       </c>
-      <c r="G326" s="85"/>
+      <c r="G326" s="222">
+        <v>54890076</v>
+      </c>
       <c r="H326" s="8"/>
       <c r="I326" s="129"/>
       <c r="J326" s="89"/>
       <c r="K326" s="86"/>
-      <c r="L326" s="153"/>
-      <c r="M326" s="181"/>
+      <c r="L326" s="152"/>
+      <c r="M326" s="180"/>
       <c r="N326" s="38"/>
     </row>
     <row r="327" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A327" s="125" t="s">
         <v>67</v>
       </c>
-      <c r="B327" s="148">
+      <c r="B327" s="147">
         <v>130069</v>
       </c>
       <c r="C327" s="85">
         <v>225979</v>
       </c>
-      <c r="D327" s="207">
+      <c r="D327" s="206">
         <v>327873</v>
       </c>
-      <c r="E327" s="209">
+      <c r="E327" s="208">
         <v>429658</v>
       </c>
       <c r="F327" s="86">
         <v>549224</v>
       </c>
-      <c r="G327" s="85"/>
+      <c r="G327" s="222">
+        <v>634121</v>
+      </c>
       <c r="H327" s="8"/>
       <c r="I327" s="129"/>
       <c r="J327" s="89"/>
       <c r="K327" s="86"/>
-      <c r="L327" s="153"/>
-      <c r="M327" s="181"/>
+      <c r="L327" s="152"/>
+      <c r="M327" s="180"/>
       <c r="N327" s="38"/>
     </row>
     <row r="328" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A328" s="125" t="s">
         <v>39</v>
       </c>
-      <c r="B328" s="148">
+      <c r="B328" s="147">
         <v>51602</v>
       </c>
       <c r="C328" s="85">
         <v>97775</v>
       </c>
-      <c r="D328" s="207">
+      <c r="D328" s="206">
         <v>143354</v>
       </c>
-      <c r="E328" s="209">
+      <c r="E328" s="208">
         <v>168975</v>
       </c>
       <c r="F328" s="86">
         <v>200316</v>
       </c>
-      <c r="G328" s="85"/>
+      <c r="G328" s="222">
+        <v>214599</v>
+      </c>
       <c r="H328" s="8"/>
       <c r="I328" s="129"/>
       <c r="J328" s="89"/>
       <c r="K328" s="86"/>
-      <c r="L328" s="153"/>
-      <c r="M328" s="181"/>
+      <c r="L328" s="152"/>
+      <c r="M328" s="180"/>
       <c r="N328" s="38"/>
     </row>
     <row r="329" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A329" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B329" s="148">
+      <c r="B329" s="147">
         <v>55892</v>
       </c>
       <c r="C329" s="85">
         <v>105270</v>
       </c>
-      <c r="D329" s="207">
+      <c r="D329" s="206">
         <v>148837</v>
       </c>
-      <c r="E329" s="209">
+      <c r="E329" s="208">
         <v>164305</v>
       </c>
       <c r="F329" s="86">
         <v>191577</v>
       </c>
-      <c r="G329" s="85"/>
+      <c r="G329" s="222">
+        <v>208964</v>
+      </c>
       <c r="H329" s="8"/>
       <c r="I329" s="129"/>
       <c r="J329" s="89"/>
       <c r="K329" s="86"/>
-      <c r="L329" s="153"/>
-      <c r="M329" s="181"/>
+      <c r="L329" s="152"/>
+      <c r="M329" s="180"/>
       <c r="N329" s="38"/>
     </row>
     <row r="330" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A330" s="125" t="s">
         <v>40</v>
       </c>
-      <c r="B330" s="148">
+      <c r="B330" s="147">
         <v>44527</v>
       </c>
       <c r="C330" s="85">
         <v>86951</v>
       </c>
-      <c r="D330" s="207">
+      <c r="D330" s="206">
         <v>126450</v>
       </c>
-      <c r="E330" s="209">
+      <c r="E330" s="208">
         <v>158654</v>
       </c>
       <c r="F330" s="86">
         <v>195075</v>
       </c>
-      <c r="G330" s="85"/>
+      <c r="G330" s="222">
+        <v>229477</v>
+      </c>
       <c r="H330" s="8"/>
       <c r="I330" s="129"/>
       <c r="J330" s="89"/>
       <c r="K330" s="86"/>
-      <c r="L330" s="153"/>
-      <c r="M330" s="181"/>
+      <c r="L330" s="152"/>
+      <c r="M330" s="180"/>
       <c r="N330" s="38"/>
     </row>
     <row r="331" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A331" s="125" t="s">
         <v>41</v>
       </c>
-      <c r="B331" s="148">
+      <c r="B331" s="147">
         <v>24842</v>
       </c>
       <c r="C331" s="85">
         <v>50221</v>
       </c>
-      <c r="D331" s="207">
+      <c r="D331" s="206">
         <v>72829</v>
       </c>
-      <c r="E331" s="209">
+      <c r="E331" s="208">
         <v>85600</v>
       </c>
       <c r="F331" s="86">
         <v>105867</v>
       </c>
-      <c r="G331" s="85"/>
+      <c r="G331" s="222">
+        <v>119927</v>
+      </c>
       <c r="H331" s="8"/>
       <c r="I331" s="129"/>
       <c r="J331" s="89"/>
       <c r="K331" s="86"/>
-      <c r="L331" s="153"/>
-      <c r="M331" s="181"/>
+      <c r="L331" s="152"/>
+      <c r="M331" s="180"/>
       <c r="N331" s="38"/>
     </row>
     <row r="332" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A332" s="125" t="s">
         <v>42</v>
       </c>
-      <c r="B332" s="148">
+      <c r="B332" s="147">
         <v>94620</v>
       </c>
       <c r="C332" s="85">
         <v>174672</v>
       </c>
-      <c r="D332" s="207">
+      <c r="D332" s="206">
         <v>250947</v>
       </c>
-      <c r="E332" s="209">
+      <c r="E332" s="208">
         <v>329163</v>
       </c>
       <c r="F332" s="86">
         <v>411064</v>
       </c>
-      <c r="G332" s="85"/>
+      <c r="G332" s="222">
+        <v>500343</v>
+      </c>
       <c r="H332" s="8"/>
       <c r="I332" s="129"/>
       <c r="J332" s="89"/>
       <c r="K332" s="86"/>
-      <c r="L332" s="153"/>
-      <c r="M332" s="181"/>
+      <c r="L332" s="152"/>
+      <c r="M332" s="180"/>
       <c r="N332" s="38"/>
     </row>
     <row r="333" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A333" s="125" t="s">
         <v>68</v>
       </c>
-      <c r="B333" s="148">
+      <c r="B333" s="147">
         <v>22912</v>
       </c>
       <c r="C333" s="85">
         <v>46329</v>
       </c>
-      <c r="D333" s="207">
+      <c r="D333" s="206">
         <v>67041</v>
       </c>
-      <c r="E333" s="209">
+      <c r="E333" s="208">
         <v>84861</v>
       </c>
       <c r="F333" s="86">
         <v>102095</v>
       </c>
-      <c r="G333" s="85"/>
+      <c r="G333" s="222">
+        <v>118579</v>
+      </c>
       <c r="H333" s="8"/>
       <c r="I333" s="129"/>
       <c r="J333" s="89"/>
       <c r="K333" s="86"/>
-      <c r="L333" s="153"/>
-      <c r="M333" s="181"/>
+      <c r="L333" s="152"/>
+      <c r="M333" s="180"/>
       <c r="N333" s="38"/>
     </row>
     <row r="334" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A334" s="125" t="s">
         <v>69</v>
       </c>
-      <c r="B334" s="148">
+      <c r="B334" s="147">
         <v>49567</v>
       </c>
       <c r="C334" s="85">
         <v>101855</v>
       </c>
-      <c r="D334" s="207">
+      <c r="D334" s="206">
         <v>152724</v>
       </c>
-      <c r="E334" s="209">
+      <c r="E334" s="208">
         <v>204349</v>
       </c>
       <c r="F334" s="86">
         <v>257834</v>
       </c>
-      <c r="G334" s="85"/>
+      <c r="G334" s="222">
+        <v>313307</v>
+      </c>
       <c r="H334" s="8"/>
       <c r="I334" s="129"/>
       <c r="J334" s="89"/>
       <c r="K334" s="86"/>
-      <c r="L334" s="153"/>
-      <c r="M334" s="181"/>
+      <c r="L334" s="152"/>
+      <c r="M334" s="180"/>
       <c r="N334" s="38"/>
     </row>
     <row r="335" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A335" s="125" t="s">
         <v>43</v>
       </c>
-      <c r="B335" s="148">
+      <c r="B335" s="147">
         <v>39233</v>
       </c>
       <c r="C335" s="85">
         <v>75840</v>
       </c>
-      <c r="D335" s="207">
+      <c r="D335" s="206">
         <v>103708</v>
       </c>
-      <c r="E335" s="209">
+      <c r="E335" s="208">
         <v>109688</v>
       </c>
       <c r="F335" s="86">
         <v>129446</v>
       </c>
-      <c r="G335" s="85"/>
+      <c r="G335" s="222">
+        <v>134770</v>
+      </c>
       <c r="H335" s="8"/>
       <c r="I335" s="129"/>
       <c r="J335" s="89"/>
       <c r="K335" s="86"/>
-      <c r="L335" s="153"/>
-      <c r="M335" s="181"/>
+      <c r="L335" s="152"/>
+      <c r="M335" s="180"/>
       <c r="N335" s="38"/>
     </row>
     <row r="336" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A336" s="125" t="s">
         <v>44</v>
       </c>
-      <c r="B336" s="148">
+      <c r="B336" s="147">
         <v>163842</v>
       </c>
       <c r="C336" s="85">
         <v>305954</v>
       </c>
-      <c r="D336" s="207">
+      <c r="D336" s="206">
         <v>451414</v>
       </c>
-      <c r="E336" s="209">
+      <c r="E336" s="208">
         <v>575523</v>
       </c>
       <c r="F336" s="86">
         <v>714276</v>
       </c>
-      <c r="G336" s="85"/>
+      <c r="G336" s="222">
+        <v>807053</v>
+      </c>
       <c r="H336" s="8"/>
       <c r="I336" s="129"/>
       <c r="J336" s="89"/>
       <c r="K336" s="86"/>
-      <c r="L336" s="153"/>
-      <c r="M336" s="181"/>
+      <c r="L336" s="152"/>
+      <c r="M336" s="180"/>
       <c r="N336" s="38"/>
     </row>
     <row r="337" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A337" s="125" t="s">
         <v>45</v>
       </c>
-      <c r="B337" s="148">
+      <c r="B337" s="147">
         <v>6669</v>
       </c>
       <c r="C337" s="85">
         <v>25098</v>
       </c>
-      <c r="D337" s="207">
+      <c r="D337" s="206">
         <v>43333</v>
       </c>
-      <c r="E337" s="209">
+      <c r="E337" s="208">
         <v>60963</v>
       </c>
       <c r="F337" s="86">
         <v>85530</v>
       </c>
-      <c r="G337" s="85"/>
+      <c r="G337" s="222">
+        <v>110263</v>
+      </c>
       <c r="H337" s="8"/>
       <c r="I337" s="129"/>
       <c r="J337" s="89"/>
       <c r="K337" s="86"/>
-      <c r="L337" s="153"/>
-      <c r="M337" s="181"/>
+      <c r="L337" s="152"/>
+      <c r="M337" s="180"/>
       <c r="N337" s="38"/>
     </row>
     <row r="338" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A338" s="125" t="s">
         <v>46</v>
       </c>
-      <c r="B338" s="148">
+      <c r="B338" s="147">
         <v>26777</v>
       </c>
       <c r="C338" s="85">
         <v>50705</v>
       </c>
-      <c r="D338" s="207">
+      <c r="D338" s="206">
         <v>75772</v>
       </c>
-      <c r="E338" s="209">
+      <c r="E338" s="208">
         <v>97802</v>
       </c>
       <c r="F338" s="86">
         <v>118005</v>
       </c>
-      <c r="G338" s="85"/>
+      <c r="G338" s="222">
+        <v>128017</v>
+      </c>
       <c r="H338" s="8"/>
       <c r="I338" s="129"/>
       <c r="J338" s="89"/>
       <c r="K338" s="86"/>
-      <c r="L338" s="153"/>
-      <c r="M338" s="181"/>
+      <c r="L338" s="152"/>
+      <c r="M338" s="180"/>
       <c r="N338" s="38"/>
     </row>
     <row r="339" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A339" s="125" t="s">
         <v>70</v>
       </c>
-      <c r="B339" s="148">
+      <c r="B339" s="147">
         <v>137085</v>
       </c>
       <c r="C339" s="85">
         <v>285010</v>
       </c>
-      <c r="D339" s="207">
+      <c r="D339" s="206">
         <v>432119</v>
       </c>
-      <c r="E339" s="209">
+      <c r="E339" s="208">
         <v>574283</v>
       </c>
       <c r="F339" s="86">
         <v>704747</v>
       </c>
-      <c r="G339" s="85"/>
+      <c r="G339" s="222">
+        <v>793133</v>
+      </c>
       <c r="H339" s="8"/>
       <c r="I339" s="129"/>
       <c r="J339" s="89"/>
       <c r="K339" s="86"/>
-      <c r="L339" s="153"/>
-      <c r="M339" s="181"/>
+      <c r="L339" s="152"/>
+      <c r="M339" s="180"/>
       <c r="N339" s="38"/>
     </row>
     <row r="340" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A340" s="125"/>
-      <c r="B340" s="148"/>
+      <c r="B340" s="147"/>
       <c r="C340" s="5"/>
-      <c r="D340" s="182"/>
-[...2 lines deleted...]
-      <c r="G340" s="5"/>
+      <c r="D340" s="181"/>
+      <c r="E340" s="208"/>
+      <c r="F340" s="181"/>
+      <c r="G340" s="213"/>
       <c r="H340" s="14"/>
       <c r="I340" s="130"/>
       <c r="J340" s="74"/>
       <c r="K340" s="74"/>
-      <c r="L340" s="176"/>
-      <c r="M340" s="181"/>
+      <c r="L340" s="175"/>
+      <c r="M340" s="180"/>
       <c r="N340" s="38"/>
     </row>
     <row r="341" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A341" s="98" t="s">
         <v>32</v>
       </c>
-      <c r="B341" s="148"/>
+      <c r="B341" s="147"/>
       <c r="C341" s="5"/>
-      <c r="D341" s="182"/>
-[...2 lines deleted...]
-      <c r="G341" s="5"/>
+      <c r="D341" s="181"/>
+      <c r="E341" s="208"/>
+      <c r="F341" s="181"/>
+      <c r="G341" s="213"/>
       <c r="H341" s="14"/>
       <c r="I341" s="130"/>
       <c r="J341" s="74"/>
       <c r="K341" s="74"/>
-      <c r="L341" s="176"/>
-      <c r="M341" s="181"/>
+      <c r="L341" s="175"/>
+      <c r="M341" s="180"/>
       <c r="N341" s="38"/>
     </row>
     <row r="342" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A342" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B342" s="148">
+      <c r="B342" s="147">
         <v>7438328</v>
       </c>
       <c r="C342" s="85">
         <v>14996533</v>
       </c>
-      <c r="D342" s="207">
+      <c r="D342" s="206">
         <v>21722795</v>
       </c>
-      <c r="E342" s="209">
+      <c r="E342" s="208">
         <v>29007755</v>
       </c>
       <c r="F342" s="86">
         <v>34631649</v>
       </c>
-      <c r="G342" s="85"/>
+      <c r="G342" s="222">
+        <v>40083992</v>
+      </c>
       <c r="H342" s="8"/>
       <c r="I342" s="129"/>
       <c r="J342" s="89"/>
       <c r="K342" s="86"/>
-      <c r="L342" s="153"/>
-      <c r="M342" s="181"/>
+      <c r="L342" s="152"/>
+      <c r="M342" s="180"/>
       <c r="N342" s="38"/>
     </row>
     <row r="343" spans="1:14" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A343" s="125" t="s">
         <v>66</v>
       </c>
-      <c r="B343" s="148">
+      <c r="B343" s="147">
         <v>7022643</v>
       </c>
       <c r="C343" s="85">
         <v>14191064</v>
       </c>
-      <c r="D343" s="207">
+      <c r="D343" s="206">
         <v>20518384</v>
       </c>
-      <c r="E343" s="209">
+      <c r="E343" s="208">
         <v>27413767</v>
       </c>
       <c r="F343" s="86">
         <v>32696979</v>
       </c>
-      <c r="G343" s="85"/>
+      <c r="G343" s="222">
+        <v>37924172</v>
+      </c>
       <c r="H343" s="8"/>
       <c r="I343" s="129"/>
       <c r="J343" s="89"/>
       <c r="K343" s="86"/>
-      <c r="L343" s="153"/>
-      <c r="M343" s="181"/>
+      <c r="L343" s="152"/>
+      <c r="M343" s="180"/>
       <c r="N343" s="38"/>
     </row>
     <row r="344" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A344" s="126" t="s">
         <v>67</v>
       </c>
-      <c r="B344" s="148">
+      <c r="B344" s="147">
         <v>76077</v>
       </c>
       <c r="C344" s="85">
         <v>141735</v>
       </c>
-      <c r="D344" s="207">
+      <c r="D344" s="206">
         <v>213376</v>
       </c>
-      <c r="E344" s="209">
+      <c r="E344" s="208">
         <v>284909</v>
       </c>
       <c r="F344" s="86">
         <v>350720</v>
       </c>
-      <c r="G344" s="85"/>
+      <c r="G344" s="222">
+        <v>381861</v>
+      </c>
       <c r="H344" s="8"/>
       <c r="I344" s="129"/>
       <c r="J344" s="89"/>
       <c r="K344" s="86"/>
-      <c r="L344" s="153"/>
-      <c r="M344" s="181"/>
+      <c r="L344" s="152"/>
+      <c r="M344" s="180"/>
       <c r="N344" s="38"/>
     </row>
     <row r="345" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A345" s="126" t="s">
         <v>39</v>
       </c>
-      <c r="B345" s="148">
+      <c r="B345" s="147">
         <v>26628</v>
       </c>
-      <c r="C345" s="146">
+      <c r="C345" s="145">
         <v>49587</v>
       </c>
-      <c r="D345" s="182">
+      <c r="D345" s="181">
         <v>74479</v>
       </c>
-      <c r="E345" s="209">
+      <c r="E345" s="208">
         <v>96478</v>
       </c>
-      <c r="F345" s="182">
+      <c r="F345" s="181">
         <v>116717</v>
       </c>
-      <c r="G345" s="4"/>
+      <c r="G345" s="213">
+        <v>126652</v>
+      </c>
       <c r="H345" s="8"/>
       <c r="I345" s="129"/>
       <c r="J345" s="4"/>
       <c r="K345" s="86"/>
-      <c r="L345" s="153"/>
-      <c r="M345" s="181"/>
+      <c r="L345" s="152"/>
+      <c r="M345" s="180"/>
       <c r="N345" s="38"/>
     </row>
     <row r="346" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A346" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B346" s="148" t="s">
+      <c r="B346" s="147" t="s">
         <v>38</v>
       </c>
-      <c r="C346" s="146">
+      <c r="C346" s="145">
         <v>18750</v>
       </c>
-      <c r="D346" s="182">
+      <c r="D346" s="181">
         <v>26714</v>
       </c>
-      <c r="E346" s="209">
+      <c r="E346" s="208">
         <v>34916</v>
       </c>
-      <c r="F346" s="182">
+      <c r="F346" s="181">
         <v>39327</v>
       </c>
-      <c r="G346" s="4"/>
+      <c r="G346" s="213">
+        <v>47164</v>
+      </c>
       <c r="H346" s="8"/>
       <c r="I346" s="129"/>
       <c r="J346" s="4"/>
       <c r="K346" s="86"/>
-      <c r="L346" s="153"/>
-      <c r="M346" s="181"/>
+      <c r="L346" s="152"/>
+      <c r="M346" s="180"/>
       <c r="N346" s="38"/>
     </row>
     <row r="347" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A347" s="126" t="s">
         <v>40</v>
       </c>
-      <c r="B347" s="148" t="s">
+      <c r="B347" s="147" t="s">
         <v>38</v>
       </c>
-      <c r="C347" s="146">
+      <c r="C347" s="145">
         <v>15166</v>
       </c>
-      <c r="D347" s="182">
+      <c r="D347" s="181">
         <v>21156</v>
       </c>
-      <c r="E347" s="209">
+      <c r="E347" s="208">
         <v>28628</v>
       </c>
-      <c r="F347" s="182">
+      <c r="F347" s="181">
         <v>31874</v>
       </c>
-      <c r="G347" s="4"/>
+      <c r="G347" s="213">
+        <v>38121</v>
+      </c>
       <c r="H347" s="8"/>
       <c r="I347" s="129"/>
       <c r="J347" s="4"/>
       <c r="K347" s="86"/>
-      <c r="L347" s="153"/>
-      <c r="M347" s="181"/>
+      <c r="L347" s="152"/>
+      <c r="M347" s="180"/>
       <c r="N347" s="38"/>
     </row>
     <row r="348" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A348" s="126" t="s">
         <v>41</v>
       </c>
-      <c r="B348" s="148" t="s">
+      <c r="B348" s="147" t="s">
         <v>38</v>
       </c>
-      <c r="C348" s="146">
+      <c r="C348" s="145">
         <v>10337</v>
       </c>
-      <c r="D348" s="182">
+      <c r="D348" s="181">
         <v>14732</v>
       </c>
-      <c r="E348" s="209">
+      <c r="E348" s="208">
         <v>18890</v>
       </c>
-      <c r="F348" s="182">
+      <c r="F348" s="181">
         <v>21939</v>
       </c>
-      <c r="G348" s="4"/>
+      <c r="G348" s="213">
+        <v>25703</v>
+      </c>
       <c r="H348" s="8"/>
       <c r="I348" s="129"/>
       <c r="J348" s="4"/>
       <c r="K348" s="86"/>
-      <c r="L348" s="153"/>
-      <c r="M348" s="181"/>
+      <c r="L348" s="152"/>
+      <c r="M348" s="180"/>
       <c r="N348" s="38"/>
     </row>
     <row r="349" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A349" s="126" t="s">
         <v>42</v>
       </c>
-      <c r="B349" s="148">
+      <c r="B349" s="147">
         <v>39045</v>
       </c>
       <c r="C349" s="85">
         <v>75500</v>
       </c>
-      <c r="D349" s="207">
+      <c r="D349" s="206">
         <v>108178</v>
       </c>
-      <c r="E349" s="209">
+      <c r="E349" s="208">
         <v>142797</v>
       </c>
       <c r="F349" s="86">
         <v>167862</v>
       </c>
-      <c r="G349" s="85"/>
+      <c r="G349" s="222">
+        <v>200307</v>
+      </c>
       <c r="H349" s="8"/>
       <c r="I349" s="129"/>
       <c r="J349" s="89"/>
       <c r="K349" s="86"/>
-      <c r="L349" s="153"/>
-      <c r="M349" s="181"/>
+      <c r="L349" s="152"/>
+      <c r="M349" s="180"/>
       <c r="N349" s="38"/>
     </row>
     <row r="350" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A350" s="126" t="s">
         <v>68</v>
       </c>
-      <c r="B350" s="148" t="s">
+      <c r="B350" s="147" t="s">
         <v>38</v>
       </c>
-      <c r="C350" s="146">
+      <c r="C350" s="145">
         <v>13076</v>
       </c>
-      <c r="D350" s="182">
+      <c r="D350" s="181">
         <v>18046</v>
       </c>
-      <c r="E350" s="209">
+      <c r="E350" s="208">
         <v>23908</v>
       </c>
       <c r="F350" s="86">
         <v>27194</v>
       </c>
-      <c r="G350" s="85"/>
+      <c r="G350" s="222">
+        <v>31759</v>
+      </c>
       <c r="H350" s="8"/>
       <c r="I350" s="129"/>
       <c r="J350" s="89"/>
       <c r="K350" s="86"/>
-      <c r="L350" s="153"/>
-      <c r="M350" s="181"/>
+      <c r="L350" s="152"/>
+      <c r="M350" s="180"/>
       <c r="N350" s="38"/>
     </row>
     <row r="351" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A351" s="126" t="s">
         <v>69</v>
       </c>
-      <c r="B351" s="148">
+      <c r="B351" s="147">
         <v>29557</v>
       </c>
       <c r="C351" s="85">
         <v>65037</v>
       </c>
-      <c r="D351" s="207">
+      <c r="D351" s="206">
         <v>99097</v>
       </c>
-      <c r="E351" s="209">
+      <c r="E351" s="208">
         <v>133913</v>
       </c>
       <c r="F351" s="86">
         <v>164803</v>
       </c>
-      <c r="G351" s="85"/>
+      <c r="G351" s="222">
+        <v>197682</v>
+      </c>
       <c r="H351" s="8"/>
       <c r="I351" s="129"/>
       <c r="J351" s="89"/>
       <c r="K351" s="86"/>
-      <c r="L351" s="153"/>
-      <c r="M351" s="181"/>
+      <c r="L351" s="152"/>
+      <c r="M351" s="180"/>
       <c r="N351" s="38"/>
     </row>
     <row r="352" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A352" s="126" t="s">
         <v>43</v>
       </c>
-      <c r="B352" s="148" t="s">
+      <c r="B352" s="147" t="s">
         <v>38</v>
       </c>
-      <c r="C352" s="146">
+      <c r="C352" s="145">
         <v>14791</v>
       </c>
-      <c r="D352" s="182">
+      <c r="D352" s="181">
         <v>21530</v>
       </c>
-      <c r="E352" s="209">
+      <c r="E352" s="208">
         <v>27141</v>
       </c>
-      <c r="F352" s="182">
+      <c r="F352" s="181">
         <v>32252</v>
       </c>
-      <c r="G352" s="4"/>
+      <c r="G352" s="213">
+        <v>37010</v>
+      </c>
       <c r="H352" s="8"/>
       <c r="I352" s="129"/>
       <c r="J352" s="4"/>
       <c r="K352" s="86"/>
-      <c r="L352" s="153"/>
-      <c r="M352" s="181"/>
+      <c r="L352" s="152"/>
+      <c r="M352" s="180"/>
       <c r="N352" s="38"/>
     </row>
     <row r="353" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A353" s="126" t="s">
         <v>44</v>
       </c>
-      <c r="B353" s="148">
+      <c r="B353" s="147">
         <v>90220</v>
       </c>
       <c r="C353" s="85">
         <v>164203</v>
       </c>
-      <c r="D353" s="207">
+      <c r="D353" s="206">
         <v>243988</v>
       </c>
-      <c r="E353" s="209">
+      <c r="E353" s="208">
         <v>320064</v>
       </c>
       <c r="F353" s="86">
         <v>390055</v>
       </c>
-      <c r="G353" s="85"/>
+      <c r="G353" s="222">
+        <v>424158</v>
+      </c>
       <c r="H353" s="8"/>
       <c r="I353" s="129"/>
       <c r="J353" s="89"/>
       <c r="K353" s="86"/>
-      <c r="L353" s="153"/>
-      <c r="M353" s="181"/>
+      <c r="L353" s="152"/>
+      <c r="M353" s="180"/>
       <c r="N353" s="38"/>
     </row>
     <row r="354" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A354" s="126" t="s">
         <v>45</v>
       </c>
-      <c r="B354" s="148" t="s">
+      <c r="B354" s="147" t="s">
         <v>38</v>
       </c>
-      <c r="C354" s="146">
+      <c r="C354" s="145">
         <v>7751</v>
       </c>
-      <c r="D354" s="182">
+      <c r="D354" s="181">
         <v>11417</v>
       </c>
-      <c r="E354" s="209">
+      <c r="E354" s="208">
         <v>14478</v>
       </c>
-      <c r="F354" s="182">
+      <c r="F354" s="181">
         <v>16839</v>
       </c>
-      <c r="G354" s="4"/>
+      <c r="G354" s="213">
+        <v>19366</v>
+      </c>
       <c r="H354" s="8"/>
       <c r="I354" s="129"/>
       <c r="J354" s="4"/>
       <c r="K354" s="86"/>
-      <c r="L354" s="153"/>
-      <c r="M354" s="181"/>
+      <c r="L354" s="152"/>
+      <c r="M354" s="180"/>
       <c r="N354" s="38"/>
     </row>
     <row r="355" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A355" s="126" t="s">
         <v>46</v>
       </c>
-      <c r="B355" s="148">
+      <c r="B355" s="147">
         <v>25180</v>
       </c>
-      <c r="C355" s="146">
+      <c r="C355" s="145">
         <v>47245</v>
       </c>
-      <c r="D355" s="182">
+      <c r="D355" s="181">
         <v>70678</v>
       </c>
-      <c r="E355" s="209">
+      <c r="E355" s="208">
         <v>91765</v>
       </c>
-      <c r="F355" s="182">
+      <c r="F355" s="181">
         <v>111165</v>
       </c>
-      <c r="G355" s="4"/>
+      <c r="G355" s="213">
+        <v>120373</v>
+      </c>
       <c r="H355" s="8"/>
       <c r="I355" s="129"/>
       <c r="J355" s="4"/>
       <c r="K355" s="86"/>
-      <c r="L355" s="153"/>
-      <c r="M355" s="181"/>
+      <c r="L355" s="152"/>
+      <c r="M355" s="180"/>
       <c r="N355" s="38"/>
     </row>
     <row r="356" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A356" s="126" t="s">
         <v>70</v>
       </c>
-      <c r="B356" s="148">
+      <c r="B356" s="147">
         <v>90120</v>
       </c>
       <c r="C356" s="85">
         <v>182291</v>
       </c>
-      <c r="D356" s="207">
+      <c r="D356" s="206">
         <v>281020</v>
       </c>
-      <c r="E356" s="209">
+      <c r="E356" s="208">
         <v>376101</v>
       </c>
       <c r="F356" s="86">
         <v>463922</v>
       </c>
-      <c r="G356" s="85"/>
+      <c r="G356" s="222">
+        <v>509664</v>
+      </c>
       <c r="H356" s="8"/>
       <c r="I356" s="129"/>
       <c r="J356" s="89"/>
       <c r="K356" s="86"/>
-      <c r="L356" s="153"/>
-      <c r="M356" s="181"/>
+      <c r="L356" s="152"/>
+      <c r="M356" s="180"/>
       <c r="N356" s="38"/>
     </row>
     <row r="357" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A357" s="126"/>
-      <c r="B357" s="148"/>
+      <c r="B357" s="147"/>
       <c r="C357" s="5"/>
-      <c r="D357" s="182"/>
-[...2 lines deleted...]
-      <c r="G357" s="5"/>
+      <c r="D357" s="181"/>
+      <c r="E357" s="208"/>
+      <c r="F357" s="181"/>
+      <c r="G357" s="213"/>
       <c r="H357" s="14"/>
-      <c r="I357" s="140"/>
+      <c r="I357" s="139"/>
       <c r="J357" s="75"/>
       <c r="K357" s="75"/>
-      <c r="L357" s="177"/>
-      <c r="M357" s="181"/>
+      <c r="L357" s="176"/>
+      <c r="M357" s="180"/>
       <c r="N357" s="38"/>
     </row>
     <row r="358" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A358" s="98" t="s">
         <v>33</v>
       </c>
-      <c r="B358" s="148"/>
+      <c r="B358" s="147"/>
       <c r="C358" s="5"/>
-      <c r="D358" s="182"/>
-[...2 lines deleted...]
-      <c r="G358" s="5"/>
+      <c r="D358" s="181"/>
+      <c r="E358" s="208"/>
+      <c r="F358" s="181"/>
+      <c r="G358" s="213"/>
       <c r="H358" s="14"/>
       <c r="I358" s="130"/>
       <c r="J358" s="75"/>
       <c r="K358" s="75"/>
-      <c r="L358" s="177"/>
-      <c r="M358" s="181"/>
+      <c r="L358" s="176"/>
+      <c r="M358" s="180"/>
       <c r="N358" s="38"/>
     </row>
     <row r="359" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A359" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B359" s="148">
+      <c r="B359" s="147">
         <v>59836</v>
       </c>
       <c r="C359" s="85">
         <v>114805</v>
       </c>
-      <c r="D359" s="207">
+      <c r="D359" s="206">
         <v>171047</v>
       </c>
-      <c r="E359" s="209">
+      <c r="E359" s="208">
         <v>227538</v>
       </c>
       <c r="F359" s="86">
         <v>285766</v>
       </c>
-      <c r="G359" s="85"/>
+      <c r="G359" s="222">
+        <v>353698</v>
+      </c>
       <c r="H359" s="8"/>
       <c r="I359" s="129"/>
       <c r="J359" s="89"/>
       <c r="K359" s="86"/>
-      <c r="L359" s="153"/>
-      <c r="M359" s="181"/>
+      <c r="L359" s="152"/>
+      <c r="M359" s="180"/>
       <c r="N359" s="38"/>
     </row>
     <row r="360" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A360" s="127" t="s">
         <v>66</v>
       </c>
-      <c r="B360" s="148">
+      <c r="B360" s="147">
         <v>59836</v>
       </c>
       <c r="C360" s="85">
         <v>114805</v>
       </c>
-      <c r="D360" s="207">
+      <c r="D360" s="206">
         <v>171047</v>
       </c>
-      <c r="E360" s="209">
+      <c r="E360" s="208">
         <v>227538</v>
       </c>
       <c r="F360" s="86">
         <v>285766</v>
       </c>
-      <c r="G360" s="85"/>
+      <c r="G360" s="222">
+        <v>353698</v>
+      </c>
       <c r="H360" s="8"/>
       <c r="I360" s="129"/>
       <c r="J360" s="89"/>
       <c r="K360" s="86"/>
-      <c r="L360" s="153"/>
-      <c r="M360" s="181"/>
+      <c r="L360" s="152"/>
+      <c r="M360" s="180"/>
       <c r="N360" s="38"/>
     </row>
     <row r="361" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A361" s="127"/>
-      <c r="B361" s="148"/>
+      <c r="B361" s="147"/>
       <c r="C361" s="5"/>
-      <c r="D361" s="182"/>
-[...2 lines deleted...]
-      <c r="G361" s="5"/>
+      <c r="D361" s="181"/>
+      <c r="E361" s="208"/>
+      <c r="F361" s="181"/>
+      <c r="G361" s="213"/>
       <c r="H361" s="14"/>
       <c r="I361" s="130"/>
       <c r="J361" s="11"/>
       <c r="K361" s="11"/>
-      <c r="L361" s="177"/>
-      <c r="M361" s="181"/>
+      <c r="L361" s="176"/>
+      <c r="M361" s="180"/>
       <c r="N361" s="38"/>
     </row>
     <row r="362" spans="1:14" s="39" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A362" s="98" t="s">
         <v>34</v>
       </c>
-      <c r="B362" s="148"/>
+      <c r="B362" s="147"/>
       <c r="C362" s="5"/>
-      <c r="D362" s="182"/>
-[...2 lines deleted...]
-      <c r="G362" s="5"/>
+      <c r="D362" s="181"/>
+      <c r="E362" s="208"/>
+      <c r="F362" s="181"/>
+      <c r="G362" s="213"/>
       <c r="H362" s="14"/>
       <c r="I362" s="130"/>
       <c r="J362" s="76"/>
       <c r="K362" s="76"/>
-      <c r="L362" s="154"/>
-      <c r="M362" s="181"/>
+      <c r="L362" s="153"/>
+      <c r="M362" s="180"/>
       <c r="N362" s="38"/>
     </row>
     <row r="363" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A363" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B363" s="148">
+      <c r="B363" s="147">
         <v>4269732</v>
       </c>
       <c r="C363" s="85">
         <v>8707796</v>
       </c>
-      <c r="D363" s="207">
+      <c r="D363" s="206">
         <v>12841027</v>
       </c>
-      <c r="E363" s="209">
+      <c r="E363" s="208">
         <v>16014509</v>
       </c>
       <c r="F363" s="86">
         <v>17707446</v>
       </c>
-      <c r="G363" s="85"/>
+      <c r="G363" s="222">
+        <v>18764937</v>
+      </c>
       <c r="H363" s="8"/>
       <c r="I363" s="129"/>
       <c r="J363" s="89"/>
       <c r="K363" s="86"/>
-      <c r="L363" s="153"/>
-      <c r="M363" s="181"/>
+      <c r="L363" s="152"/>
+      <c r="M363" s="180"/>
       <c r="N363" s="38"/>
     </row>
     <row r="364" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A364" s="122" t="s">
         <v>66</v>
       </c>
-      <c r="B364" s="148">
+      <c r="B364" s="147">
         <v>3837779</v>
       </c>
       <c r="C364" s="85">
         <v>7881605</v>
       </c>
-      <c r="D364" s="207">
+      <c r="D364" s="206">
         <v>11649038</v>
       </c>
-      <c r="E364" s="209">
+      <c r="E364" s="208">
         <v>14564672</v>
       </c>
       <c r="F364" s="86">
         <v>15877060</v>
       </c>
-      <c r="G364" s="85"/>
+      <c r="G364" s="222">
+        <v>16612206</v>
+      </c>
       <c r="H364" s="8"/>
       <c r="I364" s="129"/>
       <c r="J364" s="89"/>
       <c r="K364" s="86"/>
-      <c r="L364" s="153"/>
-      <c r="M364" s="181"/>
+      <c r="L364" s="152"/>
+      <c r="M364" s="180"/>
       <c r="N364" s="38"/>
     </row>
     <row r="365" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="122" t="s">
         <v>67</v>
       </c>
-      <c r="B365" s="148">
+      <c r="B365" s="147">
         <v>53992</v>
       </c>
       <c r="C365" s="85">
         <v>84244</v>
       </c>
-      <c r="D365" s="207">
+      <c r="D365" s="206">
         <v>114497</v>
       </c>
-      <c r="E365" s="209">
+      <c r="E365" s="208">
         <v>144749</v>
       </c>
       <c r="F365" s="86">
         <v>198504</v>
       </c>
-      <c r="G365" s="85"/>
+      <c r="G365" s="222">
+        <v>252260</v>
+      </c>
       <c r="H365" s="8"/>
       <c r="I365" s="129"/>
       <c r="J365" s="89"/>
       <c r="K365" s="86"/>
-      <c r="L365" s="153"/>
-      <c r="M365" s="181"/>
+      <c r="L365" s="152"/>
+      <c r="M365" s="180"/>
       <c r="N365" s="38"/>
     </row>
     <row r="366" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="122" t="s">
         <v>39</v>
       </c>
-      <c r="B366" s="148">
+      <c r="B366" s="147">
         <v>24974</v>
       </c>
       <c r="C366" s="85">
         <v>48188</v>
       </c>
-      <c r="D366" s="207">
+      <c r="D366" s="206">
         <v>68875</v>
       </c>
-      <c r="E366" s="209">
+      <c r="E366" s="208">
         <v>72497</v>
       </c>
       <c r="F366" s="86">
         <v>83599</v>
       </c>
-      <c r="G366" s="85"/>
+      <c r="G366" s="222">
+        <v>87947</v>
+      </c>
       <c r="H366" s="8"/>
       <c r="I366" s="129"/>
       <c r="J366" s="89"/>
       <c r="K366" s="86"/>
-      <c r="L366" s="153"/>
-      <c r="M366" s="181"/>
+      <c r="L366" s="152"/>
+      <c r="M366" s="180"/>
       <c r="N366" s="38"/>
     </row>
     <row r="367" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B367" s="148">
+      <c r="B367" s="147">
         <v>46975</v>
       </c>
       <c r="C367" s="85">
         <v>86520</v>
       </c>
-      <c r="D367" s="207">
+      <c r="D367" s="206">
         <v>122123</v>
       </c>
-      <c r="E367" s="209">
+      <c r="E367" s="208">
         <v>129389</v>
       </c>
       <c r="F367" s="86">
         <v>152250</v>
       </c>
-      <c r="G367" s="85"/>
+      <c r="G367" s="222">
+        <v>161800</v>
+      </c>
       <c r="H367" s="8"/>
       <c r="I367" s="129"/>
       <c r="J367" s="89"/>
       <c r="K367" s="86"/>
-      <c r="L367" s="153"/>
-      <c r="M367" s="181"/>
+      <c r="L367" s="152"/>
+      <c r="M367" s="180"/>
       <c r="N367" s="38"/>
     </row>
     <row r="368" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A368" s="122" t="s">
         <v>40</v>
       </c>
-      <c r="B368" s="148">
+      <c r="B368" s="147">
         <v>37054</v>
       </c>
       <c r="C368" s="85">
         <v>71785</v>
       </c>
-      <c r="D368" s="207">
+      <c r="D368" s="206">
         <v>105294</v>
       </c>
-      <c r="E368" s="209">
+      <c r="E368" s="208">
         <v>130026</v>
       </c>
       <c r="F368" s="86">
         <v>163201</v>
       </c>
-      <c r="G368" s="85"/>
+      <c r="G368" s="222">
+        <v>191356</v>
+      </c>
       <c r="H368" s="8"/>
       <c r="I368" s="129"/>
       <c r="J368" s="89"/>
       <c r="K368" s="86"/>
-      <c r="L368" s="153"/>
-      <c r="M368" s="181"/>
+      <c r="L368" s="152"/>
+      <c r="M368" s="180"/>
       <c r="N368" s="38"/>
     </row>
     <row r="369" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A369" s="122" t="s">
         <v>41</v>
       </c>
-      <c r="B369" s="148">
+      <c r="B369" s="147">
         <v>19835</v>
       </c>
       <c r="C369" s="85">
         <v>39884</v>
       </c>
-      <c r="D369" s="207">
+      <c r="D369" s="206">
         <v>58097</v>
       </c>
-      <c r="E369" s="209">
+      <c r="E369" s="208">
         <v>66710</v>
       </c>
       <c r="F369" s="86">
         <v>83928</v>
       </c>
-      <c r="G369" s="85"/>
+      <c r="G369" s="222">
+        <v>94224</v>
+      </c>
       <c r="H369" s="8"/>
       <c r="I369" s="129"/>
       <c r="J369" s="89"/>
       <c r="K369" s="86"/>
-      <c r="L369" s="153"/>
-      <c r="M369" s="181"/>
+      <c r="L369" s="152"/>
+      <c r="M369" s="180"/>
       <c r="N369" s="38"/>
     </row>
     <row r="370" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="122" t="s">
         <v>42</v>
       </c>
-      <c r="B370" s="148">
+      <c r="B370" s="147">
         <v>55575</v>
       </c>
       <c r="C370" s="85">
         <v>99172</v>
       </c>
-      <c r="D370" s="207">
+      <c r="D370" s="206">
         <v>142769</v>
       </c>
-      <c r="E370" s="209">
+      <c r="E370" s="208">
         <v>186366</v>
       </c>
       <c r="F370" s="86">
         <v>243201</v>
       </c>
-      <c r="G370" s="85"/>
+      <c r="G370" s="222">
+        <v>300036</v>
+      </c>
       <c r="H370" s="8"/>
       <c r="I370" s="129"/>
       <c r="J370" s="89"/>
       <c r="K370" s="86"/>
-      <c r="L370" s="153"/>
-      <c r="M370" s="181"/>
+      <c r="L370" s="152"/>
+      <c r="M370" s="180"/>
       <c r="N370" s="38"/>
     </row>
     <row r="371" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A371" s="122" t="s">
         <v>68</v>
       </c>
-      <c r="B371" s="148">
+      <c r="B371" s="147">
         <v>16651</v>
       </c>
       <c r="C371" s="85">
         <v>33253</v>
       </c>
-      <c r="D371" s="207">
+      <c r="D371" s="206">
         <v>48995</v>
       </c>
-      <c r="E371" s="209">
+      <c r="E371" s="208">
         <v>60953</v>
       </c>
       <c r="F371" s="86">
         <v>74901</v>
       </c>
-      <c r="G371" s="85"/>
+      <c r="G371" s="222">
+        <v>86820</v>
+      </c>
       <c r="H371" s="8"/>
       <c r="I371" s="129"/>
       <c r="J371" s="89"/>
       <c r="K371" s="86"/>
-      <c r="L371" s="153"/>
-      <c r="M371" s="181"/>
+      <c r="L371" s="152"/>
+      <c r="M371" s="180"/>
       <c r="N371" s="38"/>
     </row>
     <row r="372" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A372" s="122" t="s">
         <v>69</v>
       </c>
-      <c r="B372" s="148">
+      <c r="B372" s="147">
         <v>20010</v>
       </c>
       <c r="C372" s="85">
         <v>36818</v>
       </c>
-      <c r="D372" s="207">
+      <c r="D372" s="206">
         <v>53627</v>
       </c>
-      <c r="E372" s="209">
+      <c r="E372" s="208">
         <v>70436</v>
       </c>
       <c r="F372" s="86">
         <v>93030</v>
       </c>
-      <c r="G372" s="85"/>
+      <c r="G372" s="222">
+        <v>115625</v>
+      </c>
       <c r="H372" s="8"/>
       <c r="I372" s="129"/>
       <c r="J372" s="89"/>
       <c r="K372" s="86"/>
-      <c r="L372" s="153"/>
-      <c r="M372" s="181"/>
+      <c r="L372" s="152"/>
+      <c r="M372" s="180"/>
       <c r="N372" s="38"/>
     </row>
     <row r="373" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A373" s="122" t="s">
         <v>43</v>
       </c>
-      <c r="B373" s="148">
+      <c r="B373" s="147">
         <v>31925</v>
       </c>
       <c r="C373" s="85">
         <v>61049</v>
       </c>
-      <c r="D373" s="207">
+      <c r="D373" s="206">
         <v>82178</v>
       </c>
-      <c r="E373" s="209">
+      <c r="E373" s="208">
         <v>82547</v>
       </c>
       <c r="F373" s="86">
         <v>97194</v>
       </c>
-      <c r="G373" s="85"/>
+      <c r="G373" s="222">
+        <v>97760</v>
+      </c>
       <c r="H373" s="8"/>
       <c r="I373" s="129"/>
       <c r="J373" s="89"/>
       <c r="K373" s="86"/>
-      <c r="L373" s="153"/>
-      <c r="M373" s="181"/>
+      <c r="L373" s="152"/>
+      <c r="M373" s="180"/>
       <c r="N373" s="38"/>
     </row>
     <row r="374" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A374" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="B374" s="148">
+      <c r="B374" s="147">
         <v>73622</v>
       </c>
       <c r="C374" s="85">
         <v>141751</v>
       </c>
-      <c r="D374" s="207">
+      <c r="D374" s="206">
         <v>207426</v>
       </c>
-      <c r="E374" s="209">
+      <c r="E374" s="208">
         <v>255459</v>
       </c>
       <c r="F374" s="86">
         <v>324221</v>
       </c>
-      <c r="G374" s="85"/>
+      <c r="G374" s="222">
+        <v>382895</v>
+      </c>
       <c r="H374" s="8"/>
       <c r="I374" s="129"/>
       <c r="J374" s="89"/>
       <c r="K374" s="86"/>
-      <c r="L374" s="153"/>
-      <c r="M374" s="181"/>
+      <c r="L374" s="152"/>
+      <c r="M374" s="180"/>
       <c r="N374" s="38"/>
     </row>
     <row r="375" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A375" s="122" t="s">
         <v>45</v>
       </c>
-      <c r="B375" s="148">
+      <c r="B375" s="147">
         <v>2777</v>
       </c>
       <c r="C375" s="85">
         <v>17347</v>
       </c>
-      <c r="D375" s="207">
+      <c r="D375" s="206">
         <v>31916</v>
       </c>
-      <c r="E375" s="209">
+      <c r="E375" s="208">
         <v>46485</v>
       </c>
       <c r="F375" s="86">
         <v>68691</v>
       </c>
-      <c r="G375" s="85"/>
+      <c r="G375" s="222">
+        <v>90897</v>
+      </c>
       <c r="H375" s="8"/>
       <c r="I375" s="129"/>
       <c r="J375" s="89"/>
       <c r="K375" s="86"/>
-      <c r="L375" s="153"/>
-      <c r="M375" s="181"/>
+      <c r="L375" s="152"/>
+      <c r="M375" s="180"/>
       <c r="N375" s="38"/>
     </row>
     <row r="376" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="122" t="s">
         <v>46</v>
       </c>
-      <c r="B376" s="148">
+      <c r="B376" s="147">
         <v>1597</v>
       </c>
       <c r="C376" s="85">
         <v>3460</v>
       </c>
-      <c r="D376" s="207">
+      <c r="D376" s="206">
         <v>5094</v>
       </c>
-      <c r="E376" s="209">
+      <c r="E376" s="208">
         <v>6037</v>
       </c>
       <c r="F376" s="86">
         <v>6840</v>
       </c>
-      <c r="G376" s="85"/>
+      <c r="G376" s="222">
+        <v>7644</v>
+      </c>
       <c r="H376" s="8"/>
       <c r="I376" s="129"/>
       <c r="J376" s="89"/>
       <c r="K376" s="86"/>
-      <c r="L376" s="153"/>
-      <c r="M376" s="181"/>
+      <c r="L376" s="152"/>
+      <c r="M376" s="180"/>
       <c r="N376" s="38"/>
     </row>
     <row r="377" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A377" s="122" t="s">
         <v>70</v>
       </c>
-      <c r="B377" s="148">
+      <c r="B377" s="147">
         <v>46965</v>
       </c>
       <c r="C377" s="85">
         <v>102719</v>
       </c>
-      <c r="D377" s="207">
+      <c r="D377" s="206">
         <v>151099</v>
       </c>
-      <c r="E377" s="209">
+      <c r="E377" s="208">
         <v>198182</v>
       </c>
       <c r="F377" s="86">
         <v>240825</v>
       </c>
-      <c r="G377" s="85"/>
+      <c r="G377" s="222">
+        <v>283468</v>
+      </c>
       <c r="H377" s="8"/>
       <c r="I377" s="129"/>
       <c r="J377" s="89"/>
       <c r="K377" s="86"/>
-      <c r="L377" s="153"/>
-      <c r="M377" s="181"/>
+      <c r="L377" s="152"/>
+      <c r="M377" s="180"/>
       <c r="N377" s="38"/>
     </row>
     <row r="378" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A378" s="122"/>
-      <c r="B378" s="148"/>
+      <c r="B378" s="147"/>
       <c r="C378" s="5"/>
-      <c r="D378" s="182"/>
-[...2 lines deleted...]
-      <c r="G378" s="5"/>
+      <c r="D378" s="181"/>
+      <c r="E378" s="208"/>
+      <c r="F378" s="181"/>
+      <c r="G378" s="213"/>
       <c r="H378" s="14"/>
       <c r="I378" s="130"/>
       <c r="J378" s="77"/>
       <c r="K378" s="77"/>
-      <c r="L378" s="178"/>
-      <c r="M378" s="181"/>
+      <c r="L378" s="177"/>
+      <c r="M378" s="180"/>
       <c r="N378" s="38"/>
     </row>
     <row r="379" spans="1:14" s="39" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A379" s="98" t="s">
         <v>35</v>
       </c>
-      <c r="B379" s="148"/>
+      <c r="B379" s="147"/>
       <c r="C379" s="5"/>
-      <c r="D379" s="182"/>
-[...2 lines deleted...]
-      <c r="G379" s="5"/>
+      <c r="D379" s="181"/>
+      <c r="E379" s="208"/>
+      <c r="F379" s="181"/>
+      <c r="G379" s="213"/>
       <c r="H379" s="14"/>
       <c r="I379" s="130"/>
       <c r="J379" s="77"/>
       <c r="K379" s="77"/>
-      <c r="L379" s="178"/>
-      <c r="M379" s="181"/>
+      <c r="L379" s="177"/>
+      <c r="M379" s="180"/>
       <c r="N379" s="38"/>
     </row>
     <row r="380" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A380" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B380" s="148">
+      <c r="B380" s="147">
         <v>1283440</v>
       </c>
       <c r="C380" s="85">
         <v>2637707</v>
       </c>
-      <c r="D380" s="207">
+      <c r="D380" s="206">
         <v>4005559</v>
       </c>
-      <c r="E380" s="209">
+      <c r="E380" s="208">
         <v>5536530</v>
       </c>
       <c r="F380" s="86">
         <v>7077017</v>
       </c>
-      <c r="G380" s="85"/>
+      <c r="G380" s="222">
+        <v>8725163</v>
+      </c>
       <c r="H380" s="8"/>
       <c r="I380" s="129"/>
       <c r="J380" s="89"/>
       <c r="K380" s="86"/>
-      <c r="L380" s="153"/>
-      <c r="M380" s="181"/>
+      <c r="L380" s="152"/>
+      <c r="M380" s="180"/>
       <c r="N380" s="38"/>
     </row>
     <row r="381" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A381" s="128" t="s">
         <v>66</v>
       </c>
-      <c r="B381" s="148">
+      <c r="B381" s="147">
         <v>681513</v>
       </c>
       <c r="C381" s="85">
         <v>1371568</v>
       </c>
-      <c r="D381" s="207">
+      <c r="D381" s="206">
         <v>2049392</v>
       </c>
-      <c r="E381" s="209">
+      <c r="E381" s="208">
         <v>2799440</v>
       </c>
       <c r="F381" s="86">
         <v>3497228</v>
       </c>
-      <c r="G381" s="85"/>
+      <c r="G381" s="222">
+        <v>4207971</v>
+      </c>
       <c r="H381" s="8"/>
       <c r="I381" s="129"/>
       <c r="J381" s="89"/>
       <c r="K381" s="86"/>
-      <c r="L381" s="153"/>
-      <c r="M381" s="181"/>
+      <c r="L381" s="152"/>
+      <c r="M381" s="180"/>
       <c r="N381" s="38"/>
     </row>
     <row r="382" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A382" s="128" t="s">
         <v>67</v>
       </c>
-      <c r="B382" s="148">
+      <c r="B382" s="147">
         <v>10247</v>
       </c>
       <c r="C382" s="85">
         <v>25516</v>
       </c>
-      <c r="D382" s="207">
+      <c r="D382" s="206">
         <v>40786</v>
       </c>
-      <c r="E382" s="209">
+      <c r="E382" s="208">
         <v>56055</v>
       </c>
       <c r="F382" s="86">
         <v>66805</v>
       </c>
-      <c r="G382" s="85"/>
+      <c r="G382" s="222">
+        <v>77554</v>
+      </c>
       <c r="H382" s="8"/>
       <c r="I382" s="129"/>
       <c r="J382" s="89"/>
       <c r="K382" s="86"/>
-      <c r="L382" s="153"/>
-      <c r="M382" s="181"/>
+      <c r="L382" s="152"/>
+      <c r="M382" s="180"/>
       <c r="N382" s="38"/>
     </row>
     <row r="383" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A383" s="128" t="s">
         <v>39</v>
       </c>
-      <c r="B383" s="148">
+      <c r="B383" s="147">
         <v>5317</v>
       </c>
       <c r="C383" s="85">
         <v>11636</v>
       </c>
-      <c r="D383" s="207">
+      <c r="D383" s="206">
         <v>17955</v>
       </c>
-      <c r="E383" s="209">
+      <c r="E383" s="208">
         <v>24274</v>
       </c>
       <c r="F383" s="86">
         <v>29667</v>
       </c>
-      <c r="G383" s="85"/>
+      <c r="G383" s="222">
+        <v>35059</v>
+      </c>
       <c r="H383" s="8"/>
       <c r="I383" s="129"/>
       <c r="J383" s="89"/>
       <c r="K383" s="86"/>
-      <c r="L383" s="153"/>
-      <c r="M383" s="181"/>
+      <c r="L383" s="152"/>
+      <c r="M383" s="180"/>
       <c r="N383" s="38"/>
     </row>
     <row r="384" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A384" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B384" s="148">
+      <c r="B384" s="147">
         <v>6477</v>
       </c>
       <c r="C384" s="85">
         <v>13656</v>
       </c>
-      <c r="D384" s="207">
+      <c r="D384" s="206">
         <v>20835</v>
       </c>
-      <c r="E384" s="209">
+      <c r="E384" s="208">
         <v>28014</v>
       </c>
       <c r="F384" s="86">
         <v>36960</v>
       </c>
-      <c r="G384" s="85"/>
+      <c r="G384" s="222">
+        <v>45907</v>
+      </c>
       <c r="H384" s="8"/>
       <c r="I384" s="129"/>
       <c r="J384" s="89"/>
       <c r="K384" s="86"/>
-      <c r="L384" s="153"/>
-      <c r="M384" s="181"/>
+      <c r="L384" s="152"/>
+      <c r="M384" s="180"/>
       <c r="N384" s="38"/>
     </row>
     <row r="385" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A385" s="128" t="s">
         <v>40</v>
       </c>
-      <c r="B385" s="148">
+      <c r="B385" s="147">
         <v>78134</v>
       </c>
       <c r="C385" s="85">
         <v>171885</v>
       </c>
-      <c r="D385" s="207">
+      <c r="D385" s="206">
         <v>270123</v>
       </c>
-      <c r="E385" s="209">
+      <c r="E385" s="208">
         <v>388017</v>
       </c>
       <c r="F385" s="86">
         <v>510669</v>
       </c>
-      <c r="G385" s="85"/>
+      <c r="G385" s="222">
+        <v>657067</v>
+      </c>
       <c r="H385" s="8"/>
       <c r="I385" s="129"/>
       <c r="J385" s="89"/>
       <c r="K385" s="86"/>
-      <c r="L385" s="153"/>
-      <c r="M385" s="181"/>
+      <c r="L385" s="152"/>
+      <c r="M385" s="180"/>
       <c r="N385" s="38"/>
     </row>
     <row r="386" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A386" s="128" t="s">
         <v>41</v>
       </c>
-      <c r="B386" s="148">
+      <c r="B386" s="147">
         <v>10800</v>
       </c>
       <c r="C386" s="85">
         <v>24018</v>
       </c>
-      <c r="D386" s="207">
+      <c r="D386" s="206">
         <v>37236</v>
       </c>
-      <c r="E386" s="209">
+      <c r="E386" s="208">
         <v>50454</v>
       </c>
       <c r="F386" s="86">
         <v>64309</v>
       </c>
-      <c r="G386" s="85"/>
+      <c r="G386" s="222">
+        <v>78163</v>
+      </c>
       <c r="H386" s="8"/>
       <c r="I386" s="129"/>
       <c r="J386" s="89"/>
       <c r="K386" s="86"/>
-      <c r="L386" s="153"/>
-      <c r="M386" s="181"/>
+      <c r="L386" s="152"/>
+      <c r="M386" s="180"/>
       <c r="N386" s="38"/>
     </row>
     <row r="387" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387" s="128" t="s">
         <v>42</v>
       </c>
-      <c r="B387" s="148">
+      <c r="B387" s="147">
         <v>244916</v>
       </c>
       <c r="C387" s="85">
         <v>491386</v>
       </c>
-      <c r="D387" s="207">
+      <c r="D387" s="206">
         <v>750799</v>
       </c>
-      <c r="E387" s="209">
+      <c r="E387" s="208">
         <v>1068825</v>
       </c>
       <c r="F387" s="86">
         <v>1426707</v>
       </c>
-      <c r="G387" s="85"/>
+      <c r="G387" s="222">
+        <v>1841869</v>
+      </c>
       <c r="H387" s="8"/>
       <c r="I387" s="129"/>
       <c r="J387" s="89"/>
       <c r="K387" s="86"/>
-      <c r="L387" s="153"/>
-      <c r="M387" s="181"/>
+      <c r="L387" s="152"/>
+      <c r="M387" s="180"/>
       <c r="N387" s="38"/>
     </row>
     <row r="388" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A388" s="128" t="s">
         <v>68</v>
       </c>
-      <c r="B388" s="148">
+      <c r="B388" s="147">
         <v>6724</v>
       </c>
       <c r="C388" s="85">
         <v>15963</v>
       </c>
-      <c r="D388" s="207">
+      <c r="D388" s="206">
         <v>25201</v>
       </c>
-      <c r="E388" s="209">
+      <c r="E388" s="208">
         <v>34440</v>
       </c>
       <c r="F388" s="86">
         <v>41966</v>
       </c>
-      <c r="G388" s="85"/>
+      <c r="G388" s="222">
+        <v>49492</v>
+      </c>
       <c r="H388" s="8"/>
       <c r="I388" s="129"/>
       <c r="J388" s="89"/>
       <c r="K388" s="86"/>
-      <c r="L388" s="153"/>
-      <c r="M388" s="181"/>
+      <c r="L388" s="152"/>
+      <c r="M388" s="180"/>
       <c r="N388" s="38"/>
     </row>
     <row r="389" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A389" s="128" t="s">
         <v>69</v>
       </c>
-      <c r="B389" s="148">
+      <c r="B389" s="147">
         <v>194005</v>
       </c>
       <c r="C389" s="85">
         <v>410527</v>
       </c>
-      <c r="D389" s="207">
+      <c r="D389" s="206">
         <v>635435</v>
       </c>
-      <c r="E389" s="209">
+      <c r="E389" s="208">
         <v>872968</v>
       </c>
       <c r="F389" s="86">
         <v>1140781</v>
       </c>
-      <c r="G389" s="85"/>
+      <c r="G389" s="222">
+        <v>1422271</v>
+      </c>
       <c r="H389" s="8"/>
       <c r="I389" s="129"/>
       <c r="J389" s="89"/>
       <c r="K389" s="86"/>
-      <c r="L389" s="153"/>
-      <c r="M389" s="181"/>
+      <c r="L389" s="152"/>
+      <c r="M389" s="180"/>
       <c r="N389" s="38"/>
     </row>
     <row r="390" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A390" s="128" t="s">
         <v>43</v>
       </c>
-      <c r="B390" s="148">
+      <c r="B390" s="147">
         <v>6657</v>
       </c>
       <c r="C390" s="85">
         <v>17013</v>
       </c>
-      <c r="D390" s="207">
+      <c r="D390" s="206">
         <v>27368</v>
       </c>
-      <c r="E390" s="209">
+      <c r="E390" s="208">
         <v>37723</v>
       </c>
       <c r="F390" s="86">
         <v>42749</v>
       </c>
-      <c r="G390" s="85"/>
+      <c r="G390" s="222">
+        <v>47775</v>
+      </c>
       <c r="H390" s="8"/>
       <c r="I390" s="129"/>
       <c r="J390" s="89"/>
       <c r="K390" s="86"/>
-      <c r="L390" s="153"/>
-      <c r="M390" s="181"/>
+      <c r="L390" s="152"/>
+      <c r="M390" s="180"/>
       <c r="N390" s="38"/>
     </row>
     <row r="391" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A391" s="128" t="s">
         <v>44</v>
       </c>
-      <c r="B391" s="148">
+      <c r="B391" s="147">
         <v>12568</v>
       </c>
       <c r="C391" s="85">
         <v>27572</v>
       </c>
-      <c r="D391" s="207">
+      <c r="D391" s="206">
         <v>42575</v>
       </c>
-      <c r="E391" s="209">
+      <c r="E391" s="208">
         <v>57578</v>
       </c>
       <c r="F391" s="86">
         <v>70508</v>
       </c>
-      <c r="G391" s="85"/>
+      <c r="G391" s="222">
+        <v>83438</v>
+      </c>
       <c r="H391" s="8"/>
       <c r="I391" s="129"/>
       <c r="J391" s="89"/>
       <c r="K391" s="86"/>
-      <c r="L391" s="153"/>
-      <c r="M391" s="181"/>
+      <c r="L391" s="152"/>
+      <c r="M391" s="180"/>
       <c r="N391" s="38"/>
     </row>
     <row r="392" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="128" t="s">
         <v>45</v>
       </c>
-      <c r="B392" s="148">
+      <c r="B392" s="147">
         <v>3316</v>
       </c>
       <c r="C392" s="85">
         <v>5698</v>
       </c>
-      <c r="D392" s="207">
+      <c r="D392" s="206">
         <v>8080</v>
       </c>
-      <c r="E392" s="209">
+      <c r="E392" s="208">
         <v>10463</v>
       </c>
       <c r="F392" s="86">
         <v>13805</v>
       </c>
-      <c r="G392" s="85"/>
+      <c r="G392" s="222">
+        <v>17147</v>
+      </c>
       <c r="H392" s="8"/>
       <c r="I392" s="129"/>
       <c r="J392" s="89"/>
       <c r="K392" s="86"/>
-      <c r="L392" s="153"/>
-      <c r="M392" s="181"/>
+      <c r="L392" s="152"/>
+      <c r="M392" s="180"/>
       <c r="N392" s="38"/>
     </row>
     <row r="393" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="128" t="s">
         <v>46</v>
       </c>
-      <c r="B393" s="148">
+      <c r="B393" s="147">
         <v>1514</v>
       </c>
       <c r="C393" s="85">
         <v>4032</v>
       </c>
-      <c r="D393" s="207">
+      <c r="D393" s="206">
         <v>6550</v>
       </c>
-      <c r="E393" s="209">
+      <c r="E393" s="208">
         <v>9068</v>
       </c>
       <c r="F393" s="86">
         <v>11319</v>
       </c>
-      <c r="G393" s="85"/>
+      <c r="G393" s="222">
+        <v>13570</v>
+      </c>
       <c r="H393" s="8"/>
       <c r="I393" s="129"/>
       <c r="J393" s="89"/>
       <c r="K393" s="86"/>
-      <c r="L393" s="153"/>
-      <c r="M393" s="181"/>
+      <c r="L393" s="152"/>
+      <c r="M393" s="180"/>
       <c r="N393" s="38"/>
     </row>
     <row r="394" spans="1:14" s="39" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A394" s="128" t="s">
         <v>70</v>
       </c>
-      <c r="B394" s="148">
+      <c r="B394" s="147">
         <v>21253</v>
       </c>
       <c r="C394" s="85">
         <v>47240</v>
       </c>
-      <c r="D394" s="207">
+      <c r="D394" s="206">
         <v>73227</v>
       </c>
-      <c r="E394" s="209">
+      <c r="E394" s="208">
         <v>99215</v>
       </c>
       <c r="F394" s="86">
         <v>123549</v>
       </c>
-      <c r="G394" s="85"/>
+      <c r="G394" s="222">
+        <v>147884</v>
+      </c>
       <c r="H394" s="8"/>
       <c r="I394" s="129"/>
       <c r="J394" s="89"/>
       <c r="K394" s="86"/>
-      <c r="L394" s="153"/>
-      <c r="M394" s="181"/>
+      <c r="L394" s="152"/>
+      <c r="M394" s="180"/>
       <c r="N394" s="38"/>
     </row>
     <row r="395" spans="1:14" s="39" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A395" s="78"/>
       <c r="B395" s="79"/>
       <c r="C395" s="79"/>
       <c r="D395" s="79"/>
       <c r="E395" s="79"/>
       <c r="F395" s="80"/>
       <c r="G395" s="80"/>
       <c r="H395" s="80"/>
       <c r="I395" s="81"/>
       <c r="J395" s="80"/>
       <c r="K395" s="80"/>
       <c r="N395" s="38"/>
     </row>
     <row r="396" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A396" s="19" t="s">
         <v>48</v>
       </c>
       <c r="B396" s="20"/>
       <c r="C396" s="82"/>
       <c r="D396" s="82"/>
       <c r="E396" s="93"/>
       <c r="F396" s="82"/>
       <c r="G396" s="93"/>
       <c r="H396" s="93"/>
       <c r="I396" s="93"/>
       <c r="J396" s="93"/>
       <c r="K396" s="93"/>
       <c r="L396" s="93"/>
       <c r="M396" s="93"/>
     </row>
     <row r="397" spans="1:14" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A397" s="213" t="s">
+      <c r="A397" s="212" t="s">
         <v>49</v>
       </c>
-      <c r="B397" s="213"/>
-[...10 lines deleted...]
-      <c r="M397" s="213"/>
+      <c r="B397" s="212"/>
+      <c r="C397" s="212"/>
+      <c r="D397" s="212"/>
+      <c r="E397" s="212"/>
+      <c r="F397" s="212"/>
+      <c r="G397" s="212"/>
+      <c r="H397" s="212"/>
+      <c r="I397" s="212"/>
+      <c r="J397" s="212"/>
+      <c r="K397" s="212"/>
+      <c r="L397" s="212"/>
+      <c r="M397" s="212"/>
     </row>
     <row r="398" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A398" s="21" t="s">
         <v>50</v>
       </c>
       <c r="B398" s="20"/>
       <c r="C398" s="82"/>
       <c r="D398" s="82"/>
       <c r="E398" s="82"/>
       <c r="F398" s="20"/>
       <c r="G398" s="83"/>
       <c r="H398" s="20"/>
       <c r="I398" s="82"/>
       <c r="J398" s="82"/>
       <c r="K398" s="82"/>
       <c r="L398" s="82"/>
       <c r="M398" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="A397:M397"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>