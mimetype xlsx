--- v4 (2026-07-22)
+++ v5 (2026-08-31)
@@ -1,94 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\1408\Dinamika\2026\07_2026\англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E919B5CB-FED6-4B07-9035-7FCEE90F7583}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450" tabRatio="800"/>
+    <workbookView xWindow="1680" yWindow="0" windowWidth="9036" windowHeight="12240" tabRatio="800" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="228" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="584" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="73">
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Manufacturing industry</t>
   </si>
   <si>
     <t>Extraction of other minerals</t>
   </si>
   <si>
     <t>Provision of services in the mining industry</t>
   </si>
   <si>
     <t>Food production</t>
   </si>
   <si>
     <t>Textile production</t>
   </si>
   <si>
     <t>Manufacture of wearing apparel</t>
   </si>
   <si>
     <t>Manufacture of leather and related products</t>
   </si>
   <si>
@@ -261,60 +267,63 @@
   </si>
   <si>
     <t xml:space="preserve">Mamlut </t>
   </si>
   <si>
     <t xml:space="preserve">Shal akynа </t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Ayyrtau</t>
   </si>
   <si>
     <t>Mamlut</t>
   </si>
   <si>
     <t>Shal akyna</t>
   </si>
   <si>
     <t>Gabit Musrepov</t>
   </si>
   <si>
     <t>Products of the mining industry</t>
   </si>
+  <si>
+    <t>Zhambyl</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="36" x14ac:knownFonts="1">
+  <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -361,56 +370,50 @@
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
-    </font>
-[...4 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -537,62 +540,56 @@
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color rgb="FF800080"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="34">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
       </patternFill>
@@ -1071,214 +1068,204 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="8" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="7" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...72 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="9" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="8" borderId="21" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="227">
+  <cellXfs count="207">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1293,99 +1280,81 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="65" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="66" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="67" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="20" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="21" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="53" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="7" fillId="2" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="54" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="54" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="45" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="55" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="56" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="57" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
@@ -1556,84 +1525,56 @@
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="36" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="37" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="38" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="39" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="40" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="41" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...15 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="52" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="54" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
@@ -1788,371 +1729,374 @@
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="59" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="60" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="64" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="56" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="195">
-    <cellStyle name="20% - Акцент1" xfId="86" builtinId="30" customBuiltin="1"/>
-[...16 lines deleted...]
-    <cellStyle name="60% - Акцент6" xfId="108" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="20% — акцент1" xfId="86" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% — акцент2" xfId="90" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% — акцент3" xfId="94" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% — акцент4" xfId="98" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% — акцент5" xfId="102" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% — акцент6" xfId="106" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% — акцент1" xfId="87" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% — акцент2" xfId="91" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% — акцент3" xfId="95" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% — акцент4" xfId="99" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% — акцент5" xfId="103" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% — акцент6" xfId="107" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% — акцент1" xfId="88" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% — акцент2" xfId="92" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% — акцент3" xfId="96" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% — акцент4" xfId="100" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% — акцент5" xfId="104" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% — акцент6" xfId="108" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="85" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="89" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="93" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="97" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="101" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="105" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="77" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="78" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="79" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="109" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="70" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="71" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="72" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="73" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="84" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="81" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="69" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="76" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="3"/>
-[...77 lines deleted...]
-    <cellStyle name="Обычный 9" xfId="66"/>
+    <cellStyle name="Обычный 10" xfId="3" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="Обычный 10 2" xfId="110" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="Обычный 11" xfId="13" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="Обычный 11 2" xfId="111" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="Обычный 12" xfId="2" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="Обычный 12 2" xfId="112" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="Обычный 13" xfId="6" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="Обычный 13 2" xfId="113" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="Обычный 14" xfId="20" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Обычный 15" xfId="21" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="Обычный 16" xfId="22" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="Обычный 17" xfId="52" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="Обычный 18" xfId="23" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="Обычный 19" xfId="53" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Обычный 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="Обычный 2 10" xfId="12" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="Обычный 20" xfId="24" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="Обычный 21" xfId="47" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="Обычный 22" xfId="25" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="Обычный 23" xfId="54" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="Обычный 24" xfId="26" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="Обычный 25" xfId="45" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="Обычный 26" xfId="27" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="Обычный 27" xfId="55" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="Обычный 28" xfId="28" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="Обычный 29" xfId="56" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="Обычный 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="Обычный 30" xfId="29" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="Обычный 31" xfId="57" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="Обычный 32" xfId="30" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="Обычный 33" xfId="58" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="Обычный 34" xfId="41" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="Обычный 35" xfId="42" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="Обычный 36" xfId="43" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="Обычный 37" xfId="50" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="Обычный 39" xfId="37" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="Обычный 4" xfId="4" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="Обычный 4 2" xfId="114" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="Обычный 40" xfId="51" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="Обычный 41" xfId="44" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="Обычный 42" xfId="115" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="Обычный 43" xfId="40" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="Обычный 44" xfId="49" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="Обычный 45" xfId="15" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="Обычный 46" xfId="116" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="Обычный 48" xfId="59" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="Обычный 49" xfId="31" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="Обычный 5" xfId="11" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="Обычный 5 2" xfId="117" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="Обычный 50" xfId="16" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="Обычный 51" xfId="118" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="Обычный 52" xfId="17" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="Обычный 53" xfId="68" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="Обычный 54" xfId="18" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="Обычный 55" xfId="65" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="Обычный 56" xfId="19" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="Обычный 57" xfId="67" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="Обычный 58" xfId="32" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="Обычный 59" xfId="60" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="Обычный 6" xfId="5" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="Обычный 6 2" xfId="119" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="Обычный 60" xfId="33" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="Обычный 61" xfId="61" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="Обычный 62" xfId="34" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="Обычный 63" xfId="35" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="Обычный 64" xfId="36" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="Обычный 65" xfId="62" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="Обычный 66" xfId="63" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="Обычный 67" xfId="38" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="Обычный 68" xfId="46" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="Обычный 69" xfId="39" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="Обычный 7" xfId="7" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="Обычный 70" xfId="48" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="Обычный 72" xfId="120" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="Обычный 74" xfId="64" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="Обычный 8" xfId="14" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="Обычный 9" xfId="66" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="121" builtinId="9" customBuiltin="1"/>
     <cellStyle name="Плохой" xfId="75" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="83" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 10" xfId="122"/>
-[...71 lines deleted...]
-    <cellStyle name="Примечание 9" xfId="194"/>
+    <cellStyle name="Примечание 10" xfId="122" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="Примечание 11" xfId="123" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="Примечание 12" xfId="124" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="Примечание 13" xfId="125" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="Примечание 14" xfId="126" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="Примечание 15" xfId="127" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="Примечание 16" xfId="128" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="Примечание 17" xfId="129" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="Примечание 18" xfId="130" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="Примечание 19" xfId="131" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="Примечание 2" xfId="132" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="Примечание 20" xfId="133" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="Примечание 21" xfId="134" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="Примечание 22" xfId="135" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="Примечание 23" xfId="136" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="Примечание 24" xfId="137" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="Примечание 25" xfId="138" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="Примечание 26" xfId="139" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="Примечание 27" xfId="140" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="Примечание 28" xfId="141" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="Примечание 29" xfId="142" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="Примечание 3" xfId="143" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="Примечание 30" xfId="144" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="Примечание 31" xfId="145" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="Примечание 32" xfId="146" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="Примечание 33" xfId="147" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="Примечание 34" xfId="148" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="Примечание 35" xfId="149" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="Примечание 36" xfId="150" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="Примечание 37" xfId="151" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="Примечание 38" xfId="152" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="Примечание 39" xfId="153" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="Примечание 4" xfId="154" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="Примечание 40" xfId="155" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="Примечание 41" xfId="156" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="Примечание 42" xfId="157" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="Примечание 43" xfId="158" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="Примечание 44" xfId="159" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="Примечание 45" xfId="160" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="Примечание 46" xfId="161" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="Примечание 47" xfId="162" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="Примечание 48" xfId="163" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="Примечание 49" xfId="164" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="Примечание 5" xfId="165" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="Примечание 50" xfId="166" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="Примечание 51" xfId="167" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="Примечание 52" xfId="168" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="Примечание 53" xfId="169" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="Примечание 54" xfId="170" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="Примечание 55" xfId="171" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="Примечание 56" xfId="172" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="Примечание 57" xfId="173" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="Примечание 58" xfId="174" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="Примечание 59" xfId="175" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="Примечание 6" xfId="176" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="Примечание 60" xfId="177" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="Примечание 61" xfId="178" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="Примечание 62" xfId="179" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="Примечание 63" xfId="180" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="Примечание 64" xfId="181" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="Примечание 65" xfId="182" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="Примечание 66" xfId="183" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="Примечание 67" xfId="184" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="Примечание 68" xfId="185" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="Примечание 69" xfId="186" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="Примечание 7" xfId="187" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="Примечание 70" xfId="188" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="Примечание 71" xfId="189" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="Примечание 72" xfId="190" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="Примечание 73" xfId="191" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="Примечание 74" xfId="192" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="Примечание 8" xfId="193" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="Примечание 9" xfId="194" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
     <cellStyle name="Связанная ячейка" xfId="80" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="82" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="74" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="&#1090;&#1086;&#1084;%202%20(&#1074;%20&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;&#1095;&#1080;&#1082;).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\31promscen4\POST\&#1041;&#1072;&#1079;&#1072;&#1075;&#1072;&#1088;&#1084;94_98\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\fasler_1.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Обложка "/>
       <sheetName val="Усл.обозначения"/>
       <sheetName val="Содержание (2)"/>
       <sheetName val="1 (2)"/>
       <sheetName val="2 (2)"/>
       <sheetName val="3 (2)"/>
       <sheetName val="4 (2)"/>
       <sheetName val="5 (2)"/>
       <sheetName val="6 (2)"/>
       <sheetName val="7 (2)"/>
       <sheetName val="8-9"/>
       <sheetName val="10 (2)"/>
       <sheetName val="11 (2)"/>
       <sheetName val="12 (2)"/>
       <sheetName val="том 2 (в переводчик)"/>
     </sheetNames>
     <definedNames>
       <definedName name="Eeno1"/>
       <definedName name="Лист1"/>
     </definedNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Fasl96-97"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1">
         <row r="265">
           <cell r="B265">
             <v>91361.72</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -2415,11059 +2359,11782 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N398"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N402"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="D1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.5703125" style="84" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="26"/>
+    <col min="1" max="1" width="24.5546875" style="74" customWidth="1"/>
+    <col min="2" max="2" width="12" style="18" customWidth="1"/>
+    <col min="3" max="3" width="16.88671875" style="18" customWidth="1"/>
+    <col min="4" max="4" width="13.6640625" style="18" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" style="18" customWidth="1"/>
+    <col min="6" max="6" width="12.33203125" style="18" customWidth="1"/>
+    <col min="7" max="7" width="10.5546875" style="18" customWidth="1"/>
+    <col min="8" max="8" width="11.88671875" style="19" customWidth="1"/>
+    <col min="9" max="9" width="12.109375" style="19" customWidth="1"/>
+    <col min="10" max="10" width="11.33203125" style="19" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11.33203125" style="20" customWidth="1"/>
+    <col min="12" max="13" width="11.33203125" style="19" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.109375" style="21"/>
+    <col min="15" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="209" t="s">
+    <row r="1" spans="1:14" s="21" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A1" s="203" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="209"/>
-[...30 lines deleted...]
-      <c r="B3" s="15" t="s">
+      <c r="B1" s="203"/>
+      <c r="C1" s="203"/>
+      <c r="D1" s="203"/>
+      <c r="E1" s="203"/>
+      <c r="F1" s="203"/>
+      <c r="G1" s="203"/>
+      <c r="H1" s="203"/>
+      <c r="I1" s="203"/>
+      <c r="J1" s="203"/>
+      <c r="K1" s="203"/>
+      <c r="L1" s="203"/>
+      <c r="M1" s="203"/>
+    </row>
+    <row r="2" spans="1:14" s="24" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="121"/>
+      <c r="B2" s="204"/>
+      <c r="C2" s="204"/>
+      <c r="D2" s="204"/>
+      <c r="E2" s="204"/>
+      <c r="F2" s="204"/>
+      <c r="G2" s="204"/>
+      <c r="H2" s="204"/>
+      <c r="I2" s="204"/>
+      <c r="J2" s="204"/>
+      <c r="K2" s="204"/>
+      <c r="L2" s="204"/>
+      <c r="M2" s="205"/>
+      <c r="N2" s="23"/>
+    </row>
+    <row r="3" spans="1:14" s="27" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="25"/>
+      <c r="B3" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="C3" s="15" t="s">
+      <c r="C3" s="11" t="s">
         <v>52</v>
       </c>
-      <c r="D3" s="15" t="s">
+      <c r="D3" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="E3" s="15" t="s">
+      <c r="E3" s="11" t="s">
         <v>54</v>
       </c>
-      <c r="F3" s="15" t="s">
+      <c r="F3" s="11" t="s">
         <v>55</v>
       </c>
-      <c r="G3" s="15" t="s">
+      <c r="G3" s="11" t="s">
         <v>56</v>
       </c>
-      <c r="H3" s="15" t="s">
+      <c r="H3" s="11" t="s">
         <v>57</v>
       </c>
-      <c r="I3" s="15" t="s">
+      <c r="I3" s="11" t="s">
         <v>58</v>
       </c>
-      <c r="J3" s="16" t="s">
+      <c r="J3" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="K3" s="17" t="s">
+      <c r="K3" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="L3" s="15" t="s">
+      <c r="L3" s="11" t="s">
         <v>61</v>
       </c>
-      <c r="M3" s="18" t="s">
+      <c r="M3" s="14" t="s">
         <v>62</v>
       </c>
-      <c r="N3" s="30"/>
-[...2 lines deleted...]
-      <c r="A4" s="94" t="s">
+      <c r="N3" s="26"/>
+    </row>
+    <row r="4" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A4" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="32"/>
+      <c r="B4" s="28"/>
       <c r="C4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="D4" s="33"/>
-[...2 lines deleted...]
-      <c r="G4" s="33"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
-      <c r="K4" s="35"/>
-[...5 lines deleted...]
-      <c r="A5" s="95" t="s">
+      <c r="K4" s="31"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="33"/>
+      <c r="N4" s="34"/>
+    </row>
+    <row r="5" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A5" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="147">
+      <c r="B5" s="127">
         <v>66355792</v>
       </c>
-      <c r="C5" s="85">
+      <c r="C5" s="75">
         <v>162737161</v>
       </c>
-      <c r="D5" s="206">
+      <c r="D5" s="186">
         <v>249506892</v>
       </c>
-      <c r="E5" s="208">
+      <c r="E5" s="188">
         <v>326991668</v>
       </c>
-      <c r="F5" s="86">
+      <c r="F5" s="76">
         <v>395965993</v>
       </c>
-      <c r="G5" s="222">
+      <c r="G5" s="198">
         <v>483318010</v>
       </c>
-      <c r="H5" s="8"/>
-[...8 lines deleted...]
-      <c r="A6" s="96" t="s">
+      <c r="H5" s="198">
+        <v>553209609</v>
+      </c>
+      <c r="I5" s="198"/>
+      <c r="J5" s="76"/>
+      <c r="K5" s="76"/>
+      <c r="L5" s="132"/>
+      <c r="M5" s="160"/>
+      <c r="N5" s="34"/>
+    </row>
+    <row r="6" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A6" s="86" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="147">
+      <c r="B6" s="127">
         <v>48237936</v>
       </c>
-      <c r="C6" s="85">
+      <c r="C6" s="75">
         <v>123225941</v>
       </c>
-      <c r="D6" s="206">
+      <c r="D6" s="186">
         <v>186496101</v>
       </c>
-      <c r="E6" s="208">
+      <c r="E6" s="188">
         <v>241060074</v>
       </c>
-      <c r="F6" s="86">
+      <c r="F6" s="76">
         <v>287495284</v>
       </c>
-      <c r="G6" s="222">
+      <c r="G6" s="198">
         <v>349641023</v>
       </c>
-      <c r="H6" s="8"/>
-[...8 lines deleted...]
-      <c r="A7" s="133" t="s">
+      <c r="H6" s="198">
+        <v>401780869</v>
+      </c>
+      <c r="I6" s="198"/>
+      <c r="J6" s="76"/>
+      <c r="K6" s="76"/>
+      <c r="L6" s="132"/>
+      <c r="M6" s="160"/>
+      <c r="N6" s="34"/>
+    </row>
+    <row r="7" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A7" s="120" t="s">
         <v>63</v>
       </c>
-      <c r="B7" s="147">
+      <c r="B7" s="127">
         <v>396830</v>
       </c>
-      <c r="C7" s="85">
+      <c r="C7" s="75">
         <v>963256</v>
       </c>
-      <c r="D7" s="206">
+      <c r="D7" s="186">
         <v>1535665</v>
       </c>
-      <c r="E7" s="208">
+      <c r="E7" s="188">
         <v>2107966</v>
       </c>
-      <c r="F7" s="86">
+      <c r="F7" s="76">
         <v>2589295</v>
       </c>
-      <c r="G7" s="222">
+      <c r="G7" s="198">
         <v>3025899</v>
       </c>
-      <c r="H7" s="8"/>
-[...8 lines deleted...]
-      <c r="A8" s="96" t="s">
+      <c r="H7" s="198">
+        <v>3466266</v>
+      </c>
+      <c r="I7" s="198"/>
+      <c r="J7" s="76"/>
+      <c r="K7" s="76"/>
+      <c r="L7" s="132"/>
+      <c r="M7" s="160"/>
+      <c r="N7" s="34"/>
+    </row>
+    <row r="8" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="86" t="s">
         <v>39</v>
       </c>
-      <c r="B8" s="147">
+      <c r="B8" s="127">
         <v>184647</v>
       </c>
-      <c r="C8" s="85">
+      <c r="C8" s="75">
         <v>421032</v>
       </c>
-      <c r="D8" s="206">
+      <c r="D8" s="186">
         <v>656824</v>
       </c>
-      <c r="E8" s="208">
+      <c r="E8" s="188">
         <v>872658</v>
       </c>
-      <c r="F8" s="86">
+      <c r="F8" s="76">
         <v>930845</v>
       </c>
-      <c r="G8" s="222">
+      <c r="G8" s="198">
         <v>971974</v>
       </c>
-      <c r="H8" s="8"/>
-[...8 lines deleted...]
-      <c r="A9" s="97" t="s">
+      <c r="H8" s="198">
+        <v>1018275</v>
+      </c>
+      <c r="I8" s="198"/>
+      <c r="J8" s="76"/>
+      <c r="K8" s="76"/>
+      <c r="L8" s="132"/>
+      <c r="M8" s="160"/>
+      <c r="N8" s="34"/>
+    </row>
+    <row r="9" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="87" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="147">
+      <c r="B9" s="127">
         <v>550936</v>
       </c>
-      <c r="C9" s="85">
+      <c r="C9" s="75">
         <v>1128256</v>
       </c>
-      <c r="D9" s="206">
+      <c r="D9" s="186">
         <v>1699765</v>
       </c>
-      <c r="E9" s="208">
+      <c r="E9" s="188">
         <v>2243175</v>
       </c>
-      <c r="F9" s="86">
+      <c r="F9" s="76">
         <v>2852901</v>
       </c>
-      <c r="G9" s="222">
+      <c r="G9" s="198">
         <v>3452742</v>
       </c>
-      <c r="H9" s="8"/>
-[...8 lines deleted...]
-      <c r="A10" s="96" t="s">
+      <c r="H9" s="198">
+        <v>4072660</v>
+      </c>
+      <c r="I9" s="198"/>
+      <c r="J9" s="76"/>
+      <c r="K9" s="76"/>
+      <c r="L9" s="132"/>
+      <c r="M9" s="160"/>
+      <c r="N9" s="34"/>
+    </row>
+    <row r="10" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="147">
+      <c r="B10" s="127">
         <v>471642</v>
       </c>
-      <c r="C10" s="85">
+      <c r="C10" s="75">
         <v>1323965</v>
       </c>
-      <c r="D10" s="206">
+      <c r="D10" s="186">
         <v>2180987</v>
       </c>
-      <c r="E10" s="208">
+      <c r="E10" s="188">
         <v>3050399</v>
       </c>
-      <c r="F10" s="86">
+      <c r="F10" s="76">
         <v>3637508</v>
       </c>
-      <c r="G10" s="222">
+      <c r="G10" s="198">
         <v>4511989</v>
       </c>
-      <c r="H10" s="8"/>
-[...8 lines deleted...]
-      <c r="A11" s="96" t="s">
+      <c r="H10" s="198">
+        <v>5665905</v>
+      </c>
+      <c r="I10" s="198"/>
+      <c r="J10" s="76"/>
+      <c r="K10" s="76"/>
+      <c r="L10" s="132"/>
+      <c r="M10" s="160"/>
+      <c r="N10" s="34"/>
+    </row>
+    <row r="11" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="86" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="147">
+      <c r="B11" s="127">
         <v>160618</v>
       </c>
-      <c r="C11" s="85">
+      <c r="C11" s="75">
         <v>395355</v>
       </c>
-      <c r="D11" s="206">
+      <c r="D11" s="186">
         <v>627322</v>
       </c>
-      <c r="E11" s="208">
+      <c r="E11" s="188">
         <v>849453</v>
       </c>
-      <c r="F11" s="86">
+      <c r="F11" s="76">
         <v>1191815</v>
       </c>
-      <c r="G11" s="222">
+      <c r="G11" s="198">
         <v>1527971</v>
       </c>
-      <c r="H11" s="8"/>
-[...7 lines deleted...]
-    <row r="12" spans="1:14" s="39" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H11" s="198">
+        <v>1869490</v>
+      </c>
+      <c r="I11" s="198"/>
+      <c r="J11" s="76"/>
+      <c r="K11" s="76"/>
+      <c r="L11" s="132"/>
+      <c r="M11" s="160"/>
+      <c r="N11" s="34"/>
+    </row>
+    <row r="12" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="147">
+      <c r="B12" s="127">
         <v>2940190</v>
       </c>
-      <c r="C12" s="85">
+      <c r="C12" s="75">
         <v>6821090</v>
       </c>
-      <c r="D12" s="206">
+      <c r="D12" s="186">
         <v>10314344</v>
       </c>
-      <c r="E12" s="208">
+      <c r="E12" s="188">
         <v>13839242</v>
       </c>
-      <c r="F12" s="86">
+      <c r="F12" s="76">
         <v>16676739</v>
       </c>
-      <c r="G12" s="222">
+      <c r="G12" s="198">
         <v>19624794</v>
       </c>
-      <c r="H12" s="8"/>
-[...8 lines deleted...]
-      <c r="A13" s="133" t="s">
+      <c r="H12" s="198">
+        <v>22588726</v>
+      </c>
+      <c r="I12" s="198"/>
+      <c r="J12" s="76"/>
+      <c r="K12" s="76"/>
+      <c r="L12" s="132"/>
+      <c r="M12" s="160"/>
+      <c r="N12" s="34"/>
+    </row>
+    <row r="13" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="120" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="147">
+      <c r="B13" s="127">
         <v>60802</v>
       </c>
-      <c r="C13" s="85">
+      <c r="C13" s="75">
         <v>133992</v>
       </c>
-      <c r="D13" s="206">
+      <c r="D13" s="186">
         <v>472278</v>
       </c>
-      <c r="E13" s="208">
+      <c r="E13" s="188">
         <v>817471</v>
       </c>
-      <c r="F13" s="86">
+      <c r="F13" s="76">
         <v>890987</v>
       </c>
-      <c r="G13" s="222">
+      <c r="G13" s="198">
         <v>1149693</v>
       </c>
-      <c r="H13" s="8"/>
-[...8 lines deleted...]
-      <c r="A14" s="96" t="s">
+      <c r="H13" s="198">
+        <v>1216916</v>
+      </c>
+      <c r="I13" s="198"/>
+      <c r="J13" s="76"/>
+      <c r="K13" s="76"/>
+      <c r="L13" s="132"/>
+      <c r="M13" s="160"/>
+      <c r="N13" s="34"/>
+    </row>
+    <row r="14" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A14" s="86" t="s">
         <v>65</v>
       </c>
-      <c r="B14" s="147">
+      <c r="B14" s="127">
         <v>338769</v>
       </c>
-      <c r="C14" s="85">
+      <c r="C14" s="75">
         <v>668578</v>
       </c>
-      <c r="D14" s="206">
+      <c r="D14" s="186">
         <v>1065354</v>
       </c>
-      <c r="E14" s="208">
+      <c r="E14" s="188">
         <v>1490510</v>
       </c>
-      <c r="F14" s="86">
+      <c r="F14" s="76">
         <v>2080257</v>
       </c>
-      <c r="G14" s="222">
+      <c r="G14" s="198">
         <v>2745671</v>
       </c>
-      <c r="H14" s="8"/>
-[...8 lines deleted...]
-      <c r="A15" s="96" t="s">
+      <c r="H14" s="198">
+        <v>3648865</v>
+      </c>
+      <c r="I14" s="198"/>
+      <c r="J14" s="76"/>
+      <c r="K14" s="76"/>
+      <c r="L14" s="132"/>
+      <c r="M14" s="160"/>
+      <c r="N14" s="34"/>
+    </row>
+    <row r="15" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="86" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="147">
+      <c r="B15" s="127">
         <v>1027215</v>
       </c>
-      <c r="C15" s="85">
+      <c r="C15" s="75">
         <v>2145434</v>
       </c>
-      <c r="D15" s="206">
+      <c r="D15" s="186">
         <v>3381230</v>
       </c>
-      <c r="E15" s="208">
+      <c r="E15" s="188">
         <v>4715825</v>
       </c>
-      <c r="F15" s="86">
+      <c r="F15" s="76">
         <v>6024974</v>
       </c>
-      <c r="G15" s="222">
+      <c r="G15" s="198">
         <v>7217135</v>
       </c>
-      <c r="H15" s="8"/>
-[...8 lines deleted...]
-      <c r="A16" s="96" t="s">
+      <c r="H15" s="198">
+        <v>8478746</v>
+      </c>
+      <c r="I15" s="198"/>
+      <c r="J15" s="76"/>
+      <c r="K15" s="76"/>
+      <c r="L15" s="132"/>
+      <c r="M15" s="160"/>
+      <c r="N15" s="34"/>
+    </row>
+    <row r="16" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="86" t="s">
         <v>44</v>
       </c>
-      <c r="B16" s="147">
+      <c r="B16" s="127">
         <v>5921949</v>
       </c>
-      <c r="C16" s="85">
+      <c r="C16" s="75">
         <v>11285124</v>
       </c>
-      <c r="D16" s="206">
+      <c r="D16" s="186">
         <v>18498939</v>
       </c>
-      <c r="E16" s="208">
+      <c r="E16" s="188">
         <v>25997411</v>
       </c>
-      <c r="F16" s="86">
+      <c r="F16" s="76">
         <v>33621253</v>
       </c>
-      <c r="G16" s="222">
+      <c r="G16" s="198">
         <v>39583568</v>
       </c>
-      <c r="H16" s="8"/>
-[...8 lines deleted...]
-      <c r="A17" s="96" t="s">
+      <c r="H16" s="198">
+        <v>44838087</v>
+      </c>
+      <c r="I16" s="198"/>
+      <c r="J16" s="76"/>
+      <c r="K16" s="76"/>
+      <c r="L16" s="132"/>
+      <c r="M16" s="160"/>
+      <c r="N16" s="34"/>
+    </row>
+    <row r="17" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="86" t="s">
         <v>45</v>
       </c>
-      <c r="B17" s="147">
+      <c r="B17" s="127">
         <v>339967</v>
       </c>
-      <c r="C17" s="85">
+      <c r="C17" s="75">
         <v>958117</v>
       </c>
-      <c r="D17" s="206">
+      <c r="D17" s="186">
         <v>1576073</v>
       </c>
-      <c r="E17" s="208">
+      <c r="E17" s="188">
         <v>2193425</v>
       </c>
-      <c r="F17" s="86">
+      <c r="F17" s="76">
         <v>2645579</v>
       </c>
-      <c r="G17" s="222">
+      <c r="G17" s="198">
         <v>3097899</v>
       </c>
-      <c r="H17" s="8"/>
-[...8 lines deleted...]
-      <c r="A18" s="96" t="s">
+      <c r="H17" s="198">
+        <v>3564782</v>
+      </c>
+      <c r="I17" s="198"/>
+      <c r="J17" s="76"/>
+      <c r="K17" s="76"/>
+      <c r="L17" s="132"/>
+      <c r="M17" s="160"/>
+      <c r="N17" s="34"/>
+    </row>
+    <row r="18" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="86" t="s">
         <v>46</v>
       </c>
-      <c r="B18" s="147">
+      <c r="B18" s="127">
         <v>388466</v>
       </c>
-      <c r="C18" s="85">
+      <c r="C18" s="75">
         <v>771885</v>
       </c>
-      <c r="D18" s="206">
+      <c r="D18" s="186">
         <v>1091761</v>
       </c>
-      <c r="E18" s="208">
+      <c r="E18" s="188">
         <v>1186421</v>
       </c>
-      <c r="F18" s="86">
+      <c r="F18" s="76">
         <v>1292402</v>
       </c>
-      <c r="G18" s="222">
+      <c r="G18" s="198">
         <v>1598942</v>
       </c>
-      <c r="H18" s="8"/>
-[...8 lines deleted...]
-      <c r="A19" s="96" t="s">
+      <c r="H18" s="198">
+        <v>1689677</v>
+      </c>
+      <c r="I18" s="198"/>
+      <c r="J18" s="76"/>
+      <c r="K18" s="76"/>
+      <c r="L18" s="132"/>
+      <c r="M18" s="160"/>
+      <c r="N18" s="34"/>
+    </row>
+    <row r="19" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="86" t="s">
         <v>70</v>
       </c>
-      <c r="B19" s="147">
+      <c r="B19" s="127">
         <v>4477024</v>
       </c>
-      <c r="C19" s="85">
+      <c r="C19" s="75">
         <v>10758445</v>
       </c>
-      <c r="D19" s="206">
+      <c r="D19" s="186">
         <v>17276586</v>
       </c>
-      <c r="E19" s="208">
+      <c r="E19" s="188">
         <v>22617143</v>
       </c>
-      <c r="F19" s="86">
+      <c r="F19" s="76">
         <v>28540710</v>
       </c>
-      <c r="G19" s="222">
+      <c r="G19" s="198">
         <v>38021034</v>
       </c>
-      <c r="H19" s="8"/>
-[...9 lines deleted...]
-      <c r="B20" s="147"/>
+      <c r="H19" s="198">
+        <v>39051323</v>
+      </c>
+      <c r="I19" s="198"/>
+      <c r="J19" s="76"/>
+      <c r="K19" s="76"/>
+      <c r="L19" s="132"/>
+      <c r="M19" s="160"/>
+      <c r="N19" s="34"/>
+    </row>
+    <row r="20" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="86"/>
+      <c r="B20" s="127"/>
       <c r="C20" s="5"/>
-      <c r="D20" s="184"/>
-[...12 lines deleted...]
-      <c r="A21" s="98" t="s">
+      <c r="D20" s="164"/>
+      <c r="E20" s="188"/>
+      <c r="F20" s="164"/>
+      <c r="G20" s="192"/>
+      <c r="H20" s="198"/>
+      <c r="I20" s="198"/>
+      <c r="J20" s="10"/>
+      <c r="K20" s="77"/>
+      <c r="L20" s="133"/>
+      <c r="M20" s="159"/>
+      <c r="N20" s="34"/>
+    </row>
+    <row r="21" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="88" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="147"/>
+      <c r="B21" s="127"/>
       <c r="C21" s="5"/>
-      <c r="D21" s="183"/>
-[...12 lines deleted...]
-      <c r="A22" s="95" t="s">
+      <c r="D21" s="163"/>
+      <c r="E21" s="188"/>
+      <c r="F21" s="164"/>
+      <c r="G21" s="192"/>
+      <c r="H21" s="198"/>
+      <c r="I21" s="198"/>
+      <c r="J21" s="10"/>
+      <c r="K21" s="77"/>
+      <c r="L21" s="133"/>
+      <c r="M21" s="160"/>
+      <c r="N21" s="34"/>
+    </row>
+    <row r="22" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="147">
+      <c r="B22" s="127">
         <v>481466</v>
       </c>
-      <c r="C22" s="85">
+      <c r="C22" s="75">
         <v>1153425</v>
       </c>
-      <c r="D22" s="206">
+      <c r="D22" s="186">
         <v>1828520</v>
       </c>
-      <c r="E22" s="208">
+      <c r="E22" s="188">
         <v>2503645</v>
       </c>
-      <c r="F22" s="86">
+      <c r="F22" s="76">
         <v>2877597</v>
       </c>
-      <c r="G22" s="222">
+      <c r="G22" s="198">
         <v>3517194</v>
       </c>
-      <c r="H22" s="8"/>
-[...8 lines deleted...]
-      <c r="A23" s="99" t="s">
+      <c r="H22" s="198">
+        <v>4275085</v>
+      </c>
+      <c r="I22" s="198"/>
+      <c r="J22" s="76"/>
+      <c r="K22" s="76"/>
+      <c r="L22" s="132"/>
+      <c r="M22" s="160"/>
+      <c r="N22" s="34"/>
+    </row>
+    <row r="23" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A23" s="89" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="147">
+      <c r="B23" s="127">
         <v>36</v>
       </c>
-      <c r="C23" s="85">
+      <c r="C23" s="75">
         <v>1702</v>
       </c>
-      <c r="D23" s="206">
+      <c r="D23" s="186">
         <v>3369</v>
       </c>
-      <c r="E23" s="208">
+      <c r="E23" s="188">
         <v>5036</v>
       </c>
-      <c r="F23" s="86">
+      <c r="F23" s="76">
         <v>5036</v>
       </c>
-      <c r="G23" s="222">
+      <c r="G23" s="198">
         <v>5036</v>
       </c>
-      <c r="H23" s="8"/>
-[...8 lines deleted...]
-      <c r="A24" s="99" t="s">
+      <c r="H23" s="198">
+        <v>5036</v>
+      </c>
+      <c r="I23" s="198"/>
+      <c r="J23" s="76"/>
+      <c r="K23" s="76"/>
+      <c r="L23" s="132"/>
+      <c r="M23" s="160"/>
+      <c r="N23" s="34"/>
+    </row>
+    <row r="24" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="89" t="s">
         <v>67</v>
       </c>
-      <c r="B24" s="147">
+      <c r="B24" s="127">
         <v>73831</v>
       </c>
-      <c r="C24" s="85">
+      <c r="C24" s="75">
         <v>146719</v>
       </c>
-      <c r="D24" s="206">
+      <c r="D24" s="186">
         <v>219607</v>
       </c>
-      <c r="E24" s="208">
+      <c r="E24" s="188">
         <v>292495</v>
       </c>
-      <c r="F24" s="86">
+      <c r="F24" s="76">
         <v>326426</v>
       </c>
-      <c r="G24" s="222">
+      <c r="G24" s="198">
         <v>360357</v>
       </c>
-      <c r="H24" s="8"/>
-[...8 lines deleted...]
-      <c r="A25" s="99" t="s">
+      <c r="H24" s="198">
+        <v>468507</v>
+      </c>
+      <c r="I24" s="198"/>
+      <c r="J24" s="76"/>
+      <c r="K24" s="76"/>
+      <c r="L24" s="132"/>
+      <c r="M24" s="160"/>
+      <c r="N24" s="34"/>
+    </row>
+    <row r="25" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="89" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="147">
+      <c r="B25" s="127">
         <v>118584</v>
       </c>
-      <c r="C25" s="85">
+      <c r="C25" s="75">
         <v>271297</v>
       </c>
-      <c r="D25" s="206">
+      <c r="D25" s="186">
         <v>424009</v>
       </c>
-      <c r="E25" s="208">
+      <c r="E25" s="188">
         <v>576722</v>
       </c>
-      <c r="F25" s="86">
+      <c r="F25" s="76">
         <v>587255</v>
       </c>
-      <c r="G25" s="222">
+      <c r="G25" s="198">
         <v>597788</v>
       </c>
-      <c r="H25" s="8"/>
-[...8 lines deleted...]
-      <c r="A26" s="99" t="s">
+      <c r="H25" s="198">
+        <v>608321</v>
+      </c>
+      <c r="I25" s="198"/>
+      <c r="J25" s="76"/>
+      <c r="K25" s="76"/>
+      <c r="L25" s="132"/>
+      <c r="M25" s="160"/>
+      <c r="N25" s="34"/>
+    </row>
+    <row r="26" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="89" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="147">
+      <c r="B26" s="127">
         <v>152741</v>
       </c>
-      <c r="C26" s="85">
+      <c r="C26" s="75">
         <v>464272</v>
       </c>
-      <c r="D26" s="206">
+      <c r="D26" s="186">
         <v>778941</v>
       </c>
-      <c r="E26" s="208">
+      <c r="E26" s="188">
         <v>1093639</v>
       </c>
-      <c r="F26" s="86">
+      <c r="F26" s="76">
         <v>1302863</v>
       </c>
-      <c r="G26" s="222">
+      <c r="G26" s="198">
         <v>1777733</v>
       </c>
-      <c r="H26" s="8"/>
-[...8 lines deleted...]
-      <c r="A27" s="96" t="s">
+      <c r="H26" s="198">
+        <v>2235191</v>
+      </c>
+      <c r="I26" s="198"/>
+      <c r="J26" s="76"/>
+      <c r="K26" s="76"/>
+      <c r="L26" s="132"/>
+      <c r="M26" s="160"/>
+      <c r="N26" s="34"/>
+    </row>
+    <row r="27" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="86" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="147" t="s">
-[...24 lines deleted...]
-      <c r="A28" s="99" t="s">
+      <c r="B27" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F27" s="76" t="s">
+        <v>37</v>
+      </c>
+      <c r="G27" s="197"/>
+      <c r="H27" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I27" s="198"/>
+      <c r="J27" s="76"/>
+      <c r="K27" s="76"/>
+      <c r="L27" s="132"/>
+      <c r="M27" s="160"/>
+      <c r="N27" s="34"/>
+    </row>
+    <row r="28" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="147">
+      <c r="B28" s="127">
         <v>3750</v>
       </c>
-      <c r="C28" s="85">
+      <c r="C28" s="75">
         <v>15237</v>
       </c>
-      <c r="D28" s="206">
+      <c r="D28" s="186">
         <v>26723</v>
       </c>
-      <c r="E28" s="208">
+      <c r="E28" s="188">
         <v>38210</v>
       </c>
-      <c r="F28" s="86">
+      <c r="F28" s="76">
         <v>42200</v>
       </c>
-      <c r="G28" s="222">
+      <c r="G28" s="198">
         <v>46190</v>
       </c>
-      <c r="H28" s="8"/>
-[...8 lines deleted...]
-      <c r="A29" s="99" t="s">
+      <c r="H28" s="198">
+        <v>49430</v>
+      </c>
+      <c r="I28" s="198"/>
+      <c r="J28" s="76"/>
+      <c r="K28" s="76"/>
+      <c r="L28" s="132"/>
+      <c r="M28" s="160"/>
+      <c r="N28" s="34"/>
+    </row>
+    <row r="29" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="89" t="s">
         <v>69</v>
       </c>
-      <c r="B29" s="147" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="85">
+      <c r="B29" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="75">
         <v>12662</v>
       </c>
-      <c r="D29" s="206">
+      <c r="D29" s="186">
         <v>25324</v>
       </c>
-      <c r="E29" s="208">
+      <c r="E29" s="188">
         <v>37986</v>
       </c>
-      <c r="F29" s="86">
+      <c r="F29" s="76">
         <v>41855</v>
       </c>
-      <c r="G29" s="222">
+      <c r="G29" s="198">
         <v>45725</v>
       </c>
-      <c r="H29" s="8"/>
-[...8 lines deleted...]
-      <c r="A30" s="99" t="s">
+      <c r="H29" s="198">
+        <v>49594</v>
+      </c>
+      <c r="I29" s="198"/>
+      <c r="J29" s="76"/>
+      <c r="K29" s="76"/>
+      <c r="L29" s="132"/>
+      <c r="M29" s="160"/>
+      <c r="N29" s="34"/>
+    </row>
+    <row r="30" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="89" t="s">
         <v>44</v>
       </c>
-      <c r="B30" s="147">
+      <c r="B30" s="127">
         <v>93741</v>
       </c>
-      <c r="C30" s="85">
+      <c r="C30" s="75">
         <v>176304</v>
       </c>
-      <c r="D30" s="206">
+      <c r="D30" s="186">
         <v>258867</v>
       </c>
-      <c r="E30" s="208">
+      <c r="E30" s="188">
         <v>341429</v>
       </c>
-      <c r="F30" s="86">
+      <c r="F30" s="76">
         <v>400340</v>
       </c>
-      <c r="G30" s="222">
+      <c r="G30" s="198">
         <v>459251</v>
       </c>
-      <c r="H30" s="8"/>
-[...8 lines deleted...]
-      <c r="A31" s="99" t="s">
+      <c r="H30" s="198">
+        <v>580398</v>
+      </c>
+      <c r="I30" s="198"/>
+      <c r="J30" s="76"/>
+      <c r="K30" s="76"/>
+      <c r="L30" s="132"/>
+      <c r="M30" s="160"/>
+      <c r="N30" s="34"/>
+    </row>
+    <row r="31" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="B31" s="147">
+      <c r="B31" s="127">
         <v>22485</v>
       </c>
-      <c r="C31" s="85">
+      <c r="C31" s="75">
         <v>27326</v>
       </c>
-      <c r="D31" s="206">
+      <c r="D31" s="186">
         <v>32168</v>
       </c>
-      <c r="E31" s="208">
+      <c r="E31" s="188">
         <v>37010</v>
       </c>
-      <c r="F31" s="86">
+      <c r="F31" s="76">
         <v>51636</v>
       </c>
-      <c r="G31" s="222">
+      <c r="G31" s="198">
         <v>66263</v>
       </c>
-      <c r="H31" s="8"/>
-[...8 lines deleted...]
-      <c r="A32" s="99" t="s">
+      <c r="H31" s="198">
+        <v>80890</v>
+      </c>
+      <c r="I31" s="198"/>
+      <c r="J31" s="76"/>
+      <c r="K31" s="76"/>
+      <c r="L31" s="132"/>
+      <c r="M31" s="160"/>
+      <c r="N31" s="34"/>
+    </row>
+    <row r="32" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="89" t="s">
         <v>70</v>
       </c>
-      <c r="B32" s="147">
+      <c r="B32" s="127">
         <v>16299</v>
       </c>
-      <c r="C32" s="85">
+      <c r="C32" s="75">
         <v>37905</v>
       </c>
-      <c r="D32" s="206">
+      <c r="D32" s="186">
         <v>59512</v>
       </c>
-      <c r="E32" s="208">
+      <c r="E32" s="188">
         <v>81119</v>
       </c>
-      <c r="F32" s="86">
+      <c r="F32" s="76">
         <v>119985</v>
       </c>
-      <c r="G32" s="222">
+      <c r="G32" s="198">
         <v>158852</v>
       </c>
-      <c r="H32" s="8"/>
-[...9 lines deleted...]
-      <c r="B33" s="147"/>
+      <c r="H32" s="198">
+        <v>197719</v>
+      </c>
+      <c r="I32" s="198"/>
+      <c r="J32" s="76"/>
+      <c r="K32" s="76"/>
+      <c r="L32" s="132"/>
+      <c r="M32" s="160"/>
+      <c r="N32" s="34"/>
+    </row>
+    <row r="33" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="89"/>
+      <c r="B33" s="127"/>
       <c r="C33" s="5"/>
-      <c r="D33" s="183"/>
-[...12 lines deleted...]
-      <c r="A34" s="98" t="s">
+      <c r="D33" s="163"/>
+      <c r="E33" s="188"/>
+      <c r="F33" s="164"/>
+      <c r="G33" s="192"/>
+      <c r="H33" s="198"/>
+      <c r="I33" s="198"/>
+      <c r="J33" s="10"/>
+      <c r="K33" s="77"/>
+      <c r="L33" s="133"/>
+      <c r="M33" s="160"/>
+      <c r="N33" s="34"/>
+    </row>
+    <row r="34" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="B34" s="147" t="s">
-[...8 lines deleted...]
-      <c r="I34" s="130"/>
+      <c r="B34" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C34" s="126"/>
+      <c r="D34" s="162"/>
+      <c r="E34" s="188"/>
+      <c r="F34" s="162"/>
+      <c r="G34" s="190"/>
+      <c r="H34" s="198"/>
+      <c r="I34" s="198"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
-      <c r="L34" s="146"/>
-[...4 lines deleted...]
-      <c r="A35" s="95" t="s">
+      <c r="L34" s="126"/>
+      <c r="M34" s="160"/>
+      <c r="N34" s="34"/>
+    </row>
+    <row r="35" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B35" s="147" t="s">
-[...18 lines deleted...]
-      <c r="I35" s="40"/>
+      <c r="B35" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C35" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E35" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F35" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G35" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H35" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I35" s="198"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
-      <c r="L35" s="146"/>
-[...4 lines deleted...]
-      <c r="A36" s="100" t="s">
+      <c r="L35" s="126"/>
+      <c r="M35" s="160"/>
+      <c r="N35" s="80"/>
+    </row>
+    <row r="36" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="90" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="147" t="s">
-[...18 lines deleted...]
-      <c r="I36" s="131"/>
+      <c r="B36" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E36" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F36" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G36" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H36" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I36" s="198"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
-      <c r="L36" s="146"/>
-[...4 lines deleted...]
-      <c r="A37" s="100" t="s">
+      <c r="L36" s="126"/>
+      <c r="M36" s="160"/>
+      <c r="N36" s="80"/>
+    </row>
+    <row r="37" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="90" t="s">
         <v>44</v>
       </c>
-      <c r="B37" s="147" t="s">
-[...18 lines deleted...]
-      <c r="I37" s="40"/>
+      <c r="B37" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C37" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E37" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F37" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G37" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H37" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I37" s="198"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
-      <c r="L37" s="146"/>
-[...4 lines deleted...]
-      <c r="A38" s="99" t="s">
+      <c r="L37" s="126"/>
+      <c r="M37" s="160"/>
+      <c r="N37" s="80"/>
+    </row>
+    <row r="38" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="89" t="s">
         <v>46</v>
       </c>
-      <c r="B38" s="147" t="s">
-[...18 lines deleted...]
-      <c r="I38" s="131"/>
+      <c r="B38" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E38" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F38" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G38" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H38" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I38" s="198"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
-      <c r="L38" s="146"/>
-[...5 lines deleted...]
-      <c r="B39" s="147"/>
+      <c r="L38" s="126"/>
+      <c r="M38" s="160"/>
+      <c r="N38" s="80"/>
+    </row>
+    <row r="39" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="89"/>
+      <c r="B39" s="127"/>
       <c r="C39" s="5"/>
-      <c r="D39" s="183"/>
-[...12 lines deleted...]
-      <c r="A40" s="98" t="s">
+      <c r="D39" s="163"/>
+      <c r="E39" s="188"/>
+      <c r="F39" s="164"/>
+      <c r="G39" s="192"/>
+      <c r="H39" s="198"/>
+      <c r="I39" s="198"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="10"/>
+      <c r="L39" s="133"/>
+      <c r="M39" s="160"/>
+      <c r="N39" s="80"/>
+    </row>
+    <row r="40" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="88" t="s">
         <v>2</v>
       </c>
-      <c r="B40" s="147"/>
+      <c r="B40" s="127"/>
       <c r="C40" s="5"/>
-      <c r="D40" s="186"/>
-[...12 lines deleted...]
-      <c r="A41" s="95" t="s">
+      <c r="D40" s="166"/>
+      <c r="E40" s="188"/>
+      <c r="F40" s="164"/>
+      <c r="G40" s="192"/>
+      <c r="H40" s="198"/>
+      <c r="I40" s="198"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="133"/>
+      <c r="M40" s="160"/>
+      <c r="N40" s="81"/>
+    </row>
+    <row r="41" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B41" s="147">
+      <c r="B41" s="127">
         <v>393492</v>
       </c>
-      <c r="C41" s="85">
+      <c r="C41" s="75">
         <v>971516</v>
       </c>
-      <c r="D41" s="206">
+      <c r="D41" s="186">
         <v>1552676</v>
       </c>
-      <c r="E41" s="208">
+      <c r="E41" s="188">
         <v>2133866</v>
       </c>
-      <c r="F41" s="86">
+      <c r="F41" s="76">
         <v>2466174</v>
       </c>
-      <c r="G41" s="222">
+      <c r="G41" s="198">
         <v>2801621</v>
       </c>
-      <c r="H41" s="8"/>
-[...8 lines deleted...]
-      <c r="A42" s="101" t="s">
+      <c r="H41" s="198">
+        <v>3228194</v>
+      </c>
+      <c r="I41" s="198"/>
+      <c r="J41" s="76"/>
+      <c r="K41" s="76"/>
+      <c r="L41" s="132"/>
+      <c r="M41" s="160"/>
+      <c r="N41" s="81"/>
+    </row>
+    <row r="42" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="91" t="s">
         <v>66</v>
       </c>
-      <c r="B42" s="147">
+      <c r="B42" s="127">
         <v>36</v>
       </c>
-      <c r="C42" s="85">
+      <c r="C42" s="75">
         <v>1702</v>
       </c>
-      <c r="D42" s="206">
+      <c r="D42" s="186">
         <v>3369</v>
       </c>
-      <c r="E42" s="208">
+      <c r="E42" s="188">
         <v>5036</v>
       </c>
-      <c r="F42" s="86">
+      <c r="F42" s="76">
         <v>5036</v>
       </c>
-      <c r="G42" s="222">
+      <c r="G42" s="198">
         <v>5036</v>
       </c>
-      <c r="H42" s="8"/>
-[...8 lines deleted...]
-      <c r="A43" s="101" t="s">
+      <c r="H42" s="198">
+        <v>5036</v>
+      </c>
+      <c r="I42" s="198"/>
+      <c r="J42" s="76"/>
+      <c r="K42" s="76"/>
+      <c r="L42" s="132"/>
+      <c r="M42" s="160"/>
+      <c r="N42" s="81"/>
+    </row>
+    <row r="43" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="91" t="s">
         <v>67</v>
       </c>
-      <c r="B43" s="147">
+      <c r="B43" s="127">
         <v>73831</v>
       </c>
-      <c r="C43" s="85">
+      <c r="C43" s="75">
         <v>127865</v>
       </c>
-      <c r="D43" s="206">
+      <c r="D43" s="186">
         <v>181898</v>
       </c>
-      <c r="E43" s="208">
+      <c r="E43" s="188">
         <v>235932</v>
       </c>
-      <c r="F43" s="86">
+      <c r="F43" s="76">
         <v>269863</v>
       </c>
-      <c r="G43" s="222">
+      <c r="G43" s="198">
         <v>303794</v>
       </c>
-      <c r="H43" s="8"/>
-[...8 lines deleted...]
-      <c r="A44" s="101" t="s">
+      <c r="H43" s="198">
+        <v>411944</v>
+      </c>
+      <c r="I43" s="198"/>
+      <c r="J43" s="76"/>
+      <c r="K43" s="76"/>
+      <c r="L43" s="132"/>
+      <c r="M43" s="160"/>
+      <c r="N43" s="81"/>
+    </row>
+    <row r="44" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="91" t="s">
         <v>39</v>
       </c>
-      <c r="B44" s="147">
+      <c r="B44" s="127">
         <v>100894</v>
       </c>
-      <c r="C44" s="85">
+      <c r="C44" s="75">
         <v>252450</v>
       </c>
-      <c r="D44" s="206">
+      <c r="D44" s="186">
         <v>404007</v>
       </c>
-      <c r="E44" s="208">
+      <c r="E44" s="188">
         <v>555564</v>
       </c>
-      <c r="F44" s="86">
+      <c r="F44" s="76">
         <v>563077</v>
       </c>
-      <c r="G44" s="222">
+      <c r="G44" s="198">
         <v>570590</v>
       </c>
-      <c r="H44" s="8"/>
-[...8 lines deleted...]
-      <c r="A45" s="101" t="s">
+      <c r="H44" s="198">
+        <v>578104</v>
+      </c>
+      <c r="I44" s="198"/>
+      <c r="J44" s="76"/>
+      <c r="K44" s="76"/>
+      <c r="L44" s="132"/>
+      <c r="M44" s="160"/>
+      <c r="N44" s="81"/>
+    </row>
+    <row r="45" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="91" t="s">
         <v>40</v>
       </c>
-      <c r="B45" s="147">
+      <c r="B45" s="127">
         <v>87734</v>
       </c>
-      <c r="C45" s="85">
+      <c r="C45" s="75">
         <v>334277</v>
       </c>
-      <c r="D45" s="206">
+      <c r="D45" s="186">
         <v>583956</v>
       </c>
-      <c r="E45" s="208">
+      <c r="E45" s="188">
         <v>833666</v>
       </c>
-      <c r="F45" s="86">
+      <c r="F45" s="76">
         <v>1004266</v>
       </c>
-      <c r="G45" s="222">
+      <c r="G45" s="198">
         <v>1178006</v>
       </c>
-      <c r="H45" s="8"/>
-[...8 lines deleted...]
-      <c r="A46" s="101" t="s">
+      <c r="H45" s="198">
+        <v>1307165</v>
+      </c>
+      <c r="I45" s="198"/>
+      <c r="J45" s="76"/>
+      <c r="K45" s="76"/>
+      <c r="L45" s="132"/>
+      <c r="M45" s="160"/>
+      <c r="N45" s="81"/>
+    </row>
+    <row r="46" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="91" t="s">
         <v>42</v>
       </c>
-      <c r="B46" s="147">
+      <c r="B46" s="127">
         <v>3750</v>
       </c>
-      <c r="C46" s="85">
+      <c r="C46" s="75">
         <v>15237</v>
       </c>
-      <c r="D46" s="206">
+      <c r="D46" s="186">
         <v>26723</v>
       </c>
-      <c r="E46" s="208">
+      <c r="E46" s="188">
         <v>38210</v>
       </c>
-      <c r="F46" s="86">
+      <c r="F46" s="76">
         <v>42200</v>
       </c>
-      <c r="G46" s="222">
+      <c r="G46" s="198">
         <v>46190</v>
       </c>
-      <c r="H46" s="8"/>
-[...8 lines deleted...]
-      <c r="A47" s="101" t="s">
+      <c r="H46" s="198">
+        <v>49430</v>
+      </c>
+      <c r="I46" s="198"/>
+      <c r="J46" s="76"/>
+      <c r="K46" s="76"/>
+      <c r="L46" s="132"/>
+      <c r="M46" s="160"/>
+      <c r="N46" s="34"/>
+    </row>
+    <row r="47" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="91" t="s">
         <v>69</v>
       </c>
-      <c r="B47" s="147" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="85">
+      <c r="B47" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C47" s="75">
         <v>12662</v>
       </c>
-      <c r="D47" s="206">
+      <c r="D47" s="186">
         <v>25324</v>
       </c>
-      <c r="E47" s="208">
+      <c r="E47" s="188">
         <v>37986</v>
       </c>
-      <c r="F47" s="86">
+      <c r="F47" s="76">
         <v>41855</v>
       </c>
-      <c r="G47" s="222">
+      <c r="G47" s="198">
         <v>45725</v>
       </c>
-      <c r="H47" s="8"/>
-[...8 lines deleted...]
-      <c r="A48" s="101" t="s">
+      <c r="H47" s="198">
+        <v>49594</v>
+      </c>
+      <c r="I47" s="198"/>
+      <c r="J47" s="76"/>
+      <c r="K47" s="76"/>
+      <c r="L47" s="132"/>
+      <c r="M47" s="160"/>
+      <c r="N47" s="34"/>
+    </row>
+    <row r="48" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="91" t="s">
         <v>44</v>
       </c>
-      <c r="B48" s="147">
+      <c r="B48" s="127">
         <v>88465</v>
       </c>
-      <c r="C48" s="85">
+      <c r="C48" s="75">
         <v>162091</v>
       </c>
-      <c r="D48" s="206">
+      <c r="D48" s="186">
         <v>235718</v>
       </c>
-      <c r="E48" s="208">
+      <c r="E48" s="188">
         <v>309345</v>
       </c>
-      <c r="F48" s="86">
+      <c r="F48" s="76">
         <v>368255</v>
       </c>
-      <c r="G48" s="222">
+      <c r="G48" s="198">
         <v>427166</v>
       </c>
-      <c r="H48" s="8"/>
-[...8 lines deleted...]
-      <c r="A49" s="101" t="s">
+      <c r="H48" s="198">
+        <v>548314</v>
+      </c>
+      <c r="I48" s="198"/>
+      <c r="J48" s="76"/>
+      <c r="K48" s="76"/>
+      <c r="L48" s="132"/>
+      <c r="M48" s="160"/>
+      <c r="N48" s="34"/>
+    </row>
+    <row r="49" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="91" t="s">
         <v>46</v>
       </c>
-      <c r="B49" s="147">
+      <c r="B49" s="127">
         <v>22485</v>
       </c>
-      <c r="C49" s="85">
+      <c r="C49" s="75">
         <v>27326</v>
       </c>
-      <c r="D49" s="206">
+      <c r="D49" s="186">
         <v>32168</v>
       </c>
-      <c r="E49" s="208">
+      <c r="E49" s="188">
         <v>37010</v>
       </c>
-      <c r="F49" s="86">
+      <c r="F49" s="76">
         <v>51636</v>
       </c>
-      <c r="G49" s="222">
+      <c r="G49" s="198">
         <v>66263</v>
       </c>
-      <c r="H49" s="8"/>
-[...8 lines deleted...]
-      <c r="A50" s="101" t="s">
+      <c r="H49" s="198">
+        <v>80890</v>
+      </c>
+      <c r="I49" s="198"/>
+      <c r="J49" s="76"/>
+      <c r="K49" s="76"/>
+      <c r="L49" s="132"/>
+      <c r="M49" s="160"/>
+      <c r="N49" s="34"/>
+    </row>
+    <row r="50" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="91" t="s">
         <v>70</v>
       </c>
-      <c r="B50" s="147">
+      <c r="B50" s="127">
         <v>16299</v>
       </c>
-      <c r="C50" s="85">
+      <c r="C50" s="75">
         <v>37905</v>
       </c>
-      <c r="D50" s="206">
+      <c r="D50" s="186">
         <v>59512</v>
       </c>
-      <c r="E50" s="208">
+      <c r="E50" s="188">
         <v>81119</v>
       </c>
-      <c r="F50" s="86">
+      <c r="F50" s="76">
         <v>119985</v>
       </c>
-      <c r="G50" s="222">
+      <c r="G50" s="198">
         <v>158852</v>
       </c>
-      <c r="H50" s="8"/>
-[...9 lines deleted...]
-      <c r="B51" s="147"/>
+      <c r="H50" s="198">
+        <v>197719</v>
+      </c>
+      <c r="I50" s="198"/>
+      <c r="J50" s="76"/>
+      <c r="K50" s="76"/>
+      <c r="L50" s="132"/>
+      <c r="M50" s="160"/>
+      <c r="N50" s="34"/>
+    </row>
+    <row r="51" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="91"/>
+      <c r="B51" s="127"/>
       <c r="C51" s="5"/>
-      <c r="D51" s="183"/>
-[...12 lines deleted...]
-      <c r="A52" s="98" t="s">
+      <c r="D51" s="163"/>
+      <c r="E51" s="188"/>
+      <c r="F51" s="164"/>
+      <c r="G51" s="192"/>
+      <c r="H51" s="198"/>
+      <c r="I51" s="198"/>
+      <c r="J51" s="10"/>
+      <c r="K51" s="10"/>
+      <c r="L51" s="133"/>
+      <c r="M51" s="160"/>
+      <c r="N51" s="34"/>
+    </row>
+    <row r="52" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="B52" s="147"/>
+      <c r="B52" s="127"/>
       <c r="C52" s="5"/>
-      <c r="D52" s="187"/>
-[...12 lines deleted...]
-      <c r="A53" s="95" t="s">
+      <c r="D52" s="167"/>
+      <c r="E52" s="188"/>
+      <c r="F52" s="164"/>
+      <c r="G52" s="192"/>
+      <c r="H52" s="198"/>
+      <c r="I52" s="198"/>
+      <c r="J52" s="10"/>
+      <c r="K52" s="10"/>
+      <c r="L52" s="133"/>
+      <c r="M52" s="160"/>
+      <c r="N52" s="34"/>
+    </row>
+    <row r="53" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A53" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B53" s="147">
+      <c r="B53" s="127">
         <v>87974</v>
       </c>
-      <c r="C53" s="85">
+      <c r="C53" s="75">
         <v>181909</v>
       </c>
-      <c r="D53" s="206">
+      <c r="D53" s="186">
         <v>275844</v>
       </c>
-      <c r="E53" s="208">
+      <c r="E53" s="188">
         <v>369779</v>
       </c>
-      <c r="F53" s="86">
+      <c r="F53" s="76">
         <v>411423</v>
       </c>
-      <c r="G53" s="222">
+      <c r="G53" s="198">
         <v>715572</v>
       </c>
-      <c r="H53" s="8"/>
-[...8 lines deleted...]
-      <c r="A54" s="102" t="s">
+      <c r="H53" s="198">
+        <v>1046891</v>
+      </c>
+      <c r="I53" s="198"/>
+      <c r="J53" s="76"/>
+      <c r="K53" s="76"/>
+      <c r="L53" s="132"/>
+      <c r="M53" s="160"/>
+      <c r="N53" s="34"/>
+    </row>
+    <row r="54" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A54" s="92" t="s">
         <v>67</v>
       </c>
-      <c r="B54" s="147"/>
-      <c r="C54" s="85">
+      <c r="B54" s="127"/>
+      <c r="C54" s="75">
         <v>18854</v>
       </c>
-      <c r="D54" s="206">
+      <c r="D54" s="186">
         <v>37709</v>
       </c>
-      <c r="E54" s="208">
+      <c r="E54" s="188">
         <v>56563</v>
       </c>
-      <c r="F54" s="86">
+      <c r="F54" s="76">
         <v>56563</v>
       </c>
-      <c r="G54" s="222">
+      <c r="G54" s="198">
         <v>56563</v>
       </c>
-      <c r="H54" s="8"/>
-[...8 lines deleted...]
-      <c r="A55" s="102" t="s">
+      <c r="H54" s="198">
+        <v>56563</v>
+      </c>
+      <c r="I54" s="198"/>
+      <c r="J54" s="76"/>
+      <c r="K54" s="76"/>
+      <c r="L54" s="132"/>
+      <c r="M54" s="160"/>
+      <c r="N54" s="34"/>
+    </row>
+    <row r="55" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A55" s="92" t="s">
         <v>39</v>
       </c>
-      <c r="B55" s="147">
+      <c r="B55" s="127">
         <v>17690</v>
       </c>
-      <c r="C55" s="85">
+      <c r="C55" s="75">
         <v>18846</v>
       </c>
-      <c r="D55" s="206">
+      <c r="D55" s="186">
         <v>20002</v>
       </c>
-      <c r="E55" s="208">
+      <c r="E55" s="188">
         <v>21158</v>
       </c>
-      <c r="F55" s="86">
+      <c r="F55" s="76">
         <v>24178</v>
       </c>
-      <c r="G55" s="222">
+      <c r="G55" s="198">
         <v>27198</v>
       </c>
-      <c r="H55" s="8"/>
-[...8 lines deleted...]
-      <c r="A56" s="102" t="s">
+      <c r="H55" s="198">
+        <v>30217</v>
+      </c>
+      <c r="I55" s="198"/>
+      <c r="J55" s="76"/>
+      <c r="K55" s="76"/>
+      <c r="L55" s="132"/>
+      <c r="M55" s="160"/>
+      <c r="N55" s="34"/>
+    </row>
+    <row r="56" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A56" s="92" t="s">
         <v>40</v>
       </c>
-      <c r="B56" s="147">
+      <c r="B56" s="127">
         <v>65007</v>
       </c>
-      <c r="C56" s="85">
+      <c r="C56" s="75">
         <v>129996</v>
       </c>
-      <c r="D56" s="206">
+      <c r="D56" s="186">
         <v>194984</v>
       </c>
-      <c r="E56" s="208">
+      <c r="E56" s="188">
         <v>259973</v>
       </c>
-      <c r="F56" s="86">
+      <c r="F56" s="76">
         <v>298597</v>
       </c>
-      <c r="G56" s="222">
+      <c r="G56" s="198">
         <v>599727</v>
       </c>
-      <c r="H56" s="8"/>
-[...8 lines deleted...]
-      <c r="A57" s="96" t="s">
+      <c r="H56" s="198">
+        <v>928026</v>
+      </c>
+      <c r="I56" s="198"/>
+      <c r="J56" s="76"/>
+      <c r="K56" s="76"/>
+      <c r="L56" s="132"/>
+      <c r="M56" s="160"/>
+      <c r="N56" s="34"/>
+    </row>
+    <row r="57" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A57" s="86" t="s">
         <v>41</v>
       </c>
-      <c r="B57" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A58" s="102" t="s">
+      <c r="B57" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C57" s="75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E57" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F57" s="76" t="s">
+        <v>37</v>
+      </c>
+      <c r="G57" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H57" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I57" s="198"/>
+      <c r="J57" s="76"/>
+      <c r="K57" s="76"/>
+      <c r="L57" s="132"/>
+      <c r="M57" s="160"/>
+      <c r="N57" s="34"/>
+    </row>
+    <row r="58" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A58" s="92" t="s">
         <v>44</v>
       </c>
-      <c r="B58" s="147">
+      <c r="B58" s="127">
         <v>5277</v>
       </c>
-      <c r="C58" s="85">
+      <c r="C58" s="75">
         <v>14213</v>
       </c>
-      <c r="D58" s="206">
+      <c r="D58" s="186">
         <v>23149</v>
       </c>
-      <c r="E58" s="208">
+      <c r="E58" s="188">
         <v>32085</v>
       </c>
-      <c r="F58" s="86">
+      <c r="F58" s="76">
         <v>32085</v>
       </c>
-      <c r="G58" s="222">
+      <c r="G58" s="198">
         <v>32085</v>
       </c>
-      <c r="H58" s="8"/>
-[...8 lines deleted...]
-      <c r="A59" s="102" t="s">
+      <c r="H58" s="198">
+        <v>32085</v>
+      </c>
+      <c r="I58" s="198"/>
+      <c r="J58" s="76"/>
+      <c r="K58" s="76"/>
+      <c r="L58" s="132"/>
+      <c r="M58" s="160"/>
+      <c r="N58" s="34"/>
+    </row>
+    <row r="59" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A59" s="92" t="s">
         <v>46</v>
       </c>
-      <c r="B59" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A60" s="102" t="s">
+      <c r="B59" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C59" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E59" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F59" s="119" t="s">
+        <v>37</v>
+      </c>
+      <c r="G59" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H59" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I59" s="198"/>
+      <c r="J59" s="119"/>
+      <c r="K59" s="119"/>
+      <c r="L59" s="158"/>
+      <c r="M59" s="160"/>
+      <c r="N59" s="34"/>
+    </row>
+    <row r="60" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A60" s="92" t="s">
         <v>70</v>
       </c>
-      <c r="B60" s="147" t="s">
-[...27 lines deleted...]
-      <c r="B61" s="147"/>
+      <c r="B60" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C60" s="75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E60" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F60" s="76" t="s">
+        <v>37</v>
+      </c>
+      <c r="G60" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H60" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I60" s="198"/>
+      <c r="J60" s="76"/>
+      <c r="K60" s="76"/>
+      <c r="L60" s="132"/>
+      <c r="M60" s="160"/>
+      <c r="N60" s="34"/>
+    </row>
+    <row r="61" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A61" s="92"/>
+      <c r="B61" s="127"/>
       <c r="C61" s="3"/>
-      <c r="D61" s="184"/>
-[...12 lines deleted...]
-      <c r="A62" s="98" t="s">
+      <c r="D61" s="164"/>
+      <c r="E61" s="188"/>
+      <c r="F61" s="164"/>
+      <c r="G61" s="192"/>
+      <c r="H61" s="198"/>
+      <c r="I61" s="198"/>
+      <c r="J61" s="10"/>
+      <c r="K61" s="10"/>
+      <c r="L61" s="133"/>
+      <c r="M61" s="160"/>
+      <c r="N61" s="34"/>
+    </row>
+    <row r="62" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A62" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="147"/>
-[...14 lines deleted...]
-      <c r="A63" s="95" t="s">
+      <c r="B62" s="127"/>
+      <c r="C62" s="36"/>
+      <c r="D62" s="168"/>
+      <c r="E62" s="188"/>
+      <c r="F62" s="164"/>
+      <c r="G62" s="192"/>
+      <c r="H62" s="198"/>
+      <c r="I62" s="198"/>
+      <c r="J62" s="10"/>
+      <c r="K62" s="10"/>
+      <c r="L62" s="133"/>
+      <c r="M62" s="160"/>
+      <c r="N62" s="34"/>
+    </row>
+    <row r="63" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A63" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B63" s="147">
+      <c r="B63" s="127">
         <v>52822989</v>
       </c>
-      <c r="C63" s="85">
+      <c r="C63" s="75">
         <v>135126896</v>
       </c>
-      <c r="D63" s="206">
+      <c r="D63" s="186">
         <v>208937944</v>
       </c>
-      <c r="E63" s="208">
+      <c r="E63" s="188">
         <v>273701690</v>
       </c>
-      <c r="F63" s="86">
+      <c r="F63" s="76">
         <v>333386518</v>
       </c>
-      <c r="G63" s="222">
+      <c r="G63" s="198">
         <v>411873027</v>
       </c>
-      <c r="H63" s="8"/>
-[...8 lines deleted...]
-      <c r="A64" s="97" t="s">
+      <c r="H63" s="198">
+        <v>473503125</v>
+      </c>
+      <c r="I63" s="198"/>
+      <c r="J63" s="76"/>
+      <c r="K63" s="76"/>
+      <c r="L63" s="132"/>
+      <c r="M63" s="160"/>
+      <c r="N63" s="34"/>
+    </row>
+    <row r="64" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A64" s="87" t="s">
         <v>66</v>
       </c>
-      <c r="B64" s="147">
+      <c r="B64" s="127">
         <v>36636129</v>
       </c>
-      <c r="C64" s="85">
+      <c r="C64" s="75">
         <v>99665198</v>
       </c>
-      <c r="D64" s="206">
+      <c r="D64" s="186">
         <v>152104874</v>
       </c>
-      <c r="E64" s="208">
+      <c r="E64" s="188">
         <v>196049624</v>
       </c>
-      <c r="F64" s="86">
+      <c r="F64" s="76">
         <v>235133220</v>
       </c>
-      <c r="G64" s="222">
+      <c r="G64" s="198">
         <v>290537947</v>
       </c>
-      <c r="H64" s="8"/>
-[...8 lines deleted...]
-      <c r="A65" s="97" t="s">
+      <c r="H64" s="198">
+        <v>336603892</v>
+      </c>
+      <c r="I64" s="198"/>
+      <c r="J64" s="76"/>
+      <c r="K64" s="76"/>
+      <c r="L64" s="132"/>
+      <c r="M64" s="160"/>
+      <c r="N64" s="34"/>
+    </row>
+    <row r="65" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A65" s="87" t="s">
         <v>67</v>
       </c>
-      <c r="B65" s="147">
+      <c r="B65" s="127">
         <v>182683</v>
       </c>
-      <c r="C65" s="85">
+      <c r="C65" s="75">
         <v>565041</v>
       </c>
-      <c r="D65" s="206">
+      <c r="D65" s="186">
         <v>947399</v>
       </c>
-      <c r="E65" s="208">
+      <c r="E65" s="188">
         <v>1329758</v>
       </c>
-      <c r="F65" s="86">
+      <c r="F65" s="76">
         <v>1646840</v>
       </c>
-      <c r="G65" s="222">
+      <c r="G65" s="198">
         <v>1953867</v>
       </c>
-      <c r="H65" s="8"/>
-[...8 lines deleted...]
-      <c r="A66" s="97" t="s">
+      <c r="H65" s="198">
+        <v>2200308</v>
+      </c>
+      <c r="I65" s="198"/>
+      <c r="J65" s="76"/>
+      <c r="K65" s="76"/>
+      <c r="L65" s="132"/>
+      <c r="M65" s="160"/>
+      <c r="N65" s="34"/>
+    </row>
+    <row r="66" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A66" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="B66" s="147">
+      <c r="B66" s="127">
         <v>9142</v>
       </c>
-      <c r="C66" s="85">
+      <c r="C66" s="75">
         <v>40322</v>
       </c>
-      <c r="D66" s="206">
+      <c r="D66" s="186">
         <v>71502</v>
       </c>
-      <c r="E66" s="208">
+      <c r="E66" s="188">
         <v>102682</v>
       </c>
-      <c r="F66" s="86">
+      <c r="F66" s="76">
         <v>113602</v>
       </c>
-      <c r="G66" s="222">
+      <c r="G66" s="198">
         <v>124522</v>
       </c>
-      <c r="H66" s="8"/>
-[...8 lines deleted...]
-      <c r="A67" s="97" t="s">
+      <c r="H66" s="198">
+        <v>143221</v>
+      </c>
+      <c r="I66" s="198"/>
+      <c r="J66" s="76"/>
+      <c r="K66" s="76"/>
+      <c r="L66" s="132"/>
+      <c r="M66" s="160"/>
+      <c r="N66" s="34"/>
+    </row>
+    <row r="67" spans="1:14" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="87" t="s">
         <v>47</v>
       </c>
-      <c r="B67" s="147">
+      <c r="B67" s="127">
         <v>488567</v>
       </c>
-      <c r="C67" s="85">
+      <c r="C67" s="75">
         <v>1009330</v>
       </c>
-      <c r="D67" s="206">
+      <c r="D67" s="186">
         <v>1530093</v>
       </c>
-      <c r="E67" s="208">
+      <c r="E67" s="188">
         <v>2050856</v>
       </c>
-      <c r="F67" s="86">
+      <c r="F67" s="76">
         <v>2624364</v>
       </c>
-      <c r="G67" s="222">
+      <c r="G67" s="198">
         <v>3197872</v>
       </c>
-      <c r="H67" s="8"/>
-[...8 lines deleted...]
-      <c r="A68" s="97" t="s">
+      <c r="H67" s="198">
+        <v>3794174</v>
+      </c>
+      <c r="I67" s="198"/>
+      <c r="J67" s="76"/>
+      <c r="K67" s="76"/>
+      <c r="L67" s="132"/>
+      <c r="M67" s="160"/>
+      <c r="N67" s="34"/>
+    </row>
+    <row r="68" spans="1:14" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="87" t="s">
         <v>40</v>
       </c>
-      <c r="B68" s="147">
+      <c r="B68" s="127">
         <v>196240</v>
       </c>
-      <c r="C68" s="85">
+      <c r="C68" s="75">
         <v>600857</v>
       </c>
-      <c r="D68" s="206">
+      <c r="D68" s="186">
         <v>1005473</v>
       </c>
-      <c r="E68" s="208">
+      <c r="E68" s="188">
         <v>1410089</v>
       </c>
-      <c r="F68" s="86">
+      <c r="F68" s="76">
         <v>1628901</v>
       </c>
-      <c r="G68" s="222">
+      <c r="G68" s="198">
         <v>1847712</v>
       </c>
-      <c r="H68" s="8"/>
-[...8 lines deleted...]
-      <c r="A69" s="97" t="s">
+      <c r="H68" s="198">
+        <v>2354175</v>
+      </c>
+      <c r="I68" s="198"/>
+      <c r="J68" s="76"/>
+      <c r="K68" s="76"/>
+      <c r="L68" s="132"/>
+      <c r="M68" s="160"/>
+      <c r="N68" s="34"/>
+    </row>
+    <row r="69" spans="1:14" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="87" t="s">
         <v>41</v>
       </c>
-      <c r="B69" s="147">
+      <c r="B69" s="127">
         <v>124975</v>
       </c>
-      <c r="C69" s="85">
+      <c r="C69" s="75">
         <v>321116</v>
       </c>
-      <c r="D69" s="206">
+      <c r="D69" s="186">
         <v>517257</v>
       </c>
-      <c r="E69" s="208">
+      <c r="E69" s="188">
         <v>713398</v>
       </c>
-      <c r="F69" s="86">
+      <c r="F69" s="76">
         <v>1021640</v>
       </c>
-      <c r="G69" s="222">
+      <c r="G69" s="198">
         <v>1329881</v>
       </c>
-      <c r="H69" s="8"/>
-[...8 lines deleted...]
-      <c r="A70" s="97" t="s">
+      <c r="H69" s="198">
+        <v>1644241</v>
+      </c>
+      <c r="I69" s="198"/>
+      <c r="J69" s="76"/>
+      <c r="K69" s="76"/>
+      <c r="L69" s="132"/>
+      <c r="M69" s="160"/>
+      <c r="N69" s="34"/>
+    </row>
+    <row r="70" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A70" s="87" t="s">
         <v>42</v>
       </c>
-      <c r="B70" s="147">
+      <c r="B70" s="127">
         <v>2596904</v>
       </c>
-      <c r="C70" s="85">
+      <c r="C70" s="75">
         <v>6139796</v>
       </c>
-      <c r="D70" s="206">
+      <c r="D70" s="186">
         <v>9285874</v>
       </c>
-      <c r="E70" s="208">
+      <c r="E70" s="188">
         <v>12403044</v>
       </c>
-      <c r="F70" s="86">
+      <c r="F70" s="76">
         <v>14796769</v>
       </c>
-      <c r="G70" s="222">
+      <c r="G70" s="198">
         <v>17236391</v>
       </c>
-      <c r="H70" s="8"/>
-[...8 lines deleted...]
-      <c r="A71" s="97" t="s">
+      <c r="H70" s="198">
+        <v>19708925</v>
+      </c>
+      <c r="I70" s="198"/>
+      <c r="J70" s="76"/>
+      <c r="K70" s="76"/>
+      <c r="L70" s="132"/>
+      <c r="M70" s="160"/>
+      <c r="N70" s="34"/>
+    </row>
+    <row r="71" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A71" s="87" t="s">
         <v>68</v>
       </c>
-      <c r="B71" s="147">
+      <c r="B71" s="127">
         <v>31166</v>
       </c>
-      <c r="C71" s="85">
+      <c r="C71" s="75">
         <v>71701</v>
       </c>
-      <c r="D71" s="206">
+      <c r="D71" s="186">
         <v>380035</v>
       </c>
-      <c r="E71" s="208">
+      <c r="E71" s="188">
         <v>698170</v>
       </c>
-      <c r="F71" s="86">
+      <c r="F71" s="76">
         <v>746926</v>
       </c>
-      <c r="G71" s="222">
+      <c r="G71" s="198">
         <v>981622</v>
       </c>
-      <c r="H71" s="8"/>
-[...8 lines deleted...]
-      <c r="A72" s="97" t="s">
+      <c r="H71" s="198">
+        <v>1025717</v>
+      </c>
+      <c r="I71" s="198"/>
+      <c r="J71" s="76"/>
+      <c r="K71" s="76"/>
+      <c r="L71" s="132"/>
+      <c r="M71" s="160"/>
+      <c r="N71" s="34"/>
+    </row>
+    <row r="72" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A72" s="87" t="s">
         <v>69</v>
       </c>
-      <c r="B72" s="147">
+      <c r="B72" s="127">
         <v>95197</v>
       </c>
-      <c r="C72" s="85">
+      <c r="C72" s="75">
         <v>143534</v>
       </c>
-      <c r="D72" s="206">
+      <c r="D72" s="186">
         <v>251870</v>
       </c>
-      <c r="E72" s="208">
+      <c r="E72" s="188">
         <v>375207</v>
       </c>
-      <c r="F72" s="86">
+      <c r="F72" s="76">
         <v>639788</v>
       </c>
-      <c r="G72" s="222">
+      <c r="G72" s="198">
         <v>964368</v>
       </c>
-      <c r="H72" s="8"/>
-[...8 lines deleted...]
-      <c r="A73" s="97" t="s">
+      <c r="H72" s="198">
+        <v>1533615</v>
+      </c>
+      <c r="I72" s="198"/>
+      <c r="J72" s="76"/>
+      <c r="K72" s="76"/>
+      <c r="L72" s="132"/>
+      <c r="M72" s="160"/>
+      <c r="N72" s="34"/>
+    </row>
+    <row r="73" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A73" s="87" t="s">
         <v>43</v>
       </c>
-      <c r="B73" s="147">
+      <c r="B73" s="127">
         <v>981324</v>
       </c>
-      <c r="C73" s="85">
+      <c r="C73" s="75">
         <v>2052581</v>
       </c>
-      <c r="D73" s="206">
+      <c r="D73" s="186">
         <v>3250154</v>
       </c>
-      <c r="E73" s="208">
+      <c r="E73" s="188">
         <v>4568413</v>
       </c>
-      <c r="F73" s="86">
+      <c r="F73" s="76">
         <v>5852779</v>
       </c>
-      <c r="G73" s="222">
+      <c r="G73" s="198">
         <v>7034591</v>
       </c>
-      <c r="H73" s="8"/>
-[...8 lines deleted...]
-      <c r="A74" s="97" t="s">
+      <c r="H73" s="198">
+        <v>8285206</v>
+      </c>
+      <c r="I73" s="198"/>
+      <c r="J73" s="76"/>
+      <c r="K73" s="76"/>
+      <c r="L73" s="132"/>
+      <c r="M73" s="160"/>
+      <c r="N73" s="34"/>
+    </row>
+    <row r="74" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A74" s="87" t="s">
         <v>44</v>
       </c>
-      <c r="B74" s="147">
+      <c r="B74" s="127">
         <v>5651797</v>
       </c>
-      <c r="C74" s="85">
+      <c r="C74" s="75">
         <v>10775294</v>
       </c>
-      <c r="D74" s="206">
+      <c r="D74" s="186">
         <v>17746083</v>
       </c>
-      <c r="E74" s="208">
+      <c r="E74" s="188">
         <v>25022880</v>
       </c>
-      <c r="F74" s="86">
+      <c r="F74" s="76">
         <v>32436129</v>
       </c>
-      <c r="G74" s="222">
+      <c r="G74" s="198">
         <v>38233827</v>
       </c>
-      <c r="H74" s="8"/>
-[...8 lines deleted...]
-      <c r="A75" s="97" t="s">
+      <c r="H74" s="198">
+        <v>43272330</v>
+      </c>
+      <c r="I74" s="198"/>
+      <c r="J74" s="76"/>
+      <c r="K74" s="76"/>
+      <c r="L74" s="132"/>
+      <c r="M74" s="160"/>
+      <c r="N74" s="34"/>
+    </row>
+    <row r="75" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A75" s="87" t="s">
         <v>45</v>
       </c>
-      <c r="B75" s="147">
+      <c r="B75" s="127">
         <v>329983</v>
       </c>
-      <c r="C75" s="85">
+      <c r="C75" s="75">
         <v>927323</v>
       </c>
-      <c r="D75" s="206">
+      <c r="D75" s="186">
         <v>1524663</v>
       </c>
-      <c r="E75" s="208">
+      <c r="E75" s="188">
         <v>2122003</v>
       </c>
-      <c r="F75" s="86">
+      <c r="F75" s="76">
         <v>2546249</v>
       </c>
-      <c r="G75" s="222">
+      <c r="G75" s="198">
         <v>2970495</v>
       </c>
-      <c r="H75" s="8"/>
-[...8 lines deleted...]
-      <c r="A76" s="97" t="s">
+      <c r="H75" s="198">
+        <v>3409813</v>
+      </c>
+      <c r="I75" s="198"/>
+      <c r="J75" s="76"/>
+      <c r="K75" s="76"/>
+      <c r="L75" s="132"/>
+      <c r="M75" s="160"/>
+      <c r="N75" s="34"/>
+    </row>
+    <row r="76" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A76" s="87" t="s">
         <v>46</v>
       </c>
-      <c r="B76" s="147">
+      <c r="B76" s="127">
         <v>337692</v>
       </c>
-      <c r="C76" s="85">
+      <c r="C76" s="75">
         <v>689823</v>
       </c>
-      <c r="D76" s="206">
+      <c r="D76" s="186">
         <v>977275</v>
       </c>
-      <c r="E76" s="208">
+      <c r="E76" s="188">
         <v>1042546</v>
       </c>
-      <c r="F76" s="86">
+      <c r="F76" s="76">
         <v>1111447</v>
       </c>
-      <c r="G76" s="222">
+      <c r="G76" s="198">
         <v>1391098</v>
       </c>
-      <c r="H76" s="8"/>
-[...8 lines deleted...]
-      <c r="A77" s="97" t="s">
+      <c r="H76" s="198">
+        <v>1457315</v>
+      </c>
+      <c r="I76" s="198"/>
+      <c r="J76" s="76"/>
+      <c r="K76" s="76"/>
+      <c r="L76" s="132"/>
+      <c r="M76" s="160"/>
+      <c r="N76" s="34"/>
+    </row>
+    <row r="77" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A77" s="87" t="s">
         <v>70</v>
       </c>
-      <c r="B77" s="147">
+      <c r="B77" s="127">
         <v>4302386</v>
       </c>
-      <c r="C77" s="85">
+      <c r="C77" s="75">
         <v>10388288</v>
       </c>
-      <c r="D77" s="206">
+      <c r="D77" s="186">
         <v>16711725</v>
       </c>
-      <c r="E77" s="208">
+      <c r="E77" s="188">
         <v>21862522</v>
       </c>
-      <c r="F77" s="86">
+      <c r="F77" s="76">
         <v>27592423</v>
       </c>
-      <c r="G77" s="222">
+      <c r="G77" s="198">
         <v>36921159</v>
       </c>
-      <c r="H77" s="8"/>
-[...9 lines deleted...]
-      <c r="B78" s="147"/>
+      <c r="H77" s="198">
+        <v>37811167</v>
+      </c>
+      <c r="I77" s="198"/>
+      <c r="J77" s="76"/>
+      <c r="K77" s="76"/>
+      <c r="L77" s="132"/>
+      <c r="M77" s="160"/>
+      <c r="N77" s="34"/>
+    </row>
+    <row r="78" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A78" s="87"/>
+      <c r="B78" s="127"/>
       <c r="C78" s="5"/>
-      <c r="D78" s="183"/>
-[...4 lines deleted...]
-      <c r="I78" s="136"/>
+      <c r="D78" s="163"/>
+      <c r="E78" s="188"/>
+      <c r="F78" s="164"/>
+      <c r="G78" s="192"/>
+      <c r="H78" s="198"/>
+      <c r="I78" s="198"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
-      <c r="L78" s="155"/>
-[...4 lines deleted...]
-      <c r="A79" s="98" t="s">
+      <c r="L78" s="135"/>
+      <c r="M78" s="160"/>
+      <c r="N78" s="34"/>
+    </row>
+    <row r="79" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A79" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="B79" s="147"/>
-[...14 lines deleted...]
-      <c r="A80" s="95" t="s">
+      <c r="B79" s="127"/>
+      <c r="C79" s="37"/>
+      <c r="D79" s="169"/>
+      <c r="E79" s="188"/>
+      <c r="F79" s="164"/>
+      <c r="G79" s="192"/>
+      <c r="H79" s="198"/>
+      <c r="I79" s="198"/>
+      <c r="J79" s="10"/>
+      <c r="K79" s="10"/>
+      <c r="L79" s="133"/>
+      <c r="M79" s="160"/>
+      <c r="N79" s="34"/>
+    </row>
+    <row r="80" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A80" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B80" s="147">
+      <c r="B80" s="127">
         <v>28408136</v>
       </c>
-      <c r="C80" s="85">
+      <c r="C80" s="75">
         <v>61656299</v>
       </c>
-      <c r="D80" s="206">
+      <c r="D80" s="186">
         <v>96587150</v>
       </c>
-      <c r="E80" s="208">
+      <c r="E80" s="188">
         <v>129160977</v>
       </c>
-      <c r="F80" s="86">
+      <c r="F80" s="76">
         <v>162792380</v>
       </c>
-      <c r="G80" s="222">
+      <c r="G80" s="198">
         <v>200154632</v>
       </c>
-      <c r="H80" s="8"/>
-[...8 lines deleted...]
-      <c r="A81" s="96" t="s">
+      <c r="H80" s="198">
+        <v>228811228</v>
+      </c>
+      <c r="I80" s="198"/>
+      <c r="J80" s="76"/>
+      <c r="K80" s="76"/>
+      <c r="L80" s="132"/>
+      <c r="M80" s="160"/>
+      <c r="N80" s="34"/>
+    </row>
+    <row r="81" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A81" s="86" t="s">
         <v>66</v>
       </c>
-      <c r="B81" s="147">
+      <c r="B81" s="127">
         <v>14870842</v>
       </c>
-      <c r="C81" s="85">
+      <c r="C81" s="75">
         <v>31917831</v>
       </c>
-      <c r="D81" s="206">
+      <c r="D81" s="186">
         <v>49739107</v>
       </c>
-      <c r="E81" s="208">
+      <c r="E81" s="188">
         <v>65745596</v>
       </c>
-      <c r="F81" s="86">
+      <c r="F81" s="76">
         <v>82332595</v>
       </c>
-      <c r="G81" s="222">
+      <c r="G81" s="198">
         <v>99728503</v>
       </c>
-      <c r="H81" s="8"/>
-[...8 lines deleted...]
-      <c r="A82" s="96" t="s">
+      <c r="H81" s="198">
+        <v>116284761</v>
+      </c>
+      <c r="I81" s="198"/>
+      <c r="J81" s="76"/>
+      <c r="K81" s="76"/>
+      <c r="L81" s="132"/>
+      <c r="M81" s="160"/>
+      <c r="N81" s="34"/>
+    </row>
+    <row r="82" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A82" s="86" t="s">
         <v>67</v>
       </c>
-      <c r="B82" s="147">
+      <c r="B82" s="127">
         <v>72209</v>
       </c>
-      <c r="C82" s="85">
+      <c r="C82" s="75">
         <v>140863</v>
       </c>
-      <c r="D82" s="206">
+      <c r="D82" s="186">
         <v>209518</v>
       </c>
-      <c r="E82" s="208">
+      <c r="E82" s="188">
         <v>278172</v>
       </c>
-      <c r="F82" s="86">
+      <c r="F82" s="76">
         <v>383927</v>
       </c>
-      <c r="G82" s="222">
+      <c r="G82" s="198">
         <v>489683</v>
       </c>
-      <c r="H82" s="8"/>
-[...8 lines deleted...]
-      <c r="A83" s="96" t="s">
+      <c r="H82" s="198">
+        <v>595172</v>
+      </c>
+      <c r="I82" s="198"/>
+      <c r="J82" s="76"/>
+      <c r="K82" s="76"/>
+      <c r="L82" s="132"/>
+      <c r="M82" s="160"/>
+      <c r="N82" s="34"/>
+    </row>
+    <row r="83" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A83" s="86" t="s">
         <v>39</v>
       </c>
-      <c r="B83" s="147">
+      <c r="B83" s="127">
         <v>8217</v>
       </c>
-      <c r="C83" s="85">
+      <c r="C83" s="75">
         <v>16387</v>
       </c>
-      <c r="D83" s="206">
+      <c r="D83" s="186">
         <v>24557</v>
       </c>
-      <c r="E83" s="208">
+      <c r="E83" s="188">
         <v>32727</v>
       </c>
-      <c r="F83" s="86">
+      <c r="F83" s="76">
         <v>42526</v>
       </c>
-      <c r="G83" s="222">
+      <c r="G83" s="198">
         <v>52326</v>
       </c>
-      <c r="H83" s="8"/>
-[...8 lines deleted...]
-      <c r="A84" s="97" t="s">
+      <c r="H83" s="198">
+        <v>62775</v>
+      </c>
+      <c r="I83" s="198"/>
+      <c r="J83" s="76"/>
+      <c r="K83" s="76"/>
+      <c r="L83" s="132"/>
+      <c r="M83" s="160"/>
+      <c r="N83" s="34"/>
+    </row>
+    <row r="84" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A84" s="87" t="s">
         <v>47</v>
       </c>
-      <c r="B84" s="147">
+      <c r="B84" s="127">
         <v>232975</v>
       </c>
-      <c r="C84" s="85">
+      <c r="C84" s="75">
         <v>477780</v>
       </c>
-      <c r="D84" s="206">
+      <c r="D84" s="186">
         <v>722584</v>
       </c>
-      <c r="E84" s="208">
+      <c r="E84" s="188">
         <v>967389</v>
       </c>
-      <c r="F84" s="86">
+      <c r="F84" s="76">
         <v>1198182</v>
       </c>
-      <c r="G84" s="222">
+      <c r="G84" s="198">
         <v>1428976</v>
       </c>
-      <c r="H84" s="8"/>
-[...8 lines deleted...]
-      <c r="A85" s="96" t="s">
+      <c r="H84" s="198">
+        <v>1681843</v>
+      </c>
+      <c r="I84" s="198"/>
+      <c r="J84" s="76"/>
+      <c r="K84" s="76"/>
+      <c r="L84" s="132"/>
+      <c r="M84" s="160"/>
+      <c r="N84" s="34"/>
+    </row>
+    <row r="85" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A85" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="B85" s="147">
+      <c r="B85" s="127">
         <v>114867</v>
       </c>
-      <c r="C85" s="85">
+      <c r="C85" s="75">
         <v>287443</v>
       </c>
-      <c r="D85" s="206">
+      <c r="D85" s="186">
         <v>460019</v>
       </c>
-      <c r="E85" s="208">
+      <c r="E85" s="188">
         <v>632595</v>
       </c>
-      <c r="F85" s="86">
+      <c r="F85" s="76">
         <v>760500</v>
       </c>
-      <c r="G85" s="222">
+      <c r="G85" s="198">
         <v>888404</v>
       </c>
-      <c r="H85" s="8"/>
-[...8 lines deleted...]
-      <c r="A86" s="96" t="s">
+      <c r="H85" s="198">
+        <v>1016144</v>
+      </c>
+      <c r="I85" s="198"/>
+      <c r="J85" s="76"/>
+      <c r="K85" s="76"/>
+      <c r="L85" s="132"/>
+      <c r="M85" s="160"/>
+      <c r="N85" s="34"/>
+    </row>
+    <row r="86" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A86" s="86" t="s">
         <v>41</v>
       </c>
-      <c r="B86" s="147">
+      <c r="B86" s="127">
         <v>38105</v>
       </c>
-      <c r="C86" s="85">
+      <c r="C86" s="75">
         <v>71029</v>
       </c>
-      <c r="D86" s="206">
+      <c r="D86" s="186">
         <v>103954</v>
       </c>
-      <c r="E86" s="208">
+      <c r="E86" s="188">
         <v>136879</v>
       </c>
-      <c r="F86" s="86">
+      <c r="F86" s="76">
         <v>167327</v>
       </c>
-      <c r="G86" s="222">
+      <c r="G86" s="198">
         <v>197775</v>
       </c>
-      <c r="H86" s="8"/>
-[...8 lines deleted...]
-      <c r="A87" s="96" t="s">
+      <c r="H86" s="198">
+        <v>228404</v>
+      </c>
+      <c r="I86" s="198"/>
+      <c r="J86" s="76"/>
+      <c r="K86" s="76"/>
+      <c r="L86" s="132"/>
+      <c r="M86" s="160"/>
+      <c r="N86" s="34"/>
+    </row>
+    <row r="87" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A87" s="86" t="s">
         <v>42</v>
       </c>
-      <c r="B87" s="147">
+      <c r="B87" s="127">
         <v>2183407</v>
       </c>
-      <c r="C87" s="85">
+      <c r="C87" s="75">
         <v>5046923</v>
       </c>
-      <c r="D87" s="206">
+      <c r="D87" s="186">
         <v>7501382</v>
       </c>
-      <c r="E87" s="208">
+      <c r="E87" s="188">
         <v>9944216</v>
       </c>
-      <c r="F87" s="86">
+      <c r="F87" s="76">
         <v>11876328</v>
       </c>
-      <c r="G87" s="222">
+      <c r="G87" s="198">
         <v>13879714</v>
       </c>
-      <c r="H87" s="8"/>
-[...8 lines deleted...]
-      <c r="A88" s="96" t="s">
+      <c r="H87" s="198">
+        <v>15914210</v>
+      </c>
+      <c r="I87" s="198"/>
+      <c r="J87" s="76"/>
+      <c r="K87" s="76"/>
+      <c r="L87" s="132"/>
+      <c r="M87" s="160"/>
+      <c r="N87" s="34"/>
+    </row>
+    <row r="88" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A88" s="86" t="s">
         <v>68</v>
       </c>
-      <c r="B88" s="147">
+      <c r="B88" s="127">
         <v>15069</v>
       </c>
-      <c r="C88" s="85">
+      <c r="C88" s="75">
         <v>34269</v>
       </c>
-      <c r="D88" s="206">
+      <c r="D88" s="186">
         <v>321269</v>
       </c>
-      <c r="E88" s="208">
+      <c r="E88" s="188">
         <v>618068</v>
       </c>
-      <c r="F88" s="86">
+      <c r="F88" s="76">
         <v>642962</v>
       </c>
-      <c r="G88" s="222">
+      <c r="G88" s="198">
         <v>853795</v>
       </c>
-      <c r="H88" s="8"/>
-[...8 lines deleted...]
-      <c r="A89" s="96" t="s">
+      <c r="H88" s="198">
+        <v>867352</v>
+      </c>
+      <c r="I88" s="198"/>
+      <c r="J88" s="76"/>
+      <c r="K88" s="76"/>
+      <c r="L88" s="132"/>
+      <c r="M88" s="160"/>
+      <c r="N88" s="34"/>
+    </row>
+    <row r="89" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A89" s="86" t="s">
         <v>69</v>
       </c>
-      <c r="B89" s="147">
+      <c r="B89" s="127">
         <v>20278</v>
       </c>
-      <c r="C89" s="85">
+      <c r="C89" s="75">
         <v>33486</v>
       </c>
-      <c r="D89" s="206">
+      <c r="D89" s="186">
         <v>46695</v>
       </c>
-      <c r="E89" s="208">
+      <c r="E89" s="188">
         <v>59904</v>
       </c>
-      <c r="F89" s="86">
+      <c r="F89" s="76">
         <v>117142</v>
       </c>
-      <c r="G89" s="222">
+      <c r="G89" s="198">
         <v>174380</v>
       </c>
-      <c r="H89" s="8"/>
-[...8 lines deleted...]
-      <c r="A90" s="96" t="s">
+      <c r="H89" s="198">
+        <v>233003</v>
+      </c>
+      <c r="I89" s="198"/>
+      <c r="J89" s="76"/>
+      <c r="K89" s="76"/>
+      <c r="L89" s="132"/>
+      <c r="M89" s="160"/>
+      <c r="N89" s="34"/>
+    </row>
+    <row r="90" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A90" s="86" t="s">
         <v>43</v>
       </c>
-      <c r="B90" s="147">
+      <c r="B90" s="127">
         <v>831932</v>
       </c>
-      <c r="C90" s="85">
+      <c r="C90" s="75">
         <v>1636087</v>
       </c>
-      <c r="D90" s="206">
+      <c r="D90" s="186">
         <v>2578929</v>
       </c>
-      <c r="E90" s="208">
+      <c r="E90" s="188">
         <v>3581825</v>
       </c>
-      <c r="F90" s="86">
+      <c r="F90" s="76">
         <v>4595974</v>
       </c>
-      <c r="G90" s="222">
+      <c r="G90" s="198">
         <v>5545212</v>
       </c>
-      <c r="H90" s="8"/>
-[...8 lines deleted...]
-      <c r="A91" s="96" t="s">
+      <c r="H90" s="198">
+        <v>6574512</v>
+      </c>
+      <c r="I90" s="198"/>
+      <c r="J90" s="76"/>
+      <c r="K90" s="76"/>
+      <c r="L90" s="132"/>
+      <c r="M90" s="160"/>
+      <c r="N90" s="34"/>
+    </row>
+    <row r="91" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A91" s="86" t="s">
         <v>44</v>
       </c>
-      <c r="B91" s="147">
+      <c r="B91" s="127">
         <v>4657025</v>
       </c>
-      <c r="C91" s="85">
+      <c r="C91" s="75">
         <v>9608231</v>
       </c>
-      <c r="D91" s="206">
+      <c r="D91" s="186">
         <v>15278466</v>
       </c>
-      <c r="E91" s="208">
+      <c r="E91" s="188">
         <v>21323197</v>
       </c>
-      <c r="F91" s="86">
+      <c r="F91" s="76">
         <v>27605310</v>
       </c>
-      <c r="G91" s="222">
+      <c r="G91" s="198">
         <v>32700186</v>
       </c>
-      <c r="H91" s="8"/>
-[...8 lines deleted...]
-      <c r="A92" s="96" t="s">
+      <c r="H91" s="198">
+        <v>37169774</v>
+      </c>
+      <c r="I91" s="198"/>
+      <c r="J91" s="76"/>
+      <c r="K91" s="76"/>
+      <c r="L91" s="132"/>
+      <c r="M91" s="160"/>
+      <c r="N91" s="34"/>
+    </row>
+    <row r="92" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A92" s="86" t="s">
         <v>45</v>
       </c>
-      <c r="B92" s="147">
+      <c r="B92" s="127">
         <v>110028</v>
       </c>
-      <c r="C92" s="85">
+      <c r="C92" s="75">
         <v>310670</v>
       </c>
-      <c r="D92" s="206">
+      <c r="D92" s="186">
         <v>511312</v>
       </c>
-      <c r="E92" s="208">
+      <c r="E92" s="188">
         <v>711954</v>
       </c>
-      <c r="F92" s="86">
+      <c r="F92" s="76">
         <v>841545</v>
       </c>
-      <c r="G92" s="222">
+      <c r="G92" s="198">
         <v>971135</v>
       </c>
-      <c r="H92" s="8"/>
-[...8 lines deleted...]
-      <c r="A93" s="96" t="s">
+      <c r="H92" s="198">
+        <v>1119436</v>
+      </c>
+      <c r="I92" s="198"/>
+      <c r="J92" s="76"/>
+      <c r="K92" s="76"/>
+      <c r="L92" s="132"/>
+      <c r="M92" s="160"/>
+      <c r="N92" s="34"/>
+    </row>
+    <row r="93" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A93" s="86" t="s">
         <v>46</v>
       </c>
-      <c r="B93" s="147">
+      <c r="B93" s="127">
         <v>333705</v>
       </c>
-      <c r="C93" s="85">
+      <c r="C93" s="75">
         <v>680478</v>
       </c>
-      <c r="D93" s="206">
+      <c r="D93" s="186">
         <v>962570</v>
       </c>
-      <c r="E93" s="208">
+      <c r="E93" s="188">
         <v>1022481</v>
       </c>
-      <c r="F93" s="86">
+      <c r="F93" s="76">
         <v>1087008</v>
       </c>
-      <c r="G93" s="222">
+      <c r="G93" s="198">
         <v>1362285</v>
       </c>
-      <c r="H93" s="8"/>
-[...8 lines deleted...]
-      <c r="A94" s="96" t="s">
+      <c r="H93" s="198">
+        <v>1425889</v>
+      </c>
+      <c r="I93" s="198"/>
+      <c r="J93" s="76"/>
+      <c r="K93" s="76"/>
+      <c r="L93" s="132"/>
+      <c r="M93" s="160"/>
+      <c r="N93" s="34"/>
+    </row>
+    <row r="94" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A94" s="86" t="s">
         <v>70</v>
       </c>
-      <c r="B94" s="147">
+      <c r="B94" s="127">
         <v>4060673</v>
       </c>
-      <c r="C94" s="85">
+      <c r="C94" s="75">
         <v>9658131</v>
       </c>
-      <c r="D94" s="206">
+      <c r="D94" s="186">
         <v>15493125</v>
       </c>
-      <c r="E94" s="208">
+      <c r="E94" s="188">
         <v>20155479</v>
       </c>
-      <c r="F94" s="86">
+      <c r="F94" s="76">
         <v>25645616</v>
       </c>
-      <c r="G94" s="222">
+      <c r="G94" s="198">
         <v>34734588</v>
       </c>
-      <c r="H94" s="8"/>
-[...9 lines deleted...]
-      <c r="B95" s="147"/>
+      <c r="H94" s="198">
+        <v>35378933</v>
+      </c>
+      <c r="I94" s="198"/>
+      <c r="J94" s="76"/>
+      <c r="K94" s="76"/>
+      <c r="L94" s="132"/>
+      <c r="M94" s="160"/>
+      <c r="N94" s="34"/>
+    </row>
+    <row r="95" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A95" s="86"/>
+      <c r="B95" s="127"/>
       <c r="C95" s="5"/>
-      <c r="D95" s="183"/>
-[...12 lines deleted...]
-      <c r="A96" s="98" t="s">
+      <c r="D95" s="163"/>
+      <c r="E95" s="188"/>
+      <c r="F95" s="164"/>
+      <c r="G95" s="192"/>
+      <c r="H95" s="198"/>
+      <c r="I95" s="198"/>
+      <c r="J95" s="10"/>
+      <c r="K95" s="10"/>
+      <c r="L95" s="133"/>
+      <c r="M95" s="160"/>
+      <c r="N95" s="34"/>
+    </row>
+    <row r="96" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A96" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="B96" s="147"/>
-[...14 lines deleted...]
-      <c r="A97" s="95" t="s">
+      <c r="B96" s="127"/>
+      <c r="C96" s="38"/>
+      <c r="D96" s="170"/>
+      <c r="E96" s="188"/>
+      <c r="F96" s="164"/>
+      <c r="G96" s="192"/>
+      <c r="H96" s="198"/>
+      <c r="I96" s="198"/>
+      <c r="J96" s="10"/>
+      <c r="K96" s="10"/>
+      <c r="L96" s="133"/>
+      <c r="M96" s="160"/>
+      <c r="N96" s="34"/>
+    </row>
+    <row r="97" spans="1:14" s="35" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B97" s="147">
+      <c r="B97" s="127">
         <v>900107</v>
       </c>
-      <c r="C97" s="85">
+      <c r="C97" s="75">
         <v>1793562</v>
       </c>
-      <c r="D97" s="206">
+      <c r="D97" s="186">
         <v>2535080</v>
       </c>
-      <c r="E97" s="208">
+      <c r="E97" s="188">
         <v>3573603</v>
       </c>
-      <c r="F97" s="86">
+      <c r="F97" s="76">
         <v>4414227</v>
       </c>
-      <c r="G97" s="222">
+      <c r="G97" s="198">
         <v>5900836</v>
       </c>
-      <c r="H97" s="8"/>
-[...8 lines deleted...]
-      <c r="A98" s="103" t="s">
+      <c r="H97" s="198">
+        <v>6979883</v>
+      </c>
+      <c r="I97" s="198"/>
+      <c r="J97" s="76"/>
+      <c r="K97" s="76"/>
+      <c r="L97" s="132"/>
+      <c r="M97" s="160"/>
+      <c r="N97" s="34"/>
+    </row>
+    <row r="98" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A98" s="93" t="s">
         <v>66</v>
       </c>
-      <c r="B98" s="147">
+      <c r="B98" s="127">
         <v>899972</v>
       </c>
-      <c r="C98" s="85">
+      <c r="C98" s="75">
         <v>1793292</v>
       </c>
-      <c r="D98" s="206">
+      <c r="D98" s="186">
         <v>2534675</v>
       </c>
-      <c r="E98" s="208">
+      <c r="E98" s="188">
         <v>3573063</v>
       </c>
-      <c r="F98" s="86">
+      <c r="F98" s="76">
         <v>4413552</v>
       </c>
-      <c r="G98" s="222">
+      <c r="G98" s="198">
         <v>5900026</v>
       </c>
-      <c r="H98" s="8"/>
-[...8 lines deleted...]
-      <c r="A99" s="97" t="s">
+      <c r="H98" s="198">
+        <v>6978938</v>
+      </c>
+      <c r="I98" s="198"/>
+      <c r="J98" s="76"/>
+      <c r="K98" s="76"/>
+      <c r="L98" s="132"/>
+      <c r="M98" s="160"/>
+      <c r="N98" s="34"/>
+    </row>
+    <row r="99" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A99" s="87" t="s">
         <v>43</v>
       </c>
-      <c r="B99" s="147">
+      <c r="B99" s="127">
         <v>135</v>
       </c>
-      <c r="C99" s="85">
+      <c r="C99" s="75">
         <v>270</v>
       </c>
-      <c r="D99" s="206">
+      <c r="D99" s="186">
         <v>405</v>
       </c>
-      <c r="E99" s="208">
+      <c r="E99" s="188">
         <v>540</v>
       </c>
-      <c r="F99" s="86">
+      <c r="F99" s="76">
         <v>675</v>
       </c>
-      <c r="G99" s="222">
+      <c r="G99" s="198">
         <v>810</v>
       </c>
-      <c r="H99" s="8"/>
-[...9 lines deleted...]
-      <c r="B100" s="147"/>
+      <c r="H99" s="198">
+        <v>945</v>
+      </c>
+      <c r="I99" s="198"/>
+      <c r="J99" s="76"/>
+      <c r="K99" s="76"/>
+      <c r="L99" s="132"/>
+      <c r="M99" s="160"/>
+      <c r="N99" s="34"/>
+    </row>
+    <row r="100" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A100" s="93"/>
+      <c r="B100" s="127"/>
       <c r="C100" s="5"/>
-      <c r="D100" s="183"/>
-[...12 lines deleted...]
-      <c r="A101" s="98" t="s">
+      <c r="D100" s="163"/>
+      <c r="E100" s="188"/>
+      <c r="F100" s="164"/>
+      <c r="G100" s="192"/>
+      <c r="H100" s="198"/>
+      <c r="I100" s="198"/>
+      <c r="J100" s="39"/>
+      <c r="K100" s="39"/>
+      <c r="L100" s="136"/>
+      <c r="M100" s="160"/>
+      <c r="N100" s="34"/>
+    </row>
+    <row r="101" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A101" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="B101" s="147"/>
-[...14 lines deleted...]
-      <c r="A102" s="95" t="s">
+      <c r="B101" s="127"/>
+      <c r="C101" s="39"/>
+      <c r="D101" s="171"/>
+      <c r="E101" s="188"/>
+      <c r="F101" s="164"/>
+      <c r="G101" s="192"/>
+      <c r="H101" s="198"/>
+      <c r="I101" s="198"/>
+      <c r="J101" s="10"/>
+      <c r="K101" s="10"/>
+      <c r="L101" s="133"/>
+      <c r="M101" s="160"/>
+      <c r="N101" s="34"/>
+    </row>
+    <row r="102" spans="1:14" s="35" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B102" s="147">
+      <c r="B102" s="127">
         <v>317728</v>
       </c>
-      <c r="C102" s="85">
+      <c r="C102" s="75">
         <v>673807</v>
       </c>
-      <c r="D102" s="206">
+      <c r="D102" s="186">
         <v>1348625</v>
       </c>
-      <c r="E102" s="208">
+      <c r="E102" s="188">
         <v>1894355</v>
       </c>
-      <c r="F102" s="86">
+      <c r="F102" s="76">
         <v>2535321</v>
       </c>
-      <c r="G102" s="222">
+      <c r="G102" s="198">
         <v>3132004</v>
       </c>
-      <c r="H102" s="8"/>
-[...8 lines deleted...]
-      <c r="A103" s="104" t="s">
+      <c r="H102" s="198">
+        <v>3790913</v>
+      </c>
+      <c r="I102" s="198"/>
+      <c r="J102" s="76"/>
+      <c r="K102" s="76"/>
+      <c r="L102" s="132"/>
+      <c r="M102" s="160"/>
+      <c r="N102" s="34"/>
+    </row>
+    <row r="103" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A103" s="94" t="s">
         <v>66</v>
       </c>
-      <c r="B103" s="147">
+      <c r="B103" s="127">
         <v>313756</v>
       </c>
-      <c r="C103" s="85">
+      <c r="C103" s="75">
         <v>665863</v>
       </c>
-      <c r="D103" s="206">
+      <c r="D103" s="186">
         <v>1336709</v>
       </c>
-      <c r="E103" s="208">
+      <c r="E103" s="188">
         <v>1878467</v>
       </c>
-      <c r="F103" s="86">
+      <c r="F103" s="76">
         <v>2515461</v>
       </c>
-      <c r="G103" s="222">
+      <c r="G103" s="198">
         <v>3108172</v>
       </c>
-      <c r="H103" s="8"/>
-[...8 lines deleted...]
-      <c r="A104" s="104" t="s">
+      <c r="H103" s="198">
+        <v>3760661</v>
+      </c>
+      <c r="I103" s="198"/>
+      <c r="J103" s="76"/>
+      <c r="K103" s="76"/>
+      <c r="L103" s="132"/>
+      <c r="M103" s="160"/>
+      <c r="N103" s="34"/>
+    </row>
+    <row r="104" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A104" s="94" t="s">
         <v>67</v>
       </c>
-      <c r="B104" s="147">
+      <c r="B104" s="127">
         <v>125</v>
       </c>
-      <c r="C104" s="85">
+      <c r="C104" s="75">
         <v>250</v>
       </c>
-      <c r="D104" s="206">
+      <c r="D104" s="186">
         <v>375</v>
       </c>
-      <c r="E104" s="208">
+      <c r="E104" s="188">
         <v>500</v>
       </c>
-      <c r="F104" s="86">
+      <c r="F104" s="76">
         <v>625</v>
       </c>
-      <c r="G104" s="222">
+      <c r="G104" s="198">
         <v>750</v>
       </c>
-      <c r="H104" s="8"/>
-[...8 lines deleted...]
-      <c r="A105" s="96" t="s">
+      <c r="H104" s="198">
+        <v>763</v>
+      </c>
+      <c r="I104" s="198"/>
+      <c r="J104" s="76"/>
+      <c r="K104" s="76"/>
+      <c r="L104" s="132"/>
+      <c r="M104" s="160"/>
+      <c r="N104" s="34"/>
+    </row>
+    <row r="105" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A105" s="86" t="s">
         <v>39</v>
       </c>
-      <c r="B105" s="147">
+      <c r="B105" s="127">
         <v>293</v>
       </c>
-      <c r="C105" s="85">
+      <c r="C105" s="75">
         <v>586</v>
       </c>
-      <c r="D105" s="206">
+      <c r="D105" s="186">
         <v>879</v>
       </c>
-      <c r="E105" s="208">
+      <c r="E105" s="188">
         <v>1172</v>
       </c>
-      <c r="F105" s="86">
+      <c r="F105" s="76">
         <v>1465</v>
       </c>
-      <c r="G105" s="222">
+      <c r="G105" s="198">
         <v>1758</v>
       </c>
-      <c r="H105" s="8"/>
-[...8 lines deleted...]
-      <c r="A106" s="96" t="s">
+      <c r="H105" s="198">
+        <v>2107</v>
+      </c>
+      <c r="I105" s="198"/>
+      <c r="J105" s="76"/>
+      <c r="K105" s="76"/>
+      <c r="L105" s="132"/>
+      <c r="M105" s="160"/>
+      <c r="N105" s="34"/>
+    </row>
+    <row r="106" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A106" s="86" t="s">
         <v>40</v>
       </c>
-      <c r="B106" s="147">
+      <c r="B106" s="127">
         <v>388</v>
       </c>
-      <c r="C106" s="85">
+      <c r="C106" s="75">
         <v>776</v>
       </c>
-      <c r="D106" s="206">
+      <c r="D106" s="186">
         <v>1164</v>
       </c>
-      <c r="E106" s="208">
+      <c r="E106" s="188">
         <v>1552</v>
       </c>
-      <c r="F106" s="86">
+      <c r="F106" s="76">
         <v>1940</v>
       </c>
-      <c r="G106" s="222">
+      <c r="G106" s="198">
         <v>2328</v>
       </c>
-      <c r="H106" s="8"/>
-[...8 lines deleted...]
-      <c r="A107" s="96" t="s">
+      <c r="H106" s="198">
+        <v>2328</v>
+      </c>
+      <c r="I106" s="198"/>
+      <c r="J106" s="76"/>
+      <c r="K106" s="76"/>
+      <c r="L106" s="132"/>
+      <c r="M106" s="160"/>
+      <c r="N106" s="34"/>
+    </row>
+    <row r="107" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A107" s="86" t="s">
         <v>41</v>
       </c>
-      <c r="B107" s="147">
+      <c r="B107" s="127">
         <v>91</v>
       </c>
-      <c r="C107" s="85">
+      <c r="C107" s="75">
         <v>182</v>
       </c>
-      <c r="D107" s="206">
+      <c r="D107" s="186">
         <v>273</v>
       </c>
-      <c r="E107" s="208">
+      <c r="E107" s="188">
         <v>364</v>
       </c>
-      <c r="F107" s="86">
+      <c r="F107" s="76">
         <v>455</v>
       </c>
-      <c r="G107" s="222">
+      <c r="G107" s="198">
         <v>546</v>
       </c>
-      <c r="H107" s="8"/>
-[...8 lines deleted...]
-      <c r="A108" s="104" t="s">
+      <c r="H107" s="198">
+        <v>610</v>
+      </c>
+      <c r="I107" s="198"/>
+      <c r="J107" s="76"/>
+      <c r="K107" s="76"/>
+      <c r="L107" s="132"/>
+      <c r="M107" s="160"/>
+      <c r="N107" s="34"/>
+    </row>
+    <row r="108" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A108" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="B108" s="147">
+      <c r="B108" s="127">
         <v>1486</v>
       </c>
-      <c r="C108" s="85">
+      <c r="C108" s="75">
         <v>2972</v>
       </c>
-      <c r="D108" s="206">
+      <c r="D108" s="186">
         <v>4458</v>
       </c>
-      <c r="E108" s="208">
+      <c r="E108" s="188">
         <v>5944</v>
       </c>
-      <c r="F108" s="86">
+      <c r="F108" s="76">
         <v>7430</v>
       </c>
-      <c r="G108" s="222">
+      <c r="G108" s="198">
         <v>8916</v>
       </c>
-      <c r="H108" s="8"/>
-[...8 lines deleted...]
-      <c r="A109" s="104" t="s">
+      <c r="H108" s="198">
+        <v>12541</v>
+      </c>
+      <c r="I108" s="198"/>
+      <c r="J108" s="76"/>
+      <c r="K108" s="76"/>
+      <c r="L108" s="132"/>
+      <c r="M108" s="160"/>
+      <c r="N108" s="34"/>
+    </row>
+    <row r="109" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A109" s="94" t="s">
         <v>68</v>
       </c>
-      <c r="B109" s="147">
+      <c r="B109" s="127">
         <v>47</v>
       </c>
-      <c r="C109" s="85">
+      <c r="C109" s="75">
         <v>94</v>
       </c>
-      <c r="D109" s="206">
+      <c r="D109" s="186">
         <v>141</v>
       </c>
-      <c r="E109" s="208">
+      <c r="E109" s="188">
         <v>188</v>
       </c>
-      <c r="F109" s="86">
+      <c r="F109" s="76">
         <v>235</v>
       </c>
-      <c r="G109" s="222">
+      <c r="G109" s="198">
         <v>282</v>
       </c>
-      <c r="H109" s="8"/>
-[...8 lines deleted...]
-      <c r="A110" s="96" t="s">
+      <c r="H109" s="198">
+        <v>322</v>
+      </c>
+      <c r="I109" s="198"/>
+      <c r="J109" s="76"/>
+      <c r="K109" s="76"/>
+      <c r="L109" s="132"/>
+      <c r="M109" s="160"/>
+      <c r="N109" s="34"/>
+    </row>
+    <row r="110" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A110" s="86" t="s">
         <v>69</v>
       </c>
-      <c r="B110" s="147">
+      <c r="B110" s="127">
         <v>8</v>
       </c>
-      <c r="C110" s="85">
+      <c r="C110" s="75">
         <v>16</v>
       </c>
-      <c r="D110" s="206">
+      <c r="D110" s="186">
         <v>24</v>
       </c>
-      <c r="E110" s="208">
+      <c r="E110" s="188">
         <v>32</v>
       </c>
-      <c r="F110" s="86">
+      <c r="F110" s="76">
         <v>40</v>
       </c>
-      <c r="G110" s="222">
+      <c r="G110" s="198">
         <v>48</v>
       </c>
-      <c r="H110" s="8"/>
-[...8 lines deleted...]
-      <c r="A111" s="96" t="s">
+      <c r="H110" s="198">
+        <v>48</v>
+      </c>
+      <c r="I110" s="198"/>
+      <c r="J110" s="76"/>
+      <c r="K110" s="76"/>
+      <c r="L110" s="132"/>
+      <c r="M110" s="160"/>
+      <c r="N110" s="34"/>
+    </row>
+    <row r="111" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A111" s="86" t="s">
         <v>43</v>
       </c>
-      <c r="B111" s="147">
+      <c r="B111" s="127">
         <v>6</v>
       </c>
-      <c r="C111" s="85">
+      <c r="C111" s="75">
         <v>12</v>
       </c>
-      <c r="D111" s="206">
+      <c r="D111" s="186">
         <v>18</v>
       </c>
-      <c r="E111" s="208">
+      <c r="E111" s="188">
         <v>24</v>
       </c>
-      <c r="F111" s="86">
+      <c r="F111" s="76">
         <v>30</v>
       </c>
-      <c r="G111" s="222">
+      <c r="G111" s="198">
         <v>36</v>
       </c>
-      <c r="H111" s="8"/>
-[...8 lines deleted...]
-      <c r="A112" s="104" t="s">
+      <c r="H111" s="198">
+        <v>36</v>
+      </c>
+      <c r="I111" s="198"/>
+      <c r="J111" s="76"/>
+      <c r="K111" s="76"/>
+      <c r="L111" s="132"/>
+      <c r="M111" s="160"/>
+      <c r="N111" s="34"/>
+    </row>
+    <row r="112" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A112" s="94" t="s">
         <v>44</v>
       </c>
-      <c r="B112" s="147" t="s">
-[...18 lines deleted...]
-      <c r="I112" s="129"/>
+      <c r="B112" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C112" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E112" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F112" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G112" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H112" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I112" s="198"/>
       <c r="J112" s="4"/>
-      <c r="K112" s="89"/>
-[...5 lines deleted...]
-      <c r="A113" s="104" t="s">
+      <c r="K112" s="79"/>
+      <c r="L112" s="132"/>
+      <c r="M112" s="160"/>
+      <c r="N112" s="34"/>
+    </row>
+    <row r="113" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A113" s="94" t="s">
         <v>45</v>
       </c>
-      <c r="B113" s="147">
+      <c r="B113" s="127">
         <v>1338</v>
       </c>
-      <c r="C113" s="85">
+      <c r="C113" s="75">
         <v>2676</v>
       </c>
-      <c r="D113" s="207">
+      <c r="D113" s="187">
         <v>4014</v>
       </c>
-      <c r="E113" s="208">
+      <c r="E113" s="188">
         <v>5352</v>
       </c>
-      <c r="F113" s="86">
+      <c r="F113" s="76">
         <v>6690</v>
       </c>
-      <c r="G113" s="224">
+      <c r="G113" s="200">
         <v>8028</v>
       </c>
-      <c r="H113" s="8"/>
-[...8 lines deleted...]
-      <c r="A114" s="104" t="s">
+      <c r="H113" s="198">
+        <v>10291</v>
+      </c>
+      <c r="I113" s="198"/>
+      <c r="J113" s="76"/>
+      <c r="K113" s="76"/>
+      <c r="L113" s="132"/>
+      <c r="M113" s="160"/>
+      <c r="N113" s="34"/>
+    </row>
+    <row r="114" spans="1:14" s="35" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="94" t="s">
         <v>70</v>
       </c>
-      <c r="B114" s="147">
+      <c r="B114" s="127">
         <v>192</v>
       </c>
-      <c r="C114" s="85">
+      <c r="C114" s="75">
         <v>384</v>
       </c>
-      <c r="D114" s="206">
+      <c r="D114" s="186">
         <v>576</v>
       </c>
-      <c r="E114" s="208">
+      <c r="E114" s="188">
         <v>768</v>
       </c>
-      <c r="F114" s="86">
+      <c r="F114" s="76">
         <v>960</v>
       </c>
-      <c r="G114" s="222">
+      <c r="G114" s="198">
         <v>1152</v>
       </c>
-      <c r="H114" s="8"/>
-[...9 lines deleted...]
-      <c r="B115" s="147"/>
+      <c r="H114" s="198">
+        <v>1219</v>
+      </c>
+      <c r="I114" s="198"/>
+      <c r="J114" s="76"/>
+      <c r="K114" s="76"/>
+      <c r="L114" s="132"/>
+      <c r="M114" s="160"/>
+      <c r="N114" s="34"/>
+    </row>
+    <row r="115" spans="1:14" s="35" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="94"/>
+      <c r="B115" s="127"/>
       <c r="C115" s="5"/>
-      <c r="D115" s="183"/>
-[...12 lines deleted...]
-      <c r="A116" s="98" t="s">
+      <c r="D115" s="163"/>
+      <c r="E115" s="188"/>
+      <c r="F115" s="164"/>
+      <c r="G115" s="192"/>
+      <c r="H115" s="198"/>
+      <c r="I115" s="198"/>
+      <c r="J115" s="10"/>
+      <c r="K115" s="10"/>
+      <c r="L115" s="133"/>
+      <c r="M115" s="160"/>
+      <c r="N115" s="34"/>
+    </row>
+    <row r="116" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A116" s="88" t="s">
         <v>5</v>
       </c>
-      <c r="B116" s="147"/>
-[...14 lines deleted...]
-      <c r="A117" s="95" t="s">
+      <c r="B116" s="127"/>
+      <c r="C116" s="40"/>
+      <c r="D116" s="172"/>
+      <c r="E116" s="188"/>
+      <c r="F116" s="164"/>
+      <c r="G116" s="192"/>
+      <c r="H116" s="198"/>
+      <c r="I116" s="198"/>
+      <c r="J116" s="10"/>
+      <c r="K116" s="10"/>
+      <c r="L116" s="133"/>
+      <c r="M116" s="160"/>
+      <c r="N116" s="34"/>
+    </row>
+    <row r="117" spans="1:14" s="35" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B117" s="147">
+      <c r="B117" s="127">
         <v>238716</v>
       </c>
-      <c r="C117" s="85">
+      <c r="C117" s="75">
         <v>486013</v>
       </c>
-      <c r="D117" s="206">
+      <c r="D117" s="186">
         <v>796150</v>
       </c>
-      <c r="E117" s="208">
+      <c r="E117" s="188">
         <v>1156961</v>
       </c>
-      <c r="F117" s="86">
+      <c r="F117" s="76">
         <v>1542440</v>
       </c>
-      <c r="G117" s="222">
+      <c r="G117" s="198">
         <v>1968748</v>
       </c>
-      <c r="H117" s="8"/>
-[...8 lines deleted...]
-      <c r="A118" s="105" t="s">
+      <c r="H117" s="198">
+        <v>2385921</v>
+      </c>
+      <c r="I117" s="198"/>
+      <c r="J117" s="76"/>
+      <c r="K117" s="76"/>
+      <c r="L117" s="132"/>
+      <c r="M117" s="160"/>
+      <c r="N117" s="34"/>
+    </row>
+    <row r="118" spans="1:14" s="35" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="95" t="s">
         <v>66</v>
       </c>
-      <c r="B118" s="147">
+      <c r="B118" s="127">
         <v>236150</v>
       </c>
-      <c r="C118" s="85">
+      <c r="C118" s="75">
         <v>480881</v>
       </c>
-      <c r="D118" s="206">
+      <c r="D118" s="186">
         <v>788452</v>
       </c>
-      <c r="E118" s="208">
+      <c r="E118" s="188">
         <v>1146697</v>
       </c>
-      <c r="F118" s="86">
+      <c r="F118" s="76">
         <v>1529610</v>
       </c>
-      <c r="G118" s="222">
+      <c r="G118" s="198">
         <v>1953352</v>
       </c>
-      <c r="H118" s="8"/>
-[...8 lines deleted...]
-      <c r="A119" s="105" t="s">
+      <c r="H118" s="198">
+        <v>2364555</v>
+      </c>
+      <c r="I118" s="198"/>
+      <c r="J118" s="76"/>
+      <c r="K118" s="76"/>
+      <c r="L118" s="132"/>
+      <c r="M118" s="160"/>
+      <c r="N118" s="34"/>
+    </row>
+    <row r="119" spans="1:14" s="35" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="95" t="s">
         <v>67</v>
       </c>
-      <c r="B119" s="147">
+      <c r="B119" s="127">
         <v>8</v>
       </c>
-      <c r="C119" s="85">
+      <c r="C119" s="75">
         <v>16</v>
       </c>
-      <c r="D119" s="206">
+      <c r="D119" s="186">
         <v>24</v>
       </c>
-      <c r="E119" s="208">
+      <c r="E119" s="188">
         <v>32</v>
       </c>
-      <c r="F119" s="86">
+      <c r="F119" s="76">
         <v>40</v>
       </c>
-      <c r="G119" s="222">
+      <c r="G119" s="198">
         <v>48</v>
       </c>
-      <c r="H119" s="8"/>
-[...8 lines deleted...]
-      <c r="A120" s="96" t="s">
+      <c r="H119" s="198">
+        <v>48</v>
+      </c>
+      <c r="I119" s="198"/>
+      <c r="J119" s="76"/>
+      <c r="K119" s="76"/>
+      <c r="L119" s="132"/>
+      <c r="M119" s="160"/>
+      <c r="N119" s="34"/>
+    </row>
+    <row r="120" spans="1:14" s="35" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="86" t="s">
         <v>39</v>
       </c>
-      <c r="B120" s="147">
+      <c r="B120" s="127">
         <v>126</v>
       </c>
-      <c r="C120" s="85">
+      <c r="C120" s="75">
         <v>252</v>
       </c>
-      <c r="D120" s="206">
+      <c r="D120" s="186">
         <v>378</v>
       </c>
-      <c r="E120" s="208">
+      <c r="E120" s="188">
         <v>504</v>
       </c>
-      <c r="F120" s="86">
+      <c r="F120" s="76">
         <v>630</v>
       </c>
-      <c r="G120" s="222">
+      <c r="G120" s="198">
         <v>756</v>
       </c>
-      <c r="H120" s="8"/>
-[...8 lines deleted...]
-      <c r="A121" s="105" t="s">
+      <c r="H120" s="198">
+        <v>1044</v>
+      </c>
+      <c r="I120" s="198"/>
+      <c r="J120" s="76"/>
+      <c r="K120" s="76"/>
+      <c r="L120" s="132"/>
+      <c r="M120" s="160"/>
+      <c r="N120" s="34"/>
+    </row>
+    <row r="121" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A121" s="95" t="s">
         <v>42</v>
       </c>
-      <c r="B121" s="147">
+      <c r="B121" s="127">
         <v>1134</v>
       </c>
-      <c r="C121" s="85">
+      <c r="C121" s="75">
         <v>2268</v>
       </c>
-      <c r="D121" s="206">
+      <c r="D121" s="186">
         <v>3402</v>
       </c>
-      <c r="E121" s="208">
+      <c r="E121" s="188">
         <v>4536</v>
       </c>
-      <c r="F121" s="86">
+      <c r="F121" s="76">
         <v>5670</v>
       </c>
-      <c r="G121" s="222">
+      <c r="G121" s="198">
         <v>6804</v>
       </c>
-      <c r="H121" s="8"/>
-[...8 lines deleted...]
-      <c r="A122" s="105" t="s">
+      <c r="H121" s="198">
+        <v>10385</v>
+      </c>
+      <c r="I121" s="198"/>
+      <c r="J121" s="76"/>
+      <c r="K121" s="76"/>
+      <c r="L121" s="132"/>
+      <c r="M121" s="160"/>
+      <c r="N121" s="34"/>
+    </row>
+    <row r="122" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A122" s="95" t="s">
         <v>68</v>
       </c>
-      <c r="B122" s="147" t="s">
-[...18 lines deleted...]
-      <c r="I122" s="129"/>
+      <c r="B122" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C122" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E122" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F122" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G122" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H122" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I122" s="198"/>
       <c r="J122" s="8"/>
-      <c r="K122" s="89"/>
-[...5 lines deleted...]
-      <c r="A123" s="96" t="s">
+      <c r="K122" s="79"/>
+      <c r="L122" s="126"/>
+      <c r="M122" s="160"/>
+      <c r="N122" s="34"/>
+    </row>
+    <row r="123" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A123" s="86" t="s">
         <v>43</v>
       </c>
-      <c r="B123" s="147">
+      <c r="B123" s="127">
         <v>6</v>
       </c>
-      <c r="C123" s="85">
+      <c r="C123" s="75">
         <v>12</v>
       </c>
-      <c r="D123" s="182">
+      <c r="D123" s="162">
         <v>18</v>
       </c>
-      <c r="E123" s="208">
+      <c r="E123" s="188">
         <v>24</v>
       </c>
-      <c r="F123" s="86">
+      <c r="F123" s="76">
         <v>30</v>
       </c>
-      <c r="G123" s="214">
+      <c r="G123" s="190">
         <v>36</v>
       </c>
-      <c r="H123" s="8"/>
-[...8 lines deleted...]
-      <c r="A124" s="105" t="s">
+      <c r="H123" s="198">
+        <v>36</v>
+      </c>
+      <c r="I123" s="198"/>
+      <c r="J123" s="76"/>
+      <c r="K123" s="76"/>
+      <c r="L123" s="132"/>
+      <c r="M123" s="160"/>
+      <c r="N123" s="34"/>
+    </row>
+    <row r="124" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A124" s="95" t="s">
         <v>44</v>
       </c>
-      <c r="B124" s="147" t="s">
-[...18 lines deleted...]
-      <c r="I124" s="129"/>
+      <c r="B124" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C124" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E124" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F124" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G124" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H124" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I124" s="198"/>
       <c r="J124" s="8"/>
-      <c r="K124" s="89"/>
-[...5 lines deleted...]
-      <c r="A125" s="105" t="s">
+      <c r="K124" s="79"/>
+      <c r="L124" s="126"/>
+      <c r="M124" s="160"/>
+      <c r="N124" s="34"/>
+    </row>
+    <row r="125" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A125" s="95" t="s">
         <v>45</v>
       </c>
-      <c r="B125" s="147">
+      <c r="B125" s="127">
         <v>1125</v>
       </c>
-      <c r="C125" s="85">
+      <c r="C125" s="75">
         <v>2250</v>
       </c>
-      <c r="D125" s="206">
+      <c r="D125" s="186">
         <v>3375</v>
       </c>
-      <c r="E125" s="208">
+      <c r="E125" s="188">
         <v>4500</v>
       </c>
-      <c r="F125" s="86">
+      <c r="F125" s="76">
         <v>5625</v>
       </c>
-      <c r="G125" s="222">
+      <c r="G125" s="198">
         <v>6750</v>
       </c>
-      <c r="H125" s="8"/>
-[...8 lines deleted...]
-      <c r="A126" s="105" t="s">
+      <c r="H125" s="198">
+        <v>8783</v>
+      </c>
+      <c r="I125" s="198"/>
+      <c r="J125" s="76"/>
+      <c r="K125" s="76"/>
+      <c r="L125" s="132"/>
+      <c r="M125" s="160"/>
+      <c r="N125" s="34"/>
+    </row>
+    <row r="126" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A126" s="95" t="s">
         <v>70</v>
       </c>
-      <c r="B126" s="147">
+      <c r="B126" s="127">
         <v>167</v>
       </c>
-      <c r="C126" s="85">
+      <c r="C126" s="75">
         <v>334</v>
       </c>
-      <c r="D126" s="182">
+      <c r="D126" s="162">
         <v>501</v>
       </c>
-      <c r="E126" s="208">
+      <c r="E126" s="188">
         <v>668</v>
       </c>
-      <c r="F126" s="86">
+      <c r="F126" s="76">
         <v>835</v>
       </c>
-      <c r="G126" s="214">
+      <c r="G126" s="190">
         <v>1002</v>
       </c>
-      <c r="H126" s="8"/>
-[...9 lines deleted...]
-      <c r="B127" s="147"/>
+      <c r="H126" s="198">
+        <v>1069</v>
+      </c>
+      <c r="I126" s="198"/>
+      <c r="J126" s="76"/>
+      <c r="K126" s="76"/>
+      <c r="L126" s="132"/>
+      <c r="M126" s="160"/>
+      <c r="N126" s="34"/>
+    </row>
+    <row r="127" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A127" s="95"/>
+      <c r="B127" s="127"/>
       <c r="C127" s="5"/>
-      <c r="D127" s="184"/>
-[...12 lines deleted...]
-      <c r="A128" s="98" t="s">
+      <c r="D127" s="164"/>
+      <c r="E127" s="188"/>
+      <c r="F127" s="164"/>
+      <c r="G127" s="192"/>
+      <c r="H127" s="198"/>
+      <c r="I127" s="198"/>
+      <c r="J127" s="10"/>
+      <c r="K127" s="10"/>
+      <c r="L127" s="133"/>
+      <c r="M127" s="160"/>
+      <c r="N127" s="34"/>
+    </row>
+    <row r="128" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A128" s="88" t="s">
         <v>6</v>
       </c>
-      <c r="B128" s="147"/>
-[...14 lines deleted...]
-      <c r="A129" s="95" t="s">
+      <c r="B128" s="127"/>
+      <c r="C128" s="41"/>
+      <c r="D128" s="163"/>
+      <c r="E128" s="188"/>
+      <c r="F128" s="164"/>
+      <c r="G128" s="192"/>
+      <c r="H128" s="198"/>
+      <c r="I128" s="198"/>
+      <c r="J128" s="10"/>
+      <c r="K128" s="10"/>
+      <c r="L128" s="133"/>
+      <c r="M128" s="160"/>
+      <c r="N128" s="34"/>
+    </row>
+    <row r="129" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A129" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B129" s="147">
+      <c r="B129" s="127">
         <v>69415</v>
       </c>
-      <c r="C129" s="85">
+      <c r="C129" s="75">
         <v>167552</v>
       </c>
-      <c r="D129" s="206">
+      <c r="D129" s="186">
         <v>279407</v>
       </c>
-      <c r="E129" s="208">
+      <c r="E129" s="188">
         <v>453680</v>
       </c>
-      <c r="F129" s="86">
+      <c r="F129" s="76">
         <v>699726</v>
       </c>
-      <c r="G129" s="222">
+      <c r="G129" s="198">
         <v>860659</v>
       </c>
-      <c r="H129" s="8"/>
-[...8 lines deleted...]
-      <c r="A130" s="106" t="s">
+      <c r="H129" s="198">
+        <v>1099034</v>
+      </c>
+      <c r="I129" s="198"/>
+      <c r="J129" s="76"/>
+      <c r="K129" s="76"/>
+      <c r="L129" s="132"/>
+      <c r="M129" s="160"/>
+      <c r="N129" s="34"/>
+    </row>
+    <row r="130" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A130" s="96" t="s">
         <v>66</v>
       </c>
-      <c r="B130" s="147">
+      <c r="B130" s="127">
         <v>68008</v>
       </c>
-      <c r="C130" s="85">
+      <c r="C130" s="75">
         <v>164738</v>
       </c>
-      <c r="D130" s="206">
+      <c r="D130" s="186">
         <v>275186</v>
       </c>
-      <c r="E130" s="208">
+      <c r="E130" s="188">
         <v>448052</v>
       </c>
-      <c r="F130" s="86">
+      <c r="F130" s="76">
         <v>692691</v>
       </c>
-      <c r="G130" s="222">
+      <c r="G130" s="198">
         <v>852217</v>
       </c>
-      <c r="H130" s="8"/>
-[...8 lines deleted...]
-      <c r="A131" s="106" t="s">
+      <c r="H130" s="198">
+        <v>1090192</v>
+      </c>
+      <c r="I130" s="198"/>
+      <c r="J130" s="76"/>
+      <c r="K130" s="76"/>
+      <c r="L130" s="132"/>
+      <c r="M130" s="160"/>
+      <c r="N130" s="34"/>
+    </row>
+    <row r="131" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A131" s="96" t="s">
         <v>67</v>
       </c>
-      <c r="B131" s="147">
+      <c r="B131" s="127">
         <v>117</v>
       </c>
-      <c r="C131" s="85">
+      <c r="C131" s="75">
         <v>234</v>
       </c>
-      <c r="D131" s="206">
+      <c r="D131" s="186">
         <v>351</v>
       </c>
-      <c r="E131" s="208">
+      <c r="E131" s="188">
         <v>468</v>
       </c>
-      <c r="F131" s="86">
+      <c r="F131" s="76">
         <v>585</v>
       </c>
-      <c r="G131" s="222">
+      <c r="G131" s="198">
         <v>702</v>
       </c>
-      <c r="H131" s="8"/>
-[...8 lines deleted...]
-      <c r="A132" s="96" t="s">
+      <c r="H131" s="198">
+        <v>715</v>
+      </c>
+      <c r="I131" s="198"/>
+      <c r="J131" s="76"/>
+      <c r="K131" s="76"/>
+      <c r="L131" s="132"/>
+      <c r="M131" s="160"/>
+      <c r="N131" s="34"/>
+    </row>
+    <row r="132" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A132" s="86" t="s">
         <v>39</v>
       </c>
-      <c r="B132" s="147">
+      <c r="B132" s="127">
         <v>167</v>
       </c>
-      <c r="C132" s="85">
+      <c r="C132" s="75">
         <v>334</v>
       </c>
-      <c r="D132" s="206">
+      <c r="D132" s="186">
         <v>501</v>
       </c>
-      <c r="E132" s="208">
+      <c r="E132" s="188">
         <v>668</v>
       </c>
-      <c r="F132" s="86">
+      <c r="F132" s="76">
         <v>835</v>
       </c>
-      <c r="G132" s="222">
+      <c r="G132" s="198">
         <v>1002</v>
       </c>
-      <c r="H132" s="8"/>
-[...8 lines deleted...]
-      <c r="A133" s="107" t="s">
+      <c r="H132" s="198">
+        <v>1063</v>
+      </c>
+      <c r="I132" s="198"/>
+      <c r="J132" s="76"/>
+      <c r="K132" s="76"/>
+      <c r="L132" s="132"/>
+      <c r="M132" s="160"/>
+      <c r="N132" s="34"/>
+    </row>
+    <row r="133" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A133" s="97" t="s">
         <v>40</v>
       </c>
-      <c r="B133" s="147">
+      <c r="B133" s="127">
         <v>388</v>
       </c>
-      <c r="C133" s="85">
+      <c r="C133" s="75">
         <v>776</v>
       </c>
-      <c r="D133" s="206">
+      <c r="D133" s="186">
         <v>1164</v>
       </c>
-      <c r="E133" s="208">
+      <c r="E133" s="188">
         <v>1552</v>
       </c>
-      <c r="F133" s="86">
+      <c r="F133" s="76">
         <v>1940</v>
       </c>
-      <c r="G133" s="222">
+      <c r="G133" s="198">
         <v>2328</v>
       </c>
-      <c r="H133" s="8"/>
-[...8 lines deleted...]
-      <c r="A134" s="107" t="s">
+      <c r="H133" s="198">
+        <v>2328</v>
+      </c>
+      <c r="I133" s="198"/>
+      <c r="J133" s="76"/>
+      <c r="K133" s="76"/>
+      <c r="L133" s="132"/>
+      <c r="M133" s="160"/>
+      <c r="N133" s="34"/>
+    </row>
+    <row r="134" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A134" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="B134" s="147">
+      <c r="B134" s="127">
         <v>91</v>
       </c>
-      <c r="C134" s="85">
+      <c r="C134" s="75">
         <v>182</v>
       </c>
-      <c r="D134" s="206">
+      <c r="D134" s="186">
         <v>273</v>
       </c>
-      <c r="E134" s="208">
+      <c r="E134" s="188">
         <v>364</v>
       </c>
-      <c r="F134" s="86">
+      <c r="F134" s="76">
         <v>455</v>
       </c>
-      <c r="G134" s="222">
+      <c r="G134" s="198">
         <v>546</v>
       </c>
-      <c r="H134" s="8"/>
-[...8 lines deleted...]
-      <c r="A135" s="106" t="s">
+      <c r="H134" s="198">
+        <v>560</v>
+      </c>
+      <c r="I134" s="198"/>
+      <c r="J134" s="76"/>
+      <c r="K134" s="76"/>
+      <c r="L134" s="132"/>
+      <c r="M134" s="160"/>
+      <c r="N134" s="34"/>
+    </row>
+    <row r="135" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A135" s="96" t="s">
         <v>42</v>
       </c>
-      <c r="B135" s="147">
+      <c r="B135" s="127">
         <v>352</v>
       </c>
-      <c r="C135" s="85">
+      <c r="C135" s="75">
         <v>704</v>
       </c>
-      <c r="D135" s="206">
+      <c r="D135" s="186">
         <v>1056</v>
       </c>
-      <c r="E135" s="208">
+      <c r="E135" s="188">
         <v>1408</v>
       </c>
-      <c r="F135" s="86">
+      <c r="F135" s="76">
         <v>1760</v>
       </c>
-      <c r="G135" s="222">
+      <c r="G135" s="198">
         <v>2112</v>
       </c>
-      <c r="H135" s="8"/>
-[...8 lines deleted...]
-      <c r="A136" s="105" t="s">
+      <c r="H135" s="198">
+        <v>2155</v>
+      </c>
+      <c r="I135" s="198"/>
+      <c r="J135" s="76"/>
+      <c r="K135" s="76"/>
+      <c r="L135" s="132"/>
+      <c r="M135" s="160"/>
+      <c r="N135" s="34"/>
+    </row>
+    <row r="136" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A136" s="95" t="s">
         <v>68</v>
       </c>
-      <c r="B136" s="147">
+      <c r="B136" s="127">
         <v>47</v>
       </c>
-      <c r="C136" s="85">
+      <c r="C136" s="75">
         <v>94</v>
       </c>
-      <c r="D136" s="206">
+      <c r="D136" s="186">
         <v>141</v>
       </c>
-      <c r="E136" s="208">
+      <c r="E136" s="188">
         <v>188</v>
       </c>
-      <c r="F136" s="86">
+      <c r="F136" s="76">
         <v>235</v>
       </c>
-      <c r="G136" s="222">
+      <c r="G136" s="198">
         <v>282</v>
       </c>
-      <c r="H136" s="8"/>
-[...8 lines deleted...]
-      <c r="A137" s="107" t="s">
+      <c r="H136" s="198">
+        <v>322</v>
+      </c>
+      <c r="I136" s="198"/>
+      <c r="J136" s="76"/>
+      <c r="K136" s="76"/>
+      <c r="L136" s="132"/>
+      <c r="M136" s="160"/>
+      <c r="N136" s="34"/>
+    </row>
+    <row r="137" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A137" s="97" t="s">
         <v>69</v>
       </c>
-      <c r="B137" s="147">
+      <c r="B137" s="127">
         <v>8</v>
       </c>
-      <c r="C137" s="85">
+      <c r="C137" s="75">
         <v>16</v>
       </c>
-      <c r="D137" s="206">
+      <c r="D137" s="186">
         <v>24</v>
       </c>
-      <c r="E137" s="208">
+      <c r="E137" s="188">
         <v>32</v>
       </c>
-      <c r="F137" s="86">
+      <c r="F137" s="76">
         <v>40</v>
       </c>
-      <c r="G137" s="222">
+      <c r="G137" s="198">
         <v>48</v>
       </c>
-      <c r="H137" s="8"/>
-[...8 lines deleted...]
-      <c r="A138" s="106" t="s">
+      <c r="H137" s="198">
+        <v>48</v>
+      </c>
+      <c r="I137" s="198"/>
+      <c r="J137" s="76"/>
+      <c r="K137" s="76"/>
+      <c r="L137" s="132"/>
+      <c r="M137" s="160"/>
+      <c r="N137" s="34"/>
+    </row>
+    <row r="138" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A138" s="96" t="s">
         <v>45</v>
       </c>
-      <c r="B138" s="147">
+      <c r="B138" s="127">
         <v>213</v>
       </c>
-      <c r="C138" s="85">
+      <c r="C138" s="75">
         <v>426</v>
       </c>
-      <c r="D138" s="206">
+      <c r="D138" s="186">
         <v>639</v>
       </c>
-      <c r="E138" s="208">
+      <c r="E138" s="188">
         <v>852</v>
       </c>
-      <c r="F138" s="86">
+      <c r="F138" s="76">
         <v>1065</v>
       </c>
-      <c r="G138" s="222">
+      <c r="G138" s="198">
         <v>1278</v>
       </c>
-      <c r="H138" s="8"/>
-[...8 lines deleted...]
-      <c r="A139" s="106" t="s">
+      <c r="H138" s="198">
+        <v>1507</v>
+      </c>
+      <c r="I138" s="198"/>
+      <c r="J138" s="76"/>
+      <c r="K138" s="76"/>
+      <c r="L138" s="132"/>
+      <c r="M138" s="160"/>
+      <c r="N138" s="34"/>
+    </row>
+    <row r="139" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A139" s="96" t="s">
         <v>70</v>
       </c>
-      <c r="B139" s="147">
+      <c r="B139" s="127">
         <v>25</v>
       </c>
-      <c r="C139" s="85">
+      <c r="C139" s="75">
         <v>50</v>
       </c>
-      <c r="D139" s="206">
+      <c r="D139" s="186">
         <v>75</v>
       </c>
-      <c r="E139" s="208">
+      <c r="E139" s="188">
         <v>100</v>
       </c>
-      <c r="F139" s="86">
+      <c r="F139" s="76">
         <v>125</v>
       </c>
-      <c r="G139" s="222">
+      <c r="G139" s="198">
         <v>150</v>
       </c>
-      <c r="H139" s="8"/>
-[...9 lines deleted...]
-      <c r="B140" s="147"/>
+      <c r="H139" s="198">
+        <v>150</v>
+      </c>
+      <c r="I139" s="198"/>
+      <c r="J139" s="76"/>
+      <c r="K139" s="76"/>
+      <c r="L139" s="132"/>
+      <c r="M139" s="160"/>
+      <c r="N139" s="34"/>
+    </row>
+    <row r="140" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A140" s="96"/>
+      <c r="B140" s="127"/>
       <c r="C140" s="5"/>
-      <c r="D140" s="206"/>
-[...12 lines deleted...]
-      <c r="A141" s="98" t="s">
+      <c r="D140" s="186"/>
+      <c r="E140" s="188"/>
+      <c r="F140" s="164"/>
+      <c r="G140" s="192"/>
+      <c r="H140" s="198"/>
+      <c r="I140" s="198"/>
+      <c r="J140" s="42"/>
+      <c r="K140" s="42"/>
+      <c r="L140" s="137"/>
+      <c r="M140" s="160"/>
+      <c r="N140" s="34"/>
+    </row>
+    <row r="141" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A141" s="88" t="s">
         <v>7</v>
       </c>
-      <c r="B141" s="147"/>
+      <c r="B141" s="127"/>
       <c r="C141" s="5"/>
-      <c r="D141" s="184"/>
-[...12 lines deleted...]
-      <c r="A142" s="95" t="s">
+      <c r="D141" s="164"/>
+      <c r="E141" s="188"/>
+      <c r="F141" s="164"/>
+      <c r="G141" s="192"/>
+      <c r="H141" s="198"/>
+      <c r="I141" s="198"/>
+      <c r="J141" s="10"/>
+      <c r="K141" s="10"/>
+      <c r="L141" s="133"/>
+      <c r="M141" s="160"/>
+      <c r="N141" s="34"/>
+    </row>
+    <row r="142" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A142" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B142" s="147">
+      <c r="B142" s="127">
         <v>9597</v>
       </c>
-      <c r="C142" s="85">
+      <c r="C142" s="75">
         <v>20244</v>
       </c>
-      <c r="D142" s="206">
+      <c r="D142" s="186">
         <v>273071</v>
       </c>
-      <c r="E142" s="208">
+      <c r="E142" s="188">
         <v>283717</v>
       </c>
-      <c r="F142" s="86">
+      <c r="F142" s="76">
         <v>293160</v>
       </c>
-      <c r="G142" s="222">
+      <c r="G142" s="198">
         <v>302603</v>
       </c>
-      <c r="H142" s="8"/>
-[...8 lines deleted...]
-      <c r="A143" s="108" t="s">
+      <c r="H142" s="198">
+        <v>305963</v>
+      </c>
+      <c r="I142" s="198"/>
+      <c r="J142" s="76"/>
+      <c r="K142" s="76"/>
+      <c r="L142" s="134"/>
+      <c r="M142" s="160"/>
+      <c r="N142" s="34"/>
+    </row>
+    <row r="143" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A143" s="98" t="s">
         <v>66</v>
       </c>
-      <c r="B143" s="147">
+      <c r="B143" s="127">
         <v>9597</v>
       </c>
-      <c r="C143" s="85">
+      <c r="C143" s="75">
         <v>20244</v>
       </c>
-      <c r="D143" s="206">
+      <c r="D143" s="186">
         <v>273071</v>
       </c>
-      <c r="E143" s="208">
+      <c r="E143" s="188">
         <v>283717</v>
       </c>
-      <c r="F143" s="86">
+      <c r="F143" s="76">
         <v>293160</v>
       </c>
-      <c r="G143" s="222">
+      <c r="G143" s="198">
         <v>302603</v>
       </c>
-      <c r="H143" s="8"/>
-[...24 lines deleted...]
-      <c r="A145" s="98" t="s">
+      <c r="H143" s="198">
+        <v>305913</v>
+      </c>
+      <c r="I143" s="198"/>
+      <c r="J143" s="76"/>
+      <c r="K143" s="76"/>
+      <c r="L143" s="134"/>
+      <c r="M143" s="160"/>
+      <c r="N143" s="34"/>
+    </row>
+    <row r="144" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A144" s="98" t="s">
+        <v>72</v>
+      </c>
+      <c r="B144" s="193"/>
+      <c r="C144" s="197"/>
+      <c r="D144" s="197"/>
+      <c r="E144" s="197"/>
+      <c r="F144" s="76"/>
+      <c r="G144" s="198"/>
+      <c r="H144" s="198">
+        <v>50</v>
+      </c>
+      <c r="I144" s="198"/>
+      <c r="J144" s="76"/>
+      <c r="K144" s="76"/>
+      <c r="L144" s="134"/>
+      <c r="M144" s="160"/>
+      <c r="N144" s="34"/>
+    </row>
+    <row r="145" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A145" s="98"/>
+      <c r="B145" s="127"/>
+      <c r="C145" s="5"/>
+      <c r="D145" s="164"/>
+      <c r="E145" s="188"/>
+      <c r="F145" s="164"/>
+      <c r="G145" s="192"/>
+      <c r="H145" s="198"/>
+      <c r="I145" s="198"/>
+      <c r="J145" s="10"/>
+      <c r="K145" s="10"/>
+      <c r="L145" s="133"/>
+      <c r="M145" s="160"/>
+      <c r="N145" s="34"/>
+    </row>
+    <row r="146" spans="1:14" s="35" customFormat="1" ht="40.799999999999997" x14ac:dyDescent="0.2">
+      <c r="A146" s="88" t="s">
         <v>8</v>
       </c>
-      <c r="B145" s="147"/>
-[...14 lines deleted...]
-      <c r="A146" s="95" t="s">
+      <c r="B146" s="127"/>
+      <c r="C146" s="43"/>
+      <c r="D146" s="163"/>
+      <c r="E146" s="188"/>
+      <c r="F146" s="164"/>
+      <c r="G146" s="192"/>
+      <c r="H146" s="198"/>
+      <c r="I146" s="198"/>
+      <c r="J146" s="10"/>
+      <c r="K146" s="10"/>
+      <c r="L146" s="133"/>
+      <c r="M146" s="160"/>
+      <c r="N146" s="34"/>
+    </row>
+    <row r="147" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A147" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B146" s="147">
+      <c r="B147" s="127">
         <v>900225</v>
       </c>
-      <c r="C146" s="85">
+      <c r="C147" s="75">
         <v>1829053</v>
       </c>
-      <c r="D146" s="206">
+      <c r="D147" s="186">
         <v>2776021</v>
       </c>
-      <c r="E146" s="208">
+      <c r="E147" s="188">
         <v>4007301</v>
       </c>
-      <c r="F146" s="86">
+      <c r="F147" s="76">
         <v>5048004</v>
       </c>
-      <c r="G146" s="222">
+      <c r="G147" s="198">
         <v>6070584</v>
       </c>
-      <c r="H146" s="8"/>
-[...8 lines deleted...]
-      <c r="A147" s="107" t="s">
+      <c r="H147" s="198">
+        <v>7192638</v>
+      </c>
+      <c r="I147" s="198"/>
+      <c r="J147" s="76"/>
+      <c r="K147" s="76"/>
+      <c r="L147" s="132"/>
+      <c r="M147" s="160"/>
+      <c r="N147" s="34"/>
+    </row>
+    <row r="148" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A148" s="97" t="s">
         <v>66</v>
       </c>
-      <c r="B147" s="147">
+      <c r="B148" s="127">
         <v>611160</v>
       </c>
-      <c r="C147" s="85">
+      <c r="C148" s="75">
         <v>1151237</v>
       </c>
-      <c r="D147" s="206">
+      <c r="D148" s="186">
         <v>1721825</v>
       </c>
-      <c r="E147" s="208">
+      <c r="E148" s="188">
         <v>2516093</v>
       </c>
-      <c r="F147" s="86">
+      <c r="F148" s="76">
         <v>3142746</v>
       </c>
-      <c r="G147" s="222">
+      <c r="G148" s="198">
         <v>3788921</v>
       </c>
-      <c r="H147" s="8"/>
-[...8 lines deleted...]
-      <c r="A148" s="107" t="s">
+      <c r="H148" s="198">
+        <v>4550591</v>
+      </c>
+      <c r="I148" s="198"/>
+      <c r="J148" s="76"/>
+      <c r="K148" s="76"/>
+      <c r="L148" s="132"/>
+      <c r="M148" s="160"/>
+      <c r="N148" s="34"/>
+    </row>
+    <row r="149" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A149" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B148" s="147">
+      <c r="B149" s="127">
         <v>7986</v>
       </c>
-      <c r="C148" s="85">
+      <c r="C149" s="75">
         <v>15972</v>
       </c>
-      <c r="D148" s="206">
+      <c r="D149" s="186">
         <v>23958</v>
       </c>
-      <c r="E148" s="208">
+      <c r="E149" s="188">
         <v>31944</v>
       </c>
-      <c r="F148" s="86">
+      <c r="F149" s="76">
         <v>39930</v>
       </c>
-      <c r="G148" s="222">
+      <c r="G149" s="198">
         <v>47916</v>
       </c>
-      <c r="H148" s="8"/>
-[...8 lines deleted...]
-      <c r="A149" s="107" t="s">
+      <c r="H149" s="198">
+        <v>64162</v>
+      </c>
+      <c r="I149" s="198"/>
+      <c r="J149" s="76"/>
+      <c r="K149" s="76"/>
+      <c r="L149" s="132"/>
+      <c r="M149" s="160"/>
+      <c r="N149" s="34"/>
+    </row>
+    <row r="150" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A150" s="97" t="s">
         <v>39</v>
       </c>
-      <c r="B149" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A150" s="9" t="s">
+      <c r="B150" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C150" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E150" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F150" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G150" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H150" s="198">
+        <v>167</v>
+      </c>
+      <c r="I150" s="198"/>
+      <c r="J150" s="4"/>
+      <c r="K150" s="4"/>
+      <c r="L150" s="125"/>
+      <c r="M150" s="160"/>
+      <c r="N150" s="34"/>
+    </row>
+    <row r="151" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A151" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B150" s="147">
+      <c r="B151" s="127">
         <v>48055</v>
       </c>
-      <c r="C150" s="85">
+      <c r="C151" s="75">
         <v>96949</v>
       </c>
-      <c r="D150" s="207">
+      <c r="D151" s="187">
         <v>145844</v>
       </c>
-      <c r="E150" s="208">
+      <c r="E151" s="188">
         <v>194739</v>
       </c>
-      <c r="F150" s="86">
+      <c r="F151" s="76">
         <v>267199</v>
       </c>
-      <c r="G150" s="222">
+      <c r="G151" s="198">
         <v>339660</v>
       </c>
-      <c r="H150" s="8"/>
-[...8 lines deleted...]
-      <c r="A151" s="107" t="s">
+      <c r="H151" s="198">
+        <v>412274</v>
+      </c>
+      <c r="I151" s="198"/>
+      <c r="J151" s="76"/>
+      <c r="K151" s="76"/>
+      <c r="L151" s="132"/>
+      <c r="M151" s="160"/>
+      <c r="N151" s="34"/>
+    </row>
+    <row r="152" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A152" s="97" t="s">
         <v>40</v>
       </c>
-      <c r="B151" s="147">
+      <c r="B152" s="127">
         <v>2365</v>
       </c>
-      <c r="C151" s="85">
+      <c r="C152" s="75">
         <v>4730</v>
       </c>
-      <c r="D151" s="206">
+      <c r="D152" s="186">
         <v>7095</v>
       </c>
-      <c r="E151" s="208">
+      <c r="E152" s="188">
         <v>9460</v>
       </c>
-      <c r="F151" s="86">
+      <c r="F152" s="76">
         <v>11825</v>
       </c>
-      <c r="G151" s="222">
+      <c r="G152" s="198">
         <v>14190</v>
       </c>
-      <c r="H151" s="8"/>
-[...8 lines deleted...]
-      <c r="A152" s="107" t="s">
+      <c r="H152" s="198">
+        <v>16518</v>
+      </c>
+      <c r="I152" s="198"/>
+      <c r="J152" s="76"/>
+      <c r="K152" s="76"/>
+      <c r="L152" s="132"/>
+      <c r="M152" s="160"/>
+      <c r="N152" s="34"/>
+    </row>
+    <row r="153" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A153" s="97" t="s">
         <v>41</v>
       </c>
-      <c r="B152" s="147">
+      <c r="B153" s="127">
         <v>21</v>
       </c>
-      <c r="C152" s="85">
+      <c r="C153" s="75">
         <v>42</v>
       </c>
-      <c r="D152" s="206">
+      <c r="D153" s="186">
         <v>63</v>
       </c>
-      <c r="E152" s="208">
+      <c r="E153" s="188">
         <v>84</v>
       </c>
-      <c r="F152" s="86">
+      <c r="F153" s="76">
         <v>105</v>
       </c>
-      <c r="G152" s="222">
+      <c r="G153" s="198">
         <v>126</v>
       </c>
-      <c r="H152" s="8"/>
-[...8 lines deleted...]
-      <c r="A153" s="107" t="s">
+      <c r="H153" s="198">
+        <v>126</v>
+      </c>
+      <c r="I153" s="198"/>
+      <c r="J153" s="76"/>
+      <c r="K153" s="76"/>
+      <c r="L153" s="132"/>
+      <c r="M153" s="160"/>
+      <c r="N153" s="34"/>
+    </row>
+    <row r="154" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A154" s="97" t="s">
         <v>42</v>
       </c>
-      <c r="B153" s="147">
+      <c r="B154" s="127">
         <v>73020</v>
       </c>
-      <c r="C153" s="85">
+      <c r="C154" s="75">
         <v>128495</v>
       </c>
-      <c r="D153" s="206">
+      <c r="D154" s="186">
         <v>183971</v>
       </c>
-      <c r="E153" s="208">
+      <c r="E154" s="188">
         <v>239446</v>
       </c>
-      <c r="F153" s="86">
+      <c r="F154" s="76">
         <v>292249</v>
       </c>
-      <c r="G153" s="222">
+      <c r="G154" s="198">
         <v>345051</v>
       </c>
-      <c r="H153" s="8"/>
-[...8 lines deleted...]
-      <c r="A154" s="107" t="s">
+      <c r="H154" s="198">
+        <v>390104</v>
+      </c>
+      <c r="I154" s="198"/>
+      <c r="J154" s="76"/>
+      <c r="K154" s="76"/>
+      <c r="L154" s="132"/>
+      <c r="M154" s="160"/>
+      <c r="N154" s="34"/>
+    </row>
+    <row r="155" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A155" s="97" t="s">
         <v>68</v>
       </c>
-      <c r="B154" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A155" s="107" t="s">
+      <c r="B155" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C155" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D155" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E155" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F155" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G155" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H155" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I155" s="198"/>
+      <c r="J155" s="4"/>
+      <c r="K155" s="4"/>
+      <c r="L155" s="125"/>
+      <c r="M155" s="160"/>
+      <c r="N155" s="34"/>
+    </row>
+    <row r="156" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A156" s="97" t="s">
         <v>69</v>
       </c>
-      <c r="B155" s="147">
+      <c r="B156" s="127">
         <v>3031</v>
       </c>
-      <c r="C155" s="85">
+      <c r="C156" s="75">
         <v>5029</v>
       </c>
-      <c r="D155" s="206">
+      <c r="D156" s="186">
         <v>7027</v>
       </c>
-      <c r="E155" s="208">
+      <c r="E156" s="188">
         <v>9025</v>
       </c>
-      <c r="F155" s="86">
+      <c r="F156" s="76">
         <v>12057</v>
       </c>
-      <c r="G155" s="224">
+      <c r="G156" s="200">
         <v>15088</v>
       </c>
-      <c r="H155" s="8"/>
-[...8 lines deleted...]
-      <c r="A156" s="107" t="s">
+      <c r="H156" s="198">
+        <v>19021</v>
+      </c>
+      <c r="I156" s="198"/>
+      <c r="J156" s="76"/>
+      <c r="K156" s="76"/>
+      <c r="L156" s="132"/>
+      <c r="M156" s="160"/>
+      <c r="N156" s="34"/>
+    </row>
+    <row r="157" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A157" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="B156" s="147">
+      <c r="B157" s="127">
         <v>148794</v>
       </c>
-      <c r="C156" s="85">
+      <c r="C157" s="75">
         <v>415012</v>
       </c>
-      <c r="D156" s="207">
+      <c r="D157" s="187">
         <v>668859</v>
       </c>
-      <c r="E156" s="208">
+      <c r="E157" s="188">
         <v>983338</v>
       </c>
-      <c r="F156" s="86">
+      <c r="F157" s="76">
         <v>1252928</v>
       </c>
-      <c r="G156" s="222">
+      <c r="G157" s="198">
         <v>1484874</v>
       </c>
-      <c r="H156" s="8"/>
-[...8 lines deleted...]
-      <c r="A157" s="107" t="s">
+      <c r="H157" s="198">
+        <v>1700525</v>
+      </c>
+      <c r="I157" s="198"/>
+      <c r="J157" s="76"/>
+      <c r="K157" s="76"/>
+      <c r="L157" s="132"/>
+      <c r="M157" s="160"/>
+      <c r="N157" s="34"/>
+    </row>
+    <row r="158" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A158" s="97" t="s">
         <v>44</v>
       </c>
-      <c r="B157" s="147">
+      <c r="B158" s="127">
         <v>646</v>
       </c>
-      <c r="C157" s="85">
+      <c r="C158" s="75">
         <v>1292</v>
       </c>
-      <c r="D157" s="206">
+      <c r="D158" s="186">
         <v>1938</v>
       </c>
-      <c r="E157" s="208">
+      <c r="E158" s="188">
         <v>2584</v>
       </c>
-      <c r="F157" s="86">
+      <c r="F158" s="76">
         <v>3230</v>
       </c>
-      <c r="G157" s="222">
+      <c r="G158" s="198">
         <v>3876</v>
       </c>
-      <c r="H157" s="8"/>
-[...8 lines deleted...]
-      <c r="A158" s="107" t="s">
+      <c r="H158" s="198">
+        <v>3876</v>
+      </c>
+      <c r="I158" s="198"/>
+      <c r="J158" s="76"/>
+      <c r="K158" s="76"/>
+      <c r="L158" s="132"/>
+      <c r="M158" s="160"/>
+      <c r="N158" s="34"/>
+    </row>
+    <row r="159" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A159" s="97" t="s">
         <v>45</v>
       </c>
-      <c r="B158" s="147">
+      <c r="B159" s="127">
         <v>587</v>
       </c>
-      <c r="C158" s="85">
+      <c r="C159" s="75">
         <v>1174</v>
       </c>
-      <c r="D158" s="206">
+      <c r="D159" s="186">
         <v>1761</v>
       </c>
-      <c r="E158" s="208">
+      <c r="E159" s="188">
         <v>2348</v>
       </c>
-      <c r="F158" s="86">
+      <c r="F159" s="76">
         <v>2935</v>
       </c>
-      <c r="G158" s="222">
+      <c r="G159" s="198">
         <v>3522</v>
       </c>
-      <c r="H158" s="8"/>
-[...8 lines deleted...]
-      <c r="A159" s="109" t="s">
+      <c r="H159" s="198">
+        <v>4374</v>
+      </c>
+      <c r="I159" s="198"/>
+      <c r="J159" s="76"/>
+      <c r="K159" s="76"/>
+      <c r="L159" s="132"/>
+      <c r="M159" s="160"/>
+      <c r="N159" s="34"/>
+    </row>
+    <row r="160" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A160" s="99" t="s">
         <v>46</v>
       </c>
-      <c r="B159" s="147">
+      <c r="B160" s="127">
         <v>1746</v>
       </c>
-      <c r="C159" s="85">
+      <c r="C160" s="75">
         <v>3492</v>
       </c>
-      <c r="D159" s="206">
+      <c r="D160" s="186">
         <v>5238</v>
       </c>
-      <c r="E159" s="208">
+      <c r="E160" s="188">
         <v>6984</v>
       </c>
-      <c r="F159" s="86">
+      <c r="F160" s="76">
         <v>8730</v>
       </c>
-      <c r="G159" s="222">
+      <c r="G160" s="198">
         <v>10476</v>
       </c>
-      <c r="H159" s="8"/>
-[...8 lines deleted...]
-      <c r="A160" s="107" t="s">
+      <c r="H160" s="198">
+        <v>10476</v>
+      </c>
+      <c r="I160" s="198"/>
+      <c r="J160" s="76"/>
+      <c r="K160" s="76"/>
+      <c r="L160" s="132"/>
+      <c r="M160" s="160"/>
+      <c r="N160" s="34"/>
+    </row>
+    <row r="161" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A161" s="97" t="s">
         <v>70</v>
       </c>
-      <c r="B160" s="147">
+      <c r="B161" s="127">
         <v>2814</v>
       </c>
-      <c r="C160" s="85">
+      <c r="C161" s="75">
         <v>5628</v>
       </c>
-      <c r="D160" s="206">
+      <c r="D161" s="186">
         <v>8442</v>
       </c>
-      <c r="E160" s="208">
+      <c r="E161" s="188">
         <v>11256</v>
       </c>
-      <c r="F160" s="86">
+      <c r="F161" s="76">
         <v>14070</v>
       </c>
-      <c r="G160" s="222">
+      <c r="G161" s="198">
         <v>16884</v>
       </c>
-      <c r="H160" s="8"/>
-[...24 lines deleted...]
-      <c r="A162" s="98" t="s">
+      <c r="H161" s="198">
+        <v>20426</v>
+      </c>
+      <c r="I161" s="198"/>
+      <c r="J161" s="76"/>
+      <c r="K161" s="76"/>
+      <c r="L161" s="132"/>
+      <c r="M161" s="160"/>
+      <c r="N161" s="34"/>
+    </row>
+    <row r="162" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A162" s="97"/>
+      <c r="B162" s="127"/>
+      <c r="C162" s="125"/>
+      <c r="D162" s="161"/>
+      <c r="E162" s="188"/>
+      <c r="F162" s="161"/>
+      <c r="G162" s="189"/>
+      <c r="H162" s="198"/>
+      <c r="I162" s="198"/>
+      <c r="J162" s="44"/>
+      <c r="K162" s="44"/>
+      <c r="L162" s="128"/>
+      <c r="M162" s="160"/>
+      <c r="N162" s="34"/>
+    </row>
+    <row r="163" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A163" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="B162" s="147"/>
-[...14 lines deleted...]
-      <c r="A163" s="95" t="s">
+      <c r="B163" s="127"/>
+      <c r="C163" s="5"/>
+      <c r="D163" s="173"/>
+      <c r="E163" s="188"/>
+      <c r="F163" s="161"/>
+      <c r="G163" s="189"/>
+      <c r="H163" s="198"/>
+      <c r="I163" s="198"/>
+      <c r="J163" s="44"/>
+      <c r="K163" s="44"/>
+      <c r="L163" s="128"/>
+      <c r="M163" s="160"/>
+      <c r="N163" s="34"/>
+    </row>
+    <row r="164" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A164" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B163" s="147">
+      <c r="B164" s="127">
         <v>243418</v>
       </c>
-      <c r="C163" s="85">
+      <c r="C164" s="75">
         <v>446341</v>
       </c>
-      <c r="D163" s="206">
+      <c r="D164" s="186">
         <v>649264</v>
       </c>
-      <c r="E163" s="208">
+      <c r="E164" s="188">
         <v>852187</v>
       </c>
-      <c r="F163" s="86">
+      <c r="F164" s="76">
         <v>1028151</v>
       </c>
-      <c r="G163" s="222">
+      <c r="G164" s="198">
         <v>1204115</v>
       </c>
-      <c r="H163" s="8"/>
-[...8 lines deleted...]
-      <c r="A164" s="110" t="s">
+      <c r="H164" s="198">
+        <v>1376397</v>
+      </c>
+      <c r="I164" s="198"/>
+      <c r="J164" s="76"/>
+      <c r="K164" s="76"/>
+      <c r="L164" s="132"/>
+      <c r="M164" s="160"/>
+      <c r="N164" s="34"/>
+    </row>
+    <row r="165" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A165" s="100" t="s">
         <v>66</v>
       </c>
-      <c r="B164" s="147">
+      <c r="B165" s="127">
         <v>238266</v>
       </c>
-      <c r="C164" s="85">
+      <c r="C165" s="75">
         <v>428500</v>
       </c>
-      <c r="D164" s="206">
+      <c r="D165" s="186">
         <v>618735</v>
       </c>
-      <c r="E164" s="208">
+      <c r="E165" s="188">
         <v>808970</v>
       </c>
-      <c r="F164" s="86">
+      <c r="F165" s="76">
         <v>978734</v>
       </c>
-      <c r="G164" s="222">
+      <c r="G165" s="198">
         <v>1148499</v>
       </c>
-      <c r="H164" s="8"/>
-[...8 lines deleted...]
-      <c r="A165" s="110" t="s">
+      <c r="H165" s="198">
+        <v>1318243</v>
+      </c>
+      <c r="I165" s="198"/>
+      <c r="J165" s="76"/>
+      <c r="K165" s="76"/>
+      <c r="L165" s="132"/>
+      <c r="M165" s="160"/>
+      <c r="N165" s="34"/>
+    </row>
+    <row r="166" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A166" s="100" t="s">
         <v>67</v>
       </c>
-      <c r="B165" s="147">
+      <c r="B166" s="127">
         <v>211</v>
       </c>
-      <c r="C165" s="85">
+      <c r="C166" s="75">
         <v>589</v>
       </c>
-      <c r="D165" s="206">
+      <c r="D166" s="186">
         <v>968</v>
       </c>
-      <c r="E165" s="208">
+      <c r="E166" s="188">
         <v>1346</v>
       </c>
-      <c r="F165" s="86">
+      <c r="F166" s="76">
         <v>1495</v>
       </c>
-      <c r="G165" s="222">
+      <c r="G166" s="198">
         <v>1643</v>
       </c>
-      <c r="H165" s="8"/>
-[...8 lines deleted...]
-      <c r="A166" s="110" t="s">
+      <c r="H166" s="198">
+        <v>1792</v>
+      </c>
+      <c r="I166" s="198"/>
+      <c r="J166" s="76"/>
+      <c r="K166" s="76"/>
+      <c r="L166" s="132"/>
+      <c r="M166" s="160"/>
+      <c r="N166" s="34"/>
+    </row>
+    <row r="167" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A167" s="100" t="s">
         <v>39</v>
       </c>
-      <c r="B166" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A167" s="110" t="s">
+      <c r="B167" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C167" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D167" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E167" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F167" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G167" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H167" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I167" s="198"/>
+      <c r="J167" s="8"/>
+      <c r="K167" s="79"/>
+      <c r="L167" s="132"/>
+      <c r="M167" s="160"/>
+      <c r="N167" s="34"/>
+    </row>
+    <row r="168" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A168" s="100" t="s">
         <v>42</v>
       </c>
-      <c r="B167" s="147">
+      <c r="B168" s="127">
         <v>4941</v>
       </c>
-      <c r="C167" s="85">
+      <c r="C168" s="75">
         <v>17251</v>
       </c>
-      <c r="D167" s="207">
+      <c r="D168" s="187">
         <v>29561</v>
       </c>
-      <c r="E167" s="208">
+      <c r="E168" s="188">
         <v>41871</v>
       </c>
-      <c r="F167" s="86">
+      <c r="F168" s="76">
         <v>47922</v>
       </c>
-      <c r="G167" s="224">
+      <c r="G168" s="200">
         <v>53972</v>
       </c>
-      <c r="H167" s="8"/>
-[...8 lines deleted...]
-      <c r="A168" s="110" t="s">
+      <c r="H168" s="198">
+        <v>56362</v>
+      </c>
+      <c r="I168" s="198"/>
+      <c r="J168" s="76"/>
+      <c r="K168" s="76"/>
+      <c r="L168" s="132"/>
+      <c r="M168" s="160"/>
+      <c r="N168" s="34"/>
+    </row>
+    <row r="169" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A169" s="100" t="s">
         <v>70</v>
       </c>
-      <c r="B168" s="147" t="s">
-[...42 lines deleted...]
-      <c r="A170" s="98" t="s">
+      <c r="B169" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C169" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D169" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E169" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F169" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G169" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H169" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I169" s="198"/>
+      <c r="J169" s="123"/>
+      <c r="K169" s="51"/>
+      <c r="L169" s="131"/>
+      <c r="M169" s="160"/>
+      <c r="N169" s="34"/>
+    </row>
+    <row r="170" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A170" s="100"/>
+      <c r="B170" s="127"/>
+      <c r="C170" s="5"/>
+      <c r="D170" s="178"/>
+      <c r="E170" s="188"/>
+      <c r="F170" s="161"/>
+      <c r="G170" s="189"/>
+      <c r="H170" s="198"/>
+      <c r="I170" s="198"/>
+      <c r="J170" s="45"/>
+      <c r="K170" s="45"/>
+      <c r="L170" s="138"/>
+      <c r="M170" s="160"/>
+      <c r="N170" s="34"/>
+    </row>
+    <row r="171" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A171" s="88" t="s">
         <v>27</v>
       </c>
-      <c r="B170" s="147"/>
-[...14 lines deleted...]
-      <c r="A171" s="95" t="s">
+      <c r="B171" s="127"/>
+      <c r="C171" s="5"/>
+      <c r="D171" s="174"/>
+      <c r="E171" s="188"/>
+      <c r="F171" s="178"/>
+      <c r="G171" s="194"/>
+      <c r="H171" s="198"/>
+      <c r="I171" s="198"/>
+      <c r="J171" s="45"/>
+      <c r="K171" s="45"/>
+      <c r="L171" s="138"/>
+      <c r="M171" s="160"/>
+      <c r="N171" s="34"/>
+    </row>
+    <row r="172" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A172" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B171" s="147">
+      <c r="B172" s="127">
         <v>90196</v>
       </c>
-      <c r="C171" s="85">
+      <c r="C172" s="75">
         <v>187182</v>
       </c>
-      <c r="D171" s="206">
+      <c r="D172" s="186">
         <v>284168</v>
       </c>
-      <c r="E171" s="208">
+      <c r="E172" s="188">
         <v>381155</v>
       </c>
-      <c r="F171" s="86">
+      <c r="F172" s="76">
         <v>461588</v>
       </c>
-      <c r="G171" s="222">
+      <c r="G172" s="198">
         <v>542021</v>
       </c>
-      <c r="H171" s="8"/>
-[...8 lines deleted...]
-      <c r="A172" s="109" t="s">
+      <c r="H172" s="198">
+        <v>596726</v>
+      </c>
+      <c r="I172" s="198"/>
+      <c r="J172" s="76"/>
+      <c r="K172" s="76"/>
+      <c r="L172" s="132"/>
+      <c r="M172" s="160"/>
+      <c r="N172" s="34"/>
+    </row>
+    <row r="173" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A173" s="99" t="s">
         <v>66</v>
       </c>
-      <c r="B172" s="147">
+      <c r="B173" s="127">
         <v>85576</v>
       </c>
-      <c r="C172" s="85">
+      <c r="C173" s="75">
         <v>177793</v>
       </c>
-      <c r="D172" s="206">
+      <c r="D173" s="186">
         <v>270010</v>
       </c>
-      <c r="E172" s="208">
+      <c r="E173" s="188">
         <v>362227</v>
       </c>
-      <c r="F172" s="86">
+      <c r="F173" s="76">
         <v>437267</v>
       </c>
-      <c r="G172" s="222">
+      <c r="G173" s="198">
         <v>512308</v>
       </c>
-      <c r="H172" s="8"/>
-[...8 lines deleted...]
-      <c r="A173" s="107" t="s">
+      <c r="H173" s="198">
+        <v>561602</v>
+      </c>
+      <c r="I173" s="198"/>
+      <c r="J173" s="76"/>
+      <c r="K173" s="76"/>
+      <c r="L173" s="132"/>
+      <c r="M173" s="160"/>
+      <c r="N173" s="34"/>
+    </row>
+    <row r="174" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A174" s="97" t="s">
         <v>67</v>
       </c>
-      <c r="B173" s="147">
+      <c r="B174" s="127">
         <v>261</v>
       </c>
-      <c r="C173" s="85">
+      <c r="C174" s="75">
         <v>522</v>
       </c>
-      <c r="D173" s="206">
+      <c r="D174" s="186">
         <v>783</v>
       </c>
-      <c r="E173" s="208">
+      <c r="E174" s="188">
         <v>1044</v>
       </c>
-      <c r="F173" s="86">
+      <c r="F174" s="76">
         <v>1305</v>
       </c>
-      <c r="G173" s="222">
+      <c r="G174" s="198">
         <v>1566</v>
       </c>
-      <c r="H173" s="8"/>
-[...8 lines deleted...]
-      <c r="A174" s="109" t="s">
+      <c r="H174" s="198">
+        <v>1869</v>
+      </c>
+      <c r="I174" s="198"/>
+      <c r="J174" s="76"/>
+      <c r="K174" s="76"/>
+      <c r="L174" s="132"/>
+      <c r="M174" s="160"/>
+      <c r="N174" s="34"/>
+    </row>
+    <row r="175" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A175" s="99" t="s">
         <v>39</v>
       </c>
-      <c r="B174" s="147">
+      <c r="B175" s="127">
         <v>26</v>
       </c>
-      <c r="C174" s="85">
+      <c r="C175" s="75">
         <v>52</v>
       </c>
-      <c r="D174" s="206">
+      <c r="D175" s="186">
         <v>78</v>
       </c>
-      <c r="E174" s="208">
+      <c r="E175" s="188">
         <v>104</v>
       </c>
-      <c r="F174" s="86">
+      <c r="F175" s="76">
         <v>130</v>
       </c>
-      <c r="G174" s="222">
+      <c r="G175" s="198">
         <v>156</v>
       </c>
-      <c r="H174" s="8"/>
-[...8 lines deleted...]
-      <c r="A175" s="9" t="s">
+      <c r="H175" s="198">
+        <v>739</v>
+      </c>
+      <c r="I175" s="198"/>
+      <c r="J175" s="76"/>
+      <c r="K175" s="76"/>
+      <c r="L175" s="132"/>
+      <c r="M175" s="160"/>
+      <c r="N175" s="34"/>
+    </row>
+    <row r="176" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A176" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B175" s="147">
+      <c r="B176" s="127">
         <v>573</v>
       </c>
-      <c r="C175" s="85">
+      <c r="C176" s="75">
         <v>1146</v>
       </c>
-      <c r="D175" s="206">
+      <c r="D176" s="186">
         <v>1719</v>
       </c>
-      <c r="E175" s="208">
+      <c r="E176" s="188">
         <v>2292</v>
       </c>
-      <c r="F175" s="86">
+      <c r="F176" s="76">
         <v>2865</v>
       </c>
-      <c r="G175" s="222">
+      <c r="G176" s="198">
         <v>3438</v>
       </c>
-      <c r="H175" s="8"/>
-[...8 lines deleted...]
-      <c r="A176" s="109" t="s">
+      <c r="H176" s="198">
+        <v>3505</v>
+      </c>
+      <c r="I176" s="198"/>
+      <c r="J176" s="76"/>
+      <c r="K176" s="76"/>
+      <c r="L176" s="132"/>
+      <c r="M176" s="160"/>
+      <c r="N176" s="34"/>
+    </row>
+    <row r="177" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A177" s="99" t="s">
         <v>41</v>
       </c>
-      <c r="B176" s="147">
+      <c r="B177" s="127">
         <v>215</v>
       </c>
-      <c r="C176" s="85">
+      <c r="C177" s="75">
         <v>430</v>
       </c>
-      <c r="D176" s="206">
+      <c r="D177" s="186">
         <v>645</v>
       </c>
-      <c r="E176" s="208">
+      <c r="E177" s="188">
         <v>860</v>
       </c>
-      <c r="F176" s="86">
+      <c r="F177" s="76">
         <v>1075</v>
       </c>
-      <c r="G176" s="222">
+      <c r="G177" s="198">
         <v>1290</v>
       </c>
-      <c r="H176" s="8"/>
-[...8 lines deleted...]
-      <c r="A177" s="109" t="s">
+      <c r="H177" s="198">
+        <v>1397</v>
+      </c>
+      <c r="I177" s="198"/>
+      <c r="J177" s="76"/>
+      <c r="K177" s="76"/>
+      <c r="L177" s="132"/>
+      <c r="M177" s="160"/>
+      <c r="N177" s="34"/>
+    </row>
+    <row r="178" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A178" s="99" t="s">
         <v>42</v>
       </c>
-      <c r="B177" s="147">
+      <c r="B178" s="127">
         <v>2</v>
       </c>
-      <c r="C177" s="85">
+      <c r="C178" s="75">
         <v>5</v>
       </c>
-      <c r="D177" s="206">
+      <c r="D178" s="186">
         <v>9</v>
       </c>
-      <c r="E177" s="208">
+      <c r="E178" s="188">
         <v>13</v>
       </c>
-      <c r="F177" s="86">
+      <c r="F178" s="76">
         <v>812</v>
       </c>
-      <c r="G177" s="222">
+      <c r="G178" s="198">
         <v>1612</v>
       </c>
-      <c r="H177" s="8"/>
-[...8 lines deleted...]
-      <c r="A178" s="109" t="s">
+      <c r="H178" s="198">
+        <v>2450</v>
+      </c>
+      <c r="I178" s="198"/>
+      <c r="J178" s="76"/>
+      <c r="K178" s="76"/>
+      <c r="L178" s="132"/>
+      <c r="M178" s="160"/>
+      <c r="N178" s="34"/>
+    </row>
+    <row r="179" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A179" s="99" t="s">
         <v>68</v>
       </c>
-      <c r="B178" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A179" s="109" t="s">
+      <c r="B179" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C179" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D179" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E179" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F179" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G179" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H179" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I179" s="198"/>
+      <c r="J179" s="51"/>
+      <c r="K179" s="76"/>
+      <c r="L179" s="131"/>
+      <c r="M179" s="160"/>
+      <c r="N179" s="34"/>
+    </row>
+    <row r="180" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A180" s="99" t="s">
         <v>69</v>
       </c>
-      <c r="B179" s="147">
+      <c r="B180" s="127">
         <v>87</v>
       </c>
-      <c r="C179" s="85">
+      <c r="C180" s="75">
         <v>174</v>
       </c>
-      <c r="D179" s="182">
+      <c r="D180" s="162">
         <v>261</v>
       </c>
-      <c r="E179" s="208">
+      <c r="E180" s="188">
         <v>348</v>
       </c>
-      <c r="F179" s="86">
+      <c r="F180" s="76">
         <v>435</v>
       </c>
-      <c r="G179" s="214">
+      <c r="G180" s="190">
         <v>522</v>
       </c>
-      <c r="H179" s="8"/>
-[...8 lines deleted...]
-      <c r="A180" s="109" t="s">
+      <c r="H180" s="198">
+        <v>1295</v>
+      </c>
+      <c r="I180" s="198"/>
+      <c r="J180" s="76"/>
+      <c r="K180" s="76"/>
+      <c r="L180" s="132"/>
+      <c r="M180" s="160"/>
+      <c r="N180" s="34"/>
+    </row>
+    <row r="181" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A181" s="99" t="s">
+        <v>43</v>
+      </c>
+      <c r="B181" s="193"/>
+      <c r="C181" s="197"/>
+      <c r="D181" s="190"/>
+      <c r="E181" s="197"/>
+      <c r="F181" s="76"/>
+      <c r="G181" s="190"/>
+      <c r="H181" s="198">
+        <v>108</v>
+      </c>
+      <c r="I181" s="198"/>
+      <c r="J181" s="76"/>
+      <c r="K181" s="76"/>
+      <c r="L181" s="198"/>
+      <c r="M181" s="160"/>
+      <c r="N181" s="34"/>
+    </row>
+    <row r="182" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A182" s="99" t="s">
         <v>44</v>
       </c>
-      <c r="B180" s="147">
+      <c r="B182" s="127">
         <v>2799</v>
       </c>
-      <c r="C180" s="85">
+      <c r="C182" s="75">
         <v>5745</v>
       </c>
-      <c r="D180" s="206">
+      <c r="D182" s="186">
         <v>8691</v>
       </c>
-      <c r="E180" s="208">
+      <c r="E182" s="188">
         <v>11638</v>
       </c>
-      <c r="F180" s="86">
+      <c r="F182" s="76">
         <v>14411</v>
       </c>
-      <c r="G180" s="222">
+      <c r="G182" s="198">
         <v>17185</v>
       </c>
-      <c r="H180" s="8"/>
-[...8 lines deleted...]
-      <c r="A181" s="107" t="s">
+      <c r="H182" s="198">
+        <v>19114</v>
+      </c>
+      <c r="I182" s="198"/>
+      <c r="J182" s="76"/>
+      <c r="K182" s="76"/>
+      <c r="L182" s="132"/>
+      <c r="M182" s="160"/>
+      <c r="N182" s="34"/>
+    </row>
+    <row r="183" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A183" s="97" t="s">
         <v>45</v>
       </c>
-      <c r="B181" s="147">
+      <c r="B183" s="127">
         <v>24</v>
       </c>
-      <c r="C181" s="85">
+      <c r="C183" s="75">
         <v>48</v>
       </c>
-      <c r="D181" s="206">
+      <c r="D183" s="186">
         <v>72</v>
       </c>
-      <c r="E181" s="208">
+      <c r="E183" s="188">
         <v>96</v>
       </c>
-      <c r="F181" s="86">
+      <c r="F183" s="76">
         <v>120</v>
       </c>
-      <c r="G181" s="222">
+      <c r="G183" s="198">
         <v>144</v>
       </c>
-      <c r="H181" s="8"/>
-[...8 lines deleted...]
-      <c r="A182" s="109" t="s">
+      <c r="H183" s="198">
+        <v>193</v>
+      </c>
+      <c r="I183" s="198"/>
+      <c r="J183" s="76"/>
+      <c r="K183" s="76"/>
+      <c r="L183" s="132"/>
+      <c r="M183" s="160"/>
+      <c r="N183" s="34"/>
+    </row>
+    <row r="184" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A184" s="99" t="s">
         <v>46</v>
       </c>
-      <c r="B182" s="147">
+      <c r="B184" s="127">
         <v>633</v>
       </c>
-      <c r="C182" s="85">
+      <c r="C184" s="75">
         <v>1267</v>
       </c>
-      <c r="D182" s="206">
+      <c r="D184" s="186">
         <v>1900</v>
       </c>
-      <c r="E182" s="208">
+      <c r="E184" s="188">
         <v>2533</v>
       </c>
-      <c r="F182" s="86">
+      <c r="F184" s="76">
         <v>3167</v>
       </c>
-      <c r="G182" s="222">
+      <c r="G184" s="198">
         <v>3800</v>
       </c>
-      <c r="H182" s="8"/>
-[...24 lines deleted...]
-      <c r="A184" s="98" t="s">
+      <c r="H184" s="198">
+        <v>4433</v>
+      </c>
+      <c r="I184" s="198"/>
+      <c r="J184" s="76"/>
+      <c r="K184" s="76"/>
+      <c r="L184" s="132"/>
+      <c r="M184" s="160"/>
+      <c r="N184" s="34"/>
+    </row>
+    <row r="185" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A185" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B185" s="193"/>
+      <c r="C185" s="197"/>
+      <c r="D185" s="197"/>
+      <c r="E185" s="197"/>
+      <c r="F185" s="76"/>
+      <c r="G185" s="198"/>
+      <c r="H185" s="198">
+        <v>21</v>
+      </c>
+      <c r="I185" s="198"/>
+      <c r="J185" s="76"/>
+      <c r="K185" s="76"/>
+      <c r="L185" s="134"/>
+      <c r="M185" s="160"/>
+      <c r="N185" s="34"/>
+    </row>
+    <row r="186" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A186" s="99"/>
+      <c r="B186" s="127"/>
+      <c r="C186" s="5"/>
+      <c r="D186" s="161"/>
+      <c r="E186" s="188"/>
+      <c r="F186" s="161"/>
+      <c r="G186" s="189"/>
+      <c r="H186" s="198"/>
+      <c r="I186" s="198"/>
+      <c r="J186" s="46"/>
+      <c r="K186" s="46"/>
+      <c r="L186" s="139"/>
+      <c r="M186" s="160"/>
+      <c r="N186" s="34"/>
+    </row>
+    <row r="187" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A187" s="88" t="s">
         <v>10</v>
       </c>
-      <c r="B184" s="147"/>
-[...14 lines deleted...]
-      <c r="A185" s="95" t="s">
+      <c r="B187" s="127"/>
+      <c r="C187" s="3"/>
+      <c r="D187" s="175"/>
+      <c r="E187" s="188"/>
+      <c r="F187" s="161"/>
+      <c r="G187" s="189"/>
+      <c r="H187" s="198"/>
+      <c r="I187" s="198"/>
+      <c r="J187" s="46"/>
+      <c r="K187" s="46"/>
+      <c r="L187" s="139"/>
+      <c r="M187" s="160"/>
+      <c r="N187" s="34"/>
+    </row>
+    <row r="188" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A188" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B185" s="147">
+      <c r="B188" s="127">
         <v>1129897</v>
       </c>
-      <c r="C185" s="85">
+      <c r="C188" s="75">
         <v>1431101</v>
       </c>
-      <c r="D185" s="206">
+      <c r="D188" s="186">
         <v>2891618</v>
       </c>
-      <c r="E185" s="208">
+      <c r="E188" s="188">
         <v>4205887</v>
       </c>
-      <c r="F185" s="86">
+      <c r="F188" s="76">
         <v>5453881</v>
       </c>
-      <c r="G185" s="222">
+      <c r="G188" s="198">
         <v>6184368</v>
       </c>
-      <c r="H185" s="8"/>
-[...8 lines deleted...]
-      <c r="A186" s="111" t="s">
+      <c r="H188" s="198">
+        <v>6862208</v>
+      </c>
+      <c r="I188" s="198"/>
+      <c r="J188" s="76"/>
+      <c r="K188" s="76"/>
+      <c r="L188" s="132"/>
+      <c r="M188" s="160"/>
+      <c r="N188" s="34"/>
+    </row>
+    <row r="189" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A189" s="101" t="s">
         <v>66</v>
       </c>
-      <c r="B186" s="147">
+      <c r="B189" s="127">
         <v>138392</v>
       </c>
-      <c r="C186" s="85">
+      <c r="C189" s="75">
         <v>277533</v>
       </c>
-      <c r="D186" s="206">
+      <c r="D189" s="186">
         <v>419963</v>
       </c>
-      <c r="E186" s="208">
+      <c r="E189" s="188">
         <v>560376</v>
       </c>
-      <c r="F186" s="86">
+      <c r="F189" s="76">
         <v>719996</v>
       </c>
-      <c r="G186" s="222">
+      <c r="G189" s="198">
         <v>880161</v>
       </c>
-      <c r="H186" s="8"/>
-[...8 lines deleted...]
-      <c r="A187" s="9" t="s">
+      <c r="H189" s="198">
+        <v>1032238</v>
+      </c>
+      <c r="I189" s="198"/>
+      <c r="J189" s="76"/>
+      <c r="K189" s="76"/>
+      <c r="L189" s="132"/>
+      <c r="M189" s="160"/>
+      <c r="N189" s="34"/>
+    </row>
+    <row r="190" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A190" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B187" s="147">
+      <c r="B190" s="127">
         <v>29251</v>
       </c>
-      <c r="C187" s="85">
+      <c r="C190" s="75">
         <v>59372</v>
       </c>
-      <c r="D187" s="206">
+      <c r="D190" s="186">
         <v>89493</v>
       </c>
-      <c r="E187" s="208">
+      <c r="E190" s="188">
         <v>119614</v>
       </c>
-      <c r="F187" s="86">
+      <c r="F190" s="76">
         <v>151973</v>
       </c>
-      <c r="G187" s="222">
+      <c r="G190" s="198">
         <v>184331</v>
       </c>
-      <c r="H187" s="8"/>
-[...8 lines deleted...]
-      <c r="A188" s="112" t="s">
+      <c r="H190" s="198">
+        <v>216690</v>
+      </c>
+      <c r="I190" s="198"/>
+      <c r="J190" s="76"/>
+      <c r="K190" s="76"/>
+      <c r="L190" s="132"/>
+      <c r="M190" s="160"/>
+      <c r="N190" s="34"/>
+    </row>
+    <row r="191" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A191" s="102" t="s">
         <v>40</v>
       </c>
-      <c r="B188" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A189" s="111" t="s">
+      <c r="B191" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C191" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D191" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E191" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F191" s="119" t="s">
+        <v>37</v>
+      </c>
+      <c r="G191" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H191" s="198">
+        <v>125</v>
+      </c>
+      <c r="I191" s="198"/>
+      <c r="J191" s="4"/>
+      <c r="K191" s="79"/>
+      <c r="L191" s="132"/>
+      <c r="M191" s="160"/>
+      <c r="N191" s="34"/>
+    </row>
+    <row r="192" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A192" s="101" t="s">
         <v>41</v>
       </c>
-      <c r="B189" s="147">
+      <c r="B192" s="127">
         <v>5477</v>
       </c>
-      <c r="C189" s="85">
+      <c r="C192" s="75">
         <v>11838</v>
       </c>
-      <c r="D189" s="207">
+      <c r="D192" s="187">
         <v>18199</v>
       </c>
-      <c r="E189" s="208">
+      <c r="E192" s="188">
         <v>24560</v>
       </c>
-      <c r="F189" s="86">
+      <c r="F192" s="76">
         <v>26933</v>
       </c>
-      <c r="G189" s="226">
+      <c r="G192" s="202">
         <v>29306</v>
       </c>
-      <c r="H189" s="8"/>
-[...8 lines deleted...]
-      <c r="A190" s="111" t="s">
+      <c r="H192" s="198">
+        <v>31679</v>
+      </c>
+      <c r="I192" s="198"/>
+      <c r="J192" s="76"/>
+      <c r="K192" s="76"/>
+      <c r="L192" s="132"/>
+      <c r="M192" s="160"/>
+      <c r="N192" s="34"/>
+    </row>
+    <row r="193" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A193" s="101" t="s">
         <v>42</v>
       </c>
-      <c r="B190" s="147">
+      <c r="B193" s="127">
         <v>16506</v>
       </c>
-      <c r="C190" s="85">
+      <c r="C193" s="75">
         <v>73605</v>
       </c>
-      <c r="D190" s="206">
+      <c r="D193" s="186">
         <v>130705</v>
       </c>
-      <c r="E190" s="208">
+      <c r="E193" s="188">
         <v>187805</v>
       </c>
-      <c r="F190" s="86">
+      <c r="F193" s="76">
         <v>224539</v>
       </c>
-      <c r="G190" s="222">
+      <c r="G193" s="198">
         <v>261273</v>
       </c>
-      <c r="H190" s="8"/>
-[...8 lines deleted...]
-      <c r="A191" s="111" t="s">
+      <c r="H193" s="198">
+        <v>299618</v>
+      </c>
+      <c r="I193" s="198"/>
+      <c r="J193" s="76"/>
+      <c r="K193" s="76"/>
+      <c r="L193" s="132"/>
+      <c r="M193" s="160"/>
+      <c r="N193" s="34"/>
+    </row>
+    <row r="194" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A194" s="101" t="s">
         <v>68</v>
       </c>
-      <c r="B191" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A192" s="111" t="s">
+      <c r="B194" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C194" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D194" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E194" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F194" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G194" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H194" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I194" s="198"/>
+      <c r="J194" s="4"/>
+      <c r="K194" s="79"/>
+      <c r="L194" s="132"/>
+      <c r="M194" s="160"/>
+      <c r="N194" s="34"/>
+    </row>
+    <row r="195" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A195" s="101" t="s">
         <v>44</v>
       </c>
-      <c r="B192" s="147">
+      <c r="B195" s="127">
         <v>940272</v>
       </c>
-      <c r="C192" s="85">
+      <c r="C195" s="75">
         <v>1008752</v>
       </c>
-      <c r="D192" s="206">
+      <c r="D195" s="186">
         <v>2233258</v>
       </c>
-      <c r="E192" s="208">
+      <c r="E195" s="188">
         <v>3313533</v>
       </c>
-      <c r="F192" s="86">
+      <c r="F195" s="76">
         <v>4330441</v>
       </c>
-      <c r="G192" s="222">
+      <c r="G195" s="198">
         <v>4829297</v>
       </c>
-      <c r="H192" s="8"/>
-[...8 lines deleted...]
-      <c r="A193" s="111" t="s">
+      <c r="H195" s="198">
+        <v>5281859</v>
+      </c>
+      <c r="I195" s="198"/>
+      <c r="J195" s="76"/>
+      <c r="K195" s="76"/>
+      <c r="L195" s="132"/>
+      <c r="M195" s="160"/>
+      <c r="N195" s="34"/>
+    </row>
+    <row r="196" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A196" s="101" t="s">
         <v>70</v>
       </c>
-      <c r="B193" s="147" t="s">
-[...42 lines deleted...]
-      <c r="A195" s="98" t="s">
+      <c r="B196" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C196" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D196" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E196" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F196" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G196" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H196" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I196" s="198"/>
+      <c r="J196" s="4"/>
+      <c r="K196" s="79"/>
+      <c r="L196" s="132"/>
+      <c r="M196" s="160"/>
+      <c r="N196" s="34"/>
+    </row>
+    <row r="197" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A197" s="101"/>
+      <c r="B197" s="127"/>
+      <c r="C197" s="3"/>
+      <c r="D197" s="162"/>
+      <c r="E197" s="188"/>
+      <c r="F197" s="161"/>
+      <c r="G197" s="189"/>
+      <c r="H197" s="198"/>
+      <c r="I197" s="198"/>
+      <c r="J197" s="47"/>
+      <c r="K197" s="47"/>
+      <c r="L197" s="129"/>
+      <c r="M197" s="160"/>
+      <c r="N197" s="34"/>
+    </row>
+    <row r="198" spans="1:14" s="35" customFormat="1" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="A198" s="88" t="s">
         <v>22</v>
       </c>
-      <c r="B195" s="147"/>
-[...14 lines deleted...]
-      <c r="A196" s="95" t="s">
+      <c r="B198" s="127"/>
+      <c r="C198" s="5"/>
+      <c r="D198" s="176"/>
+      <c r="E198" s="188"/>
+      <c r="F198" s="161"/>
+      <c r="G198" s="189"/>
+      <c r="H198" s="198"/>
+      <c r="I198" s="198"/>
+      <c r="J198" s="47"/>
+      <c r="K198" s="47"/>
+      <c r="L198" s="140"/>
+      <c r="M198" s="160"/>
+      <c r="N198" s="34"/>
+    </row>
+    <row r="199" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A199" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B196" s="147">
+      <c r="B199" s="127">
         <v>1757</v>
       </c>
-      <c r="C196" s="85">
+      <c r="C199" s="75">
         <v>6222</v>
       </c>
-      <c r="D196" s="206">
+      <c r="D199" s="186">
         <v>10686</v>
       </c>
-      <c r="E196" s="208">
+      <c r="E199" s="188">
         <v>15151</v>
       </c>
-      <c r="F196" s="86">
+      <c r="F199" s="76">
         <v>18292</v>
       </c>
-      <c r="G196" s="222">
+      <c r="G199" s="198">
         <v>21434</v>
       </c>
-      <c r="H196" s="8"/>
-[...8 lines deleted...]
-      <c r="A197" s="113" t="s">
+      <c r="H199" s="198">
+        <v>24575</v>
+      </c>
+      <c r="I199" s="198"/>
+      <c r="J199" s="76"/>
+      <c r="K199" s="76"/>
+      <c r="L199" s="132"/>
+      <c r="M199" s="160"/>
+      <c r="N199" s="34"/>
+    </row>
+    <row r="200" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A200" s="103" t="s">
         <v>66</v>
       </c>
-      <c r="B197" s="147">
+      <c r="B200" s="127">
         <v>1757</v>
       </c>
-      <c r="C197" s="85">
+      <c r="C200" s="75">
         <v>6222</v>
       </c>
-      <c r="D197" s="206">
+      <c r="D200" s="186">
         <v>10686</v>
       </c>
-      <c r="E197" s="208">
+      <c r="E200" s="188">
         <v>15151</v>
       </c>
-      <c r="F197" s="86">
+      <c r="F200" s="76">
         <v>18292</v>
       </c>
-      <c r="G197" s="222">
+      <c r="G200" s="198">
         <v>21434</v>
       </c>
-      <c r="H197" s="8"/>
-[...24 lines deleted...]
-      <c r="A199" s="98" t="s">
+      <c r="H200" s="198">
+        <v>24575</v>
+      </c>
+      <c r="I200" s="198"/>
+      <c r="J200" s="76"/>
+      <c r="K200" s="76"/>
+      <c r="L200" s="132"/>
+      <c r="M200" s="160"/>
+      <c r="N200" s="34"/>
+    </row>
+    <row r="201" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A201" s="103"/>
+      <c r="B201" s="127"/>
+      <c r="C201" s="3"/>
+      <c r="D201" s="161"/>
+      <c r="E201" s="188"/>
+      <c r="F201" s="119"/>
+      <c r="G201" s="199"/>
+      <c r="H201" s="198"/>
+      <c r="I201" s="198"/>
+      <c r="J201" s="3"/>
+      <c r="K201" s="3"/>
+      <c r="L201" s="133"/>
+      <c r="M201" s="160"/>
+      <c r="N201" s="34"/>
+    </row>
+    <row r="202" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A202" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="B199" s="147"/>
-[...14 lines deleted...]
-      <c r="A200" s="95" t="s">
+      <c r="B202" s="127"/>
+      <c r="C202" s="48"/>
+      <c r="D202" s="162"/>
+      <c r="E202" s="188"/>
+      <c r="F202" s="161"/>
+      <c r="G202" s="189"/>
+      <c r="H202" s="198"/>
+      <c r="I202" s="198"/>
+      <c r="J202" s="49"/>
+      <c r="K202" s="49"/>
+      <c r="L202" s="141"/>
+      <c r="M202" s="160"/>
+      <c r="N202" s="34"/>
+    </row>
+    <row r="203" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A203" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B200" s="147">
+      <c r="B203" s="127">
         <v>463320</v>
       </c>
-      <c r="C200" s="85">
+      <c r="C203" s="75">
         <v>1422528</v>
       </c>
-      <c r="D200" s="206">
+      <c r="D203" s="186">
         <v>2353972</v>
       </c>
-      <c r="E200" s="208">
+      <c r="E203" s="188">
         <v>3361159</v>
       </c>
-      <c r="F200" s="86">
+      <c r="F203" s="76">
         <v>3868152</v>
       </c>
-      <c r="G200" s="222">
+      <c r="G203" s="198">
         <v>4464883</v>
       </c>
-      <c r="H200" s="8"/>
-[...8 lines deleted...]
-      <c r="A201" s="114" t="s">
+      <c r="H203" s="198">
+        <v>4977488</v>
+      </c>
+      <c r="I203" s="198"/>
+      <c r="J203" s="76"/>
+      <c r="K203" s="76"/>
+      <c r="L203" s="132"/>
+      <c r="M203" s="160"/>
+      <c r="N203" s="34"/>
+    </row>
+    <row r="204" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A204" s="104" t="s">
         <v>66</v>
       </c>
-      <c r="B201" s="147">
+      <c r="B204" s="127">
         <v>458300</v>
       </c>
-      <c r="C201" s="85">
+      <c r="C204" s="75">
         <v>1366616</v>
       </c>
-      <c r="D201" s="206">
+      <c r="D204" s="186">
         <v>2274931</v>
       </c>
-      <c r="E201" s="208">
+      <c r="E204" s="188">
         <v>3183246</v>
       </c>
-      <c r="F201" s="86">
+      <c r="F204" s="76">
         <v>3636914</v>
       </c>
-      <c r="G201" s="222">
+      <c r="G204" s="198">
         <v>4090582</v>
       </c>
-      <c r="H201" s="8"/>
-[...8 lines deleted...]
-      <c r="A202" s="114" t="s">
+      <c r="H204" s="198">
+        <v>4548421</v>
+      </c>
+      <c r="I204" s="198"/>
+      <c r="J204" s="76"/>
+      <c r="K204" s="76"/>
+      <c r="L204" s="132"/>
+      <c r="M204" s="160"/>
+      <c r="N204" s="34"/>
+    </row>
+    <row r="205" spans="1:14" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="104" t="s">
         <v>67</v>
       </c>
-      <c r="B202" s="147">
+      <c r="B205" s="127">
         <v>1038</v>
       </c>
-      <c r="C202" s="85">
+      <c r="C205" s="75">
         <v>2076</v>
       </c>
-      <c r="D202" s="206">
+      <c r="D205" s="186">
         <v>3114</v>
       </c>
-      <c r="E202" s="208">
+      <c r="E205" s="188">
         <v>4152</v>
       </c>
-      <c r="F202" s="86">
+      <c r="F205" s="76">
         <v>5190</v>
       </c>
-      <c r="G202" s="222">
+      <c r="G205" s="198">
         <v>6228</v>
       </c>
-      <c r="H202" s="8"/>
-[...8 lines deleted...]
-      <c r="A203" s="114" t="s">
+      <c r="H205" s="198">
+        <v>6228</v>
+      </c>
+      <c r="I205" s="198"/>
+      <c r="J205" s="76"/>
+      <c r="K205" s="76"/>
+      <c r="L205" s="132"/>
+      <c r="M205" s="160"/>
+      <c r="N205" s="34"/>
+    </row>
+    <row r="206" spans="1:14" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="104" t="s">
         <v>41</v>
       </c>
-      <c r="B203" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A204" s="114" t="s">
+      <c r="B206" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C206" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D206" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E206" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F206" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G206" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H206" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I206" s="198"/>
+      <c r="J206" s="4"/>
+      <c r="K206" s="4"/>
+      <c r="L206" s="125"/>
+      <c r="M206" s="160"/>
+      <c r="N206" s="34"/>
+    </row>
+    <row r="207" spans="1:14" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="104" t="s">
         <v>42</v>
       </c>
-      <c r="B204" s="147">
+      <c r="B207" s="127">
         <v>3982</v>
       </c>
-      <c r="C204" s="85">
+      <c r="C207" s="75">
         <v>24283</v>
       </c>
-      <c r="D204" s="207">
+      <c r="D207" s="187">
         <v>44584</v>
       </c>
-      <c r="E204" s="208">
+      <c r="E207" s="188">
         <v>64884</v>
       </c>
-      <c r="F204" s="86">
+      <c r="F207" s="76">
         <v>65825</v>
       </c>
-      <c r="G204" s="224">
+      <c r="G207" s="200">
         <v>66766</v>
       </c>
-      <c r="H204" s="8"/>
-[...8 lines deleted...]
-      <c r="A205" s="114" t="s">
+      <c r="H207" s="198">
+        <v>67744</v>
+      </c>
+      <c r="I207" s="198"/>
+      <c r="J207" s="76"/>
+      <c r="K207" s="76"/>
+      <c r="L207" s="134"/>
+      <c r="M207" s="160"/>
+      <c r="N207" s="34"/>
+    </row>
+    <row r="208" spans="1:14" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="104" t="s">
         <v>69</v>
       </c>
-      <c r="B205" s="147" t="s">
-[...108 lines deleted...]
-      <c r="I208" s="129"/>
+      <c r="B208" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C208" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D208" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E208" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F208" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G208" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H208" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I208" s="198"/>
       <c r="J208" s="4"/>
       <c r="K208" s="4"/>
-      <c r="L208" s="145"/>
-[...20 lines deleted...]
-      <c r="A210" s="98" t="s">
+      <c r="L208" s="125"/>
+      <c r="M208" s="160"/>
+      <c r="N208" s="34"/>
+    </row>
+    <row r="209" spans="1:14" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="104" t="s">
+        <v>44</v>
+      </c>
+      <c r="B209" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C209" s="75">
+        <v>29555</v>
+      </c>
+      <c r="D209" s="186">
+        <v>31346</v>
+      </c>
+      <c r="E209" s="188">
+        <v>108880</v>
+      </c>
+      <c r="F209" s="76">
+        <v>160228</v>
+      </c>
+      <c r="G209" s="198">
+        <v>301314</v>
+      </c>
+      <c r="H209" s="198">
+        <v>355101</v>
+      </c>
+      <c r="I209" s="198"/>
+      <c r="J209" s="76"/>
+      <c r="K209" s="76"/>
+      <c r="L209" s="134"/>
+      <c r="M209" s="160"/>
+      <c r="N209" s="34"/>
+    </row>
+    <row r="210" spans="1:14" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="104" t="s">
+        <v>45</v>
+      </c>
+      <c r="B210" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C210" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D210" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E210" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F210" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G210" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H210" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I210" s="198"/>
+      <c r="J210" s="4"/>
+      <c r="K210" s="4"/>
+      <c r="L210" s="125"/>
+      <c r="M210" s="160"/>
+      <c r="N210" s="34"/>
+    </row>
+    <row r="211" spans="1:14" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="104" t="s">
+        <v>46</v>
+      </c>
+      <c r="B211" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C211" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D211" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E211" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F211" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G211" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H211" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I211" s="198"/>
+      <c r="J211" s="4"/>
+      <c r="K211" s="4"/>
+      <c r="L211" s="125"/>
+      <c r="M211" s="160"/>
+      <c r="N211" s="34"/>
+    </row>
+    <row r="212" spans="1:14" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="104"/>
+      <c r="B212" s="127"/>
+      <c r="C212" s="5"/>
+      <c r="D212" s="161"/>
+      <c r="E212" s="188"/>
+      <c r="F212" s="161"/>
+      <c r="G212" s="189"/>
+      <c r="H212" s="198"/>
+      <c r="I212" s="198"/>
+      <c r="J212" s="50"/>
+      <c r="K212" s="50"/>
+      <c r="L212" s="142"/>
+      <c r="M212" s="160"/>
+      <c r="N212" s="34"/>
+    </row>
+    <row r="213" spans="1:14" s="35" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="B210" s="147"/>
-[...14 lines deleted...]
-      <c r="A211" s="95" t="s">
+      <c r="B213" s="127"/>
+      <c r="C213" s="5"/>
+      <c r="D213" s="177"/>
+      <c r="E213" s="188"/>
+      <c r="F213" s="161"/>
+      <c r="G213" s="189"/>
+      <c r="H213" s="198"/>
+      <c r="I213" s="198"/>
+      <c r="J213" s="50"/>
+      <c r="K213" s="50"/>
+      <c r="L213" s="130"/>
+      <c r="M213" s="160"/>
+      <c r="N213" s="34"/>
+    </row>
+    <row r="214" spans="1:14" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B211" s="147">
+      <c r="B214" s="127">
         <v>640177</v>
       </c>
-      <c r="C211" s="85">
+      <c r="C214" s="75">
         <v>2223334</v>
       </c>
-      <c r="D211" s="206">
+      <c r="D214" s="186">
         <v>3870697</v>
       </c>
-      <c r="E211" s="208">
+      <c r="E214" s="188">
         <v>5779310</v>
       </c>
-      <c r="F211" s="86">
+      <c r="F214" s="76">
         <v>7204737</v>
       </c>
-      <c r="G211" s="225">
+      <c r="G214" s="201">
         <v>8924158</v>
       </c>
-      <c r="H211" s="8"/>
-[...8 lines deleted...]
-      <c r="A212" s="115" t="s">
+      <c r="H214" s="198">
+        <v>10806272</v>
+      </c>
+      <c r="I214" s="198"/>
+      <c r="J214" s="76"/>
+      <c r="K214" s="76"/>
+      <c r="L214" s="132"/>
+      <c r="M214" s="160"/>
+      <c r="N214" s="34"/>
+    </row>
+    <row r="215" spans="1:14" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="105" t="s">
         <v>66</v>
       </c>
-      <c r="B212" s="147">
+      <c r="B215" s="127">
         <v>530830</v>
       </c>
-      <c r="C212" s="85">
+      <c r="C215" s="75">
         <v>1761270</v>
       </c>
-      <c r="D212" s="206">
+      <c r="D215" s="186">
         <v>2995918</v>
       </c>
-      <c r="E212" s="208">
+      <c r="E215" s="188">
         <v>4476814</v>
       </c>
-      <c r="F212" s="86">
+      <c r="F215" s="76">
         <v>5498411</v>
       </c>
-      <c r="G212" s="225">
+      <c r="G215" s="201">
         <v>6794057</v>
       </c>
-      <c r="H212" s="8"/>
-[...8 lines deleted...]
-      <c r="A213" s="115" t="s">
+      <c r="H215" s="198">
+        <v>8106422</v>
+      </c>
+      <c r="I215" s="198"/>
+      <c r="J215" s="76"/>
+      <c r="K215" s="76"/>
+      <c r="L215" s="132"/>
+      <c r="M215" s="160"/>
+      <c r="N215" s="34"/>
+    </row>
+    <row r="216" spans="1:14" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="105" t="s">
         <v>67</v>
       </c>
-      <c r="B213" s="147">
+      <c r="B216" s="127">
         <v>91</v>
       </c>
-      <c r="C213" s="85">
+      <c r="C216" s="75">
         <v>182</v>
       </c>
-      <c r="D213" s="206">
+      <c r="D216" s="186">
         <v>273</v>
       </c>
-      <c r="E213" s="208">
+      <c r="E216" s="188">
         <v>364</v>
       </c>
-      <c r="F213" s="86">
+      <c r="F216" s="76">
         <v>84938</v>
       </c>
-      <c r="G213" s="225">
+      <c r="G216" s="201">
         <v>159457</v>
       </c>
-      <c r="H213" s="8"/>
-[...8 lines deleted...]
-      <c r="A214" s="115" t="s">
+      <c r="H216" s="198">
+        <v>163803</v>
+      </c>
+      <c r="I216" s="198"/>
+      <c r="J216" s="76"/>
+      <c r="K216" s="76"/>
+      <c r="L216" s="132"/>
+      <c r="M216" s="160"/>
+      <c r="N216" s="34"/>
+    </row>
+    <row r="217" spans="1:14" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="105" t="s">
         <v>39</v>
       </c>
-      <c r="B214" s="147">
+      <c r="B217" s="127">
         <v>83</v>
       </c>
-      <c r="C214" s="85">
+      <c r="C217" s="75">
         <v>22042</v>
       </c>
-      <c r="D214" s="206">
+      <c r="D217" s="186">
         <v>44002</v>
       </c>
-      <c r="E214" s="208">
+      <c r="E217" s="188">
         <v>65961</v>
       </c>
-      <c r="F214" s="86">
+      <c r="F217" s="76">
         <v>66044</v>
       </c>
-      <c r="G214" s="225">
+      <c r="G217" s="201">
         <v>66127</v>
       </c>
-      <c r="H214" s="8"/>
-[...8 lines deleted...]
-      <c r="A215" s="115" t="s">
+      <c r="H217" s="198">
+        <v>66256</v>
+      </c>
+      <c r="I217" s="198"/>
+      <c r="J217" s="76"/>
+      <c r="K217" s="76"/>
+      <c r="L217" s="132"/>
+      <c r="M217" s="160"/>
+      <c r="N217" s="34"/>
+    </row>
+    <row r="218" spans="1:14" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="105" t="s">
         <v>47</v>
       </c>
-      <c r="B215" s="147">
+      <c r="B218" s="127">
         <v>350</v>
       </c>
-      <c r="C215" s="85">
+      <c r="C218" s="75">
         <v>700</v>
       </c>
-      <c r="D215" s="206">
+      <c r="D218" s="186">
         <v>1050</v>
       </c>
-      <c r="E215" s="208">
+      <c r="E218" s="188">
         <v>1400</v>
       </c>
-      <c r="F215" s="86">
+      <c r="F218" s="76">
         <v>1750</v>
       </c>
-      <c r="G215" s="225">
+      <c r="G218" s="201">
         <v>2100</v>
       </c>
-      <c r="H215" s="8"/>
-[...8 lines deleted...]
-      <c r="A216" s="112" t="s">
+      <c r="H218" s="198">
+        <v>3600</v>
+      </c>
+      <c r="I218" s="198"/>
+      <c r="J218" s="76"/>
+      <c r="K218" s="76"/>
+      <c r="L218" s="132"/>
+      <c r="M218" s="160"/>
+      <c r="N218" s="34"/>
+    </row>
+    <row r="219" spans="1:14" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="102" t="s">
         <v>40</v>
       </c>
-      <c r="B216" s="147">
+      <c r="B219" s="127">
         <v>132</v>
       </c>
-      <c r="C216" s="85">
+      <c r="C219" s="75">
         <v>86657</v>
       </c>
-      <c r="D216" s="206">
+      <c r="D219" s="186">
         <v>173181</v>
       </c>
-      <c r="E216" s="208">
+      <c r="E219" s="188">
         <v>259706</v>
       </c>
-      <c r="F216" s="86">
+      <c r="F219" s="76">
         <v>259838</v>
       </c>
-      <c r="G216" s="225">
+      <c r="G219" s="201">
         <v>259970</v>
       </c>
-      <c r="H216" s="8"/>
-[...8 lines deleted...]
-      <c r="A217" s="115" t="s">
+      <c r="H219" s="198">
+        <v>259970</v>
+      </c>
+      <c r="I219" s="198"/>
+      <c r="J219" s="76"/>
+      <c r="K219" s="76"/>
+      <c r="L219" s="132"/>
+      <c r="M219" s="160"/>
+      <c r="N219" s="34"/>
+    </row>
+    <row r="220" spans="1:14" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="105" t="s">
         <v>42</v>
       </c>
-      <c r="B217" s="147">
+      <c r="B220" s="127">
         <v>108380</v>
       </c>
-      <c r="C217" s="85">
+      <c r="C220" s="75">
         <v>266253</v>
       </c>
-      <c r="D217" s="206">
+      <c r="D220" s="186">
         <v>424126</v>
       </c>
-      <c r="E217" s="208">
+      <c r="E220" s="188">
         <v>581999</v>
       </c>
-      <c r="F217" s="86">
+      <c r="F220" s="76">
         <v>810379</v>
       </c>
-      <c r="G217" s="225">
+      <c r="G220" s="201">
         <v>1008759</v>
       </c>
-      <c r="H217" s="8"/>
-[...8 lines deleted...]
-      <c r="A218" s="115" t="s">
+      <c r="H220" s="198">
+        <v>1181651</v>
+      </c>
+      <c r="I220" s="198"/>
+      <c r="J220" s="76"/>
+      <c r="K220" s="76"/>
+      <c r="L220" s="132"/>
+      <c r="M220" s="160"/>
+      <c r="N220" s="34"/>
+    </row>
+    <row r="221" spans="1:14" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="105" t="s">
         <v>69</v>
       </c>
-      <c r="B218" s="147">
+      <c r="B221" s="127">
         <v>211</v>
       </c>
-      <c r="C218" s="85">
+      <c r="C221" s="75">
         <v>422</v>
       </c>
-      <c r="D218" s="206">
+      <c r="D221" s="186">
         <v>60633</v>
       </c>
-      <c r="E218" s="208">
+      <c r="E221" s="188">
         <v>135844</v>
       </c>
-      <c r="F218" s="86">
+      <c r="F221" s="76">
         <v>226055</v>
       </c>
-      <c r="G218" s="225">
+      <c r="G221" s="201">
         <v>376266</v>
       </c>
-      <c r="H218" s="8"/>
-[...8 lines deleted...]
-      <c r="A219" s="115" t="s">
+      <c r="H221" s="198">
+        <v>767148</v>
+      </c>
+      <c r="I221" s="198"/>
+      <c r="J221" s="76"/>
+      <c r="K221" s="76"/>
+      <c r="L221" s="132"/>
+      <c r="M221" s="160"/>
+      <c r="N221" s="34"/>
+    </row>
+    <row r="222" spans="1:14" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="105" t="s">
         <v>43</v>
       </c>
-      <c r="B219" s="147">
+      <c r="B222" s="127">
         <v>100</v>
       </c>
-      <c r="C219" s="85">
+      <c r="C222" s="75">
         <v>200</v>
       </c>
-      <c r="D219" s="206">
+      <c r="D222" s="186">
         <v>300</v>
       </c>
-      <c r="E219" s="208">
+      <c r="E222" s="188">
         <v>400</v>
       </c>
-      <c r="F219" s="86">
+      <c r="F222" s="76">
         <v>500</v>
       </c>
-      <c r="G219" s="225">
+      <c r="G222" s="201">
         <v>600</v>
       </c>
-      <c r="H219" s="8"/>
-[...8 lines deleted...]
-      <c r="A220" s="115" t="s">
+      <c r="H222" s="198">
+        <v>600</v>
+      </c>
+      <c r="I222" s="198"/>
+      <c r="J222" s="76"/>
+      <c r="K222" s="76"/>
+      <c r="L222" s="132"/>
+      <c r="M222" s="160"/>
+      <c r="N222" s="34"/>
+    </row>
+    <row r="223" spans="1:14" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="105" t="s">
         <v>44</v>
       </c>
-      <c r="B220" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A221" s="115" t="s">
+      <c r="B223" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C223" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D223" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E223" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F223" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G223" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H223" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I223" s="198"/>
+      <c r="J223" s="8"/>
+      <c r="K223" s="79"/>
+      <c r="L223" s="132"/>
+      <c r="M223" s="160"/>
+      <c r="N223" s="34"/>
+    </row>
+    <row r="224" spans="1:14" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="105" t="s">
         <v>46</v>
       </c>
-      <c r="B221" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A222" s="115" t="s">
+      <c r="B224" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C224" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D224" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E224" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F224" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G224" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H224" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I224" s="198"/>
+      <c r="J224" s="123"/>
+      <c r="K224" s="79"/>
+      <c r="L224" s="132"/>
+      <c r="M224" s="160"/>
+      <c r="N224" s="34"/>
+    </row>
+    <row r="225" spans="1:14" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="105" t="s">
         <v>70</v>
       </c>
-      <c r="B222" s="147" t="s">
-[...2 lines deleted...]
-      <c r="C222" s="85">
+      <c r="B225" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C225" s="75">
         <v>85607</v>
       </c>
-      <c r="D222" s="207">
+      <c r="D225" s="187">
         <v>171215</v>
       </c>
-      <c r="E222" s="208">
+      <c r="E225" s="188">
         <v>256822</v>
       </c>
-      <c r="F222" s="86">
+      <c r="F225" s="76">
         <v>256822</v>
       </c>
-      <c r="G222" s="225">
+      <c r="G225" s="201">
         <v>256822</v>
       </c>
-      <c r="H222" s="8"/>
-[...24 lines deleted...]
-      <c r="A224" s="98" t="s">
+      <c r="H225" s="198">
+        <v>256822</v>
+      </c>
+      <c r="I225" s="198"/>
+      <c r="J225" s="78"/>
+      <c r="K225" s="76"/>
+      <c r="L225" s="132"/>
+      <c r="M225" s="160"/>
+      <c r="N225" s="34"/>
+    </row>
+    <row r="226" spans="1:14" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="105"/>
+      <c r="B226" s="127"/>
+      <c r="C226" s="5"/>
+      <c r="D226" s="161"/>
+      <c r="E226" s="188"/>
+      <c r="F226" s="161"/>
+      <c r="G226" s="189"/>
+      <c r="H226" s="198"/>
+      <c r="I226" s="198"/>
+      <c r="J226" s="52"/>
+      <c r="K226" s="77"/>
+      <c r="L226" s="143"/>
+      <c r="M226" s="160"/>
+      <c r="N226" s="34"/>
+    </row>
+    <row r="227" spans="1:14" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="B224" s="147"/>
-[...14 lines deleted...]
-      <c r="A225" s="95" t="s">
+      <c r="B227" s="127"/>
+      <c r="C227" s="5"/>
+      <c r="D227" s="179"/>
+      <c r="E227" s="188"/>
+      <c r="F227" s="178"/>
+      <c r="G227" s="194"/>
+      <c r="H227" s="198"/>
+      <c r="I227" s="198"/>
+      <c r="J227" s="52"/>
+      <c r="K227" s="52"/>
+      <c r="L227" s="143"/>
+      <c r="M227" s="160"/>
+      <c r="N227" s="34"/>
+    </row>
+    <row r="228" spans="1:14" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B225" s="147">
+      <c r="B228" s="127">
         <v>312568</v>
       </c>
-      <c r="C225" s="85">
+      <c r="C228" s="75">
         <v>395475</v>
       </c>
-      <c r="D225" s="206">
+      <c r="D228" s="186">
         <v>495905</v>
       </c>
-      <c r="E225" s="208">
+      <c r="E228" s="188">
         <v>665068</v>
       </c>
-      <c r="F225" s="86">
+      <c r="F228" s="76">
         <v>684744</v>
       </c>
-      <c r="G225" s="222">
+      <c r="G228" s="198">
         <v>734476</v>
       </c>
-      <c r="H225" s="8"/>
-[...8 lines deleted...]
-      <c r="A226" s="116" t="s">
+      <c r="H228" s="198">
+        <v>1056645</v>
+      </c>
+      <c r="I228" s="198"/>
+      <c r="J228" s="76"/>
+      <c r="K228" s="76"/>
+      <c r="L228" s="132"/>
+      <c r="M228" s="160"/>
+      <c r="N228" s="34"/>
+    </row>
+    <row r="229" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A229" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="B226" s="147">
+      <c r="B229" s="127">
         <v>312568</v>
       </c>
-      <c r="C226" s="85">
+      <c r="C229" s="75">
         <v>395475</v>
       </c>
-      <c r="D226" s="206">
+      <c r="D229" s="186">
         <v>495905</v>
       </c>
-      <c r="E226" s="208">
+      <c r="E229" s="188">
         <v>665068</v>
       </c>
-      <c r="F226" s="86">
+      <c r="F229" s="76">
         <v>684744</v>
       </c>
-      <c r="G226" s="222">
+      <c r="G229" s="198">
         <v>734476</v>
       </c>
-      <c r="H226" s="8"/>
-[...8 lines deleted...]
-      <c r="A227" s="116" t="s">
+      <c r="H229" s="198">
+        <v>767507</v>
+      </c>
+      <c r="I229" s="198"/>
+      <c r="J229" s="76"/>
+      <c r="K229" s="76"/>
+      <c r="L229" s="132"/>
+      <c r="M229" s="160"/>
+      <c r="N229" s="34"/>
+    </row>
+    <row r="230" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A230" s="106" t="s">
         <v>40</v>
       </c>
-      <c r="B227" s="147" t="s">
-[...42 lines deleted...]
-      <c r="A229" s="98" t="s">
+      <c r="B230" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C230" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D230" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E230" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F230" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G230" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H230" s="198">
+        <v>289138</v>
+      </c>
+      <c r="I230" s="198"/>
+      <c r="J230" s="76"/>
+      <c r="K230" s="76"/>
+      <c r="L230" s="132"/>
+      <c r="M230" s="160"/>
+      <c r="N230" s="34"/>
+    </row>
+    <row r="231" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A231" s="106"/>
+      <c r="B231" s="127"/>
+      <c r="C231" s="52"/>
+      <c r="D231" s="162"/>
+      <c r="E231" s="188"/>
+      <c r="F231" s="164"/>
+      <c r="G231" s="192"/>
+      <c r="H231" s="198"/>
+      <c r="I231" s="198"/>
+      <c r="J231" s="53"/>
+      <c r="K231" s="53"/>
+      <c r="L231" s="144"/>
+      <c r="M231" s="160"/>
+      <c r="N231" s="34"/>
+    </row>
+    <row r="232" spans="1:14" s="35" customFormat="1" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="A232" s="88" t="s">
         <v>14</v>
       </c>
-      <c r="B229" s="147"/>
-[...14 lines deleted...]
-      <c r="A230" s="95" t="s">
+      <c r="B232" s="127"/>
+      <c r="C232" s="52"/>
+      <c r="D232" s="179"/>
+      <c r="E232" s="188"/>
+      <c r="F232" s="179"/>
+      <c r="G232" s="195"/>
+      <c r="H232" s="198"/>
+      <c r="I232" s="198"/>
+      <c r="J232" s="53"/>
+      <c r="K232" s="53"/>
+      <c r="L232" s="144"/>
+      <c r="M232" s="160"/>
+      <c r="N232" s="34"/>
+    </row>
+    <row r="233" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A233" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B230" s="147">
+      <c r="B233" s="127">
         <v>1439839</v>
       </c>
-      <c r="C230" s="85">
+      <c r="C233" s="75">
         <v>4186450</v>
       </c>
-      <c r="D230" s="206">
+      <c r="D233" s="186">
         <v>6411104</v>
       </c>
-      <c r="E230" s="208">
+      <c r="E233" s="188">
         <v>9917343</v>
       </c>
-      <c r="F230" s="86">
+      <c r="F233" s="76">
         <v>12002232</v>
       </c>
-      <c r="G230" s="222">
+      <c r="G233" s="198">
         <v>13553445</v>
       </c>
-      <c r="H230" s="8"/>
-[...8 lines deleted...]
-      <c r="A231" s="112" t="s">
+      <c r="H233" s="198">
+        <v>14655900</v>
+      </c>
+      <c r="I233" s="198"/>
+      <c r="J233" s="76"/>
+      <c r="K233" s="76"/>
+      <c r="L233" s="132"/>
+      <c r="M233" s="160"/>
+      <c r="N233" s="34"/>
+    </row>
+    <row r="234" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A234" s="102" t="s">
         <v>66</v>
       </c>
-      <c r="B231" s="147">
+      <c r="B234" s="127">
         <v>1375964</v>
       </c>
-      <c r="C231" s="85">
+      <c r="C234" s="75">
         <v>4042231</v>
       </c>
-      <c r="D231" s="206">
+      <c r="D234" s="186">
         <v>6175872</v>
       </c>
-      <c r="E231" s="208">
+      <c r="E234" s="188">
         <v>9603961</v>
       </c>
-      <c r="F231" s="86">
+      <c r="F234" s="76">
         <v>11637767</v>
       </c>
-      <c r="G231" s="222">
+      <c r="G234" s="198">
         <v>13131096</v>
       </c>
-      <c r="H231" s="8"/>
-[...8 lines deleted...]
-      <c r="A232" s="115" t="s">
+      <c r="H234" s="198">
+        <v>14137915</v>
+      </c>
+      <c r="I234" s="198"/>
+      <c r="J234" s="76"/>
+      <c r="K234" s="76"/>
+      <c r="L234" s="132"/>
+      <c r="M234" s="160"/>
+      <c r="N234" s="34"/>
+    </row>
+    <row r="235" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A235" s="105" t="s">
         <v>67</v>
       </c>
-      <c r="B232" s="147">
+      <c r="B235" s="127">
         <v>287</v>
       </c>
-      <c r="C232" s="85">
+      <c r="C235" s="75">
         <v>574</v>
       </c>
-      <c r="D232" s="206">
+      <c r="D235" s="186">
         <v>861</v>
       </c>
-      <c r="E232" s="208">
+      <c r="E235" s="188">
         <v>1148</v>
       </c>
-      <c r="F232" s="86">
+      <c r="F235" s="76">
         <v>1435</v>
       </c>
-      <c r="G232" s="222">
+      <c r="G235" s="198">
         <v>1722</v>
       </c>
-      <c r="H232" s="8"/>
-[...8 lines deleted...]
-      <c r="A233" s="112" t="s">
+      <c r="H235" s="198">
+        <v>2504</v>
+      </c>
+      <c r="I235" s="198"/>
+      <c r="J235" s="76"/>
+      <c r="K235" s="76"/>
+      <c r="L235" s="132"/>
+      <c r="M235" s="160"/>
+      <c r="N235" s="34"/>
+    </row>
+    <row r="236" spans="1:14" s="35" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="102" t="s">
         <v>39</v>
       </c>
-      <c r="B233" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A234" s="112" t="s">
+      <c r="B236" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C236" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D236" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E236" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F236" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G236" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H236" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I236" s="198"/>
+      <c r="J236" s="8"/>
+      <c r="K236" s="8"/>
+      <c r="L236" s="127"/>
+      <c r="M236" s="160"/>
+      <c r="N236" s="34"/>
+    </row>
+    <row r="237" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A237" s="102" t="s">
         <v>40</v>
       </c>
-      <c r="B234" s="147">
+      <c r="B237" s="127">
         <v>73</v>
       </c>
-      <c r="C234" s="85">
+      <c r="C237" s="75">
         <v>146</v>
       </c>
-      <c r="D234" s="182">
+      <c r="D237" s="162">
         <v>219</v>
       </c>
-      <c r="E234" s="208">
+      <c r="E237" s="188">
         <v>292</v>
       </c>
-      <c r="F234" s="86">
+      <c r="F237" s="76">
         <v>365</v>
       </c>
-      <c r="G234" s="214">
+      <c r="G237" s="190">
         <v>438</v>
       </c>
-      <c r="H234" s="8"/>
-[...8 lines deleted...]
-      <c r="A235" s="112" t="s">
+      <c r="H237" s="198">
+        <v>438</v>
+      </c>
+      <c r="I237" s="198"/>
+      <c r="J237" s="76"/>
+      <c r="K237" s="76"/>
+      <c r="L237" s="132"/>
+      <c r="M237" s="160"/>
+      <c r="N237" s="34"/>
+    </row>
+    <row r="238" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A238" s="102" t="s">
         <v>41</v>
       </c>
-      <c r="B235" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A236" s="112" t="s">
+      <c r="B238" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C238" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D238" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E238" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F238" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G238" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H238" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I238" s="198"/>
+      <c r="J238" s="8"/>
+      <c r="K238" s="8"/>
+      <c r="L238" s="127"/>
+      <c r="M238" s="160"/>
+      <c r="N238" s="34"/>
+    </row>
+    <row r="239" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A239" s="102" t="s">
         <v>42</v>
       </c>
-      <c r="B236" s="147">
+      <c r="B239" s="127">
         <v>58597</v>
       </c>
-      <c r="C236" s="85">
+      <c r="C239" s="75">
         <v>133663</v>
       </c>
-      <c r="D236" s="206">
+      <c r="D239" s="186">
         <v>219398</v>
       </c>
-      <c r="E236" s="208">
+      <c r="E239" s="188">
         <v>292270</v>
       </c>
-      <c r="F236" s="86">
+      <c r="F239" s="76">
         <v>338075</v>
       </c>
-      <c r="G236" s="222">
+      <c r="G239" s="198">
         <v>390681</v>
       </c>
-      <c r="H236" s="8"/>
-[...8 lines deleted...]
-      <c r="A237" s="112" t="s">
+      <c r="H239" s="198">
+        <v>481241</v>
+      </c>
+      <c r="I239" s="198"/>
+      <c r="J239" s="76"/>
+      <c r="K239" s="76"/>
+      <c r="L239" s="132"/>
+      <c r="M239" s="160"/>
+      <c r="N239" s="34"/>
+    </row>
+    <row r="240" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A240" s="102" t="s">
         <v>44</v>
       </c>
-      <c r="B237" s="147">
+      <c r="B240" s="127">
         <v>3200</v>
       </c>
-      <c r="C237" s="85">
+      <c r="C240" s="75">
         <v>6400</v>
       </c>
-      <c r="D237" s="207">
+      <c r="D240" s="187">
         <v>9600</v>
       </c>
-      <c r="E237" s="208">
+      <c r="E240" s="188">
         <v>12800</v>
       </c>
-      <c r="F237" s="86">
+      <c r="F240" s="76">
         <v>16000</v>
       </c>
-      <c r="G237" s="224">
+      <c r="G240" s="200">
         <v>19200</v>
       </c>
-      <c r="H237" s="8"/>
-[...8 lines deleted...]
-      <c r="A238" s="112" t="s">
+      <c r="H240" s="198">
+        <v>22298</v>
+      </c>
+      <c r="I240" s="198"/>
+      <c r="J240" s="76"/>
+      <c r="K240" s="76"/>
+      <c r="L240" s="132"/>
+      <c r="M240" s="160"/>
+      <c r="N240" s="34"/>
+    </row>
+    <row r="241" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A241" s="102" t="s">
         <v>45</v>
       </c>
-      <c r="B238" s="147">
+      <c r="B241" s="127">
         <v>1719</v>
       </c>
-      <c r="C238" s="85">
+      <c r="C241" s="75">
         <v>3438</v>
       </c>
-      <c r="D238" s="206">
+      <c r="D241" s="186">
         <v>5157</v>
       </c>
-      <c r="E238" s="208">
+      <c r="E241" s="188">
         <v>6876</v>
       </c>
-      <c r="F238" s="86">
+      <c r="F241" s="76">
         <v>8595</v>
       </c>
-      <c r="G238" s="222">
+      <c r="G241" s="198">
         <v>10314</v>
       </c>
-      <c r="H238" s="8"/>
-[...8 lines deleted...]
-      <c r="A239" s="112" t="s">
+      <c r="H241" s="198">
+        <v>10484</v>
+      </c>
+      <c r="I241" s="198"/>
+      <c r="J241" s="76"/>
+      <c r="K241" s="76"/>
+      <c r="L241" s="132"/>
+      <c r="M241" s="160"/>
+      <c r="N241" s="34"/>
+    </row>
+    <row r="242" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A242" s="102" t="s">
         <v>46</v>
       </c>
-      <c r="B239" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A240" s="112" t="s">
+      <c r="B242" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C242" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D242" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E242" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F242" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G242" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H242" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I242" s="198"/>
+      <c r="J242" s="123"/>
+      <c r="K242" s="8"/>
+      <c r="L242" s="127"/>
+      <c r="M242" s="160"/>
+      <c r="N242" s="34"/>
+    </row>
+    <row r="243" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A243" s="102" t="s">
         <v>70</v>
       </c>
-      <c r="B240" s="147" t="s">
-[...42 lines deleted...]
-      <c r="A242" s="98" t="s">
+      <c r="B243" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C243" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D243" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E243" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F243" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G243" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H243" s="198">
+        <v>1026</v>
+      </c>
+      <c r="I243" s="198"/>
+      <c r="J243" s="123"/>
+      <c r="K243" s="8"/>
+      <c r="L243" s="127"/>
+      <c r="M243" s="160"/>
+      <c r="N243" s="34"/>
+    </row>
+    <row r="244" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A244" s="102"/>
+      <c r="B244" s="127"/>
+      <c r="C244" s="5"/>
+      <c r="D244" s="161"/>
+      <c r="E244" s="188"/>
+      <c r="F244" s="161"/>
+      <c r="G244" s="189"/>
+      <c r="H244" s="198"/>
+      <c r="I244" s="198"/>
+      <c r="J244" s="54"/>
+      <c r="K244" s="54"/>
+      <c r="L244" s="145"/>
+      <c r="M244" s="160"/>
+      <c r="N244" s="34"/>
+    </row>
+    <row r="245" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A245" s="88" t="s">
         <v>20</v>
       </c>
-      <c r="B242" s="147"/>
-[...14 lines deleted...]
-      <c r="A243" s="95" t="s">
+      <c r="B245" s="127"/>
+      <c r="C245" s="5"/>
+      <c r="D245" s="180"/>
+      <c r="E245" s="188"/>
+      <c r="F245" s="161"/>
+      <c r="G245" s="189"/>
+      <c r="H245" s="198"/>
+      <c r="I245" s="198"/>
+      <c r="J245" s="54"/>
+      <c r="K245" s="54"/>
+      <c r="L245" s="145"/>
+      <c r="M245" s="160"/>
+      <c r="N245" s="34"/>
+    </row>
+    <row r="246" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A246" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B243" s="147">
+      <c r="B246" s="127">
         <v>17461648</v>
       </c>
-      <c r="C243" s="85">
+      <c r="C246" s="75">
         <v>57516219</v>
       </c>
-      <c r="D243" s="206">
+      <c r="D246" s="186">
         <v>86517402</v>
       </c>
-      <c r="E243" s="208">
+      <c r="E246" s="188">
         <v>106129917</v>
       </c>
-      <c r="F243" s="86">
+      <c r="F246" s="76">
         <v>123647325</v>
       </c>
-      <c r="G243" s="225">
+      <c r="G246" s="201">
         <v>156291554</v>
       </c>
-      <c r="H243" s="8"/>
-[...8 lines deleted...]
-      <c r="A244" s="117" t="s">
+      <c r="H246" s="198">
+        <v>181193935</v>
+      </c>
+      <c r="I246" s="198"/>
+      <c r="J246" s="76"/>
+      <c r="K246" s="76"/>
+      <c r="L246" s="132"/>
+      <c r="M246" s="160"/>
+      <c r="N246" s="34"/>
+    </row>
+    <row r="247" spans="1:14" s="35" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="107" t="s">
         <v>66</v>
       </c>
-      <c r="B244" s="147">
+      <c r="B247" s="127">
         <v>16359612</v>
       </c>
-      <c r="C244" s="85">
+      <c r="C247" s="75">
         <v>54467777</v>
       </c>
-      <c r="D244" s="206">
+      <c r="D247" s="186">
         <v>81522555</v>
       </c>
-      <c r="E244" s="208">
+      <c r="E247" s="188">
         <v>99188664</v>
       </c>
-      <c r="F244" s="86">
+      <c r="F247" s="76">
         <v>115243134</v>
       </c>
-      <c r="G244" s="225">
+      <c r="G247" s="201">
         <v>146424426</v>
       </c>
-      <c r="H244" s="8"/>
-[...8 lines deleted...]
-      <c r="A245" s="117" t="s">
+      <c r="H247" s="198">
+        <v>169830278</v>
+      </c>
+      <c r="I247" s="198"/>
+      <c r="J247" s="76"/>
+      <c r="K247" s="76"/>
+      <c r="L247" s="132"/>
+      <c r="M247" s="160"/>
+      <c r="N247" s="34"/>
+    </row>
+    <row r="248" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A248" s="107" t="s">
         <v>67</v>
       </c>
-      <c r="B245" s="147">
+      <c r="B248" s="127">
         <v>98892</v>
       </c>
-      <c r="C245" s="85">
+      <c r="C248" s="75">
         <v>400846</v>
       </c>
-      <c r="D245" s="206">
+      <c r="D248" s="186">
         <v>702801</v>
       </c>
-      <c r="E245" s="208">
+      <c r="E248" s="188">
         <v>1004756</v>
       </c>
-      <c r="F245" s="86">
+      <c r="F248" s="76">
         <v>1120080</v>
       </c>
-      <c r="G245" s="225">
+      <c r="G248" s="201">
         <v>1235404</v>
       </c>
-      <c r="H245" s="8"/>
-[...8 lines deleted...]
-      <c r="A246" s="117" t="s">
+      <c r="H248" s="198">
+        <v>1351140</v>
+      </c>
+      <c r="I248" s="198"/>
+      <c r="J248" s="76"/>
+      <c r="K248" s="76"/>
+      <c r="L248" s="132"/>
+      <c r="M248" s="160"/>
+      <c r="N248" s="34"/>
+    </row>
+    <row r="249" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A249" s="107" t="s">
         <v>39</v>
       </c>
-      <c r="B246" s="147">
+      <c r="B249" s="127">
         <v>357</v>
       </c>
-      <c r="C246" s="85">
+      <c r="C249" s="75">
         <v>923</v>
       </c>
-      <c r="D246" s="206">
+      <c r="D249" s="186">
         <v>1488</v>
       </c>
-      <c r="E246" s="208">
+      <c r="E249" s="188">
         <v>2054</v>
       </c>
-      <c r="F246" s="86">
+      <c r="F249" s="76">
         <v>2607</v>
       </c>
-      <c r="G246" s="225">
+      <c r="G249" s="201">
         <v>3159</v>
       </c>
-      <c r="H246" s="8"/>
-[...8 lines deleted...]
-      <c r="A247" s="9" t="s">
+      <c r="H249" s="198">
+        <v>10081</v>
+      </c>
+      <c r="I249" s="198"/>
+      <c r="J249" s="76"/>
+      <c r="K249" s="76"/>
+      <c r="L249" s="132"/>
+      <c r="M249" s="160"/>
+      <c r="N249" s="34"/>
+    </row>
+    <row r="250" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A250" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B247" s="147">
+      <c r="B250" s="127">
         <v>175720</v>
       </c>
-      <c r="C247" s="85">
+      <c r="C250" s="75">
         <v>370095</v>
       </c>
-      <c r="D247" s="206">
+      <c r="D250" s="186">
         <v>564471</v>
       </c>
-      <c r="E247" s="208">
+      <c r="E250" s="188">
         <v>758847</v>
       </c>
-      <c r="F247" s="86">
+      <c r="F250" s="76">
         <v>994175</v>
       </c>
-      <c r="G247" s="225">
+      <c r="G250" s="201">
         <v>1229503</v>
       </c>
-      <c r="H247" s="8"/>
-[...8 lines deleted...]
-      <c r="A248" s="117" t="s">
+      <c r="H250" s="198">
+        <v>1465015</v>
+      </c>
+      <c r="I250" s="198"/>
+      <c r="J250" s="76"/>
+      <c r="K250" s="76"/>
+      <c r="L250" s="132"/>
+      <c r="M250" s="160"/>
+      <c r="N250" s="34"/>
+    </row>
+    <row r="251" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A251" s="107" t="s">
         <v>40</v>
       </c>
-      <c r="B248" s="147">
+      <c r="B251" s="127">
         <v>77599</v>
       </c>
-      <c r="C248" s="85">
+      <c r="C251" s="75">
         <v>219473</v>
       </c>
-      <c r="D248" s="206">
+      <c r="D251" s="186">
         <v>361347</v>
       </c>
-      <c r="E248" s="208">
+      <c r="E251" s="188">
         <v>503220</v>
       </c>
-      <c r="F248" s="86">
+      <c r="F251" s="76">
         <v>590353</v>
       </c>
-      <c r="G248" s="225">
+      <c r="G251" s="201">
         <v>677486</v>
       </c>
-      <c r="H248" s="8"/>
-[...8 lines deleted...]
-      <c r="A249" s="117" t="s">
+      <c r="H251" s="198">
+        <v>764618</v>
+      </c>
+      <c r="I251" s="198"/>
+      <c r="J251" s="76"/>
+      <c r="K251" s="76"/>
+      <c r="L251" s="132"/>
+      <c r="M251" s="160"/>
+      <c r="N251" s="34"/>
+    </row>
+    <row r="252" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A252" s="107" t="s">
         <v>41</v>
       </c>
-      <c r="B249" s="147">
+      <c r="B252" s="127">
         <v>76689</v>
       </c>
-      <c r="C249" s="85">
+      <c r="C252" s="75">
         <v>228839</v>
       </c>
-      <c r="D249" s="206">
+      <c r="D252" s="186">
         <v>380989</v>
       </c>
-      <c r="E249" s="208">
+      <c r="E252" s="188">
         <v>533140</v>
       </c>
-      <c r="F249" s="86">
+      <c r="F252" s="76">
         <v>803855</v>
       </c>
-      <c r="G249" s="225">
+      <c r="G252" s="201">
         <v>1074570</v>
       </c>
-      <c r="H249" s="8"/>
-[...8 lines deleted...]
-      <c r="A250" s="117" t="s">
+      <c r="H252" s="198">
+        <v>1351504</v>
+      </c>
+      <c r="I252" s="198"/>
+      <c r="J252" s="76"/>
+      <c r="K252" s="76"/>
+      <c r="L252" s="132"/>
+      <c r="M252" s="160"/>
+      <c r="N252" s="34"/>
+    </row>
+    <row r="253" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A253" s="107" t="s">
         <v>42</v>
       </c>
-      <c r="B250" s="147">
+      <c r="B253" s="127">
         <v>98142</v>
       </c>
-      <c r="C250" s="85">
+      <c r="C253" s="75">
         <v>353374</v>
       </c>
-      <c r="D250" s="206">
+      <c r="D253" s="186">
         <v>608607</v>
       </c>
-      <c r="E250" s="208">
+      <c r="E253" s="188">
         <v>863839</v>
       </c>
-      <c r="F250" s="86">
+      <c r="F253" s="76">
         <v>911322</v>
       </c>
-      <c r="G250" s="225">
+      <c r="G253" s="201">
         <v>958804</v>
       </c>
-      <c r="H250" s="8"/>
-[...8 lines deleted...]
-      <c r="A251" s="117" t="s">
+      <c r="H253" s="198">
+        <v>1005827</v>
+      </c>
+      <c r="I253" s="198"/>
+      <c r="J253" s="76"/>
+      <c r="K253" s="76"/>
+      <c r="L253" s="132"/>
+      <c r="M253" s="160"/>
+      <c r="N253" s="34"/>
+    </row>
+    <row r="254" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A254" s="107" t="s">
         <v>68</v>
       </c>
-      <c r="B251" s="147">
+      <c r="B254" s="127">
         <v>15993</v>
       </c>
-      <c r="C251" s="85">
+      <c r="C254" s="75">
         <v>37224</v>
       </c>
-      <c r="D251" s="206">
+      <c r="D254" s="186">
         <v>58455</v>
       </c>
-      <c r="E251" s="208">
+      <c r="E254" s="188">
         <v>79686</v>
       </c>
-      <c r="F251" s="86">
+      <c r="F254" s="76">
         <v>103444</v>
       </c>
-      <c r="G251" s="225">
+      <c r="G254" s="201">
         <v>127202</v>
       </c>
-      <c r="H251" s="8"/>
-[...8 lines deleted...]
-      <c r="A252" s="117" t="s">
+      <c r="H254" s="198">
+        <v>157070</v>
+      </c>
+      <c r="I254" s="198"/>
+      <c r="J254" s="76"/>
+      <c r="K254" s="76"/>
+      <c r="L254" s="132"/>
+      <c r="M254" s="160"/>
+      <c r="N254" s="34"/>
+    </row>
+    <row r="255" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A255" s="107" t="s">
         <v>69</v>
       </c>
-      <c r="B252" s="147">
+      <c r="B255" s="127">
         <v>69287</v>
       </c>
-      <c r="C252" s="85">
+      <c r="C255" s="75">
         <v>99816</v>
       </c>
-      <c r="D252" s="206">
+      <c r="D255" s="186">
         <v>130345</v>
       </c>
-      <c r="E252" s="208">
+      <c r="E255" s="188">
         <v>160874</v>
       </c>
-      <c r="F252" s="86">
+      <c r="F255" s="76">
         <v>272584</v>
       </c>
-      <c r="G252" s="225">
+      <c r="G255" s="201">
         <v>384295</v>
       </c>
-      <c r="H252" s="8"/>
-[...8 lines deleted...]
-      <c r="A253" s="117" t="s">
+      <c r="H255" s="198">
+        <v>496728</v>
+      </c>
+      <c r="I255" s="198"/>
+      <c r="J255" s="76"/>
+      <c r="K255" s="76"/>
+      <c r="L255" s="132"/>
+      <c r="M255" s="160"/>
+      <c r="N255" s="34"/>
+    </row>
+    <row r="256" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A256" s="107" t="s">
         <v>43</v>
       </c>
-      <c r="B253" s="147">
+      <c r="B256" s="127">
         <v>178</v>
       </c>
-      <c r="C253" s="85">
+      <c r="C256" s="75">
         <v>642</v>
       </c>
-      <c r="D253" s="206">
+      <c r="D256" s="186">
         <v>1106</v>
       </c>
-      <c r="E253" s="208">
+      <c r="E256" s="188">
         <v>1570</v>
       </c>
-      <c r="F253" s="86">
+      <c r="F256" s="76">
         <v>1777</v>
       </c>
-      <c r="G253" s="225">
+      <c r="G256" s="201">
         <v>1985</v>
       </c>
-      <c r="H253" s="8"/>
-[...8 lines deleted...]
-      <c r="A254" s="117" t="s">
+      <c r="H256" s="198">
+        <v>7185</v>
+      </c>
+      <c r="I256" s="198"/>
+      <c r="J256" s="76"/>
+      <c r="K256" s="76"/>
+      <c r="L256" s="132"/>
+      <c r="M256" s="160"/>
+      <c r="N256" s="34"/>
+    </row>
+    <row r="257" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A257" s="107" t="s">
         <v>44</v>
       </c>
-      <c r="B254" s="147">
+      <c r="B257" s="127">
         <v>44391</v>
       </c>
-      <c r="C254" s="85">
+      <c r="C257" s="75">
         <v>108391</v>
       </c>
-      <c r="D254" s="206">
+      <c r="D257" s="186">
         <v>172391</v>
       </c>
-      <c r="E254" s="208">
+      <c r="E257" s="188">
         <v>236392</v>
       </c>
-      <c r="F254" s="86">
+      <c r="F257" s="76">
         <v>289188</v>
       </c>
-      <c r="G254" s="225">
+      <c r="G257" s="201">
         <v>341984</v>
       </c>
-      <c r="H254" s="8"/>
-[...8 lines deleted...]
-      <c r="A255" s="117" t="s">
+      <c r="H257" s="198">
+        <v>399524</v>
+      </c>
+      <c r="I257" s="198"/>
+      <c r="J257" s="76"/>
+      <c r="K257" s="76"/>
+      <c r="L257" s="132"/>
+      <c r="M257" s="160"/>
+      <c r="N257" s="34"/>
+    </row>
+    <row r="258" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A258" s="107" t="s">
         <v>45</v>
       </c>
-      <c r="B255" s="147">
+      <c r="B258" s="127">
         <v>212713</v>
       </c>
-      <c r="C255" s="85">
+      <c r="C258" s="75">
         <v>602169</v>
       </c>
-      <c r="D255" s="206">
+      <c r="D258" s="186">
         <v>991625</v>
       </c>
-      <c r="E255" s="208">
+      <c r="E258" s="188">
         <v>1381081</v>
       </c>
-      <c r="F255" s="86">
+      <c r="F258" s="76">
         <v>1668494</v>
       </c>
-      <c r="G255" s="225">
+      <c r="G258" s="201">
         <v>1955908</v>
       </c>
-      <c r="H255" s="8"/>
-[...8 lines deleted...]
-      <c r="A256" s="117" t="s">
+      <c r="H258" s="198">
+        <v>2243593</v>
+      </c>
+      <c r="I258" s="198"/>
+      <c r="J258" s="76"/>
+      <c r="K258" s="76"/>
+      <c r="L258" s="132"/>
+      <c r="M258" s="160"/>
+      <c r="N258" s="34"/>
+    </row>
+    <row r="259" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A259" s="107" t="s">
         <v>46</v>
       </c>
-      <c r="B256" s="147">
+      <c r="B259" s="127">
         <v>1421</v>
       </c>
-      <c r="C256" s="85">
+      <c r="C259" s="75">
         <v>4215</v>
       </c>
-      <c r="D256" s="206">
+      <c r="D259" s="186">
         <v>7009</v>
       </c>
-      <c r="E256" s="208">
+      <c r="E259" s="188">
         <v>9803</v>
       </c>
-      <c r="F256" s="86">
+      <c r="F259" s="76">
         <v>11612</v>
       </c>
-      <c r="G256" s="225">
+      <c r="G259" s="201">
         <v>13420</v>
       </c>
-      <c r="H256" s="8"/>
-[...8 lines deleted...]
-      <c r="A257" s="117" t="s">
+      <c r="H259" s="198">
+        <v>15229</v>
+      </c>
+      <c r="I259" s="198"/>
+      <c r="J259" s="76"/>
+      <c r="K259" s="76"/>
+      <c r="L259" s="132"/>
+      <c r="M259" s="160"/>
+      <c r="N259" s="34"/>
+    </row>
+    <row r="260" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A260" s="107" t="s">
         <v>70</v>
       </c>
-      <c r="B257" s="147">
+      <c r="B260" s="127">
         <v>230655</v>
       </c>
-      <c r="C257" s="85">
+      <c r="C260" s="75">
         <v>622433</v>
       </c>
-      <c r="D257" s="206">
+      <c r="D260" s="186">
         <v>1014211</v>
       </c>
-      <c r="E257" s="208">
+      <c r="E260" s="188">
         <v>1405989</v>
       </c>
-      <c r="F257" s="86">
+      <c r="F260" s="76">
         <v>1634695</v>
       </c>
-      <c r="G257" s="225">
+      <c r="G260" s="201">
         <v>1863401</v>
       </c>
-      <c r="H257" s="8"/>
-[...24 lines deleted...]
-      <c r="A259" s="98" t="s">
+      <c r="H260" s="198">
+        <v>2096140</v>
+      </c>
+      <c r="I260" s="198"/>
+      <c r="J260" s="76"/>
+      <c r="K260" s="76"/>
+      <c r="L260" s="132"/>
+      <c r="M260" s="160"/>
+      <c r="N260" s="34"/>
+    </row>
+    <row r="261" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A261" s="107"/>
+      <c r="B261" s="127"/>
+      <c r="C261" s="5"/>
+      <c r="D261" s="161"/>
+      <c r="E261" s="188"/>
+      <c r="F261" s="161"/>
+      <c r="G261" s="189"/>
+      <c r="H261" s="198"/>
+      <c r="I261" s="198"/>
+      <c r="J261" s="55"/>
+      <c r="K261" s="55"/>
+      <c r="L261" s="146"/>
+      <c r="M261" s="160"/>
+      <c r="N261" s="34"/>
+    </row>
+    <row r="262" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A262" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="B259" s="147"/>
-[...14 lines deleted...]
-      <c r="A260" s="95" t="s">
+      <c r="B262" s="127"/>
+      <c r="C262" s="5"/>
+      <c r="D262" s="181"/>
+      <c r="E262" s="188"/>
+      <c r="F262" s="161"/>
+      <c r="G262" s="189"/>
+      <c r="H262" s="198"/>
+      <c r="I262" s="198"/>
+      <c r="J262" s="55"/>
+      <c r="K262" s="55"/>
+      <c r="L262" s="146"/>
+      <c r="M262" s="160"/>
+      <c r="N262" s="34"/>
+    </row>
+    <row r="263" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A263" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B260" s="147">
+      <c r="B263" s="127">
         <v>81797</v>
       </c>
-      <c r="C260" s="145">
+      <c r="C263" s="125">
         <v>278964</v>
       </c>
-      <c r="D260" s="181">
+      <c r="D263" s="161">
         <v>476130</v>
       </c>
-      <c r="E260" s="208">
+      <c r="E263" s="188">
         <v>673296</v>
       </c>
-      <c r="F260" s="142">
+      <c r="F263" s="122">
         <v>757683</v>
       </c>
-      <c r="G260" s="217">
+      <c r="G263" s="193">
         <v>842070</v>
       </c>
-      <c r="H260" s="8"/>
-[...8 lines deleted...]
-      <c r="A261" s="118" t="s">
+      <c r="H263" s="198">
+        <v>925581</v>
+      </c>
+      <c r="I263" s="198"/>
+      <c r="J263" s="8"/>
+      <c r="K263" s="76"/>
+      <c r="L263" s="132"/>
+      <c r="M263" s="160"/>
+      <c r="N263" s="34"/>
+    </row>
+    <row r="264" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A264" s="108" t="s">
         <v>66</v>
       </c>
-      <c r="B261" s="147">
+      <c r="B264" s="127">
         <v>72562</v>
       </c>
-      <c r="C261" s="145">
+      <c r="C264" s="125">
         <v>223718</v>
       </c>
-      <c r="D261" s="181">
+      <c r="D264" s="161">
         <v>374874</v>
       </c>
-      <c r="E261" s="208">
+      <c r="E264" s="188">
         <v>526030</v>
       </c>
-      <c r="F261" s="142">
+      <c r="F264" s="122">
         <v>609542</v>
       </c>
-      <c r="G261" s="217">
+      <c r="G264" s="193">
         <v>693054</v>
       </c>
-      <c r="H261" s="8"/>
-[...8 lines deleted...]
-      <c r="A262" s="118" t="s">
+      <c r="H264" s="198">
+        <v>776565</v>
+      </c>
+      <c r="I264" s="198"/>
+      <c r="J264" s="8"/>
+      <c r="K264" s="76"/>
+      <c r="L264" s="132"/>
+      <c r="M264" s="160"/>
+      <c r="N264" s="34"/>
+    </row>
+    <row r="265" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A265" s="108" t="s">
         <v>67</v>
       </c>
-      <c r="B262" s="147">
+      <c r="B265" s="127">
         <v>9235</v>
       </c>
-      <c r="C262" s="145">
+      <c r="C265" s="125">
         <v>55245</v>
       </c>
-      <c r="D262" s="181">
+      <c r="D265" s="161">
         <v>101256</v>
       </c>
-      <c r="E262" s="208">
+      <c r="E265" s="188">
         <v>147266</v>
       </c>
-      <c r="F262" s="142">
+      <c r="F265" s="122">
         <v>148141</v>
       </c>
-      <c r="G262" s="217">
+      <c r="G265" s="193">
         <v>149016</v>
       </c>
-      <c r="H262" s="8"/>
-[...24 lines deleted...]
-      <c r="A264" s="98" t="s">
+      <c r="H265" s="198">
+        <v>149016</v>
+      </c>
+      <c r="I265" s="198"/>
+      <c r="J265" s="8"/>
+      <c r="K265" s="76"/>
+      <c r="L265" s="132"/>
+      <c r="M265" s="160"/>
+      <c r="N265" s="34"/>
+    </row>
+    <row r="266" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A266" s="108"/>
+      <c r="B266" s="127"/>
+      <c r="C266" s="55"/>
+      <c r="D266" s="163"/>
+      <c r="E266" s="188"/>
+      <c r="F266" s="161"/>
+      <c r="G266" s="189"/>
+      <c r="H266" s="198"/>
+      <c r="I266" s="198"/>
+      <c r="J266" s="56"/>
+      <c r="K266" s="56"/>
+      <c r="L266" s="147"/>
+      <c r="M266" s="160"/>
+      <c r="N266" s="34"/>
+    </row>
+    <row r="267" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A267" s="88" t="s">
         <v>16</v>
       </c>
-      <c r="B264" s="147"/>
-[...14 lines deleted...]
-      <c r="A265" s="95" t="s">
+      <c r="B267" s="127"/>
+      <c r="C267" s="55"/>
+      <c r="D267" s="181"/>
+      <c r="E267" s="188"/>
+      <c r="F267" s="161"/>
+      <c r="G267" s="189"/>
+      <c r="H267" s="198"/>
+      <c r="I267" s="198"/>
+      <c r="J267" s="56"/>
+      <c r="K267" s="56"/>
+      <c r="L267" s="147"/>
+      <c r="M267" s="160"/>
+      <c r="N267" s="34"/>
+    </row>
+    <row r="268" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A268" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B265" s="147">
+      <c r="B268" s="127">
         <v>1176232</v>
       </c>
-      <c r="C265" s="85">
+      <c r="C268" s="75">
         <v>2320453</v>
       </c>
-      <c r="D265" s="206">
+      <c r="D268" s="186">
         <v>3222052</v>
       </c>
-      <c r="E265" s="208">
+      <c r="E268" s="188">
         <v>4608451</v>
       </c>
-      <c r="F265" s="86">
+      <c r="F268" s="76">
         <v>5801940</v>
       </c>
-      <c r="G265" s="222">
+      <c r="G268" s="198">
         <v>6491557</v>
       </c>
-      <c r="H265" s="8"/>
-[...8 lines deleted...]
-      <c r="A266" s="119" t="s">
+      <c r="H268" s="198">
+        <v>7404759</v>
+      </c>
+      <c r="I268" s="198"/>
+      <c r="J268" s="79"/>
+      <c r="K268" s="76"/>
+      <c r="L268" s="132"/>
+      <c r="M268" s="160"/>
+      <c r="N268" s="34"/>
+    </row>
+    <row r="269" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A269" s="109" t="s">
         <v>66</v>
       </c>
-      <c r="B266" s="147">
+      <c r="B269" s="127">
         <v>1176232</v>
       </c>
-      <c r="C266" s="85">
+      <c r="C269" s="75">
         <v>2320453</v>
       </c>
-      <c r="D266" s="206">
+      <c r="D269" s="186">
         <v>3222052</v>
       </c>
-      <c r="E266" s="208">
+      <c r="E269" s="188">
         <v>4608451</v>
       </c>
-      <c r="F266" s="86">
+      <c r="F269" s="76">
         <v>5801940</v>
       </c>
-      <c r="G266" s="222">
+      <c r="G269" s="198">
         <v>6491557</v>
       </c>
-      <c r="H266" s="8"/>
-[...8 lines deleted...]
-      <c r="A267" s="9" t="s">
+      <c r="H269" s="198">
+        <v>7404759</v>
+      </c>
+      <c r="I269" s="198"/>
+      <c r="J269" s="79"/>
+      <c r="K269" s="76"/>
+      <c r="L269" s="132"/>
+      <c r="M269" s="160"/>
+      <c r="N269" s="34"/>
+    </row>
+    <row r="270" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A270" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B267" s="147" t="s">
-[...42 lines deleted...]
-      <c r="A269" s="98" t="s">
+      <c r="B270" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C270" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D270" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E270" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F270" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G270" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H270" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I270" s="198"/>
+      <c r="J270" s="75"/>
+      <c r="K270" s="76"/>
+      <c r="L270" s="134"/>
+      <c r="M270" s="160"/>
+      <c r="N270" s="34"/>
+    </row>
+    <row r="271" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A271" s="9"/>
+      <c r="B271" s="127"/>
+      <c r="C271" s="5"/>
+      <c r="D271" s="161"/>
+      <c r="E271" s="188"/>
+      <c r="F271" s="161"/>
+      <c r="G271" s="189"/>
+      <c r="H271" s="198"/>
+      <c r="I271" s="198"/>
+      <c r="J271" s="57"/>
+      <c r="K271" s="57"/>
+      <c r="L271" s="148"/>
+      <c r="M271" s="160"/>
+      <c r="N271" s="34"/>
+    </row>
+    <row r="272" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A272" s="88" t="s">
         <v>23</v>
       </c>
-      <c r="B269" s="147"/>
-[...14 lines deleted...]
-      <c r="A270" s="95" t="s">
+      <c r="B272" s="127"/>
+      <c r="C272" s="5"/>
+      <c r="D272" s="182"/>
+      <c r="E272" s="188"/>
+      <c r="F272" s="163"/>
+      <c r="G272" s="191"/>
+      <c r="H272" s="198"/>
+      <c r="I272" s="198"/>
+      <c r="J272" s="57"/>
+      <c r="K272" s="57"/>
+      <c r="L272" s="148"/>
+      <c r="M272" s="160"/>
+      <c r="N272" s="34"/>
+    </row>
+    <row r="273" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A273" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B270" s="147">
+      <c r="B273" s="127">
         <v>2382463</v>
       </c>
-      <c r="C270" s="85">
+      <c r="C273" s="75">
         <v>4928158</v>
       </c>
-      <c r="D270" s="206">
+      <c r="D273" s="186">
         <v>9578289</v>
       </c>
-      <c r="E270" s="208">
+      <c r="E273" s="188">
         <v>18035523</v>
       </c>
-      <c r="F270" s="86">
+      <c r="F273" s="76">
         <v>25074701</v>
       </c>
-      <c r="G270" s="222">
+      <c r="G273" s="198">
         <v>45571889</v>
       </c>
-      <c r="H270" s="8"/>
-[...8 lines deleted...]
-      <c r="A271" s="120" t="s">
+      <c r="H273" s="198">
+        <v>60048263</v>
+      </c>
+      <c r="I273" s="198"/>
+      <c r="J273" s="79"/>
+      <c r="K273" s="76"/>
+      <c r="L273" s="132"/>
+      <c r="M273" s="160"/>
+      <c r="N273" s="34"/>
+    </row>
+    <row r="274" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A274" s="110" t="s">
         <v>66</v>
       </c>
-      <c r="B271" s="147">
+      <c r="B274" s="127">
         <v>2324086</v>
       </c>
-      <c r="C271" s="85">
+      <c r="C274" s="75">
         <v>4698491</v>
       </c>
-      <c r="D271" s="206">
+      <c r="D274" s="186">
         <v>9177332</v>
       </c>
-      <c r="E271" s="208">
+      <c r="E274" s="188">
         <v>17463276</v>
       </c>
-      <c r="F271" s="86">
+      <c r="F274" s="76">
         <v>24493602</v>
       </c>
-      <c r="G271" s="222">
+      <c r="G274" s="198">
         <v>44981939</v>
       </c>
-      <c r="H271" s="8"/>
-[...8 lines deleted...]
-      <c r="A272" s="120" t="s">
+      <c r="H274" s="198">
+        <v>59443099</v>
+      </c>
+      <c r="I274" s="198"/>
+      <c r="J274" s="79"/>
+      <c r="K274" s="76"/>
+      <c r="L274" s="132"/>
+      <c r="M274" s="160"/>
+      <c r="N274" s="34"/>
+    </row>
+    <row r="275" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A275" s="110" t="s">
         <v>42</v>
       </c>
-      <c r="B272" s="147">
+      <c r="B275" s="127">
         <v>57871</v>
       </c>
-      <c r="C272" s="85">
+      <c r="C275" s="75">
         <v>216324</v>
       </c>
-      <c r="D272" s="206">
+      <c r="D275" s="186">
         <v>374776</v>
       </c>
-      <c r="E272" s="208">
+      <c r="E275" s="188">
         <v>533228</v>
       </c>
-      <c r="F272" s="86">
+      <c r="F275" s="76">
         <v>541662</v>
       </c>
-      <c r="G272" s="222">
+      <c r="G275" s="198">
         <v>550096</v>
       </c>
-      <c r="H272" s="8"/>
-[...8 lines deleted...]
-      <c r="A273" s="120" t="s">
+      <c r="H275" s="198">
+        <v>558530</v>
+      </c>
+      <c r="I275" s="198"/>
+      <c r="J275" s="79"/>
+      <c r="K275" s="76"/>
+      <c r="L275" s="132"/>
+      <c r="M275" s="160"/>
+      <c r="N275" s="34"/>
+    </row>
+    <row r="276" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A276" s="110" t="s">
         <v>44</v>
       </c>
-      <c r="B273" s="147">
+      <c r="B276" s="127">
         <v>506</v>
       </c>
-      <c r="C273" s="85">
+      <c r="C276" s="75">
         <v>13344</v>
       </c>
-      <c r="D273" s="206">
+      <c r="D276" s="186">
         <v>26182</v>
       </c>
-      <c r="E273" s="208">
+      <c r="E276" s="188">
         <v>39019</v>
       </c>
-      <c r="F273" s="86">
+      <c r="F276" s="76">
         <v>39436</v>
       </c>
-      <c r="G273" s="222">
+      <c r="G276" s="198">
         <v>39853</v>
       </c>
-      <c r="H273" s="8"/>
-[...24 lines deleted...]
-      <c r="A275" s="98" t="s">
+      <c r="H276" s="198">
+        <v>46635</v>
+      </c>
+      <c r="I276" s="198"/>
+      <c r="J276" s="79"/>
+      <c r="K276" s="76"/>
+      <c r="L276" s="132"/>
+      <c r="M276" s="160"/>
+      <c r="N276" s="34"/>
+    </row>
+    <row r="277" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A277" s="110"/>
+      <c r="B277" s="127"/>
+      <c r="C277" s="5"/>
+      <c r="D277" s="161"/>
+      <c r="E277" s="188"/>
+      <c r="F277" s="161"/>
+      <c r="G277" s="189"/>
+      <c r="H277" s="198"/>
+      <c r="I277" s="198"/>
+      <c r="J277" s="58"/>
+      <c r="K277" s="58"/>
+      <c r="L277" s="149"/>
+      <c r="M277" s="160"/>
+      <c r="N277" s="34"/>
+    </row>
+    <row r="278" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A278" s="88" t="s">
         <v>17</v>
       </c>
-      <c r="B275" s="147"/>
-[...14 lines deleted...]
-      <c r="A276" s="95" t="s">
+      <c r="B278" s="127"/>
+      <c r="C278" s="5"/>
+      <c r="D278" s="164"/>
+      <c r="E278" s="188"/>
+      <c r="F278" s="164"/>
+      <c r="G278" s="192"/>
+      <c r="H278" s="198"/>
+      <c r="I278" s="198"/>
+      <c r="J278" s="58"/>
+      <c r="K278" s="58"/>
+      <c r="L278" s="149"/>
+      <c r="M278" s="160"/>
+      <c r="N278" s="34"/>
+    </row>
+    <row r="279" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A279" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B276" s="147" t="s">
-[...2 lines deleted...]
-      <c r="C276" s="85">
+      <c r="B279" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C279" s="75">
         <v>42917</v>
       </c>
-      <c r="D276" s="206">
+      <c r="D279" s="186">
         <v>92925</v>
       </c>
-      <c r="E276" s="208">
+      <c r="E279" s="188">
         <v>92925</v>
       </c>
-      <c r="F276" s="86">
+      <c r="F279" s="76">
         <v>92925</v>
       </c>
-      <c r="G276" s="222">
+      <c r="G279" s="198">
         <v>115671</v>
       </c>
-      <c r="H276" s="8"/>
-[...8 lines deleted...]
-      <c r="A277" s="121" t="s">
+      <c r="H279" s="198">
+        <v>115671</v>
+      </c>
+      <c r="I279" s="198"/>
+      <c r="J279" s="79"/>
+      <c r="K279" s="76"/>
+      <c r="L279" s="132"/>
+      <c r="M279" s="160"/>
+      <c r="N279" s="34"/>
+    </row>
+    <row r="280" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A280" s="111" t="s">
         <v>66</v>
       </c>
-      <c r="B277" s="147" t="s">
-[...2 lines deleted...]
-      <c r="C277" s="85">
+      <c r="B280" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C280" s="75">
         <v>42917</v>
       </c>
-      <c r="D277" s="206">
+      <c r="D280" s="186">
         <v>92925</v>
       </c>
-      <c r="E277" s="208">
+      <c r="E280" s="188">
         <v>92925</v>
       </c>
-      <c r="F277" s="86">
+      <c r="F280" s="76">
         <v>92925</v>
       </c>
-      <c r="G277" s="222">
+      <c r="G280" s="198">
         <v>115671</v>
       </c>
-      <c r="H277" s="8"/>
-[...24 lines deleted...]
-      <c r="A279" s="98" t="s">
+      <c r="H280" s="198">
+        <v>115671</v>
+      </c>
+      <c r="I280" s="198"/>
+      <c r="J280" s="79"/>
+      <c r="K280" s="76"/>
+      <c r="L280" s="132"/>
+      <c r="M280" s="160"/>
+      <c r="N280" s="34"/>
+    </row>
+    <row r="281" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A281" s="111"/>
+      <c r="B281" s="127"/>
+      <c r="C281" s="5"/>
+      <c r="D281" s="164"/>
+      <c r="E281" s="188"/>
+      <c r="F281" s="161"/>
+      <c r="G281" s="189"/>
+      <c r="H281" s="198"/>
+      <c r="I281" s="198"/>
+      <c r="J281" s="59"/>
+      <c r="K281" s="59"/>
+      <c r="L281" s="133"/>
+      <c r="M281" s="160"/>
+      <c r="N281" s="34"/>
+    </row>
+    <row r="282" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A282" s="88" t="s">
         <v>18</v>
       </c>
-      <c r="B279" s="147"/>
-[...14 lines deleted...]
-      <c r="A280" s="95" t="s">
+      <c r="B282" s="127"/>
+      <c r="C282" s="5"/>
+      <c r="D282" s="183"/>
+      <c r="E282" s="188"/>
+      <c r="F282" s="161"/>
+      <c r="G282" s="189"/>
+      <c r="H282" s="198"/>
+      <c r="I282" s="198"/>
+      <c r="J282" s="59"/>
+      <c r="K282" s="59"/>
+      <c r="L282" s="150"/>
+      <c r="M282" s="160"/>
+      <c r="N282" s="34"/>
+    </row>
+    <row r="283" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A283" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B280" s="147">
+      <c r="B283" s="127">
         <v>12365771</v>
       </c>
-      <c r="C280" s="85">
+      <c r="C283" s="75">
         <v>46155965</v>
       </c>
-      <c r="D280" s="206">
+      <c r="D283" s="186">
         <v>66991224</v>
       </c>
-      <c r="E280" s="208">
+      <c r="E283" s="188">
         <v>73530155</v>
       </c>
-      <c r="F280" s="86">
+      <c r="F283" s="76">
         <v>80268883</v>
       </c>
-      <c r="G280" s="222">
+      <c r="G283" s="198">
         <v>89439957</v>
       </c>
-      <c r="H280" s="8"/>
-[...8 lines deleted...]
-      <c r="A281" s="121" t="s">
+      <c r="H283" s="198">
+        <v>96592537</v>
+      </c>
+      <c r="I283" s="198"/>
+      <c r="J283" s="79"/>
+      <c r="K283" s="76"/>
+      <c r="L283" s="132"/>
+      <c r="M283" s="160"/>
+      <c r="N283" s="34"/>
+    </row>
+    <row r="284" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A284" s="111" t="s">
         <v>66</v>
       </c>
-      <c r="B281" s="147">
+      <c r="B284" s="127">
         <v>12365771</v>
       </c>
-      <c r="C281" s="85">
+      <c r="C284" s="75">
         <v>46155965</v>
       </c>
-      <c r="D281" s="206">
+      <c r="D284" s="186">
         <v>66991224</v>
       </c>
-      <c r="E281" s="208">
+      <c r="E284" s="188">
         <v>73530155</v>
       </c>
-      <c r="F281" s="86">
+      <c r="F284" s="76">
         <v>80268883</v>
       </c>
-      <c r="G281" s="222">
+      <c r="G284" s="198">
         <v>89439957</v>
       </c>
-      <c r="H281" s="8"/>
-[...24 lines deleted...]
-      <c r="A283" s="98" t="s">
+      <c r="H284" s="198">
+        <v>96592204</v>
+      </c>
+      <c r="I284" s="198"/>
+      <c r="J284" s="79"/>
+      <c r="K284" s="76"/>
+      <c r="L284" s="132"/>
+      <c r="M284" s="160"/>
+      <c r="N284" s="34"/>
+    </row>
+    <row r="285" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A285" s="110" t="s">
+        <v>42</v>
+      </c>
+      <c r="B285" s="193"/>
+      <c r="C285" s="197"/>
+      <c r="D285" s="197"/>
+      <c r="E285" s="197"/>
+      <c r="F285" s="76"/>
+      <c r="G285" s="198"/>
+      <c r="H285" s="198">
+        <v>333</v>
+      </c>
+      <c r="I285" s="198"/>
+      <c r="J285" s="198"/>
+      <c r="K285" s="76"/>
+      <c r="L285" s="134"/>
+      <c r="M285" s="160"/>
+      <c r="N285" s="34"/>
+    </row>
+    <row r="286" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A286" s="111"/>
+      <c r="B286" s="127"/>
+      <c r="C286" s="5"/>
+      <c r="D286" s="161"/>
+      <c r="E286" s="188"/>
+      <c r="F286" s="183"/>
+      <c r="G286" s="196"/>
+      <c r="H286" s="198"/>
+      <c r="I286" s="198"/>
+      <c r="J286" s="60"/>
+      <c r="K286" s="60"/>
+      <c r="L286" s="133"/>
+      <c r="M286" s="160"/>
+      <c r="N286" s="34"/>
+    </row>
+    <row r="287" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A287" s="88" t="s">
         <v>28</v>
       </c>
-      <c r="B283" s="147"/>
-[...14 lines deleted...]
-      <c r="A284" s="95" t="s">
+      <c r="B287" s="127"/>
+      <c r="C287" s="58"/>
+      <c r="D287" s="184"/>
+      <c r="E287" s="188"/>
+      <c r="F287" s="164"/>
+      <c r="G287" s="192"/>
+      <c r="H287" s="198"/>
+      <c r="I287" s="198"/>
+      <c r="J287" s="60"/>
+      <c r="K287" s="60"/>
+      <c r="L287" s="151"/>
+      <c r="M287" s="160"/>
+      <c r="N287" s="34"/>
+    </row>
+    <row r="288" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A288" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B284" s="147">
+      <c r="B288" s="127">
         <v>1455385</v>
       </c>
-      <c r="C284" s="85">
+      <c r="C288" s="75">
         <v>3789764</v>
       </c>
-      <c r="D284" s="206">
+      <c r="D288" s="186">
         <v>6156785</v>
       </c>
-      <c r="E284" s="208">
+      <c r="E288" s="188">
         <v>9189570</v>
       </c>
-      <c r="F284" s="86">
+      <c r="F288" s="76">
         <v>11651197</v>
       </c>
-      <c r="G284" s="222">
+      <c r="G288" s="198">
         <v>13830417</v>
       </c>
-      <c r="H284" s="8"/>
-[...8 lines deleted...]
-      <c r="A285" s="122" t="s">
+      <c r="H288" s="198">
+        <v>16107129</v>
+      </c>
+      <c r="I288" s="198"/>
+      <c r="J288" s="79"/>
+      <c r="K288" s="76"/>
+      <c r="L288" s="132"/>
+      <c r="M288" s="160"/>
+      <c r="N288" s="34"/>
+    </row>
+    <row r="289" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A289" s="112" t="s">
         <v>66</v>
       </c>
-      <c r="B285" s="147">
+      <c r="B289" s="127">
         <v>420960</v>
       </c>
-      <c r="C285" s="85">
+      <c r="C289" s="75">
         <v>1026233</v>
       </c>
-      <c r="D285" s="206">
+      <c r="D289" s="186">
         <v>1664148</v>
       </c>
-      <c r="E285" s="208">
+      <c r="E289" s="188">
         <v>2967826</v>
       </c>
-      <c r="F285" s="86">
+      <c r="F289" s="76">
         <v>3976241</v>
       </c>
-      <c r="G285" s="222">
+      <c r="G289" s="198">
         <v>4702248</v>
       </c>
-      <c r="H285" s="8"/>
-[...8 lines deleted...]
-      <c r="A286" s="122" t="s">
+      <c r="H289" s="198">
+        <v>5497980</v>
+      </c>
+      <c r="I289" s="198"/>
+      <c r="J289" s="79"/>
+      <c r="K289" s="76"/>
+      <c r="L289" s="132"/>
+      <c r="M289" s="160"/>
+      <c r="N289" s="34"/>
+    </row>
+    <row r="290" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A290" s="112" t="s">
         <v>67</v>
       </c>
-      <c r="B286" s="147">
+      <c r="B290" s="127">
         <v>89657</v>
       </c>
-      <c r="C286" s="85">
+      <c r="C290" s="75">
         <v>345601</v>
       </c>
-      <c r="D286" s="206">
+      <c r="D290" s="186">
         <v>601545</v>
       </c>
-      <c r="E286" s="208">
+      <c r="E290" s="188">
         <v>857490</v>
       </c>
-      <c r="F286" s="86">
+      <c r="F290" s="76">
         <v>971939</v>
       </c>
-      <c r="G286" s="222">
+      <c r="G290" s="198">
         <v>1086388</v>
       </c>
-      <c r="H286" s="8"/>
-[...8 lines deleted...]
-      <c r="A287" s="122" t="s">
+      <c r="H290" s="198">
+        <v>1202124</v>
+      </c>
+      <c r="I290" s="198"/>
+      <c r="J290" s="79"/>
+      <c r="K290" s="76"/>
+      <c r="L290" s="132"/>
+      <c r="M290" s="160"/>
+      <c r="N290" s="34"/>
+    </row>
+    <row r="291" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A291" s="112" t="s">
         <v>39</v>
       </c>
-      <c r="B287" s="147">
+      <c r="B291" s="127">
         <v>357</v>
       </c>
-      <c r="C287" s="85">
+      <c r="C291" s="75">
         <v>923</v>
       </c>
-      <c r="D287" s="206">
+      <c r="D291" s="186">
         <v>1488</v>
       </c>
-      <c r="E287" s="208">
+      <c r="E291" s="188">
         <v>2054</v>
       </c>
-      <c r="F287" s="86">
+      <c r="F291" s="76">
         <v>2607</v>
       </c>
-      <c r="G287" s="222">
+      <c r="G291" s="198">
         <v>3159</v>
       </c>
-      <c r="H287" s="8"/>
-[...8 lines deleted...]
-      <c r="A288" s="9" t="s">
+      <c r="H291" s="198">
+        <v>10081</v>
+      </c>
+      <c r="I291" s="198"/>
+      <c r="J291" s="79"/>
+      <c r="K291" s="76"/>
+      <c r="L291" s="132"/>
+      <c r="M291" s="160"/>
+      <c r="N291" s="34"/>
+    </row>
+    <row r="292" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A292" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B288" s="147">
+      <c r="B292" s="127">
         <v>175720</v>
       </c>
-      <c r="C288" s="85">
+      <c r="C292" s="75">
         <v>370095</v>
       </c>
-      <c r="D288" s="206">
+      <c r="D292" s="186">
         <v>564471</v>
       </c>
-      <c r="E288" s="208">
+      <c r="E292" s="188">
         <v>758847</v>
       </c>
-      <c r="F288" s="86">
+      <c r="F292" s="76">
         <v>994175</v>
       </c>
-      <c r="G288" s="222">
+      <c r="G292" s="198">
         <v>1229503</v>
       </c>
-      <c r="H288" s="8"/>
-[...8 lines deleted...]
-      <c r="A289" s="122" t="s">
+      <c r="H292" s="198">
+        <v>1465015</v>
+      </c>
+      <c r="I292" s="198"/>
+      <c r="J292" s="79"/>
+      <c r="K292" s="76"/>
+      <c r="L292" s="132"/>
+      <c r="M292" s="160"/>
+      <c r="N292" s="34"/>
+    </row>
+    <row r="293" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A293" s="112" t="s">
         <v>40</v>
       </c>
-      <c r="B289" s="147">
+      <c r="B293" s="127">
         <v>77599</v>
       </c>
-      <c r="C289" s="85">
+      <c r="C293" s="75">
         <v>219473</v>
       </c>
-      <c r="D289" s="206">
+      <c r="D293" s="186">
         <v>361347</v>
       </c>
-      <c r="E289" s="208">
+      <c r="E293" s="188">
         <v>503220</v>
       </c>
-      <c r="F289" s="86">
+      <c r="F293" s="76">
         <v>590353</v>
       </c>
-      <c r="G289" s="222">
+      <c r="G293" s="198">
         <v>677486</v>
       </c>
-      <c r="H289" s="8"/>
-[...8 lines deleted...]
-      <c r="A290" s="122" t="s">
+      <c r="H293" s="198">
+        <v>764618</v>
+      </c>
+      <c r="I293" s="198"/>
+      <c r="J293" s="79"/>
+      <c r="K293" s="76"/>
+      <c r="L293" s="132"/>
+      <c r="M293" s="160"/>
+      <c r="N293" s="34"/>
+    </row>
+    <row r="294" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A294" s="112" t="s">
         <v>41</v>
       </c>
-      <c r="B290" s="147">
+      <c r="B294" s="127">
         <v>76689</v>
       </c>
-      <c r="C290" s="85">
+      <c r="C294" s="75">
         <v>228839</v>
       </c>
-      <c r="D290" s="206">
+      <c r="D294" s="186">
         <v>380989</v>
       </c>
-      <c r="E290" s="208">
+      <c r="E294" s="188">
         <v>533140</v>
       </c>
-      <c r="F290" s="86">
+      <c r="F294" s="76">
         <v>803855</v>
       </c>
-      <c r="G290" s="222">
+      <c r="G294" s="198">
         <v>1074570</v>
       </c>
-      <c r="H290" s="8"/>
-[...8 lines deleted...]
-      <c r="A291" s="122" t="s">
+      <c r="H294" s="198">
+        <v>1351504</v>
+      </c>
+      <c r="I294" s="198"/>
+      <c r="J294" s="79"/>
+      <c r="K294" s="76"/>
+      <c r="L294" s="132"/>
+      <c r="M294" s="160"/>
+      <c r="N294" s="34"/>
+    </row>
+    <row r="295" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A295" s="112" t="s">
         <v>42</v>
       </c>
-      <c r="B291" s="147">
+      <c r="B295" s="127">
         <v>40271</v>
       </c>
-      <c r="C291" s="85">
+      <c r="C295" s="75">
         <v>137051</v>
       </c>
-      <c r="D291" s="206">
+      <c r="D295" s="186">
         <v>233831</v>
       </c>
-      <c r="E291" s="208">
+      <c r="E295" s="188">
         <v>330611</v>
       </c>
-      <c r="F291" s="86">
+      <c r="F295" s="76">
         <v>369659</v>
       </c>
-      <c r="G291" s="222">
+      <c r="G295" s="198">
         <v>408708</v>
       </c>
-      <c r="H291" s="8"/>
-[...8 lines deleted...]
-      <c r="A292" s="122" t="s">
+      <c r="H295" s="198">
+        <v>446964</v>
+      </c>
+      <c r="I295" s="198"/>
+      <c r="J295" s="79"/>
+      <c r="K295" s="76"/>
+      <c r="L295" s="132"/>
+      <c r="M295" s="160"/>
+      <c r="N295" s="34"/>
+    </row>
+    <row r="296" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A296" s="112" t="s">
         <v>68</v>
       </c>
-      <c r="B292" s="147">
+      <c r="B296" s="127">
         <v>15993</v>
       </c>
-      <c r="C292" s="85">
+      <c r="C296" s="75">
         <v>37224</v>
       </c>
-      <c r="D292" s="206">
+      <c r="D296" s="186">
         <v>58455</v>
       </c>
-      <c r="E292" s="208">
+      <c r="E296" s="188">
         <v>79686</v>
       </c>
-      <c r="F292" s="86">
+      <c r="F296" s="76">
         <v>103444</v>
       </c>
-      <c r="G292" s="222">
+      <c r="G296" s="198">
         <v>127202</v>
       </c>
-      <c r="H292" s="8"/>
-[...8 lines deleted...]
-      <c r="A293" s="122" t="s">
+      <c r="H296" s="198">
+        <v>157070</v>
+      </c>
+      <c r="I296" s="198"/>
+      <c r="J296" s="79"/>
+      <c r="K296" s="76"/>
+      <c r="L296" s="132"/>
+      <c r="M296" s="160"/>
+      <c r="N296" s="34"/>
+    </row>
+    <row r="297" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A297" s="112" t="s">
         <v>69</v>
       </c>
-      <c r="B293" s="147">
+      <c r="B297" s="127">
         <v>69287</v>
       </c>
-      <c r="C293" s="85">
+      <c r="C297" s="75">
         <v>99816</v>
       </c>
-      <c r="D293" s="206">
+      <c r="D297" s="186">
         <v>130345</v>
       </c>
-      <c r="E293" s="208">
+      <c r="E297" s="188">
         <v>160874</v>
       </c>
-      <c r="F293" s="86">
+      <c r="F297" s="76">
         <v>272584</v>
       </c>
-      <c r="G293" s="222">
+      <c r="G297" s="198">
         <v>384295</v>
       </c>
-      <c r="H293" s="8"/>
-[...8 lines deleted...]
-      <c r="A294" s="122" t="s">
+      <c r="H297" s="198">
+        <v>496728</v>
+      </c>
+      <c r="I297" s="198"/>
+      <c r="J297" s="79"/>
+      <c r="K297" s="76"/>
+      <c r="L297" s="132"/>
+      <c r="M297" s="160"/>
+      <c r="N297" s="34"/>
+    </row>
+    <row r="298" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A298" s="112" t="s">
         <v>43</v>
       </c>
-      <c r="B294" s="147">
+      <c r="B298" s="127">
         <v>178</v>
       </c>
-      <c r="C294" s="85">
+      <c r="C298" s="75">
         <v>642</v>
       </c>
-      <c r="D294" s="206">
+      <c r="D298" s="186">
         <v>1106</v>
       </c>
-      <c r="E294" s="208">
+      <c r="E298" s="188">
         <v>1570</v>
       </c>
-      <c r="F294" s="86">
+      <c r="F298" s="76">
         <v>1777</v>
       </c>
-      <c r="G294" s="222">
+      <c r="G298" s="198">
         <v>1985</v>
       </c>
-      <c r="H294" s="8"/>
-[...8 lines deleted...]
-      <c r="A295" s="122" t="s">
+      <c r="H298" s="198">
+        <v>7185</v>
+      </c>
+      <c r="I298" s="198"/>
+      <c r="J298" s="79"/>
+      <c r="K298" s="76"/>
+      <c r="L298" s="132"/>
+      <c r="M298" s="160"/>
+      <c r="N298" s="34"/>
+    </row>
+    <row r="299" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A299" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="B295" s="147">
+      <c r="B299" s="127">
         <v>43885</v>
       </c>
-      <c r="C295" s="85">
+      <c r="C299" s="75">
         <v>95049</v>
       </c>
-      <c r="D295" s="206">
+      <c r="D299" s="186">
         <v>146213</v>
       </c>
-      <c r="E295" s="208">
+      <c r="E299" s="188">
         <v>197376</v>
       </c>
-      <c r="F295" s="86">
+      <c r="F299" s="76">
         <v>249757</v>
       </c>
-      <c r="G295" s="222">
+      <c r="G299" s="198">
         <v>302137</v>
       </c>
-      <c r="H295" s="8"/>
-[...8 lines deleted...]
-      <c r="A296" s="122" t="s">
+      <c r="H299" s="198">
+        <v>352894</v>
+      </c>
+      <c r="I299" s="198"/>
+      <c r="J299" s="79"/>
+      <c r="K299" s="76"/>
+      <c r="L299" s="132"/>
+      <c r="M299" s="160"/>
+      <c r="N299" s="34"/>
+    </row>
+    <row r="300" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A300" s="112" t="s">
         <v>45</v>
       </c>
-      <c r="B296" s="147">
+      <c r="B300" s="127">
         <v>212713</v>
       </c>
-      <c r="C296" s="85">
+      <c r="C300" s="75">
         <v>602169</v>
       </c>
-      <c r="D296" s="206">
+      <c r="D300" s="186">
         <v>991625</v>
       </c>
-      <c r="E296" s="208">
+      <c r="E300" s="188">
         <v>1381081</v>
       </c>
-      <c r="F296" s="86">
+      <c r="F300" s="76">
         <v>1668494</v>
       </c>
-      <c r="G296" s="222">
+      <c r="G300" s="198">
         <v>1955908</v>
       </c>
-      <c r="H296" s="8"/>
-[...8 lines deleted...]
-      <c r="A297" s="122" t="s">
+      <c r="H300" s="198">
+        <v>2243593</v>
+      </c>
+      <c r="I300" s="198"/>
+      <c r="J300" s="79"/>
+      <c r="K300" s="76"/>
+      <c r="L300" s="132"/>
+      <c r="M300" s="160"/>
+      <c r="N300" s="34"/>
+    </row>
+    <row r="301" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A301" s="112" t="s">
         <v>46</v>
       </c>
-      <c r="B297" s="147">
+      <c r="B301" s="127">
         <v>1421</v>
       </c>
-      <c r="C297" s="85">
+      <c r="C301" s="75">
         <v>4215</v>
       </c>
-      <c r="D297" s="206">
+      <c r="D301" s="186">
         <v>7009</v>
       </c>
-      <c r="E297" s="208">
+      <c r="E301" s="188">
         <v>9803</v>
       </c>
-      <c r="F297" s="86">
+      <c r="F301" s="76">
         <v>11612</v>
       </c>
-      <c r="G297" s="222">
+      <c r="G301" s="198">
         <v>13420</v>
       </c>
-      <c r="H297" s="8"/>
-[...8 lines deleted...]
-      <c r="A298" s="122" t="s">
+      <c r="H301" s="198">
+        <v>15229</v>
+      </c>
+      <c r="I301" s="198"/>
+      <c r="J301" s="79"/>
+      <c r="K301" s="76"/>
+      <c r="L301" s="132"/>
+      <c r="M301" s="160"/>
+      <c r="N301" s="34"/>
+    </row>
+    <row r="302" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A302" s="112" t="s">
         <v>70</v>
       </c>
-      <c r="B298" s="147">
+      <c r="B302" s="127">
         <v>230655</v>
       </c>
-      <c r="C298" s="85">
+      <c r="C302" s="75">
         <v>622433</v>
       </c>
-      <c r="D298" s="206">
+      <c r="D302" s="186">
         <v>1014211</v>
       </c>
-      <c r="E298" s="208">
+      <c r="E302" s="188">
         <v>1405989</v>
       </c>
-      <c r="F298" s="86">
+      <c r="F302" s="76">
         <v>1634695</v>
       </c>
-      <c r="G298" s="222">
+      <c r="G302" s="198">
         <v>1863401</v>
       </c>
-      <c r="H298" s="8"/>
-[...24 lines deleted...]
-      <c r="A300" s="98" t="s">
+      <c r="H302" s="198">
+        <v>2096140</v>
+      </c>
+      <c r="I302" s="198"/>
+      <c r="J302" s="79"/>
+      <c r="K302" s="76"/>
+      <c r="L302" s="132"/>
+      <c r="M302" s="160"/>
+      <c r="N302" s="34"/>
+    </row>
+    <row r="303" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A303" s="112"/>
+      <c r="B303" s="127"/>
+      <c r="C303" s="5"/>
+      <c r="D303" s="161"/>
+      <c r="E303" s="188"/>
+      <c r="F303" s="161"/>
+      <c r="G303" s="189"/>
+      <c r="H303" s="198"/>
+      <c r="I303" s="198"/>
+      <c r="J303" s="61"/>
+      <c r="K303" s="61"/>
+      <c r="L303" s="152"/>
+      <c r="M303" s="160"/>
+      <c r="N303" s="34"/>
+    </row>
+    <row r="304" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A304" s="88" t="s">
         <v>30</v>
       </c>
-      <c r="B300" s="147"/>
-[...14 lines deleted...]
-      <c r="A301" s="95" t="s">
+      <c r="B304" s="127"/>
+      <c r="C304" s="5"/>
+      <c r="D304" s="185"/>
+      <c r="E304" s="188"/>
+      <c r="F304" s="161"/>
+      <c r="G304" s="189"/>
+      <c r="H304" s="198"/>
+      <c r="I304" s="198"/>
+      <c r="J304" s="61"/>
+      <c r="K304" s="61"/>
+      <c r="L304" s="152"/>
+      <c r="M304" s="160"/>
+      <c r="N304" s="34"/>
+    </row>
+    <row r="305" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A305" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B301" s="147">
+      <c r="B305" s="127">
         <v>462726</v>
       </c>
-      <c r="C301" s="85">
+      <c r="C305" s="75">
         <v>1097772</v>
       </c>
-      <c r="D301" s="206">
+      <c r="D305" s="186">
         <v>1734394</v>
       </c>
-      <c r="E301" s="208">
+      <c r="E305" s="188">
         <v>2366596</v>
       </c>
-      <c r="F301" s="86">
+      <c r="F305" s="76">
         <v>2785697</v>
       </c>
-      <c r="G301" s="221">
+      <c r="G305" s="197">
         <v>3202622</v>
       </c>
-      <c r="H301" s="8"/>
-[...8 lines deleted...]
-      <c r="A302" s="123" t="s">
+      <c r="H305" s="198">
+        <v>3644146</v>
+      </c>
+      <c r="I305" s="198"/>
+      <c r="J305" s="79"/>
+      <c r="K305" s="76"/>
+      <c r="L305" s="132"/>
+      <c r="M305" s="160"/>
+      <c r="N305" s="34"/>
+    </row>
+    <row r="306" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A306" s="113" t="s">
         <v>66</v>
       </c>
-      <c r="B302" s="147">
+      <c r="B306" s="127">
         <v>388111</v>
       </c>
-      <c r="C302" s="85">
+      <c r="C306" s="75">
         <v>952456</v>
       </c>
-      <c r="D302" s="206">
+      <c r="D306" s="186">
         <v>1516801</v>
       </c>
-      <c r="E302" s="208">
+      <c r="E306" s="188">
         <v>2081146</v>
       </c>
-      <c r="F302" s="86">
+      <c r="F306" s="76">
         <v>2432943</v>
       </c>
-      <c r="G302" s="221">
+      <c r="G306" s="197">
         <v>2784741</v>
       </c>
-      <c r="H302" s="8"/>
-[...8 lines deleted...]
-      <c r="A303" s="123" t="s">
+      <c r="H306" s="198">
+        <v>3168919</v>
+      </c>
+      <c r="I306" s="198"/>
+      <c r="J306" s="79"/>
+      <c r="K306" s="76"/>
+      <c r="L306" s="132"/>
+      <c r="M306" s="160"/>
+      <c r="N306" s="34"/>
+    </row>
+    <row r="307" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A307" s="113" t="s">
         <v>67</v>
       </c>
-      <c r="B303" s="147">
+      <c r="B307" s="127">
         <v>1583</v>
       </c>
-      <c r="C303" s="85">
+      <c r="C307" s="75">
         <v>3166</v>
       </c>
-      <c r="D303" s="206">
+      <c r="D307" s="186">
         <v>4749</v>
       </c>
-      <c r="E303" s="208">
+      <c r="E307" s="188">
         <v>6332</v>
       </c>
-      <c r="F303" s="86">
+      <c r="F307" s="76">
         <v>7915</v>
       </c>
-      <c r="G303" s="221">
+      <c r="G307" s="197">
         <v>9498</v>
       </c>
-      <c r="H303" s="8"/>
-[...8 lines deleted...]
-      <c r="A304" s="123" t="s">
+      <c r="H307" s="198">
+        <v>12877</v>
+      </c>
+      <c r="I307" s="198"/>
+      <c r="J307" s="79"/>
+      <c r="K307" s="76"/>
+      <c r="L307" s="132"/>
+      <c r="M307" s="160"/>
+      <c r="N307" s="34"/>
+    </row>
+    <row r="308" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A308" s="113" t="s">
         <v>39</v>
       </c>
-      <c r="B304" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A305" s="9" t="s">
+      <c r="B308" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C308" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D308" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E308" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F308" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G308" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H308" s="198">
+        <v>100</v>
+      </c>
+      <c r="I308" s="198"/>
+      <c r="J308" s="124"/>
+      <c r="K308" s="119"/>
+      <c r="L308" s="158"/>
+      <c r="M308" s="160"/>
+      <c r="N308" s="34"/>
+    </row>
+    <row r="309" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A309" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B305" s="147">
+      <c r="B309" s="127">
         <v>1643</v>
       </c>
-      <c r="C305" s="85">
+      <c r="C309" s="75">
         <v>3286</v>
       </c>
-      <c r="D305" s="207">
+      <c r="D309" s="187">
         <v>4929</v>
       </c>
-      <c r="E305" s="208">
+      <c r="E309" s="188">
         <v>6572</v>
       </c>
-      <c r="F305" s="86">
+      <c r="F309" s="76">
         <v>8215</v>
       </c>
-      <c r="G305" s="221">
+      <c r="G309" s="197">
         <v>9858</v>
       </c>
-      <c r="H305" s="8"/>
-[...8 lines deleted...]
-      <c r="A306" s="123" t="s">
+      <c r="H309" s="198">
+        <v>11241</v>
+      </c>
+      <c r="I309" s="198"/>
+      <c r="J309" s="79"/>
+      <c r="K309" s="76"/>
+      <c r="L309" s="132"/>
+      <c r="M309" s="160"/>
+      <c r="N309" s="34"/>
+    </row>
+    <row r="310" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A310" s="113" t="s">
         <v>40</v>
       </c>
-      <c r="B306" s="147">
+      <c r="B310" s="127">
         <v>816</v>
       </c>
-      <c r="C306" s="85">
+      <c r="C310" s="75">
         <v>1632</v>
       </c>
-      <c r="D306" s="206">
+      <c r="D310" s="186">
         <v>2448</v>
       </c>
-      <c r="E306" s="208">
+      <c r="E310" s="188">
         <v>3264</v>
       </c>
-      <c r="F306" s="86">
+      <c r="F310" s="76">
         <v>4080</v>
       </c>
-      <c r="G306" s="221">
+      <c r="G310" s="197">
         <v>4896</v>
       </c>
-      <c r="H306" s="8"/>
-[...8 lines deleted...]
-      <c r="A307" s="123" t="s">
+      <c r="H310" s="198">
+        <v>4896</v>
+      </c>
+      <c r="I310" s="198"/>
+      <c r="J310" s="79"/>
+      <c r="K310" s="76"/>
+      <c r="L310" s="132"/>
+      <c r="M310" s="160"/>
+      <c r="N310" s="34"/>
+    </row>
+    <row r="311" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A311" s="113" t="s">
         <v>41</v>
       </c>
-      <c r="B307" s="147">
+      <c r="B311" s="127">
         <v>4379</v>
       </c>
-      <c r="C307" s="85">
+      <c r="C311" s="75">
         <v>8758</v>
       </c>
-      <c r="D307" s="206">
+      <c r="D311" s="186">
         <v>13137</v>
       </c>
-      <c r="E307" s="208">
+      <c r="E311" s="188">
         <v>17516</v>
       </c>
-      <c r="F307" s="86">
+      <c r="F311" s="76">
         <v>21895</v>
       </c>
-      <c r="G307" s="221">
+      <c r="G311" s="197">
         <v>26274</v>
       </c>
-      <c r="H307" s="8"/>
-[...8 lines deleted...]
-      <c r="A308" s="123" t="s">
+      <c r="H311" s="198">
+        <v>30528</v>
+      </c>
+      <c r="I311" s="198"/>
+      <c r="J311" s="79"/>
+      <c r="K311" s="76"/>
+      <c r="L311" s="132"/>
+      <c r="M311" s="160"/>
+      <c r="N311" s="34"/>
+    </row>
+    <row r="312" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A312" s="113" t="s">
         <v>42</v>
       </c>
-      <c r="B308" s="147">
+      <c r="B312" s="127">
         <v>48385</v>
       </c>
-      <c r="C308" s="85">
+      <c r="C312" s="75">
         <v>92856</v>
       </c>
-      <c r="D308" s="206">
+      <c r="D312" s="186">
         <v>138903</v>
       </c>
-      <c r="E308" s="208">
+      <c r="E312" s="188">
         <v>180530</v>
       </c>
-      <c r="F308" s="86">
+      <c r="F312" s="76">
         <v>221604</v>
       </c>
-      <c r="G308" s="221">
+      <c r="G312" s="197">
         <v>260501</v>
       </c>
-      <c r="H308" s="8"/>
-[...8 lines deleted...]
-      <c r="A309" s="123" t="s">
+      <c r="H312" s="198">
+        <v>296838</v>
+      </c>
+      <c r="I312" s="198"/>
+      <c r="J312" s="79"/>
+      <c r="K312" s="76"/>
+      <c r="L312" s="132"/>
+      <c r="M312" s="160"/>
+      <c r="N312" s="34"/>
+    </row>
+    <row r="313" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A313" s="113" t="s">
         <v>68</v>
       </c>
-      <c r="B309" s="147">
+      <c r="B313" s="127">
         <v>58</v>
       </c>
-      <c r="C309" s="85">
+      <c r="C313" s="75">
         <v>116</v>
       </c>
-      <c r="D309" s="206">
+      <c r="D313" s="186">
         <v>174</v>
       </c>
-      <c r="E309" s="208">
+      <c r="E313" s="188">
         <v>232</v>
       </c>
-      <c r="F309" s="86">
+      <c r="F313" s="76">
         <v>290</v>
       </c>
-      <c r="G309" s="221">
+      <c r="G313" s="197">
         <v>348</v>
       </c>
-      <c r="H309" s="8"/>
-[...8 lines deleted...]
-      <c r="A310" s="123" t="s">
+      <c r="H313" s="198">
+        <v>979</v>
+      </c>
+      <c r="I313" s="198"/>
+      <c r="J313" s="79"/>
+      <c r="K313" s="76"/>
+      <c r="L313" s="132"/>
+      <c r="M313" s="160"/>
+      <c r="N313" s="34"/>
+    </row>
+    <row r="314" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A314" s="113" t="s">
         <v>69</v>
       </c>
-      <c r="B310" s="147">
+      <c r="B314" s="127">
         <v>2294</v>
       </c>
-      <c r="C310" s="85">
+      <c r="C314" s="75">
         <v>4588</v>
       </c>
-      <c r="D310" s="206">
+      <c r="D314" s="186">
         <v>6882</v>
       </c>
-      <c r="E310" s="208">
+      <c r="E314" s="188">
         <v>9176</v>
       </c>
-      <c r="F310" s="86">
+      <c r="F314" s="76">
         <v>11470</v>
       </c>
-      <c r="G310" s="221">
+      <c r="G314" s="197">
         <v>13764</v>
       </c>
-      <c r="H310" s="8"/>
-[...8 lines deleted...]
-      <c r="A311" s="123" t="s">
+      <c r="H314" s="198">
+        <v>16366</v>
+      </c>
+      <c r="I314" s="198"/>
+      <c r="J314" s="79"/>
+      <c r="K314" s="76"/>
+      <c r="L314" s="132"/>
+      <c r="M314" s="160"/>
+      <c r="N314" s="34"/>
+    </row>
+    <row r="315" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A315" s="113" t="s">
         <v>43</v>
       </c>
-      <c r="B311" s="147">
+      <c r="B315" s="127">
         <v>179</v>
       </c>
-      <c r="C311" s="85">
+      <c r="C315" s="75">
         <v>358</v>
       </c>
-      <c r="D311" s="206">
+      <c r="D315" s="186">
         <v>537</v>
       </c>
-      <c r="E311" s="208">
+      <c r="E315" s="188">
         <v>716</v>
       </c>
-      <c r="F311" s="86">
+      <c r="F315" s="76">
         <v>895</v>
       </c>
-      <c r="G311" s="221">
+      <c r="G315" s="197">
         <v>1074</v>
       </c>
-      <c r="H311" s="8"/>
-[...8 lines deleted...]
-      <c r="A312" s="123" t="s">
+      <c r="H315" s="198">
+        <v>1296</v>
+      </c>
+      <c r="I315" s="198"/>
+      <c r="J315" s="79"/>
+      <c r="K315" s="76"/>
+      <c r="L315" s="132"/>
+      <c r="M315" s="160"/>
+      <c r="N315" s="34"/>
+    </row>
+    <row r="316" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A316" s="113" t="s">
         <v>44</v>
       </c>
-      <c r="B312" s="147">
+      <c r="B316" s="127">
         <v>3464</v>
       </c>
-      <c r="C312" s="85">
+      <c r="C316" s="75">
         <v>6928</v>
       </c>
-      <c r="D312" s="206">
+      <c r="D316" s="186">
         <v>10392</v>
       </c>
-      <c r="E312" s="208">
+      <c r="E316" s="188">
         <v>13856</v>
       </c>
-      <c r="F312" s="86">
+      <c r="F316" s="76">
         <v>17320</v>
       </c>
-      <c r="G312" s="221">
+      <c r="G316" s="197">
         <v>20784</v>
       </c>
-      <c r="H312" s="8"/>
-[...8 lines deleted...]
-      <c r="A313" s="123" t="s">
+      <c r="H316" s="198">
+        <v>20784</v>
+      </c>
+      <c r="I316" s="198"/>
+      <c r="J316" s="79"/>
+      <c r="K316" s="76"/>
+      <c r="L316" s="132"/>
+      <c r="M316" s="160"/>
+      <c r="N316" s="34"/>
+    </row>
+    <row r="317" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A317" s="113" t="s">
         <v>45</v>
       </c>
-      <c r="B313" s="147">
+      <c r="B317" s="127">
         <v>3575</v>
       </c>
-      <c r="C313" s="85">
+      <c r="C317" s="75">
         <v>7150</v>
       </c>
-      <c r="D313" s="206">
+      <c r="D317" s="186">
         <v>10725</v>
       </c>
-      <c r="E313" s="208">
+      <c r="E317" s="188">
         <v>14300</v>
       </c>
-      <c r="F313" s="86">
+      <c r="F317" s="76">
         <v>17875</v>
       </c>
-      <c r="G313" s="221">
+      <c r="G317" s="197">
         <v>21450</v>
       </c>
-      <c r="H313" s="8"/>
-[...8 lines deleted...]
-      <c r="A314" s="122" t="s">
+      <c r="H317" s="198">
+        <v>21450</v>
+      </c>
+      <c r="I317" s="198"/>
+      <c r="J317" s="79"/>
+      <c r="K317" s="76"/>
+      <c r="L317" s="132"/>
+      <c r="M317" s="160"/>
+      <c r="N317" s="34"/>
+    </row>
+    <row r="318" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A318" s="112" t="s">
         <v>46</v>
       </c>
-      <c r="B314" s="147">
+      <c r="B318" s="127">
         <v>186</v>
       </c>
-      <c r="C314" s="85">
+      <c r="C318" s="75">
         <v>372</v>
       </c>
-      <c r="D314" s="206">
+      <c r="D318" s="186">
         <v>558</v>
       </c>
-      <c r="E314" s="208">
+      <c r="E318" s="188">
         <v>744</v>
       </c>
-      <c r="F314" s="86">
+      <c r="F318" s="76">
         <v>930</v>
       </c>
-      <c r="G314" s="221">
+      <c r="G318" s="197">
         <v>1116</v>
       </c>
-      <c r="H314" s="8"/>
-[...8 lines deleted...]
-      <c r="A315" s="123" t="s">
+      <c r="H318" s="198">
+        <v>1287</v>
+      </c>
+      <c r="I318" s="198"/>
+      <c r="J318" s="79"/>
+      <c r="K318" s="76"/>
+      <c r="L318" s="132"/>
+      <c r="M318" s="160"/>
+      <c r="N318" s="34"/>
+    </row>
+    <row r="319" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A319" s="113" t="s">
         <v>70</v>
       </c>
-      <c r="B315" s="147">
+      <c r="B319" s="127">
         <v>8052</v>
       </c>
-      <c r="C315" s="85">
+      <c r="C319" s="75">
         <v>16104</v>
       </c>
-      <c r="D315" s="206">
+      <c r="D319" s="186">
         <v>24156</v>
       </c>
-      <c r="E315" s="208">
+      <c r="E319" s="188">
         <v>32208</v>
       </c>
-      <c r="F315" s="86">
+      <c r="F319" s="76">
         <v>40260</v>
       </c>
-      <c r="G315" s="221">
+      <c r="G319" s="197">
         <v>48312</v>
       </c>
-      <c r="H315" s="8"/>
-[...24 lines deleted...]
-      <c r="A317" s="98" t="s">
+      <c r="H319" s="198">
+        <v>56579</v>
+      </c>
+      <c r="I319" s="198"/>
+      <c r="J319" s="79"/>
+      <c r="K319" s="76"/>
+      <c r="L319" s="132"/>
+      <c r="M319" s="160"/>
+      <c r="N319" s="34"/>
+    </row>
+    <row r="320" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A320" s="113"/>
+      <c r="B320" s="127"/>
+      <c r="C320" s="3"/>
+      <c r="D320" s="165"/>
+      <c r="E320" s="188"/>
+      <c r="F320" s="161"/>
+      <c r="G320" s="189"/>
+      <c r="H320" s="198"/>
+      <c r="I320" s="198"/>
+      <c r="J320" s="62"/>
+      <c r="K320" s="62"/>
+      <c r="L320" s="153"/>
+      <c r="M320" s="160"/>
+      <c r="N320" s="34"/>
+    </row>
+    <row r="321" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A321" s="88" t="s">
         <v>29</v>
       </c>
-      <c r="B317" s="147"/>
-[...14 lines deleted...]
-      <c r="A318" s="95" t="s">
+      <c r="B321" s="127"/>
+      <c r="C321" s="5"/>
+      <c r="D321" s="161"/>
+      <c r="E321" s="188"/>
+      <c r="F321" s="163"/>
+      <c r="G321" s="191"/>
+      <c r="H321" s="198"/>
+      <c r="I321" s="198"/>
+      <c r="J321" s="62"/>
+      <c r="K321" s="62"/>
+      <c r="L321" s="153"/>
+      <c r="M321" s="160"/>
+      <c r="N321" s="34"/>
+    </row>
+    <row r="322" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A322" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B318" s="147">
+      <c r="B322" s="127">
         <v>51249</v>
       </c>
-      <c r="C318" s="85">
+      <c r="C322" s="75">
         <v>261555</v>
       </c>
-      <c r="D318" s="206">
+      <c r="D322" s="186">
         <v>471861</v>
       </c>
-      <c r="E318" s="208">
+      <c r="E322" s="188">
         <v>1391686</v>
       </c>
-      <c r="F318" s="86">
+      <c r="F322" s="76">
         <v>1441793</v>
       </c>
-      <c r="G318" s="222">
+      <c r="G322" s="198">
         <v>1491901</v>
       </c>
-      <c r="H318" s="8"/>
-[...8 lines deleted...]
-      <c r="A319" s="124" t="s">
+      <c r="H322" s="198">
+        <v>1534177</v>
+      </c>
+      <c r="I322" s="198"/>
+      <c r="J322" s="79"/>
+      <c r="K322" s="76"/>
+      <c r="L322" s="132"/>
+      <c r="M322" s="160"/>
+      <c r="N322" s="34"/>
+    </row>
+    <row r="323" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A323" s="114" t="s">
         <v>66</v>
       </c>
-      <c r="B319" s="147">
+      <c r="B323" s="127">
         <v>51024</v>
       </c>
-      <c r="C319" s="85">
+      <c r="C323" s="75">
         <v>261105</v>
       </c>
-      <c r="D319" s="206">
+      <c r="D323" s="186">
         <v>471186</v>
       </c>
-      <c r="E319" s="208">
+      <c r="E323" s="188">
         <v>1390786</v>
       </c>
-      <c r="F319" s="86">
+      <c r="F323" s="76">
         <v>1440668</v>
       </c>
-      <c r="G319" s="222">
+      <c r="G323" s="198">
         <v>1490551</v>
       </c>
-      <c r="H319" s="8"/>
-[...8 lines deleted...]
-      <c r="A320" s="123" t="s">
+      <c r="H323" s="198">
+        <v>1532827</v>
+      </c>
+      <c r="I323" s="198"/>
+      <c r="J323" s="79"/>
+      <c r="K323" s="76"/>
+      <c r="L323" s="132"/>
+      <c r="M323" s="160"/>
+      <c r="N323" s="34"/>
+    </row>
+    <row r="324" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A324" s="113" t="s">
         <v>39</v>
       </c>
-      <c r="B320" s="147">
+      <c r="B324" s="127">
         <v>167</v>
       </c>
-      <c r="C320" s="85">
+      <c r="C324" s="75">
         <v>334</v>
       </c>
-      <c r="D320" s="206">
+      <c r="D324" s="186">
         <v>501</v>
       </c>
-      <c r="E320" s="208">
+      <c r="E324" s="188">
         <v>668</v>
       </c>
-      <c r="F320" s="86">
+      <c r="F324" s="76">
         <v>835</v>
       </c>
-      <c r="G320" s="222">
+      <c r="G324" s="198">
         <v>1002</v>
       </c>
-      <c r="H320" s="8"/>
-[...8 lines deleted...]
-      <c r="A321" s="124" t="s">
+      <c r="H324" s="198">
+        <v>1002</v>
+      </c>
+      <c r="I324" s="198"/>
+      <c r="J324" s="79"/>
+      <c r="K324" s="76"/>
+      <c r="L324" s="132"/>
+      <c r="M324" s="160"/>
+      <c r="N324" s="34"/>
+    </row>
+    <row r="325" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A325" s="114" t="s">
         <v>40</v>
       </c>
-      <c r="B321" s="147" t="s">
-[...26 lines deleted...]
-      <c r="A322" s="124" t="s">
+      <c r="B325" s="127" t="s">
+        <v>37</v>
+      </c>
+      <c r="C325" s="126" t="s">
+        <v>37</v>
+      </c>
+      <c r="D325" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="E325" s="188" t="s">
+        <v>37</v>
+      </c>
+      <c r="F325" s="162" t="s">
+        <v>37</v>
+      </c>
+      <c r="G325" s="197" t="s">
+        <v>37</v>
+      </c>
+      <c r="H325" s="198" t="s">
+        <v>37</v>
+      </c>
+      <c r="I325" s="198"/>
+      <c r="J325" s="4"/>
+      <c r="K325" s="79"/>
+      <c r="L325" s="132"/>
+      <c r="M325" s="160"/>
+      <c r="N325" s="34"/>
+    </row>
+    <row r="326" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A326" s="114" t="s">
         <v>42</v>
       </c>
-      <c r="B322" s="147">
+      <c r="B326" s="127">
         <v>58</v>
       </c>
-      <c r="C322" s="85">
+      <c r="C326" s="75">
         <v>116</v>
       </c>
-      <c r="D322" s="182">
+      <c r="D326" s="162">
         <v>174</v>
       </c>
-      <c r="E322" s="208">
+      <c r="E326" s="188">
         <v>232</v>
       </c>
-      <c r="F322" s="86">
+      <c r="F326" s="76">
         <v>290</v>
       </c>
-      <c r="G322" s="214">
+      <c r="G326" s="190">
         <v>348</v>
       </c>
-      <c r="H322" s="8"/>
-[...24 lines deleted...]
-      <c r="A324" s="98" t="s">
+      <c r="H326" s="198">
+        <v>348</v>
+      </c>
+      <c r="I326" s="198"/>
+      <c r="J326" s="82"/>
+      <c r="K326" s="76"/>
+      <c r="L326" s="132"/>
+      <c r="M326" s="160"/>
+      <c r="N326" s="34"/>
+    </row>
+    <row r="327" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A327" s="114"/>
+      <c r="B327" s="127"/>
+      <c r="C327" s="62"/>
+      <c r="D327" s="161"/>
+      <c r="E327" s="188"/>
+      <c r="F327" s="161"/>
+      <c r="G327" s="189"/>
+      <c r="H327" s="198"/>
+      <c r="I327" s="198"/>
+      <c r="J327" s="63"/>
+      <c r="K327" s="63"/>
+      <c r="L327" s="154"/>
+      <c r="M327" s="160"/>
+      <c r="N327" s="34"/>
+    </row>
+    <row r="328" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A328" s="88" t="s">
         <v>31</v>
       </c>
-      <c r="B324" s="147"/>
-[...14 lines deleted...]
-      <c r="A325" s="95" t="s">
+      <c r="B328" s="127"/>
+      <c r="C328" s="62"/>
+      <c r="D328" s="161"/>
+      <c r="E328" s="188"/>
+      <c r="F328" s="164"/>
+      <c r="G328" s="192"/>
+      <c r="H328" s="198"/>
+      <c r="I328" s="198"/>
+      <c r="J328" s="63"/>
+      <c r="K328" s="63"/>
+      <c r="L328" s="154"/>
+      <c r="M328" s="160"/>
+      <c r="N328" s="34"/>
+    </row>
+    <row r="329" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A329" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B325" s="147">
+      <c r="B329" s="127">
         <v>11767896</v>
       </c>
-      <c r="C325" s="85">
+      <c r="C329" s="75">
         <v>23819133</v>
       </c>
-      <c r="D325" s="206">
+      <c r="D329" s="186">
         <v>34734869</v>
       </c>
-      <c r="E325" s="208">
+      <c r="E329" s="188">
         <v>45249802</v>
       </c>
-      <c r="F325" s="86">
+      <c r="F329" s="76">
         <v>52624861</v>
       </c>
-      <c r="G325" s="222">
+      <c r="G329" s="198">
         <v>59202627</v>
       </c>
-      <c r="H325" s="8"/>
-[...8 lines deleted...]
-      <c r="A326" s="125" t="s">
+      <c r="H329" s="198">
+        <v>64971705</v>
+      </c>
+      <c r="I329" s="198"/>
+      <c r="J329" s="79"/>
+      <c r="K329" s="76"/>
+      <c r="L329" s="132"/>
+      <c r="M329" s="160"/>
+      <c r="N329" s="34"/>
+    </row>
+    <row r="330" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A330" s="115" t="s">
         <v>66</v>
       </c>
-      <c r="B326" s="147">
+      <c r="B330" s="127">
         <v>10920259</v>
       </c>
-      <c r="C326" s="85">
+      <c r="C330" s="75">
         <v>22187474</v>
       </c>
-      <c r="D326" s="206">
+      <c r="D330" s="186">
         <v>32338469</v>
       </c>
-      <c r="E326" s="208">
+      <c r="E330" s="188">
         <v>42205978</v>
       </c>
-      <c r="F326" s="86">
+      <c r="F330" s="76">
         <v>48859805</v>
       </c>
-      <c r="G326" s="222">
+      <c r="G330" s="198">
         <v>54890076</v>
       </c>
-      <c r="H326" s="8"/>
-[...8 lines deleted...]
-      <c r="A327" s="125" t="s">
+      <c r="H330" s="198">
+        <v>60163013</v>
+      </c>
+      <c r="I330" s="198"/>
+      <c r="J330" s="79"/>
+      <c r="K330" s="76"/>
+      <c r="L330" s="132"/>
+      <c r="M330" s="160"/>
+      <c r="N330" s="34"/>
+    </row>
+    <row r="331" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A331" s="115" t="s">
         <v>67</v>
       </c>
-      <c r="B327" s="147">
+      <c r="B331" s="127">
         <v>130069</v>
       </c>
-      <c r="C327" s="85">
+      <c r="C331" s="75">
         <v>225979</v>
       </c>
-      <c r="D327" s="206">
+      <c r="D331" s="186">
         <v>327873</v>
       </c>
-      <c r="E327" s="208">
+      <c r="E331" s="188">
         <v>429658</v>
       </c>
-      <c r="F327" s="86">
+      <c r="F331" s="76">
         <v>549224</v>
       </c>
-      <c r="G327" s="222">
+      <c r="G331" s="198">
         <v>634121</v>
       </c>
-      <c r="H327" s="8"/>
-[...8 lines deleted...]
-      <c r="A328" s="125" t="s">
+      <c r="H331" s="198">
+        <v>709147</v>
+      </c>
+      <c r="I331" s="198"/>
+      <c r="J331" s="79"/>
+      <c r="K331" s="76"/>
+      <c r="L331" s="132"/>
+      <c r="M331" s="160"/>
+      <c r="N331" s="34"/>
+    </row>
+    <row r="332" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A332" s="115" t="s">
         <v>39</v>
       </c>
-      <c r="B328" s="147">
+      <c r="B332" s="127">
         <v>51602</v>
       </c>
-      <c r="C328" s="85">
+      <c r="C332" s="75">
         <v>97775</v>
       </c>
-      <c r="D328" s="206">
+      <c r="D332" s="186">
         <v>143354</v>
       </c>
-      <c r="E328" s="208">
+      <c r="E332" s="188">
         <v>168975</v>
       </c>
-      <c r="F328" s="86">
+      <c r="F332" s="76">
         <v>200316</v>
       </c>
-      <c r="G328" s="222">
+      <c r="G332" s="198">
         <v>214599</v>
       </c>
-      <c r="H328" s="8"/>
-[...8 lines deleted...]
-      <c r="A329" s="9" t="s">
+      <c r="H332" s="198">
+        <v>225642</v>
+      </c>
+      <c r="I332" s="198"/>
+      <c r="J332" s="79"/>
+      <c r="K332" s="76"/>
+      <c r="L332" s="132"/>
+      <c r="M332" s="160"/>
+      <c r="N332" s="34"/>
+    </row>
+    <row r="333" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A333" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B329" s="147">
+      <c r="B333" s="127">
         <v>55892</v>
       </c>
-      <c r="C329" s="85">
+      <c r="C333" s="75">
         <v>105270</v>
       </c>
-      <c r="D329" s="206">
+      <c r="D333" s="186">
         <v>148837</v>
       </c>
-      <c r="E329" s="208">
+      <c r="E333" s="188">
         <v>164305</v>
       </c>
-      <c r="F329" s="86">
+      <c r="F333" s="76">
         <v>191577</v>
       </c>
-      <c r="G329" s="222">
+      <c r="G333" s="198">
         <v>208964</v>
       </c>
-      <c r="H329" s="8"/>
-[...8 lines deleted...]
-      <c r="A330" s="125" t="s">
+      <c r="H333" s="198">
+        <v>223485</v>
+      </c>
+      <c r="I333" s="198"/>
+      <c r="J333" s="79"/>
+      <c r="K333" s="76"/>
+      <c r="L333" s="132"/>
+      <c r="M333" s="160"/>
+      <c r="N333" s="34"/>
+    </row>
+    <row r="334" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A334" s="115" t="s">
         <v>40</v>
       </c>
-      <c r="B330" s="147">
+      <c r="B334" s="127">
         <v>44527</v>
       </c>
-      <c r="C330" s="85">
+      <c r="C334" s="75">
         <v>86951</v>
       </c>
-      <c r="D330" s="206">
+      <c r="D334" s="186">
         <v>126450</v>
       </c>
-      <c r="E330" s="208">
+      <c r="E334" s="188">
         <v>158654</v>
       </c>
-      <c r="F330" s="86">
+      <c r="F334" s="76">
         <v>195075</v>
       </c>
-      <c r="G330" s="222">
+      <c r="G334" s="198">
         <v>229477</v>
       </c>
-      <c r="H330" s="8"/>
-[...8 lines deleted...]
-      <c r="A331" s="125" t="s">
+      <c r="H334" s="198">
+        <v>262379</v>
+      </c>
+      <c r="I334" s="198"/>
+      <c r="J334" s="79"/>
+      <c r="K334" s="76"/>
+      <c r="L334" s="132"/>
+      <c r="M334" s="160"/>
+      <c r="N334" s="34"/>
+    </row>
+    <row r="335" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A335" s="115" t="s">
         <v>41</v>
       </c>
-      <c r="B331" s="147">
+      <c r="B335" s="127">
         <v>24842</v>
       </c>
-      <c r="C331" s="85">
+      <c r="C335" s="75">
         <v>50221</v>
       </c>
-      <c r="D331" s="206">
+      <c r="D335" s="186">
         <v>72829</v>
       </c>
-      <c r="E331" s="208">
+      <c r="E335" s="188">
         <v>85600</v>
       </c>
-      <c r="F331" s="86">
+      <c r="F335" s="76">
         <v>105867</v>
       </c>
-      <c r="G331" s="222">
+      <c r="G335" s="198">
         <v>119927</v>
       </c>
-      <c r="H331" s="8"/>
-[...8 lines deleted...]
-      <c r="A332" s="125" t="s">
+      <c r="H335" s="198">
+        <v>133230</v>
+      </c>
+      <c r="I335" s="198"/>
+      <c r="J335" s="79"/>
+      <c r="K335" s="76"/>
+      <c r="L335" s="132"/>
+      <c r="M335" s="160"/>
+      <c r="N335" s="34"/>
+    </row>
+    <row r="336" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A336" s="115" t="s">
         <v>42</v>
       </c>
-      <c r="B332" s="147">
+      <c r="B336" s="127">
         <v>94620</v>
       </c>
-      <c r="C332" s="85">
+      <c r="C336" s="75">
         <v>174672</v>
       </c>
-      <c r="D332" s="206">
+      <c r="D336" s="186">
         <v>250947</v>
       </c>
-      <c r="E332" s="208">
+      <c r="E336" s="188">
         <v>329163</v>
       </c>
-      <c r="F332" s="86">
+      <c r="F336" s="76">
         <v>411064</v>
       </c>
-      <c r="G332" s="222">
+      <c r="G336" s="198">
         <v>500343</v>
       </c>
-      <c r="H332" s="8"/>
-[...8 lines deleted...]
-      <c r="A333" s="125" t="s">
+      <c r="H336" s="198">
+        <v>584543</v>
+      </c>
+      <c r="I336" s="198"/>
+      <c r="J336" s="79"/>
+      <c r="K336" s="76"/>
+      <c r="L336" s="132"/>
+      <c r="M336" s="160"/>
+      <c r="N336" s="34"/>
+    </row>
+    <row r="337" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A337" s="115" t="s">
         <v>68</v>
       </c>
-      <c r="B333" s="147">
+      <c r="B337" s="127">
         <v>22912</v>
       </c>
-      <c r="C333" s="85">
+      <c r="C337" s="75">
         <v>46329</v>
       </c>
-      <c r="D333" s="206">
+      <c r="D337" s="186">
         <v>67041</v>
       </c>
-      <c r="E333" s="208">
+      <c r="E337" s="188">
         <v>84861</v>
       </c>
-      <c r="F333" s="86">
+      <c r="F337" s="76">
         <v>102095</v>
       </c>
-      <c r="G333" s="222">
+      <c r="G337" s="198">
         <v>118579</v>
       </c>
-      <c r="H333" s="8"/>
-[...8 lines deleted...]
-      <c r="A334" s="125" t="s">
+      <c r="H337" s="198">
+        <v>134042</v>
+      </c>
+      <c r="I337" s="198"/>
+      <c r="J337" s="79"/>
+      <c r="K337" s="76"/>
+      <c r="L337" s="132"/>
+      <c r="M337" s="160"/>
+      <c r="N337" s="34"/>
+    </row>
+    <row r="338" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A338" s="115" t="s">
         <v>69</v>
       </c>
-      <c r="B334" s="147">
+      <c r="B338" s="127">
         <v>49567</v>
       </c>
-      <c r="C334" s="85">
+      <c r="C338" s="75">
         <v>101855</v>
       </c>
-      <c r="D334" s="206">
+      <c r="D338" s="186">
         <v>152724</v>
       </c>
-      <c r="E334" s="208">
+      <c r="E338" s="188">
         <v>204349</v>
       </c>
-      <c r="F334" s="86">
+      <c r="F338" s="76">
         <v>257834</v>
       </c>
-      <c r="G334" s="222">
+      <c r="G338" s="198">
         <v>313307</v>
       </c>
-      <c r="H334" s="8"/>
-[...8 lines deleted...]
-      <c r="A335" s="125" t="s">
+      <c r="H338" s="198">
+        <v>367528</v>
+      </c>
+      <c r="I338" s="198"/>
+      <c r="J338" s="79"/>
+      <c r="K338" s="76"/>
+      <c r="L338" s="132"/>
+      <c r="M338" s="160"/>
+      <c r="N338" s="34"/>
+    </row>
+    <row r="339" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A339" s="115" t="s">
         <v>43</v>
       </c>
-      <c r="B335" s="147">
+      <c r="B339" s="127">
         <v>39233</v>
       </c>
-      <c r="C335" s="85">
+      <c r="C339" s="75">
         <v>75840</v>
       </c>
-      <c r="D335" s="206">
+      <c r="D339" s="186">
         <v>103708</v>
       </c>
-      <c r="E335" s="208">
+      <c r="E339" s="188">
         <v>109688</v>
       </c>
-      <c r="F335" s="86">
+      <c r="F339" s="76">
         <v>129446</v>
       </c>
-      <c r="G335" s="222">
+      <c r="G339" s="198">
         <v>134770</v>
       </c>
-      <c r="H335" s="8"/>
-[...8 lines deleted...]
-      <c r="A336" s="125" t="s">
+      <c r="H339" s="198">
+        <v>140256</v>
+      </c>
+      <c r="I339" s="198"/>
+      <c r="J339" s="79"/>
+      <c r="K339" s="76"/>
+      <c r="L339" s="132"/>
+      <c r="M339" s="160"/>
+      <c r="N339" s="34"/>
+    </row>
+    <row r="340" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A340" s="115" t="s">
         <v>44</v>
       </c>
-      <c r="B336" s="147">
+      <c r="B340" s="127">
         <v>163842</v>
       </c>
-      <c r="C336" s="85">
+      <c r="C340" s="75">
         <v>305954</v>
       </c>
-      <c r="D336" s="206">
+      <c r="D340" s="186">
         <v>451414</v>
       </c>
-      <c r="E336" s="208">
+      <c r="E340" s="188">
         <v>575523</v>
       </c>
-      <c r="F336" s="86">
+      <c r="F340" s="76">
         <v>714276</v>
       </c>
-      <c r="G336" s="222">
+      <c r="G340" s="198">
         <v>807053</v>
       </c>
-      <c r="H336" s="8"/>
-[...8 lines deleted...]
-      <c r="A337" s="125" t="s">
+      <c r="H340" s="198">
+        <v>888785</v>
+      </c>
+      <c r="I340" s="198"/>
+      <c r="J340" s="79"/>
+      <c r="K340" s="76"/>
+      <c r="L340" s="132"/>
+      <c r="M340" s="160"/>
+      <c r="N340" s="34"/>
+    </row>
+    <row r="341" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A341" s="115" t="s">
         <v>45</v>
       </c>
-      <c r="B337" s="147">
+      <c r="B341" s="127">
         <v>6669</v>
       </c>
-      <c r="C337" s="85">
+      <c r="C341" s="75">
         <v>25098</v>
       </c>
-      <c r="D337" s="206">
+      <c r="D341" s="186">
         <v>43333</v>
       </c>
-      <c r="E337" s="208">
+      <c r="E341" s="188">
         <v>60963</v>
       </c>
-      <c r="F337" s="86">
+      <c r="F341" s="76">
         <v>85530</v>
       </c>
-      <c r="G337" s="222">
+      <c r="G341" s="198">
         <v>110263</v>
       </c>
-      <c r="H337" s="8"/>
-[...8 lines deleted...]
-      <c r="A338" s="125" t="s">
+      <c r="H341" s="198">
+        <v>134283</v>
+      </c>
+      <c r="I341" s="198"/>
+      <c r="J341" s="79"/>
+      <c r="K341" s="76"/>
+      <c r="L341" s="132"/>
+      <c r="M341" s="160"/>
+      <c r="N341" s="34"/>
+    </row>
+    <row r="342" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A342" s="115" t="s">
         <v>46</v>
       </c>
-      <c r="B338" s="147">
+      <c r="B342" s="127">
         <v>26777</v>
       </c>
-      <c r="C338" s="85">
+      <c r="C342" s="75">
         <v>50705</v>
       </c>
-      <c r="D338" s="206">
+      <c r="D342" s="186">
         <v>75772</v>
       </c>
-      <c r="E338" s="208">
+      <c r="E342" s="188">
         <v>97802</v>
       </c>
-      <c r="F338" s="86">
+      <c r="F342" s="76">
         <v>118005</v>
       </c>
-      <c r="G338" s="222">
+      <c r="G342" s="198">
         <v>128017</v>
       </c>
-      <c r="H338" s="8"/>
-[...8 lines deleted...]
-      <c r="A339" s="125" t="s">
+      <c r="H342" s="198">
+        <v>135126</v>
+      </c>
+      <c r="I342" s="198"/>
+      <c r="J342" s="79"/>
+      <c r="K342" s="76"/>
+      <c r="L342" s="132"/>
+      <c r="M342" s="160"/>
+      <c r="N342" s="34"/>
+    </row>
+    <row r="343" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A343" s="115" t="s">
         <v>70</v>
       </c>
-      <c r="B339" s="147">
+      <c r="B343" s="127">
         <v>137085</v>
       </c>
-      <c r="C339" s="85">
+      <c r="C343" s="75">
         <v>285010</v>
       </c>
-      <c r="D339" s="206">
+      <c r="D343" s="186">
         <v>432119</v>
       </c>
-      <c r="E339" s="208">
+      <c r="E343" s="188">
         <v>574283</v>
       </c>
-      <c r="F339" s="86">
+      <c r="F343" s="76">
         <v>704747</v>
       </c>
-      <c r="G339" s="222">
+      <c r="G343" s="198">
         <v>793133</v>
       </c>
-      <c r="H339" s="8"/>
-[...24 lines deleted...]
-      <c r="A341" s="98" t="s">
+      <c r="H343" s="198">
+        <v>870246</v>
+      </c>
+      <c r="I343" s="198"/>
+      <c r="J343" s="79"/>
+      <c r="K343" s="76"/>
+      <c r="L343" s="132"/>
+      <c r="M343" s="160"/>
+      <c r="N343" s="34"/>
+    </row>
+    <row r="344" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A344" s="115"/>
+      <c r="B344" s="127"/>
+      <c r="C344" s="5"/>
+      <c r="D344" s="161"/>
+      <c r="E344" s="188"/>
+      <c r="F344" s="161"/>
+      <c r="G344" s="189"/>
+      <c r="H344" s="198"/>
+      <c r="I344" s="198"/>
+      <c r="J344" s="64"/>
+      <c r="K344" s="64"/>
+      <c r="L344" s="155"/>
+      <c r="M344" s="160"/>
+      <c r="N344" s="34"/>
+    </row>
+    <row r="345" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A345" s="88" t="s">
         <v>32</v>
       </c>
-      <c r="B341" s="147"/>
-[...14 lines deleted...]
-      <c r="A342" s="95" t="s">
+      <c r="B345" s="127"/>
+      <c r="C345" s="5"/>
+      <c r="D345" s="161"/>
+      <c r="E345" s="188"/>
+      <c r="F345" s="161"/>
+      <c r="G345" s="189"/>
+      <c r="H345" s="198"/>
+      <c r="I345" s="198"/>
+      <c r="J345" s="64"/>
+      <c r="K345" s="64"/>
+      <c r="L345" s="155"/>
+      <c r="M345" s="160"/>
+      <c r="N345" s="34"/>
+    </row>
+    <row r="346" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A346" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B342" s="147">
+      <c r="B346" s="127">
         <v>7438328</v>
       </c>
-      <c r="C342" s="85">
+      <c r="C346" s="75">
         <v>14996533</v>
       </c>
-      <c r="D342" s="206">
+      <c r="D346" s="186">
         <v>21722795</v>
       </c>
-      <c r="E342" s="208">
+      <c r="E346" s="188">
         <v>29007755</v>
       </c>
-      <c r="F342" s="86">
+      <c r="F346" s="76">
         <v>34631649</v>
       </c>
-      <c r="G342" s="222">
+      <c r="G346" s="198">
         <v>40083992</v>
       </c>
-      <c r="H342" s="8"/>
-[...8 lines deleted...]
-      <c r="A343" s="125" t="s">
+      <c r="H346" s="198">
+        <v>45116653</v>
+      </c>
+      <c r="I346" s="198"/>
+      <c r="J346" s="79"/>
+      <c r="K346" s="76"/>
+      <c r="L346" s="132"/>
+      <c r="M346" s="160"/>
+      <c r="N346" s="34"/>
+    </row>
+    <row r="347" spans="1:14" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A347" s="115" t="s">
         <v>66</v>
       </c>
-      <c r="B343" s="147">
+      <c r="B347" s="127">
         <v>7022643</v>
       </c>
-      <c r="C343" s="85">
+      <c r="C347" s="75">
         <v>14191064</v>
       </c>
-      <c r="D343" s="206">
+      <c r="D347" s="186">
         <v>20518384</v>
       </c>
-      <c r="E343" s="208">
+      <c r="E347" s="188">
         <v>27413767</v>
       </c>
-      <c r="F343" s="86">
+      <c r="F347" s="76">
         <v>32696979</v>
       </c>
-      <c r="G343" s="222">
+      <c r="G347" s="198">
         <v>37924172</v>
       </c>
-      <c r="H343" s="8"/>
-[...8 lines deleted...]
-      <c r="A344" s="126" t="s">
+      <c r="H347" s="198">
+        <v>42782974</v>
+      </c>
+      <c r="I347" s="198"/>
+      <c r="J347" s="79"/>
+      <c r="K347" s="76"/>
+      <c r="L347" s="132"/>
+      <c r="M347" s="160"/>
+      <c r="N347" s="34"/>
+    </row>
+    <row r="348" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A348" s="116" t="s">
         <v>67</v>
       </c>
-      <c r="B344" s="147">
+      <c r="B348" s="127">
         <v>76077</v>
       </c>
-      <c r="C344" s="85">
+      <c r="C348" s="75">
         <v>141735</v>
       </c>
-      <c r="D344" s="206">
+      <c r="D348" s="186">
         <v>213376</v>
       </c>
-      <c r="E344" s="208">
+      <c r="E348" s="188">
         <v>284909</v>
       </c>
-      <c r="F344" s="86">
+      <c r="F348" s="76">
         <v>350720</v>
       </c>
-      <c r="G344" s="222">
+      <c r="G348" s="198">
         <v>381861</v>
       </c>
-      <c r="H344" s="8"/>
-[...8 lines deleted...]
-      <c r="A345" s="126" t="s">
+      <c r="H348" s="198">
+        <v>403132</v>
+      </c>
+      <c r="I348" s="198"/>
+      <c r="J348" s="79"/>
+      <c r="K348" s="76"/>
+      <c r="L348" s="132"/>
+      <c r="M348" s="160"/>
+      <c r="N348" s="34"/>
+    </row>
+    <row r="349" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A349" s="116" t="s">
         <v>39</v>
       </c>
-      <c r="B345" s="147">
+      <c r="B349" s="127">
         <v>26628</v>
       </c>
-      <c r="C345" s="145">
+      <c r="C349" s="125">
         <v>49587</v>
       </c>
-      <c r="D345" s="181">
+      <c r="D349" s="161">
         <v>74479</v>
       </c>
-      <c r="E345" s="208">
+      <c r="E349" s="188">
         <v>96478</v>
       </c>
-      <c r="F345" s="181">
+      <c r="F349" s="161">
         <v>116717</v>
       </c>
-      <c r="G345" s="213">
+      <c r="G349" s="189">
         <v>126652</v>
       </c>
-      <c r="H345" s="8"/>
-[...8 lines deleted...]
-      <c r="A346" s="9" t="s">
+      <c r="H349" s="198">
+        <v>133348</v>
+      </c>
+      <c r="I349" s="198"/>
+      <c r="J349" s="4"/>
+      <c r="K349" s="76"/>
+      <c r="L349" s="132"/>
+      <c r="M349" s="160"/>
+      <c r="N349" s="34"/>
+    </row>
+    <row r="350" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A350" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B346" s="147" t="s">
+      <c r="B350" s="127" t="s">
         <v>38</v>
       </c>
-      <c r="C346" s="145">
+      <c r="C350" s="125">
         <v>18750</v>
       </c>
-      <c r="D346" s="181">
+      <c r="D350" s="161">
         <v>26714</v>
       </c>
-      <c r="E346" s="208">
+      <c r="E350" s="188">
         <v>34916</v>
       </c>
-      <c r="F346" s="181">
+      <c r="F350" s="161">
         <v>39327</v>
       </c>
-      <c r="G346" s="213">
+      <c r="G350" s="189">
         <v>47164</v>
       </c>
-      <c r="H346" s="8"/>
-[...8 lines deleted...]
-      <c r="A347" s="126" t="s">
+      <c r="H350" s="198">
+        <v>52135</v>
+      </c>
+      <c r="I350" s="198"/>
+      <c r="J350" s="4"/>
+      <c r="K350" s="76"/>
+      <c r="L350" s="132"/>
+      <c r="M350" s="160"/>
+      <c r="N350" s="34"/>
+    </row>
+    <row r="351" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A351" s="116" t="s">
         <v>40</v>
       </c>
-      <c r="B347" s="147" t="s">
+      <c r="B351" s="127" t="s">
         <v>38</v>
       </c>
-      <c r="C347" s="145">
+      <c r="C351" s="125">
         <v>15166</v>
       </c>
-      <c r="D347" s="181">
+      <c r="D351" s="161">
         <v>21156</v>
       </c>
-      <c r="E347" s="208">
+      <c r="E351" s="188">
         <v>28628</v>
       </c>
-      <c r="F347" s="181">
+      <c r="F351" s="161">
         <v>31874</v>
       </c>
-      <c r="G347" s="213">
+      <c r="G351" s="189">
         <v>38121</v>
       </c>
-      <c r="H347" s="8"/>
-[...8 lines deleted...]
-      <c r="A348" s="126" t="s">
+      <c r="H351" s="198">
+        <v>42867</v>
+      </c>
+      <c r="I351" s="198"/>
+      <c r="J351" s="4"/>
+      <c r="K351" s="76"/>
+      <c r="L351" s="132"/>
+      <c r="M351" s="160"/>
+      <c r="N351" s="34"/>
+    </row>
+    <row r="352" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A352" s="116" t="s">
         <v>41</v>
       </c>
-      <c r="B348" s="147" t="s">
+      <c r="B352" s="127" t="s">
         <v>38</v>
       </c>
-      <c r="C348" s="145">
+      <c r="C352" s="125">
         <v>10337</v>
       </c>
-      <c r="D348" s="181">
+      <c r="D352" s="161">
         <v>14732</v>
       </c>
-      <c r="E348" s="208">
+      <c r="E352" s="188">
         <v>18890</v>
       </c>
-      <c r="F348" s="181">
+      <c r="F352" s="161">
         <v>21939</v>
       </c>
-      <c r="G348" s="213">
+      <c r="G352" s="189">
         <v>25703</v>
       </c>
-      <c r="H348" s="8"/>
-[...8 lines deleted...]
-      <c r="A349" s="126" t="s">
+      <c r="H352" s="198">
+        <v>28711</v>
+      </c>
+      <c r="I352" s="198"/>
+      <c r="J352" s="4"/>
+      <c r="K352" s="76"/>
+      <c r="L352" s="132"/>
+      <c r="M352" s="160"/>
+      <c r="N352" s="34"/>
+    </row>
+    <row r="353" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A353" s="116" t="s">
         <v>42</v>
       </c>
-      <c r="B349" s="147">
+      <c r="B353" s="127">
         <v>39045</v>
       </c>
-      <c r="C349" s="85">
+      <c r="C353" s="75">
         <v>75500</v>
       </c>
-      <c r="D349" s="206">
+      <c r="D353" s="186">
         <v>108178</v>
       </c>
-      <c r="E349" s="208">
+      <c r="E353" s="188">
         <v>142797</v>
       </c>
-      <c r="F349" s="86">
+      <c r="F353" s="76">
         <v>167862</v>
       </c>
-      <c r="G349" s="222">
+      <c r="G353" s="198">
         <v>200307</v>
       </c>
-      <c r="H349" s="8"/>
-[...8 lines deleted...]
-      <c r="A350" s="126" t="s">
+      <c r="H353" s="198">
+        <v>227672</v>
+      </c>
+      <c r="I353" s="198"/>
+      <c r="J353" s="79"/>
+      <c r="K353" s="76"/>
+      <c r="L353" s="132"/>
+      <c r="M353" s="160"/>
+      <c r="N353" s="34"/>
+    </row>
+    <row r="354" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A354" s="116" t="s">
         <v>68</v>
       </c>
-      <c r="B350" s="147" t="s">
+      <c r="B354" s="127" t="s">
         <v>38</v>
       </c>
-      <c r="C350" s="145">
+      <c r="C354" s="125">
         <v>13076</v>
       </c>
-      <c r="D350" s="181">
+      <c r="D354" s="161">
         <v>18046</v>
       </c>
-      <c r="E350" s="208">
+      <c r="E354" s="188">
         <v>23908</v>
       </c>
-      <c r="F350" s="86">
+      <c r="F354" s="76">
         <v>27194</v>
       </c>
-      <c r="G350" s="222">
+      <c r="G354" s="198">
         <v>31759</v>
       </c>
-      <c r="H350" s="8"/>
-[...8 lines deleted...]
-      <c r="A351" s="126" t="s">
+      <c r="H354" s="198">
+        <v>35302</v>
+      </c>
+      <c r="I354" s="198"/>
+      <c r="J354" s="79"/>
+      <c r="K354" s="76"/>
+      <c r="L354" s="132"/>
+      <c r="M354" s="160"/>
+      <c r="N354" s="34"/>
+    </row>
+    <row r="355" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A355" s="116" t="s">
         <v>69</v>
       </c>
-      <c r="B351" s="147">
+      <c r="B355" s="127">
         <v>29557</v>
       </c>
-      <c r="C351" s="85">
+      <c r="C355" s="75">
         <v>65037</v>
       </c>
-      <c r="D351" s="206">
+      <c r="D355" s="186">
         <v>99097</v>
       </c>
-      <c r="E351" s="208">
+      <c r="E355" s="188">
         <v>133913</v>
       </c>
-      <c r="F351" s="86">
+      <c r="F355" s="76">
         <v>164803</v>
       </c>
-      <c r="G351" s="222">
+      <c r="G355" s="198">
         <v>197682</v>
       </c>
-      <c r="H351" s="8"/>
-[...8 lines deleted...]
-      <c r="A352" s="126" t="s">
+      <c r="H355" s="198">
+        <v>229308</v>
+      </c>
+      <c r="I355" s="198"/>
+      <c r="J355" s="79"/>
+      <c r="K355" s="76"/>
+      <c r="L355" s="132"/>
+      <c r="M355" s="160"/>
+      <c r="N355" s="34"/>
+    </row>
+    <row r="356" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A356" s="116" t="s">
         <v>43</v>
       </c>
-      <c r="B352" s="147" t="s">
+      <c r="B356" s="127" t="s">
         <v>38</v>
       </c>
-      <c r="C352" s="145">
+      <c r="C356" s="125">
         <v>14791</v>
       </c>
-      <c r="D352" s="181">
+      <c r="D356" s="161">
         <v>21530</v>
       </c>
-      <c r="E352" s="208">
+      <c r="E356" s="188">
         <v>27141</v>
       </c>
-      <c r="F352" s="181">
+      <c r="F356" s="161">
         <v>32252</v>
       </c>
-      <c r="G352" s="213">
+      <c r="G356" s="189">
         <v>37010</v>
       </c>
-      <c r="H352" s="8"/>
-[...8 lines deleted...]
-      <c r="A353" s="126" t="s">
+      <c r="H356" s="198">
+        <v>41992</v>
+      </c>
+      <c r="I356" s="198"/>
+      <c r="J356" s="4"/>
+      <c r="K356" s="76"/>
+      <c r="L356" s="132"/>
+      <c r="M356" s="160"/>
+      <c r="N356" s="34"/>
+    </row>
+    <row r="357" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A357" s="116" t="s">
         <v>44</v>
       </c>
-      <c r="B353" s="147">
+      <c r="B357" s="127">
         <v>90220</v>
       </c>
-      <c r="C353" s="85">
+      <c r="C357" s="75">
         <v>164203</v>
       </c>
-      <c r="D353" s="206">
+      <c r="D357" s="186">
         <v>243988</v>
       </c>
-      <c r="E353" s="208">
+      <c r="E357" s="188">
         <v>320064</v>
       </c>
-      <c r="F353" s="86">
+      <c r="F357" s="76">
         <v>390055</v>
       </c>
-      <c r="G353" s="222">
+      <c r="G357" s="198">
         <v>424158</v>
       </c>
-      <c r="H353" s="8"/>
-[...8 lines deleted...]
-      <c r="A354" s="126" t="s">
+      <c r="H357" s="198">
+        <v>447217</v>
+      </c>
+      <c r="I357" s="198"/>
+      <c r="J357" s="79"/>
+      <c r="K357" s="76"/>
+      <c r="L357" s="132"/>
+      <c r="M357" s="160"/>
+      <c r="N357" s="34"/>
+    </row>
+    <row r="358" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A358" s="116" t="s">
         <v>45</v>
       </c>
-      <c r="B354" s="147" t="s">
+      <c r="B358" s="127" t="s">
         <v>38</v>
       </c>
-      <c r="C354" s="145">
+      <c r="C358" s="125">
         <v>7751</v>
       </c>
-      <c r="D354" s="181">
+      <c r="D358" s="161">
         <v>11417</v>
       </c>
-      <c r="E354" s="208">
+      <c r="E358" s="188">
         <v>14478</v>
       </c>
-      <c r="F354" s="181">
+      <c r="F358" s="161">
         <v>16839</v>
       </c>
-      <c r="G354" s="213">
+      <c r="G358" s="189">
         <v>19366</v>
       </c>
-      <c r="H354" s="8"/>
-[...8 lines deleted...]
-      <c r="A355" s="126" t="s">
+      <c r="H358" s="198">
+        <v>21181</v>
+      </c>
+      <c r="I358" s="198"/>
+      <c r="J358" s="4"/>
+      <c r="K358" s="76"/>
+      <c r="L358" s="132"/>
+      <c r="M358" s="160"/>
+      <c r="N358" s="34"/>
+    </row>
+    <row r="359" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A359" s="116" t="s">
         <v>46</v>
       </c>
-      <c r="B355" s="147">
+      <c r="B359" s="127">
         <v>25180</v>
       </c>
-      <c r="C355" s="145">
+      <c r="C359" s="125">
         <v>47245</v>
       </c>
-      <c r="D355" s="181">
+      <c r="D359" s="161">
         <v>70678</v>
       </c>
-      <c r="E355" s="208">
+      <c r="E359" s="188">
         <v>91765</v>
       </c>
-      <c r="F355" s="181">
+      <c r="F359" s="161">
         <v>111165</v>
       </c>
-      <c r="G355" s="213">
+      <c r="G359" s="189">
         <v>120373</v>
       </c>
-      <c r="H355" s="8"/>
-[...8 lines deleted...]
-      <c r="A356" s="126" t="s">
+      <c r="H359" s="198">
+        <v>126679</v>
+      </c>
+      <c r="I359" s="198"/>
+      <c r="J359" s="4"/>
+      <c r="K359" s="76"/>
+      <c r="L359" s="132"/>
+      <c r="M359" s="160"/>
+      <c r="N359" s="34"/>
+    </row>
+    <row r="360" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A360" s="116" t="s">
         <v>70</v>
       </c>
-      <c r="B356" s="147">
+      <c r="B360" s="127">
         <v>90120</v>
       </c>
-      <c r="C356" s="85">
+      <c r="C360" s="75">
         <v>182291</v>
       </c>
-      <c r="D356" s="206">
+      <c r="D360" s="186">
         <v>281020</v>
       </c>
-      <c r="E356" s="208">
+      <c r="E360" s="188">
         <v>376101</v>
       </c>
-      <c r="F356" s="86">
+      <c r="F360" s="76">
         <v>463922</v>
       </c>
-      <c r="G356" s="222">
+      <c r="G360" s="198">
         <v>509664</v>
       </c>
-      <c r="H356" s="8"/>
-[...24 lines deleted...]
-      <c r="A358" s="98" t="s">
+      <c r="H360" s="198">
+        <v>544135</v>
+      </c>
+      <c r="I360" s="198"/>
+      <c r="J360" s="79"/>
+      <c r="K360" s="76"/>
+      <c r="L360" s="132"/>
+      <c r="M360" s="160"/>
+      <c r="N360" s="34"/>
+    </row>
+    <row r="361" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A361" s="116"/>
+      <c r="B361" s="127"/>
+      <c r="C361" s="5"/>
+      <c r="D361" s="161"/>
+      <c r="E361" s="188"/>
+      <c r="F361" s="161"/>
+      <c r="G361" s="189"/>
+      <c r="H361" s="198"/>
+      <c r="I361" s="198"/>
+      <c r="J361" s="65"/>
+      <c r="K361" s="65"/>
+      <c r="L361" s="156"/>
+      <c r="M361" s="160"/>
+      <c r="N361" s="34"/>
+    </row>
+    <row r="362" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A362" s="88" t="s">
         <v>33</v>
       </c>
-      <c r="B358" s="147"/>
-[...14 lines deleted...]
-      <c r="A359" s="95" t="s">
+      <c r="B362" s="127"/>
+      <c r="C362" s="5"/>
+      <c r="D362" s="161"/>
+      <c r="E362" s="188"/>
+      <c r="F362" s="161"/>
+      <c r="G362" s="189"/>
+      <c r="H362" s="198"/>
+      <c r="I362" s="198"/>
+      <c r="J362" s="65"/>
+      <c r="K362" s="65"/>
+      <c r="L362" s="156"/>
+      <c r="M362" s="160"/>
+      <c r="N362" s="34"/>
+    </row>
+    <row r="363" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A363" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B359" s="147">
+      <c r="B363" s="127">
         <v>59836</v>
       </c>
-      <c r="C359" s="85">
+      <c r="C363" s="75">
         <v>114805</v>
       </c>
-      <c r="D359" s="206">
+      <c r="D363" s="186">
         <v>171047</v>
       </c>
-      <c r="E359" s="208">
+      <c r="E363" s="188">
         <v>227538</v>
       </c>
-      <c r="F359" s="86">
+      <c r="F363" s="76">
         <v>285766</v>
       </c>
-      <c r="G359" s="222">
+      <c r="G363" s="198">
         <v>353698</v>
       </c>
-      <c r="H359" s="8"/>
-[...8 lines deleted...]
-      <c r="A360" s="127" t="s">
+      <c r="H363" s="198">
+        <v>446141</v>
+      </c>
+      <c r="I363" s="198"/>
+      <c r="J363" s="79"/>
+      <c r="K363" s="76"/>
+      <c r="L363" s="132"/>
+      <c r="M363" s="160"/>
+      <c r="N363" s="34"/>
+    </row>
+    <row r="364" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A364" s="117" t="s">
         <v>66</v>
       </c>
-      <c r="B360" s="147">
+      <c r="B364" s="127">
         <v>59836</v>
       </c>
-      <c r="C360" s="85">
+      <c r="C364" s="75">
         <v>114805</v>
       </c>
-      <c r="D360" s="206">
+      <c r="D364" s="186">
         <v>171047</v>
       </c>
-      <c r="E360" s="208">
+      <c r="E364" s="188">
         <v>227538</v>
       </c>
-      <c r="F360" s="86">
+      <c r="F364" s="76">
         <v>285766</v>
       </c>
-      <c r="G360" s="222">
+      <c r="G364" s="198">
         <v>353698</v>
       </c>
-      <c r="H360" s="8"/>
-[...24 lines deleted...]
-      <c r="A362" s="98" t="s">
+      <c r="H364" s="198">
+        <v>446141</v>
+      </c>
+      <c r="I364" s="198"/>
+      <c r="J364" s="79"/>
+      <c r="K364" s="76"/>
+      <c r="L364" s="132"/>
+      <c r="M364" s="160"/>
+      <c r="N364" s="34"/>
+    </row>
+    <row r="365" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A365" s="117"/>
+      <c r="B365" s="127"/>
+      <c r="C365" s="5"/>
+      <c r="D365" s="161"/>
+      <c r="E365" s="188"/>
+      <c r="F365" s="161"/>
+      <c r="G365" s="189"/>
+      <c r="H365" s="198"/>
+      <c r="I365" s="198"/>
+      <c r="J365" s="10"/>
+      <c r="K365" s="10"/>
+      <c r="L365" s="156"/>
+      <c r="M365" s="160"/>
+      <c r="N365" s="34"/>
+    </row>
+    <row r="366" spans="1:14" s="35" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A366" s="88" t="s">
         <v>34</v>
       </c>
-      <c r="B362" s="147"/>
-[...14 lines deleted...]
-      <c r="A363" s="95" t="s">
+      <c r="B366" s="127"/>
+      <c r="C366" s="5"/>
+      <c r="D366" s="161"/>
+      <c r="E366" s="188"/>
+      <c r="F366" s="161"/>
+      <c r="G366" s="189"/>
+      <c r="H366" s="198"/>
+      <c r="I366" s="198"/>
+      <c r="J366" s="66"/>
+      <c r="K366" s="66"/>
+      <c r="L366" s="133"/>
+      <c r="M366" s="160"/>
+      <c r="N366" s="34"/>
+    </row>
+    <row r="367" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A367" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B363" s="147">
+      <c r="B367" s="127">
         <v>4269732</v>
       </c>
-      <c r="C363" s="85">
+      <c r="C367" s="75">
         <v>8707796</v>
       </c>
-      <c r="D363" s="206">
+      <c r="D367" s="186">
         <v>12841027</v>
       </c>
-      <c r="E363" s="208">
+      <c r="E367" s="188">
         <v>16014509</v>
       </c>
-      <c r="F363" s="86">
+      <c r="F367" s="76">
         <v>17707446</v>
       </c>
-      <c r="G363" s="222">
+      <c r="G367" s="198">
         <v>18764937</v>
       </c>
-      <c r="H363" s="8"/>
-[...8 lines deleted...]
-      <c r="A364" s="122" t="s">
+      <c r="H367" s="198">
+        <v>19408911</v>
+      </c>
+      <c r="I367" s="198"/>
+      <c r="J367" s="79"/>
+      <c r="K367" s="76"/>
+      <c r="L367" s="132"/>
+      <c r="M367" s="160"/>
+      <c r="N367" s="34"/>
+    </row>
+    <row r="368" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A368" s="112" t="s">
         <v>66</v>
       </c>
-      <c r="B364" s="147">
+      <c r="B368" s="127">
         <v>3837779</v>
       </c>
-      <c r="C364" s="85">
+      <c r="C368" s="75">
         <v>7881605</v>
       </c>
-      <c r="D364" s="206">
+      <c r="D368" s="186">
         <v>11649038</v>
       </c>
-      <c r="E364" s="208">
+      <c r="E368" s="188">
         <v>14564672</v>
       </c>
-      <c r="F364" s="86">
+      <c r="F368" s="76">
         <v>15877060</v>
       </c>
-      <c r="G364" s="222">
+      <c r="G368" s="198">
         <v>16612206</v>
       </c>
-      <c r="H364" s="8"/>
-[...8 lines deleted...]
-      <c r="A365" s="122" t="s">
+      <c r="H368" s="198">
+        <v>16933897</v>
+      </c>
+      <c r="I368" s="198"/>
+      <c r="J368" s="79"/>
+      <c r="K368" s="76"/>
+      <c r="L368" s="132"/>
+      <c r="M368" s="160"/>
+      <c r="N368" s="34"/>
+    </row>
+    <row r="369" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A369" s="112" t="s">
         <v>67</v>
       </c>
-      <c r="B365" s="147">
+      <c r="B369" s="127">
         <v>53992</v>
       </c>
-      <c r="C365" s="85">
+      <c r="C369" s="75">
         <v>84244</v>
       </c>
-      <c r="D365" s="206">
+      <c r="D369" s="186">
         <v>114497</v>
       </c>
-      <c r="E365" s="208">
+      <c r="E369" s="188">
         <v>144749</v>
       </c>
-      <c r="F365" s="86">
+      <c r="F369" s="76">
         <v>198504</v>
       </c>
-      <c r="G365" s="222">
+      <c r="G369" s="198">
         <v>252260</v>
       </c>
-      <c r="H365" s="8"/>
-[...8 lines deleted...]
-      <c r="A366" s="122" t="s">
+      <c r="H369" s="198">
+        <v>306015</v>
+      </c>
+      <c r="I369" s="198"/>
+      <c r="J369" s="79"/>
+      <c r="K369" s="76"/>
+      <c r="L369" s="132"/>
+      <c r="M369" s="160"/>
+      <c r="N369" s="34"/>
+    </row>
+    <row r="370" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A370" s="112" t="s">
         <v>39</v>
       </c>
-      <c r="B366" s="147">
+      <c r="B370" s="127">
         <v>24974</v>
       </c>
-      <c r="C366" s="85">
+      <c r="C370" s="75">
         <v>48188</v>
       </c>
-      <c r="D366" s="206">
+      <c r="D370" s="186">
         <v>68875</v>
       </c>
-      <c r="E366" s="208">
+      <c r="E370" s="188">
         <v>72497</v>
       </c>
-      <c r="F366" s="86">
+      <c r="F370" s="76">
         <v>83599</v>
       </c>
-      <c r="G366" s="222">
+      <c r="G370" s="198">
         <v>87947</v>
       </c>
-      <c r="H366" s="8"/>
-[...8 lines deleted...]
-      <c r="A367" s="9" t="s">
+      <c r="H370" s="198">
+        <v>92294</v>
+      </c>
+      <c r="I370" s="198"/>
+      <c r="J370" s="79"/>
+      <c r="K370" s="76"/>
+      <c r="L370" s="132"/>
+      <c r="M370" s="160"/>
+      <c r="N370" s="34"/>
+    </row>
+    <row r="371" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A371" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B367" s="147">
+      <c r="B371" s="127">
         <v>46975</v>
       </c>
-      <c r="C367" s="85">
+      <c r="C371" s="75">
         <v>86520</v>
       </c>
-      <c r="D367" s="206">
+      <c r="D371" s="186">
         <v>122123</v>
       </c>
-      <c r="E367" s="208">
+      <c r="E371" s="188">
         <v>129389</v>
       </c>
-      <c r="F367" s="86">
+      <c r="F371" s="76">
         <v>152250</v>
       </c>
-      <c r="G367" s="222">
+      <c r="G371" s="198">
         <v>161800</v>
       </c>
-      <c r="H367" s="8"/>
-[...8 lines deleted...]
-      <c r="A368" s="122" t="s">
+      <c r="H371" s="198">
+        <v>171350</v>
+      </c>
+      <c r="I371" s="198"/>
+      <c r="J371" s="79"/>
+      <c r="K371" s="76"/>
+      <c r="L371" s="132"/>
+      <c r="M371" s="160"/>
+      <c r="N371" s="34"/>
+    </row>
+    <row r="372" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A372" s="112" t="s">
         <v>40</v>
       </c>
-      <c r="B368" s="147">
+      <c r="B372" s="127">
         <v>37054</v>
       </c>
-      <c r="C368" s="85">
+      <c r="C372" s="75">
         <v>71785</v>
       </c>
-      <c r="D368" s="206">
+      <c r="D372" s="186">
         <v>105294</v>
       </c>
-      <c r="E368" s="208">
+      <c r="E372" s="188">
         <v>130026</v>
       </c>
-      <c r="F368" s="86">
+      <c r="F372" s="76">
         <v>163201</v>
       </c>
-      <c r="G368" s="222">
+      <c r="G372" s="198">
         <v>191356</v>
       </c>
-      <c r="H368" s="8"/>
-[...8 lines deleted...]
-      <c r="A369" s="122" t="s">
+      <c r="H372" s="198">
+        <v>219512</v>
+      </c>
+      <c r="I372" s="198"/>
+      <c r="J372" s="79"/>
+      <c r="K372" s="76"/>
+      <c r="L372" s="132"/>
+      <c r="M372" s="160"/>
+      <c r="N372" s="34"/>
+    </row>
+    <row r="373" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A373" s="112" t="s">
         <v>41</v>
       </c>
-      <c r="B369" s="147">
+      <c r="B373" s="127">
         <v>19835</v>
       </c>
-      <c r="C369" s="85">
+      <c r="C373" s="75">
         <v>39884</v>
       </c>
-      <c r="D369" s="206">
+      <c r="D373" s="186">
         <v>58097</v>
       </c>
-      <c r="E369" s="208">
+      <c r="E373" s="188">
         <v>66710</v>
       </c>
-      <c r="F369" s="86">
+      <c r="F373" s="76">
         <v>83928</v>
       </c>
-      <c r="G369" s="222">
+      <c r="G373" s="198">
         <v>94224</v>
       </c>
-      <c r="H369" s="8"/>
-[...8 lines deleted...]
-      <c r="A370" s="122" t="s">
+      <c r="H373" s="198">
+        <v>104519</v>
+      </c>
+      <c r="I373" s="198"/>
+      <c r="J373" s="79"/>
+      <c r="K373" s="76"/>
+      <c r="L373" s="132"/>
+      <c r="M373" s="160"/>
+      <c r="N373" s="34"/>
+    </row>
+    <row r="374" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A374" s="112" t="s">
         <v>42</v>
       </c>
-      <c r="B370" s="147">
+      <c r="B374" s="127">
         <v>55575</v>
       </c>
-      <c r="C370" s="85">
+      <c r="C374" s="75">
         <v>99172</v>
       </c>
-      <c r="D370" s="206">
+      <c r="D374" s="186">
         <v>142769</v>
       </c>
-      <c r="E370" s="208">
+      <c r="E374" s="188">
         <v>186366</v>
       </c>
-      <c r="F370" s="86">
+      <c r="F374" s="76">
         <v>243201</v>
       </c>
-      <c r="G370" s="222">
+      <c r="G374" s="198">
         <v>300036</v>
       </c>
-      <c r="H370" s="8"/>
-[...8 lines deleted...]
-      <c r="A371" s="122" t="s">
+      <c r="H374" s="198">
+        <v>356871</v>
+      </c>
+      <c r="I374" s="198"/>
+      <c r="J374" s="79"/>
+      <c r="K374" s="76"/>
+      <c r="L374" s="132"/>
+      <c r="M374" s="160"/>
+      <c r="N374" s="34"/>
+    </row>
+    <row r="375" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A375" s="112" t="s">
         <v>68</v>
       </c>
-      <c r="B371" s="147">
+      <c r="B375" s="127">
         <v>16651</v>
       </c>
-      <c r="C371" s="85">
+      <c r="C375" s="75">
         <v>33253</v>
       </c>
-      <c r="D371" s="206">
+      <c r="D375" s="186">
         <v>48995</v>
       </c>
-      <c r="E371" s="208">
+      <c r="E375" s="188">
         <v>60953</v>
       </c>
-      <c r="F371" s="86">
+      <c r="F375" s="76">
         <v>74901</v>
       </c>
-      <c r="G371" s="222">
+      <c r="G375" s="198">
         <v>86820</v>
       </c>
-      <c r="H371" s="8"/>
-[...8 lines deleted...]
-      <c r="A372" s="122" t="s">
+      <c r="H375" s="198">
+        <v>98740</v>
+      </c>
+      <c r="I375" s="198"/>
+      <c r="J375" s="79"/>
+      <c r="K375" s="76"/>
+      <c r="L375" s="132"/>
+      <c r="M375" s="160"/>
+      <c r="N375" s="34"/>
+    </row>
+    <row r="376" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A376" s="112" t="s">
         <v>69</v>
       </c>
-      <c r="B372" s="147">
+      <c r="B376" s="127">
         <v>20010</v>
       </c>
-      <c r="C372" s="85">
+      <c r="C376" s="75">
         <v>36818</v>
       </c>
-      <c r="D372" s="206">
+      <c r="D376" s="186">
         <v>53627</v>
       </c>
-      <c r="E372" s="208">
+      <c r="E376" s="188">
         <v>70436</v>
       </c>
-      <c r="F372" s="86">
+      <c r="F376" s="76">
         <v>93030</v>
       </c>
-      <c r="G372" s="222">
+      <c r="G376" s="198">
         <v>115625</v>
       </c>
-      <c r="H372" s="8"/>
-[...8 lines deleted...]
-      <c r="A373" s="122" t="s">
+      <c r="H376" s="198">
+        <v>138220</v>
+      </c>
+      <c r="I376" s="198"/>
+      <c r="J376" s="79"/>
+      <c r="K376" s="76"/>
+      <c r="L376" s="132"/>
+      <c r="M376" s="160"/>
+      <c r="N376" s="34"/>
+    </row>
+    <row r="377" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A377" s="112" t="s">
         <v>43</v>
       </c>
-      <c r="B373" s="147">
+      <c r="B377" s="127">
         <v>31925</v>
       </c>
-      <c r="C373" s="85">
+      <c r="C377" s="75">
         <v>61049</v>
       </c>
-      <c r="D373" s="206">
+      <c r="D377" s="186">
         <v>82178</v>
       </c>
-      <c r="E373" s="208">
+      <c r="E377" s="188">
         <v>82547</v>
       </c>
-      <c r="F373" s="86">
+      <c r="F377" s="76">
         <v>97194</v>
       </c>
-      <c r="G373" s="222">
+      <c r="G377" s="198">
         <v>97760</v>
       </c>
-      <c r="H373" s="8"/>
-[...8 lines deleted...]
-      <c r="A374" s="122" t="s">
+      <c r="H377" s="198">
+        <v>98264</v>
+      </c>
+      <c r="I377" s="198"/>
+      <c r="J377" s="79"/>
+      <c r="K377" s="76"/>
+      <c r="L377" s="132"/>
+      <c r="M377" s="160"/>
+      <c r="N377" s="34"/>
+    </row>
+    <row r="378" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="112" t="s">
         <v>44</v>
       </c>
-      <c r="B374" s="147">
+      <c r="B378" s="127">
         <v>73622</v>
       </c>
-      <c r="C374" s="85">
+      <c r="C378" s="75">
         <v>141751</v>
       </c>
-      <c r="D374" s="206">
+      <c r="D378" s="186">
         <v>207426</v>
       </c>
-      <c r="E374" s="208">
+      <c r="E378" s="188">
         <v>255459</v>
       </c>
-      <c r="F374" s="86">
+      <c r="F378" s="76">
         <v>324221</v>
       </c>
-      <c r="G374" s="222">
+      <c r="G378" s="198">
         <v>382895</v>
       </c>
-      <c r="H374" s="8"/>
-[...8 lines deleted...]
-      <c r="A375" s="122" t="s">
+      <c r="H378" s="198">
+        <v>441568</v>
+      </c>
+      <c r="I378" s="198"/>
+      <c r="J378" s="79"/>
+      <c r="K378" s="76"/>
+      <c r="L378" s="132"/>
+      <c r="M378" s="160"/>
+      <c r="N378" s="34"/>
+    </row>
+    <row r="379" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A379" s="112" t="s">
         <v>45</v>
       </c>
-      <c r="B375" s="147">
+      <c r="B379" s="127">
         <v>2777</v>
       </c>
-      <c r="C375" s="85">
+      <c r="C379" s="75">
         <v>17347</v>
       </c>
-      <c r="D375" s="206">
+      <c r="D379" s="186">
         <v>31916</v>
       </c>
-      <c r="E375" s="208">
+      <c r="E379" s="188">
         <v>46485</v>
       </c>
-      <c r="F375" s="86">
+      <c r="F379" s="76">
         <v>68691</v>
       </c>
-      <c r="G375" s="222">
+      <c r="G379" s="198">
         <v>90897</v>
       </c>
-      <c r="H375" s="8"/>
-[...8 lines deleted...]
-      <c r="A376" s="122" t="s">
+      <c r="H379" s="198">
+        <v>113102</v>
+      </c>
+      <c r="I379" s="198"/>
+      <c r="J379" s="79"/>
+      <c r="K379" s="76"/>
+      <c r="L379" s="132"/>
+      <c r="M379" s="160"/>
+      <c r="N379" s="34"/>
+    </row>
+    <row r="380" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A380" s="112" t="s">
         <v>46</v>
       </c>
-      <c r="B376" s="147">
+      <c r="B380" s="127">
         <v>1597</v>
       </c>
-      <c r="C376" s="85">
+      <c r="C380" s="75">
         <v>3460</v>
       </c>
-      <c r="D376" s="206">
+      <c r="D380" s="186">
         <v>5094</v>
       </c>
-      <c r="E376" s="208">
+      <c r="E380" s="188">
         <v>6037</v>
       </c>
-      <c r="F376" s="86">
+      <c r="F380" s="76">
         <v>6840</v>
       </c>
-      <c r="G376" s="222">
+      <c r="G380" s="198">
         <v>7644</v>
       </c>
-      <c r="H376" s="8"/>
-[...8 lines deleted...]
-      <c r="A377" s="122" t="s">
+      <c r="H380" s="198">
+        <v>8447</v>
+      </c>
+      <c r="I380" s="198"/>
+      <c r="J380" s="79"/>
+      <c r="K380" s="76"/>
+      <c r="L380" s="132"/>
+      <c r="M380" s="160"/>
+      <c r="N380" s="34"/>
+    </row>
+    <row r="381" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A381" s="112" t="s">
         <v>70</v>
       </c>
-      <c r="B377" s="147">
+      <c r="B381" s="127">
         <v>46965</v>
       </c>
-      <c r="C377" s="85">
+      <c r="C381" s="75">
         <v>102719</v>
       </c>
-      <c r="D377" s="206">
+      <c r="D381" s="186">
         <v>151099</v>
       </c>
-      <c r="E377" s="208">
+      <c r="E381" s="188">
         <v>198182</v>
       </c>
-      <c r="F377" s="86">
+      <c r="F381" s="76">
         <v>240825</v>
       </c>
-      <c r="G377" s="222">
+      <c r="G381" s="198">
         <v>283468</v>
       </c>
-      <c r="H377" s="8"/>
-[...24 lines deleted...]
-      <c r="A379" s="98" t="s">
+      <c r="H381" s="198">
+        <v>326111</v>
+      </c>
+      <c r="I381" s="198"/>
+      <c r="J381" s="79"/>
+      <c r="K381" s="76"/>
+      <c r="L381" s="132"/>
+      <c r="M381" s="160"/>
+      <c r="N381" s="34"/>
+    </row>
+    <row r="382" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A382" s="112"/>
+      <c r="B382" s="127"/>
+      <c r="C382" s="5"/>
+      <c r="D382" s="161"/>
+      <c r="E382" s="188"/>
+      <c r="F382" s="161"/>
+      <c r="G382" s="189"/>
+      <c r="H382" s="198"/>
+      <c r="I382" s="198"/>
+      <c r="J382" s="67"/>
+      <c r="K382" s="67"/>
+      <c r="L382" s="157"/>
+      <c r="M382" s="160"/>
+      <c r="N382" s="34"/>
+    </row>
+    <row r="383" spans="1:14" s="35" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A383" s="88" t="s">
         <v>35</v>
       </c>
-      <c r="B379" s="147"/>
-[...14 lines deleted...]
-      <c r="A380" s="95" t="s">
+      <c r="B383" s="127"/>
+      <c r="C383" s="5"/>
+      <c r="D383" s="161"/>
+      <c r="E383" s="188"/>
+      <c r="F383" s="161"/>
+      <c r="G383" s="189"/>
+      <c r="H383" s="198"/>
+      <c r="I383" s="198"/>
+      <c r="J383" s="67"/>
+      <c r="K383" s="67"/>
+      <c r="L383" s="157"/>
+      <c r="M383" s="160"/>
+      <c r="N383" s="34"/>
+    </row>
+    <row r="384" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A384" s="85" t="s">
         <v>24</v>
       </c>
-      <c r="B380" s="147">
+      <c r="B384" s="127">
         <v>1283440</v>
       </c>
-      <c r="C380" s="85">
+      <c r="C384" s="75">
         <v>2637707</v>
       </c>
-      <c r="D380" s="206">
+      <c r="D384" s="186">
         <v>4005559</v>
       </c>
-      <c r="E380" s="208">
+      <c r="E384" s="188">
         <v>5536530</v>
       </c>
-      <c r="F380" s="86">
+      <c r="F384" s="76">
         <v>7077017</v>
       </c>
-      <c r="G380" s="222">
+      <c r="G384" s="198">
         <v>8725163</v>
       </c>
-      <c r="H380" s="8"/>
-[...8 lines deleted...]
-      <c r="A381" s="128" t="s">
+      <c r="H384" s="198">
+        <v>10459693</v>
+      </c>
+      <c r="I384" s="198"/>
+      <c r="J384" s="79"/>
+      <c r="K384" s="76"/>
+      <c r="L384" s="132"/>
+      <c r="M384" s="160"/>
+      <c r="N384" s="34"/>
+    </row>
+    <row r="385" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A385" s="118" t="s">
         <v>66</v>
       </c>
-      <c r="B381" s="147">
+      <c r="B385" s="127">
         <v>681513</v>
       </c>
-      <c r="C381" s="85">
+      <c r="C385" s="75">
         <v>1371568</v>
       </c>
-      <c r="D381" s="206">
+      <c r="D385" s="186">
         <v>2049392</v>
       </c>
-      <c r="E381" s="208">
+      <c r="E385" s="188">
         <v>2799440</v>
       </c>
-      <c r="F381" s="86">
+      <c r="F385" s="76">
         <v>3497228</v>
       </c>
-      <c r="G381" s="222">
+      <c r="G385" s="198">
         <v>4207971</v>
       </c>
-      <c r="H381" s="8"/>
-[...8 lines deleted...]
-      <c r="A382" s="128" t="s">
+      <c r="H385" s="198">
+        <v>5008935</v>
+      </c>
+      <c r="I385" s="198"/>
+      <c r="J385" s="79"/>
+      <c r="K385" s="76"/>
+      <c r="L385" s="132"/>
+      <c r="M385" s="160"/>
+      <c r="N385" s="34"/>
+    </row>
+    <row r="386" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A386" s="118" t="s">
         <v>67</v>
       </c>
-      <c r="B382" s="147">
+      <c r="B386" s="127">
         <v>10247</v>
       </c>
-      <c r="C382" s="85">
+      <c r="C386" s="75">
         <v>25516</v>
       </c>
-      <c r="D382" s="206">
+      <c r="D386" s="186">
         <v>40786</v>
       </c>
-      <c r="E382" s="208">
+      <c r="E386" s="188">
         <v>56055</v>
       </c>
-      <c r="F382" s="86">
+      <c r="F386" s="76">
         <v>66805</v>
       </c>
-      <c r="G382" s="222">
+      <c r="G386" s="198">
         <v>77554</v>
       </c>
-      <c r="H382" s="8"/>
-[...8 lines deleted...]
-      <c r="A383" s="128" t="s">
+      <c r="H386" s="198">
+        <v>88304</v>
+      </c>
+      <c r="I386" s="198"/>
+      <c r="J386" s="79"/>
+      <c r="K386" s="76"/>
+      <c r="L386" s="132"/>
+      <c r="M386" s="160"/>
+      <c r="N386" s="34"/>
+    </row>
+    <row r="387" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A387" s="118" t="s">
         <v>39</v>
       </c>
-      <c r="B383" s="147">
+      <c r="B387" s="127">
         <v>5317</v>
       </c>
-      <c r="C383" s="85">
+      <c r="C387" s="75">
         <v>11636</v>
       </c>
-      <c r="D383" s="206">
+      <c r="D387" s="186">
         <v>17955</v>
       </c>
-      <c r="E383" s="208">
+      <c r="E387" s="188">
         <v>24274</v>
       </c>
-      <c r="F383" s="86">
+      <c r="F387" s="76">
         <v>29667</v>
       </c>
-      <c r="G383" s="222">
+      <c r="G387" s="198">
         <v>35059</v>
       </c>
-      <c r="H383" s="8"/>
-[...8 lines deleted...]
-      <c r="A384" s="9" t="s">
+      <c r="H387" s="198">
+        <v>41084</v>
+      </c>
+      <c r="I387" s="198"/>
+      <c r="J387" s="79"/>
+      <c r="K387" s="76"/>
+      <c r="L387" s="132"/>
+      <c r="M387" s="160"/>
+      <c r="N387" s="34"/>
+    </row>
+    <row r="388" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A388" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B384" s="147">
+      <c r="B388" s="127">
         <v>6477</v>
       </c>
-      <c r="C384" s="85">
+      <c r="C388" s="75">
         <v>13656</v>
       </c>
-      <c r="D384" s="206">
+      <c r="D388" s="186">
         <v>20835</v>
       </c>
-      <c r="E384" s="208">
+      <c r="E388" s="188">
         <v>28014</v>
       </c>
-      <c r="F384" s="86">
+      <c r="F388" s="76">
         <v>36960</v>
       </c>
-      <c r="G384" s="222">
+      <c r="G388" s="198">
         <v>45907</v>
       </c>
-      <c r="H384" s="8"/>
-[...8 lines deleted...]
-      <c r="A385" s="128" t="s">
+      <c r="H388" s="198">
+        <v>55002</v>
+      </c>
+      <c r="I388" s="198"/>
+      <c r="J388" s="79"/>
+      <c r="K388" s="76"/>
+      <c r="L388" s="132"/>
+      <c r="M388" s="160"/>
+      <c r="N388" s="34"/>
+    </row>
+    <row r="389" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A389" s="118" t="s">
         <v>40</v>
       </c>
-      <c r="B385" s="147">
+      <c r="B389" s="127">
         <v>78134</v>
       </c>
-      <c r="C385" s="85">
+      <c r="C389" s="75">
         <v>171885</v>
       </c>
-      <c r="D385" s="206">
+      <c r="D389" s="186">
         <v>270123</v>
       </c>
-      <c r="E385" s="208">
+      <c r="E389" s="188">
         <v>388017</v>
       </c>
-      <c r="F385" s="86">
+      <c r="F389" s="76">
         <v>510669</v>
       </c>
-      <c r="G385" s="222">
+      <c r="G389" s="198">
         <v>657067</v>
       </c>
-      <c r="H385" s="8"/>
-[...8 lines deleted...]
-      <c r="A386" s="128" t="s">
+      <c r="H389" s="198">
+        <v>814160</v>
+      </c>
+      <c r="I389" s="198"/>
+      <c r="J389" s="79"/>
+      <c r="K389" s="76"/>
+      <c r="L389" s="132"/>
+      <c r="M389" s="160"/>
+      <c r="N389" s="34"/>
+    </row>
+    <row r="390" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A390" s="118" t="s">
         <v>41</v>
       </c>
-      <c r="B386" s="147">
+      <c r="B390" s="127">
         <v>10800</v>
       </c>
-      <c r="C386" s="85">
+      <c r="C390" s="75">
         <v>24018</v>
       </c>
-      <c r="D386" s="206">
+      <c r="D390" s="186">
         <v>37236</v>
       </c>
-      <c r="E386" s="208">
+      <c r="E390" s="188">
         <v>50454</v>
       </c>
-      <c r="F386" s="86">
+      <c r="F390" s="76">
         <v>64309</v>
       </c>
-      <c r="G386" s="222">
+      <c r="G390" s="198">
         <v>78163</v>
       </c>
-      <c r="H386" s="8"/>
-[...8 lines deleted...]
-      <c r="A387" s="128" t="s">
+      <c r="H390" s="198">
+        <v>92018</v>
+      </c>
+      <c r="I390" s="198"/>
+      <c r="J390" s="79"/>
+      <c r="K390" s="76"/>
+      <c r="L390" s="132"/>
+      <c r="M390" s="160"/>
+      <c r="N390" s="34"/>
+    </row>
+    <row r="391" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A391" s="118" t="s">
         <v>42</v>
       </c>
-      <c r="B387" s="147">
+      <c r="B391" s="127">
         <v>244916</v>
       </c>
-      <c r="C387" s="85">
+      <c r="C391" s="75">
         <v>491386</v>
       </c>
-      <c r="D387" s="206">
+      <c r="D391" s="186">
         <v>750799</v>
       </c>
-      <c r="E387" s="208">
+      <c r="E391" s="188">
         <v>1068825</v>
       </c>
-      <c r="F387" s="86">
+      <c r="F391" s="76">
         <v>1426707</v>
       </c>
-      <c r="G387" s="222">
+      <c r="G391" s="198">
         <v>1841869</v>
       </c>
-      <c r="H387" s="8"/>
-[...8 lines deleted...]
-      <c r="A388" s="128" t="s">
+      <c r="H391" s="198">
+        <v>2245828</v>
+      </c>
+      <c r="I391" s="198"/>
+      <c r="J391" s="79"/>
+      <c r="K391" s="76"/>
+      <c r="L391" s="132"/>
+      <c r="M391" s="160"/>
+      <c r="N391" s="34"/>
+    </row>
+    <row r="392" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A392" s="118" t="s">
         <v>68</v>
       </c>
-      <c r="B388" s="147">
+      <c r="B392" s="127">
         <v>6724</v>
       </c>
-      <c r="C388" s="85">
+      <c r="C392" s="75">
         <v>15963</v>
       </c>
-      <c r="D388" s="206">
+      <c r="D392" s="186">
         <v>25201</v>
       </c>
-      <c r="E388" s="208">
+      <c r="E392" s="188">
         <v>34440</v>
       </c>
-      <c r="F388" s="86">
+      <c r="F392" s="76">
         <v>41966</v>
       </c>
-      <c r="G388" s="222">
+      <c r="G392" s="198">
         <v>49492</v>
       </c>
-      <c r="H388" s="8"/>
-[...8 lines deleted...]
-      <c r="A389" s="128" t="s">
+      <c r="H392" s="198">
+        <v>57157</v>
+      </c>
+      <c r="I392" s="198"/>
+      <c r="J392" s="79"/>
+      <c r="K392" s="76"/>
+      <c r="L392" s="132"/>
+      <c r="M392" s="160"/>
+      <c r="N392" s="34"/>
+    </row>
+    <row r="393" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A393" s="118" t="s">
         <v>69</v>
       </c>
-      <c r="B389" s="147">
+      <c r="B393" s="127">
         <v>194005</v>
       </c>
-      <c r="C389" s="85">
+      <c r="C393" s="75">
         <v>410527</v>
       </c>
-      <c r="D389" s="206">
+      <c r="D393" s="186">
         <v>635435</v>
       </c>
-      <c r="E389" s="208">
+      <c r="E393" s="188">
         <v>872968</v>
       </c>
-      <c r="F389" s="86">
+      <c r="F393" s="76">
         <v>1140781</v>
       </c>
-      <c r="G389" s="222">
+      <c r="G393" s="198">
         <v>1422271</v>
       </c>
-      <c r="H389" s="8"/>
-[...8 lines deleted...]
-      <c r="A390" s="128" t="s">
+      <c r="H393" s="198">
+        <v>1698128</v>
+      </c>
+      <c r="I393" s="198"/>
+      <c r="J393" s="79"/>
+      <c r="K393" s="76"/>
+      <c r="L393" s="132"/>
+      <c r="M393" s="160"/>
+      <c r="N393" s="34"/>
+    </row>
+    <row r="394" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A394" s="118" t="s">
         <v>43</v>
       </c>
-      <c r="B390" s="147">
+      <c r="B394" s="127">
         <v>6657</v>
       </c>
-      <c r="C390" s="85">
+      <c r="C394" s="75">
         <v>17013</v>
       </c>
-      <c r="D390" s="206">
+      <c r="D394" s="186">
         <v>27368</v>
       </c>
-      <c r="E390" s="208">
+      <c r="E394" s="188">
         <v>37723</v>
       </c>
-      <c r="F390" s="86">
+      <c r="F394" s="76">
         <v>42749</v>
       </c>
-      <c r="G390" s="222">
+      <c r="G394" s="198">
         <v>47775</v>
       </c>
-      <c r="H390" s="8"/>
-[...8 lines deleted...]
-      <c r="A391" s="128" t="s">
+      <c r="H394" s="198">
+        <v>53283</v>
+      </c>
+      <c r="I394" s="198"/>
+      <c r="J394" s="79"/>
+      <c r="K394" s="76"/>
+      <c r="L394" s="132"/>
+      <c r="M394" s="160"/>
+      <c r="N394" s="34"/>
+    </row>
+    <row r="395" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A395" s="118" t="s">
         <v>44</v>
       </c>
-      <c r="B391" s="147">
+      <c r="B395" s="127">
         <v>12568</v>
       </c>
-      <c r="C391" s="85">
+      <c r="C395" s="75">
         <v>27572</v>
       </c>
-      <c r="D391" s="206">
+      <c r="D395" s="186">
         <v>42575</v>
       </c>
-      <c r="E391" s="208">
+      <c r="E395" s="188">
         <v>57578</v>
       </c>
-      <c r="F391" s="86">
+      <c r="F395" s="76">
         <v>70508</v>
       </c>
-      <c r="G391" s="222">
+      <c r="G395" s="198">
         <v>83438</v>
       </c>
-      <c r="H391" s="8"/>
-[...8 lines deleted...]
-      <c r="A392" s="128" t="s">
+      <c r="H395" s="198">
+        <v>96573</v>
+      </c>
+      <c r="I395" s="198"/>
+      <c r="J395" s="79"/>
+      <c r="K395" s="76"/>
+      <c r="L395" s="132"/>
+      <c r="M395" s="160"/>
+      <c r="N395" s="34"/>
+    </row>
+    <row r="396" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A396" s="118" t="s">
         <v>45</v>
       </c>
-      <c r="B392" s="147">
+      <c r="B396" s="127">
         <v>3316</v>
       </c>
-      <c r="C392" s="85">
+      <c r="C396" s="75">
         <v>5698</v>
       </c>
-      <c r="D392" s="206">
+      <c r="D396" s="186">
         <v>8080</v>
       </c>
-      <c r="E392" s="208">
+      <c r="E396" s="188">
         <v>10463</v>
       </c>
-      <c r="F392" s="86">
+      <c r="F396" s="76">
         <v>13805</v>
       </c>
-      <c r="G392" s="222">
+      <c r="G396" s="198">
         <v>17147</v>
       </c>
-      <c r="H392" s="8"/>
-[...8 lines deleted...]
-      <c r="A393" s="128" t="s">
+      <c r="H396" s="198">
+        <v>20692</v>
+      </c>
+      <c r="I396" s="198"/>
+      <c r="J396" s="79"/>
+      <c r="K396" s="76"/>
+      <c r="L396" s="132"/>
+      <c r="M396" s="160"/>
+      <c r="N396" s="34"/>
+    </row>
+    <row r="397" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A397" s="118" t="s">
         <v>46</v>
       </c>
-      <c r="B393" s="147">
+      <c r="B397" s="127">
         <v>1514</v>
       </c>
-      <c r="C393" s="85">
+      <c r="C397" s="75">
         <v>4032</v>
       </c>
-      <c r="D393" s="206">
+      <c r="D397" s="186">
         <v>6550</v>
       </c>
-      <c r="E393" s="208">
+      <c r="E397" s="188">
         <v>9068</v>
       </c>
-      <c r="F393" s="86">
+      <c r="F397" s="76">
         <v>11319</v>
       </c>
-      <c r="G393" s="222">
+      <c r="G397" s="198">
         <v>13570</v>
       </c>
-      <c r="H393" s="8"/>
-[...8 lines deleted...]
-      <c r="A394" s="128" t="s">
+      <c r="H397" s="198">
+        <v>16352</v>
+      </c>
+      <c r="I397" s="198"/>
+      <c r="J397" s="79"/>
+      <c r="K397" s="76"/>
+      <c r="L397" s="132"/>
+      <c r="M397" s="160"/>
+      <c r="N397" s="34"/>
+    </row>
+    <row r="398" spans="1:14" s="35" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A398" s="118" t="s">
         <v>70</v>
       </c>
-      <c r="B394" s="147">
+      <c r="B398" s="127">
         <v>21253</v>
       </c>
-      <c r="C394" s="85">
+      <c r="C398" s="75">
         <v>47240</v>
       </c>
-      <c r="D394" s="206">
+      <c r="D398" s="186">
         <v>73227</v>
       </c>
-      <c r="E394" s="208">
+      <c r="E398" s="188">
         <v>99215</v>
       </c>
-      <c r="F394" s="86">
+      <c r="F398" s="76">
         <v>123549</v>
       </c>
-      <c r="G394" s="222">
+      <c r="G398" s="198">
         <v>147884</v>
       </c>
-      <c r="H394" s="8"/>
-[...22 lines deleted...]
-      <c r="A396" s="19" t="s">
+      <c r="H398" s="198">
+        <v>172185</v>
+      </c>
+      <c r="I398" s="198"/>
+      <c r="J398" s="79"/>
+      <c r="K398" s="76"/>
+      <c r="L398" s="132"/>
+      <c r="M398" s="160"/>
+      <c r="N398" s="34"/>
+    </row>
+    <row r="399" spans="1:14" s="35" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A399" s="68"/>
+      <c r="B399" s="69"/>
+      <c r="C399" s="69"/>
+      <c r="D399" s="69"/>
+      <c r="E399" s="69"/>
+      <c r="F399" s="70"/>
+      <c r="G399" s="70"/>
+      <c r="I399" s="71"/>
+      <c r="J399" s="70"/>
+      <c r="K399" s="70"/>
+      <c r="N399" s="34"/>
+    </row>
+    <row r="400" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A400" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="B396" s="20"/>
-[...13 lines deleted...]
-      <c r="A397" s="212" t="s">
+      <c r="B400" s="16"/>
+      <c r="C400" s="72"/>
+      <c r="D400" s="72"/>
+      <c r="E400" s="83"/>
+      <c r="F400" s="72"/>
+      <c r="G400" s="83"/>
+      <c r="H400" s="83"/>
+      <c r="I400" s="83"/>
+      <c r="J400" s="83"/>
+      <c r="K400" s="83"/>
+      <c r="L400" s="83"/>
+      <c r="M400" s="83"/>
+    </row>
+    <row r="401" spans="1:13" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A401" s="206" t="s">
         <v>49</v>
       </c>
-      <c r="B397" s="212"/>
-[...13 lines deleted...]
-      <c r="A398" s="21" t="s">
+      <c r="B401" s="206"/>
+      <c r="C401" s="206"/>
+      <c r="D401" s="206"/>
+      <c r="E401" s="206"/>
+      <c r="F401" s="206"/>
+      <c r="G401" s="206"/>
+      <c r="H401" s="206"/>
+      <c r="I401" s="206"/>
+      <c r="J401" s="206"/>
+      <c r="K401" s="206"/>
+      <c r="L401" s="206"/>
+      <c r="M401" s="206"/>
+    </row>
+    <row r="402" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A402" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="B398" s="20"/>
-[...10 lines deleted...]
-      <c r="M398" s="82"/>
+      <c r="B402" s="16"/>
+      <c r="C402" s="72"/>
+      <c r="D402" s="72"/>
+      <c r="E402" s="72"/>
+      <c r="F402" s="16"/>
+      <c r="G402" s="73"/>
+      <c r="H402" s="16"/>
+      <c r="I402" s="72"/>
+      <c r="J402" s="72"/>
+      <c r="K402" s="72"/>
+      <c r="L402" s="72"/>
+      <c r="M402" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B2:M2"/>
-    <mergeCell ref="A397:M397"/>
+    <mergeCell ref="A401:M401"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>