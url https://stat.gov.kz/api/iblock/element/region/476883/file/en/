--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="86">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
@@ -227,90 +227,93 @@
   <si>
     <t>28303 Machinery for agriculture and forestry used for soil preparation or cultivation, pieces</t>
   </si>
   <si>
     <t xml:space="preserve">28309 Parts of machines for agriculture and forestry; services in the field of production of machinery for agriculture and forestry, thousand tenge                                              </t>
   </si>
   <si>
     <t>30203 Other rolling stock, pieces</t>
   </si>
   <si>
     <t>302033 Freight wagons, non-self-propelled, pieces</t>
   </si>
   <si>
     <t>262013 Digital computing machines containing in one housing at least a central processing unit and an input and output device, combined or placed in separate blocks, pieces</t>
   </si>
   <si>
     <t>Condensed milk and cream, whether or not containing added sugar or other sweetening matter, not in solid forms, tons</t>
   </si>
   <si>
     <t xml:space="preserve">Wheat gluten, dry or raw, including gluten, other than those used as adhesives or in the textile industry, tons   </t>
   </si>
   <si>
     <t>Mayonnaise, other emulsified sauces,  tons</t>
   </si>
   <si>
-    <t>Felt and felt footwear, thousand pairs</t>
-[...1 lines deleted...]
-  <si>
     <t>Prefabricated wooden building structures, tons</t>
   </si>
   <si>
-    <t>078 Fabrics in physical terms, thousand square meters</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>042.06.03 Linseed oil unrefined</t>
   </si>
   <si>
     <t>*operative data</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>"-" no production</t>
   </si>
   <si>
     <t>Petropavlovsk city</t>
   </si>
   <si>
     <t>Ayyrtau</t>
   </si>
   <si>
     <t>Shal akyna</t>
   </si>
   <si>
     <t>Gabit Musrepov</t>
   </si>
   <si>
     <t>Mamlut</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Soltustik Кazakhstan 2026 year*</t>
+  </si>
+  <si>
+    <t>13203 Fabrics in physical terms, thousand square meters</t>
+  </si>
+  <si>
+    <t>139913200 Felt and felt footwear, thousand pairs</t>
+  </si>
+  <si>
+    <t>302032 Non-self-propelled railway and tramway passenger coaches, luggage vans and other special-purpose coaches, pieces</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -427,51 +430,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -485,148 +488,154 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 8" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -883,5416 +892,5959 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N255"/>
+  <dimension ref="A1:N257"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="31" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="28.42578125" style="27" customWidth="1"/>
+    <col min="2" max="3" width="9.7109375" style="27" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="27"/>
+    <col min="5" max="5" width="10.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="28"/>
+    <col min="7" max="13" width="9.140625" style="30"/>
+    <col min="14" max="14" width="9.140625" style="29"/>
+    <col min="15" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A1" s="55" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="55"/>
+      <c r="A1" s="48" t="s">
+        <v>82</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A2" s="28"/>
-[...11 lines deleted...]
-      <c r="M2" s="35"/>
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:13" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="27" t="s">
+      <c r="D3" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="27" t="s">
+      <c r="E3" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="27" t="s">
+      <c r="F3" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="27" t="s">
+      <c r="G3" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="27" t="s">
+      <c r="H3" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="27" t="s">
+      <c r="I3" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="27" t="s">
+      <c r="J3" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="27" t="s">
+      <c r="K3" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="27" t="s">
+      <c r="L3" s="24" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B4" s="50">
+      <c r="B4" s="43">
         <v>1037</v>
       </c>
-      <c r="C4" s="47">
+      <c r="C4" s="50">
         <v>3385</v>
       </c>
-      <c r="D4" s="16"/>
-      <c r="E4" s="21"/>
+      <c r="D4" s="16">
+        <v>5048</v>
+      </c>
+      <c r="E4" s="6"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
-      <c r="I4" s="40"/>
-[...3 lines deleted...]
-      <c r="M4" s="46"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="42"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B5" s="50">
+        <v>77</v>
+      </c>
+      <c r="B5" s="43">
         <v>60</v>
       </c>
-      <c r="C5" s="47">
+      <c r="C5" s="50">
         <v>330</v>
       </c>
-      <c r="D5" s="16"/>
-      <c r="E5" s="21"/>
+      <c r="D5" s="16">
+        <v>449</v>
+      </c>
+      <c r="E5" s="6"/>
       <c r="F5" s="19"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
-      <c r="I5" s="40"/>
-[...3 lines deleted...]
-      <c r="M5" s="46"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="42"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B6" s="50">
+        <v>78</v>
+      </c>
+      <c r="B6" s="43">
         <v>9</v>
       </c>
-      <c r="C6" s="47">
+      <c r="C6" s="50">
         <v>16</v>
       </c>
-      <c r="D6" s="16"/>
-      <c r="E6" s="21"/>
+      <c r="D6" s="16">
+        <v>23</v>
+      </c>
+      <c r="E6" s="6"/>
       <c r="F6" s="19"/>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
-      <c r="I6" s="36"/>
-[...3 lines deleted...]
-      <c r="M6" s="37"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="38"/>
+      <c r="K6" s="38"/>
+      <c r="L6" s="32"/>
+      <c r="M6" s="33"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="51" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="47">
+      <c r="B7" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C7" s="50">
         <v>1</v>
       </c>
-      <c r="D7" s="16"/>
-      <c r="E7" s="21"/>
+      <c r="D7" s="16">
+        <v>1</v>
+      </c>
+      <c r="E7" s="6"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
-      <c r="I7" s="36"/>
-[...3 lines deleted...]
-      <c r="M7" s="37"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="33"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="50">
+      <c r="B8" s="43">
         <v>25</v>
       </c>
-      <c r="C8" s="47">
+      <c r="C8" s="50">
         <v>51</v>
       </c>
-      <c r="D8" s="16"/>
-      <c r="E8" s="21"/>
+      <c r="D8" s="16">
+        <v>76</v>
+      </c>
+      <c r="E8" s="6"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
-      <c r="I8" s="36"/>
-[...3 lines deleted...]
-      <c r="M8" s="37"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="38"/>
+      <c r="K8" s="38"/>
+      <c r="L8" s="32"/>
+      <c r="M8" s="33"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="50">
+      <c r="B9" s="43">
         <v>26</v>
       </c>
-      <c r="C9" s="47">
+      <c r="C9" s="50">
         <v>57</v>
       </c>
-      <c r="D9" s="16"/>
-      <c r="E9" s="21"/>
+      <c r="D9" s="16">
+        <v>89</v>
+      </c>
+      <c r="E9" s="6"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
-      <c r="I9" s="36"/>
-[...3 lines deleted...]
-      <c r="M9" s="37"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="32"/>
+      <c r="M9" s="33"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="50">
+      <c r="B10" s="43">
         <v>1</v>
       </c>
-      <c r="C10" s="47">
+      <c r="C10" s="50">
         <v>2</v>
       </c>
-      <c r="D10" s="16"/>
-      <c r="E10" s="21"/>
+      <c r="D10" s="16">
+        <v>3</v>
+      </c>
+      <c r="E10" s="6"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
-      <c r="I10" s="36"/>
-[...3 lines deleted...]
-      <c r="M10" s="37"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="38"/>
+      <c r="K10" s="38"/>
+      <c r="L10" s="32"/>
+      <c r="M10" s="33"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="50">
+      <c r="B11" s="43">
         <v>22</v>
       </c>
-      <c r="C11" s="47">
+      <c r="C11" s="50">
         <v>120</v>
       </c>
-      <c r="D11" s="16"/>
-      <c r="E11" s="21"/>
+      <c r="D11" s="16">
+        <v>202</v>
+      </c>
+      <c r="E11" s="6"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
-      <c r="I11" s="36"/>
-[...3 lines deleted...]
-      <c r="M11" s="37"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="38"/>
+      <c r="K11" s="38"/>
+      <c r="L11" s="32"/>
+      <c r="M11" s="33"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B12" s="50">
+        <v>79</v>
+      </c>
+      <c r="B12" s="43">
         <v>4</v>
       </c>
-      <c r="C12" s="47">
+      <c r="C12" s="50">
         <v>6</v>
       </c>
-      <c r="D12" s="16"/>
-      <c r="E12" s="21"/>
+      <c r="D12" s="16">
+        <v>9</v>
+      </c>
+      <c r="E12" s="6"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
-      <c r="I12" s="36"/>
-[...3 lines deleted...]
-      <c r="M12" s="37"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="38"/>
+      <c r="L12" s="32"/>
+      <c r="M12" s="33"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="50">
+      <c r="B13" s="43">
         <v>2</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="50">
         <v>764</v>
       </c>
-      <c r="D13" s="16"/>
-      <c r="E13" s="21"/>
+      <c r="D13" s="16">
+        <v>1159</v>
+      </c>
+      <c r="E13" s="6"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
-      <c r="I13" s="40"/>
-[...3 lines deleted...]
-      <c r="M13" s="46"/>
+      <c r="I13" s="36"/>
+      <c r="J13" s="38"/>
+      <c r="K13" s="38"/>
+      <c r="L13" s="36"/>
+      <c r="M13" s="42"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="50">
+      <c r="B14" s="43">
         <v>864</v>
       </c>
-      <c r="C14" s="47">
+      <c r="C14" s="50">
         <v>1991</v>
       </c>
-      <c r="D14" s="16"/>
-      <c r="E14" s="21"/>
+      <c r="D14" s="16">
+        <v>2966</v>
+      </c>
+      <c r="E14" s="6"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
-      <c r="I14" s="40"/>
-[...3 lines deleted...]
-      <c r="M14" s="46"/>
+      <c r="I14" s="36"/>
+      <c r="J14" s="38"/>
+      <c r="K14" s="38"/>
+      <c r="L14" s="36"/>
+      <c r="M14" s="42"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="50">
+      <c r="B15" s="43">
         <v>3</v>
       </c>
-      <c r="C15" s="47">
+      <c r="C15" s="50">
         <v>6</v>
       </c>
-      <c r="D15" s="16"/>
-      <c r="E15" s="21"/>
+      <c r="D15" s="16">
+        <v>8</v>
+      </c>
+      <c r="E15" s="6"/>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
-      <c r="I15" s="36"/>
-[...3 lines deleted...]
-      <c r="M15" s="37"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="38"/>
+      <c r="K15" s="38"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="33"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B16" s="50">
+        <v>80</v>
+      </c>
+      <c r="B16" s="43">
         <v>21</v>
       </c>
-      <c r="C16" s="47">
+      <c r="C16" s="50">
         <v>42</v>
       </c>
-      <c r="D16" s="16"/>
-      <c r="E16" s="21"/>
+      <c r="D16" s="16">
+        <v>63</v>
+      </c>
+      <c r="E16" s="6"/>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
-      <c r="I16" s="36"/>
-[...3 lines deleted...]
-      <c r="M16" s="37"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="38"/>
+      <c r="K16" s="38"/>
+      <c r="L16" s="32"/>
+      <c r="M16" s="33"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="50">
+      <c r="B17" s="43">
         <v>21</v>
       </c>
-      <c r="C17" s="47">
+      <c r="C17" s="50">
         <v>76</v>
       </c>
-      <c r="D17" s="16"/>
-      <c r="E17" s="21"/>
+      <c r="D17" s="16">
+        <v>132</v>
+      </c>
+      <c r="E17" s="6"/>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
-      <c r="I17" s="36"/>
-[...3 lines deleted...]
-      <c r="M17" s="37"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="33"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="50">
+      <c r="B18" s="43">
         <v>21</v>
       </c>
-      <c r="C18" s="47">
+      <c r="C18" s="50">
         <v>76</v>
       </c>
-      <c r="D18" s="16"/>
-      <c r="E18" s="21"/>
+      <c r="D18" s="16">
+        <v>132</v>
+      </c>
+      <c r="E18" s="6"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
-      <c r="I18" s="36"/>
-[...3 lines deleted...]
-      <c r="M18" s="37"/>
+      <c r="I18" s="32"/>
+      <c r="J18" s="38"/>
+      <c r="K18" s="38"/>
+      <c r="L18" s="32"/>
+      <c r="M18" s="33"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="50">
+      <c r="B19" s="43">
         <v>5738</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="50">
         <v>12107</v>
       </c>
-      <c r="D19" s="16"/>
-      <c r="E19" s="21"/>
+      <c r="D19" s="16">
+        <v>23028</v>
+      </c>
+      <c r="E19" s="6"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
-      <c r="I19" s="40"/>
-[...3 lines deleted...]
-      <c r="M19" s="46"/>
+      <c r="I19" s="36"/>
+      <c r="J19" s="38"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="42"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B20" s="50">
+        <v>77</v>
+      </c>
+      <c r="B20" s="43">
         <v>5668</v>
       </c>
-      <c r="C20" s="47">
+      <c r="C20" s="50">
         <v>12002</v>
       </c>
-      <c r="D20" s="16"/>
-      <c r="E20" s="21"/>
+      <c r="D20" s="16">
+        <v>20551</v>
+      </c>
+      <c r="E20" s="6"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
-      <c r="I20" s="40"/>
-[...3 lines deleted...]
-      <c r="M20" s="46"/>
+      <c r="I20" s="36"/>
+      <c r="J20" s="38"/>
+      <c r="K20" s="38"/>
+      <c r="L20" s="36"/>
+      <c r="M20" s="42"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="51">
+      <c r="B21" s="44">
         <v>25</v>
       </c>
-      <c r="C21" s="47">
+      <c r="C21" s="50">
         <v>37</v>
       </c>
-      <c r="D21" s="16"/>
-      <c r="E21" s="21"/>
+      <c r="D21" s="16">
+        <v>50</v>
+      </c>
+      <c r="E21" s="6"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
-      <c r="I21" s="36"/>
-[...3 lines deleted...]
-      <c r="M21" s="37"/>
+      <c r="I21" s="32"/>
+      <c r="J21" s="38"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="32"/>
+      <c r="M21" s="33"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="50">
+      <c r="B22" s="43">
         <v>46</v>
       </c>
-      <c r="C22" s="47">
+      <c r="C22" s="50">
         <v>68</v>
       </c>
-      <c r="D22" s="16"/>
-      <c r="E22" s="21"/>
+      <c r="D22" s="16">
+        <v>90</v>
+      </c>
+      <c r="E22" s="6"/>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
-      <c r="I22" s="40"/>
-[...3 lines deleted...]
-      <c r="M22" s="46"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="42"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="10" t="s">
-        <v>82</v>
-[...8 lines deleted...]
-      <c r="E23" s="21"/>
+        <v>80</v>
+      </c>
+      <c r="B23" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="50" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" s="16">
+        <v>2337</v>
+      </c>
+      <c r="E23" s="6"/>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
-      <c r="I23" s="40"/>
-[...3 lines deleted...]
-      <c r="M23" s="46"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="38"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="42"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B24" s="50">
+        <v>73</v>
+      </c>
+      <c r="B24" s="43">
         <v>69</v>
       </c>
-      <c r="C24" s="47">
+      <c r="C24" s="50">
         <v>108</v>
       </c>
-      <c r="D24" s="16"/>
-      <c r="E24" s="21"/>
+      <c r="D24" s="16">
+        <v>146</v>
+      </c>
+      <c r="E24" s="6"/>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
-      <c r="I24" s="40"/>
-[...3 lines deleted...]
-      <c r="M24" s="46"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="38"/>
+      <c r="K24" s="38"/>
+      <c r="L24" s="36"/>
+      <c r="M24" s="42"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="10" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B25" s="50">
+        <v>77</v>
+      </c>
+      <c r="B25" s="43">
         <v>24</v>
       </c>
-      <c r="C25" s="47">
+      <c r="C25" s="50">
         <v>40</v>
       </c>
-      <c r="D25" s="16"/>
-      <c r="E25" s="21"/>
+      <c r="D25" s="16">
+        <v>55</v>
+      </c>
+      <c r="E25" s="6"/>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
-      <c r="I25" s="36"/>
-[...3 lines deleted...]
-      <c r="M25" s="37"/>
+      <c r="I25" s="32"/>
+      <c r="J25" s="38"/>
+      <c r="K25" s="38"/>
+      <c r="L25" s="32"/>
+      <c r="M25" s="33"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="51">
+      <c r="B26" s="44">
         <v>25</v>
       </c>
-      <c r="C26" s="47">
+      <c r="C26" s="50">
         <v>37</v>
       </c>
-      <c r="D26" s="16"/>
-      <c r="E26" s="21"/>
+      <c r="D26" s="16">
+        <v>50</v>
+      </c>
+      <c r="E26" s="6"/>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
-      <c r="I26" s="36"/>
-[...3 lines deleted...]
-      <c r="M26" s="37"/>
+      <c r="I26" s="32"/>
+      <c r="J26" s="38"/>
+      <c r="K26" s="38"/>
+      <c r="L26" s="32"/>
+      <c r="M26" s="33"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B27" s="50">
+      <c r="B27" s="43">
         <v>20</v>
       </c>
-      <c r="C27" s="47">
+      <c r="C27" s="50">
         <v>30</v>
       </c>
-      <c r="D27" s="16"/>
-      <c r="E27" s="21"/>
+      <c r="D27" s="16">
+        <v>41</v>
+      </c>
+      <c r="E27" s="6"/>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
-      <c r="I27" s="36"/>
-[...3 lines deleted...]
-      <c r="M27" s="37"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="38"/>
+      <c r="K27" s="38"/>
+      <c r="L27" s="32"/>
+      <c r="M27" s="33"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
-        <v>82</v>
-[...8 lines deleted...]
-      <c r="E28" s="21"/>
+        <v>80</v>
+      </c>
+      <c r="B28" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C28" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E28" s="6"/>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
-      <c r="I28" s="40"/>
-[...3 lines deleted...]
-      <c r="M28" s="46"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="38"/>
+      <c r="K28" s="38"/>
+      <c r="L28" s="36"/>
+      <c r="M28" s="42"/>
     </row>
     <row r="29" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="50">
+      <c r="B29" s="43">
         <v>880</v>
       </c>
-      <c r="C29" s="47">
+      <c r="C29" s="50">
         <v>1985</v>
       </c>
-      <c r="D29" s="16"/>
-      <c r="E29" s="21"/>
+      <c r="D29" s="16">
+        <v>2965</v>
+      </c>
+      <c r="E29" s="6"/>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
-      <c r="I29" s="40"/>
-[...3 lines deleted...]
-      <c r="M29" s="46"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="38"/>
+      <c r="K29" s="38"/>
+      <c r="L29" s="36"/>
+      <c r="M29" s="42"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="10" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B30" s="50">
+        <v>77</v>
+      </c>
+      <c r="B30" s="43">
         <v>31</v>
       </c>
-      <c r="C30" s="47">
+      <c r="C30" s="50">
         <v>42</v>
       </c>
-      <c r="D30" s="16"/>
-      <c r="E30" s="21"/>
+      <c r="D30" s="16">
+        <v>56</v>
+      </c>
+      <c r="E30" s="6"/>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
-      <c r="I30" s="36"/>
-[...3 lines deleted...]
-      <c r="M30" s="37"/>
+      <c r="I30" s="32"/>
+      <c r="J30" s="38"/>
+      <c r="K30" s="38"/>
+      <c r="L30" s="32"/>
+      <c r="M30" s="33"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B31" s="50">
+        <v>78</v>
+      </c>
+      <c r="B31" s="43">
         <v>9</v>
       </c>
-      <c r="C31" s="47">
+      <c r="C31" s="50">
         <v>15</v>
       </c>
-      <c r="D31" s="16"/>
-      <c r="E31" s="21"/>
+      <c r="D31" s="16">
+        <v>21</v>
+      </c>
+      <c r="E31" s="6"/>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
-      <c r="I31" s="36"/>
-[...3 lines deleted...]
-      <c r="M31" s="37"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="38"/>
+      <c r="K31" s="38"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="33"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="51" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="47">
+      <c r="B32" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C32" s="50">
         <v>1</v>
       </c>
-      <c r="D32" s="16"/>
-      <c r="E32" s="21"/>
+      <c r="D32" s="16">
+        <v>1</v>
+      </c>
+      <c r="E32" s="6"/>
       <c r="F32" s="19"/>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
-      <c r="I32" s="36"/>
-[...3 lines deleted...]
-      <c r="M32" s="37"/>
+      <c r="I32" s="32"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="32"/>
+      <c r="M32" s="33"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B33" s="50">
+      <c r="B33" s="43">
         <v>24</v>
       </c>
-      <c r="C33" s="47">
+      <c r="C33" s="50">
         <v>48</v>
       </c>
-      <c r="D33" s="16"/>
-      <c r="E33" s="21"/>
+      <c r="D33" s="16">
+        <v>72</v>
+      </c>
+      <c r="E33" s="6"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
-      <c r="I33" s="36"/>
-[...3 lines deleted...]
-      <c r="M33" s="37"/>
+      <c r="I33" s="32"/>
+      <c r="J33" s="38"/>
+      <c r="K33" s="38"/>
+      <c r="L33" s="32"/>
+      <c r="M33" s="33"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B34" s="50">
+      <c r="B34" s="43">
         <v>26</v>
       </c>
-      <c r="C34" s="47">
+      <c r="C34" s="50">
         <v>57</v>
       </c>
-      <c r="D34" s="16"/>
-      <c r="E34" s="21"/>
+      <c r="D34" s="16">
+        <v>89</v>
+      </c>
+      <c r="E34" s="6"/>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="19"/>
-      <c r="I34" s="36"/>
-[...3 lines deleted...]
-      <c r="M34" s="37"/>
+      <c r="I34" s="32"/>
+      <c r="J34" s="38"/>
+      <c r="K34" s="38"/>
+      <c r="L34" s="32"/>
+      <c r="M34" s="33"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B35" s="50">
+      <c r="B35" s="43">
         <v>1</v>
       </c>
-      <c r="C35" s="47">
+      <c r="C35" s="50">
         <v>2</v>
       </c>
-      <c r="D35" s="16"/>
-      <c r="E35" s="21"/>
+      <c r="D35" s="16">
+        <v>3</v>
+      </c>
+      <c r="E35" s="6"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
-      <c r="I35" s="36"/>
-[...3 lines deleted...]
-      <c r="M35" s="37"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="38"/>
+      <c r="K35" s="38"/>
+      <c r="L35" s="32"/>
+      <c r="M35" s="33"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B36" s="50">
+      <c r="B36" s="43">
         <v>14</v>
       </c>
-      <c r="C36" s="47">
+      <c r="C36" s="50">
         <v>33</v>
       </c>
-      <c r="D36" s="16"/>
-      <c r="E36" s="21"/>
+      <c r="D36" s="16">
+        <v>51</v>
+      </c>
+      <c r="E36" s="6"/>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
-      <c r="I36" s="36"/>
-[...3 lines deleted...]
-      <c r="M36" s="37"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="38"/>
+      <c r="K36" s="38"/>
+      <c r="L36" s="32"/>
+      <c r="M36" s="33"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37" s="10" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B37" s="50">
+        <v>79</v>
+      </c>
+      <c r="B37" s="43">
         <v>4</v>
       </c>
-      <c r="C37" s="47">
+      <c r="C37" s="50">
         <v>6</v>
       </c>
-      <c r="D37" s="16"/>
-      <c r="E37" s="21"/>
+      <c r="D37" s="16">
+        <v>9</v>
+      </c>
+      <c r="E37" s="6"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
-      <c r="I37" s="36"/>
-[...3 lines deleted...]
-      <c r="M37" s="37"/>
+      <c r="I37" s="32"/>
+      <c r="J37" s="38"/>
+      <c r="K37" s="38"/>
+      <c r="L37" s="32"/>
+      <c r="M37" s="33"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A38" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B38" s="50">
+      <c r="B38" s="43">
         <v>2</v>
       </c>
-      <c r="C38" s="47">
+      <c r="C38" s="50">
         <v>6</v>
       </c>
-      <c r="D38" s="16"/>
-      <c r="E38" s="21"/>
+      <c r="D38" s="16">
+        <v>11</v>
+      </c>
+      <c r="E38" s="6"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="19"/>
-      <c r="I38" s="36"/>
-[...3 lines deleted...]
-      <c r="M38" s="37"/>
+      <c r="I38" s="32"/>
+      <c r="J38" s="38"/>
+      <c r="K38" s="38"/>
+      <c r="L38" s="32"/>
+      <c r="M38" s="33"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B39" s="50">
+      <c r="B39" s="43">
         <v>745</v>
       </c>
-      <c r="C39" s="47">
+      <c r="C39" s="50">
         <v>1727</v>
       </c>
-      <c r="D39" s="16"/>
-      <c r="E39" s="21"/>
+      <c r="D39" s="16">
+        <v>2581</v>
+      </c>
+      <c r="E39" s="6"/>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="H39" s="19"/>
-      <c r="I39" s="40"/>
-[...3 lines deleted...]
-      <c r="M39" s="46"/>
+      <c r="I39" s="36"/>
+      <c r="J39" s="38"/>
+      <c r="K39" s="38"/>
+      <c r="L39" s="36"/>
+      <c r="M39" s="42"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B40" s="50">
+      <c r="B40" s="43">
         <v>3</v>
       </c>
-      <c r="C40" s="47">
+      <c r="C40" s="50">
         <v>6</v>
       </c>
-      <c r="D40" s="16"/>
-      <c r="E40" s="21"/>
+      <c r="D40" s="16">
+        <v>8</v>
+      </c>
+      <c r="E40" s="6"/>
       <c r="F40" s="19"/>
       <c r="G40" s="19"/>
       <c r="H40" s="19"/>
-      <c r="I40" s="36"/>
-[...3 lines deleted...]
-      <c r="M40" s="37"/>
+      <c r="I40" s="32"/>
+      <c r="J40" s="38"/>
+      <c r="K40" s="38"/>
+      <c r="L40" s="32"/>
+      <c r="M40" s="33"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B41" s="50">
+        <v>80</v>
+      </c>
+      <c r="B41" s="43">
         <v>21</v>
       </c>
-      <c r="C41" s="47">
+      <c r="C41" s="50">
         <v>42</v>
       </c>
-      <c r="D41" s="16"/>
-      <c r="E41" s="21"/>
+      <c r="D41" s="16">
+        <v>63</v>
+      </c>
+      <c r="E41" s="6"/>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
-      <c r="I41" s="36"/>
-[...3 lines deleted...]
-      <c r="M41" s="37"/>
+      <c r="I41" s="32"/>
+      <c r="J41" s="38"/>
+      <c r="K41" s="38"/>
+      <c r="L41" s="32"/>
+      <c r="M41" s="33"/>
     </row>
     <row r="42" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B42" s="50">
+      <c r="B42" s="43">
         <v>122</v>
       </c>
-      <c r="C42" s="47">
+      <c r="C42" s="50">
         <v>270</v>
       </c>
-      <c r="D42" s="16"/>
-      <c r="E42" s="21"/>
+      <c r="D42" s="16">
+        <v>393</v>
+      </c>
+      <c r="E42" s="6"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="19"/>
-      <c r="I42" s="40"/>
-[...3 lines deleted...]
-      <c r="M42" s="46"/>
+      <c r="I42" s="36"/>
+      <c r="J42" s="38"/>
+      <c r="K42" s="38"/>
+      <c r="L42" s="36"/>
+      <c r="M42" s="42"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43" s="10" t="s">
-        <v>79</v>
-[...8 lines deleted...]
-      <c r="E43" s="21"/>
+        <v>77</v>
+      </c>
+      <c r="B43" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C43" s="50" t="s">
+        <v>72</v>
+      </c>
+      <c r="D43" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E43" s="6"/>
       <c r="F43" s="19"/>
       <c r="G43" s="19"/>
       <c r="H43" s="19"/>
-      <c r="I43" s="36"/>
-[...3 lines deleted...]
-      <c r="M43" s="37"/>
+      <c r="I43" s="32"/>
+      <c r="J43" s="38"/>
+      <c r="K43" s="38"/>
+      <c r="L43" s="32"/>
+      <c r="M43" s="33"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="10" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B44" s="50">
+        <v>78</v>
+      </c>
+      <c r="B44" s="43">
         <v>1</v>
       </c>
-      <c r="C44" s="47">
+      <c r="C44" s="50">
         <v>1</v>
       </c>
-      <c r="D44" s="16"/>
-      <c r="E44" s="21"/>
+      <c r="D44" s="16">
+        <v>1</v>
+      </c>
+      <c r="E44" s="6"/>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="19"/>
-      <c r="I44" s="36"/>
-[...3 lines deleted...]
-      <c r="M44" s="37"/>
+      <c r="I44" s="32"/>
+      <c r="J44" s="38"/>
+      <c r="K44" s="38"/>
+      <c r="L44" s="32"/>
+      <c r="M44" s="33"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B45" s="50">
+      <c r="B45" s="43">
         <v>2</v>
       </c>
-      <c r="C45" s="47">
+      <c r="C45" s="50">
         <v>5</v>
       </c>
-      <c r="D45" s="16"/>
-      <c r="E45" s="21"/>
+      <c r="D45" s="16">
+        <v>7</v>
+      </c>
+      <c r="E45" s="6"/>
       <c r="F45" s="19"/>
       <c r="G45" s="19"/>
       <c r="H45" s="19"/>
-      <c r="I45" s="36"/>
-[...3 lines deleted...]
-      <c r="M45" s="37"/>
+      <c r="I45" s="32"/>
+      <c r="J45" s="38"/>
+      <c r="K45" s="38"/>
+      <c r="L45" s="32"/>
+      <c r="M45" s="33"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B46" s="50">
+      <c r="B46" s="43">
         <v>119</v>
       </c>
-      <c r="C46" s="47">
+      <c r="C46" s="50">
         <v>264</v>
       </c>
-      <c r="D46" s="16"/>
-      <c r="E46" s="21"/>
+      <c r="D46" s="16">
+        <v>385</v>
+      </c>
+      <c r="E46" s="6"/>
       <c r="F46" s="19"/>
       <c r="G46" s="19"/>
       <c r="H46" s="19"/>
-      <c r="I46" s="40"/>
-[...3 lines deleted...]
-      <c r="M46" s="46"/>
+      <c r="I46" s="36"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="36"/>
+      <c r="M46" s="42"/>
     </row>
     <row r="47" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A47" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B47" s="50">
+      <c r="B47" s="43">
         <v>140</v>
       </c>
-      <c r="C47" s="47">
+      <c r="C47" s="50">
         <v>215</v>
       </c>
-      <c r="D47" s="16"/>
-      <c r="E47" s="21"/>
+      <c r="D47" s="16">
+        <v>290</v>
+      </c>
+      <c r="E47" s="6"/>
       <c r="F47" s="19"/>
       <c r="G47" s="19"/>
       <c r="H47" s="19"/>
-      <c r="I47" s="36"/>
-[...3 lines deleted...]
-      <c r="M47" s="46"/>
+      <c r="I47" s="32"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="36"/>
+      <c r="M47" s="42"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B48" s="50">
+        <v>77</v>
+      </c>
+      <c r="B48" s="43">
         <v>140</v>
       </c>
-      <c r="C48" s="47">
+      <c r="C48" s="50">
         <v>215</v>
       </c>
-      <c r="D48" s="16"/>
-      <c r="E48" s="21"/>
+      <c r="D48" s="16">
+        <v>290</v>
+      </c>
+      <c r="E48" s="6"/>
       <c r="F48" s="19"/>
       <c r="G48" s="19"/>
       <c r="H48" s="19"/>
-      <c r="I48" s="36"/>
-[...3 lines deleted...]
-      <c r="M48" s="46"/>
+      <c r="I48" s="32"/>
+      <c r="J48" s="38"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="36"/>
+      <c r="M48" s="42"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B49" s="50">
+      <c r="B49" s="43">
         <v>404</v>
       </c>
-      <c r="C49" s="47">
+      <c r="C49" s="50">
         <v>740</v>
       </c>
-      <c r="D49" s="16"/>
-      <c r="E49" s="21"/>
+      <c r="D49" s="16">
+        <v>1110</v>
+      </c>
+      <c r="E49" s="6"/>
       <c r="F49" s="19"/>
       <c r="G49" s="19"/>
       <c r="H49" s="19"/>
-      <c r="I49" s="40"/>
-[...3 lines deleted...]
-      <c r="M49" s="46"/>
+      <c r="I49" s="36"/>
+      <c r="J49" s="38"/>
+      <c r="K49" s="38"/>
+      <c r="L49" s="36"/>
+      <c r="M49" s="42"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B50" s="50">
+        <v>77</v>
+      </c>
+      <c r="B50" s="43">
         <v>8</v>
       </c>
-      <c r="C50" s="47">
+      <c r="C50" s="50">
         <v>9</v>
       </c>
-      <c r="D50" s="16"/>
-      <c r="E50" s="21"/>
+      <c r="D50" s="16">
+        <v>10</v>
+      </c>
+      <c r="E50" s="6"/>
       <c r="F50" s="19"/>
       <c r="G50" s="19"/>
       <c r="H50" s="19"/>
-      <c r="I50" s="36"/>
-[...3 lines deleted...]
-      <c r="M50" s="37"/>
+      <c r="I50" s="32"/>
+      <c r="J50" s="38"/>
+      <c r="K50" s="38"/>
+      <c r="L50" s="32"/>
+      <c r="M50" s="33"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B51" s="50">
+      <c r="B51" s="43">
         <v>15</v>
       </c>
-      <c r="C51" s="47">
+      <c r="C51" s="50">
         <v>17</v>
       </c>
-      <c r="D51" s="16"/>
-      <c r="E51" s="21"/>
+      <c r="D51" s="16">
+        <v>18</v>
+      </c>
+      <c r="E51" s="6"/>
       <c r="F51" s="19"/>
       <c r="G51" s="19"/>
       <c r="H51" s="19"/>
-      <c r="I51" s="36"/>
-[...3 lines deleted...]
-      <c r="M51" s="37"/>
+      <c r="I51" s="32"/>
+      <c r="J51" s="38"/>
+      <c r="K51" s="38"/>
+      <c r="L51" s="32"/>
+      <c r="M51" s="33"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A52" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B52" s="50">
+      <c r="B52" s="43">
         <v>381</v>
       </c>
-      <c r="C52" s="47">
+      <c r="C52" s="50">
         <v>714</v>
       </c>
-      <c r="D52" s="16"/>
-      <c r="E52" s="21"/>
+      <c r="D52" s="16">
+        <v>1082</v>
+      </c>
+      <c r="E52" s="6"/>
       <c r="F52" s="19"/>
       <c r="G52" s="19"/>
       <c r="H52" s="19"/>
-      <c r="I52" s="40"/>
-[...3 lines deleted...]
-      <c r="M52" s="46"/>
+      <c r="I52" s="36"/>
+      <c r="J52" s="38"/>
+      <c r="K52" s="38"/>
+      <c r="L52" s="36"/>
+      <c r="M52" s="42"/>
     </row>
     <row r="53" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A53" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B53" s="50">
+      <c r="B53" s="43">
         <v>90</v>
       </c>
-      <c r="C53" s="47">
+      <c r="C53" s="50">
         <v>210</v>
       </c>
-      <c r="D53" s="16"/>
-      <c r="E53" s="21"/>
+      <c r="D53" s="16">
+        <v>327</v>
+      </c>
+      <c r="E53" s="6"/>
       <c r="F53" s="19"/>
       <c r="G53" s="19"/>
       <c r="H53" s="19"/>
-      <c r="I53" s="36"/>
-[...3 lines deleted...]
-      <c r="M53" s="46"/>
+      <c r="I53" s="32"/>
+      <c r="J53" s="38"/>
+      <c r="K53" s="38"/>
+      <c r="L53" s="36"/>
+      <c r="M53" s="42"/>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B54" s="50">
+        <v>77</v>
+      </c>
+      <c r="B54" s="43">
         <v>76</v>
       </c>
-      <c r="C54" s="47">
+      <c r="C54" s="50">
         <v>145</v>
       </c>
-      <c r="D54" s="16"/>
-      <c r="E54" s="21"/>
+      <c r="D54" s="16">
+        <v>211</v>
+      </c>
+      <c r="E54" s="6"/>
       <c r="F54" s="19"/>
       <c r="G54" s="19"/>
       <c r="H54" s="19"/>
-      <c r="I54" s="36"/>
-[...3 lines deleted...]
-      <c r="M54" s="37"/>
+      <c r="I54" s="32"/>
+      <c r="J54" s="38"/>
+      <c r="K54" s="38"/>
+      <c r="L54" s="32"/>
+      <c r="M54" s="33"/>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A55" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B55" s="50">
+      <c r="B55" s="43">
         <v>9</v>
       </c>
-      <c r="C55" s="47">
+      <c r="C55" s="50">
         <v>54</v>
       </c>
-      <c r="D55" s="16"/>
-      <c r="E55" s="21"/>
+      <c r="D55" s="16">
+        <v>100</v>
+      </c>
+      <c r="E55" s="6"/>
       <c r="F55" s="19"/>
       <c r="G55" s="19"/>
       <c r="H55" s="19"/>
-      <c r="I55" s="36"/>
-[...3 lines deleted...]
-      <c r="M55" s="37"/>
+      <c r="I55" s="32"/>
+      <c r="J55" s="38"/>
+      <c r="K55" s="38"/>
+      <c r="L55" s="32"/>
+      <c r="M55" s="33"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A56" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B56" s="50">
+      <c r="B56" s="43">
         <v>1</v>
       </c>
-      <c r="C56" s="47">
+      <c r="C56" s="50">
         <v>2</v>
       </c>
-      <c r="D56" s="16"/>
-      <c r="E56" s="21"/>
+      <c r="D56" s="16">
+        <v>3</v>
+      </c>
+      <c r="E56" s="6"/>
       <c r="F56" s="19"/>
       <c r="G56" s="19"/>
       <c r="H56" s="19"/>
-      <c r="I56" s="36"/>
-[...3 lines deleted...]
-      <c r="M56" s="37"/>
+      <c r="I56" s="32"/>
+      <c r="J56" s="38"/>
+      <c r="K56" s="38"/>
+      <c r="L56" s="32"/>
+      <c r="M56" s="33"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A57" s="6" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B57" s="50">
+        <v>80</v>
+      </c>
+      <c r="B57" s="43">
         <v>4</v>
       </c>
-      <c r="C57" s="47">
+      <c r="C57" s="50">
         <v>9</v>
       </c>
-      <c r="D57" s="16"/>
-      <c r="E57" s="21"/>
+      <c r="D57" s="16">
+        <v>13</v>
+      </c>
+      <c r="E57" s="6"/>
       <c r="F57" s="19"/>
       <c r="G57" s="19"/>
       <c r="H57" s="19"/>
-      <c r="I57" s="36"/>
-[...3 lines deleted...]
-      <c r="M57" s="37"/>
+      <c r="I57" s="32"/>
+      <c r="J57" s="38"/>
+      <c r="K57" s="38"/>
+      <c r="L57" s="32"/>
+      <c r="M57" s="33"/>
     </row>
     <row r="58" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B58" s="50">
+      <c r="B58" s="43">
         <v>7</v>
       </c>
-      <c r="C58" s="47">
+      <c r="C58" s="50">
         <v>14</v>
       </c>
-      <c r="D58" s="16"/>
-      <c r="E58" s="21"/>
+      <c r="D58" s="16">
+        <v>21</v>
+      </c>
+      <c r="E58" s="6"/>
       <c r="F58" s="19"/>
       <c r="G58" s="19"/>
       <c r="H58" s="19"/>
-      <c r="I58" s="36"/>
-[...3 lines deleted...]
-      <c r="M58" s="37"/>
+      <c r="I58" s="32"/>
+      <c r="J58" s="38"/>
+      <c r="K58" s="38"/>
+      <c r="L58" s="32"/>
+      <c r="M58" s="33"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A59" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B59" s="50">
+        <v>77</v>
+      </c>
+      <c r="B59" s="43">
         <v>3</v>
       </c>
-      <c r="C59" s="47">
+      <c r="C59" s="50">
         <v>6</v>
       </c>
-      <c r="D59" s="16"/>
-      <c r="E59" s="21"/>
+      <c r="D59" s="16">
+        <v>9</v>
+      </c>
+      <c r="E59" s="6"/>
       <c r="F59" s="19"/>
       <c r="G59" s="19"/>
       <c r="H59" s="19"/>
-      <c r="I59" s="36"/>
-[...3 lines deleted...]
-      <c r="M59" s="37"/>
+      <c r="I59" s="32"/>
+      <c r="J59" s="38"/>
+      <c r="K59" s="38"/>
+      <c r="L59" s="32"/>
+      <c r="M59" s="33"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A60" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B60" s="50">
+      <c r="B60" s="43">
         <v>4</v>
       </c>
-      <c r="C60" s="47">
+      <c r="C60" s="50">
         <v>8</v>
       </c>
-      <c r="D60" s="16"/>
-      <c r="E60" s="21"/>
+      <c r="D60" s="16">
+        <v>12</v>
+      </c>
+      <c r="E60" s="6"/>
       <c r="F60" s="19"/>
       <c r="G60" s="19"/>
       <c r="H60" s="19"/>
-      <c r="I60" s="36"/>
-[...3 lines deleted...]
-      <c r="M60" s="37"/>
+      <c r="I60" s="32"/>
+      <c r="J60" s="38"/>
+      <c r="K60" s="38"/>
+      <c r="L60" s="32"/>
+      <c r="M60" s="33"/>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B61" s="50">
+      <c r="B61" s="43">
         <v>3899</v>
       </c>
-      <c r="C61" s="47">
+      <c r="C61" s="50">
         <v>4396</v>
       </c>
-      <c r="D61" s="16"/>
-      <c r="E61" s="21"/>
+      <c r="D61" s="16">
+        <v>10858</v>
+      </c>
+      <c r="E61" s="6"/>
       <c r="F61" s="19"/>
       <c r="G61" s="19"/>
       <c r="H61" s="19"/>
-      <c r="I61" s="40"/>
-[...3 lines deleted...]
-      <c r="M61" s="46"/>
+      <c r="I61" s="36"/>
+      <c r="J61" s="38"/>
+      <c r="K61" s="38"/>
+      <c r="L61" s="36"/>
+      <c r="M61" s="42"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A62" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B62" s="50">
+        <v>77</v>
+      </c>
+      <c r="B62" s="43">
         <v>3876</v>
       </c>
-      <c r="C62" s="47">
+      <c r="C62" s="50">
         <v>4362</v>
       </c>
-      <c r="D62" s="16"/>
-      <c r="E62" s="21"/>
+      <c r="D62" s="16">
+        <v>10812</v>
+      </c>
+      <c r="E62" s="6"/>
       <c r="F62" s="19"/>
       <c r="G62" s="19"/>
       <c r="H62" s="19"/>
-      <c r="I62" s="40"/>
-[...3 lines deleted...]
-      <c r="M62" s="46"/>
+      <c r="I62" s="36"/>
+      <c r="J62" s="38"/>
+      <c r="K62" s="38"/>
+      <c r="L62" s="36"/>
+      <c r="M62" s="42"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A63" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B63" s="50">
+      <c r="B63" s="43">
         <v>23</v>
       </c>
-      <c r="C63" s="47">
+      <c r="C63" s="50">
         <v>35</v>
       </c>
-      <c r="D63" s="16"/>
-      <c r="E63" s="21"/>
+      <c r="D63" s="16">
+        <v>46</v>
+      </c>
+      <c r="E63" s="6"/>
       <c r="F63" s="19"/>
       <c r="G63" s="19"/>
       <c r="H63" s="19"/>
-      <c r="I63" s="36"/>
-[...3 lines deleted...]
-      <c r="M63" s="37"/>
+      <c r="I63" s="32"/>
+      <c r="J63" s="38"/>
+      <c r="K63" s="38"/>
+      <c r="L63" s="32"/>
+      <c r="M63" s="33"/>
     </row>
     <row r="64" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A64" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B64" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="47">
+      <c r="B64" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C64" s="50">
         <v>1</v>
       </c>
-      <c r="D64" s="16"/>
-      <c r="E64" s="21"/>
+      <c r="D64" s="16">
+        <v>1</v>
+      </c>
+      <c r="E64" s="6"/>
       <c r="F64" s="19"/>
       <c r="G64" s="19"/>
       <c r="H64" s="19"/>
-      <c r="I64" s="36"/>
-[...3 lines deleted...]
-      <c r="M64" s="37"/>
+      <c r="I64" s="32"/>
+      <c r="J64" s="38"/>
+      <c r="K64" s="38"/>
+      <c r="L64" s="32"/>
+      <c r="M64" s="33"/>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A65" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B65" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C65" s="47">
+      <c r="B65" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C65" s="50">
         <v>1</v>
       </c>
-      <c r="D65" s="16"/>
-      <c r="E65" s="21"/>
+      <c r="D65" s="16">
+        <v>1</v>
+      </c>
+      <c r="E65" s="6"/>
       <c r="F65" s="19"/>
       <c r="G65" s="19"/>
       <c r="H65" s="19"/>
-      <c r="I65" s="36"/>
-[...3 lines deleted...]
-      <c r="M65" s="37"/>
+      <c r="I65" s="32"/>
+      <c r="J65" s="38"/>
+      <c r="K65" s="38"/>
+      <c r="L65" s="32"/>
+      <c r="M65" s="33"/>
     </row>
     <row r="66" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B66" s="50">
+      <c r="B66" s="43">
         <v>14045</v>
       </c>
-      <c r="C66" s="47">
+      <c r="C66" s="50">
         <v>30342</v>
       </c>
-      <c r="D66" s="16"/>
-      <c r="E66" s="21"/>
+      <c r="D66" s="16">
+        <v>45845</v>
+      </c>
+      <c r="E66" s="6"/>
       <c r="F66" s="19"/>
       <c r="G66" s="19"/>
       <c r="H66" s="19"/>
-      <c r="I66" s="40"/>
-[...3 lines deleted...]
-      <c r="M66" s="46"/>
+      <c r="I66" s="36"/>
+      <c r="J66" s="38"/>
+      <c r="K66" s="38"/>
+      <c r="L66" s="36"/>
+      <c r="M66" s="42"/>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A67" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B67" s="50">
+        <v>77</v>
+      </c>
+      <c r="B67" s="43">
         <v>10203</v>
       </c>
-      <c r="C67" s="47">
+      <c r="C67" s="50">
         <v>22231</v>
       </c>
-      <c r="D67" s="16"/>
-      <c r="E67" s="21"/>
+      <c r="D67" s="16">
+        <v>33440</v>
+      </c>
+      <c r="E67" s="6"/>
       <c r="F67" s="19"/>
       <c r="G67" s="19"/>
       <c r="H67" s="19"/>
-      <c r="I67" s="40"/>
-[...3 lines deleted...]
-      <c r="M67" s="46"/>
+      <c r="I67" s="36"/>
+      <c r="J67" s="38"/>
+      <c r="K67" s="38"/>
+      <c r="L67" s="36"/>
+      <c r="M67" s="42"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A68" s="10" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B68" s="51">
+        <v>78</v>
+      </c>
+      <c r="B68" s="44">
         <v>4</v>
       </c>
-      <c r="C68" s="47">
+      <c r="C68" s="50">
         <v>4</v>
       </c>
-      <c r="D68" s="16"/>
-      <c r="E68" s="21"/>
+      <c r="D68" s="16">
+        <v>4</v>
+      </c>
+      <c r="E68" s="6"/>
       <c r="F68" s="19"/>
       <c r="G68" s="19"/>
       <c r="H68" s="19"/>
-      <c r="I68" s="36"/>
-[...3 lines deleted...]
-      <c r="M68" s="37"/>
+      <c r="I68" s="32"/>
+      <c r="J68" s="38"/>
+      <c r="K68" s="38"/>
+      <c r="L68" s="32"/>
+      <c r="M68" s="33"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A69" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B69" s="50">
+      <c r="B69" s="43">
         <v>13</v>
       </c>
-      <c r="C69" s="47">
+      <c r="C69" s="50">
         <v>15</v>
       </c>
-      <c r="D69" s="16"/>
-      <c r="E69" s="21"/>
+      <c r="D69" s="16">
+        <v>17</v>
+      </c>
+      <c r="E69" s="6"/>
       <c r="F69" s="19"/>
       <c r="G69" s="19"/>
       <c r="H69" s="19"/>
-      <c r="I69" s="36"/>
-[...3 lines deleted...]
-      <c r="M69" s="37"/>
+      <c r="I69" s="32"/>
+      <c r="J69" s="38"/>
+      <c r="K69" s="38"/>
+      <c r="L69" s="32"/>
+      <c r="M69" s="33"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A70" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B70" s="50">
+      <c r="B70" s="43">
         <v>8</v>
       </c>
-      <c r="C70" s="47">
+      <c r="C70" s="50">
         <v>17</v>
       </c>
-      <c r="D70" s="16"/>
-      <c r="E70" s="21"/>
+      <c r="D70" s="16">
+        <v>26</v>
+      </c>
+      <c r="E70" s="6"/>
       <c r="F70" s="19"/>
       <c r="G70" s="19"/>
       <c r="H70" s="19"/>
-      <c r="I70" s="36"/>
-[...3 lines deleted...]
-      <c r="M70" s="37"/>
+      <c r="I70" s="32"/>
+      <c r="J70" s="38"/>
+      <c r="K70" s="38"/>
+      <c r="L70" s="32"/>
+      <c r="M70" s="33"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B71" s="50">
+      <c r="B71" s="43">
         <v>543</v>
       </c>
-      <c r="C71" s="47">
+      <c r="C71" s="50">
         <v>1119</v>
       </c>
-      <c r="D71" s="16"/>
-      <c r="E71" s="21"/>
+      <c r="D71" s="16">
+        <v>1719</v>
+      </c>
+      <c r="E71" s="6"/>
       <c r="F71" s="19"/>
       <c r="G71" s="19"/>
       <c r="H71" s="19"/>
-      <c r="I71" s="40"/>
-[...3 lines deleted...]
-      <c r="M71" s="46"/>
+      <c r="I71" s="36"/>
+      <c r="J71" s="38"/>
+      <c r="K71" s="38"/>
+      <c r="L71" s="36"/>
+      <c r="M71" s="42"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72" s="6" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B72" s="50">
+        <v>81</v>
+      </c>
+      <c r="B72" s="43">
         <v>1</v>
       </c>
-      <c r="C72" s="47">
+      <c r="C72" s="50">
         <v>2</v>
       </c>
-      <c r="D72" s="16"/>
-      <c r="E72" s="21"/>
+      <c r="D72" s="16">
+        <v>3</v>
+      </c>
+      <c r="E72" s="6"/>
       <c r="F72" s="19"/>
       <c r="G72" s="19"/>
       <c r="H72" s="19"/>
-      <c r="I72" s="36"/>
-[...3 lines deleted...]
-      <c r="M72" s="37"/>
+      <c r="I72" s="32"/>
+      <c r="J72" s="38"/>
+      <c r="K72" s="38"/>
+      <c r="L72" s="32"/>
+      <c r="M72" s="33"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A73" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B73" s="50">
+      <c r="B73" s="43">
         <v>1456</v>
       </c>
-      <c r="C73" s="47">
+      <c r="C73" s="50">
         <v>2957</v>
       </c>
-      <c r="D73" s="16"/>
-      <c r="E73" s="21"/>
+      <c r="D73" s="16">
+        <v>4459</v>
+      </c>
+      <c r="E73" s="6"/>
       <c r="F73" s="19"/>
       <c r="G73" s="19"/>
       <c r="H73" s="19"/>
-      <c r="I73" s="40"/>
-[...3 lines deleted...]
-      <c r="M73" s="46"/>
+      <c r="I73" s="36"/>
+      <c r="J73" s="38"/>
+      <c r="K73" s="38"/>
+      <c r="L73" s="36"/>
+      <c r="M73" s="42"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A74" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B74" s="50">
+      <c r="B74" s="43">
         <v>602</v>
       </c>
-      <c r="C74" s="47">
+      <c r="C74" s="50">
         <v>1320</v>
       </c>
-      <c r="D74" s="16"/>
-      <c r="E74" s="21"/>
+      <c r="D74" s="16">
+        <v>2038</v>
+      </c>
+      <c r="E74" s="6"/>
       <c r="F74" s="19"/>
       <c r="G74" s="19"/>
       <c r="H74" s="19"/>
-      <c r="I74" s="40"/>
-[...3 lines deleted...]
-      <c r="M74" s="46"/>
+      <c r="I74" s="36"/>
+      <c r="J74" s="38"/>
+      <c r="K74" s="38"/>
+      <c r="L74" s="36"/>
+      <c r="M74" s="42"/>
     </row>
     <row r="75" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A75" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B75" s="50">
+      <c r="B75" s="43">
         <v>7</v>
       </c>
-      <c r="C75" s="47">
+      <c r="C75" s="50">
         <v>12</v>
       </c>
-      <c r="D75" s="16"/>
-      <c r="E75" s="21"/>
+      <c r="D75" s="16">
+        <v>17</v>
+      </c>
+      <c r="E75" s="6"/>
       <c r="F75" s="19"/>
       <c r="G75" s="19"/>
       <c r="H75" s="19"/>
-      <c r="I75" s="36"/>
-[...3 lines deleted...]
-      <c r="M75" s="37"/>
+      <c r="I75" s="32"/>
+      <c r="J75" s="38"/>
+      <c r="K75" s="38"/>
+      <c r="L75" s="32"/>
+      <c r="M75" s="33"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A76" s="6" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B76" s="50">
+        <v>80</v>
+      </c>
+      <c r="B76" s="43">
         <v>1208</v>
       </c>
-      <c r="C76" s="47">
+      <c r="C76" s="50">
         <v>2665</v>
       </c>
-      <c r="D76" s="16"/>
-      <c r="E76" s="21"/>
+      <c r="D76" s="16">
+        <v>4122</v>
+      </c>
+      <c r="E76" s="6"/>
       <c r="F76" s="19"/>
       <c r="G76" s="19"/>
       <c r="H76" s="19"/>
-      <c r="I76" s="40"/>
-[...3 lines deleted...]
-      <c r="M76" s="46"/>
+      <c r="I76" s="36"/>
+      <c r="J76" s="38"/>
+      <c r="K76" s="38"/>
+      <c r="L76" s="36"/>
+      <c r="M76" s="42"/>
     </row>
     <row r="77" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A77" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="B77" s="50">
+      <c r="B77" s="43">
         <v>8</v>
       </c>
-      <c r="C77" s="47">
+      <c r="C77" s="50">
         <v>16</v>
       </c>
-      <c r="D77" s="16"/>
-      <c r="E77" s="21"/>
+      <c r="D77" s="16">
+        <v>24</v>
+      </c>
+      <c r="E77" s="6"/>
       <c r="F77" s="19"/>
       <c r="G77" s="19"/>
       <c r="H77" s="19"/>
-      <c r="I77" s="36"/>
-[...3 lines deleted...]
-      <c r="M77" s="37"/>
+      <c r="I77" s="32"/>
+      <c r="J77" s="38"/>
+      <c r="K77" s="38"/>
+      <c r="L77" s="32"/>
+      <c r="M77" s="33"/>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A78" s="10" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B78" s="50">
+        <v>77</v>
+      </c>
+      <c r="B78" s="43">
         <v>8</v>
       </c>
-      <c r="C78" s="47">
+      <c r="C78" s="50">
         <v>16</v>
       </c>
-      <c r="D78" s="16"/>
-      <c r="E78" s="21"/>
+      <c r="D78" s="16">
+        <v>24</v>
+      </c>
+      <c r="E78" s="6"/>
       <c r="F78" s="19"/>
       <c r="G78" s="19"/>
       <c r="H78" s="19"/>
-      <c r="I78" s="36"/>
-[...3 lines deleted...]
-      <c r="M78" s="37"/>
+      <c r="I78" s="32"/>
+      <c r="J78" s="38"/>
+      <c r="K78" s="38"/>
+      <c r="L78" s="32"/>
+      <c r="M78" s="33"/>
     </row>
     <row r="79" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A79" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B79" s="50">
+      <c r="B79" s="43">
         <v>469</v>
       </c>
-      <c r="C79" s="47">
+      <c r="C79" s="50">
         <v>935</v>
       </c>
-      <c r="D79" s="16"/>
-      <c r="E79" s="21"/>
+      <c r="D79" s="16">
+        <v>1490</v>
+      </c>
+      <c r="E79" s="6"/>
       <c r="F79" s="19"/>
       <c r="G79" s="19"/>
       <c r="H79" s="19"/>
-      <c r="I79" s="40"/>
-[...3 lines deleted...]
-      <c r="M79" s="46"/>
+      <c r="I79" s="36"/>
+      <c r="J79" s="38"/>
+      <c r="K79" s="38"/>
+      <c r="L79" s="36"/>
+      <c r="M79" s="42"/>
     </row>
     <row r="80" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A80" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B80" s="50">
+        <v>77</v>
+      </c>
+      <c r="B80" s="43">
         <v>401</v>
       </c>
-      <c r="C80" s="47">
+      <c r="C80" s="50">
         <v>788</v>
       </c>
-      <c r="D80" s="16"/>
-      <c r="E80" s="21"/>
+      <c r="D80" s="16">
+        <v>1236</v>
+      </c>
+      <c r="E80" s="6"/>
       <c r="F80" s="19"/>
       <c r="G80" s="19"/>
       <c r="H80" s="19"/>
-      <c r="I80" s="40"/>
-[...3 lines deleted...]
-      <c r="M80" s="46"/>
+      <c r="I80" s="36"/>
+      <c r="J80" s="38"/>
+      <c r="K80" s="38"/>
+      <c r="L80" s="36"/>
+      <c r="M80" s="42"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A81" s="6" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B81" s="50">
+        <v>78</v>
+      </c>
+      <c r="B81" s="43">
         <v>0</v>
       </c>
-      <c r="C81" s="47">
+      <c r="C81" s="50">
         <v>1</v>
       </c>
-      <c r="D81" s="16"/>
-      <c r="E81" s="21"/>
+      <c r="D81" s="16">
+        <v>1</v>
+      </c>
+      <c r="E81" s="6"/>
       <c r="F81" s="19"/>
       <c r="G81" s="19"/>
       <c r="H81" s="19"/>
-      <c r="I81" s="36"/>
-[...3 lines deleted...]
-      <c r="M81" s="37"/>
+      <c r="I81" s="32"/>
+      <c r="J81" s="38"/>
+      <c r="K81" s="38"/>
+      <c r="L81" s="32"/>
+      <c r="M81" s="33"/>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A82" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B82" s="50">
+      <c r="B82" s="43">
         <v>22</v>
       </c>
-      <c r="C82" s="47">
+      <c r="C82" s="50">
         <v>43</v>
       </c>
-      <c r="D82" s="16"/>
-      <c r="E82" s="21"/>
+      <c r="D82" s="16">
+        <v>65</v>
+      </c>
+      <c r="E82" s="6"/>
       <c r="F82" s="19"/>
       <c r="G82" s="19"/>
       <c r="H82" s="19"/>
-      <c r="I82" s="36"/>
-[...3 lines deleted...]
-      <c r="M82" s="37"/>
+      <c r="I82" s="32"/>
+      <c r="J82" s="38"/>
+      <c r="K82" s="38"/>
+      <c r="L82" s="32"/>
+      <c r="M82" s="33"/>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A83" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B83" s="50" t="s">
-[...6 lines deleted...]
-      <c r="E83" s="21"/>
+      <c r="B83" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C83" s="50" t="s">
+        <v>72</v>
+      </c>
+      <c r="D83" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E83" s="6"/>
       <c r="F83" s="19"/>
       <c r="G83" s="19"/>
       <c r="H83" s="19"/>
-      <c r="I83" s="36"/>
-[...3 lines deleted...]
-      <c r="M83" s="37"/>
+      <c r="I83" s="32"/>
+      <c r="J83" s="38"/>
+      <c r="K83" s="38"/>
+      <c r="L83" s="32"/>
+      <c r="M83" s="33"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A84" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B84" s="50">
+      <c r="B84" s="43">
         <v>18</v>
       </c>
-      <c r="C84" s="47">
+      <c r="C84" s="50">
         <v>37</v>
       </c>
-      <c r="D84" s="16"/>
-      <c r="E84" s="21"/>
+      <c r="D84" s="16">
+        <v>74</v>
+      </c>
+      <c r="E84" s="6"/>
       <c r="F84" s="19"/>
       <c r="G84" s="19"/>
       <c r="H84" s="19"/>
-      <c r="I84" s="36"/>
-[...3 lines deleted...]
-      <c r="M84" s="37"/>
+      <c r="I84" s="32"/>
+      <c r="J84" s="38"/>
+      <c r="K84" s="38"/>
+      <c r="L84" s="32"/>
+      <c r="M84" s="33"/>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A85" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B85" s="50">
+      <c r="B85" s="43">
         <v>22</v>
       </c>
-      <c r="C85" s="47">
+      <c r="C85" s="50">
         <v>48</v>
       </c>
-      <c r="D85" s="16"/>
-      <c r="E85" s="21"/>
+      <c r="D85" s="16">
+        <v>82</v>
+      </c>
+      <c r="E85" s="6"/>
       <c r="F85" s="19"/>
       <c r="G85" s="19"/>
       <c r="H85" s="19"/>
-      <c r="I85" s="36"/>
-[...3 lines deleted...]
-      <c r="M85" s="37"/>
+      <c r="I85" s="32"/>
+      <c r="J85" s="38"/>
+      <c r="K85" s="38"/>
+      <c r="L85" s="32"/>
+      <c r="M85" s="33"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A86" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B86" s="50">
+      <c r="B86" s="43">
         <v>6</v>
       </c>
-      <c r="C86" s="47">
+      <c r="C86" s="50">
         <v>19</v>
       </c>
-      <c r="D86" s="16"/>
-      <c r="E86" s="21"/>
+      <c r="D86" s="16">
+        <v>32</v>
+      </c>
+      <c r="E86" s="6"/>
       <c r="F86" s="19"/>
       <c r="G86" s="19"/>
       <c r="H86" s="19"/>
-      <c r="I86" s="36"/>
-[...3 lines deleted...]
-      <c r="M86" s="37"/>
+      <c r="I86" s="32"/>
+      <c r="J86" s="38"/>
+      <c r="K86" s="38"/>
+      <c r="L86" s="32"/>
+      <c r="M86" s="33"/>
     </row>
     <row r="87" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A87" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B87" s="50">
+      <c r="B87" s="43">
         <v>426</v>
       </c>
-      <c r="C87" s="47">
+      <c r="C87" s="50">
         <v>889</v>
       </c>
-      <c r="D87" s="16"/>
-      <c r="E87" s="21"/>
+      <c r="D87" s="16">
+        <v>1350</v>
+      </c>
+      <c r="E87" s="6"/>
       <c r="F87" s="19"/>
       <c r="G87" s="19"/>
       <c r="H87" s="19"/>
-      <c r="I87" s="40"/>
-[...3 lines deleted...]
-      <c r="M87" s="46"/>
+      <c r="I87" s="36"/>
+      <c r="J87" s="38"/>
+      <c r="K87" s="38"/>
+      <c r="L87" s="36"/>
+      <c r="M87" s="42"/>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A88" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B88" s="50">
+        <v>77</v>
+      </c>
+      <c r="B88" s="43">
         <v>339</v>
       </c>
-      <c r="C88" s="47">
+      <c r="C88" s="50">
         <v>724</v>
       </c>
-      <c r="D88" s="16"/>
-      <c r="E88" s="21"/>
+      <c r="D88" s="16">
+        <v>1075</v>
+      </c>
+      <c r="E88" s="6"/>
       <c r="F88" s="19"/>
       <c r="G88" s="19"/>
       <c r="H88" s="19"/>
-      <c r="I88" s="40"/>
-[...3 lines deleted...]
-      <c r="M88" s="46"/>
+      <c r="I88" s="36"/>
+      <c r="J88" s="38"/>
+      <c r="K88" s="38"/>
+      <c r="L88" s="36"/>
+      <c r="M88" s="42"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A89" s="6" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B89" s="50">
+        <v>78</v>
+      </c>
+      <c r="B89" s="43">
         <v>4</v>
       </c>
-      <c r="C89" s="47">
+      <c r="C89" s="50">
         <v>10</v>
       </c>
-      <c r="D89" s="16"/>
-      <c r="E89" s="21"/>
+      <c r="D89" s="16">
+        <v>17</v>
+      </c>
+      <c r="E89" s="6"/>
       <c r="F89" s="19"/>
       <c r="G89" s="19"/>
       <c r="H89" s="19"/>
-      <c r="I89" s="36"/>
-[...3 lines deleted...]
-      <c r="M89" s="37"/>
+      <c r="I89" s="32"/>
+      <c r="J89" s="38"/>
+      <c r="K89" s="38"/>
+      <c r="L89" s="32"/>
+      <c r="M89" s="33"/>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A90" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B90" s="50">
+      <c r="B90" s="43">
         <v>27</v>
       </c>
-      <c r="C90" s="47">
+      <c r="C90" s="50">
         <v>53</v>
       </c>
-      <c r="D90" s="16"/>
-      <c r="E90" s="21"/>
+      <c r="D90" s="16">
+        <v>80</v>
+      </c>
+      <c r="E90" s="6"/>
       <c r="F90" s="19"/>
       <c r="G90" s="19"/>
       <c r="H90" s="19"/>
-      <c r="I90" s="36"/>
-[...3 lines deleted...]
-      <c r="M90" s="37"/>
+      <c r="I90" s="32"/>
+      <c r="J90" s="38"/>
+      <c r="K90" s="38"/>
+      <c r="L90" s="32"/>
+      <c r="M90" s="33"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A91" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B91" s="51" t="s">
-[...6 lines deleted...]
-      <c r="E91" s="21"/>
+      <c r="B91" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C91" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="D91" s="16">
+        <v>1</v>
+      </c>
+      <c r="E91" s="6"/>
       <c r="F91" s="19"/>
       <c r="G91" s="19"/>
       <c r="H91" s="19"/>
-      <c r="I91" s="36"/>
-[...3 lines deleted...]
-      <c r="M91" s="37"/>
+      <c r="I91" s="32"/>
+      <c r="J91" s="38"/>
+      <c r="K91" s="38"/>
+      <c r="L91" s="32"/>
+      <c r="M91" s="33"/>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A92" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B92" s="50">
+      <c r="B92" s="43">
         <v>18</v>
       </c>
-      <c r="C92" s="47">
+      <c r="C92" s="50">
         <v>35</v>
       </c>
-      <c r="D92" s="16"/>
-      <c r="E92" s="21"/>
+      <c r="D92" s="16">
+        <v>74</v>
+      </c>
+      <c r="E92" s="6"/>
       <c r="F92" s="19"/>
       <c r="G92" s="19"/>
       <c r="H92" s="19"/>
-      <c r="I92" s="36"/>
-[...3 lines deleted...]
-      <c r="M92" s="37"/>
+      <c r="I92" s="32"/>
+      <c r="J92" s="38"/>
+      <c r="K92" s="38"/>
+      <c r="L92" s="32"/>
+      <c r="M92" s="33"/>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A93" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B93" s="50">
+      <c r="B93" s="43">
         <v>25</v>
       </c>
-      <c r="C93" s="47">
+      <c r="C93" s="50">
         <v>50</v>
       </c>
-      <c r="D93" s="16"/>
-      <c r="E93" s="21"/>
+      <c r="D93" s="16">
+        <v>85</v>
+      </c>
+      <c r="E93" s="6"/>
       <c r="F93" s="19"/>
       <c r="G93" s="19"/>
       <c r="H93" s="19"/>
-      <c r="I93" s="36"/>
-[...3 lines deleted...]
-      <c r="M93" s="37"/>
+      <c r="I93" s="32"/>
+      <c r="J93" s="38"/>
+      <c r="K93" s="38"/>
+      <c r="L93" s="32"/>
+      <c r="M93" s="33"/>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A94" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B94" s="50">
+      <c r="B94" s="43">
         <v>14</v>
       </c>
-      <c r="C94" s="47">
+      <c r="C94" s="50">
         <v>16</v>
       </c>
-      <c r="D94" s="16"/>
-      <c r="E94" s="21"/>
+      <c r="D94" s="16">
+        <v>19</v>
+      </c>
+      <c r="E94" s="6"/>
       <c r="F94" s="19"/>
       <c r="G94" s="19"/>
       <c r="H94" s="19"/>
-      <c r="I94" s="36"/>
-[...3 lines deleted...]
-      <c r="M94" s="37"/>
+      <c r="I94" s="32"/>
+      <c r="J94" s="38"/>
+      <c r="K94" s="38"/>
+      <c r="L94" s="32"/>
+      <c r="M94" s="33"/>
     </row>
     <row r="95" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A95" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B95" s="50">
+      <c r="B95" s="43">
         <v>85</v>
       </c>
-      <c r="C95" s="47">
+      <c r="C95" s="50">
         <v>210</v>
       </c>
-      <c r="D95" s="16"/>
-      <c r="E95" s="21"/>
+      <c r="D95" s="16">
+        <v>339</v>
+      </c>
+      <c r="E95" s="6"/>
       <c r="F95" s="19"/>
       <c r="G95" s="19"/>
       <c r="H95" s="19"/>
-      <c r="I95" s="36"/>
-[...3 lines deleted...]
-      <c r="M95" s="46"/>
+      <c r="I95" s="32"/>
+      <c r="J95" s="38"/>
+      <c r="K95" s="38"/>
+      <c r="L95" s="36"/>
+      <c r="M95" s="42"/>
     </row>
     <row r="96" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A96" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B96" s="50">
+        <v>77</v>
+      </c>
+      <c r="B96" s="43">
         <v>68</v>
       </c>
-      <c r="C96" s="47">
+      <c r="C96" s="50">
         <v>183</v>
       </c>
-      <c r="D96" s="16"/>
-      <c r="E96" s="21"/>
+      <c r="D96" s="16">
+        <v>299</v>
+      </c>
+      <c r="E96" s="6"/>
       <c r="F96" s="19"/>
       <c r="G96" s="19"/>
       <c r="H96" s="19"/>
-      <c r="I96" s="36"/>
-[...3 lines deleted...]
-      <c r="M96" s="46"/>
+      <c r="I96" s="32"/>
+      <c r="J96" s="38"/>
+      <c r="K96" s="38"/>
+      <c r="L96" s="32"/>
+      <c r="M96" s="42"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A97" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B97" s="50">
+      <c r="B97" s="43">
         <v>4</v>
       </c>
-      <c r="C97" s="47">
+      <c r="C97" s="50">
         <v>8</v>
       </c>
-      <c r="D97" s="16"/>
-      <c r="E97" s="21"/>
+      <c r="D97" s="16">
+        <v>11</v>
+      </c>
+      <c r="E97" s="6"/>
       <c r="F97" s="19"/>
       <c r="G97" s="19"/>
       <c r="H97" s="19"/>
-      <c r="I97" s="36"/>
-[...3 lines deleted...]
-      <c r="M97" s="37"/>
+      <c r="I97" s="32"/>
+      <c r="J97" s="38"/>
+      <c r="K97" s="38"/>
+      <c r="L97" s="32"/>
+      <c r="M97" s="33"/>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A98" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B98" s="51" t="s">
-[...6 lines deleted...]
-      <c r="E98" s="21"/>
+      <c r="B98" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C98" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="D98" s="16">
+        <v>1</v>
+      </c>
+      <c r="E98" s="6"/>
       <c r="F98" s="19"/>
       <c r="G98" s="19"/>
       <c r="H98" s="19"/>
-      <c r="I98" s="36"/>
-[...3 lines deleted...]
-      <c r="M98" s="37"/>
+      <c r="I98" s="32"/>
+      <c r="J98" s="38"/>
+      <c r="K98" s="38"/>
+      <c r="L98" s="32"/>
+      <c r="M98" s="33"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A99" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B99" s="50">
+      <c r="B99" s="43">
         <v>2</v>
       </c>
-      <c r="C99" s="47">
+      <c r="C99" s="50">
         <v>6</v>
       </c>
-      <c r="D99" s="16"/>
-      <c r="E99" s="21"/>
+      <c r="D99" s="16">
+        <v>13</v>
+      </c>
+      <c r="E99" s="6"/>
       <c r="F99" s="19"/>
       <c r="G99" s="19"/>
       <c r="H99" s="19"/>
-      <c r="I99" s="36"/>
-[...3 lines deleted...]
-      <c r="M99" s="37"/>
+      <c r="I99" s="32"/>
+      <c r="J99" s="38"/>
+      <c r="K99" s="38"/>
+      <c r="L99" s="32"/>
+      <c r="M99" s="33"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A100" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B100" s="50">
+      <c r="B100" s="43">
         <v>4</v>
       </c>
-      <c r="C100" s="47">
+      <c r="C100" s="50">
         <v>6</v>
       </c>
-      <c r="D100" s="16"/>
-      <c r="E100" s="21"/>
+      <c r="D100" s="16">
+        <v>7</v>
+      </c>
+      <c r="E100" s="6"/>
       <c r="F100" s="19"/>
       <c r="G100" s="19"/>
       <c r="H100" s="19"/>
-      <c r="I100" s="36"/>
-[...3 lines deleted...]
-      <c r="M100" s="37"/>
+      <c r="I100" s="32"/>
+      <c r="J100" s="38"/>
+      <c r="K100" s="38"/>
+      <c r="L100" s="32"/>
+      <c r="M100" s="33"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B101" s="50">
+      <c r="B101" s="43">
         <v>8</v>
       </c>
-      <c r="C101" s="47">
+      <c r="C101" s="50">
         <v>8</v>
       </c>
-      <c r="D101" s="16"/>
-      <c r="E101" s="21"/>
+      <c r="D101" s="16">
+        <v>8</v>
+      </c>
+      <c r="E101" s="6"/>
       <c r="F101" s="19"/>
       <c r="G101" s="19"/>
       <c r="H101" s="19"/>
-      <c r="I101" s="36"/>
-[...3 lines deleted...]
-      <c r="M101" s="37"/>
+      <c r="I101" s="32"/>
+      <c r="J101" s="38"/>
+      <c r="K101" s="38"/>
+      <c r="L101" s="32"/>
+      <c r="M101" s="33"/>
     </row>
     <row r="102" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A102" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B102" s="50">
+      <c r="B102" s="43">
         <v>314</v>
       </c>
-      <c r="C102" s="47">
+      <c r="C102" s="50">
         <v>626</v>
       </c>
-      <c r="D102" s="16"/>
-      <c r="E102" s="21"/>
+      <c r="D102" s="16">
+        <v>930</v>
+      </c>
+      <c r="E102" s="6"/>
       <c r="F102" s="19"/>
       <c r="G102" s="19"/>
       <c r="H102" s="19"/>
-      <c r="I102" s="40"/>
-[...3 lines deleted...]
-      <c r="M102" s="46"/>
+      <c r="I102" s="36"/>
+      <c r="J102" s="38"/>
+      <c r="K102" s="38"/>
+      <c r="L102" s="36"/>
+      <c r="M102" s="42"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A103" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B103" s="50">
+        <v>77</v>
+      </c>
+      <c r="B103" s="43">
         <v>271</v>
       </c>
-      <c r="C103" s="47">
+      <c r="C103" s="50">
         <v>538</v>
       </c>
-      <c r="D103" s="16"/>
-      <c r="E103" s="21"/>
+      <c r="D103" s="16">
+        <v>772</v>
+      </c>
+      <c r="E103" s="6"/>
       <c r="F103" s="19"/>
       <c r="G103" s="19"/>
       <c r="H103" s="19"/>
-      <c r="I103" s="40"/>
-[...3 lines deleted...]
-      <c r="M103" s="46"/>
+      <c r="I103" s="36"/>
+      <c r="J103" s="38"/>
+      <c r="K103" s="38"/>
+      <c r="L103" s="36"/>
+      <c r="M103" s="42"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104" s="6" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B104" s="50">
+        <v>78</v>
+      </c>
+      <c r="B104" s="43">
         <v>3</v>
       </c>
-      <c r="C104" s="47">
+      <c r="C104" s="50">
         <v>8</v>
       </c>
-      <c r="D104" s="16"/>
-      <c r="E104" s="21"/>
+      <c r="D104" s="16">
+        <v>14</v>
+      </c>
+      <c r="E104" s="6"/>
       <c r="F104" s="19"/>
       <c r="G104" s="19"/>
       <c r="H104" s="19"/>
-      <c r="I104" s="36"/>
-[...3 lines deleted...]
-      <c r="M104" s="37"/>
+      <c r="I104" s="32"/>
+      <c r="J104" s="38"/>
+      <c r="K104" s="38"/>
+      <c r="L104" s="32"/>
+      <c r="M104" s="33"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B105" s="50">
+      <c r="B105" s="43">
         <v>5</v>
       </c>
-      <c r="C105" s="47">
+      <c r="C105" s="50">
         <v>9</v>
       </c>
-      <c r="D105" s="16"/>
-      <c r="E105" s="21"/>
+      <c r="D105" s="16">
+        <v>14</v>
+      </c>
+      <c r="E105" s="6"/>
       <c r="F105" s="19"/>
       <c r="G105" s="19"/>
       <c r="H105" s="19"/>
-      <c r="I105" s="36"/>
-[...3 lines deleted...]
-      <c r="M105" s="37"/>
+      <c r="I105" s="32"/>
+      <c r="J105" s="38"/>
+      <c r="K105" s="38"/>
+      <c r="L105" s="32"/>
+      <c r="M105" s="33"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B106" s="50">
+      <c r="B106" s="43">
         <v>11</v>
       </c>
-      <c r="C106" s="47">
+      <c r="C106" s="50">
         <v>19</v>
       </c>
-      <c r="D106" s="16"/>
-      <c r="E106" s="21"/>
+      <c r="D106" s="16">
+        <v>45</v>
+      </c>
+      <c r="E106" s="6"/>
       <c r="F106" s="19"/>
       <c r="G106" s="19"/>
       <c r="H106" s="19"/>
-      <c r="I106" s="36"/>
-[...3 lines deleted...]
-      <c r="M106" s="37"/>
+      <c r="I106" s="32"/>
+      <c r="J106" s="38"/>
+      <c r="K106" s="38"/>
+      <c r="L106" s="32"/>
+      <c r="M106" s="33"/>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A107" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B107" s="50">
+      <c r="B107" s="43">
         <v>20</v>
       </c>
-      <c r="C107" s="47">
+      <c r="C107" s="50">
         <v>43</v>
       </c>
-      <c r="D107" s="16"/>
-      <c r="E107" s="21"/>
+      <c r="D107" s="16">
+        <v>75</v>
+      </c>
+      <c r="E107" s="6"/>
       <c r="F107" s="19"/>
       <c r="G107" s="19"/>
       <c r="H107" s="19"/>
-      <c r="I107" s="36"/>
-[...3 lines deleted...]
-      <c r="M107" s="37"/>
+      <c r="I107" s="32"/>
+      <c r="J107" s="38"/>
+      <c r="K107" s="38"/>
+      <c r="L107" s="32"/>
+      <c r="M107" s="33"/>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A108" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B108" s="50">
+      <c r="B108" s="43">
         <v>6</v>
       </c>
-      <c r="C108" s="47">
+      <c r="C108" s="50">
         <v>8</v>
       </c>
-      <c r="D108" s="16"/>
-      <c r="E108" s="21"/>
+      <c r="D108" s="16">
+        <v>11</v>
+      </c>
+      <c r="E108" s="6"/>
       <c r="F108" s="19"/>
       <c r="G108" s="19"/>
       <c r="H108" s="19"/>
-      <c r="I108" s="36"/>
-[...3 lines deleted...]
-      <c r="M108" s="37"/>
+      <c r="I108" s="32"/>
+      <c r="J108" s="38"/>
+      <c r="K108" s="38"/>
+      <c r="L108" s="32"/>
+      <c r="M108" s="33"/>
     </row>
     <row r="109" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A109" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B109" s="50">
+      <c r="B109" s="43">
         <v>26</v>
       </c>
-      <c r="C109" s="47">
+      <c r="C109" s="50">
         <v>53</v>
       </c>
-      <c r="D109" s="16"/>
-      <c r="E109" s="21"/>
+      <c r="D109" s="16">
+        <v>80</v>
+      </c>
+      <c r="E109" s="6"/>
       <c r="F109" s="19"/>
       <c r="G109" s="19"/>
       <c r="H109" s="19"/>
-      <c r="I109" s="36"/>
-[...3 lines deleted...]
-      <c r="M109" s="37"/>
+      <c r="I109" s="32"/>
+      <c r="J109" s="38"/>
+      <c r="K109" s="38"/>
+      <c r="L109" s="32"/>
+      <c r="M109" s="33"/>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A110" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B110" s="51">
+        <v>77</v>
+      </c>
+      <c r="B110" s="44">
         <v>1</v>
       </c>
-      <c r="C110" s="48">
+      <c r="C110" s="54">
         <v>3</v>
       </c>
-      <c r="D110" s="16"/>
-      <c r="E110" s="21"/>
+      <c r="D110" s="16">
+        <v>4</v>
+      </c>
+      <c r="E110" s="6"/>
       <c r="F110" s="19"/>
       <c r="G110" s="19"/>
       <c r="H110" s="19"/>
-      <c r="I110" s="36"/>
-[...3 lines deleted...]
-      <c r="M110" s="37"/>
+      <c r="I110" s="32"/>
+      <c r="J110" s="38"/>
+      <c r="K110" s="38"/>
+      <c r="L110" s="32"/>
+      <c r="M110" s="33"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A111" s="6" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B111" s="50">
+        <v>78</v>
+      </c>
+      <c r="B111" s="43">
         <v>1</v>
       </c>
-      <c r="C111" s="47">
+      <c r="C111" s="50">
         <v>2</v>
       </c>
-      <c r="D111" s="16"/>
-      <c r="E111" s="21"/>
+      <c r="D111" s="16">
+        <v>3</v>
+      </c>
+      <c r="E111" s="6"/>
       <c r="F111" s="19"/>
       <c r="G111" s="19"/>
       <c r="H111" s="19"/>
-      <c r="I111" s="36"/>
-[...3 lines deleted...]
-      <c r="M111" s="37"/>
+      <c r="I111" s="32"/>
+      <c r="J111" s="38"/>
+      <c r="K111" s="38"/>
+      <c r="L111" s="32"/>
+      <c r="M111" s="33"/>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A112" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B112" s="50">
+      <c r="B112" s="43">
         <v>18</v>
       </c>
-      <c r="C112" s="47">
+      <c r="C112" s="50">
         <v>37</v>
       </c>
-      <c r="D112" s="16"/>
-      <c r="E112" s="21"/>
+      <c r="D112" s="16">
+        <v>55</v>
+      </c>
+      <c r="E112" s="6"/>
       <c r="F112" s="19"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
-      <c r="I112" s="36"/>
-[...3 lines deleted...]
-      <c r="M112" s="37"/>
+      <c r="I112" s="32"/>
+      <c r="J112" s="38"/>
+      <c r="K112" s="38"/>
+      <c r="L112" s="32"/>
+      <c r="M112" s="33"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A113" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B113" s="50">
+      <c r="B113" s="43">
         <v>5</v>
       </c>
-      <c r="C113" s="47">
+      <c r="C113" s="50">
         <v>10</v>
       </c>
-      <c r="D113" s="16"/>
-      <c r="E113" s="21"/>
+      <c r="D113" s="16">
+        <v>16</v>
+      </c>
+      <c r="E113" s="6"/>
       <c r="F113" s="19"/>
       <c r="G113" s="19"/>
       <c r="H113" s="19"/>
-      <c r="I113" s="36"/>
-[...3 lines deleted...]
-      <c r="M113" s="37"/>
+      <c r="I113" s="32"/>
+      <c r="J113" s="38"/>
+      <c r="K113" s="38"/>
+      <c r="L113" s="32"/>
+      <c r="M113" s="33"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A114" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B114" s="51">
+      <c r="B114" s="44">
         <v>1</v>
       </c>
-      <c r="C114" s="47">
+      <c r="C114" s="50">
         <v>2</v>
       </c>
-      <c r="D114" s="16"/>
-      <c r="E114" s="21"/>
+      <c r="D114" s="16">
+        <v>2</v>
+      </c>
+      <c r="E114" s="6"/>
       <c r="F114" s="19"/>
       <c r="G114" s="19"/>
       <c r="H114" s="19"/>
-      <c r="I114" s="36"/>
-[...3 lines deleted...]
-      <c r="M114" s="37"/>
+      <c r="I114" s="32"/>
+      <c r="J114" s="38"/>
+      <c r="K114" s="38"/>
+      <c r="L114" s="32"/>
+      <c r="M114" s="33"/>
     </row>
     <row r="115" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A115" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="B115" s="50">
+      <c r="B115" s="43">
         <v>39158</v>
       </c>
-      <c r="C115" s="47">
+      <c r="C115" s="50">
         <v>74524</v>
       </c>
-      <c r="D115" s="16"/>
-      <c r="E115" s="21"/>
+      <c r="D115" s="16">
+        <v>124198</v>
+      </c>
+      <c r="E115" s="6"/>
       <c r="F115" s="19"/>
       <c r="G115" s="19"/>
       <c r="H115" s="19"/>
-      <c r="I115" s="40"/>
-[...3 lines deleted...]
-      <c r="M115" s="46"/>
+      <c r="I115" s="36"/>
+      <c r="J115" s="38"/>
+      <c r="K115" s="38"/>
+      <c r="L115" s="36"/>
+      <c r="M115" s="42"/>
     </row>
     <row r="116" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A116" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B116" s="50">
+        <v>77</v>
+      </c>
+      <c r="B116" s="43">
         <v>18709</v>
       </c>
-      <c r="C116" s="47">
+      <c r="C116" s="50">
         <v>38336</v>
       </c>
-      <c r="D116" s="16"/>
-      <c r="E116" s="21"/>
+      <c r="D116" s="16">
+        <v>59146</v>
+      </c>
+      <c r="E116" s="6"/>
       <c r="F116" s="19"/>
       <c r="G116" s="19"/>
       <c r="H116" s="19"/>
-      <c r="I116" s="40"/>
-[...3 lines deleted...]
-      <c r="M116" s="46"/>
+      <c r="I116" s="36"/>
+      <c r="J116" s="38"/>
+      <c r="K116" s="38"/>
+      <c r="L116" s="36"/>
+      <c r="M116" s="42"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A117" s="6" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B117" s="50">
+        <v>78</v>
+      </c>
+      <c r="B117" s="43">
         <v>14</v>
       </c>
-      <c r="C117" s="47">
+      <c r="C117" s="50">
         <v>32</v>
       </c>
-      <c r="D117" s="16"/>
-      <c r="E117" s="21"/>
+      <c r="D117" s="16">
+        <v>50</v>
+      </c>
+      <c r="E117" s="6"/>
       <c r="F117" s="19"/>
       <c r="G117" s="19"/>
       <c r="H117" s="19"/>
-      <c r="I117" s="36"/>
-[...3 lines deleted...]
-      <c r="M117" s="37"/>
+      <c r="I117" s="32"/>
+      <c r="J117" s="38"/>
+      <c r="K117" s="38"/>
+      <c r="L117" s="32"/>
+      <c r="M117" s="33"/>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A118" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B118" s="50">
+      <c r="B118" s="43">
         <v>39</v>
       </c>
-      <c r="C118" s="47">
+      <c r="C118" s="50">
         <v>78</v>
       </c>
-      <c r="D118" s="16"/>
-      <c r="E118" s="21"/>
+      <c r="D118" s="16">
+        <v>117</v>
+      </c>
+      <c r="E118" s="6"/>
       <c r="F118" s="19"/>
       <c r="G118" s="19"/>
       <c r="H118" s="19"/>
-      <c r="I118" s="36"/>
-[...3 lines deleted...]
-      <c r="M118" s="37"/>
+      <c r="I118" s="32"/>
+      <c r="J118" s="38"/>
+      <c r="K118" s="38"/>
+      <c r="L118" s="32"/>
+      <c r="M118" s="33"/>
     </row>
     <row r="119" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A119" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B119" s="50">
+      <c r="B119" s="43">
         <v>144</v>
       </c>
-      <c r="C119" s="47">
+      <c r="C119" s="50">
         <v>294</v>
       </c>
-      <c r="D119" s="16"/>
-      <c r="E119" s="21"/>
+      <c r="D119" s="16">
+        <v>445</v>
+      </c>
+      <c r="E119" s="6"/>
       <c r="F119" s="19"/>
       <c r="G119" s="19"/>
       <c r="H119" s="19"/>
-      <c r="I119" s="40"/>
-[...3 lines deleted...]
-      <c r="M119" s="46"/>
+      <c r="I119" s="36"/>
+      <c r="J119" s="38"/>
+      <c r="K119" s="38"/>
+      <c r="L119" s="36"/>
+      <c r="M119" s="42"/>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A120" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B120" s="50">
+      <c r="B120" s="43">
         <v>320</v>
       </c>
-      <c r="C120" s="47">
+      <c r="C120" s="50">
         <v>654</v>
       </c>
-      <c r="D120" s="16"/>
-      <c r="E120" s="21"/>
+      <c r="D120" s="16">
+        <v>988</v>
+      </c>
+      <c r="E120" s="6"/>
       <c r="F120" s="19"/>
       <c r="G120" s="19"/>
       <c r="H120" s="19"/>
-      <c r="I120" s="40"/>
-[...3 lines deleted...]
-      <c r="M120" s="46"/>
+      <c r="I120" s="36"/>
+      <c r="J120" s="38"/>
+      <c r="K120" s="38"/>
+      <c r="L120" s="36"/>
+      <c r="M120" s="42"/>
     </row>
     <row r="121" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A121" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B121" s="50">
+      <c r="B121" s="43">
         <v>21</v>
       </c>
-      <c r="C121" s="47">
+      <c r="C121" s="50">
         <v>42</v>
       </c>
-      <c r="D121" s="16"/>
-      <c r="E121" s="21"/>
+      <c r="D121" s="16">
+        <v>63</v>
+      </c>
+      <c r="E121" s="6"/>
       <c r="F121" s="19"/>
       <c r="G121" s="19"/>
       <c r="H121" s="19"/>
-      <c r="I121" s="36"/>
-[...3 lines deleted...]
-      <c r="M121" s="37"/>
+      <c r="I121" s="32"/>
+      <c r="J121" s="38"/>
+      <c r="K121" s="38"/>
+      <c r="L121" s="32"/>
+      <c r="M121" s="33"/>
     </row>
     <row r="122" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A122" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B122" s="50">
+      <c r="B122" s="43">
         <v>2688</v>
       </c>
-      <c r="C122" s="47">
+      <c r="C122" s="50">
         <v>5708</v>
       </c>
-      <c r="D122" s="16"/>
-      <c r="E122" s="21"/>
+      <c r="D122" s="16">
+        <v>7722</v>
+      </c>
+      <c r="E122" s="6"/>
       <c r="F122" s="19"/>
       <c r="G122" s="19"/>
       <c r="H122" s="19"/>
-      <c r="I122" s="40"/>
-[...3 lines deleted...]
-      <c r="M122" s="46"/>
+      <c r="I122" s="36"/>
+      <c r="J122" s="38"/>
+      <c r="K122" s="38"/>
+      <c r="L122" s="36"/>
+      <c r="M122" s="42"/>
     </row>
     <row r="123" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A123" s="6" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B123" s="50">
+        <v>81</v>
+      </c>
+      <c r="B123" s="43">
         <v>16</v>
       </c>
-      <c r="C123" s="47">
+      <c r="C123" s="50">
         <v>33</v>
       </c>
-      <c r="D123" s="16"/>
-      <c r="E123" s="21"/>
+      <c r="D123" s="16">
+        <v>2059</v>
+      </c>
+      <c r="E123" s="6"/>
       <c r="F123" s="19"/>
       <c r="G123" s="19"/>
       <c r="H123" s="19"/>
-      <c r="I123" s="40"/>
-[...3 lines deleted...]
-      <c r="M123" s="46"/>
+      <c r="I123" s="36"/>
+      <c r="J123" s="38"/>
+      <c r="K123" s="38"/>
+      <c r="L123" s="36"/>
+      <c r="M123" s="42"/>
     </row>
     <row r="124" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A124" s="6" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B124" s="50">
+        <v>79</v>
+      </c>
+      <c r="B124" s="43">
         <v>2</v>
       </c>
-      <c r="C124" s="47">
+      <c r="C124" s="50">
         <v>4</v>
       </c>
-      <c r="D124" s="16"/>
-      <c r="E124" s="21"/>
+      <c r="D124" s="16">
+        <v>6</v>
+      </c>
+      <c r="E124" s="6"/>
       <c r="F124" s="19"/>
       <c r="G124" s="19"/>
       <c r="H124" s="19"/>
-      <c r="I124" s="36"/>
-[...3 lines deleted...]
-      <c r="M124" s="37"/>
+      <c r="I124" s="32"/>
+      <c r="J124" s="38"/>
+      <c r="K124" s="38"/>
+      <c r="L124" s="32"/>
+      <c r="M124" s="33"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A125" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B125" s="51">
+      <c r="B125" s="44">
         <v>4</v>
       </c>
-      <c r="C125" s="47">
+      <c r="C125" s="50">
         <v>10</v>
       </c>
-      <c r="D125" s="16"/>
-      <c r="E125" s="21"/>
+      <c r="D125" s="16">
+        <v>16</v>
+      </c>
+      <c r="E125" s="6"/>
       <c r="F125" s="19"/>
       <c r="G125" s="19"/>
       <c r="H125" s="19"/>
-      <c r="I125" s="36"/>
-[...3 lines deleted...]
-      <c r="M125" s="37"/>
+      <c r="I125" s="32"/>
+      <c r="J125" s="38"/>
+      <c r="K125" s="38"/>
+      <c r="L125" s="32"/>
+      <c r="M125" s="33"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A126" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B126" s="50">
+      <c r="B126" s="43">
         <v>16723</v>
       </c>
-      <c r="C126" s="47">
+      <c r="C126" s="50">
         <v>27592</v>
       </c>
-      <c r="D126" s="16"/>
-      <c r="E126" s="21"/>
+      <c r="D126" s="16">
+        <v>50582</v>
+      </c>
+      <c r="E126" s="6"/>
       <c r="F126" s="19"/>
       <c r="G126" s="19"/>
       <c r="H126" s="19"/>
-      <c r="I126" s="40"/>
-[...3 lines deleted...]
-      <c r="M126" s="46"/>
+      <c r="I126" s="36"/>
+      <c r="J126" s="38"/>
+      <c r="K126" s="38"/>
+      <c r="L126" s="36"/>
+      <c r="M126" s="42"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A127" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B127" s="50">
+      <c r="B127" s="43">
         <v>426</v>
       </c>
-      <c r="C127" s="47">
+      <c r="C127" s="50">
         <v>1586</v>
       </c>
-      <c r="D127" s="16"/>
-      <c r="E127" s="21"/>
+      <c r="D127" s="16">
+        <v>2746</v>
+      </c>
+      <c r="E127" s="6"/>
       <c r="F127" s="19"/>
       <c r="G127" s="19"/>
       <c r="H127" s="19"/>
-      <c r="I127" s="40"/>
-[...3 lines deleted...]
-      <c r="M127" s="46"/>
+      <c r="I127" s="36"/>
+      <c r="J127" s="38"/>
+      <c r="K127" s="38"/>
+      <c r="L127" s="36"/>
+      <c r="M127" s="42"/>
     </row>
     <row r="128" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A128" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B128" s="50">
+      <c r="B128" s="43">
         <v>1</v>
       </c>
-      <c r="C128" s="47">
+      <c r="C128" s="50">
         <v>2</v>
       </c>
-      <c r="D128" s="16"/>
-      <c r="E128" s="21"/>
+      <c r="D128" s="16">
+        <v>3</v>
+      </c>
+      <c r="E128" s="6"/>
       <c r="F128" s="19"/>
       <c r="G128" s="19"/>
       <c r="H128" s="19"/>
-      <c r="I128" s="36"/>
-[...3 lines deleted...]
-      <c r="M128" s="37"/>
+      <c r="I128" s="32"/>
+      <c r="J128" s="38"/>
+      <c r="K128" s="38"/>
+      <c r="L128" s="32"/>
+      <c r="M128" s="33"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A129" s="6" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B129" s="50">
+        <v>80</v>
+      </c>
+      <c r="B129" s="43">
         <v>52</v>
       </c>
-      <c r="C129" s="47">
+      <c r="C129" s="50">
         <v>154</v>
       </c>
-      <c r="D129" s="16"/>
-      <c r="E129" s="21"/>
+      <c r="D129" s="16">
+        <v>255</v>
+      </c>
+      <c r="E129" s="6"/>
       <c r="F129" s="19"/>
       <c r="G129" s="19"/>
       <c r="H129" s="19"/>
-      <c r="I129" s="36"/>
-[...3 lines deleted...]
-      <c r="M129" s="46"/>
+      <c r="I129" s="32"/>
+      <c r="J129" s="38"/>
+      <c r="K129" s="38"/>
+      <c r="L129" s="36"/>
+      <c r="M129" s="42"/>
     </row>
     <row r="130" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A130" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="B130" s="50">
+      <c r="B130" s="43">
         <v>36368</v>
       </c>
-      <c r="C130" s="47">
+      <c r="C130" s="50">
         <v>67201</v>
       </c>
-      <c r="D130" s="16"/>
-      <c r="E130" s="21"/>
+      <c r="D130" s="16">
+        <v>112608</v>
+      </c>
+      <c r="E130" s="6"/>
       <c r="F130" s="19"/>
       <c r="G130" s="19"/>
       <c r="H130" s="19"/>
-      <c r="I130" s="40"/>
-[...3 lines deleted...]
-      <c r="M130" s="46"/>
+      <c r="I130" s="36"/>
+      <c r="J130" s="38"/>
+      <c r="K130" s="38"/>
+      <c r="L130" s="36"/>
+      <c r="M130" s="42"/>
     </row>
     <row r="131" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A131" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B131" s="50">
+        <v>77</v>
+      </c>
+      <c r="B131" s="43">
         <v>16855</v>
       </c>
-      <c r="C131" s="47">
+      <c r="C131" s="50">
         <v>33465</v>
       </c>
-      <c r="D131" s="16"/>
-      <c r="E131" s="21"/>
+      <c r="D131" s="16">
+        <v>51053</v>
+      </c>
+      <c r="E131" s="6"/>
       <c r="F131" s="19"/>
       <c r="G131" s="19"/>
       <c r="H131" s="19"/>
-      <c r="I131" s="40"/>
-[...3 lines deleted...]
-      <c r="M131" s="46"/>
+      <c r="I131" s="36"/>
+      <c r="J131" s="38"/>
+      <c r="K131" s="38"/>
+      <c r="L131" s="36"/>
+      <c r="M131" s="42"/>
     </row>
     <row r="132" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A132" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B132" s="50">
+      <c r="B132" s="43">
         <v>133</v>
       </c>
-      <c r="C132" s="47">
+      <c r="C132" s="50">
         <v>273</v>
       </c>
-      <c r="D132" s="16"/>
-      <c r="E132" s="21"/>
+      <c r="D132" s="16">
+        <v>413</v>
+      </c>
+      <c r="E132" s="6"/>
       <c r="F132" s="19"/>
       <c r="G132" s="19"/>
       <c r="H132" s="19"/>
-      <c r="I132" s="36"/>
-[...3 lines deleted...]
-      <c r="M132" s="46"/>
+      <c r="I132" s="32"/>
+      <c r="J132" s="38"/>
+      <c r="K132" s="38"/>
+      <c r="L132" s="36"/>
+      <c r="M132" s="42"/>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A133" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B133" s="50">
+      <c r="B133" s="43">
         <v>312</v>
       </c>
-      <c r="C133" s="47">
+      <c r="C133" s="50">
         <v>637</v>
       </c>
-      <c r="D133" s="16"/>
-      <c r="E133" s="21"/>
+      <c r="D133" s="16">
+        <v>961</v>
+      </c>
+      <c r="E133" s="6"/>
       <c r="F133" s="19"/>
       <c r="G133" s="19"/>
       <c r="H133" s="19"/>
-      <c r="I133" s="40"/>
-[...3 lines deleted...]
-      <c r="M133" s="46"/>
+      <c r="I133" s="36"/>
+      <c r="J133" s="38"/>
+      <c r="K133" s="38"/>
+      <c r="L133" s="36"/>
+      <c r="M133" s="42"/>
     </row>
     <row r="134" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A134" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B134" s="50">
+      <c r="B134" s="43">
         <v>1960</v>
       </c>
-      <c r="C134" s="47">
+      <c r="C134" s="50">
         <v>3695</v>
       </c>
-      <c r="D134" s="16"/>
-      <c r="E134" s="21"/>
+      <c r="D134" s="16">
+        <v>4894</v>
+      </c>
+      <c r="E134" s="6"/>
       <c r="F134" s="19"/>
       <c r="G134" s="19"/>
       <c r="H134" s="19"/>
-      <c r="I134" s="40"/>
-[...3 lines deleted...]
-      <c r="M134" s="46"/>
+      <c r="I134" s="36"/>
+      <c r="J134" s="38"/>
+      <c r="K134" s="38"/>
+      <c r="L134" s="36"/>
+      <c r="M134" s="42"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
-        <v>83</v>
-[...8 lines deleted...]
-      <c r="E135" s="21"/>
+        <v>81</v>
+      </c>
+      <c r="B135" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C135" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="D135" s="16">
+        <v>2010</v>
+      </c>
+      <c r="E135" s="6"/>
       <c r="F135" s="19"/>
       <c r="G135" s="19"/>
       <c r="H135" s="19"/>
-      <c r="I135" s="40"/>
-[...3 lines deleted...]
-      <c r="M135" s="46"/>
+      <c r="I135" s="36"/>
+      <c r="J135" s="38"/>
+      <c r="K135" s="38"/>
+      <c r="L135" s="36"/>
+      <c r="M135" s="42"/>
     </row>
     <row r="136" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A136" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B136" s="50">
+      <c r="B136" s="43">
         <v>16695</v>
       </c>
-      <c r="C136" s="47">
+      <c r="C136" s="50">
         <v>27532</v>
       </c>
-      <c r="D136" s="16"/>
-      <c r="E136" s="21"/>
+      <c r="D136" s="16">
+        <v>50490</v>
+      </c>
+      <c r="E136" s="6"/>
       <c r="F136" s="19"/>
       <c r="G136" s="19"/>
       <c r="H136" s="19"/>
-      <c r="I136" s="40"/>
-[...3 lines deleted...]
-      <c r="M136" s="46"/>
+      <c r="I136" s="36"/>
+      <c r="J136" s="38"/>
+      <c r="K136" s="38"/>
+      <c r="L136" s="36"/>
+      <c r="M136" s="42"/>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A137" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B137" s="50">
+      <c r="B137" s="43">
         <v>412</v>
       </c>
-      <c r="C137" s="47">
+      <c r="C137" s="50">
         <v>1552</v>
       </c>
-      <c r="D137" s="16"/>
-      <c r="E137" s="21"/>
+      <c r="D137" s="16">
+        <v>2691</v>
+      </c>
+      <c r="E137" s="6"/>
       <c r="F137" s="19"/>
       <c r="G137" s="19"/>
       <c r="H137" s="19"/>
-      <c r="I137" s="40"/>
-[...3 lines deleted...]
-      <c r="M137" s="46"/>
+      <c r="I137" s="36"/>
+      <c r="J137" s="38"/>
+      <c r="K137" s="38"/>
+      <c r="L137" s="36"/>
+      <c r="M137" s="42"/>
     </row>
     <row r="138" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A138" s="6" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-      <c r="C138" s="47">
+        <v>80</v>
+      </c>
+      <c r="B138" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C138" s="50">
         <v>48</v>
       </c>
-      <c r="D138" s="16"/>
-      <c r="E138" s="21"/>
+      <c r="D138" s="16">
+        <v>95</v>
+      </c>
+      <c r="E138" s="6"/>
       <c r="F138" s="19"/>
       <c r="G138" s="19"/>
       <c r="H138" s="19"/>
-      <c r="I138" s="36"/>
-[...3 lines deleted...]
-      <c r="M138" s="37"/>
+      <c r="I138" s="32"/>
+      <c r="J138" s="38"/>
+      <c r="K138" s="38"/>
+      <c r="L138" s="32"/>
+      <c r="M138" s="33"/>
     </row>
     <row r="139" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A139" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B139" s="50">
+      <c r="B139" s="43">
         <v>18</v>
       </c>
-      <c r="C139" s="47">
+      <c r="C139" s="50">
         <v>30</v>
       </c>
-      <c r="D139" s="16"/>
-      <c r="E139" s="21"/>
+      <c r="D139" s="16">
+        <v>49</v>
+      </c>
+      <c r="E139" s="6"/>
       <c r="F139" s="19"/>
       <c r="G139" s="19"/>
       <c r="H139" s="19"/>
-      <c r="I139" s="36"/>
-[...3 lines deleted...]
-      <c r="M139" s="37"/>
+      <c r="I139" s="32"/>
+      <c r="J139" s="38"/>
+      <c r="K139" s="38"/>
+      <c r="L139" s="32"/>
+      <c r="M139" s="33"/>
     </row>
     <row r="140" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A140" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B140" s="50">
+        <v>77</v>
+      </c>
+      <c r="B140" s="43">
         <v>18</v>
       </c>
-      <c r="C140" s="47">
+      <c r="C140" s="50">
         <v>30</v>
       </c>
-      <c r="D140" s="16"/>
-      <c r="E140" s="21"/>
+      <c r="D140" s="16">
+        <v>49</v>
+      </c>
+      <c r="E140" s="6"/>
       <c r="F140" s="19"/>
       <c r="G140" s="19"/>
       <c r="H140" s="19"/>
-      <c r="I140" s="36"/>
-[...3 lines deleted...]
-      <c r="M140" s="37"/>
+      <c r="I140" s="32"/>
+      <c r="J140" s="38"/>
+      <c r="K140" s="38"/>
+      <c r="L140" s="32"/>
+      <c r="M140" s="33"/>
     </row>
     <row r="141" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A141" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B141" s="50">
+      <c r="B141" s="43">
         <v>908</v>
       </c>
-      <c r="C141" s="47">
+      <c r="C141" s="50">
         <v>3084</v>
       </c>
-      <c r="D141" s="16"/>
-      <c r="E141" s="21"/>
+      <c r="D141" s="16">
+        <v>5260</v>
+      </c>
+      <c r="E141" s="6"/>
       <c r="F141" s="19"/>
       <c r="G141" s="19"/>
       <c r="H141" s="19"/>
-      <c r="I141" s="40"/>
-[...3 lines deleted...]
-      <c r="M141" s="46"/>
+      <c r="I141" s="36"/>
+      <c r="J141" s="38"/>
+      <c r="K141" s="38"/>
+      <c r="L141" s="36"/>
+      <c r="M141" s="42"/>
     </row>
     <row r="142" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A142" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B142" s="50">
+        <v>77</v>
+      </c>
+      <c r="B142" s="43">
         <v>908</v>
       </c>
-      <c r="C142" s="47">
+      <c r="C142" s="50">
         <v>3084</v>
       </c>
-      <c r="D142" s="16"/>
-      <c r="E142" s="21"/>
+      <c r="D142" s="16">
+        <v>5260</v>
+      </c>
+      <c r="E142" s="6"/>
       <c r="F142" s="19"/>
       <c r="G142" s="19"/>
       <c r="H142" s="19"/>
-      <c r="I142" s="40"/>
-[...3 lines deleted...]
-      <c r="M142" s="46"/>
+      <c r="I142" s="36"/>
+      <c r="J142" s="38"/>
+      <c r="K142" s="38"/>
+      <c r="L142" s="36"/>
+      <c r="M142" s="42"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A143" s="6" t="s">
-        <v>82</v>
-[...8 lines deleted...]
-      <c r="E143" s="16"/>
+        <v>80</v>
+      </c>
+      <c r="B143" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="C143" s="50" t="s">
+        <v>72</v>
+      </c>
+      <c r="D143" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E143" s="57"/>
       <c r="F143" s="16"/>
       <c r="G143" s="16"/>
       <c r="H143" s="16"/>
-      <c r="I143" s="36"/>
-[...3 lines deleted...]
-      <c r="M143" s="37"/>
+      <c r="I143" s="32"/>
+      <c r="J143" s="38"/>
+      <c r="K143" s="38"/>
+      <c r="L143" s="32"/>
+      <c r="M143" s="33"/>
     </row>
     <row r="144" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A144" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B144" s="50">
+      <c r="B144" s="43">
         <v>1864</v>
       </c>
-      <c r="C144" s="47">
+      <c r="C144" s="50">
         <v>4210</v>
       </c>
-      <c r="D144" s="16"/>
-      <c r="E144" s="21"/>
+      <c r="D144" s="16">
+        <v>6282</v>
+      </c>
+      <c r="E144" s="6"/>
       <c r="F144" s="19"/>
       <c r="G144" s="19"/>
       <c r="H144" s="19"/>
-      <c r="I144" s="40"/>
-[...3 lines deleted...]
-      <c r="M144" s="46"/>
+      <c r="I144" s="36"/>
+      <c r="J144" s="38"/>
+      <c r="K144" s="38"/>
+      <c r="L144" s="36"/>
+      <c r="M144" s="42"/>
     </row>
     <row r="145" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A145" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B145" s="50">
+        <v>77</v>
+      </c>
+      <c r="B145" s="43">
         <v>928</v>
       </c>
-      <c r="C145" s="47">
+      <c r="C145" s="50">
         <v>1757</v>
       </c>
-      <c r="D145" s="16"/>
-      <c r="E145" s="21"/>
+      <c r="D145" s="16">
+        <v>2784</v>
+      </c>
+      <c r="E145" s="6"/>
       <c r="F145" s="19"/>
       <c r="G145" s="19"/>
       <c r="H145" s="19"/>
-      <c r="I145" s="40"/>
-[...3 lines deleted...]
-      <c r="M145" s="46"/>
+      <c r="I145" s="36"/>
+      <c r="J145" s="38"/>
+      <c r="K145" s="38"/>
+      <c r="L145" s="36"/>
+      <c r="M145" s="42"/>
     </row>
     <row r="146" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A146" s="6" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B146" s="50">
+        <v>78</v>
+      </c>
+      <c r="B146" s="43">
         <v>14</v>
       </c>
-      <c r="C146" s="47">
+      <c r="C146" s="50">
         <v>32</v>
       </c>
-      <c r="D146" s="16"/>
-      <c r="E146" s="21"/>
+      <c r="D146" s="16">
+        <v>50</v>
+      </c>
+      <c r="E146" s="6"/>
       <c r="F146" s="19"/>
       <c r="G146" s="19"/>
       <c r="H146" s="19"/>
-      <c r="I146" s="36"/>
-[...3 lines deleted...]
-      <c r="M146" s="37"/>
+      <c r="I146" s="32"/>
+      <c r="J146" s="38"/>
+      <c r="K146" s="38"/>
+      <c r="L146" s="32"/>
+      <c r="M146" s="33"/>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A147" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B147" s="50">
+      <c r="B147" s="43">
         <v>39</v>
       </c>
-      <c r="C147" s="47">
+      <c r="C147" s="50">
         <v>78</v>
       </c>
-      <c r="D147" s="16"/>
-      <c r="E147" s="21"/>
+      <c r="D147" s="16">
+        <v>117</v>
+      </c>
+      <c r="E147" s="6"/>
       <c r="F147" s="19"/>
       <c r="G147" s="19"/>
       <c r="H147" s="19"/>
-      <c r="I147" s="36"/>
-[...3 lines deleted...]
-      <c r="M147" s="37"/>
+      <c r="I147" s="32"/>
+      <c r="J147" s="38"/>
+      <c r="K147" s="38"/>
+      <c r="L147" s="32"/>
+      <c r="M147" s="33"/>
     </row>
     <row r="148" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A148" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B148" s="50">
+      <c r="B148" s="43">
         <v>10</v>
       </c>
-      <c r="C148" s="47">
+      <c r="C148" s="50">
         <v>21</v>
       </c>
-      <c r="D148" s="16"/>
-      <c r="E148" s="21"/>
+      <c r="D148" s="16">
+        <v>32</v>
+      </c>
+      <c r="E148" s="6"/>
       <c r="F148" s="19"/>
       <c r="G148" s="19"/>
       <c r="H148" s="19"/>
-      <c r="I148" s="36"/>
-[...3 lines deleted...]
-      <c r="M148" s="37"/>
+      <c r="I148" s="32"/>
+      <c r="J148" s="38"/>
+      <c r="K148" s="38"/>
+      <c r="L148" s="32"/>
+      <c r="M148" s="33"/>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A149" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B149" s="50">
+      <c r="B149" s="43">
         <v>8</v>
       </c>
-      <c r="C149" s="47">
+      <c r="C149" s="50">
         <v>17</v>
       </c>
-      <c r="D149" s="16"/>
-      <c r="E149" s="21"/>
+      <c r="D149" s="16">
+        <v>27</v>
+      </c>
+      <c r="E149" s="6"/>
       <c r="F149" s="19"/>
       <c r="G149" s="19"/>
       <c r="H149" s="19"/>
-      <c r="I149" s="36"/>
-[...3 lines deleted...]
-      <c r="M149" s="37"/>
+      <c r="I149" s="32"/>
+      <c r="J149" s="38"/>
+      <c r="K149" s="38"/>
+      <c r="L149" s="32"/>
+      <c r="M149" s="33"/>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A150" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B150" s="50">
+      <c r="B150" s="43">
         <v>21</v>
       </c>
-      <c r="C150" s="47">
+      <c r="C150" s="50">
         <v>42</v>
       </c>
-      <c r="D150" s="16"/>
-      <c r="E150" s="21"/>
+      <c r="D150" s="16">
+        <v>63</v>
+      </c>
+      <c r="E150" s="6"/>
       <c r="F150" s="19"/>
       <c r="G150" s="19"/>
       <c r="H150" s="19"/>
-      <c r="I150" s="36"/>
-[...3 lines deleted...]
-      <c r="M150" s="37"/>
+      <c r="I150" s="32"/>
+      <c r="J150" s="38"/>
+      <c r="K150" s="38"/>
+      <c r="L150" s="32"/>
+      <c r="M150" s="33"/>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A151" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B151" s="50">
+      <c r="B151" s="43">
         <v>728</v>
       </c>
-      <c r="C151" s="47">
+      <c r="C151" s="50">
         <v>2013</v>
       </c>
-      <c r="D151" s="16"/>
-      <c r="E151" s="21"/>
+      <c r="D151" s="16">
+        <v>2827</v>
+      </c>
+      <c r="E151" s="6"/>
       <c r="F151" s="19"/>
       <c r="G151" s="19"/>
       <c r="H151" s="19"/>
-      <c r="I151" s="40"/>
-[...3 lines deleted...]
-      <c r="M151" s="46"/>
+      <c r="I151" s="36"/>
+      <c r="J151" s="38"/>
+      <c r="K151" s="38"/>
+      <c r="L151" s="36"/>
+      <c r="M151" s="42"/>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A152" s="6" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B152" s="50">
+        <v>81</v>
+      </c>
+      <c r="B152" s="43">
         <v>16</v>
       </c>
-      <c r="C152" s="47">
+      <c r="C152" s="50">
         <v>33</v>
       </c>
-      <c r="D152" s="16"/>
-      <c r="E152" s="21"/>
+      <c r="D152" s="16">
+        <v>49</v>
+      </c>
+      <c r="E152" s="6"/>
       <c r="F152" s="19"/>
       <c r="G152" s="19"/>
       <c r="H152" s="19"/>
-      <c r="I152" s="36"/>
-[...3 lines deleted...]
-      <c r="M152" s="37"/>
+      <c r="I152" s="32"/>
+      <c r="J152" s="38"/>
+      <c r="K152" s="38"/>
+      <c r="L152" s="32"/>
+      <c r="M152" s="33"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A153" s="6" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B153" s="50">
+        <v>79</v>
+      </c>
+      <c r="B153" s="43">
         <v>2</v>
       </c>
-      <c r="C153" s="47">
+      <c r="C153" s="50">
         <v>4</v>
       </c>
-      <c r="D153" s="16"/>
-      <c r="E153" s="21"/>
+      <c r="D153" s="16">
+        <v>6</v>
+      </c>
+      <c r="E153" s="6"/>
       <c r="F153" s="19"/>
       <c r="G153" s="19"/>
       <c r="H153" s="19"/>
-      <c r="I153" s="36"/>
-[...3 lines deleted...]
-      <c r="M153" s="37"/>
+      <c r="I153" s="32"/>
+      <c r="J153" s="38"/>
+      <c r="K153" s="38"/>
+      <c r="L153" s="32"/>
+      <c r="M153" s="33"/>
     </row>
     <row r="154" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A154" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B154" s="51">
+      <c r="B154" s="44">
         <v>4</v>
       </c>
-      <c r="C154" s="47">
+      <c r="C154" s="50">
         <v>10</v>
       </c>
-      <c r="D154" s="16"/>
-      <c r="E154" s="21"/>
+      <c r="D154" s="16">
+        <v>16</v>
+      </c>
+      <c r="E154" s="6"/>
       <c r="F154" s="19"/>
       <c r="G154" s="19"/>
       <c r="H154" s="19"/>
-      <c r="I154" s="36"/>
-[...3 lines deleted...]
-      <c r="M154" s="37"/>
+      <c r="I154" s="32"/>
+      <c r="J154" s="38"/>
+      <c r="K154" s="38"/>
+      <c r="L154" s="32"/>
+      <c r="M154" s="33"/>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A155" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B155" s="50">
+      <c r="B155" s="43">
         <v>28</v>
       </c>
-      <c r="C155" s="47">
+      <c r="C155" s="50">
         <v>60</v>
       </c>
-      <c r="D155" s="16"/>
-      <c r="E155" s="21"/>
+      <c r="D155" s="16">
+        <v>92</v>
+      </c>
+      <c r="E155" s="6"/>
       <c r="F155" s="19"/>
       <c r="G155" s="19"/>
       <c r="H155" s="19"/>
-      <c r="I155" s="36"/>
-[...3 lines deleted...]
-      <c r="M155" s="37"/>
+      <c r="I155" s="32"/>
+      <c r="J155" s="38"/>
+      <c r="K155" s="38"/>
+      <c r="L155" s="32"/>
+      <c r="M155" s="33"/>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A156" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B156" s="50">
+      <c r="B156" s="43">
         <v>13</v>
       </c>
-      <c r="C156" s="47">
+      <c r="C156" s="50">
         <v>34</v>
       </c>
-      <c r="D156" s="16"/>
-      <c r="E156" s="21"/>
+      <c r="D156" s="16">
+        <v>55</v>
+      </c>
+      <c r="E156" s="6"/>
       <c r="F156" s="19"/>
       <c r="G156" s="19"/>
       <c r="H156" s="19"/>
-      <c r="I156" s="36"/>
-[...3 lines deleted...]
-      <c r="M156" s="37"/>
+      <c r="I156" s="32"/>
+      <c r="J156" s="38"/>
+      <c r="K156" s="38"/>
+      <c r="L156" s="32"/>
+      <c r="M156" s="33"/>
     </row>
     <row r="157" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A157" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B157" s="50">
+      <c r="B157" s="43">
         <v>1</v>
       </c>
-      <c r="C157" s="47">
+      <c r="C157" s="50">
         <v>2</v>
       </c>
-      <c r="D157" s="16"/>
-      <c r="E157" s="21"/>
+      <c r="D157" s="16">
+        <v>3</v>
+      </c>
+      <c r="E157" s="6"/>
       <c r="F157" s="19"/>
       <c r="G157" s="19"/>
       <c r="H157" s="19"/>
-      <c r="I157" s="36"/>
-[...3 lines deleted...]
-      <c r="M157" s="37"/>
+      <c r="I157" s="32"/>
+      <c r="J157" s="38"/>
+      <c r="K157" s="38"/>
+      <c r="L157" s="32"/>
+      <c r="M157" s="33"/>
     </row>
     <row r="158" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A158" s="6" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B158" s="50">
+        <v>80</v>
+      </c>
+      <c r="B158" s="43">
         <v>52</v>
       </c>
-      <c r="C158" s="47">
+      <c r="C158" s="50">
         <v>106</v>
       </c>
-      <c r="D158" s="16"/>
-      <c r="E158" s="21"/>
+      <c r="D158" s="16">
+        <v>160</v>
+      </c>
+      <c r="E158" s="6"/>
       <c r="F158" s="19"/>
       <c r="G158" s="19"/>
       <c r="H158" s="19"/>
-      <c r="I158" s="36"/>
-[...3 lines deleted...]
-      <c r="M158" s="37"/>
+      <c r="I158" s="32"/>
+      <c r="J158" s="38"/>
+      <c r="K158" s="38"/>
+      <c r="L158" s="32"/>
+      <c r="M158" s="33"/>
     </row>
     <row r="159" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A159" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="B159" s="50">
+      <c r="B159" s="43">
         <v>181</v>
       </c>
-      <c r="C159" s="47">
+      <c r="C159" s="50">
         <v>323</v>
       </c>
-      <c r="D159" s="16"/>
-      <c r="E159" s="21"/>
+      <c r="D159" s="16">
+        <v>450</v>
+      </c>
+      <c r="E159" s="6"/>
       <c r="F159" s="19"/>
       <c r="G159" s="19"/>
       <c r="H159" s="19"/>
-      <c r="I159" s="40"/>
-[...3 lines deleted...]
-      <c r="M159" s="46"/>
+      <c r="I159" s="36"/>
+      <c r="J159" s="38"/>
+      <c r="K159" s="38"/>
+      <c r="L159" s="36"/>
+      <c r="M159" s="42"/>
     </row>
     <row r="160" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A160" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B160" s="50">
+        <v>77</v>
+      </c>
+      <c r="B160" s="43">
         <v>181</v>
       </c>
-      <c r="C160" s="47">
+      <c r="C160" s="50">
         <v>323</v>
       </c>
-      <c r="D160" s="16"/>
-      <c r="E160" s="21"/>
+      <c r="D160" s="16">
+        <v>450</v>
+      </c>
+      <c r="E160" s="6"/>
       <c r="F160" s="19"/>
       <c r="G160" s="19"/>
       <c r="H160" s="19"/>
-      <c r="I160" s="40"/>
-[...3 lines deleted...]
-      <c r="M160" s="46"/>
+      <c r="I160" s="36"/>
+      <c r="J160" s="38"/>
+      <c r="K160" s="38"/>
+      <c r="L160" s="36"/>
+      <c r="M160" s="42"/>
     </row>
     <row r="161" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A161" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B161" s="50">
+      <c r="B161" s="43">
         <v>22</v>
       </c>
-      <c r="C161" s="47">
+      <c r="C161" s="50">
         <v>49</v>
       </c>
-      <c r="D161" s="16"/>
-      <c r="E161" s="21"/>
+      <c r="D161" s="16">
+        <v>60</v>
+      </c>
+      <c r="E161" s="6"/>
       <c r="F161" s="19"/>
       <c r="G161" s="19"/>
       <c r="H161" s="19"/>
-      <c r="I161" s="36"/>
-[...3 lines deleted...]
-      <c r="M161" s="37"/>
+      <c r="I161" s="32"/>
+      <c r="J161" s="38"/>
+      <c r="K161" s="38"/>
+      <c r="L161" s="32"/>
+      <c r="M161" s="33"/>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A162" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B162" s="50">
+        <v>77</v>
+      </c>
+      <c r="B162" s="43">
         <v>22</v>
       </c>
-      <c r="C162" s="47">
+      <c r="C162" s="50">
         <v>49</v>
       </c>
-      <c r="D162" s="16"/>
-      <c r="E162" s="21"/>
+      <c r="D162" s="16">
+        <v>60</v>
+      </c>
+      <c r="E162" s="6"/>
       <c r="F162" s="19"/>
       <c r="G162" s="19"/>
       <c r="H162" s="19"/>
-      <c r="I162" s="36"/>
-[...3 lines deleted...]
-      <c r="M162" s="37"/>
+      <c r="I162" s="32"/>
+      <c r="J162" s="38"/>
+      <c r="K162" s="38"/>
+      <c r="L162" s="32"/>
+      <c r="M162" s="33"/>
     </row>
     <row r="163" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A163" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="B163" s="50">
+      <c r="B163" s="43">
         <v>63</v>
       </c>
-      <c r="C163" s="47">
+      <c r="C163" s="50">
         <v>128</v>
       </c>
-      <c r="D163" s="16"/>
-      <c r="E163" s="21"/>
+      <c r="D163" s="16">
+        <v>197</v>
+      </c>
+      <c r="E163" s="6"/>
       <c r="F163" s="19"/>
       <c r="G163" s="19"/>
       <c r="H163" s="19"/>
-      <c r="I163" s="36"/>
-[...3 lines deleted...]
-      <c r="M163" s="37"/>
+      <c r="I163" s="32"/>
+      <c r="J163" s="38"/>
+      <c r="K163" s="38"/>
+      <c r="L163" s="32"/>
+      <c r="M163" s="33"/>
     </row>
     <row r="164" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A164" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B164" s="50">
+        <v>77</v>
+      </c>
+      <c r="B164" s="43">
         <v>63</v>
       </c>
-      <c r="C164" s="47">
+      <c r="C164" s="50">
         <v>128</v>
       </c>
-      <c r="D164" s="16"/>
-      <c r="E164" s="21"/>
+      <c r="D164" s="16">
+        <v>197</v>
+      </c>
+      <c r="E164" s="6"/>
       <c r="F164" s="19"/>
       <c r="G164" s="19"/>
       <c r="H164" s="19"/>
-      <c r="I164" s="36"/>
-[...3 lines deleted...]
-      <c r="M164" s="37"/>
+      <c r="I164" s="32"/>
+      <c r="J164" s="38"/>
+      <c r="K164" s="38"/>
+      <c r="L164" s="32"/>
+      <c r="M164" s="33"/>
     </row>
     <row r="165" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A165" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="B165" s="50">
+      <c r="B165" s="43">
         <v>868</v>
       </c>
-      <c r="C165" s="47">
+      <c r="C165" s="50">
         <v>891</v>
       </c>
-      <c r="D165" s="16"/>
-      <c r="E165" s="21"/>
+      <c r="D165" s="16">
+        <v>1195</v>
+      </c>
+      <c r="E165" s="6"/>
       <c r="F165" s="19"/>
       <c r="G165" s="19"/>
       <c r="H165" s="19"/>
-      <c r="I165" s="40"/>
-[...3 lines deleted...]
-      <c r="M165" s="46"/>
+      <c r="I165" s="36"/>
+      <c r="J165" s="38"/>
+      <c r="K165" s="38"/>
+      <c r="L165" s="36"/>
+      <c r="M165" s="42"/>
     </row>
     <row r="166" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A166" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B166" s="50">
+      <c r="B166" s="43">
         <v>868</v>
       </c>
-      <c r="C166" s="47">
+      <c r="C166" s="50">
         <v>891</v>
       </c>
-      <c r="D166" s="16"/>
-      <c r="E166" s="21"/>
+      <c r="D166" s="16">
+        <v>1195</v>
+      </c>
+      <c r="E166" s="6"/>
       <c r="F166" s="19"/>
       <c r="G166" s="19"/>
       <c r="H166" s="19"/>
-      <c r="I166" s="40"/>
-[...3 lines deleted...]
-      <c r="M166" s="46"/>
+      <c r="I166" s="36"/>
+      <c r="J166" s="38"/>
+      <c r="K166" s="38"/>
+      <c r="L166" s="36"/>
+      <c r="M166" s="42"/>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A167" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B167" s="50">
+      <c r="B167" s="43">
         <v>1377</v>
       </c>
-      <c r="C167" s="47">
+      <c r="C167" s="50">
         <v>2680</v>
       </c>
-      <c r="D167" s="16"/>
-      <c r="E167" s="21"/>
+      <c r="D167" s="16">
+        <v>4486</v>
+      </c>
+      <c r="E167" s="6"/>
       <c r="F167" s="19"/>
       <c r="G167" s="19"/>
       <c r="H167" s="19"/>
-      <c r="I167" s="43"/>
-[...3 lines deleted...]
-      <c r="M167" s="46"/>
+      <c r="I167" s="39"/>
+      <c r="J167" s="39"/>
+      <c r="K167" s="38"/>
+      <c r="L167" s="36"/>
+      <c r="M167" s="42"/>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A168" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B168" s="50">
+        <v>77</v>
+      </c>
+      <c r="B168" s="43">
         <v>723</v>
       </c>
-      <c r="C168" s="47">
+      <c r="C168" s="50">
         <v>1338</v>
       </c>
-      <c r="D168" s="16"/>
-      <c r="E168" s="21"/>
+      <c r="D168" s="16">
+        <v>2456</v>
+      </c>
+      <c r="E168" s="6"/>
       <c r="F168" s="19"/>
       <c r="G168" s="19"/>
       <c r="H168" s="19"/>
-      <c r="I168" s="43"/>
-[...3 lines deleted...]
-      <c r="M168" s="46"/>
+      <c r="I168" s="39"/>
+      <c r="J168" s="39"/>
+      <c r="K168" s="38"/>
+      <c r="L168" s="36"/>
+      <c r="M168" s="42"/>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A169" s="6" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B169" s="50">
+        <v>78</v>
+      </c>
+      <c r="B169" s="43">
         <v>92</v>
       </c>
-      <c r="C169" s="47">
+      <c r="C169" s="50">
         <v>187</v>
       </c>
-      <c r="D169" s="16"/>
-      <c r="E169" s="21"/>
+      <c r="D169" s="16">
+        <v>283</v>
+      </c>
+      <c r="E169" s="6"/>
       <c r="F169" s="19"/>
       <c r="G169" s="19"/>
       <c r="H169" s="19"/>
-      <c r="I169" s="43"/>
-[...3 lines deleted...]
-      <c r="M169" s="46"/>
+      <c r="I169" s="39"/>
+      <c r="J169" s="39"/>
+      <c r="K169" s="38"/>
+      <c r="L169" s="36"/>
+      <c r="M169" s="42"/>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A170" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="B170" s="50">
+      <c r="B170" s="43">
         <v>52</v>
       </c>
-      <c r="C170" s="47">
+      <c r="C170" s="50">
         <v>104</v>
       </c>
-      <c r="D170" s="16"/>
-      <c r="E170" s="21"/>
+      <c r="D170" s="16">
+        <v>156</v>
+      </c>
+      <c r="E170" s="6"/>
       <c r="F170" s="19"/>
       <c r="G170" s="19"/>
       <c r="H170" s="19"/>
-      <c r="I170" s="43"/>
-[...3 lines deleted...]
-      <c r="M170" s="37"/>
+      <c r="I170" s="39"/>
+      <c r="J170" s="39"/>
+      <c r="K170" s="38"/>
+      <c r="L170" s="32"/>
+      <c r="M170" s="33"/>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A171" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B171" s="50">
+      <c r="B171" s="43">
         <v>49</v>
       </c>
-      <c r="C171" s="47">
+      <c r="C171" s="50">
         <v>98</v>
       </c>
-      <c r="D171" s="16"/>
-      <c r="E171" s="21"/>
+      <c r="D171" s="16">
+        <v>148</v>
+      </c>
+      <c r="E171" s="6"/>
       <c r="F171" s="19"/>
       <c r="G171" s="19"/>
       <c r="H171" s="19"/>
-      <c r="I171" s="43"/>
-[...3 lines deleted...]
-      <c r="M171" s="37"/>
+      <c r="I171" s="39"/>
+      <c r="J171" s="39"/>
+      <c r="K171" s="38"/>
+      <c r="L171" s="32"/>
+      <c r="M171" s="33"/>
     </row>
     <row r="172" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A172" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B172" s="50">
+      <c r="B172" s="43">
         <v>41</v>
       </c>
-      <c r="C172" s="47">
+      <c r="C172" s="50">
         <v>84</v>
       </c>
-      <c r="D172" s="16"/>
-      <c r="E172" s="21"/>
+      <c r="D172" s="16">
+        <v>129</v>
+      </c>
+      <c r="E172" s="6"/>
       <c r="F172" s="19"/>
       <c r="G172" s="19"/>
       <c r="H172" s="19"/>
-      <c r="I172" s="43"/>
-[...3 lines deleted...]
-      <c r="M172" s="37"/>
+      <c r="I172" s="39"/>
+      <c r="J172" s="39"/>
+      <c r="K172" s="38"/>
+      <c r="L172" s="32"/>
+      <c r="M172" s="33"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A173" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B173" s="50">
+      <c r="B173" s="43">
         <v>35</v>
       </c>
-      <c r="C173" s="47">
+      <c r="C173" s="50">
         <v>71</v>
       </c>
-      <c r="D173" s="16"/>
-      <c r="E173" s="21"/>
+      <c r="D173" s="16">
+        <v>107</v>
+      </c>
+      <c r="E173" s="6"/>
       <c r="F173" s="19"/>
       <c r="G173" s="19"/>
       <c r="H173" s="19"/>
-      <c r="I173" s="43"/>
-[...3 lines deleted...]
-      <c r="M173" s="37"/>
+      <c r="I173" s="39"/>
+      <c r="J173" s="39"/>
+      <c r="K173" s="38"/>
+      <c r="L173" s="32"/>
+      <c r="M173" s="33"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A174" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B174" s="50">
+      <c r="B174" s="43">
         <v>55</v>
       </c>
-      <c r="C174" s="47">
+      <c r="C174" s="50">
         <v>121</v>
       </c>
-      <c r="D174" s="16"/>
-      <c r="E174" s="21"/>
+      <c r="D174" s="16">
+        <v>177</v>
+      </c>
+      <c r="E174" s="6"/>
       <c r="F174" s="19"/>
       <c r="G174" s="19"/>
       <c r="H174" s="19"/>
-      <c r="I174" s="43"/>
-[...3 lines deleted...]
-      <c r="M174" s="37"/>
+      <c r="I174" s="39"/>
+      <c r="J174" s="39"/>
+      <c r="K174" s="38"/>
+      <c r="L174" s="32"/>
+      <c r="M174" s="33"/>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A175" s="6" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B175" s="50">
+        <v>81</v>
+      </c>
+      <c r="B175" s="43">
         <v>31</v>
       </c>
-      <c r="C175" s="47">
+      <c r="C175" s="50">
         <v>62</v>
       </c>
-      <c r="D175" s="16"/>
-      <c r="E175" s="21"/>
+      <c r="D175" s="16">
+        <v>94</v>
+      </c>
+      <c r="E175" s="6"/>
       <c r="F175" s="19"/>
       <c r="G175" s="19"/>
       <c r="H175" s="19"/>
-      <c r="I175" s="43"/>
-[...3 lines deleted...]
-      <c r="M175" s="37"/>
+      <c r="I175" s="39"/>
+      <c r="J175" s="39"/>
+      <c r="K175" s="38"/>
+      <c r="L175" s="32"/>
+      <c r="M175" s="33"/>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A176" s="6" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="B176" s="50">
+        <v>79</v>
+      </c>
+      <c r="B176" s="43">
         <v>26</v>
       </c>
-      <c r="C176" s="47">
+      <c r="C176" s="50">
         <v>51</v>
       </c>
-      <c r="D176" s="16"/>
-      <c r="E176" s="21"/>
+      <c r="D176" s="16">
+        <v>77</v>
+      </c>
+      <c r="E176" s="6"/>
       <c r="F176" s="19"/>
       <c r="G176" s="19"/>
       <c r="H176" s="19"/>
-      <c r="I176" s="43"/>
-[...3 lines deleted...]
-      <c r="M176" s="37"/>
+      <c r="I176" s="39"/>
+      <c r="J176" s="39"/>
+      <c r="K176" s="38"/>
+      <c r="L176" s="32"/>
+      <c r="M176" s="33"/>
     </row>
     <row r="177" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A177" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B177" s="50">
+      <c r="B177" s="43">
         <v>20</v>
       </c>
-      <c r="C177" s="47">
+      <c r="C177" s="50">
         <v>41</v>
       </c>
-      <c r="D177" s="16"/>
-      <c r="E177" s="21"/>
+      <c r="D177" s="16">
+        <v>64</v>
+      </c>
+      <c r="E177" s="6"/>
       <c r="F177" s="19"/>
       <c r="G177" s="19"/>
       <c r="H177" s="19"/>
-      <c r="I177" s="43"/>
-[...3 lines deleted...]
-      <c r="M177" s="37"/>
+      <c r="I177" s="39"/>
+      <c r="J177" s="39"/>
+      <c r="K177" s="38"/>
+      <c r="L177" s="32"/>
+      <c r="M177" s="33"/>
     </row>
     <row r="178" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A178" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B178" s="50">
+      <c r="B178" s="43">
         <v>71</v>
       </c>
-      <c r="C178" s="47">
+      <c r="C178" s="50">
         <v>147</v>
       </c>
-      <c r="D178" s="16"/>
-      <c r="E178" s="21"/>
+      <c r="D178" s="16">
+        <v>222</v>
+      </c>
+      <c r="E178" s="6"/>
       <c r="F178" s="19"/>
       <c r="G178" s="19"/>
       <c r="H178" s="19"/>
-      <c r="I178" s="43"/>
-[...3 lines deleted...]
-      <c r="M178" s="37"/>
+      <c r="I178" s="39"/>
+      <c r="J178" s="39"/>
+      <c r="K178" s="38"/>
+      <c r="L178" s="32"/>
+      <c r="M178" s="33"/>
     </row>
     <row r="179" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A179" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B179" s="50">
+      <c r="B179" s="43">
         <v>62</v>
       </c>
-      <c r="C179" s="47">
+      <c r="C179" s="50">
         <v>132</v>
       </c>
-      <c r="D179" s="16"/>
-      <c r="E179" s="21"/>
+      <c r="D179" s="16">
+        <v>205</v>
+      </c>
+      <c r="E179" s="6"/>
       <c r="F179" s="19"/>
       <c r="G179" s="19"/>
       <c r="H179" s="19"/>
-      <c r="I179" s="43"/>
-[...3 lines deleted...]
-      <c r="M179" s="37"/>
+      <c r="I179" s="39"/>
+      <c r="J179" s="39"/>
+      <c r="K179" s="38"/>
+      <c r="L179" s="32"/>
+      <c r="M179" s="33"/>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A180" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B180" s="50">
+      <c r="B180" s="43">
         <v>12</v>
       </c>
-      <c r="C180" s="47">
+      <c r="C180" s="50">
         <v>23</v>
       </c>
-      <c r="D180" s="16"/>
-      <c r="E180" s="21"/>
+      <c r="D180" s="16">
+        <v>35</v>
+      </c>
+      <c r="E180" s="6"/>
       <c r="F180" s="19"/>
       <c r="G180" s="19"/>
       <c r="H180" s="19"/>
-      <c r="I180" s="43"/>
-[...3 lines deleted...]
-      <c r="M180" s="37"/>
+      <c r="I180" s="39"/>
+      <c r="J180" s="39"/>
+      <c r="K180" s="38"/>
+      <c r="L180" s="32"/>
+      <c r="M180" s="33"/>
     </row>
     <row r="181" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A181" s="6" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B181" s="50">
+        <v>80</v>
+      </c>
+      <c r="B181" s="43">
         <v>110</v>
       </c>
-      <c r="C181" s="47">
+      <c r="C181" s="50">
         <v>222</v>
       </c>
-      <c r="D181" s="16"/>
-      <c r="E181" s="21"/>
+      <c r="D181" s="16">
+        <v>334</v>
+      </c>
+      <c r="E181" s="6"/>
       <c r="F181" s="19"/>
       <c r="G181" s="19"/>
       <c r="H181" s="19"/>
-      <c r="I181" s="43"/>
-[...3 lines deleted...]
-      <c r="M181" s="46"/>
+      <c r="I181" s="39"/>
+      <c r="J181" s="39"/>
+      <c r="K181" s="38"/>
+      <c r="L181" s="36"/>
+      <c r="M181" s="42"/>
     </row>
     <row r="182" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A182" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="B182" s="50">
+      <c r="B182" s="43">
         <v>1564</v>
       </c>
-      <c r="C182" s="47">
+      <c r="C182" s="50">
         <v>3559</v>
       </c>
-      <c r="D182" s="16"/>
-      <c r="E182" s="21"/>
+      <c r="D182" s="16">
+        <v>5580</v>
+      </c>
+      <c r="E182" s="6"/>
       <c r="F182" s="19"/>
       <c r="G182" s="19"/>
       <c r="H182" s="19"/>
-      <c r="I182" s="40"/>
-[...3 lines deleted...]
-      <c r="M182" s="46"/>
+      <c r="I182" s="36"/>
+      <c r="J182" s="39"/>
+      <c r="K182" s="38"/>
+      <c r="L182" s="36"/>
+      <c r="M182" s="42"/>
     </row>
     <row r="183" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A183" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B183" s="50">
+        <v>77</v>
+      </c>
+      <c r="B183" s="43">
         <v>1490</v>
       </c>
-      <c r="C183" s="47">
+      <c r="C183" s="50">
         <v>3416</v>
       </c>
-      <c r="D183" s="16"/>
-      <c r="E183" s="21"/>
+      <c r="D183" s="16">
+        <v>5369</v>
+      </c>
+      <c r="E183" s="6"/>
       <c r="F183" s="19"/>
       <c r="G183" s="19"/>
       <c r="H183" s="19"/>
-      <c r="I183" s="40"/>
-[...3 lines deleted...]
-      <c r="M183" s="46"/>
+      <c r="I183" s="36"/>
+      <c r="J183" s="39"/>
+      <c r="K183" s="38"/>
+      <c r="L183" s="36"/>
+      <c r="M183" s="42"/>
     </row>
     <row r="184" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A184" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B184" s="50">
+      <c r="B184" s="43">
         <v>68</v>
       </c>
-      <c r="C184" s="47">
+      <c r="C184" s="50">
         <v>136</v>
       </c>
-      <c r="D184" s="16"/>
-      <c r="E184" s="21"/>
+      <c r="D184" s="16">
+        <v>205</v>
+      </c>
+      <c r="E184" s="6"/>
       <c r="F184" s="19"/>
       <c r="G184" s="19"/>
       <c r="H184" s="19"/>
-      <c r="I184" s="36"/>
-[...3 lines deleted...]
-      <c r="M184" s="37"/>
+      <c r="I184" s="32"/>
+      <c r="J184" s="39"/>
+      <c r="K184" s="38"/>
+      <c r="L184" s="32"/>
+      <c r="M184" s="33"/>
     </row>
     <row r="185" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A185" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B185" s="53">
+      <c r="B185" s="46">
         <v>6</v>
       </c>
-      <c r="C185" s="23">
+      <c r="C185" s="21">
         <v>6</v>
       </c>
-      <c r="D185" s="23"/>
-      <c r="E185" s="23"/>
+      <c r="D185" s="58">
+        <v>6</v>
+      </c>
+      <c r="E185" s="59"/>
       <c r="F185" s="19"/>
       <c r="G185" s="19"/>
       <c r="H185" s="19"/>
-      <c r="I185" s="36"/>
-[...3 lines deleted...]
-      <c r="M185" s="37"/>
+      <c r="I185" s="32"/>
+      <c r="J185" s="39"/>
+      <c r="K185" s="38"/>
+      <c r="L185" s="32"/>
+      <c r="M185" s="33"/>
     </row>
     <row r="186" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A186" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B186" s="50">
+      <c r="B186" s="43">
         <v>75</v>
       </c>
-      <c r="C186" s="47">
+      <c r="C186" s="50">
         <v>209</v>
       </c>
-      <c r="D186" s="16"/>
-      <c r="E186" s="21"/>
+      <c r="D186" s="16">
+        <v>329</v>
+      </c>
+      <c r="E186" s="6"/>
       <c r="F186" s="19"/>
       <c r="G186" s="19"/>
       <c r="H186" s="19"/>
-      <c r="I186" s="36"/>
-[...3 lines deleted...]
-      <c r="M186" s="37"/>
+      <c r="I186" s="32"/>
+      <c r="J186" s="39"/>
+      <c r="K186" s="38"/>
+      <c r="L186" s="32"/>
+      <c r="M186" s="33"/>
     </row>
     <row r="187" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A187" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B187" s="50">
+        <v>77</v>
+      </c>
+      <c r="B187" s="43">
         <v>11</v>
       </c>
-      <c r="C187" s="47">
+      <c r="C187" s="50">
         <v>22</v>
       </c>
-      <c r="D187" s="16"/>
-      <c r="E187" s="21"/>
+      <c r="D187" s="16">
+        <v>34</v>
+      </c>
+      <c r="E187" s="6"/>
       <c r="F187" s="19"/>
       <c r="G187" s="19"/>
       <c r="H187" s="19"/>
-      <c r="I187" s="36"/>
-[...3 lines deleted...]
-      <c r="M187" s="37"/>
+      <c r="I187" s="32"/>
+      <c r="J187" s="39"/>
+      <c r="K187" s="38"/>
+      <c r="L187" s="32"/>
+      <c r="M187" s="33"/>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A188" s="6" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B188" s="50">
+        <v>78</v>
+      </c>
+      <c r="B188" s="43">
         <v>0</v>
       </c>
-      <c r="C188" s="47">
+      <c r="C188" s="50">
         <v>0</v>
       </c>
-      <c r="D188" s="16"/>
-      <c r="E188" s="21"/>
+      <c r="D188" s="16">
+        <v>1</v>
+      </c>
+      <c r="E188" s="6"/>
       <c r="F188" s="19"/>
       <c r="G188" s="19"/>
       <c r="H188" s="19"/>
-      <c r="I188" s="36"/>
-[...3 lines deleted...]
-      <c r="M188" s="37"/>
+      <c r="I188" s="32"/>
+      <c r="J188" s="39"/>
+      <c r="K188" s="38"/>
+      <c r="L188" s="32"/>
+      <c r="M188" s="33"/>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A189" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B189" s="50">
+      <c r="B189" s="43">
         <v>64</v>
       </c>
-      <c r="C189" s="47">
+      <c r="C189" s="50">
         <v>186</v>
       </c>
-      <c r="D189" s="16"/>
-      <c r="E189" s="21"/>
+      <c r="D189" s="16">
+        <v>295</v>
+      </c>
+      <c r="E189" s="6"/>
       <c r="F189" s="19"/>
       <c r="G189" s="19"/>
       <c r="H189" s="19"/>
-      <c r="I189" s="36"/>
-[...3 lines deleted...]
-      <c r="M189" s="37"/>
+      <c r="I189" s="32"/>
+      <c r="J189" s="39"/>
+      <c r="K189" s="38"/>
+      <c r="L189" s="32"/>
+      <c r="M189" s="33"/>
     </row>
     <row r="190" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A190" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="B190" s="50">
+      <c r="B190" s="43">
         <v>1</v>
       </c>
-      <c r="C190" s="47">
+      <c r="C190" s="50">
         <v>1</v>
       </c>
-      <c r="D190" s="16"/>
-      <c r="E190" s="21"/>
+      <c r="D190" s="16">
+        <v>2</v>
+      </c>
+      <c r="E190" s="6"/>
       <c r="F190" s="19"/>
       <c r="G190" s="12"/>
       <c r="H190" s="19"/>
-      <c r="I190" s="36"/>
-[...3 lines deleted...]
-      <c r="M190" s="37"/>
+      <c r="I190" s="32"/>
+      <c r="J190" s="39"/>
+      <c r="K190" s="38"/>
+      <c r="L190" s="32"/>
+      <c r="M190" s="33"/>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A191" s="6" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B191" s="50">
+        <v>78</v>
+      </c>
+      <c r="B191" s="43">
         <v>1</v>
       </c>
-      <c r="C191" s="47">
+      <c r="C191" s="50">
         <v>1</v>
       </c>
-      <c r="D191" s="16"/>
-      <c r="E191" s="21"/>
+      <c r="D191" s="16">
+        <v>2</v>
+      </c>
+      <c r="E191" s="6"/>
       <c r="F191" s="19"/>
       <c r="G191" s="12"/>
       <c r="H191" s="19"/>
-      <c r="I191" s="36"/>
-[...3 lines deleted...]
-      <c r="M191" s="37"/>
+      <c r="I191" s="32"/>
+      <c r="J191" s="39"/>
+      <c r="K191" s="38"/>
+      <c r="L191" s="32"/>
+      <c r="M191" s="33"/>
     </row>
     <row r="192" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A192" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B192" s="50">
+      <c r="B192" s="43">
         <v>78113</v>
       </c>
-      <c r="C192" s="47">
+      <c r="C192" s="50">
         <v>178296</v>
       </c>
-      <c r="D192" s="16"/>
-      <c r="E192" s="21"/>
+      <c r="D192" s="16">
+        <v>265264</v>
+      </c>
+      <c r="E192" s="6"/>
       <c r="F192" s="19"/>
       <c r="G192" s="19"/>
       <c r="H192" s="19"/>
-      <c r="I192" s="40"/>
-[...3 lines deleted...]
-      <c r="M192" s="46"/>
+      <c r="I192" s="36"/>
+      <c r="J192" s="39"/>
+      <c r="K192" s="38"/>
+      <c r="L192" s="36"/>
+      <c r="M192" s="42"/>
     </row>
     <row r="193" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A193" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B193" s="50">
+        <v>77</v>
+      </c>
+      <c r="B193" s="43">
         <v>13</v>
       </c>
-      <c r="C193" s="47">
+      <c r="C193" s="50">
         <v>42</v>
       </c>
-      <c r="D193" s="16"/>
-      <c r="E193" s="21"/>
+      <c r="D193" s="16">
+        <v>71</v>
+      </c>
+      <c r="E193" s="6"/>
       <c r="F193" s="19"/>
       <c r="G193" s="19"/>
       <c r="H193" s="19"/>
-      <c r="I193" s="36"/>
-[...3 lines deleted...]
-      <c r="M193" s="37"/>
+      <c r="I193" s="32"/>
+      <c r="J193" s="39"/>
+      <c r="K193" s="38"/>
+      <c r="L193" s="32"/>
+      <c r="M193" s="33"/>
     </row>
     <row r="194" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A194" s="6" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B194" s="50">
+        <v>78</v>
+      </c>
+      <c r="B194" s="43">
         <v>145</v>
       </c>
-      <c r="C194" s="47">
+      <c r="C194" s="50">
         <v>190</v>
       </c>
-      <c r="D194" s="16"/>
-      <c r="E194" s="21"/>
+      <c r="D194" s="16">
+        <v>235</v>
+      </c>
+      <c r="E194" s="6"/>
       <c r="F194" s="19"/>
       <c r="G194" s="19"/>
       <c r="H194" s="19"/>
-      <c r="I194" s="36"/>
-[...3 lines deleted...]
-      <c r="M194" s="46"/>
+      <c r="I194" s="32"/>
+      <c r="J194" s="39"/>
+      <c r="K194" s="38"/>
+      <c r="L194" s="36"/>
+      <c r="M194" s="42"/>
     </row>
     <row r="195" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A195" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B195" s="50">
+      <c r="B195" s="43">
         <v>1319</v>
       </c>
-      <c r="C195" s="47">
+      <c r="C195" s="50">
         <v>2818</v>
       </c>
-      <c r="D195" s="16"/>
-      <c r="E195" s="21"/>
+      <c r="D195" s="16">
+        <v>4318</v>
+      </c>
+      <c r="E195" s="6"/>
       <c r="F195" s="19"/>
       <c r="G195" s="19"/>
       <c r="H195" s="19"/>
-      <c r="I195" s="40"/>
-[...3 lines deleted...]
-      <c r="M195" s="46"/>
+      <c r="I195" s="36"/>
+      <c r="J195" s="39"/>
+      <c r="K195" s="38"/>
+      <c r="L195" s="36"/>
+      <c r="M195" s="42"/>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A196" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B196" s="50">
+      <c r="B196" s="43">
         <v>718</v>
       </c>
-      <c r="C196" s="47">
+      <c r="C196" s="50">
         <v>3680</v>
       </c>
-      <c r="D196" s="16"/>
-      <c r="E196" s="21"/>
+      <c r="D196" s="16">
+        <v>6642</v>
+      </c>
+      <c r="E196" s="6"/>
       <c r="F196" s="19"/>
       <c r="G196" s="19"/>
       <c r="H196" s="19"/>
-      <c r="I196" s="40"/>
-[...3 lines deleted...]
-      <c r="M196" s="46"/>
+      <c r="I196" s="36"/>
+      <c r="J196" s="39"/>
+      <c r="K196" s="38"/>
+      <c r="L196" s="36"/>
+      <c r="M196" s="42"/>
     </row>
     <row r="197" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A197" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B197" s="50">
+      <c r="B197" s="43">
         <v>448</v>
       </c>
-      <c r="C197" s="47">
+      <c r="C197" s="50">
         <v>1096</v>
       </c>
-      <c r="D197" s="16"/>
-      <c r="E197" s="21"/>
+      <c r="D197" s="16">
+        <v>1744</v>
+      </c>
+      <c r="E197" s="6"/>
       <c r="F197" s="19"/>
       <c r="G197" s="19"/>
       <c r="H197" s="19"/>
-      <c r="I197" s="40"/>
-[...3 lines deleted...]
-      <c r="M197" s="46"/>
+      <c r="I197" s="36"/>
+      <c r="J197" s="39"/>
+      <c r="K197" s="38"/>
+      <c r="L197" s="36"/>
+      <c r="M197" s="42"/>
     </row>
     <row r="198" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A198" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B198" s="50">
+      <c r="B198" s="43">
         <v>8490</v>
       </c>
-      <c r="C198" s="47">
+      <c r="C198" s="50">
         <v>15526</v>
       </c>
-      <c r="D198" s="16"/>
-      <c r="E198" s="21"/>
+      <c r="D198" s="16">
+        <v>22561</v>
+      </c>
+      <c r="E198" s="6"/>
       <c r="F198" s="19"/>
       <c r="G198" s="19"/>
       <c r="H198" s="19"/>
-      <c r="I198" s="40"/>
-[...3 lines deleted...]
-      <c r="M198" s="46"/>
+      <c r="I198" s="36"/>
+      <c r="J198" s="39"/>
+      <c r="K198" s="38"/>
+      <c r="L198" s="36"/>
+      <c r="M198" s="42"/>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A199" s="6" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B199" s="50">
+        <v>81</v>
+      </c>
+      <c r="B199" s="43">
         <v>170</v>
       </c>
-      <c r="C199" s="47">
+      <c r="C199" s="50">
         <v>333</v>
       </c>
-      <c r="D199" s="16"/>
-      <c r="E199" s="21"/>
+      <c r="D199" s="16">
+        <v>495</v>
+      </c>
+      <c r="E199" s="6"/>
       <c r="F199" s="19"/>
       <c r="G199" s="19"/>
       <c r="H199" s="19"/>
-      <c r="I199" s="40"/>
-[...3 lines deleted...]
-      <c r="M199" s="46"/>
+      <c r="I199" s="36"/>
+      <c r="J199" s="39"/>
+      <c r="K199" s="38"/>
+      <c r="L199" s="36"/>
+      <c r="M199" s="42"/>
     </row>
     <row r="200" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A200" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B200" s="43">
+        <v>38</v>
+      </c>
+      <c r="C200" s="50">
         <v>81</v>
       </c>
-      <c r="B200" s="50">
-[...6 lines deleted...]
-      <c r="E200" s="21"/>
+      <c r="D200" s="16">
+        <v>123</v>
+      </c>
+      <c r="E200" s="6"/>
       <c r="F200" s="19"/>
       <c r="G200" s="19"/>
       <c r="H200" s="19"/>
-      <c r="I200" s="36"/>
-[...3 lines deleted...]
-      <c r="M200" s="37"/>
+      <c r="I200" s="32"/>
+      <c r="J200" s="39"/>
+      <c r="K200" s="38"/>
+      <c r="L200" s="32"/>
+      <c r="M200" s="33"/>
     </row>
     <row r="201" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A201" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B201" s="50">
+      <c r="B201" s="43">
         <v>97</v>
       </c>
-      <c r="C201" s="47">
+      <c r="C201" s="50">
         <v>321</v>
       </c>
-      <c r="D201" s="16"/>
-      <c r="E201" s="21"/>
+      <c r="D201" s="16">
+        <v>545</v>
+      </c>
+      <c r="E201" s="6"/>
       <c r="F201" s="19"/>
       <c r="G201" s="19"/>
       <c r="H201" s="19"/>
-      <c r="I201" s="40"/>
-[...3 lines deleted...]
-      <c r="M201" s="46"/>
+      <c r="I201" s="36"/>
+      <c r="J201" s="39"/>
+      <c r="K201" s="38"/>
+      <c r="L201" s="36"/>
+      <c r="M201" s="42"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A202" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B202" s="50">
+      <c r="B202" s="43">
         <v>17154</v>
       </c>
-      <c r="C202" s="47">
+      <c r="C202" s="50">
         <v>39098</v>
       </c>
-      <c r="D202" s="16"/>
-      <c r="E202" s="21"/>
+      <c r="D202" s="16">
+        <v>60275</v>
+      </c>
+      <c r="E202" s="6"/>
       <c r="F202" s="19"/>
       <c r="G202" s="19"/>
       <c r="H202" s="19"/>
-      <c r="I202" s="40"/>
-[...3 lines deleted...]
-      <c r="M202" s="46"/>
+      <c r="I202" s="36"/>
+      <c r="J202" s="39"/>
+      <c r="K202" s="38"/>
+      <c r="L202" s="36"/>
+      <c r="M202" s="42"/>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A203" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B203" s="50">
+      <c r="B203" s="43">
         <v>60</v>
       </c>
-      <c r="C203" s="47">
+      <c r="C203" s="50">
         <v>120</v>
       </c>
-      <c r="D203" s="16"/>
-      <c r="E203" s="21"/>
+      <c r="D203" s="16">
+        <v>180</v>
+      </c>
+      <c r="E203" s="6"/>
       <c r="F203" s="19"/>
       <c r="G203" s="19"/>
       <c r="H203" s="19"/>
-      <c r="I203" s="36"/>
-[...3 lines deleted...]
-      <c r="M203" s="37"/>
+      <c r="I203" s="32"/>
+      <c r="J203" s="39"/>
+      <c r="K203" s="38"/>
+      <c r="L203" s="32"/>
+      <c r="M203" s="33"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A204" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B204" s="51">
+      <c r="B204" s="44">
         <v>2450</v>
       </c>
-      <c r="C204" s="57">
+      <c r="C204" s="55">
         <v>4874</v>
       </c>
-      <c r="D204" s="16"/>
-      <c r="E204" s="21"/>
+      <c r="D204" s="16">
+        <v>6752</v>
+      </c>
+      <c r="E204" s="6"/>
       <c r="F204" s="19"/>
       <c r="G204" s="19"/>
       <c r="H204" s="19"/>
-      <c r="I204" s="40"/>
-[...3 lines deleted...]
-      <c r="M204" s="46"/>
+      <c r="I204" s="36"/>
+      <c r="J204" s="39"/>
+      <c r="K204" s="38"/>
+      <c r="L204" s="36"/>
+      <c r="M204" s="42"/>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A205" s="6" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B205" s="50">
+        <v>80</v>
+      </c>
+      <c r="B205" s="43">
         <v>47012</v>
       </c>
-      <c r="C205" s="47">
+      <c r="C205" s="50">
         <v>110117</v>
       </c>
-      <c r="D205" s="16"/>
-      <c r="E205" s="21"/>
+      <c r="D205" s="16">
+        <v>161321</v>
+      </c>
+      <c r="E205" s="6"/>
       <c r="F205" s="19"/>
       <c r="G205" s="19"/>
       <c r="H205" s="19"/>
-      <c r="I205" s="40"/>
-[...3 lines deleted...]
-      <c r="M205" s="46"/>
+      <c r="I205" s="36"/>
+      <c r="J205" s="39"/>
+      <c r="K205" s="38"/>
+      <c r="L205" s="36"/>
+      <c r="M205" s="42"/>
     </row>
     <row r="206" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A206" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B206" s="54">
+      <c r="B206" s="47">
         <v>958.1</v>
       </c>
-      <c r="C206" s="49">
+      <c r="C206" s="56">
         <v>1961</v>
       </c>
-      <c r="D206" s="17"/>
-      <c r="E206" s="22"/>
+      <c r="D206" s="17">
+        <v>2793.9</v>
+      </c>
+      <c r="E206" s="6"/>
       <c r="F206" s="20"/>
       <c r="G206" s="20"/>
       <c r="H206" s="19"/>
-      <c r="I206" s="41"/>
-[...3 lines deleted...]
-      <c r="M206" s="46"/>
+      <c r="I206" s="37"/>
+      <c r="J206" s="40"/>
+      <c r="K206" s="41"/>
+      <c r="L206" s="36"/>
+      <c r="M206" s="42"/>
     </row>
     <row r="207" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A207" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B207" s="54">
+        <v>77</v>
+      </c>
+      <c r="B207" s="47">
         <v>958.1</v>
       </c>
-      <c r="C207" s="49">
+      <c r="C207" s="56">
         <v>1961</v>
       </c>
-      <c r="D207" s="17"/>
-      <c r="E207" s="22"/>
+      <c r="D207" s="17">
+        <v>2793.9</v>
+      </c>
+      <c r="E207" s="6"/>
       <c r="F207" s="20"/>
       <c r="G207" s="20"/>
       <c r="H207" s="19"/>
-      <c r="I207" s="41"/>
-[...3 lines deleted...]
-      <c r="M207" s="46"/>
+      <c r="I207" s="37"/>
+      <c r="J207" s="40"/>
+      <c r="K207" s="41"/>
+      <c r="L207" s="36"/>
+      <c r="M207" s="42"/>
     </row>
     <row r="208" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A208" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="B208" s="54">
+      <c r="B208" s="47">
         <v>8</v>
       </c>
-      <c r="C208" s="49">
+      <c r="C208" s="56">
         <v>24</v>
       </c>
-      <c r="D208" s="17"/>
-      <c r="E208" s="22"/>
+      <c r="D208" s="17">
+        <v>40</v>
+      </c>
+      <c r="E208" s="6"/>
       <c r="F208" s="20"/>
       <c r="G208" s="20"/>
       <c r="H208" s="19"/>
-      <c r="I208" s="36"/>
-[...3 lines deleted...]
-      <c r="M208" s="37"/>
+      <c r="I208" s="32"/>
+      <c r="J208" s="40"/>
+      <c r="K208" s="41"/>
+      <c r="L208" s="32"/>
+      <c r="M208" s="33"/>
     </row>
     <row r="209" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A209" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B209" s="54">
+        <v>77</v>
+      </c>
+      <c r="B209" s="47">
         <v>8</v>
       </c>
-      <c r="C209" s="49">
+      <c r="C209" s="56">
         <v>24</v>
       </c>
-      <c r="D209" s="17"/>
-      <c r="E209" s="22"/>
+      <c r="D209" s="17">
+        <v>40</v>
+      </c>
+      <c r="E209" s="6"/>
       <c r="F209" s="20"/>
       <c r="G209" s="20"/>
       <c r="H209" s="19"/>
-      <c r="I209" s="36"/>
-[...3 lines deleted...]
-      <c r="M209" s="37"/>
+      <c r="I209" s="32"/>
+      <c r="J209" s="40"/>
+      <c r="K209" s="41"/>
+      <c r="L209" s="32"/>
+      <c r="M209" s="33"/>
     </row>
     <row r="210" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A210" s="2" t="s">
-        <v>73</v>
-[...8 lines deleted...]
-      <c r="E210" s="22"/>
+        <v>83</v>
+      </c>
+      <c r="B210" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C210" s="56" t="s">
+        <v>72</v>
+      </c>
+      <c r="D210" s="17">
+        <v>9.5</v>
+      </c>
+      <c r="E210" s="6"/>
       <c r="F210" s="20"/>
       <c r="G210" s="20"/>
       <c r="H210" s="19"/>
-      <c r="I210" s="41"/>
-[...3 lines deleted...]
-      <c r="M210" s="46"/>
+      <c r="I210" s="37"/>
+      <c r="J210" s="40"/>
+      <c r="K210" s="41"/>
+      <c r="L210" s="36"/>
+      <c r="M210" s="42"/>
     </row>
     <row r="211" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A211" s="10" t="s">
-        <v>79</v>
-[...8 lines deleted...]
-      <c r="E211" s="22"/>
+        <v>77</v>
+      </c>
+      <c r="B211" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C211" s="56" t="s">
+        <v>72</v>
+      </c>
+      <c r="D211" s="17">
+        <v>9.5</v>
+      </c>
+      <c r="E211" s="6"/>
       <c r="F211" s="20"/>
       <c r="G211" s="20"/>
       <c r="H211" s="19"/>
-      <c r="I211" s="41"/>
-[...3 lines deleted...]
-      <c r="M211" s="46"/>
+      <c r="I211" s="37"/>
+      <c r="J211" s="40"/>
+      <c r="K211" s="41"/>
+      <c r="L211" s="36"/>
+      <c r="M211" s="42"/>
     </row>
     <row r="212" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A212" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="B212" s="54">
+      <c r="B212" s="47">
         <v>0.4</v>
       </c>
-      <c r="C212" s="49">
+      <c r="C212" s="56">
         <v>1</v>
       </c>
-      <c r="D212" s="17"/>
-      <c r="E212" s="22"/>
+      <c r="D212" s="17">
+        <v>1.3</v>
+      </c>
+      <c r="E212" s="6"/>
       <c r="F212" s="20"/>
       <c r="G212" s="20"/>
       <c r="H212" s="19"/>
-      <c r="I212" s="36"/>
-[...3 lines deleted...]
-      <c r="M212" s="37"/>
+      <c r="I212" s="32"/>
+      <c r="J212" s="40"/>
+      <c r="K212" s="41"/>
+      <c r="L212" s="32"/>
+      <c r="M212" s="33"/>
     </row>
     <row r="213" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A213" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B213" s="54">
+        <v>77</v>
+      </c>
+      <c r="B213" s="47">
         <v>0.4</v>
       </c>
-      <c r="C213" s="49">
+      <c r="C213" s="56">
         <v>1</v>
       </c>
-      <c r="D213" s="17"/>
-      <c r="E213" s="22"/>
+      <c r="D213" s="17">
+        <v>1.3</v>
+      </c>
+      <c r="E213" s="6"/>
       <c r="F213" s="20"/>
       <c r="G213" s="20"/>
       <c r="H213" s="19"/>
-      <c r="I213" s="36"/>
-[...5 lines deleted...]
-    <row r="214" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="I213" s="32"/>
+      <c r="J213" s="40"/>
+      <c r="K213" s="41"/>
+      <c r="L213" s="32"/>
+      <c r="M213" s="33"/>
+    </row>
+    <row r="214" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A214" s="2" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B214" s="54">
+        <v>84</v>
+      </c>
+      <c r="B214" s="47">
         <v>0.3</v>
       </c>
-      <c r="C214" s="49">
+      <c r="C214" s="56">
         <v>1</v>
       </c>
-      <c r="D214" s="17"/>
-      <c r="E214" s="22"/>
+      <c r="D214" s="17">
+        <v>1</v>
+      </c>
+      <c r="E214" s="6"/>
       <c r="F214" s="20"/>
       <c r="G214" s="20"/>
       <c r="H214" s="19"/>
-      <c r="I214" s="36"/>
-[...3 lines deleted...]
-      <c r="M214" s="37"/>
+      <c r="I214" s="32"/>
+      <c r="J214" s="40"/>
+      <c r="K214" s="41"/>
+      <c r="L214" s="32"/>
+      <c r="M214" s="33"/>
     </row>
     <row r="215" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A215" s="10" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B215" s="54">
+        <v>77</v>
+      </c>
+      <c r="B215" s="47">
         <v>0.3</v>
       </c>
-      <c r="C215" s="49">
+      <c r="C215" s="56">
         <v>1</v>
       </c>
-      <c r="D215" s="17"/>
-      <c r="E215" s="22"/>
+      <c r="D215" s="17">
+        <v>1</v>
+      </c>
+      <c r="E215" s="6"/>
       <c r="F215" s="20"/>
       <c r="G215" s="20"/>
       <c r="H215" s="19"/>
-      <c r="I215" s="36"/>
-[...3 lines deleted...]
-      <c r="M215" s="37"/>
+      <c r="I215" s="32"/>
+      <c r="J215" s="40"/>
+      <c r="K215" s="41"/>
+      <c r="L215" s="32"/>
+      <c r="M215" s="33"/>
     </row>
     <row r="216" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A216" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B216" s="54">
+      <c r="B216" s="47">
         <v>0.4</v>
       </c>
-      <c r="C216" s="49">
+      <c r="C216" s="56">
         <v>1</v>
       </c>
-      <c r="D216" s="17"/>
-      <c r="E216" s="22"/>
+      <c r="D216" s="17">
+        <v>1.3</v>
+      </c>
+      <c r="E216" s="6"/>
       <c r="F216" s="20"/>
       <c r="G216" s="20"/>
       <c r="H216" s="19"/>
-      <c r="I216" s="36"/>
-[...3 lines deleted...]
-      <c r="M216" s="37"/>
+      <c r="I216" s="32"/>
+      <c r="J216" s="40"/>
+      <c r="K216" s="41"/>
+      <c r="L216" s="32"/>
+      <c r="M216" s="33"/>
     </row>
     <row r="217" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A217" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B217" s="54">
+        <v>77</v>
+      </c>
+      <c r="B217" s="47">
         <v>0.4</v>
       </c>
-      <c r="C217" s="49">
+      <c r="C217" s="56">
         <v>1</v>
       </c>
-      <c r="D217" s="17"/>
-      <c r="E217" s="22"/>
+      <c r="D217" s="17">
+        <v>1.3</v>
+      </c>
+      <c r="E217" s="6"/>
       <c r="F217" s="20"/>
       <c r="G217" s="20"/>
       <c r="H217" s="19"/>
-      <c r="I217" s="36"/>
-[...3 lines deleted...]
-      <c r="M217" s="37"/>
+      <c r="I217" s="32"/>
+      <c r="J217" s="40"/>
+      <c r="K217" s="41"/>
+      <c r="L217" s="32"/>
+      <c r="M217" s="33"/>
     </row>
     <row r="218" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A218" s="2" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B218" s="50">
+        <v>71</v>
+      </c>
+      <c r="B218" s="43">
         <v>1</v>
       </c>
-      <c r="C218" s="47">
+      <c r="C218" s="50">
         <v>3</v>
       </c>
-      <c r="D218" s="16"/>
-      <c r="E218" s="21"/>
+      <c r="D218" s="16">
+        <v>4</v>
+      </c>
+      <c r="E218" s="6"/>
       <c r="F218" s="19"/>
       <c r="G218" s="12"/>
       <c r="H218" s="19"/>
-      <c r="I218" s="36"/>
-[...3 lines deleted...]
-      <c r="M218" s="37"/>
+      <c r="I218" s="32"/>
+      <c r="J218" s="39"/>
+      <c r="K218" s="38"/>
+      <c r="L218" s="32"/>
+      <c r="M218" s="33"/>
     </row>
     <row r="219" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A219" s="10" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B219" s="50">
+        <v>77</v>
+      </c>
+      <c r="B219" s="43">
         <v>1</v>
       </c>
-      <c r="C219" s="47">
+      <c r="C219" s="50">
         <v>3</v>
       </c>
-      <c r="D219" s="16"/>
-      <c r="E219" s="21"/>
+      <c r="D219" s="16">
+        <v>4</v>
+      </c>
+      <c r="E219" s="6"/>
       <c r="F219" s="19"/>
       <c r="G219" s="12"/>
       <c r="H219" s="19"/>
-      <c r="I219" s="36"/>
-[...3 lines deleted...]
-      <c r="M219" s="37"/>
+      <c r="I219" s="32"/>
+      <c r="J219" s="39"/>
+      <c r="K219" s="38"/>
+      <c r="L219" s="32"/>
+      <c r="M219" s="33"/>
     </row>
     <row r="220" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A220" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B220" s="50">
+      <c r="B220" s="43">
         <v>94</v>
       </c>
-      <c r="C220" s="47">
+      <c r="C220" s="50">
         <v>200</v>
       </c>
-      <c r="D220" s="16"/>
-      <c r="E220" s="21"/>
+      <c r="D220" s="16">
+        <v>306</v>
+      </c>
+      <c r="E220" s="6"/>
       <c r="F220" s="19"/>
       <c r="G220" s="19"/>
       <c r="H220" s="19"/>
-      <c r="I220" s="36"/>
-[...3 lines deleted...]
-      <c r="M220" s="46"/>
+      <c r="I220" s="32"/>
+      <c r="J220" s="39"/>
+      <c r="K220" s="38"/>
+      <c r="L220" s="36"/>
+      <c r="M220" s="42"/>
     </row>
     <row r="221" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A221" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B221" s="50">
+        <v>77</v>
+      </c>
+      <c r="B221" s="43">
         <v>12</v>
       </c>
-      <c r="C221" s="47">
+      <c r="C221" s="50">
         <v>36</v>
       </c>
-      <c r="D221" s="16"/>
-      <c r="E221" s="21"/>
+      <c r="D221" s="16">
+        <v>60</v>
+      </c>
+      <c r="E221" s="6"/>
       <c r="F221" s="19"/>
       <c r="G221" s="19"/>
       <c r="H221" s="19"/>
-      <c r="I221" s="36"/>
-[...3 lines deleted...]
-      <c r="M221" s="37"/>
+      <c r="I221" s="32"/>
+      <c r="J221" s="39"/>
+      <c r="K221" s="38"/>
+      <c r="L221" s="32"/>
+      <c r="M221" s="33"/>
     </row>
     <row r="222" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A222" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B222" s="50">
+      <c r="B222" s="43">
         <v>82</v>
       </c>
-      <c r="C222" s="47">
+      <c r="C222" s="50">
         <v>164</v>
       </c>
-      <c r="D222" s="16"/>
-      <c r="E222" s="21"/>
+      <c r="D222" s="16">
+        <v>246</v>
+      </c>
+      <c r="E222" s="6"/>
       <c r="F222" s="19"/>
       <c r="G222" s="19"/>
       <c r="H222" s="19"/>
-      <c r="I222" s="36"/>
-[...3 lines deleted...]
-      <c r="M222" s="37"/>
+      <c r="I222" s="32"/>
+      <c r="J222" s="39"/>
+      <c r="K222" s="38"/>
+      <c r="L222" s="32"/>
+      <c r="M222" s="33"/>
     </row>
     <row r="223" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A223" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B223" s="50">
+      <c r="B223" s="43">
         <v>51214</v>
       </c>
-      <c r="C223" s="47">
+      <c r="C223" s="50">
         <v>90556</v>
       </c>
-      <c r="D223" s="16"/>
-      <c r="E223" s="21"/>
+      <c r="D223" s="16">
+        <v>129898</v>
+      </c>
+      <c r="E223" s="6"/>
       <c r="F223" s="19"/>
       <c r="G223" s="19"/>
       <c r="H223" s="19"/>
-      <c r="I223" s="40"/>
-[...3 lines deleted...]
-      <c r="M223" s="46"/>
+      <c r="I223" s="36"/>
+      <c r="J223" s="39"/>
+      <c r="K223" s="38"/>
+      <c r="L223" s="36"/>
+      <c r="M223" s="42"/>
     </row>
     <row r="224" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A224" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B224" s="50">
+        <v>77</v>
+      </c>
+      <c r="B224" s="43">
         <v>51214</v>
       </c>
-      <c r="C224" s="47">
+      <c r="C224" s="50">
         <v>90556</v>
       </c>
-      <c r="D224" s="16"/>
-      <c r="E224" s="21"/>
+      <c r="D224" s="16">
+        <v>129898</v>
+      </c>
+      <c r="E224" s="6"/>
       <c r="F224" s="19"/>
       <c r="G224" s="19"/>
       <c r="H224" s="19"/>
-      <c r="I224" s="40"/>
-[...3 lines deleted...]
-      <c r="M224" s="46"/>
+      <c r="I224" s="36"/>
+      <c r="J224" s="39"/>
+      <c r="K224" s="38"/>
+      <c r="L224" s="36"/>
+      <c r="M224" s="42"/>
     </row>
     <row r="225" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A225" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B225" s="50">
+      <c r="B225" s="43">
         <v>37</v>
       </c>
-      <c r="C225" s="47">
+      <c r="C225" s="50">
         <v>58</v>
       </c>
-      <c r="D225" s="16"/>
-      <c r="E225" s="21"/>
+      <c r="D225" s="16">
+        <v>92</v>
+      </c>
+      <c r="E225" s="6"/>
       <c r="F225" s="19"/>
       <c r="G225" s="19"/>
       <c r="H225" s="19"/>
-      <c r="I225" s="40"/>
-[...3 lines deleted...]
-      <c r="M225" s="46"/>
+      <c r="I225" s="36"/>
+      <c r="J225" s="39"/>
+      <c r="K225" s="38"/>
+      <c r="L225" s="36"/>
+      <c r="M225" s="42"/>
     </row>
     <row r="226" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A226" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B226" s="50">
+        <v>77</v>
+      </c>
+      <c r="B226" s="43">
         <v>37</v>
       </c>
-      <c r="C226" s="47">
+      <c r="C226" s="50">
         <v>58</v>
       </c>
-      <c r="D226" s="16"/>
-      <c r="E226" s="21"/>
+      <c r="D226" s="16">
+        <v>92</v>
+      </c>
+      <c r="E226" s="6"/>
       <c r="F226" s="19"/>
       <c r="G226" s="19"/>
       <c r="H226" s="19"/>
-      <c r="I226" s="40"/>
-[...3 lines deleted...]
-      <c r="M226" s="46"/>
+      <c r="I226" s="36"/>
+      <c r="J226" s="39"/>
+      <c r="K226" s="38"/>
+      <c r="L226" s="36"/>
+      <c r="M226" s="42"/>
     </row>
     <row r="227" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A227" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B227" s="50">
+      <c r="B227" s="43">
         <v>3619</v>
       </c>
-      <c r="C227" s="47">
+      <c r="C227" s="50">
         <v>9502</v>
       </c>
-      <c r="D227" s="16"/>
-      <c r="E227" s="21"/>
+      <c r="D227" s="16">
+        <v>15386</v>
+      </c>
+      <c r="E227" s="6"/>
       <c r="F227" s="19"/>
       <c r="G227" s="19"/>
       <c r="H227" s="19"/>
-      <c r="I227" s="40"/>
-[...3 lines deleted...]
-      <c r="M227" s="46"/>
+      <c r="I227" s="36"/>
+      <c r="J227" s="39"/>
+      <c r="K227" s="38"/>
+      <c r="L227" s="36"/>
+      <c r="M227" s="42"/>
     </row>
     <row r="228" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A228" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B228" s="50">
+        <v>77</v>
+      </c>
+      <c r="B228" s="43">
         <v>3612</v>
       </c>
-      <c r="C228" s="47">
+      <c r="C228" s="50">
         <v>9488</v>
       </c>
-      <c r="D228" s="16"/>
-      <c r="E228" s="21"/>
+      <c r="D228" s="16">
+        <v>15364</v>
+      </c>
+      <c r="E228" s="6"/>
       <c r="F228" s="19"/>
       <c r="G228" s="19"/>
       <c r="H228" s="19"/>
-      <c r="I228" s="40"/>
-[...3 lines deleted...]
-      <c r="M228" s="46"/>
+      <c r="I228" s="36"/>
+      <c r="J228" s="39"/>
+      <c r="K228" s="38"/>
+      <c r="L228" s="36"/>
+      <c r="M228" s="42"/>
     </row>
     <row r="229" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A229" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B229" s="50">
+      <c r="B229" s="43">
         <v>7</v>
       </c>
-      <c r="C229" s="47">
+      <c r="C229" s="50">
         <v>15</v>
       </c>
-      <c r="D229" s="16"/>
-      <c r="E229" s="21"/>
+      <c r="D229" s="16">
+        <v>22</v>
+      </c>
+      <c r="E229" s="6"/>
       <c r="F229" s="19"/>
       <c r="G229" s="19"/>
       <c r="H229" s="19"/>
-      <c r="I229" s="36"/>
-[...3 lines deleted...]
-      <c r="M229" s="37"/>
+      <c r="I229" s="32"/>
+      <c r="J229" s="39"/>
+      <c r="K229" s="38"/>
+      <c r="L229" s="32"/>
+      <c r="M229" s="33"/>
     </row>
     <row r="230" spans="1:13" ht="57" x14ac:dyDescent="0.25">
       <c r="A230" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="B230" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C230" s="49">
+      <c r="B230" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C230" s="56">
         <v>1</v>
       </c>
-      <c r="D230" s="17"/>
-      <c r="E230" s="22"/>
+      <c r="D230" s="17">
+        <v>2.4</v>
+      </c>
+      <c r="E230" s="6"/>
       <c r="F230" s="20"/>
       <c r="G230" s="20"/>
       <c r="H230" s="19"/>
-      <c r="I230" s="36"/>
-[...3 lines deleted...]
-      <c r="M230" s="37"/>
+      <c r="I230" s="32"/>
+      <c r="J230" s="40"/>
+      <c r="K230" s="41"/>
+      <c r="L230" s="32"/>
+      <c r="M230" s="33"/>
     </row>
     <row r="231" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A231" s="6" t="s">
-        <v>79</v>
-[...8 lines deleted...]
-      <c r="E231" s="22"/>
+        <v>77</v>
+      </c>
+      <c r="B231" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C231" s="56" t="s">
+        <v>72</v>
+      </c>
+      <c r="D231" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E231" s="6"/>
       <c r="F231" s="20"/>
       <c r="G231" s="20"/>
       <c r="H231" s="19"/>
-      <c r="I231" s="36"/>
-[...3 lines deleted...]
-      <c r="M231" s="37"/>
+      <c r="I231" s="32"/>
+      <c r="J231" s="40"/>
+      <c r="K231" s="41"/>
+      <c r="L231" s="32"/>
+      <c r="M231" s="33"/>
     </row>
     <row r="232" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A232" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B232" s="51" t="s">
-[...2 lines deleted...]
-      <c r="C232" s="49">
+      <c r="B232" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C232" s="56">
         <v>1</v>
       </c>
-      <c r="D232" s="17"/>
-      <c r="E232" s="22"/>
+      <c r="D232" s="17">
+        <v>2.4</v>
+      </c>
+      <c r="E232" s="6"/>
       <c r="F232" s="20"/>
       <c r="G232" s="20"/>
       <c r="H232" s="19"/>
-      <c r="I232" s="36"/>
-[...3 lines deleted...]
-      <c r="M232" s="37"/>
+      <c r="I232" s="32"/>
+      <c r="J232" s="40"/>
+      <c r="K232" s="41"/>
+      <c r="L232" s="32"/>
+      <c r="M232" s="33"/>
     </row>
     <row r="233" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A233" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="B233" s="50">
+      <c r="B233" s="43">
         <v>7235</v>
       </c>
-      <c r="C233" s="47">
+      <c r="C233" s="50">
         <v>33155</v>
       </c>
-      <c r="D233" s="16"/>
-      <c r="E233" s="21"/>
+      <c r="D233" s="16">
+        <v>61244</v>
+      </c>
+      <c r="E233" s="6"/>
       <c r="F233" s="19"/>
       <c r="G233" s="19"/>
       <c r="H233" s="19"/>
-      <c r="I233" s="40"/>
-[...3 lines deleted...]
-      <c r="M233" s="46"/>
+      <c r="I233" s="36"/>
+      <c r="J233" s="39"/>
+      <c r="K233" s="38"/>
+      <c r="L233" s="36"/>
+      <c r="M233" s="42"/>
     </row>
     <row r="234" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A234" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B234" s="50">
+        <v>77</v>
+      </c>
+      <c r="B234" s="43">
         <v>5344</v>
       </c>
-      <c r="C234" s="47">
+      <c r="C234" s="50">
         <v>29373</v>
       </c>
-      <c r="D234" s="16"/>
-      <c r="E234" s="21"/>
+      <c r="D234" s="16">
+        <v>55572</v>
+      </c>
+      <c r="E234" s="6"/>
       <c r="F234" s="19"/>
       <c r="G234" s="19"/>
       <c r="H234" s="19"/>
-      <c r="I234" s="40"/>
-[...3 lines deleted...]
-      <c r="M234" s="46"/>
+      <c r="I234" s="36"/>
+      <c r="J234" s="39"/>
+      <c r="K234" s="38"/>
+      <c r="L234" s="36"/>
+      <c r="M234" s="42"/>
     </row>
     <row r="235" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A235" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B235" s="50">
+      <c r="B235" s="43">
         <v>1891</v>
       </c>
-      <c r="C235" s="47">
+      <c r="C235" s="50">
         <v>3782</v>
       </c>
-      <c r="D235" s="16"/>
-      <c r="E235" s="21"/>
+      <c r="D235" s="16">
+        <v>5673</v>
+      </c>
+      <c r="E235" s="6"/>
       <c r="F235" s="19"/>
       <c r="G235" s="19"/>
       <c r="H235" s="19"/>
-      <c r="I235" s="40"/>
-[...3 lines deleted...]
-      <c r="M235" s="46"/>
+      <c r="I235" s="36"/>
+      <c r="J235" s="39"/>
+      <c r="K235" s="38"/>
+      <c r="L235" s="36"/>
+      <c r="M235" s="42"/>
     </row>
     <row r="236" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A236" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="B236" s="50">
+      <c r="B236" s="43">
         <v>19</v>
       </c>
-      <c r="C236" s="47">
+      <c r="C236" s="50">
         <v>74</v>
       </c>
-      <c r="D236" s="16"/>
-      <c r="E236" s="21"/>
+      <c r="D236" s="16">
+        <v>129</v>
+      </c>
+      <c r="E236" s="6"/>
       <c r="F236" s="19"/>
       <c r="G236" s="19"/>
       <c r="H236" s="19"/>
-      <c r="I236" s="36"/>
-[...3 lines deleted...]
-      <c r="M236" s="37"/>
+      <c r="I236" s="32"/>
+      <c r="J236" s="39"/>
+      <c r="K236" s="38"/>
+      <c r="L236" s="32"/>
+      <c r="M236" s="33"/>
     </row>
     <row r="237" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A237" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B237" s="50">
+        <v>77</v>
+      </c>
+      <c r="B237" s="43">
         <v>19</v>
       </c>
-      <c r="C237" s="47">
+      <c r="C237" s="50">
         <v>74</v>
       </c>
-      <c r="D237" s="16"/>
-      <c r="E237" s="21"/>
+      <c r="D237" s="16">
+        <v>129</v>
+      </c>
+      <c r="E237" s="6"/>
       <c r="F237" s="19"/>
       <c r="G237" s="19"/>
       <c r="H237" s="19"/>
-      <c r="I237" s="36"/>
-[...3 lines deleted...]
-      <c r="M237" s="37"/>
+      <c r="I237" s="32"/>
+      <c r="J237" s="39"/>
+      <c r="K237" s="38"/>
+      <c r="L237" s="32"/>
+      <c r="M237" s="33"/>
     </row>
     <row r="238" spans="1:13" ht="57" x14ac:dyDescent="0.25">
       <c r="A238" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="B238" s="50">
+      <c r="B238" s="43">
         <v>59</v>
       </c>
-      <c r="C238" s="47">
+      <c r="C238" s="50">
         <v>265</v>
       </c>
-      <c r="D238" s="16"/>
-      <c r="E238" s="21"/>
+      <c r="D238" s="16">
+        <v>472</v>
+      </c>
+      <c r="E238" s="6"/>
       <c r="F238" s="19"/>
       <c r="G238" s="19"/>
       <c r="H238" s="19"/>
-      <c r="I238" s="36"/>
-[...3 lines deleted...]
-      <c r="M238" s="46"/>
+      <c r="I238" s="32"/>
+      <c r="J238" s="39"/>
+      <c r="K238" s="38"/>
+      <c r="L238" s="32"/>
+      <c r="M238" s="42"/>
     </row>
     <row r="239" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A239" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B239" s="50">
+        <v>77</v>
+      </c>
+      <c r="B239" s="43">
         <v>19</v>
       </c>
-      <c r="C239" s="47">
+      <c r="C239" s="50">
         <v>45</v>
       </c>
-      <c r="D239" s="16"/>
-      <c r="E239" s="21"/>
+      <c r="D239" s="16">
+        <v>72</v>
+      </c>
+      <c r="E239" s="6"/>
       <c r="F239" s="19"/>
       <c r="G239" s="19"/>
       <c r="H239" s="19"/>
-      <c r="I239" s="36"/>
-[...3 lines deleted...]
-      <c r="M239" s="37"/>
+      <c r="I239" s="32"/>
+      <c r="J239" s="39"/>
+      <c r="K239" s="38"/>
+      <c r="L239" s="32"/>
+      <c r="M239" s="33"/>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A240" s="6" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B240" s="51">
+        <v>78</v>
+      </c>
+      <c r="B240" s="44">
         <v>40</v>
       </c>
-      <c r="C240" s="48">
+      <c r="C240" s="54">
         <v>220</v>
       </c>
-      <c r="D240" s="18"/>
-      <c r="E240" s="24"/>
+      <c r="D240" s="18">
+        <v>400</v>
+      </c>
+      <c r="E240" s="59"/>
       <c r="F240" s="19"/>
       <c r="G240" s="19"/>
       <c r="H240" s="19"/>
-      <c r="I240" s="36"/>
-[...3 lines deleted...]
-      <c r="M240" s="37"/>
+      <c r="I240" s="32"/>
+      <c r="J240" s="39"/>
+      <c r="K240" s="38"/>
+      <c r="L240" s="32"/>
+      <c r="M240" s="33"/>
     </row>
     <row r="241" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A241" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="B241" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C241" s="47">
+      <c r="B241" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C241" s="50">
         <v>0</v>
       </c>
-      <c r="D241" s="16"/>
-      <c r="E241" s="21"/>
+      <c r="D241" s="16">
+        <v>1</v>
+      </c>
+      <c r="E241" s="6"/>
       <c r="F241" s="19"/>
       <c r="G241" s="19"/>
       <c r="H241" s="19"/>
-      <c r="I241" s="36"/>
-[...3 lines deleted...]
-      <c r="M241" s="37"/>
+      <c r="I241" s="32"/>
+      <c r="J241" s="39"/>
+      <c r="K241" s="38"/>
+      <c r="L241" s="32"/>
+      <c r="M241" s="33"/>
     </row>
     <row r="242" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A242" s="6" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="C242" s="47">
+        <v>77</v>
+      </c>
+      <c r="B242" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C242" s="50">
         <v>0</v>
       </c>
-      <c r="D242" s="16"/>
-      <c r="E242" s="21"/>
+      <c r="D242" s="16">
+        <v>1</v>
+      </c>
+      <c r="E242" s="6"/>
       <c r="F242" s="19"/>
       <c r="G242" s="19"/>
       <c r="H242" s="19"/>
-      <c r="I242" s="36"/>
-[...3 lines deleted...]
-      <c r="M242" s="37"/>
+      <c r="I242" s="32"/>
+      <c r="J242" s="39"/>
+      <c r="K242" s="38"/>
+      <c r="L242" s="32"/>
+      <c r="M242" s="33"/>
     </row>
     <row r="243" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A243" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="B243" s="50">
+      <c r="B243" s="43">
         <v>22</v>
       </c>
-      <c r="C243" s="47">
+      <c r="C243" s="50">
         <v>47</v>
       </c>
-      <c r="D243" s="16"/>
-      <c r="E243" s="21"/>
+      <c r="D243" s="16">
+        <v>92</v>
+      </c>
+      <c r="E243" s="6"/>
       <c r="F243" s="19"/>
       <c r="G243" s="19"/>
       <c r="H243" s="19"/>
-      <c r="I243" s="36"/>
-[...3 lines deleted...]
-      <c r="M243" s="37"/>
+      <c r="I243" s="32"/>
+      <c r="J243" s="39"/>
+      <c r="K243" s="38"/>
+      <c r="L243" s="32"/>
+      <c r="M243" s="33"/>
     </row>
     <row r="244" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A244" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B244" s="50">
+        <v>77</v>
+      </c>
+      <c r="B244" s="43">
         <v>22</v>
       </c>
-      <c r="C244" s="47">
+      <c r="C244" s="50">
         <v>47</v>
       </c>
-      <c r="D244" s="16"/>
-      <c r="E244" s="21"/>
+      <c r="D244" s="16">
+        <v>92</v>
+      </c>
+      <c r="E244" s="6"/>
       <c r="F244" s="19"/>
       <c r="G244" s="19"/>
       <c r="H244" s="19"/>
-      <c r="I244" s="36"/>
-[...3 lines deleted...]
-      <c r="M244" s="37"/>
+      <c r="I244" s="32"/>
+      <c r="J244" s="39"/>
+      <c r="K244" s="38"/>
+      <c r="L244" s="32"/>
+      <c r="M244" s="33"/>
     </row>
     <row r="245" spans="1:13" ht="57" x14ac:dyDescent="0.25">
       <c r="A245" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="B245" s="50">
+      <c r="B245" s="43">
         <v>35665</v>
       </c>
-      <c r="C245" s="47">
+      <c r="C245" s="50">
         <v>203422</v>
       </c>
-      <c r="D245" s="16"/>
-      <c r="E245" s="21"/>
+      <c r="D245" s="16">
+        <v>371180</v>
+      </c>
+      <c r="E245" s="6"/>
       <c r="F245" s="19"/>
       <c r="G245" s="19"/>
       <c r="H245" s="19"/>
-      <c r="I245" s="40"/>
-[...3 lines deleted...]
-      <c r="M245" s="46"/>
+      <c r="I245" s="36"/>
+      <c r="J245" s="39"/>
+      <c r="K245" s="38"/>
+      <c r="L245" s="36"/>
+      <c r="M245" s="42"/>
     </row>
     <row r="246" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A246" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B246" s="50">
+        <v>77</v>
+      </c>
+      <c r="B246" s="43">
         <v>35367</v>
       </c>
-      <c r="C246" s="47">
+      <c r="C246" s="50">
         <v>196706</v>
       </c>
-      <c r="D246" s="16"/>
-      <c r="E246" s="21"/>
+      <c r="D246" s="16">
+        <v>358045</v>
+      </c>
+      <c r="E246" s="6"/>
       <c r="F246" s="19"/>
       <c r="G246" s="19"/>
       <c r="H246" s="19"/>
-      <c r="I246" s="40"/>
-[...3 lines deleted...]
-      <c r="M246" s="46"/>
+      <c r="I246" s="36"/>
+      <c r="J246" s="39"/>
+      <c r="K246" s="38"/>
+      <c r="L246" s="36"/>
+      <c r="M246" s="42"/>
     </row>
     <row r="247" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A247" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B247" s="50">
+      <c r="B247" s="43">
         <v>298</v>
       </c>
-      <c r="C247" s="47">
+      <c r="C247" s="50">
         <v>6716</v>
       </c>
-      <c r="D247" s="16"/>
-      <c r="E247" s="21"/>
+      <c r="D247" s="16">
+        <v>13135</v>
+      </c>
+      <c r="E247" s="6"/>
       <c r="F247" s="19"/>
       <c r="G247" s="19"/>
       <c r="H247" s="19"/>
-      <c r="I247" s="40"/>
-[...3 lines deleted...]
-      <c r="M247" s="46"/>
+      <c r="I247" s="36"/>
+      <c r="J247" s="39"/>
+      <c r="K247" s="38"/>
+      <c r="L247" s="36"/>
+      <c r="M247" s="42"/>
     </row>
     <row r="248" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A248" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="B248" s="50">
+      <c r="B248" s="43">
         <v>146</v>
       </c>
-      <c r="C248" s="47">
+      <c r="C248" s="50">
         <v>302</v>
       </c>
-      <c r="D248" s="16"/>
-      <c r="E248" s="21"/>
+      <c r="D248" s="16">
+        <v>472</v>
+      </c>
+      <c r="E248" s="6"/>
       <c r="F248" s="19"/>
       <c r="G248" s="19"/>
       <c r="H248" s="19"/>
-      <c r="I248" s="36"/>
-[...3 lines deleted...]
-      <c r="M248" s="46"/>
+      <c r="I248" s="32"/>
+      <c r="J248" s="39"/>
+      <c r="K248" s="38"/>
+      <c r="L248" s="36"/>
+      <c r="M248" s="42"/>
     </row>
     <row r="249" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A249" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B249" s="50">
+        <v>77</v>
+      </c>
+      <c r="B249" s="43">
         <v>146</v>
       </c>
-      <c r="C249" s="47">
+      <c r="C249" s="50">
         <v>302</v>
       </c>
-      <c r="D249" s="16"/>
-      <c r="E249" s="21"/>
+      <c r="D249" s="16">
+        <v>472</v>
+      </c>
+      <c r="E249" s="6"/>
       <c r="F249" s="19"/>
       <c r="G249" s="19"/>
       <c r="H249" s="19"/>
-      <c r="I249" s="36"/>
-[...16 lines deleted...]
-      <c r="E250" s="21"/>
+      <c r="I249" s="32"/>
+      <c r="J249" s="39"/>
+      <c r="K249" s="38"/>
+      <c r="L249" s="36"/>
+      <c r="M249" s="42"/>
+    </row>
+    <row r="250" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A250" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B250" s="16">
+        <v>9</v>
+      </c>
+      <c r="C250" s="16">
+        <v>41</v>
+      </c>
+      <c r="D250" s="16">
+        <v>58</v>
+      </c>
+      <c r="E250" s="6"/>
       <c r="F250" s="19"/>
       <c r="G250" s="19"/>
       <c r="H250" s="19"/>
-      <c r="I250" s="36"/>
-[...3 lines deleted...]
-      <c r="M250" s="46"/>
+      <c r="I250" s="32"/>
+      <c r="J250" s="39"/>
+      <c r="K250" s="38"/>
+      <c r="L250" s="36"/>
+      <c r="M250" s="42"/>
     </row>
     <row r="251" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A251" s="6" t="s">
-        <v>79</v>
-[...8 lines deleted...]
-      <c r="E251" s="21"/>
+        <v>77</v>
+      </c>
+      <c r="B251" s="16">
+        <v>9</v>
+      </c>
+      <c r="C251" s="16">
+        <v>41</v>
+      </c>
+      <c r="D251" s="16">
+        <v>58</v>
+      </c>
+      <c r="E251" s="6"/>
       <c r="F251" s="19"/>
       <c r="G251" s="19"/>
       <c r="H251" s="19"/>
-      <c r="I251" s="36"/>
-[...14 lines deleted...]
-      <c r="I252" s="39"/>
+      <c r="I251" s="32"/>
+      <c r="J251" s="39"/>
+      <c r="K251" s="38"/>
+      <c r="L251" s="36"/>
+      <c r="M251" s="42"/>
+    </row>
+    <row r="252" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A252" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B252" s="43">
+        <v>137</v>
+      </c>
+      <c r="C252" s="50">
+        <v>261</v>
+      </c>
+      <c r="D252" s="16">
+        <v>414</v>
+      </c>
+      <c r="E252" s="6"/>
+      <c r="F252" s="19"/>
+      <c r="G252" s="19"/>
+      <c r="H252" s="19"/>
+      <c r="I252" s="32"/>
       <c r="J252" s="39"/>
-      <c r="K252" s="39"/>
-[...1 lines deleted...]
-      <c r="M252" s="39"/>
+      <c r="K252" s="38"/>
+      <c r="L252" s="36"/>
+      <c r="M252" s="42"/>
     </row>
     <row r="253" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A253" s="29" t="s">
+      <c r="A253" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B253" s="43">
+        <v>137</v>
+      </c>
+      <c r="C253" s="50">
+        <v>261</v>
+      </c>
+      <c r="D253" s="16">
+        <v>414</v>
+      </c>
+      <c r="E253" s="60"/>
+      <c r="F253" s="19"/>
+      <c r="G253" s="19"/>
+      <c r="H253" s="19"/>
+      <c r="I253" s="32"/>
+      <c r="J253" s="39"/>
+      <c r="K253" s="38"/>
+      <c r="L253" s="36"/>
+      <c r="M253" s="42"/>
+    </row>
+    <row r="254" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A254" s="23"/>
+      <c r="B254" s="23"/>
+      <c r="C254" s="23"/>
+      <c r="D254" s="51"/>
+      <c r="E254" s="52"/>
+      <c r="F254" s="34"/>
+      <c r="G254" s="35"/>
+      <c r="H254" s="35"/>
+      <c r="I254" s="35"/>
+      <c r="J254" s="35"/>
+      <c r="K254" s="35"/>
+      <c r="L254" s="35"/>
+      <c r="M254" s="35"/>
+    </row>
+    <row r="255" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A255" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B255" s="25"/>
+      <c r="C255" s="13"/>
+      <c r="D255" s="53"/>
+      <c r="E255" s="52"/>
+      <c r="F255" s="13"/>
+      <c r="G255" s="22"/>
+      <c r="H255" s="22"/>
+      <c r="I255" s="22"/>
+      <c r="J255" s="22"/>
+      <c r="K255" s="22"/>
+      <c r="L255" s="22"/>
+      <c r="M255" s="22"/>
+    </row>
+    <row r="256" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A256" s="49" t="s">
+        <v>75</v>
+      </c>
+      <c r="B256" s="49"/>
+      <c r="C256" s="49"/>
+      <c r="D256" s="49"/>
+      <c r="E256" s="49"/>
+      <c r="F256" s="49"/>
+      <c r="G256" s="49"/>
+      <c r="H256" s="49"/>
+      <c r="I256" s="49"/>
+      <c r="J256" s="49"/>
+      <c r="K256" s="49"/>
+      <c r="L256" s="49"/>
+      <c r="M256" s="49"/>
+    </row>
+    <row r="257" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A257" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="B253" s="28"/>
-[...44 lines deleted...]
-      <c r="M255" s="13"/>
+      <c r="B257" s="25"/>
+      <c r="C257" s="13"/>
+      <c r="D257" s="13"/>
+      <c r="E257" s="13"/>
+      <c r="F257" s="25"/>
+      <c r="G257" s="25"/>
+      <c r="H257" s="25"/>
+      <c r="I257" s="13"/>
+      <c r="J257" s="13"/>
+      <c r="K257" s="15"/>
+      <c r="L257" s="15"/>
+      <c r="M257" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A254:M254"/>
+    <mergeCell ref="A256:M256"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>