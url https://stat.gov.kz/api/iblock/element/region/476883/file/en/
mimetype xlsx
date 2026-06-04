--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="302" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="86">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
@@ -430,51 +430,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -541,88 +541,91 @@
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 8" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -892,84 +895,84 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N257"/>
+  <dimension ref="A1:N258"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.7109375" style="27" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="27"/>
     <col min="5" max="5" width="10.28515625" style="28" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="28"/>
     <col min="7" max="13" width="9.140625" style="30"/>
     <col min="14" max="14" width="9.140625" style="29"/>
     <col min="15" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="48"/>
-[...10 lines deleted...]
-      <c r="M1" s="48"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" s="25"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:13" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="24" t="s">
@@ -988,5863 +991,6388 @@
         <v>6</v>
       </c>
       <c r="I3" s="24" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="24" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="24" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="24" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="43">
         <v>1037</v>
       </c>
-      <c r="C4" s="50">
+      <c r="C4" s="48">
         <v>3385</v>
       </c>
       <c r="D4" s="16">
         <v>5048</v>
       </c>
-      <c r="E4" s="6"/>
+      <c r="E4" s="59">
+        <v>6956</v>
+      </c>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="36"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="36"/>
       <c r="M4" s="42"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="43">
         <v>60</v>
       </c>
-      <c r="C5" s="50">
+      <c r="C5" s="48">
         <v>330</v>
       </c>
       <c r="D5" s="16">
         <v>449</v>
       </c>
-      <c r="E5" s="6"/>
+      <c r="E5" s="18">
+        <v>575</v>
+      </c>
       <c r="F5" s="19"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="36"/>
       <c r="J5" s="38"/>
       <c r="K5" s="38"/>
       <c r="L5" s="36"/>
       <c r="M5" s="42"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="43">
         <v>9</v>
       </c>
-      <c r="C6" s="50">
+      <c r="C6" s="48">
         <v>16</v>
       </c>
       <c r="D6" s="16">
         <v>23</v>
       </c>
-      <c r="E6" s="6"/>
+      <c r="E6" s="18">
+        <v>29</v>
+      </c>
       <c r="F6" s="19"/>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
       <c r="I6" s="32"/>
       <c r="J6" s="38"/>
       <c r="K6" s="38"/>
       <c r="L6" s="32"/>
       <c r="M6" s="33"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="C7" s="50">
+      <c r="C7" s="48">
         <v>1</v>
       </c>
       <c r="D7" s="16">
         <v>1</v>
       </c>
-      <c r="E7" s="6"/>
+      <c r="E7" s="18">
+        <v>2</v>
+      </c>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="32"/>
       <c r="J7" s="38"/>
       <c r="K7" s="38"/>
       <c r="L7" s="32"/>
       <c r="M7" s="33"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="43">
         <v>25</v>
       </c>
-      <c r="C8" s="50">
+      <c r="C8" s="48">
         <v>51</v>
       </c>
       <c r="D8" s="16">
         <v>76</v>
       </c>
-      <c r="E8" s="6"/>
+      <c r="E8" s="18">
+        <v>101</v>
+      </c>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="32"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="32"/>
       <c r="M8" s="33"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="43">
         <v>26</v>
       </c>
-      <c r="C9" s="50">
+      <c r="C9" s="48">
         <v>57</v>
       </c>
       <c r="D9" s="16">
         <v>89</v>
       </c>
-      <c r="E9" s="6"/>
+      <c r="E9" s="18">
+        <v>121</v>
+      </c>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="32"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="32"/>
       <c r="M9" s="33"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="43">
         <v>1</v>
       </c>
-      <c r="C10" s="50">
+      <c r="C10" s="48">
         <v>2</v>
       </c>
       <c r="D10" s="16">
         <v>3</v>
       </c>
-      <c r="E10" s="6"/>
+      <c r="E10" s="18">
+        <v>4</v>
+      </c>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="32"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="32"/>
       <c r="M10" s="33"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="43">
         <v>22</v>
       </c>
-      <c r="C11" s="50">
+      <c r="C11" s="48">
         <v>120</v>
       </c>
       <c r="D11" s="16">
         <v>202</v>
       </c>
-      <c r="E11" s="6"/>
+      <c r="E11" s="18">
+        <v>285</v>
+      </c>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="32"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="32"/>
       <c r="M11" s="33"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="43">
         <v>4</v>
       </c>
-      <c r="C12" s="50">
+      <c r="C12" s="48">
         <v>6</v>
       </c>
       <c r="D12" s="16">
         <v>9</v>
       </c>
-      <c r="E12" s="6"/>
+      <c r="E12" s="18">
+        <v>11</v>
+      </c>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="32"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="32"/>
       <c r="M12" s="33"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="43">
         <v>2</v>
       </c>
-      <c r="C13" s="50">
+      <c r="C13" s="48">
         <v>764</v>
       </c>
       <c r="D13" s="16">
         <v>1159</v>
       </c>
-      <c r="E13" s="6"/>
+      <c r="E13" s="59">
+        <v>1625</v>
+      </c>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="36"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="36"/>
       <c r="M13" s="42"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="43">
         <v>864</v>
       </c>
-      <c r="C14" s="50">
+      <c r="C14" s="48">
         <v>1991</v>
       </c>
       <c r="D14" s="16">
         <v>2966</v>
       </c>
-      <c r="E14" s="6"/>
+      <c r="E14" s="59">
+        <v>4108</v>
+      </c>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="36"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="36"/>
       <c r="M14" s="42"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="43">
         <v>3</v>
       </c>
-      <c r="C15" s="50">
+      <c r="C15" s="48">
         <v>6</v>
       </c>
       <c r="D15" s="16">
         <v>8</v>
       </c>
-      <c r="E15" s="6"/>
+      <c r="E15" s="18">
+        <v>11</v>
+      </c>
       <c r="F15" s="19"/>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="32"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="32"/>
       <c r="M15" s="33"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="43">
         <v>21</v>
       </c>
-      <c r="C16" s="50">
+      <c r="C16" s="48">
         <v>42</v>
       </c>
       <c r="D16" s="16">
         <v>63</v>
       </c>
-      <c r="E16" s="6"/>
+      <c r="E16" s="18">
+        <v>84</v>
+      </c>
       <c r="F16" s="19"/>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="32"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="32"/>
       <c r="M16" s="33"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="43">
         <v>21</v>
       </c>
-      <c r="C17" s="50">
+      <c r="C17" s="48">
         <v>76</v>
       </c>
       <c r="D17" s="16">
         <v>132</v>
       </c>
-      <c r="E17" s="6"/>
+      <c r="E17" s="18">
+        <v>191</v>
+      </c>
       <c r="F17" s="19"/>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="32"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="32"/>
       <c r="M17" s="33"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A18" s="12" t="s">
-[...11 lines deleted...]
-      <c r="E18" s="6"/>
+      <c r="A18" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C18" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" s="18">
+        <v>3</v>
+      </c>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="32"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="32"/>
       <c r="M18" s="33"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A19" s="2" t="s">
-        <v>24</v>
+      <c r="A19" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="B19" s="43">
-        <v>5738</v>
-[...2 lines deleted...]
-        <v>12107</v>
+        <v>21</v>
+      </c>
+      <c r="C19" s="48">
+        <v>76</v>
       </c>
       <c r="D19" s="16">
-        <v>23028</v>
-[...1 lines deleted...]
-      <c r="E19" s="6"/>
+        <v>132</v>
+      </c>
+      <c r="E19" s="18">
+        <v>188</v>
+      </c>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
-      <c r="I19" s="36"/>
+      <c r="I19" s="32"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
-      <c r="L19" s="36"/>
-      <c r="M19" s="42"/>
+      <c r="L19" s="32"/>
+      <c r="M19" s="33"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A20" s="10" t="s">
-        <v>77</v>
+      <c r="A20" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="B20" s="43">
-        <v>5668</v>
-[...2 lines deleted...]
-        <v>12002</v>
+        <v>5738</v>
+      </c>
+      <c r="C20" s="48">
+        <v>12107</v>
       </c>
       <c r="D20" s="16">
-        <v>20551</v>
-[...1 lines deleted...]
-      <c r="E20" s="6"/>
+        <v>23028</v>
+      </c>
+      <c r="E20" s="59">
+        <v>32637</v>
+      </c>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="36"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="36"/>
       <c r="M20" s="42"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="10" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>77</v>
+      </c>
+      <c r="B21" s="43">
+        <v>5668</v>
+      </c>
+      <c r="C21" s="48">
+        <v>12002</v>
       </c>
       <c r="D21" s="16">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="E21" s="6"/>
+        <v>20551</v>
+      </c>
+      <c r="E21" s="59">
+        <v>26730</v>
+      </c>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
-      <c r="I21" s="32"/>
+      <c r="I21" s="36"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
-      <c r="L21" s="32"/>
-      <c r="M21" s="33"/>
+      <c r="L21" s="36"/>
+      <c r="M21" s="42"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="10" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>14</v>
+      </c>
+      <c r="B22" s="44">
+        <v>25</v>
+      </c>
+      <c r="C22" s="48">
+        <v>37</v>
       </c>
       <c r="D22" s="16">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="E22" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="E22" s="18">
+        <v>62</v>
+      </c>
       <c r="F22" s="19"/>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
-      <c r="I22" s="36"/>
+      <c r="I22" s="32"/>
       <c r="J22" s="38"/>
       <c r="K22" s="38"/>
-      <c r="L22" s="36"/>
-      <c r="M22" s="42"/>
+      <c r="L22" s="32"/>
+      <c r="M22" s="33"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="10" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="B23" s="43">
+        <v>46</v>
+      </c>
+      <c r="C23" s="48">
+        <v>68</v>
       </c>
       <c r="D23" s="16">
-        <v>2337</v>
-[...1 lines deleted...]
-      <c r="E23" s="6"/>
+        <v>90</v>
+      </c>
+      <c r="E23" s="18">
+        <v>113</v>
+      </c>
       <c r="F23" s="19"/>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="36"/>
       <c r="J23" s="38"/>
       <c r="K23" s="38"/>
       <c r="L23" s="36"/>
       <c r="M23" s="42"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A24" s="9" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="A24" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="48" t="s">
+        <v>72</v>
       </c>
       <c r="D24" s="16">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="E24" s="6"/>
+        <v>2337</v>
+      </c>
+      <c r="E24" s="59">
+        <v>5732</v>
+      </c>
       <c r="F24" s="19"/>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="36"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="36"/>
       <c r="M24" s="42"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A25" s="10" t="s">
-        <v>77</v>
+      <c r="A25" s="9" t="s">
+        <v>73</v>
       </c>
       <c r="B25" s="43">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>69</v>
+      </c>
+      <c r="C25" s="48">
+        <v>108</v>
       </c>
       <c r="D25" s="16">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E25" s="6"/>
+        <v>146</v>
+      </c>
+      <c r="E25" s="18">
+        <v>185</v>
+      </c>
       <c r="F25" s="19"/>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
-      <c r="I25" s="32"/>
+      <c r="I25" s="36"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
-      <c r="L25" s="32"/>
-      <c r="M25" s="33"/>
+      <c r="L25" s="36"/>
+      <c r="M25" s="42"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="10" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>77</v>
+      </c>
+      <c r="B26" s="43">
+        <v>24</v>
+      </c>
+      <c r="C26" s="48">
+        <v>40</v>
       </c>
       <c r="D26" s="16">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="E26" s="6"/>
+        <v>55</v>
+      </c>
+      <c r="E26" s="18">
+        <v>71</v>
+      </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="32"/>
       <c r="J26" s="38"/>
       <c r="K26" s="38"/>
       <c r="L26" s="32"/>
       <c r="M26" s="33"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="10" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>14</v>
+      </c>
+      <c r="B27" s="44">
+        <v>25</v>
+      </c>
+      <c r="C27" s="48">
+        <v>37</v>
       </c>
       <c r="D27" s="16">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="E27" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="E27" s="18">
+        <v>62</v>
+      </c>
       <c r="F27" s="19"/>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="32"/>
       <c r="J27" s="38"/>
       <c r="K27" s="38"/>
       <c r="L27" s="32"/>
       <c r="M27" s="33"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
-        <v>80</v>
-[...10 lines deleted...]
-      <c r="E28" s="6"/>
+        <v>17</v>
+      </c>
+      <c r="B28" s="43">
+        <v>20</v>
+      </c>
+      <c r="C28" s="48">
+        <v>30</v>
+      </c>
+      <c r="D28" s="16">
+        <v>41</v>
+      </c>
+      <c r="E28" s="18">
+        <v>52</v>
+      </c>
       <c r="F28" s="19"/>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
-      <c r="I28" s="36"/>
+      <c r="I28" s="32"/>
       <c r="J28" s="38"/>
       <c r="K28" s="38"/>
-      <c r="L28" s="36"/>
-[...15 lines deleted...]
-      <c r="E29" s="6"/>
+      <c r="L28" s="32"/>
+      <c r="M28" s="33"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A29" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B29" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C29" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E29" s="18" t="s">
+        <v>72</v>
+      </c>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="36"/>
       <c r="J29" s="38"/>
       <c r="K29" s="38"/>
       <c r="L29" s="36"/>
       <c r="M29" s="42"/>
     </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="30" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="B30" s="43">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>880</v>
+      </c>
+      <c r="C30" s="48">
+        <v>1985</v>
       </c>
       <c r="D30" s="16">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="E30" s="6"/>
+        <v>2965</v>
+      </c>
+      <c r="E30" s="59">
+        <v>4099</v>
+      </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
-      <c r="I30" s="32"/>
+      <c r="I30" s="36"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
-      <c r="L30" s="32"/>
-      <c r="M30" s="33"/>
+      <c r="L30" s="36"/>
+      <c r="M30" s="42"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B31" s="43">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>31</v>
+      </c>
+      <c r="C31" s="48">
+        <v>42</v>
       </c>
       <c r="D31" s="16">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="E31" s="6"/>
+        <v>56</v>
+      </c>
+      <c r="E31" s="18">
+        <v>74</v>
+      </c>
       <c r="F31" s="19"/>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="32"/>
       <c r="J31" s="38"/>
       <c r="K31" s="38"/>
       <c r="L31" s="32"/>
       <c r="M31" s="33"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A32" s="6" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A32" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B32" s="43">
+        <v>9</v>
+      </c>
+      <c r="C32" s="48">
+        <v>15</v>
       </c>
       <c r="D32" s="16">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E32" s="6"/>
+        <v>21</v>
+      </c>
+      <c r="E32" s="18">
+        <v>28</v>
+      </c>
       <c r="F32" s="19"/>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="32"/>
       <c r="J32" s="38"/>
       <c r="K32" s="38"/>
       <c r="L32" s="32"/>
       <c r="M32" s="33"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A33" s="11" t="s">
-[...6 lines deleted...]
-        <v>48</v>
+      <c r="A33" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="48">
+        <v>1</v>
       </c>
       <c r="D33" s="16">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="E33" s="6"/>
+        <v>1</v>
+      </c>
+      <c r="E33" s="18">
+        <v>2</v>
+      </c>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="32"/>
       <c r="J33" s="38"/>
       <c r="K33" s="38"/>
       <c r="L33" s="32"/>
       <c r="M33" s="33"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A34" s="10" t="s">
-        <v>13</v>
+      <c r="A34" s="11" t="s">
+        <v>12</v>
       </c>
       <c r="B34" s="43">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>24</v>
+      </c>
+      <c r="C34" s="48">
+        <v>48</v>
       </c>
       <c r="D34" s="16">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="E34" s="6"/>
+        <v>72</v>
+      </c>
+      <c r="E34" s="18">
+        <v>96</v>
+      </c>
       <c r="F34" s="19"/>
       <c r="G34" s="19"/>
       <c r="H34" s="19"/>
       <c r="I34" s="32"/>
       <c r="J34" s="38"/>
       <c r="K34" s="38"/>
       <c r="L34" s="32"/>
       <c r="M34" s="33"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35" s="10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B35" s="43">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>26</v>
+      </c>
+      <c r="C35" s="48">
+        <v>57</v>
       </c>
       <c r="D35" s="16">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="E35" s="6"/>
+        <v>89</v>
+      </c>
+      <c r="E35" s="18">
+        <v>121</v>
+      </c>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="32"/>
       <c r="J35" s="38"/>
       <c r="K35" s="38"/>
       <c r="L35" s="32"/>
       <c r="M35" s="33"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A36" s="12" t="s">
-        <v>15</v>
+      <c r="A36" s="10" t="s">
+        <v>14</v>
       </c>
       <c r="B36" s="43">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>1</v>
+      </c>
+      <c r="C36" s="48">
+        <v>2</v>
       </c>
       <c r="D36" s="16">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="E36" s="6"/>
+        <v>3</v>
+      </c>
+      <c r="E36" s="18">
+        <v>4</v>
+      </c>
       <c r="F36" s="19"/>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="32"/>
       <c r="J36" s="38"/>
       <c r="K36" s="38"/>
       <c r="L36" s="32"/>
       <c r="M36" s="33"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A37" s="10" t="s">
-        <v>79</v>
+      <c r="A37" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="B37" s="43">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>14</v>
+      </c>
+      <c r="C37" s="48">
+        <v>33</v>
       </c>
       <c r="D37" s="16">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E37" s="6"/>
+        <v>51</v>
+      </c>
+      <c r="E37" s="18">
+        <v>69</v>
+      </c>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="32"/>
       <c r="J37" s="38"/>
       <c r="K37" s="38"/>
       <c r="L37" s="32"/>
       <c r="M37" s="33"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A38" s="10" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="B38" s="43">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="C38" s="50">
+        <v>4</v>
+      </c>
+      <c r="C38" s="48">
         <v>6</v>
       </c>
       <c r="D38" s="16">
+        <v>9</v>
+      </c>
+      <c r="E38" s="18">
         <v>11</v>
       </c>
-      <c r="E38" s="6"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="19"/>
       <c r="I38" s="32"/>
       <c r="J38" s="38"/>
       <c r="K38" s="38"/>
       <c r="L38" s="32"/>
       <c r="M38" s="33"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B39" s="43">
-        <v>745</v>
-[...2 lines deleted...]
-        <v>1727</v>
+        <v>2</v>
+      </c>
+      <c r="C39" s="48">
+        <v>6</v>
       </c>
       <c r="D39" s="16">
-        <v>2581</v>
-[...1 lines deleted...]
-      <c r="E39" s="6"/>
+        <v>11</v>
+      </c>
+      <c r="E39" s="18">
+        <v>16</v>
+      </c>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="H39" s="19"/>
-      <c r="I39" s="36"/>
+      <c r="I39" s="32"/>
       <c r="J39" s="38"/>
       <c r="K39" s="38"/>
-      <c r="L39" s="36"/>
-      <c r="M39" s="42"/>
+      <c r="L39" s="32"/>
+      <c r="M39" s="33"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B40" s="43">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>745</v>
+      </c>
+      <c r="C40" s="48">
+        <v>1727</v>
       </c>
       <c r="D40" s="16">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="E40" s="6"/>
+        <v>2581</v>
+      </c>
+      <c r="E40" s="59">
+        <v>3584</v>
+      </c>
       <c r="F40" s="19"/>
       <c r="G40" s="19"/>
       <c r="H40" s="19"/>
-      <c r="I40" s="32"/>
+      <c r="I40" s="36"/>
       <c r="J40" s="38"/>
       <c r="K40" s="38"/>
-      <c r="L40" s="32"/>
-      <c r="M40" s="33"/>
+      <c r="L40" s="36"/>
+      <c r="M40" s="42"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="B41" s="43">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>3</v>
+      </c>
+      <c r="C41" s="48">
+        <v>6</v>
       </c>
       <c r="D41" s="16">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="E41" s="6"/>
+        <v>8</v>
+      </c>
+      <c r="E41" s="18">
+        <v>11</v>
+      </c>
       <c r="F41" s="19"/>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="32"/>
       <c r="J41" s="38"/>
       <c r="K41" s="38"/>
       <c r="L41" s="32"/>
       <c r="M41" s="33"/>
     </row>
-    <row r="42" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A42" s="10" t="s">
+        <v>80</v>
       </c>
       <c r="B42" s="43">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>21</v>
+      </c>
+      <c r="C42" s="48">
+        <v>42</v>
       </c>
       <c r="D42" s="16">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="E42" s="6"/>
+        <v>63</v>
+      </c>
+      <c r="E42" s="18">
+        <v>84</v>
+      </c>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="19"/>
-      <c r="I42" s="36"/>
+      <c r="I42" s="32"/>
       <c r="J42" s="38"/>
       <c r="K42" s="38"/>
-      <c r="L42" s="36"/>
-[...15 lines deleted...]
-      <c r="E43" s="6"/>
+      <c r="L42" s="32"/>
+      <c r="M42" s="33"/>
+    </row>
+    <row r="43" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B43" s="43">
+        <v>122</v>
+      </c>
+      <c r="C43" s="48">
+        <v>270</v>
+      </c>
+      <c r="D43" s="16">
+        <v>393</v>
+      </c>
+      <c r="E43" s="18">
+        <v>540</v>
+      </c>
       <c r="F43" s="19"/>
       <c r="G43" s="19"/>
       <c r="H43" s="19"/>
-      <c r="I43" s="32"/>
+      <c r="I43" s="36"/>
       <c r="J43" s="38"/>
       <c r="K43" s="38"/>
-      <c r="L43" s="32"/>
-      <c r="M43" s="33"/>
+      <c r="L43" s="36"/>
+      <c r="M43" s="42"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="10" t="s">
-        <v>78</v>
-[...10 lines deleted...]
-      <c r="E44" s="6"/>
+        <v>77</v>
+      </c>
+      <c r="B44" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="D44" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E44" s="18">
+        <v>5</v>
+      </c>
       <c r="F44" s="19"/>
       <c r="G44" s="19"/>
       <c r="H44" s="19"/>
       <c r="I44" s="32"/>
       <c r="J44" s="38"/>
       <c r="K44" s="38"/>
       <c r="L44" s="32"/>
       <c r="M44" s="33"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A45" s="6" t="s">
-        <v>15</v>
+      <c r="A45" s="10" t="s">
+        <v>78</v>
       </c>
       <c r="B45" s="43">
+        <v>1</v>
+      </c>
+      <c r="C45" s="48">
+        <v>1</v>
+      </c>
+      <c r="D45" s="16">
+        <v>1</v>
+      </c>
+      <c r="E45" s="18">
         <v>2</v>
       </c>
-      <c r="C45" s="50">
-[...5 lines deleted...]
-      <c r="E45" s="6"/>
       <c r="F45" s="19"/>
       <c r="G45" s="19"/>
       <c r="H45" s="19"/>
       <c r="I45" s="32"/>
       <c r="J45" s="38"/>
       <c r="K45" s="38"/>
       <c r="L45" s="32"/>
       <c r="M45" s="33"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B46" s="43">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>2</v>
+      </c>
+      <c r="C46" s="48">
+        <v>5</v>
       </c>
       <c r="D46" s="16">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="E46" s="6"/>
+        <v>7</v>
+      </c>
+      <c r="E46" s="18">
+        <v>9</v>
+      </c>
       <c r="F46" s="19"/>
       <c r="G46" s="19"/>
       <c r="H46" s="19"/>
-      <c r="I46" s="36"/>
+      <c r="I46" s="32"/>
       <c r="J46" s="38"/>
       <c r="K46" s="38"/>
-      <c r="L46" s="36"/>
-[...4 lines deleted...]
-        <v>27</v>
+      <c r="L46" s="32"/>
+      <c r="M46" s="33"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A47" s="6" t="s">
+        <v>17</v>
       </c>
       <c r="B47" s="43">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>119</v>
+      </c>
+      <c r="C47" s="48">
+        <v>264</v>
       </c>
       <c r="D47" s="16">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="E47" s="6"/>
+        <v>385</v>
+      </c>
+      <c r="E47" s="18">
+        <v>524</v>
+      </c>
       <c r="F47" s="19"/>
       <c r="G47" s="19"/>
       <c r="H47" s="19"/>
-      <c r="I47" s="32"/>
+      <c r="I47" s="36"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
       <c r="L47" s="36"/>
       <c r="M47" s="42"/>
     </row>
-    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="48" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="B48" s="43">
         <v>140</v>
       </c>
-      <c r="C48" s="50">
+      <c r="C48" s="48">
         <v>215</v>
       </c>
       <c r="D48" s="16">
         <v>290</v>
       </c>
-      <c r="E48" s="6"/>
+      <c r="E48" s="18">
+        <v>364</v>
+      </c>
       <c r="F48" s="19"/>
       <c r="G48" s="19"/>
       <c r="H48" s="19"/>
       <c r="I48" s="32"/>
       <c r="J48" s="38"/>
       <c r="K48" s="38"/>
       <c r="L48" s="36"/>
       <c r="M48" s="42"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A49" s="2" t="s">
-        <v>28</v>
+      <c r="A49" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B49" s="43">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>140</v>
+      </c>
+      <c r="C49" s="48">
+        <v>215</v>
       </c>
       <c r="D49" s="16">
-        <v>1110</v>
-[...1 lines deleted...]
-      <c r="E49" s="6"/>
+        <v>290</v>
+      </c>
+      <c r="E49" s="18">
+        <v>364</v>
+      </c>
       <c r="F49" s="19"/>
       <c r="G49" s="19"/>
       <c r="H49" s="19"/>
-      <c r="I49" s="36"/>
+      <c r="I49" s="32"/>
       <c r="J49" s="38"/>
       <c r="K49" s="38"/>
       <c r="L49" s="36"/>
       <c r="M49" s="42"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A50" s="6" t="s">
-        <v>77</v>
+      <c r="A50" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="B50" s="43">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>404</v>
+      </c>
+      <c r="C50" s="48">
+        <v>740</v>
       </c>
       <c r="D50" s="16">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E50" s="6"/>
+        <v>1110</v>
+      </c>
+      <c r="E50" s="59">
+        <v>1544</v>
+      </c>
       <c r="F50" s="19"/>
       <c r="G50" s="19"/>
       <c r="H50" s="19"/>
-      <c r="I50" s="32"/>
+      <c r="I50" s="36"/>
       <c r="J50" s="38"/>
       <c r="K50" s="38"/>
-      <c r="L50" s="32"/>
-      <c r="M50" s="33"/>
+      <c r="L50" s="36"/>
+      <c r="M50" s="42"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="B51" s="43">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>8</v>
+      </c>
+      <c r="C51" s="48">
+        <v>9</v>
       </c>
       <c r="D51" s="16">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E51" s="6"/>
+        <v>10</v>
+      </c>
+      <c r="E51" s="18">
+        <v>12</v>
+      </c>
       <c r="F51" s="19"/>
       <c r="G51" s="19"/>
       <c r="H51" s="19"/>
       <c r="I51" s="32"/>
       <c r="J51" s="38"/>
       <c r="K51" s="38"/>
       <c r="L51" s="32"/>
       <c r="M51" s="33"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A52" s="6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B52" s="43">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>15</v>
+      </c>
+      <c r="C52" s="48">
+        <v>17</v>
       </c>
       <c r="D52" s="16">
-        <v>1082</v>
-[...1 lines deleted...]
-      <c r="E52" s="6"/>
+        <v>18</v>
+      </c>
+      <c r="E52" s="18">
+        <v>19</v>
+      </c>
       <c r="F52" s="19"/>
       <c r="G52" s="19"/>
       <c r="H52" s="19"/>
-      <c r="I52" s="36"/>
+      <c r="I52" s="32"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
-      <c r="L52" s="36"/>
-[...4 lines deleted...]
-        <v>29</v>
+      <c r="L52" s="32"/>
+      <c r="M52" s="33"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A53" s="6" t="s">
+        <v>16</v>
       </c>
       <c r="B53" s="43">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>381</v>
+      </c>
+      <c r="C53" s="48">
+        <v>714</v>
       </c>
       <c r="D53" s="16">
-        <v>327</v>
-[...1 lines deleted...]
-      <c r="E53" s="6"/>
+        <v>1082</v>
+      </c>
+      <c r="E53" s="59">
+        <v>1513</v>
+      </c>
       <c r="F53" s="19"/>
       <c r="G53" s="19"/>
       <c r="H53" s="19"/>
-      <c r="I53" s="32"/>
+      <c r="I53" s="36"/>
       <c r="J53" s="38"/>
       <c r="K53" s="38"/>
       <c r="L53" s="36"/>
       <c r="M53" s="42"/>
     </row>
-    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="54" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="B54" s="43">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>90</v>
+      </c>
+      <c r="C54" s="48">
+        <v>210</v>
       </c>
       <c r="D54" s="16">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="E54" s="6"/>
+        <v>327</v>
+      </c>
+      <c r="E54" s="18">
+        <v>441</v>
+      </c>
       <c r="F54" s="19"/>
       <c r="G54" s="19"/>
       <c r="H54" s="19"/>
       <c r="I54" s="32"/>
       <c r="J54" s="38"/>
       <c r="K54" s="38"/>
-      <c r="L54" s="32"/>
-      <c r="M54" s="33"/>
+      <c r="L54" s="36"/>
+      <c r="M54" s="42"/>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A55" s="6" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="B55" s="43">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>76</v>
+      </c>
+      <c r="C55" s="48">
+        <v>145</v>
       </c>
       <c r="D55" s="16">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E55" s="6"/>
+        <v>211</v>
+      </c>
+      <c r="E55" s="18">
+        <v>278</v>
+      </c>
       <c r="F55" s="19"/>
       <c r="G55" s="19"/>
       <c r="H55" s="19"/>
       <c r="I55" s="32"/>
       <c r="J55" s="38"/>
       <c r="K55" s="38"/>
       <c r="L55" s="32"/>
       <c r="M55" s="33"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A56" s="6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B56" s="43">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>9</v>
+      </c>
+      <c r="C56" s="48">
+        <v>54</v>
       </c>
       <c r="D56" s="16">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="E56" s="6"/>
+        <v>100</v>
+      </c>
+      <c r="E56" s="18">
+        <v>142</v>
+      </c>
       <c r="F56" s="19"/>
       <c r="G56" s="19"/>
       <c r="H56" s="19"/>
       <c r="I56" s="32"/>
       <c r="J56" s="38"/>
       <c r="K56" s="38"/>
       <c r="L56" s="32"/>
       <c r="M56" s="33"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A57" s="6" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="B57" s="43">
+        <v>1</v>
+      </c>
+      <c r="C57" s="48">
+        <v>2</v>
+      </c>
+      <c r="D57" s="16">
+        <v>3</v>
+      </c>
+      <c r="E57" s="18">
         <v>4</v>
       </c>
-      <c r="C57" s="50">
-[...5 lines deleted...]
-      <c r="E57" s="6"/>
       <c r="F57" s="19"/>
       <c r="G57" s="19"/>
       <c r="H57" s="19"/>
       <c r="I57" s="32"/>
       <c r="J57" s="38"/>
       <c r="K57" s="38"/>
       <c r="L57" s="32"/>
       <c r="M57" s="33"/>
     </row>
-    <row r="58" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A58" s="6" t="s">
+        <v>80</v>
       </c>
       <c r="B58" s="43">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>4</v>
+      </c>
+      <c r="C58" s="48">
+        <v>9</v>
       </c>
       <c r="D58" s="16">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="E58" s="6"/>
+        <v>13</v>
+      </c>
+      <c r="E58" s="18">
+        <v>17</v>
+      </c>
       <c r="F58" s="19"/>
       <c r="G58" s="19"/>
       <c r="H58" s="19"/>
       <c r="I58" s="32"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="32"/>
       <c r="M58" s="33"/>
     </row>
-    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="59" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="B59" s="43">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>7</v>
+      </c>
+      <c r="C59" s="48">
+        <v>14</v>
       </c>
       <c r="D59" s="16">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E59" s="6"/>
+        <v>21</v>
+      </c>
+      <c r="E59" s="18">
+        <v>28</v>
+      </c>
       <c r="F59" s="19"/>
       <c r="G59" s="19"/>
       <c r="H59" s="19"/>
       <c r="I59" s="32"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="32"/>
       <c r="M59" s="33"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A60" s="6" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="B60" s="43">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>3</v>
+      </c>
+      <c r="C60" s="48">
+        <v>6</v>
       </c>
       <c r="D60" s="16">
+        <v>9</v>
+      </c>
+      <c r="E60" s="18">
         <v>12</v>
       </c>
-      <c r="E60" s="6"/>
       <c r="F60" s="19"/>
       <c r="G60" s="19"/>
       <c r="H60" s="19"/>
       <c r="I60" s="32"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="32"/>
       <c r="M60" s="33"/>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A61" s="2" t="s">
-        <v>31</v>
+      <c r="A61" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="B61" s="43">
-        <v>3899</v>
-[...2 lines deleted...]
-        <v>4396</v>
+        <v>4</v>
+      </c>
+      <c r="C61" s="48">
+        <v>8</v>
       </c>
       <c r="D61" s="16">
-        <v>10858</v>
-[...1 lines deleted...]
-      <c r="E61" s="6"/>
+        <v>12</v>
+      </c>
+      <c r="E61" s="18">
+        <v>16</v>
+      </c>
       <c r="F61" s="19"/>
       <c r="G61" s="19"/>
       <c r="H61" s="19"/>
-      <c r="I61" s="36"/>
+      <c r="I61" s="32"/>
       <c r="J61" s="38"/>
       <c r="K61" s="38"/>
-      <c r="L61" s="36"/>
-      <c r="M61" s="42"/>
+      <c r="L61" s="32"/>
+      <c r="M61" s="33"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A62" s="6" t="s">
-        <v>77</v>
+      <c r="A62" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="B62" s="43">
-        <v>3876</v>
-[...2 lines deleted...]
-        <v>4362</v>
+        <v>3899</v>
+      </c>
+      <c r="C62" s="48">
+        <v>4396</v>
       </c>
       <c r="D62" s="16">
-        <v>10812</v>
-[...1 lines deleted...]
-      <c r="E62" s="6"/>
+        <v>10858</v>
+      </c>
+      <c r="E62" s="59">
+        <v>15026</v>
+      </c>
       <c r="F62" s="19"/>
       <c r="G62" s="19"/>
       <c r="H62" s="19"/>
       <c r="I62" s="36"/>
       <c r="J62" s="38"/>
       <c r="K62" s="38"/>
       <c r="L62" s="36"/>
       <c r="M62" s="42"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A63" s="6" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="B63" s="43">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>3876</v>
+      </c>
+      <c r="C63" s="48">
+        <v>4362</v>
       </c>
       <c r="D63" s="16">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="E63" s="6"/>
+        <v>10812</v>
+      </c>
+      <c r="E63" s="59">
+        <v>14968</v>
+      </c>
       <c r="F63" s="19"/>
       <c r="G63" s="19"/>
       <c r="H63" s="19"/>
-      <c r="I63" s="32"/>
+      <c r="I63" s="36"/>
       <c r="J63" s="38"/>
       <c r="K63" s="38"/>
-      <c r="L63" s="32"/>
-[...10 lines deleted...]
-        <v>1</v>
+      <c r="L63" s="36"/>
+      <c r="M63" s="42"/>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A64" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B64" s="43">
+        <v>23</v>
+      </c>
+      <c r="C64" s="48">
+        <v>35</v>
       </c>
       <c r="D64" s="16">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E64" s="6"/>
+        <v>46</v>
+      </c>
+      <c r="E64" s="18">
+        <v>58</v>
+      </c>
       <c r="F64" s="19"/>
       <c r="G64" s="19"/>
       <c r="H64" s="19"/>
       <c r="I64" s="32"/>
       <c r="J64" s="38"/>
       <c r="K64" s="38"/>
       <c r="L64" s="32"/>
       <c r="M64" s="33"/>
     </row>
-    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="65" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="B65" s="43" t="s">
         <v>72</v>
       </c>
-      <c r="C65" s="50">
+      <c r="C65" s="48">
         <v>1</v>
       </c>
       <c r="D65" s="16">
         <v>1</v>
       </c>
-      <c r="E65" s="6"/>
+      <c r="E65" s="18">
+        <v>1</v>
+      </c>
       <c r="F65" s="19"/>
       <c r="G65" s="19"/>
       <c r="H65" s="19"/>
       <c r="I65" s="32"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
       <c r="L65" s="32"/>
       <c r="M65" s="33"/>
     </row>
-    <row r="66" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>30342</v>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A66" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B66" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C66" s="48">
+        <v>1</v>
       </c>
       <c r="D66" s="16">
-        <v>45845</v>
-[...1 lines deleted...]
-      <c r="E66" s="6"/>
+        <v>1</v>
+      </c>
+      <c r="E66" s="18">
+        <v>1</v>
+      </c>
       <c r="F66" s="19"/>
       <c r="G66" s="19"/>
       <c r="H66" s="19"/>
-      <c r="I66" s="36"/>
+      <c r="I66" s="32"/>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
-      <c r="L66" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L66" s="32"/>
+      <c r="M66" s="33"/>
+    </row>
+    <row r="67" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="B67" s="43">
-        <v>10203</v>
-[...2 lines deleted...]
-        <v>22231</v>
+        <v>14045</v>
+      </c>
+      <c r="C67" s="48">
+        <v>30342</v>
       </c>
       <c r="D67" s="16">
-        <v>33440</v>
-[...1 lines deleted...]
-      <c r="E67" s="6"/>
+        <v>45845</v>
+      </c>
+      <c r="E67" s="59">
+        <v>59848</v>
+      </c>
       <c r="F67" s="19"/>
       <c r="G67" s="19"/>
       <c r="H67" s="19"/>
       <c r="I67" s="36"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
       <c r="L67" s="36"/>
       <c r="M67" s="42"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A68" s="10" t="s">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A68" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B68" s="43">
+        <v>10203</v>
+      </c>
+      <c r="C68" s="48">
+        <v>22231</v>
       </c>
       <c r="D68" s="16">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E68" s="6"/>
+        <v>33440</v>
+      </c>
+      <c r="E68" s="59">
+        <v>43171</v>
+      </c>
       <c r="F68" s="19"/>
       <c r="G68" s="19"/>
       <c r="H68" s="19"/>
-      <c r="I68" s="32"/>
+      <c r="I68" s="36"/>
       <c r="J68" s="38"/>
       <c r="K68" s="38"/>
-      <c r="L68" s="32"/>
-      <c r="M68" s="33"/>
+      <c r="L68" s="36"/>
+      <c r="M68" s="42"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A69" s="6" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A69" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B69" s="44">
+        <v>4</v>
+      </c>
+      <c r="C69" s="48">
+        <v>4</v>
       </c>
       <c r="D69" s="16">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E69" s="6"/>
+        <v>4</v>
+      </c>
+      <c r="E69" s="18">
+        <v>4</v>
+      </c>
       <c r="F69" s="19"/>
       <c r="G69" s="19"/>
       <c r="H69" s="19"/>
       <c r="I69" s="32"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
       <c r="L69" s="32"/>
       <c r="M69" s="33"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A70" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B70" s="43">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="C70" s="50">
+        <v>13</v>
+      </c>
+      <c r="C70" s="48">
+        <v>15</v>
+      </c>
+      <c r="D70" s="16">
         <v>17</v>
       </c>
-      <c r="D70" s="16">
-[...2 lines deleted...]
-      <c r="E70" s="6"/>
+      <c r="E70" s="18">
+        <v>19</v>
+      </c>
       <c r="F70" s="19"/>
       <c r="G70" s="19"/>
       <c r="H70" s="19"/>
       <c r="I70" s="32"/>
       <c r="J70" s="38"/>
       <c r="K70" s="38"/>
       <c r="L70" s="32"/>
       <c r="M70" s="33"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71" s="6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B71" s="43">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>1119</v>
+        <v>8</v>
+      </c>
+      <c r="C71" s="48">
+        <v>17</v>
       </c>
       <c r="D71" s="16">
-        <v>1719</v>
-[...1 lines deleted...]
-      <c r="E71" s="6"/>
+        <v>26</v>
+      </c>
+      <c r="E71" s="18">
+        <v>35</v>
+      </c>
       <c r="F71" s="19"/>
       <c r="G71" s="19"/>
       <c r="H71" s="19"/>
-      <c r="I71" s="36"/>
+      <c r="I71" s="32"/>
       <c r="J71" s="38"/>
       <c r="K71" s="38"/>
-      <c r="L71" s="36"/>
-      <c r="M71" s="42"/>
+      <c r="L71" s="32"/>
+      <c r="M71" s="33"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72" s="6" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="B72" s="43">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>543</v>
+      </c>
+      <c r="C72" s="48">
+        <v>1119</v>
       </c>
       <c r="D72" s="16">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="E72" s="6"/>
+        <v>1719</v>
+      </c>
+      <c r="E72" s="59">
+        <v>2297</v>
+      </c>
       <c r="F72" s="19"/>
       <c r="G72" s="19"/>
       <c r="H72" s="19"/>
-      <c r="I72" s="32"/>
+      <c r="I72" s="36"/>
       <c r="J72" s="38"/>
       <c r="K72" s="38"/>
-      <c r="L72" s="32"/>
-      <c r="M72" s="33"/>
+      <c r="L72" s="36"/>
+      <c r="M72" s="42"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A73" s="6" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="B73" s="43">
-        <v>1456</v>
-[...2 lines deleted...]
-        <v>2957</v>
+        <v>1</v>
+      </c>
+      <c r="C73" s="48">
+        <v>2</v>
       </c>
       <c r="D73" s="16">
-        <v>4459</v>
-[...1 lines deleted...]
-      <c r="E73" s="6"/>
+        <v>3</v>
+      </c>
+      <c r="E73" s="18">
+        <v>3</v>
+      </c>
       <c r="F73" s="19"/>
       <c r="G73" s="19"/>
       <c r="H73" s="19"/>
-      <c r="I73" s="36"/>
+      <c r="I73" s="32"/>
       <c r="J73" s="38"/>
       <c r="K73" s="38"/>
-      <c r="L73" s="36"/>
-      <c r="M73" s="42"/>
+      <c r="L73" s="32"/>
+      <c r="M73" s="33"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A74" s="6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B74" s="43">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>1320</v>
+        <v>1456</v>
+      </c>
+      <c r="C74" s="48">
+        <v>2957</v>
       </c>
       <c r="D74" s="16">
-        <v>2038</v>
-[...1 lines deleted...]
-      <c r="E74" s="6"/>
+        <v>4459</v>
+      </c>
+      <c r="E74" s="59">
+        <v>5960</v>
+      </c>
       <c r="F74" s="19"/>
       <c r="G74" s="19"/>
       <c r="H74" s="19"/>
       <c r="I74" s="36"/>
       <c r="J74" s="38"/>
       <c r="K74" s="38"/>
       <c r="L74" s="36"/>
       <c r="M74" s="42"/>
     </row>
     <row r="75" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A75" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B75" s="43">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>602</v>
+      </c>
+      <c r="C75" s="48">
+        <v>1320</v>
       </c>
       <c r="D75" s="16">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E75" s="6"/>
+        <v>2038</v>
+      </c>
+      <c r="E75" s="59">
+        <v>2756</v>
+      </c>
       <c r="F75" s="19"/>
       <c r="G75" s="19"/>
       <c r="H75" s="19"/>
-      <c r="I75" s="32"/>
+      <c r="I75" s="36"/>
       <c r="J75" s="38"/>
       <c r="K75" s="38"/>
-      <c r="L75" s="32"/>
-      <c r="M75" s="33"/>
+      <c r="L75" s="36"/>
+      <c r="M75" s="42"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A76" s="6" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="B76" s="43">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>2665</v>
+        <v>7</v>
+      </c>
+      <c r="C76" s="48">
+        <v>12</v>
       </c>
       <c r="D76" s="16">
-        <v>4122</v>
-[...1 lines deleted...]
-      <c r="E76" s="6"/>
+        <v>17</v>
+      </c>
+      <c r="E76" s="18">
+        <v>23</v>
+      </c>
       <c r="F76" s="19"/>
       <c r="G76" s="19"/>
       <c r="H76" s="19"/>
-      <c r="I76" s="36"/>
+      <c r="I76" s="32"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
-      <c r="L76" s="36"/>
-[...4 lines deleted...]
-        <v>68</v>
+      <c r="L76" s="32"/>
+      <c r="M76" s="33"/>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A77" s="6" t="s">
+        <v>80</v>
       </c>
       <c r="B77" s="43">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1208</v>
+      </c>
+      <c r="C77" s="48">
+        <v>2665</v>
       </c>
       <c r="D77" s="16">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="E77" s="6"/>
+        <v>4122</v>
+      </c>
+      <c r="E77" s="59">
+        <v>5580</v>
+      </c>
       <c r="F77" s="19"/>
       <c r="G77" s="19"/>
       <c r="H77" s="19"/>
-      <c r="I77" s="32"/>
+      <c r="I77" s="36"/>
       <c r="J77" s="38"/>
       <c r="K77" s="38"/>
-      <c r="L77" s="32"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L77" s="36"/>
+      <c r="M77" s="42"/>
+    </row>
+    <row r="78" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A78" s="9" t="s">
+        <v>68</v>
       </c>
       <c r="B78" s="43">
         <v>8</v>
       </c>
-      <c r="C78" s="50">
+      <c r="C78" s="48">
         <v>16</v>
       </c>
       <c r="D78" s="16">
         <v>24</v>
       </c>
-      <c r="E78" s="6"/>
+      <c r="E78" s="18">
+        <v>32</v>
+      </c>
       <c r="F78" s="19"/>
       <c r="G78" s="19"/>
       <c r="H78" s="19"/>
       <c r="I78" s="32"/>
       <c r="J78" s="38"/>
       <c r="K78" s="38"/>
       <c r="L78" s="32"/>
       <c r="M78" s="33"/>
     </row>
-    <row r="79" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A79" s="10" t="s">
+        <v>77</v>
       </c>
       <c r="B79" s="43">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>8</v>
+      </c>
+      <c r="C79" s="48">
+        <v>16</v>
       </c>
       <c r="D79" s="16">
-        <v>1490</v>
-[...1 lines deleted...]
-      <c r="E79" s="6"/>
+        <v>24</v>
+      </c>
+      <c r="E79" s="18">
+        <v>32</v>
+      </c>
       <c r="F79" s="19"/>
       <c r="G79" s="19"/>
       <c r="H79" s="19"/>
-      <c r="I79" s="36"/>
+      <c r="I79" s="32"/>
       <c r="J79" s="38"/>
       <c r="K79" s="38"/>
-      <c r="L79" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L79" s="32"/>
+      <c r="M79" s="33"/>
+    </row>
+    <row r="80" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="B80" s="43">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>469</v>
+      </c>
+      <c r="C80" s="48">
+        <v>935</v>
       </c>
       <c r="D80" s="16">
-        <v>1236</v>
-[...1 lines deleted...]
-      <c r="E80" s="6"/>
+        <v>1490</v>
+      </c>
+      <c r="E80" s="59">
+        <v>2044</v>
+      </c>
       <c r="F80" s="19"/>
       <c r="G80" s="19"/>
       <c r="H80" s="19"/>
       <c r="I80" s="36"/>
       <c r="J80" s="38"/>
       <c r="K80" s="38"/>
       <c r="L80" s="36"/>
       <c r="M80" s="42"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A81" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B81" s="43">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>401</v>
+      </c>
+      <c r="C81" s="48">
+        <v>788</v>
       </c>
       <c r="D81" s="16">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E81" s="6"/>
+        <v>1236</v>
+      </c>
+      <c r="E81" s="59">
+        <v>1680</v>
+      </c>
       <c r="F81" s="19"/>
       <c r="G81" s="19"/>
       <c r="H81" s="19"/>
-      <c r="I81" s="32"/>
+      <c r="I81" s="36"/>
       <c r="J81" s="38"/>
       <c r="K81" s="38"/>
-      <c r="L81" s="32"/>
-      <c r="M81" s="33"/>
+      <c r="L81" s="36"/>
+      <c r="M81" s="42"/>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A82" s="6" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="B82" s="43">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>0</v>
+      </c>
+      <c r="C82" s="48">
+        <v>1</v>
       </c>
       <c r="D82" s="16">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="E82" s="6"/>
+        <v>1</v>
+      </c>
+      <c r="E82" s="18">
+        <v>1</v>
+      </c>
       <c r="F82" s="19"/>
       <c r="G82" s="19"/>
       <c r="H82" s="19"/>
       <c r="I82" s="32"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
       <c r="L82" s="32"/>
       <c r="M82" s="33"/>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A83" s="6" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-      <c r="E83" s="6"/>
+        <v>12</v>
+      </c>
+      <c r="B83" s="43">
+        <v>22</v>
+      </c>
+      <c r="C83" s="48">
+        <v>43</v>
+      </c>
+      <c r="D83" s="16">
+        <v>65</v>
+      </c>
+      <c r="E83" s="18">
+        <v>86</v>
+      </c>
       <c r="F83" s="19"/>
       <c r="G83" s="19"/>
       <c r="H83" s="19"/>
       <c r="I83" s="32"/>
       <c r="J83" s="38"/>
       <c r="K83" s="38"/>
       <c r="L83" s="32"/>
       <c r="M83" s="33"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A84" s="6" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E84" s="6"/>
+        <v>15</v>
+      </c>
+      <c r="B84" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C84" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="D84" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E84" s="18" t="s">
+        <v>72</v>
+      </c>
       <c r="F84" s="19"/>
       <c r="G84" s="19"/>
       <c r="H84" s="19"/>
       <c r="I84" s="32"/>
       <c r="J84" s="38"/>
       <c r="K84" s="38"/>
       <c r="L84" s="32"/>
       <c r="M84" s="33"/>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A85" s="6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B85" s="43">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>18</v>
+      </c>
+      <c r="C85" s="48">
+        <v>37</v>
       </c>
       <c r="D85" s="16">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="E85" s="6"/>
+        <v>74</v>
+      </c>
+      <c r="E85" s="18">
+        <v>105</v>
+      </c>
       <c r="F85" s="19"/>
       <c r="G85" s="19"/>
       <c r="H85" s="19"/>
       <c r="I85" s="32"/>
       <c r="J85" s="38"/>
       <c r="K85" s="38"/>
       <c r="L85" s="32"/>
       <c r="M85" s="33"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A86" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B86" s="43">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>22</v>
+      </c>
+      <c r="C86" s="48">
+        <v>48</v>
       </c>
       <c r="D86" s="16">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="E86" s="6"/>
+        <v>82</v>
+      </c>
+      <c r="E86" s="18">
+        <v>126</v>
+      </c>
       <c r="F86" s="19"/>
       <c r="G86" s="19"/>
       <c r="H86" s="19"/>
       <c r="I86" s="32"/>
       <c r="J86" s="38"/>
       <c r="K86" s="38"/>
       <c r="L86" s="32"/>
       <c r="M86" s="33"/>
     </row>
-    <row r="87" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A87" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="B87" s="43">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>889</v>
+        <v>6</v>
+      </c>
+      <c r="C87" s="48">
+        <v>19</v>
       </c>
       <c r="D87" s="16">
-        <v>1350</v>
-[...1 lines deleted...]
-      <c r="E87" s="6"/>
+        <v>32</v>
+      </c>
+      <c r="E87" s="18">
+        <v>44</v>
+      </c>
       <c r="F87" s="19"/>
       <c r="G87" s="19"/>
       <c r="H87" s="19"/>
-      <c r="I87" s="36"/>
+      <c r="I87" s="32"/>
       <c r="J87" s="38"/>
       <c r="K87" s="38"/>
-      <c r="L87" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L87" s="32"/>
+      <c r="M87" s="33"/>
+    </row>
+    <row r="88" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="B88" s="43">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>426</v>
+      </c>
+      <c r="C88" s="48">
+        <v>889</v>
       </c>
       <c r="D88" s="16">
-        <v>1075</v>
-[...1 lines deleted...]
-      <c r="E88" s="6"/>
+        <v>1350</v>
+      </c>
+      <c r="E88" s="59">
+        <v>1864</v>
+      </c>
       <c r="F88" s="19"/>
       <c r="G88" s="19"/>
       <c r="H88" s="19"/>
       <c r="I88" s="36"/>
       <c r="J88" s="38"/>
       <c r="K88" s="38"/>
       <c r="L88" s="36"/>
       <c r="M88" s="42"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A89" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B89" s="43">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>339</v>
+      </c>
+      <c r="C89" s="48">
+        <v>724</v>
       </c>
       <c r="D89" s="16">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E89" s="6"/>
+        <v>1075</v>
+      </c>
+      <c r="E89" s="59">
+        <v>1466</v>
+      </c>
       <c r="F89" s="19"/>
       <c r="G89" s="19"/>
       <c r="H89" s="19"/>
-      <c r="I89" s="32"/>
+      <c r="I89" s="36"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
-      <c r="L89" s="32"/>
-      <c r="M89" s="33"/>
+      <c r="L89" s="36"/>
+      <c r="M89" s="42"/>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A90" s="6" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="B90" s="43">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>4</v>
+      </c>
+      <c r="C90" s="48">
+        <v>10</v>
       </c>
       <c r="D90" s="16">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="E90" s="6"/>
+        <v>17</v>
+      </c>
+      <c r="E90" s="18">
+        <v>24</v>
+      </c>
       <c r="F90" s="19"/>
       <c r="G90" s="19"/>
       <c r="H90" s="19"/>
       <c r="I90" s="32"/>
       <c r="J90" s="38"/>
       <c r="K90" s="38"/>
       <c r="L90" s="32"/>
       <c r="M90" s="33"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A91" s="6" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>12</v>
+      </c>
+      <c r="B91" s="43">
+        <v>27</v>
+      </c>
+      <c r="C91" s="48">
+        <v>53</v>
       </c>
       <c r="D91" s="16">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E91" s="6"/>
+        <v>80</v>
+      </c>
+      <c r="E91" s="18">
+        <v>106</v>
+      </c>
       <c r="F91" s="19"/>
       <c r="G91" s="19"/>
       <c r="H91" s="19"/>
       <c r="I91" s="32"/>
       <c r="J91" s="38"/>
       <c r="K91" s="38"/>
       <c r="L91" s="32"/>
       <c r="M91" s="33"/>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A92" s="6" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>15</v>
+      </c>
+      <c r="B92" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C92" s="52" t="s">
+        <v>72</v>
       </c>
       <c r="D92" s="16">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="E92" s="6"/>
+        <v>1</v>
+      </c>
+      <c r="E92" s="18">
+        <v>1</v>
+      </c>
       <c r="F92" s="19"/>
       <c r="G92" s="19"/>
       <c r="H92" s="19"/>
       <c r="I92" s="32"/>
       <c r="J92" s="38"/>
       <c r="K92" s="38"/>
       <c r="L92" s="32"/>
       <c r="M92" s="33"/>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A93" s="6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B93" s="43">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>18</v>
+      </c>
+      <c r="C93" s="48">
+        <v>35</v>
       </c>
       <c r="D93" s="16">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="E93" s="6"/>
+        <v>74</v>
+      </c>
+      <c r="E93" s="18">
+        <v>111</v>
+      </c>
       <c r="F93" s="19"/>
       <c r="G93" s="19"/>
       <c r="H93" s="19"/>
       <c r="I93" s="32"/>
       <c r="J93" s="38"/>
       <c r="K93" s="38"/>
       <c r="L93" s="32"/>
       <c r="M93" s="33"/>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A94" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B94" s="43">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>25</v>
+      </c>
+      <c r="C94" s="48">
+        <v>50</v>
       </c>
       <c r="D94" s="16">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="E94" s="6"/>
+        <v>85</v>
+      </c>
+      <c r="E94" s="18">
+        <v>135</v>
+      </c>
       <c r="F94" s="19"/>
       <c r="G94" s="19"/>
       <c r="H94" s="19"/>
       <c r="I94" s="32"/>
       <c r="J94" s="38"/>
       <c r="K94" s="38"/>
       <c r="L94" s="32"/>
       <c r="M94" s="33"/>
     </row>
-    <row r="95" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>36</v>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A95" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="B95" s="43">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>210</v>
+        <v>14</v>
+      </c>
+      <c r="C95" s="48">
+        <v>16</v>
       </c>
       <c r="D95" s="16">
-        <v>339</v>
-[...1 lines deleted...]
-      <c r="E95" s="6"/>
+        <v>19</v>
+      </c>
+      <c r="E95" s="18">
+        <v>21</v>
+      </c>
       <c r="F95" s="19"/>
       <c r="G95" s="19"/>
       <c r="H95" s="19"/>
       <c r="I95" s="32"/>
       <c r="J95" s="38"/>
       <c r="K95" s="38"/>
-      <c r="L95" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L95" s="32"/>
+      <c r="M95" s="33"/>
+    </row>
+    <row r="96" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>36</v>
       </c>
       <c r="B96" s="43">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>85</v>
+      </c>
+      <c r="C96" s="48">
+        <v>210</v>
       </c>
       <c r="D96" s="16">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="E96" s="6"/>
+        <v>339</v>
+      </c>
+      <c r="E96" s="18">
+        <v>464</v>
+      </c>
       <c r="F96" s="19"/>
       <c r="G96" s="19"/>
       <c r="H96" s="19"/>
       <c r="I96" s="32"/>
       <c r="J96" s="38"/>
       <c r="K96" s="38"/>
-      <c r="L96" s="32"/>
+      <c r="L96" s="36"/>
       <c r="M96" s="42"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A97" s="6" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="B97" s="43">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>68</v>
+      </c>
+      <c r="C97" s="48">
+        <v>183</v>
       </c>
       <c r="D97" s="16">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E97" s="6"/>
+        <v>299</v>
+      </c>
+      <c r="E97" s="18">
+        <v>414</v>
+      </c>
       <c r="F97" s="19"/>
       <c r="G97" s="19"/>
       <c r="H97" s="19"/>
       <c r="I97" s="32"/>
       <c r="J97" s="38"/>
       <c r="K97" s="38"/>
       <c r="L97" s="32"/>
-      <c r="M97" s="33"/>
+      <c r="M97" s="42"/>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A98" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B98" s="43">
+        <v>4</v>
+      </c>
+      <c r="C98" s="48">
+        <v>8</v>
+      </c>
+      <c r="D98" s="16">
+        <v>11</v>
+      </c>
+      <c r="E98" s="18">
         <v>15</v>
       </c>
-      <c r="B98" s="44" t="s">
-[...8 lines deleted...]
-      <c r="E98" s="6"/>
       <c r="F98" s="19"/>
       <c r="G98" s="19"/>
       <c r="H98" s="19"/>
       <c r="I98" s="32"/>
       <c r="J98" s="38"/>
       <c r="K98" s="38"/>
       <c r="L98" s="32"/>
       <c r="M98" s="33"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A99" s="6" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>15</v>
+      </c>
+      <c r="B99" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C99" s="52" t="s">
+        <v>72</v>
       </c>
       <c r="D99" s="16">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="E99" s="6"/>
+        <v>1</v>
+      </c>
+      <c r="E99" s="18">
+        <v>1</v>
+      </c>
       <c r="F99" s="19"/>
       <c r="G99" s="19"/>
       <c r="H99" s="19"/>
       <c r="I99" s="32"/>
       <c r="J99" s="38"/>
       <c r="K99" s="38"/>
       <c r="L99" s="32"/>
       <c r="M99" s="33"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A100" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B100" s="43">
+        <v>2</v>
+      </c>
+      <c r="C100" s="48">
+        <v>6</v>
+      </c>
+      <c r="D100" s="16">
+        <v>13</v>
+      </c>
+      <c r="E100" s="18">
         <v>17</v>
       </c>
-      <c r="B100" s="43">
-[...8 lines deleted...]
-      <c r="E100" s="6"/>
       <c r="F100" s="19"/>
       <c r="G100" s="19"/>
       <c r="H100" s="19"/>
       <c r="I100" s="32"/>
       <c r="J100" s="38"/>
       <c r="K100" s="38"/>
       <c r="L100" s="32"/>
       <c r="M100" s="33"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B101" s="43">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>4</v>
+      </c>
+      <c r="C101" s="48">
+        <v>6</v>
       </c>
       <c r="D101" s="16">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="E101" s="6"/>
+        <v>7</v>
+      </c>
+      <c r="E101" s="18">
+        <v>9</v>
+      </c>
       <c r="F101" s="19"/>
       <c r="G101" s="19"/>
       <c r="H101" s="19"/>
       <c r="I101" s="32"/>
       <c r="J101" s="38"/>
       <c r="K101" s="38"/>
       <c r="L101" s="32"/>
       <c r="M101" s="33"/>
     </row>
-    <row r="102" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>37</v>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A102" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="B102" s="43">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>8</v>
+      </c>
+      <c r="C102" s="48">
+        <v>8</v>
       </c>
       <c r="D102" s="16">
-        <v>930</v>
-[...1 lines deleted...]
-      <c r="E102" s="6"/>
+        <v>8</v>
+      </c>
+      <c r="E102" s="18">
+        <v>8</v>
+      </c>
       <c r="F102" s="19"/>
       <c r="G102" s="19"/>
       <c r="H102" s="19"/>
-      <c r="I102" s="36"/>
+      <c r="I102" s="32"/>
       <c r="J102" s="38"/>
       <c r="K102" s="38"/>
-      <c r="L102" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L102" s="32"/>
+      <c r="M102" s="33"/>
+    </row>
+    <row r="103" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A103" s="3" t="s">
+        <v>37</v>
       </c>
       <c r="B103" s="43">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>314</v>
+      </c>
+      <c r="C103" s="48">
+        <v>626</v>
       </c>
       <c r="D103" s="16">
-        <v>772</v>
-[...1 lines deleted...]
-      <c r="E103" s="6"/>
+        <v>930</v>
+      </c>
+      <c r="E103" s="59">
+        <v>1289</v>
+      </c>
       <c r="F103" s="19"/>
       <c r="G103" s="19"/>
       <c r="H103" s="19"/>
       <c r="I103" s="36"/>
       <c r="J103" s="38"/>
       <c r="K103" s="38"/>
       <c r="L103" s="36"/>
       <c r="M103" s="42"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B104" s="43">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>271</v>
+      </c>
+      <c r="C104" s="48">
+        <v>538</v>
       </c>
       <c r="D104" s="16">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E104" s="6"/>
+        <v>772</v>
+      </c>
+      <c r="E104" s="59">
+        <v>1046</v>
+      </c>
       <c r="F104" s="19"/>
       <c r="G104" s="19"/>
       <c r="H104" s="19"/>
-      <c r="I104" s="32"/>
+      <c r="I104" s="36"/>
       <c r="J104" s="38"/>
       <c r="K104" s="38"/>
-      <c r="L104" s="32"/>
-      <c r="M104" s="33"/>
+      <c r="L104" s="36"/>
+      <c r="M104" s="42"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105" s="6" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="B105" s="43">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>3</v>
+      </c>
+      <c r="C105" s="48">
+        <v>8</v>
       </c>
       <c r="D105" s="16">
         <v>14</v>
       </c>
-      <c r="E105" s="6"/>
+      <c r="E105" s="18">
+        <v>20</v>
+      </c>
       <c r="F105" s="19"/>
       <c r="G105" s="19"/>
       <c r="H105" s="19"/>
       <c r="I105" s="32"/>
       <c r="J105" s="38"/>
       <c r="K105" s="38"/>
       <c r="L105" s="32"/>
       <c r="M105" s="33"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106" s="6" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B106" s="43">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>5</v>
+      </c>
+      <c r="C106" s="48">
+        <v>9</v>
       </c>
       <c r="D106" s="16">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="E106" s="6"/>
+        <v>14</v>
+      </c>
+      <c r="E106" s="18">
+        <v>18</v>
+      </c>
       <c r="F106" s="19"/>
       <c r="G106" s="19"/>
       <c r="H106" s="19"/>
       <c r="I106" s="32"/>
       <c r="J106" s="38"/>
       <c r="K106" s="38"/>
       <c r="L106" s="32"/>
       <c r="M106" s="33"/>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A107" s="6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B107" s="43">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>11</v>
+      </c>
+      <c r="C107" s="48">
+        <v>19</v>
       </c>
       <c r="D107" s="16">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="E107" s="6"/>
+        <v>45</v>
+      </c>
+      <c r="E107" s="18">
+        <v>70</v>
+      </c>
       <c r="F107" s="19"/>
       <c r="G107" s="19"/>
       <c r="H107" s="19"/>
       <c r="I107" s="32"/>
       <c r="J107" s="38"/>
       <c r="K107" s="38"/>
       <c r="L107" s="32"/>
       <c r="M107" s="33"/>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A108" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B108" s="43">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>20</v>
+      </c>
+      <c r="C108" s="48">
+        <v>43</v>
       </c>
       <c r="D108" s="16">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E108" s="6"/>
+        <v>75</v>
+      </c>
+      <c r="E108" s="18">
+        <v>123</v>
+      </c>
       <c r="F108" s="19"/>
       <c r="G108" s="19"/>
       <c r="H108" s="19"/>
       <c r="I108" s="32"/>
       <c r="J108" s="38"/>
       <c r="K108" s="38"/>
       <c r="L108" s="32"/>
       <c r="M108" s="33"/>
     </row>
-    <row r="109" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>38</v>
+    <row r="109" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A109" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="B109" s="43">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>6</v>
+      </c>
+      <c r="C109" s="48">
+        <v>8</v>
       </c>
       <c r="D109" s="16">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="E109" s="6"/>
+        <v>11</v>
+      </c>
+      <c r="E109" s="18">
+        <v>13</v>
+      </c>
       <c r="F109" s="19"/>
       <c r="G109" s="19"/>
       <c r="H109" s="19"/>
       <c r="I109" s="32"/>
       <c r="J109" s="38"/>
       <c r="K109" s="38"/>
       <c r="L109" s="32"/>
       <c r="M109" s="33"/>
     </row>
-    <row r="110" spans="1:13" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>3</v>
+    <row r="110" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A110" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B110" s="43">
+        <v>26</v>
+      </c>
+      <c r="C110" s="48">
+        <v>53</v>
       </c>
       <c r="D110" s="16">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E110" s="6"/>
+        <v>80</v>
+      </c>
+      <c r="E110" s="18">
+        <v>110</v>
+      </c>
       <c r="F110" s="19"/>
       <c r="G110" s="19"/>
       <c r="H110" s="19"/>
       <c r="I110" s="32"/>
       <c r="J110" s="38"/>
       <c r="K110" s="38"/>
       <c r="L110" s="32"/>
       <c r="M110" s="33"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A111" s="6" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="B111" s="43">
+        <v>77</v>
+      </c>
+      <c r="B111" s="44">
         <v>1</v>
       </c>
-      <c r="C111" s="50">
-        <v>2</v>
+      <c r="C111" s="52">
+        <v>3</v>
       </c>
       <c r="D111" s="16">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="E111" s="6"/>
+        <v>4</v>
+      </c>
+      <c r="E111" s="18">
+        <v>6</v>
+      </c>
       <c r="F111" s="19"/>
       <c r="G111" s="19"/>
       <c r="H111" s="19"/>
       <c r="I111" s="32"/>
       <c r="J111" s="38"/>
       <c r="K111" s="38"/>
       <c r="L111" s="32"/>
       <c r="M111" s="33"/>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A112" s="6" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="B112" s="43">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>1</v>
+      </c>
+      <c r="C112" s="48">
+        <v>2</v>
       </c>
       <c r="D112" s="16">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E112" s="6"/>
+        <v>3</v>
+      </c>
+      <c r="E112" s="18">
+        <v>4</v>
+      </c>
       <c r="F112" s="19"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
       <c r="I112" s="32"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="32"/>
       <c r="M112" s="33"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A113" s="6" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B113" s="43">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>18</v>
+      </c>
+      <c r="C113" s="48">
+        <v>37</v>
       </c>
       <c r="D113" s="16">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E113" s="6"/>
+        <v>55</v>
+      </c>
+      <c r="E113" s="18">
+        <v>73</v>
+      </c>
       <c r="F113" s="19"/>
       <c r="G113" s="19"/>
       <c r="H113" s="19"/>
       <c r="I113" s="32"/>
       <c r="J113" s="38"/>
       <c r="K113" s="38"/>
       <c r="L113" s="32"/>
       <c r="M113" s="33"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A114" s="6" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>16</v>
+      </c>
+      <c r="B114" s="43">
+        <v>5</v>
+      </c>
+      <c r="C114" s="48">
+        <v>10</v>
       </c>
       <c r="D114" s="16">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="E114" s="6"/>
+        <v>16</v>
+      </c>
+      <c r="E114" s="18">
+        <v>24</v>
+      </c>
       <c r="F114" s="19"/>
       <c r="G114" s="19"/>
       <c r="H114" s="19"/>
       <c r="I114" s="32"/>
       <c r="J114" s="38"/>
       <c r="K114" s="38"/>
       <c r="L114" s="32"/>
       <c r="M114" s="33"/>
     </row>
-    <row r="115" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>74524</v>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A115" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B115" s="44">
+        <v>1</v>
+      </c>
+      <c r="C115" s="48">
+        <v>2</v>
       </c>
       <c r="D115" s="16">
-        <v>124198</v>
-[...1 lines deleted...]
-      <c r="E115" s="6"/>
+        <v>2</v>
+      </c>
+      <c r="E115" s="18">
+        <v>3</v>
+      </c>
       <c r="F115" s="19"/>
       <c r="G115" s="19"/>
       <c r="H115" s="19"/>
-      <c r="I115" s="36"/>
+      <c r="I115" s="32"/>
       <c r="J115" s="38"/>
       <c r="K115" s="38"/>
-      <c r="L115" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L115" s="32"/>
+      <c r="M115" s="33"/>
+    </row>
+    <row r="116" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A116" s="2" t="s">
+        <v>39</v>
       </c>
       <c r="B116" s="43">
-        <v>18709</v>
-[...2 lines deleted...]
-        <v>38336</v>
+        <v>39158</v>
+      </c>
+      <c r="C116" s="48">
+        <v>74524</v>
       </c>
       <c r="D116" s="16">
-        <v>59146</v>
-[...1 lines deleted...]
-      <c r="E116" s="6"/>
+        <v>124198</v>
+      </c>
+      <c r="E116" s="59">
+        <v>164468</v>
+      </c>
       <c r="F116" s="19"/>
       <c r="G116" s="19"/>
       <c r="H116" s="19"/>
       <c r="I116" s="36"/>
       <c r="J116" s="38"/>
       <c r="K116" s="38"/>
       <c r="L116" s="36"/>
       <c r="M116" s="42"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A117" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B117" s="43">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>18709</v>
+      </c>
+      <c r="C117" s="48">
+        <v>38336</v>
       </c>
       <c r="D117" s="16">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="E117" s="6"/>
+        <v>59146</v>
+      </c>
+      <c r="E117" s="59">
+        <v>78267</v>
+      </c>
       <c r="F117" s="19"/>
       <c r="G117" s="19"/>
       <c r="H117" s="19"/>
-      <c r="I117" s="32"/>
+      <c r="I117" s="36"/>
       <c r="J117" s="38"/>
       <c r="K117" s="38"/>
-      <c r="L117" s="32"/>
-      <c r="M117" s="33"/>
+      <c r="L117" s="36"/>
+      <c r="M117" s="42"/>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A118" s="6" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="B118" s="43">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>14</v>
+      </c>
+      <c r="C118" s="48">
+        <v>32</v>
       </c>
       <c r="D118" s="16">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="E118" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="E118" s="18">
+        <v>67</v>
+      </c>
       <c r="F118" s="19"/>
       <c r="G118" s="19"/>
       <c r="H118" s="19"/>
       <c r="I118" s="32"/>
       <c r="J118" s="38"/>
       <c r="K118" s="38"/>
       <c r="L118" s="32"/>
       <c r="M118" s="33"/>
     </row>
     <row r="119" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A119" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B119" s="43">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>39</v>
+      </c>
+      <c r="C119" s="48">
+        <v>78</v>
       </c>
       <c r="D119" s="16">
-        <v>445</v>
-[...1 lines deleted...]
-      <c r="E119" s="6"/>
+        <v>117</v>
+      </c>
+      <c r="E119" s="18">
+        <v>156</v>
+      </c>
       <c r="F119" s="19"/>
       <c r="G119" s="19"/>
       <c r="H119" s="19"/>
-      <c r="I119" s="36"/>
+      <c r="I119" s="32"/>
       <c r="J119" s="38"/>
       <c r="K119" s="38"/>
-      <c r="L119" s="36"/>
-      <c r="M119" s="42"/>
+      <c r="L119" s="32"/>
+      <c r="M119" s="33"/>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A120" s="6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B120" s="43">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>144</v>
+      </c>
+      <c r="C120" s="48">
+        <v>294</v>
       </c>
       <c r="D120" s="16">
-        <v>988</v>
-[...1 lines deleted...]
-      <c r="E120" s="6"/>
+        <v>445</v>
+      </c>
+      <c r="E120" s="18">
+        <v>596</v>
+      </c>
       <c r="F120" s="19"/>
       <c r="G120" s="19"/>
       <c r="H120" s="19"/>
       <c r="I120" s="36"/>
       <c r="J120" s="38"/>
       <c r="K120" s="38"/>
       <c r="L120" s="36"/>
       <c r="M120" s="42"/>
     </row>
     <row r="121" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A121" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B121" s="43">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>320</v>
+      </c>
+      <c r="C121" s="48">
+        <v>654</v>
       </c>
       <c r="D121" s="16">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="E121" s="6"/>
+        <v>988</v>
+      </c>
+      <c r="E121" s="59">
+        <v>1322</v>
+      </c>
       <c r="F121" s="19"/>
       <c r="G121" s="19"/>
       <c r="H121" s="19"/>
-      <c r="I121" s="32"/>
+      <c r="I121" s="36"/>
       <c r="J121" s="38"/>
       <c r="K121" s="38"/>
-      <c r="L121" s="32"/>
-      <c r="M121" s="33"/>
+      <c r="L121" s="36"/>
+      <c r="M121" s="42"/>
     </row>
     <row r="122" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A122" s="6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B122" s="43">
-        <v>2688</v>
-[...2 lines deleted...]
-        <v>5708</v>
+        <v>21</v>
+      </c>
+      <c r="C122" s="48">
+        <v>42</v>
       </c>
       <c r="D122" s="16">
-        <v>7722</v>
-[...1 lines deleted...]
-      <c r="E122" s="6"/>
+        <v>63</v>
+      </c>
+      <c r="E122" s="18">
+        <v>85</v>
+      </c>
       <c r="F122" s="19"/>
       <c r="G122" s="19"/>
       <c r="H122" s="19"/>
-      <c r="I122" s="36"/>
+      <c r="I122" s="32"/>
       <c r="J122" s="38"/>
       <c r="K122" s="38"/>
-      <c r="L122" s="36"/>
-      <c r="M122" s="42"/>
+      <c r="L122" s="32"/>
+      <c r="M122" s="33"/>
     </row>
     <row r="123" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A123" s="6" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="B123" s="43">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>2688</v>
+      </c>
+      <c r="C123" s="48">
+        <v>5708</v>
       </c>
       <c r="D123" s="16">
-        <v>2059</v>
-[...1 lines deleted...]
-      <c r="E123" s="6"/>
+        <v>7722</v>
+      </c>
+      <c r="E123" s="59">
+        <v>10152</v>
+      </c>
       <c r="F123" s="19"/>
       <c r="G123" s="19"/>
       <c r="H123" s="19"/>
       <c r="I123" s="36"/>
       <c r="J123" s="38"/>
       <c r="K123" s="38"/>
       <c r="L123" s="36"/>
       <c r="M123" s="42"/>
     </row>
     <row r="124" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A124" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B124" s="43">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>16</v>
+      </c>
+      <c r="C124" s="48">
+        <v>33</v>
       </c>
       <c r="D124" s="16">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="E124" s="6"/>
+        <v>2059</v>
+      </c>
+      <c r="E124" s="59">
+        <v>4214</v>
+      </c>
       <c r="F124" s="19"/>
       <c r="G124" s="19"/>
       <c r="H124" s="19"/>
-      <c r="I124" s="32"/>
+      <c r="I124" s="36"/>
       <c r="J124" s="38"/>
       <c r="K124" s="38"/>
-      <c r="L124" s="32"/>
-      <c r="M124" s="33"/>
+      <c r="L124" s="36"/>
+      <c r="M124" s="42"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A125" s="6" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B125" s="44">
+        <v>79</v>
+      </c>
+      <c r="B125" s="43">
+        <v>2</v>
+      </c>
+      <c r="C125" s="48">
         <v>4</v>
       </c>
-      <c r="C125" s="50">
-[...1 lines deleted...]
-      </c>
       <c r="D125" s="16">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E125" s="6"/>
+        <v>6</v>
+      </c>
+      <c r="E125" s="18">
+        <v>8</v>
+      </c>
       <c r="F125" s="19"/>
       <c r="G125" s="19"/>
       <c r="H125" s="19"/>
       <c r="I125" s="32"/>
       <c r="J125" s="38"/>
       <c r="K125" s="38"/>
       <c r="L125" s="32"/>
       <c r="M125" s="33"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A126" s="6" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>27592</v>
+        <v>16</v>
+      </c>
+      <c r="B126" s="44">
+        <v>4</v>
+      </c>
+      <c r="C126" s="48">
+        <v>10</v>
       </c>
       <c r="D126" s="16">
-        <v>50582</v>
-[...1 lines deleted...]
-      <c r="E126" s="6"/>
+        <v>16</v>
+      </c>
+      <c r="E126" s="18">
+        <v>23</v>
+      </c>
       <c r="F126" s="19"/>
       <c r="G126" s="19"/>
       <c r="H126" s="19"/>
-      <c r="I126" s="36"/>
+      <c r="I126" s="32"/>
       <c r="J126" s="38"/>
       <c r="K126" s="38"/>
-      <c r="L126" s="36"/>
-      <c r="M126" s="42"/>
+      <c r="L126" s="32"/>
+      <c r="M126" s="33"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A127" s="6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B127" s="43">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>1586</v>
+        <v>16723</v>
+      </c>
+      <c r="C127" s="48">
+        <v>27592</v>
       </c>
       <c r="D127" s="16">
-        <v>2746</v>
-[...1 lines deleted...]
-      <c r="E127" s="6"/>
+        <v>50582</v>
+      </c>
+      <c r="E127" s="59">
+        <v>65312</v>
+      </c>
       <c r="F127" s="19"/>
       <c r="G127" s="19"/>
       <c r="H127" s="19"/>
       <c r="I127" s="36"/>
       <c r="J127" s="38"/>
       <c r="K127" s="38"/>
       <c r="L127" s="36"/>
       <c r="M127" s="42"/>
     </row>
     <row r="128" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A128" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B128" s="43">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>426</v>
+      </c>
+      <c r="C128" s="48">
+        <v>1586</v>
       </c>
       <c r="D128" s="16">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="E128" s="6"/>
+        <v>2746</v>
+      </c>
+      <c r="E128" s="59">
+        <v>3907</v>
+      </c>
       <c r="F128" s="19"/>
       <c r="G128" s="19"/>
       <c r="H128" s="19"/>
-      <c r="I128" s="32"/>
+      <c r="I128" s="36"/>
       <c r="J128" s="38"/>
       <c r="K128" s="38"/>
-      <c r="L128" s="32"/>
-      <c r="M128" s="33"/>
+      <c r="L128" s="36"/>
+      <c r="M128" s="42"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A129" s="6" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="B129" s="43">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>1</v>
+      </c>
+      <c r="C129" s="48">
+        <v>2</v>
       </c>
       <c r="D129" s="16">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="E129" s="6"/>
+        <v>3</v>
+      </c>
+      <c r="E129" s="18">
+        <v>4</v>
+      </c>
       <c r="F129" s="19"/>
       <c r="G129" s="19"/>
       <c r="H129" s="19"/>
       <c r="I129" s="32"/>
       <c r="J129" s="38"/>
       <c r="K129" s="38"/>
-      <c r="L129" s="36"/>
-[...4 lines deleted...]
-        <v>40</v>
+      <c r="L129" s="32"/>
+      <c r="M129" s="33"/>
+    </row>
+    <row r="130" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A130" s="6" t="s">
+        <v>80</v>
       </c>
       <c r="B130" s="43">
-        <v>36368</v>
-[...2 lines deleted...]
-        <v>67201</v>
+        <v>52</v>
+      </c>
+      <c r="C130" s="48">
+        <v>154</v>
       </c>
       <c r="D130" s="16">
-        <v>112608</v>
-[...1 lines deleted...]
-      <c r="E130" s="6"/>
+        <v>255</v>
+      </c>
+      <c r="E130" s="18">
+        <v>356</v>
+      </c>
       <c r="F130" s="19"/>
       <c r="G130" s="19"/>
       <c r="H130" s="19"/>
-      <c r="I130" s="36"/>
+      <c r="I130" s="32"/>
       <c r="J130" s="38"/>
       <c r="K130" s="38"/>
       <c r="L130" s="36"/>
       <c r="M130" s="42"/>
     </row>
-    <row r="131" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="131" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A131" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="B131" s="43">
-        <v>16855</v>
-[...2 lines deleted...]
-        <v>33465</v>
+        <v>36368</v>
+      </c>
+      <c r="C131" s="48">
+        <v>67201</v>
       </c>
       <c r="D131" s="16">
-        <v>51053</v>
-[...1 lines deleted...]
-      <c r="E131" s="6"/>
+        <v>112608</v>
+      </c>
+      <c r="E131" s="59">
+        <v>148702</v>
+      </c>
       <c r="F131" s="19"/>
       <c r="G131" s="19"/>
       <c r="H131" s="19"/>
       <c r="I131" s="36"/>
       <c r="J131" s="38"/>
       <c r="K131" s="38"/>
       <c r="L131" s="36"/>
       <c r="M131" s="42"/>
     </row>
     <row r="132" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A132" s="6" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="B132" s="43">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>16855</v>
+      </c>
+      <c r="C132" s="48">
+        <v>33465</v>
       </c>
       <c r="D132" s="16">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="E132" s="6"/>
+        <v>51053</v>
+      </c>
+      <c r="E132" s="59">
+        <v>66984</v>
+      </c>
       <c r="F132" s="19"/>
       <c r="G132" s="19"/>
       <c r="H132" s="19"/>
-      <c r="I132" s="32"/>
+      <c r="I132" s="36"/>
       <c r="J132" s="38"/>
       <c r="K132" s="38"/>
       <c r="L132" s="36"/>
       <c r="M132" s="42"/>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A133" s="6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B133" s="43">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>133</v>
+      </c>
+      <c r="C133" s="48">
+        <v>273</v>
       </c>
       <c r="D133" s="16">
-        <v>961</v>
-[...1 lines deleted...]
-      <c r="E133" s="6"/>
+        <v>413</v>
+      </c>
+      <c r="E133" s="18">
+        <v>553</v>
+      </c>
       <c r="F133" s="19"/>
       <c r="G133" s="19"/>
       <c r="H133" s="19"/>
-      <c r="I133" s="36"/>
+      <c r="I133" s="32"/>
       <c r="J133" s="38"/>
       <c r="K133" s="38"/>
       <c r="L133" s="36"/>
       <c r="M133" s="42"/>
     </row>
     <row r="134" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A134" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B134" s="43">
-        <v>1960</v>
-[...2 lines deleted...]
-        <v>3695</v>
+        <v>312</v>
+      </c>
+      <c r="C134" s="48">
+        <v>637</v>
       </c>
       <c r="D134" s="16">
-        <v>4894</v>
-[...1 lines deleted...]
-      <c r="E134" s="6"/>
+        <v>961</v>
+      </c>
+      <c r="E134" s="59">
+        <v>1285</v>
+      </c>
       <c r="F134" s="19"/>
       <c r="G134" s="19"/>
       <c r="H134" s="19"/>
       <c r="I134" s="36"/>
       <c r="J134" s="38"/>
       <c r="K134" s="38"/>
       <c r="L134" s="36"/>
       <c r="M134" s="42"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>15</v>
+      </c>
+      <c r="B135" s="43">
+        <v>1960</v>
+      </c>
+      <c r="C135" s="48">
+        <v>3695</v>
       </c>
       <c r="D135" s="16">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="E135" s="6"/>
+        <v>4894</v>
+      </c>
+      <c r="E135" s="59">
+        <v>6570</v>
+      </c>
       <c r="F135" s="19"/>
       <c r="G135" s="19"/>
       <c r="H135" s="19"/>
       <c r="I135" s="36"/>
       <c r="J135" s="38"/>
       <c r="K135" s="38"/>
       <c r="L135" s="36"/>
       <c r="M135" s="42"/>
     </row>
     <row r="136" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A136" s="6" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>27532</v>
+        <v>81</v>
+      </c>
+      <c r="B136" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C136" s="52" t="s">
+        <v>72</v>
       </c>
       <c r="D136" s="16">
-        <v>50490</v>
-[...1 lines deleted...]
-      <c r="E136" s="6"/>
+        <v>2010</v>
+      </c>
+      <c r="E136" s="59">
+        <v>4148</v>
+      </c>
       <c r="F136" s="19"/>
       <c r="G136" s="19"/>
       <c r="H136" s="19"/>
       <c r="I136" s="36"/>
       <c r="J136" s="38"/>
       <c r="K136" s="38"/>
       <c r="L136" s="36"/>
       <c r="M136" s="42"/>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A137" s="6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B137" s="43">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>1552</v>
+        <v>16695</v>
+      </c>
+      <c r="C137" s="48">
+        <v>27532</v>
       </c>
       <c r="D137" s="16">
-        <v>2691</v>
-[...1 lines deleted...]
-      <c r="E137" s="6"/>
+        <v>50490</v>
+      </c>
+      <c r="E137" s="59">
+        <v>65188</v>
+      </c>
       <c r="F137" s="19"/>
       <c r="G137" s="19"/>
       <c r="H137" s="19"/>
       <c r="I137" s="36"/>
       <c r="J137" s="38"/>
       <c r="K137" s="38"/>
       <c r="L137" s="36"/>
       <c r="M137" s="42"/>
     </row>
     <row r="138" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A138" s="6" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>19</v>
+      </c>
+      <c r="B138" s="43">
+        <v>412</v>
+      </c>
+      <c r="C138" s="48">
+        <v>1552</v>
       </c>
       <c r="D138" s="16">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="E138" s="6"/>
+        <v>2691</v>
+      </c>
+      <c r="E138" s="59">
+        <v>3830</v>
+      </c>
       <c r="F138" s="19"/>
       <c r="G138" s="19"/>
       <c r="H138" s="19"/>
-      <c r="I138" s="32"/>
+      <c r="I138" s="36"/>
       <c r="J138" s="38"/>
       <c r="K138" s="38"/>
-      <c r="L138" s="32"/>
-[...10 lines deleted...]
-        <v>30</v>
+      <c r="L138" s="36"/>
+      <c r="M138" s="42"/>
+    </row>
+    <row r="139" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A139" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B139" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C139" s="48">
+        <v>48</v>
       </c>
       <c r="D139" s="16">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="E139" s="6"/>
+        <v>95</v>
+      </c>
+      <c r="E139" s="18">
+        <v>143</v>
+      </c>
       <c r="F139" s="19"/>
       <c r="G139" s="19"/>
       <c r="H139" s="19"/>
       <c r="I139" s="32"/>
       <c r="J139" s="38"/>
       <c r="K139" s="38"/>
       <c r="L139" s="32"/>
       <c r="M139" s="33"/>
     </row>
-    <row r="140" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="140" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A140" s="3" t="s">
+        <v>41</v>
       </c>
       <c r="B140" s="43">
         <v>18</v>
       </c>
-      <c r="C140" s="50">
+      <c r="C140" s="48">
         <v>30</v>
       </c>
       <c r="D140" s="16">
         <v>49</v>
       </c>
-      <c r="E140" s="6"/>
+      <c r="E140" s="18">
+        <v>52</v>
+      </c>
       <c r="F140" s="19"/>
       <c r="G140" s="19"/>
       <c r="H140" s="19"/>
       <c r="I140" s="32"/>
       <c r="J140" s="38"/>
       <c r="K140" s="38"/>
       <c r="L140" s="32"/>
       <c r="M140" s="33"/>
     </row>
-    <row r="141" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="141" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A141" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B141" s="43">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>3084</v>
+        <v>18</v>
+      </c>
+      <c r="C141" s="48">
+        <v>30</v>
       </c>
       <c r="D141" s="16">
-        <v>5260</v>
-[...1 lines deleted...]
-      <c r="E141" s="6"/>
+        <v>49</v>
+      </c>
+      <c r="E141" s="18">
+        <v>52</v>
+      </c>
       <c r="F141" s="19"/>
       <c r="G141" s="19"/>
       <c r="H141" s="19"/>
-      <c r="I141" s="36"/>
+      <c r="I141" s="32"/>
       <c r="J141" s="38"/>
       <c r="K141" s="38"/>
-      <c r="L141" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L141" s="32"/>
+      <c r="M141" s="33"/>
+    </row>
+    <row r="142" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A142" s="3" t="s">
+        <v>42</v>
       </c>
       <c r="B142" s="43">
         <v>908</v>
       </c>
-      <c r="C142" s="50">
+      <c r="C142" s="48">
         <v>3084</v>
       </c>
       <c r="D142" s="16">
         <v>5260</v>
       </c>
-      <c r="E142" s="6"/>
+      <c r="E142" s="59">
+        <v>7436</v>
+      </c>
       <c r="F142" s="19"/>
       <c r="G142" s="19"/>
       <c r="H142" s="19"/>
       <c r="I142" s="36"/>
       <c r="J142" s="38"/>
       <c r="K142" s="38"/>
       <c r="L142" s="36"/>
       <c r="M142" s="42"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A143" s="6" t="s">
-        <v>80</v>
-[...14 lines deleted...]
-      <c r="I143" s="32"/>
+        <v>77</v>
+      </c>
+      <c r="B143" s="43">
+        <v>908</v>
+      </c>
+      <c r="C143" s="48">
+        <v>3084</v>
+      </c>
+      <c r="D143" s="16">
+        <v>5260</v>
+      </c>
+      <c r="E143" s="60">
+        <v>7436</v>
+      </c>
+      <c r="F143" s="19"/>
+      <c r="G143" s="19"/>
+      <c r="H143" s="19"/>
+      <c r="I143" s="36"/>
       <c r="J143" s="38"/>
       <c r="K143" s="38"/>
-      <c r="L143" s="32"/>
-[...19 lines deleted...]
-      <c r="I144" s="36"/>
+      <c r="L143" s="36"/>
+      <c r="M143" s="42"/>
+    </row>
+    <row r="144" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A144" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B144" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="C144" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="D144" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E144" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F144" s="16"/>
+      <c r="G144" s="16"/>
+      <c r="H144" s="16"/>
+      <c r="I144" s="32"/>
       <c r="J144" s="38"/>
       <c r="K144" s="38"/>
-      <c r="L144" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L144" s="32"/>
+      <c r="M144" s="33"/>
+    </row>
+    <row r="145" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A145" s="3" t="s">
+        <v>43</v>
       </c>
       <c r="B145" s="43">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>1757</v>
+        <v>1864</v>
+      </c>
+      <c r="C145" s="48">
+        <v>4210</v>
       </c>
       <c r="D145" s="16">
-        <v>2784</v>
-[...1 lines deleted...]
-      <c r="E145" s="6"/>
+        <v>6282</v>
+      </c>
+      <c r="E145" s="59">
+        <v>8278</v>
+      </c>
       <c r="F145" s="19"/>
       <c r="G145" s="19"/>
       <c r="H145" s="19"/>
       <c r="I145" s="36"/>
       <c r="J145" s="38"/>
       <c r="K145" s="38"/>
       <c r="L145" s="36"/>
       <c r="M145" s="42"/>
     </row>
     <row r="146" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A146" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B146" s="43">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>928</v>
+      </c>
+      <c r="C146" s="48">
+        <v>1757</v>
       </c>
       <c r="D146" s="16">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="E146" s="6"/>
+        <v>2784</v>
+      </c>
+      <c r="E146" s="59">
+        <v>3795</v>
+      </c>
       <c r="F146" s="19"/>
       <c r="G146" s="19"/>
       <c r="H146" s="19"/>
-      <c r="I146" s="32"/>
+      <c r="I146" s="36"/>
       <c r="J146" s="38"/>
       <c r="K146" s="38"/>
-      <c r="L146" s="32"/>
-      <c r="M146" s="33"/>
+      <c r="L146" s="36"/>
+      <c r="M146" s="42"/>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A147" s="6" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="B147" s="43">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>14</v>
+      </c>
+      <c r="C147" s="48">
+        <v>32</v>
       </c>
       <c r="D147" s="16">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="E147" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="E147" s="18">
+        <v>67</v>
+      </c>
       <c r="F147" s="19"/>
       <c r="G147" s="19"/>
       <c r="H147" s="19"/>
       <c r="I147" s="32"/>
       <c r="J147" s="38"/>
       <c r="K147" s="38"/>
       <c r="L147" s="32"/>
       <c r="M147" s="33"/>
     </row>
     <row r="148" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A148" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B148" s="43">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>39</v>
+      </c>
+      <c r="C148" s="48">
+        <v>78</v>
       </c>
       <c r="D148" s="16">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="E148" s="6"/>
+        <v>117</v>
+      </c>
+      <c r="E148" s="18">
+        <v>156</v>
+      </c>
       <c r="F148" s="19"/>
       <c r="G148" s="19"/>
       <c r="H148" s="19"/>
       <c r="I148" s="32"/>
       <c r="J148" s="38"/>
       <c r="K148" s="38"/>
       <c r="L148" s="32"/>
       <c r="M148" s="33"/>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A149" s="6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B149" s="43">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>10</v>
+      </c>
+      <c r="C149" s="48">
+        <v>21</v>
       </c>
       <c r="D149" s="16">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="E149" s="6"/>
+        <v>32</v>
+      </c>
+      <c r="E149" s="18">
+        <v>42</v>
+      </c>
       <c r="F149" s="19"/>
       <c r="G149" s="19"/>
       <c r="H149" s="19"/>
       <c r="I149" s="32"/>
       <c r="J149" s="38"/>
       <c r="K149" s="38"/>
       <c r="L149" s="32"/>
       <c r="M149" s="33"/>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A150" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B150" s="43">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>8</v>
+      </c>
+      <c r="C150" s="48">
+        <v>17</v>
       </c>
       <c r="D150" s="16">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="E150" s="6"/>
+        <v>27</v>
+      </c>
+      <c r="E150" s="18">
+        <v>37</v>
+      </c>
       <c r="F150" s="19"/>
       <c r="G150" s="19"/>
       <c r="H150" s="19"/>
       <c r="I150" s="32"/>
       <c r="J150" s="38"/>
       <c r="K150" s="38"/>
       <c r="L150" s="32"/>
       <c r="M150" s="33"/>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A151" s="6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B151" s="43">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>21</v>
+      </c>
+      <c r="C151" s="48">
+        <v>42</v>
       </c>
       <c r="D151" s="16">
-        <v>2827</v>
-[...1 lines deleted...]
-      <c r="E151" s="6"/>
+        <v>63</v>
+      </c>
+      <c r="E151" s="18">
+        <v>85</v>
+      </c>
       <c r="F151" s="19"/>
       <c r="G151" s="19"/>
       <c r="H151" s="19"/>
-      <c r="I151" s="36"/>
+      <c r="I151" s="32"/>
       <c r="J151" s="38"/>
       <c r="K151" s="38"/>
-      <c r="L151" s="36"/>
-      <c r="M151" s="42"/>
+      <c r="L151" s="32"/>
+      <c r="M151" s="33"/>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A152" s="6" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="B152" s="43">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>728</v>
+      </c>
+      <c r="C152" s="48">
+        <v>2013</v>
       </c>
       <c r="D152" s="16">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="E152" s="6"/>
+        <v>2827</v>
+      </c>
+      <c r="E152" s="59">
+        <v>3582</v>
+      </c>
       <c r="F152" s="19"/>
       <c r="G152" s="19"/>
       <c r="H152" s="19"/>
-      <c r="I152" s="32"/>
+      <c r="I152" s="36"/>
       <c r="J152" s="38"/>
       <c r="K152" s="38"/>
-      <c r="L152" s="32"/>
-      <c r="M152" s="33"/>
+      <c r="L152" s="36"/>
+      <c r="M152" s="42"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A153" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B153" s="43">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>16</v>
+      </c>
+      <c r="C153" s="48">
+        <v>33</v>
       </c>
       <c r="D153" s="16">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="E153" s="6"/>
+        <v>49</v>
+      </c>
+      <c r="E153" s="18">
+        <v>66</v>
+      </c>
       <c r="F153" s="19"/>
       <c r="G153" s="19"/>
       <c r="H153" s="19"/>
       <c r="I153" s="32"/>
       <c r="J153" s="38"/>
       <c r="K153" s="38"/>
       <c r="L153" s="32"/>
       <c r="M153" s="33"/>
     </row>
     <row r="154" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A154" s="6" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B154" s="44">
+        <v>79</v>
+      </c>
+      <c r="B154" s="43">
+        <v>2</v>
+      </c>
+      <c r="C154" s="48">
         <v>4</v>
       </c>
-      <c r="C154" s="50">
-[...1 lines deleted...]
-      </c>
       <c r="D154" s="16">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E154" s="6"/>
+        <v>6</v>
+      </c>
+      <c r="E154" s="18">
+        <v>8</v>
+      </c>
       <c r="F154" s="19"/>
       <c r="G154" s="19"/>
       <c r="H154" s="19"/>
       <c r="I154" s="32"/>
       <c r="J154" s="38"/>
       <c r="K154" s="38"/>
       <c r="L154" s="32"/>
       <c r="M154" s="33"/>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A155" s="6" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>16</v>
+      </c>
+      <c r="B155" s="44">
+        <v>4</v>
+      </c>
+      <c r="C155" s="48">
+        <v>10</v>
       </c>
       <c r="D155" s="16">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="E155" s="6"/>
+        <v>16</v>
+      </c>
+      <c r="E155" s="18">
+        <v>23</v>
+      </c>
       <c r="F155" s="19"/>
       <c r="G155" s="19"/>
       <c r="H155" s="19"/>
       <c r="I155" s="32"/>
       <c r="J155" s="38"/>
       <c r="K155" s="38"/>
       <c r="L155" s="32"/>
       <c r="M155" s="33"/>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A156" s="6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B156" s="43">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>28</v>
+      </c>
+      <c r="C156" s="48">
+        <v>60</v>
       </c>
       <c r="D156" s="16">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E156" s="6"/>
+        <v>92</v>
+      </c>
+      <c r="E156" s="18">
+        <v>124</v>
+      </c>
       <c r="F156" s="19"/>
       <c r="G156" s="19"/>
       <c r="H156" s="19"/>
       <c r="I156" s="32"/>
       <c r="J156" s="38"/>
       <c r="K156" s="38"/>
       <c r="L156" s="32"/>
       <c r="M156" s="33"/>
     </row>
     <row r="157" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A157" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B157" s="43">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>13</v>
+      </c>
+      <c r="C157" s="48">
+        <v>34</v>
       </c>
       <c r="D157" s="16">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="E157" s="6"/>
+        <v>55</v>
+      </c>
+      <c r="E157" s="18">
+        <v>76</v>
+      </c>
       <c r="F157" s="19"/>
       <c r="G157" s="19"/>
       <c r="H157" s="19"/>
       <c r="I157" s="32"/>
       <c r="J157" s="38"/>
       <c r="K157" s="38"/>
       <c r="L157" s="32"/>
       <c r="M157" s="33"/>
     </row>
     <row r="158" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A158" s="6" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="B158" s="43">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>1</v>
+      </c>
+      <c r="C158" s="48">
+        <v>2</v>
       </c>
       <c r="D158" s="16">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="E158" s="6"/>
+        <v>3</v>
+      </c>
+      <c r="E158" s="18">
+        <v>4</v>
+      </c>
       <c r="F158" s="19"/>
       <c r="G158" s="19"/>
       <c r="H158" s="19"/>
       <c r="I158" s="32"/>
       <c r="J158" s="38"/>
       <c r="K158" s="38"/>
       <c r="L158" s="32"/>
       <c r="M158" s="33"/>
     </row>
-    <row r="159" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>44</v>
+    <row r="159" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A159" s="6" t="s">
+        <v>80</v>
       </c>
       <c r="B159" s="43">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>52</v>
+      </c>
+      <c r="C159" s="48">
+        <v>106</v>
       </c>
       <c r="D159" s="16">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="E159" s="6"/>
+        <v>160</v>
+      </c>
+      <c r="E159" s="18">
+        <v>213</v>
+      </c>
       <c r="F159" s="19"/>
       <c r="G159" s="19"/>
       <c r="H159" s="19"/>
-      <c r="I159" s="36"/>
+      <c r="I159" s="32"/>
       <c r="J159" s="38"/>
       <c r="K159" s="38"/>
-      <c r="L159" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L159" s="32"/>
+      <c r="M159" s="33"/>
+    </row>
+    <row r="160" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A160" s="2" t="s">
+        <v>44</v>
       </c>
       <c r="B160" s="43">
         <v>181</v>
       </c>
-      <c r="C160" s="50">
+      <c r="C160" s="48">
         <v>323</v>
       </c>
       <c r="D160" s="16">
         <v>450</v>
       </c>
-      <c r="E160" s="6"/>
+      <c r="E160" s="18">
+        <v>591</v>
+      </c>
       <c r="F160" s="19"/>
       <c r="G160" s="19"/>
       <c r="H160" s="19"/>
       <c r="I160" s="36"/>
       <c r="J160" s="38"/>
       <c r="K160" s="38"/>
       <c r="L160" s="36"/>
       <c r="M160" s="42"/>
     </row>
-    <row r="161" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>45</v>
+    <row r="161" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A161" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B161" s="43">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>181</v>
+      </c>
+      <c r="C161" s="48">
+        <v>323</v>
       </c>
       <c r="D161" s="16">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="E161" s="6"/>
+        <v>450</v>
+      </c>
+      <c r="E161" s="18">
+        <v>591</v>
+      </c>
       <c r="F161" s="19"/>
       <c r="G161" s="19"/>
       <c r="H161" s="19"/>
-      <c r="I161" s="32"/>
+      <c r="I161" s="36"/>
       <c r="J161" s="38"/>
       <c r="K161" s="38"/>
-      <c r="L161" s="32"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L161" s="36"/>
+      <c r="M161" s="42"/>
+    </row>
+    <row r="162" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A162" s="3" t="s">
+        <v>45</v>
       </c>
       <c r="B162" s="43">
         <v>22</v>
       </c>
-      <c r="C162" s="50">
+      <c r="C162" s="48">
         <v>49</v>
       </c>
       <c r="D162" s="16">
         <v>60</v>
       </c>
-      <c r="E162" s="6"/>
+      <c r="E162" s="18">
+        <v>85</v>
+      </c>
       <c r="F162" s="19"/>
       <c r="G162" s="19"/>
       <c r="H162" s="19"/>
       <c r="I162" s="32"/>
       <c r="J162" s="38"/>
       <c r="K162" s="38"/>
       <c r="L162" s="32"/>
       <c r="M162" s="33"/>
     </row>
-    <row r="163" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="163" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A163" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B163" s="43">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>22</v>
+      </c>
+      <c r="C163" s="48">
+        <v>49</v>
       </c>
       <c r="D163" s="16">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="E163" s="6"/>
+        <v>60</v>
+      </c>
+      <c r="E163" s="18">
+        <v>85</v>
+      </c>
       <c r="F163" s="19"/>
       <c r="G163" s="19"/>
       <c r="H163" s="19"/>
       <c r="I163" s="32"/>
       <c r="J163" s="38"/>
       <c r="K163" s="38"/>
       <c r="L163" s="32"/>
       <c r="M163" s="33"/>
     </row>
-    <row r="164" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="164" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A164" s="3" t="s">
+        <v>46</v>
       </c>
       <c r="B164" s="43">
         <v>63</v>
       </c>
-      <c r="C164" s="50">
+      <c r="C164" s="48">
         <v>128</v>
       </c>
       <c r="D164" s="16">
         <v>197</v>
       </c>
-      <c r="E164" s="6"/>
+      <c r="E164" s="18">
+        <v>262</v>
+      </c>
       <c r="F164" s="19"/>
       <c r="G164" s="19"/>
       <c r="H164" s="19"/>
       <c r="I164" s="32"/>
       <c r="J164" s="38"/>
       <c r="K164" s="38"/>
       <c r="L164" s="32"/>
       <c r="M164" s="33"/>
     </row>
-    <row r="165" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>69</v>
+    <row r="165" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A165" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B165" s="43">
-        <v>868</v>
-[...2 lines deleted...]
-        <v>891</v>
+        <v>63</v>
+      </c>
+      <c r="C165" s="48">
+        <v>128</v>
       </c>
       <c r="D165" s="16">
-        <v>1195</v>
-[...1 lines deleted...]
-      <c r="E165" s="6"/>
+        <v>197</v>
+      </c>
+      <c r="E165" s="18">
+        <v>262</v>
+      </c>
       <c r="F165" s="19"/>
       <c r="G165" s="19"/>
       <c r="H165" s="19"/>
-      <c r="I165" s="36"/>
+      <c r="I165" s="32"/>
       <c r="J165" s="38"/>
       <c r="K165" s="38"/>
-      <c r="L165" s="36"/>
-[...4 lines deleted...]
-        <v>17</v>
+      <c r="L165" s="32"/>
+      <c r="M165" s="33"/>
+    </row>
+    <row r="166" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A166" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="B166" s="43">
         <v>868</v>
       </c>
-      <c r="C166" s="50">
+      <c r="C166" s="48">
         <v>891</v>
       </c>
       <c r="D166" s="16">
         <v>1195</v>
       </c>
-      <c r="E166" s="6"/>
+      <c r="E166" s="59">
+        <v>2909</v>
+      </c>
       <c r="F166" s="19"/>
       <c r="G166" s="19"/>
       <c r="H166" s="19"/>
       <c r="I166" s="36"/>
       <c r="J166" s="38"/>
       <c r="K166" s="38"/>
       <c r="L166" s="36"/>
       <c r="M166" s="42"/>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A167" s="3" t="s">
-        <v>47</v>
+      <c r="A167" s="10" t="s">
+        <v>17</v>
       </c>
       <c r="B167" s="43">
-        <v>1377</v>
-[...2 lines deleted...]
-        <v>2680</v>
+        <v>868</v>
+      </c>
+      <c r="C167" s="48">
+        <v>891</v>
       </c>
       <c r="D167" s="16">
-        <v>4486</v>
-[...1 lines deleted...]
-      <c r="E167" s="6"/>
+        <v>1195</v>
+      </c>
+      <c r="E167" s="59">
+        <v>2909</v>
+      </c>
       <c r="F167" s="19"/>
       <c r="G167" s="19"/>
       <c r="H167" s="19"/>
-      <c r="I167" s="39"/>
-      <c r="J167" s="39"/>
+      <c r="I167" s="36"/>
+      <c r="J167" s="38"/>
       <c r="K167" s="38"/>
       <c r="L167" s="36"/>
       <c r="M167" s="42"/>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A168" s="6" t="s">
-        <v>77</v>
+      <c r="A168" s="3" t="s">
+        <v>47</v>
       </c>
       <c r="B168" s="43">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>1338</v>
+        <v>1377</v>
+      </c>
+      <c r="C168" s="48">
+        <v>2680</v>
       </c>
       <c r="D168" s="16">
-        <v>2456</v>
-[...1 lines deleted...]
-      <c r="E168" s="6"/>
+        <v>4486</v>
+      </c>
+      <c r="E168" s="59">
+        <v>5416</v>
+      </c>
       <c r="F168" s="19"/>
       <c r="G168" s="19"/>
       <c r="H168" s="19"/>
       <c r="I168" s="39"/>
       <c r="J168" s="39"/>
       <c r="K168" s="38"/>
       <c r="L168" s="36"/>
       <c r="M168" s="42"/>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A169" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B169" s="43">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>723</v>
+      </c>
+      <c r="C169" s="48">
+        <v>1338</v>
       </c>
       <c r="D169" s="16">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="E169" s="6"/>
+        <v>2456</v>
+      </c>
+      <c r="E169" s="59">
+        <v>2721</v>
+      </c>
       <c r="F169" s="19"/>
       <c r="G169" s="19"/>
       <c r="H169" s="19"/>
       <c r="I169" s="39"/>
       <c r="J169" s="39"/>
       <c r="K169" s="38"/>
       <c r="L169" s="36"/>
       <c r="M169" s="42"/>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A170" s="6" t="s">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="B170" s="43">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>92</v>
+      </c>
+      <c r="C170" s="48">
+        <v>187</v>
       </c>
       <c r="D170" s="16">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="E170" s="6"/>
+        <v>283</v>
+      </c>
+      <c r="E170" s="18">
+        <v>378</v>
+      </c>
       <c r="F170" s="19"/>
       <c r="G170" s="19"/>
       <c r="H170" s="19"/>
       <c r="I170" s="39"/>
       <c r="J170" s="39"/>
       <c r="K170" s="38"/>
-      <c r="L170" s="32"/>
-      <c r="M170" s="33"/>
+      <c r="L170" s="36"/>
+      <c r="M170" s="42"/>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A171" s="6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B171" s="43">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>52</v>
+      </c>
+      <c r="C171" s="48">
+        <v>104</v>
       </c>
       <c r="D171" s="16">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="E171" s="6"/>
+        <v>156</v>
+      </c>
+      <c r="E171" s="18">
+        <v>208</v>
+      </c>
       <c r="F171" s="19"/>
       <c r="G171" s="19"/>
       <c r="H171" s="19"/>
       <c r="I171" s="39"/>
       <c r="J171" s="39"/>
       <c r="K171" s="38"/>
       <c r="L171" s="32"/>
       <c r="M171" s="33"/>
     </row>
     <row r="172" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A172" s="6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B172" s="43">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>49</v>
+      </c>
+      <c r="C172" s="48">
+        <v>98</v>
       </c>
       <c r="D172" s="16">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="E172" s="6"/>
+        <v>148</v>
+      </c>
+      <c r="E172" s="18">
+        <v>196</v>
+      </c>
       <c r="F172" s="19"/>
       <c r="G172" s="19"/>
       <c r="H172" s="19"/>
       <c r="I172" s="39"/>
       <c r="J172" s="39"/>
       <c r="K172" s="38"/>
       <c r="L172" s="32"/>
       <c r="M172" s="33"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A173" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B173" s="43">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>41</v>
+      </c>
+      <c r="C173" s="48">
+        <v>84</v>
       </c>
       <c r="D173" s="16">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="E173" s="6"/>
+        <v>129</v>
+      </c>
+      <c r="E173" s="18">
+        <v>169</v>
+      </c>
       <c r="F173" s="19"/>
       <c r="G173" s="19"/>
       <c r="H173" s="19"/>
       <c r="I173" s="39"/>
       <c r="J173" s="39"/>
       <c r="K173" s="38"/>
       <c r="L173" s="32"/>
       <c r="M173" s="33"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A174" s="6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B174" s="43">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>35</v>
+      </c>
+      <c r="C174" s="48">
+        <v>71</v>
       </c>
       <c r="D174" s="16">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="E174" s="6"/>
+        <v>107</v>
+      </c>
+      <c r="E174" s="18">
+        <v>143</v>
+      </c>
       <c r="F174" s="19"/>
       <c r="G174" s="19"/>
       <c r="H174" s="19"/>
       <c r="I174" s="39"/>
       <c r="J174" s="39"/>
       <c r="K174" s="38"/>
       <c r="L174" s="32"/>
       <c r="M174" s="33"/>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A175" s="6" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="B175" s="43">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>55</v>
+      </c>
+      <c r="C175" s="48">
+        <v>121</v>
       </c>
       <c r="D175" s="16">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="E175" s="6"/>
+        <v>177</v>
+      </c>
+      <c r="E175" s="18">
+        <v>229</v>
+      </c>
       <c r="F175" s="19"/>
       <c r="G175" s="19"/>
       <c r="H175" s="19"/>
       <c r="I175" s="39"/>
       <c r="J175" s="39"/>
       <c r="K175" s="38"/>
       <c r="L175" s="32"/>
       <c r="M175" s="33"/>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A176" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B176" s="43">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>31</v>
+      </c>
+      <c r="C176" s="48">
+        <v>62</v>
       </c>
       <c r="D176" s="16">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="E176" s="6"/>
+        <v>94</v>
+      </c>
+      <c r="E176" s="18">
+        <v>124</v>
+      </c>
       <c r="F176" s="19"/>
       <c r="G176" s="19"/>
       <c r="H176" s="19"/>
       <c r="I176" s="39"/>
       <c r="J176" s="39"/>
       <c r="K176" s="38"/>
       <c r="L176" s="32"/>
       <c r="M176" s="33"/>
     </row>
     <row r="177" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A177" s="6" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="B177" s="43">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>26</v>
+      </c>
+      <c r="C177" s="48">
+        <v>51</v>
       </c>
       <c r="D177" s="16">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="E177" s="6"/>
+        <v>77</v>
+      </c>
+      <c r="E177" s="18">
+        <v>103</v>
+      </c>
       <c r="F177" s="19"/>
       <c r="G177" s="19"/>
       <c r="H177" s="19"/>
       <c r="I177" s="39"/>
       <c r="J177" s="39"/>
       <c r="K177" s="38"/>
       <c r="L177" s="32"/>
       <c r="M177" s="33"/>
     </row>
     <row r="178" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A178" s="6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B178" s="43">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>20</v>
+      </c>
+      <c r="C178" s="48">
+        <v>41</v>
       </c>
       <c r="D178" s="16">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="E178" s="6"/>
+        <v>64</v>
+      </c>
+      <c r="E178" s="18">
+        <v>85</v>
+      </c>
       <c r="F178" s="19"/>
       <c r="G178" s="19"/>
       <c r="H178" s="19"/>
       <c r="I178" s="39"/>
       <c r="J178" s="39"/>
       <c r="K178" s="38"/>
       <c r="L178" s="32"/>
       <c r="M178" s="33"/>
     </row>
     <row r="179" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A179" s="6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B179" s="43">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>71</v>
+      </c>
+      <c r="C179" s="48">
+        <v>147</v>
       </c>
       <c r="D179" s="16">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="E179" s="6"/>
+        <v>222</v>
+      </c>
+      <c r="E179" s="18">
+        <v>297</v>
+      </c>
       <c r="F179" s="19"/>
       <c r="G179" s="19"/>
       <c r="H179" s="19"/>
       <c r="I179" s="39"/>
       <c r="J179" s="39"/>
       <c r="K179" s="38"/>
       <c r="L179" s="32"/>
       <c r="M179" s="33"/>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A180" s="6" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B180" s="43">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>62</v>
+      </c>
+      <c r="C180" s="48">
+        <v>132</v>
       </c>
       <c r="D180" s="16">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="E180" s="6"/>
+        <v>205</v>
+      </c>
+      <c r="E180" s="18">
+        <v>272</v>
+      </c>
       <c r="F180" s="19"/>
       <c r="G180" s="19"/>
       <c r="H180" s="19"/>
       <c r="I180" s="39"/>
       <c r="J180" s="39"/>
       <c r="K180" s="38"/>
       <c r="L180" s="32"/>
       <c r="M180" s="33"/>
     </row>
     <row r="181" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A181" s="6" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="B181" s="43">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>12</v>
+      </c>
+      <c r="C181" s="48">
+        <v>23</v>
       </c>
       <c r="D181" s="16">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="E181" s="6"/>
+        <v>35</v>
+      </c>
+      <c r="E181" s="18">
+        <v>46</v>
+      </c>
       <c r="F181" s="19"/>
       <c r="G181" s="19"/>
       <c r="H181" s="19"/>
       <c r="I181" s="39"/>
       <c r="J181" s="39"/>
       <c r="K181" s="38"/>
-      <c r="L181" s="36"/>
-[...4 lines deleted...]
-        <v>48</v>
+      <c r="L181" s="32"/>
+      <c r="M181" s="33"/>
+    </row>
+    <row r="182" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A182" s="6" t="s">
+        <v>80</v>
       </c>
       <c r="B182" s="43">
-        <v>1564</v>
-[...2 lines deleted...]
-        <v>3559</v>
+        <v>110</v>
+      </c>
+      <c r="C182" s="48">
+        <v>222</v>
       </c>
       <c r="D182" s="16">
-        <v>5580</v>
-[...1 lines deleted...]
-      <c r="E182" s="6"/>
+        <v>334</v>
+      </c>
+      <c r="E182" s="18">
+        <v>445</v>
+      </c>
       <c r="F182" s="19"/>
       <c r="G182" s="19"/>
       <c r="H182" s="19"/>
-      <c r="I182" s="36"/>
+      <c r="I182" s="39"/>
       <c r="J182" s="39"/>
       <c r="K182" s="38"/>
       <c r="L182" s="36"/>
       <c r="M182" s="42"/>
     </row>
-    <row r="183" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="183" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A183" s="2" t="s">
+        <v>48</v>
       </c>
       <c r="B183" s="43">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>3416</v>
+        <v>1564</v>
+      </c>
+      <c r="C183" s="48">
+        <v>3559</v>
       </c>
       <c r="D183" s="16">
-        <v>5369</v>
-[...1 lines deleted...]
-      <c r="E183" s="6"/>
+        <v>5580</v>
+      </c>
+      <c r="E183" s="59">
+        <v>7938</v>
+      </c>
       <c r="F183" s="19"/>
       <c r="G183" s="19"/>
       <c r="H183" s="19"/>
       <c r="I183" s="36"/>
       <c r="J183" s="39"/>
       <c r="K183" s="38"/>
       <c r="L183" s="36"/>
       <c r="M183" s="42"/>
     </row>
     <row r="184" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A184" s="6" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="B184" s="43">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>1490</v>
+      </c>
+      <c r="C184" s="48">
+        <v>3416</v>
       </c>
       <c r="D184" s="16">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="E184" s="6"/>
+        <v>5369</v>
+      </c>
+      <c r="E184" s="59">
+        <v>7658</v>
+      </c>
       <c r="F184" s="19"/>
       <c r="G184" s="19"/>
       <c r="H184" s="19"/>
-      <c r="I184" s="32"/>
+      <c r="I184" s="36"/>
       <c r="J184" s="39"/>
       <c r="K184" s="38"/>
-      <c r="L184" s="32"/>
-      <c r="M184" s="33"/>
+      <c r="L184" s="36"/>
+      <c r="M184" s="42"/>
     </row>
     <row r="185" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A185" s="6" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E185" s="59"/>
+        <v>13</v>
+      </c>
+      <c r="B185" s="43">
+        <v>68</v>
+      </c>
+      <c r="C185" s="48">
+        <v>136</v>
+      </c>
+      <c r="D185" s="16">
+        <v>205</v>
+      </c>
+      <c r="E185" s="55">
+        <v>274</v>
+      </c>
       <c r="F185" s="19"/>
       <c r="G185" s="19"/>
       <c r="H185" s="19"/>
       <c r="I185" s="32"/>
       <c r="J185" s="39"/>
       <c r="K185" s="38"/>
       <c r="L185" s="32"/>
       <c r="M185" s="33"/>
     </row>
-    <row r="186" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E186" s="6"/>
+    <row r="186" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A186" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B186" s="46">
+        <v>6</v>
+      </c>
+      <c r="C186" s="21">
+        <v>6</v>
+      </c>
+      <c r="D186" s="55">
+        <v>6</v>
+      </c>
+      <c r="E186" s="18">
+        <v>6</v>
+      </c>
       <c r="F186" s="19"/>
       <c r="G186" s="19"/>
       <c r="H186" s="19"/>
       <c r="I186" s="32"/>
       <c r="J186" s="39"/>
       <c r="K186" s="38"/>
       <c r="L186" s="32"/>
       <c r="M186" s="33"/>
     </row>
-    <row r="187" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="187" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A187" s="2" t="s">
+        <v>49</v>
       </c>
       <c r="B187" s="43">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>75</v>
+      </c>
+      <c r="C187" s="48">
+        <v>209</v>
       </c>
       <c r="D187" s="16">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E187" s="6"/>
+        <v>329</v>
+      </c>
+      <c r="E187" s="18">
+        <v>426</v>
+      </c>
       <c r="F187" s="19"/>
       <c r="G187" s="19"/>
       <c r="H187" s="19"/>
       <c r="I187" s="32"/>
       <c r="J187" s="39"/>
       <c r="K187" s="38"/>
       <c r="L187" s="32"/>
       <c r="M187" s="33"/>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A188" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B188" s="43">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="C188" s="48">
+        <v>22</v>
       </c>
       <c r="D188" s="16">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E188" s="6"/>
+        <v>34</v>
+      </c>
+      <c r="E188" s="18">
+        <v>45</v>
+      </c>
       <c r="F188" s="19"/>
       <c r="G188" s="19"/>
       <c r="H188" s="19"/>
       <c r="I188" s="32"/>
       <c r="J188" s="39"/>
       <c r="K188" s="38"/>
       <c r="L188" s="32"/>
       <c r="M188" s="33"/>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A189" s="6" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="B189" s="43">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>0</v>
+      </c>
+      <c r="C189" s="48">
+        <v>0</v>
       </c>
       <c r="D189" s="16">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="E189" s="6"/>
+        <v>1</v>
+      </c>
+      <c r="E189" s="18">
+        <v>1</v>
+      </c>
       <c r="F189" s="19"/>
       <c r="G189" s="19"/>
       <c r="H189" s="19"/>
       <c r="I189" s="32"/>
       <c r="J189" s="39"/>
       <c r="K189" s="38"/>
       <c r="L189" s="32"/>
       <c r="M189" s="33"/>
     </row>
-    <row r="190" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>70</v>
+    <row r="190" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A190" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="B190" s="43">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>64</v>
+      </c>
+      <c r="C190" s="48">
+        <v>186</v>
       </c>
       <c r="D190" s="16">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="E190" s="6"/>
+        <v>295</v>
+      </c>
+      <c r="E190" s="18">
+        <v>380</v>
+      </c>
       <c r="F190" s="19"/>
-      <c r="G190" s="12"/>
+      <c r="G190" s="19"/>
       <c r="H190" s="19"/>
       <c r="I190" s="32"/>
       <c r="J190" s="39"/>
       <c r="K190" s="38"/>
       <c r="L190" s="32"/>
       <c r="M190" s="33"/>
     </row>
-    <row r="191" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>78</v>
+    <row r="191" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A191" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="B191" s="43">
         <v>1</v>
       </c>
-      <c r="C191" s="50">
+      <c r="C191" s="48">
         <v>1</v>
       </c>
       <c r="D191" s="16">
         <v>2</v>
       </c>
-      <c r="E191" s="6"/>
+      <c r="E191" s="18">
+        <v>2</v>
+      </c>
       <c r="F191" s="19"/>
       <c r="G191" s="12"/>
       <c r="H191" s="19"/>
       <c r="I191" s="32"/>
       <c r="J191" s="39"/>
       <c r="K191" s="38"/>
       <c r="L191" s="32"/>
       <c r="M191" s="33"/>
     </row>
-    <row r="192" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>50</v>
+    <row r="192" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A192" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="B192" s="43">
-        <v>78113</v>
-[...2 lines deleted...]
-        <v>178296</v>
+        <v>1</v>
+      </c>
+      <c r="C192" s="48">
+        <v>1</v>
       </c>
       <c r="D192" s="16">
-        <v>265264</v>
-[...1 lines deleted...]
-      <c r="E192" s="6"/>
+        <v>2</v>
+      </c>
+      <c r="E192" s="18">
+        <v>2</v>
+      </c>
       <c r="F192" s="19"/>
-      <c r="G192" s="19"/>
+      <c r="G192" s="12"/>
       <c r="H192" s="19"/>
-      <c r="I192" s="36"/>
+      <c r="I192" s="32"/>
       <c r="J192" s="39"/>
       <c r="K192" s="38"/>
-      <c r="L192" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L192" s="32"/>
+      <c r="M192" s="33"/>
+    </row>
+    <row r="193" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A193" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="B193" s="43">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>78113</v>
+      </c>
+      <c r="C193" s="48">
+        <v>178296</v>
       </c>
       <c r="D193" s="16">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="E193" s="6"/>
+        <v>265264</v>
+      </c>
+      <c r="E193" s="59">
+        <v>328480</v>
+      </c>
       <c r="F193" s="19"/>
       <c r="G193" s="19"/>
       <c r="H193" s="19"/>
-      <c r="I193" s="32"/>
+      <c r="I193" s="36"/>
       <c r="J193" s="39"/>
       <c r="K193" s="38"/>
-      <c r="L193" s="32"/>
-      <c r="M193" s="33"/>
+      <c r="L193" s="36"/>
+      <c r="M193" s="42"/>
     </row>
     <row r="194" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A194" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B194" s="43">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>13</v>
+      </c>
+      <c r="C194" s="48">
+        <v>42</v>
       </c>
       <c r="D194" s="16">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="E194" s="6"/>
+        <v>71</v>
+      </c>
+      <c r="E194" s="18">
+        <v>100</v>
+      </c>
       <c r="F194" s="19"/>
       <c r="G194" s="19"/>
       <c r="H194" s="19"/>
       <c r="I194" s="32"/>
       <c r="J194" s="39"/>
       <c r="K194" s="38"/>
-      <c r="L194" s="36"/>
-      <c r="M194" s="42"/>
+      <c r="L194" s="32"/>
+      <c r="M194" s="33"/>
     </row>
     <row r="195" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A195" s="6" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="B195" s="43">
-        <v>1319</v>
-[...2 lines deleted...]
-        <v>2818</v>
+        <v>145</v>
+      </c>
+      <c r="C195" s="48">
+        <v>190</v>
       </c>
       <c r="D195" s="16">
-        <v>4318</v>
-[...1 lines deleted...]
-      <c r="E195" s="6"/>
+        <v>235</v>
+      </c>
+      <c r="E195" s="18">
+        <v>280</v>
+      </c>
       <c r="F195" s="19"/>
       <c r="G195" s="19"/>
       <c r="H195" s="19"/>
-      <c r="I195" s="36"/>
+      <c r="I195" s="32"/>
       <c r="J195" s="39"/>
       <c r="K195" s="38"/>
       <c r="L195" s="36"/>
       <c r="M195" s="42"/>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A196" s="6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B196" s="43">
-        <v>718</v>
-[...2 lines deleted...]
-        <v>3680</v>
+        <v>1319</v>
+      </c>
+      <c r="C196" s="48">
+        <v>2818</v>
       </c>
       <c r="D196" s="16">
-        <v>6642</v>
-[...1 lines deleted...]
-      <c r="E196" s="6"/>
+        <v>4318</v>
+      </c>
+      <c r="E196" s="59">
+        <v>5818</v>
+      </c>
       <c r="F196" s="19"/>
       <c r="G196" s="19"/>
       <c r="H196" s="19"/>
       <c r="I196" s="36"/>
       <c r="J196" s="39"/>
       <c r="K196" s="38"/>
       <c r="L196" s="36"/>
       <c r="M196" s="42"/>
     </row>
     <row r="197" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A197" s="6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B197" s="43">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>1096</v>
+        <v>718</v>
+      </c>
+      <c r="C197" s="48">
+        <v>3680</v>
       </c>
       <c r="D197" s="16">
-        <v>1744</v>
-[...1 lines deleted...]
-      <c r="E197" s="6"/>
+        <v>6642</v>
+      </c>
+      <c r="E197" s="59">
+        <v>9605</v>
+      </c>
       <c r="F197" s="19"/>
       <c r="G197" s="19"/>
       <c r="H197" s="19"/>
       <c r="I197" s="36"/>
       <c r="J197" s="39"/>
       <c r="K197" s="38"/>
       <c r="L197" s="36"/>
       <c r="M197" s="42"/>
     </row>
     <row r="198" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A198" s="6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B198" s="43">
-        <v>8490</v>
-[...2 lines deleted...]
-        <v>15526</v>
+        <v>448</v>
+      </c>
+      <c r="C198" s="48">
+        <v>1096</v>
       </c>
       <c r="D198" s="16">
-        <v>22561</v>
-[...1 lines deleted...]
-      <c r="E198" s="6"/>
+        <v>1744</v>
+      </c>
+      <c r="E198" s="59">
+        <v>2393</v>
+      </c>
       <c r="F198" s="19"/>
       <c r="G198" s="19"/>
       <c r="H198" s="19"/>
       <c r="I198" s="36"/>
       <c r="J198" s="39"/>
       <c r="K198" s="38"/>
       <c r="L198" s="36"/>
       <c r="M198" s="42"/>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A199" s="6" t="s">
-        <v>81</v>
+        <v>15</v>
       </c>
       <c r="B199" s="43">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>8490</v>
+      </c>
+      <c r="C199" s="48">
+        <v>15526</v>
       </c>
       <c r="D199" s="16">
-        <v>495</v>
-[...1 lines deleted...]
-      <c r="E199" s="6"/>
+        <v>22561</v>
+      </c>
+      <c r="E199" s="59">
+        <v>29596</v>
+      </c>
       <c r="F199" s="19"/>
       <c r="G199" s="19"/>
       <c r="H199" s="19"/>
       <c r="I199" s="36"/>
       <c r="J199" s="39"/>
       <c r="K199" s="38"/>
       <c r="L199" s="36"/>
       <c r="M199" s="42"/>
     </row>
     <row r="200" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A200" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B200" s="43">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>170</v>
+      </c>
+      <c r="C200" s="48">
+        <v>333</v>
       </c>
       <c r="D200" s="16">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="E200" s="6"/>
+        <v>495</v>
+      </c>
+      <c r="E200" s="18">
+        <v>657</v>
+      </c>
       <c r="F200" s="19"/>
       <c r="G200" s="19"/>
       <c r="H200" s="19"/>
-      <c r="I200" s="32"/>
+      <c r="I200" s="36"/>
       <c r="J200" s="39"/>
       <c r="K200" s="38"/>
-      <c r="L200" s="32"/>
-      <c r="M200" s="33"/>
+      <c r="L200" s="36"/>
+      <c r="M200" s="42"/>
     </row>
     <row r="201" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A201" s="6" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="B201" s="43">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>38</v>
+      </c>
+      <c r="C201" s="48">
+        <v>81</v>
       </c>
       <c r="D201" s="16">
-        <v>545</v>
-[...1 lines deleted...]
-      <c r="E201" s="6"/>
+        <v>123</v>
+      </c>
+      <c r="E201" s="18">
+        <v>166</v>
+      </c>
       <c r="F201" s="19"/>
       <c r="G201" s="19"/>
       <c r="H201" s="19"/>
-      <c r="I201" s="36"/>
+      <c r="I201" s="32"/>
       <c r="J201" s="39"/>
       <c r="K201" s="38"/>
-      <c r="L201" s="36"/>
-      <c r="M201" s="42"/>
+      <c r="L201" s="32"/>
+      <c r="M201" s="33"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A202" s="6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B202" s="43">
-        <v>17154</v>
-[...2 lines deleted...]
-        <v>39098</v>
+        <v>97</v>
+      </c>
+      <c r="C202" s="48">
+        <v>321</v>
       </c>
       <c r="D202" s="16">
-        <v>60275</v>
-[...1 lines deleted...]
-      <c r="E202" s="6"/>
+        <v>545</v>
+      </c>
+      <c r="E202" s="18">
+        <v>769</v>
+      </c>
       <c r="F202" s="19"/>
       <c r="G202" s="19"/>
       <c r="H202" s="19"/>
       <c r="I202" s="36"/>
       <c r="J202" s="39"/>
       <c r="K202" s="38"/>
       <c r="L202" s="36"/>
       <c r="M202" s="42"/>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A203" s="6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B203" s="43">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>17154</v>
+      </c>
+      <c r="C203" s="48">
+        <v>39098</v>
       </c>
       <c r="D203" s="16">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="E203" s="6"/>
+        <v>60275</v>
+      </c>
+      <c r="E203" s="59">
+        <v>82197</v>
+      </c>
       <c r="F203" s="19"/>
       <c r="G203" s="19"/>
       <c r="H203" s="19"/>
-      <c r="I203" s="32"/>
+      <c r="I203" s="36"/>
       <c r="J203" s="39"/>
       <c r="K203" s="38"/>
-      <c r="L203" s="32"/>
-      <c r="M203" s="33"/>
+      <c r="L203" s="36"/>
+      <c r="M203" s="42"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A204" s="6" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>4874</v>
+        <v>19</v>
+      </c>
+      <c r="B204" s="43">
+        <v>60</v>
+      </c>
+      <c r="C204" s="48">
+        <v>120</v>
       </c>
       <c r="D204" s="16">
-        <v>6752</v>
-[...1 lines deleted...]
-      <c r="E204" s="6"/>
+        <v>180</v>
+      </c>
+      <c r="E204" s="18">
+        <v>240</v>
+      </c>
       <c r="F204" s="19"/>
       <c r="G204" s="19"/>
       <c r="H204" s="19"/>
-      <c r="I204" s="36"/>
+      <c r="I204" s="32"/>
       <c r="J204" s="39"/>
       <c r="K204" s="38"/>
-      <c r="L204" s="36"/>
-      <c r="M204" s="42"/>
+      <c r="L204" s="32"/>
+      <c r="M204" s="33"/>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A205" s="6" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>110117</v>
+        <v>21</v>
+      </c>
+      <c r="B205" s="44">
+        <v>2450</v>
+      </c>
+      <c r="C205" s="53">
+        <v>4874</v>
       </c>
       <c r="D205" s="16">
-        <v>161321</v>
-[...1 lines deleted...]
-      <c r="E205" s="6"/>
+        <v>6752</v>
+      </c>
+      <c r="E205" s="59">
+        <v>6752</v>
+      </c>
       <c r="F205" s="19"/>
       <c r="G205" s="19"/>
       <c r="H205" s="19"/>
       <c r="I205" s="36"/>
       <c r="J205" s="39"/>
       <c r="K205" s="38"/>
       <c r="L205" s="36"/>
       <c r="M205" s="42"/>
     </row>
-    <row r="206" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="G206" s="20"/>
+    <row r="206" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A206" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B206" s="43">
+        <v>47012</v>
+      </c>
+      <c r="C206" s="48">
+        <v>110117</v>
+      </c>
+      <c r="D206" s="16">
+        <v>161321</v>
+      </c>
+      <c r="E206" s="59">
+        <v>189908</v>
+      </c>
+      <c r="F206" s="19"/>
+      <c r="G206" s="19"/>
       <c r="H206" s="19"/>
-      <c r="I206" s="37"/>
-[...1 lines deleted...]
-      <c r="K206" s="41"/>
+      <c r="I206" s="36"/>
+      <c r="J206" s="39"/>
+      <c r="K206" s="38"/>
       <c r="L206" s="36"/>
       <c r="M206" s="42"/>
     </row>
-    <row r="207" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="207" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A207" s="2" t="s">
+        <v>51</v>
       </c>
       <c r="B207" s="47">
         <v>958.1</v>
       </c>
-      <c r="C207" s="56">
+      <c r="C207" s="54">
         <v>1961</v>
       </c>
       <c r="D207" s="17">
         <v>2793.9</v>
       </c>
-      <c r="E207" s="6"/>
+      <c r="E207" s="61">
+        <v>3872.2</v>
+      </c>
       <c r="F207" s="20"/>
       <c r="G207" s="20"/>
       <c r="H207" s="19"/>
       <c r="I207" s="37"/>
       <c r="J207" s="40"/>
       <c r="K207" s="41"/>
       <c r="L207" s="36"/>
       <c r="M207" s="42"/>
     </row>
-    <row r="208" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>52</v>
+    <row r="208" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A208" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B208" s="47">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>958.1</v>
+      </c>
+      <c r="C208" s="54">
+        <v>1961</v>
       </c>
       <c r="D208" s="17">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="E208" s="6"/>
+        <v>2793.9</v>
+      </c>
+      <c r="E208" s="61">
+        <v>3872.2</v>
+      </c>
       <c r="F208" s="20"/>
       <c r="G208" s="20"/>
       <c r="H208" s="19"/>
-      <c r="I208" s="32"/>
+      <c r="I208" s="37"/>
       <c r="J208" s="40"/>
       <c r="K208" s="41"/>
-      <c r="L208" s="32"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L208" s="36"/>
+      <c r="M208" s="42"/>
+    </row>
+    <row r="209" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A209" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="B209" s="47">
         <v>8</v>
       </c>
-      <c r="C209" s="56">
+      <c r="C209" s="54">
         <v>24</v>
       </c>
       <c r="D209" s="17">
         <v>40</v>
       </c>
-      <c r="E209" s="6"/>
+      <c r="E209" s="18">
+        <v>56</v>
+      </c>
       <c r="F209" s="20"/>
       <c r="G209" s="20"/>
       <c r="H209" s="19"/>
       <c r="I209" s="32"/>
       <c r="J209" s="40"/>
       <c r="K209" s="41"/>
       <c r="L209" s="32"/>
       <c r="M209" s="33"/>
     </row>
-    <row r="210" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>72</v>
+    <row r="210" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A210" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B210" s="47">
+        <v>8</v>
+      </c>
+      <c r="C210" s="54">
+        <v>24</v>
       </c>
       <c r="D210" s="17">
-        <v>9.5</v>
-[...1 lines deleted...]
-      <c r="E210" s="6"/>
+        <v>40</v>
+      </c>
+      <c r="E210" s="18">
+        <v>56</v>
+      </c>
       <c r="F210" s="20"/>
       <c r="G210" s="20"/>
       <c r="H210" s="19"/>
-      <c r="I210" s="37"/>
+      <c r="I210" s="32"/>
       <c r="J210" s="40"/>
       <c r="K210" s="41"/>
-      <c r="L210" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L210" s="32"/>
+      <c r="M210" s="33"/>
+    </row>
+    <row r="211" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A211" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="B211" s="47" t="s">
         <v>72</v>
       </c>
-      <c r="C211" s="56" t="s">
+      <c r="C211" s="54" t="s">
         <v>72</v>
       </c>
       <c r="D211" s="17">
         <v>9.5</v>
       </c>
-      <c r="E211" s="6"/>
+      <c r="E211" s="18">
+        <v>11.9</v>
+      </c>
       <c r="F211" s="20"/>
       <c r="G211" s="20"/>
       <c r="H211" s="19"/>
       <c r="I211" s="37"/>
       <c r="J211" s="40"/>
       <c r="K211" s="41"/>
       <c r="L211" s="36"/>
       <c r="M211" s="42"/>
     </row>
-    <row r="212" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>1</v>
+    <row r="212" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A212" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B212" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C212" s="54" t="s">
+        <v>72</v>
       </c>
       <c r="D212" s="17">
-        <v>1.3</v>
-[...1 lines deleted...]
-      <c r="E212" s="6"/>
+        <v>9.5</v>
+      </c>
+      <c r="E212" s="18">
+        <v>11.9</v>
+      </c>
       <c r="F212" s="20"/>
       <c r="G212" s="20"/>
       <c r="H212" s="19"/>
-      <c r="I212" s="32"/>
+      <c r="I212" s="37"/>
       <c r="J212" s="40"/>
       <c r="K212" s="41"/>
-      <c r="L212" s="32"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L212" s="36"/>
+      <c r="M212" s="42"/>
+    </row>
+    <row r="213" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A213" s="7" t="s">
+        <v>53</v>
       </c>
       <c r="B213" s="47">
         <v>0.4</v>
       </c>
-      <c r="C213" s="56">
+      <c r="C213" s="54">
         <v>1</v>
       </c>
       <c r="D213" s="17">
         <v>1.3</v>
       </c>
-      <c r="E213" s="6"/>
+      <c r="E213" s="18">
+        <v>1.8</v>
+      </c>
       <c r="F213" s="20"/>
       <c r="G213" s="20"/>
       <c r="H213" s="19"/>
       <c r="I213" s="32"/>
       <c r="J213" s="40"/>
       <c r="K213" s="41"/>
       <c r="L213" s="32"/>
       <c r="M213" s="33"/>
     </row>
-    <row r="214" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>84</v>
+    <row r="214" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A214" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B214" s="47">
-        <v>0.3</v>
-[...1 lines deleted...]
-      <c r="C214" s="56">
+        <v>0.4</v>
+      </c>
+      <c r="C214" s="54">
         <v>1</v>
       </c>
       <c r="D214" s="17">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E214" s="6"/>
+        <v>1.3</v>
+      </c>
+      <c r="E214" s="18">
+        <v>1.8</v>
+      </c>
       <c r="F214" s="20"/>
       <c r="G214" s="20"/>
       <c r="H214" s="19"/>
       <c r="I214" s="32"/>
       <c r="J214" s="40"/>
       <c r="K214" s="41"/>
       <c r="L214" s="32"/>
       <c r="M214" s="33"/>
     </row>
-    <row r="215" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="215" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A215" s="2" t="s">
+        <v>84</v>
       </c>
       <c r="B215" s="47">
         <v>0.3</v>
       </c>
-      <c r="C215" s="56">
+      <c r="C215" s="54">
         <v>1</v>
       </c>
       <c r="D215" s="17">
         <v>1</v>
       </c>
-      <c r="E215" s="6"/>
+      <c r="E215" s="18">
+        <v>1.3</v>
+      </c>
       <c r="F215" s="20"/>
       <c r="G215" s="20"/>
       <c r="H215" s="19"/>
       <c r="I215" s="32"/>
       <c r="J215" s="40"/>
       <c r="K215" s="41"/>
       <c r="L215" s="32"/>
       <c r="M215" s="33"/>
     </row>
-    <row r="216" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>54</v>
+    <row r="216" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A216" s="10" t="s">
+        <v>77</v>
       </c>
       <c r="B216" s="47">
-        <v>0.4</v>
-[...1 lines deleted...]
-      <c r="C216" s="56">
+        <v>0.3</v>
+      </c>
+      <c r="C216" s="54">
         <v>1</v>
       </c>
       <c r="D216" s="17">
+        <v>1</v>
+      </c>
+      <c r="E216" s="18">
         <v>1.3</v>
       </c>
-      <c r="E216" s="6"/>
       <c r="F216" s="20"/>
       <c r="G216" s="20"/>
       <c r="H216" s="19"/>
       <c r="I216" s="32"/>
       <c r="J216" s="40"/>
       <c r="K216" s="41"/>
       <c r="L216" s="32"/>
       <c r="M216" s="33"/>
     </row>
-    <row r="217" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="217" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A217" s="3" t="s">
+        <v>54</v>
       </c>
       <c r="B217" s="47">
         <v>0.4</v>
       </c>
-      <c r="C217" s="56">
+      <c r="C217" s="54">
         <v>1</v>
       </c>
       <c r="D217" s="17">
         <v>1.3</v>
       </c>
-      <c r="E217" s="6"/>
+      <c r="E217" s="18">
+        <v>1.8</v>
+      </c>
       <c r="F217" s="20"/>
       <c r="G217" s="20"/>
       <c r="H217" s="19"/>
       <c r="I217" s="32"/>
       <c r="J217" s="40"/>
       <c r="K217" s="41"/>
       <c r="L217" s="32"/>
       <c r="M217" s="33"/>
     </row>
-    <row r="218" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B218" s="43">
+    <row r="218" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A218" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B218" s="47">
+        <v>0.4</v>
+      </c>
+      <c r="C218" s="54">
         <v>1</v>
       </c>
-      <c r="C218" s="50">
-[...7 lines deleted...]
-      <c r="G218" s="12"/>
+      <c r="D218" s="17">
+        <v>1.3</v>
+      </c>
+      <c r="E218" s="18">
+        <v>1.8</v>
+      </c>
+      <c r="F218" s="20"/>
+      <c r="G218" s="20"/>
       <c r="H218" s="19"/>
       <c r="I218" s="32"/>
-      <c r="J218" s="39"/>
-      <c r="K218" s="38"/>
+      <c r="J218" s="40"/>
+      <c r="K218" s="41"/>
       <c r="L218" s="32"/>
       <c r="M218" s="33"/>
     </row>
-    <row r="219" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="219" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A219" s="2" t="s">
+        <v>71</v>
       </c>
       <c r="B219" s="43">
         <v>1</v>
       </c>
-      <c r="C219" s="50">
+      <c r="C219" s="48">
         <v>3</v>
       </c>
       <c r="D219" s="16">
         <v>4</v>
       </c>
-      <c r="E219" s="6"/>
+      <c r="E219" s="18">
+        <v>5</v>
+      </c>
       <c r="F219" s="19"/>
       <c r="G219" s="12"/>
       <c r="H219" s="19"/>
       <c r="I219" s="32"/>
       <c r="J219" s="39"/>
       <c r="K219" s="38"/>
       <c r="L219" s="32"/>
       <c r="M219" s="33"/>
     </row>
-    <row r="220" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>55</v>
+    <row r="220" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A220" s="10" t="s">
+        <v>77</v>
       </c>
       <c r="B220" s="43">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>1</v>
+      </c>
+      <c r="C220" s="48">
+        <v>3</v>
       </c>
       <c r="D220" s="16">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="E220" s="6"/>
+        <v>4</v>
+      </c>
+      <c r="E220" s="18">
+        <v>5</v>
+      </c>
       <c r="F220" s="19"/>
-      <c r="G220" s="19"/>
+      <c r="G220" s="12"/>
       <c r="H220" s="19"/>
       <c r="I220" s="32"/>
       <c r="J220" s="39"/>
       <c r="K220" s="38"/>
-      <c r="L220" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L220" s="32"/>
+      <c r="M220" s="33"/>
+    </row>
+    <row r="221" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A221" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="B221" s="43">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>94</v>
+      </c>
+      <c r="C221" s="48">
+        <v>200</v>
       </c>
       <c r="D221" s="16">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="E221" s="6"/>
+        <v>306</v>
+      </c>
+      <c r="E221" s="18">
+        <v>413</v>
+      </c>
       <c r="F221" s="19"/>
       <c r="G221" s="19"/>
       <c r="H221" s="19"/>
       <c r="I221" s="32"/>
       <c r="J221" s="39"/>
       <c r="K221" s="38"/>
-      <c r="L221" s="32"/>
-      <c r="M221" s="33"/>
+      <c r="L221" s="36"/>
+      <c r="M221" s="42"/>
     </row>
     <row r="222" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A222" s="6" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="B222" s="43">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>12</v>
+      </c>
+      <c r="C222" s="48">
+        <v>36</v>
       </c>
       <c r="D222" s="16">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="E222" s="6"/>
+        <v>60</v>
+      </c>
+      <c r="E222" s="18">
+        <v>85</v>
+      </c>
       <c r="F222" s="19"/>
       <c r="G222" s="19"/>
       <c r="H222" s="19"/>
       <c r="I222" s="32"/>
       <c r="J222" s="39"/>
       <c r="K222" s="38"/>
       <c r="L222" s="32"/>
       <c r="M222" s="33"/>
     </row>
-    <row r="223" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="223" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A223" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="B223" s="43">
-        <v>51214</v>
-[...2 lines deleted...]
-        <v>90556</v>
+        <v>82</v>
+      </c>
+      <c r="C223" s="48">
+        <v>164</v>
       </c>
       <c r="D223" s="16">
-        <v>129898</v>
-[...1 lines deleted...]
-      <c r="E223" s="6"/>
+        <v>246</v>
+      </c>
+      <c r="E223" s="18">
+        <v>328</v>
+      </c>
       <c r="F223" s="19"/>
       <c r="G223" s="19"/>
       <c r="H223" s="19"/>
-      <c r="I223" s="36"/>
+      <c r="I223" s="32"/>
       <c r="J223" s="39"/>
       <c r="K223" s="38"/>
-      <c r="L223" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L223" s="32"/>
+      <c r="M223" s="33"/>
+    </row>
+    <row r="224" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A224" s="3" t="s">
+        <v>56</v>
       </c>
       <c r="B224" s="43">
         <v>51214</v>
       </c>
-      <c r="C224" s="50">
+      <c r="C224" s="48">
         <v>90556</v>
       </c>
       <c r="D224" s="16">
         <v>129898</v>
       </c>
-      <c r="E224" s="6"/>
+      <c r="E224" s="59">
+        <v>169240</v>
+      </c>
       <c r="F224" s="19"/>
       <c r="G224" s="19"/>
       <c r="H224" s="19"/>
       <c r="I224" s="36"/>
       <c r="J224" s="39"/>
       <c r="K224" s="38"/>
       <c r="L224" s="36"/>
       <c r="M224" s="42"/>
     </row>
-    <row r="225" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>57</v>
+    <row r="225" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A225" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B225" s="43">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>51214</v>
+      </c>
+      <c r="C225" s="48">
+        <v>90556</v>
       </c>
       <c r="D225" s="16">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="E225" s="6"/>
+        <v>129898</v>
+      </c>
+      <c r="E225" s="59">
+        <v>169240</v>
+      </c>
       <c r="F225" s="19"/>
       <c r="G225" s="19"/>
       <c r="H225" s="19"/>
       <c r="I225" s="36"/>
       <c r="J225" s="39"/>
       <c r="K225" s="38"/>
       <c r="L225" s="36"/>
       <c r="M225" s="42"/>
     </row>
-    <row r="226" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="226" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A226" s="3" t="s">
+        <v>57</v>
       </c>
       <c r="B226" s="43">
         <v>37</v>
       </c>
-      <c r="C226" s="50">
+      <c r="C226" s="48">
         <v>58</v>
       </c>
       <c r="D226" s="16">
         <v>92</v>
       </c>
-      <c r="E226" s="6"/>
+      <c r="E226" s="18">
+        <v>172</v>
+      </c>
       <c r="F226" s="19"/>
       <c r="G226" s="19"/>
       <c r="H226" s="19"/>
       <c r="I226" s="36"/>
       <c r="J226" s="39"/>
       <c r="K226" s="38"/>
       <c r="L226" s="36"/>
       <c r="M226" s="42"/>
     </row>
     <row r="227" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A227" s="4" t="s">
+      <c r="A227" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B227" s="43">
+        <v>37</v>
+      </c>
+      <c r="C227" s="48">
         <v>58</v>
       </c>
-      <c r="B227" s="43">
-[...4 lines deleted...]
-      </c>
       <c r="D227" s="16">
-        <v>15386</v>
-[...1 lines deleted...]
-      <c r="E227" s="6"/>
+        <v>92</v>
+      </c>
+      <c r="E227" s="18">
+        <v>172</v>
+      </c>
       <c r="F227" s="19"/>
       <c r="G227" s="19"/>
       <c r="H227" s="19"/>
       <c r="I227" s="36"/>
       <c r="J227" s="39"/>
       <c r="K227" s="38"/>
       <c r="L227" s="36"/>
       <c r="M227" s="42"/>
     </row>
     <row r="228" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A228" s="6" t="s">
-        <v>77</v>
+      <c r="A228" s="4" t="s">
+        <v>58</v>
       </c>
       <c r="B228" s="43">
-        <v>3612</v>
-[...2 lines deleted...]
-        <v>9488</v>
+        <v>3619</v>
+      </c>
+      <c r="C228" s="48">
+        <v>9502</v>
       </c>
       <c r="D228" s="16">
-        <v>15364</v>
-[...1 lines deleted...]
-      <c r="E228" s="6"/>
+        <v>15386</v>
+      </c>
+      <c r="E228" s="59">
+        <v>21269</v>
+      </c>
       <c r="F228" s="19"/>
       <c r="G228" s="19"/>
       <c r="H228" s="19"/>
       <c r="I228" s="36"/>
       <c r="J228" s="39"/>
       <c r="K228" s="38"/>
       <c r="L228" s="36"/>
       <c r="M228" s="42"/>
     </row>
     <row r="229" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A229" s="6" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="B229" s="43">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>3612</v>
+      </c>
+      <c r="C229" s="48">
+        <v>9488</v>
       </c>
       <c r="D229" s="16">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="E229" s="6"/>
+        <v>15364</v>
+      </c>
+      <c r="E229" s="59">
+        <v>21240</v>
+      </c>
       <c r="F229" s="19"/>
       <c r="G229" s="19"/>
       <c r="H229" s="19"/>
-      <c r="I229" s="32"/>
+      <c r="I229" s="36"/>
       <c r="J229" s="39"/>
       <c r="K229" s="38"/>
-      <c r="L229" s="32"/>
-[...17 lines deleted...]
-      <c r="G230" s="20"/>
+      <c r="L229" s="36"/>
+      <c r="M229" s="42"/>
+    </row>
+    <row r="230" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A230" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B230" s="43">
+        <v>7</v>
+      </c>
+      <c r="C230" s="48">
+        <v>15</v>
+      </c>
+      <c r="D230" s="16">
+        <v>22</v>
+      </c>
+      <c r="E230" s="18">
+        <v>29</v>
+      </c>
+      <c r="F230" s="19"/>
+      <c r="G230" s="19"/>
       <c r="H230" s="19"/>
       <c r="I230" s="32"/>
-      <c r="J230" s="40"/>
-      <c r="K230" s="41"/>
+      <c r="J230" s="39"/>
+      <c r="K230" s="38"/>
       <c r="L230" s="32"/>
       <c r="M230" s="33"/>
     </row>
-    <row r="231" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="231" spans="1:13" ht="57" x14ac:dyDescent="0.25">
+      <c r="A231" s="8" t="s">
+        <v>59</v>
       </c>
       <c r="B231" s="47" t="s">
         <v>72</v>
       </c>
-      <c r="C231" s="56" t="s">
-[...5 lines deleted...]
-      <c r="E231" s="6"/>
+      <c r="C231" s="54">
+        <v>1</v>
+      </c>
+      <c r="D231" s="17">
+        <v>2.4</v>
+      </c>
+      <c r="E231" s="18">
+        <v>3.6</v>
+      </c>
       <c r="F231" s="20"/>
       <c r="G231" s="20"/>
       <c r="H231" s="19"/>
       <c r="I231" s="32"/>
       <c r="J231" s="40"/>
       <c r="K231" s="41"/>
       <c r="L231" s="32"/>
       <c r="M231" s="33"/>
     </row>
     <row r="232" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A232" s="6" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B232" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="B232" s="47" t="s">
         <v>72</v>
       </c>
-      <c r="C232" s="56">
-[...5 lines deleted...]
-      <c r="E232" s="6"/>
+      <c r="C232" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="D232" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E232" s="18" t="s">
+        <v>72</v>
+      </c>
       <c r="F232" s="20"/>
       <c r="G232" s="20"/>
       <c r="H232" s="19"/>
       <c r="I232" s="32"/>
       <c r="J232" s="40"/>
       <c r="K232" s="41"/>
       <c r="L232" s="32"/>
       <c r="M232" s="33"/>
     </row>
     <row r="233" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A233" s="4" t="s">
+      <c r="A233" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B233" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C233" s="54">
+        <v>1</v>
+      </c>
+      <c r="D233" s="17">
+        <v>2.4</v>
+      </c>
+      <c r="E233" s="18">
+        <v>3.6</v>
+      </c>
+      <c r="F233" s="20"/>
+      <c r="G233" s="20"/>
+      <c r="H233" s="19"/>
+      <c r="I233" s="32"/>
+      <c r="J233" s="40"/>
+      <c r="K233" s="41"/>
+      <c r="L233" s="32"/>
+      <c r="M233" s="33"/>
+    </row>
+    <row r="234" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A234" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="B233" s="43">
+      <c r="B234" s="43">
         <v>7235</v>
       </c>
-      <c r="C233" s="50">
+      <c r="C234" s="48">
         <v>33155</v>
       </c>
-      <c r="D233" s="16">
+      <c r="D234" s="16">
         <v>61244</v>
       </c>
-      <c r="E233" s="6"/>
-[...22 lines deleted...]
-      <c r="E234" s="6"/>
+      <c r="E234" s="59">
+        <v>98364</v>
+      </c>
       <c r="F234" s="19"/>
       <c r="G234" s="19"/>
       <c r="H234" s="19"/>
       <c r="I234" s="36"/>
       <c r="J234" s="39"/>
       <c r="K234" s="38"/>
       <c r="L234" s="36"/>
       <c r="M234" s="42"/>
     </row>
     <row r="235" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A235" s="6" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="B235" s="43">
-        <v>1891</v>
-[...2 lines deleted...]
-        <v>3782</v>
+        <v>5344</v>
+      </c>
+      <c r="C235" s="48">
+        <v>29373</v>
       </c>
       <c r="D235" s="16">
-        <v>5673</v>
-[...1 lines deleted...]
-      <c r="E235" s="6"/>
+        <v>55572</v>
+      </c>
+      <c r="E235" s="59">
+        <v>90800</v>
+      </c>
       <c r="F235" s="19"/>
       <c r="G235" s="19"/>
       <c r="H235" s="19"/>
       <c r="I235" s="36"/>
       <c r="J235" s="39"/>
       <c r="K235" s="38"/>
       <c r="L235" s="36"/>
       <c r="M235" s="42"/>
     </row>
-    <row r="236" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>61</v>
+    <row r="236" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A236" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="B236" s="43">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>1891</v>
+      </c>
+      <c r="C236" s="48">
+        <v>3782</v>
       </c>
       <c r="D236" s="16">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="E236" s="6"/>
+        <v>5673</v>
+      </c>
+      <c r="E236" s="59">
+        <v>7564</v>
+      </c>
       <c r="F236" s="19"/>
       <c r="G236" s="19"/>
       <c r="H236" s="19"/>
-      <c r="I236" s="32"/>
+      <c r="I236" s="36"/>
       <c r="J236" s="39"/>
       <c r="K236" s="38"/>
-      <c r="L236" s="32"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L236" s="36"/>
+      <c r="M236" s="42"/>
+    </row>
+    <row r="237" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A237" s="3" t="s">
+        <v>61</v>
       </c>
       <c r="B237" s="43">
         <v>19</v>
       </c>
-      <c r="C237" s="50">
+      <c r="C237" s="48">
         <v>74</v>
       </c>
       <c r="D237" s="16">
         <v>129</v>
       </c>
-      <c r="E237" s="6"/>
+      <c r="E237" s="18">
+        <v>184</v>
+      </c>
       <c r="F237" s="19"/>
       <c r="G237" s="19"/>
       <c r="H237" s="19"/>
       <c r="I237" s="32"/>
       <c r="J237" s="39"/>
       <c r="K237" s="38"/>
       <c r="L237" s="32"/>
       <c r="M237" s="33"/>
     </row>
-    <row r="238" spans="1:13" ht="57" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="238" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A238" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B238" s="43">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>19</v>
+      </c>
+      <c r="C238" s="48">
+        <v>74</v>
       </c>
       <c r="D238" s="16">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="E238" s="6"/>
+        <v>129</v>
+      </c>
+      <c r="E238" s="18">
+        <v>184</v>
+      </c>
       <c r="F238" s="19"/>
       <c r="G238" s="19"/>
       <c r="H238" s="19"/>
       <c r="I238" s="32"/>
       <c r="J238" s="39"/>
       <c r="K238" s="38"/>
       <c r="L238" s="32"/>
-      <c r="M238" s="42"/>
-[...3 lines deleted...]
-        <v>77</v>
+      <c r="M238" s="33"/>
+    </row>
+    <row r="239" spans="1:13" ht="57" x14ac:dyDescent="0.25">
+      <c r="A239" s="2" t="s">
+        <v>67</v>
       </c>
       <c r="B239" s="43">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>59</v>
+      </c>
+      <c r="C239" s="48">
+        <v>265</v>
       </c>
       <c r="D239" s="16">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="E239" s="6"/>
+        <v>472</v>
+      </c>
+      <c r="E239" s="18">
+        <v>679</v>
+      </c>
       <c r="F239" s="19"/>
       <c r="G239" s="19"/>
       <c r="H239" s="19"/>
       <c r="I239" s="32"/>
       <c r="J239" s="39"/>
       <c r="K239" s="38"/>
       <c r="L239" s="32"/>
-      <c r="M239" s="33"/>
+      <c r="M239" s="42"/>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A240" s="6" t="s">
-        <v>78</v>
-[...10 lines deleted...]
-      <c r="E240" s="59"/>
+        <v>77</v>
+      </c>
+      <c r="B240" s="43">
+        <v>19</v>
+      </c>
+      <c r="C240" s="48">
+        <v>45</v>
+      </c>
+      <c r="D240" s="16">
+        <v>72</v>
+      </c>
+      <c r="E240" s="55">
+        <v>99</v>
+      </c>
       <c r="F240" s="19"/>
       <c r="G240" s="19"/>
       <c r="H240" s="19"/>
       <c r="I240" s="32"/>
       <c r="J240" s="39"/>
       <c r="K240" s="38"/>
       <c r="L240" s="32"/>
       <c r="M240" s="33"/>
     </row>
-    <row r="241" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E241" s="6"/>
+    <row r="241" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A241" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B241" s="44">
+        <v>40</v>
+      </c>
+      <c r="C241" s="52">
+        <v>220</v>
+      </c>
+      <c r="D241" s="18">
+        <v>400</v>
+      </c>
+      <c r="E241" s="18">
+        <v>580</v>
+      </c>
       <c r="F241" s="19"/>
       <c r="G241" s="19"/>
       <c r="H241" s="19"/>
       <c r="I241" s="32"/>
       <c r="J241" s="39"/>
       <c r="K241" s="38"/>
       <c r="L241" s="32"/>
       <c r="M241" s="33"/>
     </row>
-    <row r="242" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="242" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A242" s="3" t="s">
+        <v>62</v>
       </c>
       <c r="B242" s="43" t="s">
         <v>72</v>
       </c>
-      <c r="C242" s="50">
+      <c r="C242" s="48">
         <v>0</v>
       </c>
       <c r="D242" s="16">
         <v>1</v>
       </c>
-      <c r="E242" s="6"/>
+      <c r="E242" s="18">
+        <v>11</v>
+      </c>
       <c r="F242" s="19"/>
       <c r="G242" s="19"/>
       <c r="H242" s="19"/>
       <c r="I242" s="32"/>
       <c r="J242" s="39"/>
       <c r="K242" s="38"/>
       <c r="L242" s="32"/>
       <c r="M242" s="33"/>
     </row>
-    <row r="243" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>47</v>
+    <row r="243" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A243" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B243" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C243" s="48">
+        <v>0</v>
       </c>
       <c r="D243" s="16">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="E243" s="6"/>
+        <v>1</v>
+      </c>
+      <c r="E243" s="18">
+        <v>11</v>
+      </c>
       <c r="F243" s="19"/>
       <c r="G243" s="19"/>
       <c r="H243" s="19"/>
       <c r="I243" s="32"/>
       <c r="J243" s="39"/>
       <c r="K243" s="38"/>
       <c r="L243" s="32"/>
       <c r="M243" s="33"/>
     </row>
-    <row r="244" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="244" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A244" s="9" t="s">
+        <v>63</v>
       </c>
       <c r="B244" s="43">
         <v>22</v>
       </c>
-      <c r="C244" s="50">
+      <c r="C244" s="48">
         <v>47</v>
       </c>
       <c r="D244" s="16">
         <v>92</v>
       </c>
-      <c r="E244" s="6"/>
+      <c r="E244" s="18">
+        <v>189</v>
+      </c>
       <c r="F244" s="19"/>
       <c r="G244" s="19"/>
       <c r="H244" s="19"/>
       <c r="I244" s="32"/>
       <c r="J244" s="39"/>
       <c r="K244" s="38"/>
       <c r="L244" s="32"/>
       <c r="M244" s="33"/>
     </row>
-    <row r="245" spans="1:13" ht="57" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="245" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A245" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B245" s="43">
-        <v>35665</v>
-[...2 lines deleted...]
-        <v>203422</v>
+        <v>22</v>
+      </c>
+      <c r="C245" s="48">
+        <v>47</v>
       </c>
       <c r="D245" s="16">
-        <v>371180</v>
-[...1 lines deleted...]
-      <c r="E245" s="6"/>
+        <v>92</v>
+      </c>
+      <c r="E245" s="18">
+        <v>189</v>
+      </c>
       <c r="F245" s="19"/>
       <c r="G245" s="19"/>
       <c r="H245" s="19"/>
-      <c r="I245" s="36"/>
+      <c r="I245" s="32"/>
       <c r="J245" s="39"/>
       <c r="K245" s="38"/>
-      <c r="L245" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L245" s="32"/>
+      <c r="M245" s="33"/>
+    </row>
+    <row r="246" spans="1:13" ht="57" x14ac:dyDescent="0.25">
+      <c r="A246" s="3" t="s">
+        <v>64</v>
       </c>
       <c r="B246" s="43">
-        <v>35367</v>
-[...2 lines deleted...]
-        <v>196706</v>
+        <v>35665</v>
+      </c>
+      <c r="C246" s="48">
+        <v>203422</v>
       </c>
       <c r="D246" s="16">
-        <v>358045</v>
-[...1 lines deleted...]
-      <c r="E246" s="6"/>
+        <v>371180</v>
+      </c>
+      <c r="E246" s="59">
+        <v>541824</v>
+      </c>
       <c r="F246" s="19"/>
       <c r="G246" s="19"/>
       <c r="H246" s="19"/>
       <c r="I246" s="36"/>
       <c r="J246" s="39"/>
       <c r="K246" s="38"/>
       <c r="L246" s="36"/>
       <c r="M246" s="42"/>
     </row>
     <row r="247" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A247" s="6" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="B247" s="43">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>6716</v>
+        <v>35367</v>
+      </c>
+      <c r="C247" s="48">
+        <v>196706</v>
       </c>
       <c r="D247" s="16">
-        <v>13135</v>
-[...1 lines deleted...]
-      <c r="E247" s="6"/>
+        <v>358045</v>
+      </c>
+      <c r="E247" s="59">
+        <v>522271</v>
+      </c>
       <c r="F247" s="19"/>
       <c r="G247" s="19"/>
       <c r="H247" s="19"/>
       <c r="I247" s="36"/>
       <c r="J247" s="39"/>
       <c r="K247" s="38"/>
       <c r="L247" s="36"/>
       <c r="M247" s="42"/>
     </row>
     <row r="248" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A248" s="3" t="s">
-        <v>65</v>
+      <c r="A248" s="6" t="s">
+        <v>17</v>
       </c>
       <c r="B248" s="43">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>298</v>
+      </c>
+      <c r="C248" s="48">
+        <v>6716</v>
       </c>
       <c r="D248" s="16">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="E248" s="6"/>
+        <v>13135</v>
+      </c>
+      <c r="E248" s="59">
+        <v>19554</v>
+      </c>
       <c r="F248" s="19"/>
       <c r="G248" s="19"/>
       <c r="H248" s="19"/>
-      <c r="I248" s="32"/>
+      <c r="I248" s="36"/>
       <c r="J248" s="39"/>
       <c r="K248" s="38"/>
       <c r="L248" s="36"/>
       <c r="M248" s="42"/>
     </row>
     <row r="249" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A249" s="6" t="s">
-        <v>77</v>
+      <c r="A249" s="3" t="s">
+        <v>65</v>
       </c>
       <c r="B249" s="43">
         <v>146</v>
       </c>
-      <c r="C249" s="50">
+      <c r="C249" s="48">
         <v>302</v>
       </c>
       <c r="D249" s="16">
         <v>472</v>
       </c>
-      <c r="E249" s="6"/>
+      <c r="E249" s="18">
+        <v>661</v>
+      </c>
       <c r="F249" s="19"/>
       <c r="G249" s="19"/>
       <c r="H249" s="19"/>
       <c r="I249" s="32"/>
       <c r="J249" s="39"/>
       <c r="K249" s="38"/>
       <c r="L249" s="36"/>
       <c r="M249" s="42"/>
     </row>
-    <row r="250" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>41</v>
+    <row r="250" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A250" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B250" s="43">
+        <v>146</v>
+      </c>
+      <c r="C250" s="48">
+        <v>302</v>
       </c>
       <c r="D250" s="16">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E250" s="6"/>
+        <v>472</v>
+      </c>
+      <c r="E250" s="18">
+        <v>661</v>
+      </c>
       <c r="F250" s="19"/>
       <c r="G250" s="19"/>
       <c r="H250" s="19"/>
       <c r="I250" s="32"/>
       <c r="J250" s="39"/>
       <c r="K250" s="38"/>
       <c r="L250" s="36"/>
       <c r="M250" s="42"/>
     </row>
-    <row r="251" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="251" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
+      <c r="A251" s="2" t="s">
+        <v>85</v>
       </c>
       <c r="B251" s="16">
         <v>9</v>
       </c>
       <c r="C251" s="16">
         <v>41</v>
       </c>
       <c r="D251" s="16">
         <v>58</v>
       </c>
-      <c r="E251" s="6"/>
+      <c r="E251" s="18">
+        <v>58</v>
+      </c>
       <c r="F251" s="19"/>
       <c r="G251" s="19"/>
       <c r="H251" s="19"/>
       <c r="I251" s="32"/>
       <c r="J251" s="39"/>
       <c r="K251" s="38"/>
       <c r="L251" s="36"/>
       <c r="M251" s="42"/>
     </row>
-    <row r="252" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>261</v>
+    <row r="252" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A252" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B252" s="16">
+        <v>9</v>
+      </c>
+      <c r="C252" s="16">
+        <v>41</v>
       </c>
       <c r="D252" s="16">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="E252" s="6"/>
+        <v>58</v>
+      </c>
+      <c r="E252" s="18">
+        <v>58</v>
+      </c>
       <c r="F252" s="19"/>
       <c r="G252" s="19"/>
       <c r="H252" s="19"/>
       <c r="I252" s="32"/>
       <c r="J252" s="39"/>
       <c r="K252" s="38"/>
       <c r="L252" s="36"/>
       <c r="M252" s="42"/>
     </row>
-    <row r="253" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="253" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A253" s="3" t="s">
+        <v>66</v>
       </c>
       <c r="B253" s="43">
         <v>137</v>
       </c>
-      <c r="C253" s="50">
+      <c r="C253" s="48">
         <v>261</v>
       </c>
       <c r="D253" s="16">
         <v>414</v>
       </c>
-      <c r="E253" s="60"/>
+      <c r="E253" s="46">
+        <v>603</v>
+      </c>
       <c r="F253" s="19"/>
       <c r="G253" s="19"/>
       <c r="H253" s="19"/>
       <c r="I253" s="32"/>
       <c r="J253" s="39"/>
       <c r="K253" s="38"/>
       <c r="L253" s="36"/>
       <c r="M253" s="42"/>
     </row>
-    <row r="254" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A255" s="26" t="s">
+    <row r="254" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A254" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B254" s="43">
+        <v>137</v>
+      </c>
+      <c r="C254" s="48">
+        <v>261</v>
+      </c>
+      <c r="D254" s="16">
+        <v>414</v>
+      </c>
+      <c r="E254" s="18">
+        <v>603</v>
+      </c>
+      <c r="F254" s="19"/>
+      <c r="G254" s="19"/>
+      <c r="H254" s="19"/>
+      <c r="I254" s="32"/>
+      <c r="J254" s="39"/>
+      <c r="K254" s="38"/>
+      <c r="L254" s="36"/>
+      <c r="M254" s="42"/>
+    </row>
+    <row r="255" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A255" s="23"/>
+      <c r="B255" s="23"/>
+      <c r="C255" s="23"/>
+      <c r="D255" s="49"/>
+      <c r="E255" s="58"/>
+      <c r="F255" s="34"/>
+      <c r="G255" s="35"/>
+      <c r="H255" s="35"/>
+      <c r="I255" s="35"/>
+      <c r="J255" s="35"/>
+      <c r="K255" s="35"/>
+      <c r="L255" s="35"/>
+      <c r="M255" s="35"/>
+    </row>
+    <row r="256" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A256" s="26" t="s">
         <v>74</v>
       </c>
-      <c r="B255" s="25"/>
-[...13 lines deleted...]
-      <c r="A256" s="49" t="s">
+      <c r="B256" s="25"/>
+      <c r="C256" s="13"/>
+      <c r="D256" s="51"/>
+      <c r="E256" s="50"/>
+      <c r="F256" s="13"/>
+      <c r="G256" s="22"/>
+      <c r="H256" s="22"/>
+      <c r="I256" s="22"/>
+      <c r="J256" s="22"/>
+      <c r="K256" s="22"/>
+      <c r="L256" s="22"/>
+      <c r="M256" s="22"/>
+    </row>
+    <row r="257" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="57" t="s">
         <v>75</v>
       </c>
-      <c r="B256" s="49"/>
-[...13 lines deleted...]
-      <c r="A257" s="14" t="s">
+      <c r="B257" s="57"/>
+      <c r="C257" s="57"/>
+      <c r="D257" s="57"/>
+      <c r="E257" s="57"/>
+      <c r="F257" s="57"/>
+      <c r="G257" s="57"/>
+      <c r="H257" s="57"/>
+      <c r="I257" s="57"/>
+      <c r="J257" s="57"/>
+      <c r="K257" s="57"/>
+      <c r="L257" s="57"/>
+      <c r="M257" s="57"/>
+    </row>
+    <row r="258" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A258" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="B257" s="25"/>
-[...10 lines deleted...]
-      <c r="M257" s="13"/>
+      <c r="B258" s="25"/>
+      <c r="C258" s="13"/>
+      <c r="D258" s="13"/>
+      <c r="E258" s="13"/>
+      <c r="F258" s="25"/>
+      <c r="G258" s="25"/>
+      <c r="H258" s="25"/>
+      <c r="I258" s="13"/>
+      <c r="J258" s="13"/>
+      <c r="K258" s="15"/>
+      <c r="L258" s="15"/>
+      <c r="M258" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A256:M256"/>
+    <mergeCell ref="A257:M257"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>