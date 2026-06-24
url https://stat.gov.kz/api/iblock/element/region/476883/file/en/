--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="86">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
@@ -565,67 +565,67 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный 8" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -914,65 +914,65 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N258"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="27" customWidth="1"/>
     <col min="2" max="3" width="9.7109375" style="27" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="27"/>
     <col min="5" max="5" width="10.28515625" style="28" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="28"/>
     <col min="7" max="13" width="9.140625" style="30"/>
     <col min="14" max="14" width="9.140625" style="29"/>
     <col min="15" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="60" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="56"/>
-[...10 lines deleted...]
-      <c r="M1" s="56"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2" s="25"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:13" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="24" t="s">
@@ -997,6360 +997,6862 @@
         <v>8</v>
       </c>
       <c r="K3" s="24" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="24" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="43">
         <v>1037</v>
       </c>
       <c r="C4" s="48">
         <v>3385</v>
       </c>
       <c r="D4" s="16">
         <v>5048</v>
       </c>
-      <c r="E4" s="59">
+      <c r="E4" s="57">
         <v>6956</v>
       </c>
-      <c r="F4" s="19"/>
+      <c r="F4" s="19">
+        <v>8584</v>
+      </c>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="36"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="36"/>
       <c r="M4" s="42"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="43">
         <v>60</v>
       </c>
       <c r="C5" s="48">
         <v>330</v>
       </c>
       <c r="D5" s="16">
         <v>449</v>
       </c>
       <c r="E5" s="18">
         <v>575</v>
       </c>
-      <c r="F5" s="19"/>
+      <c r="F5" s="19">
+        <v>644</v>
+      </c>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="36"/>
       <c r="J5" s="38"/>
       <c r="K5" s="38"/>
       <c r="L5" s="36"/>
       <c r="M5" s="42"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="43">
         <v>9</v>
       </c>
       <c r="C6" s="48">
         <v>16</v>
       </c>
       <c r="D6" s="16">
         <v>23</v>
       </c>
       <c r="E6" s="18">
         <v>29</v>
       </c>
-      <c r="F6" s="19"/>
+      <c r="F6" s="19">
+        <v>41</v>
+      </c>
       <c r="G6" s="19"/>
       <c r="H6" s="19"/>
       <c r="I6" s="32"/>
       <c r="J6" s="38"/>
       <c r="K6" s="38"/>
       <c r="L6" s="32"/>
       <c r="M6" s="33"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C7" s="48">
         <v>1</v>
       </c>
       <c r="D7" s="16">
         <v>1</v>
       </c>
       <c r="E7" s="18">
         <v>2</v>
       </c>
-      <c r="F7" s="19"/>
+      <c r="F7" s="19">
+        <v>3</v>
+      </c>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="32"/>
       <c r="J7" s="38"/>
       <c r="K7" s="38"/>
       <c r="L7" s="32"/>
       <c r="M7" s="33"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="43">
         <v>25</v>
       </c>
       <c r="C8" s="48">
         <v>51</v>
       </c>
       <c r="D8" s="16">
         <v>76</v>
       </c>
       <c r="E8" s="18">
         <v>101</v>
       </c>
-      <c r="F8" s="19"/>
+      <c r="F8" s="19">
+        <v>127</v>
+      </c>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="32"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="32"/>
       <c r="M8" s="33"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="43">
         <v>26</v>
       </c>
       <c r="C9" s="48">
         <v>57</v>
       </c>
       <c r="D9" s="16">
         <v>89</v>
       </c>
       <c r="E9" s="18">
         <v>121</v>
       </c>
-      <c r="F9" s="19"/>
+      <c r="F9" s="19">
+        <v>143</v>
+      </c>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="32"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="32"/>
       <c r="M9" s="33"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="43">
         <v>1</v>
       </c>
       <c r="C10" s="48">
         <v>2</v>
       </c>
       <c r="D10" s="16">
         <v>3</v>
       </c>
       <c r="E10" s="18">
         <v>4</v>
       </c>
-      <c r="F10" s="19"/>
+      <c r="F10" s="19">
+        <v>4</v>
+      </c>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="32"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="32"/>
       <c r="M10" s="33"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="43">
         <v>22</v>
       </c>
       <c r="C11" s="48">
         <v>120</v>
       </c>
       <c r="D11" s="16">
         <v>202</v>
       </c>
       <c r="E11" s="18">
         <v>285</v>
       </c>
-      <c r="F11" s="19"/>
+      <c r="F11" s="19">
+        <v>338</v>
+      </c>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="32"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="32"/>
       <c r="M11" s="33"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="43">
         <v>4</v>
       </c>
       <c r="C12" s="48">
         <v>6</v>
       </c>
       <c r="D12" s="16">
         <v>9</v>
       </c>
       <c r="E12" s="18">
         <v>11</v>
       </c>
-      <c r="F12" s="19"/>
+      <c r="F12" s="19">
+        <v>25</v>
+      </c>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="32"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="32"/>
       <c r="M12" s="33"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="43">
         <v>2</v>
       </c>
       <c r="C13" s="48">
         <v>764</v>
       </c>
       <c r="D13" s="16">
         <v>1159</v>
       </c>
-      <c r="E13" s="59">
+      <c r="E13" s="57">
         <v>1625</v>
       </c>
-      <c r="F13" s="19"/>
+      <c r="F13" s="19">
+        <v>1839</v>
+      </c>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="36"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="36"/>
       <c r="M13" s="42"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="43">
         <v>864</v>
       </c>
       <c r="C14" s="48">
         <v>1991</v>
       </c>
       <c r="D14" s="16">
         <v>2966</v>
       </c>
-      <c r="E14" s="59">
+      <c r="E14" s="57">
         <v>4108</v>
       </c>
-      <c r="F14" s="19"/>
+      <c r="F14" s="19">
+        <v>5301</v>
+      </c>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="36"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="36"/>
       <c r="M14" s="42"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="43">
         <v>3</v>
       </c>
       <c r="C15" s="48">
         <v>6</v>
       </c>
       <c r="D15" s="16">
         <v>8</v>
       </c>
       <c r="E15" s="18">
         <v>11</v>
       </c>
-      <c r="F15" s="19"/>
+      <c r="F15" s="19">
+        <v>14</v>
+      </c>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="32"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="32"/>
       <c r="M15" s="33"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="43">
         <v>21</v>
       </c>
       <c r="C16" s="48">
         <v>42</v>
       </c>
       <c r="D16" s="16">
         <v>63</v>
       </c>
       <c r="E16" s="18">
         <v>84</v>
       </c>
-      <c r="F16" s="19"/>
+      <c r="F16" s="19">
+        <v>105</v>
+      </c>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="32"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="32"/>
       <c r="M16" s="33"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="43">
         <v>21</v>
       </c>
       <c r="C17" s="48">
         <v>76</v>
       </c>
       <c r="D17" s="16">
         <v>132</v>
       </c>
       <c r="E17" s="18">
         <v>191</v>
       </c>
-      <c r="F17" s="19"/>
+      <c r="F17" s="19">
+        <v>202</v>
+      </c>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="32"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="32"/>
       <c r="M17" s="33"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C18" s="44" t="s">
         <v>72</v>
       </c>
       <c r="D18" s="44" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="18">
         <v>3</v>
       </c>
-      <c r="F18" s="19"/>
+      <c r="F18" s="19">
+        <v>4</v>
+      </c>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="32"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="32"/>
       <c r="M18" s="33"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="43">
         <v>21</v>
       </c>
       <c r="C19" s="48">
         <v>76</v>
       </c>
       <c r="D19" s="16">
         <v>132</v>
       </c>
       <c r="E19" s="18">
         <v>188</v>
       </c>
-      <c r="F19" s="19"/>
+      <c r="F19" s="19">
+        <v>198</v>
+      </c>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="32"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="32"/>
       <c r="M19" s="33"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="43">
         <v>5738</v>
       </c>
       <c r="C20" s="48">
         <v>12107</v>
       </c>
       <c r="D20" s="16">
         <v>23028</v>
       </c>
-      <c r="E20" s="59">
+      <c r="E20" s="57">
         <v>32637</v>
       </c>
-      <c r="F20" s="19"/>
+      <c r="F20" s="19">
+        <v>42709</v>
+      </c>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="36"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="36"/>
       <c r="M20" s="42"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="43">
         <v>5668</v>
       </c>
       <c r="C21" s="48">
         <v>12002</v>
       </c>
       <c r="D21" s="16">
         <v>20551</v>
       </c>
-      <c r="E21" s="59">
+      <c r="E21" s="57">
         <v>26730</v>
       </c>
-      <c r="F21" s="19"/>
+      <c r="F21" s="19">
+        <v>34219</v>
+      </c>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="36"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="36"/>
       <c r="M21" s="42"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="44">
         <v>25</v>
       </c>
       <c r="C22" s="48">
         <v>37</v>
       </c>
       <c r="D22" s="16">
         <v>50</v>
       </c>
       <c r="E22" s="18">
         <v>62</v>
       </c>
-      <c r="F22" s="19"/>
+      <c r="F22" s="19">
+        <v>75</v>
+      </c>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="32"/>
       <c r="J22" s="38"/>
       <c r="K22" s="38"/>
       <c r="L22" s="32"/>
       <c r="M22" s="33"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="43">
         <v>46</v>
       </c>
       <c r="C23" s="48">
         <v>68</v>
       </c>
       <c r="D23" s="16">
         <v>90</v>
       </c>
       <c r="E23" s="18">
         <v>113</v>
       </c>
-      <c r="F23" s="19"/>
+      <c r="F23" s="19">
+        <v>894</v>
+      </c>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="36"/>
       <c r="J23" s="38"/>
       <c r="K23" s="38"/>
       <c r="L23" s="36"/>
       <c r="M23" s="42"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="48" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="16">
         <v>2337</v>
       </c>
-      <c r="E24" s="59">
+      <c r="E24" s="57">
         <v>5732</v>
       </c>
-      <c r="F24" s="19"/>
+      <c r="F24" s="19">
+        <v>7521</v>
+      </c>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="36"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="36"/>
       <c r="M24" s="42"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="43">
         <v>69</v>
       </c>
       <c r="C25" s="48">
         <v>108</v>
       </c>
       <c r="D25" s="16">
         <v>146</v>
       </c>
       <c r="E25" s="18">
         <v>185</v>
       </c>
-      <c r="F25" s="19"/>
+      <c r="F25" s="19">
+        <v>246</v>
+      </c>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="36"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="36"/>
       <c r="M25" s="42"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="43">
         <v>24</v>
       </c>
       <c r="C26" s="48">
         <v>40</v>
       </c>
       <c r="D26" s="16">
         <v>55</v>
       </c>
       <c r="E26" s="18">
         <v>71</v>
       </c>
-      <c r="F26" s="19"/>
+      <c r="F26" s="19">
+        <v>93</v>
+      </c>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="32"/>
       <c r="J26" s="38"/>
       <c r="K26" s="38"/>
       <c r="L26" s="32"/>
       <c r="M26" s="33"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="44">
         <v>25</v>
       </c>
       <c r="C27" s="48">
         <v>37</v>
       </c>
       <c r="D27" s="16">
         <v>50</v>
       </c>
       <c r="E27" s="18">
         <v>62</v>
       </c>
-      <c r="F27" s="19"/>
+      <c r="F27" s="19">
+        <v>75</v>
+      </c>
       <c r="G27" s="19"/>
       <c r="H27" s="19"/>
       <c r="I27" s="32"/>
       <c r="J27" s="38"/>
       <c r="K27" s="38"/>
       <c r="L27" s="32"/>
       <c r="M27" s="33"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="43">
         <v>20</v>
       </c>
       <c r="C28" s="48">
         <v>30</v>
       </c>
       <c r="D28" s="16">
         <v>41</v>
       </c>
       <c r="E28" s="18">
         <v>52</v>
       </c>
-      <c r="F28" s="19"/>
+      <c r="F28" s="19">
+        <v>78</v>
+      </c>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="32"/>
       <c r="J28" s="38"/>
       <c r="K28" s="38"/>
       <c r="L28" s="32"/>
       <c r="M28" s="33"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="52" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="F29" s="19"/>
+      <c r="F29" s="19" t="s">
+        <v>72</v>
+      </c>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="36"/>
       <c r="J29" s="38"/>
       <c r="K29" s="38"/>
       <c r="L29" s="36"/>
       <c r="M29" s="42"/>
     </row>
     <row r="30" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="43">
         <v>880</v>
       </c>
       <c r="C30" s="48">
         <v>1985</v>
       </c>
       <c r="D30" s="16">
         <v>2965</v>
       </c>
-      <c r="E30" s="59">
+      <c r="E30" s="57">
         <v>4099</v>
       </c>
-      <c r="F30" s="19"/>
+      <c r="F30" s="19">
+        <v>5275</v>
+      </c>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="36"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="36"/>
       <c r="M30" s="42"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="43">
         <v>31</v>
       </c>
       <c r="C31" s="48">
         <v>42</v>
       </c>
       <c r="D31" s="16">
         <v>56</v>
       </c>
       <c r="E31" s="18">
         <v>74</v>
       </c>
-      <c r="F31" s="19"/>
+      <c r="F31" s="19">
+        <v>96</v>
+      </c>
       <c r="G31" s="19"/>
       <c r="H31" s="19"/>
       <c r="I31" s="32"/>
       <c r="J31" s="38"/>
       <c r="K31" s="38"/>
       <c r="L31" s="32"/>
       <c r="M31" s="33"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="43">
         <v>9</v>
       </c>
       <c r="C32" s="48">
         <v>15</v>
       </c>
       <c r="D32" s="16">
         <v>21</v>
       </c>
       <c r="E32" s="18">
         <v>28</v>
       </c>
-      <c r="F32" s="19"/>
+      <c r="F32" s="19">
+        <v>37</v>
+      </c>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="32"/>
       <c r="J32" s="38"/>
       <c r="K32" s="38"/>
       <c r="L32" s="32"/>
       <c r="M32" s="33"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="48">
         <v>1</v>
       </c>
       <c r="D33" s="16">
         <v>1</v>
       </c>
       <c r="E33" s="18">
         <v>2</v>
       </c>
-      <c r="F33" s="19"/>
+      <c r="F33" s="19">
+        <v>3</v>
+      </c>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="32"/>
       <c r="J33" s="38"/>
       <c r="K33" s="38"/>
       <c r="L33" s="32"/>
       <c r="M33" s="33"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="43">
         <v>24</v>
       </c>
       <c r="C34" s="48">
         <v>48</v>
       </c>
       <c r="D34" s="16">
         <v>72</v>
       </c>
       <c r="E34" s="18">
         <v>96</v>
       </c>
-      <c r="F34" s="19"/>
+      <c r="F34" s="19">
+        <v>120</v>
+      </c>
       <c r="G34" s="19"/>
       <c r="H34" s="19"/>
       <c r="I34" s="32"/>
       <c r="J34" s="38"/>
       <c r="K34" s="38"/>
       <c r="L34" s="32"/>
       <c r="M34" s="33"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="43">
         <v>26</v>
       </c>
       <c r="C35" s="48">
         <v>57</v>
       </c>
       <c r="D35" s="16">
         <v>89</v>
       </c>
       <c r="E35" s="18">
         <v>121</v>
       </c>
-      <c r="F35" s="19"/>
+      <c r="F35" s="19">
+        <v>143</v>
+      </c>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="32"/>
       <c r="J35" s="38"/>
       <c r="K35" s="38"/>
       <c r="L35" s="32"/>
       <c r="M35" s="33"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="43">
         <v>1</v>
       </c>
       <c r="C36" s="48">
         <v>2</v>
       </c>
       <c r="D36" s="16">
         <v>3</v>
       </c>
       <c r="E36" s="18">
         <v>4</v>
       </c>
-      <c r="F36" s="19"/>
+      <c r="F36" s="19">
+        <v>4</v>
+      </c>
       <c r="G36" s="19"/>
       <c r="H36" s="19"/>
       <c r="I36" s="32"/>
       <c r="J36" s="38"/>
       <c r="K36" s="38"/>
       <c r="L36" s="32"/>
       <c r="M36" s="33"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="43">
         <v>14</v>
       </c>
       <c r="C37" s="48">
         <v>33</v>
       </c>
       <c r="D37" s="16">
         <v>51</v>
       </c>
       <c r="E37" s="18">
         <v>69</v>
       </c>
-      <c r="F37" s="19"/>
+      <c r="F37" s="19">
+        <v>84</v>
+      </c>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="32"/>
       <c r="J37" s="38"/>
       <c r="K37" s="38"/>
       <c r="L37" s="32"/>
       <c r="M37" s="33"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A38" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B38" s="43">
         <v>4</v>
       </c>
       <c r="C38" s="48">
         <v>6</v>
       </c>
       <c r="D38" s="16">
         <v>9</v>
       </c>
       <c r="E38" s="18">
         <v>11</v>
       </c>
-      <c r="F38" s="19"/>
+      <c r="F38" s="19">
+        <v>25</v>
+      </c>
       <c r="G38" s="19"/>
       <c r="H38" s="19"/>
       <c r="I38" s="32"/>
       <c r="J38" s="38"/>
       <c r="K38" s="38"/>
       <c r="L38" s="32"/>
       <c r="M38" s="33"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="43">
         <v>2</v>
       </c>
       <c r="C39" s="48">
         <v>6</v>
       </c>
       <c r="D39" s="16">
         <v>11</v>
       </c>
       <c r="E39" s="18">
         <v>16</v>
       </c>
-      <c r="F39" s="19"/>
+      <c r="F39" s="19">
+        <v>16</v>
+      </c>
       <c r="G39" s="19"/>
       <c r="H39" s="19"/>
       <c r="I39" s="32"/>
       <c r="J39" s="38"/>
       <c r="K39" s="38"/>
       <c r="L39" s="32"/>
       <c r="M39" s="33"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="43">
         <v>745</v>
       </c>
       <c r="C40" s="48">
         <v>1727</v>
       </c>
       <c r="D40" s="16">
         <v>2581</v>
       </c>
-      <c r="E40" s="59">
+      <c r="E40" s="57">
         <v>3584</v>
       </c>
-      <c r="F40" s="19"/>
+      <c r="F40" s="19">
+        <v>4626</v>
+      </c>
       <c r="G40" s="19"/>
       <c r="H40" s="19"/>
       <c r="I40" s="36"/>
       <c r="J40" s="38"/>
       <c r="K40" s="38"/>
       <c r="L40" s="36"/>
       <c r="M40" s="42"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="43">
         <v>3</v>
       </c>
       <c r="C41" s="48">
         <v>6</v>
       </c>
       <c r="D41" s="16">
         <v>8</v>
       </c>
       <c r="E41" s="18">
         <v>11</v>
       </c>
-      <c r="F41" s="19"/>
+      <c r="F41" s="19">
+        <v>14</v>
+      </c>
       <c r="G41" s="19"/>
       <c r="H41" s="19"/>
       <c r="I41" s="32"/>
       <c r="J41" s="38"/>
       <c r="K41" s="38"/>
       <c r="L41" s="32"/>
       <c r="M41" s="33"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B42" s="43">
         <v>21</v>
       </c>
       <c r="C42" s="48">
         <v>42</v>
       </c>
       <c r="D42" s="16">
         <v>63</v>
       </c>
       <c r="E42" s="18">
         <v>84</v>
       </c>
-      <c r="F42" s="19"/>
+      <c r="F42" s="19">
+        <v>105</v>
+      </c>
       <c r="G42" s="19"/>
       <c r="H42" s="19"/>
       <c r="I42" s="32"/>
       <c r="J42" s="38"/>
       <c r="K42" s="38"/>
       <c r="L42" s="32"/>
       <c r="M42" s="33"/>
     </row>
     <row r="43" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="43">
         <v>122</v>
       </c>
       <c r="C43" s="48">
         <v>270</v>
       </c>
       <c r="D43" s="16">
         <v>393</v>
       </c>
       <c r="E43" s="18">
         <v>540</v>
       </c>
-      <c r="F43" s="19"/>
+      <c r="F43" s="19">
+        <v>694</v>
+      </c>
       <c r="G43" s="19"/>
       <c r="H43" s="19"/>
       <c r="I43" s="36"/>
       <c r="J43" s="38"/>
       <c r="K43" s="38"/>
       <c r="L43" s="36"/>
       <c r="M43" s="42"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C44" s="48" t="s">
         <v>72</v>
       </c>
       <c r="D44" s="16" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="18">
         <v>5</v>
       </c>
-      <c r="F44" s="19"/>
+      <c r="F44" s="19">
+        <v>6</v>
+      </c>
       <c r="G44" s="19"/>
       <c r="H44" s="19"/>
       <c r="I44" s="32"/>
       <c r="J44" s="38"/>
       <c r="K44" s="38"/>
       <c r="L44" s="32"/>
       <c r="M44" s="33"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="43">
         <v>1</v>
       </c>
       <c r="C45" s="48">
         <v>1</v>
       </c>
       <c r="D45" s="16">
         <v>1</v>
       </c>
       <c r="E45" s="18">
         <v>2</v>
       </c>
-      <c r="F45" s="19"/>
+      <c r="F45" s="19">
+        <v>4</v>
+      </c>
       <c r="G45" s="19"/>
       <c r="H45" s="19"/>
       <c r="I45" s="32"/>
       <c r="J45" s="38"/>
       <c r="K45" s="38"/>
       <c r="L45" s="32"/>
       <c r="M45" s="33"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="43">
         <v>2</v>
       </c>
       <c r="C46" s="48">
         <v>5</v>
       </c>
       <c r="D46" s="16">
         <v>7</v>
       </c>
       <c r="E46" s="18">
         <v>9</v>
       </c>
-      <c r="F46" s="19"/>
+      <c r="F46" s="19">
+        <v>9</v>
+      </c>
       <c r="G46" s="19"/>
       <c r="H46" s="19"/>
       <c r="I46" s="32"/>
       <c r="J46" s="38"/>
       <c r="K46" s="38"/>
       <c r="L46" s="32"/>
       <c r="M46" s="33"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="43">
         <v>119</v>
       </c>
       <c r="C47" s="48">
         <v>264</v>
       </c>
       <c r="D47" s="16">
         <v>385</v>
       </c>
       <c r="E47" s="18">
         <v>524</v>
       </c>
-      <c r="F47" s="19"/>
+      <c r="F47" s="19">
+        <v>675</v>
+      </c>
       <c r="G47" s="19"/>
       <c r="H47" s="19"/>
       <c r="I47" s="36"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
       <c r="L47" s="36"/>
       <c r="M47" s="42"/>
     </row>
     <row r="48" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="43">
         <v>140</v>
       </c>
       <c r="C48" s="48">
         <v>215</v>
       </c>
       <c r="D48" s="16">
         <v>290</v>
       </c>
       <c r="E48" s="18">
         <v>364</v>
       </c>
-      <c r="F48" s="19"/>
+      <c r="F48" s="19">
+        <v>386</v>
+      </c>
       <c r="G48" s="19"/>
       <c r="H48" s="19"/>
       <c r="I48" s="32"/>
       <c r="J48" s="38"/>
       <c r="K48" s="38"/>
       <c r="L48" s="36"/>
       <c r="M48" s="42"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B49" s="43">
         <v>140</v>
       </c>
       <c r="C49" s="48">
         <v>215</v>
       </c>
       <c r="D49" s="16">
         <v>290</v>
       </c>
       <c r="E49" s="18">
         <v>364</v>
       </c>
-      <c r="F49" s="19"/>
+      <c r="F49" s="19">
+        <v>386</v>
+      </c>
       <c r="G49" s="19"/>
       <c r="H49" s="19"/>
       <c r="I49" s="32"/>
       <c r="J49" s="38"/>
       <c r="K49" s="38"/>
       <c r="L49" s="36"/>
       <c r="M49" s="42"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="43">
         <v>404</v>
       </c>
       <c r="C50" s="48">
         <v>740</v>
       </c>
       <c r="D50" s="16">
         <v>1110</v>
       </c>
-      <c r="E50" s="59">
+      <c r="E50" s="57">
         <v>1544</v>
       </c>
-      <c r="F50" s="19"/>
+      <c r="F50" s="19">
+        <v>1752</v>
+      </c>
       <c r="G50" s="19"/>
       <c r="H50" s="19"/>
       <c r="I50" s="36"/>
       <c r="J50" s="38"/>
       <c r="K50" s="38"/>
       <c r="L50" s="36"/>
       <c r="M50" s="42"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B51" s="43">
         <v>8</v>
       </c>
       <c r="C51" s="48">
         <v>9</v>
       </c>
       <c r="D51" s="16">
         <v>10</v>
       </c>
       <c r="E51" s="18">
         <v>12</v>
       </c>
-      <c r="F51" s="19"/>
+      <c r="F51" s="19">
+        <v>13</v>
+      </c>
       <c r="G51" s="19"/>
       <c r="H51" s="19"/>
       <c r="I51" s="32"/>
       <c r="J51" s="38"/>
       <c r="K51" s="38"/>
       <c r="L51" s="32"/>
       <c r="M51" s="33"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A52" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="43">
         <v>15</v>
       </c>
       <c r="C52" s="48">
         <v>17</v>
       </c>
       <c r="D52" s="16">
         <v>18</v>
       </c>
       <c r="E52" s="18">
         <v>19</v>
       </c>
-      <c r="F52" s="19"/>
+      <c r="F52" s="19">
+        <v>24</v>
+      </c>
       <c r="G52" s="19"/>
       <c r="H52" s="19"/>
       <c r="I52" s="32"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="32"/>
       <c r="M52" s="33"/>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A53" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="43">
         <v>381</v>
       </c>
       <c r="C53" s="48">
         <v>714</v>
       </c>
       <c r="D53" s="16">
         <v>1082</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="57">
         <v>1513</v>
       </c>
-      <c r="F53" s="19"/>
+      <c r="F53" s="19">
+        <v>1715</v>
+      </c>
       <c r="G53" s="19"/>
       <c r="H53" s="19"/>
       <c r="I53" s="36"/>
       <c r="J53" s="38"/>
       <c r="K53" s="38"/>
       <c r="L53" s="36"/>
       <c r="M53" s="42"/>
     </row>
     <row r="54" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="43">
         <v>90</v>
       </c>
       <c r="C54" s="48">
         <v>210</v>
       </c>
       <c r="D54" s="16">
         <v>327</v>
       </c>
       <c r="E54" s="18">
         <v>441</v>
       </c>
-      <c r="F54" s="19"/>
+      <c r="F54" s="19">
+        <v>584</v>
+      </c>
       <c r="G54" s="19"/>
       <c r="H54" s="19"/>
       <c r="I54" s="32"/>
       <c r="J54" s="38"/>
       <c r="K54" s="38"/>
       <c r="L54" s="36"/>
       <c r="M54" s="42"/>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A55" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B55" s="43">
         <v>76</v>
       </c>
       <c r="C55" s="48">
         <v>145</v>
       </c>
       <c r="D55" s="16">
         <v>211</v>
       </c>
       <c r="E55" s="18">
         <v>278</v>
       </c>
-      <c r="F55" s="19"/>
+      <c r="F55" s="19">
+        <v>367</v>
+      </c>
       <c r="G55" s="19"/>
       <c r="H55" s="19"/>
       <c r="I55" s="32"/>
       <c r="J55" s="38"/>
       <c r="K55" s="38"/>
       <c r="L55" s="32"/>
       <c r="M55" s="33"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B56" s="43">
         <v>9</v>
       </c>
       <c r="C56" s="48">
         <v>54</v>
       </c>
       <c r="D56" s="16">
         <v>100</v>
       </c>
       <c r="E56" s="18">
         <v>142</v>
       </c>
-      <c r="F56" s="19"/>
+      <c r="F56" s="19">
+        <v>190</v>
+      </c>
       <c r="G56" s="19"/>
       <c r="H56" s="19"/>
       <c r="I56" s="32"/>
       <c r="J56" s="38"/>
       <c r="K56" s="38"/>
       <c r="L56" s="32"/>
       <c r="M56" s="33"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A57" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B57" s="43">
         <v>1</v>
       </c>
       <c r="C57" s="48">
         <v>2</v>
       </c>
       <c r="D57" s="16">
         <v>3</v>
       </c>
       <c r="E57" s="18">
         <v>4</v>
       </c>
-      <c r="F57" s="19"/>
+      <c r="F57" s="19">
+        <v>5</v>
+      </c>
       <c r="G57" s="19"/>
       <c r="H57" s="19"/>
       <c r="I57" s="32"/>
       <c r="J57" s="38"/>
       <c r="K57" s="38"/>
       <c r="L57" s="32"/>
       <c r="M57" s="33"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A58" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B58" s="43">
         <v>4</v>
       </c>
       <c r="C58" s="48">
         <v>9</v>
       </c>
       <c r="D58" s="16">
         <v>13</v>
       </c>
       <c r="E58" s="18">
         <v>17</v>
       </c>
-      <c r="F58" s="19"/>
+      <c r="F58" s="19">
+        <v>22</v>
+      </c>
       <c r="G58" s="19"/>
       <c r="H58" s="19"/>
       <c r="I58" s="32"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="32"/>
       <c r="M58" s="33"/>
     </row>
     <row r="59" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="43">
         <v>7</v>
       </c>
       <c r="C59" s="48">
         <v>14</v>
       </c>
       <c r="D59" s="16">
         <v>21</v>
       </c>
       <c r="E59" s="18">
         <v>28</v>
       </c>
-      <c r="F59" s="19"/>
+      <c r="F59" s="19">
+        <v>35</v>
+      </c>
       <c r="G59" s="19"/>
       <c r="H59" s="19"/>
       <c r="I59" s="32"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="32"/>
       <c r="M59" s="33"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A60" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B60" s="43">
         <v>3</v>
       </c>
       <c r="C60" s="48">
         <v>6</v>
       </c>
       <c r="D60" s="16">
         <v>9</v>
       </c>
       <c r="E60" s="18">
         <v>12</v>
       </c>
-      <c r="F60" s="19"/>
+      <c r="F60" s="19">
+        <v>15</v>
+      </c>
       <c r="G60" s="19"/>
       <c r="H60" s="19"/>
       <c r="I60" s="32"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="32"/>
       <c r="M60" s="33"/>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A61" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B61" s="43">
         <v>4</v>
       </c>
       <c r="C61" s="48">
         <v>8</v>
       </c>
       <c r="D61" s="16">
         <v>12</v>
       </c>
       <c r="E61" s="18">
         <v>16</v>
       </c>
-      <c r="F61" s="19"/>
+      <c r="F61" s="19">
+        <v>20</v>
+      </c>
       <c r="G61" s="19"/>
       <c r="H61" s="19"/>
       <c r="I61" s="32"/>
       <c r="J61" s="38"/>
       <c r="K61" s="38"/>
       <c r="L61" s="32"/>
       <c r="M61" s="33"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B62" s="43">
         <v>3899</v>
       </c>
       <c r="C62" s="48">
         <v>4396</v>
       </c>
       <c r="D62" s="16">
         <v>10858</v>
       </c>
-      <c r="E62" s="59">
+      <c r="E62" s="57">
         <v>15026</v>
       </c>
-      <c r="F62" s="19"/>
+      <c r="F62" s="19">
+        <v>19014</v>
+      </c>
       <c r="G62" s="19"/>
       <c r="H62" s="19"/>
       <c r="I62" s="36"/>
       <c r="J62" s="38"/>
       <c r="K62" s="38"/>
       <c r="L62" s="36"/>
       <c r="M62" s="42"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A63" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B63" s="43">
         <v>3876</v>
       </c>
       <c r="C63" s="48">
         <v>4362</v>
       </c>
       <c r="D63" s="16">
         <v>10812</v>
       </c>
-      <c r="E63" s="59">
+      <c r="E63" s="57">
         <v>14968</v>
       </c>
-      <c r="F63" s="19"/>
+      <c r="F63" s="19">
+        <v>18933</v>
+      </c>
       <c r="G63" s="19"/>
       <c r="H63" s="19"/>
       <c r="I63" s="36"/>
       <c r="J63" s="38"/>
       <c r="K63" s="38"/>
       <c r="L63" s="36"/>
       <c r="M63" s="42"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A64" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="43">
         <v>23</v>
       </c>
       <c r="C64" s="48">
         <v>35</v>
       </c>
       <c r="D64" s="16">
         <v>46</v>
       </c>
       <c r="E64" s="18">
         <v>58</v>
       </c>
-      <c r="F64" s="19"/>
+      <c r="F64" s="19">
+        <v>81</v>
+      </c>
       <c r="G64" s="19"/>
       <c r="H64" s="19"/>
       <c r="I64" s="32"/>
       <c r="J64" s="38"/>
       <c r="K64" s="38"/>
       <c r="L64" s="32"/>
       <c r="M64" s="33"/>
     </row>
     <row r="65" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B65" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="48">
         <v>1</v>
       </c>
       <c r="D65" s="16">
         <v>1</v>
       </c>
       <c r="E65" s="18">
         <v>1</v>
       </c>
-      <c r="F65" s="19"/>
+      <c r="F65" s="19">
+        <v>1</v>
+      </c>
       <c r="G65" s="19"/>
       <c r="H65" s="19"/>
       <c r="I65" s="32"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
       <c r="L65" s="32"/>
       <c r="M65" s="33"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A66" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B66" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C66" s="48">
         <v>1</v>
       </c>
       <c r="D66" s="16">
         <v>1</v>
       </c>
       <c r="E66" s="18">
         <v>1</v>
       </c>
-      <c r="F66" s="19"/>
+      <c r="F66" s="19">
+        <v>1</v>
+      </c>
       <c r="G66" s="19"/>
       <c r="H66" s="19"/>
       <c r="I66" s="32"/>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
       <c r="L66" s="32"/>
       <c r="M66" s="33"/>
     </row>
     <row r="67" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="43">
         <v>14045</v>
       </c>
       <c r="C67" s="48">
         <v>30342</v>
       </c>
       <c r="D67" s="16">
         <v>45845</v>
       </c>
-      <c r="E67" s="59">
+      <c r="E67" s="57">
         <v>59848</v>
       </c>
-      <c r="F67" s="19"/>
+      <c r="F67" s="19">
+        <v>74456</v>
+      </c>
       <c r="G67" s="19"/>
       <c r="H67" s="19"/>
       <c r="I67" s="36"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
       <c r="L67" s="36"/>
       <c r="M67" s="42"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A68" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B68" s="43">
         <v>10203</v>
       </c>
       <c r="C68" s="48">
         <v>22231</v>
       </c>
       <c r="D68" s="16">
         <v>33440</v>
       </c>
-      <c r="E68" s="59">
+      <c r="E68" s="57">
         <v>43171</v>
       </c>
-      <c r="F68" s="19"/>
+      <c r="F68" s="19">
+        <v>53601</v>
+      </c>
       <c r="G68" s="19"/>
       <c r="H68" s="19"/>
       <c r="I68" s="36"/>
       <c r="J68" s="38"/>
       <c r="K68" s="38"/>
       <c r="L68" s="36"/>
       <c r="M68" s="42"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A69" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B69" s="44">
         <v>4</v>
       </c>
       <c r="C69" s="48">
         <v>4</v>
       </c>
       <c r="D69" s="16">
         <v>4</v>
       </c>
       <c r="E69" s="18">
         <v>4</v>
       </c>
-      <c r="F69" s="19"/>
+      <c r="F69" s="19">
+        <v>4</v>
+      </c>
       <c r="G69" s="19"/>
       <c r="H69" s="19"/>
       <c r="I69" s="32"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
       <c r="L69" s="32"/>
       <c r="M69" s="33"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A70" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B70" s="43">
         <v>13</v>
       </c>
       <c r="C70" s="48">
         <v>15</v>
       </c>
       <c r="D70" s="16">
         <v>17</v>
       </c>
       <c r="E70" s="18">
         <v>19</v>
       </c>
-      <c r="F70" s="19"/>
+      <c r="F70" s="19">
+        <v>33</v>
+      </c>
       <c r="G70" s="19"/>
       <c r="H70" s="19"/>
       <c r="I70" s="32"/>
       <c r="J70" s="38"/>
       <c r="K70" s="38"/>
       <c r="L70" s="32"/>
       <c r="M70" s="33"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B71" s="43">
         <v>8</v>
       </c>
       <c r="C71" s="48">
         <v>17</v>
       </c>
       <c r="D71" s="16">
         <v>26</v>
       </c>
       <c r="E71" s="18">
         <v>35</v>
       </c>
-      <c r="F71" s="19"/>
+      <c r="F71" s="19">
+        <v>48</v>
+      </c>
       <c r="G71" s="19"/>
       <c r="H71" s="19"/>
       <c r="I71" s="32"/>
       <c r="J71" s="38"/>
       <c r="K71" s="38"/>
       <c r="L71" s="32"/>
       <c r="M71" s="33"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B72" s="43">
         <v>543</v>
       </c>
       <c r="C72" s="48">
         <v>1119</v>
       </c>
       <c r="D72" s="16">
         <v>1719</v>
       </c>
-      <c r="E72" s="59">
+      <c r="E72" s="57">
         <v>2297</v>
       </c>
-      <c r="F72" s="19"/>
+      <c r="F72" s="19">
+        <v>2892</v>
+      </c>
       <c r="G72" s="19"/>
       <c r="H72" s="19"/>
       <c r="I72" s="36"/>
       <c r="J72" s="38"/>
       <c r="K72" s="38"/>
       <c r="L72" s="36"/>
       <c r="M72" s="42"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A73" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="43">
         <v>1</v>
       </c>
       <c r="C73" s="48">
         <v>2</v>
       </c>
       <c r="D73" s="16">
         <v>3</v>
       </c>
       <c r="E73" s="18">
         <v>3</v>
       </c>
-      <c r="F73" s="19"/>
+      <c r="F73" s="19">
+        <v>4</v>
+      </c>
       <c r="G73" s="19"/>
       <c r="H73" s="19"/>
       <c r="I73" s="32"/>
       <c r="J73" s="38"/>
       <c r="K73" s="38"/>
       <c r="L73" s="32"/>
       <c r="M73" s="33"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="43">
         <v>1456</v>
       </c>
       <c r="C74" s="48">
         <v>2957</v>
       </c>
       <c r="D74" s="16">
         <v>4459</v>
       </c>
-      <c r="E74" s="59">
+      <c r="E74" s="57">
         <v>5960</v>
       </c>
-      <c r="F74" s="19"/>
+      <c r="F74" s="19">
+        <v>7575</v>
+      </c>
       <c r="G74" s="19"/>
       <c r="H74" s="19"/>
       <c r="I74" s="36"/>
       <c r="J74" s="38"/>
       <c r="K74" s="38"/>
       <c r="L74" s="36"/>
       <c r="M74" s="42"/>
     </row>
     <row r="75" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A75" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="43">
         <v>602</v>
       </c>
       <c r="C75" s="48">
         <v>1320</v>
       </c>
       <c r="D75" s="16">
         <v>2038</v>
       </c>
-      <c r="E75" s="59">
+      <c r="E75" s="57">
         <v>2756</v>
       </c>
-      <c r="F75" s="19"/>
+      <c r="F75" s="19">
+        <v>3472</v>
+      </c>
       <c r="G75" s="19"/>
       <c r="H75" s="19"/>
       <c r="I75" s="36"/>
       <c r="J75" s="38"/>
       <c r="K75" s="38"/>
       <c r="L75" s="36"/>
       <c r="M75" s="42"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A76" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B76" s="43">
         <v>7</v>
       </c>
       <c r="C76" s="48">
         <v>12</v>
       </c>
       <c r="D76" s="16">
         <v>17</v>
       </c>
       <c r="E76" s="18">
         <v>23</v>
       </c>
-      <c r="F76" s="19"/>
+      <c r="F76" s="19">
+        <v>28</v>
+      </c>
       <c r="G76" s="19"/>
       <c r="H76" s="19"/>
       <c r="I76" s="32"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
       <c r="L76" s="32"/>
       <c r="M76" s="33"/>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A77" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B77" s="43">
         <v>1208</v>
       </c>
       <c r="C77" s="48">
         <v>2665</v>
       </c>
       <c r="D77" s="16">
         <v>4122</v>
       </c>
-      <c r="E77" s="59">
+      <c r="E77" s="57">
         <v>5580</v>
       </c>
-      <c r="F77" s="19"/>
+      <c r="F77" s="19">
+        <v>6798</v>
+      </c>
       <c r="G77" s="19"/>
       <c r="H77" s="19"/>
       <c r="I77" s="36"/>
       <c r="J77" s="38"/>
       <c r="K77" s="38"/>
       <c r="L77" s="36"/>
       <c r="M77" s="42"/>
     </row>
     <row r="78" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A78" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B78" s="43">
         <v>8</v>
       </c>
       <c r="C78" s="48">
         <v>16</v>
       </c>
       <c r="D78" s="16">
         <v>24</v>
       </c>
       <c r="E78" s="18">
         <v>32</v>
       </c>
-      <c r="F78" s="19"/>
+      <c r="F78" s="19">
+        <v>40</v>
+      </c>
       <c r="G78" s="19"/>
       <c r="H78" s="19"/>
       <c r="I78" s="32"/>
       <c r="J78" s="38"/>
       <c r="K78" s="38"/>
       <c r="L78" s="32"/>
       <c r="M78" s="33"/>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A79" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B79" s="43">
         <v>8</v>
       </c>
       <c r="C79" s="48">
         <v>16</v>
       </c>
       <c r="D79" s="16">
         <v>24</v>
       </c>
       <c r="E79" s="18">
         <v>32</v>
       </c>
-      <c r="F79" s="19"/>
+      <c r="F79" s="19">
+        <v>40</v>
+      </c>
       <c r="G79" s="19"/>
       <c r="H79" s="19"/>
       <c r="I79" s="32"/>
       <c r="J79" s="38"/>
       <c r="K79" s="38"/>
       <c r="L79" s="32"/>
       <c r="M79" s="33"/>
     </row>
     <row r="80" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B80" s="43">
         <v>469</v>
       </c>
       <c r="C80" s="48">
         <v>935</v>
       </c>
       <c r="D80" s="16">
         <v>1490</v>
       </c>
-      <c r="E80" s="59">
+      <c r="E80" s="57">
         <v>2044</v>
       </c>
-      <c r="F80" s="19"/>
+      <c r="F80" s="19">
+        <v>2602</v>
+      </c>
       <c r="G80" s="19"/>
       <c r="H80" s="19"/>
       <c r="I80" s="36"/>
       <c r="J80" s="38"/>
       <c r="K80" s="38"/>
       <c r="L80" s="36"/>
       <c r="M80" s="42"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A81" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B81" s="43">
         <v>401</v>
       </c>
       <c r="C81" s="48">
         <v>788</v>
       </c>
       <c r="D81" s="16">
         <v>1236</v>
       </c>
-      <c r="E81" s="59">
+      <c r="E81" s="57">
         <v>1680</v>
       </c>
-      <c r="F81" s="19"/>
+      <c r="F81" s="19">
+        <v>2122</v>
+      </c>
       <c r="G81" s="19"/>
       <c r="H81" s="19"/>
       <c r="I81" s="36"/>
       <c r="J81" s="38"/>
       <c r="K81" s="38"/>
       <c r="L81" s="36"/>
       <c r="M81" s="42"/>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A82" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B82" s="43">
         <v>0</v>
       </c>
       <c r="C82" s="48">
         <v>1</v>
       </c>
       <c r="D82" s="16">
         <v>1</v>
       </c>
       <c r="E82" s="18">
         <v>1</v>
       </c>
-      <c r="F82" s="19"/>
+      <c r="F82" s="19">
+        <v>1</v>
+      </c>
       <c r="G82" s="19"/>
       <c r="H82" s="19"/>
       <c r="I82" s="32"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
       <c r="L82" s="32"/>
       <c r="M82" s="33"/>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A83" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B83" s="43">
         <v>22</v>
       </c>
       <c r="C83" s="48">
         <v>43</v>
       </c>
       <c r="D83" s="16">
         <v>65</v>
       </c>
       <c r="E83" s="18">
         <v>86</v>
       </c>
-      <c r="F83" s="19"/>
+      <c r="F83" s="19">
+        <v>108</v>
+      </c>
       <c r="G83" s="19"/>
       <c r="H83" s="19"/>
       <c r="I83" s="32"/>
       <c r="J83" s="38"/>
       <c r="K83" s="38"/>
       <c r="L83" s="32"/>
       <c r="M83" s="33"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A84" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B84" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C84" s="48" t="s">
         <v>72</v>
       </c>
       <c r="D84" s="16" t="s">
         <v>72</v>
       </c>
       <c r="E84" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="F84" s="19"/>
+      <c r="F84" s="19" t="s">
+        <v>72</v>
+      </c>
       <c r="G84" s="19"/>
       <c r="H84" s="19"/>
       <c r="I84" s="32"/>
       <c r="J84" s="38"/>
       <c r="K84" s="38"/>
       <c r="L84" s="32"/>
       <c r="M84" s="33"/>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A85" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B85" s="43">
         <v>18</v>
       </c>
       <c r="C85" s="48">
         <v>37</v>
       </c>
       <c r="D85" s="16">
         <v>74</v>
       </c>
       <c r="E85" s="18">
         <v>105</v>
       </c>
-      <c r="F85" s="19"/>
+      <c r="F85" s="19">
+        <v>128</v>
+      </c>
       <c r="G85" s="19"/>
       <c r="H85" s="19"/>
       <c r="I85" s="32"/>
       <c r="J85" s="38"/>
       <c r="K85" s="38"/>
       <c r="L85" s="32"/>
       <c r="M85" s="33"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A86" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B86" s="43">
         <v>22</v>
       </c>
       <c r="C86" s="48">
         <v>48</v>
       </c>
       <c r="D86" s="16">
         <v>82</v>
       </c>
       <c r="E86" s="18">
         <v>126</v>
       </c>
-      <c r="F86" s="19"/>
+      <c r="F86" s="19">
+        <v>185</v>
+      </c>
       <c r="G86" s="19"/>
       <c r="H86" s="19"/>
       <c r="I86" s="32"/>
       <c r="J86" s="38"/>
       <c r="K86" s="38"/>
       <c r="L86" s="32"/>
       <c r="M86" s="33"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A87" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="43">
         <v>6</v>
       </c>
       <c r="C87" s="48">
         <v>19</v>
       </c>
       <c r="D87" s="16">
         <v>32</v>
       </c>
       <c r="E87" s="18">
         <v>44</v>
       </c>
-      <c r="F87" s="19"/>
+      <c r="F87" s="19">
+        <v>58</v>
+      </c>
       <c r="G87" s="19"/>
       <c r="H87" s="19"/>
       <c r="I87" s="32"/>
       <c r="J87" s="38"/>
       <c r="K87" s="38"/>
       <c r="L87" s="32"/>
       <c r="M87" s="33"/>
     </row>
     <row r="88" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A88" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B88" s="43">
         <v>426</v>
       </c>
       <c r="C88" s="48">
         <v>889</v>
       </c>
       <c r="D88" s="16">
         <v>1350</v>
       </c>
-      <c r="E88" s="59">
+      <c r="E88" s="57">
         <v>1864</v>
       </c>
-      <c r="F88" s="19"/>
+      <c r="F88" s="19">
+        <v>2513</v>
+      </c>
       <c r="G88" s="19"/>
       <c r="H88" s="19"/>
       <c r="I88" s="36"/>
       <c r="J88" s="38"/>
       <c r="K88" s="38"/>
       <c r="L88" s="36"/>
       <c r="M88" s="42"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A89" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B89" s="43">
         <v>339</v>
       </c>
       <c r="C89" s="48">
         <v>724</v>
       </c>
       <c r="D89" s="16">
         <v>1075</v>
       </c>
-      <c r="E89" s="59">
+      <c r="E89" s="57">
         <v>1466</v>
       </c>
-      <c r="F89" s="19"/>
+      <c r="F89" s="19">
+        <v>1959</v>
+      </c>
       <c r="G89" s="19"/>
       <c r="H89" s="19"/>
       <c r="I89" s="36"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
       <c r="L89" s="36"/>
       <c r="M89" s="42"/>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A90" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="43">
         <v>4</v>
       </c>
       <c r="C90" s="48">
         <v>10</v>
       </c>
       <c r="D90" s="16">
         <v>17</v>
       </c>
       <c r="E90" s="18">
         <v>24</v>
       </c>
-      <c r="F90" s="19"/>
+      <c r="F90" s="19">
+        <v>38</v>
+      </c>
       <c r="G90" s="19"/>
       <c r="H90" s="19"/>
       <c r="I90" s="32"/>
       <c r="J90" s="38"/>
       <c r="K90" s="38"/>
       <c r="L90" s="32"/>
       <c r="M90" s="33"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A91" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B91" s="43">
         <v>27</v>
       </c>
       <c r="C91" s="48">
         <v>53</v>
       </c>
       <c r="D91" s="16">
         <v>80</v>
       </c>
       <c r="E91" s="18">
         <v>106</v>
       </c>
-      <c r="F91" s="19"/>
+      <c r="F91" s="19">
+        <v>133</v>
+      </c>
       <c r="G91" s="19"/>
       <c r="H91" s="19"/>
       <c r="I91" s="32"/>
       <c r="J91" s="38"/>
       <c r="K91" s="38"/>
       <c r="L91" s="32"/>
       <c r="M91" s="33"/>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A92" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C92" s="52" t="s">
         <v>72</v>
       </c>
       <c r="D92" s="16">
         <v>1</v>
       </c>
       <c r="E92" s="18">
         <v>1</v>
       </c>
-      <c r="F92" s="19"/>
+      <c r="F92" s="19">
+        <v>1</v>
+      </c>
       <c r="G92" s="19"/>
       <c r="H92" s="19"/>
       <c r="I92" s="32"/>
       <c r="J92" s="38"/>
       <c r="K92" s="38"/>
       <c r="L92" s="32"/>
       <c r="M92" s="33"/>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A93" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="43">
         <v>18</v>
       </c>
       <c r="C93" s="48">
         <v>35</v>
       </c>
       <c r="D93" s="16">
         <v>74</v>
       </c>
       <c r="E93" s="18">
         <v>111</v>
       </c>
-      <c r="F93" s="19"/>
+      <c r="F93" s="19">
+        <v>147</v>
+      </c>
       <c r="G93" s="19"/>
       <c r="H93" s="19"/>
       <c r="I93" s="32"/>
       <c r="J93" s="38"/>
       <c r="K93" s="38"/>
       <c r="L93" s="32"/>
       <c r="M93" s="33"/>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A94" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="43">
         <v>25</v>
       </c>
       <c r="C94" s="48">
         <v>50</v>
       </c>
       <c r="D94" s="16">
         <v>85</v>
       </c>
       <c r="E94" s="18">
         <v>135</v>
       </c>
-      <c r="F94" s="19"/>
+      <c r="F94" s="19">
+        <v>211</v>
+      </c>
       <c r="G94" s="19"/>
       <c r="H94" s="19"/>
       <c r="I94" s="32"/>
       <c r="J94" s="38"/>
       <c r="K94" s="38"/>
       <c r="L94" s="32"/>
       <c r="M94" s="33"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A95" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B95" s="43">
         <v>14</v>
       </c>
       <c r="C95" s="48">
         <v>16</v>
       </c>
       <c r="D95" s="16">
         <v>19</v>
       </c>
       <c r="E95" s="18">
         <v>21</v>
       </c>
-      <c r="F95" s="19"/>
+      <c r="F95" s="19">
+        <v>24</v>
+      </c>
       <c r="G95" s="19"/>
       <c r="H95" s="19"/>
       <c r="I95" s="32"/>
       <c r="J95" s="38"/>
       <c r="K95" s="38"/>
       <c r="L95" s="32"/>
       <c r="M95" s="33"/>
     </row>
     <row r="96" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A96" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B96" s="43">
         <v>85</v>
       </c>
       <c r="C96" s="48">
         <v>210</v>
       </c>
       <c r="D96" s="16">
         <v>339</v>
       </c>
       <c r="E96" s="18">
         <v>464</v>
       </c>
-      <c r="F96" s="19"/>
+      <c r="F96" s="19">
+        <v>597</v>
+      </c>
       <c r="G96" s="19"/>
       <c r="H96" s="19"/>
       <c r="I96" s="32"/>
       <c r="J96" s="38"/>
       <c r="K96" s="38"/>
       <c r="L96" s="36"/>
       <c r="M96" s="42"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A97" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B97" s="43">
         <v>68</v>
       </c>
       <c r="C97" s="48">
         <v>183</v>
       </c>
       <c r="D97" s="16">
         <v>299</v>
       </c>
       <c r="E97" s="18">
         <v>414</v>
       </c>
-      <c r="F97" s="19"/>
+      <c r="F97" s="19">
+        <v>536</v>
+      </c>
       <c r="G97" s="19"/>
       <c r="H97" s="19"/>
       <c r="I97" s="32"/>
       <c r="J97" s="38"/>
       <c r="K97" s="38"/>
       <c r="L97" s="32"/>
       <c r="M97" s="42"/>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A98" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B98" s="43">
         <v>4</v>
       </c>
       <c r="C98" s="48">
         <v>8</v>
       </c>
       <c r="D98" s="16">
         <v>11</v>
       </c>
       <c r="E98" s="18">
         <v>15</v>
       </c>
-      <c r="F98" s="19"/>
+      <c r="F98" s="19">
+        <v>19</v>
+      </c>
       <c r="G98" s="19"/>
       <c r="H98" s="19"/>
       <c r="I98" s="32"/>
       <c r="J98" s="38"/>
       <c r="K98" s="38"/>
       <c r="L98" s="32"/>
       <c r="M98" s="33"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A99" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B99" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C99" s="52" t="s">
         <v>72</v>
       </c>
       <c r="D99" s="16">
         <v>1</v>
       </c>
       <c r="E99" s="18">
         <v>1</v>
       </c>
-      <c r="F99" s="19"/>
+      <c r="F99" s="19">
+        <v>1</v>
+      </c>
       <c r="G99" s="19"/>
       <c r="H99" s="19"/>
       <c r="I99" s="32"/>
       <c r="J99" s="38"/>
       <c r="K99" s="38"/>
       <c r="L99" s="32"/>
       <c r="M99" s="33"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A100" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B100" s="43">
         <v>2</v>
       </c>
       <c r="C100" s="48">
         <v>6</v>
       </c>
       <c r="D100" s="16">
         <v>13</v>
       </c>
       <c r="E100" s="18">
         <v>17</v>
       </c>
-      <c r="F100" s="19"/>
+      <c r="F100" s="19">
+        <v>21</v>
+      </c>
       <c r="G100" s="19"/>
       <c r="H100" s="19"/>
       <c r="I100" s="32"/>
       <c r="J100" s="38"/>
       <c r="K100" s="38"/>
       <c r="L100" s="32"/>
       <c r="M100" s="33"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B101" s="43">
         <v>4</v>
       </c>
       <c r="C101" s="48">
         <v>6</v>
       </c>
       <c r="D101" s="16">
         <v>7</v>
       </c>
       <c r="E101" s="18">
         <v>9</v>
       </c>
-      <c r="F101" s="19"/>
+      <c r="F101" s="19">
+        <v>12</v>
+      </c>
       <c r="G101" s="19"/>
       <c r="H101" s="19"/>
       <c r="I101" s="32"/>
       <c r="J101" s="38"/>
       <c r="K101" s="38"/>
       <c r="L101" s="32"/>
       <c r="M101" s="33"/>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A102" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B102" s="43">
         <v>8</v>
       </c>
       <c r="C102" s="48">
         <v>8</v>
       </c>
       <c r="D102" s="16">
         <v>8</v>
       </c>
       <c r="E102" s="18">
         <v>8</v>
       </c>
-      <c r="F102" s="19"/>
+      <c r="F102" s="19">
+        <v>8</v>
+      </c>
       <c r="G102" s="19"/>
       <c r="H102" s="19"/>
       <c r="I102" s="32"/>
       <c r="J102" s="38"/>
       <c r="K102" s="38"/>
       <c r="L102" s="32"/>
       <c r="M102" s="33"/>
     </row>
     <row r="103" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A103" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B103" s="43">
         <v>314</v>
       </c>
       <c r="C103" s="48">
         <v>626</v>
       </c>
       <c r="D103" s="16">
         <v>930</v>
       </c>
-      <c r="E103" s="59">
+      <c r="E103" s="57">
         <v>1289</v>
       </c>
-      <c r="F103" s="19"/>
+      <c r="F103" s="19">
+        <v>1776</v>
+      </c>
       <c r="G103" s="19"/>
       <c r="H103" s="19"/>
       <c r="I103" s="36"/>
       <c r="J103" s="38"/>
       <c r="K103" s="38"/>
       <c r="L103" s="36"/>
       <c r="M103" s="42"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B104" s="43">
         <v>271</v>
       </c>
       <c r="C104" s="48">
         <v>538</v>
       </c>
       <c r="D104" s="16">
         <v>772</v>
       </c>
-      <c r="E104" s="59">
+      <c r="E104" s="57">
         <v>1046</v>
       </c>
-      <c r="F104" s="19"/>
+      <c r="F104" s="19">
+        <v>1417</v>
+      </c>
       <c r="G104" s="19"/>
       <c r="H104" s="19"/>
       <c r="I104" s="36"/>
       <c r="J104" s="38"/>
       <c r="K104" s="38"/>
       <c r="L104" s="36"/>
       <c r="M104" s="42"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B105" s="43">
         <v>3</v>
       </c>
       <c r="C105" s="48">
         <v>8</v>
       </c>
       <c r="D105" s="16">
         <v>14</v>
       </c>
       <c r="E105" s="18">
         <v>20</v>
       </c>
-      <c r="F105" s="19"/>
+      <c r="F105" s="19">
+        <v>31</v>
+      </c>
       <c r="G105" s="19"/>
       <c r="H105" s="19"/>
       <c r="I105" s="32"/>
       <c r="J105" s="38"/>
       <c r="K105" s="38"/>
       <c r="L105" s="32"/>
       <c r="M105" s="33"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B106" s="43">
         <v>5</v>
       </c>
       <c r="C106" s="48">
         <v>9</v>
       </c>
       <c r="D106" s="16">
         <v>14</v>
       </c>
       <c r="E106" s="18">
         <v>18</v>
       </c>
-      <c r="F106" s="19"/>
+      <c r="F106" s="19">
+        <v>23</v>
+      </c>
       <c r="G106" s="19"/>
       <c r="H106" s="19"/>
       <c r="I106" s="32"/>
       <c r="J106" s="38"/>
       <c r="K106" s="38"/>
       <c r="L106" s="32"/>
       <c r="M106" s="33"/>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A107" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B107" s="43">
         <v>11</v>
       </c>
       <c r="C107" s="48">
         <v>19</v>
       </c>
       <c r="D107" s="16">
         <v>45</v>
       </c>
       <c r="E107" s="18">
         <v>70</v>
       </c>
-      <c r="F107" s="19"/>
+      <c r="F107" s="19">
+        <v>96</v>
+      </c>
       <c r="G107" s="19"/>
       <c r="H107" s="19"/>
       <c r="I107" s="32"/>
       <c r="J107" s="38"/>
       <c r="K107" s="38"/>
       <c r="L107" s="32"/>
       <c r="M107" s="33"/>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A108" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B108" s="43">
         <v>20</v>
       </c>
       <c r="C108" s="48">
         <v>43</v>
       </c>
       <c r="D108" s="16">
         <v>75</v>
       </c>
       <c r="E108" s="18">
         <v>123</v>
       </c>
-      <c r="F108" s="19"/>
+      <c r="F108" s="19">
+        <v>195</v>
+      </c>
       <c r="G108" s="19"/>
       <c r="H108" s="19"/>
       <c r="I108" s="32"/>
       <c r="J108" s="38"/>
       <c r="K108" s="38"/>
       <c r="L108" s="32"/>
       <c r="M108" s="33"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A109" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B109" s="43">
         <v>6</v>
       </c>
       <c r="C109" s="48">
         <v>8</v>
       </c>
       <c r="D109" s="16">
         <v>11</v>
       </c>
       <c r="E109" s="18">
         <v>13</v>
       </c>
-      <c r="F109" s="19"/>
+      <c r="F109" s="19">
+        <v>16</v>
+      </c>
       <c r="G109" s="19"/>
       <c r="H109" s="19"/>
       <c r="I109" s="32"/>
       <c r="J109" s="38"/>
       <c r="K109" s="38"/>
       <c r="L109" s="32"/>
       <c r="M109" s="33"/>
     </row>
     <row r="110" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A110" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B110" s="43">
         <v>26</v>
       </c>
       <c r="C110" s="48">
         <v>53</v>
       </c>
       <c r="D110" s="16">
         <v>80</v>
       </c>
       <c r="E110" s="18">
         <v>110</v>
       </c>
-      <c r="F110" s="19"/>
+      <c r="F110" s="19">
+        <v>140</v>
+      </c>
       <c r="G110" s="19"/>
       <c r="H110" s="19"/>
       <c r="I110" s="32"/>
       <c r="J110" s="38"/>
       <c r="K110" s="38"/>
       <c r="L110" s="32"/>
       <c r="M110" s="33"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A111" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B111" s="44">
         <v>1</v>
       </c>
       <c r="C111" s="52">
         <v>3</v>
       </c>
       <c r="D111" s="16">
         <v>4</v>
       </c>
       <c r="E111" s="18">
         <v>6</v>
       </c>
-      <c r="F111" s="19"/>
+      <c r="F111" s="19">
+        <v>7</v>
+      </c>
       <c r="G111" s="19"/>
       <c r="H111" s="19"/>
       <c r="I111" s="32"/>
       <c r="J111" s="38"/>
       <c r="K111" s="38"/>
       <c r="L111" s="32"/>
       <c r="M111" s="33"/>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A112" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B112" s="43">
         <v>1</v>
       </c>
       <c r="C112" s="48">
         <v>2</v>
       </c>
       <c r="D112" s="16">
         <v>3</v>
       </c>
       <c r="E112" s="18">
         <v>4</v>
       </c>
-      <c r="F112" s="19"/>
+      <c r="F112" s="19">
+        <v>7</v>
+      </c>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
       <c r="I112" s="32"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="32"/>
       <c r="M112" s="33"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A113" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B113" s="43">
         <v>18</v>
       </c>
       <c r="C113" s="48">
         <v>37</v>
       </c>
       <c r="D113" s="16">
         <v>55</v>
       </c>
       <c r="E113" s="18">
         <v>73</v>
       </c>
-      <c r="F113" s="19"/>
+      <c r="F113" s="19">
+        <v>91</v>
+      </c>
       <c r="G113" s="19"/>
       <c r="H113" s="19"/>
       <c r="I113" s="32"/>
       <c r="J113" s="38"/>
       <c r="K113" s="38"/>
       <c r="L113" s="32"/>
       <c r="M113" s="33"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A114" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B114" s="43">
         <v>5</v>
       </c>
       <c r="C114" s="48">
         <v>10</v>
       </c>
       <c r="D114" s="16">
         <v>16</v>
       </c>
       <c r="E114" s="18">
         <v>24</v>
       </c>
-      <c r="F114" s="19"/>
+      <c r="F114" s="19">
+        <v>30</v>
+      </c>
       <c r="G114" s="19"/>
       <c r="H114" s="19"/>
       <c r="I114" s="32"/>
       <c r="J114" s="38"/>
       <c r="K114" s="38"/>
       <c r="L114" s="32"/>
       <c r="M114" s="33"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A115" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="44">
         <v>1</v>
       </c>
       <c r="C115" s="48">
         <v>2</v>
       </c>
       <c r="D115" s="16">
         <v>2</v>
       </c>
       <c r="E115" s="18">
         <v>3</v>
       </c>
-      <c r="F115" s="19"/>
+      <c r="F115" s="19">
+        <v>4</v>
+      </c>
       <c r="G115" s="19"/>
       <c r="H115" s="19"/>
       <c r="I115" s="32"/>
       <c r="J115" s="38"/>
       <c r="K115" s="38"/>
       <c r="L115" s="32"/>
       <c r="M115" s="33"/>
     </row>
     <row r="116" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A116" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B116" s="43">
         <v>39158</v>
       </c>
       <c r="C116" s="48">
         <v>74524</v>
       </c>
       <c r="D116" s="16">
         <v>124198</v>
       </c>
-      <c r="E116" s="59">
+      <c r="E116" s="57">
         <v>164468</v>
       </c>
-      <c r="F116" s="19"/>
+      <c r="F116" s="19">
+        <v>205678</v>
+      </c>
       <c r="G116" s="19"/>
       <c r="H116" s="19"/>
       <c r="I116" s="36"/>
       <c r="J116" s="38"/>
       <c r="K116" s="38"/>
       <c r="L116" s="36"/>
       <c r="M116" s="42"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A117" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B117" s="43">
         <v>18709</v>
       </c>
       <c r="C117" s="48">
         <v>38336</v>
       </c>
       <c r="D117" s="16">
         <v>59146</v>
       </c>
-      <c r="E117" s="59">
+      <c r="E117" s="57">
         <v>78267</v>
       </c>
-      <c r="F117" s="19"/>
+      <c r="F117" s="19">
+        <v>97280</v>
+      </c>
       <c r="G117" s="19"/>
       <c r="H117" s="19"/>
       <c r="I117" s="36"/>
       <c r="J117" s="38"/>
       <c r="K117" s="38"/>
       <c r="L117" s="36"/>
       <c r="M117" s="42"/>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A118" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B118" s="43">
         <v>14</v>
       </c>
       <c r="C118" s="48">
         <v>32</v>
       </c>
       <c r="D118" s="16">
         <v>50</v>
       </c>
       <c r="E118" s="18">
         <v>67</v>
       </c>
-      <c r="F118" s="19"/>
+      <c r="F118" s="19">
+        <v>86</v>
+      </c>
       <c r="G118" s="19"/>
       <c r="H118" s="19"/>
       <c r="I118" s="32"/>
       <c r="J118" s="38"/>
       <c r="K118" s="38"/>
       <c r="L118" s="32"/>
       <c r="M118" s="33"/>
     </row>
     <row r="119" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A119" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B119" s="43">
         <v>39</v>
       </c>
       <c r="C119" s="48">
         <v>78</v>
       </c>
       <c r="D119" s="16">
         <v>117</v>
       </c>
       <c r="E119" s="18">
         <v>156</v>
       </c>
-      <c r="F119" s="19"/>
+      <c r="F119" s="19">
+        <v>194</v>
+      </c>
       <c r="G119" s="19"/>
       <c r="H119" s="19"/>
       <c r="I119" s="32"/>
       <c r="J119" s="38"/>
       <c r="K119" s="38"/>
       <c r="L119" s="32"/>
       <c r="M119" s="33"/>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A120" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B120" s="43">
         <v>144</v>
       </c>
       <c r="C120" s="48">
         <v>294</v>
       </c>
       <c r="D120" s="16">
         <v>445</v>
       </c>
       <c r="E120" s="18">
         <v>596</v>
       </c>
-      <c r="F120" s="19"/>
+      <c r="F120" s="19">
+        <v>604</v>
+      </c>
       <c r="G120" s="19"/>
       <c r="H120" s="19"/>
       <c r="I120" s="36"/>
       <c r="J120" s="38"/>
       <c r="K120" s="38"/>
       <c r="L120" s="36"/>
       <c r="M120" s="42"/>
     </row>
     <row r="121" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A121" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B121" s="43">
         <v>320</v>
       </c>
       <c r="C121" s="48">
         <v>654</v>
       </c>
       <c r="D121" s="16">
         <v>988</v>
       </c>
-      <c r="E121" s="59">
+      <c r="E121" s="57">
         <v>1322</v>
       </c>
-      <c r="F121" s="19"/>
+      <c r="F121" s="19">
+        <v>1642</v>
+      </c>
       <c r="G121" s="19"/>
       <c r="H121" s="19"/>
       <c r="I121" s="36"/>
       <c r="J121" s="38"/>
       <c r="K121" s="38"/>
       <c r="L121" s="36"/>
       <c r="M121" s="42"/>
     </row>
     <row r="122" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A122" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B122" s="43">
         <v>21</v>
       </c>
       <c r="C122" s="48">
         <v>42</v>
       </c>
       <c r="D122" s="16">
         <v>63</v>
       </c>
       <c r="E122" s="18">
         <v>85</v>
       </c>
-      <c r="F122" s="19"/>
+      <c r="F122" s="19">
+        <v>106</v>
+      </c>
       <c r="G122" s="19"/>
       <c r="H122" s="19"/>
       <c r="I122" s="32"/>
       <c r="J122" s="38"/>
       <c r="K122" s="38"/>
       <c r="L122" s="32"/>
       <c r="M122" s="33"/>
     </row>
     <row r="123" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A123" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B123" s="43">
         <v>2688</v>
       </c>
       <c r="C123" s="48">
         <v>5708</v>
       </c>
       <c r="D123" s="16">
         <v>7722</v>
       </c>
-      <c r="E123" s="59">
+      <c r="E123" s="57">
         <v>10152</v>
       </c>
-      <c r="F123" s="19"/>
+      <c r="F123" s="19">
+        <v>12012</v>
+      </c>
       <c r="G123" s="19"/>
       <c r="H123" s="19"/>
       <c r="I123" s="36"/>
       <c r="J123" s="38"/>
       <c r="K123" s="38"/>
       <c r="L123" s="36"/>
       <c r="M123" s="42"/>
     </row>
     <row r="124" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A124" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B124" s="43">
         <v>16</v>
       </c>
       <c r="C124" s="48">
         <v>33</v>
       </c>
       <c r="D124" s="16">
         <v>2059</v>
       </c>
-      <c r="E124" s="59">
+      <c r="E124" s="57">
         <v>4214</v>
       </c>
-      <c r="F124" s="19"/>
+      <c r="F124" s="19">
+        <v>4315</v>
+      </c>
       <c r="G124" s="19"/>
       <c r="H124" s="19"/>
       <c r="I124" s="36"/>
       <c r="J124" s="38"/>
       <c r="K124" s="38"/>
       <c r="L124" s="36"/>
       <c r="M124" s="42"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A125" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B125" s="43">
         <v>2</v>
       </c>
       <c r="C125" s="48">
         <v>4</v>
       </c>
       <c r="D125" s="16">
         <v>6</v>
       </c>
       <c r="E125" s="18">
         <v>8</v>
       </c>
-      <c r="F125" s="19"/>
+      <c r="F125" s="19">
+        <v>9</v>
+      </c>
       <c r="G125" s="19"/>
       <c r="H125" s="19"/>
       <c r="I125" s="32"/>
       <c r="J125" s="38"/>
       <c r="K125" s="38"/>
       <c r="L125" s="32"/>
       <c r="M125" s="33"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A126" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B126" s="44">
         <v>4</v>
       </c>
       <c r="C126" s="48">
         <v>10</v>
       </c>
       <c r="D126" s="16">
         <v>16</v>
       </c>
       <c r="E126" s="18">
         <v>23</v>
       </c>
-      <c r="F126" s="19"/>
+      <c r="F126" s="19">
+        <v>28</v>
+      </c>
       <c r="G126" s="19"/>
       <c r="H126" s="19"/>
       <c r="I126" s="32"/>
       <c r="J126" s="38"/>
       <c r="K126" s="38"/>
       <c r="L126" s="32"/>
       <c r="M126" s="33"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A127" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B127" s="43">
         <v>16723</v>
       </c>
       <c r="C127" s="48">
         <v>27592</v>
       </c>
       <c r="D127" s="16">
         <v>50582</v>
       </c>
-      <c r="E127" s="59">
+      <c r="E127" s="57">
         <v>65312</v>
       </c>
-      <c r="F127" s="19"/>
+      <c r="F127" s="19">
+        <v>84300</v>
+      </c>
       <c r="G127" s="19"/>
       <c r="H127" s="19"/>
       <c r="I127" s="36"/>
       <c r="J127" s="38"/>
       <c r="K127" s="38"/>
       <c r="L127" s="36"/>
       <c r="M127" s="42"/>
     </row>
     <row r="128" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A128" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B128" s="43">
         <v>426</v>
       </c>
       <c r="C128" s="48">
         <v>1586</v>
       </c>
       <c r="D128" s="16">
         <v>2746</v>
       </c>
-      <c r="E128" s="59">
+      <c r="E128" s="57">
         <v>3907</v>
       </c>
-      <c r="F128" s="19"/>
+      <c r="F128" s="19">
+        <v>4459</v>
+      </c>
       <c r="G128" s="19"/>
       <c r="H128" s="19"/>
       <c r="I128" s="36"/>
       <c r="J128" s="38"/>
       <c r="K128" s="38"/>
       <c r="L128" s="36"/>
       <c r="M128" s="42"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A129" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B129" s="43">
         <v>1</v>
       </c>
       <c r="C129" s="48">
         <v>2</v>
       </c>
       <c r="D129" s="16">
         <v>3</v>
       </c>
       <c r="E129" s="18">
         <v>4</v>
       </c>
-      <c r="F129" s="19"/>
+      <c r="F129" s="19">
+        <v>4</v>
+      </c>
       <c r="G129" s="19"/>
       <c r="H129" s="19"/>
       <c r="I129" s="32"/>
       <c r="J129" s="38"/>
       <c r="K129" s="38"/>
       <c r="L129" s="32"/>
       <c r="M129" s="33"/>
     </row>
     <row r="130" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A130" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B130" s="43">
         <v>52</v>
       </c>
       <c r="C130" s="48">
         <v>154</v>
       </c>
       <c r="D130" s="16">
         <v>255</v>
       </c>
       <c r="E130" s="18">
         <v>356</v>
       </c>
-      <c r="F130" s="19"/>
+      <c r="F130" s="19">
+        <v>640</v>
+      </c>
       <c r="G130" s="19"/>
       <c r="H130" s="19"/>
       <c r="I130" s="32"/>
       <c r="J130" s="38"/>
       <c r="K130" s="38"/>
       <c r="L130" s="36"/>
       <c r="M130" s="42"/>
     </row>
     <row r="131" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A131" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B131" s="43">
         <v>36368</v>
       </c>
       <c r="C131" s="48">
         <v>67201</v>
       </c>
       <c r="D131" s="16">
         <v>112608</v>
       </c>
-      <c r="E131" s="59">
+      <c r="E131" s="57">
         <v>148702</v>
       </c>
-      <c r="F131" s="19"/>
+      <c r="F131" s="19">
+        <v>186455</v>
+      </c>
       <c r="G131" s="19"/>
       <c r="H131" s="19"/>
       <c r="I131" s="36"/>
       <c r="J131" s="38"/>
       <c r="K131" s="38"/>
       <c r="L131" s="36"/>
       <c r="M131" s="42"/>
     </row>
     <row r="132" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A132" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B132" s="43">
         <v>16855</v>
       </c>
       <c r="C132" s="48">
         <v>33465</v>
       </c>
       <c r="D132" s="16">
         <v>51053</v>
       </c>
-      <c r="E132" s="59">
+      <c r="E132" s="57">
         <v>66984</v>
       </c>
-      <c r="F132" s="19"/>
+      <c r="F132" s="19">
+        <v>83488</v>
+      </c>
       <c r="G132" s="19"/>
       <c r="H132" s="19"/>
       <c r="I132" s="36"/>
       <c r="J132" s="38"/>
       <c r="K132" s="38"/>
       <c r="L132" s="36"/>
       <c r="M132" s="42"/>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A133" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B133" s="43">
         <v>133</v>
       </c>
       <c r="C133" s="48">
         <v>273</v>
       </c>
       <c r="D133" s="16">
         <v>413</v>
       </c>
       <c r="E133" s="18">
         <v>553</v>
       </c>
-      <c r="F133" s="19"/>
+      <c r="F133" s="19">
+        <v>553</v>
+      </c>
       <c r="G133" s="19"/>
       <c r="H133" s="19"/>
       <c r="I133" s="32"/>
       <c r="J133" s="38"/>
       <c r="K133" s="38"/>
       <c r="L133" s="36"/>
       <c r="M133" s="42"/>
     </row>
     <row r="134" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A134" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B134" s="43">
         <v>312</v>
       </c>
       <c r="C134" s="48">
         <v>637</v>
       </c>
       <c r="D134" s="16">
         <v>961</v>
       </c>
-      <c r="E134" s="59">
+      <c r="E134" s="57">
         <v>1285</v>
       </c>
-      <c r="F134" s="19"/>
+      <c r="F134" s="19">
+        <v>1598</v>
+      </c>
       <c r="G134" s="19"/>
       <c r="H134" s="19"/>
       <c r="I134" s="36"/>
       <c r="J134" s="38"/>
       <c r="K134" s="38"/>
       <c r="L134" s="36"/>
       <c r="M134" s="42"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B135" s="43">
         <v>1960</v>
       </c>
       <c r="C135" s="48">
         <v>3695</v>
       </c>
       <c r="D135" s="16">
         <v>4894</v>
       </c>
-      <c r="E135" s="59">
+      <c r="E135" s="57">
         <v>6570</v>
       </c>
-      <c r="F135" s="19"/>
+      <c r="F135" s="19">
+        <v>7729</v>
+      </c>
       <c r="G135" s="19"/>
       <c r="H135" s="19"/>
       <c r="I135" s="36"/>
       <c r="J135" s="38"/>
       <c r="K135" s="38"/>
       <c r="L135" s="36"/>
       <c r="M135" s="42"/>
     </row>
     <row r="136" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A136" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B136" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C136" s="52" t="s">
         <v>72</v>
       </c>
       <c r="D136" s="16">
         <v>2010</v>
       </c>
-      <c r="E136" s="59">
+      <c r="E136" s="57">
         <v>4148</v>
       </c>
-      <c r="F136" s="19"/>
+      <c r="F136" s="19">
+        <v>4233</v>
+      </c>
       <c r="G136" s="19"/>
       <c r="H136" s="19"/>
       <c r="I136" s="36"/>
       <c r="J136" s="38"/>
       <c r="K136" s="38"/>
       <c r="L136" s="36"/>
       <c r="M136" s="42"/>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A137" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B137" s="43">
         <v>16695</v>
       </c>
       <c r="C137" s="48">
         <v>27532</v>
       </c>
       <c r="D137" s="16">
         <v>50490</v>
       </c>
-      <c r="E137" s="59">
+      <c r="E137" s="57">
         <v>65188</v>
       </c>
-      <c r="F137" s="19"/>
+      <c r="F137" s="19">
+        <v>84153</v>
+      </c>
       <c r="G137" s="19"/>
       <c r="H137" s="19"/>
       <c r="I137" s="36"/>
       <c r="J137" s="38"/>
       <c r="K137" s="38"/>
       <c r="L137" s="36"/>
       <c r="M137" s="42"/>
     </row>
     <row r="138" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A138" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B138" s="43">
         <v>412</v>
       </c>
       <c r="C138" s="48">
         <v>1552</v>
       </c>
       <c r="D138" s="16">
         <v>2691</v>
       </c>
-      <c r="E138" s="59">
+      <c r="E138" s="57">
         <v>3830</v>
       </c>
-      <c r="F138" s="19"/>
+      <c r="F138" s="19">
+        <v>4369</v>
+      </c>
       <c r="G138" s="19"/>
       <c r="H138" s="19"/>
       <c r="I138" s="36"/>
       <c r="J138" s="38"/>
       <c r="K138" s="38"/>
       <c r="L138" s="36"/>
       <c r="M138" s="42"/>
     </row>
     <row r="139" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A139" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B139" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C139" s="48">
         <v>48</v>
       </c>
       <c r="D139" s="16">
         <v>95</v>
       </c>
       <c r="E139" s="18">
         <v>143</v>
       </c>
-      <c r="F139" s="19"/>
+      <c r="F139" s="19">
+        <v>333</v>
+      </c>
       <c r="G139" s="19"/>
       <c r="H139" s="19"/>
       <c r="I139" s="32"/>
       <c r="J139" s="38"/>
       <c r="K139" s="38"/>
       <c r="L139" s="32"/>
       <c r="M139" s="33"/>
     </row>
     <row r="140" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A140" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B140" s="43">
         <v>18</v>
       </c>
       <c r="C140" s="48">
         <v>30</v>
       </c>
       <c r="D140" s="16">
         <v>49</v>
       </c>
       <c r="E140" s="18">
         <v>52</v>
       </c>
-      <c r="F140" s="19"/>
+      <c r="F140" s="19">
+        <v>52</v>
+      </c>
       <c r="G140" s="19"/>
       <c r="H140" s="19"/>
       <c r="I140" s="32"/>
       <c r="J140" s="38"/>
       <c r="K140" s="38"/>
       <c r="L140" s="32"/>
       <c r="M140" s="33"/>
     </row>
     <row r="141" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A141" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B141" s="43">
         <v>18</v>
       </c>
       <c r="C141" s="48">
         <v>30</v>
       </c>
       <c r="D141" s="16">
         <v>49</v>
       </c>
       <c r="E141" s="18">
         <v>52</v>
       </c>
-      <c r="F141" s="19"/>
+      <c r="F141" s="19">
+        <v>52</v>
+      </c>
       <c r="G141" s="19"/>
       <c r="H141" s="19"/>
       <c r="I141" s="32"/>
       <c r="J141" s="38"/>
       <c r="K141" s="38"/>
       <c r="L141" s="32"/>
       <c r="M141" s="33"/>
     </row>
     <row r="142" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A142" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B142" s="43">
         <v>908</v>
       </c>
       <c r="C142" s="48">
         <v>3084</v>
       </c>
       <c r="D142" s="16">
         <v>5260</v>
       </c>
-      <c r="E142" s="59">
+      <c r="E142" s="57">
         <v>7436</v>
       </c>
-      <c r="F142" s="19"/>
+      <c r="F142" s="19">
+        <v>9080</v>
+      </c>
       <c r="G142" s="19"/>
       <c r="H142" s="19"/>
       <c r="I142" s="36"/>
       <c r="J142" s="38"/>
       <c r="K142" s="38"/>
       <c r="L142" s="36"/>
       <c r="M142" s="42"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A143" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B143" s="43">
         <v>908</v>
       </c>
       <c r="C143" s="48">
         <v>3084</v>
       </c>
       <c r="D143" s="16">
         <v>5260</v>
       </c>
-      <c r="E143" s="60">
+      <c r="E143" s="58">
         <v>7436</v>
       </c>
-      <c r="F143" s="19"/>
+      <c r="F143" s="19">
+        <v>9033</v>
+      </c>
       <c r="G143" s="19"/>
       <c r="H143" s="19"/>
       <c r="I143" s="36"/>
       <c r="J143" s="38"/>
       <c r="K143" s="38"/>
       <c r="L143" s="36"/>
       <c r="M143" s="42"/>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A144" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B144" s="45" t="s">
         <v>72</v>
       </c>
       <c r="C144" s="48" t="s">
         <v>72</v>
       </c>
       <c r="D144" s="16" t="s">
         <v>72</v>
       </c>
       <c r="E144" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="F144" s="16"/>
+      <c r="F144" s="16" t="s">
+        <v>72</v>
+      </c>
       <c r="G144" s="16"/>
       <c r="H144" s="16"/>
       <c r="I144" s="32"/>
       <c r="J144" s="38"/>
       <c r="K144" s="38"/>
       <c r="L144" s="32"/>
       <c r="M144" s="33"/>
     </row>
     <row r="145" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A145" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B145" s="43">
         <v>1864</v>
       </c>
       <c r="C145" s="48">
         <v>4210</v>
       </c>
       <c r="D145" s="16">
         <v>6282</v>
       </c>
-      <c r="E145" s="59">
+      <c r="E145" s="57">
         <v>8278</v>
       </c>
-      <c r="F145" s="19"/>
+      <c r="F145" s="19">
+        <v>10091</v>
+      </c>
       <c r="G145" s="19"/>
       <c r="H145" s="19"/>
       <c r="I145" s="36"/>
       <c r="J145" s="38"/>
       <c r="K145" s="38"/>
       <c r="L145" s="36"/>
       <c r="M145" s="42"/>
     </row>
     <row r="146" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A146" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B146" s="43">
         <v>928</v>
       </c>
       <c r="C146" s="48">
         <v>1757</v>
       </c>
       <c r="D146" s="16">
         <v>2784</v>
       </c>
-      <c r="E146" s="59">
+      <c r="E146" s="57">
         <v>3795</v>
       </c>
-      <c r="F146" s="19"/>
+      <c r="F146" s="19">
+        <v>4707</v>
+      </c>
       <c r="G146" s="19"/>
       <c r="H146" s="19"/>
       <c r="I146" s="36"/>
       <c r="J146" s="38"/>
       <c r="K146" s="38"/>
       <c r="L146" s="36"/>
       <c r="M146" s="42"/>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A147" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B147" s="43">
         <v>14</v>
       </c>
       <c r="C147" s="48">
         <v>32</v>
       </c>
       <c r="D147" s="16">
         <v>50</v>
       </c>
       <c r="E147" s="18">
         <v>67</v>
       </c>
-      <c r="F147" s="19"/>
+      <c r="F147" s="19">
+        <v>86</v>
+      </c>
       <c r="G147" s="19"/>
       <c r="H147" s="19"/>
       <c r="I147" s="32"/>
       <c r="J147" s="38"/>
       <c r="K147" s="38"/>
       <c r="L147" s="32"/>
       <c r="M147" s="33"/>
     </row>
     <row r="148" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A148" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B148" s="43">
         <v>39</v>
       </c>
       <c r="C148" s="48">
         <v>78</v>
       </c>
       <c r="D148" s="16">
         <v>117</v>
       </c>
       <c r="E148" s="18">
         <v>156</v>
       </c>
-      <c r="F148" s="19"/>
+      <c r="F148" s="19">
+        <v>194</v>
+      </c>
       <c r="G148" s="19"/>
       <c r="H148" s="19"/>
       <c r="I148" s="32"/>
       <c r="J148" s="38"/>
       <c r="K148" s="38"/>
       <c r="L148" s="32"/>
       <c r="M148" s="33"/>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A149" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="43">
         <v>10</v>
       </c>
       <c r="C149" s="48">
         <v>21</v>
       </c>
       <c r="D149" s="16">
         <v>32</v>
       </c>
       <c r="E149" s="18">
         <v>42</v>
       </c>
-      <c r="F149" s="19"/>
+      <c r="F149" s="19">
+        <v>51</v>
+      </c>
       <c r="G149" s="19"/>
       <c r="H149" s="19"/>
       <c r="I149" s="32"/>
       <c r="J149" s="38"/>
       <c r="K149" s="38"/>
       <c r="L149" s="32"/>
       <c r="M149" s="33"/>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A150" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B150" s="43">
         <v>8</v>
       </c>
       <c r="C150" s="48">
         <v>17</v>
       </c>
       <c r="D150" s="16">
         <v>27</v>
       </c>
       <c r="E150" s="18">
         <v>37</v>
       </c>
-      <c r="F150" s="19"/>
+      <c r="F150" s="19">
+        <v>44</v>
+      </c>
       <c r="G150" s="19"/>
       <c r="H150" s="19"/>
       <c r="I150" s="32"/>
       <c r="J150" s="38"/>
       <c r="K150" s="38"/>
       <c r="L150" s="32"/>
       <c r="M150" s="33"/>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A151" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B151" s="43">
         <v>21</v>
       </c>
       <c r="C151" s="48">
         <v>42</v>
       </c>
       <c r="D151" s="16">
         <v>63</v>
       </c>
       <c r="E151" s="18">
         <v>85</v>
       </c>
-      <c r="F151" s="19"/>
+      <c r="F151" s="19">
+        <v>106</v>
+      </c>
       <c r="G151" s="19"/>
       <c r="H151" s="19"/>
       <c r="I151" s="32"/>
       <c r="J151" s="38"/>
       <c r="K151" s="38"/>
       <c r="L151" s="32"/>
       <c r="M151" s="33"/>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A152" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B152" s="43">
         <v>728</v>
       </c>
       <c r="C152" s="48">
         <v>2013</v>
       </c>
       <c r="D152" s="16">
         <v>2827</v>
       </c>
-      <c r="E152" s="59">
+      <c r="E152" s="57">
         <v>3582</v>
       </c>
-      <c r="F152" s="19"/>
+      <c r="F152" s="19">
+        <v>4283</v>
+      </c>
       <c r="G152" s="19"/>
       <c r="H152" s="19"/>
       <c r="I152" s="36"/>
       <c r="J152" s="38"/>
       <c r="K152" s="38"/>
       <c r="L152" s="36"/>
       <c r="M152" s="42"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A153" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B153" s="43">
         <v>16</v>
       </c>
       <c r="C153" s="48">
         <v>33</v>
       </c>
       <c r="D153" s="16">
         <v>49</v>
       </c>
       <c r="E153" s="18">
         <v>66</v>
       </c>
-      <c r="F153" s="19"/>
+      <c r="F153" s="19">
+        <v>82</v>
+      </c>
       <c r="G153" s="19"/>
       <c r="H153" s="19"/>
       <c r="I153" s="32"/>
       <c r="J153" s="38"/>
       <c r="K153" s="38"/>
       <c r="L153" s="32"/>
       <c r="M153" s="33"/>
     </row>
     <row r="154" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A154" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B154" s="43">
         <v>2</v>
       </c>
       <c r="C154" s="48">
         <v>4</v>
       </c>
       <c r="D154" s="16">
         <v>6</v>
       </c>
       <c r="E154" s="18">
         <v>8</v>
       </c>
-      <c r="F154" s="19"/>
+      <c r="F154" s="19">
+        <v>9</v>
+      </c>
       <c r="G154" s="19"/>
       <c r="H154" s="19"/>
       <c r="I154" s="32"/>
       <c r="J154" s="38"/>
       <c r="K154" s="38"/>
       <c r="L154" s="32"/>
       <c r="M154" s="33"/>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A155" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B155" s="44">
         <v>4</v>
       </c>
       <c r="C155" s="48">
         <v>10</v>
       </c>
       <c r="D155" s="16">
         <v>16</v>
       </c>
       <c r="E155" s="18">
         <v>23</v>
       </c>
-      <c r="F155" s="19"/>
+      <c r="F155" s="19">
+        <v>28</v>
+      </c>
       <c r="G155" s="19"/>
       <c r="H155" s="19"/>
       <c r="I155" s="32"/>
       <c r="J155" s="38"/>
       <c r="K155" s="38"/>
       <c r="L155" s="32"/>
       <c r="M155" s="33"/>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A156" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B156" s="43">
         <v>28</v>
       </c>
       <c r="C156" s="48">
         <v>60</v>
       </c>
       <c r="D156" s="16">
         <v>92</v>
       </c>
       <c r="E156" s="18">
         <v>124</v>
       </c>
-      <c r="F156" s="19"/>
+      <c r="F156" s="19">
+        <v>147</v>
+      </c>
       <c r="G156" s="19"/>
       <c r="H156" s="19"/>
       <c r="I156" s="32"/>
       <c r="J156" s="38"/>
       <c r="K156" s="38"/>
       <c r="L156" s="32"/>
       <c r="M156" s="33"/>
     </row>
     <row r="157" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A157" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B157" s="43">
         <v>13</v>
       </c>
       <c r="C157" s="48">
         <v>34</v>
       </c>
       <c r="D157" s="16">
         <v>55</v>
       </c>
       <c r="E157" s="18">
         <v>76</v>
       </c>
-      <c r="F157" s="19"/>
+      <c r="F157" s="19">
+        <v>90</v>
+      </c>
       <c r="G157" s="19"/>
       <c r="H157" s="19"/>
       <c r="I157" s="32"/>
       <c r="J157" s="38"/>
       <c r="K157" s="38"/>
       <c r="L157" s="32"/>
       <c r="M157" s="33"/>
     </row>
     <row r="158" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A158" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B158" s="43">
         <v>1</v>
       </c>
       <c r="C158" s="48">
         <v>2</v>
       </c>
       <c r="D158" s="16">
         <v>3</v>
       </c>
       <c r="E158" s="18">
         <v>4</v>
       </c>
-      <c r="F158" s="19"/>
+      <c r="F158" s="19">
+        <v>4</v>
+      </c>
       <c r="G158" s="19"/>
       <c r="H158" s="19"/>
       <c r="I158" s="32"/>
       <c r="J158" s="38"/>
       <c r="K158" s="38"/>
       <c r="L158" s="32"/>
       <c r="M158" s="33"/>
     </row>
     <row r="159" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A159" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B159" s="43">
         <v>52</v>
       </c>
       <c r="C159" s="48">
         <v>106</v>
       </c>
       <c r="D159" s="16">
         <v>160</v>
       </c>
       <c r="E159" s="18">
         <v>213</v>
       </c>
-      <c r="F159" s="19"/>
+      <c r="F159" s="19">
+        <v>260</v>
+      </c>
       <c r="G159" s="19"/>
       <c r="H159" s="19"/>
       <c r="I159" s="32"/>
       <c r="J159" s="38"/>
       <c r="K159" s="38"/>
       <c r="L159" s="32"/>
       <c r="M159" s="33"/>
     </row>
     <row r="160" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A160" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B160" s="43">
         <v>181</v>
       </c>
       <c r="C160" s="48">
         <v>323</v>
       </c>
       <c r="D160" s="16">
         <v>450</v>
       </c>
       <c r="E160" s="18">
         <v>591</v>
       </c>
-      <c r="F160" s="19"/>
+      <c r="F160" s="19">
+        <v>790</v>
+      </c>
       <c r="G160" s="19"/>
       <c r="H160" s="19"/>
       <c r="I160" s="36"/>
       <c r="J160" s="38"/>
       <c r="K160" s="38"/>
       <c r="L160" s="36"/>
       <c r="M160" s="42"/>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A161" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B161" s="43">
         <v>181</v>
       </c>
       <c r="C161" s="48">
         <v>323</v>
       </c>
       <c r="D161" s="16">
         <v>450</v>
       </c>
       <c r="E161" s="18">
         <v>591</v>
       </c>
-      <c r="F161" s="19"/>
+      <c r="F161" s="19">
+        <v>790</v>
+      </c>
       <c r="G161" s="19"/>
       <c r="H161" s="19"/>
       <c r="I161" s="36"/>
       <c r="J161" s="38"/>
       <c r="K161" s="38"/>
       <c r="L161" s="36"/>
       <c r="M161" s="42"/>
     </row>
     <row r="162" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A162" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B162" s="43">
         <v>22</v>
       </c>
       <c r="C162" s="48">
         <v>49</v>
       </c>
       <c r="D162" s="16">
         <v>60</v>
       </c>
       <c r="E162" s="18">
         <v>85</v>
       </c>
-      <c r="F162" s="19"/>
+      <c r="F162" s="19">
+        <v>104</v>
+      </c>
       <c r="G162" s="19"/>
       <c r="H162" s="19"/>
       <c r="I162" s="32"/>
       <c r="J162" s="38"/>
       <c r="K162" s="38"/>
       <c r="L162" s="32"/>
       <c r="M162" s="33"/>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A163" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B163" s="43">
         <v>22</v>
       </c>
       <c r="C163" s="48">
         <v>49</v>
       </c>
       <c r="D163" s="16">
         <v>60</v>
       </c>
       <c r="E163" s="18">
         <v>85</v>
       </c>
-      <c r="F163" s="19"/>
+      <c r="F163" s="19">
+        <v>104</v>
+      </c>
       <c r="G163" s="19"/>
       <c r="H163" s="19"/>
       <c r="I163" s="32"/>
       <c r="J163" s="38"/>
       <c r="K163" s="38"/>
       <c r="L163" s="32"/>
       <c r="M163" s="33"/>
     </row>
     <row r="164" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A164" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B164" s="43">
         <v>63</v>
       </c>
       <c r="C164" s="48">
         <v>128</v>
       </c>
       <c r="D164" s="16">
         <v>197</v>
       </c>
       <c r="E164" s="18">
         <v>262</v>
       </c>
-      <c r="F164" s="19"/>
+      <c r="F164" s="19">
+        <v>332</v>
+      </c>
       <c r="G164" s="19"/>
       <c r="H164" s="19"/>
       <c r="I164" s="32"/>
       <c r="J164" s="38"/>
       <c r="K164" s="38"/>
       <c r="L164" s="32"/>
       <c r="M164" s="33"/>
     </row>
     <row r="165" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A165" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B165" s="43">
         <v>63</v>
       </c>
       <c r="C165" s="48">
         <v>128</v>
       </c>
       <c r="D165" s="16">
         <v>197</v>
       </c>
       <c r="E165" s="18">
         <v>262</v>
       </c>
-      <c r="F165" s="19"/>
+      <c r="F165" s="19">
+        <v>332</v>
+      </c>
       <c r="G165" s="19"/>
       <c r="H165" s="19"/>
       <c r="I165" s="32"/>
       <c r="J165" s="38"/>
       <c r="K165" s="38"/>
       <c r="L165" s="32"/>
       <c r="M165" s="33"/>
     </row>
     <row r="166" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A166" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B166" s="43">
         <v>868</v>
       </c>
       <c r="C166" s="48">
         <v>891</v>
       </c>
       <c r="D166" s="16">
         <v>1195</v>
       </c>
-      <c r="E166" s="59">
+      <c r="E166" s="57">
         <v>2909</v>
       </c>
-      <c r="F166" s="19"/>
+      <c r="F166" s="19">
+        <v>4022</v>
+      </c>
       <c r="G166" s="19"/>
       <c r="H166" s="19"/>
       <c r="I166" s="36"/>
       <c r="J166" s="38"/>
       <c r="K166" s="38"/>
       <c r="L166" s="36"/>
       <c r="M166" s="42"/>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A167" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B167" s="43">
         <v>868</v>
       </c>
       <c r="C167" s="48">
         <v>891</v>
       </c>
       <c r="D167" s="16">
         <v>1195</v>
       </c>
-      <c r="E167" s="59">
+      <c r="E167" s="57">
         <v>2909</v>
       </c>
-      <c r="F167" s="19"/>
+      <c r="F167" s="19">
+        <v>4022</v>
+      </c>
       <c r="G167" s="19"/>
       <c r="H167" s="19"/>
       <c r="I167" s="36"/>
       <c r="J167" s="38"/>
       <c r="K167" s="38"/>
       <c r="L167" s="36"/>
       <c r="M167" s="42"/>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A168" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B168" s="43">
         <v>1377</v>
       </c>
       <c r="C168" s="48">
         <v>2680</v>
       </c>
       <c r="D168" s="16">
         <v>4486</v>
       </c>
-      <c r="E168" s="59">
+      <c r="E168" s="57">
         <v>5416</v>
       </c>
-      <c r="F168" s="19"/>
+      <c r="F168" s="19">
+        <v>6764</v>
+      </c>
       <c r="G168" s="19"/>
       <c r="H168" s="19"/>
       <c r="I168" s="39"/>
       <c r="J168" s="39"/>
       <c r="K168" s="38"/>
       <c r="L168" s="36"/>
       <c r="M168" s="42"/>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A169" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B169" s="43">
         <v>723</v>
       </c>
       <c r="C169" s="48">
         <v>1338</v>
       </c>
       <c r="D169" s="16">
         <v>2456</v>
       </c>
-      <c r="E169" s="59">
+      <c r="E169" s="57">
         <v>2721</v>
       </c>
-      <c r="F169" s="19"/>
+      <c r="F169" s="19">
+        <v>3424</v>
+      </c>
       <c r="G169" s="19"/>
       <c r="H169" s="19"/>
       <c r="I169" s="39"/>
       <c r="J169" s="39"/>
       <c r="K169" s="38"/>
       <c r="L169" s="36"/>
       <c r="M169" s="42"/>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A170" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B170" s="43">
         <v>92</v>
       </c>
       <c r="C170" s="48">
         <v>187</v>
       </c>
       <c r="D170" s="16">
         <v>283</v>
       </c>
       <c r="E170" s="18">
         <v>378</v>
       </c>
-      <c r="F170" s="19"/>
+      <c r="F170" s="19">
+        <v>474</v>
+      </c>
       <c r="G170" s="19"/>
       <c r="H170" s="19"/>
       <c r="I170" s="39"/>
       <c r="J170" s="39"/>
       <c r="K170" s="38"/>
       <c r="L170" s="36"/>
       <c r="M170" s="42"/>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A171" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B171" s="43">
         <v>52</v>
       </c>
       <c r="C171" s="48">
         <v>104</v>
       </c>
       <c r="D171" s="16">
         <v>156</v>
       </c>
       <c r="E171" s="18">
         <v>208</v>
       </c>
-      <c r="F171" s="19"/>
+      <c r="F171" s="19">
+        <v>260</v>
+      </c>
       <c r="G171" s="19"/>
       <c r="H171" s="19"/>
       <c r="I171" s="39"/>
       <c r="J171" s="39"/>
       <c r="K171" s="38"/>
       <c r="L171" s="32"/>
       <c r="M171" s="33"/>
     </row>
     <row r="172" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A172" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B172" s="43">
         <v>49</v>
       </c>
       <c r="C172" s="48">
         <v>98</v>
       </c>
       <c r="D172" s="16">
         <v>148</v>
       </c>
       <c r="E172" s="18">
         <v>196</v>
       </c>
-      <c r="F172" s="19"/>
+      <c r="F172" s="19">
+        <v>243</v>
+      </c>
       <c r="G172" s="19"/>
       <c r="H172" s="19"/>
       <c r="I172" s="39"/>
       <c r="J172" s="39"/>
       <c r="K172" s="38"/>
       <c r="L172" s="32"/>
       <c r="M172" s="33"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A173" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B173" s="43">
         <v>41</v>
       </c>
       <c r="C173" s="48">
         <v>84</v>
       </c>
       <c r="D173" s="16">
         <v>129</v>
       </c>
       <c r="E173" s="18">
         <v>169</v>
       </c>
-      <c r="F173" s="19"/>
+      <c r="F173" s="19">
+        <v>210</v>
+      </c>
       <c r="G173" s="19"/>
       <c r="H173" s="19"/>
       <c r="I173" s="39"/>
       <c r="J173" s="39"/>
       <c r="K173" s="38"/>
       <c r="L173" s="32"/>
       <c r="M173" s="33"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A174" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B174" s="43">
         <v>35</v>
       </c>
       <c r="C174" s="48">
         <v>71</v>
       </c>
       <c r="D174" s="16">
         <v>107</v>
       </c>
       <c r="E174" s="18">
         <v>143</v>
       </c>
-      <c r="F174" s="19"/>
+      <c r="F174" s="19">
+        <v>178</v>
+      </c>
       <c r="G174" s="19"/>
       <c r="H174" s="19"/>
       <c r="I174" s="39"/>
       <c r="J174" s="39"/>
       <c r="K174" s="38"/>
       <c r="L174" s="32"/>
       <c r="M174" s="33"/>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A175" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B175" s="43">
         <v>55</v>
       </c>
       <c r="C175" s="48">
         <v>121</v>
       </c>
       <c r="D175" s="16">
         <v>177</v>
       </c>
       <c r="E175" s="18">
         <v>229</v>
       </c>
-      <c r="F175" s="19"/>
+      <c r="F175" s="19">
+        <v>282</v>
+      </c>
       <c r="G175" s="19"/>
       <c r="H175" s="19"/>
       <c r="I175" s="39"/>
       <c r="J175" s="39"/>
       <c r="K175" s="38"/>
       <c r="L175" s="32"/>
       <c r="M175" s="33"/>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A176" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B176" s="43">
         <v>31</v>
       </c>
       <c r="C176" s="48">
         <v>62</v>
       </c>
       <c r="D176" s="16">
         <v>94</v>
       </c>
       <c r="E176" s="18">
         <v>124</v>
       </c>
-      <c r="F176" s="19"/>
+      <c r="F176" s="19">
+        <v>154</v>
+      </c>
       <c r="G176" s="19"/>
       <c r="H176" s="19"/>
       <c r="I176" s="39"/>
       <c r="J176" s="39"/>
       <c r="K176" s="38"/>
       <c r="L176" s="32"/>
       <c r="M176" s="33"/>
     </row>
     <row r="177" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A177" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B177" s="43">
         <v>26</v>
       </c>
       <c r="C177" s="48">
         <v>51</v>
       </c>
       <c r="D177" s="16">
         <v>77</v>
       </c>
       <c r="E177" s="18">
         <v>103</v>
       </c>
-      <c r="F177" s="19"/>
+      <c r="F177" s="19">
+        <v>128</v>
+      </c>
       <c r="G177" s="19"/>
       <c r="H177" s="19"/>
       <c r="I177" s="39"/>
       <c r="J177" s="39"/>
       <c r="K177" s="38"/>
       <c r="L177" s="32"/>
       <c r="M177" s="33"/>
     </row>
     <row r="178" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A178" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B178" s="43">
         <v>20</v>
       </c>
       <c r="C178" s="48">
         <v>41</v>
       </c>
       <c r="D178" s="16">
         <v>64</v>
       </c>
       <c r="E178" s="18">
         <v>85</v>
       </c>
-      <c r="F178" s="19"/>
+      <c r="F178" s="19">
+        <v>106</v>
+      </c>
       <c r="G178" s="19"/>
       <c r="H178" s="19"/>
       <c r="I178" s="39"/>
       <c r="J178" s="39"/>
       <c r="K178" s="38"/>
       <c r="L178" s="32"/>
       <c r="M178" s="33"/>
     </row>
     <row r="179" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A179" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B179" s="43">
         <v>71</v>
       </c>
       <c r="C179" s="48">
         <v>147</v>
       </c>
       <c r="D179" s="16">
         <v>222</v>
       </c>
       <c r="E179" s="18">
         <v>297</v>
       </c>
-      <c r="F179" s="19"/>
+      <c r="F179" s="19">
+        <v>362</v>
+      </c>
       <c r="G179" s="19"/>
       <c r="H179" s="19"/>
       <c r="I179" s="39"/>
       <c r="J179" s="39"/>
       <c r="K179" s="38"/>
       <c r="L179" s="32"/>
       <c r="M179" s="33"/>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A180" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B180" s="43">
         <v>62</v>
       </c>
       <c r="C180" s="48">
         <v>132</v>
       </c>
       <c r="D180" s="16">
         <v>205</v>
       </c>
       <c r="E180" s="18">
         <v>272</v>
       </c>
-      <c r="F180" s="19"/>
+      <c r="F180" s="19">
+        <v>335</v>
+      </c>
       <c r="G180" s="19"/>
       <c r="H180" s="19"/>
       <c r="I180" s="39"/>
       <c r="J180" s="39"/>
       <c r="K180" s="38"/>
       <c r="L180" s="32"/>
       <c r="M180" s="33"/>
     </row>
     <row r="181" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A181" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B181" s="43">
         <v>12</v>
       </c>
       <c r="C181" s="48">
         <v>23</v>
       </c>
       <c r="D181" s="16">
         <v>35</v>
       </c>
       <c r="E181" s="18">
         <v>46</v>
       </c>
-      <c r="F181" s="19"/>
+      <c r="F181" s="19">
+        <v>57</v>
+      </c>
       <c r="G181" s="19"/>
       <c r="H181" s="19"/>
       <c r="I181" s="39"/>
       <c r="J181" s="39"/>
       <c r="K181" s="38"/>
       <c r="L181" s="32"/>
       <c r="M181" s="33"/>
     </row>
     <row r="182" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A182" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B182" s="43">
         <v>110</v>
       </c>
       <c r="C182" s="48">
         <v>222</v>
       </c>
       <c r="D182" s="16">
         <v>334</v>
       </c>
       <c r="E182" s="18">
         <v>445</v>
       </c>
-      <c r="F182" s="19"/>
+      <c r="F182" s="19">
+        <v>550</v>
+      </c>
       <c r="G182" s="19"/>
       <c r="H182" s="19"/>
       <c r="I182" s="39"/>
       <c r="J182" s="39"/>
       <c r="K182" s="38"/>
       <c r="L182" s="36"/>
       <c r="M182" s="42"/>
     </row>
     <row r="183" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A183" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B183" s="43">
         <v>1564</v>
       </c>
       <c r="C183" s="48">
         <v>3559</v>
       </c>
       <c r="D183" s="16">
         <v>5580</v>
       </c>
-      <c r="E183" s="59">
+      <c r="E183" s="57">
         <v>7938</v>
       </c>
-      <c r="F183" s="19"/>
+      <c r="F183" s="19">
+        <v>9825</v>
+      </c>
       <c r="G183" s="19"/>
       <c r="H183" s="19"/>
       <c r="I183" s="36"/>
       <c r="J183" s="39"/>
       <c r="K183" s="38"/>
       <c r="L183" s="36"/>
       <c r="M183" s="42"/>
     </row>
     <row r="184" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A184" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B184" s="43">
         <v>1490</v>
       </c>
       <c r="C184" s="48">
         <v>3416</v>
       </c>
       <c r="D184" s="16">
         <v>5369</v>
       </c>
-      <c r="E184" s="59">
+      <c r="E184" s="57">
         <v>7658</v>
       </c>
-      <c r="F184" s="19"/>
+      <c r="F184" s="19">
+        <v>9477</v>
+      </c>
       <c r="G184" s="19"/>
       <c r="H184" s="19"/>
       <c r="I184" s="36"/>
       <c r="J184" s="39"/>
       <c r="K184" s="38"/>
       <c r="L184" s="36"/>
       <c r="M184" s="42"/>
     </row>
     <row r="185" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A185" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B185" s="43">
         <v>68</v>
       </c>
       <c r="C185" s="48">
         <v>136</v>
       </c>
       <c r="D185" s="16">
         <v>205</v>
       </c>
       <c r="E185" s="55">
         <v>274</v>
       </c>
-      <c r="F185" s="19"/>
+      <c r="F185" s="19">
+        <v>341</v>
+      </c>
       <c r="G185" s="19"/>
       <c r="H185" s="19"/>
       <c r="I185" s="32"/>
       <c r="J185" s="39"/>
       <c r="K185" s="38"/>
       <c r="L185" s="32"/>
       <c r="M185" s="33"/>
     </row>
     <row r="186" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A186" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B186" s="46">
         <v>6</v>
       </c>
       <c r="C186" s="21">
         <v>6</v>
       </c>
       <c r="D186" s="55">
         <v>6</v>
       </c>
       <c r="E186" s="18">
         <v>6</v>
       </c>
-      <c r="F186" s="19"/>
+      <c r="F186" s="19">
+        <v>6</v>
+      </c>
       <c r="G186" s="19"/>
       <c r="H186" s="19"/>
       <c r="I186" s="32"/>
       <c r="J186" s="39"/>
       <c r="K186" s="38"/>
       <c r="L186" s="32"/>
       <c r="M186" s="33"/>
     </row>
     <row r="187" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A187" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B187" s="43">
         <v>75</v>
       </c>
       <c r="C187" s="48">
         <v>209</v>
       </c>
       <c r="D187" s="16">
         <v>329</v>
       </c>
       <c r="E187" s="18">
         <v>426</v>
       </c>
-      <c r="F187" s="19"/>
+      <c r="F187" s="19">
+        <v>480</v>
+      </c>
       <c r="G187" s="19"/>
       <c r="H187" s="19"/>
       <c r="I187" s="32"/>
       <c r="J187" s="39"/>
       <c r="K187" s="38"/>
       <c r="L187" s="32"/>
       <c r="M187" s="33"/>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A188" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B188" s="43">
         <v>11</v>
       </c>
       <c r="C188" s="48">
         <v>22</v>
       </c>
       <c r="D188" s="16">
         <v>34</v>
       </c>
       <c r="E188" s="18">
         <v>45</v>
       </c>
-      <c r="F188" s="19"/>
+      <c r="F188" s="19">
+        <v>56</v>
+      </c>
       <c r="G188" s="19"/>
       <c r="H188" s="19"/>
       <c r="I188" s="32"/>
       <c r="J188" s="39"/>
       <c r="K188" s="38"/>
       <c r="L188" s="32"/>
       <c r="M188" s="33"/>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A189" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B189" s="43">
         <v>0</v>
       </c>
       <c r="C189" s="48">
         <v>0</v>
       </c>
       <c r="D189" s="16">
         <v>1</v>
       </c>
       <c r="E189" s="18">
         <v>1</v>
       </c>
-      <c r="F189" s="19"/>
+      <c r="F189" s="19">
+        <v>1</v>
+      </c>
       <c r="G189" s="19"/>
       <c r="H189" s="19"/>
       <c r="I189" s="32"/>
       <c r="J189" s="39"/>
       <c r="K189" s="38"/>
       <c r="L189" s="32"/>
       <c r="M189" s="33"/>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A190" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B190" s="43">
         <v>64</v>
       </c>
       <c r="C190" s="48">
         <v>186</v>
       </c>
       <c r="D190" s="16">
         <v>295</v>
       </c>
       <c r="E190" s="18">
         <v>380</v>
       </c>
-      <c r="F190" s="19"/>
+      <c r="F190" s="19">
+        <v>423</v>
+      </c>
       <c r="G190" s="19"/>
       <c r="H190" s="19"/>
       <c r="I190" s="32"/>
       <c r="J190" s="39"/>
       <c r="K190" s="38"/>
       <c r="L190" s="32"/>
       <c r="M190" s="33"/>
     </row>
     <row r="191" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A191" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B191" s="43">
         <v>1</v>
       </c>
       <c r="C191" s="48">
         <v>1</v>
       </c>
       <c r="D191" s="16">
         <v>2</v>
       </c>
       <c r="E191" s="18">
         <v>2</v>
       </c>
-      <c r="F191" s="19"/>
+      <c r="F191" s="19">
+        <v>2</v>
+      </c>
       <c r="G191" s="12"/>
       <c r="H191" s="19"/>
       <c r="I191" s="32"/>
       <c r="J191" s="39"/>
       <c r="K191" s="38"/>
       <c r="L191" s="32"/>
       <c r="M191" s="33"/>
     </row>
     <row r="192" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A192" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B192" s="43">
         <v>1</v>
       </c>
       <c r="C192" s="48">
         <v>1</v>
       </c>
       <c r="D192" s="16">
         <v>2</v>
       </c>
       <c r="E192" s="18">
         <v>2</v>
       </c>
-      <c r="F192" s="19"/>
+      <c r="F192" s="19">
+        <v>2</v>
+      </c>
       <c r="G192" s="12"/>
       <c r="H192" s="19"/>
       <c r="I192" s="32"/>
       <c r="J192" s="39"/>
       <c r="K192" s="38"/>
       <c r="L192" s="32"/>
       <c r="M192" s="33"/>
     </row>
     <row r="193" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A193" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B193" s="43">
         <v>78113</v>
       </c>
       <c r="C193" s="48">
         <v>178296</v>
       </c>
       <c r="D193" s="16">
         <v>265264</v>
       </c>
-      <c r="E193" s="59">
+      <c r="E193" s="57">
         <v>328480</v>
       </c>
-      <c r="F193" s="19"/>
+      <c r="F193" s="19">
+        <v>407292</v>
+      </c>
       <c r="G193" s="19"/>
       <c r="H193" s="19"/>
       <c r="I193" s="36"/>
       <c r="J193" s="39"/>
       <c r="K193" s="38"/>
       <c r="L193" s="36"/>
       <c r="M193" s="42"/>
     </row>
     <row r="194" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A194" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B194" s="43">
         <v>13</v>
       </c>
       <c r="C194" s="48">
         <v>42</v>
       </c>
       <c r="D194" s="16">
         <v>71</v>
       </c>
       <c r="E194" s="18">
         <v>100</v>
       </c>
-      <c r="F194" s="19"/>
+      <c r="F194" s="19">
+        <v>137</v>
+      </c>
       <c r="G194" s="19"/>
       <c r="H194" s="19"/>
       <c r="I194" s="32"/>
       <c r="J194" s="39"/>
       <c r="K194" s="38"/>
       <c r="L194" s="32"/>
       <c r="M194" s="33"/>
     </row>
     <row r="195" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A195" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B195" s="43">
         <v>145</v>
       </c>
       <c r="C195" s="48">
         <v>190</v>
       </c>
       <c r="D195" s="16">
         <v>235</v>
       </c>
       <c r="E195" s="18">
         <v>280</v>
       </c>
-      <c r="F195" s="19"/>
+      <c r="F195" s="19">
+        <v>342</v>
+      </c>
       <c r="G195" s="19"/>
       <c r="H195" s="19"/>
       <c r="I195" s="32"/>
       <c r="J195" s="39"/>
       <c r="K195" s="38"/>
       <c r="L195" s="36"/>
       <c r="M195" s="42"/>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A196" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B196" s="43">
         <v>1319</v>
       </c>
       <c r="C196" s="48">
         <v>2818</v>
       </c>
       <c r="D196" s="16">
         <v>4318</v>
       </c>
-      <c r="E196" s="59">
+      <c r="E196" s="57">
         <v>5818</v>
       </c>
-      <c r="F196" s="19"/>
+      <c r="F196" s="19">
+        <v>6883</v>
+      </c>
       <c r="G196" s="19"/>
       <c r="H196" s="19"/>
       <c r="I196" s="36"/>
       <c r="J196" s="39"/>
       <c r="K196" s="38"/>
       <c r="L196" s="36"/>
       <c r="M196" s="42"/>
     </row>
     <row r="197" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A197" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B197" s="43">
         <v>718</v>
       </c>
       <c r="C197" s="48">
         <v>3680</v>
       </c>
       <c r="D197" s="16">
         <v>6642</v>
       </c>
-      <c r="E197" s="59">
+      <c r="E197" s="57">
         <v>9605</v>
       </c>
-      <c r="F197" s="19"/>
+      <c r="F197" s="19">
+        <v>10631</v>
+      </c>
       <c r="G197" s="19"/>
       <c r="H197" s="19"/>
       <c r="I197" s="36"/>
       <c r="J197" s="39"/>
       <c r="K197" s="38"/>
       <c r="L197" s="36"/>
       <c r="M197" s="42"/>
     </row>
     <row r="198" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A198" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B198" s="43">
         <v>448</v>
       </c>
       <c r="C198" s="48">
         <v>1096</v>
       </c>
       <c r="D198" s="16">
         <v>1744</v>
       </c>
-      <c r="E198" s="59">
+      <c r="E198" s="57">
         <v>2393</v>
       </c>
-      <c r="F198" s="19"/>
+      <c r="F198" s="19">
+        <v>2975</v>
+      </c>
       <c r="G198" s="19"/>
       <c r="H198" s="19"/>
       <c r="I198" s="36"/>
       <c r="J198" s="39"/>
       <c r="K198" s="38"/>
       <c r="L198" s="36"/>
       <c r="M198" s="42"/>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A199" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B199" s="43">
         <v>8490</v>
       </c>
       <c r="C199" s="48">
         <v>15526</v>
       </c>
       <c r="D199" s="16">
         <v>22561</v>
       </c>
-      <c r="E199" s="59">
+      <c r="E199" s="57">
         <v>29596</v>
       </c>
-      <c r="F199" s="19"/>
+      <c r="F199" s="19">
+        <v>36335</v>
+      </c>
       <c r="G199" s="19"/>
       <c r="H199" s="19"/>
       <c r="I199" s="36"/>
       <c r="J199" s="39"/>
       <c r="K199" s="38"/>
       <c r="L199" s="36"/>
       <c r="M199" s="42"/>
     </row>
     <row r="200" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A200" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B200" s="43">
         <v>170</v>
       </c>
       <c r="C200" s="48">
         <v>333</v>
       </c>
       <c r="D200" s="16">
         <v>495</v>
       </c>
       <c r="E200" s="18">
         <v>657</v>
       </c>
-      <c r="F200" s="19"/>
+      <c r="F200" s="19">
+        <v>815</v>
+      </c>
       <c r="G200" s="19"/>
       <c r="H200" s="19"/>
       <c r="I200" s="36"/>
       <c r="J200" s="39"/>
       <c r="K200" s="38"/>
       <c r="L200" s="36"/>
       <c r="M200" s="42"/>
     </row>
     <row r="201" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A201" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B201" s="43">
         <v>38</v>
       </c>
       <c r="C201" s="48">
         <v>81</v>
       </c>
       <c r="D201" s="16">
         <v>123</v>
       </c>
       <c r="E201" s="18">
         <v>166</v>
       </c>
-      <c r="F201" s="19"/>
+      <c r="F201" s="19">
+        <v>211</v>
+      </c>
       <c r="G201" s="19"/>
       <c r="H201" s="19"/>
       <c r="I201" s="32"/>
       <c r="J201" s="39"/>
       <c r="K201" s="38"/>
       <c r="L201" s="32"/>
       <c r="M201" s="33"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A202" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B202" s="43">
         <v>97</v>
       </c>
       <c r="C202" s="48">
         <v>321</v>
       </c>
       <c r="D202" s="16">
         <v>545</v>
       </c>
       <c r="E202" s="18">
         <v>769</v>
       </c>
-      <c r="F202" s="19"/>
+      <c r="F202" s="19">
+        <v>1030</v>
+      </c>
       <c r="G202" s="19"/>
       <c r="H202" s="19"/>
       <c r="I202" s="36"/>
       <c r="J202" s="39"/>
       <c r="K202" s="38"/>
       <c r="L202" s="36"/>
       <c r="M202" s="42"/>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A203" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B203" s="43">
         <v>17154</v>
       </c>
       <c r="C203" s="48">
         <v>39098</v>
       </c>
       <c r="D203" s="16">
         <v>60275</v>
       </c>
-      <c r="E203" s="59">
+      <c r="E203" s="57">
         <v>82197</v>
       </c>
-      <c r="F203" s="19"/>
+      <c r="F203" s="19">
+        <v>100326</v>
+      </c>
       <c r="G203" s="19"/>
       <c r="H203" s="19"/>
       <c r="I203" s="36"/>
       <c r="J203" s="39"/>
       <c r="K203" s="38"/>
       <c r="L203" s="36"/>
       <c r="M203" s="42"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A204" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B204" s="43">
         <v>60</v>
       </c>
       <c r="C204" s="48">
         <v>120</v>
       </c>
       <c r="D204" s="16">
         <v>180</v>
       </c>
       <c r="E204" s="18">
         <v>240</v>
       </c>
-      <c r="F204" s="19"/>
+      <c r="F204" s="19">
+        <v>300</v>
+      </c>
       <c r="G204" s="19"/>
       <c r="H204" s="19"/>
       <c r="I204" s="32"/>
       <c r="J204" s="39"/>
       <c r="K204" s="38"/>
       <c r="L204" s="32"/>
       <c r="M204" s="33"/>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A205" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B205" s="44">
         <v>2450</v>
       </c>
       <c r="C205" s="53">
         <v>4874</v>
       </c>
       <c r="D205" s="16">
         <v>6752</v>
       </c>
-      <c r="E205" s="59">
+      <c r="E205" s="57">
         <v>6752</v>
       </c>
-      <c r="F205" s="19"/>
+      <c r="F205" s="19">
+        <v>6752</v>
+      </c>
       <c r="G205" s="19"/>
       <c r="H205" s="19"/>
       <c r="I205" s="36"/>
       <c r="J205" s="39"/>
       <c r="K205" s="38"/>
       <c r="L205" s="36"/>
       <c r="M205" s="42"/>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A206" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B206" s="43">
         <v>47012</v>
       </c>
       <c r="C206" s="48">
         <v>110117</v>
       </c>
       <c r="D206" s="16">
         <v>161321</v>
       </c>
-      <c r="E206" s="59">
+      <c r="E206" s="57">
         <v>189908</v>
       </c>
-      <c r="F206" s="19"/>
+      <c r="F206" s="19">
+        <v>240554</v>
+      </c>
       <c r="G206" s="19"/>
       <c r="H206" s="19"/>
       <c r="I206" s="36"/>
       <c r="J206" s="39"/>
       <c r="K206" s="38"/>
       <c r="L206" s="36"/>
       <c r="M206" s="42"/>
     </row>
     <row r="207" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A207" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B207" s="47">
         <v>958.1</v>
       </c>
       <c r="C207" s="54">
         <v>1961</v>
       </c>
       <c r="D207" s="17">
         <v>2793.9</v>
       </c>
-      <c r="E207" s="61">
+      <c r="E207" s="59">
         <v>3872.2</v>
       </c>
-      <c r="F207" s="20"/>
+      <c r="F207" s="20">
+        <v>4790</v>
+      </c>
       <c r="G207" s="20"/>
       <c r="H207" s="19"/>
       <c r="I207" s="37"/>
       <c r="J207" s="40"/>
       <c r="K207" s="41"/>
       <c r="L207" s="36"/>
       <c r="M207" s="42"/>
     </row>
     <row r="208" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A208" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B208" s="47">
         <v>958.1</v>
       </c>
       <c r="C208" s="54">
         <v>1961</v>
       </c>
       <c r="D208" s="17">
         <v>2793.9</v>
       </c>
-      <c r="E208" s="61">
+      <c r="E208" s="59">
         <v>3872.2</v>
       </c>
-      <c r="F208" s="20"/>
+      <c r="F208" s="20">
+        <v>4790</v>
+      </c>
       <c r="G208" s="20"/>
       <c r="H208" s="19"/>
       <c r="I208" s="37"/>
       <c r="J208" s="40"/>
       <c r="K208" s="41"/>
       <c r="L208" s="36"/>
       <c r="M208" s="42"/>
     </row>
     <row r="209" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A209" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B209" s="47">
         <v>8</v>
       </c>
       <c r="C209" s="54">
         <v>24</v>
       </c>
       <c r="D209" s="17">
         <v>40</v>
       </c>
       <c r="E209" s="18">
         <v>56</v>
       </c>
-      <c r="F209" s="20"/>
+      <c r="F209" s="20">
+        <v>72.2</v>
+      </c>
       <c r="G209" s="20"/>
       <c r="H209" s="19"/>
       <c r="I209" s="32"/>
       <c r="J209" s="40"/>
       <c r="K209" s="41"/>
       <c r="L209" s="32"/>
       <c r="M209" s="33"/>
     </row>
     <row r="210" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A210" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B210" s="47">
         <v>8</v>
       </c>
       <c r="C210" s="54">
         <v>24</v>
       </c>
       <c r="D210" s="17">
         <v>40</v>
       </c>
       <c r="E210" s="18">
         <v>56</v>
       </c>
-      <c r="F210" s="20"/>
+      <c r="F210" s="20">
+        <v>72.2</v>
+      </c>
       <c r="G210" s="20"/>
       <c r="H210" s="19"/>
       <c r="I210" s="32"/>
       <c r="J210" s="40"/>
       <c r="K210" s="41"/>
       <c r="L210" s="32"/>
       <c r="M210" s="33"/>
     </row>
     <row r="211" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A211" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B211" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C211" s="54" t="s">
         <v>72</v>
       </c>
       <c r="D211" s="17">
         <v>9.5</v>
       </c>
       <c r="E211" s="18">
         <v>11.9</v>
       </c>
-      <c r="F211" s="20"/>
+      <c r="F211" s="20">
+        <v>31.9</v>
+      </c>
       <c r="G211" s="20"/>
       <c r="H211" s="19"/>
       <c r="I211" s="37"/>
       <c r="J211" s="40"/>
       <c r="K211" s="41"/>
       <c r="L211" s="36"/>
       <c r="M211" s="42"/>
     </row>
     <row r="212" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A212" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B212" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C212" s="54" t="s">
         <v>72</v>
       </c>
       <c r="D212" s="17">
         <v>9.5</v>
       </c>
       <c r="E212" s="18">
         <v>11.9</v>
       </c>
-      <c r="F212" s="20"/>
+      <c r="F212" s="20">
+        <v>31.9</v>
+      </c>
       <c r="G212" s="20"/>
       <c r="H212" s="19"/>
       <c r="I212" s="37"/>
       <c r="J212" s="40"/>
       <c r="K212" s="41"/>
       <c r="L212" s="36"/>
       <c r="M212" s="42"/>
     </row>
     <row r="213" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A213" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B213" s="47">
         <v>0.4</v>
       </c>
       <c r="C213" s="54">
         <v>1</v>
       </c>
       <c r="D213" s="17">
         <v>1.3</v>
       </c>
       <c r="E213" s="18">
         <v>1.8</v>
       </c>
-      <c r="F213" s="20"/>
+      <c r="F213" s="20">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="G213" s="20"/>
       <c r="H213" s="19"/>
       <c r="I213" s="32"/>
       <c r="J213" s="40"/>
       <c r="K213" s="41"/>
       <c r="L213" s="32"/>
       <c r="M213" s="33"/>
     </row>
     <row r="214" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A214" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B214" s="47">
         <v>0.4</v>
       </c>
       <c r="C214" s="54">
         <v>1</v>
       </c>
       <c r="D214" s="17">
         <v>1.3</v>
       </c>
       <c r="E214" s="18">
         <v>1.8</v>
       </c>
-      <c r="F214" s="20"/>
+      <c r="F214" s="20">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="G214" s="20"/>
       <c r="H214" s="19"/>
       <c r="I214" s="32"/>
       <c r="J214" s="40"/>
       <c r="K214" s="41"/>
       <c r="L214" s="32"/>
       <c r="M214" s="33"/>
     </row>
     <row r="215" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B215" s="47">
         <v>0.3</v>
       </c>
       <c r="C215" s="54">
         <v>1</v>
       </c>
       <c r="D215" s="17">
         <v>1</v>
       </c>
       <c r="E215" s="18">
         <v>1.3</v>
       </c>
-      <c r="F215" s="20"/>
+      <c r="F215" s="20">
+        <v>1.7</v>
+      </c>
       <c r="G215" s="20"/>
       <c r="H215" s="19"/>
       <c r="I215" s="32"/>
       <c r="J215" s="40"/>
       <c r="K215" s="41"/>
       <c r="L215" s="32"/>
       <c r="M215" s="33"/>
     </row>
     <row r="216" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A216" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B216" s="47">
         <v>0.3</v>
       </c>
       <c r="C216" s="54">
         <v>1</v>
       </c>
       <c r="D216" s="17">
         <v>1</v>
       </c>
       <c r="E216" s="18">
         <v>1.3</v>
       </c>
-      <c r="F216" s="20"/>
+      <c r="F216" s="20">
+        <v>1.7</v>
+      </c>
       <c r="G216" s="20"/>
       <c r="H216" s="19"/>
       <c r="I216" s="32"/>
       <c r="J216" s="40"/>
       <c r="K216" s="41"/>
       <c r="L216" s="32"/>
       <c r="M216" s="33"/>
     </row>
     <row r="217" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B217" s="47">
         <v>0.4</v>
       </c>
       <c r="C217" s="54">
         <v>1</v>
       </c>
       <c r="D217" s="17">
         <v>1.3</v>
       </c>
       <c r="E217" s="18">
         <v>1.8</v>
       </c>
-      <c r="F217" s="20"/>
+      <c r="F217" s="20">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="G217" s="20"/>
       <c r="H217" s="19"/>
       <c r="I217" s="32"/>
       <c r="J217" s="40"/>
       <c r="K217" s="41"/>
       <c r="L217" s="32"/>
       <c r="M217" s="33"/>
     </row>
     <row r="218" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A218" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B218" s="47">
         <v>0.4</v>
       </c>
       <c r="C218" s="54">
         <v>1</v>
       </c>
       <c r="D218" s="17">
         <v>1.3</v>
       </c>
       <c r="E218" s="18">
         <v>1.8</v>
       </c>
-      <c r="F218" s="20"/>
+      <c r="F218" s="20">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="G218" s="20"/>
       <c r="H218" s="19"/>
       <c r="I218" s="32"/>
       <c r="J218" s="40"/>
       <c r="K218" s="41"/>
       <c r="L218" s="32"/>
       <c r="M218" s="33"/>
     </row>
     <row r="219" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A219" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B219" s="43">
         <v>1</v>
       </c>
       <c r="C219" s="48">
         <v>3</v>
       </c>
       <c r="D219" s="16">
         <v>4</v>
       </c>
       <c r="E219" s="18">
         <v>5</v>
       </c>
-      <c r="F219" s="19"/>
+      <c r="F219" s="19">
+        <v>6</v>
+      </c>
       <c r="G219" s="12"/>
       <c r="H219" s="19"/>
       <c r="I219" s="32"/>
       <c r="J219" s="39"/>
       <c r="K219" s="38"/>
       <c r="L219" s="32"/>
       <c r="M219" s="33"/>
     </row>
     <row r="220" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A220" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B220" s="43">
         <v>1</v>
       </c>
       <c r="C220" s="48">
         <v>3</v>
       </c>
       <c r="D220" s="16">
         <v>4</v>
       </c>
       <c r="E220" s="18">
         <v>5</v>
       </c>
-      <c r="F220" s="19"/>
+      <c r="F220" s="19">
+        <v>6</v>
+      </c>
       <c r="G220" s="12"/>
       <c r="H220" s="19"/>
       <c r="I220" s="32"/>
       <c r="J220" s="39"/>
       <c r="K220" s="38"/>
       <c r="L220" s="32"/>
       <c r="M220" s="33"/>
     </row>
     <row r="221" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A221" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B221" s="43">
         <v>94</v>
       </c>
       <c r="C221" s="48">
         <v>200</v>
       </c>
       <c r="D221" s="16">
         <v>306</v>
       </c>
       <c r="E221" s="18">
         <v>413</v>
       </c>
-      <c r="F221" s="19"/>
+      <c r="F221" s="19">
+        <v>504</v>
+      </c>
       <c r="G221" s="19"/>
       <c r="H221" s="19"/>
       <c r="I221" s="32"/>
       <c r="J221" s="39"/>
       <c r="K221" s="38"/>
       <c r="L221" s="36"/>
       <c r="M221" s="42"/>
     </row>
     <row r="222" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A222" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B222" s="43">
         <v>12</v>
       </c>
       <c r="C222" s="48">
         <v>36</v>
       </c>
       <c r="D222" s="16">
         <v>60</v>
       </c>
       <c r="E222" s="18">
         <v>85</v>
       </c>
-      <c r="F222" s="19"/>
+      <c r="F222" s="19">
+        <v>94</v>
+      </c>
       <c r="G222" s="19"/>
       <c r="H222" s="19"/>
       <c r="I222" s="32"/>
       <c r="J222" s="39"/>
       <c r="K222" s="38"/>
       <c r="L222" s="32"/>
       <c r="M222" s="33"/>
     </row>
     <row r="223" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A223" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B223" s="43">
         <v>82</v>
       </c>
       <c r="C223" s="48">
         <v>164</v>
       </c>
       <c r="D223" s="16">
         <v>246</v>
       </c>
       <c r="E223" s="18">
         <v>328</v>
       </c>
-      <c r="F223" s="19"/>
+      <c r="F223" s="19">
+        <v>410</v>
+      </c>
       <c r="G223" s="19"/>
       <c r="H223" s="19"/>
       <c r="I223" s="32"/>
       <c r="J223" s="39"/>
       <c r="K223" s="38"/>
       <c r="L223" s="32"/>
       <c r="M223" s="33"/>
     </row>
     <row r="224" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B224" s="43">
         <v>51214</v>
       </c>
       <c r="C224" s="48">
         <v>90556</v>
       </c>
       <c r="D224" s="16">
         <v>129898</v>
       </c>
-      <c r="E224" s="59">
+      <c r="E224" s="57">
         <v>169240</v>
       </c>
-      <c r="F224" s="19"/>
+      <c r="F224" s="19">
+        <v>208244</v>
+      </c>
       <c r="G224" s="19"/>
       <c r="H224" s="19"/>
       <c r="I224" s="36"/>
       <c r="J224" s="39"/>
       <c r="K224" s="38"/>
       <c r="L224" s="36"/>
       <c r="M224" s="42"/>
     </row>
     <row r="225" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A225" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B225" s="43">
         <v>51214</v>
       </c>
       <c r="C225" s="48">
         <v>90556</v>
       </c>
       <c r="D225" s="16">
         <v>129898</v>
       </c>
-      <c r="E225" s="59">
+      <c r="E225" s="57">
         <v>169240</v>
       </c>
-      <c r="F225" s="19"/>
+      <c r="F225" s="19">
+        <v>208244</v>
+      </c>
       <c r="G225" s="19"/>
       <c r="H225" s="19"/>
       <c r="I225" s="36"/>
       <c r="J225" s="39"/>
       <c r="K225" s="38"/>
       <c r="L225" s="36"/>
       <c r="M225" s="42"/>
     </row>
     <row r="226" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B226" s="43">
         <v>37</v>
       </c>
       <c r="C226" s="48">
         <v>58</v>
       </c>
       <c r="D226" s="16">
         <v>92</v>
       </c>
       <c r="E226" s="18">
         <v>172</v>
       </c>
-      <c r="F226" s="19"/>
+      <c r="F226" s="19">
+        <v>234</v>
+      </c>
       <c r="G226" s="19"/>
       <c r="H226" s="19"/>
       <c r="I226" s="36"/>
       <c r="J226" s="39"/>
       <c r="K226" s="38"/>
       <c r="L226" s="36"/>
       <c r="M226" s="42"/>
     </row>
     <row r="227" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A227" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B227" s="43">
         <v>37</v>
       </c>
       <c r="C227" s="48">
         <v>58</v>
       </c>
       <c r="D227" s="16">
         <v>92</v>
       </c>
       <c r="E227" s="18">
         <v>172</v>
       </c>
-      <c r="F227" s="19"/>
+      <c r="F227" s="19">
+        <v>234</v>
+      </c>
       <c r="G227" s="19"/>
       <c r="H227" s="19"/>
       <c r="I227" s="36"/>
       <c r="J227" s="39"/>
       <c r="K227" s="38"/>
       <c r="L227" s="36"/>
       <c r="M227" s="42"/>
     </row>
     <row r="228" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B228" s="43">
         <v>3619</v>
       </c>
       <c r="C228" s="48">
         <v>9502</v>
       </c>
       <c r="D228" s="16">
         <v>15386</v>
       </c>
-      <c r="E228" s="59">
+      <c r="E228" s="57">
         <v>21269</v>
       </c>
-      <c r="F228" s="19"/>
+      <c r="F228" s="19">
+        <v>26273</v>
+      </c>
       <c r="G228" s="19"/>
       <c r="H228" s="19"/>
       <c r="I228" s="36"/>
       <c r="J228" s="39"/>
       <c r="K228" s="38"/>
       <c r="L228" s="36"/>
       <c r="M228" s="42"/>
     </row>
     <row r="229" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A229" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B229" s="43">
         <v>3612</v>
       </c>
       <c r="C229" s="48">
         <v>9488</v>
       </c>
       <c r="D229" s="16">
         <v>15364</v>
       </c>
-      <c r="E229" s="59">
+      <c r="E229" s="57">
         <v>21240</v>
       </c>
-      <c r="F229" s="19"/>
+      <c r="F229" s="19">
+        <v>26236</v>
+      </c>
       <c r="G229" s="19"/>
       <c r="H229" s="19"/>
       <c r="I229" s="36"/>
       <c r="J229" s="39"/>
       <c r="K229" s="38"/>
       <c r="L229" s="36"/>
       <c r="M229" s="42"/>
     </row>
     <row r="230" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A230" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B230" s="43">
         <v>7</v>
       </c>
       <c r="C230" s="48">
         <v>15</v>
       </c>
       <c r="D230" s="16">
         <v>22</v>
       </c>
       <c r="E230" s="18">
         <v>29</v>
       </c>
-      <c r="F230" s="19"/>
+      <c r="F230" s="19">
+        <v>37</v>
+      </c>
       <c r="G230" s="19"/>
       <c r="H230" s="19"/>
       <c r="I230" s="32"/>
       <c r="J230" s="39"/>
       <c r="K230" s="38"/>
       <c r="L230" s="32"/>
       <c r="M230" s="33"/>
     </row>
     <row r="231" spans="1:13" ht="57" x14ac:dyDescent="0.25">
       <c r="A231" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B231" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C231" s="54">
         <v>1</v>
       </c>
       <c r="D231" s="17">
         <v>2.4</v>
       </c>
       <c r="E231" s="18">
         <v>3.6</v>
       </c>
-      <c r="F231" s="20"/>
+      <c r="F231" s="20">
+        <v>3.6</v>
+      </c>
       <c r="G231" s="20"/>
       <c r="H231" s="19"/>
       <c r="I231" s="32"/>
       <c r="J231" s="40"/>
       <c r="K231" s="41"/>
       <c r="L231" s="32"/>
       <c r="M231" s="33"/>
     </row>
     <row r="232" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A232" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B232" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C232" s="54" t="s">
         <v>72</v>
       </c>
       <c r="D232" s="16" t="s">
         <v>72</v>
       </c>
       <c r="E232" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="F232" s="20"/>
+      <c r="F232" s="20" t="s">
+        <v>72</v>
+      </c>
       <c r="G232" s="20"/>
       <c r="H232" s="19"/>
       <c r="I232" s="32"/>
       <c r="J232" s="40"/>
       <c r="K232" s="41"/>
       <c r="L232" s="32"/>
       <c r="M232" s="33"/>
     </row>
     <row r="233" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A233" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B233" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C233" s="54">
         <v>1</v>
       </c>
       <c r="D233" s="17">
         <v>2.4</v>
       </c>
       <c r="E233" s="18">
         <v>3.6</v>
       </c>
-      <c r="F233" s="20"/>
+      <c r="F233" s="20">
+        <v>3.6</v>
+      </c>
       <c r="G233" s="20"/>
       <c r="H233" s="19"/>
       <c r="I233" s="32"/>
       <c r="J233" s="40"/>
       <c r="K233" s="41"/>
       <c r="L233" s="32"/>
       <c r="M233" s="33"/>
     </row>
     <row r="234" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A234" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B234" s="43">
         <v>7235</v>
       </c>
       <c r="C234" s="48">
         <v>33155</v>
       </c>
       <c r="D234" s="16">
         <v>61244</v>
       </c>
-      <c r="E234" s="59">
+      <c r="E234" s="57">
         <v>98364</v>
       </c>
-      <c r="F234" s="19"/>
+      <c r="F234" s="19">
+        <v>118803</v>
+      </c>
       <c r="G234" s="19"/>
       <c r="H234" s="19"/>
       <c r="I234" s="36"/>
       <c r="J234" s="39"/>
       <c r="K234" s="38"/>
       <c r="L234" s="36"/>
       <c r="M234" s="42"/>
     </row>
     <row r="235" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A235" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B235" s="43">
         <v>5344</v>
       </c>
       <c r="C235" s="48">
         <v>29373</v>
       </c>
       <c r="D235" s="16">
         <v>55572</v>
       </c>
-      <c r="E235" s="59">
+      <c r="E235" s="57">
         <v>90800</v>
       </c>
-      <c r="F235" s="19"/>
+      <c r="F235" s="19">
+        <v>109349</v>
+      </c>
       <c r="G235" s="19"/>
       <c r="H235" s="19"/>
       <c r="I235" s="36"/>
       <c r="J235" s="39"/>
       <c r="K235" s="38"/>
       <c r="L235" s="36"/>
       <c r="M235" s="42"/>
     </row>
     <row r="236" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A236" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B236" s="43">
         <v>1891</v>
       </c>
       <c r="C236" s="48">
         <v>3782</v>
       </c>
       <c r="D236" s="16">
         <v>5673</v>
       </c>
-      <c r="E236" s="59">
+      <c r="E236" s="57">
         <v>7564</v>
       </c>
-      <c r="F236" s="19"/>
+      <c r="F236" s="19">
+        <v>9455</v>
+      </c>
       <c r="G236" s="19"/>
       <c r="H236" s="19"/>
       <c r="I236" s="36"/>
       <c r="J236" s="39"/>
       <c r="K236" s="38"/>
       <c r="L236" s="36"/>
       <c r="M236" s="42"/>
     </row>
     <row r="237" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A237" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B237" s="43">
         <v>19</v>
       </c>
       <c r="C237" s="48">
         <v>74</v>
       </c>
       <c r="D237" s="16">
         <v>129</v>
       </c>
       <c r="E237" s="18">
         <v>184</v>
       </c>
-      <c r="F237" s="19"/>
+      <c r="F237" s="19">
+        <v>202</v>
+      </c>
       <c r="G237" s="19"/>
       <c r="H237" s="19"/>
       <c r="I237" s="32"/>
       <c r="J237" s="39"/>
       <c r="K237" s="38"/>
       <c r="L237" s="32"/>
       <c r="M237" s="33"/>
     </row>
     <row r="238" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A238" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B238" s="43">
         <v>19</v>
       </c>
       <c r="C238" s="48">
         <v>74</v>
       </c>
       <c r="D238" s="16">
         <v>129</v>
       </c>
       <c r="E238" s="18">
         <v>184</v>
       </c>
-      <c r="F238" s="19"/>
+      <c r="F238" s="19">
+        <v>202</v>
+      </c>
       <c r="G238" s="19"/>
       <c r="H238" s="19"/>
       <c r="I238" s="32"/>
       <c r="J238" s="39"/>
       <c r="K238" s="38"/>
       <c r="L238" s="32"/>
       <c r="M238" s="33"/>
     </row>
     <row r="239" spans="1:13" ht="57" x14ac:dyDescent="0.25">
       <c r="A239" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B239" s="43">
         <v>59</v>
       </c>
       <c r="C239" s="48">
         <v>265</v>
       </c>
       <c r="D239" s="16">
         <v>472</v>
       </c>
       <c r="E239" s="18">
         <v>679</v>
       </c>
-      <c r="F239" s="19"/>
+      <c r="F239" s="19">
+        <v>700</v>
+      </c>
       <c r="G239" s="19"/>
       <c r="H239" s="19"/>
       <c r="I239" s="32"/>
       <c r="J239" s="39"/>
       <c r="K239" s="38"/>
       <c r="L239" s="32"/>
       <c r="M239" s="42"/>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A240" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B240" s="43">
         <v>19</v>
       </c>
       <c r="C240" s="48">
         <v>45</v>
       </c>
       <c r="D240" s="16">
         <v>72</v>
       </c>
       <c r="E240" s="55">
         <v>99</v>
       </c>
-      <c r="F240" s="19"/>
+      <c r="F240" s="19">
+        <v>120</v>
+      </c>
       <c r="G240" s="19"/>
       <c r="H240" s="19"/>
       <c r="I240" s="32"/>
       <c r="J240" s="39"/>
       <c r="K240" s="38"/>
       <c r="L240" s="32"/>
       <c r="M240" s="33"/>
     </row>
     <row r="241" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A241" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B241" s="44">
         <v>40</v>
       </c>
       <c r="C241" s="52">
         <v>220</v>
       </c>
       <c r="D241" s="18">
         <v>400</v>
       </c>
       <c r="E241" s="18">
         <v>580</v>
       </c>
-      <c r="F241" s="19"/>
+      <c r="F241" s="19">
+        <v>580</v>
+      </c>
       <c r="G241" s="19"/>
       <c r="H241" s="19"/>
       <c r="I241" s="32"/>
       <c r="J241" s="39"/>
       <c r="K241" s="38"/>
       <c r="L241" s="32"/>
       <c r="M241" s="33"/>
     </row>
     <row r="242" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B242" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C242" s="48">
         <v>0</v>
       </c>
       <c r="D242" s="16">
         <v>1</v>
       </c>
       <c r="E242" s="18">
         <v>11</v>
       </c>
-      <c r="F242" s="19"/>
+      <c r="F242" s="19">
+        <v>27</v>
+      </c>
       <c r="G242" s="19"/>
       <c r="H242" s="19"/>
       <c r="I242" s="32"/>
       <c r="J242" s="39"/>
       <c r="K242" s="38"/>
       <c r="L242" s="32"/>
       <c r="M242" s="33"/>
     </row>
     <row r="243" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A243" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B243" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C243" s="48">
         <v>0</v>
       </c>
       <c r="D243" s="16">
         <v>1</v>
       </c>
       <c r="E243" s="18">
         <v>11</v>
       </c>
-      <c r="F243" s="19"/>
+      <c r="F243" s="19">
+        <v>27</v>
+      </c>
       <c r="G243" s="19"/>
       <c r="H243" s="19"/>
       <c r="I243" s="32"/>
       <c r="J243" s="39"/>
       <c r="K243" s="38"/>
       <c r="L243" s="32"/>
       <c r="M243" s="33"/>
     </row>
     <row r="244" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A244" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B244" s="43">
         <v>22</v>
       </c>
       <c r="C244" s="48">
         <v>47</v>
       </c>
       <c r="D244" s="16">
         <v>92</v>
       </c>
       <c r="E244" s="18">
         <v>189</v>
       </c>
-      <c r="F244" s="19"/>
+      <c r="F244" s="19">
+        <v>282</v>
+      </c>
       <c r="G244" s="19"/>
       <c r="H244" s="19"/>
       <c r="I244" s="32"/>
       <c r="J244" s="39"/>
       <c r="K244" s="38"/>
       <c r="L244" s="32"/>
       <c r="M244" s="33"/>
     </row>
     <row r="245" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A245" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B245" s="43">
         <v>22</v>
       </c>
       <c r="C245" s="48">
         <v>47</v>
       </c>
       <c r="D245" s="16">
         <v>92</v>
       </c>
       <c r="E245" s="18">
         <v>189</v>
       </c>
-      <c r="F245" s="19"/>
+      <c r="F245" s="19">
+        <v>282</v>
+      </c>
       <c r="G245" s="19"/>
       <c r="H245" s="19"/>
       <c r="I245" s="32"/>
       <c r="J245" s="39"/>
       <c r="K245" s="38"/>
       <c r="L245" s="32"/>
       <c r="M245" s="33"/>
     </row>
     <row r="246" spans="1:13" ht="57" x14ac:dyDescent="0.25">
       <c r="A246" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B246" s="43">
         <v>35665</v>
       </c>
       <c r="C246" s="48">
         <v>203422</v>
       </c>
       <c r="D246" s="16">
         <v>371180</v>
       </c>
-      <c r="E246" s="59">
+      <c r="E246" s="57">
         <v>541824</v>
       </c>
-      <c r="F246" s="19"/>
+      <c r="F246" s="19">
+        <v>645652</v>
+      </c>
       <c r="G246" s="19"/>
       <c r="H246" s="19"/>
       <c r="I246" s="36"/>
       <c r="J246" s="39"/>
       <c r="K246" s="38"/>
       <c r="L246" s="36"/>
       <c r="M246" s="42"/>
     </row>
     <row r="247" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A247" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B247" s="43">
         <v>35367</v>
       </c>
       <c r="C247" s="48">
         <v>196706</v>
       </c>
       <c r="D247" s="16">
         <v>358045</v>
       </c>
-      <c r="E247" s="59">
+      <c r="E247" s="57">
         <v>522271</v>
       </c>
-      <c r="F247" s="19"/>
+      <c r="F247" s="19">
+        <v>625890</v>
+      </c>
       <c r="G247" s="19"/>
       <c r="H247" s="19"/>
       <c r="I247" s="36"/>
       <c r="J247" s="39"/>
       <c r="K247" s="38"/>
       <c r="L247" s="36"/>
       <c r="M247" s="42"/>
     </row>
     <row r="248" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A248" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B248" s="43">
         <v>298</v>
       </c>
       <c r="C248" s="48">
         <v>6716</v>
       </c>
       <c r="D248" s="16">
         <v>13135</v>
       </c>
-      <c r="E248" s="59">
+      <c r="E248" s="57">
         <v>19554</v>
       </c>
-      <c r="F248" s="19"/>
+      <c r="F248" s="19">
+        <v>19762</v>
+      </c>
       <c r="G248" s="19"/>
       <c r="H248" s="19"/>
       <c r="I248" s="36"/>
       <c r="J248" s="39"/>
       <c r="K248" s="38"/>
       <c r="L248" s="36"/>
       <c r="M248" s="42"/>
     </row>
     <row r="249" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A249" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B249" s="43">
         <v>146</v>
       </c>
       <c r="C249" s="48">
         <v>302</v>
       </c>
       <c r="D249" s="16">
         <v>472</v>
       </c>
       <c r="E249" s="18">
         <v>661</v>
       </c>
-      <c r="F249" s="19"/>
+      <c r="F249" s="19">
+        <v>855</v>
+      </c>
       <c r="G249" s="19"/>
       <c r="H249" s="19"/>
       <c r="I249" s="32"/>
       <c r="J249" s="39"/>
       <c r="K249" s="38"/>
       <c r="L249" s="36"/>
       <c r="M249" s="42"/>
     </row>
     <row r="250" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A250" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B250" s="43">
         <v>146</v>
       </c>
       <c r="C250" s="48">
         <v>302</v>
       </c>
       <c r="D250" s="16">
         <v>472</v>
       </c>
       <c r="E250" s="18">
         <v>661</v>
       </c>
-      <c r="F250" s="19"/>
+      <c r="F250" s="19">
+        <v>855</v>
+      </c>
       <c r="G250" s="19"/>
       <c r="H250" s="19"/>
       <c r="I250" s="32"/>
       <c r="J250" s="39"/>
       <c r="K250" s="38"/>
       <c r="L250" s="36"/>
       <c r="M250" s="42"/>
     </row>
     <row r="251" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A251" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B251" s="16">
         <v>9</v>
       </c>
       <c r="C251" s="16">
         <v>41</v>
       </c>
       <c r="D251" s="16">
         <v>58</v>
       </c>
       <c r="E251" s="18">
         <v>58</v>
       </c>
-      <c r="F251" s="19"/>
+      <c r="F251" s="19">
+        <v>58</v>
+      </c>
       <c r="G251" s="19"/>
       <c r="H251" s="19"/>
       <c r="I251" s="32"/>
       <c r="J251" s="39"/>
       <c r="K251" s="38"/>
       <c r="L251" s="36"/>
       <c r="M251" s="42"/>
     </row>
     <row r="252" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A252" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B252" s="16">
         <v>9</v>
       </c>
       <c r="C252" s="16">
         <v>41</v>
       </c>
       <c r="D252" s="16">
         <v>58</v>
       </c>
       <c r="E252" s="18">
         <v>58</v>
       </c>
-      <c r="F252" s="19"/>
+      <c r="F252" s="19">
+        <v>58</v>
+      </c>
       <c r="G252" s="19"/>
       <c r="H252" s="19"/>
       <c r="I252" s="32"/>
       <c r="J252" s="39"/>
       <c r="K252" s="38"/>
       <c r="L252" s="36"/>
       <c r="M252" s="42"/>
     </row>
     <row r="253" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A253" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B253" s="43">
         <v>137</v>
       </c>
       <c r="C253" s="48">
         <v>261</v>
       </c>
       <c r="D253" s="16">
         <v>414</v>
       </c>
       <c r="E253" s="46">
         <v>603</v>
       </c>
-      <c r="F253" s="19"/>
+      <c r="F253" s="19">
+        <v>797</v>
+      </c>
       <c r="G253" s="19"/>
       <c r="H253" s="19"/>
       <c r="I253" s="32"/>
       <c r="J253" s="39"/>
       <c r="K253" s="38"/>
       <c r="L253" s="36"/>
       <c r="M253" s="42"/>
     </row>
     <row r="254" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A254" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B254" s="43">
         <v>137</v>
       </c>
       <c r="C254" s="48">
         <v>261</v>
       </c>
       <c r="D254" s="16">
         <v>414</v>
       </c>
       <c r="E254" s="18">
         <v>603</v>
       </c>
-      <c r="F254" s="19"/>
+      <c r="F254" s="19">
+        <v>797</v>
+      </c>
       <c r="G254" s="19"/>
       <c r="H254" s="19"/>
       <c r="I254" s="32"/>
       <c r="J254" s="39"/>
       <c r="K254" s="38"/>
       <c r="L254" s="36"/>
       <c r="M254" s="42"/>
     </row>
     <row r="255" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A255" s="23"/>
       <c r="B255" s="23"/>
       <c r="C255" s="23"/>
       <c r="D255" s="49"/>
-      <c r="E255" s="58"/>
+      <c r="E255" s="56"/>
       <c r="F255" s="34"/>
       <c r="G255" s="35"/>
       <c r="H255" s="35"/>
       <c r="I255" s="35"/>
       <c r="J255" s="35"/>
       <c r="K255" s="35"/>
       <c r="L255" s="35"/>
       <c r="M255" s="35"/>
     </row>
     <row r="256" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A256" s="26" t="s">
         <v>74</v>
       </c>
       <c r="B256" s="25"/>
       <c r="C256" s="13"/>
       <c r="D256" s="51"/>
       <c r="E256" s="50"/>
       <c r="F256" s="13"/>
       <c r="G256" s="22"/>
       <c r="H256" s="22"/>
       <c r="I256" s="22"/>
       <c r="J256" s="22"/>
       <c r="K256" s="22"/>
       <c r="L256" s="22"/>
       <c r="M256" s="22"/>
     </row>
     <row r="257" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A257" s="57" t="s">
+      <c r="A257" s="61" t="s">
         <v>75</v>
       </c>
-      <c r="B257" s="57"/>
-[...10 lines deleted...]
-      <c r="M257" s="57"/>
+      <c r="B257" s="61"/>
+      <c r="C257" s="61"/>
+      <c r="D257" s="61"/>
+      <c r="E257" s="61"/>
+      <c r="F257" s="61"/>
+      <c r="G257" s="61"/>
+      <c r="H257" s="61"/>
+      <c r="I257" s="61"/>
+      <c r="J257" s="61"/>
+      <c r="K257" s="61"/>
+      <c r="L257" s="61"/>
+      <c r="M257" s="61"/>
     </row>
     <row r="258" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A258" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B258" s="25"/>
       <c r="C258" s="13"/>
       <c r="D258" s="13"/>
       <c r="E258" s="13"/>
       <c r="F258" s="25"/>
       <c r="G258" s="25"/>
       <c r="H258" s="25"/>
       <c r="I258" s="13"/>
       <c r="J258" s="13"/>
       <c r="K258" s="15"/>
       <c r="L258" s="15"/>
       <c r="M258" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A257:M257"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>