--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="86">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
@@ -280,56 +280,64 @@
   </si>
   <si>
     <t>Mamlut</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Soltustik Кazakhstan 2026 year*</t>
   </si>
   <si>
     <t>13203 Fabrics in physical terms, thousand square meters</t>
   </si>
   <si>
     <t>139913200 Felt and felt footwear, thousand pairs</t>
   </si>
   <si>
     <t>302032 Non-self-propelled railway and tramway passenger coaches, luggage vans and other special-purpose coaches, pieces</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -353,50 +361,57 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -424,215 +439,351 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="72">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="20"/>
+    <cellStyle name="Обычный 11" xfId="23"/>
+    <cellStyle name="Обычный 12" xfId="24"/>
+    <cellStyle name="Обычный 13" xfId="25"/>
+    <cellStyle name="Обычный 14" xfId="26"/>
+    <cellStyle name="Обычный 15" xfId="27"/>
+    <cellStyle name="Обычный 16" xfId="28"/>
+    <cellStyle name="Обычный 17" xfId="29"/>
+    <cellStyle name="Обычный 18" xfId="30"/>
+    <cellStyle name="Обычный 19" xfId="31"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 20" xfId="32"/>
+    <cellStyle name="Обычный 21" xfId="33"/>
+    <cellStyle name="Обычный 22" xfId="34"/>
+    <cellStyle name="Обычный 23" xfId="35"/>
+    <cellStyle name="Обычный 24" xfId="37"/>
+    <cellStyle name="Обычный 25" xfId="38"/>
+    <cellStyle name="Обычный 26" xfId="39"/>
+    <cellStyle name="Обычный 27" xfId="36"/>
+    <cellStyle name="Обычный 28" xfId="40"/>
+    <cellStyle name="Обычный 29" xfId="41"/>
+    <cellStyle name="Обычный 3" xfId="71"/>
+    <cellStyle name="Обычный 30" xfId="42"/>
+    <cellStyle name="Обычный 31" xfId="43"/>
+    <cellStyle name="Обычный 32" xfId="44"/>
+    <cellStyle name="Обычный 33" xfId="45"/>
+    <cellStyle name="Обычный 34" xfId="64"/>
+    <cellStyle name="Обычный 35" xfId="65"/>
+    <cellStyle name="Обычный 36" xfId="66"/>
+    <cellStyle name="Обычный 37" xfId="67"/>
+    <cellStyle name="Обычный 39" xfId="56"/>
     <cellStyle name="Обычный 4" xfId="3"/>
+    <cellStyle name="Обычный 4 2" xfId="16"/>
+    <cellStyle name="Обычный 40" xfId="68"/>
+    <cellStyle name="Обычный 41" xfId="69"/>
+    <cellStyle name="Обычный 42" xfId="70"/>
+    <cellStyle name="Обычный 43" xfId="62"/>
+    <cellStyle name="Обычный 44" xfId="63"/>
+    <cellStyle name="Обычный 45" xfId="7"/>
+    <cellStyle name="Обычный 46" xfId="8"/>
+    <cellStyle name="Обычный 48" xfId="47"/>
+    <cellStyle name="Обычный 49" xfId="46"/>
+    <cellStyle name="Обычный 5" xfId="17"/>
+    <cellStyle name="Обычный 50" xfId="9"/>
+    <cellStyle name="Обычный 51" xfId="10"/>
+    <cellStyle name="Обычный 52" xfId="12"/>
+    <cellStyle name="Обычный 53" xfId="13"/>
+    <cellStyle name="Обычный 54" xfId="14"/>
+    <cellStyle name="Обычный 55" xfId="15"/>
+    <cellStyle name="Обычный 56" xfId="21"/>
+    <cellStyle name="Обычный 57" xfId="22"/>
+    <cellStyle name="Обычный 58" xfId="48"/>
+    <cellStyle name="Обычный 59" xfId="49"/>
+    <cellStyle name="Обычный 6" xfId="19"/>
+    <cellStyle name="Обычный 60" xfId="50"/>
+    <cellStyle name="Обычный 61" xfId="51"/>
+    <cellStyle name="Обычный 62" xfId="52"/>
+    <cellStyle name="Обычный 63" xfId="53"/>
+    <cellStyle name="Обычный 64" xfId="54"/>
+    <cellStyle name="Обычный 65" xfId="11"/>
+    <cellStyle name="Обычный 66" xfId="55"/>
+    <cellStyle name="Обычный 67" xfId="58"/>
+    <cellStyle name="Обычный 68" xfId="59"/>
+    <cellStyle name="Обычный 69" xfId="60"/>
+    <cellStyle name="Обычный 7" xfId="4"/>
+    <cellStyle name="Обычный 70" xfId="61"/>
+    <cellStyle name="Обычный 72" xfId="6"/>
+    <cellStyle name="Обычный 74" xfId="57"/>
     <cellStyle name="Обычный 8" xfId="2"/>
+    <cellStyle name="Обычный 8 2" xfId="5"/>
+    <cellStyle name="Обычный 9" xfId="18"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1003,6801 +1154,7303 @@
         <v>10</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="43">
         <v>1037</v>
       </c>
       <c r="C4" s="48">
         <v>3385</v>
       </c>
       <c r="D4" s="16">
         <v>5048</v>
       </c>
       <c r="E4" s="57">
         <v>6956</v>
       </c>
       <c r="F4" s="19">
         <v>8584</v>
       </c>
-      <c r="G4" s="19"/>
+      <c r="G4" s="19">
+        <v>10241</v>
+      </c>
       <c r="H4" s="19"/>
       <c r="I4" s="36"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="36"/>
       <c r="M4" s="42"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="43">
         <v>60</v>
       </c>
       <c r="C5" s="48">
         <v>330</v>
       </c>
       <c r="D5" s="16">
         <v>449</v>
       </c>
       <c r="E5" s="18">
         <v>575</v>
       </c>
       <c r="F5" s="19">
         <v>644</v>
       </c>
-      <c r="G5" s="19"/>
+      <c r="G5" s="19">
+        <v>705</v>
+      </c>
       <c r="H5" s="19"/>
       <c r="I5" s="36"/>
       <c r="J5" s="38"/>
       <c r="K5" s="38"/>
       <c r="L5" s="36"/>
       <c r="M5" s="42"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="43">
         <v>9</v>
       </c>
       <c r="C6" s="48">
         <v>16</v>
       </c>
       <c r="D6" s="16">
         <v>23</v>
       </c>
       <c r="E6" s="18">
         <v>29</v>
       </c>
       <c r="F6" s="19">
         <v>41</v>
       </c>
-      <c r="G6" s="19"/>
+      <c r="G6" s="19">
+        <v>52</v>
+      </c>
       <c r="H6" s="19"/>
       <c r="I6" s="32"/>
       <c r="J6" s="38"/>
       <c r="K6" s="38"/>
       <c r="L6" s="32"/>
       <c r="M6" s="33"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C7" s="48">
         <v>1</v>
       </c>
       <c r="D7" s="16">
         <v>1</v>
       </c>
       <c r="E7" s="18">
         <v>2</v>
       </c>
       <c r="F7" s="19">
         <v>3</v>
       </c>
-      <c r="G7" s="19"/>
+      <c r="G7" s="19">
+        <v>4</v>
+      </c>
       <c r="H7" s="19"/>
       <c r="I7" s="32"/>
       <c r="J7" s="38"/>
       <c r="K7" s="38"/>
       <c r="L7" s="32"/>
       <c r="M7" s="33"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="43">
         <v>25</v>
       </c>
       <c r="C8" s="48">
         <v>51</v>
       </c>
       <c r="D8" s="16">
         <v>76</v>
       </c>
       <c r="E8" s="18">
         <v>101</v>
       </c>
       <c r="F8" s="19">
         <v>127</v>
       </c>
-      <c r="G8" s="19"/>
+      <c r="G8" s="19">
+        <v>153</v>
+      </c>
       <c r="H8" s="19"/>
       <c r="I8" s="32"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="32"/>
       <c r="M8" s="33"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="43">
         <v>26</v>
       </c>
       <c r="C9" s="48">
         <v>57</v>
       </c>
       <c r="D9" s="16">
         <v>89</v>
       </c>
       <c r="E9" s="18">
         <v>121</v>
       </c>
       <c r="F9" s="19">
         <v>143</v>
       </c>
-      <c r="G9" s="19"/>
+      <c r="G9" s="19">
+        <v>166</v>
+      </c>
       <c r="H9" s="19"/>
       <c r="I9" s="32"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="32"/>
       <c r="M9" s="33"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="43">
         <v>1</v>
       </c>
       <c r="C10" s="48">
         <v>2</v>
       </c>
       <c r="D10" s="16">
         <v>3</v>
       </c>
       <c r="E10" s="18">
         <v>4</v>
       </c>
       <c r="F10" s="19">
         <v>4</v>
       </c>
-      <c r="G10" s="19"/>
+      <c r="G10" s="19">
+        <v>5</v>
+      </c>
       <c r="H10" s="19"/>
       <c r="I10" s="32"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="32"/>
       <c r="M10" s="33"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="43">
         <v>22</v>
       </c>
       <c r="C11" s="48">
         <v>120</v>
       </c>
       <c r="D11" s="16">
         <v>202</v>
       </c>
       <c r="E11" s="18">
         <v>285</v>
       </c>
       <c r="F11" s="19">
         <v>338</v>
       </c>
-      <c r="G11" s="19"/>
+      <c r="G11" s="19">
+        <v>390</v>
+      </c>
       <c r="H11" s="19"/>
       <c r="I11" s="32"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="32"/>
       <c r="M11" s="33"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="43">
         <v>4</v>
       </c>
       <c r="C12" s="48">
         <v>6</v>
       </c>
       <c r="D12" s="16">
         <v>9</v>
       </c>
       <c r="E12" s="18">
         <v>11</v>
       </c>
       <c r="F12" s="19">
         <v>25</v>
       </c>
-      <c r="G12" s="19"/>
+      <c r="G12" s="19">
+        <v>38</v>
+      </c>
       <c r="H12" s="19"/>
       <c r="I12" s="32"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="32"/>
       <c r="M12" s="33"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="43">
         <v>2</v>
       </c>
       <c r="C13" s="48">
         <v>764</v>
       </c>
       <c r="D13" s="16">
         <v>1159</v>
       </c>
       <c r="E13" s="57">
         <v>1625</v>
       </c>
       <c r="F13" s="19">
         <v>1839</v>
       </c>
-      <c r="G13" s="19"/>
+      <c r="G13" s="19">
+        <v>2174</v>
+      </c>
       <c r="H13" s="19"/>
       <c r="I13" s="36"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="36"/>
       <c r="M13" s="42"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="43">
         <v>864</v>
       </c>
       <c r="C14" s="48">
         <v>1991</v>
       </c>
       <c r="D14" s="16">
         <v>2966</v>
       </c>
       <c r="E14" s="57">
         <v>4108</v>
       </c>
       <c r="F14" s="19">
         <v>5301</v>
       </c>
-      <c r="G14" s="19"/>
+      <c r="G14" s="19">
+        <v>6411</v>
+      </c>
       <c r="H14" s="19"/>
       <c r="I14" s="36"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="36"/>
       <c r="M14" s="42"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="43">
         <v>3</v>
       </c>
       <c r="C15" s="48">
         <v>6</v>
       </c>
       <c r="D15" s="16">
         <v>8</v>
       </c>
       <c r="E15" s="18">
         <v>11</v>
       </c>
       <c r="F15" s="19">
         <v>14</v>
       </c>
-      <c r="G15" s="19"/>
+      <c r="G15" s="19">
+        <v>18</v>
+      </c>
       <c r="H15" s="19"/>
       <c r="I15" s="32"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="32"/>
       <c r="M15" s="33"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="43">
         <v>21</v>
       </c>
       <c r="C16" s="48">
         <v>42</v>
       </c>
       <c r="D16" s="16">
         <v>63</v>
       </c>
       <c r="E16" s="18">
         <v>84</v>
       </c>
       <c r="F16" s="19">
         <v>105</v>
       </c>
-      <c r="G16" s="19"/>
+      <c r="G16" s="19">
+        <v>126</v>
+      </c>
       <c r="H16" s="19"/>
       <c r="I16" s="32"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="32"/>
       <c r="M16" s="33"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="43">
         <v>21</v>
       </c>
       <c r="C17" s="48">
         <v>76</v>
       </c>
       <c r="D17" s="16">
         <v>132</v>
       </c>
       <c r="E17" s="18">
         <v>191</v>
       </c>
       <c r="F17" s="19">
         <v>202</v>
       </c>
-      <c r="G17" s="19"/>
+      <c r="G17" s="19">
+        <v>212</v>
+      </c>
       <c r="H17" s="19"/>
       <c r="I17" s="32"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="32"/>
       <c r="M17" s="33"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C18" s="44" t="s">
         <v>72</v>
       </c>
       <c r="D18" s="44" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="18">
         <v>3</v>
       </c>
       <c r="F18" s="19">
         <v>4</v>
       </c>
-      <c r="G18" s="19"/>
+      <c r="G18" s="19">
+        <v>4</v>
+      </c>
       <c r="H18" s="19"/>
       <c r="I18" s="32"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="32"/>
       <c r="M18" s="33"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="43">
         <v>21</v>
       </c>
       <c r="C19" s="48">
         <v>76</v>
       </c>
       <c r="D19" s="16">
         <v>132</v>
       </c>
       <c r="E19" s="18">
         <v>188</v>
       </c>
       <c r="F19" s="19">
         <v>198</v>
       </c>
-      <c r="G19" s="19"/>
+      <c r="G19" s="19">
+        <v>208</v>
+      </c>
       <c r="H19" s="19"/>
       <c r="I19" s="32"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="32"/>
       <c r="M19" s="33"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="43">
         <v>5738</v>
       </c>
       <c r="C20" s="48">
         <v>12107</v>
       </c>
       <c r="D20" s="16">
         <v>23028</v>
       </c>
       <c r="E20" s="57">
         <v>32637</v>
       </c>
       <c r="F20" s="19">
         <v>42709</v>
       </c>
-      <c r="G20" s="19"/>
+      <c r="G20" s="19">
+        <v>50708</v>
+      </c>
       <c r="H20" s="19"/>
       <c r="I20" s="36"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="36"/>
       <c r="M20" s="42"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="43">
         <v>5668</v>
       </c>
       <c r="C21" s="48">
         <v>12002</v>
       </c>
       <c r="D21" s="16">
         <v>20551</v>
       </c>
       <c r="E21" s="57">
         <v>26730</v>
       </c>
       <c r="F21" s="19">
         <v>34219</v>
       </c>
-      <c r="G21" s="19"/>
+      <c r="G21" s="19">
+        <v>42063</v>
+      </c>
       <c r="H21" s="19"/>
       <c r="I21" s="36"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="36"/>
       <c r="M21" s="42"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="44">
         <v>25</v>
       </c>
       <c r="C22" s="48">
         <v>37</v>
       </c>
       <c r="D22" s="16">
         <v>50</v>
       </c>
       <c r="E22" s="18">
         <v>62</v>
       </c>
       <c r="F22" s="19">
         <v>75</v>
       </c>
-      <c r="G22" s="19"/>
+      <c r="G22" s="19">
+        <v>87</v>
+      </c>
       <c r="H22" s="19"/>
       <c r="I22" s="32"/>
       <c r="J22" s="38"/>
       <c r="K22" s="38"/>
       <c r="L22" s="32"/>
       <c r="M22" s="33"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="43">
         <v>46</v>
       </c>
       <c r="C23" s="48">
         <v>68</v>
       </c>
       <c r="D23" s="16">
         <v>90</v>
       </c>
       <c r="E23" s="18">
         <v>113</v>
       </c>
       <c r="F23" s="19">
         <v>894</v>
       </c>
-      <c r="G23" s="19"/>
+      <c r="G23" s="19">
+        <v>1037</v>
+      </c>
       <c r="H23" s="19"/>
       <c r="I23" s="36"/>
       <c r="J23" s="38"/>
       <c r="K23" s="38"/>
       <c r="L23" s="36"/>
       <c r="M23" s="42"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="48" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="16">
         <v>2337</v>
       </c>
       <c r="E24" s="57">
         <v>5732</v>
       </c>
       <c r="F24" s="19">
         <v>7521</v>
       </c>
-      <c r="G24" s="19"/>
+      <c r="G24" s="19">
+        <v>7521</v>
+      </c>
       <c r="H24" s="19"/>
       <c r="I24" s="36"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="36"/>
       <c r="M24" s="42"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="43">
         <v>69</v>
       </c>
       <c r="C25" s="48">
         <v>108</v>
       </c>
       <c r="D25" s="16">
         <v>146</v>
       </c>
       <c r="E25" s="18">
         <v>185</v>
       </c>
       <c r="F25" s="19">
         <v>246</v>
       </c>
-      <c r="G25" s="19"/>
+      <c r="G25" s="19">
+        <v>307</v>
+      </c>
       <c r="H25" s="19"/>
       <c r="I25" s="36"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="36"/>
       <c r="M25" s="42"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="43">
         <v>24</v>
       </c>
       <c r="C26" s="48">
         <v>40</v>
       </c>
       <c r="D26" s="16">
         <v>55</v>
       </c>
       <c r="E26" s="18">
         <v>71</v>
       </c>
       <c r="F26" s="19">
         <v>93</v>
       </c>
-      <c r="G26" s="19"/>
+      <c r="G26" s="19">
+        <v>116</v>
+      </c>
       <c r="H26" s="19"/>
       <c r="I26" s="32"/>
       <c r="J26" s="38"/>
       <c r="K26" s="38"/>
       <c r="L26" s="32"/>
       <c r="M26" s="33"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="44">
         <v>25</v>
       </c>
       <c r="C27" s="48">
         <v>37</v>
       </c>
       <c r="D27" s="16">
         <v>50</v>
       </c>
       <c r="E27" s="18">
         <v>62</v>
       </c>
       <c r="F27" s="19">
         <v>75</v>
       </c>
-      <c r="G27" s="19"/>
+      <c r="G27" s="19">
+        <v>87</v>
+      </c>
       <c r="H27" s="19"/>
       <c r="I27" s="32"/>
       <c r="J27" s="38"/>
       <c r="K27" s="38"/>
       <c r="L27" s="32"/>
       <c r="M27" s="33"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="43">
         <v>20</v>
       </c>
       <c r="C28" s="48">
         <v>30</v>
       </c>
       <c r="D28" s="16">
         <v>41</v>
       </c>
       <c r="E28" s="18">
         <v>52</v>
       </c>
       <c r="F28" s="19">
         <v>78</v>
       </c>
-      <c r="G28" s="19"/>
+      <c r="G28" s="19">
+        <v>104</v>
+      </c>
       <c r="H28" s="19"/>
       <c r="I28" s="32"/>
       <c r="J28" s="38"/>
       <c r="K28" s="38"/>
       <c r="L28" s="32"/>
       <c r="M28" s="33"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="52" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="16" t="s">
         <v>72</v>
       </c>
       <c r="E29" s="18" t="s">
         <v>72</v>
       </c>
       <c r="F29" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="G29" s="19"/>
+      <c r="G29" s="19" t="s">
+        <v>72</v>
+      </c>
       <c r="H29" s="19"/>
       <c r="I29" s="36"/>
       <c r="J29" s="38"/>
       <c r="K29" s="38"/>
       <c r="L29" s="36"/>
       <c r="M29" s="42"/>
     </row>
     <row r="30" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="43">
         <v>880</v>
       </c>
       <c r="C30" s="48">
         <v>1985</v>
       </c>
       <c r="D30" s="16">
         <v>2965</v>
       </c>
       <c r="E30" s="57">
         <v>4099</v>
       </c>
       <c r="F30" s="19">
         <v>5275</v>
       </c>
-      <c r="G30" s="19"/>
+      <c r="G30" s="19">
+        <v>6380</v>
+      </c>
       <c r="H30" s="19"/>
       <c r="I30" s="36"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="36"/>
       <c r="M30" s="42"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="43">
         <v>31</v>
       </c>
       <c r="C31" s="48">
         <v>42</v>
       </c>
       <c r="D31" s="16">
         <v>56</v>
       </c>
       <c r="E31" s="18">
         <v>74</v>
       </c>
       <c r="F31" s="19">
         <v>96</v>
       </c>
-      <c r="G31" s="19"/>
+      <c r="G31" s="19">
+        <v>110</v>
+      </c>
       <c r="H31" s="19"/>
       <c r="I31" s="32"/>
       <c r="J31" s="38"/>
       <c r="K31" s="38"/>
       <c r="L31" s="32"/>
       <c r="M31" s="33"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="43">
         <v>9</v>
       </c>
       <c r="C32" s="48">
         <v>15</v>
       </c>
       <c r="D32" s="16">
         <v>21</v>
       </c>
       <c r="E32" s="18">
         <v>28</v>
       </c>
       <c r="F32" s="19">
         <v>37</v>
       </c>
-      <c r="G32" s="19"/>
+      <c r="G32" s="19">
+        <v>46</v>
+      </c>
       <c r="H32" s="19"/>
       <c r="I32" s="32"/>
       <c r="J32" s="38"/>
       <c r="K32" s="38"/>
       <c r="L32" s="32"/>
       <c r="M32" s="33"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="48">
         <v>1</v>
       </c>
       <c r="D33" s="16">
         <v>1</v>
       </c>
       <c r="E33" s="18">
         <v>2</v>
       </c>
       <c r="F33" s="19">
         <v>3</v>
       </c>
-      <c r="G33" s="19"/>
+      <c r="G33" s="19">
+        <v>4</v>
+      </c>
       <c r="H33" s="19"/>
       <c r="I33" s="32"/>
       <c r="J33" s="38"/>
       <c r="K33" s="38"/>
       <c r="L33" s="32"/>
       <c r="M33" s="33"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="43">
         <v>24</v>
       </c>
       <c r="C34" s="48">
         <v>48</v>
       </c>
       <c r="D34" s="16">
         <v>72</v>
       </c>
       <c r="E34" s="18">
         <v>96</v>
       </c>
       <c r="F34" s="19">
         <v>120</v>
       </c>
-      <c r="G34" s="19"/>
+      <c r="G34" s="19">
+        <v>145</v>
+      </c>
       <c r="H34" s="19"/>
       <c r="I34" s="32"/>
       <c r="J34" s="38"/>
       <c r="K34" s="38"/>
       <c r="L34" s="32"/>
       <c r="M34" s="33"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B35" s="43">
         <v>26</v>
       </c>
       <c r="C35" s="48">
         <v>57</v>
       </c>
       <c r="D35" s="16">
         <v>89</v>
       </c>
       <c r="E35" s="18">
         <v>121</v>
       </c>
       <c r="F35" s="19">
         <v>143</v>
       </c>
-      <c r="G35" s="19"/>
+      <c r="G35" s="19">
+        <v>166</v>
+      </c>
       <c r="H35" s="19"/>
       <c r="I35" s="32"/>
       <c r="J35" s="38"/>
       <c r="K35" s="38"/>
       <c r="L35" s="32"/>
       <c r="M35" s="33"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B36" s="43">
         <v>1</v>
       </c>
       <c r="C36" s="48">
         <v>2</v>
       </c>
       <c r="D36" s="16">
         <v>3</v>
       </c>
       <c r="E36" s="18">
         <v>4</v>
       </c>
       <c r="F36" s="19">
         <v>4</v>
       </c>
-      <c r="G36" s="19"/>
+      <c r="G36" s="19">
+        <v>5</v>
+      </c>
       <c r="H36" s="19"/>
       <c r="I36" s="32"/>
       <c r="J36" s="38"/>
       <c r="K36" s="38"/>
       <c r="L36" s="32"/>
       <c r="M36" s="33"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="43">
         <v>14</v>
       </c>
       <c r="C37" s="48">
         <v>33</v>
       </c>
       <c r="D37" s="16">
         <v>51</v>
       </c>
       <c r="E37" s="18">
         <v>69</v>
       </c>
       <c r="F37" s="19">
         <v>84</v>
       </c>
-      <c r="G37" s="19"/>
+      <c r="G37" s="19">
+        <v>100</v>
+      </c>
       <c r="H37" s="19"/>
       <c r="I37" s="32"/>
       <c r="J37" s="38"/>
       <c r="K37" s="38"/>
       <c r="L37" s="32"/>
       <c r="M37" s="33"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A38" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B38" s="43">
         <v>4</v>
       </c>
       <c r="C38" s="48">
         <v>6</v>
       </c>
       <c r="D38" s="16">
         <v>9</v>
       </c>
       <c r="E38" s="18">
         <v>11</v>
       </c>
       <c r="F38" s="19">
         <v>25</v>
       </c>
-      <c r="G38" s="19"/>
+      <c r="G38" s="19">
+        <v>38</v>
+      </c>
       <c r="H38" s="19"/>
       <c r="I38" s="32"/>
       <c r="J38" s="38"/>
       <c r="K38" s="38"/>
       <c r="L38" s="32"/>
       <c r="M38" s="33"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B39" s="43">
         <v>2</v>
       </c>
       <c r="C39" s="48">
         <v>6</v>
       </c>
       <c r="D39" s="16">
         <v>11</v>
       </c>
       <c r="E39" s="18">
         <v>16</v>
       </c>
       <c r="F39" s="19">
         <v>16</v>
       </c>
-      <c r="G39" s="19"/>
+      <c r="G39" s="19">
+        <v>17</v>
+      </c>
       <c r="H39" s="19"/>
       <c r="I39" s="32"/>
       <c r="J39" s="38"/>
       <c r="K39" s="38"/>
       <c r="L39" s="32"/>
       <c r="M39" s="33"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="43">
         <v>745</v>
       </c>
       <c r="C40" s="48">
         <v>1727</v>
       </c>
       <c r="D40" s="16">
         <v>2581</v>
       </c>
       <c r="E40" s="57">
         <v>3584</v>
       </c>
       <c r="F40" s="19">
         <v>4626</v>
       </c>
-      <c r="G40" s="19"/>
+      <c r="G40" s="19">
+        <v>5605</v>
+      </c>
       <c r="H40" s="19"/>
       <c r="I40" s="36"/>
       <c r="J40" s="38"/>
       <c r="K40" s="38"/>
       <c r="L40" s="36"/>
       <c r="M40" s="42"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="43">
         <v>3</v>
       </c>
       <c r="C41" s="48">
         <v>6</v>
       </c>
       <c r="D41" s="16">
         <v>8</v>
       </c>
       <c r="E41" s="18">
         <v>11</v>
       </c>
       <c r="F41" s="19">
         <v>14</v>
       </c>
-      <c r="G41" s="19"/>
+      <c r="G41" s="19">
+        <v>18</v>
+      </c>
       <c r="H41" s="19"/>
       <c r="I41" s="32"/>
       <c r="J41" s="38"/>
       <c r="K41" s="38"/>
       <c r="L41" s="32"/>
       <c r="M41" s="33"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B42" s="43">
         <v>21</v>
       </c>
       <c r="C42" s="48">
         <v>42</v>
       </c>
       <c r="D42" s="16">
         <v>63</v>
       </c>
       <c r="E42" s="18">
         <v>84</v>
       </c>
       <c r="F42" s="19">
         <v>105</v>
       </c>
-      <c r="G42" s="19"/>
+      <c r="G42" s="19">
+        <v>126</v>
+      </c>
       <c r="H42" s="19"/>
       <c r="I42" s="32"/>
       <c r="J42" s="38"/>
       <c r="K42" s="38"/>
       <c r="L42" s="32"/>
       <c r="M42" s="33"/>
     </row>
     <row r="43" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="43">
         <v>122</v>
       </c>
       <c r="C43" s="48">
         <v>270</v>
       </c>
       <c r="D43" s="16">
         <v>393</v>
       </c>
       <c r="E43" s="18">
         <v>540</v>
       </c>
       <c r="F43" s="19">
         <v>694</v>
       </c>
-      <c r="G43" s="19"/>
+      <c r="G43" s="19">
+        <v>827</v>
+      </c>
       <c r="H43" s="19"/>
       <c r="I43" s="36"/>
       <c r="J43" s="38"/>
       <c r="K43" s="38"/>
       <c r="L43" s="36"/>
       <c r="M43" s="42"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B44" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C44" s="48" t="s">
         <v>72</v>
       </c>
       <c r="D44" s="16" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="18">
         <v>5</v>
       </c>
       <c r="F44" s="19">
         <v>6</v>
       </c>
-      <c r="G44" s="19"/>
+      <c r="G44" s="19">
+        <v>6</v>
+      </c>
       <c r="H44" s="19"/>
       <c r="I44" s="32"/>
       <c r="J44" s="38"/>
       <c r="K44" s="38"/>
       <c r="L44" s="32"/>
       <c r="M44" s="33"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="43">
         <v>1</v>
       </c>
       <c r="C45" s="48">
         <v>1</v>
       </c>
       <c r="D45" s="16">
         <v>1</v>
       </c>
       <c r="E45" s="18">
         <v>2</v>
       </c>
       <c r="F45" s="19">
         <v>4</v>
       </c>
-      <c r="G45" s="19"/>
+      <c r="G45" s="19">
+        <v>6</v>
+      </c>
       <c r="H45" s="19"/>
       <c r="I45" s="32"/>
       <c r="J45" s="38"/>
       <c r="K45" s="38"/>
       <c r="L45" s="32"/>
       <c r="M45" s="33"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="43">
         <v>2</v>
       </c>
       <c r="C46" s="48">
         <v>5</v>
       </c>
       <c r="D46" s="16">
         <v>7</v>
       </c>
       <c r="E46" s="18">
         <v>9</v>
       </c>
       <c r="F46" s="19">
         <v>9</v>
       </c>
-      <c r="G46" s="19"/>
+      <c r="G46" s="19">
+        <v>9</v>
+      </c>
       <c r="H46" s="19"/>
       <c r="I46" s="32"/>
       <c r="J46" s="38"/>
       <c r="K46" s="38"/>
       <c r="L46" s="32"/>
       <c r="M46" s="33"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="43">
         <v>119</v>
       </c>
       <c r="C47" s="48">
         <v>264</v>
       </c>
       <c r="D47" s="16">
         <v>385</v>
       </c>
       <c r="E47" s="18">
         <v>524</v>
       </c>
       <c r="F47" s="19">
         <v>675</v>
       </c>
-      <c r="G47" s="19"/>
+      <c r="G47" s="19">
+        <v>806</v>
+      </c>
       <c r="H47" s="19"/>
       <c r="I47" s="36"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
       <c r="L47" s="36"/>
       <c r="M47" s="42"/>
     </row>
     <row r="48" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="43">
         <v>140</v>
       </c>
       <c r="C48" s="48">
         <v>215</v>
       </c>
       <c r="D48" s="16">
         <v>290</v>
       </c>
       <c r="E48" s="18">
         <v>364</v>
       </c>
       <c r="F48" s="19">
         <v>386</v>
       </c>
-      <c r="G48" s="19"/>
+      <c r="G48" s="19">
+        <v>407</v>
+      </c>
       <c r="H48" s="19"/>
       <c r="I48" s="32"/>
       <c r="J48" s="38"/>
       <c r="K48" s="38"/>
       <c r="L48" s="36"/>
       <c r="M48" s="42"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B49" s="43">
         <v>140</v>
       </c>
       <c r="C49" s="48">
         <v>215</v>
       </c>
       <c r="D49" s="16">
         <v>290</v>
       </c>
       <c r="E49" s="18">
         <v>364</v>
       </c>
       <c r="F49" s="19">
         <v>386</v>
       </c>
-      <c r="G49" s="19"/>
+      <c r="G49" s="19">
+        <v>407</v>
+      </c>
       <c r="H49" s="19"/>
       <c r="I49" s="32"/>
       <c r="J49" s="38"/>
       <c r="K49" s="38"/>
       <c r="L49" s="36"/>
       <c r="M49" s="42"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="43">
         <v>404</v>
       </c>
       <c r="C50" s="48">
         <v>740</v>
       </c>
       <c r="D50" s="16">
         <v>1110</v>
       </c>
       <c r="E50" s="57">
         <v>1544</v>
       </c>
       <c r="F50" s="19">
         <v>1752</v>
       </c>
-      <c r="G50" s="19"/>
+      <c r="G50" s="19">
+        <v>2079</v>
+      </c>
       <c r="H50" s="19"/>
       <c r="I50" s="36"/>
       <c r="J50" s="38"/>
       <c r="K50" s="38"/>
       <c r="L50" s="36"/>
       <c r="M50" s="42"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B51" s="43">
         <v>8</v>
       </c>
       <c r="C51" s="48">
         <v>9</v>
       </c>
       <c r="D51" s="16">
         <v>10</v>
       </c>
       <c r="E51" s="18">
         <v>12</v>
       </c>
       <c r="F51" s="19">
         <v>13</v>
       </c>
-      <c r="G51" s="19"/>
+      <c r="G51" s="19">
+        <v>15</v>
+      </c>
       <c r="H51" s="19"/>
       <c r="I51" s="32"/>
       <c r="J51" s="38"/>
       <c r="K51" s="38"/>
       <c r="L51" s="32"/>
       <c r="M51" s="33"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A52" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="43">
         <v>15</v>
       </c>
       <c r="C52" s="48">
         <v>17</v>
       </c>
       <c r="D52" s="16">
         <v>18</v>
       </c>
       <c r="E52" s="18">
         <v>19</v>
       </c>
       <c r="F52" s="19">
         <v>24</v>
       </c>
-      <c r="G52" s="19"/>
+      <c r="G52" s="19">
+        <v>29</v>
+      </c>
       <c r="H52" s="19"/>
       <c r="I52" s="32"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="32"/>
       <c r="M52" s="33"/>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A53" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B53" s="43">
         <v>381</v>
       </c>
       <c r="C53" s="48">
         <v>714</v>
       </c>
       <c r="D53" s="16">
         <v>1082</v>
       </c>
       <c r="E53" s="57">
         <v>1513</v>
       </c>
       <c r="F53" s="19">
         <v>1715</v>
       </c>
-      <c r="G53" s="19"/>
+      <c r="G53" s="19">
+        <v>2035</v>
+      </c>
       <c r="H53" s="19"/>
       <c r="I53" s="36"/>
       <c r="J53" s="38"/>
       <c r="K53" s="38"/>
       <c r="L53" s="36"/>
       <c r="M53" s="42"/>
     </row>
     <row r="54" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="43">
         <v>90</v>
       </c>
       <c r="C54" s="48">
         <v>210</v>
       </c>
       <c r="D54" s="16">
         <v>327</v>
       </c>
       <c r="E54" s="18">
         <v>441</v>
       </c>
       <c r="F54" s="19">
         <v>584</v>
       </c>
-      <c r="G54" s="19"/>
+      <c r="G54" s="19">
+        <v>755</v>
+      </c>
       <c r="H54" s="19"/>
       <c r="I54" s="32"/>
       <c r="J54" s="38"/>
       <c r="K54" s="38"/>
       <c r="L54" s="36"/>
       <c r="M54" s="42"/>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A55" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B55" s="43">
         <v>76</v>
       </c>
       <c r="C55" s="48">
         <v>145</v>
       </c>
       <c r="D55" s="16">
         <v>211</v>
       </c>
       <c r="E55" s="18">
         <v>278</v>
       </c>
       <c r="F55" s="19">
         <v>367</v>
       </c>
-      <c r="G55" s="19"/>
+      <c r="G55" s="19">
+        <v>462</v>
+      </c>
       <c r="H55" s="19"/>
       <c r="I55" s="32"/>
       <c r="J55" s="38"/>
       <c r="K55" s="38"/>
       <c r="L55" s="32"/>
       <c r="M55" s="33"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B56" s="43">
         <v>9</v>
       </c>
       <c r="C56" s="48">
         <v>54</v>
       </c>
       <c r="D56" s="16">
         <v>100</v>
       </c>
       <c r="E56" s="18">
         <v>142</v>
       </c>
       <c r="F56" s="19">
         <v>190</v>
       </c>
-      <c r="G56" s="19"/>
+      <c r="G56" s="19">
+        <v>261</v>
+      </c>
       <c r="H56" s="19"/>
       <c r="I56" s="32"/>
       <c r="J56" s="38"/>
       <c r="K56" s="38"/>
       <c r="L56" s="32"/>
       <c r="M56" s="33"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A57" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B57" s="43">
         <v>1</v>
       </c>
       <c r="C57" s="48">
         <v>2</v>
       </c>
       <c r="D57" s="16">
         <v>3</v>
       </c>
       <c r="E57" s="18">
         <v>4</v>
       </c>
       <c r="F57" s="19">
         <v>5</v>
       </c>
-      <c r="G57" s="19"/>
+      <c r="G57" s="19">
+        <v>6</v>
+      </c>
       <c r="H57" s="19"/>
       <c r="I57" s="32"/>
       <c r="J57" s="38"/>
       <c r="K57" s="38"/>
       <c r="L57" s="32"/>
       <c r="M57" s="33"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A58" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B58" s="43">
         <v>4</v>
       </c>
       <c r="C58" s="48">
         <v>9</v>
       </c>
       <c r="D58" s="16">
         <v>13</v>
       </c>
       <c r="E58" s="18">
         <v>17</v>
       </c>
       <c r="F58" s="19">
         <v>22</v>
       </c>
-      <c r="G58" s="19"/>
+      <c r="G58" s="19">
+        <v>26</v>
+      </c>
       <c r="H58" s="19"/>
       <c r="I58" s="32"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="32"/>
       <c r="M58" s="33"/>
     </row>
     <row r="59" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="43">
         <v>7</v>
       </c>
       <c r="C59" s="48">
         <v>14</v>
       </c>
       <c r="D59" s="16">
         <v>21</v>
       </c>
       <c r="E59" s="18">
         <v>28</v>
       </c>
       <c r="F59" s="19">
         <v>35</v>
       </c>
-      <c r="G59" s="19"/>
+      <c r="G59" s="19">
+        <v>43</v>
+      </c>
       <c r="H59" s="19"/>
       <c r="I59" s="32"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="32"/>
       <c r="M59" s="33"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A60" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B60" s="43">
         <v>3</v>
       </c>
       <c r="C60" s="48">
         <v>6</v>
       </c>
       <c r="D60" s="16">
         <v>9</v>
       </c>
       <c r="E60" s="18">
         <v>12</v>
       </c>
       <c r="F60" s="19">
         <v>15</v>
       </c>
-      <c r="G60" s="19"/>
+      <c r="G60" s="19">
+        <v>19</v>
+      </c>
       <c r="H60" s="19"/>
       <c r="I60" s="32"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="32"/>
       <c r="M60" s="33"/>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A61" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B61" s="43">
         <v>4</v>
       </c>
       <c r="C61" s="48">
         <v>8</v>
       </c>
       <c r="D61" s="16">
         <v>12</v>
       </c>
       <c r="E61" s="18">
         <v>16</v>
       </c>
       <c r="F61" s="19">
         <v>20</v>
       </c>
-      <c r="G61" s="19"/>
+      <c r="G61" s="19">
+        <v>24</v>
+      </c>
       <c r="H61" s="19"/>
       <c r="I61" s="32"/>
       <c r="J61" s="38"/>
       <c r="K61" s="38"/>
       <c r="L61" s="32"/>
       <c r="M61" s="33"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B62" s="43">
         <v>3899</v>
       </c>
       <c r="C62" s="48">
         <v>4396</v>
       </c>
       <c r="D62" s="16">
         <v>10858</v>
       </c>
       <c r="E62" s="57">
         <v>15026</v>
       </c>
       <c r="F62" s="19">
         <v>19014</v>
       </c>
-      <c r="G62" s="19"/>
+      <c r="G62" s="19">
+        <v>23124</v>
+      </c>
       <c r="H62" s="19"/>
       <c r="I62" s="36"/>
       <c r="J62" s="38"/>
       <c r="K62" s="38"/>
       <c r="L62" s="36"/>
       <c r="M62" s="42"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A63" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B63" s="43">
         <v>3876</v>
       </c>
       <c r="C63" s="48">
         <v>4362</v>
       </c>
       <c r="D63" s="16">
         <v>10812</v>
       </c>
       <c r="E63" s="57">
         <v>14968</v>
       </c>
       <c r="F63" s="19">
         <v>18933</v>
       </c>
-      <c r="G63" s="19"/>
+      <c r="G63" s="19">
+        <v>23020</v>
+      </c>
       <c r="H63" s="19"/>
       <c r="I63" s="36"/>
       <c r="J63" s="38"/>
       <c r="K63" s="38"/>
       <c r="L63" s="36"/>
       <c r="M63" s="42"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A64" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="43">
         <v>23</v>
       </c>
       <c r="C64" s="48">
         <v>35</v>
       </c>
       <c r="D64" s="16">
         <v>46</v>
       </c>
       <c r="E64" s="18">
         <v>58</v>
       </c>
       <c r="F64" s="19">
         <v>81</v>
       </c>
-      <c r="G64" s="19"/>
+      <c r="G64" s="19">
+        <v>103</v>
+      </c>
       <c r="H64" s="19"/>
       <c r="I64" s="32"/>
       <c r="J64" s="38"/>
       <c r="K64" s="38"/>
       <c r="L64" s="32"/>
       <c r="M64" s="33"/>
     </row>
     <row r="65" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B65" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="48">
         <v>1</v>
       </c>
       <c r="D65" s="16">
         <v>1</v>
       </c>
       <c r="E65" s="18">
         <v>1</v>
       </c>
       <c r="F65" s="19">
         <v>1</v>
       </c>
-      <c r="G65" s="19"/>
+      <c r="G65" s="19">
+        <v>1</v>
+      </c>
       <c r="H65" s="19"/>
       <c r="I65" s="32"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
       <c r="L65" s="32"/>
       <c r="M65" s="33"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A66" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B66" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C66" s="48">
         <v>1</v>
       </c>
       <c r="D66" s="16">
         <v>1</v>
       </c>
       <c r="E66" s="18">
         <v>1</v>
       </c>
       <c r="F66" s="19">
         <v>1</v>
       </c>
-      <c r="G66" s="19"/>
+      <c r="G66" s="19">
+        <v>1</v>
+      </c>
       <c r="H66" s="19"/>
       <c r="I66" s="32"/>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
       <c r="L66" s="32"/>
       <c r="M66" s="33"/>
     </row>
     <row r="67" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="43">
         <v>14045</v>
       </c>
       <c r="C67" s="48">
         <v>30342</v>
       </c>
       <c r="D67" s="16">
         <v>45845</v>
       </c>
       <c r="E67" s="57">
         <v>59848</v>
       </c>
       <c r="F67" s="19">
         <v>74456</v>
       </c>
-      <c r="G67" s="19"/>
+      <c r="G67" s="19">
+        <v>89552</v>
+      </c>
       <c r="H67" s="19"/>
       <c r="I67" s="36"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
       <c r="L67" s="36"/>
       <c r="M67" s="42"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A68" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B68" s="43">
         <v>10203</v>
       </c>
       <c r="C68" s="48">
         <v>22231</v>
       </c>
       <c r="D68" s="16">
         <v>33440</v>
       </c>
       <c r="E68" s="57">
         <v>43171</v>
       </c>
       <c r="F68" s="19">
         <v>53601</v>
       </c>
-      <c r="G68" s="19"/>
+      <c r="G68" s="19">
+        <v>64526</v>
+      </c>
       <c r="H68" s="19"/>
       <c r="I68" s="36"/>
       <c r="J68" s="38"/>
       <c r="K68" s="38"/>
       <c r="L68" s="36"/>
       <c r="M68" s="42"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A69" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B69" s="44">
         <v>4</v>
       </c>
       <c r="C69" s="48">
         <v>4</v>
       </c>
       <c r="D69" s="16">
         <v>4</v>
       </c>
       <c r="E69" s="18">
         <v>4</v>
       </c>
       <c r="F69" s="19">
         <v>4</v>
       </c>
-      <c r="G69" s="19"/>
+      <c r="G69" s="19">
+        <v>4</v>
+      </c>
       <c r="H69" s="19"/>
       <c r="I69" s="32"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
       <c r="L69" s="32"/>
       <c r="M69" s="33"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A70" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B70" s="43">
         <v>13</v>
       </c>
       <c r="C70" s="48">
         <v>15</v>
       </c>
       <c r="D70" s="16">
         <v>17</v>
       </c>
       <c r="E70" s="18">
         <v>19</v>
       </c>
       <c r="F70" s="19">
         <v>33</v>
       </c>
-      <c r="G70" s="19"/>
+      <c r="G70" s="19">
+        <v>47</v>
+      </c>
       <c r="H70" s="19"/>
       <c r="I70" s="32"/>
       <c r="J70" s="38"/>
       <c r="K70" s="38"/>
       <c r="L70" s="32"/>
       <c r="M70" s="33"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B71" s="43">
         <v>8</v>
       </c>
       <c r="C71" s="48">
         <v>17</v>
       </c>
       <c r="D71" s="16">
         <v>26</v>
       </c>
       <c r="E71" s="18">
         <v>35</v>
       </c>
       <c r="F71" s="19">
         <v>48</v>
       </c>
-      <c r="G71" s="19"/>
+      <c r="G71" s="19">
+        <v>61</v>
+      </c>
       <c r="H71" s="19"/>
       <c r="I71" s="32"/>
       <c r="J71" s="38"/>
       <c r="K71" s="38"/>
       <c r="L71" s="32"/>
       <c r="M71" s="33"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B72" s="43">
         <v>543</v>
       </c>
       <c r="C72" s="48">
         <v>1119</v>
       </c>
       <c r="D72" s="16">
         <v>1719</v>
       </c>
       <c r="E72" s="57">
         <v>2297</v>
       </c>
       <c r="F72" s="19">
         <v>2892</v>
       </c>
-      <c r="G72" s="19"/>
+      <c r="G72" s="19">
+        <v>3480</v>
+      </c>
       <c r="H72" s="19"/>
       <c r="I72" s="36"/>
       <c r="J72" s="38"/>
       <c r="K72" s="38"/>
       <c r="L72" s="36"/>
       <c r="M72" s="42"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A73" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B73" s="43">
         <v>1</v>
       </c>
       <c r="C73" s="48">
         <v>2</v>
       </c>
       <c r="D73" s="16">
         <v>3</v>
       </c>
       <c r="E73" s="18">
         <v>3</v>
       </c>
       <c r="F73" s="19">
         <v>4</v>
       </c>
-      <c r="G73" s="19"/>
+      <c r="G73" s="19">
+        <v>5</v>
+      </c>
       <c r="H73" s="19"/>
       <c r="I73" s="32"/>
       <c r="J73" s="38"/>
       <c r="K73" s="38"/>
       <c r="L73" s="32"/>
       <c r="M73" s="33"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="43">
         <v>1456</v>
       </c>
       <c r="C74" s="48">
         <v>2957</v>
       </c>
       <c r="D74" s="16">
         <v>4459</v>
       </c>
       <c r="E74" s="57">
         <v>5960</v>
       </c>
       <c r="F74" s="19">
         <v>7575</v>
       </c>
-      <c r="G74" s="19"/>
+      <c r="G74" s="19">
+        <v>9190</v>
+      </c>
       <c r="H74" s="19"/>
       <c r="I74" s="36"/>
       <c r="J74" s="38"/>
       <c r="K74" s="38"/>
       <c r="L74" s="36"/>
       <c r="M74" s="42"/>
     </row>
     <row r="75" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A75" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="43">
         <v>602</v>
       </c>
       <c r="C75" s="48">
         <v>1320</v>
       </c>
       <c r="D75" s="16">
         <v>2038</v>
       </c>
       <c r="E75" s="57">
         <v>2756</v>
       </c>
       <c r="F75" s="19">
         <v>3472</v>
       </c>
-      <c r="G75" s="19"/>
+      <c r="G75" s="19">
+        <v>4188</v>
+      </c>
       <c r="H75" s="19"/>
       <c r="I75" s="36"/>
       <c r="J75" s="38"/>
       <c r="K75" s="38"/>
       <c r="L75" s="36"/>
       <c r="M75" s="42"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A76" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B76" s="43">
         <v>7</v>
       </c>
       <c r="C76" s="48">
         <v>12</v>
       </c>
       <c r="D76" s="16">
         <v>17</v>
       </c>
       <c r="E76" s="18">
         <v>23</v>
       </c>
       <c r="F76" s="19">
         <v>28</v>
       </c>
-      <c r="G76" s="19"/>
+      <c r="G76" s="19">
+        <v>34</v>
+      </c>
       <c r="H76" s="19"/>
       <c r="I76" s="32"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
       <c r="L76" s="32"/>
       <c r="M76" s="33"/>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A77" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B77" s="43">
         <v>1208</v>
       </c>
       <c r="C77" s="48">
         <v>2665</v>
       </c>
       <c r="D77" s="16">
         <v>4122</v>
       </c>
       <c r="E77" s="57">
         <v>5580</v>
       </c>
       <c r="F77" s="19">
         <v>6798</v>
       </c>
-      <c r="G77" s="19"/>
+      <c r="G77" s="19">
+        <v>8017</v>
+      </c>
       <c r="H77" s="19"/>
       <c r="I77" s="36"/>
       <c r="J77" s="38"/>
       <c r="K77" s="38"/>
       <c r="L77" s="36"/>
       <c r="M77" s="42"/>
     </row>
     <row r="78" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A78" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B78" s="43">
         <v>8</v>
       </c>
       <c r="C78" s="48">
         <v>16</v>
       </c>
       <c r="D78" s="16">
         <v>24</v>
       </c>
       <c r="E78" s="18">
         <v>32</v>
       </c>
       <c r="F78" s="19">
         <v>40</v>
       </c>
-      <c r="G78" s="19"/>
+      <c r="G78" s="19">
+        <v>49</v>
+      </c>
       <c r="H78" s="19"/>
       <c r="I78" s="32"/>
       <c r="J78" s="38"/>
       <c r="K78" s="38"/>
       <c r="L78" s="32"/>
       <c r="M78" s="33"/>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A79" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B79" s="43">
         <v>8</v>
       </c>
       <c r="C79" s="48">
         <v>16</v>
       </c>
       <c r="D79" s="16">
         <v>24</v>
       </c>
       <c r="E79" s="18">
         <v>32</v>
       </c>
       <c r="F79" s="19">
         <v>40</v>
       </c>
-      <c r="G79" s="19"/>
+      <c r="G79" s="19">
+        <v>49</v>
+      </c>
       <c r="H79" s="19"/>
       <c r="I79" s="32"/>
       <c r="J79" s="38"/>
       <c r="K79" s="38"/>
       <c r="L79" s="32"/>
       <c r="M79" s="33"/>
     </row>
     <row r="80" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B80" s="43">
         <v>469</v>
       </c>
       <c r="C80" s="48">
         <v>935</v>
       </c>
       <c r="D80" s="16">
         <v>1490</v>
       </c>
       <c r="E80" s="57">
         <v>2044</v>
       </c>
       <c r="F80" s="19">
         <v>2602</v>
       </c>
-      <c r="G80" s="19"/>
+      <c r="G80" s="19">
+        <v>3164</v>
+      </c>
       <c r="H80" s="19"/>
       <c r="I80" s="36"/>
       <c r="J80" s="38"/>
       <c r="K80" s="38"/>
       <c r="L80" s="36"/>
       <c r="M80" s="42"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A81" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B81" s="43">
         <v>401</v>
       </c>
       <c r="C81" s="48">
         <v>788</v>
       </c>
       <c r="D81" s="16">
         <v>1236</v>
       </c>
       <c r="E81" s="57">
         <v>1680</v>
       </c>
       <c r="F81" s="19">
         <v>2122</v>
       </c>
-      <c r="G81" s="19"/>
+      <c r="G81" s="19">
+        <v>2541</v>
+      </c>
       <c r="H81" s="19"/>
       <c r="I81" s="36"/>
       <c r="J81" s="38"/>
       <c r="K81" s="38"/>
       <c r="L81" s="36"/>
       <c r="M81" s="42"/>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A82" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B82" s="43">
         <v>0</v>
       </c>
       <c r="C82" s="48">
         <v>1</v>
       </c>
       <c r="D82" s="16">
         <v>1</v>
       </c>
       <c r="E82" s="18">
         <v>1</v>
       </c>
       <c r="F82" s="19">
         <v>1</v>
       </c>
-      <c r="G82" s="19"/>
+      <c r="G82" s="19">
+        <v>1</v>
+      </c>
       <c r="H82" s="19"/>
       <c r="I82" s="32"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
       <c r="L82" s="32"/>
       <c r="M82" s="33"/>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A83" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B83" s="43">
         <v>22</v>
       </c>
       <c r="C83" s="48">
         <v>43</v>
       </c>
       <c r="D83" s="16">
         <v>65</v>
       </c>
       <c r="E83" s="18">
         <v>86</v>
       </c>
       <c r="F83" s="19">
         <v>108</v>
       </c>
-      <c r="G83" s="19"/>
+      <c r="G83" s="19">
+        <v>130</v>
+      </c>
       <c r="H83" s="19"/>
       <c r="I83" s="32"/>
       <c r="J83" s="38"/>
       <c r="K83" s="38"/>
       <c r="L83" s="32"/>
       <c r="M83" s="33"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A84" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B84" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C84" s="48" t="s">
         <v>72</v>
       </c>
       <c r="D84" s="16" t="s">
         <v>72</v>
       </c>
       <c r="E84" s="18" t="s">
         <v>72</v>
       </c>
       <c r="F84" s="19" t="s">
         <v>72</v>
       </c>
-      <c r="G84" s="19"/>
+      <c r="G84" s="19" t="s">
+        <v>72</v>
+      </c>
       <c r="H84" s="19"/>
       <c r="I84" s="32"/>
       <c r="J84" s="38"/>
       <c r="K84" s="38"/>
       <c r="L84" s="32"/>
       <c r="M84" s="33"/>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A85" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B85" s="43">
         <v>18</v>
       </c>
       <c r="C85" s="48">
         <v>37</v>
       </c>
       <c r="D85" s="16">
         <v>74</v>
       </c>
       <c r="E85" s="18">
         <v>105</v>
       </c>
       <c r="F85" s="19">
         <v>128</v>
       </c>
-      <c r="G85" s="19"/>
+      <c r="G85" s="19">
+        <v>171</v>
+      </c>
       <c r="H85" s="19"/>
       <c r="I85" s="32"/>
       <c r="J85" s="38"/>
       <c r="K85" s="38"/>
       <c r="L85" s="32"/>
       <c r="M85" s="33"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A86" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B86" s="43">
         <v>22</v>
       </c>
       <c r="C86" s="48">
         <v>48</v>
       </c>
       <c r="D86" s="16">
         <v>82</v>
       </c>
       <c r="E86" s="18">
         <v>126</v>
       </c>
       <c r="F86" s="19">
         <v>185</v>
       </c>
-      <c r="G86" s="19"/>
+      <c r="G86" s="19">
+        <v>250</v>
+      </c>
       <c r="H86" s="19"/>
       <c r="I86" s="32"/>
       <c r="J86" s="38"/>
       <c r="K86" s="38"/>
       <c r="L86" s="32"/>
       <c r="M86" s="33"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A87" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B87" s="43">
         <v>6</v>
       </c>
       <c r="C87" s="48">
         <v>19</v>
       </c>
       <c r="D87" s="16">
         <v>32</v>
       </c>
       <c r="E87" s="18">
         <v>44</v>
       </c>
       <c r="F87" s="19">
         <v>58</v>
       </c>
-      <c r="G87" s="19"/>
+      <c r="G87" s="19">
+        <v>72</v>
+      </c>
       <c r="H87" s="19"/>
       <c r="I87" s="32"/>
       <c r="J87" s="38"/>
       <c r="K87" s="38"/>
       <c r="L87" s="32"/>
       <c r="M87" s="33"/>
     </row>
     <row r="88" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A88" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B88" s="43">
         <v>426</v>
       </c>
       <c r="C88" s="48">
         <v>889</v>
       </c>
       <c r="D88" s="16">
         <v>1350</v>
       </c>
       <c r="E88" s="57">
         <v>1864</v>
       </c>
       <c r="F88" s="19">
         <v>2513</v>
       </c>
-      <c r="G88" s="19"/>
+      <c r="G88" s="19">
+        <v>3156</v>
+      </c>
       <c r="H88" s="19"/>
       <c r="I88" s="36"/>
       <c r="J88" s="38"/>
       <c r="K88" s="38"/>
       <c r="L88" s="36"/>
       <c r="M88" s="42"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A89" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B89" s="43">
         <v>339</v>
       </c>
       <c r="C89" s="48">
         <v>724</v>
       </c>
       <c r="D89" s="16">
         <v>1075</v>
       </c>
       <c r="E89" s="57">
         <v>1466</v>
       </c>
       <c r="F89" s="19">
         <v>1959</v>
       </c>
-      <c r="G89" s="19"/>
+      <c r="G89" s="19">
+        <v>2421</v>
+      </c>
       <c r="H89" s="19"/>
       <c r="I89" s="36"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
       <c r="L89" s="36"/>
       <c r="M89" s="42"/>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A90" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="43">
         <v>4</v>
       </c>
       <c r="C90" s="48">
         <v>10</v>
       </c>
       <c r="D90" s="16">
         <v>17</v>
       </c>
       <c r="E90" s="18">
         <v>24</v>
       </c>
       <c r="F90" s="19">
         <v>38</v>
       </c>
-      <c r="G90" s="19"/>
+      <c r="G90" s="19">
+        <v>53</v>
+      </c>
       <c r="H90" s="19"/>
       <c r="I90" s="32"/>
       <c r="J90" s="38"/>
       <c r="K90" s="38"/>
       <c r="L90" s="32"/>
       <c r="M90" s="33"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A91" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B91" s="43">
         <v>27</v>
       </c>
       <c r="C91" s="48">
         <v>53</v>
       </c>
       <c r="D91" s="16">
         <v>80</v>
       </c>
       <c r="E91" s="18">
         <v>106</v>
       </c>
       <c r="F91" s="19">
         <v>133</v>
       </c>
-      <c r="G91" s="19"/>
+      <c r="G91" s="19">
+        <v>159</v>
+      </c>
       <c r="H91" s="19"/>
       <c r="I91" s="32"/>
       <c r="J91" s="38"/>
       <c r="K91" s="38"/>
       <c r="L91" s="32"/>
       <c r="M91" s="33"/>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A92" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B92" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C92" s="52" t="s">
         <v>72</v>
       </c>
       <c r="D92" s="16">
         <v>1</v>
       </c>
       <c r="E92" s="18">
         <v>1</v>
       </c>
       <c r="F92" s="19">
         <v>1</v>
       </c>
-      <c r="G92" s="19"/>
+      <c r="G92" s="19">
+        <v>2</v>
+      </c>
       <c r="H92" s="19"/>
       <c r="I92" s="32"/>
       <c r="J92" s="38"/>
       <c r="K92" s="38"/>
       <c r="L92" s="32"/>
       <c r="M92" s="33"/>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A93" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B93" s="43">
         <v>18</v>
       </c>
       <c r="C93" s="48">
         <v>35</v>
       </c>
       <c r="D93" s="16">
         <v>74</v>
       </c>
       <c r="E93" s="18">
         <v>111</v>
       </c>
       <c r="F93" s="19">
         <v>147</v>
       </c>
-      <c r="G93" s="19"/>
+      <c r="G93" s="19">
+        <v>201</v>
+      </c>
       <c r="H93" s="19"/>
       <c r="I93" s="32"/>
       <c r="J93" s="38"/>
       <c r="K93" s="38"/>
       <c r="L93" s="32"/>
       <c r="M93" s="33"/>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A94" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B94" s="43">
         <v>25</v>
       </c>
       <c r="C94" s="48">
         <v>50</v>
       </c>
       <c r="D94" s="16">
         <v>85</v>
       </c>
       <c r="E94" s="18">
         <v>135</v>
       </c>
       <c r="F94" s="19">
         <v>211</v>
       </c>
-      <c r="G94" s="19"/>
+      <c r="G94" s="19">
+        <v>294</v>
+      </c>
       <c r="H94" s="19"/>
       <c r="I94" s="32"/>
       <c r="J94" s="38"/>
       <c r="K94" s="38"/>
       <c r="L94" s="32"/>
       <c r="M94" s="33"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A95" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B95" s="43">
         <v>14</v>
       </c>
       <c r="C95" s="48">
         <v>16</v>
       </c>
       <c r="D95" s="16">
         <v>19</v>
       </c>
       <c r="E95" s="18">
         <v>21</v>
       </c>
       <c r="F95" s="19">
         <v>24</v>
       </c>
-      <c r="G95" s="19"/>
+      <c r="G95" s="19">
+        <v>26</v>
+      </c>
       <c r="H95" s="19"/>
       <c r="I95" s="32"/>
       <c r="J95" s="38"/>
       <c r="K95" s="38"/>
       <c r="L95" s="32"/>
       <c r="M95" s="33"/>
     </row>
     <row r="96" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A96" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B96" s="43">
         <v>85</v>
       </c>
       <c r="C96" s="48">
         <v>210</v>
       </c>
       <c r="D96" s="16">
         <v>339</v>
       </c>
       <c r="E96" s="18">
         <v>464</v>
       </c>
       <c r="F96" s="19">
         <v>597</v>
       </c>
-      <c r="G96" s="19"/>
+      <c r="G96" s="19">
+        <v>729</v>
+      </c>
       <c r="H96" s="19"/>
       <c r="I96" s="32"/>
       <c r="J96" s="38"/>
       <c r="K96" s="38"/>
       <c r="L96" s="36"/>
       <c r="M96" s="42"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A97" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B97" s="43">
         <v>68</v>
       </c>
       <c r="C97" s="48">
         <v>183</v>
       </c>
       <c r="D97" s="16">
         <v>299</v>
       </c>
       <c r="E97" s="18">
         <v>414</v>
       </c>
       <c r="F97" s="19">
         <v>536</v>
       </c>
-      <c r="G97" s="19"/>
+      <c r="G97" s="19">
+        <v>657</v>
+      </c>
       <c r="H97" s="19"/>
       <c r="I97" s="32"/>
       <c r="J97" s="38"/>
       <c r="K97" s="38"/>
       <c r="L97" s="32"/>
       <c r="M97" s="42"/>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A98" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B98" s="43">
         <v>4</v>
       </c>
       <c r="C98" s="48">
         <v>8</v>
       </c>
       <c r="D98" s="16">
         <v>11</v>
       </c>
       <c r="E98" s="18">
         <v>15</v>
       </c>
       <c r="F98" s="19">
         <v>19</v>
       </c>
-      <c r="G98" s="19"/>
+      <c r="G98" s="19">
+        <v>23</v>
+      </c>
       <c r="H98" s="19"/>
       <c r="I98" s="32"/>
       <c r="J98" s="38"/>
       <c r="K98" s="38"/>
       <c r="L98" s="32"/>
       <c r="M98" s="33"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A99" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B99" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C99" s="52" t="s">
         <v>72</v>
       </c>
       <c r="D99" s="16">
         <v>1</v>
       </c>
       <c r="E99" s="18">
         <v>1</v>
       </c>
       <c r="F99" s="19">
         <v>1</v>
       </c>
-      <c r="G99" s="19"/>
+      <c r="G99" s="19">
+        <v>2</v>
+      </c>
       <c r="H99" s="19"/>
       <c r="I99" s="32"/>
       <c r="J99" s="38"/>
       <c r="K99" s="38"/>
       <c r="L99" s="32"/>
       <c r="M99" s="33"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A100" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B100" s="43">
         <v>2</v>
       </c>
       <c r="C100" s="48">
         <v>6</v>
       </c>
       <c r="D100" s="16">
         <v>13</v>
       </c>
       <c r="E100" s="18">
         <v>17</v>
       </c>
       <c r="F100" s="19">
         <v>21</v>
       </c>
-      <c r="G100" s="19"/>
+      <c r="G100" s="19">
+        <v>24</v>
+      </c>
       <c r="H100" s="19"/>
       <c r="I100" s="32"/>
       <c r="J100" s="38"/>
       <c r="K100" s="38"/>
       <c r="L100" s="32"/>
       <c r="M100" s="33"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B101" s="43">
         <v>4</v>
       </c>
       <c r="C101" s="48">
         <v>6</v>
       </c>
       <c r="D101" s="16">
         <v>7</v>
       </c>
       <c r="E101" s="18">
         <v>9</v>
       </c>
       <c r="F101" s="19">
         <v>12</v>
       </c>
-      <c r="G101" s="19"/>
+      <c r="G101" s="19">
+        <v>16</v>
+      </c>
       <c r="H101" s="19"/>
       <c r="I101" s="32"/>
       <c r="J101" s="38"/>
       <c r="K101" s="38"/>
       <c r="L101" s="32"/>
       <c r="M101" s="33"/>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A102" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B102" s="43">
         <v>8</v>
       </c>
       <c r="C102" s="48">
         <v>8</v>
       </c>
       <c r="D102" s="16">
         <v>8</v>
       </c>
       <c r="E102" s="18">
         <v>8</v>
       </c>
       <c r="F102" s="19">
         <v>8</v>
       </c>
-      <c r="G102" s="19"/>
+      <c r="G102" s="19">
+        <v>8</v>
+      </c>
       <c r="H102" s="19"/>
       <c r="I102" s="32"/>
       <c r="J102" s="38"/>
       <c r="K102" s="38"/>
       <c r="L102" s="32"/>
       <c r="M102" s="33"/>
     </row>
     <row r="103" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A103" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B103" s="43">
         <v>314</v>
       </c>
       <c r="C103" s="48">
         <v>626</v>
       </c>
       <c r="D103" s="16">
         <v>930</v>
       </c>
       <c r="E103" s="57">
         <v>1289</v>
       </c>
       <c r="F103" s="19">
         <v>1776</v>
       </c>
-      <c r="G103" s="19"/>
+      <c r="G103" s="19">
+        <v>2260</v>
+      </c>
       <c r="H103" s="19"/>
       <c r="I103" s="36"/>
       <c r="J103" s="38"/>
       <c r="K103" s="38"/>
       <c r="L103" s="36"/>
       <c r="M103" s="42"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B104" s="43">
         <v>271</v>
       </c>
       <c r="C104" s="48">
         <v>538</v>
       </c>
       <c r="D104" s="16">
         <v>772</v>
       </c>
       <c r="E104" s="57">
         <v>1046</v>
       </c>
       <c r="F104" s="19">
         <v>1417</v>
       </c>
-      <c r="G104" s="19"/>
+      <c r="G104" s="19">
+        <v>1755</v>
+      </c>
       <c r="H104" s="19"/>
       <c r="I104" s="36"/>
       <c r="J104" s="38"/>
       <c r="K104" s="38"/>
       <c r="L104" s="36"/>
       <c r="M104" s="42"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B105" s="43">
         <v>3</v>
       </c>
       <c r="C105" s="48">
         <v>8</v>
       </c>
       <c r="D105" s="16">
         <v>14</v>
       </c>
       <c r="E105" s="18">
         <v>20</v>
       </c>
       <c r="F105" s="19">
         <v>31</v>
       </c>
-      <c r="G105" s="19"/>
+      <c r="G105" s="19">
+        <v>42</v>
+      </c>
       <c r="H105" s="19"/>
       <c r="I105" s="32"/>
       <c r="J105" s="38"/>
       <c r="K105" s="38"/>
       <c r="L105" s="32"/>
       <c r="M105" s="33"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B106" s="43">
         <v>5</v>
       </c>
       <c r="C106" s="48">
         <v>9</v>
       </c>
       <c r="D106" s="16">
         <v>14</v>
       </c>
       <c r="E106" s="18">
         <v>18</v>
       </c>
       <c r="F106" s="19">
         <v>23</v>
       </c>
-      <c r="G106" s="19"/>
+      <c r="G106" s="19">
+        <v>27</v>
+      </c>
       <c r="H106" s="19"/>
       <c r="I106" s="32"/>
       <c r="J106" s="38"/>
       <c r="K106" s="38"/>
       <c r="L106" s="32"/>
       <c r="M106" s="33"/>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A107" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B107" s="43">
         <v>11</v>
       </c>
       <c r="C107" s="48">
         <v>19</v>
       </c>
       <c r="D107" s="16">
         <v>45</v>
       </c>
       <c r="E107" s="18">
         <v>70</v>
       </c>
       <c r="F107" s="19">
         <v>96</v>
       </c>
-      <c r="G107" s="19"/>
+      <c r="G107" s="19">
+        <v>144</v>
+      </c>
       <c r="H107" s="19"/>
       <c r="I107" s="32"/>
       <c r="J107" s="38"/>
       <c r="K107" s="38"/>
       <c r="L107" s="32"/>
       <c r="M107" s="33"/>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A108" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B108" s="43">
         <v>20</v>
       </c>
       <c r="C108" s="48">
         <v>43</v>
       </c>
       <c r="D108" s="16">
         <v>75</v>
       </c>
       <c r="E108" s="18">
         <v>123</v>
       </c>
       <c r="F108" s="19">
         <v>195</v>
       </c>
-      <c r="G108" s="19"/>
+      <c r="G108" s="19">
+        <v>274</v>
+      </c>
       <c r="H108" s="19"/>
       <c r="I108" s="32"/>
       <c r="J108" s="38"/>
       <c r="K108" s="38"/>
       <c r="L108" s="32"/>
       <c r="M108" s="33"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A109" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B109" s="43">
         <v>6</v>
       </c>
       <c r="C109" s="48">
         <v>8</v>
       </c>
       <c r="D109" s="16">
         <v>11</v>
       </c>
       <c r="E109" s="18">
         <v>13</v>
       </c>
       <c r="F109" s="19">
         <v>16</v>
       </c>
-      <c r="G109" s="19"/>
+      <c r="G109" s="19">
+        <v>18</v>
+      </c>
       <c r="H109" s="19"/>
       <c r="I109" s="32"/>
       <c r="J109" s="38"/>
       <c r="K109" s="38"/>
       <c r="L109" s="32"/>
       <c r="M109" s="33"/>
     </row>
     <row r="110" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A110" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B110" s="43">
         <v>26</v>
       </c>
       <c r="C110" s="48">
         <v>53</v>
       </c>
       <c r="D110" s="16">
         <v>80</v>
       </c>
       <c r="E110" s="18">
         <v>110</v>
       </c>
       <c r="F110" s="19">
         <v>140</v>
       </c>
-      <c r="G110" s="19"/>
+      <c r="G110" s="19">
+        <v>166</v>
+      </c>
       <c r="H110" s="19"/>
       <c r="I110" s="32"/>
       <c r="J110" s="38"/>
       <c r="K110" s="38"/>
       <c r="L110" s="32"/>
       <c r="M110" s="33"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A111" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B111" s="44">
         <v>1</v>
       </c>
       <c r="C111" s="52">
         <v>3</v>
       </c>
       <c r="D111" s="16">
         <v>4</v>
       </c>
       <c r="E111" s="18">
         <v>6</v>
       </c>
       <c r="F111" s="19">
         <v>7</v>
       </c>
-      <c r="G111" s="19"/>
+      <c r="G111" s="19">
+        <v>9</v>
+      </c>
       <c r="H111" s="19"/>
       <c r="I111" s="32"/>
       <c r="J111" s="38"/>
       <c r="K111" s="38"/>
       <c r="L111" s="32"/>
       <c r="M111" s="33"/>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A112" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B112" s="43">
         <v>1</v>
       </c>
       <c r="C112" s="48">
         <v>2</v>
       </c>
       <c r="D112" s="16">
         <v>3</v>
       </c>
       <c r="E112" s="18">
         <v>4</v>
       </c>
       <c r="F112" s="19">
         <v>7</v>
       </c>
-      <c r="G112" s="19"/>
+      <c r="G112" s="19">
+        <v>11</v>
+      </c>
       <c r="H112" s="19"/>
       <c r="I112" s="32"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="32"/>
       <c r="M112" s="33"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A113" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B113" s="43">
         <v>18</v>
       </c>
       <c r="C113" s="48">
         <v>37</v>
       </c>
       <c r="D113" s="16">
         <v>55</v>
       </c>
       <c r="E113" s="18">
         <v>73</v>
       </c>
       <c r="F113" s="19">
         <v>91</v>
       </c>
-      <c r="G113" s="19"/>
+      <c r="G113" s="19">
+        <v>110</v>
+      </c>
       <c r="H113" s="19"/>
       <c r="I113" s="32"/>
       <c r="J113" s="38"/>
       <c r="K113" s="38"/>
       <c r="L113" s="32"/>
       <c r="M113" s="33"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A114" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B114" s="43">
         <v>5</v>
       </c>
       <c r="C114" s="48">
         <v>10</v>
       </c>
       <c r="D114" s="16">
         <v>16</v>
       </c>
       <c r="E114" s="18">
         <v>24</v>
       </c>
       <c r="F114" s="19">
         <v>30</v>
       </c>
-      <c r="G114" s="19"/>
+      <c r="G114" s="19">
+        <v>33</v>
+      </c>
       <c r="H114" s="19"/>
       <c r="I114" s="32"/>
       <c r="J114" s="38"/>
       <c r="K114" s="38"/>
       <c r="L114" s="32"/>
       <c r="M114" s="33"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A115" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="44">
         <v>1</v>
       </c>
       <c r="C115" s="48">
         <v>2</v>
       </c>
       <c r="D115" s="16">
         <v>2</v>
       </c>
       <c r="E115" s="18">
         <v>3</v>
       </c>
       <c r="F115" s="19">
         <v>4</v>
       </c>
-      <c r="G115" s="19"/>
+      <c r="G115" s="19">
+        <v>4</v>
+      </c>
       <c r="H115" s="19"/>
       <c r="I115" s="32"/>
       <c r="J115" s="38"/>
       <c r="K115" s="38"/>
       <c r="L115" s="32"/>
       <c r="M115" s="33"/>
     </row>
     <row r="116" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A116" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B116" s="43">
         <v>39158</v>
       </c>
       <c r="C116" s="48">
         <v>74524</v>
       </c>
       <c r="D116" s="16">
         <v>124198</v>
       </c>
       <c r="E116" s="57">
         <v>164468</v>
       </c>
       <c r="F116" s="19">
         <v>205678</v>
       </c>
-      <c r="G116" s="19"/>
+      <c r="G116" s="19">
+        <v>247655</v>
+      </c>
       <c r="H116" s="19"/>
       <c r="I116" s="36"/>
       <c r="J116" s="38"/>
       <c r="K116" s="38"/>
       <c r="L116" s="36"/>
       <c r="M116" s="42"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A117" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B117" s="43">
         <v>18709</v>
       </c>
       <c r="C117" s="48">
         <v>38336</v>
       </c>
       <c r="D117" s="16">
         <v>59146</v>
       </c>
       <c r="E117" s="57">
         <v>78267</v>
       </c>
       <c r="F117" s="19">
         <v>97280</v>
       </c>
-      <c r="G117" s="19"/>
+      <c r="G117" s="19">
+        <v>119757</v>
+      </c>
       <c r="H117" s="19"/>
       <c r="I117" s="36"/>
       <c r="J117" s="38"/>
       <c r="K117" s="38"/>
       <c r="L117" s="36"/>
       <c r="M117" s="42"/>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A118" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B118" s="43">
         <v>14</v>
       </c>
       <c r="C118" s="48">
         <v>32</v>
       </c>
       <c r="D118" s="16">
         <v>50</v>
       </c>
       <c r="E118" s="18">
         <v>67</v>
       </c>
       <c r="F118" s="19">
         <v>86</v>
       </c>
-      <c r="G118" s="19"/>
+      <c r="G118" s="19">
+        <v>105</v>
+      </c>
       <c r="H118" s="19"/>
       <c r="I118" s="32"/>
       <c r="J118" s="38"/>
       <c r="K118" s="38"/>
       <c r="L118" s="32"/>
       <c r="M118" s="33"/>
     </row>
     <row r="119" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A119" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B119" s="43">
         <v>39</v>
       </c>
       <c r="C119" s="48">
         <v>78</v>
       </c>
       <c r="D119" s="16">
         <v>117</v>
       </c>
       <c r="E119" s="18">
         <v>156</v>
       </c>
       <c r="F119" s="19">
         <v>194</v>
       </c>
-      <c r="G119" s="19"/>
+      <c r="G119" s="19">
+        <v>233</v>
+      </c>
       <c r="H119" s="19"/>
       <c r="I119" s="32"/>
       <c r="J119" s="38"/>
       <c r="K119" s="38"/>
       <c r="L119" s="32"/>
       <c r="M119" s="33"/>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A120" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B120" s="43">
         <v>144</v>
       </c>
       <c r="C120" s="48">
         <v>294</v>
       </c>
       <c r="D120" s="16">
         <v>445</v>
       </c>
       <c r="E120" s="18">
         <v>596</v>
       </c>
       <c r="F120" s="19">
         <v>604</v>
       </c>
-      <c r="G120" s="19"/>
+      <c r="G120" s="19">
+        <v>613</v>
+      </c>
       <c r="H120" s="19"/>
       <c r="I120" s="36"/>
       <c r="J120" s="38"/>
       <c r="K120" s="38"/>
       <c r="L120" s="36"/>
       <c r="M120" s="42"/>
     </row>
     <row r="121" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A121" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B121" s="43">
         <v>320</v>
       </c>
       <c r="C121" s="48">
         <v>654</v>
       </c>
       <c r="D121" s="16">
         <v>988</v>
       </c>
       <c r="E121" s="57">
         <v>1322</v>
       </c>
       <c r="F121" s="19">
         <v>1642</v>
       </c>
-      <c r="G121" s="19"/>
+      <c r="G121" s="19">
+        <v>1962</v>
+      </c>
       <c r="H121" s="19"/>
       <c r="I121" s="36"/>
       <c r="J121" s="38"/>
       <c r="K121" s="38"/>
       <c r="L121" s="36"/>
       <c r="M121" s="42"/>
     </row>
     <row r="122" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A122" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B122" s="43">
         <v>21</v>
       </c>
       <c r="C122" s="48">
         <v>42</v>
       </c>
       <c r="D122" s="16">
         <v>63</v>
       </c>
       <c r="E122" s="18">
         <v>85</v>
       </c>
       <c r="F122" s="19">
         <v>106</v>
       </c>
-      <c r="G122" s="19"/>
+      <c r="G122" s="19">
+        <v>127</v>
+      </c>
       <c r="H122" s="19"/>
       <c r="I122" s="32"/>
       <c r="J122" s="38"/>
       <c r="K122" s="38"/>
       <c r="L122" s="32"/>
       <c r="M122" s="33"/>
     </row>
     <row r="123" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A123" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B123" s="43">
         <v>2688</v>
       </c>
       <c r="C123" s="48">
         <v>5708</v>
       </c>
       <c r="D123" s="16">
         <v>7722</v>
       </c>
       <c r="E123" s="57">
         <v>10152</v>
       </c>
       <c r="F123" s="19">
         <v>12012</v>
       </c>
-      <c r="G123" s="19"/>
+      <c r="G123" s="19">
+        <v>13924</v>
+      </c>
       <c r="H123" s="19"/>
       <c r="I123" s="36"/>
       <c r="J123" s="38"/>
       <c r="K123" s="38"/>
       <c r="L123" s="36"/>
       <c r="M123" s="42"/>
     </row>
     <row r="124" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A124" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B124" s="43">
         <v>16</v>
       </c>
       <c r="C124" s="48">
         <v>33</v>
       </c>
       <c r="D124" s="16">
         <v>2059</v>
       </c>
       <c r="E124" s="57">
         <v>4214</v>
       </c>
       <c r="F124" s="19">
         <v>4315</v>
       </c>
-      <c r="G124" s="19"/>
+      <c r="G124" s="19">
+        <v>5720</v>
+      </c>
       <c r="H124" s="19"/>
       <c r="I124" s="36"/>
       <c r="J124" s="38"/>
       <c r="K124" s="38"/>
       <c r="L124" s="36"/>
       <c r="M124" s="42"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A125" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B125" s="43">
         <v>2</v>
       </c>
       <c r="C125" s="48">
         <v>4</v>
       </c>
       <c r="D125" s="16">
         <v>6</v>
       </c>
       <c r="E125" s="18">
         <v>8</v>
       </c>
       <c r="F125" s="19">
         <v>9</v>
       </c>
-      <c r="G125" s="19"/>
+      <c r="G125" s="19">
+        <v>11</v>
+      </c>
       <c r="H125" s="19"/>
       <c r="I125" s="32"/>
       <c r="J125" s="38"/>
       <c r="K125" s="38"/>
       <c r="L125" s="32"/>
       <c r="M125" s="33"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A126" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B126" s="44">
         <v>4</v>
       </c>
       <c r="C126" s="48">
         <v>10</v>
       </c>
       <c r="D126" s="16">
         <v>16</v>
       </c>
       <c r="E126" s="18">
         <v>23</v>
       </c>
       <c r="F126" s="19">
         <v>28</v>
       </c>
-      <c r="G126" s="19"/>
+      <c r="G126" s="19">
+        <v>33</v>
+      </c>
       <c r="H126" s="19"/>
       <c r="I126" s="32"/>
       <c r="J126" s="38"/>
       <c r="K126" s="38"/>
       <c r="L126" s="32"/>
       <c r="M126" s="33"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A127" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B127" s="43">
         <v>16723</v>
       </c>
       <c r="C127" s="48">
         <v>27592</v>
       </c>
       <c r="D127" s="16">
         <v>50582</v>
       </c>
       <c r="E127" s="57">
         <v>65312</v>
       </c>
       <c r="F127" s="19">
         <v>84300</v>
       </c>
-      <c r="G127" s="19"/>
+      <c r="G127" s="19">
+        <v>99231</v>
+      </c>
       <c r="H127" s="19"/>
       <c r="I127" s="36"/>
       <c r="J127" s="38"/>
       <c r="K127" s="38"/>
       <c r="L127" s="36"/>
       <c r="M127" s="42"/>
     </row>
     <row r="128" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A128" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B128" s="43">
         <v>426</v>
       </c>
       <c r="C128" s="48">
         <v>1586</v>
       </c>
       <c r="D128" s="16">
         <v>2746</v>
       </c>
       <c r="E128" s="57">
         <v>3907</v>
       </c>
       <c r="F128" s="19">
         <v>4459</v>
       </c>
-      <c r="G128" s="19"/>
+      <c r="G128" s="19">
+        <v>5011</v>
+      </c>
       <c r="H128" s="19"/>
       <c r="I128" s="36"/>
       <c r="J128" s="38"/>
       <c r="K128" s="38"/>
       <c r="L128" s="36"/>
       <c r="M128" s="42"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A129" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B129" s="43">
         <v>1</v>
       </c>
       <c r="C129" s="48">
         <v>2</v>
       </c>
       <c r="D129" s="16">
         <v>3</v>
       </c>
       <c r="E129" s="18">
         <v>4</v>
       </c>
       <c r="F129" s="19">
         <v>4</v>
       </c>
-      <c r="G129" s="19"/>
+      <c r="G129" s="19">
+        <v>5</v>
+      </c>
       <c r="H129" s="19"/>
       <c r="I129" s="32"/>
       <c r="J129" s="38"/>
       <c r="K129" s="38"/>
       <c r="L129" s="32"/>
       <c r="M129" s="33"/>
     </row>
     <row r="130" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A130" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B130" s="43">
         <v>52</v>
       </c>
       <c r="C130" s="48">
         <v>154</v>
       </c>
       <c r="D130" s="16">
         <v>255</v>
       </c>
       <c r="E130" s="18">
         <v>356</v>
       </c>
       <c r="F130" s="19">
         <v>640</v>
       </c>
-      <c r="G130" s="19"/>
+      <c r="G130" s="19">
+        <v>923</v>
+      </c>
       <c r="H130" s="19"/>
       <c r="I130" s="32"/>
       <c r="J130" s="38"/>
       <c r="K130" s="38"/>
       <c r="L130" s="36"/>
       <c r="M130" s="42"/>
     </row>
     <row r="131" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A131" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B131" s="43">
         <v>36368</v>
       </c>
       <c r="C131" s="48">
         <v>67201</v>
       </c>
       <c r="D131" s="16">
         <v>112608</v>
       </c>
       <c r="E131" s="57">
         <v>148702</v>
       </c>
       <c r="F131" s="19">
         <v>186455</v>
       </c>
-      <c r="G131" s="19"/>
+      <c r="G131" s="19">
+        <v>224827</v>
+      </c>
       <c r="H131" s="19"/>
       <c r="I131" s="36"/>
       <c r="J131" s="38"/>
       <c r="K131" s="38"/>
       <c r="L131" s="36"/>
       <c r="M131" s="42"/>
     </row>
     <row r="132" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A132" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B132" s="43">
         <v>16855</v>
       </c>
       <c r="C132" s="48">
         <v>33465</v>
       </c>
       <c r="D132" s="16">
         <v>51053</v>
       </c>
       <c r="E132" s="57">
         <v>66984</v>
       </c>
       <c r="F132" s="19">
         <v>83488</v>
       </c>
-      <c r="G132" s="19"/>
+      <c r="G132" s="19">
+        <v>103435</v>
+      </c>
       <c r="H132" s="19"/>
       <c r="I132" s="36"/>
       <c r="J132" s="38"/>
       <c r="K132" s="38"/>
       <c r="L132" s="36"/>
       <c r="M132" s="42"/>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A133" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B133" s="43">
         <v>133</v>
       </c>
       <c r="C133" s="48">
         <v>273</v>
       </c>
       <c r="D133" s="16">
         <v>413</v>
       </c>
       <c r="E133" s="18">
         <v>553</v>
       </c>
       <c r="F133" s="19">
         <v>553</v>
       </c>
-      <c r="G133" s="19"/>
+      <c r="G133" s="19">
+        <v>553</v>
+      </c>
       <c r="H133" s="19"/>
       <c r="I133" s="32"/>
       <c r="J133" s="38"/>
       <c r="K133" s="38"/>
       <c r="L133" s="36"/>
       <c r="M133" s="42"/>
     </row>
     <row r="134" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A134" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B134" s="43">
         <v>312</v>
       </c>
       <c r="C134" s="48">
         <v>637</v>
       </c>
       <c r="D134" s="16">
         <v>961</v>
       </c>
       <c r="E134" s="57">
         <v>1285</v>
       </c>
       <c r="F134" s="19">
         <v>1598</v>
       </c>
-      <c r="G134" s="19"/>
+      <c r="G134" s="19">
+        <v>1910</v>
+      </c>
       <c r="H134" s="19"/>
       <c r="I134" s="36"/>
       <c r="J134" s="38"/>
       <c r="K134" s="38"/>
       <c r="L134" s="36"/>
       <c r="M134" s="42"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B135" s="43">
         <v>1960</v>
       </c>
       <c r="C135" s="48">
         <v>3695</v>
       </c>
       <c r="D135" s="16">
         <v>4894</v>
       </c>
       <c r="E135" s="57">
         <v>6570</v>
       </c>
       <c r="F135" s="19">
         <v>7729</v>
       </c>
-      <c r="G135" s="19"/>
+      <c r="G135" s="19">
+        <v>8814</v>
+      </c>
       <c r="H135" s="19"/>
       <c r="I135" s="36"/>
       <c r="J135" s="38"/>
       <c r="K135" s="38"/>
       <c r="L135" s="36"/>
       <c r="M135" s="42"/>
     </row>
     <row r="136" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A136" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B136" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C136" s="52" t="s">
         <v>72</v>
       </c>
       <c r="D136" s="16">
         <v>2010</v>
       </c>
       <c r="E136" s="57">
         <v>4148</v>
       </c>
       <c r="F136" s="19">
         <v>4233</v>
       </c>
-      <c r="G136" s="19"/>
+      <c r="G136" s="19">
+        <v>5623</v>
+      </c>
       <c r="H136" s="19"/>
       <c r="I136" s="36"/>
       <c r="J136" s="38"/>
       <c r="K136" s="38"/>
       <c r="L136" s="36"/>
       <c r="M136" s="42"/>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A137" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B137" s="43">
         <v>16695</v>
       </c>
       <c r="C137" s="48">
         <v>27532</v>
       </c>
       <c r="D137" s="16">
         <v>50490</v>
       </c>
       <c r="E137" s="57">
         <v>65188</v>
       </c>
       <c r="F137" s="19">
         <v>84153</v>
       </c>
-      <c r="G137" s="19"/>
+      <c r="G137" s="19">
+        <v>99061</v>
+      </c>
       <c r="H137" s="19"/>
       <c r="I137" s="36"/>
       <c r="J137" s="38"/>
       <c r="K137" s="38"/>
       <c r="L137" s="36"/>
       <c r="M137" s="42"/>
     </row>
     <row r="138" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A138" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B138" s="43">
         <v>412</v>
       </c>
       <c r="C138" s="48">
         <v>1552</v>
       </c>
       <c r="D138" s="16">
         <v>2691</v>
       </c>
       <c r="E138" s="57">
         <v>3830</v>
       </c>
       <c r="F138" s="19">
         <v>4369</v>
       </c>
-      <c r="G138" s="19"/>
+      <c r="G138" s="19">
+        <v>4907</v>
+      </c>
       <c r="H138" s="19"/>
       <c r="I138" s="36"/>
       <c r="J138" s="38"/>
       <c r="K138" s="38"/>
       <c r="L138" s="36"/>
       <c r="M138" s="42"/>
     </row>
     <row r="139" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A139" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B139" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C139" s="48">
         <v>48</v>
       </c>
       <c r="D139" s="16">
         <v>95</v>
       </c>
       <c r="E139" s="18">
         <v>143</v>
       </c>
       <c r="F139" s="19">
         <v>333</v>
       </c>
-      <c r="G139" s="19"/>
+      <c r="G139" s="19">
+        <v>523</v>
+      </c>
       <c r="H139" s="19"/>
       <c r="I139" s="32"/>
       <c r="J139" s="38"/>
       <c r="K139" s="38"/>
       <c r="L139" s="32"/>
       <c r="M139" s="33"/>
     </row>
     <row r="140" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A140" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B140" s="43">
         <v>18</v>
       </c>
       <c r="C140" s="48">
         <v>30</v>
       </c>
       <c r="D140" s="16">
         <v>49</v>
       </c>
       <c r="E140" s="18">
         <v>52</v>
       </c>
       <c r="F140" s="19">
         <v>52</v>
       </c>
-      <c r="G140" s="19"/>
+      <c r="G140" s="19">
+        <v>53</v>
+      </c>
       <c r="H140" s="19"/>
       <c r="I140" s="32"/>
       <c r="J140" s="38"/>
       <c r="K140" s="38"/>
       <c r="L140" s="32"/>
       <c r="M140" s="33"/>
     </row>
     <row r="141" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A141" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B141" s="43">
         <v>18</v>
       </c>
       <c r="C141" s="48">
         <v>30</v>
       </c>
       <c r="D141" s="16">
         <v>49</v>
       </c>
       <c r="E141" s="18">
         <v>52</v>
       </c>
       <c r="F141" s="19">
         <v>52</v>
       </c>
-      <c r="G141" s="19"/>
+      <c r="G141" s="19">
+        <v>53</v>
+      </c>
       <c r="H141" s="19"/>
       <c r="I141" s="32"/>
       <c r="J141" s="38"/>
       <c r="K141" s="38"/>
       <c r="L141" s="32"/>
       <c r="M141" s="33"/>
     </row>
     <row r="142" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A142" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B142" s="43">
         <v>908</v>
       </c>
       <c r="C142" s="48">
         <v>3084</v>
       </c>
       <c r="D142" s="16">
         <v>5260</v>
       </c>
       <c r="E142" s="57">
         <v>7436</v>
       </c>
       <c r="F142" s="19">
         <v>9080</v>
       </c>
-      <c r="G142" s="19"/>
+      <c r="G142" s="19">
+        <v>10724</v>
+      </c>
       <c r="H142" s="19"/>
       <c r="I142" s="36"/>
       <c r="J142" s="38"/>
       <c r="K142" s="38"/>
       <c r="L142" s="36"/>
       <c r="M142" s="42"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A143" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B143" s="43">
         <v>908</v>
       </c>
       <c r="C143" s="48">
         <v>3084</v>
       </c>
       <c r="D143" s="16">
         <v>5260</v>
       </c>
       <c r="E143" s="58">
         <v>7436</v>
       </c>
       <c r="F143" s="19">
         <v>9033</v>
       </c>
-      <c r="G143" s="19"/>
+      <c r="G143" s="19">
+        <v>10630</v>
+      </c>
       <c r="H143" s="19"/>
       <c r="I143" s="36"/>
       <c r="J143" s="38"/>
       <c r="K143" s="38"/>
       <c r="L143" s="36"/>
       <c r="M143" s="42"/>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A144" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B144" s="45" t="s">
         <v>72</v>
       </c>
       <c r="C144" s="48" t="s">
         <v>72</v>
       </c>
       <c r="D144" s="16" t="s">
         <v>72</v>
       </c>
       <c r="E144" s="18" t="s">
         <v>72</v>
       </c>
       <c r="F144" s="16" t="s">
         <v>72</v>
       </c>
-      <c r="G144" s="16"/>
+      <c r="G144" s="16">
+        <v>94</v>
+      </c>
       <c r="H144" s="16"/>
       <c r="I144" s="32"/>
       <c r="J144" s="38"/>
       <c r="K144" s="38"/>
       <c r="L144" s="32"/>
       <c r="M144" s="33"/>
     </row>
     <row r="145" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A145" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B145" s="43">
         <v>1864</v>
       </c>
       <c r="C145" s="48">
         <v>4210</v>
       </c>
       <c r="D145" s="16">
         <v>6282</v>
       </c>
       <c r="E145" s="57">
         <v>8278</v>
       </c>
       <c r="F145" s="19">
         <v>10091</v>
       </c>
-      <c r="G145" s="19"/>
+      <c r="G145" s="19">
+        <v>12051</v>
+      </c>
       <c r="H145" s="19"/>
       <c r="I145" s="36"/>
       <c r="J145" s="38"/>
       <c r="K145" s="38"/>
       <c r="L145" s="36"/>
       <c r="M145" s="42"/>
     </row>
     <row r="146" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A146" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B146" s="43">
         <v>928</v>
       </c>
       <c r="C146" s="48">
         <v>1757</v>
       </c>
       <c r="D146" s="16">
         <v>2784</v>
       </c>
       <c r="E146" s="57">
         <v>3795</v>
       </c>
       <c r="F146" s="19">
         <v>4707</v>
       </c>
-      <c r="G146" s="19"/>
+      <c r="G146" s="19">
+        <v>5638</v>
+      </c>
       <c r="H146" s="19"/>
       <c r="I146" s="36"/>
       <c r="J146" s="38"/>
       <c r="K146" s="38"/>
       <c r="L146" s="36"/>
       <c r="M146" s="42"/>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A147" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B147" s="43">
         <v>14</v>
       </c>
       <c r="C147" s="48">
         <v>32</v>
       </c>
       <c r="D147" s="16">
         <v>50</v>
       </c>
       <c r="E147" s="18">
         <v>67</v>
       </c>
       <c r="F147" s="19">
         <v>86</v>
       </c>
-      <c r="G147" s="19"/>
+      <c r="G147" s="19">
+        <v>105</v>
+      </c>
       <c r="H147" s="19"/>
       <c r="I147" s="32"/>
       <c r="J147" s="38"/>
       <c r="K147" s="38"/>
       <c r="L147" s="32"/>
       <c r="M147" s="33"/>
     </row>
     <row r="148" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A148" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B148" s="43">
         <v>39</v>
       </c>
       <c r="C148" s="48">
         <v>78</v>
       </c>
       <c r="D148" s="16">
         <v>117</v>
       </c>
       <c r="E148" s="18">
         <v>156</v>
       </c>
       <c r="F148" s="19">
         <v>194</v>
       </c>
-      <c r="G148" s="19"/>
+      <c r="G148" s="19">
+        <v>233</v>
+      </c>
       <c r="H148" s="19"/>
       <c r="I148" s="32"/>
       <c r="J148" s="38"/>
       <c r="K148" s="38"/>
       <c r="L148" s="32"/>
       <c r="M148" s="33"/>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A149" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B149" s="43">
         <v>10</v>
       </c>
       <c r="C149" s="48">
         <v>21</v>
       </c>
       <c r="D149" s="16">
         <v>32</v>
       </c>
       <c r="E149" s="18">
         <v>42</v>
       </c>
       <c r="F149" s="19">
         <v>51</v>
       </c>
-      <c r="G149" s="19"/>
+      <c r="G149" s="19">
+        <v>60</v>
+      </c>
       <c r="H149" s="19"/>
       <c r="I149" s="32"/>
       <c r="J149" s="38"/>
       <c r="K149" s="38"/>
       <c r="L149" s="32"/>
       <c r="M149" s="33"/>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A150" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B150" s="43">
         <v>8</v>
       </c>
       <c r="C150" s="48">
         <v>17</v>
       </c>
       <c r="D150" s="16">
         <v>27</v>
       </c>
       <c r="E150" s="18">
         <v>37</v>
       </c>
       <c r="F150" s="19">
         <v>44</v>
       </c>
-      <c r="G150" s="19"/>
+      <c r="G150" s="19">
+        <v>52</v>
+      </c>
       <c r="H150" s="19"/>
       <c r="I150" s="32"/>
       <c r="J150" s="38"/>
       <c r="K150" s="38"/>
       <c r="L150" s="32"/>
       <c r="M150" s="33"/>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A151" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B151" s="43">
         <v>21</v>
       </c>
       <c r="C151" s="48">
         <v>42</v>
       </c>
       <c r="D151" s="16">
         <v>63</v>
       </c>
       <c r="E151" s="18">
         <v>85</v>
       </c>
       <c r="F151" s="19">
         <v>106</v>
       </c>
-      <c r="G151" s="19"/>
+      <c r="G151" s="19">
+        <v>127</v>
+      </c>
       <c r="H151" s="19"/>
       <c r="I151" s="32"/>
       <c r="J151" s="38"/>
       <c r="K151" s="38"/>
       <c r="L151" s="32"/>
       <c r="M151" s="33"/>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A152" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B152" s="43">
         <v>728</v>
       </c>
       <c r="C152" s="48">
         <v>2013</v>
       </c>
       <c r="D152" s="16">
         <v>2827</v>
       </c>
       <c r="E152" s="57">
         <v>3582</v>
       </c>
       <c r="F152" s="19">
         <v>4283</v>
       </c>
-      <c r="G152" s="19"/>
+      <c r="G152" s="19">
+        <v>5110</v>
+      </c>
       <c r="H152" s="19"/>
       <c r="I152" s="36"/>
       <c r="J152" s="38"/>
       <c r="K152" s="38"/>
       <c r="L152" s="36"/>
       <c r="M152" s="42"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A153" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B153" s="43">
         <v>16</v>
       </c>
       <c r="C153" s="48">
         <v>33</v>
       </c>
       <c r="D153" s="16">
         <v>49</v>
       </c>
       <c r="E153" s="18">
         <v>66</v>
       </c>
       <c r="F153" s="19">
         <v>82</v>
       </c>
-      <c r="G153" s="19"/>
+      <c r="G153" s="19">
+        <v>97</v>
+      </c>
       <c r="H153" s="19"/>
       <c r="I153" s="32"/>
       <c r="J153" s="38"/>
       <c r="K153" s="38"/>
       <c r="L153" s="32"/>
       <c r="M153" s="33"/>
     </row>
     <row r="154" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A154" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B154" s="43">
         <v>2</v>
       </c>
       <c r="C154" s="48">
         <v>4</v>
       </c>
       <c r="D154" s="16">
         <v>6</v>
       </c>
       <c r="E154" s="18">
         <v>8</v>
       </c>
       <c r="F154" s="19">
         <v>9</v>
       </c>
-      <c r="G154" s="19"/>
+      <c r="G154" s="19">
+        <v>11</v>
+      </c>
       <c r="H154" s="19"/>
       <c r="I154" s="32"/>
       <c r="J154" s="38"/>
       <c r="K154" s="38"/>
       <c r="L154" s="32"/>
       <c r="M154" s="33"/>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A155" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B155" s="44">
         <v>4</v>
       </c>
       <c r="C155" s="48">
         <v>10</v>
       </c>
       <c r="D155" s="16">
         <v>16</v>
       </c>
       <c r="E155" s="18">
         <v>23</v>
       </c>
       <c r="F155" s="19">
         <v>28</v>
       </c>
-      <c r="G155" s="19"/>
+      <c r="G155" s="19">
+        <v>33</v>
+      </c>
       <c r="H155" s="19"/>
       <c r="I155" s="32"/>
       <c r="J155" s="38"/>
       <c r="K155" s="38"/>
       <c r="L155" s="32"/>
       <c r="M155" s="33"/>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A156" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B156" s="43">
         <v>28</v>
       </c>
       <c r="C156" s="48">
         <v>60</v>
       </c>
       <c r="D156" s="16">
         <v>92</v>
       </c>
       <c r="E156" s="18">
         <v>124</v>
       </c>
       <c r="F156" s="19">
         <v>147</v>
       </c>
-      <c r="G156" s="19"/>
+      <c r="G156" s="19">
+        <v>170</v>
+      </c>
       <c r="H156" s="19"/>
       <c r="I156" s="32"/>
       <c r="J156" s="38"/>
       <c r="K156" s="38"/>
       <c r="L156" s="32"/>
       <c r="M156" s="33"/>
     </row>
     <row r="157" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A157" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B157" s="43">
         <v>13</v>
       </c>
       <c r="C157" s="48">
         <v>34</v>
       </c>
       <c r="D157" s="16">
         <v>55</v>
       </c>
       <c r="E157" s="18">
         <v>76</v>
       </c>
       <c r="F157" s="19">
         <v>90</v>
       </c>
-      <c r="G157" s="19"/>
+      <c r="G157" s="19">
+        <v>104</v>
+      </c>
       <c r="H157" s="19"/>
       <c r="I157" s="32"/>
       <c r="J157" s="38"/>
       <c r="K157" s="38"/>
       <c r="L157" s="32"/>
       <c r="M157" s="33"/>
     </row>
     <row r="158" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A158" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B158" s="43">
         <v>1</v>
       </c>
       <c r="C158" s="48">
         <v>2</v>
       </c>
       <c r="D158" s="16">
         <v>3</v>
       </c>
       <c r="E158" s="18">
         <v>4</v>
       </c>
       <c r="F158" s="19">
         <v>4</v>
       </c>
-      <c r="G158" s="19"/>
+      <c r="G158" s="19">
+        <v>5</v>
+      </c>
       <c r="H158" s="19"/>
       <c r="I158" s="32"/>
       <c r="J158" s="38"/>
       <c r="K158" s="38"/>
       <c r="L158" s="32"/>
       <c r="M158" s="33"/>
     </row>
     <row r="159" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A159" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B159" s="43">
         <v>52</v>
       </c>
       <c r="C159" s="48">
         <v>106</v>
       </c>
       <c r="D159" s="16">
         <v>160</v>
       </c>
       <c r="E159" s="18">
         <v>213</v>
       </c>
       <c r="F159" s="19">
         <v>260</v>
       </c>
-      <c r="G159" s="19"/>
+      <c r="G159" s="19">
+        <v>306</v>
+      </c>
       <c r="H159" s="19"/>
       <c r="I159" s="32"/>
       <c r="J159" s="38"/>
       <c r="K159" s="38"/>
       <c r="L159" s="32"/>
       <c r="M159" s="33"/>
     </row>
     <row r="160" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A160" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B160" s="43">
         <v>181</v>
       </c>
       <c r="C160" s="48">
         <v>323</v>
       </c>
       <c r="D160" s="16">
         <v>450</v>
       </c>
       <c r="E160" s="18">
         <v>591</v>
       </c>
       <c r="F160" s="19">
         <v>790</v>
       </c>
-      <c r="G160" s="19"/>
+      <c r="G160" s="19">
+        <v>1001</v>
+      </c>
       <c r="H160" s="19"/>
       <c r="I160" s="36"/>
       <c r="J160" s="38"/>
       <c r="K160" s="38"/>
       <c r="L160" s="36"/>
       <c r="M160" s="42"/>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A161" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B161" s="43">
         <v>181</v>
       </c>
       <c r="C161" s="48">
         <v>323</v>
       </c>
       <c r="D161" s="16">
         <v>450</v>
       </c>
       <c r="E161" s="18">
         <v>591</v>
       </c>
       <c r="F161" s="19">
         <v>790</v>
       </c>
-      <c r="G161" s="19"/>
+      <c r="G161" s="19">
+        <v>1001</v>
+      </c>
       <c r="H161" s="19"/>
       <c r="I161" s="36"/>
       <c r="J161" s="38"/>
       <c r="K161" s="38"/>
       <c r="L161" s="36"/>
       <c r="M161" s="42"/>
     </row>
     <row r="162" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A162" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B162" s="43">
         <v>22</v>
       </c>
       <c r="C162" s="48">
         <v>49</v>
       </c>
       <c r="D162" s="16">
         <v>60</v>
       </c>
       <c r="E162" s="18">
         <v>85</v>
       </c>
       <c r="F162" s="19">
         <v>104</v>
       </c>
-      <c r="G162" s="19"/>
+      <c r="G162" s="19">
+        <v>134</v>
+      </c>
       <c r="H162" s="19"/>
       <c r="I162" s="32"/>
       <c r="J162" s="38"/>
       <c r="K162" s="38"/>
       <c r="L162" s="32"/>
       <c r="M162" s="33"/>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A163" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B163" s="43">
         <v>22</v>
       </c>
       <c r="C163" s="48">
         <v>49</v>
       </c>
       <c r="D163" s="16">
         <v>60</v>
       </c>
       <c r="E163" s="18">
         <v>85</v>
       </c>
       <c r="F163" s="19">
         <v>104</v>
       </c>
-      <c r="G163" s="19"/>
+      <c r="G163" s="19">
+        <v>134</v>
+      </c>
       <c r="H163" s="19"/>
       <c r="I163" s="32"/>
       <c r="J163" s="38"/>
       <c r="K163" s="38"/>
       <c r="L163" s="32"/>
       <c r="M163" s="33"/>
     </row>
     <row r="164" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A164" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B164" s="43">
         <v>63</v>
       </c>
       <c r="C164" s="48">
         <v>128</v>
       </c>
       <c r="D164" s="16">
         <v>197</v>
       </c>
       <c r="E164" s="18">
         <v>262</v>
       </c>
       <c r="F164" s="19">
         <v>332</v>
       </c>
-      <c r="G164" s="19"/>
+      <c r="G164" s="19">
+        <v>404</v>
+      </c>
       <c r="H164" s="19"/>
       <c r="I164" s="32"/>
       <c r="J164" s="38"/>
       <c r="K164" s="38"/>
       <c r="L164" s="32"/>
       <c r="M164" s="33"/>
     </row>
     <row r="165" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A165" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B165" s="43">
         <v>63</v>
       </c>
       <c r="C165" s="48">
         <v>128</v>
       </c>
       <c r="D165" s="16">
         <v>197</v>
       </c>
       <c r="E165" s="18">
         <v>262</v>
       </c>
       <c r="F165" s="19">
         <v>332</v>
       </c>
-      <c r="G165" s="19"/>
+      <c r="G165" s="19">
+        <v>404</v>
+      </c>
       <c r="H165" s="19"/>
       <c r="I165" s="32"/>
       <c r="J165" s="38"/>
       <c r="K165" s="38"/>
       <c r="L165" s="32"/>
       <c r="M165" s="33"/>
     </row>
     <row r="166" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A166" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B166" s="43">
         <v>868</v>
       </c>
       <c r="C166" s="48">
         <v>891</v>
       </c>
       <c r="D166" s="16">
         <v>1195</v>
       </c>
       <c r="E166" s="57">
         <v>2909</v>
       </c>
       <c r="F166" s="19">
         <v>4022</v>
       </c>
-      <c r="G166" s="19"/>
+      <c r="G166" s="19">
+        <v>4980</v>
+      </c>
       <c r="H166" s="19"/>
       <c r="I166" s="36"/>
       <c r="J166" s="38"/>
       <c r="K166" s="38"/>
       <c r="L166" s="36"/>
       <c r="M166" s="42"/>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A167" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B167" s="43">
         <v>868</v>
       </c>
       <c r="C167" s="48">
         <v>891</v>
       </c>
       <c r="D167" s="16">
         <v>1195</v>
       </c>
       <c r="E167" s="57">
         <v>2909</v>
       </c>
       <c r="F167" s="19">
         <v>4022</v>
       </c>
-      <c r="G167" s="19"/>
+      <c r="G167" s="19">
+        <v>4980</v>
+      </c>
       <c r="H167" s="19"/>
       <c r="I167" s="36"/>
       <c r="J167" s="38"/>
       <c r="K167" s="38"/>
       <c r="L167" s="36"/>
       <c r="M167" s="42"/>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A168" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B168" s="43">
         <v>1377</v>
       </c>
       <c r="C168" s="48">
         <v>2680</v>
       </c>
       <c r="D168" s="16">
         <v>4486</v>
       </c>
       <c r="E168" s="57">
         <v>5416</v>
       </c>
       <c r="F168" s="19">
         <v>6764</v>
       </c>
-      <c r="G168" s="19"/>
+      <c r="G168" s="19">
+        <v>8107</v>
+      </c>
       <c r="H168" s="19"/>
       <c r="I168" s="39"/>
       <c r="J168" s="39"/>
       <c r="K168" s="38"/>
       <c r="L168" s="36"/>
       <c r="M168" s="42"/>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A169" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B169" s="43">
         <v>723</v>
       </c>
       <c r="C169" s="48">
         <v>1338</v>
       </c>
       <c r="D169" s="16">
         <v>2456</v>
       </c>
       <c r="E169" s="57">
         <v>2721</v>
       </c>
       <c r="F169" s="19">
         <v>3424</v>
       </c>
-      <c r="G169" s="19"/>
+      <c r="G169" s="19">
+        <v>4118</v>
+      </c>
       <c r="H169" s="19"/>
       <c r="I169" s="39"/>
       <c r="J169" s="39"/>
       <c r="K169" s="38"/>
       <c r="L169" s="36"/>
       <c r="M169" s="42"/>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A170" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B170" s="43">
         <v>92</v>
       </c>
       <c r="C170" s="48">
         <v>187</v>
       </c>
       <c r="D170" s="16">
         <v>283</v>
       </c>
       <c r="E170" s="18">
         <v>378</v>
       </c>
       <c r="F170" s="19">
         <v>474</v>
       </c>
-      <c r="G170" s="19"/>
+      <c r="G170" s="19">
+        <v>570</v>
+      </c>
       <c r="H170" s="19"/>
       <c r="I170" s="39"/>
       <c r="J170" s="39"/>
       <c r="K170" s="38"/>
       <c r="L170" s="36"/>
       <c r="M170" s="42"/>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A171" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B171" s="43">
         <v>52</v>
       </c>
       <c r="C171" s="48">
         <v>104</v>
       </c>
       <c r="D171" s="16">
         <v>156</v>
       </c>
       <c r="E171" s="18">
         <v>208</v>
       </c>
       <c r="F171" s="19">
         <v>260</v>
       </c>
-      <c r="G171" s="19"/>
+      <c r="G171" s="19">
+        <v>312</v>
+      </c>
       <c r="H171" s="19"/>
       <c r="I171" s="39"/>
       <c r="J171" s="39"/>
       <c r="K171" s="38"/>
       <c r="L171" s="32"/>
       <c r="M171" s="33"/>
     </row>
     <row r="172" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A172" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B172" s="43">
         <v>49</v>
       </c>
       <c r="C172" s="48">
         <v>98</v>
       </c>
       <c r="D172" s="16">
         <v>148</v>
       </c>
       <c r="E172" s="18">
         <v>196</v>
       </c>
       <c r="F172" s="19">
         <v>243</v>
       </c>
-      <c r="G172" s="19"/>
+      <c r="G172" s="19">
+        <v>290</v>
+      </c>
       <c r="H172" s="19"/>
       <c r="I172" s="39"/>
       <c r="J172" s="39"/>
       <c r="K172" s="38"/>
       <c r="L172" s="32"/>
       <c r="M172" s="33"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A173" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B173" s="43">
         <v>41</v>
       </c>
       <c r="C173" s="48">
         <v>84</v>
       </c>
       <c r="D173" s="16">
         <v>129</v>
       </c>
       <c r="E173" s="18">
         <v>169</v>
       </c>
       <c r="F173" s="19">
         <v>210</v>
       </c>
-      <c r="G173" s="19"/>
+      <c r="G173" s="19">
+        <v>251</v>
+      </c>
       <c r="H173" s="19"/>
       <c r="I173" s="39"/>
       <c r="J173" s="39"/>
       <c r="K173" s="38"/>
       <c r="L173" s="32"/>
       <c r="M173" s="33"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A174" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B174" s="43">
         <v>35</v>
       </c>
       <c r="C174" s="48">
         <v>71</v>
       </c>
       <c r="D174" s="16">
         <v>107</v>
       </c>
       <c r="E174" s="18">
         <v>143</v>
       </c>
       <c r="F174" s="19">
         <v>178</v>
       </c>
-      <c r="G174" s="19"/>
+      <c r="G174" s="19">
+        <v>214</v>
+      </c>
       <c r="H174" s="19"/>
       <c r="I174" s="39"/>
       <c r="J174" s="39"/>
       <c r="K174" s="38"/>
       <c r="L174" s="32"/>
       <c r="M174" s="33"/>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A175" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B175" s="43">
         <v>55</v>
       </c>
       <c r="C175" s="48">
         <v>121</v>
       </c>
       <c r="D175" s="16">
         <v>177</v>
       </c>
       <c r="E175" s="18">
         <v>229</v>
       </c>
       <c r="F175" s="19">
         <v>282</v>
       </c>
-      <c r="G175" s="19"/>
+      <c r="G175" s="19">
+        <v>341</v>
+      </c>
       <c r="H175" s="19"/>
       <c r="I175" s="39"/>
       <c r="J175" s="39"/>
       <c r="K175" s="38"/>
       <c r="L175" s="32"/>
       <c r="M175" s="33"/>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A176" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B176" s="43">
         <v>31</v>
       </c>
       <c r="C176" s="48">
         <v>62</v>
       </c>
       <c r="D176" s="16">
         <v>94</v>
       </c>
       <c r="E176" s="18">
         <v>124</v>
       </c>
       <c r="F176" s="19">
         <v>154</v>
       </c>
-      <c r="G176" s="19"/>
+      <c r="G176" s="19">
+        <v>185</v>
+      </c>
       <c r="H176" s="19"/>
       <c r="I176" s="39"/>
       <c r="J176" s="39"/>
       <c r="K176" s="38"/>
       <c r="L176" s="32"/>
       <c r="M176" s="33"/>
     </row>
     <row r="177" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A177" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B177" s="43">
         <v>26</v>
       </c>
       <c r="C177" s="48">
         <v>51</v>
       </c>
       <c r="D177" s="16">
         <v>77</v>
       </c>
       <c r="E177" s="18">
         <v>103</v>
       </c>
       <c r="F177" s="19">
         <v>128</v>
       </c>
-      <c r="G177" s="19"/>
+      <c r="G177" s="19">
+        <v>153</v>
+      </c>
       <c r="H177" s="19"/>
       <c r="I177" s="39"/>
       <c r="J177" s="39"/>
       <c r="K177" s="38"/>
       <c r="L177" s="32"/>
       <c r="M177" s="33"/>
     </row>
     <row r="178" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A178" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B178" s="43">
         <v>20</v>
       </c>
       <c r="C178" s="48">
         <v>41</v>
       </c>
       <c r="D178" s="16">
         <v>64</v>
       </c>
       <c r="E178" s="18">
         <v>85</v>
       </c>
       <c r="F178" s="19">
         <v>106</v>
       </c>
-      <c r="G178" s="19"/>
+      <c r="G178" s="19">
+        <v>127</v>
+      </c>
       <c r="H178" s="19"/>
       <c r="I178" s="39"/>
       <c r="J178" s="39"/>
       <c r="K178" s="38"/>
       <c r="L178" s="32"/>
       <c r="M178" s="33"/>
     </row>
     <row r="179" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A179" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B179" s="43">
         <v>71</v>
       </c>
       <c r="C179" s="48">
         <v>147</v>
       </c>
       <c r="D179" s="16">
         <v>222</v>
       </c>
       <c r="E179" s="18">
         <v>297</v>
       </c>
       <c r="F179" s="19">
         <v>362</v>
       </c>
-      <c r="G179" s="19"/>
+      <c r="G179" s="19">
+        <v>428</v>
+      </c>
       <c r="H179" s="19"/>
       <c r="I179" s="39"/>
       <c r="J179" s="39"/>
       <c r="K179" s="38"/>
       <c r="L179" s="32"/>
       <c r="M179" s="33"/>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A180" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B180" s="43">
         <v>62</v>
       </c>
       <c r="C180" s="48">
         <v>132</v>
       </c>
       <c r="D180" s="16">
         <v>205</v>
       </c>
       <c r="E180" s="18">
         <v>272</v>
       </c>
       <c r="F180" s="19">
         <v>335</v>
       </c>
-      <c r="G180" s="19"/>
+      <c r="G180" s="19">
+        <v>398</v>
+      </c>
       <c r="H180" s="19"/>
       <c r="I180" s="39"/>
       <c r="J180" s="39"/>
       <c r="K180" s="38"/>
       <c r="L180" s="32"/>
       <c r="M180" s="33"/>
     </row>
     <row r="181" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A181" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B181" s="43">
         <v>12</v>
       </c>
       <c r="C181" s="48">
         <v>23</v>
       </c>
       <c r="D181" s="16">
         <v>35</v>
       </c>
       <c r="E181" s="18">
         <v>46</v>
       </c>
       <c r="F181" s="19">
         <v>57</v>
       </c>
-      <c r="G181" s="19"/>
+      <c r="G181" s="19">
+        <v>68</v>
+      </c>
       <c r="H181" s="19"/>
       <c r="I181" s="39"/>
       <c r="J181" s="39"/>
       <c r="K181" s="38"/>
       <c r="L181" s="32"/>
       <c r="M181" s="33"/>
     </row>
     <row r="182" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A182" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B182" s="43">
         <v>110</v>
       </c>
       <c r="C182" s="48">
         <v>222</v>
       </c>
       <c r="D182" s="16">
         <v>334</v>
       </c>
       <c r="E182" s="18">
         <v>445</v>
       </c>
       <c r="F182" s="19">
         <v>550</v>
       </c>
-      <c r="G182" s="19"/>
+      <c r="G182" s="19">
+        <v>654</v>
+      </c>
       <c r="H182" s="19"/>
       <c r="I182" s="39"/>
       <c r="J182" s="39"/>
       <c r="K182" s="38"/>
       <c r="L182" s="36"/>
       <c r="M182" s="42"/>
     </row>
     <row r="183" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A183" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B183" s="43">
         <v>1564</v>
       </c>
       <c r="C183" s="48">
         <v>3559</v>
       </c>
       <c r="D183" s="16">
         <v>5580</v>
       </c>
       <c r="E183" s="57">
         <v>7938</v>
       </c>
       <c r="F183" s="19">
         <v>9825</v>
       </c>
-      <c r="G183" s="19"/>
+      <c r="G183" s="19">
+        <v>12102</v>
+      </c>
       <c r="H183" s="19"/>
       <c r="I183" s="36"/>
       <c r="J183" s="39"/>
       <c r="K183" s="38"/>
       <c r="L183" s="36"/>
       <c r="M183" s="42"/>
     </row>
     <row r="184" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A184" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B184" s="43">
         <v>1490</v>
       </c>
       <c r="C184" s="48">
         <v>3416</v>
       </c>
       <c r="D184" s="16">
         <v>5369</v>
       </c>
       <c r="E184" s="57">
         <v>7658</v>
       </c>
       <c r="F184" s="19">
         <v>9477</v>
       </c>
-      <c r="G184" s="19"/>
+      <c r="G184" s="19">
+        <v>11687</v>
+      </c>
       <c r="H184" s="19"/>
       <c r="I184" s="36"/>
       <c r="J184" s="39"/>
       <c r="K184" s="38"/>
       <c r="L184" s="36"/>
       <c r="M184" s="42"/>
     </row>
     <row r="185" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A185" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B185" s="43">
         <v>68</v>
       </c>
       <c r="C185" s="48">
         <v>136</v>
       </c>
       <c r="D185" s="16">
         <v>205</v>
       </c>
       <c r="E185" s="55">
         <v>274</v>
       </c>
       <c r="F185" s="19">
         <v>341</v>
       </c>
-      <c r="G185" s="19"/>
+      <c r="G185" s="19">
+        <v>409</v>
+      </c>
       <c r="H185" s="19"/>
       <c r="I185" s="32"/>
       <c r="J185" s="39"/>
       <c r="K185" s="38"/>
       <c r="L185" s="32"/>
       <c r="M185" s="33"/>
     </row>
     <row r="186" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A186" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B186" s="46">
         <v>6</v>
       </c>
       <c r="C186" s="21">
         <v>6</v>
       </c>
       <c r="D186" s="55">
         <v>6</v>
       </c>
       <c r="E186" s="18">
         <v>6</v>
       </c>
       <c r="F186" s="19">
         <v>6</v>
       </c>
-      <c r="G186" s="19"/>
+      <c r="G186" s="19">
+        <v>6</v>
+      </c>
       <c r="H186" s="19"/>
       <c r="I186" s="32"/>
       <c r="J186" s="39"/>
       <c r="K186" s="38"/>
       <c r="L186" s="32"/>
       <c r="M186" s="33"/>
     </row>
     <row r="187" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A187" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B187" s="43">
         <v>75</v>
       </c>
       <c r="C187" s="48">
         <v>209</v>
       </c>
       <c r="D187" s="16">
         <v>329</v>
       </c>
       <c r="E187" s="18">
         <v>426</v>
       </c>
       <c r="F187" s="19">
         <v>480</v>
       </c>
-      <c r="G187" s="19"/>
+      <c r="G187" s="19">
+        <v>547</v>
+      </c>
       <c r="H187" s="19"/>
       <c r="I187" s="32"/>
       <c r="J187" s="39"/>
       <c r="K187" s="38"/>
       <c r="L187" s="32"/>
       <c r="M187" s="33"/>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A188" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B188" s="43">
         <v>11</v>
       </c>
       <c r="C188" s="48">
         <v>22</v>
       </c>
       <c r="D188" s="16">
         <v>34</v>
       </c>
       <c r="E188" s="18">
         <v>45</v>
       </c>
       <c r="F188" s="19">
         <v>56</v>
       </c>
-      <c r="G188" s="19"/>
+      <c r="G188" s="19">
+        <v>67</v>
+      </c>
       <c r="H188" s="19"/>
       <c r="I188" s="32"/>
       <c r="J188" s="39"/>
       <c r="K188" s="38"/>
       <c r="L188" s="32"/>
       <c r="M188" s="33"/>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A189" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B189" s="43">
         <v>0</v>
       </c>
       <c r="C189" s="48">
         <v>0</v>
       </c>
       <c r="D189" s="16">
         <v>1</v>
       </c>
       <c r="E189" s="18">
         <v>1</v>
       </c>
       <c r="F189" s="19">
         <v>1</v>
       </c>
-      <c r="G189" s="19"/>
+      <c r="G189" s="19">
+        <v>1</v>
+      </c>
       <c r="H189" s="19"/>
       <c r="I189" s="32"/>
       <c r="J189" s="39"/>
       <c r="K189" s="38"/>
       <c r="L189" s="32"/>
       <c r="M189" s="33"/>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A190" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B190" s="43">
         <v>64</v>
       </c>
       <c r="C190" s="48">
         <v>186</v>
       </c>
       <c r="D190" s="16">
         <v>295</v>
       </c>
       <c r="E190" s="18">
         <v>380</v>
       </c>
       <c r="F190" s="19">
         <v>423</v>
       </c>
-      <c r="G190" s="19"/>
+      <c r="G190" s="19">
+        <v>479</v>
+      </c>
       <c r="H190" s="19"/>
       <c r="I190" s="32"/>
       <c r="J190" s="39"/>
       <c r="K190" s="38"/>
       <c r="L190" s="32"/>
       <c r="M190" s="33"/>
     </row>
     <row r="191" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A191" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B191" s="43">
         <v>1</v>
       </c>
       <c r="C191" s="48">
         <v>1</v>
       </c>
       <c r="D191" s="16">
         <v>2</v>
       </c>
       <c r="E191" s="18">
         <v>2</v>
       </c>
       <c r="F191" s="19">
         <v>2</v>
       </c>
-      <c r="G191" s="12"/>
+      <c r="G191" s="12">
+        <v>2</v>
+      </c>
       <c r="H191" s="19"/>
       <c r="I191" s="32"/>
       <c r="J191" s="39"/>
       <c r="K191" s="38"/>
       <c r="L191" s="32"/>
       <c r="M191" s="33"/>
     </row>
     <row r="192" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A192" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B192" s="43">
         <v>1</v>
       </c>
       <c r="C192" s="48">
         <v>1</v>
       </c>
       <c r="D192" s="16">
         <v>2</v>
       </c>
       <c r="E192" s="18">
         <v>2</v>
       </c>
       <c r="F192" s="19">
         <v>2</v>
       </c>
-      <c r="G192" s="12"/>
+      <c r="G192" s="12">
+        <v>2</v>
+      </c>
       <c r="H192" s="19"/>
       <c r="I192" s="32"/>
       <c r="J192" s="39"/>
       <c r="K192" s="38"/>
       <c r="L192" s="32"/>
       <c r="M192" s="33"/>
     </row>
     <row r="193" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A193" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B193" s="43">
         <v>78113</v>
       </c>
       <c r="C193" s="48">
         <v>178296</v>
       </c>
       <c r="D193" s="16">
         <v>265264</v>
       </c>
       <c r="E193" s="57">
         <v>328480</v>
       </c>
       <c r="F193" s="19">
         <v>407292</v>
       </c>
-      <c r="G193" s="19"/>
+      <c r="G193" s="19">
+        <v>539846</v>
+      </c>
       <c r="H193" s="19"/>
       <c r="I193" s="36"/>
       <c r="J193" s="39"/>
       <c r="K193" s="38"/>
       <c r="L193" s="36"/>
       <c r="M193" s="42"/>
     </row>
     <row r="194" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A194" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B194" s="43">
         <v>13</v>
       </c>
       <c r="C194" s="48">
         <v>42</v>
       </c>
       <c r="D194" s="16">
         <v>71</v>
       </c>
       <c r="E194" s="18">
         <v>100</v>
       </c>
       <c r="F194" s="19">
         <v>137</v>
       </c>
-      <c r="G194" s="19"/>
+      <c r="G194" s="19">
+        <v>174</v>
+      </c>
       <c r="H194" s="19"/>
       <c r="I194" s="32"/>
       <c r="J194" s="39"/>
       <c r="K194" s="38"/>
       <c r="L194" s="32"/>
       <c r="M194" s="33"/>
     </row>
     <row r="195" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A195" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B195" s="43">
         <v>145</v>
       </c>
       <c r="C195" s="48">
         <v>190</v>
       </c>
       <c r="D195" s="16">
         <v>235</v>
       </c>
       <c r="E195" s="18">
         <v>280</v>
       </c>
       <c r="F195" s="19">
         <v>342</v>
       </c>
-      <c r="G195" s="19"/>
+      <c r="G195" s="19">
+        <v>403</v>
+      </c>
       <c r="H195" s="19"/>
       <c r="I195" s="32"/>
       <c r="J195" s="39"/>
       <c r="K195" s="38"/>
       <c r="L195" s="36"/>
       <c r="M195" s="42"/>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A196" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B196" s="43">
         <v>1319</v>
       </c>
       <c r="C196" s="48">
         <v>2818</v>
       </c>
       <c r="D196" s="16">
         <v>4318</v>
       </c>
       <c r="E196" s="57">
         <v>5818</v>
       </c>
       <c r="F196" s="19">
         <v>6883</v>
       </c>
-      <c r="G196" s="19"/>
+      <c r="G196" s="19">
+        <v>7949</v>
+      </c>
       <c r="H196" s="19"/>
       <c r="I196" s="36"/>
       <c r="J196" s="39"/>
       <c r="K196" s="38"/>
       <c r="L196" s="36"/>
       <c r="M196" s="42"/>
     </row>
     <row r="197" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A197" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B197" s="43">
         <v>718</v>
       </c>
       <c r="C197" s="48">
         <v>3680</v>
       </c>
       <c r="D197" s="16">
         <v>6642</v>
       </c>
       <c r="E197" s="57">
         <v>9605</v>
       </c>
       <c r="F197" s="19">
         <v>10631</v>
       </c>
-      <c r="G197" s="19"/>
+      <c r="G197" s="19">
+        <v>11658</v>
+      </c>
       <c r="H197" s="19"/>
       <c r="I197" s="36"/>
       <c r="J197" s="39"/>
       <c r="K197" s="38"/>
       <c r="L197" s="36"/>
       <c r="M197" s="42"/>
     </row>
     <row r="198" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A198" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B198" s="43">
         <v>448</v>
       </c>
       <c r="C198" s="48">
         <v>1096</v>
       </c>
       <c r="D198" s="16">
         <v>1744</v>
       </c>
       <c r="E198" s="57">
         <v>2393</v>
       </c>
       <c r="F198" s="19">
         <v>2975</v>
       </c>
-      <c r="G198" s="19"/>
+      <c r="G198" s="19">
+        <v>3557</v>
+      </c>
       <c r="H198" s="19"/>
       <c r="I198" s="36"/>
       <c r="J198" s="39"/>
       <c r="K198" s="38"/>
       <c r="L198" s="36"/>
       <c r="M198" s="42"/>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A199" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B199" s="43">
         <v>8490</v>
       </c>
       <c r="C199" s="48">
         <v>15526</v>
       </c>
       <c r="D199" s="16">
         <v>22561</v>
       </c>
       <c r="E199" s="57">
         <v>29596</v>
       </c>
       <c r="F199" s="19">
         <v>36335</v>
       </c>
-      <c r="G199" s="19"/>
+      <c r="G199" s="19">
+        <v>43074</v>
+      </c>
       <c r="H199" s="19"/>
       <c r="I199" s="36"/>
       <c r="J199" s="39"/>
       <c r="K199" s="38"/>
       <c r="L199" s="36"/>
       <c r="M199" s="42"/>
     </row>
     <row r="200" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A200" s="6" t="s">
         <v>81</v>
       </c>
       <c r="B200" s="43">
         <v>170</v>
       </c>
       <c r="C200" s="48">
         <v>333</v>
       </c>
       <c r="D200" s="16">
         <v>495</v>
       </c>
       <c r="E200" s="18">
         <v>657</v>
       </c>
       <c r="F200" s="19">
         <v>815</v>
       </c>
-      <c r="G200" s="19"/>
+      <c r="G200" s="19">
+        <v>973</v>
+      </c>
       <c r="H200" s="19"/>
       <c r="I200" s="36"/>
       <c r="J200" s="39"/>
       <c r="K200" s="38"/>
       <c r="L200" s="36"/>
       <c r="M200" s="42"/>
     </row>
     <row r="201" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A201" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B201" s="43">
         <v>38</v>
       </c>
       <c r="C201" s="48">
         <v>81</v>
       </c>
       <c r="D201" s="16">
         <v>123</v>
       </c>
       <c r="E201" s="18">
         <v>166</v>
       </c>
       <c r="F201" s="19">
         <v>211</v>
       </c>
-      <c r="G201" s="19"/>
+      <c r="G201" s="19">
+        <v>255</v>
+      </c>
       <c r="H201" s="19"/>
       <c r="I201" s="32"/>
       <c r="J201" s="39"/>
       <c r="K201" s="38"/>
       <c r="L201" s="32"/>
       <c r="M201" s="33"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A202" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B202" s="43">
         <v>97</v>
       </c>
       <c r="C202" s="48">
         <v>321</v>
       </c>
       <c r="D202" s="16">
         <v>545</v>
       </c>
       <c r="E202" s="18">
         <v>769</v>
       </c>
       <c r="F202" s="19">
         <v>1030</v>
       </c>
-      <c r="G202" s="19"/>
+      <c r="G202" s="19">
+        <v>1292</v>
+      </c>
       <c r="H202" s="19"/>
       <c r="I202" s="36"/>
       <c r="J202" s="39"/>
       <c r="K202" s="38"/>
       <c r="L202" s="36"/>
       <c r="M202" s="42"/>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A203" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B203" s="43">
         <v>17154</v>
       </c>
       <c r="C203" s="48">
         <v>39098</v>
       </c>
       <c r="D203" s="16">
         <v>60275</v>
       </c>
       <c r="E203" s="57">
         <v>82197</v>
       </c>
       <c r="F203" s="19">
         <v>100326</v>
       </c>
-      <c r="G203" s="19"/>
+      <c r="G203" s="19">
+        <v>114701</v>
+      </c>
       <c r="H203" s="19"/>
       <c r="I203" s="36"/>
       <c r="J203" s="39"/>
       <c r="K203" s="38"/>
       <c r="L203" s="36"/>
       <c r="M203" s="42"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A204" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B204" s="43">
         <v>60</v>
       </c>
       <c r="C204" s="48">
         <v>120</v>
       </c>
       <c r="D204" s="16">
         <v>180</v>
       </c>
       <c r="E204" s="18">
         <v>240</v>
       </c>
       <c r="F204" s="19">
         <v>300</v>
       </c>
-      <c r="G204" s="19"/>
+      <c r="G204" s="19">
+        <v>360</v>
+      </c>
       <c r="H204" s="19"/>
       <c r="I204" s="32"/>
       <c r="J204" s="39"/>
       <c r="K204" s="38"/>
       <c r="L204" s="32"/>
       <c r="M204" s="33"/>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A205" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B205" s="44">
         <v>2450</v>
       </c>
       <c r="C205" s="53">
         <v>4874</v>
       </c>
       <c r="D205" s="16">
         <v>6752</v>
       </c>
       <c r="E205" s="57">
         <v>6752</v>
       </c>
       <c r="F205" s="19">
         <v>6752</v>
       </c>
-      <c r="G205" s="19"/>
+      <c r="G205" s="19">
+        <v>8532</v>
+      </c>
       <c r="H205" s="19"/>
       <c r="I205" s="36"/>
       <c r="J205" s="39"/>
       <c r="K205" s="38"/>
       <c r="L205" s="36"/>
       <c r="M205" s="42"/>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A206" s="6" t="s">
         <v>80</v>
       </c>
       <c r="B206" s="43">
         <v>47012</v>
       </c>
       <c r="C206" s="48">
         <v>110117</v>
       </c>
       <c r="D206" s="16">
         <v>161321</v>
       </c>
       <c r="E206" s="57">
         <v>189908</v>
       </c>
       <c r="F206" s="19">
         <v>240554</v>
       </c>
-      <c r="G206" s="19"/>
+      <c r="G206" s="19">
+        <v>346916</v>
+      </c>
       <c r="H206" s="19"/>
       <c r="I206" s="36"/>
       <c r="J206" s="39"/>
       <c r="K206" s="38"/>
       <c r="L206" s="36"/>
       <c r="M206" s="42"/>
     </row>
     <row r="207" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A207" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B207" s="47">
         <v>958.1</v>
       </c>
       <c r="C207" s="54">
         <v>1961</v>
       </c>
       <c r="D207" s="17">
         <v>2793.9</v>
       </c>
       <c r="E207" s="59">
         <v>3872.2</v>
       </c>
       <c r="F207" s="20">
         <v>4790</v>
       </c>
-      <c r="G207" s="20"/>
+      <c r="G207" s="20">
+        <v>6367.4</v>
+      </c>
       <c r="H207" s="19"/>
       <c r="I207" s="37"/>
       <c r="J207" s="40"/>
       <c r="K207" s="41"/>
       <c r="L207" s="36"/>
       <c r="M207" s="42"/>
     </row>
     <row r="208" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A208" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B208" s="47">
         <v>958.1</v>
       </c>
       <c r="C208" s="54">
         <v>1961</v>
       </c>
       <c r="D208" s="17">
         <v>2793.9</v>
       </c>
       <c r="E208" s="59">
         <v>3872.2</v>
       </c>
       <c r="F208" s="20">
         <v>4790</v>
       </c>
-      <c r="G208" s="20"/>
+      <c r="G208" s="20">
+        <v>6367.4</v>
+      </c>
       <c r="H208" s="19"/>
       <c r="I208" s="37"/>
       <c r="J208" s="40"/>
       <c r="K208" s="41"/>
       <c r="L208" s="36"/>
       <c r="M208" s="42"/>
     </row>
     <row r="209" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A209" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B209" s="47">
         <v>8</v>
       </c>
       <c r="C209" s="54">
         <v>24</v>
       </c>
       <c r="D209" s="17">
         <v>40</v>
       </c>
       <c r="E209" s="18">
         <v>56</v>
       </c>
       <c r="F209" s="20">
         <v>72.2</v>
       </c>
-      <c r="G209" s="20"/>
+      <c r="G209" s="20">
+        <v>88.3</v>
+      </c>
       <c r="H209" s="19"/>
       <c r="I209" s="32"/>
       <c r="J209" s="40"/>
       <c r="K209" s="41"/>
       <c r="L209" s="32"/>
       <c r="M209" s="33"/>
     </row>
     <row r="210" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A210" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B210" s="47">
         <v>8</v>
       </c>
       <c r="C210" s="54">
         <v>24</v>
       </c>
       <c r="D210" s="17">
         <v>40</v>
       </c>
       <c r="E210" s="18">
         <v>56</v>
       </c>
       <c r="F210" s="20">
         <v>72.2</v>
       </c>
-      <c r="G210" s="20"/>
+      <c r="G210" s="20">
+        <v>88.3</v>
+      </c>
       <c r="H210" s="19"/>
       <c r="I210" s="32"/>
       <c r="J210" s="40"/>
       <c r="K210" s="41"/>
       <c r="L210" s="32"/>
       <c r="M210" s="33"/>
     </row>
     <row r="211" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A211" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B211" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C211" s="54" t="s">
         <v>72</v>
       </c>
       <c r="D211" s="17">
         <v>9.5</v>
       </c>
       <c r="E211" s="18">
         <v>11.9</v>
       </c>
       <c r="F211" s="20">
         <v>31.9</v>
       </c>
-      <c r="G211" s="20"/>
+      <c r="G211" s="20">
+        <v>56.7</v>
+      </c>
       <c r="H211" s="19"/>
       <c r="I211" s="37"/>
       <c r="J211" s="40"/>
       <c r="K211" s="41"/>
       <c r="L211" s="36"/>
       <c r="M211" s="42"/>
     </row>
     <row r="212" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A212" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B212" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C212" s="54" t="s">
         <v>72</v>
       </c>
       <c r="D212" s="17">
         <v>9.5</v>
       </c>
       <c r="E212" s="18">
         <v>11.9</v>
       </c>
       <c r="F212" s="20">
         <v>31.9</v>
       </c>
-      <c r="G212" s="20"/>
+      <c r="G212" s="20">
+        <v>56.7</v>
+      </c>
       <c r="H212" s="19"/>
       <c r="I212" s="37"/>
       <c r="J212" s="40"/>
       <c r="K212" s="41"/>
       <c r="L212" s="36"/>
       <c r="M212" s="42"/>
     </row>
     <row r="213" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A213" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B213" s="47">
         <v>0.4</v>
       </c>
       <c r="C213" s="54">
         <v>1</v>
       </c>
       <c r="D213" s="17">
         <v>1.3</v>
       </c>
       <c r="E213" s="18">
         <v>1.8</v>
       </c>
       <c r="F213" s="20">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G213" s="20"/>
+      <c r="G213" s="20">
+        <v>2.7</v>
+      </c>
       <c r="H213" s="19"/>
       <c r="I213" s="32"/>
       <c r="J213" s="40"/>
       <c r="K213" s="41"/>
       <c r="L213" s="32"/>
       <c r="M213" s="33"/>
     </row>
     <row r="214" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A214" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B214" s="47">
         <v>0.4</v>
       </c>
       <c r="C214" s="54">
         <v>1</v>
       </c>
       <c r="D214" s="17">
         <v>1.3</v>
       </c>
       <c r="E214" s="18">
         <v>1.8</v>
       </c>
       <c r="F214" s="20">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G214" s="20"/>
+      <c r="G214" s="20">
+        <v>2.7</v>
+      </c>
       <c r="H214" s="19"/>
       <c r="I214" s="32"/>
       <c r="J214" s="40"/>
       <c r="K214" s="41"/>
       <c r="L214" s="32"/>
       <c r="M214" s="33"/>
     </row>
     <row r="215" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A215" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B215" s="47">
         <v>0.3</v>
       </c>
       <c r="C215" s="54">
         <v>1</v>
       </c>
       <c r="D215" s="17">
         <v>1</v>
       </c>
       <c r="E215" s="18">
         <v>1.3</v>
       </c>
       <c r="F215" s="20">
         <v>1.7</v>
       </c>
-      <c r="G215" s="20"/>
+      <c r="G215" s="20">
+        <v>2</v>
+      </c>
       <c r="H215" s="19"/>
       <c r="I215" s="32"/>
       <c r="J215" s="40"/>
       <c r="K215" s="41"/>
       <c r="L215" s="32"/>
       <c r="M215" s="33"/>
     </row>
     <row r="216" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A216" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B216" s="47">
         <v>0.3</v>
       </c>
       <c r="C216" s="54">
         <v>1</v>
       </c>
       <c r="D216" s="17">
         <v>1</v>
       </c>
       <c r="E216" s="18">
         <v>1.3</v>
       </c>
       <c r="F216" s="20">
         <v>1.7</v>
       </c>
-      <c r="G216" s="20"/>
+      <c r="G216" s="20">
+        <v>2</v>
+      </c>
       <c r="H216" s="19"/>
       <c r="I216" s="32"/>
       <c r="J216" s="40"/>
       <c r="K216" s="41"/>
       <c r="L216" s="32"/>
       <c r="M216" s="33"/>
     </row>
     <row r="217" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A217" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B217" s="47">
         <v>0.4</v>
       </c>
       <c r="C217" s="54">
         <v>1</v>
       </c>
       <c r="D217" s="17">
         <v>1.3</v>
       </c>
       <c r="E217" s="18">
         <v>1.8</v>
       </c>
       <c r="F217" s="20">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G217" s="20"/>
+      <c r="G217" s="20">
+        <v>2.7</v>
+      </c>
       <c r="H217" s="19"/>
       <c r="I217" s="32"/>
       <c r="J217" s="40"/>
       <c r="K217" s="41"/>
       <c r="L217" s="32"/>
       <c r="M217" s="33"/>
     </row>
     <row r="218" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A218" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B218" s="47">
         <v>0.4</v>
       </c>
       <c r="C218" s="54">
         <v>1</v>
       </c>
       <c r="D218" s="17">
         <v>1.3</v>
       </c>
       <c r="E218" s="18">
         <v>1.8</v>
       </c>
       <c r="F218" s="20">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G218" s="20"/>
+      <c r="G218" s="20">
+        <v>2.7</v>
+      </c>
       <c r="H218" s="19"/>
       <c r="I218" s="32"/>
       <c r="J218" s="40"/>
       <c r="K218" s="41"/>
       <c r="L218" s="32"/>
       <c r="M218" s="33"/>
     </row>
     <row r="219" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A219" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B219" s="43">
         <v>1</v>
       </c>
       <c r="C219" s="48">
         <v>3</v>
       </c>
       <c r="D219" s="16">
         <v>4</v>
       </c>
       <c r="E219" s="18">
         <v>5</v>
       </c>
       <c r="F219" s="19">
         <v>6</v>
       </c>
-      <c r="G219" s="12"/>
+      <c r="G219" s="12">
+        <v>8</v>
+      </c>
       <c r="H219" s="19"/>
       <c r="I219" s="32"/>
       <c r="J219" s="39"/>
       <c r="K219" s="38"/>
       <c r="L219" s="32"/>
       <c r="M219" s="33"/>
     </row>
     <row r="220" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A220" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B220" s="43">
         <v>1</v>
       </c>
       <c r="C220" s="48">
         <v>3</v>
       </c>
       <c r="D220" s="16">
         <v>4</v>
       </c>
       <c r="E220" s="18">
         <v>5</v>
       </c>
       <c r="F220" s="19">
         <v>6</v>
       </c>
-      <c r="G220" s="12"/>
+      <c r="G220" s="12">
+        <v>8</v>
+      </c>
       <c r="H220" s="19"/>
       <c r="I220" s="32"/>
       <c r="J220" s="39"/>
       <c r="K220" s="38"/>
       <c r="L220" s="32"/>
       <c r="M220" s="33"/>
     </row>
     <row r="221" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A221" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B221" s="43">
         <v>94</v>
       </c>
       <c r="C221" s="48">
         <v>200</v>
       </c>
       <c r="D221" s="16">
         <v>306</v>
       </c>
       <c r="E221" s="18">
         <v>413</v>
       </c>
       <c r="F221" s="19">
         <v>504</v>
       </c>
-      <c r="G221" s="19"/>
+      <c r="G221" s="19">
+        <v>595</v>
+      </c>
       <c r="H221" s="19"/>
       <c r="I221" s="32"/>
       <c r="J221" s="39"/>
       <c r="K221" s="38"/>
       <c r="L221" s="36"/>
       <c r="M221" s="42"/>
     </row>
     <row r="222" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A222" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B222" s="43">
         <v>12</v>
       </c>
       <c r="C222" s="48">
         <v>36</v>
       </c>
       <c r="D222" s="16">
         <v>60</v>
       </c>
       <c r="E222" s="18">
         <v>85</v>
       </c>
       <c r="F222" s="19">
         <v>94</v>
       </c>
-      <c r="G222" s="19"/>
+      <c r="G222" s="19">
+        <v>103</v>
+      </c>
       <c r="H222" s="19"/>
       <c r="I222" s="32"/>
       <c r="J222" s="39"/>
       <c r="K222" s="38"/>
       <c r="L222" s="32"/>
       <c r="M222" s="33"/>
     </row>
     <row r="223" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A223" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B223" s="43">
         <v>82</v>
       </c>
       <c r="C223" s="48">
         <v>164</v>
       </c>
       <c r="D223" s="16">
         <v>246</v>
       </c>
       <c r="E223" s="18">
         <v>328</v>
       </c>
       <c r="F223" s="19">
         <v>410</v>
       </c>
-      <c r="G223" s="19"/>
+      <c r="G223" s="19">
+        <v>492</v>
+      </c>
       <c r="H223" s="19"/>
       <c r="I223" s="32"/>
       <c r="J223" s="39"/>
       <c r="K223" s="38"/>
       <c r="L223" s="32"/>
       <c r="M223" s="33"/>
     </row>
     <row r="224" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A224" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B224" s="43">
         <v>51214</v>
       </c>
       <c r="C224" s="48">
         <v>90556</v>
       </c>
       <c r="D224" s="16">
         <v>129898</v>
       </c>
       <c r="E224" s="57">
         <v>169240</v>
       </c>
       <c r="F224" s="19">
         <v>208244</v>
       </c>
-      <c r="G224" s="19"/>
+      <c r="G224" s="19">
+        <v>247247</v>
+      </c>
       <c r="H224" s="19"/>
       <c r="I224" s="36"/>
       <c r="J224" s="39"/>
       <c r="K224" s="38"/>
       <c r="L224" s="36"/>
       <c r="M224" s="42"/>
     </row>
     <row r="225" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A225" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B225" s="43">
         <v>51214</v>
       </c>
       <c r="C225" s="48">
         <v>90556</v>
       </c>
       <c r="D225" s="16">
         <v>129898</v>
       </c>
       <c r="E225" s="57">
         <v>169240</v>
       </c>
       <c r="F225" s="19">
         <v>208244</v>
       </c>
-      <c r="G225" s="19"/>
+      <c r="G225" s="19">
+        <v>247247</v>
+      </c>
       <c r="H225" s="19"/>
       <c r="I225" s="36"/>
       <c r="J225" s="39"/>
       <c r="K225" s="38"/>
       <c r="L225" s="36"/>
       <c r="M225" s="42"/>
     </row>
     <row r="226" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A226" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B226" s="43">
         <v>37</v>
       </c>
       <c r="C226" s="48">
         <v>58</v>
       </c>
       <c r="D226" s="16">
         <v>92</v>
       </c>
       <c r="E226" s="18">
         <v>172</v>
       </c>
       <c r="F226" s="19">
         <v>234</v>
       </c>
-      <c r="G226" s="19"/>
+      <c r="G226" s="19">
+        <v>414</v>
+      </c>
       <c r="H226" s="19"/>
       <c r="I226" s="36"/>
       <c r="J226" s="39"/>
       <c r="K226" s="38"/>
       <c r="L226" s="36"/>
       <c r="M226" s="42"/>
     </row>
     <row r="227" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A227" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B227" s="43">
         <v>37</v>
       </c>
       <c r="C227" s="48">
         <v>58</v>
       </c>
       <c r="D227" s="16">
         <v>92</v>
       </c>
       <c r="E227" s="18">
         <v>172</v>
       </c>
       <c r="F227" s="19">
         <v>234</v>
       </c>
-      <c r="G227" s="19"/>
+      <c r="G227" s="19">
+        <v>414</v>
+      </c>
       <c r="H227" s="19"/>
       <c r="I227" s="36"/>
       <c r="J227" s="39"/>
       <c r="K227" s="38"/>
       <c r="L227" s="36"/>
       <c r="M227" s="42"/>
     </row>
     <row r="228" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A228" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B228" s="43">
         <v>3619</v>
       </c>
       <c r="C228" s="48">
         <v>9502</v>
       </c>
       <c r="D228" s="16">
         <v>15386</v>
       </c>
       <c r="E228" s="57">
         <v>21269</v>
       </c>
       <c r="F228" s="19">
         <v>26273</v>
       </c>
-      <c r="G228" s="19"/>
+      <c r="G228" s="19">
+        <v>31276</v>
+      </c>
       <c r="H228" s="19"/>
       <c r="I228" s="36"/>
       <c r="J228" s="39"/>
       <c r="K228" s="38"/>
       <c r="L228" s="36"/>
       <c r="M228" s="42"/>
     </row>
     <row r="229" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A229" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B229" s="43">
         <v>3612</v>
       </c>
       <c r="C229" s="48">
         <v>9488</v>
       </c>
       <c r="D229" s="16">
         <v>15364</v>
       </c>
       <c r="E229" s="57">
         <v>21240</v>
       </c>
       <c r="F229" s="19">
         <v>26236</v>
       </c>
-      <c r="G229" s="19"/>
+      <c r="G229" s="19">
+        <v>31232</v>
+      </c>
       <c r="H229" s="19"/>
       <c r="I229" s="36"/>
       <c r="J229" s="39"/>
       <c r="K229" s="38"/>
       <c r="L229" s="36"/>
       <c r="M229" s="42"/>
     </row>
     <row r="230" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A230" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B230" s="43">
         <v>7</v>
       </c>
       <c r="C230" s="48">
         <v>15</v>
       </c>
       <c r="D230" s="16">
         <v>22</v>
       </c>
       <c r="E230" s="18">
         <v>29</v>
       </c>
       <c r="F230" s="19">
         <v>37</v>
       </c>
-      <c r="G230" s="19"/>
+      <c r="G230" s="19">
+        <v>44</v>
+      </c>
       <c r="H230" s="19"/>
       <c r="I230" s="32"/>
       <c r="J230" s="39"/>
       <c r="K230" s="38"/>
       <c r="L230" s="32"/>
       <c r="M230" s="33"/>
     </row>
     <row r="231" spans="1:13" ht="57" x14ac:dyDescent="0.25">
       <c r="A231" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B231" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C231" s="54">
         <v>1</v>
       </c>
       <c r="D231" s="17">
         <v>2.4</v>
       </c>
       <c r="E231" s="18">
         <v>3.6</v>
       </c>
       <c r="F231" s="20">
         <v>3.6</v>
       </c>
-      <c r="G231" s="20"/>
+      <c r="G231" s="20">
+        <v>3.6</v>
+      </c>
       <c r="H231" s="19"/>
       <c r="I231" s="32"/>
       <c r="J231" s="40"/>
       <c r="K231" s="41"/>
       <c r="L231" s="32"/>
       <c r="M231" s="33"/>
     </row>
     <row r="232" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A232" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B232" s="47" t="s">
         <v>72</v>
       </c>
       <c r="C232" s="54" t="s">
         <v>72</v>
       </c>
       <c r="D232" s="16" t="s">
         <v>72</v>
       </c>
       <c r="E232" s="18" t="s">
         <v>72</v>
       </c>
       <c r="F232" s="20" t="s">
         <v>72</v>
       </c>
-      <c r="G232" s="20"/>
+      <c r="G232" s="20" t="s">
+        <v>72</v>
+      </c>
       <c r="H232" s="19"/>
       <c r="I232" s="32"/>
       <c r="J232" s="40"/>
       <c r="K232" s="41"/>
       <c r="L232" s="32"/>
       <c r="M232" s="33"/>
     </row>
     <row r="233" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A233" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B233" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C233" s="54">
         <v>1</v>
       </c>
       <c r="D233" s="17">
         <v>2.4</v>
       </c>
       <c r="E233" s="18">
         <v>3.6</v>
       </c>
       <c r="F233" s="20">
         <v>3.6</v>
       </c>
-      <c r="G233" s="20"/>
+      <c r="G233" s="20">
+        <v>3.6</v>
+      </c>
       <c r="H233" s="19"/>
       <c r="I233" s="32"/>
       <c r="J233" s="40"/>
       <c r="K233" s="41"/>
       <c r="L233" s="32"/>
       <c r="M233" s="33"/>
     </row>
     <row r="234" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A234" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B234" s="43">
         <v>7235</v>
       </c>
       <c r="C234" s="48">
         <v>33155</v>
       </c>
       <c r="D234" s="16">
         <v>61244</v>
       </c>
       <c r="E234" s="57">
         <v>98364</v>
       </c>
       <c r="F234" s="19">
         <v>118803</v>
       </c>
-      <c r="G234" s="19"/>
+      <c r="G234" s="19">
+        <v>145064</v>
+      </c>
       <c r="H234" s="19"/>
       <c r="I234" s="36"/>
       <c r="J234" s="39"/>
       <c r="K234" s="38"/>
       <c r="L234" s="36"/>
       <c r="M234" s="42"/>
     </row>
     <row r="235" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A235" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B235" s="43">
         <v>5344</v>
       </c>
       <c r="C235" s="48">
         <v>29373</v>
       </c>
       <c r="D235" s="16">
         <v>55572</v>
       </c>
       <c r="E235" s="57">
         <v>90800</v>
       </c>
       <c r="F235" s="19">
         <v>109349</v>
       </c>
-      <c r="G235" s="19"/>
+      <c r="G235" s="19">
+        <v>133719</v>
+      </c>
       <c r="H235" s="19"/>
       <c r="I235" s="36"/>
       <c r="J235" s="39"/>
       <c r="K235" s="38"/>
       <c r="L235" s="36"/>
       <c r="M235" s="42"/>
     </row>
     <row r="236" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A236" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B236" s="43">
         <v>1891</v>
       </c>
       <c r="C236" s="48">
         <v>3782</v>
       </c>
       <c r="D236" s="16">
         <v>5673</v>
       </c>
       <c r="E236" s="57">
         <v>7564</v>
       </c>
       <c r="F236" s="19">
         <v>9455</v>
       </c>
-      <c r="G236" s="19"/>
+      <c r="G236" s="19">
+        <v>11346</v>
+      </c>
       <c r="H236" s="19"/>
       <c r="I236" s="36"/>
       <c r="J236" s="39"/>
       <c r="K236" s="38"/>
       <c r="L236" s="36"/>
       <c r="M236" s="42"/>
     </row>
     <row r="237" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A237" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B237" s="43">
         <v>19</v>
       </c>
       <c r="C237" s="48">
         <v>74</v>
       </c>
       <c r="D237" s="16">
         <v>129</v>
       </c>
       <c r="E237" s="18">
         <v>184</v>
       </c>
       <c r="F237" s="19">
         <v>202</v>
       </c>
-      <c r="G237" s="19"/>
+      <c r="G237" s="19">
+        <v>220</v>
+      </c>
       <c r="H237" s="19"/>
       <c r="I237" s="32"/>
       <c r="J237" s="39"/>
       <c r="K237" s="38"/>
       <c r="L237" s="32"/>
       <c r="M237" s="33"/>
     </row>
     <row r="238" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A238" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B238" s="43">
         <v>19</v>
       </c>
       <c r="C238" s="48">
         <v>74</v>
       </c>
       <c r="D238" s="16">
         <v>129</v>
       </c>
       <c r="E238" s="18">
         <v>184</v>
       </c>
       <c r="F238" s="19">
         <v>202</v>
       </c>
-      <c r="G238" s="19"/>
+      <c r="G238" s="19">
+        <v>220</v>
+      </c>
       <c r="H238" s="19"/>
       <c r="I238" s="32"/>
       <c r="J238" s="39"/>
       <c r="K238" s="38"/>
       <c r="L238" s="32"/>
       <c r="M238" s="33"/>
     </row>
     <row r="239" spans="1:13" ht="57" x14ac:dyDescent="0.25">
       <c r="A239" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B239" s="43">
         <v>59</v>
       </c>
       <c r="C239" s="48">
         <v>265</v>
       </c>
       <c r="D239" s="16">
         <v>472</v>
       </c>
       <c r="E239" s="18">
         <v>679</v>
       </c>
       <c r="F239" s="19">
         <v>700</v>
       </c>
-      <c r="G239" s="19"/>
+      <c r="G239" s="19">
+        <v>721</v>
+      </c>
       <c r="H239" s="19"/>
       <c r="I239" s="32"/>
       <c r="J239" s="39"/>
       <c r="K239" s="38"/>
       <c r="L239" s="32"/>
       <c r="M239" s="42"/>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A240" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B240" s="43">
         <v>19</v>
       </c>
       <c r="C240" s="48">
         <v>45</v>
       </c>
       <c r="D240" s="16">
         <v>72</v>
       </c>
       <c r="E240" s="55">
         <v>99</v>
       </c>
       <c r="F240" s="19">
         <v>120</v>
       </c>
-      <c r="G240" s="19"/>
+      <c r="G240" s="19">
+        <v>141</v>
+      </c>
       <c r="H240" s="19"/>
       <c r="I240" s="32"/>
       <c r="J240" s="39"/>
       <c r="K240" s="38"/>
       <c r="L240" s="32"/>
       <c r="M240" s="33"/>
     </row>
     <row r="241" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A241" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B241" s="44">
         <v>40</v>
       </c>
       <c r="C241" s="52">
         <v>220</v>
       </c>
       <c r="D241" s="18">
         <v>400</v>
       </c>
       <c r="E241" s="18">
         <v>580</v>
       </c>
       <c r="F241" s="19">
         <v>580</v>
       </c>
-      <c r="G241" s="19"/>
+      <c r="G241" s="19">
+        <v>580</v>
+      </c>
       <c r="H241" s="19"/>
       <c r="I241" s="32"/>
       <c r="J241" s="39"/>
       <c r="K241" s="38"/>
       <c r="L241" s="32"/>
       <c r="M241" s="33"/>
     </row>
     <row r="242" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A242" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B242" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C242" s="48">
         <v>0</v>
       </c>
       <c r="D242" s="16">
         <v>1</v>
       </c>
       <c r="E242" s="18">
         <v>11</v>
       </c>
       <c r="F242" s="19">
         <v>27</v>
       </c>
-      <c r="G242" s="19"/>
+      <c r="G242" s="19">
+        <v>36</v>
+      </c>
       <c r="H242" s="19"/>
       <c r="I242" s="32"/>
       <c r="J242" s="39"/>
       <c r="K242" s="38"/>
       <c r="L242" s="32"/>
       <c r="M242" s="33"/>
     </row>
     <row r="243" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A243" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B243" s="43" t="s">
         <v>72</v>
       </c>
       <c r="C243" s="48">
         <v>0</v>
       </c>
       <c r="D243" s="16">
         <v>1</v>
       </c>
       <c r="E243" s="18">
         <v>11</v>
       </c>
       <c r="F243" s="19">
         <v>27</v>
       </c>
-      <c r="G243" s="19"/>
+      <c r="G243" s="19">
+        <v>36</v>
+      </c>
       <c r="H243" s="19"/>
       <c r="I243" s="32"/>
       <c r="J243" s="39"/>
       <c r="K243" s="38"/>
       <c r="L243" s="32"/>
       <c r="M243" s="33"/>
     </row>
     <row r="244" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A244" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B244" s="43">
         <v>22</v>
       </c>
       <c r="C244" s="48">
         <v>47</v>
       </c>
       <c r="D244" s="16">
         <v>92</v>
       </c>
       <c r="E244" s="18">
         <v>189</v>
       </c>
       <c r="F244" s="19">
         <v>282</v>
       </c>
-      <c r="G244" s="19"/>
+      <c r="G244" s="19">
+        <v>420</v>
+      </c>
       <c r="H244" s="19"/>
       <c r="I244" s="32"/>
       <c r="J244" s="39"/>
       <c r="K244" s="38"/>
       <c r="L244" s="32"/>
       <c r="M244" s="33"/>
     </row>
     <row r="245" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A245" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B245" s="43">
         <v>22</v>
       </c>
       <c r="C245" s="48">
         <v>47</v>
       </c>
       <c r="D245" s="16">
         <v>92</v>
       </c>
       <c r="E245" s="18">
         <v>189</v>
       </c>
       <c r="F245" s="19">
         <v>282</v>
       </c>
-      <c r="G245" s="19"/>
+      <c r="G245" s="19">
+        <v>420</v>
+      </c>
       <c r="H245" s="19"/>
       <c r="I245" s="32"/>
       <c r="J245" s="39"/>
       <c r="K245" s="38"/>
       <c r="L245" s="32"/>
       <c r="M245" s="33"/>
     </row>
     <row r="246" spans="1:13" ht="57" x14ac:dyDescent="0.25">
       <c r="A246" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B246" s="43">
         <v>35665</v>
       </c>
       <c r="C246" s="48">
         <v>203422</v>
       </c>
       <c r="D246" s="16">
         <v>371180</v>
       </c>
       <c r="E246" s="57">
         <v>541824</v>
       </c>
       <c r="F246" s="19">
         <v>645652</v>
       </c>
-      <c r="G246" s="19"/>
+      <c r="G246" s="19">
+        <v>781304</v>
+      </c>
       <c r="H246" s="19"/>
       <c r="I246" s="36"/>
       <c r="J246" s="39"/>
       <c r="K246" s="38"/>
       <c r="L246" s="36"/>
       <c r="M246" s="42"/>
     </row>
     <row r="247" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A247" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B247" s="43">
         <v>35367</v>
       </c>
       <c r="C247" s="48">
         <v>196706</v>
       </c>
       <c r="D247" s="16">
         <v>358045</v>
       </c>
       <c r="E247" s="57">
         <v>522271</v>
       </c>
       <c r="F247" s="19">
         <v>625890</v>
       </c>
-      <c r="G247" s="19"/>
+      <c r="G247" s="19">
+        <v>761334</v>
+      </c>
       <c r="H247" s="19"/>
       <c r="I247" s="36"/>
       <c r="J247" s="39"/>
       <c r="K247" s="38"/>
       <c r="L247" s="36"/>
       <c r="M247" s="42"/>
     </row>
     <row r="248" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A248" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B248" s="43">
         <v>298</v>
       </c>
       <c r="C248" s="48">
         <v>6716</v>
       </c>
       <c r="D248" s="16">
         <v>13135</v>
       </c>
       <c r="E248" s="57">
         <v>19554</v>
       </c>
       <c r="F248" s="19">
         <v>19762</v>
       </c>
-      <c r="G248" s="19"/>
+      <c r="G248" s="19">
+        <v>19970</v>
+      </c>
       <c r="H248" s="19"/>
       <c r="I248" s="36"/>
       <c r="J248" s="39"/>
       <c r="K248" s="38"/>
       <c r="L248" s="36"/>
       <c r="M248" s="42"/>
     </row>
     <row r="249" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A249" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B249" s="43">
         <v>146</v>
       </c>
       <c r="C249" s="48">
         <v>302</v>
       </c>
       <c r="D249" s="16">
         <v>472</v>
       </c>
       <c r="E249" s="18">
         <v>661</v>
       </c>
       <c r="F249" s="19">
         <v>855</v>
       </c>
-      <c r="G249" s="19"/>
+      <c r="G249" s="19">
+        <v>1114</v>
+      </c>
       <c r="H249" s="19"/>
       <c r="I249" s="32"/>
       <c r="J249" s="39"/>
       <c r="K249" s="38"/>
       <c r="L249" s="36"/>
       <c r="M249" s="42"/>
     </row>
     <row r="250" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A250" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B250" s="43">
         <v>146</v>
       </c>
       <c r="C250" s="48">
         <v>302</v>
       </c>
       <c r="D250" s="16">
         <v>472</v>
       </c>
       <c r="E250" s="18">
         <v>661</v>
       </c>
       <c r="F250" s="19">
         <v>855</v>
       </c>
-      <c r="G250" s="19"/>
+      <c r="G250" s="19">
+        <v>1114</v>
+      </c>
       <c r="H250" s="19"/>
       <c r="I250" s="32"/>
       <c r="J250" s="39"/>
       <c r="K250" s="38"/>
       <c r="L250" s="36"/>
       <c r="M250" s="42"/>
     </row>
     <row r="251" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
       <c r="A251" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B251" s="16">
         <v>9</v>
       </c>
       <c r="C251" s="16">
         <v>41</v>
       </c>
       <c r="D251" s="16">
         <v>58</v>
       </c>
       <c r="E251" s="18">
         <v>58</v>
       </c>
       <c r="F251" s="19">
         <v>58</v>
       </c>
-      <c r="G251" s="19"/>
+      <c r="G251" s="19">
+        <v>58</v>
+      </c>
       <c r="H251" s="19"/>
       <c r="I251" s="32"/>
       <c r="J251" s="39"/>
       <c r="K251" s="38"/>
       <c r="L251" s="36"/>
       <c r="M251" s="42"/>
     </row>
     <row r="252" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A252" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B252" s="16">
         <v>9</v>
       </c>
       <c r="C252" s="16">
         <v>41</v>
       </c>
       <c r="D252" s="16">
         <v>58</v>
       </c>
       <c r="E252" s="18">
         <v>58</v>
       </c>
       <c r="F252" s="19">
         <v>58</v>
       </c>
-      <c r="G252" s="19"/>
+      <c r="G252" s="19">
+        <v>58</v>
+      </c>
       <c r="H252" s="19"/>
       <c r="I252" s="32"/>
       <c r="J252" s="39"/>
       <c r="K252" s="38"/>
       <c r="L252" s="36"/>
       <c r="M252" s="42"/>
     </row>
     <row r="253" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A253" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B253" s="43">
         <v>137</v>
       </c>
       <c r="C253" s="48">
         <v>261</v>
       </c>
       <c r="D253" s="16">
         <v>414</v>
       </c>
       <c r="E253" s="46">
         <v>603</v>
       </c>
       <c r="F253" s="19">
         <v>797</v>
       </c>
-      <c r="G253" s="19"/>
+      <c r="G253" s="19">
+        <v>1056</v>
+      </c>
       <c r="H253" s="19"/>
       <c r="I253" s="32"/>
       <c r="J253" s="39"/>
       <c r="K253" s="38"/>
       <c r="L253" s="36"/>
       <c r="M253" s="42"/>
     </row>
     <row r="254" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A254" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B254" s="43">
         <v>137</v>
       </c>
       <c r="C254" s="48">
         <v>261</v>
       </c>
       <c r="D254" s="16">
         <v>414</v>
       </c>
       <c r="E254" s="18">
         <v>603</v>
       </c>
       <c r="F254" s="19">
         <v>797</v>
       </c>
-      <c r="G254" s="19"/>
+      <c r="G254" s="19">
+        <v>1056</v>
+      </c>
       <c r="H254" s="19"/>
       <c r="I254" s="32"/>
       <c r="J254" s="39"/>
       <c r="K254" s="38"/>
       <c r="L254" s="36"/>
       <c r="M254" s="42"/>
     </row>
     <row r="255" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A255" s="23"/>
       <c r="B255" s="23"/>
       <c r="C255" s="23"/>
       <c r="D255" s="49"/>
       <c r="E255" s="56"/>
       <c r="F255" s="34"/>
       <c r="G255" s="35"/>
       <c r="H255" s="35"/>
       <c r="I255" s="35"/>
       <c r="J255" s="35"/>
       <c r="K255" s="35"/>
       <c r="L255" s="35"/>
       <c r="M255" s="35"/>
     </row>
     <row r="256" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A256" s="26" t="s">
         <v>74</v>