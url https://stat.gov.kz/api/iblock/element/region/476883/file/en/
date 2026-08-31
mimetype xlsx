--- v4 (2026-07-22)
+++ v5 (2026-08-31)
@@ -1,61 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\1408\Dinamika\2026\07_2026\англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B5F8DAC-2CAB-4C92-8FF4-FB26AD4C8574}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
+    <workbookView xWindow="924" yWindow="180" windowWidth="9036" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="86">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
@@ -275,51 +281,51 @@
   <si>
     <t>Shal akyna</t>
   </si>
   <si>
     <t>Gabit Musrepov</t>
   </si>
   <si>
     <t>Mamlut</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Soltustik Кazakhstan 2026 year*</t>
   </si>
   <si>
     <t>13203 Fabrics in physical terms, thousand square meters</t>
   </si>
   <si>
     <t>139913200 Felt and felt footwear, thousand pairs</t>
   </si>
   <si>
     <t>302032 Non-self-propelled railway and tramway passenger coaches, luggage vans and other special-purpose coaches, pieces</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -669,178 +675,181 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="72">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="20"/>
-[...69 lines deleted...]
-    <cellStyle name="Обычный 9" xfId="18"/>
+    <cellStyle name="Обычный 10" xfId="20" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 11" xfId="23" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 12" xfId="24" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 13" xfId="25" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 14" xfId="26" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 15" xfId="27" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Обычный 16" xfId="28" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Обычный 17" xfId="29" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Обычный 18" xfId="30" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Обычный 19" xfId="31" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Обычный 20" xfId="32" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Обычный 21" xfId="33" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="Обычный 22" xfId="34" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="Обычный 23" xfId="35" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="Обычный 24" xfId="37" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Обычный 25" xfId="38" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Обычный 26" xfId="39" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Обычный 27" xfId="36" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Обычный 28" xfId="40" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Обычный 29" xfId="41" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Обычный 3" xfId="71" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="Обычный 30" xfId="42" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Обычный 31" xfId="43" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Обычный 32" xfId="44" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Обычный 33" xfId="45" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Обычный 34" xfId="64" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Обычный 35" xfId="65" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Обычный 36" xfId="66" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Обычный 37" xfId="67" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Обычный 39" xfId="56" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Обычный 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="Обычный 4 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Обычный 40" xfId="68" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Обычный 41" xfId="69" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Обычный 42" xfId="70" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Обычный 43" xfId="62" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="Обычный 44" xfId="63" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="Обычный 45" xfId="7" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="Обычный 46" xfId="8" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="Обычный 48" xfId="47" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="Обычный 49" xfId="46" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="Обычный 5" xfId="17" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="Обычный 50" xfId="9" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="Обычный 51" xfId="10" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Обычный 52" xfId="12" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="Обычный 53" xfId="13" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="Обычный 54" xfId="14" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="Обычный 55" xfId="15" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="Обычный 56" xfId="21" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Обычный 57" xfId="22" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="Обычный 58" xfId="48" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="Обычный 59" xfId="49" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="Обычный 6" xfId="19" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="Обычный 60" xfId="50" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="Обычный 61" xfId="51" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="Обычный 62" xfId="52" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="Обычный 63" xfId="53" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="Обычный 64" xfId="54" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="Обычный 65" xfId="11" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="Обычный 66" xfId="55" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="Обычный 67" xfId="58" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="Обычный 68" xfId="59" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="Обычный 69" xfId="60" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="Обычный 7" xfId="4" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="Обычный 70" xfId="61" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="Обычный 72" xfId="6" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="Обычный 74" xfId="57" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="Обычный 8" xfId="2" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="Обычный 8 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="Обычный 9" xfId="18" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -868,51 +877,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1045,7489 +1054,8048 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N258"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N261"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="27" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="30"/>
+    <col min="1" max="1" width="28.44140625" style="27" customWidth="1"/>
+    <col min="2" max="3" width="9.6640625" style="27" customWidth="1"/>
+    <col min="4" max="4" width="9.109375" style="27"/>
+    <col min="5" max="5" width="10.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.109375" style="28"/>
+    <col min="7" max="13" width="9.109375" style="30"/>
+    <col min="14" max="14" width="9.109375" style="29"/>
+    <col min="15" max="16384" width="9.109375" style="30"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" s="60" t="s">
         <v>82</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
       <c r="I1" s="60"/>
       <c r="J1" s="60"/>
       <c r="K1" s="60"/>
       <c r="L1" s="60"/>
       <c r="M1" s="60"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" s="25"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
     </row>
-    <row r="3" spans="1:13" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="24" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="24" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="24" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="24" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="24" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="24" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="24" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="24" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="24" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="24" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="43">
         <v>1037</v>
       </c>
       <c r="C4" s="48">
         <v>3385</v>
       </c>
       <c r="D4" s="16">
         <v>5048</v>
       </c>
       <c r="E4" s="57">
         <v>6956</v>
       </c>
       <c r="F4" s="19">
         <v>8584</v>
       </c>
       <c r="G4" s="19">
         <v>10241</v>
       </c>
-      <c r="H4" s="19"/>
+      <c r="H4" s="19">
+        <v>11698</v>
+      </c>
       <c r="I4" s="36"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="36"/>
       <c r="M4" s="42"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="43">
         <v>60</v>
       </c>
       <c r="C5" s="48">
         <v>330</v>
       </c>
       <c r="D5" s="16">
         <v>449</v>
       </c>
       <c r="E5" s="18">
         <v>575</v>
       </c>
       <c r="F5" s="19">
         <v>644</v>
       </c>
       <c r="G5" s="19">
         <v>705</v>
       </c>
-      <c r="H5" s="19"/>
+      <c r="H5" s="19">
+        <v>777</v>
+      </c>
       <c r="I5" s="36"/>
       <c r="J5" s="38"/>
       <c r="K5" s="38"/>
       <c r="L5" s="36"/>
       <c r="M5" s="42"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B6" s="43">
         <v>9</v>
       </c>
       <c r="C6" s="48">
         <v>16</v>
       </c>
       <c r="D6" s="16">
         <v>23</v>
       </c>
       <c r="E6" s="18">
         <v>29</v>
       </c>
       <c r="F6" s="19">
         <v>41</v>
       </c>
       <c r="G6" s="19">
         <v>52</v>
       </c>
-      <c r="H6" s="19"/>
+      <c r="H6" s="19">
+        <v>63</v>
+      </c>
       <c r="I6" s="32"/>
       <c r="J6" s="38"/>
       <c r="K6" s="38"/>
       <c r="L6" s="32"/>
       <c r="M6" s="33"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C7" s="48">
         <v>1</v>
       </c>
       <c r="D7" s="16">
         <v>1</v>
       </c>
       <c r="E7" s="18">
         <v>2</v>
       </c>
       <c r="F7" s="19">
         <v>3</v>
       </c>
       <c r="G7" s="19">
         <v>4</v>
       </c>
-      <c r="H7" s="19"/>
+      <c r="H7" s="19">
+        <v>5</v>
+      </c>
       <c r="I7" s="32"/>
       <c r="J7" s="38"/>
       <c r="K7" s="38"/>
       <c r="L7" s="32"/>
       <c r="M7" s="33"/>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="43">
         <v>25</v>
       </c>
       <c r="C8" s="48">
         <v>51</v>
       </c>
       <c r="D8" s="16">
         <v>76</v>
       </c>
       <c r="E8" s="18">
         <v>101</v>
       </c>
       <c r="F8" s="19">
         <v>127</v>
       </c>
       <c r="G8" s="19">
         <v>153</v>
       </c>
-      <c r="H8" s="19"/>
+      <c r="H8" s="19">
+        <v>179</v>
+      </c>
       <c r="I8" s="32"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="32"/>
       <c r="M8" s="33"/>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="43">
         <v>26</v>
       </c>
       <c r="C9" s="48">
         <v>57</v>
       </c>
       <c r="D9" s="16">
         <v>89</v>
       </c>
       <c r="E9" s="18">
         <v>121</v>
       </c>
       <c r="F9" s="19">
         <v>143</v>
       </c>
       <c r="G9" s="19">
         <v>166</v>
       </c>
-      <c r="H9" s="19"/>
+      <c r="H9" s="19">
+        <v>189</v>
+      </c>
       <c r="I9" s="32"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="32"/>
       <c r="M9" s="33"/>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="43">
         <v>1</v>
       </c>
       <c r="C10" s="48">
         <v>2</v>
       </c>
       <c r="D10" s="16">
         <v>3</v>
       </c>
       <c r="E10" s="18">
         <v>4</v>
       </c>
       <c r="F10" s="19">
         <v>4</v>
       </c>
       <c r="G10" s="19">
         <v>5</v>
       </c>
-      <c r="H10" s="19"/>
+      <c r="H10" s="19">
+        <v>5</v>
+      </c>
       <c r="I10" s="32"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="32"/>
       <c r="M10" s="33"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="43">
         <v>22</v>
       </c>
       <c r="C11" s="48">
         <v>120</v>
       </c>
       <c r="D11" s="16">
         <v>202</v>
       </c>
       <c r="E11" s="18">
         <v>285</v>
       </c>
       <c r="F11" s="19">
         <v>338</v>
       </c>
       <c r="G11" s="19">
         <v>390</v>
       </c>
-      <c r="H11" s="19"/>
+      <c r="H11" s="19">
+        <v>443</v>
+      </c>
       <c r="I11" s="32"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="32"/>
       <c r="M11" s="33"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" s="10" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="43">
         <v>4</v>
       </c>
       <c r="C12" s="48">
         <v>6</v>
       </c>
       <c r="D12" s="16">
         <v>9</v>
       </c>
       <c r="E12" s="18">
         <v>11</v>
       </c>
       <c r="F12" s="19">
         <v>25</v>
       </c>
       <c r="G12" s="19">
         <v>38</v>
       </c>
-      <c r="H12" s="19"/>
+      <c r="H12" s="19">
+        <v>53</v>
+      </c>
       <c r="I12" s="32"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="32"/>
       <c r="M12" s="33"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="43">
         <v>2</v>
       </c>
       <c r="C13" s="48">
         <v>764</v>
       </c>
       <c r="D13" s="16">
         <v>1159</v>
       </c>
       <c r="E13" s="57">
         <v>1625</v>
       </c>
       <c r="F13" s="19">
         <v>1839</v>
       </c>
       <c r="G13" s="19">
         <v>2174</v>
       </c>
-      <c r="H13" s="19"/>
+      <c r="H13" s="19">
+        <v>2639</v>
+      </c>
       <c r="I13" s="36"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="36"/>
       <c r="M13" s="42"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="43">
         <v>864</v>
       </c>
       <c r="C14" s="48">
         <v>1991</v>
       </c>
       <c r="D14" s="16">
         <v>2966</v>
       </c>
       <c r="E14" s="57">
         <v>4108</v>
       </c>
       <c r="F14" s="19">
         <v>5301</v>
       </c>
       <c r="G14" s="19">
         <v>6411</v>
       </c>
-      <c r="H14" s="19"/>
+      <c r="H14" s="19">
+        <v>7181</v>
+      </c>
       <c r="I14" s="36"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="36"/>
       <c r="M14" s="42"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="43">
         <v>3</v>
       </c>
       <c r="C15" s="48">
         <v>6</v>
       </c>
       <c r="D15" s="16">
         <v>8</v>
       </c>
       <c r="E15" s="18">
         <v>11</v>
       </c>
       <c r="F15" s="19">
         <v>14</v>
       </c>
       <c r="G15" s="19">
         <v>18</v>
       </c>
-      <c r="H15" s="19"/>
+      <c r="H15" s="19">
+        <v>21</v>
+      </c>
       <c r="I15" s="32"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="32"/>
       <c r="M15" s="33"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>80</v>
       </c>
       <c r="B16" s="43">
         <v>21</v>
       </c>
       <c r="C16" s="48">
         <v>42</v>
       </c>
       <c r="D16" s="16">
         <v>63</v>
       </c>
       <c r="E16" s="18">
         <v>84</v>
       </c>
       <c r="F16" s="19">
         <v>105</v>
       </c>
       <c r="G16" s="19">
         <v>126</v>
       </c>
-      <c r="H16" s="19"/>
+      <c r="H16" s="19">
+        <v>143</v>
+      </c>
       <c r="I16" s="32"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="32"/>
       <c r="M16" s="33"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="43">
         <v>21</v>
       </c>
       <c r="C17" s="48">
         <v>76</v>
       </c>
       <c r="D17" s="16">
         <v>132</v>
       </c>
       <c r="E17" s="18">
         <v>191</v>
       </c>
       <c r="F17" s="19">
         <v>202</v>
       </c>
       <c r="G17" s="19">
         <v>212</v>
       </c>
-      <c r="H17" s="19"/>
+      <c r="H17" s="19">
+        <v>224</v>
+      </c>
       <c r="I17" s="32"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="32"/>
       <c r="M17" s="33"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>72</v>
       </c>
       <c r="C18" s="44" t="s">
         <v>72</v>
       </c>
       <c r="D18" s="44" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="18">
         <v>3</v>
       </c>
       <c r="F18" s="19">
         <v>4</v>
       </c>
       <c r="G18" s="19">
         <v>4</v>
       </c>
-      <c r="H18" s="19"/>
+      <c r="H18" s="19">
+        <v>5</v>
+      </c>
       <c r="I18" s="32"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="32"/>
       <c r="M18" s="33"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="43">
         <v>21</v>
       </c>
       <c r="C19" s="48">
         <v>76</v>
       </c>
       <c r="D19" s="16">
         <v>132</v>
       </c>
       <c r="E19" s="18">
         <v>188</v>
       </c>
       <c r="F19" s="19">
         <v>198</v>
       </c>
       <c r="G19" s="19">
         <v>208</v>
       </c>
-      <c r="H19" s="19"/>
+      <c r="H19" s="19">
+        <v>219</v>
+      </c>
       <c r="I19" s="32"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="32"/>
       <c r="M19" s="33"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="43">
         <v>5738</v>
       </c>
       <c r="C20" s="48">
         <v>12107</v>
       </c>
       <c r="D20" s="16">
         <v>23028</v>
       </c>
       <c r="E20" s="57">
         <v>32637</v>
       </c>
       <c r="F20" s="19">
         <v>42709</v>
       </c>
       <c r="G20" s="19">
         <v>50708</v>
       </c>
-      <c r="H20" s="19"/>
+      <c r="H20" s="19">
+        <v>59181</v>
+      </c>
       <c r="I20" s="36"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="36"/>
       <c r="M20" s="42"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A21" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B21" s="43">
         <v>5668</v>
       </c>
       <c r="C21" s="48">
         <v>12002</v>
       </c>
       <c r="D21" s="16">
         <v>20551</v>
       </c>
       <c r="E21" s="57">
         <v>26730</v>
       </c>
       <c r="F21" s="19">
         <v>34219</v>
       </c>
       <c r="G21" s="19">
         <v>42063</v>
       </c>
-      <c r="H21" s="19"/>
+      <c r="H21" s="19">
+        <v>50473</v>
+      </c>
       <c r="I21" s="36"/>
       <c r="J21" s="38"/>
       <c r="K21" s="38"/>
       <c r="L21" s="36"/>
       <c r="M21" s="42"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A22" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="44">
         <v>25</v>
       </c>
       <c r="C22" s="48">
         <v>37</v>
       </c>
       <c r="D22" s="16">
         <v>50</v>
       </c>
       <c r="E22" s="18">
         <v>62</v>
       </c>
       <c r="F22" s="19">
         <v>75</v>
       </c>
       <c r="G22" s="19">
         <v>87</v>
       </c>
-      <c r="H22" s="19"/>
+      <c r="H22" s="19">
+        <v>100</v>
+      </c>
       <c r="I22" s="32"/>
       <c r="J22" s="38"/>
       <c r="K22" s="38"/>
       <c r="L22" s="32"/>
       <c r="M22" s="33"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A23" s="10" t="s">
-        <v>17</v>
-[...20 lines deleted...]
-      <c r="I23" s="36"/>
+        <v>15</v>
+      </c>
+      <c r="B23" s="44"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="18"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19">
+        <v>1</v>
+      </c>
+      <c r="I23" s="32"/>
       <c r="J23" s="38"/>
       <c r="K23" s="38"/>
-      <c r="L23" s="36"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L23" s="32"/>
+      <c r="M23" s="33"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A24" s="10" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="B24" s="43">
+        <v>46</v>
+      </c>
+      <c r="C24" s="48">
+        <v>68</v>
       </c>
       <c r="D24" s="16">
-        <v>2337</v>
-[...2 lines deleted...]
-        <v>5732</v>
+        <v>90</v>
+      </c>
+      <c r="E24" s="18">
+        <v>113</v>
       </c>
       <c r="F24" s="19">
-        <v>7521</v>
+        <v>894</v>
       </c>
       <c r="G24" s="19">
-        <v>7521</v>
-[...1 lines deleted...]
-      <c r="H24" s="19"/>
+        <v>1037</v>
+      </c>
+      <c r="H24" s="19">
+        <v>1086</v>
+      </c>
       <c r="I24" s="36"/>
       <c r="J24" s="38"/>
       <c r="K24" s="38"/>
       <c r="L24" s="36"/>
       <c r="M24" s="42"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>108</v>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C25" s="48" t="s">
+        <v>72</v>
       </c>
       <c r="D25" s="16">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>2337</v>
+      </c>
+      <c r="E25" s="57">
+        <v>5732</v>
       </c>
       <c r="F25" s="19">
-        <v>246</v>
+        <v>7521</v>
       </c>
       <c r="G25" s="19">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="H25" s="19"/>
+        <v>7521</v>
+      </c>
+      <c r="H25" s="19">
+        <v>7521</v>
+      </c>
       <c r="I25" s="36"/>
       <c r="J25" s="38"/>
       <c r="K25" s="38"/>
       <c r="L25" s="36"/>
       <c r="M25" s="42"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" s="9" t="s">
+        <v>73</v>
       </c>
       <c r="B26" s="43">
-        <v>24</v>
+        <v>69</v>
       </c>
       <c r="C26" s="48">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="D26" s="16">
-        <v>55</v>
+        <v>146</v>
       </c>
       <c r="E26" s="18">
-        <v>71</v>
+        <v>185</v>
       </c>
       <c r="F26" s="19">
-        <v>93</v>
+        <v>246</v>
       </c>
       <c r="G26" s="19">
-        <v>116</v>
-[...2 lines deleted...]
-      <c r="I26" s="32"/>
+        <v>307</v>
+      </c>
+      <c r="H26" s="19">
+        <v>360</v>
+      </c>
+      <c r="I26" s="36"/>
       <c r="J26" s="38"/>
       <c r="K26" s="38"/>
-      <c r="L26" s="32"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L26" s="36"/>
+      <c r="M26" s="42"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" s="10" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>77</v>
+      </c>
+      <c r="B27" s="43">
+        <v>24</v>
       </c>
       <c r="C27" s="48">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D27" s="16">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="E27" s="18">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="F27" s="19">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="G27" s="19">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="H27" s="19"/>
+        <v>116</v>
+      </c>
+      <c r="H27" s="19">
+        <v>130</v>
+      </c>
       <c r="I27" s="32"/>
       <c r="J27" s="38"/>
       <c r="K27" s="38"/>
       <c r="L27" s="32"/>
       <c r="M27" s="33"/>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" s="10" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="B28" s="44">
+        <v>25</v>
       </c>
       <c r="C28" s="48">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D28" s="16">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="E28" s="18">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="F28" s="19">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G28" s="19">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="H28" s="19"/>
+        <v>87</v>
+      </c>
+      <c r="H28" s="19">
+        <v>100</v>
+      </c>
       <c r="I28" s="32"/>
       <c r="J28" s="38"/>
       <c r="K28" s="38"/>
       <c r="L28" s="32"/>
       <c r="M28" s="33"/>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
-        <v>80</v>
-[...20 lines deleted...]
-      <c r="I29" s="36"/>
+        <v>17</v>
+      </c>
+      <c r="B29" s="43">
+        <v>20</v>
+      </c>
+      <c r="C29" s="48">
+        <v>30</v>
+      </c>
+      <c r="D29" s="16">
+        <v>41</v>
+      </c>
+      <c r="E29" s="18">
+        <v>52</v>
+      </c>
+      <c r="F29" s="19">
+        <v>78</v>
+      </c>
+      <c r="G29" s="19">
+        <v>104</v>
+      </c>
+      <c r="H29" s="19">
+        <v>131</v>
+      </c>
+      <c r="I29" s="32"/>
       <c r="J29" s="38"/>
       <c r="K29" s="38"/>
-      <c r="L29" s="36"/>
-[...24 lines deleted...]
-      <c r="H30" s="19"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="33"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A30" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="D30" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F30" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="G30" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="H30" s="19" t="s">
+        <v>72</v>
+      </c>
       <c r="I30" s="36"/>
       <c r="J30" s="38"/>
       <c r="K30" s="38"/>
       <c r="L30" s="36"/>
       <c r="M30" s="42"/>
     </row>
-    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="31" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="B31" s="43">
-        <v>31</v>
+        <v>880</v>
       </c>
       <c r="C31" s="48">
-        <v>42</v>
+        <v>1985</v>
       </c>
       <c r="D31" s="16">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>2965</v>
+      </c>
+      <c r="E31" s="57">
+        <v>4099</v>
       </c>
       <c r="F31" s="19">
-        <v>96</v>
+        <v>5275</v>
       </c>
       <c r="G31" s="19">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="I31" s="32"/>
+        <v>6380</v>
+      </c>
+      <c r="H31" s="19">
+        <v>7185</v>
+      </c>
+      <c r="I31" s="36"/>
       <c r="J31" s="38"/>
       <c r="K31" s="38"/>
-      <c r="L31" s="32"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L31" s="36"/>
+      <c r="M31" s="42"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A32" s="10" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B32" s="43">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="C32" s="48">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D32" s="16">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E32" s="18">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="F32" s="19">
-        <v>37</v>
+        <v>96</v>
       </c>
       <c r="G32" s="19">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="H32" s="19"/>
+        <v>110</v>
+      </c>
+      <c r="H32" s="19">
+        <v>125</v>
+      </c>
       <c r="I32" s="32"/>
       <c r="J32" s="38"/>
       <c r="K32" s="38"/>
       <c r="L32" s="32"/>
       <c r="M32" s="33"/>
     </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>72</v>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A33" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B33" s="43">
+        <v>9</v>
       </c>
       <c r="C33" s="48">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D33" s="16">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="E33" s="18">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="F33" s="19">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="G33" s="19">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="H33" s="19"/>
+        <v>46</v>
+      </c>
+      <c r="H33" s="19">
+        <v>56</v>
+      </c>
       <c r="I33" s="32"/>
       <c r="J33" s="38"/>
       <c r="K33" s="38"/>
       <c r="L33" s="32"/>
       <c r="M33" s="33"/>
     </row>
-    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>24</v>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A34" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="44" t="s">
+        <v>72</v>
       </c>
       <c r="C34" s="48">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="D34" s="16">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="E34" s="18">
-        <v>96</v>
+        <v>2</v>
       </c>
       <c r="F34" s="19">
-        <v>120</v>
+        <v>3</v>
       </c>
       <c r="G34" s="19">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="H34" s="19"/>
+        <v>4</v>
+      </c>
+      <c r="H34" s="19">
+        <v>5</v>
+      </c>
       <c r="I34" s="32"/>
       <c r="J34" s="38"/>
       <c r="K34" s="38"/>
       <c r="L34" s="32"/>
       <c r="M34" s="33"/>
     </row>
-    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A35" s="11" t="s">
+        <v>12</v>
       </c>
       <c r="B35" s="43">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C35" s="48">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D35" s="16">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="E35" s="18">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="F35" s="19">
-        <v>143</v>
+        <v>120</v>
       </c>
       <c r="G35" s="19">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="H35" s="19"/>
+        <v>145</v>
+      </c>
+      <c r="H35" s="19">
+        <v>169</v>
+      </c>
       <c r="I35" s="32"/>
       <c r="J35" s="38"/>
       <c r="K35" s="38"/>
       <c r="L35" s="32"/>
       <c r="M35" s="33"/>
     </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A36" s="10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B36" s="43">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="C36" s="48">
-        <v>2</v>
+        <v>57</v>
       </c>
       <c r="D36" s="16">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="E36" s="18">
-        <v>4</v>
+        <v>121</v>
       </c>
       <c r="F36" s="19">
-        <v>4</v>
+        <v>143</v>
       </c>
       <c r="G36" s="19">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="H36" s="19"/>
+        <v>166</v>
+      </c>
+      <c r="H36" s="19">
+        <v>189</v>
+      </c>
       <c r="I36" s="32"/>
       <c r="J36" s="38"/>
       <c r="K36" s="38"/>
       <c r="L36" s="32"/>
       <c r="M36" s="33"/>
     </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A37" s="10" t="s">
+        <v>14</v>
       </c>
       <c r="B37" s="43">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="C37" s="48">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="D37" s="16">
-        <v>51</v>
+        <v>3</v>
       </c>
       <c r="E37" s="18">
-        <v>69</v>
+        <v>4</v>
       </c>
       <c r="F37" s="19">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="G37" s="19">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="H37" s="19"/>
+        <v>5</v>
+      </c>
+      <c r="H37" s="19">
+        <v>5</v>
+      </c>
       <c r="I37" s="32"/>
       <c r="J37" s="38"/>
       <c r="K37" s="38"/>
       <c r="L37" s="32"/>
       <c r="M37" s="33"/>
     </row>
-    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>79</v>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A38" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="B38" s="43">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="C38" s="48">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="D38" s="16">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="E38" s="18">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="F38" s="19">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="G38" s="19">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="H38" s="19"/>
+        <v>100</v>
+      </c>
+      <c r="H38" s="19">
+        <v>115</v>
+      </c>
       <c r="I38" s="32"/>
       <c r="J38" s="38"/>
       <c r="K38" s="38"/>
       <c r="L38" s="32"/>
       <c r="M38" s="33"/>
     </row>
-    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A39" s="10" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="B39" s="43">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C39" s="48">
         <v>6</v>
       </c>
       <c r="D39" s="16">
+        <v>9</v>
+      </c>
+      <c r="E39" s="18">
         <v>11</v>
       </c>
-      <c r="E39" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="19">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="G39" s="19">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="H39" s="19"/>
+        <v>38</v>
+      </c>
+      <c r="H39" s="19">
+        <v>53</v>
+      </c>
       <c r="I39" s="32"/>
       <c r="J39" s="38"/>
       <c r="K39" s="38"/>
       <c r="L39" s="32"/>
       <c r="M39" s="33"/>
     </row>
-    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A40" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B40" s="43">
+        <v>2</v>
+      </c>
+      <c r="C40" s="48">
+        <v>6</v>
+      </c>
+      <c r="D40" s="16">
+        <v>11</v>
+      </c>
+      <c r="E40" s="18">
+        <v>16</v>
+      </c>
+      <c r="F40" s="19">
+        <v>16</v>
+      </c>
+      <c r="G40" s="19">
         <v>17</v>
       </c>
-      <c r="B40" s="43">
-[...18 lines deleted...]
-      <c r="I40" s="36"/>
+      <c r="H40" s="19">
+        <v>18</v>
+      </c>
+      <c r="I40" s="32"/>
       <c r="J40" s="38"/>
       <c r="K40" s="38"/>
-      <c r="L40" s="36"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L40" s="32"/>
+      <c r="M40" s="33"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41" s="10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B41" s="43">
-        <v>3</v>
+        <v>745</v>
       </c>
       <c r="C41" s="48">
-        <v>6</v>
+        <v>1727</v>
       </c>
       <c r="D41" s="16">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2581</v>
+      </c>
+      <c r="E41" s="57">
+        <v>3584</v>
       </c>
       <c r="F41" s="19">
-        <v>14</v>
+        <v>4626</v>
       </c>
       <c r="G41" s="19">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="I41" s="32"/>
+        <v>5605</v>
+      </c>
+      <c r="H41" s="19">
+        <v>6287</v>
+      </c>
+      <c r="I41" s="36"/>
       <c r="J41" s="38"/>
       <c r="K41" s="38"/>
-      <c r="L41" s="32"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L41" s="36"/>
+      <c r="M41" s="42"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" s="10" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="B42" s="43">
+        <v>3</v>
+      </c>
+      <c r="C42" s="48">
+        <v>6</v>
+      </c>
+      <c r="D42" s="16">
+        <v>8</v>
+      </c>
+      <c r="E42" s="18">
+        <v>11</v>
+      </c>
+      <c r="F42" s="19">
+        <v>14</v>
+      </c>
+      <c r="G42" s="19">
+        <v>18</v>
+      </c>
+      <c r="H42" s="19">
         <v>21</v>
       </c>
-      <c r="C42" s="48">
-[...14 lines deleted...]
-      <c r="H42" s="19"/>
       <c r="I42" s="32"/>
       <c r="J42" s="38"/>
       <c r="K42" s="38"/>
       <c r="L42" s="32"/>
       <c r="M42" s="33"/>
     </row>
-    <row r="43" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A43" s="10" t="s">
+        <v>80</v>
       </c>
       <c r="B43" s="43">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="C43" s="48">
-        <v>270</v>
+        <v>42</v>
       </c>
       <c r="D43" s="16">
-        <v>393</v>
+        <v>63</v>
       </c>
       <c r="E43" s="18">
-        <v>540</v>
+        <v>84</v>
       </c>
       <c r="F43" s="19">
-        <v>694</v>
+        <v>105</v>
       </c>
       <c r="G43" s="19">
-        <v>827</v>
-[...2 lines deleted...]
-      <c r="I43" s="36"/>
+        <v>126</v>
+      </c>
+      <c r="H43" s="19">
+        <v>143</v>
+      </c>
+      <c r="I43" s="32"/>
       <c r="J43" s="38"/>
       <c r="K43" s="38"/>
-      <c r="L43" s="36"/>
-[...13 lines deleted...]
-        <v>72</v>
+      <c r="L43" s="32"/>
+      <c r="M43" s="33"/>
+    </row>
+    <row r="44" spans="1:13" ht="31.8" x14ac:dyDescent="0.3">
+      <c r="A44" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B44" s="43">
+        <v>122</v>
+      </c>
+      <c r="C44" s="48">
+        <v>270</v>
+      </c>
+      <c r="D44" s="16">
+        <v>393</v>
       </c>
       <c r="E44" s="18">
-        <v>5</v>
+        <v>540</v>
       </c>
       <c r="F44" s="19">
-        <v>6</v>
+        <v>694</v>
       </c>
       <c r="G44" s="19">
-        <v>6</v>
-[...2 lines deleted...]
-      <c r="I44" s="32"/>
+        <v>827</v>
+      </c>
+      <c r="H44" s="19">
+        <v>918</v>
+      </c>
+      <c r="I44" s="36"/>
       <c r="J44" s="38"/>
       <c r="K44" s="38"/>
-      <c r="L44" s="32"/>
-[...2 lines deleted...]
-    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L44" s="36"/>
+      <c r="M44" s="42"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A45" s="10" t="s">
-        <v>78</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>77</v>
+      </c>
+      <c r="B45" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C45" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="D45" s="16" t="s">
+        <v>72</v>
       </c>
       <c r="E45" s="18">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F45" s="19">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G45" s="19">
         <v>6</v>
       </c>
-      <c r="H45" s="19"/>
+      <c r="H45" s="19">
+        <v>7</v>
+      </c>
       <c r="I45" s="32"/>
       <c r="J45" s="38"/>
       <c r="K45" s="38"/>
       <c r="L45" s="32"/>
       <c r="M45" s="33"/>
     </row>
-    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A46" s="10" t="s">
+        <v>78</v>
       </c>
       <c r="B46" s="43">
+        <v>1</v>
+      </c>
+      <c r="C46" s="48">
+        <v>1</v>
+      </c>
+      <c r="D46" s="16">
+        <v>1</v>
+      </c>
+      <c r="E46" s="18">
         <v>2</v>
       </c>
-      <c r="C46" s="48">
-[...7 lines deleted...]
-      </c>
       <c r="F46" s="19">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="G46" s="19">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="H46" s="19"/>
+        <v>6</v>
+      </c>
+      <c r="H46" s="19">
+        <v>8</v>
+      </c>
       <c r="I46" s="32"/>
       <c r="J46" s="38"/>
       <c r="K46" s="38"/>
       <c r="L46" s="32"/>
       <c r="M46" s="33"/>
     </row>
-    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A47" s="6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B47" s="43">
-        <v>119</v>
+        <v>2</v>
       </c>
       <c r="C47" s="48">
-        <v>264</v>
+        <v>5</v>
       </c>
       <c r="D47" s="16">
-        <v>385</v>
+        <v>7</v>
       </c>
       <c r="E47" s="18">
-        <v>524</v>
+        <v>9</v>
       </c>
       <c r="F47" s="19">
-        <v>675</v>
+        <v>9</v>
       </c>
       <c r="G47" s="19">
-        <v>806</v>
-[...2 lines deleted...]
-      <c r="I47" s="36"/>
+        <v>9</v>
+      </c>
+      <c r="H47" s="19">
+        <v>9</v>
+      </c>
+      <c r="I47" s="32"/>
       <c r="J47" s="38"/>
       <c r="K47" s="38"/>
-      <c r="L47" s="36"/>
-[...4 lines deleted...]
-        <v>27</v>
+      <c r="L47" s="32"/>
+      <c r="M47" s="33"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A48" s="6" t="s">
+        <v>17</v>
       </c>
       <c r="B48" s="43">
-        <v>140</v>
+        <v>119</v>
       </c>
       <c r="C48" s="48">
-        <v>215</v>
+        <v>264</v>
       </c>
       <c r="D48" s="16">
-        <v>290</v>
+        <v>385</v>
       </c>
       <c r="E48" s="18">
-        <v>364</v>
+        <v>524</v>
       </c>
       <c r="F48" s="19">
-        <v>386</v>
+        <v>675</v>
       </c>
       <c r="G48" s="19">
-        <v>407</v>
-[...2 lines deleted...]
-      <c r="I48" s="32"/>
+        <v>806</v>
+      </c>
+      <c r="H48" s="19">
+        <v>894</v>
+      </c>
+      <c r="I48" s="36"/>
       <c r="J48" s="38"/>
       <c r="K48" s="38"/>
       <c r="L48" s="36"/>
       <c r="M48" s="42"/>
     </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A49" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="B49" s="43">
         <v>140</v>
       </c>
       <c r="C49" s="48">
         <v>215</v>
       </c>
       <c r="D49" s="16">
         <v>290</v>
       </c>
       <c r="E49" s="18">
         <v>364</v>
       </c>
       <c r="F49" s="19">
         <v>386</v>
       </c>
       <c r="G49" s="19">
         <v>407</v>
       </c>
-      <c r="H49" s="19"/>
+      <c r="H49" s="19">
+        <v>428</v>
+      </c>
       <c r="I49" s="32"/>
       <c r="J49" s="38"/>
       <c r="K49" s="38"/>
       <c r="L49" s="36"/>
       <c r="M49" s="42"/>
     </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A50" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B50" s="43">
-        <v>404</v>
+        <v>140</v>
       </c>
       <c r="C50" s="48">
-        <v>740</v>
+        <v>215</v>
       </c>
       <c r="D50" s="16">
-        <v>1110</v>
-[...2 lines deleted...]
-        <v>1544</v>
+        <v>290</v>
+      </c>
+      <c r="E50" s="18">
+        <v>364</v>
       </c>
       <c r="F50" s="19">
-        <v>1752</v>
+        <v>386</v>
       </c>
       <c r="G50" s="19">
-        <v>2079</v>
-[...2 lines deleted...]
-      <c r="I50" s="36"/>
+        <v>407</v>
+      </c>
+      <c r="H50" s="19">
+        <v>428</v>
+      </c>
+      <c r="I50" s="32"/>
       <c r="J50" s="38"/>
       <c r="K50" s="38"/>
       <c r="L50" s="36"/>
       <c r="M50" s="42"/>
     </row>
-    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A51" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="B51" s="43">
-        <v>8</v>
+        <v>404</v>
       </c>
       <c r="C51" s="48">
-        <v>9</v>
+        <v>740</v>
       </c>
       <c r="D51" s="16">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1110</v>
+      </c>
+      <c r="E51" s="57">
+        <v>1544</v>
       </c>
       <c r="F51" s="19">
-        <v>13</v>
+        <v>1752</v>
       </c>
       <c r="G51" s="19">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="I51" s="32"/>
+        <v>2079</v>
+      </c>
+      <c r="H51" s="19">
+        <v>2444</v>
+      </c>
+      <c r="I51" s="36"/>
       <c r="J51" s="38"/>
       <c r="K51" s="38"/>
-      <c r="L51" s="32"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L51" s="36"/>
+      <c r="M51" s="42"/>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A52" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52" s="43">
+        <v>8</v>
+      </c>
+      <c r="C52" s="48">
+        <v>9</v>
+      </c>
+      <c r="D52" s="16">
+        <v>10</v>
+      </c>
+      <c r="E52" s="18">
+        <v>12</v>
+      </c>
+      <c r="F52" s="19">
+        <v>13</v>
+      </c>
+      <c r="G52" s="19">
         <v>15</v>
       </c>
-      <c r="B52" s="43">
-[...2 lines deleted...]
-      <c r="C52" s="48">
+      <c r="H52" s="19">
         <v>17</v>
       </c>
-      <c r="D52" s="16">
-[...11 lines deleted...]
-      <c r="H52" s="19"/>
       <c r="I52" s="32"/>
       <c r="J52" s="38"/>
       <c r="K52" s="38"/>
       <c r="L52" s="32"/>
       <c r="M52" s="33"/>
     </row>
-    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A53" s="6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B53" s="43">
-        <v>381</v>
+        <v>15</v>
       </c>
       <c r="C53" s="48">
-        <v>714</v>
+        <v>17</v>
       </c>
       <c r="D53" s="16">
-        <v>1082</v>
-[...2 lines deleted...]
-        <v>1513</v>
+        <v>18</v>
+      </c>
+      <c r="E53" s="18">
+        <v>19</v>
       </c>
       <c r="F53" s="19">
-        <v>1715</v>
+        <v>24</v>
       </c>
       <c r="G53" s="19">
-        <v>2035</v>
-[...2 lines deleted...]
-      <c r="I53" s="36"/>
+        <v>29</v>
+      </c>
+      <c r="H53" s="19">
+        <v>33</v>
+      </c>
+      <c r="I53" s="32"/>
       <c r="J53" s="38"/>
       <c r="K53" s="38"/>
-      <c r="L53" s="36"/>
-[...4 lines deleted...]
-        <v>29</v>
+      <c r="L53" s="32"/>
+      <c r="M53" s="33"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A54" s="6" t="s">
+        <v>16</v>
       </c>
       <c r="B54" s="43">
-        <v>90</v>
+        <v>381</v>
       </c>
       <c r="C54" s="48">
-        <v>210</v>
+        <v>714</v>
       </c>
       <c r="D54" s="16">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>1082</v>
+      </c>
+      <c r="E54" s="57">
+        <v>1513</v>
       </c>
       <c r="F54" s="19">
-        <v>584</v>
+        <v>1715</v>
       </c>
       <c r="G54" s="19">
-        <v>755</v>
-[...2 lines deleted...]
-      <c r="I54" s="32"/>
+        <v>2035</v>
+      </c>
+      <c r="H54" s="19">
+        <v>2394</v>
+      </c>
+      <c r="I54" s="36"/>
       <c r="J54" s="38"/>
       <c r="K54" s="38"/>
       <c r="L54" s="36"/>
       <c r="M54" s="42"/>
     </row>
-    <row r="55" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="55" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="B55" s="43">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="C55" s="48">
-        <v>145</v>
+        <v>210</v>
       </c>
       <c r="D55" s="16">
-        <v>211</v>
+        <v>327</v>
       </c>
       <c r="E55" s="18">
-        <v>278</v>
+        <v>441</v>
       </c>
       <c r="F55" s="19">
-        <v>367</v>
+        <v>584</v>
       </c>
       <c r="G55" s="19">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="H55" s="19"/>
+        <v>755</v>
+      </c>
+      <c r="H55" s="19">
+        <v>901</v>
+      </c>
       <c r="I55" s="32"/>
       <c r="J55" s="38"/>
       <c r="K55" s="38"/>
-      <c r="L55" s="32"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L55" s="36"/>
+      <c r="M55" s="42"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A56" s="6" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="B56" s="43">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="C56" s="48">
-        <v>54</v>
+        <v>145</v>
       </c>
       <c r="D56" s="16">
-        <v>100</v>
+        <v>211</v>
       </c>
       <c r="E56" s="18">
-        <v>142</v>
+        <v>278</v>
       </c>
       <c r="F56" s="19">
-        <v>190</v>
+        <v>367</v>
       </c>
       <c r="G56" s="19">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="H56" s="19"/>
+        <v>462</v>
+      </c>
+      <c r="H56" s="19">
+        <v>545</v>
+      </c>
       <c r="I56" s="32"/>
       <c r="J56" s="38"/>
       <c r="K56" s="38"/>
       <c r="L56" s="32"/>
       <c r="M56" s="33"/>
     </row>
-    <row r="57" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A57" s="6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B57" s="43">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="C57" s="48">
-        <v>2</v>
+        <v>54</v>
       </c>
       <c r="D57" s="16">
-        <v>3</v>
+        <v>100</v>
       </c>
       <c r="E57" s="18">
-        <v>4</v>
+        <v>142</v>
       </c>
       <c r="F57" s="19">
-        <v>5</v>
+        <v>190</v>
       </c>
       <c r="G57" s="19">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H57" s="19"/>
+        <v>261</v>
+      </c>
+      <c r="H57" s="19">
+        <v>322</v>
+      </c>
       <c r="I57" s="32"/>
       <c r="J57" s="38"/>
       <c r="K57" s="38"/>
       <c r="L57" s="32"/>
       <c r="M57" s="33"/>
     </row>
-    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A58" s="6" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="B58" s="43">
+        <v>1</v>
+      </c>
+      <c r="C58" s="48">
+        <v>2</v>
+      </c>
+      <c r="D58" s="16">
+        <v>3</v>
+      </c>
+      <c r="E58" s="18">
         <v>4</v>
       </c>
-      <c r="C58" s="48">
-[...7 lines deleted...]
-      </c>
       <c r="F58" s="19">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="G58" s="19">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H58" s="19"/>
+        <v>6</v>
+      </c>
+      <c r="H58" s="19">
+        <v>6</v>
+      </c>
       <c r="I58" s="32"/>
       <c r="J58" s="38"/>
       <c r="K58" s="38"/>
       <c r="L58" s="32"/>
       <c r="M58" s="33"/>
     </row>
-    <row r="59" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A59" s="6" t="s">
+        <v>80</v>
       </c>
       <c r="B59" s="43">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C59" s="48">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D59" s="16">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E59" s="18">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F59" s="19">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="G59" s="19">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="H59" s="19"/>
+        <v>26</v>
+      </c>
+      <c r="H59" s="19">
+        <v>27</v>
+      </c>
       <c r="I59" s="32"/>
       <c r="J59" s="38"/>
       <c r="K59" s="38"/>
       <c r="L59" s="32"/>
       <c r="M59" s="33"/>
     </row>
-    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="60" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A60" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="B60" s="43">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C60" s="48">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D60" s="16">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="E60" s="18">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F60" s="19">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="G60" s="19">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="H60" s="19"/>
+        <v>43</v>
+      </c>
+      <c r="H60" s="19">
+        <v>45</v>
+      </c>
       <c r="I60" s="32"/>
       <c r="J60" s="38"/>
       <c r="K60" s="38"/>
       <c r="L60" s="32"/>
       <c r="M60" s="33"/>
     </row>
-    <row r="61" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A61" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B61" s="43">
+        <v>3</v>
+      </c>
+      <c r="C61" s="48">
+        <v>6</v>
+      </c>
+      <c r="D61" s="16">
+        <v>9</v>
+      </c>
+      <c r="E61" s="18">
+        <v>12</v>
+      </c>
+      <c r="F61" s="19">
         <v>15</v>
       </c>
-      <c r="B61" s="43">
-[...13 lines deleted...]
-      </c>
       <c r="G61" s="19">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="H61" s="19"/>
+        <v>19</v>
+      </c>
+      <c r="H61" s="19">
+        <v>21</v>
+      </c>
       <c r="I61" s="32"/>
       <c r="J61" s="38"/>
       <c r="K61" s="38"/>
       <c r="L61" s="32"/>
       <c r="M61" s="33"/>
     </row>
-    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A62" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="B62" s="43">
-        <v>3899</v>
+        <v>4</v>
       </c>
       <c r="C62" s="48">
-        <v>4396</v>
+        <v>8</v>
       </c>
       <c r="D62" s="16">
-        <v>10858</v>
-[...2 lines deleted...]
-        <v>15026</v>
+        <v>12</v>
+      </c>
+      <c r="E62" s="18">
+        <v>16</v>
       </c>
       <c r="F62" s="19">
-        <v>19014</v>
+        <v>20</v>
       </c>
       <c r="G62" s="19">
-        <v>23124</v>
-[...2 lines deleted...]
-      <c r="I62" s="36"/>
+        <v>24</v>
+      </c>
+      <c r="H62" s="19">
+        <v>24</v>
+      </c>
+      <c r="I62" s="32"/>
       <c r="J62" s="38"/>
       <c r="K62" s="38"/>
-      <c r="L62" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L62" s="32"/>
+      <c r="M62" s="33"/>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A63" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="B63" s="43">
-        <v>3876</v>
+        <v>3899</v>
       </c>
       <c r="C63" s="48">
-        <v>4362</v>
+        <v>4396</v>
       </c>
       <c r="D63" s="16">
-        <v>10812</v>
+        <v>10858</v>
       </c>
       <c r="E63" s="57">
-        <v>14968</v>
+        <v>15026</v>
       </c>
       <c r="F63" s="19">
-        <v>18933</v>
+        <v>19014</v>
       </c>
       <c r="G63" s="19">
-        <v>23020</v>
-[...1 lines deleted...]
-      <c r="H63" s="19"/>
+        <v>23124</v>
+      </c>
+      <c r="H63" s="19">
+        <v>31537</v>
+      </c>
       <c r="I63" s="36"/>
       <c r="J63" s="38"/>
       <c r="K63" s="38"/>
       <c r="L63" s="36"/>
       <c r="M63" s="42"/>
     </row>
-    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A64" s="6" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="B64" s="43">
-        <v>23</v>
+        <v>3876</v>
       </c>
       <c r="C64" s="48">
-        <v>35</v>
+        <v>4362</v>
       </c>
       <c r="D64" s="16">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>10812</v>
+      </c>
+      <c r="E64" s="57">
+        <v>14968</v>
       </c>
       <c r="F64" s="19">
-        <v>81</v>
+        <v>18933</v>
       </c>
       <c r="G64" s="19">
-        <v>103</v>
-[...2 lines deleted...]
-      <c r="I64" s="32"/>
+        <v>23020</v>
+      </c>
+      <c r="H64" s="19">
+        <v>31409</v>
+      </c>
+      <c r="I64" s="36"/>
       <c r="J64" s="38"/>
       <c r="K64" s="38"/>
-      <c r="L64" s="32"/>
-[...9 lines deleted...]
-      <c r="C65" s="48">
+      <c r="L64" s="36"/>
+      <c r="M64" s="42"/>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A65" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B65" s="43"/>
+      <c r="C65" s="48"/>
+      <c r="D65" s="16"/>
+      <c r="E65" s="57"/>
+      <c r="F65" s="19"/>
+      <c r="G65" s="19"/>
+      <c r="H65" s="19">
         <v>1</v>
       </c>
-      <c r="D65" s="16">
-[...12 lines deleted...]
-      <c r="I65" s="32"/>
+      <c r="I65" s="36"/>
       <c r="J65" s="38"/>
       <c r="K65" s="38"/>
-      <c r="L65" s="32"/>
-[...2 lines deleted...]
-    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L65" s="36"/>
+      <c r="M65" s="42"/>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A66" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B66" s="43" t="s">
-        <v>72</v>
+      <c r="B66" s="43">
+        <v>23</v>
       </c>
       <c r="C66" s="48">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="D66" s="16">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="E66" s="18">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="F66" s="19">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="G66" s="19">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H66" s="19"/>
+        <v>103</v>
+      </c>
+      <c r="H66" s="19">
+        <v>126</v>
+      </c>
       <c r="I66" s="32"/>
       <c r="J66" s="38"/>
       <c r="K66" s="38"/>
       <c r="L66" s="32"/>
       <c r="M66" s="33"/>
     </row>
-    <row r="67" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:13" ht="31.8" x14ac:dyDescent="0.3">
       <c r="A67" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>14045</v>
+        <v>32</v>
+      </c>
+      <c r="B67" s="43" t="s">
+        <v>72</v>
       </c>
       <c r="C67" s="48">
-        <v>30342</v>
+        <v>1</v>
       </c>
       <c r="D67" s="16">
-        <v>45845</v>
-[...2 lines deleted...]
-        <v>59848</v>
+        <v>1</v>
+      </c>
+      <c r="E67" s="18">
+        <v>1</v>
       </c>
       <c r="F67" s="19">
-        <v>74456</v>
+        <v>1</v>
       </c>
       <c r="G67" s="19">
-        <v>89552</v>
-[...2 lines deleted...]
-      <c r="I67" s="36"/>
+        <v>1</v>
+      </c>
+      <c r="H67" s="19">
+        <v>1</v>
+      </c>
+      <c r="I67" s="32"/>
       <c r="J67" s="38"/>
       <c r="K67" s="38"/>
-      <c r="L67" s="36"/>
-[...2 lines deleted...]
-    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L67" s="32"/>
+      <c r="M67" s="33"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A68" s="6" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>10203</v>
+        <v>17</v>
+      </c>
+      <c r="B68" s="43" t="s">
+        <v>72</v>
       </c>
       <c r="C68" s="48">
-        <v>22231</v>
+        <v>1</v>
       </c>
       <c r="D68" s="16">
-        <v>33440</v>
-[...2 lines deleted...]
-        <v>43171</v>
+        <v>1</v>
+      </c>
+      <c r="E68" s="18">
+        <v>1</v>
       </c>
       <c r="F68" s="19">
-        <v>53601</v>
+        <v>1</v>
       </c>
       <c r="G68" s="19">
-        <v>64526</v>
-[...2 lines deleted...]
-      <c r="I68" s="36"/>
+        <v>1</v>
+      </c>
+      <c r="H68" s="19">
+        <v>1</v>
+      </c>
+      <c r="I68" s="32"/>
       <c r="J68" s="38"/>
       <c r="K68" s="38"/>
-      <c r="L68" s="36"/>
-[...7 lines deleted...]
-        <v>4</v>
+      <c r="L68" s="32"/>
+      <c r="M68" s="33"/>
+    </row>
+    <row r="69" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A69" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B69" s="43">
+        <v>14045</v>
       </c>
       <c r="C69" s="48">
-        <v>4</v>
+        <v>30342</v>
       </c>
       <c r="D69" s="16">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>45845</v>
+      </c>
+      <c r="E69" s="57">
+        <v>59848</v>
       </c>
       <c r="F69" s="19">
-        <v>4</v>
+        <v>74456</v>
       </c>
       <c r="G69" s="19">
-        <v>4</v>
-[...2 lines deleted...]
-      <c r="I69" s="32"/>
+        <v>89552</v>
+      </c>
+      <c r="H69" s="19">
+        <v>104507</v>
+      </c>
+      <c r="I69" s="36"/>
       <c r="J69" s="38"/>
       <c r="K69" s="38"/>
-      <c r="L69" s="32"/>
-[...2 lines deleted...]
-    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L69" s="36"/>
+      <c r="M69" s="42"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A70" s="6" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="B70" s="43">
-        <v>13</v>
+        <v>10203</v>
       </c>
       <c r="C70" s="48">
-        <v>15</v>
+        <v>22231</v>
       </c>
       <c r="D70" s="16">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>33440</v>
+      </c>
+      <c r="E70" s="57">
+        <v>43171</v>
       </c>
       <c r="F70" s="19">
-        <v>33</v>
+        <v>53601</v>
       </c>
       <c r="G70" s="19">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="I70" s="32"/>
+        <v>64526</v>
+      </c>
+      <c r="H70" s="19">
+        <v>75260</v>
+      </c>
+      <c r="I70" s="36"/>
       <c r="J70" s="38"/>
       <c r="K70" s="38"/>
-      <c r="L70" s="32"/>
-[...7 lines deleted...]
-        <v>8</v>
+      <c r="L70" s="36"/>
+      <c r="M70" s="42"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A71" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B71" s="44">
+        <v>4</v>
       </c>
       <c r="C71" s="48">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D71" s="16">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="E71" s="18">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="F71" s="19">
-        <v>48</v>
+        <v>4</v>
       </c>
       <c r="G71" s="19">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="H71" s="19"/>
+        <v>4</v>
+      </c>
+      <c r="H71" s="19">
+        <v>4</v>
+      </c>
       <c r="I71" s="32"/>
       <c r="J71" s="38"/>
       <c r="K71" s="38"/>
       <c r="L71" s="32"/>
       <c r="M71" s="33"/>
     </row>
-    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A72" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B72" s="43">
+        <v>13</v>
+      </c>
+      <c r="C72" s="48">
         <v>15</v>
       </c>
-      <c r="B72" s="43">
-[...4 lines deleted...]
-      </c>
       <c r="D72" s="16">
-        <v>1719</v>
-[...2 lines deleted...]
-        <v>2297</v>
+        <v>17</v>
+      </c>
+      <c r="E72" s="18">
+        <v>19</v>
       </c>
       <c r="F72" s="19">
-        <v>2892</v>
+        <v>33</v>
       </c>
       <c r="G72" s="19">
-        <v>3480</v>
-[...2 lines deleted...]
-      <c r="I72" s="36"/>
+        <v>47</v>
+      </c>
+      <c r="H72" s="19">
+        <v>61</v>
+      </c>
+      <c r="I72" s="32"/>
       <c r="J72" s="38"/>
       <c r="K72" s="38"/>
-      <c r="L72" s="36"/>
-[...2 lines deleted...]
-    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L72" s="32"/>
+      <c r="M72" s="33"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A73" s="6" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="B73" s="43">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="C73" s="48">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="D73" s="16">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="E73" s="18">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="F73" s="19">
-        <v>4</v>
+        <v>48</v>
       </c>
       <c r="G73" s="19">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="H73" s="19"/>
+        <v>61</v>
+      </c>
+      <c r="H73" s="19">
+        <v>74</v>
+      </c>
       <c r="I73" s="32"/>
       <c r="J73" s="38"/>
       <c r="K73" s="38"/>
       <c r="L73" s="32"/>
       <c r="M73" s="33"/>
     </row>
-    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A74" s="6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B74" s="43">
-        <v>1456</v>
+        <v>543</v>
       </c>
       <c r="C74" s="48">
-        <v>2957</v>
+        <v>1119</v>
       </c>
       <c r="D74" s="16">
-        <v>4459</v>
+        <v>1719</v>
       </c>
       <c r="E74" s="57">
-        <v>5960</v>
+        <v>2297</v>
       </c>
       <c r="F74" s="19">
-        <v>7575</v>
+        <v>2892</v>
       </c>
       <c r="G74" s="19">
-        <v>9190</v>
-[...1 lines deleted...]
-      <c r="H74" s="19"/>
+        <v>3480</v>
+      </c>
+      <c r="H74" s="19">
+        <v>4118</v>
+      </c>
       <c r="I74" s="36"/>
       <c r="J74" s="38"/>
       <c r="K74" s="38"/>
       <c r="L74" s="36"/>
       <c r="M74" s="42"/>
     </row>
-    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A75" s="6" t="s">
-        <v>17</v>
+        <v>81</v>
       </c>
       <c r="B75" s="43">
-        <v>602</v>
+        <v>1</v>
       </c>
       <c r="C75" s="48">
-        <v>1320</v>
+        <v>2</v>
       </c>
       <c r="D75" s="16">
-        <v>2038</v>
-[...2 lines deleted...]
-        <v>2756</v>
+        <v>3</v>
+      </c>
+      <c r="E75" s="18">
+        <v>3</v>
       </c>
       <c r="F75" s="19">
-        <v>3472</v>
+        <v>4</v>
       </c>
       <c r="G75" s="19">
-        <v>4188</v>
-[...2 lines deleted...]
-      <c r="I75" s="36"/>
+        <v>5</v>
+      </c>
+      <c r="H75" s="19">
+        <v>5</v>
+      </c>
+      <c r="I75" s="32"/>
       <c r="J75" s="38"/>
       <c r="K75" s="38"/>
-      <c r="L75" s="36"/>
-[...2 lines deleted...]
-    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L75" s="32"/>
+      <c r="M75" s="33"/>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A76" s="6" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B76" s="43">
-        <v>7</v>
+        <v>1456</v>
       </c>
       <c r="C76" s="48">
-        <v>12</v>
+        <v>2957</v>
       </c>
       <c r="D76" s="16">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>4459</v>
+      </c>
+      <c r="E76" s="57">
+        <v>5960</v>
       </c>
       <c r="F76" s="19">
-        <v>28</v>
+        <v>7575</v>
       </c>
       <c r="G76" s="19">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="I76" s="32"/>
+        <v>9190</v>
+      </c>
+      <c r="H76" s="19">
+        <v>10805</v>
+      </c>
+      <c r="I76" s="36"/>
       <c r="J76" s="38"/>
       <c r="K76" s="38"/>
-      <c r="L76" s="32"/>
-[...2 lines deleted...]
-    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L76" s="36"/>
+      <c r="M76" s="42"/>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A77" s="6" t="s">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="B77" s="43">
-        <v>1208</v>
+        <v>602</v>
       </c>
       <c r="C77" s="48">
-        <v>2665</v>
+        <v>1320</v>
       </c>
       <c r="D77" s="16">
-        <v>4122</v>
+        <v>2038</v>
       </c>
       <c r="E77" s="57">
-        <v>5580</v>
+        <v>2756</v>
       </c>
       <c r="F77" s="19">
-        <v>6798</v>
+        <v>3472</v>
       </c>
       <c r="G77" s="19">
-        <v>8017</v>
-[...1 lines deleted...]
-      <c r="H77" s="19"/>
+        <v>4188</v>
+      </c>
+      <c r="H77" s="19">
+        <v>4904</v>
+      </c>
       <c r="I77" s="36"/>
       <c r="J77" s="38"/>
       <c r="K77" s="38"/>
       <c r="L77" s="36"/>
       <c r="M77" s="42"/>
     </row>
-    <row r="78" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A78" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="B78" s="43">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C78" s="48">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D78" s="16">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="E78" s="18">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="F78" s="19">
+        <v>28</v>
+      </c>
+      <c r="G78" s="19">
+        <v>34</v>
+      </c>
+      <c r="H78" s="19">
         <v>40</v>
       </c>
-      <c r="G78" s="19">
-[...2 lines deleted...]
-      <c r="H78" s="19"/>
       <c r="I78" s="32"/>
       <c r="J78" s="38"/>
       <c r="K78" s="38"/>
       <c r="L78" s="32"/>
       <c r="M78" s="33"/>
     </row>
-    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A79" s="6" t="s">
+        <v>80</v>
       </c>
       <c r="B79" s="43">
-        <v>8</v>
+        <v>1208</v>
       </c>
       <c r="C79" s="48">
-        <v>16</v>
+        <v>2665</v>
       </c>
       <c r="D79" s="16">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>4122</v>
+      </c>
+      <c r="E79" s="57">
+        <v>5580</v>
       </c>
       <c r="F79" s="19">
-        <v>40</v>
+        <v>6798</v>
       </c>
       <c r="G79" s="19">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="I79" s="32"/>
+        <v>8017</v>
+      </c>
+      <c r="H79" s="19">
+        <v>9236</v>
+      </c>
+      <c r="I79" s="36"/>
       <c r="J79" s="38"/>
       <c r="K79" s="38"/>
-      <c r="L79" s="32"/>
-[...4 lines deleted...]
-        <v>34</v>
+      <c r="L79" s="36"/>
+      <c r="M79" s="42"/>
+    </row>
+    <row r="80" spans="1:13" ht="31.8" x14ac:dyDescent="0.3">
+      <c r="A80" s="9" t="s">
+        <v>68</v>
       </c>
       <c r="B80" s="43">
-        <v>469</v>
+        <v>8</v>
       </c>
       <c r="C80" s="48">
-        <v>935</v>
+        <v>16</v>
       </c>
       <c r="D80" s="16">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>2044</v>
+        <v>24</v>
+      </c>
+      <c r="E80" s="18">
+        <v>32</v>
       </c>
       <c r="F80" s="19">
-        <v>2602</v>
+        <v>40</v>
       </c>
       <c r="G80" s="19">
-        <v>3164</v>
-[...2 lines deleted...]
-      <c r="I80" s="36"/>
+        <v>49</v>
+      </c>
+      <c r="H80" s="19">
+        <v>50</v>
+      </c>
+      <c r="I80" s="32"/>
       <c r="J80" s="38"/>
       <c r="K80" s="38"/>
-      <c r="L80" s="36"/>
-[...3 lines deleted...]
-      <c r="A81" s="6" t="s">
+      <c r="L80" s="32"/>
+      <c r="M80" s="33"/>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A81" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B81" s="43">
-        <v>401</v>
+        <v>8</v>
       </c>
       <c r="C81" s="48">
-        <v>788</v>
+        <v>16</v>
       </c>
       <c r="D81" s="16">
-        <v>1236</v>
-[...2 lines deleted...]
-        <v>1680</v>
+        <v>24</v>
+      </c>
+      <c r="E81" s="18">
+        <v>32</v>
       </c>
       <c r="F81" s="19">
-        <v>2122</v>
+        <v>40</v>
       </c>
       <c r="G81" s="19">
-        <v>2541</v>
-[...2 lines deleted...]
-      <c r="I81" s="36"/>
+        <v>49</v>
+      </c>
+      <c r="H81" s="19">
+        <v>50</v>
+      </c>
+      <c r="I81" s="32"/>
       <c r="J81" s="38"/>
       <c r="K81" s="38"/>
-      <c r="L81" s="36"/>
-[...4 lines deleted...]
-        <v>78</v>
+      <c r="L81" s="32"/>
+      <c r="M81" s="33"/>
+    </row>
+    <row r="82" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A82" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="B82" s="43">
-        <v>0</v>
+        <v>469</v>
       </c>
       <c r="C82" s="48">
-        <v>1</v>
+        <v>935</v>
       </c>
       <c r="D82" s="16">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1490</v>
+      </c>
+      <c r="E82" s="57">
+        <v>2044</v>
       </c>
       <c r="F82" s="19">
-        <v>1</v>
+        <v>2602</v>
       </c>
       <c r="G82" s="19">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="I82" s="32"/>
+        <v>3164</v>
+      </c>
+      <c r="H82" s="19">
+        <v>3704</v>
+      </c>
+      <c r="I82" s="36"/>
       <c r="J82" s="38"/>
       <c r="K82" s="38"/>
-      <c r="L82" s="32"/>
-[...2 lines deleted...]
-    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L82" s="36"/>
+      <c r="M82" s="42"/>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A83" s="6" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="B83" s="43">
-        <v>22</v>
+        <v>401</v>
       </c>
       <c r="C83" s="48">
-        <v>43</v>
+        <v>788</v>
       </c>
       <c r="D83" s="16">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>1236</v>
+      </c>
+      <c r="E83" s="57">
+        <v>1680</v>
       </c>
       <c r="F83" s="19">
-        <v>108</v>
+        <v>2122</v>
       </c>
       <c r="G83" s="19">
-        <v>130</v>
-[...2 lines deleted...]
-      <c r="I83" s="32"/>
+        <v>2541</v>
+      </c>
+      <c r="H83" s="19">
+        <v>2948</v>
+      </c>
+      <c r="I83" s="36"/>
       <c r="J83" s="38"/>
       <c r="K83" s="38"/>
-      <c r="L83" s="32"/>
-[...2 lines deleted...]
-    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L83" s="36"/>
+      <c r="M83" s="42"/>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A84" s="6" t="s">
-        <v>15</v>
-[...19 lines deleted...]
-      <c r="H84" s="19"/>
+        <v>78</v>
+      </c>
+      <c r="B84" s="43">
+        <v>0</v>
+      </c>
+      <c r="C84" s="48">
+        <v>1</v>
+      </c>
+      <c r="D84" s="16">
+        <v>1</v>
+      </c>
+      <c r="E84" s="18">
+        <v>1</v>
+      </c>
+      <c r="F84" s="19">
+        <v>1</v>
+      </c>
+      <c r="G84" s="19">
+        <v>1</v>
+      </c>
+      <c r="H84" s="19">
+        <v>1</v>
+      </c>
       <c r="I84" s="32"/>
       <c r="J84" s="38"/>
       <c r="K84" s="38"/>
       <c r="L84" s="32"/>
       <c r="M84" s="33"/>
     </row>
-    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A85" s="6" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B85" s="43">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C85" s="48">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D85" s="16">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="E85" s="18">
-        <v>105</v>
+        <v>86</v>
       </c>
       <c r="F85" s="19">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="G85" s="19">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="H85" s="19"/>
+        <v>130</v>
+      </c>
+      <c r="H85" s="19">
+        <v>149</v>
+      </c>
       <c r="I85" s="32"/>
       <c r="J85" s="38"/>
       <c r="K85" s="38"/>
       <c r="L85" s="32"/>
       <c r="M85" s="33"/>
     </row>
-    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A86" s="6" t="s">
-        <v>17</v>
-[...19 lines deleted...]
-      <c r="H86" s="19"/>
+        <v>15</v>
+      </c>
+      <c r="B86" s="43" t="s">
+        <v>72</v>
+      </c>
+      <c r="C86" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="D86" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E86" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F86" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="G86" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="H86" s="19">
+        <v>0</v>
+      </c>
       <c r="I86" s="32"/>
       <c r="J86" s="38"/>
       <c r="K86" s="38"/>
       <c r="L86" s="32"/>
       <c r="M86" s="33"/>
     </row>
-    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A87" s="6" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B87" s="43">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C87" s="48">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="D87" s="16">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="E87" s="18">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="F87" s="19">
-        <v>58</v>
+        <v>128</v>
       </c>
       <c r="G87" s="19">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H87" s="19"/>
+        <v>171</v>
+      </c>
+      <c r="H87" s="19">
+        <v>205</v>
+      </c>
       <c r="I87" s="32"/>
       <c r="J87" s="38"/>
       <c r="K87" s="38"/>
       <c r="L87" s="32"/>
       <c r="M87" s="33"/>
     </row>
-    <row r="88" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A88" s="6" t="s">
+        <v>17</v>
       </c>
       <c r="B88" s="43">
-        <v>426</v>
+        <v>22</v>
       </c>
       <c r="C88" s="48">
-        <v>889</v>
+        <v>48</v>
       </c>
       <c r="D88" s="16">
-        <v>1350</v>
-[...2 lines deleted...]
-        <v>1864</v>
+        <v>82</v>
+      </c>
+      <c r="E88" s="18">
+        <v>126</v>
       </c>
       <c r="F88" s="19">
-        <v>2513</v>
+        <v>185</v>
       </c>
       <c r="G88" s="19">
-        <v>3156</v>
-[...2 lines deleted...]
-      <c r="I88" s="36"/>
+        <v>250</v>
+      </c>
+      <c r="H88" s="19">
+        <v>314</v>
+      </c>
+      <c r="I88" s="32"/>
       <c r="J88" s="38"/>
       <c r="K88" s="38"/>
-      <c r="L88" s="36"/>
-[...2 lines deleted...]
-    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L88" s="32"/>
+      <c r="M88" s="33"/>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A89" s="6" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="B89" s="43">
-        <v>339</v>
+        <v>6</v>
       </c>
       <c r="C89" s="48">
-        <v>724</v>
+        <v>19</v>
       </c>
       <c r="D89" s="16">
-        <v>1075</v>
-[...2 lines deleted...]
-        <v>1466</v>
+        <v>32</v>
+      </c>
+      <c r="E89" s="18">
+        <v>44</v>
       </c>
       <c r="F89" s="19">
-        <v>1959</v>
+        <v>58</v>
       </c>
       <c r="G89" s="19">
-        <v>2421</v>
-[...2 lines deleted...]
-      <c r="I89" s="36"/>
+        <v>72</v>
+      </c>
+      <c r="H89" s="19">
+        <v>85</v>
+      </c>
+      <c r="I89" s="32"/>
       <c r="J89" s="38"/>
       <c r="K89" s="38"/>
-      <c r="L89" s="36"/>
-[...4 lines deleted...]
-        <v>78</v>
+      <c r="L89" s="32"/>
+      <c r="M89" s="33"/>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A90" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="B90" s="43">
-        <v>4</v>
+        <v>426</v>
       </c>
       <c r="C90" s="48">
-        <v>10</v>
+        <v>889</v>
       </c>
       <c r="D90" s="16">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>1350</v>
+      </c>
+      <c r="E90" s="57">
+        <v>1864</v>
       </c>
       <c r="F90" s="19">
-        <v>38</v>
+        <v>2513</v>
       </c>
       <c r="G90" s="19">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="I90" s="32"/>
+        <v>3156</v>
+      </c>
+      <c r="H90" s="19">
+        <v>3777</v>
+      </c>
+      <c r="I90" s="36"/>
       <c r="J90" s="38"/>
       <c r="K90" s="38"/>
-      <c r="L90" s="32"/>
-[...2 lines deleted...]
-    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L90" s="36"/>
+      <c r="M90" s="42"/>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A91" s="6" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="B91" s="43">
-        <v>27</v>
+        <v>339</v>
       </c>
       <c r="C91" s="48">
-        <v>53</v>
+        <v>724</v>
       </c>
       <c r="D91" s="16">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>1075</v>
+      </c>
+      <c r="E91" s="57">
+        <v>1466</v>
       </c>
       <c r="F91" s="19">
-        <v>133</v>
+        <v>1959</v>
       </c>
       <c r="G91" s="19">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="I91" s="32"/>
+        <v>2421</v>
+      </c>
+      <c r="H91" s="19">
+        <v>2869</v>
+      </c>
+      <c r="I91" s="36"/>
       <c r="J91" s="38"/>
       <c r="K91" s="38"/>
-      <c r="L91" s="32"/>
-[...2 lines deleted...]
-    <row r="92" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L91" s="36"/>
+      <c r="M91" s="42"/>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A92" s="6" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>78</v>
+      </c>
+      <c r="B92" s="43">
+        <v>4</v>
+      </c>
+      <c r="C92" s="48">
+        <v>10</v>
       </c>
       <c r="D92" s="16">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="E92" s="18">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="F92" s="19">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="G92" s="19">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H92" s="19"/>
+        <v>53</v>
+      </c>
+      <c r="H92" s="19">
+        <v>68</v>
+      </c>
       <c r="I92" s="32"/>
       <c r="J92" s="38"/>
       <c r="K92" s="38"/>
       <c r="L92" s="32"/>
       <c r="M92" s="33"/>
     </row>
-    <row r="93" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A93" s="6" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B93" s="43">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C93" s="48">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="D93" s="16">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E93" s="18">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="F93" s="19">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="G93" s="19">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="H93" s="19"/>
+        <v>159</v>
+      </c>
+      <c r="H93" s="19">
+        <v>187</v>
+      </c>
       <c r="I93" s="32"/>
       <c r="J93" s="38"/>
       <c r="K93" s="38"/>
       <c r="L93" s="32"/>
       <c r="M93" s="33"/>
     </row>
-    <row r="94" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A94" s="6" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>15</v>
+      </c>
+      <c r="B94" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C94" s="52" t="s">
+        <v>72</v>
       </c>
       <c r="D94" s="16">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="E94" s="18">
-        <v>135</v>
+        <v>1</v>
       </c>
       <c r="F94" s="19">
-        <v>211</v>
+        <v>1</v>
       </c>
       <c r="G94" s="19">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="H94" s="19"/>
+        <v>2</v>
+      </c>
+      <c r="H94" s="19">
+        <v>4</v>
+      </c>
       <c r="I94" s="32"/>
       <c r="J94" s="38"/>
       <c r="K94" s="38"/>
       <c r="L94" s="32"/>
       <c r="M94" s="33"/>
     </row>
-    <row r="95" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A95" s="6" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B95" s="43">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C95" s="48">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="D95" s="16">
-        <v>19</v>
+        <v>74</v>
       </c>
       <c r="E95" s="18">
-        <v>21</v>
+        <v>111</v>
       </c>
       <c r="F95" s="19">
-        <v>24</v>
+        <v>147</v>
       </c>
       <c r="G95" s="19">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="H95" s="19"/>
+        <v>201</v>
+      </c>
+      <c r="H95" s="19">
+        <v>248</v>
+      </c>
       <c r="I95" s="32"/>
       <c r="J95" s="38"/>
       <c r="K95" s="38"/>
       <c r="L95" s="32"/>
       <c r="M95" s="33"/>
     </row>
-    <row r="96" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>36</v>
+    <row r="96" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A96" s="6" t="s">
+        <v>17</v>
       </c>
       <c r="B96" s="43">
+        <v>25</v>
+      </c>
+      <c r="C96" s="48">
+        <v>50</v>
+      </c>
+      <c r="D96" s="16">
         <v>85</v>
       </c>
-      <c r="C96" s="48">
-[...4 lines deleted...]
-      </c>
       <c r="E96" s="18">
-        <v>464</v>
+        <v>135</v>
       </c>
       <c r="F96" s="19">
-        <v>597</v>
+        <v>211</v>
       </c>
       <c r="G96" s="19">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="H96" s="19"/>
+        <v>294</v>
+      </c>
+      <c r="H96" s="19">
+        <v>372</v>
+      </c>
       <c r="I96" s="32"/>
       <c r="J96" s="38"/>
       <c r="K96" s="38"/>
-      <c r="L96" s="36"/>
-[...2 lines deleted...]
-    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L96" s="32"/>
+      <c r="M96" s="33"/>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A97" s="6" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="B97" s="43">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="C97" s="48">
-        <v>183</v>
+        <v>16</v>
       </c>
       <c r="D97" s="16">
-        <v>299</v>
+        <v>19</v>
       </c>
       <c r="E97" s="18">
-        <v>414</v>
+        <v>21</v>
       </c>
       <c r="F97" s="19">
-        <v>536</v>
+        <v>24</v>
       </c>
       <c r="G97" s="19">
-        <v>657</v>
-[...1 lines deleted...]
-      <c r="H97" s="19"/>
+        <v>26</v>
+      </c>
+      <c r="H97" s="19">
+        <v>29</v>
+      </c>
       <c r="I97" s="32"/>
       <c r="J97" s="38"/>
       <c r="K97" s="38"/>
       <c r="L97" s="32"/>
-      <c r="M97" s="42"/>
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="M97" s="33"/>
+    </row>
+    <row r="98" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A98" s="3" t="s">
+        <v>36</v>
       </c>
       <c r="B98" s="43">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="C98" s="48">
-        <v>8</v>
+        <v>210</v>
       </c>
       <c r="D98" s="16">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="E98" s="18">
-        <v>15</v>
+        <v>464</v>
       </c>
       <c r="F98" s="19">
-        <v>19</v>
+        <v>597</v>
       </c>
       <c r="G98" s="19">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="H98" s="19"/>
+        <v>729</v>
+      </c>
+      <c r="H98" s="19">
+        <v>856</v>
+      </c>
       <c r="I98" s="32"/>
       <c r="J98" s="38"/>
       <c r="K98" s="38"/>
-      <c r="L98" s="32"/>
-[...2 lines deleted...]
-    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L98" s="36"/>
+      <c r="M98" s="42"/>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A99" s="6" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>77</v>
+      </c>
+      <c r="B99" s="43">
+        <v>68</v>
+      </c>
+      <c r="C99" s="48">
+        <v>183</v>
       </c>
       <c r="D99" s="16">
-        <v>1</v>
+        <v>299</v>
       </c>
       <c r="E99" s="18">
-        <v>1</v>
+        <v>414</v>
       </c>
       <c r="F99" s="19">
-        <v>1</v>
+        <v>536</v>
       </c>
       <c r="G99" s="19">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H99" s="19"/>
+        <v>657</v>
+      </c>
+      <c r="H99" s="19">
+        <v>772</v>
+      </c>
       <c r="I99" s="32"/>
       <c r="J99" s="38"/>
       <c r="K99" s="38"/>
       <c r="L99" s="32"/>
-      <c r="M99" s="33"/>
-[...1 lines deleted...]
-    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M99" s="42"/>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A100" s="6" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B100" s="43">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C100" s="48">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D100" s="16">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E100" s="18">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F100" s="19">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="G100" s="19">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="H100" s="19"/>
+        <v>23</v>
+      </c>
+      <c r="H100" s="19">
+        <v>26</v>
+      </c>
       <c r="I100" s="32"/>
       <c r="J100" s="38"/>
       <c r="K100" s="38"/>
       <c r="L100" s="32"/>
       <c r="M100" s="33"/>
     </row>
-    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A101" s="6" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B101" s="43">
+        <v>15</v>
+      </c>
+      <c r="B101" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C101" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="D101" s="16">
+        <v>1</v>
+      </c>
+      <c r="E101" s="18">
+        <v>1</v>
+      </c>
+      <c r="F101" s="19">
+        <v>1</v>
+      </c>
+      <c r="G101" s="19">
+        <v>2</v>
+      </c>
+      <c r="H101" s="19">
         <v>4</v>
       </c>
-      <c r="C101" s="48">
-[...14 lines deleted...]
-      <c r="H101" s="19"/>
       <c r="I101" s="32"/>
       <c r="J101" s="38"/>
       <c r="K101" s="38"/>
       <c r="L101" s="32"/>
       <c r="M101" s="33"/>
     </row>
-    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A102" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B102" s="43">
+        <v>2</v>
+      </c>
+      <c r="C102" s="48">
+        <v>6</v>
+      </c>
+      <c r="D102" s="16">
+        <v>13</v>
+      </c>
+      <c r="E102" s="18">
+        <v>17</v>
+      </c>
+      <c r="F102" s="19">
         <v>21</v>
       </c>
-      <c r="B102" s="43">
-[...13 lines deleted...]
-      </c>
       <c r="G102" s="19">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="H102" s="19"/>
+        <v>24</v>
+      </c>
+      <c r="H102" s="19">
+        <v>27</v>
+      </c>
       <c r="I102" s="32"/>
       <c r="J102" s="38"/>
       <c r="K102" s="38"/>
       <c r="L102" s="32"/>
       <c r="M102" s="33"/>
     </row>
-    <row r="103" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>37</v>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A103" s="6" t="s">
+        <v>17</v>
       </c>
       <c r="B103" s="43">
-        <v>314</v>
+        <v>4</v>
       </c>
       <c r="C103" s="48">
-        <v>626</v>
+        <v>6</v>
       </c>
       <c r="D103" s="16">
-        <v>930</v>
-[...2 lines deleted...]
-        <v>1289</v>
+        <v>7</v>
+      </c>
+      <c r="E103" s="18">
+        <v>9</v>
       </c>
       <c r="F103" s="19">
-        <v>1776</v>
+        <v>12</v>
       </c>
       <c r="G103" s="19">
-        <v>2260</v>
-[...2 lines deleted...]
-      <c r="I103" s="36"/>
+        <v>16</v>
+      </c>
+      <c r="H103" s="19">
+        <v>19</v>
+      </c>
+      <c r="I103" s="32"/>
       <c r="J103" s="38"/>
       <c r="K103" s="38"/>
-      <c r="L103" s="36"/>
-[...2 lines deleted...]
-    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L103" s="32"/>
+      <c r="M103" s="33"/>
+    </row>
+    <row r="104" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A104" s="6" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="B104" s="43">
-        <v>271</v>
+        <v>8</v>
       </c>
       <c r="C104" s="48">
-        <v>538</v>
+        <v>8</v>
       </c>
       <c r="D104" s="16">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>1046</v>
+        <v>8</v>
+      </c>
+      <c r="E104" s="18">
+        <v>8</v>
       </c>
       <c r="F104" s="19">
-        <v>1417</v>
+        <v>8</v>
       </c>
       <c r="G104" s="19">
-        <v>1755</v>
-[...2 lines deleted...]
-      <c r="I104" s="36"/>
+        <v>8</v>
+      </c>
+      <c r="H104" s="19">
+        <v>8</v>
+      </c>
+      <c r="I104" s="32"/>
       <c r="J104" s="38"/>
       <c r="K104" s="38"/>
-      <c r="L104" s="36"/>
-[...4 lines deleted...]
-        <v>78</v>
+      <c r="L104" s="32"/>
+      <c r="M104" s="33"/>
+    </row>
+    <row r="105" spans="1:13" ht="31.8" x14ac:dyDescent="0.3">
+      <c r="A105" s="3" t="s">
+        <v>37</v>
       </c>
       <c r="B105" s="43">
-        <v>3</v>
+        <v>314</v>
       </c>
       <c r="C105" s="48">
-        <v>8</v>
+        <v>626</v>
       </c>
       <c r="D105" s="16">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>930</v>
+      </c>
+      <c r="E105" s="57">
+        <v>1289</v>
       </c>
       <c r="F105" s="19">
-        <v>31</v>
+        <v>1776</v>
       </c>
       <c r="G105" s="19">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="I105" s="32"/>
+        <v>2260</v>
+      </c>
+      <c r="H105" s="19">
+        <v>2725</v>
+      </c>
+      <c r="I105" s="36"/>
       <c r="J105" s="38"/>
       <c r="K105" s="38"/>
-      <c r="L105" s="32"/>
-[...2 lines deleted...]
-    <row r="106" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L105" s="36"/>
+      <c r="M105" s="42"/>
+    </row>
+    <row r="106" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A106" s="6" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="B106" s="43">
-        <v>5</v>
+        <v>271</v>
       </c>
       <c r="C106" s="48">
-        <v>9</v>
+        <v>538</v>
       </c>
       <c r="D106" s="16">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>772</v>
+      </c>
+      <c r="E106" s="57">
+        <v>1046</v>
       </c>
       <c r="F106" s="19">
-        <v>23</v>
+        <v>1417</v>
       </c>
       <c r="G106" s="19">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="I106" s="32"/>
+        <v>1755</v>
+      </c>
+      <c r="H106" s="19">
+        <v>2088</v>
+      </c>
+      <c r="I106" s="36"/>
       <c r="J106" s="38"/>
       <c r="K106" s="38"/>
-      <c r="L106" s="32"/>
-[...2 lines deleted...]
-    <row r="107" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L106" s="36"/>
+      <c r="M106" s="42"/>
+    </row>
+    <row r="107" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A107" s="6" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
       <c r="B107" s="43">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="C107" s="48">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="D107" s="16">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="E107" s="18">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F107" s="19">
-        <v>96</v>
+        <v>31</v>
       </c>
       <c r="G107" s="19">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="H107" s="19"/>
+        <v>42</v>
+      </c>
+      <c r="H107" s="19">
+        <v>54</v>
+      </c>
       <c r="I107" s="32"/>
       <c r="J107" s="38"/>
       <c r="K107" s="38"/>
       <c r="L107" s="32"/>
       <c r="M107" s="33"/>
     </row>
-    <row r="108" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A108" s="6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B108" s="43">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="C108" s="48">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="D108" s="16">
-        <v>75</v>
+        <v>14</v>
       </c>
       <c r="E108" s="18">
-        <v>123</v>
+        <v>18</v>
       </c>
       <c r="F108" s="19">
-        <v>195</v>
+        <v>23</v>
       </c>
       <c r="G108" s="19">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="H108" s="19"/>
+        <v>27</v>
+      </c>
+      <c r="H108" s="19">
+        <v>31</v>
+      </c>
       <c r="I108" s="32"/>
       <c r="J108" s="38"/>
       <c r="K108" s="38"/>
       <c r="L108" s="32"/>
       <c r="M108" s="33"/>
     </row>
-    <row r="109" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A109" s="6" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B109" s="43">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C109" s="48">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D109" s="16">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="E109" s="18">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="F109" s="19">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="G109" s="19">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="H109" s="19"/>
+        <v>144</v>
+      </c>
+      <c r="H109" s="19">
+        <v>184</v>
+      </c>
       <c r="I109" s="32"/>
       <c r="J109" s="38"/>
       <c r="K109" s="38"/>
       <c r="L109" s="32"/>
       <c r="M109" s="33"/>
     </row>
-    <row r="110" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>38</v>
+    <row r="110" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A110" s="6" t="s">
+        <v>17</v>
       </c>
       <c r="B110" s="43">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C110" s="48">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D110" s="16">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E110" s="18">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="F110" s="19">
-        <v>140</v>
+        <v>195</v>
       </c>
       <c r="G110" s="19">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="H110" s="19"/>
+        <v>274</v>
+      </c>
+      <c r="H110" s="19">
+        <v>348</v>
+      </c>
       <c r="I110" s="32"/>
       <c r="J110" s="38"/>
       <c r="K110" s="38"/>
       <c r="L110" s="32"/>
       <c r="M110" s="33"/>
     </row>
-    <row r="111" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A111" s="6" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>21</v>
+      </c>
+      <c r="B111" s="43">
+        <v>6</v>
+      </c>
+      <c r="C111" s="48">
+        <v>8</v>
       </c>
       <c r="D111" s="16">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="E111" s="18">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="F111" s="19">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G111" s="19">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="H111" s="19"/>
+        <v>18</v>
+      </c>
+      <c r="H111" s="19">
+        <v>21</v>
+      </c>
       <c r="I111" s="32"/>
       <c r="J111" s="38"/>
       <c r="K111" s="38"/>
       <c r="L111" s="32"/>
       <c r="M111" s="33"/>
     </row>
-    <row r="112" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>78</v>
+    <row r="112" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A112" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="B112" s="43">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="C112" s="48">
-        <v>2</v>
+        <v>53</v>
       </c>
       <c r="D112" s="16">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="E112" s="18">
-        <v>4</v>
+        <v>110</v>
       </c>
       <c r="F112" s="19">
-        <v>7</v>
+        <v>140</v>
       </c>
       <c r="G112" s="19">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="H112" s="19"/>
+        <v>166</v>
+      </c>
+      <c r="H112" s="19">
+        <v>196</v>
+      </c>
       <c r="I112" s="32"/>
       <c r="J112" s="38"/>
       <c r="K112" s="38"/>
       <c r="L112" s="32"/>
       <c r="M112" s="33"/>
     </row>
-    <row r="113" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A113" s="6" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>77</v>
+      </c>
+      <c r="B113" s="44">
+        <v>1</v>
+      </c>
+      <c r="C113" s="52">
+        <v>3</v>
       </c>
       <c r="D113" s="16">
-        <v>55</v>
+        <v>4</v>
       </c>
       <c r="E113" s="18">
-        <v>73</v>
+        <v>6</v>
       </c>
       <c r="F113" s="19">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="G113" s="19">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="H113" s="19"/>
+        <v>9</v>
+      </c>
+      <c r="H113" s="19">
+        <v>10</v>
+      </c>
       <c r="I113" s="32"/>
       <c r="J113" s="38"/>
       <c r="K113" s="38"/>
       <c r="L113" s="32"/>
       <c r="M113" s="33"/>
     </row>
-    <row r="114" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A114" s="6" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
       <c r="B114" s="43">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C114" s="48">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D114" s="16">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="E114" s="18">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="F114" s="19">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="G114" s="19">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H114" s="19"/>
+        <v>11</v>
+      </c>
+      <c r="H114" s="19">
+        <v>14</v>
+      </c>
       <c r="I114" s="32"/>
       <c r="J114" s="38"/>
       <c r="K114" s="38"/>
       <c r="L114" s="32"/>
       <c r="M114" s="33"/>
     </row>
-    <row r="115" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A115" s="6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>12</v>
+      </c>
+      <c r="B115" s="43">
+        <v>18</v>
       </c>
       <c r="C115" s="48">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="D115" s="16">
-        <v>2</v>
+        <v>55</v>
       </c>
       <c r="E115" s="18">
-        <v>3</v>
+        <v>73</v>
       </c>
       <c r="F115" s="19">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="G115" s="19">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="H115" s="19"/>
+        <v>110</v>
+      </c>
+      <c r="H115" s="19">
+        <v>130</v>
+      </c>
       <c r="I115" s="32"/>
       <c r="J115" s="38"/>
       <c r="K115" s="38"/>
       <c r="L115" s="32"/>
       <c r="M115" s="33"/>
     </row>
-    <row r="116" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>39</v>
+    <row r="116" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A116" s="6" t="s">
+        <v>16</v>
       </c>
       <c r="B116" s="43">
-        <v>39158</v>
+        <v>5</v>
       </c>
       <c r="C116" s="48">
-        <v>74524</v>
+        <v>10</v>
       </c>
       <c r="D116" s="16">
-        <v>124198</v>
-[...2 lines deleted...]
-        <v>164468</v>
+        <v>16</v>
+      </c>
+      <c r="E116" s="18">
+        <v>24</v>
       </c>
       <c r="F116" s="19">
-        <v>205678</v>
+        <v>30</v>
       </c>
       <c r="G116" s="19">
-        <v>247655</v>
-[...2 lines deleted...]
-      <c r="I116" s="36"/>
+        <v>33</v>
+      </c>
+      <c r="H116" s="19">
+        <v>37</v>
+      </c>
+      <c r="I116" s="32"/>
       <c r="J116" s="38"/>
       <c r="K116" s="38"/>
-      <c r="L116" s="36"/>
-[...2 lines deleted...]
-    <row r="117" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L116" s="32"/>
+      <c r="M116" s="33"/>
+    </row>
+    <row r="117" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A117" s="6" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>18709</v>
+        <v>17</v>
+      </c>
+      <c r="B117" s="44">
+        <v>1</v>
       </c>
       <c r="C117" s="48">
-        <v>38336</v>
+        <v>2</v>
       </c>
       <c r="D117" s="16">
-        <v>59146</v>
-[...2 lines deleted...]
-        <v>78267</v>
+        <v>2</v>
+      </c>
+      <c r="E117" s="18">
+        <v>3</v>
       </c>
       <c r="F117" s="19">
-        <v>97280</v>
+        <v>4</v>
       </c>
       <c r="G117" s="19">
-        <v>119757</v>
-[...2 lines deleted...]
-      <c r="I117" s="36"/>
+        <v>4</v>
+      </c>
+      <c r="H117" s="19">
+        <v>5</v>
+      </c>
+      <c r="I117" s="32"/>
       <c r="J117" s="38"/>
       <c r="K117" s="38"/>
-      <c r="L117" s="36"/>
-[...4 lines deleted...]
-        <v>78</v>
+      <c r="L117" s="32"/>
+      <c r="M117" s="33"/>
+    </row>
+    <row r="118" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A118" s="2" t="s">
+        <v>39</v>
       </c>
       <c r="B118" s="43">
-        <v>14</v>
+        <v>39158</v>
       </c>
       <c r="C118" s="48">
-        <v>32</v>
+        <v>74524</v>
       </c>
       <c r="D118" s="16">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>124198</v>
+      </c>
+      <c r="E118" s="57">
+        <v>164468</v>
       </c>
       <c r="F118" s="19">
-        <v>86</v>
+        <v>205678</v>
       </c>
       <c r="G118" s="19">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="I118" s="32"/>
+        <v>247655</v>
+      </c>
+      <c r="H118" s="19">
+        <v>282308</v>
+      </c>
+      <c r="I118" s="36"/>
       <c r="J118" s="38"/>
       <c r="K118" s="38"/>
-      <c r="L118" s="32"/>
-[...2 lines deleted...]
-    <row r="119" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L118" s="36"/>
+      <c r="M118" s="42"/>
+    </row>
+    <row r="119" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A119" s="6" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="B119" s="43">
-        <v>39</v>
+        <v>18709</v>
       </c>
       <c r="C119" s="48">
-        <v>78</v>
+        <v>38336</v>
       </c>
       <c r="D119" s="16">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>59146</v>
+      </c>
+      <c r="E119" s="57">
+        <v>78267</v>
       </c>
       <c r="F119" s="19">
-        <v>194</v>
+        <v>97280</v>
       </c>
       <c r="G119" s="19">
-        <v>233</v>
-[...2 lines deleted...]
-      <c r="I119" s="32"/>
+        <v>119757</v>
+      </c>
+      <c r="H119" s="19">
+        <v>136069</v>
+      </c>
+      <c r="I119" s="36"/>
       <c r="J119" s="38"/>
       <c r="K119" s="38"/>
-      <c r="L119" s="32"/>
-[...2 lines deleted...]
-    <row r="120" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L119" s="36"/>
+      <c r="M119" s="42"/>
+    </row>
+    <row r="120" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A120" s="6" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="B120" s="43">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="C120" s="48">
-        <v>294</v>
+        <v>32</v>
       </c>
       <c r="D120" s="16">
-        <v>445</v>
+        <v>50</v>
       </c>
       <c r="E120" s="18">
-        <v>596</v>
+        <v>67</v>
       </c>
       <c r="F120" s="19">
-        <v>604</v>
+        <v>86</v>
       </c>
       <c r="G120" s="19">
-        <v>613</v>
-[...2 lines deleted...]
-      <c r="I120" s="36"/>
+        <v>105</v>
+      </c>
+      <c r="H120" s="19">
+        <v>123</v>
+      </c>
+      <c r="I120" s="32"/>
       <c r="J120" s="38"/>
       <c r="K120" s="38"/>
-      <c r="L120" s="36"/>
-[...2 lines deleted...]
-    <row r="121" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L120" s="32"/>
+      <c r="M120" s="33"/>
+    </row>
+    <row r="121" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A121" s="6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B121" s="43">
-        <v>320</v>
+        <v>39</v>
       </c>
       <c r="C121" s="48">
-        <v>654</v>
+        <v>78</v>
       </c>
       <c r="D121" s="16">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>1322</v>
+        <v>117</v>
+      </c>
+      <c r="E121" s="18">
+        <v>156</v>
       </c>
       <c r="F121" s="19">
-        <v>1642</v>
+        <v>194</v>
       </c>
       <c r="G121" s="19">
-        <v>1962</v>
-[...2 lines deleted...]
-      <c r="I121" s="36"/>
+        <v>233</v>
+      </c>
+      <c r="H121" s="19">
+        <v>272</v>
+      </c>
+      <c r="I121" s="32"/>
       <c r="J121" s="38"/>
       <c r="K121" s="38"/>
-      <c r="L121" s="36"/>
-[...2 lines deleted...]
-    <row r="122" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L121" s="32"/>
+      <c r="M121" s="33"/>
+    </row>
+    <row r="122" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A122" s="6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B122" s="43">
-        <v>21</v>
+        <v>144</v>
       </c>
       <c r="C122" s="48">
-        <v>42</v>
+        <v>294</v>
       </c>
       <c r="D122" s="16">
-        <v>63</v>
+        <v>445</v>
       </c>
       <c r="E122" s="18">
-        <v>85</v>
+        <v>596</v>
       </c>
       <c r="F122" s="19">
-        <v>106</v>
+        <v>604</v>
       </c>
       <c r="G122" s="19">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="I122" s="32"/>
+        <v>613</v>
+      </c>
+      <c r="H122" s="19">
+        <v>622</v>
+      </c>
+      <c r="I122" s="36"/>
       <c r="J122" s="38"/>
       <c r="K122" s="38"/>
-      <c r="L122" s="32"/>
-[...2 lines deleted...]
-    <row r="123" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L122" s="36"/>
+      <c r="M122" s="42"/>
+    </row>
+    <row r="123" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A123" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B123" s="43">
-        <v>2688</v>
+        <v>320</v>
       </c>
       <c r="C123" s="48">
-        <v>5708</v>
+        <v>654</v>
       </c>
       <c r="D123" s="16">
-        <v>7722</v>
+        <v>988</v>
       </c>
       <c r="E123" s="57">
-        <v>10152</v>
+        <v>1322</v>
       </c>
       <c r="F123" s="19">
-        <v>12012</v>
+        <v>1642</v>
       </c>
       <c r="G123" s="19">
-        <v>13924</v>
-[...1 lines deleted...]
-      <c r="H123" s="19"/>
+        <v>1962</v>
+      </c>
+      <c r="H123" s="19">
+        <v>2282</v>
+      </c>
       <c r="I123" s="36"/>
       <c r="J123" s="38"/>
       <c r="K123" s="38"/>
       <c r="L123" s="36"/>
       <c r="M123" s="42"/>
     </row>
-    <row r="124" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A124" s="6" t="s">
-        <v>81</v>
+        <v>14</v>
       </c>
       <c r="B124" s="43">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C124" s="48">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D124" s="16">
-        <v>2059</v>
-[...2 lines deleted...]
-        <v>4214</v>
+        <v>63</v>
+      </c>
+      <c r="E124" s="18">
+        <v>85</v>
       </c>
       <c r="F124" s="19">
-        <v>4315</v>
+        <v>106</v>
       </c>
       <c r="G124" s="19">
-        <v>5720</v>
-[...2 lines deleted...]
-      <c r="I124" s="36"/>
+        <v>127</v>
+      </c>
+      <c r="H124" s="19">
+        <v>148</v>
+      </c>
+      <c r="I124" s="32"/>
       <c r="J124" s="38"/>
       <c r="K124" s="38"/>
-      <c r="L124" s="36"/>
-[...2 lines deleted...]
-    <row r="125" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L124" s="32"/>
+      <c r="M124" s="33"/>
+    </row>
+    <row r="125" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A125" s="6" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="B125" s="43">
-        <v>2</v>
+        <v>2688</v>
       </c>
       <c r="C125" s="48">
-        <v>4</v>
+        <v>5708</v>
       </c>
       <c r="D125" s="16">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>7722</v>
+      </c>
+      <c r="E125" s="57">
+        <v>10152</v>
       </c>
       <c r="F125" s="19">
-        <v>9</v>
+        <v>12012</v>
       </c>
       <c r="G125" s="19">
-        <v>11</v>
-[...2 lines deleted...]
-      <c r="I125" s="32"/>
+        <v>13924</v>
+      </c>
+      <c r="H125" s="19">
+        <v>16321</v>
+      </c>
+      <c r="I125" s="36"/>
       <c r="J125" s="38"/>
       <c r="K125" s="38"/>
-      <c r="L125" s="32"/>
-[...2 lines deleted...]
-    <row r="126" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L125" s="36"/>
+      <c r="M125" s="42"/>
+    </row>
+    <row r="126" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A126" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B126" s="43">
         <v>16</v>
       </c>
-      <c r="B126" s="44">
-[...1 lines deleted...]
-      </c>
       <c r="C126" s="48">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D126" s="16">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2059</v>
+      </c>
+      <c r="E126" s="57">
+        <v>4214</v>
       </c>
       <c r="F126" s="19">
-        <v>28</v>
+        <v>4315</v>
       </c>
       <c r="G126" s="19">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="I126" s="32"/>
+        <v>5720</v>
+      </c>
+      <c r="H126" s="19">
+        <v>5736</v>
+      </c>
+      <c r="I126" s="36"/>
       <c r="J126" s="38"/>
       <c r="K126" s="38"/>
-      <c r="L126" s="32"/>
-[...2 lines deleted...]
-    <row r="127" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L126" s="36"/>
+      <c r="M126" s="42"/>
+    </row>
+    <row r="127" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A127" s="6" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="B127" s="43">
-        <v>16723</v>
+        <v>2</v>
       </c>
       <c r="C127" s="48">
-        <v>27592</v>
+        <v>4</v>
       </c>
       <c r="D127" s="16">
-        <v>50582</v>
-[...2 lines deleted...]
-        <v>65312</v>
+        <v>6</v>
+      </c>
+      <c r="E127" s="18">
+        <v>8</v>
       </c>
       <c r="F127" s="19">
-        <v>84300</v>
+        <v>9</v>
       </c>
       <c r="G127" s="19">
-        <v>99231</v>
-[...2 lines deleted...]
-      <c r="I127" s="36"/>
+        <v>11</v>
+      </c>
+      <c r="H127" s="19">
+        <v>12</v>
+      </c>
+      <c r="I127" s="32"/>
       <c r="J127" s="38"/>
       <c r="K127" s="38"/>
-      <c r="L127" s="36"/>
-[...2 lines deleted...]
-    <row r="128" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L127" s="32"/>
+      <c r="M127" s="33"/>
+    </row>
+    <row r="128" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A128" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>16</v>
+      </c>
+      <c r="B128" s="44">
+        <v>4</v>
       </c>
       <c r="C128" s="48">
-        <v>1586</v>
+        <v>10</v>
       </c>
       <c r="D128" s="16">
-        <v>2746</v>
-[...2 lines deleted...]
-        <v>3907</v>
+        <v>16</v>
+      </c>
+      <c r="E128" s="18">
+        <v>23</v>
       </c>
       <c r="F128" s="19">
-        <v>4459</v>
+        <v>28</v>
       </c>
       <c r="G128" s="19">
-        <v>5011</v>
-[...2 lines deleted...]
-      <c r="I128" s="36"/>
+        <v>33</v>
+      </c>
+      <c r="H128" s="19">
+        <v>39</v>
+      </c>
+      <c r="I128" s="32"/>
       <c r="J128" s="38"/>
       <c r="K128" s="38"/>
-      <c r="L128" s="36"/>
-[...2 lines deleted...]
-    <row r="129" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L128" s="32"/>
+      <c r="M128" s="33"/>
+    </row>
+    <row r="129" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A129" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B129" s="43">
-        <v>1</v>
+        <v>16723</v>
       </c>
       <c r="C129" s="48">
-        <v>2</v>
+        <v>27592</v>
       </c>
       <c r="D129" s="16">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>50582</v>
+      </c>
+      <c r="E129" s="57">
+        <v>65312</v>
       </c>
       <c r="F129" s="19">
-        <v>4</v>
+        <v>84300</v>
       </c>
       <c r="G129" s="19">
-        <v>5</v>
-[...2 lines deleted...]
-      <c r="I129" s="32"/>
+        <v>99231</v>
+      </c>
+      <c r="H129" s="19">
+        <v>113789</v>
+      </c>
+      <c r="I129" s="36"/>
       <c r="J129" s="38"/>
       <c r="K129" s="38"/>
-      <c r="L129" s="32"/>
-[...2 lines deleted...]
-    <row r="130" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L129" s="36"/>
+      <c r="M129" s="42"/>
+    </row>
+    <row r="130" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A130" s="6" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="B130" s="43">
-        <v>52</v>
+        <v>426</v>
       </c>
       <c r="C130" s="48">
-        <v>154</v>
+        <v>1586</v>
       </c>
       <c r="D130" s="16">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>2746</v>
+      </c>
+      <c r="E130" s="57">
+        <v>3907</v>
       </c>
       <c r="F130" s="19">
-        <v>640</v>
+        <v>4459</v>
       </c>
       <c r="G130" s="19">
-        <v>923</v>
-[...2 lines deleted...]
-      <c r="I130" s="32"/>
+        <v>5011</v>
+      </c>
+      <c r="H130" s="19">
+        <v>5684</v>
+      </c>
+      <c r="I130" s="36"/>
       <c r="J130" s="38"/>
       <c r="K130" s="38"/>
       <c r="L130" s="36"/>
       <c r="M130" s="42"/>
     </row>
-    <row r="131" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="131" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A131" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="B131" s="43">
-        <v>36368</v>
+        <v>1</v>
       </c>
       <c r="C131" s="48">
-        <v>67201</v>
+        <v>2</v>
       </c>
       <c r="D131" s="16">
-        <v>112608</v>
-[...2 lines deleted...]
-        <v>148702</v>
+        <v>3</v>
+      </c>
+      <c r="E131" s="18">
+        <v>4</v>
       </c>
       <c r="F131" s="19">
-        <v>186455</v>
+        <v>4</v>
       </c>
       <c r="G131" s="19">
-        <v>224827</v>
-[...2 lines deleted...]
-      <c r="I131" s="36"/>
+        <v>5</v>
+      </c>
+      <c r="H131" s="19">
+        <v>5</v>
+      </c>
+      <c r="I131" s="32"/>
       <c r="J131" s="38"/>
       <c r="K131" s="38"/>
-      <c r="L131" s="36"/>
-[...2 lines deleted...]
-    <row r="132" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L131" s="32"/>
+      <c r="M131" s="33"/>
+    </row>
+    <row r="132" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A132" s="6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B132" s="43">
-        <v>16855</v>
+        <v>52</v>
       </c>
       <c r="C132" s="48">
-        <v>33465</v>
+        <v>154</v>
       </c>
       <c r="D132" s="16">
-        <v>51053</v>
-[...2 lines deleted...]
-        <v>66984</v>
+        <v>255</v>
+      </c>
+      <c r="E132" s="18">
+        <v>356</v>
       </c>
       <c r="F132" s="19">
-        <v>83488</v>
+        <v>640</v>
       </c>
       <c r="G132" s="19">
-        <v>103435</v>
-[...2 lines deleted...]
-      <c r="I132" s="36"/>
+        <v>923</v>
+      </c>
+      <c r="H132" s="19">
+        <v>1206</v>
+      </c>
+      <c r="I132" s="32"/>
       <c r="J132" s="38"/>
       <c r="K132" s="38"/>
       <c r="L132" s="36"/>
       <c r="M132" s="42"/>
     </row>
-    <row r="133" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>12</v>
+    <row r="133" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A133" s="3" t="s">
+        <v>40</v>
       </c>
       <c r="B133" s="43">
-        <v>133</v>
+        <v>36368</v>
       </c>
       <c r="C133" s="48">
-        <v>273</v>
+        <v>67201</v>
       </c>
       <c r="D133" s="16">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>112608</v>
+      </c>
+      <c r="E133" s="57">
+        <v>148702</v>
       </c>
       <c r="F133" s="19">
-        <v>553</v>
+        <v>186455</v>
       </c>
       <c r="G133" s="19">
-        <v>553</v>
-[...2 lines deleted...]
-      <c r="I133" s="32"/>
+        <v>224827</v>
+      </c>
+      <c r="H133" s="19">
+        <v>256068</v>
+      </c>
+      <c r="I133" s="36"/>
       <c r="J133" s="38"/>
       <c r="K133" s="38"/>
       <c r="L133" s="36"/>
       <c r="M133" s="42"/>
     </row>
-    <row r="134" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A134" s="6" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="B134" s="43">
-        <v>312</v>
+        <v>16855</v>
       </c>
       <c r="C134" s="48">
-        <v>637</v>
+        <v>33465</v>
       </c>
       <c r="D134" s="16">
-        <v>961</v>
+        <v>51053</v>
       </c>
       <c r="E134" s="57">
-        <v>1285</v>
+        <v>66984</v>
       </c>
       <c r="F134" s="19">
-        <v>1598</v>
+        <v>83488</v>
       </c>
       <c r="G134" s="19">
-        <v>1910</v>
-[...1 lines deleted...]
-      <c r="H134" s="19"/>
+        <v>103435</v>
+      </c>
+      <c r="H134" s="19">
+        <v>117217</v>
+      </c>
       <c r="I134" s="36"/>
       <c r="J134" s="38"/>
       <c r="K134" s="38"/>
       <c r="L134" s="36"/>
       <c r="M134" s="42"/>
     </row>
-    <row r="135" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A135" s="6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B135" s="43">
-        <v>1960</v>
+        <v>133</v>
       </c>
       <c r="C135" s="48">
-        <v>3695</v>
+        <v>273</v>
       </c>
       <c r="D135" s="16">
-        <v>4894</v>
-[...2 lines deleted...]
-        <v>6570</v>
+        <v>413</v>
+      </c>
+      <c r="E135" s="18">
+        <v>553</v>
       </c>
       <c r="F135" s="19">
-        <v>7729</v>
+        <v>553</v>
       </c>
       <c r="G135" s="19">
-        <v>8814</v>
-[...2 lines deleted...]
-      <c r="I135" s="36"/>
+        <v>553</v>
+      </c>
+      <c r="H135" s="19">
+        <v>553</v>
+      </c>
+      <c r="I135" s="32"/>
       <c r="J135" s="38"/>
       <c r="K135" s="38"/>
       <c r="L135" s="36"/>
       <c r="M135" s="42"/>
     </row>
-    <row r="136" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A136" s="6" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>13</v>
+      </c>
+      <c r="B136" s="43">
+        <v>312</v>
+      </c>
+      <c r="C136" s="48">
+        <v>637</v>
       </c>
       <c r="D136" s="16">
-        <v>2010</v>
+        <v>961</v>
       </c>
       <c r="E136" s="57">
-        <v>4148</v>
+        <v>1285</v>
       </c>
       <c r="F136" s="19">
-        <v>4233</v>
+        <v>1598</v>
       </c>
       <c r="G136" s="19">
-        <v>5623</v>
-[...1 lines deleted...]
-      <c r="H136" s="19"/>
+        <v>1910</v>
+      </c>
+      <c r="H136" s="19">
+        <v>2222</v>
+      </c>
       <c r="I136" s="36"/>
       <c r="J136" s="38"/>
       <c r="K136" s="38"/>
       <c r="L136" s="36"/>
       <c r="M136" s="42"/>
     </row>
-    <row r="137" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A137" s="6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B137" s="43">
-        <v>16695</v>
+        <v>1960</v>
       </c>
       <c r="C137" s="48">
-        <v>27532</v>
+        <v>3695</v>
       </c>
       <c r="D137" s="16">
-        <v>50490</v>
+        <v>4894</v>
       </c>
       <c r="E137" s="57">
-        <v>65188</v>
+        <v>6570</v>
       </c>
       <c r="F137" s="19">
-        <v>84153</v>
+        <v>7729</v>
       </c>
       <c r="G137" s="19">
-        <v>99061</v>
-[...1 lines deleted...]
-      <c r="H137" s="19"/>
+        <v>8814</v>
+      </c>
+      <c r="H137" s="19">
+        <v>10577</v>
+      </c>
       <c r="I137" s="36"/>
       <c r="J137" s="38"/>
       <c r="K137" s="38"/>
       <c r="L137" s="36"/>
       <c r="M137" s="42"/>
     </row>
-    <row r="138" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A138" s="6" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>1552</v>
+        <v>81</v>
+      </c>
+      <c r="B138" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C138" s="52" t="s">
+        <v>72</v>
       </c>
       <c r="D138" s="16">
-        <v>2691</v>
+        <v>2010</v>
       </c>
       <c r="E138" s="57">
-        <v>3830</v>
+        <v>4148</v>
       </c>
       <c r="F138" s="19">
-        <v>4369</v>
+        <v>4233</v>
       </c>
       <c r="G138" s="19">
-        <v>4907</v>
-[...1 lines deleted...]
-      <c r="H138" s="19"/>
+        <v>5623</v>
+      </c>
+      <c r="H138" s="19">
+        <v>5623</v>
+      </c>
       <c r="I138" s="36"/>
       <c r="J138" s="38"/>
       <c r="K138" s="38"/>
       <c r="L138" s="36"/>
       <c r="M138" s="42"/>
     </row>
-    <row r="139" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A139" s="6" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>17</v>
+      </c>
+      <c r="B139" s="43">
+        <v>16695</v>
       </c>
       <c r="C139" s="48">
-        <v>48</v>
+        <v>27532</v>
       </c>
       <c r="D139" s="16">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>50490</v>
+      </c>
+      <c r="E139" s="57">
+        <v>65188</v>
       </c>
       <c r="F139" s="19">
-        <v>333</v>
+        <v>84153</v>
       </c>
       <c r="G139" s="19">
-        <v>523</v>
-[...2 lines deleted...]
-      <c r="I139" s="32"/>
+        <v>99061</v>
+      </c>
+      <c r="H139" s="19">
+        <v>113596</v>
+      </c>
+      <c r="I139" s="36"/>
       <c r="J139" s="38"/>
       <c r="K139" s="38"/>
-      <c r="L139" s="32"/>
-[...4 lines deleted...]
-        <v>41</v>
+      <c r="L139" s="36"/>
+      <c r="M139" s="42"/>
+    </row>
+    <row r="140" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A140" s="6" t="s">
+        <v>19</v>
       </c>
       <c r="B140" s="43">
-        <v>18</v>
+        <v>412</v>
       </c>
       <c r="C140" s="48">
-        <v>30</v>
+        <v>1552</v>
       </c>
       <c r="D140" s="16">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>2691</v>
+      </c>
+      <c r="E140" s="57">
+        <v>3830</v>
       </c>
       <c r="F140" s="19">
-        <v>52</v>
+        <v>4369</v>
       </c>
       <c r="G140" s="19">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="I140" s="32"/>
+        <v>4907</v>
+      </c>
+      <c r="H140" s="19">
+        <v>5566</v>
+      </c>
+      <c r="I140" s="36"/>
       <c r="J140" s="38"/>
       <c r="K140" s="38"/>
-      <c r="L140" s="32"/>
-[...2 lines deleted...]
-    <row r="141" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L140" s="36"/>
+      <c r="M140" s="42"/>
+    </row>
+    <row r="141" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A141" s="6" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>80</v>
+      </c>
+      <c r="B141" s="43" t="s">
+        <v>72</v>
       </c>
       <c r="C141" s="48">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="D141" s="16">
-        <v>49</v>
+        <v>95</v>
       </c>
       <c r="E141" s="18">
-        <v>52</v>
+        <v>143</v>
       </c>
       <c r="F141" s="19">
-        <v>52</v>
+        <v>333</v>
       </c>
       <c r="G141" s="19">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="H141" s="19"/>
+        <v>523</v>
+      </c>
+      <c r="H141" s="19">
+        <v>713</v>
+      </c>
       <c r="I141" s="32"/>
       <c r="J141" s="38"/>
       <c r="K141" s="38"/>
       <c r="L141" s="32"/>
       <c r="M141" s="33"/>
     </row>
-    <row r="142" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
       <c r="A142" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B142" s="43">
-        <v>908</v>
+        <v>18</v>
       </c>
       <c r="C142" s="48">
-        <v>3084</v>
+        <v>30</v>
       </c>
       <c r="D142" s="16">
-        <v>5260</v>
-[...2 lines deleted...]
-        <v>7436</v>
+        <v>49</v>
+      </c>
+      <c r="E142" s="18">
+        <v>52</v>
       </c>
       <c r="F142" s="19">
-        <v>9080</v>
+        <v>52</v>
       </c>
       <c r="G142" s="19">
-        <v>10724</v>
-[...2 lines deleted...]
-      <c r="I142" s="36"/>
+        <v>53</v>
+      </c>
+      <c r="H142" s="19">
+        <v>58</v>
+      </c>
+      <c r="I142" s="32"/>
       <c r="J142" s="38"/>
       <c r="K142" s="38"/>
-      <c r="L142" s="36"/>
-[...2 lines deleted...]
-    <row r="143" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L142" s="32"/>
+      <c r="M142" s="33"/>
+    </row>
+    <row r="143" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A143" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B143" s="43">
-        <v>908</v>
+        <v>18</v>
       </c>
       <c r="C143" s="48">
-        <v>3084</v>
+        <v>30</v>
       </c>
       <c r="D143" s="16">
-        <v>5260</v>
-[...2 lines deleted...]
-        <v>7436</v>
+        <v>49</v>
+      </c>
+      <c r="E143" s="18">
+        <v>52</v>
       </c>
       <c r="F143" s="19">
-        <v>9033</v>
+        <v>52</v>
       </c>
       <c r="G143" s="19">
-        <v>10630</v>
-[...2 lines deleted...]
-      <c r="I143" s="36"/>
+        <v>53</v>
+      </c>
+      <c r="H143" s="19">
+        <v>58</v>
+      </c>
+      <c r="I143" s="32"/>
       <c r="J143" s="38"/>
       <c r="K143" s="38"/>
-      <c r="L143" s="36"/>
-[...25 lines deleted...]
-      <c r="I144" s="32"/>
+      <c r="L143" s="32"/>
+      <c r="M143" s="33"/>
+    </row>
+    <row r="144" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A144" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B144" s="43">
+        <v>908</v>
+      </c>
+      <c r="C144" s="48">
+        <v>3084</v>
+      </c>
+      <c r="D144" s="16">
+        <v>5260</v>
+      </c>
+      <c r="E144" s="57">
+        <v>7436</v>
+      </c>
+      <c r="F144" s="19">
+        <v>9080</v>
+      </c>
+      <c r="G144" s="19">
+        <v>10724</v>
+      </c>
+      <c r="H144" s="19">
+        <v>12369</v>
+      </c>
+      <c r="I144" s="36"/>
       <c r="J144" s="38"/>
       <c r="K144" s="38"/>
-      <c r="L144" s="32"/>
-[...4 lines deleted...]
-        <v>43</v>
+      <c r="L144" s="36"/>
+      <c r="M144" s="42"/>
+    </row>
+    <row r="145" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A145" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B145" s="43">
-        <v>1864</v>
+        <v>908</v>
       </c>
       <c r="C145" s="48">
-        <v>4210</v>
+        <v>3084</v>
       </c>
       <c r="D145" s="16">
-        <v>6282</v>
-[...2 lines deleted...]
-        <v>8278</v>
+        <v>5260</v>
+      </c>
+      <c r="E145" s="58">
+        <v>7436</v>
       </c>
       <c r="F145" s="19">
-        <v>10091</v>
+        <v>9033</v>
       </c>
       <c r="G145" s="19">
-        <v>12051</v>
-[...1 lines deleted...]
-      <c r="H145" s="19"/>
+        <v>10630</v>
+      </c>
+      <c r="H145" s="19">
+        <v>12228</v>
+      </c>
       <c r="I145" s="36"/>
       <c r="J145" s="38"/>
       <c r="K145" s="38"/>
       <c r="L145" s="36"/>
       <c r="M145" s="42"/>
     </row>
-    <row r="146" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A146" s="6" t="s">
-        <v>77</v>
-[...20 lines deleted...]
-      <c r="I146" s="36"/>
+        <v>80</v>
+      </c>
+      <c r="B146" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="C146" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="D146" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E146" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F146" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="G146" s="16">
+        <v>94</v>
+      </c>
+      <c r="H146" s="16">
+        <v>141</v>
+      </c>
+      <c r="I146" s="32"/>
       <c r="J146" s="38"/>
       <c r="K146" s="38"/>
-      <c r="L146" s="36"/>
-[...4 lines deleted...]
-        <v>78</v>
+      <c r="L146" s="32"/>
+      <c r="M146" s="33"/>
+    </row>
+    <row r="147" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A147" s="3" t="s">
+        <v>43</v>
       </c>
       <c r="B147" s="43">
-        <v>14</v>
+        <v>1864</v>
       </c>
       <c r="C147" s="48">
-        <v>32</v>
+        <v>4210</v>
       </c>
       <c r="D147" s="16">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>6282</v>
+      </c>
+      <c r="E147" s="57">
+        <v>8278</v>
       </c>
       <c r="F147" s="19">
-        <v>86</v>
+        <v>10091</v>
       </c>
       <c r="G147" s="19">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="I147" s="32"/>
+        <v>12051</v>
+      </c>
+      <c r="H147" s="19">
+        <v>13813</v>
+      </c>
+      <c r="I147" s="36"/>
       <c r="J147" s="38"/>
       <c r="K147" s="38"/>
-      <c r="L147" s="32"/>
-[...2 lines deleted...]
-    <row r="148" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L147" s="36"/>
+      <c r="M147" s="42"/>
+    </row>
+    <row r="148" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A148" s="6" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="B148" s="43">
-        <v>39</v>
+        <v>928</v>
       </c>
       <c r="C148" s="48">
-        <v>78</v>
+        <v>1757</v>
       </c>
       <c r="D148" s="16">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>2784</v>
+      </c>
+      <c r="E148" s="57">
+        <v>3795</v>
       </c>
       <c r="F148" s="19">
-        <v>194</v>
+        <v>4707</v>
       </c>
       <c r="G148" s="19">
-        <v>233</v>
-[...2 lines deleted...]
-      <c r="I148" s="32"/>
+        <v>5638</v>
+      </c>
+      <c r="H148" s="19">
+        <v>6566</v>
+      </c>
+      <c r="I148" s="36"/>
       <c r="J148" s="38"/>
       <c r="K148" s="38"/>
-      <c r="L148" s="32"/>
-[...2 lines deleted...]
-    <row r="149" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L148" s="36"/>
+      <c r="M148" s="42"/>
+    </row>
+    <row r="149" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A149" s="6" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="B149" s="43">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="C149" s="48">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="D149" s="16">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="E149" s="18">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="F149" s="19">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="G149" s="19">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H149" s="19"/>
+        <v>105</v>
+      </c>
+      <c r="H149" s="19">
+        <v>123</v>
+      </c>
       <c r="I149" s="32"/>
       <c r="J149" s="38"/>
       <c r="K149" s="38"/>
       <c r="L149" s="32"/>
       <c r="M149" s="33"/>
     </row>
-    <row r="150" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A150" s="6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B150" s="43">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="C150" s="48">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="D150" s="16">
-        <v>27</v>
+        <v>117</v>
       </c>
       <c r="E150" s="18">
-        <v>37</v>
+        <v>156</v>
       </c>
       <c r="F150" s="19">
-        <v>44</v>
+        <v>194</v>
       </c>
       <c r="G150" s="19">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="H150" s="19"/>
+        <v>233</v>
+      </c>
+      <c r="H150" s="19">
+        <v>272</v>
+      </c>
       <c r="I150" s="32"/>
       <c r="J150" s="38"/>
       <c r="K150" s="38"/>
       <c r="L150" s="32"/>
       <c r="M150" s="33"/>
     </row>
-    <row r="151" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A151" s="6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B151" s="43">
+        <v>10</v>
+      </c>
+      <c r="C151" s="48">
         <v>21</v>
       </c>
-      <c r="C151" s="48">
+      <c r="D151" s="16">
+        <v>32</v>
+      </c>
+      <c r="E151" s="18">
         <v>42</v>
       </c>
-      <c r="D151" s="16">
-[...4 lines deleted...]
-      </c>
       <c r="F151" s="19">
-        <v>106</v>
+        <v>51</v>
       </c>
       <c r="G151" s="19">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="H151" s="19"/>
+        <v>60</v>
+      </c>
+      <c r="H151" s="19">
+        <v>68</v>
+      </c>
       <c r="I151" s="32"/>
       <c r="J151" s="38"/>
       <c r="K151" s="38"/>
       <c r="L151" s="32"/>
       <c r="M151" s="33"/>
     </row>
-    <row r="152" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A152" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B152" s="43">
-        <v>728</v>
+        <v>8</v>
       </c>
       <c r="C152" s="48">
-        <v>2013</v>
+        <v>17</v>
       </c>
       <c r="D152" s="16">
-        <v>2827</v>
-[...2 lines deleted...]
-        <v>3582</v>
+        <v>27</v>
+      </c>
+      <c r="E152" s="18">
+        <v>37</v>
       </c>
       <c r="F152" s="19">
-        <v>4283</v>
+        <v>44</v>
       </c>
       <c r="G152" s="19">
-        <v>5110</v>
-[...2 lines deleted...]
-      <c r="I152" s="36"/>
+        <v>52</v>
+      </c>
+      <c r="H152" s="19">
+        <v>60</v>
+      </c>
+      <c r="I152" s="32"/>
       <c r="J152" s="38"/>
       <c r="K152" s="38"/>
-      <c r="L152" s="36"/>
-[...2 lines deleted...]
-    <row r="153" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L152" s="32"/>
+      <c r="M152" s="33"/>
+    </row>
+    <row r="153" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A153" s="6" t="s">
-        <v>81</v>
+        <v>14</v>
       </c>
       <c r="B153" s="43">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C153" s="48">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D153" s="16">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="E153" s="18">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="F153" s="19">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="G153" s="19">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="H153" s="19"/>
+        <v>127</v>
+      </c>
+      <c r="H153" s="19">
+        <v>148</v>
+      </c>
       <c r="I153" s="32"/>
       <c r="J153" s="38"/>
       <c r="K153" s="38"/>
       <c r="L153" s="32"/>
       <c r="M153" s="33"/>
     </row>
-    <row r="154" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A154" s="6" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="B154" s="43">
-        <v>2</v>
+        <v>728</v>
       </c>
       <c r="C154" s="48">
-        <v>4</v>
+        <v>2013</v>
       </c>
       <c r="D154" s="16">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2827</v>
+      </c>
+      <c r="E154" s="57">
+        <v>3582</v>
       </c>
       <c r="F154" s="19">
-        <v>9</v>
+        <v>4283</v>
       </c>
       <c r="G154" s="19">
-        <v>11</v>
-[...2 lines deleted...]
-      <c r="I154" s="32"/>
+        <v>5110</v>
+      </c>
+      <c r="H154" s="19">
+        <v>5744</v>
+      </c>
+      <c r="I154" s="36"/>
       <c r="J154" s="38"/>
       <c r="K154" s="38"/>
-      <c r="L154" s="32"/>
-[...2 lines deleted...]
-    <row r="155" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L154" s="36"/>
+      <c r="M154" s="42"/>
+    </row>
+    <row r="155" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A155" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B155" s="43">
         <v>16</v>
       </c>
-      <c r="B155" s="44">
-[...1 lines deleted...]
-      </c>
       <c r="C155" s="48">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D155" s="16">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="E155" s="18">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="F155" s="19">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="G155" s="19">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="H155" s="19"/>
+        <v>97</v>
+      </c>
+      <c r="H155" s="19">
+        <v>113</v>
+      </c>
       <c r="I155" s="32"/>
       <c r="J155" s="38"/>
       <c r="K155" s="38"/>
       <c r="L155" s="32"/>
       <c r="M155" s="33"/>
     </row>
-    <row r="156" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A156" s="6" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="B156" s="43">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="C156" s="48">
-        <v>60</v>
+        <v>4</v>
       </c>
       <c r="D156" s="16">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="E156" s="18">
-        <v>124</v>
+        <v>8</v>
       </c>
       <c r="F156" s="19">
-        <v>147</v>
+        <v>9</v>
       </c>
       <c r="G156" s="19">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="H156" s="19"/>
+        <v>11</v>
+      </c>
+      <c r="H156" s="19">
+        <v>12</v>
+      </c>
       <c r="I156" s="32"/>
       <c r="J156" s="38"/>
       <c r="K156" s="38"/>
       <c r="L156" s="32"/>
       <c r="M156" s="33"/>
     </row>
-    <row r="157" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A157" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>16</v>
+      </c>
+      <c r="B157" s="44">
+        <v>4</v>
       </c>
       <c r="C157" s="48">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="D157" s="16">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E157" s="18">
-        <v>76</v>
+        <v>23</v>
       </c>
       <c r="F157" s="19">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="G157" s="19">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="H157" s="19"/>
+        <v>33</v>
+      </c>
+      <c r="H157" s="19">
+        <v>39</v>
+      </c>
       <c r="I157" s="32"/>
       <c r="J157" s="38"/>
       <c r="K157" s="38"/>
       <c r="L157" s="32"/>
       <c r="M157" s="33"/>
     </row>
-    <row r="158" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A158" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B158" s="43">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="C158" s="48">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="D158" s="16">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="E158" s="18">
-        <v>4</v>
+        <v>124</v>
       </c>
       <c r="F158" s="19">
-        <v>4</v>
+        <v>147</v>
       </c>
       <c r="G158" s="19">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="H158" s="19"/>
+        <v>170</v>
+      </c>
+      <c r="H158" s="19">
+        <v>193</v>
+      </c>
       <c r="I158" s="32"/>
       <c r="J158" s="38"/>
       <c r="K158" s="38"/>
       <c r="L158" s="32"/>
       <c r="M158" s="33"/>
     </row>
-    <row r="159" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A159" s="6" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="B159" s="43">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="C159" s="48">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="D159" s="16">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="E159" s="18">
-        <v>213</v>
+        <v>76</v>
       </c>
       <c r="F159" s="19">
-        <v>260</v>
+        <v>90</v>
       </c>
       <c r="G159" s="19">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="H159" s="19"/>
+        <v>104</v>
+      </c>
+      <c r="H159" s="19">
+        <v>118</v>
+      </c>
       <c r="I159" s="32"/>
       <c r="J159" s="38"/>
       <c r="K159" s="38"/>
       <c r="L159" s="32"/>
       <c r="M159" s="33"/>
     </row>
-    <row r="160" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>44</v>
+    <row r="160" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A160" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="B160" s="43">
-        <v>181</v>
+        <v>1</v>
       </c>
       <c r="C160" s="48">
-        <v>323</v>
+        <v>2</v>
       </c>
       <c r="D160" s="16">
-        <v>450</v>
+        <v>3</v>
       </c>
       <c r="E160" s="18">
-        <v>591</v>
+        <v>4</v>
       </c>
       <c r="F160" s="19">
-        <v>790</v>
+        <v>4</v>
       </c>
       <c r="G160" s="19">
-        <v>1001</v>
-[...2 lines deleted...]
-      <c r="I160" s="36"/>
+        <v>5</v>
+      </c>
+      <c r="H160" s="19">
+        <v>5</v>
+      </c>
+      <c r="I160" s="32"/>
       <c r="J160" s="38"/>
       <c r="K160" s="38"/>
-      <c r="L160" s="36"/>
-[...2 lines deleted...]
-    <row r="161" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L160" s="32"/>
+      <c r="M160" s="33"/>
+    </row>
+    <row r="161" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A161" s="6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B161" s="43">
-        <v>181</v>
+        <v>52</v>
       </c>
       <c r="C161" s="48">
-        <v>323</v>
+        <v>106</v>
       </c>
       <c r="D161" s="16">
-        <v>450</v>
+        <v>160</v>
       </c>
       <c r="E161" s="18">
-        <v>591</v>
+        <v>213</v>
       </c>
       <c r="F161" s="19">
-        <v>790</v>
+        <v>260</v>
       </c>
       <c r="G161" s="19">
-        <v>1001</v>
-[...2 lines deleted...]
-      <c r="I161" s="36"/>
+        <v>306</v>
+      </c>
+      <c r="H161" s="19">
+        <v>352</v>
+      </c>
+      <c r="I161" s="32"/>
       <c r="J161" s="38"/>
       <c r="K161" s="38"/>
-      <c r="L161" s="36"/>
-[...4 lines deleted...]
-        <v>45</v>
+      <c r="L161" s="32"/>
+      <c r="M161" s="33"/>
+    </row>
+    <row r="162" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A162" s="2" t="s">
+        <v>44</v>
       </c>
       <c r="B162" s="43">
-        <v>22</v>
+        <v>181</v>
       </c>
       <c r="C162" s="48">
-        <v>49</v>
+        <v>323</v>
       </c>
       <c r="D162" s="16">
-        <v>60</v>
+        <v>450</v>
       </c>
       <c r="E162" s="18">
-        <v>85</v>
+        <v>591</v>
       </c>
       <c r="F162" s="19">
-        <v>104</v>
+        <v>790</v>
       </c>
       <c r="G162" s="19">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="I162" s="32"/>
+        <v>1001</v>
+      </c>
+      <c r="H162" s="19">
+        <v>1203</v>
+      </c>
+      <c r="I162" s="36"/>
       <c r="J162" s="38"/>
       <c r="K162" s="38"/>
-      <c r="L162" s="32"/>
-[...2 lines deleted...]
-    <row r="163" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L162" s="36"/>
+      <c r="M162" s="42"/>
+    </row>
+    <row r="163" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A163" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B163" s="43">
-        <v>22</v>
+        <v>181</v>
       </c>
       <c r="C163" s="48">
-        <v>49</v>
+        <v>323</v>
       </c>
       <c r="D163" s="16">
-        <v>60</v>
+        <v>450</v>
       </c>
       <c r="E163" s="18">
-        <v>85</v>
+        <v>591</v>
       </c>
       <c r="F163" s="19">
-        <v>104</v>
+        <v>790</v>
       </c>
       <c r="G163" s="19">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="I163" s="32"/>
+        <v>1001</v>
+      </c>
+      <c r="H163" s="19">
+        <v>1203</v>
+      </c>
+      <c r="I163" s="36"/>
       <c r="J163" s="38"/>
       <c r="K163" s="38"/>
-      <c r="L163" s="32"/>
-[...2 lines deleted...]
-    <row r="164" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="L163" s="36"/>
+      <c r="M163" s="42"/>
+    </row>
+    <row r="164" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
       <c r="A164" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B164" s="43">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="C164" s="48">
-        <v>128</v>
+        <v>49</v>
       </c>
       <c r="D164" s="16">
-        <v>197</v>
+        <v>60</v>
       </c>
       <c r="E164" s="18">
-        <v>262</v>
+        <v>85</v>
       </c>
       <c r="F164" s="19">
-        <v>332</v>
+        <v>104</v>
       </c>
       <c r="G164" s="19">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="H164" s="19"/>
+        <v>134</v>
+      </c>
+      <c r="H164" s="19">
+        <v>150</v>
+      </c>
       <c r="I164" s="32"/>
       <c r="J164" s="38"/>
       <c r="K164" s="38"/>
       <c r="L164" s="32"/>
       <c r="M164" s="33"/>
     </row>
-    <row r="165" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A165" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B165" s="43">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="C165" s="48">
-        <v>128</v>
+        <v>49</v>
       </c>
       <c r="D165" s="16">
-        <v>197</v>
+        <v>60</v>
       </c>
       <c r="E165" s="18">
-        <v>262</v>
+        <v>85</v>
       </c>
       <c r="F165" s="19">
-        <v>332</v>
+        <v>104</v>
       </c>
       <c r="G165" s="19">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="H165" s="19"/>
+        <v>134</v>
+      </c>
+      <c r="H165" s="19">
+        <v>150</v>
+      </c>
       <c r="I165" s="32"/>
       <c r="J165" s="38"/>
       <c r="K165" s="38"/>
       <c r="L165" s="32"/>
       <c r="M165" s="33"/>
     </row>
-    <row r="166" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>69</v>
+    <row r="166" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A166" s="3" t="s">
+        <v>46</v>
       </c>
       <c r="B166" s="43">
-        <v>868</v>
+        <v>63</v>
       </c>
       <c r="C166" s="48">
-        <v>891</v>
+        <v>128</v>
       </c>
       <c r="D166" s="16">
-        <v>1195</v>
-[...2 lines deleted...]
-        <v>2909</v>
+        <v>197</v>
+      </c>
+      <c r="E166" s="18">
+        <v>262</v>
       </c>
       <c r="F166" s="19">
-        <v>4022</v>
+        <v>332</v>
       </c>
       <c r="G166" s="19">
-        <v>4980</v>
-[...2 lines deleted...]
-      <c r="I166" s="36"/>
+        <v>404</v>
+      </c>
+      <c r="H166" s="19">
+        <v>474</v>
+      </c>
+      <c r="I166" s="32"/>
       <c r="J166" s="38"/>
       <c r="K166" s="38"/>
-      <c r="L166" s="36"/>
-[...4 lines deleted...]
-        <v>17</v>
+      <c r="L166" s="32"/>
+      <c r="M166" s="33"/>
+    </row>
+    <row r="167" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A167" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B167" s="43">
-        <v>868</v>
+        <v>63</v>
       </c>
       <c r="C167" s="48">
-        <v>891</v>
+        <v>128</v>
       </c>
       <c r="D167" s="16">
-        <v>1195</v>
-[...2 lines deleted...]
-        <v>2909</v>
+        <v>197</v>
+      </c>
+      <c r="E167" s="18">
+        <v>262</v>
       </c>
       <c r="F167" s="19">
-        <v>4022</v>
+        <v>332</v>
       </c>
       <c r="G167" s="19">
-        <v>4980</v>
-[...2 lines deleted...]
-      <c r="I167" s="36"/>
+        <v>404</v>
+      </c>
+      <c r="H167" s="19">
+        <v>474</v>
+      </c>
+      <c r="I167" s="32"/>
       <c r="J167" s="38"/>
       <c r="K167" s="38"/>
-      <c r="L167" s="36"/>
-[...4 lines deleted...]
-        <v>47</v>
+      <c r="L167" s="32"/>
+      <c r="M167" s="33"/>
+    </row>
+    <row r="168" spans="1:13" ht="31.8" x14ac:dyDescent="0.3">
+      <c r="A168" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="B168" s="43">
-        <v>1377</v>
+        <v>868</v>
       </c>
       <c r="C168" s="48">
-        <v>2680</v>
+        <v>891</v>
       </c>
       <c r="D168" s="16">
-        <v>4486</v>
+        <v>1195</v>
       </c>
       <c r="E168" s="57">
-        <v>5416</v>
+        <v>2909</v>
       </c>
       <c r="F168" s="19">
-        <v>6764</v>
+        <v>4022</v>
       </c>
       <c r="G168" s="19">
-        <v>8107</v>
-[...3 lines deleted...]
-      <c r="J168" s="39"/>
+        <v>4980</v>
+      </c>
+      <c r="H168" s="19">
+        <v>5612</v>
+      </c>
+      <c r="I168" s="36"/>
+      <c r="J168" s="38"/>
       <c r="K168" s="38"/>
       <c r="L168" s="36"/>
       <c r="M168" s="42"/>
     </row>
-    <row r="169" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="169" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A169" s="10" t="s">
+        <v>17</v>
       </c>
       <c r="B169" s="43">
-        <v>723</v>
+        <v>868</v>
       </c>
       <c r="C169" s="48">
-        <v>1338</v>
+        <v>891</v>
       </c>
       <c r="D169" s="16">
-        <v>2456</v>
+        <v>1195</v>
       </c>
       <c r="E169" s="57">
-        <v>2721</v>
+        <v>2909</v>
       </c>
       <c r="F169" s="19">
-        <v>3424</v>
+        <v>4022</v>
       </c>
       <c r="G169" s="19">
-        <v>4118</v>
-[...3 lines deleted...]
-      <c r="J169" s="39"/>
+        <v>4980</v>
+      </c>
+      <c r="H169" s="19">
+        <v>5612</v>
+      </c>
+      <c r="I169" s="36"/>
+      <c r="J169" s="38"/>
       <c r="K169" s="38"/>
       <c r="L169" s="36"/>
       <c r="M169" s="42"/>
     </row>
-    <row r="170" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>78</v>
+    <row r="170" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A170" s="3" t="s">
+        <v>47</v>
       </c>
       <c r="B170" s="43">
-        <v>92</v>
+        <v>1377</v>
       </c>
       <c r="C170" s="48">
-        <v>187</v>
+        <v>2680</v>
       </c>
       <c r="D170" s="16">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>4486</v>
+      </c>
+      <c r="E170" s="57">
+        <v>5416</v>
       </c>
       <c r="F170" s="19">
-        <v>474</v>
+        <v>6764</v>
       </c>
       <c r="G170" s="19">
-        <v>570</v>
-[...1 lines deleted...]
-      <c r="H170" s="19"/>
+        <v>8107</v>
+      </c>
+      <c r="H170" s="19">
+        <v>9471</v>
+      </c>
       <c r="I170" s="39"/>
       <c r="J170" s="39"/>
       <c r="K170" s="38"/>
       <c r="L170" s="36"/>
       <c r="M170" s="42"/>
     </row>
-    <row r="171" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A171" s="6" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="B171" s="43">
-        <v>52</v>
+        <v>723</v>
       </c>
       <c r="C171" s="48">
-        <v>104</v>
+        <v>1338</v>
       </c>
       <c r="D171" s="16">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>2456</v>
+      </c>
+      <c r="E171" s="57">
+        <v>2721</v>
       </c>
       <c r="F171" s="19">
-        <v>260</v>
+        <v>3424</v>
       </c>
       <c r="G171" s="19">
-        <v>312</v>
-[...1 lines deleted...]
-      <c r="H171" s="19"/>
+        <v>4118</v>
+      </c>
+      <c r="H171" s="19">
+        <v>4910</v>
+      </c>
       <c r="I171" s="39"/>
       <c r="J171" s="39"/>
       <c r="K171" s="38"/>
-      <c r="L171" s="32"/>
-[...2 lines deleted...]
-    <row r="172" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L171" s="36"/>
+      <c r="M171" s="42"/>
+    </row>
+    <row r="172" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A172" s="6" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="B172" s="43">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="C172" s="48">
-        <v>98</v>
+        <v>187</v>
       </c>
       <c r="D172" s="16">
-        <v>148</v>
+        <v>283</v>
       </c>
       <c r="E172" s="18">
-        <v>196</v>
+        <v>378</v>
       </c>
       <c r="F172" s="19">
-        <v>243</v>
+        <v>474</v>
       </c>
       <c r="G172" s="19">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="H172" s="19"/>
+        <v>570</v>
+      </c>
+      <c r="H172" s="19">
+        <v>644</v>
+      </c>
       <c r="I172" s="39"/>
       <c r="J172" s="39"/>
       <c r="K172" s="38"/>
-      <c r="L172" s="32"/>
-[...2 lines deleted...]
-    <row r="173" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L172" s="36"/>
+      <c r="M172" s="42"/>
+    </row>
+    <row r="173" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A173" s="6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B173" s="43">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="C173" s="48">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="D173" s="16">
-        <v>129</v>
+        <v>156</v>
       </c>
       <c r="E173" s="18">
-        <v>169</v>
+        <v>208</v>
       </c>
       <c r="F173" s="19">
-        <v>210</v>
+        <v>260</v>
       </c>
       <c r="G173" s="19">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="H173" s="19"/>
+        <v>312</v>
+      </c>
+      <c r="H173" s="19">
+        <v>357</v>
+      </c>
       <c r="I173" s="39"/>
       <c r="J173" s="39"/>
       <c r="K173" s="38"/>
       <c r="L173" s="32"/>
       <c r="M173" s="33"/>
     </row>
-    <row r="174" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A174" s="6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B174" s="43">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="C174" s="48">
-        <v>71</v>
+        <v>98</v>
       </c>
       <c r="D174" s="16">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="E174" s="18">
-        <v>143</v>
+        <v>196</v>
       </c>
       <c r="F174" s="19">
-        <v>178</v>
+        <v>243</v>
       </c>
       <c r="G174" s="19">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="H174" s="19"/>
+        <v>290</v>
+      </c>
+      <c r="H174" s="19">
+        <v>340</v>
+      </c>
       <c r="I174" s="39"/>
       <c r="J174" s="39"/>
       <c r="K174" s="38"/>
       <c r="L174" s="32"/>
       <c r="M174" s="33"/>
     </row>
-    <row r="175" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A175" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B175" s="43">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="C175" s="48">
-        <v>121</v>
+        <v>84</v>
       </c>
       <c r="D175" s="16">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="E175" s="18">
-        <v>229</v>
+        <v>169</v>
       </c>
       <c r="F175" s="19">
-        <v>282</v>
+        <v>210</v>
       </c>
       <c r="G175" s="19">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="H175" s="19"/>
+        <v>251</v>
+      </c>
+      <c r="H175" s="19">
+        <v>278</v>
+      </c>
       <c r="I175" s="39"/>
       <c r="J175" s="39"/>
       <c r="K175" s="38"/>
       <c r="L175" s="32"/>
       <c r="M175" s="33"/>
     </row>
-    <row r="176" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A176" s="6" t="s">
-        <v>81</v>
+        <v>14</v>
       </c>
       <c r="B176" s="43">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C176" s="48">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="D176" s="16">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="E176" s="18">
-        <v>124</v>
+        <v>143</v>
       </c>
       <c r="F176" s="19">
-        <v>154</v>
+        <v>178</v>
       </c>
       <c r="G176" s="19">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="H176" s="19"/>
+        <v>214</v>
+      </c>
+      <c r="H176" s="19">
+        <v>245</v>
+      </c>
       <c r="I176" s="39"/>
       <c r="J176" s="39"/>
       <c r="K176" s="38"/>
       <c r="L176" s="32"/>
       <c r="M176" s="33"/>
     </row>
-    <row r="177" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A177" s="6" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="B177" s="43">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="C177" s="48">
-        <v>51</v>
+        <v>121</v>
       </c>
       <c r="D177" s="16">
-        <v>77</v>
+        <v>177</v>
       </c>
       <c r="E177" s="18">
-        <v>103</v>
+        <v>229</v>
       </c>
       <c r="F177" s="19">
-        <v>128</v>
+        <v>282</v>
       </c>
       <c r="G177" s="19">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="H177" s="19"/>
+        <v>341</v>
+      </c>
+      <c r="H177" s="19">
+        <v>384</v>
+      </c>
       <c r="I177" s="39"/>
       <c r="J177" s="39"/>
       <c r="K177" s="38"/>
       <c r="L177" s="32"/>
       <c r="M177" s="33"/>
     </row>
-    <row r="178" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A178" s="6" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="B178" s="43">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="C178" s="48">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="D178" s="16">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="E178" s="18">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="F178" s="19">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="G178" s="19">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="H178" s="19"/>
+        <v>185</v>
+      </c>
+      <c r="H178" s="19">
+        <v>216</v>
+      </c>
       <c r="I178" s="39"/>
       <c r="J178" s="39"/>
       <c r="K178" s="38"/>
       <c r="L178" s="32"/>
       <c r="M178" s="33"/>
     </row>
-    <row r="179" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A179" s="6" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="B179" s="43">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="C179" s="48">
-        <v>147</v>
+        <v>51</v>
       </c>
       <c r="D179" s="16">
-        <v>222</v>
+        <v>77</v>
       </c>
       <c r="E179" s="18">
-        <v>297</v>
+        <v>103</v>
       </c>
       <c r="F179" s="19">
-        <v>362</v>
+        <v>128</v>
       </c>
       <c r="G179" s="19">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="H179" s="19"/>
+        <v>153</v>
+      </c>
+      <c r="H179" s="19">
+        <v>173</v>
+      </c>
       <c r="I179" s="39"/>
       <c r="J179" s="39"/>
       <c r="K179" s="38"/>
       <c r="L179" s="32"/>
       <c r="M179" s="33"/>
     </row>
-    <row r="180" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A180" s="6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B180" s="43">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="C180" s="48">
-        <v>132</v>
+        <v>41</v>
       </c>
       <c r="D180" s="16">
-        <v>205</v>
+        <v>64</v>
       </c>
       <c r="E180" s="18">
-        <v>272</v>
+        <v>85</v>
       </c>
       <c r="F180" s="19">
-        <v>335</v>
+        <v>106</v>
       </c>
       <c r="G180" s="19">
-        <v>398</v>
-[...1 lines deleted...]
-      <c r="H180" s="19"/>
+        <v>127</v>
+      </c>
+      <c r="H180" s="19">
+        <v>144</v>
+      </c>
       <c r="I180" s="39"/>
       <c r="J180" s="39"/>
       <c r="K180" s="38"/>
       <c r="L180" s="32"/>
       <c r="M180" s="33"/>
     </row>
-    <row r="181" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A181" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="B181" s="43">
-        <v>12</v>
+        <v>71</v>
       </c>
       <c r="C181" s="48">
-        <v>23</v>
+        <v>147</v>
       </c>
       <c r="D181" s="16">
-        <v>35</v>
+        <v>222</v>
       </c>
       <c r="E181" s="18">
-        <v>46</v>
+        <v>297</v>
       </c>
       <c r="F181" s="19">
-        <v>57</v>
+        <v>362</v>
       </c>
       <c r="G181" s="19">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="H181" s="19"/>
+        <v>428</v>
+      </c>
+      <c r="H181" s="19">
+        <v>494</v>
+      </c>
       <c r="I181" s="39"/>
       <c r="J181" s="39"/>
       <c r="K181" s="38"/>
       <c r="L181" s="32"/>
       <c r="M181" s="33"/>
     </row>
-    <row r="182" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A182" s="6" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="B182" s="43">
-        <v>110</v>
+        <v>62</v>
       </c>
       <c r="C182" s="48">
-        <v>222</v>
+        <v>132</v>
       </c>
       <c r="D182" s="16">
-        <v>334</v>
+        <v>205</v>
       </c>
       <c r="E182" s="18">
-        <v>445</v>
+        <v>272</v>
       </c>
       <c r="F182" s="19">
-        <v>550</v>
+        <v>335</v>
       </c>
       <c r="G182" s="19">
-        <v>654</v>
-[...1 lines deleted...]
-      <c r="H182" s="19"/>
+        <v>398</v>
+      </c>
+      <c r="H182" s="19">
+        <v>459</v>
+      </c>
       <c r="I182" s="39"/>
       <c r="J182" s="39"/>
       <c r="K182" s="38"/>
-      <c r="L182" s="36"/>
-[...4 lines deleted...]
-        <v>48</v>
+      <c r="L182" s="32"/>
+      <c r="M182" s="33"/>
+    </row>
+    <row r="183" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A183" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="B183" s="43">
-        <v>1564</v>
+        <v>12</v>
       </c>
       <c r="C183" s="48">
-        <v>3559</v>
+        <v>23</v>
       </c>
       <c r="D183" s="16">
-        <v>5580</v>
-[...2 lines deleted...]
-        <v>7938</v>
+        <v>35</v>
+      </c>
+      <c r="E183" s="18">
+        <v>46</v>
       </c>
       <c r="F183" s="19">
-        <v>9825</v>
+        <v>57</v>
       </c>
       <c r="G183" s="19">
-        <v>12102</v>
-[...2 lines deleted...]
-      <c r="I183" s="36"/>
+        <v>68</v>
+      </c>
+      <c r="H183" s="19">
+        <v>78</v>
+      </c>
+      <c r="I183" s="39"/>
       <c r="J183" s="39"/>
       <c r="K183" s="38"/>
-      <c r="L183" s="36"/>
-[...2 lines deleted...]
-    <row r="184" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L183" s="32"/>
+      <c r="M183" s="33"/>
+    </row>
+    <row r="184" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A184" s="6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B184" s="43">
-        <v>1490</v>
+        <v>110</v>
       </c>
       <c r="C184" s="48">
-        <v>3416</v>
+        <v>222</v>
       </c>
       <c r="D184" s="16">
-        <v>5369</v>
-[...2 lines deleted...]
-        <v>7658</v>
+        <v>334</v>
+      </c>
+      <c r="E184" s="18">
+        <v>445</v>
       </c>
       <c r="F184" s="19">
-        <v>9477</v>
+        <v>550</v>
       </c>
       <c r="G184" s="19">
-        <v>11687</v>
-[...2 lines deleted...]
-      <c r="I184" s="36"/>
+        <v>654</v>
+      </c>
+      <c r="H184" s="19">
+        <v>750</v>
+      </c>
+      <c r="I184" s="39"/>
       <c r="J184" s="39"/>
       <c r="K184" s="38"/>
       <c r="L184" s="36"/>
       <c r="M184" s="42"/>
     </row>
-    <row r="185" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="185" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A185" s="2" t="s">
+        <v>48</v>
       </c>
       <c r="B185" s="43">
-        <v>68</v>
+        <v>1564</v>
       </c>
       <c r="C185" s="48">
-        <v>136</v>
+        <v>3559</v>
       </c>
       <c r="D185" s="16">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>5580</v>
+      </c>
+      <c r="E185" s="57">
+        <v>7938</v>
       </c>
       <c r="F185" s="19">
-        <v>341</v>
+        <v>9825</v>
       </c>
       <c r="G185" s="19">
-        <v>409</v>
-[...2 lines deleted...]
-      <c r="I185" s="32"/>
+        <v>12102</v>
+      </c>
+      <c r="H185" s="19">
+        <v>13636</v>
+      </c>
+      <c r="I185" s="36"/>
       <c r="J185" s="39"/>
       <c r="K185" s="38"/>
-      <c r="L185" s="32"/>
-[...2 lines deleted...]
-    <row r="186" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L185" s="36"/>
+      <c r="M185" s="42"/>
+    </row>
+    <row r="186" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A186" s="6" t="s">
-        <v>17</v>
-[...11 lines deleted...]
-        <v>6</v>
+        <v>77</v>
+      </c>
+      <c r="B186" s="43">
+        <v>1490</v>
+      </c>
+      <c r="C186" s="48">
+        <v>3416</v>
+      </c>
+      <c r="D186" s="16">
+        <v>5369</v>
+      </c>
+      <c r="E186" s="57">
+        <v>7658</v>
       </c>
       <c r="F186" s="19">
-        <v>6</v>
+        <v>9477</v>
       </c>
       <c r="G186" s="19">
-        <v>6</v>
-[...2 lines deleted...]
-      <c r="I186" s="32"/>
+        <v>11687</v>
+      </c>
+      <c r="H186" s="19">
+        <v>13153</v>
+      </c>
+      <c r="I186" s="36"/>
       <c r="J186" s="39"/>
       <c r="K186" s="38"/>
-      <c r="L186" s="32"/>
-[...4 lines deleted...]
-        <v>49</v>
+      <c r="L186" s="36"/>
+      <c r="M186" s="42"/>
+    </row>
+    <row r="187" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A187" s="6" t="s">
+        <v>13</v>
       </c>
       <c r="B187" s="43">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="C187" s="48">
-        <v>209</v>
+        <v>136</v>
       </c>
       <c r="D187" s="16">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>205</v>
+      </c>
+      <c r="E187" s="55">
+        <v>274</v>
       </c>
       <c r="F187" s="19">
-        <v>480</v>
+        <v>341</v>
       </c>
       <c r="G187" s="19">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="H187" s="19"/>
+        <v>409</v>
+      </c>
+      <c r="H187" s="19">
+        <v>477</v>
+      </c>
       <c r="I187" s="32"/>
       <c r="J187" s="39"/>
       <c r="K187" s="38"/>
       <c r="L187" s="32"/>
       <c r="M187" s="33"/>
     </row>
-    <row r="188" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A188" s="6" t="s">
-        <v>77</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>17</v>
+      </c>
+      <c r="B188" s="46">
+        <v>6</v>
+      </c>
+      <c r="C188" s="21">
+        <v>6</v>
+      </c>
+      <c r="D188" s="55">
+        <v>6</v>
       </c>
       <c r="E188" s="18">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="F188" s="19">
-        <v>56</v>
+        <v>6</v>
       </c>
       <c r="G188" s="19">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="H188" s="19"/>
+        <v>6</v>
+      </c>
+      <c r="H188" s="19">
+        <v>6</v>
+      </c>
       <c r="I188" s="32"/>
       <c r="J188" s="39"/>
       <c r="K188" s="38"/>
       <c r="L188" s="32"/>
       <c r="M188" s="33"/>
     </row>
-    <row r="189" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>78</v>
+    <row r="189" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A189" s="2" t="s">
+        <v>49</v>
       </c>
       <c r="B189" s="43">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="C189" s="48">
-        <v>0</v>
+        <v>209</v>
       </c>
       <c r="D189" s="16">
-        <v>1</v>
+        <v>329</v>
       </c>
       <c r="E189" s="18">
-        <v>1</v>
+        <v>426</v>
       </c>
       <c r="F189" s="19">
-        <v>1</v>
+        <v>480</v>
       </c>
       <c r="G189" s="19">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H189" s="19"/>
+        <v>547</v>
+      </c>
+      <c r="H189" s="19">
+        <v>620</v>
+      </c>
       <c r="I189" s="32"/>
       <c r="J189" s="39"/>
       <c r="K189" s="38"/>
       <c r="L189" s="32"/>
       <c r="M189" s="33"/>
     </row>
-    <row r="190" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A190" s="6" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="B190" s="43">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="C190" s="48">
-        <v>186</v>
+        <v>22</v>
       </c>
       <c r="D190" s="16">
-        <v>295</v>
+        <v>34</v>
       </c>
       <c r="E190" s="18">
-        <v>380</v>
+        <v>45</v>
       </c>
       <c r="F190" s="19">
-        <v>423</v>
+        <v>56</v>
       </c>
       <c r="G190" s="19">
-        <v>479</v>
-[...1 lines deleted...]
-      <c r="H190" s="19"/>
+        <v>67</v>
+      </c>
+      <c r="H190" s="19">
+        <v>70</v>
+      </c>
       <c r="I190" s="32"/>
       <c r="J190" s="39"/>
       <c r="K190" s="38"/>
       <c r="L190" s="32"/>
       <c r="M190" s="33"/>
     </row>
-    <row r="191" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>70</v>
+    <row r="191" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A191" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="B191" s="43">
+        <v>0</v>
+      </c>
+      <c r="C191" s="48">
+        <v>0</v>
+      </c>
+      <c r="D191" s="16">
         <v>1</v>
       </c>
-      <c r="C191" s="48">
+      <c r="E191" s="18">
         <v>1</v>
       </c>
-      <c r="D191" s="16">
-[...4 lines deleted...]
-      </c>
       <c r="F191" s="19">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="H191" s="19"/>
+        <v>1</v>
+      </c>
+      <c r="G191" s="19">
+        <v>1</v>
+      </c>
+      <c r="H191" s="19">
+        <v>1</v>
+      </c>
       <c r="I191" s="32"/>
       <c r="J191" s="39"/>
       <c r="K191" s="38"/>
       <c r="L191" s="32"/>
       <c r="M191" s="33"/>
     </row>
-    <row r="192" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A192" s="6" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="B192" s="43">
-        <v>1</v>
+        <v>64</v>
       </c>
       <c r="C192" s="48">
-        <v>1</v>
+        <v>186</v>
       </c>
       <c r="D192" s="16">
-        <v>2</v>
+        <v>295</v>
       </c>
       <c r="E192" s="18">
-        <v>2</v>
+        <v>380</v>
       </c>
       <c r="F192" s="19">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="H192" s="19"/>
+        <v>423</v>
+      </c>
+      <c r="G192" s="19">
+        <v>479</v>
+      </c>
+      <c r="H192" s="19">
+        <v>549</v>
+      </c>
       <c r="I192" s="32"/>
       <c r="J192" s="39"/>
       <c r="K192" s="38"/>
       <c r="L192" s="32"/>
       <c r="M192" s="33"/>
     </row>
-    <row r="193" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
       <c r="A193" s="2" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="B193" s="43">
-        <v>78113</v>
+        <v>1</v>
       </c>
       <c r="C193" s="48">
-        <v>178296</v>
+        <v>1</v>
       </c>
       <c r="D193" s="16">
-        <v>265264</v>
-[...2 lines deleted...]
-        <v>328480</v>
+        <v>2</v>
+      </c>
+      <c r="E193" s="18">
+        <v>2</v>
       </c>
       <c r="F193" s="19">
-        <v>407292</v>
-[...5 lines deleted...]
-      <c r="I193" s="36"/>
+        <v>2</v>
+      </c>
+      <c r="G193" s="12">
+        <v>2</v>
+      </c>
+      <c r="H193" s="19">
+        <v>2</v>
+      </c>
+      <c r="I193" s="32"/>
       <c r="J193" s="39"/>
       <c r="K193" s="38"/>
-      <c r="L193" s="36"/>
-[...2 lines deleted...]
-    <row r="194" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L193" s="32"/>
+      <c r="M193" s="33"/>
+    </row>
+    <row r="194" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A194" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B194" s="43">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="C194" s="48">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="D194" s="16">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="E194" s="18">
-        <v>100</v>
+        <v>2</v>
       </c>
       <c r="F194" s="19">
-        <v>137</v>
-[...4 lines deleted...]
-      <c r="H194" s="19"/>
+        <v>2</v>
+      </c>
+      <c r="G194" s="12">
+        <v>2</v>
+      </c>
+      <c r="H194" s="19">
+        <v>2</v>
+      </c>
       <c r="I194" s="32"/>
       <c r="J194" s="39"/>
       <c r="K194" s="38"/>
       <c r="L194" s="32"/>
       <c r="M194" s="33"/>
     </row>
-    <row r="195" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>78</v>
+    <row r="195" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A195" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="B195" s="43">
-        <v>145</v>
+        <v>78113</v>
       </c>
       <c r="C195" s="48">
-        <v>190</v>
+        <v>178296</v>
       </c>
       <c r="D195" s="16">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>265264</v>
+      </c>
+      <c r="E195" s="57">
+        <v>328480</v>
       </c>
       <c r="F195" s="19">
-        <v>342</v>
+        <v>407292</v>
       </c>
       <c r="G195" s="19">
-        <v>403</v>
-[...2 lines deleted...]
-      <c r="I195" s="32"/>
+        <v>539846</v>
+      </c>
+      <c r="H195" s="19">
+        <v>566301</v>
+      </c>
+      <c r="I195" s="36"/>
       <c r="J195" s="39"/>
       <c r="K195" s="38"/>
       <c r="L195" s="36"/>
       <c r="M195" s="42"/>
     </row>
-    <row r="196" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A196" s="6" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="B196" s="43">
-        <v>1319</v>
+        <v>13</v>
       </c>
       <c r="C196" s="48">
-        <v>2818</v>
+        <v>42</v>
       </c>
       <c r="D196" s="16">
-        <v>4318</v>
-[...2 lines deleted...]
-        <v>5818</v>
+        <v>71</v>
+      </c>
+      <c r="E196" s="18">
+        <v>100</v>
       </c>
       <c r="F196" s="19">
-        <v>6883</v>
+        <v>137</v>
       </c>
       <c r="G196" s="19">
-        <v>7949</v>
-[...2 lines deleted...]
-      <c r="I196" s="36"/>
+        <v>174</v>
+      </c>
+      <c r="H196" s="19">
+        <v>211</v>
+      </c>
+      <c r="I196" s="32"/>
       <c r="J196" s="39"/>
       <c r="K196" s="38"/>
-      <c r="L196" s="36"/>
-[...2 lines deleted...]
-    <row r="197" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L196" s="32"/>
+      <c r="M196" s="33"/>
+    </row>
+    <row r="197" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A197" s="6" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="B197" s="43">
-        <v>718</v>
+        <v>145</v>
       </c>
       <c r="C197" s="48">
-        <v>3680</v>
+        <v>190</v>
       </c>
       <c r="D197" s="16">
-        <v>6642</v>
-[...2 lines deleted...]
-        <v>9605</v>
+        <v>235</v>
+      </c>
+      <c r="E197" s="18">
+        <v>280</v>
       </c>
       <c r="F197" s="19">
-        <v>10631</v>
+        <v>342</v>
       </c>
       <c r="G197" s="19">
-        <v>11658</v>
-[...2 lines deleted...]
-      <c r="I197" s="36"/>
+        <v>403</v>
+      </c>
+      <c r="H197" s="19">
+        <v>465</v>
+      </c>
+      <c r="I197" s="32"/>
       <c r="J197" s="39"/>
       <c r="K197" s="38"/>
       <c r="L197" s="36"/>
       <c r="M197" s="42"/>
     </row>
-    <row r="198" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A198" s="6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B198" s="43">
-        <v>448</v>
+        <v>1319</v>
       </c>
       <c r="C198" s="48">
-        <v>1096</v>
+        <v>2818</v>
       </c>
       <c r="D198" s="16">
-        <v>1744</v>
+        <v>4318</v>
       </c>
       <c r="E198" s="57">
-        <v>2393</v>
+        <v>5818</v>
       </c>
       <c r="F198" s="19">
-        <v>2975</v>
+        <v>6883</v>
       </c>
       <c r="G198" s="19">
-        <v>3557</v>
-[...1 lines deleted...]
-      <c r="H198" s="19"/>
+        <v>7949</v>
+      </c>
+      <c r="H198" s="19">
+        <v>9015</v>
+      </c>
       <c r="I198" s="36"/>
       <c r="J198" s="39"/>
       <c r="K198" s="38"/>
       <c r="L198" s="36"/>
       <c r="M198" s="42"/>
     </row>
-    <row r="199" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A199" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B199" s="43">
-        <v>8490</v>
+        <v>718</v>
       </c>
       <c r="C199" s="48">
-        <v>15526</v>
+        <v>3680</v>
       </c>
       <c r="D199" s="16">
-        <v>22561</v>
+        <v>6642</v>
       </c>
       <c r="E199" s="57">
-        <v>29596</v>
+        <v>9605</v>
       </c>
       <c r="F199" s="19">
-        <v>36335</v>
+        <v>10631</v>
       </c>
       <c r="G199" s="19">
-        <v>43074</v>
-[...1 lines deleted...]
-      <c r="H199" s="19"/>
+        <v>11658</v>
+      </c>
+      <c r="H199" s="19">
+        <v>12685</v>
+      </c>
       <c r="I199" s="36"/>
       <c r="J199" s="39"/>
       <c r="K199" s="38"/>
       <c r="L199" s="36"/>
       <c r="M199" s="42"/>
     </row>
-    <row r="200" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A200" s="6" t="s">
-        <v>81</v>
+        <v>14</v>
       </c>
       <c r="B200" s="43">
-        <v>170</v>
+        <v>448</v>
       </c>
       <c r="C200" s="48">
-        <v>333</v>
+        <v>1096</v>
       </c>
       <c r="D200" s="16">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>1744</v>
+      </c>
+      <c r="E200" s="57">
+        <v>2393</v>
       </c>
       <c r="F200" s="19">
-        <v>815</v>
+        <v>2975</v>
       </c>
       <c r="G200" s="19">
-        <v>973</v>
-[...1 lines deleted...]
-      <c r="H200" s="19"/>
+        <v>3557</v>
+      </c>
+      <c r="H200" s="19">
+        <v>4140</v>
+      </c>
       <c r="I200" s="36"/>
       <c r="J200" s="39"/>
       <c r="K200" s="38"/>
       <c r="L200" s="36"/>
       <c r="M200" s="42"/>
     </row>
-    <row r="201" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A201" s="6" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="B201" s="43">
-        <v>38</v>
+        <v>8490</v>
       </c>
       <c r="C201" s="48">
-        <v>81</v>
+        <v>15526</v>
       </c>
       <c r="D201" s="16">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>22561</v>
+      </c>
+      <c r="E201" s="57">
+        <v>29596</v>
       </c>
       <c r="F201" s="19">
-        <v>211</v>
+        <v>36335</v>
       </c>
       <c r="G201" s="19">
-        <v>255</v>
-[...2 lines deleted...]
-      <c r="I201" s="32"/>
+        <v>43074</v>
+      </c>
+      <c r="H201" s="19">
+        <v>49812</v>
+      </c>
+      <c r="I201" s="36"/>
       <c r="J201" s="39"/>
       <c r="K201" s="38"/>
-      <c r="L201" s="32"/>
-[...2 lines deleted...]
-    <row r="202" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L201" s="36"/>
+      <c r="M201" s="42"/>
+    </row>
+    <row r="202" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A202" s="6" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="B202" s="43">
-        <v>97</v>
+        <v>170</v>
       </c>
       <c r="C202" s="48">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="D202" s="16">
-        <v>545</v>
+        <v>495</v>
       </c>
       <c r="E202" s="18">
-        <v>769</v>
+        <v>657</v>
       </c>
       <c r="F202" s="19">
-        <v>1030</v>
+        <v>815</v>
       </c>
       <c r="G202" s="19">
-        <v>1292</v>
-[...1 lines deleted...]
-      <c r="H202" s="19"/>
+        <v>973</v>
+      </c>
+      <c r="H202" s="19">
+        <v>1131</v>
+      </c>
       <c r="I202" s="36"/>
       <c r="J202" s="39"/>
       <c r="K202" s="38"/>
       <c r="L202" s="36"/>
       <c r="M202" s="42"/>
     </row>
-    <row r="203" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A203" s="6" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="B203" s="43">
-        <v>17154</v>
+        <v>38</v>
       </c>
       <c r="C203" s="48">
-        <v>39098</v>
+        <v>81</v>
       </c>
       <c r="D203" s="16">
-        <v>60275</v>
-[...2 lines deleted...]
-        <v>82197</v>
+        <v>123</v>
+      </c>
+      <c r="E203" s="18">
+        <v>166</v>
       </c>
       <c r="F203" s="19">
-        <v>100326</v>
+        <v>211</v>
       </c>
       <c r="G203" s="19">
-        <v>114701</v>
-[...2 lines deleted...]
-      <c r="I203" s="36"/>
+        <v>255</v>
+      </c>
+      <c r="H203" s="19">
+        <v>300</v>
+      </c>
+      <c r="I203" s="32"/>
       <c r="J203" s="39"/>
       <c r="K203" s="38"/>
-      <c r="L203" s="36"/>
-[...2 lines deleted...]
-    <row r="204" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L203" s="32"/>
+      <c r="M203" s="33"/>
+    </row>
+    <row r="204" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A204" s="6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B204" s="43">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="C204" s="48">
-        <v>120</v>
+        <v>321</v>
       </c>
       <c r="D204" s="16">
-        <v>180</v>
+        <v>545</v>
       </c>
       <c r="E204" s="18">
-        <v>240</v>
+        <v>769</v>
       </c>
       <c r="F204" s="19">
-        <v>300</v>
+        <v>1030</v>
       </c>
       <c r="G204" s="19">
-        <v>360</v>
-[...2 lines deleted...]
-      <c r="I204" s="32"/>
+        <v>1292</v>
+      </c>
+      <c r="H204" s="19">
+        <v>1553</v>
+      </c>
+      <c r="I204" s="36"/>
       <c r="J204" s="39"/>
       <c r="K204" s="38"/>
-      <c r="L204" s="32"/>
-[...2 lines deleted...]
-    <row r="205" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L204" s="36"/>
+      <c r="M204" s="42"/>
+    </row>
+    <row r="205" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A205" s="6" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>4874</v>
+        <v>17</v>
+      </c>
+      <c r="B205" s="43">
+        <v>17154</v>
+      </c>
+      <c r="C205" s="48">
+        <v>39098</v>
       </c>
       <c r="D205" s="16">
-        <v>6752</v>
+        <v>60275</v>
       </c>
       <c r="E205" s="57">
-        <v>6752</v>
+        <v>82197</v>
       </c>
       <c r="F205" s="19">
-        <v>6752</v>
+        <v>100326</v>
       </c>
       <c r="G205" s="19">
-        <v>8532</v>
-[...1 lines deleted...]
-      <c r="H205" s="19"/>
+        <v>114701</v>
+      </c>
+      <c r="H205" s="19">
+        <v>128436</v>
+      </c>
       <c r="I205" s="36"/>
       <c r="J205" s="39"/>
       <c r="K205" s="38"/>
       <c r="L205" s="36"/>
       <c r="M205" s="42"/>
     </row>
-    <row r="206" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A206" s="6" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="B206" s="43">
-        <v>47012</v>
+        <v>60</v>
       </c>
       <c r="C206" s="48">
-        <v>110117</v>
+        <v>120</v>
       </c>
       <c r="D206" s="16">
-        <v>161321</v>
-[...2 lines deleted...]
-        <v>189908</v>
+        <v>180</v>
+      </c>
+      <c r="E206" s="18">
+        <v>240</v>
       </c>
       <c r="F206" s="19">
-        <v>240554</v>
+        <v>300</v>
       </c>
       <c r="G206" s="19">
-        <v>346916</v>
-[...2 lines deleted...]
-      <c r="I206" s="36"/>
+        <v>360</v>
+      </c>
+      <c r="H206" s="19">
+        <v>391</v>
+      </c>
+      <c r="I206" s="32"/>
       <c r="J206" s="39"/>
       <c r="K206" s="38"/>
-      <c r="L206" s="36"/>
-[...27 lines deleted...]
-      <c r="K207" s="41"/>
+      <c r="L206" s="32"/>
+      <c r="M206" s="33"/>
+    </row>
+    <row r="207" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A207" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B207" s="44">
+        <v>2450</v>
+      </c>
+      <c r="C207" s="53">
+        <v>4874</v>
+      </c>
+      <c r="D207" s="16">
+        <v>6752</v>
+      </c>
+      <c r="E207" s="57">
+        <v>6752</v>
+      </c>
+      <c r="F207" s="19">
+        <v>6752</v>
+      </c>
+      <c r="G207" s="19">
+        <v>8532</v>
+      </c>
+      <c r="H207" s="19">
+        <v>8532</v>
+      </c>
+      <c r="I207" s="36"/>
+      <c r="J207" s="39"/>
+      <c r="K207" s="38"/>
       <c r="L207" s="36"/>
       <c r="M207" s="42"/>
     </row>
-    <row r="208" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A208" s="6" t="s">
-        <v>77</v>
-[...22 lines deleted...]
-      <c r="K208" s="41"/>
+        <v>80</v>
+      </c>
+      <c r="B208" s="43">
+        <v>47012</v>
+      </c>
+      <c r="C208" s="48">
+        <v>110117</v>
+      </c>
+      <c r="D208" s="16">
+        <v>161321</v>
+      </c>
+      <c r="E208" s="57">
+        <v>189908</v>
+      </c>
+      <c r="F208" s="19">
+        <v>240554</v>
+      </c>
+      <c r="G208" s="19">
+        <v>346916</v>
+      </c>
+      <c r="H208" s="19">
+        <v>349631</v>
+      </c>
+      <c r="I208" s="36"/>
+      <c r="J208" s="39"/>
+      <c r="K208" s="38"/>
       <c r="L208" s="36"/>
       <c r="M208" s="42"/>
     </row>
-    <row r="209" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:13" ht="31.8" x14ac:dyDescent="0.3">
       <c r="A209" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B209" s="47">
-        <v>8</v>
+        <v>958.1</v>
       </c>
       <c r="C209" s="54">
-        <v>24</v>
+        <v>1961</v>
       </c>
       <c r="D209" s="17">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>2793.9</v>
+      </c>
+      <c r="E209" s="59">
+        <v>3872.2</v>
       </c>
       <c r="F209" s="20">
-        <v>72.2</v>
+        <v>4790</v>
       </c>
       <c r="G209" s="20">
-        <v>88.3</v>
-[...2 lines deleted...]
-      <c r="I209" s="32"/>
+        <v>6367.4</v>
+      </c>
+      <c r="H209" s="19">
+        <v>7508.2</v>
+      </c>
+      <c r="I209" s="37"/>
       <c r="J209" s="40"/>
       <c r="K209" s="41"/>
-      <c r="L209" s="32"/>
-[...2 lines deleted...]
-    <row r="210" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L209" s="36"/>
+      <c r="M209" s="42"/>
+    </row>
+    <row r="210" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A210" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B210" s="47">
-        <v>8</v>
+        <v>958.1</v>
       </c>
       <c r="C210" s="54">
-        <v>24</v>
+        <v>1961</v>
       </c>
       <c r="D210" s="17">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>2793.9</v>
+      </c>
+      <c r="E210" s="59">
+        <v>3872.2</v>
       </c>
       <c r="F210" s="20">
-        <v>72.2</v>
+        <v>4790</v>
       </c>
       <c r="G210" s="20">
-        <v>88.3</v>
-[...2 lines deleted...]
-      <c r="I210" s="32"/>
+        <v>6367.4</v>
+      </c>
+      <c r="H210" s="19">
+        <v>7508.2</v>
+      </c>
+      <c r="I210" s="37"/>
       <c r="J210" s="40"/>
       <c r="K210" s="41"/>
-      <c r="L210" s="32"/>
-[...2 lines deleted...]
-    <row r="211" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="L210" s="36"/>
+      <c r="M210" s="42"/>
+    </row>
+    <row r="211" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
       <c r="A211" s="2" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>52</v>
+      </c>
+      <c r="B211" s="47">
+        <v>8</v>
+      </c>
+      <c r="C211" s="54">
+        <v>24</v>
       </c>
       <c r="D211" s="17">
-        <v>9.5</v>
+        <v>40</v>
       </c>
       <c r="E211" s="18">
-        <v>11.9</v>
+        <v>56</v>
       </c>
       <c r="F211" s="20">
-        <v>31.9</v>
+        <v>72.2</v>
       </c>
       <c r="G211" s="20">
-        <v>56.7</v>
-[...2 lines deleted...]
-      <c r="I211" s="37"/>
+        <v>88.3</v>
+      </c>
+      <c r="H211" s="19">
+        <v>105.6</v>
+      </c>
+      <c r="I211" s="32"/>
       <c r="J211" s="40"/>
       <c r="K211" s="41"/>
-      <c r="L211" s="36"/>
-[...3 lines deleted...]
-      <c r="A212" s="10" t="s">
+      <c r="L211" s="32"/>
+      <c r="M211" s="33"/>
+    </row>
+    <row r="212" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A212" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="B212" s="47" t="s">
-[...3 lines deleted...]
-        <v>72</v>
+      <c r="B212" s="47">
+        <v>8</v>
+      </c>
+      <c r="C212" s="54">
+        <v>24</v>
       </c>
       <c r="D212" s="17">
-        <v>9.5</v>
+        <v>40</v>
       </c>
       <c r="E212" s="18">
-        <v>11.9</v>
+        <v>56</v>
       </c>
       <c r="F212" s="20">
-        <v>31.9</v>
+        <v>72.2</v>
       </c>
       <c r="G212" s="20">
-        <v>56.7</v>
-[...2 lines deleted...]
-      <c r="I212" s="37"/>
+        <v>88.3</v>
+      </c>
+      <c r="H212" s="19">
+        <v>105.6</v>
+      </c>
+      <c r="I212" s="32"/>
       <c r="J212" s="40"/>
       <c r="K212" s="41"/>
-      <c r="L212" s="36"/>
-[...10 lines deleted...]
-        <v>1</v>
+      <c r="L212" s="32"/>
+      <c r="M212" s="33"/>
+    </row>
+    <row r="213" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A213" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="B213" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C213" s="54" t="s">
+        <v>72</v>
       </c>
       <c r="D213" s="17">
-        <v>1.3</v>
+        <v>9.5</v>
       </c>
       <c r="E213" s="18">
-        <v>1.8</v>
+        <v>11.9</v>
       </c>
       <c r="F213" s="20">
-        <v>2.2000000000000002</v>
+        <v>31.9</v>
       </c>
       <c r="G213" s="20">
-        <v>2.7</v>
-[...2 lines deleted...]
-      <c r="I213" s="32"/>
+        <v>56.7</v>
+      </c>
+      <c r="H213" s="19">
+        <v>62.7</v>
+      </c>
+      <c r="I213" s="37"/>
       <c r="J213" s="40"/>
       <c r="K213" s="41"/>
-      <c r="L213" s="32"/>
-[...3 lines deleted...]
-      <c r="A214" s="6" t="s">
+      <c r="L213" s="36"/>
+      <c r="M213" s="42"/>
+    </row>
+    <row r="214" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A214" s="10" t="s">
         <v>77</v>
       </c>
-      <c r="B214" s="47">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B214" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C214" s="54" t="s">
+        <v>72</v>
       </c>
       <c r="D214" s="17">
-        <v>1.3</v>
+        <v>9.5</v>
       </c>
       <c r="E214" s="18">
-        <v>1.8</v>
+        <v>11.9</v>
       </c>
       <c r="F214" s="20">
-        <v>2.2000000000000002</v>
+        <v>31.9</v>
       </c>
       <c r="G214" s="20">
-        <v>2.7</v>
-[...2 lines deleted...]
-      <c r="I214" s="32"/>
+        <v>56.7</v>
+      </c>
+      <c r="H214" s="19">
+        <v>62.7</v>
+      </c>
+      <c r="I214" s="37"/>
       <c r="J214" s="40"/>
       <c r="K214" s="41"/>
-      <c r="L214" s="32"/>
-[...4 lines deleted...]
-        <v>84</v>
+      <c r="L214" s="36"/>
+      <c r="M214" s="42"/>
+    </row>
+    <row r="215" spans="1:13" ht="31.8" x14ac:dyDescent="0.3">
+      <c r="A215" s="7" t="s">
+        <v>53</v>
       </c>
       <c r="B215" s="47">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="C215" s="54">
         <v>1</v>
       </c>
       <c r="D215" s="17">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="E215" s="18">
-        <v>1.3</v>
+        <v>1.8</v>
       </c>
       <c r="F215" s="20">
-        <v>1.7</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="G215" s="20">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H215" s="19"/>
+        <v>2.7</v>
+      </c>
+      <c r="H215" s="19">
+        <v>2.8</v>
+      </c>
       <c r="I215" s="32"/>
       <c r="J215" s="40"/>
       <c r="K215" s="41"/>
       <c r="L215" s="32"/>
       <c r="M215" s="33"/>
     </row>
-    <row r="216" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A216" s="10" t="s">
+    <row r="216" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A216" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B216" s="47">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="C216" s="54">
         <v>1</v>
       </c>
       <c r="D216" s="17">
-        <v>1</v>
+        <v>1.3</v>
       </c>
       <c r="E216" s="18">
-        <v>1.3</v>
+        <v>1.8</v>
       </c>
       <c r="F216" s="20">
-        <v>1.7</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="G216" s="20">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H216" s="19"/>
+        <v>2.7</v>
+      </c>
+      <c r="H216" s="19">
+        <v>2.7</v>
+      </c>
       <c r="I216" s="32"/>
       <c r="J216" s="40"/>
       <c r="K216" s="41"/>
       <c r="L216" s="32"/>
       <c r="M216" s="33"/>
     </row>
-    <row r="217" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>54</v>
+    <row r="217" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A217" s="2" t="s">
+        <v>84</v>
       </c>
       <c r="B217" s="47">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="C217" s="54">
         <v>1</v>
       </c>
       <c r="D217" s="17">
+        <v>1</v>
+      </c>
+      <c r="E217" s="18">
         <v>1.3</v>
       </c>
-      <c r="E217" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="20">
-        <v>2.2000000000000002</v>
+        <v>1.7</v>
       </c>
       <c r="G217" s="20">
-        <v>2.7</v>
-[...1 lines deleted...]
-      <c r="H217" s="19"/>
+        <v>2</v>
+      </c>
+      <c r="H217" s="19">
+        <v>0</v>
+      </c>
       <c r="I217" s="32"/>
       <c r="J217" s="40"/>
       <c r="K217" s="41"/>
       <c r="L217" s="32"/>
       <c r="M217" s="33"/>
     </row>
-    <row r="218" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A218" s="6" t="s">
+    <row r="218" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A218" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B218" s="47">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="C218" s="54">
         <v>1</v>
       </c>
       <c r="D218" s="17">
+        <v>1</v>
+      </c>
+      <c r="E218" s="18">
         <v>1.3</v>
       </c>
-      <c r="E218" s="18">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="20">
+        <v>1.7</v>
+      </c>
+      <c r="G218" s="20">
+        <v>2</v>
+      </c>
+      <c r="H218" s="19">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G218" s="20">
-[...2 lines deleted...]
-      <c r="H218" s="19"/>
       <c r="I218" s="32"/>
       <c r="J218" s="40"/>
       <c r="K218" s="41"/>
       <c r="L218" s="32"/>
       <c r="M218" s="33"/>
     </row>
-    <row r="219" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B219" s="43">
+    <row r="219" spans="1:13" ht="42" x14ac:dyDescent="0.3">
+      <c r="A219" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B219" s="47">
+        <v>0.4</v>
+      </c>
+      <c r="C219" s="54">
         <v>1</v>
       </c>
-      <c r="C219" s="48">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="D219" s="17">
+        <v>1.3</v>
       </c>
       <c r="E219" s="18">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="H219" s="19"/>
+        <v>1.8</v>
+      </c>
+      <c r="F219" s="20">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G219" s="20">
+        <v>2.7</v>
+      </c>
+      <c r="H219" s="19">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="I219" s="32"/>
-      <c r="J219" s="39"/>
-      <c r="K219" s="38"/>
+      <c r="J219" s="40"/>
+      <c r="K219" s="41"/>
       <c r="L219" s="32"/>
       <c r="M219" s="33"/>
     </row>
-    <row r="220" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A220" s="10" t="s">
+    <row r="220" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A220" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="B220" s="43">
+      <c r="B220" s="47">
+        <v>0.4</v>
+      </c>
+      <c r="C220" s="54">
         <v>1</v>
       </c>
-      <c r="C220" s="48">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="D220" s="17">
+        <v>1.3</v>
       </c>
       <c r="E220" s="18">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="H220" s="19"/>
+        <v>1.8</v>
+      </c>
+      <c r="F220" s="20">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="G220" s="20">
+        <v>2.7</v>
+      </c>
+      <c r="H220" s="19">
+        <v>2.7</v>
+      </c>
       <c r="I220" s="32"/>
-      <c r="J220" s="39"/>
-      <c r="K220" s="38"/>
+      <c r="J220" s="40"/>
+      <c r="K220" s="41"/>
       <c r="L220" s="32"/>
       <c r="M220" s="33"/>
     </row>
-    <row r="221" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H221" s="19"/>
+    <row r="221" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A221" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B221" s="47"/>
+      <c r="C221" s="54"/>
+      <c r="D221" s="17"/>
+      <c r="E221" s="18"/>
+      <c r="F221" s="20"/>
+      <c r="G221" s="20"/>
+      <c r="H221" s="19">
+        <v>2.7</v>
+      </c>
       <c r="I221" s="32"/>
-      <c r="J221" s="39"/>
-[...6 lines deleted...]
-        <v>77</v>
+      <c r="J221" s="40"/>
+      <c r="K221" s="41"/>
+      <c r="L221" s="32"/>
+      <c r="M221" s="33"/>
+    </row>
+    <row r="222" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A222" s="2" t="s">
+        <v>71</v>
       </c>
       <c r="B222" s="43">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C222" s="48">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="D222" s="16">
-        <v>60</v>
+        <v>4</v>
       </c>
       <c r="E222" s="18">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="F222" s="19">
-        <v>94</v>
-[...4 lines deleted...]
-      <c r="H222" s="19"/>
+        <v>6</v>
+      </c>
+      <c r="G222" s="12">
+        <v>8</v>
+      </c>
+      <c r="H222" s="19">
+        <v>43</v>
+      </c>
       <c r="I222" s="32"/>
       <c r="J222" s="39"/>
       <c r="K222" s="38"/>
       <c r="L222" s="32"/>
       <c r="M222" s="33"/>
     </row>
-    <row r="223" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="223" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A223" s="10" t="s">
+        <v>77</v>
       </c>
       <c r="B223" s="43">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="C223" s="48">
-        <v>164</v>
+        <v>3</v>
       </c>
       <c r="D223" s="16">
-        <v>246</v>
+        <v>4</v>
       </c>
       <c r="E223" s="18">
-        <v>328</v>
+        <v>5</v>
       </c>
       <c r="F223" s="19">
-        <v>410</v>
-[...4 lines deleted...]
-      <c r="H223" s="19"/>
+        <v>6</v>
+      </c>
+      <c r="G223" s="12">
+        <v>8</v>
+      </c>
+      <c r="H223" s="19">
+        <v>43</v>
+      </c>
       <c r="I223" s="32"/>
       <c r="J223" s="39"/>
       <c r="K223" s="38"/>
       <c r="L223" s="32"/>
       <c r="M223" s="33"/>
     </row>
-    <row r="224" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>56</v>
+    <row r="224" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A224" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="B224" s="43">
-        <v>51214</v>
+        <v>94</v>
       </c>
       <c r="C224" s="48">
-        <v>90556</v>
+        <v>200</v>
       </c>
       <c r="D224" s="16">
-        <v>129898</v>
-[...2 lines deleted...]
-        <v>169240</v>
+        <v>306</v>
+      </c>
+      <c r="E224" s="18">
+        <v>413</v>
       </c>
       <c r="F224" s="19">
-        <v>208244</v>
+        <v>504</v>
       </c>
       <c r="G224" s="19">
-        <v>247247</v>
-[...2 lines deleted...]
-      <c r="I224" s="36"/>
+        <v>595</v>
+      </c>
+      <c r="H224" s="19">
+        <v>609</v>
+      </c>
+      <c r="I224" s="32"/>
       <c r="J224" s="39"/>
       <c r="K224" s="38"/>
       <c r="L224" s="36"/>
       <c r="M224" s="42"/>
     </row>
-    <row r="225" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A225" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B225" s="43">
-        <v>51214</v>
+        <v>12</v>
       </c>
       <c r="C225" s="48">
-        <v>90556</v>
+        <v>36</v>
       </c>
       <c r="D225" s="16">
-        <v>129898</v>
-[...2 lines deleted...]
-        <v>169240</v>
+        <v>60</v>
+      </c>
+      <c r="E225" s="18">
+        <v>85</v>
       </c>
       <c r="F225" s="19">
-        <v>208244</v>
+        <v>94</v>
       </c>
       <c r="G225" s="19">
-        <v>247247</v>
-[...2 lines deleted...]
-      <c r="I225" s="36"/>
+        <v>103</v>
+      </c>
+      <c r="H225" s="19">
+        <v>113</v>
+      </c>
+      <c r="I225" s="32"/>
       <c r="J225" s="39"/>
       <c r="K225" s="38"/>
-      <c r="L225" s="36"/>
-[...4 lines deleted...]
-        <v>57</v>
+      <c r="L225" s="32"/>
+      <c r="M225" s="33"/>
+    </row>
+    <row r="226" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A226" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="B226" s="43">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="C226" s="48">
-        <v>58</v>
+        <v>164</v>
       </c>
       <c r="D226" s="16">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="E226" s="18">
-        <v>172</v>
+        <v>328</v>
       </c>
       <c r="F226" s="19">
-        <v>234</v>
+        <v>410</v>
       </c>
       <c r="G226" s="19">
-        <v>414</v>
-[...2 lines deleted...]
-      <c r="I226" s="36"/>
+        <v>492</v>
+      </c>
+      <c r="H226" s="19">
+        <v>496</v>
+      </c>
+      <c r="I226" s="32"/>
       <c r="J226" s="39"/>
       <c r="K226" s="38"/>
-      <c r="L226" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L226" s="32"/>
+      <c r="M226" s="33"/>
+    </row>
+    <row r="227" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A227" s="3" t="s">
+        <v>56</v>
       </c>
       <c r="B227" s="43">
-        <v>37</v>
+        <v>51214</v>
       </c>
       <c r="C227" s="48">
-        <v>58</v>
+        <v>90556</v>
       </c>
       <c r="D227" s="16">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>129898</v>
+      </c>
+      <c r="E227" s="57">
+        <v>169240</v>
       </c>
       <c r="F227" s="19">
-        <v>234</v>
+        <v>208244</v>
       </c>
       <c r="G227" s="19">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="H227" s="19"/>
+        <v>247247</v>
+      </c>
+      <c r="H227" s="19">
+        <v>286250</v>
+      </c>
       <c r="I227" s="36"/>
       <c r="J227" s="39"/>
       <c r="K227" s="38"/>
       <c r="L227" s="36"/>
       <c r="M227" s="42"/>
     </row>
-    <row r="228" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>58</v>
+    <row r="228" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A228" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B228" s="43">
-        <v>3619</v>
+        <v>51214</v>
       </c>
       <c r="C228" s="48">
-        <v>9502</v>
+        <v>90556</v>
       </c>
       <c r="D228" s="16">
-        <v>15386</v>
+        <v>129898</v>
       </c>
       <c r="E228" s="57">
-        <v>21269</v>
+        <v>169240</v>
       </c>
       <c r="F228" s="19">
-        <v>26273</v>
+        <v>208244</v>
       </c>
       <c r="G228" s="19">
-        <v>31276</v>
-[...1 lines deleted...]
-      <c r="H228" s="19"/>
+        <v>247247</v>
+      </c>
+      <c r="H228" s="19">
+        <v>286250</v>
+      </c>
       <c r="I228" s="36"/>
       <c r="J228" s="39"/>
       <c r="K228" s="38"/>
       <c r="L228" s="36"/>
       <c r="M228" s="42"/>
     </row>
-    <row r="229" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="229" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A229" s="3" t="s">
+        <v>57</v>
       </c>
       <c r="B229" s="43">
-        <v>3612</v>
+        <v>37</v>
       </c>
       <c r="C229" s="48">
-        <v>9488</v>
+        <v>58</v>
       </c>
       <c r="D229" s="16">
-        <v>15364</v>
-[...2 lines deleted...]
-        <v>21240</v>
+        <v>92</v>
+      </c>
+      <c r="E229" s="18">
+        <v>172</v>
       </c>
       <c r="F229" s="19">
-        <v>26236</v>
+        <v>234</v>
       </c>
       <c r="G229" s="19">
-        <v>31232</v>
-[...1 lines deleted...]
-      <c r="H229" s="19"/>
+        <v>414</v>
+      </c>
+      <c r="H229" s="19">
+        <v>636</v>
+      </c>
       <c r="I229" s="36"/>
       <c r="J229" s="39"/>
       <c r="K229" s="38"/>
       <c r="L229" s="36"/>
       <c r="M229" s="42"/>
     </row>
-    <row r="230" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A230" s="6" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="B230" s="43">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="C230" s="48">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="D230" s="16">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="E230" s="18">
-        <v>29</v>
+        <v>172</v>
       </c>
       <c r="F230" s="19">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="G230" s="19">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="I230" s="32"/>
+        <v>414</v>
+      </c>
+      <c r="H230" s="19">
+        <v>636</v>
+      </c>
+      <c r="I230" s="36"/>
       <c r="J230" s="39"/>
       <c r="K230" s="38"/>
-      <c r="L230" s="32"/>
-[...31 lines deleted...]
-    <row r="232" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L230" s="36"/>
+      <c r="M230" s="42"/>
+    </row>
+    <row r="231" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A231" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B231" s="43">
+        <v>3619</v>
+      </c>
+      <c r="C231" s="48">
+        <v>9502</v>
+      </c>
+      <c r="D231" s="16">
+        <v>15386</v>
+      </c>
+      <c r="E231" s="57">
+        <v>21269</v>
+      </c>
+      <c r="F231" s="19">
+        <v>26273</v>
+      </c>
+      <c r="G231" s="19">
+        <v>31276</v>
+      </c>
+      <c r="H231" s="19">
+        <v>36280</v>
+      </c>
+      <c r="I231" s="36"/>
+      <c r="J231" s="39"/>
+      <c r="K231" s="38"/>
+      <c r="L231" s="36"/>
+      <c r="M231" s="42"/>
+    </row>
+    <row r="232" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A232" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="B232" s="47" t="s">
-[...24 lines deleted...]
-    <row r="233" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B232" s="43">
+        <v>3612</v>
+      </c>
+      <c r="C232" s="48">
+        <v>9488</v>
+      </c>
+      <c r="D232" s="16">
+        <v>15364</v>
+      </c>
+      <c r="E232" s="57">
+        <v>21240</v>
+      </c>
+      <c r="F232" s="19">
+        <v>26236</v>
+      </c>
+      <c r="G232" s="19">
+        <v>31232</v>
+      </c>
+      <c r="H232" s="19">
+        <v>36229</v>
+      </c>
+      <c r="I232" s="36"/>
+      <c r="J232" s="39"/>
+      <c r="K232" s="38"/>
+      <c r="L232" s="36"/>
+      <c r="M232" s="42"/>
+    </row>
+    <row r="233" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A233" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B233" s="43">
+        <v>7</v>
+      </c>
+      <c r="C233" s="48">
         <v>15</v>
       </c>
-      <c r="B233" s="44" t="s">
-[...6 lines deleted...]
-        <v>2.4</v>
+      <c r="D233" s="16">
+        <v>22</v>
       </c>
       <c r="E233" s="18">
-        <v>3.6</v>
-[...7 lines deleted...]
-      <c r="H233" s="19"/>
+        <v>29</v>
+      </c>
+      <c r="F233" s="19">
+        <v>37</v>
+      </c>
+      <c r="G233" s="19">
+        <v>44</v>
+      </c>
+      <c r="H233" s="19">
+        <v>51</v>
+      </c>
       <c r="I233" s="32"/>
-      <c r="J233" s="40"/>
-      <c r="K233" s="41"/>
+      <c r="J233" s="39"/>
+      <c r="K233" s="38"/>
       <c r="L233" s="32"/>
       <c r="M233" s="33"/>
     </row>
-    <row r="234" spans="1:13" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-    <row r="235" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:13" ht="42" x14ac:dyDescent="0.3">
+      <c r="A234" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B234" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C234" s="54">
+        <v>1</v>
+      </c>
+      <c r="D234" s="17">
+        <v>2.4</v>
+      </c>
+      <c r="E234" s="18">
+        <v>3.6</v>
+      </c>
+      <c r="F234" s="20">
+        <v>3.6</v>
+      </c>
+      <c r="G234" s="20">
+        <v>3.6</v>
+      </c>
+      <c r="H234" s="19">
+        <v>3.6</v>
+      </c>
+      <c r="I234" s="32"/>
+      <c r="J234" s="40"/>
+      <c r="K234" s="41"/>
+      <c r="L234" s="32"/>
+      <c r="M234" s="33"/>
+    </row>
+    <row r="235" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A235" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="B235" s="43">
-[...24 lines deleted...]
-    <row r="236" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B235" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C235" s="54" t="s">
+        <v>72</v>
+      </c>
+      <c r="D235" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="E235" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F235" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="G235" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="H235" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="I235" s="32"/>
+      <c r="J235" s="40"/>
+      <c r="K235" s="41"/>
+      <c r="L235" s="32"/>
+      <c r="M235" s="33"/>
+    </row>
+    <row r="236" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A236" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B236" s="43">
-[...26 lines deleted...]
-        <v>61</v>
+      <c r="B236" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C236" s="54">
+        <v>1</v>
+      </c>
+      <c r="D236" s="17">
+        <v>2.4</v>
+      </c>
+      <c r="E236" s="18">
+        <v>3.6</v>
+      </c>
+      <c r="F236" s="20">
+        <v>3.6</v>
+      </c>
+      <c r="G236" s="20">
+        <v>3.6</v>
+      </c>
+      <c r="H236" s="19">
+        <v>3.6</v>
+      </c>
+      <c r="I236" s="32"/>
+      <c r="J236" s="40"/>
+      <c r="K236" s="41"/>
+      <c r="L236" s="32"/>
+      <c r="M236" s="33"/>
+    </row>
+    <row r="237" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A237" s="4" t="s">
+        <v>60</v>
       </c>
       <c r="B237" s="43">
-        <v>19</v>
+        <v>7235</v>
       </c>
       <c r="C237" s="48">
-        <v>74</v>
+        <v>33155</v>
       </c>
       <c r="D237" s="16">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>61244</v>
+      </c>
+      <c r="E237" s="57">
+        <v>98364</v>
       </c>
       <c r="F237" s="19">
-        <v>202</v>
+        <v>118803</v>
       </c>
       <c r="G237" s="19">
-        <v>220</v>
-[...2 lines deleted...]
-      <c r="I237" s="32"/>
+        <v>145064</v>
+      </c>
+      <c r="H237" s="19">
+        <v>168101</v>
+      </c>
+      <c r="I237" s="36"/>
       <c r="J237" s="39"/>
       <c r="K237" s="38"/>
-      <c r="L237" s="32"/>
-[...2 lines deleted...]
-    <row r="238" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L237" s="36"/>
+      <c r="M237" s="42"/>
+    </row>
+    <row r="238" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A238" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B238" s="43">
-        <v>19</v>
+        <v>5344</v>
       </c>
       <c r="C238" s="48">
-        <v>74</v>
+        <v>29373</v>
       </c>
       <c r="D238" s="16">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>55572</v>
+      </c>
+      <c r="E238" s="57">
+        <v>90800</v>
       </c>
       <c r="F238" s="19">
-        <v>202</v>
+        <v>109349</v>
       </c>
       <c r="G238" s="19">
-        <v>220</v>
-[...2 lines deleted...]
-      <c r="I238" s="32"/>
+        <v>133719</v>
+      </c>
+      <c r="H238" s="19">
+        <v>156754</v>
+      </c>
+      <c r="I238" s="36"/>
       <c r="J238" s="39"/>
       <c r="K238" s="38"/>
-      <c r="L238" s="32"/>
-[...4 lines deleted...]
-        <v>67</v>
+      <c r="L238" s="36"/>
+      <c r="M238" s="42"/>
+    </row>
+    <row r="239" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A239" s="6" t="s">
+        <v>15</v>
       </c>
       <c r="B239" s="43">
-        <v>59</v>
+        <v>1891</v>
       </c>
       <c r="C239" s="48">
-        <v>265</v>
+        <v>3782</v>
       </c>
       <c r="D239" s="16">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>5673</v>
+      </c>
+      <c r="E239" s="57">
+        <v>7564</v>
       </c>
       <c r="F239" s="19">
-        <v>700</v>
+        <v>9455</v>
       </c>
       <c r="G239" s="19">
-        <v>721</v>
-[...2 lines deleted...]
-      <c r="I239" s="32"/>
+        <v>11346</v>
+      </c>
+      <c r="H239" s="19">
+        <v>11347</v>
+      </c>
+      <c r="I239" s="36"/>
       <c r="J239" s="39"/>
       <c r="K239" s="38"/>
-      <c r="L239" s="32"/>
+      <c r="L239" s="36"/>
       <c r="M239" s="42"/>
     </row>
-    <row r="240" spans="1:13" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>77</v>
+    <row r="240" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A240" s="3" t="s">
+        <v>61</v>
       </c>
       <c r="B240" s="43">
         <v>19</v>
       </c>
       <c r="C240" s="48">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="D240" s="16">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>129</v>
+      </c>
+      <c r="E240" s="18">
+        <v>184</v>
       </c>
       <c r="F240" s="19">
-        <v>120</v>
+        <v>202</v>
       </c>
       <c r="G240" s="19">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="H240" s="19"/>
+        <v>220</v>
+      </c>
+      <c r="H240" s="19">
+        <v>239</v>
+      </c>
       <c r="I240" s="32"/>
       <c r="J240" s="39"/>
       <c r="K240" s="38"/>
       <c r="L240" s="32"/>
       <c r="M240" s="33"/>
     </row>
-    <row r="241" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A241" s="6" t="s">
-        <v>78</v>
-[...4 lines deleted...]
-      <c r="C241" s="52">
+        <v>77</v>
+      </c>
+      <c r="B241" s="43">
+        <v>19</v>
+      </c>
+      <c r="C241" s="48">
+        <v>74</v>
+      </c>
+      <c r="D241" s="16">
+        <v>129</v>
+      </c>
+      <c r="E241" s="18">
+        <v>184</v>
+      </c>
+      <c r="F241" s="19">
+        <v>202</v>
+      </c>
+      <c r="G241" s="19">
         <v>220</v>
       </c>
-      <c r="D241" s="18">
-[...11 lines deleted...]
-      <c r="H241" s="19"/>
+      <c r="H241" s="19">
+        <v>239</v>
+      </c>
       <c r="I241" s="32"/>
       <c r="J241" s="39"/>
       <c r="K241" s="38"/>
       <c r="L241" s="32"/>
       <c r="M241" s="33"/>
     </row>
-    <row r="242" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>72</v>
+    <row r="242" spans="1:13" ht="52.2" x14ac:dyDescent="0.3">
+      <c r="A242" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B242" s="43">
+        <v>59</v>
       </c>
       <c r="C242" s="48">
-        <v>0</v>
+        <v>265</v>
       </c>
       <c r="D242" s="16">
-        <v>1</v>
+        <v>472</v>
       </c>
       <c r="E242" s="18">
-        <v>11</v>
+        <v>679</v>
       </c>
       <c r="F242" s="19">
-        <v>27</v>
+        <v>700</v>
       </c>
       <c r="G242" s="19">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H242" s="19"/>
+        <v>721</v>
+      </c>
+      <c r="H242" s="19">
+        <v>742</v>
+      </c>
       <c r="I242" s="32"/>
       <c r="J242" s="39"/>
       <c r="K242" s="38"/>
       <c r="L242" s="32"/>
-      <c r="M242" s="33"/>
-[...1 lines deleted...]
-    <row r="243" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="M242" s="42"/>
+    </row>
+    <row r="243" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A243" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="B243" s="43" t="s">
+      <c r="B243" s="43">
+        <v>19</v>
+      </c>
+      <c r="C243" s="48">
+        <v>45</v>
+      </c>
+      <c r="D243" s="16">
         <v>72</v>
       </c>
-      <c r="C243" s="48">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="E243" s="55">
+        <v>99</v>
       </c>
       <c r="F243" s="19">
-        <v>27</v>
+        <v>120</v>
       </c>
       <c r="G243" s="19">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="H243" s="19"/>
+        <v>141</v>
+      </c>
+      <c r="H243" s="19">
+        <v>162</v>
+      </c>
       <c r="I243" s="32"/>
       <c r="J243" s="39"/>
       <c r="K243" s="38"/>
       <c r="L243" s="32"/>
       <c r="M243" s="33"/>
     </row>
-    <row r="244" spans="1:13" ht="34.5" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-        <v>92</v>
+    <row r="244" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A244" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B244" s="44">
+        <v>40</v>
+      </c>
+      <c r="C244" s="52">
+        <v>220</v>
+      </c>
+      <c r="D244" s="18">
+        <v>400</v>
       </c>
       <c r="E244" s="18">
-        <v>189</v>
+        <v>580</v>
       </c>
       <c r="F244" s="19">
-        <v>282</v>
+        <v>580</v>
       </c>
       <c r="G244" s="19">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="H244" s="19"/>
+        <v>580</v>
+      </c>
+      <c r="H244" s="19">
+        <v>580</v>
+      </c>
       <c r="I244" s="32"/>
       <c r="J244" s="39"/>
       <c r="K244" s="38"/>
       <c r="L244" s="32"/>
       <c r="M244" s="33"/>
     </row>
-    <row r="245" spans="1:13" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>22</v>
+    <row r="245" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A245" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B245" s="43" t="s">
+        <v>72</v>
       </c>
       <c r="C245" s="48">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="D245" s="16">
-        <v>92</v>
+        <v>1</v>
       </c>
       <c r="E245" s="18">
-        <v>189</v>
+        <v>11</v>
       </c>
       <c r="F245" s="19">
-        <v>282</v>
+        <v>27</v>
       </c>
       <c r="G245" s="19">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="H245" s="19"/>
+        <v>36</v>
+      </c>
+      <c r="H245" s="19">
+        <v>37</v>
+      </c>
       <c r="I245" s="32"/>
       <c r="J245" s="39"/>
       <c r="K245" s="38"/>
       <c r="L245" s="32"/>
       <c r="M245" s="33"/>
     </row>
-    <row r="246" spans="1:13" ht="57" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>35665</v>
+    <row r="246" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A246" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B246" s="43" t="s">
+        <v>72</v>
       </c>
       <c r="C246" s="48">
-        <v>203422</v>
+        <v>0</v>
       </c>
       <c r="D246" s="16">
-        <v>371180</v>
-[...2 lines deleted...]
-        <v>541824</v>
+        <v>1</v>
+      </c>
+      <c r="E246" s="18">
+        <v>11</v>
       </c>
       <c r="F246" s="19">
-        <v>645652</v>
+        <v>27</v>
       </c>
       <c r="G246" s="19">
-        <v>781304</v>
-[...2 lines deleted...]
-      <c r="I246" s="36"/>
+        <v>36</v>
+      </c>
+      <c r="H246" s="19">
+        <v>37</v>
+      </c>
+      <c r="I246" s="32"/>
       <c r="J246" s="39"/>
       <c r="K246" s="38"/>
-      <c r="L246" s="36"/>
-[...4 lines deleted...]
-        <v>77</v>
+      <c r="L246" s="32"/>
+      <c r="M246" s="33"/>
+    </row>
+    <row r="247" spans="1:13" ht="31.8" x14ac:dyDescent="0.3">
+      <c r="A247" s="9" t="s">
+        <v>63</v>
       </c>
       <c r="B247" s="43">
-        <v>35367</v>
+        <v>22</v>
       </c>
       <c r="C247" s="48">
-        <v>196706</v>
+        <v>47</v>
       </c>
       <c r="D247" s="16">
-        <v>358045</v>
-[...2 lines deleted...]
-        <v>522271</v>
+        <v>92</v>
+      </c>
+      <c r="E247" s="18">
+        <v>189</v>
       </c>
       <c r="F247" s="19">
-        <v>625890</v>
+        <v>282</v>
       </c>
       <c r="G247" s="19">
-        <v>761334</v>
-[...2 lines deleted...]
-      <c r="I247" s="36"/>
+        <v>420</v>
+      </c>
+      <c r="H247" s="19">
+        <v>458</v>
+      </c>
+      <c r="I247" s="32"/>
       <c r="J247" s="39"/>
       <c r="K247" s="38"/>
-      <c r="L247" s="36"/>
-[...2 lines deleted...]
-    <row r="248" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L247" s="32"/>
+      <c r="M247" s="33"/>
+    </row>
+    <row r="248" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A248" s="6" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="B248" s="43">
-        <v>298</v>
+        <v>22</v>
       </c>
       <c r="C248" s="48">
-        <v>6716</v>
+        <v>47</v>
       </c>
       <c r="D248" s="16">
-        <v>13135</v>
-[...2 lines deleted...]
-        <v>19554</v>
+        <v>92</v>
+      </c>
+      <c r="E248" s="18">
+        <v>189</v>
       </c>
       <c r="F248" s="19">
-        <v>19762</v>
+        <v>282</v>
       </c>
       <c r="G248" s="19">
-        <v>19970</v>
-[...2 lines deleted...]
-      <c r="I248" s="36"/>
+        <v>420</v>
+      </c>
+      <c r="H248" s="19">
+        <v>458</v>
+      </c>
+      <c r="I248" s="32"/>
       <c r="J248" s="39"/>
       <c r="K248" s="38"/>
-      <c r="L248" s="36"/>
-[...2 lines deleted...]
-    <row r="249" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L248" s="32"/>
+      <c r="M248" s="33"/>
+    </row>
+    <row r="249" spans="1:13" ht="42" x14ac:dyDescent="0.3">
       <c r="A249" s="3" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B249" s="43">
-        <v>146</v>
+        <v>35665</v>
       </c>
       <c r="C249" s="48">
-        <v>302</v>
+        <v>203422</v>
       </c>
       <c r="D249" s="16">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>371180</v>
+      </c>
+      <c r="E249" s="57">
+        <v>541824</v>
       </c>
       <c r="F249" s="19">
-        <v>855</v>
+        <v>645652</v>
       </c>
       <c r="G249" s="19">
-        <v>1114</v>
-[...2 lines deleted...]
-      <c r="I249" s="32"/>
+        <v>781304</v>
+      </c>
+      <c r="H249" s="19">
+        <v>893197</v>
+      </c>
+      <c r="I249" s="36"/>
       <c r="J249" s="39"/>
       <c r="K249" s="38"/>
       <c r="L249" s="36"/>
       <c r="M249" s="42"/>
     </row>
-    <row r="250" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A250" s="6" t="s">
         <v>77</v>
       </c>
       <c r="B250" s="43">
-        <v>146</v>
+        <v>35367</v>
       </c>
       <c r="C250" s="48">
-        <v>302</v>
+        <v>196706</v>
       </c>
       <c r="D250" s="16">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>358045</v>
+      </c>
+      <c r="E250" s="57">
+        <v>522271</v>
       </c>
       <c r="F250" s="19">
-        <v>855</v>
+        <v>625890</v>
       </c>
       <c r="G250" s="19">
-        <v>1114</v>
-[...2 lines deleted...]
-      <c r="I250" s="32"/>
+        <v>761334</v>
+      </c>
+      <c r="H250" s="19">
+        <v>869836</v>
+      </c>
+      <c r="I250" s="36"/>
       <c r="J250" s="39"/>
       <c r="K250" s="38"/>
       <c r="L250" s="36"/>
       <c r="M250" s="42"/>
     </row>
-    <row r="251" spans="1:13" ht="45.75" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>41</v>
+    <row r="251" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A251" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B251" s="43">
+        <v>298</v>
+      </c>
+      <c r="C251" s="48">
+        <v>6716</v>
       </c>
       <c r="D251" s="16">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>13135</v>
+      </c>
+      <c r="E251" s="57">
+        <v>19554</v>
       </c>
       <c r="F251" s="19">
-        <v>58</v>
+        <v>19762</v>
       </c>
       <c r="G251" s="19">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="I251" s="32"/>
+        <v>19970</v>
+      </c>
+      <c r="H251" s="19">
+        <v>23361</v>
+      </c>
+      <c r="I251" s="36"/>
       <c r="J251" s="39"/>
       <c r="K251" s="38"/>
       <c r="L251" s="36"/>
       <c r="M251" s="42"/>
     </row>
-    <row r="252" spans="1:13" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>41</v>
+    <row r="252" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A252" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B252" s="43">
+        <v>146</v>
+      </c>
+      <c r="C252" s="48">
+        <v>302</v>
       </c>
       <c r="D252" s="16">
-        <v>58</v>
+        <v>472</v>
       </c>
       <c r="E252" s="18">
-        <v>58</v>
+        <v>661</v>
       </c>
       <c r="F252" s="19">
-        <v>58</v>
+        <v>855</v>
       </c>
       <c r="G252" s="19">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H252" s="19"/>
+        <v>1114</v>
+      </c>
+      <c r="H252" s="19">
+        <v>1326</v>
+      </c>
       <c r="I252" s="32"/>
       <c r="J252" s="39"/>
       <c r="K252" s="38"/>
       <c r="L252" s="36"/>
       <c r="M252" s="42"/>
     </row>
-    <row r="253" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>66</v>
+    <row r="253" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A253" s="6" t="s">
+        <v>77</v>
       </c>
       <c r="B253" s="43">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C253" s="48">
-        <v>261</v>
+        <v>302</v>
       </c>
       <c r="D253" s="16">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>472</v>
+      </c>
+      <c r="E253" s="18">
+        <v>661</v>
       </c>
       <c r="F253" s="19">
-        <v>797</v>
+        <v>855</v>
       </c>
       <c r="G253" s="19">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="H253" s="19"/>
+        <v>1114</v>
+      </c>
+      <c r="H253" s="19">
+        <v>1326</v>
+      </c>
       <c r="I253" s="32"/>
       <c r="J253" s="39"/>
       <c r="K253" s="38"/>
       <c r="L253" s="36"/>
       <c r="M253" s="42"/>
     </row>
-    <row r="254" spans="1:13" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>261</v>
+    <row r="254" spans="1:13" ht="42" x14ac:dyDescent="0.3">
+      <c r="A254" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B254" s="16">
+        <v>9</v>
+      </c>
+      <c r="C254" s="16">
+        <v>41</v>
       </c>
       <c r="D254" s="16">
-        <v>414</v>
+        <v>58</v>
       </c>
       <c r="E254" s="18">
-        <v>603</v>
+        <v>58</v>
       </c>
       <c r="F254" s="19">
-        <v>797</v>
+        <v>58</v>
       </c>
       <c r="G254" s="19">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="H254" s="19"/>
+        <v>58</v>
+      </c>
+      <c r="H254" s="19">
+        <v>58</v>
+      </c>
       <c r="I254" s="32"/>
       <c r="J254" s="39"/>
       <c r="K254" s="38"/>
       <c r="L254" s="36"/>
       <c r="M254" s="42"/>
     </row>
-    <row r="255" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A256" s="26" t="s">
+    <row r="255" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A255" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B255" s="16">
+        <v>9</v>
+      </c>
+      <c r="C255" s="16">
+        <v>41</v>
+      </c>
+      <c r="D255" s="16">
+        <v>58</v>
+      </c>
+      <c r="E255" s="18">
+        <v>58</v>
+      </c>
+      <c r="F255" s="19">
+        <v>58</v>
+      </c>
+      <c r="G255" s="19">
+        <v>58</v>
+      </c>
+      <c r="H255" s="19">
+        <v>58</v>
+      </c>
+      <c r="I255" s="32"/>
+      <c r="J255" s="39"/>
+      <c r="K255" s="38"/>
+      <c r="L255" s="36"/>
+      <c r="M255" s="42"/>
+    </row>
+    <row r="256" spans="1:13" ht="21.6" x14ac:dyDescent="0.3">
+      <c r="A256" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B256" s="43">
+        <v>137</v>
+      </c>
+      <c r="C256" s="48">
+        <v>261</v>
+      </c>
+      <c r="D256" s="16">
+        <v>414</v>
+      </c>
+      <c r="E256" s="46">
+        <v>603</v>
+      </c>
+      <c r="F256" s="19">
+        <v>797</v>
+      </c>
+      <c r="G256" s="19">
+        <v>1056</v>
+      </c>
+      <c r="H256" s="19">
+        <v>1268</v>
+      </c>
+      <c r="I256" s="32"/>
+      <c r="J256" s="39"/>
+      <c r="K256" s="38"/>
+      <c r="L256" s="36"/>
+      <c r="M256" s="42"/>
+    </row>
+    <row r="257" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A257" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B257" s="43">
+        <v>137</v>
+      </c>
+      <c r="C257" s="48">
+        <v>261</v>
+      </c>
+      <c r="D257" s="16">
+        <v>414</v>
+      </c>
+      <c r="E257" s="18">
+        <v>603</v>
+      </c>
+      <c r="F257" s="19">
+        <v>797</v>
+      </c>
+      <c r="G257" s="19">
+        <v>1056</v>
+      </c>
+      <c r="H257" s="19">
+        <v>1268</v>
+      </c>
+      <c r="I257" s="32"/>
+      <c r="J257" s="39"/>
+      <c r="K257" s="38"/>
+      <c r="L257" s="36"/>
+      <c r="M257" s="42"/>
+    </row>
+    <row r="258" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A258" s="23"/>
+      <c r="B258" s="23"/>
+      <c r="C258" s="23"/>
+      <c r="D258" s="49"/>
+      <c r="E258" s="56"/>
+      <c r="F258" s="34"/>
+      <c r="G258" s="35"/>
+      <c r="H258" s="35"/>
+      <c r="I258" s="35"/>
+      <c r="J258" s="35"/>
+      <c r="K258" s="35"/>
+      <c r="L258" s="35"/>
+      <c r="M258" s="35"/>
+    </row>
+    <row r="259" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A259" s="26" t="s">
         <v>74</v>
       </c>
-      <c r="B256" s="25"/>
-[...13 lines deleted...]
-      <c r="A257" s="61" t="s">
+      <c r="B259" s="25"/>
+      <c r="C259" s="13"/>
+      <c r="D259" s="51"/>
+      <c r="E259" s="50"/>
+      <c r="F259" s="13"/>
+      <c r="G259" s="22"/>
+      <c r="H259" s="22"/>
+      <c r="I259" s="22"/>
+      <c r="J259" s="22"/>
+      <c r="K259" s="22"/>
+      <c r="L259" s="22"/>
+      <c r="M259" s="22"/>
+    </row>
+    <row r="260" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A260" s="61" t="s">
         <v>75</v>
       </c>
-      <c r="B257" s="61"/>
-[...13 lines deleted...]
-      <c r="A258" s="14" t="s">
+      <c r="B260" s="61"/>
+      <c r="C260" s="61"/>
+      <c r="D260" s="61"/>
+      <c r="E260" s="61"/>
+      <c r="F260" s="61"/>
+      <c r="G260" s="61"/>
+      <c r="H260" s="61"/>
+      <c r="I260" s="61"/>
+      <c r="J260" s="61"/>
+      <c r="K260" s="61"/>
+      <c r="L260" s="61"/>
+      <c r="M260" s="61"/>
+    </row>
+    <row r="261" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A261" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="B258" s="25"/>
-[...10 lines deleted...]
-      <c r="M258" s="13"/>
+      <c r="B261" s="25"/>
+      <c r="C261" s="13"/>
+      <c r="D261" s="13"/>
+      <c r="E261" s="13"/>
+      <c r="F261" s="25"/>
+      <c r="G261" s="25"/>
+      <c r="H261" s="25"/>
+      <c r="I261" s="13"/>
+      <c r="J261" s="13"/>
+      <c r="K261" s="15"/>
+      <c r="L261" s="15"/>
+      <c r="M261" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A257:M257"/>
+    <mergeCell ref="A260:M260"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>