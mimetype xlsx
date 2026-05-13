--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="2" r:id="rId1"/>
     <sheet name="Лист3" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="34">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
@@ -300,51 +300,51 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -368,56 +368,50 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -427,63 +421,78 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -771,66 +780,66 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
     <col min="2" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="50" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="49"/>
-[...11 lines deleted...]
-      <c r="N1" s="34"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="32"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:14" s="7" customFormat="1" ht="20.45" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>1</v>
       </c>
@@ -863,790 +872,850 @@
       </c>
       <c r="M3" s="22" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="24"/>
     </row>
     <row r="4" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="25"/>
     </row>
     <row r="5" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="31" t="s">
+      <c r="A5" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="11">
         <v>247571.5</v>
       </c>
-      <c r="C5" s="52">
+      <c r="C5" s="48">
         <v>500195.7</v>
       </c>
-      <c r="D5" s="27"/>
+      <c r="D5" s="54">
+        <v>717829.8</v>
+      </c>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
-      <c r="J5" s="35"/>
-[...2 lines deleted...]
-      <c r="M5" s="45"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="43"/>
       <c r="N5" s="25"/>
     </row>
     <row r="6" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="29" t="s">
+      <c r="A6" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="11">
         <v>245520</v>
       </c>
-      <c r="C6" s="52">
+      <c r="C6" s="48">
         <v>496173</v>
       </c>
-      <c r="D6" s="27"/>
+      <c r="D6" s="54">
+        <v>711836</v>
+      </c>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
-      <c r="H6" s="32"/>
+      <c r="H6" s="30"/>
       <c r="I6" s="14"/>
-      <c r="J6" s="35"/>
-[...2 lines deleted...]
-      <c r="M6" s="45"/>
+      <c r="J6" s="33"/>
+      <c r="K6" s="33"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="43"/>
       <c r="N6" s="25"/>
     </row>
     <row r="7" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="29" t="s">
+      <c r="A7" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="52" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="13"/>
+      <c r="C7" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
-      <c r="J7" s="36"/>
+      <c r="J7" s="34"/>
       <c r="K7" s="13"/>
-      <c r="L7" s="41"/>
-      <c r="M7" s="44"/>
+      <c r="L7" s="39"/>
+      <c r="M7" s="42"/>
       <c r="N7" s="25"/>
     </row>
     <row r="8" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="29" t="s">
+      <c r="A8" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="52" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="13"/>
+      <c r="C8" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
-      <c r="J8" s="36"/>
+      <c r="J8" s="34"/>
       <c r="K8" s="13"/>
-      <c r="L8" s="41"/>
-      <c r="M8" s="44"/>
+      <c r="L8" s="39"/>
+      <c r="M8" s="42"/>
       <c r="N8" s="25"/>
     </row>
     <row r="9" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="29" t="s">
+      <c r="A9" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="52" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="13"/>
+      <c r="C9" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
-      <c r="J9" s="36"/>
-[...2 lines deleted...]
-      <c r="M9" s="44"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="37"/>
+      <c r="L9" s="39"/>
+      <c r="M9" s="42"/>
       <c r="N9" s="25"/>
     </row>
     <row r="10" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="29" t="s">
+      <c r="A10" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="52" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="13"/>
+      <c r="C10" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="E10" s="13"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
-      <c r="J10" s="36"/>
-[...2 lines deleted...]
-      <c r="M10" s="44"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="37"/>
+      <c r="L10" s="39"/>
+      <c r="M10" s="42"/>
       <c r="N10" s="25"/>
     </row>
     <row r="11" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="29" t="s">
+      <c r="A11" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="52" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="13"/>
+      <c r="C11" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
-      <c r="J11" s="36"/>
+      <c r="J11" s="34"/>
       <c r="K11" s="13"/>
-      <c r="L11" s="41"/>
-      <c r="M11" s="44"/>
+      <c r="L11" s="39"/>
+      <c r="M11" s="42"/>
       <c r="N11" s="25"/>
     </row>
     <row r="12" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="29" t="s">
+      <c r="A12" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="11">
         <v>802.3</v>
       </c>
-      <c r="C12" s="52">
+      <c r="C12" s="48">
         <v>1458</v>
       </c>
-      <c r="D12" s="27"/>
+      <c r="D12" s="52">
+        <v>2113.6999999999998</v>
+      </c>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
-      <c r="G12" s="33"/>
-      <c r="H12" s="32"/>
+      <c r="G12" s="31"/>
+      <c r="H12" s="30"/>
       <c r="I12" s="14"/>
-      <c r="J12" s="35"/>
-[...2 lines deleted...]
-      <c r="M12" s="45"/>
+      <c r="J12" s="33"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="43"/>
       <c r="N12" s="25"/>
     </row>
     <row r="13" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="29" t="s">
+      <c r="A13" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="52" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="13"/>
+      <c r="C13" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="E13" s="13"/>
       <c r="F13" s="10"/>
       <c r="G13" s="13"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
-      <c r="J13" s="36"/>
+      <c r="J13" s="34"/>
       <c r="K13" s="13"/>
-      <c r="L13" s="41"/>
-      <c r="M13" s="44"/>
+      <c r="L13" s="39"/>
+      <c r="M13" s="42"/>
       <c r="N13" s="25"/>
     </row>
     <row r="14" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="11">
         <v>1249.2</v>
       </c>
-      <c r="C14" s="52">
+      <c r="C14" s="48">
         <v>2564.6999999999998</v>
       </c>
-      <c r="D14" s="27"/>
+      <c r="D14" s="52">
+        <v>3880.2</v>
+      </c>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
-      <c r="G14" s="33"/>
-      <c r="H14" s="32"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="30"/>
       <c r="I14" s="14"/>
-      <c r="J14" s="35"/>
-[...2 lines deleted...]
-      <c r="M14" s="45"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="40"/>
+      <c r="M14" s="43"/>
       <c r="N14" s="25"/>
     </row>
     <row r="15" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="52" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="13"/>
+      <c r="C15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
       <c r="G15" s="13"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
-      <c r="J15" s="37"/>
+      <c r="J15" s="35"/>
       <c r="K15" s="13"/>
-      <c r="L15" s="41"/>
-      <c r="M15" s="44"/>
+      <c r="L15" s="39"/>
+      <c r="M15" s="42"/>
       <c r="N15" s="25"/>
     </row>
     <row r="16" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="29" t="s">
+      <c r="A16" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="52" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="13"/>
+      <c r="C16" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="23"/>
       <c r="I16" s="23"/>
-      <c r="J16" s="37"/>
+      <c r="J16" s="35"/>
       <c r="K16" s="13"/>
-      <c r="L16" s="41"/>
-      <c r="M16" s="44"/>
+      <c r="L16" s="39"/>
+      <c r="M16" s="42"/>
       <c r="N16" s="26"/>
     </row>
     <row r="17" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="29" t="s">
+      <c r="A17" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="52" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="13"/>
+      <c r="C17" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="E17" s="13"/>
       <c r="F17" s="13"/>
       <c r="G17" s="13"/>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
-      <c r="J17" s="37"/>
+      <c r="J17" s="35"/>
       <c r="K17" s="13"/>
-      <c r="L17" s="41"/>
-      <c r="M17" s="44"/>
+      <c r="L17" s="39"/>
+      <c r="M17" s="42"/>
       <c r="N17" s="26"/>
     </row>
     <row r="18" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="29" t="s">
+      <c r="A18" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="13"/>
+      <c r="B18" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="E18" s="13"/>
       <c r="F18" s="13"/>
       <c r="G18" s="13"/>
       <c r="H18" s="23"/>
       <c r="I18" s="23"/>
-      <c r="J18" s="37"/>
+      <c r="J18" s="35"/>
       <c r="K18" s="13"/>
-      <c r="L18" s="41"/>
-      <c r="M18" s="44"/>
+      <c r="L18" s="39"/>
+      <c r="M18" s="42"/>
       <c r="N18" s="26"/>
     </row>
     <row r="19" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="30" t="s">
+      <c r="A19" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="13"/>
+      <c r="B19" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="E19" s="13"/>
       <c r="F19" s="13"/>
       <c r="G19" s="13"/>
       <c r="H19" s="23"/>
       <c r="I19" s="23"/>
-      <c r="J19" s="37"/>
+      <c r="J19" s="35"/>
       <c r="K19" s="13"/>
-      <c r="L19" s="41"/>
-      <c r="M19" s="44"/>
+      <c r="L19" s="39"/>
+      <c r="M19" s="42"/>
       <c r="N19" s="26"/>
     </row>
     <row r="20" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="16"/>
-      <c r="B20" s="40"/>
-[...1 lines deleted...]
-      <c r="D20" s="12"/>
+      <c r="B20" s="38"/>
+      <c r="C20" s="48"/>
+      <c r="D20" s="51"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
-      <c r="J20" s="38"/>
+      <c r="J20" s="36"/>
       <c r="K20" s="12"/>
-      <c r="L20" s="40"/>
-      <c r="M20" s="43"/>
+      <c r="L20" s="38"/>
+      <c r="M20" s="41"/>
       <c r="N20" s="26"/>
     </row>
     <row r="21" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="50"/>
-      <c r="D21" s="12"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="51"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="4"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
-      <c r="J21" s="38"/>
+      <c r="J21" s="36"/>
       <c r="K21" s="12"/>
-      <c r="L21" s="40"/>
-      <c r="M21" s="43"/>
+      <c r="L21" s="38"/>
+      <c r="M21" s="41"/>
       <c r="N21" s="26"/>
     </row>
     <row r="22" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="31" t="s">
+      <c r="A22" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="11">
         <v>366.3</v>
       </c>
-      <c r="C22" s="52">
+      <c r="C22" s="48">
         <v>752.8</v>
       </c>
-      <c r="D22" s="28"/>
+      <c r="D22" s="55">
+        <v>1087.5</v>
+      </c>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
-      <c r="J22" s="35"/>
-[...2 lines deleted...]
-      <c r="M22" s="46"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="33"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="44"/>
       <c r="N22" s="26"/>
     </row>
     <row r="23" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="29" t="s">
+      <c r="A23" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="11">
         <v>316.3</v>
       </c>
-      <c r="C23" s="52">
+      <c r="C23" s="48">
         <v>657.8</v>
       </c>
-      <c r="D23" s="28"/>
+      <c r="D23" s="55">
+        <v>948.4</v>
+      </c>
       <c r="E23" s="4"/>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
-      <c r="J23" s="35"/>
-[...2 lines deleted...]
-      <c r="M23" s="46"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="40"/>
+      <c r="M23" s="44"/>
       <c r="N23" s="26"/>
     </row>
     <row r="24" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="29" t="s">
+      <c r="A24" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11">
         <v>5.9</v>
       </c>
-      <c r="C24" s="52">
+      <c r="C24" s="48">
         <v>9.1</v>
       </c>
-      <c r="D24" s="28"/>
+      <c r="D24" s="55">
+        <v>12.2</v>
+      </c>
       <c r="E24" s="4"/>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
-      <c r="J24" s="35"/>
-[...2 lines deleted...]
-      <c r="M24" s="46"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="44"/>
       <c r="N24" s="26"/>
     </row>
     <row r="25" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="29" t="s">
+      <c r="A25" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11">
         <v>1.3</v>
       </c>
-      <c r="C25" s="52">
+      <c r="C25" s="48">
         <v>2.6</v>
       </c>
-      <c r="D25" s="28"/>
+      <c r="D25" s="55">
+        <v>3.6</v>
+      </c>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
-      <c r="J25" s="35"/>
-[...2 lines deleted...]
-      <c r="M25" s="46"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="44"/>
       <c r="N25" s="26"/>
     </row>
     <row r="26" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="29" t="s">
+      <c r="A26" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="11">
         <v>2.5</v>
       </c>
-      <c r="C26" s="52">
+      <c r="C26" s="48">
         <v>4.5</v>
       </c>
-      <c r="D26" s="28"/>
+      <c r="D26" s="55">
+        <v>6.4</v>
+      </c>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
-      <c r="J26" s="35"/>
-[...2 lines deleted...]
-      <c r="M26" s="46"/>
+      <c r="J26" s="33"/>
+      <c r="K26" s="33"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="44"/>
       <c r="N26" s="26"/>
     </row>
     <row r="27" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="29" t="s">
+      <c r="A27" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="11">
         <v>5.3</v>
       </c>
-      <c r="C27" s="52">
+      <c r="C27" s="48">
         <v>10.199999999999999</v>
       </c>
-      <c r="D27" s="28"/>
+      <c r="D27" s="55">
+        <v>15.1</v>
+      </c>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
-      <c r="J27" s="35"/>
-[...2 lines deleted...]
-      <c r="M27" s="46"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="33"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="44"/>
       <c r="N27" s="26"/>
     </row>
     <row r="28" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="29" t="s">
+      <c r="A28" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="11">
         <v>1.3</v>
       </c>
-      <c r="C28" s="52">
+      <c r="C28" s="48">
         <v>2.6</v>
       </c>
-      <c r="D28" s="28"/>
+      <c r="D28" s="55">
+        <v>3.8</v>
+      </c>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
-      <c r="J28" s="35"/>
-[...2 lines deleted...]
-      <c r="M28" s="46"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="44"/>
       <c r="N28" s="26"/>
     </row>
     <row r="29" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="29" t="s">
+      <c r="A29" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="11">
         <v>7.6</v>
       </c>
-      <c r="C29" s="52">
+      <c r="C29" s="48">
         <v>14.4</v>
       </c>
-      <c r="D29" s="28"/>
+      <c r="D29" s="55">
+        <v>21.2</v>
+      </c>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
-      <c r="J29" s="35"/>
-[...2 lines deleted...]
-      <c r="M29" s="46"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="44"/>
       <c r="N29" s="26"/>
     </row>
     <row r="30" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="29" t="s">
+      <c r="A30" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="11">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C30" s="52">
+      <c r="C30" s="48">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D30" s="28"/>
+      <c r="D30" s="55">
+        <v>3.4</v>
+      </c>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="11"/>
       <c r="I30" s="11"/>
-      <c r="J30" s="35"/>
-[...2 lines deleted...]
-      <c r="M30" s="46"/>
+      <c r="J30" s="33"/>
+      <c r="K30" s="33"/>
+      <c r="L30" s="40"/>
+      <c r="M30" s="44"/>
       <c r="N30" s="26"/>
     </row>
     <row r="31" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A31" s="29" t="s">
+      <c r="A31" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="11">
         <v>5.4</v>
       </c>
-      <c r="C31" s="52">
+      <c r="C31" s="48">
         <v>9.9</v>
       </c>
-      <c r="D31" s="28"/>
+      <c r="D31" s="55">
+        <v>14.4</v>
+      </c>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
-      <c r="J31" s="35"/>
-[...2 lines deleted...]
-      <c r="M31" s="46"/>
+      <c r="J31" s="33"/>
+      <c r="K31" s="33"/>
+      <c r="L31" s="40"/>
+      <c r="M31" s="44"/>
       <c r="N31" s="26"/>
     </row>
     <row r="32" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="29" t="s">
+      <c r="A32" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11">
         <v>1.3</v>
       </c>
-      <c r="C32" s="52">
+      <c r="C32" s="48">
         <v>2.5</v>
       </c>
-      <c r="D32" s="28"/>
+      <c r="D32" s="55">
+        <v>3.4</v>
+      </c>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
-      <c r="J32" s="35"/>
-[...2 lines deleted...]
-      <c r="M32" s="46"/>
+      <c r="J32" s="33"/>
+      <c r="K32" s="33"/>
+      <c r="L32" s="40"/>
+      <c r="M32" s="44"/>
       <c r="N32" s="26"/>
     </row>
     <row r="33" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="29" t="s">
+      <c r="A33" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="11">
         <v>6.4</v>
       </c>
-      <c r="C33" s="52">
+      <c r="C33" s="48">
         <v>13.1</v>
       </c>
-      <c r="D33" s="28"/>
+      <c r="D33" s="55">
+        <v>19.899999999999999</v>
+      </c>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
-      <c r="J33" s="35"/>
-[...2 lines deleted...]
-      <c r="M33" s="46"/>
+      <c r="J33" s="33"/>
+      <c r="K33" s="33"/>
+      <c r="L33" s="40"/>
+      <c r="M33" s="44"/>
       <c r="N33" s="26"/>
     </row>
     <row r="34" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="29" t="s">
+      <c r="A34" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
         <v>1.2</v>
       </c>
-      <c r="C34" s="52">
+      <c r="C34" s="48">
         <v>2.9</v>
       </c>
-      <c r="D34" s="28"/>
+      <c r="D34" s="55">
+        <v>4.5</v>
+      </c>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
-      <c r="J34" s="35"/>
-[...2 lines deleted...]
-      <c r="M34" s="46"/>
+      <c r="J34" s="33"/>
+      <c r="K34" s="33"/>
+      <c r="L34" s="40"/>
+      <c r="M34" s="44"/>
       <c r="N34" s="26"/>
     </row>
     <row r="35" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="29" t="s">
+      <c r="A35" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B35" s="47">
+      <c r="B35" s="45">
         <v>0.7</v>
       </c>
-      <c r="C35" s="51">
+      <c r="C35" s="47">
         <v>1.5</v>
       </c>
-      <c r="D35" s="28"/>
+      <c r="D35" s="55">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
-      <c r="J35" s="35"/>
-[...2 lines deleted...]
-      <c r="M35" s="46"/>
+      <c r="J35" s="33"/>
+      <c r="K35" s="33"/>
+      <c r="L35" s="40"/>
+      <c r="M35" s="44"/>
       <c r="N35" s="26"/>
     </row>
     <row r="36" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="30" t="s">
+      <c r="A36" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="B36" s="47">
+      <c r="B36" s="45">
         <v>10.1</v>
       </c>
-      <c r="C36" s="51">
+      <c r="C36" s="47">
         <v>19.600000000000001</v>
       </c>
-      <c r="D36" s="28"/>
+      <c r="D36" s="55">
+        <v>28.9</v>
+      </c>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="11"/>
       <c r="I36" s="11"/>
-      <c r="J36" s="35"/>
-[...2 lines deleted...]
-      <c r="M36" s="46"/>
+      <c r="J36" s="33"/>
+      <c r="K36" s="33"/>
+      <c r="L36" s="40"/>
+      <c r="M36" s="44"/>
       <c r="N36" s="26"/>
     </row>
     <row r="37" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="17"/>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
     </row>
     <row r="38" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
     </row>
     <row r="39" spans="1:14" s="7" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="48" t="s">
+      <c r="A39" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B39" s="48"/>
-[...10 lines deleted...]
-      <c r="M39" s="48"/>
+      <c r="B39" s="49"/>
+      <c r="C39" s="49"/>
+      <c r="D39" s="49"/>
+      <c r="E39" s="49"/>
+      <c r="F39" s="49"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="49"/>
+      <c r="K39" s="49"/>
+      <c r="L39" s="49"/>
+      <c r="M39" s="49"/>
     </row>
     <row r="40" spans="1:14" s="7" customFormat="1" ht="10.15" x14ac:dyDescent="0.2">
       <c r="A40" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="20"/>
       <c r="C40" s="20"/>
       <c r="D40" s="20"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
       <c r="G40" s="20"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:14" s="7" customFormat="1" ht="10.15" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>