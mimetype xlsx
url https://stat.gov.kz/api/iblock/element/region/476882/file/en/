--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="2" r:id="rId1"/>
     <sheet name="Лист3" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="34">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
@@ -300,51 +300,51 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -430,64 +430,73 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -780,65 +789,65 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
     <col min="2" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="50"/>
-[...10 lines deleted...]
-      <c r="M1" s="50"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
       <c r="N1" s="32"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:14" s="7" customFormat="1" ht="20.45" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>1</v>
@@ -881,841 +890,901 @@
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="25"/>
     </row>
     <row r="5" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="11">
         <v>247571.5</v>
       </c>
       <c r="C5" s="48">
         <v>500195.7</v>
       </c>
-      <c r="D5" s="54">
+      <c r="D5" s="52">
         <v>717829.8</v>
       </c>
-      <c r="E5" s="4"/>
+      <c r="E5" s="57">
+        <v>950034</v>
+      </c>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="40"/>
       <c r="M5" s="43"/>
       <c r="N5" s="25"/>
     </row>
     <row r="6" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="11">
         <v>245520</v>
       </c>
       <c r="C6" s="48">
         <v>496173</v>
       </c>
-      <c r="D6" s="54">
+      <c r="D6" s="52">
         <v>711836</v>
       </c>
-      <c r="E6" s="4"/>
+      <c r="E6" s="57">
+        <v>942069</v>
+      </c>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="30"/>
       <c r="I6" s="14"/>
       <c r="J6" s="33"/>
       <c r="K6" s="33"/>
       <c r="L6" s="40"/>
       <c r="M6" s="43"/>
       <c r="N6" s="25"/>
     </row>
     <row r="7" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="13"/>
+      <c r="D7" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="57" t="s">
+        <v>13</v>
+      </c>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
       <c r="J7" s="34"/>
       <c r="K7" s="13"/>
       <c r="L7" s="39"/>
       <c r="M7" s="42"/>
       <c r="N7" s="25"/>
     </row>
     <row r="8" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="D8" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="13"/>
+      <c r="D8" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="57" t="s">
+        <v>13</v>
+      </c>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
       <c r="J8" s="34"/>
       <c r="K8" s="13"/>
       <c r="L8" s="39"/>
       <c r="M8" s="42"/>
       <c r="N8" s="25"/>
     </row>
     <row r="9" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="D9" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="13"/>
+      <c r="D9" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="57" t="s">
+        <v>13</v>
+      </c>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="34"/>
       <c r="K9" s="37"/>
       <c r="L9" s="39"/>
       <c r="M9" s="42"/>
       <c r="N9" s="25"/>
     </row>
     <row r="10" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="D10" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="13"/>
+      <c r="D10" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="57" t="s">
+        <v>13</v>
+      </c>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="34"/>
       <c r="K10" s="37"/>
       <c r="L10" s="39"/>
       <c r="M10" s="42"/>
       <c r="N10" s="25"/>
     </row>
     <row r="11" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="D11" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="13"/>
+      <c r="D11" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="57" t="s">
+        <v>13</v>
+      </c>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="34"/>
       <c r="K11" s="13"/>
       <c r="L11" s="39"/>
       <c r="M11" s="42"/>
       <c r="N11" s="25"/>
     </row>
     <row r="12" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="11">
         <v>802.3</v>
       </c>
       <c r="C12" s="48">
         <v>1458</v>
       </c>
-      <c r="D12" s="52">
+      <c r="D12" s="50">
         <v>2113.6999999999998</v>
       </c>
-      <c r="E12" s="4"/>
+      <c r="E12" s="57">
+        <v>2769.3</v>
+      </c>
       <c r="F12" s="4"/>
       <c r="G12" s="31"/>
       <c r="H12" s="30"/>
       <c r="I12" s="14"/>
       <c r="J12" s="33"/>
       <c r="K12" s="33"/>
       <c r="L12" s="40"/>
       <c r="M12" s="43"/>
       <c r="N12" s="25"/>
     </row>
     <row r="13" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="D13" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="13"/>
+      <c r="D13" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="57" t="s">
+        <v>13</v>
+      </c>
       <c r="F13" s="10"/>
       <c r="G13" s="13"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="34"/>
       <c r="K13" s="13"/>
       <c r="L13" s="39"/>
       <c r="M13" s="42"/>
       <c r="N13" s="25"/>
     </row>
     <row r="14" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="11">
         <v>1249.2</v>
       </c>
       <c r="C14" s="48">
         <v>2564.6999999999998</v>
       </c>
-      <c r="D14" s="52">
+      <c r="D14" s="50">
         <v>3880.2</v>
       </c>
-      <c r="E14" s="4"/>
+      <c r="E14" s="57">
+        <v>5195.7</v>
+      </c>
       <c r="F14" s="4"/>
       <c r="G14" s="31"/>
       <c r="H14" s="30"/>
       <c r="I14" s="14"/>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="40"/>
       <c r="M14" s="43"/>
       <c r="N14" s="25"/>
     </row>
     <row r="15" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="D15" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="13"/>
+      <c r="D15" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="57" t="s">
+        <v>13</v>
+      </c>
       <c r="F15" s="13"/>
       <c r="G15" s="13"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="35"/>
       <c r="K15" s="13"/>
       <c r="L15" s="39"/>
       <c r="M15" s="42"/>
       <c r="N15" s="25"/>
     </row>
     <row r="16" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="D16" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="13"/>
+      <c r="D16" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="57" t="s">
+        <v>13</v>
+      </c>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="23"/>
       <c r="I16" s="23"/>
       <c r="J16" s="35"/>
       <c r="K16" s="13"/>
       <c r="L16" s="39"/>
       <c r="M16" s="42"/>
       <c r="N16" s="26"/>
     </row>
     <row r="17" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="D17" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="13"/>
+      <c r="D17" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="57" t="s">
+        <v>13</v>
+      </c>
       <c r="F17" s="13"/>
       <c r="G17" s="13"/>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
       <c r="J17" s="35"/>
       <c r="K17" s="13"/>
       <c r="L17" s="39"/>
       <c r="M17" s="42"/>
       <c r="N17" s="26"/>
     </row>
     <row r="18" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="D18" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="13"/>
+      <c r="D18" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="57" t="s">
+        <v>13</v>
+      </c>
       <c r="F18" s="13"/>
       <c r="G18" s="13"/>
       <c r="H18" s="23"/>
       <c r="I18" s="23"/>
       <c r="J18" s="35"/>
       <c r="K18" s="13"/>
       <c r="L18" s="39"/>
       <c r="M18" s="42"/>
       <c r="N18" s="26"/>
     </row>
     <row r="19" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="48" t="s">
         <v>13</v>
       </c>
-      <c r="D19" s="53" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="13"/>
+      <c r="D19" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="57" t="s">
+        <v>13</v>
+      </c>
       <c r="F19" s="13"/>
       <c r="G19" s="13"/>
       <c r="H19" s="23"/>
       <c r="I19" s="23"/>
       <c r="J19" s="35"/>
       <c r="K19" s="13"/>
       <c r="L19" s="39"/>
       <c r="M19" s="42"/>
       <c r="N19" s="26"/>
     </row>
     <row r="20" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="16"/>
       <c r="B20" s="38"/>
       <c r="C20" s="48"/>
-      <c r="D20" s="51"/>
-      <c r="E20" s="15"/>
+      <c r="D20" s="49"/>
+      <c r="E20" s="56"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="36"/>
       <c r="K20" s="12"/>
       <c r="L20" s="38"/>
       <c r="M20" s="41"/>
       <c r="N20" s="26"/>
     </row>
     <row r="21" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="46"/>
-      <c r="D21" s="51"/>
-      <c r="E21" s="15"/>
+      <c r="D21" s="49"/>
+      <c r="E21" s="56"/>
       <c r="F21" s="15"/>
       <c r="G21" s="4"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="36"/>
       <c r="K21" s="12"/>
       <c r="L21" s="38"/>
       <c r="M21" s="41"/>
       <c r="N21" s="26"/>
     </row>
     <row r="22" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="11">
         <v>366.3</v>
       </c>
       <c r="C22" s="48">
         <v>752.8</v>
       </c>
-      <c r="D22" s="55">
+      <c r="D22" s="53">
         <v>1087.5</v>
       </c>
-      <c r="E22" s="4"/>
+      <c r="E22" s="58">
+        <v>1380.1</v>
+      </c>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="40"/>
       <c r="M22" s="44"/>
       <c r="N22" s="26"/>
     </row>
     <row r="23" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="11">
         <v>316.3</v>
       </c>
       <c r="C23" s="48">
         <v>657.8</v>
       </c>
-      <c r="D23" s="55">
+      <c r="D23" s="53">
         <v>948.4</v>
       </c>
-      <c r="E23" s="4"/>
+      <c r="E23" s="58">
+        <v>1201.7</v>
+      </c>
       <c r="F23" s="4"/>
       <c r="G23" s="4"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="33"/>
       <c r="K23" s="33"/>
       <c r="L23" s="40"/>
       <c r="M23" s="44"/>
       <c r="N23" s="26"/>
     </row>
     <row r="24" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11">
         <v>5.9</v>
       </c>
       <c r="C24" s="48">
         <v>9.1</v>
       </c>
-      <c r="D24" s="55">
+      <c r="D24" s="53">
         <v>12.2</v>
       </c>
-      <c r="E24" s="4"/>
+      <c r="E24" s="58">
+        <v>15.4</v>
+      </c>
       <c r="F24" s="4"/>
       <c r="G24" s="4"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="40"/>
       <c r="M24" s="44"/>
       <c r="N24" s="26"/>
     </row>
     <row r="25" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11">
         <v>1.3</v>
       </c>
       <c r="C25" s="48">
         <v>2.6</v>
       </c>
-      <c r="D25" s="55">
+      <c r="D25" s="53">
         <v>3.6</v>
       </c>
-      <c r="E25" s="4"/>
+      <c r="E25" s="58">
+        <v>3.8</v>
+      </c>
       <c r="F25" s="4"/>
       <c r="G25" s="4"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="33"/>
       <c r="K25" s="33"/>
       <c r="L25" s="40"/>
       <c r="M25" s="44"/>
       <c r="N25" s="26"/>
     </row>
     <row r="26" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="11">
         <v>2.5</v>
       </c>
       <c r="C26" s="48">
         <v>4.5</v>
       </c>
-      <c r="D26" s="55">
+      <c r="D26" s="53">
         <v>6.4</v>
       </c>
-      <c r="E26" s="4"/>
+      <c r="E26" s="58">
+        <v>7.3</v>
+      </c>
       <c r="F26" s="4"/>
       <c r="G26" s="4"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
       <c r="J26" s="33"/>
       <c r="K26" s="33"/>
       <c r="L26" s="40"/>
       <c r="M26" s="44"/>
       <c r="N26" s="26"/>
     </row>
     <row r="27" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="11">
         <v>5.3</v>
       </c>
       <c r="C27" s="48">
         <v>10.199999999999999</v>
       </c>
-      <c r="D27" s="55">
+      <c r="D27" s="53">
         <v>15.1</v>
       </c>
-      <c r="E27" s="4"/>
+      <c r="E27" s="58">
+        <v>19.600000000000001</v>
+      </c>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="40"/>
       <c r="M27" s="44"/>
       <c r="N27" s="26"/>
     </row>
     <row r="28" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="11">
         <v>1.3</v>
       </c>
       <c r="C28" s="48">
         <v>2.6</v>
       </c>
-      <c r="D28" s="55">
+      <c r="D28" s="53">
         <v>3.8</v>
       </c>
-      <c r="E28" s="4"/>
+      <c r="E28" s="58">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="33"/>
       <c r="K28" s="33"/>
       <c r="L28" s="40"/>
       <c r="M28" s="44"/>
       <c r="N28" s="26"/>
     </row>
     <row r="29" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="11">
         <v>7.6</v>
       </c>
       <c r="C29" s="48">
         <v>14.4</v>
       </c>
-      <c r="D29" s="55">
+      <c r="D29" s="53">
         <v>21.2</v>
       </c>
-      <c r="E29" s="4"/>
+      <c r="E29" s="58">
+        <v>28.1</v>
+      </c>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="33"/>
       <c r="K29" s="33"/>
       <c r="L29" s="40"/>
       <c r="M29" s="44"/>
       <c r="N29" s="26"/>
     </row>
     <row r="30" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C30" s="48">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D30" s="55">
+      <c r="D30" s="53">
         <v>3.4</v>
       </c>
-      <c r="E30" s="4"/>
+      <c r="E30" s="58">
+        <v>4.3</v>
+      </c>
       <c r="F30" s="4"/>
       <c r="G30" s="4"/>
       <c r="H30" s="11"/>
       <c r="I30" s="11"/>
       <c r="J30" s="33"/>
       <c r="K30" s="33"/>
       <c r="L30" s="40"/>
       <c r="M30" s="44"/>
       <c r="N30" s="26"/>
     </row>
     <row r="31" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="11">
         <v>5.4</v>
       </c>
       <c r="C31" s="48">
         <v>9.9</v>
       </c>
-      <c r="D31" s="55">
+      <c r="D31" s="53">
         <v>14.4</v>
       </c>
-      <c r="E31" s="4"/>
+      <c r="E31" s="58">
+        <v>18.899999999999999</v>
+      </c>
       <c r="F31" s="4"/>
       <c r="G31" s="4"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="33"/>
       <c r="K31" s="33"/>
       <c r="L31" s="40"/>
       <c r="M31" s="44"/>
       <c r="N31" s="26"/>
     </row>
     <row r="32" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11">
         <v>1.3</v>
       </c>
       <c r="C32" s="48">
         <v>2.5</v>
       </c>
-      <c r="D32" s="55">
+      <c r="D32" s="53">
         <v>3.4</v>
       </c>
-      <c r="E32" s="4"/>
+      <c r="E32" s="58">
+        <v>3.5</v>
+      </c>
       <c r="F32" s="4"/>
       <c r="G32" s="4"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="33"/>
       <c r="K32" s="33"/>
       <c r="L32" s="40"/>
       <c r="M32" s="44"/>
       <c r="N32" s="26"/>
     </row>
     <row r="33" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="11">
         <v>6.4</v>
       </c>
       <c r="C33" s="48">
         <v>13.1</v>
       </c>
-      <c r="D33" s="55">
+      <c r="D33" s="53">
         <v>19.899999999999999</v>
       </c>
-      <c r="E33" s="4"/>
+      <c r="E33" s="58">
+        <v>26</v>
+      </c>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="33"/>
       <c r="K33" s="33"/>
       <c r="L33" s="40"/>
       <c r="M33" s="44"/>
       <c r="N33" s="26"/>
     </row>
     <row r="34" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
         <v>1.2</v>
       </c>
       <c r="C34" s="48">
         <v>2.9</v>
       </c>
-      <c r="D34" s="55">
+      <c r="D34" s="53">
         <v>4.5</v>
       </c>
-      <c r="E34" s="4"/>
+      <c r="E34" s="58">
+        <v>6.2</v>
+      </c>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="33"/>
       <c r="K34" s="33"/>
       <c r="L34" s="40"/>
       <c r="M34" s="44"/>
       <c r="N34" s="26"/>
     </row>
     <row r="35" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="45">
         <v>0.7</v>
       </c>
       <c r="C35" s="47">
         <v>1.5</v>
       </c>
-      <c r="D35" s="55">
+      <c r="D35" s="53">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E35" s="4"/>
+      <c r="E35" s="58">
+        <v>2.7</v>
+      </c>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="40"/>
       <c r="M35" s="44"/>
       <c r="N35" s="26"/>
     </row>
     <row r="36" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="45">
         <v>10.1</v>
       </c>
       <c r="C36" s="47">
         <v>19.600000000000001</v>
       </c>
-      <c r="D36" s="55">
+      <c r="D36" s="53">
         <v>28.9</v>
       </c>
-      <c r="E36" s="4"/>
+      <c r="E36" s="58">
+        <v>38.1</v>
+      </c>
       <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="11"/>
       <c r="I36" s="11"/>
       <c r="J36" s="33"/>
       <c r="K36" s="33"/>
       <c r="L36" s="40"/>
       <c r="M36" s="44"/>
       <c r="N36" s="26"/>
     </row>
     <row r="37" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="17"/>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
     </row>
     <row r="38" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
     </row>
     <row r="39" spans="1:14" s="7" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="49" t="s">
+      <c r="A39" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="B39" s="49"/>
-[...10 lines deleted...]
-      <c r="M39" s="49"/>
+      <c r="B39" s="54"/>
+      <c r="C39" s="54"/>
+      <c r="D39" s="54"/>
+      <c r="E39" s="54"/>
+      <c r="F39" s="54"/>
+      <c r="G39" s="54"/>
+      <c r="H39" s="54"/>
+      <c r="I39" s="54"/>
+      <c r="J39" s="54"/>
+      <c r="K39" s="54"/>
+      <c r="L39" s="54"/>
+      <c r="M39" s="54"/>
     </row>
     <row r="40" spans="1:14" s="7" customFormat="1" ht="10.15" x14ac:dyDescent="0.2">
       <c r="A40" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="20"/>
       <c r="C40" s="20"/>
       <c r="D40" s="20"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
       <c r="G40" s="20"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:14" s="7" customFormat="1" ht="10.15" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>