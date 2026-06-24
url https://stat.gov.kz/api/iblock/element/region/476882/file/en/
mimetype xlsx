--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="2" r:id="rId1"/>
     <sheet name="Лист3" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="34">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
@@ -445,64 +445,64 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -789,65 +789,65 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
     <col min="2" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="55"/>
-[...10 lines deleted...]
-      <c r="M1" s="55"/>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
       <c r="N1" s="32"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:14" s="7" customFormat="1" ht="20.45" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>1</v>
@@ -893,898 +893,958 @@
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="25"/>
     </row>
     <row r="5" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="11">
         <v>247571.5</v>
       </c>
       <c r="C5" s="48">
         <v>500195.7</v>
       </c>
       <c r="D5" s="52">
         <v>717829.8</v>
       </c>
-      <c r="E5" s="57">
+      <c r="E5" s="55">
         <v>950034</v>
       </c>
-      <c r="F5" s="4"/>
+      <c r="F5" s="4">
+        <v>1127481.3</v>
+      </c>
       <c r="G5" s="4"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="33"/>
       <c r="K5" s="33"/>
       <c r="L5" s="40"/>
       <c r="M5" s="43"/>
       <c r="N5" s="25"/>
     </row>
     <row r="6" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="11">
         <v>245520</v>
       </c>
       <c r="C6" s="48">
         <v>496173</v>
       </c>
       <c r="D6" s="52">
         <v>711836</v>
       </c>
-      <c r="E6" s="57">
+      <c r="E6" s="55">
         <v>942069</v>
       </c>
-      <c r="F6" s="4"/>
+      <c r="F6" s="4">
+        <v>1117665</v>
+      </c>
       <c r="G6" s="4"/>
       <c r="H6" s="30"/>
       <c r="I6" s="14"/>
       <c r="J6" s="33"/>
       <c r="K6" s="33"/>
       <c r="L6" s="40"/>
       <c r="M6" s="43"/>
       <c r="N6" s="25"/>
     </row>
     <row r="7" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="48" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="57" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="13"/>
+      <c r="E7" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="50" t="s">
+        <v>13</v>
+      </c>
       <c r="G7" s="13"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
       <c r="J7" s="34"/>
       <c r="K7" s="13"/>
       <c r="L7" s="39"/>
       <c r="M7" s="42"/>
       <c r="N7" s="25"/>
     </row>
     <row r="8" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="48" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="E8" s="57" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="13"/>
+      <c r="E8" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="50" t="s">
+        <v>13</v>
+      </c>
       <c r="G8" s="13"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
       <c r="J8" s="34"/>
       <c r="K8" s="13"/>
       <c r="L8" s="39"/>
       <c r="M8" s="42"/>
       <c r="N8" s="25"/>
     </row>
     <row r="9" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="48" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="E9" s="57" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="13"/>
+      <c r="E9" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="50" t="s">
+        <v>13</v>
+      </c>
       <c r="G9" s="13"/>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="34"/>
       <c r="K9" s="37"/>
       <c r="L9" s="39"/>
       <c r="M9" s="42"/>
       <c r="N9" s="25"/>
     </row>
     <row r="10" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="48" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="E10" s="57" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="13"/>
+      <c r="E10" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="50" t="s">
+        <v>13</v>
+      </c>
       <c r="G10" s="13"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="34"/>
       <c r="K10" s="37"/>
       <c r="L10" s="39"/>
       <c r="M10" s="42"/>
       <c r="N10" s="25"/>
     </row>
     <row r="11" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="48" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="E11" s="57" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="13"/>
+      <c r="E11" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="50" t="s">
+        <v>13</v>
+      </c>
       <c r="G11" s="13"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="34"/>
       <c r="K11" s="13"/>
       <c r="L11" s="39"/>
       <c r="M11" s="42"/>
       <c r="N11" s="25"/>
     </row>
     <row r="12" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="11">
         <v>802.3</v>
       </c>
       <c r="C12" s="48">
         <v>1458</v>
       </c>
       <c r="D12" s="50">
         <v>2113.6999999999998</v>
       </c>
-      <c r="E12" s="57">
+      <c r="E12" s="55">
         <v>2769.3</v>
       </c>
-      <c r="F12" s="4"/>
+      <c r="F12" s="4">
+        <v>3352.7</v>
+      </c>
       <c r="G12" s="31"/>
       <c r="H12" s="30"/>
       <c r="I12" s="14"/>
       <c r="J12" s="33"/>
       <c r="K12" s="33"/>
       <c r="L12" s="40"/>
       <c r="M12" s="43"/>
       <c r="N12" s="25"/>
     </row>
     <row r="13" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="48" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="E13" s="57" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="10"/>
+      <c r="E13" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="10" t="s">
+        <v>13</v>
+      </c>
       <c r="G13" s="13"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="34"/>
       <c r="K13" s="13"/>
       <c r="L13" s="39"/>
       <c r="M13" s="42"/>
       <c r="N13" s="25"/>
     </row>
     <row r="14" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="11">
         <v>1249.2</v>
       </c>
       <c r="C14" s="48">
         <v>2564.6999999999998</v>
       </c>
       <c r="D14" s="50">
         <v>3880.2</v>
       </c>
-      <c r="E14" s="57">
+      <c r="E14" s="55">
         <v>5195.7</v>
       </c>
-      <c r="F14" s="4"/>
+      <c r="F14" s="4">
+        <v>6463.7</v>
+      </c>
       <c r="G14" s="31"/>
       <c r="H14" s="30"/>
       <c r="I14" s="14"/>
       <c r="J14" s="33"/>
       <c r="K14" s="33"/>
       <c r="L14" s="40"/>
       <c r="M14" s="43"/>
       <c r="N14" s="25"/>
     </row>
     <row r="15" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="48" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="E15" s="57" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="13"/>
+      <c r="E15" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="50" t="s">
+        <v>13</v>
+      </c>
       <c r="G15" s="13"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="35"/>
       <c r="K15" s="13"/>
       <c r="L15" s="39"/>
       <c r="M15" s="42"/>
       <c r="N15" s="25"/>
     </row>
     <row r="16" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="48" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="E16" s="57" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="13"/>
+      <c r="E16" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="50" t="s">
+        <v>13</v>
+      </c>
       <c r="G16" s="13"/>
       <c r="H16" s="23"/>
       <c r="I16" s="23"/>
       <c r="J16" s="35"/>
       <c r="K16" s="13"/>
       <c r="L16" s="39"/>
       <c r="M16" s="42"/>
       <c r="N16" s="26"/>
     </row>
     <row r="17" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="48" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="E17" s="57" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="13"/>
+      <c r="E17" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="50" t="s">
+        <v>13</v>
+      </c>
       <c r="G17" s="13"/>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
       <c r="J17" s="35"/>
       <c r="K17" s="13"/>
       <c r="L17" s="39"/>
       <c r="M17" s="42"/>
       <c r="N17" s="26"/>
     </row>
     <row r="18" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="48" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="E18" s="57" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="13"/>
+      <c r="E18" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="50" t="s">
+        <v>13</v>
+      </c>
       <c r="G18" s="13"/>
       <c r="H18" s="23"/>
       <c r="I18" s="23"/>
       <c r="J18" s="35"/>
       <c r="K18" s="13"/>
       <c r="L18" s="39"/>
       <c r="M18" s="42"/>
       <c r="N18" s="26"/>
     </row>
     <row r="19" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="48" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="51" t="s">
         <v>13</v>
       </c>
-      <c r="E19" s="57" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="13"/>
+      <c r="E19" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="50" t="s">
+        <v>13</v>
+      </c>
       <c r="G19" s="13"/>
       <c r="H19" s="23"/>
       <c r="I19" s="23"/>
       <c r="J19" s="35"/>
       <c r="K19" s="13"/>
       <c r="L19" s="39"/>
       <c r="M19" s="42"/>
       <c r="N19" s="26"/>
     </row>
     <row r="20" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="16"/>
       <c r="B20" s="38"/>
       <c r="C20" s="48"/>
       <c r="D20" s="49"/>
-      <c r="E20" s="56"/>
-      <c r="F20" s="15"/>
+      <c r="E20" s="54"/>
+      <c r="F20" s="54"/>
       <c r="G20" s="15"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="36"/>
       <c r="K20" s="12"/>
       <c r="L20" s="38"/>
       <c r="M20" s="41"/>
       <c r="N20" s="26"/>
     </row>
     <row r="21" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="46"/>
       <c r="D21" s="49"/>
-      <c r="E21" s="56"/>
-      <c r="F21" s="15"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
       <c r="G21" s="4"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="36"/>
       <c r="K21" s="12"/>
       <c r="L21" s="38"/>
       <c r="M21" s="41"/>
       <c r="N21" s="26"/>
     </row>
     <row r="22" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="11">
         <v>366.3</v>
       </c>
       <c r="C22" s="48">
         <v>752.8</v>
       </c>
       <c r="D22" s="53">
         <v>1087.5</v>
       </c>
-      <c r="E22" s="58">
+      <c r="E22" s="56">
         <v>1380.1</v>
       </c>
-      <c r="F22" s="4"/>
+      <c r="F22" s="4">
+        <v>1585.8</v>
+      </c>
       <c r="G22" s="4"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="40"/>
       <c r="M22" s="44"/>
       <c r="N22" s="26"/>
     </row>
     <row r="23" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="11">
         <v>316.3</v>
       </c>
       <c r="C23" s="48">
         <v>657.8</v>
       </c>
       <c r="D23" s="53">
         <v>948.4</v>
       </c>
-      <c r="E23" s="58">
+      <c r="E23" s="56">
         <v>1201.7</v>
       </c>
-      <c r="F23" s="4"/>
+      <c r="F23" s="4">
+        <v>1360.2</v>
+      </c>
       <c r="G23" s="4"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="33"/>
       <c r="K23" s="33"/>
       <c r="L23" s="40"/>
       <c r="M23" s="44"/>
       <c r="N23" s="26"/>
     </row>
     <row r="24" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11">
         <v>5.9</v>
       </c>
       <c r="C24" s="48">
         <v>9.1</v>
       </c>
       <c r="D24" s="53">
         <v>12.2</v>
       </c>
-      <c r="E24" s="58">
+      <c r="E24" s="56">
         <v>15.4</v>
       </c>
-      <c r="F24" s="4"/>
+      <c r="F24" s="4">
+        <v>20.5</v>
+      </c>
       <c r="G24" s="4"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="33"/>
       <c r="K24" s="33"/>
       <c r="L24" s="40"/>
       <c r="M24" s="44"/>
       <c r="N24" s="26"/>
     </row>
     <row r="25" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11">
         <v>1.3</v>
       </c>
       <c r="C25" s="48">
         <v>2.6</v>
       </c>
       <c r="D25" s="53">
         <v>3.6</v>
       </c>
-      <c r="E25" s="58">
+      <c r="E25" s="56">
         <v>3.8</v>
       </c>
-      <c r="F25" s="4"/>
+      <c r="F25" s="4">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="G25" s="4"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="33"/>
       <c r="K25" s="33"/>
       <c r="L25" s="40"/>
       <c r="M25" s="44"/>
       <c r="N25" s="26"/>
     </row>
     <row r="26" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="11">
         <v>2.5</v>
       </c>
       <c r="C26" s="48">
         <v>4.5</v>
       </c>
       <c r="D26" s="53">
         <v>6.4</v>
       </c>
-      <c r="E26" s="58">
+      <c r="E26" s="56">
         <v>7.3</v>
       </c>
-      <c r="F26" s="4"/>
+      <c r="F26" s="4">
+        <v>8.8000000000000007</v>
+      </c>
       <c r="G26" s="4"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
       <c r="J26" s="33"/>
       <c r="K26" s="33"/>
       <c r="L26" s="40"/>
       <c r="M26" s="44"/>
       <c r="N26" s="26"/>
     </row>
     <row r="27" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="11">
         <v>5.3</v>
       </c>
       <c r="C27" s="48">
         <v>10.199999999999999</v>
       </c>
       <c r="D27" s="53">
         <v>15.1</v>
       </c>
-      <c r="E27" s="58">
+      <c r="E27" s="56">
         <v>19.600000000000001</v>
       </c>
-      <c r="F27" s="4"/>
+      <c r="F27" s="4">
+        <v>25.1</v>
+      </c>
       <c r="G27" s="4"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="33"/>
       <c r="K27" s="33"/>
       <c r="L27" s="40"/>
       <c r="M27" s="44"/>
       <c r="N27" s="26"/>
     </row>
     <row r="28" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="11">
         <v>1.3</v>
       </c>
       <c r="C28" s="48">
         <v>2.6</v>
       </c>
       <c r="D28" s="53">
         <v>3.8</v>
       </c>
-      <c r="E28" s="58">
+      <c r="E28" s="56">
         <v>4.5999999999999996</v>
       </c>
-      <c r="F28" s="4"/>
+      <c r="F28" s="4">
+        <v>5.9</v>
+      </c>
       <c r="G28" s="4"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="33"/>
       <c r="K28" s="33"/>
       <c r="L28" s="40"/>
       <c r="M28" s="44"/>
       <c r="N28" s="26"/>
     </row>
     <row r="29" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="11">
         <v>7.6</v>
       </c>
       <c r="C29" s="48">
         <v>14.4</v>
       </c>
       <c r="D29" s="53">
         <v>21.2</v>
       </c>
-      <c r="E29" s="58">
+      <c r="E29" s="56">
         <v>28.1</v>
       </c>
-      <c r="F29" s="4"/>
+      <c r="F29" s="4">
+        <v>35.200000000000003</v>
+      </c>
       <c r="G29" s="4"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="33"/>
       <c r="K29" s="33"/>
       <c r="L29" s="40"/>
       <c r="M29" s="44"/>
       <c r="N29" s="26"/>
     </row>
     <row r="30" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="11">
         <v>1.1000000000000001</v>
       </c>
       <c r="C30" s="48">
         <v>2.2999999999999998</v>
       </c>
       <c r="D30" s="53">
         <v>3.4</v>
       </c>
-      <c r="E30" s="58">
+      <c r="E30" s="56">
         <v>4.3</v>
       </c>
-      <c r="F30" s="4"/>
+      <c r="F30" s="4">
+        <v>5.4</v>
+      </c>
       <c r="G30" s="4"/>
       <c r="H30" s="11"/>
       <c r="I30" s="11"/>
       <c r="J30" s="33"/>
       <c r="K30" s="33"/>
       <c r="L30" s="40"/>
       <c r="M30" s="44"/>
       <c r="N30" s="26"/>
     </row>
     <row r="31" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="11">
         <v>5.4</v>
       </c>
       <c r="C31" s="48">
         <v>9.9</v>
       </c>
       <c r="D31" s="53">
         <v>14.4</v>
       </c>
-      <c r="E31" s="58">
+      <c r="E31" s="56">
         <v>18.899999999999999</v>
       </c>
-      <c r="F31" s="4"/>
+      <c r="F31" s="4">
+        <v>24.9</v>
+      </c>
       <c r="G31" s="4"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="33"/>
       <c r="K31" s="33"/>
       <c r="L31" s="40"/>
       <c r="M31" s="44"/>
       <c r="N31" s="26"/>
     </row>
     <row r="32" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11">
         <v>1.3</v>
       </c>
       <c r="C32" s="48">
         <v>2.5</v>
       </c>
       <c r="D32" s="53">
         <v>3.4</v>
       </c>
-      <c r="E32" s="58">
+      <c r="E32" s="56">
         <v>3.5</v>
       </c>
-      <c r="F32" s="4"/>
+      <c r="F32" s="4">
+        <v>4.2</v>
+      </c>
       <c r="G32" s="4"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="33"/>
       <c r="K32" s="33"/>
       <c r="L32" s="40"/>
       <c r="M32" s="44"/>
       <c r="N32" s="26"/>
     </row>
     <row r="33" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="11">
         <v>6.4</v>
       </c>
       <c r="C33" s="48">
         <v>13.1</v>
       </c>
       <c r="D33" s="53">
         <v>19.899999999999999</v>
       </c>
-      <c r="E33" s="58">
+      <c r="E33" s="56">
         <v>26</v>
       </c>
-      <c r="F33" s="4"/>
+      <c r="F33" s="4">
+        <v>32.299999999999997</v>
+      </c>
       <c r="G33" s="4"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="33"/>
       <c r="K33" s="33"/>
       <c r="L33" s="40"/>
       <c r="M33" s="44"/>
       <c r="N33" s="26"/>
     </row>
     <row r="34" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
         <v>1.2</v>
       </c>
       <c r="C34" s="48">
         <v>2.9</v>
       </c>
       <c r="D34" s="53">
         <v>4.5</v>
       </c>
-      <c r="E34" s="58">
+      <c r="E34" s="56">
         <v>6.2</v>
       </c>
-      <c r="F34" s="4"/>
+      <c r="F34" s="4">
+        <v>8.3000000000000007</v>
+      </c>
       <c r="G34" s="4"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="33"/>
       <c r="K34" s="33"/>
       <c r="L34" s="40"/>
       <c r="M34" s="44"/>
       <c r="N34" s="26"/>
     </row>
     <row r="35" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="45">
         <v>0.7</v>
       </c>
       <c r="C35" s="47">
         <v>1.5</v>
       </c>
       <c r="D35" s="53">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E35" s="58">
+      <c r="E35" s="56">
         <v>2.7</v>
       </c>
-      <c r="F35" s="4"/>
+      <c r="F35" s="4">
+        <v>3.1</v>
+      </c>
       <c r="G35" s="4"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="40"/>
       <c r="M35" s="44"/>
       <c r="N35" s="26"/>
     </row>
     <row r="36" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="45">
         <v>10.1</v>
       </c>
       <c r="C36" s="47">
         <v>19.600000000000001</v>
       </c>
       <c r="D36" s="53">
         <v>28.9</v>
       </c>
-      <c r="E36" s="58">
+      <c r="E36" s="56">
         <v>38.1</v>
       </c>
-      <c r="F36" s="4"/>
+      <c r="F36" s="4">
+        <v>47.6</v>
+      </c>
       <c r="G36" s="4"/>
       <c r="H36" s="11"/>
       <c r="I36" s="11"/>
       <c r="J36" s="33"/>
       <c r="K36" s="33"/>
       <c r="L36" s="40"/>
       <c r="M36" s="44"/>
       <c r="N36" s="26"/>
     </row>
     <row r="37" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A37" s="17"/>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
     </row>
     <row r="38" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A38" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
     </row>
     <row r="39" spans="1:14" s="7" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="54" t="s">
+      <c r="A39" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B39" s="54"/>
-[...10 lines deleted...]
-      <c r="M39" s="54"/>
+      <c r="B39" s="57"/>
+      <c r="C39" s="57"/>
+      <c r="D39" s="57"/>
+      <c r="E39" s="57"/>
+      <c r="F39" s="57"/>
+      <c r="G39" s="57"/>
+      <c r="H39" s="57"/>
+      <c r="I39" s="57"/>
+      <c r="J39" s="57"/>
+      <c r="K39" s="57"/>
+      <c r="L39" s="57"/>
+      <c r="M39" s="57"/>
     </row>
     <row r="40" spans="1:14" s="7" customFormat="1" ht="10.15" x14ac:dyDescent="0.2">
       <c r="A40" s="19" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="20"/>
       <c r="C40" s="20"/>
       <c r="D40" s="20"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
       <c r="G40" s="20"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
     </row>
     <row r="41" spans="1:14" s="7" customFormat="1" ht="10.15" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>