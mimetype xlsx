--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="2" r:id="rId1"/>
     <sheet name="Лист3" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="34">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
@@ -300,129 +300,123 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -459,50 +453,62 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -789,1079 +795,1139 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
     <col min="2" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="58" t="s">
+      <c r="A1" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="58"/>
-[...11 lines deleted...]
-      <c r="N1" s="32"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="30"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:14" s="7" customFormat="1" ht="20.45" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
-      <c r="B3" s="21" t="s">
+      <c r="B3" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="21" t="s">
+      <c r="C3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="21" t="s">
+      <c r="D3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="21" t="s">
+      <c r="E3" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="21" t="s">
+      <c r="F3" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="21" t="s">
+      <c r="G3" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="21" t="s">
+      <c r="H3" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="21" t="s">
+      <c r="I3" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="21" t="s">
+      <c r="J3" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="21" t="s">
+      <c r="K3" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="21" t="s">
+      <c r="L3" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="22" t="s">
+      <c r="M3" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="N3" s="24"/>
+      <c r="N3" s="23"/>
     </row>
     <row r="4" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
-      <c r="N4" s="25"/>
+      <c r="N4" s="24"/>
     </row>
     <row r="5" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="29" t="s">
+      <c r="A5" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="11">
         <v>247571.5</v>
       </c>
-      <c r="C5" s="48">
+      <c r="C5" s="46">
         <v>500195.7</v>
       </c>
-      <c r="D5" s="52">
+      <c r="D5" s="50">
         <v>717829.8</v>
       </c>
-      <c r="E5" s="55">
+      <c r="E5" s="53">
         <v>950034</v>
       </c>
       <c r="F5" s="4">
         <v>1127481.3</v>
       </c>
-      <c r="G5" s="4"/>
+      <c r="G5" s="57">
+        <v>1273383.7</v>
+      </c>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
-      <c r="J5" s="33"/>
-[...3 lines deleted...]
-      <c r="N5" s="25"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="41"/>
+      <c r="N5" s="24"/>
     </row>
     <row r="6" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="27" t="s">
+      <c r="A6" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="11">
         <v>245520</v>
       </c>
-      <c r="C6" s="48">
+      <c r="C6" s="46">
         <v>496173</v>
       </c>
-      <c r="D6" s="52">
+      <c r="D6" s="50">
         <v>711836</v>
       </c>
-      <c r="E6" s="55">
+      <c r="E6" s="53">
         <v>942069</v>
       </c>
       <c r="F6" s="4">
         <v>1117665</v>
       </c>
-      <c r="G6" s="4"/>
-      <c r="H6" s="30"/>
+      <c r="G6" s="57">
+        <v>1261716</v>
+      </c>
+      <c r="H6" s="29"/>
       <c r="I6" s="14"/>
-      <c r="J6" s="33"/>
-[...3 lines deleted...]
-      <c r="N6" s="25"/>
+      <c r="J6" s="31"/>
+      <c r="K6" s="31"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="24"/>
     </row>
     <row r="7" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="27" t="s">
+      <c r="A7" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="48" t="s">
-[...14 lines deleted...]
-      <c r="J7" s="34"/>
+      <c r="C7" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="32"/>
       <c r="K7" s="13"/>
-      <c r="L7" s="39"/>
-[...1 lines deleted...]
-      <c r="N7" s="25"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="24"/>
     </row>
     <row r="8" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="27" t="s">
+      <c r="A8" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="48" t="s">
-[...14 lines deleted...]
-      <c r="J8" s="34"/>
+      <c r="C8" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="32"/>
       <c r="K8" s="13"/>
-      <c r="L8" s="39"/>
-[...1 lines deleted...]
-      <c r="N8" s="25"/>
+      <c r="L8" s="37"/>
+      <c r="M8" s="40"/>
+      <c r="N8" s="24"/>
     </row>
     <row r="9" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="27" t="s">
+      <c r="A9" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="48" t="s">
-[...18 lines deleted...]
-      <c r="N9" s="25"/>
+      <c r="C9" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" s="22"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="32"/>
+      <c r="K9" s="35"/>
+      <c r="L9" s="37"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="24"/>
     </row>
     <row r="10" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="27" t="s">
+      <c r="A10" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="48" t="s">
-[...18 lines deleted...]
-      <c r="N10" s="25"/>
+      <c r="C10" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="37"/>
+      <c r="M10" s="40"/>
+      <c r="N10" s="24"/>
     </row>
     <row r="11" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="27" t="s">
+      <c r="A11" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="48" t="s">
-[...14 lines deleted...]
-      <c r="J11" s="34"/>
+      <c r="C11" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="22"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="32"/>
       <c r="K11" s="13"/>
-      <c r="L11" s="39"/>
-[...1 lines deleted...]
-      <c r="N11" s="25"/>
+      <c r="L11" s="37"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="24"/>
     </row>
     <row r="12" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="27" t="s">
+      <c r="A12" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="11">
         <v>802.3</v>
       </c>
-      <c r="C12" s="48">
+      <c r="C12" s="46">
         <v>1458</v>
       </c>
-      <c r="D12" s="50">
+      <c r="D12" s="48">
         <v>2113.6999999999998</v>
       </c>
-      <c r="E12" s="55">
+      <c r="E12" s="53">
         <v>2769.3</v>
       </c>
       <c r="F12" s="4">
         <v>3352.7</v>
       </c>
-      <c r="G12" s="31"/>
-      <c r="H12" s="30"/>
+      <c r="G12" s="58">
+        <v>3936</v>
+      </c>
+      <c r="H12" s="29"/>
       <c r="I12" s="14"/>
-      <c r="J12" s="33"/>
-[...3 lines deleted...]
-      <c r="N12" s="25"/>
+      <c r="J12" s="31"/>
+      <c r="K12" s="31"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="41"/>
+      <c r="N12" s="24"/>
     </row>
     <row r="13" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="27" t="s">
+      <c r="A13" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="48" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="55" t="s">
+      <c r="C13" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="53" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="G13" s="13"/>
-[...2 lines deleted...]
-      <c r="J13" s="34"/>
+      <c r="G13" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" s="22"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="32"/>
       <c r="K13" s="13"/>
-      <c r="L13" s="39"/>
-[...1 lines deleted...]
-      <c r="N13" s="25"/>
+      <c r="L13" s="37"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="24"/>
     </row>
     <row r="14" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="27" t="s">
+      <c r="A14" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="11">
         <v>1249.2</v>
       </c>
-      <c r="C14" s="48">
+      <c r="C14" s="46">
         <v>2564.6999999999998</v>
       </c>
-      <c r="D14" s="50">
+      <c r="D14" s="48">
         <v>3880.2</v>
       </c>
-      <c r="E14" s="55">
+      <c r="E14" s="53">
         <v>5195.7</v>
       </c>
       <c r="F14" s="4">
         <v>6463.7</v>
       </c>
-      <c r="G14" s="31"/>
-      <c r="H14" s="30"/>
+      <c r="G14" s="58">
+        <v>7731.7</v>
+      </c>
+      <c r="H14" s="29"/>
       <c r="I14" s="14"/>
-      <c r="J14" s="33"/>
-[...3 lines deleted...]
-      <c r="N14" s="25"/>
+      <c r="J14" s="31"/>
+      <c r="K14" s="31"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="41"/>
+      <c r="N14" s="24"/>
     </row>
     <row r="15" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="48" t="s">
-[...14 lines deleted...]
-      <c r="J15" s="35"/>
+      <c r="C15" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="22"/>
+      <c r="I15" s="22"/>
+      <c r="J15" s="33"/>
       <c r="K15" s="13"/>
-      <c r="L15" s="39"/>
-[...1 lines deleted...]
-      <c r="N15" s="25"/>
+      <c r="L15" s="37"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="27" t="s">
+      <c r="A16" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="48" t="s">
-[...14 lines deleted...]
-      <c r="J16" s="35"/>
+      <c r="C16" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" s="22"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="33"/>
       <c r="K16" s="13"/>
-      <c r="L16" s="39"/>
-[...1 lines deleted...]
-      <c r="N16" s="26"/>
+      <c r="L16" s="37"/>
+      <c r="M16" s="40"/>
+      <c r="N16" s="25"/>
     </row>
     <row r="17" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+      <c r="A17" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="48" t="s">
-[...14 lines deleted...]
-      <c r="J17" s="35"/>
+      <c r="C17" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" s="22"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="33"/>
       <c r="K17" s="13"/>
-      <c r="L17" s="39"/>
-[...1 lines deleted...]
-      <c r="N17" s="26"/>
+      <c r="L17" s="37"/>
+      <c r="M17" s="40"/>
+      <c r="N17" s="25"/>
     </row>
     <row r="18" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="27" t="s">
+      <c r="A18" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="45" t="s">
-[...17 lines deleted...]
-      <c r="J18" s="35"/>
+      <c r="B18" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="33"/>
       <c r="K18" s="13"/>
-      <c r="L18" s="39"/>
-[...1 lines deleted...]
-      <c r="N18" s="26"/>
+      <c r="L18" s="37"/>
+      <c r="M18" s="40"/>
+      <c r="N18" s="25"/>
     </row>
     <row r="19" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="28" t="s">
+      <c r="A19" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="45" t="s">
-[...17 lines deleted...]
-      <c r="J19" s="35"/>
+      <c r="B19" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="22"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="33"/>
       <c r="K19" s="13"/>
-      <c r="L19" s="39"/>
-[...1 lines deleted...]
-      <c r="N19" s="26"/>
+      <c r="L19" s="37"/>
+      <c r="M19" s="40"/>
+      <c r="N19" s="25"/>
     </row>
     <row r="20" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="16"/>
-[...5 lines deleted...]
-      <c r="G20" s="15"/>
+      <c r="A20" s="15"/>
+      <c r="B20" s="36"/>
+      <c r="C20" s="46"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="52"/>
+      <c r="F20" s="52"/>
+      <c r="G20" s="59"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
-      <c r="J20" s="36"/>
+      <c r="J20" s="34"/>
       <c r="K20" s="12"/>
-      <c r="L20" s="38"/>
-[...1 lines deleted...]
-      <c r="N20" s="26"/>
+      <c r="L20" s="36"/>
+      <c r="M20" s="39"/>
+      <c r="N20" s="25"/>
     </row>
     <row r="21" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="46"/>
-[...3 lines deleted...]
-      <c r="G21" s="4"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="52"/>
+      <c r="F21" s="52"/>
+      <c r="G21" s="57"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
-      <c r="J21" s="36"/>
+      <c r="J21" s="34"/>
       <c r="K21" s="12"/>
-      <c r="L21" s="38"/>
-[...1 lines deleted...]
-      <c r="N21" s="26"/>
+      <c r="L21" s="36"/>
+      <c r="M21" s="39"/>
+      <c r="N21" s="25"/>
     </row>
     <row r="22" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="29" t="s">
+      <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="11">
         <v>366.3</v>
       </c>
-      <c r="C22" s="48">
+      <c r="C22" s="46">
         <v>752.8</v>
       </c>
-      <c r="D22" s="53">
+      <c r="D22" s="51">
         <v>1087.5</v>
       </c>
-      <c r="E22" s="56">
+      <c r="E22" s="54">
         <v>1380.1</v>
       </c>
       <c r="F22" s="4">
         <v>1585.8</v>
       </c>
-      <c r="G22" s="4"/>
+      <c r="G22" s="57">
+        <v>1680.4</v>
+      </c>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
-      <c r="J22" s="33"/>
-[...3 lines deleted...]
-      <c r="N22" s="26"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="42"/>
+      <c r="N22" s="25"/>
     </row>
     <row r="23" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="27" t="s">
+      <c r="A23" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="11">
         <v>316.3</v>
       </c>
-      <c r="C23" s="48">
+      <c r="C23" s="46">
         <v>657.8</v>
       </c>
-      <c r="D23" s="53">
+      <c r="D23" s="51">
         <v>948.4</v>
       </c>
-      <c r="E23" s="56">
+      <c r="E23" s="54">
         <v>1201.7</v>
       </c>
       <c r="F23" s="4">
         <v>1360.2</v>
       </c>
-      <c r="G23" s="4"/>
+      <c r="G23" s="57">
+        <v>1409.9</v>
+      </c>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
-      <c r="J23" s="33"/>
-[...3 lines deleted...]
-      <c r="N23" s="26"/>
+      <c r="J23" s="31"/>
+      <c r="K23" s="31"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="25"/>
     </row>
     <row r="24" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="27" t="s">
+      <c r="A24" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11">
         <v>5.9</v>
       </c>
-      <c r="C24" s="48">
+      <c r="C24" s="46">
         <v>9.1</v>
       </c>
-      <c r="D24" s="53">
+      <c r="D24" s="51">
         <v>12.2</v>
       </c>
-      <c r="E24" s="56">
+      <c r="E24" s="54">
         <v>15.4</v>
       </c>
       <c r="F24" s="4">
         <v>20.5</v>
       </c>
-      <c r="G24" s="4"/>
+      <c r="G24" s="57">
+        <v>25.7</v>
+      </c>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
-      <c r="J24" s="33"/>
-[...3 lines deleted...]
-      <c r="N24" s="26"/>
+      <c r="J24" s="31"/>
+      <c r="K24" s="31"/>
+      <c r="L24" s="38"/>
+      <c r="M24" s="42"/>
+      <c r="N24" s="25"/>
     </row>
     <row r="25" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="27" t="s">
+      <c r="A25" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11">
         <v>1.3</v>
       </c>
-      <c r="C25" s="48">
+      <c r="C25" s="46">
         <v>2.6</v>
       </c>
-      <c r="D25" s="53">
+      <c r="D25" s="51">
         <v>3.6</v>
       </c>
-      <c r="E25" s="56">
+      <c r="E25" s="54">
         <v>3.8</v>
       </c>
       <c r="F25" s="4">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G25" s="4"/>
+      <c r="G25" s="57">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
-      <c r="J25" s="33"/>
-[...3 lines deleted...]
-      <c r="N25" s="26"/>
+      <c r="J25" s="31"/>
+      <c r="K25" s="31"/>
+      <c r="L25" s="38"/>
+      <c r="M25" s="42"/>
+      <c r="N25" s="25"/>
     </row>
     <row r="26" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="27" t="s">
+      <c r="A26" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="11">
         <v>2.5</v>
       </c>
-      <c r="C26" s="48">
+      <c r="C26" s="46">
         <v>4.5</v>
       </c>
-      <c r="D26" s="53">
+      <c r="D26" s="51">
         <v>6.4</v>
       </c>
-      <c r="E26" s="56">
+      <c r="E26" s="54">
         <v>7.3</v>
       </c>
       <c r="F26" s="4">
         <v>8.8000000000000007</v>
       </c>
-      <c r="G26" s="4"/>
+      <c r="G26" s="57">
+        <v>9.8000000000000007</v>
+      </c>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
-      <c r="J26" s="33"/>
-[...3 lines deleted...]
-      <c r="N26" s="26"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="38"/>
+      <c r="M26" s="42"/>
+      <c r="N26" s="25"/>
     </row>
     <row r="27" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="27" t="s">
+      <c r="A27" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="11">
         <v>5.3</v>
       </c>
-      <c r="C27" s="48">
+      <c r="C27" s="46">
         <v>10.199999999999999</v>
       </c>
-      <c r="D27" s="53">
+      <c r="D27" s="51">
         <v>15.1</v>
       </c>
-      <c r="E27" s="56">
+      <c r="E27" s="54">
         <v>19.600000000000001</v>
       </c>
       <c r="F27" s="4">
         <v>25.1</v>
       </c>
-      <c r="G27" s="4"/>
+      <c r="G27" s="57">
+        <v>30.4</v>
+      </c>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
-      <c r="J27" s="33"/>
-[...3 lines deleted...]
-      <c r="N27" s="26"/>
+      <c r="J27" s="31"/>
+      <c r="K27" s="31"/>
+      <c r="L27" s="38"/>
+      <c r="M27" s="42"/>
+      <c r="N27" s="25"/>
     </row>
     <row r="28" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="27" t="s">
+      <c r="A28" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="11">
         <v>1.3</v>
       </c>
-      <c r="C28" s="48">
+      <c r="C28" s="46">
         <v>2.6</v>
       </c>
-      <c r="D28" s="53">
+      <c r="D28" s="51">
         <v>3.8</v>
       </c>
-      <c r="E28" s="56">
+      <c r="E28" s="54">
         <v>4.5999999999999996</v>
       </c>
       <c r="F28" s="4">
         <v>5.9</v>
       </c>
-      <c r="G28" s="4"/>
+      <c r="G28" s="57">
+        <v>6.8</v>
+      </c>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
-      <c r="J28" s="33"/>
-[...3 lines deleted...]
-      <c r="N28" s="26"/>
+      <c r="J28" s="31"/>
+      <c r="K28" s="31"/>
+      <c r="L28" s="38"/>
+      <c r="M28" s="42"/>
+      <c r="N28" s="25"/>
     </row>
     <row r="29" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="27" t="s">
+      <c r="A29" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="11">
         <v>7.6</v>
       </c>
-      <c r="C29" s="48">
+      <c r="C29" s="46">
         <v>14.4</v>
       </c>
-      <c r="D29" s="53">
+      <c r="D29" s="51">
         <v>21.2</v>
       </c>
-      <c r="E29" s="56">
+      <c r="E29" s="54">
         <v>28.1</v>
       </c>
       <c r="F29" s="4">
         <v>35.200000000000003</v>
       </c>
-      <c r="G29" s="4"/>
+      <c r="G29" s="57">
+        <v>42.3</v>
+      </c>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
-      <c r="J29" s="33"/>
-[...3 lines deleted...]
-      <c r="N29" s="26"/>
+      <c r="J29" s="31"/>
+      <c r="K29" s="31"/>
+      <c r="L29" s="38"/>
+      <c r="M29" s="42"/>
+      <c r="N29" s="25"/>
     </row>
     <row r="30" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="27" t="s">
+      <c r="A30" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="11">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C30" s="48">
+      <c r="C30" s="46">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D30" s="53">
+      <c r="D30" s="51">
         <v>3.4</v>
       </c>
-      <c r="E30" s="56">
+      <c r="E30" s="54">
         <v>4.3</v>
       </c>
       <c r="F30" s="4">
         <v>5.4</v>
       </c>
-      <c r="G30" s="4"/>
+      <c r="G30" s="57">
+        <v>6.4</v>
+      </c>
       <c r="H30" s="11"/>
       <c r="I30" s="11"/>
-      <c r="J30" s="33"/>
-[...3 lines deleted...]
-      <c r="N30" s="26"/>
+      <c r="J30" s="31"/>
+      <c r="K30" s="31"/>
+      <c r="L30" s="38"/>
+      <c r="M30" s="42"/>
+      <c r="N30" s="25"/>
     </row>
     <row r="31" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A31" s="27" t="s">
+      <c r="A31" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="11">
         <v>5.4</v>
       </c>
-      <c r="C31" s="48">
+      <c r="C31" s="46">
         <v>9.9</v>
       </c>
-      <c r="D31" s="53">
+      <c r="D31" s="51">
         <v>14.4</v>
       </c>
-      <c r="E31" s="56">
+      <c r="E31" s="54">
         <v>18.899999999999999</v>
       </c>
       <c r="F31" s="4">
         <v>24.9</v>
       </c>
-      <c r="G31" s="4"/>
+      <c r="G31" s="57">
+        <v>30.9</v>
+      </c>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
-      <c r="J31" s="33"/>
-[...3 lines deleted...]
-      <c r="N31" s="26"/>
+      <c r="J31" s="31"/>
+      <c r="K31" s="31"/>
+      <c r="L31" s="38"/>
+      <c r="M31" s="42"/>
+      <c r="N31" s="25"/>
     </row>
     <row r="32" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="27" t="s">
+      <c r="A32" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11">
         <v>1.3</v>
       </c>
-      <c r="C32" s="48">
+      <c r="C32" s="46">
         <v>2.5</v>
       </c>
-      <c r="D32" s="53">
+      <c r="D32" s="51">
         <v>3.4</v>
       </c>
-      <c r="E32" s="56">
+      <c r="E32" s="54">
         <v>3.5</v>
       </c>
       <c r="F32" s="4">
         <v>4.2</v>
       </c>
-      <c r="G32" s="4"/>
+      <c r="G32" s="57">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
-      <c r="J32" s="33"/>
-[...3 lines deleted...]
-      <c r="N32" s="26"/>
+      <c r="J32" s="31"/>
+      <c r="K32" s="31"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="42"/>
+      <c r="N32" s="25"/>
     </row>
     <row r="33" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="27" t="s">
+      <c r="A33" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="11">
         <v>6.4</v>
       </c>
-      <c r="C33" s="48">
+      <c r="C33" s="46">
         <v>13.1</v>
       </c>
-      <c r="D33" s="53">
+      <c r="D33" s="51">
         <v>19.899999999999999</v>
       </c>
-      <c r="E33" s="56">
+      <c r="E33" s="54">
         <v>26</v>
       </c>
       <c r="F33" s="4">
         <v>32.299999999999997</v>
       </c>
-      <c r="G33" s="4"/>
+      <c r="G33" s="57">
+        <v>38.200000000000003</v>
+      </c>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
-      <c r="J33" s="33"/>
-[...3 lines deleted...]
-      <c r="N33" s="26"/>
+      <c r="J33" s="31"/>
+      <c r="K33" s="31"/>
+      <c r="L33" s="38"/>
+      <c r="M33" s="42"/>
+      <c r="N33" s="25"/>
     </row>
     <row r="34" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="27" t="s">
+      <c r="A34" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
         <v>1.2</v>
       </c>
-      <c r="C34" s="48">
+      <c r="C34" s="46">
         <v>2.9</v>
       </c>
-      <c r="D34" s="53">
+      <c r="D34" s="51">
         <v>4.5</v>
       </c>
-      <c r="E34" s="56">
+      <c r="E34" s="54">
         <v>6.2</v>
       </c>
       <c r="F34" s="4">
         <v>8.3000000000000007</v>
       </c>
-      <c r="G34" s="4"/>
+      <c r="G34" s="57">
+        <v>10.3</v>
+      </c>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
-      <c r="J34" s="33"/>
-[...3 lines deleted...]
-      <c r="N34" s="26"/>
+      <c r="J34" s="31"/>
+      <c r="K34" s="31"/>
+      <c r="L34" s="38"/>
+      <c r="M34" s="42"/>
+      <c r="N34" s="25"/>
     </row>
     <row r="35" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="27" t="s">
+      <c r="A35" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B35" s="45">
+      <c r="B35" s="43">
         <v>0.7</v>
       </c>
-      <c r="C35" s="47">
+      <c r="C35" s="45">
         <v>1.5</v>
       </c>
-      <c r="D35" s="53">
+      <c r="D35" s="51">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E35" s="56">
+      <c r="E35" s="54">
         <v>2.7</v>
       </c>
       <c r="F35" s="4">
         <v>3.1</v>
       </c>
-      <c r="G35" s="4"/>
+      <c r="G35" s="57">
+        <v>3.5</v>
+      </c>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
-      <c r="J35" s="33"/>
-[...3 lines deleted...]
-      <c r="N35" s="26"/>
+      <c r="J35" s="31"/>
+      <c r="K35" s="31"/>
+      <c r="L35" s="38"/>
+      <c r="M35" s="42"/>
+      <c r="N35" s="25"/>
     </row>
     <row r="36" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="28" t="s">
+      <c r="A36" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="B36" s="45">
+      <c r="B36" s="43">
         <v>10.1</v>
       </c>
-      <c r="C36" s="47">
+      <c r="C36" s="45">
         <v>19.600000000000001</v>
       </c>
-      <c r="D36" s="53">
+      <c r="D36" s="51">
         <v>28.9</v>
       </c>
-      <c r="E36" s="56">
+      <c r="E36" s="54">
         <v>38.1</v>
       </c>
       <c r="F36" s="4">
         <v>47.6</v>
       </c>
-      <c r="G36" s="4"/>
+      <c r="G36" s="57">
+        <v>57.2</v>
+      </c>
       <c r="H36" s="11"/>
       <c r="I36" s="11"/>
-      <c r="J36" s="33"/>
-[...3 lines deleted...]
-      <c r="N36" s="26"/>
+      <c r="J36" s="31"/>
+      <c r="K36" s="31"/>
+      <c r="L36" s="38"/>
+      <c r="M36" s="42"/>
+      <c r="N36" s="25"/>
     </row>
     <row r="37" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A37" s="17"/>
+      <c r="A37" s="16"/>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
     </row>
     <row r="38" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A38" s="18" t="s">
+      <c r="A38" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
     </row>
     <row r="39" spans="1:14" s="7" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="57" t="s">
+      <c r="A39" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B39" s="57"/>
-[...10 lines deleted...]
-      <c r="M39" s="57"/>
+      <c r="B39" s="55"/>
+      <c r="C39" s="55"/>
+      <c r="D39" s="55"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="55"/>
+      <c r="G39" s="55"/>
+      <c r="H39" s="55"/>
+      <c r="I39" s="55"/>
+      <c r="J39" s="55"/>
+      <c r="K39" s="55"/>
+      <c r="L39" s="55"/>
+      <c r="M39" s="55"/>
     </row>
     <row r="40" spans="1:14" s="7" customFormat="1" ht="10.15" x14ac:dyDescent="0.2">
-      <c r="A40" s="19" t="s">
+      <c r="A40" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B40" s="20"/>
-[...10 lines deleted...]
-      <c r="M40" s="20"/>
+      <c r="B40" s="19"/>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+      <c r="E40" s="19"/>
+      <c r="F40" s="19"/>
+      <c r="G40" s="19"/>
+      <c r="H40" s="19"/>
+      <c r="I40" s="19"/>
+      <c r="J40" s="19"/>
+      <c r="K40" s="19"/>
+      <c r="L40" s="19"/>
+      <c r="M40" s="19"/>
     </row>
     <row r="41" spans="1:14" s="7" customFormat="1" ht="10.15" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>