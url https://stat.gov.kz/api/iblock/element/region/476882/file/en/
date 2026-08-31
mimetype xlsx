--- v4 (2026-07-22)
+++ v5 (2026-08-31)
@@ -1,63 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\1408\Dinamika\2026\07_2026\англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6192CDA6-1694-4453-9B21-73179F2297C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
+    <workbookView xWindow="1260" yWindow="132" windowWidth="9036" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="2" r:id="rId1"/>
     <sheet name="Лист3" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="34">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
@@ -120,51 +126,51 @@
   <si>
     <t>Shal akynа district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Timiryazev district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Soltustik Кazakhstan 2026 year*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -300,51 +306,51 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -370,53 +376,50 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -448,132 +451,135 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...2 lines deleted...]
-    <cellStyle name="Обычный 8" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 8" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -601,51 +607,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -778,1175 +784,1235 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N41"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="D1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.85546875" style="1" customWidth="1"/>
-    <col min="2" max="5" width="12.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.88671875" style="1" customWidth="1"/>
+    <col min="2" max="5" width="12.44140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
-    <col min="7" max="7" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="7" max="7" width="11.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="59" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="56"/>
-[...11 lines deleted...]
-      <c r="N1" s="30"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="29"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
     </row>
-    <row r="3" spans="1:14" s="7" customFormat="1" ht="20.45" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" s="7" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="20" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="20" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="20" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="20" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="20" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="20" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="21" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="23"/>
     </row>
-    <row r="4" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="24"/>
     </row>
-    <row r="5" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="11">
         <v>247571.5</v>
       </c>
-      <c r="C5" s="46">
+      <c r="C5" s="45">
         <v>500195.7</v>
       </c>
-      <c r="D5" s="50">
+      <c r="D5" s="49">
         <v>717829.8</v>
       </c>
-      <c r="E5" s="53">
+      <c r="E5" s="52">
         <v>950034</v>
       </c>
       <c r="F5" s="4">
         <v>1127481.3</v>
       </c>
-      <c r="G5" s="57">
+      <c r="G5" s="54">
         <v>1273383.7</v>
       </c>
-      <c r="H5" s="11"/>
+      <c r="H5" s="48">
+        <v>1415588</v>
+      </c>
       <c r="I5" s="11"/>
-      <c r="J5" s="31"/>
-[...2 lines deleted...]
-      <c r="M5" s="41"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="30"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="40"/>
       <c r="N5" s="24"/>
     </row>
-    <row r="6" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="11">
         <v>245520</v>
       </c>
-      <c r="C6" s="46">
+      <c r="C6" s="45">
         <v>496173</v>
       </c>
-      <c r="D6" s="50">
+      <c r="D6" s="49">
         <v>711836</v>
       </c>
-      <c r="E6" s="53">
+      <c r="E6" s="52">
         <v>942069</v>
       </c>
       <c r="F6" s="4">
         <v>1117665</v>
       </c>
-      <c r="G6" s="57">
+      <c r="G6" s="54">
         <v>1261716</v>
       </c>
-      <c r="H6" s="29"/>
+      <c r="H6" s="48">
+        <v>1402069</v>
+      </c>
       <c r="I6" s="14"/>
-      <c r="J6" s="31"/>
-[...2 lines deleted...]
-      <c r="M6" s="41"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="40"/>
       <c r="N6" s="24"/>
     </row>
-    <row r="7" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="46" t="s">
-[...14 lines deleted...]
-      <c r="H7" s="22"/>
+      <c r="C7" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="I7" s="22"/>
-      <c r="J7" s="32"/>
+      <c r="J7" s="31"/>
       <c r="K7" s="13"/>
-      <c r="L7" s="37"/>
-      <c r="M7" s="40"/>
+      <c r="L7" s="36"/>
+      <c r="M7" s="39"/>
       <c r="N7" s="24"/>
     </row>
-    <row r="8" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="46" t="s">
-[...14 lines deleted...]
-      <c r="H8" s="22"/>
+      <c r="C8" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="I8" s="22"/>
-      <c r="J8" s="32"/>
+      <c r="J8" s="31"/>
       <c r="K8" s="13"/>
-      <c r="L8" s="37"/>
-      <c r="M8" s="40"/>
+      <c r="L8" s="36"/>
+      <c r="M8" s="39"/>
       <c r="N8" s="24"/>
     </row>
-    <row r="9" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="46" t="s">
-[...14 lines deleted...]
-      <c r="H9" s="22"/>
+      <c r="C9" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="I9" s="22"/>
-      <c r="J9" s="32"/>
-[...2 lines deleted...]
-      <c r="M9" s="40"/>
+      <c r="J9" s="31"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="39"/>
       <c r="N9" s="24"/>
     </row>
-    <row r="10" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="46" t="s">
-[...14 lines deleted...]
-      <c r="H10" s="22"/>
+      <c r="C10" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="I10" s="22"/>
-      <c r="J10" s="32"/>
-[...2 lines deleted...]
-      <c r="M10" s="40"/>
+      <c r="J10" s="31"/>
+      <c r="K10" s="34"/>
+      <c r="L10" s="36"/>
+      <c r="M10" s="39"/>
       <c r="N10" s="24"/>
     </row>
-    <row r="11" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="46" t="s">
-[...14 lines deleted...]
-      <c r="H11" s="22"/>
+      <c r="C11" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="I11" s="22"/>
-      <c r="J11" s="32"/>
+      <c r="J11" s="31"/>
       <c r="K11" s="13"/>
-      <c r="L11" s="37"/>
-      <c r="M11" s="40"/>
+      <c r="L11" s="36"/>
+      <c r="M11" s="39"/>
       <c r="N11" s="24"/>
     </row>
-    <row r="12" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="11">
         <v>802.3</v>
       </c>
-      <c r="C12" s="46">
+      <c r="C12" s="45">
         <v>1458</v>
       </c>
-      <c r="D12" s="48">
+      <c r="D12" s="47">
         <v>2113.6999999999998</v>
       </c>
-      <c r="E12" s="53">
+      <c r="E12" s="52">
         <v>2769.3</v>
       </c>
       <c r="F12" s="4">
         <v>3352.7</v>
       </c>
-      <c r="G12" s="58">
+      <c r="G12" s="55">
         <v>3936</v>
       </c>
-      <c r="H12" s="29"/>
+      <c r="H12" s="14">
+        <v>4519.3</v>
+      </c>
       <c r="I12" s="14"/>
-      <c r="J12" s="31"/>
-[...2 lines deleted...]
-      <c r="M12" s="41"/>
+      <c r="J12" s="30"/>
+      <c r="K12" s="30"/>
+      <c r="L12" s="37"/>
+      <c r="M12" s="40"/>
       <c r="N12" s="24"/>
     </row>
-    <row r="13" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="46" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="53" t="s">
+      <c r="C13" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="52" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="G13" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="22"/>
+      <c r="G13" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="I13" s="22"/>
-      <c r="J13" s="32"/>
+      <c r="J13" s="31"/>
       <c r="K13" s="13"/>
-      <c r="L13" s="37"/>
-      <c r="M13" s="40"/>
+      <c r="L13" s="36"/>
+      <c r="M13" s="39"/>
       <c r="N13" s="24"/>
     </row>
-    <row r="14" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="11">
         <v>1249.2</v>
       </c>
-      <c r="C14" s="46">
+      <c r="C14" s="45">
         <v>2564.6999999999998</v>
       </c>
-      <c r="D14" s="48">
+      <c r="D14" s="47">
         <v>3880.2</v>
       </c>
-      <c r="E14" s="53">
+      <c r="E14" s="52">
         <v>5195.7</v>
       </c>
       <c r="F14" s="4">
         <v>6463.7</v>
       </c>
-      <c r="G14" s="58">
+      <c r="G14" s="55">
         <v>7731.7</v>
       </c>
-      <c r="H14" s="29"/>
+      <c r="H14" s="14">
+        <v>8999.7000000000007</v>
+      </c>
       <c r="I14" s="14"/>
-      <c r="J14" s="31"/>
-[...2 lines deleted...]
-      <c r="M14" s="41"/>
+      <c r="J14" s="30"/>
+      <c r="K14" s="30"/>
+      <c r="L14" s="37"/>
+      <c r="M14" s="40"/>
       <c r="N14" s="24"/>
     </row>
-    <row r="15" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="46" t="s">
-[...14 lines deleted...]
-      <c r="H15" s="22"/>
+      <c r="C15" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="I15" s="22"/>
-      <c r="J15" s="33"/>
+      <c r="J15" s="32"/>
       <c r="K15" s="13"/>
-      <c r="L15" s="37"/>
-      <c r="M15" s="40"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="39"/>
       <c r="N15" s="24"/>
     </row>
-    <row r="16" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="46" t="s">
-[...14 lines deleted...]
-      <c r="H16" s="22"/>
+      <c r="C16" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="I16" s="22"/>
-      <c r="J16" s="33"/>
+      <c r="J16" s="32"/>
       <c r="K16" s="13"/>
-      <c r="L16" s="37"/>
-      <c r="M16" s="40"/>
+      <c r="L16" s="36"/>
+      <c r="M16" s="39"/>
       <c r="N16" s="25"/>
     </row>
-    <row r="17" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="46" t="s">
-[...14 lines deleted...]
-      <c r="H17" s="22"/>
+      <c r="C17" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="I17" s="22"/>
-      <c r="J17" s="33"/>
+      <c r="J17" s="32"/>
       <c r="K17" s="13"/>
-      <c r="L17" s="37"/>
-      <c r="M17" s="40"/>
+      <c r="L17" s="36"/>
+      <c r="M17" s="39"/>
       <c r="N17" s="25"/>
     </row>
-    <row r="18" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="43" t="s">
-[...17 lines deleted...]
-      <c r="H18" s="22"/>
+      <c r="B18" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="I18" s="22"/>
-      <c r="J18" s="33"/>
+      <c r="J18" s="32"/>
       <c r="K18" s="13"/>
-      <c r="L18" s="37"/>
-      <c r="M18" s="40"/>
+      <c r="L18" s="36"/>
+      <c r="M18" s="39"/>
       <c r="N18" s="25"/>
     </row>
-    <row r="19" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="43" t="s">
-[...17 lines deleted...]
-      <c r="H19" s="22"/>
+      <c r="B19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="I19" s="22"/>
-      <c r="J19" s="33"/>
+      <c r="J19" s="32"/>
       <c r="K19" s="13"/>
-      <c r="L19" s="37"/>
-      <c r="M19" s="40"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="39"/>
       <c r="N19" s="25"/>
     </row>
-    <row r="20" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15"/>
-      <c r="B20" s="36"/>
-[...5 lines deleted...]
-      <c r="H20" s="12"/>
+      <c r="B20" s="35"/>
+      <c r="C20" s="45"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="51"/>
+      <c r="G20" s="56"/>
+      <c r="H20" s="46"/>
       <c r="I20" s="12"/>
-      <c r="J20" s="34"/>
+      <c r="J20" s="33"/>
       <c r="K20" s="12"/>
-      <c r="L20" s="36"/>
-      <c r="M20" s="39"/>
+      <c r="L20" s="35"/>
+      <c r="M20" s="38"/>
       <c r="N20" s="25"/>
     </row>
-    <row r="21" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="44"/>
-[...4 lines deleted...]
-      <c r="H21" s="12"/>
+      <c r="C21" s="43"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="46"/>
       <c r="I21" s="12"/>
-      <c r="J21" s="34"/>
+      <c r="J21" s="33"/>
       <c r="K21" s="12"/>
-      <c r="L21" s="36"/>
-      <c r="M21" s="39"/>
+      <c r="L21" s="35"/>
+      <c r="M21" s="38"/>
       <c r="N21" s="25"/>
     </row>
-    <row r="22" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="11">
         <v>366.3</v>
       </c>
-      <c r="C22" s="46">
+      <c r="C22" s="45">
         <v>752.8</v>
       </c>
-      <c r="D22" s="51">
+      <c r="D22" s="50">
         <v>1087.5</v>
       </c>
-      <c r="E22" s="54">
+      <c r="E22" s="53">
         <v>1380.1</v>
       </c>
       <c r="F22" s="4">
         <v>1585.8</v>
       </c>
-      <c r="G22" s="57">
+      <c r="G22" s="54">
         <v>1680.4</v>
       </c>
-      <c r="H22" s="11"/>
+      <c r="H22" s="48">
+        <v>1750.8</v>
+      </c>
       <c r="I22" s="11"/>
-      <c r="J22" s="31"/>
-[...2 lines deleted...]
-      <c r="M22" s="42"/>
+      <c r="J22" s="30"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="37"/>
+      <c r="M22" s="41"/>
       <c r="N22" s="25"/>
     </row>
-    <row r="23" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="26" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="11">
         <v>316.3</v>
       </c>
-      <c r="C23" s="46">
+      <c r="C23" s="45">
         <v>657.8</v>
       </c>
-      <c r="D23" s="51">
+      <c r="D23" s="50">
         <v>948.4</v>
       </c>
-      <c r="E23" s="54">
+      <c r="E23" s="53">
         <v>1201.7</v>
       </c>
       <c r="F23" s="4">
         <v>1360.2</v>
       </c>
-      <c r="G23" s="57">
+      <c r="G23" s="54">
         <v>1409.9</v>
       </c>
-      <c r="H23" s="11"/>
+      <c r="H23" s="48">
+        <v>1435.5</v>
+      </c>
       <c r="I23" s="11"/>
-      <c r="J23" s="31"/>
-[...2 lines deleted...]
-      <c r="M23" s="42"/>
+      <c r="J23" s="30"/>
+      <c r="K23" s="30"/>
+      <c r="L23" s="37"/>
+      <c r="M23" s="41"/>
       <c r="N23" s="25"/>
     </row>
-    <row r="24" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="26" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11">
         <v>5.9</v>
       </c>
-      <c r="C24" s="46">
+      <c r="C24" s="45">
         <v>9.1</v>
       </c>
-      <c r="D24" s="51">
+      <c r="D24" s="50">
         <v>12.2</v>
       </c>
-      <c r="E24" s="54">
+      <c r="E24" s="53">
         <v>15.4</v>
       </c>
       <c r="F24" s="4">
         <v>20.5</v>
       </c>
-      <c r="G24" s="57">
+      <c r="G24" s="54">
         <v>25.7</v>
       </c>
-      <c r="H24" s="11"/>
+      <c r="H24" s="48">
+        <v>30.8</v>
+      </c>
       <c r="I24" s="11"/>
-      <c r="J24" s="31"/>
-[...2 lines deleted...]
-      <c r="M24" s="42"/>
+      <c r="J24" s="30"/>
+      <c r="K24" s="30"/>
+      <c r="L24" s="37"/>
+      <c r="M24" s="41"/>
       <c r="N24" s="25"/>
     </row>
-    <row r="25" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11">
         <v>1.3</v>
       </c>
-      <c r="C25" s="46">
+      <c r="C25" s="45">
         <v>2.6</v>
       </c>
-      <c r="D25" s="51">
+      <c r="D25" s="50">
         <v>3.6</v>
       </c>
-      <c r="E25" s="54">
+      <c r="E25" s="53">
         <v>3.8</v>
       </c>
       <c r="F25" s="4">
         <v>4.4000000000000004</v>
       </c>
-      <c r="G25" s="57">
+      <c r="G25" s="54">
         <v>4.5999999999999996</v>
       </c>
-      <c r="H25" s="11"/>
+      <c r="H25" s="48">
+        <v>4.8</v>
+      </c>
       <c r="I25" s="11"/>
-      <c r="J25" s="31"/>
-[...2 lines deleted...]
-      <c r="M25" s="42"/>
+      <c r="J25" s="30"/>
+      <c r="K25" s="30"/>
+      <c r="L25" s="37"/>
+      <c r="M25" s="41"/>
       <c r="N25" s="25"/>
     </row>
-    <row r="26" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="11">
         <v>2.5</v>
       </c>
-      <c r="C26" s="46">
+      <c r="C26" s="45">
         <v>4.5</v>
       </c>
-      <c r="D26" s="51">
+      <c r="D26" s="50">
         <v>6.4</v>
       </c>
-      <c r="E26" s="54">
+      <c r="E26" s="53">
         <v>7.3</v>
       </c>
       <c r="F26" s="4">
         <v>8.8000000000000007</v>
       </c>
-      <c r="G26" s="57">
+      <c r="G26" s="54">
         <v>9.8000000000000007</v>
       </c>
-      <c r="H26" s="11"/>
+      <c r="H26" s="48">
+        <v>10.8</v>
+      </c>
       <c r="I26" s="11"/>
-      <c r="J26" s="31"/>
-[...2 lines deleted...]
-      <c r="M26" s="42"/>
+      <c r="J26" s="30"/>
+      <c r="K26" s="30"/>
+      <c r="L26" s="37"/>
+      <c r="M26" s="41"/>
       <c r="N26" s="25"/>
     </row>
-    <row r="27" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="11">
         <v>5.3</v>
       </c>
-      <c r="C27" s="46">
+      <c r="C27" s="45">
         <v>10.199999999999999</v>
       </c>
-      <c r="D27" s="51">
+      <c r="D27" s="50">
         <v>15.1</v>
       </c>
-      <c r="E27" s="54">
+      <c r="E27" s="53">
         <v>19.600000000000001</v>
       </c>
       <c r="F27" s="4">
         <v>25.1</v>
       </c>
-      <c r="G27" s="57">
+      <c r="G27" s="54">
         <v>30.4</v>
       </c>
-      <c r="H27" s="11"/>
+      <c r="H27" s="48">
+        <v>35.700000000000003</v>
+      </c>
       <c r="I27" s="11"/>
-      <c r="J27" s="31"/>
-[...2 lines deleted...]
-      <c r="M27" s="42"/>
+      <c r="J27" s="30"/>
+      <c r="K27" s="30"/>
+      <c r="L27" s="37"/>
+      <c r="M27" s="41"/>
       <c r="N27" s="25"/>
     </row>
-    <row r="28" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="11">
         <v>1.3</v>
       </c>
-      <c r="C28" s="46">
+      <c r="C28" s="45">
         <v>2.6</v>
       </c>
-      <c r="D28" s="51">
+      <c r="D28" s="50">
         <v>3.8</v>
       </c>
-      <c r="E28" s="54">
+      <c r="E28" s="53">
         <v>4.5999999999999996</v>
       </c>
       <c r="F28" s="4">
         <v>5.9</v>
       </c>
-      <c r="G28" s="57">
+      <c r="G28" s="54">
         <v>6.8</v>
       </c>
-      <c r="H28" s="11"/>
+      <c r="H28" s="48">
+        <v>7.7</v>
+      </c>
       <c r="I28" s="11"/>
-      <c r="J28" s="31"/>
-[...2 lines deleted...]
-      <c r="M28" s="42"/>
+      <c r="J28" s="30"/>
+      <c r="K28" s="30"/>
+      <c r="L28" s="37"/>
+      <c r="M28" s="41"/>
       <c r="N28" s="25"/>
     </row>
-    <row r="29" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="11">
         <v>7.6</v>
       </c>
-      <c r="C29" s="46">
+      <c r="C29" s="45">
         <v>14.4</v>
       </c>
-      <c r="D29" s="51">
+      <c r="D29" s="50">
         <v>21.2</v>
       </c>
-      <c r="E29" s="54">
+      <c r="E29" s="53">
         <v>28.1</v>
       </c>
       <c r="F29" s="4">
         <v>35.200000000000003</v>
       </c>
-      <c r="G29" s="57">
+      <c r="G29" s="54">
         <v>42.3</v>
       </c>
-      <c r="H29" s="11"/>
+      <c r="H29" s="48">
+        <v>49.4</v>
+      </c>
       <c r="I29" s="11"/>
-      <c r="J29" s="31"/>
-[...2 lines deleted...]
-      <c r="M29" s="42"/>
+      <c r="J29" s="30"/>
+      <c r="K29" s="30"/>
+      <c r="L29" s="37"/>
+      <c r="M29" s="41"/>
       <c r="N29" s="25"/>
     </row>
-    <row r="30" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="11">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C30" s="46">
+      <c r="C30" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D30" s="51">
+      <c r="D30" s="50">
         <v>3.4</v>
       </c>
-      <c r="E30" s="54">
+      <c r="E30" s="53">
         <v>4.3</v>
       </c>
       <c r="F30" s="4">
         <v>5.4</v>
       </c>
-      <c r="G30" s="57">
+      <c r="G30" s="54">
         <v>6.4</v>
       </c>
-      <c r="H30" s="11"/>
+      <c r="H30" s="48">
+        <v>7.3</v>
+      </c>
       <c r="I30" s="11"/>
-      <c r="J30" s="31"/>
-[...2 lines deleted...]
-      <c r="M30" s="42"/>
+      <c r="J30" s="30"/>
+      <c r="K30" s="30"/>
+      <c r="L30" s="37"/>
+      <c r="M30" s="41"/>
       <c r="N30" s="25"/>
     </row>
-    <row r="31" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A31" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="11">
         <v>5.4</v>
       </c>
-      <c r="C31" s="46">
+      <c r="C31" s="45">
         <v>9.9</v>
       </c>
-      <c r="D31" s="51">
+      <c r="D31" s="50">
         <v>14.4</v>
       </c>
-      <c r="E31" s="54">
+      <c r="E31" s="53">
         <v>18.899999999999999</v>
       </c>
       <c r="F31" s="4">
         <v>24.9</v>
       </c>
-      <c r="G31" s="57">
+      <c r="G31" s="54">
         <v>30.9</v>
       </c>
-      <c r="H31" s="11"/>
+      <c r="H31" s="48">
+        <v>37</v>
+      </c>
       <c r="I31" s="11"/>
-      <c r="J31" s="31"/>
-[...2 lines deleted...]
-      <c r="M31" s="42"/>
+      <c r="J31" s="30"/>
+      <c r="K31" s="30"/>
+      <c r="L31" s="37"/>
+      <c r="M31" s="41"/>
       <c r="N31" s="25"/>
     </row>
-    <row r="32" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11">
         <v>1.3</v>
       </c>
-      <c r="C32" s="46">
+      <c r="C32" s="45">
         <v>2.5</v>
       </c>
-      <c r="D32" s="51">
+      <c r="D32" s="50">
         <v>3.4</v>
       </c>
-      <c r="E32" s="54">
+      <c r="E32" s="53">
         <v>3.5</v>
       </c>
       <c r="F32" s="4">
         <v>4.2</v>
       </c>
-      <c r="G32" s="57">
+      <c r="G32" s="54">
         <v>4.4000000000000004</v>
       </c>
-      <c r="H32" s="11"/>
+      <c r="H32" s="48">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="I32" s="11"/>
-      <c r="J32" s="31"/>
-[...2 lines deleted...]
-      <c r="M32" s="42"/>
+      <c r="J32" s="30"/>
+      <c r="K32" s="30"/>
+      <c r="L32" s="37"/>
+      <c r="M32" s="41"/>
       <c r="N32" s="25"/>
     </row>
-    <row r="33" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="11">
         <v>6.4</v>
       </c>
-      <c r="C33" s="46">
+      <c r="C33" s="45">
         <v>13.1</v>
       </c>
-      <c r="D33" s="51">
+      <c r="D33" s="50">
         <v>19.899999999999999</v>
       </c>
-      <c r="E33" s="54">
+      <c r="E33" s="53">
         <v>26</v>
       </c>
       <c r="F33" s="4">
         <v>32.299999999999997</v>
       </c>
-      <c r="G33" s="57">
+      <c r="G33" s="54">
         <v>38.200000000000003</v>
       </c>
-      <c r="H33" s="11"/>
+      <c r="H33" s="48">
+        <v>44.2</v>
+      </c>
       <c r="I33" s="11"/>
-      <c r="J33" s="31"/>
-[...2 lines deleted...]
-      <c r="M33" s="42"/>
+      <c r="J33" s="30"/>
+      <c r="K33" s="30"/>
+      <c r="L33" s="37"/>
+      <c r="M33" s="41"/>
       <c r="N33" s="25"/>
     </row>
-    <row r="34" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
         <v>1.2</v>
       </c>
-      <c r="C34" s="46">
+      <c r="C34" s="45">
         <v>2.9</v>
       </c>
-      <c r="D34" s="51">
+      <c r="D34" s="50">
         <v>4.5</v>
       </c>
-      <c r="E34" s="54">
+      <c r="E34" s="53">
         <v>6.2</v>
       </c>
       <c r="F34" s="4">
         <v>8.3000000000000007</v>
       </c>
-      <c r="G34" s="57">
+      <c r="G34" s="54">
         <v>10.3</v>
       </c>
-      <c r="H34" s="11"/>
+      <c r="H34" s="48">
+        <v>12.4</v>
+      </c>
       <c r="I34" s="11"/>
-      <c r="J34" s="31"/>
-[...2 lines deleted...]
-      <c r="M34" s="42"/>
+      <c r="J34" s="30"/>
+      <c r="K34" s="30"/>
+      <c r="L34" s="37"/>
+      <c r="M34" s="41"/>
       <c r="N34" s="25"/>
     </row>
-    <row r="35" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="B35" s="43">
+      <c r="B35" s="42">
         <v>0.7</v>
       </c>
-      <c r="C35" s="45">
+      <c r="C35" s="44">
         <v>1.5</v>
       </c>
-      <c r="D35" s="51">
+      <c r="D35" s="50">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E35" s="54">
+      <c r="E35" s="53">
         <v>2.7</v>
       </c>
       <c r="F35" s="4">
         <v>3.1</v>
       </c>
-      <c r="G35" s="57">
+      <c r="G35" s="54">
         <v>3.5</v>
       </c>
-      <c r="H35" s="11"/>
+      <c r="H35" s="48">
+        <v>3.9</v>
+      </c>
       <c r="I35" s="11"/>
-      <c r="J35" s="31"/>
-[...2 lines deleted...]
-      <c r="M35" s="42"/>
+      <c r="J35" s="30"/>
+      <c r="K35" s="30"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="41"/>
       <c r="N35" s="25"/>
     </row>
-    <row r="36" spans="1:14" s="7" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="B36" s="43">
+      <c r="B36" s="42">
         <v>10.1</v>
       </c>
-      <c r="C36" s="45">
+      <c r="C36" s="44">
         <v>19.600000000000001</v>
       </c>
-      <c r="D36" s="51">
+      <c r="D36" s="50">
         <v>28.9</v>
       </c>
-      <c r="E36" s="54">
+      <c r="E36" s="53">
         <v>38.1</v>
       </c>
       <c r="F36" s="4">
         <v>47.6</v>
       </c>
-      <c r="G36" s="57">
+      <c r="G36" s="54">
         <v>57.2</v>
       </c>
-      <c r="H36" s="11"/>
+      <c r="H36" s="48">
+        <v>66.8</v>
+      </c>
       <c r="I36" s="11"/>
-      <c r="J36" s="31"/>
-[...2 lines deleted...]
-      <c r="M36" s="42"/>
+      <c r="J36" s="30"/>
+      <c r="K36" s="30"/>
+      <c r="L36" s="37"/>
+      <c r="M36" s="41"/>
       <c r="N36" s="25"/>
     </row>
-    <row r="37" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A37" s="16"/>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="9"/>
     </row>
-    <row r="38" spans="1:14" s="7" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A38" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
     </row>
     <row r="39" spans="1:14" s="7" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="55" t="s">
+      <c r="A39" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B39" s="55"/>
-[...12 lines deleted...]
-    <row r="40" spans="1:14" s="7" customFormat="1" ht="10.15" x14ac:dyDescent="0.2">
+      <c r="B39" s="58"/>
+      <c r="C39" s="58"/>
+      <c r="D39" s="58"/>
+      <c r="E39" s="58"/>
+      <c r="F39" s="58"/>
+      <c r="G39" s="58"/>
+      <c r="H39" s="58"/>
+      <c r="I39" s="58"/>
+      <c r="J39" s="58"/>
+      <c r="K39" s="58"/>
+      <c r="L39" s="58"/>
+      <c r="M39" s="58"/>
+    </row>
+    <row r="40" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A40" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="19"/>
       <c r="C40" s="19"/>
       <c r="D40" s="19"/>
       <c r="E40" s="19"/>
       <c r="F40" s="19"/>
       <c r="G40" s="19"/>
       <c r="H40" s="19"/>
       <c r="I40" s="19"/>
       <c r="J40" s="19"/>
       <c r="K40" s="19"/>
       <c r="L40" s="19"/>
       <c r="M40" s="19"/>
     </row>
-    <row r="41" spans="1:14" s="7" customFormat="1" ht="10.15" x14ac:dyDescent="0.2"/>
+    <row r="41" spans="1:14" s="7" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>