--- v5 (2026-08-31)
+++ v6 (2026-09-21)
@@ -1,69 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\1408\Dinamika\2026\07_2026\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\08_2026\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{05E2F538-224D-4AD1-BF60-180CD2C111AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="84" windowWidth="9036" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11280" yWindow="-270" windowWidth="9030" windowHeight="12240" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="2026" sheetId="2" r:id="rId1"/>
-    <sheet name="Лист3" sheetId="3" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="5" r:id="rId2"/>
+    <sheet name="2026" sheetId="2" r:id="rId3"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
+  </externalReferences>
+  <definedNames>
+    <definedName name="_Order1" hidden="1">255</definedName>
+    <definedName name="_Order2" hidden="1">255</definedName>
+    <definedName name="aa?">#REF!</definedName>
+    <definedName name="Aaca">[1]!Eeno1</definedName>
+    <definedName name="bul96.xls">[1]!Лист1</definedName>
+    <definedName name="ddd">[1]!Лист1</definedName>
+    <definedName name="HTML_CodePage" hidden="1">9</definedName>
+    <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
+    <definedName name="HTML_Description" hidden="1">""</definedName>
+    <definedName name="HTML_Email" hidden="1">""</definedName>
+    <definedName name="HTML_Header" hidden="1">""</definedName>
+    <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
+    <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
+    <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
+    <definedName name="HTML_Name" hidden="1">""</definedName>
+    <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
+    <definedName name="HTML_OS" hidden="1">0</definedName>
+    <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
+    <definedName name="HTML_Title" hidden="1">""</definedName>
+    <definedName name="База">[1]!Лист1</definedName>
+    <definedName name="гол">[1]!Лист1</definedName>
+    <definedName name="е">[1]!Eeno1</definedName>
+    <definedName name="К14">#REF!</definedName>
+    <definedName name="не">[1]!Eeno1</definedName>
+    <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
+  </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="74">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
@@ -118,61 +153,184 @@
     <t>Zhambyl district</t>
   </si>
   <si>
     <t>Kyzylzhar district</t>
   </si>
   <si>
     <t>Mamlut district</t>
   </si>
   <si>
     <t>Shal akynа district</t>
   </si>
   <si>
     <t>Akkayin district</t>
   </si>
   <si>
     <t>Taiynsha district</t>
   </si>
   <si>
     <t>Ualikhanov district</t>
   </si>
   <si>
     <t>district named after Gabit Musrepov</t>
   </si>
   <si>
     <t>Output of basic industrial products in the Soltustik Кazakhstan 2026 year*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">i.astapov@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>+7 7152466001</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Ivan Astapov</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Division of industrial and environment statistics         </t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25830/</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>thousand cubic meters m</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Output of basic industrial products in the Soltustik Кazakhstan E</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25799/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158717&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -230,50 +388,79 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -298,51 +485,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="72">
+  <cellStyleXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -371,100 +558,98 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -509,262 +694,373 @@
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="72" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="73" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="1" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="73" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="75" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="1" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="72" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="73" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="73" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="72">
+  <cellStyles count="76">
+    <cellStyle name="Гиперссылка 2" xfId="72"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="19" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...69 lines deleted...]
-    <cellStyle name="Обычный 9" xfId="17" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="Обычный 10" xfId="19"/>
+    <cellStyle name="Обычный 11" xfId="22"/>
+    <cellStyle name="Обычный 12" xfId="23"/>
+    <cellStyle name="Обычный 13" xfId="24"/>
+    <cellStyle name="Обычный 14" xfId="25"/>
+    <cellStyle name="Обычный 15" xfId="26"/>
+    <cellStyle name="Обычный 16" xfId="27"/>
+    <cellStyle name="Обычный 17" xfId="28"/>
+    <cellStyle name="Обычный 18" xfId="29"/>
+    <cellStyle name="Обычный 18 4" xfId="75"/>
+    <cellStyle name="Обычный 19" xfId="30"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="71"/>
+    <cellStyle name="Обычный 2 2 4" xfId="74"/>
+    <cellStyle name="Обычный 20" xfId="31"/>
+    <cellStyle name="Обычный 21" xfId="32"/>
+    <cellStyle name="Обычный 22" xfId="33"/>
+    <cellStyle name="Обычный 23" xfId="34"/>
+    <cellStyle name="Обычный 24" xfId="36"/>
+    <cellStyle name="Обычный 25" xfId="37"/>
+    <cellStyle name="Обычный 26" xfId="38"/>
+    <cellStyle name="Обычный 27" xfId="35"/>
+    <cellStyle name="Обычный 28" xfId="39"/>
+    <cellStyle name="Обычный 29" xfId="40"/>
+    <cellStyle name="Обычный 3" xfId="70"/>
+    <cellStyle name="Обычный 3 3" xfId="73"/>
+    <cellStyle name="Обычный 30" xfId="41"/>
+    <cellStyle name="Обычный 31" xfId="42"/>
+    <cellStyle name="Обычный 32" xfId="43"/>
+    <cellStyle name="Обычный 33" xfId="44"/>
+    <cellStyle name="Обычный 34" xfId="63"/>
+    <cellStyle name="Обычный 35" xfId="64"/>
+    <cellStyle name="Обычный 36" xfId="65"/>
+    <cellStyle name="Обычный 37" xfId="66"/>
+    <cellStyle name="Обычный 39" xfId="55"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="15"/>
+    <cellStyle name="Обычный 40" xfId="67"/>
+    <cellStyle name="Обычный 41" xfId="68"/>
+    <cellStyle name="Обычный 42" xfId="69"/>
+    <cellStyle name="Обычный 43" xfId="61"/>
+    <cellStyle name="Обычный 44" xfId="62"/>
+    <cellStyle name="Обычный 45" xfId="6"/>
+    <cellStyle name="Обычный 46" xfId="7"/>
+    <cellStyle name="Обычный 48" xfId="46"/>
+    <cellStyle name="Обычный 49" xfId="45"/>
+    <cellStyle name="Обычный 5" xfId="16"/>
+    <cellStyle name="Обычный 50" xfId="8"/>
+    <cellStyle name="Обычный 51" xfId="9"/>
+    <cellStyle name="Обычный 52" xfId="11"/>
+    <cellStyle name="Обычный 53" xfId="12"/>
+    <cellStyle name="Обычный 54" xfId="13"/>
+    <cellStyle name="Обычный 55" xfId="14"/>
+    <cellStyle name="Обычный 56" xfId="20"/>
+    <cellStyle name="Обычный 57" xfId="21"/>
+    <cellStyle name="Обычный 58" xfId="47"/>
+    <cellStyle name="Обычный 59" xfId="48"/>
+    <cellStyle name="Обычный 6" xfId="18"/>
+    <cellStyle name="Обычный 60" xfId="49"/>
+    <cellStyle name="Обычный 61" xfId="50"/>
+    <cellStyle name="Обычный 62" xfId="51"/>
+    <cellStyle name="Обычный 63" xfId="52"/>
+    <cellStyle name="Обычный 64" xfId="53"/>
+    <cellStyle name="Обычный 65" xfId="10"/>
+    <cellStyle name="Обычный 66" xfId="54"/>
+    <cellStyle name="Обычный 67" xfId="57"/>
+    <cellStyle name="Обычный 68" xfId="58"/>
+    <cellStyle name="Обычный 69" xfId="59"/>
+    <cellStyle name="Обычный 70" xfId="60"/>
+    <cellStyle name="Обычный 72" xfId="5"/>
+    <cellStyle name="Обычный 74" xfId="56"/>
+    <cellStyle name="Обычный 8" xfId="3"/>
+    <cellStyle name="Обычный 9" xfId="17"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///F:\1408\Dinamika\2026\07_2026\&#1072;&#1085;&#1075;&#1083;\&#1090;&#1086;&#1084;%202%20(&#1074;%20&#1087;&#1077;&#1088;&#1077;&#1074;&#1086;&#1076;&#1095;&#1080;&#1082;).xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\31promscen4\POST\&#1041;&#1072;&#1079;&#1072;&#1075;&#1072;&#1088;&#1084;94_98\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\fasler_1.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка "/>
+      <sheetName val="Усл.обозначения"/>
+      <sheetName val="Содержание (2)"/>
+      <sheetName val="1 (2)"/>
+      <sheetName val="2 (2)"/>
+      <sheetName val="3 (2)"/>
+      <sheetName val="4 (2)"/>
+      <sheetName val="5 (2)"/>
+      <sheetName val="6 (2)"/>
+      <sheetName val="7 (2)"/>
+      <sheetName val="8-9"/>
+      <sheetName val="10 (2)"/>
+      <sheetName val="11 (2)"/>
+      <sheetName val="12 (2)"/>
+      <sheetName val="том 2 (в переводчик)"/>
+    </sheetNames>
+    <definedNames>
+      <definedName name="Eeno1"/>
+      <definedName name="Лист1"/>
+    </definedNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Fasl96-97"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1">
+        <row r="265">
+          <cell r="B265">
+            <v>91361.72</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -893,1111 +1189,1407 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25799/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:i.astapov@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158717&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:C21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="42.28515625" customWidth="1"/>
+    <col min="3" max="3" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B2" s="50" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2" s="50">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B3" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="C3" s="50" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="4" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B4" s="50" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" s="52" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B5" s="50" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" s="52" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B6" s="50" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" s="50">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B7" s="50" t="s">
+        <v>56</v>
+      </c>
+      <c r="C7" s="56" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B8" s="50" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="52" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B9" s="50" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="56" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B10" s="50" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="56" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B11" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="56"/>
+    </row>
+    <row r="12" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B12" s="50" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="49" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B13" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="49" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="B14" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="55" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B15" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="49" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B16" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" s="54">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B17" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="54">
+        <v>46314</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B18" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="53" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B19" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="52" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B20" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" s="51" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B21" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="49" t="s">
+        <v>33</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C21" r:id="rId1"/>
+    <hyperlink ref="C12" r:id="rId2"/>
+    <hyperlink ref="C13" r:id="rId3"/>
+    <hyperlink ref="C15" r:id="rId4"/>
+    <hyperlink ref="C14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="57" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="57"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="60"/>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B4" s="59"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="59"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="59" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="59" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="59" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="59" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="59"/>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="59" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="59"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="59"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="59"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="58" t="s">
+        <v>62</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="1"/>
+    <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="63" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="53"/>
-[...13 lines deleted...]
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="24"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
     </row>
-    <row r="3" spans="1:14" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A3" s="3"/>
       <c r="B3" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="14" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="N3" s="21"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:14" s="5" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="N3" s="18"/>
+    </row>
+    <row r="4" spans="1:14" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
-      <c r="N4" s="22"/>
-[...2 lines deleted...]
-      <c r="A5" s="26" t="s">
+      <c r="N4" s="19"/>
+    </row>
+    <row r="5" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="34">
+      <c r="B5" s="31">
         <v>2863.7</v>
       </c>
-      <c r="C5" s="37">
+      <c r="C5" s="34">
         <v>5862.4</v>
       </c>
-      <c r="D5" s="39">
+      <c r="D5" s="36">
         <v>8720.5</v>
       </c>
-      <c r="E5" s="43">
+      <c r="E5" s="40">
         <v>11663.1</v>
       </c>
-      <c r="F5" s="45">
+      <c r="F5" s="42">
         <v>14701</v>
       </c>
-      <c r="G5" s="48">
+      <c r="G5" s="45">
         <v>17884.900000000001</v>
       </c>
-      <c r="H5" s="39">
+      <c r="H5" s="36">
         <v>21086.9</v>
       </c>
-      <c r="I5" s="17"/>
+      <c r="I5" s="36">
+        <v>24495.3</v>
+      </c>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
-      <c r="L5" s="31"/>
-[...4 lines deleted...]
-      <c r="A6" s="25" t="s">
+      <c r="L5" s="28"/>
+      <c r="M5" s="29"/>
+      <c r="N5" s="19"/>
+    </row>
+    <row r="6" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="34">
+      <c r="B6" s="31">
         <v>1398</v>
       </c>
-      <c r="C6" s="37">
+      <c r="C6" s="34">
         <v>2794</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D6" s="36">
         <v>4157</v>
       </c>
-      <c r="E6" s="43">
+      <c r="E6" s="40">
         <v>5541</v>
       </c>
-      <c r="F6" s="45">
+      <c r="F6" s="42">
         <v>6878</v>
       </c>
-      <c r="G6" s="48">
+      <c r="G6" s="45">
         <v>8297</v>
       </c>
-      <c r="H6" s="39">
+      <c r="H6" s="36">
         <v>9681</v>
       </c>
-      <c r="I6" s="17"/>
+      <c r="I6" s="36">
+        <v>11096</v>
+      </c>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
-      <c r="L6" s="31"/>
-[...4 lines deleted...]
-      <c r="A7" s="25" t="s">
+      <c r="L6" s="28"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="19"/>
+    </row>
+    <row r="7" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="34">
+      <c r="B7" s="31">
         <v>12.6</v>
       </c>
-      <c r="C7" s="37">
+      <c r="C7" s="34">
         <v>23.8</v>
       </c>
-      <c r="D7" s="39">
+      <c r="D7" s="36">
         <v>34.9</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="40">
         <v>46.1</v>
       </c>
-      <c r="F7" s="45">
+      <c r="F7" s="42">
         <v>52.5</v>
       </c>
-      <c r="G7" s="48">
+      <c r="G7" s="45">
         <v>59</v>
       </c>
-      <c r="H7" s="39">
+      <c r="H7" s="36">
         <v>65.400000000000006</v>
       </c>
-      <c r="I7" s="17"/>
+      <c r="I7" s="36">
+        <v>72.400000000000006</v>
+      </c>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
-      <c r="L7" s="31"/>
-[...4 lines deleted...]
-      <c r="A8" s="25" t="s">
+      <c r="L7" s="28"/>
+      <c r="M7" s="29"/>
+      <c r="N7" s="19"/>
+    </row>
+    <row r="8" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="34">
+      <c r="B8" s="31">
         <v>3.8</v>
       </c>
-      <c r="C8" s="37">
+      <c r="C8" s="34">
         <v>7.5</v>
       </c>
-      <c r="D8" s="39">
+      <c r="D8" s="36">
         <v>11.3</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="40">
         <v>15</v>
       </c>
-      <c r="F8" s="45">
+      <c r="F8" s="42">
         <v>18.8</v>
       </c>
-      <c r="G8" s="48">
+      <c r="G8" s="45">
         <v>22.6</v>
       </c>
-      <c r="H8" s="39">
+      <c r="H8" s="36">
         <v>26.5</v>
       </c>
-      <c r="I8" s="17"/>
+      <c r="I8" s="36">
+        <v>30.4</v>
+      </c>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
-      <c r="L8" s="31"/>
-[...4 lines deleted...]
-      <c r="A9" s="25" t="s">
+      <c r="L8" s="28"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="19"/>
+    </row>
+    <row r="9" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="34">
+      <c r="B9" s="31">
         <v>104.5</v>
       </c>
-      <c r="C9" s="37">
+      <c r="C9" s="34">
         <v>210</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="36">
         <v>316.5</v>
       </c>
-      <c r="E9" s="43">
+      <c r="E9" s="40">
         <v>429.5</v>
       </c>
-      <c r="F9" s="45">
+      <c r="F9" s="42">
         <v>563.5</v>
       </c>
-      <c r="G9" s="48">
+      <c r="G9" s="45">
         <v>716</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="36">
         <v>886.2</v>
       </c>
-      <c r="I9" s="17"/>
+      <c r="I9" s="36">
+        <v>1049.2</v>
+      </c>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
-      <c r="L9" s="31"/>
-[...4 lines deleted...]
-      <c r="A10" s="25" t="s">
+      <c r="L9" s="28"/>
+      <c r="M9" s="29"/>
+      <c r="N9" s="19"/>
+    </row>
+    <row r="10" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="34">
+      <c r="B10" s="31">
         <v>33.299999999999997</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="34">
         <v>73.3</v>
       </c>
-      <c r="D10" s="39">
+      <c r="D10" s="36">
         <v>113.3</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="40">
         <v>153.30000000000001</v>
       </c>
-      <c r="F10" s="45">
+      <c r="F10" s="42">
         <v>193.3</v>
       </c>
-      <c r="G10" s="48">
+      <c r="G10" s="45">
         <v>233.3</v>
       </c>
-      <c r="H10" s="39">
+      <c r="H10" s="36">
         <v>273.3</v>
       </c>
-      <c r="I10" s="17"/>
+      <c r="I10" s="36">
+        <v>313.3</v>
+      </c>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
-      <c r="L10" s="31"/>
-[...4 lines deleted...]
-      <c r="A11" s="25" t="s">
+      <c r="L10" s="28"/>
+      <c r="M10" s="29"/>
+      <c r="N10" s="19"/>
+    </row>
+    <row r="11" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="34">
+      <c r="B11" s="31">
         <v>454.7</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="34">
         <v>976.2</v>
       </c>
-      <c r="D11" s="39">
+      <c r="D11" s="36">
         <v>1383</v>
       </c>
-      <c r="E11" s="43">
+      <c r="E11" s="40">
         <v>1824.7</v>
       </c>
-      <c r="F11" s="45">
+      <c r="F11" s="42">
         <v>2332.1999999999998</v>
       </c>
-      <c r="G11" s="48">
+      <c r="G11" s="45">
         <v>2897.2</v>
       </c>
-      <c r="H11" s="39">
+      <c r="H11" s="36">
         <v>3465.8</v>
       </c>
-      <c r="I11" s="17"/>
+      <c r="I11" s="36">
+        <v>4065.3</v>
+      </c>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
-      <c r="L11" s="31"/>
-[...4 lines deleted...]
-      <c r="A12" s="25" t="s">
+      <c r="L11" s="28"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="19"/>
+    </row>
+    <row r="12" spans="1:14" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="34" t="s">
-[...28 lines deleted...]
-      <c r="A13" s="25" t="s">
+      <c r="B12" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I12" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="J12" s="17"/>
+      <c r="K12" s="17"/>
+      <c r="L12" s="27"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="19"/>
+    </row>
+    <row r="13" spans="1:14" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="34">
+      <c r="B13" s="31">
         <v>735.8</v>
       </c>
-      <c r="C13" s="37">
+      <c r="C13" s="34">
         <v>1521.9</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="39">
         <v>2314.1999999999998</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="40">
         <v>3128.6</v>
       </c>
-      <c r="F13" s="45">
+      <c r="F13" s="42">
         <v>4022.4</v>
       </c>
-      <c r="G13" s="51">
+      <c r="G13" s="48">
         <v>4904.2</v>
       </c>
-      <c r="H13" s="39">
+      <c r="H13" s="36">
         <v>5817.7</v>
       </c>
-      <c r="I13" s="19"/>
+      <c r="I13" s="36">
+        <v>6871.8</v>
+      </c>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
-      <c r="L13" s="31"/>
-[...4 lines deleted...]
-      <c r="A14" s="25" t="s">
+      <c r="L13" s="28"/>
+      <c r="M13" s="29"/>
+      <c r="N13" s="19"/>
+    </row>
+    <row r="14" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="34">
+      <c r="B14" s="31">
         <v>38.200000000000003</v>
       </c>
-      <c r="C14" s="37">
+      <c r="C14" s="34">
         <v>76.2</v>
       </c>
-      <c r="D14" s="39">
+      <c r="D14" s="36">
         <v>114.1</v>
       </c>
-      <c r="E14" s="43">
+      <c r="E14" s="40">
         <v>152.1</v>
       </c>
-      <c r="F14" s="45">
+      <c r="F14" s="42">
         <v>189.3</v>
       </c>
-      <c r="G14" s="48">
+      <c r="G14" s="45">
         <v>226.4</v>
       </c>
-      <c r="H14" s="39">
+      <c r="H14" s="36">
         <v>263.60000000000002</v>
       </c>
-      <c r="I14" s="17"/>
+      <c r="I14" s="36">
+        <v>307.39999999999998</v>
+      </c>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
-      <c r="L14" s="31"/>
-[...4 lines deleted...]
-      <c r="A15" s="25" t="s">
+      <c r="L14" s="28"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="19"/>
+    </row>
+    <row r="15" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="34" t="s">
-[...20 lines deleted...]
-      <c r="I15" s="17"/>
+      <c r="B15" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="61" t="s">
+        <v>13</v>
+      </c>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
-      <c r="L15" s="31"/>
-[...4 lines deleted...]
-      <c r="A16" s="25" t="s">
+      <c r="L15" s="28"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="19"/>
+    </row>
+    <row r="16" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="34">
+      <c r="B16" s="31">
         <v>43.4</v>
       </c>
-      <c r="C16" s="37">
+      <c r="C16" s="34">
         <v>89.2</v>
       </c>
-      <c r="D16" s="39">
+      <c r="D16" s="36">
         <v>135.1</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="40">
         <v>181</v>
       </c>
-      <c r="F16" s="45">
+      <c r="F16" s="42">
         <v>219.2</v>
       </c>
-      <c r="G16" s="48">
+      <c r="G16" s="45">
         <v>257.5</v>
       </c>
-      <c r="H16" s="39">
+      <c r="H16" s="36">
         <v>295.8</v>
       </c>
-      <c r="I16" s="17"/>
+      <c r="I16" s="36">
+        <v>334.9</v>
+      </c>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
-      <c r="L16" s="31"/>
-[...1 lines deleted...]
-      <c r="N16" s="23"/>
+      <c r="L16" s="28"/>
+      <c r="M16" s="29"/>
+      <c r="N16" s="20"/>
     </row>
     <row r="17" spans="1:14" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="24" t="s">
+      <c r="A17" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="34">
+      <c r="B17" s="31">
         <v>39.5</v>
       </c>
-      <c r="C17" s="37">
+      <c r="C17" s="34">
         <v>90.2</v>
       </c>
-      <c r="D17" s="39">
+      <c r="D17" s="36">
         <v>141</v>
       </c>
-      <c r="E17" s="43">
+      <c r="E17" s="40">
         <v>191.8</v>
       </c>
-      <c r="F17" s="45">
+      <c r="F17" s="42">
         <v>231.7</v>
       </c>
-      <c r="G17" s="48">
+      <c r="G17" s="45">
         <v>271.7</v>
       </c>
-      <c r="H17" s="39">
+      <c r="H17" s="36">
         <v>311.7</v>
       </c>
-      <c r="I17" s="17"/>
+      <c r="I17" s="36">
+        <v>354.7</v>
+      </c>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
-      <c r="L17" s="31"/>
-[...3 lines deleted...]
-    <row r="18" spans="1:14" s="5" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L17" s="28"/>
+      <c r="M17" s="29"/>
+      <c r="N17" s="20"/>
+    </row>
+    <row r="18" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8"/>
-      <c r="B18" s="35"/>
-[...13 lines deleted...]
-    <row r="19" spans="1:14" s="5" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="32"/>
+      <c r="C18" s="33"/>
+      <c r="D18" s="35"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="46"/>
+      <c r="H18" s="36"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="25"/>
+      <c r="K18" s="25"/>
+      <c r="L18" s="26"/>
+      <c r="M18" s="30"/>
+      <c r="N18" s="20"/>
+    </row>
+    <row r="19" spans="1:14" s="5" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="35"/>
-[...14 lines deleted...]
-      <c r="A20" s="26" t="s">
+      <c r="B19" s="32"/>
+      <c r="C19" s="33"/>
+      <c r="D19" s="37"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="46"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="33"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="26"/>
+      <c r="M19" s="30"/>
+      <c r="N19" s="20"/>
+    </row>
+    <row r="20" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="34">
+      <c r="B20" s="31">
         <v>2863.7</v>
       </c>
-      <c r="C20" s="37">
+      <c r="C20" s="34">
         <v>5862.4</v>
       </c>
-      <c r="D20" s="39">
+      <c r="D20" s="36">
         <v>8720.5</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="40">
         <v>11663.1</v>
       </c>
-      <c r="F20" s="45">
+      <c r="F20" s="42">
         <v>14701</v>
       </c>
-      <c r="G20" s="48">
+      <c r="G20" s="45">
         <v>17884.900000000001</v>
       </c>
-      <c r="H20" s="39">
+      <c r="H20" s="36">
         <v>21086.9</v>
       </c>
-      <c r="I20" s="17"/>
+      <c r="I20" s="36">
+        <v>24495.3</v>
+      </c>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
-      <c r="L20" s="31"/>
-[...4 lines deleted...]
-      <c r="A21" s="25" t="s">
+      <c r="L20" s="28"/>
+      <c r="M20" s="29"/>
+      <c r="N20" s="20"/>
+    </row>
+    <row r="21" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="34">
+      <c r="B21" s="31">
         <v>1398</v>
       </c>
-      <c r="C21" s="37">
+      <c r="C21" s="34">
         <v>2794</v>
       </c>
-      <c r="D21" s="39">
+      <c r="D21" s="36">
         <v>4157</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="40">
         <v>5541</v>
       </c>
-      <c r="F21" s="45">
+      <c r="F21" s="42">
         <v>6878</v>
       </c>
-      <c r="G21" s="48">
+      <c r="G21" s="45">
         <v>8297</v>
       </c>
-      <c r="H21" s="39">
+      <c r="H21" s="36">
         <v>9681</v>
       </c>
-      <c r="I21" s="17"/>
+      <c r="I21" s="36">
+        <v>11096</v>
+      </c>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
-      <c r="L21" s="31"/>
-[...4 lines deleted...]
-      <c r="A22" s="25" t="s">
+      <c r="L21" s="28"/>
+      <c r="M21" s="29"/>
+      <c r="N21" s="20"/>
+    </row>
+    <row r="22" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="34">
+      <c r="B22" s="31">
         <v>12.6</v>
       </c>
-      <c r="C22" s="37">
+      <c r="C22" s="34">
         <v>23.8</v>
       </c>
-      <c r="D22" s="39">
+      <c r="D22" s="36">
         <v>34.9</v>
       </c>
-      <c r="E22" s="43">
+      <c r="E22" s="40">
         <v>46.1</v>
       </c>
-      <c r="F22" s="45">
+      <c r="F22" s="42">
         <v>52.5</v>
       </c>
-      <c r="G22" s="48">
+      <c r="G22" s="45">
         <v>59</v>
       </c>
-      <c r="H22" s="39">
+      <c r="H22" s="36">
         <v>65.400000000000006</v>
       </c>
-      <c r="I22" s="17"/>
+      <c r="I22" s="36">
+        <v>72.400000000000006</v>
+      </c>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
-      <c r="L22" s="31"/>
-[...4 lines deleted...]
-      <c r="A23" s="25" t="s">
+      <c r="L22" s="28"/>
+      <c r="M22" s="29"/>
+      <c r="N22" s="20"/>
+    </row>
+    <row r="23" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="34">
+      <c r="B23" s="31">
         <v>3.8</v>
       </c>
-      <c r="C23" s="37">
+      <c r="C23" s="34">
         <v>7.5</v>
       </c>
-      <c r="D23" s="39">
+      <c r="D23" s="36">
         <v>11.3</v>
       </c>
-      <c r="E23" s="43">
+      <c r="E23" s="40">
         <v>15</v>
       </c>
-      <c r="F23" s="45">
+      <c r="F23" s="42">
         <v>18.8</v>
       </c>
-      <c r="G23" s="48">
+      <c r="G23" s="45">
         <v>22.6</v>
       </c>
-      <c r="H23" s="39">
+      <c r="H23" s="36">
         <v>26.5</v>
       </c>
-      <c r="I23" s="17"/>
+      <c r="I23" s="36">
+        <v>30.4</v>
+      </c>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
-      <c r="L23" s="31"/>
-[...4 lines deleted...]
-      <c r="A24" s="25" t="s">
+      <c r="L23" s="28"/>
+      <c r="M23" s="29"/>
+      <c r="N23" s="20"/>
+    </row>
+    <row r="24" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="34">
+      <c r="B24" s="31">
         <v>104.5</v>
       </c>
-      <c r="C24" s="37">
+      <c r="C24" s="34">
         <v>210</v>
       </c>
-      <c r="D24" s="39">
+      <c r="D24" s="36">
         <v>316.5</v>
       </c>
-      <c r="E24" s="43">
+      <c r="E24" s="40">
         <v>429.5</v>
       </c>
-      <c r="F24" s="45">
+      <c r="F24" s="42">
         <v>563.5</v>
       </c>
-      <c r="G24" s="48">
+      <c r="G24" s="45">
         <v>716</v>
       </c>
-      <c r="H24" s="39">
+      <c r="H24" s="36">
         <v>886.2</v>
       </c>
-      <c r="I24" s="17"/>
+      <c r="I24" s="36">
+        <v>1049.2</v>
+      </c>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
-      <c r="L24" s="31"/>
-[...4 lines deleted...]
-      <c r="A25" s="25" t="s">
+      <c r="L24" s="28"/>
+      <c r="M24" s="29"/>
+      <c r="N24" s="20"/>
+    </row>
+    <row r="25" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="34">
+      <c r="B25" s="31">
         <v>33.299999999999997</v>
       </c>
-      <c r="C25" s="37">
+      <c r="C25" s="34">
         <v>73.3</v>
       </c>
-      <c r="D25" s="39">
+      <c r="D25" s="36">
         <v>113.3</v>
       </c>
-      <c r="E25" s="43">
+      <c r="E25" s="40">
         <v>153.30000000000001</v>
       </c>
-      <c r="F25" s="45">
+      <c r="F25" s="42">
         <v>193.3</v>
       </c>
-      <c r="G25" s="48">
+      <c r="G25" s="45">
         <v>233.3</v>
       </c>
-      <c r="H25" s="39">
+      <c r="H25" s="36">
         <v>273.3</v>
       </c>
-      <c r="I25" s="17"/>
+      <c r="I25" s="36">
+        <v>313.3</v>
+      </c>
       <c r="J25" s="16"/>
       <c r="K25" s="16"/>
-      <c r="L25" s="31"/>
-[...4 lines deleted...]
-      <c r="A26" s="25" t="s">
+      <c r="L25" s="28"/>
+      <c r="M25" s="29"/>
+      <c r="N25" s="20"/>
+    </row>
+    <row r="26" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="34">
+      <c r="B26" s="31">
         <v>454.7</v>
       </c>
-      <c r="C26" s="37">
+      <c r="C26" s="34">
         <v>976.2</v>
       </c>
-      <c r="D26" s="39">
+      <c r="D26" s="36">
         <v>1383</v>
       </c>
-      <c r="E26" s="43">
+      <c r="E26" s="40">
         <v>1824.7</v>
       </c>
-      <c r="F26" s="45">
+      <c r="F26" s="42">
         <v>2332.1999999999998</v>
       </c>
-      <c r="G26" s="48">
+      <c r="G26" s="45">
         <v>2897.2</v>
       </c>
-      <c r="H26" s="39">
+      <c r="H26" s="36">
         <v>3465.8</v>
       </c>
-      <c r="I26" s="17"/>
+      <c r="I26" s="36">
+        <v>4065.3</v>
+      </c>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
-      <c r="L26" s="31"/>
-[...4 lines deleted...]
-      <c r="A27" s="25" t="s">
+      <c r="L26" s="28"/>
+      <c r="M26" s="29"/>
+      <c r="N26" s="20"/>
+    </row>
+    <row r="27" spans="1:14" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="34" t="s">
-[...28 lines deleted...]
-      <c r="A28" s="25" t="s">
+      <c r="B27" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I27" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="27"/>
+      <c r="M27" s="29"/>
+      <c r="N27" s="20"/>
+    </row>
+    <row r="28" spans="1:14" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="34">
+      <c r="B28" s="31">
         <v>735.8</v>
       </c>
-      <c r="C28" s="37">
+      <c r="C28" s="34">
         <v>1521.9</v>
       </c>
-      <c r="D28" s="42">
+      <c r="D28" s="39">
         <v>2314.1999999999998</v>
       </c>
-      <c r="E28" s="43">
+      <c r="E28" s="40">
         <v>3128.6</v>
       </c>
-      <c r="F28" s="45">
+      <c r="F28" s="42">
         <v>4022.4</v>
       </c>
-      <c r="G28" s="51">
+      <c r="G28" s="48">
         <v>4904.2</v>
       </c>
-      <c r="H28" s="39">
+      <c r="H28" s="36">
         <v>5817.7</v>
       </c>
-      <c r="I28" s="17"/>
+      <c r="I28" s="36">
+        <v>6871.8</v>
+      </c>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
-      <c r="L28" s="31"/>
-[...4 lines deleted...]
-      <c r="A29" s="25" t="s">
+      <c r="L28" s="28"/>
+      <c r="M28" s="29"/>
+      <c r="N28" s="20"/>
+    </row>
+    <row r="29" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="34">
+      <c r="B29" s="31">
         <v>38.200000000000003</v>
       </c>
-      <c r="C29" s="37">
+      <c r="C29" s="34">
         <v>76.2</v>
       </c>
-      <c r="D29" s="39">
+      <c r="D29" s="36">
         <v>114.1</v>
       </c>
-      <c r="E29" s="43">
+      <c r="E29" s="40">
         <v>152.1</v>
       </c>
-      <c r="F29" s="45">
+      <c r="F29" s="42">
         <v>189.3</v>
       </c>
-      <c r="G29" s="48">
+      <c r="G29" s="45">
         <v>226.4</v>
       </c>
-      <c r="H29" s="39">
+      <c r="H29" s="36">
         <v>263.60000000000002</v>
       </c>
-      <c r="I29" s="17"/>
+      <c r="I29" s="36">
+        <v>307.39999999999998</v>
+      </c>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
-      <c r="L29" s="31"/>
-[...4 lines deleted...]
-      <c r="A30" s="25" t="s">
+      <c r="L29" s="28"/>
+      <c r="M29" s="29"/>
+      <c r="N29" s="20"/>
+    </row>
+    <row r="30" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B30" s="34" t="s">
-[...20 lines deleted...]
-      <c r="I30" s="17"/>
+      <c r="B30" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I30" s="61" t="s">
+        <v>13</v>
+      </c>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
-      <c r="L30" s="31"/>
-[...4 lines deleted...]
-      <c r="A31" s="25" t="s">
+      <c r="L30" s="28"/>
+      <c r="M30" s="29"/>
+      <c r="N30" s="20"/>
+    </row>
+    <row r="31" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="34">
+      <c r="B31" s="31">
         <v>43.4</v>
       </c>
-      <c r="C31" s="37">
+      <c r="C31" s="34">
         <v>89.2</v>
       </c>
-      <c r="D31" s="39">
+      <c r="D31" s="36">
         <v>135.1</v>
       </c>
-      <c r="E31" s="43">
+      <c r="E31" s="40">
         <v>181</v>
       </c>
-      <c r="F31" s="45">
+      <c r="F31" s="42">
         <v>219.2</v>
       </c>
-      <c r="G31" s="48">
+      <c r="G31" s="45">
         <v>257.5</v>
       </c>
-      <c r="H31" s="39">
+      <c r="H31" s="36">
         <v>295.8</v>
       </c>
-      <c r="I31" s="17"/>
+      <c r="I31" s="36">
+        <v>334.9</v>
+      </c>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
-      <c r="L31" s="31"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:14" s="5" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L31" s="28"/>
+      <c r="M31" s="29"/>
+      <c r="N31" s="20"/>
+    </row>
+    <row r="32" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="34">
+      <c r="B32" s="31">
         <v>39.5</v>
       </c>
-      <c r="C32" s="37">
+      <c r="C32" s="34">
         <v>90.2</v>
       </c>
-      <c r="D32" s="39">
+      <c r="D32" s="36">
         <v>141</v>
       </c>
-      <c r="E32" s="43">
+      <c r="E32" s="40">
         <v>191.8</v>
       </c>
-      <c r="F32" s="45">
+      <c r="F32" s="42">
         <v>231.7</v>
       </c>
-      <c r="G32" s="48">
+      <c r="G32" s="45">
         <v>271.7</v>
       </c>
-      <c r="H32" s="39">
+      <c r="H32" s="36">
         <v>311.7</v>
       </c>
-      <c r="I32" s="17"/>
+      <c r="I32" s="36">
+        <v>354.7</v>
+      </c>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
-      <c r="L32" s="31"/>
-[...3 lines deleted...]
-    <row r="33" spans="1:13" s="5" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="L32" s="28"/>
+      <c r="M32" s="29"/>
+      <c r="N32" s="20"/>
+    </row>
+    <row r="33" spans="1:13" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
     </row>
     <row r="34" spans="1:13" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="52" t="s">
+      <c r="A34" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="B34" s="52"/>
-[...12 lines deleted...]
-    <row r="35" spans="1:13" s="5" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="B34" s="62"/>
+      <c r="C34" s="62"/>
+      <c r="D34" s="62"/>
+      <c r="E34" s="62"/>
+      <c r="F34" s="62"/>
+      <c r="G34" s="62"/>
+      <c r="H34" s="62"/>
+      <c r="I34" s="62"/>
+      <c r="J34" s="62"/>
+      <c r="K34" s="62"/>
+      <c r="L34" s="62"/>
+      <c r="M34" s="62"/>
+    </row>
+    <row r="35" spans="1:13" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="12"/>
       <c r="C35" s="12"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="12"/>
       <c r="I35" s="12"/>
       <c r="J35" s="12"/>
       <c r="K35" s="12"/>
       <c r="L35" s="12"/>
       <c r="M35" s="12"/>
     </row>
-    <row r="36" spans="1:13" s="5" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="1:13" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="0" r:id="rId1"/>
-</worksheet>
-[...10 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
-      <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>1</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Usova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>