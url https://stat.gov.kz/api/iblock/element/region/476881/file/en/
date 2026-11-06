--- v6 (2026-09-21)
+++ v7 (2026-11-06)
@@ -6,99 +6,99 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\08_2026\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Промышленность\Dinamika\2026\09_2026\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="11280" yWindow="-270" windowWidth="9030" windowHeight="12240" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Symbols" sheetId="5" r:id="rId2"/>
     <sheet name="2026" sheetId="2" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[1]!Eeno1</definedName>
     <definedName name="bul96.xls">[1]!Лист1</definedName>
     <definedName name="ddd">[1]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">9</definedName>
     <definedName name="HTML_Control" hidden="1">{"'02 (2)'!$A$1:$Y$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">""</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">""</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\CHL2002\2002\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="База">[1]!Лист1</definedName>
     <definedName name="гол">[1]!Лист1</definedName>
     <definedName name="е">[1]!Eeno1</definedName>
     <definedName name="К14">#REF!</definedName>
     <definedName name="не">[1]!Eeno1</definedName>
     <definedName name="с124">'[2]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="74">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January- July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
@@ -566,51 +566,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -734,50 +734,53 @@
     <xf numFmtId="14" fontId="18" fillId="0" borderId="1" xfId="73" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="72" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="73" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="73" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="76">
     <cellStyle name="Гиперссылка 2" xfId="72"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="19"/>
     <cellStyle name="Обычный 11" xfId="22"/>
     <cellStyle name="Обычный 12" xfId="23"/>
     <cellStyle name="Обычный 13" xfId="24"/>
     <cellStyle name="Обычный 14" xfId="25"/>
     <cellStyle name="Обычный 15" xfId="26"/>
     <cellStyle name="Обычный 16" xfId="27"/>
     <cellStyle name="Обычный 17" xfId="28"/>
     <cellStyle name="Обычный 18" xfId="29"/>
     <cellStyle name="Обычный 18 4" xfId="75"/>
     <cellStyle name="Обычный 19" xfId="30"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="71"/>
     <cellStyle name="Обычный 2 2 4" xfId="74"/>
     <cellStyle name="Обычный 20" xfId="31"/>
     <cellStyle name="Обычный 21" xfId="32"/>
     <cellStyle name="Обычный 22" xfId="33"/>
     <cellStyle name="Обычный 23" xfId="34"/>
     <cellStyle name="Обычный 24" xfId="36"/>
@@ -1323,59 +1326,59 @@
       <c r="C13" s="49" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="2:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="B14" s="50" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="55" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="15" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B15" s="50" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="49" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B16" s="50" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="54">
-        <v>46281</v>
+        <v>46311</v>
       </c>
     </row>
     <row r="17" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B17" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="54">
-        <v>46314</v>
+        <v>46345</v>
       </c>
     </row>
     <row r="18" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B18" s="50" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="53" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B19" s="50" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="52" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B20" s="50" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="51" t="s">
         <v>35</v>
       </c>
@@ -1581,935 +1584,987 @@
       </c>
       <c r="B5" s="31">
         <v>2863.7</v>
       </c>
       <c r="C5" s="34">
         <v>5862.4</v>
       </c>
       <c r="D5" s="36">
         <v>8720.5</v>
       </c>
       <c r="E5" s="40">
         <v>11663.1</v>
       </c>
       <c r="F5" s="42">
         <v>14701</v>
       </c>
       <c r="G5" s="45">
         <v>17884.900000000001</v>
       </c>
       <c r="H5" s="36">
         <v>21086.9</v>
       </c>
       <c r="I5" s="36">
         <v>24495.3</v>
       </c>
-      <c r="J5" s="16"/>
+      <c r="J5" s="28">
+        <v>27856.400000000001</v>
+      </c>
       <c r="K5" s="16"/>
       <c r="L5" s="28"/>
       <c r="M5" s="29"/>
       <c r="N5" s="19"/>
     </row>
     <row r="6" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="31">
         <v>1398</v>
       </c>
       <c r="C6" s="34">
         <v>2794</v>
       </c>
       <c r="D6" s="36">
         <v>4157</v>
       </c>
       <c r="E6" s="40">
         <v>5541</v>
       </c>
       <c r="F6" s="42">
         <v>6878</v>
       </c>
       <c r="G6" s="45">
         <v>8297</v>
       </c>
       <c r="H6" s="36">
         <v>9681</v>
       </c>
       <c r="I6" s="36">
         <v>11096</v>
       </c>
-      <c r="J6" s="16"/>
+      <c r="J6" s="28">
+        <v>12525</v>
+      </c>
       <c r="K6" s="16"/>
       <c r="L6" s="28"/>
       <c r="M6" s="29"/>
       <c r="N6" s="19"/>
     </row>
     <row r="7" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="31">
         <v>12.6</v>
       </c>
       <c r="C7" s="34">
         <v>23.8</v>
       </c>
       <c r="D7" s="36">
         <v>34.9</v>
       </c>
       <c r="E7" s="40">
         <v>46.1</v>
       </c>
       <c r="F7" s="42">
         <v>52.5</v>
       </c>
       <c r="G7" s="45">
         <v>59</v>
       </c>
       <c r="H7" s="36">
         <v>65.400000000000006</v>
       </c>
       <c r="I7" s="36">
         <v>72.400000000000006</v>
       </c>
-      <c r="J7" s="16"/>
+      <c r="J7" s="28">
+        <v>79.3</v>
+      </c>
       <c r="K7" s="16"/>
       <c r="L7" s="28"/>
       <c r="M7" s="29"/>
       <c r="N7" s="19"/>
     </row>
     <row r="8" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="31">
         <v>3.8</v>
       </c>
       <c r="C8" s="34">
         <v>7.5</v>
       </c>
       <c r="D8" s="36">
         <v>11.3</v>
       </c>
       <c r="E8" s="40">
         <v>15</v>
       </c>
       <c r="F8" s="42">
         <v>18.8</v>
       </c>
       <c r="G8" s="45">
         <v>22.6</v>
       </c>
       <c r="H8" s="36">
         <v>26.5</v>
       </c>
       <c r="I8" s="36">
         <v>30.4</v>
       </c>
-      <c r="J8" s="16"/>
+      <c r="J8" s="28">
+        <v>34.299999999999997</v>
+      </c>
       <c r="K8" s="16"/>
       <c r="L8" s="28"/>
       <c r="M8" s="29"/>
       <c r="N8" s="19"/>
     </row>
     <row r="9" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="31">
         <v>104.5</v>
       </c>
       <c r="C9" s="34">
         <v>210</v>
       </c>
       <c r="D9" s="36">
         <v>316.5</v>
       </c>
       <c r="E9" s="40">
         <v>429.5</v>
       </c>
       <c r="F9" s="42">
         <v>563.5</v>
       </c>
       <c r="G9" s="45">
         <v>716</v>
       </c>
       <c r="H9" s="36">
         <v>886.2</v>
       </c>
       <c r="I9" s="36">
         <v>1049.2</v>
       </c>
-      <c r="J9" s="16"/>
+      <c r="J9" s="28">
+        <v>1204.2</v>
+      </c>
       <c r="K9" s="16"/>
       <c r="L9" s="28"/>
       <c r="M9" s="29"/>
       <c r="N9" s="19"/>
     </row>
     <row r="10" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="31">
         <v>33.299999999999997</v>
       </c>
       <c r="C10" s="34">
         <v>73.3</v>
       </c>
       <c r="D10" s="36">
         <v>113.3</v>
       </c>
       <c r="E10" s="40">
         <v>153.30000000000001</v>
       </c>
       <c r="F10" s="42">
         <v>193.3</v>
       </c>
       <c r="G10" s="45">
         <v>233.3</v>
       </c>
       <c r="H10" s="36">
         <v>273.3</v>
       </c>
       <c r="I10" s="36">
         <v>313.3</v>
       </c>
-      <c r="J10" s="16"/>
+      <c r="J10" s="28">
+        <v>353.3</v>
+      </c>
       <c r="K10" s="16"/>
       <c r="L10" s="28"/>
       <c r="M10" s="29"/>
       <c r="N10" s="19"/>
     </row>
     <row r="11" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="31">
         <v>454.7</v>
       </c>
       <c r="C11" s="34">
         <v>976.2</v>
       </c>
       <c r="D11" s="36">
         <v>1383</v>
       </c>
       <c r="E11" s="40">
         <v>1824.7</v>
       </c>
       <c r="F11" s="42">
         <v>2332.1999999999998</v>
       </c>
       <c r="G11" s="45">
         <v>2897.2</v>
       </c>
       <c r="H11" s="36">
         <v>3465.8</v>
       </c>
       <c r="I11" s="36">
         <v>4065.3</v>
       </c>
-      <c r="J11" s="16"/>
+      <c r="J11" s="28">
+        <v>4619.7</v>
+      </c>
       <c r="K11" s="16"/>
       <c r="L11" s="28"/>
       <c r="M11" s="29"/>
       <c r="N11" s="19"/>
     </row>
     <row r="12" spans="1:14" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="38" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="41" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="44" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="47" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I12" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="J12" s="17"/>
+      <c r="J12" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="K12" s="17"/>
       <c r="L12" s="27"/>
       <c r="M12" s="29"/>
       <c r="N12" s="19"/>
     </row>
     <row r="13" spans="1:14" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="31">
         <v>735.8</v>
       </c>
       <c r="C13" s="34">
         <v>1521.9</v>
       </c>
       <c r="D13" s="39">
         <v>2314.1999999999998</v>
       </c>
       <c r="E13" s="40">
         <v>3128.6</v>
       </c>
       <c r="F13" s="42">
         <v>4022.4</v>
       </c>
       <c r="G13" s="48">
         <v>4904.2</v>
       </c>
       <c r="H13" s="36">
         <v>5817.7</v>
       </c>
       <c r="I13" s="36">
         <v>6871.8</v>
       </c>
-      <c r="J13" s="16"/>
+      <c r="J13" s="28">
+        <v>7917.7</v>
+      </c>
       <c r="K13" s="16"/>
       <c r="L13" s="28"/>
       <c r="M13" s="29"/>
       <c r="N13" s="19"/>
     </row>
     <row r="14" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="31">
         <v>38.200000000000003</v>
       </c>
       <c r="C14" s="34">
         <v>76.2</v>
       </c>
       <c r="D14" s="36">
         <v>114.1</v>
       </c>
       <c r="E14" s="40">
         <v>152.1</v>
       </c>
       <c r="F14" s="42">
         <v>189.3</v>
       </c>
       <c r="G14" s="45">
         <v>226.4</v>
       </c>
       <c r="H14" s="36">
         <v>263.60000000000002</v>
       </c>
       <c r="I14" s="36">
         <v>307.39999999999998</v>
       </c>
-      <c r="J14" s="16"/>
+      <c r="J14" s="28">
+        <v>351.2</v>
+      </c>
       <c r="K14" s="16"/>
       <c r="L14" s="28"/>
       <c r="M14" s="29"/>
       <c r="N14" s="19"/>
     </row>
     <row r="15" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="36" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="40" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="42" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="45" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="J15" s="16"/>
+      <c r="J15" s="64" t="s">
+        <v>13</v>
+      </c>
       <c r="K15" s="16"/>
       <c r="L15" s="28"/>
       <c r="M15" s="29"/>
       <c r="N15" s="19"/>
     </row>
     <row r="16" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="31">
         <v>43.4</v>
       </c>
       <c r="C16" s="34">
         <v>89.2</v>
       </c>
       <c r="D16" s="36">
         <v>135.1</v>
       </c>
       <c r="E16" s="40">
         <v>181</v>
       </c>
       <c r="F16" s="42">
         <v>219.2</v>
       </c>
       <c r="G16" s="45">
         <v>257.5</v>
       </c>
       <c r="H16" s="36">
         <v>295.8</v>
       </c>
       <c r="I16" s="36">
         <v>334.9</v>
       </c>
-      <c r="J16" s="16"/>
+      <c r="J16" s="28">
+        <v>374</v>
+      </c>
       <c r="K16" s="16"/>
       <c r="L16" s="28"/>
       <c r="M16" s="29"/>
       <c r="N16" s="20"/>
     </row>
     <row r="17" spans="1:14" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="31">
         <v>39.5</v>
       </c>
       <c r="C17" s="34">
         <v>90.2</v>
       </c>
       <c r="D17" s="36">
         <v>141</v>
       </c>
       <c r="E17" s="40">
         <v>191.8</v>
       </c>
       <c r="F17" s="42">
         <v>231.7</v>
       </c>
       <c r="G17" s="45">
         <v>271.7</v>
       </c>
       <c r="H17" s="36">
         <v>311.7</v>
       </c>
       <c r="I17" s="36">
         <v>354.7</v>
       </c>
-      <c r="J17" s="16"/>
+      <c r="J17" s="28">
+        <v>397.7</v>
+      </c>
       <c r="K17" s="16"/>
       <c r="L17" s="28"/>
       <c r="M17" s="29"/>
       <c r="N17" s="20"/>
     </row>
     <row r="18" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8"/>
       <c r="B18" s="32"/>
       <c r="C18" s="33"/>
       <c r="D18" s="35"/>
       <c r="E18" s="40"/>
       <c r="F18" s="43"/>
       <c r="G18" s="46"/>
       <c r="H18" s="36"/>
       <c r="I18" s="33"/>
-      <c r="J18" s="25"/>
+      <c r="J18" s="33"/>
       <c r="K18" s="25"/>
       <c r="L18" s="26"/>
       <c r="M18" s="30"/>
       <c r="N18" s="20"/>
     </row>
     <row r="19" spans="1:14" s="5" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="32"/>
       <c r="C19" s="33"/>
       <c r="D19" s="37"/>
       <c r="E19" s="40"/>
       <c r="F19" s="43"/>
       <c r="G19" s="46"/>
       <c r="H19" s="36"/>
       <c r="I19" s="33"/>
-      <c r="J19" s="25"/>
+      <c r="J19" s="33"/>
       <c r="K19" s="25"/>
       <c r="L19" s="26"/>
       <c r="M19" s="30"/>
       <c r="N19" s="20"/>
     </row>
     <row r="20" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="31">
         <v>2863.7</v>
       </c>
       <c r="C20" s="34">
         <v>5862.4</v>
       </c>
       <c r="D20" s="36">
         <v>8720.5</v>
       </c>
       <c r="E20" s="40">
         <v>11663.1</v>
       </c>
       <c r="F20" s="42">
         <v>14701</v>
       </c>
       <c r="G20" s="45">
         <v>17884.900000000001</v>
       </c>
       <c r="H20" s="36">
         <v>21086.9</v>
       </c>
       <c r="I20" s="36">
         <v>24495.3</v>
       </c>
-      <c r="J20" s="16"/>
+      <c r="J20" s="28">
+        <v>27856.400000000001</v>
+      </c>
       <c r="K20" s="16"/>
       <c r="L20" s="28"/>
       <c r="M20" s="29"/>
       <c r="N20" s="20"/>
     </row>
     <row r="21" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="31">
         <v>1398</v>
       </c>
       <c r="C21" s="34">
         <v>2794</v>
       </c>
       <c r="D21" s="36">
         <v>4157</v>
       </c>
       <c r="E21" s="40">
         <v>5541</v>
       </c>
       <c r="F21" s="42">
         <v>6878</v>
       </c>
       <c r="G21" s="45">
         <v>8297</v>
       </c>
       <c r="H21" s="36">
         <v>9681</v>
       </c>
       <c r="I21" s="36">
         <v>11096</v>
       </c>
-      <c r="J21" s="16"/>
+      <c r="J21" s="28">
+        <v>12525</v>
+      </c>
       <c r="K21" s="16"/>
       <c r="L21" s="28"/>
       <c r="M21" s="29"/>
       <c r="N21" s="20"/>
     </row>
     <row r="22" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="31">
         <v>12.6</v>
       </c>
       <c r="C22" s="34">
         <v>23.8</v>
       </c>
       <c r="D22" s="36">
         <v>34.9</v>
       </c>
       <c r="E22" s="40">
         <v>46.1</v>
       </c>
       <c r="F22" s="42">
         <v>52.5</v>
       </c>
       <c r="G22" s="45">
         <v>59</v>
       </c>
       <c r="H22" s="36">
         <v>65.400000000000006</v>
       </c>
       <c r="I22" s="36">
         <v>72.400000000000006</v>
       </c>
-      <c r="J22" s="16"/>
+      <c r="J22" s="28">
+        <v>79.3</v>
+      </c>
       <c r="K22" s="16"/>
       <c r="L22" s="28"/>
       <c r="M22" s="29"/>
       <c r="N22" s="20"/>
     </row>
     <row r="23" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="31">
         <v>3.8</v>
       </c>
       <c r="C23" s="34">
         <v>7.5</v>
       </c>
       <c r="D23" s="36">
         <v>11.3</v>
       </c>
       <c r="E23" s="40">
         <v>15</v>
       </c>
       <c r="F23" s="42">
         <v>18.8</v>
       </c>
       <c r="G23" s="45">
         <v>22.6</v>
       </c>
       <c r="H23" s="36">
         <v>26.5</v>
       </c>
       <c r="I23" s="36">
         <v>30.4</v>
       </c>
-      <c r="J23" s="16"/>
+      <c r="J23" s="28">
+        <v>34.299999999999997</v>
+      </c>
       <c r="K23" s="16"/>
       <c r="L23" s="28"/>
       <c r="M23" s="29"/>
       <c r="N23" s="20"/>
     </row>
     <row r="24" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="31">
         <v>104.5</v>
       </c>
       <c r="C24" s="34">
         <v>210</v>
       </c>
       <c r="D24" s="36">
         <v>316.5</v>
       </c>
       <c r="E24" s="40">
         <v>429.5</v>
       </c>
       <c r="F24" s="42">
         <v>563.5</v>
       </c>
       <c r="G24" s="45">
         <v>716</v>
       </c>
       <c r="H24" s="36">
         <v>886.2</v>
       </c>
       <c r="I24" s="36">
         <v>1049.2</v>
       </c>
-      <c r="J24" s="16"/>
+      <c r="J24" s="28">
+        <v>1204.2</v>
+      </c>
       <c r="K24" s="16"/>
       <c r="L24" s="28"/>
       <c r="M24" s="29"/>
       <c r="N24" s="20"/>
     </row>
     <row r="25" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="31">
         <v>33.299999999999997</v>
       </c>
       <c r="C25" s="34">
         <v>73.3</v>
       </c>
       <c r="D25" s="36">
         <v>113.3</v>
       </c>
       <c r="E25" s="40">
         <v>153.30000000000001</v>
       </c>
       <c r="F25" s="42">
         <v>193.3</v>
       </c>
       <c r="G25" s="45">
         <v>233.3</v>
       </c>
       <c r="H25" s="36">
         <v>273.3</v>
       </c>
       <c r="I25" s="36">
         <v>313.3</v>
       </c>
-      <c r="J25" s="16"/>
+      <c r="J25" s="28">
+        <v>353.3</v>
+      </c>
       <c r="K25" s="16"/>
       <c r="L25" s="28"/>
       <c r="M25" s="29"/>
       <c r="N25" s="20"/>
     </row>
     <row r="26" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="22" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="31">
         <v>454.7</v>
       </c>
       <c r="C26" s="34">
         <v>976.2</v>
       </c>
       <c r="D26" s="36">
         <v>1383</v>
       </c>
       <c r="E26" s="40">
         <v>1824.7</v>
       </c>
       <c r="F26" s="42">
         <v>2332.1999999999998</v>
       </c>
       <c r="G26" s="45">
         <v>2897.2</v>
       </c>
       <c r="H26" s="36">
         <v>3465.8</v>
       </c>
       <c r="I26" s="36">
         <v>4065.3</v>
       </c>
-      <c r="J26" s="16"/>
+      <c r="J26" s="28">
+        <v>4619.7</v>
+      </c>
       <c r="K26" s="16"/>
       <c r="L26" s="28"/>
       <c r="M26" s="29"/>
       <c r="N26" s="20"/>
     </row>
     <row r="27" spans="1:14" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="38" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="41" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="44" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="47" t="s">
         <v>13</v>
       </c>
       <c r="H27" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="J27" s="17"/>
+      <c r="J27" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="K27" s="17"/>
       <c r="L27" s="27"/>
       <c r="M27" s="29"/>
       <c r="N27" s="20"/>
     </row>
     <row r="28" spans="1:14" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A28" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="31">
         <v>735.8</v>
       </c>
       <c r="C28" s="34">
         <v>1521.9</v>
       </c>
       <c r="D28" s="39">
         <v>2314.1999999999998</v>
       </c>
       <c r="E28" s="40">
         <v>3128.6</v>
       </c>
       <c r="F28" s="42">
         <v>4022.4</v>
       </c>
       <c r="G28" s="48">
         <v>4904.2</v>
       </c>
       <c r="H28" s="36">
         <v>5817.7</v>
       </c>
       <c r="I28" s="36">
         <v>6871.8</v>
       </c>
-      <c r="J28" s="16"/>
+      <c r="J28" s="28">
+        <v>7917.7</v>
+      </c>
       <c r="K28" s="16"/>
       <c r="L28" s="28"/>
       <c r="M28" s="29"/>
       <c r="N28" s="20"/>
     </row>
     <row r="29" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="31">
         <v>38.200000000000003</v>
       </c>
       <c r="C29" s="34">
         <v>76.2</v>
       </c>
       <c r="D29" s="36">
         <v>114.1</v>
       </c>
       <c r="E29" s="40">
         <v>152.1</v>
       </c>
       <c r="F29" s="42">
         <v>189.3</v>
       </c>
       <c r="G29" s="45">
         <v>226.4</v>
       </c>
       <c r="H29" s="36">
         <v>263.60000000000002</v>
       </c>
       <c r="I29" s="36">
         <v>307.39999999999998</v>
       </c>
-      <c r="J29" s="16"/>
+      <c r="J29" s="28">
+        <v>351.2</v>
+      </c>
       <c r="K29" s="16"/>
       <c r="L29" s="28"/>
       <c r="M29" s="29"/>
       <c r="N29" s="20"/>
     </row>
     <row r="30" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="34" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="40" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="42" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="45" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I30" s="61" t="s">
         <v>13</v>
       </c>
-      <c r="J30" s="16"/>
+      <c r="J30" s="64" t="s">
+        <v>13</v>
+      </c>
       <c r="K30" s="16"/>
       <c r="L30" s="28"/>
       <c r="M30" s="29"/>
       <c r="N30" s="20"/>
     </row>
     <row r="31" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="31">
         <v>43.4</v>
       </c>
       <c r="C31" s="34">
         <v>89.2</v>
       </c>
       <c r="D31" s="36">
         <v>135.1</v>
       </c>
       <c r="E31" s="40">
         <v>181</v>
       </c>
       <c r="F31" s="42">
         <v>219.2</v>
       </c>
       <c r="G31" s="45">
         <v>257.5</v>
       </c>
       <c r="H31" s="36">
         <v>295.8</v>
       </c>
       <c r="I31" s="36">
         <v>334.9</v>
       </c>
-      <c r="J31" s="16"/>
+      <c r="J31" s="28">
+        <v>374</v>
+      </c>
       <c r="K31" s="16"/>
       <c r="L31" s="28"/>
       <c r="M31" s="29"/>
       <c r="N31" s="20"/>
     </row>
     <row r="32" spans="1:14" s="5" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="31">
         <v>39.5</v>
       </c>
       <c r="C32" s="34">
         <v>90.2</v>
       </c>
       <c r="D32" s="36">
         <v>141</v>
       </c>
       <c r="E32" s="40">
         <v>191.8</v>
       </c>
       <c r="F32" s="42">
         <v>231.7</v>
       </c>
       <c r="G32" s="45">
         <v>271.7</v>
       </c>
       <c r="H32" s="36">
         <v>311.7</v>
       </c>
       <c r="I32" s="36">
         <v>354.7</v>
       </c>
-      <c r="J32" s="16"/>
+      <c r="J32" s="28">
+        <v>397.7</v>
+      </c>
       <c r="K32" s="16"/>
       <c r="L32" s="28"/>
       <c r="M32" s="29"/>
       <c r="N32" s="20"/>
     </row>
     <row r="33" spans="1:13" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
     </row>
     <row r="34" spans="1:13" s="5" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="62" t="s">
         <v>17</v>