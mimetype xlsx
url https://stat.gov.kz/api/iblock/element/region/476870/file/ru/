--- v4 (2026-08-02)
+++ v5 (2026-08-22)
@@ -1,61 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\1408\Dinamika\2026\07_2026\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1018E87C-40B7-4B7A-9AD5-BC3BA6625FD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12450"/>
+    <workbookView xWindow="8436" yWindow="0" windowWidth="9036" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="587" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="628" uniqueCount="73">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -236,51 +255,51 @@
   <si>
     <t>*  оперативные данные</t>
   </si>
   <si>
     <t>"-" - производтство нет</t>
   </si>
   <si>
     <t>"..." согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t>х - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в республике и/или в областе. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
     <t>Объем промышленного производства  по видам экономической деятельности в разрезе районов Северо-Казахстанской области</t>
   </si>
   <si>
     <t xml:space="preserve">2026 год*        </t>
   </si>
   <si>
     <t>тыс. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -1068,51 +1087,51 @@
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="206">
+  <cellXfs count="191">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1148,53 +1167,50 @@
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="45" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="69" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="102" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="73" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="78" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1505,437 +1521,400 @@
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="97" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="99" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="72" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="63" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="68" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...23 lines deleted...]
-      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="69" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="47" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="16" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="31" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="1" xfId="183" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="183" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="3" xfId="183" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="184">
-    <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
-[...16 lines deleted...]
-    <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="20% — акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% — акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% — акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% — акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% — акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% — акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% — акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% — акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% — акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% — акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% — акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% — акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% — акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% — акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% — акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% — акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% — акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% — акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="25" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="26" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="27" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="28" builtinId="8" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="29" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="30" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="31" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="32" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="33" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="34" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="35" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="36" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="37"/>
-[...66 lines deleted...]
-    <cellStyle name="Обычный 9" xfId="103"/>
+    <cellStyle name="Обычный 10" xfId="37" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="Обычный 11" xfId="38" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="Обычный 12" xfId="39" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="Обычный 13" xfId="40" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="Обычный 14" xfId="41" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="Обычный 15" xfId="42" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="Обычный 16" xfId="43" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="Обычный 17" xfId="44" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="Обычный 18" xfId="45" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Обычный 19" xfId="46" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="Обычный 2" xfId="47" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="Обычный 20" xfId="48" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="Обычный 21" xfId="49" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="Обычный 22" xfId="50" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Обычный 23" xfId="51" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="Обычный 24" xfId="52" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="Обычный 25" xfId="53" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="Обычный 26" xfId="54" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="Обычный 27" xfId="55" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="Обычный 28" xfId="56" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="Обычный 29" xfId="57" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="Обычный 3" xfId="183" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="Обычный 30" xfId="58" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="Обычный 31" xfId="59" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="Обычный 32" xfId="60" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="Обычный 33" xfId="61" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="Обычный 34" xfId="62" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="Обычный 35" xfId="63" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="Обычный 36" xfId="64" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="Обычный 37" xfId="65" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="Обычный 39" xfId="66" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="Обычный 4" xfId="67" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="Обычный 40" xfId="68" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="Обычный 41" xfId="69" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="Обычный 42" xfId="70" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="Обычный 43" xfId="71" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="Обычный 44" xfId="72" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="Обычный 45" xfId="73" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="Обычный 46" xfId="74" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="Обычный 48" xfId="75" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="Обычный 49" xfId="76" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="Обычный 5" xfId="77" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="Обычный 50" xfId="78" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="Обычный 51" xfId="79" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="Обычный 52" xfId="80" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="Обычный 53" xfId="81" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="Обычный 54" xfId="82" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="Обычный 55" xfId="83" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="Обычный 56" xfId="84" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="Обычный 57" xfId="85" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="Обычный 58" xfId="86" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="Обычный 59" xfId="87" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="Обычный 6" xfId="88" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="Обычный 60" xfId="89" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="Обычный 61" xfId="90" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="Обычный 62" xfId="91" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="Обычный 63" xfId="92" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="Обычный 64" xfId="93" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="Обычный 65" xfId="94" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="Обычный 66" xfId="95" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="Обычный 67" xfId="96" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="Обычный 68" xfId="97" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="Обычный 69" xfId="98" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="Обычный 70" xfId="99" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="Обычный 72" xfId="100" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="Обычный 74" xfId="101" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="Обычный 8" xfId="102" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="Обычный 9" xfId="103" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
     <cellStyle name="Открывавшаяся гиперссылка" xfId="104" builtinId="9" customBuiltin="1"/>
     <cellStyle name="Плохой" xfId="105" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="106" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 10" xfId="107"/>
-[...71 lines deleted...]
-    <cellStyle name="Примечание 9" xfId="179"/>
+    <cellStyle name="Примечание 10" xfId="107" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="Примечание 11" xfId="108" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="Примечание 12" xfId="109" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="Примечание 13" xfId="110" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="Примечание 14" xfId="111" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="Примечание 15" xfId="112" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="Примечание 16" xfId="113" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="Примечание 17" xfId="114" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="Примечание 18" xfId="115" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="Примечание 19" xfId="116" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="Примечание 2" xfId="117" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="Примечание 20" xfId="118" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="Примечание 21" xfId="119" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="Примечание 22" xfId="120" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="Примечание 23" xfId="121" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="Примечание 24" xfId="122" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="Примечание 25" xfId="123" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="Примечание 26" xfId="124" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="Примечание 27" xfId="125" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="Примечание 28" xfId="126" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="Примечание 29" xfId="127" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="Примечание 3" xfId="128" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="Примечание 30" xfId="129" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="Примечание 31" xfId="130" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="Примечание 32" xfId="131" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="Примечание 33" xfId="132" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="Примечание 34" xfId="133" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="Примечание 35" xfId="134" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="Примечание 36" xfId="135" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="Примечание 37" xfId="136" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="Примечание 38" xfId="137" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="Примечание 39" xfId="138" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="Примечание 4" xfId="139" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="Примечание 40" xfId="140" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="Примечание 41" xfId="141" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="Примечание 42" xfId="142" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="Примечание 43" xfId="143" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="Примечание 44" xfId="144" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="Примечание 45" xfId="145" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="Примечание 46" xfId="146" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="Примечание 47" xfId="147" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="Примечание 48" xfId="148" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="Примечание 49" xfId="149" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="Примечание 5" xfId="150" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="Примечание 50" xfId="151" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="Примечание 51" xfId="152" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="Примечание 52" xfId="153" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="Примечание 53" xfId="154" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="Примечание 54" xfId="155" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="Примечание 55" xfId="156" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="Примечание 56" xfId="157" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="Примечание 57" xfId="158" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="Примечание 58" xfId="159" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="Примечание 59" xfId="160" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="Примечание 6" xfId="161" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="Примечание 60" xfId="162" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="Примечание 61" xfId="163" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="Примечание 62" xfId="164" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="Примечание 63" xfId="165" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="Примечание 64" xfId="166" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="Примечание 65" xfId="167" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="Примечание 66" xfId="168" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="Примечание 67" xfId="169" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="Примечание 68" xfId="170" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="Примечание 69" xfId="171" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="Примечание 7" xfId="172" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="Примечание 70" xfId="173" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="Примечание 71" xfId="174" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="Примечание 72" xfId="175" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="Примечание 73" xfId="176" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="Примечание 74" xfId="177" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="Примечание 8" xfId="178" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="Примечание 9" xfId="179" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
     <cellStyle name="Связанная ячейка" xfId="180" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="181" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="182" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1963,51 +1942,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2140,17054 +2119,17797 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N1588"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:N1592"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:M2"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.42578125" style="36" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="36"/>
+    <col min="1" max="1" width="29.44140625" style="35" customWidth="1"/>
+    <col min="2" max="2" width="11.44140625" style="35" customWidth="1"/>
+    <col min="3" max="3" width="11.44140625" style="115" customWidth="1"/>
+    <col min="4" max="4" width="11.44140625" style="35" customWidth="1"/>
+    <col min="5" max="5" width="11.44140625" style="115" customWidth="1"/>
+    <col min="6" max="6" width="11.44140625" style="35" customWidth="1"/>
+    <col min="7" max="7" width="11.44140625" style="159" customWidth="1"/>
+    <col min="8" max="12" width="11.44140625" style="35" customWidth="1"/>
+    <col min="13" max="13" width="10.33203125" style="35" customWidth="1"/>
+    <col min="14" max="14" width="9.109375" style="160"/>
+    <col min="15" max="16384" width="9.109375" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
-      <c r="H1" s="173"/>
+      <c r="H1" s="162"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
     </row>
-    <row r="2" spans="1:14" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A2" s="202" t="s">
+    <row r="2" spans="1:14" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A2" s="187" t="s">
         <v>70</v>
       </c>
-      <c r="B2" s="202"/>
-[...25 lines deleted...]
-      <c r="M3" s="179" t="s">
+      <c r="B2" s="187"/>
+      <c r="C2" s="187"/>
+      <c r="D2" s="187"/>
+      <c r="E2" s="187"/>
+      <c r="F2" s="187"/>
+      <c r="G2" s="187"/>
+      <c r="H2" s="187"/>
+      <c r="I2" s="187"/>
+      <c r="J2" s="187"/>
+      <c r="K2" s="187"/>
+      <c r="L2" s="187"/>
+      <c r="M2" s="187"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A3" s="168"/>
+      <c r="B3" s="169"/>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="170"/>
+      <c r="F3" s="170"/>
+      <c r="G3" s="170"/>
+      <c r="H3" s="170"/>
+      <c r="I3" s="170"/>
+      <c r="J3" s="171"/>
+      <c r="K3" s="170"/>
+      <c r="L3" s="170"/>
+      <c r="M3" s="168" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="4" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="204" t="s">
+    <row r="4" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A4" s="188"/>
+      <c r="B4" s="189" t="s">
         <v>71</v>
       </c>
-      <c r="C4" s="204"/>
-[...13 lines deleted...]
-      <c r="A5" s="203"/>
+      <c r="C4" s="189"/>
+      <c r="D4" s="189"/>
+      <c r="E4" s="189"/>
+      <c r="F4" s="189"/>
+      <c r="G4" s="189"/>
+      <c r="H4" s="189"/>
+      <c r="I4" s="189"/>
+      <c r="J4" s="189"/>
+      <c r="K4" s="189"/>
+      <c r="L4" s="189"/>
+      <c r="M4" s="190"/>
+      <c r="N4" s="158"/>
+    </row>
+    <row r="5" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A5" s="188"/>
       <c r="B5" s="29" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="174" t="s">
+      <c r="M5" s="163" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="169"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="N5" s="158"/>
+    </row>
+    <row r="6" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="30"/>
       <c r="C6" s="22" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="22"/>
       <c r="E6" s="22"/>
-      <c r="F6" s="156"/>
-[...1 lines deleted...]
-      <c r="H6" s="153"/>
+      <c r="F6" s="154"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="152"/>
       <c r="I6" s="22"/>
       <c r="J6" s="9"/>
       <c r="K6" s="10"/>
-      <c r="L6" s="122"/>
-[...4 lines deleted...]
-      <c r="A7" s="38" t="s">
+      <c r="L6" s="121"/>
+      <c r="M6" s="155"/>
+      <c r="N6" s="158"/>
+    </row>
+    <row r="7" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A7" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="11">
         <v>66355792</v>
       </c>
       <c r="C7" s="11">
         <v>162737161</v>
       </c>
-      <c r="D7" s="118">
+      <c r="D7" s="117">
         <v>249506892</v>
       </c>
-      <c r="E7" s="118">
+      <c r="E7" s="117">
         <v>326991668</v>
       </c>
-      <c r="F7" s="123">
+      <c r="F7" s="122">
         <v>395965993</v>
       </c>
-      <c r="G7" s="119">
+      <c r="G7" s="118">
         <v>483318010</v>
       </c>
-      <c r="H7" s="159"/>
+      <c r="H7" s="118">
+        <v>553209609</v>
+      </c>
       <c r="I7" s="11"/>
-      <c r="J7" s="186"/>
-[...6 lines deleted...]
-      <c r="A8" s="38" t="s">
+      <c r="J7" s="174"/>
+      <c r="K7" s="174"/>
+      <c r="L7" s="118"/>
+      <c r="M7" s="164"/>
+      <c r="N7" s="158"/>
+    </row>
+    <row r="8" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A8" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="11">
         <v>48237936</v>
       </c>
       <c r="C8" s="11">
         <v>123225941</v>
       </c>
-      <c r="D8" s="118">
+      <c r="D8" s="117">
         <v>186496101</v>
       </c>
-      <c r="E8" s="118">
+      <c r="E8" s="117">
         <v>241060074</v>
       </c>
-      <c r="F8" s="123">
+      <c r="F8" s="122">
         <v>287495284</v>
       </c>
-      <c r="G8" s="119">
+      <c r="G8" s="118">
         <v>349641023</v>
       </c>
-      <c r="H8" s="159"/>
+      <c r="H8" s="118">
+        <v>401780869</v>
+      </c>
       <c r="I8" s="11"/>
-      <c r="J8" s="186"/>
-[...6 lines deleted...]
-      <c r="A9" s="38" t="s">
+      <c r="J8" s="174"/>
+      <c r="K8" s="174"/>
+      <c r="L8" s="118"/>
+      <c r="M8" s="164"/>
+      <c r="N8" s="158"/>
+    </row>
+    <row r="9" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A9" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="11">
         <v>396830</v>
       </c>
       <c r="C9" s="11">
         <v>963256</v>
       </c>
-      <c r="D9" s="118">
+      <c r="D9" s="117">
         <v>1535665</v>
       </c>
-      <c r="E9" s="118">
+      <c r="E9" s="117">
         <v>2107966</v>
       </c>
-      <c r="F9" s="123">
+      <c r="F9" s="122">
         <v>2589295</v>
       </c>
-      <c r="G9" s="119">
+      <c r="G9" s="118">
         <v>3025899</v>
       </c>
-      <c r="H9" s="159"/>
+      <c r="H9" s="118">
+        <v>3466266</v>
+      </c>
       <c r="I9" s="11"/>
-      <c r="J9" s="186"/>
-[...6 lines deleted...]
-      <c r="A10" s="38" t="s">
+      <c r="J9" s="174"/>
+      <c r="K9" s="174"/>
+      <c r="L9" s="118"/>
+      <c r="M9" s="164"/>
+      <c r="N9" s="158"/>
+    </row>
+    <row r="10" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="11">
         <v>184647</v>
       </c>
       <c r="C10" s="11">
         <v>421032</v>
       </c>
-      <c r="D10" s="118">
+      <c r="D10" s="117">
         <v>656824</v>
       </c>
-      <c r="E10" s="118">
+      <c r="E10" s="117">
         <v>872658</v>
       </c>
-      <c r="F10" s="123">
+      <c r="F10" s="122">
         <v>930845</v>
       </c>
-      <c r="G10" s="119">
+      <c r="G10" s="118">
         <v>971974</v>
       </c>
-      <c r="H10" s="159"/>
+      <c r="H10" s="118">
+        <v>1018275</v>
+      </c>
       <c r="I10" s="11"/>
-      <c r="J10" s="186"/>
-[...6 lines deleted...]
-      <c r="A11" s="38" t="s">
+      <c r="J10" s="174"/>
+      <c r="K10" s="174"/>
+      <c r="L10" s="118"/>
+      <c r="M10" s="164"/>
+      <c r="N10" s="158"/>
+    </row>
+    <row r="11" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A11" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="11">
         <v>550936</v>
       </c>
       <c r="C11" s="11">
         <v>1128256</v>
       </c>
-      <c r="D11" s="118">
+      <c r="D11" s="117">
         <v>1699765</v>
       </c>
-      <c r="E11" s="118">
+      <c r="E11" s="117">
         <v>2243175</v>
       </c>
-      <c r="F11" s="123">
+      <c r="F11" s="122">
         <v>2852901</v>
       </c>
-      <c r="G11" s="119">
+      <c r="G11" s="118">
         <v>3452742</v>
       </c>
-      <c r="H11" s="159"/>
+      <c r="H11" s="118">
+        <v>4072660</v>
+      </c>
       <c r="I11" s="11"/>
-      <c r="J11" s="186"/>
-[...6 lines deleted...]
-      <c r="A12" s="38" t="s">
+      <c r="J11" s="174"/>
+      <c r="K11" s="174"/>
+      <c r="L11" s="118"/>
+      <c r="M11" s="164"/>
+      <c r="N11" s="158"/>
+    </row>
+    <row r="12" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A12" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="11">
         <v>471642</v>
       </c>
       <c r="C12" s="11">
         <v>1323965</v>
       </c>
-      <c r="D12" s="118">
+      <c r="D12" s="117">
         <v>2180987</v>
       </c>
-      <c r="E12" s="118">
+      <c r="E12" s="117">
         <v>3050399</v>
       </c>
-      <c r="F12" s="123">
+      <c r="F12" s="122">
         <v>3637508</v>
       </c>
-      <c r="G12" s="119">
+      <c r="G12" s="118">
         <v>4511989</v>
       </c>
-      <c r="H12" s="159"/>
+      <c r="H12" s="118">
+        <v>5665905</v>
+      </c>
       <c r="I12" s="11"/>
-      <c r="J12" s="186"/>
-[...6 lines deleted...]
-      <c r="A13" s="38" t="s">
+      <c r="J12" s="174"/>
+      <c r="K12" s="174"/>
+      <c r="L12" s="118"/>
+      <c r="M12" s="164"/>
+      <c r="N12" s="158"/>
+    </row>
+    <row r="13" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A13" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="11">
         <v>160618</v>
       </c>
       <c r="C13" s="11">
         <v>395355</v>
       </c>
-      <c r="D13" s="118">
+      <c r="D13" s="117">
         <v>627322</v>
       </c>
-      <c r="E13" s="118">
+      <c r="E13" s="117">
         <v>849453</v>
       </c>
-      <c r="F13" s="123">
+      <c r="F13" s="122">
         <v>1191815</v>
       </c>
-      <c r="G13" s="119">
+      <c r="G13" s="118">
         <v>1527971</v>
       </c>
-      <c r="H13" s="159"/>
+      <c r="H13" s="118">
+        <v>1869490</v>
+      </c>
       <c r="I13" s="11"/>
-      <c r="J13" s="186"/>
-[...6 lines deleted...]
-      <c r="A14" s="38" t="s">
+      <c r="J13" s="174"/>
+      <c r="K13" s="174"/>
+      <c r="L13" s="118"/>
+      <c r="M13" s="164"/>
+      <c r="N13" s="158"/>
+    </row>
+    <row r="14" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A14" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="11">
         <v>2940190</v>
       </c>
       <c r="C14" s="11">
         <v>6821090</v>
       </c>
-      <c r="D14" s="118">
+      <c r="D14" s="117">
         <v>10314344</v>
       </c>
-      <c r="E14" s="118">
+      <c r="E14" s="117">
         <v>13839242</v>
       </c>
-      <c r="F14" s="123">
+      <c r="F14" s="122">
         <v>16676739</v>
       </c>
-      <c r="G14" s="119">
+      <c r="G14" s="118">
         <v>19624794</v>
       </c>
-      <c r="H14" s="159"/>
+      <c r="H14" s="118">
+        <v>22588726</v>
+      </c>
       <c r="I14" s="11"/>
-      <c r="J14" s="186"/>
-[...6 lines deleted...]
-      <c r="A15" s="38" t="s">
+      <c r="J14" s="174"/>
+      <c r="K14" s="174"/>
+      <c r="L14" s="118"/>
+      <c r="M14" s="164"/>
+      <c r="N14" s="158"/>
+    </row>
+    <row r="15" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A15" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="11">
         <v>60802</v>
       </c>
       <c r="C15" s="11">
         <v>133992</v>
       </c>
-      <c r="D15" s="118">
+      <c r="D15" s="117">
         <v>472278</v>
       </c>
-      <c r="E15" s="118">
+      <c r="E15" s="117">
         <v>817471</v>
       </c>
-      <c r="F15" s="123">
+      <c r="F15" s="122">
         <v>890987</v>
       </c>
-      <c r="G15" s="119">
+      <c r="G15" s="118">
         <v>1149693</v>
       </c>
-      <c r="H15" s="159"/>
+      <c r="H15" s="118">
+        <v>1216916</v>
+      </c>
       <c r="I15" s="11"/>
-      <c r="J15" s="186"/>
-[...6 lines deleted...]
-      <c r="A16" s="38" t="s">
+      <c r="J15" s="174"/>
+      <c r="K15" s="174"/>
+      <c r="L15" s="118"/>
+      <c r="M15" s="164"/>
+      <c r="N15" s="158"/>
+    </row>
+    <row r="16" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A16" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="11">
         <v>338769</v>
       </c>
       <c r="C16" s="11">
         <v>668578</v>
       </c>
-      <c r="D16" s="118">
+      <c r="D16" s="117">
         <v>1065354</v>
       </c>
-      <c r="E16" s="118">
+      <c r="E16" s="117">
         <v>1490510</v>
       </c>
-      <c r="F16" s="123">
+      <c r="F16" s="122">
         <v>2080257</v>
       </c>
-      <c r="G16" s="119">
+      <c r="G16" s="118">
         <v>2745671</v>
       </c>
-      <c r="H16" s="159"/>
+      <c r="H16" s="118">
+        <v>3648865</v>
+      </c>
       <c r="I16" s="11"/>
-      <c r="J16" s="186"/>
-[...6 lines deleted...]
-      <c r="A17" s="38" t="s">
+      <c r="J16" s="174"/>
+      <c r="K16" s="174"/>
+      <c r="L16" s="118"/>
+      <c r="M16" s="164"/>
+      <c r="N16" s="158"/>
+    </row>
+    <row r="17" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A17" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="11">
         <v>1027215</v>
       </c>
       <c r="C17" s="11">
         <v>2145434</v>
       </c>
-      <c r="D17" s="118">
+      <c r="D17" s="117">
         <v>3381230</v>
       </c>
-      <c r="E17" s="118">
+      <c r="E17" s="117">
         <v>4715825</v>
       </c>
-      <c r="F17" s="123">
+      <c r="F17" s="122">
         <v>6024974</v>
       </c>
-      <c r="G17" s="119">
+      <c r="G17" s="118">
         <v>7217135</v>
       </c>
-      <c r="H17" s="159"/>
+      <c r="H17" s="118">
+        <v>8478746</v>
+      </c>
       <c r="I17" s="11"/>
-      <c r="J17" s="186"/>
-[...6 lines deleted...]
-      <c r="A18" s="38" t="s">
+      <c r="J17" s="174"/>
+      <c r="K17" s="174"/>
+      <c r="L17" s="118"/>
+      <c r="M17" s="164"/>
+      <c r="N17" s="158"/>
+    </row>
+    <row r="18" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A18" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="11">
         <v>5921949</v>
       </c>
       <c r="C18" s="11">
         <v>11285124</v>
       </c>
-      <c r="D18" s="118">
+      <c r="D18" s="117">
         <v>18498939</v>
       </c>
-      <c r="E18" s="118">
+      <c r="E18" s="117">
         <v>25997411</v>
       </c>
-      <c r="F18" s="123">
+      <c r="F18" s="122">
         <v>33621253</v>
       </c>
-      <c r="G18" s="119">
+      <c r="G18" s="118">
         <v>39583568</v>
       </c>
-      <c r="H18" s="159"/>
+      <c r="H18" s="118">
+        <v>44838087</v>
+      </c>
       <c r="I18" s="11"/>
-      <c r="J18" s="186"/>
-[...6 lines deleted...]
-      <c r="A19" s="38" t="s">
+      <c r="J18" s="174"/>
+      <c r="K18" s="174"/>
+      <c r="L18" s="118"/>
+      <c r="M18" s="164"/>
+      <c r="N18" s="158"/>
+    </row>
+    <row r="19" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A19" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="11">
         <v>339967</v>
       </c>
       <c r="C19" s="11">
         <v>958117</v>
       </c>
-      <c r="D19" s="118">
+      <c r="D19" s="117">
         <v>1576073</v>
       </c>
-      <c r="E19" s="118">
+      <c r="E19" s="117">
         <v>2193425</v>
       </c>
-      <c r="F19" s="123">
+      <c r="F19" s="122">
         <v>2645579</v>
       </c>
-      <c r="G19" s="119">
+      <c r="G19" s="118">
         <v>3097899</v>
       </c>
-      <c r="H19" s="159"/>
+      <c r="H19" s="118">
+        <v>3564782</v>
+      </c>
       <c r="I19" s="11"/>
-      <c r="J19" s="186"/>
-[...6 lines deleted...]
-      <c r="A20" s="38" t="s">
+      <c r="J19" s="174"/>
+      <c r="K19" s="174"/>
+      <c r="L19" s="118"/>
+      <c r="M19" s="164"/>
+      <c r="N19" s="158"/>
+    </row>
+    <row r="20" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A20" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="11">
         <v>388466</v>
       </c>
       <c r="C20" s="11">
         <v>771885</v>
       </c>
-      <c r="D20" s="118">
+      <c r="D20" s="117">
         <v>1091761</v>
       </c>
-      <c r="E20" s="118">
+      <c r="E20" s="117">
         <v>1186421</v>
       </c>
-      <c r="F20" s="123">
+      <c r="F20" s="122">
         <v>1292402</v>
       </c>
-      <c r="G20" s="119">
+      <c r="G20" s="118">
         <v>1598942</v>
       </c>
-      <c r="H20" s="159"/>
+      <c r="H20" s="118">
+        <v>1689677</v>
+      </c>
       <c r="I20" s="11"/>
-      <c r="J20" s="186"/>
-[...6 lines deleted...]
-      <c r="A21" s="38" t="s">
+      <c r="J20" s="174"/>
+      <c r="K20" s="174"/>
+      <c r="L20" s="118"/>
+      <c r="M20" s="164"/>
+      <c r="N20" s="158"/>
+    </row>
+    <row r="21" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A21" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="11">
         <v>4477024</v>
       </c>
       <c r="C21" s="11">
         <v>10758445</v>
       </c>
-      <c r="D21" s="118">
+      <c r="D21" s="117">
         <v>17276586</v>
       </c>
-      <c r="E21" s="118">
+      <c r="E21" s="117">
         <v>22617143</v>
       </c>
-      <c r="F21" s="123">
+      <c r="F21" s="122">
         <v>28540710</v>
       </c>
-      <c r="G21" s="119">
+      <c r="G21" s="118">
         <v>38021034</v>
       </c>
-      <c r="H21" s="159"/>
+      <c r="H21" s="118">
+        <v>39051323</v>
+      </c>
       <c r="I21" s="11"/>
-      <c r="J21" s="186"/>
-[...5 lines deleted...]
-    <row r="22" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="J21" s="174"/>
+      <c r="K21" s="174"/>
+      <c r="L21" s="118"/>
+      <c r="M21" s="164"/>
+      <c r="N21" s="158"/>
+    </row>
+    <row r="22" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A22" s="12"/>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="22"/>
-      <c r="E22" s="118"/>
-      <c r="F22" s="157"/>
+      <c r="E22" s="117"/>
+      <c r="F22" s="155"/>
       <c r="G22" s="22"/>
-      <c r="H22" s="153"/>
+      <c r="H22" s="118"/>
       <c r="I22" s="22"/>
       <c r="J22" s="10"/>
       <c r="K22" s="30"/>
-      <c r="L22" s="122"/>
-[...3 lines deleted...]
-    <row r="23" spans="1:14" s="34" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="L22" s="121"/>
+      <c r="M22" s="155"/>
+      <c r="N22" s="158"/>
+    </row>
+    <row r="23" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A23" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="18"/>
-      <c r="E23" s="118"/>
-      <c r="F23" s="157"/>
+      <c r="E23" s="117"/>
+      <c r="F23" s="155"/>
       <c r="G23" s="22"/>
-      <c r="H23" s="153"/>
+      <c r="H23" s="118"/>
       <c r="I23" s="22"/>
       <c r="J23" s="10"/>
       <c r="K23" s="30"/>
-      <c r="L23" s="122"/>
-[...4 lines deleted...]
-      <c r="A24" s="39" t="s">
+      <c r="L23" s="121"/>
+      <c r="M23" s="164"/>
+      <c r="N23" s="158"/>
+    </row>
+    <row r="24" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A24" s="38" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="11">
         <v>481466</v>
       </c>
       <c r="C24" s="11">
         <v>1153425</v>
       </c>
-      <c r="D24" s="118">
+      <c r="D24" s="117">
         <v>1828520</v>
       </c>
-      <c r="E24" s="118">
+      <c r="E24" s="117">
         <v>2503645</v>
       </c>
-      <c r="F24" s="123">
+      <c r="F24" s="122">
         <v>2877597</v>
       </c>
-      <c r="G24" s="119">
+      <c r="G24" s="118">
         <v>3517194</v>
       </c>
-      <c r="H24" s="159"/>
+      <c r="H24" s="118">
+        <v>4275085</v>
+      </c>
       <c r="I24" s="11"/>
-      <c r="J24" s="186"/>
-[...6 lines deleted...]
-      <c r="A25" s="39" t="s">
+      <c r="J24" s="174"/>
+      <c r="K24" s="174"/>
+      <c r="L24" s="118"/>
+      <c r="M24" s="164"/>
+      <c r="N24" s="158"/>
+    </row>
+    <row r="25" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A25" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="11">
         <v>36</v>
       </c>
       <c r="C25" s="11">
         <v>1702</v>
       </c>
-      <c r="D25" s="118">
+      <c r="D25" s="117">
         <v>3369</v>
       </c>
-      <c r="E25" s="118">
+      <c r="E25" s="117">
         <v>5036</v>
       </c>
-      <c r="F25" s="123">
+      <c r="F25" s="122">
         <v>5036</v>
       </c>
-      <c r="G25" s="119">
+      <c r="G25" s="118">
         <v>5036</v>
       </c>
-      <c r="H25" s="159"/>
+      <c r="H25" s="118">
+        <v>5036</v>
+      </c>
       <c r="I25" s="11"/>
-      <c r="J25" s="186"/>
-[...6 lines deleted...]
-      <c r="A26" s="39" t="s">
+      <c r="J25" s="174"/>
+      <c r="K25" s="174"/>
+      <c r="L25" s="118"/>
+      <c r="M25" s="164"/>
+      <c r="N25" s="158"/>
+    </row>
+    <row r="26" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A26" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="11">
         <v>73831</v>
       </c>
       <c r="C26" s="11">
         <v>146719</v>
       </c>
-      <c r="D26" s="118">
+      <c r="D26" s="117">
         <v>219607</v>
       </c>
-      <c r="E26" s="118">
+      <c r="E26" s="117">
         <v>292495</v>
       </c>
-      <c r="F26" s="123">
+      <c r="F26" s="122">
         <v>326426</v>
       </c>
-      <c r="G26" s="119">
+      <c r="G26" s="118">
         <v>360357</v>
       </c>
-      <c r="H26" s="159"/>
+      <c r="H26" s="118">
+        <v>468507</v>
+      </c>
       <c r="I26" s="11"/>
-      <c r="J26" s="186"/>
-[...6 lines deleted...]
-      <c r="A27" s="39" t="s">
+      <c r="J26" s="174"/>
+      <c r="K26" s="174"/>
+      <c r="L26" s="118"/>
+      <c r="M26" s="164"/>
+      <c r="N26" s="158"/>
+    </row>
+    <row r="27" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A27" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="11">
         <v>118584</v>
       </c>
       <c r="C27" s="11">
         <v>271297</v>
       </c>
-      <c r="D27" s="118">
+      <c r="D27" s="117">
         <v>424009</v>
       </c>
-      <c r="E27" s="118">
+      <c r="E27" s="117">
         <v>576722</v>
       </c>
-      <c r="F27" s="123">
+      <c r="F27" s="122">
         <v>587255</v>
       </c>
-      <c r="G27" s="119">
+      <c r="G27" s="118">
         <v>597788</v>
       </c>
-      <c r="H27" s="159"/>
+      <c r="H27" s="118">
+        <v>608321</v>
+      </c>
       <c r="I27" s="11"/>
-      <c r="J27" s="186"/>
-[...6 lines deleted...]
-      <c r="A28" s="39" t="s">
+      <c r="J27" s="174"/>
+      <c r="K27" s="174"/>
+      <c r="L27" s="118"/>
+      <c r="M27" s="164"/>
+      <c r="N27" s="158"/>
+    </row>
+    <row r="28" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A28" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="11">
         <v>152741</v>
       </c>
       <c r="C28" s="11">
         <v>464272</v>
       </c>
-      <c r="D28" s="118">
+      <c r="D28" s="117">
         <v>778941</v>
       </c>
-      <c r="E28" s="118">
+      <c r="E28" s="117">
         <v>1093639</v>
       </c>
-      <c r="F28" s="123">
+      <c r="F28" s="122">
         <v>1302863</v>
       </c>
-      <c r="G28" s="119">
+      <c r="G28" s="118">
         <v>1777733</v>
       </c>
-      <c r="H28" s="159"/>
+      <c r="H28" s="118">
+        <v>2235191</v>
+      </c>
       <c r="I28" s="11"/>
-      <c r="J28" s="186"/>
-[...6 lines deleted...]
-      <c r="A29" s="38" t="s">
+      <c r="J28" s="174"/>
+      <c r="K28" s="174"/>
+      <c r="L28" s="118"/>
+      <c r="M28" s="164"/>
+      <c r="N28" s="158"/>
+    </row>
+    <row r="29" spans="1:14" s="119" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A29" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="E29" s="118" t="s">
-[...6 lines deleted...]
-      <c r="H29" s="159"/>
+      <c r="E29" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F29" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G29" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="H29" s="118" t="s">
+        <v>30</v>
+      </c>
       <c r="I29" s="11"/>
-      <c r="J29" s="186"/>
-[...6 lines deleted...]
-      <c r="A30" s="39" t="s">
+      <c r="J29" s="174"/>
+      <c r="K29" s="174"/>
+      <c r="L29" s="118"/>
+      <c r="M29" s="164"/>
+      <c r="N29" s="165"/>
+    </row>
+    <row r="30" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A30" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="11">
         <v>3750</v>
       </c>
       <c r="C30" s="11">
         <v>15237</v>
       </c>
-      <c r="D30" s="118">
+      <c r="D30" s="117">
         <v>26723</v>
       </c>
-      <c r="E30" s="118">
+      <c r="E30" s="117">
         <v>38210</v>
       </c>
-      <c r="F30" s="123">
+      <c r="F30" s="122">
         <v>42200</v>
       </c>
-      <c r="G30" s="119">
+      <c r="G30" s="118">
         <v>46190</v>
       </c>
-      <c r="H30" s="159"/>
+      <c r="H30" s="118">
+        <v>49430</v>
+      </c>
       <c r="I30" s="11"/>
-      <c r="J30" s="186"/>
-[...6 lines deleted...]
-      <c r="A31" s="39" t="s">
+      <c r="J30" s="174"/>
+      <c r="K30" s="174"/>
+      <c r="L30" s="118"/>
+      <c r="M30" s="164"/>
+      <c r="N30" s="158"/>
+    </row>
+    <row r="31" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A31" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="11">
         <v>12662</v>
       </c>
-      <c r="D31" s="118">
+      <c r="D31" s="117">
         <v>25324</v>
       </c>
-      <c r="E31" s="118">
+      <c r="E31" s="117">
         <v>37986</v>
       </c>
-      <c r="F31" s="123">
+      <c r="F31" s="122">
         <v>41855</v>
       </c>
-      <c r="G31" s="119">
+      <c r="G31" s="118">
         <v>45725</v>
       </c>
-      <c r="H31" s="159"/>
+      <c r="H31" s="118">
+        <v>49594</v>
+      </c>
       <c r="I31" s="11"/>
-      <c r="J31" s="186"/>
-[...6 lines deleted...]
-      <c r="A32" s="39" t="s">
+      <c r="J31" s="174"/>
+      <c r="K31" s="174"/>
+      <c r="L31" s="118"/>
+      <c r="M31" s="164"/>
+      <c r="N31" s="158"/>
+    </row>
+    <row r="32" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A32" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="11">
         <v>93741</v>
       </c>
       <c r="C32" s="11">
         <v>176304</v>
       </c>
-      <c r="D32" s="118">
+      <c r="D32" s="117">
         <v>258867</v>
       </c>
-      <c r="E32" s="118">
+      <c r="E32" s="117">
         <v>341429</v>
       </c>
-      <c r="F32" s="123">
+      <c r="F32" s="122">
         <v>400340</v>
       </c>
-      <c r="G32" s="119">
+      <c r="G32" s="118">
         <v>459251</v>
       </c>
-      <c r="H32" s="159"/>
+      <c r="H32" s="118">
+        <v>580398</v>
+      </c>
       <c r="I32" s="11"/>
-      <c r="J32" s="186"/>
-[...6 lines deleted...]
-      <c r="A33" s="39" t="s">
+      <c r="J32" s="174"/>
+      <c r="K32" s="174"/>
+      <c r="L32" s="118"/>
+      <c r="M32" s="164"/>
+      <c r="N32" s="158"/>
+    </row>
+    <row r="33" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A33" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="11">
         <v>22485</v>
       </c>
       <c r="C33" s="11">
         <v>27326</v>
       </c>
-      <c r="D33" s="118">
+      <c r="D33" s="117">
         <v>32168</v>
       </c>
-      <c r="E33" s="118">
+      <c r="E33" s="117">
         <v>37010</v>
       </c>
-      <c r="F33" s="123">
+      <c r="F33" s="122">
         <v>51636</v>
       </c>
-      <c r="G33" s="119">
+      <c r="G33" s="118">
         <v>66263</v>
       </c>
-      <c r="H33" s="159"/>
+      <c r="H33" s="118">
+        <v>80890</v>
+      </c>
       <c r="I33" s="11"/>
-      <c r="J33" s="186"/>
-[...6 lines deleted...]
-      <c r="A34" s="39" t="s">
+      <c r="J33" s="174"/>
+      <c r="K33" s="174"/>
+      <c r="L33" s="118"/>
+      <c r="M33" s="164"/>
+      <c r="N33" s="158"/>
+    </row>
+    <row r="34" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A34" s="38" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="11">
         <v>16299</v>
       </c>
       <c r="C34" s="11">
         <v>37905</v>
       </c>
-      <c r="D34" s="118">
+      <c r="D34" s="117">
         <v>59512</v>
       </c>
-      <c r="E34" s="118">
+      <c r="E34" s="117">
         <v>81119</v>
       </c>
-      <c r="F34" s="123">
+      <c r="F34" s="122">
         <v>119985</v>
       </c>
-      <c r="G34" s="119">
+      <c r="G34" s="118">
         <v>158852</v>
       </c>
-      <c r="H34" s="159"/>
+      <c r="H34" s="118">
+        <v>197719</v>
+      </c>
       <c r="I34" s="11"/>
-      <c r="J34" s="186"/>
-[...5 lines deleted...]
-    <row r="35" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="J34" s="174"/>
+      <c r="K34" s="174"/>
+      <c r="L34" s="118"/>
+      <c r="M34" s="164"/>
+      <c r="N34" s="158"/>
+    </row>
+    <row r="35" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A35" s="14"/>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="18"/>
-      <c r="E35" s="118"/>
-      <c r="F35" s="157"/>
+      <c r="E35" s="117"/>
+      <c r="F35" s="155"/>
       <c r="G35" s="22"/>
-      <c r="H35" s="153"/>
+      <c r="H35" s="118"/>
       <c r="I35" s="22"/>
       <c r="J35" s="10"/>
       <c r="K35" s="30"/>
-      <c r="L35" s="122"/>
-[...3 lines deleted...]
-    <row r="36" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="L35" s="121"/>
+      <c r="M35" s="164"/>
+      <c r="N35" s="158"/>
+    </row>
+    <row r="36" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A36" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="16"/>
-      <c r="E36" s="118"/>
-      <c r="F36" s="124"/>
+      <c r="E36" s="117"/>
+      <c r="F36" s="123"/>
       <c r="G36" s="16"/>
-      <c r="H36" s="198"/>
+      <c r="H36" s="118"/>
       <c r="I36" s="16"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
-      <c r="M36" s="175"/>
-[...3 lines deleted...]
-      <c r="A37" s="40" t="s">
+      <c r="M36" s="164"/>
+      <c r="N36" s="158"/>
+    </row>
+    <row r="37" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A37" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C37" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="E37" s="118" t="s">
-[...8 lines deleted...]
-      <c r="H37" s="198"/>
+      <c r="E37" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F37" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G37" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H37" s="118" t="s">
+        <v>30</v>
+      </c>
       <c r="I37" s="16"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
       <c r="L37" s="16"/>
-      <c r="M37" s="175"/>
-[...3 lines deleted...]
-      <c r="A38" s="42" t="s">
+      <c r="M37" s="164"/>
+      <c r="N37" s="158"/>
+    </row>
+    <row r="38" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A38" s="41" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="E38" s="118" t="s">
-[...8 lines deleted...]
-      <c r="H38" s="198"/>
+      <c r="E38" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F38" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G38" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H38" s="118" t="s">
+        <v>30</v>
+      </c>
       <c r="I38" s="16"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
       <c r="L38" s="16"/>
-      <c r="M38" s="175"/>
-[...3 lines deleted...]
-      <c r="A39" s="42" t="s">
+      <c r="M38" s="164"/>
+      <c r="N38" s="158"/>
+    </row>
+    <row r="39" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A39" s="41" t="s">
         <v>25</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D39" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="E39" s="118" t="s">
-[...8 lines deleted...]
-      <c r="H39" s="198"/>
+      <c r="E39" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F39" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G39" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H39" s="118" t="s">
+        <v>30</v>
+      </c>
       <c r="I39" s="16"/>
       <c r="J39" s="16"/>
       <c r="K39" s="16"/>
       <c r="L39" s="16"/>
-      <c r="M39" s="175"/>
-[...3 lines deleted...]
-      <c r="A40" s="43" t="s">
+      <c r="M39" s="164"/>
+      <c r="N39" s="158"/>
+    </row>
+    <row r="40" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A40" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="E40" s="118" t="s">
-[...8 lines deleted...]
-      <c r="H40" s="198"/>
+      <c r="E40" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F40" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G40" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H40" s="118" t="s">
+        <v>30</v>
+      </c>
       <c r="I40" s="16"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
-      <c r="M40" s="175"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="M40" s="164"/>
+      <c r="N40" s="158"/>
+    </row>
+    <row r="41" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A41" s="12"/>
       <c r="B41" s="11"/>
       <c r="C41" s="11"/>
       <c r="D41" s="18"/>
-      <c r="E41" s="118"/>
-      <c r="F41" s="157"/>
+      <c r="E41" s="117"/>
+      <c r="F41" s="155"/>
       <c r="G41" s="22"/>
-      <c r="H41" s="153"/>
+      <c r="H41" s="118"/>
       <c r="I41" s="22"/>
       <c r="J41" s="10"/>
       <c r="K41" s="10"/>
-      <c r="L41" s="122"/>
-[...3 lines deleted...]
-    <row r="42" spans="1:14" s="34" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="L41" s="121"/>
+      <c r="M41" s="164"/>
+      <c r="N41" s="158"/>
+    </row>
+    <row r="42" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
-      <c r="D42" s="44"/>
-[...1 lines deleted...]
-      <c r="F42" s="157"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="117"/>
+      <c r="F42" s="155"/>
       <c r="G42" s="22"/>
-      <c r="H42" s="153"/>
+      <c r="H42" s="118"/>
       <c r="I42" s="22"/>
       <c r="J42" s="10"/>
       <c r="K42" s="10"/>
-      <c r="L42" s="122"/>
-[...4 lines deleted...]
-      <c r="A43" s="45" t="s">
+      <c r="L42" s="121"/>
+      <c r="M42" s="164"/>
+      <c r="N42" s="158"/>
+    </row>
+    <row r="43" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A43" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="11">
         <v>393492</v>
       </c>
       <c r="C43" s="11">
         <v>971516</v>
       </c>
-      <c r="D43" s="118">
+      <c r="D43" s="117">
         <v>1552676</v>
       </c>
-      <c r="E43" s="118">
+      <c r="E43" s="117">
         <v>2133866</v>
       </c>
-      <c r="F43" s="123">
+      <c r="F43" s="122">
         <v>2466174</v>
       </c>
-      <c r="G43" s="119">
+      <c r="G43" s="118">
         <v>2801621</v>
       </c>
-      <c r="H43" s="159"/>
-[...8 lines deleted...]
-      <c r="A44" s="46" t="s">
+      <c r="H43" s="118">
+        <v>3228194</v>
+      </c>
+      <c r="I43" s="166"/>
+      <c r="J43" s="174"/>
+      <c r="K43" s="174"/>
+      <c r="L43" s="118"/>
+      <c r="M43" s="164"/>
+      <c r="N43" s="158"/>
+    </row>
+    <row r="44" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A44" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="11">
         <v>36</v>
       </c>
       <c r="C44" s="11">
         <v>1702</v>
       </c>
-      <c r="D44" s="118">
+      <c r="D44" s="117">
         <v>3369</v>
       </c>
-      <c r="E44" s="118">
+      <c r="E44" s="117">
         <v>5036</v>
       </c>
-      <c r="F44" s="123">
+      <c r="F44" s="122">
         <v>5036</v>
       </c>
-      <c r="G44" s="119">
+      <c r="G44" s="118">
         <v>5036</v>
       </c>
-      <c r="H44" s="159"/>
-[...8 lines deleted...]
-      <c r="A45" s="46" t="s">
+      <c r="H44" s="118">
+        <v>5036</v>
+      </c>
+      <c r="I44" s="166"/>
+      <c r="J44" s="174"/>
+      <c r="K44" s="174"/>
+      <c r="L44" s="118"/>
+      <c r="M44" s="164"/>
+      <c r="N44" s="158"/>
+    </row>
+    <row r="45" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A45" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="11">
         <v>73831</v>
       </c>
       <c r="C45" s="11">
         <v>127865</v>
       </c>
-      <c r="D45" s="118">
+      <c r="D45" s="117">
         <v>181898</v>
       </c>
-      <c r="E45" s="118">
+      <c r="E45" s="117">
         <v>235932</v>
       </c>
-      <c r="F45" s="123">
+      <c r="F45" s="122">
         <v>269863</v>
       </c>
-      <c r="G45" s="119">
+      <c r="G45" s="118">
         <v>303794</v>
       </c>
-      <c r="H45" s="159"/>
-[...8 lines deleted...]
-      <c r="A46" s="46" t="s">
+      <c r="H45" s="118">
+        <v>411944</v>
+      </c>
+      <c r="I45" s="166"/>
+      <c r="J45" s="174"/>
+      <c r="K45" s="174"/>
+      <c r="L45" s="118"/>
+      <c r="M45" s="164"/>
+      <c r="N45" s="158"/>
+    </row>
+    <row r="46" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A46" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="11">
         <v>100894</v>
       </c>
       <c r="C46" s="11">
         <v>252450</v>
       </c>
-      <c r="D46" s="118">
+      <c r="D46" s="117">
         <v>404007</v>
       </c>
-      <c r="E46" s="118">
+      <c r="E46" s="117">
         <v>555564</v>
       </c>
-      <c r="F46" s="123">
+      <c r="F46" s="122">
         <v>563077</v>
       </c>
-      <c r="G46" s="119">
+      <c r="G46" s="118">
         <v>570590</v>
       </c>
-      <c r="H46" s="159"/>
-[...8 lines deleted...]
-      <c r="A47" s="46" t="s">
+      <c r="H46" s="118">
+        <v>578104</v>
+      </c>
+      <c r="I46" s="166"/>
+      <c r="J46" s="174"/>
+      <c r="K46" s="174"/>
+      <c r="L46" s="118"/>
+      <c r="M46" s="164"/>
+      <c r="N46" s="158"/>
+    </row>
+    <row r="47" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A47" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B47" s="11">
         <v>87734</v>
       </c>
       <c r="C47" s="11">
         <v>334277</v>
       </c>
-      <c r="D47" s="118">
+      <c r="D47" s="117">
         <v>583956</v>
       </c>
-      <c r="E47" s="118">
+      <c r="E47" s="117">
         <v>833666</v>
       </c>
-      <c r="F47" s="123">
+      <c r="F47" s="122">
         <v>1004266</v>
       </c>
-      <c r="G47" s="119">
+      <c r="G47" s="118">
         <v>1178006</v>
       </c>
-      <c r="H47" s="159"/>
-[...8 lines deleted...]
-      <c r="A48" s="46" t="s">
+      <c r="H47" s="118">
+        <v>1307165</v>
+      </c>
+      <c r="I47" s="166"/>
+      <c r="J47" s="174"/>
+      <c r="K47" s="174"/>
+      <c r="L47" s="118"/>
+      <c r="M47" s="164"/>
+      <c r="N47" s="158"/>
+    </row>
+    <row r="48" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A48" s="45" t="s">
         <v>21</v>
       </c>
       <c r="B48" s="11">
         <v>3750</v>
       </c>
       <c r="C48" s="11">
         <v>15237</v>
       </c>
-      <c r="D48" s="118">
+      <c r="D48" s="117">
         <v>26723</v>
       </c>
-      <c r="E48" s="118">
+      <c r="E48" s="117">
         <v>38210</v>
       </c>
-      <c r="F48" s="123">
+      <c r="F48" s="122">
         <v>42200</v>
       </c>
-      <c r="G48" s="119">
+      <c r="G48" s="118">
         <v>46190</v>
       </c>
-      <c r="H48" s="159"/>
-[...8 lines deleted...]
-      <c r="A49" s="46" t="s">
+      <c r="H48" s="118">
+        <v>49430</v>
+      </c>
+      <c r="I48" s="166"/>
+      <c r="J48" s="174"/>
+      <c r="K48" s="174"/>
+      <c r="L48" s="118"/>
+      <c r="M48" s="164"/>
+      <c r="N48" s="158"/>
+    </row>
+    <row r="49" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A49" s="45" t="s">
         <v>23</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C49" s="11">
         <v>12662</v>
       </c>
-      <c r="D49" s="118">
+      <c r="D49" s="117">
         <v>25324</v>
       </c>
-      <c r="E49" s="118">
+      <c r="E49" s="117">
         <v>37986</v>
       </c>
-      <c r="F49" s="123">
+      <c r="F49" s="122">
         <v>41855</v>
       </c>
-      <c r="G49" s="119">
+      <c r="G49" s="118">
         <v>45725</v>
       </c>
-      <c r="H49" s="159"/>
-[...8 lines deleted...]
-      <c r="A50" s="46" t="s">
+      <c r="H49" s="118">
+        <v>49594</v>
+      </c>
+      <c r="I49" s="166"/>
+      <c r="J49" s="174"/>
+      <c r="K49" s="174"/>
+      <c r="L49" s="118"/>
+      <c r="M49" s="164"/>
+      <c r="N49" s="158"/>
+    </row>
+    <row r="50" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A50" s="45" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="11">
         <v>88465</v>
       </c>
       <c r="C50" s="11">
         <v>162091</v>
       </c>
-      <c r="D50" s="118">
+      <c r="D50" s="117">
         <v>235718</v>
       </c>
-      <c r="E50" s="118">
+      <c r="E50" s="117">
         <v>309345</v>
       </c>
-      <c r="F50" s="123">
+      <c r="F50" s="122">
         <v>368255</v>
       </c>
-      <c r="G50" s="119">
+      <c r="G50" s="118">
         <v>427166</v>
       </c>
-      <c r="H50" s="159"/>
-[...8 lines deleted...]
-      <c r="A51" s="46" t="s">
+      <c r="H50" s="118">
+        <v>548314</v>
+      </c>
+      <c r="I50" s="166"/>
+      <c r="J50" s="174"/>
+      <c r="K50" s="174"/>
+      <c r="L50" s="118"/>
+      <c r="M50" s="164"/>
+      <c r="N50" s="158"/>
+    </row>
+    <row r="51" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A51" s="45" t="s">
         <v>27</v>
       </c>
       <c r="B51" s="11">
         <v>22485</v>
       </c>
       <c r="C51" s="11">
         <v>27326</v>
       </c>
-      <c r="D51" s="118">
+      <c r="D51" s="117">
         <v>32168</v>
       </c>
-      <c r="E51" s="118">
+      <c r="E51" s="117">
         <v>37010</v>
       </c>
-      <c r="F51" s="123">
+      <c r="F51" s="122">
         <v>51636</v>
       </c>
-      <c r="G51" s="119">
+      <c r="G51" s="118">
         <v>66263</v>
       </c>
-      <c r="H51" s="159"/>
-[...8 lines deleted...]
-      <c r="A52" s="46" t="s">
+      <c r="H51" s="118">
+        <v>80890</v>
+      </c>
+      <c r="I51" s="166"/>
+      <c r="J51" s="174"/>
+      <c r="K51" s="174"/>
+      <c r="L51" s="118"/>
+      <c r="M51" s="164"/>
+      <c r="N51" s="158"/>
+    </row>
+    <row r="52" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A52" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B52" s="11">
         <v>16299</v>
       </c>
       <c r="C52" s="11">
         <v>37905</v>
       </c>
-      <c r="D52" s="118">
+      <c r="D52" s="117">
         <v>59512</v>
       </c>
-      <c r="E52" s="118">
+      <c r="E52" s="117">
         <v>81119</v>
       </c>
-      <c r="F52" s="123">
+      <c r="F52" s="122">
         <v>119985</v>
       </c>
-      <c r="G52" s="119">
+      <c r="G52" s="118">
         <v>158852</v>
       </c>
-      <c r="H52" s="159"/>
-[...7 lines deleted...]
-    <row r="53" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="H52" s="118">
+        <v>197719</v>
+      </c>
+      <c r="I52" s="166"/>
+      <c r="J52" s="174"/>
+      <c r="K52" s="174"/>
+      <c r="L52" s="118"/>
+      <c r="M52" s="164"/>
+      <c r="N52" s="158"/>
+    </row>
+    <row r="53" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A53" s="17"/>
       <c r="B53" s="11"/>
       <c r="C53" s="11"/>
       <c r="D53" s="18"/>
-      <c r="E53" s="118"/>
-      <c r="F53" s="157"/>
+      <c r="E53" s="117"/>
+      <c r="F53" s="155"/>
       <c r="G53" s="22"/>
-      <c r="H53" s="153"/>
+      <c r="H53" s="118"/>
       <c r="I53" s="22"/>
       <c r="J53" s="10"/>
       <c r="K53" s="10"/>
-      <c r="L53" s="122"/>
-[...3 lines deleted...]
-    <row r="54" spans="1:14" s="34" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="L53" s="121"/>
+      <c r="M53" s="164"/>
+      <c r="N53" s="158"/>
+    </row>
+    <row r="54" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A54" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B54" s="11"/>
       <c r="C54" s="11"/>
-      <c r="D54" s="47"/>
-[...1 lines deleted...]
-      <c r="F54" s="157"/>
+      <c r="D54" s="46"/>
+      <c r="E54" s="117"/>
+      <c r="F54" s="155"/>
       <c r="G54" s="22"/>
-      <c r="H54" s="153"/>
+      <c r="H54" s="118"/>
       <c r="I54" s="22"/>
       <c r="J54" s="10"/>
       <c r="K54" s="10"/>
-      <c r="L54" s="122"/>
-[...4 lines deleted...]
-      <c r="A55" s="48" t="s">
+      <c r="L54" s="121"/>
+      <c r="M54" s="164"/>
+      <c r="N54" s="158"/>
+    </row>
+    <row r="55" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A55" s="47" t="s">
         <v>14</v>
       </c>
       <c r="B55" s="11">
         <v>87974</v>
       </c>
       <c r="C55" s="11">
         <v>181909</v>
       </c>
-      <c r="D55" s="118">
+      <c r="D55" s="117">
         <v>275844</v>
       </c>
-      <c r="E55" s="118">
+      <c r="E55" s="117">
         <v>369779</v>
       </c>
-      <c r="F55" s="123">
+      <c r="F55" s="122">
         <v>411423</v>
       </c>
-      <c r="G55" s="119">
+      <c r="G55" s="118">
         <v>715572</v>
       </c>
-      <c r="H55" s="159"/>
+      <c r="H55" s="118">
+        <v>1046891</v>
+      </c>
       <c r="I55" s="11"/>
-      <c r="J55" s="186"/>
-[...6 lines deleted...]
-      <c r="A56" s="49" t="s">
+      <c r="J55" s="174"/>
+      <c r="K55" s="174"/>
+      <c r="L55" s="118"/>
+      <c r="M55" s="164"/>
+      <c r="N55" s="158"/>
+    </row>
+    <row r="56" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A56" s="48" t="s">
         <v>16</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="11">
         <v>18854</v>
       </c>
-      <c r="D56" s="118">
+      <c r="D56" s="117">
         <v>37709</v>
       </c>
-      <c r="E56" s="118">
+      <c r="E56" s="117">
         <v>56563</v>
       </c>
-      <c r="F56" s="123">
+      <c r="F56" s="122">
         <v>56563</v>
       </c>
-      <c r="G56" s="119">
+      <c r="G56" s="118">
         <v>56563</v>
       </c>
-      <c r="H56" s="159"/>
+      <c r="H56" s="118">
+        <v>56563</v>
+      </c>
       <c r="I56" s="11"/>
-      <c r="J56" s="186"/>
-[...6 lines deleted...]
-      <c r="A57" s="49" t="s">
+      <c r="J56" s="174"/>
+      <c r="K56" s="174"/>
+      <c r="L56" s="118"/>
+      <c r="M56" s="164"/>
+      <c r="N56" s="158"/>
+    </row>
+    <row r="57" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A57" s="48" t="s">
         <v>17</v>
       </c>
       <c r="B57" s="11">
         <v>17690</v>
       </c>
       <c r="C57" s="11">
         <v>18846</v>
       </c>
-      <c r="D57" s="118">
+      <c r="D57" s="117">
         <v>20002</v>
       </c>
-      <c r="E57" s="118">
+      <c r="E57" s="117">
         <v>21158</v>
       </c>
-      <c r="F57" s="123">
+      <c r="F57" s="122">
         <v>24178</v>
       </c>
-      <c r="G57" s="119">
+      <c r="G57" s="118">
         <v>27198</v>
       </c>
-      <c r="H57" s="159"/>
+      <c r="H57" s="118">
+        <v>30217</v>
+      </c>
       <c r="I57" s="11"/>
-      <c r="J57" s="186"/>
-[...6 lines deleted...]
-      <c r="A58" s="49" t="s">
+      <c r="J57" s="174"/>
+      <c r="K57" s="174"/>
+      <c r="L57" s="118"/>
+      <c r="M57" s="164"/>
+      <c r="N57" s="158"/>
+    </row>
+    <row r="58" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A58" s="48" t="s">
         <v>19</v>
       </c>
       <c r="B58" s="11">
         <v>65007</v>
       </c>
       <c r="C58" s="11">
         <v>129996</v>
       </c>
-      <c r="D58" s="118">
+      <c r="D58" s="117">
         <v>194984</v>
       </c>
-      <c r="E58" s="118">
+      <c r="E58" s="117">
         <v>259973</v>
       </c>
-      <c r="F58" s="123">
+      <c r="F58" s="122">
         <v>298597</v>
       </c>
-      <c r="G58" s="119">
+      <c r="G58" s="118">
         <v>599727</v>
       </c>
-      <c r="H58" s="159"/>
+      <c r="H58" s="118">
+        <v>928026</v>
+      </c>
       <c r="I58" s="11"/>
-      <c r="J58" s="186"/>
-[...6 lines deleted...]
-      <c r="A59" s="51" t="s">
+      <c r="J58" s="174"/>
+      <c r="K58" s="174"/>
+      <c r="L58" s="118"/>
+      <c r="M58" s="164"/>
+      <c r="N58" s="158"/>
+    </row>
+    <row r="59" spans="1:14" s="119" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A59" s="50" t="s">
         <v>20</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="E59" s="118" t="s">
-[...8 lines deleted...]
-      <c r="H59" s="159"/>
+      <c r="E59" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F59" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G59" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H59" s="118" t="s">
+        <v>30</v>
+      </c>
       <c r="I59" s="11"/>
-      <c r="J59" s="186"/>
-[...6 lines deleted...]
-      <c r="A60" s="49" t="s">
+      <c r="J59" s="174"/>
+      <c r="K59" s="174"/>
+      <c r="L59" s="118"/>
+      <c r="M59" s="164"/>
+      <c r="N59" s="165"/>
+    </row>
+    <row r="60" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A60" s="48" t="s">
         <v>25</v>
       </c>
       <c r="B60" s="11">
         <v>5277</v>
       </c>
       <c r="C60" s="11">
         <v>14213</v>
       </c>
-      <c r="D60" s="118">
+      <c r="D60" s="117">
         <v>23149</v>
       </c>
-      <c r="E60" s="118">
+      <c r="E60" s="117">
         <v>32085</v>
       </c>
-      <c r="F60" s="123">
+      <c r="F60" s="122">
         <v>32085</v>
       </c>
-      <c r="G60" s="119">
+      <c r="G60" s="118">
         <v>32085</v>
       </c>
-      <c r="H60" s="159"/>
+      <c r="H60" s="118">
+        <v>32085</v>
+      </c>
       <c r="I60" s="11"/>
-      <c r="J60" s="186"/>
-[...6 lines deleted...]
-      <c r="A61" s="49" t="s">
+      <c r="J60" s="174"/>
+      <c r="K60" s="174"/>
+      <c r="L60" s="118"/>
+      <c r="M60" s="164"/>
+      <c r="N60" s="158"/>
+    </row>
+    <row r="61" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A61" s="48" t="s">
         <v>27</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C61" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D61" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="E61" s="118" t="s">
-[...8 lines deleted...]
-      <c r="H61" s="153"/>
+      <c r="E61" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F61" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G61" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H61" s="118" t="s">
+        <v>30</v>
+      </c>
       <c r="I61" s="11"/>
-      <c r="J61" s="187"/>
-[...6 lines deleted...]
-      <c r="A62" s="49" t="s">
+      <c r="J61" s="175"/>
+      <c r="K61" s="175"/>
+      <c r="L61" s="176"/>
+      <c r="M61" s="164"/>
+      <c r="N61" s="158"/>
+    </row>
+    <row r="62" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A62" s="48" t="s">
         <v>28</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C62" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D62" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="E62" s="118" t="s">
-[...16 lines deleted...]
-    <row r="63" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="E62" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F62" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G62" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H62" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I62" s="172"/>
+      <c r="J62" s="174"/>
+      <c r="K62" s="174"/>
+      <c r="L62" s="118"/>
+      <c r="M62" s="164"/>
+      <c r="N62" s="158"/>
+    </row>
+    <row r="63" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A63" s="17"/>
       <c r="B63" s="11"/>
       <c r="C63" s="11"/>
       <c r="D63" s="22"/>
-      <c r="E63" s="118"/>
-      <c r="F63" s="157"/>
+      <c r="E63" s="117"/>
+      <c r="F63" s="155"/>
       <c r="G63" s="22"/>
-      <c r="H63" s="153"/>
+      <c r="H63" s="118"/>
       <c r="I63" s="22"/>
       <c r="J63" s="10"/>
       <c r="K63" s="10"/>
-      <c r="L63" s="122"/>
-[...3 lines deleted...]
-    <row r="64" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="L63" s="121"/>
+      <c r="M63" s="164"/>
+      <c r="N63" s="158"/>
+    </row>
+    <row r="64" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A64" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B64" s="11"/>
       <c r="C64" s="11"/>
-      <c r="D64" s="50"/>
-[...1 lines deleted...]
-      <c r="F64" s="157"/>
+      <c r="D64" s="49"/>
+      <c r="E64" s="117"/>
+      <c r="F64" s="155"/>
       <c r="G64" s="22"/>
-      <c r="H64" s="153"/>
+      <c r="H64" s="118"/>
       <c r="I64" s="22"/>
       <c r="J64" s="10"/>
       <c r="K64" s="10"/>
-      <c r="L64" s="122"/>
-[...4 lines deleted...]
-      <c r="A65" s="51" t="s">
+      <c r="L64" s="121"/>
+      <c r="M64" s="164"/>
+      <c r="N64" s="158"/>
+    </row>
+    <row r="65" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A65" s="50" t="s">
         <v>14</v>
       </c>
       <c r="B65" s="11">
         <v>52822989</v>
       </c>
       <c r="C65" s="11">
         <v>135126896</v>
       </c>
-      <c r="D65" s="118">
+      <c r="D65" s="117">
         <v>208937944</v>
       </c>
-      <c r="E65" s="118">
+      <c r="E65" s="117">
         <v>273701690</v>
       </c>
-      <c r="F65" s="123">
+      <c r="F65" s="122">
         <v>333386518</v>
       </c>
-      <c r="G65" s="119">
+      <c r="G65" s="118">
         <v>411873027</v>
       </c>
-      <c r="H65" s="159"/>
+      <c r="H65" s="118">
+        <v>473503125</v>
+      </c>
       <c r="I65" s="11"/>
-      <c r="J65" s="186"/>
-[...6 lines deleted...]
-      <c r="A66" s="51" t="s">
+      <c r="J65" s="174"/>
+      <c r="K65" s="174"/>
+      <c r="L65" s="118"/>
+      <c r="M65" s="164"/>
+      <c r="N65" s="158"/>
+    </row>
+    <row r="66" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A66" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B66" s="11">
         <v>36636129</v>
       </c>
       <c r="C66" s="11">
         <v>99665198</v>
       </c>
-      <c r="D66" s="118">
+      <c r="D66" s="117">
         <v>152104874</v>
       </c>
-      <c r="E66" s="118">
+      <c r="E66" s="117">
         <v>196049624</v>
       </c>
-      <c r="F66" s="123">
+      <c r="F66" s="122">
         <v>235133220</v>
       </c>
-      <c r="G66" s="119">
+      <c r="G66" s="118">
         <v>290537947</v>
       </c>
-      <c r="H66" s="159"/>
+      <c r="H66" s="118">
+        <v>336603892</v>
+      </c>
       <c r="I66" s="11"/>
-      <c r="J66" s="186"/>
-[...6 lines deleted...]
-      <c r="A67" s="51" t="s">
+      <c r="J66" s="174"/>
+      <c r="K66" s="174"/>
+      <c r="L66" s="118"/>
+      <c r="M66" s="164"/>
+      <c r="N66" s="158"/>
+    </row>
+    <row r="67" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A67" s="50" t="s">
         <v>16</v>
       </c>
       <c r="B67" s="11">
         <v>182683</v>
       </c>
       <c r="C67" s="11">
         <v>565041</v>
       </c>
-      <c r="D67" s="118">
+      <c r="D67" s="117">
         <v>947399</v>
       </c>
-      <c r="E67" s="118">
+      <c r="E67" s="117">
         <v>1329758</v>
       </c>
-      <c r="F67" s="123">
+      <c r="F67" s="122">
         <v>1646840</v>
       </c>
-      <c r="G67" s="119">
+      <c r="G67" s="118">
         <v>1953867</v>
       </c>
-      <c r="H67" s="159"/>
+      <c r="H67" s="118">
+        <v>2200308</v>
+      </c>
       <c r="I67" s="11"/>
-      <c r="J67" s="186"/>
-[...6 lines deleted...]
-      <c r="A68" s="51" t="s">
+      <c r="J67" s="174"/>
+      <c r="K67" s="174"/>
+      <c r="L67" s="118"/>
+      <c r="M67" s="164"/>
+      <c r="N67" s="158"/>
+    </row>
+    <row r="68" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A68" s="50" t="s">
         <v>17</v>
       </c>
       <c r="B68" s="11">
         <v>9142</v>
       </c>
       <c r="C68" s="11">
         <v>40322</v>
       </c>
-      <c r="D68" s="118">
+      <c r="D68" s="117">
         <v>71502</v>
       </c>
-      <c r="E68" s="118">
+      <c r="E68" s="117">
         <v>102682</v>
       </c>
-      <c r="F68" s="123">
+      <c r="F68" s="122">
         <v>113602</v>
       </c>
-      <c r="G68" s="119">
+      <c r="G68" s="118">
         <v>124522</v>
       </c>
-      <c r="H68" s="159"/>
+      <c r="H68" s="118">
+        <v>143221</v>
+      </c>
       <c r="I68" s="11"/>
-      <c r="J68" s="186"/>
-[...6 lines deleted...]
-      <c r="A69" s="51" t="s">
+      <c r="J68" s="174"/>
+      <c r="K68" s="174"/>
+      <c r="L68" s="118"/>
+      <c r="M68" s="164"/>
+      <c r="N68" s="158"/>
+    </row>
+    <row r="69" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A69" s="50" t="s">
         <v>18</v>
       </c>
       <c r="B69" s="11">
         <v>488567</v>
       </c>
       <c r="C69" s="11">
         <v>1009330</v>
       </c>
-      <c r="D69" s="118">
+      <c r="D69" s="117">
         <v>1530093</v>
       </c>
-      <c r="E69" s="118">
+      <c r="E69" s="117">
         <v>2050856</v>
       </c>
-      <c r="F69" s="123">
+      <c r="F69" s="122">
         <v>2624364</v>
       </c>
-      <c r="G69" s="119">
+      <c r="G69" s="118">
         <v>3197872</v>
       </c>
-      <c r="H69" s="159"/>
+      <c r="H69" s="118">
+        <v>3794174</v>
+      </c>
       <c r="I69" s="11"/>
-      <c r="J69" s="186"/>
-[...6 lines deleted...]
-      <c r="A70" s="51" t="s">
+      <c r="J69" s="174"/>
+      <c r="K69" s="174"/>
+      <c r="L69" s="118"/>
+      <c r="M69" s="164"/>
+      <c r="N69" s="158"/>
+    </row>
+    <row r="70" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A70" s="50" t="s">
         <v>19</v>
       </c>
       <c r="B70" s="11">
         <v>196240</v>
       </c>
       <c r="C70" s="11">
         <v>600857</v>
       </c>
-      <c r="D70" s="118">
+      <c r="D70" s="117">
         <v>1005473</v>
       </c>
-      <c r="E70" s="118">
+      <c r="E70" s="117">
         <v>1410089</v>
       </c>
-      <c r="F70" s="123">
+      <c r="F70" s="122">
         <v>1628901</v>
       </c>
-      <c r="G70" s="119">
+      <c r="G70" s="118">
         <v>1847712</v>
       </c>
-      <c r="H70" s="159"/>
+      <c r="H70" s="118">
+        <v>2354175</v>
+      </c>
       <c r="I70" s="11"/>
-      <c r="J70" s="186"/>
-[...6 lines deleted...]
-      <c r="A71" s="51" t="s">
+      <c r="J70" s="174"/>
+      <c r="K70" s="174"/>
+      <c r="L70" s="118"/>
+      <c r="M70" s="164"/>
+      <c r="N70" s="158"/>
+    </row>
+    <row r="71" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A71" s="50" t="s">
         <v>20</v>
       </c>
       <c r="B71" s="11">
         <v>124975</v>
       </c>
       <c r="C71" s="11">
         <v>321116</v>
       </c>
-      <c r="D71" s="118">
+      <c r="D71" s="117">
         <v>517257</v>
       </c>
-      <c r="E71" s="118">
+      <c r="E71" s="117">
         <v>713398</v>
       </c>
-      <c r="F71" s="123">
+      <c r="F71" s="122">
         <v>1021640</v>
       </c>
-      <c r="G71" s="119">
+      <c r="G71" s="118">
         <v>1329881</v>
       </c>
-      <c r="H71" s="159"/>
+      <c r="H71" s="118">
+        <v>1644241</v>
+      </c>
       <c r="I71" s="11"/>
-      <c r="J71" s="186"/>
-[...6 lines deleted...]
-      <c r="A72" s="51" t="s">
+      <c r="J71" s="174"/>
+      <c r="K71" s="174"/>
+      <c r="L71" s="118"/>
+      <c r="M71" s="164"/>
+      <c r="N71" s="158"/>
+    </row>
+    <row r="72" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A72" s="50" t="s">
         <v>21</v>
       </c>
       <c r="B72" s="11">
         <v>2596904</v>
       </c>
       <c r="C72" s="11">
         <v>6139796</v>
       </c>
-      <c r="D72" s="118">
+      <c r="D72" s="117">
         <v>9285874</v>
       </c>
-      <c r="E72" s="118">
+      <c r="E72" s="117">
         <v>12403044</v>
       </c>
-      <c r="F72" s="123">
+      <c r="F72" s="122">
         <v>14796769</v>
       </c>
-      <c r="G72" s="119">
+      <c r="G72" s="118">
         <v>17236391</v>
       </c>
-      <c r="H72" s="159"/>
+      <c r="H72" s="118">
+        <v>19708925</v>
+      </c>
       <c r="I72" s="11"/>
-      <c r="J72" s="186"/>
-[...6 lines deleted...]
-      <c r="A73" s="51" t="s">
+      <c r="J72" s="174"/>
+      <c r="K72" s="174"/>
+      <c r="L72" s="118"/>
+      <c r="M72" s="164"/>
+      <c r="N72" s="158"/>
+    </row>
+    <row r="73" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A73" s="50" t="s">
         <v>22</v>
       </c>
       <c r="B73" s="11">
         <v>31166</v>
       </c>
       <c r="C73" s="11">
         <v>71701</v>
       </c>
-      <c r="D73" s="118">
+      <c r="D73" s="117">
         <v>380035</v>
       </c>
-      <c r="E73" s="118">
+      <c r="E73" s="117">
         <v>698170</v>
       </c>
-      <c r="F73" s="123">
+      <c r="F73" s="122">
         <v>746926</v>
       </c>
-      <c r="G73" s="119">
+      <c r="G73" s="118">
         <v>981622</v>
       </c>
-      <c r="H73" s="159"/>
+      <c r="H73" s="118">
+        <v>1025717</v>
+      </c>
       <c r="I73" s="11"/>
-      <c r="J73" s="186"/>
-[...6 lines deleted...]
-      <c r="A74" s="51" t="s">
+      <c r="J73" s="174"/>
+      <c r="K73" s="174"/>
+      <c r="L73" s="118"/>
+      <c r="M73" s="164"/>
+      <c r="N73" s="158"/>
+    </row>
+    <row r="74" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A74" s="50" t="s">
         <v>23</v>
       </c>
       <c r="B74" s="11">
         <v>95197</v>
       </c>
       <c r="C74" s="11">
         <v>143534</v>
       </c>
-      <c r="D74" s="118">
+      <c r="D74" s="117">
         <v>251870</v>
       </c>
-      <c r="E74" s="118">
+      <c r="E74" s="117">
         <v>375207</v>
       </c>
-      <c r="F74" s="123">
+      <c r="F74" s="122">
         <v>639788</v>
       </c>
-      <c r="G74" s="119">
+      <c r="G74" s="118">
         <v>964368</v>
       </c>
-      <c r="H74" s="159"/>
+      <c r="H74" s="118">
+        <v>1533615</v>
+      </c>
       <c r="I74" s="11"/>
-      <c r="J74" s="186"/>
-[...6 lines deleted...]
-      <c r="A75" s="51" t="s">
+      <c r="J74" s="174"/>
+      <c r="K74" s="174"/>
+      <c r="L74" s="118"/>
+      <c r="M74" s="164"/>
+      <c r="N74" s="158"/>
+    </row>
+    <row r="75" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A75" s="50" t="s">
         <v>24</v>
       </c>
       <c r="B75" s="11">
         <v>981324</v>
       </c>
       <c r="C75" s="11">
         <v>2052581</v>
       </c>
-      <c r="D75" s="118">
+      <c r="D75" s="117">
         <v>3250154</v>
       </c>
-      <c r="E75" s="118">
+      <c r="E75" s="117">
         <v>4568413</v>
       </c>
-      <c r="F75" s="123">
+      <c r="F75" s="122">
         <v>5852779</v>
       </c>
-      <c r="G75" s="119">
+      <c r="G75" s="118">
         <v>7034591</v>
       </c>
-      <c r="H75" s="159"/>
+      <c r="H75" s="118">
+        <v>8285206</v>
+      </c>
       <c r="I75" s="11"/>
-      <c r="J75" s="186"/>
-[...6 lines deleted...]
-      <c r="A76" s="51" t="s">
+      <c r="J75" s="174"/>
+      <c r="K75" s="174"/>
+      <c r="L75" s="118"/>
+      <c r="M75" s="164"/>
+      <c r="N75" s="158"/>
+    </row>
+    <row r="76" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A76" s="50" t="s">
         <v>25</v>
       </c>
       <c r="B76" s="11">
         <v>5651797</v>
       </c>
       <c r="C76" s="11">
         <v>10775294</v>
       </c>
-      <c r="D76" s="118">
+      <c r="D76" s="117">
         <v>17746083</v>
       </c>
-      <c r="E76" s="118">
+      <c r="E76" s="117">
         <v>25022880</v>
       </c>
-      <c r="F76" s="123">
+      <c r="F76" s="122">
         <v>32436129</v>
       </c>
-      <c r="G76" s="119">
+      <c r="G76" s="118">
         <v>38233827</v>
       </c>
-      <c r="H76" s="159"/>
+      <c r="H76" s="118">
+        <v>43272330</v>
+      </c>
       <c r="I76" s="11"/>
-      <c r="J76" s="186"/>
-[...6 lines deleted...]
-      <c r="A77" s="51" t="s">
+      <c r="J76" s="174"/>
+      <c r="K76" s="174"/>
+      <c r="L76" s="118"/>
+      <c r="M76" s="164"/>
+      <c r="N76" s="158"/>
+    </row>
+    <row r="77" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A77" s="50" t="s">
         <v>26</v>
       </c>
       <c r="B77" s="11">
         <v>329983</v>
       </c>
       <c r="C77" s="11">
         <v>927323</v>
       </c>
-      <c r="D77" s="118">
+      <c r="D77" s="117">
         <v>1524663</v>
       </c>
-      <c r="E77" s="118">
+      <c r="E77" s="117">
         <v>2122003</v>
       </c>
-      <c r="F77" s="123">
+      <c r="F77" s="122">
         <v>2546249</v>
       </c>
-      <c r="G77" s="119">
+      <c r="G77" s="118">
         <v>2970495</v>
       </c>
-      <c r="H77" s="159"/>
+      <c r="H77" s="118">
+        <v>3409813</v>
+      </c>
       <c r="I77" s="11"/>
-      <c r="J77" s="186"/>
-[...6 lines deleted...]
-      <c r="A78" s="51" t="s">
+      <c r="J77" s="174"/>
+      <c r="K77" s="174"/>
+      <c r="L77" s="118"/>
+      <c r="M77" s="164"/>
+      <c r="N77" s="158"/>
+    </row>
+    <row r="78" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A78" s="50" t="s">
         <v>27</v>
       </c>
       <c r="B78" s="11">
         <v>337692</v>
       </c>
       <c r="C78" s="11">
         <v>689823</v>
       </c>
-      <c r="D78" s="118">
+      <c r="D78" s="117">
         <v>977275</v>
       </c>
-      <c r="E78" s="118">
+      <c r="E78" s="117">
         <v>1042546</v>
       </c>
-      <c r="F78" s="123">
+      <c r="F78" s="122">
         <v>1111447</v>
       </c>
-      <c r="G78" s="119">
+      <c r="G78" s="118">
         <v>1391098</v>
       </c>
-      <c r="H78" s="159"/>
+      <c r="H78" s="118">
+        <v>1457315</v>
+      </c>
       <c r="I78" s="11"/>
-      <c r="J78" s="186"/>
-[...6 lines deleted...]
-      <c r="A79" s="51" t="s">
+      <c r="J78" s="174"/>
+      <c r="K78" s="174"/>
+      <c r="L78" s="118"/>
+      <c r="M78" s="164"/>
+      <c r="N78" s="158"/>
+    </row>
+    <row r="79" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A79" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B79" s="11">
         <v>4302386</v>
       </c>
       <c r="C79" s="11">
         <v>10388288</v>
       </c>
-      <c r="D79" s="118">
+      <c r="D79" s="117">
         <v>16711725</v>
       </c>
-      <c r="E79" s="118">
+      <c r="E79" s="117">
         <v>21862522</v>
       </c>
-      <c r="F79" s="123">
+      <c r="F79" s="122">
         <v>27592423</v>
       </c>
-      <c r="G79" s="119">
+      <c r="G79" s="118">
         <v>36921159</v>
       </c>
-      <c r="H79" s="159"/>
+      <c r="H79" s="118">
+        <v>37811167</v>
+      </c>
       <c r="I79" s="11"/>
-      <c r="J79" s="186"/>
-[...5 lines deleted...]
-    <row r="80" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="J79" s="174"/>
+      <c r="K79" s="174"/>
+      <c r="L79" s="118"/>
+      <c r="M79" s="164"/>
+      <c r="N79" s="158"/>
+    </row>
+    <row r="80" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A80" s="12"/>
       <c r="B80" s="11"/>
       <c r="C80" s="11"/>
       <c r="D80" s="18"/>
-      <c r="E80" s="118"/>
-      <c r="F80" s="157"/>
+      <c r="E80" s="117"/>
+      <c r="F80" s="155"/>
       <c r="G80" s="22"/>
-      <c r="H80" s="160"/>
+      <c r="H80" s="118"/>
       <c r="I80" s="19"/>
       <c r="J80" s="19"/>
       <c r="K80" s="19"/>
-      <c r="L80" s="125"/>
-[...4 lines deleted...]
-      <c r="A81" s="152" t="s">
+      <c r="L80" s="124"/>
+      <c r="M80" s="164"/>
+      <c r="N80" s="158"/>
+    </row>
+    <row r="81" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A81" s="151" t="s">
         <v>36</v>
       </c>
       <c r="B81" s="11"/>
       <c r="C81" s="11"/>
-      <c r="D81" s="52"/>
-[...1 lines deleted...]
-      <c r="F81" s="157"/>
+      <c r="D81" s="51"/>
+      <c r="E81" s="117"/>
+      <c r="F81" s="155"/>
       <c r="G81" s="22"/>
-      <c r="H81" s="153"/>
+      <c r="H81" s="118"/>
       <c r="I81" s="22"/>
       <c r="J81" s="10"/>
       <c r="K81" s="10"/>
-      <c r="L81" s="122"/>
-[...4 lines deleted...]
-      <c r="A82" s="38" t="s">
+      <c r="L81" s="121"/>
+      <c r="M81" s="164"/>
+      <c r="N81" s="158"/>
+    </row>
+    <row r="82" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A82" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B82" s="11">
         <v>28408136</v>
       </c>
       <c r="C82" s="11">
         <v>61656299</v>
       </c>
-      <c r="D82" s="118">
+      <c r="D82" s="117">
         <v>96587150</v>
       </c>
-      <c r="E82" s="118">
+      <c r="E82" s="117">
         <v>129160977</v>
       </c>
-      <c r="F82" s="123">
+      <c r="F82" s="122">
         <v>162792380</v>
       </c>
-      <c r="G82" s="119">
+      <c r="G82" s="118">
         <v>200154632</v>
       </c>
-      <c r="H82" s="159"/>
+      <c r="H82" s="118">
+        <v>228811228</v>
+      </c>
       <c r="I82" s="11"/>
-      <c r="J82" s="186"/>
-[...6 lines deleted...]
-      <c r="A83" s="38" t="s">
+      <c r="J82" s="174"/>
+      <c r="K82" s="174"/>
+      <c r="L82" s="118"/>
+      <c r="M82" s="164"/>
+      <c r="N82" s="158"/>
+    </row>
+    <row r="83" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A83" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B83" s="11">
         <v>14870842</v>
       </c>
       <c r="C83" s="11">
         <v>31917831</v>
       </c>
-      <c r="D83" s="118">
+      <c r="D83" s="117">
         <v>49739107</v>
       </c>
-      <c r="E83" s="118">
+      <c r="E83" s="117">
         <v>65745596</v>
       </c>
-      <c r="F83" s="123">
+      <c r="F83" s="122">
         <v>82332595</v>
       </c>
-      <c r="G83" s="119">
+      <c r="G83" s="118">
         <v>99728503</v>
       </c>
-      <c r="H83" s="159"/>
+      <c r="H83" s="118">
+        <v>116284761</v>
+      </c>
       <c r="I83" s="11"/>
-      <c r="J83" s="186"/>
-[...6 lines deleted...]
-      <c r="A84" s="38" t="s">
+      <c r="J83" s="174"/>
+      <c r="K83" s="174"/>
+      <c r="L83" s="118"/>
+      <c r="M83" s="164"/>
+      <c r="N83" s="158"/>
+    </row>
+    <row r="84" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A84" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B84" s="11">
         <v>72209</v>
       </c>
       <c r="C84" s="11">
         <v>140863</v>
       </c>
-      <c r="D84" s="118">
+      <c r="D84" s="117">
         <v>209518</v>
       </c>
-      <c r="E84" s="118">
+      <c r="E84" s="117">
         <v>278172</v>
       </c>
-      <c r="F84" s="123">
+      <c r="F84" s="122">
         <v>383927</v>
       </c>
-      <c r="G84" s="119">
+      <c r="G84" s="118">
         <v>489683</v>
       </c>
-      <c r="H84" s="159"/>
+      <c r="H84" s="118">
+        <v>595172</v>
+      </c>
       <c r="I84" s="11"/>
-      <c r="J84" s="186"/>
-[...6 lines deleted...]
-      <c r="A85" s="38" t="s">
+      <c r="J84" s="174"/>
+      <c r="K84" s="174"/>
+      <c r="L84" s="118"/>
+      <c r="M84" s="164"/>
+      <c r="N84" s="158"/>
+    </row>
+    <row r="85" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A85" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B85" s="11">
         <v>8217</v>
       </c>
       <c r="C85" s="11">
         <v>16387</v>
       </c>
-      <c r="D85" s="118">
+      <c r="D85" s="117">
         <v>24557</v>
       </c>
-      <c r="E85" s="118">
+      <c r="E85" s="117">
         <v>32727</v>
       </c>
-      <c r="F85" s="123">
+      <c r="F85" s="122">
         <v>42526</v>
       </c>
-      <c r="G85" s="119">
+      <c r="G85" s="118">
         <v>52326</v>
       </c>
-      <c r="H85" s="159"/>
+      <c r="H85" s="118">
+        <v>62775</v>
+      </c>
       <c r="I85" s="11"/>
-      <c r="J85" s="186"/>
-[...6 lines deleted...]
-      <c r="A86" s="38" t="s">
+      <c r="J85" s="174"/>
+      <c r="K85" s="174"/>
+      <c r="L85" s="118"/>
+      <c r="M85" s="164"/>
+      <c r="N85" s="158"/>
+    </row>
+    <row r="86" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A86" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="11">
         <v>232975</v>
       </c>
       <c r="C86" s="11">
         <v>477780</v>
       </c>
-      <c r="D86" s="118">
+      <c r="D86" s="117">
         <v>722584</v>
       </c>
-      <c r="E86" s="118">
+      <c r="E86" s="117">
         <v>967389</v>
       </c>
-      <c r="F86" s="123">
+      <c r="F86" s="122">
         <v>1198182</v>
       </c>
-      <c r="G86" s="119">
+      <c r="G86" s="118">
         <v>1428976</v>
       </c>
-      <c r="H86" s="159"/>
+      <c r="H86" s="118">
+        <v>1681843</v>
+      </c>
       <c r="I86" s="11"/>
-      <c r="J86" s="186"/>
-[...6 lines deleted...]
-      <c r="A87" s="38" t="s">
+      <c r="J86" s="174"/>
+      <c r="K86" s="174"/>
+      <c r="L86" s="118"/>
+      <c r="M86" s="164"/>
+      <c r="N86" s="158"/>
+    </row>
+    <row r="87" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A87" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B87" s="11">
         <v>114867</v>
       </c>
       <c r="C87" s="11">
         <v>287443</v>
       </c>
-      <c r="D87" s="118">
+      <c r="D87" s="117">
         <v>460019</v>
       </c>
-      <c r="E87" s="118">
+      <c r="E87" s="117">
         <v>632595</v>
       </c>
-      <c r="F87" s="123">
+      <c r="F87" s="122">
         <v>760500</v>
       </c>
-      <c r="G87" s="119">
+      <c r="G87" s="118">
         <v>888404</v>
       </c>
-      <c r="H87" s="159"/>
+      <c r="H87" s="118">
+        <v>1016144</v>
+      </c>
       <c r="I87" s="11"/>
-      <c r="J87" s="186"/>
-[...6 lines deleted...]
-      <c r="A88" s="38" t="s">
+      <c r="J87" s="174"/>
+      <c r="K87" s="174"/>
+      <c r="L87" s="118"/>
+      <c r="M87" s="164"/>
+      <c r="N87" s="158"/>
+    </row>
+    <row r="88" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A88" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B88" s="11">
         <v>38105</v>
       </c>
       <c r="C88" s="11">
         <v>71029</v>
       </c>
-      <c r="D88" s="118">
+      <c r="D88" s="117">
         <v>103954</v>
       </c>
-      <c r="E88" s="118">
+      <c r="E88" s="117">
         <v>136879</v>
       </c>
-      <c r="F88" s="123">
+      <c r="F88" s="122">
         <v>167327</v>
       </c>
-      <c r="G88" s="119">
+      <c r="G88" s="118">
         <v>197775</v>
       </c>
-      <c r="H88" s="159"/>
+      <c r="H88" s="118">
+        <v>228404</v>
+      </c>
       <c r="I88" s="11"/>
-      <c r="J88" s="186"/>
-[...6 lines deleted...]
-      <c r="A89" s="38" t="s">
+      <c r="J88" s="174"/>
+      <c r="K88" s="174"/>
+      <c r="L88" s="118"/>
+      <c r="M88" s="164"/>
+      <c r="N88" s="158"/>
+    </row>
+    <row r="89" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A89" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="11">
         <v>2183407</v>
       </c>
       <c r="C89" s="11">
         <v>5046923</v>
       </c>
-      <c r="D89" s="118">
+      <c r="D89" s="117">
         <v>7501382</v>
       </c>
-      <c r="E89" s="118">
+      <c r="E89" s="117">
         <v>9944216</v>
       </c>
-      <c r="F89" s="123">
+      <c r="F89" s="122">
         <v>11876328</v>
       </c>
-      <c r="G89" s="119">
+      <c r="G89" s="118">
         <v>13879714</v>
       </c>
-      <c r="H89" s="159"/>
+      <c r="H89" s="118">
+        <v>15914210</v>
+      </c>
       <c r="I89" s="11"/>
-      <c r="J89" s="186"/>
-[...6 lines deleted...]
-      <c r="A90" s="38" t="s">
+      <c r="J89" s="174"/>
+      <c r="K89" s="174"/>
+      <c r="L89" s="118"/>
+      <c r="M89" s="164"/>
+      <c r="N89" s="158"/>
+    </row>
+    <row r="90" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A90" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B90" s="11">
         <v>15069</v>
       </c>
       <c r="C90" s="11">
         <v>34269</v>
       </c>
-      <c r="D90" s="118">
+      <c r="D90" s="117">
         <v>321269</v>
       </c>
-      <c r="E90" s="118">
+      <c r="E90" s="117">
         <v>618068</v>
       </c>
-      <c r="F90" s="123">
+      <c r="F90" s="122">
         <v>642962</v>
       </c>
-      <c r="G90" s="119">
+      <c r="G90" s="118">
         <v>853795</v>
       </c>
-      <c r="H90" s="159"/>
+      <c r="H90" s="118">
+        <v>867352</v>
+      </c>
       <c r="I90" s="11"/>
-      <c r="J90" s="186"/>
-[...6 lines deleted...]
-      <c r="A91" s="38" t="s">
+      <c r="J90" s="174"/>
+      <c r="K90" s="174"/>
+      <c r="L90" s="118"/>
+      <c r="M90" s="164"/>
+      <c r="N90" s="158"/>
+    </row>
+    <row r="91" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A91" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B91" s="11">
         <v>20278</v>
       </c>
       <c r="C91" s="11">
         <v>33486</v>
       </c>
-      <c r="D91" s="118">
+      <c r="D91" s="117">
         <v>46695</v>
       </c>
-      <c r="E91" s="118">
+      <c r="E91" s="117">
         <v>59904</v>
       </c>
-      <c r="F91" s="123">
+      <c r="F91" s="122">
         <v>117142</v>
       </c>
-      <c r="G91" s="119">
+      <c r="G91" s="118">
         <v>174380</v>
       </c>
-      <c r="H91" s="159"/>
+      <c r="H91" s="118">
+        <v>233003</v>
+      </c>
       <c r="I91" s="11"/>
-      <c r="J91" s="186"/>
-[...6 lines deleted...]
-      <c r="A92" s="38" t="s">
+      <c r="J91" s="174"/>
+      <c r="K91" s="174"/>
+      <c r="L91" s="118"/>
+      <c r="M91" s="164"/>
+      <c r="N91" s="158"/>
+    </row>
+    <row r="92" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A92" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B92" s="11">
         <v>831932</v>
       </c>
       <c r="C92" s="11">
         <v>1636087</v>
       </c>
-      <c r="D92" s="118">
+      <c r="D92" s="117">
         <v>2578929</v>
       </c>
-      <c r="E92" s="118">
+      <c r="E92" s="117">
         <v>3581825</v>
       </c>
-      <c r="F92" s="123">
+      <c r="F92" s="122">
         <v>4595974</v>
       </c>
-      <c r="G92" s="119">
+      <c r="G92" s="118">
         <v>5545212</v>
       </c>
-      <c r="H92" s="159"/>
+      <c r="H92" s="118">
+        <v>6574512</v>
+      </c>
       <c r="I92" s="11"/>
-      <c r="J92" s="186"/>
-[...6 lines deleted...]
-      <c r="A93" s="38" t="s">
+      <c r="J92" s="174"/>
+      <c r="K92" s="174"/>
+      <c r="L92" s="118"/>
+      <c r="M92" s="164"/>
+      <c r="N92" s="158"/>
+    </row>
+    <row r="93" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A93" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B93" s="11">
         <v>4657025</v>
       </c>
       <c r="C93" s="11">
         <v>9608231</v>
       </c>
-      <c r="D93" s="118">
+      <c r="D93" s="117">
         <v>15278466</v>
       </c>
-      <c r="E93" s="118">
+      <c r="E93" s="117">
         <v>21323197</v>
       </c>
-      <c r="F93" s="123">
+      <c r="F93" s="122">
         <v>27605310</v>
       </c>
-      <c r="G93" s="119">
+      <c r="G93" s="118">
         <v>32700186</v>
       </c>
-      <c r="H93" s="159"/>
+      <c r="H93" s="118">
+        <v>37169774</v>
+      </c>
       <c r="I93" s="11"/>
-      <c r="J93" s="186"/>
-[...6 lines deleted...]
-      <c r="A94" s="38" t="s">
+      <c r="J93" s="174"/>
+      <c r="K93" s="174"/>
+      <c r="L93" s="118"/>
+      <c r="M93" s="164"/>
+      <c r="N93" s="158"/>
+    </row>
+    <row r="94" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A94" s="37" t="s">
         <v>26</v>
       </c>
       <c r="B94" s="11">
         <v>110028</v>
       </c>
       <c r="C94" s="11">
         <v>310670</v>
       </c>
-      <c r="D94" s="118">
+      <c r="D94" s="117">
         <v>511312</v>
       </c>
-      <c r="E94" s="118">
+      <c r="E94" s="117">
         <v>711954</v>
       </c>
-      <c r="F94" s="123">
+      <c r="F94" s="122">
         <v>841545</v>
       </c>
-      <c r="G94" s="119">
+      <c r="G94" s="118">
         <v>971135</v>
       </c>
-      <c r="H94" s="159"/>
+      <c r="H94" s="118">
+        <v>1119436</v>
+      </c>
       <c r="I94" s="11"/>
-      <c r="J94" s="186"/>
-[...6 lines deleted...]
-      <c r="A95" s="38" t="s">
+      <c r="J94" s="174"/>
+      <c r="K94" s="174"/>
+      <c r="L94" s="118"/>
+      <c r="M94" s="164"/>
+      <c r="N94" s="158"/>
+    </row>
+    <row r="95" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A95" s="37" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="11">
         <v>333705</v>
       </c>
       <c r="C95" s="11">
         <v>680478</v>
       </c>
-      <c r="D95" s="118">
+      <c r="D95" s="117">
         <v>962570</v>
       </c>
-      <c r="E95" s="118">
+      <c r="E95" s="117">
         <v>1022481</v>
       </c>
-      <c r="F95" s="123">
+      <c r="F95" s="122">
         <v>1087008</v>
       </c>
-      <c r="G95" s="119">
+      <c r="G95" s="118">
         <v>1362285</v>
       </c>
-      <c r="H95" s="159"/>
+      <c r="H95" s="118">
+        <v>1425889</v>
+      </c>
       <c r="I95" s="11"/>
-      <c r="J95" s="186"/>
-[...6 lines deleted...]
-      <c r="A96" s="38" t="s">
+      <c r="J95" s="174"/>
+      <c r="K95" s="174"/>
+      <c r="L95" s="118"/>
+      <c r="M95" s="164"/>
+      <c r="N95" s="158"/>
+    </row>
+    <row r="96" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A96" s="37" t="s">
         <v>28</v>
       </c>
       <c r="B96" s="11">
         <v>4060673</v>
       </c>
       <c r="C96" s="11">
         <v>9658131</v>
       </c>
-      <c r="D96" s="118">
+      <c r="D96" s="117">
         <v>15493125</v>
       </c>
-      <c r="E96" s="118">
+      <c r="E96" s="117">
         <v>20155479</v>
       </c>
-      <c r="F96" s="123">
+      <c r="F96" s="122">
         <v>25645616</v>
       </c>
-      <c r="G96" s="119">
+      <c r="G96" s="118">
         <v>34734588</v>
       </c>
-      <c r="H96" s="159"/>
+      <c r="H96" s="118">
+        <v>35378933</v>
+      </c>
       <c r="I96" s="11"/>
-      <c r="J96" s="186"/>
-[...5 lines deleted...]
-    <row r="97" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="J96" s="174"/>
+      <c r="K96" s="174"/>
+      <c r="L96" s="118"/>
+      <c r="M96" s="164"/>
+      <c r="N96" s="158"/>
+    </row>
+    <row r="97" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A97" s="12"/>
       <c r="B97" s="11"/>
       <c r="C97" s="11"/>
       <c r="D97" s="18"/>
-      <c r="E97" s="118"/>
-      <c r="F97" s="157"/>
+      <c r="E97" s="117"/>
+      <c r="F97" s="155"/>
       <c r="G97" s="22"/>
-      <c r="H97" s="153"/>
+      <c r="H97" s="118"/>
       <c r="I97" s="22"/>
       <c r="J97" s="10"/>
       <c r="K97" s="10"/>
-      <c r="L97" s="122"/>
-[...3 lines deleted...]
-    <row r="98" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="L97" s="121"/>
+      <c r="M97" s="164"/>
+      <c r="N97" s="158"/>
+    </row>
+    <row r="98" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A98" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B98" s="11"/>
       <c r="C98" s="11"/>
-      <c r="D98" s="53"/>
-[...1 lines deleted...]
-      <c r="F98" s="157"/>
+      <c r="D98" s="52"/>
+      <c r="E98" s="117"/>
+      <c r="F98" s="155"/>
       <c r="G98" s="22"/>
-      <c r="H98" s="153"/>
+      <c r="H98" s="118"/>
       <c r="I98" s="22"/>
       <c r="J98" s="10"/>
       <c r="K98" s="10"/>
-      <c r="L98" s="122"/>
-[...4 lines deleted...]
-      <c r="A99" s="54" t="s">
+      <c r="L98" s="121"/>
+      <c r="M98" s="164"/>
+      <c r="N98" s="158"/>
+    </row>
+    <row r="99" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A99" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B99" s="11">
         <v>900107</v>
       </c>
       <c r="C99" s="11">
         <v>1793562</v>
       </c>
-      <c r="D99" s="118">
+      <c r="D99" s="117">
         <v>2535080</v>
       </c>
-      <c r="E99" s="118">
+      <c r="E99" s="117">
         <v>3573603</v>
       </c>
-      <c r="F99" s="123">
+      <c r="F99" s="122">
         <v>4414227</v>
       </c>
-      <c r="G99" s="119">
+      <c r="G99" s="118">
         <v>5900836</v>
       </c>
-      <c r="H99" s="161"/>
+      <c r="H99" s="118">
+        <v>6979883</v>
+      </c>
       <c r="I99" s="11"/>
-      <c r="J99" s="186"/>
-[...6 lines deleted...]
-      <c r="A100" s="54" t="s">
+      <c r="J99" s="174"/>
+      <c r="K99" s="174"/>
+      <c r="L99" s="118"/>
+      <c r="M99" s="164"/>
+      <c r="N99" s="158"/>
+    </row>
+    <row r="100" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A100" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B100" s="11">
         <v>899972</v>
       </c>
       <c r="C100" s="11">
         <v>1793292</v>
       </c>
-      <c r="D100" s="118">
+      <c r="D100" s="117">
         <v>2534675</v>
       </c>
-      <c r="E100" s="118">
+      <c r="E100" s="117">
         <v>3573063</v>
       </c>
-      <c r="F100" s="123">
+      <c r="F100" s="122">
         <v>4413552</v>
       </c>
-      <c r="G100" s="119">
+      <c r="G100" s="118">
         <v>5900026</v>
       </c>
-      <c r="H100" s="161"/>
+      <c r="H100" s="118">
+        <v>6978938</v>
+      </c>
       <c r="I100" s="11"/>
-      <c r="J100" s="186"/>
-[...6 lines deleted...]
-      <c r="A101" s="38" t="s">
+      <c r="J100" s="174"/>
+      <c r="K100" s="174"/>
+      <c r="L100" s="118"/>
+      <c r="M100" s="164"/>
+      <c r="N100" s="158"/>
+    </row>
+    <row r="101" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A101" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B101" s="11">
         <v>135</v>
       </c>
       <c r="C101" s="11">
         <v>270</v>
       </c>
-      <c r="D101" s="118">
+      <c r="D101" s="117">
         <v>405</v>
       </c>
-      <c r="E101" s="118">
+      <c r="E101" s="117">
         <v>540</v>
       </c>
-      <c r="F101" s="123">
+      <c r="F101" s="122">
         <v>675</v>
       </c>
-      <c r="G101" s="119">
+      <c r="G101" s="118">
         <v>810</v>
       </c>
-      <c r="H101" s="31"/>
+      <c r="H101" s="118">
+        <v>945</v>
+      </c>
       <c r="I101" s="11"/>
-      <c r="J101" s="186"/>
-[...6 lines deleted...]
-      <c r="A102" s="54"/>
+      <c r="J101" s="174"/>
+      <c r="K101" s="174"/>
+      <c r="L101" s="118"/>
+      <c r="M101" s="164"/>
+      <c r="N101" s="158"/>
+    </row>
+    <row r="102" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A102" s="53"/>
       <c r="B102" s="11"/>
       <c r="C102" s="11"/>
       <c r="D102" s="18"/>
-      <c r="E102" s="118"/>
-      <c r="F102" s="157"/>
+      <c r="E102" s="117"/>
+      <c r="F102" s="155"/>
       <c r="G102" s="22"/>
-      <c r="H102" s="162"/>
-[...7 lines deleted...]
-    <row r="103" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="H102" s="118"/>
+      <c r="I102" s="52"/>
+      <c r="J102" s="52"/>
+      <c r="K102" s="52"/>
+      <c r="L102" s="125"/>
+      <c r="M102" s="164"/>
+      <c r="N102" s="158"/>
+    </row>
+    <row r="103" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A103" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B103" s="11"/>
       <c r="C103" s="11"/>
-      <c r="D103" s="55"/>
-[...1 lines deleted...]
-      <c r="F103" s="157"/>
+      <c r="D103" s="54"/>
+      <c r="E103" s="117"/>
+      <c r="F103" s="155"/>
       <c r="G103" s="22"/>
-      <c r="H103" s="153"/>
+      <c r="H103" s="118"/>
       <c r="I103" s="22"/>
       <c r="J103" s="10"/>
       <c r="K103" s="10"/>
-      <c r="L103" s="122"/>
-[...4 lines deleted...]
-      <c r="A104" s="56" t="s">
+      <c r="L103" s="121"/>
+      <c r="M103" s="164"/>
+      <c r="N103" s="158"/>
+    </row>
+    <row r="104" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A104" s="55" t="s">
         <v>14</v>
       </c>
       <c r="B104" s="11">
         <v>317728</v>
       </c>
       <c r="C104" s="11">
         <v>673807</v>
       </c>
-      <c r="D104" s="118">
+      <c r="D104" s="117">
         <v>1348625</v>
       </c>
-      <c r="E104" s="118">
+      <c r="E104" s="117">
         <v>1894355</v>
       </c>
-      <c r="F104" s="123">
+      <c r="F104" s="122">
         <v>2535321</v>
       </c>
-      <c r="G104" s="119">
+      <c r="G104" s="118">
         <v>3132004</v>
       </c>
-      <c r="H104" s="159"/>
+      <c r="H104" s="118">
+        <v>3790913</v>
+      </c>
       <c r="I104" s="11"/>
-      <c r="J104" s="186"/>
-[...6 lines deleted...]
-      <c r="A105" s="57" t="s">
+      <c r="J104" s="174"/>
+      <c r="K104" s="174"/>
+      <c r="L104" s="118"/>
+      <c r="M104" s="164"/>
+      <c r="N104" s="158"/>
+    </row>
+    <row r="105" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A105" s="56" t="s">
         <v>15</v>
       </c>
       <c r="B105" s="11">
         <v>313756</v>
       </c>
       <c r="C105" s="11">
         <v>665863</v>
       </c>
-      <c r="D105" s="118">
+      <c r="D105" s="117">
         <v>1336709</v>
       </c>
-      <c r="E105" s="118">
+      <c r="E105" s="117">
         <v>1878467</v>
       </c>
-      <c r="F105" s="123">
+      <c r="F105" s="122">
         <v>2515461</v>
       </c>
-      <c r="G105" s="119">
+      <c r="G105" s="118">
         <v>3108172</v>
       </c>
-      <c r="H105" s="159"/>
+      <c r="H105" s="118">
+        <v>3760661</v>
+      </c>
       <c r="I105" s="11"/>
-      <c r="J105" s="186"/>
-[...6 lines deleted...]
-      <c r="A106" s="57" t="s">
+      <c r="J105" s="174"/>
+      <c r="K105" s="174"/>
+      <c r="L105" s="118"/>
+      <c r="M105" s="164"/>
+      <c r="N105" s="158"/>
+    </row>
+    <row r="106" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A106" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B106" s="11">
         <v>125</v>
       </c>
       <c r="C106" s="11">
         <v>250</v>
       </c>
-      <c r="D106" s="118">
+      <c r="D106" s="117">
         <v>375</v>
       </c>
-      <c r="E106" s="118">
+      <c r="E106" s="117">
         <v>500</v>
       </c>
-      <c r="F106" s="123">
+      <c r="F106" s="122">
         <v>625</v>
       </c>
-      <c r="G106" s="119">
+      <c r="G106" s="118">
         <v>750</v>
       </c>
-      <c r="H106" s="159"/>
+      <c r="H106" s="118">
+        <v>763</v>
+      </c>
       <c r="I106" s="11"/>
-      <c r="J106" s="186"/>
-[...6 lines deleted...]
-      <c r="A107" s="38" t="s">
+      <c r="J106" s="174"/>
+      <c r="K106" s="174"/>
+      <c r="L106" s="118"/>
+      <c r="M106" s="164"/>
+      <c r="N106" s="158"/>
+    </row>
+    <row r="107" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A107" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B107" s="11">
         <v>293</v>
       </c>
       <c r="C107" s="11">
         <v>586</v>
       </c>
-      <c r="D107" s="118">
+      <c r="D107" s="117">
         <v>879</v>
       </c>
-      <c r="E107" s="118">
+      <c r="E107" s="117">
         <v>1172</v>
       </c>
-      <c r="F107" s="123">
+      <c r="F107" s="122">
         <v>1465</v>
       </c>
-      <c r="G107" s="119">
+      <c r="G107" s="118">
         <v>1758</v>
       </c>
-      <c r="H107" s="159"/>
+      <c r="H107" s="118">
+        <v>2107</v>
+      </c>
       <c r="I107" s="11"/>
-      <c r="J107" s="186"/>
-[...6 lines deleted...]
-      <c r="A108" s="38" t="s">
+      <c r="J107" s="174"/>
+      <c r="K107" s="174"/>
+      <c r="L107" s="118"/>
+      <c r="M107" s="164"/>
+      <c r="N107" s="158"/>
+    </row>
+    <row r="108" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A108" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B108" s="11">
         <v>388</v>
       </c>
       <c r="C108" s="11">
         <v>776</v>
       </c>
-      <c r="D108" s="118">
+      <c r="D108" s="117">
         <v>1164</v>
       </c>
-      <c r="E108" s="118">
+      <c r="E108" s="117">
         <v>1552</v>
       </c>
-      <c r="F108" s="123">
+      <c r="F108" s="122">
         <v>1940</v>
       </c>
-      <c r="G108" s="119">
+      <c r="G108" s="118">
         <v>2328</v>
       </c>
-      <c r="H108" s="159"/>
+      <c r="H108" s="118">
+        <v>2328</v>
+      </c>
       <c r="I108" s="11"/>
-      <c r="J108" s="186"/>
-[...6 lines deleted...]
-      <c r="A109" s="38" t="s">
+      <c r="J108" s="174"/>
+      <c r="K108" s="174"/>
+      <c r="L108" s="118"/>
+      <c r="M108" s="164"/>
+      <c r="N108" s="158"/>
+    </row>
+    <row r="109" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A109" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B109" s="11">
         <v>91</v>
       </c>
       <c r="C109" s="11">
         <v>182</v>
       </c>
-      <c r="D109" s="118">
+      <c r="D109" s="117">
         <v>273</v>
       </c>
-      <c r="E109" s="118">
+      <c r="E109" s="117">
         <v>364</v>
       </c>
-      <c r="F109" s="123">
+      <c r="F109" s="122">
         <v>455</v>
       </c>
-      <c r="G109" s="119">
+      <c r="G109" s="118">
         <v>546</v>
       </c>
-      <c r="H109" s="159"/>
+      <c r="H109" s="118">
+        <v>610</v>
+      </c>
       <c r="I109" s="11"/>
-      <c r="J109" s="186"/>
-[...6 lines deleted...]
-      <c r="A110" s="57" t="s">
+      <c r="J109" s="174"/>
+      <c r="K109" s="174"/>
+      <c r="L109" s="118"/>
+      <c r="M109" s="164"/>
+      <c r="N109" s="158"/>
+    </row>
+    <row r="110" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A110" s="56" t="s">
         <v>21</v>
       </c>
       <c r="B110" s="11">
         <v>1486</v>
       </c>
       <c r="C110" s="11">
         <v>2972</v>
       </c>
-      <c r="D110" s="118">
+      <c r="D110" s="117">
         <v>4458</v>
       </c>
-      <c r="E110" s="118">
+      <c r="E110" s="117">
         <v>5944</v>
       </c>
-      <c r="F110" s="123">
+      <c r="F110" s="122">
         <v>7430</v>
       </c>
-      <c r="G110" s="119">
+      <c r="G110" s="118">
         <v>8916</v>
       </c>
-      <c r="H110" s="159"/>
+      <c r="H110" s="118">
+        <v>12541</v>
+      </c>
       <c r="I110" s="11"/>
-      <c r="J110" s="186"/>
-[...6 lines deleted...]
-      <c r="A111" s="57" t="s">
+      <c r="J110" s="174"/>
+      <c r="K110" s="174"/>
+      <c r="L110" s="118"/>
+      <c r="M110" s="164"/>
+      <c r="N110" s="158"/>
+    </row>
+    <row r="111" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A111" s="56" t="s">
         <v>22</v>
       </c>
       <c r="B111" s="11">
         <v>47</v>
       </c>
       <c r="C111" s="11">
         <v>94</v>
       </c>
-      <c r="D111" s="118">
+      <c r="D111" s="117">
         <v>141</v>
       </c>
-      <c r="E111" s="118">
+      <c r="E111" s="117">
         <v>188</v>
       </c>
-      <c r="F111" s="123">
+      <c r="F111" s="122">
         <v>235</v>
       </c>
-      <c r="G111" s="119">
+      <c r="G111" s="118">
         <v>282</v>
       </c>
-      <c r="H111" s="159"/>
+      <c r="H111" s="118">
+        <v>322</v>
+      </c>
       <c r="I111" s="11"/>
-      <c r="J111" s="186"/>
-[...6 lines deleted...]
-      <c r="A112" s="38" t="s">
+      <c r="J111" s="174"/>
+      <c r="K111" s="174"/>
+      <c r="L111" s="118"/>
+      <c r="M111" s="164"/>
+      <c r="N111" s="158"/>
+    </row>
+    <row r="112" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A112" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B112" s="11">
         <v>8</v>
       </c>
       <c r="C112" s="11">
         <v>16</v>
       </c>
-      <c r="D112" s="118">
+      <c r="D112" s="117">
         <v>24</v>
       </c>
-      <c r="E112" s="118">
+      <c r="E112" s="117">
         <v>32</v>
       </c>
-      <c r="F112" s="123">
+      <c r="F112" s="122">
         <v>40</v>
       </c>
-      <c r="G112" s="119">
+      <c r="G112" s="118">
         <v>48</v>
       </c>
-      <c r="H112" s="159"/>
+      <c r="H112" s="118">
+        <v>48</v>
+      </c>
       <c r="I112" s="11"/>
-      <c r="J112" s="186"/>
-[...6 lines deleted...]
-      <c r="A113" s="38" t="s">
+      <c r="J112" s="174"/>
+      <c r="K112" s="174"/>
+      <c r="L112" s="118"/>
+      <c r="M112" s="164"/>
+      <c r="N112" s="158"/>
+    </row>
+    <row r="113" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A113" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B113" s="11">
         <v>6</v>
       </c>
       <c r="C113" s="11">
         <v>12</v>
       </c>
-      <c r="D113" s="118">
+      <c r="D113" s="117">
         <v>18</v>
       </c>
-      <c r="E113" s="118">
+      <c r="E113" s="117">
         <v>24</v>
       </c>
-      <c r="F113" s="123">
-[...2 lines deleted...]
-      <c r="G113" s="119">
+      <c r="F113" s="122">
+        <v>30</v>
+      </c>
+      <c r="G113" s="118">
         <v>36</v>
       </c>
-      <c r="H113" s="159"/>
+      <c r="H113" s="118">
+        <v>36</v>
+      </c>
       <c r="I113" s="11"/>
-      <c r="J113" s="186"/>
-[...6 lines deleted...]
-      <c r="A114" s="57" t="s">
+      <c r="J113" s="174"/>
+      <c r="K113" s="174"/>
+      <c r="L113" s="118"/>
+      <c r="M113" s="164"/>
+      <c r="N113" s="158"/>
+    </row>
+    <row r="114" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A114" s="56" t="s">
         <v>25</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C114" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D114" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="E114" s="118" t="s">
-[...8 lines deleted...]
-      <c r="H114" s="198"/>
+      <c r="E114" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F114" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G114" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H114" s="118" t="s">
+        <v>30</v>
+      </c>
       <c r="I114" s="11"/>
       <c r="J114" s="11"/>
-      <c r="K114" s="119"/>
-[...5 lines deleted...]
-      <c r="A115" s="57" t="s">
+      <c r="K114" s="118"/>
+      <c r="L114" s="118"/>
+      <c r="M114" s="164"/>
+      <c r="N114" s="158"/>
+    </row>
+    <row r="115" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A115" s="56" t="s">
         <v>26</v>
       </c>
       <c r="B115" s="11">
         <v>1338</v>
       </c>
       <c r="C115" s="11">
         <v>2676</v>
       </c>
-      <c r="D115" s="192">
+      <c r="D115" s="180">
         <v>4014</v>
       </c>
-      <c r="E115" s="118">
+      <c r="E115" s="117">
         <v>5352</v>
       </c>
-      <c r="F115" s="193">
+      <c r="F115" s="181">
         <v>6690</v>
       </c>
-      <c r="G115" s="192">
+      <c r="G115" s="180">
         <v>8028</v>
       </c>
-      <c r="H115" s="159"/>
+      <c r="H115" s="118">
+        <v>10291</v>
+      </c>
       <c r="I115" s="11"/>
-      <c r="J115" s="186"/>
-[...6 lines deleted...]
-      <c r="A116" s="57" t="s">
+      <c r="J115" s="174"/>
+      <c r="K115" s="174"/>
+      <c r="L115" s="118"/>
+      <c r="M115" s="164"/>
+      <c r="N115" s="158"/>
+    </row>
+    <row r="116" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A116" s="56" t="s">
         <v>28</v>
       </c>
       <c r="B116" s="11">
         <v>192</v>
       </c>
       <c r="C116" s="11">
         <v>384</v>
       </c>
-      <c r="D116" s="118">
+      <c r="D116" s="117">
         <v>576</v>
       </c>
-      <c r="E116" s="118">
+      <c r="E116" s="117">
         <v>768</v>
       </c>
-      <c r="F116" s="123">
+      <c r="F116" s="122">
         <v>960</v>
       </c>
-      <c r="G116" s="119">
+      <c r="G116" s="118">
         <v>1152</v>
       </c>
-      <c r="H116" s="159"/>
+      <c r="H116" s="118">
+        <v>1219</v>
+      </c>
       <c r="I116" s="11"/>
-      <c r="J116" s="186"/>
-[...5 lines deleted...]
-    <row r="117" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="J116" s="174"/>
+      <c r="K116" s="174"/>
+      <c r="L116" s="118"/>
+      <c r="M116" s="164"/>
+      <c r="N116" s="158"/>
+    </row>
+    <row r="117" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A117" s="12"/>
       <c r="B117" s="11"/>
       <c r="C117" s="11"/>
       <c r="D117" s="18"/>
-      <c r="E117" s="118"/>
-      <c r="F117" s="157"/>
+      <c r="E117" s="117"/>
+      <c r="F117" s="155"/>
       <c r="G117" s="22"/>
-      <c r="H117" s="153"/>
+      <c r="H117" s="118"/>
       <c r="I117" s="22"/>
       <c r="J117" s="10"/>
       <c r="K117" s="10"/>
-      <c r="L117" s="122"/>
-[...3 lines deleted...]
-    <row r="118" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="L117" s="121"/>
+      <c r="M117" s="164"/>
+      <c r="N117" s="158"/>
+    </row>
+    <row r="118" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A118" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B118" s="11"/>
       <c r="C118" s="11"/>
-      <c r="D118" s="58"/>
-[...1 lines deleted...]
-      <c r="F118" s="157"/>
+      <c r="D118" s="57"/>
+      <c r="E118" s="117"/>
+      <c r="F118" s="155"/>
       <c r="G118" s="22"/>
-      <c r="H118" s="153"/>
+      <c r="H118" s="118"/>
       <c r="I118" s="22"/>
       <c r="J118" s="10"/>
       <c r="K118" s="10"/>
-      <c r="L118" s="122"/>
-[...4 lines deleted...]
-      <c r="A119" s="59" t="s">
+      <c r="L118" s="121"/>
+      <c r="M118" s="164"/>
+      <c r="N118" s="158"/>
+    </row>
+    <row r="119" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A119" s="58" t="s">
         <v>14</v>
       </c>
       <c r="B119" s="11">
         <v>238716</v>
       </c>
       <c r="C119" s="11">
         <v>486013</v>
       </c>
-      <c r="D119" s="118">
+      <c r="D119" s="117">
         <v>796150</v>
       </c>
-      <c r="E119" s="118">
+      <c r="E119" s="117">
         <v>1156961</v>
       </c>
-      <c r="F119" s="123">
+      <c r="F119" s="122">
         <v>1542440</v>
       </c>
-      <c r="G119" s="119">
+      <c r="G119" s="118">
         <v>1968748</v>
       </c>
-      <c r="H119" s="159"/>
-[...8 lines deleted...]
-      <c r="A120" s="59" t="s">
+      <c r="H119" s="118">
+        <v>2385921</v>
+      </c>
+      <c r="I119" s="157"/>
+      <c r="J119" s="174"/>
+      <c r="K119" s="174"/>
+      <c r="L119" s="118"/>
+      <c r="M119" s="164"/>
+      <c r="N119" s="158"/>
+    </row>
+    <row r="120" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A120" s="58" t="s">
         <v>15</v>
       </c>
       <c r="B120" s="11">
         <v>236150</v>
       </c>
       <c r="C120" s="11">
         <v>480881</v>
       </c>
-      <c r="D120" s="118">
+      <c r="D120" s="117">
         <v>788452</v>
       </c>
-      <c r="E120" s="118">
+      <c r="E120" s="117">
         <v>1146697</v>
       </c>
-      <c r="F120" s="123">
+      <c r="F120" s="122">
         <v>1529610</v>
       </c>
-      <c r="G120" s="119">
+      <c r="G120" s="118">
         <v>1953352</v>
       </c>
-      <c r="H120" s="159"/>
-[...8 lines deleted...]
-      <c r="A121" s="59" t="s">
+      <c r="H120" s="118">
+        <v>2364555</v>
+      </c>
+      <c r="I120" s="157"/>
+      <c r="J120" s="174"/>
+      <c r="K120" s="174"/>
+      <c r="L120" s="118"/>
+      <c r="M120" s="164"/>
+      <c r="N120" s="158"/>
+    </row>
+    <row r="121" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A121" s="58" t="s">
         <v>16</v>
       </c>
       <c r="B121" s="11">
         <v>8</v>
       </c>
       <c r="C121" s="11">
         <v>16</v>
       </c>
-      <c r="D121" s="118">
+      <c r="D121" s="117">
         <v>24</v>
       </c>
-      <c r="E121" s="118">
+      <c r="E121" s="117">
         <v>32</v>
       </c>
-      <c r="F121" s="123">
+      <c r="F121" s="122">
         <v>40</v>
       </c>
-      <c r="G121" s="119">
+      <c r="G121" s="118">
         <v>48</v>
       </c>
-      <c r="H121" s="159"/>
-[...8 lines deleted...]
-      <c r="A122" s="38" t="s">
+      <c r="H121" s="118">
+        <v>48</v>
+      </c>
+      <c r="I121" s="157"/>
+      <c r="J121" s="174"/>
+      <c r="K121" s="174"/>
+      <c r="L121" s="118"/>
+      <c r="M121" s="164"/>
+      <c r="N121" s="158"/>
+    </row>
+    <row r="122" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A122" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B122" s="11">
         <v>126</v>
       </c>
       <c r="C122" s="11">
         <v>252</v>
       </c>
-      <c r="D122" s="118">
+      <c r="D122" s="117">
         <v>378</v>
       </c>
-      <c r="E122" s="118">
+      <c r="E122" s="117">
         <v>504</v>
       </c>
-      <c r="F122" s="123">
+      <c r="F122" s="122">
         <v>630</v>
       </c>
-      <c r="G122" s="119">
+      <c r="G122" s="118">
         <v>756</v>
       </c>
-      <c r="H122" s="159"/>
-[...8 lines deleted...]
-      <c r="A123" s="59" t="s">
+      <c r="H122" s="118">
+        <v>1044</v>
+      </c>
+      <c r="I122" s="157"/>
+      <c r="J122" s="174"/>
+      <c r="K122" s="174"/>
+      <c r="L122" s="118"/>
+      <c r="M122" s="164"/>
+      <c r="N122" s="158"/>
+    </row>
+    <row r="123" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A123" s="58" t="s">
         <v>21</v>
       </c>
       <c r="B123" s="11">
         <v>1134</v>
       </c>
       <c r="C123" s="11">
         <v>2268</v>
       </c>
-      <c r="D123" s="118">
+      <c r="D123" s="117">
         <v>3402</v>
       </c>
-      <c r="E123" s="118">
+      <c r="E123" s="117">
         <v>4536</v>
       </c>
-      <c r="F123" s="123">
+      <c r="F123" s="122">
         <v>5670</v>
       </c>
-      <c r="G123" s="119">
+      <c r="G123" s="118">
         <v>6804</v>
       </c>
-      <c r="H123" s="159"/>
-[...8 lines deleted...]
-      <c r="A124" s="59" t="s">
+      <c r="H123" s="118">
+        <v>10385</v>
+      </c>
+      <c r="I123" s="157"/>
+      <c r="J123" s="174"/>
+      <c r="K123" s="174"/>
+      <c r="L123" s="118"/>
+      <c r="M123" s="164"/>
+      <c r="N123" s="158"/>
+    </row>
+    <row r="124" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A124" s="58" t="s">
         <v>22</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C124" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D124" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="E124" s="118" t="s">
-[...10 lines deleted...]
-      <c r="J124" s="32"/>
+      <c r="E124" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F124" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G124" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H124" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I124" s="157"/>
+      <c r="J124" s="31"/>
       <c r="K124" s="16"/>
       <c r="L124" s="16"/>
-      <c r="M124" s="175"/>
-[...3 lines deleted...]
-      <c r="A125" s="38" t="s">
+      <c r="M124" s="164"/>
+      <c r="N124" s="158"/>
+    </row>
+    <row r="125" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A125" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B125" s="11">
         <v>6</v>
       </c>
       <c r="C125" s="11">
         <v>12</v>
       </c>
       <c r="D125" s="16">
         <v>18</v>
       </c>
-      <c r="E125" s="118">
+      <c r="E125" s="117">
         <v>24</v>
       </c>
-      <c r="F125" s="124">
+      <c r="F125" s="123">
         <v>30</v>
       </c>
       <c r="G125" s="16">
         <v>36</v>
       </c>
-      <c r="H125" s="198"/>
-[...8 lines deleted...]
-      <c r="A126" s="59" t="s">
+      <c r="H125" s="118">
+        <v>36</v>
+      </c>
+      <c r="I125" s="157"/>
+      <c r="J125" s="174"/>
+      <c r="K125" s="174"/>
+      <c r="L125" s="118"/>
+      <c r="M125" s="164"/>
+      <c r="N125" s="158"/>
+    </row>
+    <row r="126" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A126" s="58" t="s">
         <v>25</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C126" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D126" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="E126" s="118" t="s">
-[...10 lines deleted...]
-      <c r="J126" s="32"/>
+      <c r="E126" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F126" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G126" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H126" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I126" s="157"/>
+      <c r="J126" s="31"/>
       <c r="K126" s="16"/>
       <c r="L126" s="16"/>
-      <c r="M126" s="175"/>
-[...3 lines deleted...]
-      <c r="A127" s="59" t="s">
+      <c r="M126" s="164"/>
+      <c r="N126" s="158"/>
+    </row>
+    <row r="127" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A127" s="58" t="s">
         <v>26</v>
       </c>
       <c r="B127" s="11">
         <v>1125</v>
       </c>
       <c r="C127" s="11">
         <v>2250</v>
       </c>
-      <c r="D127" s="118">
+      <c r="D127" s="117">
         <v>3375</v>
       </c>
-      <c r="E127" s="118">
+      <c r="E127" s="117">
         <v>4500</v>
       </c>
-      <c r="F127" s="123">
+      <c r="F127" s="122">
         <v>5625</v>
       </c>
-      <c r="G127" s="119">
+      <c r="G127" s="118">
         <v>6750</v>
       </c>
-      <c r="H127" s="159"/>
-[...8 lines deleted...]
-      <c r="A128" s="59" t="s">
+      <c r="H127" s="118">
+        <v>8783</v>
+      </c>
+      <c r="I127" s="157"/>
+      <c r="J127" s="174"/>
+      <c r="K127" s="174"/>
+      <c r="L127" s="118"/>
+      <c r="M127" s="164"/>
+      <c r="N127" s="158"/>
+    </row>
+    <row r="128" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A128" s="58" t="s">
         <v>28</v>
       </c>
       <c r="B128" s="11">
         <v>167</v>
       </c>
       <c r="C128" s="11">
         <v>334</v>
       </c>
       <c r="D128" s="16">
         <v>501</v>
       </c>
-      <c r="E128" s="118">
+      <c r="E128" s="117">
         <v>668</v>
       </c>
-      <c r="F128" s="124">
+      <c r="F128" s="123">
         <v>835</v>
       </c>
       <c r="G128" s="16">
         <v>1002</v>
       </c>
-      <c r="H128" s="159"/>
-[...7 lines deleted...]
-    <row r="129" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="H128" s="118">
+        <v>1069</v>
+      </c>
+      <c r="I128" s="157"/>
+      <c r="J128" s="174"/>
+      <c r="K128" s="174"/>
+      <c r="L128" s="118"/>
+      <c r="M128" s="164"/>
+      <c r="N128" s="158"/>
+    </row>
+    <row r="129" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A129" s="12"/>
       <c r="B129" s="11"/>
       <c r="C129" s="11"/>
       <c r="D129" s="22"/>
-      <c r="E129" s="118"/>
-      <c r="F129" s="157"/>
+      <c r="E129" s="117"/>
+      <c r="F129" s="155"/>
       <c r="G129" s="22"/>
-      <c r="H129" s="153"/>
+      <c r="H129" s="118"/>
       <c r="I129" s="22"/>
       <c r="J129" s="10"/>
       <c r="K129" s="10"/>
-      <c r="L129" s="122"/>
-[...3 lines deleted...]
-    <row r="130" spans="1:14" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="L129" s="121"/>
+      <c r="M129" s="164"/>
+      <c r="N129" s="158"/>
+    </row>
+    <row r="130" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A130" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B130" s="11"/>
       <c r="C130" s="11"/>
       <c r="D130" s="18"/>
-      <c r="E130" s="118"/>
-      <c r="F130" s="157"/>
+      <c r="E130" s="117"/>
+      <c r="F130" s="155"/>
       <c r="G130" s="22"/>
-      <c r="H130" s="153"/>
+      <c r="H130" s="118"/>
       <c r="I130" s="22"/>
       <c r="J130" s="10"/>
       <c r="K130" s="10"/>
-      <c r="L130" s="122"/>
-[...4 lines deleted...]
-      <c r="A131" s="60" t="s">
+      <c r="L130" s="121"/>
+      <c r="M130" s="164"/>
+      <c r="N130" s="158"/>
+    </row>
+    <row r="131" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A131" s="59" t="s">
         <v>14</v>
       </c>
       <c r="B131" s="11">
         <v>69415</v>
       </c>
       <c r="C131" s="11">
         <v>167552</v>
       </c>
-      <c r="D131" s="118">
+      <c r="D131" s="117">
         <v>279407</v>
       </c>
-      <c r="E131" s="118">
+      <c r="E131" s="117">
         <v>453680</v>
       </c>
-      <c r="F131" s="123">
+      <c r="F131" s="122">
         <v>699726</v>
       </c>
-      <c r="G131" s="119">
+      <c r="G131" s="118">
         <v>860659</v>
       </c>
-      <c r="H131" s="159"/>
+      <c r="H131" s="118">
+        <v>1099034</v>
+      </c>
       <c r="I131" s="11"/>
-      <c r="J131" s="186"/>
-[...6 lines deleted...]
-      <c r="A132" s="60" t="s">
+      <c r="J131" s="174"/>
+      <c r="K131" s="174"/>
+      <c r="L131" s="118"/>
+      <c r="M131" s="164"/>
+      <c r="N131" s="158"/>
+    </row>
+    <row r="132" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A132" s="59" t="s">
         <v>15</v>
       </c>
       <c r="B132" s="11">
         <v>68008</v>
       </c>
       <c r="C132" s="11">
         <v>164738</v>
       </c>
-      <c r="D132" s="118">
+      <c r="D132" s="117">
         <v>275186</v>
       </c>
-      <c r="E132" s="118">
+      <c r="E132" s="117">
         <v>448052</v>
       </c>
-      <c r="F132" s="123">
+      <c r="F132" s="122">
         <v>692691</v>
       </c>
-      <c r="G132" s="119">
+      <c r="G132" s="118">
         <v>852217</v>
       </c>
-      <c r="H132" s="159"/>
+      <c r="H132" s="118">
+        <v>1090192</v>
+      </c>
       <c r="I132" s="11"/>
-      <c r="J132" s="186"/>
-[...6 lines deleted...]
-      <c r="A133" s="60" t="s">
+      <c r="J132" s="174"/>
+      <c r="K132" s="174"/>
+      <c r="L132" s="118"/>
+      <c r="M132" s="164"/>
+      <c r="N132" s="158"/>
+    </row>
+    <row r="133" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A133" s="59" t="s">
         <v>16</v>
       </c>
       <c r="B133" s="11">
         <v>117</v>
       </c>
       <c r="C133" s="11">
         <v>234</v>
       </c>
-      <c r="D133" s="118">
+      <c r="D133" s="117">
         <v>351</v>
       </c>
-      <c r="E133" s="118">
+      <c r="E133" s="117">
         <v>468</v>
       </c>
-      <c r="F133" s="123">
+      <c r="F133" s="122">
         <v>585</v>
       </c>
-      <c r="G133" s="119">
+      <c r="G133" s="118">
         <v>702</v>
       </c>
-      <c r="H133" s="159"/>
+      <c r="H133" s="118">
+        <v>715</v>
+      </c>
       <c r="I133" s="11"/>
-      <c r="J133" s="186"/>
-[...6 lines deleted...]
-      <c r="A134" s="38" t="s">
+      <c r="J133" s="174"/>
+      <c r="K133" s="174"/>
+      <c r="L133" s="118"/>
+      <c r="M133" s="164"/>
+      <c r="N133" s="158"/>
+    </row>
+    <row r="134" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A134" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B134" s="11">
         <v>167</v>
       </c>
       <c r="C134" s="11">
         <v>334</v>
       </c>
-      <c r="D134" s="118">
+      <c r="D134" s="117">
         <v>501</v>
       </c>
-      <c r="E134" s="118">
+      <c r="E134" s="117">
         <v>668</v>
       </c>
-      <c r="F134" s="123">
+      <c r="F134" s="122">
         <v>835</v>
       </c>
-      <c r="G134" s="119">
+      <c r="G134" s="118">
         <v>1002</v>
       </c>
-      <c r="H134" s="159"/>
+      <c r="H134" s="118">
+        <v>1063</v>
+      </c>
       <c r="I134" s="11"/>
-      <c r="J134" s="186"/>
-[...6 lines deleted...]
-      <c r="A135" s="38" t="s">
+      <c r="J134" s="174"/>
+      <c r="K134" s="174"/>
+      <c r="L134" s="118"/>
+      <c r="M134" s="164"/>
+      <c r="N134" s="158"/>
+    </row>
+    <row r="135" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A135" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B135" s="11">
         <v>388</v>
       </c>
       <c r="C135" s="11">
         <v>776</v>
       </c>
-      <c r="D135" s="118">
+      <c r="D135" s="117">
         <v>1164</v>
       </c>
-      <c r="E135" s="118">
+      <c r="E135" s="117">
         <v>1552</v>
       </c>
-      <c r="F135" s="123">
+      <c r="F135" s="122">
         <v>1940</v>
       </c>
-      <c r="G135" s="119">
+      <c r="G135" s="118">
         <v>2328</v>
       </c>
-      <c r="H135" s="159"/>
+      <c r="H135" s="118">
+        <v>2328</v>
+      </c>
       <c r="I135" s="11"/>
-      <c r="J135" s="186"/>
-[...6 lines deleted...]
-      <c r="A136" s="38" t="s">
+      <c r="J135" s="174"/>
+      <c r="K135" s="174"/>
+      <c r="L135" s="118"/>
+      <c r="M135" s="164"/>
+      <c r="N135" s="158"/>
+    </row>
+    <row r="136" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A136" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B136" s="11">
         <v>91</v>
       </c>
       <c r="C136" s="11">
         <v>182</v>
       </c>
-      <c r="D136" s="118">
+      <c r="D136" s="117">
         <v>273</v>
       </c>
-      <c r="E136" s="118">
+      <c r="E136" s="117">
         <v>364</v>
       </c>
-      <c r="F136" s="123">
+      <c r="F136" s="122">
         <v>455</v>
       </c>
-      <c r="G136" s="119">
+      <c r="G136" s="118">
         <v>546</v>
       </c>
-      <c r="H136" s="159"/>
+      <c r="H136" s="118">
+        <v>560</v>
+      </c>
       <c r="I136" s="11"/>
-      <c r="J136" s="186"/>
-[...6 lines deleted...]
-      <c r="A137" s="60" t="s">
+      <c r="J136" s="174"/>
+      <c r="K136" s="174"/>
+      <c r="L136" s="118"/>
+      <c r="M136" s="164"/>
+      <c r="N136" s="158"/>
+    </row>
+    <row r="137" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A137" s="59" t="s">
         <v>21</v>
       </c>
       <c r="B137" s="11">
         <v>352</v>
       </c>
       <c r="C137" s="11">
         <v>704</v>
       </c>
-      <c r="D137" s="118">
+      <c r="D137" s="117">
         <v>1056</v>
       </c>
-      <c r="E137" s="118">
+      <c r="E137" s="117">
         <v>1408</v>
       </c>
-      <c r="F137" s="123">
+      <c r="F137" s="122">
         <v>1760</v>
       </c>
-      <c r="G137" s="119">
+      <c r="G137" s="118">
         <v>2112</v>
       </c>
-      <c r="H137" s="159"/>
+      <c r="H137" s="118">
+        <v>2155</v>
+      </c>
       <c r="I137" s="11"/>
-      <c r="J137" s="186"/>
-[...6 lines deleted...]
-      <c r="A138" s="57" t="s">
+      <c r="J137" s="174"/>
+      <c r="K137" s="174"/>
+      <c r="L137" s="118"/>
+      <c r="M137" s="164"/>
+      <c r="N137" s="158"/>
+    </row>
+    <row r="138" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A138" s="56" t="s">
         <v>22</v>
       </c>
       <c r="B138" s="11">
         <v>47</v>
       </c>
       <c r="C138" s="11">
         <v>94</v>
       </c>
-      <c r="D138" s="118">
+      <c r="D138" s="117">
         <v>141</v>
       </c>
-      <c r="E138" s="118">
+      <c r="E138" s="117">
         <v>188</v>
       </c>
-      <c r="F138" s="123">
+      <c r="F138" s="122">
         <v>235</v>
       </c>
-      <c r="G138" s="119">
+      <c r="G138" s="118">
         <v>282</v>
       </c>
-      <c r="H138" s="159"/>
+      <c r="H138" s="118">
+        <v>322</v>
+      </c>
       <c r="I138" s="11"/>
-      <c r="J138" s="186"/>
-[...6 lines deleted...]
-      <c r="A139" s="38" t="s">
+      <c r="J138" s="174"/>
+      <c r="K138" s="174"/>
+      <c r="L138" s="118"/>
+      <c r="M138" s="164"/>
+      <c r="N138" s="158"/>
+    </row>
+    <row r="139" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A139" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B139" s="11">
         <v>8</v>
       </c>
       <c r="C139" s="11">
         <v>16</v>
       </c>
-      <c r="D139" s="118">
+      <c r="D139" s="117">
         <v>24</v>
       </c>
-      <c r="E139" s="118">
+      <c r="E139" s="117">
         <v>32</v>
       </c>
-      <c r="F139" s="123">
+      <c r="F139" s="122">
         <v>40</v>
       </c>
-      <c r="G139" s="119">
+      <c r="G139" s="118">
         <v>48</v>
       </c>
-      <c r="H139" s="159"/>
+      <c r="H139" s="118">
+        <v>48</v>
+      </c>
       <c r="I139" s="11"/>
-      <c r="J139" s="186"/>
-[...6 lines deleted...]
-      <c r="A140" s="60" t="s">
+      <c r="J139" s="174"/>
+      <c r="K139" s="174"/>
+      <c r="L139" s="118"/>
+      <c r="M139" s="164"/>
+      <c r="N139" s="158"/>
+    </row>
+    <row r="140" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A140" s="59" t="s">
         <v>26</v>
       </c>
       <c r="B140" s="11">
         <v>213</v>
       </c>
       <c r="C140" s="11">
         <v>426</v>
       </c>
-      <c r="D140" s="118">
+      <c r="D140" s="117">
         <v>639</v>
       </c>
-      <c r="E140" s="118">
+      <c r="E140" s="117">
         <v>852</v>
       </c>
-      <c r="F140" s="123">
+      <c r="F140" s="122">
         <v>1065</v>
       </c>
-      <c r="G140" s="119">
+      <c r="G140" s="118">
         <v>1278</v>
       </c>
-      <c r="H140" s="159"/>
+      <c r="H140" s="118">
+        <v>1507</v>
+      </c>
       <c r="I140" s="11"/>
-      <c r="J140" s="186"/>
-[...6 lines deleted...]
-      <c r="A141" s="60" t="s">
+      <c r="J140" s="174"/>
+      <c r="K140" s="174"/>
+      <c r="L140" s="118"/>
+      <c r="M140" s="164"/>
+      <c r="N140" s="158"/>
+    </row>
+    <row r="141" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A141" s="59" t="s">
         <v>28</v>
       </c>
       <c r="B141" s="11">
         <v>25</v>
       </c>
       <c r="C141" s="11">
         <v>50</v>
       </c>
-      <c r="D141" s="118">
+      <c r="D141" s="117">
         <v>75</v>
       </c>
-      <c r="E141" s="118">
+      <c r="E141" s="117">
         <v>100</v>
       </c>
-      <c r="F141" s="123">
+      <c r="F141" s="122">
         <v>125</v>
       </c>
-      <c r="G141" s="119">
+      <c r="G141" s="118">
         <v>150</v>
       </c>
-      <c r="H141" s="159"/>
+      <c r="H141" s="118">
+        <v>150</v>
+      </c>
       <c r="I141" s="11"/>
-      <c r="J141" s="186"/>
-[...6 lines deleted...]
-      <c r="A142" s="60"/>
+      <c r="J141" s="174"/>
+      <c r="K141" s="174"/>
+      <c r="L141" s="118"/>
+      <c r="M141" s="164"/>
+      <c r="N141" s="158"/>
+    </row>
+    <row r="142" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A142" s="59"/>
       <c r="B142" s="11"/>
       <c r="C142" s="11"/>
-      <c r="D142" s="118"/>
-[...1 lines deleted...]
-      <c r="F142" s="157"/>
+      <c r="D142" s="117"/>
+      <c r="E142" s="117"/>
+      <c r="F142" s="155"/>
       <c r="G142" s="22"/>
-      <c r="H142" s="163"/>
-[...7 lines deleted...]
-    <row r="143" spans="1:14" s="34" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="H142" s="118"/>
+      <c r="I142" s="60"/>
+      <c r="J142" s="60"/>
+      <c r="K142" s="60"/>
+      <c r="L142" s="126"/>
+      <c r="M142" s="164"/>
+      <c r="N142" s="158"/>
+    </row>
+    <row r="143" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A143" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B143" s="11"/>
       <c r="C143" s="11"/>
       <c r="D143" s="22"/>
-      <c r="E143" s="118"/>
-      <c r="F143" s="157"/>
+      <c r="E143" s="117"/>
+      <c r="F143" s="155"/>
       <c r="G143" s="22"/>
-      <c r="H143" s="153"/>
+      <c r="H143" s="118"/>
       <c r="I143" s="22"/>
       <c r="J143" s="10"/>
       <c r="K143" s="10"/>
-      <c r="L143" s="122"/>
-[...4 lines deleted...]
-      <c r="A144" s="62" t="s">
+      <c r="L143" s="121"/>
+      <c r="M143" s="164"/>
+      <c r="N143" s="158"/>
+    </row>
+    <row r="144" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A144" s="61" t="s">
         <v>14</v>
       </c>
       <c r="B144" s="11">
         <v>9597</v>
       </c>
       <c r="C144" s="11">
         <v>20244</v>
       </c>
-      <c r="D144" s="118">
+      <c r="D144" s="117">
         <v>273071</v>
       </c>
-      <c r="E144" s="118">
+      <c r="E144" s="117">
         <v>283717</v>
       </c>
-      <c r="F144" s="123">
+      <c r="F144" s="122">
         <v>293160</v>
       </c>
-      <c r="G144" s="119">
+      <c r="G144" s="118">
         <v>302603</v>
       </c>
-      <c r="H144" s="159"/>
+      <c r="H144" s="118">
+        <v>305963</v>
+      </c>
       <c r="I144" s="11"/>
-      <c r="J144" s="186"/>
-[...6 lines deleted...]
-      <c r="A145" s="62" t="s">
+      <c r="J144" s="174"/>
+      <c r="K144" s="174"/>
+      <c r="L144" s="122"/>
+      <c r="M144" s="164"/>
+      <c r="N144" s="158"/>
+    </row>
+    <row r="145" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A145" s="61" t="s">
         <v>15</v>
       </c>
       <c r="B145" s="11">
         <v>9597</v>
       </c>
       <c r="C145" s="11">
         <v>20244</v>
       </c>
-      <c r="D145" s="118">
+      <c r="D145" s="117">
         <v>273071</v>
       </c>
-      <c r="E145" s="118">
+      <c r="E145" s="117">
         <v>283717</v>
       </c>
-      <c r="F145" s="123">
+      <c r="F145" s="122">
         <v>293160</v>
       </c>
-      <c r="G145" s="119">
+      <c r="G145" s="118">
         <v>302603</v>
       </c>
-      <c r="H145" s="159"/>
+      <c r="H145" s="118">
+        <v>305913</v>
+      </c>
       <c r="I145" s="11"/>
-      <c r="J145" s="186"/>
-[...6 lines deleted...]
-      <c r="A146" s="21"/>
+      <c r="J145" s="174"/>
+      <c r="K145" s="174"/>
+      <c r="L145" s="122"/>
+      <c r="M145" s="164"/>
+      <c r="N145" s="158"/>
+    </row>
+    <row r="146" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A146" s="61" t="s">
+        <v>20</v>
+      </c>
       <c r="B146" s="11"/>
       <c r="C146" s="11"/>
-      <c r="D146" s="22"/>
-[...6 lines deleted...]
-      <c r="K146" s="10"/>
+      <c r="D146" s="117"/>
+      <c r="E146" s="117"/>
+      <c r="F146" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G146" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="H146" s="118">
+        <v>50</v>
+      </c>
+      <c r="I146" s="11"/>
+      <c r="J146" s="174"/>
+      <c r="K146" s="174"/>
       <c r="L146" s="122"/>
-      <c r="M146" s="175"/>
-[...5 lines deleted...]
-      </c>
+      <c r="M146" s="164"/>
+      <c r="N146" s="158"/>
+    </row>
+    <row r="147" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A147" s="21"/>
       <c r="B147" s="11"/>
       <c r="C147" s="11"/>
-      <c r="D147" s="18"/>
-[...1 lines deleted...]
-      <c r="F147" s="157"/>
+      <c r="D147" s="22"/>
+      <c r="E147" s="117"/>
+      <c r="F147" s="155"/>
       <c r="G147" s="22"/>
-      <c r="H147" s="153"/>
+      <c r="H147" s="118"/>
       <c r="I147" s="22"/>
       <c r="J147" s="10"/>
       <c r="K147" s="10"/>
-      <c r="L147" s="122"/>
-[...4 lines deleted...]
-      <c r="A148" s="63" t="s">
+      <c r="L147" s="121"/>
+      <c r="M147" s="164"/>
+      <c r="N147" s="158"/>
+    </row>
+    <row r="148" spans="1:14" s="33" customFormat="1" ht="40.799999999999997" x14ac:dyDescent="0.2">
+      <c r="A148" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="B148" s="11"/>
+      <c r="C148" s="11"/>
+      <c r="D148" s="18"/>
+      <c r="E148" s="117"/>
+      <c r="F148" s="155"/>
+      <c r="G148" s="22"/>
+      <c r="H148" s="118"/>
+      <c r="I148" s="22"/>
+      <c r="J148" s="10"/>
+      <c r="K148" s="10"/>
+      <c r="L148" s="121"/>
+      <c r="M148" s="164"/>
+      <c r="N148" s="158"/>
+    </row>
+    <row r="149" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A149" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="B148" s="11">
+      <c r="B149" s="11">
         <v>900225</v>
       </c>
-      <c r="C148" s="11">
+      <c r="C149" s="11">
         <v>1829053</v>
       </c>
-      <c r="D148" s="118">
+      <c r="D149" s="117">
         <v>2776021</v>
       </c>
-      <c r="E148" s="118">
+      <c r="E149" s="117">
         <v>4007301</v>
       </c>
-      <c r="F148" s="123">
+      <c r="F149" s="122">
         <v>5048004</v>
       </c>
-      <c r="G148" s="119">
+      <c r="G149" s="118">
         <v>6070584</v>
       </c>
-      <c r="H148" s="159"/>
-[...8 lines deleted...]
-      <c r="A149" s="63" t="s">
+      <c r="H149" s="118">
+        <v>7192638</v>
+      </c>
+      <c r="I149" s="11"/>
+      <c r="J149" s="174"/>
+      <c r="K149" s="174"/>
+      <c r="L149" s="118"/>
+      <c r="M149" s="164"/>
+      <c r="N149" s="158"/>
+    </row>
+    <row r="150" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A150" s="62" t="s">
         <v>15</v>
       </c>
-      <c r="B149" s="11">
+      <c r="B150" s="11">
         <v>611160</v>
       </c>
-      <c r="C149" s="11">
+      <c r="C150" s="11">
         <v>1151237</v>
       </c>
-      <c r="D149" s="118">
+      <c r="D150" s="117">
         <v>1721825</v>
       </c>
-      <c r="E149" s="118">
+      <c r="E150" s="117">
         <v>2516093</v>
       </c>
-      <c r="F149" s="123">
+      <c r="F150" s="122">
         <v>3142746</v>
       </c>
-      <c r="G149" s="119">
+      <c r="G150" s="118">
         <v>3788921</v>
       </c>
-      <c r="H149" s="159"/>
-[...8 lines deleted...]
-      <c r="A150" s="63" t="s">
+      <c r="H150" s="118">
+        <v>4550591</v>
+      </c>
+      <c r="I150" s="11"/>
+      <c r="J150" s="174"/>
+      <c r="K150" s="174"/>
+      <c r="L150" s="118"/>
+      <c r="M150" s="164"/>
+      <c r="N150" s="158"/>
+    </row>
+    <row r="151" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A151" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B150" s="11">
+      <c r="B151" s="11">
         <v>7986</v>
       </c>
-      <c r="C150" s="11">
+      <c r="C151" s="11">
         <v>15972</v>
       </c>
-      <c r="D150" s="118">
+      <c r="D151" s="117">
         <v>23958</v>
       </c>
-      <c r="E150" s="118">
+      <c r="E151" s="117">
         <v>31944</v>
       </c>
-      <c r="F150" s="123">
+      <c r="F151" s="122">
         <v>39930</v>
       </c>
-      <c r="G150" s="119">
+      <c r="G151" s="118">
         <v>47916</v>
       </c>
-      <c r="H150" s="159"/>
-[...8 lines deleted...]
-      <c r="A151" s="63" t="s">
+      <c r="H151" s="118">
+        <v>64162</v>
+      </c>
+      <c r="I151" s="11"/>
+      <c r="J151" s="174"/>
+      <c r="K151" s="174"/>
+      <c r="L151" s="118"/>
+      <c r="M151" s="164"/>
+      <c r="N151" s="158"/>
+    </row>
+    <row r="152" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A152" s="62" t="s">
         <v>17</v>
       </c>
-      <c r="B151" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A152" s="63" t="s">
+      <c r="B152" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C152" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D152" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E152" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F152" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G152" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H152" s="118">
+        <v>167</v>
+      </c>
+      <c r="I152" s="11"/>
+      <c r="J152" s="11"/>
+      <c r="K152" s="11"/>
+      <c r="L152" s="11"/>
+      <c r="M152" s="164"/>
+      <c r="N152" s="158"/>
+    </row>
+    <row r="153" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A153" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B152" s="11">
+      <c r="B153" s="11">
         <v>48055</v>
       </c>
-      <c r="C152" s="11">
+      <c r="C153" s="11">
         <v>96949</v>
       </c>
-      <c r="D152" s="192">
+      <c r="D153" s="180">
         <v>145844</v>
       </c>
-      <c r="E152" s="118">
+      <c r="E153" s="117">
         <v>194739</v>
       </c>
-      <c r="F152" s="123">
+      <c r="F153" s="122">
         <v>267199</v>
       </c>
-      <c r="G152" s="119">
+      <c r="G153" s="118">
         <v>339660</v>
       </c>
-      <c r="H152" s="159"/>
-[...8 lines deleted...]
-      <c r="A153" s="63" t="s">
+      <c r="H153" s="118">
+        <v>412274</v>
+      </c>
+      <c r="I153" s="11"/>
+      <c r="J153" s="174"/>
+      <c r="K153" s="174"/>
+      <c r="L153" s="118"/>
+      <c r="M153" s="164"/>
+      <c r="N153" s="158"/>
+    </row>
+    <row r="154" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A154" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B153" s="11">
+      <c r="B154" s="11">
         <v>2365</v>
       </c>
-      <c r="C153" s="11">
+      <c r="C154" s="11">
         <v>4730</v>
       </c>
-      <c r="D153" s="118">
+      <c r="D154" s="117">
         <v>7095</v>
       </c>
-      <c r="E153" s="118">
+      <c r="E154" s="117">
         <v>9460</v>
       </c>
-      <c r="F153" s="123">
+      <c r="F154" s="122">
         <v>11825</v>
       </c>
-      <c r="G153" s="119">
+      <c r="G154" s="118">
         <v>14190</v>
       </c>
-      <c r="H153" s="159"/>
-[...8 lines deleted...]
-      <c r="A154" s="63" t="s">
+      <c r="H154" s="118">
+        <v>16518</v>
+      </c>
+      <c r="I154" s="11"/>
+      <c r="J154" s="174"/>
+      <c r="K154" s="174"/>
+      <c r="L154" s="118"/>
+      <c r="M154" s="164"/>
+      <c r="N154" s="158"/>
+    </row>
+    <row r="155" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A155" s="62" t="s">
         <v>20</v>
       </c>
-      <c r="B154" s="11">
+      <c r="B155" s="11">
         <v>21</v>
       </c>
-      <c r="C154" s="11">
+      <c r="C155" s="11">
         <v>42</v>
       </c>
-      <c r="D154" s="118">
+      <c r="D155" s="117">
         <v>63</v>
       </c>
-      <c r="E154" s="118">
+      <c r="E155" s="117">
         <v>84</v>
       </c>
-      <c r="F154" s="123">
+      <c r="F155" s="122">
         <v>105</v>
       </c>
-      <c r="G154" s="119">
+      <c r="G155" s="118">
         <v>126</v>
       </c>
-      <c r="H154" s="159"/>
-[...8 lines deleted...]
-      <c r="A155" s="63" t="s">
+      <c r="H155" s="118">
+        <v>126</v>
+      </c>
+      <c r="I155" s="11"/>
+      <c r="J155" s="174"/>
+      <c r="K155" s="174"/>
+      <c r="L155" s="118"/>
+      <c r="M155" s="164"/>
+      <c r="N155" s="158"/>
+    </row>
+    <row r="156" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A156" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="B155" s="11">
+      <c r="B156" s="11">
         <v>73020</v>
       </c>
-      <c r="C155" s="11">
+      <c r="C156" s="11">
         <v>128495</v>
       </c>
-      <c r="D155" s="118">
+      <c r="D156" s="117">
         <v>183971</v>
       </c>
-      <c r="E155" s="118">
+      <c r="E156" s="117">
         <v>239446</v>
       </c>
-      <c r="F155" s="123">
+      <c r="F156" s="122">
         <v>292249</v>
       </c>
-      <c r="G155" s="119">
+      <c r="G156" s="118">
         <v>345051</v>
       </c>
-      <c r="H155" s="159"/>
-[...8 lines deleted...]
-      <c r="A156" s="63" t="s">
+      <c r="H156" s="118">
+        <v>390104</v>
+      </c>
+      <c r="I156" s="11"/>
+      <c r="J156" s="174"/>
+      <c r="K156" s="174"/>
+      <c r="L156" s="118"/>
+      <c r="M156" s="164"/>
+      <c r="N156" s="158"/>
+    </row>
+    <row r="157" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A157" s="62" t="s">
         <v>22</v>
       </c>
-      <c r="B156" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A157" s="63" t="s">
+      <c r="B157" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C157" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D157" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E157" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F157" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G157" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H157" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I157" s="11"/>
+      <c r="J157" s="11"/>
+      <c r="K157" s="11"/>
+      <c r="L157" s="11"/>
+      <c r="M157" s="164"/>
+      <c r="N157" s="158"/>
+    </row>
+    <row r="158" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A158" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="B157" s="11">
+      <c r="B158" s="11">
         <v>3031</v>
       </c>
-      <c r="C157" s="11">
+      <c r="C158" s="11">
         <v>5029</v>
       </c>
-      <c r="D157" s="118">
+      <c r="D158" s="117">
         <v>7027</v>
       </c>
-      <c r="E157" s="118">
+      <c r="E158" s="117">
         <v>9025</v>
       </c>
-      <c r="F157" s="193">
+      <c r="F158" s="181">
         <v>12057</v>
       </c>
-      <c r="G157" s="192">
+      <c r="G158" s="180">
         <v>15088</v>
       </c>
-      <c r="H157" s="159"/>
-[...8 lines deleted...]
-      <c r="A158" s="63" t="s">
+      <c r="H158" s="118">
+        <v>19021</v>
+      </c>
+      <c r="I158" s="11"/>
+      <c r="J158" s="174"/>
+      <c r="K158" s="174"/>
+      <c r="L158" s="118"/>
+      <c r="M158" s="164"/>
+      <c r="N158" s="158"/>
+    </row>
+    <row r="159" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A159" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="B158" s="11">
+      <c r="B159" s="11">
         <v>148794</v>
       </c>
-      <c r="C158" s="11">
+      <c r="C159" s="11">
         <v>415012</v>
       </c>
-      <c r="D158" s="192">
+      <c r="D159" s="180">
         <v>668859</v>
       </c>
-      <c r="E158" s="118">
+      <c r="E159" s="117">
         <v>983338</v>
       </c>
-      <c r="F158" s="123">
+      <c r="F159" s="122">
         <v>1252928</v>
       </c>
-      <c r="G158" s="119">
+      <c r="G159" s="118">
         <v>1484874</v>
       </c>
-      <c r="H158" s="159"/>
-[...8 lines deleted...]
-      <c r="A159" s="63" t="s">
+      <c r="H159" s="118">
+        <v>1700525</v>
+      </c>
+      <c r="I159" s="11"/>
+      <c r="J159" s="174"/>
+      <c r="K159" s="174"/>
+      <c r="L159" s="118"/>
+      <c r="M159" s="164"/>
+      <c r="N159" s="158"/>
+    </row>
+    <row r="160" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A160" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="B159" s="11">
+      <c r="B160" s="11">
         <v>646</v>
       </c>
-      <c r="C159" s="11">
+      <c r="C160" s="11">
         <v>1292</v>
       </c>
-      <c r="D159" s="118">
+      <c r="D160" s="117">
         <v>1938</v>
       </c>
-      <c r="E159" s="118">
+      <c r="E160" s="117">
         <v>2584</v>
       </c>
-      <c r="F159" s="123">
+      <c r="F160" s="122">
         <v>3230</v>
       </c>
-      <c r="G159" s="119">
+      <c r="G160" s="118">
         <v>3876</v>
       </c>
-      <c r="H159" s="159"/>
-[...8 lines deleted...]
-      <c r="A160" s="63" t="s">
+      <c r="H160" s="118">
+        <v>3876</v>
+      </c>
+      <c r="I160" s="11"/>
+      <c r="J160" s="174"/>
+      <c r="K160" s="174"/>
+      <c r="L160" s="118"/>
+      <c r="M160" s="164"/>
+      <c r="N160" s="158"/>
+    </row>
+    <row r="161" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A161" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B160" s="11">
+      <c r="B161" s="11">
         <v>587</v>
       </c>
-      <c r="C160" s="11">
+      <c r="C161" s="11">
         <v>1174</v>
       </c>
-      <c r="D160" s="118">
+      <c r="D161" s="117">
         <v>1761</v>
       </c>
-      <c r="E160" s="118">
+      <c r="E161" s="117">
         <v>2348</v>
       </c>
-      <c r="F160" s="123">
+      <c r="F161" s="122">
         <v>2935</v>
       </c>
-      <c r="G160" s="119">
+      <c r="G161" s="118">
         <v>3522</v>
       </c>
-      <c r="H160" s="159"/>
-[...8 lines deleted...]
-      <c r="A161" s="38" t="s">
+      <c r="H161" s="118">
+        <v>4374</v>
+      </c>
+      <c r="I161" s="11"/>
+      <c r="J161" s="174"/>
+      <c r="K161" s="174"/>
+      <c r="L161" s="118"/>
+      <c r="M161" s="164"/>
+      <c r="N161" s="158"/>
+    </row>
+    <row r="162" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A162" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="B161" s="11">
+      <c r="B162" s="11">
         <v>1746</v>
       </c>
-      <c r="C161" s="11">
+      <c r="C162" s="11">
         <v>3492</v>
       </c>
-      <c r="D161" s="118">
+      <c r="D162" s="117">
         <v>5238</v>
       </c>
-      <c r="E161" s="118">
+      <c r="E162" s="117">
         <v>6984</v>
       </c>
-      <c r="F161" s="123">
+      <c r="F162" s="122">
         <v>8730</v>
       </c>
-      <c r="G161" s="119">
+      <c r="G162" s="118">
         <v>10476</v>
       </c>
-      <c r="H161" s="159"/>
-[...8 lines deleted...]
-      <c r="A162" s="63" t="s">
+      <c r="H162" s="118">
+        <v>10476</v>
+      </c>
+      <c r="I162" s="11"/>
+      <c r="J162" s="174"/>
+      <c r="K162" s="174"/>
+      <c r="L162" s="118"/>
+      <c r="M162" s="164"/>
+      <c r="N162" s="158"/>
+    </row>
+    <row r="163" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A163" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="B162" s="11">
+      <c r="B163" s="11">
         <v>2814</v>
       </c>
-      <c r="C162" s="11">
+      <c r="C163" s="11">
         <v>5628</v>
       </c>
-      <c r="D162" s="118">
+      <c r="D163" s="117">
         <v>8442</v>
       </c>
-      <c r="E162" s="118">
+      <c r="E163" s="117">
         <v>11256</v>
       </c>
-      <c r="F162" s="123">
+      <c r="F163" s="122">
         <v>14070</v>
       </c>
-      <c r="G162" s="119">
+      <c r="G163" s="118">
         <v>16884</v>
       </c>
-      <c r="H162" s="159"/>
-[...26 lines deleted...]
-      </c>
+      <c r="H163" s="118">
+        <v>20426</v>
+      </c>
+      <c r="I163" s="11"/>
+      <c r="J163" s="174"/>
+      <c r="K163" s="174"/>
+      <c r="L163" s="118"/>
+      <c r="M163" s="164"/>
+      <c r="N163" s="158"/>
+    </row>
+    <row r="164" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A164" s="12"/>
       <c r="B164" s="11"/>
       <c r="C164" s="11"/>
-      <c r="D164" s="64"/>
-[...1 lines deleted...]
-      <c r="F164" s="158"/>
+      <c r="D164" s="11"/>
+      <c r="E164" s="117"/>
+      <c r="F164" s="156"/>
       <c r="G164" s="11"/>
-      <c r="H164" s="153"/>
+      <c r="H164" s="118"/>
       <c r="I164" s="22"/>
-      <c r="J164" s="64"/>
-[...6 lines deleted...]
-      <c r="A165" s="33" t="s">
+      <c r="J164" s="63"/>
+      <c r="K164" s="63"/>
+      <c r="L164" s="63"/>
+      <c r="M164" s="164"/>
+      <c r="N164" s="158"/>
+    </row>
+    <row r="165" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A165" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B165" s="11"/>
+      <c r="C165" s="11"/>
+      <c r="D165" s="63"/>
+      <c r="E165" s="117"/>
+      <c r="F165" s="156"/>
+      <c r="G165" s="11"/>
+      <c r="H165" s="118"/>
+      <c r="I165" s="22"/>
+      <c r="J165" s="63"/>
+      <c r="K165" s="63"/>
+      <c r="L165" s="63"/>
+      <c r="M165" s="164"/>
+      <c r="N165" s="158"/>
+    </row>
+    <row r="166" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A166" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="B165" s="11">
+      <c r="B166" s="11">
         <v>243418</v>
       </c>
-      <c r="C165" s="11">
+      <c r="C166" s="11">
         <v>446341</v>
       </c>
-      <c r="D165" s="118">
+      <c r="D166" s="117">
         <v>649264</v>
       </c>
-      <c r="E165" s="118">
+      <c r="E166" s="117">
         <v>852187</v>
       </c>
-      <c r="F165" s="123">
+      <c r="F166" s="122">
         <v>1028151</v>
       </c>
-      <c r="G165" s="119">
+      <c r="G166" s="118">
         <v>1204115</v>
       </c>
-      <c r="H165" s="159"/>
-[...8 lines deleted...]
-      <c r="A166" s="33" t="s">
+      <c r="H166" s="118">
+        <v>1376397</v>
+      </c>
+      <c r="I166" s="157"/>
+      <c r="J166" s="174"/>
+      <c r="K166" s="174"/>
+      <c r="L166" s="118"/>
+      <c r="M166" s="164"/>
+      <c r="N166" s="158"/>
+    </row>
+    <row r="167" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A167" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="B166" s="11">
+      <c r="B167" s="11">
         <v>238266</v>
       </c>
-      <c r="C166" s="11">
+      <c r="C167" s="11">
         <v>428500</v>
       </c>
-      <c r="D166" s="118">
+      <c r="D167" s="117">
         <v>618735</v>
       </c>
-      <c r="E166" s="118">
+      <c r="E167" s="117">
         <v>808970</v>
       </c>
-      <c r="F166" s="123">
+      <c r="F167" s="122">
         <v>978734</v>
       </c>
-      <c r="G166" s="119">
+      <c r="G167" s="118">
         <v>1148499</v>
       </c>
-      <c r="H166" s="159"/>
-[...8 lines deleted...]
-      <c r="A167" s="33" t="s">
+      <c r="H167" s="118">
+        <v>1318243</v>
+      </c>
+      <c r="I167" s="157"/>
+      <c r="J167" s="174"/>
+      <c r="K167" s="174"/>
+      <c r="L167" s="118"/>
+      <c r="M167" s="164"/>
+      <c r="N167" s="158"/>
+    </row>
+    <row r="168" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A168" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B167" s="11">
+      <c r="B168" s="11">
         <v>211</v>
       </c>
-      <c r="C167" s="11">
+      <c r="C168" s="11">
         <v>589</v>
       </c>
-      <c r="D167" s="118">
+      <c r="D168" s="117">
         <v>968</v>
       </c>
-      <c r="E167" s="118">
+      <c r="E168" s="117">
         <v>1346</v>
       </c>
-      <c r="F167" s="123">
+      <c r="F168" s="122">
         <v>1495</v>
       </c>
-      <c r="G167" s="119">
+      <c r="G168" s="118">
         <v>1643</v>
       </c>
-      <c r="H167" s="159"/>
-[...8 lines deleted...]
-      <c r="A168" s="33" t="s">
+      <c r="H168" s="118">
+        <v>1792</v>
+      </c>
+      <c r="I168" s="157"/>
+      <c r="J168" s="174"/>
+      <c r="K168" s="174"/>
+      <c r="L168" s="118"/>
+      <c r="M168" s="164"/>
+      <c r="N168" s="158"/>
+    </row>
+    <row r="169" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A169" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="B168" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A169" s="33" t="s">
+      <c r="B169" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C169" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D169" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E169" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F169" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G169" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H169" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I169" s="157"/>
+      <c r="J169" s="31"/>
+      <c r="K169" s="118"/>
+      <c r="L169" s="118"/>
+      <c r="M169" s="164"/>
+      <c r="N169" s="158"/>
+    </row>
+    <row r="170" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A170" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="B169" s="11">
+      <c r="B170" s="11">
         <v>4941</v>
       </c>
-      <c r="C169" s="11">
+      <c r="C170" s="11">
         <v>17251</v>
       </c>
-      <c r="D169" s="192">
+      <c r="D170" s="180">
         <v>29561</v>
       </c>
-      <c r="E169" s="118">
+      <c r="E170" s="117">
         <v>41871</v>
       </c>
-      <c r="F169" s="193">
+      <c r="F170" s="181">
         <v>47922</v>
       </c>
-      <c r="G169" s="192">
+      <c r="G170" s="180">
         <v>53972</v>
       </c>
-      <c r="H169" s="159"/>
-[...8 lines deleted...]
-      <c r="A170" s="33" t="s">
+      <c r="H170" s="118">
+        <v>56362</v>
+      </c>
+      <c r="I170" s="157"/>
+      <c r="J170" s="174"/>
+      <c r="K170" s="174"/>
+      <c r="L170" s="118"/>
+      <c r="M170" s="164"/>
+      <c r="N170" s="158"/>
+    </row>
+    <row r="171" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A171" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="B170" s="11" t="s">
-[...44 lines deleted...]
-      </c>
+      <c r="B171" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C171" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D171" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E171" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F171" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G171" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H171" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I171" s="153"/>
+      <c r="J171" s="157"/>
+      <c r="K171" s="75"/>
+      <c r="L171" s="75"/>
+      <c r="M171" s="164"/>
+      <c r="N171" s="158"/>
+    </row>
+    <row r="172" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A172" s="12"/>
       <c r="B172" s="11"/>
       <c r="C172" s="11"/>
-      <c r="D172" s="65"/>
-[...3 lines deleted...]
-      <c r="H172" s="153"/>
+      <c r="D172" s="75"/>
+      <c r="E172" s="117"/>
+      <c r="F172" s="156"/>
+      <c r="G172" s="11"/>
+      <c r="H172" s="118"/>
       <c r="I172" s="22"/>
-      <c r="J172" s="65"/>
-[...6 lines deleted...]
-      <c r="A173" s="66" t="s">
+      <c r="J172" s="64"/>
+      <c r="K172" s="64"/>
+      <c r="L172" s="129"/>
+      <c r="M172" s="164"/>
+      <c r="N172" s="158"/>
+    </row>
+    <row r="173" spans="1:14" s="33" customFormat="1" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="A173" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B173" s="11"/>
+      <c r="C173" s="11"/>
+      <c r="D173" s="64"/>
+      <c r="E173" s="117"/>
+      <c r="F173" s="128"/>
+      <c r="G173" s="75"/>
+      <c r="H173" s="118"/>
+      <c r="I173" s="22"/>
+      <c r="J173" s="64"/>
+      <c r="K173" s="64"/>
+      <c r="L173" s="129"/>
+      <c r="M173" s="164"/>
+      <c r="N173" s="158"/>
+    </row>
+    <row r="174" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A174" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="B173" s="11">
+      <c r="B174" s="11">
         <v>90196</v>
       </c>
-      <c r="C173" s="11">
+      <c r="C174" s="11">
         <v>187182</v>
       </c>
-      <c r="D173" s="118">
+      <c r="D174" s="117">
         <v>284168</v>
       </c>
-      <c r="E173" s="118">
+      <c r="E174" s="117">
         <v>381155</v>
       </c>
-      <c r="F173" s="123">
+      <c r="F174" s="122">
         <v>461588</v>
       </c>
-      <c r="G173" s="119">
+      <c r="G174" s="118">
         <v>542021</v>
       </c>
-      <c r="H173" s="199"/>
-[...8 lines deleted...]
-      <c r="A174" s="66" t="s">
+      <c r="H174" s="118">
+        <v>596726</v>
+      </c>
+      <c r="I174" s="117"/>
+      <c r="J174" s="174"/>
+      <c r="K174" s="174"/>
+      <c r="L174" s="118"/>
+      <c r="M174" s="164"/>
+      <c r="N174" s="158"/>
+    </row>
+    <row r="175" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A175" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="B174" s="11">
+      <c r="B175" s="11">
         <v>85576</v>
       </c>
-      <c r="C174" s="11">
+      <c r="C175" s="11">
         <v>177793</v>
       </c>
-      <c r="D174" s="118">
+      <c r="D175" s="117">
         <v>270010</v>
       </c>
-      <c r="E174" s="118">
+      <c r="E175" s="117">
         <v>362227</v>
       </c>
-      <c r="F174" s="123">
+      <c r="F175" s="122">
         <v>437267</v>
       </c>
-      <c r="G174" s="119">
+      <c r="G175" s="118">
         <v>512308</v>
       </c>
-      <c r="H174" s="199"/>
-[...8 lines deleted...]
-      <c r="A175" s="33" t="s">
+      <c r="H175" s="118">
+        <v>561602</v>
+      </c>
+      <c r="I175" s="117"/>
+      <c r="J175" s="174"/>
+      <c r="K175" s="174"/>
+      <c r="L175" s="118"/>
+      <c r="M175" s="164"/>
+      <c r="N175" s="158"/>
+    </row>
+    <row r="176" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A176" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B175" s="11">
+      <c r="B176" s="11">
         <v>261</v>
       </c>
-      <c r="C175" s="11">
+      <c r="C176" s="11">
         <v>522</v>
       </c>
-      <c r="D175" s="118">
+      <c r="D176" s="117">
         <v>783</v>
       </c>
-      <c r="E175" s="118">
+      <c r="E176" s="117">
         <v>1044</v>
       </c>
-      <c r="F175" s="123">
+      <c r="F176" s="122">
         <v>1305</v>
       </c>
-      <c r="G175" s="119">
+      <c r="G176" s="118">
         <v>1566</v>
       </c>
-      <c r="H175" s="199"/>
-[...8 lines deleted...]
-      <c r="A176" s="66" t="s">
+      <c r="H176" s="118">
+        <v>1869</v>
+      </c>
+      <c r="I176" s="117"/>
+      <c r="J176" s="174"/>
+      <c r="K176" s="174"/>
+      <c r="L176" s="118"/>
+      <c r="M176" s="164"/>
+      <c r="N176" s="158"/>
+    </row>
+    <row r="177" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A177" s="65" t="s">
         <v>17</v>
       </c>
-      <c r="B176" s="11">
+      <c r="B177" s="11">
         <v>26</v>
       </c>
-      <c r="C176" s="11">
+      <c r="C177" s="11">
         <v>52</v>
       </c>
-      <c r="D176" s="118">
+      <c r="D177" s="117">
         <v>78</v>
       </c>
-      <c r="E176" s="118">
+      <c r="E177" s="117">
         <v>104</v>
       </c>
-      <c r="F176" s="123">
+      <c r="F177" s="122">
         <v>130</v>
       </c>
-      <c r="G176" s="119">
+      <c r="G177" s="118">
         <v>156</v>
       </c>
-      <c r="H176" s="199"/>
-[...8 lines deleted...]
-      <c r="A177" s="66" t="s">
+      <c r="H177" s="118">
+        <v>739</v>
+      </c>
+      <c r="I177" s="117"/>
+      <c r="J177" s="174"/>
+      <c r="K177" s="174"/>
+      <c r="L177" s="118"/>
+      <c r="M177" s="164"/>
+      <c r="N177" s="158"/>
+    </row>
+    <row r="178" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A178" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="B177" s="11">
+      <c r="B178" s="11">
         <v>573</v>
       </c>
-      <c r="C177" s="11">
+      <c r="C178" s="11">
         <v>1146</v>
       </c>
-      <c r="D177" s="118">
+      <c r="D178" s="117">
         <v>1719</v>
       </c>
-      <c r="E177" s="118">
+      <c r="E178" s="117">
         <v>2292</v>
       </c>
-      <c r="F177" s="123">
+      <c r="F178" s="122">
         <v>2865</v>
       </c>
-      <c r="G177" s="119">
+      <c r="G178" s="118">
         <v>3438</v>
       </c>
-      <c r="H177" s="199"/>
-[...8 lines deleted...]
-      <c r="A178" s="66" t="s">
+      <c r="H178" s="118">
+        <v>3505</v>
+      </c>
+      <c r="I178" s="117"/>
+      <c r="J178" s="174"/>
+      <c r="K178" s="174"/>
+      <c r="L178" s="118"/>
+      <c r="M178" s="164"/>
+      <c r="N178" s="158"/>
+    </row>
+    <row r="179" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A179" s="65" t="s">
         <v>20</v>
       </c>
-      <c r="B178" s="11">
+      <c r="B179" s="11">
         <v>215</v>
       </c>
-      <c r="C178" s="11">
+      <c r="C179" s="11">
         <v>430</v>
       </c>
-      <c r="D178" s="118">
+      <c r="D179" s="117">
         <v>645</v>
       </c>
-      <c r="E178" s="118">
+      <c r="E179" s="117">
         <v>860</v>
       </c>
-      <c r="F178" s="123">
+      <c r="F179" s="122">
         <v>1075</v>
       </c>
-      <c r="G178" s="119">
+      <c r="G179" s="118">
         <v>1290</v>
       </c>
-      <c r="H178" s="199"/>
-[...8 lines deleted...]
-      <c r="A179" s="66" t="s">
+      <c r="H179" s="118">
+        <v>1397</v>
+      </c>
+      <c r="I179" s="117"/>
+      <c r="J179" s="174"/>
+      <c r="K179" s="174"/>
+      <c r="L179" s="118"/>
+      <c r="M179" s="164"/>
+      <c r="N179" s="158"/>
+    </row>
+    <row r="180" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A180" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="B179" s="11">
+      <c r="B180" s="11">
         <v>2</v>
       </c>
-      <c r="C179" s="11">
+      <c r="C180" s="11">
         <v>5</v>
       </c>
-      <c r="D179" s="118">
+      <c r="D180" s="117">
         <v>9</v>
       </c>
-      <c r="E179" s="118">
+      <c r="E180" s="117">
         <v>13</v>
       </c>
-      <c r="F179" s="123">
+      <c r="F180" s="122">
         <v>812</v>
       </c>
-      <c r="G179" s="119">
+      <c r="G180" s="118">
         <v>1612</v>
       </c>
-      <c r="H179" s="198"/>
-[...8 lines deleted...]
-      <c r="A180" s="66" t="s">
+      <c r="H180" s="118">
+        <v>2450</v>
+      </c>
+      <c r="I180" s="16"/>
+      <c r="J180" s="174"/>
+      <c r="K180" s="174"/>
+      <c r="L180" s="118"/>
+      <c r="M180" s="164"/>
+      <c r="N180" s="158"/>
+    </row>
+    <row r="181" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A181" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="B180" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A181" s="66" t="s">
+      <c r="B181" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C181" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D181" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E181" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F181" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G181" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H181" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I181" s="117"/>
+      <c r="J181" s="75"/>
+      <c r="K181" s="75"/>
+      <c r="L181" s="75"/>
+      <c r="M181" s="164"/>
+      <c r="N181" s="158"/>
+    </row>
+    <row r="182" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A182" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="B181" s="11">
+      <c r="B182" s="11">
         <v>87</v>
       </c>
-      <c r="C181" s="11">
+      <c r="C182" s="11">
         <v>174</v>
       </c>
-      <c r="D181" s="16">
+      <c r="D182" s="16">
         <v>261</v>
       </c>
-      <c r="E181" s="118">
+      <c r="E182" s="117">
         <v>348</v>
       </c>
-      <c r="F181" s="124">
+      <c r="F182" s="123">
         <v>435</v>
       </c>
-      <c r="G181" s="16">
+      <c r="G182" s="16">
         <v>522</v>
       </c>
-      <c r="H181" s="199"/>
-[...8 lines deleted...]
-      <c r="A182" s="66" t="s">
+      <c r="H182" s="118">
+        <v>1295</v>
+      </c>
+      <c r="I182" s="117"/>
+      <c r="J182" s="174"/>
+      <c r="K182" s="174"/>
+      <c r="L182" s="118"/>
+      <c r="M182" s="164"/>
+      <c r="N182" s="158"/>
+    </row>
+    <row r="183" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A183" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="B183" s="11"/>
+      <c r="C183" s="11"/>
+      <c r="D183" s="16"/>
+      <c r="E183" s="117"/>
+      <c r="F183" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G183" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="H183" s="118">
+        <v>108</v>
+      </c>
+      <c r="I183" s="117"/>
+      <c r="J183" s="174"/>
+      <c r="K183" s="174"/>
+      <c r="L183" s="118"/>
+      <c r="M183" s="164"/>
+      <c r="N183" s="158"/>
+    </row>
+    <row r="184" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A184" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="B182" s="11">
+      <c r="B184" s="11">
         <v>2799</v>
       </c>
-      <c r="C182" s="11">
+      <c r="C184" s="11">
         <v>5745</v>
       </c>
-      <c r="D182" s="118">
+      <c r="D184" s="117">
         <v>8691</v>
       </c>
-      <c r="E182" s="118">
+      <c r="E184" s="117">
         <v>11638</v>
       </c>
-      <c r="F182" s="123">
+      <c r="F184" s="122">
         <v>14411</v>
       </c>
-      <c r="G182" s="119">
+      <c r="G184" s="118">
         <v>17185</v>
       </c>
-      <c r="H182" s="199"/>
-[...8 lines deleted...]
-      <c r="A183" s="63" t="s">
+      <c r="H184" s="118">
+        <v>19114</v>
+      </c>
+      <c r="I184" s="117"/>
+      <c r="J184" s="174"/>
+      <c r="K184" s="174"/>
+      <c r="L184" s="118"/>
+      <c r="M184" s="164"/>
+      <c r="N184" s="158"/>
+    </row>
+    <row r="185" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A185" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B183" s="11">
+      <c r="B185" s="11">
         <v>24</v>
       </c>
-      <c r="C183" s="11">
+      <c r="C185" s="11">
         <v>48</v>
       </c>
-      <c r="D183" s="118">
+      <c r="D185" s="117">
         <v>72</v>
       </c>
-      <c r="E183" s="118">
+      <c r="E185" s="117">
         <v>96</v>
       </c>
-      <c r="F183" s="123">
+      <c r="F185" s="122">
         <v>120</v>
       </c>
-      <c r="G183" s="119">
+      <c r="G185" s="118">
         <v>144</v>
       </c>
-      <c r="H183" s="199"/>
-[...8 lines deleted...]
-      <c r="A184" s="66" t="s">
+      <c r="H185" s="118">
+        <v>193</v>
+      </c>
+      <c r="I185" s="117"/>
+      <c r="J185" s="174"/>
+      <c r="K185" s="174"/>
+      <c r="L185" s="118"/>
+      <c r="M185" s="164"/>
+      <c r="N185" s="158"/>
+    </row>
+    <row r="186" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A186" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="B184" s="11">
+      <c r="B186" s="11">
         <v>633</v>
       </c>
-      <c r="C184" s="11">
+      <c r="C186" s="11">
         <v>1267</v>
       </c>
-      <c r="D184" s="118">
+      <c r="D186" s="117">
         <v>1900</v>
       </c>
-      <c r="E184" s="118">
+      <c r="E186" s="117">
         <v>2533</v>
       </c>
-      <c r="F184" s="123">
+      <c r="F186" s="122">
         <v>3167</v>
       </c>
-      <c r="G184" s="119">
+      <c r="G186" s="118">
         <v>3800</v>
       </c>
-      <c r="H184" s="199"/>
-[...24 lines deleted...]
-      <c r="A186" s="13" t="s">
+      <c r="H186" s="118">
+        <v>4433</v>
+      </c>
+      <c r="I186" s="117"/>
+      <c r="J186" s="174"/>
+      <c r="K186" s="174"/>
+      <c r="L186" s="118"/>
+      <c r="M186" s="164"/>
+      <c r="N186" s="158"/>
+    </row>
+    <row r="187" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A187" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="B187" s="11"/>
+      <c r="C187" s="11"/>
+      <c r="D187" s="117"/>
+      <c r="E187" s="117"/>
+      <c r="F187" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G187" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="H187" s="118">
+        <v>21</v>
+      </c>
+      <c r="I187" s="117"/>
+      <c r="J187" s="174"/>
+      <c r="K187" s="174"/>
+      <c r="L187" s="122"/>
+      <c r="M187" s="164"/>
+      <c r="N187" s="158"/>
+    </row>
+    <row r="188" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A188" s="12"/>
+      <c r="B188" s="11"/>
+      <c r="C188" s="11"/>
+      <c r="D188" s="11"/>
+      <c r="E188" s="117"/>
+      <c r="F188" s="156"/>
+      <c r="G188" s="11"/>
+      <c r="H188" s="118"/>
+      <c r="I188" s="22"/>
+      <c r="J188" s="66"/>
+      <c r="K188" s="66"/>
+      <c r="L188" s="130"/>
+      <c r="M188" s="164"/>
+      <c r="N188" s="158"/>
+    </row>
+    <row r="189" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A189" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="B186" s="11"/>
-[...14 lines deleted...]
-      <c r="A187" s="68" t="s">
+      <c r="B189" s="11"/>
+      <c r="C189" s="11"/>
+      <c r="D189" s="66"/>
+      <c r="E189" s="117"/>
+      <c r="F189" s="156"/>
+      <c r="G189" s="11"/>
+      <c r="H189" s="118"/>
+      <c r="I189" s="22"/>
+      <c r="J189" s="66"/>
+      <c r="K189" s="66"/>
+      <c r="L189" s="130"/>
+      <c r="M189" s="164"/>
+      <c r="N189" s="158"/>
+    </row>
+    <row r="190" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A190" s="67" t="s">
         <v>14</v>
       </c>
-      <c r="B187" s="11">
+      <c r="B190" s="11">
         <v>1129897</v>
       </c>
-      <c r="C187" s="11">
+      <c r="C190" s="11">
         <v>1431101</v>
       </c>
-      <c r="D187" s="118">
+      <c r="D190" s="117">
         <v>2891618</v>
       </c>
-      <c r="E187" s="118">
+      <c r="E190" s="117">
         <v>4205887</v>
       </c>
-      <c r="F187" s="123">
+      <c r="F190" s="122">
         <v>5453881</v>
       </c>
-      <c r="G187" s="119">
+      <c r="G190" s="118">
         <v>6184368</v>
       </c>
-      <c r="H187" s="159"/>
-[...8 lines deleted...]
-      <c r="A188" s="68" t="s">
+      <c r="H190" s="118">
+        <v>6862208</v>
+      </c>
+      <c r="I190" s="11"/>
+      <c r="J190" s="174"/>
+      <c r="K190" s="174"/>
+      <c r="L190" s="118"/>
+      <c r="M190" s="164"/>
+      <c r="N190" s="158"/>
+    </row>
+    <row r="191" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A191" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="B188" s="11">
+      <c r="B191" s="11">
         <v>138392</v>
       </c>
-      <c r="C188" s="11">
+      <c r="C191" s="11">
         <v>277533</v>
       </c>
-      <c r="D188" s="118">
+      <c r="D191" s="117">
         <v>419963</v>
       </c>
-      <c r="E188" s="118">
+      <c r="E191" s="117">
         <v>560376</v>
       </c>
-      <c r="F188" s="123">
+      <c r="F191" s="122">
         <v>719996</v>
       </c>
-      <c r="G188" s="119">
+      <c r="G191" s="118">
         <v>880161</v>
       </c>
-      <c r="H188" s="159"/>
-[...8 lines deleted...]
-      <c r="A189" s="68" t="s">
+      <c r="H191" s="118">
+        <v>1032238</v>
+      </c>
+      <c r="I191" s="11"/>
+      <c r="J191" s="174"/>
+      <c r="K191" s="174"/>
+      <c r="L191" s="118"/>
+      <c r="M191" s="164"/>
+      <c r="N191" s="158"/>
+    </row>
+    <row r="192" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A192" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="B189" s="11">
+      <c r="B192" s="11">
         <v>29251</v>
       </c>
-      <c r="C189" s="11">
+      <c r="C192" s="11">
         <v>59372</v>
       </c>
-      <c r="D189" s="118">
+      <c r="D192" s="117">
         <v>89493</v>
       </c>
-      <c r="E189" s="118">
+      <c r="E192" s="117">
         <v>119614</v>
       </c>
-      <c r="F189" s="123">
+      <c r="F192" s="122">
         <v>151973</v>
       </c>
-      <c r="G189" s="119">
+      <c r="G192" s="118">
         <v>184331</v>
       </c>
-      <c r="H189" s="159"/>
-[...8 lines deleted...]
-      <c r="A190" s="75" t="s">
+      <c r="H192" s="118">
+        <v>216690</v>
+      </c>
+      <c r="I192" s="11"/>
+      <c r="J192" s="174"/>
+      <c r="K192" s="174"/>
+      <c r="L192" s="118"/>
+      <c r="M192" s="164"/>
+      <c r="N192" s="158"/>
+    </row>
+    <row r="193" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A193" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="B190" s="11" t="s">
-[...88 lines deleted...]
-      </c>
       <c r="B193" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C193" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D193" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="E193" s="118" t="s">
-[...8 lines deleted...]
-      <c r="H193" s="159"/>
+      <c r="E193" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F193" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G193" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H193" s="118">
+        <v>125</v>
+      </c>
       <c r="I193" s="11"/>
       <c r="J193" s="11"/>
-      <c r="K193" s="119"/>
-[...5 lines deleted...]
-      <c r="A194" s="68" t="s">
+      <c r="K193" s="118"/>
+      <c r="L193" s="118"/>
+      <c r="M193" s="164"/>
+      <c r="N193" s="158"/>
+    </row>
+    <row r="194" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A194" s="67" t="s">
+        <v>20</v>
+      </c>
+      <c r="B194" s="11">
+        <v>5477</v>
+      </c>
+      <c r="C194" s="11">
+        <v>11838</v>
+      </c>
+      <c r="D194" s="180">
+        <v>18199</v>
+      </c>
+      <c r="E194" s="117">
+        <v>24560</v>
+      </c>
+      <c r="F194" s="182">
+        <v>26933</v>
+      </c>
+      <c r="G194" s="186">
+        <v>29306</v>
+      </c>
+      <c r="H194" s="118">
+        <v>31679</v>
+      </c>
+      <c r="I194" s="11"/>
+      <c r="J194" s="174"/>
+      <c r="K194" s="174"/>
+      <c r="L194" s="118"/>
+      <c r="M194" s="164"/>
+      <c r="N194" s="158"/>
+    </row>
+    <row r="195" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A195" s="67" t="s">
+        <v>21</v>
+      </c>
+      <c r="B195" s="11">
+        <v>16506</v>
+      </c>
+      <c r="C195" s="11">
+        <v>73605</v>
+      </c>
+      <c r="D195" s="117">
+        <v>130705</v>
+      </c>
+      <c r="E195" s="117">
+        <v>187805</v>
+      </c>
+      <c r="F195" s="122">
+        <v>224539</v>
+      </c>
+      <c r="G195" s="118">
+        <v>261273</v>
+      </c>
+      <c r="H195" s="118">
+        <v>299618</v>
+      </c>
+      <c r="I195" s="11"/>
+      <c r="J195" s="174"/>
+      <c r="K195" s="174"/>
+      <c r="L195" s="118"/>
+      <c r="M195" s="164"/>
+      <c r="N195" s="158"/>
+    </row>
+    <row r="196" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A196" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="B196" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C196" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D196" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E196" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F196" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G196" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H196" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I196" s="11"/>
+      <c r="J196" s="11"/>
+      <c r="K196" s="118"/>
+      <c r="L196" s="118"/>
+      <c r="M196" s="164"/>
+      <c r="N196" s="158"/>
+    </row>
+    <row r="197" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A197" s="67" t="s">
         <v>25</v>
       </c>
-      <c r="B194" s="11">
+      <c r="B197" s="11">
         <v>940272</v>
       </c>
-      <c r="C194" s="11">
+      <c r="C197" s="11">
         <v>1008752</v>
       </c>
-      <c r="D194" s="118">
+      <c r="D197" s="117">
         <v>2233258</v>
       </c>
-      <c r="E194" s="118">
+      <c r="E197" s="117">
         <v>3313533</v>
       </c>
-      <c r="F194" s="123">
+      <c r="F197" s="122">
         <v>4330441</v>
       </c>
-      <c r="G194" s="119">
+      <c r="G197" s="118">
         <v>4829297</v>
       </c>
-      <c r="H194" s="159"/>
-[...8 lines deleted...]
-      <c r="A195" s="68" t="s">
+      <c r="H197" s="118">
+        <v>5281859</v>
+      </c>
+      <c r="I197" s="11"/>
+      <c r="J197" s="174"/>
+      <c r="K197" s="174"/>
+      <c r="L197" s="118"/>
+      <c r="M197" s="164"/>
+      <c r="N197" s="158"/>
+    </row>
+    <row r="198" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A198" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="B195" s="11" t="s">
-[...42 lines deleted...]
-      <c r="A197" s="13" t="s">
+      <c r="B198" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C198" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D198" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E198" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F198" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G198" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H198" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I198" s="11"/>
+      <c r="J198" s="11"/>
+      <c r="K198" s="118"/>
+      <c r="L198" s="118"/>
+      <c r="M198" s="164"/>
+      <c r="N198" s="158"/>
+    </row>
+    <row r="199" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A199" s="12"/>
+      <c r="B199" s="11"/>
+      <c r="C199" s="11"/>
+      <c r="D199" s="16"/>
+      <c r="E199" s="117"/>
+      <c r="F199" s="156"/>
+      <c r="G199" s="11"/>
+      <c r="H199" s="118"/>
+      <c r="I199" s="19"/>
+      <c r="J199" s="68"/>
+      <c r="K199" s="68"/>
+      <c r="L199" s="68"/>
+      <c r="M199" s="164"/>
+      <c r="N199" s="158"/>
+    </row>
+    <row r="200" spans="1:14" s="33" customFormat="1" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="A200" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B197" s="11"/>
-[...74 lines deleted...]
-      <c r="A200" s="12"/>
       <c r="B200" s="11"/>
       <c r="C200" s="11"/>
-      <c r="D200" s="11"/>
-[...12 lines deleted...]
-      <c r="A201" s="13" t="s">
+      <c r="D200" s="68"/>
+      <c r="E200" s="117"/>
+      <c r="F200" s="156"/>
+      <c r="G200" s="11"/>
+      <c r="H200" s="118"/>
+      <c r="I200" s="22"/>
+      <c r="J200" s="68"/>
+      <c r="K200" s="68"/>
+      <c r="L200" s="131"/>
+      <c r="M200" s="164"/>
+      <c r="N200" s="158"/>
+    </row>
+    <row r="201" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A201" s="69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B201" s="11">
+        <v>1757</v>
+      </c>
+      <c r="C201" s="11">
+        <v>6222</v>
+      </c>
+      <c r="D201" s="117">
+        <v>10686</v>
+      </c>
+      <c r="E201" s="117">
+        <v>15151</v>
+      </c>
+      <c r="F201" s="122">
+        <v>18292</v>
+      </c>
+      <c r="G201" s="118">
+        <v>21434</v>
+      </c>
+      <c r="H201" s="118">
+        <v>24575</v>
+      </c>
+      <c r="I201" s="11"/>
+      <c r="J201" s="174"/>
+      <c r="K201" s="174"/>
+      <c r="L201" s="118"/>
+      <c r="M201" s="164"/>
+      <c r="N201" s="158"/>
+    </row>
+    <row r="202" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A202" s="69" t="s">
+        <v>15</v>
+      </c>
+      <c r="B202" s="11">
+        <v>1757</v>
+      </c>
+      <c r="C202" s="11">
+        <v>6222</v>
+      </c>
+      <c r="D202" s="117">
+        <v>10686</v>
+      </c>
+      <c r="E202" s="117">
+        <v>15151</v>
+      </c>
+      <c r="F202" s="122">
+        <v>18292</v>
+      </c>
+      <c r="G202" s="118">
+        <v>21434</v>
+      </c>
+      <c r="H202" s="118">
+        <v>24575</v>
+      </c>
+      <c r="I202" s="11"/>
+      <c r="J202" s="174"/>
+      <c r="K202" s="174"/>
+      <c r="L202" s="118"/>
+      <c r="M202" s="164"/>
+      <c r="N202" s="158"/>
+    </row>
+    <row r="203" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A203" s="12"/>
+      <c r="B203" s="11"/>
+      <c r="C203" s="11"/>
+      <c r="D203" s="11"/>
+      <c r="E203" s="117"/>
+      <c r="F203" s="167"/>
+      <c r="G203" s="176"/>
+      <c r="H203" s="118"/>
+      <c r="I203" s="18"/>
+      <c r="J203" s="18"/>
+      <c r="K203" s="18"/>
+      <c r="L203" s="121"/>
+      <c r="M203" s="164"/>
+      <c r="N203" s="158"/>
+    </row>
+    <row r="204" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A204" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="B201" s="11"/>
-[...14 lines deleted...]
-      <c r="A202" s="72" t="s">
+      <c r="B204" s="11"/>
+      <c r="C204" s="11"/>
+      <c r="D204" s="16"/>
+      <c r="E204" s="117"/>
+      <c r="F204" s="156"/>
+      <c r="G204" s="11"/>
+      <c r="H204" s="118"/>
+      <c r="I204" s="22"/>
+      <c r="J204" s="70"/>
+      <c r="K204" s="70"/>
+      <c r="L204" s="132"/>
+      <c r="M204" s="164"/>
+      <c r="N204" s="158"/>
+    </row>
+    <row r="205" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A205" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="B202" s="11">
+      <c r="B205" s="11">
         <v>463320</v>
       </c>
-      <c r="C202" s="11">
+      <c r="C205" s="11">
         <v>1422528</v>
       </c>
-      <c r="D202" s="118">
+      <c r="D205" s="117">
         <v>2353972</v>
       </c>
-      <c r="E202" s="118">
+      <c r="E205" s="117">
         <v>3361159</v>
       </c>
-      <c r="F202" s="123">
+      <c r="F205" s="122">
         <v>3868152</v>
       </c>
-      <c r="G202" s="119">
+      <c r="G205" s="118">
         <v>4464883</v>
       </c>
-      <c r="H202" s="199"/>
-[...8 lines deleted...]
-      <c r="A203" s="72" t="s">
+      <c r="H205" s="118">
+        <v>4977488</v>
+      </c>
+      <c r="I205" s="11"/>
+      <c r="J205" s="174"/>
+      <c r="K205" s="174"/>
+      <c r="L205" s="118"/>
+      <c r="M205" s="164"/>
+      <c r="N205" s="158"/>
+    </row>
+    <row r="206" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A206" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="B203" s="11">
+      <c r="B206" s="11">
         <v>458300</v>
       </c>
-      <c r="C203" s="11">
+      <c r="C206" s="11">
         <v>1366616</v>
       </c>
-      <c r="D203" s="118">
+      <c r="D206" s="117">
         <v>2274931</v>
       </c>
-      <c r="E203" s="118">
+      <c r="E206" s="117">
         <v>3183246</v>
       </c>
-      <c r="F203" s="123">
+      <c r="F206" s="122">
         <v>3636914</v>
       </c>
-      <c r="G203" s="119">
+      <c r="G206" s="118">
         <v>4090582</v>
       </c>
-      <c r="H203" s="199"/>
-[...8 lines deleted...]
-      <c r="A204" s="72" t="s">
+      <c r="H206" s="118">
+        <v>4548421</v>
+      </c>
+      <c r="I206" s="11"/>
+      <c r="J206" s="174"/>
+      <c r="K206" s="174"/>
+      <c r="L206" s="118"/>
+      <c r="M206" s="164"/>
+      <c r="N206" s="158"/>
+    </row>
+    <row r="207" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A207" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="B204" s="11">
+      <c r="B207" s="11">
         <v>1038</v>
       </c>
-      <c r="C204" s="11">
+      <c r="C207" s="11">
         <v>2076</v>
       </c>
-      <c r="D204" s="118">
+      <c r="D207" s="117">
         <v>3114</v>
       </c>
-      <c r="E204" s="118">
+      <c r="E207" s="117">
         <v>4152</v>
       </c>
-      <c r="F204" s="123">
+      <c r="F207" s="122">
         <v>5190</v>
       </c>
-      <c r="G204" s="119">
+      <c r="G207" s="118">
         <v>6228</v>
       </c>
-      <c r="H204" s="199"/>
-[...8 lines deleted...]
-      <c r="A205" s="72" t="s">
+      <c r="H207" s="118">
+        <v>6228</v>
+      </c>
+      <c r="I207" s="11"/>
+      <c r="J207" s="174"/>
+      <c r="K207" s="174"/>
+      <c r="L207" s="118"/>
+      <c r="M207" s="164"/>
+      <c r="N207" s="158"/>
+    </row>
+    <row r="208" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A208" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="B205" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A206" s="72" t="s">
+      <c r="B208" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C208" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D208" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E208" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F208" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G208" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H208" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I208" s="11"/>
+      <c r="J208" s="11"/>
+      <c r="K208" s="11"/>
+      <c r="L208" s="11"/>
+      <c r="M208" s="164"/>
+      <c r="N208" s="158"/>
+    </row>
+    <row r="209" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A209" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="B206" s="11">
+      <c r="B209" s="11">
         <v>3982</v>
       </c>
-      <c r="C206" s="11">
+      <c r="C209" s="11">
         <v>24283</v>
       </c>
-      <c r="D206" s="192">
+      <c r="D209" s="180">
         <v>44584</v>
       </c>
-      <c r="E206" s="118">
+      <c r="E209" s="117">
         <v>64884</v>
       </c>
-      <c r="F206" s="193">
+      <c r="F209" s="181">
         <v>65825</v>
       </c>
-      <c r="G206" s="192">
+      <c r="G209" s="180">
         <v>66766</v>
       </c>
-      <c r="H206" s="199"/>
-[...8 lines deleted...]
-      <c r="A207" s="72" t="s">
+      <c r="H209" s="118">
+        <v>67744</v>
+      </c>
+      <c r="I209" s="11"/>
+      <c r="J209" s="174"/>
+      <c r="K209" s="174"/>
+      <c r="L209" s="122"/>
+      <c r="M209" s="164"/>
+      <c r="N209" s="158"/>
+    </row>
+    <row r="210" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A210" s="71" t="s">
         <v>23</v>
       </c>
-      <c r="B207" s="11" t="s">
-[...88 lines deleted...]
-      </c>
       <c r="B210" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C210" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D210" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="E210" s="118" t="s">
-[...8 lines deleted...]
-      <c r="H210" s="159"/>
+      <c r="E210" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F210" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G210" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H210" s="118" t="s">
+        <v>30</v>
+      </c>
       <c r="I210" s="11"/>
       <c r="J210" s="11"/>
       <c r="K210" s="11"/>
       <c r="L210" s="11"/>
-      <c r="M210" s="175"/>
-[...19 lines deleted...]
-      <c r="A212" s="15" t="s">
+      <c r="M210" s="164"/>
+      <c r="N210" s="158"/>
+    </row>
+    <row r="211" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A211" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="B211" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C211" s="11">
+        <v>29555</v>
+      </c>
+      <c r="D211" s="117">
+        <v>31346</v>
+      </c>
+      <c r="E211" s="117">
+        <v>108880</v>
+      </c>
+      <c r="F211" s="122">
+        <v>160228</v>
+      </c>
+      <c r="G211" s="118">
+        <v>301314</v>
+      </c>
+      <c r="H211" s="118">
+        <v>355101</v>
+      </c>
+      <c r="I211" s="11"/>
+      <c r="J211" s="174"/>
+      <c r="K211" s="174"/>
+      <c r="L211" s="122"/>
+      <c r="M211" s="164"/>
+      <c r="N211" s="158"/>
+    </row>
+    <row r="212" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A212" s="71" t="s">
+        <v>26</v>
+      </c>
+      <c r="B212" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C212" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D212" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E212" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F212" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G212" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H212" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I212" s="11"/>
+      <c r="J212" s="11"/>
+      <c r="K212" s="11"/>
+      <c r="L212" s="11"/>
+      <c r="M212" s="164"/>
+      <c r="N212" s="158"/>
+    </row>
+    <row r="213" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A213" s="71" t="s">
+        <v>27</v>
+      </c>
+      <c r="B213" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C213" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D213" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E213" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F213" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G213" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H213" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I213" s="11"/>
+      <c r="J213" s="11"/>
+      <c r="K213" s="11"/>
+      <c r="L213" s="11"/>
+      <c r="M213" s="164"/>
+      <c r="N213" s="158"/>
+    </row>
+    <row r="214" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A214" s="12"/>
+      <c r="B214" s="11"/>
+      <c r="C214" s="11"/>
+      <c r="D214" s="11"/>
+      <c r="E214" s="117"/>
+      <c r="F214" s="156"/>
+      <c r="G214" s="11"/>
+      <c r="H214" s="118"/>
+      <c r="I214" s="22"/>
+      <c r="J214" s="72"/>
+      <c r="K214" s="72"/>
+      <c r="L214" s="133"/>
+      <c r="M214" s="164"/>
+      <c r="N214" s="158"/>
+    </row>
+    <row r="215" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A215" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="B212" s="11"/>
-[...14 lines deleted...]
-      <c r="A213" s="74" t="s">
+      <c r="B215" s="11"/>
+      <c r="C215" s="11"/>
+      <c r="D215" s="72"/>
+      <c r="E215" s="117"/>
+      <c r="F215" s="156"/>
+      <c r="G215" s="11"/>
+      <c r="H215" s="118"/>
+      <c r="I215" s="22"/>
+      <c r="J215" s="72"/>
+      <c r="K215" s="133"/>
+      <c r="L215" s="72"/>
+      <c r="M215" s="164"/>
+      <c r="N215" s="158"/>
+    </row>
+    <row r="216" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A216" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="B213" s="11">
+      <c r="B216" s="11">
         <v>640177</v>
       </c>
-      <c r="C213" s="11">
+      <c r="C216" s="11">
         <v>2223334</v>
       </c>
-      <c r="D213" s="118">
+      <c r="D216" s="117">
         <v>3870697</v>
       </c>
-      <c r="E213" s="118">
+      <c r="E216" s="117">
         <v>5779310</v>
       </c>
-      <c r="F213" s="197">
+      <c r="F216" s="185">
         <v>7204737</v>
       </c>
-      <c r="G213" s="195">
+      <c r="G216" s="183">
         <v>8924158</v>
       </c>
-      <c r="H213" s="159"/>
-[...8 lines deleted...]
-      <c r="A214" s="74" t="s">
+      <c r="H216" s="118">
+        <v>10806272</v>
+      </c>
+      <c r="I216" s="11"/>
+      <c r="J216" s="174"/>
+      <c r="K216" s="177"/>
+      <c r="L216" s="118"/>
+      <c r="M216" s="164"/>
+      <c r="N216" s="158"/>
+    </row>
+    <row r="217" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A217" s="73" t="s">
         <v>15</v>
       </c>
-      <c r="B214" s="11">
+      <c r="B217" s="11">
         <v>530830</v>
       </c>
-      <c r="C214" s="11">
+      <c r="C217" s="11">
         <v>1761270</v>
       </c>
-      <c r="D214" s="118">
+      <c r="D217" s="117">
         <v>2995918</v>
       </c>
-      <c r="E214" s="118">
+      <c r="E217" s="117">
         <v>4476814</v>
       </c>
-      <c r="F214" s="197">
+      <c r="F217" s="185">
         <v>5498411</v>
       </c>
-      <c r="G214" s="195">
+      <c r="G217" s="183">
         <v>6794057</v>
       </c>
-      <c r="H214" s="159"/>
-[...8 lines deleted...]
-      <c r="A215" s="74" t="s">
+      <c r="H217" s="118">
+        <v>8106422</v>
+      </c>
+      <c r="I217" s="11"/>
+      <c r="J217" s="174"/>
+      <c r="K217" s="177"/>
+      <c r="L217" s="118"/>
+      <c r="M217" s="164"/>
+      <c r="N217" s="158"/>
+    </row>
+    <row r="218" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A218" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="B215" s="11">
+      <c r="B218" s="11">
         <v>91</v>
       </c>
-      <c r="C215" s="11">
+      <c r="C218" s="11">
         <v>182</v>
       </c>
-      <c r="D215" s="118">
+      <c r="D218" s="117">
         <v>273</v>
       </c>
-      <c r="E215" s="118">
+      <c r="E218" s="117">
         <v>364</v>
       </c>
-      <c r="F215" s="197">
+      <c r="F218" s="185">
         <v>84938</v>
       </c>
-      <c r="G215" s="195">
+      <c r="G218" s="183">
         <v>159457</v>
       </c>
-      <c r="H215" s="159"/>
-[...8 lines deleted...]
-      <c r="A216" s="74" t="s">
+      <c r="H218" s="118">
+        <v>163803</v>
+      </c>
+      <c r="I218" s="11"/>
+      <c r="J218" s="174"/>
+      <c r="K218" s="177"/>
+      <c r="L218" s="118"/>
+      <c r="M218" s="164"/>
+      <c r="N218" s="158"/>
+    </row>
+    <row r="219" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A219" s="73" t="s">
         <v>17</v>
       </c>
-      <c r="B216" s="11">
+      <c r="B219" s="11">
         <v>83</v>
       </c>
-      <c r="C216" s="11">
+      <c r="C219" s="11">
         <v>22042</v>
       </c>
-      <c r="D216" s="118">
+      <c r="D219" s="117">
         <v>44002</v>
       </c>
-      <c r="E216" s="118">
+      <c r="E219" s="117">
         <v>65961</v>
       </c>
-      <c r="F216" s="197">
+      <c r="F219" s="185">
         <v>66044</v>
       </c>
-      <c r="G216" s="195">
+      <c r="G219" s="183">
         <v>66127</v>
       </c>
-      <c r="H216" s="159"/>
-[...8 lines deleted...]
-      <c r="A217" s="74" t="s">
+      <c r="H219" s="118">
+        <v>66256</v>
+      </c>
+      <c r="I219" s="11"/>
+      <c r="J219" s="174"/>
+      <c r="K219" s="177"/>
+      <c r="L219" s="118"/>
+      <c r="M219" s="164"/>
+      <c r="N219" s="158"/>
+    </row>
+    <row r="220" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A220" s="73" t="s">
         <v>18</v>
       </c>
-      <c r="B217" s="11">
+      <c r="B220" s="11">
         <v>350</v>
       </c>
-      <c r="C217" s="11">
+      <c r="C220" s="11">
         <v>700</v>
       </c>
-      <c r="D217" s="118">
+      <c r="D220" s="117">
         <v>1050</v>
       </c>
-      <c r="E217" s="118">
+      <c r="E220" s="117">
         <v>1400</v>
       </c>
-      <c r="F217" s="197">
+      <c r="F220" s="185">
         <v>1750</v>
       </c>
-      <c r="G217" s="195">
+      <c r="G220" s="183">
         <v>2100</v>
       </c>
-      <c r="H217" s="159"/>
-[...8 lines deleted...]
-      <c r="A218" s="75" t="s">
+      <c r="H220" s="118">
+        <v>3600</v>
+      </c>
+      <c r="I220" s="11"/>
+      <c r="J220" s="174"/>
+      <c r="K220" s="177"/>
+      <c r="L220" s="118"/>
+      <c r="M220" s="164"/>
+      <c r="N220" s="158"/>
+    </row>
+    <row r="221" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A221" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="B218" s="11">
+      <c r="B221" s="11">
         <v>132</v>
       </c>
-      <c r="C218" s="11">
+      <c r="C221" s="11">
         <v>86657</v>
       </c>
-      <c r="D218" s="118">
+      <c r="D221" s="117">
         <v>173181</v>
       </c>
-      <c r="E218" s="118">
+      <c r="E221" s="117">
         <v>259706</v>
       </c>
-      <c r="F218" s="197">
+      <c r="F221" s="185">
         <v>259838</v>
       </c>
-      <c r="G218" s="195">
+      <c r="G221" s="183">
         <v>259970</v>
       </c>
-      <c r="H218" s="159"/>
-[...8 lines deleted...]
-      <c r="A219" s="74" t="s">
+      <c r="H221" s="118">
+        <v>259970</v>
+      </c>
+      <c r="I221" s="11"/>
+      <c r="J221" s="174"/>
+      <c r="K221" s="177"/>
+      <c r="L221" s="118"/>
+      <c r="M221" s="164"/>
+      <c r="N221" s="158"/>
+    </row>
+    <row r="222" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A222" s="73" t="s">
         <v>21</v>
       </c>
-      <c r="B219" s="11">
+      <c r="B222" s="11">
         <v>108380</v>
       </c>
-      <c r="C219" s="11">
+      <c r="C222" s="11">
         <v>266253</v>
       </c>
-      <c r="D219" s="118">
+      <c r="D222" s="117">
         <v>424126</v>
       </c>
-      <c r="E219" s="118">
+      <c r="E222" s="117">
         <v>581999</v>
       </c>
-      <c r="F219" s="197">
+      <c r="F222" s="185">
         <v>810379</v>
       </c>
-      <c r="G219" s="195">
+      <c r="G222" s="183">
         <v>1008759</v>
       </c>
-      <c r="H219" s="159"/>
-[...8 lines deleted...]
-      <c r="A220" s="74" t="s">
+      <c r="H222" s="118">
+        <v>1181651</v>
+      </c>
+      <c r="I222" s="11"/>
+      <c r="J222" s="174"/>
+      <c r="K222" s="177"/>
+      <c r="L222" s="118"/>
+      <c r="M222" s="164"/>
+      <c r="N222" s="158"/>
+    </row>
+    <row r="223" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A223" s="73" t="s">
         <v>23</v>
       </c>
-      <c r="B220" s="11">
+      <c r="B223" s="11">
         <v>211</v>
       </c>
-      <c r="C220" s="11">
+      <c r="C223" s="11">
         <v>422</v>
       </c>
-      <c r="D220" s="118">
+      <c r="D223" s="117">
         <v>60633</v>
       </c>
-      <c r="E220" s="118">
+      <c r="E223" s="117">
         <v>135844</v>
       </c>
-      <c r="F220" s="197">
+      <c r="F223" s="185">
         <v>226055</v>
       </c>
-      <c r="G220" s="195">
+      <c r="G223" s="183">
         <v>376266</v>
       </c>
-      <c r="H220" s="159"/>
-[...8 lines deleted...]
-      <c r="A221" s="74" t="s">
+      <c r="H223" s="118">
+        <v>767148</v>
+      </c>
+      <c r="I223" s="11"/>
+      <c r="J223" s="174"/>
+      <c r="K223" s="177"/>
+      <c r="L223" s="118"/>
+      <c r="M223" s="164"/>
+      <c r="N223" s="158"/>
+    </row>
+    <row r="224" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A224" s="73" t="s">
         <v>24</v>
       </c>
-      <c r="B221" s="11">
+      <c r="B224" s="11">
         <v>100</v>
       </c>
-      <c r="C221" s="11">
+      <c r="C224" s="11">
         <v>200</v>
       </c>
-      <c r="D221" s="118">
+      <c r="D224" s="117">
         <v>300</v>
       </c>
-      <c r="E221" s="118">
+      <c r="E224" s="117">
         <v>400</v>
       </c>
-      <c r="F221" s="197">
+      <c r="F224" s="185">
         <v>500</v>
       </c>
-      <c r="G221" s="195">
+      <c r="G224" s="183">
         <v>600</v>
       </c>
-      <c r="H221" s="159"/>
-[...8 lines deleted...]
-      <c r="A222" s="74" t="s">
+      <c r="H224" s="118">
+        <v>600</v>
+      </c>
+      <c r="I224" s="11"/>
+      <c r="J224" s="174"/>
+      <c r="K224" s="178"/>
+      <c r="L224" s="118"/>
+      <c r="M224" s="164"/>
+      <c r="N224" s="158"/>
+    </row>
+    <row r="225" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A225" s="73" t="s">
         <v>25</v>
       </c>
-      <c r="B222" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A223" s="74" t="s">
+      <c r="B225" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C225" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D225" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E225" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F225" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G225" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H225" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I225" s="157"/>
+      <c r="J225" s="31"/>
+      <c r="K225" s="179"/>
+      <c r="L225" s="118"/>
+      <c r="M225" s="164"/>
+      <c r="N225" s="158"/>
+    </row>
+    <row r="226" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A226" s="73" t="s">
         <v>27</v>
       </c>
-      <c r="B223" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A224" s="74" t="s">
+      <c r="B226" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C226" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D226" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E226" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F226" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G226" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H226" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I226" s="157"/>
+      <c r="J226" s="31"/>
+      <c r="K226" s="179"/>
+      <c r="L226" s="118"/>
+      <c r="M226" s="164"/>
+      <c r="N226" s="158"/>
+    </row>
+    <row r="227" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A227" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="B224" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C224" s="11">
+      <c r="B227" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C227" s="11">
         <v>85607</v>
       </c>
-      <c r="D224" s="192">
+      <c r="D227" s="180">
         <v>171215</v>
       </c>
-      <c r="E224" s="118">
+      <c r="E227" s="117">
         <v>256822</v>
       </c>
-      <c r="F224" s="196">
+      <c r="F227" s="184">
         <v>256822</v>
       </c>
-      <c r="G224" s="195">
+      <c r="G227" s="183">
         <v>256822</v>
       </c>
-      <c r="H224" s="159"/>
-[...24 lines deleted...]
-      <c r="A226" s="15" t="s">
+      <c r="H227" s="118">
+        <v>256822</v>
+      </c>
+      <c r="I227" s="11"/>
+      <c r="J227" s="174"/>
+      <c r="K227" s="173"/>
+      <c r="L227" s="118"/>
+      <c r="M227" s="164"/>
+      <c r="N227" s="158"/>
+    </row>
+    <row r="228" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A228" s="12"/>
+      <c r="B228" s="11"/>
+      <c r="C228" s="11"/>
+      <c r="D228" s="11"/>
+      <c r="E228" s="117"/>
+      <c r="F228" s="156"/>
+      <c r="G228" s="11"/>
+      <c r="H228" s="118"/>
+      <c r="I228" s="22"/>
+      <c r="J228" s="76"/>
+      <c r="K228" s="30"/>
+      <c r="L228" s="134"/>
+      <c r="M228" s="164"/>
+      <c r="N228" s="158"/>
+    </row>
+    <row r="229" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A229" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="B226" s="11"/>
-[...14 lines deleted...]
-      <c r="A227" s="78" t="s">
+      <c r="B229" s="11"/>
+      <c r="C229" s="11"/>
+      <c r="D229" s="76"/>
+      <c r="E229" s="117"/>
+      <c r="F229" s="128"/>
+      <c r="G229" s="75"/>
+      <c r="H229" s="118"/>
+      <c r="I229" s="155"/>
+      <c r="J229" s="76"/>
+      <c r="K229" s="76"/>
+      <c r="L229" s="134"/>
+      <c r="M229" s="164"/>
+      <c r="N229" s="158"/>
+    </row>
+    <row r="230" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A230" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="B227" s="11">
+      <c r="B230" s="11">
         <v>312568</v>
       </c>
-      <c r="C227" s="11">
+      <c r="C230" s="11">
         <v>395475</v>
       </c>
-      <c r="D227" s="118">
+      <c r="D230" s="117">
         <v>495905</v>
       </c>
-      <c r="E227" s="118">
+      <c r="E230" s="117">
         <v>665068</v>
       </c>
-      <c r="F227" s="123">
+      <c r="F230" s="122">
         <v>684744</v>
       </c>
-      <c r="G227" s="119">
+      <c r="G230" s="118">
         <v>734476</v>
       </c>
-      <c r="H227" s="159"/>
-[...8 lines deleted...]
-      <c r="A228" s="78" t="s">
+      <c r="H230" s="118">
+        <v>1056645</v>
+      </c>
+      <c r="I230" s="156"/>
+      <c r="J230" s="174"/>
+      <c r="K230" s="174"/>
+      <c r="L230" s="118"/>
+      <c r="M230" s="164"/>
+      <c r="N230" s="158"/>
+    </row>
+    <row r="231" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A231" s="77" t="s">
         <v>15</v>
       </c>
-      <c r="B228" s="11">
+      <c r="B231" s="11">
         <v>312568</v>
       </c>
-      <c r="C228" s="11">
+      <c r="C231" s="11">
         <v>395475</v>
       </c>
-      <c r="D228" s="118">
+      <c r="D231" s="117">
         <v>495905</v>
       </c>
-      <c r="E228" s="118">
+      <c r="E231" s="117">
         <v>665068</v>
       </c>
-      <c r="F228" s="123">
+      <c r="F231" s="122">
         <v>684744</v>
       </c>
-      <c r="G228" s="119">
+      <c r="G231" s="118">
         <v>734476</v>
       </c>
-      <c r="H228" s="159"/>
-[...8 lines deleted...]
-      <c r="A229" s="78" t="s">
+      <c r="H231" s="118">
+        <v>767507</v>
+      </c>
+      <c r="I231" s="156"/>
+      <c r="J231" s="174"/>
+      <c r="K231" s="174"/>
+      <c r="L231" s="118"/>
+      <c r="M231" s="164"/>
+      <c r="N231" s="158"/>
+    </row>
+    <row r="232" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A232" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="B229" s="11" t="s">
-[...42 lines deleted...]
-      <c r="A231" s="13" t="s">
+      <c r="B232" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C232" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D232" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E232" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F232" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G232" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H232" s="118">
+        <v>289138</v>
+      </c>
+      <c r="I232" s="40"/>
+      <c r="J232" s="174"/>
+      <c r="K232" s="174"/>
+      <c r="L232" s="118"/>
+      <c r="M232" s="164"/>
+      <c r="N232" s="158"/>
+    </row>
+    <row r="233" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A233" s="12"/>
+      <c r="B233" s="11"/>
+      <c r="C233" s="11"/>
+      <c r="D233" s="16"/>
+      <c r="E233" s="117"/>
+      <c r="F233" s="155"/>
+      <c r="G233" s="22"/>
+      <c r="H233" s="118"/>
+      <c r="I233" s="22"/>
+      <c r="J233" s="78"/>
+      <c r="K233" s="78"/>
+      <c r="L233" s="135"/>
+      <c r="M233" s="164"/>
+      <c r="N233" s="158"/>
+    </row>
+    <row r="234" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A234" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B231" s="11"/>
-[...14 lines deleted...]
-      <c r="A232" s="75" t="s">
+      <c r="B234" s="11"/>
+      <c r="C234" s="11"/>
+      <c r="D234" s="76"/>
+      <c r="E234" s="117"/>
+      <c r="F234" s="134"/>
+      <c r="G234" s="76"/>
+      <c r="H234" s="118"/>
+      <c r="I234" s="22"/>
+      <c r="J234" s="78"/>
+      <c r="K234" s="78"/>
+      <c r="L234" s="135"/>
+      <c r="M234" s="164"/>
+      <c r="N234" s="158"/>
+    </row>
+    <row r="235" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A235" s="74" t="s">
         <v>14</v>
       </c>
-      <c r="B232" s="11">
+      <c r="B235" s="11">
         <v>1439839</v>
       </c>
-      <c r="C232" s="11">
+      <c r="C235" s="11">
         <v>4186450</v>
       </c>
-      <c r="D232" s="118">
+      <c r="D235" s="117">
         <v>6411104</v>
       </c>
-      <c r="E232" s="118">
+      <c r="E235" s="117">
         <v>9917343</v>
       </c>
-      <c r="F232" s="123">
+      <c r="F235" s="122">
         <v>12002232</v>
       </c>
-      <c r="G232" s="119">
+      <c r="G235" s="118">
         <v>13553445</v>
       </c>
-      <c r="H232" s="159"/>
-[...8 lines deleted...]
-      <c r="A233" s="75" t="s">
+      <c r="H235" s="118">
+        <v>14655900</v>
+      </c>
+      <c r="I235" s="11"/>
+      <c r="J235" s="174"/>
+      <c r="K235" s="174"/>
+      <c r="L235" s="118"/>
+      <c r="M235" s="164"/>
+      <c r="N235" s="158"/>
+    </row>
+    <row r="236" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A236" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="B233" s="11">
+      <c r="B236" s="11">
         <v>1375964</v>
       </c>
-      <c r="C233" s="11">
+      <c r="C236" s="11">
         <v>4042231</v>
       </c>
-      <c r="D233" s="118">
+      <c r="D236" s="117">
         <v>6175872</v>
       </c>
-      <c r="E233" s="118">
+      <c r="E236" s="117">
         <v>9603961</v>
       </c>
-      <c r="F233" s="123">
+      <c r="F236" s="122">
         <v>11637767</v>
       </c>
-      <c r="G233" s="119">
+      <c r="G236" s="118">
         <v>13131096</v>
       </c>
-      <c r="H233" s="159"/>
-[...8 lines deleted...]
-      <c r="A234" s="74" t="s">
+      <c r="H236" s="118">
+        <v>14137915</v>
+      </c>
+      <c r="I236" s="11"/>
+      <c r="J236" s="174"/>
+      <c r="K236" s="174"/>
+      <c r="L236" s="118"/>
+      <c r="M236" s="164"/>
+      <c r="N236" s="158"/>
+    </row>
+    <row r="237" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A237" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="B234" s="11">
+      <c r="B237" s="11">
         <v>287</v>
       </c>
-      <c r="C234" s="11">
+      <c r="C237" s="11">
         <v>574</v>
       </c>
-      <c r="D234" s="118">
+      <c r="D237" s="117">
         <v>861</v>
       </c>
-      <c r="E234" s="118">
+      <c r="E237" s="117">
         <v>1148</v>
       </c>
-      <c r="F234" s="123">
+      <c r="F237" s="122">
         <v>1435</v>
       </c>
-      <c r="G234" s="119">
+      <c r="G237" s="118">
         <v>1722</v>
       </c>
-      <c r="H234" s="159"/>
-[...8 lines deleted...]
-      <c r="A235" s="75" t="s">
+      <c r="H237" s="118">
+        <v>2504</v>
+      </c>
+      <c r="I237" s="11"/>
+      <c r="J237" s="174"/>
+      <c r="K237" s="174"/>
+      <c r="L237" s="118"/>
+      <c r="M237" s="164"/>
+      <c r="N237" s="158"/>
+    </row>
+    <row r="238" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A238" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="B235" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A236" s="75" t="s">
+      <c r="B238" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C238" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D238" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E238" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F238" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G238" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H238" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I238" s="157"/>
+      <c r="J238" s="31"/>
+      <c r="K238" s="31"/>
+      <c r="L238" s="31"/>
+      <c r="M238" s="164"/>
+      <c r="N238" s="158"/>
+    </row>
+    <row r="239" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A239" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="B236" s="11">
+      <c r="B239" s="11">
         <v>73</v>
       </c>
-      <c r="C236" s="11">
+      <c r="C239" s="11">
         <v>146</v>
       </c>
-      <c r="D236" s="16">
+      <c r="D239" s="16">
         <v>219</v>
       </c>
-      <c r="E236" s="118">
+      <c r="E239" s="117">
         <v>292</v>
       </c>
-      <c r="F236" s="124">
+      <c r="F239" s="123">
         <v>365</v>
       </c>
-      <c r="G236" s="16">
+      <c r="G239" s="16">
         <v>438</v>
       </c>
-      <c r="H236" s="159"/>
-[...8 lines deleted...]
-      <c r="A237" s="75" t="s">
+      <c r="H239" s="118">
+        <v>438</v>
+      </c>
+      <c r="I239" s="11"/>
+      <c r="J239" s="174"/>
+      <c r="K239" s="174"/>
+      <c r="L239" s="118"/>
+      <c r="M239" s="164"/>
+      <c r="N239" s="158"/>
+    </row>
+    <row r="240" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A240" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="B237" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A238" s="75" t="s">
+      <c r="B240" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C240" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D240" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E240" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F240" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G240" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H240" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I240" s="157"/>
+      <c r="J240" s="31"/>
+      <c r="K240" s="31"/>
+      <c r="L240" s="31"/>
+      <c r="M240" s="164"/>
+      <c r="N240" s="158"/>
+    </row>
+    <row r="241" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A241" s="74" t="s">
         <v>21</v>
       </c>
-      <c r="B238" s="11">
+      <c r="B241" s="11">
         <v>58597</v>
       </c>
-      <c r="C238" s="11">
+      <c r="C241" s="11">
         <v>133663</v>
       </c>
-      <c r="D238" s="118">
+      <c r="D241" s="117">
         <v>219398</v>
       </c>
-      <c r="E238" s="118">
+      <c r="E241" s="117">
         <v>292270</v>
       </c>
-      <c r="F238" s="123">
+      <c r="F241" s="122">
         <v>338075</v>
       </c>
-      <c r="G238" s="119">
+      <c r="G241" s="118">
         <v>390681</v>
       </c>
-      <c r="H238" s="159"/>
-[...8 lines deleted...]
-      <c r="A239" s="75" t="s">
+      <c r="H241" s="118">
+        <v>481241</v>
+      </c>
+      <c r="I241" s="11"/>
+      <c r="J241" s="174"/>
+      <c r="K241" s="174"/>
+      <c r="L241" s="118"/>
+      <c r="M241" s="164"/>
+      <c r="N241" s="158"/>
+    </row>
+    <row r="242" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A242" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="B239" s="11">
+      <c r="B242" s="11">
         <v>3200</v>
       </c>
-      <c r="C239" s="11">
+      <c r="C242" s="11">
         <v>6400</v>
       </c>
-      <c r="D239" s="192">
+      <c r="D242" s="180">
         <v>9600</v>
       </c>
-      <c r="E239" s="118">
+      <c r="E242" s="117">
         <v>12800</v>
       </c>
-      <c r="F239" s="193">
+      <c r="F242" s="181">
         <v>16000</v>
       </c>
-      <c r="G239" s="192">
+      <c r="G242" s="180">
         <v>19200</v>
       </c>
-      <c r="H239" s="159"/>
-[...8 lines deleted...]
-      <c r="A240" s="75" t="s">
+      <c r="H242" s="118">
+        <v>22298</v>
+      </c>
+      <c r="I242" s="11"/>
+      <c r="J242" s="174"/>
+      <c r="K242" s="174"/>
+      <c r="L242" s="118"/>
+      <c r="M242" s="164"/>
+      <c r="N242" s="158"/>
+    </row>
+    <row r="243" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A243" s="74" t="s">
         <v>26</v>
       </c>
-      <c r="B240" s="11">
+      <c r="B243" s="11">
         <v>1719</v>
       </c>
-      <c r="C240" s="11">
+      <c r="C243" s="11">
         <v>3438</v>
       </c>
-      <c r="D240" s="118">
+      <c r="D243" s="117">
         <v>5157</v>
       </c>
-      <c r="E240" s="118">
+      <c r="E243" s="117">
         <v>6876</v>
       </c>
-      <c r="F240" s="123">
+      <c r="F243" s="122">
         <v>8595</v>
       </c>
-      <c r="G240" s="119">
+      <c r="G243" s="118">
         <v>10314</v>
       </c>
-      <c r="H240" s="159"/>
-[...8 lines deleted...]
-      <c r="A241" s="75" t="s">
+      <c r="H243" s="118">
+        <v>10484</v>
+      </c>
+      <c r="I243" s="11"/>
+      <c r="J243" s="174"/>
+      <c r="K243" s="174"/>
+      <c r="L243" s="118"/>
+      <c r="M243" s="164"/>
+      <c r="N243" s="158"/>
+    </row>
+    <row r="244" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A244" s="74" t="s">
         <v>27</v>
       </c>
-      <c r="B241" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A242" s="75" t="s">
+      <c r="B244" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C244" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D244" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E244" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F244" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G244" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H244" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I244" s="157"/>
+      <c r="J244" s="31"/>
+      <c r="K244" s="31"/>
+      <c r="L244" s="31"/>
+      <c r="M244" s="164"/>
+      <c r="N244" s="158"/>
+    </row>
+    <row r="245" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A245" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="B242" s="11" t="s">
-[...42 lines deleted...]
-      <c r="A244" s="13" t="s">
+      <c r="B245" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C245" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D245" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E245" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F245" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G245" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H245" s="118">
+        <v>1026</v>
+      </c>
+      <c r="I245" s="157"/>
+      <c r="J245" s="31"/>
+      <c r="K245" s="31"/>
+      <c r="L245" s="31"/>
+      <c r="M245" s="164"/>
+      <c r="N245" s="158"/>
+    </row>
+    <row r="246" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A246" s="12"/>
+      <c r="B246" s="11"/>
+      <c r="C246" s="11"/>
+      <c r="D246" s="11"/>
+      <c r="E246" s="117"/>
+      <c r="F246" s="156"/>
+      <c r="G246" s="11"/>
+      <c r="H246" s="118"/>
+      <c r="I246" s="22"/>
+      <c r="J246" s="80"/>
+      <c r="K246" s="80"/>
+      <c r="L246" s="136"/>
+      <c r="M246" s="164"/>
+      <c r="N246" s="158"/>
+    </row>
+    <row r="247" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A247" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B244" s="11"/>
-[...14 lines deleted...]
-      <c r="A245" s="82" t="s">
+      <c r="B247" s="11"/>
+      <c r="C247" s="11"/>
+      <c r="D247" s="79"/>
+      <c r="E247" s="117"/>
+      <c r="F247" s="156"/>
+      <c r="G247" s="11"/>
+      <c r="H247" s="118"/>
+      <c r="I247" s="22"/>
+      <c r="J247" s="80"/>
+      <c r="K247" s="80"/>
+      <c r="L247" s="136"/>
+      <c r="M247" s="164"/>
+      <c r="N247" s="158"/>
+    </row>
+    <row r="248" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A248" s="81" t="s">
         <v>14</v>
       </c>
-      <c r="B245" s="11">
+      <c r="B248" s="11">
         <v>17461648</v>
       </c>
-      <c r="C245" s="11">
+      <c r="C248" s="11">
         <v>57516219</v>
       </c>
-      <c r="D245" s="118">
+      <c r="D248" s="117">
         <v>86517402</v>
       </c>
-      <c r="E245" s="118">
+      <c r="E248" s="117">
         <v>106129917</v>
       </c>
-      <c r="F245" s="197">
+      <c r="F248" s="185">
         <v>123647325</v>
       </c>
-      <c r="G245" s="195">
+      <c r="G248" s="183">
         <v>156291554</v>
       </c>
-      <c r="H245" s="159"/>
-[...8 lines deleted...]
-      <c r="A246" s="83" t="s">
+      <c r="H248" s="118">
+        <v>181193935</v>
+      </c>
+      <c r="I248" s="11"/>
+      <c r="J248" s="174"/>
+      <c r="K248" s="174"/>
+      <c r="L248" s="118"/>
+      <c r="M248" s="164"/>
+      <c r="N248" s="158"/>
+    </row>
+    <row r="249" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A249" s="82" t="s">
         <v>15</v>
       </c>
-      <c r="B246" s="11">
+      <c r="B249" s="11">
         <v>16359612</v>
       </c>
-      <c r="C246" s="11">
+      <c r="C249" s="11">
         <v>54467777</v>
       </c>
-      <c r="D246" s="118">
+      <c r="D249" s="117">
         <v>81522555</v>
       </c>
-      <c r="E246" s="118">
+      <c r="E249" s="117">
         <v>99188664</v>
       </c>
-      <c r="F246" s="197">
+      <c r="F249" s="185">
         <v>115243134</v>
       </c>
-      <c r="G246" s="195">
+      <c r="G249" s="183">
         <v>146424426</v>
       </c>
-      <c r="H246" s="159"/>
-[...8 lines deleted...]
-      <c r="A247" s="83" t="s">
+      <c r="H249" s="118">
+        <v>169830278</v>
+      </c>
+      <c r="I249" s="11"/>
+      <c r="J249" s="174"/>
+      <c r="K249" s="174"/>
+      <c r="L249" s="118"/>
+      <c r="M249" s="164"/>
+      <c r="N249" s="158"/>
+    </row>
+    <row r="250" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A250" s="82" t="s">
         <v>16</v>
       </c>
-      <c r="B247" s="11">
+      <c r="B250" s="11">
         <v>98892</v>
       </c>
-      <c r="C247" s="11">
+      <c r="C250" s="11">
         <v>400846</v>
       </c>
-      <c r="D247" s="118">
+      <c r="D250" s="117">
         <v>702801</v>
       </c>
-      <c r="E247" s="118">
+      <c r="E250" s="117">
         <v>1004756</v>
       </c>
-      <c r="F247" s="197">
+      <c r="F250" s="185">
         <v>1120080</v>
       </c>
-      <c r="G247" s="195">
+      <c r="G250" s="183">
         <v>1235404</v>
       </c>
-      <c r="H247" s="159"/>
-[...8 lines deleted...]
-      <c r="A248" s="83" t="s">
+      <c r="H250" s="118">
+        <v>1351140</v>
+      </c>
+      <c r="I250" s="11"/>
+      <c r="J250" s="174"/>
+      <c r="K250" s="174"/>
+      <c r="L250" s="118"/>
+      <c r="M250" s="164"/>
+      <c r="N250" s="158"/>
+    </row>
+    <row r="251" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A251" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="B248" s="11">
+      <c r="B251" s="11">
         <v>357</v>
       </c>
-      <c r="C248" s="11">
+      <c r="C251" s="11">
         <v>923</v>
       </c>
-      <c r="D248" s="118">
+      <c r="D251" s="117">
         <v>1488</v>
       </c>
-      <c r="E248" s="118">
+      <c r="E251" s="117">
         <v>2054</v>
       </c>
-      <c r="F248" s="197">
+      <c r="F251" s="185">
         <v>2607</v>
       </c>
-      <c r="G248" s="195">
+      <c r="G251" s="183">
         <v>3159</v>
       </c>
-      <c r="H248" s="159"/>
-[...8 lines deleted...]
-      <c r="A249" s="83" t="s">
+      <c r="H251" s="118">
+        <v>10081</v>
+      </c>
+      <c r="I251" s="11"/>
+      <c r="J251" s="174"/>
+      <c r="K251" s="174"/>
+      <c r="L251" s="118"/>
+      <c r="M251" s="164"/>
+      <c r="N251" s="158"/>
+    </row>
+    <row r="252" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A252" s="82" t="s">
         <v>18</v>
       </c>
-      <c r="B249" s="11">
+      <c r="B252" s="11">
         <v>175720</v>
       </c>
-      <c r="C249" s="11">
+      <c r="C252" s="11">
         <v>370095</v>
       </c>
-      <c r="D249" s="118">
+      <c r="D252" s="117">
         <v>564471</v>
       </c>
-      <c r="E249" s="118">
+      <c r="E252" s="117">
         <v>758847</v>
       </c>
-      <c r="F249" s="197">
+      <c r="F252" s="185">
         <v>994175</v>
       </c>
-      <c r="G249" s="195">
+      <c r="G252" s="183">
         <v>1229503</v>
       </c>
-      <c r="H249" s="159"/>
-[...8 lines deleted...]
-      <c r="A250" s="83" t="s">
+      <c r="H252" s="118">
+        <v>1465015</v>
+      </c>
+      <c r="I252" s="11"/>
+      <c r="J252" s="174"/>
+      <c r="K252" s="174"/>
+      <c r="L252" s="118"/>
+      <c r="M252" s="164"/>
+      <c r="N252" s="158"/>
+    </row>
+    <row r="253" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A253" s="82" t="s">
         <v>19</v>
       </c>
-      <c r="B250" s="11">
+      <c r="B253" s="11">
         <v>77599</v>
       </c>
-      <c r="C250" s="11">
+      <c r="C253" s="11">
         <v>219473</v>
       </c>
-      <c r="D250" s="118">
+      <c r="D253" s="117">
         <v>361347</v>
       </c>
-      <c r="E250" s="118">
+      <c r="E253" s="117">
         <v>503220</v>
       </c>
-      <c r="F250" s="197">
+      <c r="F253" s="185">
         <v>590353</v>
       </c>
-      <c r="G250" s="195">
+      <c r="G253" s="183">
         <v>677486</v>
       </c>
-      <c r="H250" s="159"/>
-[...8 lines deleted...]
-      <c r="A251" s="83" t="s">
+      <c r="H253" s="118">
+        <v>764618</v>
+      </c>
+      <c r="I253" s="11"/>
+      <c r="J253" s="174"/>
+      <c r="K253" s="174"/>
+      <c r="L253" s="118"/>
+      <c r="M253" s="164"/>
+      <c r="N253" s="158"/>
+    </row>
+    <row r="254" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A254" s="82" t="s">
         <v>20</v>
       </c>
-      <c r="B251" s="11">
+      <c r="B254" s="11">
         <v>76689</v>
       </c>
-      <c r="C251" s="11">
+      <c r="C254" s="11">
         <v>228839</v>
       </c>
-      <c r="D251" s="118">
+      <c r="D254" s="117">
         <v>380989</v>
       </c>
-      <c r="E251" s="118">
+      <c r="E254" s="117">
         <v>533140</v>
       </c>
-      <c r="F251" s="197">
+      <c r="F254" s="185">
         <v>803855</v>
       </c>
-      <c r="G251" s="195">
+      <c r="G254" s="183">
         <v>1074570</v>
       </c>
-      <c r="H251" s="159"/>
-[...8 lines deleted...]
-      <c r="A252" s="83" t="s">
+      <c r="H254" s="118">
+        <v>1351504</v>
+      </c>
+      <c r="I254" s="11"/>
+      <c r="J254" s="174"/>
+      <c r="K254" s="174"/>
+      <c r="L254" s="118"/>
+      <c r="M254" s="164"/>
+      <c r="N254" s="158"/>
+    </row>
+    <row r="255" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A255" s="82" t="s">
         <v>21</v>
       </c>
-      <c r="B252" s="11">
+      <c r="B255" s="11">
         <v>98142</v>
       </c>
-      <c r="C252" s="11">
+      <c r="C255" s="11">
         <v>353374</v>
       </c>
-      <c r="D252" s="118">
+      <c r="D255" s="117">
         <v>608607</v>
       </c>
-      <c r="E252" s="118">
+      <c r="E255" s="117">
         <v>863839</v>
       </c>
-      <c r="F252" s="197">
+      <c r="F255" s="185">
         <v>911322</v>
       </c>
-      <c r="G252" s="195">
+      <c r="G255" s="183">
         <v>958804</v>
       </c>
-      <c r="H252" s="159"/>
-[...8 lines deleted...]
-      <c r="A253" s="83" t="s">
+      <c r="H255" s="118">
+        <v>1005827</v>
+      </c>
+      <c r="I255" s="11"/>
+      <c r="J255" s="174"/>
+      <c r="K255" s="174"/>
+      <c r="L255" s="118"/>
+      <c r="M255" s="164"/>
+      <c r="N255" s="158"/>
+    </row>
+    <row r="256" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A256" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="B253" s="11">
+      <c r="B256" s="11">
         <v>15993</v>
       </c>
-      <c r="C253" s="11">
+      <c r="C256" s="11">
         <v>37224</v>
       </c>
-      <c r="D253" s="118">
+      <c r="D256" s="117">
         <v>58455</v>
       </c>
-      <c r="E253" s="118">
+      <c r="E256" s="117">
         <v>79686</v>
       </c>
-      <c r="F253" s="197">
+      <c r="F256" s="185">
         <v>103444</v>
       </c>
-      <c r="G253" s="195">
+      <c r="G256" s="183">
         <v>127202</v>
       </c>
-      <c r="H253" s="159"/>
-[...8 lines deleted...]
-      <c r="A254" s="83" t="s">
+      <c r="H256" s="118">
+        <v>157070</v>
+      </c>
+      <c r="I256" s="11"/>
+      <c r="J256" s="174"/>
+      <c r="K256" s="174"/>
+      <c r="L256" s="118"/>
+      <c r="M256" s="164"/>
+      <c r="N256" s="158"/>
+    </row>
+    <row r="257" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A257" s="82" t="s">
         <v>23</v>
       </c>
-      <c r="B254" s="11">
+      <c r="B257" s="11">
         <v>69287</v>
       </c>
-      <c r="C254" s="11">
+      <c r="C257" s="11">
         <v>99816</v>
       </c>
-      <c r="D254" s="118">
+      <c r="D257" s="117">
         <v>130345</v>
       </c>
-      <c r="E254" s="118">
+      <c r="E257" s="117">
         <v>160874</v>
       </c>
-      <c r="F254" s="197">
+      <c r="F257" s="185">
         <v>272584</v>
       </c>
-      <c r="G254" s="195">
+      <c r="G257" s="183">
         <v>384295</v>
       </c>
-      <c r="H254" s="159"/>
-[...8 lines deleted...]
-      <c r="A255" s="83" t="s">
+      <c r="H257" s="118">
+        <v>496728</v>
+      </c>
+      <c r="I257" s="11"/>
+      <c r="J257" s="174"/>
+      <c r="K257" s="174"/>
+      <c r="L257" s="118"/>
+      <c r="M257" s="164"/>
+      <c r="N257" s="158"/>
+    </row>
+    <row r="258" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A258" s="82" t="s">
         <v>24</v>
       </c>
-      <c r="B255" s="11">
+      <c r="B258" s="11">
         <v>178</v>
       </c>
-      <c r="C255" s="11">
+      <c r="C258" s="11">
         <v>642</v>
       </c>
-      <c r="D255" s="118">
+      <c r="D258" s="117">
         <v>1106</v>
       </c>
-      <c r="E255" s="118">
+      <c r="E258" s="117">
         <v>1570</v>
       </c>
-      <c r="F255" s="197">
+      <c r="F258" s="185">
         <v>1777</v>
       </c>
-      <c r="G255" s="195">
+      <c r="G258" s="183">
         <v>1985</v>
       </c>
-      <c r="H255" s="159"/>
-[...8 lines deleted...]
-      <c r="A256" s="83" t="s">
+      <c r="H258" s="118">
+        <v>7185</v>
+      </c>
+      <c r="I258" s="11"/>
+      <c r="J258" s="174"/>
+      <c r="K258" s="174"/>
+      <c r="L258" s="118"/>
+      <c r="M258" s="164"/>
+      <c r="N258" s="158"/>
+    </row>
+    <row r="259" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A259" s="82" t="s">
         <v>25</v>
       </c>
-      <c r="B256" s="11">
+      <c r="B259" s="11">
         <v>44391</v>
       </c>
-      <c r="C256" s="11">
+      <c r="C259" s="11">
         <v>108391</v>
       </c>
-      <c r="D256" s="118">
+      <c r="D259" s="117">
         <v>172391</v>
       </c>
-      <c r="E256" s="118">
+      <c r="E259" s="117">
         <v>236392</v>
       </c>
-      <c r="F256" s="197">
+      <c r="F259" s="185">
         <v>289188</v>
       </c>
-      <c r="G256" s="195">
+      <c r="G259" s="183">
         <v>341984</v>
       </c>
-      <c r="H256" s="159"/>
-[...8 lines deleted...]
-      <c r="A257" s="83" t="s">
+      <c r="H259" s="118">
+        <v>399524</v>
+      </c>
+      <c r="I259" s="11"/>
+      <c r="J259" s="174"/>
+      <c r="K259" s="174"/>
+      <c r="L259" s="118"/>
+      <c r="M259" s="164"/>
+      <c r="N259" s="158"/>
+    </row>
+    <row r="260" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A260" s="82" t="s">
         <v>26</v>
       </c>
-      <c r="B257" s="11">
+      <c r="B260" s="11">
         <v>212713</v>
       </c>
-      <c r="C257" s="11">
+      <c r="C260" s="11">
         <v>602169</v>
       </c>
-      <c r="D257" s="118">
+      <c r="D260" s="117">
         <v>991625</v>
       </c>
-      <c r="E257" s="118">
+      <c r="E260" s="117">
         <v>1381081</v>
       </c>
-      <c r="F257" s="197">
+      <c r="F260" s="185">
         <v>1668494</v>
       </c>
-      <c r="G257" s="195">
+      <c r="G260" s="183">
         <v>1955908</v>
       </c>
-      <c r="H257" s="159"/>
-[...8 lines deleted...]
-      <c r="A258" s="83" t="s">
+      <c r="H260" s="118">
+        <v>2243593</v>
+      </c>
+      <c r="I260" s="11"/>
+      <c r="J260" s="174"/>
+      <c r="K260" s="174"/>
+      <c r="L260" s="118"/>
+      <c r="M260" s="164"/>
+      <c r="N260" s="158"/>
+    </row>
+    <row r="261" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A261" s="82" t="s">
         <v>27</v>
       </c>
-      <c r="B258" s="11">
+      <c r="B261" s="11">
         <v>1421</v>
       </c>
-      <c r="C258" s="11">
+      <c r="C261" s="11">
         <v>4215</v>
       </c>
-      <c r="D258" s="118">
+      <c r="D261" s="117">
         <v>7009</v>
       </c>
-      <c r="E258" s="118">
+      <c r="E261" s="117">
         <v>9803</v>
       </c>
-      <c r="F258" s="197">
+      <c r="F261" s="185">
         <v>11612</v>
       </c>
-      <c r="G258" s="195">
+      <c r="G261" s="183">
         <v>13420</v>
       </c>
-      <c r="H258" s="159"/>
-[...8 lines deleted...]
-      <c r="A259" s="83" t="s">
+      <c r="H261" s="118">
+        <v>15229</v>
+      </c>
+      <c r="I261" s="11"/>
+      <c r="J261" s="174"/>
+      <c r="K261" s="174"/>
+      <c r="L261" s="118"/>
+      <c r="M261" s="164"/>
+      <c r="N261" s="158"/>
+    </row>
+    <row r="262" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A262" s="82" t="s">
         <v>28</v>
       </c>
-      <c r="B259" s="11">
+      <c r="B262" s="11">
         <v>230655</v>
       </c>
-      <c r="C259" s="11">
+      <c r="C262" s="11">
         <v>622433</v>
       </c>
-      <c r="D259" s="118">
+      <c r="D262" s="117">
         <v>1014211</v>
       </c>
-      <c r="E259" s="118">
+      <c r="E262" s="117">
         <v>1405989</v>
       </c>
-      <c r="F259" s="197">
+      <c r="F262" s="185">
         <v>1634695</v>
       </c>
-      <c r="G259" s="195">
+      <c r="G262" s="183">
         <v>1863401</v>
       </c>
-      <c r="H259" s="159"/>
-[...24 lines deleted...]
-      <c r="A261" s="13" t="s">
+      <c r="H262" s="118">
+        <v>2096140</v>
+      </c>
+      <c r="I262" s="11"/>
+      <c r="J262" s="174"/>
+      <c r="K262" s="174"/>
+      <c r="L262" s="118"/>
+      <c r="M262" s="164"/>
+      <c r="N262" s="158"/>
+    </row>
+    <row r="263" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A263" s="12"/>
+      <c r="B263" s="11"/>
+      <c r="C263" s="11"/>
+      <c r="D263" s="11"/>
+      <c r="E263" s="117"/>
+      <c r="F263" s="156"/>
+      <c r="G263" s="11"/>
+      <c r="H263" s="118"/>
+      <c r="I263" s="22"/>
+      <c r="J263" s="83"/>
+      <c r="K263" s="83"/>
+      <c r="L263" s="137"/>
+      <c r="M263" s="164"/>
+      <c r="N263" s="158"/>
+    </row>
+    <row r="264" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A264" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B261" s="11"/>
-[...14 lines deleted...]
-      <c r="A262" s="85" t="s">
+      <c r="B264" s="11"/>
+      <c r="C264" s="11"/>
+      <c r="D264" s="83"/>
+      <c r="E264" s="117"/>
+      <c r="F264" s="156"/>
+      <c r="G264" s="11"/>
+      <c r="H264" s="118"/>
+      <c r="I264" s="22"/>
+      <c r="J264" s="83"/>
+      <c r="K264" s="83"/>
+      <c r="L264" s="137"/>
+      <c r="M264" s="164"/>
+      <c r="N264" s="158"/>
+    </row>
+    <row r="265" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A265" s="84" t="s">
         <v>14</v>
       </c>
-      <c r="B262" s="11">
+      <c r="B265" s="11">
         <v>81797</v>
       </c>
-      <c r="C262" s="11">
+      <c r="C265" s="11">
         <v>278964</v>
       </c>
-      <c r="D262" s="11">
+      <c r="D265" s="11">
         <v>476130</v>
       </c>
-      <c r="E262" s="118">
+      <c r="E265" s="117">
         <v>673296</v>
       </c>
-      <c r="F262" s="117">
+      <c r="F265" s="116">
         <v>757683</v>
       </c>
-      <c r="G262" s="32">
+      <c r="G265" s="31">
         <v>842070</v>
       </c>
-      <c r="H262" s="159"/>
-[...8 lines deleted...]
-      <c r="A263" s="86" t="s">
+      <c r="H265" s="118">
+        <v>925581</v>
+      </c>
+      <c r="I265" s="31"/>
+      <c r="J265" s="31"/>
+      <c r="K265" s="174"/>
+      <c r="L265" s="118"/>
+      <c r="M265" s="164"/>
+      <c r="N265" s="158"/>
+    </row>
+    <row r="266" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A266" s="85" t="s">
         <v>15</v>
       </c>
-      <c r="B263" s="11">
+      <c r="B266" s="11">
         <v>72562</v>
       </c>
-      <c r="C263" s="11">
+      <c r="C266" s="11">
         <v>223718</v>
       </c>
-      <c r="D263" s="11">
+      <c r="D266" s="11">
         <v>374874</v>
       </c>
-      <c r="E263" s="118">
+      <c r="E266" s="117">
         <v>526030</v>
       </c>
-      <c r="F263" s="117">
+      <c r="F266" s="116">
         <v>609542</v>
       </c>
-      <c r="G263" s="32">
+      <c r="G266" s="31">
         <v>693054</v>
       </c>
-      <c r="H263" s="159"/>
-[...8 lines deleted...]
-      <c r="A264" s="86" t="s">
+      <c r="H266" s="118">
+        <v>776565</v>
+      </c>
+      <c r="I266" s="31"/>
+      <c r="J266" s="31"/>
+      <c r="K266" s="174"/>
+      <c r="L266" s="118"/>
+      <c r="M266" s="164"/>
+      <c r="N266" s="158"/>
+    </row>
+    <row r="267" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A267" s="85" t="s">
         <v>16</v>
       </c>
-      <c r="B264" s="11">
+      <c r="B267" s="11">
         <v>9235</v>
       </c>
-      <c r="C264" s="11">
+      <c r="C267" s="11">
         <v>55245</v>
       </c>
-      <c r="D264" s="11">
+      <c r="D267" s="11">
         <v>101256</v>
       </c>
-      <c r="E264" s="118">
+      <c r="E267" s="117">
         <v>147266</v>
       </c>
-      <c r="F264" s="117">
+      <c r="F267" s="116">
         <v>148141</v>
       </c>
-      <c r="G264" s="32">
+      <c r="G267" s="31">
         <v>149016</v>
       </c>
-      <c r="H264" s="159"/>
-[...24 lines deleted...]
-      <c r="A266" s="13" t="s">
+      <c r="H267" s="118">
+        <v>149016</v>
+      </c>
+      <c r="I267" s="31"/>
+      <c r="J267" s="31"/>
+      <c r="K267" s="174"/>
+      <c r="L267" s="118"/>
+      <c r="M267" s="164"/>
+      <c r="N267" s="158"/>
+    </row>
+    <row r="268" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A268" s="12"/>
+      <c r="B268" s="11"/>
+      <c r="C268" s="11"/>
+      <c r="D268" s="18"/>
+      <c r="E268" s="117"/>
+      <c r="F268" s="156"/>
+      <c r="G268" s="11"/>
+      <c r="H268" s="118"/>
+      <c r="I268" s="22"/>
+      <c r="J268" s="86"/>
+      <c r="K268" s="86"/>
+      <c r="L268" s="138"/>
+      <c r="M268" s="164"/>
+      <c r="N268" s="158"/>
+    </row>
+    <row r="269" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A269" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B266" s="11"/>
-[...14 lines deleted...]
-      <c r="A267" s="88" t="s">
+      <c r="B269" s="11"/>
+      <c r="C269" s="11"/>
+      <c r="D269" s="83"/>
+      <c r="E269" s="117"/>
+      <c r="F269" s="156"/>
+      <c r="G269" s="11"/>
+      <c r="H269" s="118"/>
+      <c r="I269" s="22"/>
+      <c r="J269" s="86"/>
+      <c r="K269" s="86"/>
+      <c r="L269" s="138"/>
+      <c r="M269" s="164"/>
+      <c r="N269" s="158"/>
+    </row>
+    <row r="270" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A270" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="B267" s="11">
+      <c r="B270" s="11">
         <v>1176232</v>
       </c>
-      <c r="C267" s="11">
+      <c r="C270" s="11">
         <v>2320453</v>
       </c>
-      <c r="D267" s="118">
+      <c r="D270" s="117">
         <v>3222052</v>
       </c>
-      <c r="E267" s="118">
+      <c r="E270" s="117">
         <v>4608451</v>
       </c>
-      <c r="F267" s="123">
+      <c r="F270" s="122">
         <v>5801940</v>
       </c>
-      <c r="G267" s="119">
+      <c r="G270" s="118">
         <v>6491557</v>
       </c>
-      <c r="H267" s="159"/>
-[...8 lines deleted...]
-      <c r="A268" s="89" t="s">
+      <c r="H270" s="118">
+        <v>7404759</v>
+      </c>
+      <c r="I270" s="11"/>
+      <c r="J270" s="118"/>
+      <c r="K270" s="174"/>
+      <c r="L270" s="118"/>
+      <c r="M270" s="164"/>
+      <c r="N270" s="158"/>
+    </row>
+    <row r="271" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A271" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="B268" s="11">
+      <c r="B271" s="11">
         <v>1176232</v>
       </c>
-      <c r="C268" s="11">
+      <c r="C271" s="11">
         <v>2320453</v>
       </c>
-      <c r="D268" s="118">
+      <c r="D271" s="117">
         <v>3222052</v>
       </c>
-      <c r="E268" s="118">
+      <c r="E271" s="117">
         <v>4608451</v>
       </c>
-      <c r="F268" s="123">
+      <c r="F271" s="122">
         <v>5801940</v>
       </c>
-      <c r="G268" s="119">
+      <c r="G271" s="118">
         <v>6491557</v>
       </c>
-      <c r="H268" s="159"/>
-[...8 lines deleted...]
-      <c r="A269" s="89" t="s">
+      <c r="H271" s="118">
+        <v>7404759</v>
+      </c>
+      <c r="I271" s="11"/>
+      <c r="J271" s="118"/>
+      <c r="K271" s="174"/>
+      <c r="L271" s="118"/>
+      <c r="M271" s="164"/>
+      <c r="N271" s="158"/>
+    </row>
+    <row r="272" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A272" s="88" t="s">
         <v>18</v>
       </c>
-      <c r="B269" s="11" t="s">
-[...42 lines deleted...]
-      <c r="A271" s="13" t="s">
+      <c r="B272" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C272" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D272" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E272" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F272" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G272" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H272" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I272" s="11"/>
+      <c r="J272" s="117"/>
+      <c r="K272" s="118"/>
+      <c r="L272" s="122"/>
+      <c r="M272" s="164"/>
+      <c r="N272" s="158"/>
+    </row>
+    <row r="273" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A273" s="12"/>
+      <c r="B273" s="11"/>
+      <c r="C273" s="11"/>
+      <c r="D273" s="11"/>
+      <c r="E273" s="117"/>
+      <c r="F273" s="156"/>
+      <c r="G273" s="11"/>
+      <c r="H273" s="118"/>
+      <c r="I273" s="22"/>
+      <c r="J273" s="89"/>
+      <c r="K273" s="89"/>
+      <c r="L273" s="139"/>
+      <c r="M273" s="164"/>
+      <c r="N273" s="158"/>
+    </row>
+    <row r="274" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A274" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B271" s="11"/>
-[...14 lines deleted...]
-      <c r="A272" s="91" t="s">
+      <c r="B274" s="11"/>
+      <c r="C274" s="11"/>
+      <c r="D274" s="86"/>
+      <c r="E274" s="117"/>
+      <c r="F274" s="127"/>
+      <c r="G274" s="18"/>
+      <c r="H274" s="118"/>
+      <c r="I274" s="22"/>
+      <c r="J274" s="89"/>
+      <c r="K274" s="89"/>
+      <c r="L274" s="139"/>
+      <c r="M274" s="164"/>
+      <c r="N274" s="158"/>
+    </row>
+    <row r="275" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A275" s="90" t="s">
         <v>14</v>
       </c>
-      <c r="B272" s="11">
+      <c r="B275" s="11">
         <v>2382463</v>
       </c>
-      <c r="C272" s="11">
+      <c r="C275" s="11">
         <v>4928158</v>
       </c>
-      <c r="D272" s="118">
+      <c r="D275" s="117">
         <v>9578289</v>
       </c>
-      <c r="E272" s="118">
+      <c r="E275" s="117">
         <v>18035523</v>
       </c>
-      <c r="F272" s="123">
+      <c r="F275" s="122">
         <v>25074701</v>
       </c>
-      <c r="G272" s="119">
+      <c r="G275" s="118">
         <v>45571889</v>
       </c>
-      <c r="H272" s="159"/>
-[...8 lines deleted...]
-      <c r="A273" s="92" t="s">
+      <c r="H275" s="118">
+        <v>60048263</v>
+      </c>
+      <c r="I275" s="11"/>
+      <c r="J275" s="118"/>
+      <c r="K275" s="174"/>
+      <c r="L275" s="118"/>
+      <c r="M275" s="164"/>
+      <c r="N275" s="158"/>
+    </row>
+    <row r="276" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A276" s="91" t="s">
         <v>15</v>
       </c>
-      <c r="B273" s="11">
+      <c r="B276" s="11">
         <v>2324086</v>
       </c>
-      <c r="C273" s="11">
+      <c r="C276" s="11">
         <v>4698491</v>
       </c>
-      <c r="D273" s="118">
+      <c r="D276" s="117">
         <v>9177332</v>
       </c>
-      <c r="E273" s="118">
+      <c r="E276" s="117">
         <v>17463276</v>
       </c>
-      <c r="F273" s="123">
+      <c r="F276" s="122">
         <v>24493602</v>
       </c>
-      <c r="G273" s="119">
+      <c r="G276" s="118">
         <v>44981939</v>
       </c>
-      <c r="H273" s="159"/>
-[...8 lines deleted...]
-      <c r="A274" s="92" t="s">
+      <c r="H276" s="118">
+        <v>59443099</v>
+      </c>
+      <c r="I276" s="11"/>
+      <c r="J276" s="118"/>
+      <c r="K276" s="174"/>
+      <c r="L276" s="118"/>
+      <c r="M276" s="164"/>
+      <c r="N276" s="158"/>
+    </row>
+    <row r="277" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A277" s="91" t="s">
         <v>21</v>
       </c>
-      <c r="B274" s="11">
+      <c r="B277" s="11">
         <v>57871</v>
       </c>
-      <c r="C274" s="11">
+      <c r="C277" s="11">
         <v>216324</v>
       </c>
-      <c r="D274" s="118">
+      <c r="D277" s="117">
         <v>374776</v>
       </c>
-      <c r="E274" s="118">
+      <c r="E277" s="117">
         <v>533228</v>
       </c>
-      <c r="F274" s="123">
+      <c r="F277" s="122">
         <v>541662</v>
       </c>
-      <c r="G274" s="119">
+      <c r="G277" s="118">
         <v>550096</v>
       </c>
-      <c r="H274" s="159"/>
-[...8 lines deleted...]
-      <c r="A275" s="92" t="s">
+      <c r="H277" s="118">
+        <v>558530</v>
+      </c>
+      <c r="I277" s="11"/>
+      <c r="J277" s="118"/>
+      <c r="K277" s="174"/>
+      <c r="L277" s="118"/>
+      <c r="M277" s="164"/>
+      <c r="N277" s="158"/>
+    </row>
+    <row r="278" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A278" s="91" t="s">
         <v>25</v>
       </c>
-      <c r="B275" s="11">
+      <c r="B278" s="11">
         <v>506</v>
       </c>
-      <c r="C275" s="11">
+      <c r="C278" s="11">
         <v>13344</v>
       </c>
-      <c r="D275" s="118">
+      <c r="D278" s="117">
         <v>26182</v>
       </c>
-      <c r="E275" s="118">
+      <c r="E278" s="117">
         <v>39019</v>
       </c>
-      <c r="F275" s="123">
+      <c r="F278" s="122">
         <v>39436</v>
       </c>
-      <c r="G275" s="119">
+      <c r="G278" s="118">
         <v>39853</v>
       </c>
-      <c r="H275" s="159"/>
-[...24 lines deleted...]
-      <c r="A277" s="13" t="s">
+      <c r="H278" s="118">
+        <v>46635</v>
+      </c>
+      <c r="I278" s="11"/>
+      <c r="J278" s="118"/>
+      <c r="K278" s="174"/>
+      <c r="L278" s="118"/>
+      <c r="M278" s="164"/>
+      <c r="N278" s="158"/>
+    </row>
+    <row r="279" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A279" s="12"/>
+      <c r="B279" s="11"/>
+      <c r="C279" s="11"/>
+      <c r="D279" s="11"/>
+      <c r="E279" s="117"/>
+      <c r="F279" s="156"/>
+      <c r="G279" s="11"/>
+      <c r="H279" s="118"/>
+      <c r="I279" s="22"/>
+      <c r="J279" s="92"/>
+      <c r="K279" s="92"/>
+      <c r="L279" s="140"/>
+      <c r="M279" s="164"/>
+      <c r="N279" s="158"/>
+    </row>
+    <row r="280" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A280" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B277" s="11"/>
-[...74 lines deleted...]
-      <c r="A280" s="12"/>
       <c r="B280" s="11"/>
       <c r="C280" s="11"/>
       <c r="D280" s="22"/>
-      <c r="E280" s="118"/>
-[...2 lines deleted...]
-      <c r="H280" s="153"/>
+      <c r="E280" s="117"/>
+      <c r="F280" s="155"/>
+      <c r="G280" s="22"/>
+      <c r="H280" s="118"/>
       <c r="I280" s="22"/>
-      <c r="J280" s="96"/>
-[...6 lines deleted...]
-      <c r="A281" s="13" t="s">
+      <c r="J280" s="92"/>
+      <c r="K280" s="92"/>
+      <c r="L280" s="140"/>
+      <c r="M280" s="164"/>
+      <c r="N280" s="158"/>
+    </row>
+    <row r="281" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A281" s="93" t="s">
+        <v>14</v>
+      </c>
+      <c r="B281" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C281" s="11">
+        <v>42917</v>
+      </c>
+      <c r="D281" s="117">
+        <v>92925</v>
+      </c>
+      <c r="E281" s="117">
+        <v>92925</v>
+      </c>
+      <c r="F281" s="122">
+        <v>92925</v>
+      </c>
+      <c r="G281" s="118">
+        <v>115671</v>
+      </c>
+      <c r="H281" s="118">
+        <v>115671</v>
+      </c>
+      <c r="I281" s="11"/>
+      <c r="J281" s="118"/>
+      <c r="K281" s="174"/>
+      <c r="L281" s="118"/>
+      <c r="M281" s="164"/>
+      <c r="N281" s="158"/>
+    </row>
+    <row r="282" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A282" s="94" t="s">
+        <v>15</v>
+      </c>
+      <c r="B282" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C282" s="11">
+        <v>42917</v>
+      </c>
+      <c r="D282" s="117">
+        <v>92925</v>
+      </c>
+      <c r="E282" s="117">
+        <v>92925</v>
+      </c>
+      <c r="F282" s="122">
+        <v>92925</v>
+      </c>
+      <c r="G282" s="118">
+        <v>115671</v>
+      </c>
+      <c r="H282" s="118">
+        <v>115671</v>
+      </c>
+      <c r="I282" s="11"/>
+      <c r="J282" s="118"/>
+      <c r="K282" s="174"/>
+      <c r="L282" s="118"/>
+      <c r="M282" s="164"/>
+      <c r="N282" s="158"/>
+    </row>
+    <row r="283" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A283" s="12"/>
+      <c r="B283" s="11"/>
+      <c r="C283" s="11"/>
+      <c r="D283" s="22"/>
+      <c r="E283" s="117"/>
+      <c r="F283" s="156"/>
+      <c r="G283" s="11"/>
+      <c r="H283" s="118"/>
+      <c r="I283" s="22"/>
+      <c r="J283" s="95"/>
+      <c r="K283" s="95"/>
+      <c r="L283" s="121"/>
+      <c r="M283" s="164"/>
+      <c r="N283" s="158"/>
+    </row>
+    <row r="284" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A284" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B281" s="11"/>
-[...74 lines deleted...]
-      <c r="A284" s="12"/>
       <c r="B284" s="11"/>
       <c r="C284" s="11"/>
-      <c r="D284" s="11"/>
-[...3 lines deleted...]
-      <c r="H284" s="153"/>
+      <c r="D284" s="92"/>
+      <c r="E284" s="117"/>
+      <c r="F284" s="156"/>
+      <c r="G284" s="11"/>
+      <c r="H284" s="118"/>
       <c r="I284" s="22"/>
-      <c r="J284" s="97"/>
-[...6 lines deleted...]
-      <c r="A285" s="23" t="s">
+      <c r="J284" s="95"/>
+      <c r="K284" s="95"/>
+      <c r="L284" s="141"/>
+      <c r="M284" s="164"/>
+      <c r="N284" s="158"/>
+    </row>
+    <row r="285" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A285" s="93" t="s">
+        <v>14</v>
+      </c>
+      <c r="B285" s="11">
+        <v>12365771</v>
+      </c>
+      <c r="C285" s="11">
+        <v>46155965</v>
+      </c>
+      <c r="D285" s="117">
+        <v>66991224</v>
+      </c>
+      <c r="E285" s="117">
+        <v>73530155</v>
+      </c>
+      <c r="F285" s="122">
+        <v>80268883</v>
+      </c>
+      <c r="G285" s="118">
+        <v>89439957</v>
+      </c>
+      <c r="H285" s="118">
+        <v>96592537</v>
+      </c>
+      <c r="I285" s="11"/>
+      <c r="J285" s="118"/>
+      <c r="K285" s="174"/>
+      <c r="L285" s="118"/>
+      <c r="M285" s="164"/>
+      <c r="N285" s="158"/>
+    </row>
+    <row r="286" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A286" s="94" t="s">
+        <v>15</v>
+      </c>
+      <c r="B286" s="11">
+        <v>12365771</v>
+      </c>
+      <c r="C286" s="11">
+        <v>46155965</v>
+      </c>
+      <c r="D286" s="117">
+        <v>66991224</v>
+      </c>
+      <c r="E286" s="117">
+        <v>73530155</v>
+      </c>
+      <c r="F286" s="122">
+        <v>80268883</v>
+      </c>
+      <c r="G286" s="118">
+        <v>89439957</v>
+      </c>
+      <c r="H286" s="118">
+        <v>96592204</v>
+      </c>
+      <c r="I286" s="11"/>
+      <c r="J286" s="118"/>
+      <c r="K286" s="174"/>
+      <c r="L286" s="118"/>
+      <c r="M286" s="164"/>
+      <c r="N286" s="158"/>
+    </row>
+    <row r="287" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A287" s="91" t="s">
+        <v>21</v>
+      </c>
+      <c r="B287" s="11"/>
+      <c r="C287" s="11"/>
+      <c r="D287" s="117"/>
+      <c r="E287" s="117"/>
+      <c r="F287" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G287" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="H287" s="118">
+        <v>333</v>
+      </c>
+      <c r="I287" s="11"/>
+      <c r="J287" s="118"/>
+      <c r="K287" s="174"/>
+      <c r="L287" s="122"/>
+      <c r="M287" s="164"/>
+      <c r="N287" s="158"/>
+    </row>
+    <row r="288" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A288" s="12"/>
+      <c r="B288" s="11"/>
+      <c r="C288" s="11"/>
+      <c r="D288" s="11"/>
+      <c r="E288" s="117"/>
+      <c r="F288" s="140"/>
+      <c r="G288" s="92"/>
+      <c r="H288" s="118"/>
+      <c r="I288" s="22"/>
+      <c r="J288" s="96"/>
+      <c r="K288" s="96"/>
+      <c r="L288" s="121"/>
+      <c r="M288" s="164"/>
+      <c r="N288" s="158"/>
+    </row>
+    <row r="289" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A289" s="23" t="s">
         <v>58</v>
       </c>
-      <c r="B285" s="11"/>
-[...14 lines deleted...]
-      <c r="A286" s="98" t="s">
+      <c r="B289" s="11"/>
+      <c r="C289" s="11"/>
+      <c r="D289" s="95"/>
+      <c r="E289" s="117"/>
+      <c r="F289" s="155"/>
+      <c r="G289" s="22"/>
+      <c r="H289" s="118"/>
+      <c r="I289" s="22"/>
+      <c r="J289" s="96"/>
+      <c r="K289" s="96"/>
+      <c r="L289" s="142"/>
+      <c r="M289" s="164"/>
+      <c r="N289" s="158"/>
+    </row>
+    <row r="290" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A290" s="97" t="s">
         <v>14</v>
       </c>
-      <c r="B286" s="11">
+      <c r="B290" s="11">
         <v>1455385</v>
       </c>
-      <c r="C286" s="11">
+      <c r="C290" s="11">
         <v>3789764</v>
       </c>
-      <c r="D286" s="118">
+      <c r="D290" s="117">
         <v>6156785</v>
       </c>
-      <c r="E286" s="118">
+      <c r="E290" s="117">
         <v>9189570</v>
       </c>
-      <c r="F286" s="123">
+      <c r="F290" s="122">
         <v>11651197</v>
       </c>
-      <c r="G286" s="119">
+      <c r="G290" s="118">
         <v>13830417</v>
       </c>
-      <c r="H286" s="159"/>
-[...8 lines deleted...]
-      <c r="A287" s="98" t="s">
+      <c r="H290" s="118">
+        <v>16107129</v>
+      </c>
+      <c r="I290" s="11"/>
+      <c r="J290" s="118"/>
+      <c r="K290" s="174"/>
+      <c r="L290" s="118"/>
+      <c r="M290" s="164"/>
+      <c r="N290" s="158"/>
+    </row>
+    <row r="291" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A291" s="97" t="s">
         <v>15</v>
       </c>
-      <c r="B287" s="11">
+      <c r="B291" s="11">
         <v>420960</v>
       </c>
-      <c r="C287" s="11">
+      <c r="C291" s="11">
         <v>1026233</v>
       </c>
-      <c r="D287" s="118">
+      <c r="D291" s="117">
         <v>1664148</v>
       </c>
-      <c r="E287" s="118">
+      <c r="E291" s="117">
         <v>2967826</v>
       </c>
-      <c r="F287" s="123">
+      <c r="F291" s="122">
         <v>3976241</v>
       </c>
-      <c r="G287" s="119">
+      <c r="G291" s="118">
         <v>4702248</v>
       </c>
-      <c r="H287" s="159"/>
-[...8 lines deleted...]
-      <c r="A288" s="98" t="s">
+      <c r="H291" s="118">
+        <v>5497980</v>
+      </c>
+      <c r="I291" s="11"/>
+      <c r="J291" s="118"/>
+      <c r="K291" s="174"/>
+      <c r="L291" s="118"/>
+      <c r="M291" s="164"/>
+      <c r="N291" s="158"/>
+    </row>
+    <row r="292" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A292" s="97" t="s">
         <v>16</v>
       </c>
-      <c r="B288" s="11">
+      <c r="B292" s="11">
         <v>89657</v>
       </c>
-      <c r="C288" s="11">
+      <c r="C292" s="11">
         <v>345601</v>
       </c>
-      <c r="D288" s="118">
+      <c r="D292" s="117">
         <v>601545</v>
       </c>
-      <c r="E288" s="118">
+      <c r="E292" s="117">
         <v>857490</v>
       </c>
-      <c r="F288" s="123">
+      <c r="F292" s="122">
         <v>971939</v>
       </c>
-      <c r="G288" s="119">
+      <c r="G292" s="118">
         <v>1086388</v>
       </c>
-      <c r="H288" s="159"/>
-[...8 lines deleted...]
-      <c r="A289" s="98" t="s">
+      <c r="H292" s="118">
+        <v>1202124</v>
+      </c>
+      <c r="I292" s="11"/>
+      <c r="J292" s="118"/>
+      <c r="K292" s="174"/>
+      <c r="L292" s="118"/>
+      <c r="M292" s="164"/>
+      <c r="N292" s="158"/>
+    </row>
+    <row r="293" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A293" s="97" t="s">
         <v>17</v>
       </c>
-      <c r="B289" s="11">
+      <c r="B293" s="11">
         <v>357</v>
       </c>
-      <c r="C289" s="11">
+      <c r="C293" s="11">
         <v>923</v>
       </c>
-      <c r="D289" s="118">
+      <c r="D293" s="117">
         <v>1488</v>
       </c>
-      <c r="E289" s="118">
+      <c r="E293" s="117">
         <v>2054</v>
       </c>
-      <c r="F289" s="123">
+      <c r="F293" s="122">
         <v>2607</v>
       </c>
-      <c r="G289" s="119">
+      <c r="G293" s="118">
         <v>3159</v>
       </c>
-      <c r="H289" s="159"/>
-[...8 lines deleted...]
-      <c r="A290" s="98" t="s">
+      <c r="H293" s="118">
+        <v>10081</v>
+      </c>
+      <c r="I293" s="11"/>
+      <c r="J293" s="118"/>
+      <c r="K293" s="174"/>
+      <c r="L293" s="118"/>
+      <c r="M293" s="164"/>
+      <c r="N293" s="158"/>
+    </row>
+    <row r="294" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A294" s="97" t="s">
         <v>18</v>
       </c>
-      <c r="B290" s="11">
+      <c r="B294" s="11">
         <v>175720</v>
       </c>
-      <c r="C290" s="11">
+      <c r="C294" s="11">
         <v>370095</v>
       </c>
-      <c r="D290" s="118">
+      <c r="D294" s="117">
         <v>564471</v>
       </c>
-      <c r="E290" s="118">
+      <c r="E294" s="117">
         <v>758847</v>
       </c>
-      <c r="F290" s="123">
+      <c r="F294" s="122">
         <v>994175</v>
       </c>
-      <c r="G290" s="119">
+      <c r="G294" s="118">
         <v>1229503</v>
       </c>
-      <c r="H290" s="159"/>
-[...8 lines deleted...]
-      <c r="A291" s="98" t="s">
+      <c r="H294" s="118">
+        <v>1465015</v>
+      </c>
+      <c r="I294" s="11"/>
+      <c r="J294" s="118"/>
+      <c r="K294" s="174"/>
+      <c r="L294" s="118"/>
+      <c r="M294" s="164"/>
+      <c r="N294" s="158"/>
+    </row>
+    <row r="295" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A295" s="97" t="s">
         <v>19</v>
       </c>
-      <c r="B291" s="11">
+      <c r="B295" s="11">
         <v>77599</v>
       </c>
-      <c r="C291" s="11">
+      <c r="C295" s="11">
         <v>219473</v>
       </c>
-      <c r="D291" s="118">
+      <c r="D295" s="117">
         <v>361347</v>
       </c>
-      <c r="E291" s="118">
+      <c r="E295" s="117">
         <v>503220</v>
       </c>
-      <c r="F291" s="123">
+      <c r="F295" s="122">
         <v>590353</v>
       </c>
-      <c r="G291" s="119">
+      <c r="G295" s="118">
         <v>677486</v>
       </c>
-      <c r="H291" s="159"/>
-[...8 lines deleted...]
-      <c r="A292" s="98" t="s">
+      <c r="H295" s="118">
+        <v>764618</v>
+      </c>
+      <c r="I295" s="11"/>
+      <c r="J295" s="118"/>
+      <c r="K295" s="174"/>
+      <c r="L295" s="118"/>
+      <c r="M295" s="164"/>
+      <c r="N295" s="158"/>
+    </row>
+    <row r="296" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A296" s="97" t="s">
         <v>20</v>
       </c>
-      <c r="B292" s="11">
+      <c r="B296" s="11">
         <v>76689</v>
       </c>
-      <c r="C292" s="11">
+      <c r="C296" s="11">
         <v>228839</v>
       </c>
-      <c r="D292" s="118">
+      <c r="D296" s="117">
         <v>380989</v>
       </c>
-      <c r="E292" s="118">
+      <c r="E296" s="117">
         <v>533140</v>
       </c>
-      <c r="F292" s="123">
+      <c r="F296" s="122">
         <v>803855</v>
       </c>
-      <c r="G292" s="119">
+      <c r="G296" s="118">
         <v>1074570</v>
       </c>
-      <c r="H292" s="159"/>
-[...8 lines deleted...]
-      <c r="A293" s="98" t="s">
+      <c r="H296" s="118">
+        <v>1351504</v>
+      </c>
+      <c r="I296" s="11"/>
+      <c r="J296" s="118"/>
+      <c r="K296" s="174"/>
+      <c r="L296" s="118"/>
+      <c r="M296" s="164"/>
+      <c r="N296" s="158"/>
+    </row>
+    <row r="297" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A297" s="97" t="s">
         <v>21</v>
       </c>
-      <c r="B293" s="11">
+      <c r="B297" s="11">
         <v>40271</v>
       </c>
-      <c r="C293" s="11">
+      <c r="C297" s="11">
         <v>137051</v>
       </c>
-      <c r="D293" s="118">
+      <c r="D297" s="117">
         <v>233831</v>
       </c>
-      <c r="E293" s="118">
+      <c r="E297" s="117">
         <v>330611</v>
       </c>
-      <c r="F293" s="123">
+      <c r="F297" s="122">
         <v>369659</v>
       </c>
-      <c r="G293" s="119">
+      <c r="G297" s="118">
         <v>408708</v>
       </c>
-      <c r="H293" s="159"/>
-[...8 lines deleted...]
-      <c r="A294" s="98" t="s">
+      <c r="H297" s="118">
+        <v>446964</v>
+      </c>
+      <c r="I297" s="11"/>
+      <c r="J297" s="118"/>
+      <c r="K297" s="174"/>
+      <c r="L297" s="118"/>
+      <c r="M297" s="164"/>
+      <c r="N297" s="158"/>
+    </row>
+    <row r="298" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A298" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="B294" s="11">
+      <c r="B298" s="11">
         <v>15993</v>
       </c>
-      <c r="C294" s="11">
+      <c r="C298" s="11">
         <v>37224</v>
       </c>
-      <c r="D294" s="118">
+      <c r="D298" s="117">
         <v>58455</v>
       </c>
-      <c r="E294" s="118">
+      <c r="E298" s="117">
         <v>79686</v>
       </c>
-      <c r="F294" s="123">
+      <c r="F298" s="122">
         <v>103444</v>
       </c>
-      <c r="G294" s="119">
+      <c r="G298" s="118">
         <v>127202</v>
       </c>
-      <c r="H294" s="159"/>
-[...8 lines deleted...]
-      <c r="A295" s="98" t="s">
+      <c r="H298" s="118">
+        <v>157070</v>
+      </c>
+      <c r="I298" s="11"/>
+      <c r="J298" s="118"/>
+      <c r="K298" s="174"/>
+      <c r="L298" s="118"/>
+      <c r="M298" s="164"/>
+      <c r="N298" s="158"/>
+    </row>
+    <row r="299" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A299" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="B295" s="11">
+      <c r="B299" s="11">
         <v>69287</v>
       </c>
-      <c r="C295" s="11">
+      <c r="C299" s="11">
         <v>99816</v>
       </c>
-      <c r="D295" s="118">
+      <c r="D299" s="117">
         <v>130345</v>
       </c>
-      <c r="E295" s="118">
+      <c r="E299" s="117">
         <v>160874</v>
       </c>
-      <c r="F295" s="123">
+      <c r="F299" s="122">
         <v>272584</v>
       </c>
-      <c r="G295" s="119">
+      <c r="G299" s="118">
         <v>384295</v>
       </c>
-      <c r="H295" s="159"/>
-[...8 lines deleted...]
-      <c r="A296" s="98" t="s">
+      <c r="H299" s="118">
+        <v>496728</v>
+      </c>
+      <c r="I299" s="11"/>
+      <c r="J299" s="118"/>
+      <c r="K299" s="174"/>
+      <c r="L299" s="118"/>
+      <c r="M299" s="164"/>
+      <c r="N299" s="158"/>
+    </row>
+    <row r="300" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A300" s="97" t="s">
         <v>24</v>
       </c>
-      <c r="B296" s="11">
+      <c r="B300" s="11">
         <v>178</v>
       </c>
-      <c r="C296" s="11">
+      <c r="C300" s="11">
         <v>642</v>
       </c>
-      <c r="D296" s="118">
+      <c r="D300" s="117">
         <v>1106</v>
       </c>
-      <c r="E296" s="118">
+      <c r="E300" s="117">
         <v>1570</v>
       </c>
-      <c r="F296" s="123">
+      <c r="F300" s="122">
         <v>1777</v>
       </c>
-      <c r="G296" s="119">
+      <c r="G300" s="118">
         <v>1985</v>
       </c>
-      <c r="H296" s="159"/>
-[...8 lines deleted...]
-      <c r="A297" s="98" t="s">
+      <c r="H300" s="118">
+        <v>7185</v>
+      </c>
+      <c r="I300" s="11"/>
+      <c r="J300" s="118"/>
+      <c r="K300" s="174"/>
+      <c r="L300" s="118"/>
+      <c r="M300" s="164"/>
+      <c r="N300" s="158"/>
+    </row>
+    <row r="301" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A301" s="97" t="s">
         <v>25</v>
       </c>
-      <c r="B297" s="11">
+      <c r="B301" s="11">
         <v>43885</v>
       </c>
-      <c r="C297" s="11">
+      <c r="C301" s="11">
         <v>95049</v>
       </c>
-      <c r="D297" s="118">
+      <c r="D301" s="117">
         <v>146213</v>
       </c>
-      <c r="E297" s="118">
+      <c r="E301" s="117">
         <v>197376</v>
       </c>
-      <c r="F297" s="123">
+      <c r="F301" s="122">
         <v>249757</v>
       </c>
-      <c r="G297" s="119">
+      <c r="G301" s="118">
         <v>302137</v>
       </c>
-      <c r="H297" s="159"/>
-[...8 lines deleted...]
-      <c r="A298" s="98" t="s">
+      <c r="H301" s="118">
+        <v>352894</v>
+      </c>
+      <c r="I301" s="11"/>
+      <c r="J301" s="118"/>
+      <c r="K301" s="174"/>
+      <c r="L301" s="118"/>
+      <c r="M301" s="164"/>
+      <c r="N301" s="158"/>
+    </row>
+    <row r="302" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A302" s="97" t="s">
         <v>26</v>
       </c>
-      <c r="B298" s="11">
+      <c r="B302" s="11">
         <v>212713</v>
       </c>
-      <c r="C298" s="11">
+      <c r="C302" s="11">
         <v>602169</v>
       </c>
-      <c r="D298" s="118">
+      <c r="D302" s="117">
         <v>991625</v>
       </c>
-      <c r="E298" s="118">
+      <c r="E302" s="117">
         <v>1381081</v>
       </c>
-      <c r="F298" s="123">
+      <c r="F302" s="122">
         <v>1668494</v>
       </c>
-      <c r="G298" s="119">
+      <c r="G302" s="118">
         <v>1955908</v>
       </c>
-      <c r="H298" s="159"/>
-[...8 lines deleted...]
-      <c r="A299" s="98" t="s">
+      <c r="H302" s="118">
+        <v>2243593</v>
+      </c>
+      <c r="I302" s="11"/>
+      <c r="J302" s="118"/>
+      <c r="K302" s="174"/>
+      <c r="L302" s="118"/>
+      <c r="M302" s="164"/>
+      <c r="N302" s="158"/>
+    </row>
+    <row r="303" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A303" s="97" t="s">
         <v>27</v>
       </c>
-      <c r="B299" s="11">
+      <c r="B303" s="11">
         <v>1421</v>
       </c>
-      <c r="C299" s="11">
+      <c r="C303" s="11">
         <v>4215</v>
       </c>
-      <c r="D299" s="118">
+      <c r="D303" s="117">
         <v>7009</v>
       </c>
-      <c r="E299" s="118">
+      <c r="E303" s="117">
         <v>9803</v>
       </c>
-      <c r="F299" s="123">
+      <c r="F303" s="122">
         <v>11612</v>
       </c>
-      <c r="G299" s="119">
+      <c r="G303" s="118">
         <v>13420</v>
       </c>
-      <c r="H299" s="159"/>
-[...8 lines deleted...]
-      <c r="A300" s="98" t="s">
+      <c r="H303" s="118">
+        <v>15229</v>
+      </c>
+      <c r="I303" s="11"/>
+      <c r="J303" s="118"/>
+      <c r="K303" s="174"/>
+      <c r="L303" s="118"/>
+      <c r="M303" s="164"/>
+      <c r="N303" s="158"/>
+    </row>
+    <row r="304" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A304" s="97" t="s">
         <v>28</v>
       </c>
-      <c r="B300" s="11">
+      <c r="B304" s="11">
         <v>230655</v>
       </c>
-      <c r="C300" s="11">
+      <c r="C304" s="11">
         <v>622433</v>
       </c>
-      <c r="D300" s="118">
+      <c r="D304" s="117">
         <v>1014211</v>
       </c>
-      <c r="E300" s="118">
+      <c r="E304" s="117">
         <v>1405989</v>
       </c>
-      <c r="F300" s="123">
+      <c r="F304" s="122">
         <v>1634695</v>
       </c>
-      <c r="G300" s="119">
+      <c r="G304" s="118">
         <v>1863401</v>
       </c>
-      <c r="H300" s="159"/>
-[...24 lines deleted...]
-      <c r="A302" s="13" t="s">
+      <c r="H304" s="118">
+        <v>2096140</v>
+      </c>
+      <c r="I304" s="11"/>
+      <c r="J304" s="118"/>
+      <c r="K304" s="174"/>
+      <c r="L304" s="118"/>
+      <c r="M304" s="164"/>
+      <c r="N304" s="158"/>
+    </row>
+    <row r="305" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A305" s="24"/>
+      <c r="B305" s="11"/>
+      <c r="C305" s="11"/>
+      <c r="D305" s="11"/>
+      <c r="E305" s="117"/>
+      <c r="F305" s="156"/>
+      <c r="G305" s="11"/>
+      <c r="H305" s="118"/>
+      <c r="I305" s="22"/>
+      <c r="J305" s="98"/>
+      <c r="K305" s="98"/>
+      <c r="L305" s="143"/>
+      <c r="M305" s="164"/>
+      <c r="N305" s="158"/>
+    </row>
+    <row r="306" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A306" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B302" s="11"/>
-[...14 lines deleted...]
-      <c r="A303" s="100" t="s">
+      <c r="B306" s="11"/>
+      <c r="C306" s="11"/>
+      <c r="D306" s="98"/>
+      <c r="E306" s="117"/>
+      <c r="F306" s="156"/>
+      <c r="G306" s="11"/>
+      <c r="H306" s="118"/>
+      <c r="I306" s="22"/>
+      <c r="J306" s="98"/>
+      <c r="K306" s="98"/>
+      <c r="L306" s="143"/>
+      <c r="M306" s="164"/>
+      <c r="N306" s="158"/>
+    </row>
+    <row r="307" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A307" s="99" t="s">
         <v>14</v>
       </c>
-      <c r="B303" s="11">
+      <c r="B307" s="11">
         <v>462726</v>
       </c>
-      <c r="C303" s="11">
+      <c r="C307" s="11">
         <v>1097772</v>
       </c>
-      <c r="D303" s="118">
+      <c r="D307" s="117">
         <v>1734394</v>
       </c>
-      <c r="E303" s="118">
+      <c r="E307" s="117">
         <v>2366596</v>
       </c>
-      <c r="F303" s="175">
+      <c r="F307" s="164">
         <v>2785697</v>
       </c>
-      <c r="G303" s="118">
+      <c r="G307" s="117">
         <v>3202622</v>
       </c>
-      <c r="H303" s="199"/>
-[...8 lines deleted...]
-      <c r="A304" s="101" t="s">
+      <c r="H307" s="118">
+        <v>3644146</v>
+      </c>
+      <c r="I307" s="11"/>
+      <c r="J307" s="118"/>
+      <c r="K307" s="174"/>
+      <c r="L307" s="118"/>
+      <c r="M307" s="164"/>
+      <c r="N307" s="158"/>
+    </row>
+    <row r="308" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A308" s="100" t="s">
         <v>15</v>
       </c>
-      <c r="B304" s="11">
+      <c r="B308" s="11">
         <v>388111</v>
       </c>
-      <c r="C304" s="11">
+      <c r="C308" s="11">
         <v>952456</v>
       </c>
-      <c r="D304" s="118">
+      <c r="D308" s="117">
         <v>1516801</v>
       </c>
-      <c r="E304" s="118">
+      <c r="E308" s="117">
         <v>2081146</v>
       </c>
-      <c r="F304" s="175">
+      <c r="F308" s="164">
         <v>2432943</v>
       </c>
-      <c r="G304" s="118">
+      <c r="G308" s="117">
         <v>2784741</v>
       </c>
-      <c r="H304" s="199"/>
-[...8 lines deleted...]
-      <c r="A305" s="101" t="s">
+      <c r="H308" s="118">
+        <v>3168919</v>
+      </c>
+      <c r="I308" s="11"/>
+      <c r="J308" s="118"/>
+      <c r="K308" s="174"/>
+      <c r="L308" s="118"/>
+      <c r="M308" s="164"/>
+      <c r="N308" s="158"/>
+    </row>
+    <row r="309" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A309" s="100" t="s">
         <v>16</v>
       </c>
-      <c r="B305" s="11">
+      <c r="B309" s="11">
         <v>1583</v>
       </c>
-      <c r="C305" s="11">
+      <c r="C309" s="11">
         <v>3166</v>
       </c>
-      <c r="D305" s="118">
+      <c r="D309" s="117">
         <v>4749</v>
       </c>
-      <c r="E305" s="118">
+      <c r="E309" s="117">
         <v>6332</v>
       </c>
-      <c r="F305" s="175">
+      <c r="F309" s="164">
         <v>7915</v>
       </c>
-      <c r="G305" s="118">
+      <c r="G309" s="117">
         <v>9498</v>
       </c>
-      <c r="H305" s="199"/>
-[...8 lines deleted...]
-      <c r="A306" s="101" t="s">
+      <c r="H309" s="118">
+        <v>12877</v>
+      </c>
+      <c r="I309" s="11"/>
+      <c r="J309" s="118"/>
+      <c r="K309" s="174"/>
+      <c r="L309" s="118"/>
+      <c r="M309" s="164"/>
+      <c r="N309" s="158"/>
+    </row>
+    <row r="310" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A310" s="100" t="s">
         <v>17</v>
       </c>
-      <c r="B306" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A307" s="101" t="s">
+      <c r="B310" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C310" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D310" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E310" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F310" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G310" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H310" s="118">
+        <v>100</v>
+      </c>
+      <c r="I310" s="11"/>
+      <c r="J310" s="176"/>
+      <c r="K310" s="175"/>
+      <c r="L310" s="176"/>
+      <c r="M310" s="164"/>
+      <c r="N310" s="158"/>
+    </row>
+    <row r="311" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A311" s="100" t="s">
         <v>18</v>
       </c>
-      <c r="B307" s="11">
+      <c r="B311" s="11">
         <v>1643</v>
       </c>
-      <c r="C307" s="11">
+      <c r="C311" s="11">
         <v>3286</v>
       </c>
-      <c r="D307" s="192">
+      <c r="D311" s="180">
         <v>4929</v>
       </c>
-      <c r="E307" s="118">
+      <c r="E311" s="117">
         <v>6572</v>
       </c>
-      <c r="F307" s="175">
+      <c r="F311" s="164">
         <v>8215</v>
       </c>
-      <c r="G307" s="118">
+      <c r="G311" s="117">
         <v>9858</v>
       </c>
-      <c r="H307" s="199"/>
-[...8 lines deleted...]
-      <c r="A308" s="101" t="s">
+      <c r="H311" s="118">
+        <v>11241</v>
+      </c>
+      <c r="I311" s="11"/>
+      <c r="J311" s="118"/>
+      <c r="K311" s="174"/>
+      <c r="L311" s="118"/>
+      <c r="M311" s="164"/>
+      <c r="N311" s="158"/>
+    </row>
+    <row r="312" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A312" s="100" t="s">
         <v>19</v>
       </c>
-      <c r="B308" s="11">
+      <c r="B312" s="11">
         <v>816</v>
       </c>
-      <c r="C308" s="11">
+      <c r="C312" s="11">
         <v>1632</v>
       </c>
-      <c r="D308" s="118">
+      <c r="D312" s="117">
         <v>2448</v>
       </c>
-      <c r="E308" s="118">
+      <c r="E312" s="117">
         <v>3264</v>
       </c>
-      <c r="F308" s="175">
+      <c r="F312" s="164">
         <v>4080</v>
       </c>
-      <c r="G308" s="118">
+      <c r="G312" s="117">
         <v>4896</v>
       </c>
-      <c r="H308" s="199"/>
-[...8 lines deleted...]
-      <c r="A309" s="101" t="s">
+      <c r="H312" s="118">
+        <v>4896</v>
+      </c>
+      <c r="I312" s="11"/>
+      <c r="J312" s="118"/>
+      <c r="K312" s="174"/>
+      <c r="L312" s="118"/>
+      <c r="M312" s="164"/>
+      <c r="N312" s="158"/>
+    </row>
+    <row r="313" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A313" s="100" t="s">
         <v>20</v>
       </c>
-      <c r="B309" s="11">
+      <c r="B313" s="11">
         <v>4379</v>
       </c>
-      <c r="C309" s="11">
+      <c r="C313" s="11">
         <v>8758</v>
       </c>
-      <c r="D309" s="118">
+      <c r="D313" s="117">
         <v>13137</v>
       </c>
-      <c r="E309" s="118">
+      <c r="E313" s="117">
         <v>17516</v>
       </c>
-      <c r="F309" s="175">
+      <c r="F313" s="164">
         <v>21895</v>
       </c>
-      <c r="G309" s="118">
+      <c r="G313" s="117">
         <v>26274</v>
       </c>
-      <c r="H309" s="199"/>
-[...8 lines deleted...]
-      <c r="A310" s="101" t="s">
+      <c r="H313" s="118">
+        <v>30528</v>
+      </c>
+      <c r="I313" s="11"/>
+      <c r="J313" s="118"/>
+      <c r="K313" s="174"/>
+      <c r="L313" s="118"/>
+      <c r="M313" s="164"/>
+      <c r="N313" s="158"/>
+    </row>
+    <row r="314" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A314" s="100" t="s">
         <v>21</v>
       </c>
-      <c r="B310" s="11">
+      <c r="B314" s="11">
         <v>48385</v>
       </c>
-      <c r="C310" s="11">
+      <c r="C314" s="11">
         <v>92856</v>
       </c>
-      <c r="D310" s="118">
+      <c r="D314" s="117">
         <v>138903</v>
       </c>
-      <c r="E310" s="118">
+      <c r="E314" s="117">
         <v>180530</v>
       </c>
-      <c r="F310" s="175">
+      <c r="F314" s="164">
         <v>221604</v>
       </c>
-      <c r="G310" s="118">
+      <c r="G314" s="117">
         <v>260501</v>
       </c>
-      <c r="H310" s="199"/>
-[...8 lines deleted...]
-      <c r="A311" s="101" t="s">
+      <c r="H314" s="118">
+        <v>296838</v>
+      </c>
+      <c r="I314" s="11"/>
+      <c r="J314" s="118"/>
+      <c r="K314" s="174"/>
+      <c r="L314" s="118"/>
+      <c r="M314" s="164"/>
+      <c r="N314" s="158"/>
+    </row>
+    <row r="315" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A315" s="100" t="s">
         <v>22</v>
       </c>
-      <c r="B311" s="11">
+      <c r="B315" s="11">
         <v>58</v>
       </c>
-      <c r="C311" s="11">
+      <c r="C315" s="11">
         <v>116</v>
       </c>
-      <c r="D311" s="118">
+      <c r="D315" s="117">
         <v>174</v>
       </c>
-      <c r="E311" s="118">
+      <c r="E315" s="117">
         <v>232</v>
       </c>
-      <c r="F311" s="175">
+      <c r="F315" s="164">
         <v>290</v>
       </c>
-      <c r="G311" s="118">
+      <c r="G315" s="117">
         <v>348</v>
       </c>
-      <c r="H311" s="199"/>
-[...8 lines deleted...]
-      <c r="A312" s="101" t="s">
+      <c r="H315" s="118">
+        <v>979</v>
+      </c>
+      <c r="I315" s="11"/>
+      <c r="J315" s="118"/>
+      <c r="K315" s="174"/>
+      <c r="L315" s="118"/>
+      <c r="M315" s="164"/>
+      <c r="N315" s="158"/>
+    </row>
+    <row r="316" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A316" s="100" t="s">
         <v>23</v>
       </c>
-      <c r="B312" s="11">
+      <c r="B316" s="11">
         <v>2294</v>
       </c>
-      <c r="C312" s="11">
+      <c r="C316" s="11">
         <v>4588</v>
       </c>
-      <c r="D312" s="118">
+      <c r="D316" s="117">
         <v>6882</v>
       </c>
-      <c r="E312" s="118">
+      <c r="E316" s="117">
         <v>9176</v>
       </c>
-      <c r="F312" s="175">
+      <c r="F316" s="164">
         <v>11470</v>
       </c>
-      <c r="G312" s="118">
+      <c r="G316" s="117">
         <v>13764</v>
       </c>
-      <c r="H312" s="199"/>
-[...8 lines deleted...]
-      <c r="A313" s="101" t="s">
+      <c r="H316" s="118">
+        <v>16366</v>
+      </c>
+      <c r="I316" s="11"/>
+      <c r="J316" s="118"/>
+      <c r="K316" s="174"/>
+      <c r="L316" s="118"/>
+      <c r="M316" s="164"/>
+      <c r="N316" s="158"/>
+    </row>
+    <row r="317" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A317" s="100" t="s">
         <v>24</v>
       </c>
-      <c r="B313" s="11">
+      <c r="B317" s="11">
         <v>179</v>
       </c>
-      <c r="C313" s="11">
+      <c r="C317" s="11">
         <v>358</v>
       </c>
-      <c r="D313" s="118">
+      <c r="D317" s="117">
         <v>537</v>
       </c>
-      <c r="E313" s="118">
+      <c r="E317" s="117">
         <v>716</v>
       </c>
-      <c r="F313" s="175">
+      <c r="F317" s="164">
         <v>895</v>
       </c>
-      <c r="G313" s="118">
+      <c r="G317" s="117">
         <v>1074</v>
       </c>
-      <c r="H313" s="199"/>
-[...8 lines deleted...]
-      <c r="A314" s="101" t="s">
+      <c r="H317" s="118">
+        <v>1296</v>
+      </c>
+      <c r="I317" s="11"/>
+      <c r="J317" s="118"/>
+      <c r="K317" s="174"/>
+      <c r="L317" s="118"/>
+      <c r="M317" s="164"/>
+      <c r="N317" s="158"/>
+    </row>
+    <row r="318" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A318" s="100" t="s">
         <v>25</v>
       </c>
-      <c r="B314" s="11">
+      <c r="B318" s="11">
         <v>3464</v>
       </c>
-      <c r="C314" s="11">
+      <c r="C318" s="11">
         <v>6928</v>
       </c>
-      <c r="D314" s="118">
+      <c r="D318" s="117">
         <v>10392</v>
       </c>
-      <c r="E314" s="118">
+      <c r="E318" s="117">
         <v>13856</v>
       </c>
-      <c r="F314" s="175">
+      <c r="F318" s="164">
         <v>17320</v>
       </c>
-      <c r="G314" s="118">
+      <c r="G318" s="117">
         <v>20784</v>
       </c>
-      <c r="H314" s="199"/>
-[...8 lines deleted...]
-      <c r="A315" s="101" t="s">
+      <c r="H318" s="118">
+        <v>20784</v>
+      </c>
+      <c r="I318" s="11"/>
+      <c r="J318" s="118"/>
+      <c r="K318" s="174"/>
+      <c r="L318" s="118"/>
+      <c r="M318" s="164"/>
+      <c r="N318" s="158"/>
+    </row>
+    <row r="319" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A319" s="100" t="s">
         <v>26</v>
       </c>
-      <c r="B315" s="11">
+      <c r="B319" s="11">
         <v>3575</v>
       </c>
-      <c r="C315" s="11">
+      <c r="C319" s="11">
         <v>7150</v>
       </c>
-      <c r="D315" s="118">
+      <c r="D319" s="117">
         <v>10725</v>
       </c>
-      <c r="E315" s="118">
+      <c r="E319" s="117">
         <v>14300</v>
       </c>
-      <c r="F315" s="175">
+      <c r="F319" s="164">
         <v>17875</v>
       </c>
-      <c r="G315" s="118">
+      <c r="G319" s="117">
         <v>21450</v>
       </c>
-      <c r="H315" s="199"/>
-[...8 lines deleted...]
-      <c r="A316" s="98" t="s">
+      <c r="H319" s="118">
+        <v>21450</v>
+      </c>
+      <c r="I319" s="11"/>
+      <c r="J319" s="118"/>
+      <c r="K319" s="174"/>
+      <c r="L319" s="118"/>
+      <c r="M319" s="164"/>
+      <c r="N319" s="158"/>
+    </row>
+    <row r="320" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A320" s="97" t="s">
         <v>27</v>
       </c>
-      <c r="B316" s="11">
+      <c r="B320" s="11">
         <v>186</v>
       </c>
-      <c r="C316" s="11">
+      <c r="C320" s="11">
         <v>372</v>
       </c>
-      <c r="D316" s="118">
+      <c r="D320" s="117">
         <v>558</v>
       </c>
-      <c r="E316" s="118">
+      <c r="E320" s="117">
         <v>744</v>
       </c>
-      <c r="F316" s="175">
+      <c r="F320" s="164">
         <v>930</v>
       </c>
-      <c r="G316" s="118">
+      <c r="G320" s="117">
         <v>1116</v>
       </c>
-      <c r="H316" s="199"/>
-[...8 lines deleted...]
-      <c r="A317" s="101" t="s">
+      <c r="H320" s="118">
+        <v>1287</v>
+      </c>
+      <c r="I320" s="11"/>
+      <c r="J320" s="118"/>
+      <c r="K320" s="174"/>
+      <c r="L320" s="118"/>
+      <c r="M320" s="164"/>
+      <c r="N320" s="158"/>
+    </row>
+    <row r="321" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A321" s="100" t="s">
         <v>28</v>
       </c>
-      <c r="B317" s="11">
+      <c r="B321" s="11">
         <v>8052</v>
       </c>
-      <c r="C317" s="11">
+      <c r="C321" s="11">
         <v>16104</v>
       </c>
-      <c r="D317" s="118">
+      <c r="D321" s="117">
         <v>24156</v>
       </c>
-      <c r="E317" s="118">
+      <c r="E321" s="117">
         <v>32208</v>
       </c>
-      <c r="F317" s="175">
+      <c r="F321" s="164">
         <v>40260</v>
       </c>
-      <c r="G317" s="118">
+      <c r="G321" s="117">
         <v>48312</v>
       </c>
-      <c r="H317" s="199"/>
-[...23 lines deleted...]
-      <c r="A319" s="13" t="s">
+      <c r="H321" s="118">
+        <v>56579</v>
+      </c>
+      <c r="I321" s="11"/>
+      <c r="J321" s="118"/>
+      <c r="K321" s="174"/>
+      <c r="L321" s="118"/>
+      <c r="M321" s="164"/>
+      <c r="N321" s="158"/>
+    </row>
+    <row r="322" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A322" s="12"/>
+      <c r="B322" s="11"/>
+      <c r="C322" s="11"/>
+      <c r="E322" s="117"/>
+      <c r="F322" s="156"/>
+      <c r="G322" s="11"/>
+      <c r="H322" s="118"/>
+      <c r="I322" s="22"/>
+      <c r="J322" s="101"/>
+      <c r="K322" s="101"/>
+      <c r="L322" s="144"/>
+      <c r="M322" s="164"/>
+      <c r="N322" s="158"/>
+    </row>
+    <row r="323" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A323" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B319" s="11"/>
-[...14 lines deleted...]
-      <c r="A320" s="103" t="s">
+      <c r="B323" s="11"/>
+      <c r="C323" s="11"/>
+      <c r="D323" s="11"/>
+      <c r="E323" s="117"/>
+      <c r="F323" s="127"/>
+      <c r="G323" s="18"/>
+      <c r="H323" s="118"/>
+      <c r="I323" s="22"/>
+      <c r="J323" s="101"/>
+      <c r="K323" s="101"/>
+      <c r="L323" s="144"/>
+      <c r="M323" s="164"/>
+      <c r="N323" s="158"/>
+    </row>
+    <row r="324" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A324" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B320" s="11">
+      <c r="B324" s="11">
         <v>51249</v>
       </c>
-      <c r="C320" s="11">
+      <c r="C324" s="11">
         <v>261555</v>
       </c>
-      <c r="D320" s="118">
+      <c r="D324" s="117">
         <v>471861</v>
       </c>
-      <c r="E320" s="118">
+      <c r="E324" s="117">
         <v>1391686</v>
       </c>
-      <c r="F320" s="123">
+      <c r="F324" s="122">
         <v>1441793</v>
       </c>
-      <c r="G320" s="119">
+      <c r="G324" s="118">
         <v>1491901</v>
       </c>
-      <c r="H320" s="199"/>
-[...8 lines deleted...]
-      <c r="A321" s="104" t="s">
+      <c r="H324" s="118">
+        <v>1534177</v>
+      </c>
+      <c r="I324" s="11"/>
+      <c r="J324" s="118"/>
+      <c r="K324" s="174"/>
+      <c r="L324" s="118"/>
+      <c r="M324" s="164"/>
+      <c r="N324" s="158"/>
+    </row>
+    <row r="325" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A325" s="103" t="s">
         <v>15</v>
       </c>
-      <c r="B321" s="11">
+      <c r="B325" s="11">
         <v>51024</v>
       </c>
-      <c r="C321" s="11">
+      <c r="C325" s="11">
         <v>261105</v>
       </c>
-      <c r="D321" s="118">
+      <c r="D325" s="117">
         <v>471186</v>
       </c>
-      <c r="E321" s="118">
+      <c r="E325" s="117">
         <v>1390786</v>
       </c>
-      <c r="F321" s="123">
+      <c r="F325" s="122">
         <v>1440668</v>
       </c>
-      <c r="G321" s="119">
+      <c r="G325" s="118">
         <v>1490551</v>
       </c>
-      <c r="H321" s="199"/>
-[...8 lines deleted...]
-      <c r="A322" s="101" t="s">
+      <c r="H325" s="118">
+        <v>1532827</v>
+      </c>
+      <c r="I325" s="11"/>
+      <c r="J325" s="118"/>
+      <c r="K325" s="174"/>
+      <c r="L325" s="118"/>
+      <c r="M325" s="164"/>
+      <c r="N325" s="158"/>
+    </row>
+    <row r="326" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A326" s="100" t="s">
         <v>17</v>
       </c>
-      <c r="B322" s="11">
+      <c r="B326" s="11">
         <v>167</v>
       </c>
-      <c r="C322" s="11">
+      <c r="C326" s="11">
         <v>334</v>
       </c>
-      <c r="D322" s="118">
+      <c r="D326" s="117">
         <v>501</v>
       </c>
-      <c r="E322" s="118">
+      <c r="E326" s="117">
         <v>668</v>
       </c>
-      <c r="F322" s="123">
+      <c r="F326" s="122">
         <v>835</v>
       </c>
-      <c r="G322" s="119">
+      <c r="G326" s="118">
         <v>1002</v>
       </c>
-      <c r="H322" s="199"/>
-[...8 lines deleted...]
-      <c r="A323" s="104" t="s">
+      <c r="H326" s="118">
+        <v>1002</v>
+      </c>
+      <c r="I326" s="11"/>
+      <c r="J326" s="118"/>
+      <c r="K326" s="174"/>
+      <c r="L326" s="118"/>
+      <c r="M326" s="164"/>
+      <c r="N326" s="158"/>
+    </row>
+    <row r="327" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A327" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="B323" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A324" s="104" t="s">
+      <c r="B327" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C327" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D327" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E327" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F327" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G327" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="H327" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="I327" s="11"/>
+      <c r="J327" s="11"/>
+      <c r="K327" s="118"/>
+      <c r="L327" s="118"/>
+      <c r="M327" s="164"/>
+      <c r="N327" s="158"/>
+    </row>
+    <row r="328" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A328" s="103" t="s">
         <v>21</v>
       </c>
-      <c r="B324" s="11">
+      <c r="B328" s="11">
         <v>58</v>
       </c>
-      <c r="C324" s="11">
+      <c r="C328" s="11">
         <v>116</v>
       </c>
-      <c r="D324" s="16">
+      <c r="D328" s="16">
         <v>174</v>
       </c>
-      <c r="E324" s="118">
+      <c r="E328" s="117">
         <v>232</v>
       </c>
-      <c r="F324" s="124">
+      <c r="F328" s="123">
         <v>290</v>
       </c>
-      <c r="G324" s="16">
+      <c r="G328" s="16">
         <v>348</v>
       </c>
-      <c r="H324" s="199"/>
-[...24 lines deleted...]
-      <c r="A326" s="13" t="s">
+      <c r="H328" s="118">
+        <v>348</v>
+      </c>
+      <c r="I328" s="11"/>
+      <c r="J328" s="118"/>
+      <c r="K328" s="174"/>
+      <c r="L328" s="118"/>
+      <c r="M328" s="164"/>
+      <c r="N328" s="158"/>
+    </row>
+    <row r="329" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A329" s="12"/>
+      <c r="B329" s="11"/>
+      <c r="C329" s="11"/>
+      <c r="D329" s="11"/>
+      <c r="E329" s="117"/>
+      <c r="F329" s="156"/>
+      <c r="G329" s="11"/>
+      <c r="H329" s="118"/>
+      <c r="I329" s="22"/>
+      <c r="J329" s="104"/>
+      <c r="K329" s="104"/>
+      <c r="L329" s="145"/>
+      <c r="M329" s="164"/>
+      <c r="N329" s="158"/>
+    </row>
+    <row r="330" spans="1:14" s="33" customFormat="1" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="A330" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B326" s="11"/>
-[...14 lines deleted...]
-      <c r="A327" s="106" t="s">
+      <c r="B330" s="11"/>
+      <c r="C330" s="11"/>
+      <c r="D330" s="11"/>
+      <c r="E330" s="117"/>
+      <c r="F330" s="155"/>
+      <c r="G330" s="22"/>
+      <c r="H330" s="118"/>
+      <c r="I330" s="22"/>
+      <c r="J330" s="104"/>
+      <c r="K330" s="104"/>
+      <c r="L330" s="145"/>
+      <c r="M330" s="164"/>
+      <c r="N330" s="158"/>
+    </row>
+    <row r="331" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A331" s="105" t="s">
         <v>14</v>
       </c>
-      <c r="B327" s="11">
+      <c r="B331" s="11">
         <v>11767896</v>
       </c>
-      <c r="C327" s="11">
+      <c r="C331" s="11">
         <v>23819133</v>
       </c>
-      <c r="D327" s="118">
+      <c r="D331" s="117">
         <v>34734869</v>
       </c>
-      <c r="E327" s="118">
+      <c r="E331" s="117">
         <v>45249802</v>
       </c>
-      <c r="F327" s="123">
+      <c r="F331" s="122">
         <v>52624861</v>
       </c>
-      <c r="G327" s="119">
+      <c r="G331" s="118">
         <v>59202627</v>
       </c>
-      <c r="H327" s="199"/>
-[...8 lines deleted...]
-      <c r="A328" s="106" t="s">
+      <c r="H331" s="118">
+        <v>64971705</v>
+      </c>
+      <c r="I331" s="11"/>
+      <c r="J331" s="118"/>
+      <c r="K331" s="174"/>
+      <c r="L331" s="118"/>
+      <c r="M331" s="164"/>
+      <c r="N331" s="158"/>
+    </row>
+    <row r="332" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A332" s="105" t="s">
         <v>15</v>
       </c>
-      <c r="B328" s="11">
+      <c r="B332" s="11">
         <v>10920259</v>
       </c>
-      <c r="C328" s="11">
+      <c r="C332" s="11">
         <v>22187474</v>
       </c>
-      <c r="D328" s="118">
+      <c r="D332" s="117">
         <v>32338469</v>
       </c>
-      <c r="E328" s="118">
+      <c r="E332" s="117">
         <v>42205978</v>
       </c>
-      <c r="F328" s="123">
+      <c r="F332" s="122">
         <v>48859805</v>
       </c>
-      <c r="G328" s="119">
+      <c r="G332" s="118">
         <v>54890076</v>
       </c>
-      <c r="H328" s="199"/>
-[...8 lines deleted...]
-      <c r="A329" s="106" t="s">
+      <c r="H332" s="118">
+        <v>60163013</v>
+      </c>
+      <c r="I332" s="11"/>
+      <c r="J332" s="118"/>
+      <c r="K332" s="174"/>
+      <c r="L332" s="118"/>
+      <c r="M332" s="164"/>
+      <c r="N332" s="158"/>
+    </row>
+    <row r="333" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A333" s="105" t="s">
         <v>16</v>
       </c>
-      <c r="B329" s="11">
+      <c r="B333" s="11">
         <v>130069</v>
       </c>
-      <c r="C329" s="11">
+      <c r="C333" s="11">
         <v>225979</v>
       </c>
-      <c r="D329" s="118">
+      <c r="D333" s="117">
         <v>327873</v>
       </c>
-      <c r="E329" s="118">
+      <c r="E333" s="117">
         <v>429658</v>
       </c>
-      <c r="F329" s="123">
+      <c r="F333" s="122">
         <v>549224</v>
       </c>
-      <c r="G329" s="119">
+      <c r="G333" s="118">
         <v>634121</v>
       </c>
-      <c r="H329" s="159"/>
-[...8 lines deleted...]
-      <c r="A330" s="106" t="s">
+      <c r="H333" s="118">
+        <v>709147</v>
+      </c>
+      <c r="I333" s="11"/>
+      <c r="J333" s="118"/>
+      <c r="K333" s="174"/>
+      <c r="L333" s="118"/>
+      <c r="M333" s="164"/>
+      <c r="N333" s="158"/>
+    </row>
+    <row r="334" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A334" s="105" t="s">
         <v>17</v>
       </c>
-      <c r="B330" s="11">
+      <c r="B334" s="11">
         <v>51602</v>
       </c>
-      <c r="C330" s="11">
+      <c r="C334" s="11">
         <v>97775</v>
       </c>
-      <c r="D330" s="118">
+      <c r="D334" s="117">
         <v>143354</v>
       </c>
-      <c r="E330" s="118">
+      <c r="E334" s="117">
         <v>168975</v>
       </c>
-      <c r="F330" s="123">
+      <c r="F334" s="122">
         <v>200316</v>
       </c>
-      <c r="G330" s="119">
+      <c r="G334" s="118">
         <v>214599</v>
       </c>
-      <c r="H330" s="159"/>
-[...8 lines deleted...]
-      <c r="A331" s="106" t="s">
+      <c r="H334" s="118">
+        <v>225642</v>
+      </c>
+      <c r="I334" s="11"/>
+      <c r="J334" s="118"/>
+      <c r="K334" s="174"/>
+      <c r="L334" s="118"/>
+      <c r="M334" s="164"/>
+      <c r="N334" s="158"/>
+    </row>
+    <row r="335" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A335" s="105" t="s">
         <v>18</v>
       </c>
-      <c r="B331" s="11">
+      <c r="B335" s="11">
         <v>55892</v>
       </c>
-      <c r="C331" s="11">
+      <c r="C335" s="11">
         <v>105270</v>
       </c>
-      <c r="D331" s="118">
+      <c r="D335" s="117">
         <v>148837</v>
       </c>
-      <c r="E331" s="118">
+      <c r="E335" s="117">
         <v>164305</v>
       </c>
-      <c r="F331" s="123">
+      <c r="F335" s="122">
         <v>191577</v>
       </c>
-      <c r="G331" s="119">
+      <c r="G335" s="118">
         <v>208964</v>
       </c>
-      <c r="H331" s="159"/>
-[...8 lines deleted...]
-      <c r="A332" s="106" t="s">
+      <c r="H335" s="118">
+        <v>223485</v>
+      </c>
+      <c r="I335" s="11"/>
+      <c r="J335" s="118"/>
+      <c r="K335" s="174"/>
+      <c r="L335" s="118"/>
+      <c r="M335" s="164"/>
+      <c r="N335" s="158"/>
+    </row>
+    <row r="336" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A336" s="105" t="s">
         <v>19</v>
       </c>
-      <c r="B332" s="11">
+      <c r="B336" s="11">
         <v>44527</v>
       </c>
-      <c r="C332" s="11">
+      <c r="C336" s="11">
         <v>86951</v>
       </c>
-      <c r="D332" s="118">
+      <c r="D336" s="117">
         <v>126450</v>
       </c>
-      <c r="E332" s="118">
+      <c r="E336" s="117">
         <v>158654</v>
       </c>
-      <c r="F332" s="123">
+      <c r="F336" s="122">
         <v>195075</v>
       </c>
-      <c r="G332" s="119">
+      <c r="G336" s="118">
         <v>229477</v>
       </c>
-      <c r="H332" s="159"/>
-[...8 lines deleted...]
-      <c r="A333" s="106" t="s">
+      <c r="H336" s="118">
+        <v>262379</v>
+      </c>
+      <c r="I336" s="11"/>
+      <c r="J336" s="118"/>
+      <c r="K336" s="174"/>
+      <c r="L336" s="118"/>
+      <c r="M336" s="164"/>
+      <c r="N336" s="158"/>
+    </row>
+    <row r="337" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A337" s="105" t="s">
         <v>20</v>
       </c>
-      <c r="B333" s="11">
+      <c r="B337" s="11">
         <v>24842</v>
       </c>
-      <c r="C333" s="11">
+      <c r="C337" s="11">
         <v>50221</v>
       </c>
-      <c r="D333" s="118">
+      <c r="D337" s="117">
         <v>72829</v>
       </c>
-      <c r="E333" s="118">
+      <c r="E337" s="117">
         <v>85600</v>
       </c>
-      <c r="F333" s="123">
+      <c r="F337" s="122">
         <v>105867</v>
       </c>
-      <c r="G333" s="119">
+      <c r="G337" s="118">
         <v>119927</v>
       </c>
-      <c r="H333" s="159"/>
-[...8 lines deleted...]
-      <c r="A334" s="106" t="s">
+      <c r="H337" s="118">
+        <v>133230</v>
+      </c>
+      <c r="I337" s="11"/>
+      <c r="J337" s="118"/>
+      <c r="K337" s="174"/>
+      <c r="L337" s="118"/>
+      <c r="M337" s="164"/>
+      <c r="N337" s="158"/>
+    </row>
+    <row r="338" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A338" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="B334" s="11">
+      <c r="B338" s="11">
         <v>94620</v>
       </c>
-      <c r="C334" s="11">
+      <c r="C338" s="11">
         <v>174672</v>
       </c>
-      <c r="D334" s="118">
+      <c r="D338" s="117">
         <v>250947</v>
       </c>
-      <c r="E334" s="118">
+      <c r="E338" s="117">
         <v>329163</v>
       </c>
-      <c r="F334" s="123">
+      <c r="F338" s="122">
         <v>411064</v>
       </c>
-      <c r="G334" s="119">
+      <c r="G338" s="118">
         <v>500343</v>
       </c>
-      <c r="H334" s="159"/>
-[...8 lines deleted...]
-      <c r="A335" s="106" t="s">
+      <c r="H338" s="118">
+        <v>584543</v>
+      </c>
+      <c r="I338" s="11"/>
+      <c r="J338" s="118"/>
+      <c r="K338" s="174"/>
+      <c r="L338" s="118"/>
+      <c r="M338" s="164"/>
+      <c r="N338" s="158"/>
+    </row>
+    <row r="339" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A339" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B335" s="11">
+      <c r="B339" s="11">
         <v>22912</v>
       </c>
-      <c r="C335" s="11">
+      <c r="C339" s="11">
         <v>46329</v>
       </c>
-      <c r="D335" s="118">
+      <c r="D339" s="117">
         <v>67041</v>
       </c>
-      <c r="E335" s="118">
+      <c r="E339" s="117">
         <v>84861</v>
       </c>
-      <c r="F335" s="123">
+      <c r="F339" s="122">
         <v>102095</v>
       </c>
-      <c r="G335" s="119">
+      <c r="G339" s="118">
         <v>118579</v>
       </c>
-      <c r="H335" s="159"/>
-[...8 lines deleted...]
-      <c r="A336" s="106" t="s">
+      <c r="H339" s="118">
+        <v>134042</v>
+      </c>
+      <c r="I339" s="11"/>
+      <c r="J339" s="118"/>
+      <c r="K339" s="174"/>
+      <c r="L339" s="118"/>
+      <c r="M339" s="164"/>
+      <c r="N339" s="158"/>
+    </row>
+    <row r="340" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A340" s="105" t="s">
         <v>23</v>
       </c>
-      <c r="B336" s="11">
+      <c r="B340" s="11">
         <v>49567</v>
       </c>
-      <c r="C336" s="11">
+      <c r="C340" s="11">
         <v>101855</v>
       </c>
-      <c r="D336" s="118">
+      <c r="D340" s="117">
         <v>152724</v>
       </c>
-      <c r="E336" s="118">
+      <c r="E340" s="117">
         <v>204349</v>
       </c>
-      <c r="F336" s="123">
+      <c r="F340" s="122">
         <v>257834</v>
       </c>
-      <c r="G336" s="119">
+      <c r="G340" s="118">
         <v>313307</v>
       </c>
-      <c r="H336" s="159"/>
-[...8 lines deleted...]
-      <c r="A337" s="106" t="s">
+      <c r="H340" s="118">
+        <v>367528</v>
+      </c>
+      <c r="I340" s="11"/>
+      <c r="J340" s="118"/>
+      <c r="K340" s="174"/>
+      <c r="L340" s="118"/>
+      <c r="M340" s="164"/>
+      <c r="N340" s="158"/>
+    </row>
+    <row r="341" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A341" s="105" t="s">
         <v>24</v>
       </c>
-      <c r="B337" s="11">
+      <c r="B341" s="11">
         <v>39233</v>
       </c>
-      <c r="C337" s="11">
+      <c r="C341" s="11">
         <v>75840</v>
       </c>
-      <c r="D337" s="118">
+      <c r="D341" s="117">
         <v>103708</v>
       </c>
-      <c r="E337" s="118">
+      <c r="E341" s="117">
         <v>109688</v>
       </c>
-      <c r="F337" s="123">
+      <c r="F341" s="122">
         <v>129446</v>
       </c>
-      <c r="G337" s="119">
+      <c r="G341" s="118">
         <v>134770</v>
       </c>
-      <c r="H337" s="159"/>
-[...8 lines deleted...]
-      <c r="A338" s="106" t="s">
+      <c r="H341" s="118">
+        <v>140256</v>
+      </c>
+      <c r="I341" s="11"/>
+      <c r="J341" s="118"/>
+      <c r="K341" s="174"/>
+      <c r="L341" s="118"/>
+      <c r="M341" s="164"/>
+      <c r="N341" s="158"/>
+    </row>
+    <row r="342" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A342" s="105" t="s">
         <v>25</v>
       </c>
-      <c r="B338" s="11">
+      <c r="B342" s="11">
         <v>163842</v>
       </c>
-      <c r="C338" s="11">
+      <c r="C342" s="11">
         <v>305954</v>
       </c>
-      <c r="D338" s="118">
+      <c r="D342" s="117">
         <v>451414</v>
       </c>
-      <c r="E338" s="118">
+      <c r="E342" s="117">
         <v>575523</v>
       </c>
-      <c r="F338" s="123">
+      <c r="F342" s="122">
         <v>714276</v>
       </c>
-      <c r="G338" s="119">
+      <c r="G342" s="118">
         <v>807053</v>
       </c>
-      <c r="H338" s="159"/>
-[...8 lines deleted...]
-      <c r="A339" s="106" t="s">
+      <c r="H342" s="118">
+        <v>888785</v>
+      </c>
+      <c r="I342" s="11"/>
+      <c r="J342" s="118"/>
+      <c r="K342" s="174"/>
+      <c r="L342" s="118"/>
+      <c r="M342" s="164"/>
+      <c r="N342" s="158"/>
+    </row>
+    <row r="343" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A343" s="105" t="s">
         <v>26</v>
       </c>
-      <c r="B339" s="11">
+      <c r="B343" s="11">
         <v>6669</v>
       </c>
-      <c r="C339" s="11">
+      <c r="C343" s="11">
         <v>25098</v>
       </c>
-      <c r="D339" s="118">
+      <c r="D343" s="117">
         <v>43333</v>
       </c>
-      <c r="E339" s="118">
+      <c r="E343" s="117">
         <v>60963</v>
       </c>
-      <c r="F339" s="123">
+      <c r="F343" s="122">
         <v>85530</v>
       </c>
-      <c r="G339" s="119">
+      <c r="G343" s="118">
         <v>110263</v>
       </c>
-      <c r="H339" s="159"/>
-[...8 lines deleted...]
-      <c r="A340" s="106" t="s">
+      <c r="H343" s="118">
+        <v>134283</v>
+      </c>
+      <c r="I343" s="11"/>
+      <c r="J343" s="118"/>
+      <c r="K343" s="174"/>
+      <c r="L343" s="118"/>
+      <c r="M343" s="164"/>
+      <c r="N343" s="158"/>
+    </row>
+    <row r="344" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A344" s="105" t="s">
         <v>27</v>
       </c>
-      <c r="B340" s="11">
+      <c r="B344" s="11">
         <v>26777</v>
       </c>
-      <c r="C340" s="11">
+      <c r="C344" s="11">
         <v>50705</v>
       </c>
-      <c r="D340" s="118">
+      <c r="D344" s="117">
         <v>75772</v>
       </c>
-      <c r="E340" s="118">
+      <c r="E344" s="117">
         <v>97802</v>
       </c>
-      <c r="F340" s="123">
+      <c r="F344" s="122">
         <v>118005</v>
       </c>
-      <c r="G340" s="119">
+      <c r="G344" s="118">
         <v>128017</v>
       </c>
-      <c r="H340" s="159"/>
-[...8 lines deleted...]
-      <c r="A341" s="106" t="s">
+      <c r="H344" s="118">
+        <v>135126</v>
+      </c>
+      <c r="I344" s="11"/>
+      <c r="J344" s="118"/>
+      <c r="K344" s="174"/>
+      <c r="L344" s="118"/>
+      <c r="M344" s="164"/>
+      <c r="N344" s="158"/>
+    </row>
+    <row r="345" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A345" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="B341" s="11">
+      <c r="B345" s="11">
         <v>137085</v>
       </c>
-      <c r="C341" s="11">
+      <c r="C345" s="11">
         <v>285010</v>
       </c>
-      <c r="D341" s="118">
+      <c r="D345" s="117">
         <v>432119</v>
       </c>
-      <c r="E341" s="118">
+      <c r="E345" s="117">
         <v>574283</v>
       </c>
-      <c r="F341" s="123">
+      <c r="F345" s="122">
         <v>704747</v>
       </c>
-      <c r="G341" s="119">
+      <c r="G345" s="118">
         <v>793133</v>
       </c>
-      <c r="H341" s="159"/>
-[...24 lines deleted...]
-      <c r="A343" s="15" t="s">
+      <c r="H345" s="118">
+        <v>870246</v>
+      </c>
+      <c r="I345" s="11"/>
+      <c r="J345" s="118"/>
+      <c r="K345" s="174"/>
+      <c r="L345" s="118"/>
+      <c r="M345" s="164"/>
+      <c r="N345" s="158"/>
+    </row>
+    <row r="346" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A346" s="12"/>
+      <c r="B346" s="11"/>
+      <c r="C346" s="11"/>
+      <c r="D346" s="11"/>
+      <c r="E346" s="117"/>
+      <c r="F346" s="156"/>
+      <c r="G346" s="11"/>
+      <c r="H346" s="118"/>
+      <c r="I346" s="22"/>
+      <c r="J346" s="106"/>
+      <c r="K346" s="106"/>
+      <c r="L346" s="146"/>
+      <c r="M346" s="164"/>
+      <c r="N346" s="158"/>
+    </row>
+    <row r="347" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A347" s="15" t="s">
         <v>62</v>
       </c>
-      <c r="B343" s="11"/>
-[...14 lines deleted...]
-      <c r="A344" s="108" t="s">
+      <c r="B347" s="11"/>
+      <c r="C347" s="11"/>
+      <c r="D347" s="11"/>
+      <c r="E347" s="117"/>
+      <c r="F347" s="156"/>
+      <c r="G347" s="11"/>
+      <c r="H347" s="118"/>
+      <c r="I347" s="22"/>
+      <c r="J347" s="106"/>
+      <c r="K347" s="106"/>
+      <c r="L347" s="146"/>
+      <c r="M347" s="164"/>
+      <c r="N347" s="158"/>
+    </row>
+    <row r="348" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A348" s="107" t="s">
         <v>14</v>
       </c>
-      <c r="B344" s="11">
+      <c r="B348" s="11">
         <v>7438328</v>
       </c>
-      <c r="C344" s="11">
+      <c r="C348" s="11">
         <v>14996533</v>
       </c>
-      <c r="D344" s="118">
+      <c r="D348" s="117">
         <v>21722795</v>
       </c>
-      <c r="E344" s="118">
+      <c r="E348" s="117">
         <v>29007755</v>
       </c>
-      <c r="F344" s="123">
+      <c r="F348" s="122">
         <v>34631649</v>
       </c>
-      <c r="G344" s="119">
+      <c r="G348" s="118">
         <v>40083992</v>
       </c>
-      <c r="H344" s="159"/>
-[...8 lines deleted...]
-      <c r="A345" s="108" t="s">
+      <c r="H348" s="118">
+        <v>45116653</v>
+      </c>
+      <c r="I348" s="11"/>
+      <c r="J348" s="118"/>
+      <c r="K348" s="174"/>
+      <c r="L348" s="118"/>
+      <c r="M348" s="164"/>
+      <c r="N348" s="158"/>
+    </row>
+    <row r="349" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A349" s="107" t="s">
         <v>15</v>
       </c>
-      <c r="B345" s="11">
+      <c r="B349" s="11">
         <v>7022643</v>
       </c>
-      <c r="C345" s="11">
+      <c r="C349" s="11">
         <v>14191064</v>
       </c>
-      <c r="D345" s="118">
+      <c r="D349" s="117">
         <v>20518384</v>
       </c>
-      <c r="E345" s="118">
+      <c r="E349" s="117">
         <v>27413767</v>
       </c>
-      <c r="F345" s="123">
+      <c r="F349" s="122">
         <v>32696979</v>
       </c>
-      <c r="G345" s="119">
+      <c r="G349" s="118">
         <v>37924172</v>
       </c>
-      <c r="H345" s="159"/>
-[...8 lines deleted...]
-      <c r="A346" s="108" t="s">
+      <c r="H349" s="118">
+        <v>42782974</v>
+      </c>
+      <c r="I349" s="11"/>
+      <c r="J349" s="118"/>
+      <c r="K349" s="174"/>
+      <c r="L349" s="118"/>
+      <c r="M349" s="164"/>
+      <c r="N349" s="158"/>
+    </row>
+    <row r="350" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A350" s="107" t="s">
         <v>16</v>
       </c>
-      <c r="B346" s="11">
+      <c r="B350" s="11">
         <v>76077</v>
       </c>
-      <c r="C346" s="11">
+      <c r="C350" s="11">
         <v>141735</v>
       </c>
-      <c r="D346" s="118">
+      <c r="D350" s="117">
         <v>213376</v>
       </c>
-      <c r="E346" s="118">
+      <c r="E350" s="117">
         <v>284909</v>
       </c>
-      <c r="F346" s="123">
+      <c r="F350" s="122">
         <v>350720</v>
       </c>
-      <c r="G346" s="119">
+      <c r="G350" s="118">
         <v>381861</v>
       </c>
-      <c r="H346" s="159"/>
-[...8 lines deleted...]
-      <c r="A347" s="108" t="s">
+      <c r="H350" s="118">
+        <v>403132</v>
+      </c>
+      <c r="I350" s="11"/>
+      <c r="J350" s="118"/>
+      <c r="K350" s="174"/>
+      <c r="L350" s="118"/>
+      <c r="M350" s="164"/>
+      <c r="N350" s="158"/>
+    </row>
+    <row r="351" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A351" s="107" t="s">
         <v>17</v>
       </c>
-      <c r="B347" s="11">
+      <c r="B351" s="11">
         <v>26628</v>
       </c>
-      <c r="C347" s="11">
+      <c r="C351" s="11">
         <v>49587</v>
       </c>
-      <c r="D347" s="11">
+      <c r="D351" s="11">
         <v>74479</v>
       </c>
-      <c r="E347" s="118">
+      <c r="E351" s="117">
         <v>96478</v>
       </c>
-      <c r="F347" s="158">
+      <c r="F351" s="156">
         <v>116717</v>
       </c>
-      <c r="G347" s="11">
+      <c r="G351" s="11">
         <v>126652</v>
       </c>
-      <c r="H347" s="200"/>
-[...8 lines deleted...]
-      <c r="A348" s="108" t="s">
+      <c r="H351" s="118">
+        <v>133348</v>
+      </c>
+      <c r="I351" s="11"/>
+      <c r="J351" s="11"/>
+      <c r="K351" s="174"/>
+      <c r="L351" s="118"/>
+      <c r="M351" s="164"/>
+      <c r="N351" s="158"/>
+    </row>
+    <row r="352" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A352" s="107" t="s">
         <v>18</v>
-      </c>
-[...118 lines deleted...]
-        <v>22</v>
       </c>
       <c r="B352" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C352" s="11">
-        <v>13076</v>
+        <v>18750</v>
       </c>
       <c r="D352" s="11">
-        <v>18046</v>
-[...10 lines deleted...]
-      <c r="H352" s="159"/>
+        <v>26714</v>
+      </c>
+      <c r="E352" s="117">
+        <v>34916</v>
+      </c>
+      <c r="F352" s="156">
+        <v>39327</v>
+      </c>
+      <c r="G352" s="11">
+        <v>47164</v>
+      </c>
+      <c r="H352" s="118">
+        <v>52135</v>
+      </c>
       <c r="I352" s="11"/>
-      <c r="J352" s="119"/>
-[...10 lines deleted...]
-        <v>29557</v>
+      <c r="J352" s="11"/>
+      <c r="K352" s="174"/>
+      <c r="L352" s="118"/>
+      <c r="M352" s="164"/>
+      <c r="N352" s="158"/>
+    </row>
+    <row r="353" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A353" s="107" t="s">
+        <v>19</v>
+      </c>
+      <c r="B353" s="11" t="s">
+        <v>48</v>
       </c>
       <c r="C353" s="11">
-        <v>65037</v>
-[...13 lines deleted...]
-      <c r="H353" s="159"/>
+        <v>15166</v>
+      </c>
+      <c r="D353" s="11">
+        <v>21156</v>
+      </c>
+      <c r="E353" s="117">
+        <v>28628</v>
+      </c>
+      <c r="F353" s="156">
+        <v>31874</v>
+      </c>
+      <c r="G353" s="11">
+        <v>38121</v>
+      </c>
+      <c r="H353" s="118">
+        <v>42867</v>
+      </c>
       <c r="I353" s="11"/>
-      <c r="J353" s="119"/>
-[...7 lines deleted...]
-        <v>24</v>
+      <c r="J353" s="11"/>
+      <c r="K353" s="174"/>
+      <c r="L353" s="118"/>
+      <c r="M353" s="164"/>
+      <c r="N353" s="158"/>
+    </row>
+    <row r="354" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A354" s="107" t="s">
+        <v>20</v>
       </c>
       <c r="B354" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C354" s="11">
-        <v>14791</v>
+        <v>10337</v>
       </c>
       <c r="D354" s="11">
-        <v>21530</v>
-[...5 lines deleted...]
-        <v>32252</v>
+        <v>14732</v>
+      </c>
+      <c r="E354" s="117">
+        <v>18890</v>
+      </c>
+      <c r="F354" s="156">
+        <v>21939</v>
       </c>
       <c r="G354" s="11">
-        <v>37010</v>
-[...1 lines deleted...]
-      <c r="H354" s="200"/>
+        <v>25703</v>
+      </c>
+      <c r="H354" s="118">
+        <v>28711</v>
+      </c>
       <c r="I354" s="11"/>
       <c r="J354" s="11"/>
-      <c r="K354" s="186"/>
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="K354" s="174"/>
+      <c r="L354" s="118"/>
+      <c r="M354" s="164"/>
+      <c r="N354" s="158"/>
+    </row>
+    <row r="355" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A355" s="107" t="s">
+        <v>21</v>
       </c>
       <c r="B355" s="11">
-        <v>90220</v>
+        <v>39045</v>
       </c>
       <c r="C355" s="11">
-        <v>164203</v>
-[...13 lines deleted...]
-      <c r="H355" s="159"/>
+        <v>75500</v>
+      </c>
+      <c r="D355" s="117">
+        <v>108178</v>
+      </c>
+      <c r="E355" s="117">
+        <v>142797</v>
+      </c>
+      <c r="F355" s="122">
+        <v>167862</v>
+      </c>
+      <c r="G355" s="118">
+        <v>200307</v>
+      </c>
+      <c r="H355" s="118">
+        <v>227672</v>
+      </c>
       <c r="I355" s="11"/>
-      <c r="J355" s="119"/>
-[...7 lines deleted...]
-        <v>26</v>
+      <c r="J355" s="118"/>
+      <c r="K355" s="174"/>
+      <c r="L355" s="118"/>
+      <c r="M355" s="164"/>
+      <c r="N355" s="158"/>
+    </row>
+    <row r="356" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A356" s="107" t="s">
+        <v>22</v>
       </c>
       <c r="B356" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C356" s="11">
+        <v>13076</v>
+      </c>
+      <c r="D356" s="11">
+        <v>18046</v>
+      </c>
+      <c r="E356" s="117">
+        <v>23908</v>
+      </c>
+      <c r="F356" s="122">
+        <v>27194</v>
+      </c>
+      <c r="G356" s="118">
+        <v>31759</v>
+      </c>
+      <c r="H356" s="118">
+        <v>35302</v>
+      </c>
+      <c r="I356" s="11"/>
+      <c r="J356" s="118"/>
+      <c r="K356" s="174"/>
+      <c r="L356" s="118"/>
+      <c r="M356" s="164"/>
+      <c r="N356" s="158"/>
+    </row>
+    <row r="357" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A357" s="107" t="s">
+        <v>23</v>
+      </c>
+      <c r="B357" s="11">
+        <v>29557</v>
+      </c>
+      <c r="C357" s="11">
+        <v>65037</v>
+      </c>
+      <c r="D357" s="117">
+        <v>99097</v>
+      </c>
+      <c r="E357" s="117">
+        <v>133913</v>
+      </c>
+      <c r="F357" s="122">
+        <v>164803</v>
+      </c>
+      <c r="G357" s="118">
+        <v>197682</v>
+      </c>
+      <c r="H357" s="118">
+        <v>229308</v>
+      </c>
+      <c r="I357" s="11"/>
+      <c r="J357" s="118"/>
+      <c r="K357" s="174"/>
+      <c r="L357" s="118"/>
+      <c r="M357" s="164"/>
+      <c r="N357" s="158"/>
+    </row>
+    <row r="358" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A358" s="107" t="s">
+        <v>24</v>
+      </c>
+      <c r="B358" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C358" s="11">
+        <v>14791</v>
+      </c>
+      <c r="D358" s="11">
+        <v>21530</v>
+      </c>
+      <c r="E358" s="117">
+        <v>27141</v>
+      </c>
+      <c r="F358" s="156">
+        <v>32252</v>
+      </c>
+      <c r="G358" s="11">
+        <v>37010</v>
+      </c>
+      <c r="H358" s="118">
+        <v>41992</v>
+      </c>
+      <c r="I358" s="11"/>
+      <c r="J358" s="11"/>
+      <c r="K358" s="174"/>
+      <c r="L358" s="118"/>
+      <c r="M358" s="164"/>
+      <c r="N358" s="158"/>
+    </row>
+    <row r="359" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A359" s="107" t="s">
+        <v>25</v>
+      </c>
+      <c r="B359" s="11">
+        <v>90220</v>
+      </c>
+      <c r="C359" s="11">
+        <v>164203</v>
+      </c>
+      <c r="D359" s="117">
+        <v>243988</v>
+      </c>
+      <c r="E359" s="117">
+        <v>320064</v>
+      </c>
+      <c r="F359" s="122">
+        <v>390055</v>
+      </c>
+      <c r="G359" s="118">
+        <v>424158</v>
+      </c>
+      <c r="H359" s="118">
+        <v>447217</v>
+      </c>
+      <c r="I359" s="11"/>
+      <c r="J359" s="118"/>
+      <c r="K359" s="174"/>
+      <c r="L359" s="118"/>
+      <c r="M359" s="164"/>
+      <c r="N359" s="158"/>
+    </row>
+    <row r="360" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A360" s="107" t="s">
+        <v>26</v>
+      </c>
+      <c r="B360" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C360" s="11">
         <v>7751</v>
       </c>
-      <c r="D356" s="11">
+      <c r="D360" s="11">
         <v>11417</v>
       </c>
-      <c r="E356" s="118">
+      <c r="E360" s="117">
         <v>14478</v>
       </c>
-      <c r="F356" s="158">
+      <c r="F360" s="156">
         <v>16839</v>
       </c>
-      <c r="G356" s="11">
+      <c r="G360" s="11">
         <v>19366</v>
       </c>
-      <c r="H356" s="200"/>
-[...8 lines deleted...]
-      <c r="A357" s="108" t="s">
+      <c r="H360" s="118">
+        <v>21181</v>
+      </c>
+      <c r="I360" s="11"/>
+      <c r="J360" s="11"/>
+      <c r="K360" s="174"/>
+      <c r="L360" s="118"/>
+      <c r="M360" s="164"/>
+      <c r="N360" s="158"/>
+    </row>
+    <row r="361" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A361" s="107" t="s">
         <v>27</v>
       </c>
-      <c r="B357" s="11">
+      <c r="B361" s="11">
         <v>25180</v>
       </c>
-      <c r="C357" s="11">
+      <c r="C361" s="11">
         <v>47245</v>
       </c>
-      <c r="D357" s="11">
+      <c r="D361" s="11">
         <v>70678</v>
       </c>
-      <c r="E357" s="118">
+      <c r="E361" s="117">
         <v>91765</v>
       </c>
-      <c r="F357" s="158">
+      <c r="F361" s="156">
         <v>111165</v>
       </c>
-      <c r="G357" s="11">
+      <c r="G361" s="11">
         <v>120373</v>
       </c>
-      <c r="H357" s="200"/>
-[...8 lines deleted...]
-      <c r="A358" s="109" t="s">
+      <c r="H361" s="118">
+        <v>126679</v>
+      </c>
+      <c r="I361" s="11"/>
+      <c r="J361" s="11"/>
+      <c r="K361" s="174"/>
+      <c r="L361" s="118"/>
+      <c r="M361" s="164"/>
+      <c r="N361" s="158"/>
+    </row>
+    <row r="362" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A362" s="108" t="s">
         <v>28</v>
       </c>
-      <c r="B358" s="11">
+      <c r="B362" s="11">
         <v>90120</v>
       </c>
-      <c r="C358" s="11">
+      <c r="C362" s="11">
         <v>182291</v>
       </c>
-      <c r="D358" s="118">
+      <c r="D362" s="117">
         <v>281020</v>
       </c>
-      <c r="E358" s="118">
+      <c r="E362" s="117">
         <v>376101</v>
       </c>
-      <c r="F358" s="123">
+      <c r="F362" s="122">
         <v>463922</v>
       </c>
-      <c r="G358" s="119">
+      <c r="G362" s="118">
         <v>509664</v>
       </c>
-      <c r="H358" s="159"/>
-[...93 lines deleted...]
-      <c r="H362" s="159"/>
+      <c r="H362" s="118">
+        <v>544135</v>
+      </c>
       <c r="I362" s="11"/>
-      <c r="J362" s="119"/>
-[...6 lines deleted...]
-      <c r="A363" s="12"/>
+      <c r="J362" s="118"/>
+      <c r="K362" s="174"/>
+      <c r="L362" s="118"/>
+      <c r="M362" s="164"/>
+      <c r="N362" s="158"/>
+    </row>
+    <row r="363" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A363" s="107"/>
       <c r="B363" s="11"/>
       <c r="C363" s="11"/>
       <c r="D363" s="11"/>
-      <c r="E363" s="118"/>
-      <c r="F363" s="158"/>
+      <c r="E363" s="117"/>
+      <c r="F363" s="156"/>
       <c r="G363" s="11"/>
-      <c r="H363" s="167"/>
-[...9 lines deleted...]
-        <v>64</v>
+      <c r="H363" s="118"/>
+      <c r="I363" s="109"/>
+      <c r="J363" s="109"/>
+      <c r="K363" s="109"/>
+      <c r="L363" s="147"/>
+      <c r="M363" s="164"/>
+      <c r="N363" s="158"/>
+    </row>
+    <row r="364" spans="1:14" s="33" customFormat="1" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="A364" s="150" t="s">
+        <v>63</v>
       </c>
       <c r="B364" s="11"/>
       <c r="C364" s="11"/>
       <c r="D364" s="11"/>
-      <c r="E364" s="118"/>
-      <c r="F364" s="158"/>
+      <c r="E364" s="117"/>
+      <c r="F364" s="156"/>
       <c r="G364" s="11"/>
-      <c r="H364" s="153"/>
+      <c r="H364" s="118"/>
       <c r="I364" s="22"/>
-      <c r="J364" s="112"/>
-[...6 lines deleted...]
-      <c r="A365" s="98" t="s">
+      <c r="J364" s="109"/>
+      <c r="K364" s="109"/>
+      <c r="L364" s="147"/>
+      <c r="M364" s="164"/>
+      <c r="N364" s="158"/>
+    </row>
+    <row r="365" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A365" s="110" t="s">
         <v>14</v>
       </c>
       <c r="B365" s="11">
+        <v>59836</v>
+      </c>
+      <c r="C365" s="11">
+        <v>114805</v>
+      </c>
+      <c r="D365" s="117">
+        <v>171047</v>
+      </c>
+      <c r="E365" s="117">
+        <v>227538</v>
+      </c>
+      <c r="F365" s="122">
+        <v>285766</v>
+      </c>
+      <c r="G365" s="118">
+        <v>353698</v>
+      </c>
+      <c r="H365" s="118">
+        <v>446141</v>
+      </c>
+      <c r="I365" s="11"/>
+      <c r="J365" s="118"/>
+      <c r="K365" s="174"/>
+      <c r="L365" s="118"/>
+      <c r="M365" s="164"/>
+      <c r="N365" s="158"/>
+    </row>
+    <row r="366" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A366" s="110" t="s">
+        <v>15</v>
+      </c>
+      <c r="B366" s="11">
+        <v>59836</v>
+      </c>
+      <c r="C366" s="11">
+        <v>114805</v>
+      </c>
+      <c r="D366" s="117">
+        <v>171047</v>
+      </c>
+      <c r="E366" s="117">
+        <v>227538</v>
+      </c>
+      <c r="F366" s="122">
+        <v>285766</v>
+      </c>
+      <c r="G366" s="118">
+        <v>353698</v>
+      </c>
+      <c r="H366" s="118">
+        <v>446141</v>
+      </c>
+      <c r="I366" s="11"/>
+      <c r="J366" s="118"/>
+      <c r="K366" s="174"/>
+      <c r="L366" s="118"/>
+      <c r="M366" s="164"/>
+      <c r="N366" s="158"/>
+    </row>
+    <row r="367" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A367" s="12"/>
+      <c r="B367" s="11"/>
+      <c r="C367" s="11"/>
+      <c r="D367" s="11"/>
+      <c r="E367" s="117"/>
+      <c r="F367" s="156"/>
+      <c r="G367" s="11"/>
+      <c r="H367" s="118"/>
+      <c r="I367" s="22"/>
+      <c r="J367" s="10"/>
+      <c r="K367" s="10"/>
+      <c r="L367" s="147"/>
+      <c r="M367" s="164"/>
+      <c r="N367" s="158"/>
+    </row>
+    <row r="368" spans="1:14" s="33" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="A368" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B368" s="11"/>
+      <c r="C368" s="11"/>
+      <c r="D368" s="11"/>
+      <c r="E368" s="117"/>
+      <c r="F368" s="156"/>
+      <c r="G368" s="11"/>
+      <c r="H368" s="118"/>
+      <c r="I368" s="22"/>
+      <c r="J368" s="111"/>
+      <c r="K368" s="111"/>
+      <c r="L368" s="121"/>
+      <c r="M368" s="164"/>
+      <c r="N368" s="158"/>
+    </row>
+    <row r="369" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A369" s="97" t="s">
+        <v>14</v>
+      </c>
+      <c r="B369" s="11">
         <v>4269732</v>
       </c>
-      <c r="C365" s="11">
+      <c r="C369" s="11">
         <v>8707796</v>
       </c>
-      <c r="D365" s="118">
+      <c r="D369" s="117">
         <v>12841027</v>
       </c>
-      <c r="E365" s="118">
+      <c r="E369" s="117">
         <v>16014509</v>
       </c>
-      <c r="F365" s="123">
+      <c r="F369" s="122">
         <v>17707446</v>
       </c>
-      <c r="G365" s="119">
+      <c r="G369" s="118">
         <v>18764937</v>
       </c>
-      <c r="H365" s="159"/>
-[...8 lines deleted...]
-      <c r="A366" s="98" t="s">
+      <c r="H369" s="118">
+        <v>19408911</v>
+      </c>
+      <c r="I369" s="11"/>
+      <c r="J369" s="118"/>
+      <c r="K369" s="174"/>
+      <c r="L369" s="118"/>
+      <c r="M369" s="164"/>
+      <c r="N369" s="158"/>
+    </row>
+    <row r="370" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A370" s="97" t="s">
         <v>15</v>
       </c>
-      <c r="B366" s="11">
+      <c r="B370" s="11">
         <v>3837779</v>
       </c>
-      <c r="C366" s="11">
+      <c r="C370" s="11">
         <v>7881605</v>
       </c>
-      <c r="D366" s="118">
+      <c r="D370" s="117">
         <v>11649038</v>
       </c>
-      <c r="E366" s="118">
+      <c r="E370" s="117">
         <v>14564672</v>
       </c>
-      <c r="F366" s="123">
+      <c r="F370" s="122">
         <v>15877060</v>
       </c>
-      <c r="G366" s="119">
+      <c r="G370" s="118">
         <v>16612206</v>
       </c>
-      <c r="H366" s="159"/>
-[...8 lines deleted...]
-      <c r="A367" s="98" t="s">
+      <c r="H370" s="118">
+        <v>16933897</v>
+      </c>
+      <c r="I370" s="11"/>
+      <c r="J370" s="118"/>
+      <c r="K370" s="174"/>
+      <c r="L370" s="118"/>
+      <c r="M370" s="164"/>
+      <c r="N370" s="158"/>
+    </row>
+    <row r="371" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A371" s="97" t="s">
         <v>16</v>
       </c>
-      <c r="B367" s="11">
+      <c r="B371" s="11">
         <v>53992</v>
       </c>
-      <c r="C367" s="11">
+      <c r="C371" s="11">
         <v>84244</v>
       </c>
-      <c r="D367" s="118">
+      <c r="D371" s="117">
         <v>114497</v>
       </c>
-      <c r="E367" s="118">
+      <c r="E371" s="117">
         <v>144749</v>
       </c>
-      <c r="F367" s="123">
+      <c r="F371" s="122">
         <v>198504</v>
       </c>
-      <c r="G367" s="119">
+      <c r="G371" s="118">
         <v>252260</v>
       </c>
-      <c r="H367" s="159"/>
-[...8 lines deleted...]
-      <c r="A368" s="98" t="s">
+      <c r="H371" s="118">
+        <v>306015</v>
+      </c>
+      <c r="I371" s="11"/>
+      <c r="J371" s="118"/>
+      <c r="K371" s="174"/>
+      <c r="L371" s="118"/>
+      <c r="M371" s="164"/>
+      <c r="N371" s="158"/>
+    </row>
+    <row r="372" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A372" s="97" t="s">
         <v>17</v>
       </c>
-      <c r="B368" s="11">
+      <c r="B372" s="11">
         <v>24974</v>
       </c>
-      <c r="C368" s="11">
+      <c r="C372" s="11">
         <v>48188</v>
       </c>
-      <c r="D368" s="118">
+      <c r="D372" s="117">
         <v>68875</v>
       </c>
-      <c r="E368" s="118">
+      <c r="E372" s="117">
         <v>72497</v>
       </c>
-      <c r="F368" s="123">
+      <c r="F372" s="122">
         <v>83599</v>
       </c>
-      <c r="G368" s="119">
+      <c r="G372" s="118">
         <v>87947</v>
       </c>
-      <c r="H368" s="159"/>
-[...8 lines deleted...]
-      <c r="A369" s="98" t="s">
+      <c r="H372" s="118">
+        <v>92294</v>
+      </c>
+      <c r="I372" s="11"/>
+      <c r="J372" s="118"/>
+      <c r="K372" s="174"/>
+      <c r="L372" s="118"/>
+      <c r="M372" s="164"/>
+      <c r="N372" s="158"/>
+    </row>
+    <row r="373" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A373" s="97" t="s">
         <v>18</v>
       </c>
-      <c r="B369" s="11">
+      <c r="B373" s="11">
         <v>46975</v>
       </c>
-      <c r="C369" s="11">
+      <c r="C373" s="11">
         <v>86520</v>
       </c>
-      <c r="D369" s="118">
+      <c r="D373" s="117">
         <v>122123</v>
       </c>
-      <c r="E369" s="118">
+      <c r="E373" s="117">
         <v>129389</v>
       </c>
-      <c r="F369" s="123">
+      <c r="F373" s="122">
         <v>152250</v>
       </c>
-      <c r="G369" s="119">
+      <c r="G373" s="118">
         <v>161800</v>
       </c>
-      <c r="H369" s="159"/>
-[...8 lines deleted...]
-      <c r="A370" s="98" t="s">
+      <c r="H373" s="118">
+        <v>171350</v>
+      </c>
+      <c r="I373" s="11"/>
+      <c r="J373" s="118"/>
+      <c r="K373" s="174"/>
+      <c r="L373" s="118"/>
+      <c r="M373" s="164"/>
+      <c r="N373" s="158"/>
+    </row>
+    <row r="374" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A374" s="97" t="s">
         <v>19</v>
       </c>
-      <c r="B370" s="11">
+      <c r="B374" s="11">
         <v>37054</v>
       </c>
-      <c r="C370" s="11">
+      <c r="C374" s="11">
         <v>71785</v>
       </c>
-      <c r="D370" s="118">
+      <c r="D374" s="117">
         <v>105294</v>
       </c>
-      <c r="E370" s="118">
+      <c r="E374" s="117">
         <v>130026</v>
       </c>
-      <c r="F370" s="123">
+      <c r="F374" s="122">
         <v>163201</v>
       </c>
-      <c r="G370" s="119">
+      <c r="G374" s="118">
         <v>191356</v>
       </c>
-      <c r="H370" s="159"/>
-[...8 lines deleted...]
-      <c r="A371" s="98" t="s">
+      <c r="H374" s="118">
+        <v>219512</v>
+      </c>
+      <c r="I374" s="11"/>
+      <c r="J374" s="118"/>
+      <c r="K374" s="174"/>
+      <c r="L374" s="118"/>
+      <c r="M374" s="164"/>
+      <c r="N374" s="158"/>
+    </row>
+    <row r="375" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A375" s="97" t="s">
         <v>20</v>
       </c>
-      <c r="B371" s="11">
+      <c r="B375" s="11">
         <v>19835</v>
       </c>
-      <c r="C371" s="11">
+      <c r="C375" s="11">
         <v>39884</v>
       </c>
-      <c r="D371" s="118">
+      <c r="D375" s="117">
         <v>58097</v>
       </c>
-      <c r="E371" s="118">
+      <c r="E375" s="117">
         <v>66710</v>
       </c>
-      <c r="F371" s="123">
+      <c r="F375" s="122">
         <v>83928</v>
       </c>
-      <c r="G371" s="119">
+      <c r="G375" s="118">
         <v>94224</v>
       </c>
-      <c r="H371" s="159"/>
-[...8 lines deleted...]
-      <c r="A372" s="98" t="s">
+      <c r="H375" s="118">
+        <v>104519</v>
+      </c>
+      <c r="I375" s="11"/>
+      <c r="J375" s="118"/>
+      <c r="K375" s="174"/>
+      <c r="L375" s="118"/>
+      <c r="M375" s="164"/>
+      <c r="N375" s="158"/>
+    </row>
+    <row r="376" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A376" s="97" t="s">
         <v>21</v>
       </c>
-      <c r="B372" s="11">
+      <c r="B376" s="11">
         <v>55575</v>
       </c>
-      <c r="C372" s="11">
+      <c r="C376" s="11">
         <v>99172</v>
       </c>
-      <c r="D372" s="118">
+      <c r="D376" s="117">
         <v>142769</v>
       </c>
-      <c r="E372" s="118">
+      <c r="E376" s="117">
         <v>186366</v>
       </c>
-      <c r="F372" s="123">
+      <c r="F376" s="122">
         <v>243201</v>
       </c>
-      <c r="G372" s="119">
+      <c r="G376" s="118">
         <v>300036</v>
       </c>
-      <c r="H372" s="159"/>
-[...8 lines deleted...]
-      <c r="A373" s="98" t="s">
+      <c r="H376" s="118">
+        <v>356871</v>
+      </c>
+      <c r="I376" s="11"/>
+      <c r="J376" s="118"/>
+      <c r="K376" s="174"/>
+      <c r="L376" s="118"/>
+      <c r="M376" s="164"/>
+      <c r="N376" s="158"/>
+    </row>
+    <row r="377" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A377" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="B373" s="11">
+      <c r="B377" s="11">
         <v>16651</v>
       </c>
-      <c r="C373" s="11">
+      <c r="C377" s="11">
         <v>33253</v>
       </c>
-      <c r="D373" s="118">
+      <c r="D377" s="117">
         <v>48995</v>
       </c>
-      <c r="E373" s="118">
+      <c r="E377" s="117">
         <v>60953</v>
       </c>
-      <c r="F373" s="123">
+      <c r="F377" s="122">
         <v>74901</v>
       </c>
-      <c r="G373" s="119">
+      <c r="G377" s="118">
         <v>86820</v>
       </c>
-      <c r="H373" s="159"/>
-[...8 lines deleted...]
-      <c r="A374" s="98" t="s">
+      <c r="H377" s="118">
+        <v>98740</v>
+      </c>
+      <c r="I377" s="11"/>
+      <c r="J377" s="118"/>
+      <c r="K377" s="174"/>
+      <c r="L377" s="118"/>
+      <c r="M377" s="164"/>
+      <c r="N377" s="158"/>
+    </row>
+    <row r="378" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A378" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="B374" s="11">
+      <c r="B378" s="11">
         <v>20010</v>
       </c>
-      <c r="C374" s="11">
+      <c r="C378" s="11">
         <v>36818</v>
       </c>
-      <c r="D374" s="118">
+      <c r="D378" s="117">
         <v>53627</v>
       </c>
-      <c r="E374" s="118">
+      <c r="E378" s="117">
         <v>70436</v>
       </c>
-      <c r="F374" s="123">
+      <c r="F378" s="122">
         <v>93030</v>
       </c>
-      <c r="G374" s="119">
+      <c r="G378" s="118">
         <v>115625</v>
       </c>
-      <c r="H374" s="159"/>
-[...8 lines deleted...]
-      <c r="A375" s="98" t="s">
+      <c r="H378" s="118">
+        <v>138220</v>
+      </c>
+      <c r="I378" s="11"/>
+      <c r="J378" s="118"/>
+      <c r="K378" s="174"/>
+      <c r="L378" s="118"/>
+      <c r="M378" s="164"/>
+      <c r="N378" s="158"/>
+    </row>
+    <row r="379" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A379" s="97" t="s">
         <v>24</v>
       </c>
-      <c r="B375" s="11">
+      <c r="B379" s="11">
         <v>31925</v>
       </c>
-      <c r="C375" s="11">
+      <c r="C379" s="11">
         <v>61049</v>
       </c>
-      <c r="D375" s="118">
+      <c r="D379" s="117">
         <v>82178</v>
       </c>
-      <c r="E375" s="118">
+      <c r="E379" s="117">
         <v>82547</v>
       </c>
-      <c r="F375" s="123">
+      <c r="F379" s="122">
         <v>97194</v>
       </c>
-      <c r="G375" s="119">
+      <c r="G379" s="118">
         <v>97760</v>
       </c>
-      <c r="H375" s="159"/>
-[...8 lines deleted...]
-      <c r="A376" s="98" t="s">
+      <c r="H379" s="118">
+        <v>98264</v>
+      </c>
+      <c r="I379" s="11"/>
+      <c r="J379" s="118"/>
+      <c r="K379" s="174"/>
+      <c r="L379" s="118"/>
+      <c r="M379" s="164"/>
+      <c r="N379" s="158"/>
+    </row>
+    <row r="380" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A380" s="97" t="s">
         <v>25</v>
       </c>
-      <c r="B376" s="11">
+      <c r="B380" s="11">
         <v>73622</v>
       </c>
-      <c r="C376" s="11">
+      <c r="C380" s="11">
         <v>141751</v>
       </c>
-      <c r="D376" s="118">
+      <c r="D380" s="117">
         <v>207426</v>
       </c>
-      <c r="E376" s="118">
+      <c r="E380" s="117">
         <v>255459</v>
       </c>
-      <c r="F376" s="123">
+      <c r="F380" s="122">
         <v>324221</v>
       </c>
-      <c r="G376" s="119">
+      <c r="G380" s="118">
         <v>382895</v>
       </c>
-      <c r="H376" s="159"/>
-[...8 lines deleted...]
-      <c r="A377" s="98" t="s">
+      <c r="H380" s="118">
+        <v>441568</v>
+      </c>
+      <c r="I380" s="11"/>
+      <c r="J380" s="118"/>
+      <c r="K380" s="174"/>
+      <c r="L380" s="118"/>
+      <c r="M380" s="164"/>
+      <c r="N380" s="158"/>
+    </row>
+    <row r="381" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A381" s="97" t="s">
         <v>26</v>
       </c>
-      <c r="B377" s="11">
+      <c r="B381" s="11">
         <v>2777</v>
       </c>
-      <c r="C377" s="11">
+      <c r="C381" s="11">
         <v>17347</v>
       </c>
-      <c r="D377" s="118">
+      <c r="D381" s="117">
         <v>31916</v>
       </c>
-      <c r="E377" s="118">
+      <c r="E381" s="117">
         <v>46485</v>
       </c>
-      <c r="F377" s="123">
+      <c r="F381" s="122">
         <v>68691</v>
       </c>
-      <c r="G377" s="119">
+      <c r="G381" s="118">
         <v>90897</v>
       </c>
-      <c r="H377" s="159"/>
-[...8 lines deleted...]
-      <c r="A378" s="98" t="s">
+      <c r="H381" s="118">
+        <v>113102</v>
+      </c>
+      <c r="I381" s="11"/>
+      <c r="J381" s="118"/>
+      <c r="K381" s="174"/>
+      <c r="L381" s="118"/>
+      <c r="M381" s="164"/>
+      <c r="N381" s="158"/>
+    </row>
+    <row r="382" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A382" s="97" t="s">
         <v>27</v>
       </c>
-      <c r="B378" s="11">
+      <c r="B382" s="11">
         <v>1597</v>
       </c>
-      <c r="C378" s="11">
+      <c r="C382" s="11">
         <v>3460</v>
       </c>
-      <c r="D378" s="118">
+      <c r="D382" s="117">
         <v>5094</v>
       </c>
-      <c r="E378" s="118">
+      <c r="E382" s="117">
         <v>6037</v>
       </c>
-      <c r="F378" s="123">
+      <c r="F382" s="122">
         <v>6840</v>
       </c>
-      <c r="G378" s="119">
+      <c r="G382" s="118">
         <v>7644</v>
       </c>
-      <c r="H378" s="159"/>
-[...8 lines deleted...]
-      <c r="A379" s="98" t="s">
+      <c r="H382" s="118">
+        <v>8447</v>
+      </c>
+      <c r="I382" s="11"/>
+      <c r="J382" s="118"/>
+      <c r="K382" s="174"/>
+      <c r="L382" s="118"/>
+      <c r="M382" s="164"/>
+      <c r="N382" s="158"/>
+    </row>
+    <row r="383" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A383" s="97" t="s">
         <v>28</v>
       </c>
-      <c r="B379" s="11">
+      <c r="B383" s="11">
         <v>46965</v>
       </c>
-      <c r="C379" s="11">
+      <c r="C383" s="11">
         <v>102719</v>
       </c>
-      <c r="D379" s="118">
+      <c r="D383" s="117">
         <v>151099</v>
       </c>
-      <c r="E379" s="118">
+      <c r="E383" s="117">
         <v>198182</v>
       </c>
-      <c r="F379" s="123">
+      <c r="F383" s="122">
         <v>240825</v>
       </c>
-      <c r="G379" s="119">
+      <c r="G383" s="118">
         <v>283468</v>
       </c>
-      <c r="H379" s="159"/>
-[...24 lines deleted...]
-      <c r="A381" s="15" t="s">
+      <c r="H383" s="118">
+        <v>326111</v>
+      </c>
+      <c r="I383" s="11"/>
+      <c r="J383" s="118"/>
+      <c r="K383" s="174"/>
+      <c r="L383" s="118"/>
+      <c r="M383" s="164"/>
+      <c r="N383" s="158"/>
+    </row>
+    <row r="384" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A384" s="12"/>
+      <c r="B384" s="11"/>
+      <c r="C384" s="11"/>
+      <c r="D384" s="11"/>
+      <c r="E384" s="117"/>
+      <c r="F384" s="156"/>
+      <c r="G384" s="11"/>
+      <c r="H384" s="118"/>
+      <c r="I384" s="22"/>
+      <c r="J384" s="112"/>
+      <c r="K384" s="112"/>
+      <c r="L384" s="148"/>
+      <c r="M384" s="164"/>
+      <c r="N384" s="158"/>
+    </row>
+    <row r="385" spans="1:14" s="33" customFormat="1" ht="30.6" x14ac:dyDescent="0.2">
+      <c r="A385" s="15" t="s">
         <v>65</v>
       </c>
-      <c r="B381" s="11"/>
-[...14 lines deleted...]
-      <c r="A382" s="35" t="s">
+      <c r="B385" s="11"/>
+      <c r="C385" s="11"/>
+      <c r="D385" s="11"/>
+      <c r="E385" s="117"/>
+      <c r="F385" s="156"/>
+      <c r="G385" s="11"/>
+      <c r="H385" s="118"/>
+      <c r="I385" s="22"/>
+      <c r="J385" s="112"/>
+      <c r="K385" s="112"/>
+      <c r="L385" s="148"/>
+      <c r="M385" s="164"/>
+      <c r="N385" s="158"/>
+    </row>
+    <row r="386" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A386" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="B382" s="11">
+      <c r="B386" s="11">
         <v>1283440</v>
       </c>
-      <c r="C382" s="11">
+      <c r="C386" s="11">
         <v>2637707</v>
       </c>
-      <c r="D382" s="118">
+      <c r="D386" s="117">
         <v>4005559</v>
       </c>
-      <c r="E382" s="118">
+      <c r="E386" s="117">
         <v>5536530</v>
       </c>
-      <c r="F382" s="123">
+      <c r="F386" s="122">
         <v>7077017</v>
       </c>
-      <c r="G382" s="119">
+      <c r="G386" s="118">
         <v>8725163</v>
       </c>
-      <c r="H382" s="159"/>
-[...8 lines deleted...]
-      <c r="A383" s="35" t="s">
+      <c r="H386" s="118">
+        <v>10459693</v>
+      </c>
+      <c r="I386" s="11"/>
+      <c r="J386" s="118"/>
+      <c r="K386" s="174"/>
+      <c r="L386" s="118"/>
+      <c r="M386" s="164"/>
+      <c r="N386" s="158"/>
+    </row>
+    <row r="387" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A387" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="B383" s="11">
+      <c r="B387" s="11">
         <v>681513</v>
       </c>
-      <c r="C383" s="11">
+      <c r="C387" s="11">
         <v>1371568</v>
       </c>
-      <c r="D383" s="118">
+      <c r="D387" s="117">
         <v>2049392</v>
       </c>
-      <c r="E383" s="118">
+      <c r="E387" s="117">
         <v>2799440</v>
       </c>
-      <c r="F383" s="123">
+      <c r="F387" s="122">
         <v>3497228</v>
       </c>
-      <c r="G383" s="119">
+      <c r="G387" s="118">
         <v>4207971</v>
       </c>
-      <c r="H383" s="159"/>
-[...8 lines deleted...]
-      <c r="A384" s="35" t="s">
+      <c r="H387" s="118">
+        <v>5008935</v>
+      </c>
+      <c r="I387" s="11"/>
+      <c r="J387" s="118"/>
+      <c r="K387" s="174"/>
+      <c r="L387" s="118"/>
+      <c r="M387" s="164"/>
+      <c r="N387" s="158"/>
+    </row>
+    <row r="388" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A388" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="B384" s="11">
+      <c r="B388" s="11">
         <v>10247</v>
       </c>
-      <c r="C384" s="11">
+      <c r="C388" s="11">
         <v>25516</v>
       </c>
-      <c r="D384" s="118">
+      <c r="D388" s="117">
         <v>40786</v>
       </c>
-      <c r="E384" s="118">
+      <c r="E388" s="117">
         <v>56055</v>
       </c>
-      <c r="F384" s="123">
+      <c r="F388" s="122">
         <v>66805</v>
       </c>
-      <c r="G384" s="119">
+      <c r="G388" s="118">
         <v>77554</v>
       </c>
-      <c r="H384" s="159"/>
-[...8 lines deleted...]
-      <c r="A385" s="35" t="s">
+      <c r="H388" s="118">
+        <v>88304</v>
+      </c>
+      <c r="I388" s="11"/>
+      <c r="J388" s="118"/>
+      <c r="K388" s="174"/>
+      <c r="L388" s="118"/>
+      <c r="M388" s="164"/>
+      <c r="N388" s="158"/>
+    </row>
+    <row r="389" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A389" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B385" s="11">
+      <c r="B389" s="11">
         <v>5317</v>
       </c>
-      <c r="C385" s="11">
+      <c r="C389" s="11">
         <v>11636</v>
       </c>
-      <c r="D385" s="118">
+      <c r="D389" s="117">
         <v>17955</v>
       </c>
-      <c r="E385" s="118">
+      <c r="E389" s="117">
         <v>24274</v>
       </c>
-      <c r="F385" s="123">
+      <c r="F389" s="122">
         <v>29667</v>
       </c>
-      <c r="G385" s="119">
+      <c r="G389" s="118">
         <v>35059</v>
       </c>
-      <c r="H385" s="159"/>
-[...8 lines deleted...]
-      <c r="A386" s="35" t="s">
+      <c r="H389" s="118">
+        <v>41084</v>
+      </c>
+      <c r="I389" s="11"/>
+      <c r="J389" s="118"/>
+      <c r="K389" s="174"/>
+      <c r="L389" s="118"/>
+      <c r="M389" s="164"/>
+      <c r="N389" s="158"/>
+    </row>
+    <row r="390" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A390" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="B386" s="11">
+      <c r="B390" s="11">
         <v>6477</v>
       </c>
-      <c r="C386" s="11">
+      <c r="C390" s="11">
         <v>13656</v>
       </c>
-      <c r="D386" s="118">
+      <c r="D390" s="117">
         <v>20835</v>
       </c>
-      <c r="E386" s="118">
+      <c r="E390" s="117">
         <v>28014</v>
       </c>
-      <c r="F386" s="123">
+      <c r="F390" s="122">
         <v>36960</v>
       </c>
-      <c r="G386" s="119">
+      <c r="G390" s="118">
         <v>45907</v>
       </c>
-      <c r="H386" s="159"/>
-[...8 lines deleted...]
-      <c r="A387" s="35" t="s">
+      <c r="H390" s="118">
+        <v>55002</v>
+      </c>
+      <c r="I390" s="11"/>
+      <c r="J390" s="118"/>
+      <c r="K390" s="174"/>
+      <c r="L390" s="118"/>
+      <c r="M390" s="164"/>
+      <c r="N390" s="158"/>
+    </row>
+    <row r="391" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A391" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="B387" s="11">
+      <c r="B391" s="11">
         <v>78134</v>
       </c>
-      <c r="C387" s="11">
+      <c r="C391" s="11">
         <v>171885</v>
       </c>
-      <c r="D387" s="118">
+      <c r="D391" s="117">
         <v>270123</v>
       </c>
-      <c r="E387" s="118">
+      <c r="E391" s="117">
         <v>388017</v>
       </c>
-      <c r="F387" s="123">
+      <c r="F391" s="122">
         <v>510669</v>
       </c>
-      <c r="G387" s="119">
+      <c r="G391" s="118">
         <v>657067</v>
       </c>
-      <c r="H387" s="159"/>
-[...8 lines deleted...]
-      <c r="A388" s="35" t="s">
+      <c r="H391" s="118">
+        <v>814160</v>
+      </c>
+      <c r="I391" s="11"/>
+      <c r="J391" s="118"/>
+      <c r="K391" s="174"/>
+      <c r="L391" s="118"/>
+      <c r="M391" s="164"/>
+      <c r="N391" s="158"/>
+    </row>
+    <row r="392" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A392" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="B388" s="11">
+      <c r="B392" s="11">
         <v>10800</v>
       </c>
-      <c r="C388" s="11">
+      <c r="C392" s="11">
         <v>24018</v>
       </c>
-      <c r="D388" s="118">
+      <c r="D392" s="117">
         <v>37236</v>
       </c>
-      <c r="E388" s="118">
+      <c r="E392" s="117">
         <v>50454</v>
       </c>
-      <c r="F388" s="123">
+      <c r="F392" s="122">
         <v>64309</v>
       </c>
-      <c r="G388" s="119">
+      <c r="G392" s="118">
         <v>78163</v>
       </c>
-      <c r="H388" s="159"/>
-[...8 lines deleted...]
-      <c r="A389" s="35" t="s">
+      <c r="H392" s="118">
+        <v>92018</v>
+      </c>
+      <c r="I392" s="11"/>
+      <c r="J392" s="118"/>
+      <c r="K392" s="174"/>
+      <c r="L392" s="118"/>
+      <c r="M392" s="164"/>
+      <c r="N392" s="158"/>
+    </row>
+    <row r="393" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A393" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B389" s="11">
+      <c r="B393" s="11">
         <v>244916</v>
       </c>
-      <c r="C389" s="11">
+      <c r="C393" s="11">
         <v>491386</v>
       </c>
-      <c r="D389" s="118">
+      <c r="D393" s="117">
         <v>750799</v>
       </c>
-      <c r="E389" s="118">
+      <c r="E393" s="117">
         <v>1068825</v>
       </c>
-      <c r="F389" s="123">
+      <c r="F393" s="122">
         <v>1426707</v>
       </c>
-      <c r="G389" s="119">
+      <c r="G393" s="118">
         <v>1841869</v>
       </c>
-      <c r="H389" s="159"/>
-[...8 lines deleted...]
-      <c r="A390" s="35" t="s">
+      <c r="H393" s="118">
+        <v>2245828</v>
+      </c>
+      <c r="I393" s="11"/>
+      <c r="J393" s="118"/>
+      <c r="K393" s="174"/>
+      <c r="L393" s="118"/>
+      <c r="M393" s="164"/>
+      <c r="N393" s="158"/>
+    </row>
+    <row r="394" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A394" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="B390" s="11">
+      <c r="B394" s="11">
         <v>6724</v>
       </c>
-      <c r="C390" s="11">
+      <c r="C394" s="11">
         <v>15963</v>
       </c>
-      <c r="D390" s="118">
+      <c r="D394" s="117">
         <v>25201</v>
       </c>
-      <c r="E390" s="118">
+      <c r="E394" s="117">
         <v>34440</v>
       </c>
-      <c r="F390" s="123">
+      <c r="F394" s="122">
         <v>41966</v>
       </c>
-      <c r="G390" s="119">
+      <c r="G394" s="118">
         <v>49492</v>
       </c>
-      <c r="H390" s="159"/>
-[...8 lines deleted...]
-      <c r="A391" s="35" t="s">
+      <c r="H394" s="118">
+        <v>57157</v>
+      </c>
+      <c r="I394" s="11"/>
+      <c r="J394" s="118"/>
+      <c r="K394" s="174"/>
+      <c r="L394" s="118"/>
+      <c r="M394" s="164"/>
+      <c r="N394" s="158"/>
+    </row>
+    <row r="395" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A395" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="B391" s="11">
+      <c r="B395" s="11">
         <v>194005</v>
       </c>
-      <c r="C391" s="11">
+      <c r="C395" s="11">
         <v>410527</v>
       </c>
-      <c r="D391" s="118">
+      <c r="D395" s="117">
         <v>635435</v>
       </c>
-      <c r="E391" s="118">
+      <c r="E395" s="117">
         <v>872968</v>
       </c>
-      <c r="F391" s="123">
+      <c r="F395" s="122">
         <v>1140781</v>
       </c>
-      <c r="G391" s="119">
+      <c r="G395" s="118">
         <v>1422271</v>
       </c>
-      <c r="H391" s="159"/>
-[...8 lines deleted...]
-      <c r="A392" s="35" t="s">
+      <c r="H395" s="118">
+        <v>1698128</v>
+      </c>
+      <c r="I395" s="11"/>
+      <c r="J395" s="118"/>
+      <c r="K395" s="174"/>
+      <c r="L395" s="118"/>
+      <c r="M395" s="164"/>
+      <c r="N395" s="158"/>
+    </row>
+    <row r="396" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A396" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B392" s="11">
+      <c r="B396" s="11">
         <v>6657</v>
       </c>
-      <c r="C392" s="11">
+      <c r="C396" s="11">
         <v>17013</v>
       </c>
-      <c r="D392" s="118">
+      <c r="D396" s="117">
         <v>27368</v>
       </c>
-      <c r="E392" s="118">
+      <c r="E396" s="117">
         <v>37723</v>
       </c>
-      <c r="F392" s="123">
+      <c r="F396" s="122">
         <v>42749</v>
       </c>
-      <c r="G392" s="119">
+      <c r="G396" s="118">
         <v>47775</v>
       </c>
-      <c r="H392" s="159"/>
-[...8 lines deleted...]
-      <c r="A393" s="35" t="s">
+      <c r="H396" s="118">
+        <v>53283</v>
+      </c>
+      <c r="I396" s="11"/>
+      <c r="J396" s="118"/>
+      <c r="K396" s="174"/>
+      <c r="L396" s="118"/>
+      <c r="M396" s="164"/>
+      <c r="N396" s="158"/>
+    </row>
+    <row r="397" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A397" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="B393" s="11">
+      <c r="B397" s="11">
         <v>12568</v>
       </c>
-      <c r="C393" s="11">
+      <c r="C397" s="11">
         <v>27572</v>
       </c>
-      <c r="D393" s="118">
+      <c r="D397" s="117">
         <v>42575</v>
       </c>
-      <c r="E393" s="118">
+      <c r="E397" s="117">
         <v>57578</v>
       </c>
-      <c r="F393" s="123">
+      <c r="F397" s="122">
         <v>70508</v>
       </c>
-      <c r="G393" s="119">
+      <c r="G397" s="118">
         <v>83438</v>
       </c>
-      <c r="H393" s="159"/>
-[...8 lines deleted...]
-      <c r="A394" s="35" t="s">
+      <c r="H397" s="118">
+        <v>96573</v>
+      </c>
+      <c r="I397" s="11"/>
+      <c r="J397" s="118"/>
+      <c r="K397" s="174"/>
+      <c r="L397" s="118"/>
+      <c r="M397" s="164"/>
+      <c r="N397" s="158"/>
+    </row>
+    <row r="398" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A398" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="B394" s="11">
+      <c r="B398" s="11">
         <v>3316</v>
       </c>
-      <c r="C394" s="11">
+      <c r="C398" s="11">
         <v>5698</v>
       </c>
-      <c r="D394" s="118">
+      <c r="D398" s="117">
         <v>8080</v>
       </c>
-      <c r="E394" s="118">
+      <c r="E398" s="117">
         <v>10463</v>
       </c>
-      <c r="F394" s="123">
+      <c r="F398" s="122">
         <v>13805</v>
       </c>
-      <c r="G394" s="119">
+      <c r="G398" s="118">
         <v>17147</v>
       </c>
-      <c r="H394" s="159"/>
-[...8 lines deleted...]
-      <c r="A395" s="172" t="s">
+      <c r="H398" s="118">
+        <v>20692</v>
+      </c>
+      <c r="I398" s="11"/>
+      <c r="J398" s="118"/>
+      <c r="K398" s="174"/>
+      <c r="L398" s="118"/>
+      <c r="M398" s="164"/>
+      <c r="N398" s="158"/>
+    </row>
+    <row r="399" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A399" s="161" t="s">
         <v>27</v>
       </c>
-      <c r="B395" s="11">
+      <c r="B399" s="11">
         <v>1514</v>
       </c>
-      <c r="C395" s="11">
+      <c r="C399" s="11">
         <v>4032</v>
       </c>
-      <c r="D395" s="118">
+      <c r="D399" s="117">
         <v>6550</v>
       </c>
-      <c r="E395" s="118">
+      <c r="E399" s="117">
         <v>9068</v>
       </c>
-      <c r="F395" s="123">
+      <c r="F399" s="122">
         <v>11319</v>
       </c>
-      <c r="G395" s="119">
+      <c r="G399" s="118">
         <v>13570</v>
       </c>
-      <c r="H395" s="159"/>
-[...8 lines deleted...]
-      <c r="A396" s="172" t="s">
+      <c r="H399" s="118">
+        <v>16352</v>
+      </c>
+      <c r="I399" s="11"/>
+      <c r="J399" s="118"/>
+      <c r="K399" s="174"/>
+      <c r="L399" s="118"/>
+      <c r="M399" s="164"/>
+      <c r="N399" s="158"/>
+    </row>
+    <row r="400" spans="1:14" s="33" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A400" s="161" t="s">
         <v>28</v>
       </c>
-      <c r="B396" s="11">
+      <c r="B400" s="11">
         <v>21253</v>
       </c>
-      <c r="C396" s="11">
+      <c r="C400" s="11">
         <v>47240</v>
       </c>
-      <c r="D396" s="118">
+      <c r="D400" s="117">
         <v>73227</v>
       </c>
-      <c r="E396" s="118">
+      <c r="E400" s="117">
         <v>99215</v>
       </c>
-      <c r="F396" s="123">
+      <c r="F400" s="122">
         <v>123549</v>
       </c>
-      <c r="G396" s="119">
+      <c r="G400" s="118">
         <v>147884</v>
       </c>
-      <c r="H396" s="159"/>
-[...8 lines deleted...]
-      <c r="A397" s="26" t="s">
+      <c r="H400" s="118">
+        <v>172185</v>
+      </c>
+      <c r="I400" s="11"/>
+      <c r="J400" s="118"/>
+      <c r="K400" s="174"/>
+      <c r="L400" s="118"/>
+      <c r="M400" s="164"/>
+      <c r="N400" s="158"/>
+    </row>
+    <row r="401" spans="1:13" s="158" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A401" s="26" t="s">
         <v>66</v>
       </c>
-      <c r="B397" s="121"/>
-[...13 lines deleted...]
-      <c r="A398" s="27" t="s">
+      <c r="B401" s="120"/>
+      <c r="C401" s="114"/>
+      <c r="D401" s="120"/>
+      <c r="E401" s="114"/>
+      <c r="F401" s="120"/>
+      <c r="G401" s="114"/>
+      <c r="H401" s="114"/>
+      <c r="I401" s="26"/>
+      <c r="J401" s="113"/>
+      <c r="K401" s="26"/>
+      <c r="L401" s="113"/>
+      <c r="M401" s="120"/>
+    </row>
+    <row r="402" spans="1:13" s="158" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A402" s="27" t="s">
         <v>67</v>
       </c>
-      <c r="B398" s="121"/>
-[...13 lines deleted...]
-      <c r="A399" s="28" t="s">
+      <c r="B402" s="120"/>
+      <c r="C402" s="114"/>
+      <c r="D402" s="113"/>
+      <c r="E402" s="114"/>
+      <c r="F402" s="120"/>
+      <c r="G402" s="113"/>
+      <c r="H402" s="26"/>
+      <c r="I402" s="27"/>
+      <c r="J402" s="113"/>
+      <c r="K402" s="27"/>
+      <c r="L402" s="113"/>
+      <c r="M402" s="114"/>
+    </row>
+    <row r="403" spans="1:13" s="158" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A403" s="28" t="s">
         <v>68</v>
       </c>
-      <c r="B399" s="121"/>
-[...13 lines deleted...]
-      <c r="A400" s="28" t="s">
+      <c r="B403" s="120"/>
+      <c r="C403" s="114"/>
+      <c r="D403" s="113"/>
+      <c r="E403" s="113"/>
+      <c r="F403" s="120"/>
+      <c r="G403" s="114"/>
+      <c r="H403" s="27"/>
+      <c r="I403" s="26"/>
+      <c r="J403" s="25"/>
+      <c r="K403" s="26"/>
+      <c r="L403" s="113"/>
+      <c r="M403" s="26"/>
+    </row>
+    <row r="404" spans="1:13" s="158" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="A404" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="B400" s="121"/>
-[...5985 lines deleted...]
-      <c r="G1588" s="150"/>
+      <c r="B404" s="120"/>
+      <c r="C404" s="114"/>
+      <c r="D404" s="113"/>
+      <c r="E404" s="113"/>
+      <c r="F404" s="120"/>
+      <c r="G404" s="26"/>
+      <c r="H404" s="26"/>
+      <c r="I404" s="28"/>
+      <c r="J404" s="26"/>
+      <c r="K404" s="26"/>
+      <c r="L404" s="25"/>
+      <c r="M404" s="27"/>
+    </row>
+    <row r="405" spans="1:13" s="158" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="B405" s="120"/>
+      <c r="C405" s="114"/>
+      <c r="D405" s="113"/>
+      <c r="E405" s="113"/>
+      <c r="F405" s="120"/>
+      <c r="G405" s="27"/>
+      <c r="L405" s="26"/>
+      <c r="M405" s="26"/>
+    </row>
+    <row r="406" spans="1:13" s="158" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="B406" s="120"/>
+      <c r="C406" s="113"/>
+      <c r="D406" s="113"/>
+      <c r="E406" s="113"/>
+      <c r="F406" s="120"/>
+      <c r="G406" s="26"/>
+      <c r="L406" s="27"/>
+      <c r="M406" s="26"/>
+    </row>
+    <row r="407" spans="1:13" s="158" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="B407" s="120"/>
+      <c r="C407" s="113"/>
+      <c r="E407" s="113"/>
+      <c r="F407" s="120"/>
+      <c r="L407" s="26"/>
+    </row>
+    <row r="408" spans="1:13" s="158" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="B408" s="120"/>
+      <c r="C408" s="27"/>
+      <c r="F408" s="120"/>
+      <c r="L408" s="26"/>
+    </row>
+    <row r="409" spans="1:13" s="158" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="B409" s="120"/>
+      <c r="C409" s="28"/>
+      <c r="F409" s="113"/>
+    </row>
+    <row r="410" spans="1:13" s="158" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="B410" s="120"/>
+      <c r="C410" s="28"/>
+      <c r="F410" s="113"/>
+    </row>
+    <row r="411" spans="1:13" s="158" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
+      <c r="B411" s="120"/>
+      <c r="F411" s="114"/>
+    </row>
+    <row r="412" spans="1:13" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B412" s="149"/>
+      <c r="D412" s="158"/>
+      <c r="E412" s="158"/>
+      <c r="F412" s="26"/>
+      <c r="G412" s="149"/>
+      <c r="J412" s="158"/>
+    </row>
+    <row r="413" spans="1:13" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B413" s="113"/>
+      <c r="C413" s="149"/>
+      <c r="D413" s="158"/>
+      <c r="F413" s="27"/>
+      <c r="G413" s="149"/>
+      <c r="M413" s="158"/>
+    </row>
+    <row r="414" spans="1:13" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B414" s="114"/>
+      <c r="C414" s="149"/>
+      <c r="E414" s="149"/>
+      <c r="F414" s="158"/>
+      <c r="G414" s="149"/>
+    </row>
+    <row r="415" spans="1:13" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B415" s="27"/>
+      <c r="C415" s="149"/>
+      <c r="E415" s="149"/>
+      <c r="F415" s="158"/>
+      <c r="G415" s="149"/>
+    </row>
+    <row r="416" spans="1:13" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B416" s="28"/>
+      <c r="C416" s="149"/>
+      <c r="E416" s="149"/>
+      <c r="F416" s="158"/>
+      <c r="G416" s="149"/>
+    </row>
+    <row r="417" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B417" s="28"/>
+      <c r="C417" s="149"/>
+      <c r="E417" s="149"/>
+      <c r="F417" s="158"/>
+      <c r="G417" s="149"/>
+    </row>
+    <row r="418" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B418" s="158"/>
+      <c r="C418" s="149"/>
+      <c r="E418" s="149"/>
+      <c r="F418" s="158"/>
+      <c r="G418" s="149"/>
+    </row>
+    <row r="419" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B419" s="158"/>
+      <c r="C419" s="149"/>
+      <c r="E419" s="149"/>
+      <c r="F419" s="158"/>
+      <c r="G419" s="149"/>
+    </row>
+    <row r="420" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B420" s="158"/>
+      <c r="C420" s="149"/>
+      <c r="E420" s="149"/>
+      <c r="G420" s="149"/>
+    </row>
+    <row r="421" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B421" s="158"/>
+      <c r="C421" s="149"/>
+      <c r="E421" s="149"/>
+      <c r="G421" s="149"/>
+    </row>
+    <row r="422" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B422" s="158"/>
+      <c r="C422" s="149"/>
+      <c r="E422" s="149"/>
+      <c r="G422" s="149"/>
+    </row>
+    <row r="423" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B423" s="158"/>
+      <c r="C423" s="149"/>
+      <c r="E423" s="149"/>
+      <c r="G423" s="149"/>
+    </row>
+    <row r="424" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B424" s="158"/>
+      <c r="C424" s="149"/>
+      <c r="E424" s="149"/>
+      <c r="G424" s="149"/>
+    </row>
+    <row r="425" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C425" s="149"/>
+      <c r="E425" s="149"/>
+      <c r="G425" s="149"/>
+    </row>
+    <row r="426" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C426" s="149"/>
+      <c r="E426" s="149"/>
+      <c r="G426" s="149"/>
+    </row>
+    <row r="427" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C427" s="149"/>
+      <c r="E427" s="149"/>
+      <c r="G427" s="149"/>
+    </row>
+    <row r="428" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C428" s="149"/>
+      <c r="E428" s="149"/>
+      <c r="G428" s="149"/>
+    </row>
+    <row r="429" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C429" s="149"/>
+      <c r="E429" s="149"/>
+      <c r="G429" s="149"/>
+    </row>
+    <row r="430" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C430" s="149"/>
+      <c r="E430" s="149"/>
+      <c r="G430" s="149"/>
+    </row>
+    <row r="431" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C431" s="149"/>
+      <c r="E431" s="149"/>
+      <c r="G431" s="149"/>
+    </row>
+    <row r="432" spans="2:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C432" s="149"/>
+      <c r="E432" s="149"/>
+      <c r="G432" s="149"/>
+    </row>
+    <row r="433" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C433" s="149"/>
+      <c r="E433" s="149"/>
+      <c r="G433" s="149"/>
+    </row>
+    <row r="434" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C434" s="149"/>
+      <c r="E434" s="149"/>
+      <c r="G434" s="149"/>
+    </row>
+    <row r="435" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C435" s="149"/>
+      <c r="E435" s="149"/>
+      <c r="G435" s="149"/>
+    </row>
+    <row r="436" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C436" s="149"/>
+      <c r="E436" s="149"/>
+      <c r="G436" s="149"/>
+    </row>
+    <row r="437" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C437" s="149"/>
+      <c r="E437" s="149"/>
+      <c r="G437" s="149"/>
+    </row>
+    <row r="438" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C438" s="149"/>
+      <c r="E438" s="149"/>
+      <c r="G438" s="149"/>
+    </row>
+    <row r="439" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C439" s="149"/>
+      <c r="E439" s="149"/>
+      <c r="G439" s="149"/>
+    </row>
+    <row r="440" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C440" s="149"/>
+      <c r="E440" s="149"/>
+      <c r="G440" s="149"/>
+    </row>
+    <row r="441" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C441" s="149"/>
+      <c r="E441" s="149"/>
+      <c r="G441" s="149"/>
+    </row>
+    <row r="442" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C442" s="149"/>
+      <c r="E442" s="149"/>
+      <c r="G442" s="149"/>
+    </row>
+    <row r="443" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C443" s="149"/>
+      <c r="E443" s="149"/>
+      <c r="G443" s="149"/>
+    </row>
+    <row r="444" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C444" s="149"/>
+      <c r="E444" s="149"/>
+      <c r="G444" s="149"/>
+    </row>
+    <row r="445" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C445" s="149"/>
+      <c r="E445" s="149"/>
+      <c r="G445" s="149"/>
+    </row>
+    <row r="446" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C446" s="149"/>
+      <c r="E446" s="149"/>
+      <c r="G446" s="149"/>
+    </row>
+    <row r="447" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C447" s="149"/>
+      <c r="E447" s="149"/>
+      <c r="G447" s="149"/>
+    </row>
+    <row r="448" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C448" s="149"/>
+      <c r="E448" s="149"/>
+      <c r="G448" s="149"/>
+    </row>
+    <row r="449" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C449" s="149"/>
+      <c r="E449" s="149"/>
+      <c r="G449" s="149"/>
+    </row>
+    <row r="450" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C450" s="149"/>
+      <c r="E450" s="149"/>
+      <c r="G450" s="149"/>
+    </row>
+    <row r="451" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C451" s="149"/>
+      <c r="E451" s="149"/>
+      <c r="G451" s="149"/>
+    </row>
+    <row r="452" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C452" s="149"/>
+      <c r="E452" s="149"/>
+      <c r="G452" s="149"/>
+    </row>
+    <row r="453" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C453" s="149"/>
+      <c r="E453" s="149"/>
+      <c r="G453" s="149"/>
+    </row>
+    <row r="454" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C454" s="149"/>
+      <c r="E454" s="149"/>
+      <c r="G454" s="149"/>
+    </row>
+    <row r="455" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C455" s="149"/>
+      <c r="E455" s="149"/>
+      <c r="G455" s="149"/>
+    </row>
+    <row r="456" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C456" s="149"/>
+      <c r="E456" s="149"/>
+      <c r="G456" s="149"/>
+    </row>
+    <row r="457" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C457" s="149"/>
+      <c r="E457" s="149"/>
+      <c r="G457" s="149"/>
+    </row>
+    <row r="458" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C458" s="149"/>
+      <c r="E458" s="149"/>
+      <c r="G458" s="149"/>
+    </row>
+    <row r="459" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C459" s="149"/>
+      <c r="E459" s="149"/>
+      <c r="G459" s="149"/>
+    </row>
+    <row r="460" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C460" s="149"/>
+      <c r="E460" s="149"/>
+      <c r="G460" s="149"/>
+    </row>
+    <row r="461" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C461" s="149"/>
+      <c r="E461" s="149"/>
+      <c r="G461" s="149"/>
+    </row>
+    <row r="462" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C462" s="149"/>
+      <c r="E462" s="149"/>
+      <c r="G462" s="149"/>
+    </row>
+    <row r="463" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C463" s="149"/>
+      <c r="E463" s="149"/>
+      <c r="G463" s="149"/>
+    </row>
+    <row r="464" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C464" s="149"/>
+      <c r="E464" s="149"/>
+      <c r="G464" s="149"/>
+    </row>
+    <row r="465" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C465" s="149"/>
+      <c r="E465" s="149"/>
+      <c r="G465" s="149"/>
+    </row>
+    <row r="466" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C466" s="149"/>
+      <c r="E466" s="149"/>
+      <c r="G466" s="149"/>
+    </row>
+    <row r="467" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C467" s="149"/>
+      <c r="E467" s="149"/>
+      <c r="G467" s="149"/>
+    </row>
+    <row r="468" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C468" s="149"/>
+      <c r="E468" s="149"/>
+      <c r="G468" s="149"/>
+    </row>
+    <row r="469" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C469" s="149"/>
+      <c r="E469" s="149"/>
+      <c r="G469" s="149"/>
+    </row>
+    <row r="470" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C470" s="149"/>
+      <c r="E470" s="149"/>
+      <c r="G470" s="149"/>
+    </row>
+    <row r="471" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C471" s="149"/>
+      <c r="E471" s="149"/>
+      <c r="G471" s="149"/>
+    </row>
+    <row r="472" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C472" s="149"/>
+      <c r="E472" s="149"/>
+      <c r="G472" s="149"/>
+    </row>
+    <row r="473" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C473" s="149"/>
+      <c r="E473" s="149"/>
+      <c r="G473" s="149"/>
+    </row>
+    <row r="474" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C474" s="149"/>
+      <c r="E474" s="149"/>
+      <c r="G474" s="149"/>
+    </row>
+    <row r="475" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C475" s="149"/>
+      <c r="E475" s="149"/>
+      <c r="G475" s="149"/>
+    </row>
+    <row r="476" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C476" s="149"/>
+      <c r="E476" s="149"/>
+      <c r="G476" s="149"/>
+    </row>
+    <row r="477" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C477" s="149"/>
+      <c r="E477" s="149"/>
+      <c r="G477" s="149"/>
+    </row>
+    <row r="478" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C478" s="149"/>
+      <c r="E478" s="149"/>
+      <c r="G478" s="149"/>
+    </row>
+    <row r="479" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C479" s="149"/>
+      <c r="E479" s="149"/>
+      <c r="G479" s="149"/>
+    </row>
+    <row r="480" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C480" s="149"/>
+      <c r="E480" s="149"/>
+      <c r="G480" s="149"/>
+    </row>
+    <row r="481" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C481" s="149"/>
+      <c r="E481" s="149"/>
+      <c r="G481" s="149"/>
+    </row>
+    <row r="482" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C482" s="149"/>
+      <c r="E482" s="149"/>
+      <c r="G482" s="149"/>
+    </row>
+    <row r="483" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C483" s="149"/>
+      <c r="E483" s="149"/>
+      <c r="G483" s="149"/>
+    </row>
+    <row r="484" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C484" s="149"/>
+      <c r="E484" s="149"/>
+      <c r="G484" s="149"/>
+    </row>
+    <row r="485" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C485" s="149"/>
+      <c r="E485" s="149"/>
+      <c r="G485" s="149"/>
+    </row>
+    <row r="486" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C486" s="149"/>
+      <c r="E486" s="149"/>
+      <c r="G486" s="149"/>
+    </row>
+    <row r="487" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C487" s="149"/>
+      <c r="E487" s="149"/>
+      <c r="G487" s="149"/>
+    </row>
+    <row r="488" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C488" s="149"/>
+      <c r="E488" s="149"/>
+      <c r="G488" s="149"/>
+    </row>
+    <row r="489" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C489" s="149"/>
+      <c r="E489" s="149"/>
+      <c r="G489" s="149"/>
+    </row>
+    <row r="490" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C490" s="149"/>
+      <c r="E490" s="149"/>
+      <c r="G490" s="149"/>
+    </row>
+    <row r="491" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C491" s="149"/>
+      <c r="E491" s="149"/>
+      <c r="G491" s="149"/>
+    </row>
+    <row r="492" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C492" s="149"/>
+      <c r="E492" s="149"/>
+      <c r="G492" s="149"/>
+    </row>
+    <row r="493" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C493" s="149"/>
+      <c r="E493" s="149"/>
+      <c r="G493" s="149"/>
+    </row>
+    <row r="494" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C494" s="149"/>
+      <c r="E494" s="149"/>
+      <c r="G494" s="149"/>
+    </row>
+    <row r="495" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C495" s="149"/>
+      <c r="E495" s="149"/>
+      <c r="G495" s="149"/>
+    </row>
+    <row r="496" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C496" s="149"/>
+      <c r="E496" s="149"/>
+      <c r="G496" s="149"/>
+    </row>
+    <row r="497" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C497" s="149"/>
+      <c r="E497" s="149"/>
+      <c r="G497" s="149"/>
+    </row>
+    <row r="498" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C498" s="149"/>
+      <c r="E498" s="149"/>
+      <c r="G498" s="149"/>
+    </row>
+    <row r="499" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C499" s="149"/>
+      <c r="E499" s="149"/>
+      <c r="G499" s="149"/>
+    </row>
+    <row r="500" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C500" s="149"/>
+      <c r="E500" s="149"/>
+      <c r="G500" s="149"/>
+    </row>
+    <row r="501" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C501" s="149"/>
+      <c r="E501" s="149"/>
+      <c r="G501" s="149"/>
+    </row>
+    <row r="502" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C502" s="149"/>
+      <c r="E502" s="149"/>
+      <c r="G502" s="149"/>
+    </row>
+    <row r="503" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C503" s="149"/>
+      <c r="E503" s="149"/>
+      <c r="G503" s="149"/>
+    </row>
+    <row r="504" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C504" s="149"/>
+      <c r="E504" s="149"/>
+      <c r="G504" s="149"/>
+    </row>
+    <row r="505" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C505" s="149"/>
+      <c r="E505" s="149"/>
+      <c r="G505" s="149"/>
+    </row>
+    <row r="506" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C506" s="149"/>
+      <c r="E506" s="149"/>
+      <c r="G506" s="149"/>
+    </row>
+    <row r="507" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C507" s="149"/>
+      <c r="E507" s="149"/>
+      <c r="G507" s="149"/>
+    </row>
+    <row r="508" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C508" s="149"/>
+      <c r="E508" s="149"/>
+      <c r="G508" s="149"/>
+    </row>
+    <row r="509" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C509" s="149"/>
+      <c r="E509" s="149"/>
+      <c r="G509" s="149"/>
+    </row>
+    <row r="510" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C510" s="149"/>
+      <c r="E510" s="149"/>
+      <c r="G510" s="149"/>
+    </row>
+    <row r="511" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C511" s="149"/>
+      <c r="E511" s="149"/>
+      <c r="G511" s="149"/>
+    </row>
+    <row r="512" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C512" s="149"/>
+      <c r="E512" s="149"/>
+      <c r="G512" s="149"/>
+    </row>
+    <row r="513" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C513" s="149"/>
+      <c r="E513" s="149"/>
+      <c r="G513" s="149"/>
+    </row>
+    <row r="514" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C514" s="149"/>
+      <c r="E514" s="149"/>
+      <c r="G514" s="149"/>
+    </row>
+    <row r="515" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C515" s="149"/>
+      <c r="E515" s="149"/>
+      <c r="G515" s="149"/>
+    </row>
+    <row r="516" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C516" s="149"/>
+      <c r="E516" s="149"/>
+      <c r="G516" s="149"/>
+    </row>
+    <row r="517" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C517" s="149"/>
+      <c r="E517" s="149"/>
+      <c r="G517" s="149"/>
+    </row>
+    <row r="518" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C518" s="149"/>
+      <c r="E518" s="149"/>
+      <c r="G518" s="149"/>
+    </row>
+    <row r="519" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C519" s="149"/>
+      <c r="E519" s="149"/>
+      <c r="G519" s="149"/>
+    </row>
+    <row r="520" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C520" s="149"/>
+      <c r="E520" s="149"/>
+      <c r="G520" s="149"/>
+    </row>
+    <row r="521" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C521" s="149"/>
+      <c r="E521" s="149"/>
+      <c r="G521" s="149"/>
+    </row>
+    <row r="522" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C522" s="149"/>
+      <c r="E522" s="149"/>
+      <c r="G522" s="149"/>
+    </row>
+    <row r="523" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C523" s="149"/>
+      <c r="E523" s="149"/>
+      <c r="G523" s="149"/>
+    </row>
+    <row r="524" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C524" s="149"/>
+      <c r="E524" s="149"/>
+      <c r="G524" s="149"/>
+    </row>
+    <row r="525" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C525" s="149"/>
+      <c r="E525" s="149"/>
+      <c r="G525" s="149"/>
+    </row>
+    <row r="526" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C526" s="149"/>
+      <c r="E526" s="149"/>
+      <c r="G526" s="149"/>
+    </row>
+    <row r="527" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C527" s="149"/>
+      <c r="E527" s="149"/>
+      <c r="G527" s="149"/>
+    </row>
+    <row r="528" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C528" s="149"/>
+      <c r="E528" s="149"/>
+      <c r="G528" s="149"/>
+    </row>
+    <row r="529" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C529" s="149"/>
+      <c r="E529" s="149"/>
+      <c r="G529" s="149"/>
+    </row>
+    <row r="530" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C530" s="149"/>
+      <c r="E530" s="149"/>
+      <c r="G530" s="149"/>
+    </row>
+    <row r="531" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C531" s="149"/>
+      <c r="E531" s="149"/>
+      <c r="G531" s="149"/>
+    </row>
+    <row r="532" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C532" s="149"/>
+      <c r="E532" s="149"/>
+      <c r="G532" s="149"/>
+    </row>
+    <row r="533" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C533" s="149"/>
+      <c r="E533" s="149"/>
+      <c r="G533" s="149"/>
+    </row>
+    <row r="534" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C534" s="149"/>
+      <c r="E534" s="149"/>
+      <c r="G534" s="149"/>
+    </row>
+    <row r="535" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C535" s="149"/>
+      <c r="E535" s="149"/>
+      <c r="G535" s="149"/>
+    </row>
+    <row r="536" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C536" s="149"/>
+      <c r="E536" s="149"/>
+      <c r="G536" s="149"/>
+    </row>
+    <row r="537" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C537" s="149"/>
+      <c r="E537" s="149"/>
+      <c r="G537" s="149"/>
+    </row>
+    <row r="538" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C538" s="149"/>
+      <c r="E538" s="149"/>
+      <c r="G538" s="149"/>
+    </row>
+    <row r="539" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C539" s="149"/>
+      <c r="E539" s="149"/>
+      <c r="G539" s="149"/>
+    </row>
+    <row r="540" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C540" s="149"/>
+      <c r="E540" s="149"/>
+      <c r="G540" s="149"/>
+    </row>
+    <row r="541" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C541" s="149"/>
+      <c r="E541" s="149"/>
+      <c r="G541" s="149"/>
+    </row>
+    <row r="542" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C542" s="149"/>
+      <c r="E542" s="149"/>
+      <c r="G542" s="149"/>
+    </row>
+    <row r="543" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C543" s="149"/>
+      <c r="E543" s="149"/>
+      <c r="G543" s="149"/>
+    </row>
+    <row r="544" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C544" s="149"/>
+      <c r="E544" s="149"/>
+      <c r="G544" s="149"/>
+    </row>
+    <row r="545" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C545" s="149"/>
+      <c r="E545" s="149"/>
+      <c r="G545" s="149"/>
+    </row>
+    <row r="546" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C546" s="149"/>
+      <c r="E546" s="149"/>
+      <c r="G546" s="149"/>
+    </row>
+    <row r="547" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C547" s="149"/>
+      <c r="E547" s="149"/>
+      <c r="G547" s="149"/>
+    </row>
+    <row r="548" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C548" s="149"/>
+      <c r="E548" s="149"/>
+      <c r="G548" s="149"/>
+    </row>
+    <row r="549" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C549" s="149"/>
+      <c r="E549" s="149"/>
+      <c r="G549" s="149"/>
+    </row>
+    <row r="550" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C550" s="149"/>
+      <c r="E550" s="149"/>
+      <c r="G550" s="149"/>
+    </row>
+    <row r="551" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C551" s="149"/>
+      <c r="E551" s="149"/>
+      <c r="G551" s="149"/>
+    </row>
+    <row r="552" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C552" s="149"/>
+      <c r="E552" s="149"/>
+      <c r="G552" s="149"/>
+    </row>
+    <row r="553" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C553" s="149"/>
+      <c r="E553" s="149"/>
+      <c r="G553" s="149"/>
+    </row>
+    <row r="554" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C554" s="149"/>
+      <c r="E554" s="149"/>
+      <c r="G554" s="149"/>
+    </row>
+    <row r="555" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C555" s="149"/>
+      <c r="E555" s="149"/>
+      <c r="G555" s="149"/>
+    </row>
+    <row r="556" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C556" s="149"/>
+      <c r="E556" s="149"/>
+      <c r="G556" s="149"/>
+    </row>
+    <row r="557" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C557" s="149"/>
+      <c r="E557" s="149"/>
+      <c r="G557" s="149"/>
+    </row>
+    <row r="558" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C558" s="149"/>
+      <c r="E558" s="149"/>
+      <c r="G558" s="149"/>
+    </row>
+    <row r="559" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C559" s="149"/>
+      <c r="E559" s="149"/>
+      <c r="G559" s="149"/>
+    </row>
+    <row r="560" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C560" s="149"/>
+      <c r="E560" s="149"/>
+      <c r="G560" s="149"/>
+    </row>
+    <row r="561" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C561" s="149"/>
+      <c r="E561" s="149"/>
+      <c r="G561" s="149"/>
+    </row>
+    <row r="562" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C562" s="149"/>
+      <c r="E562" s="149"/>
+      <c r="G562" s="149"/>
+    </row>
+    <row r="563" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C563" s="149"/>
+      <c r="E563" s="149"/>
+      <c r="G563" s="149"/>
+    </row>
+    <row r="564" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C564" s="149"/>
+      <c r="E564" s="149"/>
+      <c r="G564" s="149"/>
+    </row>
+    <row r="565" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C565" s="149"/>
+      <c r="E565" s="149"/>
+      <c r="G565" s="149"/>
+    </row>
+    <row r="566" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C566" s="149"/>
+      <c r="E566" s="149"/>
+      <c r="G566" s="149"/>
+    </row>
+    <row r="567" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C567" s="149"/>
+      <c r="E567" s="149"/>
+      <c r="G567" s="149"/>
+    </row>
+    <row r="568" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C568" s="149"/>
+      <c r="E568" s="149"/>
+      <c r="G568" s="149"/>
+    </row>
+    <row r="569" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C569" s="149"/>
+      <c r="E569" s="149"/>
+      <c r="G569" s="149"/>
+    </row>
+    <row r="570" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C570" s="149"/>
+      <c r="E570" s="149"/>
+      <c r="G570" s="149"/>
+    </row>
+    <row r="571" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C571" s="149"/>
+      <c r="E571" s="149"/>
+      <c r="G571" s="149"/>
+    </row>
+    <row r="572" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C572" s="149"/>
+      <c r="E572" s="149"/>
+      <c r="G572" s="149"/>
+    </row>
+    <row r="573" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C573" s="149"/>
+      <c r="E573" s="149"/>
+      <c r="G573" s="149"/>
+    </row>
+    <row r="574" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C574" s="149"/>
+      <c r="E574" s="149"/>
+      <c r="G574" s="149"/>
+    </row>
+    <row r="575" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C575" s="149"/>
+      <c r="E575" s="149"/>
+      <c r="G575" s="149"/>
+    </row>
+    <row r="576" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C576" s="149"/>
+      <c r="E576" s="149"/>
+      <c r="G576" s="149"/>
+    </row>
+    <row r="577" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C577" s="149"/>
+      <c r="E577" s="149"/>
+      <c r="G577" s="149"/>
+    </row>
+    <row r="578" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C578" s="149"/>
+      <c r="E578" s="149"/>
+      <c r="G578" s="149"/>
+    </row>
+    <row r="579" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C579" s="149"/>
+      <c r="E579" s="149"/>
+      <c r="G579" s="149"/>
+    </row>
+    <row r="580" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C580" s="149"/>
+      <c r="E580" s="149"/>
+      <c r="G580" s="149"/>
+    </row>
+    <row r="581" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C581" s="149"/>
+      <c r="E581" s="149"/>
+      <c r="G581" s="149"/>
+    </row>
+    <row r="582" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C582" s="149"/>
+      <c r="E582" s="149"/>
+      <c r="G582" s="149"/>
+    </row>
+    <row r="583" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C583" s="149"/>
+      <c r="E583" s="149"/>
+      <c r="G583" s="149"/>
+    </row>
+    <row r="584" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C584" s="149"/>
+      <c r="E584" s="149"/>
+      <c r="G584" s="149"/>
+    </row>
+    <row r="585" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C585" s="149"/>
+      <c r="E585" s="149"/>
+      <c r="G585" s="149"/>
+    </row>
+    <row r="586" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C586" s="149"/>
+      <c r="E586" s="149"/>
+      <c r="G586" s="149"/>
+    </row>
+    <row r="587" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C587" s="149"/>
+      <c r="E587" s="149"/>
+      <c r="G587" s="149"/>
+    </row>
+    <row r="588" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C588" s="149"/>
+      <c r="E588" s="149"/>
+      <c r="G588" s="149"/>
+    </row>
+    <row r="589" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C589" s="149"/>
+      <c r="E589" s="149"/>
+      <c r="G589" s="149"/>
+    </row>
+    <row r="590" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C590" s="149"/>
+      <c r="E590" s="149"/>
+      <c r="G590" s="149"/>
+    </row>
+    <row r="591" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C591" s="149"/>
+      <c r="E591" s="149"/>
+      <c r="G591" s="149"/>
+    </row>
+    <row r="592" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C592" s="149"/>
+      <c r="E592" s="149"/>
+      <c r="G592" s="149"/>
+    </row>
+    <row r="593" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C593" s="149"/>
+      <c r="E593" s="149"/>
+      <c r="G593" s="149"/>
+    </row>
+    <row r="594" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C594" s="149"/>
+      <c r="E594" s="149"/>
+      <c r="G594" s="149"/>
+    </row>
+    <row r="595" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C595" s="149"/>
+      <c r="E595" s="149"/>
+      <c r="G595" s="149"/>
+    </row>
+    <row r="596" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C596" s="149"/>
+      <c r="E596" s="149"/>
+      <c r="G596" s="149"/>
+    </row>
+    <row r="597" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C597" s="149"/>
+      <c r="E597" s="149"/>
+      <c r="G597" s="149"/>
+    </row>
+    <row r="598" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C598" s="149"/>
+      <c r="E598" s="149"/>
+      <c r="G598" s="149"/>
+    </row>
+    <row r="599" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C599" s="149"/>
+      <c r="E599" s="149"/>
+      <c r="G599" s="149"/>
+    </row>
+    <row r="600" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C600" s="149"/>
+      <c r="E600" s="149"/>
+      <c r="G600" s="149"/>
+    </row>
+    <row r="601" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C601" s="149"/>
+      <c r="E601" s="149"/>
+      <c r="G601" s="149"/>
+    </row>
+    <row r="602" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C602" s="149"/>
+      <c r="E602" s="149"/>
+      <c r="G602" s="149"/>
+    </row>
+    <row r="603" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C603" s="149"/>
+      <c r="E603" s="149"/>
+      <c r="G603" s="149"/>
+    </row>
+    <row r="604" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C604" s="149"/>
+      <c r="E604" s="149"/>
+      <c r="G604" s="149"/>
+    </row>
+    <row r="605" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C605" s="149"/>
+      <c r="E605" s="149"/>
+      <c r="G605" s="149"/>
+    </row>
+    <row r="606" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C606" s="149"/>
+      <c r="E606" s="149"/>
+      <c r="G606" s="149"/>
+    </row>
+    <row r="607" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C607" s="149"/>
+      <c r="E607" s="149"/>
+      <c r="G607" s="149"/>
+    </row>
+    <row r="608" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C608" s="149"/>
+      <c r="E608" s="149"/>
+      <c r="G608" s="149"/>
+    </row>
+    <row r="609" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C609" s="149"/>
+      <c r="E609" s="149"/>
+      <c r="G609" s="149"/>
+    </row>
+    <row r="610" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C610" s="149"/>
+      <c r="E610" s="149"/>
+      <c r="G610" s="149"/>
+    </row>
+    <row r="611" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C611" s="149"/>
+      <c r="E611" s="149"/>
+      <c r="G611" s="149"/>
+    </row>
+    <row r="612" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C612" s="149"/>
+      <c r="E612" s="149"/>
+      <c r="G612" s="149"/>
+    </row>
+    <row r="613" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C613" s="149"/>
+      <c r="E613" s="149"/>
+      <c r="G613" s="149"/>
+    </row>
+    <row r="614" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C614" s="149"/>
+      <c r="E614" s="149"/>
+      <c r="G614" s="149"/>
+    </row>
+    <row r="615" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C615" s="149"/>
+      <c r="E615" s="149"/>
+      <c r="G615" s="149"/>
+    </row>
+    <row r="616" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C616" s="149"/>
+      <c r="E616" s="149"/>
+      <c r="G616" s="149"/>
+    </row>
+    <row r="617" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C617" s="149"/>
+      <c r="E617" s="149"/>
+      <c r="G617" s="149"/>
+    </row>
+    <row r="618" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C618" s="149"/>
+      <c r="E618" s="149"/>
+      <c r="G618" s="149"/>
+    </row>
+    <row r="619" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C619" s="149"/>
+      <c r="E619" s="149"/>
+      <c r="G619" s="149"/>
+    </row>
+    <row r="620" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C620" s="149"/>
+      <c r="E620" s="149"/>
+      <c r="G620" s="149"/>
+    </row>
+    <row r="621" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C621" s="149"/>
+      <c r="E621" s="149"/>
+      <c r="G621" s="149"/>
+    </row>
+    <row r="622" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C622" s="149"/>
+      <c r="E622" s="149"/>
+      <c r="G622" s="149"/>
+    </row>
+    <row r="623" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C623" s="149"/>
+      <c r="E623" s="149"/>
+      <c r="G623" s="149"/>
+    </row>
+    <row r="624" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C624" s="149"/>
+      <c r="E624" s="149"/>
+      <c r="G624" s="149"/>
+    </row>
+    <row r="625" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C625" s="149"/>
+      <c r="E625" s="149"/>
+      <c r="G625" s="149"/>
+    </row>
+    <row r="626" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C626" s="149"/>
+      <c r="E626" s="149"/>
+      <c r="G626" s="149"/>
+    </row>
+    <row r="627" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C627" s="149"/>
+      <c r="E627" s="149"/>
+      <c r="G627" s="149"/>
+    </row>
+    <row r="628" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C628" s="149"/>
+      <c r="E628" s="149"/>
+      <c r="G628" s="149"/>
+    </row>
+    <row r="629" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C629" s="149"/>
+      <c r="E629" s="149"/>
+      <c r="G629" s="149"/>
+    </row>
+    <row r="630" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C630" s="149"/>
+      <c r="E630" s="149"/>
+      <c r="G630" s="149"/>
+    </row>
+    <row r="631" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C631" s="149"/>
+      <c r="E631" s="149"/>
+      <c r="G631" s="149"/>
+    </row>
+    <row r="632" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C632" s="149"/>
+      <c r="E632" s="149"/>
+      <c r="G632" s="149"/>
+    </row>
+    <row r="633" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C633" s="149"/>
+      <c r="E633" s="149"/>
+      <c r="G633" s="149"/>
+    </row>
+    <row r="634" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C634" s="149"/>
+      <c r="E634" s="149"/>
+      <c r="G634" s="149"/>
+    </row>
+    <row r="635" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C635" s="149"/>
+      <c r="E635" s="149"/>
+      <c r="G635" s="149"/>
+    </row>
+    <row r="636" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C636" s="149"/>
+      <c r="E636" s="149"/>
+      <c r="G636" s="149"/>
+    </row>
+    <row r="637" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C637" s="149"/>
+      <c r="E637" s="149"/>
+      <c r="G637" s="149"/>
+    </row>
+    <row r="638" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C638" s="149"/>
+      <c r="E638" s="149"/>
+      <c r="G638" s="149"/>
+    </row>
+    <row r="639" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C639" s="149"/>
+      <c r="E639" s="149"/>
+      <c r="G639" s="149"/>
+    </row>
+    <row r="640" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C640" s="149"/>
+      <c r="E640" s="149"/>
+      <c r="G640" s="149"/>
+    </row>
+    <row r="641" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C641" s="149"/>
+      <c r="E641" s="149"/>
+      <c r="G641" s="149"/>
+    </row>
+    <row r="642" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C642" s="149"/>
+      <c r="E642" s="149"/>
+      <c r="G642" s="149"/>
+    </row>
+    <row r="643" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C643" s="149"/>
+      <c r="E643" s="149"/>
+      <c r="G643" s="149"/>
+    </row>
+    <row r="644" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C644" s="149"/>
+      <c r="E644" s="149"/>
+      <c r="G644" s="149"/>
+    </row>
+    <row r="645" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C645" s="149"/>
+      <c r="E645" s="149"/>
+      <c r="G645" s="149"/>
+    </row>
+    <row r="646" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C646" s="149"/>
+      <c r="E646" s="149"/>
+      <c r="G646" s="149"/>
+    </row>
+    <row r="647" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C647" s="149"/>
+      <c r="E647" s="149"/>
+      <c r="G647" s="149"/>
+    </row>
+    <row r="648" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C648" s="149"/>
+      <c r="E648" s="149"/>
+      <c r="G648" s="149"/>
+    </row>
+    <row r="649" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C649" s="149"/>
+      <c r="E649" s="149"/>
+      <c r="G649" s="149"/>
+    </row>
+    <row r="650" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C650" s="149"/>
+      <c r="E650" s="149"/>
+      <c r="G650" s="149"/>
+    </row>
+    <row r="651" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C651" s="149"/>
+      <c r="E651" s="149"/>
+      <c r="G651" s="149"/>
+    </row>
+    <row r="652" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C652" s="149"/>
+      <c r="E652" s="149"/>
+      <c r="G652" s="149"/>
+    </row>
+    <row r="653" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C653" s="149"/>
+      <c r="E653" s="149"/>
+      <c r="G653" s="149"/>
+    </row>
+    <row r="654" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C654" s="149"/>
+      <c r="E654" s="149"/>
+      <c r="G654" s="149"/>
+    </row>
+    <row r="655" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C655" s="149"/>
+      <c r="E655" s="149"/>
+      <c r="G655" s="149"/>
+    </row>
+    <row r="656" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C656" s="149"/>
+      <c r="E656" s="149"/>
+      <c r="G656" s="149"/>
+    </row>
+    <row r="657" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C657" s="149"/>
+      <c r="E657" s="149"/>
+      <c r="G657" s="149"/>
+    </row>
+    <row r="658" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C658" s="149"/>
+      <c r="E658" s="149"/>
+      <c r="G658" s="149"/>
+    </row>
+    <row r="659" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C659" s="149"/>
+      <c r="E659" s="149"/>
+      <c r="G659" s="149"/>
+    </row>
+    <row r="660" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C660" s="149"/>
+      <c r="E660" s="149"/>
+      <c r="G660" s="149"/>
+    </row>
+    <row r="661" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C661" s="149"/>
+      <c r="E661" s="149"/>
+      <c r="G661" s="149"/>
+    </row>
+    <row r="662" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C662" s="149"/>
+      <c r="E662" s="149"/>
+      <c r="G662" s="149"/>
+    </row>
+    <row r="663" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C663" s="149"/>
+      <c r="E663" s="149"/>
+      <c r="G663" s="149"/>
+    </row>
+    <row r="664" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C664" s="149"/>
+      <c r="E664" s="149"/>
+      <c r="G664" s="149"/>
+    </row>
+    <row r="665" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C665" s="149"/>
+      <c r="E665" s="149"/>
+      <c r="G665" s="149"/>
+    </row>
+    <row r="666" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C666" s="149"/>
+      <c r="E666" s="149"/>
+      <c r="G666" s="149"/>
+    </row>
+    <row r="667" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C667" s="149"/>
+      <c r="E667" s="149"/>
+      <c r="G667" s="149"/>
+    </row>
+    <row r="668" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C668" s="149"/>
+      <c r="E668" s="149"/>
+      <c r="G668" s="149"/>
+    </row>
+    <row r="669" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C669" s="149"/>
+      <c r="E669" s="149"/>
+      <c r="G669" s="149"/>
+    </row>
+    <row r="670" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C670" s="149"/>
+      <c r="E670" s="149"/>
+      <c r="G670" s="149"/>
+    </row>
+    <row r="671" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C671" s="149"/>
+      <c r="E671" s="149"/>
+      <c r="G671" s="149"/>
+    </row>
+    <row r="672" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C672" s="149"/>
+      <c r="E672" s="149"/>
+      <c r="G672" s="149"/>
+    </row>
+    <row r="673" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C673" s="149"/>
+      <c r="E673" s="149"/>
+      <c r="G673" s="149"/>
+    </row>
+    <row r="674" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C674" s="149"/>
+      <c r="E674" s="149"/>
+      <c r="G674" s="149"/>
+    </row>
+    <row r="675" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C675" s="149"/>
+      <c r="E675" s="149"/>
+      <c r="G675" s="149"/>
+    </row>
+    <row r="676" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C676" s="149"/>
+      <c r="E676" s="149"/>
+      <c r="G676" s="149"/>
+    </row>
+    <row r="677" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C677" s="149"/>
+      <c r="E677" s="149"/>
+      <c r="G677" s="149"/>
+    </row>
+    <row r="678" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C678" s="149"/>
+      <c r="E678" s="149"/>
+      <c r="G678" s="149"/>
+    </row>
+    <row r="679" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C679" s="149"/>
+      <c r="E679" s="149"/>
+      <c r="G679" s="149"/>
+    </row>
+    <row r="680" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C680" s="149"/>
+      <c r="E680" s="149"/>
+      <c r="G680" s="149"/>
+    </row>
+    <row r="681" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C681" s="149"/>
+      <c r="E681" s="149"/>
+      <c r="G681" s="149"/>
+    </row>
+    <row r="682" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C682" s="149"/>
+      <c r="E682" s="149"/>
+      <c r="G682" s="149"/>
+    </row>
+    <row r="683" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C683" s="149"/>
+      <c r="E683" s="149"/>
+      <c r="G683" s="149"/>
+    </row>
+    <row r="684" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C684" s="149"/>
+      <c r="E684" s="149"/>
+      <c r="G684" s="149"/>
+    </row>
+    <row r="685" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C685" s="149"/>
+      <c r="E685" s="149"/>
+      <c r="G685" s="149"/>
+    </row>
+    <row r="686" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C686" s="149"/>
+      <c r="E686" s="149"/>
+      <c r="G686" s="149"/>
+    </row>
+    <row r="687" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C687" s="149"/>
+      <c r="E687" s="149"/>
+      <c r="G687" s="149"/>
+    </row>
+    <row r="688" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C688" s="149"/>
+      <c r="E688" s="149"/>
+      <c r="G688" s="149"/>
+    </row>
+    <row r="689" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C689" s="149"/>
+      <c r="E689" s="149"/>
+      <c r="G689" s="149"/>
+    </row>
+    <row r="690" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C690" s="149"/>
+      <c r="E690" s="149"/>
+      <c r="G690" s="149"/>
+    </row>
+    <row r="691" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C691" s="149"/>
+      <c r="E691" s="149"/>
+      <c r="G691" s="149"/>
+    </row>
+    <row r="692" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C692" s="149"/>
+      <c r="E692" s="149"/>
+      <c r="G692" s="149"/>
+    </row>
+    <row r="693" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C693" s="149"/>
+      <c r="E693" s="149"/>
+      <c r="G693" s="149"/>
+    </row>
+    <row r="694" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C694" s="149"/>
+      <c r="E694" s="149"/>
+      <c r="G694" s="149"/>
+    </row>
+    <row r="695" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C695" s="149"/>
+      <c r="E695" s="149"/>
+      <c r="G695" s="149"/>
+    </row>
+    <row r="696" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C696" s="149"/>
+      <c r="E696" s="149"/>
+      <c r="G696" s="149"/>
+    </row>
+    <row r="697" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C697" s="149"/>
+      <c r="E697" s="149"/>
+      <c r="G697" s="149"/>
+    </row>
+    <row r="698" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C698" s="149"/>
+      <c r="E698" s="149"/>
+      <c r="G698" s="149"/>
+    </row>
+    <row r="699" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C699" s="149"/>
+      <c r="E699" s="149"/>
+      <c r="G699" s="149"/>
+    </row>
+    <row r="700" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C700" s="149"/>
+      <c r="E700" s="149"/>
+      <c r="G700" s="149"/>
+    </row>
+    <row r="701" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C701" s="149"/>
+      <c r="E701" s="149"/>
+      <c r="G701" s="149"/>
+    </row>
+    <row r="702" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C702" s="149"/>
+      <c r="E702" s="149"/>
+      <c r="G702" s="149"/>
+    </row>
+    <row r="703" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C703" s="149"/>
+      <c r="E703" s="149"/>
+      <c r="G703" s="149"/>
+    </row>
+    <row r="704" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C704" s="149"/>
+      <c r="E704" s="149"/>
+      <c r="G704" s="149"/>
+    </row>
+    <row r="705" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C705" s="149"/>
+      <c r="E705" s="149"/>
+      <c r="G705" s="149"/>
+    </row>
+    <row r="706" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C706" s="149"/>
+      <c r="E706" s="149"/>
+      <c r="G706" s="149"/>
+    </row>
+    <row r="707" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C707" s="149"/>
+      <c r="E707" s="149"/>
+      <c r="G707" s="149"/>
+    </row>
+    <row r="708" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C708" s="149"/>
+      <c r="E708" s="149"/>
+      <c r="G708" s="149"/>
+    </row>
+    <row r="709" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C709" s="149"/>
+      <c r="E709" s="149"/>
+      <c r="G709" s="149"/>
+    </row>
+    <row r="710" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C710" s="149"/>
+      <c r="E710" s="149"/>
+      <c r="G710" s="149"/>
+    </row>
+    <row r="711" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C711" s="149"/>
+      <c r="E711" s="149"/>
+      <c r="G711" s="149"/>
+    </row>
+    <row r="712" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C712" s="149"/>
+      <c r="E712" s="149"/>
+      <c r="G712" s="149"/>
+    </row>
+    <row r="713" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C713" s="149"/>
+      <c r="E713" s="149"/>
+      <c r="G713" s="149"/>
+    </row>
+    <row r="714" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C714" s="149"/>
+      <c r="E714" s="149"/>
+      <c r="G714" s="149"/>
+    </row>
+    <row r="715" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C715" s="149"/>
+      <c r="E715" s="149"/>
+      <c r="G715" s="149"/>
+    </row>
+    <row r="716" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C716" s="149"/>
+      <c r="E716" s="149"/>
+      <c r="G716" s="149"/>
+    </row>
+    <row r="717" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C717" s="149"/>
+      <c r="E717" s="149"/>
+      <c r="G717" s="149"/>
+    </row>
+    <row r="718" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C718" s="149"/>
+      <c r="E718" s="149"/>
+      <c r="G718" s="149"/>
+    </row>
+    <row r="719" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C719" s="149"/>
+      <c r="E719" s="149"/>
+      <c r="G719" s="149"/>
+    </row>
+    <row r="720" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C720" s="149"/>
+      <c r="E720" s="149"/>
+      <c r="G720" s="149"/>
+    </row>
+    <row r="721" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C721" s="149"/>
+      <c r="E721" s="149"/>
+      <c r="G721" s="149"/>
+    </row>
+    <row r="722" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C722" s="149"/>
+      <c r="E722" s="149"/>
+      <c r="G722" s="149"/>
+    </row>
+    <row r="723" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C723" s="149"/>
+      <c r="E723" s="149"/>
+      <c r="G723" s="149"/>
+    </row>
+    <row r="724" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C724" s="149"/>
+      <c r="E724" s="149"/>
+      <c r="G724" s="149"/>
+    </row>
+    <row r="725" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C725" s="149"/>
+      <c r="E725" s="149"/>
+      <c r="G725" s="149"/>
+    </row>
+    <row r="726" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C726" s="149"/>
+      <c r="E726" s="149"/>
+      <c r="G726" s="149"/>
+    </row>
+    <row r="727" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C727" s="149"/>
+      <c r="E727" s="149"/>
+      <c r="G727" s="149"/>
+    </row>
+    <row r="728" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C728" s="149"/>
+      <c r="E728" s="149"/>
+      <c r="G728" s="149"/>
+    </row>
+    <row r="729" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C729" s="149"/>
+      <c r="E729" s="149"/>
+      <c r="G729" s="149"/>
+    </row>
+    <row r="730" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C730" s="149"/>
+      <c r="E730" s="149"/>
+      <c r="G730" s="149"/>
+    </row>
+    <row r="731" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C731" s="149"/>
+      <c r="E731" s="149"/>
+      <c r="G731" s="149"/>
+    </row>
+    <row r="732" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C732" s="149"/>
+      <c r="E732" s="149"/>
+      <c r="G732" s="149"/>
+    </row>
+    <row r="733" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C733" s="149"/>
+      <c r="E733" s="149"/>
+      <c r="G733" s="149"/>
+    </row>
+    <row r="734" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C734" s="149"/>
+      <c r="E734" s="149"/>
+      <c r="G734" s="149"/>
+    </row>
+    <row r="735" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C735" s="149"/>
+      <c r="E735" s="149"/>
+      <c r="G735" s="149"/>
+    </row>
+    <row r="736" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C736" s="149"/>
+      <c r="E736" s="149"/>
+      <c r="G736" s="149"/>
+    </row>
+    <row r="737" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C737" s="149"/>
+      <c r="E737" s="149"/>
+      <c r="G737" s="149"/>
+    </row>
+    <row r="738" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C738" s="149"/>
+      <c r="E738" s="149"/>
+      <c r="G738" s="149"/>
+    </row>
+    <row r="739" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C739" s="149"/>
+      <c r="E739" s="149"/>
+      <c r="G739" s="149"/>
+    </row>
+    <row r="740" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C740" s="149"/>
+      <c r="E740" s="149"/>
+      <c r="G740" s="149"/>
+    </row>
+    <row r="741" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C741" s="149"/>
+      <c r="E741" s="149"/>
+      <c r="G741" s="149"/>
+    </row>
+    <row r="742" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C742" s="149"/>
+      <c r="E742" s="149"/>
+      <c r="G742" s="149"/>
+    </row>
+    <row r="743" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C743" s="149"/>
+      <c r="E743" s="149"/>
+      <c r="G743" s="149"/>
+    </row>
+    <row r="744" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C744" s="149"/>
+      <c r="E744" s="149"/>
+      <c r="G744" s="149"/>
+    </row>
+    <row r="745" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C745" s="149"/>
+      <c r="E745" s="149"/>
+      <c r="G745" s="149"/>
+    </row>
+    <row r="746" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C746" s="149"/>
+      <c r="E746" s="149"/>
+      <c r="G746" s="149"/>
+    </row>
+    <row r="747" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C747" s="149"/>
+      <c r="E747" s="149"/>
+      <c r="G747" s="149"/>
+    </row>
+    <row r="748" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C748" s="149"/>
+      <c r="E748" s="149"/>
+      <c r="G748" s="149"/>
+    </row>
+    <row r="749" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C749" s="149"/>
+      <c r="E749" s="149"/>
+      <c r="G749" s="149"/>
+    </row>
+    <row r="750" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C750" s="149"/>
+      <c r="E750" s="149"/>
+      <c r="G750" s="149"/>
+    </row>
+    <row r="751" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C751" s="149"/>
+      <c r="E751" s="149"/>
+      <c r="G751" s="149"/>
+    </row>
+    <row r="752" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C752" s="149"/>
+      <c r="E752" s="149"/>
+      <c r="G752" s="149"/>
+    </row>
+    <row r="753" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C753" s="149"/>
+      <c r="E753" s="149"/>
+      <c r="G753" s="149"/>
+    </row>
+    <row r="754" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C754" s="149"/>
+      <c r="E754" s="149"/>
+      <c r="G754" s="149"/>
+    </row>
+    <row r="755" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C755" s="149"/>
+      <c r="E755" s="149"/>
+      <c r="G755" s="149"/>
+    </row>
+    <row r="756" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C756" s="149"/>
+      <c r="E756" s="149"/>
+      <c r="G756" s="149"/>
+    </row>
+    <row r="757" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C757" s="149"/>
+      <c r="E757" s="149"/>
+      <c r="G757" s="149"/>
+    </row>
+    <row r="758" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C758" s="149"/>
+      <c r="E758" s="149"/>
+      <c r="G758" s="149"/>
+    </row>
+    <row r="759" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C759" s="149"/>
+      <c r="E759" s="149"/>
+      <c r="G759" s="149"/>
+    </row>
+    <row r="760" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C760" s="149"/>
+      <c r="E760" s="149"/>
+      <c r="G760" s="149"/>
+    </row>
+    <row r="761" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C761" s="149"/>
+      <c r="E761" s="149"/>
+      <c r="G761" s="149"/>
+    </row>
+    <row r="762" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C762" s="149"/>
+      <c r="E762" s="149"/>
+      <c r="G762" s="149"/>
+    </row>
+    <row r="763" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C763" s="149"/>
+      <c r="E763" s="149"/>
+      <c r="G763" s="149"/>
+    </row>
+    <row r="764" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C764" s="149"/>
+      <c r="E764" s="149"/>
+      <c r="G764" s="149"/>
+    </row>
+    <row r="765" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C765" s="149"/>
+      <c r="E765" s="149"/>
+      <c r="G765" s="149"/>
+    </row>
+    <row r="766" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C766" s="149"/>
+      <c r="E766" s="149"/>
+      <c r="G766" s="149"/>
+    </row>
+    <row r="767" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C767" s="149"/>
+      <c r="E767" s="149"/>
+      <c r="G767" s="149"/>
+    </row>
+    <row r="768" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C768" s="149"/>
+      <c r="E768" s="149"/>
+      <c r="G768" s="149"/>
+    </row>
+    <row r="769" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C769" s="149"/>
+      <c r="E769" s="149"/>
+      <c r="G769" s="149"/>
+    </row>
+    <row r="770" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C770" s="149"/>
+      <c r="E770" s="149"/>
+      <c r="G770" s="149"/>
+    </row>
+    <row r="771" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C771" s="149"/>
+      <c r="E771" s="149"/>
+      <c r="G771" s="149"/>
+    </row>
+    <row r="772" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C772" s="149"/>
+      <c r="E772" s="149"/>
+      <c r="G772" s="149"/>
+    </row>
+    <row r="773" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C773" s="149"/>
+      <c r="E773" s="149"/>
+      <c r="G773" s="149"/>
+    </row>
+    <row r="774" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C774" s="149"/>
+      <c r="E774" s="149"/>
+      <c r="G774" s="149"/>
+    </row>
+    <row r="775" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C775" s="149"/>
+      <c r="E775" s="149"/>
+      <c r="G775" s="149"/>
+    </row>
+    <row r="776" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C776" s="149"/>
+      <c r="E776" s="149"/>
+      <c r="G776" s="149"/>
+    </row>
+    <row r="777" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C777" s="149"/>
+      <c r="E777" s="149"/>
+      <c r="G777" s="149"/>
+    </row>
+    <row r="778" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C778" s="149"/>
+      <c r="E778" s="149"/>
+      <c r="G778" s="149"/>
+    </row>
+    <row r="779" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C779" s="149"/>
+      <c r="E779" s="149"/>
+      <c r="G779" s="149"/>
+    </row>
+    <row r="780" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C780" s="149"/>
+      <c r="E780" s="149"/>
+      <c r="G780" s="149"/>
+    </row>
+    <row r="781" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C781" s="149"/>
+      <c r="E781" s="149"/>
+      <c r="G781" s="149"/>
+    </row>
+    <row r="782" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C782" s="149"/>
+      <c r="E782" s="149"/>
+      <c r="G782" s="149"/>
+    </row>
+    <row r="783" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C783" s="149"/>
+      <c r="E783" s="149"/>
+      <c r="G783" s="149"/>
+    </row>
+    <row r="784" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C784" s="149"/>
+      <c r="E784" s="149"/>
+      <c r="G784" s="149"/>
+    </row>
+    <row r="785" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C785" s="149"/>
+      <c r="E785" s="149"/>
+      <c r="G785" s="149"/>
+    </row>
+    <row r="786" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C786" s="149"/>
+      <c r="E786" s="149"/>
+      <c r="G786" s="149"/>
+    </row>
+    <row r="787" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C787" s="149"/>
+      <c r="E787" s="149"/>
+      <c r="G787" s="149"/>
+    </row>
+    <row r="788" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C788" s="149"/>
+      <c r="E788" s="149"/>
+      <c r="G788" s="149"/>
+    </row>
+    <row r="789" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C789" s="149"/>
+      <c r="E789" s="149"/>
+      <c r="G789" s="149"/>
+    </row>
+    <row r="790" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C790" s="149"/>
+      <c r="E790" s="149"/>
+      <c r="G790" s="149"/>
+    </row>
+    <row r="791" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C791" s="149"/>
+      <c r="E791" s="149"/>
+      <c r="G791" s="149"/>
+    </row>
+    <row r="792" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C792" s="149"/>
+      <c r="E792" s="149"/>
+      <c r="G792" s="149"/>
+    </row>
+    <row r="793" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C793" s="149"/>
+      <c r="E793" s="149"/>
+      <c r="G793" s="149"/>
+    </row>
+    <row r="794" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C794" s="149"/>
+      <c r="E794" s="149"/>
+      <c r="G794" s="149"/>
+    </row>
+    <row r="795" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C795" s="149"/>
+      <c r="E795" s="149"/>
+      <c r="G795" s="149"/>
+    </row>
+    <row r="796" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C796" s="149"/>
+      <c r="E796" s="149"/>
+      <c r="G796" s="149"/>
+    </row>
+    <row r="797" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C797" s="149"/>
+      <c r="E797" s="149"/>
+      <c r="G797" s="149"/>
+    </row>
+    <row r="798" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C798" s="149"/>
+      <c r="E798" s="149"/>
+      <c r="G798" s="149"/>
+    </row>
+    <row r="799" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C799" s="149"/>
+      <c r="E799" s="149"/>
+      <c r="G799" s="149"/>
+    </row>
+    <row r="800" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C800" s="149"/>
+      <c r="E800" s="149"/>
+      <c r="G800" s="149"/>
+    </row>
+    <row r="801" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C801" s="149"/>
+      <c r="E801" s="149"/>
+      <c r="G801" s="149"/>
+    </row>
+    <row r="802" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C802" s="149"/>
+      <c r="E802" s="149"/>
+      <c r="G802" s="149"/>
+    </row>
+    <row r="803" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C803" s="149"/>
+      <c r="E803" s="149"/>
+      <c r="G803" s="149"/>
+    </row>
+    <row r="804" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C804" s="149"/>
+      <c r="E804" s="149"/>
+      <c r="G804" s="149"/>
+    </row>
+    <row r="805" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C805" s="149"/>
+      <c r="E805" s="149"/>
+      <c r="G805" s="149"/>
+    </row>
+    <row r="806" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C806" s="149"/>
+      <c r="E806" s="149"/>
+      <c r="G806" s="149"/>
+    </row>
+    <row r="807" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C807" s="149"/>
+      <c r="E807" s="149"/>
+      <c r="G807" s="149"/>
+    </row>
+    <row r="808" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C808" s="149"/>
+      <c r="E808" s="149"/>
+      <c r="G808" s="149"/>
+    </row>
+    <row r="809" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C809" s="149"/>
+      <c r="E809" s="149"/>
+      <c r="G809" s="149"/>
+    </row>
+    <row r="810" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C810" s="149"/>
+      <c r="E810" s="149"/>
+      <c r="G810" s="149"/>
+    </row>
+    <row r="811" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C811" s="149"/>
+      <c r="E811" s="149"/>
+      <c r="G811" s="149"/>
+    </row>
+    <row r="812" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C812" s="149"/>
+      <c r="E812" s="149"/>
+      <c r="G812" s="149"/>
+    </row>
+    <row r="813" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C813" s="149"/>
+      <c r="E813" s="149"/>
+      <c r="G813" s="149"/>
+    </row>
+    <row r="814" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C814" s="149"/>
+      <c r="E814" s="149"/>
+      <c r="G814" s="149"/>
+    </row>
+    <row r="815" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C815" s="149"/>
+      <c r="E815" s="149"/>
+      <c r="G815" s="149"/>
+    </row>
+    <row r="816" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C816" s="149"/>
+      <c r="E816" s="149"/>
+      <c r="G816" s="149"/>
+    </row>
+    <row r="817" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C817" s="149"/>
+      <c r="E817" s="149"/>
+      <c r="G817" s="149"/>
+    </row>
+    <row r="818" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C818" s="149"/>
+      <c r="E818" s="149"/>
+      <c r="G818" s="149"/>
+    </row>
+    <row r="819" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C819" s="149"/>
+      <c r="E819" s="149"/>
+      <c r="G819" s="149"/>
+    </row>
+    <row r="820" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C820" s="149"/>
+      <c r="E820" s="149"/>
+      <c r="G820" s="149"/>
+    </row>
+    <row r="821" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C821" s="149"/>
+      <c r="E821" s="149"/>
+      <c r="G821" s="149"/>
+    </row>
+    <row r="822" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C822" s="149"/>
+      <c r="E822" s="149"/>
+      <c r="G822" s="149"/>
+    </row>
+    <row r="823" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C823" s="149"/>
+      <c r="E823" s="149"/>
+      <c r="G823" s="149"/>
+    </row>
+    <row r="824" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C824" s="149"/>
+      <c r="E824" s="149"/>
+      <c r="G824" s="149"/>
+    </row>
+    <row r="825" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C825" s="149"/>
+      <c r="E825" s="149"/>
+      <c r="G825" s="149"/>
+    </row>
+    <row r="826" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C826" s="149"/>
+      <c r="E826" s="149"/>
+      <c r="G826" s="149"/>
+    </row>
+    <row r="827" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C827" s="149"/>
+      <c r="E827" s="149"/>
+      <c r="G827" s="149"/>
+    </row>
+    <row r="828" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C828" s="149"/>
+      <c r="E828" s="149"/>
+      <c r="G828" s="149"/>
+    </row>
+    <row r="829" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C829" s="149"/>
+      <c r="E829" s="149"/>
+      <c r="G829" s="149"/>
+    </row>
+    <row r="830" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C830" s="149"/>
+      <c r="E830" s="149"/>
+      <c r="G830" s="149"/>
+    </row>
+    <row r="831" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C831" s="149"/>
+      <c r="E831" s="149"/>
+      <c r="G831" s="149"/>
+    </row>
+    <row r="832" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C832" s="149"/>
+      <c r="E832" s="149"/>
+      <c r="G832" s="149"/>
+    </row>
+    <row r="833" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C833" s="149"/>
+      <c r="E833" s="149"/>
+      <c r="G833" s="149"/>
+    </row>
+    <row r="834" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C834" s="149"/>
+      <c r="E834" s="149"/>
+      <c r="G834" s="149"/>
+    </row>
+    <row r="835" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C835" s="149"/>
+      <c r="E835" s="149"/>
+      <c r="G835" s="149"/>
+    </row>
+    <row r="836" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C836" s="149"/>
+      <c r="E836" s="149"/>
+      <c r="G836" s="149"/>
+    </row>
+    <row r="837" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C837" s="149"/>
+      <c r="E837" s="149"/>
+      <c r="G837" s="149"/>
+    </row>
+    <row r="838" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C838" s="149"/>
+      <c r="E838" s="149"/>
+      <c r="G838" s="149"/>
+    </row>
+    <row r="839" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C839" s="149"/>
+      <c r="E839" s="149"/>
+      <c r="G839" s="149"/>
+    </row>
+    <row r="840" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C840" s="149"/>
+      <c r="E840" s="149"/>
+      <c r="G840" s="149"/>
+    </row>
+    <row r="841" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C841" s="149"/>
+      <c r="E841" s="149"/>
+      <c r="G841" s="149"/>
+    </row>
+    <row r="842" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C842" s="149"/>
+      <c r="E842" s="149"/>
+      <c r="G842" s="149"/>
+    </row>
+    <row r="843" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C843" s="149"/>
+      <c r="E843" s="149"/>
+      <c r="G843" s="149"/>
+    </row>
+    <row r="844" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C844" s="149"/>
+      <c r="E844" s="149"/>
+      <c r="G844" s="149"/>
+    </row>
+    <row r="845" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C845" s="149"/>
+      <c r="E845" s="149"/>
+      <c r="G845" s="149"/>
+    </row>
+    <row r="846" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C846" s="149"/>
+      <c r="E846" s="149"/>
+      <c r="G846" s="149"/>
+    </row>
+    <row r="847" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C847" s="149"/>
+      <c r="E847" s="149"/>
+      <c r="G847" s="149"/>
+    </row>
+    <row r="848" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C848" s="149"/>
+      <c r="E848" s="149"/>
+      <c r="G848" s="149"/>
+    </row>
+    <row r="849" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C849" s="149"/>
+      <c r="E849" s="149"/>
+      <c r="G849" s="149"/>
+    </row>
+    <row r="850" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C850" s="149"/>
+      <c r="E850" s="149"/>
+      <c r="G850" s="149"/>
+    </row>
+    <row r="851" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C851" s="149"/>
+      <c r="E851" s="149"/>
+      <c r="G851" s="149"/>
+    </row>
+    <row r="852" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C852" s="149"/>
+      <c r="E852" s="149"/>
+      <c r="G852" s="149"/>
+    </row>
+    <row r="853" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C853" s="149"/>
+      <c r="E853" s="149"/>
+      <c r="G853" s="149"/>
+    </row>
+    <row r="854" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C854" s="149"/>
+      <c r="E854" s="149"/>
+      <c r="G854" s="149"/>
+    </row>
+    <row r="855" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C855" s="149"/>
+      <c r="E855" s="149"/>
+      <c r="G855" s="149"/>
+    </row>
+    <row r="856" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C856" s="149"/>
+      <c r="E856" s="149"/>
+      <c r="G856" s="149"/>
+    </row>
+    <row r="857" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C857" s="149"/>
+      <c r="E857" s="149"/>
+      <c r="G857" s="149"/>
+    </row>
+    <row r="858" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C858" s="149"/>
+      <c r="E858" s="149"/>
+      <c r="G858" s="149"/>
+    </row>
+    <row r="859" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C859" s="149"/>
+      <c r="E859" s="149"/>
+      <c r="G859" s="149"/>
+    </row>
+    <row r="860" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C860" s="149"/>
+      <c r="E860" s="149"/>
+      <c r="G860" s="149"/>
+    </row>
+    <row r="861" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C861" s="149"/>
+      <c r="E861" s="149"/>
+      <c r="G861" s="149"/>
+    </row>
+    <row r="862" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C862" s="149"/>
+      <c r="E862" s="149"/>
+      <c r="G862" s="149"/>
+    </row>
+    <row r="863" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C863" s="149"/>
+      <c r="E863" s="149"/>
+      <c r="G863" s="149"/>
+    </row>
+    <row r="864" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C864" s="149"/>
+      <c r="E864" s="149"/>
+      <c r="G864" s="149"/>
+    </row>
+    <row r="865" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C865" s="149"/>
+      <c r="E865" s="149"/>
+      <c r="G865" s="149"/>
+    </row>
+    <row r="866" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C866" s="149"/>
+      <c r="E866" s="149"/>
+      <c r="G866" s="149"/>
+    </row>
+    <row r="867" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C867" s="149"/>
+      <c r="E867" s="149"/>
+      <c r="G867" s="149"/>
+    </row>
+    <row r="868" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C868" s="149"/>
+      <c r="E868" s="149"/>
+      <c r="G868" s="149"/>
+    </row>
+    <row r="869" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C869" s="149"/>
+      <c r="E869" s="149"/>
+      <c r="G869" s="149"/>
+    </row>
+    <row r="870" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C870" s="149"/>
+      <c r="E870" s="149"/>
+      <c r="G870" s="149"/>
+    </row>
+    <row r="871" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C871" s="149"/>
+      <c r="E871" s="149"/>
+      <c r="G871" s="149"/>
+    </row>
+    <row r="872" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C872" s="149"/>
+      <c r="E872" s="149"/>
+      <c r="G872" s="149"/>
+    </row>
+    <row r="873" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C873" s="149"/>
+      <c r="E873" s="149"/>
+      <c r="G873" s="149"/>
+    </row>
+    <row r="874" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C874" s="149"/>
+      <c r="E874" s="149"/>
+      <c r="G874" s="149"/>
+    </row>
+    <row r="875" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C875" s="149"/>
+      <c r="E875" s="149"/>
+      <c r="G875" s="149"/>
+    </row>
+    <row r="876" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C876" s="149"/>
+      <c r="E876" s="149"/>
+      <c r="G876" s="149"/>
+    </row>
+    <row r="877" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C877" s="149"/>
+      <c r="E877" s="149"/>
+      <c r="G877" s="149"/>
+    </row>
+    <row r="878" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C878" s="149"/>
+      <c r="E878" s="149"/>
+      <c r="G878" s="149"/>
+    </row>
+    <row r="879" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C879" s="149"/>
+      <c r="E879" s="149"/>
+      <c r="G879" s="149"/>
+    </row>
+    <row r="880" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C880" s="149"/>
+      <c r="E880" s="149"/>
+      <c r="G880" s="149"/>
+    </row>
+    <row r="881" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C881" s="149"/>
+      <c r="E881" s="149"/>
+      <c r="G881" s="149"/>
+    </row>
+    <row r="882" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C882" s="149"/>
+      <c r="E882" s="149"/>
+      <c r="G882" s="149"/>
+    </row>
+    <row r="883" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C883" s="149"/>
+      <c r="E883" s="149"/>
+      <c r="G883" s="149"/>
+    </row>
+    <row r="884" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C884" s="149"/>
+      <c r="E884" s="149"/>
+      <c r="G884" s="149"/>
+    </row>
+    <row r="885" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C885" s="149"/>
+      <c r="E885" s="149"/>
+      <c r="G885" s="149"/>
+    </row>
+    <row r="886" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C886" s="149"/>
+      <c r="E886" s="149"/>
+      <c r="G886" s="149"/>
+    </row>
+    <row r="887" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C887" s="149"/>
+      <c r="E887" s="149"/>
+      <c r="G887" s="149"/>
+    </row>
+    <row r="888" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C888" s="149"/>
+      <c r="E888" s="149"/>
+      <c r="G888" s="149"/>
+    </row>
+    <row r="889" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C889" s="149"/>
+      <c r="E889" s="149"/>
+      <c r="G889" s="149"/>
+    </row>
+    <row r="890" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C890" s="149"/>
+      <c r="E890" s="149"/>
+      <c r="G890" s="149"/>
+    </row>
+    <row r="891" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C891" s="149"/>
+      <c r="E891" s="149"/>
+      <c r="G891" s="149"/>
+    </row>
+    <row r="892" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C892" s="149"/>
+      <c r="E892" s="149"/>
+      <c r="G892" s="149"/>
+    </row>
+    <row r="893" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C893" s="149"/>
+      <c r="E893" s="149"/>
+      <c r="G893" s="149"/>
+    </row>
+    <row r="894" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C894" s="149"/>
+      <c r="E894" s="149"/>
+      <c r="G894" s="149"/>
+    </row>
+    <row r="895" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C895" s="149"/>
+      <c r="E895" s="149"/>
+      <c r="G895" s="149"/>
+    </row>
+    <row r="896" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C896" s="149"/>
+      <c r="E896" s="149"/>
+      <c r="G896" s="149"/>
+    </row>
+    <row r="897" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C897" s="149"/>
+      <c r="E897" s="149"/>
+      <c r="G897" s="149"/>
+    </row>
+    <row r="898" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C898" s="149"/>
+      <c r="E898" s="149"/>
+      <c r="G898" s="149"/>
+    </row>
+    <row r="899" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C899" s="149"/>
+      <c r="E899" s="149"/>
+      <c r="G899" s="149"/>
+    </row>
+    <row r="900" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C900" s="149"/>
+      <c r="E900" s="149"/>
+      <c r="G900" s="149"/>
+    </row>
+    <row r="901" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C901" s="149"/>
+      <c r="E901" s="149"/>
+      <c r="G901" s="149"/>
+    </row>
+    <row r="902" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C902" s="149"/>
+      <c r="E902" s="149"/>
+      <c r="G902" s="149"/>
+    </row>
+    <row r="903" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C903" s="149"/>
+      <c r="E903" s="149"/>
+      <c r="G903" s="149"/>
+    </row>
+    <row r="904" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C904" s="149"/>
+      <c r="E904" s="149"/>
+      <c r="G904" s="149"/>
+    </row>
+    <row r="905" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C905" s="149"/>
+      <c r="E905" s="149"/>
+      <c r="G905" s="149"/>
+    </row>
+    <row r="906" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C906" s="149"/>
+      <c r="E906" s="149"/>
+      <c r="G906" s="149"/>
+    </row>
+    <row r="907" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C907" s="149"/>
+      <c r="E907" s="149"/>
+      <c r="G907" s="149"/>
+    </row>
+    <row r="908" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C908" s="149"/>
+      <c r="E908" s="149"/>
+      <c r="G908" s="149"/>
+    </row>
+    <row r="909" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C909" s="149"/>
+      <c r="E909" s="149"/>
+      <c r="G909" s="149"/>
+    </row>
+    <row r="910" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C910" s="149"/>
+      <c r="E910" s="149"/>
+      <c r="G910" s="149"/>
+    </row>
+    <row r="911" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C911" s="149"/>
+      <c r="E911" s="149"/>
+      <c r="G911" s="149"/>
+    </row>
+    <row r="912" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C912" s="149"/>
+      <c r="E912" s="149"/>
+      <c r="G912" s="149"/>
+    </row>
+    <row r="913" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C913" s="149"/>
+      <c r="E913" s="149"/>
+      <c r="G913" s="149"/>
+    </row>
+    <row r="914" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C914" s="149"/>
+      <c r="E914" s="149"/>
+      <c r="G914" s="149"/>
+    </row>
+    <row r="915" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C915" s="149"/>
+      <c r="E915" s="149"/>
+      <c r="G915" s="149"/>
+    </row>
+    <row r="916" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C916" s="149"/>
+      <c r="E916" s="149"/>
+      <c r="G916" s="149"/>
+    </row>
+    <row r="917" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C917" s="149"/>
+      <c r="E917" s="149"/>
+      <c r="G917" s="149"/>
+    </row>
+    <row r="918" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C918" s="149"/>
+      <c r="E918" s="149"/>
+      <c r="G918" s="149"/>
+    </row>
+    <row r="919" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C919" s="149"/>
+      <c r="E919" s="149"/>
+      <c r="G919" s="149"/>
+    </row>
+    <row r="920" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C920" s="149"/>
+      <c r="E920" s="149"/>
+      <c r="G920" s="149"/>
+    </row>
+    <row r="921" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C921" s="149"/>
+      <c r="E921" s="149"/>
+      <c r="G921" s="149"/>
+    </row>
+    <row r="922" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C922" s="149"/>
+      <c r="E922" s="149"/>
+      <c r="G922" s="149"/>
+    </row>
+    <row r="923" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C923" s="149"/>
+      <c r="E923" s="149"/>
+      <c r="G923" s="149"/>
+    </row>
+    <row r="924" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C924" s="149"/>
+      <c r="E924" s="149"/>
+      <c r="G924" s="149"/>
+    </row>
+    <row r="925" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C925" s="149"/>
+      <c r="E925" s="149"/>
+      <c r="G925" s="149"/>
+    </row>
+    <row r="926" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C926" s="149"/>
+      <c r="E926" s="149"/>
+      <c r="G926" s="149"/>
+    </row>
+    <row r="927" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C927" s="149"/>
+      <c r="E927" s="149"/>
+      <c r="G927" s="149"/>
+    </row>
+    <row r="928" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C928" s="149"/>
+      <c r="E928" s="149"/>
+      <c r="G928" s="149"/>
+    </row>
+    <row r="929" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C929" s="149"/>
+      <c r="E929" s="149"/>
+      <c r="G929" s="149"/>
+    </row>
+    <row r="930" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C930" s="149"/>
+      <c r="E930" s="149"/>
+      <c r="G930" s="149"/>
+    </row>
+    <row r="931" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C931" s="149"/>
+      <c r="E931" s="149"/>
+      <c r="G931" s="149"/>
+    </row>
+    <row r="932" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C932" s="149"/>
+      <c r="E932" s="149"/>
+      <c r="G932" s="149"/>
+    </row>
+    <row r="933" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C933" s="149"/>
+      <c r="E933" s="149"/>
+      <c r="G933" s="149"/>
+    </row>
+    <row r="934" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C934" s="149"/>
+      <c r="E934" s="149"/>
+      <c r="G934" s="149"/>
+    </row>
+    <row r="935" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C935" s="149"/>
+      <c r="E935" s="149"/>
+      <c r="G935" s="149"/>
+    </row>
+    <row r="936" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C936" s="149"/>
+      <c r="E936" s="149"/>
+      <c r="G936" s="149"/>
+    </row>
+    <row r="937" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C937" s="149"/>
+      <c r="E937" s="149"/>
+      <c r="G937" s="149"/>
+    </row>
+    <row r="938" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C938" s="149"/>
+      <c r="E938" s="149"/>
+      <c r="G938" s="149"/>
+    </row>
+    <row r="939" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C939" s="149"/>
+      <c r="E939" s="149"/>
+      <c r="G939" s="149"/>
+    </row>
+    <row r="940" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C940" s="149"/>
+      <c r="E940" s="149"/>
+      <c r="G940" s="149"/>
+    </row>
+    <row r="941" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C941" s="149"/>
+      <c r="E941" s="149"/>
+      <c r="G941" s="149"/>
+    </row>
+    <row r="942" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C942" s="149"/>
+      <c r="E942" s="149"/>
+      <c r="G942" s="149"/>
+    </row>
+    <row r="943" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C943" s="149"/>
+      <c r="E943" s="149"/>
+      <c r="G943" s="149"/>
+    </row>
+    <row r="944" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C944" s="149"/>
+      <c r="E944" s="149"/>
+      <c r="G944" s="149"/>
+    </row>
+    <row r="945" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C945" s="149"/>
+      <c r="E945" s="149"/>
+      <c r="G945" s="149"/>
+    </row>
+    <row r="946" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C946" s="149"/>
+      <c r="E946" s="149"/>
+      <c r="G946" s="149"/>
+    </row>
+    <row r="947" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C947" s="149"/>
+      <c r="E947" s="149"/>
+      <c r="G947" s="149"/>
+    </row>
+    <row r="948" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C948" s="149"/>
+      <c r="E948" s="149"/>
+      <c r="G948" s="149"/>
+    </row>
+    <row r="949" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C949" s="149"/>
+      <c r="E949" s="149"/>
+      <c r="G949" s="149"/>
+    </row>
+    <row r="950" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C950" s="149"/>
+      <c r="E950" s="149"/>
+      <c r="G950" s="149"/>
+    </row>
+    <row r="951" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C951" s="149"/>
+      <c r="E951" s="149"/>
+      <c r="G951" s="149"/>
+    </row>
+    <row r="952" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C952" s="149"/>
+      <c r="E952" s="149"/>
+      <c r="G952" s="149"/>
+    </row>
+    <row r="953" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C953" s="149"/>
+      <c r="E953" s="149"/>
+      <c r="G953" s="149"/>
+    </row>
+    <row r="954" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C954" s="149"/>
+      <c r="E954" s="149"/>
+      <c r="G954" s="149"/>
+    </row>
+    <row r="955" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C955" s="149"/>
+      <c r="E955" s="149"/>
+      <c r="G955" s="149"/>
+    </row>
+    <row r="956" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C956" s="149"/>
+      <c r="E956" s="149"/>
+      <c r="G956" s="149"/>
+    </row>
+    <row r="957" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C957" s="149"/>
+      <c r="E957" s="149"/>
+      <c r="G957" s="149"/>
+    </row>
+    <row r="958" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C958" s="149"/>
+      <c r="E958" s="149"/>
+      <c r="G958" s="149"/>
+    </row>
+    <row r="959" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C959" s="149"/>
+      <c r="E959" s="149"/>
+      <c r="G959" s="149"/>
+    </row>
+    <row r="960" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C960" s="149"/>
+      <c r="E960" s="149"/>
+      <c r="G960" s="149"/>
+    </row>
+    <row r="961" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C961" s="149"/>
+      <c r="E961" s="149"/>
+      <c r="G961" s="149"/>
+    </row>
+    <row r="962" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C962" s="149"/>
+      <c r="E962" s="149"/>
+      <c r="G962" s="149"/>
+    </row>
+    <row r="963" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C963" s="149"/>
+      <c r="E963" s="149"/>
+      <c r="G963" s="149"/>
+    </row>
+    <row r="964" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C964" s="149"/>
+      <c r="E964" s="149"/>
+      <c r="G964" s="149"/>
+    </row>
+    <row r="965" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C965" s="149"/>
+      <c r="E965" s="149"/>
+      <c r="G965" s="149"/>
+    </row>
+    <row r="966" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C966" s="149"/>
+      <c r="E966" s="149"/>
+      <c r="G966" s="149"/>
+    </row>
+    <row r="967" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C967" s="149"/>
+      <c r="E967" s="149"/>
+      <c r="G967" s="149"/>
+    </row>
+    <row r="968" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C968" s="149"/>
+      <c r="E968" s="149"/>
+      <c r="G968" s="149"/>
+    </row>
+    <row r="969" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C969" s="149"/>
+      <c r="E969" s="149"/>
+      <c r="G969" s="149"/>
+    </row>
+    <row r="970" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C970" s="149"/>
+      <c r="E970" s="149"/>
+      <c r="G970" s="149"/>
+    </row>
+    <row r="971" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C971" s="149"/>
+      <c r="E971" s="149"/>
+      <c r="G971" s="149"/>
+    </row>
+    <row r="972" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C972" s="149"/>
+      <c r="E972" s="149"/>
+      <c r="G972" s="149"/>
+    </row>
+    <row r="973" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C973" s="149"/>
+      <c r="E973" s="149"/>
+      <c r="G973" s="149"/>
+    </row>
+    <row r="974" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C974" s="149"/>
+      <c r="E974" s="149"/>
+      <c r="G974" s="149"/>
+    </row>
+    <row r="975" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C975" s="149"/>
+      <c r="E975" s="149"/>
+      <c r="G975" s="149"/>
+    </row>
+    <row r="976" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C976" s="149"/>
+      <c r="E976" s="149"/>
+      <c r="G976" s="149"/>
+    </row>
+    <row r="977" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C977" s="149"/>
+      <c r="E977" s="149"/>
+      <c r="G977" s="149"/>
+    </row>
+    <row r="978" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C978" s="149"/>
+      <c r="E978" s="149"/>
+      <c r="G978" s="149"/>
+    </row>
+    <row r="979" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C979" s="149"/>
+      <c r="E979" s="149"/>
+      <c r="G979" s="149"/>
+    </row>
+    <row r="980" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C980" s="149"/>
+      <c r="E980" s="149"/>
+      <c r="G980" s="149"/>
+    </row>
+    <row r="981" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C981" s="149"/>
+      <c r="E981" s="149"/>
+      <c r="G981" s="149"/>
+    </row>
+    <row r="982" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C982" s="149"/>
+      <c r="E982" s="149"/>
+      <c r="G982" s="149"/>
+    </row>
+    <row r="983" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C983" s="149"/>
+      <c r="E983" s="149"/>
+      <c r="G983" s="149"/>
+    </row>
+    <row r="984" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C984" s="149"/>
+      <c r="E984" s="149"/>
+      <c r="G984" s="149"/>
+    </row>
+    <row r="985" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C985" s="149"/>
+      <c r="E985" s="149"/>
+      <c r="G985" s="149"/>
+    </row>
+    <row r="986" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C986" s="149"/>
+      <c r="E986" s="149"/>
+      <c r="G986" s="149"/>
+    </row>
+    <row r="987" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C987" s="149"/>
+      <c r="E987" s="149"/>
+      <c r="G987" s="149"/>
+    </row>
+    <row r="988" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C988" s="149"/>
+      <c r="E988" s="149"/>
+      <c r="G988" s="149"/>
+    </row>
+    <row r="989" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C989" s="149"/>
+      <c r="E989" s="149"/>
+      <c r="G989" s="149"/>
+    </row>
+    <row r="990" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C990" s="149"/>
+      <c r="E990" s="149"/>
+      <c r="G990" s="149"/>
+    </row>
+    <row r="991" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C991" s="149"/>
+      <c r="E991" s="149"/>
+      <c r="G991" s="149"/>
+    </row>
+    <row r="992" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C992" s="149"/>
+      <c r="E992" s="149"/>
+      <c r="G992" s="149"/>
+    </row>
+    <row r="993" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C993" s="149"/>
+      <c r="E993" s="149"/>
+      <c r="G993" s="149"/>
+    </row>
+    <row r="994" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C994" s="149"/>
+      <c r="E994" s="149"/>
+      <c r="G994" s="149"/>
+    </row>
+    <row r="995" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C995" s="149"/>
+      <c r="E995" s="149"/>
+      <c r="G995" s="149"/>
+    </row>
+    <row r="996" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C996" s="149"/>
+      <c r="E996" s="149"/>
+      <c r="G996" s="149"/>
+    </row>
+    <row r="997" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C997" s="149"/>
+      <c r="E997" s="149"/>
+      <c r="G997" s="149"/>
+    </row>
+    <row r="998" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C998" s="149"/>
+      <c r="E998" s="149"/>
+      <c r="G998" s="149"/>
+    </row>
+    <row r="999" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C999" s="149"/>
+      <c r="E999" s="149"/>
+      <c r="G999" s="149"/>
+    </row>
+    <row r="1000" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1000" s="149"/>
+      <c r="E1000" s="149"/>
+      <c r="G1000" s="149"/>
+    </row>
+    <row r="1001" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1001" s="149"/>
+      <c r="E1001" s="149"/>
+      <c r="G1001" s="149"/>
+    </row>
+    <row r="1002" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1002" s="149"/>
+      <c r="E1002" s="149"/>
+      <c r="G1002" s="149"/>
+    </row>
+    <row r="1003" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1003" s="149"/>
+      <c r="E1003" s="149"/>
+      <c r="G1003" s="149"/>
+    </row>
+    <row r="1004" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1004" s="149"/>
+      <c r="E1004" s="149"/>
+      <c r="G1004" s="149"/>
+    </row>
+    <row r="1005" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1005" s="149"/>
+      <c r="E1005" s="149"/>
+      <c r="G1005" s="149"/>
+    </row>
+    <row r="1006" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1006" s="149"/>
+      <c r="E1006" s="149"/>
+      <c r="G1006" s="149"/>
+    </row>
+    <row r="1007" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1007" s="149"/>
+      <c r="E1007" s="149"/>
+      <c r="G1007" s="149"/>
+    </row>
+    <row r="1008" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1008" s="149"/>
+      <c r="E1008" s="149"/>
+      <c r="G1008" s="149"/>
+    </row>
+    <row r="1009" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1009" s="149"/>
+      <c r="E1009" s="149"/>
+      <c r="G1009" s="149"/>
+    </row>
+    <row r="1010" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1010" s="149"/>
+      <c r="E1010" s="149"/>
+      <c r="G1010" s="149"/>
+    </row>
+    <row r="1011" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1011" s="149"/>
+      <c r="E1011" s="149"/>
+      <c r="G1011" s="149"/>
+    </row>
+    <row r="1012" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1012" s="149"/>
+      <c r="E1012" s="149"/>
+      <c r="G1012" s="149"/>
+    </row>
+    <row r="1013" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1013" s="149"/>
+      <c r="E1013" s="149"/>
+      <c r="G1013" s="149"/>
+    </row>
+    <row r="1014" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1014" s="149"/>
+      <c r="E1014" s="149"/>
+      <c r="G1014" s="149"/>
+    </row>
+    <row r="1015" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1015" s="149"/>
+      <c r="E1015" s="149"/>
+      <c r="G1015" s="149"/>
+    </row>
+    <row r="1016" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1016" s="149"/>
+      <c r="E1016" s="149"/>
+      <c r="G1016" s="149"/>
+    </row>
+    <row r="1017" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1017" s="149"/>
+      <c r="E1017" s="149"/>
+      <c r="G1017" s="149"/>
+    </row>
+    <row r="1018" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1018" s="149"/>
+      <c r="E1018" s="149"/>
+      <c r="G1018" s="149"/>
+    </row>
+    <row r="1019" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1019" s="149"/>
+      <c r="E1019" s="149"/>
+      <c r="G1019" s="149"/>
+    </row>
+    <row r="1020" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1020" s="149"/>
+      <c r="E1020" s="149"/>
+      <c r="G1020" s="149"/>
+    </row>
+    <row r="1021" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1021" s="149"/>
+      <c r="E1021" s="149"/>
+      <c r="G1021" s="149"/>
+    </row>
+    <row r="1022" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1022" s="149"/>
+      <c r="E1022" s="149"/>
+      <c r="G1022" s="149"/>
+    </row>
+    <row r="1023" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1023" s="149"/>
+      <c r="E1023" s="149"/>
+      <c r="G1023" s="149"/>
+    </row>
+    <row r="1024" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1024" s="149"/>
+      <c r="E1024" s="149"/>
+      <c r="G1024" s="149"/>
+    </row>
+    <row r="1025" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1025" s="149"/>
+      <c r="E1025" s="149"/>
+      <c r="G1025" s="149"/>
+    </row>
+    <row r="1026" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1026" s="149"/>
+      <c r="E1026" s="149"/>
+      <c r="G1026" s="149"/>
+    </row>
+    <row r="1027" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1027" s="149"/>
+      <c r="E1027" s="149"/>
+      <c r="G1027" s="149"/>
+    </row>
+    <row r="1028" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1028" s="149"/>
+      <c r="E1028" s="149"/>
+      <c r="G1028" s="149"/>
+    </row>
+    <row r="1029" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1029" s="149"/>
+      <c r="E1029" s="149"/>
+      <c r="G1029" s="149"/>
+    </row>
+    <row r="1030" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1030" s="149"/>
+      <c r="E1030" s="149"/>
+      <c r="G1030" s="149"/>
+    </row>
+    <row r="1031" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1031" s="149"/>
+      <c r="E1031" s="149"/>
+      <c r="G1031" s="149"/>
+    </row>
+    <row r="1032" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1032" s="149"/>
+      <c r="E1032" s="149"/>
+      <c r="G1032" s="149"/>
+    </row>
+    <row r="1033" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1033" s="149"/>
+      <c r="E1033" s="149"/>
+      <c r="G1033" s="149"/>
+    </row>
+    <row r="1034" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1034" s="149"/>
+      <c r="E1034" s="149"/>
+      <c r="G1034" s="149"/>
+    </row>
+    <row r="1035" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1035" s="149"/>
+      <c r="E1035" s="149"/>
+      <c r="G1035" s="149"/>
+    </row>
+    <row r="1036" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1036" s="149"/>
+      <c r="E1036" s="149"/>
+      <c r="G1036" s="149"/>
+    </row>
+    <row r="1037" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1037" s="149"/>
+      <c r="E1037" s="149"/>
+      <c r="G1037" s="149"/>
+    </row>
+    <row r="1038" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1038" s="149"/>
+      <c r="E1038" s="149"/>
+      <c r="G1038" s="149"/>
+    </row>
+    <row r="1039" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1039" s="149"/>
+      <c r="E1039" s="149"/>
+      <c r="G1039" s="149"/>
+    </row>
+    <row r="1040" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1040" s="149"/>
+      <c r="E1040" s="149"/>
+      <c r="G1040" s="149"/>
+    </row>
+    <row r="1041" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1041" s="149"/>
+      <c r="E1041" s="149"/>
+      <c r="G1041" s="149"/>
+    </row>
+    <row r="1042" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1042" s="149"/>
+      <c r="E1042" s="149"/>
+      <c r="G1042" s="149"/>
+    </row>
+    <row r="1043" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1043" s="149"/>
+      <c r="E1043" s="149"/>
+      <c r="G1043" s="149"/>
+    </row>
+    <row r="1044" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1044" s="149"/>
+      <c r="E1044" s="149"/>
+      <c r="G1044" s="149"/>
+    </row>
+    <row r="1045" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1045" s="149"/>
+      <c r="E1045" s="149"/>
+      <c r="G1045" s="149"/>
+    </row>
+    <row r="1046" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1046" s="149"/>
+      <c r="E1046" s="149"/>
+      <c r="G1046" s="149"/>
+    </row>
+    <row r="1047" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1047" s="149"/>
+      <c r="E1047" s="149"/>
+      <c r="G1047" s="149"/>
+    </row>
+    <row r="1048" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1048" s="149"/>
+      <c r="E1048" s="149"/>
+      <c r="G1048" s="149"/>
+    </row>
+    <row r="1049" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1049" s="149"/>
+      <c r="E1049" s="149"/>
+      <c r="G1049" s="149"/>
+    </row>
+    <row r="1050" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1050" s="149"/>
+      <c r="E1050" s="149"/>
+      <c r="G1050" s="149"/>
+    </row>
+    <row r="1051" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1051" s="149"/>
+      <c r="E1051" s="149"/>
+      <c r="G1051" s="149"/>
+    </row>
+    <row r="1052" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1052" s="149"/>
+      <c r="E1052" s="149"/>
+      <c r="G1052" s="149"/>
+    </row>
+    <row r="1053" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1053" s="149"/>
+      <c r="E1053" s="149"/>
+      <c r="G1053" s="149"/>
+    </row>
+    <row r="1054" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1054" s="149"/>
+      <c r="E1054" s="149"/>
+      <c r="G1054" s="149"/>
+    </row>
+    <row r="1055" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1055" s="149"/>
+      <c r="E1055" s="149"/>
+      <c r="G1055" s="149"/>
+    </row>
+    <row r="1056" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1056" s="149"/>
+      <c r="E1056" s="149"/>
+      <c r="G1056" s="149"/>
+    </row>
+    <row r="1057" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1057" s="149"/>
+      <c r="E1057" s="149"/>
+      <c r="G1057" s="149"/>
+    </row>
+    <row r="1058" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1058" s="149"/>
+      <c r="E1058" s="149"/>
+      <c r="G1058" s="149"/>
+    </row>
+    <row r="1059" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1059" s="149"/>
+      <c r="E1059" s="149"/>
+      <c r="G1059" s="149"/>
+    </row>
+    <row r="1060" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1060" s="149"/>
+      <c r="E1060" s="149"/>
+      <c r="G1060" s="149"/>
+    </row>
+    <row r="1061" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1061" s="149"/>
+      <c r="E1061" s="149"/>
+      <c r="G1061" s="149"/>
+    </row>
+    <row r="1062" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1062" s="149"/>
+      <c r="E1062" s="149"/>
+      <c r="G1062" s="149"/>
+    </row>
+    <row r="1063" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1063" s="149"/>
+      <c r="E1063" s="149"/>
+      <c r="G1063" s="149"/>
+    </row>
+    <row r="1064" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1064" s="149"/>
+      <c r="E1064" s="149"/>
+      <c r="G1064" s="149"/>
+    </row>
+    <row r="1065" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1065" s="149"/>
+      <c r="E1065" s="149"/>
+      <c r="G1065" s="149"/>
+    </row>
+    <row r="1066" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1066" s="149"/>
+      <c r="E1066" s="149"/>
+      <c r="G1066" s="149"/>
+    </row>
+    <row r="1067" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1067" s="149"/>
+      <c r="E1067" s="149"/>
+      <c r="G1067" s="149"/>
+    </row>
+    <row r="1068" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1068" s="149"/>
+      <c r="E1068" s="149"/>
+      <c r="G1068" s="149"/>
+    </row>
+    <row r="1069" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1069" s="149"/>
+      <c r="E1069" s="149"/>
+      <c r="G1069" s="149"/>
+    </row>
+    <row r="1070" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1070" s="149"/>
+      <c r="E1070" s="149"/>
+      <c r="G1070" s="149"/>
+    </row>
+    <row r="1071" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1071" s="149"/>
+      <c r="E1071" s="149"/>
+      <c r="G1071" s="149"/>
+    </row>
+    <row r="1072" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1072" s="149"/>
+      <c r="E1072" s="149"/>
+      <c r="G1072" s="149"/>
+    </row>
+    <row r="1073" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1073" s="149"/>
+      <c r="E1073" s="149"/>
+      <c r="G1073" s="149"/>
+    </row>
+    <row r="1074" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1074" s="149"/>
+      <c r="E1074" s="149"/>
+      <c r="G1074" s="149"/>
+    </row>
+    <row r="1075" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1075" s="149"/>
+      <c r="E1075" s="149"/>
+      <c r="G1075" s="149"/>
+    </row>
+    <row r="1076" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1076" s="149"/>
+      <c r="E1076" s="149"/>
+      <c r="G1076" s="149"/>
+    </row>
+    <row r="1077" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1077" s="149"/>
+      <c r="E1077" s="149"/>
+      <c r="G1077" s="149"/>
+    </row>
+    <row r="1078" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1078" s="149"/>
+      <c r="E1078" s="149"/>
+      <c r="G1078" s="149"/>
+    </row>
+    <row r="1079" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1079" s="149"/>
+      <c r="E1079" s="149"/>
+      <c r="G1079" s="149"/>
+    </row>
+    <row r="1080" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1080" s="149"/>
+      <c r="E1080" s="149"/>
+      <c r="G1080" s="149"/>
+    </row>
+    <row r="1081" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1081" s="149"/>
+      <c r="E1081" s="149"/>
+      <c r="G1081" s="149"/>
+    </row>
+    <row r="1082" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1082" s="149"/>
+      <c r="E1082" s="149"/>
+      <c r="G1082" s="149"/>
+    </row>
+    <row r="1083" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1083" s="149"/>
+      <c r="E1083" s="149"/>
+      <c r="G1083" s="149"/>
+    </row>
+    <row r="1084" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1084" s="149"/>
+      <c r="E1084" s="149"/>
+      <c r="G1084" s="149"/>
+    </row>
+    <row r="1085" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1085" s="149"/>
+      <c r="E1085" s="149"/>
+      <c r="G1085" s="149"/>
+    </row>
+    <row r="1086" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1086" s="149"/>
+      <c r="E1086" s="149"/>
+      <c r="G1086" s="149"/>
+    </row>
+    <row r="1087" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1087" s="149"/>
+      <c r="E1087" s="149"/>
+      <c r="G1087" s="149"/>
+    </row>
+    <row r="1088" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1088" s="149"/>
+      <c r="E1088" s="149"/>
+      <c r="G1088" s="149"/>
+    </row>
+    <row r="1089" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1089" s="149"/>
+      <c r="E1089" s="149"/>
+      <c r="G1089" s="149"/>
+    </row>
+    <row r="1090" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1090" s="149"/>
+      <c r="E1090" s="149"/>
+      <c r="G1090" s="149"/>
+    </row>
+    <row r="1091" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1091" s="149"/>
+      <c r="E1091" s="149"/>
+      <c r="G1091" s="149"/>
+    </row>
+    <row r="1092" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1092" s="149"/>
+      <c r="E1092" s="149"/>
+      <c r="G1092" s="149"/>
+    </row>
+    <row r="1093" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1093" s="149"/>
+      <c r="E1093" s="149"/>
+      <c r="G1093" s="149"/>
+    </row>
+    <row r="1094" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1094" s="149"/>
+      <c r="E1094" s="149"/>
+      <c r="G1094" s="149"/>
+    </row>
+    <row r="1095" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1095" s="149"/>
+      <c r="E1095" s="149"/>
+      <c r="G1095" s="149"/>
+    </row>
+    <row r="1096" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1096" s="149"/>
+      <c r="E1096" s="149"/>
+      <c r="G1096" s="149"/>
+    </row>
+    <row r="1097" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1097" s="149"/>
+      <c r="E1097" s="149"/>
+      <c r="G1097" s="149"/>
+    </row>
+    <row r="1098" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1098" s="149"/>
+      <c r="E1098" s="149"/>
+      <c r="G1098" s="149"/>
+    </row>
+    <row r="1099" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1099" s="149"/>
+      <c r="E1099" s="149"/>
+      <c r="G1099" s="149"/>
+    </row>
+    <row r="1100" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1100" s="149"/>
+      <c r="E1100" s="149"/>
+      <c r="G1100" s="149"/>
+    </row>
+    <row r="1101" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1101" s="149"/>
+      <c r="E1101" s="149"/>
+      <c r="G1101" s="149"/>
+    </row>
+    <row r="1102" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1102" s="149"/>
+      <c r="E1102" s="149"/>
+      <c r="G1102" s="149"/>
+    </row>
+    <row r="1103" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1103" s="149"/>
+      <c r="E1103" s="149"/>
+      <c r="G1103" s="149"/>
+    </row>
+    <row r="1104" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1104" s="149"/>
+      <c r="E1104" s="149"/>
+      <c r="G1104" s="149"/>
+    </row>
+    <row r="1105" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1105" s="149"/>
+      <c r="E1105" s="149"/>
+      <c r="G1105" s="149"/>
+    </row>
+    <row r="1106" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1106" s="149"/>
+      <c r="E1106" s="149"/>
+      <c r="G1106" s="149"/>
+    </row>
+    <row r="1107" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1107" s="149"/>
+      <c r="E1107" s="149"/>
+      <c r="G1107" s="149"/>
+    </row>
+    <row r="1108" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1108" s="149"/>
+      <c r="E1108" s="149"/>
+      <c r="G1108" s="149"/>
+    </row>
+    <row r="1109" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1109" s="149"/>
+      <c r="E1109" s="149"/>
+      <c r="G1109" s="149"/>
+    </row>
+    <row r="1110" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1110" s="149"/>
+      <c r="E1110" s="149"/>
+      <c r="G1110" s="149"/>
+    </row>
+    <row r="1111" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1111" s="149"/>
+      <c r="E1111" s="149"/>
+      <c r="G1111" s="149"/>
+    </row>
+    <row r="1112" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1112" s="149"/>
+      <c r="E1112" s="149"/>
+      <c r="G1112" s="149"/>
+    </row>
+    <row r="1113" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1113" s="149"/>
+      <c r="E1113" s="149"/>
+      <c r="G1113" s="149"/>
+    </row>
+    <row r="1114" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1114" s="149"/>
+      <c r="E1114" s="149"/>
+      <c r="G1114" s="149"/>
+    </row>
+    <row r="1115" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1115" s="149"/>
+      <c r="E1115" s="149"/>
+      <c r="G1115" s="149"/>
+    </row>
+    <row r="1116" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1116" s="149"/>
+      <c r="E1116" s="149"/>
+      <c r="G1116" s="149"/>
+    </row>
+    <row r="1117" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1117" s="149"/>
+      <c r="E1117" s="149"/>
+      <c r="G1117" s="149"/>
+    </row>
+    <row r="1118" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1118" s="149"/>
+      <c r="E1118" s="149"/>
+      <c r="G1118" s="149"/>
+    </row>
+    <row r="1119" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1119" s="149"/>
+      <c r="E1119" s="149"/>
+      <c r="G1119" s="149"/>
+    </row>
+    <row r="1120" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1120" s="149"/>
+      <c r="E1120" s="149"/>
+      <c r="G1120" s="149"/>
+    </row>
+    <row r="1121" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1121" s="149"/>
+      <c r="E1121" s="149"/>
+      <c r="G1121" s="149"/>
+    </row>
+    <row r="1122" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1122" s="149"/>
+      <c r="E1122" s="149"/>
+      <c r="G1122" s="149"/>
+    </row>
+    <row r="1123" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1123" s="149"/>
+      <c r="E1123" s="149"/>
+      <c r="G1123" s="149"/>
+    </row>
+    <row r="1124" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1124" s="149"/>
+      <c r="E1124" s="149"/>
+      <c r="G1124" s="149"/>
+    </row>
+    <row r="1125" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1125" s="149"/>
+      <c r="E1125" s="149"/>
+      <c r="G1125" s="149"/>
+    </row>
+    <row r="1126" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1126" s="149"/>
+      <c r="E1126" s="149"/>
+      <c r="G1126" s="149"/>
+    </row>
+    <row r="1127" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1127" s="149"/>
+      <c r="E1127" s="149"/>
+      <c r="G1127" s="149"/>
+    </row>
+    <row r="1128" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1128" s="149"/>
+      <c r="E1128" s="149"/>
+      <c r="G1128" s="149"/>
+    </row>
+    <row r="1129" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1129" s="149"/>
+      <c r="E1129" s="149"/>
+      <c r="G1129" s="149"/>
+    </row>
+    <row r="1130" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1130" s="149"/>
+      <c r="E1130" s="149"/>
+      <c r="G1130" s="149"/>
+    </row>
+    <row r="1131" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1131" s="149"/>
+      <c r="E1131" s="149"/>
+      <c r="G1131" s="149"/>
+    </row>
+    <row r="1132" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1132" s="149"/>
+      <c r="E1132" s="149"/>
+      <c r="G1132" s="149"/>
+    </row>
+    <row r="1133" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1133" s="149"/>
+      <c r="E1133" s="149"/>
+      <c r="G1133" s="149"/>
+    </row>
+    <row r="1134" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1134" s="149"/>
+      <c r="E1134" s="149"/>
+      <c r="G1134" s="149"/>
+    </row>
+    <row r="1135" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1135" s="149"/>
+      <c r="E1135" s="149"/>
+      <c r="G1135" s="149"/>
+    </row>
+    <row r="1136" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1136" s="149"/>
+      <c r="E1136" s="149"/>
+      <c r="G1136" s="149"/>
+    </row>
+    <row r="1137" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1137" s="149"/>
+      <c r="E1137" s="149"/>
+      <c r="G1137" s="149"/>
+    </row>
+    <row r="1138" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1138" s="149"/>
+      <c r="E1138" s="149"/>
+      <c r="G1138" s="149"/>
+    </row>
+    <row r="1139" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1139" s="149"/>
+      <c r="E1139" s="149"/>
+      <c r="G1139" s="149"/>
+    </row>
+    <row r="1140" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1140" s="149"/>
+      <c r="E1140" s="149"/>
+      <c r="G1140" s="149"/>
+    </row>
+    <row r="1141" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1141" s="149"/>
+      <c r="E1141" s="149"/>
+      <c r="G1141" s="149"/>
+    </row>
+    <row r="1142" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1142" s="149"/>
+      <c r="E1142" s="149"/>
+      <c r="G1142" s="149"/>
+    </row>
+    <row r="1143" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1143" s="149"/>
+      <c r="E1143" s="149"/>
+      <c r="G1143" s="149"/>
+    </row>
+    <row r="1144" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1144" s="149"/>
+      <c r="E1144" s="149"/>
+      <c r="G1144" s="149"/>
+    </row>
+    <row r="1145" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1145" s="149"/>
+      <c r="E1145" s="149"/>
+      <c r="G1145" s="149"/>
+    </row>
+    <row r="1146" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1146" s="149"/>
+      <c r="E1146" s="149"/>
+      <c r="G1146" s="149"/>
+    </row>
+    <row r="1147" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1147" s="149"/>
+      <c r="E1147" s="149"/>
+      <c r="G1147" s="149"/>
+    </row>
+    <row r="1148" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1148" s="149"/>
+      <c r="E1148" s="149"/>
+      <c r="G1148" s="149"/>
+    </row>
+    <row r="1149" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1149" s="149"/>
+      <c r="E1149" s="149"/>
+      <c r="G1149" s="149"/>
+    </row>
+    <row r="1150" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1150" s="149"/>
+      <c r="E1150" s="149"/>
+      <c r="G1150" s="149"/>
+    </row>
+    <row r="1151" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1151" s="149"/>
+      <c r="E1151" s="149"/>
+      <c r="G1151" s="149"/>
+    </row>
+    <row r="1152" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1152" s="149"/>
+      <c r="E1152" s="149"/>
+      <c r="G1152" s="149"/>
+    </row>
+    <row r="1153" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1153" s="149"/>
+      <c r="E1153" s="149"/>
+      <c r="G1153" s="149"/>
+    </row>
+    <row r="1154" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1154" s="149"/>
+      <c r="E1154" s="149"/>
+      <c r="G1154" s="149"/>
+    </row>
+    <row r="1155" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1155" s="149"/>
+      <c r="E1155" s="149"/>
+      <c r="G1155" s="149"/>
+    </row>
+    <row r="1156" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1156" s="149"/>
+      <c r="E1156" s="149"/>
+      <c r="G1156" s="149"/>
+    </row>
+    <row r="1157" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1157" s="149"/>
+      <c r="E1157" s="149"/>
+      <c r="G1157" s="149"/>
+    </row>
+    <row r="1158" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1158" s="149"/>
+      <c r="E1158" s="149"/>
+      <c r="G1158" s="149"/>
+    </row>
+    <row r="1159" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1159" s="149"/>
+      <c r="E1159" s="149"/>
+      <c r="G1159" s="149"/>
+    </row>
+    <row r="1160" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1160" s="149"/>
+      <c r="E1160" s="149"/>
+      <c r="G1160" s="149"/>
+    </row>
+    <row r="1161" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1161" s="149"/>
+      <c r="E1161" s="149"/>
+      <c r="G1161" s="149"/>
+    </row>
+    <row r="1162" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1162" s="149"/>
+      <c r="E1162" s="149"/>
+      <c r="G1162" s="149"/>
+    </row>
+    <row r="1163" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1163" s="149"/>
+      <c r="E1163" s="149"/>
+      <c r="G1163" s="149"/>
+    </row>
+    <row r="1164" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1164" s="149"/>
+      <c r="E1164" s="149"/>
+      <c r="G1164" s="149"/>
+    </row>
+    <row r="1165" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1165" s="149"/>
+      <c r="E1165" s="149"/>
+      <c r="G1165" s="149"/>
+    </row>
+    <row r="1166" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1166" s="149"/>
+      <c r="E1166" s="149"/>
+      <c r="G1166" s="149"/>
+    </row>
+    <row r="1167" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1167" s="149"/>
+      <c r="E1167" s="149"/>
+      <c r="G1167" s="149"/>
+    </row>
+    <row r="1168" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1168" s="149"/>
+      <c r="E1168" s="149"/>
+      <c r="G1168" s="149"/>
+    </row>
+    <row r="1169" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1169" s="149"/>
+      <c r="E1169" s="149"/>
+      <c r="G1169" s="149"/>
+    </row>
+    <row r="1170" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1170" s="149"/>
+      <c r="E1170" s="149"/>
+      <c r="G1170" s="149"/>
+    </row>
+    <row r="1171" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1171" s="149"/>
+      <c r="E1171" s="149"/>
+      <c r="G1171" s="149"/>
+    </row>
+    <row r="1172" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1172" s="149"/>
+      <c r="E1172" s="149"/>
+      <c r="G1172" s="149"/>
+    </row>
+    <row r="1173" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1173" s="149"/>
+      <c r="E1173" s="149"/>
+      <c r="G1173" s="149"/>
+    </row>
+    <row r="1174" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1174" s="149"/>
+      <c r="E1174" s="149"/>
+      <c r="G1174" s="149"/>
+    </row>
+    <row r="1175" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1175" s="149"/>
+      <c r="E1175" s="149"/>
+      <c r="G1175" s="149"/>
+    </row>
+    <row r="1176" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1176" s="149"/>
+      <c r="E1176" s="149"/>
+      <c r="G1176" s="149"/>
+    </row>
+    <row r="1177" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1177" s="149"/>
+      <c r="E1177" s="149"/>
+      <c r="G1177" s="149"/>
+    </row>
+    <row r="1178" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1178" s="149"/>
+      <c r="E1178" s="149"/>
+      <c r="G1178" s="149"/>
+    </row>
+    <row r="1179" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1179" s="149"/>
+      <c r="E1179" s="149"/>
+      <c r="G1179" s="149"/>
+    </row>
+    <row r="1180" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1180" s="149"/>
+      <c r="E1180" s="149"/>
+      <c r="G1180" s="149"/>
+    </row>
+    <row r="1181" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1181" s="149"/>
+      <c r="E1181" s="149"/>
+      <c r="G1181" s="149"/>
+    </row>
+    <row r="1182" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1182" s="149"/>
+      <c r="E1182" s="149"/>
+      <c r="G1182" s="149"/>
+    </row>
+    <row r="1183" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1183" s="149"/>
+      <c r="E1183" s="149"/>
+      <c r="G1183" s="149"/>
+    </row>
+    <row r="1184" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1184" s="149"/>
+      <c r="E1184" s="149"/>
+      <c r="G1184" s="149"/>
+    </row>
+    <row r="1185" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1185" s="149"/>
+      <c r="E1185" s="149"/>
+      <c r="G1185" s="149"/>
+    </row>
+    <row r="1186" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1186" s="149"/>
+      <c r="E1186" s="149"/>
+      <c r="G1186" s="149"/>
+    </row>
+    <row r="1187" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1187" s="149"/>
+      <c r="E1187" s="149"/>
+      <c r="G1187" s="149"/>
+    </row>
+    <row r="1188" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1188" s="149"/>
+      <c r="E1188" s="149"/>
+      <c r="G1188" s="149"/>
+    </row>
+    <row r="1189" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1189" s="149"/>
+      <c r="E1189" s="149"/>
+      <c r="G1189" s="149"/>
+    </row>
+    <row r="1190" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1190" s="149"/>
+      <c r="E1190" s="149"/>
+      <c r="G1190" s="149"/>
+    </row>
+    <row r="1191" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1191" s="149"/>
+      <c r="E1191" s="149"/>
+      <c r="G1191" s="149"/>
+    </row>
+    <row r="1192" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1192" s="149"/>
+      <c r="E1192" s="149"/>
+      <c r="G1192" s="149"/>
+    </row>
+    <row r="1193" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1193" s="149"/>
+      <c r="E1193" s="149"/>
+      <c r="G1193" s="149"/>
+    </row>
+    <row r="1194" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1194" s="149"/>
+      <c r="E1194" s="149"/>
+      <c r="G1194" s="149"/>
+    </row>
+    <row r="1195" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1195" s="149"/>
+      <c r="E1195" s="149"/>
+      <c r="G1195" s="149"/>
+    </row>
+    <row r="1196" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1196" s="149"/>
+      <c r="E1196" s="149"/>
+      <c r="G1196" s="149"/>
+    </row>
+    <row r="1197" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1197" s="149"/>
+      <c r="E1197" s="149"/>
+      <c r="G1197" s="149"/>
+    </row>
+    <row r="1198" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1198" s="149"/>
+      <c r="E1198" s="149"/>
+      <c r="G1198" s="149"/>
+    </row>
+    <row r="1199" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1199" s="149"/>
+      <c r="E1199" s="149"/>
+      <c r="G1199" s="149"/>
+    </row>
+    <row r="1200" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1200" s="149"/>
+      <c r="E1200" s="149"/>
+      <c r="G1200" s="149"/>
+    </row>
+    <row r="1201" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1201" s="149"/>
+      <c r="E1201" s="149"/>
+      <c r="G1201" s="149"/>
+    </row>
+    <row r="1202" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1202" s="149"/>
+      <c r="E1202" s="149"/>
+      <c r="G1202" s="149"/>
+    </row>
+    <row r="1203" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1203" s="149"/>
+      <c r="E1203" s="149"/>
+      <c r="G1203" s="149"/>
+    </row>
+    <row r="1204" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1204" s="149"/>
+      <c r="E1204" s="149"/>
+      <c r="G1204" s="149"/>
+    </row>
+    <row r="1205" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1205" s="149"/>
+      <c r="E1205" s="149"/>
+      <c r="G1205" s="149"/>
+    </row>
+    <row r="1206" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1206" s="149"/>
+      <c r="E1206" s="149"/>
+      <c r="G1206" s="149"/>
+    </row>
+    <row r="1207" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1207" s="149"/>
+      <c r="E1207" s="149"/>
+      <c r="G1207" s="149"/>
+    </row>
+    <row r="1208" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1208" s="149"/>
+      <c r="E1208" s="149"/>
+      <c r="G1208" s="149"/>
+    </row>
+    <row r="1209" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1209" s="149"/>
+      <c r="E1209" s="149"/>
+      <c r="G1209" s="149"/>
+    </row>
+    <row r="1210" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1210" s="149"/>
+      <c r="E1210" s="149"/>
+      <c r="G1210" s="149"/>
+    </row>
+    <row r="1211" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1211" s="149"/>
+      <c r="E1211" s="149"/>
+      <c r="G1211" s="149"/>
+    </row>
+    <row r="1212" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1212" s="149"/>
+      <c r="E1212" s="149"/>
+      <c r="G1212" s="149"/>
+    </row>
+    <row r="1213" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1213" s="149"/>
+      <c r="E1213" s="149"/>
+      <c r="G1213" s="149"/>
+    </row>
+    <row r="1214" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1214" s="149"/>
+      <c r="E1214" s="149"/>
+      <c r="G1214" s="149"/>
+    </row>
+    <row r="1215" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1215" s="149"/>
+      <c r="E1215" s="149"/>
+      <c r="G1215" s="149"/>
+    </row>
+    <row r="1216" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1216" s="149"/>
+      <c r="E1216" s="149"/>
+      <c r="G1216" s="149"/>
+    </row>
+    <row r="1217" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1217" s="149"/>
+      <c r="E1217" s="149"/>
+      <c r="G1217" s="149"/>
+    </row>
+    <row r="1218" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1218" s="149"/>
+      <c r="E1218" s="149"/>
+      <c r="G1218" s="149"/>
+    </row>
+    <row r="1219" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1219" s="149"/>
+      <c r="E1219" s="149"/>
+      <c r="G1219" s="149"/>
+    </row>
+    <row r="1220" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1220" s="149"/>
+      <c r="E1220" s="149"/>
+      <c r="G1220" s="149"/>
+    </row>
+    <row r="1221" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1221" s="149"/>
+      <c r="E1221" s="149"/>
+      <c r="G1221" s="149"/>
+    </row>
+    <row r="1222" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1222" s="149"/>
+      <c r="E1222" s="149"/>
+      <c r="G1222" s="149"/>
+    </row>
+    <row r="1223" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1223" s="149"/>
+      <c r="E1223" s="149"/>
+      <c r="G1223" s="149"/>
+    </row>
+    <row r="1224" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1224" s="149"/>
+      <c r="E1224" s="149"/>
+      <c r="G1224" s="149"/>
+    </row>
+    <row r="1225" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1225" s="149"/>
+      <c r="E1225" s="149"/>
+      <c r="G1225" s="149"/>
+    </row>
+    <row r="1226" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1226" s="149"/>
+      <c r="E1226" s="149"/>
+      <c r="G1226" s="149"/>
+    </row>
+    <row r="1227" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1227" s="149"/>
+      <c r="E1227" s="149"/>
+      <c r="G1227" s="149"/>
+    </row>
+    <row r="1228" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1228" s="149"/>
+      <c r="E1228" s="149"/>
+      <c r="G1228" s="149"/>
+    </row>
+    <row r="1229" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1229" s="149"/>
+      <c r="E1229" s="149"/>
+      <c r="G1229" s="149"/>
+    </row>
+    <row r="1230" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1230" s="149"/>
+      <c r="E1230" s="149"/>
+      <c r="G1230" s="149"/>
+    </row>
+    <row r="1231" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1231" s="149"/>
+      <c r="E1231" s="149"/>
+      <c r="G1231" s="149"/>
+    </row>
+    <row r="1232" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1232" s="149"/>
+      <c r="E1232" s="149"/>
+      <c r="G1232" s="149"/>
+    </row>
+    <row r="1233" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1233" s="149"/>
+      <c r="E1233" s="149"/>
+      <c r="G1233" s="149"/>
+    </row>
+    <row r="1234" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1234" s="149"/>
+      <c r="E1234" s="149"/>
+      <c r="G1234" s="149"/>
+    </row>
+    <row r="1235" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1235" s="149"/>
+      <c r="E1235" s="149"/>
+      <c r="G1235" s="149"/>
+    </row>
+    <row r="1236" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1236" s="149"/>
+      <c r="E1236" s="149"/>
+      <c r="G1236" s="149"/>
+    </row>
+    <row r="1237" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1237" s="149"/>
+      <c r="E1237" s="149"/>
+      <c r="G1237" s="149"/>
+    </row>
+    <row r="1238" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1238" s="149"/>
+      <c r="E1238" s="149"/>
+      <c r="G1238" s="149"/>
+    </row>
+    <row r="1239" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1239" s="149"/>
+      <c r="E1239" s="149"/>
+      <c r="G1239" s="149"/>
+    </row>
+    <row r="1240" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1240" s="149"/>
+      <c r="E1240" s="149"/>
+      <c r="G1240" s="149"/>
+    </row>
+    <row r="1241" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1241" s="149"/>
+      <c r="E1241" s="149"/>
+      <c r="G1241" s="149"/>
+    </row>
+    <row r="1242" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1242" s="149"/>
+      <c r="E1242" s="149"/>
+      <c r="G1242" s="149"/>
+    </row>
+    <row r="1243" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1243" s="149"/>
+      <c r="E1243" s="149"/>
+      <c r="G1243" s="149"/>
+    </row>
+    <row r="1244" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1244" s="149"/>
+      <c r="E1244" s="149"/>
+      <c r="G1244" s="149"/>
+    </row>
+    <row r="1245" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1245" s="149"/>
+      <c r="E1245" s="149"/>
+      <c r="G1245" s="149"/>
+    </row>
+    <row r="1246" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1246" s="149"/>
+      <c r="E1246" s="149"/>
+      <c r="G1246" s="149"/>
+    </row>
+    <row r="1247" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1247" s="149"/>
+      <c r="E1247" s="149"/>
+      <c r="G1247" s="149"/>
+    </row>
+    <row r="1248" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1248" s="149"/>
+      <c r="E1248" s="149"/>
+      <c r="G1248" s="149"/>
+    </row>
+    <row r="1249" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1249" s="149"/>
+      <c r="E1249" s="149"/>
+      <c r="G1249" s="149"/>
+    </row>
+    <row r="1250" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1250" s="149"/>
+      <c r="E1250" s="149"/>
+      <c r="G1250" s="149"/>
+    </row>
+    <row r="1251" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1251" s="149"/>
+      <c r="E1251" s="149"/>
+      <c r="G1251" s="149"/>
+    </row>
+    <row r="1252" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1252" s="149"/>
+      <c r="E1252" s="149"/>
+      <c r="G1252" s="149"/>
+    </row>
+    <row r="1253" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1253" s="149"/>
+      <c r="E1253" s="149"/>
+      <c r="G1253" s="149"/>
+    </row>
+    <row r="1254" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1254" s="149"/>
+      <c r="E1254" s="149"/>
+      <c r="G1254" s="149"/>
+    </row>
+    <row r="1255" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1255" s="149"/>
+      <c r="E1255" s="149"/>
+      <c r="G1255" s="149"/>
+    </row>
+    <row r="1256" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1256" s="149"/>
+      <c r="E1256" s="149"/>
+      <c r="G1256" s="149"/>
+    </row>
+    <row r="1257" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1257" s="149"/>
+      <c r="E1257" s="149"/>
+      <c r="G1257" s="149"/>
+    </row>
+    <row r="1258" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1258" s="149"/>
+      <c r="E1258" s="149"/>
+      <c r="G1258" s="149"/>
+    </row>
+    <row r="1259" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1259" s="149"/>
+      <c r="E1259" s="149"/>
+      <c r="G1259" s="149"/>
+    </row>
+    <row r="1260" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1260" s="149"/>
+      <c r="E1260" s="149"/>
+      <c r="G1260" s="149"/>
+    </row>
+    <row r="1261" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1261" s="149"/>
+      <c r="E1261" s="149"/>
+      <c r="G1261" s="149"/>
+    </row>
+    <row r="1262" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1262" s="149"/>
+      <c r="E1262" s="149"/>
+      <c r="G1262" s="149"/>
+    </row>
+    <row r="1263" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1263" s="149"/>
+      <c r="E1263" s="149"/>
+      <c r="G1263" s="149"/>
+    </row>
+    <row r="1264" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1264" s="149"/>
+      <c r="E1264" s="149"/>
+      <c r="G1264" s="149"/>
+    </row>
+    <row r="1265" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1265" s="149"/>
+      <c r="E1265" s="149"/>
+      <c r="G1265" s="149"/>
+    </row>
+    <row r="1266" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1266" s="149"/>
+      <c r="E1266" s="149"/>
+      <c r="G1266" s="149"/>
+    </row>
+    <row r="1267" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1267" s="149"/>
+      <c r="E1267" s="149"/>
+      <c r="G1267" s="149"/>
+    </row>
+    <row r="1268" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1268" s="149"/>
+      <c r="E1268" s="149"/>
+      <c r="G1268" s="149"/>
+    </row>
+    <row r="1269" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1269" s="149"/>
+      <c r="E1269" s="149"/>
+      <c r="G1269" s="149"/>
+    </row>
+    <row r="1270" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1270" s="149"/>
+      <c r="E1270" s="149"/>
+      <c r="G1270" s="149"/>
+    </row>
+    <row r="1271" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1271" s="149"/>
+      <c r="E1271" s="149"/>
+      <c r="G1271" s="149"/>
+    </row>
+    <row r="1272" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1272" s="149"/>
+      <c r="E1272" s="149"/>
+      <c r="G1272" s="149"/>
+    </row>
+    <row r="1273" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1273" s="149"/>
+      <c r="E1273" s="149"/>
+      <c r="G1273" s="149"/>
+    </row>
+    <row r="1274" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1274" s="149"/>
+      <c r="E1274" s="149"/>
+      <c r="G1274" s="149"/>
+    </row>
+    <row r="1275" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1275" s="149"/>
+      <c r="E1275" s="149"/>
+      <c r="G1275" s="149"/>
+    </row>
+    <row r="1276" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1276" s="149"/>
+      <c r="E1276" s="149"/>
+      <c r="G1276" s="149"/>
+    </row>
+    <row r="1277" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1277" s="149"/>
+      <c r="E1277" s="149"/>
+      <c r="G1277" s="149"/>
+    </row>
+    <row r="1278" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1278" s="149"/>
+      <c r="E1278" s="149"/>
+      <c r="G1278" s="149"/>
+    </row>
+    <row r="1279" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1279" s="149"/>
+      <c r="E1279" s="149"/>
+      <c r="G1279" s="149"/>
+    </row>
+    <row r="1280" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1280" s="149"/>
+      <c r="E1280" s="149"/>
+      <c r="G1280" s="149"/>
+    </row>
+    <row r="1281" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1281" s="149"/>
+      <c r="E1281" s="149"/>
+      <c r="G1281" s="149"/>
+    </row>
+    <row r="1282" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1282" s="149"/>
+      <c r="E1282" s="149"/>
+      <c r="G1282" s="149"/>
+    </row>
+    <row r="1283" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1283" s="149"/>
+      <c r="E1283" s="149"/>
+      <c r="G1283" s="149"/>
+    </row>
+    <row r="1284" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1284" s="149"/>
+      <c r="E1284" s="149"/>
+      <c r="G1284" s="149"/>
+    </row>
+    <row r="1285" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1285" s="149"/>
+      <c r="E1285" s="149"/>
+      <c r="G1285" s="149"/>
+    </row>
+    <row r="1286" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1286" s="149"/>
+      <c r="E1286" s="149"/>
+      <c r="G1286" s="149"/>
+    </row>
+    <row r="1287" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1287" s="149"/>
+      <c r="E1287" s="149"/>
+      <c r="G1287" s="149"/>
+    </row>
+    <row r="1288" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1288" s="149"/>
+      <c r="E1288" s="149"/>
+      <c r="G1288" s="149"/>
+    </row>
+    <row r="1289" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1289" s="149"/>
+      <c r="E1289" s="149"/>
+      <c r="G1289" s="149"/>
+    </row>
+    <row r="1290" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1290" s="149"/>
+      <c r="E1290" s="149"/>
+      <c r="G1290" s="149"/>
+    </row>
+    <row r="1291" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1291" s="149"/>
+      <c r="E1291" s="149"/>
+      <c r="G1291" s="149"/>
+    </row>
+    <row r="1292" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1292" s="149"/>
+      <c r="E1292" s="149"/>
+      <c r="G1292" s="149"/>
+    </row>
+    <row r="1293" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1293" s="149"/>
+      <c r="E1293" s="149"/>
+      <c r="G1293" s="149"/>
+    </row>
+    <row r="1294" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1294" s="149"/>
+      <c r="E1294" s="149"/>
+      <c r="G1294" s="149"/>
+    </row>
+    <row r="1295" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1295" s="149"/>
+      <c r="E1295" s="149"/>
+      <c r="G1295" s="149"/>
+    </row>
+    <row r="1296" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1296" s="149"/>
+      <c r="E1296" s="149"/>
+      <c r="G1296" s="149"/>
+    </row>
+    <row r="1297" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1297" s="149"/>
+      <c r="E1297" s="149"/>
+      <c r="G1297" s="149"/>
+    </row>
+    <row r="1298" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1298" s="149"/>
+      <c r="E1298" s="149"/>
+      <c r="G1298" s="149"/>
+    </row>
+    <row r="1299" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1299" s="149"/>
+      <c r="E1299" s="149"/>
+      <c r="G1299" s="149"/>
+    </row>
+    <row r="1300" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1300" s="149"/>
+      <c r="E1300" s="149"/>
+      <c r="G1300" s="149"/>
+    </row>
+    <row r="1301" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1301" s="149"/>
+      <c r="E1301" s="149"/>
+      <c r="G1301" s="149"/>
+    </row>
+    <row r="1302" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1302" s="149"/>
+      <c r="E1302" s="149"/>
+      <c r="G1302" s="149"/>
+    </row>
+    <row r="1303" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1303" s="149"/>
+      <c r="E1303" s="149"/>
+      <c r="G1303" s="149"/>
+    </row>
+    <row r="1304" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1304" s="149"/>
+      <c r="E1304" s="149"/>
+      <c r="G1304" s="149"/>
+    </row>
+    <row r="1305" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1305" s="149"/>
+      <c r="E1305" s="149"/>
+      <c r="G1305" s="149"/>
+    </row>
+    <row r="1306" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1306" s="149"/>
+      <c r="E1306" s="149"/>
+      <c r="G1306" s="149"/>
+    </row>
+    <row r="1307" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1307" s="149"/>
+      <c r="E1307" s="149"/>
+      <c r="G1307" s="149"/>
+    </row>
+    <row r="1308" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1308" s="149"/>
+      <c r="E1308" s="149"/>
+      <c r="G1308" s="149"/>
+    </row>
+    <row r="1309" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1309" s="149"/>
+      <c r="E1309" s="149"/>
+      <c r="G1309" s="149"/>
+    </row>
+    <row r="1310" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1310" s="149"/>
+      <c r="E1310" s="149"/>
+      <c r="G1310" s="149"/>
+    </row>
+    <row r="1311" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1311" s="149"/>
+      <c r="E1311" s="149"/>
+      <c r="G1311" s="149"/>
+    </row>
+    <row r="1312" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1312" s="149"/>
+      <c r="E1312" s="149"/>
+      <c r="G1312" s="149"/>
+    </row>
+    <row r="1313" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1313" s="149"/>
+      <c r="E1313" s="149"/>
+      <c r="G1313" s="149"/>
+    </row>
+    <row r="1314" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1314" s="149"/>
+      <c r="E1314" s="149"/>
+      <c r="G1314" s="149"/>
+    </row>
+    <row r="1315" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1315" s="149"/>
+      <c r="E1315" s="149"/>
+      <c r="G1315" s="149"/>
+    </row>
+    <row r="1316" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1316" s="149"/>
+      <c r="E1316" s="149"/>
+      <c r="G1316" s="149"/>
+    </row>
+    <row r="1317" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1317" s="149"/>
+      <c r="E1317" s="149"/>
+      <c r="G1317" s="149"/>
+    </row>
+    <row r="1318" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1318" s="149"/>
+      <c r="E1318" s="149"/>
+      <c r="G1318" s="149"/>
+    </row>
+    <row r="1319" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1319" s="149"/>
+      <c r="E1319" s="149"/>
+      <c r="G1319" s="149"/>
+    </row>
+    <row r="1320" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1320" s="149"/>
+      <c r="E1320" s="149"/>
+      <c r="G1320" s="149"/>
+    </row>
+    <row r="1321" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1321" s="149"/>
+      <c r="E1321" s="149"/>
+      <c r="G1321" s="149"/>
+    </row>
+    <row r="1322" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1322" s="149"/>
+      <c r="E1322" s="149"/>
+      <c r="G1322" s="149"/>
+    </row>
+    <row r="1323" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1323" s="149"/>
+      <c r="E1323" s="149"/>
+      <c r="G1323" s="149"/>
+    </row>
+    <row r="1324" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1324" s="149"/>
+      <c r="E1324" s="149"/>
+      <c r="G1324" s="149"/>
+    </row>
+    <row r="1325" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1325" s="149"/>
+      <c r="E1325" s="149"/>
+      <c r="G1325" s="149"/>
+    </row>
+    <row r="1326" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1326" s="149"/>
+      <c r="E1326" s="149"/>
+      <c r="G1326" s="149"/>
+    </row>
+    <row r="1327" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1327" s="149"/>
+      <c r="E1327" s="149"/>
+      <c r="G1327" s="149"/>
+    </row>
+    <row r="1328" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1328" s="149"/>
+      <c r="E1328" s="149"/>
+      <c r="G1328" s="149"/>
+    </row>
+    <row r="1329" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1329" s="149"/>
+      <c r="E1329" s="149"/>
+      <c r="G1329" s="149"/>
+    </row>
+    <row r="1330" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1330" s="149"/>
+      <c r="E1330" s="149"/>
+      <c r="G1330" s="149"/>
+    </row>
+    <row r="1331" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1331" s="149"/>
+      <c r="E1331" s="149"/>
+      <c r="G1331" s="149"/>
+    </row>
+    <row r="1332" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1332" s="149"/>
+      <c r="E1332" s="149"/>
+      <c r="G1332" s="149"/>
+    </row>
+    <row r="1333" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1333" s="149"/>
+      <c r="E1333" s="149"/>
+      <c r="G1333" s="149"/>
+    </row>
+    <row r="1334" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1334" s="149"/>
+      <c r="E1334" s="149"/>
+      <c r="G1334" s="149"/>
+    </row>
+    <row r="1335" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1335" s="149"/>
+      <c r="E1335" s="149"/>
+      <c r="G1335" s="149"/>
+    </row>
+    <row r="1336" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1336" s="149"/>
+      <c r="E1336" s="149"/>
+      <c r="G1336" s="149"/>
+    </row>
+    <row r="1337" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1337" s="149"/>
+      <c r="E1337" s="149"/>
+      <c r="G1337" s="149"/>
+    </row>
+    <row r="1338" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1338" s="149"/>
+      <c r="E1338" s="149"/>
+      <c r="G1338" s="149"/>
+    </row>
+    <row r="1339" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1339" s="149"/>
+      <c r="E1339" s="149"/>
+      <c r="G1339" s="149"/>
+    </row>
+    <row r="1340" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1340" s="149"/>
+      <c r="E1340" s="149"/>
+      <c r="G1340" s="149"/>
+    </row>
+    <row r="1341" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1341" s="149"/>
+      <c r="E1341" s="149"/>
+      <c r="G1341" s="149"/>
+    </row>
+    <row r="1342" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1342" s="149"/>
+      <c r="E1342" s="149"/>
+      <c r="G1342" s="149"/>
+    </row>
+    <row r="1343" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1343" s="149"/>
+      <c r="E1343" s="149"/>
+      <c r="G1343" s="149"/>
+    </row>
+    <row r="1344" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1344" s="149"/>
+      <c r="E1344" s="149"/>
+      <c r="G1344" s="149"/>
+    </row>
+    <row r="1345" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1345" s="149"/>
+      <c r="E1345" s="149"/>
+      <c r="G1345" s="149"/>
+    </row>
+    <row r="1346" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1346" s="149"/>
+      <c r="E1346" s="149"/>
+      <c r="G1346" s="149"/>
+    </row>
+    <row r="1347" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1347" s="149"/>
+      <c r="E1347" s="149"/>
+      <c r="G1347" s="149"/>
+    </row>
+    <row r="1348" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1348" s="149"/>
+      <c r="E1348" s="149"/>
+      <c r="G1348" s="149"/>
+    </row>
+    <row r="1349" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1349" s="149"/>
+      <c r="E1349" s="149"/>
+      <c r="G1349" s="149"/>
+    </row>
+    <row r="1350" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1350" s="149"/>
+      <c r="E1350" s="149"/>
+      <c r="G1350" s="149"/>
+    </row>
+    <row r="1351" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1351" s="149"/>
+      <c r="E1351" s="149"/>
+      <c r="G1351" s="149"/>
+    </row>
+    <row r="1352" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1352" s="149"/>
+      <c r="E1352" s="149"/>
+      <c r="G1352" s="149"/>
+    </row>
+    <row r="1353" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1353" s="149"/>
+      <c r="E1353" s="149"/>
+      <c r="G1353" s="149"/>
+    </row>
+    <row r="1354" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1354" s="149"/>
+      <c r="E1354" s="149"/>
+      <c r="G1354" s="149"/>
+    </row>
+    <row r="1355" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1355" s="149"/>
+      <c r="E1355" s="149"/>
+      <c r="G1355" s="149"/>
+    </row>
+    <row r="1356" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1356" s="149"/>
+      <c r="E1356" s="149"/>
+      <c r="G1356" s="149"/>
+    </row>
+    <row r="1357" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1357" s="149"/>
+      <c r="E1357" s="149"/>
+      <c r="G1357" s="149"/>
+    </row>
+    <row r="1358" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1358" s="149"/>
+      <c r="E1358" s="149"/>
+      <c r="G1358" s="149"/>
+    </row>
+    <row r="1359" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1359" s="149"/>
+      <c r="E1359" s="149"/>
+      <c r="G1359" s="149"/>
+    </row>
+    <row r="1360" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1360" s="149"/>
+      <c r="E1360" s="149"/>
+      <c r="G1360" s="149"/>
+    </row>
+    <row r="1361" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1361" s="149"/>
+      <c r="E1361" s="149"/>
+      <c r="G1361" s="149"/>
+    </row>
+    <row r="1362" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1362" s="149"/>
+      <c r="E1362" s="149"/>
+      <c r="G1362" s="149"/>
+    </row>
+    <row r="1363" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1363" s="149"/>
+      <c r="E1363" s="149"/>
+      <c r="G1363" s="149"/>
+    </row>
+    <row r="1364" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1364" s="149"/>
+      <c r="E1364" s="149"/>
+      <c r="G1364" s="149"/>
+    </row>
+    <row r="1365" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1365" s="149"/>
+      <c r="E1365" s="149"/>
+      <c r="G1365" s="149"/>
+    </row>
+    <row r="1366" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1366" s="149"/>
+      <c r="E1366" s="149"/>
+      <c r="G1366" s="149"/>
+    </row>
+    <row r="1367" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1367" s="149"/>
+      <c r="E1367" s="149"/>
+      <c r="G1367" s="149"/>
+    </row>
+    <row r="1368" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1368" s="149"/>
+      <c r="E1368" s="149"/>
+      <c r="G1368" s="149"/>
+    </row>
+    <row r="1369" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1369" s="149"/>
+      <c r="E1369" s="149"/>
+      <c r="G1369" s="149"/>
+    </row>
+    <row r="1370" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1370" s="149"/>
+      <c r="E1370" s="149"/>
+      <c r="G1370" s="149"/>
+    </row>
+    <row r="1371" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1371" s="149"/>
+      <c r="E1371" s="149"/>
+      <c r="G1371" s="149"/>
+    </row>
+    <row r="1372" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1372" s="149"/>
+      <c r="E1372" s="149"/>
+      <c r="G1372" s="149"/>
+    </row>
+    <row r="1373" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1373" s="149"/>
+      <c r="E1373" s="149"/>
+      <c r="G1373" s="149"/>
+    </row>
+    <row r="1374" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1374" s="149"/>
+      <c r="E1374" s="149"/>
+      <c r="G1374" s="149"/>
+    </row>
+    <row r="1375" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1375" s="149"/>
+      <c r="E1375" s="149"/>
+      <c r="G1375" s="149"/>
+    </row>
+    <row r="1376" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1376" s="149"/>
+      <c r="E1376" s="149"/>
+      <c r="G1376" s="149"/>
+    </row>
+    <row r="1377" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1377" s="149"/>
+      <c r="E1377" s="149"/>
+      <c r="G1377" s="149"/>
+    </row>
+    <row r="1378" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1378" s="149"/>
+      <c r="E1378" s="149"/>
+      <c r="G1378" s="149"/>
+    </row>
+    <row r="1379" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1379" s="149"/>
+      <c r="E1379" s="149"/>
+      <c r="G1379" s="149"/>
+    </row>
+    <row r="1380" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1380" s="149"/>
+      <c r="E1380" s="149"/>
+      <c r="G1380" s="149"/>
+    </row>
+    <row r="1381" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1381" s="149"/>
+      <c r="E1381" s="149"/>
+      <c r="G1381" s="149"/>
+    </row>
+    <row r="1382" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1382" s="149"/>
+      <c r="E1382" s="149"/>
+      <c r="G1382" s="149"/>
+    </row>
+    <row r="1383" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1383" s="149"/>
+      <c r="E1383" s="149"/>
+      <c r="G1383" s="149"/>
+    </row>
+    <row r="1384" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1384" s="149"/>
+      <c r="E1384" s="149"/>
+      <c r="G1384" s="149"/>
+    </row>
+    <row r="1385" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1385" s="149"/>
+      <c r="E1385" s="149"/>
+      <c r="G1385" s="149"/>
+    </row>
+    <row r="1386" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1386" s="149"/>
+      <c r="E1386" s="149"/>
+      <c r="G1386" s="149"/>
+    </row>
+    <row r="1387" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1387" s="149"/>
+      <c r="E1387" s="149"/>
+      <c r="G1387" s="149"/>
+    </row>
+    <row r="1388" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1388" s="149"/>
+      <c r="E1388" s="149"/>
+      <c r="G1388" s="149"/>
+    </row>
+    <row r="1389" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1389" s="149"/>
+      <c r="E1389" s="149"/>
+      <c r="G1389" s="149"/>
+    </row>
+    <row r="1390" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1390" s="149"/>
+      <c r="E1390" s="149"/>
+      <c r="G1390" s="149"/>
+    </row>
+    <row r="1391" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1391" s="149"/>
+      <c r="E1391" s="149"/>
+      <c r="G1391" s="149"/>
+    </row>
+    <row r="1392" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1392" s="149"/>
+      <c r="E1392" s="149"/>
+      <c r="G1392" s="149"/>
+    </row>
+    <row r="1393" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1393" s="149"/>
+      <c r="E1393" s="149"/>
+      <c r="G1393" s="149"/>
+    </row>
+    <row r="1394" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1394" s="149"/>
+      <c r="E1394" s="149"/>
+      <c r="G1394" s="149"/>
+    </row>
+    <row r="1395" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1395" s="149"/>
+      <c r="E1395" s="149"/>
+      <c r="G1395" s="149"/>
+    </row>
+    <row r="1396" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1396" s="149"/>
+      <c r="E1396" s="149"/>
+      <c r="G1396" s="149"/>
+    </row>
+    <row r="1397" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1397" s="149"/>
+      <c r="E1397" s="149"/>
+      <c r="G1397" s="149"/>
+    </row>
+    <row r="1398" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1398" s="149"/>
+      <c r="E1398" s="149"/>
+      <c r="G1398" s="149"/>
+    </row>
+    <row r="1399" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1399" s="149"/>
+      <c r="E1399" s="149"/>
+      <c r="G1399" s="149"/>
+    </row>
+    <row r="1400" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1400" s="149"/>
+      <c r="E1400" s="149"/>
+      <c r="G1400" s="149"/>
+    </row>
+    <row r="1401" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1401" s="149"/>
+      <c r="E1401" s="149"/>
+      <c r="G1401" s="149"/>
+    </row>
+    <row r="1402" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1402" s="149"/>
+      <c r="E1402" s="149"/>
+      <c r="G1402" s="149"/>
+    </row>
+    <row r="1403" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1403" s="149"/>
+      <c r="E1403" s="149"/>
+      <c r="G1403" s="149"/>
+    </row>
+    <row r="1404" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1404" s="149"/>
+      <c r="E1404" s="149"/>
+      <c r="G1404" s="149"/>
+    </row>
+    <row r="1405" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1405" s="149"/>
+      <c r="E1405" s="149"/>
+      <c r="G1405" s="149"/>
+    </row>
+    <row r="1406" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1406" s="149"/>
+      <c r="E1406" s="149"/>
+      <c r="G1406" s="149"/>
+    </row>
+    <row r="1407" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1407" s="149"/>
+      <c r="E1407" s="149"/>
+      <c r="G1407" s="149"/>
+    </row>
+    <row r="1408" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1408" s="149"/>
+      <c r="E1408" s="149"/>
+      <c r="G1408" s="149"/>
+    </row>
+    <row r="1409" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1409" s="149"/>
+      <c r="E1409" s="149"/>
+      <c r="G1409" s="149"/>
+    </row>
+    <row r="1410" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1410" s="149"/>
+      <c r="E1410" s="149"/>
+      <c r="G1410" s="149"/>
+    </row>
+    <row r="1411" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1411" s="149"/>
+      <c r="E1411" s="149"/>
+      <c r="G1411" s="149"/>
+    </row>
+    <row r="1412" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1412" s="149"/>
+      <c r="E1412" s="149"/>
+      <c r="G1412" s="149"/>
+    </row>
+    <row r="1413" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1413" s="149"/>
+      <c r="E1413" s="149"/>
+      <c r="G1413" s="149"/>
+    </row>
+    <row r="1414" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1414" s="149"/>
+      <c r="E1414" s="149"/>
+      <c r="G1414" s="149"/>
+    </row>
+    <row r="1415" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1415" s="149"/>
+      <c r="E1415" s="149"/>
+      <c r="G1415" s="149"/>
+    </row>
+    <row r="1416" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1416" s="149"/>
+      <c r="E1416" s="149"/>
+      <c r="G1416" s="149"/>
+    </row>
+    <row r="1417" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1417" s="149"/>
+      <c r="E1417" s="149"/>
+      <c r="G1417" s="149"/>
+    </row>
+    <row r="1418" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1418" s="149"/>
+      <c r="E1418" s="149"/>
+      <c r="G1418" s="149"/>
+    </row>
+    <row r="1419" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1419" s="149"/>
+      <c r="E1419" s="149"/>
+      <c r="G1419" s="149"/>
+    </row>
+    <row r="1420" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1420" s="149"/>
+      <c r="E1420" s="149"/>
+      <c r="G1420" s="149"/>
+    </row>
+    <row r="1421" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1421" s="149"/>
+      <c r="E1421" s="149"/>
+      <c r="G1421" s="149"/>
+    </row>
+    <row r="1422" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1422" s="149"/>
+      <c r="E1422" s="149"/>
+      <c r="G1422" s="149"/>
+    </row>
+    <row r="1423" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1423" s="149"/>
+      <c r="E1423" s="149"/>
+      <c r="G1423" s="149"/>
+    </row>
+    <row r="1424" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1424" s="149"/>
+      <c r="E1424" s="149"/>
+      <c r="G1424" s="149"/>
+    </row>
+    <row r="1425" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1425" s="149"/>
+      <c r="E1425" s="149"/>
+      <c r="G1425" s="149"/>
+    </row>
+    <row r="1426" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1426" s="149"/>
+      <c r="E1426" s="149"/>
+      <c r="G1426" s="149"/>
+    </row>
+    <row r="1427" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1427" s="149"/>
+      <c r="E1427" s="149"/>
+      <c r="G1427" s="149"/>
+    </row>
+    <row r="1428" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1428" s="149"/>
+      <c r="E1428" s="149"/>
+      <c r="G1428" s="149"/>
+    </row>
+    <row r="1429" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1429" s="149"/>
+      <c r="E1429" s="149"/>
+      <c r="G1429" s="149"/>
+    </row>
+    <row r="1430" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1430" s="149"/>
+      <c r="E1430" s="149"/>
+      <c r="G1430" s="149"/>
+    </row>
+    <row r="1431" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1431" s="149"/>
+      <c r="E1431" s="149"/>
+      <c r="G1431" s="149"/>
+    </row>
+    <row r="1432" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1432" s="149"/>
+      <c r="E1432" s="149"/>
+      <c r="G1432" s="149"/>
+    </row>
+    <row r="1433" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1433" s="149"/>
+      <c r="E1433" s="149"/>
+      <c r="G1433" s="149"/>
+    </row>
+    <row r="1434" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1434" s="149"/>
+      <c r="E1434" s="149"/>
+      <c r="G1434" s="149"/>
+    </row>
+    <row r="1435" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1435" s="149"/>
+      <c r="E1435" s="149"/>
+      <c r="G1435" s="149"/>
+    </row>
+    <row r="1436" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1436" s="149"/>
+      <c r="E1436" s="149"/>
+      <c r="G1436" s="149"/>
+    </row>
+    <row r="1437" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1437" s="149"/>
+      <c r="E1437" s="149"/>
+      <c r="G1437" s="149"/>
+    </row>
+    <row r="1438" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1438" s="149"/>
+      <c r="E1438" s="149"/>
+      <c r="G1438" s="149"/>
+    </row>
+    <row r="1439" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1439" s="149"/>
+      <c r="E1439" s="149"/>
+      <c r="G1439" s="149"/>
+    </row>
+    <row r="1440" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1440" s="149"/>
+      <c r="E1440" s="149"/>
+      <c r="G1440" s="149"/>
+    </row>
+    <row r="1441" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1441" s="149"/>
+      <c r="E1441" s="149"/>
+      <c r="G1441" s="149"/>
+    </row>
+    <row r="1442" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1442" s="149"/>
+      <c r="E1442" s="149"/>
+      <c r="G1442" s="149"/>
+    </row>
+    <row r="1443" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1443" s="149"/>
+      <c r="E1443" s="149"/>
+      <c r="G1443" s="149"/>
+    </row>
+    <row r="1444" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1444" s="149"/>
+      <c r="E1444" s="149"/>
+      <c r="G1444" s="149"/>
+    </row>
+    <row r="1445" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1445" s="149"/>
+      <c r="E1445" s="149"/>
+      <c r="G1445" s="149"/>
+    </row>
+    <row r="1446" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1446" s="149"/>
+      <c r="E1446" s="149"/>
+      <c r="G1446" s="149"/>
+    </row>
+    <row r="1447" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1447" s="149"/>
+      <c r="E1447" s="149"/>
+      <c r="G1447" s="149"/>
+    </row>
+    <row r="1448" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1448" s="149"/>
+      <c r="E1448" s="149"/>
+      <c r="G1448" s="149"/>
+    </row>
+    <row r="1449" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1449" s="149"/>
+      <c r="E1449" s="149"/>
+      <c r="G1449" s="149"/>
+    </row>
+    <row r="1450" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1450" s="149"/>
+      <c r="E1450" s="149"/>
+      <c r="G1450" s="149"/>
+    </row>
+    <row r="1451" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1451" s="149"/>
+      <c r="E1451" s="149"/>
+      <c r="G1451" s="149"/>
+    </row>
+    <row r="1452" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1452" s="149"/>
+      <c r="E1452" s="149"/>
+      <c r="G1452" s="149"/>
+    </row>
+    <row r="1453" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1453" s="149"/>
+      <c r="E1453" s="149"/>
+      <c r="G1453" s="149"/>
+    </row>
+    <row r="1454" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1454" s="149"/>
+      <c r="E1454" s="149"/>
+      <c r="G1454" s="149"/>
+    </row>
+    <row r="1455" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1455" s="149"/>
+      <c r="E1455" s="149"/>
+      <c r="G1455" s="149"/>
+    </row>
+    <row r="1456" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1456" s="149"/>
+      <c r="E1456" s="149"/>
+      <c r="G1456" s="149"/>
+    </row>
+    <row r="1457" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1457" s="149"/>
+      <c r="E1457" s="149"/>
+      <c r="G1457" s="149"/>
+    </row>
+    <row r="1458" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1458" s="149"/>
+      <c r="E1458" s="149"/>
+      <c r="G1458" s="149"/>
+    </row>
+    <row r="1459" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1459" s="149"/>
+      <c r="E1459" s="149"/>
+      <c r="G1459" s="149"/>
+    </row>
+    <row r="1460" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1460" s="149"/>
+      <c r="E1460" s="149"/>
+      <c r="G1460" s="149"/>
+    </row>
+    <row r="1461" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1461" s="149"/>
+      <c r="E1461" s="149"/>
+      <c r="G1461" s="149"/>
+    </row>
+    <row r="1462" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1462" s="149"/>
+      <c r="E1462" s="149"/>
+      <c r="G1462" s="149"/>
+    </row>
+    <row r="1463" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1463" s="149"/>
+      <c r="E1463" s="149"/>
+      <c r="G1463" s="149"/>
+    </row>
+    <row r="1464" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1464" s="149"/>
+      <c r="E1464" s="149"/>
+      <c r="G1464" s="149"/>
+    </row>
+    <row r="1465" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1465" s="149"/>
+      <c r="E1465" s="149"/>
+      <c r="G1465" s="149"/>
+    </row>
+    <row r="1466" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1466" s="149"/>
+      <c r="E1466" s="149"/>
+      <c r="G1466" s="149"/>
+    </row>
+    <row r="1467" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1467" s="149"/>
+      <c r="E1467" s="149"/>
+      <c r="G1467" s="149"/>
+    </row>
+    <row r="1468" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1468" s="149"/>
+      <c r="E1468" s="149"/>
+      <c r="G1468" s="149"/>
+    </row>
+    <row r="1469" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1469" s="149"/>
+      <c r="E1469" s="149"/>
+      <c r="G1469" s="149"/>
+    </row>
+    <row r="1470" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1470" s="149"/>
+      <c r="E1470" s="149"/>
+      <c r="G1470" s="149"/>
+    </row>
+    <row r="1471" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1471" s="149"/>
+      <c r="E1471" s="149"/>
+      <c r="G1471" s="149"/>
+    </row>
+    <row r="1472" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1472" s="149"/>
+      <c r="E1472" s="149"/>
+      <c r="G1472" s="149"/>
+    </row>
+    <row r="1473" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1473" s="149"/>
+      <c r="E1473" s="149"/>
+      <c r="G1473" s="149"/>
+    </row>
+    <row r="1474" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1474" s="149"/>
+      <c r="E1474" s="149"/>
+      <c r="G1474" s="149"/>
+    </row>
+    <row r="1475" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1475" s="149"/>
+      <c r="E1475" s="149"/>
+      <c r="G1475" s="149"/>
+    </row>
+    <row r="1476" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1476" s="149"/>
+      <c r="E1476" s="149"/>
+      <c r="G1476" s="149"/>
+    </row>
+    <row r="1477" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1477" s="149"/>
+      <c r="E1477" s="149"/>
+      <c r="G1477" s="149"/>
+    </row>
+    <row r="1478" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1478" s="149"/>
+      <c r="E1478" s="149"/>
+      <c r="G1478" s="149"/>
+    </row>
+    <row r="1479" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1479" s="149"/>
+      <c r="E1479" s="149"/>
+      <c r="G1479" s="149"/>
+    </row>
+    <row r="1480" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1480" s="149"/>
+      <c r="E1480" s="149"/>
+      <c r="G1480" s="149"/>
+    </row>
+    <row r="1481" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1481" s="149"/>
+      <c r="E1481" s="149"/>
+      <c r="G1481" s="149"/>
+    </row>
+    <row r="1482" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1482" s="149"/>
+      <c r="E1482" s="149"/>
+      <c r="G1482" s="149"/>
+    </row>
+    <row r="1483" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1483" s="149"/>
+      <c r="E1483" s="149"/>
+      <c r="G1483" s="149"/>
+    </row>
+    <row r="1484" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1484" s="149"/>
+      <c r="E1484" s="149"/>
+      <c r="G1484" s="149"/>
+    </row>
+    <row r="1485" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1485" s="149"/>
+      <c r="E1485" s="149"/>
+      <c r="G1485" s="149"/>
+    </row>
+    <row r="1486" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1486" s="149"/>
+      <c r="E1486" s="149"/>
+      <c r="G1486" s="149"/>
+    </row>
+    <row r="1487" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1487" s="149"/>
+      <c r="E1487" s="149"/>
+      <c r="G1487" s="149"/>
+    </row>
+    <row r="1488" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1488" s="149"/>
+      <c r="E1488" s="149"/>
+      <c r="G1488" s="149"/>
+    </row>
+    <row r="1489" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1489" s="149"/>
+      <c r="E1489" s="149"/>
+      <c r="G1489" s="149"/>
+    </row>
+    <row r="1490" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1490" s="149"/>
+      <c r="E1490" s="149"/>
+      <c r="G1490" s="149"/>
+    </row>
+    <row r="1491" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1491" s="149"/>
+      <c r="E1491" s="149"/>
+      <c r="G1491" s="149"/>
+    </row>
+    <row r="1492" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1492" s="149"/>
+      <c r="E1492" s="149"/>
+      <c r="G1492" s="149"/>
+    </row>
+    <row r="1493" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1493" s="149"/>
+      <c r="E1493" s="149"/>
+      <c r="G1493" s="149"/>
+    </row>
+    <row r="1494" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1494" s="149"/>
+      <c r="E1494" s="149"/>
+      <c r="G1494" s="149"/>
+    </row>
+    <row r="1495" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1495" s="149"/>
+      <c r="E1495" s="149"/>
+      <c r="G1495" s="149"/>
+    </row>
+    <row r="1496" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1496" s="149"/>
+      <c r="E1496" s="149"/>
+      <c r="G1496" s="149"/>
+    </row>
+    <row r="1497" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1497" s="149"/>
+      <c r="E1497" s="149"/>
+      <c r="G1497" s="149"/>
+    </row>
+    <row r="1498" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1498" s="149"/>
+      <c r="E1498" s="149"/>
+      <c r="G1498" s="149"/>
+    </row>
+    <row r="1499" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1499" s="149"/>
+      <c r="E1499" s="149"/>
+      <c r="G1499" s="149"/>
+    </row>
+    <row r="1500" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1500" s="149"/>
+      <c r="E1500" s="149"/>
+      <c r="G1500" s="149"/>
+    </row>
+    <row r="1501" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1501" s="149"/>
+      <c r="E1501" s="149"/>
+      <c r="G1501" s="149"/>
+    </row>
+    <row r="1502" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1502" s="149"/>
+      <c r="E1502" s="149"/>
+      <c r="G1502" s="149"/>
+    </row>
+    <row r="1503" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1503" s="149"/>
+      <c r="E1503" s="149"/>
+      <c r="G1503" s="149"/>
+    </row>
+    <row r="1504" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1504" s="149"/>
+      <c r="E1504" s="149"/>
+      <c r="G1504" s="149"/>
+    </row>
+    <row r="1505" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1505" s="149"/>
+      <c r="E1505" s="149"/>
+      <c r="G1505" s="149"/>
+    </row>
+    <row r="1506" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1506" s="149"/>
+      <c r="E1506" s="149"/>
+      <c r="G1506" s="149"/>
+    </row>
+    <row r="1507" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1507" s="149"/>
+      <c r="E1507" s="149"/>
+      <c r="G1507" s="149"/>
+    </row>
+    <row r="1508" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1508" s="149"/>
+      <c r="E1508" s="149"/>
+      <c r="G1508" s="149"/>
+    </row>
+    <row r="1509" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1509" s="149"/>
+      <c r="E1509" s="149"/>
+      <c r="G1509" s="149"/>
+    </row>
+    <row r="1510" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1510" s="149"/>
+      <c r="E1510" s="149"/>
+      <c r="G1510" s="149"/>
+    </row>
+    <row r="1511" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1511" s="149"/>
+      <c r="E1511" s="149"/>
+      <c r="G1511" s="149"/>
+    </row>
+    <row r="1512" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1512" s="149"/>
+      <c r="E1512" s="149"/>
+      <c r="G1512" s="149"/>
+    </row>
+    <row r="1513" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1513" s="149"/>
+      <c r="E1513" s="149"/>
+      <c r="G1513" s="149"/>
+    </row>
+    <row r="1514" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1514" s="149"/>
+      <c r="E1514" s="149"/>
+      <c r="G1514" s="149"/>
+    </row>
+    <row r="1515" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1515" s="149"/>
+      <c r="E1515" s="149"/>
+      <c r="G1515" s="149"/>
+    </row>
+    <row r="1516" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1516" s="149"/>
+      <c r="E1516" s="149"/>
+      <c r="G1516" s="149"/>
+    </row>
+    <row r="1517" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1517" s="149"/>
+      <c r="E1517" s="149"/>
+      <c r="G1517" s="149"/>
+    </row>
+    <row r="1518" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1518" s="149"/>
+      <c r="E1518" s="149"/>
+      <c r="G1518" s="149"/>
+    </row>
+    <row r="1519" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1519" s="149"/>
+      <c r="E1519" s="149"/>
+      <c r="G1519" s="149"/>
+    </row>
+    <row r="1520" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1520" s="149"/>
+      <c r="E1520" s="149"/>
+      <c r="G1520" s="149"/>
+    </row>
+    <row r="1521" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1521" s="149"/>
+      <c r="E1521" s="149"/>
+      <c r="G1521" s="149"/>
+    </row>
+    <row r="1522" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1522" s="149"/>
+      <c r="E1522" s="149"/>
+      <c r="G1522" s="149"/>
+    </row>
+    <row r="1523" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1523" s="149"/>
+      <c r="E1523" s="149"/>
+      <c r="G1523" s="149"/>
+    </row>
+    <row r="1524" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1524" s="149"/>
+      <c r="E1524" s="149"/>
+      <c r="G1524" s="149"/>
+    </row>
+    <row r="1525" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1525" s="149"/>
+      <c r="E1525" s="149"/>
+      <c r="G1525" s="149"/>
+    </row>
+    <row r="1526" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1526" s="149"/>
+      <c r="E1526" s="149"/>
+      <c r="G1526" s="149"/>
+    </row>
+    <row r="1527" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1527" s="149"/>
+      <c r="E1527" s="149"/>
+      <c r="G1527" s="149"/>
+    </row>
+    <row r="1528" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1528" s="149"/>
+      <c r="E1528" s="149"/>
+      <c r="G1528" s="149"/>
+    </row>
+    <row r="1529" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1529" s="149"/>
+      <c r="E1529" s="149"/>
+      <c r="G1529" s="149"/>
+    </row>
+    <row r="1530" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1530" s="149"/>
+      <c r="E1530" s="149"/>
+      <c r="G1530" s="149"/>
+    </row>
+    <row r="1531" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1531" s="149"/>
+      <c r="E1531" s="149"/>
+      <c r="G1531" s="149"/>
+    </row>
+    <row r="1532" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1532" s="149"/>
+      <c r="E1532" s="149"/>
+      <c r="G1532" s="149"/>
+    </row>
+    <row r="1533" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1533" s="149"/>
+      <c r="E1533" s="149"/>
+      <c r="G1533" s="149"/>
+    </row>
+    <row r="1534" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1534" s="149"/>
+      <c r="E1534" s="149"/>
+      <c r="G1534" s="149"/>
+    </row>
+    <row r="1535" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1535" s="149"/>
+      <c r="E1535" s="149"/>
+      <c r="G1535" s="149"/>
+    </row>
+    <row r="1536" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1536" s="149"/>
+      <c r="E1536" s="149"/>
+      <c r="G1536" s="149"/>
+    </row>
+    <row r="1537" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1537" s="149"/>
+      <c r="E1537" s="149"/>
+      <c r="G1537" s="149"/>
+    </row>
+    <row r="1538" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1538" s="149"/>
+      <c r="E1538" s="149"/>
+      <c r="G1538" s="149"/>
+    </row>
+    <row r="1539" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1539" s="149"/>
+      <c r="E1539" s="149"/>
+      <c r="G1539" s="149"/>
+    </row>
+    <row r="1540" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1540" s="149"/>
+      <c r="E1540" s="149"/>
+      <c r="G1540" s="149"/>
+    </row>
+    <row r="1541" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1541" s="149"/>
+      <c r="E1541" s="149"/>
+      <c r="G1541" s="149"/>
+    </row>
+    <row r="1542" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1542" s="149"/>
+      <c r="E1542" s="149"/>
+      <c r="G1542" s="149"/>
+    </row>
+    <row r="1543" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1543" s="149"/>
+      <c r="E1543" s="149"/>
+      <c r="G1543" s="149"/>
+    </row>
+    <row r="1544" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1544" s="149"/>
+      <c r="E1544" s="149"/>
+      <c r="G1544" s="149"/>
+    </row>
+    <row r="1545" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1545" s="149"/>
+      <c r="E1545" s="149"/>
+      <c r="G1545" s="149"/>
+    </row>
+    <row r="1546" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1546" s="149"/>
+      <c r="E1546" s="149"/>
+      <c r="G1546" s="149"/>
+    </row>
+    <row r="1547" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1547" s="149"/>
+      <c r="E1547" s="149"/>
+      <c r="G1547" s="149"/>
+    </row>
+    <row r="1548" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1548" s="149"/>
+      <c r="E1548" s="149"/>
+      <c r="G1548" s="149"/>
+    </row>
+    <row r="1549" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1549" s="149"/>
+      <c r="E1549" s="149"/>
+      <c r="G1549" s="149"/>
+    </row>
+    <row r="1550" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1550" s="149"/>
+      <c r="E1550" s="149"/>
+      <c r="G1550" s="149"/>
+    </row>
+    <row r="1551" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1551" s="149"/>
+      <c r="E1551" s="149"/>
+      <c r="G1551" s="149"/>
+    </row>
+    <row r="1552" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1552" s="149"/>
+      <c r="E1552" s="149"/>
+      <c r="G1552" s="149"/>
+    </row>
+    <row r="1553" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1553" s="149"/>
+      <c r="E1553" s="149"/>
+      <c r="G1553" s="149"/>
+    </row>
+    <row r="1554" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1554" s="149"/>
+      <c r="E1554" s="149"/>
+      <c r="G1554" s="149"/>
+    </row>
+    <row r="1555" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1555" s="149"/>
+      <c r="E1555" s="149"/>
+      <c r="G1555" s="149"/>
+    </row>
+    <row r="1556" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1556" s="149"/>
+      <c r="E1556" s="149"/>
+      <c r="G1556" s="149"/>
+    </row>
+    <row r="1557" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1557" s="149"/>
+      <c r="E1557" s="149"/>
+      <c r="G1557" s="149"/>
+    </row>
+    <row r="1558" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1558" s="149"/>
+      <c r="E1558" s="149"/>
+      <c r="G1558" s="149"/>
+    </row>
+    <row r="1559" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1559" s="149"/>
+      <c r="E1559" s="149"/>
+      <c r="G1559" s="149"/>
+    </row>
+    <row r="1560" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1560" s="149"/>
+      <c r="E1560" s="149"/>
+      <c r="G1560" s="149"/>
+    </row>
+    <row r="1561" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1561" s="149"/>
+      <c r="E1561" s="149"/>
+      <c r="G1561" s="149"/>
+    </row>
+    <row r="1562" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1562" s="149"/>
+      <c r="E1562" s="149"/>
+      <c r="G1562" s="149"/>
+    </row>
+    <row r="1563" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1563" s="149"/>
+      <c r="E1563" s="149"/>
+      <c r="G1563" s="149"/>
+    </row>
+    <row r="1564" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1564" s="149"/>
+      <c r="E1564" s="149"/>
+      <c r="G1564" s="149"/>
+    </row>
+    <row r="1565" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1565" s="149"/>
+      <c r="E1565" s="149"/>
+      <c r="G1565" s="149"/>
+    </row>
+    <row r="1566" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1566" s="149"/>
+      <c r="E1566" s="149"/>
+      <c r="G1566" s="149"/>
+    </row>
+    <row r="1567" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1567" s="149"/>
+      <c r="E1567" s="149"/>
+      <c r="G1567" s="149"/>
+    </row>
+    <row r="1568" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1568" s="149"/>
+      <c r="E1568" s="149"/>
+      <c r="G1568" s="149"/>
+    </row>
+    <row r="1569" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1569" s="149"/>
+      <c r="E1569" s="149"/>
+      <c r="G1569" s="149"/>
+    </row>
+    <row r="1570" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1570" s="149"/>
+      <c r="E1570" s="149"/>
+      <c r="G1570" s="149"/>
+    </row>
+    <row r="1571" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1571" s="149"/>
+      <c r="E1571" s="149"/>
+      <c r="G1571" s="149"/>
+    </row>
+    <row r="1572" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1572" s="149"/>
+      <c r="E1572" s="149"/>
+      <c r="G1572" s="149"/>
+    </row>
+    <row r="1573" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1573" s="149"/>
+      <c r="E1573" s="149"/>
+      <c r="G1573" s="149"/>
+    </row>
+    <row r="1574" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1574" s="149"/>
+      <c r="E1574" s="149"/>
+      <c r="G1574" s="149"/>
+    </row>
+    <row r="1575" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1575" s="149"/>
+      <c r="E1575" s="149"/>
+      <c r="G1575" s="149"/>
+    </row>
+    <row r="1576" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1576" s="149"/>
+      <c r="E1576" s="149"/>
+      <c r="G1576" s="149"/>
+    </row>
+    <row r="1577" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1577" s="149"/>
+      <c r="E1577" s="149"/>
+      <c r="G1577" s="149"/>
+    </row>
+    <row r="1578" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1578" s="149"/>
+      <c r="E1578" s="149"/>
+      <c r="G1578" s="149"/>
+    </row>
+    <row r="1579" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1579" s="149"/>
+      <c r="E1579" s="149"/>
+      <c r="G1579" s="149"/>
+    </row>
+    <row r="1580" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1580" s="149"/>
+      <c r="E1580" s="149"/>
+      <c r="G1580" s="149"/>
+    </row>
+    <row r="1581" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1581" s="149"/>
+      <c r="E1581" s="149"/>
+      <c r="G1581" s="149"/>
+    </row>
+    <row r="1582" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1582" s="149"/>
+      <c r="E1582" s="149"/>
+      <c r="G1582" s="149"/>
+    </row>
+    <row r="1583" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1583" s="149"/>
+      <c r="E1583" s="149"/>
+      <c r="G1583" s="149"/>
+    </row>
+    <row r="1584" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1584" s="149"/>
+      <c r="E1584" s="149"/>
+      <c r="G1584" s="149"/>
+    </row>
+    <row r="1585" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1585" s="149"/>
+      <c r="E1585" s="149"/>
+      <c r="G1585" s="149"/>
+    </row>
+    <row r="1586" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1586" s="149"/>
+      <c r="E1586" s="149"/>
+      <c r="G1586" s="149"/>
+    </row>
+    <row r="1587" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1587" s="149"/>
+      <c r="E1587" s="149"/>
+      <c r="G1587" s="149"/>
+    </row>
+    <row r="1588" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1588" s="149"/>
+      <c r="E1588" s="149"/>
+      <c r="G1588" s="149"/>
+    </row>
+    <row r="1589" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1589" s="149"/>
+      <c r="E1589" s="149"/>
+      <c r="G1589" s="149"/>
+    </row>
+    <row r="1590" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1590" s="149"/>
+      <c r="E1590" s="149"/>
+      <c r="G1590" s="149"/>
+    </row>
+    <row r="1591" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1591" s="149"/>
+      <c r="E1591" s="149"/>
+      <c r="G1591" s="149"/>
+    </row>
+    <row r="1592" spans="3:7" s="160" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C1592" s="149"/>
+      <c r="E1592" s="149"/>
+      <c r="G1592" s="149"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>