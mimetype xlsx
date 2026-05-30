--- v0 (2026-04-20)
+++ v1 (2026-05-30)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14535" yWindow="30" windowWidth="7875" windowHeight="11280"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="2" r:id="rId1"/>
     <sheet name="Лист3" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="32">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -796,339 +796,365 @@
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="21"/>
       <c r="N4" s="20"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="24">
         <v>2863.7</v>
       </c>
       <c r="C5" s="24">
         <v>5862.4</v>
       </c>
       <c r="D5" s="7">
         <v>8720.5</v>
       </c>
-      <c r="E5" s="6"/>
+      <c r="E5" s="6">
+        <v>11663.1</v>
+      </c>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="7"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="34"/>
       <c r="N5" s="20"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="24">
         <v>1398</v>
       </c>
       <c r="C6" s="24">
         <v>2794</v>
       </c>
       <c r="D6" s="7">
         <v>4157</v>
       </c>
-      <c r="E6" s="6"/>
+      <c r="E6" s="6">
+        <v>5541</v>
+      </c>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="7"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="34"/>
       <c r="N6" s="20"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="24">
         <v>12.6</v>
       </c>
       <c r="C7" s="24">
         <v>23.8</v>
       </c>
       <c r="D7" s="7">
         <v>34.9</v>
       </c>
-      <c r="E7" s="6"/>
+      <c r="E7" s="6">
+        <v>46.1</v>
+      </c>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="7"/>
       <c r="J7" s="32"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="34"/>
       <c r="N7" s="20"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="24">
         <v>3.8</v>
       </c>
       <c r="C8" s="24">
         <v>7.5</v>
       </c>
       <c r="D8" s="7">
         <v>11.3</v>
       </c>
-      <c r="E8" s="6"/>
+      <c r="E8" s="6">
+        <v>15</v>
+      </c>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="7"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="34"/>
       <c r="N8" s="20"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="24">
         <v>104.5</v>
       </c>
       <c r="C9" s="24">
         <v>210</v>
       </c>
       <c r="D9" s="7">
         <v>316.5</v>
       </c>
-      <c r="E9" s="6"/>
+      <c r="E9" s="6">
+        <v>429.5</v>
+      </c>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="7"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="34"/>
       <c r="N9" s="20"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="24">
         <v>33.299999999999997</v>
       </c>
       <c r="C10" s="24">
         <v>73.3</v>
       </c>
       <c r="D10" s="7">
         <v>113.3</v>
       </c>
-      <c r="E10" s="6"/>
+      <c r="E10" s="6">
+        <v>153.30000000000001</v>
+      </c>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="7"/>
       <c r="J10" s="32"/>
       <c r="K10" s="32"/>
       <c r="L10" s="32"/>
       <c r="M10" s="34"/>
       <c r="N10" s="20"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="24">
         <v>454.7</v>
       </c>
       <c r="C11" s="24">
         <v>976.2</v>
       </c>
       <c r="D11" s="7">
         <v>1383</v>
       </c>
-      <c r="E11" s="6"/>
+      <c r="E11" s="6">
+        <v>1824.7</v>
+      </c>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="34"/>
       <c r="N11" s="20"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="E12" s="9"/>
+      <c r="E12" s="24" t="s">
+        <v>17</v>
+      </c>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="31"/>
       <c r="J12" s="16"/>
       <c r="K12" s="25"/>
       <c r="L12" s="9"/>
       <c r="M12" s="36"/>
       <c r="N12" s="20"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="24">
         <v>735.8</v>
       </c>
       <c r="C13" s="24">
         <v>1521.9</v>
       </c>
       <c r="D13" s="37">
         <v>2314.1999999999998</v>
       </c>
-      <c r="E13" s="6"/>
+      <c r="E13" s="6">
+        <v>3128.6</v>
+      </c>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="7"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="35"/>
       <c r="N13" s="20"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="24">
         <v>38.200000000000003</v>
       </c>
       <c r="C14" s="24">
         <v>76.2</v>
       </c>
       <c r="D14" s="7">
         <v>114.1</v>
       </c>
-      <c r="E14" s="6"/>
+      <c r="E14" s="6">
+        <v>152.1</v>
+      </c>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="7"/>
       <c r="J14" s="32"/>
       <c r="K14" s="32"/>
       <c r="L14" s="32"/>
       <c r="M14" s="34"/>
       <c r="N14" s="20"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="E15" s="6"/>
+      <c r="E15" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="7"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="34"/>
       <c r="N15" s="20"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="24">
         <v>43.4</v>
       </c>
       <c r="C16" s="24">
         <v>89.2</v>
       </c>
       <c r="D16" s="7">
         <v>135.1</v>
       </c>
-      <c r="E16" s="6"/>
+      <c r="E16" s="6">
+        <v>181</v>
+      </c>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="7"/>
       <c r="J16" s="32"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="34"/>
       <c r="N16" s="20"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="24">
         <v>39.5</v>
       </c>
       <c r="C17" s="24">
         <v>90.2</v>
       </c>
       <c r="D17" s="7">
         <v>141</v>
       </c>
-      <c r="E17" s="6"/>
+      <c r="E17" s="6">
+        <v>191.8</v>
+      </c>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="7"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="34"/>
       <c r="N17" s="20"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="29"/>
       <c r="B18" s="26"/>
       <c r="C18" s="8"/>
       <c r="D18" s="5"/>
       <c r="E18" s="6"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="21"/>
       <c r="N18" s="20"/>
@@ -1142,338 +1168,364 @@
       <c r="D19" s="9"/>
       <c r="E19" s="6"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="21"/>
       <c r="N19" s="20"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
         <v>2863.7</v>
       </c>
       <c r="C20" s="24">
         <v>5862.4</v>
       </c>
       <c r="D20" s="7">
         <v>8720.5</v>
       </c>
-      <c r="E20" s="6"/>
+      <c r="E20" s="6">
+        <v>11663.1</v>
+      </c>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
       <c r="J20" s="32"/>
       <c r="K20" s="32"/>
       <c r="L20" s="32"/>
       <c r="M20" s="34"/>
       <c r="N20" s="20"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
         <v>1398</v>
       </c>
       <c r="C21" s="24">
         <v>2794</v>
       </c>
       <c r="D21" s="7">
         <v>4157</v>
       </c>
-      <c r="E21" s="6"/>
+      <c r="E21" s="6">
+        <v>5541</v>
+      </c>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="7"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="34"/>
       <c r="N21" s="20"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="24">
         <v>12.6</v>
       </c>
       <c r="C22" s="24">
         <v>23.8</v>
       </c>
       <c r="D22" s="7">
         <v>34.9</v>
       </c>
-      <c r="E22" s="6"/>
+      <c r="E22" s="6">
+        <v>46.1</v>
+      </c>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="7"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="34"/>
       <c r="N22" s="20"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="24">
         <v>3.8</v>
       </c>
       <c r="C23" s="24">
         <v>7.5</v>
       </c>
       <c r="D23" s="7">
         <v>11.3</v>
       </c>
-      <c r="E23" s="6"/>
+      <c r="E23" s="6">
+        <v>15</v>
+      </c>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="7"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="34"/>
       <c r="N23" s="20"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="24">
         <v>104.5</v>
       </c>
       <c r="C24" s="24">
         <v>210</v>
       </c>
       <c r="D24" s="7">
         <v>316.5</v>
       </c>
-      <c r="E24" s="6"/>
+      <c r="E24" s="6">
+        <v>429.5</v>
+      </c>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="7"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="34"/>
       <c r="N24" s="20"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="24">
         <v>33.299999999999997</v>
       </c>
       <c r="C25" s="24">
         <v>73.3</v>
       </c>
       <c r="D25" s="7">
         <v>113.3</v>
       </c>
-      <c r="E25" s="6"/>
+      <c r="E25" s="6">
+        <v>153.30000000000001</v>
+      </c>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="7"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="34"/>
       <c r="N25" s="20"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="24">
         <v>454.7</v>
       </c>
       <c r="C26" s="24">
         <v>976.2</v>
       </c>
       <c r="D26" s="7">
         <v>1383</v>
       </c>
-      <c r="E26" s="6"/>
+      <c r="E26" s="6">
+        <v>1824.7</v>
+      </c>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="7"/>
       <c r="J26" s="32"/>
       <c r="K26" s="32"/>
       <c r="L26" s="32"/>
       <c r="M26" s="34"/>
       <c r="N26" s="20"/>
     </row>
     <row r="27" spans="1:14" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="E27" s="9"/>
+      <c r="E27" s="24" t="s">
+        <v>17</v>
+      </c>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="31"/>
       <c r="K27" s="33"/>
       <c r="L27" s="9"/>
       <c r="M27" s="36"/>
       <c r="N27" s="20"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="24">
         <v>735.8</v>
       </c>
       <c r="C28" s="24">
         <v>1521.9</v>
       </c>
       <c r="D28" s="37">
         <v>2314.1999999999998</v>
       </c>
-      <c r="E28" s="6"/>
+      <c r="E28" s="6">
+        <v>3128.6</v>
+      </c>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
       <c r="J28" s="32"/>
       <c r="K28" s="32"/>
       <c r="L28" s="32"/>
       <c r="M28" s="35"/>
       <c r="N28" s="20"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="24">
         <v>38.200000000000003</v>
       </c>
       <c r="C29" s="24">
         <v>76.2</v>
       </c>
       <c r="D29" s="7">
         <v>114.1</v>
       </c>
-      <c r="E29" s="6"/>
+      <c r="E29" s="6">
+        <v>152.1</v>
+      </c>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="7"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="34"/>
       <c r="N29" s="20"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="E30" s="6"/>
+      <c r="E30" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="F30" s="6"/>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
       <c r="I30" s="7"/>
       <c r="J30" s="32"/>
       <c r="K30" s="32"/>
       <c r="L30" s="32"/>
       <c r="M30" s="34"/>
       <c r="N30" s="20"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="24">
         <v>43.4</v>
       </c>
       <c r="C31" s="24">
         <v>89.2</v>
       </c>
       <c r="D31" s="7">
         <v>135.1</v>
       </c>
-      <c r="E31" s="6"/>
+      <c r="E31" s="6">
+        <v>181</v>
+      </c>
       <c r="F31" s="6"/>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="7"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="34"/>
       <c r="N31" s="20"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="24">
         <v>39.5</v>
       </c>
       <c r="C32" s="24">
         <v>90.2</v>
       </c>
       <c r="D32" s="7">
         <v>141</v>
       </c>
-      <c r="E32" s="6"/>
+      <c r="E32" s="6">
+        <v>191.8</v>
+      </c>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="7"/>
       <c r="J32" s="32"/>
       <c r="K32" s="32"/>
       <c r="L32" s="32"/>
       <c r="M32" s="34"/>
       <c r="N32" s="20"/>
     </row>
     <row r="33" spans="1:13" s="14" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="12"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="13"/>
       <c r="G33" s="13"/>
       <c r="H33" s="13"/>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>