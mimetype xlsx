--- v1 (2026-05-30)
+++ v2 (2026-06-22)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14535" yWindow="30" windowWidth="7875" windowHeight="11280"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="2" r:id="rId1"/>
     <sheet name="Лист3" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="32">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -799,363 +799,389 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="21"/>
       <c r="N4" s="20"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="24">
         <v>2863.7</v>
       </c>
       <c r="C5" s="24">
         <v>5862.4</v>
       </c>
       <c r="D5" s="7">
         <v>8720.5</v>
       </c>
       <c r="E5" s="6">
         <v>11663.1</v>
       </c>
-      <c r="F5" s="6"/>
+      <c r="F5" s="6">
+        <v>14701</v>
+      </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="7"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="34"/>
       <c r="N5" s="20"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="24">
         <v>1398</v>
       </c>
       <c r="C6" s="24">
         <v>2794</v>
       </c>
       <c r="D6" s="7">
         <v>4157</v>
       </c>
       <c r="E6" s="6">
         <v>5541</v>
       </c>
-      <c r="F6" s="6"/>
+      <c r="F6" s="6">
+        <v>6878</v>
+      </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="7"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="34"/>
       <c r="N6" s="20"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="24">
         <v>12.6</v>
       </c>
       <c r="C7" s="24">
         <v>23.8</v>
       </c>
       <c r="D7" s="7">
         <v>34.9</v>
       </c>
       <c r="E7" s="6">
         <v>46.1</v>
       </c>
-      <c r="F7" s="6"/>
+      <c r="F7" s="6">
+        <v>52.5</v>
+      </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="7"/>
       <c r="J7" s="32"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="34"/>
       <c r="N7" s="20"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="24">
         <v>3.8</v>
       </c>
       <c r="C8" s="24">
         <v>7.5</v>
       </c>
       <c r="D8" s="7">
         <v>11.3</v>
       </c>
       <c r="E8" s="6">
         <v>15</v>
       </c>
-      <c r="F8" s="6"/>
+      <c r="F8" s="6">
+        <v>18.8</v>
+      </c>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="7"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="34"/>
       <c r="N8" s="20"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="24">
         <v>104.5</v>
       </c>
       <c r="C9" s="24">
         <v>210</v>
       </c>
       <c r="D9" s="7">
         <v>316.5</v>
       </c>
       <c r="E9" s="6">
         <v>429.5</v>
       </c>
-      <c r="F9" s="6"/>
+      <c r="F9" s="6">
+        <v>563.5</v>
+      </c>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="7"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="34"/>
       <c r="N9" s="20"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="24">
         <v>33.299999999999997</v>
       </c>
       <c r="C10" s="24">
         <v>73.3</v>
       </c>
       <c r="D10" s="7">
         <v>113.3</v>
       </c>
       <c r="E10" s="6">
         <v>153.30000000000001</v>
       </c>
-      <c r="F10" s="6"/>
+      <c r="F10" s="6">
+        <v>193.3</v>
+      </c>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="7"/>
       <c r="J10" s="32"/>
       <c r="K10" s="32"/>
       <c r="L10" s="32"/>
       <c r="M10" s="34"/>
       <c r="N10" s="20"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="24">
         <v>454.7</v>
       </c>
       <c r="C11" s="24">
         <v>976.2</v>
       </c>
       <c r="D11" s="7">
         <v>1383</v>
       </c>
       <c r="E11" s="6">
         <v>1824.7</v>
       </c>
-      <c r="F11" s="6"/>
+      <c r="F11" s="6">
+        <v>2332.1999999999998</v>
+      </c>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="34"/>
       <c r="N11" s="20"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="9"/>
+      <c r="F12" s="24" t="s">
+        <v>17</v>
+      </c>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="31"/>
       <c r="J12" s="16"/>
       <c r="K12" s="25"/>
       <c r="L12" s="9"/>
       <c r="M12" s="36"/>
       <c r="N12" s="20"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="24">
         <v>735.8</v>
       </c>
       <c r="C13" s="24">
         <v>1521.9</v>
       </c>
       <c r="D13" s="37">
         <v>2314.1999999999998</v>
       </c>
       <c r="E13" s="6">
         <v>3128.6</v>
       </c>
-      <c r="F13" s="6"/>
+      <c r="F13" s="6">
+        <v>4022.4</v>
+      </c>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="7"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="35"/>
       <c r="N13" s="20"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="24">
         <v>38.200000000000003</v>
       </c>
       <c r="C14" s="24">
         <v>76.2</v>
       </c>
       <c r="D14" s="7">
         <v>114.1</v>
       </c>
       <c r="E14" s="6">
         <v>152.1</v>
       </c>
-      <c r="F14" s="6"/>
+      <c r="F14" s="6">
+        <v>189.3</v>
+      </c>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="7"/>
       <c r="J14" s="32"/>
       <c r="K14" s="32"/>
       <c r="L14" s="32"/>
       <c r="M14" s="34"/>
       <c r="N14" s="20"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="F15" s="6"/>
+      <c r="F15" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="7"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="34"/>
       <c r="N15" s="20"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="24">
         <v>43.4</v>
       </c>
       <c r="C16" s="24">
         <v>89.2</v>
       </c>
       <c r="D16" s="7">
         <v>135.1</v>
       </c>
       <c r="E16" s="6">
         <v>181</v>
       </c>
-      <c r="F16" s="6"/>
+      <c r="F16" s="6">
+        <v>219.2</v>
+      </c>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="7"/>
       <c r="J16" s="32"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="34"/>
       <c r="N16" s="20"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="24">
         <v>39.5</v>
       </c>
       <c r="C17" s="24">
         <v>90.2</v>
       </c>
       <c r="D17" s="7">
         <v>141</v>
       </c>
       <c r="E17" s="6">
         <v>191.8</v>
       </c>
-      <c r="F17" s="6"/>
+      <c r="F17" s="6">
+        <v>231.7</v>
+      </c>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="7"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="34"/>
       <c r="N17" s="20"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="29"/>
       <c r="B18" s="26"/>
       <c r="C18" s="8"/>
       <c r="D18" s="5"/>
       <c r="E18" s="6"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="21"/>
       <c r="N18" s="20"/>
     </row>
@@ -1171,362 +1197,388 @@
       <c r="G19" s="10"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="21"/>
       <c r="N19" s="20"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
         <v>2863.7</v>
       </c>
       <c r="C20" s="24">
         <v>5862.4</v>
       </c>
       <c r="D20" s="7">
         <v>8720.5</v>
       </c>
       <c r="E20" s="6">
         <v>11663.1</v>
       </c>
-      <c r="F20" s="6"/>
+      <c r="F20" s="6">
+        <v>14701</v>
+      </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
       <c r="J20" s="32"/>
       <c r="K20" s="32"/>
       <c r="L20" s="32"/>
       <c r="M20" s="34"/>
       <c r="N20" s="20"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
         <v>1398</v>
       </c>
       <c r="C21" s="24">
         <v>2794</v>
       </c>
       <c r="D21" s="7">
         <v>4157</v>
       </c>
       <c r="E21" s="6">
         <v>5541</v>
       </c>
-      <c r="F21" s="6"/>
+      <c r="F21" s="6">
+        <v>6878</v>
+      </c>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="7"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="34"/>
       <c r="N21" s="20"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="24">
         <v>12.6</v>
       </c>
       <c r="C22" s="24">
         <v>23.8</v>
       </c>
       <c r="D22" s="7">
         <v>34.9</v>
       </c>
       <c r="E22" s="6">
         <v>46.1</v>
       </c>
-      <c r="F22" s="6"/>
+      <c r="F22" s="6">
+        <v>52.5</v>
+      </c>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="7"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="34"/>
       <c r="N22" s="20"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="24">
         <v>3.8</v>
       </c>
       <c r="C23" s="24">
         <v>7.5</v>
       </c>
       <c r="D23" s="7">
         <v>11.3</v>
       </c>
       <c r="E23" s="6">
         <v>15</v>
       </c>
-      <c r="F23" s="6"/>
+      <c r="F23" s="6">
+        <v>18.8</v>
+      </c>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="7"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="34"/>
       <c r="N23" s="20"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="24">
         <v>104.5</v>
       </c>
       <c r="C24" s="24">
         <v>210</v>
       </c>
       <c r="D24" s="7">
         <v>316.5</v>
       </c>
       <c r="E24" s="6">
         <v>429.5</v>
       </c>
-      <c r="F24" s="6"/>
+      <c r="F24" s="6">
+        <v>563.5</v>
+      </c>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="7"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="34"/>
       <c r="N24" s="20"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="24">
         <v>33.299999999999997</v>
       </c>
       <c r="C25" s="24">
         <v>73.3</v>
       </c>
       <c r="D25" s="7">
         <v>113.3</v>
       </c>
       <c r="E25" s="6">
         <v>153.30000000000001</v>
       </c>
-      <c r="F25" s="6"/>
+      <c r="F25" s="6">
+        <v>193.3</v>
+      </c>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="7"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="34"/>
       <c r="N25" s="20"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="24">
         <v>454.7</v>
       </c>
       <c r="C26" s="24">
         <v>976.2</v>
       </c>
       <c r="D26" s="7">
         <v>1383</v>
       </c>
       <c r="E26" s="6">
         <v>1824.7</v>
       </c>
-      <c r="F26" s="6"/>
+      <c r="F26" s="6">
+        <v>2332.1999999999998</v>
+      </c>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="7"/>
       <c r="J26" s="32"/>
       <c r="K26" s="32"/>
       <c r="L26" s="32"/>
       <c r="M26" s="34"/>
       <c r="N26" s="20"/>
     </row>
     <row r="27" spans="1:14" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="F27" s="9"/>
+      <c r="F27" s="24" t="s">
+        <v>17</v>
+      </c>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="31"/>
       <c r="K27" s="33"/>
       <c r="L27" s="9"/>
       <c r="M27" s="36"/>
       <c r="N27" s="20"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="24">
         <v>735.8</v>
       </c>
       <c r="C28" s="24">
         <v>1521.9</v>
       </c>
       <c r="D28" s="37">
         <v>2314.1999999999998</v>
       </c>
       <c r="E28" s="6">
         <v>3128.6</v>
       </c>
-      <c r="F28" s="6"/>
+      <c r="F28" s="6">
+        <v>4022.4</v>
+      </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
       <c r="J28" s="32"/>
       <c r="K28" s="32"/>
       <c r="L28" s="32"/>
       <c r="M28" s="35"/>
       <c r="N28" s="20"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="24">
         <v>38.200000000000003</v>
       </c>
       <c r="C29" s="24">
         <v>76.2</v>
       </c>
       <c r="D29" s="7">
         <v>114.1</v>
       </c>
       <c r="E29" s="6">
         <v>152.1</v>
       </c>
-      <c r="F29" s="6"/>
+      <c r="F29" s="6">
+        <v>189.3</v>
+      </c>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="7"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="34"/>
       <c r="N29" s="20"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="F30" s="6"/>
+      <c r="F30" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="G30" s="6"/>
       <c r="H30" s="6"/>
       <c r="I30" s="7"/>
       <c r="J30" s="32"/>
       <c r="K30" s="32"/>
       <c r="L30" s="32"/>
       <c r="M30" s="34"/>
       <c r="N30" s="20"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="24">
         <v>43.4</v>
       </c>
       <c r="C31" s="24">
         <v>89.2</v>
       </c>
       <c r="D31" s="7">
         <v>135.1</v>
       </c>
       <c r="E31" s="6">
         <v>181</v>
       </c>
-      <c r="F31" s="6"/>
+      <c r="F31" s="6">
+        <v>219.2</v>
+      </c>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="7"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="34"/>
       <c r="N31" s="20"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="24">
         <v>39.5</v>
       </c>
       <c r="C32" s="24">
         <v>90.2</v>
       </c>
       <c r="D32" s="7">
         <v>141</v>
       </c>
       <c r="E32" s="6">
         <v>191.8</v>
       </c>
-      <c r="F32" s="6"/>
+      <c r="F32" s="6">
+        <v>231.7</v>
+      </c>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="7"/>
       <c r="J32" s="32"/>
       <c r="K32" s="32"/>
       <c r="L32" s="32"/>
       <c r="M32" s="34"/>
       <c r="N32" s="20"/>
     </row>
     <row r="33" spans="1:13" s="14" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="12"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="13"/>
       <c r="G33" s="13"/>
       <c r="H33" s="13"/>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>