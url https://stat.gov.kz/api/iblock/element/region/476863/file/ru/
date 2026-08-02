--- v2 (2026-06-22)
+++ v3 (2026-08-02)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14535" yWindow="30" windowWidth="7875" windowHeight="11280"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="2" r:id="rId1"/>
     <sheet name="Лист3" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="32">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -802,387 +802,413 @@
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="21"/>
       <c r="N4" s="20"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="24">
         <v>2863.7</v>
       </c>
       <c r="C5" s="24">
         <v>5862.4</v>
       </c>
       <c r="D5" s="7">
         <v>8720.5</v>
       </c>
       <c r="E5" s="6">
         <v>11663.1</v>
       </c>
       <c r="F5" s="6">
         <v>14701</v>
       </c>
-      <c r="G5" s="6"/>
+      <c r="G5" s="6">
+        <v>17884.900000000001</v>
+      </c>
       <c r="H5" s="6"/>
       <c r="I5" s="7"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="34"/>
       <c r="N5" s="20"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="24">
         <v>1398</v>
       </c>
       <c r="C6" s="24">
         <v>2794</v>
       </c>
       <c r="D6" s="7">
         <v>4157</v>
       </c>
       <c r="E6" s="6">
         <v>5541</v>
       </c>
       <c r="F6" s="6">
         <v>6878</v>
       </c>
-      <c r="G6" s="6"/>
+      <c r="G6" s="6">
+        <v>8297</v>
+      </c>
       <c r="H6" s="6"/>
       <c r="I6" s="7"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="34"/>
       <c r="N6" s="20"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="24">
         <v>12.6</v>
       </c>
       <c r="C7" s="24">
         <v>23.8</v>
       </c>
       <c r="D7" s="7">
         <v>34.9</v>
       </c>
       <c r="E7" s="6">
         <v>46.1</v>
       </c>
       <c r="F7" s="6">
         <v>52.5</v>
       </c>
-      <c r="G7" s="6"/>
+      <c r="G7" s="6">
+        <v>59</v>
+      </c>
       <c r="H7" s="6"/>
       <c r="I7" s="7"/>
       <c r="J7" s="32"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="34"/>
       <c r="N7" s="20"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="24">
         <v>3.8</v>
       </c>
       <c r="C8" s="24">
         <v>7.5</v>
       </c>
       <c r="D8" s="7">
         <v>11.3</v>
       </c>
       <c r="E8" s="6">
         <v>15</v>
       </c>
       <c r="F8" s="6">
         <v>18.8</v>
       </c>
-      <c r="G8" s="6"/>
+      <c r="G8" s="6">
+        <v>22.6</v>
+      </c>
       <c r="H8" s="6"/>
       <c r="I8" s="7"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="34"/>
       <c r="N8" s="20"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="24">
         <v>104.5</v>
       </c>
       <c r="C9" s="24">
         <v>210</v>
       </c>
       <c r="D9" s="7">
         <v>316.5</v>
       </c>
       <c r="E9" s="6">
         <v>429.5</v>
       </c>
       <c r="F9" s="6">
         <v>563.5</v>
       </c>
-      <c r="G9" s="6"/>
+      <c r="G9" s="6">
+        <v>716</v>
+      </c>
       <c r="H9" s="6"/>
       <c r="I9" s="7"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="34"/>
       <c r="N9" s="20"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="24">
         <v>33.299999999999997</v>
       </c>
       <c r="C10" s="24">
         <v>73.3</v>
       </c>
       <c r="D10" s="7">
         <v>113.3</v>
       </c>
       <c r="E10" s="6">
         <v>153.30000000000001</v>
       </c>
       <c r="F10" s="6">
         <v>193.3</v>
       </c>
-      <c r="G10" s="6"/>
+      <c r="G10" s="6">
+        <v>233.3</v>
+      </c>
       <c r="H10" s="6"/>
       <c r="I10" s="7"/>
       <c r="J10" s="32"/>
       <c r="K10" s="32"/>
       <c r="L10" s="32"/>
       <c r="M10" s="34"/>
       <c r="N10" s="20"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="24">
         <v>454.7</v>
       </c>
       <c r="C11" s="24">
         <v>976.2</v>
       </c>
       <c r="D11" s="7">
         <v>1383</v>
       </c>
       <c r="E11" s="6">
         <v>1824.7</v>
       </c>
       <c r="F11" s="6">
         <v>2332.1999999999998</v>
       </c>
-      <c r="G11" s="6"/>
+      <c r="G11" s="6">
+        <v>2897.2</v>
+      </c>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="34"/>
       <c r="N11" s="20"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="G12" s="9"/>
+      <c r="G12" s="24" t="s">
+        <v>17</v>
+      </c>
       <c r="H12" s="9"/>
       <c r="I12" s="31"/>
       <c r="J12" s="16"/>
       <c r="K12" s="25"/>
       <c r="L12" s="9"/>
       <c r="M12" s="36"/>
       <c r="N12" s="20"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="24">
         <v>735.8</v>
       </c>
       <c r="C13" s="24">
         <v>1521.9</v>
       </c>
       <c r="D13" s="37">
         <v>2314.1999999999998</v>
       </c>
       <c r="E13" s="6">
         <v>3128.6</v>
       </c>
       <c r="F13" s="6">
         <v>4022.4</v>
       </c>
-      <c r="G13" s="6"/>
+      <c r="G13" s="37">
+        <v>4904.2</v>
+      </c>
       <c r="H13" s="6"/>
       <c r="I13" s="7"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="35"/>
       <c r="N13" s="20"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="24">
         <v>38.200000000000003</v>
       </c>
       <c r="C14" s="24">
         <v>76.2</v>
       </c>
       <c r="D14" s="7">
         <v>114.1</v>
       </c>
       <c r="E14" s="6">
         <v>152.1</v>
       </c>
       <c r="F14" s="6">
         <v>189.3</v>
       </c>
-      <c r="G14" s="6"/>
+      <c r="G14" s="6">
+        <v>226.4</v>
+      </c>
       <c r="H14" s="6"/>
       <c r="I14" s="7"/>
       <c r="J14" s="32"/>
       <c r="K14" s="32"/>
       <c r="L14" s="32"/>
       <c r="M14" s="34"/>
       <c r="N14" s="20"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="G15" s="6"/>
+      <c r="G15" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="H15" s="6"/>
       <c r="I15" s="7"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="34"/>
       <c r="N15" s="20"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="24">
         <v>43.4</v>
       </c>
       <c r="C16" s="24">
         <v>89.2</v>
       </c>
       <c r="D16" s="7">
         <v>135.1</v>
       </c>
       <c r="E16" s="6">
         <v>181</v>
       </c>
       <c r="F16" s="6">
         <v>219.2</v>
       </c>
-      <c r="G16" s="6"/>
+      <c r="G16" s="6">
+        <v>257.5</v>
+      </c>
       <c r="H16" s="6"/>
       <c r="I16" s="7"/>
       <c r="J16" s="32"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="34"/>
       <c r="N16" s="20"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="24">
         <v>39.5</v>
       </c>
       <c r="C17" s="24">
         <v>90.2</v>
       </c>
       <c r="D17" s="7">
         <v>141</v>
       </c>
       <c r="E17" s="6">
         <v>191.8</v>
       </c>
       <c r="F17" s="6">
         <v>231.7</v>
       </c>
-      <c r="G17" s="6"/>
+      <c r="G17" s="6">
+        <v>271.7</v>
+      </c>
       <c r="H17" s="6"/>
       <c r="I17" s="7"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="34"/>
       <c r="N17" s="20"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="29"/>
       <c r="B18" s="26"/>
       <c r="C18" s="8"/>
       <c r="D18" s="5"/>
       <c r="E18" s="6"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="21"/>
       <c r="N18" s="20"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
@@ -1200,386 +1226,412 @@
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="21"/>
       <c r="N19" s="20"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
         <v>2863.7</v>
       </c>
       <c r="C20" s="24">
         <v>5862.4</v>
       </c>
       <c r="D20" s="7">
         <v>8720.5</v>
       </c>
       <c r="E20" s="6">
         <v>11663.1</v>
       </c>
       <c r="F20" s="6">
         <v>14701</v>
       </c>
-      <c r="G20" s="6"/>
+      <c r="G20" s="6">
+        <v>17884.900000000001</v>
+      </c>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
       <c r="J20" s="32"/>
       <c r="K20" s="32"/>
       <c r="L20" s="32"/>
       <c r="M20" s="34"/>
       <c r="N20" s="20"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
         <v>1398</v>
       </c>
       <c r="C21" s="24">
         <v>2794</v>
       </c>
       <c r="D21" s="7">
         <v>4157</v>
       </c>
       <c r="E21" s="6">
         <v>5541</v>
       </c>
       <c r="F21" s="6">
         <v>6878</v>
       </c>
-      <c r="G21" s="6"/>
+      <c r="G21" s="6">
+        <v>8297</v>
+      </c>
       <c r="H21" s="6"/>
       <c r="I21" s="7"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="34"/>
       <c r="N21" s="20"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="24">
         <v>12.6</v>
       </c>
       <c r="C22" s="24">
         <v>23.8</v>
       </c>
       <c r="D22" s="7">
         <v>34.9</v>
       </c>
       <c r="E22" s="6">
         <v>46.1</v>
       </c>
       <c r="F22" s="6">
         <v>52.5</v>
       </c>
-      <c r="G22" s="6"/>
+      <c r="G22" s="6">
+        <v>59</v>
+      </c>
       <c r="H22" s="6"/>
       <c r="I22" s="7"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="34"/>
       <c r="N22" s="20"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="24">
         <v>3.8</v>
       </c>
       <c r="C23" s="24">
         <v>7.5</v>
       </c>
       <c r="D23" s="7">
         <v>11.3</v>
       </c>
       <c r="E23" s="6">
         <v>15</v>
       </c>
       <c r="F23" s="6">
         <v>18.8</v>
       </c>
-      <c r="G23" s="6"/>
+      <c r="G23" s="6">
+        <v>22.6</v>
+      </c>
       <c r="H23" s="6"/>
       <c r="I23" s="7"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="34"/>
       <c r="N23" s="20"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="24">
         <v>104.5</v>
       </c>
       <c r="C24" s="24">
         <v>210</v>
       </c>
       <c r="D24" s="7">
         <v>316.5</v>
       </c>
       <c r="E24" s="6">
         <v>429.5</v>
       </c>
       <c r="F24" s="6">
         <v>563.5</v>
       </c>
-      <c r="G24" s="6"/>
+      <c r="G24" s="6">
+        <v>716</v>
+      </c>
       <c r="H24" s="6"/>
       <c r="I24" s="7"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="34"/>
       <c r="N24" s="20"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="24">
         <v>33.299999999999997</v>
       </c>
       <c r="C25" s="24">
         <v>73.3</v>
       </c>
       <c r="D25" s="7">
         <v>113.3</v>
       </c>
       <c r="E25" s="6">
         <v>153.30000000000001</v>
       </c>
       <c r="F25" s="6">
         <v>193.3</v>
       </c>
-      <c r="G25" s="6"/>
+      <c r="G25" s="6">
+        <v>233.3</v>
+      </c>
       <c r="H25" s="6"/>
       <c r="I25" s="7"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="34"/>
       <c r="N25" s="20"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A26" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="24">
         <v>454.7</v>
       </c>
       <c r="C26" s="24">
         <v>976.2</v>
       </c>
       <c r="D26" s="7">
         <v>1383</v>
       </c>
       <c r="E26" s="6">
         <v>1824.7</v>
       </c>
       <c r="F26" s="6">
         <v>2332.1999999999998</v>
       </c>
-      <c r="G26" s="6"/>
+      <c r="G26" s="6">
+        <v>2897.2</v>
+      </c>
       <c r="H26" s="6"/>
       <c r="I26" s="7"/>
       <c r="J26" s="32"/>
       <c r="K26" s="32"/>
       <c r="L26" s="32"/>
       <c r="M26" s="34"/>
       <c r="N26" s="20"/>
     </row>
     <row r="27" spans="1:14" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="G27" s="9"/>
+      <c r="G27" s="24" t="s">
+        <v>17</v>
+      </c>
       <c r="H27" s="9"/>
       <c r="I27" s="31"/>
       <c r="K27" s="33"/>
       <c r="L27" s="9"/>
       <c r="M27" s="36"/>
       <c r="N27" s="20"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A28" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="24">
         <v>735.8</v>
       </c>
       <c r="C28" s="24">
         <v>1521.9</v>
       </c>
       <c r="D28" s="37">
         <v>2314.1999999999998</v>
       </c>
       <c r="E28" s="6">
         <v>3128.6</v>
       </c>
       <c r="F28" s="6">
         <v>4022.4</v>
       </c>
-      <c r="G28" s="6"/>
+      <c r="G28" s="37">
+        <v>4904.2</v>
+      </c>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
       <c r="J28" s="32"/>
       <c r="K28" s="32"/>
       <c r="L28" s="32"/>
       <c r="M28" s="35"/>
       <c r="N28" s="20"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A29" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="24">
         <v>38.200000000000003</v>
       </c>
       <c r="C29" s="24">
         <v>76.2</v>
       </c>
       <c r="D29" s="7">
         <v>114.1</v>
       </c>
       <c r="E29" s="6">
         <v>152.1</v>
       </c>
       <c r="F29" s="6">
         <v>189.3</v>
       </c>
-      <c r="G29" s="6"/>
+      <c r="G29" s="6">
+        <v>226.4</v>
+      </c>
       <c r="H29" s="6"/>
       <c r="I29" s="7"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="34"/>
       <c r="N29" s="20"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A30" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="G30" s="6"/>
+      <c r="G30" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="H30" s="6"/>
       <c r="I30" s="7"/>
       <c r="J30" s="32"/>
       <c r="K30" s="32"/>
       <c r="L30" s="32"/>
       <c r="M30" s="34"/>
       <c r="N30" s="20"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A31" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="24">
         <v>43.4</v>
       </c>
       <c r="C31" s="24">
         <v>89.2</v>
       </c>
       <c r="D31" s="7">
         <v>135.1</v>
       </c>
       <c r="E31" s="6">
         <v>181</v>
       </c>
       <c r="F31" s="6">
         <v>219.2</v>
       </c>
-      <c r="G31" s="6"/>
+      <c r="G31" s="6">
+        <v>257.5</v>
+      </c>
       <c r="H31" s="6"/>
       <c r="I31" s="7"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="34"/>
       <c r="N31" s="20"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A32" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="24">
         <v>39.5</v>
       </c>
       <c r="C32" s="24">
         <v>90.2</v>
       </c>
       <c r="D32" s="7">
         <v>141</v>
       </c>
       <c r="E32" s="6">
         <v>191.8</v>
       </c>
       <c r="F32" s="6">
         <v>231.7</v>
       </c>
-      <c r="G32" s="6"/>
+      <c r="G32" s="6">
+        <v>271.7</v>
+      </c>
       <c r="H32" s="6"/>
       <c r="I32" s="7"/>
       <c r="J32" s="32"/>
       <c r="K32" s="32"/>
       <c r="L32" s="32"/>
       <c r="M32" s="34"/>
       <c r="N32" s="20"/>
     </row>
     <row r="33" spans="1:13" s="14" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="12"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="13"/>
       <c r="G33" s="13"/>
       <c r="H33" s="13"/>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
     </row>