--- v3 (2026-08-02)
+++ v4 (2026-08-22)
@@ -1,63 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\1408\Dinamika\2026\07_2026\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{888892AA-E105-4270-AA41-8C7ED2C004B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14535" yWindow="30" windowWidth="7875" windowHeight="11280"/>
+    <workbookView xWindow="8436" yWindow="0" windowWidth="9036" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="2" r:id="rId1"/>
     <sheet name="Лист3" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="32">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -114,51 +120,51 @@
   <si>
     <t>Уалихановский район</t>
   </si>
   <si>
     <t>Район Им.Габита Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">Вода питьевая, тыс.куб.м                    </t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>"-" - нет производства</t>
   </si>
   <si>
     <t>"х" - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области. В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в Северо-Казахстанской области за 2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -373,108 +379,111 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -502,51 +511,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -679,1035 +688,1087 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N35"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="E1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="23.88671875" style="1" customWidth="1"/>
+    <col min="2" max="10" width="9.109375" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:14" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
       <c r="H1" s="40"/>
       <c r="I1" s="40"/>
       <c r="J1" s="40"/>
       <c r="K1" s="40"/>
       <c r="L1" s="40"/>
       <c r="M1" s="40"/>
     </row>
     <row r="2" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="18"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
       <c r="L2" s="17"/>
       <c r="M2" s="17"/>
     </row>
-    <row r="3" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" ht="20.399999999999999" x14ac:dyDescent="0.25">
       <c r="A3" s="27"/>
       <c r="B3" s="22" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="19" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="20"/>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="21"/>
       <c r="N4" s="20"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="24">
         <v>2863.7</v>
       </c>
       <c r="C5" s="24">
         <v>5862.4</v>
       </c>
       <c r="D5" s="7">
         <v>8720.5</v>
       </c>
       <c r="E5" s="6">
         <v>11663.1</v>
       </c>
       <c r="F5" s="6">
         <v>14701</v>
       </c>
       <c r="G5" s="6">
         <v>17884.900000000001</v>
       </c>
-      <c r="H5" s="6"/>
+      <c r="H5" s="6">
+        <v>21086.9</v>
+      </c>
       <c r="I5" s="7"/>
       <c r="J5" s="32"/>
       <c r="K5" s="32"/>
       <c r="L5" s="32"/>
       <c r="M5" s="34"/>
       <c r="N5" s="20"/>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="24">
         <v>1398</v>
       </c>
       <c r="C6" s="24">
         <v>2794</v>
       </c>
       <c r="D6" s="7">
         <v>4157</v>
       </c>
       <c r="E6" s="6">
         <v>5541</v>
       </c>
       <c r="F6" s="6">
         <v>6878</v>
       </c>
       <c r="G6" s="6">
         <v>8297</v>
       </c>
-      <c r="H6" s="6"/>
+      <c r="H6" s="6">
+        <v>9681</v>
+      </c>
       <c r="I6" s="7"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="34"/>
       <c r="N6" s="20"/>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="24">
         <v>12.6</v>
       </c>
       <c r="C7" s="24">
         <v>23.8</v>
       </c>
       <c r="D7" s="7">
         <v>34.9</v>
       </c>
       <c r="E7" s="6">
         <v>46.1</v>
       </c>
       <c r="F7" s="6">
         <v>52.5</v>
       </c>
       <c r="G7" s="6">
         <v>59</v>
       </c>
-      <c r="H7" s="6"/>
+      <c r="H7" s="6">
+        <v>65.400000000000006</v>
+      </c>
       <c r="I7" s="7"/>
       <c r="J7" s="32"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="34"/>
       <c r="N7" s="20"/>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="24">
         <v>3.8</v>
       </c>
       <c r="C8" s="24">
         <v>7.5</v>
       </c>
       <c r="D8" s="7">
         <v>11.3</v>
       </c>
       <c r="E8" s="6">
         <v>15</v>
       </c>
       <c r="F8" s="6">
         <v>18.8</v>
       </c>
       <c r="G8" s="6">
         <v>22.6</v>
       </c>
-      <c r="H8" s="6"/>
+      <c r="H8" s="6">
+        <v>26.5</v>
+      </c>
       <c r="I8" s="7"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="32"/>
       <c r="M8" s="34"/>
       <c r="N8" s="20"/>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="24">
         <v>104.5</v>
       </c>
       <c r="C9" s="24">
         <v>210</v>
       </c>
       <c r="D9" s="7">
         <v>316.5</v>
       </c>
       <c r="E9" s="6">
         <v>429.5</v>
       </c>
       <c r="F9" s="6">
         <v>563.5</v>
       </c>
       <c r="G9" s="6">
         <v>716</v>
       </c>
-      <c r="H9" s="6"/>
+      <c r="H9" s="6">
+        <v>886.2</v>
+      </c>
       <c r="I9" s="7"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="34"/>
       <c r="N9" s="20"/>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="24">
         <v>33.299999999999997</v>
       </c>
       <c r="C10" s="24">
         <v>73.3</v>
       </c>
       <c r="D10" s="7">
         <v>113.3</v>
       </c>
       <c r="E10" s="6">
         <v>153.30000000000001</v>
       </c>
       <c r="F10" s="6">
         <v>193.3</v>
       </c>
       <c r="G10" s="6">
         <v>233.3</v>
       </c>
-      <c r="H10" s="6"/>
+      <c r="H10" s="6">
+        <v>273.3</v>
+      </c>
       <c r="I10" s="7"/>
       <c r="J10" s="32"/>
       <c r="K10" s="32"/>
       <c r="L10" s="32"/>
       <c r="M10" s="34"/>
       <c r="N10" s="20"/>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="24">
         <v>454.7</v>
       </c>
       <c r="C11" s="24">
         <v>976.2</v>
       </c>
       <c r="D11" s="7">
         <v>1383</v>
       </c>
       <c r="E11" s="6">
         <v>1824.7</v>
       </c>
       <c r="F11" s="6">
         <v>2332.1999999999998</v>
       </c>
       <c r="G11" s="6">
         <v>2897.2</v>
       </c>
-      <c r="H11" s="6"/>
+      <c r="H11" s="6">
+        <v>3465.8</v>
+      </c>
       <c r="I11" s="7"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
       <c r="L11" s="32"/>
       <c r="M11" s="34"/>
       <c r="N11" s="20"/>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="9"/>
+      <c r="H12" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="I12" s="31"/>
       <c r="J12" s="16"/>
       <c r="K12" s="25"/>
       <c r="L12" s="9"/>
       <c r="M12" s="36"/>
       <c r="N12" s="20"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="24">
         <v>735.8</v>
       </c>
       <c r="C13" s="24">
         <v>1521.9</v>
       </c>
       <c r="D13" s="37">
         <v>2314.1999999999998</v>
       </c>
       <c r="E13" s="6">
         <v>3128.6</v>
       </c>
       <c r="F13" s="6">
         <v>4022.4</v>
       </c>
       <c r="G13" s="37">
         <v>4904.2</v>
       </c>
-      <c r="H13" s="6"/>
+      <c r="H13" s="6">
+        <v>5817.7</v>
+      </c>
       <c r="I13" s="7"/>
       <c r="J13" s="32"/>
       <c r="K13" s="32"/>
       <c r="L13" s="32"/>
       <c r="M13" s="35"/>
       <c r="N13" s="20"/>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="24">
         <v>38.200000000000003</v>
       </c>
       <c r="C14" s="24">
         <v>76.2</v>
       </c>
       <c r="D14" s="7">
         <v>114.1</v>
       </c>
       <c r="E14" s="6">
         <v>152.1</v>
       </c>
       <c r="F14" s="6">
         <v>189.3</v>
       </c>
       <c r="G14" s="6">
         <v>226.4</v>
       </c>
-      <c r="H14" s="6"/>
+      <c r="H14" s="6">
+        <v>263.60000000000002</v>
+      </c>
       <c r="I14" s="7"/>
       <c r="J14" s="32"/>
       <c r="K14" s="32"/>
       <c r="L14" s="32"/>
       <c r="M14" s="34"/>
       <c r="N14" s="20"/>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="H15" s="6"/>
+      <c r="H15" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="I15" s="7"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="34"/>
       <c r="N15" s="20"/>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="24">
         <v>43.4</v>
       </c>
       <c r="C16" s="24">
         <v>89.2</v>
       </c>
       <c r="D16" s="7">
         <v>135.1</v>
       </c>
       <c r="E16" s="6">
         <v>181</v>
       </c>
       <c r="F16" s="6">
         <v>219.2</v>
       </c>
       <c r="G16" s="6">
         <v>257.5</v>
       </c>
-      <c r="H16" s="6"/>
+      <c r="H16" s="6">
+        <v>295.8</v>
+      </c>
       <c r="I16" s="7"/>
       <c r="J16" s="32"/>
       <c r="K16" s="32"/>
       <c r="L16" s="32"/>
       <c r="M16" s="34"/>
       <c r="N16" s="20"/>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="24">
         <v>39.5</v>
       </c>
       <c r="C17" s="24">
         <v>90.2</v>
       </c>
       <c r="D17" s="7">
         <v>141</v>
       </c>
       <c r="E17" s="6">
         <v>191.8</v>
       </c>
       <c r="F17" s="6">
         <v>231.7</v>
       </c>
       <c r="G17" s="6">
         <v>271.7</v>
       </c>
-      <c r="H17" s="6"/>
+      <c r="H17" s="6">
+        <v>311.7</v>
+      </c>
       <c r="I17" s="7"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="34"/>
       <c r="N17" s="20"/>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" s="29"/>
       <c r="B18" s="26"/>
       <c r="C18" s="8"/>
       <c r="D18" s="5"/>
       <c r="E18" s="6"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
-      <c r="H18" s="8"/>
+      <c r="H18" s="6"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="21"/>
       <c r="N18" s="20"/>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="8"/>
       <c r="D19" s="9"/>
       <c r="E19" s="6"/>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
-      <c r="H19" s="8"/>
+      <c r="H19" s="6"/>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="21"/>
       <c r="N19" s="20"/>
     </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="24">
         <v>2863.7</v>
       </c>
       <c r="C20" s="24">
         <v>5862.4</v>
       </c>
       <c r="D20" s="7">
         <v>8720.5</v>
       </c>
       <c r="E20" s="6">
         <v>11663.1</v>
       </c>
       <c r="F20" s="6">
         <v>14701</v>
       </c>
       <c r="G20" s="6">
         <v>17884.900000000001</v>
       </c>
-      <c r="H20" s="6"/>
+      <c r="H20" s="6">
+        <v>21086.9</v>
+      </c>
       <c r="I20" s="7"/>
       <c r="J20" s="32"/>
       <c r="K20" s="32"/>
       <c r="L20" s="32"/>
       <c r="M20" s="34"/>
       <c r="N20" s="20"/>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="24">
         <v>1398</v>
       </c>
       <c r="C21" s="24">
         <v>2794</v>
       </c>
       <c r="D21" s="7">
         <v>4157</v>
       </c>
       <c r="E21" s="6">
         <v>5541</v>
       </c>
       <c r="F21" s="6">
         <v>6878</v>
       </c>
       <c r="G21" s="6">
         <v>8297</v>
       </c>
-      <c r="H21" s="6"/>
+      <c r="H21" s="6">
+        <v>9681</v>
+      </c>
       <c r="I21" s="7"/>
       <c r="J21" s="32"/>
       <c r="K21" s="32"/>
       <c r="L21" s="32"/>
       <c r="M21" s="34"/>
       <c r="N21" s="20"/>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="24">
         <v>12.6</v>
       </c>
       <c r="C22" s="24">
         <v>23.8</v>
       </c>
       <c r="D22" s="7">
         <v>34.9</v>
       </c>
       <c r="E22" s="6">
         <v>46.1</v>
       </c>
       <c r="F22" s="6">
         <v>52.5</v>
       </c>
       <c r="G22" s="6">
         <v>59</v>
       </c>
-      <c r="H22" s="6"/>
+      <c r="H22" s="6">
+        <v>65.400000000000006</v>
+      </c>
       <c r="I22" s="7"/>
       <c r="J22" s="32"/>
       <c r="K22" s="32"/>
       <c r="L22" s="32"/>
       <c r="M22" s="34"/>
       <c r="N22" s="20"/>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="24">
         <v>3.8</v>
       </c>
       <c r="C23" s="24">
         <v>7.5</v>
       </c>
       <c r="D23" s="7">
         <v>11.3</v>
       </c>
       <c r="E23" s="6">
         <v>15</v>
       </c>
       <c r="F23" s="6">
         <v>18.8</v>
       </c>
       <c r="G23" s="6">
         <v>22.6</v>
       </c>
-      <c r="H23" s="6"/>
+      <c r="H23" s="6">
+        <v>26.5</v>
+      </c>
       <c r="I23" s="7"/>
       <c r="J23" s="32"/>
       <c r="K23" s="32"/>
       <c r="L23" s="32"/>
       <c r="M23" s="34"/>
       <c r="N23" s="20"/>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="24">
         <v>104.5</v>
       </c>
       <c r="C24" s="24">
         <v>210</v>
       </c>
       <c r="D24" s="7">
         <v>316.5</v>
       </c>
       <c r="E24" s="6">
         <v>429.5</v>
       </c>
       <c r="F24" s="6">
         <v>563.5</v>
       </c>
       <c r="G24" s="6">
         <v>716</v>
       </c>
-      <c r="H24" s="6"/>
+      <c r="H24" s="6">
+        <v>886.2</v>
+      </c>
       <c r="I24" s="7"/>
       <c r="J24" s="32"/>
       <c r="K24" s="32"/>
       <c r="L24" s="32"/>
       <c r="M24" s="34"/>
       <c r="N24" s="20"/>
     </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="24">
         <v>33.299999999999997</v>
       </c>
       <c r="C25" s="24">
         <v>73.3</v>
       </c>
       <c r="D25" s="7">
         <v>113.3</v>
       </c>
       <c r="E25" s="6">
         <v>153.30000000000001</v>
       </c>
       <c r="F25" s="6">
         <v>193.3</v>
       </c>
       <c r="G25" s="6">
         <v>233.3</v>
       </c>
-      <c r="H25" s="6"/>
+      <c r="H25" s="6">
+        <v>273.3</v>
+      </c>
       <c r="I25" s="7"/>
       <c r="J25" s="32"/>
       <c r="K25" s="32"/>
       <c r="L25" s="32"/>
       <c r="M25" s="34"/>
       <c r="N25" s="20"/>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="24">
         <v>454.7</v>
       </c>
       <c r="C26" s="24">
         <v>976.2</v>
       </c>
       <c r="D26" s="7">
         <v>1383</v>
       </c>
       <c r="E26" s="6">
         <v>1824.7</v>
       </c>
       <c r="F26" s="6">
         <v>2332.1999999999998</v>
       </c>
       <c r="G26" s="6">
         <v>2897.2</v>
       </c>
-      <c r="H26" s="6"/>
+      <c r="H26" s="6">
+        <v>3465.8</v>
+      </c>
       <c r="I26" s="7"/>
       <c r="J26" s="32"/>
       <c r="K26" s="32"/>
       <c r="L26" s="32"/>
       <c r="M26" s="34"/>
       <c r="N26" s="20"/>
     </row>
-    <row r="27" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:14" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A27" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="H27" s="9"/>
+      <c r="H27" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="I27" s="31"/>
       <c r="K27" s="33"/>
       <c r="L27" s="9"/>
       <c r="M27" s="36"/>
       <c r="N27" s="20"/>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="24">
         <v>735.8</v>
       </c>
       <c r="C28" s="24">
         <v>1521.9</v>
       </c>
       <c r="D28" s="37">
         <v>2314.1999999999998</v>
       </c>
       <c r="E28" s="6">
         <v>3128.6</v>
       </c>
       <c r="F28" s="6">
         <v>4022.4</v>
       </c>
       <c r="G28" s="37">
         <v>4904.2</v>
       </c>
-      <c r="H28" s="6"/>
+      <c r="H28" s="6">
+        <v>5817.7</v>
+      </c>
       <c r="I28" s="7"/>
       <c r="J28" s="32"/>
       <c r="K28" s="32"/>
       <c r="L28" s="32"/>
       <c r="M28" s="35"/>
       <c r="N28" s="20"/>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="24">
         <v>38.200000000000003</v>
       </c>
       <c r="C29" s="24">
         <v>76.2</v>
       </c>
       <c r="D29" s="7">
         <v>114.1</v>
       </c>
       <c r="E29" s="6">
         <v>152.1</v>
       </c>
       <c r="F29" s="6">
         <v>189.3</v>
       </c>
       <c r="G29" s="6">
         <v>226.4</v>
       </c>
-      <c r="H29" s="6"/>
+      <c r="H29" s="6">
+        <v>263.60000000000002</v>
+      </c>
       <c r="I29" s="7"/>
       <c r="J29" s="32"/>
       <c r="K29" s="32"/>
       <c r="L29" s="32"/>
       <c r="M29" s="34"/>
       <c r="N29" s="20"/>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="H30" s="6"/>
+      <c r="H30" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="I30" s="7"/>
       <c r="J30" s="32"/>
       <c r="K30" s="32"/>
       <c r="L30" s="32"/>
       <c r="M30" s="34"/>
       <c r="N30" s="20"/>
     </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="24">
         <v>43.4</v>
       </c>
       <c r="C31" s="24">
         <v>89.2</v>
       </c>
       <c r="D31" s="7">
         <v>135.1</v>
       </c>
       <c r="E31" s="6">
         <v>181</v>
       </c>
       <c r="F31" s="6">
         <v>219.2</v>
       </c>
       <c r="G31" s="6">
         <v>257.5</v>
       </c>
-      <c r="H31" s="6"/>
+      <c r="H31" s="6">
+        <v>295.8</v>
+      </c>
       <c r="I31" s="7"/>
       <c r="J31" s="32"/>
       <c r="K31" s="32"/>
       <c r="L31" s="32"/>
       <c r="M31" s="34"/>
       <c r="N31" s="20"/>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="24">
         <v>39.5</v>
       </c>
       <c r="C32" s="24">
         <v>90.2</v>
       </c>
       <c r="D32" s="7">
         <v>141</v>
       </c>
       <c r="E32" s="6">
         <v>191.8</v>
       </c>
       <c r="F32" s="6">
         <v>231.7</v>
       </c>
       <c r="G32" s="6">
         <v>271.7</v>
       </c>
-      <c r="H32" s="6"/>
+      <c r="H32" s="6">
+        <v>311.7</v>
+      </c>
       <c r="I32" s="7"/>
       <c r="J32" s="32"/>
       <c r="K32" s="32"/>
       <c r="L32" s="32"/>
       <c r="M32" s="34"/>
       <c r="N32" s="20"/>
     </row>
-    <row r="33" spans="1:13" s="14" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:13" s="14" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="4"/>
       <c r="C33" s="12"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="13"/>
       <c r="G33" s="13"/>
       <c r="H33" s="13"/>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
     </row>
-    <row r="34" spans="1:13" s="14" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13" s="14" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="12"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
       <c r="M34" s="15"/>
     </row>
     <row r="35" spans="1:13" s="14" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="38" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="39"/>
       <c r="C35" s="39"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
       <c r="J35" s="39"/>
       <c r="K35" s="39"/>
       <c r="L35" s="39"/>
       <c r="M35" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>