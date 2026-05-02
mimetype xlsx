--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\03\03-англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5EB61888-D05E-4EE7-9D90-186202E1A7A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="165" yWindow="285" windowWidth="12795" windowHeight="11685"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Electricity, thousand kWh</t>
   </si>
   <si>
     <t>Steam and hot water (thermal energy), thousand Gcal</t>
   </si>
   <si>
     <t>Semey city administration</t>
   </si>
@@ -106,56 +112,56 @@
   <si>
     <t>"-"  - no production</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Zhanasemey district</t>
   </si>
   <si>
     <t>Boroduliha district</t>
   </si>
   <si>
     <t>Output of industrial products in the "Supply of electricity, gas, steam, hot water and air conditioned" section in the Abay region,  2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -336,51 +342,51 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 6" xfId="1"/>
+    <cellStyle name="Обычный 6" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -398,118 +404,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -645,553 +685,583 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F39" sqref="F39"/>
+      <selection activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="9" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="9" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="9" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="9" customWidth="1"/>
     <col min="8" max="8" width="11" style="9" customWidth="1"/>
     <col min="9" max="9" width="15.140625" style="9" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" style="9" customWidth="1"/>
     <col min="11" max="11" width="15.85546875" style="9" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="24" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
     </row>
-    <row r="3" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="12" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
-    <row r="4" spans="1:13" s="6" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="12" customFormat="1">
       <c r="A6" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="21">
         <v>157580.4</v>
       </c>
       <c r="C6" s="21">
         <v>303568.8</v>
       </c>
-      <c r="D6" s="21"/>
+      <c r="D6" s="21">
+        <v>457519</v>
+      </c>
       <c r="E6" s="19"/>
       <c r="F6" s="5"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
       <c r="I6" s="21"/>
       <c r="J6" s="21"/>
       <c r="K6" s="21"/>
       <c r="L6" s="21"/>
       <c r="M6" s="21"/>
     </row>
-    <row r="7" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="12" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="21">
         <v>7279.6</v>
       </c>
       <c r="C7" s="21">
         <v>14679.6</v>
       </c>
-      <c r="D7" s="21"/>
+      <c r="D7" s="21">
+        <v>21359.4</v>
+      </c>
       <c r="E7" s="19"/>
       <c r="F7" s="5"/>
       <c r="G7" s="21"/>
       <c r="H7" s="21"/>
       <c r="I7" s="21"/>
       <c r="J7" s="21"/>
       <c r="K7" s="21"/>
       <c r="L7" s="21"/>
       <c r="M7" s="21"/>
     </row>
-    <row r="8" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="12" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="21">
         <v>33344</v>
       </c>
       <c r="C8" s="21">
         <v>69791</v>
       </c>
-      <c r="D8" s="21"/>
+      <c r="D8" s="21">
+        <v>97454</v>
+      </c>
       <c r="E8" s="19"/>
       <c r="F8" s="5"/>
       <c r="G8" s="21"/>
       <c r="H8" s="21"/>
       <c r="I8" s="21"/>
       <c r="J8" s="21"/>
       <c r="K8" s="21"/>
       <c r="L8" s="21"/>
       <c r="M8" s="21"/>
     </row>
-    <row r="9" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="17" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="21">
         <v>110452</v>
       </c>
       <c r="C9" s="21">
         <v>205892</v>
       </c>
-      <c r="D9" s="21"/>
+      <c r="D9" s="21">
+        <v>317924</v>
+      </c>
       <c r="E9" s="19"/>
       <c r="F9" s="5"/>
       <c r="G9" s="21"/>
       <c r="H9" s="21"/>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
     </row>
-    <row r="10" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="12" customFormat="1">
       <c r="A10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="21">
         <v>6504.8</v>
       </c>
       <c r="C10" s="21">
         <v>13206.2</v>
       </c>
-      <c r="D10" s="21"/>
+      <c r="D10" s="21">
+        <v>20781.599999999999</v>
+      </c>
       <c r="E10" s="19"/>
       <c r="F10" s="5"/>
       <c r="G10" s="21"/>
       <c r="H10" s="21"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="21"/>
     </row>
-    <row r="11" spans="1:13" s="12" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="12" customFormat="1" ht="37.5" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="4"/>
-      <c r="D11" s="4"/>
+      <c r="D11" s="5"/>
       <c r="E11" s="4"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="4"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21"/>
       <c r="L11" s="5"/>
       <c r="M11" s="21"/>
     </row>
-    <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="12" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="21">
         <v>380.4</v>
       </c>
       <c r="C12" s="21">
         <v>760.9</v>
       </c>
-      <c r="D12" s="21"/>
+      <c r="D12" s="21">
+        <v>1079.2</v>
+      </c>
       <c r="E12" s="19"/>
       <c r="F12" s="5"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
     </row>
-    <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="12" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="21">
         <v>281.89999999999998</v>
       </c>
       <c r="C13" s="21">
         <v>574.5</v>
       </c>
-      <c r="D13" s="21"/>
+      <c r="D13" s="21">
+        <v>813</v>
+      </c>
       <c r="E13" s="19"/>
       <c r="F13" s="5"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
     </row>
-    <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="12" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="21">
         <v>9.8000000000000007</v>
       </c>
       <c r="C14" s="21">
         <v>16.899999999999999</v>
       </c>
-      <c r="D14" s="21"/>
+      <c r="D14" s="21">
+        <v>23.6</v>
+      </c>
       <c r="E14" s="19"/>
       <c r="F14" s="5"/>
       <c r="G14" s="21"/>
       <c r="H14" s="21"/>
       <c r="I14" s="21"/>
       <c r="J14" s="21"/>
       <c r="K14" s="21"/>
       <c r="L14" s="21"/>
       <c r="M14" s="21"/>
     </row>
-    <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="12" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="21">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="21">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D15" s="21"/>
+      <c r="D15" s="21">
+        <v>3.4</v>
+      </c>
       <c r="E15" s="19"/>
       <c r="F15" s="5"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
     </row>
-    <row r="16" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" s="12" customFormat="1">
       <c r="A16" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="21">
         <v>21.9</v>
       </c>
       <c r="C16" s="21">
         <v>44.8</v>
       </c>
-      <c r="D16" s="21"/>
+      <c r="D16" s="21">
+        <v>67.599999999999994</v>
+      </c>
       <c r="E16" s="19"/>
       <c r="F16" s="5"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
     </row>
-    <row r="17" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" s="12" customFormat="1">
       <c r="A17" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="21">
         <v>35.1</v>
       </c>
       <c r="C17" s="21">
         <v>68.5</v>
       </c>
-      <c r="D17" s="21"/>
+      <c r="D17" s="21">
+        <v>94.5</v>
+      </c>
       <c r="E17" s="19"/>
       <c r="F17" s="5"/>
       <c r="G17" s="21"/>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
     </row>
-    <row r="18" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="17" customFormat="1">
       <c r="A18" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="21">
         <v>19</v>
       </c>
       <c r="C18" s="21">
         <v>31.6</v>
       </c>
-      <c r="D18" s="21"/>
+      <c r="D18" s="21">
+        <v>44</v>
+      </c>
       <c r="E18" s="19"/>
       <c r="F18" s="5"/>
       <c r="G18" s="21"/>
       <c r="H18" s="21"/>
       <c r="I18" s="21"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
       <c r="M18" s="21"/>
     </row>
-    <row r="19" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" s="12" customFormat="1">
       <c r="A19" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="21">
         <v>10</v>
       </c>
       <c r="C19" s="21">
         <v>19.2</v>
       </c>
-      <c r="D19" s="21"/>
+      <c r="D19" s="21">
+        <v>28.4</v>
+      </c>
       <c r="E19" s="19"/>
       <c r="F19" s="5"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="21"/>
       <c r="J19" s="21"/>
       <c r="K19" s="21"/>
       <c r="L19" s="21"/>
       <c r="M19" s="21"/>
     </row>
-    <row r="20" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" s="12" customFormat="1">
       <c r="A20" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="21">
         <v>0.2</v>
       </c>
       <c r="C20" s="21">
         <v>0.4</v>
       </c>
-      <c r="D20" s="21"/>
+      <c r="D20" s="21">
+        <v>0.6</v>
+      </c>
       <c r="E20" s="19"/>
       <c r="F20" s="5"/>
       <c r="G20" s="21"/>
       <c r="H20" s="21"/>
       <c r="I20" s="21"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="21"/>
     </row>
-    <row r="21" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" s="12" customFormat="1">
       <c r="A21" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="21">
         <v>1.4</v>
       </c>
       <c r="C21" s="21">
         <v>2.7</v>
       </c>
-      <c r="D21" s="21"/>
+      <c r="D21" s="21">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="E21" s="19"/>
       <c r="F21" s="5"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
     </row>
-    <row r="22" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
     </row>
-    <row r="23" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="6" customFormat="1">
       <c r="A23" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="26"/>
       <c r="C23" s="26"/>
       <c r="D23" s="26"/>
       <c r="E23" s="26"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="26"/>
       <c r="J23" s="8"/>
       <c r="K23" s="7"/>
       <c r="M23" s="7"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="A24" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="23"/>
       <c r="I24" s="23"/>
       <c r="J24" s="23"/>
       <c r="K24" s="23"/>
       <c r="L24" s="23"/>
       <c r="M24" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A23:I23"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>