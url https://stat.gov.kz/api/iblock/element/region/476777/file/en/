--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\03\03-англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\04\04-англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5EB61888-D05E-4EE7-9D90-186202E1A7A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D30CFFE-6CB9-400B-B1F2-DA8BE7806025}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Electricity, thousand kWh</t>
   </si>
   <si>
     <t>Steam and hot water (thermal energy), thousand Gcal</t>
   </si>
   <si>
@@ -265,102 +265,99 @@
       </right>
       <top style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
@@ -689,87 +686,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D29" sqref="D29"/>
+      <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="9" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="9" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="9" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="9" customWidth="1"/>
     <col min="8" max="8" width="11" style="9" customWidth="1"/>
     <col min="9" max="9" width="15.140625" style="9" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" style="9" customWidth="1"/>
     <col min="11" max="11" width="15.85546875" style="9" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="24"/>
-[...10 lines deleted...]
-      <c r="M2" s="24"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:13" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="10" t="s">
@@ -826,457 +823,487 @@
         <v>0</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1">
       <c r="A6" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="21">
+      <c r="B6" s="20">
         <v>157580.4</v>
       </c>
-      <c r="C6" s="21">
+      <c r="C6" s="20">
         <v>303568.8</v>
       </c>
-      <c r="D6" s="21">
+      <c r="D6" s="20">
         <v>457519</v>
       </c>
-      <c r="E6" s="19"/>
+      <c r="E6" s="20">
+        <v>835009.5</v>
+      </c>
       <c r="F6" s="5"/>
-      <c r="G6" s="21"/>
-[...5 lines deleted...]
-      <c r="M6" s="21"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="20"/>
+      <c r="I6" s="20"/>
+      <c r="J6" s="20"/>
+      <c r="K6" s="20"/>
+      <c r="L6" s="20"/>
+      <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="21">
+      <c r="B7" s="20">
         <v>7279.6</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
         <v>14679.6</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="20">
         <v>21359.4</v>
       </c>
-      <c r="E7" s="19"/>
+      <c r="E7" s="20">
+        <v>26171.4</v>
+      </c>
       <c r="F7" s="5"/>
-      <c r="G7" s="21"/>
-[...5 lines deleted...]
-      <c r="M7" s="21"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="20"/>
+      <c r="I7" s="20"/>
+      <c r="J7" s="20"/>
+      <c r="K7" s="20"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="21">
+      <c r="B8" s="20">
         <v>33344</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="20">
         <v>69791</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="20">
         <v>97454</v>
       </c>
-      <c r="E8" s="19"/>
+      <c r="E8" s="20">
+        <v>129827</v>
+      </c>
       <c r="F8" s="5"/>
-      <c r="G8" s="21"/>
-[...5 lines deleted...]
-      <c r="M8" s="21"/>
+      <c r="G8" s="20"/>
+      <c r="H8" s="20"/>
+      <c r="I8" s="20"/>
+      <c r="J8" s="20"/>
+      <c r="K8" s="20"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:13" s="17" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="21">
+      <c r="B9" s="20">
         <v>110452</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>205892</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="20">
         <v>317924</v>
       </c>
-      <c r="E9" s="19"/>
+      <c r="E9" s="20">
+        <v>649718</v>
+      </c>
       <c r="F9" s="5"/>
-      <c r="G9" s="21"/>
-[...5 lines deleted...]
-      <c r="M9" s="21"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="20"/>
+      <c r="J9" s="20"/>
+      <c r="K9" s="20"/>
+      <c r="L9" s="20"/>
+      <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1">
       <c r="A10" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="20">
         <v>6504.8</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="20">
         <v>13206.2</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="20">
         <v>20781.599999999999</v>
       </c>
-      <c r="E10" s="19"/>
+      <c r="E10" s="20">
+        <v>29293.1</v>
+      </c>
       <c r="F10" s="5"/>
-      <c r="G10" s="21"/>
-[...5 lines deleted...]
-      <c r="M10" s="21"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="20"/>
+      <c r="J10" s="20"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" ht="37.5" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="4"/>
       <c r="D11" s="5"/>
       <c r="E11" s="4"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="4"/>
-      <c r="I11" s="21"/>
-[...1 lines deleted...]
-      <c r="K11" s="21"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="20"/>
       <c r="L11" s="5"/>
-      <c r="M11" s="21"/>
+      <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="21">
+      <c r="B12" s="20">
         <v>380.4</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="20">
         <v>760.9</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="20">
         <v>1079.2</v>
       </c>
-      <c r="E12" s="19"/>
+      <c r="E12" s="20">
+        <v>1325.9</v>
+      </c>
       <c r="F12" s="5"/>
-      <c r="G12" s="21"/>
-[...5 lines deleted...]
-      <c r="M12" s="21"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="20"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="20"/>
+      <c r="K12" s="20"/>
+      <c r="L12" s="20"/>
+      <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="21">
+      <c r="B13" s="20">
         <v>281.89999999999998</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="20">
         <v>574.5</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="20">
         <v>813</v>
       </c>
-      <c r="E13" s="19"/>
+      <c r="E13" s="20">
+        <v>999.5</v>
+      </c>
       <c r="F13" s="5"/>
-      <c r="G13" s="21"/>
-[...5 lines deleted...]
-      <c r="M13" s="21"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="20"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="20"/>
+      <c r="K13" s="20"/>
+      <c r="L13" s="20"/>
+      <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="21">
+      <c r="B14" s="20">
         <v>9.8000000000000007</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="20">
         <v>16.899999999999999</v>
       </c>
-      <c r="D14" s="21">
+      <c r="D14" s="20">
         <v>23.6</v>
       </c>
-      <c r="E14" s="19"/>
+      <c r="E14" s="20">
+        <v>26.1</v>
+      </c>
       <c r="F14" s="5"/>
-      <c r="G14" s="21"/>
-[...5 lines deleted...]
-      <c r="M14" s="21"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="20"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="20"/>
+      <c r="K14" s="20"/>
+      <c r="L14" s="20"/>
+      <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="21">
+      <c r="B15" s="20">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="20">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="20">
         <v>3.4</v>
       </c>
-      <c r="E15" s="19"/>
+      <c r="E15" s="20">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="F15" s="5"/>
-      <c r="G15" s="21"/>
-[...5 lines deleted...]
-      <c r="M15" s="21"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="20"/>
+      <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:13" s="12" customFormat="1">
       <c r="A16" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="21">
+      <c r="B16" s="20">
         <v>21.9</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="20">
         <v>44.8</v>
       </c>
-      <c r="D16" s="21">
+      <c r="D16" s="20">
         <v>67.599999999999994</v>
       </c>
-      <c r="E16" s="19"/>
+      <c r="E16" s="20">
+        <v>89.2</v>
+      </c>
       <c r="F16" s="5"/>
-      <c r="G16" s="21"/>
-[...5 lines deleted...]
-      <c r="M16" s="21"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="20"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="20"/>
+      <c r="K16" s="20"/>
+      <c r="L16" s="20"/>
+      <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13" s="12" customFormat="1">
-      <c r="A17" s="20" t="s">
+      <c r="A17" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="21">
+      <c r="B17" s="20">
         <v>35.1</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="20">
         <v>68.5</v>
       </c>
-      <c r="D17" s="21">
+      <c r="D17" s="20">
         <v>94.5</v>
       </c>
-      <c r="E17" s="19"/>
+      <c r="E17" s="20">
+        <v>111.2</v>
+      </c>
       <c r="F17" s="5"/>
-      <c r="G17" s="21"/>
-[...5 lines deleted...]
-      <c r="M17" s="21"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="20"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="20"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" s="17" customFormat="1">
       <c r="A18" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="21">
+      <c r="B18" s="20">
         <v>19</v>
       </c>
-      <c r="C18" s="21">
+      <c r="C18" s="20">
         <v>31.6</v>
       </c>
-      <c r="D18" s="21">
+      <c r="D18" s="20">
         <v>44</v>
       </c>
-      <c r="E18" s="19"/>
+      <c r="E18" s="20">
+        <v>53.7</v>
+      </c>
       <c r="F18" s="5"/>
-      <c r="G18" s="21"/>
-[...5 lines deleted...]
-      <c r="M18" s="21"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="20"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="20"/>
+      <c r="K18" s="20"/>
+      <c r="L18" s="20"/>
+      <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" s="12" customFormat="1">
       <c r="A19" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="21">
+      <c r="B19" s="20">
         <v>10</v>
       </c>
-      <c r="C19" s="21">
+      <c r="C19" s="20">
         <v>19.2</v>
       </c>
-      <c r="D19" s="21">
+      <c r="D19" s="20">
         <v>28.4</v>
       </c>
-      <c r="E19" s="19"/>
+      <c r="E19" s="20">
+        <v>35.6</v>
+      </c>
       <c r="F19" s="5"/>
-      <c r="G19" s="21"/>
-[...5 lines deleted...]
-      <c r="M19" s="21"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="12" customFormat="1">
       <c r="A20" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="21">
+      <c r="B20" s="20">
         <v>0.2</v>
       </c>
-      <c r="C20" s="21">
+      <c r="C20" s="20">
         <v>0.4</v>
       </c>
-      <c r="D20" s="21">
+      <c r="D20" s="20">
         <v>0.6</v>
       </c>
-      <c r="E20" s="19"/>
+      <c r="E20" s="20">
+        <v>0.8</v>
+      </c>
       <c r="F20" s="5"/>
-      <c r="G20" s="21"/>
-[...5 lines deleted...]
-      <c r="M20" s="21"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="20"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="20"/>
+      <c r="K20" s="20"/>
+      <c r="L20" s="20"/>
+      <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" s="12" customFormat="1">
       <c r="A21" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="21">
+      <c r="B21" s="20">
         <v>1.4</v>
       </c>
-      <c r="C21" s="21">
+      <c r="C21" s="20">
         <v>2.7</v>
       </c>
-      <c r="D21" s="21">
+      <c r="D21" s="20">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E21" s="19"/>
+      <c r="E21" s="20">
+        <v>5.4</v>
+      </c>
       <c r="F21" s="5"/>
-      <c r="G21" s="21"/>
-[...5 lines deleted...]
-      <c r="M21" s="21"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="20"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A22" s="25" t="s">
+      <c r="A22" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="25"/>
-[...10 lines deleted...]
-      <c r="M22" s="25"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="24"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="24"/>
     </row>
     <row r="23" spans="1:13" s="6" customFormat="1">
-      <c r="A23" s="26" t="s">
+      <c r="A23" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="26"/>
-[...6 lines deleted...]
-      <c r="I23" s="26"/>
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
       <c r="J23" s="8"/>
       <c r="K23" s="7"/>
       <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="22" t="s">
+      <c r="A24" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="22"/>
-[...10 lines deleted...]
-      <c r="M24" s="23"/>
+      <c r="B24" s="21"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="21"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="22"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="22"/>
+      <c r="K24" s="22"/>
+      <c r="L24" s="22"/>
+      <c r="M24" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A23:I23"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>