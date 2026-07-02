--- v2 (2026-05-22)
+++ v3 (2026-07-02)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\04\04-англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\05\05-англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D30CFFE-6CB9-400B-B1F2-DA8BE7806025}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24D69A2E-AEC3-4A20-8B1E-7DDC7D13D89F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Electricity, thousand kWh</t>
   </si>
   <si>
     <t>Steam and hot water (thermal energy), thousand Gcal</t>
   </si>
   <si>
@@ -686,51 +686,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E27" sqref="E27"/>
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="9" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="9" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="9" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="9" customWidth="1"/>
     <col min="8" max="8" width="11" style="9" customWidth="1"/>
     <col min="9" max="9" width="15.140625" style="9" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" style="9" customWidth="1"/>
     <col min="11" max="11" width="15.85546875" style="9" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="23"/>
@@ -835,418 +835,448 @@
         <v>0</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="12" customFormat="1">
       <c r="A6" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="20">
         <v>157580.4</v>
       </c>
       <c r="C6" s="20">
         <v>303568.8</v>
       </c>
       <c r="D6" s="20">
         <v>457519</v>
       </c>
       <c r="E6" s="20">
         <v>835009.5</v>
       </c>
-      <c r="F6" s="5"/>
+      <c r="F6" s="20">
+        <v>997997.5</v>
+      </c>
       <c r="G6" s="20"/>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>7279.6</v>
       </c>
       <c r="C7" s="20">
         <v>14679.6</v>
       </c>
       <c r="D7" s="20">
         <v>21359.4</v>
       </c>
       <c r="E7" s="20">
         <v>26171.4</v>
       </c>
-      <c r="F7" s="5"/>
+      <c r="F7" s="20">
+        <v>27370</v>
+      </c>
       <c r="G7" s="20"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>33344</v>
       </c>
       <c r="C8" s="20">
         <v>69791</v>
       </c>
       <c r="D8" s="20">
         <v>97454</v>
       </c>
       <c r="E8" s="20">
         <v>129827</v>
       </c>
-      <c r="F8" s="5"/>
+      <c r="F8" s="20">
+        <v>167568</v>
+      </c>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:13" s="17" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20">
         <v>110452</v>
       </c>
       <c r="C9" s="20">
         <v>205892</v>
       </c>
       <c r="D9" s="20">
         <v>317924</v>
       </c>
       <c r="E9" s="20">
         <v>649718</v>
       </c>
-      <c r="F9" s="5"/>
+      <c r="F9" s="20">
+        <v>765953</v>
+      </c>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1">
       <c r="A10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="20">
         <v>6504.8</v>
       </c>
       <c r="C10" s="20">
         <v>13206.2</v>
       </c>
       <c r="D10" s="20">
         <v>20781.599999999999</v>
       </c>
       <c r="E10" s="20">
         <v>29293.1</v>
       </c>
-      <c r="F10" s="5"/>
+      <c r="F10" s="20">
+        <v>37106.5</v>
+      </c>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" ht="37.5" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="4"/>
       <c r="D11" s="5"/>
       <c r="E11" s="4"/>
-      <c r="F11" s="5"/>
+      <c r="F11" s="20"/>
       <c r="G11" s="5"/>
       <c r="H11" s="4"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="5"/>
       <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="20">
         <v>380.4</v>
       </c>
       <c r="C12" s="20">
         <v>760.9</v>
       </c>
       <c r="D12" s="20">
         <v>1079.2</v>
       </c>
       <c r="E12" s="20">
         <v>1325.9</v>
       </c>
-      <c r="F12" s="5"/>
+      <c r="F12" s="20">
+        <v>1404.7</v>
+      </c>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="20">
         <v>281.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>574.5</v>
       </c>
       <c r="D13" s="20">
         <v>813</v>
       </c>
       <c r="E13" s="20">
         <v>999.5</v>
       </c>
-      <c r="F13" s="5"/>
+      <c r="F13" s="20">
+        <v>1035.5999999999999</v>
+      </c>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="C14" s="20">
         <v>16.899999999999999</v>
       </c>
       <c r="D14" s="20">
         <v>23.6</v>
       </c>
       <c r="E14" s="20">
         <v>26.1</v>
       </c>
-      <c r="F14" s="5"/>
+      <c r="F14" s="20">
+        <v>26.1</v>
+      </c>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="20">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="D15" s="20">
         <v>3.4</v>
       </c>
       <c r="E15" s="20">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F15" s="5"/>
+      <c r="F15" s="20">
+        <v>5.4</v>
+      </c>
       <c r="G15" s="20"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:13" s="12" customFormat="1">
       <c r="A16" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="20">
         <v>21.9</v>
       </c>
       <c r="C16" s="20">
         <v>44.8</v>
       </c>
       <c r="D16" s="20">
         <v>67.599999999999994</v>
       </c>
       <c r="E16" s="20">
         <v>89.2</v>
       </c>
-      <c r="F16" s="5"/>
+      <c r="F16" s="20">
+        <v>111.5</v>
+      </c>
       <c r="G16" s="20"/>
       <c r="H16" s="20"/>
       <c r="I16" s="20"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13" s="12" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="20">
         <v>35.1</v>
       </c>
       <c r="C17" s="20">
         <v>68.5</v>
       </c>
       <c r="D17" s="20">
         <v>94.5</v>
       </c>
       <c r="E17" s="20">
         <v>111.2</v>
       </c>
-      <c r="F17" s="5"/>
+      <c r="F17" s="20">
+        <v>112.5</v>
+      </c>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" s="17" customFormat="1">
       <c r="A18" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="20">
         <v>19</v>
       </c>
       <c r="C18" s="20">
         <v>31.6</v>
       </c>
       <c r="D18" s="20">
         <v>44</v>
       </c>
       <c r="E18" s="20">
         <v>53.7</v>
       </c>
-      <c r="F18" s="5"/>
+      <c r="F18" s="20">
+        <v>64.5</v>
+      </c>
       <c r="G18" s="20"/>
       <c r="H18" s="20"/>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" s="12" customFormat="1">
       <c r="A19" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="20">
         <v>10</v>
       </c>
       <c r="C19" s="20">
         <v>19.2</v>
       </c>
       <c r="D19" s="20">
         <v>28.4</v>
       </c>
       <c r="E19" s="20">
         <v>35.6</v>
       </c>
-      <c r="F19" s="5"/>
+      <c r="F19" s="20">
+        <v>41.5</v>
+      </c>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="12" customFormat="1">
       <c r="A20" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="20">
         <v>0.2</v>
       </c>
       <c r="C20" s="20">
         <v>0.4</v>
       </c>
       <c r="D20" s="20">
         <v>0.6</v>
       </c>
       <c r="E20" s="20">
         <v>0.8</v>
       </c>
-      <c r="F20" s="5"/>
+      <c r="F20" s="20">
+        <v>1</v>
+      </c>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" s="12" customFormat="1">
       <c r="A21" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="20">
         <v>1.4</v>
       </c>
       <c r="C21" s="20">
         <v>2.7</v>
       </c>
       <c r="D21" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="E21" s="20">
         <v>5.4</v>
       </c>
-      <c r="F21" s="5"/>
+      <c r="F21" s="20">
+        <v>6.8</v>
+      </c>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
       <c r="I21" s="20"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>