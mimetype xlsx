--- v3 (2026-07-02)
+++ v4 (2026-07-22)
@@ -1,63 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24D69A2E-AEC3-4A20-8B1E-7DDC7D13D89F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Electricity, thousand kWh</t>
   </si>
   <si>
     <t>Steam and hot water (thermal energy), thousand Gcal</t>
   </si>
   <si>
     <t>Semey city administration</t>
   </si>
   <si>
     <t>Ayagoz district</t>
   </si>
   <si>
     <t>Zharma district</t>
   </si>
@@ -112,56 +106,56 @@
   <si>
     <t>"-"  - no production</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Zhanasemey district</t>
   </si>
   <si>
     <t>Boroduliha district</t>
   </si>
   <si>
     <t>Output of industrial products in the "Supply of electricity, gas, steam, hot water and air conditioned" section in the Abay region,  2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -339,51 +333,51 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 6" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 6" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -401,152 +395,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -682,683 +642,713 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J16" sqref="J16"/>
+      <selection activeCell="H28" sqref="H28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="9" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="9" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="9" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="9" customWidth="1"/>
     <col min="8" max="8" width="11" style="9" customWidth="1"/>
     <col min="9" max="9" width="15.140625" style="9" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" style="9" customWidth="1"/>
     <col min="11" max="11" width="15.85546875" style="9" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1">
+    <row r="2" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
     </row>
-    <row r="3" spans="1:13" s="12" customFormat="1">
+    <row r="3" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
-    <row r="4" spans="1:13" s="6" customFormat="1" ht="17.25" customHeight="1">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="12" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:13" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="12" customFormat="1">
+    <row r="6" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="20">
         <v>157580.4</v>
       </c>
       <c r="C6" s="20">
         <v>303568.8</v>
       </c>
       <c r="D6" s="20">
         <v>457519</v>
       </c>
       <c r="E6" s="20">
         <v>835009.5</v>
       </c>
       <c r="F6" s="20">
         <v>997997.5</v>
       </c>
-      <c r="G6" s="20"/>
+      <c r="G6" s="20">
+        <v>1155488.6000000001</v>
+      </c>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
-    <row r="7" spans="1:13" s="12" customFormat="1">
+    <row r="7" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>7279.6</v>
       </c>
       <c r="C7" s="20">
         <v>14679.6</v>
       </c>
       <c r="D7" s="20">
         <v>21359.4</v>
       </c>
       <c r="E7" s="20">
         <v>26171.4</v>
       </c>
       <c r="F7" s="20">
         <v>27370</v>
       </c>
-      <c r="G7" s="20"/>
+      <c r="G7" s="20">
+        <v>29467.7</v>
+      </c>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
-    <row r="8" spans="1:13" s="12" customFormat="1">
+    <row r="8" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>33344</v>
       </c>
       <c r="C8" s="20">
         <v>69791</v>
       </c>
       <c r="D8" s="20">
         <v>97454</v>
       </c>
       <c r="E8" s="20">
         <v>129827</v>
       </c>
       <c r="F8" s="20">
         <v>167568</v>
       </c>
-      <c r="G8" s="20"/>
+      <c r="G8" s="20">
+        <v>186948</v>
+      </c>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
-    <row r="9" spans="1:13" s="17" customFormat="1">
+    <row r="9" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20">
         <v>110452</v>
       </c>
       <c r="C9" s="20">
         <v>205892</v>
       </c>
       <c r="D9" s="20">
         <v>317924</v>
       </c>
       <c r="E9" s="20">
         <v>649718</v>
       </c>
       <c r="F9" s="20">
         <v>765953</v>
       </c>
-      <c r="G9" s="20"/>
+      <c r="G9" s="20">
+        <v>894636</v>
+      </c>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
-    <row r="10" spans="1:13" s="12" customFormat="1">
+    <row r="10" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="20">
         <v>6504.8</v>
       </c>
       <c r="C10" s="20">
         <v>13206.2</v>
       </c>
       <c r="D10" s="20">
         <v>20781.599999999999</v>
       </c>
       <c r="E10" s="20">
         <v>29293.1</v>
       </c>
       <c r="F10" s="20">
         <v>37106.5</v>
       </c>
-      <c r="G10" s="20"/>
+      <c r="G10" s="20">
+        <v>44436.9</v>
+      </c>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
-    <row r="11" spans="1:13" s="12" customFormat="1" ht="37.5" customHeight="1">
+    <row r="11" spans="1:13" s="12" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="4"/>
       <c r="D11" s="5"/>
       <c r="E11" s="4"/>
       <c r="F11" s="20"/>
       <c r="G11" s="5"/>
       <c r="H11" s="4"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="5"/>
       <c r="M11" s="20"/>
     </row>
-    <row r="12" spans="1:13" s="12" customFormat="1">
+    <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="20">
         <v>380.4</v>
       </c>
       <c r="C12" s="20">
         <v>760.9</v>
       </c>
       <c r="D12" s="20">
         <v>1079.2</v>
       </c>
       <c r="E12" s="20">
         <v>1325.9</v>
       </c>
       <c r="F12" s="20">
         <v>1404.7</v>
       </c>
-      <c r="G12" s="20"/>
+      <c r="G12" s="20">
+        <v>1482.4</v>
+      </c>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
-    <row r="13" spans="1:13" s="12" customFormat="1">
+    <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="20">
         <v>281.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>574.5</v>
       </c>
       <c r="D13" s="20">
         <v>813</v>
       </c>
       <c r="E13" s="20">
         <v>999.5</v>
       </c>
       <c r="F13" s="20">
         <v>1035.5999999999999</v>
       </c>
-      <c r="G13" s="20"/>
+      <c r="G13" s="20">
+        <v>1070.7</v>
+      </c>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
-    <row r="14" spans="1:13" s="12" customFormat="1">
+    <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="C14" s="20">
         <v>16.899999999999999</v>
       </c>
       <c r="D14" s="20">
         <v>23.6</v>
       </c>
       <c r="E14" s="20">
         <v>26.1</v>
       </c>
       <c r="F14" s="20">
         <v>26.1</v>
       </c>
-      <c r="G14" s="20"/>
+      <c r="G14" s="20">
+        <v>26.1</v>
+      </c>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
-    <row r="15" spans="1:13" s="12" customFormat="1">
+    <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="20">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="D15" s="20">
         <v>3.4</v>
       </c>
       <c r="E15" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="F15" s="20">
         <v>5.4</v>
       </c>
-      <c r="G15" s="20"/>
+      <c r="G15" s="20">
+        <v>6.4</v>
+      </c>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
     </row>
-    <row r="16" spans="1:13" s="12" customFormat="1">
+    <row r="16" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="20">
         <v>21.9</v>
       </c>
       <c r="C16" s="20">
         <v>44.8</v>
       </c>
       <c r="D16" s="20">
         <v>67.599999999999994</v>
       </c>
       <c r="E16" s="20">
         <v>89.2</v>
       </c>
       <c r="F16" s="20">
         <v>111.5</v>
       </c>
-      <c r="G16" s="20"/>
+      <c r="G16" s="20">
+        <v>133.9</v>
+      </c>
       <c r="H16" s="20"/>
       <c r="I16" s="20"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
     </row>
-    <row r="17" spans="1:13" s="12" customFormat="1">
+    <row r="17" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="20">
         <v>35.1</v>
       </c>
       <c r="C17" s="20">
         <v>68.5</v>
       </c>
       <c r="D17" s="20">
         <v>94.5</v>
       </c>
       <c r="E17" s="20">
         <v>111.2</v>
       </c>
       <c r="F17" s="20">
         <v>112.5</v>
       </c>
-      <c r="G17" s="20"/>
+      <c r="G17" s="20">
+        <v>113.7</v>
+      </c>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
-    <row r="18" spans="1:13" s="17" customFormat="1">
+    <row r="18" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="20">
         <v>19</v>
       </c>
       <c r="C18" s="20">
         <v>31.6</v>
       </c>
       <c r="D18" s="20">
         <v>44</v>
       </c>
       <c r="E18" s="20">
         <v>53.7</v>
       </c>
       <c r="F18" s="20">
         <v>64.5</v>
       </c>
-      <c r="G18" s="20"/>
+      <c r="G18" s="20">
+        <v>75</v>
+      </c>
       <c r="H18" s="20"/>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
-    <row r="19" spans="1:13" s="12" customFormat="1">
+    <row r="19" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="20">
         <v>10</v>
       </c>
       <c r="C19" s="20">
         <v>19.2</v>
       </c>
       <c r="D19" s="20">
         <v>28.4</v>
       </c>
       <c r="E19" s="20">
         <v>35.6</v>
       </c>
       <c r="F19" s="20">
         <v>41.5</v>
       </c>
-      <c r="G19" s="20"/>
+      <c r="G19" s="20">
+        <v>47.3</v>
+      </c>
       <c r="H19" s="20"/>
       <c r="I19" s="20"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
-    <row r="20" spans="1:13" s="12" customFormat="1">
+    <row r="20" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="20">
         <v>0.2</v>
       </c>
       <c r="C20" s="20">
         <v>0.4</v>
       </c>
       <c r="D20" s="20">
         <v>0.6</v>
       </c>
       <c r="E20" s="20">
         <v>0.8</v>
       </c>
       <c r="F20" s="20">
         <v>1</v>
       </c>
-      <c r="G20" s="20"/>
+      <c r="G20" s="20">
+        <v>1.2</v>
+      </c>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
-    <row r="21" spans="1:13" s="12" customFormat="1">
+    <row r="21" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="20">
         <v>1.4</v>
       </c>
       <c r="C21" s="20">
         <v>2.7</v>
       </c>
       <c r="D21" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="E21" s="20">
         <v>5.4</v>
       </c>
       <c r="F21" s="20">
         <v>6.8</v>
       </c>
-      <c r="G21" s="20"/>
+      <c r="G21" s="20">
+        <v>8.1</v>
+      </c>
       <c r="H21" s="20"/>
       <c r="I21" s="20"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
-    <row r="22" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1">
+    <row r="22" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>
-    <row r="23" spans="1:13" s="6" customFormat="1">
+    <row r="23" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="8"/>
       <c r="K23" s="7"/>
       <c r="M23" s="7"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A23:I23"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>