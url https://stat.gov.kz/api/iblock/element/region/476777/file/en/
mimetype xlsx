--- v4 (2026-07-22)
+++ v5 (2026-09-16)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\07\07-англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E0449242-9D83-40E2-825E-868DF1BB4D13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Electricity, thousand kWh</t>
   </si>
   <si>
     <t>Steam and hot water (thermal energy), thousand Gcal</t>
   </si>
   <si>
     <t>Semey city administration</t>
   </si>
@@ -106,56 +112,56 @@
   <si>
     <t>"-"  - no production</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Zhanasemey district</t>
   </si>
   <si>
     <t>Boroduliha district</t>
   </si>
   <si>
     <t>Output of industrial products in the "Supply of electricity, gas, steam, hot water and air conditioned" section in the Abay region,  2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -333,51 +339,51 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 6" xfId="1"/>
+    <cellStyle name="Обычный 6" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -395,118 +401,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -642,673 +682,703 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H28" sqref="H28"/>
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="9" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="9" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="9" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="9" customWidth="1"/>
     <col min="8" max="8" width="11" style="9" customWidth="1"/>
     <col min="9" max="9" width="15.140625" style="9" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" style="9" customWidth="1"/>
     <col min="11" max="11" width="15.85546875" style="9" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="23"/>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="23"/>
     </row>
-    <row r="3" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="12" customFormat="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
-    <row r="4" spans="1:13" s="6" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="17.25" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="12" customFormat="1">
       <c r="A6" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="20">
         <v>157580.4</v>
       </c>
       <c r="C6" s="20">
         <v>303568.8</v>
       </c>
       <c r="D6" s="20">
         <v>457519</v>
       </c>
       <c r="E6" s="20">
         <v>835009.5</v>
       </c>
       <c r="F6" s="20">
         <v>997997.5</v>
       </c>
       <c r="G6" s="20">
         <v>1155488.6000000001</v>
       </c>
-      <c r="H6" s="20"/>
+      <c r="H6" s="20">
+        <v>1322224.1000000001</v>
+      </c>
       <c r="I6" s="20"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
-    <row r="7" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="12" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>7279.6</v>
       </c>
       <c r="C7" s="20">
         <v>14679.6</v>
       </c>
       <c r="D7" s="20">
         <v>21359.4</v>
       </c>
       <c r="E7" s="20">
         <v>26171.4</v>
       </c>
       <c r="F7" s="20">
         <v>27370</v>
       </c>
       <c r="G7" s="20">
         <v>29467.7</v>
       </c>
-      <c r="H7" s="20"/>
+      <c r="H7" s="20">
+        <v>31346.7</v>
+      </c>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
-    <row r="8" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="12" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>33344</v>
       </c>
       <c r="C8" s="20">
         <v>69791</v>
       </c>
       <c r="D8" s="20">
         <v>97454</v>
       </c>
       <c r="E8" s="20">
         <v>129827</v>
       </c>
       <c r="F8" s="20">
         <v>167568</v>
       </c>
       <c r="G8" s="20">
         <v>186948</v>
       </c>
-      <c r="H8" s="20"/>
+      <c r="H8" s="20">
+        <v>215454</v>
+      </c>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
-    <row r="9" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="17" customFormat="1">
       <c r="A9" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20">
         <v>110452</v>
       </c>
       <c r="C9" s="20">
         <v>205892</v>
       </c>
       <c r="D9" s="20">
         <v>317924</v>
       </c>
       <c r="E9" s="20">
         <v>649718</v>
       </c>
       <c r="F9" s="20">
         <v>765953</v>
       </c>
       <c r="G9" s="20">
         <v>894636</v>
       </c>
-      <c r="H9" s="20"/>
+      <c r="H9" s="20">
+        <v>1024010</v>
+      </c>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
-    <row r="10" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="12" customFormat="1">
       <c r="A10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="20">
         <v>6504.8</v>
       </c>
       <c r="C10" s="20">
         <v>13206.2</v>
       </c>
       <c r="D10" s="20">
         <v>20781.599999999999</v>
       </c>
       <c r="E10" s="20">
         <v>29293.1</v>
       </c>
       <c r="F10" s="20">
         <v>37106.5</v>
       </c>
       <c r="G10" s="20">
         <v>44436.9</v>
       </c>
-      <c r="H10" s="20"/>
+      <c r="H10" s="20">
+        <v>51413.4</v>
+      </c>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
-    <row r="11" spans="1:13" s="12" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="12" customFormat="1" ht="37.5" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="4"/>
       <c r="D11" s="5"/>
       <c r="E11" s="4"/>
       <c r="F11" s="20"/>
       <c r="G11" s="5"/>
       <c r="H11" s="4"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="5"/>
       <c r="M11" s="20"/>
     </row>
-    <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="12" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="20">
         <v>380.4</v>
       </c>
       <c r="C12" s="20">
         <v>760.9</v>
       </c>
       <c r="D12" s="20">
         <v>1079.2</v>
       </c>
       <c r="E12" s="20">
         <v>1325.9</v>
       </c>
       <c r="F12" s="20">
         <v>1404.7</v>
       </c>
       <c r="G12" s="20">
         <v>1482.4</v>
       </c>
-      <c r="H12" s="20"/>
+      <c r="H12" s="20">
+        <v>1554.9</v>
+      </c>
       <c r="I12" s="20"/>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
-    <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="12" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="20">
         <v>281.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>574.5</v>
       </c>
       <c r="D13" s="20">
         <v>813</v>
       </c>
       <c r="E13" s="20">
         <v>999.5</v>
       </c>
       <c r="F13" s="20">
         <v>1035.5999999999999</v>
       </c>
       <c r="G13" s="20">
         <v>1070.7</v>
       </c>
-      <c r="H13" s="20"/>
+      <c r="H13" s="20">
+        <v>1101.9000000000001</v>
+      </c>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
-    <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="12" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="C14" s="20">
         <v>16.899999999999999</v>
       </c>
       <c r="D14" s="20">
         <v>23.6</v>
       </c>
       <c r="E14" s="20">
         <v>26.1</v>
       </c>
       <c r="F14" s="20">
         <v>26.1</v>
       </c>
       <c r="G14" s="20">
         <v>26.1</v>
       </c>
-      <c r="H14" s="20"/>
+      <c r="H14" s="20">
+        <v>26.1</v>
+      </c>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
-    <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="12" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="20">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="D15" s="20">
         <v>3.4</v>
       </c>
       <c r="E15" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="F15" s="20">
         <v>5.4</v>
       </c>
       <c r="G15" s="20">
         <v>6.4</v>
       </c>
-      <c r="H15" s="20"/>
+      <c r="H15" s="20">
+        <v>7.4</v>
+      </c>
       <c r="I15" s="20"/>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
     </row>
-    <row r="16" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" s="12" customFormat="1">
       <c r="A16" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="20">
         <v>21.9</v>
       </c>
       <c r="C16" s="20">
         <v>44.8</v>
       </c>
       <c r="D16" s="20">
         <v>67.599999999999994</v>
       </c>
       <c r="E16" s="20">
         <v>89.2</v>
       </c>
       <c r="F16" s="20">
         <v>111.5</v>
       </c>
       <c r="G16" s="20">
         <v>133.9</v>
       </c>
-      <c r="H16" s="20"/>
+      <c r="H16" s="20">
+        <v>155.9</v>
+      </c>
       <c r="I16" s="20"/>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
     </row>
-    <row r="17" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" s="12" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="20">
         <v>35.1</v>
       </c>
       <c r="C17" s="20">
         <v>68.5</v>
       </c>
       <c r="D17" s="20">
         <v>94.5</v>
       </c>
       <c r="E17" s="20">
         <v>111.2</v>
       </c>
       <c r="F17" s="20">
         <v>112.5</v>
       </c>
       <c r="G17" s="20">
         <v>113.7</v>
       </c>
-      <c r="H17" s="20"/>
+      <c r="H17" s="20">
+        <v>114.9</v>
+      </c>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
-    <row r="18" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="17" customFormat="1">
       <c r="A18" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="20">
         <v>19</v>
       </c>
       <c r="C18" s="20">
         <v>31.6</v>
       </c>
       <c r="D18" s="20">
         <v>44</v>
       </c>
       <c r="E18" s="20">
         <v>53.7</v>
       </c>
       <c r="F18" s="20">
         <v>64.5</v>
       </c>
       <c r="G18" s="20">
         <v>75</v>
       </c>
-      <c r="H18" s="20"/>
+      <c r="H18" s="20">
+        <v>84.7</v>
+      </c>
       <c r="I18" s="20"/>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
-    <row r="19" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" s="12" customFormat="1">
       <c r="A19" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="20">
         <v>10</v>
       </c>
       <c r="C19" s="20">
         <v>19.2</v>
       </c>
       <c r="D19" s="20">
         <v>28.4</v>
       </c>
       <c r="E19" s="20">
         <v>35.6</v>
       </c>
       <c r="F19" s="20">
         <v>41.5</v>
       </c>
       <c r="G19" s="20">
         <v>47.3</v>
       </c>
-      <c r="H19" s="20"/>
+      <c r="H19" s="20">
+        <v>53.2</v>
+      </c>
       <c r="I19" s="20"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
-    <row r="20" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" s="12" customFormat="1">
       <c r="A20" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="20">
         <v>0.2</v>
       </c>
       <c r="C20" s="20">
         <v>0.4</v>
       </c>
       <c r="D20" s="20">
         <v>0.6</v>
       </c>
       <c r="E20" s="20">
         <v>0.8</v>
       </c>
       <c r="F20" s="20">
         <v>1</v>
       </c>
       <c r="G20" s="20">
         <v>1.2</v>
       </c>
-      <c r="H20" s="20"/>
+      <c r="H20" s="20">
+        <v>1.4</v>
+      </c>
       <c r="I20" s="20"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
-    <row r="21" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" s="12" customFormat="1">
       <c r="A21" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="20">
         <v>1.4</v>
       </c>
       <c r="C21" s="20">
         <v>2.7</v>
       </c>
       <c r="D21" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="E21" s="20">
         <v>5.4</v>
       </c>
       <c r="F21" s="20">
         <v>6.8</v>
       </c>
       <c r="G21" s="20">
         <v>8.1</v>
       </c>
-      <c r="H21" s="20"/>
+      <c r="H21" s="20">
+        <v>9.4</v>
+      </c>
       <c r="I21" s="20"/>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
-    <row r="22" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="24"/>
       <c r="K22" s="24"/>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
     </row>
-    <row r="23" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="6" customFormat="1">
       <c r="A23" s="25" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="8"/>
       <c r="K23" s="7"/>
       <c r="M23" s="7"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="A24" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A23:I23"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>