--- v5 (2026-09-16)
+++ v6 (2026-10-06)
@@ -1,70 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E0449242-9D83-40E2-825E-868DF1BB4D13}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Symbols" sheetId="3" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="145621" refMode="R1C1"/>
+  <calcPr calcId="144525" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="70">
   <si>
     <t/>
   </si>
   <si>
     <t>Electricity, thousand kWh</t>
   </si>
   <si>
     <t>Steam and hot water (thermal energy), thousand Gcal</t>
   </si>
   <si>
     <t>Semey city administration</t>
   </si>
   <si>
     <t>Ayagoz district</t>
   </si>
   <si>
     <t>Zharma district</t>
   </si>
   <si>
     <t>Kurchatov city administration</t>
   </si>
   <si>
     <t>Kokpekti district</t>
   </si>
   <si>
@@ -107,61 +105,184 @@
     <t>January-December</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>"-"  - no production</t>
   </si>
   <si>
     <t>x -  the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 No. 257, statistical information that allows you to directly or indirectly identify the respondent or determine the primary statistical data about him is confidential and can be distributed only with the consent of the respondent</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Zhanasemey district</t>
   </si>
   <si>
     <t>Boroduliha district</t>
   </si>
   <si>
     <t>Output of industrial products in the "Supply of electricity, gas, steam, hot water and air conditioned" section in the Abay region,  2026*</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">thsd. kWh </t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Division of Industry and Environment Statistics</t>
+  </si>
+  <si>
+    <t>Maikibaeva Adiya Tazabekovna</t>
+  </si>
+  <si>
+    <t>+7 722 2524918</t>
+  </si>
+  <si>
+    <t>ad.maikybaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Output of basic industrial products (D) in the Abay region </t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -179,50 +300,97 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
@@ -261,55 +429,62 @@
         <color theme="0" tint="-0.24994659260841701"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -321,232 +496,239 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 6" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
+    <cellStyle name="Обычный 6" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -678,747 +860,1026 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ad.maikybaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="36.7109375" customWidth="1"/>
+    <col min="2" max="2" width="74.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="21">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="21">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51" x14ac:dyDescent="0.25">
+      <c r="A9" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="23"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="27">
+        <v>46282</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="27">
+        <v>46314</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="28" t="s">
+        <v>67</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.28515625" customWidth="1"/>
+    <col min="2" max="2" width="89.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="29" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="29" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="29" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="29" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="29"/>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="29" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="29"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="29"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="29"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B15" s="30" t="s">
+        <v>63</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J11" sqref="J11"/>
+      <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="9" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="9" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="9" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="9" customWidth="1"/>
     <col min="8" max="8" width="11" style="9" customWidth="1"/>
     <col min="9" max="9" width="15.140625" style="9" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" style="9" customWidth="1"/>
     <col min="11" max="11" width="15.85546875" style="9" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="23" t="s">
+    <row r="2" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="23"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" s="12" customFormat="1">
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
+    </row>
+    <row r="3" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
-    <row r="4" spans="1:13" s="6" customFormat="1" ht="17.25" customHeight="1">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="11" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="12" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:13" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="12" customFormat="1">
+    <row r="6" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="20">
         <v>157580.4</v>
       </c>
       <c r="C6" s="20">
         <v>303568.8</v>
       </c>
       <c r="D6" s="20">
         <v>457519</v>
       </c>
       <c r="E6" s="20">
         <v>835009.5</v>
       </c>
       <c r="F6" s="20">
         <v>997997.5</v>
       </c>
       <c r="G6" s="20">
         <v>1155488.6000000001</v>
       </c>
       <c r="H6" s="20">
         <v>1322224.1000000001</v>
       </c>
-      <c r="I6" s="20"/>
+      <c r="I6" s="20">
+        <v>1474393.8</v>
+      </c>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
-    <row r="7" spans="1:13" s="12" customFormat="1">
+    <row r="7" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>7279.6</v>
       </c>
       <c r="C7" s="20">
         <v>14679.6</v>
       </c>
       <c r="D7" s="20">
         <v>21359.4</v>
       </c>
       <c r="E7" s="20">
         <v>26171.4</v>
       </c>
       <c r="F7" s="20">
         <v>27370</v>
       </c>
       <c r="G7" s="20">
         <v>29467.7</v>
       </c>
       <c r="H7" s="20">
         <v>31346.7</v>
       </c>
-      <c r="I7" s="20"/>
+      <c r="I7" s="20">
+        <v>33221.699999999997</v>
+      </c>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
-    <row r="8" spans="1:13" s="12" customFormat="1">
+    <row r="8" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>33344</v>
       </c>
       <c r="C8" s="20">
         <v>69791</v>
       </c>
       <c r="D8" s="20">
         <v>97454</v>
       </c>
       <c r="E8" s="20">
         <v>129827</v>
       </c>
       <c r="F8" s="20">
         <v>167568</v>
       </c>
       <c r="G8" s="20">
         <v>186948</v>
       </c>
       <c r="H8" s="20">
         <v>215454</v>
       </c>
-      <c r="I8" s="20"/>
+      <c r="I8" s="20">
+        <v>241509</v>
+      </c>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
-    <row r="9" spans="1:13" s="17" customFormat="1">
+    <row r="9" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20">
         <v>110452</v>
       </c>
       <c r="C9" s="20">
         <v>205892</v>
       </c>
       <c r="D9" s="20">
         <v>317924</v>
       </c>
       <c r="E9" s="20">
         <v>649718</v>
       </c>
       <c r="F9" s="20">
         <v>765953</v>
       </c>
       <c r="G9" s="20">
         <v>894636</v>
       </c>
       <c r="H9" s="20">
         <v>1024010</v>
       </c>
-      <c r="I9" s="20"/>
+      <c r="I9" s="20">
+        <v>1142791</v>
+      </c>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
-    <row r="10" spans="1:13" s="12" customFormat="1">
+    <row r="10" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="20">
         <v>6504.8</v>
       </c>
       <c r="C10" s="20">
         <v>13206.2</v>
       </c>
       <c r="D10" s="20">
         <v>20781.599999999999</v>
       </c>
       <c r="E10" s="20">
         <v>29293.1</v>
       </c>
       <c r="F10" s="20">
         <v>37106.5</v>
       </c>
       <c r="G10" s="20">
         <v>44436.9</v>
       </c>
       <c r="H10" s="20">
         <v>51413.4</v>
       </c>
-      <c r="I10" s="20"/>
+      <c r="I10" s="20">
+        <v>56872.1</v>
+      </c>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
-    <row r="11" spans="1:13" s="12" customFormat="1" ht="37.5" customHeight="1">
+    <row r="11" spans="1:13" s="12" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="4"/>
       <c r="D11" s="5"/>
       <c r="E11" s="4"/>
       <c r="F11" s="20"/>
       <c r="G11" s="5"/>
       <c r="H11" s="4"/>
-      <c r="I11" s="20"/>
+      <c r="I11" s="5"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="5"/>
       <c r="M11" s="20"/>
     </row>
-    <row r="12" spans="1:13" s="12" customFormat="1">
+    <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="20">
         <v>380.4</v>
       </c>
       <c r="C12" s="20">
         <v>760.9</v>
       </c>
       <c r="D12" s="20">
         <v>1079.2</v>
       </c>
       <c r="E12" s="20">
         <v>1325.9</v>
       </c>
       <c r="F12" s="20">
         <v>1404.7</v>
       </c>
       <c r="G12" s="20">
         <v>1482.4</v>
       </c>
       <c r="H12" s="20">
         <v>1554.9</v>
       </c>
-      <c r="I12" s="20"/>
+      <c r="I12" s="20">
+        <v>1599.7</v>
+      </c>
       <c r="J12" s="20"/>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
-    <row r="13" spans="1:13" s="12" customFormat="1">
+    <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="20">
         <v>281.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>574.5</v>
       </c>
       <c r="D13" s="20">
         <v>813</v>
       </c>
       <c r="E13" s="20">
         <v>999.5</v>
       </c>
       <c r="F13" s="20">
         <v>1035.5999999999999</v>
       </c>
       <c r="G13" s="20">
         <v>1070.7</v>
       </c>
       <c r="H13" s="20">
         <v>1101.9000000000001</v>
       </c>
-      <c r="I13" s="20"/>
+      <c r="I13" s="20">
+        <v>1132</v>
+      </c>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
-    <row r="14" spans="1:13" s="12" customFormat="1">
+    <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="C14" s="20">
         <v>16.899999999999999</v>
       </c>
       <c r="D14" s="20">
         <v>23.6</v>
       </c>
       <c r="E14" s="20">
         <v>26.1</v>
       </c>
       <c r="F14" s="20">
         <v>26.1</v>
       </c>
       <c r="G14" s="20">
         <v>26.1</v>
       </c>
       <c r="H14" s="20">
         <v>26.1</v>
       </c>
-      <c r="I14" s="20"/>
+      <c r="I14" s="20">
+        <v>26.1</v>
+      </c>
       <c r="J14" s="20"/>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
-    <row r="15" spans="1:13" s="12" customFormat="1">
+    <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="20">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="D15" s="20">
         <v>3.4</v>
       </c>
       <c r="E15" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="F15" s="20">
         <v>5.4</v>
       </c>
       <c r="G15" s="20">
         <v>6.4</v>
       </c>
       <c r="H15" s="20">
         <v>7.4</v>
       </c>
-      <c r="I15" s="20"/>
+      <c r="I15" s="20">
+        <v>7.4</v>
+      </c>
       <c r="J15" s="20"/>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
     </row>
-    <row r="16" spans="1:13" s="12" customFormat="1">
+    <row r="16" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="20">
         <v>21.9</v>
       </c>
       <c r="C16" s="20">
         <v>44.8</v>
       </c>
       <c r="D16" s="20">
         <v>67.599999999999994</v>
       </c>
       <c r="E16" s="20">
         <v>89.2</v>
       </c>
       <c r="F16" s="20">
         <v>111.5</v>
       </c>
       <c r="G16" s="20">
         <v>133.9</v>
       </c>
       <c r="H16" s="20">
         <v>155.9</v>
       </c>
-      <c r="I16" s="20"/>
+      <c r="I16" s="20">
+        <v>163.6</v>
+      </c>
       <c r="J16" s="20"/>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
     </row>
-    <row r="17" spans="1:13" s="12" customFormat="1">
+    <row r="17" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="20">
         <v>35.1</v>
       </c>
       <c r="C17" s="20">
         <v>68.5</v>
       </c>
       <c r="D17" s="20">
         <v>94.5</v>
       </c>
       <c r="E17" s="20">
         <v>111.2</v>
       </c>
       <c r="F17" s="20">
         <v>112.5</v>
       </c>
       <c r="G17" s="20">
         <v>113.7</v>
       </c>
       <c r="H17" s="20">
         <v>114.9</v>
       </c>
-      <c r="I17" s="20"/>
+      <c r="I17" s="20">
+        <v>115.2</v>
+      </c>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
-    <row r="18" spans="1:13" s="17" customFormat="1">
+    <row r="18" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="20">
         <v>19</v>
       </c>
       <c r="C18" s="20">
         <v>31.6</v>
       </c>
       <c r="D18" s="20">
         <v>44</v>
       </c>
       <c r="E18" s="20">
         <v>53.7</v>
       </c>
       <c r="F18" s="20">
         <v>64.5</v>
       </c>
       <c r="G18" s="20">
         <v>75</v>
       </c>
       <c r="H18" s="20">
         <v>84.7</v>
       </c>
-      <c r="I18" s="20"/>
+      <c r="I18" s="20">
+        <v>90.5</v>
+      </c>
       <c r="J18" s="20"/>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
-    <row r="19" spans="1:13" s="12" customFormat="1">
+    <row r="19" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="20">
         <v>10</v>
       </c>
       <c r="C19" s="20">
         <v>19.2</v>
       </c>
       <c r="D19" s="20">
         <v>28.4</v>
       </c>
       <c r="E19" s="20">
         <v>35.6</v>
       </c>
       <c r="F19" s="20">
         <v>41.5</v>
       </c>
       <c r="G19" s="20">
         <v>47.3</v>
       </c>
       <c r="H19" s="20">
         <v>53.2</v>
       </c>
-      <c r="I19" s="20"/>
+      <c r="I19" s="20">
+        <v>53.8</v>
+      </c>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
-    <row r="20" spans="1:13" s="12" customFormat="1">
+    <row r="20" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="20">
         <v>0.2</v>
       </c>
       <c r="C20" s="20">
         <v>0.4</v>
       </c>
       <c r="D20" s="20">
         <v>0.6</v>
       </c>
       <c r="E20" s="20">
         <v>0.8</v>
       </c>
       <c r="F20" s="20">
         <v>1</v>
       </c>
       <c r="G20" s="20">
         <v>1.2</v>
       </c>
       <c r="H20" s="20">
         <v>1.4</v>
       </c>
-      <c r="I20" s="20"/>
+      <c r="I20" s="20">
+        <v>1.5</v>
+      </c>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
-    <row r="21" spans="1:13" s="12" customFormat="1">
+    <row r="21" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="20">
         <v>1.4</v>
       </c>
       <c r="C21" s="20">
         <v>2.7</v>
       </c>
       <c r="D21" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="E21" s="20">
         <v>5.4</v>
       </c>
       <c r="F21" s="20">
         <v>6.8</v>
       </c>
       <c r="G21" s="20">
         <v>8.1</v>
       </c>
       <c r="H21" s="20">
         <v>9.4</v>
       </c>
-      <c r="I21" s="20"/>
+      <c r="I21" s="20">
+        <v>9.6</v>
+      </c>
       <c r="J21" s="20"/>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
-    <row r="22" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A22" s="24" t="s">
+    <row r="22" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="24"/>
-[...13 lines deleted...]
-      <c r="A23" s="25" t="s">
+      <c r="B22" s="37"/>
+      <c r="C22" s="37"/>
+      <c r="D22" s="37"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="37"/>
+      <c r="G22" s="37"/>
+      <c r="H22" s="37"/>
+      <c r="I22" s="37"/>
+      <c r="J22" s="37"/>
+      <c r="K22" s="37"/>
+      <c r="L22" s="37"/>
+      <c r="M22" s="37"/>
+    </row>
+    <row r="23" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="25"/>
-[...6 lines deleted...]
-      <c r="I23" s="25"/>
+      <c r="B23" s="38"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
       <c r="J23" s="8"/>
       <c r="K23" s="7"/>
       <c r="M23" s="7"/>
     </row>
-    <row r="24" spans="1:13">
-      <c r="A24" s="21" t="s">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A24" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="21"/>
-[...10 lines deleted...]
-      <c r="M24" s="22"/>
+      <c r="B24" s="34"/>
+      <c r="C24" s="34"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="34"/>
+      <c r="G24" s="34"/>
+      <c r="H24" s="35"/>
+      <c r="I24" s="35"/>
+      <c r="J24" s="35"/>
+      <c r="K24" s="35"/>
+      <c r="L24" s="35"/>
+      <c r="M24" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A23:I23"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>