--- v6 (2026-10-06)
+++ v7 (2026-10-26)
@@ -170,119 +170,119 @@
   <si>
     <t>Source of the indicator</t>
   </si>
   <si>
     <t>Forms of statistical observation</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Classifiers</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
   </si>
   <si>
     <t>Methodological explanations:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/17/</t>
   </si>
   <si>
     <t>Related publications:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>Useful links:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
   </si>
   <si>
     <t>Date of the last update:</t>
   </si>
   <si>
     <t>Date of the next update:</t>
   </si>
   <si>
     <t>Responsible person</t>
   </si>
   <si>
     <t>Phone number:</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Symbols:</t>
   </si>
   <si>
     <t>"-" No production</t>
   </si>
   <si>
     <t>"*" - Operational data</t>
   </si>
   <si>
     <t>«х» – Data is confidential</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Division of Industry and Environment Statistics</t>
   </si>
   <si>
-    <t>Maikibaeva Adiya Tazabekovna</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 722 2524918</t>
   </si>
   <si>
-    <t>ad.maikybaeva@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Output of basic industrial products (D) in the Abay region </t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Issakhanova Schugyla</t>
+  </si>
+  <si>
+    <t>sh.isakhanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/abay/dynamic-tables/28252/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -348,50 +348,57 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
@@ -517,65 +524,65 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 2 2" xfId="5"/>
     <cellStyle name="Обычный 3 3" xfId="2"/>
     <cellStyle name="Обычный 6" xfId="1"/>
   </cellStyles>
@@ -860,85 +867,85 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ad.maikybaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.7109375" customWidth="1"/>
     <col min="2" max="2" width="74.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="21">
         <v>151102</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="21" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="22" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="21">
         <v>2000</v>
       </c>
@@ -975,191 +982,190 @@
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="23"/>
     </row>
     <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="25" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="26" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B16" s="27">
-        <v>46282</v>
+        <v>46314</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B17" s="27">
-        <v>46314</v>
+        <v>46344</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="33" t="s">
-[...3 lines deleted...]
-        <v>64</v>
+      <c r="A18" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B19" s="22" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>55</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>56</v>
+      </c>
+      <c r="B21" s="33" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
-    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="89.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="28" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="28" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="29" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="28" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B8" s="29" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="28" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B9" s="29" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="28"/>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="28" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B11" s="29" t="s">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="28"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="28"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="28"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B15" s="29" t="s">
         <v>62</v>
-      </c>
-[...12 lines deleted...]
-        <v>63</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B38" sqref="B38"/>
+      <selection activeCell="I28" sqref="I28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="9" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="9" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="9" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="9" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="9" customWidth="1"/>
     <col min="8" max="8" width="11" style="9" customWidth="1"/>
     <col min="9" max="9" width="15.140625" style="9" customWidth="1"/>
     <col min="10" max="10" width="15.42578125" style="9" customWidth="1"/>
     <col min="11" max="11" width="15.85546875" style="9" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="14.28515625" style="9" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="36"/>
@@ -1168,51 +1174,51 @@
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
-    <row r="4" spans="1:13" s="6" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2"/>
       <c r="B4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>16</v>
       </c>
@@ -1276,530 +1282,560 @@
       </c>
       <c r="B6" s="20">
         <v>157580.4</v>
       </c>
       <c r="C6" s="20">
         <v>303568.8</v>
       </c>
       <c r="D6" s="20">
         <v>457519</v>
       </c>
       <c r="E6" s="20">
         <v>835009.5</v>
       </c>
       <c r="F6" s="20">
         <v>997997.5</v>
       </c>
       <c r="G6" s="20">
         <v>1155488.6000000001</v>
       </c>
       <c r="H6" s="20">
         <v>1322224.1000000001</v>
       </c>
       <c r="I6" s="20">
         <v>1474393.8</v>
       </c>
-      <c r="J6" s="20"/>
+      <c r="J6" s="20">
+        <v>1628765.6</v>
+      </c>
       <c r="K6" s="20"/>
       <c r="L6" s="20"/>
       <c r="M6" s="20"/>
     </row>
     <row r="7" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>7279.6</v>
       </c>
       <c r="C7" s="20">
         <v>14679.6</v>
       </c>
       <c r="D7" s="20">
         <v>21359.4</v>
       </c>
       <c r="E7" s="20">
         <v>26171.4</v>
       </c>
       <c r="F7" s="20">
         <v>27370</v>
       </c>
       <c r="G7" s="20">
         <v>29467.7</v>
       </c>
       <c r="H7" s="20">
         <v>31346.7</v>
       </c>
       <c r="I7" s="20">
         <v>33221.699999999997</v>
       </c>
-      <c r="J7" s="20"/>
+      <c r="J7" s="20">
+        <v>34617.699999999997</v>
+      </c>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
     </row>
     <row r="8" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>33344</v>
       </c>
       <c r="C8" s="20">
         <v>69791</v>
       </c>
       <c r="D8" s="20">
         <v>97454</v>
       </c>
       <c r="E8" s="20">
         <v>129827</v>
       </c>
       <c r="F8" s="20">
         <v>167568</v>
       </c>
       <c r="G8" s="20">
         <v>186948</v>
       </c>
       <c r="H8" s="20">
         <v>215454</v>
       </c>
       <c r="I8" s="20">
         <v>241509</v>
       </c>
-      <c r="J8" s="20"/>
+      <c r="J8" s="20">
+        <v>275278</v>
+      </c>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
       <c r="M8" s="20"/>
     </row>
     <row r="9" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20">
         <v>110452</v>
       </c>
       <c r="C9" s="20">
         <v>205892</v>
       </c>
       <c r="D9" s="20">
         <v>317924</v>
       </c>
       <c r="E9" s="20">
         <v>649718</v>
       </c>
       <c r="F9" s="20">
         <v>765953</v>
       </c>
       <c r="G9" s="20">
         <v>894636</v>
       </c>
       <c r="H9" s="20">
         <v>1024010</v>
       </c>
       <c r="I9" s="20">
         <v>1142791</v>
       </c>
-      <c r="J9" s="20"/>
+      <c r="J9" s="20">
+        <v>1256265</v>
+      </c>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
     </row>
     <row r="10" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="20">
         <v>6504.8</v>
       </c>
       <c r="C10" s="20">
         <v>13206.2</v>
       </c>
       <c r="D10" s="20">
         <v>20781.599999999999</v>
       </c>
       <c r="E10" s="20">
         <v>29293.1</v>
       </c>
       <c r="F10" s="20">
         <v>37106.5</v>
       </c>
       <c r="G10" s="20">
         <v>44436.9</v>
       </c>
       <c r="H10" s="20">
         <v>51413.4</v>
       </c>
       <c r="I10" s="20">
         <v>56872.1</v>
       </c>
-      <c r="J10" s="20"/>
+      <c r="J10" s="20">
+        <v>62604.9</v>
+      </c>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
     </row>
     <row r="11" spans="1:13" s="12" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="4"/>
       <c r="D11" s="5"/>
       <c r="E11" s="4"/>
       <c r="F11" s="20"/>
       <c r="G11" s="5"/>
       <c r="H11" s="4"/>
       <c r="I11" s="5"/>
-      <c r="J11" s="20"/>
+      <c r="J11" s="5"/>
       <c r="K11" s="20"/>
       <c r="L11" s="5"/>
       <c r="M11" s="20"/>
     </row>
     <row r="12" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="20">
         <v>380.4</v>
       </c>
       <c r="C12" s="20">
         <v>760.9</v>
       </c>
       <c r="D12" s="20">
         <v>1079.2</v>
       </c>
       <c r="E12" s="20">
         <v>1325.9</v>
       </c>
       <c r="F12" s="20">
         <v>1404.7</v>
       </c>
       <c r="G12" s="20">
         <v>1482.4</v>
       </c>
       <c r="H12" s="20">
         <v>1554.9</v>
       </c>
       <c r="I12" s="20">
         <v>1599.7</v>
       </c>
-      <c r="J12" s="20"/>
+      <c r="J12" s="20">
+        <v>1638.9</v>
+      </c>
       <c r="K12" s="20"/>
       <c r="L12" s="20"/>
       <c r="M12" s="20"/>
     </row>
     <row r="13" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="20">
         <v>281.89999999999998</v>
       </c>
       <c r="C13" s="20">
         <v>574.5</v>
       </c>
       <c r="D13" s="20">
         <v>813</v>
       </c>
       <c r="E13" s="20">
         <v>999.5</v>
       </c>
       <c r="F13" s="20">
         <v>1035.5999999999999</v>
       </c>
       <c r="G13" s="20">
         <v>1070.7</v>
       </c>
       <c r="H13" s="20">
         <v>1101.9000000000001</v>
       </c>
       <c r="I13" s="20">
         <v>1132</v>
       </c>
-      <c r="J13" s="20"/>
+      <c r="J13" s="20">
+        <v>1155.3</v>
+      </c>
       <c r="K13" s="20"/>
       <c r="L13" s="20"/>
       <c r="M13" s="20"/>
     </row>
     <row r="14" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="20">
         <v>9.8000000000000007</v>
       </c>
       <c r="C14" s="20">
         <v>16.899999999999999</v>
       </c>
       <c r="D14" s="20">
         <v>23.6</v>
       </c>
       <c r="E14" s="20">
         <v>26.1</v>
       </c>
       <c r="F14" s="20">
         <v>26.1</v>
       </c>
       <c r="G14" s="20">
         <v>26.1</v>
       </c>
       <c r="H14" s="20">
         <v>26.1</v>
       </c>
       <c r="I14" s="20">
         <v>26.1</v>
       </c>
-      <c r="J14" s="20"/>
+      <c r="J14" s="20">
+        <v>26.1</v>
+      </c>
       <c r="K14" s="20"/>
       <c r="L14" s="20"/>
       <c r="M14" s="20"/>
     </row>
     <row r="15" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="20">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="20">
         <v>2.2999999999999998</v>
       </c>
       <c r="D15" s="20">
         <v>3.4</v>
       </c>
       <c r="E15" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="F15" s="20">
         <v>5.4</v>
       </c>
       <c r="G15" s="20">
         <v>6.4</v>
       </c>
       <c r="H15" s="20">
         <v>7.4</v>
       </c>
       <c r="I15" s="20">
         <v>7.4</v>
       </c>
-      <c r="J15" s="20"/>
+      <c r="J15" s="20">
+        <v>7.4</v>
+      </c>
       <c r="K15" s="20"/>
       <c r="L15" s="20"/>
       <c r="M15" s="20"/>
     </row>
     <row r="16" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="20">
         <v>21.9</v>
       </c>
       <c r="C16" s="20">
         <v>44.8</v>
       </c>
       <c r="D16" s="20">
         <v>67.599999999999994</v>
       </c>
       <c r="E16" s="20">
         <v>89.2</v>
       </c>
       <c r="F16" s="20">
         <v>111.5</v>
       </c>
       <c r="G16" s="20">
         <v>133.9</v>
       </c>
       <c r="H16" s="20">
         <v>155.9</v>
       </c>
       <c r="I16" s="20">
         <v>163.6</v>
       </c>
-      <c r="J16" s="20"/>
+      <c r="J16" s="20">
+        <v>171.4</v>
+      </c>
       <c r="K16" s="20"/>
       <c r="L16" s="20"/>
       <c r="M16" s="20"/>
     </row>
     <row r="17" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="20">
         <v>35.1</v>
       </c>
       <c r="C17" s="20">
         <v>68.5</v>
       </c>
       <c r="D17" s="20">
         <v>94.5</v>
       </c>
       <c r="E17" s="20">
         <v>111.2</v>
       </c>
       <c r="F17" s="20">
         <v>112.5</v>
       </c>
       <c r="G17" s="20">
         <v>113.7</v>
       </c>
       <c r="H17" s="20">
         <v>114.9</v>
       </c>
       <c r="I17" s="20">
         <v>115.2</v>
       </c>
-      <c r="J17" s="20"/>
+      <c r="J17" s="20">
+        <v>115.5</v>
+      </c>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
     </row>
     <row r="18" spans="1:13" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="20">
         <v>19</v>
       </c>
       <c r="C18" s="20">
         <v>31.6</v>
       </c>
       <c r="D18" s="20">
         <v>44</v>
       </c>
       <c r="E18" s="20">
         <v>53.7</v>
       </c>
       <c r="F18" s="20">
         <v>64.5</v>
       </c>
       <c r="G18" s="20">
         <v>75</v>
       </c>
       <c r="H18" s="20">
         <v>84.7</v>
       </c>
       <c r="I18" s="20">
         <v>90.5</v>
       </c>
-      <c r="J18" s="20"/>
+      <c r="J18" s="20">
+        <v>97.5</v>
+      </c>
       <c r="K18" s="20"/>
       <c r="L18" s="20"/>
       <c r="M18" s="20"/>
     </row>
     <row r="19" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="20">
         <v>10</v>
       </c>
       <c r="C19" s="20">
         <v>19.2</v>
       </c>
       <c r="D19" s="20">
         <v>28.4</v>
       </c>
       <c r="E19" s="20">
         <v>35.6</v>
       </c>
       <c r="F19" s="20">
         <v>41.5</v>
       </c>
       <c r="G19" s="20">
         <v>47.3</v>
       </c>
       <c r="H19" s="20">
         <v>53.2</v>
       </c>
       <c r="I19" s="20">
         <v>53.8</v>
       </c>
-      <c r="J19" s="20"/>
+      <c r="J19" s="20">
+        <v>54.4</v>
+      </c>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
     </row>
     <row r="20" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="20">
         <v>0.2</v>
       </c>
       <c r="C20" s="20">
         <v>0.4</v>
       </c>
       <c r="D20" s="20">
         <v>0.6</v>
       </c>
       <c r="E20" s="20">
         <v>0.8</v>
       </c>
       <c r="F20" s="20">
         <v>1</v>
       </c>
       <c r="G20" s="20">
         <v>1.2</v>
       </c>
       <c r="H20" s="20">
         <v>1.4</v>
       </c>
       <c r="I20" s="20">
         <v>1.5</v>
       </c>
-      <c r="J20" s="20"/>
+      <c r="J20" s="20">
+        <v>1.6</v>
+      </c>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
     </row>
     <row r="21" spans="1:13" s="12" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="20">
         <v>1.4</v>
       </c>
       <c r="C21" s="20">
         <v>2.7</v>
       </c>
       <c r="D21" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="E21" s="20">
         <v>5.4</v>
       </c>
       <c r="F21" s="20">
         <v>6.8</v>
       </c>
       <c r="G21" s="20">
         <v>8.1</v>
       </c>
       <c r="H21" s="20">
         <v>9.4</v>
       </c>
       <c r="I21" s="20">
         <v>9.6</v>
       </c>
-      <c r="J21" s="20"/>
+      <c r="J21" s="20">
+        <v>9.8000000000000007</v>
+      </c>
       <c r="K21" s="20"/>
       <c r="L21" s="20"/>
       <c r="M21" s="20"/>
     </row>
     <row r="22" spans="1:13" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="37"/>
       <c r="C22" s="37"/>
       <c r="D22" s="37"/>
       <c r="E22" s="37"/>
       <c r="F22" s="37"/>
       <c r="G22" s="37"/>
       <c r="H22" s="37"/>
       <c r="I22" s="37"/>
       <c r="J22" s="37"/>
       <c r="K22" s="37"/>
       <c r="L22" s="37"/>
       <c r="M22" s="37"/>
     </row>
     <row r="23" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="38" t="s">
         <v>21</v>
       </c>