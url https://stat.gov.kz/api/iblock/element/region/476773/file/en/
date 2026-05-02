--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -1,62 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15960" windowHeight="11685" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
+    <sheet name="03" sheetId="25" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725" refMode="R1C1"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="26">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>Water supply; water disposal; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
@@ -89,50 +91,54 @@
   <si>
     <t>According to the current national classifier of the Republic of Kazakhstan "Classifier of administrative-territorial objects" (CATO) dated June 22, 2022.</t>
   </si>
   <si>
     <t>Zhanasemey district</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Beskaragay district</t>
   </si>
   <si>
     <t>Boroduliha district</t>
   </si>
   <si>
     <t>January 2026 compared to
 January 2025, %</t>
   </si>
   <si>
     <t>January-February 2026 compared to
 January-February 2025, %</t>
+  </si>
+  <si>
+    <t>January-March 2026 compared to
+January-March 2025, %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -428,123 +434,126 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="28">
     <cellStyle name="Гиперссылка 2" xfId="20"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="14"/>
     <cellStyle name="Обычный 10 2" xfId="22"/>
     <cellStyle name="Обычный 11" xfId="2"/>
     <cellStyle name="Обычный 12" xfId="21"/>
     <cellStyle name="Обычный 13" xfId="24"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="27"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 3" xfId="13"/>
     <cellStyle name="Обычный 2 3 2" xfId="18"/>
     <cellStyle name="Обычный 2 4" xfId="15"/>
     <cellStyle name="Обычный 2 4 2" xfId="19"/>
     <cellStyle name="Обычный 2 5" xfId="16"/>
     <cellStyle name="Обычный 2_Conventional designations" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 3 2" xfId="26"/>
     <cellStyle name="Обычный 3 3" xfId="17"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 5" xfId="8"/>
     <cellStyle name="Обычный 6" xfId="9"/>
     <cellStyle name="Обычный 6 2" xfId="23"/>
     <cellStyle name="Обычный 7" xfId="10"/>
     <cellStyle name="Обычный 7 2" xfId="25"/>
     <cellStyle name="Обычный 8" xfId="11"/>
     <cellStyle name="Обычный 9" xfId="12"/>
     <cellStyle name="Обычный_01" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -808,88 +817,88 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="6" width="22.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="23"/>
-[...3 lines deleted...]
-      <c r="F2" s="23"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="24"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="C4" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="29"/>
-[...1 lines deleted...]
-      <c r="F4" s="29"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
     </row>
     <row r="5" spans="1:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="25"/>
-      <c r="B5" s="27"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
       <c r="C5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="21">
         <v>106.5</v>
       </c>
       <c r="C6" s="21">
         <v>100</v>
       </c>
       <c r="D6" s="21">
         <v>127.1</v>
@@ -1195,58 +1204,58 @@
         <v>100.1</v>
       </c>
       <c r="E18" s="21">
         <v>51.2</v>
       </c>
       <c r="F18" s="21">
         <v>99.6</v>
       </c>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
     </row>
     <row r="19" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="8"/>
       <c r="D19" s="13"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A20" s="30" t="s">
+      <c r="A20" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="30"/>
-[...3 lines deleted...]
-      <c r="F20" s="30"/>
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
@@ -1311,462 +1320,982 @@
       <c r="F33" s="19"/>
     </row>
     <row r="34" spans="2:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F26" sqref="F26"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="23"/>
-[...3 lines deleted...]
-      <c r="F2" s="23"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="24"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="C4" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="29"/>
-[...1 lines deleted...]
-      <c r="F4" s="29"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
     </row>
     <row r="5" spans="1:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="25"/>
-      <c r="B5" s="27"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
       <c r="C5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="31">
+      <c r="B6" s="23">
         <v>103.6</v>
       </c>
-      <c r="C6" s="31">
+      <c r="C6" s="23">
         <v>102.9</v>
       </c>
-      <c r="D6" s="31">
+      <c r="D6" s="23">
         <v>104.6</v>
       </c>
-      <c r="E6" s="31">
+      <c r="E6" s="23">
         <v>106.4</v>
       </c>
-      <c r="F6" s="31">
+      <c r="F6" s="23">
         <v>129.4</v>
       </c>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="31">
+      <c r="B7" s="23">
         <v>108.8</v>
       </c>
-      <c r="C7" s="31">
+      <c r="C7" s="23">
         <v>95.4</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="23">
         <v>109.8</v>
       </c>
-      <c r="E7" s="31">
+      <c r="E7" s="23">
         <v>106</v>
       </c>
-      <c r="F7" s="31">
+      <c r="F7" s="23">
         <v>110.2</v>
       </c>
       <c r="L7" s="5"/>
       <c r="M7" s="4"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="4"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="31">
+      <c r="B8" s="23">
         <v>90.8</v>
       </c>
-      <c r="C8" s="31">
+      <c r="C8" s="23">
         <v>85.1</v>
       </c>
-      <c r="D8" s="31">
+      <c r="D8" s="23">
         <v>115.2</v>
       </c>
-      <c r="E8" s="31">
+      <c r="E8" s="23">
         <v>82.9</v>
       </c>
-      <c r="F8" s="31">
+      <c r="F8" s="23">
         <v>110.8</v>
       </c>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="31">
+      <c r="B9" s="23">
         <v>84.4</v>
       </c>
-      <c r="C9" s="31">
+      <c r="C9" s="23">
         <v>66.7</v>
       </c>
-      <c r="D9" s="31">
+      <c r="D9" s="23">
         <v>109.4</v>
       </c>
-      <c r="E9" s="31">
+      <c r="E9" s="23">
         <v>96.6</v>
       </c>
-      <c r="F9" s="31">
+      <c r="F9" s="23">
         <v>104.5</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="31">
+      <c r="B10" s="23">
         <v>107.6</v>
       </c>
-      <c r="C10" s="32" t="s">
+      <c r="C10" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="31">
+      <c r="D10" s="23">
         <v>127.9</v>
       </c>
-      <c r="E10" s="31">
+      <c r="E10" s="23">
         <v>96.3</v>
       </c>
-      <c r="F10" s="31">
+      <c r="F10" s="23">
         <v>87</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="4"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="31">
+      <c r="B11" s="23">
         <v>108.3</v>
       </c>
-      <c r="C11" s="31">
+      <c r="C11" s="23">
         <v>109.1</v>
       </c>
-      <c r="D11" s="31">
+      <c r="D11" s="23">
         <v>91.9</v>
       </c>
-      <c r="E11" s="31">
+      <c r="E11" s="23">
         <v>113.8</v>
       </c>
-      <c r="F11" s="31">
+      <c r="F11" s="23">
         <v>116.6</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="31">
+      <c r="B12" s="23">
         <v>125</v>
       </c>
-      <c r="C12" s="31">
+      <c r="C12" s="23">
         <v>845.2</v>
       </c>
-      <c r="D12" s="31">
+      <c r="D12" s="23">
         <v>100</v>
       </c>
-      <c r="E12" s="31">
+      <c r="E12" s="23">
         <v>95.2</v>
       </c>
-      <c r="F12" s="31">
+      <c r="F12" s="23">
         <v>100.2</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="31">
+      <c r="B13" s="23">
         <v>102.4</v>
       </c>
-      <c r="C13" s="31">
+      <c r="C13" s="23">
         <v>100.9</v>
       </c>
-      <c r="D13" s="31">
+      <c r="D13" s="23">
         <v>123</v>
       </c>
-      <c r="E13" s="31">
+      <c r="E13" s="23">
         <v>102.8</v>
       </c>
-      <c r="F13" s="31">
+      <c r="F13" s="23">
         <v>91.5</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="31">
+      <c r="B14" s="23">
         <v>105.2</v>
       </c>
-      <c r="C14" s="31">
+      <c r="C14" s="23">
         <v>133.30000000000001</v>
       </c>
-      <c r="D14" s="31">
+      <c r="D14" s="23">
         <v>94.3</v>
       </c>
-      <c r="E14" s="31">
+      <c r="E14" s="23">
         <v>102.1</v>
       </c>
-      <c r="F14" s="31">
+      <c r="F14" s="23">
         <v>120.3</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="31">
+      <c r="B15" s="23">
         <v>91.7</v>
       </c>
-      <c r="C15" s="31">
+      <c r="C15" s="23">
         <v>90.4</v>
       </c>
-      <c r="D15" s="31">
+      <c r="D15" s="23">
         <v>116.3</v>
       </c>
-      <c r="E15" s="31">
+      <c r="E15" s="23">
         <v>124.6</v>
       </c>
-      <c r="F15" s="31">
+      <c r="F15" s="23">
         <v>97.4</v>
       </c>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="31">
+      <c r="B16" s="23">
         <v>403.5</v>
       </c>
-      <c r="C16" s="32" t="s">
+      <c r="C16" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="D16" s="31">
+      <c r="D16" s="23">
         <v>231.6</v>
       </c>
-      <c r="E16" s="31">
+      <c r="E16" s="23">
         <v>86.2</v>
       </c>
-      <c r="F16" s="31">
+      <c r="F16" s="23">
         <v>167.4</v>
       </c>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="31">
+      <c r="B17" s="23">
         <v>353.2</v>
       </c>
-      <c r="C17" s="31">
+      <c r="C17" s="23">
         <v>195.9</v>
       </c>
-      <c r="D17" s="31">
+      <c r="D17" s="23">
         <v>430.8</v>
       </c>
-      <c r="E17" s="32" t="s">
+      <c r="E17" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="F17" s="31">
+      <c r="F17" s="23">
         <v>101.3</v>
       </c>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="31">
+      <c r="B18" s="23">
         <v>286.10000000000002</v>
       </c>
-      <c r="C18" s="32" t="s">
+      <c r="C18" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="D18" s="31">
+      <c r="D18" s="23">
         <v>432.8</v>
       </c>
-      <c r="E18" s="31">
+      <c r="E18" s="23">
         <v>60.5</v>
       </c>
-      <c r="F18" s="31">
+      <c r="F18" s="23">
         <v>117.3</v>
       </c>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
     </row>
     <row r="19" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="8"/>
       <c r="D19" s="13"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A20" s="30" t="s">
+      <c r="A20" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="30"/>
-[...3 lines deleted...]
-      <c r="F20" s="30"/>
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B23" s="19"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B28" s="19"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+    </row>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B30" s="19"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="19"/>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B32" s="19"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+    </row>
+    <row r="33" spans="2:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="19"/>
+    </row>
+    <row r="34" spans="2:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="19"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A20:F20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:P34"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="18" style="7" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="21.28515625" style="7" customWidth="1"/>
+    <col min="6" max="6" width="22.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="23" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+    </row>
+    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+    </row>
+    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+    </row>
+    <row r="5" spans="1:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
+      <c r="C5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="21">
+        <v>103.2</v>
+      </c>
+      <c r="C6" s="21">
+        <v>101</v>
+      </c>
+      <c r="D6" s="21">
+        <v>108.1</v>
+      </c>
+      <c r="E6" s="21">
+        <v>105.1</v>
+      </c>
+      <c r="F6" s="21">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A7" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="21">
+        <v>114.9</v>
+      </c>
+      <c r="C7" s="21">
+        <v>116.3</v>
+      </c>
+      <c r="D7" s="21">
+        <v>114.6</v>
+      </c>
+      <c r="E7" s="21">
+        <v>104.8</v>
+      </c>
+      <c r="F7" s="21">
+        <v>171.9</v>
+      </c>
+      <c r="L7" s="5"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="4"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A8" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="21">
+        <v>90.1</v>
+      </c>
+      <c r="C8" s="21">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="D8" s="21">
+        <v>130.5</v>
+      </c>
+      <c r="E8" s="21">
+        <v>91.3</v>
+      </c>
+      <c r="F8" s="21">
+        <v>106.9</v>
+      </c>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A9" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="21">
+        <v>110.8</v>
+      </c>
+      <c r="C9" s="21">
+        <v>127.3</v>
+      </c>
+      <c r="D9" s="21">
+        <v>106.3</v>
+      </c>
+      <c r="E9" s="21">
+        <v>98</v>
+      </c>
+      <c r="F9" s="21">
+        <v>106</v>
+      </c>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="4"/>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="21">
+        <v>98.2</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="21">
+        <v>101.1</v>
+      </c>
+      <c r="E10" s="21">
+        <v>99.4</v>
+      </c>
+      <c r="F10" s="21">
+        <v>89.4</v>
+      </c>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="4"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A11" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="21">
+        <v>103.6</v>
+      </c>
+      <c r="C11" s="21">
+        <v>103.9</v>
+      </c>
+      <c r="D11" s="21">
+        <v>99.6</v>
+      </c>
+      <c r="E11" s="21">
+        <v>104.9</v>
+      </c>
+      <c r="F11" s="21">
+        <v>108.9</v>
+      </c>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A12" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="21">
+        <v>166</v>
+      </c>
+      <c r="C12" s="21">
+        <v>379.6</v>
+      </c>
+      <c r="D12" s="21">
+        <v>100</v>
+      </c>
+      <c r="E12" s="21">
+        <v>105</v>
+      </c>
+      <c r="F12" s="21">
+        <v>100.3</v>
+      </c>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A13" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="21">
+        <v>97.4</v>
+      </c>
+      <c r="C13" s="21">
+        <v>96.2</v>
+      </c>
+      <c r="D13" s="21">
+        <v>122.2</v>
+      </c>
+      <c r="E13" s="21">
+        <v>103.7</v>
+      </c>
+      <c r="F13" s="21">
+        <v>100.5</v>
+      </c>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A14" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="21">
+        <v>112.1</v>
+      </c>
+      <c r="C14" s="21">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="D14" s="21">
+        <v>98.9</v>
+      </c>
+      <c r="E14" s="21">
+        <v>98.5</v>
+      </c>
+      <c r="F14" s="21">
+        <v>103.8</v>
+      </c>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A15" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="21">
+        <v>94.4</v>
+      </c>
+      <c r="C15" s="21">
+        <v>92.3</v>
+      </c>
+      <c r="D15" s="21">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="E15" s="21">
+        <v>112.8</v>
+      </c>
+      <c r="F15" s="21">
+        <v>95.2</v>
+      </c>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A16" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="21">
+        <v>96.1</v>
+      </c>
+      <c r="C16" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="21">
+        <v>92.3</v>
+      </c>
+      <c r="E16" s="21">
+        <v>91.9</v>
+      </c>
+      <c r="F16" s="21">
+        <v>189.8</v>
+      </c>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A17" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="21">
+        <v>176.4</v>
+      </c>
+      <c r="C17" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="21">
+        <v>100</v>
+      </c>
+      <c r="E17" s="21">
+        <v>367.4</v>
+      </c>
+      <c r="F17" s="21">
+        <v>101.7</v>
+      </c>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A18" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="21">
+        <v>171.5</v>
+      </c>
+      <c r="C18" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="21">
+        <v>197.9</v>
+      </c>
+      <c r="E18" s="21">
+        <v>72.5</v>
+      </c>
+      <c r="F18" s="21">
+        <v>118.1</v>
+      </c>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+    </row>
+    <row r="19" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="12"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+    </row>
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A20" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
@@ -1838,51 +2367,52 @@
       <c r="F34" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
+      <vt:lpstr>03</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>