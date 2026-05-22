--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,64 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\04\04-англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{699CE587-1FB1-44DE-BF98-CC0A76F4FC9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
+    <sheet name="04" sheetId="26" r:id="rId4"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="27">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>Water supply; water disposal; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
@@ -96,61 +104,65 @@
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Beskaragay district</t>
   </si>
   <si>
     <t>Boroduliha district</t>
   </si>
   <si>
     <t>January 2026 compared to
 January 2025, %</t>
   </si>
   <si>
     <t>January-February 2026 compared to
 January-February 2025, %</t>
   </si>
   <si>
     <t>January-March 2026 compared to
 January-March 2025, %</t>
   </si>
+  <si>
+    <t>January-April 2026 compared to
+January-April 2025, %</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -466,207 +478,241 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="28">
-    <cellStyle name="Гиперссылка 2" xfId="20"/>
+    <cellStyle name="Гиперссылка 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="14"/>
-[...24 lines deleted...]
-    <cellStyle name="Обычный_01" xfId="1"/>
+    <cellStyle name="Обычный 10" xfId="14" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 10 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 11" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 12" xfId="21" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 13" xfId="24" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Обычный 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Обычный 2 10" xfId="27" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="13" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Обычный 2 3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Обычный 2 4" xfId="15" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Обычный 2 4 2" xfId="19" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="Обычный 2 5" xfId="16" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="Обычный 2_Conventional designations" xfId="7" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="Обычный 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="17" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Обычный 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Обычный 5" xfId="8" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Обычный 6" xfId="9" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Обычный 6 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="Обычный 7" xfId="10" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Обычный 7 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Обычный 8" xfId="11" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Обычный 9" xfId="12" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Обычный_01" xfId="1" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -798,1621 +844,2142 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:P34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="6" width="22.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1">
       <c r="A3" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1">
       <c r="A4" s="26"/>
       <c r="B4" s="28" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
     </row>
-    <row r="5" spans="1:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16" ht="46.5" customHeight="1">
       <c r="A5" s="27"/>
       <c r="B5" s="29"/>
       <c r="C5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16" ht="15" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="21">
         <v>106.5</v>
       </c>
       <c r="C6" s="21">
         <v>100</v>
       </c>
       <c r="D6" s="21">
         <v>127.1</v>
       </c>
       <c r="E6" s="21">
         <v>101.3</v>
       </c>
       <c r="F6" s="21">
         <v>100</v>
       </c>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16">
       <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="21">
         <v>104.6</v>
       </c>
       <c r="C7" s="21">
         <v>72.5</v>
       </c>
       <c r="D7" s="21">
         <v>104.8</v>
       </c>
       <c r="E7" s="21">
         <v>98.9</v>
       </c>
       <c r="F7" s="21">
         <v>108.1</v>
       </c>
       <c r="L7" s="5"/>
       <c r="M7" s="4"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="4"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16">
       <c r="A8" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="21">
         <v>91.7</v>
       </c>
       <c r="C8" s="21">
         <v>96.8</v>
       </c>
       <c r="D8" s="21">
         <v>99.8</v>
       </c>
       <c r="E8" s="21">
         <v>73.5</v>
       </c>
       <c r="F8" s="21">
         <v>104.9</v>
       </c>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16">
       <c r="A9" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="21">
         <v>5117.6000000000004</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="21">
         <v>3396.8</v>
       </c>
       <c r="E9" s="21">
         <v>78.2</v>
       </c>
       <c r="F9" s="21">
         <v>100</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16">
       <c r="A10" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="21">
         <v>92.6</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="21">
         <v>100</v>
       </c>
       <c r="E10" s="21">
         <v>84.3</v>
       </c>
       <c r="F10" s="21">
         <v>85</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="4"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16">
       <c r="A11" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="21">
         <v>106.4</v>
       </c>
       <c r="C11" s="21">
         <v>104.8</v>
       </c>
       <c r="D11" s="21">
         <v>188.2</v>
       </c>
       <c r="E11" s="21">
         <v>105.3</v>
       </c>
       <c r="F11" s="21">
         <v>94.3</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16">
       <c r="A12" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="21">
         <v>98.7</v>
       </c>
       <c r="C12" s="21">
         <v>100</v>
       </c>
       <c r="D12" s="21">
         <v>100</v>
       </c>
       <c r="E12" s="21">
         <v>87.1</v>
       </c>
       <c r="F12" s="21">
         <v>100</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16">
       <c r="A13" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="21">
         <v>96.4</v>
       </c>
       <c r="C13" s="21">
         <v>94.6</v>
       </c>
       <c r="D13" s="21">
         <v>124.6</v>
       </c>
       <c r="E13" s="21">
         <v>103.7</v>
       </c>
       <c r="F13" s="21">
         <v>79.900000000000006</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16">
       <c r="A14" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="21">
         <v>91.9</v>
       </c>
       <c r="C14" s="21">
         <v>108.7</v>
       </c>
       <c r="D14" s="21">
         <v>78.400000000000006</v>
       </c>
       <c r="E14" s="21">
         <v>106.9</v>
       </c>
       <c r="F14" s="21">
         <v>128.5</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="21">
         <v>90.9</v>
       </c>
       <c r="C15" s="21">
         <v>91.2</v>
       </c>
       <c r="D15" s="21">
         <v>67.599999999999994</v>
       </c>
       <c r="E15" s="21">
         <v>121.2</v>
       </c>
       <c r="F15" s="21">
         <v>100.2</v>
       </c>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16">
       <c r="A16" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="21">
         <v>97.6</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="21">
         <v>100</v>
       </c>
       <c r="E16" s="21">
         <v>92.8</v>
       </c>
       <c r="F16" s="21">
         <v>100</v>
       </c>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
     </row>
-    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:16">
       <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="21">
         <v>59.3</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="21">
         <v>100</v>
       </c>
       <c r="E17" s="22" t="s">
         <v>8</v>
       </c>
       <c r="F17" s="21">
         <v>100</v>
       </c>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
     </row>
-    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:16">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>84.2</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="21">
         <v>100.1</v>
       </c>
       <c r="E18" s="21">
         <v>51.2</v>
       </c>
       <c r="F18" s="21">
         <v>99.6</v>
       </c>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
     </row>
-    <row r="19" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:16" ht="14.25" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="8"/>
       <c r="D19" s="13"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
     </row>
-    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:16">
       <c r="A20" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
     </row>
-    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:16">
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
     </row>
-    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:16">
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
     </row>
-    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:16">
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:16">
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:16">
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
     </row>
-    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:16">
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
     </row>
-    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:16">
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
     </row>
-    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:16">
       <c r="B29" s="19"/>
       <c r="C29" s="19"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
     </row>
-    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:16">
       <c r="B30" s="19"/>
       <c r="C30" s="19"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
     </row>
-    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:16">
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
     </row>
-    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:16">
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
     </row>
-    <row r="33" spans="2:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:6" s="2" customFormat="1">
       <c r="B33" s="19"/>
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="20"/>
       <c r="F33" s="19"/>
     </row>
-    <row r="34" spans="2:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:6" s="2" customFormat="1">
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:P34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1">
       <c r="A3" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1">
       <c r="A4" s="26"/>
       <c r="B4" s="28" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
     </row>
-    <row r="5" spans="1:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16" ht="46.5" customHeight="1">
       <c r="A5" s="27"/>
       <c r="B5" s="29"/>
       <c r="C5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16" ht="15" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="23">
         <v>103.6</v>
       </c>
       <c r="C6" s="23">
         <v>102.9</v>
       </c>
       <c r="D6" s="23">
         <v>104.6</v>
       </c>
       <c r="E6" s="23">
         <v>106.4</v>
       </c>
       <c r="F6" s="23">
         <v>129.4</v>
       </c>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16">
       <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="23">
         <v>108.8</v>
       </c>
       <c r="C7" s="23">
         <v>95.4</v>
       </c>
       <c r="D7" s="23">
         <v>109.8</v>
       </c>
       <c r="E7" s="23">
         <v>106</v>
       </c>
       <c r="F7" s="23">
         <v>110.2</v>
       </c>
       <c r="L7" s="5"/>
       <c r="M7" s="4"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="4"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16">
       <c r="A8" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="23">
         <v>90.8</v>
       </c>
       <c r="C8" s="23">
         <v>85.1</v>
       </c>
       <c r="D8" s="23">
         <v>115.2</v>
       </c>
       <c r="E8" s="23">
         <v>82.9</v>
       </c>
       <c r="F8" s="23">
         <v>110.8</v>
       </c>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16">
       <c r="A9" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="23">
         <v>84.4</v>
       </c>
       <c r="C9" s="23">
         <v>66.7</v>
       </c>
       <c r="D9" s="23">
         <v>109.4</v>
       </c>
       <c r="E9" s="23">
         <v>96.6</v>
       </c>
       <c r="F9" s="23">
         <v>104.5</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16">
       <c r="A10" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="23">
         <v>107.6</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="23">
         <v>127.9</v>
       </c>
       <c r="E10" s="23">
         <v>96.3</v>
       </c>
       <c r="F10" s="23">
         <v>87</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="4"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16">
       <c r="A11" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="23">
         <v>108.3</v>
       </c>
       <c r="C11" s="23">
         <v>109.1</v>
       </c>
       <c r="D11" s="23">
         <v>91.9</v>
       </c>
       <c r="E11" s="23">
         <v>113.8</v>
       </c>
       <c r="F11" s="23">
         <v>116.6</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16">
       <c r="A12" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="23">
         <v>125</v>
       </c>
       <c r="C12" s="23">
         <v>845.2</v>
       </c>
       <c r="D12" s="23">
         <v>100</v>
       </c>
       <c r="E12" s="23">
         <v>95.2</v>
       </c>
       <c r="F12" s="23">
         <v>100.2</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16">
       <c r="A13" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="23">
         <v>102.4</v>
       </c>
       <c r="C13" s="23">
         <v>100.9</v>
       </c>
       <c r="D13" s="23">
         <v>123</v>
       </c>
       <c r="E13" s="23">
         <v>102.8</v>
       </c>
       <c r="F13" s="23">
         <v>91.5</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16">
       <c r="A14" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="23">
         <v>105.2</v>
       </c>
       <c r="C14" s="23">
         <v>133.30000000000001</v>
       </c>
       <c r="D14" s="23">
         <v>94.3</v>
       </c>
       <c r="E14" s="23">
         <v>102.1</v>
       </c>
       <c r="F14" s="23">
         <v>120.3</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="23">
         <v>91.7</v>
       </c>
       <c r="C15" s="23">
         <v>90.4</v>
       </c>
       <c r="D15" s="23">
         <v>116.3</v>
       </c>
       <c r="E15" s="23">
         <v>124.6</v>
       </c>
       <c r="F15" s="23">
         <v>97.4</v>
       </c>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16">
       <c r="A16" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="23">
         <v>403.5</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="23">
         <v>231.6</v>
       </c>
       <c r="E16" s="23">
         <v>86.2</v>
       </c>
       <c r="F16" s="23">
         <v>167.4</v>
       </c>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
     </row>
-    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:16">
       <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="23">
         <v>353.2</v>
       </c>
       <c r="C17" s="23">
         <v>195.9</v>
       </c>
       <c r="D17" s="23">
         <v>430.8</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F17" s="23">
         <v>101.3</v>
       </c>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
     </row>
-    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:16">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="23">
         <v>286.10000000000002</v>
       </c>
       <c r="C18" s="24" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="23">
         <v>432.8</v>
       </c>
       <c r="E18" s="23">
         <v>60.5</v>
       </c>
       <c r="F18" s="23">
         <v>117.3</v>
       </c>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
     </row>
-    <row r="19" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:16" ht="14.25" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="8"/>
       <c r="D19" s="13"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
     </row>
-    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:16">
       <c r="A20" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
     </row>
-    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:16">
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
     </row>
-    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:16">
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
     </row>
-    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:16">
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:16">
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:16">
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
     </row>
-    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:16">
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
     </row>
-    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:16">
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
     </row>
-    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:16">
       <c r="B29" s="19"/>
       <c r="C29" s="19"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
     </row>
-    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:16">
       <c r="B30" s="19"/>
       <c r="C30" s="19"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
     </row>
-    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:16">
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
     </row>
-    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:16">
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
     </row>
-    <row r="33" spans="2:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:6" s="2" customFormat="1">
       <c r="B33" s="19"/>
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="20"/>
       <c r="F33" s="19"/>
     </row>
-    <row r="34" spans="2:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:6" s="2" customFormat="1">
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:P34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="23.25" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
     </row>
-    <row r="3" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16" ht="26.25" customHeight="1">
       <c r="A3" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16" ht="14.25" customHeight="1">
       <c r="A4" s="26"/>
       <c r="B4" s="28" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
     </row>
-    <row r="5" spans="1:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16" ht="46.5" customHeight="1">
       <c r="A5" s="27"/>
       <c r="B5" s="29"/>
       <c r="C5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16" ht="15" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="21">
         <v>103.2</v>
       </c>
       <c r="C6" s="21">
         <v>101</v>
       </c>
       <c r="D6" s="21">
         <v>108.1</v>
       </c>
       <c r="E6" s="21">
         <v>105.1</v>
       </c>
       <c r="F6" s="21">
         <v>140.30000000000001</v>
       </c>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16">
       <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="21">
         <v>114.9</v>
       </c>
       <c r="C7" s="21">
         <v>116.3</v>
       </c>
       <c r="D7" s="21">
         <v>114.6</v>
       </c>
       <c r="E7" s="21">
         <v>104.8</v>
       </c>
       <c r="F7" s="21">
         <v>171.9</v>
       </c>
       <c r="L7" s="5"/>
       <c r="M7" s="4"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="4"/>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16">
       <c r="A8" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="21">
         <v>90.1</v>
       </c>
       <c r="C8" s="21">
         <v>81.099999999999994</v>
       </c>
       <c r="D8" s="21">
         <v>130.5</v>
       </c>
       <c r="E8" s="21">
         <v>91.3</v>
       </c>
       <c r="F8" s="21">
         <v>106.9</v>
       </c>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16">
       <c r="A9" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="21">
         <v>110.8</v>
       </c>
       <c r="C9" s="21">
         <v>127.3</v>
       </c>
       <c r="D9" s="21">
         <v>106.3</v>
       </c>
       <c r="E9" s="21">
         <v>98</v>
       </c>
       <c r="F9" s="21">
         <v>106</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16">
       <c r="A10" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="21">
         <v>98.2</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="21">
         <v>101.1</v>
       </c>
       <c r="E10" s="21">
         <v>99.4</v>
       </c>
       <c r="F10" s="21">
         <v>89.4</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="4"/>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16">
       <c r="A11" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="21">
         <v>103.6</v>
       </c>
       <c r="C11" s="21">
         <v>103.9</v>
       </c>
       <c r="D11" s="21">
         <v>99.6</v>
       </c>
       <c r="E11" s="21">
         <v>104.9</v>
       </c>
       <c r="F11" s="21">
         <v>108.9</v>
       </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="5"/>
       <c r="O11" s="5"/>
       <c r="P11" s="5"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16">
       <c r="A12" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="21">
         <v>166</v>
       </c>
       <c r="C12" s="21">
         <v>379.6</v>
       </c>
       <c r="D12" s="21">
         <v>100</v>
       </c>
       <c r="E12" s="21">
         <v>105</v>
       </c>
       <c r="F12" s="21">
         <v>100.3</v>
       </c>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16">
       <c r="A13" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="21">
         <v>97.4</v>
       </c>
       <c r="C13" s="21">
         <v>96.2</v>
       </c>
       <c r="D13" s="21">
         <v>122.2</v>
       </c>
       <c r="E13" s="21">
         <v>103.7</v>
       </c>
       <c r="F13" s="21">
         <v>100.5</v>
       </c>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16">
       <c r="A14" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="21">
         <v>112.1</v>
       </c>
       <c r="C14" s="21">
         <v>137.69999999999999</v>
       </c>
       <c r="D14" s="21">
         <v>98.9</v>
       </c>
       <c r="E14" s="21">
         <v>98.5</v>
       </c>
       <c r="F14" s="21">
         <v>103.8</v>
       </c>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="5"/>
       <c r="O14" s="5"/>
       <c r="P14" s="5"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16">
       <c r="A15" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="21">
         <v>94.4</v>
       </c>
       <c r="C15" s="21">
         <v>92.3</v>
       </c>
       <c r="D15" s="21">
         <v>131.19999999999999</v>
       </c>
       <c r="E15" s="21">
         <v>112.8</v>
       </c>
       <c r="F15" s="21">
         <v>95.2</v>
       </c>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="5"/>
       <c r="O15" s="5"/>
       <c r="P15" s="5"/>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16">
       <c r="A16" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="21">
         <v>96.1</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="21">
         <v>92.3</v>
       </c>
       <c r="E16" s="21">
         <v>91.9</v>
       </c>
       <c r="F16" s="21">
         <v>189.8</v>
       </c>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
     </row>
-    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:16">
       <c r="A17" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="21">
         <v>176.4</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="21">
         <v>100</v>
       </c>
       <c r="E17" s="21">
         <v>367.4</v>
       </c>
       <c r="F17" s="21">
         <v>101.7</v>
       </c>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
     </row>
-    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:16">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>171.5</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="21">
         <v>197.9</v>
       </c>
       <c r="E18" s="21">
         <v>72.5</v>
       </c>
       <c r="F18" s="21">
         <v>118.1</v>
       </c>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
     </row>
-    <row r="19" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:16" ht="14.25" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="8"/>
       <c r="D19" s="13"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
     </row>
-    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:16">
       <c r="A20" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
     </row>
-    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:16">
       <c r="B22" s="19"/>
       <c r="C22" s="19"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="19"/>
     </row>
-    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:16">
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="19"/>
     </row>
-    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:16">
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:16">
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:16">
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
     </row>
-    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:16">
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="19"/>
       <c r="E27" s="19"/>
       <c r="F27" s="19"/>
     </row>
-    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:16">
       <c r="B28" s="19"/>
       <c r="C28" s="19"/>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="19"/>
     </row>
-    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:16">
       <c r="B29" s="19"/>
       <c r="C29" s="19"/>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
     </row>
-    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:16">
       <c r="B30" s="19"/>
       <c r="C30" s="19"/>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
     </row>
-    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:16">
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="19"/>
       <c r="E31" s="19"/>
       <c r="F31" s="19"/>
     </row>
-    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:16">
       <c r="B32" s="19"/>
       <c r="C32" s="19"/>
       <c r="D32" s="19"/>
       <c r="E32" s="19"/>
       <c r="F32" s="19"/>
     </row>
-    <row r="33" spans="2:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:6" s="2" customFormat="1">
       <c r="B33" s="19"/>
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="20"/>
       <c r="F33" s="19"/>
     </row>
-    <row r="34" spans="2:6" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:6" s="2" customFormat="1">
+      <c r="B34" s="19"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A20:F20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A10ED928-CD12-44C2-89A1-55D459467AF2}">
+  <dimension ref="A2:P34"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C23" sqref="C23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="18" style="7" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="21.28515625" style="7" customWidth="1"/>
+    <col min="6" max="6" width="22.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="23" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+      <c r="A2" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+    </row>
+    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+      <c r="A3" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+    </row>
+    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+    </row>
+    <row r="5" spans="1:16" ht="46.5" customHeight="1">
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
+      <c r="C5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1">
+      <c r="A6" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="21">
+        <v>102.8</v>
+      </c>
+      <c r="C6" s="21">
+        <v>100.5</v>
+      </c>
+      <c r="D6" s="21">
+        <v>107.9</v>
+      </c>
+      <c r="E6" s="21">
+        <v>108.5</v>
+      </c>
+      <c r="F6" s="21">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="21">
+        <v>114.9</v>
+      </c>
+      <c r="C7" s="21">
+        <v>142.9</v>
+      </c>
+      <c r="D7" s="21">
+        <v>114.2</v>
+      </c>
+      <c r="E7" s="21">
+        <v>108</v>
+      </c>
+      <c r="F7" s="21">
+        <v>153.80000000000001</v>
+      </c>
+      <c r="L7" s="5"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="4"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="21">
+        <v>97.6</v>
+      </c>
+      <c r="C8" s="21">
+        <v>90.6</v>
+      </c>
+      <c r="D8" s="21">
+        <v>134.1</v>
+      </c>
+      <c r="E8" s="21">
+        <v>97</v>
+      </c>
+      <c r="F8" s="21">
+        <v>107.2</v>
+      </c>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="21">
+        <v>102.7</v>
+      </c>
+      <c r="C9" s="21">
+        <v>106.5</v>
+      </c>
+      <c r="D9" s="21">
+        <v>100</v>
+      </c>
+      <c r="E9" s="21">
+        <v>127.7</v>
+      </c>
+      <c r="F9" s="21">
+        <v>102.7</v>
+      </c>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="4"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="21">
+        <v>88.9</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="21">
+        <v>84.3</v>
+      </c>
+      <c r="E10" s="21">
+        <v>106</v>
+      </c>
+      <c r="F10" s="21">
+        <v>90.6</v>
+      </c>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="4"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="21">
+        <v>103.7</v>
+      </c>
+      <c r="C11" s="21">
+        <v>104</v>
+      </c>
+      <c r="D11" s="21">
+        <v>104.8</v>
+      </c>
+      <c r="E11" s="21">
+        <v>112.8</v>
+      </c>
+      <c r="F11" s="21">
+        <v>108.9</v>
+      </c>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="21">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="C12" s="21">
+        <v>294.3</v>
+      </c>
+      <c r="D12" s="21">
+        <v>100</v>
+      </c>
+      <c r="E12" s="21">
+        <v>109.2</v>
+      </c>
+      <c r="F12" s="21">
+        <v>103.5</v>
+      </c>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="21">
+        <v>107.5</v>
+      </c>
+      <c r="C13" s="21">
+        <v>106.8</v>
+      </c>
+      <c r="D13" s="21">
+        <v>123.3</v>
+      </c>
+      <c r="E13" s="21">
+        <v>106.8</v>
+      </c>
+      <c r="F13" s="21">
+        <v>108.1</v>
+      </c>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="21">
+        <v>111.2</v>
+      </c>
+      <c r="C14" s="21">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="D14" s="21">
+        <v>101.3</v>
+      </c>
+      <c r="E14" s="21">
+        <v>98.3</v>
+      </c>
+      <c r="F14" s="21">
+        <v>102.8</v>
+      </c>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="21">
+        <v>93</v>
+      </c>
+      <c r="C15" s="21">
+        <v>90.6</v>
+      </c>
+      <c r="D15" s="21">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="E15" s="21">
+        <v>123.3</v>
+      </c>
+      <c r="F15" s="21">
+        <v>97</v>
+      </c>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="21">
+        <v>84.3</v>
+      </c>
+      <c r="C16" s="21">
+        <v>39.9</v>
+      </c>
+      <c r="D16" s="21">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="E16" s="21">
+        <v>101.7</v>
+      </c>
+      <c r="F16" s="21">
+        <v>170</v>
+      </c>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="21">
+        <v>161.6</v>
+      </c>
+      <c r="C17" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="21">
+        <v>100</v>
+      </c>
+      <c r="E17" s="21">
+        <v>306.3</v>
+      </c>
+      <c r="F17" s="21">
+        <v>101.6</v>
+      </c>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="21">
+        <v>156</v>
+      </c>
+      <c r="C18" s="21">
+        <v>0.6</v>
+      </c>
+      <c r="D18" s="21">
+        <v>176</v>
+      </c>
+      <c r="E18" s="21">
+        <v>92.2</v>
+      </c>
+      <c r="F18" s="21">
+        <v>109.4</v>
+      </c>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+    </row>
+    <row r="19" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A19" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="12"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="B23" s="19"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="B28" s="19"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="B30" s="19"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="19"/>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="B32" s="19"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+    </row>
+    <row r="33" spans="2:6" s="2" customFormat="1">
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="19"/>
+    </row>
+    <row r="34" spans="2:6" s="2" customFormat="1">
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>