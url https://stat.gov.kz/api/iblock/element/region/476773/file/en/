--- v2 (2026-05-22)
+++ v3 (2026-07-01)
@@ -1,72 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\04\04-англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\05\05-англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{699CE587-1FB1-44DE-BF98-CC0A76F4FC9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{650AEBC1-759C-48C2-8D05-98BCEE22FEB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
     <sheet name="04" sheetId="26" r:id="rId4"/>
+    <sheet name="05" sheetId="27" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="28">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>Water supply; water disposal; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
@@ -107,50 +109,54 @@
   </si>
   <si>
     <t>Abay district</t>
   </si>
   <si>
     <t>Beskaragay district</t>
   </si>
   <si>
     <t>Boroduliha district</t>
   </si>
   <si>
     <t>January 2026 compared to
 January 2025, %</t>
   </si>
   <si>
     <t>January-February 2026 compared to
 January-February 2025, %</t>
   </si>
   <si>
     <t>January-March 2026 compared to
 January-March 2025, %</t>
   </si>
   <si>
     <t>January-April 2026 compared to
 January-April 2025, %</t>
+  </si>
+  <si>
+    <t>January-May 2026 compared to
+January-May 2025, %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -521,51 +527,51 @@
     <cellStyle name="Обычный 3 3" xfId="17" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Обычный 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Обычный 5" xfId="8" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Обычный 6" xfId="9" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Обычный 6 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Обычный 7" xfId="10" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="Обычный 7 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Обычный 8" xfId="11" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="Обычный 9" xfId="12" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="Обычный_01" xfId="1" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2406,51 +2412,51 @@
       <c r="F33" s="19"/>
     </row>
     <row r="34" spans="2:6" s="2" customFormat="1">
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A10ED928-CD12-44C2-89A1-55D459467AF2}">
   <dimension ref="A2:P34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
     </row>
@@ -2792,50 +2798,570 @@
       </c>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>156</v>
       </c>
       <c r="C18" s="21">
         <v>0.6</v>
       </c>
       <c r="D18" s="21">
         <v>176</v>
       </c>
       <c r="E18" s="21">
         <v>92.2</v>
       </c>
       <c r="F18" s="21">
         <v>109.4</v>
+      </c>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+    </row>
+    <row r="19" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A19" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="12"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="B23" s="19"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="B28" s="19"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="B30" s="19"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="19"/>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="B32" s="19"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+    </row>
+    <row r="33" spans="2:6" s="2" customFormat="1">
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="19"/>
+    </row>
+    <row r="34" spans="2:6" s="2" customFormat="1">
+      <c r="B34" s="19"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A20:F20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BFDA147-57AE-4512-84E5-A59403F29688}">
+  <dimension ref="A2:P34"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G21" sqref="G21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="18" style="7" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="21.28515625" style="7" customWidth="1"/>
+    <col min="6" max="6" width="22.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="23" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+      <c r="A2" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+    </row>
+    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+      <c r="A3" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+    </row>
+    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+    </row>
+    <row r="5" spans="1:16" ht="46.5" customHeight="1">
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
+      <c r="C5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1">
+      <c r="A6" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="21">
+        <v>101.6</v>
+      </c>
+      <c r="C6" s="21">
+        <v>98.7</v>
+      </c>
+      <c r="D6" s="21">
+        <v>107.5</v>
+      </c>
+      <c r="E6" s="21">
+        <v>118</v>
+      </c>
+      <c r="F6" s="21">
+        <v>125.5</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="21">
+        <v>115.9</v>
+      </c>
+      <c r="C7" s="21">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="D7" s="21">
+        <v>113.6</v>
+      </c>
+      <c r="E7" s="21">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="F7" s="21">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="L7" s="5"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="4"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="21">
+        <v>93.8</v>
+      </c>
+      <c r="C8" s="21">
+        <v>87</v>
+      </c>
+      <c r="D8" s="21">
+        <v>125.6</v>
+      </c>
+      <c r="E8" s="21">
+        <v>94.1</v>
+      </c>
+      <c r="F8" s="21">
+        <v>105.8</v>
+      </c>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="21">
+        <v>96.9</v>
+      </c>
+      <c r="C9" s="21">
+        <v>109.1</v>
+      </c>
+      <c r="D9" s="21">
+        <v>91.4</v>
+      </c>
+      <c r="E9" s="21">
+        <v>124.3</v>
+      </c>
+      <c r="F9" s="21">
+        <v>101.3</v>
+      </c>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="4"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="21">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="21">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="E10" s="21">
+        <v>107.8</v>
+      </c>
+      <c r="F10" s="21">
+        <v>92.7</v>
+      </c>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="4"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="21">
+        <v>101.7</v>
+      </c>
+      <c r="C11" s="21">
+        <v>101.9</v>
+      </c>
+      <c r="D11" s="21">
+        <v>102.4</v>
+      </c>
+      <c r="E11" s="21">
+        <v>116.2</v>
+      </c>
+      <c r="F11" s="21">
+        <v>108.8</v>
+      </c>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="21">
+        <v>136.6</v>
+      </c>
+      <c r="C12" s="21">
+        <v>242.9</v>
+      </c>
+      <c r="D12" s="21">
+        <v>100</v>
+      </c>
+      <c r="E12" s="21">
+        <v>116.1</v>
+      </c>
+      <c r="F12" s="21">
+        <v>111.1</v>
+      </c>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="21">
+        <v>99.6</v>
+      </c>
+      <c r="C13" s="21">
+        <v>98.6</v>
+      </c>
+      <c r="D13" s="21">
+        <v>121.4</v>
+      </c>
+      <c r="E13" s="21">
+        <v>95.8</v>
+      </c>
+      <c r="F13" s="21">
+        <v>111.5</v>
+      </c>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="21">
+        <v>111.2</v>
+      </c>
+      <c r="C14" s="21">
+        <v>125.1</v>
+      </c>
+      <c r="D14" s="21">
+        <v>104.9</v>
+      </c>
+      <c r="E14" s="21">
+        <v>91.1</v>
+      </c>
+      <c r="F14" s="21">
+        <v>104.6</v>
+      </c>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="21">
+        <v>92.3</v>
+      </c>
+      <c r="C15" s="21">
+        <v>90.2</v>
+      </c>
+      <c r="D15" s="21">
+        <v>124.5</v>
+      </c>
+      <c r="E15" s="21">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="F15" s="21">
+        <v>96.1</v>
+      </c>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="21">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="C16" s="21">
+        <v>31.9</v>
+      </c>
+      <c r="D16" s="21">
+        <v>66.8</v>
+      </c>
+      <c r="E16" s="21">
+        <v>104.7</v>
+      </c>
+      <c r="F16" s="21">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="21">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="C17" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="21">
+        <v>100</v>
+      </c>
+      <c r="E17" s="21">
+        <v>270.89999999999998</v>
+      </c>
+      <c r="F17" s="21">
+        <v>101.6</v>
+      </c>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="21">
+        <v>145.1</v>
+      </c>
+      <c r="C18" s="21">
+        <v>0.5</v>
+      </c>
+      <c r="D18" s="21">
+        <v>160.80000000000001</v>
+      </c>
+      <c r="E18" s="21">
+        <v>103.8</v>
+      </c>
+      <c r="F18" s="21">
+        <v>107.5</v>
       </c>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
     </row>
     <row r="19" spans="1:16" ht="14.25" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="8"/>
       <c r="D19" s="13"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
@@ -2933,53 +3459,54 @@
       <c r="F34" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>