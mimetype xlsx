--- v3 (2026-07-01)
+++ v4 (2026-07-22)
@@ -1,74 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\05\05-англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\06\06-англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{650AEBC1-759C-48C2-8D05-98BCEE22FEB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A77803BE-395A-467E-9DE2-06B0C281B9CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
     <sheet name="04" sheetId="26" r:id="rId4"/>
     <sheet name="05" sheetId="27" r:id="rId5"/>
+    <sheet name="06" sheetId="28" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="29">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>Water supply; water disposal; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
@@ -113,50 +115,54 @@
   <si>
     <t>Beskaragay district</t>
   </si>
   <si>
     <t>Boroduliha district</t>
   </si>
   <si>
     <t>January 2026 compared to
 January 2025, %</t>
   </si>
   <si>
     <t>January-February 2026 compared to
 January-February 2025, %</t>
   </si>
   <si>
     <t>January-March 2026 compared to
 January-March 2025, %</t>
   </si>
   <si>
     <t>January-April 2026 compared to
 January-April 2025, %</t>
   </si>
   <si>
     <t>January-May 2026 compared to
 January-May 2025, %</t>
+  </si>
+  <si>
+    <t>January-June 2026 compared to
+January-June 2025, %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -527,51 +533,51 @@
     <cellStyle name="Обычный 3 3" xfId="17" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Обычный 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Обычный 5" xfId="8" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Обычный 6" xfId="9" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Обычный 6 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Обычный 7" xfId="10" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="Обычный 7 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Обычный 8" xfId="11" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="Обычный 9" xfId="12" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="Обычный_01" xfId="1" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2932,51 +2938,51 @@
       <c r="F33" s="19"/>
     </row>
     <row r="34" spans="2:6" s="2" customFormat="1">
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BFDA147-57AE-4512-84E5-A59403F29688}">
   <dimension ref="A2:P34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
     </row>
@@ -3318,50 +3324,570 @@
       </c>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>145.1</v>
       </c>
       <c r="C18" s="21">
         <v>0.5</v>
       </c>
       <c r="D18" s="21">
         <v>160.80000000000001</v>
       </c>
       <c r="E18" s="21">
         <v>103.8</v>
       </c>
       <c r="F18" s="21">
         <v>107.5</v>
+      </c>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+    </row>
+    <row r="19" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A19" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="12"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="B23" s="19"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="B28" s="19"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="B30" s="19"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="19"/>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="B32" s="19"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+    </row>
+    <row r="33" spans="2:6" s="2" customFormat="1">
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="19"/>
+    </row>
+    <row r="34" spans="2:6" s="2" customFormat="1">
+      <c r="B34" s="19"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A20:F20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59FECC8F-8AC1-4B61-8C2A-5CB2550D7B8C}">
+  <dimension ref="A2:P34"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E25" sqref="E25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="18" style="7" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="21.28515625" style="7" customWidth="1"/>
+    <col min="6" max="6" width="22.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="23" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+      <c r="A2" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+    </row>
+    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+      <c r="A3" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+    </row>
+    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+    </row>
+    <row r="5" spans="1:16" ht="46.5" customHeight="1">
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
+      <c r="C5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1">
+      <c r="A6" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="21">
+        <v>101.5</v>
+      </c>
+      <c r="C6" s="21">
+        <v>99.7</v>
+      </c>
+      <c r="D6" s="21">
+        <v>104</v>
+      </c>
+      <c r="E6" s="21">
+        <v>120.1</v>
+      </c>
+      <c r="F6" s="21">
+        <v>120.3</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="21">
+        <v>113.9</v>
+      </c>
+      <c r="C7" s="21">
+        <v>124.1</v>
+      </c>
+      <c r="D7" s="21">
+        <v>111.6</v>
+      </c>
+      <c r="E7" s="21">
+        <v>135</v>
+      </c>
+      <c r="F7" s="21">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="L7" s="5"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="4"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="21">
+        <v>92.1</v>
+      </c>
+      <c r="C8" s="21">
+        <v>84.3</v>
+      </c>
+      <c r="D8" s="21">
+        <v>119.9</v>
+      </c>
+      <c r="E8" s="21">
+        <v>95.9</v>
+      </c>
+      <c r="F8" s="21">
+        <v>107.7</v>
+      </c>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="21">
+        <v>90.5</v>
+      </c>
+      <c r="C9" s="21">
+        <v>102.8</v>
+      </c>
+      <c r="D9" s="21">
+        <v>84.7</v>
+      </c>
+      <c r="E9" s="21">
+        <v>123.2</v>
+      </c>
+      <c r="F9" s="21">
+        <v>100.4</v>
+      </c>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="4"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="21">
+        <v>73.8</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="21">
+        <v>59.8</v>
+      </c>
+      <c r="E10" s="21">
+        <v>110.5</v>
+      </c>
+      <c r="F10" s="21">
+        <v>94.3</v>
+      </c>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="4"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="21">
+        <v>102.2</v>
+      </c>
+      <c r="C11" s="21">
+        <v>103.2</v>
+      </c>
+      <c r="D11" s="21">
+        <v>92.3</v>
+      </c>
+      <c r="E11" s="21">
+        <v>114</v>
+      </c>
+      <c r="F11" s="21">
+        <v>109.1</v>
+      </c>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="21">
+        <v>129.5</v>
+      </c>
+      <c r="C12" s="21">
+        <v>208.7</v>
+      </c>
+      <c r="D12" s="21">
+        <v>100</v>
+      </c>
+      <c r="E12" s="21">
+        <v>118.3</v>
+      </c>
+      <c r="F12" s="21">
+        <v>116.1</v>
+      </c>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="21">
+        <v>99.8</v>
+      </c>
+      <c r="C13" s="21">
+        <v>97.6</v>
+      </c>
+      <c r="D13" s="21">
+        <v>116.5</v>
+      </c>
+      <c r="E13" s="21">
+        <v>146.1</v>
+      </c>
+      <c r="F13" s="21">
+        <v>112.4</v>
+      </c>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="21">
+        <v>107.8</v>
+      </c>
+      <c r="C14" s="21">
+        <v>118.3</v>
+      </c>
+      <c r="D14" s="21">
+        <v>103.2</v>
+      </c>
+      <c r="E14" s="21">
+        <v>90.5</v>
+      </c>
+      <c r="F14" s="21">
+        <v>101.9</v>
+      </c>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="21">
+        <v>93.8</v>
+      </c>
+      <c r="C15" s="21">
+        <v>92</v>
+      </c>
+      <c r="D15" s="21">
+        <v>120</v>
+      </c>
+      <c r="E15" s="21">
+        <v>136.6</v>
+      </c>
+      <c r="F15" s="21">
+        <v>96.1</v>
+      </c>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="21">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="C16" s="21">
+        <v>26.6</v>
+      </c>
+      <c r="D16" s="21">
+        <v>58.6</v>
+      </c>
+      <c r="E16" s="21">
+        <v>108.4</v>
+      </c>
+      <c r="F16" s="21">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="21">
+        <v>149.9</v>
+      </c>
+      <c r="C17" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="21">
+        <v>100</v>
+      </c>
+      <c r="E17" s="21">
+        <v>249.3</v>
+      </c>
+      <c r="F17" s="21">
+        <v>101.6</v>
+      </c>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="21">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="C18" s="21">
+        <v>0.4</v>
+      </c>
+      <c r="D18" s="21">
+        <v>150.19999999999999</v>
+      </c>
+      <c r="E18" s="21">
+        <v>113</v>
+      </c>
+      <c r="F18" s="21">
+        <v>106.3</v>
       </c>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
     </row>
     <row r="19" spans="1:16" ht="14.25" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="8"/>
       <c r="D19" s="13"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
@@ -3459,54 +3985,55 @@
       <c r="F34" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>