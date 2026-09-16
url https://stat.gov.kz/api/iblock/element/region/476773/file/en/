--- v4 (2026-07-22)
+++ v5 (2026-09-16)
@@ -1,76 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\06\06-англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\07\07-англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A77803BE-395A-467E-9DE2-06B0C281B9CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FCC3BA3-10F2-4188-9C25-A81107C979D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
     <sheet name="04" sheetId="26" r:id="rId4"/>
     <sheet name="05" sheetId="27" r:id="rId5"/>
     <sheet name="06" sheetId="28" r:id="rId6"/>
+    <sheet name="07" sheetId="29" r:id="rId7"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="31">
   <si>
     <t>Indices of industrial production by main type of economic activity by region*</t>
   </si>
   <si>
     <t>Total Industry</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
     <t>Mіnіng and mine workings</t>
   </si>
   <si>
     <t>Manufacturіng</t>
   </si>
   <si>
     <t>Electrical supply, giving of gas, pair and air-condition</t>
   </si>
   <si>
     <t>* - operative data</t>
   </si>
   <si>
     <t>Water supply; water disposal; sewer system, the control over gathering and distribution of a waste</t>
   </si>
   <si>
@@ -119,50 +121,57 @@
     <t>Boroduliha district</t>
   </si>
   <si>
     <t>January 2026 compared to
 January 2025, %</t>
   </si>
   <si>
     <t>January-February 2026 compared to
 January-February 2025, %</t>
   </si>
   <si>
     <t>January-March 2026 compared to
 January-March 2025, %</t>
   </si>
   <si>
     <t>January-April 2026 compared to
 January-April 2025, %</t>
   </si>
   <si>
     <t>January-May 2026 compared to
 January-May 2025, %</t>
   </si>
   <si>
     <t>January-June 2026 compared to
 January-June 2025, %</t>
+  </si>
+  <si>
+    <t>Aksuat district</t>
+  </si>
+  <si>
+    <t>January-July 2026 compared to
+January-July 2025, %</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -533,51 +542,51 @@
     <cellStyle name="Обычный 3 3" xfId="17" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Обычный 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Обычный 5" xfId="8" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Обычный 6" xfId="9" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Обычный 6 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Обычный 7" xfId="10" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="Обычный 7 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Обычный 8" xfId="11" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="Обычный 9" xfId="12" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="Обычный_01" xfId="1" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2415,51 +2424,51 @@
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="20"/>
       <c r="F33" s="19"/>
     </row>
     <row r="34" spans="2:6" s="2" customFormat="1">
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A10ED928-CD12-44C2-89A1-55D459467AF2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A2:P34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
@@ -2935,51 +2944,51 @@
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="20"/>
       <c r="F33" s="19"/>
     </row>
     <row r="34" spans="2:6" s="2" customFormat="1">
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BFDA147-57AE-4512-84E5-A59403F29688}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A2:P34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
@@ -3455,55 +3464,55 @@
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="20"/>
       <c r="F33" s="19"/>
     </row>
     <row r="34" spans="2:6" s="2" customFormat="1">
       <c r="B34" s="19"/>
       <c r="C34" s="19"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59FECC8F-8AC1-4B61-8C2A-5CB2550D7B8C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A2:P34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L11" sqref="L11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="18" style="7" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" style="7" customWidth="1"/>
     <col min="7" max="7" width="23" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="23.25" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
     </row>
     <row r="3" spans="1:16" ht="26.25" customHeight="1">
@@ -3628,51 +3637,51 @@
         <v>20</v>
       </c>
       <c r="B9" s="21">
         <v>90.5</v>
       </c>
       <c r="C9" s="21">
         <v>102.8</v>
       </c>
       <c r="D9" s="21">
         <v>84.7</v>
       </c>
       <c r="E9" s="21">
         <v>123.2</v>
       </c>
       <c r="F9" s="21">
         <v>100.4</v>
       </c>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="5"/>
       <c r="O9" s="5"/>
       <c r="P9" s="4"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" s="16" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="B10" s="21">
         <v>73.8</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="21">
         <v>59.8</v>
       </c>
       <c r="E10" s="21">
         <v>110.5</v>
       </c>
       <c r="F10" s="21">
         <v>94.3</v>
       </c>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="4"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="16" t="s">
         <v>11</v>
@@ -3844,50 +3853,570 @@
       </c>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="21">
         <v>137.80000000000001</v>
       </c>
       <c r="C18" s="21">
         <v>0.4</v>
       </c>
       <c r="D18" s="21">
         <v>150.19999999999999</v>
       </c>
       <c r="E18" s="21">
         <v>113</v>
       </c>
       <c r="F18" s="21">
         <v>106.3</v>
+      </c>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+    </row>
+    <row r="19" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A19" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="12"/>
+      <c r="C19" s="8"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="32"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="B23" s="19"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="B28" s="19"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="B30" s="19"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
+    </row>
+    <row r="31" spans="1:16">
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="19"/>
+    </row>
+    <row r="32" spans="1:16">
+      <c r="B32" s="19"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+    </row>
+    <row r="33" spans="2:6" s="2" customFormat="1">
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="19"/>
+    </row>
+    <row r="34" spans="2:6" s="2" customFormat="1">
+      <c r="B34" s="19"/>
+      <c r="C34" s="19"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A20:F20"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16C4DED6-2DF0-4336-8CFE-331D38F3588B}">
+  <dimension ref="A2:P34"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C25" sqref="C25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="1" width="31.5703125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="18" style="7" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="17.28515625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="21.28515625" style="7" customWidth="1"/>
+    <col min="6" max="6" width="22.28515625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="23" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:16" ht="23.25" customHeight="1">
+      <c r="A2" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+    </row>
+    <row r="3" spans="1:16" ht="26.25" customHeight="1">
+      <c r="A3" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+    </row>
+    <row r="4" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+    </row>
+    <row r="5" spans="1:16" ht="46.5" customHeight="1">
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
+      <c r="C5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1">
+      <c r="A6" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="21">
+        <v>102</v>
+      </c>
+      <c r="C6" s="21">
+        <v>100.5</v>
+      </c>
+      <c r="D6" s="21">
+        <v>102.7</v>
+      </c>
+      <c r="E6" s="21">
+        <v>122.5</v>
+      </c>
+      <c r="F6" s="21">
+        <v>164.8</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="21">
+        <v>111</v>
+      </c>
+      <c r="C7" s="21">
+        <v>114.1</v>
+      </c>
+      <c r="D7" s="21">
+        <v>108.8</v>
+      </c>
+      <c r="E7" s="21">
+        <v>133.1</v>
+      </c>
+      <c r="F7" s="21">
+        <v>125.4</v>
+      </c>
+      <c r="L7" s="5"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="4"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="21">
+        <v>90.6</v>
+      </c>
+      <c r="C8" s="21">
+        <v>81.8</v>
+      </c>
+      <c r="D8" s="21">
+        <v>120</v>
+      </c>
+      <c r="E8" s="21">
+        <v>97.6</v>
+      </c>
+      <c r="F8" s="21">
+        <v>105.6</v>
+      </c>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+      <c r="O8" s="6"/>
+      <c r="P8" s="6"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="21">
+        <v>89.2</v>
+      </c>
+      <c r="C9" s="21">
+        <v>102.4</v>
+      </c>
+      <c r="D9" s="21">
+        <v>83.1</v>
+      </c>
+      <c r="E9" s="21">
+        <v>123.2</v>
+      </c>
+      <c r="F9" s="21">
+        <v>100</v>
+      </c>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="4"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="21">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="21">
+        <v>52.7</v>
+      </c>
+      <c r="E10" s="21">
+        <v>112.3</v>
+      </c>
+      <c r="F10" s="21">
+        <v>80.8</v>
+      </c>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="4"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="21">
+        <v>102.9</v>
+      </c>
+      <c r="C11" s="21">
+        <v>103.4</v>
+      </c>
+      <c r="D11" s="21">
+        <v>98.1</v>
+      </c>
+      <c r="E11" s="21">
+        <v>113.5</v>
+      </c>
+      <c r="F11" s="21">
+        <v>109.4</v>
+      </c>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="21">
+        <v>123.5</v>
+      </c>
+      <c r="C12" s="21">
+        <v>180.3</v>
+      </c>
+      <c r="D12" s="21">
+        <v>100</v>
+      </c>
+      <c r="E12" s="21">
+        <v>119.1</v>
+      </c>
+      <c r="F12" s="21">
+        <v>116.8</v>
+      </c>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="21">
+        <v>94.9</v>
+      </c>
+      <c r="C13" s="21">
+        <v>92.6</v>
+      </c>
+      <c r="D13" s="21">
+        <v>117.9</v>
+      </c>
+      <c r="E13" s="21">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="F13" s="21">
+        <v>112.4</v>
+      </c>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="21">
+        <v>104.9</v>
+      </c>
+      <c r="C14" s="21">
+        <v>117.8</v>
+      </c>
+      <c r="D14" s="21">
+        <v>98.8</v>
+      </c>
+      <c r="E14" s="21">
+        <v>89.8</v>
+      </c>
+      <c r="F14" s="21">
+        <v>101.9</v>
+      </c>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="21">
+        <v>96.7</v>
+      </c>
+      <c r="C15" s="21">
+        <v>95.4</v>
+      </c>
+      <c r="D15" s="21">
+        <v>114.5</v>
+      </c>
+      <c r="E15" s="21">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="F15" s="21">
+        <v>95.1</v>
+      </c>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="21">
+        <v>60.1</v>
+      </c>
+      <c r="C16" s="21">
+        <v>22.8</v>
+      </c>
+      <c r="D16" s="21">
+        <v>52.9</v>
+      </c>
+      <c r="E16" s="21">
+        <v>109.9</v>
+      </c>
+      <c r="F16" s="21">
+        <v>116.3</v>
+      </c>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="21">
+        <v>133.9</v>
+      </c>
+      <c r="C17" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="21">
+        <v>87</v>
+      </c>
+      <c r="E17" s="21">
+        <v>230.8</v>
+      </c>
+      <c r="F17" s="21">
+        <v>101.5</v>
+      </c>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="21">
+        <v>125.6</v>
+      </c>
+      <c r="C18" s="21">
+        <v>0.3</v>
+      </c>
+      <c r="D18" s="21">
+        <v>132.9</v>
+      </c>
+      <c r="E18" s="21">
+        <v>120.4</v>
+      </c>
+      <c r="F18" s="21">
+        <v>105.4</v>
       </c>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
     </row>
     <row r="19" spans="1:16" ht="14.25" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="8"/>
       <c r="D19" s="13"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="32"/>
       <c r="C20" s="32"/>
       <c r="D20" s="32"/>
       <c r="E20" s="32"/>
@@ -3985,55 +4514,56 @@
       <c r="F34" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>