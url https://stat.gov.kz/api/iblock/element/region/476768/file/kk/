--- v4 (2026-08-07)
+++ v5 (2026-08-27)
@@ -1,71 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\07\07-каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2094B3DB-777F-4675-AACF-444B982DD287}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="23" r:id="rId1"/>
     <sheet name="02" sheetId="24" r:id="rId2"/>
     <sheet name="03" sheetId="25" r:id="rId3"/>
     <sheet name="04" sheetId="26" r:id="rId4"/>
     <sheet name="05" sheetId="27" r:id="rId5"/>
     <sheet name="06" sheetId="28" r:id="rId6"/>
+    <sheet name="07" sheetId="29" r:id="rId7"/>
   </sheets>
   <calcPr calcId="125725" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2992" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3494" uniqueCount="102">
   <si>
     <t>Заттай көріністе өнеркәсіптік өнімдерінің жөнелтілгені және қалдықтарының өзгеруі</t>
   </si>
   <si>
     <t>Өнім көлемі</t>
   </si>
   <si>
     <t>Ішкі нарыққа жөнелтілген өнім</t>
   </si>
   <si>
     <t>Есепті кезеңнің соңына дайын өнімнің қалдықтары</t>
   </si>
   <si>
     <t>өндірілгені</t>
   </si>
   <si>
     <t>жөнелтілгені</t>
   </si>
   <si>
     <t>есепті ай</t>
   </si>
   <si>
     <t>жыл басынан есепті кезең</t>
   </si>
   <si>
@@ -316,60 +324,72 @@
   </si>
   <si>
     <t>Бойлай тілінген немесе жарылған, бөліктерге бөлінген немесе кесілген, қалыңдығы 6 мм-ден жоғары ағаш материалдары; сіңдірілмеген, темір жол немесе трамвай ағаш шпалдары, мың текше метр</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір</t>
   </si>
   <si>
     <t>Курчатов г.а.</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-маусым</t>
   </si>
+  <si>
+    <t>2026 жылғы қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>Өзге де өңделмеген алтын, кг</t>
+  </si>
+  <si>
+    <t>Тазартылған күнбағыс майы және оның фракциялары (химиялық жолмен түрлендірілмеген майлардан басқа), тонна</t>
+  </si>
+  <si>
+    <t>Семей қ.ә.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
@@ -424,50 +444,61 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
@@ -514,51 +545,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -654,210 +685,257 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -992,24802 +1070,28955 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I210"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A62" sqref="A62:XFD63"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.28515625" customWidth="1"/>
     <col min="2" max="3" width="12.5703125" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:9">
+      <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...5 lines deleted...]
-      <c r="H1" s="50"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
       <c r="I1" s="1"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:9">
+      <c r="A2" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-      <c r="H2" s="50"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
       <c r="I2" s="1"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A3" s="51" t="s">
+    <row r="3" spans="1:9">
+      <c r="A3" s="53" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="51"/>
-[...5 lines deleted...]
-      <c r="H3" s="51"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
       <c r="I3" s="1"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="1"/>
     </row>
-    <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="53" t="s">
+    <row r="5" spans="1:9" ht="15" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="56" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="1"/>
     </row>
-    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="53" t="s">
+    <row r="6" spans="1:9" ht="15" customHeight="1">
+      <c r="A6" s="54"/>
+      <c r="B6" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="55"/>
+      <c r="D6" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="57"/>
       <c r="I6" s="1"/>
     </row>
-    <row r="7" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="52"/>
+    <row r="7" spans="1:9" ht="22.5" customHeight="1">
+      <c r="A7" s="54"/>
       <c r="B7" s="25" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="25" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="25" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="25" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="25" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="56"/>
+      <c r="H7" s="58"/>
       <c r="I7" s="1"/>
     </row>
-    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" ht="15" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="1"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9">
       <c r="A9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="1"/>
     </row>
-    <row r="10" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" ht="23.25">
       <c r="A10" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="1"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="26">
         <v>773.4</v>
       </c>
       <c r="C11" s="26">
         <v>773.4</v>
       </c>
       <c r="D11" s="26">
         <v>867.5</v>
       </c>
       <c r="E11" s="26">
         <v>867.5</v>
       </c>
       <c r="F11" s="26">
         <v>763.9</v>
       </c>
       <c r="G11" s="26">
         <v>763.9</v>
       </c>
       <c r="H11" s="26">
         <v>143</v>
       </c>
       <c r="I11" s="1"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9">
       <c r="A12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="26">
         <v>773.4</v>
       </c>
       <c r="C12" s="26">
         <v>773.4</v>
       </c>
       <c r="D12" s="26">
         <v>867.5</v>
       </c>
       <c r="E12" s="26">
         <v>867.5</v>
       </c>
       <c r="F12" s="26">
         <v>763.9</v>
       </c>
       <c r="G12" s="26">
         <v>763.9</v>
       </c>
       <c r="H12" s="26">
         <v>143</v>
       </c>
       <c r="I12" s="1"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9">
       <c r="A13" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="1"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9">
       <c r="A14" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="19"/>
       <c r="D14" s="18"/>
       <c r="E14" s="19"/>
       <c r="F14" s="18"/>
       <c r="G14" s="19"/>
       <c r="H14" s="18"/>
       <c r="I14" s="1"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="1"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9">
       <c r="A16" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="1"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="16"/>
       <c r="I17" s="1"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="1"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9">
       <c r="A19" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="1"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="26">
         <v>6591.1</v>
       </c>
       <c r="C20" s="26">
         <v>6591.1</v>
       </c>
       <c r="D20" s="26">
         <v>68.2</v>
       </c>
       <c r="E20" s="26">
         <v>68.2</v>
       </c>
       <c r="F20" s="26">
         <v>68.2</v>
       </c>
       <c r="G20" s="26">
         <v>68.2</v>
       </c>
       <c r="H20" s="26">
         <v>67154.899999999994</v>
       </c>
       <c r="I20" s="1"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="26">
         <v>6534.3</v>
       </c>
       <c r="C21" s="26">
         <v>6534.3</v>
       </c>
       <c r="D21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="1"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="26">
         <v>56.8</v>
       </c>
       <c r="C22" s="26">
         <v>56.8</v>
       </c>
       <c r="D22" s="26">
         <v>68.2</v>
       </c>
       <c r="E22" s="26">
         <v>68.2</v>
       </c>
       <c r="F22" s="26">
         <v>68.2</v>
       </c>
       <c r="G22" s="26">
         <v>68.2</v>
       </c>
       <c r="H22" s="26">
         <v>43.8</v>
       </c>
       <c r="I22" s="1"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="16"/>
       <c r="I23" s="1"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="26">
         <v>97.2</v>
       </c>
       <c r="C24" s="26">
         <v>97.2</v>
       </c>
       <c r="D24" s="26">
         <v>74.8</v>
       </c>
       <c r="E24" s="26">
         <v>74.8</v>
       </c>
       <c r="F24" s="26">
         <v>23.2</v>
       </c>
       <c r="G24" s="26">
         <v>23.2</v>
       </c>
       <c r="H24" s="26">
         <v>53.9</v>
       </c>
       <c r="I24" s="1"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="26">
         <v>88</v>
       </c>
       <c r="C25" s="26">
         <v>88</v>
       </c>
       <c r="D25" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="26">
         <v>52.3</v>
       </c>
       <c r="I25" s="1"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="1"/>
     </row>
-    <row r="27" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="16"/>
       <c r="I27" s="1"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="26">
         <v>20.2</v>
       </c>
       <c r="C28" s="26">
         <v>20.2</v>
       </c>
       <c r="D28" s="26">
         <v>16.8</v>
       </c>
       <c r="E28" s="26">
         <v>16.8</v>
       </c>
       <c r="F28" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G28" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H28" s="26">
         <v>7.7</v>
       </c>
       <c r="I28" s="1"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I29" s="1"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I30" s="1"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15"/>
       <c r="I31" s="1"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="1"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="1"/>
     </row>
-    <row r="34" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9" ht="23.25">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="1"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="26">
         <v>357.8</v>
       </c>
       <c r="C35" s="26">
         <v>357.8</v>
       </c>
       <c r="D35" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H35" s="26">
         <v>296</v>
       </c>
       <c r="I35" s="1"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I36" s="1"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9">
       <c r="A37" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="1"/>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9">
       <c r="A38" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B38" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="1"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9">
       <c r="A39" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="26">
         <v>305.8</v>
       </c>
       <c r="C39" s="26">
         <v>305.8</v>
       </c>
       <c r="D39" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="26">
         <v>10.1</v>
       </c>
       <c r="I39" s="1"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H40" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I40" s="1"/>
     </row>
-    <row r="41" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9" ht="23.25">
       <c r="A41" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15"/>
       <c r="I41" s="1"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9">
       <c r="A42" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="C42" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="D42" s="26">
         <v>8.1999999999999993</v>
       </c>
       <c r="E42" s="26">
         <v>8.1999999999999993</v>
       </c>
       <c r="F42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="26">
         <v>39</v>
       </c>
       <c r="I42" s="1"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9">
       <c r="A43" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B43" s="26">
         <v>0.1</v>
       </c>
       <c r="C43" s="26">
         <v>0.1</v>
       </c>
       <c r="D43" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F43" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H43" s="26">
         <v>0.1</v>
       </c>
       <c r="I43" s="1"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B44" s="26">
         <v>9.6</v>
       </c>
       <c r="C44" s="26">
         <v>9.6</v>
       </c>
       <c r="D44" s="26">
         <v>8.1999999999999993</v>
       </c>
       <c r="E44" s="26">
         <v>8.1999999999999993</v>
       </c>
       <c r="F44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H44" s="26">
         <v>32.6</v>
       </c>
       <c r="I44" s="1"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H45" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I45" s="1"/>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9">
       <c r="A46" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B46" s="15"/>
       <c r="C46" s="15"/>
       <c r="D46" s="15"/>
       <c r="E46" s="15"/>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="16"/>
       <c r="I46" s="1"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9">
       <c r="A47" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H47" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I47" s="1"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H48" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I48" s="1"/>
     </row>
-    <row r="49" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9" ht="23.25">
       <c r="A49" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B49" s="15"/>
       <c r="C49" s="15"/>
       <c r="D49" s="15"/>
       <c r="E49" s="15"/>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="16"/>
       <c r="I49" s="1"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9">
       <c r="A50" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D50" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E50" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F50" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G50" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I50" s="1"/>
     </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9">
       <c r="A51" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B51" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C51" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D51" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E51" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F51" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G51" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H51" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I51" s="1"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B52" s="15"/>
       <c r="C52" s="15"/>
       <c r="D52" s="15"/>
       <c r="E52" s="15"/>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>
       <c r="I52" s="1"/>
     </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9">
       <c r="A53" s="17" t="s">
         <v>88</v>
       </c>
       <c r="B53" s="15"/>
       <c r="C53" s="15"/>
       <c r="D53" s="15"/>
       <c r="E53" s="15"/>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15"/>
       <c r="I53" s="1"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C54" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D54" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E54" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F54" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G54" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H54" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I54" s="1"/>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9">
       <c r="A55" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B55" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C55" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D55" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E55" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F55" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G55" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H55" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I55" s="1"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="15"/>
       <c r="C56" s="15"/>
       <c r="D56" s="15"/>
       <c r="E56" s="15"/>
       <c r="F56" s="16"/>
       <c r="G56" s="16"/>
       <c r="H56" s="15"/>
       <c r="I56" s="1"/>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="26">
         <v>4.7</v>
       </c>
       <c r="C57" s="26">
         <v>4.7</v>
       </c>
       <c r="D57" s="26">
         <v>5.7</v>
       </c>
       <c r="E57" s="26">
         <v>5.7</v>
       </c>
       <c r="F57" s="26">
         <v>5.7</v>
       </c>
       <c r="G57" s="26">
         <v>5.7</v>
       </c>
       <c r="H57" s="26">
         <v>54.4</v>
       </c>
       <c r="I57" s="1"/>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B58" s="26">
         <v>4.7</v>
       </c>
       <c r="C58" s="26">
         <v>4.7</v>
       </c>
       <c r="D58" s="26">
         <v>5.7</v>
       </c>
       <c r="E58" s="26">
         <v>5.7</v>
       </c>
       <c r="F58" s="26">
         <v>5.7</v>
       </c>
       <c r="G58" s="26">
         <v>5.7</v>
       </c>
       <c r="H58" s="26">
         <v>54.4</v>
       </c>
       <c r="I58" s="1"/>
     </row>
-    <row r="59" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9" ht="34.5">
       <c r="A59" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="15"/>
       <c r="C59" s="15"/>
       <c r="D59" s="15"/>
       <c r="E59" s="15"/>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15"/>
       <c r="I59" s="1"/>
     </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9">
       <c r="A60" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="26">
         <v>9.1999999999999993</v>
       </c>
       <c r="C60" s="26">
         <v>9.1999999999999993</v>
       </c>
       <c r="D60" s="26">
         <v>5.4</v>
       </c>
       <c r="E60" s="26">
         <v>5.4</v>
       </c>
       <c r="F60" s="26">
         <v>5.4</v>
       </c>
       <c r="G60" s="26">
         <v>5.4</v>
       </c>
       <c r="H60" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I60" s="1"/>
     </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9">
       <c r="A61" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B61" s="26">
         <v>9.1999999999999993</v>
       </c>
       <c r="C61" s="26">
         <v>9.1999999999999993</v>
       </c>
       <c r="D61" s="26">
         <v>5.4</v>
       </c>
       <c r="E61" s="26">
         <v>5.4</v>
       </c>
       <c r="F61" s="26">
         <v>5.4</v>
       </c>
       <c r="G61" s="26">
         <v>5.4</v>
       </c>
       <c r="H61" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I61" s="1"/>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9">
       <c r="A62" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B62" s="16"/>
       <c r="C62" s="16"/>
       <c r="D62" s="16"/>
       <c r="E62" s="16"/>
       <c r="F62" s="16"/>
       <c r="G62" s="16"/>
       <c r="H62" s="15"/>
       <c r="I62" s="1"/>
     </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9">
       <c r="A63" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="26">
         <v>17.600000000000001</v>
       </c>
       <c r="C63" s="26">
         <v>17.600000000000001</v>
       </c>
       <c r="D63" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E63" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F63" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G63" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H63" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I63" s="1"/>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="26">
         <v>17.600000000000001</v>
       </c>
       <c r="C64" s="26">
         <v>17.600000000000001</v>
       </c>
       <c r="D64" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E64" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F64" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G64" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H64" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I64" s="1"/>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9">
       <c r="A65" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B65" s="15"/>
       <c r="C65" s="15"/>
       <c r="D65" s="15"/>
       <c r="E65" s="15"/>
       <c r="F65" s="15"/>
       <c r="G65" s="15"/>
       <c r="H65" s="15"/>
       <c r="I65" s="1"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B66" s="16"/>
       <c r="C66" s="16"/>
       <c r="D66" s="16"/>
       <c r="E66" s="16"/>
       <c r="F66" s="16"/>
       <c r="G66" s="16"/>
       <c r="H66" s="16"/>
       <c r="I66" s="1"/>
     </row>
-    <row r="67" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9" ht="45.75">
       <c r="A67" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B67" s="15"/>
       <c r="C67" s="15"/>
       <c r="D67" s="15"/>
       <c r="E67" s="15"/>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15"/>
       <c r="I67" s="1"/>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9">
       <c r="A68" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="28">
         <v>127</v>
       </c>
       <c r="C68" s="28">
         <v>127</v>
       </c>
       <c r="D68" s="28">
         <v>127</v>
       </c>
       <c r="E68" s="28">
         <v>127</v>
       </c>
       <c r="F68" s="28">
         <v>127</v>
       </c>
       <c r="G68" s="28">
         <v>127</v>
       </c>
       <c r="H68" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I68" s="1"/>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9">
       <c r="A69" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B69" s="28">
         <v>127</v>
       </c>
       <c r="C69" s="28">
         <v>127</v>
       </c>
       <c r="D69" s="28">
         <v>127</v>
       </c>
       <c r="E69" s="28">
         <v>127</v>
       </c>
       <c r="F69" s="28">
         <v>127</v>
       </c>
       <c r="G69" s="28">
         <v>127</v>
       </c>
       <c r="H69" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I69" s="1"/>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9">
       <c r="A70" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="15"/>
       <c r="C70" s="15"/>
       <c r="D70" s="15"/>
       <c r="E70" s="15"/>
       <c r="F70" s="15"/>
       <c r="G70" s="15"/>
       <c r="H70" s="16"/>
       <c r="I70" s="1"/>
     </row>
-    <row r="71" spans="1:9" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9" s="23" customFormat="1">
       <c r="A71" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="28">
         <v>15143</v>
       </c>
       <c r="C71" s="28">
         <v>15143</v>
       </c>
       <c r="D71" s="28">
         <v>14248</v>
       </c>
       <c r="E71" s="28">
         <v>14248</v>
       </c>
       <c r="F71" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G71" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H71" s="28">
         <v>3283</v>
       </c>
       <c r="I71" s="22"/>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9">
       <c r="A72" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B72" s="28">
         <v>15143</v>
       </c>
       <c r="C72" s="28">
         <v>15143</v>
       </c>
       <c r="D72" s="28">
         <v>14248</v>
       </c>
       <c r="E72" s="28">
         <v>14248</v>
       </c>
       <c r="F72" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G72" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H72" s="28">
         <v>3283</v>
       </c>
       <c r="I72" s="1"/>
     </row>
-    <row r="73" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9" ht="34.5">
       <c r="A73" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B73" s="15"/>
       <c r="C73" s="15"/>
       <c r="D73" s="16"/>
       <c r="E73" s="16"/>
       <c r="F73" s="16"/>
       <c r="G73" s="16"/>
       <c r="H73" s="16"/>
       <c r="I73" s="1"/>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9">
       <c r="A74" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="28">
         <v>3799</v>
       </c>
       <c r="C74" s="28">
         <v>3799</v>
       </c>
       <c r="D74" s="28">
         <v>4147</v>
       </c>
       <c r="E74" s="28">
         <v>4147</v>
       </c>
       <c r="F74" s="28">
         <v>4147</v>
       </c>
       <c r="G74" s="28">
         <v>4147</v>
       </c>
       <c r="H74" s="28">
         <v>34340</v>
       </c>
       <c r="I74" s="1"/>
     </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9">
       <c r="A75" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="28">
         <v>3799</v>
       </c>
       <c r="C75" s="28">
         <v>3799</v>
       </c>
       <c r="D75" s="28">
         <v>4147</v>
       </c>
       <c r="E75" s="28">
         <v>4147</v>
       </c>
       <c r="F75" s="28">
         <v>4147</v>
       </c>
       <c r="G75" s="28">
         <v>4147</v>
       </c>
       <c r="H75" s="28">
         <v>34340</v>
       </c>
       <c r="I75" s="1"/>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9">
       <c r="A76" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B76" s="16"/>
       <c r="C76" s="16"/>
       <c r="D76" s="16"/>
       <c r="E76" s="16"/>
       <c r="F76" s="16"/>
       <c r="G76" s="16"/>
       <c r="H76" s="16"/>
       <c r="I76" s="1"/>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9">
       <c r="A77" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C77" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D77" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E77" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F77" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G77" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H77" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I77" s="1"/>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B78" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C78" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D78" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E78" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F78" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G78" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H78" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I78" s="1"/>
     </row>
-    <row r="79" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9" ht="23.25">
       <c r="A79" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B79" s="15"/>
       <c r="C79" s="15"/>
       <c r="D79" s="15"/>
       <c r="E79" s="15"/>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="16"/>
       <c r="I79" s="1"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="28">
         <v>133</v>
       </c>
       <c r="C80" s="28">
         <v>133</v>
       </c>
       <c r="D80" s="28">
         <v>209</v>
       </c>
       <c r="E80" s="28">
         <v>209</v>
       </c>
       <c r="F80" s="28">
         <v>209</v>
       </c>
       <c r="G80" s="28">
         <v>209</v>
       </c>
       <c r="H80" s="28">
         <v>209</v>
       </c>
       <c r="I80" s="1"/>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9">
       <c r="A81" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B81" s="28">
         <v>133</v>
       </c>
       <c r="C81" s="28">
         <v>133</v>
       </c>
       <c r="D81" s="28">
         <v>209</v>
       </c>
       <c r="E81" s="28">
         <v>209</v>
       </c>
       <c r="F81" s="28">
         <v>209</v>
       </c>
       <c r="G81" s="28">
         <v>209</v>
       </c>
       <c r="H81" s="28">
         <v>209</v>
       </c>
       <c r="I81" s="1"/>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9">
       <c r="A82" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B82" s="16"/>
       <c r="C82" s="15"/>
       <c r="D82" s="16"/>
       <c r="E82" s="16"/>
       <c r="F82" s="16"/>
       <c r="G82" s="16"/>
       <c r="H82" s="16"/>
       <c r="I82" s="1"/>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9">
       <c r="A83" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B83" s="15"/>
       <c r="C83" s="15"/>
       <c r="D83" s="15"/>
       <c r="E83" s="15"/>
       <c r="F83" s="15"/>
       <c r="G83" s="15"/>
       <c r="H83" s="16"/>
       <c r="I83" s="1"/>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9">
       <c r="A84" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B84" s="16"/>
       <c r="C84" s="15"/>
       <c r="D84" s="16"/>
       <c r="E84" s="16"/>
       <c r="F84" s="16"/>
       <c r="G84" s="16"/>
       <c r="H84" s="16"/>
       <c r="I84" s="1"/>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9">
       <c r="A85" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B85" s="15"/>
       <c r="C85" s="15"/>
       <c r="D85" s="15"/>
       <c r="E85" s="15"/>
       <c r="F85" s="16"/>
       <c r="G85" s="15"/>
       <c r="H85" s="15"/>
       <c r="I85" s="1"/>
     </row>
-    <row r="86" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9" ht="34.5">
       <c r="A86" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B86" s="15"/>
       <c r="C86" s="15"/>
       <c r="D86" s="15"/>
       <c r="E86" s="15"/>
       <c r="F86" s="16"/>
       <c r="G86" s="15"/>
       <c r="H86" s="15"/>
       <c r="I86" s="1"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9">
       <c r="A87" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B87" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C87" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D87" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E87" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F87" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G87" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H87" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I87" s="1"/>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9">
       <c r="A88" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B88" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C88" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D88" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E88" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F88" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G88" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H88" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I88" s="1"/>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9">
       <c r="A89" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B89" s="16"/>
       <c r="C89" s="16"/>
       <c r="D89" s="16"/>
       <c r="E89" s="16"/>
       <c r="F89" s="16"/>
       <c r="G89" s="16"/>
       <c r="H89" s="16"/>
       <c r="I89" s="1"/>
     </row>
-    <row r="90" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9" ht="57">
       <c r="A90" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B90" s="15"/>
       <c r="C90" s="15"/>
       <c r="D90" s="15"/>
       <c r="E90" s="15"/>
       <c r="F90" s="15"/>
       <c r="G90" s="15"/>
       <c r="H90" s="15"/>
       <c r="I90" s="1"/>
     </row>
-    <row r="91" spans="1:9" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9" ht="68.25">
       <c r="A91" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B91" s="15"/>
       <c r="C91" s="15"/>
       <c r="D91" s="15"/>
       <c r="E91" s="15"/>
       <c r="F91" s="15"/>
       <c r="G91" s="15"/>
       <c r="H91" s="15"/>
       <c r="I91" s="1"/>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9">
       <c r="A92" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B92" s="26">
         <v>0.8</v>
       </c>
       <c r="C92" s="26">
         <v>0.8</v>
       </c>
       <c r="D92" s="26">
         <v>0.8</v>
       </c>
       <c r="E92" s="26">
         <v>0.8</v>
       </c>
       <c r="F92" s="26">
         <v>0.8</v>
       </c>
       <c r="G92" s="26">
         <v>0.8</v>
       </c>
       <c r="H92" s="26">
         <v>2.4</v>
       </c>
       <c r="I92" s="1"/>
     </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9">
       <c r="A93" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B93" s="26">
         <v>0.8</v>
       </c>
       <c r="C93" s="26">
         <v>0.8</v>
       </c>
       <c r="D93" s="26">
         <v>0.8</v>
       </c>
       <c r="E93" s="26">
         <v>0.8</v>
       </c>
       <c r="F93" s="26">
         <v>0.8</v>
       </c>
       <c r="G93" s="26">
         <v>0.8</v>
       </c>
       <c r="H93" s="26">
         <v>2.4</v>
       </c>
       <c r="I93" s="1"/>
     </row>
-    <row r="94" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9" ht="23.25">
       <c r="A94" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B94" s="16"/>
       <c r="C94" s="15"/>
       <c r="D94" s="16"/>
       <c r="E94" s="16"/>
       <c r="F94" s="16"/>
       <c r="G94" s="16"/>
       <c r="H94" s="16"/>
       <c r="I94" s="1"/>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9">
       <c r="A95" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B95" s="15"/>
       <c r="C95" s="15"/>
       <c r="D95" s="15"/>
       <c r="E95" s="15"/>
       <c r="F95" s="16"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15"/>
       <c r="I95" s="1"/>
     </row>
-    <row r="96" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9" ht="23.25">
       <c r="A96" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B96" s="16"/>
       <c r="C96" s="16"/>
       <c r="D96" s="16"/>
       <c r="E96" s="16"/>
       <c r="F96" s="16"/>
       <c r="G96" s="16"/>
       <c r="H96" s="16"/>
       <c r="I96" s="1"/>
     </row>
-    <row r="97" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9" ht="34.5">
       <c r="A97" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B97" s="15"/>
       <c r="C97" s="15"/>
       <c r="D97" s="15"/>
       <c r="E97" s="15"/>
       <c r="F97" s="15"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15"/>
       <c r="I97" s="1"/>
     </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:9">
       <c r="A98" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B98" s="16"/>
       <c r="C98" s="15"/>
       <c r="D98" s="16"/>
       <c r="E98" s="16"/>
       <c r="F98" s="16"/>
       <c r="G98" s="16"/>
       <c r="H98" s="16"/>
       <c r="I98" s="1"/>
     </row>
-    <row r="99" spans="1:9" ht="57" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:9" ht="57">
       <c r="A99" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B99" s="15"/>
       <c r="C99" s="15"/>
       <c r="D99" s="15"/>
       <c r="E99" s="15"/>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15"/>
       <c r="I99" s="1"/>
     </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:9">
       <c r="A100" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B100" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C100" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D100" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E100" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F100" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G100" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H100" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I100" s="1"/>
     </row>
-    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:9">
       <c r="A101" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B101" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C101" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D101" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E101" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F101" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G101" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H101" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I101" s="1"/>
     </row>
-    <row r="102" spans="1:9" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:9" ht="68.25">
       <c r="A102" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B102" s="15"/>
       <c r="C102" s="15"/>
       <c r="D102" s="15"/>
       <c r="E102" s="15"/>
       <c r="F102" s="15"/>
       <c r="G102" s="15"/>
       <c r="H102" s="16"/>
       <c r="I102" s="1"/>
     </row>
-    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:9">
       <c r="A103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I103" s="1"/>
     </row>
-    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:9">
       <c r="A104" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I104" s="1"/>
     </row>
-    <row r="105" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:9" ht="23.25">
       <c r="A105" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B105" s="15"/>
       <c r="C105" s="15"/>
       <c r="D105" s="15"/>
       <c r="E105" s="15"/>
       <c r="F105" s="15"/>
       <c r="G105" s="15"/>
       <c r="H105" s="15"/>
       <c r="I105" s="1"/>
     </row>
-    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:9">
       <c r="A106" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B106" s="15"/>
       <c r="C106" s="15"/>
       <c r="D106" s="15"/>
       <c r="E106" s="15"/>
       <c r="F106" s="15"/>
       <c r="G106" s="15"/>
       <c r="H106" s="15"/>
       <c r="I106" s="1"/>
     </row>
-    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:9">
       <c r="A107" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B107" s="26">
         <v>69.2</v>
       </c>
       <c r="C107" s="26">
         <v>69.2</v>
       </c>
       <c r="D107" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E107" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F107" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G107" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H107" s="26">
         <v>139</v>
       </c>
       <c r="I107" s="1"/>
     </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:9">
       <c r="A108" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B108" s="26">
         <v>69.2</v>
       </c>
       <c r="C108" s="26">
         <v>69.2</v>
       </c>
       <c r="D108" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E108" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F108" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G108" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H108" s="26">
         <v>91</v>
       </c>
       <c r="I108" s="1"/>
     </row>
-    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:9">
       <c r="A109" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B109" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C109" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D109" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E109" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F109" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G109" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H109" s="26">
         <v>48</v>
       </c>
       <c r="I109" s="1"/>
     </row>
-    <row r="110" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:9" ht="34.5">
       <c r="A110" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B110" s="15"/>
       <c r="C110" s="15"/>
       <c r="D110" s="15"/>
       <c r="E110" s="15"/>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="15"/>
       <c r="I110" s="1"/>
     </row>
-    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:9">
       <c r="A111" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B111" s="26">
         <v>55.6</v>
       </c>
       <c r="C111" s="26">
         <v>55.6</v>
       </c>
       <c r="D111" s="26">
         <v>79.5</v>
       </c>
       <c r="E111" s="26">
         <v>79.5</v>
       </c>
       <c r="F111" s="26">
         <v>77.599999999999994</v>
       </c>
       <c r="G111" s="26">
         <v>77.599999999999994</v>
       </c>
       <c r="H111" s="26">
         <v>31.4</v>
       </c>
       <c r="I111" s="1"/>
     </row>
-    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:9">
       <c r="A112" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B112" s="26">
         <v>40.1</v>
       </c>
       <c r="C112" s="26">
         <v>40.1</v>
       </c>
       <c r="D112" s="26">
         <v>61</v>
       </c>
       <c r="E112" s="26">
         <v>61</v>
       </c>
       <c r="F112" s="26">
         <v>59.1</v>
       </c>
       <c r="G112" s="26">
         <v>59.1</v>
       </c>
       <c r="H112" s="26">
         <v>16.5</v>
       </c>
       <c r="I112" s="1"/>
     </row>
-    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:9">
       <c r="A113" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B113" s="26">
         <v>15.5</v>
       </c>
       <c r="C113" s="26">
         <v>15.5</v>
       </c>
       <c r="D113" s="26">
         <v>18.5</v>
       </c>
       <c r="E113" s="26">
         <v>18.5</v>
       </c>
       <c r="F113" s="26">
         <v>18.5</v>
       </c>
       <c r="G113" s="26">
         <v>18.5</v>
       </c>
       <c r="H113" s="26">
         <v>14.9</v>
       </c>
       <c r="I113" s="1"/>
     </row>
-    <row r="114" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:9" ht="23.25">
       <c r="A114" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B114" s="16"/>
       <c r="C114" s="16"/>
       <c r="D114" s="16"/>
       <c r="E114" s="16"/>
       <c r="F114" s="16"/>
       <c r="G114" s="16"/>
       <c r="H114" s="16"/>
       <c r="I114" s="1"/>
     </row>
-    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:9">
       <c r="A115" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B115" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C115" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D115" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E115" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F115" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G115" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H115" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I115" s="1"/>
     </row>
-    <row r="116" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:9">
       <c r="A116" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B116" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C116" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D116" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E116" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F116" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G116" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H116" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I116" s="1"/>
     </row>
-    <row r="117" spans="1:9" ht="57" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:9" ht="57">
       <c r="A117" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B117" s="16"/>
       <c r="C117" s="15"/>
       <c r="D117" s="16"/>
       <c r="E117" s="15"/>
       <c r="F117" s="16"/>
       <c r="G117" s="15"/>
       <c r="H117" s="16"/>
       <c r="I117" s="1"/>
     </row>
-    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:9">
       <c r="A118" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C118" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D118" s="28">
         <v>41</v>
       </c>
       <c r="E118" s="28">
         <v>41</v>
       </c>
       <c r="F118" s="28">
         <v>41</v>
       </c>
       <c r="G118" s="28">
         <v>41</v>
       </c>
       <c r="H118" s="28">
         <v>656</v>
       </c>
       <c r="I118" s="1"/>
     </row>
-    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:9">
       <c r="A119" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B119" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C119" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D119" s="28">
         <v>41</v>
       </c>
       <c r="E119" s="28">
         <v>41</v>
       </c>
       <c r="F119" s="28">
         <v>41</v>
       </c>
       <c r="G119" s="28">
         <v>41</v>
       </c>
       <c r="H119" s="28">
         <v>656</v>
       </c>
       <c r="I119" s="1"/>
     </row>
-    <row r="120" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:9" ht="23.25">
       <c r="A120" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B120" s="16"/>
       <c r="C120" s="15"/>
       <c r="D120" s="16"/>
       <c r="E120" s="15"/>
       <c r="F120" s="16"/>
       <c r="G120" s="15"/>
       <c r="H120" s="16"/>
       <c r="I120" s="1"/>
     </row>
-    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:9">
       <c r="A121" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H121" s="28">
         <v>2842</v>
       </c>
       <c r="I121" s="1"/>
     </row>
-    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:9">
       <c r="A122" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B122" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C122" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D122" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E122" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F122" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G122" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H122" s="28">
         <v>2842</v>
       </c>
       <c r="I122" s="1"/>
     </row>
-    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:9">
       <c r="A123" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B123" s="16"/>
       <c r="C123" s="16"/>
       <c r="D123" s="16"/>
       <c r="E123" s="16"/>
       <c r="F123" s="16"/>
       <c r="G123" s="16"/>
       <c r="H123" s="16"/>
       <c r="I123" s="1"/>
     </row>
-    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:9">
       <c r="A124" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B124" s="28">
         <v>2006</v>
       </c>
       <c r="C124" s="28">
         <v>2006</v>
       </c>
       <c r="D124" s="28">
         <v>853</v>
       </c>
       <c r="E124" s="28">
         <v>853</v>
       </c>
       <c r="F124" s="28">
         <v>853</v>
       </c>
       <c r="G124" s="28">
         <v>853</v>
       </c>
       <c r="H124" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I124" s="1"/>
     </row>
-    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:9">
       <c r="A125" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B125" s="28">
         <v>2006</v>
       </c>
       <c r="C125" s="28">
         <v>2006</v>
       </c>
       <c r="D125" s="28">
         <v>853</v>
       </c>
       <c r="E125" s="28">
         <v>853</v>
       </c>
       <c r="F125" s="28">
         <v>853</v>
       </c>
       <c r="G125" s="28">
         <v>853</v>
       </c>
       <c r="H125" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I125" s="1"/>
     </row>
-    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:9">
       <c r="A126" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B126" s="16"/>
       <c r="C126" s="15"/>
       <c r="D126" s="16"/>
       <c r="E126" s="15"/>
       <c r="F126" s="16"/>
       <c r="G126" s="15"/>
       <c r="H126" s="16"/>
       <c r="I126" s="1"/>
     </row>
-    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:9">
       <c r="A127" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B127" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C127" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D127" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E127" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F127" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G127" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H127" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I127" s="1"/>
     </row>
-    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:9">
       <c r="A128" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B128" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C128" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D128" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E128" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F128" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G128" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H128" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I128" s="1"/>
     </row>
-    <row r="129" spans="1:9" ht="90.75" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:9" ht="90.75">
       <c r="A129" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B129" s="15"/>
       <c r="C129" s="15"/>
       <c r="D129" s="16"/>
       <c r="E129" s="16"/>
       <c r="F129" s="16"/>
       <c r="G129" s="16"/>
       <c r="H129" s="16"/>
       <c r="I129" s="1"/>
     </row>
-    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:9">
       <c r="A130" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I130" s="1"/>
     </row>
-    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:9">
       <c r="A131" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I131" s="1"/>
     </row>
-    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:9">
       <c r="A132" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B132" s="18"/>
       <c r="C132" s="18"/>
       <c r="D132" s="18"/>
       <c r="E132" s="18"/>
       <c r="F132" s="18"/>
       <c r="G132" s="18"/>
       <c r="H132" s="18" t="s">
         <v>30</v>
       </c>
       <c r="I132" s="1"/>
     </row>
-    <row r="133" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:9" ht="23.25">
       <c r="A133" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B133" s="16"/>
       <c r="C133" s="16"/>
       <c r="D133" s="16"/>
       <c r="E133" s="16"/>
       <c r="F133" s="16"/>
       <c r="G133" s="16"/>
       <c r="H133" s="16"/>
       <c r="I133" s="1"/>
     </row>
-    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:9">
       <c r="A134" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B134" s="28">
         <v>1351</v>
       </c>
       <c r="C134" s="28">
         <v>1351</v>
       </c>
       <c r="D134" s="28">
         <v>1441</v>
       </c>
       <c r="E134" s="28">
         <v>1441</v>
       </c>
       <c r="F134" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G134" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H134" s="28">
         <v>134</v>
       </c>
       <c r="I134" s="1"/>
     </row>
-    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:9">
       <c r="A135" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B135" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C135" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D135" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E135" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F135" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G135" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H135" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I135" s="1"/>
     </row>
-    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:9">
       <c r="A136" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B136" s="28">
         <v>289</v>
       </c>
       <c r="C136" s="28">
         <v>289</v>
       </c>
       <c r="D136" s="28">
         <v>317</v>
       </c>
       <c r="E136" s="28">
         <v>317</v>
       </c>
       <c r="F136" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G136" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H136" s="28">
         <v>21</v>
       </c>
       <c r="I136" s="1"/>
     </row>
-    <row r="137" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:9" ht="23.25">
       <c r="A137" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B137" s="16"/>
       <c r="C137" s="15"/>
       <c r="D137" s="16"/>
       <c r="E137" s="15"/>
       <c r="F137" s="16"/>
       <c r="G137" s="16"/>
       <c r="H137" s="16"/>
       <c r="I137" s="1"/>
     </row>
-    <row r="138" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:9" ht="23.25">
       <c r="A138" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B138" s="16"/>
       <c r="C138" s="15"/>
       <c r="D138" s="16"/>
       <c r="E138" s="15"/>
       <c r="F138" s="16"/>
       <c r="G138" s="15"/>
       <c r="H138" s="16"/>
       <c r="I138" s="1"/>
     </row>
-    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:9">
       <c r="A139" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B139" s="15"/>
       <c r="C139" s="15"/>
       <c r="D139" s="16"/>
       <c r="E139" s="15"/>
       <c r="F139" s="16"/>
       <c r="G139" s="16"/>
       <c r="H139" s="16"/>
       <c r="I139" s="1"/>
     </row>
-    <row r="140" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:9" ht="34.5">
       <c r="A140" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B140" s="16"/>
       <c r="C140" s="16"/>
       <c r="D140" s="16"/>
       <c r="E140" s="16"/>
       <c r="F140" s="16"/>
       <c r="G140" s="16"/>
       <c r="H140" s="16"/>
       <c r="I140" s="1"/>
     </row>
-    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:9">
       <c r="A141" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B141" s="26">
         <v>309.10000000000002</v>
       </c>
       <c r="C141" s="26">
         <v>309.10000000000002</v>
       </c>
       <c r="D141" s="26">
         <v>527.5</v>
       </c>
       <c r="E141" s="26">
         <v>527.5</v>
       </c>
       <c r="F141" s="26">
         <v>527.5</v>
       </c>
       <c r="G141" s="26">
         <v>527.5</v>
       </c>
       <c r="H141" s="26">
         <v>479.3</v>
       </c>
       <c r="I141" s="1"/>
     </row>
-    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:9">
       <c r="A142" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B142" s="26">
         <v>309.10000000000002</v>
       </c>
       <c r="C142" s="26">
         <v>309.10000000000002</v>
       </c>
       <c r="D142" s="26">
         <v>527.5</v>
       </c>
       <c r="E142" s="26">
         <v>527.5</v>
       </c>
       <c r="F142" s="26">
         <v>527.5</v>
       </c>
       <c r="G142" s="26">
         <v>527.5</v>
       </c>
       <c r="H142" s="26">
         <v>479.3</v>
       </c>
       <c r="I142" s="1"/>
     </row>
-    <row r="143" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:9" ht="23.25">
       <c r="A143" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B143" s="16"/>
       <c r="C143" s="15"/>
       <c r="D143" s="16"/>
       <c r="E143" s="15"/>
       <c r="F143" s="16"/>
       <c r="G143" s="16"/>
       <c r="H143" s="16"/>
       <c r="I143" s="1"/>
     </row>
-    <row r="144" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:9" ht="34.5">
       <c r="A144" s="12" t="s">
         <v>86</v>
       </c>
       <c r="B144" s="16"/>
       <c r="C144" s="15"/>
       <c r="D144" s="16"/>
       <c r="E144" s="15"/>
       <c r="F144" s="16"/>
       <c r="G144" s="16"/>
       <c r="H144" s="16"/>
       <c r="I144" s="1"/>
     </row>
-    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:9">
       <c r="A145" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B145" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C145" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D145" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E145" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F145" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G145" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H145" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I145" s="1"/>
     </row>
-    <row r="146" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:9">
       <c r="A146" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B146" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C146" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D146" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E146" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F146" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G146" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H146" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I146" s="1"/>
     </row>
-    <row r="147" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:9" ht="23.25">
       <c r="A147" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B147" s="16"/>
       <c r="C147" s="15"/>
       <c r="D147" s="16"/>
       <c r="E147" s="15"/>
       <c r="F147" s="16"/>
       <c r="G147" s="15"/>
       <c r="H147" s="16"/>
       <c r="I147" s="1"/>
     </row>
-    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:9">
       <c r="A148" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B148" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C148" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D148" s="28">
         <v>9</v>
       </c>
       <c r="E148" s="28">
         <v>9</v>
       </c>
       <c r="F148" s="28">
         <v>9</v>
       </c>
       <c r="G148" s="28">
         <v>9</v>
       </c>
       <c r="H148" s="28">
         <v>354</v>
       </c>
       <c r="I148" s="1"/>
     </row>
-    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:9">
       <c r="A149" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B149" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C149" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D149" s="28">
         <v>9</v>
       </c>
       <c r="E149" s="28">
         <v>9</v>
       </c>
       <c r="F149" s="28">
         <v>9</v>
       </c>
       <c r="G149" s="28">
         <v>9</v>
       </c>
       <c r="H149" s="28">
         <v>354</v>
       </c>
       <c r="I149" s="1"/>
     </row>
-    <row r="150" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:9" ht="23.25">
       <c r="A150" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B150" s="20"/>
       <c r="C150" s="20"/>
       <c r="D150" s="20"/>
       <c r="E150" s="20"/>
       <c r="F150" s="20"/>
       <c r="G150" s="20"/>
       <c r="H150" s="20"/>
       <c r="I150" s="1"/>
     </row>
-    <row r="151" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:9" ht="34.5">
       <c r="A151" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B151" s="16"/>
       <c r="C151" s="15"/>
       <c r="D151" s="16"/>
       <c r="E151" s="16"/>
       <c r="F151" s="16"/>
       <c r="G151" s="16"/>
       <c r="H151" s="16"/>
       <c r="I151" s="1"/>
     </row>
-    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:9">
       <c r="A152" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B152" s="28">
         <v>60</v>
       </c>
       <c r="C152" s="28">
         <v>60</v>
       </c>
       <c r="D152" s="28">
         <v>50</v>
       </c>
       <c r="E152" s="28">
         <v>50</v>
       </c>
       <c r="F152" s="28">
         <v>50</v>
       </c>
       <c r="G152" s="28">
         <v>50</v>
       </c>
       <c r="H152" s="28">
         <v>84</v>
       </c>
       <c r="I152" s="1"/>
     </row>
-    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:9">
       <c r="A153" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B153" s="28">
         <v>60</v>
       </c>
       <c r="C153" s="28">
         <v>60</v>
       </c>
       <c r="D153" s="28">
         <v>50</v>
       </c>
       <c r="E153" s="28">
         <v>50</v>
       </c>
       <c r="F153" s="28">
         <v>50</v>
       </c>
       <c r="G153" s="28">
         <v>50</v>
       </c>
       <c r="H153" s="28">
         <v>84</v>
       </c>
       <c r="I153" s="1"/>
     </row>
-    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:9">
       <c r="A154" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B154" s="15"/>
       <c r="C154" s="15"/>
       <c r="D154" s="15"/>
       <c r="E154" s="15"/>
       <c r="F154" s="15"/>
       <c r="G154" s="15"/>
       <c r="H154" s="16"/>
       <c r="I154" s="1"/>
     </row>
-    <row r="155" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:9" ht="22.5" customHeight="1">
       <c r="A155" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B155" s="28">
         <v>162</v>
       </c>
       <c r="C155" s="28">
         <v>162</v>
       </c>
       <c r="D155" s="28">
         <v>125</v>
       </c>
       <c r="E155" s="28">
         <v>125</v>
       </c>
       <c r="F155" s="28">
         <v>125</v>
       </c>
       <c r="G155" s="28">
         <v>125</v>
       </c>
       <c r="H155" s="28">
         <v>799</v>
       </c>
       <c r="I155" s="1"/>
     </row>
-    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:9">
       <c r="A156" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B156" s="28">
         <v>162</v>
       </c>
       <c r="C156" s="28">
         <v>162</v>
       </c>
       <c r="D156" s="28">
         <v>125</v>
       </c>
       <c r="E156" s="28">
         <v>125</v>
       </c>
       <c r="F156" s="28">
         <v>125</v>
       </c>
       <c r="G156" s="28">
         <v>125</v>
       </c>
       <c r="H156" s="28">
         <v>799</v>
       </c>
       <c r="I156" s="1"/>
     </row>
-    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:9">
       <c r="A157" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B157" s="16"/>
       <c r="C157" s="16"/>
       <c r="D157" s="16"/>
       <c r="E157" s="16"/>
       <c r="F157" s="16"/>
       <c r="G157" s="16"/>
       <c r="H157" s="16"/>
       <c r="I157" s="1"/>
     </row>
-    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:9">
       <c r="A158" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B158" s="15"/>
       <c r="C158" s="15"/>
       <c r="D158" s="15"/>
       <c r="E158" s="15"/>
       <c r="F158" s="15"/>
       <c r="G158" s="15"/>
       <c r="H158" s="15"/>
       <c r="I158" s="1"/>
     </row>
-    <row r="159" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:9" ht="23.25">
       <c r="A159" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B159" s="15"/>
       <c r="C159" s="15"/>
       <c r="D159" s="15"/>
       <c r="E159" s="15"/>
       <c r="F159" s="15"/>
       <c r="G159" s="15"/>
       <c r="H159" s="16"/>
       <c r="I159" s="1"/>
     </row>
-    <row r="160" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:9" ht="23.25">
       <c r="A160" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B160" s="16"/>
       <c r="C160" s="15"/>
       <c r="D160" s="16"/>
       <c r="E160" s="15"/>
       <c r="F160" s="16"/>
       <c r="G160" s="15"/>
       <c r="H160" s="16"/>
       <c r="I160" s="1"/>
     </row>
-    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:9">
       <c r="A161" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B161" s="16"/>
       <c r="C161" s="15"/>
       <c r="D161" s="16"/>
       <c r="E161" s="15"/>
       <c r="F161" s="16"/>
       <c r="G161" s="15"/>
       <c r="H161" s="16"/>
       <c r="I161" s="1"/>
     </row>
-    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:9">
       <c r="A162" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B162" s="26">
         <v>152742.70000000001</v>
       </c>
       <c r="C162" s="26">
         <v>152742.70000000001</v>
       </c>
       <c r="D162" s="26">
         <v>142979</v>
       </c>
       <c r="E162" s="26">
         <v>142979</v>
       </c>
       <c r="F162" s="26">
         <v>142979</v>
       </c>
       <c r="G162" s="26">
         <v>142979</v>
       </c>
       <c r="H162" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I162" s="1"/>
     </row>
-    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:9">
       <c r="A163" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B163" s="26">
         <v>7279.6</v>
       </c>
       <c r="C163" s="26">
         <v>7279.6</v>
       </c>
       <c r="D163" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E163" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F163" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G163" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H163" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I163" s="1"/>
     </row>
-    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:9">
       <c r="A164" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B164" s="26">
         <v>33344</v>
       </c>
       <c r="C164" s="26">
         <v>33344</v>
       </c>
       <c r="D164" s="26">
         <v>33344</v>
       </c>
       <c r="E164" s="26">
         <v>33344</v>
       </c>
       <c r="F164" s="26">
         <v>33344</v>
       </c>
       <c r="G164" s="26">
         <v>33344</v>
       </c>
       <c r="H164" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I164" s="1"/>
     </row>
-    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:9">
       <c r="A165" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B165" s="26">
         <v>110452</v>
       </c>
       <c r="C165" s="26">
         <v>110452</v>
       </c>
       <c r="D165" s="26">
         <v>107968</v>
       </c>
       <c r="E165" s="26">
         <v>107968</v>
       </c>
       <c r="F165" s="26">
         <v>107968</v>
       </c>
       <c r="G165" s="26">
         <v>107968</v>
       </c>
       <c r="H165" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I165" s="1"/>
     </row>
-    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:9">
       <c r="A166" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B166" s="26">
         <v>1667.1</v>
       </c>
       <c r="C166" s="26">
         <v>1667.1</v>
       </c>
       <c r="D166" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E166" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F166" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G166" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H166" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I166" s="1"/>
     </row>
-    <row r="167" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:9" ht="23.25">
       <c r="A167" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B167" s="16"/>
       <c r="C167" s="15"/>
       <c r="D167" s="16"/>
       <c r="E167" s="16"/>
       <c r="F167" s="16"/>
       <c r="G167" s="16"/>
       <c r="H167" s="15"/>
       <c r="I167" s="1"/>
     </row>
-    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:9">
       <c r="A168" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B168" s="26">
         <v>341.7</v>
       </c>
       <c r="C168" s="26">
         <v>341.7</v>
       </c>
       <c r="D168" s="26">
         <v>228.7</v>
       </c>
       <c r="E168" s="26">
         <v>228.7</v>
       </c>
       <c r="F168" s="26">
         <v>228.7</v>
       </c>
       <c r="G168" s="26">
         <v>228.7</v>
       </c>
       <c r="H168" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I168" s="1"/>
     </row>
-    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:9">
       <c r="A169" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B169" s="26">
         <v>276.2</v>
       </c>
       <c r="C169" s="26">
         <v>276.2</v>
       </c>
       <c r="D169" s="26">
         <v>193</v>
       </c>
       <c r="E169" s="26">
         <v>193</v>
       </c>
       <c r="F169" s="26">
         <v>193</v>
       </c>
       <c r="G169" s="26">
         <v>193</v>
       </c>
       <c r="H169" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I169" s="1"/>
     </row>
-    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:9">
       <c r="A170" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B170" s="26">
         <v>9.8000000000000007</v>
       </c>
       <c r="C170" s="26">
         <v>9.8000000000000007</v>
       </c>
       <c r="D170" s="26">
         <v>8.8000000000000007</v>
       </c>
       <c r="E170" s="26">
         <v>8.8000000000000007</v>
       </c>
       <c r="F170" s="26">
         <v>8.8000000000000007</v>
       </c>
       <c r="G170" s="26">
         <v>8.8000000000000007</v>
       </c>
       <c r="H170" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I170" s="1"/>
     </row>
-    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:9">
       <c r="A171" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B171" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C171" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D171" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E171" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F171" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G171" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H171" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I171" s="1"/>
     </row>
-    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:9">
       <c r="A172" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B172" s="26">
         <v>1.8</v>
       </c>
       <c r="C172" s="26">
         <v>1.8</v>
       </c>
       <c r="D172" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E172" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F172" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G172" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H172" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I172" s="1"/>
     </row>
-    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:9">
       <c r="A173" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B173" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C173" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D173" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E173" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F173" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G173" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H173" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I173" s="1"/>
     </row>
-    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:9">
       <c r="A174" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B174" s="26">
         <v>16</v>
       </c>
       <c r="C174" s="26">
         <v>16</v>
       </c>
       <c r="D174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I174" s="1"/>
     </row>
-    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:9">
       <c r="A175" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B175" s="29">
         <v>3.9</v>
       </c>
       <c r="C175" s="29">
         <v>3.9</v>
       </c>
       <c r="D175" s="29">
         <v>2.5</v>
       </c>
       <c r="E175" s="29">
         <v>2.5</v>
       </c>
       <c r="F175" s="29">
         <v>2.5</v>
       </c>
       <c r="G175" s="29">
         <v>2.5</v>
       </c>
       <c r="H175" s="30" t="s">
         <v>31</v>
       </c>
       <c r="I175" s="1"/>
     </row>
-    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:9">
       <c r="A176" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B176" s="6"/>
       <c r="C176" s="6"/>
       <c r="D176" s="6"/>
       <c r="E176" s="6"/>
       <c r="F176" s="6"/>
       <c r="G176" s="6"/>
       <c r="H176" s="6"/>
       <c r="I176" s="6"/>
     </row>
-    <row r="177" spans="1:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="49" t="s">
+    <row r="177" spans="1:9" ht="43.5" customHeight="1">
+      <c r="A177" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="B177" s="49"/>
-[...9 lines deleted...]
-      <c r="A178" s="49" t="s">
+      <c r="B177" s="51"/>
+      <c r="C177" s="51"/>
+      <c r="D177" s="51"/>
+      <c r="E177" s="51"/>
+      <c r="F177" s="51"/>
+      <c r="G177" s="51"/>
+      <c r="H177" s="51"/>
+      <c r="I177" s="51"/>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="B178" s="49"/>
-[...8 lines deleted...]
-    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B178" s="51"/>
+      <c r="C178" s="51"/>
+      <c r="D178" s="51"/>
+      <c r="E178" s="51"/>
+      <c r="F178" s="51"/>
+      <c r="G178" s="51"/>
+      <c r="H178" s="51"/>
+      <c r="I178" s="51"/>
+    </row>
+    <row r="179" spans="1:9">
       <c r="A179" s="1"/>
       <c r="B179" s="1"/>
       <c r="C179" s="1"/>
       <c r="D179" s="1"/>
       <c r="E179" s="1"/>
       <c r="F179" s="1"/>
       <c r="G179" s="1"/>
       <c r="H179" s="1"/>
       <c r="I179" s="1"/>
     </row>
-    <row r="180" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:9">
       <c r="A180" s="1"/>
       <c r="B180" s="1"/>
       <c r="C180" s="1"/>
       <c r="D180" s="1"/>
       <c r="E180" s="1"/>
       <c r="F180" s="1"/>
       <c r="G180" s="1"/>
       <c r="H180" s="1"/>
       <c r="I180" s="1"/>
     </row>
-    <row r="181" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:9">
       <c r="A181" s="1"/>
       <c r="B181" s="1"/>
       <c r="C181" s="1"/>
       <c r="D181" s="1"/>
       <c r="E181" s="1"/>
       <c r="F181" s="1"/>
       <c r="G181" s="1"/>
       <c r="H181" s="1"/>
       <c r="I181" s="1"/>
     </row>
-    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:9">
       <c r="A182" s="1"/>
       <c r="B182" s="1"/>
       <c r="C182" s="1"/>
       <c r="D182" s="1"/>
       <c r="E182" s="1"/>
       <c r="F182" s="1"/>
       <c r="G182" s="1"/>
       <c r="H182" s="1"/>
       <c r="I182" s="1"/>
     </row>
-    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:9">
       <c r="A183" s="1"/>
       <c r="B183" s="1"/>
       <c r="C183" s="1"/>
       <c r="D183" s="1"/>
       <c r="E183" s="1"/>
       <c r="F183" s="1"/>
       <c r="G183" s="1"/>
       <c r="H183" s="1"/>
       <c r="I183" s="1"/>
     </row>
-    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:9">
       <c r="A184" s="1"/>
       <c r="B184" s="1"/>
       <c r="C184" s="1"/>
       <c r="D184" s="1"/>
       <c r="E184" s="1"/>
       <c r="F184" s="1"/>
       <c r="G184" s="1"/>
       <c r="H184" s="1"/>
       <c r="I184" s="1"/>
     </row>
-    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:9">
       <c r="A185" s="1"/>
       <c r="B185" s="1"/>
       <c r="C185" s="1"/>
       <c r="D185" s="1"/>
       <c r="E185" s="1"/>
       <c r="F185" s="1"/>
       <c r="G185" s="1"/>
       <c r="H185" s="1"/>
       <c r="I185" s="1"/>
     </row>
-    <row r="186" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:9">
       <c r="A186" s="1"/>
       <c r="B186" s="1"/>
       <c r="C186" s="1"/>
       <c r="D186" s="1"/>
       <c r="E186" s="1"/>
       <c r="F186" s="1"/>
       <c r="G186" s="1"/>
       <c r="H186" s="1"/>
       <c r="I186" s="1"/>
     </row>
-    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:9">
       <c r="A187" s="1"/>
       <c r="B187" s="1"/>
       <c r="C187" s="1"/>
       <c r="D187" s="1"/>
       <c r="E187" s="1"/>
       <c r="F187" s="1"/>
       <c r="G187" s="1"/>
       <c r="H187" s="1"/>
       <c r="I187" s="1"/>
     </row>
-    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:9">
       <c r="A188" s="1"/>
       <c r="B188" s="1"/>
       <c r="C188" s="1"/>
       <c r="D188" s="1"/>
       <c r="E188" s="1"/>
       <c r="F188" s="1"/>
       <c r="G188" s="1"/>
       <c r="H188" s="1"/>
       <c r="I188" s="1"/>
     </row>
-    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:9">
       <c r="A189" s="1"/>
       <c r="B189" s="1"/>
       <c r="C189" s="1"/>
       <c r="D189" s="1"/>
       <c r="E189" s="1"/>
       <c r="F189" s="1"/>
       <c r="G189" s="1"/>
       <c r="H189" s="1"/>
       <c r="I189" s="1"/>
     </row>
-    <row r="190" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:9">
       <c r="A190" s="1"/>
       <c r="B190" s="1"/>
       <c r="C190" s="1"/>
       <c r="D190" s="1"/>
       <c r="E190" s="1"/>
       <c r="F190" s="1"/>
       <c r="G190" s="1"/>
       <c r="H190" s="1"/>
       <c r="I190" s="1"/>
     </row>
-    <row r="191" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:9">
       <c r="A191" s="1"/>
       <c r="B191" s="1"/>
       <c r="C191" s="1"/>
       <c r="D191" s="1"/>
       <c r="E191" s="1"/>
       <c r="F191" s="1"/>
       <c r="G191" s="1"/>
       <c r="H191" s="1"/>
       <c r="I191" s="1"/>
     </row>
-    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:9">
       <c r="A192" s="1"/>
       <c r="B192" s="1"/>
       <c r="C192" s="1"/>
       <c r="D192" s="1"/>
       <c r="E192" s="1"/>
       <c r="F192" s="1"/>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
       <c r="I192" s="1"/>
     </row>
-    <row r="193" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:9">
       <c r="A193" s="1"/>
       <c r="B193" s="1"/>
       <c r="C193" s="1"/>
       <c r="D193" s="1"/>
       <c r="E193" s="1"/>
       <c r="F193" s="1"/>
       <c r="G193" s="1"/>
       <c r="H193" s="1"/>
       <c r="I193" s="1"/>
     </row>
-    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:9">
       <c r="A194" s="1"/>
       <c r="B194" s="1"/>
       <c r="C194" s="1"/>
       <c r="D194" s="1"/>
       <c r="E194" s="1"/>
       <c r="F194" s="1"/>
       <c r="G194" s="1"/>
       <c r="H194" s="1"/>
       <c r="I194" s="1"/>
     </row>
-    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:9">
       <c r="A195" s="1"/>
       <c r="B195" s="1"/>
       <c r="C195" s="1"/>
       <c r="D195" s="1"/>
       <c r="E195" s="1"/>
       <c r="F195" s="1"/>
       <c r="G195" s="1"/>
       <c r="H195" s="1"/>
       <c r="I195" s="1"/>
     </row>
-    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:9">
       <c r="A196" s="1"/>
       <c r="B196" s="1"/>
       <c r="C196" s="1"/>
       <c r="D196" s="1"/>
       <c r="E196" s="1"/>
       <c r="F196" s="1"/>
       <c r="G196" s="1"/>
       <c r="H196" s="1"/>
       <c r="I196" s="1"/>
     </row>
-    <row r="197" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:9">
       <c r="A197" s="1"/>
       <c r="B197" s="1"/>
       <c r="C197" s="1"/>
       <c r="D197" s="1"/>
       <c r="E197" s="1"/>
       <c r="F197" s="1"/>
       <c r="G197" s="1"/>
       <c r="H197" s="1"/>
       <c r="I197" s="1"/>
     </row>
-    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:9">
       <c r="A198" s="1"/>
       <c r="B198" s="1"/>
       <c r="C198" s="1"/>
       <c r="D198" s="1"/>
       <c r="E198" s="1"/>
       <c r="F198" s="1"/>
       <c r="G198" s="1"/>
       <c r="H198" s="1"/>
       <c r="I198" s="1"/>
     </row>
-    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:9">
       <c r="A199" s="1"/>
       <c r="B199" s="1"/>
       <c r="C199" s="1"/>
       <c r="D199" s="1"/>
       <c r="E199" s="1"/>
       <c r="F199" s="1"/>
       <c r="G199" s="1"/>
       <c r="H199" s="1"/>
       <c r="I199" s="1"/>
     </row>
-    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:9">
       <c r="A200" s="1"/>
       <c r="B200" s="1"/>
       <c r="C200" s="1"/>
       <c r="D200" s="1"/>
       <c r="E200" s="1"/>
       <c r="F200" s="1"/>
       <c r="G200" s="1"/>
       <c r="H200" s="1"/>
       <c r="I200" s="1"/>
     </row>
-    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:9">
       <c r="A201" s="1"/>
       <c r="B201" s="1"/>
       <c r="C201" s="1"/>
       <c r="D201" s="1"/>
       <c r="E201" s="1"/>
       <c r="F201" s="1"/>
       <c r="G201" s="1"/>
       <c r="H201" s="1"/>
       <c r="I201" s="1"/>
     </row>
-    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:9">
       <c r="A202" s="1"/>
       <c r="B202" s="1"/>
       <c r="C202" s="1"/>
       <c r="D202" s="1"/>
       <c r="E202" s="1"/>
       <c r="F202" s="1"/>
       <c r="G202" s="1"/>
       <c r="H202" s="1"/>
       <c r="I202" s="1"/>
     </row>
-    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:9">
       <c r="A203" s="1"/>
       <c r="B203" s="1"/>
       <c r="C203" s="1"/>
       <c r="D203" s="1"/>
       <c r="E203" s="1"/>
       <c r="F203" s="1"/>
       <c r="G203" s="1"/>
       <c r="H203" s="1"/>
       <c r="I203" s="1"/>
     </row>
-    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:9">
       <c r="A204" s="1"/>
       <c r="B204" s="1"/>
       <c r="C204" s="1"/>
       <c r="D204" s="1"/>
       <c r="E204" s="1"/>
       <c r="F204" s="1"/>
       <c r="G204" s="1"/>
       <c r="H204" s="1"/>
       <c r="I204" s="1"/>
     </row>
-    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:9">
       <c r="A205" s="1"/>
       <c r="B205" s="1"/>
       <c r="C205" s="1"/>
       <c r="D205" s="1"/>
       <c r="E205" s="1"/>
       <c r="F205" s="1"/>
       <c r="G205" s="1"/>
       <c r="H205" s="1"/>
       <c r="I205" s="1"/>
     </row>
-    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:9">
       <c r="A206" s="1"/>
       <c r="B206" s="1"/>
       <c r="C206" s="1"/>
       <c r="D206" s="1"/>
       <c r="E206" s="1"/>
       <c r="F206" s="1"/>
       <c r="G206" s="1"/>
       <c r="H206" s="1"/>
       <c r="I206" s="1"/>
     </row>
-    <row r="207" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:9">
       <c r="A207" s="1"/>
       <c r="B207" s="1"/>
       <c r="C207" s="1"/>
       <c r="D207" s="1"/>
       <c r="E207" s="1"/>
       <c r="F207" s="1"/>
       <c r="G207" s="1"/>
       <c r="H207" s="1"/>
       <c r="I207" s="1"/>
     </row>
-    <row r="208" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:9">
       <c r="A208" s="1"/>
       <c r="B208" s="1"/>
       <c r="C208" s="1"/>
       <c r="D208" s="1"/>
       <c r="E208" s="1"/>
       <c r="F208" s="1"/>
       <c r="G208" s="1"/>
       <c r="H208" s="1"/>
       <c r="I208" s="1"/>
     </row>
-    <row r="209" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:9">
       <c r="A209" s="1"/>
       <c r="B209" s="1"/>
       <c r="C209" s="1"/>
       <c r="D209" s="1"/>
       <c r="E209" s="1"/>
       <c r="F209" s="1"/>
       <c r="G209" s="1"/>
       <c r="H209" s="1"/>
       <c r="I209" s="1"/>
     </row>
-    <row r="210" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:9">
       <c r="A210" s="1"/>
       <c r="B210" s="1"/>
       <c r="C210" s="1"/>
       <c r="D210" s="1"/>
       <c r="E210" s="1"/>
       <c r="F210" s="1"/>
       <c r="G210" s="1"/>
       <c r="H210" s="1"/>
       <c r="I210" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A177:I177"/>
     <mergeCell ref="A178:I178"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I212"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.28515625" customWidth="1"/>
     <col min="2" max="3" width="12.5703125" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:9">
+      <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...5 lines deleted...]
-      <c r="H1" s="50"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
       <c r="I1" s="1"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:9">
+      <c r="A2" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-      <c r="H2" s="50"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
       <c r="I2" s="1"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A3" s="51" t="s">
+    <row r="3" spans="1:9">
+      <c r="A3" s="53" t="s">
         <v>92</v>
       </c>
-      <c r="B3" s="51"/>
-[...5 lines deleted...]
-      <c r="H3" s="51"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
       <c r="I3" s="1"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="1"/>
     </row>
-    <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="53" t="s">
+    <row r="5" spans="1:9" ht="15" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="56" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="1"/>
     </row>
-    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="53" t="s">
+    <row r="6" spans="1:9" ht="15" customHeight="1">
+      <c r="A6" s="54"/>
+      <c r="B6" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="55"/>
+      <c r="D6" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="57"/>
       <c r="I6" s="1"/>
     </row>
-    <row r="7" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="52"/>
+    <row r="7" spans="1:9" ht="22.5" customHeight="1">
+      <c r="A7" s="54"/>
       <c r="B7" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="56"/>
+      <c r="H7" s="58"/>
       <c r="I7" s="1"/>
     </row>
-    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" ht="15" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="1"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9">
       <c r="A9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="1"/>
     </row>
-    <row r="10" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" ht="23.25">
       <c r="A10" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="1"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="33">
         <v>604.9</v>
       </c>
       <c r="C11" s="33">
         <v>1378.3</v>
       </c>
       <c r="D11" s="33">
         <v>580</v>
       </c>
       <c r="E11" s="33">
         <v>1447.5</v>
       </c>
       <c r="F11" s="33">
         <v>477.7</v>
       </c>
       <c r="G11" s="33">
         <v>1241.5999999999999</v>
       </c>
       <c r="H11" s="33">
         <v>167.1</v>
       </c>
       <c r="I11" s="1"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9">
       <c r="A12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="33">
         <v>604.9</v>
       </c>
       <c r="C12" s="33">
         <v>1378.3</v>
       </c>
       <c r="D12" s="33">
         <v>580</v>
       </c>
       <c r="E12" s="33">
         <v>1447.5</v>
       </c>
       <c r="F12" s="33">
         <v>477.7</v>
       </c>
       <c r="G12" s="33">
         <v>1241.5999999999999</v>
       </c>
       <c r="H12" s="33">
         <v>167.1</v>
       </c>
       <c r="I12" s="1"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9">
       <c r="A13" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="1"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9">
       <c r="A14" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="19"/>
       <c r="D14" s="18"/>
       <c r="E14" s="19"/>
       <c r="F14" s="18"/>
       <c r="G14" s="19"/>
       <c r="H14" s="18"/>
       <c r="I14" s="1"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="1"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9">
       <c r="A16" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="1"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="16"/>
       <c r="I17" s="1"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="1"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9">
       <c r="A19" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="1"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="33">
         <v>6739.1</v>
       </c>
       <c r="C20" s="33">
         <v>13330.2</v>
       </c>
       <c r="D20" s="33">
         <v>59.6</v>
       </c>
       <c r="E20" s="33">
         <v>127.8</v>
       </c>
       <c r="F20" s="33">
         <v>59.6</v>
       </c>
       <c r="G20" s="33">
         <v>127.8</v>
       </c>
       <c r="H20" s="33">
         <v>67870.3</v>
       </c>
       <c r="I20" s="1"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="33">
         <v>6686.1</v>
       </c>
       <c r="C21" s="33">
         <v>13220.4</v>
       </c>
       <c r="D21" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="1"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="33">
         <v>53</v>
       </c>
       <c r="C22" s="33">
         <v>109.8</v>
       </c>
       <c r="D22" s="33">
         <v>59.6</v>
       </c>
       <c r="E22" s="33">
         <v>127.8</v>
       </c>
       <c r="F22" s="33">
         <v>59.6</v>
       </c>
       <c r="G22" s="33">
         <v>127.8</v>
       </c>
       <c r="H22" s="33">
         <v>37.200000000000003</v>
       </c>
       <c r="I22" s="1"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="16"/>
       <c r="I23" s="1"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="33">
         <v>97</v>
       </c>
       <c r="C24" s="33">
         <v>194.2</v>
       </c>
       <c r="D24" s="33">
         <v>104.5</v>
       </c>
       <c r="E24" s="33">
         <v>179.3</v>
       </c>
       <c r="F24" s="33">
         <v>46</v>
       </c>
       <c r="G24" s="33">
         <v>69.2</v>
       </c>
       <c r="H24" s="33">
         <v>37.5</v>
       </c>
       <c r="I24" s="1"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="33">
         <v>87.9</v>
       </c>
       <c r="C25" s="33">
         <v>175.9</v>
       </c>
       <c r="D25" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="33">
         <v>160.5</v>
       </c>
       <c r="F25" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="33">
         <v>50.4</v>
       </c>
       <c r="H25" s="33">
         <v>36</v>
       </c>
       <c r="I25" s="1"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="33">
         <v>18.3</v>
       </c>
       <c r="D26" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="33">
         <v>18.8</v>
       </c>
       <c r="F26" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="33">
         <v>18.8</v>
       </c>
       <c r="H26" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="1"/>
     </row>
-    <row r="27" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="16"/>
       <c r="I27" s="1"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="33">
         <v>21.8</v>
       </c>
       <c r="C28" s="33">
         <v>42</v>
       </c>
       <c r="D28" s="33">
         <v>24</v>
       </c>
       <c r="E28" s="33">
         <v>40.799999999999997</v>
       </c>
       <c r="F28" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G28" s="33">
         <v>3.8</v>
       </c>
       <c r="H28" s="33">
         <v>1.5</v>
       </c>
       <c r="I28" s="1"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="33">
         <v>38.200000000000003</v>
       </c>
       <c r="D29" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E29" s="33">
         <v>37</v>
       </c>
       <c r="F29" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H29" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I29" s="1"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="33">
         <v>3.8</v>
       </c>
       <c r="D30" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="33">
         <v>3.8</v>
       </c>
       <c r="F30" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G30" s="33">
         <v>3.8</v>
       </c>
       <c r="H30" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I30" s="1"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15"/>
       <c r="I31" s="1"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="33">
         <v>141.69999999999999</v>
       </c>
       <c r="D32" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="1"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="33">
         <v>141.69999999999999</v>
       </c>
       <c r="D33" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="1"/>
     </row>
-    <row r="34" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9" ht="23.25">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="1"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="33">
         <v>313.2</v>
       </c>
       <c r="C35" s="33">
         <v>671</v>
       </c>
       <c r="D35" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="33">
         <v>76.5</v>
       </c>
       <c r="F35" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="33">
         <v>76.5</v>
       </c>
       <c r="H35" s="33">
         <v>303.39999999999998</v>
       </c>
       <c r="I35" s="1"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="34" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I36" s="1"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9">
       <c r="A37" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="34" t="s">
         <v>32</v>
       </c>
       <c r="D37" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="1"/>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9">
       <c r="A38" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="33">
         <v>37.700000000000003</v>
       </c>
       <c r="C38" s="33">
         <v>37.700000000000003</v>
       </c>
       <c r="D38" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="1"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9">
       <c r="A39" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B39" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="33">
         <v>80</v>
       </c>
       <c r="D39" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="1"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="33">
         <v>235.5</v>
       </c>
       <c r="C40" s="33">
         <v>541.29999999999995</v>
       </c>
       <c r="D40" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="33">
         <v>76.5</v>
       </c>
       <c r="F40" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G40" s="33">
         <v>76.5</v>
       </c>
       <c r="H40" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I40" s="1"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9">
       <c r="A41" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="34" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I41" s="1"/>
     </row>
-    <row r="42" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9" ht="23.25">
       <c r="A42" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15"/>
       <c r="I42" s="1"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9">
       <c r="A43" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="33">
         <v>8</v>
       </c>
       <c r="C43" s="33">
         <v>17.7</v>
       </c>
       <c r="D43" s="33">
         <v>8.8000000000000007</v>
       </c>
       <c r="E43" s="33">
         <v>17</v>
       </c>
       <c r="F43" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H43" s="33">
         <v>38.200000000000003</v>
       </c>
       <c r="I43" s="1"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B44" s="33">
         <v>0.1</v>
       </c>
       <c r="C44" s="33">
         <v>0.2</v>
       </c>
       <c r="D44" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E44" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F44" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G44" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H44" s="33">
         <v>0.2</v>
       </c>
       <c r="I44" s="1"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B45" s="33">
         <v>7.9</v>
       </c>
       <c r="C45" s="33">
         <v>17.5</v>
       </c>
       <c r="D45" s="33">
         <v>8.8000000000000007</v>
       </c>
       <c r="E45" s="33">
         <v>17</v>
       </c>
       <c r="F45" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G45" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H45" s="33">
         <v>31.7</v>
       </c>
       <c r="I45" s="1"/>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9">
       <c r="A46" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B46" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="34" t="s">
         <v>31</v>
       </c>
       <c r="D46" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E46" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F46" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G46" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H46" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I46" s="1"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9">
       <c r="A47" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="15"/>
       <c r="C47" s="15"/>
       <c r="D47" s="15"/>
       <c r="E47" s="15"/>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="16"/>
       <c r="I47" s="1"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C48" s="33">
         <v>6.3</v>
       </c>
       <c r="D48" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E48" s="34" t="s">
         <v>32</v>
       </c>
       <c r="F48" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G48" s="34" t="s">
         <v>32</v>
       </c>
       <c r="H48" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I48" s="1"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B49" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C49" s="33">
         <v>6.3</v>
       </c>
       <c r="D49" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E49" s="34" t="s">
         <v>32</v>
       </c>
       <c r="F49" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G49" s="34" t="s">
         <v>32</v>
       </c>
       <c r="H49" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I49" s="1"/>
     </row>
-    <row r="50" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9" ht="23.25">
       <c r="A50" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B50" s="15"/>
       <c r="C50" s="15"/>
       <c r="D50" s="15"/>
       <c r="E50" s="15"/>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="16"/>
       <c r="I50" s="1"/>
     </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9">
       <c r="A51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C51" s="33">
         <v>2.8</v>
       </c>
       <c r="D51" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E51" s="34" t="s">
         <v>32</v>
       </c>
       <c r="F51" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G51" s="34" t="s">
         <v>32</v>
       </c>
       <c r="H51" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I51" s="1"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B52" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="33">
         <v>2.8</v>
       </c>
       <c r="D52" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E52" s="34" t="s">
         <v>32</v>
       </c>
       <c r="F52" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G52" s="34" t="s">
         <v>32</v>
       </c>
       <c r="H52" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I52" s="1"/>
     </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9">
       <c r="A53" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B53" s="15"/>
       <c r="C53" s="15"/>
       <c r="D53" s="15"/>
       <c r="E53" s="15"/>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15"/>
       <c r="I53" s="1"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="17" t="s">
         <v>88</v>
       </c>
       <c r="B54" s="15"/>
       <c r="C54" s="15"/>
       <c r="D54" s="15"/>
       <c r="E54" s="15"/>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15"/>
       <c r="I54" s="1"/>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9">
       <c r="A55" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="33">
         <v>62.4</v>
       </c>
       <c r="C55" s="33">
         <v>62.4</v>
       </c>
       <c r="D55" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E55" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F55" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G55" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H55" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I55" s="1"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="33">
         <v>62.4</v>
       </c>
       <c r="C56" s="33">
         <v>62.4</v>
       </c>
       <c r="D56" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E56" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F56" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G56" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H56" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I56" s="1"/>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="15"/>
       <c r="C57" s="15"/>
       <c r="D57" s="15"/>
       <c r="E57" s="15"/>
       <c r="F57" s="16"/>
       <c r="G57" s="16"/>
       <c r="H57" s="15"/>
       <c r="I57" s="1"/>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="33">
         <v>9.3000000000000007</v>
       </c>
       <c r="C58" s="33">
         <v>14</v>
       </c>
       <c r="D58" s="33">
         <v>6.7</v>
       </c>
       <c r="E58" s="33">
         <v>12.4</v>
       </c>
       <c r="F58" s="33">
         <v>6.7</v>
       </c>
       <c r="G58" s="33">
         <v>12.4</v>
       </c>
       <c r="H58" s="33">
         <v>53.4</v>
       </c>
       <c r="I58" s="1"/>
     </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="33">
         <v>9.3000000000000007</v>
       </c>
       <c r="C59" s="33">
         <v>14</v>
       </c>
       <c r="D59" s="33">
         <v>6.7</v>
       </c>
       <c r="E59" s="33">
         <v>12.4</v>
       </c>
       <c r="F59" s="33">
         <v>6.7</v>
       </c>
       <c r="G59" s="33">
         <v>12.4</v>
       </c>
       <c r="H59" s="33">
         <v>53.4</v>
       </c>
       <c r="I59" s="1"/>
     </row>
-    <row r="60" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9" ht="34.5">
       <c r="A60" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="15"/>
       <c r="C60" s="15"/>
       <c r="D60" s="15"/>
       <c r="E60" s="15"/>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15"/>
       <c r="I60" s="1"/>
     </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9">
       <c r="A61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="33">
         <v>20.8</v>
       </c>
       <c r="C61" s="33">
         <v>30</v>
       </c>
       <c r="D61" s="33">
         <v>9.6999999999999993</v>
       </c>
       <c r="E61" s="33">
         <v>15.1</v>
       </c>
       <c r="F61" s="33">
         <v>9.6999999999999993</v>
       </c>
       <c r="G61" s="33">
         <v>15.1</v>
       </c>
       <c r="H61" s="33">
         <v>21.6</v>
       </c>
       <c r="I61" s="1"/>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9">
       <c r="A62" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B62" s="33">
         <v>8.8000000000000007</v>
       </c>
       <c r="C62" s="33">
         <v>18</v>
       </c>
       <c r="D62" s="33">
         <v>3.7</v>
       </c>
       <c r="E62" s="33">
         <v>9.1</v>
       </c>
       <c r="F62" s="33">
         <v>3.7</v>
       </c>
       <c r="G62" s="33">
         <v>9.1</v>
       </c>
       <c r="H62" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I62" s="1"/>
     </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9">
       <c r="A63" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C63" s="34" t="s">
         <v>32</v>
       </c>
       <c r="D63" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E63" s="34" t="s">
         <v>32</v>
       </c>
       <c r="F63" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G63" s="34" t="s">
         <v>32</v>
       </c>
       <c r="H63" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I63" s="1"/>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B64" s="16"/>
       <c r="C64" s="16"/>
       <c r="D64" s="16"/>
       <c r="E64" s="16"/>
       <c r="F64" s="16"/>
       <c r="G64" s="16"/>
       <c r="H64" s="15"/>
       <c r="I64" s="1"/>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9">
       <c r="A65" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="33">
         <v>17.600000000000001</v>
       </c>
       <c r="C65" s="33">
         <v>35.200000000000003</v>
       </c>
       <c r="D65" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E65" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F65" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G65" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H65" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I65" s="1"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B66" s="33">
         <v>17.600000000000001</v>
       </c>
       <c r="C66" s="33">
         <v>35.200000000000003</v>
       </c>
       <c r="D66" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E66" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F66" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G66" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H66" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I66" s="1"/>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9">
       <c r="A67" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B67" s="15"/>
       <c r="C67" s="15"/>
       <c r="D67" s="15"/>
       <c r="E67" s="15"/>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15"/>
       <c r="I67" s="1"/>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9">
       <c r="A68" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B68" s="16"/>
       <c r="C68" s="16"/>
       <c r="D68" s="16"/>
       <c r="E68" s="16"/>
       <c r="F68" s="16"/>
       <c r="G68" s="16"/>
       <c r="H68" s="16"/>
       <c r="I68" s="1"/>
     </row>
-    <row r="69" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9" ht="45.75">
       <c r="A69" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="15"/>
       <c r="C69" s="15"/>
       <c r="D69" s="15"/>
       <c r="E69" s="15"/>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15"/>
       <c r="I69" s="1"/>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9">
       <c r="A70" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="35">
         <v>164</v>
       </c>
       <c r="C70" s="35">
         <v>291</v>
       </c>
       <c r="D70" s="35">
         <v>164</v>
       </c>
       <c r="E70" s="35">
         <v>291</v>
       </c>
       <c r="F70" s="35">
         <v>164</v>
       </c>
       <c r="G70" s="35">
         <v>291</v>
       </c>
       <c r="H70" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I70" s="1"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9">
       <c r="A71" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B71" s="35">
         <v>164</v>
       </c>
       <c r="C71" s="35">
         <v>291</v>
       </c>
       <c r="D71" s="35">
         <v>164</v>
       </c>
       <c r="E71" s="35">
         <v>291</v>
       </c>
       <c r="F71" s="35">
         <v>164</v>
       </c>
       <c r="G71" s="35">
         <v>291</v>
       </c>
       <c r="H71" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I71" s="1"/>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9">
       <c r="A72" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B72" s="15"/>
       <c r="C72" s="15"/>
       <c r="D72" s="15"/>
       <c r="E72" s="15"/>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="16"/>
       <c r="I72" s="1"/>
     </row>
-    <row r="73" spans="1:9" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9" s="23" customFormat="1">
       <c r="A73" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="35">
         <v>12330</v>
       </c>
       <c r="C73" s="35">
         <v>27473</v>
       </c>
       <c r="D73" s="35">
         <v>13518</v>
       </c>
       <c r="E73" s="35">
         <v>27766</v>
       </c>
       <c r="F73" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G73" s="35">
         <v>432</v>
       </c>
       <c r="H73" s="35">
         <v>2095</v>
       </c>
       <c r="I73" s="22"/>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9">
       <c r="A74" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B74" s="35">
         <v>12330</v>
       </c>
       <c r="C74" s="35">
         <v>27473</v>
       </c>
       <c r="D74" s="35">
         <v>13518</v>
       </c>
       <c r="E74" s="35">
         <v>27766</v>
       </c>
       <c r="F74" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G74" s="35">
         <v>432</v>
       </c>
       <c r="H74" s="35">
         <v>2095</v>
       </c>
       <c r="I74" s="1"/>
     </row>
-    <row r="75" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9" ht="34.5">
       <c r="A75" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B75" s="15"/>
       <c r="C75" s="15"/>
       <c r="D75" s="16"/>
       <c r="E75" s="16"/>
       <c r="F75" s="16"/>
       <c r="G75" s="16"/>
       <c r="H75" s="16"/>
       <c r="I75" s="1"/>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9">
       <c r="A76" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B76" s="35">
         <v>6467</v>
       </c>
       <c r="C76" s="35">
         <v>10266</v>
       </c>
       <c r="D76" s="35">
         <v>2650</v>
       </c>
       <c r="E76" s="35">
         <v>6797</v>
       </c>
       <c r="F76" s="35">
         <v>2650</v>
       </c>
       <c r="G76" s="35">
         <v>6797</v>
       </c>
       <c r="H76" s="35">
         <v>37737</v>
       </c>
       <c r="I76" s="1"/>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9">
       <c r="A77" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B77" s="35">
         <v>6467</v>
       </c>
       <c r="C77" s="35">
         <v>10266</v>
       </c>
       <c r="D77" s="35">
         <v>2650</v>
       </c>
       <c r="E77" s="35">
         <v>6797</v>
       </c>
       <c r="F77" s="35">
         <v>2650</v>
       </c>
       <c r="G77" s="35">
         <v>6797</v>
       </c>
       <c r="H77" s="35">
         <v>37737</v>
       </c>
       <c r="I77" s="1"/>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B78" s="16"/>
       <c r="C78" s="16"/>
       <c r="D78" s="16"/>
       <c r="E78" s="16"/>
       <c r="F78" s="16"/>
       <c r="G78" s="16"/>
       <c r="H78" s="16"/>
       <c r="I78" s="1"/>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9">
       <c r="A79" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C79" s="35">
         <v>138</v>
       </c>
       <c r="D79" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E79" s="35">
         <v>138</v>
       </c>
       <c r="F79" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G79" s="35">
         <v>138</v>
       </c>
       <c r="H79" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I79" s="1"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B80" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C80" s="35">
         <v>138</v>
       </c>
       <c r="D80" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E80" s="35">
         <v>138</v>
       </c>
       <c r="F80" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G80" s="35">
         <v>138</v>
       </c>
       <c r="H80" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I80" s="1"/>
     </row>
-    <row r="81" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9" ht="23.25">
       <c r="A81" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B81" s="15"/>
       <c r="C81" s="15"/>
       <c r="D81" s="15"/>
       <c r="E81" s="15"/>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="16"/>
       <c r="I81" s="1"/>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9">
       <c r="A82" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B82" s="35">
         <v>342</v>
       </c>
       <c r="C82" s="35">
         <v>475</v>
       </c>
       <c r="D82" s="35">
         <v>263</v>
       </c>
       <c r="E82" s="35">
         <v>472</v>
       </c>
       <c r="F82" s="35">
         <v>263</v>
       </c>
       <c r="G82" s="35">
         <v>472</v>
       </c>
       <c r="H82" s="35">
         <v>288</v>
       </c>
       <c r="I82" s="1"/>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9">
       <c r="A83" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B83" s="35">
         <v>342</v>
       </c>
       <c r="C83" s="35">
         <v>475</v>
       </c>
       <c r="D83" s="35">
         <v>263</v>
       </c>
       <c r="E83" s="35">
         <v>472</v>
       </c>
       <c r="F83" s="35">
         <v>263</v>
       </c>
       <c r="G83" s="35">
         <v>472</v>
       </c>
       <c r="H83" s="35">
         <v>288</v>
       </c>
       <c r="I83" s="1"/>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9">
       <c r="A84" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B84" s="16"/>
       <c r="C84" s="15"/>
       <c r="D84" s="16"/>
       <c r="E84" s="16"/>
       <c r="F84" s="16"/>
       <c r="G84" s="16"/>
       <c r="H84" s="16"/>
       <c r="I84" s="1"/>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9">
       <c r="A85" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B85" s="15"/>
       <c r="C85" s="15"/>
       <c r="D85" s="15"/>
       <c r="E85" s="15"/>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="16"/>
       <c r="I85" s="1"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9">
       <c r="A86" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B86" s="16"/>
       <c r="C86" s="15"/>
       <c r="D86" s="16"/>
       <c r="E86" s="16"/>
       <c r="F86" s="16"/>
       <c r="G86" s="16"/>
       <c r="H86" s="16"/>
       <c r="I86" s="1"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9">
       <c r="A87" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B87" s="15"/>
       <c r="C87" s="15"/>
       <c r="D87" s="15"/>
       <c r="E87" s="15"/>
       <c r="F87" s="16"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15"/>
       <c r="I87" s="1"/>
     </row>
-    <row r="88" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9" ht="34.5">
       <c r="A88" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B88" s="15"/>
       <c r="C88" s="15"/>
       <c r="D88" s="15"/>
       <c r="E88" s="15"/>
       <c r="F88" s="16"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15"/>
       <c r="I88" s="1"/>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9">
       <c r="A89" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B89" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C89" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D89" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E89" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F89" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G89" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H89" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I89" s="1"/>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9">
       <c r="A90" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I90" s="1"/>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9">
       <c r="A91" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B91" s="16"/>
       <c r="C91" s="16"/>
       <c r="D91" s="16"/>
       <c r="E91" s="16"/>
       <c r="F91" s="16"/>
       <c r="G91" s="16"/>
       <c r="H91" s="16"/>
       <c r="I91" s="1"/>
     </row>
-    <row r="92" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9" ht="57">
       <c r="A92" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B92" s="15"/>
       <c r="C92" s="15"/>
       <c r="D92" s="15"/>
       <c r="E92" s="15"/>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15"/>
       <c r="I92" s="1"/>
     </row>
-    <row r="93" spans="1:9" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9" ht="68.25">
       <c r="A93" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B93" s="15"/>
       <c r="C93" s="15"/>
       <c r="D93" s="15"/>
       <c r="E93" s="15"/>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15"/>
       <c r="I93" s="1"/>
     </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9">
       <c r="A94" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B94" s="33">
         <v>0.8</v>
       </c>
       <c r="C94" s="33">
         <v>1.6</v>
       </c>
       <c r="D94" s="33">
         <v>0.8</v>
       </c>
       <c r="E94" s="33">
         <v>1.6</v>
       </c>
       <c r="F94" s="33">
         <v>0.8</v>
       </c>
       <c r="G94" s="33">
         <v>1.6</v>
       </c>
       <c r="H94" s="33">
         <v>2.4</v>
       </c>
       <c r="I94" s="1"/>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9">
       <c r="A95" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B95" s="33">
         <v>0.8</v>
       </c>
       <c r="C95" s="33">
         <v>1.6</v>
       </c>
       <c r="D95" s="33">
         <v>0.8</v>
       </c>
       <c r="E95" s="33">
         <v>1.6</v>
       </c>
       <c r="F95" s="33">
         <v>0.8</v>
       </c>
       <c r="G95" s="33">
         <v>1.6</v>
       </c>
       <c r="H95" s="33">
         <v>2.4</v>
       </c>
       <c r="I95" s="1"/>
     </row>
-    <row r="96" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9" ht="23.25">
       <c r="A96" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B96" s="16"/>
       <c r="C96" s="15"/>
       <c r="D96" s="16"/>
       <c r="E96" s="16"/>
       <c r="F96" s="16"/>
       <c r="G96" s="16"/>
       <c r="H96" s="16"/>
       <c r="I96" s="1"/>
     </row>
-    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9">
       <c r="A97" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B97" s="15"/>
       <c r="C97" s="15"/>
       <c r="D97" s="15"/>
       <c r="E97" s="15"/>
       <c r="F97" s="16"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15"/>
       <c r="I97" s="1"/>
     </row>
-    <row r="98" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:9" ht="23.25">
       <c r="A98" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B98" s="16"/>
       <c r="C98" s="16"/>
       <c r="D98" s="16"/>
       <c r="E98" s="16"/>
       <c r="F98" s="16"/>
       <c r="G98" s="16"/>
       <c r="H98" s="16"/>
       <c r="I98" s="1"/>
     </row>
-    <row r="99" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:9" ht="34.5">
       <c r="A99" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B99" s="15"/>
       <c r="C99" s="15"/>
       <c r="D99" s="15"/>
       <c r="E99" s="15"/>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15"/>
       <c r="I99" s="1"/>
     </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:9">
       <c r="A100" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B100" s="16"/>
       <c r="C100" s="15"/>
       <c r="D100" s="16"/>
       <c r="E100" s="16"/>
       <c r="F100" s="16"/>
       <c r="G100" s="16"/>
       <c r="H100" s="16"/>
       <c r="I100" s="1"/>
     </row>
-    <row r="101" spans="1:9" ht="57" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:9" ht="57">
       <c r="A101" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B101" s="15"/>
       <c r="C101" s="15"/>
       <c r="D101" s="15"/>
       <c r="E101" s="15"/>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15"/>
       <c r="I101" s="1"/>
     </row>
-    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:9">
       <c r="A102" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B102" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C102" s="35">
         <v>49357</v>
       </c>
       <c r="D102" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E102" s="35">
         <v>45782</v>
       </c>
       <c r="F102" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G102" s="35">
         <v>3676</v>
       </c>
       <c r="H102" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I102" s="1"/>
     </row>
-    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:9">
       <c r="A103" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B103" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C103" s="35">
         <v>49357</v>
       </c>
       <c r="D103" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E103" s="35">
         <v>45782</v>
       </c>
       <c r="F103" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G103" s="35">
         <v>3676</v>
       </c>
       <c r="H103" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I103" s="1"/>
     </row>
-    <row r="104" spans="1:9" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:9" ht="68.25">
       <c r="A104" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B104" s="15"/>
       <c r="C104" s="15"/>
       <c r="D104" s="15"/>
       <c r="E104" s="15"/>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="16"/>
       <c r="I104" s="1"/>
     </row>
-    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:9">
       <c r="A105" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B105" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C105" s="35">
         <v>90556</v>
       </c>
       <c r="D105" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E105" s="35">
         <v>147126</v>
       </c>
       <c r="F105" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G105" s="35">
         <v>147126</v>
       </c>
       <c r="H105" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I105" s="1"/>
     </row>
-    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:9">
       <c r="A106" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B106" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C106" s="35">
         <v>90556</v>
       </c>
       <c r="D106" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E106" s="35">
         <v>147126</v>
       </c>
       <c r="F106" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G106" s="35">
         <v>147126</v>
       </c>
       <c r="H106" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I106" s="1"/>
     </row>
-    <row r="107" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:9" ht="23.25">
       <c r="A107" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B107" s="15"/>
       <c r="C107" s="15"/>
       <c r="D107" s="15"/>
       <c r="E107" s="15"/>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15"/>
       <c r="I107" s="1"/>
     </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:9">
       <c r="A108" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B108" s="15"/>
       <c r="C108" s="15"/>
       <c r="D108" s="15"/>
       <c r="E108" s="15"/>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15"/>
       <c r="I108" s="1"/>
     </row>
-    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:9">
       <c r="A109" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B109" s="33">
         <v>63.1</v>
       </c>
       <c r="C109" s="33">
         <v>132.30000000000001</v>
       </c>
       <c r="D109" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E109" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F109" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G109" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H109" s="33">
         <v>115.2</v>
       </c>
       <c r="I109" s="1"/>
     </row>
-    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:9">
       <c r="A110" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B110" s="33">
         <v>63.1</v>
       </c>
       <c r="C110" s="33">
         <v>132.30000000000001</v>
       </c>
       <c r="D110" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E110" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F110" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G110" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H110" s="33">
         <v>89.8</v>
       </c>
       <c r="I110" s="1"/>
     </row>
-    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:9">
       <c r="A111" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B111" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C111" s="34" t="s">
         <v>31</v>
       </c>
       <c r="D111" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E111" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F111" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G111" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H111" s="33">
         <v>25.4</v>
       </c>
       <c r="I111" s="1"/>
     </row>
-    <row r="112" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:9" ht="34.5">
       <c r="A112" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B112" s="15"/>
       <c r="C112" s="15"/>
       <c r="D112" s="15"/>
       <c r="E112" s="15"/>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15"/>
       <c r="I112" s="1"/>
     </row>
-    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:9">
       <c r="A113" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B113" s="33">
         <v>103.6</v>
       </c>
       <c r="C113" s="33">
         <v>159.19999999999999</v>
       </c>
       <c r="D113" s="33">
         <v>104.9</v>
       </c>
       <c r="E113" s="33">
         <v>184.4</v>
       </c>
       <c r="F113" s="33">
         <v>101.2</v>
       </c>
       <c r="G113" s="33">
         <v>178.8</v>
       </c>
       <c r="H113" s="33">
         <v>30.1</v>
       </c>
       <c r="I113" s="1"/>
     </row>
-    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:9">
       <c r="A114" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B114" s="33">
         <v>77.3</v>
       </c>
       <c r="C114" s="33">
         <v>117.4</v>
       </c>
       <c r="D114" s="33">
         <v>78.5</v>
       </c>
       <c r="E114" s="33">
         <v>139.5</v>
       </c>
       <c r="F114" s="33">
         <v>74.8</v>
       </c>
       <c r="G114" s="33">
         <v>133.9</v>
       </c>
       <c r="H114" s="33">
         <v>15.3</v>
       </c>
       <c r="I114" s="1"/>
     </row>
-    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:9">
       <c r="A115" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B115" s="33">
         <v>26.3</v>
       </c>
       <c r="C115" s="33">
         <v>41.8</v>
       </c>
       <c r="D115" s="33">
         <v>26.4</v>
       </c>
       <c r="E115" s="33">
         <v>44.9</v>
       </c>
       <c r="F115" s="33">
         <v>26.4</v>
       </c>
       <c r="G115" s="33">
         <v>44.9</v>
       </c>
       <c r="H115" s="33">
         <v>14.8</v>
       </c>
       <c r="I115" s="1"/>
     </row>
-    <row r="116" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:9" ht="23.25">
       <c r="A116" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B116" s="16"/>
       <c r="C116" s="16"/>
       <c r="D116" s="16"/>
       <c r="E116" s="16"/>
       <c r="F116" s="16"/>
       <c r="G116" s="16"/>
       <c r="H116" s="16"/>
       <c r="I116" s="1"/>
     </row>
-    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:9">
       <c r="A117" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B117" s="35">
         <v>1759</v>
       </c>
       <c r="C117" s="35">
         <v>3759</v>
       </c>
       <c r="D117" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E117" s="35">
         <v>1496</v>
       </c>
       <c r="F117" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G117" s="35">
         <v>1496</v>
       </c>
       <c r="H117" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I117" s="1"/>
     </row>
-    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:9">
       <c r="A118" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B118" s="35">
         <v>1759</v>
       </c>
       <c r="C118" s="35">
         <v>3759</v>
       </c>
       <c r="D118" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E118" s="35">
         <v>1496</v>
       </c>
       <c r="F118" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G118" s="35">
         <v>1496</v>
       </c>
       <c r="H118" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I118" s="1"/>
     </row>
-    <row r="119" spans="1:9" ht="57" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:9" ht="57">
       <c r="A119" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B119" s="16"/>
       <c r="C119" s="15"/>
       <c r="D119" s="16"/>
       <c r="E119" s="15"/>
       <c r="F119" s="16"/>
       <c r="G119" s="15"/>
       <c r="H119" s="16"/>
       <c r="I119" s="1"/>
     </row>
-    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:9">
       <c r="A120" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B120" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C120" s="34" t="s">
         <v>31</v>
       </c>
       <c r="D120" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E120" s="35">
         <v>41</v>
       </c>
       <c r="F120" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G120" s="35">
         <v>41</v>
       </c>
       <c r="H120" s="35">
         <v>656</v>
       </c>
       <c r="I120" s="1"/>
     </row>
-    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:9">
       <c r="A121" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B121" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C121" s="34" t="s">
         <v>31</v>
       </c>
       <c r="D121" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E121" s="35">
         <v>41</v>
       </c>
       <c r="F121" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G121" s="35">
         <v>41</v>
       </c>
       <c r="H121" s="35">
         <v>656</v>
       </c>
       <c r="I121" s="1"/>
     </row>
-    <row r="122" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:9" ht="23.25">
       <c r="A122" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B122" s="16"/>
       <c r="C122" s="15"/>
       <c r="D122" s="16"/>
       <c r="E122" s="15"/>
       <c r="F122" s="16"/>
       <c r="G122" s="15"/>
       <c r="H122" s="16"/>
       <c r="I122" s="1"/>
     </row>
-    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:9">
       <c r="A123" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B123" s="35">
         <v>190</v>
       </c>
       <c r="C123" s="35">
         <v>190</v>
       </c>
       <c r="D123" s="35">
         <v>73</v>
       </c>
       <c r="E123" s="35">
         <v>73</v>
       </c>
       <c r="F123" s="35">
         <v>73</v>
       </c>
       <c r="G123" s="35">
         <v>73</v>
       </c>
       <c r="H123" s="35">
         <v>2959</v>
       </c>
       <c r="I123" s="1"/>
     </row>
-    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:9">
       <c r="A124" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B124" s="35">
         <v>190</v>
       </c>
       <c r="C124" s="35">
         <v>190</v>
       </c>
       <c r="D124" s="35">
         <v>73</v>
       </c>
       <c r="E124" s="35">
         <v>73</v>
       </c>
       <c r="F124" s="35">
         <v>73</v>
       </c>
       <c r="G124" s="35">
         <v>73</v>
       </c>
       <c r="H124" s="35">
         <v>2959</v>
       </c>
       <c r="I124" s="1"/>
     </row>
-    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:9">
       <c r="A125" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B125" s="16"/>
       <c r="C125" s="16"/>
       <c r="D125" s="16"/>
       <c r="E125" s="16"/>
       <c r="F125" s="16"/>
       <c r="G125" s="16"/>
       <c r="H125" s="16"/>
       <c r="I125" s="1"/>
     </row>
-    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:9">
       <c r="A126" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B126" s="35">
         <v>2037</v>
       </c>
       <c r="C126" s="35">
         <v>4043</v>
       </c>
       <c r="D126" s="35">
         <v>1007</v>
       </c>
       <c r="E126" s="35">
         <v>1860</v>
       </c>
       <c r="F126" s="35">
         <v>1007</v>
       </c>
       <c r="G126" s="35">
         <v>1860</v>
       </c>
       <c r="H126" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I126" s="1"/>
     </row>
-    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:9">
       <c r="A127" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B127" s="35">
         <v>2037</v>
       </c>
       <c r="C127" s="35">
         <v>4043</v>
       </c>
       <c r="D127" s="35">
         <v>1007</v>
       </c>
       <c r="E127" s="35">
         <v>1860</v>
       </c>
       <c r="F127" s="35">
         <v>1007</v>
       </c>
       <c r="G127" s="35">
         <v>1860</v>
       </c>
       <c r="H127" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I127" s="1"/>
     </row>
-    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:9">
       <c r="A128" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B128" s="16"/>
       <c r="C128" s="15"/>
       <c r="D128" s="16"/>
       <c r="E128" s="15"/>
       <c r="F128" s="16"/>
       <c r="G128" s="15"/>
       <c r="H128" s="16"/>
       <c r="I128" s="1"/>
     </row>
-    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:9">
       <c r="A129" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B129" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C129" s="35">
         <v>25894</v>
       </c>
       <c r="D129" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E129" s="35">
         <v>26923</v>
       </c>
       <c r="F129" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G129" s="35">
         <v>26923</v>
       </c>
       <c r="H129" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I129" s="1"/>
     </row>
-    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:9">
       <c r="A130" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B130" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C130" s="35">
         <v>25894</v>
       </c>
       <c r="D130" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E130" s="35">
         <v>26923</v>
       </c>
       <c r="F130" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G130" s="35">
         <v>26923</v>
       </c>
       <c r="H130" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I130" s="1"/>
     </row>
-    <row r="131" spans="1:9" ht="90.75" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:9" ht="90.75">
       <c r="A131" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B131" s="15"/>
       <c r="C131" s="15"/>
       <c r="D131" s="16"/>
       <c r="E131" s="16"/>
       <c r="F131" s="16"/>
       <c r="G131" s="16"/>
       <c r="H131" s="16"/>
       <c r="I131" s="1"/>
     </row>
-    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:9">
       <c r="A132" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B132" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C132" s="35">
         <v>242736</v>
       </c>
       <c r="D132" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E132" s="35">
         <v>160606</v>
       </c>
       <c r="F132" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G132" s="35">
         <v>147449</v>
       </c>
       <c r="H132" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I132" s="1"/>
     </row>
-    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:9">
       <c r="A133" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B133" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C133" s="35">
         <v>242736</v>
       </c>
       <c r="D133" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E133" s="35">
         <v>160606</v>
       </c>
       <c r="F133" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G133" s="35">
         <v>147449</v>
       </c>
       <c r="H133" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I133" s="1"/>
     </row>
-    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:9">
       <c r="A134" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B134" s="18"/>
       <c r="C134" s="18"/>
       <c r="D134" s="18"/>
       <c r="E134" s="18"/>
       <c r="F134" s="18"/>
       <c r="G134" s="18"/>
       <c r="H134" s="18" t="s">
         <v>30</v>
       </c>
       <c r="I134" s="1"/>
     </row>
-    <row r="135" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:9" ht="23.25">
       <c r="A135" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B135" s="16"/>
       <c r="C135" s="16"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16"/>
       <c r="F135" s="16"/>
       <c r="G135" s="16"/>
       <c r="H135" s="16"/>
       <c r="I135" s="1"/>
     </row>
-    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:9">
       <c r="A136" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B136" s="35">
         <v>1236</v>
       </c>
       <c r="C136" s="35">
         <v>2587</v>
       </c>
       <c r="D136" s="35">
         <v>1217</v>
       </c>
       <c r="E136" s="35">
         <v>2658</v>
       </c>
       <c r="F136" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G136" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H136" s="35">
         <v>167</v>
       </c>
       <c r="I136" s="1"/>
     </row>
-    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:9">
       <c r="A137" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B137" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C137" s="35">
         <v>2048</v>
       </c>
       <c r="D137" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E137" s="35">
         <v>2130</v>
       </c>
       <c r="F137" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G137" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H137" s="34" t="s">
         <v>32</v>
       </c>
       <c r="I137" s="1"/>
     </row>
-    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:9">
       <c r="A138" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B138" s="35">
         <v>250</v>
       </c>
       <c r="C138" s="35">
         <v>539</v>
       </c>
       <c r="D138" s="35">
         <v>211</v>
       </c>
       <c r="E138" s="35">
         <v>528</v>
       </c>
       <c r="F138" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G138" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H138" s="35">
         <v>60</v>
       </c>
       <c r="I138" s="1"/>
     </row>
-    <row r="139" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:9" ht="23.25">
       <c r="A139" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B139" s="16"/>
       <c r="C139" s="15"/>
       <c r="D139" s="16"/>
       <c r="E139" s="15"/>
       <c r="F139" s="16"/>
       <c r="G139" s="16"/>
       <c r="H139" s="16"/>
       <c r="I139" s="1"/>
     </row>
-    <row r="140" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:9" ht="23.25">
       <c r="A140" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B140" s="16"/>
       <c r="C140" s="15"/>
       <c r="D140" s="16"/>
       <c r="E140" s="15"/>
       <c r="F140" s="16"/>
       <c r="G140" s="15"/>
       <c r="H140" s="16"/>
       <c r="I140" s="1"/>
     </row>
-    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:9">
       <c r="A141" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B141" s="15"/>
       <c r="C141" s="15"/>
       <c r="D141" s="16"/>
       <c r="E141" s="15"/>
       <c r="F141" s="16"/>
       <c r="G141" s="16"/>
       <c r="H141" s="16"/>
       <c r="I141" s="1"/>
     </row>
-    <row r="142" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:9" ht="34.5">
       <c r="A142" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B142" s="16"/>
       <c r="C142" s="16"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16"/>
       <c r="F142" s="16"/>
       <c r="G142" s="16"/>
       <c r="H142" s="16"/>
       <c r="I142" s="1"/>
     </row>
-    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:9">
       <c r="A143" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B143" s="33">
         <v>243.2</v>
       </c>
       <c r="C143" s="33">
         <v>552.29999999999995</v>
       </c>
       <c r="D143" s="33">
         <v>476.2</v>
       </c>
       <c r="E143" s="33">
         <v>1003.7</v>
       </c>
       <c r="F143" s="33">
         <v>476.2</v>
       </c>
       <c r="G143" s="33">
         <v>1003.7</v>
       </c>
       <c r="H143" s="33">
         <v>246.3</v>
       </c>
       <c r="I143" s="1"/>
     </row>
-    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:9">
       <c r="A144" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B144" s="33">
         <v>243.2</v>
       </c>
       <c r="C144" s="33">
         <v>552.29999999999995</v>
       </c>
       <c r="D144" s="33">
         <v>476.2</v>
       </c>
       <c r="E144" s="33">
         <v>1003.7</v>
       </c>
       <c r="F144" s="33">
         <v>476.2</v>
       </c>
       <c r="G144" s="33">
         <v>1003.7</v>
       </c>
       <c r="H144" s="33">
         <v>246.3</v>
       </c>
       <c r="I144" s="1"/>
     </row>
-    <row r="145" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:9" ht="23.25">
       <c r="A145" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B145" s="16"/>
       <c r="C145" s="15"/>
       <c r="D145" s="16"/>
       <c r="E145" s="15"/>
       <c r="F145" s="16"/>
       <c r="G145" s="16"/>
       <c r="H145" s="16"/>
       <c r="I145" s="1"/>
     </row>
-    <row r="146" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:9" ht="34.5">
       <c r="A146" s="12" t="s">
         <v>86</v>
       </c>
       <c r="B146" s="16"/>
       <c r="C146" s="15"/>
       <c r="D146" s="16"/>
       <c r="E146" s="15"/>
       <c r="F146" s="16"/>
       <c r="G146" s="16"/>
       <c r="H146" s="16"/>
       <c r="I146" s="1"/>
     </row>
-    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:9">
       <c r="A147" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B147" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C147" s="35">
         <v>23</v>
       </c>
       <c r="D147" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E147" s="35">
         <v>23</v>
       </c>
       <c r="F147" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G147" s="35">
         <v>23</v>
       </c>
       <c r="H147" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I147" s="1"/>
     </row>
-    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:9">
       <c r="A148" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B148" s="34" t="s">
         <v>32</v>
       </c>
       <c r="C148" s="35">
         <v>23</v>
       </c>
       <c r="D148" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E148" s="35">
         <v>23</v>
       </c>
       <c r="F148" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G148" s="35">
         <v>23</v>
       </c>
       <c r="H148" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I148" s="1"/>
     </row>
-    <row r="149" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:9" ht="23.25">
       <c r="A149" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B149" s="16"/>
       <c r="C149" s="15"/>
       <c r="D149" s="16"/>
       <c r="E149" s="15"/>
       <c r="F149" s="16"/>
       <c r="G149" s="15"/>
       <c r="H149" s="16"/>
       <c r="I149" s="1"/>
     </row>
-    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:9">
       <c r="A150" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B150" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C150" s="34" t="s">
         <v>31</v>
       </c>
       <c r="D150" s="35">
         <v>7</v>
       </c>
       <c r="E150" s="35">
         <v>16</v>
       </c>
       <c r="F150" s="35">
         <v>7</v>
       </c>
       <c r="G150" s="35">
         <v>16</v>
       </c>
       <c r="H150" s="35">
         <v>347</v>
       </c>
       <c r="I150" s="1"/>
     </row>
-    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:9">
       <c r="A151" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B151" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C151" s="34" t="s">
         <v>31</v>
       </c>
       <c r="D151" s="35">
         <v>7</v>
       </c>
       <c r="E151" s="35">
         <v>16</v>
       </c>
       <c r="F151" s="35">
         <v>7</v>
       </c>
       <c r="G151" s="35">
         <v>16</v>
       </c>
       <c r="H151" s="35">
         <v>347</v>
       </c>
       <c r="I151" s="1"/>
     </row>
-    <row r="152" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:9" ht="23.25">
       <c r="A152" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B152" s="20"/>
       <c r="C152" s="20"/>
       <c r="D152" s="20"/>
       <c r="E152" s="20"/>
       <c r="F152" s="20"/>
       <c r="G152" s="20"/>
       <c r="H152" s="20"/>
       <c r="I152" s="1"/>
     </row>
-    <row r="153" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:9" ht="34.5">
       <c r="A153" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B153" s="16"/>
       <c r="C153" s="15"/>
       <c r="D153" s="16"/>
       <c r="E153" s="16"/>
       <c r="F153" s="16"/>
       <c r="G153" s="16"/>
       <c r="H153" s="16"/>
       <c r="I153" s="1"/>
     </row>
-    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:9">
       <c r="A154" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B154" s="35">
         <v>43</v>
       </c>
       <c r="C154" s="35">
         <v>103</v>
       </c>
       <c r="D154" s="35">
         <v>25</v>
       </c>
       <c r="E154" s="35">
         <v>75</v>
       </c>
       <c r="F154" s="35">
         <v>25</v>
       </c>
       <c r="G154" s="35">
         <v>75</v>
       </c>
       <c r="H154" s="35">
         <v>102</v>
       </c>
       <c r="I154" s="1"/>
     </row>
-    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:9">
       <c r="A155" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B155" s="35">
         <v>43</v>
       </c>
       <c r="C155" s="35">
         <v>103</v>
       </c>
       <c r="D155" s="35">
         <v>25</v>
       </c>
       <c r="E155" s="35">
         <v>75</v>
       </c>
       <c r="F155" s="35">
         <v>25</v>
       </c>
       <c r="G155" s="35">
         <v>75</v>
       </c>
       <c r="H155" s="35">
         <v>102</v>
       </c>
       <c r="I155" s="1"/>
     </row>
-    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:9">
       <c r="A156" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B156" s="15"/>
       <c r="C156" s="15"/>
       <c r="D156" s="15"/>
       <c r="E156" s="15"/>
       <c r="F156" s="15"/>
       <c r="G156" s="15"/>
       <c r="H156" s="16"/>
       <c r="I156" s="1"/>
     </row>
-    <row r="157" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:9" ht="22.5" customHeight="1">
       <c r="A157" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B157" s="35">
         <v>157</v>
       </c>
       <c r="C157" s="35">
         <v>319</v>
       </c>
       <c r="D157" s="35">
         <v>185</v>
       </c>
       <c r="E157" s="35">
         <v>310</v>
       </c>
       <c r="F157" s="35">
         <v>185</v>
       </c>
       <c r="G157" s="35">
         <v>310</v>
       </c>
       <c r="H157" s="35">
         <v>772</v>
       </c>
       <c r="I157" s="1"/>
     </row>
-    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:9">
       <c r="A158" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B158" s="35">
         <v>157</v>
       </c>
       <c r="C158" s="35">
         <v>319</v>
       </c>
       <c r="D158" s="35">
         <v>185</v>
       </c>
       <c r="E158" s="35">
         <v>310</v>
       </c>
       <c r="F158" s="35">
         <v>185</v>
       </c>
       <c r="G158" s="35">
         <v>310</v>
       </c>
       <c r="H158" s="35">
         <v>772</v>
       </c>
       <c r="I158" s="1"/>
     </row>
-    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:9">
       <c r="A159" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B159" s="16"/>
       <c r="C159" s="16"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16"/>
       <c r="F159" s="16"/>
       <c r="G159" s="16"/>
       <c r="H159" s="16"/>
       <c r="I159" s="1"/>
     </row>
-    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:9">
       <c r="A160" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B160" s="15"/>
       <c r="C160" s="15"/>
       <c r="D160" s="15"/>
       <c r="E160" s="15"/>
       <c r="F160" s="15"/>
       <c r="G160" s="15"/>
       <c r="H160" s="15"/>
       <c r="I160" s="1"/>
     </row>
-    <row r="161" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:9" ht="23.25">
       <c r="A161" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B161" s="15"/>
       <c r="C161" s="15"/>
       <c r="D161" s="15"/>
       <c r="E161" s="15"/>
       <c r="F161" s="15"/>
       <c r="G161" s="15"/>
       <c r="H161" s="16"/>
       <c r="I161" s="1"/>
     </row>
-    <row r="162" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:9" ht="23.25">
       <c r="A162" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B162" s="16"/>
       <c r="C162" s="15"/>
       <c r="D162" s="16"/>
       <c r="E162" s="15"/>
       <c r="F162" s="16"/>
       <c r="G162" s="15"/>
       <c r="H162" s="16"/>
       <c r="I162" s="1"/>
     </row>
-    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:9">
       <c r="A163" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B163" s="16"/>
       <c r="C163" s="15"/>
       <c r="D163" s="16"/>
       <c r="E163" s="15"/>
       <c r="F163" s="16"/>
       <c r="G163" s="15"/>
       <c r="H163" s="16"/>
       <c r="I163" s="1"/>
     </row>
-    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:9">
       <c r="A164" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B164" s="33">
         <v>142258.1</v>
       </c>
       <c r="C164" s="33">
         <v>295000.8</v>
       </c>
       <c r="D164" s="33">
         <v>132661</v>
       </c>
       <c r="E164" s="33">
         <v>275640</v>
       </c>
       <c r="F164" s="33">
         <v>132661</v>
       </c>
       <c r="G164" s="33">
         <v>275640</v>
       </c>
       <c r="H164" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I164" s="1"/>
     </row>
-    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:9">
       <c r="A165" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B165" s="33">
         <v>7400</v>
       </c>
       <c r="C165" s="33">
         <v>14679.6</v>
       </c>
       <c r="D165" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E165" s="34" t="s">
         <v>31</v>
       </c>
       <c r="F165" s="34" t="s">
         <v>31</v>
       </c>
       <c r="G165" s="34" t="s">
         <v>31</v>
       </c>
       <c r="H165" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I165" s="1"/>
     </row>
-    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:9">
       <c r="A166" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B166" s="33">
         <v>36447</v>
       </c>
       <c r="C166" s="33">
         <v>69791</v>
       </c>
       <c r="D166" s="33">
         <v>36447</v>
       </c>
       <c r="E166" s="33">
         <v>69791</v>
       </c>
       <c r="F166" s="33">
         <v>36447</v>
       </c>
       <c r="G166" s="33">
         <v>69791</v>
       </c>
       <c r="H166" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I166" s="1"/>
     </row>
-    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:9">
       <c r="A167" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B167" s="33">
         <v>95440</v>
       </c>
       <c r="C167" s="33">
         <v>205892</v>
       </c>
       <c r="D167" s="33">
         <v>93243</v>
       </c>
       <c r="E167" s="33">
         <v>201211</v>
       </c>
       <c r="F167" s="33">
         <v>93243</v>
       </c>
       <c r="G167" s="33">
         <v>201211</v>
       </c>
       <c r="H167" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I167" s="1"/>
     </row>
-    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:9">
       <c r="A168" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B168" s="33">
         <v>2971.1</v>
       </c>
       <c r="C168" s="33">
         <v>4638.2</v>
       </c>
       <c r="D168" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E168" s="33">
         <v>4638</v>
       </c>
       <c r="F168" s="34" t="s">
         <v>32</v>
       </c>
       <c r="G168" s="33">
         <v>4638</v>
       </c>
       <c r="H168" s="34" t="s">
         <v>31</v>
       </c>
       <c r="I168" s="1"/>
     </row>
-    <row r="169" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:9" ht="23.25">
       <c r="A169" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B169" s="16"/>
       <c r="C169" s="15"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16"/>
       <c r="F169" s="16"/>
       <c r="G169" s="16"/>
       <c r="H169" s="15"/>
       <c r="I169" s="1"/>
     </row>
-    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:9">
       <c r="A170" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B170" s="36">
         <v>341.9</v>
       </c>
       <c r="C170" s="36">
         <v>683.6</v>
       </c>
       <c r="D170" s="36">
         <v>229</v>
       </c>
       <c r="E170" s="36">
         <v>457.7</v>
       </c>
       <c r="F170" s="36">
         <v>229</v>
       </c>
       <c r="G170" s="36">
         <v>457.7</v>
       </c>
       <c r="H170" s="37" t="s">
         <v>31</v>
       </c>
       <c r="I170" s="1"/>
     </row>
-    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:9">
       <c r="A171" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B171" s="36">
         <v>286.39999999999998</v>
       </c>
       <c r="C171" s="36">
         <v>562.6</v>
       </c>
       <c r="D171" s="36">
         <v>199</v>
       </c>
       <c r="E171" s="36">
         <v>392</v>
       </c>
       <c r="F171" s="36">
         <v>199</v>
       </c>
       <c r="G171" s="36">
         <v>392</v>
       </c>
       <c r="H171" s="37" t="s">
         <v>31</v>
       </c>
       <c r="I171" s="1"/>
     </row>
-    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:9">
       <c r="A172" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B172" s="36">
         <v>7.1</v>
       </c>
       <c r="C172" s="36">
         <v>16.899999999999999</v>
       </c>
       <c r="D172" s="36">
         <v>6.1</v>
       </c>
       <c r="E172" s="36">
         <v>14.9</v>
       </c>
       <c r="F172" s="36">
         <v>6.1</v>
       </c>
       <c r="G172" s="36">
         <v>14.9</v>
       </c>
       <c r="H172" s="37" t="s">
         <v>31</v>
       </c>
       <c r="I172" s="1"/>
     </row>
-    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:9">
       <c r="A173" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B173" s="37" t="s">
         <v>32</v>
       </c>
       <c r="C173" s="36">
         <v>0.3</v>
       </c>
       <c r="D173" s="37" t="s">
         <v>31</v>
       </c>
       <c r="E173" s="37" t="s">
         <v>31</v>
       </c>
       <c r="F173" s="37" t="s">
         <v>31</v>
       </c>
       <c r="G173" s="37" t="s">
         <v>31</v>
       </c>
       <c r="H173" s="37" t="s">
         <v>31</v>
       </c>
       <c r="I173" s="1"/>
     </row>
-    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:9">
       <c r="A174" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B174" s="36">
         <v>1.8</v>
       </c>
       <c r="C174" s="36">
         <v>3.6</v>
       </c>
       <c r="D174" s="37" t="s">
         <v>31</v>
       </c>
       <c r="E174" s="37" t="s">
         <v>31</v>
       </c>
       <c r="F174" s="37" t="s">
         <v>31</v>
       </c>
       <c r="G174" s="37" t="s">
         <v>31</v>
       </c>
       <c r="H174" s="37" t="s">
         <v>31</v>
       </c>
       <c r="I174" s="1"/>
     </row>
-    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:9">
       <c r="A175" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B175" s="37" t="s">
         <v>32</v>
       </c>
       <c r="C175" s="36">
         <v>66.099999999999994</v>
       </c>
       <c r="D175" s="37" t="s">
         <v>32</v>
       </c>
       <c r="E175" s="36">
         <v>46.1</v>
       </c>
       <c r="F175" s="37" t="s">
         <v>32</v>
       </c>
       <c r="G175" s="36">
         <v>46.1</v>
       </c>
       <c r="H175" s="37" t="s">
         <v>31</v>
       </c>
       <c r="I175" s="1"/>
     </row>
-    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:9">
       <c r="A176" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B176" s="36">
         <v>10.8</v>
       </c>
       <c r="C176" s="36">
         <v>26.8</v>
       </c>
       <c r="D176" s="37" t="s">
         <v>31</v>
       </c>
       <c r="E176" s="37" t="s">
         <v>31</v>
       </c>
       <c r="F176" s="37" t="s">
         <v>31</v>
       </c>
       <c r="G176" s="37" t="s">
         <v>31</v>
       </c>
       <c r="H176" s="37" t="s">
         <v>31</v>
       </c>
       <c r="I176" s="1"/>
     </row>
-    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:9">
       <c r="A177" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B177" s="38">
         <v>3.4</v>
       </c>
       <c r="C177" s="38">
         <v>7.3</v>
       </c>
       <c r="D177" s="38">
         <v>2.2000000000000002</v>
       </c>
       <c r="E177" s="38">
         <v>4.7</v>
       </c>
       <c r="F177" s="38">
         <v>2.2000000000000002</v>
       </c>
       <c r="G177" s="38">
         <v>4.7</v>
       </c>
       <c r="H177" s="39" t="s">
         <v>31</v>
       </c>
       <c r="I177" s="1"/>
     </row>
-    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:9">
       <c r="A178" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="6"/>
       <c r="D178" s="6"/>
       <c r="E178" s="6"/>
       <c r="F178" s="6"/>
       <c r="G178" s="6"/>
       <c r="H178" s="6"/>
       <c r="I178" s="6"/>
     </row>
-    <row r="179" spans="1:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="49" t="s">
+    <row r="179" spans="1:9" ht="43.5" customHeight="1">
+      <c r="A179" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="B179" s="49"/>
-[...9 lines deleted...]
-      <c r="A180" s="49" t="s">
+      <c r="B179" s="51"/>
+      <c r="C179" s="51"/>
+      <c r="D179" s="51"/>
+      <c r="E179" s="51"/>
+      <c r="F179" s="51"/>
+      <c r="G179" s="51"/>
+      <c r="H179" s="51"/>
+      <c r="I179" s="51"/>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="B180" s="49"/>
-[...8 lines deleted...]
-    <row r="181" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B180" s="51"/>
+      <c r="C180" s="51"/>
+      <c r="D180" s="51"/>
+      <c r="E180" s="51"/>
+      <c r="F180" s="51"/>
+      <c r="G180" s="51"/>
+      <c r="H180" s="51"/>
+      <c r="I180" s="51"/>
+    </row>
+    <row r="181" spans="1:9">
       <c r="A181" s="1"/>
       <c r="B181" s="1"/>
       <c r="C181" s="1"/>
       <c r="D181" s="1"/>
       <c r="E181" s="1"/>
       <c r="F181" s="1"/>
       <c r="G181" s="1"/>
       <c r="H181" s="1"/>
       <c r="I181" s="1"/>
     </row>
-    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:9">
       <c r="A182" s="1"/>
       <c r="B182" s="1"/>
       <c r="C182" s="1"/>
       <c r="D182" s="1"/>
       <c r="E182" s="1"/>
       <c r="F182" s="1"/>
       <c r="G182" s="1"/>
       <c r="H182" s="1"/>
       <c r="I182" s="1"/>
     </row>
-    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:9">
       <c r="A183" s="1"/>
       <c r="B183" s="1"/>
       <c r="C183" s="1"/>
       <c r="D183" s="1"/>
       <c r="E183" s="1"/>
       <c r="F183" s="1"/>
       <c r="G183" s="1"/>
       <c r="H183" s="1"/>
       <c r="I183" s="1"/>
     </row>
-    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:9">
       <c r="A184" s="1"/>
       <c r="B184" s="1"/>
       <c r="C184" s="1"/>
       <c r="D184" s="1"/>
       <c r="E184" s="1"/>
       <c r="F184" s="1"/>
       <c r="G184" s="1"/>
       <c r="H184" s="1"/>
       <c r="I184" s="1"/>
     </row>
-    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:9">
       <c r="A185" s="1"/>
       <c r="B185" s="1"/>
       <c r="C185" s="1"/>
       <c r="D185" s="1"/>
       <c r="E185" s="1"/>
       <c r="F185" s="1"/>
       <c r="G185" s="1"/>
       <c r="H185" s="1"/>
       <c r="I185" s="1"/>
     </row>
-    <row r="186" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:9">
       <c r="A186" s="1"/>
       <c r="B186" s="1"/>
       <c r="C186" s="1"/>
       <c r="D186" s="1"/>
       <c r="E186" s="1"/>
       <c r="F186" s="1"/>
       <c r="G186" s="1"/>
       <c r="H186" s="1"/>
       <c r="I186" s="1"/>
     </row>
-    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:9">
       <c r="A187" s="1"/>
       <c r="B187" s="1"/>
       <c r="C187" s="1"/>
       <c r="D187" s="1"/>
       <c r="E187" s="1"/>
       <c r="F187" s="1"/>
       <c r="G187" s="1"/>
       <c r="H187" s="1"/>
       <c r="I187" s="1"/>
     </row>
-    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:9">
       <c r="A188" s="1"/>
       <c r="B188" s="1"/>
       <c r="C188" s="1"/>
       <c r="D188" s="1"/>
       <c r="E188" s="1"/>
       <c r="F188" s="1"/>
       <c r="G188" s="1"/>
       <c r="H188" s="1"/>
       <c r="I188" s="1"/>
     </row>
-    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:9">
       <c r="A189" s="1"/>
       <c r="B189" s="1"/>
       <c r="C189" s="1"/>
       <c r="D189" s="1"/>
       <c r="E189" s="1"/>
       <c r="F189" s="1"/>
       <c r="G189" s="1"/>
       <c r="H189" s="1"/>
       <c r="I189" s="1"/>
     </row>
-    <row r="190" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:9">
       <c r="A190" s="1"/>
       <c r="B190" s="1"/>
       <c r="C190" s="1"/>
       <c r="D190" s="1"/>
       <c r="E190" s="1"/>
       <c r="F190" s="1"/>
       <c r="G190" s="1"/>
       <c r="H190" s="1"/>
       <c r="I190" s="1"/>
     </row>
-    <row r="191" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:9">
       <c r="A191" s="1"/>
       <c r="B191" s="1"/>
       <c r="C191" s="1"/>
       <c r="D191" s="1"/>
       <c r="E191" s="1"/>
       <c r="F191" s="1"/>
       <c r="G191" s="1"/>
       <c r="H191" s="1"/>
       <c r="I191" s="1"/>
     </row>
-    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:9">
       <c r="A192" s="1"/>
       <c r="B192" s="1"/>
       <c r="C192" s="1"/>
       <c r="D192" s="1"/>
       <c r="E192" s="1"/>
       <c r="F192" s="1"/>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
       <c r="I192" s="1"/>
     </row>
-    <row r="193" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:9">
       <c r="A193" s="1"/>
       <c r="B193" s="1"/>
       <c r="C193" s="1"/>
       <c r="D193" s="1"/>
       <c r="E193" s="1"/>
       <c r="F193" s="1"/>
       <c r="G193" s="1"/>
       <c r="H193" s="1"/>
       <c r="I193" s="1"/>
     </row>
-    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:9">
       <c r="A194" s="1"/>
       <c r="B194" s="1"/>
       <c r="C194" s="1"/>
       <c r="D194" s="1"/>
       <c r="E194" s="1"/>
       <c r="F194" s="1"/>
       <c r="G194" s="1"/>
       <c r="H194" s="1"/>
       <c r="I194" s="1"/>
     </row>
-    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:9">
       <c r="A195" s="1"/>
       <c r="B195" s="1"/>
       <c r="C195" s="1"/>
       <c r="D195" s="1"/>
       <c r="E195" s="1"/>
       <c r="F195" s="1"/>
       <c r="G195" s="1"/>
       <c r="H195" s="1"/>
       <c r="I195" s="1"/>
     </row>
-    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:9">
       <c r="A196" s="1"/>
       <c r="B196" s="1"/>
       <c r="C196" s="1"/>
       <c r="D196" s="1"/>
       <c r="E196" s="1"/>
       <c r="F196" s="1"/>
       <c r="G196" s="1"/>
       <c r="H196" s="1"/>
       <c r="I196" s="1"/>
     </row>
-    <row r="197" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:9">
       <c r="A197" s="1"/>
       <c r="B197" s="1"/>
       <c r="C197" s="1"/>
       <c r="D197" s="1"/>
       <c r="E197" s="1"/>
       <c r="F197" s="1"/>
       <c r="G197" s="1"/>
       <c r="H197" s="1"/>
       <c r="I197" s="1"/>
     </row>
-    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:9">
       <c r="A198" s="1"/>
       <c r="B198" s="1"/>
       <c r="C198" s="1"/>
       <c r="D198" s="1"/>
       <c r="E198" s="1"/>
       <c r="F198" s="1"/>
       <c r="G198" s="1"/>
       <c r="H198" s="1"/>
       <c r="I198" s="1"/>
     </row>
-    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:9">
       <c r="A199" s="1"/>
       <c r="B199" s="1"/>
       <c r="C199" s="1"/>
       <c r="D199" s="1"/>
       <c r="E199" s="1"/>
       <c r="F199" s="1"/>
       <c r="G199" s="1"/>
       <c r="H199" s="1"/>
       <c r="I199" s="1"/>
     </row>
-    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:9">
       <c r="A200" s="1"/>
       <c r="B200" s="1"/>
       <c r="C200" s="1"/>
       <c r="D200" s="1"/>
       <c r="E200" s="1"/>
       <c r="F200" s="1"/>
       <c r="G200" s="1"/>
       <c r="H200" s="1"/>
       <c r="I200" s="1"/>
     </row>
-    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:9">
       <c r="A201" s="1"/>
       <c r="B201" s="1"/>
       <c r="C201" s="1"/>
       <c r="D201" s="1"/>
       <c r="E201" s="1"/>
       <c r="F201" s="1"/>
       <c r="G201" s="1"/>
       <c r="H201" s="1"/>
       <c r="I201" s="1"/>
     </row>
-    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:9">
       <c r="A202" s="1"/>
       <c r="B202" s="1"/>
       <c r="C202" s="1"/>
       <c r="D202" s="1"/>
       <c r="E202" s="1"/>
       <c r="F202" s="1"/>
       <c r="G202" s="1"/>
       <c r="H202" s="1"/>
       <c r="I202" s="1"/>
     </row>
-    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:9">
       <c r="A203" s="1"/>
       <c r="B203" s="1"/>
       <c r="C203" s="1"/>
       <c r="D203" s="1"/>
       <c r="E203" s="1"/>
       <c r="F203" s="1"/>
       <c r="G203" s="1"/>
       <c r="H203" s="1"/>
       <c r="I203" s="1"/>
     </row>
-    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:9">
       <c r="A204" s="1"/>
       <c r="B204" s="1"/>
       <c r="C204" s="1"/>
       <c r="D204" s="1"/>
       <c r="E204" s="1"/>
       <c r="F204" s="1"/>
       <c r="G204" s="1"/>
       <c r="H204" s="1"/>
       <c r="I204" s="1"/>
     </row>
-    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:9">
       <c r="A205" s="1"/>
       <c r="B205" s="1"/>
       <c r="C205" s="1"/>
       <c r="D205" s="1"/>
       <c r="E205" s="1"/>
       <c r="F205" s="1"/>
       <c r="G205" s="1"/>
       <c r="H205" s="1"/>
       <c r="I205" s="1"/>
     </row>
-    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:9">
       <c r="A206" s="1"/>
       <c r="B206" s="1"/>
       <c r="C206" s="1"/>
       <c r="D206" s="1"/>
       <c r="E206" s="1"/>
       <c r="F206" s="1"/>
       <c r="G206" s="1"/>
       <c r="H206" s="1"/>
       <c r="I206" s="1"/>
     </row>
-    <row r="207" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:9">
       <c r="A207" s="1"/>
       <c r="B207" s="1"/>
       <c r="C207" s="1"/>
       <c r="D207" s="1"/>
       <c r="E207" s="1"/>
       <c r="F207" s="1"/>
       <c r="G207" s="1"/>
       <c r="H207" s="1"/>
       <c r="I207" s="1"/>
     </row>
-    <row r="208" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:9">
       <c r="A208" s="1"/>
       <c r="B208" s="1"/>
       <c r="C208" s="1"/>
       <c r="D208" s="1"/>
       <c r="E208" s="1"/>
       <c r="F208" s="1"/>
       <c r="G208" s="1"/>
       <c r="H208" s="1"/>
       <c r="I208" s="1"/>
     </row>
-    <row r="209" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:9">
       <c r="A209" s="1"/>
       <c r="B209" s="1"/>
       <c r="C209" s="1"/>
       <c r="D209" s="1"/>
       <c r="E209" s="1"/>
       <c r="F209" s="1"/>
       <c r="G209" s="1"/>
       <c r="H209" s="1"/>
       <c r="I209" s="1"/>
     </row>
-    <row r="210" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:9">
       <c r="A210" s="1"/>
       <c r="B210" s="1"/>
       <c r="C210" s="1"/>
       <c r="D210" s="1"/>
       <c r="E210" s="1"/>
       <c r="F210" s="1"/>
       <c r="G210" s="1"/>
       <c r="H210" s="1"/>
       <c r="I210" s="1"/>
     </row>
-    <row r="211" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:9">
       <c r="A211" s="1"/>
       <c r="B211" s="1"/>
       <c r="C211" s="1"/>
       <c r="D211" s="1"/>
       <c r="E211" s="1"/>
       <c r="F211" s="1"/>
       <c r="G211" s="1"/>
       <c r="H211" s="1"/>
       <c r="I211" s="1"/>
     </row>
-    <row r="212" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:9">
       <c r="A212" s="1"/>
       <c r="B212" s="1"/>
       <c r="C212" s="1"/>
       <c r="D212" s="1"/>
       <c r="E212" s="1"/>
       <c r="F212" s="1"/>
       <c r="G212" s="1"/>
       <c r="H212" s="1"/>
       <c r="I212" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A179:I179"/>
     <mergeCell ref="A180:I180"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:I212"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.28515625" customWidth="1"/>
     <col min="2" max="3" width="12.5703125" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:9">
+      <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...5 lines deleted...]
-      <c r="H1" s="50"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
       <c r="I1" s="1"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:9">
+      <c r="A2" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-      <c r="H2" s="50"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
       <c r="I2" s="1"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A3" s="51" t="s">
+    <row r="3" spans="1:9">
+      <c r="A3" s="53" t="s">
         <v>93</v>
       </c>
-      <c r="B3" s="51"/>
-[...5 lines deleted...]
-      <c r="H3" s="51"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
       <c r="I3" s="1"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="1"/>
     </row>
-    <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="53" t="s">
+    <row r="5" spans="1:9" ht="15" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="56" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="1"/>
     </row>
-    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="53" t="s">
+    <row r="6" spans="1:9" ht="15" customHeight="1">
+      <c r="A6" s="54"/>
+      <c r="B6" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="55"/>
+      <c r="D6" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="57"/>
       <c r="I6" s="1"/>
     </row>
-    <row r="7" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="52"/>
+    <row r="7" spans="1:9" ht="22.5" customHeight="1">
+      <c r="A7" s="54"/>
       <c r="B7" s="40" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="40" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="40" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="40" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="40" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="56"/>
+      <c r="H7" s="58"/>
       <c r="I7" s="1"/>
     </row>
-    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" ht="15" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="1"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9">
       <c r="A9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="1"/>
     </row>
-    <row r="10" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" ht="23.25">
       <c r="A10" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="1"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="26">
         <v>545.79999999999995</v>
       </c>
       <c r="C11" s="26">
         <v>1924.1</v>
       </c>
       <c r="D11" s="26">
         <v>542</v>
       </c>
       <c r="E11" s="26">
         <v>1989.5</v>
       </c>
       <c r="F11" s="26">
         <v>487</v>
       </c>
       <c r="G11" s="26">
         <v>1728.6</v>
       </c>
       <c r="H11" s="26">
         <v>170.2</v>
       </c>
       <c r="I11" s="1"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9">
       <c r="A12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="26">
         <v>545.79999999999995</v>
       </c>
       <c r="C12" s="26">
         <v>1924.1</v>
       </c>
       <c r="D12" s="26">
         <v>542</v>
       </c>
       <c r="E12" s="26">
         <v>1989.5</v>
       </c>
       <c r="F12" s="26">
         <v>487</v>
       </c>
       <c r="G12" s="26">
         <v>1728.6</v>
       </c>
       <c r="H12" s="26">
         <v>170.2</v>
       </c>
       <c r="I12" s="1"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9">
       <c r="A13" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="1"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9">
       <c r="A14" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="19"/>
       <c r="D14" s="18"/>
       <c r="E14" s="19"/>
       <c r="F14" s="18"/>
       <c r="G14" s="19"/>
       <c r="H14" s="18"/>
       <c r="I14" s="1"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="1"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9">
       <c r="A16" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="1"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="16"/>
       <c r="I17" s="1"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="1"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9">
       <c r="A19" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="1"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="26">
         <v>6316.9</v>
       </c>
       <c r="C20" s="26">
         <v>19647.099999999999</v>
       </c>
       <c r="D20" s="26">
         <v>70.2</v>
       </c>
       <c r="E20" s="26">
         <v>198</v>
       </c>
       <c r="F20" s="26">
         <v>70.2</v>
       </c>
       <c r="G20" s="26">
         <v>198</v>
       </c>
       <c r="H20" s="26">
         <v>69901.2</v>
       </c>
       <c r="I20" s="1"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="26">
         <v>6268.9</v>
       </c>
       <c r="C21" s="26">
         <v>19489.3</v>
       </c>
       <c r="D21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="1"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="26">
         <v>48</v>
       </c>
       <c r="C22" s="26">
         <v>157.80000000000001</v>
       </c>
       <c r="D22" s="26">
         <v>70.2</v>
       </c>
       <c r="E22" s="26">
         <v>198</v>
       </c>
       <c r="F22" s="26">
         <v>70.2</v>
       </c>
       <c r="G22" s="26">
         <v>198</v>
       </c>
       <c r="H22" s="26">
         <v>15</v>
       </c>
       <c r="I22" s="1"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="16"/>
       <c r="I23" s="1"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="26">
         <v>77.599999999999994</v>
       </c>
       <c r="C24" s="26">
         <v>271.8</v>
       </c>
       <c r="D24" s="26">
         <v>89.3</v>
       </c>
       <c r="E24" s="26">
         <v>268.60000000000002</v>
       </c>
       <c r="F24" s="26">
         <v>32.700000000000003</v>
       </c>
       <c r="G24" s="26">
         <v>101.9</v>
       </c>
       <c r="H24" s="26">
         <v>25.8</v>
       </c>
       <c r="I24" s="1"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="26">
         <v>67.5</v>
       </c>
       <c r="C25" s="26">
         <v>243.4</v>
       </c>
       <c r="D25" s="26">
         <v>79.599999999999994</v>
       </c>
       <c r="E25" s="26">
         <v>240.1</v>
       </c>
       <c r="F25" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="26">
         <v>73.400000000000006</v>
       </c>
       <c r="H25" s="26">
         <v>23.9</v>
       </c>
       <c r="I25" s="1"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="26">
         <v>28.4</v>
       </c>
       <c r="D26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="26">
         <v>28.5</v>
       </c>
       <c r="F26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="26">
         <v>28.5</v>
       </c>
       <c r="H26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="1"/>
     </row>
-    <row r="27" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="16"/>
       <c r="I27" s="1"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="26">
         <v>18</v>
       </c>
       <c r="C28" s="26">
         <v>60</v>
       </c>
       <c r="D28" s="26">
         <v>19.100000000000001</v>
       </c>
       <c r="E28" s="26">
         <v>59.9</v>
       </c>
       <c r="F28" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G28" s="26">
         <v>5.7</v>
       </c>
       <c r="H28" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I28" s="1"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="26">
         <v>54.2</v>
       </c>
       <c r="D29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E29" s="26">
         <v>54.2</v>
       </c>
       <c r="F29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="1"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="26">
         <v>5.8</v>
       </c>
       <c r="D30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="26">
         <v>5.7</v>
       </c>
       <c r="F30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G30" s="26">
         <v>5.7</v>
       </c>
       <c r="H30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I30" s="1"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15"/>
       <c r="I31" s="1"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="26">
         <v>215.4</v>
       </c>
       <c r="D32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="1"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="26">
         <v>215.4</v>
       </c>
       <c r="D33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="1"/>
     </row>
-    <row r="34" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9" ht="23.25">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="1"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="26">
         <v>382</v>
       </c>
       <c r="C35" s="26">
         <v>1053</v>
       </c>
       <c r="D35" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="26">
         <v>76.5</v>
       </c>
       <c r="F35" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="26">
         <v>76.5</v>
       </c>
       <c r="H35" s="26">
         <v>336</v>
       </c>
       <c r="I35" s="1"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I36" s="1"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9">
       <c r="A37" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="26">
         <v>42</v>
       </c>
       <c r="D37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="1"/>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9">
       <c r="A38" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="26">
         <v>18.8</v>
       </c>
       <c r="C38" s="26">
         <v>56.5</v>
       </c>
       <c r="D38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="1"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9">
       <c r="A39" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B39" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="26">
         <v>122</v>
       </c>
       <c r="D39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="1"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B40" s="26">
         <v>291.2</v>
       </c>
       <c r="C40" s="26">
         <v>832.5</v>
       </c>
       <c r="D40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="26">
         <v>76.5</v>
       </c>
       <c r="F40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="26">
         <v>76.5</v>
       </c>
       <c r="H40" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I40" s="1"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9">
       <c r="A41" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B41" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F41" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I41" s="1"/>
     </row>
-    <row r="42" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9" ht="23.25">
       <c r="A42" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15"/>
       <c r="I42" s="1"/>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9">
       <c r="A43" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="26">
         <v>9.8000000000000007</v>
       </c>
       <c r="C43" s="26">
         <v>27.5</v>
       </c>
       <c r="D43" s="26">
         <v>8.9</v>
       </c>
       <c r="E43" s="26">
         <v>25.9</v>
       </c>
       <c r="F43" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H43" s="26">
         <v>39.1</v>
       </c>
       <c r="I43" s="1"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B44" s="26">
         <v>0.1</v>
       </c>
       <c r="C44" s="26">
         <v>0.3</v>
       </c>
       <c r="D44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H44" s="26">
         <v>0.3</v>
       </c>
       <c r="I44" s="1"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B45" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="C45" s="26">
         <v>27.2</v>
       </c>
       <c r="D45" s="26">
         <v>8.9</v>
       </c>
       <c r="E45" s="26">
         <v>25.9</v>
       </c>
       <c r="F45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H45" s="26">
         <v>32.5</v>
       </c>
       <c r="I45" s="1"/>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9">
       <c r="A46" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B46" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C46" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D46" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E46" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F46" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G46" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H46" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I46" s="1"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9">
       <c r="A47" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B47" s="15"/>
       <c r="C47" s="15"/>
       <c r="D47" s="15"/>
       <c r="E47" s="15"/>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="16"/>
       <c r="I47" s="1"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C48" s="26">
         <v>9.1999999999999993</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E48" s="26">
         <v>7.2</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H48" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I48" s="1"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C49" s="26">
         <v>9.1999999999999993</v>
       </c>
       <c r="D49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E49" s="26">
         <v>7.2</v>
       </c>
       <c r="F49" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I49" s="1"/>
     </row>
-    <row r="50" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9" ht="23.25">
       <c r="A50" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B50" s="15"/>
       <c r="C50" s="15"/>
       <c r="D50" s="15"/>
       <c r="E50" s="15"/>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="16"/>
       <c r="I50" s="1"/>
     </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9">
       <c r="A51" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C51" s="26">
         <v>4.0999999999999996</v>
       </c>
       <c r="D51" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E51" s="26">
         <v>3.3</v>
       </c>
       <c r="F51" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G51" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H51" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I51" s="1"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="26">
         <v>4.0999999999999996</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E52" s="26">
         <v>3.3</v>
       </c>
       <c r="F52" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I52" s="1"/>
     </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9">
       <c r="A53" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B53" s="15"/>
       <c r="C53" s="15"/>
       <c r="D53" s="15"/>
       <c r="E53" s="15"/>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15"/>
       <c r="I53" s="1"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="17" t="s">
         <v>88</v>
       </c>
       <c r="B54" s="15"/>
       <c r="C54" s="15"/>
       <c r="D54" s="15"/>
       <c r="E54" s="15"/>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15"/>
       <c r="I54" s="1"/>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9">
       <c r="A55" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="26">
         <v>128.19999999999999</v>
       </c>
       <c r="C55" s="26">
         <v>190.6</v>
       </c>
       <c r="D55" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E55" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F55" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G55" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H55" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I55" s="1"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="26">
         <v>128.19999999999999</v>
       </c>
       <c r="C56" s="26">
         <v>190.6</v>
       </c>
       <c r="D56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I56" s="1"/>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="15"/>
       <c r="C57" s="15"/>
       <c r="D57" s="15"/>
       <c r="E57" s="15"/>
       <c r="F57" s="16"/>
       <c r="G57" s="16"/>
       <c r="H57" s="15"/>
       <c r="I57" s="1"/>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="26">
         <v>18.3</v>
       </c>
       <c r="C58" s="26">
         <v>32.299999999999997</v>
       </c>
       <c r="D58" s="26">
         <v>10.5</v>
       </c>
       <c r="E58" s="26">
         <v>22.9</v>
       </c>
       <c r="F58" s="26">
         <v>10.5</v>
       </c>
       <c r="G58" s="26">
         <v>22.9</v>
       </c>
       <c r="H58" s="26">
         <v>49.4</v>
       </c>
       <c r="I58" s="1"/>
     </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B59" s="26">
         <v>18.3</v>
       </c>
       <c r="C59" s="26">
         <v>32.299999999999997</v>
       </c>
       <c r="D59" s="26">
         <v>10.5</v>
       </c>
       <c r="E59" s="26">
         <v>22.9</v>
       </c>
       <c r="F59" s="26">
         <v>10.5</v>
       </c>
       <c r="G59" s="26">
         <v>22.9</v>
       </c>
       <c r="H59" s="26">
         <v>49.4</v>
       </c>
       <c r="I59" s="1"/>
     </row>
-    <row r="60" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9" ht="34.5">
       <c r="A60" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="15"/>
       <c r="C60" s="15"/>
       <c r="D60" s="15"/>
       <c r="E60" s="15"/>
       <c r="F60" s="15"/>
       <c r="G60" s="15"/>
       <c r="H60" s="15"/>
       <c r="I60" s="1"/>
     </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9">
       <c r="A61" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="26">
         <v>20.3</v>
       </c>
       <c r="C61" s="26">
         <v>50.3</v>
       </c>
       <c r="D61" s="26">
         <v>18.899999999999999</v>
       </c>
       <c r="E61" s="26">
         <v>34</v>
       </c>
       <c r="F61" s="26">
         <v>18.899999999999999</v>
       </c>
       <c r="G61" s="26">
         <v>34</v>
       </c>
       <c r="H61" s="26">
         <v>17.600000000000001</v>
       </c>
       <c r="I61" s="1"/>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9">
       <c r="A62" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B62" s="26">
         <v>13</v>
       </c>
       <c r="C62" s="26">
         <v>31</v>
       </c>
       <c r="D62" s="26">
         <v>6.8</v>
       </c>
       <c r="E62" s="26">
         <v>15.9</v>
       </c>
       <c r="F62" s="26">
         <v>6.8</v>
       </c>
       <c r="G62" s="26">
         <v>15.9</v>
       </c>
       <c r="H62" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I62" s="1"/>
     </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9">
       <c r="A63" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C63" s="26">
         <v>19.3</v>
       </c>
       <c r="D63" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E63" s="26">
         <v>18.100000000000001</v>
       </c>
       <c r="F63" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G63" s="26">
         <v>18.100000000000001</v>
       </c>
       <c r="H63" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I63" s="1"/>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B64" s="16"/>
       <c r="C64" s="16"/>
       <c r="D64" s="16"/>
       <c r="E64" s="16"/>
       <c r="F64" s="16"/>
       <c r="G64" s="16"/>
       <c r="H64" s="15"/>
       <c r="I64" s="1"/>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9">
       <c r="A65" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="26">
         <v>18.7</v>
       </c>
       <c r="C65" s="26">
         <v>53.9</v>
       </c>
       <c r="D65" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E65" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F65" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G65" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H65" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I65" s="1"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B66" s="26">
         <v>18.7</v>
       </c>
       <c r="C66" s="26">
         <v>53.9</v>
       </c>
       <c r="D66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I66" s="1"/>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9">
       <c r="A67" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B67" s="15"/>
       <c r="C67" s="15"/>
       <c r="D67" s="15"/>
       <c r="E67" s="15"/>
       <c r="F67" s="15"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15"/>
       <c r="I67" s="1"/>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9">
       <c r="A68" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B68" s="16"/>
       <c r="C68" s="16"/>
       <c r="D68" s="16"/>
       <c r="E68" s="16"/>
       <c r="F68" s="16"/>
       <c r="G68" s="16"/>
       <c r="H68" s="16"/>
       <c r="I68" s="1"/>
     </row>
-    <row r="69" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9" ht="45.75">
       <c r="A69" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="15"/>
       <c r="C69" s="15"/>
       <c r="D69" s="15"/>
       <c r="E69" s="15"/>
       <c r="F69" s="15"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15"/>
       <c r="I69" s="1"/>
     </row>
-    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9">
       <c r="A70" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="28">
         <v>172</v>
       </c>
       <c r="C70" s="28">
         <v>463</v>
       </c>
       <c r="D70" s="28">
         <v>172</v>
       </c>
       <c r="E70" s="28">
         <v>463</v>
       </c>
       <c r="F70" s="28">
         <v>172</v>
       </c>
       <c r="G70" s="28">
         <v>463</v>
       </c>
       <c r="H70" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I70" s="1"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9">
       <c r="A71" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B71" s="28">
         <v>172</v>
       </c>
       <c r="C71" s="28">
         <v>463</v>
       </c>
       <c r="D71" s="28">
         <v>172</v>
       </c>
       <c r="E71" s="28">
         <v>463</v>
       </c>
       <c r="F71" s="28">
         <v>172</v>
       </c>
       <c r="G71" s="28">
         <v>463</v>
       </c>
       <c r="H71" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I71" s="1"/>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9">
       <c r="A72" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B72" s="15"/>
       <c r="C72" s="15"/>
       <c r="D72" s="15"/>
       <c r="E72" s="15"/>
       <c r="F72" s="15"/>
       <c r="G72" s="15"/>
       <c r="H72" s="16"/>
       <c r="I72" s="1"/>
     </row>
-    <row r="73" spans="1:9" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9" s="23" customFormat="1">
       <c r="A73" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="28">
         <v>15737</v>
       </c>
       <c r="C73" s="28">
         <v>43210</v>
       </c>
       <c r="D73" s="28">
         <v>15814</v>
       </c>
       <c r="E73" s="28">
         <v>43580</v>
       </c>
       <c r="F73" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G73" s="28">
         <v>725</v>
       </c>
       <c r="H73" s="28">
         <v>2018</v>
       </c>
       <c r="I73" s="22"/>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9">
       <c r="A74" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B74" s="28">
         <v>15737</v>
       </c>
       <c r="C74" s="28">
         <v>43210</v>
       </c>
       <c r="D74" s="28">
         <v>15814</v>
       </c>
       <c r="E74" s="28">
         <v>43580</v>
       </c>
       <c r="F74" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G74" s="28">
         <v>725</v>
       </c>
       <c r="H74" s="28">
         <v>2018</v>
       </c>
       <c r="I74" s="1"/>
     </row>
-    <row r="75" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9" ht="34.5">
       <c r="A75" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B75" s="15"/>
       <c r="C75" s="15"/>
       <c r="D75" s="16"/>
       <c r="E75" s="16"/>
       <c r="F75" s="16"/>
       <c r="G75" s="16"/>
       <c r="H75" s="16"/>
       <c r="I75" s="1"/>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9">
       <c r="A76" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B76" s="28">
         <v>6689</v>
       </c>
       <c r="C76" s="28">
         <v>16955</v>
       </c>
       <c r="D76" s="28">
         <v>5388</v>
       </c>
       <c r="E76" s="28">
         <v>12185</v>
       </c>
       <c r="F76" s="28">
         <v>5388</v>
       </c>
       <c r="G76" s="28">
         <v>12185</v>
       </c>
       <c r="H76" s="28">
         <v>38799</v>
       </c>
       <c r="I76" s="1"/>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9">
       <c r="A77" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B77" s="28">
         <v>6689</v>
       </c>
       <c r="C77" s="28">
         <v>16955</v>
       </c>
       <c r="D77" s="28">
         <v>5388</v>
       </c>
       <c r="E77" s="28">
         <v>12185</v>
       </c>
       <c r="F77" s="28">
         <v>5388</v>
       </c>
       <c r="G77" s="28">
         <v>12185</v>
       </c>
       <c r="H77" s="28">
         <v>38799</v>
       </c>
       <c r="I77" s="1"/>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B78" s="16"/>
       <c r="C78" s="16"/>
       <c r="D78" s="16"/>
       <c r="E78" s="16"/>
       <c r="F78" s="16"/>
       <c r="G78" s="16"/>
       <c r="H78" s="16"/>
       <c r="I78" s="1"/>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9">
       <c r="A79" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B79" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C79" s="28">
         <v>211</v>
       </c>
       <c r="D79" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E79" s="28">
         <v>211</v>
       </c>
       <c r="F79" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G79" s="28">
         <v>211</v>
       </c>
       <c r="H79" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I79" s="1"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B80" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C80" s="28">
         <v>211</v>
       </c>
       <c r="D80" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E80" s="28">
         <v>211</v>
       </c>
       <c r="F80" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G80" s="28">
         <v>211</v>
       </c>
       <c r="H80" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I80" s="1"/>
     </row>
-    <row r="81" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9" ht="23.25">
       <c r="A81" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B81" s="15"/>
       <c r="C81" s="15"/>
       <c r="D81" s="15"/>
       <c r="E81" s="15"/>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="16"/>
       <c r="I81" s="1"/>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9">
       <c r="A82" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B82" s="28">
         <v>158</v>
       </c>
       <c r="C82" s="28">
         <v>633</v>
       </c>
       <c r="D82" s="28">
         <v>225</v>
       </c>
       <c r="E82" s="28">
         <v>697</v>
       </c>
       <c r="F82" s="28">
         <v>225</v>
       </c>
       <c r="G82" s="28">
         <v>697</v>
       </c>
       <c r="H82" s="28">
         <v>221</v>
       </c>
       <c r="I82" s="1"/>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9">
       <c r="A83" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B83" s="28">
         <v>158</v>
       </c>
       <c r="C83" s="28">
         <v>633</v>
       </c>
       <c r="D83" s="28">
         <v>225</v>
       </c>
       <c r="E83" s="28">
         <v>697</v>
       </c>
       <c r="F83" s="28">
         <v>225</v>
       </c>
       <c r="G83" s="28">
         <v>697</v>
       </c>
       <c r="H83" s="28">
         <v>221</v>
       </c>
       <c r="I83" s="1"/>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9">
       <c r="A84" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B84" s="16"/>
       <c r="C84" s="15"/>
       <c r="D84" s="16"/>
       <c r="E84" s="16"/>
       <c r="F84" s="16"/>
       <c r="G84" s="16"/>
       <c r="H84" s="16"/>
       <c r="I84" s="1"/>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9">
       <c r="A85" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B85" s="15"/>
       <c r="C85" s="15"/>
       <c r="D85" s="15"/>
       <c r="E85" s="15"/>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="16"/>
       <c r="I85" s="1"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9">
       <c r="A86" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B86" s="16"/>
       <c r="C86" s="15"/>
       <c r="D86" s="16"/>
       <c r="E86" s="16"/>
       <c r="F86" s="16"/>
       <c r="G86" s="16"/>
       <c r="H86" s="16"/>
       <c r="I86" s="1"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9">
       <c r="A87" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B87" s="15"/>
       <c r="C87" s="15"/>
       <c r="D87" s="15"/>
       <c r="E87" s="15"/>
       <c r="F87" s="16"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15"/>
       <c r="I87" s="1"/>
     </row>
-    <row r="88" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9" ht="34.5">
       <c r="A88" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B88" s="15"/>
       <c r="C88" s="15"/>
       <c r="D88" s="15"/>
       <c r="E88" s="15"/>
       <c r="F88" s="16"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15"/>
       <c r="I88" s="1"/>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9">
       <c r="A89" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B89" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C89" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D89" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E89" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F89" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G89" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H89" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I89" s="1"/>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9">
       <c r="A90" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I90" s="1"/>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9">
       <c r="A91" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B91" s="16"/>
       <c r="C91" s="16"/>
       <c r="D91" s="16"/>
       <c r="E91" s="16"/>
       <c r="F91" s="16"/>
       <c r="G91" s="16"/>
       <c r="H91" s="16"/>
       <c r="I91" s="1"/>
     </row>
-    <row r="92" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9" ht="57">
       <c r="A92" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B92" s="15"/>
       <c r="C92" s="15"/>
       <c r="D92" s="15"/>
       <c r="E92" s="15"/>
       <c r="F92" s="15"/>
       <c r="G92" s="15"/>
       <c r="H92" s="15"/>
       <c r="I92" s="1"/>
     </row>
-    <row r="93" spans="1:9" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9" ht="68.25">
       <c r="A93" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B93" s="15"/>
       <c r="C93" s="15"/>
       <c r="D93" s="15"/>
       <c r="E93" s="15"/>
       <c r="F93" s="15"/>
       <c r="G93" s="15"/>
       <c r="H93" s="15"/>
       <c r="I93" s="1"/>
     </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9">
       <c r="A94" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B94" s="26">
         <v>0.5</v>
       </c>
       <c r="C94" s="26">
         <v>2.1</v>
       </c>
       <c r="D94" s="26">
         <v>0.5</v>
       </c>
       <c r="E94" s="26">
         <v>2.1</v>
       </c>
       <c r="F94" s="26">
         <v>0.5</v>
       </c>
       <c r="G94" s="26">
         <v>2.1</v>
       </c>
       <c r="H94" s="26">
         <v>2.4</v>
       </c>
       <c r="I94" s="1"/>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9">
       <c r="A95" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B95" s="26">
         <v>0.5</v>
       </c>
       <c r="C95" s="26">
         <v>2.1</v>
       </c>
       <c r="D95" s="26">
         <v>0.5</v>
       </c>
       <c r="E95" s="26">
         <v>2.1</v>
       </c>
       <c r="F95" s="26">
         <v>0.5</v>
       </c>
       <c r="G95" s="26">
         <v>2.1</v>
       </c>
       <c r="H95" s="26">
         <v>2.4</v>
       </c>
       <c r="I95" s="1"/>
     </row>
-    <row r="96" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9" ht="23.25">
       <c r="A96" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B96" s="16"/>
       <c r="C96" s="15"/>
       <c r="D96" s="16"/>
       <c r="E96" s="16"/>
       <c r="F96" s="16"/>
       <c r="G96" s="16"/>
       <c r="H96" s="16"/>
       <c r="I96" s="1"/>
     </row>
-    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9">
       <c r="A97" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B97" s="15"/>
       <c r="C97" s="15"/>
       <c r="D97" s="15"/>
       <c r="E97" s="15"/>
       <c r="F97" s="16"/>
       <c r="G97" s="15"/>
       <c r="H97" s="15"/>
       <c r="I97" s="1"/>
     </row>
-    <row r="98" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:9" ht="23.25">
       <c r="A98" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B98" s="16"/>
       <c r="C98" s="16"/>
       <c r="D98" s="16"/>
       <c r="E98" s="16"/>
       <c r="F98" s="16"/>
       <c r="G98" s="16"/>
       <c r="H98" s="16"/>
       <c r="I98" s="1"/>
     </row>
-    <row r="99" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:9" ht="34.5">
       <c r="A99" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B99" s="15"/>
       <c r="C99" s="15"/>
       <c r="D99" s="15"/>
       <c r="E99" s="15"/>
       <c r="F99" s="15"/>
       <c r="G99" s="15"/>
       <c r="H99" s="15"/>
       <c r="I99" s="1"/>
     </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:9">
       <c r="A100" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B100" s="16"/>
       <c r="C100" s="15"/>
       <c r="D100" s="16"/>
       <c r="E100" s="16"/>
       <c r="F100" s="16"/>
       <c r="G100" s="16"/>
       <c r="H100" s="16"/>
       <c r="I100" s="1"/>
     </row>
-    <row r="101" spans="1:9" ht="57" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:9" ht="57">
       <c r="A101" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B101" s="15"/>
       <c r="C101" s="15"/>
       <c r="D101" s="15"/>
       <c r="E101" s="15"/>
       <c r="F101" s="15"/>
       <c r="G101" s="15"/>
       <c r="H101" s="15"/>
       <c r="I101" s="1"/>
     </row>
-    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:9">
       <c r="A102" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B102" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C102" s="28">
         <v>65365</v>
       </c>
       <c r="D102" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E102" s="28">
         <v>64940</v>
       </c>
       <c r="F102" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G102" s="28">
         <v>14672</v>
       </c>
       <c r="H102" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I102" s="1"/>
     </row>
-    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:9">
       <c r="A103" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C103" s="28">
         <v>65365</v>
       </c>
       <c r="D103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E103" s="28">
         <v>64940</v>
       </c>
       <c r="F103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G103" s="28">
         <v>14672</v>
       </c>
       <c r="H103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I103" s="1"/>
     </row>
-    <row r="104" spans="1:9" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:9" ht="68.25">
       <c r="A104" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B104" s="15"/>
       <c r="C104" s="15"/>
       <c r="D104" s="15"/>
       <c r="E104" s="15"/>
       <c r="F104" s="15"/>
       <c r="G104" s="15"/>
       <c r="H104" s="16"/>
       <c r="I104" s="1"/>
     </row>
-    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:9">
       <c r="A105" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B105" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C105" s="28">
         <v>103752</v>
       </c>
       <c r="D105" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E105" s="28">
         <v>166322</v>
       </c>
       <c r="F105" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G105" s="28">
         <v>166322</v>
       </c>
       <c r="H105" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I105" s="1"/>
     </row>
-    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:9">
       <c r="A106" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B106" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C106" s="28">
         <v>103752</v>
       </c>
       <c r="D106" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E106" s="28">
         <v>166322</v>
       </c>
       <c r="F106" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G106" s="28">
         <v>166322</v>
       </c>
       <c r="H106" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I106" s="1"/>
     </row>
-    <row r="107" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:9" ht="23.25">
       <c r="A107" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B107" s="15"/>
       <c r="C107" s="15"/>
       <c r="D107" s="15"/>
       <c r="E107" s="15"/>
       <c r="F107" s="15"/>
       <c r="G107" s="15"/>
       <c r="H107" s="15"/>
       <c r="I107" s="1"/>
     </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:9">
       <c r="A108" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B108" s="15"/>
       <c r="C108" s="15"/>
       <c r="D108" s="15"/>
       <c r="E108" s="15"/>
       <c r="F108" s="15"/>
       <c r="G108" s="15"/>
       <c r="H108" s="15"/>
       <c r="I108" s="1"/>
     </row>
-    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:9">
       <c r="A109" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B109" s="26">
         <v>77.400000000000006</v>
       </c>
       <c r="C109" s="26">
         <v>209.7</v>
       </c>
       <c r="D109" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E109" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F109" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G109" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H109" s="26">
         <v>111.9</v>
       </c>
       <c r="I109" s="1"/>
     </row>
-    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:9">
       <c r="A110" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B110" s="26">
         <v>68.400000000000006</v>
       </c>
       <c r="C110" s="26">
         <v>200.7</v>
       </c>
       <c r="D110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H110" s="26">
         <v>104.2</v>
       </c>
       <c r="I110" s="1"/>
     </row>
-    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:9">
       <c r="A111" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B111" s="26">
         <v>9</v>
       </c>
       <c r="C111" s="26">
         <v>9</v>
       </c>
       <c r="D111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H111" s="26">
         <v>7.7</v>
       </c>
       <c r="I111" s="1"/>
     </row>
-    <row r="112" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:9" ht="34.5">
       <c r="A112" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B112" s="15"/>
       <c r="C112" s="15"/>
       <c r="D112" s="15"/>
       <c r="E112" s="15"/>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15"/>
       <c r="I112" s="1"/>
     </row>
-    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:9">
       <c r="A113" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B113" s="26">
         <v>97.7</v>
       </c>
       <c r="C113" s="26">
         <v>256.89999999999998</v>
       </c>
       <c r="D113" s="26">
         <v>100.5</v>
       </c>
       <c r="E113" s="26">
         <v>284.89999999999998</v>
       </c>
       <c r="F113" s="26">
         <v>95</v>
       </c>
       <c r="G113" s="26">
         <v>273.8</v>
       </c>
       <c r="H113" s="26">
         <v>27.3</v>
       </c>
       <c r="I113" s="1"/>
     </row>
-    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:9">
       <c r="A114" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B114" s="26">
         <v>66.5</v>
       </c>
       <c r="C114" s="26">
         <v>183.9</v>
       </c>
       <c r="D114" s="26">
         <v>61.1</v>
       </c>
       <c r="E114" s="26">
         <v>200.6</v>
       </c>
       <c r="F114" s="26">
         <v>55.6</v>
       </c>
       <c r="G114" s="26">
         <v>189.5</v>
       </c>
       <c r="H114" s="26">
         <v>20.7</v>
       </c>
       <c r="I114" s="1"/>
     </row>
-    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:9">
       <c r="A115" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B115" s="26">
         <v>31.2</v>
       </c>
       <c r="C115" s="26">
         <v>73</v>
       </c>
       <c r="D115" s="26">
         <v>39.4</v>
       </c>
       <c r="E115" s="26">
         <v>84.3</v>
       </c>
       <c r="F115" s="26">
         <v>39.4</v>
       </c>
       <c r="G115" s="26">
         <v>84.3</v>
       </c>
       <c r="H115" s="26">
         <v>6.6</v>
       </c>
       <c r="I115" s="1"/>
     </row>
-    <row r="116" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:9" ht="23.25">
       <c r="A116" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B116" s="16"/>
       <c r="C116" s="16"/>
       <c r="D116" s="16"/>
       <c r="E116" s="16"/>
       <c r="F116" s="16"/>
       <c r="G116" s="16"/>
       <c r="H116" s="16"/>
       <c r="I116" s="1"/>
     </row>
-    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:9">
       <c r="A117" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B117" s="28">
         <v>2513</v>
       </c>
       <c r="C117" s="28">
         <v>6272</v>
       </c>
       <c r="D117" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E117" s="28">
         <v>2187</v>
       </c>
       <c r="F117" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G117" s="28">
         <v>2187</v>
       </c>
       <c r="H117" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I117" s="1"/>
     </row>
-    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:9">
       <c r="A118" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B118" s="28">
         <v>2513</v>
       </c>
       <c r="C118" s="28">
         <v>6272</v>
       </c>
       <c r="D118" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E118" s="28">
         <v>2187</v>
       </c>
       <c r="F118" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G118" s="28">
         <v>2187</v>
       </c>
       <c r="H118" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I118" s="1"/>
     </row>
-    <row r="119" spans="1:9" ht="57" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:9" ht="57">
       <c r="A119" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B119" s="16"/>
       <c r="C119" s="15"/>
       <c r="D119" s="16"/>
       <c r="E119" s="15"/>
       <c r="F119" s="16"/>
       <c r="G119" s="15"/>
       <c r="H119" s="16"/>
       <c r="I119" s="1"/>
     </row>
-    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:9">
       <c r="A120" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B120" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C120" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D120" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E120" s="28">
         <v>41</v>
       </c>
       <c r="F120" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G120" s="28">
         <v>41</v>
       </c>
       <c r="H120" s="28">
         <v>656</v>
       </c>
       <c r="I120" s="1"/>
     </row>
-    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:9">
       <c r="A121" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E121" s="28">
         <v>41</v>
       </c>
       <c r="F121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G121" s="28">
         <v>41</v>
       </c>
       <c r="H121" s="28">
         <v>656</v>
       </c>
       <c r="I121" s="1"/>
     </row>
-    <row r="122" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:9" ht="23.25">
       <c r="A122" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B122" s="16"/>
       <c r="C122" s="15"/>
       <c r="D122" s="16"/>
       <c r="E122" s="15"/>
       <c r="F122" s="16"/>
       <c r="G122" s="15"/>
       <c r="H122" s="16"/>
       <c r="I122" s="1"/>
     </row>
-    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:9">
       <c r="A123" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B123" s="28">
         <v>213</v>
       </c>
       <c r="C123" s="28">
         <v>403</v>
       </c>
       <c r="D123" s="28">
         <v>114</v>
       </c>
       <c r="E123" s="28">
         <v>187</v>
       </c>
       <c r="F123" s="28">
         <v>114</v>
       </c>
       <c r="G123" s="28">
         <v>187</v>
       </c>
       <c r="H123" s="28">
         <v>3058</v>
       </c>
       <c r="I123" s="1"/>
     </row>
-    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:9">
       <c r="A124" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B124" s="28">
         <v>213</v>
       </c>
       <c r="C124" s="28">
         <v>403</v>
       </c>
       <c r="D124" s="28">
         <v>114</v>
       </c>
       <c r="E124" s="28">
         <v>187</v>
       </c>
       <c r="F124" s="28">
         <v>114</v>
       </c>
       <c r="G124" s="28">
         <v>187</v>
       </c>
       <c r="H124" s="28">
         <v>3058</v>
       </c>
       <c r="I124" s="1"/>
     </row>
-    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:9">
       <c r="A125" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B125" s="16"/>
       <c r="C125" s="16"/>
       <c r="D125" s="16"/>
       <c r="E125" s="16"/>
       <c r="F125" s="16"/>
       <c r="G125" s="16"/>
       <c r="H125" s="16"/>
       <c r="I125" s="1"/>
     </row>
-    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:9">
       <c r="A126" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B126" s="28">
         <v>3305</v>
       </c>
       <c r="C126" s="28">
         <v>7348</v>
       </c>
       <c r="D126" s="28">
         <v>1639</v>
       </c>
       <c r="E126" s="28">
         <v>3499</v>
       </c>
       <c r="F126" s="28">
         <v>1639</v>
       </c>
       <c r="G126" s="28">
         <v>3499</v>
       </c>
       <c r="H126" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I126" s="1"/>
     </row>
-    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:9">
       <c r="A127" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B127" s="28">
         <v>3305</v>
       </c>
       <c r="C127" s="28">
         <v>7348</v>
       </c>
       <c r="D127" s="28">
         <v>1639</v>
       </c>
       <c r="E127" s="28">
         <v>3499</v>
       </c>
       <c r="F127" s="28">
         <v>1639</v>
       </c>
       <c r="G127" s="28">
         <v>3499</v>
       </c>
       <c r="H127" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I127" s="1"/>
     </row>
-    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:9">
       <c r="A128" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B128" s="16"/>
       <c r="C128" s="15"/>
       <c r="D128" s="16"/>
       <c r="E128" s="15"/>
       <c r="F128" s="16"/>
       <c r="G128" s="15"/>
       <c r="H128" s="16"/>
       <c r="I128" s="1"/>
     </row>
-    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:9">
       <c r="A129" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B129" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C129" s="28">
         <v>43815</v>
       </c>
       <c r="D129" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E129" s="28">
         <v>40743</v>
       </c>
       <c r="F129" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G129" s="28">
         <v>40743</v>
       </c>
       <c r="H129" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I129" s="1"/>
     </row>
-    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:9">
       <c r="A130" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C130" s="28">
         <v>43815</v>
       </c>
       <c r="D130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E130" s="28">
         <v>40743</v>
       </c>
       <c r="F130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G130" s="28">
         <v>40743</v>
       </c>
       <c r="H130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I130" s="1"/>
     </row>
-    <row r="131" spans="1:9" ht="90.75" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:9" ht="90.75">
       <c r="A131" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B131" s="15"/>
       <c r="C131" s="15"/>
       <c r="D131" s="16"/>
       <c r="E131" s="16"/>
       <c r="F131" s="16"/>
       <c r="G131" s="16"/>
       <c r="H131" s="16"/>
       <c r="I131" s="1"/>
     </row>
-    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:9">
       <c r="A132" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B132" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C132" s="28">
         <v>385444</v>
       </c>
       <c r="D132" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E132" s="28">
         <v>270457</v>
       </c>
       <c r="F132" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G132" s="28">
         <v>257300</v>
       </c>
       <c r="H132" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I132" s="1"/>
     </row>
-    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:9">
       <c r="A133" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B133" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C133" s="28">
         <v>385444</v>
       </c>
       <c r="D133" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E133" s="28">
         <v>270457</v>
       </c>
       <c r="F133" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G133" s="28">
         <v>257300</v>
       </c>
       <c r="H133" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I133" s="1"/>
     </row>
-    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:9">
       <c r="A134" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B134" s="18"/>
       <c r="C134" s="18"/>
       <c r="D134" s="18"/>
       <c r="E134" s="18"/>
       <c r="F134" s="18"/>
       <c r="G134" s="18"/>
       <c r="H134" s="18" t="s">
         <v>30</v>
       </c>
       <c r="I134" s="1"/>
     </row>
-    <row r="135" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:9" ht="23.25">
       <c r="A135" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B135" s="16"/>
       <c r="C135" s="16"/>
       <c r="D135" s="16"/>
       <c r="E135" s="16"/>
       <c r="F135" s="16"/>
       <c r="G135" s="16"/>
       <c r="H135" s="16"/>
       <c r="I135" s="1"/>
     </row>
-    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:9">
       <c r="A136" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B136" s="28">
         <v>1263</v>
       </c>
       <c r="C136" s="28">
         <v>3850</v>
       </c>
       <c r="D136" s="28">
         <v>1205</v>
       </c>
       <c r="E136" s="28">
         <v>3863</v>
       </c>
       <c r="F136" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G136" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H136" s="28">
         <v>225</v>
       </c>
       <c r="I136" s="1"/>
     </row>
-    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:9">
       <c r="A137" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B137" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C137" s="28">
         <v>2969</v>
       </c>
       <c r="D137" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E137" s="28">
         <v>3018</v>
       </c>
       <c r="F137" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G137" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H137" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I137" s="1"/>
     </row>
-    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:9">
       <c r="A138" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B138" s="28">
         <v>342</v>
       </c>
       <c r="C138" s="28">
         <v>881</v>
       </c>
       <c r="D138" s="28">
         <v>317</v>
       </c>
       <c r="E138" s="28">
         <v>845</v>
       </c>
       <c r="F138" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G138" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H138" s="28">
         <v>85</v>
       </c>
       <c r="I138" s="1"/>
     </row>
-    <row r="139" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:9" ht="23.25">
       <c r="A139" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B139" s="16"/>
       <c r="C139" s="15"/>
       <c r="D139" s="16"/>
       <c r="E139" s="15"/>
       <c r="F139" s="16"/>
       <c r="G139" s="16"/>
       <c r="H139" s="16"/>
       <c r="I139" s="1"/>
     </row>
-    <row r="140" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:9" ht="23.25">
       <c r="A140" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B140" s="16"/>
       <c r="C140" s="15"/>
       <c r="D140" s="16"/>
       <c r="E140" s="15"/>
       <c r="F140" s="16"/>
       <c r="G140" s="15"/>
       <c r="H140" s="16"/>
       <c r="I140" s="1"/>
     </row>
-    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:9">
       <c r="A141" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B141" s="15"/>
       <c r="C141" s="15"/>
       <c r="D141" s="16"/>
       <c r="E141" s="15"/>
       <c r="F141" s="16"/>
       <c r="G141" s="16"/>
       <c r="H141" s="16"/>
       <c r="I141" s="1"/>
     </row>
-    <row r="142" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:9" ht="34.5">
       <c r="A142" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B142" s="16"/>
       <c r="C142" s="16"/>
       <c r="D142" s="16"/>
       <c r="E142" s="16"/>
       <c r="F142" s="16"/>
       <c r="G142" s="16"/>
       <c r="H142" s="16"/>
       <c r="I142" s="1"/>
     </row>
-    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:9">
       <c r="A143" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B143" s="26">
         <v>482</v>
       </c>
       <c r="C143" s="26">
         <v>1034.3</v>
       </c>
       <c r="D143" s="26">
         <v>499.2</v>
       </c>
       <c r="E143" s="26">
         <v>1502.9</v>
       </c>
       <c r="F143" s="26">
         <v>499.2</v>
       </c>
       <c r="G143" s="26">
         <v>1502.9</v>
       </c>
       <c r="H143" s="26">
         <v>229.1</v>
       </c>
       <c r="I143" s="1"/>
     </row>
-    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:9">
       <c r="A144" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B144" s="26">
         <v>482</v>
       </c>
       <c r="C144" s="26">
         <v>1034.3</v>
       </c>
       <c r="D144" s="26">
         <v>499.2</v>
       </c>
       <c r="E144" s="26">
         <v>1502.9</v>
       </c>
       <c r="F144" s="26">
         <v>499.2</v>
       </c>
       <c r="G144" s="26">
         <v>1502.9</v>
       </c>
       <c r="H144" s="26">
         <v>229.1</v>
       </c>
       <c r="I144" s="1"/>
     </row>
-    <row r="145" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:9" ht="23.25">
       <c r="A145" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B145" s="16"/>
       <c r="C145" s="15"/>
       <c r="D145" s="16"/>
       <c r="E145" s="15"/>
       <c r="F145" s="16"/>
       <c r="G145" s="16"/>
       <c r="H145" s="16"/>
       <c r="I145" s="1"/>
     </row>
-    <row r="146" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:9" ht="34.5">
       <c r="A146" s="12" t="s">
         <v>86</v>
       </c>
       <c r="B146" s="16"/>
       <c r="C146" s="15"/>
       <c r="D146" s="16"/>
       <c r="E146" s="15"/>
       <c r="F146" s="16"/>
       <c r="G146" s="16"/>
       <c r="H146" s="16"/>
       <c r="I146" s="1"/>
     </row>
-    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:9">
       <c r="A147" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B147" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C147" s="28">
         <v>35</v>
       </c>
       <c r="D147" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E147" s="28">
         <v>35</v>
       </c>
       <c r="F147" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G147" s="28">
         <v>35</v>
       </c>
       <c r="H147" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I147" s="1"/>
     </row>
-    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:9">
       <c r="A148" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B148" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C148" s="28">
         <v>35</v>
       </c>
       <c r="D148" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E148" s="28">
         <v>35</v>
       </c>
       <c r="F148" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G148" s="28">
         <v>35</v>
       </c>
       <c r="H148" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I148" s="1"/>
     </row>
-    <row r="149" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:9" ht="23.25">
       <c r="A149" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B149" s="16"/>
       <c r="C149" s="15"/>
       <c r="D149" s="16"/>
       <c r="E149" s="15"/>
       <c r="F149" s="16"/>
       <c r="G149" s="15"/>
       <c r="H149" s="16"/>
       <c r="I149" s="1"/>
     </row>
-    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:9">
       <c r="A150" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B150" s="28">
         <v>25</v>
       </c>
       <c r="C150" s="28">
         <v>25</v>
       </c>
       <c r="D150" s="28">
         <v>85</v>
       </c>
       <c r="E150" s="28">
         <v>101</v>
       </c>
       <c r="F150" s="28">
         <v>85</v>
       </c>
       <c r="G150" s="28">
         <v>101</v>
       </c>
       <c r="H150" s="28">
         <v>287</v>
       </c>
       <c r="I150" s="1"/>
     </row>
-    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:9">
       <c r="A151" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B151" s="28">
         <v>25</v>
       </c>
       <c r="C151" s="28">
         <v>25</v>
       </c>
       <c r="D151" s="28">
         <v>85</v>
       </c>
       <c r="E151" s="28">
         <v>101</v>
       </c>
       <c r="F151" s="28">
         <v>85</v>
       </c>
       <c r="G151" s="28">
         <v>101</v>
       </c>
       <c r="H151" s="28">
         <v>287</v>
       </c>
       <c r="I151" s="1"/>
     </row>
-    <row r="152" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:9" ht="23.25">
       <c r="A152" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B152" s="20"/>
       <c r="C152" s="20"/>
       <c r="D152" s="20"/>
       <c r="E152" s="20"/>
       <c r="F152" s="20"/>
       <c r="G152" s="20"/>
       <c r="H152" s="20"/>
       <c r="I152" s="1"/>
     </row>
-    <row r="153" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:9" ht="34.5">
       <c r="A153" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B153" s="16"/>
       <c r="C153" s="15"/>
       <c r="D153" s="16"/>
       <c r="E153" s="16"/>
       <c r="F153" s="16"/>
       <c r="G153" s="16"/>
       <c r="H153" s="16"/>
       <c r="I153" s="1"/>
     </row>
-    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:9">
       <c r="A154" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B154" s="28">
         <v>126</v>
       </c>
       <c r="C154" s="28">
         <v>229</v>
       </c>
       <c r="D154" s="28">
         <v>112</v>
       </c>
       <c r="E154" s="28">
         <v>187</v>
       </c>
       <c r="F154" s="28">
         <v>112</v>
       </c>
       <c r="G154" s="28">
         <v>187</v>
       </c>
       <c r="H154" s="28">
         <v>116</v>
       </c>
       <c r="I154" s="1"/>
     </row>
-    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:9">
       <c r="A155" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B155" s="28">
         <v>126</v>
       </c>
       <c r="C155" s="28">
         <v>229</v>
       </c>
       <c r="D155" s="28">
         <v>112</v>
       </c>
       <c r="E155" s="28">
         <v>187</v>
       </c>
       <c r="F155" s="28">
         <v>112</v>
       </c>
       <c r="G155" s="28">
         <v>187</v>
       </c>
       <c r="H155" s="28">
         <v>116</v>
       </c>
       <c r="I155" s="1"/>
     </row>
-    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:9">
       <c r="A156" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B156" s="15"/>
       <c r="C156" s="15"/>
       <c r="D156" s="15"/>
       <c r="E156" s="15"/>
       <c r="F156" s="15"/>
       <c r="G156" s="15"/>
       <c r="H156" s="16"/>
       <c r="I156" s="1"/>
     </row>
-    <row r="157" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:9" ht="22.5" customHeight="1">
       <c r="A157" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B157" s="28">
         <v>227</v>
       </c>
       <c r="C157" s="28">
         <v>546</v>
       </c>
       <c r="D157" s="28">
         <v>253</v>
       </c>
       <c r="E157" s="28">
         <v>563</v>
       </c>
       <c r="F157" s="28">
         <v>253</v>
       </c>
       <c r="G157" s="28">
         <v>563</v>
       </c>
       <c r="H157" s="28">
         <v>746</v>
       </c>
       <c r="I157" s="1"/>
     </row>
-    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:9">
       <c r="A158" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B158" s="28">
         <v>227</v>
       </c>
       <c r="C158" s="28">
         <v>546</v>
       </c>
       <c r="D158" s="28">
         <v>253</v>
       </c>
       <c r="E158" s="28">
         <v>563</v>
       </c>
       <c r="F158" s="28">
         <v>253</v>
       </c>
       <c r="G158" s="28">
         <v>563</v>
       </c>
       <c r="H158" s="28">
         <v>746</v>
       </c>
       <c r="I158" s="1"/>
     </row>
-    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:9">
       <c r="A159" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B159" s="16"/>
       <c r="C159" s="16"/>
       <c r="D159" s="16"/>
       <c r="E159" s="16"/>
       <c r="F159" s="16"/>
       <c r="G159" s="16"/>
       <c r="H159" s="16"/>
       <c r="I159" s="1"/>
     </row>
-    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:9">
       <c r="A160" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B160" s="15"/>
       <c r="C160" s="15"/>
       <c r="D160" s="15"/>
       <c r="E160" s="15"/>
       <c r="F160" s="15"/>
       <c r="G160" s="15"/>
       <c r="H160" s="15"/>
       <c r="I160" s="1"/>
     </row>
-    <row r="161" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:9" ht="23.25">
       <c r="A161" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B161" s="15"/>
       <c r="C161" s="15"/>
       <c r="D161" s="15"/>
       <c r="E161" s="15"/>
       <c r="F161" s="15"/>
       <c r="G161" s="15"/>
       <c r="H161" s="16"/>
       <c r="I161" s="1"/>
     </row>
-    <row r="162" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:9" ht="23.25">
       <c r="A162" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B162" s="16"/>
       <c r="C162" s="15"/>
       <c r="D162" s="16"/>
       <c r="E162" s="15"/>
       <c r="F162" s="16"/>
       <c r="G162" s="15"/>
       <c r="H162" s="16"/>
       <c r="I162" s="1"/>
     </row>
-    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:9">
       <c r="A163" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B163" s="16"/>
       <c r="C163" s="15"/>
       <c r="D163" s="16"/>
       <c r="E163" s="15"/>
       <c r="F163" s="16"/>
       <c r="G163" s="15"/>
       <c r="H163" s="16"/>
       <c r="I163" s="1"/>
     </row>
-    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:9">
       <c r="A164" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B164" s="26">
         <v>150219.9</v>
       </c>
       <c r="C164" s="26">
         <v>445220.7</v>
       </c>
       <c r="D164" s="26">
         <v>141288</v>
       </c>
       <c r="E164" s="26">
         <v>416928</v>
       </c>
       <c r="F164" s="26">
         <v>141288</v>
       </c>
       <c r="G164" s="26">
         <v>416928</v>
       </c>
       <c r="H164" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I164" s="1"/>
     </row>
-    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:9">
       <c r="A165" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B165" s="26">
         <v>6679.8</v>
       </c>
       <c r="C165" s="26">
         <v>21359.4</v>
       </c>
       <c r="D165" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E165" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F165" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G165" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H165" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I165" s="1"/>
     </row>
-    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:9">
       <c r="A166" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B166" s="26">
         <v>27663</v>
       </c>
       <c r="C166" s="26">
         <v>97454</v>
       </c>
       <c r="D166" s="26">
         <v>27663</v>
       </c>
       <c r="E166" s="26">
         <v>97454</v>
       </c>
       <c r="F166" s="26">
         <v>27663</v>
       </c>
       <c r="G166" s="26">
         <v>97454</v>
       </c>
       <c r="H166" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I166" s="1"/>
     </row>
-    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:9">
       <c r="A167" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B167" s="26">
         <v>112032</v>
       </c>
       <c r="C167" s="26">
         <v>317924</v>
       </c>
       <c r="D167" s="26">
         <v>109780</v>
       </c>
       <c r="E167" s="26">
         <v>310991</v>
       </c>
       <c r="F167" s="26">
         <v>109780</v>
       </c>
       <c r="G167" s="26">
         <v>310991</v>
       </c>
       <c r="H167" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I167" s="1"/>
     </row>
-    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:9">
       <c r="A168" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B168" s="26">
         <v>3845.1</v>
       </c>
       <c r="C168" s="26">
         <v>8483.2999999999993</v>
       </c>
       <c r="D168" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E168" s="26">
         <v>8483</v>
       </c>
       <c r="F168" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G168" s="26">
         <v>8483</v>
       </c>
       <c r="H168" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I168" s="1"/>
     </row>
-    <row r="169" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:9" ht="23.25">
       <c r="A169" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B169" s="16"/>
       <c r="C169" s="15"/>
       <c r="D169" s="16"/>
       <c r="E169" s="16"/>
       <c r="F169" s="16"/>
       <c r="G169" s="16"/>
       <c r="H169" s="15"/>
       <c r="I169" s="1"/>
     </row>
-    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:9">
       <c r="A170" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B170" s="26">
         <v>279.8</v>
       </c>
       <c r="C170" s="26">
         <v>963.4</v>
       </c>
       <c r="D170" s="26">
         <v>178.4</v>
       </c>
       <c r="E170" s="26">
         <v>636.1</v>
       </c>
       <c r="F170" s="26">
         <v>178.4</v>
       </c>
       <c r="G170" s="26">
         <v>636.1</v>
       </c>
       <c r="H170" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I170" s="1"/>
     </row>
-    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:9">
       <c r="A171" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B171" s="26">
         <v>232.3</v>
       </c>
       <c r="C171" s="26">
         <v>794.9</v>
       </c>
       <c r="D171" s="26">
         <v>155</v>
       </c>
       <c r="E171" s="26">
         <v>547</v>
       </c>
       <c r="F171" s="26">
         <v>155</v>
       </c>
       <c r="G171" s="26">
         <v>547</v>
       </c>
       <c r="H171" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I171" s="1"/>
     </row>
-    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:9">
       <c r="A172" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B172" s="26">
         <v>6.7</v>
       </c>
       <c r="C172" s="26">
         <v>23.6</v>
       </c>
       <c r="D172" s="26">
         <v>5.7</v>
       </c>
       <c r="E172" s="26">
         <v>20.6</v>
       </c>
       <c r="F172" s="26">
         <v>5.7</v>
       </c>
       <c r="G172" s="26">
         <v>20.6</v>
       </c>
       <c r="H172" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I172" s="1"/>
     </row>
-    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:9">
       <c r="A173" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B173" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C173" s="26">
         <v>0.4</v>
       </c>
       <c r="D173" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E173" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F173" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G173" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H173" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I173" s="1"/>
     </row>
-    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:9">
       <c r="A174" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B174" s="26">
         <v>1.8</v>
       </c>
       <c r="C174" s="26">
         <v>5.4</v>
       </c>
       <c r="D174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I174" s="1"/>
     </row>
-    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:9">
       <c r="A175" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B175" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C175" s="26">
         <v>90.9</v>
       </c>
       <c r="D175" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E175" s="26">
         <v>61.9</v>
       </c>
       <c r="F175" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G175" s="26">
         <v>61.9</v>
       </c>
       <c r="H175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I175" s="1"/>
     </row>
-    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:9">
       <c r="A176" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B176" s="26">
         <v>10.6</v>
       </c>
       <c r="C176" s="26">
         <v>37.4</v>
       </c>
       <c r="D176" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E176" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F176" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G176" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H176" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I176" s="1"/>
     </row>
-    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:9">
       <c r="A177" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B177" s="29">
         <v>3.5</v>
       </c>
       <c r="C177" s="29">
         <v>10.8</v>
       </c>
       <c r="D177" s="29">
         <v>1.9</v>
       </c>
       <c r="E177" s="29">
         <v>6.6</v>
       </c>
       <c r="F177" s="29">
         <v>1.9</v>
       </c>
       <c r="G177" s="29">
         <v>6.6</v>
       </c>
       <c r="H177" s="30" t="s">
         <v>31</v>
       </c>
       <c r="I177" s="1"/>
     </row>
-    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:9">
       <c r="A178" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B178" s="6"/>
       <c r="C178" s="6"/>
       <c r="D178" s="6"/>
       <c r="E178" s="6"/>
       <c r="F178" s="6"/>
       <c r="G178" s="6"/>
       <c r="H178" s="6"/>
       <c r="I178" s="6"/>
     </row>
-    <row r="179" spans="1:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="49" t="s">
+    <row r="179" spans="1:9" ht="43.5" customHeight="1">
+      <c r="A179" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="B179" s="49"/>
-[...9 lines deleted...]
-      <c r="A180" s="49" t="s">
+      <c r="B179" s="51"/>
+      <c r="C179" s="51"/>
+      <c r="D179" s="51"/>
+      <c r="E179" s="51"/>
+      <c r="F179" s="51"/>
+      <c r="G179" s="51"/>
+      <c r="H179" s="51"/>
+      <c r="I179" s="51"/>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="B180" s="49"/>
-[...8 lines deleted...]
-    <row r="181" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B180" s="51"/>
+      <c r="C180" s="51"/>
+      <c r="D180" s="51"/>
+      <c r="E180" s="51"/>
+      <c r="F180" s="51"/>
+      <c r="G180" s="51"/>
+      <c r="H180" s="51"/>
+      <c r="I180" s="51"/>
+    </row>
+    <row r="181" spans="1:9">
       <c r="A181" s="1"/>
       <c r="B181" s="1"/>
       <c r="C181" s="1"/>
       <c r="D181" s="1"/>
       <c r="E181" s="1"/>
       <c r="F181" s="1"/>
       <c r="G181" s="1"/>
       <c r="H181" s="1"/>
       <c r="I181" s="1"/>
     </row>
-    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:9">
       <c r="A182" s="1"/>
       <c r="B182" s="1"/>
       <c r="C182" s="1"/>
       <c r="D182" s="1"/>
       <c r="E182" s="1"/>
       <c r="F182" s="1"/>
       <c r="G182" s="1"/>
       <c r="H182" s="1"/>
       <c r="I182" s="1"/>
     </row>
-    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:9">
       <c r="A183" s="1"/>
       <c r="B183" s="1"/>
       <c r="C183" s="1"/>
       <c r="D183" s="1"/>
       <c r="E183" s="1"/>
       <c r="F183" s="1"/>
       <c r="G183" s="1"/>
       <c r="H183" s="1"/>
       <c r="I183" s="1"/>
     </row>
-    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:9">
       <c r="A184" s="1"/>
       <c r="B184" s="1"/>
       <c r="C184" s="1"/>
       <c r="D184" s="1"/>
       <c r="E184" s="1"/>
       <c r="F184" s="1"/>
       <c r="G184" s="1"/>
       <c r="H184" s="1"/>
       <c r="I184" s="1"/>
     </row>
-    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:9">
       <c r="A185" s="1"/>
       <c r="B185" s="1"/>
       <c r="C185" s="1"/>
       <c r="D185" s="1"/>
       <c r="E185" s="1"/>
       <c r="F185" s="1"/>
       <c r="G185" s="1"/>
       <c r="H185" s="1"/>
       <c r="I185" s="1"/>
     </row>
-    <row r="186" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:9">
       <c r="A186" s="1"/>
       <c r="B186" s="1"/>
       <c r="C186" s="1"/>
       <c r="D186" s="1"/>
       <c r="E186" s="1"/>
       <c r="F186" s="1"/>
       <c r="G186" s="1"/>
       <c r="H186" s="1"/>
       <c r="I186" s="1"/>
     </row>
-    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:9">
       <c r="A187" s="1"/>
       <c r="B187" s="1"/>
       <c r="C187" s="1"/>
       <c r="D187" s="1"/>
       <c r="E187" s="1"/>
       <c r="F187" s="1"/>
       <c r="G187" s="1"/>
       <c r="H187" s="1"/>
       <c r="I187" s="1"/>
     </row>
-    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:9">
       <c r="A188" s="1"/>
       <c r="B188" s="1"/>
       <c r="C188" s="1"/>
       <c r="D188" s="1"/>
       <c r="E188" s="1"/>
       <c r="F188" s="1"/>
       <c r="G188" s="1"/>
       <c r="H188" s="1"/>
       <c r="I188" s="1"/>
     </row>
-    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:9">
       <c r="A189" s="1"/>
       <c r="B189" s="1"/>
       <c r="C189" s="1"/>
       <c r="D189" s="1"/>
       <c r="E189" s="1"/>
       <c r="F189" s="1"/>
       <c r="G189" s="1"/>
       <c r="H189" s="1"/>
       <c r="I189" s="1"/>
     </row>
-    <row r="190" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:9">
       <c r="A190" s="1"/>
       <c r="B190" s="1"/>
       <c r="C190" s="1"/>
       <c r="D190" s="1"/>
       <c r="E190" s="1"/>
       <c r="F190" s="1"/>
       <c r="G190" s="1"/>
       <c r="H190" s="1"/>
       <c r="I190" s="1"/>
     </row>
-    <row r="191" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:9">
       <c r="A191" s="1"/>
       <c r="B191" s="1"/>
       <c r="C191" s="1"/>
       <c r="D191" s="1"/>
       <c r="E191" s="1"/>
       <c r="F191" s="1"/>
       <c r="G191" s="1"/>
       <c r="H191" s="1"/>
       <c r="I191" s="1"/>
     </row>
-    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:9">
       <c r="A192" s="1"/>
       <c r="B192" s="1"/>
       <c r="C192" s="1"/>
       <c r="D192" s="1"/>
       <c r="E192" s="1"/>
       <c r="F192" s="1"/>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
       <c r="I192" s="1"/>
     </row>
-    <row r="193" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:9">
       <c r="A193" s="1"/>
       <c r="B193" s="1"/>
       <c r="C193" s="1"/>
       <c r="D193" s="1"/>
       <c r="E193" s="1"/>
       <c r="F193" s="1"/>
       <c r="G193" s="1"/>
       <c r="H193" s="1"/>
       <c r="I193" s="1"/>
     </row>
-    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:9">
       <c r="A194" s="1"/>
       <c r="B194" s="1"/>
       <c r="C194" s="1"/>
       <c r="D194" s="1"/>
       <c r="E194" s="1"/>
       <c r="F194" s="1"/>
       <c r="G194" s="1"/>
       <c r="H194" s="1"/>
       <c r="I194" s="1"/>
     </row>
-    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:9">
       <c r="A195" s="1"/>
       <c r="B195" s="1"/>
       <c r="C195" s="1"/>
       <c r="D195" s="1"/>
       <c r="E195" s="1"/>
       <c r="F195" s="1"/>
       <c r="G195" s="1"/>
       <c r="H195" s="1"/>
       <c r="I195" s="1"/>
     </row>
-    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:9">
       <c r="A196" s="1"/>
       <c r="B196" s="1"/>
       <c r="C196" s="1"/>
       <c r="D196" s="1"/>
       <c r="E196" s="1"/>
       <c r="F196" s="1"/>
       <c r="G196" s="1"/>
       <c r="H196" s="1"/>
       <c r="I196" s="1"/>
     </row>
-    <row r="197" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:9">
       <c r="A197" s="1"/>
       <c r="B197" s="1"/>
       <c r="C197" s="1"/>
       <c r="D197" s="1"/>
       <c r="E197" s="1"/>
       <c r="F197" s="1"/>
       <c r="G197" s="1"/>
       <c r="H197" s="1"/>
       <c r="I197" s="1"/>
     </row>
-    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:9">
       <c r="A198" s="1"/>
       <c r="B198" s="1"/>
       <c r="C198" s="1"/>
       <c r="D198" s="1"/>
       <c r="E198" s="1"/>
       <c r="F198" s="1"/>
       <c r="G198" s="1"/>
       <c r="H198" s="1"/>
       <c r="I198" s="1"/>
     </row>
-    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:9">
       <c r="A199" s="1"/>
       <c r="B199" s="1"/>
       <c r="C199" s="1"/>
       <c r="D199" s="1"/>
       <c r="E199" s="1"/>
       <c r="F199" s="1"/>
       <c r="G199" s="1"/>
       <c r="H199" s="1"/>
       <c r="I199" s="1"/>
     </row>
-    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:9">
       <c r="A200" s="1"/>
       <c r="B200" s="1"/>
       <c r="C200" s="1"/>
       <c r="D200" s="1"/>
       <c r="E200" s="1"/>
       <c r="F200" s="1"/>
       <c r="G200" s="1"/>
       <c r="H200" s="1"/>
       <c r="I200" s="1"/>
     </row>
-    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:9">
       <c r="A201" s="1"/>
       <c r="B201" s="1"/>
       <c r="C201" s="1"/>
       <c r="D201" s="1"/>
       <c r="E201" s="1"/>
       <c r="F201" s="1"/>
       <c r="G201" s="1"/>
       <c r="H201" s="1"/>
       <c r="I201" s="1"/>
     </row>
-    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:9">
       <c r="A202" s="1"/>
       <c r="B202" s="1"/>
       <c r="C202" s="1"/>
       <c r="D202" s="1"/>
       <c r="E202" s="1"/>
       <c r="F202" s="1"/>
       <c r="G202" s="1"/>
       <c r="H202" s="1"/>
       <c r="I202" s="1"/>
     </row>
-    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:9">
       <c r="A203" s="1"/>
       <c r="B203" s="1"/>
       <c r="C203" s="1"/>
       <c r="D203" s="1"/>
       <c r="E203" s="1"/>
       <c r="F203" s="1"/>
       <c r="G203" s="1"/>
       <c r="H203" s="1"/>
       <c r="I203" s="1"/>
     </row>
-    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:9">
       <c r="A204" s="1"/>
       <c r="B204" s="1"/>
       <c r="C204" s="1"/>
       <c r="D204" s="1"/>
       <c r="E204" s="1"/>
       <c r="F204" s="1"/>
       <c r="G204" s="1"/>
       <c r="H204" s="1"/>
       <c r="I204" s="1"/>
     </row>
-    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:9">
       <c r="A205" s="1"/>
       <c r="B205" s="1"/>
       <c r="C205" s="1"/>
       <c r="D205" s="1"/>
       <c r="E205" s="1"/>
       <c r="F205" s="1"/>
       <c r="G205" s="1"/>
       <c r="H205" s="1"/>
       <c r="I205" s="1"/>
     </row>
-    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:9">
       <c r="A206" s="1"/>
       <c r="B206" s="1"/>
       <c r="C206" s="1"/>
       <c r="D206" s="1"/>
       <c r="E206" s="1"/>
       <c r="F206" s="1"/>
       <c r="G206" s="1"/>
       <c r="H206" s="1"/>
       <c r="I206" s="1"/>
     </row>
-    <row r="207" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:9">
       <c r="A207" s="1"/>
       <c r="B207" s="1"/>
       <c r="C207" s="1"/>
       <c r="D207" s="1"/>
       <c r="E207" s="1"/>
       <c r="F207" s="1"/>
       <c r="G207" s="1"/>
       <c r="H207" s="1"/>
       <c r="I207" s="1"/>
     </row>
-    <row r="208" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:9">
       <c r="A208" s="1"/>
       <c r="B208" s="1"/>
       <c r="C208" s="1"/>
       <c r="D208" s="1"/>
       <c r="E208" s="1"/>
       <c r="F208" s="1"/>
       <c r="G208" s="1"/>
       <c r="H208" s="1"/>
       <c r="I208" s="1"/>
     </row>
-    <row r="209" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:9">
       <c r="A209" s="1"/>
       <c r="B209" s="1"/>
       <c r="C209" s="1"/>
       <c r="D209" s="1"/>
       <c r="E209" s="1"/>
       <c r="F209" s="1"/>
       <c r="G209" s="1"/>
       <c r="H209" s="1"/>
       <c r="I209" s="1"/>
     </row>
-    <row r="210" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:9">
       <c r="A210" s="1"/>
       <c r="B210" s="1"/>
       <c r="C210" s="1"/>
       <c r="D210" s="1"/>
       <c r="E210" s="1"/>
       <c r="F210" s="1"/>
       <c r="G210" s="1"/>
       <c r="H210" s="1"/>
       <c r="I210" s="1"/>
     </row>
-    <row r="211" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:9">
       <c r="A211" s="1"/>
       <c r="B211" s="1"/>
       <c r="C211" s="1"/>
       <c r="D211" s="1"/>
       <c r="E211" s="1"/>
       <c r="F211" s="1"/>
       <c r="G211" s="1"/>
       <c r="H211" s="1"/>
       <c r="I211" s="1"/>
     </row>
-    <row r="212" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:9">
       <c r="A212" s="1"/>
       <c r="B212" s="1"/>
       <c r="C212" s="1"/>
       <c r="D212" s="1"/>
       <c r="E212" s="1"/>
       <c r="F212" s="1"/>
       <c r="G212" s="1"/>
       <c r="H212" s="1"/>
       <c r="I212" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A179:I179"/>
     <mergeCell ref="A180:I180"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:I213"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O22" sqref="O22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.28515625" customWidth="1"/>
     <col min="2" max="3" width="12.5703125" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:9">
+      <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...5 lines deleted...]
-      <c r="H1" s="50"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
       <c r="I1" s="1"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:9">
+      <c r="A2" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-      <c r="H2" s="50"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
       <c r="I2" s="1"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A3" s="51" t="s">
+    <row r="3" spans="1:9">
+      <c r="A3" s="53" t="s">
         <v>94</v>
       </c>
-      <c r="B3" s="51"/>
-[...5 lines deleted...]
-      <c r="H3" s="51"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
       <c r="I3" s="1"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="1"/>
     </row>
-    <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="53" t="s">
+    <row r="5" spans="1:9" ht="15" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="56" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="1"/>
     </row>
-    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="53" t="s">
+    <row r="6" spans="1:9" ht="15" customHeight="1">
+      <c r="A6" s="54"/>
+      <c r="B6" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="55"/>
+      <c r="D6" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="57"/>
       <c r="I6" s="1"/>
     </row>
-    <row r="7" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="52"/>
+    <row r="7" spans="1:9" ht="22.5" customHeight="1">
+      <c r="A7" s="54"/>
       <c r="B7" s="41" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="41" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="41" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="41" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="41" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="56"/>
+      <c r="H7" s="58"/>
       <c r="I7" s="1"/>
     </row>
-    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" ht="15" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="1"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9">
       <c r="A9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="1"/>
     </row>
-    <row r="10" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" ht="23.25">
       <c r="A10" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="1"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="26">
         <v>410.8</v>
       </c>
       <c r="C11" s="26">
         <v>2334.9</v>
       </c>
       <c r="D11" s="26">
         <v>423.7</v>
       </c>
       <c r="E11" s="26">
         <v>2413.1999999999998</v>
       </c>
       <c r="F11" s="26">
         <v>387</v>
       </c>
       <c r="G11" s="26">
         <v>2115.6</v>
       </c>
       <c r="H11" s="26">
         <v>157</v>
       </c>
       <c r="I11" s="1"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9">
       <c r="A12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="26">
         <v>410.8</v>
       </c>
       <c r="C12" s="26">
         <v>2334.9</v>
       </c>
       <c r="D12" s="26">
         <v>423.7</v>
       </c>
       <c r="E12" s="26">
         <v>2413.1999999999998</v>
       </c>
       <c r="F12" s="26">
         <v>387</v>
       </c>
       <c r="G12" s="26">
         <v>2115.6</v>
       </c>
       <c r="H12" s="26">
         <v>157</v>
       </c>
       <c r="I12" s="1"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9">
       <c r="A13" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="1"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9">
       <c r="A14" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="19"/>
       <c r="D14" s="18"/>
       <c r="E14" s="19"/>
       <c r="F14" s="18"/>
       <c r="G14" s="19"/>
       <c r="H14" s="18"/>
       <c r="I14" s="1"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="1"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9">
       <c r="A16" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="1"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="16"/>
       <c r="I17" s="1"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="1"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9">
       <c r="A19" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="1"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="26">
         <v>6578.2</v>
       </c>
       <c r="C20" s="26">
         <v>26225.3</v>
       </c>
       <c r="D20" s="26">
         <v>67</v>
       </c>
       <c r="E20" s="26">
         <v>265</v>
       </c>
       <c r="F20" s="26">
         <v>67</v>
       </c>
       <c r="G20" s="26">
         <v>265</v>
       </c>
       <c r="H20" s="26">
         <v>70323.3</v>
       </c>
       <c r="I20" s="1"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="26">
         <v>6522.2</v>
       </c>
       <c r="C21" s="26">
         <v>26011.5</v>
       </c>
       <c r="D21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="1"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="26">
         <v>56</v>
       </c>
       <c r="C22" s="26">
         <v>213.8</v>
       </c>
       <c r="D22" s="26">
         <v>67</v>
       </c>
       <c r="E22" s="26">
         <v>265</v>
       </c>
       <c r="F22" s="26">
         <v>67</v>
       </c>
       <c r="G22" s="26">
         <v>265</v>
       </c>
       <c r="H22" s="26">
         <v>4</v>
       </c>
       <c r="I22" s="1"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="16"/>
       <c r="C23" s="16"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="16"/>
       <c r="I23" s="1"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="26">
         <v>96.5</v>
       </c>
       <c r="C24" s="26">
         <v>368.3</v>
       </c>
       <c r="D24" s="26">
         <v>86.3</v>
       </c>
       <c r="E24" s="26">
         <v>354.9</v>
       </c>
       <c r="F24" s="26">
         <v>42.7</v>
       </c>
       <c r="G24" s="26">
         <v>144.6</v>
       </c>
       <c r="H24" s="26">
         <v>36</v>
       </c>
       <c r="I24" s="1"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="26">
         <v>87.4</v>
       </c>
       <c r="C25" s="26">
         <v>330.8</v>
       </c>
       <c r="D25" s="26">
         <v>76.400000000000006</v>
       </c>
       <c r="E25" s="26">
         <v>316.5</v>
       </c>
       <c r="F25" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="26">
         <v>106.2</v>
       </c>
       <c r="H25" s="26">
         <v>34.9</v>
       </c>
       <c r="I25" s="1"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="26">
         <v>37.5</v>
       </c>
       <c r="D26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="26">
         <v>38.4</v>
       </c>
       <c r="F26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="26">
         <v>38.4</v>
       </c>
       <c r="H26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="1"/>
     </row>
-    <row r="27" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="16"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="16"/>
       <c r="I27" s="1"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="26">
         <v>21.8</v>
       </c>
       <c r="C28" s="26">
         <v>81.8</v>
       </c>
       <c r="D28" s="26">
         <v>19</v>
       </c>
       <c r="E28" s="26">
         <v>78.900000000000006</v>
       </c>
       <c r="F28" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G28" s="26">
         <v>7.7</v>
       </c>
       <c r="H28" s="26">
         <v>3.2</v>
       </c>
       <c r="I28" s="1"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="26">
         <v>74.2</v>
       </c>
       <c r="D29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E29" s="26">
         <v>71.2</v>
       </c>
       <c r="F29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I29" s="1"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="26">
         <v>7.6</v>
       </c>
       <c r="D30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="26">
         <v>7.7</v>
       </c>
       <c r="F30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G30" s="26">
         <v>7.7</v>
       </c>
       <c r="H30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I30" s="1"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="15"/>
       <c r="C31" s="15"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15"/>
       <c r="I31" s="1"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="26">
         <v>285.3</v>
       </c>
       <c r="D32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="1"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="26">
         <v>285.3</v>
       </c>
       <c r="D33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="1"/>
     </row>
-    <row r="34" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9" ht="23.25">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="1"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="26">
         <v>249.4</v>
       </c>
       <c r="C35" s="26">
         <v>1302.4000000000001</v>
       </c>
       <c r="D35" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="26">
         <v>76.5</v>
       </c>
       <c r="F35" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G35" s="26">
         <v>76.5</v>
       </c>
       <c r="H35" s="26">
         <v>336</v>
       </c>
       <c r="I35" s="1"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I36" s="1"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9">
       <c r="A37" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="44">
         <v>1</v>
       </c>
       <c r="C37" s="44">
         <v>1</v>
       </c>
       <c r="D37" s="45" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="45" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="45" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="45" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="45" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="1"/>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9">
       <c r="A38" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B38" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="26">
         <v>53</v>
       </c>
       <c r="D38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="1"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9">
       <c r="A39" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="26">
         <v>17.8</v>
       </c>
       <c r="C39" s="26">
         <v>74.3</v>
       </c>
       <c r="D39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="1"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B40" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C40" s="26">
         <v>163</v>
       </c>
       <c r="D40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="1"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9">
       <c r="A41" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B41" s="26">
         <v>178.6</v>
       </c>
       <c r="C41" s="26">
         <v>1011.1</v>
       </c>
       <c r="D41" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="26">
         <v>76.5</v>
       </c>
       <c r="F41" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G41" s="26">
         <v>76.5</v>
       </c>
       <c r="H41" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I41" s="1"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9">
       <c r="A42" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="1"/>
     </row>
-    <row r="43" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9" ht="23.25">
       <c r="A43" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
       <c r="D43" s="15"/>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15"/>
       <c r="I43" s="1"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="26">
         <v>10.9</v>
       </c>
       <c r="C44" s="26">
         <v>38.4</v>
       </c>
       <c r="D44" s="26">
         <v>11.1</v>
       </c>
       <c r="E44" s="26">
         <v>37</v>
       </c>
       <c r="F44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H44" s="26">
         <v>38.9</v>
       </c>
       <c r="I44" s="1"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="26">
         <v>0.1</v>
       </c>
       <c r="C45" s="26">
         <v>0.4</v>
       </c>
       <c r="D45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H45" s="26">
         <v>0.4</v>
       </c>
       <c r="I45" s="1"/>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9">
       <c r="A46" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B46" s="26">
         <v>10.8</v>
       </c>
       <c r="C46" s="26">
         <v>38</v>
       </c>
       <c r="D46" s="26">
         <v>11.1</v>
       </c>
       <c r="E46" s="26">
         <v>37</v>
       </c>
       <c r="F46" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G46" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H46" s="26">
         <v>32.200000000000003</v>
       </c>
       <c r="I46" s="1"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9">
       <c r="A47" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H47" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I47" s="1"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="15"/>
       <c r="C48" s="15"/>
       <c r="D48" s="15"/>
       <c r="E48" s="15"/>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="16"/>
       <c r="I48" s="1"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C49" s="26">
         <v>13.1</v>
       </c>
       <c r="D49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E49" s="26">
         <v>13.4</v>
       </c>
       <c r="F49" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I49" s="1"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9">
       <c r="A50" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C50" s="26">
         <v>13.1</v>
       </c>
       <c r="D50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E50" s="26">
         <v>13.4</v>
       </c>
       <c r="F50" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I50" s="1"/>
     </row>
-    <row r="51" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9" ht="23.25">
       <c r="A51" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="15"/>
       <c r="C51" s="15"/>
       <c r="D51" s="15"/>
       <c r="E51" s="15"/>
       <c r="F51" s="15"/>
       <c r="G51" s="15"/>
       <c r="H51" s="16"/>
       <c r="I51" s="1"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="26">
         <v>5.8</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E52" s="26">
         <v>6</v>
       </c>
       <c r="F52" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I52" s="34"/>
     </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9">
       <c r="A53" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="26">
         <v>5.8</v>
       </c>
       <c r="D53" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E53" s="26">
         <v>6</v>
       </c>
       <c r="F53" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G53" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H53" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I53" s="34"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="46"/>
       <c r="C54" s="46"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9">
       <c r="A55" s="17" t="s">
         <v>88</v>
       </c>
       <c r="B55" s="46"/>
       <c r="C55" s="46"/>
       <c r="D55" s="46"/>
       <c r="E55" s="46"/>
       <c r="F55" s="46"/>
       <c r="G55" s="46"/>
       <c r="H55" s="46"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="26">
         <v>103.4</v>
       </c>
       <c r="C56" s="26">
         <v>294</v>
       </c>
       <c r="D56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H56" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="26">
         <v>103.4</v>
       </c>
       <c r="C57" s="26">
         <v>294</v>
       </c>
       <c r="D57" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E57" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F57" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G57" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H57" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="46"/>
       <c r="C58" s="46"/>
       <c r="D58" s="46"/>
       <c r="E58" s="46"/>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
       <c r="H58" s="46"/>
     </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="26">
         <v>26.4</v>
       </c>
       <c r="C59" s="26">
         <v>58.7</v>
       </c>
       <c r="D59" s="26">
         <v>13.9</v>
       </c>
       <c r="E59" s="26">
         <v>36.799999999999997</v>
       </c>
       <c r="F59" s="26">
         <v>13.9</v>
       </c>
       <c r="G59" s="26">
         <v>36.799999999999997</v>
       </c>
       <c r="H59" s="26">
         <v>46.4</v>
       </c>
     </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9">
       <c r="A60" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="26">
         <v>26.4</v>
       </c>
       <c r="C60" s="26">
         <v>58.7</v>
       </c>
       <c r="D60" s="26">
         <v>13.9</v>
       </c>
       <c r="E60" s="26">
         <v>36.799999999999997</v>
       </c>
       <c r="F60" s="26">
         <v>13.9</v>
       </c>
       <c r="G60" s="26">
         <v>36.799999999999997</v>
       </c>
       <c r="H60" s="26">
         <v>46.4</v>
       </c>
     </row>
-    <row r="61" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9" ht="34.5">
       <c r="A61" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="46"/>
       <c r="C61" s="46"/>
       <c r="D61" s="46"/>
       <c r="E61" s="46"/>
       <c r="F61" s="46"/>
       <c r="G61" s="46"/>
       <c r="H61" s="46"/>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9">
       <c r="A62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="26">
         <v>33.299999999999997</v>
       </c>
       <c r="C62" s="26">
         <v>83.6</v>
       </c>
       <c r="D62" s="26">
         <v>20.7</v>
       </c>
       <c r="E62" s="26">
         <v>54.7</v>
       </c>
       <c r="F62" s="26">
         <v>20.7</v>
       </c>
       <c r="G62" s="26">
         <v>54.7</v>
       </c>
       <c r="H62" s="26">
         <v>23.5</v>
       </c>
     </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9">
       <c r="A63" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B63" s="26">
         <v>14.9</v>
       </c>
       <c r="C63" s="26">
         <v>45.9</v>
       </c>
       <c r="D63" s="26">
         <v>7.1</v>
       </c>
       <c r="E63" s="26">
         <v>23</v>
       </c>
       <c r="F63" s="26">
         <v>7.1</v>
       </c>
       <c r="G63" s="26">
         <v>23</v>
       </c>
       <c r="H63" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C64" s="26">
         <v>37.700000000000003</v>
       </c>
       <c r="D64" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E64" s="26">
         <v>31.7</v>
       </c>
       <c r="F64" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G64" s="26">
         <v>31.7</v>
       </c>
       <c r="H64" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9">
       <c r="A65" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="8"/>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="46"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="26">
         <v>15.2</v>
       </c>
       <c r="C66" s="26">
         <v>69.099999999999994</v>
       </c>
       <c r="D66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H66" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9">
       <c r="A67" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="26">
         <v>15.2</v>
       </c>
       <c r="C67" s="26">
         <v>69.099999999999994</v>
       </c>
       <c r="D67" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E67" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F67" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G67" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H67" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9">
       <c r="A68" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B68" s="46"/>
       <c r="C68" s="46"/>
       <c r="D68" s="46"/>
       <c r="E68" s="46"/>
       <c r="F68" s="46"/>
       <c r="G68" s="46"/>
       <c r="H68" s="46"/>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9">
       <c r="A69" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
     </row>
-    <row r="70" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9" ht="45.75">
       <c r="A70" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="46"/>
       <c r="C70" s="46"/>
       <c r="D70" s="46"/>
       <c r="E70" s="46"/>
       <c r="F70" s="46"/>
       <c r="G70" s="46"/>
       <c r="H70" s="46"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9">
       <c r="A71" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="28">
         <v>229</v>
       </c>
       <c r="C71" s="28">
         <v>692</v>
       </c>
       <c r="D71" s="28">
         <v>229</v>
       </c>
       <c r="E71" s="28">
         <v>692</v>
       </c>
       <c r="F71" s="28">
         <v>229</v>
       </c>
       <c r="G71" s="28">
         <v>692</v>
       </c>
       <c r="H71" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9">
       <c r="A72" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B72" s="28">
         <v>229</v>
       </c>
       <c r="C72" s="28">
         <v>692</v>
       </c>
       <c r="D72" s="28">
         <v>229</v>
       </c>
       <c r="E72" s="28">
         <v>692</v>
       </c>
       <c r="F72" s="28">
         <v>229</v>
       </c>
       <c r="G72" s="28">
         <v>692</v>
       </c>
       <c r="H72" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9">
       <c r="A73" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B73" s="46"/>
       <c r="C73" s="46"/>
       <c r="D73" s="46"/>
       <c r="E73" s="46"/>
       <c r="F73" s="46"/>
       <c r="G73" s="46"/>
       <c r="H73" s="8"/>
     </row>
-    <row r="74" spans="1:9" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9" s="23" customFormat="1">
       <c r="A74" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="28">
         <v>16029</v>
       </c>
       <c r="C74" s="28">
         <v>59239</v>
       </c>
       <c r="D74" s="28">
         <v>13979</v>
       </c>
       <c r="E74" s="28">
         <v>57559</v>
       </c>
       <c r="F74" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G74" s="28">
         <v>990</v>
       </c>
       <c r="H74" s="28">
         <v>4068</v>
       </c>
       <c r="I74"/>
     </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9">
       <c r="A75" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="28">
         <v>16029</v>
       </c>
       <c r="C75" s="28">
         <v>59239</v>
       </c>
       <c r="D75" s="28">
         <v>13979</v>
       </c>
       <c r="E75" s="28">
         <v>57559</v>
       </c>
       <c r="F75" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G75" s="28">
         <v>990</v>
       </c>
       <c r="H75" s="28">
         <v>4068</v>
       </c>
     </row>
-    <row r="76" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9" ht="34.5">
       <c r="A76" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="46"/>
       <c r="C76" s="46"/>
       <c r="D76" s="8"/>
       <c r="E76" s="8"/>
       <c r="F76" s="8"/>
       <c r="G76" s="8"/>
       <c r="H76" s="8"/>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9">
       <c r="A77" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="28">
         <v>5075</v>
       </c>
       <c r="C77" s="28">
         <v>22030</v>
       </c>
       <c r="D77" s="28">
         <v>3781</v>
       </c>
       <c r="E77" s="28">
         <v>15966</v>
       </c>
       <c r="F77" s="28">
         <v>3781</v>
       </c>
       <c r="G77" s="28">
         <v>15966</v>
       </c>
       <c r="H77" s="28">
         <v>39818</v>
       </c>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B78" s="28">
         <v>5075</v>
       </c>
       <c r="C78" s="28">
         <v>22030</v>
       </c>
       <c r="D78" s="28">
         <v>3781</v>
       </c>
       <c r="E78" s="28">
         <v>15966</v>
       </c>
       <c r="F78" s="28">
         <v>3781</v>
       </c>
       <c r="G78" s="28">
         <v>15966</v>
       </c>
       <c r="H78" s="28">
         <v>39818</v>
       </c>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9">
       <c r="A79" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B79" s="8"/>
       <c r="C79" s="8"/>
       <c r="D79" s="8"/>
       <c r="E79" s="8"/>
       <c r="F79" s="8"/>
       <c r="G79" s="8"/>
       <c r="H79" s="8"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C80" s="28">
         <v>275</v>
       </c>
       <c r="D80" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E80" s="28">
         <v>275</v>
       </c>
       <c r="F80" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G80" s="28">
         <v>275</v>
       </c>
       <c r="H80" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9">
       <c r="A81" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B81" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C81" s="28">
         <v>275</v>
       </c>
       <c r="D81" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E81" s="28">
         <v>275</v>
       </c>
       <c r="F81" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G81" s="28">
         <v>275</v>
       </c>
       <c r="H81" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="82" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9" ht="23.25">
       <c r="A82" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B82" s="46"/>
       <c r="C82" s="46"/>
       <c r="D82" s="46"/>
       <c r="E82" s="46"/>
       <c r="F82" s="46"/>
       <c r="G82" s="46"/>
       <c r="H82" s="8"/>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9">
       <c r="A83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="28">
         <v>203</v>
       </c>
       <c r="C83" s="28">
         <v>836</v>
       </c>
       <c r="D83" s="28">
         <v>93</v>
       </c>
       <c r="E83" s="28">
         <v>790</v>
       </c>
       <c r="F83" s="28">
         <v>93</v>
       </c>
       <c r="G83" s="28">
         <v>790</v>
       </c>
       <c r="H83" s="28">
         <v>331</v>
       </c>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9">
       <c r="A84" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B84" s="28">
         <v>203</v>
       </c>
       <c r="C84" s="28">
         <v>836</v>
       </c>
       <c r="D84" s="28">
         <v>93</v>
       </c>
       <c r="E84" s="28">
         <v>790</v>
       </c>
       <c r="F84" s="28">
         <v>93</v>
       </c>
       <c r="G84" s="28">
         <v>790</v>
       </c>
       <c r="H84" s="28">
         <v>331</v>
       </c>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9">
       <c r="A85" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="46"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
       <c r="F85" s="8"/>
       <c r="G85" s="8"/>
       <c r="H85" s="8"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9">
       <c r="A86" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B86" s="46"/>
       <c r="C86" s="46"/>
       <c r="D86" s="46"/>
       <c r="E86" s="46"/>
       <c r="F86" s="46"/>
       <c r="G86" s="46"/>
       <c r="H86" s="8"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9">
       <c r="A87" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="46"/>
       <c r="D87" s="8"/>
       <c r="E87" s="8"/>
       <c r="F87" s="8"/>
       <c r="G87" s="8"/>
       <c r="H87" s="8"/>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9">
       <c r="A88" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B88" s="46"/>
       <c r="C88" s="46"/>
       <c r="D88" s="46"/>
       <c r="E88" s="46"/>
       <c r="F88" s="8"/>
       <c r="G88" s="46"/>
       <c r="H88" s="46"/>
     </row>
-    <row r="89" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9" ht="34.5">
       <c r="A89" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B89" s="46"/>
       <c r="C89" s="46"/>
       <c r="D89" s="46"/>
       <c r="E89" s="46"/>
       <c r="F89" s="8"/>
       <c r="G89" s="46"/>
       <c r="H89" s="46"/>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9">
       <c r="A90" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H90" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9">
       <c r="A91" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H91" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9">
       <c r="A92" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="8"/>
       <c r="D92" s="8"/>
       <c r="E92" s="8"/>
       <c r="F92" s="8"/>
       <c r="G92" s="8"/>
       <c r="H92" s="8"/>
     </row>
-    <row r="93" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9" ht="57">
       <c r="A93" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B93" s="46"/>
       <c r="C93" s="46"/>
       <c r="D93" s="46"/>
       <c r="E93" s="46"/>
       <c r="F93" s="46"/>
       <c r="G93" s="46"/>
       <c r="H93" s="46"/>
     </row>
-    <row r="94" spans="1:9" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9" ht="68.25">
       <c r="A94" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B94" s="46"/>
       <c r="C94" s="46"/>
       <c r="D94" s="46"/>
       <c r="E94" s="46"/>
       <c r="F94" s="46"/>
       <c r="G94" s="46"/>
       <c r="H94" s="46"/>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9">
       <c r="A95" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="26">
         <v>2</v>
       </c>
       <c r="C95" s="26">
         <v>4.0999999999999996</v>
       </c>
       <c r="D95" s="26">
         <v>2</v>
       </c>
       <c r="E95" s="26">
         <v>4.0999999999999996</v>
       </c>
       <c r="F95" s="26">
         <v>2</v>
       </c>
       <c r="G95" s="26">
         <v>4.0999999999999996</v>
       </c>
       <c r="H95" s="26">
         <v>2.4</v>
       </c>
       <c r="I95" s="47"/>
     </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9">
       <c r="A96" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B96" s="26">
         <v>2</v>
       </c>
       <c r="C96" s="26">
         <v>4.0999999999999996</v>
       </c>
       <c r="D96" s="26">
         <v>2</v>
       </c>
       <c r="E96" s="26">
         <v>4.0999999999999996</v>
       </c>
       <c r="F96" s="26">
         <v>2</v>
       </c>
       <c r="G96" s="26">
         <v>4.0999999999999996</v>
       </c>
       <c r="H96" s="26">
         <v>2.4</v>
       </c>
       <c r="I96" s="47"/>
     </row>
-    <row r="97" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:8" ht="23.25">
       <c r="A97" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="46"/>
       <c r="D97" s="8"/>
       <c r="E97" s="8"/>
       <c r="F97" s="8"/>
       <c r="G97" s="8"/>
       <c r="H97" s="8"/>
     </row>
-    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:8">
       <c r="A98" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B98" s="46"/>
       <c r="C98" s="46"/>
       <c r="D98" s="46"/>
       <c r="E98" s="46"/>
       <c r="F98" s="8"/>
       <c r="G98" s="46"/>
       <c r="H98" s="46"/>
     </row>
-    <row r="99" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:8" ht="23.25">
       <c r="A99" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="8"/>
       <c r="D99" s="8"/>
       <c r="E99" s="8"/>
       <c r="F99" s="8"/>
       <c r="G99" s="8"/>
       <c r="H99" s="8"/>
     </row>
-    <row r="100" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:8" ht="34.5">
       <c r="A100" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B100" s="46"/>
       <c r="C100" s="46"/>
       <c r="D100" s="46"/>
       <c r="E100" s="46"/>
       <c r="F100" s="46"/>
       <c r="G100" s="46"/>
       <c r="H100" s="46"/>
     </row>
-    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:8">
       <c r="A101" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="46"/>
       <c r="D101" s="8"/>
       <c r="E101" s="8"/>
       <c r="F101" s="8"/>
       <c r="G101" s="8"/>
       <c r="H101" s="8"/>
     </row>
-    <row r="102" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:8" ht="57">
       <c r="A102" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="46"/>
       <c r="C102" s="46"/>
       <c r="D102" s="46"/>
       <c r="E102" s="46"/>
       <c r="F102" s="46"/>
       <c r="G102" s="46"/>
       <c r="H102" s="46"/>
     </row>
-    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C103" s="28">
         <v>90660</v>
       </c>
       <c r="D103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E103" s="28">
         <v>83208</v>
       </c>
       <c r="F103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G103" s="28">
         <v>24018</v>
       </c>
       <c r="H103" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:8">
       <c r="A104" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C104" s="28">
         <v>90660</v>
       </c>
       <c r="D104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E104" s="28">
         <v>83208</v>
       </c>
       <c r="F104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G104" s="28">
         <v>24018</v>
       </c>
       <c r="H104" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="105" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:8" ht="68.25">
       <c r="A105" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B105" s="46"/>
       <c r="C105" s="46"/>
       <c r="D105" s="46"/>
       <c r="E105" s="46"/>
       <c r="F105" s="46"/>
       <c r="G105" s="46"/>
       <c r="H105" s="8"/>
     </row>
-    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B106" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C106" s="28">
         <v>110849</v>
       </c>
       <c r="D106" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E106" s="28">
         <v>173377</v>
       </c>
       <c r="F106" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G106" s="28">
         <v>173377</v>
       </c>
       <c r="H106" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:8">
       <c r="A107" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B107" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C107" s="28">
         <v>110849</v>
       </c>
       <c r="D107" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E107" s="28">
         <v>173377</v>
       </c>
       <c r="F107" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G107" s="28">
         <v>173377</v>
       </c>
       <c r="H107" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="108" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:8" ht="23.25">
       <c r="A108" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B108" s="46"/>
       <c r="C108" s="46"/>
       <c r="D108" s="46"/>
       <c r="E108" s="46"/>
       <c r="F108" s="46"/>
       <c r="G108" s="46"/>
       <c r="H108" s="46"/>
     </row>
-    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B109" s="46"/>
       <c r="C109" s="46"/>
       <c r="D109" s="46"/>
       <c r="E109" s="46"/>
       <c r="F109" s="46"/>
       <c r="G109" s="46"/>
       <c r="H109" s="46"/>
     </row>
-    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B110" s="26">
         <v>131</v>
       </c>
       <c r="C110" s="26">
         <v>340.7</v>
       </c>
       <c r="D110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H110" s="26">
         <v>87.9</v>
       </c>
     </row>
-    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:8">
       <c r="A111" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B111" s="26">
         <v>55.7</v>
       </c>
       <c r="C111" s="26">
         <v>256.39999999999998</v>
       </c>
       <c r="D111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H111" s="26">
         <v>75.900000000000006</v>
       </c>
     </row>
-    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:8">
       <c r="A112" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B112" s="26">
         <v>75.3</v>
       </c>
       <c r="C112" s="26">
         <v>84.3</v>
       </c>
       <c r="D112" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E112" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F112" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G112" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H112" s="26">
         <v>12</v>
       </c>
     </row>
-    <row r="113" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:8" ht="34.5">
       <c r="A113" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B113" s="46"/>
       <c r="C113" s="46"/>
       <c r="D113" s="46"/>
       <c r="E113" s="46"/>
       <c r="F113" s="46"/>
       <c r="G113" s="46"/>
       <c r="H113" s="46"/>
     </row>
-    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B114" s="26">
         <v>190.7</v>
       </c>
       <c r="C114" s="26">
         <v>447.6</v>
       </c>
       <c r="D114" s="26">
         <v>181.8</v>
       </c>
       <c r="E114" s="26">
         <v>466.7</v>
       </c>
       <c r="F114" s="26">
         <v>167.4</v>
       </c>
       <c r="G114" s="26">
         <v>441.2</v>
       </c>
       <c r="H114" s="26">
         <v>36.200000000000003</v>
       </c>
     </row>
-    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:8">
       <c r="A115" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B115" s="26">
         <v>107.2</v>
       </c>
       <c r="C115" s="26">
         <v>291.10000000000002</v>
       </c>
       <c r="D115" s="26">
         <v>108.8</v>
       </c>
       <c r="E115" s="26">
         <v>309.39999999999998</v>
       </c>
       <c r="F115" s="26">
         <v>94.4</v>
       </c>
       <c r="G115" s="26">
         <v>283.89999999999998</v>
       </c>
       <c r="H115" s="26">
         <v>19.100000000000001</v>
       </c>
     </row>
-    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:8">
       <c r="A116" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B116" s="26">
         <v>83.5</v>
       </c>
       <c r="C116" s="26">
         <v>156.5</v>
       </c>
       <c r="D116" s="26">
         <v>73</v>
       </c>
       <c r="E116" s="26">
         <v>157.30000000000001</v>
       </c>
       <c r="F116" s="26">
         <v>73</v>
       </c>
       <c r="G116" s="26">
         <v>157.30000000000001</v>
       </c>
       <c r="H116" s="26">
         <v>17.100000000000001</v>
       </c>
     </row>
-    <row r="117" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:8" ht="23.25">
       <c r="A117" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="8"/>
       <c r="D117" s="8"/>
       <c r="E117" s="8"/>
       <c r="F117" s="8"/>
       <c r="G117" s="8"/>
       <c r="H117" s="8"/>
     </row>
-    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="28">
         <v>1804</v>
       </c>
       <c r="C118" s="28">
         <v>8076</v>
       </c>
       <c r="D118" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E118" s="28">
         <v>2903</v>
       </c>
       <c r="F118" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G118" s="28">
         <v>2903</v>
       </c>
       <c r="H118" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:8">
       <c r="A119" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B119" s="28">
         <v>1804</v>
       </c>
       <c r="C119" s="28">
         <v>8076</v>
       </c>
       <c r="D119" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E119" s="28">
         <v>2903</v>
       </c>
       <c r="F119" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G119" s="28">
         <v>2903</v>
       </c>
       <c r="H119" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="120" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:8" ht="57">
       <c r="A120" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="46"/>
       <c r="D120" s="8"/>
       <c r="E120" s="46"/>
       <c r="F120" s="8"/>
       <c r="G120" s="46"/>
       <c r="H120" s="8"/>
     </row>
-    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D121" s="28">
         <v>34</v>
       </c>
       <c r="E121" s="28">
         <v>75</v>
       </c>
       <c r="F121" s="28">
         <v>34</v>
       </c>
       <c r="G121" s="28">
         <v>75</v>
       </c>
       <c r="H121" s="28">
         <v>622</v>
       </c>
     </row>
-    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:8">
       <c r="A122" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B122" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C122" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D122" s="28">
         <v>34</v>
       </c>
       <c r="E122" s="28">
         <v>75</v>
       </c>
       <c r="F122" s="28">
         <v>34</v>
       </c>
       <c r="G122" s="28">
         <v>75</v>
       </c>
       <c r="H122" s="28">
         <v>622</v>
       </c>
     </row>
-    <row r="123" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:8" ht="23.25">
       <c r="A123" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="46"/>
       <c r="D123" s="8"/>
       <c r="E123" s="46"/>
       <c r="F123" s="8"/>
       <c r="G123" s="46"/>
       <c r="H123" s="8"/>
     </row>
-    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B124" s="28">
         <v>286</v>
       </c>
       <c r="C124" s="28">
         <v>689</v>
       </c>
       <c r="D124" s="28">
         <v>211</v>
       </c>
       <c r="E124" s="28">
         <v>398</v>
       </c>
       <c r="F124" s="28">
         <v>211</v>
       </c>
       <c r="G124" s="28">
         <v>398</v>
       </c>
       <c r="H124" s="28">
         <v>3125</v>
       </c>
     </row>
-    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:8">
       <c r="A125" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B125" s="28">
         <v>286</v>
       </c>
       <c r="C125" s="28">
         <v>689</v>
       </c>
       <c r="D125" s="28">
         <v>211</v>
       </c>
       <c r="E125" s="28">
         <v>398</v>
       </c>
       <c r="F125" s="28">
         <v>211</v>
       </c>
       <c r="G125" s="28">
         <v>398</v>
       </c>
       <c r="H125" s="28">
         <v>3125</v>
       </c>
     </row>
-    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="8"/>
       <c r="D126" s="8"/>
       <c r="E126" s="8"/>
       <c r="F126" s="8"/>
       <c r="G126" s="8"/>
       <c r="H126" s="8"/>
     </row>
-    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B127" s="28">
         <v>10068</v>
       </c>
       <c r="C127" s="28">
         <v>17416</v>
       </c>
       <c r="D127" s="28">
         <v>7351</v>
       </c>
       <c r="E127" s="28">
         <v>10850</v>
       </c>
       <c r="F127" s="28">
         <v>7351</v>
       </c>
       <c r="G127" s="28">
         <v>10850</v>
       </c>
       <c r="H127" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:8">
       <c r="A128" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B128" s="28">
         <v>10068</v>
       </c>
       <c r="C128" s="28">
         <v>17416</v>
       </c>
       <c r="D128" s="28">
         <v>7351</v>
       </c>
       <c r="E128" s="28">
         <v>10850</v>
       </c>
       <c r="F128" s="28">
         <v>7351</v>
       </c>
       <c r="G128" s="28">
         <v>10850</v>
       </c>
       <c r="H128" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="129" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="46"/>
       <c r="D129" s="8"/>
       <c r="E129" s="46"/>
       <c r="F129" s="8"/>
       <c r="G129" s="46"/>
       <c r="H129" s="8"/>
     </row>
-    <row r="130" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:8">
       <c r="A130" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C130" s="28">
         <v>59953</v>
       </c>
       <c r="D130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E130" s="28">
         <v>57674</v>
       </c>
       <c r="F130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G130" s="28">
         <v>57674</v>
       </c>
       <c r="H130" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="131" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:8">
       <c r="A131" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C131" s="28">
         <v>59953</v>
       </c>
       <c r="D131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E131" s="28">
         <v>57674</v>
       </c>
       <c r="F131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G131" s="28">
         <v>57674</v>
       </c>
       <c r="H131" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="132" spans="1:8" ht="90.75" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:8" ht="90.75">
       <c r="A132" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B132" s="46"/>
       <c r="C132" s="46"/>
       <c r="D132" s="8"/>
       <c r="E132" s="8"/>
       <c r="F132" s="8"/>
       <c r="G132" s="8"/>
       <c r="H132" s="8"/>
     </row>
-    <row r="133" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:8">
       <c r="A133" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B133" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C133" s="28">
         <v>597762</v>
       </c>
       <c r="D133" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E133" s="28">
         <v>431117</v>
       </c>
       <c r="F133" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G133" s="28">
         <v>410026</v>
       </c>
       <c r="H133" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="134" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:8">
       <c r="A134" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B134" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C134" s="28">
         <v>597762</v>
       </c>
       <c r="D134" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E134" s="28">
         <v>431117</v>
       </c>
       <c r="F134" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G134" s="28">
         <v>410026</v>
       </c>
       <c r="H134" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:8">
       <c r="A135" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B135" s="34"/>
       <c r="C135" s="34"/>
       <c r="D135" s="34"/>
       <c r="E135" s="34"/>
       <c r="F135" s="34"/>
       <c r="G135" s="34"/>
       <c r="H135" s="34" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="136" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:8" ht="23.25">
       <c r="A136" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="8"/>
       <c r="D136" s="8"/>
       <c r="E136" s="8"/>
       <c r="F136" s="8"/>
       <c r="G136" s="8"/>
       <c r="H136" s="8"/>
     </row>
-    <row r="137" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:8">
       <c r="A137" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B137" s="28">
         <v>1321</v>
       </c>
       <c r="C137" s="28">
         <v>5171</v>
       </c>
       <c r="D137" s="28">
         <v>1370</v>
       </c>
       <c r="E137" s="28">
         <v>5233</v>
       </c>
       <c r="F137" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G137" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H137" s="28">
         <v>176</v>
       </c>
     </row>
-    <row r="138" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:8">
       <c r="A138" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B138" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C138" s="28">
         <v>3908</v>
       </c>
       <c r="D138" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E138" s="28">
         <v>3965</v>
       </c>
       <c r="F138" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G138" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H138" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="139" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:8">
       <c r="A139" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B139" s="28">
         <v>382</v>
       </c>
       <c r="C139" s="28">
         <v>1263</v>
       </c>
       <c r="D139" s="28">
         <v>423</v>
       </c>
       <c r="E139" s="28">
         <v>1268</v>
       </c>
       <c r="F139" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G139" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H139" s="28">
         <v>44</v>
       </c>
     </row>
-    <row r="140" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:8" ht="23.25">
       <c r="A140" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="46"/>
       <c r="D140" s="8"/>
       <c r="E140" s="46"/>
       <c r="F140" s="8"/>
       <c r="G140" s="8"/>
       <c r="H140" s="8"/>
     </row>
-    <row r="141" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:8" ht="23.25">
       <c r="A141" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="46"/>
       <c r="D141" s="8"/>
       <c r="E141" s="46"/>
       <c r="F141" s="8"/>
       <c r="G141" s="46"/>
       <c r="H141" s="8"/>
     </row>
-    <row r="142" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:8">
       <c r="A142" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B142" s="46"/>
       <c r="C142" s="46"/>
       <c r="D142" s="8"/>
       <c r="E142" s="46"/>
       <c r="F142" s="8"/>
       <c r="G142" s="8"/>
       <c r="H142" s="8"/>
     </row>
-    <row r="143" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:8" ht="34.5">
       <c r="A143" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="8"/>
       <c r="D143" s="8"/>
       <c r="E143" s="8"/>
       <c r="F143" s="8"/>
       <c r="G143" s="8"/>
       <c r="H143" s="8"/>
     </row>
-    <row r="144" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:8">
       <c r="A144" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B144" s="26">
         <v>362.2</v>
       </c>
       <c r="C144" s="26">
         <v>1396.5</v>
       </c>
       <c r="D144" s="26">
         <v>434.9</v>
       </c>
       <c r="E144" s="26">
         <v>1937.8</v>
       </c>
       <c r="F144" s="26">
         <v>434.9</v>
       </c>
       <c r="G144" s="26">
         <v>1937.8</v>
       </c>
       <c r="H144" s="26">
         <v>156.4</v>
       </c>
     </row>
-    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:8">
       <c r="A145" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B145" s="26">
         <v>362.2</v>
       </c>
       <c r="C145" s="26">
         <v>1396.5</v>
       </c>
       <c r="D145" s="26">
         <v>434.9</v>
       </c>
       <c r="E145" s="26">
         <v>1937.8</v>
       </c>
       <c r="F145" s="26">
         <v>434.9</v>
       </c>
       <c r="G145" s="26">
         <v>1937.8</v>
       </c>
       <c r="H145" s="26">
         <v>156.4</v>
       </c>
     </row>
-    <row r="146" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:8" ht="23.25">
       <c r="A146" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="46"/>
       <c r="D146" s="8"/>
       <c r="E146" s="46"/>
       <c r="F146" s="8"/>
       <c r="G146" s="8"/>
       <c r="H146" s="8"/>
     </row>
-    <row r="147" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:8" ht="34.5">
       <c r="A147" s="12" t="s">
         <v>86</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="46"/>
       <c r="D147" s="8"/>
       <c r="E147" s="46"/>
       <c r="F147" s="8"/>
       <c r="G147" s="8"/>
       <c r="H147" s="8"/>
     </row>
-    <row r="148" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:8">
       <c r="A148" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B148" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C148" s="28">
         <v>43</v>
       </c>
       <c r="D148" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E148" s="28">
         <v>43</v>
       </c>
       <c r="F148" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G148" s="28">
         <v>43</v>
       </c>
       <c r="H148" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="149" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:8">
       <c r="A149" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B149" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C149" s="28">
         <v>43</v>
       </c>
       <c r="D149" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E149" s="28">
         <v>43</v>
       </c>
       <c r="F149" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G149" s="28">
         <v>43</v>
       </c>
       <c r="H149" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="150" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:8" ht="23.25">
       <c r="A150" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="46"/>
       <c r="D150" s="8"/>
       <c r="E150" s="46"/>
       <c r="F150" s="8"/>
       <c r="G150" s="46"/>
       <c r="H150" s="8"/>
     </row>
-    <row r="151" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:8">
       <c r="A151" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B151" s="28">
         <v>15</v>
       </c>
       <c r="C151" s="28">
         <v>40</v>
       </c>
       <c r="D151" s="28">
         <v>100</v>
       </c>
       <c r="E151" s="28">
         <v>201</v>
       </c>
       <c r="F151" s="28">
         <v>100</v>
       </c>
       <c r="G151" s="28">
         <v>201</v>
       </c>
       <c r="H151" s="28">
         <v>202</v>
       </c>
     </row>
-    <row r="152" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:8">
       <c r="A152" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B152" s="28">
         <v>15</v>
       </c>
       <c r="C152" s="28">
         <v>40</v>
       </c>
       <c r="D152" s="28">
         <v>100</v>
       </c>
       <c r="E152" s="28">
         <v>201</v>
       </c>
       <c r="F152" s="28">
         <v>100</v>
       </c>
       <c r="G152" s="28">
         <v>201</v>
       </c>
       <c r="H152" s="28">
         <v>202</v>
       </c>
     </row>
-    <row r="153" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:8" ht="23.25">
       <c r="A153" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B153" s="35"/>
       <c r="C153" s="35"/>
       <c r="D153" s="35"/>
       <c r="E153" s="35"/>
       <c r="F153" s="35"/>
       <c r="G153" s="35"/>
       <c r="H153" s="35"/>
     </row>
-    <row r="154" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:8" ht="34.5">
       <c r="A154" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="46"/>
       <c r="D154" s="8"/>
       <c r="E154" s="8"/>
       <c r="F154" s="8"/>
       <c r="G154" s="8"/>
       <c r="H154" s="8"/>
     </row>
-    <row r="155" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:8">
       <c r="A155" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B155" s="28">
         <v>79</v>
       </c>
       <c r="C155" s="28">
         <v>308</v>
       </c>
       <c r="D155" s="28">
         <v>95</v>
       </c>
       <c r="E155" s="28">
         <v>282</v>
       </c>
       <c r="F155" s="28">
         <v>95</v>
       </c>
       <c r="G155" s="28">
         <v>282</v>
       </c>
       <c r="H155" s="28">
         <v>100</v>
       </c>
     </row>
-    <row r="156" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:8">
       <c r="A156" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B156" s="28">
         <v>79</v>
       </c>
       <c r="C156" s="28">
         <v>308</v>
       </c>
       <c r="D156" s="28">
         <v>95</v>
       </c>
       <c r="E156" s="28">
         <v>282</v>
       </c>
       <c r="F156" s="28">
         <v>95</v>
       </c>
       <c r="G156" s="28">
         <v>282</v>
       </c>
       <c r="H156" s="28">
         <v>100</v>
       </c>
     </row>
-    <row r="157" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:8">
       <c r="A157" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B157" s="46"/>
       <c r="C157" s="46"/>
       <c r="D157" s="46"/>
       <c r="E157" s="46"/>
       <c r="F157" s="46"/>
       <c r="G157" s="46"/>
       <c r="H157" s="8"/>
     </row>
-    <row r="158" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:8" ht="22.5" customHeight="1">
       <c r="A158" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B158" s="28">
         <v>251</v>
       </c>
       <c r="C158" s="28">
         <v>797</v>
       </c>
       <c r="D158" s="28">
         <v>271</v>
       </c>
       <c r="E158" s="28">
         <v>834</v>
       </c>
       <c r="F158" s="28">
         <v>271</v>
       </c>
       <c r="G158" s="28">
         <v>834</v>
       </c>
       <c r="H158" s="28">
         <v>726</v>
       </c>
     </row>
-    <row r="159" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:8">
       <c r="A159" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B159" s="28">
         <v>251</v>
       </c>
       <c r="C159" s="28">
         <v>797</v>
       </c>
       <c r="D159" s="28">
         <v>271</v>
       </c>
       <c r="E159" s="28">
         <v>834</v>
       </c>
       <c r="F159" s="28">
         <v>271</v>
       </c>
       <c r="G159" s="28">
         <v>834</v>
       </c>
       <c r="H159" s="28">
         <v>726</v>
       </c>
     </row>
-    <row r="160" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:8">
       <c r="A160" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="8"/>
       <c r="D160" s="8"/>
       <c r="E160" s="8"/>
       <c r="F160" s="8"/>
       <c r="G160" s="8"/>
       <c r="H160" s="8"/>
     </row>
-    <row r="161" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:8">
       <c r="A161" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B161" s="46"/>
       <c r="C161" s="46"/>
       <c r="D161" s="46"/>
       <c r="E161" s="46"/>
       <c r="F161" s="46"/>
       <c r="G161" s="46"/>
       <c r="H161" s="46"/>
     </row>
-    <row r="162" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:8" ht="23.25">
       <c r="A162" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B162" s="46"/>
       <c r="C162" s="46"/>
       <c r="D162" s="46"/>
       <c r="E162" s="46"/>
       <c r="F162" s="46"/>
       <c r="G162" s="46"/>
       <c r="H162" s="8"/>
     </row>
-    <row r="163" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:8" ht="23.25">
       <c r="A163" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="46"/>
       <c r="D163" s="8"/>
       <c r="E163" s="46"/>
       <c r="F163" s="8"/>
       <c r="G163" s="46"/>
       <c r="H163" s="8"/>
     </row>
-    <row r="164" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:8">
       <c r="A164" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="46"/>
       <c r="D164" s="8"/>
       <c r="E164" s="46"/>
       <c r="F164" s="8"/>
       <c r="G164" s="46"/>
       <c r="H164" s="8"/>
     </row>
-    <row r="165" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:8">
       <c r="A165" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B165" s="26">
         <v>373760.1</v>
       </c>
       <c r="C165" s="26">
         <v>818980.8</v>
       </c>
       <c r="D165" s="26">
         <v>366009</v>
       </c>
       <c r="E165" s="26">
         <v>782937</v>
       </c>
       <c r="F165" s="26">
         <v>366009</v>
       </c>
       <c r="G165" s="26">
         <v>782937</v>
       </c>
       <c r="H165" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="166" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:8">
       <c r="A166" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B166" s="26">
         <v>4812</v>
       </c>
       <c r="C166" s="26">
         <v>26171.4</v>
       </c>
       <c r="D166" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E166" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F166" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G166" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H166" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="167" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:8">
       <c r="A167" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B167" s="26">
         <v>32373</v>
       </c>
       <c r="C167" s="26">
         <v>129827</v>
       </c>
       <c r="D167" s="26">
         <v>32373</v>
       </c>
       <c r="E167" s="26">
         <v>129827</v>
       </c>
       <c r="F167" s="26">
         <v>32373</v>
       </c>
       <c r="G167" s="26">
         <v>129827</v>
       </c>
       <c r="H167" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="168" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:8">
       <c r="A168" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B168" s="26">
         <v>331794</v>
       </c>
       <c r="C168" s="26">
         <v>649718</v>
       </c>
       <c r="D168" s="26">
         <v>328855</v>
       </c>
       <c r="E168" s="26">
         <v>639846</v>
       </c>
       <c r="F168" s="26">
         <v>328855</v>
       </c>
       <c r="G168" s="26">
         <v>639846</v>
       </c>
       <c r="H168" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="169" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:8">
       <c r="A169" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B169" s="26">
         <v>4781.1000000000004</v>
       </c>
       <c r="C169" s="26">
         <v>13264.4</v>
       </c>
       <c r="D169" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E169" s="26">
         <v>13264</v>
       </c>
       <c r="F169" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G169" s="26">
         <v>13264</v>
       </c>
       <c r="H169" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="170" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:8" ht="23.25">
       <c r="A170" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="46"/>
       <c r="D170" s="8"/>
       <c r="E170" s="8"/>
       <c r="F170" s="8"/>
       <c r="G170" s="8"/>
       <c r="H170" s="46"/>
     </row>
-    <row r="171" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:8">
       <c r="A171" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B171" s="26">
         <v>208.2</v>
       </c>
       <c r="C171" s="26">
         <v>1171.5999999999999</v>
       </c>
       <c r="D171" s="26">
         <v>137.1</v>
       </c>
       <c r="E171" s="26">
         <v>773.2</v>
       </c>
       <c r="F171" s="26">
         <v>137.1</v>
       </c>
       <c r="G171" s="26">
         <v>773.2</v>
       </c>
       <c r="H171" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="172" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:8">
       <c r="A172" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B172" s="26">
         <v>180.2</v>
       </c>
       <c r="C172" s="26">
         <v>975.1</v>
       </c>
       <c r="D172" s="26">
         <v>124</v>
       </c>
       <c r="E172" s="26">
         <v>671</v>
       </c>
       <c r="F172" s="26">
         <v>124</v>
       </c>
       <c r="G172" s="26">
         <v>671</v>
       </c>
       <c r="H172" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="173" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:8">
       <c r="A173" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B173" s="26">
         <v>2.5</v>
       </c>
       <c r="C173" s="26">
         <v>26.1</v>
       </c>
       <c r="D173" s="26">
         <v>1.7</v>
       </c>
       <c r="E173" s="26">
         <v>22.3</v>
       </c>
       <c r="F173" s="26">
         <v>1.7</v>
       </c>
       <c r="G173" s="26">
         <v>22.3</v>
       </c>
       <c r="H173" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="174" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:8">
       <c r="A174" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C174" s="26">
         <v>0.4</v>
       </c>
       <c r="D174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H174" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="175" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:8">
       <c r="A175" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B175" s="26">
         <v>0.6</v>
       </c>
       <c r="C175" s="26">
         <v>6</v>
       </c>
       <c r="D175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H175" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="176" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:8">
       <c r="A176" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B176" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C176" s="26">
         <v>106.5</v>
       </c>
       <c r="D176" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E176" s="26">
         <v>72.400000000000006</v>
       </c>
       <c r="F176" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G176" s="26">
         <v>72.400000000000006</v>
       </c>
       <c r="H176" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:9">
       <c r="A177" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B177" s="26">
         <v>7.9</v>
       </c>
       <c r="C177" s="26">
         <v>45.3</v>
       </c>
       <c r="D177" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E177" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F177" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G177" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H177" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:9">
       <c r="A178" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B178" s="26">
         <v>1.4</v>
       </c>
       <c r="C178" s="26">
         <v>12.2</v>
       </c>
       <c r="D178" s="26">
         <v>0.9</v>
       </c>
       <c r="E178" s="26">
         <v>7.5</v>
       </c>
       <c r="F178" s="26">
         <v>0.9</v>
       </c>
       <c r="G178" s="26">
         <v>7.5</v>
       </c>
       <c r="H178" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:9">
       <c r="A179" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="6"/>
       <c r="D179" s="6"/>
       <c r="E179" s="6"/>
       <c r="F179" s="6"/>
       <c r="G179" s="6"/>
       <c r="H179" s="6"/>
       <c r="I179" s="6"/>
     </row>
-    <row r="180" spans="1:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="49" t="s">
+    <row r="180" spans="1:9" ht="43.5" customHeight="1">
+      <c r="A180" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="B180" s="49"/>
-[...9 lines deleted...]
-      <c r="A181" s="49" t="s">
+      <c r="B180" s="51"/>
+      <c r="C180" s="51"/>
+      <c r="D180" s="51"/>
+      <c r="E180" s="51"/>
+      <c r="F180" s="51"/>
+      <c r="G180" s="51"/>
+      <c r="H180" s="51"/>
+      <c r="I180" s="51"/>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="B181" s="49"/>
-[...8 lines deleted...]
-    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B181" s="51"/>
+      <c r="C181" s="51"/>
+      <c r="D181" s="51"/>
+      <c r="E181" s="51"/>
+      <c r="F181" s="51"/>
+      <c r="G181" s="51"/>
+      <c r="H181" s="51"/>
+      <c r="I181" s="51"/>
+    </row>
+    <row r="182" spans="1:9">
       <c r="A182" s="1"/>
       <c r="B182" s="1"/>
       <c r="C182" s="1"/>
       <c r="D182" s="1"/>
       <c r="E182" s="1"/>
       <c r="F182" s="1"/>
       <c r="G182" s="1"/>
       <c r="H182" s="1"/>
       <c r="I182" s="1"/>
     </row>
-    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:9">
       <c r="A183" s="1"/>
       <c r="B183" s="1"/>
       <c r="C183" s="1"/>
       <c r="D183" s="1"/>
       <c r="E183" s="1"/>
       <c r="F183" s="1"/>
       <c r="G183" s="1"/>
       <c r="H183" s="1"/>
       <c r="I183" s="1"/>
     </row>
-    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:9">
       <c r="A184" s="1"/>
       <c r="B184" s="1"/>
       <c r="C184" s="1"/>
       <c r="D184" s="1"/>
       <c r="E184" s="1"/>
       <c r="F184" s="1"/>
       <c r="G184" s="1"/>
       <c r="H184" s="1"/>
       <c r="I184" s="1"/>
     </row>
-    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:9">
       <c r="A185" s="1"/>
       <c r="B185" s="1"/>
       <c r="C185" s="1"/>
       <c r="D185" s="1"/>
       <c r="E185" s="1"/>
       <c r="F185" s="1"/>
       <c r="G185" s="1"/>
       <c r="H185" s="1"/>
       <c r="I185" s="1"/>
     </row>
-    <row r="186" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:9">
       <c r="A186" s="1"/>
       <c r="B186" s="1"/>
       <c r="C186" s="1"/>
       <c r="D186" s="1"/>
       <c r="E186" s="1"/>
       <c r="F186" s="1"/>
       <c r="G186" s="1"/>
       <c r="H186" s="1"/>
       <c r="I186" s="1"/>
     </row>
-    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:9">
       <c r="A187" s="1"/>
       <c r="B187" s="1"/>
       <c r="C187" s="1"/>
       <c r="D187" s="1"/>
       <c r="E187" s="1"/>
       <c r="F187" s="1"/>
       <c r="G187" s="1"/>
       <c r="H187" s="1"/>
       <c r="I187" s="1"/>
     </row>
-    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:9">
       <c r="A188" s="1"/>
       <c r="B188" s="1"/>
       <c r="C188" s="1"/>
       <c r="D188" s="1"/>
       <c r="E188" s="1"/>
       <c r="F188" s="1"/>
       <c r="G188" s="1"/>
       <c r="H188" s="1"/>
       <c r="I188" s="1"/>
     </row>
-    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:9">
       <c r="A189" s="1"/>
       <c r="B189" s="1"/>
       <c r="C189" s="1"/>
       <c r="D189" s="1"/>
       <c r="E189" s="1"/>
       <c r="F189" s="1"/>
       <c r="G189" s="1"/>
       <c r="H189" s="1"/>
       <c r="I189" s="1"/>
     </row>
-    <row r="190" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:9">
       <c r="A190" s="1"/>
       <c r="B190" s="1"/>
       <c r="C190" s="1"/>
       <c r="D190" s="1"/>
       <c r="E190" s="1"/>
       <c r="F190" s="1"/>
       <c r="G190" s="1"/>
       <c r="H190" s="1"/>
       <c r="I190" s="1"/>
     </row>
-    <row r="191" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:9">
       <c r="A191" s="1"/>
       <c r="B191" s="1"/>
       <c r="C191" s="1"/>
       <c r="D191" s="1"/>
       <c r="E191" s="1"/>
       <c r="F191" s="1"/>
       <c r="G191" s="1"/>
       <c r="H191" s="1"/>
       <c r="I191" s="1"/>
     </row>
-    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:9">
       <c r="A192" s="1"/>
       <c r="B192" s="1"/>
       <c r="C192" s="1"/>
       <c r="D192" s="1"/>
       <c r="E192" s="1"/>
       <c r="F192" s="1"/>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
       <c r="I192" s="1"/>
     </row>
-    <row r="193" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:9">
       <c r="A193" s="1"/>
       <c r="B193" s="1"/>
       <c r="C193" s="1"/>
       <c r="D193" s="1"/>
       <c r="E193" s="1"/>
       <c r="F193" s="1"/>
       <c r="G193" s="1"/>
       <c r="H193" s="1"/>
       <c r="I193" s="1"/>
     </row>
-    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:9">
       <c r="A194" s="1"/>
       <c r="B194" s="1"/>
       <c r="C194" s="1"/>
       <c r="D194" s="1"/>
       <c r="E194" s="1"/>
       <c r="F194" s="1"/>
       <c r="G194" s="1"/>
       <c r="H194" s="1"/>
       <c r="I194" s="1"/>
     </row>
-    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:9">
       <c r="A195" s="1"/>
       <c r="B195" s="1"/>
       <c r="C195" s="1"/>
       <c r="D195" s="1"/>
       <c r="E195" s="1"/>
       <c r="F195" s="1"/>
       <c r="G195" s="1"/>
       <c r="H195" s="1"/>
       <c r="I195" s="1"/>
     </row>
-    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:9">
       <c r="A196" s="1"/>
       <c r="B196" s="1"/>
       <c r="C196" s="1"/>
       <c r="D196" s="1"/>
       <c r="E196" s="1"/>
       <c r="F196" s="1"/>
       <c r="G196" s="1"/>
       <c r="H196" s="1"/>
       <c r="I196" s="1"/>
     </row>
-    <row r="197" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:9">
       <c r="A197" s="1"/>
       <c r="B197" s="1"/>
       <c r="C197" s="1"/>
       <c r="D197" s="1"/>
       <c r="E197" s="1"/>
       <c r="F197" s="1"/>
       <c r="G197" s="1"/>
       <c r="H197" s="1"/>
       <c r="I197" s="1"/>
     </row>
-    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:9">
       <c r="A198" s="1"/>
       <c r="B198" s="1"/>
       <c r="C198" s="1"/>
       <c r="D198" s="1"/>
       <c r="E198" s="1"/>
       <c r="F198" s="1"/>
       <c r="G198" s="1"/>
       <c r="H198" s="1"/>
       <c r="I198" s="1"/>
     </row>
-    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:9">
       <c r="A199" s="1"/>
       <c r="B199" s="1"/>
       <c r="C199" s="1"/>
       <c r="D199" s="1"/>
       <c r="E199" s="1"/>
       <c r="F199" s="1"/>
       <c r="G199" s="1"/>
       <c r="H199" s="1"/>
       <c r="I199" s="1"/>
     </row>
-    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:9">
       <c r="A200" s="1"/>
       <c r="B200" s="1"/>
       <c r="C200" s="1"/>
       <c r="D200" s="1"/>
       <c r="E200" s="1"/>
       <c r="F200" s="1"/>
       <c r="G200" s="1"/>
       <c r="H200" s="1"/>
       <c r="I200" s="1"/>
     </row>
-    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:9">
       <c r="A201" s="1"/>
       <c r="B201" s="1"/>
       <c r="C201" s="1"/>
       <c r="D201" s="1"/>
       <c r="E201" s="1"/>
       <c r="F201" s="1"/>
       <c r="G201" s="1"/>
       <c r="H201" s="1"/>
       <c r="I201" s="1"/>
     </row>
-    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:9">
       <c r="A202" s="1"/>
       <c r="B202" s="1"/>
       <c r="C202" s="1"/>
       <c r="D202" s="1"/>
       <c r="E202" s="1"/>
       <c r="F202" s="1"/>
       <c r="G202" s="1"/>
       <c r="H202" s="1"/>
       <c r="I202" s="1"/>
     </row>
-    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:9">
       <c r="A203" s="1"/>
       <c r="B203" s="1"/>
       <c r="C203" s="1"/>
       <c r="D203" s="1"/>
       <c r="E203" s="1"/>
       <c r="F203" s="1"/>
       <c r="G203" s="1"/>
       <c r="H203" s="1"/>
       <c r="I203" s="1"/>
     </row>
-    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:9">
       <c r="A204" s="1"/>
       <c r="B204" s="1"/>
       <c r="C204" s="1"/>
       <c r="D204" s="1"/>
       <c r="E204" s="1"/>
       <c r="F204" s="1"/>
       <c r="G204" s="1"/>
       <c r="H204" s="1"/>
       <c r="I204" s="1"/>
     </row>
-    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:9">
       <c r="A205" s="1"/>
       <c r="B205" s="1"/>
       <c r="C205" s="1"/>
       <c r="D205" s="1"/>
       <c r="E205" s="1"/>
       <c r="F205" s="1"/>
       <c r="G205" s="1"/>
       <c r="H205" s="1"/>
       <c r="I205" s="1"/>
     </row>
-    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:9">
       <c r="A206" s="1"/>
       <c r="B206" s="1"/>
       <c r="C206" s="1"/>
       <c r="D206" s="1"/>
       <c r="E206" s="1"/>
       <c r="F206" s="1"/>
       <c r="G206" s="1"/>
       <c r="H206" s="1"/>
       <c r="I206" s="1"/>
     </row>
-    <row r="207" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:9">
       <c r="A207" s="1"/>
       <c r="B207" s="1"/>
       <c r="C207" s="1"/>
       <c r="D207" s="1"/>
       <c r="E207" s="1"/>
       <c r="F207" s="1"/>
       <c r="G207" s="1"/>
       <c r="H207" s="1"/>
       <c r="I207" s="1"/>
     </row>
-    <row r="208" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:9">
       <c r="A208" s="1"/>
       <c r="B208" s="1"/>
       <c r="C208" s="1"/>
       <c r="D208" s="1"/>
       <c r="E208" s="1"/>
       <c r="F208" s="1"/>
       <c r="G208" s="1"/>
       <c r="H208" s="1"/>
       <c r="I208" s="1"/>
     </row>
-    <row r="209" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:9">
       <c r="A209" s="1"/>
       <c r="B209" s="1"/>
       <c r="C209" s="1"/>
       <c r="D209" s="1"/>
       <c r="E209" s="1"/>
       <c r="F209" s="1"/>
       <c r="G209" s="1"/>
       <c r="H209" s="1"/>
       <c r="I209" s="1"/>
     </row>
-    <row r="210" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:9">
       <c r="A210" s="1"/>
       <c r="B210" s="1"/>
       <c r="C210" s="1"/>
       <c r="D210" s="1"/>
       <c r="E210" s="1"/>
       <c r="F210" s="1"/>
       <c r="G210" s="1"/>
       <c r="H210" s="1"/>
       <c r="I210" s="1"/>
     </row>
-    <row r="211" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:9">
       <c r="A211" s="1"/>
       <c r="B211" s="1"/>
       <c r="C211" s="1"/>
       <c r="D211" s="1"/>
       <c r="E211" s="1"/>
       <c r="F211" s="1"/>
       <c r="G211" s="1"/>
       <c r="H211" s="1"/>
       <c r="I211" s="1"/>
     </row>
-    <row r="212" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:9">
       <c r="A212" s="1"/>
       <c r="B212" s="1"/>
       <c r="C212" s="1"/>
       <c r="D212" s="1"/>
       <c r="E212" s="1"/>
       <c r="F212" s="1"/>
       <c r="G212" s="1"/>
       <c r="H212" s="1"/>
       <c r="I212" s="1"/>
     </row>
-    <row r="213" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:9">
       <c r="A213" s="1"/>
       <c r="B213" s="1"/>
       <c r="C213" s="1"/>
       <c r="D213" s="1"/>
       <c r="E213" s="1"/>
       <c r="F213" s="1"/>
       <c r="G213" s="1"/>
       <c r="H213" s="1"/>
       <c r="I213" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A180:I180"/>
     <mergeCell ref="A181:I181"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:I213"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.28515625" customWidth="1"/>
     <col min="2" max="3" width="12.5703125" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:9">
+      <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...5 lines deleted...]
-      <c r="H1" s="50"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
       <c r="I1" s="1"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:9">
+      <c r="A2" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-      <c r="H2" s="50"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
       <c r="I2" s="1"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A3" s="51" t="s">
+    <row r="3" spans="1:9">
+      <c r="A3" s="53" t="s">
         <v>96</v>
       </c>
-      <c r="B3" s="51"/>
-[...5 lines deleted...]
-      <c r="H3" s="51"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
       <c r="I3" s="1"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="1"/>
     </row>
-    <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="53" t="s">
+    <row r="5" spans="1:9" ht="15" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="56" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="1"/>
     </row>
-    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="53" t="s">
+    <row r="6" spans="1:9" ht="15" customHeight="1">
+      <c r="A6" s="54"/>
+      <c r="B6" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="55"/>
+      <c r="D6" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="57"/>
       <c r="I6" s="1"/>
     </row>
-    <row r="7" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="52"/>
+    <row r="7" spans="1:9" ht="22.5" customHeight="1">
+      <c r="A7" s="54"/>
       <c r="B7" s="42" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="42" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="42" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="42" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="42" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="56"/>
+      <c r="H7" s="58"/>
       <c r="I7" s="1"/>
     </row>
-    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" ht="15" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="1"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9">
       <c r="A9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="1"/>
     </row>
-    <row r="10" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" ht="23.25">
       <c r="A10" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="1"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="26">
         <v>354.4</v>
       </c>
       <c r="C11" s="26">
         <v>2689.3</v>
       </c>
       <c r="D11" s="26">
         <v>368.3</v>
       </c>
       <c r="E11" s="26">
         <v>2781.5</v>
       </c>
       <c r="F11" s="26">
         <v>334.8</v>
       </c>
       <c r="G11" s="26">
         <v>2450.4</v>
       </c>
       <c r="H11" s="26">
         <v>143</v>
       </c>
       <c r="I11" s="1"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9">
       <c r="A12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="26">
         <v>354.4</v>
       </c>
       <c r="C12" s="26">
         <v>2689.3</v>
       </c>
       <c r="D12" s="26">
         <v>368.3</v>
       </c>
       <c r="E12" s="26">
         <v>2781.5</v>
       </c>
       <c r="F12" s="26">
         <v>334.8</v>
       </c>
       <c r="G12" s="26">
         <v>2450.4</v>
       </c>
       <c r="H12" s="26">
         <v>143</v>
       </c>
       <c r="I12" s="1"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9">
       <c r="A13" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="1"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9">
       <c r="A14" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="34"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="33"/>
       <c r="F14" s="34"/>
       <c r="G14" s="33"/>
       <c r="H14" s="34"/>
       <c r="I14" s="1"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="1"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9">
       <c r="A16" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="1"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="46"/>
       <c r="C17" s="46"/>
       <c r="D17" s="46"/>
       <c r="E17" s="46"/>
       <c r="F17" s="46"/>
       <c r="G17" s="46"/>
       <c r="H17" s="8"/>
       <c r="I17" s="1"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="46"/>
       <c r="C18" s="46"/>
       <c r="D18" s="46"/>
       <c r="E18" s="46"/>
       <c r="F18" s="46"/>
       <c r="G18" s="46"/>
       <c r="H18" s="46"/>
       <c r="I18" s="1"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9">
       <c r="A19" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="46"/>
       <c r="C19" s="46"/>
       <c r="D19" s="46"/>
       <c r="E19" s="46"/>
       <c r="F19" s="46"/>
       <c r="G19" s="46"/>
       <c r="H19" s="46"/>
       <c r="I19" s="1"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="26">
         <v>6622.6</v>
       </c>
       <c r="C20" s="26">
         <v>32847.9</v>
       </c>
       <c r="D20" s="26">
         <v>51.8</v>
       </c>
       <c r="E20" s="26">
         <v>316.8</v>
       </c>
       <c r="F20" s="26">
         <v>51.8</v>
       </c>
       <c r="G20" s="26">
         <v>316.8</v>
       </c>
       <c r="H20" s="26">
         <v>71295</v>
       </c>
       <c r="I20" s="1"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="26">
         <v>6543.6</v>
       </c>
       <c r="C21" s="26">
         <v>32555.1</v>
       </c>
       <c r="D21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="1"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="26">
         <v>79</v>
       </c>
       <c r="C22" s="26">
         <v>292.8</v>
       </c>
       <c r="D22" s="26">
         <v>51.8</v>
       </c>
       <c r="E22" s="26">
         <v>316.8</v>
       </c>
       <c r="F22" s="26">
         <v>51.8</v>
       </c>
       <c r="G22" s="26">
         <v>316.8</v>
       </c>
       <c r="H22" s="26">
         <v>31.2</v>
       </c>
       <c r="I22" s="1"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="1"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="26">
         <v>85.5</v>
       </c>
       <c r="C24" s="26">
         <v>453.8</v>
       </c>
       <c r="D24" s="26">
         <v>88.9</v>
       </c>
       <c r="E24" s="26">
         <v>443.8</v>
       </c>
       <c r="F24" s="26">
         <v>16.5</v>
       </c>
       <c r="G24" s="26">
         <v>161.1</v>
       </c>
       <c r="H24" s="26">
         <v>32.6</v>
       </c>
       <c r="I24" s="1"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="26">
         <v>81.900000000000006</v>
       </c>
       <c r="C25" s="26">
         <v>412.7</v>
       </c>
       <c r="D25" s="26">
         <v>85.6</v>
       </c>
       <c r="E25" s="26">
         <v>402.1</v>
       </c>
       <c r="F25" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="26">
         <v>119.4</v>
       </c>
       <c r="H25" s="26">
         <v>31.2</v>
       </c>
       <c r="I25" s="1"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="26">
         <v>41.1</v>
       </c>
       <c r="D26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="26">
         <v>41.7</v>
       </c>
       <c r="F26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="26">
         <v>41.7</v>
       </c>
       <c r="H26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="1"/>
     </row>
-    <row r="27" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="1"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="26">
         <v>19.600000000000001</v>
       </c>
       <c r="C28" s="26">
         <v>101.4</v>
       </c>
       <c r="D28" s="26">
         <v>20.2</v>
       </c>
       <c r="E28" s="26">
         <v>99.1</v>
       </c>
       <c r="F28" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G28" s="26">
         <v>8.4</v>
       </c>
       <c r="H28" s="26">
         <v>2.6</v>
       </c>
       <c r="I28" s="1"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="26">
         <v>93</v>
       </c>
       <c r="D29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E29" s="26">
         <v>90.7</v>
       </c>
       <c r="F29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I29" s="1"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="26">
         <v>8.4</v>
       </c>
       <c r="D30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="26">
         <v>8.4</v>
       </c>
       <c r="F30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G30" s="26">
         <v>8.4</v>
       </c>
       <c r="H30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I30" s="1"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="46"/>
       <c r="C31" s="46"/>
       <c r="D31" s="46"/>
       <c r="E31" s="46"/>
       <c r="F31" s="46"/>
       <c r="G31" s="46"/>
       <c r="H31" s="46"/>
       <c r="I31" s="1"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="26">
         <v>350.6</v>
       </c>
       <c r="D32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="1"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="26">
         <v>350.6</v>
       </c>
       <c r="D33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="1"/>
     </row>
-    <row r="34" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9" ht="23.25">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="46"/>
       <c r="C34" s="46"/>
       <c r="D34" s="46"/>
       <c r="E34" s="46"/>
       <c r="F34" s="46"/>
       <c r="G34" s="46"/>
       <c r="H34" s="46"/>
       <c r="I34" s="1"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="26">
         <v>342</v>
       </c>
       <c r="C35" s="26">
         <v>1644.4</v>
       </c>
       <c r="D35" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="26">
         <v>81</v>
       </c>
       <c r="F35" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="26">
         <v>81</v>
       </c>
       <c r="H35" s="26">
         <v>339.3</v>
       </c>
       <c r="I35" s="1"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I36" s="1"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9">
       <c r="A37" s="43" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="26">
         <v>1</v>
       </c>
       <c r="D37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="1"/>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9">
       <c r="A38" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B38" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="26">
         <v>108</v>
       </c>
       <c r="D38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="1"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9">
       <c r="A39" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="26">
         <v>35.9</v>
       </c>
       <c r="C39" s="26">
         <v>110.2</v>
       </c>
       <c r="D39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="1"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B40" s="26">
         <v>48.8</v>
       </c>
       <c r="C40" s="26">
         <v>211.8</v>
       </c>
       <c r="D40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H40" s="26">
         <v>0.3</v>
       </c>
       <c r="I40" s="1"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9">
       <c r="A41" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B41" s="26">
         <v>190.3</v>
       </c>
       <c r="C41" s="26">
         <v>1201.4000000000001</v>
       </c>
       <c r="D41" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E41" s="26">
         <v>81</v>
       </c>
       <c r="F41" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G41" s="26">
         <v>81</v>
       </c>
       <c r="H41" s="26">
         <v>57.1</v>
       </c>
       <c r="I41" s="1"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9">
       <c r="A42" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="1"/>
     </row>
-    <row r="43" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9" ht="23.25">
       <c r="A43" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="46"/>
       <c r="C43" s="46"/>
       <c r="D43" s="46"/>
       <c r="E43" s="46"/>
       <c r="F43" s="46"/>
       <c r="G43" s="46"/>
       <c r="H43" s="46"/>
       <c r="I43" s="1"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="26">
         <v>10.5</v>
       </c>
       <c r="C44" s="26">
         <v>48.9</v>
       </c>
       <c r="D44" s="26">
         <v>10.199999999999999</v>
       </c>
       <c r="E44" s="26">
         <v>47.2</v>
       </c>
       <c r="F44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H44" s="26">
         <v>39.200000000000003</v>
       </c>
       <c r="I44" s="1"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="26">
         <v>0.1</v>
       </c>
       <c r="C45" s="26">
         <v>0.5</v>
       </c>
       <c r="D45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H45" s="26">
         <v>0.5</v>
       </c>
       <c r="I45" s="1"/>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9">
       <c r="A46" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B46" s="26">
         <v>10.4</v>
       </c>
       <c r="C46" s="26">
         <v>48.4</v>
       </c>
       <c r="D46" s="26">
         <v>10.199999999999999</v>
       </c>
       <c r="E46" s="26">
         <v>47.2</v>
       </c>
       <c r="F46" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G46" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H46" s="26">
         <v>32.4</v>
       </c>
       <c r="I46" s="1"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9">
       <c r="A47" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H47" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I47" s="1"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="46"/>
       <c r="C48" s="46"/>
       <c r="D48" s="46"/>
       <c r="E48" s="46"/>
       <c r="F48" s="46"/>
       <c r="G48" s="46"/>
       <c r="H48" s="8"/>
       <c r="I48" s="1"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C49" s="26">
         <v>15.6</v>
       </c>
       <c r="D49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E49" s="26">
         <v>16.600000000000001</v>
       </c>
       <c r="F49" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I49" s="1"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9">
       <c r="A50" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C50" s="26">
         <v>15.6</v>
       </c>
       <c r="D50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E50" s="26">
         <v>16.600000000000001</v>
       </c>
       <c r="F50" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I50" s="1"/>
     </row>
-    <row r="51" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9" ht="23.25">
       <c r="A51" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="46"/>
       <c r="C51" s="46"/>
       <c r="D51" s="46"/>
       <c r="E51" s="46"/>
       <c r="F51" s="46"/>
       <c r="G51" s="46"/>
       <c r="H51" s="8"/>
       <c r="I51" s="1"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="26">
         <v>6.8</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E52" s="26">
         <v>7.4</v>
       </c>
       <c r="F52" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I52" s="34"/>
     </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9">
       <c r="A53" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="26">
         <v>6.8</v>
       </c>
       <c r="D53" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E53" s="26">
         <v>7.4</v>
       </c>
       <c r="F53" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G53" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H53" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I53" s="34"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="46"/>
       <c r="C54" s="46"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9">
       <c r="A55" s="17" t="s">
         <v>88</v>
       </c>
       <c r="B55" s="46"/>
       <c r="C55" s="46"/>
       <c r="D55" s="46"/>
       <c r="E55" s="46"/>
       <c r="F55" s="46"/>
       <c r="G55" s="46"/>
       <c r="H55" s="46"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="26">
         <v>129.6</v>
       </c>
       <c r="C56" s="26">
         <v>423.6</v>
       </c>
       <c r="D56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H56" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="26">
         <v>129.6</v>
       </c>
       <c r="C57" s="26">
         <v>423.6</v>
       </c>
       <c r="D57" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E57" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F57" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G57" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H57" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="46"/>
       <c r="C58" s="46"/>
       <c r="D58" s="46"/>
       <c r="E58" s="46"/>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
       <c r="H58" s="46"/>
     </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="26">
         <v>37.6</v>
       </c>
       <c r="C59" s="26">
         <v>96.3</v>
       </c>
       <c r="D59" s="26">
         <v>15.6</v>
       </c>
       <c r="E59" s="26">
         <v>52.4</v>
       </c>
       <c r="F59" s="26">
         <v>15.6</v>
       </c>
       <c r="G59" s="26">
         <v>52.4</v>
       </c>
       <c r="H59" s="26">
         <v>44.4</v>
       </c>
     </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9">
       <c r="A60" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="26">
         <v>37.6</v>
       </c>
       <c r="C60" s="26">
         <v>96.3</v>
       </c>
       <c r="D60" s="26">
         <v>15.6</v>
       </c>
       <c r="E60" s="26">
         <v>52.4</v>
       </c>
       <c r="F60" s="26">
         <v>15.6</v>
       </c>
       <c r="G60" s="26">
         <v>52.4</v>
       </c>
       <c r="H60" s="26">
         <v>44.4</v>
       </c>
     </row>
-    <row r="61" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9" ht="34.5">
       <c r="A61" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="46"/>
       <c r="C61" s="46"/>
       <c r="D61" s="46"/>
       <c r="E61" s="46"/>
       <c r="F61" s="46"/>
       <c r="G61" s="46"/>
       <c r="H61" s="46"/>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9">
       <c r="A62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="26">
         <v>26.9</v>
       </c>
       <c r="C62" s="26">
         <v>110.5</v>
       </c>
       <c r="D62" s="26">
         <v>25.2</v>
       </c>
       <c r="E62" s="26">
         <v>79.900000000000006</v>
       </c>
       <c r="F62" s="26">
         <v>25.2</v>
       </c>
       <c r="G62" s="26">
         <v>79.900000000000006</v>
       </c>
       <c r="H62" s="26">
         <v>18</v>
       </c>
     </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9">
       <c r="A63" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B63" s="26">
         <v>15.7</v>
       </c>
       <c r="C63" s="26">
         <v>61.6</v>
       </c>
       <c r="D63" s="26">
         <v>10.3</v>
       </c>
       <c r="E63" s="26">
         <v>33.299999999999997</v>
       </c>
       <c r="F63" s="26">
         <v>10.3</v>
       </c>
       <c r="G63" s="26">
         <v>33.299999999999997</v>
       </c>
       <c r="H63" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C64" s="26">
         <v>48.9</v>
       </c>
       <c r="D64" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E64" s="26">
         <v>46.6</v>
       </c>
       <c r="F64" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G64" s="26">
         <v>46.6</v>
       </c>
       <c r="H64" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9">
       <c r="A65" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="8"/>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="46"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="26">
         <v>20</v>
       </c>
       <c r="C66" s="26">
         <v>89.1</v>
       </c>
       <c r="D66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H66" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9">
       <c r="A67" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="26">
         <v>20</v>
       </c>
       <c r="C67" s="26">
         <v>89.1</v>
       </c>
       <c r="D67" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E67" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F67" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G67" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H67" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9">
       <c r="A68" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B68" s="46"/>
       <c r="C68" s="46"/>
       <c r="D68" s="46"/>
       <c r="E68" s="46"/>
       <c r="F68" s="46"/>
       <c r="G68" s="46"/>
       <c r="H68" s="46"/>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9">
       <c r="A69" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
     </row>
-    <row r="70" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9" ht="45.75">
       <c r="A70" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="46"/>
       <c r="C70" s="46"/>
       <c r="D70" s="46"/>
       <c r="E70" s="46"/>
       <c r="F70" s="46"/>
       <c r="G70" s="46"/>
       <c r="H70" s="46"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9">
       <c r="A71" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="28">
         <v>185</v>
       </c>
       <c r="C71" s="28">
         <v>877</v>
       </c>
       <c r="D71" s="28">
         <v>185</v>
       </c>
       <c r="E71" s="28">
         <v>877</v>
       </c>
       <c r="F71" s="28">
         <v>185</v>
       </c>
       <c r="G71" s="28">
         <v>877</v>
       </c>
       <c r="H71" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9">
       <c r="A72" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B72" s="28">
         <v>185</v>
       </c>
       <c r="C72" s="28">
         <v>877</v>
       </c>
       <c r="D72" s="28">
         <v>185</v>
       </c>
       <c r="E72" s="28">
         <v>877</v>
       </c>
       <c r="F72" s="28">
         <v>185</v>
       </c>
       <c r="G72" s="28">
         <v>877</v>
       </c>
       <c r="H72" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9">
       <c r="A73" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B73" s="46"/>
       <c r="C73" s="46"/>
       <c r="D73" s="46"/>
       <c r="E73" s="46"/>
       <c r="F73" s="46"/>
       <c r="G73" s="46"/>
       <c r="H73" s="8"/>
     </row>
-    <row r="74" spans="1:9" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9" s="23" customFormat="1">
       <c r="A74" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="28">
         <v>15200</v>
       </c>
       <c r="C74" s="28">
         <v>74439</v>
       </c>
       <c r="D74" s="28">
         <v>12695</v>
       </c>
       <c r="E74" s="28">
         <v>70254</v>
       </c>
       <c r="F74" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G74" s="28">
         <v>1397</v>
       </c>
       <c r="H74" s="28">
         <v>5348</v>
       </c>
       <c r="I74"/>
     </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9">
       <c r="A75" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="28">
         <v>15200</v>
       </c>
       <c r="C75" s="28">
         <v>74439</v>
       </c>
       <c r="D75" s="28">
         <v>12695</v>
       </c>
       <c r="E75" s="28">
         <v>70254</v>
       </c>
       <c r="F75" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G75" s="28">
         <v>1397</v>
       </c>
       <c r="H75" s="28">
         <v>5348</v>
       </c>
     </row>
-    <row r="76" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9" ht="34.5">
       <c r="A76" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="46"/>
       <c r="C76" s="46"/>
       <c r="D76" s="8"/>
       <c r="E76" s="8"/>
       <c r="F76" s="8"/>
       <c r="G76" s="8"/>
       <c r="H76" s="8"/>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9">
       <c r="A77" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="28">
         <v>4004</v>
       </c>
       <c r="C77" s="28">
         <v>26034</v>
       </c>
       <c r="D77" s="28">
         <v>4572</v>
       </c>
       <c r="E77" s="28">
         <v>20538</v>
       </c>
       <c r="F77" s="28">
         <v>4572</v>
       </c>
       <c r="G77" s="28">
         <v>20538</v>
       </c>
       <c r="H77" s="28">
         <v>39140</v>
       </c>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B78" s="28">
         <v>4004</v>
       </c>
       <c r="C78" s="28">
         <v>26034</v>
       </c>
       <c r="D78" s="28">
         <v>4572</v>
       </c>
       <c r="E78" s="28">
         <v>20538</v>
       </c>
       <c r="F78" s="28">
         <v>4572</v>
       </c>
       <c r="G78" s="28">
         <v>20538</v>
       </c>
       <c r="H78" s="28">
         <v>39140</v>
       </c>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9">
       <c r="A79" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B79" s="8"/>
       <c r="C79" s="8"/>
       <c r="D79" s="8"/>
       <c r="E79" s="8"/>
       <c r="F79" s="8"/>
       <c r="G79" s="8"/>
       <c r="H79" s="8"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C80" s="28">
         <v>315</v>
       </c>
       <c r="D80" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E80" s="28">
         <v>315</v>
       </c>
       <c r="F80" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G80" s="28">
         <v>315</v>
       </c>
       <c r="H80" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9">
       <c r="A81" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B81" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C81" s="28">
         <v>315</v>
       </c>
       <c r="D81" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E81" s="28">
         <v>315</v>
       </c>
       <c r="F81" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G81" s="28">
         <v>315</v>
       </c>
       <c r="H81" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="82" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9" ht="23.25">
       <c r="A82" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B82" s="46"/>
       <c r="C82" s="46"/>
       <c r="D82" s="46"/>
       <c r="E82" s="46"/>
       <c r="F82" s="46"/>
       <c r="G82" s="46"/>
       <c r="H82" s="8"/>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9">
       <c r="A83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="28">
         <v>64</v>
       </c>
       <c r="C83" s="28">
         <v>900</v>
       </c>
       <c r="D83" s="28">
         <v>89</v>
       </c>
       <c r="E83" s="28">
         <v>879</v>
       </c>
       <c r="F83" s="28">
         <v>89</v>
       </c>
       <c r="G83" s="28">
         <v>879</v>
       </c>
       <c r="H83" s="28">
         <v>306</v>
       </c>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9">
       <c r="A84" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B84" s="28">
         <v>64</v>
       </c>
       <c r="C84" s="28">
         <v>900</v>
       </c>
       <c r="D84" s="28">
         <v>89</v>
       </c>
       <c r="E84" s="28">
         <v>879</v>
       </c>
       <c r="F84" s="28">
         <v>89</v>
       </c>
       <c r="G84" s="28">
         <v>879</v>
       </c>
       <c r="H84" s="28">
         <v>306</v>
       </c>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9">
       <c r="A85" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="46"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
       <c r="F85" s="8"/>
       <c r="G85" s="8"/>
       <c r="H85" s="8"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9">
       <c r="A86" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B86" s="46"/>
       <c r="C86" s="46"/>
       <c r="D86" s="46"/>
       <c r="E86" s="46"/>
       <c r="F86" s="46"/>
       <c r="G86" s="46"/>
       <c r="H86" s="8"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9">
       <c r="A87" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="46"/>
       <c r="D87" s="8"/>
       <c r="E87" s="8"/>
       <c r="F87" s="8"/>
       <c r="G87" s="8"/>
       <c r="H87" s="8"/>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9">
       <c r="A88" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B88" s="46"/>
       <c r="C88" s="46"/>
       <c r="D88" s="46"/>
       <c r="E88" s="46"/>
       <c r="F88" s="8"/>
       <c r="G88" s="46"/>
       <c r="H88" s="46"/>
     </row>
-    <row r="89" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9" ht="34.5">
       <c r="A89" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B89" s="46"/>
       <c r="C89" s="46"/>
       <c r="D89" s="46"/>
       <c r="E89" s="46"/>
       <c r="F89" s="8"/>
       <c r="G89" s="46"/>
       <c r="H89" s="46"/>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9">
       <c r="A90" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H90" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9">
       <c r="A91" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H91" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9">
       <c r="A92" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="8"/>
       <c r="D92" s="8"/>
       <c r="E92" s="8"/>
       <c r="F92" s="8"/>
       <c r="G92" s="8"/>
       <c r="H92" s="8"/>
     </row>
-    <row r="93" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9" ht="57">
       <c r="A93" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B93" s="46"/>
       <c r="C93" s="46"/>
       <c r="D93" s="46"/>
       <c r="E93" s="46"/>
       <c r="F93" s="46"/>
       <c r="G93" s="46"/>
       <c r="H93" s="46"/>
     </row>
-    <row r="94" spans="1:9" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9" ht="68.25">
       <c r="A94" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B94" s="46"/>
       <c r="C94" s="46"/>
       <c r="D94" s="46"/>
       <c r="E94" s="46"/>
       <c r="F94" s="46"/>
       <c r="G94" s="46"/>
       <c r="H94" s="46"/>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9">
       <c r="A95" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="26">
         <v>0.4</v>
       </c>
       <c r="C95" s="26">
         <v>4.5</v>
       </c>
       <c r="D95" s="26">
         <v>0.7</v>
       </c>
       <c r="E95" s="26">
         <v>4.8</v>
       </c>
       <c r="F95" s="26">
         <v>0.7</v>
       </c>
       <c r="G95" s="26">
         <v>4.8</v>
       </c>
       <c r="H95" s="26">
         <v>2.1</v>
       </c>
       <c r="I95" s="47"/>
     </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9">
       <c r="A96" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B96" s="26">
         <v>0.4</v>
       </c>
       <c r="C96" s="26">
         <v>4.5</v>
       </c>
       <c r="D96" s="26">
         <v>0.7</v>
       </c>
       <c r="E96" s="26">
         <v>4.8</v>
       </c>
       <c r="F96" s="26">
         <v>0.7</v>
       </c>
       <c r="G96" s="26">
         <v>4.8</v>
       </c>
       <c r="H96" s="26">
         <v>2.1</v>
       </c>
       <c r="I96" s="47"/>
     </row>
-    <row r="97" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:8" ht="23.25">
       <c r="A97" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="46"/>
       <c r="D97" s="8"/>
       <c r="E97" s="8"/>
       <c r="F97" s="8"/>
       <c r="G97" s="8"/>
       <c r="H97" s="8"/>
     </row>
-    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:8">
       <c r="A98" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B98" s="46"/>
       <c r="C98" s="46"/>
       <c r="D98" s="46"/>
       <c r="E98" s="46"/>
       <c r="F98" s="8"/>
       <c r="G98" s="46"/>
       <c r="H98" s="46"/>
     </row>
-    <row r="99" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:8" ht="23.25">
       <c r="A99" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="8"/>
       <c r="D99" s="8"/>
       <c r="E99" s="8"/>
       <c r="F99" s="8"/>
       <c r="G99" s="8"/>
       <c r="H99" s="8"/>
     </row>
-    <row r="100" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:8" ht="34.5">
       <c r="A100" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B100" s="46"/>
       <c r="C100" s="46"/>
       <c r="D100" s="46"/>
       <c r="E100" s="46"/>
       <c r="F100" s="46"/>
       <c r="G100" s="46"/>
       <c r="H100" s="46"/>
     </row>
-    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:8">
       <c r="A101" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="46"/>
       <c r="D101" s="8"/>
       <c r="E101" s="8"/>
       <c r="F101" s="8"/>
       <c r="G101" s="8"/>
       <c r="H101" s="8"/>
     </row>
-    <row r="102" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:8" ht="57">
       <c r="A102" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="46"/>
       <c r="C102" s="46"/>
       <c r="D102" s="46"/>
       <c r="E102" s="46"/>
       <c r="F102" s="46"/>
       <c r="G102" s="46"/>
       <c r="H102" s="46"/>
     </row>
-    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C103" s="28">
         <v>98431</v>
       </c>
       <c r="D103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E103" s="28">
         <v>94899</v>
       </c>
       <c r="F103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G103" s="28">
         <v>34264</v>
       </c>
       <c r="H103" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:8">
       <c r="A104" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C104" s="28">
         <v>98431</v>
       </c>
       <c r="D104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E104" s="28">
         <v>94899</v>
       </c>
       <c r="F104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G104" s="28">
         <v>34264</v>
       </c>
       <c r="H104" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="105" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:8" ht="68.25">
       <c r="A105" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B105" s="46"/>
       <c r="C105" s="46"/>
       <c r="D105" s="46"/>
       <c r="E105" s="46"/>
       <c r="F105" s="46"/>
       <c r="G105" s="46"/>
       <c r="H105" s="8"/>
     </row>
-    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B106" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C106" s="28">
         <v>113825</v>
       </c>
       <c r="D106" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E106" s="28">
         <v>175493</v>
       </c>
       <c r="F106" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G106" s="28">
         <v>175493</v>
       </c>
       <c r="H106" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:8">
       <c r="A107" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B107" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C107" s="28">
         <v>113825</v>
       </c>
       <c r="D107" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E107" s="28">
         <v>175493</v>
       </c>
       <c r="F107" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G107" s="28">
         <v>175493</v>
       </c>
       <c r="H107" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="108" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:8" ht="23.25">
       <c r="A108" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B108" s="46"/>
       <c r="C108" s="46"/>
       <c r="D108" s="46"/>
       <c r="E108" s="46"/>
       <c r="F108" s="46"/>
       <c r="G108" s="46"/>
       <c r="H108" s="46"/>
     </row>
-    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B109" s="46"/>
       <c r="C109" s="46"/>
       <c r="D109" s="46"/>
       <c r="E109" s="46"/>
       <c r="F109" s="46"/>
       <c r="G109" s="46"/>
       <c r="H109" s="46"/>
     </row>
-    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B110" s="26">
         <v>132.5</v>
       </c>
       <c r="C110" s="26">
         <v>473.2</v>
       </c>
       <c r="D110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H110" s="26">
         <v>73</v>
       </c>
     </row>
-    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:8">
       <c r="A111" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B111" s="26">
         <v>89.5</v>
       </c>
       <c r="C111" s="26">
         <v>345.9</v>
       </c>
       <c r="D111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H111" s="26">
         <v>57</v>
       </c>
     </row>
-    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:8">
       <c r="A112" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B112" s="26">
         <v>43</v>
       </c>
       <c r="C112" s="26">
         <v>127.3</v>
       </c>
       <c r="D112" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E112" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F112" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G112" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H112" s="26">
         <v>16</v>
       </c>
     </row>
-    <row r="113" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:8" ht="34.5">
       <c r="A113" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B113" s="46"/>
       <c r="C113" s="46"/>
       <c r="D113" s="46"/>
       <c r="E113" s="46"/>
       <c r="F113" s="46"/>
       <c r="G113" s="46"/>
       <c r="H113" s="46"/>
     </row>
-    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B114" s="26">
         <v>200.8</v>
       </c>
       <c r="C114" s="26">
         <v>648.4</v>
       </c>
       <c r="D114" s="26">
         <v>171.7</v>
       </c>
       <c r="E114" s="26">
         <v>638.4</v>
       </c>
       <c r="F114" s="26">
         <v>151.19999999999999</v>
       </c>
       <c r="G114" s="26">
         <v>592.4</v>
       </c>
       <c r="H114" s="26">
         <v>65.3</v>
       </c>
     </row>
-    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:8">
       <c r="A115" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B115" s="26">
         <v>139.80000000000001</v>
       </c>
       <c r="C115" s="26">
         <v>430.9</v>
       </c>
       <c r="D115" s="26">
         <v>117.2</v>
       </c>
       <c r="E115" s="26">
         <v>426.6</v>
       </c>
       <c r="F115" s="26">
         <v>96.7</v>
       </c>
       <c r="G115" s="26">
         <v>380.6</v>
       </c>
       <c r="H115" s="26">
         <v>41.7</v>
       </c>
     </row>
-    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:8">
       <c r="A116" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B116" s="26">
         <v>61</v>
       </c>
       <c r="C116" s="26">
         <v>217.5</v>
       </c>
       <c r="D116" s="26">
         <v>54.5</v>
       </c>
       <c r="E116" s="26">
         <v>211.8</v>
       </c>
       <c r="F116" s="26">
         <v>54.5</v>
       </c>
       <c r="G116" s="26">
         <v>211.8</v>
       </c>
       <c r="H116" s="26">
         <v>23.6</v>
       </c>
     </row>
-    <row r="117" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:8" ht="23.25">
       <c r="A117" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="8"/>
       <c r="D117" s="8"/>
       <c r="E117" s="8"/>
       <c r="F117" s="8"/>
       <c r="G117" s="8"/>
       <c r="H117" s="8"/>
     </row>
-    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="28">
         <v>2394</v>
       </c>
       <c r="C118" s="28">
         <v>10470</v>
       </c>
       <c r="D118" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E118" s="28">
         <v>3643</v>
       </c>
       <c r="F118" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G118" s="28">
         <v>3643</v>
       </c>
       <c r="H118" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:8">
       <c r="A119" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B119" s="28">
         <v>2394</v>
       </c>
       <c r="C119" s="28">
         <v>10470</v>
       </c>
       <c r="D119" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E119" s="28">
         <v>3643</v>
       </c>
       <c r="F119" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G119" s="28">
         <v>3643</v>
       </c>
       <c r="H119" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="120" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:8" ht="57">
       <c r="A120" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="46"/>
       <c r="D120" s="8"/>
       <c r="E120" s="46"/>
       <c r="F120" s="8"/>
       <c r="G120" s="46"/>
       <c r="H120" s="8"/>
     </row>
-    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D121" s="28">
         <v>8</v>
       </c>
       <c r="E121" s="28">
         <v>83</v>
       </c>
       <c r="F121" s="28">
         <v>8</v>
       </c>
       <c r="G121" s="28">
         <v>83</v>
       </c>
       <c r="H121" s="28">
         <v>614</v>
       </c>
     </row>
-    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:8">
       <c r="A122" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B122" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C122" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D122" s="28">
         <v>8</v>
       </c>
       <c r="E122" s="28">
         <v>83</v>
       </c>
       <c r="F122" s="28">
         <v>8</v>
       </c>
       <c r="G122" s="28">
         <v>83</v>
       </c>
       <c r="H122" s="28">
         <v>614</v>
       </c>
     </row>
-    <row r="123" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:8" ht="23.25">
       <c r="A123" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="46"/>
       <c r="D123" s="8"/>
       <c r="E123" s="46"/>
       <c r="F123" s="8"/>
       <c r="G123" s="46"/>
       <c r="H123" s="8"/>
     </row>
-    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B124" s="28">
         <v>287</v>
       </c>
       <c r="C124" s="28">
         <v>976</v>
       </c>
       <c r="D124" s="28">
         <v>270</v>
       </c>
       <c r="E124" s="28">
         <v>668</v>
       </c>
       <c r="F124" s="28">
         <v>270</v>
       </c>
       <c r="G124" s="28">
         <v>668</v>
       </c>
       <c r="H124" s="28">
         <v>3142</v>
       </c>
     </row>
-    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:8">
       <c r="A125" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B125" s="28">
         <v>287</v>
       </c>
       <c r="C125" s="28">
         <v>976</v>
       </c>
       <c r="D125" s="28">
         <v>270</v>
       </c>
       <c r="E125" s="28">
         <v>668</v>
       </c>
       <c r="F125" s="28">
         <v>270</v>
       </c>
       <c r="G125" s="28">
         <v>668</v>
       </c>
       <c r="H125" s="28">
         <v>3142</v>
       </c>
     </row>
-    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="8"/>
       <c r="D126" s="8"/>
       <c r="E126" s="8"/>
       <c r="F126" s="8"/>
       <c r="G126" s="8"/>
       <c r="H126" s="8"/>
     </row>
-    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B127" s="28">
         <v>15304</v>
       </c>
       <c r="C127" s="28">
         <v>32720</v>
       </c>
       <c r="D127" s="28">
         <v>13378</v>
       </c>
       <c r="E127" s="28">
         <v>24228</v>
       </c>
       <c r="F127" s="28">
         <v>13378</v>
       </c>
       <c r="G127" s="28">
         <v>24228</v>
       </c>
       <c r="H127" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:8">
       <c r="A128" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B128" s="28">
         <v>15304</v>
       </c>
       <c r="C128" s="28">
         <v>32720</v>
       </c>
       <c r="D128" s="28">
         <v>13378</v>
       </c>
       <c r="E128" s="28">
         <v>24228</v>
       </c>
       <c r="F128" s="28">
         <v>13378</v>
       </c>
       <c r="G128" s="28">
         <v>24228</v>
       </c>
       <c r="H128" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="129" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="46"/>
       <c r="D129" s="8"/>
       <c r="E129" s="46"/>
       <c r="F129" s="8"/>
       <c r="G129" s="46"/>
       <c r="H129" s="8"/>
     </row>
-    <row r="130" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:8">
       <c r="A130" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C130" s="28">
         <v>74645</v>
       </c>
       <c r="D130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E130" s="28">
         <v>72400</v>
       </c>
       <c r="F130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G130" s="28">
         <v>72400</v>
       </c>
       <c r="H130" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="131" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:8">
       <c r="A131" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C131" s="28">
         <v>74645</v>
       </c>
       <c r="D131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E131" s="28">
         <v>72400</v>
       </c>
       <c r="F131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G131" s="28">
         <v>72400</v>
       </c>
       <c r="H131" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="132" spans="1:8" ht="90.75" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:8" ht="90.75">
       <c r="A132" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B132" s="46"/>
       <c r="C132" s="46"/>
       <c r="D132" s="8"/>
       <c r="E132" s="8"/>
       <c r="F132" s="8"/>
       <c r="G132" s="8"/>
       <c r="H132" s="8"/>
     </row>
-    <row r="133" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:8">
       <c r="A133" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B133" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C133" s="28">
         <v>689214</v>
       </c>
       <c r="D133" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E133" s="28">
         <v>533831</v>
       </c>
       <c r="F133" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G133" s="28">
         <v>507210</v>
       </c>
       <c r="H133" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="134" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:8">
       <c r="A134" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B134" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C134" s="28">
         <v>689214</v>
       </c>
       <c r="D134" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E134" s="28">
         <v>533831</v>
       </c>
       <c r="F134" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G134" s="28">
         <v>507210</v>
       </c>
       <c r="H134" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:8">
       <c r="A135" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B135" s="34"/>
       <c r="C135" s="34"/>
       <c r="D135" s="34"/>
       <c r="E135" s="34"/>
       <c r="F135" s="34"/>
       <c r="G135" s="34"/>
       <c r="H135" s="34" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="136" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:8" ht="23.25">
       <c r="A136" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="8"/>
       <c r="D136" s="8"/>
       <c r="E136" s="8"/>
       <c r="F136" s="8"/>
       <c r="G136" s="8"/>
       <c r="H136" s="8"/>
     </row>
-    <row r="137" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:8">
       <c r="A137" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B137" s="28">
         <v>1255</v>
       </c>
       <c r="C137" s="28">
         <v>6426</v>
       </c>
       <c r="D137" s="28">
         <v>1251</v>
       </c>
       <c r="E137" s="28">
         <v>6484</v>
       </c>
       <c r="F137" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G137" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H137" s="28">
         <v>180</v>
       </c>
     </row>
-    <row r="138" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:8">
       <c r="A138" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B138" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C138" s="28">
         <v>4782</v>
       </c>
       <c r="D138" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E138" s="28">
         <v>4794</v>
       </c>
       <c r="F138" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G138" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H138" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="139" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:8">
       <c r="A139" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B139" s="28">
         <v>381</v>
       </c>
       <c r="C139" s="28">
         <v>1644</v>
       </c>
       <c r="D139" s="28">
         <v>422</v>
       </c>
       <c r="E139" s="28">
         <v>1690</v>
       </c>
       <c r="F139" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G139" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H139" s="28">
         <v>3</v>
       </c>
     </row>
-    <row r="140" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:8" ht="23.25">
       <c r="A140" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="46"/>
       <c r="D140" s="8"/>
       <c r="E140" s="46"/>
       <c r="F140" s="8"/>
       <c r="G140" s="8"/>
       <c r="H140" s="8"/>
     </row>
-    <row r="141" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:8" ht="23.25">
       <c r="A141" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="46"/>
       <c r="D141" s="8"/>
       <c r="E141" s="46"/>
       <c r="F141" s="8"/>
       <c r="G141" s="46"/>
       <c r="H141" s="8"/>
     </row>
-    <row r="142" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:8">
       <c r="A142" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B142" s="46"/>
       <c r="C142" s="46"/>
       <c r="D142" s="8"/>
       <c r="E142" s="46"/>
       <c r="F142" s="8"/>
       <c r="G142" s="8"/>
       <c r="H142" s="8"/>
     </row>
-    <row r="143" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:8" ht="34.5">
       <c r="A143" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="8"/>
       <c r="D143" s="8"/>
       <c r="E143" s="8"/>
       <c r="F143" s="8"/>
       <c r="G143" s="8"/>
       <c r="H143" s="8"/>
     </row>
-    <row r="144" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:8">
       <c r="A144" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B144" s="26">
         <v>2487.1</v>
       </c>
       <c r="C144" s="26">
         <v>3883.6</v>
       </c>
       <c r="D144" s="26">
         <v>2185.8000000000002</v>
       </c>
       <c r="E144" s="26">
         <v>4123.6000000000004</v>
       </c>
       <c r="F144" s="26">
         <v>2185.8000000000002</v>
       </c>
       <c r="G144" s="26">
         <v>4123.6000000000004</v>
       </c>
       <c r="H144" s="26">
         <v>457.7</v>
       </c>
     </row>
-    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:8">
       <c r="A145" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B145" s="26">
         <v>2487.1</v>
       </c>
       <c r="C145" s="26">
         <v>3883.6</v>
       </c>
       <c r="D145" s="26">
         <v>2185.8000000000002</v>
       </c>
       <c r="E145" s="26">
         <v>4123.6000000000004</v>
       </c>
       <c r="F145" s="26">
         <v>2185.8000000000002</v>
       </c>
       <c r="G145" s="26">
         <v>4123.6000000000004</v>
       </c>
       <c r="H145" s="26">
         <v>457.7</v>
       </c>
     </row>
-    <row r="146" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:8" ht="23.25">
       <c r="A146" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="46"/>
       <c r="D146" s="8"/>
       <c r="E146" s="46"/>
       <c r="F146" s="8"/>
       <c r="G146" s="8"/>
       <c r="H146" s="8"/>
     </row>
-    <row r="147" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:8" ht="34.5">
       <c r="A147" s="12" t="s">
         <v>86</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="46"/>
       <c r="D147" s="8"/>
       <c r="E147" s="46"/>
       <c r="F147" s="8"/>
       <c r="G147" s="8"/>
       <c r="H147" s="8"/>
     </row>
-    <row r="148" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:8">
       <c r="A148" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B148" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C148" s="28">
         <v>47</v>
       </c>
       <c r="D148" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E148" s="28">
         <v>47</v>
       </c>
       <c r="F148" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G148" s="28">
         <v>47</v>
       </c>
       <c r="H148" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="149" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:8">
       <c r="A149" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B149" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C149" s="28">
         <v>47</v>
       </c>
       <c r="D149" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E149" s="28">
         <v>47</v>
       </c>
       <c r="F149" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G149" s="28">
         <v>47</v>
       </c>
       <c r="H149" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="150" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:8" ht="23.25">
       <c r="A150" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="46"/>
       <c r="D150" s="8"/>
       <c r="E150" s="46"/>
       <c r="F150" s="8"/>
       <c r="G150" s="46"/>
       <c r="H150" s="8"/>
     </row>
-    <row r="151" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:8">
       <c r="A151" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B151" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C151" s="28">
         <v>40</v>
       </c>
       <c r="D151" s="28">
         <v>61</v>
       </c>
       <c r="E151" s="28">
         <v>262</v>
       </c>
       <c r="F151" s="28">
         <v>61</v>
       </c>
       <c r="G151" s="28">
         <v>262</v>
       </c>
       <c r="H151" s="28">
         <v>141</v>
       </c>
     </row>
-    <row r="152" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:8">
       <c r="A152" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B152" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C152" s="28">
         <v>40</v>
       </c>
       <c r="D152" s="28">
         <v>61</v>
       </c>
       <c r="E152" s="28">
         <v>262</v>
       </c>
       <c r="F152" s="28">
         <v>61</v>
       </c>
       <c r="G152" s="28">
         <v>262</v>
       </c>
       <c r="H152" s="28">
         <v>141</v>
       </c>
     </row>
-    <row r="153" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:8" ht="23.25">
       <c r="A153" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B153" s="35"/>
       <c r="C153" s="35"/>
       <c r="D153" s="35"/>
       <c r="E153" s="35"/>
       <c r="F153" s="35"/>
       <c r="G153" s="35"/>
       <c r="H153" s="35"/>
     </row>
-    <row r="154" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:8" ht="34.5">
       <c r="A154" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="46"/>
       <c r="D154" s="8"/>
       <c r="E154" s="8"/>
       <c r="F154" s="8"/>
       <c r="G154" s="8"/>
       <c r="H154" s="8"/>
     </row>
-    <row r="155" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:8">
       <c r="A155" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B155" s="28">
         <v>66</v>
       </c>
       <c r="C155" s="28">
         <v>374</v>
       </c>
       <c r="D155" s="28">
         <v>51</v>
       </c>
       <c r="E155" s="28">
         <v>333</v>
       </c>
       <c r="F155" s="28">
         <v>51</v>
       </c>
       <c r="G155" s="28">
         <v>333</v>
       </c>
       <c r="H155" s="28">
         <v>115</v>
       </c>
     </row>
-    <row r="156" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:8">
       <c r="A156" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B156" s="28">
         <v>66</v>
       </c>
       <c r="C156" s="28">
         <v>374</v>
       </c>
       <c r="D156" s="28">
         <v>51</v>
       </c>
       <c r="E156" s="28">
         <v>333</v>
       </c>
       <c r="F156" s="28">
         <v>51</v>
       </c>
       <c r="G156" s="28">
         <v>333</v>
       </c>
       <c r="H156" s="28">
         <v>115</v>
       </c>
     </row>
-    <row r="157" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:8">
       <c r="A157" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B157" s="46"/>
       <c r="C157" s="46"/>
       <c r="D157" s="46"/>
       <c r="E157" s="46"/>
       <c r="F157" s="46"/>
       <c r="G157" s="46"/>
       <c r="H157" s="8"/>
     </row>
-    <row r="158" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:8" ht="22.5" customHeight="1">
       <c r="A158" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B158" s="28">
         <v>155</v>
       </c>
       <c r="C158" s="28">
         <v>952</v>
       </c>
       <c r="D158" s="28">
         <v>337</v>
       </c>
       <c r="E158" s="28">
         <v>1171</v>
       </c>
       <c r="F158" s="28">
         <v>337</v>
       </c>
       <c r="G158" s="28">
         <v>1171</v>
       </c>
       <c r="H158" s="28">
         <v>544</v>
       </c>
     </row>
-    <row r="159" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:8">
       <c r="A159" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B159" s="28">
         <v>155</v>
       </c>
       <c r="C159" s="28">
         <v>952</v>
       </c>
       <c r="D159" s="28">
         <v>337</v>
       </c>
       <c r="E159" s="28">
         <v>1171</v>
       </c>
       <c r="F159" s="28">
         <v>337</v>
       </c>
       <c r="G159" s="28">
         <v>1171</v>
       </c>
       <c r="H159" s="28">
         <v>544</v>
       </c>
     </row>
-    <row r="160" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:8">
       <c r="A160" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="8"/>
       <c r="D160" s="8"/>
       <c r="E160" s="8"/>
       <c r="F160" s="8"/>
       <c r="G160" s="8"/>
       <c r="H160" s="8"/>
     </row>
-    <row r="161" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:8">
       <c r="A161" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B161" s="46"/>
       <c r="C161" s="46"/>
       <c r="D161" s="46"/>
       <c r="E161" s="46"/>
       <c r="F161" s="46"/>
       <c r="G161" s="46"/>
       <c r="H161" s="46"/>
     </row>
-    <row r="162" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:8" ht="23.25">
       <c r="A162" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B162" s="46"/>
       <c r="C162" s="46"/>
       <c r="D162" s="46"/>
       <c r="E162" s="46"/>
       <c r="F162" s="46"/>
       <c r="G162" s="46"/>
       <c r="H162" s="8"/>
     </row>
-    <row r="163" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:8" ht="23.25">
       <c r="A163" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="46"/>
       <c r="D163" s="8"/>
       <c r="E163" s="46"/>
       <c r="F163" s="8"/>
       <c r="G163" s="46"/>
       <c r="H163" s="8"/>
     </row>
-    <row r="164" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:8">
       <c r="A164" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="46"/>
       <c r="D164" s="8"/>
       <c r="E164" s="46"/>
       <c r="F164" s="8"/>
       <c r="G164" s="46"/>
       <c r="H164" s="8"/>
     </row>
-    <row r="165" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:8">
       <c r="A165" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B165" s="26">
         <v>160635.70000000001</v>
       </c>
       <c r="C165" s="26">
         <v>979616.5</v>
       </c>
       <c r="D165" s="26">
         <v>158397</v>
       </c>
       <c r="E165" s="26">
         <v>941334</v>
       </c>
       <c r="F165" s="26">
         <v>158397</v>
       </c>
       <c r="G165" s="26">
         <v>941334</v>
       </c>
       <c r="H165" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="166" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:8">
       <c r="A166" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B166" s="26">
         <v>1198.5999999999999</v>
       </c>
       <c r="C166" s="26">
         <v>27370</v>
       </c>
       <c r="D166" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E166" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F166" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G166" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H166" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="167" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:8">
       <c r="A167" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B167" s="26">
         <v>37741</v>
       </c>
       <c r="C167" s="26">
         <v>167568</v>
       </c>
       <c r="D167" s="26">
         <v>37741</v>
       </c>
       <c r="E167" s="26">
         <v>167568</v>
       </c>
       <c r="F167" s="26">
         <v>37741</v>
       </c>
       <c r="G167" s="26">
         <v>167568</v>
       </c>
       <c r="H167" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="168" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:8">
       <c r="A168" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B168" s="26">
         <v>116235</v>
       </c>
       <c r="C168" s="26">
         <v>765953</v>
       </c>
       <c r="D168" s="26">
         <v>115195</v>
       </c>
       <c r="E168" s="26">
         <v>755041</v>
       </c>
       <c r="F168" s="26">
         <v>115195</v>
       </c>
       <c r="G168" s="26">
         <v>755041</v>
       </c>
       <c r="H168" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="169" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:8">
       <c r="A169" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B169" s="26">
         <v>5461.1</v>
       </c>
       <c r="C169" s="26">
         <v>18725.5</v>
       </c>
       <c r="D169" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E169" s="26">
         <v>18725</v>
       </c>
       <c r="F169" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G169" s="26">
         <v>18725</v>
       </c>
       <c r="H169" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="170" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:8" ht="23.25">
       <c r="A170" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="46"/>
       <c r="D170" s="8"/>
       <c r="E170" s="8"/>
       <c r="F170" s="8"/>
       <c r="G170" s="8"/>
       <c r="H170" s="46"/>
     </row>
-    <row r="171" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:8">
       <c r="A171" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B171" s="26">
         <v>36.5</v>
       </c>
       <c r="C171" s="26">
         <v>1208.0999999999999</v>
       </c>
       <c r="D171" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="E171" s="26">
         <v>782.9</v>
       </c>
       <c r="F171" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="G171" s="26">
         <v>782.9</v>
       </c>
       <c r="H171" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="172" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:8">
       <c r="A172" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B172" s="26">
         <v>30.1</v>
       </c>
       <c r="C172" s="26">
         <v>1005.2</v>
       </c>
       <c r="D172" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="E172" s="26">
         <v>680.7</v>
       </c>
       <c r="F172" s="26">
         <v>9.6999999999999993</v>
       </c>
       <c r="G172" s="26">
         <v>680.7</v>
       </c>
       <c r="H172" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="173" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:8">
       <c r="A173" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B173" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C173" s="26">
         <v>26.1</v>
       </c>
       <c r="D173" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E173" s="26">
         <v>22.3</v>
       </c>
       <c r="F173" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G173" s="26">
         <v>22.3</v>
       </c>
       <c r="H173" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="174" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:8">
       <c r="A174" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C174" s="26">
         <v>0.4</v>
       </c>
       <c r="D174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H174" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="175" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:8">
       <c r="A175" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C175" s="26">
         <v>6</v>
       </c>
       <c r="D175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H175" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="176" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:8">
       <c r="A176" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B176" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C176" s="26">
         <v>106.5</v>
       </c>
       <c r="D176" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E176" s="26">
         <v>72.400000000000006</v>
       </c>
       <c r="F176" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G176" s="26">
         <v>72.400000000000006</v>
       </c>
       <c r="H176" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:9">
       <c r="A177" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B177" s="26">
         <v>6.3</v>
       </c>
       <c r="C177" s="26">
         <v>51.6</v>
       </c>
       <c r="D177" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E177" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F177" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G177" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H177" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:9">
       <c r="A178" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B178" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C178" s="26">
         <v>12.3</v>
       </c>
       <c r="D178" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E178" s="26">
         <v>7.5</v>
       </c>
       <c r="F178" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G178" s="26">
         <v>7.5</v>
       </c>
       <c r="H178" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:9">
       <c r="A179" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="6"/>
       <c r="D179" s="6"/>
       <c r="E179" s="6"/>
       <c r="F179" s="6"/>
       <c r="G179" s="6"/>
       <c r="H179" s="6"/>
       <c r="I179" s="6"/>
     </row>
-    <row r="180" spans="1:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="49" t="s">
+    <row r="180" spans="1:9" ht="43.5" customHeight="1">
+      <c r="A180" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="B180" s="49"/>
-[...9 lines deleted...]
-      <c r="A181" s="49" t="s">
+      <c r="B180" s="51"/>
+      <c r="C180" s="51"/>
+      <c r="D180" s="51"/>
+      <c r="E180" s="51"/>
+      <c r="F180" s="51"/>
+      <c r="G180" s="51"/>
+      <c r="H180" s="51"/>
+      <c r="I180" s="51"/>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="B181" s="49"/>
-[...8 lines deleted...]
-    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B181" s="51"/>
+      <c r="C181" s="51"/>
+      <c r="D181" s="51"/>
+      <c r="E181" s="51"/>
+      <c r="F181" s="51"/>
+      <c r="G181" s="51"/>
+      <c r="H181" s="51"/>
+      <c r="I181" s="51"/>
+    </row>
+    <row r="182" spans="1:9">
       <c r="A182" s="1"/>
       <c r="B182" s="1"/>
       <c r="C182" s="1"/>
       <c r="D182" s="1"/>
       <c r="E182" s="1"/>
       <c r="F182" s="1"/>
       <c r="G182" s="1"/>
       <c r="H182" s="1"/>
       <c r="I182" s="1"/>
     </row>
-    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:9">
       <c r="A183" s="1"/>
       <c r="B183" s="1"/>
       <c r="C183" s="1"/>
       <c r="D183" s="1"/>
       <c r="E183" s="1"/>
       <c r="F183" s="1"/>
       <c r="G183" s="1"/>
       <c r="H183" s="1"/>
       <c r="I183" s="1"/>
     </row>
-    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:9">
       <c r="A184" s="1"/>
       <c r="B184" s="1"/>
       <c r="C184" s="1"/>
       <c r="D184" s="1"/>
       <c r="E184" s="1"/>
       <c r="F184" s="1"/>
       <c r="G184" s="1"/>
       <c r="H184" s="1"/>
       <c r="I184" s="1"/>
     </row>
-    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:9">
       <c r="A185" s="1"/>
       <c r="B185" s="1"/>
       <c r="C185" s="1"/>
       <c r="D185" s="1"/>
       <c r="E185" s="1"/>
       <c r="F185" s="1"/>
       <c r="G185" s="1"/>
       <c r="H185" s="1"/>
       <c r="I185" s="1"/>
     </row>
-    <row r="186" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:9">
       <c r="A186" s="1"/>
       <c r="B186" s="1"/>
       <c r="C186" s="1"/>
       <c r="D186" s="1"/>
       <c r="E186" s="1"/>
       <c r="F186" s="1"/>
       <c r="G186" s="1"/>
       <c r="H186" s="1"/>
       <c r="I186" s="1"/>
     </row>
-    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:9">
       <c r="A187" s="1"/>
       <c r="B187" s="1"/>
       <c r="C187" s="1"/>
       <c r="D187" s="1"/>
       <c r="E187" s="1"/>
       <c r="F187" s="1"/>
       <c r="G187" s="1"/>
       <c r="H187" s="1"/>
       <c r="I187" s="1"/>
     </row>
-    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:9">
       <c r="A188" s="1"/>
       <c r="B188" s="1"/>
       <c r="C188" s="1"/>
       <c r="D188" s="1"/>
       <c r="E188" s="1"/>
       <c r="F188" s="1"/>
       <c r="G188" s="1"/>
       <c r="H188" s="1"/>
       <c r="I188" s="1"/>
     </row>
-    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:9">
       <c r="A189" s="1"/>
       <c r="B189" s="1"/>
       <c r="C189" s="1"/>
       <c r="D189" s="1"/>
       <c r="E189" s="1"/>
       <c r="F189" s="1"/>
       <c r="G189" s="1"/>
       <c r="H189" s="1"/>
       <c r="I189" s="1"/>
     </row>
-    <row r="190" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:9">
       <c r="A190" s="1"/>
       <c r="B190" s="1"/>
       <c r="C190" s="1"/>
       <c r="D190" s="1"/>
       <c r="E190" s="1"/>
       <c r="F190" s="1"/>
       <c r="G190" s="1"/>
       <c r="H190" s="1"/>
       <c r="I190" s="1"/>
     </row>
-    <row r="191" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:9">
       <c r="A191" s="1"/>
       <c r="B191" s="1"/>
       <c r="C191" s="1"/>
       <c r="D191" s="1"/>
       <c r="E191" s="1"/>
       <c r="F191" s="1"/>
       <c r="G191" s="1"/>
       <c r="H191" s="1"/>
       <c r="I191" s="1"/>
     </row>
-    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:9">
       <c r="A192" s="1"/>
       <c r="B192" s="1"/>
       <c r="C192" s="1"/>
       <c r="D192" s="1"/>
       <c r="E192" s="1"/>
       <c r="F192" s="1"/>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
       <c r="I192" s="1"/>
     </row>
-    <row r="193" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:9">
       <c r="A193" s="1"/>
       <c r="B193" s="1"/>
       <c r="C193" s="1"/>
       <c r="D193" s="1"/>
       <c r="E193" s="1"/>
       <c r="F193" s="1"/>
       <c r="G193" s="1"/>
       <c r="H193" s="1"/>
       <c r="I193" s="1"/>
     </row>
-    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:9">
       <c r="A194" s="1"/>
       <c r="B194" s="1"/>
       <c r="C194" s="1"/>
       <c r="D194" s="1"/>
       <c r="E194" s="1"/>
       <c r="F194" s="1"/>
       <c r="G194" s="1"/>
       <c r="H194" s="1"/>
       <c r="I194" s="1"/>
     </row>
-    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:9">
       <c r="A195" s="1"/>
       <c r="B195" s="1"/>
       <c r="C195" s="1"/>
       <c r="D195" s="1"/>
       <c r="E195" s="1"/>
       <c r="F195" s="1"/>
       <c r="G195" s="1"/>
       <c r="H195" s="1"/>
       <c r="I195" s="1"/>
     </row>
-    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:9">
       <c r="A196" s="1"/>
       <c r="B196" s="1"/>
       <c r="C196" s="1"/>
       <c r="D196" s="1"/>
       <c r="E196" s="1"/>
       <c r="F196" s="1"/>
       <c r="G196" s="1"/>
       <c r="H196" s="1"/>
       <c r="I196" s="1"/>
     </row>
-    <row r="197" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:9">
       <c r="A197" s="1"/>
       <c r="B197" s="1"/>
       <c r="C197" s="1"/>
       <c r="D197" s="1"/>
       <c r="E197" s="1"/>
       <c r="F197" s="1"/>
       <c r="G197" s="1"/>
       <c r="H197" s="1"/>
       <c r="I197" s="1"/>
     </row>
-    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:9">
       <c r="A198" s="1"/>
       <c r="B198" s="1"/>
       <c r="C198" s="1"/>
       <c r="D198" s="1"/>
       <c r="E198" s="1"/>
       <c r="F198" s="1"/>
       <c r="G198" s="1"/>
       <c r="H198" s="1"/>
       <c r="I198" s="1"/>
     </row>
-    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:9">
       <c r="A199" s="1"/>
       <c r="B199" s="1"/>
       <c r="C199" s="1"/>
       <c r="D199" s="1"/>
       <c r="E199" s="1"/>
       <c r="F199" s="1"/>
       <c r="G199" s="1"/>
       <c r="H199" s="1"/>
       <c r="I199" s="1"/>
     </row>
-    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:9">
       <c r="A200" s="1"/>
       <c r="B200" s="1"/>
       <c r="C200" s="1"/>
       <c r="D200" s="1"/>
       <c r="E200" s="1"/>
       <c r="F200" s="1"/>
       <c r="G200" s="1"/>
       <c r="H200" s="1"/>
       <c r="I200" s="1"/>
     </row>
-    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:9">
       <c r="A201" s="1"/>
       <c r="B201" s="1"/>
       <c r="C201" s="1"/>
       <c r="D201" s="1"/>
       <c r="E201" s="1"/>
       <c r="F201" s="1"/>
       <c r="G201" s="1"/>
       <c r="H201" s="1"/>
       <c r="I201" s="1"/>
     </row>
-    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:9">
       <c r="A202" s="1"/>
       <c r="B202" s="1"/>
       <c r="C202" s="1"/>
       <c r="D202" s="1"/>
       <c r="E202" s="1"/>
       <c r="F202" s="1"/>
       <c r="G202" s="1"/>
       <c r="H202" s="1"/>
       <c r="I202" s="1"/>
     </row>
-    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:9">
       <c r="A203" s="1"/>
       <c r="B203" s="1"/>
       <c r="C203" s="1"/>
       <c r="D203" s="1"/>
       <c r="E203" s="1"/>
       <c r="F203" s="1"/>
       <c r="G203" s="1"/>
       <c r="H203" s="1"/>
       <c r="I203" s="1"/>
     </row>
-    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:9">
       <c r="A204" s="1"/>
       <c r="B204" s="1"/>
       <c r="C204" s="1"/>
       <c r="D204" s="1"/>
       <c r="E204" s="1"/>
       <c r="F204" s="1"/>
       <c r="G204" s="1"/>
       <c r="H204" s="1"/>
       <c r="I204" s="1"/>
     </row>
-    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:9">
       <c r="A205" s="1"/>
       <c r="B205" s="1"/>
       <c r="C205" s="1"/>
       <c r="D205" s="1"/>
       <c r="E205" s="1"/>
       <c r="F205" s="1"/>
       <c r="G205" s="1"/>
       <c r="H205" s="1"/>
       <c r="I205" s="1"/>
     </row>
-    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:9">
       <c r="A206" s="1"/>
       <c r="B206" s="1"/>
       <c r="C206" s="1"/>
       <c r="D206" s="1"/>
       <c r="E206" s="1"/>
       <c r="F206" s="1"/>
       <c r="G206" s="1"/>
       <c r="H206" s="1"/>
       <c r="I206" s="1"/>
     </row>
-    <row r="207" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:9">
       <c r="A207" s="1"/>
       <c r="B207" s="1"/>
       <c r="C207" s="1"/>
       <c r="D207" s="1"/>
       <c r="E207" s="1"/>
       <c r="F207" s="1"/>
       <c r="G207" s="1"/>
       <c r="H207" s="1"/>
       <c r="I207" s="1"/>
     </row>
-    <row r="208" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:9">
       <c r="A208" s="1"/>
       <c r="B208" s="1"/>
       <c r="C208" s="1"/>
       <c r="D208" s="1"/>
       <c r="E208" s="1"/>
       <c r="F208" s="1"/>
       <c r="G208" s="1"/>
       <c r="H208" s="1"/>
       <c r="I208" s="1"/>
     </row>
-    <row r="209" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:9">
       <c r="A209" s="1"/>
       <c r="B209" s="1"/>
       <c r="C209" s="1"/>
       <c r="D209" s="1"/>
       <c r="E209" s="1"/>
       <c r="F209" s="1"/>
       <c r="G209" s="1"/>
       <c r="H209" s="1"/>
       <c r="I209" s="1"/>
     </row>
-    <row r="210" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:9">
       <c r="A210" s="1"/>
       <c r="B210" s="1"/>
       <c r="C210" s="1"/>
       <c r="D210" s="1"/>
       <c r="E210" s="1"/>
       <c r="F210" s="1"/>
       <c r="G210" s="1"/>
       <c r="H210" s="1"/>
       <c r="I210" s="1"/>
     </row>
-    <row r="211" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:9">
       <c r="A211" s="1"/>
       <c r="B211" s="1"/>
       <c r="C211" s="1"/>
       <c r="D211" s="1"/>
       <c r="E211" s="1"/>
       <c r="F211" s="1"/>
       <c r="G211" s="1"/>
       <c r="H211" s="1"/>
       <c r="I211" s="1"/>
     </row>
-    <row r="212" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:9">
       <c r="A212" s="1"/>
       <c r="B212" s="1"/>
       <c r="C212" s="1"/>
       <c r="D212" s="1"/>
       <c r="E212" s="1"/>
       <c r="F212" s="1"/>
       <c r="G212" s="1"/>
       <c r="H212" s="1"/>
       <c r="I212" s="1"/>
     </row>
-    <row r="213" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:9">
       <c r="A213" s="1"/>
       <c r="B213" s="1"/>
       <c r="C213" s="1"/>
       <c r="D213" s="1"/>
       <c r="E213" s="1"/>
       <c r="F213" s="1"/>
       <c r="G213" s="1"/>
       <c r="H213" s="1"/>
       <c r="I213" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A180:I180"/>
     <mergeCell ref="A181:I181"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:I213"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView topLeftCell="A58" workbookViewId="0">
       <selection activeCell="K22" sqref="K22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.28515625" customWidth="1"/>
     <col min="2" max="3" width="12.5703125" customWidth="1"/>
     <col min="4" max="4" width="12.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" customWidth="1"/>
     <col min="8" max="8" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:9">
+      <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="50"/>
-[...5 lines deleted...]
-      <c r="H1" s="50"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
       <c r="I1" s="1"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:9">
+      <c r="A2" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="50"/>
-[...5 lines deleted...]
-      <c r="H2" s="50"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
       <c r="I2" s="1"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A3" s="51" t="s">
+    <row r="3" spans="1:9">
+      <c r="A3" s="53" t="s">
         <v>97</v>
       </c>
-      <c r="B3" s="51"/>
-[...5 lines deleted...]
-      <c r="H3" s="51"/>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
       <c r="I3" s="1"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="1"/>
     </row>
-    <row r="5" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="53" t="s">
+    <row r="5" spans="1:9" ht="15" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="53"/>
-[...2 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="53"/>
-      <c r="H5" s="54" t="s">
+      <c r="G5" s="55"/>
+      <c r="H5" s="56" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="1"/>
     </row>
-    <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="53" t="s">
+    <row r="6" spans="1:9" ht="15" customHeight="1">
+      <c r="A6" s="54"/>
+      <c r="B6" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="53"/>
-      <c r="D6" s="53" t="s">
+      <c r="C6" s="55"/>
+      <c r="D6" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="53"/>
-[...2 lines deleted...]
-      <c r="H6" s="55"/>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="57"/>
       <c r="I6" s="1"/>
     </row>
-    <row r="7" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="52"/>
+    <row r="7" spans="1:9" ht="22.5" customHeight="1">
+      <c r="A7" s="54"/>
       <c r="B7" s="48" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="48" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="48" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="48" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="48" t="s">
         <v>6</v>
       </c>
       <c r="G7" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="56"/>
+      <c r="H7" s="58"/>
       <c r="I7" s="1"/>
     </row>
-    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" ht="15" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="1"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9">
       <c r="A9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="1"/>
     </row>
-    <row r="10" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" ht="23.25">
       <c r="A10" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="1"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9">
       <c r="A11" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="26">
         <v>406.8</v>
       </c>
       <c r="C11" s="26">
         <v>3096.1</v>
       </c>
       <c r="D11" s="26">
         <v>396.3</v>
       </c>
       <c r="E11" s="26">
         <v>3177.8</v>
       </c>
       <c r="F11" s="26">
         <v>334.5</v>
       </c>
       <c r="G11" s="26">
         <v>2784.9</v>
       </c>
       <c r="H11" s="26">
         <v>153.4</v>
       </c>
       <c r="I11" s="1"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9">
       <c r="A12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="26">
         <v>406.8</v>
       </c>
       <c r="C12" s="26">
         <v>3096.1</v>
       </c>
       <c r="D12" s="26">
         <v>396.3</v>
       </c>
       <c r="E12" s="26">
         <v>3177.8</v>
       </c>
       <c r="F12" s="26">
         <v>334.5</v>
       </c>
       <c r="G12" s="26">
         <v>2784.9</v>
       </c>
       <c r="H12" s="26">
         <v>153.4</v>
       </c>
       <c r="I12" s="1"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9">
       <c r="A13" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I13" s="1"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9">
       <c r="A14" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="34"/>
       <c r="C14" s="33"/>
       <c r="D14" s="34"/>
       <c r="E14" s="33"/>
       <c r="F14" s="34"/>
       <c r="G14" s="33"/>
       <c r="H14" s="34"/>
       <c r="I14" s="1"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9">
       <c r="A15" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I15" s="1"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9">
       <c r="A16" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="26" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I16" s="1"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9">
       <c r="A17" s="3" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="46"/>
       <c r="C17" s="46"/>
       <c r="D17" s="46"/>
       <c r="E17" s="46"/>
       <c r="F17" s="46"/>
       <c r="G17" s="46"/>
       <c r="H17" s="8"/>
       <c r="I17" s="1"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9">
       <c r="A18" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="46"/>
       <c r="C18" s="46"/>
       <c r="D18" s="46"/>
       <c r="E18" s="46"/>
       <c r="F18" s="46"/>
       <c r="G18" s="46"/>
       <c r="H18" s="46"/>
       <c r="I18" s="1"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9">
       <c r="A19" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="46"/>
       <c r="C19" s="46"/>
       <c r="D19" s="46"/>
       <c r="E19" s="46"/>
       <c r="F19" s="46"/>
       <c r="G19" s="46"/>
       <c r="H19" s="46"/>
       <c r="I19" s="1"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="26">
         <v>6774.2</v>
       </c>
       <c r="C20" s="26">
         <v>39622.1</v>
       </c>
       <c r="D20" s="26">
         <v>90.4</v>
       </c>
       <c r="E20" s="26">
         <v>407.2</v>
       </c>
       <c r="F20" s="26">
         <v>90.4</v>
       </c>
       <c r="G20" s="26">
         <v>407.2</v>
       </c>
       <c r="H20" s="26">
         <v>72775.600000000006</v>
       </c>
       <c r="I20" s="1"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9">
       <c r="A21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="26">
         <v>6691.5</v>
       </c>
       <c r="C21" s="26">
         <v>39246.6</v>
       </c>
       <c r="D21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H21" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="1"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9">
       <c r="A22" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="26">
         <v>82.7</v>
       </c>
       <c r="C22" s="26">
         <v>375.5</v>
       </c>
       <c r="D22" s="26">
         <v>90.4</v>
       </c>
       <c r="E22" s="26">
         <v>407.2</v>
       </c>
       <c r="F22" s="26">
         <v>90.4</v>
       </c>
       <c r="G22" s="26">
         <v>407.2</v>
       </c>
       <c r="H22" s="26">
         <v>23.5</v>
       </c>
       <c r="I22" s="1"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="1"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="26">
         <v>94.6</v>
       </c>
       <c r="C24" s="26">
         <v>548.4</v>
       </c>
       <c r="D24" s="26">
         <v>88.3</v>
       </c>
       <c r="E24" s="26">
         <v>532.1</v>
       </c>
       <c r="F24" s="26">
         <v>27.6</v>
       </c>
       <c r="G24" s="26">
         <v>188.7</v>
       </c>
       <c r="H24" s="26">
         <v>38.9</v>
       </c>
       <c r="I24" s="1"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9">
       <c r="A25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="26">
         <v>85.4</v>
       </c>
       <c r="C25" s="26">
         <v>498.1</v>
       </c>
       <c r="D25" s="26">
         <v>83.3</v>
       </c>
       <c r="E25" s="26">
         <v>485.4</v>
       </c>
       <c r="F25" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="26">
         <v>142</v>
       </c>
       <c r="H25" s="26">
         <v>33.299999999999997</v>
       </c>
       <c r="I25" s="1"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9">
       <c r="A26" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="26">
         <v>50.3</v>
       </c>
       <c r="D26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="26">
         <v>46.7</v>
       </c>
       <c r="F26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="26">
         <v>46.7</v>
       </c>
       <c r="H26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="1"/>
     </row>
-    <row r="27" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9">
       <c r="A27" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="1"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9">
       <c r="A28" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="26">
         <v>20.8</v>
       </c>
       <c r="C28" s="26">
         <v>122.2</v>
       </c>
       <c r="D28" s="26">
         <v>19.3</v>
       </c>
       <c r="E28" s="26">
         <v>118.4</v>
       </c>
       <c r="F28" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G28" s="26">
         <v>9.4</v>
       </c>
       <c r="H28" s="26">
         <v>4.0999999999999996</v>
       </c>
       <c r="I28" s="1"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9">
       <c r="A29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="26">
         <v>112</v>
       </c>
       <c r="D29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E29" s="26">
         <v>109</v>
       </c>
       <c r="F29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H29" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I29" s="1"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9">
       <c r="A30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="26">
         <v>10.199999999999999</v>
       </c>
       <c r="D30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="26">
         <v>9.4</v>
       </c>
       <c r="F30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G30" s="26">
         <v>9.4</v>
       </c>
       <c r="H30" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I30" s="1"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9">
       <c r="A31" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="46"/>
       <c r="C31" s="46"/>
       <c r="D31" s="46"/>
       <c r="E31" s="46"/>
       <c r="F31" s="46"/>
       <c r="G31" s="46"/>
       <c r="H31" s="46"/>
       <c r="I31" s="1"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9">
       <c r="A32" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="26">
         <v>408.5</v>
       </c>
       <c r="D32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="1"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9">
       <c r="A33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="26">
         <v>408.5</v>
       </c>
       <c r="D33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I33" s="1"/>
     </row>
-    <row r="34" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9" ht="23.25">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="46"/>
       <c r="C34" s="46"/>
       <c r="D34" s="46"/>
       <c r="E34" s="46"/>
       <c r="F34" s="46"/>
       <c r="G34" s="46"/>
       <c r="H34" s="46"/>
       <c r="I34" s="1"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9">
       <c r="A35" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="26">
         <v>358.4</v>
       </c>
       <c r="C35" s="26">
         <v>2002.8</v>
       </c>
       <c r="D35" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="26">
         <v>102.4</v>
       </c>
       <c r="F35" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G35" s="26">
         <v>102.4</v>
       </c>
       <c r="H35" s="26">
         <v>382.3</v>
       </c>
       <c r="I35" s="1"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9">
       <c r="A36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="26">
         <v>61</v>
       </c>
       <c r="D36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I36" s="1"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A37" s="57" t="s">
+    <row r="37" spans="1:9">
+      <c r="A37" s="50" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="26">
         <v>1</v>
       </c>
       <c r="D37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I37" s="1"/>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9">
       <c r="A38" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B38" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="26">
         <v>145</v>
       </c>
       <c r="D38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I38" s="1"/>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9">
       <c r="A39" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="26">
         <v>33</v>
       </c>
       <c r="C39" s="26">
         <v>143.19999999999999</v>
       </c>
       <c r="D39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="27" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="1"/>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9">
       <c r="A40" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B40" s="26">
         <v>41.6</v>
       </c>
       <c r="C40" s="26">
         <v>253.4</v>
       </c>
       <c r="D40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H40" s="26">
         <v>0.4</v>
       </c>
       <c r="I40" s="1"/>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9">
       <c r="A41" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B41" s="26">
         <v>197.8</v>
       </c>
       <c r="C41" s="26">
         <v>1399.2</v>
       </c>
       <c r="D41" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E41" s="26">
         <v>102.4</v>
       </c>
       <c r="F41" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G41" s="26">
         <v>102.4</v>
       </c>
       <c r="H41" s="26">
         <v>62</v>
       </c>
       <c r="I41" s="1"/>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9">
       <c r="A42" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="1"/>
     </row>
-    <row r="43" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9" ht="23.25">
       <c r="A43" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="46"/>
       <c r="C43" s="46"/>
       <c r="D43" s="46"/>
       <c r="E43" s="46"/>
       <c r="F43" s="46"/>
       <c r="G43" s="46"/>
       <c r="H43" s="46"/>
       <c r="I43" s="1"/>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="26">
         <v>11.4</v>
       </c>
       <c r="C44" s="26">
         <v>60.3</v>
       </c>
       <c r="D44" s="26">
         <v>10.9</v>
       </c>
       <c r="E44" s="26">
         <v>58.1</v>
       </c>
       <c r="F44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G44" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H44" s="26">
         <v>39.700000000000003</v>
       </c>
       <c r="I44" s="1"/>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9">
       <c r="A45" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="26">
         <v>0.1</v>
       </c>
       <c r="C45" s="26">
         <v>0.6</v>
       </c>
       <c r="D45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G45" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H45" s="26">
         <v>0.6</v>
       </c>
       <c r="I45" s="1"/>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9">
       <c r="A46" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B46" s="26">
         <v>11.3</v>
       </c>
       <c r="C46" s="26">
         <v>59.7</v>
       </c>
       <c r="D46" s="26">
         <v>10.9</v>
       </c>
       <c r="E46" s="26">
         <v>58.1</v>
       </c>
       <c r="F46" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G46" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H46" s="26">
         <v>32.799999999999997</v>
       </c>
       <c r="I46" s="1"/>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9">
       <c r="A47" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G47" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H47" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I47" s="1"/>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9">
       <c r="A48" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="46"/>
       <c r="C48" s="46"/>
       <c r="D48" s="46"/>
       <c r="E48" s="46"/>
       <c r="F48" s="46"/>
       <c r="G48" s="46"/>
       <c r="H48" s="8"/>
       <c r="I48" s="1"/>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9">
       <c r="A49" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C49" s="26">
         <v>18.100000000000001</v>
       </c>
       <c r="D49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E49" s="26">
         <v>18.5</v>
       </c>
       <c r="F49" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H49" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I49" s="1"/>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9">
       <c r="A50" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C50" s="26">
         <v>18.100000000000001</v>
       </c>
       <c r="D50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E50" s="26">
         <v>18.5</v>
       </c>
       <c r="F50" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H50" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I50" s="1"/>
     </row>
-    <row r="51" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9" ht="23.25">
       <c r="A51" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="46"/>
       <c r="C51" s="46"/>
       <c r="D51" s="46"/>
       <c r="E51" s="46"/>
       <c r="F51" s="46"/>
       <c r="G51" s="46"/>
       <c r="H51" s="8"/>
       <c r="I51" s="1"/>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9">
       <c r="A52" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="26">
         <v>7.8</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E52" s="26">
         <v>8.1999999999999993</v>
       </c>
       <c r="F52" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I52" s="34"/>
     </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9">
       <c r="A53" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B53" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="26">
         <v>7.8</v>
       </c>
       <c r="D53" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E53" s="26">
         <v>8.1999999999999993</v>
       </c>
       <c r="F53" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G53" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H53" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I53" s="34"/>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9">
       <c r="A54" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="46"/>
       <c r="C54" s="46"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:9">
       <c r="A55" s="17" t="s">
         <v>88</v>
       </c>
       <c r="B55" s="46"/>
       <c r="C55" s="46"/>
       <c r="D55" s="46"/>
       <c r="E55" s="46"/>
       <c r="F55" s="46"/>
       <c r="G55" s="46"/>
       <c r="H55" s="46"/>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9">
       <c r="A56" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="26">
         <v>120.1</v>
       </c>
       <c r="C56" s="26">
         <v>543.70000000000005</v>
       </c>
       <c r="D56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G56" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H56" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9">
       <c r="A57" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="26">
         <v>120.1</v>
       </c>
       <c r="C57" s="26">
         <v>543.70000000000005</v>
       </c>
       <c r="D57" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E57" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F57" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G57" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H57" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9">
       <c r="A58" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="46"/>
       <c r="C58" s="46"/>
       <c r="D58" s="46"/>
       <c r="E58" s="46"/>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
       <c r="H58" s="46"/>
     </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9">
       <c r="A59" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="26">
         <v>39.6</v>
       </c>
       <c r="C59" s="26">
         <v>135.9</v>
       </c>
       <c r="D59" s="26">
         <v>17.399999999999999</v>
       </c>
       <c r="E59" s="26">
         <v>69.8</v>
       </c>
       <c r="F59" s="26">
         <v>17.399999999999999</v>
       </c>
       <c r="G59" s="26">
         <v>69.8</v>
       </c>
       <c r="H59" s="26">
         <v>40.4</v>
       </c>
     </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:9">
       <c r="A60" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B60" s="26">
         <v>39.6</v>
       </c>
       <c r="C60" s="26">
         <v>135.9</v>
       </c>
       <c r="D60" s="26">
         <v>17.399999999999999</v>
       </c>
       <c r="E60" s="26">
         <v>69.8</v>
       </c>
       <c r="F60" s="26">
         <v>17.399999999999999</v>
       </c>
       <c r="G60" s="26">
         <v>69.8</v>
       </c>
       <c r="H60" s="26">
         <v>40.4</v>
       </c>
     </row>
-    <row r="61" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:9" ht="34.5">
       <c r="A61" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="46"/>
       <c r="C61" s="46"/>
       <c r="D61" s="46"/>
       <c r="E61" s="46"/>
       <c r="F61" s="46"/>
       <c r="G61" s="46"/>
       <c r="H61" s="46"/>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9">
       <c r="A62" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="26">
         <v>32.799999999999997</v>
       </c>
       <c r="C62" s="26">
         <v>143.30000000000001</v>
       </c>
       <c r="D62" s="26">
         <v>29.5</v>
       </c>
       <c r="E62" s="26">
         <v>109.4</v>
       </c>
       <c r="F62" s="26">
         <v>29.5</v>
       </c>
       <c r="G62" s="26">
         <v>109.4</v>
       </c>
       <c r="H62" s="26">
         <v>15.5</v>
       </c>
     </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9">
       <c r="A63" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B63" s="26">
         <v>18.600000000000001</v>
       </c>
       <c r="C63" s="26">
         <v>80.2</v>
       </c>
       <c r="D63" s="26">
         <v>11.5</v>
       </c>
       <c r="E63" s="26">
         <v>44.8</v>
       </c>
       <c r="F63" s="26">
         <v>11.5</v>
       </c>
       <c r="G63" s="26">
         <v>44.8</v>
       </c>
       <c r="H63" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9">
       <c r="A64" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B64" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C64" s="26">
         <v>63.1</v>
       </c>
       <c r="D64" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E64" s="26">
         <v>64.599999999999994</v>
       </c>
       <c r="F64" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G64" s="26">
         <v>64.599999999999994</v>
       </c>
       <c r="H64" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9">
       <c r="A65" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="8"/>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="46"/>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9">
       <c r="A66" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="26">
         <v>26</v>
       </c>
       <c r="C66" s="26">
         <v>115.1</v>
       </c>
       <c r="D66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G66" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H66" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9">
       <c r="A67" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B67" s="26">
         <v>26</v>
       </c>
       <c r="C67" s="26">
         <v>115.1</v>
       </c>
       <c r="D67" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E67" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F67" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G67" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H67" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9">
       <c r="A68" s="3" t="s">
         <v>65</v>
       </c>
       <c r="B68" s="46"/>
       <c r="C68" s="46"/>
       <c r="D68" s="46"/>
       <c r="E68" s="46"/>
       <c r="F68" s="46"/>
       <c r="G68" s="46"/>
       <c r="H68" s="46"/>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9">
       <c r="A69" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
     </row>
-    <row r="70" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9" ht="45.75">
       <c r="A70" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B70" s="46"/>
       <c r="C70" s="46"/>
       <c r="D70" s="46"/>
       <c r="E70" s="46"/>
       <c r="F70" s="46"/>
       <c r="G70" s="46"/>
       <c r="H70" s="46"/>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9">
       <c r="A71" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="28">
         <v>193</v>
       </c>
       <c r="C71" s="28">
         <v>1070</v>
       </c>
       <c r="D71" s="28">
         <v>193</v>
       </c>
       <c r="E71" s="28">
         <v>1070</v>
       </c>
       <c r="F71" s="28">
         <v>193</v>
       </c>
       <c r="G71" s="28">
         <v>1070</v>
       </c>
       <c r="H71" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:9">
       <c r="A72" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B72" s="28">
         <v>193</v>
       </c>
       <c r="C72" s="28">
         <v>1070</v>
       </c>
       <c r="D72" s="28">
         <v>193</v>
       </c>
       <c r="E72" s="28">
         <v>1070</v>
       </c>
       <c r="F72" s="28">
         <v>193</v>
       </c>
       <c r="G72" s="28">
         <v>1070</v>
       </c>
       <c r="H72" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:9">
       <c r="A73" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B73" s="46"/>
       <c r="C73" s="46"/>
       <c r="D73" s="46"/>
       <c r="E73" s="46"/>
       <c r="F73" s="46"/>
       <c r="G73" s="46"/>
       <c r="H73" s="8"/>
     </row>
-    <row r="74" spans="1:9" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:9" s="23" customFormat="1">
       <c r="A74" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="28">
         <v>12229</v>
       </c>
       <c r="C74" s="28">
         <v>86668</v>
       </c>
       <c r="D74" s="28">
         <v>13243</v>
       </c>
       <c r="E74" s="28">
         <v>83497</v>
       </c>
       <c r="F74" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G74" s="28">
         <v>1612</v>
       </c>
       <c r="H74" s="28">
         <v>3184</v>
       </c>
       <c r="I74"/>
     </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9">
       <c r="A75" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="28">
         <v>12229</v>
       </c>
       <c r="C75" s="28">
         <v>86668</v>
       </c>
       <c r="D75" s="28">
         <v>13243</v>
       </c>
       <c r="E75" s="28">
         <v>83497</v>
       </c>
       <c r="F75" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G75" s="28">
         <v>1612</v>
       </c>
       <c r="H75" s="28">
         <v>3184</v>
       </c>
     </row>
-    <row r="76" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9" ht="34.5">
       <c r="A76" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="46"/>
       <c r="C76" s="46"/>
       <c r="D76" s="8"/>
       <c r="E76" s="8"/>
       <c r="F76" s="8"/>
       <c r="G76" s="8"/>
       <c r="H76" s="8"/>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:9">
       <c r="A77" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B77" s="28">
         <v>6813</v>
       </c>
       <c r="C77" s="28">
         <v>32847</v>
       </c>
       <c r="D77" s="28">
         <v>7251</v>
       </c>
       <c r="E77" s="28">
         <v>27789</v>
       </c>
       <c r="F77" s="28">
         <v>7251</v>
       </c>
       <c r="G77" s="28">
         <v>27789</v>
       </c>
       <c r="H77" s="28">
         <v>38612</v>
       </c>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9">
       <c r="A78" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B78" s="28">
         <v>6813</v>
       </c>
       <c r="C78" s="28">
         <v>32847</v>
       </c>
       <c r="D78" s="28">
         <v>7251</v>
       </c>
       <c r="E78" s="28">
         <v>27789</v>
       </c>
       <c r="F78" s="28">
         <v>7251</v>
       </c>
       <c r="G78" s="28">
         <v>27789</v>
       </c>
       <c r="H78" s="28">
         <v>38612</v>
       </c>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9">
       <c r="A79" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B79" s="8"/>
       <c r="C79" s="8"/>
       <c r="D79" s="8"/>
       <c r="E79" s="8"/>
       <c r="F79" s="8"/>
       <c r="G79" s="8"/>
       <c r="H79" s="8"/>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9">
       <c r="A80" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B80" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C80" s="28">
         <v>342</v>
       </c>
       <c r="D80" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E80" s="28">
         <v>342</v>
       </c>
       <c r="F80" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G80" s="28">
         <v>342</v>
       </c>
       <c r="H80" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9">
       <c r="A81" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B81" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C81" s="28">
         <v>342</v>
       </c>
       <c r="D81" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E81" s="28">
         <v>342</v>
       </c>
       <c r="F81" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G81" s="28">
         <v>342</v>
       </c>
       <c r="H81" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="82" spans="1:9" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9" ht="23.25">
       <c r="A82" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B82" s="46"/>
       <c r="C82" s="46"/>
       <c r="D82" s="46"/>
       <c r="E82" s="46"/>
       <c r="F82" s="46"/>
       <c r="G82" s="46"/>
       <c r="H82" s="8"/>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9">
       <c r="A83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B83" s="28">
         <v>57</v>
       </c>
       <c r="C83" s="28">
         <v>957</v>
       </c>
       <c r="D83" s="28">
         <v>94</v>
       </c>
       <c r="E83" s="28">
         <v>973</v>
       </c>
       <c r="F83" s="28">
         <v>94</v>
       </c>
       <c r="G83" s="28">
         <v>973</v>
       </c>
       <c r="H83" s="28">
         <v>269</v>
       </c>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:9">
       <c r="A84" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B84" s="28">
         <v>57</v>
       </c>
       <c r="C84" s="28">
         <v>957</v>
       </c>
       <c r="D84" s="28">
         <v>94</v>
       </c>
       <c r="E84" s="28">
         <v>973</v>
       </c>
       <c r="F84" s="28">
         <v>94</v>
       </c>
       <c r="G84" s="28">
         <v>973</v>
       </c>
       <c r="H84" s="28">
         <v>269</v>
       </c>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9">
       <c r="A85" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="46"/>
       <c r="D85" s="8"/>
       <c r="E85" s="8"/>
       <c r="F85" s="8"/>
       <c r="G85" s="8"/>
       <c r="H85" s="8"/>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9">
       <c r="A86" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B86" s="46"/>
       <c r="C86" s="46"/>
       <c r="D86" s="46"/>
       <c r="E86" s="46"/>
       <c r="F86" s="46"/>
       <c r="G86" s="46"/>
       <c r="H86" s="8"/>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:9">
       <c r="A87" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="46"/>
       <c r="D87" s="8"/>
       <c r="E87" s="8"/>
       <c r="F87" s="8"/>
       <c r="G87" s="8"/>
       <c r="H87" s="8"/>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9">
       <c r="A88" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B88" s="46"/>
       <c r="C88" s="46"/>
       <c r="D88" s="46"/>
       <c r="E88" s="46"/>
       <c r="F88" s="8"/>
       <c r="G88" s="46"/>
       <c r="H88" s="46"/>
     </row>
-    <row r="89" spans="1:9" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9" ht="34.5">
       <c r="A89" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B89" s="46"/>
       <c r="C89" s="46"/>
       <c r="D89" s="46"/>
       <c r="E89" s="46"/>
       <c r="F89" s="8"/>
       <c r="G89" s="46"/>
       <c r="H89" s="46"/>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9">
       <c r="A90" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G90" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H90" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9">
       <c r="A91" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G91" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H91" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9">
       <c r="A92" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="8"/>
       <c r="D92" s="8"/>
       <c r="E92" s="8"/>
       <c r="F92" s="8"/>
       <c r="G92" s="8"/>
       <c r="H92" s="8"/>
     </row>
-    <row r="93" spans="1:9" ht="45.75" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9" ht="57">
       <c r="A93" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B93" s="46"/>
       <c r="C93" s="46"/>
       <c r="D93" s="46"/>
       <c r="E93" s="46"/>
       <c r="F93" s="46"/>
       <c r="G93" s="46"/>
       <c r="H93" s="46"/>
     </row>
-    <row r="94" spans="1:9" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9" ht="68.25">
       <c r="A94" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B94" s="46"/>
       <c r="C94" s="46"/>
       <c r="D94" s="46"/>
       <c r="E94" s="46"/>
       <c r="F94" s="46"/>
       <c r="G94" s="46"/>
       <c r="H94" s="46"/>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9">
       <c r="A95" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B95" s="26">
         <v>0.6</v>
       </c>
       <c r="C95" s="26">
         <v>5.0999999999999996</v>
       </c>
       <c r="D95" s="26">
         <v>0.6</v>
       </c>
       <c r="E95" s="26">
         <v>5.4</v>
       </c>
       <c r="F95" s="26">
         <v>0.6</v>
       </c>
       <c r="G95" s="26">
         <v>5.4</v>
       </c>
       <c r="H95" s="26">
         <v>2.1</v>
       </c>
       <c r="I95" s="47"/>
     </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9">
       <c r="A96" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B96" s="26">
         <v>0.6</v>
       </c>
       <c r="C96" s="26">
         <v>5.0999999999999996</v>
       </c>
       <c r="D96" s="26">
         <v>0.6</v>
       </c>
       <c r="E96" s="26">
         <v>5.4</v>
       </c>
       <c r="F96" s="26">
         <v>0.6</v>
       </c>
       <c r="G96" s="26">
         <v>5.4</v>
       </c>
       <c r="H96" s="26">
         <v>2.1</v>
       </c>
       <c r="I96" s="47"/>
     </row>
-    <row r="97" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:8" ht="23.25">
       <c r="A97" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="46"/>
       <c r="D97" s="8"/>
       <c r="E97" s="8"/>
       <c r="F97" s="8"/>
       <c r="G97" s="8"/>
       <c r="H97" s="8"/>
     </row>
-    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:8">
       <c r="A98" s="3" t="s">
         <v>73</v>
       </c>
       <c r="B98" s="46"/>
       <c r="C98" s="46"/>
       <c r="D98" s="46"/>
       <c r="E98" s="46"/>
       <c r="F98" s="8"/>
       <c r="G98" s="46"/>
       <c r="H98" s="46"/>
     </row>
-    <row r="99" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:8" ht="23.25">
       <c r="A99" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="8"/>
       <c r="D99" s="8"/>
       <c r="E99" s="8"/>
       <c r="F99" s="8"/>
       <c r="G99" s="8"/>
       <c r="H99" s="8"/>
     </row>
-    <row r="100" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:8" ht="34.5">
       <c r="A100" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B100" s="46"/>
       <c r="C100" s="46"/>
       <c r="D100" s="46"/>
       <c r="E100" s="46"/>
       <c r="F100" s="46"/>
       <c r="G100" s="46"/>
       <c r="H100" s="46"/>
     </row>
-    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:8">
       <c r="A101" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="46"/>
       <c r="D101" s="8"/>
       <c r="E101" s="8"/>
       <c r="F101" s="8"/>
       <c r="G101" s="8"/>
       <c r="H101" s="8"/>
     </row>
-    <row r="102" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:8" ht="57">
       <c r="A102" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B102" s="46"/>
       <c r="C102" s="46"/>
       <c r="D102" s="46"/>
       <c r="E102" s="46"/>
       <c r="F102" s="46"/>
       <c r="G102" s="46"/>
       <c r="H102" s="46"/>
     </row>
-    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C103" s="28">
         <v>124966</v>
       </c>
       <c r="D103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E103" s="28">
         <v>117768</v>
       </c>
       <c r="F103" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G103" s="28">
         <v>46463</v>
       </c>
       <c r="H103" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:8">
       <c r="A104" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C104" s="28">
         <v>124966</v>
       </c>
       <c r="D104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E104" s="28">
         <v>117768</v>
       </c>
       <c r="F104" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G104" s="28">
         <v>46463</v>
       </c>
       <c r="H104" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="105" spans="1:8" ht="68.25" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:8" ht="68.25">
       <c r="A105" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B105" s="46"/>
       <c r="C105" s="46"/>
       <c r="D105" s="46"/>
       <c r="E105" s="46"/>
       <c r="F105" s="46"/>
       <c r="G105" s="46"/>
       <c r="H105" s="8"/>
     </row>
-    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B106" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C106" s="28">
         <v>177825</v>
       </c>
       <c r="D106" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E106" s="28">
         <v>238893</v>
       </c>
       <c r="F106" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G106" s="28">
         <v>236856</v>
       </c>
       <c r="H106" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:8">
       <c r="A107" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B107" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C107" s="28">
         <v>177825</v>
       </c>
       <c r="D107" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E107" s="28">
         <v>238893</v>
       </c>
       <c r="F107" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G107" s="28">
         <v>236856</v>
       </c>
       <c r="H107" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="108" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:8" ht="23.25">
       <c r="A108" s="3" t="s">
         <v>77</v>
       </c>
       <c r="B108" s="46"/>
       <c r="C108" s="46"/>
       <c r="D108" s="46"/>
       <c r="E108" s="46"/>
       <c r="F108" s="46"/>
       <c r="G108" s="46"/>
       <c r="H108" s="46"/>
     </row>
-    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B109" s="46"/>
       <c r="C109" s="46"/>
       <c r="D109" s="46"/>
       <c r="E109" s="46"/>
       <c r="F109" s="46"/>
       <c r="G109" s="46"/>
       <c r="H109" s="46"/>
     </row>
-    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B110" s="26">
         <v>154.69999999999999</v>
       </c>
       <c r="C110" s="26">
         <v>627.9</v>
       </c>
       <c r="D110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G110" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H110" s="26">
         <v>75.2</v>
       </c>
     </row>
-    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:8">
       <c r="A111" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B111" s="26">
         <v>86.5</v>
       </c>
       <c r="C111" s="26">
         <v>432.4</v>
       </c>
       <c r="D111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G111" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H111" s="26">
         <v>50.7</v>
       </c>
     </row>
-    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:8">
       <c r="A112" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B112" s="26">
         <v>68.2</v>
       </c>
       <c r="C112" s="26">
         <v>195.5</v>
       </c>
       <c r="D112" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E112" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F112" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G112" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H112" s="26">
         <v>24.5</v>
       </c>
     </row>
-    <row r="113" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:8" ht="34.5">
       <c r="A113" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B113" s="46"/>
       <c r="C113" s="46"/>
       <c r="D113" s="46"/>
       <c r="E113" s="46"/>
       <c r="F113" s="46"/>
       <c r="G113" s="46"/>
       <c r="H113" s="46"/>
     </row>
-    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B114" s="26">
         <v>197.6</v>
       </c>
       <c r="C114" s="26">
         <v>846</v>
       </c>
       <c r="D114" s="26">
         <v>207.3</v>
       </c>
       <c r="E114" s="26">
         <v>845.7</v>
       </c>
       <c r="F114" s="26">
         <v>180.3</v>
       </c>
       <c r="G114" s="26">
         <v>772.7</v>
       </c>
       <c r="H114" s="26">
         <v>55.6</v>
       </c>
     </row>
-    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:8">
       <c r="A115" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B115" s="26">
         <v>122.2</v>
       </c>
       <c r="C115" s="26">
         <v>553.1</v>
       </c>
       <c r="D115" s="26">
         <v>133</v>
       </c>
       <c r="E115" s="26">
         <v>559.6</v>
       </c>
       <c r="F115" s="26">
         <v>106</v>
       </c>
       <c r="G115" s="26">
         <v>486.6</v>
       </c>
       <c r="H115" s="26">
         <v>30.9</v>
       </c>
     </row>
-    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:8">
       <c r="A116" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B116" s="26">
         <v>75.400000000000006</v>
       </c>
       <c r="C116" s="26">
         <v>292.89999999999998</v>
       </c>
       <c r="D116" s="26">
         <v>74.3</v>
       </c>
       <c r="E116" s="26">
         <v>286.10000000000002</v>
       </c>
       <c r="F116" s="26">
         <v>74.3</v>
       </c>
       <c r="G116" s="26">
         <v>286.10000000000002</v>
       </c>
       <c r="H116" s="26">
         <v>24.7</v>
       </c>
     </row>
-    <row r="117" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:8" ht="23.25">
       <c r="A117" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="8"/>
       <c r="D117" s="8"/>
       <c r="E117" s="8"/>
       <c r="F117" s="8"/>
       <c r="G117" s="8"/>
       <c r="H117" s="8"/>
     </row>
-    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="28">
         <v>3570</v>
       </c>
       <c r="C118" s="28">
         <v>14040</v>
       </c>
       <c r="D118" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E118" s="28">
         <v>4630</v>
       </c>
       <c r="F118" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G118" s="28">
         <v>4630</v>
       </c>
       <c r="H118" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:8">
       <c r="A119" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B119" s="28">
         <v>3570</v>
       </c>
       <c r="C119" s="28">
         <v>14040</v>
       </c>
       <c r="D119" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E119" s="28">
         <v>4630</v>
       </c>
       <c r="F119" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G119" s="28">
         <v>4630</v>
       </c>
       <c r="H119" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="120" spans="1:8" ht="57" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:8" ht="57">
       <c r="A120" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="46"/>
       <c r="D120" s="8"/>
       <c r="E120" s="46"/>
       <c r="F120" s="8"/>
       <c r="G120" s="46"/>
       <c r="H120" s="8"/>
     </row>
-    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C121" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D121" s="28">
         <v>58</v>
       </c>
       <c r="E121" s="28">
         <v>141</v>
       </c>
       <c r="F121" s="28">
         <v>58</v>
       </c>
       <c r="G121" s="28">
         <v>141</v>
       </c>
       <c r="H121" s="28">
         <v>556</v>
       </c>
     </row>
-    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:8">
       <c r="A122" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B122" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C122" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D122" s="28">
         <v>58</v>
       </c>
       <c r="E122" s="28">
         <v>141</v>
       </c>
       <c r="F122" s="28">
         <v>58</v>
       </c>
       <c r="G122" s="28">
         <v>141</v>
       </c>
       <c r="H122" s="28">
         <v>556</v>
       </c>
     </row>
-    <row r="123" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:8" ht="23.25">
       <c r="A123" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="46"/>
       <c r="D123" s="8"/>
       <c r="E123" s="46"/>
       <c r="F123" s="8"/>
       <c r="G123" s="46"/>
       <c r="H123" s="8"/>
     </row>
-    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B124" s="28">
         <v>56</v>
       </c>
       <c r="C124" s="28">
         <v>1032</v>
       </c>
       <c r="D124" s="28">
         <v>192</v>
       </c>
       <c r="E124" s="28">
         <v>860</v>
       </c>
       <c r="F124" s="28">
         <v>192</v>
       </c>
       <c r="G124" s="28">
         <v>860</v>
       </c>
       <c r="H124" s="28">
         <v>3006</v>
       </c>
     </row>
-    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:8">
       <c r="A125" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B125" s="28">
         <v>56</v>
       </c>
       <c r="C125" s="28">
         <v>1032</v>
       </c>
       <c r="D125" s="28">
         <v>192</v>
       </c>
       <c r="E125" s="28">
         <v>860</v>
       </c>
       <c r="F125" s="28">
         <v>192</v>
       </c>
       <c r="G125" s="28">
         <v>860</v>
       </c>
       <c r="H125" s="28">
         <v>3006</v>
       </c>
     </row>
-    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="8"/>
       <c r="D126" s="8"/>
       <c r="E126" s="8"/>
       <c r="F126" s="8"/>
       <c r="G126" s="8"/>
       <c r="H126" s="8"/>
     </row>
-    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B127" s="28">
         <v>15146</v>
       </c>
       <c r="C127" s="28">
         <v>47866</v>
       </c>
       <c r="D127" s="28">
         <v>10659</v>
       </c>
       <c r="E127" s="28">
         <v>34887</v>
       </c>
       <c r="F127" s="28">
         <v>10659</v>
       </c>
       <c r="G127" s="28">
         <v>34887</v>
       </c>
       <c r="H127" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:8">
       <c r="A128" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B128" s="28">
         <v>15146</v>
       </c>
       <c r="C128" s="28">
         <v>47866</v>
       </c>
       <c r="D128" s="28">
         <v>10659</v>
       </c>
       <c r="E128" s="28">
         <v>34887</v>
       </c>
       <c r="F128" s="28">
         <v>10659</v>
       </c>
       <c r="G128" s="28">
         <v>34887</v>
       </c>
       <c r="H128" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="129" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="46"/>
       <c r="D129" s="8"/>
       <c r="E129" s="46"/>
       <c r="F129" s="8"/>
       <c r="G129" s="46"/>
       <c r="H129" s="8"/>
     </row>
-    <row r="130" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:8">
       <c r="A130" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C130" s="28">
         <v>89560</v>
       </c>
       <c r="D130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E130" s="28">
         <v>87104</v>
       </c>
       <c r="F130" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G130" s="28">
         <v>87104</v>
       </c>
       <c r="H130" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="131" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:8">
       <c r="A131" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C131" s="28">
         <v>89560</v>
       </c>
       <c r="D131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E131" s="28">
         <v>87104</v>
       </c>
       <c r="F131" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G131" s="28">
         <v>87104</v>
       </c>
       <c r="H131" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="132" spans="1:8" ht="90.75" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:8" ht="90.75">
       <c r="A132" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B132" s="46"/>
       <c r="C132" s="46"/>
       <c r="D132" s="8"/>
       <c r="E132" s="8"/>
       <c r="F132" s="8"/>
       <c r="G132" s="8"/>
       <c r="H132" s="8"/>
     </row>
-    <row r="133" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:8">
       <c r="A133" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B133" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C133" s="28">
         <v>765586</v>
       </c>
       <c r="D133" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E133" s="28">
         <v>647211</v>
       </c>
       <c r="F133" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G133" s="28">
         <v>610652</v>
       </c>
       <c r="H133" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="134" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:8">
       <c r="A134" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B134" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C134" s="28">
         <v>765586</v>
       </c>
       <c r="D134" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E134" s="28">
         <v>647211</v>
       </c>
       <c r="F134" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G134" s="28">
         <v>610652</v>
       </c>
       <c r="H134" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:8">
       <c r="A135" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B135" s="34"/>
       <c r="C135" s="34"/>
       <c r="D135" s="34"/>
       <c r="E135" s="34"/>
       <c r="F135" s="34"/>
       <c r="G135" s="34"/>
       <c r="H135" s="34" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="136" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:8" ht="23.25">
       <c r="A136" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="8"/>
       <c r="D136" s="8"/>
       <c r="E136" s="8"/>
       <c r="F136" s="8"/>
       <c r="G136" s="8"/>
       <c r="H136" s="8"/>
     </row>
-    <row r="137" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:8">
       <c r="A137" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B137" s="28">
         <v>1353</v>
       </c>
       <c r="C137" s="28">
         <v>7779</v>
       </c>
       <c r="D137" s="28">
         <v>1264</v>
       </c>
       <c r="E137" s="28">
         <v>7748</v>
       </c>
       <c r="F137" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G137" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H137" s="28">
         <v>269</v>
       </c>
     </row>
-    <row r="138" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:8">
       <c r="A138" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B138" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C138" s="28">
         <v>5742</v>
       </c>
       <c r="D138" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E138" s="28">
         <v>5741</v>
       </c>
       <c r="F138" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G138" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H138" s="27" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="139" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:8">
       <c r="A139" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B139" s="28">
         <v>393</v>
       </c>
       <c r="C139" s="28">
         <v>2037</v>
       </c>
       <c r="D139" s="28">
         <v>317</v>
       </c>
       <c r="E139" s="28">
         <v>2007</v>
       </c>
       <c r="F139" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G139" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H139" s="28">
         <v>79</v>
       </c>
     </row>
-    <row r="140" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:8" ht="23.25">
       <c r="A140" s="3" t="s">
         <v>79</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="46"/>
       <c r="D140" s="8"/>
       <c r="E140" s="46"/>
       <c r="F140" s="8"/>
       <c r="G140" s="8"/>
       <c r="H140" s="8"/>
     </row>
-    <row r="141" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:8" ht="23.25">
       <c r="A141" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="46"/>
       <c r="D141" s="8"/>
       <c r="E141" s="46"/>
       <c r="F141" s="8"/>
       <c r="G141" s="46"/>
       <c r="H141" s="8"/>
     </row>
-    <row r="142" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:8">
       <c r="A142" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B142" s="46"/>
       <c r="C142" s="46"/>
       <c r="D142" s="8"/>
       <c r="E142" s="46"/>
       <c r="F142" s="8"/>
       <c r="G142" s="8"/>
       <c r="H142" s="8"/>
     </row>
-    <row r="143" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:8" ht="34.5">
       <c r="A143" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="8"/>
       <c r="D143" s="8"/>
       <c r="E143" s="8"/>
       <c r="F143" s="8"/>
       <c r="G143" s="8"/>
       <c r="H143" s="8"/>
     </row>
-    <row r="144" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:8">
       <c r="A144" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B144" s="26">
         <v>773.7</v>
       </c>
       <c r="C144" s="26">
         <v>4657.3</v>
       </c>
       <c r="D144" s="26">
         <v>726.6</v>
       </c>
       <c r="E144" s="26">
         <v>4850.2</v>
       </c>
       <c r="F144" s="26">
         <v>726.6</v>
       </c>
       <c r="G144" s="26">
         <v>4850.2</v>
       </c>
       <c r="H144" s="26">
         <v>504.8</v>
       </c>
     </row>
-    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:8">
       <c r="A145" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B145" s="26">
         <v>773.7</v>
       </c>
       <c r="C145" s="26">
         <v>4657.3</v>
       </c>
       <c r="D145" s="26">
         <v>726.6</v>
       </c>
       <c r="E145" s="26">
         <v>4850.2</v>
       </c>
       <c r="F145" s="26">
         <v>726.6</v>
       </c>
       <c r="G145" s="26">
         <v>4850.2</v>
       </c>
       <c r="H145" s="26">
         <v>504.8</v>
       </c>
     </row>
-    <row r="146" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:8" ht="23.25">
       <c r="A146" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="46"/>
       <c r="D146" s="8"/>
       <c r="E146" s="46"/>
       <c r="F146" s="8"/>
       <c r="G146" s="8"/>
       <c r="H146" s="8"/>
     </row>
-    <row r="147" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:8" ht="34.5">
       <c r="A147" s="12" t="s">
         <v>86</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="46"/>
       <c r="D147" s="8"/>
       <c r="E147" s="46"/>
       <c r="F147" s="8"/>
       <c r="G147" s="8"/>
       <c r="H147" s="8"/>
     </row>
-    <row r="148" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:8">
       <c r="A148" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B148" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C148" s="28">
         <v>50</v>
       </c>
       <c r="D148" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E148" s="28">
         <v>50</v>
       </c>
       <c r="F148" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G148" s="28">
         <v>50</v>
       </c>
       <c r="H148" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="149" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:8">
       <c r="A149" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B149" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C149" s="28">
         <v>50</v>
       </c>
       <c r="D149" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E149" s="28">
         <v>50</v>
       </c>
       <c r="F149" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G149" s="28">
         <v>50</v>
       </c>
       <c r="H149" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="150" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:8" ht="23.25">
       <c r="A150" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="46"/>
       <c r="D150" s="8"/>
       <c r="E150" s="46"/>
       <c r="F150" s="8"/>
       <c r="G150" s="46"/>
       <c r="H150" s="8"/>
     </row>
-    <row r="151" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:8">
       <c r="A151" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B151" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C151" s="28">
         <v>40</v>
       </c>
       <c r="D151" s="28">
         <v>32</v>
       </c>
       <c r="E151" s="28">
         <v>294</v>
       </c>
       <c r="F151" s="28">
         <v>32</v>
       </c>
       <c r="G151" s="28">
         <v>294</v>
       </c>
       <c r="H151" s="28">
         <v>109</v>
       </c>
     </row>
-    <row r="152" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:8">
       <c r="A152" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B152" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C152" s="28">
         <v>40</v>
       </c>
       <c r="D152" s="28">
         <v>32</v>
       </c>
       <c r="E152" s="28">
         <v>294</v>
       </c>
       <c r="F152" s="28">
         <v>32</v>
       </c>
       <c r="G152" s="28">
         <v>294</v>
       </c>
       <c r="H152" s="28">
         <v>109</v>
       </c>
     </row>
-    <row r="153" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:8" ht="23.25">
       <c r="A153" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B153" s="35"/>
       <c r="C153" s="35"/>
       <c r="D153" s="35"/>
       <c r="E153" s="35"/>
       <c r="F153" s="35"/>
       <c r="G153" s="35"/>
       <c r="H153" s="35"/>
     </row>
-    <row r="154" spans="1:8" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:8" ht="34.5">
       <c r="A154" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="46"/>
       <c r="D154" s="8"/>
       <c r="E154" s="8"/>
       <c r="F154" s="8"/>
       <c r="G154" s="8"/>
       <c r="H154" s="8"/>
     </row>
-    <row r="155" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:8">
       <c r="A155" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B155" s="28">
         <v>48</v>
       </c>
       <c r="C155" s="28">
         <v>422</v>
       </c>
       <c r="D155" s="28">
         <v>33</v>
       </c>
       <c r="E155" s="28">
         <v>366</v>
       </c>
       <c r="F155" s="28">
         <v>33</v>
       </c>
       <c r="G155" s="28">
         <v>366</v>
       </c>
       <c r="H155" s="28">
         <v>130</v>
       </c>
     </row>
-    <row r="156" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:8">
       <c r="A156" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B156" s="28">
         <v>48</v>
       </c>
       <c r="C156" s="28">
         <v>422</v>
       </c>
       <c r="D156" s="28">
         <v>33</v>
       </c>
       <c r="E156" s="28">
         <v>366</v>
       </c>
       <c r="F156" s="28">
         <v>33</v>
       </c>
       <c r="G156" s="28">
         <v>366</v>
       </c>
       <c r="H156" s="28">
         <v>130</v>
       </c>
     </row>
-    <row r="157" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:8">
       <c r="A157" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B157" s="46"/>
       <c r="C157" s="46"/>
       <c r="D157" s="46"/>
       <c r="E157" s="46"/>
       <c r="F157" s="46"/>
       <c r="G157" s="46"/>
       <c r="H157" s="8"/>
     </row>
-    <row r="158" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:8" ht="22.5" customHeight="1">
       <c r="A158" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B158" s="28">
         <v>441</v>
       </c>
       <c r="C158" s="28">
         <v>1393</v>
       </c>
       <c r="D158" s="28">
         <v>296</v>
       </c>
       <c r="E158" s="28">
         <v>1467</v>
       </c>
       <c r="F158" s="28">
         <v>296</v>
       </c>
       <c r="G158" s="28">
         <v>1467</v>
       </c>
       <c r="H158" s="28">
         <v>689</v>
       </c>
     </row>
-    <row r="159" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:8">
       <c r="A159" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B159" s="28">
         <v>441</v>
       </c>
       <c r="C159" s="28">
         <v>1393</v>
       </c>
       <c r="D159" s="28">
         <v>296</v>
       </c>
       <c r="E159" s="28">
         <v>1467</v>
       </c>
       <c r="F159" s="28">
         <v>296</v>
       </c>
       <c r="G159" s="28">
         <v>1467</v>
       </c>
       <c r="H159" s="28">
         <v>689</v>
       </c>
     </row>
-    <row r="160" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:8">
       <c r="A160" s="3" t="s">
         <v>83</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="8"/>
       <c r="D160" s="8"/>
       <c r="E160" s="8"/>
       <c r="F160" s="8"/>
       <c r="G160" s="8"/>
       <c r="H160" s="8"/>
     </row>
-    <row r="161" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:8">
       <c r="A161" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B161" s="46"/>
       <c r="C161" s="46"/>
       <c r="D161" s="46"/>
       <c r="E161" s="46"/>
       <c r="F161" s="46"/>
       <c r="G161" s="46"/>
       <c r="H161" s="46"/>
     </row>
-    <row r="162" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:8" ht="23.25">
       <c r="A162" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B162" s="46"/>
       <c r="C162" s="46"/>
       <c r="D162" s="46"/>
       <c r="E162" s="46"/>
       <c r="F162" s="46"/>
       <c r="G162" s="46"/>
       <c r="H162" s="8"/>
     </row>
-    <row r="163" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:8" ht="23.25">
       <c r="A163" s="3" t="s">
         <v>85</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="46"/>
       <c r="D163" s="8"/>
       <c r="E163" s="46"/>
       <c r="F163" s="8"/>
       <c r="G163" s="46"/>
       <c r="H163" s="8"/>
     </row>
-    <row r="164" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:8">
       <c r="A164" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="46"/>
       <c r="D164" s="8"/>
       <c r="E164" s="46"/>
       <c r="F164" s="8"/>
       <c r="G164" s="46"/>
       <c r="H164" s="8"/>
     </row>
-    <row r="165" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:8">
       <c r="A165" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B165" s="26">
         <v>155138.79999999999</v>
       </c>
       <c r="C165" s="26">
         <v>1134755.3</v>
       </c>
       <c r="D165" s="26">
         <v>151744</v>
       </c>
       <c r="E165" s="26">
         <v>1093078</v>
       </c>
       <c r="F165" s="26">
         <v>151744</v>
       </c>
       <c r="G165" s="26">
         <v>1093078</v>
       </c>
       <c r="H165" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="166" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:8">
       <c r="A166" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B166" s="26">
         <v>2097.6999999999998</v>
       </c>
       <c r="C166" s="26">
         <v>29467.7</v>
       </c>
       <c r="D166" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E166" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F166" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G166" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H166" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="167" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:8">
       <c r="A167" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B167" s="26">
         <v>19380</v>
       </c>
       <c r="C167" s="26">
         <v>186948</v>
       </c>
       <c r="D167" s="26">
         <v>19380</v>
       </c>
       <c r="E167" s="26">
         <v>186948</v>
       </c>
       <c r="F167" s="26">
         <v>19380</v>
       </c>
       <c r="G167" s="26">
         <v>186948</v>
       </c>
       <c r="H167" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="168" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:8">
       <c r="A168" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B168" s="26">
         <v>128683</v>
       </c>
       <c r="C168" s="26">
         <v>894636</v>
       </c>
       <c r="D168" s="26">
         <v>127386</v>
       </c>
       <c r="E168" s="26">
         <v>882427</v>
       </c>
       <c r="F168" s="26">
         <v>127386</v>
       </c>
       <c r="G168" s="26">
         <v>882427</v>
       </c>
       <c r="H168" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="169" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:8">
       <c r="A169" s="9" t="s">
         <v>56</v>
       </c>
       <c r="B169" s="26">
         <v>4978.1000000000004</v>
       </c>
       <c r="C169" s="26">
         <v>23703.599999999999</v>
       </c>
       <c r="D169" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E169" s="26">
         <v>23703</v>
       </c>
       <c r="F169" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G169" s="26">
         <v>23703</v>
       </c>
       <c r="H169" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="170" spans="1:8" ht="23.25" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:8" ht="23.25">
       <c r="A170" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="46"/>
       <c r="D170" s="8"/>
       <c r="E170" s="8"/>
       <c r="F170" s="8"/>
       <c r="G170" s="8"/>
       <c r="H170" s="46"/>
     </row>
-    <row r="171" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:8">
       <c r="A171" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B171" s="26">
         <v>35.299999999999997</v>
       </c>
       <c r="C171" s="26">
         <v>1243.4000000000001</v>
       </c>
       <c r="D171" s="26">
         <v>9.1</v>
       </c>
       <c r="E171" s="26">
         <v>792</v>
       </c>
       <c r="F171" s="26">
         <v>9.1</v>
       </c>
       <c r="G171" s="26">
         <v>792</v>
       </c>
       <c r="H171" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="172" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:8">
       <c r="A172" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B172" s="26">
         <v>29.1</v>
       </c>
       <c r="C172" s="26">
         <v>1034.3</v>
       </c>
       <c r="D172" s="26">
         <v>9.1</v>
       </c>
       <c r="E172" s="26">
         <v>689.8</v>
       </c>
       <c r="F172" s="26">
         <v>9.1</v>
       </c>
       <c r="G172" s="26">
         <v>689.8</v>
       </c>
       <c r="H172" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="173" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:8">
       <c r="A173" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B173" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C173" s="26">
         <v>26.1</v>
       </c>
       <c r="D173" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E173" s="26">
         <v>22.3</v>
       </c>
       <c r="F173" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G173" s="26">
         <v>22.3</v>
       </c>
       <c r="H173" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="174" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:8">
       <c r="A174" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C174" s="26">
         <v>0.4</v>
       </c>
       <c r="D174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G174" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H174" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="175" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:8">
       <c r="A175" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C175" s="26">
         <v>6</v>
       </c>
       <c r="D175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G175" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H175" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="176" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:8">
       <c r="A176" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B176" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C176" s="26">
         <v>106.5</v>
       </c>
       <c r="D176" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E176" s="26">
         <v>72.400000000000006</v>
       </c>
       <c r="F176" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G176" s="26">
         <v>72.400000000000006</v>
       </c>
       <c r="H176" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:9">
       <c r="A177" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B177" s="26">
         <v>6.1</v>
       </c>
       <c r="C177" s="26">
         <v>57.7</v>
       </c>
       <c r="D177" s="27" t="s">
         <v>31</v>
       </c>
       <c r="E177" s="27" t="s">
         <v>31</v>
       </c>
       <c r="F177" s="27" t="s">
         <v>31</v>
       </c>
       <c r="G177" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H177" s="27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:9">
       <c r="A178" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B178" s="30" t="s">
         <v>32</v>
       </c>
       <c r="C178" s="29">
         <v>12.4</v>
       </c>
       <c r="D178" s="30" t="s">
         <v>31</v>
       </c>
       <c r="E178" s="29">
         <v>7.5</v>
       </c>
       <c r="F178" s="30" t="s">
         <v>31</v>
       </c>
       <c r="G178" s="29">
         <v>7.5</v>
       </c>
       <c r="H178" s="30" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:9">
       <c r="A179" s="5" t="s">
         <v>48</v>
       </c>
       <c r="B179" s="6"/>
       <c r="C179" s="6"/>
       <c r="D179" s="6"/>
       <c r="E179" s="6"/>
       <c r="F179" s="6"/>
       <c r="G179" s="6"/>
       <c r="H179" s="6"/>
       <c r="I179" s="6"/>
     </row>
-    <row r="180" spans="1:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="49" t="s">
+    <row r="180" spans="1:9" ht="43.5" customHeight="1">
+      <c r="A180" s="51" t="s">
         <v>49</v>
       </c>
-      <c r="B180" s="49"/>
-[...9 lines deleted...]
-      <c r="A181" s="49" t="s">
+      <c r="B180" s="51"/>
+      <c r="C180" s="51"/>
+      <c r="D180" s="51"/>
+      <c r="E180" s="51"/>
+      <c r="F180" s="51"/>
+      <c r="G180" s="51"/>
+      <c r="H180" s="51"/>
+      <c r="I180" s="51"/>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" s="51" t="s">
         <v>50</v>
       </c>
-      <c r="B181" s="49"/>
-[...8 lines deleted...]
-    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B181" s="51"/>
+      <c r="C181" s="51"/>
+      <c r="D181" s="51"/>
+      <c r="E181" s="51"/>
+      <c r="F181" s="51"/>
+      <c r="G181" s="51"/>
+      <c r="H181" s="51"/>
+      <c r="I181" s="51"/>
+    </row>
+    <row r="182" spans="1:9">
       <c r="A182" s="1"/>
       <c r="B182" s="1"/>
       <c r="C182" s="1"/>
       <c r="D182" s="1"/>
       <c r="E182" s="1"/>
       <c r="F182" s="1"/>
       <c r="G182" s="1"/>
       <c r="H182" s="1"/>
       <c r="I182" s="1"/>
     </row>
-    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:9">
       <c r="A183" s="1"/>
       <c r="B183" s="1"/>
       <c r="C183" s="1"/>
       <c r="D183" s="1"/>
       <c r="E183" s="1"/>
       <c r="F183" s="1"/>
       <c r="G183" s="1"/>
       <c r="H183" s="1"/>
       <c r="I183" s="1"/>
     </row>
-    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:9">
       <c r="A184" s="1"/>
       <c r="B184" s="1"/>
       <c r="C184" s="1"/>
       <c r="D184" s="1"/>
       <c r="E184" s="1"/>
       <c r="F184" s="1"/>
       <c r="G184" s="1"/>
       <c r="H184" s="1"/>
       <c r="I184" s="1"/>
     </row>
-    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:9">
       <c r="A185" s="1"/>
       <c r="B185" s="1"/>
       <c r="C185" s="1"/>
       <c r="D185" s="1"/>
       <c r="E185" s="1"/>
       <c r="F185" s="1"/>
       <c r="G185" s="1"/>
       <c r="H185" s="1"/>
       <c r="I185" s="1"/>
     </row>
-    <row r="186" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:9">
       <c r="A186" s="1"/>
       <c r="B186" s="1"/>
       <c r="C186" s="1"/>
       <c r="D186" s="1"/>
       <c r="E186" s="1"/>
       <c r="F186" s="1"/>
       <c r="G186" s="1"/>
       <c r="H186" s="1"/>
       <c r="I186" s="1"/>
     </row>
-    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:9">
       <c r="A187" s="1"/>
       <c r="B187" s="1"/>
       <c r="C187" s="1"/>
       <c r="D187" s="1"/>
       <c r="E187" s="1"/>
       <c r="F187" s="1"/>
       <c r="G187" s="1"/>
       <c r="H187" s="1"/>
       <c r="I187" s="1"/>
     </row>
-    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:9">
       <c r="A188" s="1"/>
       <c r="B188" s="1"/>
       <c r="C188" s="1"/>
       <c r="D188" s="1"/>
       <c r="E188" s="1"/>
       <c r="F188" s="1"/>
       <c r="G188" s="1"/>
       <c r="H188" s="1"/>
       <c r="I188" s="1"/>
     </row>
-    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:9">
       <c r="A189" s="1"/>
       <c r="B189" s="1"/>
       <c r="C189" s="1"/>
       <c r="D189" s="1"/>
       <c r="E189" s="1"/>
       <c r="F189" s="1"/>
       <c r="G189" s="1"/>
       <c r="H189" s="1"/>
       <c r="I189" s="1"/>
     </row>
-    <row r="190" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:9">
       <c r="A190" s="1"/>
       <c r="B190" s="1"/>
       <c r="C190" s="1"/>
       <c r="D190" s="1"/>
       <c r="E190" s="1"/>
       <c r="F190" s="1"/>
       <c r="G190" s="1"/>
       <c r="H190" s="1"/>
       <c r="I190" s="1"/>
     </row>
-    <row r="191" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:9">
       <c r="A191" s="1"/>
       <c r="B191" s="1"/>
       <c r="C191" s="1"/>
       <c r="D191" s="1"/>
       <c r="E191" s="1"/>
       <c r="F191" s="1"/>
       <c r="G191" s="1"/>
       <c r="H191" s="1"/>
       <c r="I191" s="1"/>
     </row>
-    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:9">
       <c r="A192" s="1"/>
       <c r="B192" s="1"/>
       <c r="C192" s="1"/>
       <c r="D192" s="1"/>
       <c r="E192" s="1"/>
       <c r="F192" s="1"/>
       <c r="G192" s="1"/>
       <c r="H192" s="1"/>
       <c r="I192" s="1"/>
     </row>
-    <row r="193" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:9">
       <c r="A193" s="1"/>
       <c r="B193" s="1"/>
       <c r="C193" s="1"/>
       <c r="D193" s="1"/>
       <c r="E193" s="1"/>
       <c r="F193" s="1"/>
       <c r="G193" s="1"/>
       <c r="H193" s="1"/>
       <c r="I193" s="1"/>
     </row>
-    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:9">
       <c r="A194" s="1"/>
       <c r="B194" s="1"/>
       <c r="C194" s="1"/>
       <c r="D194" s="1"/>
       <c r="E194" s="1"/>
       <c r="F194" s="1"/>
       <c r="G194" s="1"/>
       <c r="H194" s="1"/>
       <c r="I194" s="1"/>
     </row>
-    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:9">
       <c r="A195" s="1"/>
       <c r="B195" s="1"/>
       <c r="C195" s="1"/>
       <c r="D195" s="1"/>
       <c r="E195" s="1"/>
       <c r="F195" s="1"/>
       <c r="G195" s="1"/>
       <c r="H195" s="1"/>
       <c r="I195" s="1"/>
     </row>
-    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:9">
       <c r="A196" s="1"/>
       <c r="B196" s="1"/>
       <c r="C196" s="1"/>
       <c r="D196" s="1"/>
       <c r="E196" s="1"/>
       <c r="F196" s="1"/>
       <c r="G196" s="1"/>
       <c r="H196" s="1"/>
       <c r="I196" s="1"/>
     </row>
-    <row r="197" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:9">
       <c r="A197" s="1"/>
       <c r="B197" s="1"/>
       <c r="C197" s="1"/>
       <c r="D197" s="1"/>
       <c r="E197" s="1"/>
       <c r="F197" s="1"/>
       <c r="G197" s="1"/>
       <c r="H197" s="1"/>
       <c r="I197" s="1"/>
     </row>
-    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:9">
       <c r="A198" s="1"/>
       <c r="B198" s="1"/>
       <c r="C198" s="1"/>
       <c r="D198" s="1"/>
       <c r="E198" s="1"/>
       <c r="F198" s="1"/>
       <c r="G198" s="1"/>
       <c r="H198" s="1"/>
       <c r="I198" s="1"/>
     </row>
-    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:9">
       <c r="A199" s="1"/>
       <c r="B199" s="1"/>
       <c r="C199" s="1"/>
       <c r="D199" s="1"/>
       <c r="E199" s="1"/>
       <c r="F199" s="1"/>
       <c r="G199" s="1"/>
       <c r="H199" s="1"/>
       <c r="I199" s="1"/>
     </row>
-    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:9">
       <c r="A200" s="1"/>
       <c r="B200" s="1"/>
       <c r="C200" s="1"/>
       <c r="D200" s="1"/>
       <c r="E200" s="1"/>
       <c r="F200" s="1"/>
       <c r="G200" s="1"/>
       <c r="H200" s="1"/>
       <c r="I200" s="1"/>
     </row>
-    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:9">
       <c r="A201" s="1"/>
       <c r="B201" s="1"/>
       <c r="C201" s="1"/>
       <c r="D201" s="1"/>
       <c r="E201" s="1"/>
       <c r="F201" s="1"/>
       <c r="G201" s="1"/>
       <c r="H201" s="1"/>
       <c r="I201" s="1"/>
     </row>
-    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:9">
       <c r="A202" s="1"/>
       <c r="B202" s="1"/>
       <c r="C202" s="1"/>
       <c r="D202" s="1"/>
       <c r="E202" s="1"/>
       <c r="F202" s="1"/>
       <c r="G202" s="1"/>
       <c r="H202" s="1"/>
       <c r="I202" s="1"/>
     </row>
-    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:9">
       <c r="A203" s="1"/>
       <c r="B203" s="1"/>
       <c r="C203" s="1"/>
       <c r="D203" s="1"/>
       <c r="E203" s="1"/>
       <c r="F203" s="1"/>
       <c r="G203" s="1"/>
       <c r="H203" s="1"/>
       <c r="I203" s="1"/>
     </row>
-    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:9">
       <c r="A204" s="1"/>
       <c r="B204" s="1"/>
       <c r="C204" s="1"/>
       <c r="D204" s="1"/>
       <c r="E204" s="1"/>
       <c r="F204" s="1"/>
       <c r="G204" s="1"/>
       <c r="H204" s="1"/>
       <c r="I204" s="1"/>
     </row>
-    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:9">
       <c r="A205" s="1"/>
       <c r="B205" s="1"/>
       <c r="C205" s="1"/>
       <c r="D205" s="1"/>
       <c r="E205" s="1"/>
       <c r="F205" s="1"/>
       <c r="G205" s="1"/>
       <c r="H205" s="1"/>
       <c r="I205" s="1"/>
     </row>
-    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:9">
       <c r="A206" s="1"/>
       <c r="B206" s="1"/>
       <c r="C206" s="1"/>
       <c r="D206" s="1"/>
       <c r="E206" s="1"/>
       <c r="F206" s="1"/>
       <c r="G206" s="1"/>
       <c r="H206" s="1"/>
       <c r="I206" s="1"/>
     </row>
-    <row r="207" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:9">
       <c r="A207" s="1"/>
       <c r="B207" s="1"/>
       <c r="C207" s="1"/>
       <c r="D207" s="1"/>
       <c r="E207" s="1"/>
       <c r="F207" s="1"/>
       <c r="G207" s="1"/>
       <c r="H207" s="1"/>
       <c r="I207" s="1"/>
     </row>
-    <row r="208" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:9">
       <c r="A208" s="1"/>
       <c r="B208" s="1"/>
       <c r="C208" s="1"/>
       <c r="D208" s="1"/>
       <c r="E208" s="1"/>
       <c r="F208" s="1"/>
       <c r="G208" s="1"/>
       <c r="H208" s="1"/>
       <c r="I208" s="1"/>
     </row>
-    <row r="209" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:9">
       <c r="A209" s="1"/>
       <c r="B209" s="1"/>
       <c r="C209" s="1"/>
       <c r="D209" s="1"/>
       <c r="E209" s="1"/>
       <c r="F209" s="1"/>
       <c r="G209" s="1"/>
       <c r="H209" s="1"/>
       <c r="I209" s="1"/>
     </row>
-    <row r="210" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:9">
       <c r="A210" s="1"/>
       <c r="B210" s="1"/>
       <c r="C210" s="1"/>
       <c r="D210" s="1"/>
       <c r="E210" s="1"/>
       <c r="F210" s="1"/>
       <c r="G210" s="1"/>
       <c r="H210" s="1"/>
       <c r="I210" s="1"/>
     </row>
-    <row r="211" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:9">
       <c r="A211" s="1"/>
       <c r="B211" s="1"/>
       <c r="C211" s="1"/>
       <c r="D211" s="1"/>
       <c r="E211" s="1"/>
       <c r="F211" s="1"/>
       <c r="G211" s="1"/>
       <c r="H211" s="1"/>
       <c r="I211" s="1"/>
     </row>
-    <row r="212" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:9">
       <c r="A212" s="1"/>
       <c r="B212" s="1"/>
       <c r="C212" s="1"/>
       <c r="D212" s="1"/>
       <c r="E212" s="1"/>
       <c r="F212" s="1"/>
       <c r="G212" s="1"/>
       <c r="H212" s="1"/>
       <c r="I212" s="1"/>
     </row>
-    <row r="213" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:9">
       <c r="A213" s="1"/>
       <c r="B213" s="1"/>
       <c r="C213" s="1"/>
       <c r="D213" s="1"/>
       <c r="E213" s="1"/>
       <c r="F213" s="1"/>
       <c r="G213" s="1"/>
       <c r="H213" s="1"/>
       <c r="I213" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A180:I180"/>
     <mergeCell ref="A181:I181"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:G6"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68C0BFCD-F32A-4C3C-A80E-177EE2E830C3}">
+  <dimension ref="A1:I217"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A157" workbookViewId="0">
+      <selection activeCell="N146" sqref="N146"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="31.28515625" customWidth="1"/>
+    <col min="2" max="3" width="12.5703125" customWidth="1"/>
+    <col min="4" max="4" width="12.42578125" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" customWidth="1"/>
+    <col min="6" max="6" width="11.85546875" customWidth="1"/>
+    <col min="7" max="7" width="11.5703125" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="52" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="1"/>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="1"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="53" t="s">
+        <v>98</v>
+      </c>
+      <c r="B3" s="53"/>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="1"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="2"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="1"/>
+    </row>
+    <row r="5" spans="1:9" ht="15" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55" t="s">
+        <v>2</v>
+      </c>
+      <c r="G5" s="55"/>
+      <c r="H5" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="I5" s="1"/>
+    </row>
+    <row r="6" spans="1:9" ht="15" customHeight="1">
+      <c r="A6" s="54"/>
+      <c r="B6" s="55" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="55"/>
+      <c r="D6" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="1"/>
+    </row>
+    <row r="7" spans="1:9" ht="22.5" customHeight="1">
+      <c r="A7" s="54"/>
+      <c r="B7" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="G7" s="49" t="s">
+        <v>7</v>
+      </c>
+      <c r="H7" s="58"/>
+      <c r="I7" s="1"/>
+    </row>
+    <row r="8" spans="1:9" ht="15" customHeight="1">
+      <c r="A8" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="8"/>
+      <c r="H8" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" s="1"/>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="8"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="8"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="I9" s="1"/>
+    </row>
+    <row r="10" spans="1:9" ht="23.25">
+      <c r="A10" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="8"/>
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" s="1"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="26">
+        <v>561.1</v>
+      </c>
+      <c r="C11" s="26">
+        <v>3657.2</v>
+      </c>
+      <c r="D11" s="26">
+        <v>476.1</v>
+      </c>
+      <c r="E11" s="26">
+        <v>3653.9</v>
+      </c>
+      <c r="F11" s="26">
+        <v>407.4</v>
+      </c>
+      <c r="G11" s="26">
+        <v>3192.3</v>
+      </c>
+      <c r="H11" s="26">
+        <v>238.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="26">
+        <v>561.1</v>
+      </c>
+      <c r="C12" s="26">
+        <v>3657.2</v>
+      </c>
+      <c r="D12" s="26">
+        <v>476.1</v>
+      </c>
+      <c r="E12" s="26">
+        <v>3653.9</v>
+      </c>
+      <c r="F12" s="26">
+        <v>407.4</v>
+      </c>
+      <c r="G12" s="26">
+        <v>3192.3</v>
+      </c>
+      <c r="H12" s="26">
+        <v>238.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G13" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="H13" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="34"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="34"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="F15" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G15" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="H15" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E16" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="F16" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G16" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="H16" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="46"/>
+      <c r="E17" s="46"/>
+      <c r="F17" s="46"/>
+      <c r="G17" s="46"/>
+      <c r="H17" s="8"/>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="46"/>
+      <c r="C18" s="46"/>
+      <c r="D18" s="46"/>
+      <c r="E18" s="46"/>
+      <c r="F18" s="46"/>
+      <c r="G18" s="46"/>
+      <c r="H18" s="46"/>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="46"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="46"/>
+      <c r="E19" s="46"/>
+      <c r="F19" s="46"/>
+      <c r="G19" s="46"/>
+      <c r="H19" s="46"/>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="26">
+        <v>5956.2</v>
+      </c>
+      <c r="C20" s="26">
+        <v>45578.3</v>
+      </c>
+      <c r="D20" s="26">
+        <v>71</v>
+      </c>
+      <c r="E20" s="26">
+        <v>478.2</v>
+      </c>
+      <c r="F20" s="26">
+        <v>71</v>
+      </c>
+      <c r="G20" s="26">
+        <v>478.2</v>
+      </c>
+      <c r="H20" s="26">
+        <v>72721</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="26">
+        <v>5870.2</v>
+      </c>
+      <c r="C21" s="26">
+        <v>45116.800000000003</v>
+      </c>
+      <c r="D21" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E21" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F21" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G21" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H21" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="26">
+        <v>86</v>
+      </c>
+      <c r="C22" s="26">
+        <v>461.5</v>
+      </c>
+      <c r="D22" s="26">
+        <v>71</v>
+      </c>
+      <c r="E22" s="26">
+        <v>478.2</v>
+      </c>
+      <c r="F22" s="26">
+        <v>71</v>
+      </c>
+      <c r="G22" s="26">
+        <v>478.2</v>
+      </c>
+      <c r="H22" s="26">
+        <v>38.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="26">
+        <v>97.1</v>
+      </c>
+      <c r="C24" s="26">
+        <v>645.5</v>
+      </c>
+      <c r="D24" s="26">
+        <v>90.1</v>
+      </c>
+      <c r="E24" s="26">
+        <v>622.20000000000005</v>
+      </c>
+      <c r="F24" s="26">
+        <v>27.3</v>
+      </c>
+      <c r="G24" s="26">
+        <v>216</v>
+      </c>
+      <c r="H24" s="26">
+        <v>45.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B25" s="26">
+        <v>91.6</v>
+      </c>
+      <c r="C25" s="26">
+        <v>589.70000000000005</v>
+      </c>
+      <c r="D25" s="26">
+        <v>82</v>
+      </c>
+      <c r="E25" s="26">
+        <v>567.4</v>
+      </c>
+      <c r="F25" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G25" s="26">
+        <v>161.19999999999999</v>
+      </c>
+      <c r="H25" s="26">
+        <v>42.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="26">
+        <v>55.8</v>
+      </c>
+      <c r="D26" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E26" s="26">
+        <v>54.8</v>
+      </c>
+      <c r="F26" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G26" s="26">
+        <v>54.8</v>
+      </c>
+      <c r="H26" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="26">
+        <v>21.7</v>
+      </c>
+      <c r="C28" s="26">
+        <v>143.9</v>
+      </c>
+      <c r="D28" s="26">
+        <v>19.7</v>
+      </c>
+      <c r="E28" s="26">
+        <v>138.1</v>
+      </c>
+      <c r="F28" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G28" s="26">
+        <v>10.9</v>
+      </c>
+      <c r="H28" s="26">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C29" s="26">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="D29" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E29" s="26">
+        <v>127.2</v>
+      </c>
+      <c r="F29" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G29" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H29" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="26">
+        <v>11.2</v>
+      </c>
+      <c r="D30" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E30" s="26">
+        <v>10.9</v>
+      </c>
+      <c r="F30" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G30" s="26">
+        <v>10.9</v>
+      </c>
+      <c r="H30" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="46"/>
+      <c r="C31" s="46"/>
+      <c r="D31" s="46"/>
+      <c r="E31" s="46"/>
+      <c r="F31" s="46"/>
+      <c r="G31" s="46"/>
+      <c r="H31" s="46"/>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C32" s="26">
+        <v>457.4</v>
+      </c>
+      <c r="D32" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E32" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F32" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G32" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H32" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C33" s="26">
+        <v>457.4</v>
+      </c>
+      <c r="D33" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E33" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F33" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G33" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H33" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="23.25">
+      <c r="A34" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B34" s="46"/>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="46"/>
+      <c r="F34" s="46"/>
+      <c r="G34" s="46"/>
+      <c r="H34" s="46"/>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="26">
+        <v>435.5</v>
+      </c>
+      <c r="C35" s="26">
+        <v>2438.3000000000002</v>
+      </c>
+      <c r="D35" s="26">
+        <v>16.7</v>
+      </c>
+      <c r="E35" s="26">
+        <v>119.1</v>
+      </c>
+      <c r="F35" s="26">
+        <v>16.7</v>
+      </c>
+      <c r="G35" s="26">
+        <v>119.1</v>
+      </c>
+      <c r="H35" s="26">
+        <v>412.4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="26">
+        <v>88</v>
+      </c>
+      <c r="D36" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E36" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F36" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G36" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H36" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="50" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="26">
+        <v>1</v>
+      </c>
+      <c r="D37" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E37" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F37" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G37" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H37" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C38" s="26">
+        <v>193</v>
+      </c>
+      <c r="D38" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E38" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F38" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G38" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H38" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B39" s="26">
+        <v>54</v>
+      </c>
+      <c r="C39" s="26">
+        <v>197.2</v>
+      </c>
+      <c r="D39" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E39" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F39" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G39" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H39" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B40" s="26">
+        <v>51.9</v>
+      </c>
+      <c r="C40" s="26">
+        <v>305.3</v>
+      </c>
+      <c r="D40" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E40" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F40" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G40" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H40" s="26">
+        <v>3.4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41" s="26">
+        <v>254.6</v>
+      </c>
+      <c r="C41" s="26">
+        <v>1653.8</v>
+      </c>
+      <c r="D41" s="26">
+        <v>16.7</v>
+      </c>
+      <c r="E41" s="26">
+        <v>119.1</v>
+      </c>
+      <c r="F41" s="26">
+        <v>16.7</v>
+      </c>
+      <c r="G41" s="26">
+        <v>119.1</v>
+      </c>
+      <c r="H41" s="26">
+        <v>87.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C42" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D42" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E42" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F42" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G42" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H42" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="23.25">
+      <c r="A43" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="46"/>
+      <c r="C43" s="46"/>
+      <c r="D43" s="46"/>
+      <c r="E43" s="46"/>
+      <c r="F43" s="46"/>
+      <c r="G43" s="46"/>
+      <c r="H43" s="46"/>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="26">
+        <v>11.9</v>
+      </c>
+      <c r="C44" s="26">
+        <v>72.2</v>
+      </c>
+      <c r="D44" s="26">
+        <v>6</v>
+      </c>
+      <c r="E44" s="26">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="F44" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G44" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H44" s="26">
+        <v>45.6</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B45" s="26">
+        <v>0.1</v>
+      </c>
+      <c r="C45" s="26">
+        <v>0.7</v>
+      </c>
+      <c r="D45" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E45" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F45" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G45" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H45" s="26">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B46" s="26">
+        <v>11.8</v>
+      </c>
+      <c r="C46" s="26">
+        <v>71.5</v>
+      </c>
+      <c r="D46" s="26">
+        <v>6</v>
+      </c>
+      <c r="E46" s="26">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="F46" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G46" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H46" s="26">
+        <v>38.6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B47" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C47" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D47" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E47" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F47" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G47" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H47" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B48" s="46"/>
+      <c r="C48" s="46"/>
+      <c r="D48" s="46"/>
+      <c r="E48" s="46"/>
+      <c r="F48" s="46"/>
+      <c r="G48" s="46"/>
+      <c r="H48" s="8"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C49" s="26">
+        <v>19.5</v>
+      </c>
+      <c r="D49" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E49" s="26">
+        <v>18.5</v>
+      </c>
+      <c r="F49" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G49" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="H49" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B50" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C50" s="26">
+        <v>19.5</v>
+      </c>
+      <c r="D50" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E50" s="26">
+        <v>18.5</v>
+      </c>
+      <c r="F50" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G50" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="H50" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="23.25">
+      <c r="A51" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B51" s="46"/>
+      <c r="C51" s="46"/>
+      <c r="D51" s="46"/>
+      <c r="E51" s="46"/>
+      <c r="F51" s="46"/>
+      <c r="G51" s="46"/>
+      <c r="H51" s="8"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C52" s="26">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D52" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E52" s="26">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F52" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G52" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="H52" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="I52" s="34"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B53" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C53" s="26">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D53" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E53" s="26">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="F53" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G53" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="H53" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="I53" s="34"/>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B54" s="46"/>
+      <c r="C54" s="46"/>
+      <c r="D54" s="46"/>
+      <c r="E54" s="46"/>
+      <c r="F54" s="46"/>
+      <c r="G54" s="46"/>
+      <c r="H54" s="46"/>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" s="17" t="s">
+        <v>88</v>
+      </c>
+      <c r="B55" s="46"/>
+      <c r="C55" s="46"/>
+      <c r="D55" s="46"/>
+      <c r="E55" s="46"/>
+      <c r="F55" s="46"/>
+      <c r="G55" s="46"/>
+      <c r="H55" s="46"/>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B56" s="26">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="C56" s="26">
+        <v>679</v>
+      </c>
+      <c r="D56" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E56" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F56" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G56" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H56" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B57" s="26">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="C57" s="26">
+        <v>679</v>
+      </c>
+      <c r="D57" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E57" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F57" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G57" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H57" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B58" s="46"/>
+      <c r="C58" s="46"/>
+      <c r="D58" s="46"/>
+      <c r="E58" s="46"/>
+      <c r="F58" s="8"/>
+      <c r="G58" s="8"/>
+      <c r="H58" s="46"/>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" s="26">
+        <v>31.4</v>
+      </c>
+      <c r="C59" s="26">
+        <v>167.3</v>
+      </c>
+      <c r="D59" s="26">
+        <v>15</v>
+      </c>
+      <c r="E59" s="26">
+        <v>84.8</v>
+      </c>
+      <c r="F59" s="26">
+        <v>15</v>
+      </c>
+      <c r="G59" s="26">
+        <v>84.8</v>
+      </c>
+      <c r="H59" s="26">
+        <v>35.4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B60" s="26">
+        <v>31.4</v>
+      </c>
+      <c r="C60" s="26">
+        <v>167.3</v>
+      </c>
+      <c r="D60" s="26">
+        <v>15</v>
+      </c>
+      <c r="E60" s="26">
+        <v>84.8</v>
+      </c>
+      <c r="F60" s="26">
+        <v>15</v>
+      </c>
+      <c r="G60" s="26">
+        <v>84.8</v>
+      </c>
+      <c r="H60" s="26">
+        <v>35.4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="34.5">
+      <c r="A61" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B61" s="46"/>
+      <c r="C61" s="46"/>
+      <c r="D61" s="46"/>
+      <c r="E61" s="46"/>
+      <c r="F61" s="46"/>
+      <c r="G61" s="46"/>
+      <c r="H61" s="46"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B62" s="26">
+        <v>43.9</v>
+      </c>
+      <c r="C62" s="26">
+        <v>187.2</v>
+      </c>
+      <c r="D62" s="26">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="E62" s="26">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="F62" s="26">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="G62" s="26">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="H62" s="26">
+        <v>19.399999999999999</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B63" s="26">
+        <v>11.9</v>
+      </c>
+      <c r="C63" s="26">
+        <v>92.1</v>
+      </c>
+      <c r="D63" s="26">
+        <v>5.2</v>
+      </c>
+      <c r="E63" s="26">
+        <v>50</v>
+      </c>
+      <c r="F63" s="26">
+        <v>5.2</v>
+      </c>
+      <c r="G63" s="26">
+        <v>50</v>
+      </c>
+      <c r="H63" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B64" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C64" s="26">
+        <v>95.1</v>
+      </c>
+      <c r="D64" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E64" s="26">
+        <v>92.7</v>
+      </c>
+      <c r="F64" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G64" s="26">
+        <v>92.7</v>
+      </c>
+      <c r="H64" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="8"/>
+      <c r="C65" s="8"/>
+      <c r="D65" s="8"/>
+      <c r="E65" s="8"/>
+      <c r="F65" s="8"/>
+      <c r="G65" s="8"/>
+      <c r="H65" s="46"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" s="26">
+        <v>22.6</v>
+      </c>
+      <c r="C66" s="26">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="D66" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E66" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F66" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G66" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H66" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B67" s="26">
+        <v>22.6</v>
+      </c>
+      <c r="C67" s="26">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="D67" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E67" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F67" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G67" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H67" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B68" s="46"/>
+      <c r="C68" s="46"/>
+      <c r="D68" s="46"/>
+      <c r="E68" s="46"/>
+      <c r="F68" s="46"/>
+      <c r="G68" s="46"/>
+      <c r="H68" s="46"/>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B69" s="8"/>
+      <c r="C69" s="8"/>
+      <c r="D69" s="8"/>
+      <c r="E69" s="8"/>
+      <c r="F69" s="8"/>
+      <c r="G69" s="8"/>
+      <c r="H69" s="8"/>
+    </row>
+    <row r="70" spans="1:9" ht="45.75">
+      <c r="A70" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B70" s="46"/>
+      <c r="C70" s="46"/>
+      <c r="D70" s="46"/>
+      <c r="E70" s="46"/>
+      <c r="F70" s="46"/>
+      <c r="G70" s="46"/>
+      <c r="H70" s="46"/>
+    </row>
+    <row r="71" spans="1:9">
+      <c r="A71" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B71" s="28">
+        <v>211</v>
+      </c>
+      <c r="C71" s="28">
+        <v>1281</v>
+      </c>
+      <c r="D71" s="28">
+        <v>211</v>
+      </c>
+      <c r="E71" s="28">
+        <v>1281</v>
+      </c>
+      <c r="F71" s="28">
+        <v>211</v>
+      </c>
+      <c r="G71" s="28">
+        <v>1281</v>
+      </c>
+      <c r="H71" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
+      <c r="A72" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B72" s="28">
+        <v>211</v>
+      </c>
+      <c r="C72" s="28">
+        <v>1281</v>
+      </c>
+      <c r="D72" s="28">
+        <v>211</v>
+      </c>
+      <c r="E72" s="28">
+        <v>1281</v>
+      </c>
+      <c r="F72" s="28">
+        <v>211</v>
+      </c>
+      <c r="G72" s="28">
+        <v>1281</v>
+      </c>
+      <c r="H72" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
+      <c r="A73" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B73" s="46"/>
+      <c r="C73" s="46"/>
+      <c r="D73" s="46"/>
+      <c r="E73" s="46"/>
+      <c r="F73" s="46"/>
+      <c r="G73" s="46"/>
+      <c r="H73" s="8"/>
+    </row>
+    <row r="74" spans="1:9" s="23" customFormat="1">
+      <c r="A74" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B74" s="28">
+        <v>10631</v>
+      </c>
+      <c r="C74" s="28">
+        <v>97299</v>
+      </c>
+      <c r="D74" s="28">
+        <v>7265</v>
+      </c>
+      <c r="E74" s="28">
+        <v>90762</v>
+      </c>
+      <c r="F74" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G74" s="28">
+        <v>1884</v>
+      </c>
+      <c r="H74" s="28">
+        <v>6034</v>
+      </c>
+      <c r="I74"/>
+    </row>
+    <row r="75" spans="1:9">
+      <c r="A75" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B75" s="28">
+        <v>10631</v>
+      </c>
+      <c r="C75" s="28">
+        <v>97299</v>
+      </c>
+      <c r="D75" s="28">
+        <v>7265</v>
+      </c>
+      <c r="E75" s="28">
+        <v>90762</v>
+      </c>
+      <c r="F75" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G75" s="28">
+        <v>1884</v>
+      </c>
+      <c r="H75" s="28">
+        <v>6034</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" s="62" customFormat="1" ht="45.75">
+      <c r="A76" s="59" t="s">
+        <v>100</v>
+      </c>
+      <c r="B76" s="60">
+        <v>513</v>
+      </c>
+      <c r="C76" s="60">
+        <v>2649</v>
+      </c>
+      <c r="D76" s="60">
+        <v>720</v>
+      </c>
+      <c r="E76" s="60">
+        <v>2607</v>
+      </c>
+      <c r="F76" s="61" t="s">
+        <v>31</v>
+      </c>
+      <c r="G76" s="61" t="s">
+        <v>31</v>
+      </c>
+      <c r="H76" s="60">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" s="62" customFormat="1">
+      <c r="A77" s="59" t="s">
+        <v>101</v>
+      </c>
+      <c r="B77" s="60">
+        <v>513</v>
+      </c>
+      <c r="C77" s="60">
+        <v>2649</v>
+      </c>
+      <c r="D77" s="60">
+        <v>720</v>
+      </c>
+      <c r="E77" s="60">
+        <v>2607</v>
+      </c>
+      <c r="F77" s="61" t="s">
+        <v>31</v>
+      </c>
+      <c r="G77" s="61" t="s">
+        <v>31</v>
+      </c>
+      <c r="H77" s="60">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="34.5">
+      <c r="A78" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B78" s="46"/>
+      <c r="C78" s="46"/>
+      <c r="D78" s="8"/>
+      <c r="E78" s="8"/>
+      <c r="F78" s="8"/>
+      <c r="G78" s="8"/>
+      <c r="H78" s="8"/>
+    </row>
+    <row r="79" spans="1:9">
+      <c r="A79" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B79" s="28">
+        <v>2258</v>
+      </c>
+      <c r="C79" s="28">
+        <v>35105</v>
+      </c>
+      <c r="D79" s="28">
+        <v>3007</v>
+      </c>
+      <c r="E79" s="28">
+        <v>30796</v>
+      </c>
+      <c r="F79" s="28">
+        <v>3007</v>
+      </c>
+      <c r="G79" s="28">
+        <v>30796</v>
+      </c>
+      <c r="H79" s="28">
+        <v>37678</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9">
+      <c r="A80" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B80" s="28">
+        <v>2258</v>
+      </c>
+      <c r="C80" s="28">
+        <v>35105</v>
+      </c>
+      <c r="D80" s="28">
+        <v>3007</v>
+      </c>
+      <c r="E80" s="28">
+        <v>30796</v>
+      </c>
+      <c r="F80" s="28">
+        <v>3007</v>
+      </c>
+      <c r="G80" s="28">
+        <v>30796</v>
+      </c>
+      <c r="H80" s="28">
+        <v>37678</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B81" s="8"/>
+      <c r="C81" s="8"/>
+      <c r="D81" s="8"/>
+      <c r="E81" s="8"/>
+      <c r="F81" s="8"/>
+      <c r="G81" s="8"/>
+      <c r="H81" s="8"/>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C82" s="28">
+        <v>362</v>
+      </c>
+      <c r="D82" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E82" s="28">
+        <v>362</v>
+      </c>
+      <c r="F82" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G82" s="28">
+        <v>362</v>
+      </c>
+      <c r="H82" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B83" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C83" s="28">
+        <v>362</v>
+      </c>
+      <c r="D83" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E83" s="28">
+        <v>362</v>
+      </c>
+      <c r="F83" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G83" s="28">
+        <v>362</v>
+      </c>
+      <c r="H83" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="23.25">
+      <c r="A84" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B84" s="46"/>
+      <c r="C84" s="46"/>
+      <c r="D84" s="46"/>
+      <c r="E84" s="46"/>
+      <c r="F84" s="46"/>
+      <c r="G84" s="46"/>
+      <c r="H84" s="8"/>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B85" s="28">
+        <v>159</v>
+      </c>
+      <c r="C85" s="28">
+        <v>1116</v>
+      </c>
+      <c r="D85" s="28">
+        <v>123</v>
+      </c>
+      <c r="E85" s="28">
+        <v>1096</v>
+      </c>
+      <c r="F85" s="28">
+        <v>123</v>
+      </c>
+      <c r="G85" s="28">
+        <v>1096</v>
+      </c>
+      <c r="H85" s="28">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B86" s="28">
+        <v>159</v>
+      </c>
+      <c r="C86" s="28">
+        <v>1116</v>
+      </c>
+      <c r="D86" s="28">
+        <v>123</v>
+      </c>
+      <c r="E86" s="28">
+        <v>1096</v>
+      </c>
+      <c r="F86" s="28">
+        <v>123</v>
+      </c>
+      <c r="G86" s="28">
+        <v>1096</v>
+      </c>
+      <c r="H86" s="28">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="B87" s="8"/>
+      <c r="C87" s="46"/>
+      <c r="D87" s="8"/>
+      <c r="E87" s="8"/>
+      <c r="F87" s="8"/>
+      <c r="G87" s="8"/>
+      <c r="H87" s="8"/>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B88" s="46"/>
+      <c r="C88" s="46"/>
+      <c r="D88" s="46"/>
+      <c r="E88" s="46"/>
+      <c r="F88" s="46"/>
+      <c r="G88" s="46"/>
+      <c r="H88" s="8"/>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="B89" s="8"/>
+      <c r="C89" s="46"/>
+      <c r="D89" s="8"/>
+      <c r="E89" s="8"/>
+      <c r="F89" s="8"/>
+      <c r="G89" s="8"/>
+      <c r="H89" s="8"/>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B90" s="46"/>
+      <c r="C90" s="46"/>
+      <c r="D90" s="46"/>
+      <c r="E90" s="46"/>
+      <c r="F90" s="8"/>
+      <c r="G90" s="46"/>
+      <c r="H90" s="46"/>
+    </row>
+    <row r="91" spans="1:8" ht="34.5">
+      <c r="A91" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="B91" s="46"/>
+      <c r="C91" s="46"/>
+      <c r="D91" s="46"/>
+      <c r="E91" s="46"/>
+      <c r="F91" s="8"/>
+      <c r="G91" s="46"/>
+      <c r="H91" s="46"/>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B92" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C92" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D92" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E92" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F92" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G92" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H92" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B93" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C93" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D93" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E93" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F93" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G93" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H93" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B94" s="8"/>
+      <c r="C94" s="8"/>
+      <c r="D94" s="8"/>
+      <c r="E94" s="8"/>
+      <c r="F94" s="8"/>
+      <c r="G94" s="8"/>
+      <c r="H94" s="8"/>
+    </row>
+    <row r="95" spans="1:8" ht="57">
+      <c r="A95" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="B95" s="46"/>
+      <c r="C95" s="46"/>
+      <c r="D95" s="46"/>
+      <c r="E95" s="46"/>
+      <c r="F95" s="46"/>
+      <c r="G95" s="46"/>
+      <c r="H95" s="46"/>
+    </row>
+    <row r="96" spans="1:8" ht="68.25">
+      <c r="A96" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="B96" s="46"/>
+      <c r="C96" s="46"/>
+      <c r="D96" s="46"/>
+      <c r="E96" s="46"/>
+      <c r="F96" s="46"/>
+      <c r="G96" s="46"/>
+      <c r="H96" s="46"/>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B97" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="C97" s="26">
+        <v>5.7</v>
+      </c>
+      <c r="D97" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="E97" s="26">
+        <v>6</v>
+      </c>
+      <c r="F97" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="G97" s="26">
+        <v>6</v>
+      </c>
+      <c r="H97" s="26">
+        <v>2.1</v>
+      </c>
+      <c r="I97" s="47"/>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B98" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="C98" s="26">
+        <v>5.7</v>
+      </c>
+      <c r="D98" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="E98" s="26">
+        <v>6</v>
+      </c>
+      <c r="F98" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="G98" s="26">
+        <v>6</v>
+      </c>
+      <c r="H98" s="26">
+        <v>2.1</v>
+      </c>
+      <c r="I98" s="47"/>
+    </row>
+    <row r="99" spans="1:9" ht="23.25">
+      <c r="A99" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B99" s="8"/>
+      <c r="C99" s="46"/>
+      <c r="D99" s="8"/>
+      <c r="E99" s="8"/>
+      <c r="F99" s="8"/>
+      <c r="G99" s="8"/>
+      <c r="H99" s="8"/>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="B100" s="46"/>
+      <c r="C100" s="46"/>
+      <c r="D100" s="46"/>
+      <c r="E100" s="46"/>
+      <c r="F100" s="8"/>
+      <c r="G100" s="46"/>
+      <c r="H100" s="46"/>
+    </row>
+    <row r="101" spans="1:9" ht="23.25">
+      <c r="A101" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B101" s="8"/>
+      <c r="C101" s="8"/>
+      <c r="D101" s="8"/>
+      <c r="E101" s="8"/>
+      <c r="F101" s="8"/>
+      <c r="G101" s="8"/>
+      <c r="H101" s="8"/>
+    </row>
+    <row r="102" spans="1:9" ht="34.5">
+      <c r="A102" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B102" s="46"/>
+      <c r="C102" s="46"/>
+      <c r="D102" s="46"/>
+      <c r="E102" s="46"/>
+      <c r="F102" s="46"/>
+      <c r="G102" s="46"/>
+      <c r="H102" s="46"/>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B103" s="8"/>
+      <c r="C103" s="46"/>
+      <c r="D103" s="8"/>
+      <c r="E103" s="8"/>
+      <c r="F103" s="8"/>
+      <c r="G103" s="8"/>
+      <c r="H103" s="8"/>
+    </row>
+    <row r="104" spans="1:9" ht="57">
+      <c r="A104" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B104" s="46"/>
+      <c r="C104" s="46"/>
+      <c r="D104" s="46"/>
+      <c r="E104" s="46"/>
+      <c r="F104" s="46"/>
+      <c r="G104" s="46"/>
+      <c r="H104" s="46"/>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B105" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C105" s="28">
+        <v>163581</v>
+      </c>
+      <c r="D105" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E105" s="28">
+        <v>147096</v>
+      </c>
+      <c r="F105" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G105" s="28">
+        <v>61093</v>
+      </c>
+      <c r="H105" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B106" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C106" s="28">
+        <v>163581</v>
+      </c>
+      <c r="D106" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E106" s="28">
+        <v>147096</v>
+      </c>
+      <c r="F106" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G106" s="28">
+        <v>61093</v>
+      </c>
+      <c r="H106" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="68.25">
+      <c r="A107" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B107" s="46"/>
+      <c r="C107" s="46"/>
+      <c r="D107" s="46"/>
+      <c r="E107" s="46"/>
+      <c r="F107" s="46"/>
+      <c r="G107" s="46"/>
+      <c r="H107" s="8"/>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B108" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C108" s="28">
+        <v>218025</v>
+      </c>
+      <c r="D108" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E108" s="28">
+        <v>280153</v>
+      </c>
+      <c r="F108" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G108" s="28">
+        <v>278116</v>
+      </c>
+      <c r="H108" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B109" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C109" s="28">
+        <v>218025</v>
+      </c>
+      <c r="D109" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E109" s="28">
+        <v>280153</v>
+      </c>
+      <c r="F109" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G109" s="28">
+        <v>278116</v>
+      </c>
+      <c r="H109" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="23.25">
+      <c r="A110" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B110" s="46"/>
+      <c r="C110" s="46"/>
+      <c r="D110" s="46"/>
+      <c r="E110" s="46"/>
+      <c r="F110" s="46"/>
+      <c r="G110" s="46"/>
+      <c r="H110" s="46"/>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B111" s="46"/>
+      <c r="C111" s="46"/>
+      <c r="D111" s="46"/>
+      <c r="E111" s="46"/>
+      <c r="F111" s="46"/>
+      <c r="G111" s="46"/>
+      <c r="H111" s="46"/>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B112" s="26">
+        <v>166.3</v>
+      </c>
+      <c r="C112" s="26">
+        <v>794.2</v>
+      </c>
+      <c r="D112" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E112" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F112" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G112" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H112" s="26">
+        <v>77.5</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B113" s="26">
+        <v>88.6</v>
+      </c>
+      <c r="C113" s="26">
+        <v>521</v>
+      </c>
+      <c r="D113" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E113" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F113" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G113" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H113" s="26">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B114" s="26">
+        <v>77.7</v>
+      </c>
+      <c r="C114" s="26">
+        <v>273.2</v>
+      </c>
+      <c r="D114" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E114" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F114" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G114" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H114" s="26">
+        <v>32.5</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="34.5">
+      <c r="A115" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B115" s="46"/>
+      <c r="C115" s="46"/>
+      <c r="D115" s="46"/>
+      <c r="E115" s="46"/>
+      <c r="F115" s="46"/>
+      <c r="G115" s="46"/>
+      <c r="H115" s="46"/>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B116" s="26">
+        <v>198.4</v>
+      </c>
+      <c r="C116" s="26">
+        <v>1044.4000000000001</v>
+      </c>
+      <c r="D116" s="26">
+        <v>202.7</v>
+      </c>
+      <c r="E116" s="26">
+        <v>1048.4000000000001</v>
+      </c>
+      <c r="F116" s="26">
+        <v>179.8</v>
+      </c>
+      <c r="G116" s="26">
+        <v>952.5</v>
+      </c>
+      <c r="H116" s="26">
+        <v>51.3</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B117" s="26">
+        <v>116.5</v>
+      </c>
+      <c r="C117" s="26">
+        <v>669.6</v>
+      </c>
+      <c r="D117" s="26">
+        <v>123.1</v>
+      </c>
+      <c r="E117" s="26">
+        <v>682.7</v>
+      </c>
+      <c r="F117" s="26">
+        <v>100.2</v>
+      </c>
+      <c r="G117" s="26">
+        <v>586.79999999999995</v>
+      </c>
+      <c r="H117" s="26">
+        <v>24.3</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B118" s="26">
+        <v>81.900000000000006</v>
+      </c>
+      <c r="C118" s="26">
+        <v>374.8</v>
+      </c>
+      <c r="D118" s="26">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="E118" s="26">
+        <v>365.7</v>
+      </c>
+      <c r="F118" s="26">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="G118" s="26">
+        <v>365.7</v>
+      </c>
+      <c r="H118" s="26">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="23.25">
+      <c r="A119" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B119" s="8"/>
+      <c r="C119" s="8"/>
+      <c r="D119" s="8"/>
+      <c r="E119" s="8"/>
+      <c r="F119" s="8"/>
+      <c r="G119" s="8"/>
+      <c r="H119" s="8"/>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B120" s="28">
+        <v>2581</v>
+      </c>
+      <c r="C120" s="28">
+        <v>16621</v>
+      </c>
+      <c r="D120" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E120" s="28">
+        <v>5297</v>
+      </c>
+      <c r="F120" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G120" s="28">
+        <v>5297</v>
+      </c>
+      <c r="H120" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B121" s="28">
+        <v>2581</v>
+      </c>
+      <c r="C121" s="28">
+        <v>16621</v>
+      </c>
+      <c r="D121" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E121" s="28">
+        <v>5297</v>
+      </c>
+      <c r="F121" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G121" s="28">
+        <v>5297</v>
+      </c>
+      <c r="H121" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="57">
+      <c r="A122" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B122" s="8"/>
+      <c r="C122" s="46"/>
+      <c r="D122" s="8"/>
+      <c r="E122" s="46"/>
+      <c r="F122" s="8"/>
+      <c r="G122" s="46"/>
+      <c r="H122" s="8"/>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B123" s="28">
+        <v>60</v>
+      </c>
+      <c r="C123" s="28">
+        <v>60</v>
+      </c>
+      <c r="D123" s="28">
+        <v>145</v>
+      </c>
+      <c r="E123" s="28">
+        <v>286</v>
+      </c>
+      <c r="F123" s="28">
+        <v>145</v>
+      </c>
+      <c r="G123" s="28">
+        <v>286</v>
+      </c>
+      <c r="H123" s="28">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B124" s="28">
+        <v>60</v>
+      </c>
+      <c r="C124" s="28">
+        <v>60</v>
+      </c>
+      <c r="D124" s="28">
+        <v>145</v>
+      </c>
+      <c r="E124" s="28">
+        <v>286</v>
+      </c>
+      <c r="F124" s="28">
+        <v>145</v>
+      </c>
+      <c r="G124" s="28">
+        <v>286</v>
+      </c>
+      <c r="H124" s="28">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="23.25">
+      <c r="A125" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B125" s="8"/>
+      <c r="C125" s="46"/>
+      <c r="D125" s="8"/>
+      <c r="E125" s="46"/>
+      <c r="F125" s="8"/>
+      <c r="G125" s="46"/>
+      <c r="H125" s="8"/>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B126" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C126" s="28">
+        <v>1032</v>
+      </c>
+      <c r="D126" s="28">
+        <v>485</v>
+      </c>
+      <c r="E126" s="28">
+        <v>1345</v>
+      </c>
+      <c r="F126" s="28">
+        <v>485</v>
+      </c>
+      <c r="G126" s="28">
+        <v>1345</v>
+      </c>
+      <c r="H126" s="28">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B127" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C127" s="28">
+        <v>1032</v>
+      </c>
+      <c r="D127" s="28">
+        <v>485</v>
+      </c>
+      <c r="E127" s="28">
+        <v>1345</v>
+      </c>
+      <c r="F127" s="28">
+        <v>485</v>
+      </c>
+      <c r="G127" s="28">
+        <v>1345</v>
+      </c>
+      <c r="H127" s="28">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B128" s="8"/>
+      <c r="C128" s="8"/>
+      <c r="D128" s="8"/>
+      <c r="E128" s="8"/>
+      <c r="F128" s="8"/>
+      <c r="G128" s="8"/>
+      <c r="H128" s="8"/>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B129" s="28">
+        <v>7425</v>
+      </c>
+      <c r="C129" s="28">
+        <v>55291</v>
+      </c>
+      <c r="D129" s="28">
+        <v>2746</v>
+      </c>
+      <c r="E129" s="28">
+        <v>37633</v>
+      </c>
+      <c r="F129" s="28">
+        <v>2746</v>
+      </c>
+      <c r="G129" s="28">
+        <v>37633</v>
+      </c>
+      <c r="H129" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B130" s="28">
+        <v>7425</v>
+      </c>
+      <c r="C130" s="28">
+        <v>55291</v>
+      </c>
+      <c r="D130" s="28">
+        <v>2746</v>
+      </c>
+      <c r="E130" s="28">
+        <v>37633</v>
+      </c>
+      <c r="F130" s="28">
+        <v>2746</v>
+      </c>
+      <c r="G130" s="28">
+        <v>37633</v>
+      </c>
+      <c r="H130" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B131" s="8"/>
+      <c r="C131" s="46"/>
+      <c r="D131" s="8"/>
+      <c r="E131" s="46"/>
+      <c r="F131" s="8"/>
+      <c r="G131" s="46"/>
+      <c r="H131" s="8"/>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B132" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C132" s="28">
+        <v>106706</v>
+      </c>
+      <c r="D132" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E132" s="28">
+        <v>103185</v>
+      </c>
+      <c r="F132" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G132" s="28">
+        <v>103185</v>
+      </c>
+      <c r="H132" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B133" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C133" s="28">
+        <v>106706</v>
+      </c>
+      <c r="D133" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E133" s="28">
+        <v>103185</v>
+      </c>
+      <c r="F133" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G133" s="28">
+        <v>103185</v>
+      </c>
+      <c r="H133" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="90.75">
+      <c r="A134" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B134" s="46"/>
+      <c r="C134" s="46"/>
+      <c r="D134" s="8"/>
+      <c r="E134" s="8"/>
+      <c r="F134" s="8"/>
+      <c r="G134" s="8"/>
+      <c r="H134" s="8"/>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B135" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C135" s="28">
+        <v>781485</v>
+      </c>
+      <c r="D135" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E135" s="28">
+        <v>797808</v>
+      </c>
+      <c r="F135" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G135" s="28">
+        <v>754949</v>
+      </c>
+      <c r="H135" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B136" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C136" s="28">
+        <v>781485</v>
+      </c>
+      <c r="D136" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E136" s="28">
+        <v>797808</v>
+      </c>
+      <c r="F136" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G136" s="28">
+        <v>754949</v>
+      </c>
+      <c r="H136" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B137" s="34"/>
+      <c r="C137" s="34"/>
+      <c r="D137" s="34"/>
+      <c r="E137" s="34"/>
+      <c r="F137" s="34"/>
+      <c r="G137" s="34"/>
+      <c r="H137" s="34" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="62" customFormat="1">
+      <c r="A138" s="59" t="s">
+        <v>99</v>
+      </c>
+      <c r="B138" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="C138" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="D138" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="E138" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="F138" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="G138" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="H138" s="61" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="62" customFormat="1">
+      <c r="A139" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="B139" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="C139" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="D139" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="E139" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="F139" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="G139" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="H139" s="61" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="23.25">
+      <c r="A140" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B140" s="8"/>
+      <c r="C140" s="8"/>
+      <c r="D140" s="8"/>
+      <c r="E140" s="8"/>
+      <c r="F140" s="8"/>
+      <c r="G140" s="8"/>
+      <c r="H140" s="8"/>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B141" s="28">
+        <v>1523</v>
+      </c>
+      <c r="C141" s="28">
+        <v>9302</v>
+      </c>
+      <c r="D141" s="28">
+        <v>1594</v>
+      </c>
+      <c r="E141" s="28">
+        <v>9342</v>
+      </c>
+      <c r="F141" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G141" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H141" s="28">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B142" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C142" s="28">
+        <v>6783</v>
+      </c>
+      <c r="D142" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E142" s="28">
+        <v>6806</v>
+      </c>
+      <c r="F142" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G142" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H142" s="27" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B143" s="28">
+        <v>482</v>
+      </c>
+      <c r="C143" s="28">
+        <v>2519</v>
+      </c>
+      <c r="D143" s="28">
+        <v>529</v>
+      </c>
+      <c r="E143" s="28">
+        <v>2536</v>
+      </c>
+      <c r="F143" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G143" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H143" s="28">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="23.25">
+      <c r="A144" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B144" s="8"/>
+      <c r="C144" s="46"/>
+      <c r="D144" s="8"/>
+      <c r="E144" s="46"/>
+      <c r="F144" s="8"/>
+      <c r="G144" s="8"/>
+      <c r="H144" s="8"/>
+    </row>
+    <row r="145" spans="1:8" ht="23.25">
+      <c r="A145" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B145" s="8"/>
+      <c r="C145" s="46"/>
+      <c r="D145" s="8"/>
+      <c r="E145" s="46"/>
+      <c r="F145" s="8"/>
+      <c r="G145" s="46"/>
+      <c r="H145" s="8"/>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="B146" s="46"/>
+      <c r="C146" s="46"/>
+      <c r="D146" s="8"/>
+      <c r="E146" s="46"/>
+      <c r="F146" s="8"/>
+      <c r="G146" s="8"/>
+      <c r="H146" s="8"/>
+    </row>
+    <row r="147" spans="1:8" ht="34.5">
+      <c r="A147" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B147" s="8"/>
+      <c r="C147" s="8"/>
+      <c r="D147" s="8"/>
+      <c r="E147" s="8"/>
+      <c r="F147" s="8"/>
+      <c r="G147" s="8"/>
+      <c r="H147" s="8"/>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B148" s="26">
+        <v>153.1</v>
+      </c>
+      <c r="C148" s="26">
+        <v>4810.3999999999996</v>
+      </c>
+      <c r="D148" s="26">
+        <v>177.8</v>
+      </c>
+      <c r="E148" s="26">
+        <v>5028</v>
+      </c>
+      <c r="F148" s="26">
+        <v>177.8</v>
+      </c>
+      <c r="G148" s="26">
+        <v>5028</v>
+      </c>
+      <c r="H148" s="26">
+        <v>480.1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B149" s="26">
+        <v>153.1</v>
+      </c>
+      <c r="C149" s="26">
+        <v>4810.3999999999996</v>
+      </c>
+      <c r="D149" s="26">
+        <v>177.8</v>
+      </c>
+      <c r="E149" s="26">
+        <v>5028</v>
+      </c>
+      <c r="F149" s="26">
+        <v>177.8</v>
+      </c>
+      <c r="G149" s="26">
+        <v>5028</v>
+      </c>
+      <c r="H149" s="26">
+        <v>480.1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="23.25">
+      <c r="A150" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="B150" s="8"/>
+      <c r="C150" s="46"/>
+      <c r="D150" s="8"/>
+      <c r="E150" s="46"/>
+      <c r="F150" s="8"/>
+      <c r="G150" s="8"/>
+      <c r="H150" s="8"/>
+    </row>
+    <row r="151" spans="1:8" ht="34.5">
+      <c r="A151" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B151" s="8"/>
+      <c r="C151" s="46"/>
+      <c r="D151" s="8"/>
+      <c r="E151" s="46"/>
+      <c r="F151" s="8"/>
+      <c r="G151" s="8"/>
+      <c r="H151" s="8"/>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B152" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C152" s="28">
+        <v>56</v>
+      </c>
+      <c r="D152" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E152" s="28">
+        <v>56</v>
+      </c>
+      <c r="F152" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G152" s="28">
+        <v>56</v>
+      </c>
+      <c r="H152" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B153" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C153" s="28">
+        <v>56</v>
+      </c>
+      <c r="D153" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E153" s="28">
+        <v>56</v>
+      </c>
+      <c r="F153" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G153" s="28">
+        <v>56</v>
+      </c>
+      <c r="H153" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="23.25">
+      <c r="A154" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B154" s="8"/>
+      <c r="C154" s="46"/>
+      <c r="D154" s="8"/>
+      <c r="E154" s="46"/>
+      <c r="F154" s="8"/>
+      <c r="G154" s="46"/>
+      <c r="H154" s="8"/>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B155" s="28">
+        <v>97</v>
+      </c>
+      <c r="C155" s="28">
+        <v>137</v>
+      </c>
+      <c r="D155" s="28">
+        <v>17</v>
+      </c>
+      <c r="E155" s="28">
+        <v>311</v>
+      </c>
+      <c r="F155" s="28">
+        <v>17</v>
+      </c>
+      <c r="G155" s="28">
+        <v>311</v>
+      </c>
+      <c r="H155" s="28">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B156" s="28">
+        <v>97</v>
+      </c>
+      <c r="C156" s="28">
+        <v>137</v>
+      </c>
+      <c r="D156" s="28">
+        <v>17</v>
+      </c>
+      <c r="E156" s="28">
+        <v>311</v>
+      </c>
+      <c r="F156" s="28">
+        <v>17</v>
+      </c>
+      <c r="G156" s="28">
+        <v>311</v>
+      </c>
+      <c r="H156" s="28">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="23.25">
+      <c r="A157" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="B157" s="35"/>
+      <c r="C157" s="35"/>
+      <c r="D157" s="35"/>
+      <c r="E157" s="35"/>
+      <c r="F157" s="35"/>
+      <c r="G157" s="35"/>
+      <c r="H157" s="35"/>
+    </row>
+    <row r="158" spans="1:8" ht="34.5">
+      <c r="A158" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B158" s="8"/>
+      <c r="C158" s="46"/>
+      <c r="D158" s="8"/>
+      <c r="E158" s="8"/>
+      <c r="F158" s="8"/>
+      <c r="G158" s="8"/>
+      <c r="H158" s="8"/>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B159" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C159" s="28">
+        <v>457</v>
+      </c>
+      <c r="D159" s="28">
+        <v>63</v>
+      </c>
+      <c r="E159" s="28">
+        <v>429</v>
+      </c>
+      <c r="F159" s="28">
+        <v>63</v>
+      </c>
+      <c r="G159" s="28">
+        <v>429</v>
+      </c>
+      <c r="H159" s="28">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B160" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="C160" s="28">
+        <v>457</v>
+      </c>
+      <c r="D160" s="28">
+        <v>63</v>
+      </c>
+      <c r="E160" s="28">
+        <v>429</v>
+      </c>
+      <c r="F160" s="28">
+        <v>63</v>
+      </c>
+      <c r="G160" s="28">
+        <v>429</v>
+      </c>
+      <c r="H160" s="28">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B161" s="46"/>
+      <c r="C161" s="46"/>
+      <c r="D161" s="46"/>
+      <c r="E161" s="46"/>
+      <c r="F161" s="46"/>
+      <c r="G161" s="46"/>
+      <c r="H161" s="8"/>
+    </row>
+    <row r="162" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A162" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B162" s="28">
+        <v>261</v>
+      </c>
+      <c r="C162" s="28">
+        <v>1654</v>
+      </c>
+      <c r="D162" s="28">
+        <v>376</v>
+      </c>
+      <c r="E162" s="28">
+        <v>1843</v>
+      </c>
+      <c r="F162" s="28">
+        <v>376</v>
+      </c>
+      <c r="G162" s="28">
+        <v>1843</v>
+      </c>
+      <c r="H162" s="28">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B163" s="28">
+        <v>261</v>
+      </c>
+      <c r="C163" s="28">
+        <v>1654</v>
+      </c>
+      <c r="D163" s="28">
+        <v>376</v>
+      </c>
+      <c r="E163" s="28">
+        <v>1843</v>
+      </c>
+      <c r="F163" s="28">
+        <v>376</v>
+      </c>
+      <c r="G163" s="28">
+        <v>1843</v>
+      </c>
+      <c r="H163" s="28">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B164" s="8"/>
+      <c r="C164" s="8"/>
+      <c r="D164" s="8"/>
+      <c r="E164" s="8"/>
+      <c r="F164" s="8"/>
+      <c r="G164" s="8"/>
+      <c r="H164" s="8"/>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B165" s="46"/>
+      <c r="C165" s="46"/>
+      <c r="D165" s="46"/>
+      <c r="E165" s="46"/>
+      <c r="F165" s="46"/>
+      <c r="G165" s="46"/>
+      <c r="H165" s="46"/>
+    </row>
+    <row r="166" spans="1:8" ht="23.25">
+      <c r="A166" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B166" s="46"/>
+      <c r="C166" s="46"/>
+      <c r="D166" s="46"/>
+      <c r="E166" s="46"/>
+      <c r="F166" s="46"/>
+      <c r="G166" s="46"/>
+      <c r="H166" s="8"/>
+    </row>
+    <row r="167" spans="1:8" ht="23.25">
+      <c r="A167" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B167" s="8"/>
+      <c r="C167" s="46"/>
+      <c r="D167" s="8"/>
+      <c r="E167" s="46"/>
+      <c r="F167" s="8"/>
+      <c r="G167" s="46"/>
+      <c r="H167" s="8"/>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B168" s="8"/>
+      <c r="C168" s="46"/>
+      <c r="D168" s="8"/>
+      <c r="E168" s="46"/>
+      <c r="F168" s="8"/>
+      <c r="G168" s="46"/>
+      <c r="H168" s="8"/>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B169" s="26">
+        <v>164383.1</v>
+      </c>
+      <c r="C169" s="26">
+        <v>1299138.3999999999</v>
+      </c>
+      <c r="D169" s="26">
+        <v>161225</v>
+      </c>
+      <c r="E169" s="26">
+        <v>1254303</v>
+      </c>
+      <c r="F169" s="26">
+        <v>161225</v>
+      </c>
+      <c r="G169" s="26">
+        <v>1254303</v>
+      </c>
+      <c r="H169" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B170" s="26">
+        <v>1879</v>
+      </c>
+      <c r="C170" s="26">
+        <v>31346.7</v>
+      </c>
+      <c r="D170" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E170" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F170" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G170" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H170" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B171" s="26">
+        <v>28506</v>
+      </c>
+      <c r="C171" s="26">
+        <v>215454</v>
+      </c>
+      <c r="D171" s="26">
+        <v>28506</v>
+      </c>
+      <c r="E171" s="26">
+        <v>215454</v>
+      </c>
+      <c r="F171" s="26">
+        <v>28506</v>
+      </c>
+      <c r="G171" s="26">
+        <v>215454</v>
+      </c>
+      <c r="H171" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B172" s="26">
+        <v>129374</v>
+      </c>
+      <c r="C172" s="26">
+        <v>1024010</v>
+      </c>
+      <c r="D172" s="26">
+        <v>128095</v>
+      </c>
+      <c r="E172" s="26">
+        <v>1010522</v>
+      </c>
+      <c r="F172" s="26">
+        <v>128095</v>
+      </c>
+      <c r="G172" s="26">
+        <v>1010522</v>
+      </c>
+      <c r="H172" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B173" s="26">
+        <v>4624.1000000000004</v>
+      </c>
+      <c r="C173" s="26">
+        <v>28327.7</v>
+      </c>
+      <c r="D173" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="E173" s="26">
+        <v>28327</v>
+      </c>
+      <c r="F173" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="G173" s="26">
+        <v>28327</v>
+      </c>
+      <c r="H173" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="23.25">
+      <c r="A174" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B174" s="8"/>
+      <c r="C174" s="46"/>
+      <c r="D174" s="8"/>
+      <c r="E174" s="8"/>
+      <c r="F174" s="8"/>
+      <c r="G174" s="8"/>
+      <c r="H174" s="46"/>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B175" s="26">
+        <v>30.6</v>
+      </c>
+      <c r="C175" s="26">
+        <v>1274</v>
+      </c>
+      <c r="D175" s="26">
+        <v>6.1</v>
+      </c>
+      <c r="E175" s="26">
+        <v>798.1</v>
+      </c>
+      <c r="F175" s="26">
+        <v>6.1</v>
+      </c>
+      <c r="G175" s="26">
+        <v>798.1</v>
+      </c>
+      <c r="H175" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B176" s="26">
+        <v>25.2</v>
+      </c>
+      <c r="C176" s="26">
+        <v>1059.5</v>
+      </c>
+      <c r="D176" s="26">
+        <v>6.1</v>
+      </c>
+      <c r="E176" s="26">
+        <v>695.9</v>
+      </c>
+      <c r="F176" s="26">
+        <v>6.1</v>
+      </c>
+      <c r="G176" s="26">
+        <v>695.9</v>
+      </c>
+      <c r="H176" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9">
+      <c r="A177" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B177" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C177" s="26">
+        <v>26.1</v>
+      </c>
+      <c r="D177" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E177" s="26">
+        <v>22.3</v>
+      </c>
+      <c r="F177" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G177" s="26">
+        <v>22.3</v>
+      </c>
+      <c r="H177" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9">
+      <c r="A178" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B178" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C178" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="D178" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E178" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F178" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G178" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H178" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9">
+      <c r="A179" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B179" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C179" s="26">
+        <v>6</v>
+      </c>
+      <c r="D179" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E179" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F179" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G179" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H179" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9">
+      <c r="A180" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B180" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C180" s="26">
+        <v>106.5</v>
+      </c>
+      <c r="D180" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E180" s="26">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="F180" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G180" s="26">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="H180" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9">
+      <c r="A181" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="B181" s="26">
+        <v>5.3</v>
+      </c>
+      <c r="C181" s="26">
+        <v>63</v>
+      </c>
+      <c r="D181" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E181" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="F181" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G181" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H181" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9">
+      <c r="A182" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B182" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="C182" s="29">
+        <v>12.5</v>
+      </c>
+      <c r="D182" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="E182" s="29">
+        <v>7.5</v>
+      </c>
+      <c r="F182" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="G182" s="29">
+        <v>7.5</v>
+      </c>
+      <c r="H182" s="30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9">
+      <c r="A183" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B183" s="6"/>
+      <c r="C183" s="6"/>
+      <c r="D183" s="6"/>
+      <c r="E183" s="6"/>
+      <c r="F183" s="6"/>
+      <c r="G183" s="6"/>
+      <c r="H183" s="6"/>
+      <c r="I183" s="6"/>
+    </row>
+    <row r="184" spans="1:9" ht="43.5" customHeight="1">
+      <c r="A184" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="B184" s="51"/>
+      <c r="C184" s="51"/>
+      <c r="D184" s="51"/>
+      <c r="E184" s="51"/>
+      <c r="F184" s="51"/>
+      <c r="G184" s="51"/>
+      <c r="H184" s="51"/>
+      <c r="I184" s="51"/>
+    </row>
+    <row r="185" spans="1:9">
+      <c r="A185" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="B185" s="51"/>
+      <c r="C185" s="51"/>
+      <c r="D185" s="51"/>
+      <c r="E185" s="51"/>
+      <c r="F185" s="51"/>
+      <c r="G185" s="51"/>
+      <c r="H185" s="51"/>
+      <c r="I185" s="51"/>
+    </row>
+    <row r="186" spans="1:9">
+      <c r="A186" s="1"/>
+      <c r="B186" s="1"/>
+      <c r="C186" s="1"/>
+      <c r="D186" s="1"/>
+      <c r="E186" s="1"/>
+      <c r="F186" s="1"/>
+      <c r="G186" s="1"/>
+      <c r="H186" s="1"/>
+      <c r="I186" s="1"/>
+    </row>
+    <row r="187" spans="1:9">
+      <c r="A187" s="1"/>
+      <c r="B187" s="1"/>
+      <c r="C187" s="1"/>
+      <c r="D187" s="1"/>
+      <c r="E187" s="1"/>
+      <c r="F187" s="1"/>
+      <c r="G187" s="1"/>
+      <c r="H187" s="1"/>
+      <c r="I187" s="1"/>
+    </row>
+    <row r="188" spans="1:9">
+      <c r="A188" s="1"/>
+      <c r="B188" s="1"/>
+      <c r="C188" s="1"/>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1"/>
+      <c r="F188" s="1"/>
+      <c r="G188" s="1"/>
+      <c r="H188" s="1"/>
+      <c r="I188" s="1"/>
+    </row>
+    <row r="189" spans="1:9">
+      <c r="A189" s="1"/>
+      <c r="B189" s="1"/>
+      <c r="C189" s="1"/>
+      <c r="D189" s="1"/>
+      <c r="E189" s="1"/>
+      <c r="F189" s="1"/>
+      <c r="G189" s="1"/>
+      <c r="H189" s="1"/>
+      <c r="I189" s="1"/>
+    </row>
+    <row r="190" spans="1:9">
+      <c r="A190" s="1"/>
+      <c r="B190" s="1"/>
+      <c r="C190" s="1"/>
+      <c r="D190" s="1"/>
+      <c r="E190" s="1"/>
+      <c r="F190" s="1"/>
+      <c r="G190" s="1"/>
+      <c r="H190" s="1"/>
+      <c r="I190" s="1"/>
+    </row>
+    <row r="191" spans="1:9">
+      <c r="A191" s="1"/>
+      <c r="B191" s="1"/>
+      <c r="C191" s="1"/>
+      <c r="D191" s="1"/>
+      <c r="E191" s="1"/>
+      <c r="F191" s="1"/>
+      <c r="G191" s="1"/>
+      <c r="H191" s="1"/>
+      <c r="I191" s="1"/>
+    </row>
+    <row r="192" spans="1:9">
+      <c r="A192" s="1"/>
+      <c r="B192" s="1"/>
+      <c r="C192" s="1"/>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1"/>
+      <c r="F192" s="1"/>
+      <c r="G192" s="1"/>
+      <c r="H192" s="1"/>
+      <c r="I192" s="1"/>
+    </row>
+    <row r="193" spans="1:9">
+      <c r="A193" s="1"/>
+      <c r="B193" s="1"/>
+      <c r="C193" s="1"/>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1"/>
+      <c r="F193" s="1"/>
+      <c r="G193" s="1"/>
+      <c r="H193" s="1"/>
+      <c r="I193" s="1"/>
+    </row>
+    <row r="194" spans="1:9">
+      <c r="A194" s="1"/>
+      <c r="B194" s="1"/>
+      <c r="C194" s="1"/>
+      <c r="D194" s="1"/>
+      <c r="E194" s="1"/>
+      <c r="F194" s="1"/>
+      <c r="G194" s="1"/>
+      <c r="H194" s="1"/>
+      <c r="I194" s="1"/>
+    </row>
+    <row r="195" spans="1:9">
+      <c r="A195" s="1"/>
+      <c r="B195" s="1"/>
+      <c r="C195" s="1"/>
+      <c r="D195" s="1"/>
+      <c r="E195" s="1"/>
+      <c r="F195" s="1"/>
+      <c r="G195" s="1"/>
+      <c r="H195" s="1"/>
+      <c r="I195" s="1"/>
+    </row>
+    <row r="196" spans="1:9">
+      <c r="A196" s="1"/>
+      <c r="B196" s="1"/>
+      <c r="C196" s="1"/>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1"/>
+      <c r="F196" s="1"/>
+      <c r="G196" s="1"/>
+      <c r="H196" s="1"/>
+      <c r="I196" s="1"/>
+    </row>
+    <row r="197" spans="1:9">
+      <c r="A197" s="1"/>
+      <c r="B197" s="1"/>
+      <c r="C197" s="1"/>
+      <c r="D197" s="1"/>
+      <c r="E197" s="1"/>
+      <c r="F197" s="1"/>
+      <c r="G197" s="1"/>
+      <c r="H197" s="1"/>
+      <c r="I197" s="1"/>
+    </row>
+    <row r="198" spans="1:9">
+      <c r="A198" s="1"/>
+      <c r="B198" s="1"/>
+      <c r="C198" s="1"/>
+      <c r="D198" s="1"/>
+      <c r="E198" s="1"/>
+      <c r="F198" s="1"/>
+      <c r="G198" s="1"/>
+      <c r="H198" s="1"/>
+      <c r="I198" s="1"/>
+    </row>
+    <row r="199" spans="1:9">
+      <c r="A199" s="1"/>
+      <c r="B199" s="1"/>
+      <c r="C199" s="1"/>
+      <c r="D199" s="1"/>
+      <c r="E199" s="1"/>
+      <c r="F199" s="1"/>
+      <c r="G199" s="1"/>
+      <c r="H199" s="1"/>
+      <c r="I199" s="1"/>
+    </row>
+    <row r="200" spans="1:9">
+      <c r="A200" s="1"/>
+      <c r="B200" s="1"/>
+      <c r="C200" s="1"/>
+      <c r="D200" s="1"/>
+      <c r="E200" s="1"/>
+      <c r="F200" s="1"/>
+      <c r="G200" s="1"/>
+      <c r="H200" s="1"/>
+      <c r="I200" s="1"/>
+    </row>
+    <row r="201" spans="1:9">
+      <c r="A201" s="1"/>
+      <c r="B201" s="1"/>
+      <c r="C201" s="1"/>
+      <c r="D201" s="1"/>
+      <c r="E201" s="1"/>
+      <c r="F201" s="1"/>
+      <c r="G201" s="1"/>
+      <c r="H201" s="1"/>
+      <c r="I201" s="1"/>
+    </row>
+    <row r="202" spans="1:9">
+      <c r="A202" s="1"/>
+      <c r="B202" s="1"/>
+      <c r="C202" s="1"/>
+      <c r="D202" s="1"/>
+      <c r="E202" s="1"/>
+      <c r="F202" s="1"/>
+      <c r="G202" s="1"/>
+      <c r="H202" s="1"/>
+      <c r="I202" s="1"/>
+    </row>
+    <row r="203" spans="1:9">
+      <c r="A203" s="1"/>
+      <c r="B203" s="1"/>
+      <c r="C203" s="1"/>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1"/>
+      <c r="F203" s="1"/>
+      <c r="G203" s="1"/>
+      <c r="H203" s="1"/>
+      <c r="I203" s="1"/>
+    </row>
+    <row r="204" spans="1:9">
+      <c r="A204" s="1"/>
+      <c r="B204" s="1"/>
+      <c r="C204" s="1"/>
+      <c r="D204" s="1"/>
+      <c r="E204" s="1"/>
+      <c r="F204" s="1"/>
+      <c r="G204" s="1"/>
+      <c r="H204" s="1"/>
+      <c r="I204" s="1"/>
+    </row>
+    <row r="205" spans="1:9">
+      <c r="A205" s="1"/>
+      <c r="B205" s="1"/>
+      <c r="C205" s="1"/>
+      <c r="D205" s="1"/>
+      <c r="E205" s="1"/>
+      <c r="F205" s="1"/>
+      <c r="G205" s="1"/>
+      <c r="H205" s="1"/>
+      <c r="I205" s="1"/>
+    </row>
+    <row r="206" spans="1:9">
+      <c r="A206" s="1"/>
+      <c r="B206" s="1"/>
+      <c r="C206" s="1"/>
+      <c r="D206" s="1"/>
+      <c r="E206" s="1"/>
+      <c r="F206" s="1"/>
+      <c r="G206" s="1"/>
+      <c r="H206" s="1"/>
+      <c r="I206" s="1"/>
+    </row>
+    <row r="207" spans="1:9">
+      <c r="A207" s="1"/>
+      <c r="B207" s="1"/>
+      <c r="C207" s="1"/>
+      <c r="D207" s="1"/>
+      <c r="E207" s="1"/>
+      <c r="F207" s="1"/>
+      <c r="G207" s="1"/>
+      <c r="H207" s="1"/>
+      <c r="I207" s="1"/>
+    </row>
+    <row r="208" spans="1:9">
+      <c r="A208" s="1"/>
+      <c r="B208" s="1"/>
+      <c r="C208" s="1"/>
+      <c r="D208" s="1"/>
+      <c r="E208" s="1"/>
+      <c r="F208" s="1"/>
+      <c r="G208" s="1"/>
+      <c r="H208" s="1"/>
+      <c r="I208" s="1"/>
+    </row>
+    <row r="209" spans="1:9">
+      <c r="A209" s="1"/>
+      <c r="B209" s="1"/>
+      <c r="C209" s="1"/>
+      <c r="D209" s="1"/>
+      <c r="E209" s="1"/>
+      <c r="F209" s="1"/>
+      <c r="G209" s="1"/>
+      <c r="H209" s="1"/>
+      <c r="I209" s="1"/>
+    </row>
+    <row r="210" spans="1:9">
+      <c r="A210" s="1"/>
+      <c r="B210" s="1"/>
+      <c r="C210" s="1"/>
+      <c r="D210" s="1"/>
+      <c r="E210" s="1"/>
+      <c r="F210" s="1"/>
+      <c r="G210" s="1"/>
+      <c r="H210" s="1"/>
+      <c r="I210" s="1"/>
+    </row>
+    <row r="211" spans="1:9">
+      <c r="A211" s="1"/>
+      <c r="B211" s="1"/>
+      <c r="C211" s="1"/>
+      <c r="D211" s="1"/>
+      <c r="E211" s="1"/>
+      <c r="F211" s="1"/>
+      <c r="G211" s="1"/>
+      <c r="H211" s="1"/>
+      <c r="I211" s="1"/>
+    </row>
+    <row r="212" spans="1:9">
+      <c r="A212" s="1"/>
+      <c r="B212" s="1"/>
+      <c r="C212" s="1"/>
+      <c r="D212" s="1"/>
+      <c r="E212" s="1"/>
+      <c r="F212" s="1"/>
+      <c r="G212" s="1"/>
+      <c r="H212" s="1"/>
+      <c r="I212" s="1"/>
+    </row>
+    <row r="213" spans="1:9">
+      <c r="A213" s="1"/>
+      <c r="B213" s="1"/>
+      <c r="C213" s="1"/>
+      <c r="D213" s="1"/>
+      <c r="E213" s="1"/>
+      <c r="F213" s="1"/>
+      <c r="G213" s="1"/>
+      <c r="H213" s="1"/>
+      <c r="I213" s="1"/>
+    </row>
+    <row r="214" spans="1:9">
+      <c r="A214" s="1"/>
+      <c r="B214" s="1"/>
+      <c r="C214" s="1"/>
+      <c r="D214" s="1"/>
+      <c r="E214" s="1"/>
+      <c r="F214" s="1"/>
+      <c r="G214" s="1"/>
+      <c r="H214" s="1"/>
+      <c r="I214" s="1"/>
+    </row>
+    <row r="215" spans="1:9">
+      <c r="A215" s="1"/>
+      <c r="B215" s="1"/>
+      <c r="C215" s="1"/>
+      <c r="D215" s="1"/>
+      <c r="E215" s="1"/>
+      <c r="F215" s="1"/>
+      <c r="G215" s="1"/>
+      <c r="H215" s="1"/>
+      <c r="I215" s="1"/>
+    </row>
+    <row r="216" spans="1:9">
+      <c r="A216" s="1"/>
+      <c r="B216" s="1"/>
+      <c r="C216" s="1"/>
+      <c r="D216" s="1"/>
+      <c r="E216" s="1"/>
+      <c r="F216" s="1"/>
+      <c r="G216" s="1"/>
+      <c r="H216" s="1"/>
+      <c r="I216" s="1"/>
+    </row>
+    <row r="217" spans="1:9">
+      <c r="A217" s="1"/>
+      <c r="B217" s="1"/>
+      <c r="C217" s="1"/>
+      <c r="D217" s="1"/>
+      <c r="E217" s="1"/>
+      <c r="F217" s="1"/>
+      <c r="G217" s="1"/>
+      <c r="H217" s="1"/>
+      <c r="I217" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="A184:I184"/>
+    <mergeCell ref="A185:I185"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:E5"/>
+    <mergeCell ref="F5:G6"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>