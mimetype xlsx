--- v5 (2026-08-27)
+++ v6 (2026-10-06)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8BF22D08-96F6-4F1B-9FC3-4AFDEE479340}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Метадеректер!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Шартты белгілер'!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="124519" refMode="R1C1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="75">
   <si>
     <t/>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
@@ -142,60 +142,186 @@
   </si>
   <si>
     <t>Х-құпия деректер</t>
   </si>
   <si>
     <t>Табиғи су, мың текше метр</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыз су, мың текше метр          </t>
   </si>
   <si>
     <t xml:space="preserve">Ішуге жарамсыз су, мың текше метр         </t>
   </si>
   <si>
     <t>"-" - өндіруі жоқ</t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Жаңасемей ауданы </t>
   </si>
   <si>
     <t>2026 жылғы Абай облысындағы сумен жабдықтау; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру*</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың текше метр</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Майкибаева Адия Тазабековна</t>
+  </si>
+  <si>
+    <t>+7 722 2524918</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ad.maikybaeva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп және қоршаған орта статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Абай облысындағы сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -207,96 +333,161 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -327,219 +518,248 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -671,1248 +891,2511 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ad.maikybaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G109"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="A30" sqref="A30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="38.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="87.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="15.140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="15.42578125" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="29"/>
+      <c r="B1" s="29"/>
+    </row>
+    <row r="2" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="31">
+        <v>151102</v>
+      </c>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+    </row>
+    <row r="3" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+    </row>
+    <row r="4" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+    </row>
+    <row r="5" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
+    </row>
+    <row r="6" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="28"/>
+      <c r="D6" s="28"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="28"/>
+      <c r="G6" s="28"/>
+    </row>
+    <row r="7" spans="1:7" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+    </row>
+    <row r="8" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="28"/>
+      <c r="F8" s="28"/>
+      <c r="G8" s="28"/>
+    </row>
+    <row r="9" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+    </row>
+    <row r="10" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+    </row>
+    <row r="11" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="32"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+    </row>
+    <row r="12" spans="1:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+    </row>
+    <row r="13" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+    </row>
+    <row r="14" spans="1:7" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
+    </row>
+    <row r="15" spans="1:7" ht="15" x14ac:dyDescent="0.2">
+      <c r="A15" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+    </row>
+    <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="40">
+        <v>46282</v>
+      </c>
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="28"/>
+    </row>
+    <row r="17" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="40">
+        <v>46314</v>
+      </c>
+      <c r="C17" s="28"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="28"/>
+    </row>
+    <row r="18" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="28"/>
+    </row>
+    <row r="19" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="28"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+    </row>
+    <row r="20" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+    </row>
+    <row r="21" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="28"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="28"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A23" s="28"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="28"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="28"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A25" s="28"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="28"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" s="28"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="28"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="28"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A27" s="28"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A28" s="28"/>
+      <c r="B28" s="28"/>
+      <c r="C28" s="28"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A29" s="28"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A30" s="28"/>
+      <c r="B30" s="28"/>
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A31" s="28"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="28"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" s="28"/>
+      <c r="B32" s="28"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A33" s="28"/>
+      <c r="B33" s="28"/>
+      <c r="C33" s="28"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A34" s="28"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="28"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A35" s="28"/>
+      <c r="B35" s="28"/>
+      <c r="C35" s="28"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A36" s="28"/>
+      <c r="B36" s="28"/>
+      <c r="C36" s="28"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A37" s="28"/>
+      <c r="B37" s="28"/>
+      <c r="C37" s="28"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="28"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A38" s="28"/>
+      <c r="B38" s="28"/>
+      <c r="C38" s="28"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="28"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="28"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A39" s="28"/>
+      <c r="B39" s="28"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A40" s="28"/>
+      <c r="B40" s="28"/>
+      <c r="C40" s="28"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A41" s="28"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="28"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="28"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A42" s="28"/>
+      <c r="B42" s="28"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="28"/>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A43" s="28"/>
+      <c r="B43" s="28"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="28"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A44" s="28"/>
+      <c r="B44" s="28"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="28"/>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A45" s="28"/>
+      <c r="B45" s="28"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="28"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A46" s="28"/>
+      <c r="B46" s="28"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="28"/>
+      <c r="G46" s="28"/>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A47" s="28"/>
+      <c r="B47" s="28"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="28"/>
+      <c r="G47" s="28"/>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A48" s="28"/>
+      <c r="B48" s="28"/>
+      <c r="C48" s="28"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="28"/>
+      <c r="G48" s="28"/>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A49" s="28"/>
+      <c r="B49" s="28"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="28"/>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A50" s="28"/>
+      <c r="B50" s="28"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="28"/>
+      <c r="G50" s="28"/>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A51" s="28"/>
+      <c r="B51" s="28"/>
+      <c r="C51" s="28"/>
+      <c r="D51" s="28"/>
+      <c r="E51" s="28"/>
+      <c r="F51" s="28"/>
+      <c r="G51" s="28"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A52" s="28"/>
+      <c r="B52" s="28"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A53" s="28"/>
+      <c r="B53" s="28"/>
+      <c r="C53" s="28"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="28"/>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A54" s="28"/>
+      <c r="B54" s="28"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="28"/>
+      <c r="G54" s="28"/>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A55" s="28"/>
+      <c r="B55" s="28"/>
+      <c r="C55" s="28"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="28"/>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A56" s="28"/>
+      <c r="B56" s="28"/>
+      <c r="C56" s="28"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="28"/>
+      <c r="G56" s="28"/>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A57" s="28"/>
+      <c r="B57" s="28"/>
+      <c r="C57" s="28"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="28"/>
+      <c r="G57" s="28"/>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A58" s="28"/>
+      <c r="B58" s="28"/>
+      <c r="C58" s="28"/>
+      <c r="D58" s="28"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="28"/>
+      <c r="G58" s="28"/>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A59" s="28"/>
+      <c r="B59" s="28"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="28"/>
+      <c r="G59" s="28"/>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A60" s="28"/>
+      <c r="B60" s="28"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="28"/>
+      <c r="G60" s="28"/>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A61" s="28"/>
+      <c r="B61" s="28"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="28"/>
+      <c r="G61" s="28"/>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A62" s="28"/>
+      <c r="B62" s="28"/>
+      <c r="C62" s="28"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="28"/>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A63" s="28"/>
+      <c r="B63" s="28"/>
+      <c r="C63" s="28"/>
+      <c r="D63" s="28"/>
+      <c r="E63" s="28"/>
+      <c r="F63" s="28"/>
+      <c r="G63" s="28"/>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A64" s="28"/>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A65" s="28"/>
+      <c r="B65" s="28"/>
+      <c r="C65" s="28"/>
+      <c r="D65" s="28"/>
+      <c r="E65" s="28"/>
+      <c r="F65" s="28"/>
+      <c r="G65" s="28"/>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A66" s="28"/>
+      <c r="B66" s="28"/>
+      <c r="C66" s="28"/>
+      <c r="D66" s="28"/>
+      <c r="E66" s="28"/>
+      <c r="F66" s="28"/>
+      <c r="G66" s="28"/>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A67" s="28"/>
+      <c r="B67" s="28"/>
+      <c r="C67" s="28"/>
+      <c r="D67" s="28"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="28"/>
+      <c r="G67" s="28"/>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A68" s="28"/>
+      <c r="B68" s="28"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="28"/>
+      <c r="G68" s="28"/>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A69" s="28"/>
+      <c r="B69" s="28"/>
+      <c r="C69" s="28"/>
+      <c r="D69" s="28"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="28"/>
+      <c r="G69" s="28"/>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A70" s="28"/>
+      <c r="B70" s="28"/>
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="28"/>
+      <c r="G70" s="28"/>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A71" s="28"/>
+      <c r="B71" s="28"/>
+      <c r="C71" s="28"/>
+      <c r="D71" s="28"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="28"/>
+      <c r="G71" s="28"/>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A72" s="28"/>
+      <c r="B72" s="28"/>
+      <c r="C72" s="28"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="28"/>
+      <c r="F72" s="28"/>
+      <c r="G72" s="28"/>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A73" s="28"/>
+      <c r="B73" s="28"/>
+      <c r="C73" s="28"/>
+      <c r="D73" s="28"/>
+      <c r="E73" s="28"/>
+      <c r="F73" s="28"/>
+      <c r="G73" s="28"/>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A74" s="28"/>
+      <c r="B74" s="28"/>
+      <c r="C74" s="28"/>
+      <c r="D74" s="28"/>
+      <c r="E74" s="28"/>
+      <c r="F74" s="28"/>
+      <c r="G74" s="28"/>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A75" s="28"/>
+      <c r="B75" s="28"/>
+      <c r="C75" s="28"/>
+      <c r="D75" s="28"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="28"/>
+      <c r="G75" s="28"/>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A76" s="28"/>
+      <c r="B76" s="28"/>
+      <c r="C76" s="28"/>
+      <c r="D76" s="28"/>
+      <c r="E76" s="28"/>
+      <c r="F76" s="28"/>
+      <c r="G76" s="28"/>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A77" s="28"/>
+      <c r="B77" s="28"/>
+      <c r="C77" s="28"/>
+      <c r="D77" s="28"/>
+      <c r="E77" s="28"/>
+      <c r="F77" s="28"/>
+      <c r="G77" s="28"/>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A78" s="28"/>
+      <c r="B78" s="28"/>
+      <c r="C78" s="28"/>
+      <c r="D78" s="28"/>
+      <c r="E78" s="28"/>
+      <c r="F78" s="28"/>
+      <c r="G78" s="28"/>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A79" s="28"/>
+      <c r="B79" s="28"/>
+      <c r="C79" s="28"/>
+      <c r="D79" s="28"/>
+      <c r="E79" s="28"/>
+      <c r="F79" s="28"/>
+      <c r="G79" s="28"/>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A80" s="28"/>
+      <c r="B80" s="28"/>
+      <c r="C80" s="28"/>
+      <c r="D80" s="28"/>
+      <c r="E80" s="28"/>
+      <c r="F80" s="28"/>
+      <c r="G80" s="28"/>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A81" s="28"/>
+      <c r="B81" s="28"/>
+      <c r="C81" s="28"/>
+      <c r="D81" s="28"/>
+      <c r="E81" s="28"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="28"/>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A82" s="28"/>
+      <c r="B82" s="28"/>
+      <c r="C82" s="28"/>
+      <c r="D82" s="28"/>
+      <c r="E82" s="28"/>
+      <c r="F82" s="28"/>
+      <c r="G82" s="28"/>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A83" s="28"/>
+      <c r="B83" s="28"/>
+      <c r="C83" s="28"/>
+      <c r="D83" s="28"/>
+      <c r="E83" s="28"/>
+      <c r="F83" s="28"/>
+      <c r="G83" s="28"/>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A84" s="28"/>
+      <c r="B84" s="28"/>
+      <c r="C84" s="28"/>
+      <c r="D84" s="28"/>
+      <c r="E84" s="28"/>
+      <c r="F84" s="28"/>
+      <c r="G84" s="28"/>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A85" s="28"/>
+      <c r="B85" s="28"/>
+      <c r="C85" s="28"/>
+      <c r="D85" s="28"/>
+      <c r="E85" s="28"/>
+      <c r="F85" s="28"/>
+      <c r="G85" s="28"/>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A86" s="28"/>
+      <c r="B86" s="28"/>
+      <c r="C86" s="28"/>
+      <c r="D86" s="28"/>
+      <c r="E86" s="28"/>
+      <c r="F86" s="28"/>
+      <c r="G86" s="28"/>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A87" s="28"/>
+      <c r="B87" s="28"/>
+      <c r="C87" s="28"/>
+      <c r="D87" s="28"/>
+      <c r="E87" s="28"/>
+      <c r="F87" s="28"/>
+      <c r="G87" s="28"/>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A88" s="28"/>
+      <c r="B88" s="28"/>
+      <c r="C88" s="28"/>
+      <c r="D88" s="28"/>
+      <c r="E88" s="28"/>
+      <c r="F88" s="28"/>
+      <c r="G88" s="28"/>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A89" s="28"/>
+      <c r="B89" s="28"/>
+      <c r="C89" s="28"/>
+      <c r="D89" s="28"/>
+      <c r="E89" s="28"/>
+      <c r="F89" s="28"/>
+      <c r="G89" s="28"/>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A90" s="28"/>
+      <c r="B90" s="28"/>
+      <c r="C90" s="28"/>
+      <c r="D90" s="28"/>
+      <c r="E90" s="28"/>
+      <c r="F90" s="28"/>
+      <c r="G90" s="28"/>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A91" s="28"/>
+      <c r="B91" s="28"/>
+      <c r="C91" s="28"/>
+      <c r="D91" s="28"/>
+      <c r="E91" s="28"/>
+      <c r="F91" s="28"/>
+      <c r="G91" s="28"/>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A92" s="28"/>
+      <c r="B92" s="28"/>
+      <c r="C92" s="28"/>
+      <c r="D92" s="28"/>
+      <c r="E92" s="28"/>
+      <c r="F92" s="28"/>
+      <c r="G92" s="28"/>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A93" s="28"/>
+      <c r="B93" s="28"/>
+      <c r="C93" s="28"/>
+      <c r="D93" s="28"/>
+      <c r="E93" s="28"/>
+      <c r="F93" s="28"/>
+      <c r="G93" s="28"/>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A94" s="28"/>
+      <c r="B94" s="28"/>
+      <c r="C94" s="28"/>
+      <c r="D94" s="28"/>
+      <c r="E94" s="28"/>
+      <c r="F94" s="28"/>
+      <c r="G94" s="28"/>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A95" s="28"/>
+      <c r="B95" s="28"/>
+      <c r="C95" s="28"/>
+      <c r="D95" s="28"/>
+      <c r="E95" s="28"/>
+      <c r="F95" s="28"/>
+      <c r="G95" s="28"/>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A96" s="28"/>
+      <c r="B96" s="28"/>
+      <c r="C96" s="28"/>
+      <c r="D96" s="28"/>
+      <c r="E96" s="28"/>
+      <c r="F96" s="28"/>
+      <c r="G96" s="28"/>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A97" s="28"/>
+      <c r="B97" s="28"/>
+      <c r="C97" s="28"/>
+      <c r="D97" s="28"/>
+      <c r="E97" s="28"/>
+      <c r="F97" s="28"/>
+      <c r="G97" s="28"/>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A98" s="28"/>
+      <c r="B98" s="28"/>
+      <c r="C98" s="28"/>
+      <c r="D98" s="28"/>
+      <c r="E98" s="28"/>
+      <c r="F98" s="28"/>
+      <c r="G98" s="28"/>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A99" s="28"/>
+      <c r="B99" s="28"/>
+      <c r="C99" s="28"/>
+      <c r="D99" s="28"/>
+      <c r="E99" s="28"/>
+      <c r="F99" s="28"/>
+      <c r="G99" s="28"/>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A100" s="28"/>
+      <c r="B100" s="28"/>
+      <c r="C100" s="28"/>
+      <c r="D100" s="28"/>
+      <c r="E100" s="28"/>
+      <c r="F100" s="28"/>
+      <c r="G100" s="28"/>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A101" s="28"/>
+      <c r="B101" s="28"/>
+      <c r="C101" s="28"/>
+      <c r="D101" s="28"/>
+      <c r="E101" s="28"/>
+      <c r="F101" s="28"/>
+      <c r="G101" s="28"/>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A102" s="28"/>
+      <c r="B102" s="28"/>
+      <c r="C102" s="28"/>
+      <c r="D102" s="28"/>
+      <c r="E102" s="28"/>
+      <c r="F102" s="28"/>
+      <c r="G102" s="28"/>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A103" s="28"/>
+      <c r="B103" s="28"/>
+      <c r="C103" s="28"/>
+      <c r="D103" s="28"/>
+      <c r="E103" s="28"/>
+      <c r="F103" s="28"/>
+      <c r="G103" s="28"/>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A104" s="28"/>
+      <c r="B104" s="28"/>
+      <c r="C104" s="28"/>
+      <c r="D104" s="28"/>
+      <c r="E104" s="28"/>
+      <c r="F104" s="28"/>
+      <c r="G104" s="28"/>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A105" s="28"/>
+      <c r="B105" s="28"/>
+      <c r="C105" s="28"/>
+      <c r="D105" s="28"/>
+      <c r="E105" s="28"/>
+      <c r="F105" s="28"/>
+      <c r="G105" s="28"/>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A106" s="28"/>
+      <c r="B106" s="28"/>
+      <c r="C106" s="28"/>
+      <c r="D106" s="28"/>
+      <c r="E106" s="28"/>
+      <c r="F106" s="28"/>
+      <c r="G106" s="28"/>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A107" s="28"/>
+      <c r="B107" s="28"/>
+      <c r="C107" s="28"/>
+      <c r="D107" s="28"/>
+      <c r="E107" s="28"/>
+      <c r="F107" s="28"/>
+      <c r="G107" s="28"/>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A108" s="28"/>
+      <c r="B108" s="28"/>
+      <c r="C108" s="28"/>
+      <c r="D108" s="28"/>
+      <c r="E108" s="28"/>
+      <c r="F108" s="28"/>
+      <c r="G108" s="28"/>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A109" s="28"/>
+      <c r="B109" s="28"/>
+      <c r="C109" s="28"/>
+      <c r="D109" s="28"/>
+      <c r="E109" s="28"/>
+      <c r="F109" s="28"/>
+      <c r="G109" s="28"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:A17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="D27" sqref="D27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="114.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="15.140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="15.42578125" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="1:1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="43" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="43" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="44" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="43" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="43"/>
+    </row>
+    <row r="11" spans="1:1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="45" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="43"/>
+    </row>
+    <row r="13" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="44"/>
+    </row>
+    <row r="14" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="44"/>
+    </row>
+    <row r="15" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="44"/>
+    </row>
+    <row r="16" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="44"/>
+    </row>
+    <row r="17" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="46" t="s">
+        <v>72</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="M17" sqref="M17"/>
+      <selection pane="bottomRight" activeCell="A42" sqref="A42:XFD42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="15.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="15.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="7.5" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="28" t="s">
+    <row r="1" spans="1:13" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:13" s="13" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="28"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" s="14" customFormat="1" ht="6.75" customHeight="1">
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+    </row>
+    <row r="3" spans="1:13" s="14" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
-    <row r="4" spans="1:13" s="13" customFormat="1" ht="17.25" customHeight="1">
+    <row r="4" spans="1:13" s="13" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3"/>
       <c r="B4" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="20" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="20" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="20" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="20" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="5" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="6" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="25">
         <v>5669.7</v>
       </c>
       <c r="C6" s="25">
         <v>11461.7</v>
       </c>
       <c r="D6" s="25">
         <v>16791.900000000001</v>
       </c>
       <c r="E6" s="25">
         <v>22722.2</v>
       </c>
       <c r="F6" s="25">
         <v>27973.599999999999</v>
       </c>
       <c r="G6" s="25">
         <v>33439.4</v>
       </c>
       <c r="H6" s="25">
         <v>39488.5</v>
       </c>
-      <c r="I6" s="25"/>
+      <c r="I6" s="25">
+        <v>45627.9</v>
+      </c>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
     </row>
-    <row r="7" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="7" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="25">
         <v>2031.6</v>
       </c>
       <c r="C7" s="25">
         <v>4082.2</v>
       </c>
       <c r="D7" s="25">
         <v>6014.6</v>
       </c>
       <c r="E7" s="25">
         <v>8183.2</v>
       </c>
       <c r="F7" s="25">
         <v>10248.799999999999</v>
       </c>
       <c r="G7" s="25">
         <v>11923.5</v>
       </c>
       <c r="H7" s="25">
         <v>13946.2</v>
       </c>
-      <c r="I7" s="25"/>
+      <c r="I7" s="25">
+        <v>16243.8</v>
+      </c>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
     </row>
-    <row r="8" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="8" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="25">
         <v>107</v>
       </c>
       <c r="C8" s="25">
         <v>228</v>
       </c>
       <c r="D8" s="25">
         <v>331</v>
       </c>
       <c r="E8" s="25">
         <v>441</v>
       </c>
       <c r="F8" s="25">
         <v>563</v>
       </c>
       <c r="G8" s="25">
         <v>686</v>
       </c>
       <c r="H8" s="25">
         <v>800</v>
       </c>
-      <c r="I8" s="25"/>
+      <c r="I8" s="25">
+        <v>902</v>
+      </c>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
     </row>
-    <row r="9" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="9" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="25">
         <v>42</v>
       </c>
       <c r="C9" s="25">
         <v>87.7</v>
       </c>
       <c r="D9" s="25">
         <v>133.5</v>
       </c>
       <c r="E9" s="25">
         <v>179.3</v>
       </c>
       <c r="F9" s="25">
         <v>226.5</v>
       </c>
       <c r="G9" s="25">
         <v>273.7</v>
       </c>
       <c r="H9" s="25">
         <v>320.89999999999998</v>
       </c>
-      <c r="I9" s="25"/>
+      <c r="I9" s="25">
+        <v>371.2</v>
+      </c>
       <c r="J9" s="25"/>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
     </row>
-    <row r="10" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="10" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="25">
         <v>23.3</v>
       </c>
       <c r="C10" s="25">
         <v>47.7</v>
       </c>
       <c r="D10" s="25">
         <v>73.5</v>
       </c>
       <c r="E10" s="25">
         <v>97.6</v>
       </c>
       <c r="F10" s="25">
         <v>123.4</v>
       </c>
       <c r="G10" s="25">
         <v>149.6</v>
       </c>
       <c r="H10" s="25">
         <v>176.6</v>
       </c>
-      <c r="I10" s="25"/>
+      <c r="I10" s="25">
+        <v>203.7</v>
+      </c>
       <c r="J10" s="25"/>
       <c r="K10" s="25"/>
       <c r="L10" s="25"/>
       <c r="M10" s="25"/>
     </row>
-    <row r="11" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="11" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="25">
         <v>3219.7</v>
       </c>
       <c r="C11" s="25">
         <v>6505.8</v>
       </c>
       <c r="D11" s="25">
         <v>9460.9</v>
       </c>
       <c r="E11" s="25">
         <v>12767.7</v>
       </c>
       <c r="F11" s="25">
         <v>15503.6</v>
       </c>
       <c r="G11" s="25">
         <v>18844.400000000001</v>
       </c>
       <c r="H11" s="25">
         <v>22420.3</v>
       </c>
-      <c r="I11" s="25"/>
+      <c r="I11" s="25">
+        <v>25812.400000000001</v>
+      </c>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
     </row>
-    <row r="12" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="12" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="25">
         <v>30.7</v>
       </c>
       <c r="C12" s="25">
         <v>62</v>
       </c>
       <c r="D12" s="25">
         <v>93.2</v>
       </c>
       <c r="E12" s="25">
         <v>124.5</v>
       </c>
       <c r="F12" s="25">
         <v>163.6</v>
       </c>
       <c r="G12" s="25">
         <v>202.7</v>
       </c>
       <c r="H12" s="25">
         <v>241.8</v>
       </c>
-      <c r="I12" s="25"/>
+      <c r="I12" s="25">
+        <v>280.89999999999998</v>
+      </c>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
     </row>
-    <row r="13" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="13" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="25">
         <v>38.200000000000003</v>
       </c>
       <c r="C13" s="25">
         <v>82</v>
       </c>
       <c r="D13" s="25">
         <v>125.9</v>
       </c>
       <c r="E13" s="25">
         <v>169.7</v>
       </c>
       <c r="F13" s="25">
         <v>210.9</v>
       </c>
       <c r="G13" s="25">
         <v>252</v>
       </c>
       <c r="H13" s="25">
         <v>293.2</v>
       </c>
-      <c r="I13" s="25"/>
+      <c r="I13" s="25">
+        <v>344.2</v>
+      </c>
       <c r="J13" s="25"/>
       <c r="K13" s="25"/>
       <c r="L13" s="25"/>
       <c r="M13" s="25"/>
     </row>
-    <row r="14" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="14" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="25">
         <v>64.099999999999994</v>
       </c>
       <c r="C14" s="25">
         <v>120</v>
       </c>
       <c r="D14" s="25">
         <v>176.2</v>
       </c>
       <c r="E14" s="25">
         <v>241.4</v>
       </c>
       <c r="F14" s="25">
         <v>306.89999999999998</v>
       </c>
       <c r="G14" s="25">
         <v>361.5</v>
       </c>
       <c r="H14" s="25">
         <v>421.9</v>
       </c>
-      <c r="I14" s="25"/>
+      <c r="I14" s="25">
+        <v>491.7</v>
+      </c>
       <c r="J14" s="25"/>
       <c r="K14" s="25"/>
       <c r="L14" s="25"/>
       <c r="M14" s="25"/>
     </row>
-    <row r="15" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="15" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="25">
         <v>74.3</v>
       </c>
       <c r="C15" s="25">
         <v>141.9</v>
       </c>
       <c r="D15" s="25">
         <v>212.9</v>
       </c>
       <c r="E15" s="25">
         <v>281.89999999999998</v>
       </c>
       <c r="F15" s="25">
         <v>345.9</v>
       </c>
       <c r="G15" s="25">
         <v>419.8</v>
       </c>
       <c r="H15" s="25">
         <v>496.3</v>
       </c>
-      <c r="I15" s="25"/>
+      <c r="I15" s="25">
+        <v>564.29999999999995</v>
+      </c>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
     </row>
-    <row r="16" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="16" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="25">
         <v>17.399999999999999</v>
       </c>
       <c r="C16" s="25">
         <v>58.1</v>
       </c>
       <c r="D16" s="25">
         <v>98.9</v>
       </c>
       <c r="E16" s="25">
         <v>139.69999999999999</v>
       </c>
       <c r="F16" s="25">
         <v>156.6</v>
       </c>
       <c r="G16" s="25">
         <v>173.6</v>
       </c>
       <c r="H16" s="25">
         <v>190.6</v>
       </c>
-      <c r="I16" s="25"/>
+      <c r="I16" s="25">
+        <v>208.4</v>
+      </c>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25"/>
     </row>
-    <row r="17" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="17" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="25">
         <v>9.1999999999999993</v>
       </c>
       <c r="C17" s="25">
         <v>18.600000000000001</v>
       </c>
       <c r="D17" s="25">
         <v>28</v>
       </c>
       <c r="E17" s="25">
         <v>37.4</v>
       </c>
       <c r="F17" s="25">
         <v>46.8</v>
       </c>
       <c r="G17" s="25">
         <v>56.2</v>
       </c>
       <c r="H17" s="25">
         <v>65.7</v>
       </c>
-      <c r="I17" s="25"/>
+      <c r="I17" s="25">
+        <v>75.2</v>
+      </c>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
     </row>
-    <row r="18" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="18" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="25">
         <v>12.3</v>
       </c>
       <c r="C18" s="25">
         <v>27.8</v>
       </c>
       <c r="D18" s="25">
         <v>43.3</v>
       </c>
       <c r="E18" s="25">
         <v>58.9</v>
       </c>
       <c r="F18" s="25">
         <v>77.599999999999994</v>
       </c>
       <c r="G18" s="25">
         <v>96.3</v>
       </c>
       <c r="H18" s="25">
         <v>115.1</v>
       </c>
-      <c r="I18" s="25"/>
+      <c r="I18" s="25">
+        <v>130.1</v>
+      </c>
       <c r="J18" s="25"/>
       <c r="K18" s="25"/>
       <c r="L18" s="25"/>
       <c r="M18" s="25"/>
     </row>
-    <row r="19" spans="1:13" s="14" customFormat="1" ht="20.25" customHeight="1">
+    <row r="19" spans="1:13" s="14" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="5"/>
       <c r="F19" s="26"/>
       <c r="G19" s="5"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="27"/>
       <c r="M19" s="25"/>
     </row>
-    <row r="20" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="20" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="25">
         <v>2504.5</v>
       </c>
       <c r="C20" s="25">
         <v>5116.8</v>
       </c>
       <c r="D20" s="25">
         <v>7587.8</v>
       </c>
       <c r="E20" s="25">
         <v>10311.799999999999</v>
       </c>
       <c r="F20" s="25">
         <v>12891.6</v>
       </c>
       <c r="G20" s="25">
         <v>15116.4</v>
       </c>
       <c r="H20" s="25">
         <v>17679.3</v>
       </c>
-      <c r="I20" s="25"/>
+      <c r="I20" s="25">
+        <v>20517.599999999999</v>
+      </c>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25"/>
     </row>
-    <row r="21" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="21" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="25">
         <v>1914.5</v>
       </c>
       <c r="C21" s="25">
         <v>3859.3</v>
       </c>
       <c r="D21" s="25">
         <v>5674.6</v>
       </c>
       <c r="E21" s="25">
         <v>7729.9</v>
       </c>
       <c r="F21" s="25">
         <v>9677.9</v>
       </c>
       <c r="G21" s="25">
         <v>11240.5</v>
       </c>
       <c r="H21" s="25">
         <v>13146.1</v>
       </c>
-      <c r="I21" s="25"/>
+      <c r="I21" s="25">
+        <v>15327.6</v>
+      </c>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
     </row>
-    <row r="22" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="22" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="25">
         <v>107</v>
       </c>
       <c r="C22" s="25">
         <v>228</v>
       </c>
       <c r="D22" s="25">
         <v>331</v>
       </c>
       <c r="E22" s="25">
         <v>441</v>
       </c>
       <c r="F22" s="25">
         <v>563</v>
       </c>
       <c r="G22" s="25">
         <v>686</v>
       </c>
       <c r="H22" s="25">
         <v>800</v>
       </c>
-      <c r="I22" s="25"/>
+      <c r="I22" s="25">
+        <v>902</v>
+      </c>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
     </row>
-    <row r="23" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="23" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="25">
         <v>42</v>
       </c>
       <c r="C23" s="25">
         <v>87.7</v>
       </c>
       <c r="D23" s="25">
         <v>133.5</v>
       </c>
       <c r="E23" s="25">
         <v>179.3</v>
       </c>
       <c r="F23" s="25">
         <v>226.5</v>
       </c>
       <c r="G23" s="25">
         <v>273.7</v>
       </c>
       <c r="H23" s="25">
         <v>320.89999999999998</v>
       </c>
-      <c r="I23" s="25"/>
+      <c r="I23" s="25">
+        <v>371.2</v>
+      </c>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
-    <row r="24" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="24" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="25">
         <v>23.3</v>
       </c>
       <c r="C24" s="25">
         <v>47.7</v>
       </c>
       <c r="D24" s="25">
         <v>73.5</v>
       </c>
       <c r="E24" s="25">
         <v>97.6</v>
       </c>
       <c r="F24" s="25">
         <v>123.4</v>
       </c>
       <c r="G24" s="25">
         <v>149.6</v>
       </c>
       <c r="H24" s="25">
         <v>176.6</v>
       </c>
-      <c r="I24" s="25"/>
+      <c r="I24" s="25">
+        <v>203.7</v>
+      </c>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
     </row>
-    <row r="25" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="25" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="25">
         <v>180.7</v>
       </c>
       <c r="C25" s="25">
         <v>392.8</v>
       </c>
       <c r="D25" s="25">
         <v>605.9</v>
       </c>
       <c r="E25" s="25">
         <v>819.7</v>
       </c>
       <c r="F25" s="25">
         <v>1001.6</v>
       </c>
       <c r="G25" s="25">
         <v>1213.4000000000001</v>
       </c>
       <c r="H25" s="25">
         <v>1420.3</v>
       </c>
-      <c r="I25" s="25"/>
+      <c r="I25" s="25">
+        <v>1627.4</v>
+      </c>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
     </row>
-    <row r="26" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="26" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="25">
         <v>21.6</v>
       </c>
       <c r="C26" s="25">
         <v>52.9</v>
       </c>
       <c r="D26" s="25">
         <v>84.2</v>
       </c>
       <c r="E26" s="25">
         <v>115.4</v>
       </c>
       <c r="F26" s="25">
         <v>154.5</v>
       </c>
       <c r="G26" s="25">
         <v>193.6</v>
       </c>
       <c r="H26" s="25">
         <v>232.7</v>
       </c>
-      <c r="I26" s="25"/>
+      <c r="I26" s="25">
+        <v>271.8</v>
+      </c>
       <c r="J26" s="25"/>
       <c r="K26" s="25"/>
       <c r="L26" s="25"/>
       <c r="M26" s="25"/>
     </row>
-    <row r="27" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="27" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="25">
         <v>38.200000000000003</v>
       </c>
       <c r="C27" s="25">
         <v>82</v>
       </c>
       <c r="D27" s="25">
         <v>125.9</v>
       </c>
       <c r="E27" s="25">
         <v>169.7</v>
       </c>
       <c r="F27" s="25">
         <v>210.9</v>
       </c>
       <c r="G27" s="25">
         <v>252</v>
       </c>
       <c r="H27" s="25">
         <v>293.2</v>
       </c>
-      <c r="I27" s="25"/>
+      <c r="I27" s="25">
+        <v>344.2</v>
+      </c>
       <c r="J27" s="25"/>
       <c r="K27" s="25"/>
       <c r="L27" s="25"/>
       <c r="M27" s="25"/>
     </row>
-    <row r="28" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="28" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="25">
         <v>64.099999999999994</v>
       </c>
       <c r="C28" s="25">
         <v>120</v>
       </c>
       <c r="D28" s="25">
         <v>176.2</v>
       </c>
       <c r="E28" s="25">
         <v>241.4</v>
       </c>
       <c r="F28" s="25">
         <v>306.89999999999998</v>
       </c>
       <c r="G28" s="25">
         <v>361.5</v>
       </c>
       <c r="H28" s="25">
         <v>421.9</v>
       </c>
-      <c r="I28" s="25"/>
+      <c r="I28" s="25">
+        <v>491.7</v>
+      </c>
       <c r="J28" s="25"/>
       <c r="K28" s="25"/>
       <c r="L28" s="25"/>
       <c r="M28" s="25"/>
     </row>
-    <row r="29" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="29" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="25">
         <v>74.3</v>
       </c>
       <c r="C29" s="25">
         <v>141.9</v>
       </c>
       <c r="D29" s="25">
         <v>212.9</v>
       </c>
       <c r="E29" s="25">
         <v>281.89999999999998</v>
       </c>
       <c r="F29" s="25">
         <v>345.9</v>
       </c>
       <c r="G29" s="25">
         <v>419.8</v>
       </c>
       <c r="H29" s="25">
         <v>496.3</v>
       </c>
-      <c r="I29" s="25"/>
+      <c r="I29" s="25">
+        <v>564.29999999999995</v>
+      </c>
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25"/>
     </row>
-    <row r="30" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="30" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="25">
         <v>17.399999999999999</v>
       </c>
       <c r="C30" s="25">
         <v>58.1</v>
       </c>
       <c r="D30" s="25">
         <v>98.9</v>
       </c>
       <c r="E30" s="25">
         <v>139.69999999999999</v>
       </c>
       <c r="F30" s="25">
         <v>156.6</v>
       </c>
       <c r="G30" s="25">
         <v>173.6</v>
       </c>
       <c r="H30" s="25">
         <v>190.6</v>
       </c>
-      <c r="I30" s="25"/>
+      <c r="I30" s="25">
+        <v>208.4</v>
+      </c>
       <c r="J30" s="25"/>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25"/>
     </row>
-    <row r="31" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="31" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="25">
         <v>9.1999999999999993</v>
       </c>
       <c r="C31" s="25">
         <v>18.600000000000001</v>
       </c>
       <c r="D31" s="25">
         <v>28</v>
       </c>
       <c r="E31" s="25">
         <v>37.4</v>
       </c>
       <c r="F31" s="25">
         <v>46.8</v>
       </c>
       <c r="G31" s="25">
         <v>56.2</v>
       </c>
       <c r="H31" s="25">
         <v>65.7</v>
       </c>
-      <c r="I31" s="25"/>
+      <c r="I31" s="25">
+        <v>75.2</v>
+      </c>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25"/>
     </row>
-    <row r="32" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="32" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="25">
         <v>12.3</v>
       </c>
       <c r="C32" s="25">
         <v>27.8</v>
       </c>
       <c r="D32" s="25">
         <v>43.3</v>
       </c>
       <c r="E32" s="25">
         <v>58.9</v>
       </c>
       <c r="F32" s="25">
         <v>77.599999999999994</v>
       </c>
       <c r="G32" s="25">
         <v>96.3</v>
       </c>
       <c r="H32" s="25">
         <v>115.1</v>
       </c>
-      <c r="I32" s="25"/>
+      <c r="I32" s="25">
+        <v>130.1</v>
+      </c>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
     </row>
-    <row r="33" spans="1:20" s="14" customFormat="1" ht="18.75" customHeight="1">
+    <row r="33" spans="1:20" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="5"/>
       <c r="F33" s="26"/>
       <c r="G33" s="5"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="27"/>
       <c r="M33" s="25"/>
     </row>
-    <row r="34" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="34" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="25">
         <v>3165.2</v>
       </c>
       <c r="C34" s="25">
         <v>6345</v>
       </c>
       <c r="D34" s="25">
         <v>9204.1</v>
       </c>
       <c r="E34" s="25">
         <v>12410.4</v>
       </c>
       <c r="F34" s="25">
         <v>15082</v>
       </c>
       <c r="G34" s="25">
         <v>18323.099999999999</v>
       </c>
       <c r="H34" s="25">
         <v>21809.200000000001</v>
       </c>
-      <c r="I34" s="25"/>
+      <c r="I34" s="25">
+        <v>25110.3</v>
+      </c>
       <c r="J34" s="25"/>
       <c r="K34" s="25"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25"/>
     </row>
-    <row r="35" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="35" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="25">
         <v>117.1</v>
       </c>
       <c r="C35" s="25">
         <v>222.9</v>
       </c>
       <c r="D35" s="25">
         <v>340</v>
       </c>
       <c r="E35" s="25">
         <v>453.3</v>
       </c>
       <c r="F35" s="25">
         <v>570.9</v>
       </c>
       <c r="G35" s="25">
         <v>683</v>
       </c>
       <c r="H35" s="25">
         <v>800.1</v>
       </c>
-      <c r="I35" s="25"/>
+      <c r="I35" s="25">
+        <v>916.2</v>
+      </c>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
     </row>
-    <row r="36" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="36" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="25">
         <v>3039</v>
       </c>
       <c r="C36" s="25">
         <v>6113</v>
       </c>
       <c r="D36" s="25">
         <v>8855</v>
       </c>
       <c r="E36" s="25">
         <v>11948</v>
       </c>
       <c r="F36" s="25">
         <v>14502</v>
       </c>
       <c r="G36" s="25">
         <v>17631</v>
       </c>
       <c r="H36" s="25">
         <v>21000</v>
       </c>
-      <c r="I36" s="25"/>
+      <c r="I36" s="25">
+        <v>24185</v>
+      </c>
       <c r="J36" s="25"/>
       <c r="K36" s="25"/>
       <c r="L36" s="25"/>
       <c r="M36" s="25"/>
     </row>
-    <row r="37" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1">
+    <row r="37" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="25">
         <v>9.1</v>
       </c>
       <c r="C37" s="25">
         <v>9.1</v>
       </c>
       <c r="D37" s="25">
         <v>9.1</v>
       </c>
       <c r="E37" s="25">
         <v>9.1</v>
       </c>
       <c r="F37" s="25">
         <v>9.1</v>
       </c>
       <c r="G37" s="25">
         <v>9.1</v>
       </c>
       <c r="H37" s="25">
         <v>9.1</v>
       </c>
-      <c r="I37" s="25"/>
+      <c r="I37" s="25">
+        <v>9.1</v>
+      </c>
       <c r="J37" s="25"/>
       <c r="K37" s="25"/>
       <c r="L37" s="25"/>
       <c r="M37" s="25"/>
     </row>
-    <row r="38" spans="1:20" s="15" customFormat="1" ht="13.5" customHeight="1">
+    <row r="38" spans="1:20" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="7"/>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="9"/>
       <c r="L38" s="9"/>
       <c r="M38" s="9"/>
     </row>
-    <row r="39" spans="1:20" s="13" customFormat="1">
-      <c r="A39" s="10" t="s">
+    <row r="39" spans="1:20" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" s="49"/>
+      <c r="C39" s="49"/>
+      <c r="D39" s="49"/>
+      <c r="E39" s="49"/>
+      <c r="F39" s="49"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="49"/>
+      <c r="K39" s="50"/>
+      <c r="L39" s="50"/>
+      <c r="M39" s="50"/>
+    </row>
+    <row r="40" spans="1:20" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="10" t="s">
         <v>24</v>
-      </c>
-[...22 lines deleted...]
-        <v>25</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="11"/>
       <c r="L40" s="11"/>
       <c r="M40" s="11"/>
       <c r="N40" s="16"/>
       <c r="O40" s="17"/>
       <c r="P40" s="16"/>
       <c r="Q40" s="16"/>
       <c r="R40" s="18"/>
       <c r="S40" s="16"/>
       <c r="T40" s="18"/>
     </row>
-    <row r="41" spans="1:20">
-[...2 lines deleted...]
-      </c>
+    <row r="41" spans="1:20" s="13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="B41" s="11"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="16"/>
+      <c r="O41" s="17"/>
+      <c r="P41" s="16"/>
+      <c r="Q41" s="16"/>
+      <c r="R41" s="18"/>
+      <c r="S41" s="16"/>
+      <c r="T41" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>