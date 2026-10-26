--- v6 (2026-10-06)
+++ v7 (2026-10-26)
@@ -209,108 +209,108 @@
   <si>
     <t>Көрсеткіш көзі</t>
   </si>
   <si>
     <t>Статистикалық байқау нысандары</t>
   </si>
   <si>
     <t>Ескерту</t>
   </si>
   <si>
     <t>Жіктеуіштер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/17/</t>
   </si>
   <si>
     <t>Қатысты басылымдар:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>Пайдалы сілтемелер:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701608</t>
   </si>
   <si>
     <t>Соңғы жаңартылған күні:</t>
   </si>
   <si>
     <t>Келесі өзектендіру күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше:</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Телефон нөмірі :</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
-    <t>Майкибаева Адия Тазабековна</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 722 2524918</t>
   </si>
   <si>
-    <t xml:space="preserve">ad.maikybaeva@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>"-" Өндіріс жоқ</t>
   </si>
   <si>
     <t>* - Жедел ақпарат</t>
   </si>
   <si>
     <t>«х» – Құпия ақпарат</t>
   </si>
   <si>
     <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Өнеркәсіп және қоршаған орта статистикасы бөлімі</t>
   </si>
   <si>
     <t>Абай облысындағы сумен жабдықтау; су бұру; қалдықтарды жинау, өңдеу және жою, ластануды жою бойынша қызмет секциясында өнеркәсіп өнімдерін өндіру</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/abay/dynamic-tables/4487/</t>
+  </si>
+  <si>
+    <t>Исаханова Шугыла Ануарбековна</t>
+  </si>
+  <si>
+    <t>sh.isakhanova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -390,102 +390,104 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -555,81 +557,82 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -891,113 +894,113 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ad.maikybaeva@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G109"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="A30" sqref="A30"/>
+      <selection pane="bottomRight" activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="38.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="87.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="15.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="15.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="29"/>
       <c r="B1" s="29"/>
     </row>
     <row r="2" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="31">
         <v>151102</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
       <c r="F2" s="28"/>
       <c r="G2" s="28"/>
     </row>
     <row r="3" spans="1:7" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="32" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
     </row>
     <row r="4" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="33" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
       <c r="G4" s="28"/>
     </row>
     <row r="5" spans="1:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="34" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="31" t="s">
@@ -1089,147 +1092,147 @@
       <c r="A12" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="36" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
     </row>
     <row r="13" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="37" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="28"/>
       <c r="D13" s="28"/>
       <c r="E13" s="28"/>
       <c r="F13" s="28"/>
       <c r="G13" s="28"/>
     </row>
-    <row r="14" spans="1:7" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="37" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="38" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="C14" s="28"/>
       <c r="D14" s="28"/>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
     </row>
     <row r="15" spans="1:7" ht="15" x14ac:dyDescent="0.2">
       <c r="A15" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="39" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
       <c r="E15" s="28"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
     </row>
     <row r="16" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="30" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B16" s="40">
-        <v>46282</v>
+        <v>46314</v>
       </c>
       <c r="C16" s="28"/>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
     </row>
     <row r="17" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="30" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B17" s="40">
-        <v>46314</v>
+        <v>46344</v>
       </c>
       <c r="C17" s="28"/>
       <c r="D17" s="28"/>
       <c r="E17" s="28"/>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
     </row>
     <row r="18" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="30" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B18" s="48" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C18" s="28"/>
       <c r="D18" s="28"/>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
     </row>
     <row r="19" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B19" s="33" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="C19" s="28"/>
       <c r="D19" s="28"/>
       <c r="E19" s="28"/>
       <c r="F19" s="28"/>
       <c r="G19" s="28"/>
     </row>
     <row r="20" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>61</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>63</v>
       </c>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
     </row>
     <row r="21" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="30" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>62</v>
+      </c>
+      <c r="B21" s="50" t="s">
+        <v>74</v>
       </c>
       <c r="C21" s="28"/>
       <c r="D21" s="28"/>
       <c r="E21" s="28"/>
       <c r="F21" s="28"/>
       <c r="G21" s="28"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A22" s="28"/>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A23" s="28"/>
       <c r="B23" s="28"/>
       <c r="C23" s="28"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
     </row>
@@ -1987,155 +1990,153 @@
       <c r="D107" s="28"/>
       <c r="E107" s="28"/>
       <c r="F107" s="28"/>
       <c r="G107" s="28"/>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A108" s="28"/>
       <c r="B108" s="28"/>
       <c r="C108" s="28"/>
       <c r="D108" s="28"/>
       <c r="E108" s="28"/>
       <c r="F108" s="28"/>
       <c r="G108" s="28"/>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A109" s="28"/>
       <c r="B109" s="28"/>
       <c r="C109" s="28"/>
       <c r="D109" s="28"/>
       <c r="E109" s="28"/>
       <c r="F109" s="28"/>
       <c r="G109" s="28"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:A17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="bottomRight" activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="114.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="15.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="15.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="41" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="41" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="42" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="41" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="43" t="s">
+    <row r="10" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="41"/>
+    </row>
+    <row r="11" spans="1:1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="43" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="44" t="s">
+    <row r="12" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="41"/>
+    </row>
+    <row r="13" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="42"/>
+    </row>
+    <row r="14" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="42"/>
+    </row>
+    <row r="15" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="42"/>
+    </row>
+    <row r="16" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="42"/>
+    </row>
+    <row r="17" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="44" t="s">
         <v>69</v>
-      </c>
-[...31 lines deleted...]
-        <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="A42" sqref="A42:XFD42"/>
+      <selection pane="bottomRight" activeCell="N19" sqref="N19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="15.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="15.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:13" s="13" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="47" t="s">
         <v>32</v>
       </c>
@@ -2253,1077 +2254,1137 @@
       </c>
       <c r="B6" s="25">
         <v>5669.7</v>
       </c>
       <c r="C6" s="25">
         <v>11461.7</v>
       </c>
       <c r="D6" s="25">
         <v>16791.900000000001</v>
       </c>
       <c r="E6" s="25">
         <v>22722.2</v>
       </c>
       <c r="F6" s="25">
         <v>27973.599999999999</v>
       </c>
       <c r="G6" s="25">
         <v>33439.4</v>
       </c>
       <c r="H6" s="25">
         <v>39488.5</v>
       </c>
       <c r="I6" s="25">
         <v>45627.9</v>
       </c>
-      <c r="J6" s="25"/>
+      <c r="J6" s="25">
+        <v>51795.1</v>
+      </c>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
     </row>
     <row r="7" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="25">
         <v>2031.6</v>
       </c>
       <c r="C7" s="25">
         <v>4082.2</v>
       </c>
       <c r="D7" s="25">
         <v>6014.6</v>
       </c>
       <c r="E7" s="25">
         <v>8183.2</v>
       </c>
       <c r="F7" s="25">
         <v>10248.799999999999</v>
       </c>
       <c r="G7" s="25">
         <v>11923.5</v>
       </c>
       <c r="H7" s="25">
         <v>13946.2</v>
       </c>
       <c r="I7" s="25">
         <v>16243.8</v>
       </c>
-      <c r="J7" s="25"/>
+      <c r="J7" s="25">
+        <v>18506.5</v>
+      </c>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
     </row>
     <row r="8" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="25">
         <v>107</v>
       </c>
       <c r="C8" s="25">
         <v>228</v>
       </c>
       <c r="D8" s="25">
         <v>331</v>
       </c>
       <c r="E8" s="25">
         <v>441</v>
       </c>
       <c r="F8" s="25">
         <v>563</v>
       </c>
       <c r="G8" s="25">
         <v>686</v>
       </c>
       <c r="H8" s="25">
         <v>800</v>
       </c>
       <c r="I8" s="25">
         <v>902</v>
       </c>
-      <c r="J8" s="25"/>
+      <c r="J8" s="25">
+        <v>1007</v>
+      </c>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="25">
         <v>42</v>
       </c>
       <c r="C9" s="25">
         <v>87.7</v>
       </c>
       <c r="D9" s="25">
         <v>133.5</v>
       </c>
       <c r="E9" s="25">
         <v>179.3</v>
       </c>
       <c r="F9" s="25">
         <v>226.5</v>
       </c>
       <c r="G9" s="25">
         <v>273.7</v>
       </c>
       <c r="H9" s="25">
         <v>320.89999999999998</v>
       </c>
       <c r="I9" s="25">
         <v>371.2</v>
       </c>
-      <c r="J9" s="25"/>
+      <c r="J9" s="25">
+        <v>421.5</v>
+      </c>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="25">
         <v>23.3</v>
       </c>
       <c r="C10" s="25">
         <v>47.7</v>
       </c>
       <c r="D10" s="25">
         <v>73.5</v>
       </c>
       <c r="E10" s="25">
         <v>97.6</v>
       </c>
       <c r="F10" s="25">
         <v>123.4</v>
       </c>
       <c r="G10" s="25">
         <v>149.6</v>
       </c>
       <c r="H10" s="25">
         <v>176.6</v>
       </c>
       <c r="I10" s="25">
         <v>203.7</v>
       </c>
-      <c r="J10" s="25"/>
+      <c r="J10" s="25">
+        <v>228.7</v>
+      </c>
       <c r="K10" s="25"/>
       <c r="L10" s="25"/>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="25">
         <v>3219.7</v>
       </c>
       <c r="C11" s="25">
         <v>6505.8</v>
       </c>
       <c r="D11" s="25">
         <v>9460.9</v>
       </c>
       <c r="E11" s="25">
         <v>12767.7</v>
       </c>
       <c r="F11" s="25">
         <v>15503.6</v>
       </c>
       <c r="G11" s="25">
         <v>18844.400000000001</v>
       </c>
       <c r="H11" s="25">
         <v>22420.3</v>
       </c>
       <c r="I11" s="25">
         <v>25812.400000000001</v>
       </c>
-      <c r="J11" s="25"/>
+      <c r="J11" s="25">
+        <v>29284.5</v>
+      </c>
       <c r="K11" s="25"/>
       <c r="L11" s="25"/>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="25">
         <v>30.7</v>
       </c>
       <c r="C12" s="25">
         <v>62</v>
       </c>
       <c r="D12" s="25">
         <v>93.2</v>
       </c>
       <c r="E12" s="25">
         <v>124.5</v>
       </c>
       <c r="F12" s="25">
         <v>163.6</v>
       </c>
       <c r="G12" s="25">
         <v>202.7</v>
       </c>
       <c r="H12" s="25">
         <v>241.8</v>
       </c>
       <c r="I12" s="25">
         <v>280.89999999999998</v>
       </c>
-      <c r="J12" s="25"/>
+      <c r="J12" s="25">
+        <v>320</v>
+      </c>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="25">
         <v>38.200000000000003</v>
       </c>
       <c r="C13" s="25">
         <v>82</v>
       </c>
       <c r="D13" s="25">
         <v>125.9</v>
       </c>
       <c r="E13" s="25">
         <v>169.7</v>
       </c>
       <c r="F13" s="25">
         <v>210.9</v>
       </c>
       <c r="G13" s="25">
         <v>252</v>
       </c>
       <c r="H13" s="25">
         <v>293.2</v>
       </c>
       <c r="I13" s="25">
         <v>344.2</v>
       </c>
-      <c r="J13" s="25"/>
+      <c r="J13" s="25">
+        <v>395.3</v>
+      </c>
       <c r="K13" s="25"/>
       <c r="L13" s="25"/>
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="25">
         <v>64.099999999999994</v>
       </c>
       <c r="C14" s="25">
         <v>120</v>
       </c>
       <c r="D14" s="25">
         <v>176.2</v>
       </c>
       <c r="E14" s="25">
         <v>241.4</v>
       </c>
       <c r="F14" s="25">
         <v>306.89999999999998</v>
       </c>
       <c r="G14" s="25">
         <v>361.5</v>
       </c>
       <c r="H14" s="25">
         <v>421.9</v>
       </c>
       <c r="I14" s="25">
         <v>491.7</v>
       </c>
-      <c r="J14" s="25"/>
+      <c r="J14" s="25">
+        <v>553.4</v>
+      </c>
       <c r="K14" s="25"/>
       <c r="L14" s="25"/>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="25">
         <v>74.3</v>
       </c>
       <c r="C15" s="25">
         <v>141.9</v>
       </c>
       <c r="D15" s="25">
         <v>212.9</v>
       </c>
       <c r="E15" s="25">
         <v>281.89999999999998</v>
       </c>
       <c r="F15" s="25">
         <v>345.9</v>
       </c>
       <c r="G15" s="25">
         <v>419.8</v>
       </c>
       <c r="H15" s="25">
         <v>496.3</v>
       </c>
       <c r="I15" s="25">
         <v>564.29999999999995</v>
       </c>
-      <c r="J15" s="25"/>
+      <c r="J15" s="25">
+        <v>622.1</v>
+      </c>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="25">
         <v>17.399999999999999</v>
       </c>
       <c r="C16" s="25">
         <v>58.1</v>
       </c>
       <c r="D16" s="25">
         <v>98.9</v>
       </c>
       <c r="E16" s="25">
         <v>139.69999999999999</v>
       </c>
       <c r="F16" s="25">
         <v>156.6</v>
       </c>
       <c r="G16" s="25">
         <v>173.6</v>
       </c>
       <c r="H16" s="25">
         <v>190.6</v>
       </c>
       <c r="I16" s="25">
         <v>208.4</v>
       </c>
-      <c r="J16" s="25"/>
+      <c r="J16" s="25">
+        <v>226.2</v>
+      </c>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="25">
         <v>9.1999999999999993</v>
       </c>
       <c r="C17" s="25">
         <v>18.600000000000001</v>
       </c>
       <c r="D17" s="25">
         <v>28</v>
       </c>
       <c r="E17" s="25">
         <v>37.4</v>
       </c>
       <c r="F17" s="25">
         <v>46.8</v>
       </c>
       <c r="G17" s="25">
         <v>56.2</v>
       </c>
       <c r="H17" s="25">
         <v>65.7</v>
       </c>
       <c r="I17" s="25">
         <v>75.2</v>
       </c>
-      <c r="J17" s="25"/>
+      <c r="J17" s="25">
+        <v>84.7</v>
+      </c>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="25">
         <v>12.3</v>
       </c>
       <c r="C18" s="25">
         <v>27.8</v>
       </c>
       <c r="D18" s="25">
         <v>43.3</v>
       </c>
       <c r="E18" s="25">
         <v>58.9</v>
       </c>
       <c r="F18" s="25">
         <v>77.599999999999994</v>
       </c>
       <c r="G18" s="25">
         <v>96.3</v>
       </c>
       <c r="H18" s="25">
         <v>115.1</v>
       </c>
       <c r="I18" s="25">
         <v>130.1</v>
       </c>
-      <c r="J18" s="25"/>
+      <c r="J18" s="25">
+        <v>145.19999999999999</v>
+      </c>
       <c r="K18" s="25"/>
       <c r="L18" s="25"/>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" s="14" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="5"/>
       <c r="F19" s="26"/>
       <c r="G19" s="5"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
-      <c r="J19" s="25"/>
-      <c r="K19" s="25"/>
+      <c r="J19" s="27"/>
+      <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="25">
         <v>2504.5</v>
       </c>
       <c r="C20" s="25">
         <v>5116.8</v>
       </c>
       <c r="D20" s="25">
         <v>7587.8</v>
       </c>
       <c r="E20" s="25">
         <v>10311.799999999999</v>
       </c>
       <c r="F20" s="25">
         <v>12891.6</v>
       </c>
       <c r="G20" s="25">
         <v>15116.4</v>
       </c>
       <c r="H20" s="25">
         <v>17679.3</v>
       </c>
       <c r="I20" s="25">
         <v>20517.599999999999</v>
       </c>
-      <c r="J20" s="25"/>
+      <c r="J20" s="25">
+        <v>23314.7</v>
+      </c>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="25">
         <v>1914.5</v>
       </c>
       <c r="C21" s="25">
         <v>3859.3</v>
       </c>
       <c r="D21" s="25">
         <v>5674.6</v>
       </c>
       <c r="E21" s="25">
         <v>7729.9</v>
       </c>
       <c r="F21" s="25">
         <v>9677.9</v>
       </c>
       <c r="G21" s="25">
         <v>11240.5</v>
       </c>
       <c r="H21" s="25">
         <v>13146.1</v>
       </c>
       <c r="I21" s="25">
         <v>15327.6</v>
       </c>
-      <c r="J21" s="25"/>
+      <c r="J21" s="25">
+        <v>17477.2</v>
+      </c>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="25">
         <v>107</v>
       </c>
       <c r="C22" s="25">
         <v>228</v>
       </c>
       <c r="D22" s="25">
         <v>331</v>
       </c>
       <c r="E22" s="25">
         <v>441</v>
       </c>
       <c r="F22" s="25">
         <v>563</v>
       </c>
       <c r="G22" s="25">
         <v>686</v>
       </c>
       <c r="H22" s="25">
         <v>800</v>
       </c>
       <c r="I22" s="25">
         <v>902</v>
       </c>
-      <c r="J22" s="25"/>
+      <c r="J22" s="25">
+        <v>1007</v>
+      </c>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
     </row>
     <row r="23" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="25">
         <v>42</v>
       </c>
       <c r="C23" s="25">
         <v>87.7</v>
       </c>
       <c r="D23" s="25">
         <v>133.5</v>
       </c>
       <c r="E23" s="25">
         <v>179.3</v>
       </c>
       <c r="F23" s="25">
         <v>226.5</v>
       </c>
       <c r="G23" s="25">
         <v>273.7</v>
       </c>
       <c r="H23" s="25">
         <v>320.89999999999998</v>
       </c>
       <c r="I23" s="25">
         <v>371.2</v>
       </c>
-      <c r="J23" s="25"/>
+      <c r="J23" s="25">
+        <v>421.5</v>
+      </c>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="21" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="25">
         <v>23.3</v>
       </c>
       <c r="C24" s="25">
         <v>47.7</v>
       </c>
       <c r="D24" s="25">
         <v>73.5</v>
       </c>
       <c r="E24" s="25">
         <v>97.6</v>
       </c>
       <c r="F24" s="25">
         <v>123.4</v>
       </c>
       <c r="G24" s="25">
         <v>149.6</v>
       </c>
       <c r="H24" s="25">
         <v>176.6</v>
       </c>
       <c r="I24" s="25">
         <v>203.7</v>
       </c>
-      <c r="J24" s="25"/>
+      <c r="J24" s="25">
+        <v>228.7</v>
+      </c>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="25">
         <v>180.7</v>
       </c>
       <c r="C25" s="25">
         <v>392.8</v>
       </c>
       <c r="D25" s="25">
         <v>605.9</v>
       </c>
       <c r="E25" s="25">
         <v>819.7</v>
       </c>
       <c r="F25" s="25">
         <v>1001.6</v>
       </c>
       <c r="G25" s="25">
         <v>1213.4000000000001</v>
       </c>
       <c r="H25" s="25">
         <v>1420.3</v>
       </c>
       <c r="I25" s="25">
         <v>1627.4</v>
       </c>
-      <c r="J25" s="25"/>
+      <c r="J25" s="25">
+        <v>1842.5</v>
+      </c>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="25">
         <v>21.6</v>
       </c>
       <c r="C26" s="25">
         <v>52.9</v>
       </c>
       <c r="D26" s="25">
         <v>84.2</v>
       </c>
       <c r="E26" s="25">
         <v>115.4</v>
       </c>
       <c r="F26" s="25">
         <v>154.5</v>
       </c>
       <c r="G26" s="25">
         <v>193.6</v>
       </c>
       <c r="H26" s="25">
         <v>232.7</v>
       </c>
       <c r="I26" s="25">
         <v>271.8</v>
       </c>
-      <c r="J26" s="25"/>
+      <c r="J26" s="25">
+        <v>310.89999999999998</v>
+      </c>
       <c r="K26" s="25"/>
       <c r="L26" s="25"/>
       <c r="M26" s="25"/>
     </row>
     <row r="27" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="25">
         <v>38.200000000000003</v>
       </c>
       <c r="C27" s="25">
         <v>82</v>
       </c>
       <c r="D27" s="25">
         <v>125.9</v>
       </c>
       <c r="E27" s="25">
         <v>169.7</v>
       </c>
       <c r="F27" s="25">
         <v>210.9</v>
       </c>
       <c r="G27" s="25">
         <v>252</v>
       </c>
       <c r="H27" s="25">
         <v>293.2</v>
       </c>
       <c r="I27" s="25">
         <v>344.2</v>
       </c>
-      <c r="J27" s="25"/>
+      <c r="J27" s="25">
+        <v>395.3</v>
+      </c>
       <c r="K27" s="25"/>
       <c r="L27" s="25"/>
       <c r="M27" s="25"/>
     </row>
     <row r="28" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="25">
         <v>64.099999999999994</v>
       </c>
       <c r="C28" s="25">
         <v>120</v>
       </c>
       <c r="D28" s="25">
         <v>176.2</v>
       </c>
       <c r="E28" s="25">
         <v>241.4</v>
       </c>
       <c r="F28" s="25">
         <v>306.89999999999998</v>
       </c>
       <c r="G28" s="25">
         <v>361.5</v>
       </c>
       <c r="H28" s="25">
         <v>421.9</v>
       </c>
       <c r="I28" s="25">
         <v>491.7</v>
       </c>
-      <c r="J28" s="25"/>
+      <c r="J28" s="25">
+        <v>553.4</v>
+      </c>
       <c r="K28" s="25"/>
       <c r="L28" s="25"/>
       <c r="M28" s="25"/>
     </row>
     <row r="29" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="25">
         <v>74.3</v>
       </c>
       <c r="C29" s="25">
         <v>141.9</v>
       </c>
       <c r="D29" s="25">
         <v>212.9</v>
       </c>
       <c r="E29" s="25">
         <v>281.89999999999998</v>
       </c>
       <c r="F29" s="25">
         <v>345.9</v>
       </c>
       <c r="G29" s="25">
         <v>419.8</v>
       </c>
       <c r="H29" s="25">
         <v>496.3</v>
       </c>
       <c r="I29" s="25">
         <v>564.29999999999995</v>
       </c>
-      <c r="J29" s="25"/>
+      <c r="J29" s="25">
+        <v>622.1</v>
+      </c>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="25">
         <v>17.399999999999999</v>
       </c>
       <c r="C30" s="25">
         <v>58.1</v>
       </c>
       <c r="D30" s="25">
         <v>98.9</v>
       </c>
       <c r="E30" s="25">
         <v>139.69999999999999</v>
       </c>
       <c r="F30" s="25">
         <v>156.6</v>
       </c>
       <c r="G30" s="25">
         <v>173.6</v>
       </c>
       <c r="H30" s="25">
         <v>190.6</v>
       </c>
       <c r="I30" s="25">
         <v>208.4</v>
       </c>
-      <c r="J30" s="25"/>
+      <c r="J30" s="25">
+        <v>226.2</v>
+      </c>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25"/>
     </row>
     <row r="31" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="25">
         <v>9.1999999999999993</v>
       </c>
       <c r="C31" s="25">
         <v>18.600000000000001</v>
       </c>
       <c r="D31" s="25">
         <v>28</v>
       </c>
       <c r="E31" s="25">
         <v>37.4</v>
       </c>
       <c r="F31" s="25">
         <v>46.8</v>
       </c>
       <c r="G31" s="25">
         <v>56.2</v>
       </c>
       <c r="H31" s="25">
         <v>65.7</v>
       </c>
       <c r="I31" s="25">
         <v>75.2</v>
       </c>
-      <c r="J31" s="25"/>
+      <c r="J31" s="25">
+        <v>84.7</v>
+      </c>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25"/>
     </row>
     <row r="32" spans="1:13" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="25">
         <v>12.3</v>
       </c>
       <c r="C32" s="25">
         <v>27.8</v>
       </c>
       <c r="D32" s="25">
         <v>43.3</v>
       </c>
       <c r="E32" s="25">
         <v>58.9</v>
       </c>
       <c r="F32" s="25">
         <v>77.599999999999994</v>
       </c>
       <c r="G32" s="25">
         <v>96.3</v>
       </c>
       <c r="H32" s="25">
         <v>115.1</v>
       </c>
       <c r="I32" s="25">
         <v>130.1</v>
       </c>
-      <c r="J32" s="25"/>
+      <c r="J32" s="25">
+        <v>145.19999999999999</v>
+      </c>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
     </row>
     <row r="33" spans="1:20" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="5"/>
       <c r="F33" s="26"/>
       <c r="G33" s="5"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
-      <c r="J33" s="25"/>
-      <c r="K33" s="25"/>
+      <c r="J33" s="27"/>
+      <c r="K33" s="27"/>
       <c r="L33" s="27"/>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="25">
         <v>3165.2</v>
       </c>
       <c r="C34" s="25">
         <v>6345</v>
       </c>
       <c r="D34" s="25">
         <v>9204.1</v>
       </c>
       <c r="E34" s="25">
         <v>12410.4</v>
       </c>
       <c r="F34" s="25">
         <v>15082</v>
       </c>
       <c r="G34" s="25">
         <v>18323.099999999999</v>
       </c>
       <c r="H34" s="25">
         <v>21809.200000000001</v>
       </c>
       <c r="I34" s="25">
         <v>25110.3</v>
       </c>
-      <c r="J34" s="25"/>
+      <c r="J34" s="25">
+        <v>28480.400000000001</v>
+      </c>
       <c r="K34" s="25"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B35" s="25">
         <v>117.1</v>
       </c>
       <c r="C35" s="25">
         <v>222.9</v>
       </c>
       <c r="D35" s="25">
         <v>340</v>
       </c>
       <c r="E35" s="25">
         <v>453.3</v>
       </c>
       <c r="F35" s="25">
         <v>570.9</v>
       </c>
       <c r="G35" s="25">
         <v>683</v>
       </c>
       <c r="H35" s="25">
         <v>800.1</v>
       </c>
       <c r="I35" s="25">
         <v>916.2</v>
       </c>
-      <c r="J35" s="25"/>
+      <c r="J35" s="25">
+        <v>1029.3</v>
+      </c>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="25">
         <v>3039</v>
       </c>
       <c r="C36" s="25">
         <v>6113</v>
       </c>
       <c r="D36" s="25">
         <v>8855</v>
       </c>
       <c r="E36" s="25">
         <v>11948</v>
       </c>
       <c r="F36" s="25">
         <v>14502</v>
       </c>
       <c r="G36" s="25">
         <v>17631</v>
       </c>
       <c r="H36" s="25">
         <v>21000</v>
       </c>
       <c r="I36" s="25">
         <v>24185</v>
       </c>
-      <c r="J36" s="25"/>
+      <c r="J36" s="25">
+        <v>27442</v>
+      </c>
       <c r="K36" s="25"/>
       <c r="L36" s="25"/>
       <c r="M36" s="25"/>
     </row>
     <row r="37" spans="1:20" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="25">
         <v>9.1</v>
       </c>
       <c r="C37" s="25">
         <v>9.1</v>
       </c>
       <c r="D37" s="25">
         <v>9.1</v>
       </c>
       <c r="E37" s="25">
         <v>9.1</v>
       </c>
       <c r="F37" s="25">
         <v>9.1</v>
       </c>
       <c r="G37" s="25">
         <v>9.1</v>
       </c>
       <c r="H37" s="25">
         <v>9.1</v>
       </c>
       <c r="I37" s="25">
         <v>9.1</v>
       </c>
-      <c r="J37" s="25"/>
+      <c r="J37" s="25">
+        <v>9.1</v>
+      </c>
       <c r="K37" s="25"/>
       <c r="L37" s="25"/>
       <c r="M37" s="25"/>
     </row>
     <row r="38" spans="1:20" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="7"/>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="9"/>
       <c r="L38" s="9"/>
       <c r="M38" s="9"/>
     </row>
     <row r="39" spans="1:20" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="B39" s="49"/>
-[...10 lines deleted...]
-      <c r="M39" s="50"/>
+      <c r="B39" s="45"/>
+      <c r="C39" s="45"/>
+      <c r="D39" s="45"/>
+      <c r="E39" s="45"/>
+      <c r="F39" s="45"/>
+      <c r="G39" s="45"/>
+      <c r="H39" s="45"/>
+      <c r="I39" s="45"/>
+      <c r="J39" s="45"/>
+      <c r="K39" s="46"/>
+      <c r="L39" s="46"/>
+      <c r="M39" s="46"/>
     </row>
     <row r="40" spans="1:20" s="13" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="11"/>
       <c r="L40" s="11"/>
       <c r="M40" s="11"/>
       <c r="N40" s="16"/>
       <c r="O40" s="17"/>
       <c r="P40" s="16"/>
       <c r="Q40" s="16"/>
       <c r="R40" s="18"/>
       <c r="S40" s="16"/>
       <c r="T40" s="18"/>
     </row>