--- v0 (2026-04-16)
+++ v1 (2026-05-14)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\03\03-каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9475567-7C76-4B70-AA1D-B5ACCD424A0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1980" yWindow="450" windowWidth="16050" windowHeight="10350"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
@@ -128,56 +134,56 @@
   <si>
     <t>Аягөз ауданы</t>
   </si>
   <si>
     <t>Бородулиха ауданы</t>
   </si>
   <si>
     <t>Жарма ауданы</t>
   </si>
   <si>
     <t>Көкпекті ауданы</t>
   </si>
   <si>
     <t>Үржар ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Жаңасемей ауданы </t>
   </si>
   <si>
     <t>2026 жылғы Абай облысындағы электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау секциясында өнеркәсіп өнімдерін өндіру*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -396,118 +402,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -643,599 +683,629 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:M29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J13" sqref="J13"/>
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="15" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="15" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="15" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="15" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="15" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="15" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="15" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="15" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="15" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="15" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="15" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="15" customWidth="1"/>
     <col min="13" max="13" width="16" style="15" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="17.25" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="25">
         <v>157580.4</v>
       </c>
       <c r="C6" s="25">
         <v>303568.8</v>
       </c>
-      <c r="D6" s="25"/>
+      <c r="D6" s="25">
+        <v>457519</v>
+      </c>
       <c r="E6" s="22"/>
       <c r="F6" s="24"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" s="3" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="25">
         <v>7279.6</v>
       </c>
       <c r="C7" s="25">
         <v>14679.6</v>
       </c>
-      <c r="D7" s="25"/>
+      <c r="D7" s="25">
+        <v>21359.4</v>
+      </c>
       <c r="E7" s="22"/>
       <c r="F7" s="24"/>
       <c r="G7" s="25"/>
       <c r="H7" s="25"/>
       <c r="I7" s="25"/>
       <c r="J7" s="25"/>
       <c r="K7" s="25"/>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="25">
         <v>33344</v>
       </c>
       <c r="C8" s="25">
         <v>69791</v>
       </c>
-      <c r="D8" s="25"/>
+      <c r="D8" s="25">
+        <v>97454</v>
+      </c>
       <c r="E8" s="22"/>
       <c r="F8" s="24"/>
       <c r="G8" s="25"/>
       <c r="H8" s="25"/>
       <c r="I8" s="25"/>
       <c r="J8" s="25"/>
       <c r="K8" s="25"/>
       <c r="L8" s="25"/>
       <c r="M8" s="25"/>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="3" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="25">
         <v>110452</v>
       </c>
       <c r="C9" s="25">
         <v>205892</v>
       </c>
-      <c r="D9" s="25"/>
+      <c r="D9" s="25">
+        <v>317924</v>
+      </c>
       <c r="E9" s="22"/>
       <c r="F9" s="24"/>
       <c r="G9" s="25"/>
       <c r="H9" s="25"/>
       <c r="I9" s="25"/>
       <c r="J9" s="25"/>
       <c r="K9" s="25"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="3" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="25">
         <v>6504.8</v>
       </c>
       <c r="C10" s="25">
         <v>13206.2</v>
       </c>
-      <c r="D10" s="25"/>
+      <c r="D10" s="25">
+        <v>20781.599999999999</v>
+      </c>
       <c r="E10" s="22"/>
       <c r="F10" s="24"/>
       <c r="G10" s="25"/>
       <c r="H10" s="25"/>
       <c r="I10" s="25"/>
       <c r="J10" s="25"/>
       <c r="K10" s="25"/>
       <c r="L10" s="25"/>
       <c r="M10" s="25"/>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="28.5" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="6"/>
       <c r="I11" s="25"/>
       <c r="J11" s="25"/>
       <c r="K11" s="25"/>
       <c r="L11" s="24"/>
       <c r="M11" s="25"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="25">
         <v>380.4</v>
       </c>
       <c r="C12" s="25">
         <v>760.9</v>
       </c>
-      <c r="D12" s="25"/>
+      <c r="D12" s="25">
+        <v>1079.2</v>
+      </c>
       <c r="E12" s="22"/>
       <c r="F12" s="24"/>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="25">
         <v>281.89999999999998</v>
       </c>
       <c r="C13" s="25">
         <v>574.5</v>
       </c>
-      <c r="D13" s="25"/>
+      <c r="D13" s="25">
+        <v>813</v>
+      </c>
       <c r="E13" s="22"/>
       <c r="F13" s="24"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="25"/>
       <c r="J13" s="25"/>
       <c r="K13" s="25"/>
       <c r="L13" s="25"/>
       <c r="M13" s="25"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="3" customFormat="1">
       <c r="A14" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="25">
         <v>9.8000000000000007</v>
       </c>
       <c r="C14" s="25">
         <v>16.899999999999999</v>
       </c>
-      <c r="D14" s="25"/>
+      <c r="D14" s="25">
+        <v>23.6</v>
+      </c>
       <c r="E14" s="22"/>
       <c r="F14" s="24"/>
       <c r="G14" s="25"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="25"/>
       <c r="L14" s="25"/>
       <c r="M14" s="25"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="25">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D15" s="25"/>
+      <c r="D15" s="25">
+        <v>3.4</v>
+      </c>
       <c r="E15" s="22"/>
       <c r="F15" s="24"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
     </row>
-    <row r="16" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" s="3" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="25">
         <v>21.9</v>
       </c>
       <c r="C16" s="25">
         <v>44.8</v>
       </c>
-      <c r="D16" s="25"/>
+      <c r="D16" s="25">
+        <v>67.599999999999994</v>
+      </c>
       <c r="E16" s="22"/>
       <c r="F16" s="24"/>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25"/>
       <c r="L16" s="25"/>
       <c r="M16" s="25"/>
     </row>
-    <row r="17" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" s="3" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="25">
         <v>35.1</v>
       </c>
       <c r="C17" s="25">
         <v>68.5</v>
       </c>
-      <c r="D17" s="25"/>
+      <c r="D17" s="25">
+        <v>94.5</v>
+      </c>
       <c r="E17" s="22"/>
       <c r="F17" s="24"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17" s="25"/>
       <c r="M17" s="25"/>
     </row>
-    <row r="18" spans="1:13" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="25">
         <v>19</v>
       </c>
       <c r="C18" s="25">
         <v>31.6</v>
       </c>
-      <c r="D18" s="25"/>
+      <c r="D18" s="25">
+        <v>44</v>
+      </c>
       <c r="E18" s="22"/>
       <c r="F18" s="24"/>
       <c r="G18" s="25"/>
       <c r="H18" s="25"/>
       <c r="I18" s="25"/>
       <c r="J18" s="25"/>
       <c r="K18" s="25"/>
       <c r="L18" s="25"/>
       <c r="M18" s="25"/>
     </row>
-    <row r="19" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" s="3" customFormat="1">
       <c r="A19" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="25">
         <v>10</v>
       </c>
       <c r="C19" s="25">
         <v>19.2</v>
       </c>
-      <c r="D19" s="25"/>
+      <c r="D19" s="25">
+        <v>28.4</v>
+      </c>
       <c r="E19" s="22"/>
       <c r="F19" s="24"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25"/>
       <c r="L19" s="25"/>
       <c r="M19" s="25"/>
     </row>
-    <row r="20" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" s="3" customFormat="1">
       <c r="A20" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="25">
         <v>0.2</v>
       </c>
       <c r="C20" s="25">
         <v>0.4</v>
       </c>
-      <c r="D20" s="25"/>
+      <c r="D20" s="25">
+        <v>0.6</v>
+      </c>
       <c r="E20" s="22"/>
       <c r="F20" s="24"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="M20" s="25"/>
     </row>
-    <row r="21" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" s="3" customFormat="1">
       <c r="A21" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="25">
         <v>1.4</v>
       </c>
       <c r="C21" s="25">
         <v>2.7</v>
       </c>
-      <c r="D21" s="25"/>
+      <c r="D21" s="25">
+        <v>4.0999999999999996</v>
+      </c>
       <c r="E21" s="22"/>
       <c r="F21" s="24"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25"/>
       <c r="L21" s="25"/>
       <c r="M21" s="25"/>
     </row>
-    <row r="22" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
       <c r="M22" s="28"/>
     </row>
-    <row r="23" spans="1:13" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="1" customFormat="1" ht="12.75">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="11"/>
       <c r="I23" s="12"/>
       <c r="J23" s="13"/>
       <c r="K23" s="10"/>
       <c r="L23" s="9"/>
       <c r="M23" s="10"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13">
       <c r="A24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="26"/>
       <c r="C24" s="26"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13">
       <c r="G25" s="20"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13">
       <c r="G26" s="20"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="21"/>
       <c r="K26" s="19"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13">
       <c r="G27" s="20"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13">
       <c r="G28" s="20"/>
       <c r="H28" s="21"/>
       <c r="I28" s="21"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13">
       <c r="G29" s="20"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">