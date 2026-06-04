--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\03\03-каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\04\04-каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9475567-7C76-4B70-AA1D-B5ACCD424A0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A3BC7AA-FF53-4065-9393-AE074F02EA49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -266,102 +266,99 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -687,87 +684,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:M29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D28" sqref="D28"/>
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="15" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="15" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="15" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="15" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="15" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="15" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="15" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="15" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="15" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="15" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="15" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="15" customWidth="1"/>
     <col min="13" max="13" width="16" style="15" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="27"/>
-[...10 lines deleted...]
-      <c r="M2" s="27"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+      <c r="K2" s="26"/>
+      <c r="L2" s="26"/>
+      <c r="M2" s="26"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="17.25" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="16" t="s">
@@ -824,458 +821,488 @@
         <v>0</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="25">
+      <c r="B6" s="24">
         <v>157580.4</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="24">
         <v>303568.8</v>
       </c>
-      <c r="D6" s="25">
+      <c r="D6" s="24">
         <v>457519</v>
       </c>
-      <c r="E6" s="22"/>
-[...7 lines deleted...]
-      <c r="M6" s="25"/>
+      <c r="E6" s="24">
+        <v>835009.5</v>
+      </c>
+      <c r="F6" s="23"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="25">
+      <c r="B7" s="24">
         <v>7279.6</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="24">
         <v>14679.6</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="24">
         <v>21359.4</v>
       </c>
-      <c r="E7" s="22"/>
-[...7 lines deleted...]
-      <c r="M7" s="25"/>
+      <c r="E7" s="24">
+        <v>26171.4</v>
+      </c>
+      <c r="F7" s="23"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="24"/>
+      <c r="L7" s="24"/>
+      <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="24">
         <v>33344</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="24">
         <v>69791</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="24">
         <v>97454</v>
       </c>
-      <c r="E8" s="22"/>
-[...7 lines deleted...]
-      <c r="M8" s="25"/>
+      <c r="E8" s="24">
+        <v>129827</v>
+      </c>
+      <c r="F8" s="23"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="25">
+      <c r="B9" s="24">
         <v>110452</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="24">
         <v>205892</v>
       </c>
-      <c r="D9" s="25">
+      <c r="D9" s="24">
         <v>317924</v>
       </c>
-      <c r="E9" s="22"/>
-[...7 lines deleted...]
-      <c r="M9" s="25"/>
+      <c r="E9" s="24">
+        <v>649718</v>
+      </c>
+      <c r="F9" s="23"/>
+      <c r="G9" s="24"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="24"/>
+      <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="24">
         <v>6504.8</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="24">
         <v>13206.2</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="24">
         <v>20781.599999999999</v>
       </c>
-      <c r="E10" s="22"/>
-[...7 lines deleted...]
-      <c r="M10" s="25"/>
+      <c r="E10" s="24">
+        <v>29293.1</v>
+      </c>
+      <c r="F10" s="23"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="24"/>
+      <c r="J10" s="24"/>
+      <c r="K10" s="24"/>
+      <c r="L10" s="24"/>
+      <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1" ht="28.5" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="23"/>
+      <c r="B11" s="22"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
-      <c r="F11" s="24"/>
-      <c r="G11" s="24"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
       <c r="H11" s="6"/>
-      <c r="I11" s="25"/>
-[...3 lines deleted...]
-      <c r="M11" s="25"/>
+      <c r="I11" s="24"/>
+      <c r="J11" s="24"/>
+      <c r="K11" s="24"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="25">
+      <c r="B12" s="24">
         <v>380.4</v>
       </c>
-      <c r="C12" s="25">
+      <c r="C12" s="24">
         <v>760.9</v>
       </c>
-      <c r="D12" s="25">
+      <c r="D12" s="24">
         <v>1079.2</v>
       </c>
-      <c r="E12" s="22"/>
-[...7 lines deleted...]
-      <c r="M12" s="25"/>
+      <c r="E12" s="24">
+        <v>1325.9</v>
+      </c>
+      <c r="F12" s="23"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="25">
+      <c r="B13" s="24">
         <v>281.89999999999998</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C13" s="24">
         <v>574.5</v>
       </c>
-      <c r="D13" s="25">
+      <c r="D13" s="24">
         <v>813</v>
       </c>
-      <c r="E13" s="22"/>
-[...7 lines deleted...]
-      <c r="M13" s="25"/>
+      <c r="E13" s="24">
+        <v>999.5</v>
+      </c>
+      <c r="F13" s="23"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1">
       <c r="A14" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="25">
+      <c r="B14" s="24">
         <v>9.8000000000000007</v>
       </c>
-      <c r="C14" s="25">
+      <c r="C14" s="24">
         <v>16.899999999999999</v>
       </c>
-      <c r="D14" s="25">
+      <c r="D14" s="24">
         <v>23.6</v>
       </c>
-      <c r="E14" s="22"/>
-[...7 lines deleted...]
-      <c r="M14" s="25"/>
+      <c r="E14" s="24">
+        <v>26.1</v>
+      </c>
+      <c r="F14" s="23"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="25">
+      <c r="B15" s="24">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C15" s="25">
+      <c r="C15" s="24">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="24">
         <v>3.4</v>
       </c>
-      <c r="E15" s="22"/>
-[...7 lines deleted...]
-      <c r="M15" s="25"/>
+      <c r="E15" s="24">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F15" s="23"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="25">
+      <c r="B16" s="24">
         <v>21.9</v>
       </c>
-      <c r="C16" s="25">
+      <c r="C16" s="24">
         <v>44.8</v>
       </c>
-      <c r="D16" s="25">
+      <c r="D16" s="24">
         <v>67.599999999999994</v>
       </c>
-      <c r="E16" s="22"/>
-[...7 lines deleted...]
-      <c r="M16" s="25"/>
+      <c r="E16" s="24">
+        <v>89.2</v>
+      </c>
+      <c r="F16" s="23"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="25">
+      <c r="B17" s="24">
         <v>35.1</v>
       </c>
-      <c r="C17" s="25">
+      <c r="C17" s="24">
         <v>68.5</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D17" s="24">
         <v>94.5</v>
       </c>
-      <c r="E17" s="22"/>
-[...7 lines deleted...]
-      <c r="M17" s="25"/>
+      <c r="E17" s="24">
+        <v>111.2</v>
+      </c>
+      <c r="F17" s="23"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="24"/>
+      <c r="I17" s="24"/>
+      <c r="J17" s="24"/>
+      <c r="K17" s="24"/>
+      <c r="L17" s="24"/>
+      <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="25">
+      <c r="B18" s="24">
         <v>19</v>
       </c>
-      <c r="C18" s="25">
+      <c r="C18" s="24">
         <v>31.6</v>
       </c>
-      <c r="D18" s="25">
+      <c r="D18" s="24">
         <v>44</v>
       </c>
-      <c r="E18" s="22"/>
-[...7 lines deleted...]
-      <c r="M18" s="25"/>
+      <c r="E18" s="24">
+        <v>53.7</v>
+      </c>
+      <c r="F18" s="23"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="24"/>
+      <c r="I18" s="24"/>
+      <c r="J18" s="24"/>
+      <c r="K18" s="24"/>
+      <c r="L18" s="24"/>
+      <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1">
       <c r="A19" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="25">
+      <c r="B19" s="24">
         <v>10</v>
       </c>
-      <c r="C19" s="25">
+      <c r="C19" s="24">
         <v>19.2</v>
       </c>
-      <c r="D19" s="25">
+      <c r="D19" s="24">
         <v>28.4</v>
       </c>
-      <c r="E19" s="22"/>
-[...7 lines deleted...]
-      <c r="M19" s="25"/>
+      <c r="E19" s="24">
+        <v>35.6</v>
+      </c>
+      <c r="F19" s="23"/>
+      <c r="G19" s="24"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="24"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="24"/>
+      <c r="L19" s="24"/>
+      <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1">
       <c r="A20" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="25">
+      <c r="B20" s="24">
         <v>0.2</v>
       </c>
-      <c r="C20" s="25">
+      <c r="C20" s="24">
         <v>0.4</v>
       </c>
-      <c r="D20" s="25">
+      <c r="D20" s="24">
         <v>0.6</v>
       </c>
-      <c r="E20" s="22"/>
-[...7 lines deleted...]
-      <c r="M20" s="25"/>
+      <c r="E20" s="24">
+        <v>0.8</v>
+      </c>
+      <c r="F20" s="23"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1">
       <c r="A21" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="25">
+      <c r="B21" s="24">
         <v>1.4</v>
       </c>
-      <c r="C21" s="25">
+      <c r="C21" s="24">
         <v>2.7</v>
       </c>
-      <c r="D21" s="25">
+      <c r="D21" s="24">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E21" s="22"/>
-[...7 lines deleted...]
-      <c r="M21" s="25"/>
+      <c r="E21" s="24">
+        <v>5.4</v>
+      </c>
+      <c r="F21" s="23"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="24"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A22" s="28" t="s">
+      <c r="A22" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="28"/>
-[...10 lines deleted...]
-      <c r="M22" s="28"/>
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="27"/>
+      <c r="I22" s="27"/>
+      <c r="J22" s="27"/>
+      <c r="K22" s="27"/>
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
     </row>
     <row r="23" spans="1:13" s="1" customFormat="1" ht="12.75">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="11"/>
       <c r="I23" s="12"/>
       <c r="J23" s="13"/>
       <c r="K23" s="10"/>
       <c r="L23" s="9"/>
       <c r="M23" s="10"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="26" t="s">
+      <c r="A24" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B24" s="26"/>
-[...10 lines deleted...]
-      <c r="M24" s="26"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="25"/>
+      <c r="K24" s="25"/>
+      <c r="L24" s="25"/>
+      <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13">
       <c r="G25" s="20"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
     </row>
     <row r="26" spans="1:13">
       <c r="G26" s="20"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="21"/>
       <c r="K26" s="19"/>
     </row>
     <row r="27" spans="1:13">
       <c r="G27" s="20"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
     </row>
     <row r="28" spans="1:13">
       <c r="G28" s="20"/>
       <c r="H28" s="21"/>