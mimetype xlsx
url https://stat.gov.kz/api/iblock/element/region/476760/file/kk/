--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\04\04-каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\05\05-каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A3BC7AA-FF53-4065-9393-AE074F02EA49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{838DFE1B-2F9A-4D21-8645-D3E79D8E9181}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -684,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:M29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G30" sqref="G30"/>
+      <selection activeCell="H30" sqref="H30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="15" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="15" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="15" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="15" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="15" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="15" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="15" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="15" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="15" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="15" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="15" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="15" customWidth="1"/>
     <col min="13" max="13" width="16" style="15" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="26"/>
@@ -833,418 +833,448 @@
         <v>0</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="24">
         <v>157580.4</v>
       </c>
       <c r="C6" s="24">
         <v>303568.8</v>
       </c>
       <c r="D6" s="24">
         <v>457519</v>
       </c>
       <c r="E6" s="24">
         <v>835009.5</v>
       </c>
-      <c r="F6" s="23"/>
+      <c r="F6" s="24">
+        <v>997997.5</v>
+      </c>
       <c r="G6" s="24"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="24">
         <v>7279.6</v>
       </c>
       <c r="C7" s="24">
         <v>14679.6</v>
       </c>
       <c r="D7" s="24">
         <v>21359.4</v>
       </c>
       <c r="E7" s="24">
         <v>26171.4</v>
       </c>
-      <c r="F7" s="23"/>
+      <c r="F7" s="24">
+        <v>27370</v>
+      </c>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="24">
         <v>33344</v>
       </c>
       <c r="C8" s="24">
         <v>69791</v>
       </c>
       <c r="D8" s="24">
         <v>97454</v>
       </c>
       <c r="E8" s="24">
         <v>129827</v>
       </c>
-      <c r="F8" s="23"/>
+      <c r="F8" s="24">
+        <v>167568</v>
+      </c>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="24">
         <v>110452</v>
       </c>
       <c r="C9" s="24">
         <v>205892</v>
       </c>
       <c r="D9" s="24">
         <v>317924</v>
       </c>
       <c r="E9" s="24">
         <v>649718</v>
       </c>
-      <c r="F9" s="23"/>
+      <c r="F9" s="24">
+        <v>765953</v>
+      </c>
       <c r="G9" s="24"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="24">
         <v>6504.8</v>
       </c>
       <c r="C10" s="24">
         <v>13206.2</v>
       </c>
       <c r="D10" s="24">
         <v>20781.599999999999</v>
       </c>
       <c r="E10" s="24">
         <v>29293.1</v>
       </c>
-      <c r="F10" s="23"/>
+      <c r="F10" s="24">
+        <v>37106.5</v>
+      </c>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1" ht="28.5" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="22"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
-      <c r="F11" s="23"/>
+      <c r="F11" s="24"/>
       <c r="G11" s="23"/>
       <c r="H11" s="6"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="23"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="24">
         <v>380.4</v>
       </c>
       <c r="C12" s="24">
         <v>760.9</v>
       </c>
       <c r="D12" s="24">
         <v>1079.2</v>
       </c>
       <c r="E12" s="24">
         <v>1325.9</v>
       </c>
-      <c r="F12" s="23"/>
+      <c r="F12" s="24">
+        <v>1404.7</v>
+      </c>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="24">
         <v>281.89999999999998</v>
       </c>
       <c r="C13" s="24">
         <v>574.5</v>
       </c>
       <c r="D13" s="24">
         <v>813</v>
       </c>
       <c r="E13" s="24">
         <v>999.5</v>
       </c>
-      <c r="F13" s="23"/>
+      <c r="F13" s="24">
+        <v>1035.5999999999999</v>
+      </c>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1">
       <c r="A14" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="24">
         <v>9.8000000000000007</v>
       </c>
       <c r="C14" s="24">
         <v>16.899999999999999</v>
       </c>
       <c r="D14" s="24">
         <v>23.6</v>
       </c>
       <c r="E14" s="24">
         <v>26.1</v>
       </c>
-      <c r="F14" s="23"/>
+      <c r="F14" s="24">
+        <v>26.1</v>
+      </c>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="24">
         <v>2.2999999999999998</v>
       </c>
       <c r="D15" s="24">
         <v>3.4</v>
       </c>
       <c r="E15" s="24">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F15" s="23"/>
+      <c r="F15" s="24">
+        <v>5.4</v>
+      </c>
       <c r="G15" s="24"/>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="24">
         <v>21.9</v>
       </c>
       <c r="C16" s="24">
         <v>44.8</v>
       </c>
       <c r="D16" s="24">
         <v>67.599999999999994</v>
       </c>
       <c r="E16" s="24">
         <v>89.2</v>
       </c>
-      <c r="F16" s="23"/>
+      <c r="F16" s="24">
+        <v>111.5</v>
+      </c>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="24">
         <v>35.1</v>
       </c>
       <c r="C17" s="24">
         <v>68.5</v>
       </c>
       <c r="D17" s="24">
         <v>94.5</v>
       </c>
       <c r="E17" s="24">
         <v>111.2</v>
       </c>
-      <c r="F17" s="23"/>
+      <c r="F17" s="24">
+        <v>112.5</v>
+      </c>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="24">
         <v>19</v>
       </c>
       <c r="C18" s="24">
         <v>31.6</v>
       </c>
       <c r="D18" s="24">
         <v>44</v>
       </c>
       <c r="E18" s="24">
         <v>53.7</v>
       </c>
-      <c r="F18" s="23"/>
+      <c r="F18" s="24">
+        <v>64.5</v>
+      </c>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1">
       <c r="A19" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="24">
         <v>10</v>
       </c>
       <c r="C19" s="24">
         <v>19.2</v>
       </c>
       <c r="D19" s="24">
         <v>28.4</v>
       </c>
       <c r="E19" s="24">
         <v>35.6</v>
       </c>
-      <c r="F19" s="23"/>
+      <c r="F19" s="24">
+        <v>41.5</v>
+      </c>
       <c r="G19" s="24"/>
       <c r="H19" s="24"/>
       <c r="I19" s="24"/>
       <c r="J19" s="24"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1">
       <c r="A20" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="24">
         <v>0.2</v>
       </c>
       <c r="C20" s="24">
         <v>0.4</v>
       </c>
       <c r="D20" s="24">
         <v>0.6</v>
       </c>
       <c r="E20" s="24">
         <v>0.8</v>
       </c>
-      <c r="F20" s="23"/>
+      <c r="F20" s="24">
+        <v>1</v>
+      </c>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1">
       <c r="A21" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="24">
         <v>1.4</v>
       </c>
       <c r="C21" s="24">
         <v>2.7</v>
       </c>
       <c r="D21" s="24">
         <v>4.0999999999999996</v>
       </c>
       <c r="E21" s="24">
         <v>5.4</v>
       </c>
-      <c r="F21" s="23"/>
+      <c r="F21" s="24">
+        <v>6.8</v>
+      </c>
       <c r="G21" s="24"/>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
     </row>