--- v3 (2026-06-24)
+++ v4 (2026-08-07)
@@ -1,63 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{838DFE1B-2F9A-4D21-8645-D3E79D8E9181}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
@@ -134,56 +128,56 @@
   <si>
     <t>Аягөз ауданы</t>
   </si>
   <si>
     <t>Бородулиха ауданы</t>
   </si>
   <si>
     <t>Жарма ауданы</t>
   </si>
   <si>
     <t>Көкпекті ауданы</t>
   </si>
   <si>
     <t>Үржар ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Жаңасемей ауданы </t>
   </si>
   <si>
     <t>2026 жылғы Абай облысындағы электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау секциясында өнеркәсіп өнімдерін өндіру*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -399,152 +393,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -680,718 +640,748 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H30" sqref="H30"/>
+      <selection activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="15" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="15" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="15" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="15" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="15" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="15" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="15" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="15" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="15" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="15" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="15" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="15" customWidth="1"/>
     <col min="13" max="13" width="16" style="15" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1">
+    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="17.25" customHeight="1">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1">
+    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="24">
         <v>157580.4</v>
       </c>
       <c r="C6" s="24">
         <v>303568.8</v>
       </c>
       <c r="D6" s="24">
         <v>457519</v>
       </c>
       <c r="E6" s="24">
         <v>835009.5</v>
       </c>
       <c r="F6" s="24">
         <v>997997.5</v>
       </c>
-      <c r="G6" s="24"/>
+      <c r="G6" s="24">
+        <v>1155488.6000000001</v>
+      </c>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1">
+    <row r="7" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="24">
         <v>7279.6</v>
       </c>
       <c r="C7" s="24">
         <v>14679.6</v>
       </c>
       <c r="D7" s="24">
         <v>21359.4</v>
       </c>
       <c r="E7" s="24">
         <v>26171.4</v>
       </c>
       <c r="F7" s="24">
         <v>27370</v>
       </c>
-      <c r="G7" s="24"/>
+      <c r="G7" s="24">
+        <v>29467.7</v>
+      </c>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1">
+    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="24">
         <v>33344</v>
       </c>
       <c r="C8" s="24">
         <v>69791</v>
       </c>
       <c r="D8" s="24">
         <v>97454</v>
       </c>
       <c r="E8" s="24">
         <v>129827</v>
       </c>
       <c r="F8" s="24">
         <v>167568</v>
       </c>
-      <c r="G8" s="24"/>
+      <c r="G8" s="24">
+        <v>186948</v>
+      </c>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1">
+    <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="24">
         <v>110452</v>
       </c>
       <c r="C9" s="24">
         <v>205892</v>
       </c>
       <c r="D9" s="24">
         <v>317924</v>
       </c>
       <c r="E9" s="24">
         <v>649718</v>
       </c>
       <c r="F9" s="24">
         <v>765953</v>
       </c>
-      <c r="G9" s="24"/>
+      <c r="G9" s="24">
+        <v>894636</v>
+      </c>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1">
+    <row r="10" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="24">
         <v>6504.8</v>
       </c>
       <c r="C10" s="24">
         <v>13206.2</v>
       </c>
       <c r="D10" s="24">
         <v>20781.599999999999</v>
       </c>
       <c r="E10" s="24">
         <v>29293.1</v>
       </c>
       <c r="F10" s="24">
         <v>37106.5</v>
       </c>
-      <c r="G10" s="24"/>
+      <c r="G10" s="24">
+        <v>44436.9</v>
+      </c>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1" ht="28.5" customHeight="1">
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="22"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="24"/>
       <c r="G11" s="23"/>
       <c r="H11" s="6"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="23"/>
       <c r="M11" s="24"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1">
+    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="24">
         <v>380.4</v>
       </c>
       <c r="C12" s="24">
         <v>760.9</v>
       </c>
       <c r="D12" s="24">
         <v>1079.2</v>
       </c>
       <c r="E12" s="24">
         <v>1325.9</v>
       </c>
       <c r="F12" s="24">
         <v>1404.7</v>
       </c>
-      <c r="G12" s="24"/>
+      <c r="G12" s="24">
+        <v>1482.4</v>
+      </c>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1">
+    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="24">
         <v>281.89999999999998</v>
       </c>
       <c r="C13" s="24">
         <v>574.5</v>
       </c>
       <c r="D13" s="24">
         <v>813</v>
       </c>
       <c r="E13" s="24">
         <v>999.5</v>
       </c>
       <c r="F13" s="24">
         <v>1035.5999999999999</v>
       </c>
-      <c r="G13" s="24"/>
+      <c r="G13" s="24">
+        <v>1070.7</v>
+      </c>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1">
+    <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="24">
         <v>9.8000000000000007</v>
       </c>
       <c r="C14" s="24">
         <v>16.899999999999999</v>
       </c>
       <c r="D14" s="24">
         <v>23.6</v>
       </c>
       <c r="E14" s="24">
         <v>26.1</v>
       </c>
       <c r="F14" s="24">
         <v>26.1</v>
       </c>
-      <c r="G14" s="24"/>
+      <c r="G14" s="24">
+        <v>26.1</v>
+      </c>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1">
+    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="24">
         <v>2.2999999999999998</v>
       </c>
       <c r="D15" s="24">
         <v>3.4</v>
       </c>
       <c r="E15" s="24">
         <v>4.4000000000000004</v>
       </c>
       <c r="F15" s="24">
         <v>5.4</v>
       </c>
-      <c r="G15" s="24"/>
+      <c r="G15" s="24">
+        <v>6.4</v>
+      </c>
       <c r="H15" s="24"/>
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
-    <row r="16" spans="1:13" s="3" customFormat="1">
+    <row r="16" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="24">
         <v>21.9</v>
       </c>
       <c r="C16" s="24">
         <v>44.8</v>
       </c>
       <c r="D16" s="24">
         <v>67.599999999999994</v>
       </c>
       <c r="E16" s="24">
         <v>89.2</v>
       </c>
       <c r="F16" s="24">
         <v>111.5</v>
       </c>
-      <c r="G16" s="24"/>
+      <c r="G16" s="24">
+        <v>133.9</v>
+      </c>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
-    <row r="17" spans="1:13" s="3" customFormat="1">
+    <row r="17" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="24">
         <v>35.1</v>
       </c>
       <c r="C17" s="24">
         <v>68.5</v>
       </c>
       <c r="D17" s="24">
         <v>94.5</v>
       </c>
       <c r="E17" s="24">
         <v>111.2</v>
       </c>
       <c r="F17" s="24">
         <v>112.5</v>
       </c>
-      <c r="G17" s="24"/>
+      <c r="G17" s="24">
+        <v>113.7</v>
+      </c>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
-    <row r="18" spans="1:13" s="3" customFormat="1" ht="19.5" customHeight="1">
+    <row r="18" spans="1:13" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="24">
         <v>19</v>
       </c>
       <c r="C18" s="24">
         <v>31.6</v>
       </c>
       <c r="D18" s="24">
         <v>44</v>
       </c>
       <c r="E18" s="24">
         <v>53.7</v>
       </c>
       <c r="F18" s="24">
         <v>64.5</v>
       </c>
-      <c r="G18" s="24"/>
+      <c r="G18" s="24">
+        <v>75</v>
+      </c>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
-    <row r="19" spans="1:13" s="3" customFormat="1">
+    <row r="19" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="24">
         <v>10</v>
       </c>
       <c r="C19" s="24">
         <v>19.2</v>
       </c>
       <c r="D19" s="24">
         <v>28.4</v>
       </c>
       <c r="E19" s="24">
         <v>35.6</v>
       </c>
       <c r="F19" s="24">
         <v>41.5</v>
       </c>
-      <c r="G19" s="24"/>
+      <c r="G19" s="24">
+        <v>47.3</v>
+      </c>
       <c r="H19" s="24"/>
       <c r="I19" s="24"/>
       <c r="J19" s="24"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
-    <row r="20" spans="1:13" s="3" customFormat="1">
+    <row r="20" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="24">
         <v>0.2</v>
       </c>
       <c r="C20" s="24">
         <v>0.4</v>
       </c>
       <c r="D20" s="24">
         <v>0.6</v>
       </c>
       <c r="E20" s="24">
         <v>0.8</v>
       </c>
       <c r="F20" s="24">
         <v>1</v>
       </c>
-      <c r="G20" s="24"/>
+      <c r="G20" s="24">
+        <v>1.2</v>
+      </c>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
     </row>
-    <row r="21" spans="1:13" s="3" customFormat="1">
+    <row r="21" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="24">
         <v>1.4</v>
       </c>
       <c r="C21" s="24">
         <v>2.7</v>
       </c>
       <c r="D21" s="24">
         <v>4.0999999999999996</v>
       </c>
       <c r="E21" s="24">
         <v>5.4</v>
       </c>
       <c r="F21" s="24">
         <v>6.8</v>
       </c>
-      <c r="G21" s="24"/>
+      <c r="G21" s="24">
+        <v>8.1</v>
+      </c>
       <c r="H21" s="24"/>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
-    <row r="22" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
+    <row r="22" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
     </row>
-    <row r="23" spans="1:13" s="1" customFormat="1" ht="12.75">
+    <row r="23" spans="1:13" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="11"/>
       <c r="I23" s="12"/>
       <c r="J23" s="13"/>
       <c r="K23" s="10"/>
       <c r="L23" s="9"/>
       <c r="M23" s="10"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="25" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="G25" s="20"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="G26" s="20"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="21"/>
       <c r="K26" s="19"/>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="G27" s="20"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="G28" s="20"/>
       <c r="H28" s="21"/>
       <c r="I28" s="21"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="G29" s="20"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>