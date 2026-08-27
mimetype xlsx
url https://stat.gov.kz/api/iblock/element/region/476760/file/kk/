--- v4 (2026-08-07)
+++ v5 (2026-08-27)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\07\07-каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3806D226-D4AF-430F-BFD3-1F00CC5DE387}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="29">
   <si>
     <t/>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
@@ -128,56 +134,56 @@
   <si>
     <t>Аягөз ауданы</t>
   </si>
   <si>
     <t>Бородулиха ауданы</t>
   </si>
   <si>
     <t>Жарма ауданы</t>
   </si>
   <si>
     <t>Көкпекті ауданы</t>
   </si>
   <si>
     <t>Үржар ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Жаңасемей ауданы </t>
   </si>
   <si>
     <t>2026 жылғы Абай облысындағы электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау секциясында өнеркәсіп өнімдерін өндіру*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -393,118 +399,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -640,719 +680,749 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:M29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J18" sqref="J18"/>
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="38.5703125" style="15" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" style="15" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="15" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="15" customWidth="1"/>
     <col min="5" max="5" width="13.140625" style="15" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" style="15" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="15" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="15" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="15" customWidth="1"/>
     <col min="10" max="10" width="16.140625" style="15" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="15" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" style="15" customWidth="1"/>
     <col min="13" max="13" width="16" style="15" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="26" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="26"/>
       <c r="C2" s="26"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
       <c r="F2" s="26"/>
       <c r="G2" s="26"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
       <c r="J2" s="26"/>
       <c r="K2" s="26"/>
       <c r="L2" s="26"/>
       <c r="M2" s="26"/>
     </row>
-    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="17.25" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" s="3" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="24">
         <v>157580.4</v>
       </c>
       <c r="C6" s="24">
         <v>303568.8</v>
       </c>
       <c r="D6" s="24">
         <v>457519</v>
       </c>
       <c r="E6" s="24">
         <v>835009.5</v>
       </c>
       <c r="F6" s="24">
         <v>997997.5</v>
       </c>
       <c r="G6" s="24">
         <v>1155488.6000000001</v>
       </c>
-      <c r="H6" s="24"/>
+      <c r="H6" s="24">
+        <v>1322224.1000000001</v>
+      </c>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" s="3" customFormat="1">
       <c r="A7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="24">
         <v>7279.6</v>
       </c>
       <c r="C7" s="24">
         <v>14679.6</v>
       </c>
       <c r="D7" s="24">
         <v>21359.4</v>
       </c>
       <c r="E7" s="24">
         <v>26171.4</v>
       </c>
       <c r="F7" s="24">
         <v>27370</v>
       </c>
       <c r="G7" s="24">
         <v>29467.7</v>
       </c>
-      <c r="H7" s="24"/>
+      <c r="H7" s="24">
+        <v>31346.7</v>
+      </c>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="24">
         <v>33344</v>
       </c>
       <c r="C8" s="24">
         <v>69791</v>
       </c>
       <c r="D8" s="24">
         <v>97454</v>
       </c>
       <c r="E8" s="24">
         <v>129827</v>
       </c>
       <c r="F8" s="24">
         <v>167568</v>
       </c>
       <c r="G8" s="24">
         <v>186948</v>
       </c>
-      <c r="H8" s="24"/>
+      <c r="H8" s="24">
+        <v>215454</v>
+      </c>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="3" customFormat="1">
       <c r="A9" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="24">
         <v>110452</v>
       </c>
       <c r="C9" s="24">
         <v>205892</v>
       </c>
       <c r="D9" s="24">
         <v>317924</v>
       </c>
       <c r="E9" s="24">
         <v>649718</v>
       </c>
       <c r="F9" s="24">
         <v>765953</v>
       </c>
       <c r="G9" s="24">
         <v>894636</v>
       </c>
-      <c r="H9" s="24"/>
+      <c r="H9" s="24">
+        <v>1024010</v>
+      </c>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
-    <row r="10" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="3" customFormat="1">
       <c r="A10" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="24">
         <v>6504.8</v>
       </c>
       <c r="C10" s="24">
         <v>13206.2</v>
       </c>
       <c r="D10" s="24">
         <v>20781.599999999999</v>
       </c>
       <c r="E10" s="24">
         <v>29293.1</v>
       </c>
       <c r="F10" s="24">
         <v>37106.5</v>
       </c>
       <c r="G10" s="24">
         <v>44436.9</v>
       </c>
-      <c r="H10" s="24"/>
+      <c r="H10" s="24">
+        <v>51413.4</v>
+      </c>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="3" customFormat="1" ht="28.5" customHeight="1">
       <c r="A11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="22"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="24"/>
       <c r="G11" s="23"/>
       <c r="H11" s="6"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="23"/>
       <c r="M11" s="24"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="3" customFormat="1">
       <c r="A12" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="24">
         <v>380.4</v>
       </c>
       <c r="C12" s="24">
         <v>760.9</v>
       </c>
       <c r="D12" s="24">
         <v>1079.2</v>
       </c>
       <c r="E12" s="24">
         <v>1325.9</v>
       </c>
       <c r="F12" s="24">
         <v>1404.7</v>
       </c>
       <c r="G12" s="24">
         <v>1482.4</v>
       </c>
-      <c r="H12" s="24"/>
+      <c r="H12" s="24">
+        <v>1554.9</v>
+      </c>
       <c r="I12" s="24"/>
       <c r="J12" s="24"/>
       <c r="K12" s="24"/>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="3" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="24">
         <v>281.89999999999998</v>
       </c>
       <c r="C13" s="24">
         <v>574.5</v>
       </c>
       <c r="D13" s="24">
         <v>813</v>
       </c>
       <c r="E13" s="24">
         <v>999.5</v>
       </c>
       <c r="F13" s="24">
         <v>1035.5999999999999</v>
       </c>
       <c r="G13" s="24">
         <v>1070.7</v>
       </c>
-      <c r="H13" s="24"/>
+      <c r="H13" s="24">
+        <v>1101.9000000000001</v>
+      </c>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="3" customFormat="1">
       <c r="A14" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="24">
         <v>9.8000000000000007</v>
       </c>
       <c r="C14" s="24">
         <v>16.899999999999999</v>
       </c>
       <c r="D14" s="24">
         <v>23.6</v>
       </c>
       <c r="E14" s="24">
         <v>26.1</v>
       </c>
       <c r="F14" s="24">
         <v>26.1</v>
       </c>
       <c r="G14" s="24">
         <v>26.1</v>
       </c>
-      <c r="H14" s="24"/>
+      <c r="H14" s="24">
+        <v>26.1</v>
+      </c>
       <c r="I14" s="24"/>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
     </row>
-    <row r="15" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" s="3" customFormat="1">
       <c r="A15" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="24">
         <v>1.1000000000000001</v>
       </c>
       <c r="C15" s="24">
         <v>2.2999999999999998</v>
       </c>
       <c r="D15" s="24">
         <v>3.4</v>
       </c>
       <c r="E15" s="24">
         <v>4.4000000000000004</v>
       </c>
       <c r="F15" s="24">
         <v>5.4</v>
       </c>
       <c r="G15" s="24">
         <v>6.4</v>
       </c>
-      <c r="H15" s="24"/>
+      <c r="H15" s="24">
+        <v>7.4</v>
+      </c>
       <c r="I15" s="24"/>
       <c r="J15" s="24"/>
       <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
     </row>
-    <row r="16" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" s="3" customFormat="1">
       <c r="A16" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="24">
         <v>21.9</v>
       </c>
       <c r="C16" s="24">
         <v>44.8</v>
       </c>
       <c r="D16" s="24">
         <v>67.599999999999994</v>
       </c>
       <c r="E16" s="24">
         <v>89.2</v>
       </c>
       <c r="F16" s="24">
         <v>111.5</v>
       </c>
       <c r="G16" s="24">
         <v>133.9</v>
       </c>
-      <c r="H16" s="24"/>
+      <c r="H16" s="24">
+        <v>155.9</v>
+      </c>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
     </row>
-    <row r="17" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" s="3" customFormat="1">
       <c r="A17" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="24">
         <v>35.1</v>
       </c>
       <c r="C17" s="24">
         <v>68.5</v>
       </c>
       <c r="D17" s="24">
         <v>94.5</v>
       </c>
       <c r="E17" s="24">
         <v>111.2</v>
       </c>
       <c r="F17" s="24">
         <v>112.5</v>
       </c>
       <c r="G17" s="24">
         <v>113.7</v>
       </c>
-      <c r="H17" s="24"/>
+      <c r="H17" s="24">
+        <v>114.9</v>
+      </c>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
     </row>
-    <row r="18" spans="1:13" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="24">
         <v>19</v>
       </c>
       <c r="C18" s="24">
         <v>31.6</v>
       </c>
       <c r="D18" s="24">
         <v>44</v>
       </c>
       <c r="E18" s="24">
         <v>53.7</v>
       </c>
       <c r="F18" s="24">
         <v>64.5</v>
       </c>
       <c r="G18" s="24">
         <v>75</v>
       </c>
-      <c r="H18" s="24"/>
+      <c r="H18" s="24">
+        <v>84.7</v>
+      </c>
       <c r="I18" s="24"/>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
     </row>
-    <row r="19" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" s="3" customFormat="1">
       <c r="A19" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="24">
         <v>10</v>
       </c>
       <c r="C19" s="24">
         <v>19.2</v>
       </c>
       <c r="D19" s="24">
         <v>28.4</v>
       </c>
       <c r="E19" s="24">
         <v>35.6</v>
       </c>
       <c r="F19" s="24">
         <v>41.5</v>
       </c>
       <c r="G19" s="24">
         <v>47.3</v>
       </c>
-      <c r="H19" s="24"/>
+      <c r="H19" s="24">
+        <v>53.2</v>
+      </c>
       <c r="I19" s="24"/>
       <c r="J19" s="24"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
     </row>
-    <row r="20" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" s="3" customFormat="1">
       <c r="A20" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="24">
         <v>0.2</v>
       </c>
       <c r="C20" s="24">
         <v>0.4</v>
       </c>
       <c r="D20" s="24">
         <v>0.6</v>
       </c>
       <c r="E20" s="24">
         <v>0.8</v>
       </c>
       <c r="F20" s="24">
         <v>1</v>
       </c>
       <c r="G20" s="24">
         <v>1.2</v>
       </c>
-      <c r="H20" s="24"/>
+      <c r="H20" s="24">
+        <v>1.4</v>
+      </c>
       <c r="I20" s="24"/>
       <c r="J20" s="24"/>
       <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
     </row>
-    <row r="21" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" s="3" customFormat="1">
       <c r="A21" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="24">
         <v>1.4</v>
       </c>
       <c r="C21" s="24">
         <v>2.7</v>
       </c>
       <c r="D21" s="24">
         <v>4.0999999999999996</v>
       </c>
       <c r="E21" s="24">
         <v>5.4</v>
       </c>
       <c r="F21" s="24">
         <v>6.8</v>
       </c>
       <c r="G21" s="24">
         <v>8.1</v>
       </c>
-      <c r="H21" s="24"/>
+      <c r="H21" s="24">
+        <v>9.4</v>
+      </c>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
     </row>
-    <row r="22" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
     </row>
-    <row r="23" spans="1:13" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" s="1" customFormat="1" ht="12.75">
       <c r="A23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="11"/>
       <c r="I23" s="12"/>
       <c r="J23" s="13"/>
       <c r="K23" s="10"/>
       <c r="L23" s="9"/>
       <c r="M23" s="10"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13">
       <c r="A24" s="25" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="25"/>
       <c r="C24" s="25"/>
       <c r="D24" s="25"/>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13">
       <c r="G25" s="20"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13">
       <c r="G26" s="20"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="21"/>
       <c r="K26" s="19"/>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13">
       <c r="G27" s="20"/>
       <c r="H27" s="19"/>
       <c r="I27" s="19"/>
       <c r="J27" s="19"/>
       <c r="K27" s="19"/>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13">
       <c r="G28" s="20"/>
       <c r="H28" s="21"/>
       <c r="I28" s="21"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13">
       <c r="G29" s="20"/>
       <c r="H29" s="19"/>
       <c r="I29" s="19"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A24:M24"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A22:M22"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">