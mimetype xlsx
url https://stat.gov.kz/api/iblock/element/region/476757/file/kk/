--- v0 (2026-04-16)
+++ v1 (2026-05-14)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="270" yWindow="90" windowWidth="18360" windowHeight="11790"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$A:$A,'Лист 1'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="73">
   <si>
     <t/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
@@ -243,51 +243,51 @@
   </si>
   <si>
     <t>Жүк автомобильдері дана</t>
   </si>
   <si>
     <t>Курчатов қалалық әкімшілігі</t>
   </si>
   <si>
     <t xml:space="preserve">Жаңасемей ауданы </t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
     <t>2026 жылғы Абай облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -332,50 +332,54 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -405,51 +409,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -594,61 +598,70 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -924,85 +937,85 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:O211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="H14" sqref="H14"/>
+      <selection pane="bottomRight" activeCell="G201" sqref="G201"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="29" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="29" customWidth="1"/>
     <col min="3" max="5" width="13.7109375" style="29" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="29" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="29" customWidth="1"/>
     <col min="8" max="8" width="12" style="29" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="29" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="29" customWidth="1"/>
     <col min="11" max="11" width="13.5703125" style="29" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="29" customWidth="1"/>
     <col min="13" max="13" width="15.28515625" style="29" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="66" t="s">
+      <c r="A2" s="70" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="66"/>
-[...10 lines deleted...]
-      <c r="M2" s="66"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
       <c r="B4" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
@@ -1058,4187 +1071,4511 @@
       <c r="G5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="7"/>
       <c r="I5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="61">
         <v>1430</v>
       </c>
-      <c r="C6" s="69">
+      <c r="C6" s="66">
         <v>3149</v>
       </c>
-      <c r="D6" s="69"/>
+      <c r="D6" s="66">
+        <v>4868</v>
+      </c>
       <c r="E6" s="45"/>
       <c r="F6" s="8"/>
       <c r="G6" s="52"/>
       <c r="H6" s="54"/>
       <c r="I6" s="54"/>
       <c r="J6" s="54"/>
       <c r="K6" s="54"/>
       <c r="L6" s="54"/>
       <c r="M6" s="61"/>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="61">
         <v>685</v>
       </c>
-      <c r="C7" s="69">
+      <c r="C7" s="66">
         <v>1462</v>
       </c>
-      <c r="D7" s="69"/>
+      <c r="D7" s="66">
+        <v>2239</v>
+      </c>
       <c r="E7" s="45"/>
       <c r="F7" s="8"/>
       <c r="G7" s="52"/>
       <c r="H7" s="54"/>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="61"/>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="61">
         <v>11</v>
       </c>
-      <c r="C8" s="69">
+      <c r="C8" s="66">
         <v>22</v>
       </c>
-      <c r="D8" s="69"/>
+      <c r="D8" s="66">
+        <v>33</v>
+      </c>
       <c r="E8" s="45"/>
       <c r="F8" s="8"/>
       <c r="G8" s="52"/>
       <c r="H8" s="54"/>
       <c r="I8" s="54"/>
       <c r="J8" s="54"/>
       <c r="K8" s="54"/>
       <c r="L8" s="54"/>
       <c r="M8" s="61"/>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="61">
         <v>0</v>
       </c>
-      <c r="C9" s="69">
+      <c r="C9" s="66">
         <v>1</v>
       </c>
-      <c r="D9" s="69"/>
+      <c r="D9" s="66">
+        <v>1</v>
+      </c>
       <c r="E9" s="45"/>
       <c r="F9" s="8"/>
       <c r="G9" s="52"/>
       <c r="H9" s="54"/>
       <c r="I9" s="54"/>
       <c r="J9" s="54"/>
       <c r="K9" s="54"/>
       <c r="L9" s="54"/>
       <c r="M9" s="61"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="61">
         <v>731</v>
       </c>
-      <c r="C10" s="69">
+      <c r="C10" s="66">
         <v>1659</v>
       </c>
-      <c r="D10" s="69"/>
+      <c r="D10" s="66">
+        <v>2586</v>
+      </c>
       <c r="E10" s="45"/>
       <c r="F10" s="8"/>
       <c r="G10" s="52"/>
       <c r="H10" s="54"/>
       <c r="I10" s="54"/>
       <c r="J10" s="54"/>
       <c r="K10" s="54"/>
       <c r="L10" s="54"/>
       <c r="M10" s="61"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="61">
         <v>0</v>
       </c>
-      <c r="C11" s="69">
+      <c r="C11" s="66">
         <v>1</v>
       </c>
-      <c r="D11" s="69"/>
+      <c r="D11" s="66">
+        <v>1</v>
+      </c>
       <c r="E11" s="45"/>
       <c r="F11" s="8"/>
       <c r="G11" s="52"/>
       <c r="H11" s="54"/>
       <c r="I11" s="54"/>
       <c r="J11" s="54"/>
       <c r="K11" s="54"/>
       <c r="L11" s="54"/>
       <c r="M11" s="61"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="61">
         <v>0</v>
       </c>
-      <c r="C12" s="69">
+      <c r="C12" s="66">
         <v>1</v>
       </c>
-      <c r="D12" s="69"/>
+      <c r="D12" s="66">
+        <v>1</v>
+      </c>
       <c r="E12" s="45"/>
       <c r="F12" s="8"/>
       <c r="G12" s="52"/>
       <c r="H12" s="54"/>
       <c r="I12" s="54"/>
       <c r="J12" s="54"/>
       <c r="K12" s="54"/>
       <c r="L12" s="54"/>
       <c r="M12" s="61"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="61">
         <v>2</v>
       </c>
-      <c r="C13" s="69">
+      <c r="C13" s="66">
         <v>5</v>
       </c>
-      <c r="D13" s="69"/>
+      <c r="D13" s="66">
+        <v>7</v>
+      </c>
       <c r="E13" s="45"/>
       <c r="F13" s="8"/>
       <c r="G13" s="52"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
       <c r="K13" s="54"/>
       <c r="L13" s="54"/>
       <c r="M13" s="61"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="41"/>
       <c r="I14" s="57"/>
       <c r="J14" s="58"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="61">
         <v>15</v>
       </c>
-      <c r="C15" s="69">
+      <c r="C15" s="66">
         <v>32</v>
       </c>
-      <c r="D15" s="69"/>
+      <c r="D15" s="66">
+        <v>48</v>
+      </c>
       <c r="E15" s="45"/>
       <c r="F15" s="8"/>
       <c r="G15" s="52"/>
       <c r="H15" s="54"/>
       <c r="I15" s="54"/>
       <c r="J15" s="54"/>
       <c r="K15" s="54"/>
       <c r="L15" s="54"/>
       <c r="M15" s="61"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="61">
         <v>11</v>
       </c>
-      <c r="C16" s="69">
+      <c r="C16" s="66">
         <v>22</v>
       </c>
-      <c r="D16" s="69"/>
+      <c r="D16" s="66">
+        <v>33</v>
+      </c>
       <c r="E16" s="45"/>
       <c r="F16" s="8"/>
       <c r="G16" s="52"/>
       <c r="H16" s="54"/>
       <c r="I16" s="54"/>
       <c r="J16" s="54"/>
       <c r="K16" s="54"/>
       <c r="L16" s="54"/>
       <c r="M16" s="61"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="61">
         <v>1</v>
       </c>
-      <c r="C17" s="69">
+      <c r="C17" s="66">
         <v>3</v>
       </c>
-      <c r="D17" s="69"/>
+      <c r="D17" s="66">
+        <v>5</v>
+      </c>
       <c r="E17" s="45"/>
       <c r="F17" s="8"/>
       <c r="G17" s="52"/>
       <c r="H17" s="54"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
       <c r="K17" s="54"/>
       <c r="L17" s="54"/>
       <c r="M17" s="61"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="61">
         <v>0</v>
       </c>
-      <c r="C18" s="69">
+      <c r="C18" s="66">
         <v>1</v>
       </c>
-      <c r="D18" s="69"/>
+      <c r="D18" s="66">
+        <v>1</v>
+      </c>
       <c r="E18" s="45"/>
       <c r="F18" s="8"/>
       <c r="G18" s="52"/>
       <c r="H18" s="54"/>
       <c r="I18" s="54"/>
       <c r="J18" s="54"/>
       <c r="K18" s="54"/>
       <c r="L18" s="54"/>
       <c r="M18" s="61"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="61">
         <v>0</v>
       </c>
-      <c r="C19" s="69">
+      <c r="C19" s="66">
         <v>1</v>
       </c>
-      <c r="D19" s="69"/>
+      <c r="D19" s="66">
+        <v>1</v>
+      </c>
       <c r="E19" s="45"/>
       <c r="F19" s="8"/>
       <c r="G19" s="52"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="54"/>
       <c r="K19" s="54"/>
       <c r="L19" s="54"/>
       <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="61">
         <v>2</v>
       </c>
-      <c r="C20" s="69">
+      <c r="C20" s="66">
         <v>5</v>
       </c>
-      <c r="D20" s="69"/>
+      <c r="D20" s="66">
+        <v>7</v>
+      </c>
       <c r="E20" s="45"/>
       <c r="F20" s="8"/>
       <c r="G20" s="52"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="54"/>
       <c r="K20" s="54"/>
       <c r="L20" s="54"/>
       <c r="M20" s="61"/>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="58"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="8">
         <v>1</v>
       </c>
-      <c r="D22" s="8"/>
+      <c r="D22" s="66">
+        <v>1</v>
+      </c>
       <c r="E22" s="45"/>
       <c r="F22" s="8"/>
       <c r="G22" s="52"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
       <c r="J22" s="54"/>
       <c r="K22" s="54"/>
       <c r="L22" s="54"/>
       <c r="M22" s="61"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="57" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D23" s="8"/>
+      <c r="D23" s="8" t="s">
+        <v>1</v>
+      </c>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="54"/>
       <c r="J23" s="54"/>
       <c r="K23" s="54"/>
       <c r="L23" s="54"/>
       <c r="M23" s="61"/>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="8">
         <v>1</v>
       </c>
-      <c r="D24" s="8"/>
+      <c r="D24" s="66">
+        <v>1</v>
+      </c>
       <c r="E24" s="45"/>
       <c r="F24" s="8"/>
       <c r="G24" s="52"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="54"/>
       <c r="K24" s="54"/>
       <c r="L24" s="54"/>
       <c r="M24" s="61"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="7"/>
       <c r="M25" s="18"/>
     </row>
     <row r="26" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="61">
         <v>369</v>
       </c>
       <c r="C26" s="8">
         <v>803</v>
       </c>
-      <c r="D26" s="8"/>
+      <c r="D26" s="66">
+        <v>1236</v>
+      </c>
       <c r="E26" s="45"/>
       <c r="F26" s="8"/>
       <c r="G26" s="52"/>
       <c r="H26" s="54"/>
       <c r="I26" s="54"/>
       <c r="J26" s="54"/>
       <c r="K26" s="54"/>
       <c r="L26" s="54"/>
       <c r="M26" s="61"/>
     </row>
     <row r="27" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="61">
         <v>186</v>
       </c>
       <c r="C27" s="8">
         <v>464</v>
       </c>
-      <c r="D27" s="8"/>
+      <c r="D27" s="66">
+        <v>742</v>
+      </c>
       <c r="E27" s="45"/>
       <c r="F27" s="8"/>
       <c r="G27" s="52"/>
       <c r="H27" s="54"/>
       <c r="I27" s="54"/>
       <c r="J27" s="54"/>
       <c r="K27" s="54"/>
       <c r="L27" s="54"/>
       <c r="M27" s="61"/>
     </row>
     <row r="28" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B28" s="61">
         <v>183</v>
       </c>
       <c r="C28" s="8">
         <v>338</v>
       </c>
-      <c r="D28" s="8"/>
+      <c r="D28" s="66">
+        <v>494</v>
+      </c>
       <c r="E28" s="45"/>
       <c r="F28" s="8"/>
       <c r="G28" s="52"/>
       <c r="H28" s="54"/>
       <c r="I28" s="54"/>
       <c r="J28" s="54"/>
       <c r="K28" s="54"/>
       <c r="L28" s="54"/>
       <c r="M28" s="61"/>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="54"/>
       <c r="K29" s="54"/>
       <c r="L29" s="7"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="61">
         <v>964</v>
       </c>
       <c r="C30" s="8">
         <v>2142</v>
       </c>
-      <c r="D30" s="8"/>
+      <c r="D30" s="66">
+        <v>3320</v>
+      </c>
       <c r="E30" s="45"/>
       <c r="F30" s="8"/>
       <c r="G30" s="52"/>
       <c r="H30" s="54"/>
       <c r="I30" s="54"/>
       <c r="J30" s="54"/>
       <c r="K30" s="54"/>
       <c r="L30" s="54"/>
       <c r="M30" s="61"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="61">
         <v>443</v>
       </c>
       <c r="C31" s="8">
         <v>878</v>
       </c>
-      <c r="D31" s="8"/>
+      <c r="D31" s="66">
+        <v>1314</v>
+      </c>
       <c r="E31" s="45"/>
       <c r="F31" s="8"/>
       <c r="G31" s="52"/>
       <c r="H31" s="54"/>
       <c r="I31" s="54"/>
       <c r="J31" s="54"/>
       <c r="K31" s="54"/>
       <c r="L31" s="54"/>
       <c r="M31" s="61"/>
     </row>
     <row r="32" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="61">
         <v>522</v>
       </c>
       <c r="C32" s="8">
         <v>1264</v>
       </c>
-      <c r="D32" s="8"/>
+      <c r="D32" s="66">
+        <v>2006</v>
+      </c>
       <c r="E32" s="45"/>
       <c r="F32" s="8"/>
       <c r="G32" s="52"/>
       <c r="H32" s="54"/>
       <c r="I32" s="54"/>
       <c r="J32" s="54"/>
       <c r="K32" s="54"/>
       <c r="L32" s="54"/>
       <c r="M32" s="61"/>
     </row>
     <row r="33" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="8"/>
       <c r="L33" s="7"/>
       <c r="M33" s="8"/>
     </row>
     <row r="34" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="61">
         <v>133</v>
       </c>
       <c r="C34" s="8">
         <v>303</v>
       </c>
-      <c r="D34" s="8"/>
+      <c r="D34" s="66">
+        <v>481</v>
+      </c>
       <c r="E34" s="45"/>
       <c r="F34" s="8"/>
       <c r="G34" s="52"/>
       <c r="H34" s="54"/>
       <c r="I34" s="54"/>
       <c r="J34" s="54"/>
       <c r="K34" s="54"/>
       <c r="L34" s="54"/>
       <c r="M34" s="61"/>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="61">
         <v>130</v>
       </c>
       <c r="C35" s="8">
         <v>296</v>
       </c>
-      <c r="D35" s="8"/>
+      <c r="D35" s="66">
+        <v>471</v>
+      </c>
       <c r="E35" s="45"/>
       <c r="F35" s="8"/>
       <c r="G35" s="52"/>
       <c r="H35" s="54"/>
       <c r="I35" s="54"/>
       <c r="J35" s="54"/>
       <c r="K35" s="54"/>
       <c r="L35" s="54"/>
       <c r="M35" s="61"/>
     </row>
     <row r="36" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="61">
         <v>3</v>
       </c>
       <c r="C36" s="8">
         <v>5</v>
       </c>
-      <c r="D36" s="8"/>
+      <c r="D36" s="66">
+        <v>8</v>
+      </c>
       <c r="E36" s="45"/>
       <c r="F36" s="8"/>
       <c r="G36" s="52"/>
       <c r="H36" s="54"/>
       <c r="I36" s="54"/>
       <c r="J36" s="54"/>
       <c r="K36" s="54"/>
       <c r="L36" s="54"/>
       <c r="M36" s="61"/>
     </row>
     <row r="37" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="61">
         <v>1</v>
       </c>
       <c r="C37" s="8">
         <v>2</v>
       </c>
-      <c r="D37" s="8"/>
+      <c r="D37" s="66">
+        <v>3</v>
+      </c>
       <c r="E37" s="45"/>
       <c r="F37" s="8"/>
       <c r="G37" s="52"/>
       <c r="H37" s="54"/>
       <c r="I37" s="54"/>
       <c r="J37" s="54"/>
       <c r="K37" s="54"/>
       <c r="L37" s="54"/>
       <c r="M37" s="61"/>
     </row>
     <row r="38" spans="1:13" s="3" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="8"/>
       <c r="K38" s="11"/>
       <c r="L38" s="8"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="10">
         <v>1</v>
       </c>
       <c r="C39" s="8">
         <v>1</v>
       </c>
-      <c r="D39" s="8"/>
+      <c r="D39" s="66">
+        <v>1</v>
+      </c>
       <c r="E39" s="45"/>
       <c r="F39" s="8"/>
       <c r="G39" s="52"/>
       <c r="H39" s="54"/>
       <c r="I39" s="54"/>
       <c r="J39" s="54"/>
       <c r="K39" s="54"/>
       <c r="L39" s="54"/>
       <c r="M39" s="61"/>
     </row>
     <row r="40" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="10">
         <v>1</v>
       </c>
       <c r="C40" s="8">
         <v>1</v>
       </c>
-      <c r="D40" s="8"/>
+      <c r="D40" s="66">
+        <v>1</v>
+      </c>
       <c r="E40" s="45"/>
       <c r="F40" s="8"/>
       <c r="G40" s="52"/>
       <c r="H40" s="54"/>
       <c r="I40" s="54"/>
       <c r="J40" s="54"/>
       <c r="K40" s="54"/>
       <c r="L40" s="54"/>
       <c r="M40" s="61"/>
     </row>
     <row r="41" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="11"/>
     </row>
     <row r="42" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="61">
         <v>15874</v>
       </c>
       <c r="C42" s="8">
         <v>34619</v>
       </c>
-      <c r="D42" s="8"/>
+      <c r="D42" s="66">
+        <v>56784</v>
+      </c>
       <c r="E42" s="45"/>
       <c r="F42" s="8"/>
       <c r="G42" s="52"/>
       <c r="H42" s="54"/>
       <c r="I42" s="54"/>
       <c r="J42" s="54"/>
       <c r="K42" s="54"/>
       <c r="L42" s="54"/>
       <c r="M42" s="61"/>
     </row>
     <row r="43" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="61">
         <v>15498</v>
       </c>
       <c r="C43" s="8">
         <v>31886</v>
       </c>
-      <c r="D43" s="8"/>
+      <c r="D43" s="66">
+        <v>51693</v>
+      </c>
       <c r="E43" s="45"/>
       <c r="F43" s="8"/>
       <c r="G43" s="52"/>
       <c r="H43" s="54"/>
       <c r="I43" s="54"/>
       <c r="J43" s="54"/>
       <c r="K43" s="54"/>
       <c r="L43" s="54"/>
       <c r="M43" s="61"/>
     </row>
     <row r="44" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="48" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="61">
         <v>363</v>
       </c>
       <c r="C44" s="8">
         <v>858</v>
       </c>
-      <c r="D44" s="8"/>
+      <c r="D44" s="66">
+        <v>1353</v>
+      </c>
       <c r="E44" s="45"/>
       <c r="F44" s="8"/>
       <c r="G44" s="52"/>
       <c r="H44" s="54"/>
       <c r="I44" s="54"/>
       <c r="J44" s="54"/>
       <c r="K44" s="54"/>
       <c r="L44" s="54"/>
       <c r="M44" s="61"/>
     </row>
     <row r="45" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="61">
         <v>13</v>
       </c>
       <c r="C45" s="8">
         <v>1875</v>
       </c>
-      <c r="D45" s="8"/>
+      <c r="D45" s="66">
+        <v>3738</v>
+      </c>
       <c r="E45" s="45"/>
       <c r="F45" s="8"/>
       <c r="G45" s="52"/>
       <c r="H45" s="54"/>
       <c r="I45" s="54"/>
       <c r="J45" s="54"/>
       <c r="K45" s="54"/>
       <c r="L45" s="54"/>
       <c r="M45" s="61"/>
     </row>
     <row r="46" spans="1:13" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="8"/>
       <c r="L46" s="7"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="61">
         <v>15826</v>
       </c>
       <c r="C47" s="8">
         <v>32543</v>
       </c>
-      <c r="D47" s="8"/>
+      <c r="D47" s="66">
+        <v>52668</v>
+      </c>
       <c r="E47" s="45"/>
       <c r="F47" s="8"/>
       <c r="G47" s="52"/>
       <c r="H47" s="54"/>
       <c r="I47" s="54"/>
       <c r="J47" s="54"/>
       <c r="K47" s="54"/>
       <c r="L47" s="54"/>
       <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="61">
         <v>15450</v>
       </c>
       <c r="C48" s="8">
         <v>29810</v>
       </c>
-      <c r="D48" s="8"/>
+      <c r="D48" s="66">
+        <v>47577</v>
+      </c>
       <c r="E48" s="45"/>
       <c r="F48" s="8"/>
       <c r="G48" s="52"/>
       <c r="H48" s="54"/>
       <c r="I48" s="54"/>
       <c r="J48" s="54"/>
       <c r="K48" s="54"/>
       <c r="L48" s="54"/>
       <c r="M48" s="61"/>
     </row>
     <row r="49" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="48" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="61">
         <v>363</v>
       </c>
       <c r="C49" s="8">
         <v>858</v>
       </c>
-      <c r="D49" s="8"/>
+      <c r="D49" s="66">
+        <v>1353</v>
+      </c>
       <c r="E49" s="45"/>
       <c r="F49" s="8"/>
       <c r="G49" s="52"/>
       <c r="H49" s="54"/>
       <c r="I49" s="54"/>
       <c r="J49" s="54"/>
       <c r="K49" s="54"/>
       <c r="L49" s="54"/>
       <c r="M49" s="61"/>
     </row>
     <row r="50" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="61">
         <v>13</v>
       </c>
       <c r="C50" s="8">
         <v>1875</v>
       </c>
-      <c r="D50" s="8"/>
+      <c r="D50" s="66">
+        <v>3738</v>
+      </c>
       <c r="E50" s="45"/>
       <c r="F50" s="8"/>
       <c r="G50" s="52"/>
       <c r="H50" s="54"/>
       <c r="I50" s="54"/>
       <c r="J50" s="54"/>
       <c r="K50" s="54"/>
       <c r="L50" s="54"/>
       <c r="M50" s="61"/>
     </row>
     <row r="51" spans="1:13" s="3" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="11"/>
       <c r="K51" s="8"/>
       <c r="L51" s="11"/>
       <c r="M51" s="18"/>
     </row>
     <row r="52" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="61">
         <v>513</v>
       </c>
       <c r="C52" s="8">
         <v>973</v>
       </c>
-      <c r="D52" s="8"/>
+      <c r="D52" s="66">
+        <v>1433</v>
+      </c>
       <c r="E52" s="45"/>
       <c r="F52" s="8"/>
       <c r="G52" s="52"/>
       <c r="H52" s="54"/>
       <c r="I52" s="54"/>
       <c r="J52" s="54"/>
       <c r="K52" s="54"/>
       <c r="L52" s="54"/>
       <c r="M52" s="61"/>
     </row>
     <row r="53" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="61">
         <v>7</v>
       </c>
       <c r="C53" s="8">
         <v>15</v>
       </c>
-      <c r="D53" s="8"/>
+      <c r="D53" s="66">
+        <v>23</v>
+      </c>
       <c r="E53" s="45"/>
       <c r="F53" s="8"/>
       <c r="G53" s="52"/>
       <c r="H53" s="54"/>
       <c r="I53" s="54"/>
       <c r="J53" s="54"/>
       <c r="K53" s="54"/>
       <c r="L53" s="54"/>
       <c r="M53" s="61"/>
     </row>
     <row r="54" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B54" s="61">
         <v>1</v>
       </c>
       <c r="C54" s="8">
         <v>2</v>
       </c>
-      <c r="D54" s="8"/>
+      <c r="D54" s="66">
+        <v>3</v>
+      </c>
       <c r="E54" s="45"/>
       <c r="F54" s="8"/>
       <c r="G54" s="52"/>
       <c r="H54" s="54"/>
       <c r="I54" s="54"/>
       <c r="J54" s="54"/>
       <c r="K54" s="54"/>
       <c r="L54" s="54"/>
       <c r="M54" s="61"/>
     </row>
     <row r="55" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B55" s="61">
         <v>74</v>
       </c>
       <c r="C55" s="8">
         <v>147</v>
       </c>
-      <c r="D55" s="8"/>
+      <c r="D55" s="66">
+        <v>221</v>
+      </c>
       <c r="E55" s="45"/>
       <c r="F55" s="8"/>
       <c r="G55" s="52"/>
       <c r="H55" s="54"/>
       <c r="I55" s="54"/>
       <c r="J55" s="54"/>
       <c r="K55" s="54"/>
       <c r="L55" s="54"/>
       <c r="M55" s="61"/>
     </row>
     <row r="56" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="61">
         <v>366</v>
       </c>
       <c r="C56" s="8">
         <v>678</v>
       </c>
-      <c r="D56" s="8"/>
+      <c r="D56" s="66">
+        <v>990</v>
+      </c>
       <c r="E56" s="45"/>
       <c r="F56" s="8"/>
       <c r="G56" s="52"/>
       <c r="H56" s="54"/>
       <c r="I56" s="54"/>
       <c r="J56" s="54"/>
       <c r="K56" s="54"/>
       <c r="L56" s="54"/>
       <c r="M56" s="61"/>
     </row>
     <row r="57" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="61">
         <v>65</v>
       </c>
       <c r="C57" s="8">
         <v>131</v>
       </c>
-      <c r="D57" s="8"/>
+      <c r="D57" s="66">
+        <v>197</v>
+      </c>
       <c r="E57" s="45"/>
       <c r="F57" s="8"/>
       <c r="G57" s="52"/>
       <c r="H57" s="54"/>
       <c r="I57" s="54"/>
       <c r="J57" s="54"/>
       <c r="K57" s="54"/>
       <c r="L57" s="54"/>
       <c r="M57" s="61"/>
     </row>
     <row r="58" spans="1:13" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
       <c r="J58" s="58"/>
       <c r="K58" s="8"/>
       <c r="L58" s="8"/>
       <c r="M58" s="8"/>
     </row>
     <row r="59" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="61">
         <v>20</v>
       </c>
       <c r="C59" s="8">
         <v>39</v>
       </c>
-      <c r="D59" s="8"/>
+      <c r="D59" s="66">
+        <v>58</v>
+      </c>
       <c r="E59" s="45"/>
       <c r="F59" s="8"/>
       <c r="G59" s="52"/>
       <c r="H59" s="54"/>
       <c r="I59" s="54"/>
       <c r="J59" s="54"/>
       <c r="K59" s="54"/>
       <c r="L59" s="54"/>
       <c r="M59" s="61"/>
     </row>
     <row r="60" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="61">
         <v>4</v>
       </c>
       <c r="C60" s="8">
         <v>6</v>
       </c>
-      <c r="D60" s="8"/>
+      <c r="D60" s="66">
+        <v>8</v>
+      </c>
       <c r="E60" s="45"/>
       <c r="F60" s="8"/>
       <c r="G60" s="52"/>
       <c r="H60" s="54"/>
       <c r="I60" s="54"/>
       <c r="J60" s="54"/>
       <c r="K60" s="54"/>
       <c r="L60" s="54"/>
       <c r="M60" s="61"/>
     </row>
     <row r="61" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="61">
         <v>0</v>
       </c>
       <c r="C61" s="8">
         <v>0</v>
       </c>
-      <c r="D61" s="8"/>
+      <c r="D61" s="66">
+        <v>0</v>
+      </c>
       <c r="E61" s="45"/>
       <c r="F61" s="8"/>
       <c r="G61" s="52"/>
       <c r="H61" s="54"/>
       <c r="I61" s="54"/>
       <c r="J61" s="54"/>
       <c r="K61" s="54"/>
       <c r="L61" s="54"/>
       <c r="M61" s="61"/>
     </row>
     <row r="62" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="61">
         <v>11</v>
       </c>
       <c r="C62" s="8">
         <v>22</v>
       </c>
-      <c r="D62" s="8"/>
+      <c r="D62" s="66">
+        <v>32</v>
+      </c>
       <c r="E62" s="45"/>
       <c r="F62" s="8"/>
       <c r="G62" s="52"/>
       <c r="H62" s="54"/>
       <c r="I62" s="54"/>
       <c r="J62" s="54"/>
       <c r="K62" s="54"/>
       <c r="L62" s="54"/>
       <c r="M62" s="61"/>
     </row>
     <row r="63" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="44" t="s">
         <v>24</v>
       </c>
       <c r="B63" s="61">
         <v>0</v>
       </c>
       <c r="C63" s="8">
         <v>0</v>
       </c>
-      <c r="D63" s="8"/>
+      <c r="D63" s="66">
+        <v>0</v>
+      </c>
       <c r="E63" s="45"/>
       <c r="F63" s="8"/>
       <c r="G63" s="52"/>
       <c r="H63" s="54"/>
       <c r="I63" s="54"/>
       <c r="J63" s="54"/>
       <c r="K63" s="54"/>
       <c r="L63" s="54"/>
       <c r="M63" s="61"/>
     </row>
     <row r="64" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B64" s="61">
         <v>5</v>
       </c>
       <c r="C64" s="8">
         <v>11</v>
       </c>
-      <c r="D64" s="8"/>
+      <c r="D64" s="66">
+        <v>17</v>
+      </c>
       <c r="E64" s="45"/>
       <c r="F64" s="8"/>
       <c r="G64" s="52"/>
       <c r="H64" s="54"/>
       <c r="I64" s="54"/>
       <c r="J64" s="54"/>
       <c r="K64" s="54"/>
       <c r="L64" s="54"/>
       <c r="M64" s="61"/>
     </row>
     <row r="65" spans="1:13" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="7"/>
       <c r="D65" s="7"/>
       <c r="E65" s="7"/>
       <c r="F65" s="7"/>
       <c r="G65" s="7"/>
       <c r="H65" s="11"/>
       <c r="I65" s="11"/>
       <c r="J65" s="58"/>
       <c r="K65" s="8"/>
       <c r="L65" s="8"/>
       <c r="M65" s="8"/>
     </row>
     <row r="66" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="61">
         <v>30</v>
       </c>
       <c r="C66" s="8">
         <v>63</v>
       </c>
-      <c r="D66" s="8"/>
+      <c r="D66" s="66">
+        <v>95</v>
+      </c>
       <c r="E66" s="45"/>
       <c r="F66" s="8"/>
       <c r="G66" s="52"/>
       <c r="H66" s="54"/>
       <c r="I66" s="54"/>
       <c r="J66" s="54"/>
       <c r="K66" s="54"/>
       <c r="L66" s="54"/>
       <c r="M66" s="61"/>
     </row>
     <row r="67" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B67" s="61">
         <v>1</v>
       </c>
       <c r="C67" s="8">
         <v>5</v>
       </c>
-      <c r="D67" s="8"/>
+      <c r="D67" s="66">
+        <v>9</v>
+      </c>
       <c r="E67" s="45"/>
       <c r="F67" s="8"/>
       <c r="G67" s="52"/>
       <c r="H67" s="54"/>
       <c r="I67" s="54"/>
       <c r="J67" s="54"/>
       <c r="K67" s="54"/>
       <c r="L67" s="54"/>
       <c r="M67" s="61"/>
     </row>
     <row r="68" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B68" s="61">
         <v>15</v>
       </c>
       <c r="C68" s="8">
         <v>30</v>
       </c>
-      <c r="D68" s="8"/>
+      <c r="D68" s="66">
+        <v>46</v>
+      </c>
       <c r="E68" s="45"/>
       <c r="F68" s="8"/>
       <c r="G68" s="52"/>
       <c r="H68" s="54"/>
       <c r="I68" s="54"/>
       <c r="J68" s="54"/>
       <c r="K68" s="54"/>
       <c r="L68" s="54"/>
       <c r="M68" s="61"/>
     </row>
     <row r="69" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B69" s="61">
         <v>4</v>
       </c>
       <c r="C69" s="8">
         <v>7</v>
       </c>
-      <c r="D69" s="8"/>
+      <c r="D69" s="66">
+        <v>11</v>
+      </c>
       <c r="E69" s="45"/>
       <c r="F69" s="8"/>
       <c r="G69" s="52"/>
       <c r="H69" s="54"/>
       <c r="I69" s="54"/>
       <c r="J69" s="54"/>
       <c r="K69" s="54"/>
       <c r="L69" s="54"/>
       <c r="M69" s="61"/>
     </row>
     <row r="70" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="61">
         <v>10</v>
       </c>
       <c r="C70" s="8">
         <v>20</v>
       </c>
-      <c r="D70" s="8"/>
+      <c r="D70" s="66">
+        <v>30</v>
+      </c>
       <c r="E70" s="45"/>
       <c r="F70" s="8"/>
       <c r="G70" s="52"/>
       <c r="H70" s="54"/>
       <c r="I70" s="54"/>
       <c r="J70" s="54"/>
       <c r="K70" s="54"/>
       <c r="L70" s="54"/>
       <c r="M70" s="61"/>
     </row>
     <row r="71" spans="1:13" s="3" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="7"/>
       <c r="D71" s="7"/>
       <c r="E71" s="7"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7"/>
       <c r="H71" s="7"/>
       <c r="I71" s="7"/>
       <c r="J71" s="7"/>
       <c r="K71" s="8"/>
       <c r="L71" s="7"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B72" s="61">
         <v>27</v>
       </c>
       <c r="C72" s="8">
         <v>55</v>
       </c>
-      <c r="D72" s="8"/>
+      <c r="D72" s="66">
+        <v>83</v>
+      </c>
       <c r="E72" s="45"/>
       <c r="F72" s="8"/>
       <c r="G72" s="52"/>
       <c r="H72" s="54"/>
       <c r="I72" s="54"/>
       <c r="J72" s="54"/>
       <c r="K72" s="54"/>
       <c r="L72" s="54"/>
       <c r="M72" s="61"/>
     </row>
     <row r="73" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="61">
         <v>1</v>
       </c>
       <c r="C73" s="8">
         <v>2</v>
       </c>
-      <c r="D73" s="8"/>
+      <c r="D73" s="66">
+        <v>3</v>
+      </c>
       <c r="E73" s="45"/>
       <c r="F73" s="8"/>
       <c r="G73" s="52"/>
       <c r="H73" s="54"/>
       <c r="I73" s="54"/>
       <c r="J73" s="54"/>
       <c r="K73" s="54"/>
       <c r="L73" s="54"/>
       <c r="M73" s="61"/>
     </row>
     <row r="74" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B74" s="61">
         <v>13</v>
       </c>
       <c r="C74" s="8">
         <v>27</v>
       </c>
-      <c r="D74" s="8"/>
+      <c r="D74" s="66">
+        <v>40</v>
+      </c>
       <c r="E74" s="45"/>
       <c r="F74" s="8"/>
       <c r="G74" s="52"/>
       <c r="H74" s="54"/>
       <c r="I74" s="54"/>
       <c r="J74" s="54"/>
       <c r="K74" s="54"/>
       <c r="L74" s="54"/>
       <c r="M74" s="61"/>
     </row>
     <row r="75" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B75" s="61">
         <v>3</v>
       </c>
       <c r="C75" s="8">
         <v>7</v>
       </c>
-      <c r="D75" s="8"/>
+      <c r="D75" s="66">
+        <v>10</v>
+      </c>
       <c r="E75" s="45"/>
       <c r="F75" s="8"/>
       <c r="G75" s="52"/>
       <c r="H75" s="54"/>
       <c r="I75" s="54"/>
       <c r="J75" s="54"/>
       <c r="K75" s="54"/>
       <c r="L75" s="54"/>
       <c r="M75" s="61"/>
     </row>
     <row r="76" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B76" s="61">
         <v>10</v>
       </c>
       <c r="C76" s="8">
         <v>20</v>
       </c>
-      <c r="D76" s="8"/>
+      <c r="D76" s="66">
+        <v>30</v>
+      </c>
       <c r="E76" s="45"/>
       <c r="F76" s="8"/>
       <c r="G76" s="52"/>
       <c r="H76" s="54"/>
       <c r="I76" s="54"/>
       <c r="J76" s="54"/>
       <c r="K76" s="54"/>
       <c r="L76" s="54"/>
       <c r="M76" s="61"/>
     </row>
     <row r="77" spans="1:13" s="3" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
       <c r="H77" s="7"/>
       <c r="I77" s="7"/>
       <c r="J77" s="58"/>
       <c r="K77" s="8"/>
       <c r="L77" s="8"/>
       <c r="M77" s="8"/>
     </row>
     <row r="78" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="61">
         <v>3</v>
       </c>
       <c r="C78" s="8">
         <v>5</v>
       </c>
-      <c r="D78" s="8"/>
+      <c r="D78" s="66">
+        <v>7</v>
+      </c>
       <c r="E78" s="45"/>
       <c r="F78" s="8"/>
       <c r="G78" s="52"/>
       <c r="H78" s="54"/>
       <c r="I78" s="54"/>
       <c r="J78" s="54"/>
       <c r="K78" s="54"/>
       <c r="L78" s="54"/>
       <c r="M78" s="61"/>
     </row>
     <row r="79" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B79" s="61">
         <v>1</v>
       </c>
       <c r="C79" s="8">
         <v>1</v>
       </c>
-      <c r="D79" s="8"/>
+      <c r="D79" s="66">
+        <v>2</v>
+      </c>
       <c r="E79" s="45"/>
       <c r="F79" s="8"/>
       <c r="G79" s="52"/>
       <c r="H79" s="54"/>
       <c r="I79" s="54"/>
       <c r="J79" s="54"/>
       <c r="K79" s="54"/>
       <c r="L79" s="54"/>
       <c r="M79" s="61"/>
     </row>
     <row r="80" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B80" s="61">
         <v>2</v>
       </c>
       <c r="C80" s="8">
         <v>4</v>
       </c>
-      <c r="D80" s="8"/>
+      <c r="D80" s="66">
+        <v>5</v>
+      </c>
       <c r="E80" s="45"/>
       <c r="F80" s="8"/>
       <c r="G80" s="52"/>
       <c r="H80" s="54"/>
       <c r="I80" s="54"/>
       <c r="J80" s="54"/>
       <c r="K80" s="54"/>
       <c r="L80" s="54"/>
       <c r="M80" s="61"/>
     </row>
     <row r="81" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B81" s="61">
         <v>0</v>
       </c>
       <c r="C81" s="8">
         <v>0</v>
       </c>
-      <c r="D81" s="8"/>
+      <c r="D81" s="66">
+        <v>1</v>
+      </c>
       <c r="E81" s="45"/>
       <c r="F81" s="8"/>
       <c r="G81" s="52"/>
       <c r="H81" s="54"/>
       <c r="I81" s="54"/>
       <c r="J81" s="54"/>
       <c r="K81" s="54"/>
       <c r="L81" s="54"/>
       <c r="M81" s="61"/>
     </row>
     <row r="82" spans="1:13" s="3" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="7"/>
       <c r="D82" s="7"/>
       <c r="E82" s="7"/>
       <c r="F82" s="7"/>
       <c r="G82" s="7"/>
       <c r="H82" s="7"/>
       <c r="I82" s="7"/>
       <c r="J82" s="54"/>
       <c r="K82" s="54"/>
       <c r="L82" s="8"/>
       <c r="M82" s="8"/>
     </row>
     <row r="83" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="8">
         <v>2</v>
       </c>
-      <c r="D83" s="8"/>
+      <c r="D83" s="66">
+        <v>5</v>
+      </c>
       <c r="E83" s="45"/>
       <c r="F83" s="8"/>
       <c r="G83" s="52"/>
       <c r="H83" s="54"/>
       <c r="I83" s="54"/>
       <c r="J83" s="54"/>
       <c r="K83" s="54"/>
       <c r="L83" s="54"/>
       <c r="M83" s="61"/>
     </row>
     <row r="84" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C84" s="8">
         <v>2</v>
       </c>
-      <c r="D84" s="8"/>
+      <c r="D84" s="66">
+        <v>5</v>
+      </c>
       <c r="E84" s="45"/>
       <c r="F84" s="8"/>
       <c r="G84" s="52"/>
       <c r="H84" s="54"/>
       <c r="I84" s="54"/>
       <c r="J84" s="54"/>
       <c r="K84" s="54"/>
       <c r="L84" s="54"/>
       <c r="M84" s="61"/>
     </row>
     <row r="85" spans="1:13" s="3" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="7"/>
       <c r="D85" s="7"/>
       <c r="E85" s="7"/>
       <c r="F85" s="7"/>
       <c r="G85" s="7"/>
       <c r="H85" s="7"/>
       <c r="I85" s="7"/>
       <c r="J85" s="58"/>
       <c r="K85" s="8"/>
       <c r="L85" s="8"/>
       <c r="M85" s="8"/>
     </row>
     <row r="86" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B86" s="61">
         <v>4674</v>
       </c>
       <c r="C86" s="8">
         <v>11987</v>
       </c>
-      <c r="D86" s="8"/>
+      <c r="D86" s="66">
+        <v>19522</v>
+      </c>
       <c r="E86" s="45"/>
       <c r="F86" s="8"/>
       <c r="G86" s="52"/>
       <c r="H86" s="54"/>
       <c r="I86" s="54"/>
       <c r="J86" s="54"/>
       <c r="K86" s="54"/>
       <c r="L86" s="54"/>
       <c r="M86" s="61"/>
     </row>
     <row r="87" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B87" s="61">
         <v>4357</v>
       </c>
       <c r="C87" s="8">
         <v>11352</v>
       </c>
-      <c r="D87" s="8"/>
+      <c r="D87" s="66">
+        <v>18568</v>
+      </c>
       <c r="E87" s="45"/>
       <c r="F87" s="8"/>
       <c r="G87" s="52"/>
       <c r="H87" s="54"/>
       <c r="I87" s="54"/>
       <c r="J87" s="54"/>
       <c r="K87" s="54"/>
       <c r="L87" s="54"/>
       <c r="M87" s="61"/>
     </row>
     <row r="88" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B88" s="61">
         <v>21</v>
       </c>
       <c r="C88" s="8">
         <v>42</v>
       </c>
-      <c r="D88" s="8"/>
+      <c r="D88" s="66">
+        <v>62</v>
+      </c>
       <c r="E88" s="45"/>
       <c r="F88" s="8"/>
       <c r="G88" s="52"/>
       <c r="H88" s="54"/>
       <c r="I88" s="54"/>
       <c r="J88" s="54"/>
       <c r="K88" s="54"/>
       <c r="L88" s="54"/>
       <c r="M88" s="61"/>
     </row>
     <row r="89" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B89" s="61">
         <v>21</v>
       </c>
       <c r="C89" s="8">
         <v>41</v>
       </c>
-      <c r="D89" s="8"/>
+      <c r="D89" s="66">
+        <v>62</v>
+      </c>
       <c r="E89" s="45"/>
       <c r="F89" s="8"/>
       <c r="G89" s="52"/>
       <c r="H89" s="54"/>
       <c r="I89" s="54"/>
       <c r="J89" s="54"/>
       <c r="K89" s="54"/>
       <c r="L89" s="54"/>
       <c r="M89" s="61"/>
     </row>
     <row r="90" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B90" s="61">
         <v>23</v>
       </c>
       <c r="C90" s="8">
         <v>45</v>
       </c>
-      <c r="D90" s="8"/>
+      <c r="D90" s="66">
+        <v>68</v>
+      </c>
       <c r="E90" s="45"/>
       <c r="F90" s="8"/>
       <c r="G90" s="52"/>
       <c r="H90" s="54"/>
       <c r="I90" s="54"/>
       <c r="J90" s="54"/>
       <c r="K90" s="54"/>
       <c r="L90" s="54"/>
       <c r="M90" s="61"/>
     </row>
     <row r="91" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B91" s="61">
         <v>26</v>
       </c>
       <c r="C91" s="8">
         <v>51</v>
       </c>
-      <c r="D91" s="8"/>
+      <c r="D91" s="66">
+        <v>77</v>
+      </c>
       <c r="E91" s="45"/>
       <c r="F91" s="8"/>
       <c r="G91" s="52"/>
       <c r="H91" s="54"/>
       <c r="I91" s="54"/>
       <c r="J91" s="54"/>
       <c r="K91" s="54"/>
       <c r="L91" s="54"/>
       <c r="M91" s="61"/>
     </row>
     <row r="92" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B92" s="61">
         <v>5</v>
       </c>
       <c r="C92" s="8">
         <v>9</v>
       </c>
-      <c r="D92" s="8"/>
+      <c r="D92" s="66">
+        <v>14</v>
+      </c>
       <c r="E92" s="45"/>
       <c r="F92" s="8"/>
       <c r="G92" s="52"/>
       <c r="H92" s="54"/>
       <c r="I92" s="54"/>
       <c r="J92" s="54"/>
       <c r="K92" s="54"/>
       <c r="L92" s="54"/>
       <c r="M92" s="61"/>
     </row>
     <row r="93" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B93" s="61">
         <v>42</v>
       </c>
       <c r="C93" s="8">
         <v>84</v>
       </c>
-      <c r="D93" s="8"/>
+      <c r="D93" s="66">
+        <v>126</v>
+      </c>
       <c r="E93" s="45"/>
       <c r="F93" s="8"/>
       <c r="G93" s="52"/>
       <c r="H93" s="54"/>
       <c r="I93" s="54"/>
       <c r="J93" s="54"/>
       <c r="K93" s="54"/>
       <c r="L93" s="54"/>
       <c r="M93" s="61"/>
     </row>
     <row r="94" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B94" s="61">
         <v>44</v>
       </c>
       <c r="C94" s="8">
         <v>88</v>
       </c>
-      <c r="D94" s="8"/>
+      <c r="D94" s="66">
+        <v>133</v>
+      </c>
       <c r="E94" s="45"/>
       <c r="F94" s="8"/>
       <c r="G94" s="52"/>
       <c r="H94" s="54"/>
       <c r="I94" s="54"/>
       <c r="J94" s="54"/>
       <c r="K94" s="54"/>
       <c r="L94" s="54"/>
       <c r="M94" s="61"/>
     </row>
     <row r="95" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B95" s="61">
         <v>24</v>
       </c>
       <c r="C95" s="8">
         <v>49</v>
       </c>
-      <c r="D95" s="8"/>
+      <c r="D95" s="66">
+        <v>73</v>
+      </c>
       <c r="E95" s="45"/>
       <c r="F95" s="8"/>
       <c r="G95" s="52"/>
       <c r="H95" s="54"/>
       <c r="I95" s="54"/>
       <c r="J95" s="54"/>
       <c r="K95" s="54"/>
       <c r="L95" s="54"/>
       <c r="M95" s="61"/>
     </row>
     <row r="96" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="42" t="s">
         <v>71</v>
       </c>
       <c r="B96" s="61">
         <v>41</v>
       </c>
       <c r="C96" s="8">
         <v>82</v>
       </c>
-      <c r="D96" s="8"/>
+      <c r="D96" s="66">
+        <v>123</v>
+      </c>
       <c r="E96" s="45"/>
       <c r="F96" s="8"/>
       <c r="G96" s="52"/>
       <c r="H96" s="54"/>
       <c r="I96" s="54"/>
       <c r="J96" s="54"/>
       <c r="K96" s="54"/>
       <c r="L96" s="54"/>
       <c r="M96" s="61"/>
     </row>
     <row r="97" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B97" s="61">
         <v>72</v>
       </c>
       <c r="C97" s="8">
         <v>145</v>
       </c>
-      <c r="D97" s="8"/>
+      <c r="D97" s="66">
+        <v>217</v>
+      </c>
       <c r="E97" s="45"/>
       <c r="F97" s="8"/>
       <c r="G97" s="52"/>
       <c r="H97" s="54"/>
       <c r="I97" s="54"/>
       <c r="J97" s="54"/>
       <c r="K97" s="54"/>
       <c r="L97" s="54"/>
       <c r="M97" s="61"/>
     </row>
     <row r="98" spans="1:13" s="3" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="7"/>
       <c r="D98" s="7"/>
       <c r="E98" s="7"/>
       <c r="F98" s="7"/>
       <c r="G98" s="7"/>
       <c r="H98" s="11"/>
       <c r="I98" s="11"/>
       <c r="J98" s="8"/>
       <c r="K98" s="8"/>
       <c r="L98" s="8"/>
       <c r="M98" s="8"/>
     </row>
     <row r="99" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B99" s="61">
         <v>4012</v>
       </c>
       <c r="C99" s="8">
         <v>10696</v>
       </c>
-      <c r="D99" s="8"/>
+      <c r="D99" s="66">
+        <v>17601</v>
+      </c>
       <c r="E99" s="45"/>
       <c r="F99" s="8"/>
       <c r="G99" s="52"/>
       <c r="H99" s="54"/>
       <c r="I99" s="54"/>
       <c r="J99" s="54"/>
       <c r="K99" s="54"/>
       <c r="L99" s="54"/>
       <c r="M99" s="61"/>
     </row>
     <row r="100" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B100" s="61">
         <v>4012</v>
       </c>
       <c r="C100" s="8">
         <v>10695</v>
       </c>
-      <c r="D100" s="8"/>
+      <c r="D100" s="66">
+        <v>17599</v>
+      </c>
       <c r="E100" s="45"/>
       <c r="F100" s="8"/>
       <c r="G100" s="52"/>
       <c r="H100" s="54"/>
       <c r="I100" s="54"/>
       <c r="J100" s="54"/>
       <c r="K100" s="54"/>
       <c r="L100" s="54"/>
       <c r="M100" s="61"/>
     </row>
     <row r="101" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A101" s="57" t="s">
         <v>22</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="D101" s="8"/>
+      <c r="D101" s="8" t="s">
+        <v>1</v>
+      </c>
       <c r="E101" s="8"/>
       <c r="F101" s="8"/>
       <c r="G101" s="8"/>
       <c r="H101" s="54"/>
       <c r="I101" s="54"/>
       <c r="J101" s="54"/>
       <c r="K101" s="54"/>
       <c r="L101" s="54"/>
       <c r="M101" s="61"/>
     </row>
     <row r="102" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B102" s="8">
         <v>1</v>
       </c>
       <c r="C102" s="8">
         <v>1</v>
       </c>
-      <c r="D102" s="8"/>
+      <c r="D102" s="66">
+        <v>2</v>
+      </c>
       <c r="E102" s="45"/>
       <c r="F102" s="8"/>
       <c r="G102" s="52"/>
       <c r="H102" s="54"/>
       <c r="I102" s="54"/>
       <c r="J102" s="54"/>
       <c r="K102" s="54"/>
       <c r="L102" s="54"/>
       <c r="M102" s="61"/>
     </row>
     <row r="103" spans="1:13" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="7"/>
       <c r="D103" s="7"/>
       <c r="E103" s="7"/>
       <c r="F103" s="7"/>
       <c r="G103" s="7"/>
       <c r="H103" s="7"/>
       <c r="I103" s="7"/>
       <c r="J103" s="58"/>
       <c r="K103" s="8"/>
       <c r="L103" s="8"/>
       <c r="M103" s="8"/>
     </row>
     <row r="104" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B104" s="61">
         <v>662</v>
       </c>
       <c r="C104" s="8">
         <v>1291</v>
       </c>
-      <c r="D104" s="8"/>
+      <c r="D104" s="66">
+        <v>1922</v>
+      </c>
       <c r="E104" s="45"/>
       <c r="F104" s="8"/>
       <c r="G104" s="52"/>
       <c r="H104" s="54"/>
       <c r="I104" s="54"/>
       <c r="J104" s="54"/>
       <c r="K104" s="54"/>
       <c r="L104" s="54"/>
       <c r="M104" s="61"/>
     </row>
     <row r="105" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B105" s="61">
         <v>345</v>
       </c>
       <c r="C105" s="8">
         <v>656</v>
       </c>
-      <c r="D105" s="8"/>
+      <c r="D105" s="66">
+        <v>969</v>
+      </c>
       <c r="E105" s="45"/>
       <c r="F105" s="8"/>
       <c r="G105" s="52"/>
       <c r="H105" s="54"/>
       <c r="I105" s="54"/>
       <c r="J105" s="54"/>
       <c r="K105" s="54"/>
       <c r="L105" s="54"/>
       <c r="M105" s="61"/>
     </row>
     <row r="106" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B106" s="61">
         <v>21</v>
       </c>
       <c r="C106" s="8">
         <v>42</v>
       </c>
-      <c r="D106" s="8"/>
+      <c r="D106" s="66">
+        <v>62</v>
+      </c>
       <c r="E106" s="45"/>
       <c r="F106" s="8"/>
       <c r="G106" s="52"/>
       <c r="H106" s="54"/>
       <c r="I106" s="54"/>
       <c r="J106" s="54"/>
       <c r="K106" s="54"/>
       <c r="L106" s="54"/>
       <c r="M106" s="61"/>
     </row>
     <row r="107" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B107" s="61">
         <v>21</v>
       </c>
       <c r="C107" s="8">
         <v>41</v>
       </c>
-      <c r="D107" s="8"/>
+      <c r="D107" s="66">
+        <v>62</v>
+      </c>
       <c r="E107" s="45"/>
       <c r="F107" s="8"/>
       <c r="G107" s="52"/>
       <c r="H107" s="54"/>
       <c r="I107" s="54"/>
       <c r="J107" s="54"/>
       <c r="K107" s="54"/>
       <c r="L107" s="54"/>
       <c r="M107" s="61"/>
     </row>
     <row r="108" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B108" s="61">
         <v>23</v>
       </c>
       <c r="C108" s="8">
         <v>45</v>
       </c>
-      <c r="D108" s="8"/>
+      <c r="D108" s="66">
+        <v>68</v>
+      </c>
       <c r="E108" s="45"/>
       <c r="F108" s="8"/>
       <c r="G108" s="52"/>
       <c r="H108" s="54"/>
       <c r="I108" s="54"/>
       <c r="J108" s="54"/>
       <c r="K108" s="54"/>
       <c r="L108" s="54"/>
       <c r="M108" s="61"/>
     </row>
     <row r="109" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B109" s="61">
         <v>26</v>
       </c>
       <c r="C109" s="8">
         <v>51</v>
       </c>
-      <c r="D109" s="8"/>
+      <c r="D109" s="66">
+        <v>77</v>
+      </c>
       <c r="E109" s="45"/>
       <c r="F109" s="8"/>
       <c r="G109" s="52"/>
       <c r="H109" s="54"/>
       <c r="I109" s="54"/>
       <c r="J109" s="54"/>
       <c r="K109" s="54"/>
       <c r="L109" s="54"/>
       <c r="M109" s="61"/>
     </row>
     <row r="110" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B110" s="61">
         <v>5</v>
       </c>
       <c r="C110" s="8">
         <v>9</v>
       </c>
-      <c r="D110" s="8"/>
+      <c r="D110" s="66">
+        <v>14</v>
+      </c>
       <c r="E110" s="45"/>
       <c r="F110" s="8"/>
       <c r="G110" s="52"/>
       <c r="H110" s="54"/>
       <c r="I110" s="54"/>
       <c r="J110" s="54"/>
       <c r="K110" s="54"/>
       <c r="L110" s="54"/>
       <c r="M110" s="61"/>
     </row>
     <row r="111" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B111" s="61">
         <v>42</v>
       </c>
       <c r="C111" s="8">
         <v>84</v>
       </c>
-      <c r="D111" s="8"/>
+      <c r="D111" s="66">
+        <v>126</v>
+      </c>
       <c r="E111" s="45"/>
       <c r="F111" s="8"/>
       <c r="G111" s="52"/>
       <c r="H111" s="54"/>
       <c r="I111" s="54"/>
       <c r="J111" s="54"/>
       <c r="K111" s="54"/>
       <c r="L111" s="54"/>
       <c r="M111" s="61"/>
     </row>
     <row r="112" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B112" s="61">
         <v>44</v>
       </c>
       <c r="C112" s="8">
         <v>88</v>
       </c>
-      <c r="D112" s="8"/>
+      <c r="D112" s="66">
+        <v>133</v>
+      </c>
       <c r="E112" s="45"/>
       <c r="F112" s="8"/>
       <c r="G112" s="52"/>
       <c r="H112" s="54"/>
       <c r="I112" s="54"/>
       <c r="J112" s="54"/>
       <c r="K112" s="54"/>
       <c r="L112" s="54"/>
       <c r="M112" s="61"/>
     </row>
     <row r="113" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B113" s="61">
         <v>24</v>
       </c>
       <c r="C113" s="8">
         <v>49</v>
       </c>
-      <c r="D113" s="8"/>
+      <c r="D113" s="66">
+        <v>73</v>
+      </c>
       <c r="E113" s="45"/>
       <c r="F113" s="8"/>
       <c r="G113" s="52"/>
       <c r="H113" s="54"/>
       <c r="I113" s="54"/>
       <c r="J113" s="54"/>
       <c r="K113" s="54"/>
       <c r="L113" s="54"/>
       <c r="M113" s="61"/>
     </row>
     <row r="114" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="42" t="s">
         <v>71</v>
       </c>
       <c r="B114" s="61">
         <v>41</v>
       </c>
       <c r="C114" s="8">
         <v>82</v>
       </c>
-      <c r="D114" s="8"/>
+      <c r="D114" s="66">
+        <v>123</v>
+      </c>
       <c r="E114" s="45"/>
       <c r="F114" s="8"/>
       <c r="G114" s="52"/>
       <c r="H114" s="54"/>
       <c r="I114" s="54"/>
       <c r="J114" s="54"/>
       <c r="K114" s="54"/>
       <c r="L114" s="54"/>
       <c r="M114" s="61"/>
     </row>
     <row r="115" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B115" s="61">
         <v>72</v>
       </c>
       <c r="C115" s="8">
         <v>144</v>
       </c>
-      <c r="D115" s="8"/>
+      <c r="D115" s="66">
+        <v>215</v>
+      </c>
       <c r="E115" s="45"/>
       <c r="F115" s="8"/>
       <c r="G115" s="52"/>
       <c r="H115" s="54"/>
       <c r="I115" s="54"/>
       <c r="J115" s="54"/>
       <c r="K115" s="54"/>
       <c r="L115" s="54"/>
       <c r="M115" s="61"/>
     </row>
     <row r="116" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="8"/>
       <c r="D116" s="8"/>
       <c r="E116" s="8"/>
       <c r="F116" s="8"/>
       <c r="G116" s="8"/>
       <c r="H116" s="8"/>
       <c r="I116" s="8"/>
       <c r="J116" s="58"/>
       <c r="K116" s="8"/>
       <c r="L116" s="8"/>
       <c r="M116" s="8"/>
     </row>
     <row r="117" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B117" s="61">
         <v>922</v>
       </c>
       <c r="C117" s="8">
         <v>1816</v>
       </c>
-      <c r="D117" s="8"/>
+      <c r="D117" s="66">
+        <v>2712</v>
+      </c>
       <c r="E117" s="45"/>
       <c r="F117" s="8"/>
       <c r="G117" s="52"/>
       <c r="H117" s="54"/>
       <c r="I117" s="54"/>
       <c r="J117" s="54"/>
       <c r="K117" s="54"/>
       <c r="L117" s="54"/>
       <c r="M117" s="61"/>
     </row>
     <row r="118" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B118" s="61">
         <v>389</v>
       </c>
       <c r="C118" s="8">
         <v>749</v>
       </c>
-      <c r="D118" s="8"/>
+      <c r="D118" s="66">
+        <v>1112</v>
+      </c>
       <c r="E118" s="45"/>
       <c r="F118" s="8"/>
       <c r="G118" s="52"/>
       <c r="H118" s="54"/>
       <c r="I118" s="54"/>
       <c r="J118" s="54"/>
       <c r="K118" s="54"/>
       <c r="L118" s="54"/>
       <c r="M118" s="61"/>
     </row>
     <row r="119" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B119" s="61">
         <v>19</v>
       </c>
       <c r="C119" s="8">
         <v>38</v>
       </c>
-      <c r="D119" s="8"/>
+      <c r="D119" s="66">
+        <v>57</v>
+      </c>
       <c r="E119" s="45"/>
       <c r="F119" s="8"/>
       <c r="G119" s="52"/>
       <c r="H119" s="54"/>
       <c r="I119" s="54"/>
       <c r="J119" s="54"/>
       <c r="K119" s="54"/>
       <c r="L119" s="54"/>
       <c r="M119" s="61"/>
     </row>
     <row r="120" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B120" s="61">
         <v>31</v>
       </c>
       <c r="C120" s="8">
         <v>62</v>
       </c>
-      <c r="D120" s="8"/>
+      <c r="D120" s="66">
+        <v>92</v>
+      </c>
       <c r="E120" s="45"/>
       <c r="F120" s="8"/>
       <c r="G120" s="52"/>
       <c r="H120" s="54"/>
       <c r="I120" s="54"/>
       <c r="J120" s="54"/>
       <c r="K120" s="54"/>
       <c r="L120" s="54"/>
       <c r="M120" s="61"/>
     </row>
     <row r="121" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B121" s="61">
         <v>37</v>
       </c>
       <c r="C121" s="8">
         <v>74</v>
       </c>
-      <c r="D121" s="8"/>
+      <c r="D121" s="66">
+        <v>112</v>
+      </c>
       <c r="E121" s="45"/>
       <c r="F121" s="8"/>
       <c r="G121" s="52"/>
       <c r="H121" s="54"/>
       <c r="I121" s="54"/>
       <c r="J121" s="54"/>
       <c r="K121" s="54"/>
       <c r="L121" s="54"/>
       <c r="M121" s="61"/>
     </row>
     <row r="122" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B122" s="61">
         <v>73</v>
       </c>
       <c r="C122" s="8">
         <v>145</v>
       </c>
-      <c r="D122" s="8"/>
+      <c r="D122" s="66">
+        <v>218</v>
+      </c>
       <c r="E122" s="45"/>
       <c r="F122" s="8"/>
       <c r="G122" s="52"/>
       <c r="H122" s="54"/>
       <c r="I122" s="54"/>
       <c r="J122" s="54"/>
       <c r="K122" s="54"/>
       <c r="L122" s="54"/>
       <c r="M122" s="61"/>
     </row>
     <row r="123" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B123" s="61">
         <v>25</v>
       </c>
       <c r="C123" s="8">
         <v>49</v>
       </c>
-      <c r="D123" s="8"/>
+      <c r="D123" s="66">
+        <v>74</v>
+      </c>
       <c r="E123" s="45"/>
       <c r="F123" s="8"/>
       <c r="G123" s="52"/>
       <c r="H123" s="54"/>
       <c r="I123" s="54"/>
       <c r="J123" s="54"/>
       <c r="K123" s="54"/>
       <c r="L123" s="54"/>
       <c r="M123" s="61"/>
     </row>
     <row r="124" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B124" s="61">
         <v>80</v>
       </c>
       <c r="C124" s="8">
         <v>160</v>
       </c>
-      <c r="D124" s="8"/>
+      <c r="D124" s="66">
+        <v>240</v>
+      </c>
       <c r="E124" s="45"/>
       <c r="F124" s="8"/>
       <c r="G124" s="52"/>
       <c r="H124" s="54"/>
       <c r="I124" s="54"/>
       <c r="J124" s="54"/>
       <c r="K124" s="54"/>
       <c r="L124" s="54"/>
       <c r="M124" s="61"/>
     </row>
     <row r="125" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B125" s="61">
         <v>71</v>
       </c>
       <c r="C125" s="8">
         <v>142</v>
       </c>
-      <c r="D125" s="8"/>
+      <c r="D125" s="66">
+        <v>213</v>
+      </c>
       <c r="E125" s="45"/>
       <c r="F125" s="8"/>
       <c r="G125" s="52"/>
       <c r="H125" s="54"/>
       <c r="I125" s="54"/>
       <c r="J125" s="54"/>
       <c r="K125" s="54"/>
       <c r="L125" s="54"/>
       <c r="M125" s="61"/>
     </row>
     <row r="126" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B126" s="61">
         <v>35</v>
       </c>
       <c r="C126" s="8">
         <v>71</v>
       </c>
-      <c r="D126" s="8"/>
+      <c r="D126" s="66">
+        <v>106</v>
+      </c>
       <c r="E126" s="45"/>
       <c r="F126" s="8"/>
       <c r="G126" s="52"/>
       <c r="H126" s="54"/>
       <c r="I126" s="54"/>
       <c r="J126" s="54"/>
       <c r="K126" s="54"/>
       <c r="L126" s="54"/>
       <c r="M126" s="61"/>
     </row>
     <row r="127" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="42" t="s">
         <v>71</v>
       </c>
       <c r="B127" s="61">
         <v>39</v>
       </c>
       <c r="C127" s="8">
         <v>79</v>
       </c>
-      <c r="D127" s="8"/>
+      <c r="D127" s="66">
+        <v>118</v>
+      </c>
       <c r="E127" s="45"/>
       <c r="F127" s="8"/>
       <c r="G127" s="52"/>
       <c r="H127" s="54"/>
       <c r="I127" s="54"/>
       <c r="J127" s="54"/>
       <c r="K127" s="54"/>
       <c r="L127" s="54"/>
       <c r="M127" s="61"/>
     </row>
     <row r="128" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B128" s="61">
         <v>124</v>
       </c>
       <c r="C128" s="8">
         <v>247</v>
       </c>
-      <c r="D128" s="8"/>
+      <c r="D128" s="66">
+        <v>371</v>
+      </c>
       <c r="E128" s="45"/>
       <c r="F128" s="8"/>
       <c r="G128" s="52"/>
       <c r="H128" s="54"/>
       <c r="I128" s="54"/>
       <c r="J128" s="54"/>
       <c r="K128" s="54"/>
       <c r="L128" s="54"/>
       <c r="M128" s="61"/>
     </row>
     <row r="129" spans="1:13" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="7"/>
       <c r="D129" s="7"/>
       <c r="E129" s="14"/>
       <c r="F129" s="14"/>
       <c r="G129" s="14"/>
       <c r="H129" s="7"/>
       <c r="I129" s="7"/>
       <c r="J129" s="7"/>
       <c r="K129" s="15"/>
       <c r="L129" s="7"/>
       <c r="M129" s="18"/>
     </row>
     <row r="130" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B130" s="10">
         <v>0</v>
       </c>
       <c r="C130" s="8">
         <v>0</v>
       </c>
-      <c r="D130" s="8"/>
+      <c r="D130" s="66">
+        <v>0</v>
+      </c>
       <c r="E130" s="45"/>
       <c r="F130" s="8"/>
       <c r="G130" s="52"/>
       <c r="H130" s="54"/>
       <c r="I130" s="54"/>
       <c r="J130" s="54"/>
       <c r="K130" s="54"/>
       <c r="L130" s="54"/>
       <c r="M130" s="61"/>
     </row>
     <row r="131" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" s="60" t="s">
         <v>26</v>
       </c>
       <c r="B131" s="8">
         <v>0</v>
       </c>
       <c r="C131" s="8">
         <v>0</v>
       </c>
-      <c r="D131" s="8"/>
+      <c r="D131" s="66">
+        <v>0</v>
+      </c>
       <c r="E131" s="45"/>
       <c r="F131" s="8"/>
       <c r="G131" s="52"/>
       <c r="H131" s="54"/>
       <c r="I131" s="54"/>
       <c r="J131" s="54"/>
       <c r="K131" s="54"/>
       <c r="L131" s="54"/>
       <c r="M131" s="10"/>
     </row>
     <row r="132" spans="1:13" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="7"/>
       <c r="D132" s="7"/>
       <c r="E132" s="7"/>
       <c r="F132" s="7"/>
       <c r="G132" s="7"/>
       <c r="H132" s="7"/>
       <c r="I132" s="7"/>
       <c r="J132" s="7"/>
       <c r="K132" s="8"/>
       <c r="L132" s="43"/>
       <c r="M132" s="18"/>
     </row>
     <row r="133" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B133" s="61">
         <v>140</v>
       </c>
       <c r="C133" s="8">
         <v>490</v>
       </c>
-      <c r="D133" s="8"/>
+      <c r="D133" s="66">
+        <v>655</v>
+      </c>
       <c r="E133" s="45"/>
       <c r="F133" s="8"/>
       <c r="G133" s="52"/>
       <c r="H133" s="54"/>
       <c r="I133" s="54"/>
       <c r="J133" s="54"/>
       <c r="K133" s="54"/>
       <c r="L133" s="54"/>
       <c r="M133" s="61"/>
     </row>
     <row r="134" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B134" s="61">
         <v>140</v>
       </c>
       <c r="C134" s="8">
         <v>490</v>
       </c>
-      <c r="D134" s="8"/>
+      <c r="D134" s="66">
+        <v>655</v>
+      </c>
       <c r="E134" s="45"/>
       <c r="F134" s="8"/>
       <c r="G134" s="52"/>
       <c r="H134" s="54"/>
       <c r="I134" s="54"/>
       <c r="J134" s="54"/>
       <c r="K134" s="54"/>
       <c r="L134" s="54"/>
       <c r="M134" s="61"/>
     </row>
     <row r="135" spans="1:13" s="3" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="7"/>
       <c r="D135" s="7"/>
       <c r="E135" s="7"/>
       <c r="F135" s="7"/>
       <c r="G135" s="7"/>
       <c r="H135" s="7"/>
       <c r="I135" s="7"/>
       <c r="J135" s="7"/>
       <c r="K135" s="15"/>
       <c r="L135" s="7"/>
       <c r="M135" s="18"/>
     </row>
     <row r="136" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B136" s="61">
         <v>3542</v>
       </c>
       <c r="C136" s="8">
         <v>7509</v>
       </c>
-      <c r="D136" s="8"/>
+      <c r="D136" s="66">
+        <v>11321</v>
+      </c>
       <c r="E136" s="45"/>
       <c r="F136" s="8"/>
       <c r="G136" s="52"/>
       <c r="H136" s="54"/>
       <c r="I136" s="54"/>
       <c r="J136" s="54"/>
       <c r="K136" s="8"/>
       <c r="L136" s="54"/>
       <c r="M136" s="61"/>
     </row>
     <row r="137" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B137" s="61">
         <v>3398</v>
       </c>
       <c r="C137" s="8">
         <v>7365</v>
       </c>
-      <c r="D137" s="8"/>
+      <c r="D137" s="66">
+        <v>11177</v>
+      </c>
       <c r="E137" s="45"/>
       <c r="F137" s="8"/>
       <c r="G137" s="52"/>
       <c r="H137" s="54"/>
       <c r="I137" s="54"/>
       <c r="J137" s="54"/>
       <c r="K137" s="8"/>
       <c r="L137" s="54"/>
       <c r="M137" s="61"/>
     </row>
     <row r="138" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B138" s="61">
         <v>144</v>
       </c>
       <c r="C138" s="8">
         <v>144</v>
       </c>
-      <c r="D138" s="8"/>
+      <c r="D138" s="66">
+        <v>144</v>
+      </c>
       <c r="E138" s="45"/>
       <c r="F138" s="8"/>
       <c r="G138" s="52"/>
       <c r="H138" s="54"/>
       <c r="I138" s="54"/>
       <c r="J138" s="54"/>
       <c r="K138" s="8"/>
       <c r="L138" s="54"/>
       <c r="M138" s="61"/>
     </row>
     <row r="139" spans="1:13" s="3" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A139" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B139" s="15"/>
       <c r="C139" s="15"/>
       <c r="D139" s="15"/>
       <c r="E139" s="15"/>
       <c r="F139" s="15"/>
       <c r="G139" s="15"/>
       <c r="H139" s="15"/>
       <c r="I139" s="15"/>
       <c r="J139" s="53"/>
       <c r="K139" s="53"/>
       <c r="L139" s="8"/>
       <c r="M139" s="11"/>
     </row>
     <row r="140" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B140" s="62">
         <v>50.7</v>
       </c>
       <c r="C140" s="15">
         <v>113.4</v>
       </c>
-      <c r="D140" s="15"/>
+      <c r="D140" s="67">
+        <v>176</v>
+      </c>
       <c r="E140" s="46"/>
       <c r="F140" s="15"/>
       <c r="G140" s="53"/>
       <c r="H140" s="53"/>
       <c r="I140" s="53"/>
       <c r="J140" s="53"/>
       <c r="K140" s="15"/>
       <c r="L140" s="53"/>
       <c r="M140" s="62"/>
     </row>
     <row r="141" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B141" s="62">
         <v>50.7</v>
       </c>
       <c r="C141" s="15">
         <v>113.4</v>
       </c>
-      <c r="D141" s="15"/>
+      <c r="D141" s="67">
+        <v>176</v>
+      </c>
       <c r="E141" s="46"/>
       <c r="F141" s="15"/>
       <c r="G141" s="53"/>
       <c r="H141" s="53"/>
       <c r="I141" s="53"/>
       <c r="J141" s="53"/>
       <c r="K141" s="15"/>
       <c r="L141" s="53"/>
       <c r="M141" s="62"/>
     </row>
     <row r="142" spans="1:13" s="19" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B142" s="18"/>
       <c r="C142" s="18"/>
       <c r="D142" s="18"/>
       <c r="E142" s="18"/>
       <c r="F142" s="18"/>
       <c r="G142" s="18"/>
       <c r="H142" s="18"/>
       <c r="I142" s="18"/>
       <c r="J142" s="18"/>
       <c r="K142" s="15"/>
       <c r="L142" s="18"/>
       <c r="M142" s="18"/>
     </row>
     <row r="143" spans="1:13" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B143" s="62">
         <v>1614.7</v>
       </c>
       <c r="C143" s="15">
         <v>1783.9</v>
       </c>
-      <c r="D143" s="15"/>
+      <c r="D143" s="67">
+        <v>1953.1</v>
+      </c>
       <c r="E143" s="46"/>
       <c r="F143" s="15"/>
       <c r="G143" s="53"/>
       <c r="H143" s="53"/>
       <c r="I143" s="53"/>
       <c r="J143" s="53"/>
       <c r="K143" s="15"/>
       <c r="L143" s="53"/>
       <c r="M143" s="62"/>
     </row>
     <row r="144" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B144" s="62">
         <v>1614.7</v>
       </c>
       <c r="C144" s="15">
         <v>1783.9</v>
       </c>
-      <c r="D144" s="15"/>
+      <c r="D144" s="67">
+        <v>1953.1</v>
+      </c>
       <c r="E144" s="46"/>
       <c r="F144" s="15"/>
       <c r="G144" s="53"/>
       <c r="H144" s="53"/>
       <c r="I144" s="53"/>
       <c r="J144" s="53"/>
       <c r="K144" s="15"/>
       <c r="L144" s="53"/>
       <c r="M144" s="62"/>
     </row>
     <row r="145" spans="1:13" s="3" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="7"/>
       <c r="D145" s="7"/>
       <c r="E145" s="7"/>
       <c r="F145" s="7"/>
       <c r="G145" s="7"/>
       <c r="H145" s="7"/>
       <c r="I145" s="7"/>
       <c r="J145" s="7"/>
       <c r="K145" s="15"/>
       <c r="L145" s="7"/>
       <c r="M145" s="18"/>
     </row>
     <row r="146" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B146" s="35">
         <v>0</v>
       </c>
       <c r="C146" s="15">
         <v>0</v>
       </c>
-      <c r="D146" s="15"/>
+      <c r="D146" s="67">
+        <v>0</v>
+      </c>
       <c r="E146" s="46"/>
       <c r="F146" s="15"/>
       <c r="G146" s="53"/>
       <c r="H146" s="53"/>
       <c r="I146" s="53"/>
       <c r="J146" s="53"/>
       <c r="K146" s="15"/>
       <c r="L146" s="53"/>
       <c r="M146" s="62"/>
     </row>
     <row r="147" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" s="57" t="s">
         <v>25</v>
       </c>
       <c r="B147" s="15">
         <v>0</v>
       </c>
       <c r="C147" s="15">
         <v>0</v>
       </c>
-      <c r="D147" s="15"/>
+      <c r="D147" s="67">
+        <v>0</v>
+      </c>
       <c r="E147" s="46"/>
       <c r="F147" s="15"/>
       <c r="G147" s="53"/>
       <c r="H147" s="53"/>
       <c r="I147" s="53"/>
       <c r="J147" s="53"/>
       <c r="K147" s="15"/>
       <c r="L147" s="53"/>
       <c r="M147" s="62"/>
     </row>
     <row r="148" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="7"/>
       <c r="D148" s="7"/>
       <c r="E148" s="7"/>
       <c r="F148" s="7"/>
       <c r="G148" s="7"/>
       <c r="H148" s="7"/>
       <c r="I148" s="7"/>
       <c r="J148" s="7"/>
       <c r="K148" s="8"/>
       <c r="L148" s="7"/>
       <c r="M148" s="18"/>
     </row>
     <row r="149" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B149" s="62">
         <v>0.2</v>
       </c>
       <c r="C149" s="15">
         <v>0.5</v>
       </c>
-      <c r="D149" s="15"/>
+      <c r="D149" s="67">
+        <v>0.8</v>
+      </c>
       <c r="E149" s="46"/>
       <c r="F149" s="15"/>
       <c r="G149" s="53"/>
       <c r="H149" s="53"/>
       <c r="I149" s="53"/>
       <c r="J149" s="53"/>
       <c r="K149" s="53"/>
       <c r="L149" s="53"/>
       <c r="M149" s="62"/>
     </row>
     <row r="150" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B150" s="62">
         <v>0.1</v>
       </c>
       <c r="C150" s="15">
         <v>0.3</v>
       </c>
-      <c r="D150" s="15"/>
+      <c r="D150" s="67">
+        <v>0.5</v>
+      </c>
       <c r="E150" s="46"/>
       <c r="F150" s="15"/>
       <c r="G150" s="53"/>
       <c r="H150" s="53"/>
       <c r="I150" s="53"/>
       <c r="J150" s="53"/>
       <c r="K150" s="53"/>
       <c r="L150" s="53"/>
       <c r="M150" s="62"/>
     </row>
     <row r="151" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="42" t="s">
         <v>71</v>
       </c>
       <c r="B151" s="62">
         <v>0.1</v>
       </c>
       <c r="C151" s="15">
         <v>0.2</v>
       </c>
-      <c r="D151" s="15"/>
+      <c r="D151" s="67">
+        <v>0.3</v>
+      </c>
       <c r="E151" s="46"/>
       <c r="F151" s="15"/>
       <c r="G151" s="53"/>
       <c r="H151" s="53"/>
       <c r="I151" s="53"/>
       <c r="J151" s="53"/>
       <c r="K151" s="53"/>
       <c r="L151" s="53"/>
       <c r="M151" s="62"/>
     </row>
     <row r="152" spans="1:13" s="3" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B152" s="15"/>
       <c r="C152" s="16"/>
       <c r="D152" s="16"/>
       <c r="E152" s="15"/>
       <c r="F152" s="15"/>
       <c r="G152" s="15"/>
       <c r="H152" s="36"/>
       <c r="I152" s="15"/>
       <c r="J152" s="15"/>
       <c r="K152" s="8"/>
       <c r="L152" s="15"/>
       <c r="M152" s="16"/>
     </row>
     <row r="153" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B153" s="61">
         <v>872</v>
       </c>
       <c r="C153" s="8">
         <v>2096</v>
       </c>
-      <c r="D153" s="8"/>
+      <c r="D153" s="66">
+        <v>3448</v>
+      </c>
       <c r="E153" s="45"/>
       <c r="F153" s="8"/>
       <c r="G153" s="54"/>
       <c r="H153" s="54"/>
       <c r="I153" s="54"/>
       <c r="J153" s="54"/>
       <c r="K153" s="54"/>
       <c r="L153" s="54"/>
       <c r="M153" s="61"/>
     </row>
     <row r="154" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B154" s="61">
         <v>872</v>
       </c>
       <c r="C154" s="8">
         <v>2096</v>
       </c>
-      <c r="D154" s="8"/>
+      <c r="D154" s="66">
+        <v>3448</v>
+      </c>
       <c r="E154" s="45"/>
       <c r="F154" s="8"/>
       <c r="G154" s="54"/>
       <c r="H154" s="54"/>
       <c r="I154" s="54"/>
       <c r="J154" s="54"/>
       <c r="K154" s="54"/>
       <c r="L154" s="54"/>
       <c r="M154" s="61"/>
     </row>
     <row r="155" spans="1:13" s="3" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B155" s="47"/>
       <c r="C155" s="8"/>
       <c r="D155" s="8"/>
       <c r="E155" s="8"/>
       <c r="F155" s="8"/>
       <c r="G155" s="8"/>
       <c r="H155" s="8"/>
       <c r="I155" s="8"/>
       <c r="J155" s="15"/>
       <c r="K155" s="8"/>
       <c r="L155" s="15"/>
       <c r="M155" s="16"/>
     </row>
     <row r="156" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B156" s="61">
         <v>919352</v>
       </c>
       <c r="C156" s="8">
         <v>2078665</v>
       </c>
-      <c r="D156" s="8"/>
+      <c r="D156" s="66">
+        <v>3321411</v>
+      </c>
       <c r="E156" s="45"/>
       <c r="F156" s="8"/>
       <c r="G156" s="54"/>
       <c r="H156" s="54"/>
       <c r="I156" s="54"/>
       <c r="J156" s="54"/>
       <c r="K156" s="54"/>
       <c r="L156" s="54"/>
       <c r="M156" s="61"/>
     </row>
     <row r="157" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B157" s="61">
         <v>919352</v>
       </c>
       <c r="C157" s="8">
         <v>2078665</v>
       </c>
-      <c r="D157" s="8"/>
+      <c r="D157" s="66">
+        <v>3321411</v>
+      </c>
       <c r="E157" s="45"/>
       <c r="F157" s="8"/>
       <c r="G157" s="54"/>
       <c r="H157" s="54"/>
       <c r="I157" s="54"/>
       <c r="J157" s="54"/>
       <c r="K157" s="54"/>
       <c r="L157" s="54"/>
       <c r="M157" s="61"/>
     </row>
     <row r="158" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="7"/>
       <c r="D158" s="7"/>
       <c r="E158" s="7"/>
       <c r="F158" s="7"/>
       <c r="G158" s="7"/>
       <c r="H158" s="7"/>
       <c r="I158" s="7"/>
       <c r="J158" s="7"/>
       <c r="K158" s="8"/>
       <c r="L158" s="7"/>
       <c r="M158" s="18"/>
     </row>
     <row r="159" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A159" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="61">
         <v>864</v>
       </c>
       <c r="C159" s="8">
         <v>2388</v>
       </c>
-      <c r="D159" s="8"/>
+      <c r="D159" s="66">
+        <v>3913</v>
+      </c>
       <c r="E159" s="45"/>
       <c r="F159" s="8"/>
       <c r="G159" s="54"/>
       <c r="H159" s="54"/>
       <c r="I159" s="54"/>
       <c r="J159" s="54"/>
       <c r="K159" s="54"/>
       <c r="L159" s="54"/>
       <c r="M159" s="61"/>
     </row>
     <row r="160" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A160" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B160" s="61">
         <v>864</v>
       </c>
       <c r="C160" s="8">
         <v>2388</v>
       </c>
-      <c r="D160" s="8"/>
+      <c r="D160" s="66">
+        <v>3913</v>
+      </c>
       <c r="E160" s="45"/>
       <c r="F160" s="8"/>
       <c r="G160" s="54"/>
       <c r="H160" s="54"/>
       <c r="I160" s="54"/>
       <c r="J160" s="54"/>
       <c r="K160" s="54"/>
       <c r="L160" s="54"/>
       <c r="M160" s="61"/>
     </row>
     <row r="161" spans="1:13" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="7"/>
       <c r="D161" s="7"/>
       <c r="E161" s="7"/>
       <c r="F161" s="7"/>
       <c r="G161" s="7"/>
       <c r="H161" s="7"/>
       <c r="I161" s="7"/>
       <c r="J161" s="7"/>
       <c r="K161" s="8"/>
       <c r="L161" s="7"/>
       <c r="M161" s="18"/>
     </row>
     <row r="162" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B162" s="61">
         <v>399</v>
       </c>
       <c r="C162" s="8">
         <v>1027</v>
       </c>
-      <c r="D162" s="8"/>
+      <c r="D162" s="66">
+        <v>1615</v>
+      </c>
       <c r="E162" s="45"/>
       <c r="F162" s="8"/>
       <c r="G162" s="54"/>
       <c r="H162" s="54"/>
       <c r="I162" s="54"/>
       <c r="J162" s="54"/>
       <c r="K162" s="54"/>
       <c r="L162" s="54"/>
       <c r="M162" s="61"/>
     </row>
     <row r="163" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B163" s="61">
         <v>399</v>
       </c>
       <c r="C163" s="8">
         <v>1027</v>
       </c>
-      <c r="D163" s="8"/>
+      <c r="D163" s="66">
+        <v>1615</v>
+      </c>
       <c r="E163" s="45"/>
       <c r="F163" s="8"/>
       <c r="G163" s="54"/>
       <c r="H163" s="54"/>
       <c r="I163" s="54"/>
       <c r="J163" s="54"/>
       <c r="K163" s="54"/>
       <c r="L163" s="54"/>
       <c r="M163" s="61"/>
     </row>
     <row r="164" spans="1:13" s="3" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="7"/>
       <c r="D164" s="7"/>
       <c r="E164" s="7"/>
       <c r="F164" s="7"/>
       <c r="G164" s="7"/>
       <c r="H164" s="7"/>
       <c r="I164" s="7"/>
       <c r="J164" s="7"/>
       <c r="K164" s="8"/>
       <c r="L164" s="7"/>
       <c r="M164" s="18"/>
     </row>
     <row r="165" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A165" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B165" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C165" s="15">
         <v>3.8</v>
       </c>
-      <c r="D165" s="15"/>
+      <c r="D165" s="67">
+        <v>7.7</v>
+      </c>
       <c r="E165" s="46"/>
       <c r="F165" s="15"/>
       <c r="G165" s="53"/>
       <c r="H165" s="53"/>
       <c r="I165" s="53"/>
       <c r="J165" s="53"/>
       <c r="K165" s="53"/>
       <c r="L165" s="53"/>
       <c r="M165" s="62"/>
     </row>
     <row r="166" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A166" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B166" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C166" s="15">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D166" s="15"/>
+      <c r="D166" s="67">
+        <v>4.3</v>
+      </c>
       <c r="E166" s="46"/>
       <c r="F166" s="15"/>
       <c r="G166" s="53"/>
       <c r="H166" s="53"/>
       <c r="I166" s="53"/>
       <c r="J166" s="53"/>
       <c r="K166" s="53"/>
       <c r="L166" s="53"/>
       <c r="M166" s="62"/>
     </row>
     <row r="167" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A167" s="40" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B167" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C167" s="15">
         <v>1.7</v>
       </c>
-      <c r="D167" s="15"/>
+      <c r="D167" s="68">
+        <v>3.3</v>
+      </c>
       <c r="E167" s="15"/>
       <c r="F167" s="15"/>
       <c r="G167" s="15"/>
       <c r="H167" s="15"/>
       <c r="I167" s="53"/>
       <c r="J167" s="53"/>
       <c r="K167" s="53"/>
       <c r="L167" s="53"/>
       <c r="M167" s="62"/>
     </row>
     <row r="168" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A168" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="7"/>
       <c r="D168" s="7"/>
       <c r="E168" s="7"/>
       <c r="F168" s="7"/>
       <c r="G168" s="7"/>
       <c r="H168" s="7"/>
       <c r="I168" s="7"/>
       <c r="J168" s="7"/>
       <c r="K168" s="8"/>
       <c r="L168" s="18"/>
       <c r="M168" s="18"/>
     </row>
     <row r="169" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A169" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B169" s="62">
         <v>69.2</v>
       </c>
       <c r="C169" s="15">
         <v>132.30000000000001</v>
       </c>
-      <c r="D169" s="15"/>
+      <c r="D169" s="67">
+        <v>209.7</v>
+      </c>
       <c r="E169" s="46"/>
       <c r="F169" s="15"/>
       <c r="G169" s="53"/>
       <c r="H169" s="53"/>
       <c r="I169" s="53"/>
       <c r="J169" s="53"/>
       <c r="K169" s="53"/>
       <c r="L169" s="53"/>
       <c r="M169" s="62"/>
     </row>
     <row r="170" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A170" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B170" s="62">
         <v>69.2</v>
       </c>
       <c r="C170" s="15">
         <v>132.30000000000001</v>
       </c>
-      <c r="D170" s="15"/>
+      <c r="D170" s="67">
+        <v>200.7</v>
+      </c>
       <c r="E170" s="46"/>
       <c r="F170" s="15"/>
       <c r="G170" s="53"/>
       <c r="H170" s="53"/>
       <c r="I170" s="53"/>
       <c r="J170" s="53"/>
       <c r="K170" s="53"/>
       <c r="L170" s="53"/>
       <c r="M170" s="62"/>
     </row>
     <row r="171" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A171" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B171" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C171" s="15"/>
-      <c r="D171" s="15"/>
+      <c r="D171" s="67">
+        <v>9</v>
+      </c>
       <c r="E171" s="46"/>
       <c r="F171" s="15"/>
       <c r="G171" s="53"/>
       <c r="H171" s="53"/>
       <c r="I171" s="53"/>
       <c r="J171" s="53"/>
       <c r="K171" s="53"/>
       <c r="L171" s="53"/>
       <c r="M171" s="62"/>
     </row>
     <row r="172" spans="1:13" s="3" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A172" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B172" s="7"/>
       <c r="C172" s="7"/>
       <c r="D172" s="7"/>
       <c r="E172" s="7"/>
       <c r="F172" s="7"/>
       <c r="G172" s="7"/>
       <c r="H172" s="7"/>
       <c r="I172" s="7"/>
       <c r="J172" s="58"/>
       <c r="K172" s="59"/>
       <c r="L172" s="15"/>
       <c r="M172" s="15"/>
     </row>
     <row r="173" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A173" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B173" s="62">
         <v>55.6</v>
       </c>
       <c r="C173" s="15">
         <v>159.19999999999999</v>
       </c>
-      <c r="D173" s="15"/>
+      <c r="D173" s="67">
+        <v>256.89999999999998</v>
+      </c>
       <c r="E173" s="46"/>
       <c r="F173" s="15"/>
       <c r="G173" s="53"/>
       <c r="H173" s="53"/>
       <c r="I173" s="53"/>
       <c r="J173" s="53"/>
       <c r="K173" s="53"/>
       <c r="L173" s="53"/>
       <c r="M173" s="62"/>
     </row>
     <row r="174" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A174" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B174" s="62">
         <v>40.1</v>
       </c>
       <c r="C174" s="15">
         <v>117.4</v>
       </c>
-      <c r="D174" s="15"/>
+      <c r="D174" s="67">
+        <v>183.9</v>
+      </c>
       <c r="E174" s="46"/>
       <c r="F174" s="15"/>
       <c r="G174" s="53"/>
       <c r="H174" s="53"/>
       <c r="I174" s="53"/>
       <c r="J174" s="53"/>
       <c r="K174" s="53"/>
       <c r="L174" s="53"/>
       <c r="M174" s="62"/>
     </row>
     <row r="175" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A175" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B175" s="62">
         <v>15.5</v>
       </c>
       <c r="C175" s="15">
         <v>41.8</v>
       </c>
-      <c r="D175" s="15"/>
+      <c r="D175" s="67">
+        <v>73</v>
+      </c>
       <c r="E175" s="46"/>
       <c r="F175" s="15"/>
       <c r="G175" s="53"/>
       <c r="H175" s="53"/>
       <c r="I175" s="53"/>
       <c r="J175" s="53"/>
       <c r="K175" s="53"/>
       <c r="L175" s="53"/>
       <c r="M175" s="62"/>
     </row>
     <row r="176" spans="1:13" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="7"/>
       <c r="D176" s="7"/>
       <c r="E176" s="7"/>
       <c r="F176" s="7"/>
       <c r="G176" s="7"/>
       <c r="H176" s="7"/>
       <c r="I176" s="7"/>
       <c r="J176" s="58"/>
       <c r="K176" s="59"/>
       <c r="L176" s="15"/>
       <c r="M176" s="15"/>
     </row>
     <row r="177" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A177" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B177" s="61">
         <v>2000</v>
       </c>
       <c r="C177" s="8">
         <v>3759</v>
       </c>
-      <c r="D177" s="8"/>
+      <c r="D177" s="66">
+        <v>6272</v>
+      </c>
       <c r="E177" s="45"/>
       <c r="F177" s="8"/>
       <c r="G177" s="54"/>
       <c r="H177" s="54"/>
       <c r="I177" s="54"/>
       <c r="J177" s="54"/>
       <c r="K177" s="54"/>
       <c r="L177" s="54"/>
       <c r="M177" s="61"/>
     </row>
     <row r="178" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A178" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B178" s="61">
         <v>2000</v>
       </c>
       <c r="C178" s="8">
         <v>3759</v>
       </c>
-      <c r="D178" s="8"/>
+      <c r="D178" s="66">
+        <v>6272</v>
+      </c>
       <c r="E178" s="45"/>
       <c r="F178" s="8"/>
       <c r="G178" s="54"/>
       <c r="H178" s="54"/>
       <c r="I178" s="54"/>
       <c r="J178" s="54"/>
       <c r="K178" s="54"/>
       <c r="L178" s="54"/>
       <c r="M178" s="61"/>
     </row>
     <row r="179" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="8"/>
       <c r="D179" s="8"/>
       <c r="E179" s="8"/>
       <c r="F179" s="8"/>
       <c r="G179" s="8"/>
       <c r="H179" s="8"/>
       <c r="I179" s="8"/>
       <c r="J179" s="58"/>
       <c r="K179" s="8"/>
       <c r="L179" s="8"/>
       <c r="M179" s="8"/>
     </row>
     <row r="180" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B180" s="61">
         <v>21</v>
       </c>
       <c r="C180" s="8">
         <v>2069</v>
       </c>
-      <c r="D180" s="8"/>
+      <c r="D180" s="66">
+        <v>10289</v>
+      </c>
       <c r="E180" s="45"/>
       <c r="F180" s="8"/>
       <c r="G180" s="54"/>
       <c r="H180" s="54"/>
       <c r="I180" s="54"/>
       <c r="J180" s="54"/>
       <c r="K180" s="54"/>
       <c r="L180" s="54"/>
       <c r="M180" s="61"/>
     </row>
     <row r="181" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A181" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B181" s="61">
         <v>21</v>
       </c>
       <c r="C181" s="8">
         <v>2069</v>
       </c>
-      <c r="D181" s="8"/>
+      <c r="D181" s="66">
+        <v>10289</v>
+      </c>
       <c r="E181" s="45"/>
       <c r="F181" s="8"/>
       <c r="G181" s="54"/>
       <c r="H181" s="54"/>
       <c r="I181" s="54"/>
       <c r="J181" s="54"/>
       <c r="K181" s="54"/>
       <c r="L181" s="54"/>
       <c r="M181" s="61"/>
     </row>
     <row r="182" spans="1:13" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B182" s="7"/>
       <c r="C182" s="7"/>
       <c r="D182" s="7"/>
       <c r="E182" s="7"/>
       <c r="F182" s="7"/>
       <c r="G182" s="7"/>
       <c r="H182" s="7"/>
       <c r="I182" s="7"/>
       <c r="J182" s="7"/>
       <c r="K182" s="7"/>
       <c r="L182" s="7"/>
       <c r="M182" s="18"/>
     </row>
     <row r="183" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C183" s="8">
         <v>190</v>
       </c>
-      <c r="D183" s="8"/>
+      <c r="D183" s="66">
+        <v>403</v>
+      </c>
       <c r="E183" s="45"/>
       <c r="F183" s="8"/>
       <c r="G183" s="54"/>
       <c r="H183" s="54"/>
       <c r="I183" s="54"/>
       <c r="J183" s="54"/>
       <c r="K183" s="54"/>
       <c r="L183" s="54"/>
       <c r="M183" s="61"/>
     </row>
     <row r="184" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B184" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C184" s="8">
         <v>190</v>
       </c>
-      <c r="D184" s="8"/>
+      <c r="D184" s="66">
+        <v>403</v>
+      </c>
       <c r="E184" s="45"/>
       <c r="F184" s="8"/>
       <c r="G184" s="54"/>
       <c r="H184" s="54"/>
       <c r="I184" s="54"/>
       <c r="J184" s="54"/>
       <c r="K184" s="54"/>
       <c r="L184" s="54"/>
       <c r="M184" s="61"/>
     </row>
     <row r="185" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="7"/>
       <c r="D185" s="7"/>
       <c r="E185" s="7"/>
       <c r="F185" s="7"/>
       <c r="G185" s="7"/>
       <c r="H185" s="7"/>
       <c r="I185" s="7"/>
       <c r="J185" s="58"/>
       <c r="K185" s="8"/>
       <c r="L185" s="8"/>
       <c r="M185" s="8"/>
     </row>
     <row r="186" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B186" s="61">
         <v>3789</v>
       </c>
       <c r="C186" s="8">
         <v>10761</v>
       </c>
-      <c r="D186" s="8"/>
+      <c r="D186" s="66">
+        <v>19001</v>
+      </c>
       <c r="E186" s="45"/>
       <c r="F186" s="8"/>
       <c r="G186" s="54"/>
       <c r="H186" s="54"/>
       <c r="I186" s="54"/>
       <c r="J186" s="54"/>
       <c r="K186" s="54"/>
       <c r="L186" s="54"/>
       <c r="M186" s="61"/>
     </row>
     <row r="187" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B187" s="61">
         <v>3761</v>
       </c>
       <c r="C187" s="8">
         <v>9956</v>
       </c>
-      <c r="D187" s="8"/>
+      <c r="D187" s="66">
+        <v>17419</v>
+      </c>
       <c r="E187" s="45"/>
       <c r="F187" s="8"/>
       <c r="G187" s="54"/>
       <c r="H187" s="54"/>
       <c r="I187" s="54"/>
       <c r="J187" s="54"/>
       <c r="K187" s="54"/>
       <c r="L187" s="54"/>
       <c r="M187" s="61"/>
     </row>
     <row r="188" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A188" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B188" s="61">
         <v>28</v>
       </c>
       <c r="C188" s="8">
         <v>805</v>
       </c>
-      <c r="D188" s="8"/>
+      <c r="D188" s="66">
+        <v>1582</v>
+      </c>
       <c r="E188" s="45"/>
       <c r="F188" s="8"/>
       <c r="G188" s="54"/>
       <c r="H188" s="54"/>
       <c r="I188" s="54"/>
       <c r="J188" s="54"/>
       <c r="K188" s="54"/>
       <c r="L188" s="54"/>
       <c r="M188" s="61"/>
     </row>
     <row r="189" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A189" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B189" s="7"/>
       <c r="C189" s="7"/>
       <c r="D189" s="7"/>
       <c r="E189" s="7"/>
       <c r="F189" s="7"/>
       <c r="G189" s="7"/>
       <c r="H189" s="7"/>
       <c r="I189" s="7"/>
       <c r="J189" s="7"/>
       <c r="K189" s="7"/>
       <c r="L189" s="43"/>
       <c r="M189" s="18"/>
     </row>
     <row r="190" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B190" s="61">
         <v>197</v>
       </c>
       <c r="C190" s="8">
         <v>430</v>
       </c>
-      <c r="D190" s="8"/>
+      <c r="D190" s="66">
+        <v>772</v>
+      </c>
       <c r="E190" s="45"/>
       <c r="F190" s="8"/>
       <c r="G190" s="54"/>
       <c r="H190" s="54"/>
       <c r="I190" s="54"/>
       <c r="J190" s="54"/>
       <c r="K190" s="54"/>
       <c r="L190" s="54"/>
       <c r="M190" s="61"/>
     </row>
     <row r="191" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" s="50" t="s">
         <v>26</v>
       </c>
       <c r="B191" s="61">
         <v>14</v>
       </c>
       <c r="C191" s="8">
         <v>14</v>
       </c>
-      <c r="D191" s="8"/>
+      <c r="D191" s="66">
+        <v>14</v>
+      </c>
       <c r="E191" s="8"/>
       <c r="F191" s="8"/>
       <c r="G191" s="54"/>
       <c r="H191" s="54"/>
       <c r="I191" s="54"/>
       <c r="J191" s="54"/>
       <c r="K191" s="54"/>
       <c r="L191" s="54"/>
       <c r="M191" s="61"/>
     </row>
     <row r="192" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A192" s="48" t="s">
         <v>18</v>
       </c>
       <c r="B192" s="61">
         <v>18</v>
       </c>
       <c r="C192" s="8">
         <v>18</v>
       </c>
-      <c r="D192" s="8"/>
+      <c r="D192" s="66">
+        <v>33</v>
+      </c>
       <c r="E192" s="45"/>
       <c r="F192" s="8"/>
       <c r="G192" s="54"/>
       <c r="H192" s="54"/>
       <c r="I192" s="54"/>
       <c r="J192" s="54"/>
       <c r="K192" s="54"/>
       <c r="L192" s="54"/>
       <c r="M192" s="61"/>
     </row>
     <row r="193" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A193" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B193" s="61">
         <v>8</v>
       </c>
       <c r="C193" s="8">
         <v>8</v>
       </c>
-      <c r="D193" s="8"/>
+      <c r="D193" s="66">
+        <v>77</v>
+      </c>
       <c r="E193" s="45"/>
       <c r="F193" s="8"/>
       <c r="G193" s="54"/>
       <c r="H193" s="54"/>
       <c r="I193" s="54"/>
       <c r="J193" s="54"/>
       <c r="K193" s="54"/>
       <c r="L193" s="54"/>
       <c r="M193" s="61"/>
     </row>
     <row r="194" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A194" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B194" s="61">
         <v>154</v>
       </c>
       <c r="C194" s="8">
         <v>339</v>
       </c>
-      <c r="D194" s="8"/>
+      <c r="D194" s="66">
+        <v>549</v>
+      </c>
       <c r="E194" s="45"/>
       <c r="F194" s="8"/>
       <c r="G194" s="54"/>
       <c r="H194" s="54"/>
       <c r="I194" s="54"/>
       <c r="J194" s="54"/>
       <c r="K194" s="54"/>
       <c r="L194" s="54"/>
       <c r="M194" s="61"/>
     </row>
     <row r="195" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A195" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B195" s="61">
         <v>3</v>
       </c>
       <c r="C195" s="8">
         <v>50</v>
       </c>
-      <c r="D195" s="8"/>
+      <c r="D195" s="66">
+        <v>96</v>
+      </c>
       <c r="E195" s="45"/>
       <c r="F195" s="8"/>
       <c r="G195" s="54"/>
       <c r="H195" s="54"/>
       <c r="I195" s="54"/>
       <c r="J195" s="54"/>
       <c r="K195" s="54"/>
       <c r="L195" s="54"/>
       <c r="M195" s="61"/>
     </row>
     <row r="196" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A196" s="65" t="s">
         <v>24</v>
       </c>
       <c r="B196" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C196" s="8">
         <v>2</v>
       </c>
-      <c r="D196" s="8"/>
+      <c r="D196" s="66">
+        <v>3</v>
+      </c>
       <c r="E196" s="45"/>
       <c r="F196" s="8"/>
       <c r="G196" s="54"/>
       <c r="H196" s="54"/>
       <c r="I196" s="54"/>
       <c r="J196" s="54"/>
       <c r="K196" s="54"/>
       <c r="L196" s="54"/>
       <c r="M196" s="61"/>
     </row>
     <row r="197" spans="1:15" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A197" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B197" s="7"/>
       <c r="C197" s="7"/>
       <c r="D197" s="7"/>
       <c r="E197" s="7"/>
       <c r="F197" s="7"/>
       <c r="G197" s="7"/>
       <c r="H197" s="7"/>
       <c r="I197" s="7"/>
       <c r="J197" s="58"/>
       <c r="K197" s="8"/>
       <c r="L197" s="8"/>
       <c r="M197" s="8"/>
     </row>
     <row r="198" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A198" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B198" s="61">
         <v>2</v>
       </c>
       <c r="C198" s="8">
         <v>23</v>
       </c>
-      <c r="D198" s="8"/>
+      <c r="D198" s="66">
+        <v>35</v>
+      </c>
       <c r="E198" s="45"/>
       <c r="F198" s="8"/>
       <c r="G198" s="54"/>
       <c r="H198" s="54"/>
       <c r="I198" s="54"/>
       <c r="J198" s="54"/>
       <c r="K198" s="54"/>
       <c r="L198" s="54"/>
       <c r="M198" s="61"/>
     </row>
     <row r="199" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A199" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B199" s="61">
         <v>2</v>
       </c>
       <c r="C199" s="8">
         <v>23</v>
       </c>
-      <c r="D199" s="8"/>
+      <c r="D199" s="66">
+        <v>35</v>
+      </c>
       <c r="E199" s="45"/>
       <c r="F199" s="8"/>
       <c r="G199" s="54"/>
       <c r="H199" s="54"/>
       <c r="I199" s="54"/>
       <c r="J199" s="54"/>
       <c r="K199" s="54"/>
       <c r="L199" s="54"/>
       <c r="M199" s="61"/>
     </row>
     <row r="200" spans="1:15" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A200" s="33" t="s">
         <v>66</v>
       </c>
       <c r="B200" s="8"/>
       <c r="C200" s="8"/>
       <c r="D200" s="8"/>
       <c r="E200" s="8"/>
       <c r="F200" s="8"/>
       <c r="G200" s="8"/>
       <c r="H200" s="8"/>
       <c r="I200" s="8"/>
       <c r="J200" s="58"/>
       <c r="K200" s="8"/>
       <c r="L200" s="8"/>
       <c r="M200" s="8"/>
     </row>
     <row r="201" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A201" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B201" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C201" s="8"/>
-      <c r="D201" s="8"/>
+      <c r="D201" s="66">
+        <v>25</v>
+      </c>
       <c r="E201" s="45"/>
       <c r="F201" s="8"/>
       <c r="G201" s="54"/>
       <c r="H201" s="54"/>
       <c r="I201" s="54"/>
       <c r="J201" s="54"/>
       <c r="K201" s="54"/>
       <c r="L201" s="54"/>
       <c r="M201" s="61"/>
     </row>
     <row r="202" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A202" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B202" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C202" s="8"/>
-      <c r="D202" s="8"/>
+      <c r="D202" s="66">
+        <v>25</v>
+      </c>
       <c r="E202" s="45"/>
       <c r="F202" s="8"/>
       <c r="G202" s="54"/>
       <c r="H202" s="54"/>
       <c r="I202" s="54"/>
       <c r="J202" s="54"/>
       <c r="K202" s="54"/>
       <c r="L202" s="54"/>
       <c r="M202" s="61"/>
     </row>
     <row r="203" spans="1:15" s="3" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A203" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B203" s="8"/>
       <c r="C203" s="8"/>
       <c r="D203" s="8"/>
       <c r="E203" s="8"/>
       <c r="F203" s="8"/>
       <c r="G203" s="8"/>
       <c r="H203" s="8"/>
       <c r="I203" s="8"/>
       <c r="J203" s="8"/>
       <c r="K203" s="34"/>
       <c r="L203" s="34"/>
       <c r="M203" s="63"/>
     </row>
     <row r="204" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A204" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B204" s="61">
         <v>60</v>
       </c>
       <c r="C204" s="8">
         <v>103</v>
       </c>
-      <c r="D204" s="8"/>
+      <c r="D204" s="66">
+        <v>229</v>
+      </c>
       <c r="E204" s="45"/>
       <c r="F204" s="8"/>
       <c r="G204" s="54"/>
       <c r="H204" s="54"/>
       <c r="I204" s="54"/>
       <c r="J204" s="54"/>
       <c r="K204" s="54"/>
       <c r="L204" s="54"/>
       <c r="M204" s="61"/>
     </row>
     <row r="205" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A205" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B205" s="61">
         <v>60</v>
       </c>
       <c r="C205" s="8">
         <v>103</v>
       </c>
-      <c r="D205" s="8"/>
+      <c r="D205" s="66">
+        <v>229</v>
+      </c>
       <c r="E205" s="45"/>
       <c r="F205" s="8"/>
       <c r="G205" s="54"/>
       <c r="H205" s="54"/>
       <c r="I205" s="54"/>
       <c r="J205" s="54"/>
       <c r="K205" s="54"/>
       <c r="L205" s="54"/>
       <c r="M205" s="61"/>
     </row>
     <row r="206" spans="1:15" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A206" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B206" s="8"/>
       <c r="C206" s="8"/>
       <c r="D206" s="8"/>
       <c r="E206" s="8"/>
       <c r="F206" s="8"/>
       <c r="G206" s="8"/>
       <c r="H206" s="8"/>
       <c r="I206" s="8"/>
       <c r="J206" s="8"/>
       <c r="K206" s="8"/>
       <c r="L206" s="8"/>
       <c r="M206" s="11"/>
     </row>
     <row r="207" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A207" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B207" s="61">
         <v>162</v>
       </c>
       <c r="C207" s="51">
         <v>319</v>
       </c>
-      <c r="D207" s="51"/>
+      <c r="D207" s="66">
+        <v>546</v>
+      </c>
       <c r="E207" s="45"/>
       <c r="F207" s="51"/>
       <c r="G207" s="55"/>
       <c r="H207" s="54"/>
       <c r="I207" s="55"/>
       <c r="J207" s="54"/>
       <c r="K207" s="54"/>
       <c r="L207" s="54"/>
       <c r="M207" s="61"/>
     </row>
     <row r="208" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A208" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B208" s="64">
         <v>162</v>
       </c>
       <c r="C208" s="23">
         <v>319</v>
       </c>
-      <c r="D208" s="23"/>
+      <c r="D208" s="69">
+        <v>546</v>
+      </c>
       <c r="E208" s="49"/>
       <c r="F208" s="23"/>
       <c r="G208" s="56"/>
       <c r="H208" s="56"/>
       <c r="I208" s="56"/>
       <c r="J208" s="56"/>
       <c r="K208" s="56"/>
       <c r="L208" s="56"/>
       <c r="M208" s="64"/>
       <c r="O208" s="19"/>
     </row>
     <row r="209" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B209" s="25"/>
       <c r="C209" s="25"/>
       <c r="D209" s="25"/>
       <c r="E209" s="25"/>
       <c r="F209" s="25"/>
       <c r="G209" s="25"/>
       <c r="H209" s="26"/>
       <c r="I209" s="27"/>
       <c r="J209" s="27"/>
       <c r="K209" s="26"/>
       <c r="L209" s="27"/>
       <c r="M209" s="26"/>
     </row>
     <row r="210" spans="1:13" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A210" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B210" s="26"/>
       <c r="C210" s="26"/>
       <c r="D210" s="26"/>
       <c r="E210" s="26"/>
       <c r="F210" s="26"/>
       <c r="G210" s="26"/>
       <c r="H210" s="26"/>
       <c r="I210" s="27"/>
       <c r="J210" s="27"/>
       <c r="K210" s="26"/>
       <c r="L210" s="27"/>
       <c r="M210" s="26"/>
     </row>
     <row r="211" spans="1:13" s="28" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A211" s="67" t="s">
+      <c r="A211" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="B211" s="67"/>
-[...10 lines deleted...]
-      <c r="M211" s="68"/>
+      <c r="B211" s="71"/>
+      <c r="C211" s="71"/>
+      <c r="D211" s="71"/>
+      <c r="E211" s="71"/>
+      <c r="F211" s="71"/>
+      <c r="G211" s="71"/>
+      <c r="H211" s="71"/>
+      <c r="I211" s="71"/>
+      <c r="J211" s="72"/>
+      <c r="K211" s="72"/>
+      <c r="L211" s="72"/>
+      <c r="M211" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A211:M211"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>