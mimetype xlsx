--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$A:$A,'Лист 1'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="75">
   <si>
     <t/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
@@ -233,61 +233,67 @@
     <t>Өңделмеген және жартылай өңделген немесе ұнтақ түріндегі алтын, кг</t>
   </si>
   <si>
     <t>Сұйықты айдауға арналған орталықтан тепкіш сорғылар; өзге де сорғылар; сұйықты көтергіштер, дана</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл және орман шаруашылығына арналған өзге де тракторлар, дана      </t>
   </si>
   <si>
     <t>Он немесе одан көп адамды тасымалдауға арналған автомобильдер, дана</t>
   </si>
   <si>
     <t>Жүк автомобильдері дана</t>
   </si>
   <si>
     <t>Курчатов қалалық әкімшілігі</t>
   </si>
   <si>
     <t xml:space="preserve">Жаңасемей ауданы </t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
     <t>2026 жылғы Абай облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру*</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Мұнай өңдеу өнімдерінің жалпы көлемі, мың тонна</t>
+  </si>
+  <si>
+    <t>Өңделмеген және жартылай өңделген немесе ұнтақ түріндегі күміс, кг</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -311,74 +317,81 @@
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="8"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -406,54 +419,56 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -535,146 +550,157 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -931,91 +957,91 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:O211"/>
+  <dimension ref="A2:O217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="G201" sqref="G201"/>
+      <selection pane="bottomRight" activeCell="I195" sqref="I195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="29" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="29" customWidth="1"/>
     <col min="3" max="5" width="13.7109375" style="29" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="29" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="29" customWidth="1"/>
     <col min="8" max="8" width="12" style="29" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="29" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="29" customWidth="1"/>
     <col min="11" max="11" width="13.5703125" style="29" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="29" customWidth="1"/>
     <col min="13" max="13" width="15.28515625" style="29" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="68" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="70"/>
-[...10 lines deleted...]
-      <c r="M2" s="70"/>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
       <c r="B4" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
@@ -1068,4519 +1094,4977 @@
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="7"/>
       <c r="I5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="61">
+      <c r="B6" s="58">
         <v>1430</v>
       </c>
-      <c r="C6" s="66">
+      <c r="C6" s="63">
         <v>3149</v>
       </c>
-      <c r="D6" s="66">
+      <c r="D6" s="63">
         <v>4868</v>
       </c>
-      <c r="E6" s="45"/>
+      <c r="E6" s="63">
+        <v>6586</v>
+      </c>
       <c r="F6" s="8"/>
-      <c r="G6" s="52"/>
-[...5 lines deleted...]
-      <c r="M6" s="61"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="58"/>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="61">
+      <c r="B7" s="58">
         <v>685</v>
       </c>
-      <c r="C7" s="66">
+      <c r="C7" s="63">
         <v>1462</v>
       </c>
-      <c r="D7" s="66">
+      <c r="D7" s="63">
         <v>2239</v>
       </c>
-      <c r="E7" s="45"/>
+      <c r="E7" s="63">
+        <v>3015</v>
+      </c>
       <c r="F7" s="8"/>
-      <c r="G7" s="52"/>
-[...5 lines deleted...]
-      <c r="M7" s="61"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="58"/>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="61">
+      <c r="B8" s="58">
         <v>11</v>
       </c>
-      <c r="C8" s="66">
+      <c r="C8" s="63">
         <v>22</v>
       </c>
-      <c r="D8" s="66">
+      <c r="D8" s="63">
         <v>33</v>
       </c>
-      <c r="E8" s="45"/>
+      <c r="E8" s="63">
+        <v>44</v>
+      </c>
       <c r="F8" s="8"/>
-      <c r="G8" s="52"/>
-[...5 lines deleted...]
-      <c r="M8" s="61"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="51"/>
+      <c r="I8" s="51"/>
+      <c r="J8" s="51"/>
+      <c r="K8" s="51"/>
+      <c r="L8" s="51"/>
+      <c r="M8" s="58"/>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="61">
+      <c r="B9" s="58">
         <v>0</v>
       </c>
-      <c r="C9" s="66">
-[...5 lines deleted...]
-      <c r="E9" s="45"/>
+      <c r="C9" s="63">
+        <v>1</v>
+      </c>
+      <c r="D9" s="63">
+        <v>1</v>
+      </c>
+      <c r="E9" s="63">
+        <v>1</v>
+      </c>
       <c r="F9" s="8"/>
-      <c r="G9" s="52"/>
-[...5 lines deleted...]
-      <c r="M9" s="61"/>
+      <c r="G9" s="49"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="51"/>
+      <c r="M9" s="58"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="61">
+      <c r="B10" s="58">
         <v>731</v>
       </c>
-      <c r="C10" s="66">
+      <c r="C10" s="63">
         <v>1659</v>
       </c>
-      <c r="D10" s="66">
+      <c r="D10" s="63">
         <v>2586</v>
       </c>
-      <c r="E10" s="45"/>
+      <c r="E10" s="63">
+        <v>3513</v>
+      </c>
       <c r="F10" s="8"/>
-      <c r="G10" s="52"/>
-[...5 lines deleted...]
-      <c r="M10" s="61"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="51"/>
+      <c r="I10" s="51"/>
+      <c r="J10" s="51"/>
+      <c r="K10" s="51"/>
+      <c r="L10" s="51"/>
+      <c r="M10" s="58"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="61">
+      <c r="B11" s="58">
         <v>0</v>
       </c>
-      <c r="C11" s="66">
-[...5 lines deleted...]
-      <c r="E11" s="45"/>
+      <c r="C11" s="63">
+        <v>1</v>
+      </c>
+      <c r="D11" s="63">
+        <v>1</v>
+      </c>
+      <c r="E11" s="63">
+        <v>2</v>
+      </c>
       <c r="F11" s="8"/>
-      <c r="G11" s="52"/>
-[...5 lines deleted...]
-      <c r="M11" s="61"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="51"/>
+      <c r="I11" s="51"/>
+      <c r="J11" s="51"/>
+      <c r="K11" s="51"/>
+      <c r="L11" s="51"/>
+      <c r="M11" s="58"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="61">
+      <c r="B12" s="58">
         <v>0</v>
       </c>
-      <c r="C12" s="66">
-[...5 lines deleted...]
-      <c r="E12" s="45"/>
+      <c r="C12" s="63">
+        <v>1</v>
+      </c>
+      <c r="D12" s="63">
+        <v>1</v>
+      </c>
+      <c r="E12" s="63">
+        <v>1</v>
+      </c>
       <c r="F12" s="8"/>
-      <c r="G12" s="52"/>
-[...5 lines deleted...]
-      <c r="M12" s="61"/>
+      <c r="G12" s="49"/>
+      <c r="H12" s="51"/>
+      <c r="I12" s="51"/>
+      <c r="J12" s="51"/>
+      <c r="K12" s="51"/>
+      <c r="L12" s="51"/>
+      <c r="M12" s="58"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="61">
-[...2 lines deleted...]
-      <c r="C13" s="66">
+      <c r="B13" s="58">
+        <v>2</v>
+      </c>
+      <c r="C13" s="63">
         <v>5</v>
       </c>
-      <c r="D13" s="66">
+      <c r="D13" s="63">
         <v>7</v>
       </c>
-      <c r="E13" s="45"/>
+      <c r="E13" s="63">
+        <v>9</v>
+      </c>
       <c r="F13" s="8"/>
-      <c r="G13" s="52"/>
-[...5 lines deleted...]
-      <c r="M13" s="61"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="51"/>
+      <c r="I13" s="51"/>
+      <c r="J13" s="51"/>
+      <c r="K13" s="51"/>
+      <c r="L13" s="51"/>
+      <c r="M13" s="58"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="41"/>
-      <c r="I14" s="57"/>
-      <c r="J14" s="58"/>
+      <c r="I14" s="54"/>
+      <c r="J14" s="55"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="61">
+      <c r="B15" s="58">
         <v>15</v>
       </c>
-      <c r="C15" s="66">
+      <c r="C15" s="63">
         <v>32</v>
       </c>
-      <c r="D15" s="66">
+      <c r="D15" s="63">
         <v>48</v>
       </c>
-      <c r="E15" s="45"/>
+      <c r="E15" s="63">
+        <v>64</v>
+      </c>
       <c r="F15" s="8"/>
-      <c r="G15" s="52"/>
-[...5 lines deleted...]
-      <c r="M15" s="61"/>
+      <c r="G15" s="49"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="51"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+      <c r="M15" s="58"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="61">
+      <c r="B16" s="58">
         <v>11</v>
       </c>
-      <c r="C16" s="66">
+      <c r="C16" s="63">
         <v>22</v>
       </c>
-      <c r="D16" s="66">
+      <c r="D16" s="63">
         <v>33</v>
       </c>
-      <c r="E16" s="45"/>
+      <c r="E16" s="63">
+        <v>44</v>
+      </c>
       <c r="F16" s="8"/>
-      <c r="G16" s="52"/>
-[...5 lines deleted...]
-      <c r="M16" s="61"/>
+      <c r="G16" s="49"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="51"/>
+      <c r="M16" s="58"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B17" s="61">
-[...2 lines deleted...]
-      <c r="C17" s="66">
+      <c r="B17" s="58">
+        <v>1</v>
+      </c>
+      <c r="C17" s="63">
         <v>3</v>
       </c>
-      <c r="D17" s="66">
+      <c r="D17" s="63">
         <v>5</v>
       </c>
-      <c r="E17" s="45"/>
+      <c r="E17" s="63">
+        <v>7</v>
+      </c>
       <c r="F17" s="8"/>
-      <c r="G17" s="52"/>
-[...5 lines deleted...]
-      <c r="M17" s="61"/>
+      <c r="G17" s="49"/>
+      <c r="H17" s="51"/>
+      <c r="I17" s="51"/>
+      <c r="J17" s="51"/>
+      <c r="K17" s="51"/>
+      <c r="L17" s="51"/>
+      <c r="M17" s="58"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="61">
+      <c r="B18" s="58">
         <v>0</v>
       </c>
-      <c r="C18" s="66">
-[...5 lines deleted...]
-      <c r="E18" s="45"/>
+      <c r="C18" s="63">
+        <v>1</v>
+      </c>
+      <c r="D18" s="63">
+        <v>1</v>
+      </c>
+      <c r="E18" s="63">
+        <v>2</v>
+      </c>
       <c r="F18" s="8"/>
-      <c r="G18" s="52"/>
-[...5 lines deleted...]
-      <c r="M18" s="61"/>
+      <c r="G18" s="49"/>
+      <c r="H18" s="51"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="51"/>
+      <c r="K18" s="51"/>
+      <c r="L18" s="51"/>
+      <c r="M18" s="58"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="61">
+      <c r="B19" s="58">
         <v>0</v>
       </c>
-      <c r="C19" s="66">
-[...5 lines deleted...]
-      <c r="E19" s="45"/>
+      <c r="C19" s="63">
+        <v>1</v>
+      </c>
+      <c r="D19" s="63">
+        <v>1</v>
+      </c>
+      <c r="E19" s="63">
+        <v>1</v>
+      </c>
       <c r="F19" s="8"/>
-      <c r="G19" s="52"/>
-[...5 lines deleted...]
-      <c r="M19" s="61"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="51"/>
+      <c r="I19" s="51"/>
+      <c r="J19" s="51"/>
+      <c r="K19" s="51"/>
+      <c r="L19" s="51"/>
+      <c r="M19" s="58"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="61">
-[...2 lines deleted...]
-      <c r="C20" s="66">
+      <c r="B20" s="58">
+        <v>2</v>
+      </c>
+      <c r="C20" s="63">
         <v>5</v>
       </c>
-      <c r="D20" s="66">
+      <c r="D20" s="63">
         <v>7</v>
       </c>
-      <c r="E20" s="45"/>
+      <c r="E20" s="63">
+        <v>9</v>
+      </c>
       <c r="F20" s="8"/>
-      <c r="G20" s="52"/>
-[...5 lines deleted...]
-      <c r="M20" s="61"/>
+      <c r="G20" s="49"/>
+      <c r="H20" s="51"/>
+      <c r="I20" s="51"/>
+      <c r="J20" s="51"/>
+      <c r="K20" s="51"/>
+      <c r="L20" s="51"/>
+      <c r="M20" s="58"/>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
-      <c r="J21" s="58"/>
+      <c r="J21" s="55"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="8">
         <v>1</v>
       </c>
-      <c r="D22" s="66">
-[...2 lines deleted...]
-      <c r="E22" s="45"/>
+      <c r="D22" s="63">
+        <v>1</v>
+      </c>
+      <c r="E22" s="63">
+        <v>2</v>
+      </c>
       <c r="F22" s="8"/>
-      <c r="G22" s="52"/>
-[...5 lines deleted...]
-      <c r="M22" s="61"/>
+      <c r="G22" s="49"/>
+      <c r="H22" s="51"/>
+      <c r="I22" s="51"/>
+      <c r="J22" s="51"/>
+      <c r="K22" s="51"/>
+      <c r="L22" s="51"/>
+      <c r="M22" s="58"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="57" t="s">
+      <c r="A23" s="54" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="E23" s="9"/>
+      <c r="E23" s="8" t="s">
+        <v>1</v>
+      </c>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
-      <c r="I23" s="54"/>
-[...3 lines deleted...]
-      <c r="M23" s="61"/>
+      <c r="I23" s="51"/>
+      <c r="J23" s="51"/>
+      <c r="K23" s="51"/>
+      <c r="L23" s="51"/>
+      <c r="M23" s="58"/>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="8">
         <v>1</v>
       </c>
-      <c r="D24" s="66">
-[...2 lines deleted...]
-      <c r="E24" s="45"/>
+      <c r="D24" s="63">
+        <v>1</v>
+      </c>
+      <c r="E24" s="63">
+        <v>2</v>
+      </c>
       <c r="F24" s="8"/>
-      <c r="G24" s="52"/>
-[...5 lines deleted...]
-      <c r="M24" s="61"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="51"/>
+      <c r="I24" s="51"/>
+      <c r="J24" s="51"/>
+      <c r="K24" s="51"/>
+      <c r="L24" s="51"/>
+      <c r="M24" s="58"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="7"/>
       <c r="M25" s="18"/>
     </row>
     <row r="26" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="61">
+      <c r="B26" s="58">
         <v>369</v>
       </c>
       <c r="C26" s="8">
         <v>803</v>
       </c>
-      <c r="D26" s="66">
+      <c r="D26" s="63">
         <v>1236</v>
       </c>
-      <c r="E26" s="45"/>
+      <c r="E26" s="63">
+        <v>1670</v>
+      </c>
       <c r="F26" s="8"/>
-      <c r="G26" s="52"/>
-[...5 lines deleted...]
-      <c r="M26" s="61"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="51"/>
+      <c r="I26" s="51"/>
+      <c r="J26" s="51"/>
+      <c r="K26" s="51"/>
+      <c r="L26" s="51"/>
+      <c r="M26" s="58"/>
     </row>
     <row r="27" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="61">
+      <c r="B27" s="58">
         <v>186</v>
       </c>
       <c r="C27" s="8">
         <v>464</v>
       </c>
-      <c r="D27" s="66">
+      <c r="D27" s="63">
         <v>742</v>
       </c>
-      <c r="E27" s="45"/>
+      <c r="E27" s="63">
+        <v>1020</v>
+      </c>
       <c r="F27" s="8"/>
-      <c r="G27" s="52"/>
-[...5 lines deleted...]
-      <c r="M27" s="61"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="58"/>
     </row>
     <row r="28" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B28" s="61">
+      <c r="B28" s="58">
         <v>183</v>
       </c>
       <c r="C28" s="8">
         <v>338</v>
       </c>
-      <c r="D28" s="66">
+      <c r="D28" s="63">
         <v>494</v>
       </c>
-      <c r="E28" s="45"/>
+      <c r="E28" s="63">
+        <v>650</v>
+      </c>
       <c r="F28" s="8"/>
-      <c r="G28" s="52"/>
-[...5 lines deleted...]
-      <c r="M28" s="61"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="51"/>
+      <c r="I28" s="51"/>
+      <c r="J28" s="51"/>
+      <c r="K28" s="51"/>
+      <c r="L28" s="51"/>
+      <c r="M28" s="58"/>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
-      <c r="J29" s="54"/>
-      <c r="K29" s="54"/>
+      <c r="J29" s="51"/>
+      <c r="K29" s="51"/>
       <c r="L29" s="7"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="61">
+      <c r="B30" s="58">
         <v>964</v>
       </c>
       <c r="C30" s="8">
         <v>2142</v>
       </c>
-      <c r="D30" s="66">
+      <c r="D30" s="63">
         <v>3320</v>
       </c>
-      <c r="E30" s="45"/>
+      <c r="E30" s="63">
+        <v>4498</v>
+      </c>
       <c r="F30" s="8"/>
-      <c r="G30" s="52"/>
-[...5 lines deleted...]
-      <c r="M30" s="61"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="51"/>
+      <c r="I30" s="51"/>
+      <c r="J30" s="51"/>
+      <c r="K30" s="51"/>
+      <c r="L30" s="51"/>
+      <c r="M30" s="58"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="61">
+      <c r="B31" s="58">
         <v>443</v>
       </c>
       <c r="C31" s="8">
         <v>878</v>
       </c>
-      <c r="D31" s="66">
+      <c r="D31" s="63">
         <v>1314</v>
       </c>
-      <c r="E31" s="45"/>
+      <c r="E31" s="63">
+        <v>1749</v>
+      </c>
       <c r="F31" s="8"/>
-      <c r="G31" s="52"/>
-[...5 lines deleted...]
-      <c r="M31" s="61"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="51"/>
+      <c r="I31" s="51"/>
+      <c r="J31" s="51"/>
+      <c r="K31" s="51"/>
+      <c r="L31" s="51"/>
+      <c r="M31" s="58"/>
     </row>
     <row r="32" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B32" s="61">
+      <c r="B32" s="58">
         <v>522</v>
       </c>
       <c r="C32" s="8">
         <v>1264</v>
       </c>
-      <c r="D32" s="66">
+      <c r="D32" s="63">
         <v>2006</v>
       </c>
-      <c r="E32" s="45"/>
+      <c r="E32" s="63">
+        <v>2749</v>
+      </c>
       <c r="F32" s="8"/>
-      <c r="G32" s="52"/>
-[...5 lines deleted...]
-      <c r="M32" s="61"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="51"/>
+      <c r="I32" s="51"/>
+      <c r="J32" s="51"/>
+      <c r="K32" s="51"/>
+      <c r="L32" s="51"/>
+      <c r="M32" s="58"/>
     </row>
     <row r="33" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="8"/>
       <c r="L33" s="7"/>
       <c r="M33" s="8"/>
     </row>
     <row r="34" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="61">
+      <c r="B34" s="58">
         <v>133</v>
       </c>
       <c r="C34" s="8">
         <v>303</v>
       </c>
-      <c r="D34" s="66">
+      <c r="D34" s="63">
         <v>481</v>
       </c>
-      <c r="E34" s="45"/>
+      <c r="E34" s="63">
+        <v>716</v>
+      </c>
       <c r="F34" s="8"/>
-      <c r="G34" s="52"/>
-[...5 lines deleted...]
-      <c r="M34" s="61"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="51"/>
+      <c r="I34" s="51"/>
+      <c r="J34" s="51"/>
+      <c r="K34" s="51"/>
+      <c r="L34" s="51"/>
+      <c r="M34" s="58"/>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B35" s="61">
+      <c r="B35" s="58">
         <v>130</v>
       </c>
       <c r="C35" s="8">
         <v>296</v>
       </c>
-      <c r="D35" s="66">
+      <c r="D35" s="63">
         <v>471</v>
       </c>
-      <c r="E35" s="45"/>
+      <c r="E35" s="63">
+        <v>702</v>
+      </c>
       <c r="F35" s="8"/>
-      <c r="G35" s="52"/>
-[...5 lines deleted...]
-      <c r="M35" s="61"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="51"/>
+      <c r="I35" s="51"/>
+      <c r="J35" s="51"/>
+      <c r="K35" s="51"/>
+      <c r="L35" s="51"/>
+      <c r="M35" s="58"/>
     </row>
     <row r="36" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B36" s="61">
+      <c r="B36" s="58">
         <v>3</v>
       </c>
       <c r="C36" s="8">
         <v>5</v>
       </c>
-      <c r="D36" s="66">
+      <c r="D36" s="63">
         <v>8</v>
       </c>
-      <c r="E36" s="45"/>
+      <c r="E36" s="63">
+        <v>10</v>
+      </c>
       <c r="F36" s="8"/>
-      <c r="G36" s="52"/>
-[...5 lines deleted...]
-      <c r="M36" s="61"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="51"/>
+      <c r="I36" s="51"/>
+      <c r="J36" s="51"/>
+      <c r="K36" s="51"/>
+      <c r="L36" s="51"/>
+      <c r="M36" s="58"/>
     </row>
     <row r="37" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="61">
+      <c r="B37" s="58">
         <v>1</v>
       </c>
       <c r="C37" s="8">
         <v>2</v>
       </c>
-      <c r="D37" s="66">
+      <c r="D37" s="63">
         <v>3</v>
       </c>
-      <c r="E37" s="45"/>
+      <c r="E37" s="63">
+        <v>4</v>
+      </c>
       <c r="F37" s="8"/>
-      <c r="G37" s="52"/>
-[...5 lines deleted...]
-      <c r="M37" s="61"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="51"/>
+      <c r="I37" s="51"/>
+      <c r="J37" s="51"/>
+      <c r="K37" s="51"/>
+      <c r="L37" s="51"/>
+      <c r="M37" s="58"/>
     </row>
     <row r="38" spans="1:13" s="3" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="8"/>
       <c r="K38" s="11"/>
       <c r="L38" s="8"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="10">
         <v>1</v>
       </c>
       <c r="C39" s="8">
         <v>1</v>
       </c>
-      <c r="D39" s="66">
-[...2 lines deleted...]
-      <c r="E39" s="45"/>
+      <c r="D39" s="63">
+        <v>1</v>
+      </c>
+      <c r="E39" s="63">
+        <v>1</v>
+      </c>
       <c r="F39" s="8"/>
-      <c r="G39" s="52"/>
-[...5 lines deleted...]
-      <c r="M39" s="61"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="51"/>
+      <c r="I39" s="51"/>
+      <c r="J39" s="51"/>
+      <c r="K39" s="51"/>
+      <c r="L39" s="51"/>
+      <c r="M39" s="58"/>
     </row>
     <row r="40" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="10">
         <v>1</v>
       </c>
       <c r="C40" s="8">
         <v>1</v>
       </c>
-      <c r="D40" s="66">
-[...2 lines deleted...]
-      <c r="E40" s="45"/>
+      <c r="D40" s="63">
+        <v>1</v>
+      </c>
+      <c r="E40" s="63">
+        <v>1</v>
+      </c>
       <c r="F40" s="8"/>
-      <c r="G40" s="52"/>
-[...5 lines deleted...]
-      <c r="M40" s="61"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="51"/>
+      <c r="I40" s="51"/>
+      <c r="J40" s="51"/>
+      <c r="K40" s="51"/>
+      <c r="L40" s="51"/>
+      <c r="M40" s="58"/>
     </row>
     <row r="41" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="11"/>
     </row>
     <row r="42" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B42" s="61">
+      <c r="B42" s="58">
         <v>15874</v>
       </c>
       <c r="C42" s="8">
         <v>34619</v>
       </c>
-      <c r="D42" s="66">
+      <c r="D42" s="63">
         <v>56784</v>
       </c>
-      <c r="E42" s="45"/>
+      <c r="E42" s="63">
+        <v>79242</v>
+      </c>
       <c r="F42" s="8"/>
-      <c r="G42" s="52"/>
-[...5 lines deleted...]
-      <c r="M42" s="61"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="51"/>
+      <c r="I42" s="51"/>
+      <c r="J42" s="51"/>
+      <c r="K42" s="51"/>
+      <c r="L42" s="51"/>
+      <c r="M42" s="58"/>
     </row>
     <row r="43" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B43" s="61">
+      <c r="B43" s="58">
         <v>15498</v>
       </c>
       <c r="C43" s="8">
         <v>31886</v>
       </c>
-      <c r="D43" s="66">
+      <c r="D43" s="63">
         <v>51693</v>
       </c>
-      <c r="E43" s="45"/>
+      <c r="E43" s="63">
+        <v>71793</v>
+      </c>
       <c r="F43" s="8"/>
-      <c r="G43" s="52"/>
-[...5 lines deleted...]
-      <c r="M43" s="61"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="51"/>
+      <c r="I43" s="51"/>
+      <c r="J43" s="51"/>
+      <c r="K43" s="51"/>
+      <c r="L43" s="51"/>
+      <c r="M43" s="58"/>
     </row>
     <row r="44" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="48" t="s">
+      <c r="A44" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="B44" s="61">
+      <c r="B44" s="58">
         <v>363</v>
       </c>
       <c r="C44" s="8">
         <v>858</v>
       </c>
-      <c r="D44" s="66">
+      <c r="D44" s="63">
         <v>1353</v>
       </c>
-      <c r="E44" s="45"/>
+      <c r="E44" s="63">
+        <v>1848</v>
+      </c>
       <c r="F44" s="8"/>
-      <c r="G44" s="52"/>
-[...5 lines deleted...]
-      <c r="M44" s="61"/>
+      <c r="G44" s="49"/>
+      <c r="H44" s="51"/>
+      <c r="I44" s="51"/>
+      <c r="J44" s="51"/>
+      <c r="K44" s="51"/>
+      <c r="L44" s="51"/>
+      <c r="M44" s="58"/>
     </row>
     <row r="45" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B45" s="61">
+      <c r="B45" s="58">
         <v>13</v>
       </c>
       <c r="C45" s="8">
         <v>1875</v>
       </c>
-      <c r="D45" s="66">
+      <c r="D45" s="63">
         <v>3738</v>
       </c>
-      <c r="E45" s="45"/>
+      <c r="E45" s="63">
+        <v>5601</v>
+      </c>
       <c r="F45" s="8"/>
-      <c r="G45" s="52"/>
-[...5 lines deleted...]
-      <c r="M45" s="61"/>
+      <c r="G45" s="49"/>
+      <c r="H45" s="51"/>
+      <c r="I45" s="51"/>
+      <c r="J45" s="51"/>
+      <c r="K45" s="51"/>
+      <c r="L45" s="51"/>
+      <c r="M45" s="58"/>
     </row>
     <row r="46" spans="1:13" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="8"/>
       <c r="L46" s="7"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B47" s="61">
+      <c r="B47" s="58">
         <v>15826</v>
       </c>
       <c r="C47" s="8">
         <v>32543</v>
       </c>
-      <c r="D47" s="66">
+      <c r="D47" s="63">
         <v>52668</v>
       </c>
-      <c r="E47" s="45"/>
+      <c r="E47" s="63">
+        <v>73085</v>
+      </c>
       <c r="F47" s="8"/>
-      <c r="G47" s="52"/>
-[...5 lines deleted...]
-      <c r="M47" s="61"/>
+      <c r="G47" s="49"/>
+      <c r="H47" s="51"/>
+      <c r="I47" s="51"/>
+      <c r="J47" s="51"/>
+      <c r="K47" s="51"/>
+      <c r="L47" s="51"/>
+      <c r="M47" s="58"/>
     </row>
     <row r="48" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B48" s="61">
+      <c r="B48" s="58">
         <v>15450</v>
       </c>
       <c r="C48" s="8">
         <v>29810</v>
       </c>
-      <c r="D48" s="66">
+      <c r="D48" s="63">
         <v>47577</v>
       </c>
-      <c r="E48" s="45"/>
+      <c r="E48" s="63">
+        <v>65636</v>
+      </c>
       <c r="F48" s="8"/>
-      <c r="G48" s="52"/>
-[...5 lines deleted...]
-      <c r="M48" s="61"/>
+      <c r="G48" s="49"/>
+      <c r="H48" s="51"/>
+      <c r="I48" s="51"/>
+      <c r="J48" s="51"/>
+      <c r="K48" s="51"/>
+      <c r="L48" s="51"/>
+      <c r="M48" s="58"/>
     </row>
     <row r="49" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="48" t="s">
+      <c r="A49" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="B49" s="61">
+      <c r="B49" s="58">
         <v>363</v>
       </c>
       <c r="C49" s="8">
         <v>858</v>
       </c>
-      <c r="D49" s="66">
+      <c r="D49" s="63">
         <v>1353</v>
       </c>
-      <c r="E49" s="45"/>
+      <c r="E49" s="63">
+        <v>1848</v>
+      </c>
       <c r="F49" s="8"/>
-      <c r="G49" s="52"/>
-[...5 lines deleted...]
-      <c r="M49" s="61"/>
+      <c r="G49" s="49"/>
+      <c r="H49" s="51"/>
+      <c r="I49" s="51"/>
+      <c r="J49" s="51"/>
+      <c r="K49" s="51"/>
+      <c r="L49" s="51"/>
+      <c r="M49" s="58"/>
     </row>
     <row r="50" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B50" s="61">
+      <c r="B50" s="58">
         <v>13</v>
       </c>
       <c r="C50" s="8">
         <v>1875</v>
       </c>
-      <c r="D50" s="66">
+      <c r="D50" s="63">
         <v>3738</v>
       </c>
-      <c r="E50" s="45"/>
+      <c r="E50" s="63">
+        <v>5601</v>
+      </c>
       <c r="F50" s="8"/>
-      <c r="G50" s="52"/>
-[...5 lines deleted...]
-      <c r="M50" s="61"/>
+      <c r="G50" s="49"/>
+      <c r="H50" s="51"/>
+      <c r="I50" s="51"/>
+      <c r="J50" s="51"/>
+      <c r="K50" s="51"/>
+      <c r="L50" s="51"/>
+      <c r="M50" s="58"/>
     </row>
     <row r="51" spans="1:13" s="3" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="11"/>
       <c r="K51" s="8"/>
       <c r="L51" s="11"/>
       <c r="M51" s="18"/>
     </row>
     <row r="52" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B52" s="61">
+      <c r="B52" s="58">
         <v>513</v>
       </c>
       <c r="C52" s="8">
         <v>973</v>
       </c>
-      <c r="D52" s="66">
+      <c r="D52" s="63">
         <v>1433</v>
       </c>
-      <c r="E52" s="45"/>
+      <c r="E52" s="63">
+        <v>1894</v>
+      </c>
       <c r="F52" s="8"/>
-      <c r="G52" s="52"/>
-[...5 lines deleted...]
-      <c r="M52" s="61"/>
+      <c r="G52" s="49"/>
+      <c r="H52" s="51"/>
+      <c r="I52" s="51"/>
+      <c r="J52" s="51"/>
+      <c r="K52" s="51"/>
+      <c r="L52" s="51"/>
+      <c r="M52" s="58"/>
     </row>
     <row r="53" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B53" s="61">
+      <c r="B53" s="58">
         <v>7</v>
       </c>
       <c r="C53" s="8">
         <v>15</v>
       </c>
-      <c r="D53" s="66">
+      <c r="D53" s="63">
         <v>23</v>
       </c>
-      <c r="E53" s="45"/>
+      <c r="E53" s="63">
+        <v>30</v>
+      </c>
       <c r="F53" s="8"/>
-      <c r="G53" s="52"/>
-[...5 lines deleted...]
-      <c r="M53" s="61"/>
+      <c r="G53" s="49"/>
+      <c r="H53" s="51"/>
+      <c r="I53" s="51"/>
+      <c r="J53" s="51"/>
+      <c r="K53" s="51"/>
+      <c r="L53" s="51"/>
+      <c r="M53" s="58"/>
     </row>
     <row r="54" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B54" s="61">
+      <c r="B54" s="58">
         <v>1</v>
       </c>
       <c r="C54" s="8">
         <v>2</v>
       </c>
-      <c r="D54" s="66">
+      <c r="D54" s="63">
         <v>3</v>
       </c>
-      <c r="E54" s="45"/>
+      <c r="E54" s="63">
+        <v>4</v>
+      </c>
       <c r="F54" s="8"/>
-      <c r="G54" s="52"/>
-[...5 lines deleted...]
-      <c r="M54" s="61"/>
+      <c r="G54" s="49"/>
+      <c r="H54" s="51"/>
+      <c r="I54" s="51"/>
+      <c r="J54" s="51"/>
+      <c r="K54" s="51"/>
+      <c r="L54" s="51"/>
+      <c r="M54" s="58"/>
     </row>
     <row r="55" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B55" s="61">
+      <c r="B55" s="58">
         <v>74</v>
       </c>
       <c r="C55" s="8">
         <v>147</v>
       </c>
-      <c r="D55" s="66">
+      <c r="D55" s="63">
         <v>221</v>
       </c>
-      <c r="E55" s="45"/>
+      <c r="E55" s="63">
+        <v>295</v>
+      </c>
       <c r="F55" s="8"/>
-      <c r="G55" s="52"/>
-[...5 lines deleted...]
-      <c r="M55" s="61"/>
+      <c r="G55" s="49"/>
+      <c r="H55" s="51"/>
+      <c r="I55" s="51"/>
+      <c r="J55" s="51"/>
+      <c r="K55" s="51"/>
+      <c r="L55" s="51"/>
+      <c r="M55" s="58"/>
     </row>
     <row r="56" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B56" s="61">
+      <c r="B56" s="58">
         <v>366</v>
       </c>
       <c r="C56" s="8">
         <v>678</v>
       </c>
-      <c r="D56" s="66">
+      <c r="D56" s="63">
         <v>990</v>
       </c>
-      <c r="E56" s="45"/>
+      <c r="E56" s="63">
+        <v>1302</v>
+      </c>
       <c r="F56" s="8"/>
-      <c r="G56" s="52"/>
-[...5 lines deleted...]
-      <c r="M56" s="61"/>
+      <c r="G56" s="49"/>
+      <c r="H56" s="51"/>
+      <c r="I56" s="51"/>
+      <c r="J56" s="51"/>
+      <c r="K56" s="51"/>
+      <c r="L56" s="51"/>
+      <c r="M56" s="58"/>
     </row>
     <row r="57" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B57" s="61">
+      <c r="B57" s="58">
         <v>65</v>
       </c>
       <c r="C57" s="8">
         <v>131</v>
       </c>
-      <c r="D57" s="66">
+      <c r="D57" s="63">
         <v>197</v>
       </c>
-      <c r="E57" s="45"/>
+      <c r="E57" s="63">
+        <v>263</v>
+      </c>
       <c r="F57" s="8"/>
-      <c r="G57" s="52"/>
-[...5 lines deleted...]
-      <c r="M57" s="61"/>
+      <c r="G57" s="49"/>
+      <c r="H57" s="51"/>
+      <c r="I57" s="51"/>
+      <c r="J57" s="51"/>
+      <c r="K57" s="51"/>
+      <c r="L57" s="51"/>
+      <c r="M57" s="58"/>
     </row>
     <row r="58" spans="1:13" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
-      <c r="J58" s="58"/>
+      <c r="J58" s="55"/>
       <c r="K58" s="8"/>
       <c r="L58" s="8"/>
       <c r="M58" s="8"/>
     </row>
     <row r="59" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B59" s="61">
+      <c r="B59" s="58">
         <v>20</v>
       </c>
       <c r="C59" s="8">
         <v>39</v>
       </c>
-      <c r="D59" s="66">
+      <c r="D59" s="63">
         <v>58</v>
       </c>
-      <c r="E59" s="45"/>
+      <c r="E59" s="63">
+        <v>78</v>
+      </c>
       <c r="F59" s="8"/>
-      <c r="G59" s="52"/>
-[...5 lines deleted...]
-      <c r="M59" s="61"/>
+      <c r="G59" s="49"/>
+      <c r="H59" s="51"/>
+      <c r="I59" s="51"/>
+      <c r="J59" s="51"/>
+      <c r="K59" s="51"/>
+      <c r="L59" s="51"/>
+      <c r="M59" s="58"/>
     </row>
     <row r="60" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B60" s="61">
+      <c r="B60" s="58">
         <v>4</v>
       </c>
       <c r="C60" s="8">
         <v>6</v>
       </c>
-      <c r="D60" s="66">
+      <c r="D60" s="63">
         <v>8</v>
       </c>
-      <c r="E60" s="45"/>
+      <c r="E60" s="63">
+        <v>11</v>
+      </c>
       <c r="F60" s="8"/>
-      <c r="G60" s="52"/>
-[...5 lines deleted...]
-      <c r="M60" s="61"/>
+      <c r="G60" s="49"/>
+      <c r="H60" s="51"/>
+      <c r="I60" s="51"/>
+      <c r="J60" s="51"/>
+      <c r="K60" s="51"/>
+      <c r="L60" s="51"/>
+      <c r="M60" s="58"/>
     </row>
     <row r="61" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="B61" s="61">
+      <c r="B61" s="58">
         <v>0</v>
       </c>
       <c r="C61" s="8">
         <v>0</v>
       </c>
-      <c r="D61" s="66">
+      <c r="D61" s="63">
         <v>0</v>
       </c>
-      <c r="E61" s="45"/>
+      <c r="E61" s="63">
+        <v>0</v>
+      </c>
       <c r="F61" s="8"/>
-      <c r="G61" s="52"/>
-[...5 lines deleted...]
-      <c r="M61" s="61"/>
+      <c r="G61" s="49"/>
+      <c r="H61" s="51"/>
+      <c r="I61" s="51"/>
+      <c r="J61" s="51"/>
+      <c r="K61" s="51"/>
+      <c r="L61" s="51"/>
+      <c r="M61" s="58"/>
     </row>
     <row r="62" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B62" s="61">
+      <c r="B62" s="58">
         <v>11</v>
       </c>
       <c r="C62" s="8">
         <v>22</v>
       </c>
-      <c r="D62" s="66">
+      <c r="D62" s="63">
         <v>32</v>
       </c>
-      <c r="E62" s="45"/>
+      <c r="E62" s="63">
+        <v>43</v>
+      </c>
       <c r="F62" s="8"/>
-      <c r="G62" s="52"/>
-[...5 lines deleted...]
-      <c r="M62" s="61"/>
+      <c r="G62" s="49"/>
+      <c r="H62" s="51"/>
+      <c r="I62" s="51"/>
+      <c r="J62" s="51"/>
+      <c r="K62" s="51"/>
+      <c r="L62" s="51"/>
+      <c r="M62" s="58"/>
     </row>
     <row r="63" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="B63" s="61">
+      <c r="B63" s="58">
         <v>0</v>
       </c>
       <c r="C63" s="8">
         <v>0</v>
       </c>
-      <c r="D63" s="66">
+      <c r="D63" s="63">
         <v>0</v>
       </c>
-      <c r="E63" s="45"/>
+      <c r="E63" s="63">
+        <v>0</v>
+      </c>
       <c r="F63" s="8"/>
-      <c r="G63" s="52"/>
-[...5 lines deleted...]
-      <c r="M63" s="61"/>
+      <c r="G63" s="49"/>
+      <c r="H63" s="51"/>
+      <c r="I63" s="51"/>
+      <c r="J63" s="51"/>
+      <c r="K63" s="51"/>
+      <c r="L63" s="51"/>
+      <c r="M63" s="58"/>
     </row>
     <row r="64" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B64" s="61">
+      <c r="B64" s="58">
         <v>5</v>
       </c>
       <c r="C64" s="8">
         <v>11</v>
       </c>
-      <c r="D64" s="66">
+      <c r="D64" s="63">
         <v>17</v>
       </c>
-      <c r="E64" s="45"/>
+      <c r="E64" s="63">
+        <v>23</v>
+      </c>
       <c r="F64" s="8"/>
-      <c r="G64" s="52"/>
-[...5 lines deleted...]
-      <c r="M64" s="61"/>
+      <c r="G64" s="49"/>
+      <c r="H64" s="51"/>
+      <c r="I64" s="51"/>
+      <c r="J64" s="51"/>
+      <c r="K64" s="51"/>
+      <c r="L64" s="51"/>
+      <c r="M64" s="58"/>
     </row>
     <row r="65" spans="1:13" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="7"/>
       <c r="D65" s="7"/>
       <c r="E65" s="7"/>
       <c r="F65" s="7"/>
       <c r="G65" s="7"/>
       <c r="H65" s="11"/>
       <c r="I65" s="11"/>
-      <c r="J65" s="58"/>
+      <c r="J65" s="55"/>
       <c r="K65" s="8"/>
       <c r="L65" s="8"/>
       <c r="M65" s="8"/>
     </row>
     <row r="66" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B66" s="61">
+      <c r="B66" s="58">
         <v>30</v>
       </c>
       <c r="C66" s="8">
         <v>63</v>
       </c>
-      <c r="D66" s="66">
+      <c r="D66" s="63">
         <v>95</v>
       </c>
-      <c r="E66" s="45"/>
+      <c r="E66" s="63">
+        <v>128</v>
+      </c>
       <c r="F66" s="8"/>
-      <c r="G66" s="52"/>
-[...5 lines deleted...]
-      <c r="M66" s="61"/>
+      <c r="G66" s="49"/>
+      <c r="H66" s="51"/>
+      <c r="I66" s="51"/>
+      <c r="J66" s="51"/>
+      <c r="K66" s="51"/>
+      <c r="L66" s="51"/>
+      <c r="M66" s="58"/>
     </row>
     <row r="67" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B67" s="61">
+      <c r="B67" s="58">
         <v>1</v>
       </c>
       <c r="C67" s="8">
         <v>5</v>
       </c>
-      <c r="D67" s="66">
+      <c r="D67" s="63">
         <v>9</v>
       </c>
-      <c r="E67" s="45"/>
+      <c r="E67" s="63">
+        <v>13</v>
+      </c>
       <c r="F67" s="8"/>
-      <c r="G67" s="52"/>
-[...5 lines deleted...]
-      <c r="M67" s="61"/>
+      <c r="G67" s="49"/>
+      <c r="H67" s="51"/>
+      <c r="I67" s="51"/>
+      <c r="J67" s="51"/>
+      <c r="K67" s="51"/>
+      <c r="L67" s="51"/>
+      <c r="M67" s="58"/>
     </row>
     <row r="68" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B68" s="61">
+      <c r="B68" s="58">
         <v>15</v>
       </c>
       <c r="C68" s="8">
         <v>30</v>
       </c>
-      <c r="D68" s="66">
+      <c r="D68" s="63">
         <v>46</v>
       </c>
-      <c r="E68" s="45"/>
+      <c r="E68" s="63">
+        <v>61</v>
+      </c>
       <c r="F68" s="8"/>
-      <c r="G68" s="52"/>
-[...5 lines deleted...]
-      <c r="M68" s="61"/>
+      <c r="G68" s="49"/>
+      <c r="H68" s="51"/>
+      <c r="I68" s="51"/>
+      <c r="J68" s="51"/>
+      <c r="K68" s="51"/>
+      <c r="L68" s="51"/>
+      <c r="M68" s="58"/>
     </row>
     <row r="69" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B69" s="61">
+      <c r="B69" s="58">
         <v>4</v>
       </c>
       <c r="C69" s="8">
         <v>7</v>
       </c>
-      <c r="D69" s="66">
+      <c r="D69" s="63">
         <v>11</v>
       </c>
-      <c r="E69" s="45"/>
+      <c r="E69" s="63">
+        <v>14</v>
+      </c>
       <c r="F69" s="8"/>
-      <c r="G69" s="52"/>
-[...5 lines deleted...]
-      <c r="M69" s="61"/>
+      <c r="G69" s="49"/>
+      <c r="H69" s="51"/>
+      <c r="I69" s="51"/>
+      <c r="J69" s="51"/>
+      <c r="K69" s="51"/>
+      <c r="L69" s="51"/>
+      <c r="M69" s="58"/>
     </row>
     <row r="70" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B70" s="61">
+      <c r="B70" s="58">
         <v>10</v>
       </c>
       <c r="C70" s="8">
         <v>20</v>
       </c>
-      <c r="D70" s="66">
+      <c r="D70" s="63">
         <v>30</v>
       </c>
-      <c r="E70" s="45"/>
+      <c r="E70" s="63">
+        <v>41</v>
+      </c>
       <c r="F70" s="8"/>
-      <c r="G70" s="52"/>
-[...5 lines deleted...]
-      <c r="M70" s="61"/>
+      <c r="G70" s="49"/>
+      <c r="H70" s="51"/>
+      <c r="I70" s="51"/>
+      <c r="J70" s="51"/>
+      <c r="K70" s="51"/>
+      <c r="L70" s="51"/>
+      <c r="M70" s="58"/>
     </row>
     <row r="71" spans="1:13" s="3" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="7"/>
       <c r="D71" s="7"/>
       <c r="E71" s="7"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7"/>
       <c r="H71" s="7"/>
       <c r="I71" s="7"/>
       <c r="J71" s="7"/>
       <c r="K71" s="8"/>
       <c r="L71" s="7"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B72" s="61">
+      <c r="B72" s="58">
         <v>27</v>
       </c>
       <c r="C72" s="8">
         <v>55</v>
       </c>
-      <c r="D72" s="66">
+      <c r="D72" s="63">
         <v>83</v>
       </c>
-      <c r="E72" s="45"/>
+      <c r="E72" s="63">
+        <v>111</v>
+      </c>
       <c r="F72" s="8"/>
-      <c r="G72" s="52"/>
-[...5 lines deleted...]
-      <c r="M72" s="61"/>
+      <c r="G72" s="49"/>
+      <c r="H72" s="51"/>
+      <c r="I72" s="51"/>
+      <c r="J72" s="51"/>
+      <c r="K72" s="51"/>
+      <c r="L72" s="51"/>
+      <c r="M72" s="58"/>
     </row>
     <row r="73" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B73" s="61">
+      <c r="B73" s="58">
         <v>1</v>
       </c>
       <c r="C73" s="8">
         <v>2</v>
       </c>
-      <c r="D73" s="66">
+      <c r="D73" s="63">
         <v>3</v>
       </c>
-      <c r="E73" s="45"/>
+      <c r="E73" s="63">
+        <v>4</v>
+      </c>
       <c r="F73" s="8"/>
-      <c r="G73" s="52"/>
-[...5 lines deleted...]
-      <c r="M73" s="61"/>
+      <c r="G73" s="49"/>
+      <c r="H73" s="51"/>
+      <c r="I73" s="51"/>
+      <c r="J73" s="51"/>
+      <c r="K73" s="51"/>
+      <c r="L73" s="51"/>
+      <c r="M73" s="58"/>
     </row>
     <row r="74" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B74" s="61">
+      <c r="B74" s="58">
         <v>13</v>
       </c>
       <c r="C74" s="8">
         <v>27</v>
       </c>
-      <c r="D74" s="66">
+      <c r="D74" s="63">
         <v>40</v>
       </c>
-      <c r="E74" s="45"/>
+      <c r="E74" s="63">
+        <v>54</v>
+      </c>
       <c r="F74" s="8"/>
-      <c r="G74" s="52"/>
-[...5 lines deleted...]
-      <c r="M74" s="61"/>
+      <c r="G74" s="49"/>
+      <c r="H74" s="51"/>
+      <c r="I74" s="51"/>
+      <c r="J74" s="51"/>
+      <c r="K74" s="51"/>
+      <c r="L74" s="51"/>
+      <c r="M74" s="58"/>
     </row>
     <row r="75" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B75" s="61">
+      <c r="B75" s="58">
         <v>3</v>
       </c>
       <c r="C75" s="8">
         <v>7</v>
       </c>
-      <c r="D75" s="66">
+      <c r="D75" s="63">
         <v>10</v>
       </c>
-      <c r="E75" s="45"/>
+      <c r="E75" s="63">
+        <v>13</v>
+      </c>
       <c r="F75" s="8"/>
-      <c r="G75" s="52"/>
-[...5 lines deleted...]
-      <c r="M75" s="61"/>
+      <c r="G75" s="49"/>
+      <c r="H75" s="51"/>
+      <c r="I75" s="51"/>
+      <c r="J75" s="51"/>
+      <c r="K75" s="51"/>
+      <c r="L75" s="51"/>
+      <c r="M75" s="58"/>
     </row>
     <row r="76" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B76" s="61">
+      <c r="B76" s="58">
         <v>10</v>
       </c>
       <c r="C76" s="8">
         <v>20</v>
       </c>
-      <c r="D76" s="66">
+      <c r="D76" s="63">
         <v>30</v>
       </c>
-      <c r="E76" s="45"/>
+      <c r="E76" s="63">
+        <v>41</v>
+      </c>
       <c r="F76" s="8"/>
-      <c r="G76" s="52"/>
-[...5 lines deleted...]
-      <c r="M76" s="61"/>
+      <c r="G76" s="49"/>
+      <c r="H76" s="51"/>
+      <c r="I76" s="51"/>
+      <c r="J76" s="51"/>
+      <c r="K76" s="51"/>
+      <c r="L76" s="51"/>
+      <c r="M76" s="58"/>
     </row>
     <row r="77" spans="1:13" s="3" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
       <c r="H77" s="7"/>
       <c r="I77" s="7"/>
-      <c r="J77" s="58"/>
+      <c r="J77" s="55"/>
       <c r="K77" s="8"/>
       <c r="L77" s="8"/>
       <c r="M77" s="8"/>
     </row>
     <row r="78" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B78" s="61">
+      <c r="B78" s="58">
         <v>3</v>
       </c>
       <c r="C78" s="8">
         <v>5</v>
       </c>
-      <c r="D78" s="66">
+      <c r="D78" s="63">
         <v>7</v>
       </c>
-      <c r="E78" s="45"/>
+      <c r="E78" s="63">
+        <v>10</v>
+      </c>
       <c r="F78" s="8"/>
-      <c r="G78" s="52"/>
-[...5 lines deleted...]
-      <c r="M78" s="61"/>
+      <c r="G78" s="49"/>
+      <c r="H78" s="51"/>
+      <c r="I78" s="51"/>
+      <c r="J78" s="51"/>
+      <c r="K78" s="51"/>
+      <c r="L78" s="51"/>
+      <c r="M78" s="58"/>
     </row>
     <row r="79" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B79" s="61">
+      <c r="B79" s="58">
         <v>1</v>
       </c>
       <c r="C79" s="8">
         <v>1</v>
       </c>
-      <c r="D79" s="66">
-[...2 lines deleted...]
-      <c r="E79" s="45"/>
+      <c r="D79" s="63">
+        <v>2</v>
+      </c>
+      <c r="E79" s="63">
+        <v>2</v>
+      </c>
       <c r="F79" s="8"/>
-      <c r="G79" s="52"/>
-[...5 lines deleted...]
-      <c r="M79" s="61"/>
+      <c r="G79" s="49"/>
+      <c r="H79" s="51"/>
+      <c r="I79" s="51"/>
+      <c r="J79" s="51"/>
+      <c r="K79" s="51"/>
+      <c r="L79" s="51"/>
+      <c r="M79" s="58"/>
     </row>
     <row r="80" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B80" s="61">
+      <c r="B80" s="58">
         <v>2</v>
       </c>
       <c r="C80" s="8">
         <v>4</v>
       </c>
-      <c r="D80" s="66">
+      <c r="D80" s="63">
         <v>5</v>
       </c>
-      <c r="E80" s="45"/>
+      <c r="E80" s="63">
+        <v>7</v>
+      </c>
       <c r="F80" s="8"/>
-      <c r="G80" s="52"/>
-[...5 lines deleted...]
-      <c r="M80" s="61"/>
+      <c r="G80" s="49"/>
+      <c r="H80" s="51"/>
+      <c r="I80" s="51"/>
+      <c r="J80" s="51"/>
+      <c r="K80" s="51"/>
+      <c r="L80" s="51"/>
+      <c r="M80" s="58"/>
     </row>
     <row r="81" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B81" s="61">
+      <c r="B81" s="58">
         <v>0</v>
       </c>
       <c r="C81" s="8">
         <v>0</v>
       </c>
-      <c r="D81" s="66">
-[...2 lines deleted...]
-      <c r="E81" s="45"/>
+      <c r="D81" s="63">
+        <v>1</v>
+      </c>
+      <c r="E81" s="63">
+        <v>1</v>
+      </c>
       <c r="F81" s="8"/>
-      <c r="G81" s="52"/>
-[...5 lines deleted...]
-      <c r="M81" s="61"/>
+      <c r="G81" s="49"/>
+      <c r="H81" s="51"/>
+      <c r="I81" s="51"/>
+      <c r="J81" s="51"/>
+      <c r="K81" s="51"/>
+      <c r="L81" s="51"/>
+      <c r="M81" s="58"/>
     </row>
     <row r="82" spans="1:13" s="3" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="7"/>
       <c r="D82" s="7"/>
       <c r="E82" s="7"/>
       <c r="F82" s="7"/>
       <c r="G82" s="7"/>
       <c r="H82" s="7"/>
       <c r="I82" s="7"/>
-      <c r="J82" s="54"/>
-      <c r="K82" s="54"/>
+      <c r="J82" s="51"/>
+      <c r="K82" s="51"/>
       <c r="L82" s="8"/>
       <c r="M82" s="8"/>
     </row>
     <row r="83" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="8">
         <v>2</v>
       </c>
-      <c r="D83" s="66">
+      <c r="D83" s="63">
         <v>5</v>
       </c>
-      <c r="E83" s="45"/>
+      <c r="E83" s="63">
+        <v>7</v>
+      </c>
       <c r="F83" s="8"/>
-      <c r="G83" s="52"/>
-[...5 lines deleted...]
-      <c r="M83" s="61"/>
+      <c r="G83" s="49"/>
+      <c r="H83" s="51"/>
+      <c r="I83" s="51"/>
+      <c r="J83" s="51"/>
+      <c r="K83" s="51"/>
+      <c r="L83" s="51"/>
+      <c r="M83" s="58"/>
     </row>
     <row r="84" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C84" s="8">
         <v>2</v>
       </c>
-      <c r="D84" s="66">
+      <c r="D84" s="63">
         <v>5</v>
       </c>
-      <c r="E84" s="45"/>
+      <c r="E84" s="63">
+        <v>7</v>
+      </c>
       <c r="F84" s="8"/>
-      <c r="G84" s="52"/>
-[...5 lines deleted...]
-      <c r="M84" s="61"/>
+      <c r="G84" s="49"/>
+      <c r="H84" s="51"/>
+      <c r="I84" s="51"/>
+      <c r="J84" s="51"/>
+      <c r="K84" s="51"/>
+      <c r="L84" s="51"/>
+      <c r="M84" s="58"/>
     </row>
     <row r="85" spans="1:13" s="3" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="7"/>
       <c r="D85" s="7"/>
       <c r="E85" s="7"/>
       <c r="F85" s="7"/>
       <c r="G85" s="7"/>
       <c r="H85" s="7"/>
       <c r="I85" s="7"/>
-      <c r="J85" s="58"/>
+      <c r="J85" s="55"/>
       <c r="K85" s="8"/>
       <c r="L85" s="8"/>
       <c r="M85" s="8"/>
     </row>
     <row r="86" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B86" s="61">
+      <c r="B86" s="58">
         <v>4674</v>
       </c>
       <c r="C86" s="8">
         <v>11987</v>
       </c>
-      <c r="D86" s="66">
+      <c r="D86" s="63">
         <v>19522</v>
       </c>
-      <c r="E86" s="45"/>
+      <c r="E86" s="63">
+        <v>25443</v>
+      </c>
       <c r="F86" s="8"/>
-      <c r="G86" s="52"/>
-[...5 lines deleted...]
-      <c r="M86" s="61"/>
+      <c r="G86" s="49"/>
+      <c r="H86" s="51"/>
+      <c r="I86" s="51"/>
+      <c r="J86" s="51"/>
+      <c r="K86" s="51"/>
+      <c r="L86" s="51"/>
+      <c r="M86" s="58"/>
     </row>
     <row r="87" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B87" s="61">
+      <c r="B87" s="58">
         <v>4357</v>
       </c>
       <c r="C87" s="8">
         <v>11352</v>
       </c>
-      <c r="D87" s="66">
+      <c r="D87" s="63">
         <v>18568</v>
       </c>
-      <c r="E87" s="45"/>
+      <c r="E87" s="63">
+        <v>24171</v>
+      </c>
       <c r="F87" s="8"/>
-      <c r="G87" s="52"/>
-[...5 lines deleted...]
-      <c r="M87" s="61"/>
+      <c r="G87" s="49"/>
+      <c r="H87" s="51"/>
+      <c r="I87" s="51"/>
+      <c r="J87" s="51"/>
+      <c r="K87" s="51"/>
+      <c r="L87" s="51"/>
+      <c r="M87" s="58"/>
     </row>
     <row r="88" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="B88" s="61">
+      <c r="B88" s="58">
         <v>21</v>
       </c>
       <c r="C88" s="8">
         <v>42</v>
       </c>
-      <c r="D88" s="66">
+      <c r="D88" s="63">
         <v>62</v>
       </c>
-      <c r="E88" s="45"/>
+      <c r="E88" s="63">
+        <v>83</v>
+      </c>
       <c r="F88" s="8"/>
-      <c r="G88" s="52"/>
-[...5 lines deleted...]
-      <c r="M88" s="61"/>
+      <c r="G88" s="49"/>
+      <c r="H88" s="51"/>
+      <c r="I88" s="51"/>
+      <c r="J88" s="51"/>
+      <c r="K88" s="51"/>
+      <c r="L88" s="51"/>
+      <c r="M88" s="58"/>
     </row>
     <row r="89" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B89" s="61">
+      <c r="B89" s="58">
         <v>21</v>
       </c>
       <c r="C89" s="8">
         <v>41</v>
       </c>
-      <c r="D89" s="66">
+      <c r="D89" s="63">
         <v>62</v>
       </c>
-      <c r="E89" s="45"/>
+      <c r="E89" s="63">
+        <v>83</v>
+      </c>
       <c r="F89" s="8"/>
-      <c r="G89" s="52"/>
-[...5 lines deleted...]
-      <c r="M89" s="61"/>
+      <c r="G89" s="49"/>
+      <c r="H89" s="51"/>
+      <c r="I89" s="51"/>
+      <c r="J89" s="51"/>
+      <c r="K89" s="51"/>
+      <c r="L89" s="51"/>
+      <c r="M89" s="58"/>
     </row>
     <row r="90" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B90" s="61">
+      <c r="B90" s="58">
         <v>23</v>
       </c>
       <c r="C90" s="8">
         <v>45</v>
       </c>
-      <c r="D90" s="66">
+      <c r="D90" s="63">
         <v>68</v>
       </c>
-      <c r="E90" s="45"/>
+      <c r="E90" s="63">
+        <v>91</v>
+      </c>
       <c r="F90" s="8"/>
-      <c r="G90" s="52"/>
-[...5 lines deleted...]
-      <c r="M90" s="61"/>
+      <c r="G90" s="49"/>
+      <c r="H90" s="51"/>
+      <c r="I90" s="51"/>
+      <c r="J90" s="51"/>
+      <c r="K90" s="51"/>
+      <c r="L90" s="51"/>
+      <c r="M90" s="58"/>
     </row>
     <row r="91" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B91" s="61">
+      <c r="B91" s="58">
         <v>26</v>
       </c>
       <c r="C91" s="8">
         <v>51</v>
       </c>
-      <c r="D91" s="66">
+      <c r="D91" s="63">
         <v>77</v>
       </c>
-      <c r="E91" s="45"/>
+      <c r="E91" s="63">
+        <v>102</v>
+      </c>
       <c r="F91" s="8"/>
-      <c r="G91" s="52"/>
-[...5 lines deleted...]
-      <c r="M91" s="61"/>
+      <c r="G91" s="49"/>
+      <c r="H91" s="51"/>
+      <c r="I91" s="51"/>
+      <c r="J91" s="51"/>
+      <c r="K91" s="51"/>
+      <c r="L91" s="51"/>
+      <c r="M91" s="58"/>
     </row>
     <row r="92" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B92" s="61">
+      <c r="B92" s="58">
         <v>5</v>
       </c>
       <c r="C92" s="8">
         <v>9</v>
       </c>
-      <c r="D92" s="66">
+      <c r="D92" s="63">
         <v>14</v>
       </c>
-      <c r="E92" s="45"/>
+      <c r="E92" s="63">
+        <v>18</v>
+      </c>
       <c r="F92" s="8"/>
-      <c r="G92" s="52"/>
-[...5 lines deleted...]
-      <c r="M92" s="61"/>
+      <c r="G92" s="49"/>
+      <c r="H92" s="51"/>
+      <c r="I92" s="51"/>
+      <c r="J92" s="51"/>
+      <c r="K92" s="51"/>
+      <c r="L92" s="51"/>
+      <c r="M92" s="58"/>
     </row>
     <row r="93" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B93" s="61">
+      <c r="B93" s="58">
         <v>42</v>
       </c>
       <c r="C93" s="8">
         <v>84</v>
       </c>
-      <c r="D93" s="66">
+      <c r="D93" s="63">
         <v>126</v>
       </c>
-      <c r="E93" s="45"/>
+      <c r="E93" s="63">
+        <v>168</v>
+      </c>
       <c r="F93" s="8"/>
-      <c r="G93" s="52"/>
-[...5 lines deleted...]
-      <c r="M93" s="61"/>
+      <c r="G93" s="49"/>
+      <c r="H93" s="51"/>
+      <c r="I93" s="51"/>
+      <c r="J93" s="51"/>
+      <c r="K93" s="51"/>
+      <c r="L93" s="51"/>
+      <c r="M93" s="58"/>
     </row>
     <row r="94" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B94" s="61">
+      <c r="B94" s="58">
         <v>44</v>
       </c>
       <c r="C94" s="8">
         <v>88</v>
       </c>
-      <c r="D94" s="66">
+      <c r="D94" s="63">
         <v>133</v>
       </c>
-      <c r="E94" s="45"/>
+      <c r="E94" s="63">
+        <v>177</v>
+      </c>
       <c r="F94" s="8"/>
-      <c r="G94" s="52"/>
-[...5 lines deleted...]
-      <c r="M94" s="61"/>
+      <c r="G94" s="49"/>
+      <c r="H94" s="51"/>
+      <c r="I94" s="51"/>
+      <c r="J94" s="51"/>
+      <c r="K94" s="51"/>
+      <c r="L94" s="51"/>
+      <c r="M94" s="58"/>
     </row>
     <row r="95" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B95" s="61">
+      <c r="B95" s="58">
         <v>24</v>
       </c>
       <c r="C95" s="8">
         <v>49</v>
       </c>
-      <c r="D95" s="66">
+      <c r="D95" s="63">
         <v>73</v>
       </c>
-      <c r="E95" s="45"/>
+      <c r="E95" s="63">
+        <v>97</v>
+      </c>
       <c r="F95" s="8"/>
-      <c r="G95" s="52"/>
-[...5 lines deleted...]
-      <c r="M95" s="61"/>
+      <c r="G95" s="49"/>
+      <c r="H95" s="51"/>
+      <c r="I95" s="51"/>
+      <c r="J95" s="51"/>
+      <c r="K95" s="51"/>
+      <c r="L95" s="51"/>
+      <c r="M95" s="58"/>
     </row>
     <row r="96" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="42" t="s">
         <v>71</v>
       </c>
-      <c r="B96" s="61">
+      <c r="B96" s="58">
         <v>41</v>
       </c>
       <c r="C96" s="8">
         <v>82</v>
       </c>
-      <c r="D96" s="66">
+      <c r="D96" s="63">
         <v>123</v>
       </c>
-      <c r="E96" s="45"/>
+      <c r="E96" s="63">
+        <v>164</v>
+      </c>
       <c r="F96" s="8"/>
-      <c r="G96" s="52"/>
-[...5 lines deleted...]
-      <c r="M96" s="61"/>
+      <c r="G96" s="49"/>
+      <c r="H96" s="51"/>
+      <c r="I96" s="51"/>
+      <c r="J96" s="51"/>
+      <c r="K96" s="51"/>
+      <c r="L96" s="51"/>
+      <c r="M96" s="58"/>
     </row>
     <row r="97" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B97" s="61">
+      <c r="B97" s="58">
         <v>72</v>
       </c>
       <c r="C97" s="8">
         <v>145</v>
       </c>
-      <c r="D97" s="66">
+      <c r="D97" s="63">
         <v>217</v>
       </c>
-      <c r="E97" s="45"/>
+      <c r="E97" s="63">
+        <v>289</v>
+      </c>
       <c r="F97" s="8"/>
-      <c r="G97" s="52"/>
-[...5 lines deleted...]
-      <c r="M97" s="61"/>
+      <c r="G97" s="49"/>
+      <c r="H97" s="51"/>
+      <c r="I97" s="51"/>
+      <c r="J97" s="51"/>
+      <c r="K97" s="51"/>
+      <c r="L97" s="51"/>
+      <c r="M97" s="58"/>
     </row>
     <row r="98" spans="1:13" s="3" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="7"/>
       <c r="D98" s="7"/>
       <c r="E98" s="7"/>
       <c r="F98" s="7"/>
       <c r="G98" s="7"/>
       <c r="H98" s="11"/>
       <c r="I98" s="11"/>
       <c r="J98" s="8"/>
       <c r="K98" s="8"/>
       <c r="L98" s="8"/>
       <c r="M98" s="8"/>
     </row>
     <row r="99" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B99" s="61">
+      <c r="B99" s="58">
         <v>4012</v>
       </c>
       <c r="C99" s="8">
         <v>10696</v>
       </c>
-      <c r="D99" s="66">
+      <c r="D99" s="63">
         <v>17601</v>
       </c>
-      <c r="E99" s="45"/>
+      <c r="E99" s="63">
+        <v>22900</v>
+      </c>
       <c r="F99" s="8"/>
-      <c r="G99" s="52"/>
-[...5 lines deleted...]
-      <c r="M99" s="61"/>
+      <c r="G99" s="49"/>
+      <c r="H99" s="51"/>
+      <c r="I99" s="51"/>
+      <c r="J99" s="51"/>
+      <c r="K99" s="51"/>
+      <c r="L99" s="51"/>
+      <c r="M99" s="58"/>
     </row>
     <row r="100" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B100" s="61">
+      <c r="B100" s="58">
         <v>4012</v>
       </c>
       <c r="C100" s="8">
         <v>10695</v>
       </c>
-      <c r="D100" s="66">
+      <c r="D100" s="63">
         <v>17599</v>
       </c>
-      <c r="E100" s="45"/>
+      <c r="E100" s="63">
+        <v>22898</v>
+      </c>
       <c r="F100" s="8"/>
-      <c r="G100" s="52"/>
-[...5 lines deleted...]
-      <c r="M100" s="61"/>
+      <c r="G100" s="49"/>
+      <c r="H100" s="51"/>
+      <c r="I100" s="51"/>
+      <c r="J100" s="51"/>
+      <c r="K100" s="51"/>
+      <c r="L100" s="51"/>
+      <c r="M100" s="58"/>
     </row>
     <row r="101" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="57" t="s">
+      <c r="A101" s="54" t="s">
         <v>22</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="E101" s="8"/>
+      <c r="E101" s="8" t="s">
+        <v>1</v>
+      </c>
       <c r="F101" s="8"/>
       <c r="G101" s="8"/>
-      <c r="H101" s="54"/>
-[...4 lines deleted...]
-      <c r="M101" s="61"/>
+      <c r="H101" s="51"/>
+      <c r="I101" s="51"/>
+      <c r="J101" s="51"/>
+      <c r="K101" s="51"/>
+      <c r="L101" s="51"/>
+      <c r="M101" s="58"/>
     </row>
     <row r="102" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B102" s="8">
         <v>1</v>
       </c>
       <c r="C102" s="8">
         <v>1</v>
       </c>
-      <c r="D102" s="66">
-[...2 lines deleted...]
-      <c r="E102" s="45"/>
+      <c r="D102" s="63">
+        <v>2</v>
+      </c>
+      <c r="E102" s="63">
+        <v>2</v>
+      </c>
       <c r="F102" s="8"/>
-      <c r="G102" s="52"/>
-[...5 lines deleted...]
-      <c r="M102" s="61"/>
+      <c r="G102" s="49"/>
+      <c r="H102" s="51"/>
+      <c r="I102" s="51"/>
+      <c r="J102" s="51"/>
+      <c r="K102" s="51"/>
+      <c r="L102" s="51"/>
+      <c r="M102" s="58"/>
     </row>
     <row r="103" spans="1:13" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="7"/>
       <c r="D103" s="7"/>
       <c r="E103" s="7"/>
       <c r="F103" s="7"/>
       <c r="G103" s="7"/>
       <c r="H103" s="7"/>
       <c r="I103" s="7"/>
-      <c r="J103" s="58"/>
+      <c r="J103" s="55"/>
       <c r="K103" s="8"/>
       <c r="L103" s="8"/>
       <c r="M103" s="8"/>
     </row>
     <row r="104" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B104" s="61">
+      <c r="B104" s="58">
         <v>662</v>
       </c>
       <c r="C104" s="8">
         <v>1291</v>
       </c>
-      <c r="D104" s="66">
+      <c r="D104" s="63">
         <v>1922</v>
       </c>
-      <c r="E104" s="45"/>
+      <c r="E104" s="63">
+        <v>2544</v>
+      </c>
       <c r="F104" s="8"/>
-      <c r="G104" s="52"/>
-[...5 lines deleted...]
-      <c r="M104" s="61"/>
+      <c r="G104" s="49"/>
+      <c r="H104" s="51"/>
+      <c r="I104" s="51"/>
+      <c r="J104" s="51"/>
+      <c r="K104" s="51"/>
+      <c r="L104" s="51"/>
+      <c r="M104" s="58"/>
     </row>
     <row r="105" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B105" s="61">
+      <c r="B105" s="58">
         <v>345</v>
       </c>
       <c r="C105" s="8">
         <v>656</v>
       </c>
-      <c r="D105" s="66">
+      <c r="D105" s="63">
         <v>969</v>
       </c>
-      <c r="E105" s="45"/>
+      <c r="E105" s="63">
+        <v>1274</v>
+      </c>
       <c r="F105" s="8"/>
-      <c r="G105" s="52"/>
-[...5 lines deleted...]
-      <c r="M105" s="61"/>
+      <c r="G105" s="49"/>
+      <c r="H105" s="51"/>
+      <c r="I105" s="51"/>
+      <c r="J105" s="51"/>
+      <c r="K105" s="51"/>
+      <c r="L105" s="51"/>
+      <c r="M105" s="58"/>
     </row>
     <row r="106" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="B106" s="61">
+      <c r="B106" s="58">
         <v>21</v>
       </c>
       <c r="C106" s="8">
         <v>42</v>
       </c>
-      <c r="D106" s="66">
+      <c r="D106" s="63">
         <v>62</v>
       </c>
-      <c r="E106" s="45"/>
+      <c r="E106" s="63">
+        <v>83</v>
+      </c>
       <c r="F106" s="8"/>
-      <c r="G106" s="52"/>
-[...5 lines deleted...]
-      <c r="M106" s="61"/>
+      <c r="G106" s="49"/>
+      <c r="H106" s="51"/>
+      <c r="I106" s="51"/>
+      <c r="J106" s="51"/>
+      <c r="K106" s="51"/>
+      <c r="L106" s="51"/>
+      <c r="M106" s="58"/>
     </row>
     <row r="107" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B107" s="61">
+      <c r="B107" s="58">
         <v>21</v>
       </c>
       <c r="C107" s="8">
         <v>41</v>
       </c>
-      <c r="D107" s="66">
+      <c r="D107" s="63">
         <v>62</v>
       </c>
-      <c r="E107" s="45"/>
+      <c r="E107" s="63">
+        <v>83</v>
+      </c>
       <c r="F107" s="8"/>
-      <c r="G107" s="52"/>
-[...5 lines deleted...]
-      <c r="M107" s="61"/>
+      <c r="G107" s="49"/>
+      <c r="H107" s="51"/>
+      <c r="I107" s="51"/>
+      <c r="J107" s="51"/>
+      <c r="K107" s="51"/>
+      <c r="L107" s="51"/>
+      <c r="M107" s="58"/>
     </row>
     <row r="108" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B108" s="61">
+      <c r="B108" s="58">
         <v>23</v>
       </c>
       <c r="C108" s="8">
         <v>45</v>
       </c>
-      <c r="D108" s="66">
+      <c r="D108" s="63">
         <v>68</v>
       </c>
-      <c r="E108" s="45"/>
+      <c r="E108" s="63">
+        <v>91</v>
+      </c>
       <c r="F108" s="8"/>
-      <c r="G108" s="52"/>
-[...5 lines deleted...]
-      <c r="M108" s="61"/>
+      <c r="G108" s="49"/>
+      <c r="H108" s="51"/>
+      <c r="I108" s="51"/>
+      <c r="J108" s="51"/>
+      <c r="K108" s="51"/>
+      <c r="L108" s="51"/>
+      <c r="M108" s="58"/>
     </row>
     <row r="109" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B109" s="61">
+      <c r="B109" s="58">
         <v>26</v>
       </c>
       <c r="C109" s="8">
         <v>51</v>
       </c>
-      <c r="D109" s="66">
+      <c r="D109" s="63">
         <v>77</v>
       </c>
-      <c r="E109" s="45"/>
+      <c r="E109" s="63">
+        <v>102</v>
+      </c>
       <c r="F109" s="8"/>
-      <c r="G109" s="52"/>
-[...5 lines deleted...]
-      <c r="M109" s="61"/>
+      <c r="G109" s="49"/>
+      <c r="H109" s="51"/>
+      <c r="I109" s="51"/>
+      <c r="J109" s="51"/>
+      <c r="K109" s="51"/>
+      <c r="L109" s="51"/>
+      <c r="M109" s="58"/>
     </row>
     <row r="110" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B110" s="61">
+      <c r="B110" s="58">
         <v>5</v>
       </c>
       <c r="C110" s="8">
         <v>9</v>
       </c>
-      <c r="D110" s="66">
+      <c r="D110" s="63">
         <v>14</v>
       </c>
-      <c r="E110" s="45"/>
+      <c r="E110" s="63">
+        <v>18</v>
+      </c>
       <c r="F110" s="8"/>
-      <c r="G110" s="52"/>
-[...5 lines deleted...]
-      <c r="M110" s="61"/>
+      <c r="G110" s="49"/>
+      <c r="H110" s="51"/>
+      <c r="I110" s="51"/>
+      <c r="J110" s="51"/>
+      <c r="K110" s="51"/>
+      <c r="L110" s="51"/>
+      <c r="M110" s="58"/>
     </row>
     <row r="111" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B111" s="61">
+      <c r="B111" s="58">
         <v>42</v>
       </c>
       <c r="C111" s="8">
         <v>84</v>
       </c>
-      <c r="D111" s="66">
+      <c r="D111" s="63">
         <v>126</v>
       </c>
-      <c r="E111" s="45"/>
+      <c r="E111" s="63">
+        <v>168</v>
+      </c>
       <c r="F111" s="8"/>
-      <c r="G111" s="52"/>
-[...5 lines deleted...]
-      <c r="M111" s="61"/>
+      <c r="G111" s="49"/>
+      <c r="H111" s="51"/>
+      <c r="I111" s="51"/>
+      <c r="J111" s="51"/>
+      <c r="K111" s="51"/>
+      <c r="L111" s="51"/>
+      <c r="M111" s="58"/>
     </row>
     <row r="112" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B112" s="61">
+      <c r="B112" s="58">
         <v>44</v>
       </c>
       <c r="C112" s="8">
         <v>88</v>
       </c>
-      <c r="D112" s="66">
+      <c r="D112" s="63">
         <v>133</v>
       </c>
-      <c r="E112" s="45"/>
+      <c r="E112" s="63">
+        <v>177</v>
+      </c>
       <c r="F112" s="8"/>
-      <c r="G112" s="52"/>
-[...5 lines deleted...]
-      <c r="M112" s="61"/>
+      <c r="G112" s="49"/>
+      <c r="H112" s="51"/>
+      <c r="I112" s="51"/>
+      <c r="J112" s="51"/>
+      <c r="K112" s="51"/>
+      <c r="L112" s="51"/>
+      <c r="M112" s="58"/>
     </row>
     <row r="113" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B113" s="61">
+      <c r="B113" s="58">
         <v>24</v>
       </c>
       <c r="C113" s="8">
         <v>49</v>
       </c>
-      <c r="D113" s="66">
+      <c r="D113" s="63">
         <v>73</v>
       </c>
-      <c r="E113" s="45"/>
+      <c r="E113" s="63">
+        <v>97</v>
+      </c>
       <c r="F113" s="8"/>
-      <c r="G113" s="52"/>
-[...5 lines deleted...]
-      <c r="M113" s="61"/>
+      <c r="G113" s="49"/>
+      <c r="H113" s="51"/>
+      <c r="I113" s="51"/>
+      <c r="J113" s="51"/>
+      <c r="K113" s="51"/>
+      <c r="L113" s="51"/>
+      <c r="M113" s="58"/>
     </row>
     <row r="114" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="42" t="s">
         <v>71</v>
       </c>
-      <c r="B114" s="61">
+      <c r="B114" s="58">
         <v>41</v>
       </c>
       <c r="C114" s="8">
         <v>82</v>
       </c>
-      <c r="D114" s="66">
+      <c r="D114" s="63">
         <v>123</v>
       </c>
-      <c r="E114" s="45"/>
+      <c r="E114" s="63">
+        <v>164</v>
+      </c>
       <c r="F114" s="8"/>
-      <c r="G114" s="52"/>
-[...5 lines deleted...]
-      <c r="M114" s="61"/>
+      <c r="G114" s="49"/>
+      <c r="H114" s="51"/>
+      <c r="I114" s="51"/>
+      <c r="J114" s="51"/>
+      <c r="K114" s="51"/>
+      <c r="L114" s="51"/>
+      <c r="M114" s="58"/>
     </row>
     <row r="115" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B115" s="61">
+      <c r="B115" s="58">
         <v>72</v>
       </c>
       <c r="C115" s="8">
         <v>144</v>
       </c>
-      <c r="D115" s="66">
+      <c r="D115" s="63">
         <v>215</v>
       </c>
-      <c r="E115" s="45"/>
+      <c r="E115" s="63">
+        <v>287</v>
+      </c>
       <c r="F115" s="8"/>
-      <c r="G115" s="52"/>
-[...5 lines deleted...]
-      <c r="M115" s="61"/>
+      <c r="G115" s="49"/>
+      <c r="H115" s="51"/>
+      <c r="I115" s="51"/>
+      <c r="J115" s="51"/>
+      <c r="K115" s="51"/>
+      <c r="L115" s="51"/>
+      <c r="M115" s="58"/>
     </row>
     <row r="116" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="8"/>
       <c r="D116" s="8"/>
       <c r="E116" s="8"/>
       <c r="F116" s="8"/>
       <c r="G116" s="8"/>
       <c r="H116" s="8"/>
       <c r="I116" s="8"/>
-      <c r="J116" s="58"/>
+      <c r="J116" s="55"/>
       <c r="K116" s="8"/>
       <c r="L116" s="8"/>
       <c r="M116" s="8"/>
     </row>
     <row r="117" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B117" s="61">
+      <c r="B117" s="58">
         <v>922</v>
       </c>
       <c r="C117" s="8">
         <v>1816</v>
       </c>
-      <c r="D117" s="66">
+      <c r="D117" s="63">
         <v>2712</v>
       </c>
-      <c r="E117" s="45"/>
+      <c r="E117" s="63">
+        <v>3599</v>
+      </c>
       <c r="F117" s="8"/>
-      <c r="G117" s="52"/>
-[...5 lines deleted...]
-      <c r="M117" s="61"/>
+      <c r="G117" s="49"/>
+      <c r="H117" s="51"/>
+      <c r="I117" s="51"/>
+      <c r="J117" s="51"/>
+      <c r="K117" s="51"/>
+      <c r="L117" s="51"/>
+      <c r="M117" s="58"/>
     </row>
     <row r="118" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B118" s="61">
+      <c r="B118" s="58">
         <v>389</v>
       </c>
       <c r="C118" s="8">
         <v>749</v>
       </c>
-      <c r="D118" s="66">
+      <c r="D118" s="63">
         <v>1112</v>
       </c>
-      <c r="E118" s="45"/>
+      <c r="E118" s="63">
+        <v>1466</v>
+      </c>
       <c r="F118" s="8"/>
-      <c r="G118" s="52"/>
-[...5 lines deleted...]
-      <c r="M118" s="61"/>
+      <c r="G118" s="49"/>
+      <c r="H118" s="51"/>
+      <c r="I118" s="51"/>
+      <c r="J118" s="51"/>
+      <c r="K118" s="51"/>
+      <c r="L118" s="51"/>
+      <c r="M118" s="58"/>
     </row>
     <row r="119" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="B119" s="61">
+      <c r="B119" s="58">
         <v>19</v>
       </c>
       <c r="C119" s="8">
         <v>38</v>
       </c>
-      <c r="D119" s="66">
+      <c r="D119" s="63">
         <v>57</v>
       </c>
-      <c r="E119" s="45"/>
+      <c r="E119" s="63">
+        <v>76</v>
+      </c>
       <c r="F119" s="8"/>
-      <c r="G119" s="52"/>
-[...5 lines deleted...]
-      <c r="M119" s="61"/>
+      <c r="G119" s="49"/>
+      <c r="H119" s="51"/>
+      <c r="I119" s="51"/>
+      <c r="J119" s="51"/>
+      <c r="K119" s="51"/>
+      <c r="L119" s="51"/>
+      <c r="M119" s="58"/>
     </row>
     <row r="120" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B120" s="61">
+      <c r="B120" s="58">
         <v>31</v>
       </c>
       <c r="C120" s="8">
         <v>62</v>
       </c>
-      <c r="D120" s="66">
+      <c r="D120" s="63">
         <v>92</v>
       </c>
-      <c r="E120" s="45"/>
+      <c r="E120" s="63">
+        <v>123</v>
+      </c>
       <c r="F120" s="8"/>
-      <c r="G120" s="52"/>
-[...5 lines deleted...]
-      <c r="M120" s="61"/>
+      <c r="G120" s="49"/>
+      <c r="H120" s="51"/>
+      <c r="I120" s="51"/>
+      <c r="J120" s="51"/>
+      <c r="K120" s="51"/>
+      <c r="L120" s="51"/>
+      <c r="M120" s="58"/>
     </row>
     <row r="121" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B121" s="61">
+      <c r="B121" s="58">
         <v>37</v>
       </c>
       <c r="C121" s="8">
         <v>74</v>
       </c>
-      <c r="D121" s="66">
+      <c r="D121" s="63">
         <v>112</v>
       </c>
-      <c r="E121" s="45"/>
+      <c r="E121" s="63">
+        <v>149</v>
+      </c>
       <c r="F121" s="8"/>
-      <c r="G121" s="52"/>
-[...5 lines deleted...]
-      <c r="M121" s="61"/>
+      <c r="G121" s="49"/>
+      <c r="H121" s="51"/>
+      <c r="I121" s="51"/>
+      <c r="J121" s="51"/>
+      <c r="K121" s="51"/>
+      <c r="L121" s="51"/>
+      <c r="M121" s="58"/>
     </row>
     <row r="122" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B122" s="61">
+      <c r="B122" s="58">
         <v>73</v>
       </c>
       <c r="C122" s="8">
         <v>145</v>
       </c>
-      <c r="D122" s="66">
+      <c r="D122" s="63">
         <v>218</v>
       </c>
-      <c r="E122" s="45"/>
+      <c r="E122" s="63">
+        <v>290</v>
+      </c>
       <c r="F122" s="8"/>
-      <c r="G122" s="52"/>
-[...5 lines deleted...]
-      <c r="M122" s="61"/>
+      <c r="G122" s="49"/>
+      <c r="H122" s="51"/>
+      <c r="I122" s="51"/>
+      <c r="J122" s="51"/>
+      <c r="K122" s="51"/>
+      <c r="L122" s="51"/>
+      <c r="M122" s="58"/>
     </row>
     <row r="123" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B123" s="61">
+      <c r="B123" s="58">
         <v>25</v>
       </c>
       <c r="C123" s="8">
         <v>49</v>
       </c>
-      <c r="D123" s="66">
+      <c r="D123" s="63">
         <v>74</v>
       </c>
-      <c r="E123" s="45"/>
+      <c r="E123" s="63">
+        <v>99</v>
+      </c>
       <c r="F123" s="8"/>
-      <c r="G123" s="52"/>
-[...5 lines deleted...]
-      <c r="M123" s="61"/>
+      <c r="G123" s="49"/>
+      <c r="H123" s="51"/>
+      <c r="I123" s="51"/>
+      <c r="J123" s="51"/>
+      <c r="K123" s="51"/>
+      <c r="L123" s="51"/>
+      <c r="M123" s="58"/>
     </row>
     <row r="124" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B124" s="61">
+      <c r="B124" s="58">
         <v>80</v>
       </c>
       <c r="C124" s="8">
         <v>160</v>
       </c>
-      <c r="D124" s="66">
+      <c r="D124" s="63">
         <v>240</v>
       </c>
-      <c r="E124" s="45"/>
+      <c r="E124" s="63">
+        <v>321</v>
+      </c>
       <c r="F124" s="8"/>
-      <c r="G124" s="52"/>
-[...5 lines deleted...]
-      <c r="M124" s="61"/>
+      <c r="G124" s="49"/>
+      <c r="H124" s="51"/>
+      <c r="I124" s="51"/>
+      <c r="J124" s="51"/>
+      <c r="K124" s="51"/>
+      <c r="L124" s="51"/>
+      <c r="M124" s="58"/>
     </row>
     <row r="125" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B125" s="61">
+      <c r="B125" s="58">
         <v>71</v>
       </c>
       <c r="C125" s="8">
         <v>142</v>
       </c>
-      <c r="D125" s="66">
+      <c r="D125" s="63">
         <v>213</v>
       </c>
-      <c r="E125" s="45"/>
+      <c r="E125" s="63">
+        <v>284</v>
+      </c>
       <c r="F125" s="8"/>
-      <c r="G125" s="52"/>
-[...5 lines deleted...]
-      <c r="M125" s="61"/>
+      <c r="G125" s="49"/>
+      <c r="H125" s="51"/>
+      <c r="I125" s="51"/>
+      <c r="J125" s="51"/>
+      <c r="K125" s="51"/>
+      <c r="L125" s="51"/>
+      <c r="M125" s="58"/>
     </row>
     <row r="126" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B126" s="61">
+      <c r="B126" s="58">
         <v>35</v>
       </c>
       <c r="C126" s="8">
         <v>71</v>
       </c>
-      <c r="D126" s="66">
+      <c r="D126" s="63">
         <v>106</v>
       </c>
-      <c r="E126" s="45"/>
+      <c r="E126" s="63">
+        <v>141</v>
+      </c>
       <c r="F126" s="8"/>
-      <c r="G126" s="52"/>
-[...5 lines deleted...]
-      <c r="M126" s="61"/>
+      <c r="G126" s="49"/>
+      <c r="H126" s="51"/>
+      <c r="I126" s="51"/>
+      <c r="J126" s="51"/>
+      <c r="K126" s="51"/>
+      <c r="L126" s="51"/>
+      <c r="M126" s="58"/>
     </row>
     <row r="127" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="42" t="s">
         <v>71</v>
       </c>
-      <c r="B127" s="61">
+      <c r="B127" s="58">
         <v>39</v>
       </c>
       <c r="C127" s="8">
         <v>79</v>
       </c>
-      <c r="D127" s="66">
+      <c r="D127" s="63">
         <v>118</v>
       </c>
-      <c r="E127" s="45"/>
+      <c r="E127" s="63">
+        <v>157</v>
+      </c>
       <c r="F127" s="8"/>
-      <c r="G127" s="52"/>
-[...5 lines deleted...]
-      <c r="M127" s="61"/>
+      <c r="G127" s="49"/>
+      <c r="H127" s="51"/>
+      <c r="I127" s="51"/>
+      <c r="J127" s="51"/>
+      <c r="K127" s="51"/>
+      <c r="L127" s="51"/>
+      <c r="M127" s="58"/>
     </row>
     <row r="128" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B128" s="61">
+      <c r="B128" s="58">
         <v>124</v>
       </c>
       <c r="C128" s="8">
         <v>247</v>
       </c>
-      <c r="D128" s="66">
+      <c r="D128" s="63">
         <v>371</v>
       </c>
-      <c r="E128" s="45"/>
+      <c r="E128" s="63">
+        <v>494</v>
+      </c>
       <c r="F128" s="8"/>
-      <c r="G128" s="52"/>
-[...5 lines deleted...]
-      <c r="M128" s="61"/>
+      <c r="G128" s="49"/>
+      <c r="H128" s="51"/>
+      <c r="I128" s="51"/>
+      <c r="J128" s="51"/>
+      <c r="K128" s="51"/>
+      <c r="L128" s="51"/>
+      <c r="M128" s="58"/>
     </row>
     <row r="129" spans="1:13" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="7"/>
       <c r="D129" s="7"/>
       <c r="E129" s="14"/>
       <c r="F129" s="14"/>
       <c r="G129" s="14"/>
       <c r="H129" s="7"/>
       <c r="I129" s="7"/>
       <c r="J129" s="7"/>
       <c r="K129" s="15"/>
       <c r="L129" s="7"/>
       <c r="M129" s="18"/>
     </row>
     <row r="130" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B130" s="10">
         <v>0</v>
       </c>
       <c r="C130" s="8">
         <v>0</v>
       </c>
-      <c r="D130" s="66">
+      <c r="D130" s="63">
         <v>0</v>
       </c>
-      <c r="E130" s="45"/>
+      <c r="E130" s="63">
+        <v>0</v>
+      </c>
       <c r="F130" s="8"/>
-      <c r="G130" s="52"/>
-[...5 lines deleted...]
-      <c r="M130" s="61"/>
+      <c r="G130" s="49"/>
+      <c r="H130" s="51"/>
+      <c r="I130" s="51"/>
+      <c r="J130" s="51"/>
+      <c r="K130" s="51"/>
+      <c r="L130" s="51"/>
+      <c r="M130" s="58"/>
     </row>
     <row r="131" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="60" t="s">
+      <c r="A131" s="57" t="s">
         <v>26</v>
       </c>
       <c r="B131" s="8">
         <v>0</v>
       </c>
       <c r="C131" s="8">
         <v>0</v>
       </c>
-      <c r="D131" s="66">
+      <c r="D131" s="63">
         <v>0</v>
       </c>
-      <c r="E131" s="45"/>
+      <c r="E131" s="63">
+        <v>0</v>
+      </c>
       <c r="F131" s="8"/>
-      <c r="G131" s="52"/>
-[...4 lines deleted...]
-      <c r="L131" s="54"/>
+      <c r="G131" s="49"/>
+      <c r="H131" s="51"/>
+      <c r="I131" s="51"/>
+      <c r="J131" s="51"/>
+      <c r="K131" s="51"/>
+      <c r="L131" s="51"/>
       <c r="M131" s="10"/>
     </row>
     <row r="132" spans="1:13" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="7"/>
       <c r="D132" s="7"/>
       <c r="E132" s="7"/>
       <c r="F132" s="7"/>
       <c r="G132" s="7"/>
       <c r="H132" s="7"/>
       <c r="I132" s="7"/>
       <c r="J132" s="7"/>
       <c r="K132" s="8"/>
       <c r="L132" s="43"/>
       <c r="M132" s="18"/>
     </row>
     <row r="133" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B133" s="61">
+      <c r="B133" s="58">
         <v>140</v>
       </c>
       <c r="C133" s="8">
         <v>490</v>
       </c>
-      <c r="D133" s="66">
+      <c r="D133" s="63">
         <v>655</v>
       </c>
-      <c r="E133" s="45"/>
+      <c r="E133" s="63">
+        <v>865</v>
+      </c>
       <c r="F133" s="8"/>
-      <c r="G133" s="52"/>
-[...5 lines deleted...]
-      <c r="M133" s="61"/>
+      <c r="G133" s="49"/>
+      <c r="H133" s="51"/>
+      <c r="I133" s="51"/>
+      <c r="J133" s="51"/>
+      <c r="K133" s="51"/>
+      <c r="L133" s="51"/>
+      <c r="M133" s="58"/>
     </row>
     <row r="134" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B134" s="61">
+      <c r="B134" s="58">
         <v>140</v>
       </c>
       <c r="C134" s="8">
         <v>490</v>
       </c>
-      <c r="D134" s="66">
+      <c r="D134" s="63">
         <v>655</v>
       </c>
-      <c r="E134" s="45"/>
+      <c r="E134" s="63">
+        <v>865</v>
+      </c>
       <c r="F134" s="8"/>
-      <c r="G134" s="52"/>
-[...5 lines deleted...]
-      <c r="M134" s="61"/>
+      <c r="G134" s="49"/>
+      <c r="H134" s="51"/>
+      <c r="I134" s="51"/>
+      <c r="J134" s="51"/>
+      <c r="K134" s="51"/>
+      <c r="L134" s="51"/>
+      <c r="M134" s="58"/>
     </row>
     <row r="135" spans="1:13" s="3" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="7"/>
       <c r="D135" s="7"/>
       <c r="E135" s="7"/>
       <c r="F135" s="7"/>
       <c r="G135" s="7"/>
       <c r="H135" s="7"/>
       <c r="I135" s="7"/>
       <c r="J135" s="7"/>
       <c r="K135" s="15"/>
       <c r="L135" s="7"/>
       <c r="M135" s="18"/>
     </row>
     <row r="136" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B136" s="61">
+      <c r="B136" s="58">
         <v>3542</v>
       </c>
       <c r="C136" s="8">
         <v>7509</v>
       </c>
-      <c r="D136" s="66">
+      <c r="D136" s="63">
         <v>11321</v>
       </c>
-      <c r="E136" s="45"/>
+      <c r="E136" s="63">
+        <v>15351</v>
+      </c>
       <c r="F136" s="8"/>
-      <c r="G136" s="52"/>
-[...2 lines deleted...]
-      <c r="J136" s="54"/>
+      <c r="G136" s="49"/>
+      <c r="H136" s="51"/>
+      <c r="I136" s="51"/>
+      <c r="J136" s="51"/>
       <c r="K136" s="8"/>
-      <c r="L136" s="54"/>
-      <c r="M136" s="61"/>
+      <c r="L136" s="51"/>
+      <c r="M136" s="58"/>
     </row>
     <row r="137" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B137" s="61">
+      <c r="B137" s="58">
         <v>3398</v>
       </c>
       <c r="C137" s="8">
         <v>7365</v>
       </c>
-      <c r="D137" s="66">
+      <c r="D137" s="63">
         <v>11177</v>
       </c>
-      <c r="E137" s="45"/>
+      <c r="E137" s="63">
+        <v>15207</v>
+      </c>
       <c r="F137" s="8"/>
-      <c r="G137" s="52"/>
-[...2 lines deleted...]
-      <c r="J137" s="54"/>
+      <c r="G137" s="49"/>
+      <c r="H137" s="51"/>
+      <c r="I137" s="51"/>
+      <c r="J137" s="51"/>
       <c r="K137" s="8"/>
-      <c r="L137" s="54"/>
-      <c r="M137" s="61"/>
+      <c r="L137" s="51"/>
+      <c r="M137" s="58"/>
     </row>
     <row r="138" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B138" s="61">
+      <c r="B138" s="58">
         <v>144</v>
       </c>
       <c r="C138" s="8">
         <v>144</v>
       </c>
-      <c r="D138" s="66">
+      <c r="D138" s="63">
         <v>144</v>
       </c>
-      <c r="E138" s="45"/>
+      <c r="E138" s="63">
+        <v>144</v>
+      </c>
       <c r="F138" s="8"/>
-      <c r="G138" s="52"/>
-[...2 lines deleted...]
-      <c r="J138" s="54"/>
+      <c r="G138" s="49"/>
+      <c r="H138" s="51"/>
+      <c r="I138" s="51"/>
+      <c r="J138" s="51"/>
       <c r="K138" s="8"/>
-      <c r="L138" s="54"/>
-      <c r="M138" s="61"/>
+      <c r="L138" s="51"/>
+      <c r="M138" s="58"/>
     </row>
     <row r="139" spans="1:13" s="3" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A139" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B139" s="15"/>
       <c r="C139" s="15"/>
       <c r="D139" s="15"/>
       <c r="E139" s="15"/>
       <c r="F139" s="15"/>
       <c r="G139" s="15"/>
       <c r="H139" s="15"/>
       <c r="I139" s="15"/>
-      <c r="J139" s="53"/>
-      <c r="K139" s="53"/>
+      <c r="J139" s="50"/>
+      <c r="K139" s="50"/>
       <c r="L139" s="8"/>
       <c r="M139" s="11"/>
     </row>
     <row r="140" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B140" s="62">
+      <c r="B140" s="59">
         <v>50.7</v>
       </c>
       <c r="C140" s="15">
         <v>113.4</v>
       </c>
-      <c r="D140" s="67">
+      <c r="D140" s="64">
         <v>176</v>
       </c>
-      <c r="E140" s="46"/>
+      <c r="E140" s="64">
+        <v>238.7</v>
+      </c>
       <c r="F140" s="15"/>
-      <c r="G140" s="53"/>
-[...2 lines deleted...]
-      <c r="J140" s="53"/>
+      <c r="G140" s="50"/>
+      <c r="H140" s="50"/>
+      <c r="I140" s="50"/>
+      <c r="J140" s="50"/>
       <c r="K140" s="15"/>
-      <c r="L140" s="53"/>
-      <c r="M140" s="62"/>
+      <c r="L140" s="50"/>
+      <c r="M140" s="59"/>
     </row>
     <row r="141" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B141" s="62">
+      <c r="B141" s="59">
         <v>50.7</v>
       </c>
       <c r="C141" s="15">
         <v>113.4</v>
       </c>
-      <c r="D141" s="67">
+      <c r="D141" s="64">
         <v>176</v>
       </c>
-      <c r="E141" s="46"/>
+      <c r="E141" s="64">
+        <v>238.7</v>
+      </c>
       <c r="F141" s="15"/>
-      <c r="G141" s="53"/>
-[...2 lines deleted...]
-      <c r="J141" s="53"/>
+      <c r="G141" s="50"/>
+      <c r="H141" s="50"/>
+      <c r="I141" s="50"/>
+      <c r="J141" s="50"/>
       <c r="K141" s="15"/>
-      <c r="L141" s="53"/>
-      <c r="M141" s="62"/>
+      <c r="L141" s="50"/>
+      <c r="M141" s="59"/>
     </row>
     <row r="142" spans="1:13" s="19" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B142" s="18"/>
       <c r="C142" s="18"/>
       <c r="D142" s="18"/>
-      <c r="E142" s="18"/>
+      <c r="E142" s="7"/>
       <c r="F142" s="18"/>
       <c r="G142" s="18"/>
       <c r="H142" s="18"/>
       <c r="I142" s="18"/>
       <c r="J142" s="18"/>
       <c r="K142" s="15"/>
       <c r="L142" s="18"/>
       <c r="M142" s="18"/>
     </row>
     <row r="143" spans="1:13" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B143" s="62">
+      <c r="B143" s="59">
         <v>1614.7</v>
       </c>
       <c r="C143" s="15">
         <v>1783.9</v>
       </c>
-      <c r="D143" s="67">
+      <c r="D143" s="64">
         <v>1953.1</v>
       </c>
-      <c r="E143" s="46"/>
+      <c r="E143" s="64">
+        <v>2122.4</v>
+      </c>
       <c r="F143" s="15"/>
-      <c r="G143" s="53"/>
-[...2 lines deleted...]
-      <c r="J143" s="53"/>
+      <c r="G143" s="50"/>
+      <c r="H143" s="50"/>
+      <c r="I143" s="50"/>
+      <c r="J143" s="50"/>
       <c r="K143" s="15"/>
-      <c r="L143" s="53"/>
-      <c r="M143" s="62"/>
+      <c r="L143" s="50"/>
+      <c r="M143" s="59"/>
     </row>
     <row r="144" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B144" s="62">
+      <c r="B144" s="59">
         <v>1614.7</v>
       </c>
       <c r="C144" s="15">
         <v>1783.9</v>
       </c>
-      <c r="D144" s="67">
+      <c r="D144" s="64">
         <v>1953.1</v>
       </c>
-      <c r="E144" s="46"/>
+      <c r="E144" s="64">
+        <v>2122.4</v>
+      </c>
       <c r="F144" s="15"/>
-      <c r="G144" s="53"/>
-[...2 lines deleted...]
-      <c r="J144" s="53"/>
+      <c r="G144" s="50"/>
+      <c r="H144" s="50"/>
+      <c r="I144" s="50"/>
+      <c r="J144" s="50"/>
       <c r="K144" s="15"/>
-      <c r="L144" s="53"/>
-      <c r="M144" s="62"/>
+      <c r="L144" s="50"/>
+      <c r="M144" s="59"/>
     </row>
     <row r="145" spans="1:13" s="3" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="7"/>
       <c r="D145" s="7"/>
       <c r="E145" s="7"/>
       <c r="F145" s="7"/>
       <c r="G145" s="7"/>
       <c r="H145" s="7"/>
       <c r="I145" s="7"/>
       <c r="J145" s="7"/>
       <c r="K145" s="15"/>
       <c r="L145" s="7"/>
       <c r="M145" s="18"/>
     </row>
     <row r="146" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B146" s="35">
         <v>0</v>
       </c>
       <c r="C146" s="15">
         <v>0</v>
       </c>
-      <c r="D146" s="67">
+      <c r="D146" s="64">
         <v>0</v>
       </c>
-      <c r="E146" s="46"/>
+      <c r="E146" s="64">
+        <v>0</v>
+      </c>
       <c r="F146" s="15"/>
-      <c r="G146" s="53"/>
-[...2 lines deleted...]
-      <c r="J146" s="53"/>
+      <c r="G146" s="50"/>
+      <c r="H146" s="50"/>
+      <c r="I146" s="50"/>
+      <c r="J146" s="50"/>
       <c r="K146" s="15"/>
-      <c r="L146" s="53"/>
-      <c r="M146" s="62"/>
+      <c r="L146" s="50"/>
+      <c r="M146" s="59"/>
     </row>
     <row r="147" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="57" t="s">
+      <c r="A147" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B147" s="15">
         <v>0</v>
       </c>
       <c r="C147" s="15">
         <v>0</v>
       </c>
-      <c r="D147" s="67">
+      <c r="D147" s="64">
         <v>0</v>
       </c>
-      <c r="E147" s="46"/>
+      <c r="E147" s="64">
+        <v>0</v>
+      </c>
       <c r="F147" s="15"/>
-      <c r="G147" s="53"/>
-[...2 lines deleted...]
-      <c r="J147" s="53"/>
+      <c r="G147" s="50"/>
+      <c r="H147" s="50"/>
+      <c r="I147" s="50"/>
+      <c r="J147" s="50"/>
       <c r="K147" s="15"/>
-      <c r="L147" s="53"/>
-      <c r="M147" s="62"/>
+      <c r="L147" s="50"/>
+      <c r="M147" s="59"/>
     </row>
     <row r="148" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="7"/>
       <c r="D148" s="7"/>
       <c r="E148" s="7"/>
       <c r="F148" s="7"/>
       <c r="G148" s="7"/>
       <c r="H148" s="7"/>
       <c r="I148" s="7"/>
       <c r="J148" s="7"/>
       <c r="K148" s="8"/>
       <c r="L148" s="7"/>
       <c r="M148" s="18"/>
     </row>
     <row r="149" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B149" s="62">
+      <c r="B149" s="59">
         <v>0.2</v>
       </c>
       <c r="C149" s="15">
         <v>0.5</v>
       </c>
-      <c r="D149" s="67">
+      <c r="D149" s="64">
         <v>0.8</v>
       </c>
-      <c r="E149" s="46"/>
+      <c r="E149" s="64">
+        <v>1</v>
+      </c>
       <c r="F149" s="15"/>
-      <c r="G149" s="53"/>
-[...5 lines deleted...]
-      <c r="M149" s="62"/>
+      <c r="G149" s="50"/>
+      <c r="H149" s="50"/>
+      <c r="I149" s="50"/>
+      <c r="J149" s="50"/>
+      <c r="K149" s="50"/>
+      <c r="L149" s="50"/>
+      <c r="M149" s="59"/>
     </row>
     <row r="150" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B150" s="62">
+      <c r="B150" s="59">
         <v>0.1</v>
       </c>
       <c r="C150" s="15">
         <v>0.3</v>
       </c>
-      <c r="D150" s="67">
+      <c r="D150" s="64">
         <v>0.5</v>
       </c>
-      <c r="E150" s="46"/>
+      <c r="E150" s="64">
+        <v>0.7</v>
+      </c>
       <c r="F150" s="15"/>
-      <c r="G150" s="53"/>
-[...5 lines deleted...]
-      <c r="M150" s="62"/>
+      <c r="G150" s="50"/>
+      <c r="H150" s="50"/>
+      <c r="I150" s="50"/>
+      <c r="J150" s="50"/>
+      <c r="K150" s="50"/>
+      <c r="L150" s="50"/>
+      <c r="M150" s="59"/>
     </row>
     <row r="151" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="42" t="s">
         <v>71</v>
       </c>
-      <c r="B151" s="62">
+      <c r="B151" s="59">
         <v>0.1</v>
       </c>
       <c r="C151" s="15">
         <v>0.2</v>
       </c>
-      <c r="D151" s="67">
+      <c r="D151" s="64">
         <v>0.3</v>
       </c>
-      <c r="E151" s="46"/>
+      <c r="E151" s="64">
+        <v>0.3</v>
+      </c>
       <c r="F151" s="15"/>
-      <c r="G151" s="53"/>
-[...5 lines deleted...]
-      <c r="M151" s="62"/>
+      <c r="G151" s="50"/>
+      <c r="H151" s="50"/>
+      <c r="I151" s="50"/>
+      <c r="J151" s="50"/>
+      <c r="K151" s="50"/>
+      <c r="L151" s="50"/>
+      <c r="M151" s="59"/>
     </row>
     <row r="152" spans="1:13" s="3" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B152" s="15"/>
       <c r="C152" s="16"/>
       <c r="D152" s="16"/>
       <c r="E152" s="15"/>
       <c r="F152" s="15"/>
       <c r="G152" s="15"/>
       <c r="H152" s="36"/>
       <c r="I152" s="15"/>
       <c r="J152" s="15"/>
       <c r="K152" s="8"/>
       <c r="L152" s="15"/>
       <c r="M152" s="16"/>
     </row>
     <row r="153" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B153" s="61">
+      <c r="B153" s="58">
         <v>872</v>
       </c>
       <c r="C153" s="8">
         <v>2096</v>
       </c>
-      <c r="D153" s="66">
+      <c r="D153" s="63">
         <v>3448</v>
       </c>
-      <c r="E153" s="45"/>
+      <c r="E153" s="63">
+        <v>4726</v>
+      </c>
       <c r="F153" s="8"/>
-      <c r="G153" s="54"/>
-[...5 lines deleted...]
-      <c r="M153" s="61"/>
+      <c r="G153" s="51"/>
+      <c r="H153" s="51"/>
+      <c r="I153" s="51"/>
+      <c r="J153" s="51"/>
+      <c r="K153" s="51"/>
+      <c r="L153" s="51"/>
+      <c r="M153" s="58"/>
     </row>
     <row r="154" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B154" s="61">
+      <c r="B154" s="58">
         <v>872</v>
       </c>
       <c r="C154" s="8">
         <v>2096</v>
       </c>
-      <c r="D154" s="66">
+      <c r="D154" s="63">
         <v>3448</v>
       </c>
-      <c r="E154" s="45"/>
+      <c r="E154" s="63">
+        <v>4726</v>
+      </c>
       <c r="F154" s="8"/>
-      <c r="G154" s="54"/>
-[...5 lines deleted...]
-      <c r="M154" s="61"/>
+      <c r="G154" s="51"/>
+      <c r="H154" s="51"/>
+      <c r="I154" s="51"/>
+      <c r="J154" s="51"/>
+      <c r="K154" s="51"/>
+      <c r="L154" s="51"/>
+      <c r="M154" s="58"/>
     </row>
     <row r="155" spans="1:13" s="3" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="33" t="s">
         <v>54</v>
       </c>
-      <c r="B155" s="47"/>
+      <c r="B155" s="45"/>
       <c r="C155" s="8"/>
       <c r="D155" s="8"/>
       <c r="E155" s="8"/>
       <c r="F155" s="8"/>
       <c r="G155" s="8"/>
       <c r="H155" s="8"/>
       <c r="I155" s="8"/>
       <c r="J155" s="15"/>
       <c r="K155" s="8"/>
       <c r="L155" s="15"/>
       <c r="M155" s="16"/>
     </row>
     <row r="156" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B156" s="61">
+      <c r="B156" s="58">
         <v>919352</v>
       </c>
       <c r="C156" s="8">
         <v>2078665</v>
       </c>
-      <c r="D156" s="66">
+      <c r="D156" s="63">
         <v>3321411</v>
       </c>
-      <c r="E156" s="45"/>
+      <c r="E156" s="63">
+        <v>4530989</v>
+      </c>
       <c r="F156" s="8"/>
-      <c r="G156" s="54"/>
-[...5 lines deleted...]
-      <c r="M156" s="61"/>
+      <c r="G156" s="51"/>
+      <c r="H156" s="51"/>
+      <c r="I156" s="51"/>
+      <c r="J156" s="51"/>
+      <c r="K156" s="51"/>
+      <c r="L156" s="51"/>
+      <c r="M156" s="58"/>
     </row>
     <row r="157" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B157" s="61">
+      <c r="B157" s="58">
         <v>919352</v>
       </c>
       <c r="C157" s="8">
         <v>2078665</v>
       </c>
-      <c r="D157" s="66">
+      <c r="D157" s="63">
         <v>3321411</v>
       </c>
-      <c r="E157" s="45"/>
+      <c r="E157" s="63">
+        <v>4530989</v>
+      </c>
       <c r="F157" s="8"/>
-      <c r="G157" s="54"/>
-[...8 lines deleted...]
-      <c r="A158" s="6" t="s">
+      <c r="G157" s="51"/>
+      <c r="H157" s="51"/>
+      <c r="I157" s="51"/>
+      <c r="J157" s="51"/>
+      <c r="K157" s="51"/>
+      <c r="L157" s="51"/>
+      <c r="M157" s="58"/>
+    </row>
+    <row r="158" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="B158" s="58"/>
+      <c r="C158" s="8"/>
+      <c r="D158" s="63"/>
+      <c r="E158" s="63"/>
+      <c r="F158" s="8"/>
+      <c r="G158" s="51"/>
+      <c r="H158" s="51"/>
+      <c r="I158" s="51"/>
+      <c r="J158" s="51"/>
+      <c r="K158" s="51"/>
+      <c r="L158" s="51"/>
+      <c r="M158" s="58"/>
+    </row>
+    <row r="159" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="67" t="s">
+        <v>2</v>
+      </c>
+      <c r="B159" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C159" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="D159" s="73">
+        <v>0.2</v>
+      </c>
+      <c r="E159" s="73">
+        <v>0.3</v>
+      </c>
+      <c r="F159" s="8"/>
+      <c r="G159" s="51"/>
+      <c r="H159" s="51"/>
+      <c r="I159" s="51"/>
+      <c r="J159" s="51"/>
+      <c r="K159" s="51"/>
+      <c r="L159" s="51"/>
+      <c r="M159" s="58"/>
+    </row>
+    <row r="160" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="67" t="s">
+        <v>26</v>
+      </c>
+      <c r="B160" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C160" s="73">
+        <v>0.1</v>
+      </c>
+      <c r="D160" s="73">
+        <v>0.2</v>
+      </c>
+      <c r="E160" s="73">
+        <v>0.3</v>
+      </c>
+      <c r="F160" s="8"/>
+      <c r="G160" s="51"/>
+      <c r="H160" s="51"/>
+      <c r="I160" s="51"/>
+      <c r="J160" s="51"/>
+      <c r="K160" s="51"/>
+      <c r="L160" s="51"/>
+      <c r="M160" s="58"/>
+    </row>
+    <row r="161" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="6" t="s">
         <v>55</v>
-      </c>
-[...61 lines deleted...]
-        <v>56</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="7"/>
       <c r="D161" s="7"/>
       <c r="E161" s="7"/>
       <c r="F161" s="7"/>
       <c r="G161" s="7"/>
       <c r="H161" s="7"/>
       <c r="I161" s="7"/>
       <c r="J161" s="7"/>
       <c r="K161" s="8"/>
       <c r="L161" s="7"/>
       <c r="M161" s="18"/>
     </row>
     <row r="162" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B162" s="61">
-        <v>399</v>
+      <c r="B162" s="58">
+        <v>864</v>
       </c>
       <c r="C162" s="8">
-        <v>1027</v>
-[...4 lines deleted...]
-      <c r="E162" s="45"/>
+        <v>2388</v>
+      </c>
+      <c r="D162" s="63">
+        <v>3913</v>
+      </c>
+      <c r="E162" s="63">
+        <v>5438</v>
+      </c>
       <c r="F162" s="8"/>
-      <c r="G162" s="54"/>
-[...5 lines deleted...]
-      <c r="M162" s="61"/>
+      <c r="G162" s="51"/>
+      <c r="H162" s="51"/>
+      <c r="I162" s="51"/>
+      <c r="J162" s="51"/>
+      <c r="K162" s="51"/>
+      <c r="L162" s="51"/>
+      <c r="M162" s="58"/>
     </row>
     <row r="163" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B163" s="61">
-        <v>399</v>
+      <c r="B163" s="58">
+        <v>864</v>
       </c>
       <c r="C163" s="8">
-        <v>1027</v>
-[...4 lines deleted...]
-      <c r="E163" s="45"/>
+        <v>2388</v>
+      </c>
+      <c r="D163" s="63">
+        <v>3913</v>
+      </c>
+      <c r="E163" s="63">
+        <v>5438</v>
+      </c>
       <c r="F163" s="8"/>
-      <c r="G163" s="54"/>
-[...9 lines deleted...]
-        <v>57</v>
+      <c r="G163" s="51"/>
+      <c r="H163" s="51"/>
+      <c r="I163" s="51"/>
+      <c r="J163" s="51"/>
+      <c r="K163" s="51"/>
+      <c r="L163" s="51"/>
+      <c r="M163" s="58"/>
+    </row>
+    <row r="164" spans="1:13" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="6" t="s">
+        <v>56</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="7"/>
       <c r="D164" s="7"/>
       <c r="E164" s="7"/>
       <c r="F164" s="7"/>
       <c r="G164" s="7"/>
       <c r="H164" s="7"/>
       <c r="I164" s="7"/>
       <c r="J164" s="7"/>
       <c r="K164" s="8"/>
       <c r="L164" s="7"/>
       <c r="M164" s="18"/>
     </row>
     <row r="165" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A165" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B165" s="7" t="s">
-[...16 lines deleted...]
-      <c r="M165" s="62"/>
+      <c r="B165" s="58">
+        <v>399</v>
+      </c>
+      <c r="C165" s="8">
+        <v>1027</v>
+      </c>
+      <c r="D165" s="63">
+        <v>1615</v>
+      </c>
+      <c r="E165" s="63">
+        <v>2173</v>
+      </c>
+      <c r="F165" s="8"/>
+      <c r="G165" s="51"/>
+      <c r="H165" s="51"/>
+      <c r="I165" s="51"/>
+      <c r="J165" s="51"/>
+      <c r="K165" s="51"/>
+      <c r="L165" s="51"/>
+      <c r="M165" s="58"/>
     </row>
     <row r="166" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A166" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B166" s="15" t="s">
-[...56 lines deleted...]
-      <c r="M168" s="18"/>
+      <c r="B166" s="58">
+        <v>399</v>
+      </c>
+      <c r="C166" s="8">
+        <v>1027</v>
+      </c>
+      <c r="D166" s="63">
+        <v>1615</v>
+      </c>
+      <c r="E166" s="63">
+        <v>2173</v>
+      </c>
+      <c r="F166" s="8"/>
+      <c r="G166" s="51"/>
+      <c r="H166" s="51"/>
+      <c r="I166" s="51"/>
+      <c r="J166" s="51"/>
+      <c r="K166" s="51"/>
+      <c r="L166" s="51"/>
+      <c r="M166" s="58"/>
+    </row>
+    <row r="167" spans="1:13" s="3" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B167" s="7"/>
+      <c r="C167" s="7"/>
+      <c r="D167" s="7"/>
+      <c r="E167" s="7"/>
+      <c r="F167" s="7"/>
+      <c r="G167" s="7"/>
+      <c r="H167" s="7"/>
+      <c r="I167" s="7"/>
+      <c r="J167" s="7"/>
+      <c r="K167" s="8"/>
+      <c r="L167" s="7"/>
+      <c r="M167" s="18"/>
+    </row>
+    <row r="168" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B168" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C168" s="15">
+        <v>3.8</v>
+      </c>
+      <c r="D168" s="64">
+        <v>7.7</v>
+      </c>
+      <c r="E168" s="64">
+        <v>11.5</v>
+      </c>
+      <c r="F168" s="15"/>
+      <c r="G168" s="50"/>
+      <c r="H168" s="50"/>
+      <c r="I168" s="50"/>
+      <c r="J168" s="50"/>
+      <c r="K168" s="50"/>
+      <c r="L168" s="50"/>
+      <c r="M168" s="59"/>
     </row>
     <row r="169" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A169" s="31" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B169" s="62">
+        <v>26</v>
+      </c>
+      <c r="B169" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C169" s="15">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D169" s="64">
+        <v>4.3</v>
+      </c>
+      <c r="E169" s="64">
+        <v>6.5</v>
+      </c>
+      <c r="F169" s="15"/>
+      <c r="G169" s="50"/>
+      <c r="H169" s="50"/>
+      <c r="I169" s="50"/>
+      <c r="J169" s="50"/>
+      <c r="K169" s="50"/>
+      <c r="L169" s="50"/>
+      <c r="M169" s="59"/>
+    </row>
+    <row r="170" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B170" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C170" s="15">
+        <v>1.7</v>
+      </c>
+      <c r="D170" s="65">
+        <v>3.3</v>
+      </c>
+      <c r="E170" s="64">
+        <v>5</v>
+      </c>
+      <c r="F170" s="15"/>
+      <c r="G170" s="15"/>
+      <c r="H170" s="15"/>
+      <c r="I170" s="50"/>
+      <c r="J170" s="50"/>
+      <c r="K170" s="50"/>
+      <c r="L170" s="50"/>
+      <c r="M170" s="59"/>
+    </row>
+    <row r="171" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B171" s="7"/>
+      <c r="C171" s="7"/>
+      <c r="D171" s="7"/>
+      <c r="E171" s="7"/>
+      <c r="F171" s="7"/>
+      <c r="G171" s="7"/>
+      <c r="H171" s="7"/>
+      <c r="I171" s="7"/>
+      <c r="J171" s="7"/>
+      <c r="K171" s="8"/>
+      <c r="L171" s="18"/>
+      <c r="M171" s="18"/>
+    </row>
+    <row r="172" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B172" s="59">
         <v>69.2</v>
       </c>
-      <c r="C169" s="15">
+      <c r="C172" s="15">
         <v>132.30000000000001</v>
       </c>
-      <c r="D169" s="67">
+      <c r="D172" s="64">
         <v>209.7</v>
       </c>
-      <c r="E169" s="46"/>
-[...68 lines deleted...]
-      <c r="M172" s="15"/>
+      <c r="E172" s="64">
+        <v>340.7</v>
+      </c>
+      <c r="F172" s="15"/>
+      <c r="G172" s="50"/>
+      <c r="H172" s="50"/>
+      <c r="I172" s="50"/>
+      <c r="J172" s="50"/>
+      <c r="K172" s="50"/>
+      <c r="L172" s="50"/>
+      <c r="M172" s="59"/>
     </row>
     <row r="173" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A173" s="31" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>55.6</v>
+        <v>26</v>
+      </c>
+      <c r="B173" s="59">
+        <v>69.2</v>
       </c>
       <c r="C173" s="15">
-        <v>159.19999999999999</v>
-[...4 lines deleted...]
-      <c r="E173" s="46"/>
+        <v>132.30000000000001</v>
+      </c>
+      <c r="D173" s="64">
+        <v>200.7</v>
+      </c>
+      <c r="E173" s="64">
+        <v>256.39999999999998</v>
+      </c>
       <c r="F173" s="15"/>
-      <c r="G173" s="53"/>
-[...5 lines deleted...]
-      <c r="M173" s="62"/>
+      <c r="G173" s="50"/>
+      <c r="H173" s="50"/>
+      <c r="I173" s="50"/>
+      <c r="J173" s="50"/>
+      <c r="K173" s="50"/>
+      <c r="L173" s="50"/>
+      <c r="M173" s="59"/>
     </row>
     <row r="174" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A174" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B174" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C174" s="15"/>
+      <c r="D174" s="64">
+        <v>9</v>
+      </c>
+      <c r="E174" s="64">
+        <v>84.3</v>
+      </c>
+      <c r="F174" s="15"/>
+      <c r="G174" s="50"/>
+      <c r="H174" s="50"/>
+      <c r="I174" s="50"/>
+      <c r="J174" s="50"/>
+      <c r="K174" s="50"/>
+      <c r="L174" s="50"/>
+      <c r="M174" s="59"/>
+    </row>
+    <row r="175" spans="1:13" s="3" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B175" s="7"/>
+      <c r="C175" s="7"/>
+      <c r="D175" s="7"/>
+      <c r="E175" s="7"/>
+      <c r="F175" s="7"/>
+      <c r="G175" s="7"/>
+      <c r="H175" s="7"/>
+      <c r="I175" s="7"/>
+      <c r="J175" s="55"/>
+      <c r="K175" s="56"/>
+      <c r="L175" s="15"/>
+      <c r="M175" s="15"/>
+    </row>
+    <row r="176" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B176" s="59">
+        <v>55.6</v>
+      </c>
+      <c r="C176" s="15">
+        <v>159.19999999999999</v>
+      </c>
+      <c r="D176" s="64">
+        <v>256.89999999999998</v>
+      </c>
+      <c r="E176" s="64">
+        <v>447.6</v>
+      </c>
+      <c r="F176" s="15"/>
+      <c r="G176" s="50"/>
+      <c r="H176" s="50"/>
+      <c r="I176" s="50"/>
+      <c r="J176" s="50"/>
+      <c r="K176" s="50"/>
+      <c r="L176" s="50"/>
+      <c r="M176" s="59"/>
+    </row>
+    <row r="177" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B174" s="62">
+      <c r="B177" s="59">
         <v>40.1</v>
       </c>
-      <c r="C174" s="15">
+      <c r="C177" s="15">
         <v>117.4</v>
       </c>
-      <c r="D174" s="67">
+      <c r="D177" s="64">
         <v>183.9</v>
       </c>
-      <c r="E174" s="46"/>
-[...10 lines deleted...]
-      <c r="A175" s="31" t="s">
+      <c r="E177" s="64">
+        <v>291.10000000000002</v>
+      </c>
+      <c r="F177" s="15"/>
+      <c r="G177" s="50"/>
+      <c r="H177" s="50"/>
+      <c r="I177" s="50"/>
+      <c r="J177" s="50"/>
+      <c r="K177" s="50"/>
+      <c r="L177" s="50"/>
+      <c r="M177" s="59"/>
+    </row>
+    <row r="178" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B175" s="62">
+      <c r="B178" s="59">
         <v>15.5</v>
       </c>
-      <c r="C175" s="15">
+      <c r="C178" s="15">
         <v>41.8</v>
       </c>
-      <c r="D175" s="67">
+      <c r="D178" s="64">
         <v>73</v>
       </c>
-      <c r="E175" s="46"/>
-[...10 lines deleted...]
-      <c r="A176" s="6" t="s">
+      <c r="E178" s="64">
+        <v>156.5</v>
+      </c>
+      <c r="F178" s="15"/>
+      <c r="G178" s="50"/>
+      <c r="H178" s="50"/>
+      <c r="I178" s="50"/>
+      <c r="J178" s="50"/>
+      <c r="K178" s="50"/>
+      <c r="L178" s="50"/>
+      <c r="M178" s="59"/>
+    </row>
+    <row r="179" spans="1:13" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="B176" s="7"/>
-[...16 lines deleted...]
-      <c r="B177" s="61">
+      <c r="B179" s="7"/>
+      <c r="C179" s="7"/>
+      <c r="D179" s="7"/>
+      <c r="E179" s="7"/>
+      <c r="F179" s="7"/>
+      <c r="G179" s="7"/>
+      <c r="H179" s="7"/>
+      <c r="I179" s="7"/>
+      <c r="J179" s="55"/>
+      <c r="K179" s="56"/>
+      <c r="L179" s="15"/>
+      <c r="M179" s="15"/>
+    </row>
+    <row r="180" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B180" s="58">
         <v>2000</v>
       </c>
-      <c r="C177" s="8">
+      <c r="C180" s="8">
         <v>3759</v>
       </c>
-      <c r="D177" s="66">
+      <c r="D180" s="63">
         <v>6272</v>
       </c>
-      <c r="E177" s="45"/>
-[...62 lines deleted...]
-      <c r="E180" s="45"/>
+      <c r="E180" s="63">
+        <v>8076</v>
+      </c>
       <c r="F180" s="8"/>
-      <c r="G180" s="54"/>
-[...7 lines deleted...]
-    <row r="181" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G180" s="51"/>
+      <c r="H180" s="51"/>
+      <c r="I180" s="51"/>
+      <c r="J180" s="51"/>
+      <c r="K180" s="51"/>
+      <c r="L180" s="51"/>
+      <c r="M180" s="58"/>
+    </row>
+    <row r="181" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B181" s="61">
-        <v>21</v>
+      <c r="B181" s="58">
+        <v>2000</v>
       </c>
       <c r="C181" s="8">
-        <v>2069</v>
-[...4 lines deleted...]
-      <c r="E181" s="45"/>
+        <v>3759</v>
+      </c>
+      <c r="D181" s="63">
+        <v>6272</v>
+      </c>
+      <c r="E181" s="63">
+        <v>8076</v>
+      </c>
       <c r="F181" s="8"/>
-      <c r="G181" s="54"/>
-[...22 lines deleted...]
-      <c r="M182" s="18"/>
+      <c r="G181" s="51"/>
+      <c r="H181" s="51"/>
+      <c r="I181" s="51"/>
+      <c r="J181" s="51"/>
+      <c r="K181" s="51"/>
+      <c r="L181" s="51"/>
+      <c r="M181" s="58"/>
+    </row>
+    <row r="182" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="B182" s="8"/>
+      <c r="C182" s="8"/>
+      <c r="D182" s="8"/>
+      <c r="E182" s="8"/>
+      <c r="F182" s="8"/>
+      <c r="G182" s="8"/>
+      <c r="H182" s="8"/>
+      <c r="I182" s="8"/>
+      <c r="J182" s="55"/>
+      <c r="K182" s="8"/>
+      <c r="L182" s="8"/>
+      <c r="M182" s="8"/>
     </row>
     <row r="183" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B183" s="10" t="s">
-        <v>1</v>
+      <c r="B183" s="58">
+        <v>21</v>
       </c>
       <c r="C183" s="8">
-        <v>190</v>
-[...4 lines deleted...]
-      <c r="E183" s="45"/>
+        <v>2069</v>
+      </c>
+      <c r="D183" s="63">
+        <v>10289</v>
+      </c>
+      <c r="E183" s="63">
+        <v>21820</v>
+      </c>
       <c r="F183" s="8"/>
-      <c r="G183" s="54"/>
-[...5 lines deleted...]
-      <c r="M183" s="61"/>
+      <c r="G183" s="51"/>
+      <c r="H183" s="51"/>
+      <c r="I183" s="51"/>
+      <c r="J183" s="51"/>
+      <c r="K183" s="51"/>
+      <c r="L183" s="51"/>
+      <c r="M183" s="58"/>
     </row>
     <row r="184" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B184" s="8" t="s">
-        <v>1</v>
+      <c r="B184" s="58">
+        <v>21</v>
       </c>
       <c r="C184" s="8">
-        <v>190</v>
-[...4 lines deleted...]
-      <c r="E184" s="45"/>
+        <v>2069</v>
+      </c>
+      <c r="D184" s="63">
+        <v>10289</v>
+      </c>
+      <c r="E184" s="63">
+        <v>21820</v>
+      </c>
       <c r="F184" s="8"/>
-      <c r="G184" s="54"/>
-[...7 lines deleted...]
-    <row r="185" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G184" s="51"/>
+      <c r="H184" s="51"/>
+      <c r="I184" s="51"/>
+      <c r="J184" s="51"/>
+      <c r="K184" s="51"/>
+      <c r="L184" s="51"/>
+      <c r="M184" s="58"/>
+    </row>
+    <row r="185" spans="1:13" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="7"/>
       <c r="D185" s="7"/>
       <c r="E185" s="7"/>
       <c r="F185" s="7"/>
       <c r="G185" s="7"/>
       <c r="H185" s="7"/>
       <c r="I185" s="7"/>
-      <c r="J185" s="58"/>
-[...2 lines deleted...]
-      <c r="M185" s="8"/>
+      <c r="J185" s="7"/>
+      <c r="K185" s="7"/>
+      <c r="L185" s="7"/>
+      <c r="M185" s="18"/>
     </row>
     <row r="186" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B186" s="61">
-        <v>3789</v>
+      <c r="B186" s="10" t="s">
+        <v>1</v>
       </c>
       <c r="C186" s="8">
-        <v>10761</v>
-[...4 lines deleted...]
-      <c r="E186" s="45"/>
+        <v>190</v>
+      </c>
+      <c r="D186" s="63">
+        <v>403</v>
+      </c>
+      <c r="E186" s="63">
+        <v>689</v>
+      </c>
       <c r="F186" s="8"/>
-      <c r="G186" s="54"/>
-[...5 lines deleted...]
-      <c r="M186" s="61"/>
+      <c r="G186" s="51"/>
+      <c r="H186" s="51"/>
+      <c r="I186" s="51"/>
+      <c r="J186" s="51"/>
+      <c r="K186" s="51"/>
+      <c r="L186" s="51"/>
+      <c r="M186" s="58"/>
     </row>
     <row r="187" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B187" s="61">
-        <v>3761</v>
+      <c r="B187" s="8" t="s">
+        <v>1</v>
       </c>
       <c r="C187" s="8">
-        <v>9956</v>
-[...4 lines deleted...]
-      <c r="E187" s="45"/>
+        <v>190</v>
+      </c>
+      <c r="D187" s="63">
+        <v>403</v>
+      </c>
+      <c r="E187" s="63">
+        <v>689</v>
+      </c>
       <c r="F187" s="8"/>
-      <c r="G187" s="54"/>
-[...45 lines deleted...]
-      <c r="M189" s="18"/>
+      <c r="G187" s="51"/>
+      <c r="H187" s="51"/>
+      <c r="I187" s="51"/>
+      <c r="J187" s="51"/>
+      <c r="K187" s="51"/>
+      <c r="L187" s="51"/>
+      <c r="M187" s="58"/>
+    </row>
+    <row r="188" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B188" s="7"/>
+      <c r="C188" s="7"/>
+      <c r="D188" s="7"/>
+      <c r="E188" s="7"/>
+      <c r="F188" s="7"/>
+      <c r="G188" s="7"/>
+      <c r="H188" s="7"/>
+      <c r="I188" s="7"/>
+      <c r="J188" s="55"/>
+      <c r="K188" s="8"/>
+      <c r="L188" s="8"/>
+      <c r="M188" s="8"/>
+    </row>
+    <row r="189" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B189" s="58">
+        <v>3789</v>
+      </c>
+      <c r="C189" s="8">
+        <v>10761</v>
+      </c>
+      <c r="D189" s="63">
+        <v>19001</v>
+      </c>
+      <c r="E189" s="63">
+        <v>34005</v>
+      </c>
+      <c r="F189" s="8"/>
+      <c r="G189" s="51"/>
+      <c r="H189" s="51"/>
+      <c r="I189" s="51"/>
+      <c r="J189" s="51"/>
+      <c r="K189" s="51"/>
+      <c r="L189" s="51"/>
+      <c r="M189" s="58"/>
     </row>
     <row r="190" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="31" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B190" s="61">
+        <v>26</v>
+      </c>
+      <c r="B190" s="58">
+        <v>3761</v>
+      </c>
+      <c r="C190" s="8">
+        <v>9956</v>
+      </c>
+      <c r="D190" s="63">
+        <v>17419</v>
+      </c>
+      <c r="E190" s="63">
+        <v>31645</v>
+      </c>
+      <c r="F190" s="8"/>
+      <c r="G190" s="51"/>
+      <c r="H190" s="51"/>
+      <c r="I190" s="51"/>
+      <c r="J190" s="51"/>
+      <c r="K190" s="51"/>
+      <c r="L190" s="51"/>
+      <c r="M190" s="58"/>
+    </row>
+    <row r="191" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B191" s="58">
+        <v>28</v>
+      </c>
+      <c r="C191" s="8">
+        <v>805</v>
+      </c>
+      <c r="D191" s="63">
+        <v>1582</v>
+      </c>
+      <c r="E191" s="63">
+        <v>2360</v>
+      </c>
+      <c r="F191" s="8"/>
+      <c r="G191" s="51"/>
+      <c r="H191" s="51"/>
+      <c r="I191" s="51"/>
+      <c r="J191" s="51"/>
+      <c r="K191" s="51"/>
+      <c r="L191" s="51"/>
+      <c r="M191" s="58"/>
+    </row>
+    <row r="192" spans="1:13" s="75" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="71" t="s">
+        <v>74</v>
+      </c>
+      <c r="B192" s="58"/>
+      <c r="C192" s="72"/>
+      <c r="D192" s="63"/>
+      <c r="E192" s="63"/>
+      <c r="F192" s="72"/>
+      <c r="G192" s="51"/>
+      <c r="H192" s="51"/>
+      <c r="I192" s="51"/>
+      <c r="J192" s="51"/>
+      <c r="K192" s="51"/>
+      <c r="L192" s="51"/>
+      <c r="M192" s="58"/>
+    </row>
+    <row r="193" spans="1:13" s="75" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="B193" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C193" s="76">
+        <v>44</v>
+      </c>
+      <c r="D193" s="76">
+        <v>88</v>
+      </c>
+      <c r="E193" s="76">
+        <v>132</v>
+      </c>
+      <c r="F193" s="72"/>
+      <c r="G193" s="51"/>
+      <c r="H193" s="51"/>
+      <c r="I193" s="51"/>
+      <c r="J193" s="51"/>
+      <c r="K193" s="51"/>
+      <c r="L193" s="51"/>
+      <c r="M193" s="58"/>
+    </row>
+    <row r="194" spans="1:13" s="75" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="B194" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C194" s="76">
+        <v>44</v>
+      </c>
+      <c r="D194" s="76">
+        <v>88</v>
+      </c>
+      <c r="E194" s="76">
+        <v>132</v>
+      </c>
+      <c r="F194" s="72"/>
+      <c r="G194" s="51"/>
+      <c r="H194" s="51"/>
+      <c r="I194" s="51"/>
+      <c r="J194" s="51"/>
+      <c r="K194" s="51"/>
+      <c r="L194" s="51"/>
+      <c r="M194" s="58"/>
+    </row>
+    <row r="195" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B195" s="7"/>
+      <c r="C195" s="7"/>
+      <c r="D195" s="7"/>
+      <c r="E195" s="7"/>
+      <c r="F195" s="7"/>
+      <c r="G195" s="7"/>
+      <c r="H195" s="7"/>
+      <c r="I195" s="7"/>
+      <c r="J195" s="7"/>
+      <c r="K195" s="7"/>
+      <c r="L195" s="43"/>
+      <c r="M195" s="18"/>
+    </row>
+    <row r="196" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B196" s="58">
         <v>197</v>
       </c>
-      <c r="C190" s="8">
+      <c r="C196" s="8">
         <v>430</v>
       </c>
-      <c r="D190" s="66">
+      <c r="D196" s="63">
         <v>772</v>
       </c>
-      <c r="E190" s="45"/>
-[...10 lines deleted...]
-      <c r="A191" s="50" t="s">
+      <c r="E196" s="63">
+        <v>1097</v>
+      </c>
+      <c r="F196" s="8"/>
+      <c r="G196" s="51"/>
+      <c r="H196" s="51"/>
+      <c r="I196" s="51"/>
+      <c r="J196" s="51"/>
+      <c r="K196" s="51"/>
+      <c r="L196" s="51"/>
+      <c r="M196" s="58"/>
+    </row>
+    <row r="197" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="B191" s="61">
+      <c r="B197" s="58">
         <v>14</v>
       </c>
-      <c r="C191" s="8">
+      <c r="C197" s="8">
         <v>14</v>
       </c>
-      <c r="D191" s="66">
+      <c r="D197" s="63">
         <v>14</v>
       </c>
-      <c r="E191" s="8"/>
-[...10 lines deleted...]
-      <c r="A192" s="48" t="s">
+      <c r="E197" s="63">
+        <v>14</v>
+      </c>
+      <c r="F197" s="8"/>
+      <c r="G197" s="51"/>
+      <c r="H197" s="51"/>
+      <c r="I197" s="51"/>
+      <c r="J197" s="51"/>
+      <c r="K197" s="51"/>
+      <c r="L197" s="51"/>
+      <c r="M197" s="58"/>
+    </row>
+    <row r="198" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="B192" s="61">
+      <c r="B198" s="58">
         <v>18</v>
       </c>
-      <c r="C192" s="8">
+      <c r="C198" s="8">
         <v>18</v>
       </c>
-      <c r="D192" s="66">
+      <c r="D198" s="63">
         <v>33</v>
       </c>
-      <c r="E192" s="45"/>
-[...10 lines deleted...]
-      <c r="A193" s="31" t="s">
+      <c r="E198" s="63">
+        <v>48</v>
+      </c>
+      <c r="F198" s="8"/>
+      <c r="G198" s="51"/>
+      <c r="H198" s="51"/>
+      <c r="I198" s="51"/>
+      <c r="J198" s="51"/>
+      <c r="K198" s="51"/>
+      <c r="L198" s="51"/>
+      <c r="M198" s="58"/>
+    </row>
+    <row r="199" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B193" s="61">
+      <c r="B199" s="58">
         <v>8</v>
       </c>
-      <c r="C193" s="8">
+      <c r="C199" s="8">
         <v>8</v>
       </c>
-      <c r="D193" s="66">
+      <c r="D199" s="63">
         <v>77</v>
       </c>
-      <c r="E193" s="45"/>
-[...10 lines deleted...]
-      <c r="A194" s="38" t="s">
+      <c r="E199" s="63">
+        <v>147</v>
+      </c>
+      <c r="F199" s="8"/>
+      <c r="G199" s="51"/>
+      <c r="H199" s="51"/>
+      <c r="I199" s="51"/>
+      <c r="J199" s="51"/>
+      <c r="K199" s="51"/>
+      <c r="L199" s="51"/>
+      <c r="M199" s="58"/>
+    </row>
+    <row r="200" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B194" s="61">
+      <c r="B200" s="58">
         <v>154</v>
       </c>
-      <c r="C194" s="8">
+      <c r="C200" s="8">
         <v>339</v>
       </c>
-      <c r="D194" s="66">
+      <c r="D200" s="63">
         <v>549</v>
       </c>
-      <c r="E194" s="45"/>
-[...10 lines deleted...]
-      <c r="A195" s="31" t="s">
+      <c r="E200" s="63">
+        <v>740</v>
+      </c>
+      <c r="F200" s="8"/>
+      <c r="G200" s="51"/>
+      <c r="H200" s="51"/>
+      <c r="I200" s="51"/>
+      <c r="J200" s="51"/>
+      <c r="K200" s="51"/>
+      <c r="L200" s="51"/>
+      <c r="M200" s="58"/>
+    </row>
+    <row r="201" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B195" s="61">
+      <c r="B201" s="58">
         <v>3</v>
       </c>
-      <c r="C195" s="8">
+      <c r="C201" s="8">
         <v>50</v>
       </c>
-      <c r="D195" s="66">
+      <c r="D201" s="63">
         <v>96</v>
       </c>
-      <c r="E195" s="45"/>
-[...10 lines deleted...]
-      <c r="A196" s="65" t="s">
+      <c r="E201" s="63">
+        <v>143</v>
+      </c>
+      <c r="F201" s="8"/>
+      <c r="G201" s="51"/>
+      <c r="H201" s="51"/>
+      <c r="I201" s="51"/>
+      <c r="J201" s="51"/>
+      <c r="K201" s="51"/>
+      <c r="L201" s="51"/>
+      <c r="M201" s="58"/>
+    </row>
+    <row r="202" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="B196" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D196" s="66">
+      <c r="B202" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C202" s="8">
+        <v>2</v>
+      </c>
+      <c r="D202" s="63">
         <v>3</v>
       </c>
-      <c r="E196" s="45"/>
-[...10 lines deleted...]
-      <c r="A197" s="33" t="s">
+      <c r="E202" s="63">
+        <v>5</v>
+      </c>
+      <c r="F202" s="8"/>
+      <c r="G202" s="51"/>
+      <c r="H202" s="51"/>
+      <c r="I202" s="51"/>
+      <c r="J202" s="51"/>
+      <c r="K202" s="51"/>
+      <c r="L202" s="51"/>
+      <c r="M202" s="58"/>
+    </row>
+    <row r="203" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="33" t="s">
         <v>65</v>
       </c>
-      <c r="B197" s="7"/>
-[...19 lines deleted...]
-      <c r="C198" s="8">
+      <c r="B203" s="7"/>
+      <c r="C203" s="7"/>
+      <c r="D203" s="7"/>
+      <c r="E203" s="7"/>
+      <c r="F203" s="7"/>
+      <c r="G203" s="7"/>
+      <c r="H203" s="7"/>
+      <c r="I203" s="7"/>
+      <c r="J203" s="55"/>
+      <c r="K203" s="8"/>
+      <c r="L203" s="8"/>
+      <c r="M203" s="8"/>
+    </row>
+    <row r="204" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B204" s="58">
+        <v>2</v>
+      </c>
+      <c r="C204" s="8">
         <v>23</v>
       </c>
-      <c r="D198" s="66">
+      <c r="D204" s="63">
         <v>35</v>
       </c>
-      <c r="E198" s="45"/>
-[...10 lines deleted...]
-      <c r="A199" s="31" t="s">
+      <c r="E204" s="63">
+        <v>43</v>
+      </c>
+      <c r="F204" s="8"/>
+      <c r="G204" s="51"/>
+      <c r="H204" s="51"/>
+      <c r="I204" s="51"/>
+      <c r="J204" s="51"/>
+      <c r="K204" s="51"/>
+      <c r="L204" s="51"/>
+      <c r="M204" s="58"/>
+    </row>
+    <row r="205" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B199" s="61">
-[...2 lines deleted...]
-      <c r="C199" s="8">
+      <c r="B205" s="58">
+        <v>2</v>
+      </c>
+      <c r="C205" s="8">
         <v>23</v>
       </c>
-      <c r="D199" s="66">
+      <c r="D205" s="63">
         <v>35</v>
       </c>
-      <c r="E199" s="45"/>
-[...10 lines deleted...]
-      <c r="A200" s="33" t="s">
+      <c r="E205" s="63">
+        <v>43</v>
+      </c>
+      <c r="F205" s="8"/>
+      <c r="G205" s="51"/>
+      <c r="H205" s="51"/>
+      <c r="I205" s="51"/>
+      <c r="J205" s="51"/>
+      <c r="K205" s="51"/>
+      <c r="L205" s="51"/>
+      <c r="M205" s="58"/>
+    </row>
+    <row r="206" spans="1:13" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="A206" s="33" t="s">
         <v>66</v>
-      </c>
-[...120 lines deleted...]
-        <v>68</v>
       </c>
       <c r="B206" s="8"/>
       <c r="C206" s="8"/>
       <c r="D206" s="8"/>
       <c r="E206" s="8"/>
       <c r="F206" s="8"/>
       <c r="G206" s="8"/>
       <c r="H206" s="8"/>
       <c r="I206" s="8"/>
-      <c r="J206" s="8"/>
+      <c r="J206" s="55"/>
       <c r="K206" s="8"/>
       <c r="L206" s="8"/>
-      <c r="M206" s="11"/>
-[...1 lines deleted...]
-    <row r="207" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M206" s="8"/>
+    </row>
+    <row r="207" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A207" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B207" s="61">
+      <c r="B207" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C207" s="8"/>
+      <c r="D207" s="63">
+        <v>25</v>
+      </c>
+      <c r="E207" s="63">
+        <v>40</v>
+      </c>
+      <c r="F207" s="8"/>
+      <c r="G207" s="51"/>
+      <c r="H207" s="51"/>
+      <c r="I207" s="51"/>
+      <c r="J207" s="51"/>
+      <c r="K207" s="51"/>
+      <c r="L207" s="51"/>
+      <c r="M207" s="58"/>
+    </row>
+    <row r="208" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B208" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C208" s="8"/>
+      <c r="D208" s="63">
+        <v>25</v>
+      </c>
+      <c r="E208" s="63">
+        <v>40</v>
+      </c>
+      <c r="F208" s="8"/>
+      <c r="G208" s="51"/>
+      <c r="H208" s="51"/>
+      <c r="I208" s="51"/>
+      <c r="J208" s="51"/>
+      <c r="K208" s="51"/>
+      <c r="L208" s="51"/>
+      <c r="M208" s="58"/>
+    </row>
+    <row r="209" spans="1:15" s="3" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
+      <c r="A209" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B209" s="8"/>
+      <c r="C209" s="8"/>
+      <c r="D209" s="8"/>
+      <c r="E209" s="8"/>
+      <c r="F209" s="8"/>
+      <c r="G209" s="8"/>
+      <c r="H209" s="8"/>
+      <c r="I209" s="8"/>
+      <c r="J209" s="8"/>
+      <c r="K209" s="34"/>
+      <c r="L209" s="34"/>
+      <c r="M209" s="60"/>
+    </row>
+    <row r="210" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B210" s="58">
+        <v>60</v>
+      </c>
+      <c r="C210" s="8">
+        <v>103</v>
+      </c>
+      <c r="D210" s="63">
+        <v>229</v>
+      </c>
+      <c r="E210" s="63">
+        <v>308</v>
+      </c>
+      <c r="F210" s="8"/>
+      <c r="G210" s="51"/>
+      <c r="H210" s="51"/>
+      <c r="I210" s="51"/>
+      <c r="J210" s="51"/>
+      <c r="K210" s="51"/>
+      <c r="L210" s="51"/>
+      <c r="M210" s="58"/>
+    </row>
+    <row r="211" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B211" s="58">
+        <v>60</v>
+      </c>
+      <c r="C211" s="8">
+        <v>103</v>
+      </c>
+      <c r="D211" s="63">
+        <v>229</v>
+      </c>
+      <c r="E211" s="63">
+        <v>308</v>
+      </c>
+      <c r="F211" s="8"/>
+      <c r="G211" s="51"/>
+      <c r="H211" s="51"/>
+      <c r="I211" s="51"/>
+      <c r="J211" s="51"/>
+      <c r="K211" s="51"/>
+      <c r="L211" s="51"/>
+      <c r="M211" s="58"/>
+    </row>
+    <row r="212" spans="1:15" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B212" s="8"/>
+      <c r="C212" s="8"/>
+      <c r="D212" s="8"/>
+      <c r="E212" s="8"/>
+      <c r="F212" s="8"/>
+      <c r="G212" s="8"/>
+      <c r="H212" s="8"/>
+      <c r="I212" s="8"/>
+      <c r="J212" s="8"/>
+      <c r="K212" s="8"/>
+      <c r="L212" s="8"/>
+      <c r="M212" s="11"/>
+    </row>
+    <row r="213" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B213" s="58">
         <v>162</v>
       </c>
-      <c r="C207" s="51">
+      <c r="C213" s="48">
         <v>319</v>
       </c>
-      <c r="D207" s="66">
+      <c r="D213" s="63">
         <v>546</v>
       </c>
-      <c r="E207" s="45"/>
-[...10 lines deleted...]
-      <c r="A208" s="22" t="s">
+      <c r="E213" s="63">
+        <v>797</v>
+      </c>
+      <c r="F213" s="48"/>
+      <c r="G213" s="52"/>
+      <c r="H213" s="51"/>
+      <c r="I213" s="52"/>
+      <c r="J213" s="51"/>
+      <c r="K213" s="51"/>
+      <c r="L213" s="51"/>
+      <c r="M213" s="58"/>
+    </row>
+    <row r="214" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="B208" s="64">
+      <c r="B214" s="61">
         <v>162</v>
       </c>
-      <c r="C208" s="23">
+      <c r="C214" s="23">
         <v>319</v>
       </c>
-      <c r="D208" s="69">
+      <c r="D214" s="66">
         <v>546</v>
       </c>
-      <c r="E208" s="49"/>
-[...11 lines deleted...]
-      <c r="A209" s="24" t="s">
+      <c r="E214" s="66">
+        <v>797</v>
+      </c>
+      <c r="F214" s="23"/>
+      <c r="G214" s="53"/>
+      <c r="H214" s="53"/>
+      <c r="I214" s="53"/>
+      <c r="J214" s="53"/>
+      <c r="K214" s="53"/>
+      <c r="L214" s="53"/>
+      <c r="M214" s="61"/>
+      <c r="O214" s="19"/>
+    </row>
+    <row r="215" spans="1:15" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B209" s="25"/>
-[...13 lines deleted...]
-      <c r="A210" s="24" t="s">
+      <c r="B215" s="25"/>
+      <c r="C215" s="25"/>
+      <c r="D215" s="25"/>
+      <c r="E215" s="25"/>
+      <c r="F215" s="25"/>
+      <c r="G215" s="25"/>
+      <c r="H215" s="26"/>
+      <c r="I215" s="27"/>
+      <c r="J215" s="27"/>
+      <c r="K215" s="26"/>
+      <c r="L215" s="27"/>
+      <c r="M215" s="26"/>
+    </row>
+    <row r="216" spans="1:15" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A216" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B210" s="26"/>
-[...13 lines deleted...]
-      <c r="A211" s="71" t="s">
+      <c r="B216" s="26"/>
+      <c r="C216" s="26"/>
+      <c r="D216" s="26"/>
+      <c r="E216" s="26"/>
+      <c r="F216" s="26"/>
+      <c r="G216" s="26"/>
+      <c r="H216" s="26"/>
+      <c r="I216" s="27"/>
+      <c r="J216" s="27"/>
+      <c r="K216" s="26"/>
+      <c r="L216" s="27"/>
+      <c r="M216" s="26"/>
+    </row>
+    <row r="217" spans="1:15" s="28" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A217" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="B211" s="71"/>
-[...10 lines deleted...]
-      <c r="M211" s="72"/>
+      <c r="B217" s="69"/>
+      <c r="C217" s="69"/>
+      <c r="D217" s="69"/>
+      <c r="E217" s="69"/>
+      <c r="F217" s="69"/>
+      <c r="G217" s="69"/>
+      <c r="H217" s="69"/>
+      <c r="I217" s="69"/>
+      <c r="J217" s="70"/>
+      <c r="K217" s="70"/>
+      <c r="L217" s="70"/>
+      <c r="M217" s="70"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A211:M211"/>
+    <mergeCell ref="A217:M217"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>