--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$A:$A,'Лист 1'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="75">
   <si>
     <t/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
@@ -249,51 +249,51 @@
   </si>
   <si>
     <t xml:space="preserve">Жаңасемей ауданы </t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
     <t>2026 жылғы Абай облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t xml:space="preserve"> Мұнай өңдеу өнімдерінің жалпы көлемі, мың тонна</t>
   </si>
   <si>
     <t>Өңделмеген және жартылай өңделген немесе ұнтақ түріндегі күміс, кг</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -349,50 +349,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -424,51 +429,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -619,88 +624,100 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -963,85 +980,85 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:O217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="I195" sqref="I195"/>
+      <selection pane="bottomRight" activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="29" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="29" customWidth="1"/>
     <col min="3" max="5" width="13.7109375" style="29" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="29" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="29" customWidth="1"/>
     <col min="8" max="8" width="12" style="29" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="29" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="29" customWidth="1"/>
     <col min="11" max="11" width="13.5703125" style="29" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="29" customWidth="1"/>
     <col min="13" max="13" width="15.28515625" style="29" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="68" t="s">
+      <c r="A2" s="77" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="68"/>
-[...10 lines deleted...]
-      <c r="M2" s="68"/>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
       <c r="B4" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
@@ -1106,4960 +1123,5292 @@
       </c>
       <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="58">
         <v>1430</v>
       </c>
       <c r="C6" s="63">
         <v>3149</v>
       </c>
       <c r="D6" s="63">
         <v>4868</v>
       </c>
       <c r="E6" s="63">
         <v>6586</v>
       </c>
-      <c r="F6" s="8"/>
+      <c r="F6" s="74">
+        <v>8298</v>
+      </c>
       <c r="G6" s="49"/>
       <c r="H6" s="51"/>
       <c r="I6" s="51"/>
       <c r="J6" s="51"/>
       <c r="K6" s="51"/>
       <c r="L6" s="51"/>
       <c r="M6" s="58"/>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="58">
         <v>685</v>
       </c>
       <c r="C7" s="63">
         <v>1462</v>
       </c>
       <c r="D7" s="63">
         <v>2239</v>
       </c>
       <c r="E7" s="63">
         <v>3015</v>
       </c>
-      <c r="F7" s="8"/>
+      <c r="F7" s="74">
+        <v>3857</v>
+      </c>
       <c r="G7" s="49"/>
       <c r="H7" s="51"/>
       <c r="I7" s="51"/>
       <c r="J7" s="51"/>
       <c r="K7" s="51"/>
       <c r="L7" s="51"/>
       <c r="M7" s="58"/>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="58">
         <v>11</v>
       </c>
       <c r="C8" s="63">
         <v>22</v>
       </c>
       <c r="D8" s="63">
         <v>33</v>
       </c>
       <c r="E8" s="63">
         <v>44</v>
       </c>
-      <c r="F8" s="8"/>
+      <c r="F8" s="74">
+        <v>47</v>
+      </c>
       <c r="G8" s="49"/>
       <c r="H8" s="51"/>
       <c r="I8" s="51"/>
       <c r="J8" s="51"/>
       <c r="K8" s="51"/>
       <c r="L8" s="51"/>
       <c r="M8" s="58"/>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="58">
         <v>0</v>
       </c>
       <c r="C9" s="63">
         <v>1</v>
       </c>
       <c r="D9" s="63">
         <v>1</v>
       </c>
       <c r="E9" s="63">
         <v>1</v>
       </c>
-      <c r="F9" s="8"/>
+      <c r="F9" s="74">
+        <v>1</v>
+      </c>
       <c r="G9" s="49"/>
       <c r="H9" s="51"/>
       <c r="I9" s="51"/>
       <c r="J9" s="51"/>
       <c r="K9" s="51"/>
       <c r="L9" s="51"/>
       <c r="M9" s="58"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="58">
         <v>731</v>
       </c>
       <c r="C10" s="63">
         <v>1659</v>
       </c>
       <c r="D10" s="63">
         <v>2586</v>
       </c>
       <c r="E10" s="63">
         <v>3513</v>
       </c>
-      <c r="F10" s="8"/>
+      <c r="F10" s="74">
+        <v>4378</v>
+      </c>
       <c r="G10" s="49"/>
       <c r="H10" s="51"/>
       <c r="I10" s="51"/>
       <c r="J10" s="51"/>
       <c r="K10" s="51"/>
       <c r="L10" s="51"/>
       <c r="M10" s="58"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="58">
         <v>0</v>
       </c>
       <c r="C11" s="63">
         <v>1</v>
       </c>
       <c r="D11" s="63">
         <v>1</v>
       </c>
       <c r="E11" s="63">
         <v>2</v>
       </c>
-      <c r="F11" s="8"/>
+      <c r="F11" s="74">
+        <v>2</v>
+      </c>
       <c r="G11" s="49"/>
       <c r="H11" s="51"/>
       <c r="I11" s="51"/>
       <c r="J11" s="51"/>
       <c r="K11" s="51"/>
       <c r="L11" s="51"/>
       <c r="M11" s="58"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="58">
         <v>0</v>
       </c>
       <c r="C12" s="63">
         <v>1</v>
       </c>
       <c r="D12" s="63">
         <v>1</v>
       </c>
       <c r="E12" s="63">
         <v>1</v>
       </c>
-      <c r="F12" s="8"/>
+      <c r="F12" s="74">
+        <v>1</v>
+      </c>
       <c r="G12" s="49"/>
       <c r="H12" s="51"/>
       <c r="I12" s="51"/>
       <c r="J12" s="51"/>
       <c r="K12" s="51"/>
       <c r="L12" s="51"/>
       <c r="M12" s="58"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="58">
         <v>2</v>
       </c>
       <c r="C13" s="63">
         <v>5</v>
       </c>
       <c r="D13" s="63">
         <v>7</v>
       </c>
       <c r="E13" s="63">
         <v>9</v>
       </c>
-      <c r="F13" s="8"/>
+      <c r="F13" s="74">
+        <v>12</v>
+      </c>
       <c r="G13" s="49"/>
       <c r="H13" s="51"/>
       <c r="I13" s="51"/>
       <c r="J13" s="51"/>
       <c r="K13" s="51"/>
       <c r="L13" s="51"/>
       <c r="M13" s="58"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="41"/>
       <c r="I14" s="54"/>
       <c r="J14" s="55"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="58">
         <v>15</v>
       </c>
       <c r="C15" s="63">
         <v>32</v>
       </c>
       <c r="D15" s="63">
         <v>48</v>
       </c>
       <c r="E15" s="63">
         <v>64</v>
       </c>
-      <c r="F15" s="8"/>
+      <c r="F15" s="74">
+        <v>71</v>
+      </c>
       <c r="G15" s="49"/>
       <c r="H15" s="51"/>
       <c r="I15" s="51"/>
       <c r="J15" s="51"/>
       <c r="K15" s="51"/>
       <c r="L15" s="51"/>
       <c r="M15" s="58"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="58">
         <v>11</v>
       </c>
       <c r="C16" s="63">
         <v>22</v>
       </c>
       <c r="D16" s="63">
         <v>33</v>
       </c>
       <c r="E16" s="63">
         <v>44</v>
       </c>
-      <c r="F16" s="8"/>
+      <c r="F16" s="74">
+        <v>47</v>
+      </c>
       <c r="G16" s="49"/>
       <c r="H16" s="51"/>
       <c r="I16" s="51"/>
       <c r="J16" s="51"/>
       <c r="K16" s="51"/>
       <c r="L16" s="51"/>
       <c r="M16" s="58"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="58">
         <v>1</v>
       </c>
       <c r="C17" s="63">
         <v>3</v>
       </c>
       <c r="D17" s="63">
         <v>5</v>
       </c>
       <c r="E17" s="63">
         <v>7</v>
       </c>
-      <c r="F17" s="8"/>
+      <c r="F17" s="74">
+        <v>8</v>
+      </c>
       <c r="G17" s="49"/>
       <c r="H17" s="51"/>
       <c r="I17" s="51"/>
       <c r="J17" s="51"/>
       <c r="K17" s="51"/>
       <c r="L17" s="51"/>
       <c r="M17" s="58"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="58">
         <v>0</v>
       </c>
       <c r="C18" s="63">
         <v>1</v>
       </c>
       <c r="D18" s="63">
         <v>1</v>
       </c>
       <c r="E18" s="63">
         <v>2</v>
       </c>
-      <c r="F18" s="8"/>
+      <c r="F18" s="74">
+        <v>2</v>
+      </c>
       <c r="G18" s="49"/>
       <c r="H18" s="51"/>
       <c r="I18" s="51"/>
       <c r="J18" s="51"/>
       <c r="K18" s="51"/>
       <c r="L18" s="51"/>
       <c r="M18" s="58"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="58">
         <v>0</v>
       </c>
       <c r="C19" s="63">
         <v>1</v>
       </c>
       <c r="D19" s="63">
         <v>1</v>
       </c>
       <c r="E19" s="63">
         <v>1</v>
       </c>
-      <c r="F19" s="8"/>
+      <c r="F19" s="74">
+        <v>1</v>
+      </c>
       <c r="G19" s="49"/>
       <c r="H19" s="51"/>
       <c r="I19" s="51"/>
       <c r="J19" s="51"/>
       <c r="K19" s="51"/>
       <c r="L19" s="51"/>
       <c r="M19" s="58"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="58">
         <v>2</v>
       </c>
       <c r="C20" s="63">
         <v>5</v>
       </c>
       <c r="D20" s="63">
         <v>7</v>
       </c>
       <c r="E20" s="63">
         <v>9</v>
       </c>
-      <c r="F20" s="8"/>
+      <c r="F20" s="74">
+        <v>12</v>
+      </c>
       <c r="G20" s="49"/>
       <c r="H20" s="51"/>
       <c r="I20" s="51"/>
       <c r="J20" s="51"/>
       <c r="K20" s="51"/>
       <c r="L20" s="51"/>
       <c r="M20" s="58"/>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
-      <c r="F21" s="8"/>
+      <c r="F21" s="73"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="55"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="8">
         <v>1</v>
       </c>
       <c r="D22" s="63">
         <v>1</v>
       </c>
       <c r="E22" s="63">
         <v>2</v>
       </c>
-      <c r="F22" s="8"/>
+      <c r="F22" s="74">
+        <v>2</v>
+      </c>
       <c r="G22" s="49"/>
       <c r="H22" s="51"/>
       <c r="I22" s="51"/>
       <c r="J22" s="51"/>
       <c r="K22" s="51"/>
       <c r="L22" s="51"/>
       <c r="M22" s="58"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="54" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="F23" s="9"/>
+      <c r="F23" s="73" t="s">
+        <v>1</v>
+      </c>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="51"/>
       <c r="J23" s="51"/>
       <c r="K23" s="51"/>
       <c r="L23" s="51"/>
       <c r="M23" s="58"/>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="8">
         <v>1</v>
       </c>
       <c r="D24" s="63">
         <v>1</v>
       </c>
       <c r="E24" s="63">
         <v>2</v>
       </c>
-      <c r="F24" s="8"/>
+      <c r="F24" s="74">
+        <v>2</v>
+      </c>
       <c r="G24" s="49"/>
       <c r="H24" s="51"/>
       <c r="I24" s="51"/>
       <c r="J24" s="51"/>
       <c r="K24" s="51"/>
       <c r="L24" s="51"/>
       <c r="M24" s="58"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="7"/>
       <c r="M25" s="18"/>
     </row>
     <row r="26" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="58">
         <v>369</v>
       </c>
       <c r="C26" s="8">
         <v>803</v>
       </c>
       <c r="D26" s="63">
         <v>1236</v>
       </c>
       <c r="E26" s="63">
         <v>1670</v>
       </c>
-      <c r="F26" s="8"/>
+      <c r="F26" s="74">
+        <v>2187</v>
+      </c>
       <c r="G26" s="49"/>
       <c r="H26" s="51"/>
       <c r="I26" s="51"/>
       <c r="J26" s="51"/>
       <c r="K26" s="51"/>
       <c r="L26" s="51"/>
       <c r="M26" s="58"/>
     </row>
     <row r="27" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="58">
         <v>186</v>
       </c>
       <c r="C27" s="8">
         <v>464</v>
       </c>
       <c r="D27" s="63">
         <v>742</v>
       </c>
       <c r="E27" s="63">
         <v>1020</v>
       </c>
-      <c r="F27" s="8"/>
+      <c r="F27" s="74">
+        <v>1375</v>
+      </c>
       <c r="G27" s="49"/>
       <c r="H27" s="51"/>
       <c r="I27" s="51"/>
       <c r="J27" s="51"/>
       <c r="K27" s="51"/>
       <c r="L27" s="51"/>
       <c r="M27" s="58"/>
     </row>
     <row r="28" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B28" s="58">
         <v>183</v>
       </c>
       <c r="C28" s="8">
         <v>338</v>
       </c>
       <c r="D28" s="63">
         <v>494</v>
       </c>
       <c r="E28" s="63">
         <v>650</v>
       </c>
-      <c r="F28" s="8"/>
+      <c r="F28" s="74">
+        <v>812</v>
+      </c>
       <c r="G28" s="49"/>
       <c r="H28" s="51"/>
       <c r="I28" s="51"/>
       <c r="J28" s="51"/>
       <c r="K28" s="51"/>
       <c r="L28" s="51"/>
       <c r="M28" s="58"/>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="51"/>
       <c r="K29" s="51"/>
       <c r="L29" s="7"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="58">
         <v>964</v>
       </c>
       <c r="C30" s="8">
         <v>2142</v>
       </c>
       <c r="D30" s="63">
         <v>3320</v>
       </c>
       <c r="E30" s="63">
         <v>4498</v>
       </c>
-      <c r="F30" s="8"/>
+      <c r="F30" s="74">
+        <v>5594</v>
+      </c>
       <c r="G30" s="49"/>
       <c r="H30" s="51"/>
       <c r="I30" s="51"/>
       <c r="J30" s="51"/>
       <c r="K30" s="51"/>
       <c r="L30" s="51"/>
       <c r="M30" s="58"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="58">
         <v>443</v>
       </c>
       <c r="C31" s="8">
         <v>878</v>
       </c>
       <c r="D31" s="63">
         <v>1314</v>
       </c>
       <c r="E31" s="63">
         <v>1749</v>
       </c>
-      <c r="F31" s="8"/>
+      <c r="F31" s="74">
+        <v>2173</v>
+      </c>
       <c r="G31" s="49"/>
       <c r="H31" s="51"/>
       <c r="I31" s="51"/>
       <c r="J31" s="51"/>
       <c r="K31" s="51"/>
       <c r="L31" s="51"/>
       <c r="M31" s="58"/>
     </row>
     <row r="32" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="58">
         <v>522</v>
       </c>
       <c r="C32" s="8">
         <v>1264</v>
       </c>
       <c r="D32" s="63">
         <v>2006</v>
       </c>
       <c r="E32" s="63">
         <v>2749</v>
       </c>
-      <c r="F32" s="8"/>
+      <c r="F32" s="74">
+        <v>3421</v>
+      </c>
       <c r="G32" s="49"/>
       <c r="H32" s="51"/>
       <c r="I32" s="51"/>
       <c r="J32" s="51"/>
       <c r="K32" s="51"/>
       <c r="L32" s="51"/>
       <c r="M32" s="58"/>
     </row>
     <row r="33" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="8"/>
       <c r="L33" s="7"/>
       <c r="M33" s="8"/>
     </row>
     <row r="34" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="58">
         <v>133</v>
       </c>
       <c r="C34" s="8">
         <v>303</v>
       </c>
       <c r="D34" s="63">
         <v>481</v>
       </c>
       <c r="E34" s="63">
         <v>716</v>
       </c>
-      <c r="F34" s="8"/>
+      <c r="F34" s="74">
+        <v>907</v>
+      </c>
       <c r="G34" s="49"/>
       <c r="H34" s="51"/>
       <c r="I34" s="51"/>
       <c r="J34" s="51"/>
       <c r="K34" s="51"/>
       <c r="L34" s="51"/>
       <c r="M34" s="58"/>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="58">
         <v>130</v>
       </c>
       <c r="C35" s="8">
         <v>296</v>
       </c>
       <c r="D35" s="63">
         <v>471</v>
       </c>
       <c r="E35" s="63">
         <v>702</v>
       </c>
-      <c r="F35" s="8"/>
+      <c r="F35" s="74">
+        <v>890</v>
+      </c>
       <c r="G35" s="49"/>
       <c r="H35" s="51"/>
       <c r="I35" s="51"/>
       <c r="J35" s="51"/>
       <c r="K35" s="51"/>
       <c r="L35" s="51"/>
       <c r="M35" s="58"/>
     </row>
     <row r="36" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="58">
         <v>3</v>
       </c>
       <c r="C36" s="8">
         <v>5</v>
       </c>
       <c r="D36" s="63">
         <v>8</v>
       </c>
       <c r="E36" s="63">
         <v>10</v>
       </c>
-      <c r="F36" s="8"/>
+      <c r="F36" s="74">
+        <v>13</v>
+      </c>
       <c r="G36" s="49"/>
       <c r="H36" s="51"/>
       <c r="I36" s="51"/>
       <c r="J36" s="51"/>
       <c r="K36" s="51"/>
       <c r="L36" s="51"/>
       <c r="M36" s="58"/>
     </row>
     <row r="37" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="58">
         <v>1</v>
       </c>
       <c r="C37" s="8">
         <v>2</v>
       </c>
       <c r="D37" s="63">
         <v>3</v>
       </c>
       <c r="E37" s="63">
         <v>4</v>
       </c>
-      <c r="F37" s="8"/>
+      <c r="F37" s="74">
+        <v>5</v>
+      </c>
       <c r="G37" s="49"/>
       <c r="H37" s="51"/>
       <c r="I37" s="51"/>
       <c r="J37" s="51"/>
       <c r="K37" s="51"/>
       <c r="L37" s="51"/>
       <c r="M37" s="58"/>
     </row>
     <row r="38" spans="1:13" s="3" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="8"/>
       <c r="K38" s="11"/>
       <c r="L38" s="8"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="10">
         <v>1</v>
       </c>
       <c r="C39" s="8">
         <v>1</v>
       </c>
       <c r="D39" s="63">
         <v>1</v>
       </c>
       <c r="E39" s="63">
         <v>1</v>
       </c>
-      <c r="F39" s="8"/>
+      <c r="F39" s="74">
+        <v>1</v>
+      </c>
       <c r="G39" s="49"/>
       <c r="H39" s="51"/>
       <c r="I39" s="51"/>
       <c r="J39" s="51"/>
       <c r="K39" s="51"/>
       <c r="L39" s="51"/>
       <c r="M39" s="58"/>
     </row>
     <row r="40" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="10">
         <v>1</v>
       </c>
       <c r="C40" s="8">
         <v>1</v>
       </c>
       <c r="D40" s="63">
         <v>1</v>
       </c>
       <c r="E40" s="63">
         <v>1</v>
       </c>
-      <c r="F40" s="8"/>
+      <c r="F40" s="74">
+        <v>1</v>
+      </c>
       <c r="G40" s="49"/>
       <c r="H40" s="51"/>
       <c r="I40" s="51"/>
       <c r="J40" s="51"/>
       <c r="K40" s="51"/>
       <c r="L40" s="51"/>
       <c r="M40" s="58"/>
     </row>
     <row r="41" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
-      <c r="F41" s="8"/>
+      <c r="F41" s="73"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="11"/>
     </row>
     <row r="42" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="58">
         <v>15874</v>
       </c>
       <c r="C42" s="8">
         <v>34619</v>
       </c>
       <c r="D42" s="63">
         <v>56784</v>
       </c>
       <c r="E42" s="63">
         <v>79242</v>
       </c>
-      <c r="F42" s="8"/>
+      <c r="F42" s="74">
+        <v>102088</v>
+      </c>
       <c r="G42" s="49"/>
       <c r="H42" s="51"/>
       <c r="I42" s="51"/>
       <c r="J42" s="51"/>
       <c r="K42" s="51"/>
       <c r="L42" s="51"/>
       <c r="M42" s="58"/>
     </row>
     <row r="43" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="58">
         <v>15498</v>
       </c>
       <c r="C43" s="8">
         <v>31886</v>
       </c>
       <c r="D43" s="63">
         <v>51693</v>
       </c>
       <c r="E43" s="63">
         <v>71793</v>
       </c>
-      <c r="F43" s="8"/>
+      <c r="F43" s="74">
+        <v>92689</v>
+      </c>
       <c r="G43" s="49"/>
       <c r="H43" s="51"/>
       <c r="I43" s="51"/>
       <c r="J43" s="51"/>
       <c r="K43" s="51"/>
       <c r="L43" s="51"/>
       <c r="M43" s="58"/>
     </row>
     <row r="44" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="46" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="58">
         <v>363</v>
       </c>
       <c r="C44" s="8">
         <v>858</v>
       </c>
       <c r="D44" s="63">
         <v>1353</v>
       </c>
       <c r="E44" s="63">
         <v>1848</v>
       </c>
-      <c r="F44" s="8"/>
+      <c r="F44" s="74">
+        <v>2181</v>
+      </c>
       <c r="G44" s="49"/>
       <c r="H44" s="51"/>
       <c r="I44" s="51"/>
       <c r="J44" s="51"/>
       <c r="K44" s="51"/>
       <c r="L44" s="51"/>
       <c r="M44" s="58"/>
     </row>
     <row r="45" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="58">
         <v>13</v>
       </c>
       <c r="C45" s="8">
         <v>1875</v>
       </c>
       <c r="D45" s="63">
         <v>3738</v>
       </c>
       <c r="E45" s="63">
         <v>5601</v>
       </c>
-      <c r="F45" s="8"/>
+      <c r="F45" s="74">
+        <v>7218</v>
+      </c>
       <c r="G45" s="49"/>
       <c r="H45" s="51"/>
       <c r="I45" s="51"/>
       <c r="J45" s="51"/>
       <c r="K45" s="51"/>
       <c r="L45" s="51"/>
       <c r="M45" s="58"/>
     </row>
     <row r="46" spans="1:13" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="8"/>
       <c r="L46" s="7"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="58">
         <v>15826</v>
       </c>
       <c r="C47" s="8">
         <v>32543</v>
       </c>
       <c r="D47" s="63">
         <v>52668</v>
       </c>
       <c r="E47" s="63">
         <v>73085</v>
       </c>
-      <c r="F47" s="8"/>
+      <c r="F47" s="74">
+        <v>93283</v>
+      </c>
       <c r="G47" s="49"/>
       <c r="H47" s="51"/>
       <c r="I47" s="51"/>
       <c r="J47" s="51"/>
       <c r="K47" s="51"/>
       <c r="L47" s="51"/>
       <c r="M47" s="58"/>
     </row>
     <row r="48" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="58">
         <v>15450</v>
       </c>
       <c r="C48" s="8">
         <v>29810</v>
       </c>
       <c r="D48" s="63">
         <v>47577</v>
       </c>
       <c r="E48" s="63">
         <v>65636</v>
       </c>
-      <c r="F48" s="8"/>
+      <c r="F48" s="74">
+        <v>83884</v>
+      </c>
       <c r="G48" s="49"/>
       <c r="H48" s="51"/>
       <c r="I48" s="51"/>
       <c r="J48" s="51"/>
       <c r="K48" s="51"/>
       <c r="L48" s="51"/>
       <c r="M48" s="58"/>
     </row>
     <row r="49" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="46" t="s">
         <v>22</v>
       </c>
       <c r="B49" s="58">
         <v>363</v>
       </c>
       <c r="C49" s="8">
         <v>858</v>
       </c>
       <c r="D49" s="63">
         <v>1353</v>
       </c>
       <c r="E49" s="63">
         <v>1848</v>
       </c>
-      <c r="F49" s="8"/>
+      <c r="F49" s="74">
+        <v>2181</v>
+      </c>
       <c r="G49" s="49"/>
       <c r="H49" s="51"/>
       <c r="I49" s="51"/>
       <c r="J49" s="51"/>
       <c r="K49" s="51"/>
       <c r="L49" s="51"/>
       <c r="M49" s="58"/>
     </row>
     <row r="50" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="58">
         <v>13</v>
       </c>
       <c r="C50" s="8">
         <v>1875</v>
       </c>
       <c r="D50" s="63">
         <v>3738</v>
       </c>
       <c r="E50" s="63">
         <v>5601</v>
       </c>
-      <c r="F50" s="8"/>
+      <c r="F50" s="74">
+        <v>7218</v>
+      </c>
       <c r="G50" s="49"/>
       <c r="H50" s="51"/>
       <c r="I50" s="51"/>
       <c r="J50" s="51"/>
       <c r="K50" s="51"/>
       <c r="L50" s="51"/>
       <c r="M50" s="58"/>
     </row>
     <row r="51" spans="1:13" s="3" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="11"/>
       <c r="K51" s="8"/>
       <c r="L51" s="11"/>
       <c r="M51" s="18"/>
     </row>
     <row r="52" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B52" s="58">
         <v>513</v>
       </c>
       <c r="C52" s="8">
         <v>973</v>
       </c>
       <c r="D52" s="63">
         <v>1433</v>
       </c>
       <c r="E52" s="63">
         <v>1894</v>
       </c>
-      <c r="F52" s="8"/>
+      <c r="F52" s="74">
+        <v>2304</v>
+      </c>
       <c r="G52" s="49"/>
       <c r="H52" s="51"/>
       <c r="I52" s="51"/>
       <c r="J52" s="51"/>
       <c r="K52" s="51"/>
       <c r="L52" s="51"/>
       <c r="M52" s="58"/>
     </row>
     <row r="53" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="58">
         <v>7</v>
       </c>
       <c r="C53" s="8">
         <v>15</v>
       </c>
       <c r="D53" s="63">
         <v>23</v>
       </c>
       <c r="E53" s="63">
         <v>30</v>
       </c>
-      <c r="F53" s="8"/>
+      <c r="F53" s="74">
+        <v>40</v>
+      </c>
       <c r="G53" s="49"/>
       <c r="H53" s="51"/>
       <c r="I53" s="51"/>
       <c r="J53" s="51"/>
       <c r="K53" s="51"/>
       <c r="L53" s="51"/>
       <c r="M53" s="58"/>
     </row>
     <row r="54" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B54" s="58">
         <v>1</v>
       </c>
       <c r="C54" s="8">
         <v>2</v>
       </c>
       <c r="D54" s="63">
         <v>3</v>
       </c>
       <c r="E54" s="63">
         <v>4</v>
       </c>
-      <c r="F54" s="8"/>
+      <c r="F54" s="74">
+        <v>5</v>
+      </c>
       <c r="G54" s="49"/>
       <c r="H54" s="51"/>
       <c r="I54" s="51"/>
       <c r="J54" s="51"/>
       <c r="K54" s="51"/>
       <c r="L54" s="51"/>
       <c r="M54" s="58"/>
     </row>
     <row r="55" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B55" s="58">
         <v>74</v>
       </c>
       <c r="C55" s="8">
         <v>147</v>
       </c>
       <c r="D55" s="63">
         <v>221</v>
       </c>
       <c r="E55" s="63">
         <v>295</v>
       </c>
-      <c r="F55" s="8"/>
+      <c r="F55" s="74">
+        <v>368</v>
+      </c>
       <c r="G55" s="49"/>
       <c r="H55" s="51"/>
       <c r="I55" s="51"/>
       <c r="J55" s="51"/>
       <c r="K55" s="51"/>
       <c r="L55" s="51"/>
       <c r="M55" s="58"/>
     </row>
     <row r="56" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="58">
         <v>366</v>
       </c>
       <c r="C56" s="8">
         <v>678</v>
       </c>
       <c r="D56" s="63">
         <v>990</v>
       </c>
       <c r="E56" s="63">
         <v>1302</v>
       </c>
-      <c r="F56" s="8"/>
+      <c r="F56" s="74">
+        <v>1582</v>
+      </c>
       <c r="G56" s="49"/>
       <c r="H56" s="51"/>
       <c r="I56" s="51"/>
       <c r="J56" s="51"/>
       <c r="K56" s="51"/>
       <c r="L56" s="51"/>
       <c r="M56" s="58"/>
     </row>
     <row r="57" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="58">
         <v>65</v>
       </c>
       <c r="C57" s="8">
         <v>131</v>
       </c>
       <c r="D57" s="63">
         <v>197</v>
       </c>
       <c r="E57" s="63">
         <v>263</v>
       </c>
-      <c r="F57" s="8"/>
+      <c r="F57" s="74">
+        <v>309</v>
+      </c>
       <c r="G57" s="49"/>
       <c r="H57" s="51"/>
       <c r="I57" s="51"/>
       <c r="J57" s="51"/>
       <c r="K57" s="51"/>
       <c r="L57" s="51"/>
       <c r="M57" s="58"/>
     </row>
     <row r="58" spans="1:13" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
       <c r="J58" s="55"/>
       <c r="K58" s="8"/>
       <c r="L58" s="8"/>
       <c r="M58" s="8"/>
     </row>
     <row r="59" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="58">
         <v>20</v>
       </c>
       <c r="C59" s="8">
         <v>39</v>
       </c>
       <c r="D59" s="63">
         <v>58</v>
       </c>
       <c r="E59" s="63">
         <v>78</v>
       </c>
-      <c r="F59" s="8"/>
+      <c r="F59" s="74">
+        <v>98</v>
+      </c>
       <c r="G59" s="49"/>
       <c r="H59" s="51"/>
       <c r="I59" s="51"/>
       <c r="J59" s="51"/>
       <c r="K59" s="51"/>
       <c r="L59" s="51"/>
       <c r="M59" s="58"/>
     </row>
     <row r="60" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="58">
         <v>4</v>
       </c>
       <c r="C60" s="8">
         <v>6</v>
       </c>
       <c r="D60" s="63">
         <v>8</v>
       </c>
       <c r="E60" s="63">
         <v>11</v>
       </c>
-      <c r="F60" s="8"/>
+      <c r="F60" s="74">
+        <v>14</v>
+      </c>
       <c r="G60" s="49"/>
       <c r="H60" s="51"/>
       <c r="I60" s="51"/>
       <c r="J60" s="51"/>
       <c r="K60" s="51"/>
       <c r="L60" s="51"/>
       <c r="M60" s="58"/>
     </row>
     <row r="61" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="44" t="s">
         <v>20</v>
       </c>
       <c r="B61" s="58">
         <v>0</v>
       </c>
       <c r="C61" s="8">
         <v>0</v>
       </c>
       <c r="D61" s="63">
         <v>0</v>
       </c>
       <c r="E61" s="63">
         <v>0</v>
       </c>
-      <c r="F61" s="8"/>
+      <c r="F61" s="74">
+        <v>0</v>
+      </c>
       <c r="G61" s="49"/>
       <c r="H61" s="51"/>
       <c r="I61" s="51"/>
       <c r="J61" s="51"/>
       <c r="K61" s="51"/>
       <c r="L61" s="51"/>
       <c r="M61" s="58"/>
     </row>
     <row r="62" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B62" s="58">
         <v>11</v>
       </c>
       <c r="C62" s="8">
         <v>22</v>
       </c>
       <c r="D62" s="63">
         <v>32</v>
       </c>
       <c r="E62" s="63">
         <v>43</v>
       </c>
-      <c r="F62" s="8"/>
+      <c r="F62" s="74">
+        <v>54</v>
+      </c>
       <c r="G62" s="49"/>
       <c r="H62" s="51"/>
       <c r="I62" s="51"/>
       <c r="J62" s="51"/>
       <c r="K62" s="51"/>
       <c r="L62" s="51"/>
       <c r="M62" s="58"/>
     </row>
     <row r="63" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="44" t="s">
         <v>24</v>
       </c>
       <c r="B63" s="58">
         <v>0</v>
       </c>
       <c r="C63" s="8">
         <v>0</v>
       </c>
       <c r="D63" s="63">
         <v>0</v>
       </c>
       <c r="E63" s="63">
         <v>0</v>
       </c>
-      <c r="F63" s="8"/>
+      <c r="F63" s="74">
+        <v>0</v>
+      </c>
       <c r="G63" s="49"/>
       <c r="H63" s="51"/>
       <c r="I63" s="51"/>
       <c r="J63" s="51"/>
       <c r="K63" s="51"/>
       <c r="L63" s="51"/>
       <c r="M63" s="58"/>
     </row>
     <row r="64" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B64" s="58">
         <v>5</v>
       </c>
       <c r="C64" s="8">
         <v>11</v>
       </c>
       <c r="D64" s="63">
         <v>17</v>
       </c>
       <c r="E64" s="63">
         <v>23</v>
       </c>
-      <c r="F64" s="8"/>
+      <c r="F64" s="74">
+        <v>30</v>
+      </c>
       <c r="G64" s="49"/>
       <c r="H64" s="51"/>
       <c r="I64" s="51"/>
       <c r="J64" s="51"/>
       <c r="K64" s="51"/>
       <c r="L64" s="51"/>
       <c r="M64" s="58"/>
     </row>
     <row r="65" spans="1:13" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="7"/>
       <c r="D65" s="7"/>
       <c r="E65" s="7"/>
       <c r="F65" s="7"/>
       <c r="G65" s="7"/>
       <c r="H65" s="11"/>
       <c r="I65" s="11"/>
       <c r="J65" s="55"/>
       <c r="K65" s="8"/>
       <c r="L65" s="8"/>
       <c r="M65" s="8"/>
     </row>
     <row r="66" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="58">
         <v>30</v>
       </c>
       <c r="C66" s="8">
         <v>63</v>
       </c>
       <c r="D66" s="63">
         <v>95</v>
       </c>
       <c r="E66" s="63">
         <v>128</v>
       </c>
-      <c r="F66" s="8"/>
+      <c r="F66" s="74">
+        <v>160</v>
+      </c>
       <c r="G66" s="49"/>
       <c r="H66" s="51"/>
       <c r="I66" s="51"/>
       <c r="J66" s="51"/>
       <c r="K66" s="51"/>
       <c r="L66" s="51"/>
       <c r="M66" s="58"/>
     </row>
     <row r="67" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B67" s="58">
         <v>1</v>
       </c>
       <c r="C67" s="8">
         <v>5</v>
       </c>
       <c r="D67" s="63">
         <v>9</v>
       </c>
       <c r="E67" s="63">
         <v>13</v>
       </c>
-      <c r="F67" s="8"/>
+      <c r="F67" s="74">
+        <v>17</v>
+      </c>
       <c r="G67" s="49"/>
       <c r="H67" s="51"/>
       <c r="I67" s="51"/>
       <c r="J67" s="51"/>
       <c r="K67" s="51"/>
       <c r="L67" s="51"/>
       <c r="M67" s="58"/>
     </row>
     <row r="68" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B68" s="58">
         <v>15</v>
       </c>
       <c r="C68" s="8">
         <v>30</v>
       </c>
       <c r="D68" s="63">
         <v>46</v>
       </c>
       <c r="E68" s="63">
         <v>61</v>
       </c>
-      <c r="F68" s="8"/>
+      <c r="F68" s="74">
+        <v>76</v>
+      </c>
       <c r="G68" s="49"/>
       <c r="H68" s="51"/>
       <c r="I68" s="51"/>
       <c r="J68" s="51"/>
       <c r="K68" s="51"/>
       <c r="L68" s="51"/>
       <c r="M68" s="58"/>
     </row>
     <row r="69" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B69" s="58">
         <v>4</v>
       </c>
       <c r="C69" s="8">
         <v>7</v>
       </c>
       <c r="D69" s="63">
         <v>11</v>
       </c>
       <c r="E69" s="63">
         <v>14</v>
       </c>
-      <c r="F69" s="8"/>
+      <c r="F69" s="74">
+        <v>18</v>
+      </c>
       <c r="G69" s="49"/>
       <c r="H69" s="51"/>
       <c r="I69" s="51"/>
       <c r="J69" s="51"/>
       <c r="K69" s="51"/>
       <c r="L69" s="51"/>
       <c r="M69" s="58"/>
     </row>
     <row r="70" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B70" s="58">
         <v>10</v>
       </c>
       <c r="C70" s="8">
         <v>20</v>
       </c>
       <c r="D70" s="63">
         <v>30</v>
       </c>
       <c r="E70" s="63">
         <v>41</v>
       </c>
-      <c r="F70" s="8"/>
+      <c r="F70" s="74">
+        <v>50</v>
+      </c>
       <c r="G70" s="49"/>
       <c r="H70" s="51"/>
       <c r="I70" s="51"/>
       <c r="J70" s="51"/>
       <c r="K70" s="51"/>
       <c r="L70" s="51"/>
       <c r="M70" s="58"/>
     </row>
     <row r="71" spans="1:13" s="3" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="7"/>
       <c r="D71" s="7"/>
       <c r="E71" s="7"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7"/>
       <c r="H71" s="7"/>
       <c r="I71" s="7"/>
       <c r="J71" s="7"/>
       <c r="K71" s="8"/>
       <c r="L71" s="7"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B72" s="58">
         <v>27</v>
       </c>
       <c r="C72" s="8">
         <v>55</v>
       </c>
       <c r="D72" s="63">
         <v>83</v>
       </c>
       <c r="E72" s="63">
         <v>111</v>
       </c>
-      <c r="F72" s="8"/>
+      <c r="F72" s="74">
+        <v>139</v>
+      </c>
       <c r="G72" s="49"/>
       <c r="H72" s="51"/>
       <c r="I72" s="51"/>
       <c r="J72" s="51"/>
       <c r="K72" s="51"/>
       <c r="L72" s="51"/>
       <c r="M72" s="58"/>
     </row>
     <row r="73" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B73" s="58">
         <v>1</v>
       </c>
       <c r="C73" s="8">
         <v>2</v>
       </c>
       <c r="D73" s="63">
         <v>3</v>
       </c>
       <c r="E73" s="63">
         <v>4</v>
       </c>
-      <c r="F73" s="8"/>
+      <c r="F73" s="74">
+        <v>5</v>
+      </c>
       <c r="G73" s="49"/>
       <c r="H73" s="51"/>
       <c r="I73" s="51"/>
       <c r="J73" s="51"/>
       <c r="K73" s="51"/>
       <c r="L73" s="51"/>
       <c r="M73" s="58"/>
     </row>
     <row r="74" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B74" s="58">
         <v>13</v>
       </c>
       <c r="C74" s="8">
         <v>27</v>
       </c>
       <c r="D74" s="63">
         <v>40</v>
       </c>
       <c r="E74" s="63">
         <v>54</v>
       </c>
-      <c r="F74" s="8"/>
+      <c r="F74" s="74">
+        <v>67</v>
+      </c>
       <c r="G74" s="49"/>
       <c r="H74" s="51"/>
       <c r="I74" s="51"/>
       <c r="J74" s="51"/>
       <c r="K74" s="51"/>
       <c r="L74" s="51"/>
       <c r="M74" s="58"/>
     </row>
     <row r="75" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="39" t="s">
         <v>22</v>
       </c>
       <c r="B75" s="58">
         <v>3</v>
       </c>
       <c r="C75" s="8">
         <v>7</v>
       </c>
       <c r="D75" s="63">
         <v>10</v>
       </c>
       <c r="E75" s="63">
         <v>13</v>
       </c>
-      <c r="F75" s="8"/>
+      <c r="F75" s="74">
+        <v>17</v>
+      </c>
       <c r="G75" s="49"/>
       <c r="H75" s="51"/>
       <c r="I75" s="51"/>
       <c r="J75" s="51"/>
       <c r="K75" s="51"/>
       <c r="L75" s="51"/>
       <c r="M75" s="58"/>
     </row>
     <row r="76" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B76" s="58">
         <v>10</v>
       </c>
       <c r="C76" s="8">
         <v>20</v>
       </c>
       <c r="D76" s="63">
         <v>30</v>
       </c>
       <c r="E76" s="63">
         <v>41</v>
       </c>
-      <c r="F76" s="8"/>
+      <c r="F76" s="74">
+        <v>50</v>
+      </c>
       <c r="G76" s="49"/>
       <c r="H76" s="51"/>
       <c r="I76" s="51"/>
       <c r="J76" s="51"/>
       <c r="K76" s="51"/>
       <c r="L76" s="51"/>
       <c r="M76" s="58"/>
     </row>
     <row r="77" spans="1:13" s="3" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
       <c r="H77" s="7"/>
       <c r="I77" s="7"/>
       <c r="J77" s="55"/>
       <c r="K77" s="8"/>
       <c r="L77" s="8"/>
       <c r="M77" s="8"/>
     </row>
     <row r="78" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B78" s="58">
         <v>3</v>
       </c>
       <c r="C78" s="8">
         <v>5</v>
       </c>
       <c r="D78" s="63">
         <v>7</v>
       </c>
       <c r="E78" s="63">
         <v>10</v>
       </c>
-      <c r="F78" s="8"/>
+      <c r="F78" s="74">
+        <v>12</v>
+      </c>
       <c r="G78" s="49"/>
       <c r="H78" s="51"/>
       <c r="I78" s="51"/>
       <c r="J78" s="51"/>
       <c r="K78" s="51"/>
       <c r="L78" s="51"/>
       <c r="M78" s="58"/>
     </row>
     <row r="79" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B79" s="58">
         <v>1</v>
       </c>
       <c r="C79" s="8">
         <v>1</v>
       </c>
       <c r="D79" s="63">
         <v>2</v>
       </c>
       <c r="E79" s="63">
         <v>2</v>
       </c>
-      <c r="F79" s="8"/>
+      <c r="F79" s="74">
+        <v>2</v>
+      </c>
       <c r="G79" s="49"/>
       <c r="H79" s="51"/>
       <c r="I79" s="51"/>
       <c r="J79" s="51"/>
       <c r="K79" s="51"/>
       <c r="L79" s="51"/>
       <c r="M79" s="58"/>
     </row>
     <row r="80" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B80" s="58">
         <v>2</v>
       </c>
       <c r="C80" s="8">
         <v>4</v>
       </c>
       <c r="D80" s="63">
         <v>5</v>
       </c>
       <c r="E80" s="63">
         <v>7</v>
       </c>
-      <c r="F80" s="8"/>
+      <c r="F80" s="74">
+        <v>9</v>
+      </c>
       <c r="G80" s="49"/>
       <c r="H80" s="51"/>
       <c r="I80" s="51"/>
       <c r="J80" s="51"/>
       <c r="K80" s="51"/>
       <c r="L80" s="51"/>
       <c r="M80" s="58"/>
     </row>
     <row r="81" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B81" s="58">
         <v>0</v>
       </c>
       <c r="C81" s="8">
         <v>0</v>
       </c>
       <c r="D81" s="63">
         <v>1</v>
       </c>
       <c r="E81" s="63">
         <v>1</v>
       </c>
-      <c r="F81" s="8"/>
+      <c r="F81" s="74">
+        <v>1</v>
+      </c>
       <c r="G81" s="49"/>
       <c r="H81" s="51"/>
       <c r="I81" s="51"/>
       <c r="J81" s="51"/>
       <c r="K81" s="51"/>
       <c r="L81" s="51"/>
       <c r="M81" s="58"/>
     </row>
     <row r="82" spans="1:13" s="3" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="7"/>
       <c r="D82" s="7"/>
       <c r="E82" s="7"/>
       <c r="F82" s="7"/>
       <c r="G82" s="7"/>
       <c r="H82" s="7"/>
       <c r="I82" s="7"/>
       <c r="J82" s="51"/>
       <c r="K82" s="51"/>
       <c r="L82" s="8"/>
       <c r="M82" s="8"/>
     </row>
     <row r="83" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="8">
         <v>2</v>
       </c>
       <c r="D83" s="63">
         <v>5</v>
       </c>
       <c r="E83" s="63">
         <v>7</v>
       </c>
-      <c r="F83" s="8"/>
+      <c r="F83" s="74">
+        <v>10</v>
+      </c>
       <c r="G83" s="49"/>
       <c r="H83" s="51"/>
       <c r="I83" s="51"/>
       <c r="J83" s="51"/>
       <c r="K83" s="51"/>
       <c r="L83" s="51"/>
       <c r="M83" s="58"/>
     </row>
     <row r="84" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C84" s="8">
         <v>2</v>
       </c>
       <c r="D84" s="63">
         <v>5</v>
       </c>
       <c r="E84" s="63">
         <v>7</v>
       </c>
-      <c r="F84" s="8"/>
+      <c r="F84" s="74">
+        <v>10</v>
+      </c>
       <c r="G84" s="49"/>
       <c r="H84" s="51"/>
       <c r="I84" s="51"/>
       <c r="J84" s="51"/>
       <c r="K84" s="51"/>
       <c r="L84" s="51"/>
       <c r="M84" s="58"/>
     </row>
     <row r="85" spans="1:13" s="3" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="7"/>
       <c r="D85" s="7"/>
       <c r="E85" s="7"/>
       <c r="F85" s="7"/>
       <c r="G85" s="7"/>
       <c r="H85" s="7"/>
       <c r="I85" s="7"/>
       <c r="J85" s="55"/>
       <c r="K85" s="8"/>
       <c r="L85" s="8"/>
       <c r="M85" s="8"/>
     </row>
     <row r="86" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B86" s="58">
         <v>4674</v>
       </c>
       <c r="C86" s="8">
         <v>11987</v>
       </c>
       <c r="D86" s="63">
         <v>19522</v>
       </c>
       <c r="E86" s="63">
         <v>25443</v>
       </c>
-      <c r="F86" s="8"/>
+      <c r="F86" s="74">
+        <v>30250</v>
+      </c>
       <c r="G86" s="49"/>
       <c r="H86" s="51"/>
       <c r="I86" s="51"/>
       <c r="J86" s="51"/>
       <c r="K86" s="51"/>
       <c r="L86" s="51"/>
       <c r="M86" s="58"/>
     </row>
     <row r="87" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B87" s="58">
         <v>4357</v>
       </c>
       <c r="C87" s="8">
         <v>11352</v>
       </c>
       <c r="D87" s="63">
         <v>18568</v>
       </c>
       <c r="E87" s="63">
         <v>24171</v>
       </c>
-      <c r="F87" s="8"/>
+      <c r="F87" s="74">
+        <v>28651</v>
+      </c>
       <c r="G87" s="49"/>
       <c r="H87" s="51"/>
       <c r="I87" s="51"/>
       <c r="J87" s="51"/>
       <c r="K87" s="51"/>
       <c r="L87" s="51"/>
       <c r="M87" s="58"/>
     </row>
     <row r="88" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B88" s="58">
         <v>21</v>
       </c>
       <c r="C88" s="8">
         <v>42</v>
       </c>
       <c r="D88" s="63">
         <v>62</v>
       </c>
       <c r="E88" s="63">
         <v>83</v>
       </c>
-      <c r="F88" s="8"/>
+      <c r="F88" s="74">
+        <v>104</v>
+      </c>
       <c r="G88" s="49"/>
       <c r="H88" s="51"/>
       <c r="I88" s="51"/>
       <c r="J88" s="51"/>
       <c r="K88" s="51"/>
       <c r="L88" s="51"/>
       <c r="M88" s="58"/>
     </row>
     <row r="89" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B89" s="58">
         <v>21</v>
       </c>
       <c r="C89" s="8">
         <v>41</v>
       </c>
       <c r="D89" s="63">
         <v>62</v>
       </c>
       <c r="E89" s="63">
         <v>83</v>
       </c>
-      <c r="F89" s="8"/>
+      <c r="F89" s="74">
+        <v>103</v>
+      </c>
       <c r="G89" s="49"/>
       <c r="H89" s="51"/>
       <c r="I89" s="51"/>
       <c r="J89" s="51"/>
       <c r="K89" s="51"/>
       <c r="L89" s="51"/>
       <c r="M89" s="58"/>
     </row>
     <row r="90" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B90" s="58">
         <v>23</v>
       </c>
       <c r="C90" s="8">
         <v>45</v>
       </c>
       <c r="D90" s="63">
         <v>68</v>
       </c>
       <c r="E90" s="63">
         <v>91</v>
       </c>
-      <c r="F90" s="8"/>
+      <c r="F90" s="74">
+        <v>114</v>
+      </c>
       <c r="G90" s="49"/>
       <c r="H90" s="51"/>
       <c r="I90" s="51"/>
       <c r="J90" s="51"/>
       <c r="K90" s="51"/>
       <c r="L90" s="51"/>
       <c r="M90" s="58"/>
     </row>
     <row r="91" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B91" s="58">
         <v>26</v>
       </c>
       <c r="C91" s="8">
         <v>51</v>
       </c>
       <c r="D91" s="63">
         <v>77</v>
       </c>
       <c r="E91" s="63">
         <v>102</v>
       </c>
-      <c r="F91" s="8"/>
+      <c r="F91" s="74">
+        <v>128</v>
+      </c>
       <c r="G91" s="49"/>
       <c r="H91" s="51"/>
       <c r="I91" s="51"/>
       <c r="J91" s="51"/>
       <c r="K91" s="51"/>
       <c r="L91" s="51"/>
       <c r="M91" s="58"/>
     </row>
     <row r="92" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B92" s="58">
         <v>5</v>
       </c>
       <c r="C92" s="8">
         <v>9</v>
       </c>
       <c r="D92" s="63">
         <v>14</v>
       </c>
       <c r="E92" s="63">
         <v>18</v>
       </c>
-      <c r="F92" s="8"/>
+      <c r="F92" s="74">
+        <v>23</v>
+      </c>
       <c r="G92" s="49"/>
       <c r="H92" s="51"/>
       <c r="I92" s="51"/>
       <c r="J92" s="51"/>
       <c r="K92" s="51"/>
       <c r="L92" s="51"/>
       <c r="M92" s="58"/>
     </row>
     <row r="93" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B93" s="58">
         <v>42</v>
       </c>
       <c r="C93" s="8">
         <v>84</v>
       </c>
       <c r="D93" s="63">
         <v>126</v>
       </c>
       <c r="E93" s="63">
         <v>168</v>
       </c>
-      <c r="F93" s="8"/>
+      <c r="F93" s="74">
+        <v>220</v>
+      </c>
       <c r="G93" s="49"/>
       <c r="H93" s="51"/>
       <c r="I93" s="51"/>
       <c r="J93" s="51"/>
       <c r="K93" s="51"/>
       <c r="L93" s="51"/>
       <c r="M93" s="58"/>
     </row>
     <row r="94" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B94" s="58">
         <v>44</v>
       </c>
       <c r="C94" s="8">
         <v>88</v>
       </c>
       <c r="D94" s="63">
         <v>133</v>
       </c>
       <c r="E94" s="63">
         <v>177</v>
       </c>
-      <c r="F94" s="8"/>
+      <c r="F94" s="74">
+        <v>221</v>
+      </c>
       <c r="G94" s="49"/>
       <c r="H94" s="51"/>
       <c r="I94" s="51"/>
       <c r="J94" s="51"/>
       <c r="K94" s="51"/>
       <c r="L94" s="51"/>
       <c r="M94" s="58"/>
     </row>
     <row r="95" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B95" s="58">
         <v>24</v>
       </c>
       <c r="C95" s="8">
         <v>49</v>
       </c>
       <c r="D95" s="63">
         <v>73</v>
       </c>
       <c r="E95" s="63">
         <v>97</v>
       </c>
-      <c r="F95" s="8"/>
+      <c r="F95" s="74">
+        <v>121</v>
+      </c>
       <c r="G95" s="49"/>
       <c r="H95" s="51"/>
       <c r="I95" s="51"/>
       <c r="J95" s="51"/>
       <c r="K95" s="51"/>
       <c r="L95" s="51"/>
       <c r="M95" s="58"/>
     </row>
     <row r="96" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="42" t="s">
         <v>71</v>
       </c>
       <c r="B96" s="58">
         <v>41</v>
       </c>
       <c r="C96" s="8">
         <v>82</v>
       </c>
       <c r="D96" s="63">
         <v>123</v>
       </c>
       <c r="E96" s="63">
         <v>164</v>
       </c>
-      <c r="F96" s="8"/>
+      <c r="F96" s="74">
+        <v>205</v>
+      </c>
       <c r="G96" s="49"/>
       <c r="H96" s="51"/>
       <c r="I96" s="51"/>
       <c r="J96" s="51"/>
       <c r="K96" s="51"/>
       <c r="L96" s="51"/>
       <c r="M96" s="58"/>
     </row>
     <row r="97" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B97" s="58">
         <v>72</v>
       </c>
       <c r="C97" s="8">
         <v>145</v>
       </c>
       <c r="D97" s="63">
         <v>217</v>
       </c>
       <c r="E97" s="63">
         <v>289</v>
       </c>
-      <c r="F97" s="8"/>
+      <c r="F97" s="74">
+        <v>361</v>
+      </c>
       <c r="G97" s="49"/>
       <c r="H97" s="51"/>
       <c r="I97" s="51"/>
       <c r="J97" s="51"/>
       <c r="K97" s="51"/>
       <c r="L97" s="51"/>
       <c r="M97" s="58"/>
     </row>
     <row r="98" spans="1:13" s="3" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="7"/>
       <c r="D98" s="7"/>
       <c r="E98" s="7"/>
       <c r="F98" s="7"/>
       <c r="G98" s="7"/>
       <c r="H98" s="11"/>
       <c r="I98" s="11"/>
       <c r="J98" s="8"/>
       <c r="K98" s="8"/>
       <c r="L98" s="8"/>
       <c r="M98" s="8"/>
     </row>
     <row r="99" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B99" s="58">
         <v>4012</v>
       </c>
       <c r="C99" s="8">
         <v>10696</v>
       </c>
       <c r="D99" s="63">
         <v>17601</v>
       </c>
       <c r="E99" s="63">
         <v>22900</v>
       </c>
-      <c r="F99" s="8"/>
+      <c r="F99" s="74">
+        <v>27112</v>
+      </c>
       <c r="G99" s="49"/>
       <c r="H99" s="51"/>
       <c r="I99" s="51"/>
       <c r="J99" s="51"/>
       <c r="K99" s="51"/>
       <c r="L99" s="51"/>
       <c r="M99" s="58"/>
     </row>
     <row r="100" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B100" s="58">
         <v>4012</v>
       </c>
       <c r="C100" s="8">
         <v>10695</v>
       </c>
       <c r="D100" s="63">
         <v>17599</v>
       </c>
       <c r="E100" s="63">
         <v>22898</v>
       </c>
-      <c r="F100" s="8"/>
+      <c r="F100" s="74">
+        <v>27099</v>
+      </c>
       <c r="G100" s="49"/>
       <c r="H100" s="51"/>
       <c r="I100" s="51"/>
       <c r="J100" s="51"/>
       <c r="K100" s="51"/>
       <c r="L100" s="51"/>
       <c r="M100" s="58"/>
     </row>
     <row r="101" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A101" s="54" t="s">
         <v>22</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E101" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="F101" s="8"/>
+      <c r="F101" s="74">
+        <v>10</v>
+      </c>
       <c r="G101" s="8"/>
       <c r="H101" s="51"/>
       <c r="I101" s="51"/>
       <c r="J101" s="51"/>
       <c r="K101" s="51"/>
       <c r="L101" s="51"/>
       <c r="M101" s="58"/>
     </row>
     <row r="102" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B102" s="8">
         <v>1</v>
       </c>
       <c r="C102" s="8">
         <v>1</v>
       </c>
       <c r="D102" s="63">
         <v>2</v>
       </c>
       <c r="E102" s="63">
         <v>2</v>
       </c>
-      <c r="F102" s="8"/>
+      <c r="F102" s="74">
+        <v>3</v>
+      </c>
       <c r="G102" s="49"/>
       <c r="H102" s="51"/>
       <c r="I102" s="51"/>
       <c r="J102" s="51"/>
       <c r="K102" s="51"/>
       <c r="L102" s="51"/>
       <c r="M102" s="58"/>
     </row>
     <row r="103" spans="1:13" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="7"/>
       <c r="D103" s="7"/>
       <c r="E103" s="7"/>
       <c r="F103" s="7"/>
       <c r="G103" s="7"/>
       <c r="H103" s="7"/>
       <c r="I103" s="7"/>
       <c r="J103" s="55"/>
       <c r="K103" s="8"/>
       <c r="L103" s="8"/>
       <c r="M103" s="8"/>
     </row>
     <row r="104" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B104" s="58">
         <v>662</v>
       </c>
       <c r="C104" s="8">
         <v>1291</v>
       </c>
       <c r="D104" s="63">
         <v>1922</v>
       </c>
       <c r="E104" s="63">
         <v>2544</v>
       </c>
-      <c r="F104" s="8"/>
+      <c r="F104" s="74">
+        <v>3139</v>
+      </c>
       <c r="G104" s="49"/>
       <c r="H104" s="51"/>
       <c r="I104" s="51"/>
       <c r="J104" s="51"/>
       <c r="K104" s="51"/>
       <c r="L104" s="51"/>
       <c r="M104" s="58"/>
     </row>
     <row r="105" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B105" s="58">
         <v>345</v>
       </c>
       <c r="C105" s="8">
         <v>656</v>
       </c>
       <c r="D105" s="63">
         <v>969</v>
       </c>
       <c r="E105" s="63">
         <v>1274</v>
       </c>
-      <c r="F105" s="8"/>
+      <c r="F105" s="74">
+        <v>1551</v>
+      </c>
       <c r="G105" s="49"/>
       <c r="H105" s="51"/>
       <c r="I105" s="51"/>
       <c r="J105" s="51"/>
       <c r="K105" s="51"/>
       <c r="L105" s="51"/>
       <c r="M105" s="58"/>
     </row>
     <row r="106" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="39" t="s">
         <v>69</v>
       </c>
       <c r="B106" s="58">
         <v>21</v>
       </c>
       <c r="C106" s="8">
         <v>42</v>
       </c>
       <c r="D106" s="63">
         <v>62</v>
       </c>
       <c r="E106" s="63">
         <v>83</v>
       </c>
-      <c r="F106" s="8"/>
+      <c r="F106" s="74">
+        <v>104</v>
+      </c>
       <c r="G106" s="49"/>
       <c r="H106" s="51"/>
       <c r="I106" s="51"/>
       <c r="J106" s="51"/>
       <c r="K106" s="51"/>
       <c r="L106" s="51"/>
       <c r="M106" s="58"/>
     </row>
     <row r="107" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B107" s="58">
         <v>21</v>
       </c>
       <c r="C107" s="8">
         <v>41</v>
       </c>
       <c r="D107" s="63">
         <v>62</v>
       </c>
       <c r="E107" s="63">
         <v>83</v>
       </c>
-      <c r="F107" s="8"/>
+      <c r="F107" s="74">
+        <v>103</v>
+      </c>
       <c r="G107" s="49"/>
       <c r="H107" s="51"/>
       <c r="I107" s="51"/>
       <c r="J107" s="51"/>
       <c r="K107" s="51"/>
       <c r="L107" s="51"/>
       <c r="M107" s="58"/>
     </row>
     <row r="108" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B108" s="58">
         <v>23</v>
       </c>
       <c r="C108" s="8">
         <v>45</v>
       </c>
       <c r="D108" s="63">
         <v>68</v>
       </c>
       <c r="E108" s="63">
         <v>91</v>
       </c>
-      <c r="F108" s="8"/>
+      <c r="F108" s="74">
+        <v>114</v>
+      </c>
       <c r="G108" s="49"/>
       <c r="H108" s="51"/>
       <c r="I108" s="51"/>
       <c r="J108" s="51"/>
       <c r="K108" s="51"/>
       <c r="L108" s="51"/>
       <c r="M108" s="58"/>
     </row>
     <row r="109" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B109" s="58">
         <v>26</v>
       </c>
       <c r="C109" s="8">
         <v>51</v>
       </c>
       <c r="D109" s="63">
         <v>77</v>
       </c>
       <c r="E109" s="63">
         <v>102</v>
       </c>
-      <c r="F109" s="8"/>
+      <c r="F109" s="74">
+        <v>128</v>
+      </c>
       <c r="G109" s="49"/>
       <c r="H109" s="51"/>
       <c r="I109" s="51"/>
       <c r="J109" s="51"/>
       <c r="K109" s="51"/>
       <c r="L109" s="51"/>
       <c r="M109" s="58"/>
     </row>
     <row r="110" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B110" s="58">
         <v>5</v>
       </c>
       <c r="C110" s="8">
         <v>9</v>
       </c>
       <c r="D110" s="63">
         <v>14</v>
       </c>
       <c r="E110" s="63">
         <v>18</v>
       </c>
-      <c r="F110" s="8"/>
+      <c r="F110" s="74">
+        <v>23</v>
+      </c>
       <c r="G110" s="49"/>
       <c r="H110" s="51"/>
       <c r="I110" s="51"/>
       <c r="J110" s="51"/>
       <c r="K110" s="51"/>
       <c r="L110" s="51"/>
       <c r="M110" s="58"/>
     </row>
     <row r="111" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B111" s="58">
         <v>42</v>
       </c>
       <c r="C111" s="8">
         <v>84</v>
       </c>
       <c r="D111" s="63">
         <v>126</v>
       </c>
       <c r="E111" s="63">
         <v>168</v>
       </c>
-      <c r="F111" s="8"/>
+      <c r="F111" s="74">
+        <v>210</v>
+      </c>
       <c r="G111" s="49"/>
       <c r="H111" s="51"/>
       <c r="I111" s="51"/>
       <c r="J111" s="51"/>
       <c r="K111" s="51"/>
       <c r="L111" s="51"/>
       <c r="M111" s="58"/>
     </row>
     <row r="112" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B112" s="58">
         <v>44</v>
       </c>
       <c r="C112" s="8">
         <v>88</v>
       </c>
       <c r="D112" s="63">
         <v>133</v>
       </c>
       <c r="E112" s="63">
         <v>177</v>
       </c>
-      <c r="F112" s="8"/>
+      <c r="F112" s="74">
+        <v>221</v>
+      </c>
       <c r="G112" s="49"/>
       <c r="H112" s="51"/>
       <c r="I112" s="51"/>
       <c r="J112" s="51"/>
       <c r="K112" s="51"/>
       <c r="L112" s="51"/>
       <c r="M112" s="58"/>
     </row>
     <row r="113" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B113" s="58">
         <v>24</v>
       </c>
       <c r="C113" s="8">
         <v>49</v>
       </c>
       <c r="D113" s="63">
         <v>73</v>
       </c>
       <c r="E113" s="63">
         <v>97</v>
       </c>
-      <c r="F113" s="8"/>
+      <c r="F113" s="74">
+        <v>121</v>
+      </c>
       <c r="G113" s="49"/>
       <c r="H113" s="51"/>
       <c r="I113" s="51"/>
       <c r="J113" s="51"/>
       <c r="K113" s="51"/>
       <c r="L113" s="51"/>
       <c r="M113" s="58"/>
     </row>
     <row r="114" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="42" t="s">
         <v>71</v>
       </c>
       <c r="B114" s="58">
         <v>41</v>
       </c>
       <c r="C114" s="8">
         <v>82</v>
       </c>
       <c r="D114" s="63">
         <v>123</v>
       </c>
       <c r="E114" s="63">
         <v>164</v>
       </c>
-      <c r="F114" s="8"/>
+      <c r="F114" s="74">
+        <v>205</v>
+      </c>
       <c r="G114" s="49"/>
       <c r="H114" s="51"/>
       <c r="I114" s="51"/>
       <c r="J114" s="51"/>
       <c r="K114" s="51"/>
       <c r="L114" s="51"/>
       <c r="M114" s="58"/>
     </row>
     <row r="115" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B115" s="58">
         <v>72</v>
       </c>
       <c r="C115" s="8">
         <v>144</v>
       </c>
       <c r="D115" s="63">
         <v>215</v>
       </c>
       <c r="E115" s="63">
         <v>287</v>
       </c>
-      <c r="F115" s="8"/>
+      <c r="F115" s="74">
+        <v>359</v>
+      </c>
       <c r="G115" s="49"/>
       <c r="H115" s="51"/>
       <c r="I115" s="51"/>
       <c r="J115" s="51"/>
       <c r="K115" s="51"/>
       <c r="L115" s="51"/>
       <c r="M115" s="58"/>
     </row>
     <row r="116" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="8"/>
       <c r="D116" s="8"/>
       <c r="E116" s="8"/>
-      <c r="F116" s="8"/>
+      <c r="F116" s="73"/>
       <c r="G116" s="8"/>
       <c r="H116" s="8"/>
       <c r="I116" s="8"/>
       <c r="J116" s="55"/>
       <c r="K116" s="8"/>
       <c r="L116" s="8"/>
       <c r="M116" s="8"/>
     </row>
     <row r="117" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B117" s="58">
         <v>922</v>
       </c>
       <c r="C117" s="8">
         <v>1816</v>
       </c>
       <c r="D117" s="63">
         <v>2712</v>
       </c>
       <c r="E117" s="63">
         <v>3599</v>
       </c>
-      <c r="F117" s="8"/>
+      <c r="F117" s="74">
+        <v>4457</v>
+      </c>
       <c r="G117" s="49"/>
       <c r="H117" s="51"/>
       <c r="I117" s="51"/>
       <c r="J117" s="51"/>
       <c r="K117" s="51"/>
       <c r="L117" s="51"/>
       <c r="M117" s="58"/>
     </row>
     <row r="118" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B118" s="58">
         <v>389</v>
       </c>
       <c r="C118" s="8">
         <v>749</v>
       </c>
       <c r="D118" s="63">
         <v>1112</v>
       </c>
       <c r="E118" s="63">
         <v>1466</v>
       </c>
-      <c r="F118" s="8"/>
+      <c r="F118" s="74">
+        <v>1790</v>
+      </c>
       <c r="G118" s="49"/>
       <c r="H118" s="51"/>
       <c r="I118" s="51"/>
       <c r="J118" s="51"/>
       <c r="K118" s="51"/>
       <c r="L118" s="51"/>
       <c r="M118" s="58"/>
     </row>
     <row r="119" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B119" s="58">
         <v>19</v>
       </c>
       <c r="C119" s="8">
         <v>38</v>
       </c>
       <c r="D119" s="63">
         <v>57</v>
       </c>
       <c r="E119" s="63">
         <v>76</v>
       </c>
-      <c r="F119" s="8"/>
+      <c r="F119" s="74">
+        <v>95</v>
+      </c>
       <c r="G119" s="49"/>
       <c r="H119" s="51"/>
       <c r="I119" s="51"/>
       <c r="J119" s="51"/>
       <c r="K119" s="51"/>
       <c r="L119" s="51"/>
       <c r="M119" s="58"/>
     </row>
     <row r="120" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B120" s="58">
         <v>31</v>
       </c>
       <c r="C120" s="8">
         <v>62</v>
       </c>
       <c r="D120" s="63">
         <v>92</v>
       </c>
       <c r="E120" s="63">
         <v>123</v>
       </c>
-      <c r="F120" s="8"/>
+      <c r="F120" s="74">
+        <v>154</v>
+      </c>
       <c r="G120" s="49"/>
       <c r="H120" s="51"/>
       <c r="I120" s="51"/>
       <c r="J120" s="51"/>
       <c r="K120" s="51"/>
       <c r="L120" s="51"/>
       <c r="M120" s="58"/>
     </row>
     <row r="121" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B121" s="58">
         <v>37</v>
       </c>
       <c r="C121" s="8">
         <v>74</v>
       </c>
       <c r="D121" s="63">
         <v>112</v>
       </c>
       <c r="E121" s="63">
         <v>149</v>
       </c>
-      <c r="F121" s="8"/>
+      <c r="F121" s="74">
+        <v>186</v>
+      </c>
       <c r="G121" s="49"/>
       <c r="H121" s="51"/>
       <c r="I121" s="51"/>
       <c r="J121" s="51"/>
       <c r="K121" s="51"/>
       <c r="L121" s="51"/>
       <c r="M121" s="58"/>
     </row>
     <row r="122" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B122" s="58">
         <v>73</v>
       </c>
       <c r="C122" s="8">
         <v>145</v>
       </c>
       <c r="D122" s="63">
         <v>218</v>
       </c>
       <c r="E122" s="63">
         <v>290</v>
       </c>
-      <c r="F122" s="8"/>
+      <c r="F122" s="74">
+        <v>363</v>
+      </c>
       <c r="G122" s="49"/>
       <c r="H122" s="51"/>
       <c r="I122" s="51"/>
       <c r="J122" s="51"/>
       <c r="K122" s="51"/>
       <c r="L122" s="51"/>
       <c r="M122" s="58"/>
     </row>
     <row r="123" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B123" s="58">
         <v>25</v>
       </c>
       <c r="C123" s="8">
         <v>49</v>
       </c>
       <c r="D123" s="63">
         <v>74</v>
       </c>
       <c r="E123" s="63">
         <v>99</v>
       </c>
-      <c r="F123" s="8"/>
+      <c r="F123" s="74">
+        <v>124</v>
+      </c>
       <c r="G123" s="49"/>
       <c r="H123" s="51"/>
       <c r="I123" s="51"/>
       <c r="J123" s="51"/>
       <c r="K123" s="51"/>
       <c r="L123" s="51"/>
       <c r="M123" s="58"/>
     </row>
     <row r="124" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B124" s="58">
         <v>80</v>
       </c>
       <c r="C124" s="8">
         <v>160</v>
       </c>
       <c r="D124" s="63">
         <v>240</v>
       </c>
       <c r="E124" s="63">
         <v>321</v>
       </c>
-      <c r="F124" s="8"/>
+      <c r="F124" s="74">
+        <v>401</v>
+      </c>
       <c r="G124" s="49"/>
       <c r="H124" s="51"/>
       <c r="I124" s="51"/>
       <c r="J124" s="51"/>
       <c r="K124" s="51"/>
       <c r="L124" s="51"/>
       <c r="M124" s="58"/>
     </row>
     <row r="125" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B125" s="58">
         <v>71</v>
       </c>
       <c r="C125" s="8">
         <v>142</v>
       </c>
       <c r="D125" s="63">
         <v>213</v>
       </c>
       <c r="E125" s="63">
         <v>284</v>
       </c>
-      <c r="F125" s="8"/>
+      <c r="F125" s="74">
+        <v>354</v>
+      </c>
       <c r="G125" s="49"/>
       <c r="H125" s="51"/>
       <c r="I125" s="51"/>
       <c r="J125" s="51"/>
       <c r="K125" s="51"/>
       <c r="L125" s="51"/>
       <c r="M125" s="58"/>
     </row>
     <row r="126" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B126" s="58">
         <v>35</v>
       </c>
       <c r="C126" s="8">
         <v>71</v>
       </c>
       <c r="D126" s="63">
         <v>106</v>
       </c>
       <c r="E126" s="63">
         <v>141</v>
       </c>
-      <c r="F126" s="8"/>
+      <c r="F126" s="74">
+        <v>176</v>
+      </c>
       <c r="G126" s="49"/>
       <c r="H126" s="51"/>
       <c r="I126" s="51"/>
       <c r="J126" s="51"/>
       <c r="K126" s="51"/>
       <c r="L126" s="51"/>
       <c r="M126" s="58"/>
     </row>
     <row r="127" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="42" t="s">
         <v>71</v>
       </c>
       <c r="B127" s="58">
         <v>39</v>
       </c>
       <c r="C127" s="8">
         <v>79</v>
       </c>
       <c r="D127" s="63">
         <v>118</v>
       </c>
       <c r="E127" s="63">
         <v>157</v>
       </c>
-      <c r="F127" s="8"/>
+      <c r="F127" s="74">
+        <v>196</v>
+      </c>
       <c r="G127" s="49"/>
       <c r="H127" s="51"/>
       <c r="I127" s="51"/>
       <c r="J127" s="51"/>
       <c r="K127" s="51"/>
       <c r="L127" s="51"/>
       <c r="M127" s="58"/>
     </row>
     <row r="128" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B128" s="58">
         <v>124</v>
       </c>
       <c r="C128" s="8">
         <v>247</v>
       </c>
       <c r="D128" s="63">
         <v>371</v>
       </c>
       <c r="E128" s="63">
         <v>494</v>
       </c>
-      <c r="F128" s="8"/>
+      <c r="F128" s="74">
+        <v>618</v>
+      </c>
       <c r="G128" s="49"/>
       <c r="H128" s="51"/>
       <c r="I128" s="51"/>
       <c r="J128" s="51"/>
       <c r="K128" s="51"/>
       <c r="L128" s="51"/>
       <c r="M128" s="58"/>
     </row>
     <row r="129" spans="1:13" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="7"/>
       <c r="D129" s="7"/>
       <c r="E129" s="14"/>
       <c r="F129" s="14"/>
       <c r="G129" s="14"/>
       <c r="H129" s="7"/>
       <c r="I129" s="7"/>
       <c r="J129" s="7"/>
       <c r="K129" s="15"/>
       <c r="L129" s="7"/>
       <c r="M129" s="18"/>
     </row>
     <row r="130" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B130" s="10">
         <v>0</v>
       </c>
       <c r="C130" s="8">
         <v>0</v>
       </c>
       <c r="D130" s="63">
         <v>0</v>
       </c>
       <c r="E130" s="63">
         <v>0</v>
       </c>
-      <c r="F130" s="8"/>
+      <c r="F130" s="74">
+        <v>0</v>
+      </c>
       <c r="G130" s="49"/>
       <c r="H130" s="51"/>
       <c r="I130" s="51"/>
       <c r="J130" s="51"/>
       <c r="K130" s="51"/>
       <c r="L130" s="51"/>
       <c r="M130" s="58"/>
     </row>
     <row r="131" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" s="57" t="s">
         <v>26</v>
       </c>
       <c r="B131" s="8">
         <v>0</v>
       </c>
       <c r="C131" s="8">
         <v>0</v>
       </c>
       <c r="D131" s="63">
         <v>0</v>
       </c>
       <c r="E131" s="63">
         <v>0</v>
       </c>
-      <c r="F131" s="8"/>
+      <c r="F131" s="74">
+        <v>0</v>
+      </c>
       <c r="G131" s="49"/>
       <c r="H131" s="51"/>
       <c r="I131" s="51"/>
       <c r="J131" s="51"/>
       <c r="K131" s="51"/>
       <c r="L131" s="51"/>
       <c r="M131" s="10"/>
     </row>
     <row r="132" spans="1:13" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="7"/>
       <c r="D132" s="7"/>
       <c r="E132" s="7"/>
       <c r="F132" s="7"/>
       <c r="G132" s="7"/>
       <c r="H132" s="7"/>
       <c r="I132" s="7"/>
       <c r="J132" s="7"/>
       <c r="K132" s="8"/>
       <c r="L132" s="43"/>
       <c r="M132" s="18"/>
     </row>
     <row r="133" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B133" s="58">
         <v>140</v>
       </c>
       <c r="C133" s="8">
         <v>490</v>
       </c>
       <c r="D133" s="63">
         <v>655</v>
       </c>
       <c r="E133" s="63">
         <v>865</v>
       </c>
-      <c r="F133" s="8"/>
+      <c r="F133" s="74">
+        <v>937</v>
+      </c>
       <c r="G133" s="49"/>
       <c r="H133" s="51"/>
       <c r="I133" s="51"/>
       <c r="J133" s="51"/>
       <c r="K133" s="51"/>
       <c r="L133" s="51"/>
       <c r="M133" s="58"/>
     </row>
     <row r="134" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B134" s="58">
         <v>140</v>
       </c>
       <c r="C134" s="8">
         <v>490</v>
       </c>
       <c r="D134" s="63">
         <v>655</v>
       </c>
       <c r="E134" s="63">
         <v>865</v>
       </c>
-      <c r="F134" s="8"/>
+      <c r="F134" s="74">
+        <v>937</v>
+      </c>
       <c r="G134" s="49"/>
       <c r="H134" s="51"/>
       <c r="I134" s="51"/>
       <c r="J134" s="51"/>
       <c r="K134" s="51"/>
       <c r="L134" s="51"/>
       <c r="M134" s="58"/>
     </row>
     <row r="135" spans="1:13" s="3" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="7"/>
       <c r="D135" s="7"/>
       <c r="E135" s="7"/>
       <c r="F135" s="7"/>
       <c r="G135" s="7"/>
       <c r="H135" s="7"/>
       <c r="I135" s="7"/>
       <c r="J135" s="7"/>
       <c r="K135" s="15"/>
       <c r="L135" s="7"/>
       <c r="M135" s="18"/>
     </row>
     <row r="136" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B136" s="58">
         <v>3542</v>
       </c>
       <c r="C136" s="8">
         <v>7509</v>
       </c>
       <c r="D136" s="63">
         <v>11321</v>
       </c>
       <c r="E136" s="63">
         <v>15351</v>
       </c>
-      <c r="F136" s="8"/>
+      <c r="F136" s="74">
+        <v>20235</v>
+      </c>
       <c r="G136" s="49"/>
       <c r="H136" s="51"/>
       <c r="I136" s="51"/>
       <c r="J136" s="51"/>
       <c r="K136" s="8"/>
       <c r="L136" s="51"/>
       <c r="M136" s="58"/>
     </row>
     <row r="137" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B137" s="58">
         <v>3398</v>
       </c>
       <c r="C137" s="8">
         <v>7365</v>
       </c>
       <c r="D137" s="63">
         <v>11177</v>
       </c>
       <c r="E137" s="63">
         <v>15207</v>
       </c>
-      <c r="F137" s="8"/>
+      <c r="F137" s="74">
+        <v>19909</v>
+      </c>
       <c r="G137" s="49"/>
       <c r="H137" s="51"/>
       <c r="I137" s="51"/>
       <c r="J137" s="51"/>
       <c r="K137" s="8"/>
       <c r="L137" s="51"/>
       <c r="M137" s="58"/>
     </row>
     <row r="138" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B138" s="58">
         <v>144</v>
       </c>
       <c r="C138" s="8">
         <v>144</v>
       </c>
       <c r="D138" s="63">
         <v>144</v>
       </c>
       <c r="E138" s="63">
         <v>144</v>
       </c>
-      <c r="F138" s="8"/>
+      <c r="F138" s="74">
+        <v>326</v>
+      </c>
       <c r="G138" s="49"/>
       <c r="H138" s="51"/>
       <c r="I138" s="51"/>
       <c r="J138" s="51"/>
       <c r="K138" s="8"/>
       <c r="L138" s="51"/>
       <c r="M138" s="58"/>
     </row>
     <row r="139" spans="1:13" s="3" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A139" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B139" s="15"/>
       <c r="C139" s="15"/>
       <c r="D139" s="15"/>
       <c r="E139" s="15"/>
-      <c r="F139" s="15"/>
+      <c r="F139" s="70"/>
       <c r="G139" s="15"/>
       <c r="H139" s="15"/>
       <c r="I139" s="15"/>
       <c r="J139" s="50"/>
       <c r="K139" s="50"/>
       <c r="L139" s="8"/>
       <c r="M139" s="11"/>
     </row>
     <row r="140" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B140" s="59">
         <v>50.7</v>
       </c>
       <c r="C140" s="15">
         <v>113.4</v>
       </c>
       <c r="D140" s="64">
         <v>176</v>
       </c>
       <c r="E140" s="64">
         <v>238.7</v>
       </c>
-      <c r="F140" s="15"/>
+      <c r="F140" s="75">
+        <v>288.89999999999998</v>
+      </c>
       <c r="G140" s="50"/>
       <c r="H140" s="50"/>
       <c r="I140" s="50"/>
       <c r="J140" s="50"/>
       <c r="K140" s="15"/>
       <c r="L140" s="50"/>
       <c r="M140" s="59"/>
     </row>
     <row r="141" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B141" s="59">
         <v>50.7</v>
       </c>
       <c r="C141" s="15">
         <v>113.4</v>
       </c>
       <c r="D141" s="64">
         <v>176</v>
       </c>
       <c r="E141" s="64">
         <v>238.7</v>
       </c>
-      <c r="F141" s="15"/>
+      <c r="F141" s="75">
+        <v>288.89999999999998</v>
+      </c>
       <c r="G141" s="50"/>
       <c r="H141" s="50"/>
       <c r="I141" s="50"/>
       <c r="J141" s="50"/>
       <c r="K141" s="15"/>
       <c r="L141" s="50"/>
       <c r="M141" s="59"/>
     </row>
     <row r="142" spans="1:13" s="19" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B142" s="18"/>
       <c r="C142" s="18"/>
       <c r="D142" s="18"/>
       <c r="E142" s="7"/>
-      <c r="F142" s="18"/>
+      <c r="F142" s="7"/>
       <c r="G142" s="18"/>
       <c r="H142" s="18"/>
       <c r="I142" s="18"/>
       <c r="J142" s="18"/>
       <c r="K142" s="15"/>
       <c r="L142" s="18"/>
       <c r="M142" s="18"/>
     </row>
     <row r="143" spans="1:13" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B143" s="59">
         <v>1614.7</v>
       </c>
       <c r="C143" s="15">
         <v>1783.9</v>
       </c>
       <c r="D143" s="64">
         <v>1953.1</v>
       </c>
       <c r="E143" s="64">
         <v>2122.4</v>
       </c>
-      <c r="F143" s="15"/>
+      <c r="F143" s="75">
+        <v>2772.4</v>
+      </c>
       <c r="G143" s="50"/>
       <c r="H143" s="50"/>
       <c r="I143" s="50"/>
       <c r="J143" s="50"/>
       <c r="K143" s="15"/>
       <c r="L143" s="50"/>
       <c r="M143" s="59"/>
     </row>
     <row r="144" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B144" s="59">
         <v>1614.7</v>
       </c>
       <c r="C144" s="15">
         <v>1783.9</v>
       </c>
       <c r="D144" s="64">
         <v>1953.1</v>
       </c>
       <c r="E144" s="64">
         <v>2122.4</v>
       </c>
-      <c r="F144" s="15"/>
+      <c r="F144" s="75">
+        <v>2772.4</v>
+      </c>
       <c r="G144" s="50"/>
       <c r="H144" s="50"/>
       <c r="I144" s="50"/>
       <c r="J144" s="50"/>
       <c r="K144" s="15"/>
       <c r="L144" s="50"/>
       <c r="M144" s="59"/>
     </row>
     <row r="145" spans="1:13" s="3" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="7"/>
       <c r="D145" s="7"/>
       <c r="E145" s="7"/>
       <c r="F145" s="7"/>
       <c r="G145" s="7"/>
       <c r="H145" s="7"/>
       <c r="I145" s="7"/>
       <c r="J145" s="7"/>
       <c r="K145" s="15"/>
       <c r="L145" s="7"/>
       <c r="M145" s="18"/>
     </row>
     <row r="146" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B146" s="35">
         <v>0</v>
       </c>
       <c r="C146" s="15">
         <v>0</v>
       </c>
       <c r="D146" s="64">
         <v>0</v>
       </c>
       <c r="E146" s="64">
         <v>0</v>
       </c>
-      <c r="F146" s="15"/>
+      <c r="F146" s="75">
+        <v>0</v>
+      </c>
       <c r="G146" s="50"/>
       <c r="H146" s="50"/>
       <c r="I146" s="50"/>
       <c r="J146" s="50"/>
       <c r="K146" s="15"/>
       <c r="L146" s="50"/>
       <c r="M146" s="59"/>
     </row>
     <row r="147" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B147" s="15">
         <v>0</v>
       </c>
       <c r="C147" s="15">
         <v>0</v>
       </c>
       <c r="D147" s="64">
         <v>0</v>
       </c>
       <c r="E147" s="64">
         <v>0</v>
       </c>
-      <c r="F147" s="15"/>
+      <c r="F147" s="75">
+        <v>0</v>
+      </c>
       <c r="G147" s="50"/>
       <c r="H147" s="50"/>
       <c r="I147" s="50"/>
       <c r="J147" s="50"/>
       <c r="K147" s="15"/>
       <c r="L147" s="50"/>
       <c r="M147" s="59"/>
     </row>
     <row r="148" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="7"/>
       <c r="D148" s="7"/>
       <c r="E148" s="7"/>
       <c r="F148" s="7"/>
       <c r="G148" s="7"/>
       <c r="H148" s="7"/>
       <c r="I148" s="7"/>
       <c r="J148" s="7"/>
       <c r="K148" s="8"/>
       <c r="L148" s="7"/>
       <c r="M148" s="18"/>
     </row>
     <row r="149" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B149" s="59">
         <v>0.2</v>
       </c>
       <c r="C149" s="15">
         <v>0.5</v>
       </c>
       <c r="D149" s="64">
         <v>0.8</v>
       </c>
       <c r="E149" s="64">
         <v>1</v>
       </c>
-      <c r="F149" s="15"/>
+      <c r="F149" s="75">
+        <v>1.3</v>
+      </c>
       <c r="G149" s="50"/>
       <c r="H149" s="50"/>
       <c r="I149" s="50"/>
       <c r="J149" s="50"/>
       <c r="K149" s="50"/>
       <c r="L149" s="50"/>
       <c r="M149" s="59"/>
     </row>
     <row r="150" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B150" s="59">
         <v>0.1</v>
       </c>
       <c r="C150" s="15">
         <v>0.3</v>
       </c>
       <c r="D150" s="64">
         <v>0.5</v>
       </c>
       <c r="E150" s="64">
         <v>0.7</v>
       </c>
-      <c r="F150" s="15"/>
+      <c r="F150" s="75">
+        <v>0.9</v>
+      </c>
       <c r="G150" s="50"/>
       <c r="H150" s="50"/>
       <c r="I150" s="50"/>
       <c r="J150" s="50"/>
       <c r="K150" s="50"/>
       <c r="L150" s="50"/>
       <c r="M150" s="59"/>
     </row>
     <row r="151" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="42" t="s">
         <v>71</v>
       </c>
       <c r="B151" s="59">
         <v>0.1</v>
       </c>
       <c r="C151" s="15">
         <v>0.2</v>
       </c>
       <c r="D151" s="64">
         <v>0.3</v>
       </c>
       <c r="E151" s="64">
         <v>0.3</v>
       </c>
-      <c r="F151" s="15"/>
+      <c r="F151" s="75">
+        <v>0.4</v>
+      </c>
       <c r="G151" s="50"/>
       <c r="H151" s="50"/>
       <c r="I151" s="50"/>
       <c r="J151" s="50"/>
       <c r="K151" s="50"/>
       <c r="L151" s="50"/>
       <c r="M151" s="59"/>
     </row>
     <row r="152" spans="1:13" s="3" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B152" s="15"/>
       <c r="C152" s="16"/>
       <c r="D152" s="16"/>
       <c r="E152" s="15"/>
-      <c r="F152" s="15"/>
+      <c r="F152" s="70"/>
       <c r="G152" s="15"/>
       <c r="H152" s="36"/>
       <c r="I152" s="15"/>
       <c r="J152" s="15"/>
       <c r="K152" s="8"/>
       <c r="L152" s="15"/>
       <c r="M152" s="16"/>
     </row>
     <row r="153" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B153" s="58">
         <v>872</v>
       </c>
       <c r="C153" s="8">
         <v>2096</v>
       </c>
       <c r="D153" s="63">
         <v>3448</v>
       </c>
       <c r="E153" s="63">
         <v>4726</v>
       </c>
-      <c r="F153" s="8"/>
+      <c r="F153" s="74">
+        <v>6015</v>
+      </c>
       <c r="G153" s="51"/>
       <c r="H153" s="51"/>
       <c r="I153" s="51"/>
       <c r="J153" s="51"/>
       <c r="K153" s="51"/>
       <c r="L153" s="51"/>
       <c r="M153" s="58"/>
     </row>
     <row r="154" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B154" s="58">
         <v>872</v>
       </c>
       <c r="C154" s="8">
         <v>2096</v>
       </c>
       <c r="D154" s="63">
         <v>3448</v>
       </c>
       <c r="E154" s="63">
         <v>4726</v>
       </c>
-      <c r="F154" s="8"/>
+      <c r="F154" s="74">
+        <v>6015</v>
+      </c>
       <c r="G154" s="51"/>
       <c r="H154" s="51"/>
       <c r="I154" s="51"/>
       <c r="J154" s="51"/>
       <c r="K154" s="51"/>
       <c r="L154" s="51"/>
       <c r="M154" s="58"/>
     </row>
     <row r="155" spans="1:13" s="3" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B155" s="45"/>
       <c r="C155" s="8"/>
       <c r="D155" s="8"/>
       <c r="E155" s="8"/>
-      <c r="F155" s="8"/>
+      <c r="F155" s="73"/>
       <c r="G155" s="8"/>
       <c r="H155" s="8"/>
       <c r="I155" s="8"/>
       <c r="J155" s="15"/>
       <c r="K155" s="8"/>
       <c r="L155" s="15"/>
       <c r="M155" s="16"/>
     </row>
     <row r="156" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B156" s="58">
         <v>919352</v>
       </c>
       <c r="C156" s="8">
         <v>2078665</v>
       </c>
       <c r="D156" s="63">
         <v>3321411</v>
       </c>
       <c r="E156" s="63">
         <v>4530989</v>
       </c>
-      <c r="F156" s="8"/>
+      <c r="F156" s="74">
+        <v>5737699</v>
+      </c>
       <c r="G156" s="51"/>
       <c r="H156" s="51"/>
       <c r="I156" s="51"/>
       <c r="J156" s="51"/>
       <c r="K156" s="51"/>
       <c r="L156" s="51"/>
       <c r="M156" s="58"/>
     </row>
     <row r="157" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B157" s="58">
         <v>919352</v>
       </c>
       <c r="C157" s="8">
         <v>2078665</v>
       </c>
       <c r="D157" s="63">
         <v>3321411</v>
       </c>
       <c r="E157" s="63">
         <v>4530989</v>
       </c>
-      <c r="F157" s="8"/>
+      <c r="F157" s="74">
+        <v>5737699</v>
+      </c>
       <c r="G157" s="51"/>
       <c r="H157" s="51"/>
       <c r="I157" s="51"/>
       <c r="J157" s="51"/>
       <c r="K157" s="51"/>
       <c r="L157" s="51"/>
       <c r="M157" s="58"/>
     </row>
     <row r="158" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A158" s="71" t="s">
+      <c r="A158" s="68" t="s">
         <v>73</v>
       </c>
       <c r="B158" s="58"/>
       <c r="C158" s="8"/>
       <c r="D158" s="63"/>
       <c r="E158" s="63"/>
-      <c r="F158" s="8"/>
+      <c r="F158" s="73"/>
       <c r="G158" s="51"/>
       <c r="H158" s="51"/>
       <c r="I158" s="51"/>
       <c r="J158" s="51"/>
       <c r="K158" s="51"/>
       <c r="L158" s="51"/>
       <c r="M158" s="58"/>
     </row>
     <row r="159" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="67" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C159" s="73">
+      <c r="C159" s="70">
         <v>0.1</v>
       </c>
-      <c r="D159" s="73">
+      <c r="D159" s="70">
         <v>0.2</v>
       </c>
-      <c r="E159" s="73">
+      <c r="E159" s="70">
         <v>0.3</v>
       </c>
-      <c r="F159" s="8"/>
+      <c r="F159" s="75">
+        <v>0.3</v>
+      </c>
       <c r="G159" s="51"/>
       <c r="H159" s="51"/>
       <c r="I159" s="51"/>
       <c r="J159" s="51"/>
       <c r="K159" s="51"/>
       <c r="L159" s="51"/>
       <c r="M159" s="58"/>
     </row>
     <row r="160" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="67" t="s">
         <v>26</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C160" s="73">
+      <c r="C160" s="70">
         <v>0.1</v>
       </c>
-      <c r="D160" s="73">
+      <c r="D160" s="70">
         <v>0.2</v>
       </c>
-      <c r="E160" s="73">
+      <c r="E160" s="70">
         <v>0.3</v>
       </c>
-      <c r="F160" s="8"/>
+      <c r="F160" s="75">
+        <v>0.3</v>
+      </c>
       <c r="G160" s="51"/>
       <c r="H160" s="51"/>
       <c r="I160" s="51"/>
       <c r="J160" s="51"/>
       <c r="K160" s="51"/>
       <c r="L160" s="51"/>
       <c r="M160" s="58"/>
     </row>
     <row r="161" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="7"/>
       <c r="D161" s="7"/>
       <c r="E161" s="7"/>
       <c r="F161" s="7"/>
       <c r="G161" s="7"/>
       <c r="H161" s="7"/>
       <c r="I161" s="7"/>
       <c r="J161" s="7"/>
       <c r="K161" s="8"/>
       <c r="L161" s="7"/>
       <c r="M161" s="18"/>
     </row>
     <row r="162" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B162" s="58">
         <v>864</v>
       </c>
       <c r="C162" s="8">
         <v>2388</v>
       </c>
       <c r="D162" s="63">
         <v>3913</v>
       </c>
       <c r="E162" s="63">
         <v>5438</v>
       </c>
-      <c r="F162" s="8"/>
+      <c r="F162" s="74">
+        <v>6607</v>
+      </c>
       <c r="G162" s="51"/>
       <c r="H162" s="51"/>
       <c r="I162" s="51"/>
       <c r="J162" s="51"/>
       <c r="K162" s="51"/>
       <c r="L162" s="51"/>
       <c r="M162" s="58"/>
     </row>
     <row r="163" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B163" s="58">
         <v>864</v>
       </c>
       <c r="C163" s="8">
         <v>2388</v>
       </c>
       <c r="D163" s="63">
         <v>3913</v>
       </c>
       <c r="E163" s="63">
         <v>5438</v>
       </c>
-      <c r="F163" s="8"/>
+      <c r="F163" s="74">
+        <v>6607</v>
+      </c>
       <c r="G163" s="51"/>
       <c r="H163" s="51"/>
       <c r="I163" s="51"/>
       <c r="J163" s="51"/>
       <c r="K163" s="51"/>
       <c r="L163" s="51"/>
       <c r="M163" s="58"/>
     </row>
     <row r="164" spans="1:13" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="7"/>
       <c r="D164" s="7"/>
       <c r="E164" s="7"/>
       <c r="F164" s="7"/>
       <c r="G164" s="7"/>
       <c r="H164" s="7"/>
       <c r="I164" s="7"/>
       <c r="J164" s="7"/>
       <c r="K164" s="8"/>
       <c r="L164" s="7"/>
       <c r="M164" s="18"/>
     </row>
     <row r="165" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A165" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B165" s="58">
         <v>399</v>
       </c>
       <c r="C165" s="8">
         <v>1027</v>
       </c>
       <c r="D165" s="63">
         <v>1615</v>
       </c>
       <c r="E165" s="63">
         <v>2173</v>
       </c>
-      <c r="F165" s="8"/>
+      <c r="F165" s="74">
+        <v>3116</v>
+      </c>
       <c r="G165" s="51"/>
       <c r="H165" s="51"/>
       <c r="I165" s="51"/>
       <c r="J165" s="51"/>
       <c r="K165" s="51"/>
       <c r="L165" s="51"/>
       <c r="M165" s="58"/>
     </row>
     <row r="166" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A166" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B166" s="58">
         <v>399</v>
       </c>
       <c r="C166" s="8">
         <v>1027</v>
       </c>
       <c r="D166" s="63">
         <v>1615</v>
       </c>
       <c r="E166" s="63">
         <v>2173</v>
       </c>
-      <c r="F166" s="8"/>
+      <c r="F166" s="74">
+        <v>3116</v>
+      </c>
       <c r="G166" s="51"/>
       <c r="H166" s="51"/>
       <c r="I166" s="51"/>
       <c r="J166" s="51"/>
       <c r="K166" s="51"/>
       <c r="L166" s="51"/>
       <c r="M166" s="58"/>
     </row>
     <row r="167" spans="1:13" s="3" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="7"/>
       <c r="D167" s="7"/>
       <c r="E167" s="7"/>
       <c r="F167" s="7"/>
       <c r="G167" s="7"/>
       <c r="H167" s="7"/>
       <c r="I167" s="7"/>
       <c r="J167" s="7"/>
       <c r="K167" s="8"/>
       <c r="L167" s="7"/>
       <c r="M167" s="18"/>
     </row>
     <row r="168" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A168" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B168" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C168" s="15">
         <v>3.8</v>
       </c>
       <c r="D168" s="64">
         <v>7.7</v>
       </c>
       <c r="E168" s="64">
         <v>11.5</v>
       </c>
-      <c r="F168" s="15"/>
+      <c r="F168" s="75">
+        <v>12.1</v>
+      </c>
       <c r="G168" s="50"/>
       <c r="H168" s="50"/>
       <c r="I168" s="50"/>
       <c r="J168" s="50"/>
       <c r="K168" s="50"/>
       <c r="L168" s="50"/>
       <c r="M168" s="59"/>
     </row>
     <row r="169" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A169" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B169" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C169" s="15">
         <v>2.2000000000000002</v>
       </c>
       <c r="D169" s="64">
         <v>4.3</v>
       </c>
       <c r="E169" s="64">
         <v>6.5</v>
       </c>
-      <c r="F169" s="15"/>
+      <c r="F169" s="75">
+        <v>6.5</v>
+      </c>
       <c r="G169" s="50"/>
       <c r="H169" s="50"/>
       <c r="I169" s="50"/>
       <c r="J169" s="50"/>
       <c r="K169" s="50"/>
       <c r="L169" s="50"/>
       <c r="M169" s="59"/>
     </row>
     <row r="170" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A170" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B170" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C170" s="15">
         <v>1.7</v>
       </c>
       <c r="D170" s="65">
         <v>3.3</v>
       </c>
       <c r="E170" s="64">
         <v>5</v>
       </c>
-      <c r="F170" s="15"/>
+      <c r="F170" s="75">
+        <v>5.6</v>
+      </c>
       <c r="G170" s="15"/>
       <c r="H170" s="15"/>
       <c r="I170" s="50"/>
       <c r="J170" s="50"/>
       <c r="K170" s="50"/>
       <c r="L170" s="50"/>
       <c r="M170" s="59"/>
     </row>
     <row r="171" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="7"/>
       <c r="D171" s="7"/>
       <c r="E171" s="7"/>
       <c r="F171" s="7"/>
       <c r="G171" s="7"/>
       <c r="H171" s="7"/>
       <c r="I171" s="7"/>
       <c r="J171" s="7"/>
       <c r="K171" s="8"/>
       <c r="L171" s="18"/>
       <c r="M171" s="18"/>
     </row>
     <row r="172" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B172" s="59">
         <v>69.2</v>
       </c>
       <c r="C172" s="15">
         <v>132.30000000000001</v>
       </c>
       <c r="D172" s="64">
         <v>209.7</v>
       </c>
       <c r="E172" s="64">
         <v>340.7</v>
       </c>
-      <c r="F172" s="15"/>
+      <c r="F172" s="75">
+        <v>473.2</v>
+      </c>
       <c r="G172" s="50"/>
       <c r="H172" s="50"/>
       <c r="I172" s="50"/>
       <c r="J172" s="50"/>
       <c r="K172" s="50"/>
       <c r="L172" s="50"/>
       <c r="M172" s="59"/>
     </row>
     <row r="173" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A173" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B173" s="59">
         <v>69.2</v>
       </c>
       <c r="C173" s="15">
         <v>132.30000000000001</v>
       </c>
       <c r="D173" s="64">
         <v>200.7</v>
       </c>
       <c r="E173" s="64">
         <v>256.39999999999998</v>
       </c>
-      <c r="F173" s="15"/>
+      <c r="F173" s="75">
+        <v>345.9</v>
+      </c>
       <c r="G173" s="50"/>
       <c r="H173" s="50"/>
       <c r="I173" s="50"/>
       <c r="J173" s="50"/>
       <c r="K173" s="50"/>
       <c r="L173" s="50"/>
       <c r="M173" s="59"/>
     </row>
     <row r="174" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A174" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B174" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C174" s="15"/>
       <c r="D174" s="64">
         <v>9</v>
       </c>
       <c r="E174" s="64">
         <v>84.3</v>
       </c>
-      <c r="F174" s="15"/>
+      <c r="F174" s="75">
+        <v>127.3</v>
+      </c>
       <c r="G174" s="50"/>
       <c r="H174" s="50"/>
       <c r="I174" s="50"/>
       <c r="J174" s="50"/>
       <c r="K174" s="50"/>
       <c r="L174" s="50"/>
       <c r="M174" s="59"/>
     </row>
     <row r="175" spans="1:13" s="3" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="7"/>
       <c r="D175" s="7"/>
       <c r="E175" s="7"/>
       <c r="F175" s="7"/>
       <c r="G175" s="7"/>
       <c r="H175" s="7"/>
       <c r="I175" s="7"/>
       <c r="J175" s="55"/>
       <c r="K175" s="56"/>
       <c r="L175" s="15"/>
       <c r="M175" s="15"/>
     </row>
     <row r="176" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A176" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B176" s="59">
         <v>55.6</v>
       </c>
       <c r="C176" s="15">
         <v>159.19999999999999</v>
       </c>
       <c r="D176" s="64">
         <v>256.89999999999998</v>
       </c>
       <c r="E176" s="64">
         <v>447.6</v>
       </c>
-      <c r="F176" s="15"/>
+      <c r="F176" s="75">
+        <v>648.4</v>
+      </c>
       <c r="G176" s="50"/>
       <c r="H176" s="50"/>
       <c r="I176" s="50"/>
       <c r="J176" s="50"/>
       <c r="K176" s="50"/>
       <c r="L176" s="50"/>
       <c r="M176" s="59"/>
     </row>
     <row r="177" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B177" s="59">
         <v>40.1</v>
       </c>
       <c r="C177" s="15">
         <v>117.4</v>
       </c>
       <c r="D177" s="64">
         <v>183.9</v>
       </c>
       <c r="E177" s="64">
         <v>291.10000000000002</v>
       </c>
-      <c r="F177" s="15"/>
+      <c r="F177" s="75">
+        <v>430.9</v>
+      </c>
       <c r="G177" s="50"/>
       <c r="H177" s="50"/>
       <c r="I177" s="50"/>
       <c r="J177" s="50"/>
       <c r="K177" s="50"/>
       <c r="L177" s="50"/>
       <c r="M177" s="59"/>
     </row>
     <row r="178" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B178" s="59">
         <v>15.5</v>
       </c>
       <c r="C178" s="15">
         <v>41.8</v>
       </c>
       <c r="D178" s="64">
         <v>73</v>
       </c>
       <c r="E178" s="64">
         <v>156.5</v>
       </c>
-      <c r="F178" s="15"/>
+      <c r="F178" s="75">
+        <v>217.5</v>
+      </c>
       <c r="G178" s="50"/>
       <c r="H178" s="50"/>
       <c r="I178" s="50"/>
       <c r="J178" s="50"/>
       <c r="K178" s="50"/>
       <c r="L178" s="50"/>
       <c r="M178" s="59"/>
     </row>
     <row r="179" spans="1:13" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="7"/>
       <c r="D179" s="7"/>
       <c r="E179" s="7"/>
       <c r="F179" s="7"/>
       <c r="G179" s="7"/>
       <c r="H179" s="7"/>
       <c r="I179" s="7"/>
       <c r="J179" s="55"/>
       <c r="K179" s="56"/>
       <c r="L179" s="15"/>
       <c r="M179" s="15"/>
     </row>
     <row r="180" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B180" s="58">
         <v>2000</v>
       </c>
       <c r="C180" s="8">
         <v>3759</v>
       </c>
       <c r="D180" s="63">
         <v>6272</v>
       </c>
       <c r="E180" s="63">
         <v>8076</v>
       </c>
-      <c r="F180" s="8"/>
+      <c r="F180" s="74">
+        <v>10470</v>
+      </c>
       <c r="G180" s="51"/>
       <c r="H180" s="51"/>
       <c r="I180" s="51"/>
       <c r="J180" s="51"/>
       <c r="K180" s="51"/>
       <c r="L180" s="51"/>
       <c r="M180" s="58"/>
     </row>
     <row r="181" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B181" s="58">
         <v>2000</v>
       </c>
       <c r="C181" s="8">
         <v>3759</v>
       </c>
       <c r="D181" s="63">
         <v>6272</v>
       </c>
       <c r="E181" s="63">
         <v>8076</v>
       </c>
-      <c r="F181" s="8"/>
+      <c r="F181" s="74">
+        <v>10470</v>
+      </c>
       <c r="G181" s="51"/>
       <c r="H181" s="51"/>
       <c r="I181" s="51"/>
       <c r="J181" s="51"/>
       <c r="K181" s="51"/>
       <c r="L181" s="51"/>
       <c r="M181" s="58"/>
     </row>
     <row r="182" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A182" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="8"/>
       <c r="D182" s="8"/>
       <c r="E182" s="8"/>
-      <c r="F182" s="8"/>
+      <c r="F182" s="73"/>
       <c r="G182" s="8"/>
       <c r="H182" s="8"/>
       <c r="I182" s="8"/>
       <c r="J182" s="55"/>
       <c r="K182" s="8"/>
       <c r="L182" s="8"/>
       <c r="M182" s="8"/>
     </row>
     <row r="183" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B183" s="58">
         <v>21</v>
       </c>
       <c r="C183" s="8">
         <v>2069</v>
       </c>
       <c r="D183" s="63">
         <v>10289</v>
       </c>
       <c r="E183" s="63">
         <v>21820</v>
       </c>
-      <c r="F183" s="8"/>
+      <c r="F183" s="74">
+        <v>39166</v>
+      </c>
       <c r="G183" s="51"/>
       <c r="H183" s="51"/>
       <c r="I183" s="51"/>
       <c r="J183" s="51"/>
       <c r="K183" s="51"/>
       <c r="L183" s="51"/>
       <c r="M183" s="58"/>
     </row>
     <row r="184" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B184" s="58">
         <v>21</v>
       </c>
       <c r="C184" s="8">
         <v>2069</v>
       </c>
       <c r="D184" s="63">
         <v>10289</v>
       </c>
       <c r="E184" s="63">
         <v>21820</v>
       </c>
-      <c r="F184" s="8"/>
+      <c r="F184" s="74">
+        <v>39166</v>
+      </c>
       <c r="G184" s="51"/>
       <c r="H184" s="51"/>
       <c r="I184" s="51"/>
       <c r="J184" s="51"/>
       <c r="K184" s="51"/>
       <c r="L184" s="51"/>
       <c r="M184" s="58"/>
     </row>
     <row r="185" spans="1:13" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="7"/>
       <c r="D185" s="7"/>
       <c r="E185" s="7"/>
       <c r="F185" s="7"/>
       <c r="G185" s="7"/>
       <c r="H185" s="7"/>
       <c r="I185" s="7"/>
       <c r="J185" s="7"/>
       <c r="K185" s="7"/>
       <c r="L185" s="7"/>
       <c r="M185" s="18"/>
     </row>
     <row r="186" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C186" s="8">
         <v>190</v>
       </c>
       <c r="D186" s="63">
         <v>403</v>
       </c>
       <c r="E186" s="63">
         <v>689</v>
       </c>
-      <c r="F186" s="8"/>
+      <c r="F186" s="74">
+        <v>976</v>
+      </c>
       <c r="G186" s="51"/>
       <c r="H186" s="51"/>
       <c r="I186" s="51"/>
       <c r="J186" s="51"/>
       <c r="K186" s="51"/>
       <c r="L186" s="51"/>
       <c r="M186" s="58"/>
     </row>
     <row r="187" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B187" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C187" s="8">
         <v>190</v>
       </c>
       <c r="D187" s="63">
         <v>403</v>
       </c>
       <c r="E187" s="63">
         <v>689</v>
       </c>
-      <c r="F187" s="8"/>
+      <c r="F187" s="74">
+        <v>976</v>
+      </c>
       <c r="G187" s="51"/>
       <c r="H187" s="51"/>
       <c r="I187" s="51"/>
       <c r="J187" s="51"/>
       <c r="K187" s="51"/>
       <c r="L187" s="51"/>
       <c r="M187" s="58"/>
     </row>
     <row r="188" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B188" s="7"/>
       <c r="C188" s="7"/>
       <c r="D188" s="7"/>
       <c r="E188" s="7"/>
       <c r="F188" s="7"/>
       <c r="G188" s="7"/>
       <c r="H188" s="7"/>
       <c r="I188" s="7"/>
       <c r="J188" s="55"/>
       <c r="K188" s="8"/>
       <c r="L188" s="8"/>
       <c r="M188" s="8"/>
     </row>
     <row r="189" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A189" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B189" s="58">
         <v>3789</v>
       </c>
       <c r="C189" s="8">
         <v>10761</v>
       </c>
       <c r="D189" s="63">
         <v>19001</v>
       </c>
       <c r="E189" s="63">
         <v>34005</v>
       </c>
-      <c r="F189" s="8"/>
+      <c r="F189" s="74">
+        <v>49467</v>
+      </c>
       <c r="G189" s="51"/>
       <c r="H189" s="51"/>
       <c r="I189" s="51"/>
       <c r="J189" s="51"/>
       <c r="K189" s="51"/>
       <c r="L189" s="51"/>
       <c r="M189" s="58"/>
     </row>
     <row r="190" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B190" s="58">
         <v>3761</v>
       </c>
       <c r="C190" s="8">
         <v>9956</v>
       </c>
       <c r="D190" s="63">
         <v>17419</v>
       </c>
       <c r="E190" s="63">
         <v>31645</v>
       </c>
-      <c r="F190" s="8"/>
+      <c r="F190" s="74">
+        <v>47107</v>
+      </c>
       <c r="G190" s="51"/>
       <c r="H190" s="51"/>
       <c r="I190" s="51"/>
       <c r="J190" s="51"/>
       <c r="K190" s="51"/>
       <c r="L190" s="51"/>
       <c r="M190" s="58"/>
     </row>
     <row r="191" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B191" s="58">
         <v>28</v>
       </c>
       <c r="C191" s="8">
         <v>805</v>
       </c>
       <c r="D191" s="63">
         <v>1582</v>
       </c>
       <c r="E191" s="63">
         <v>2360</v>
       </c>
-      <c r="F191" s="8"/>
+      <c r="F191" s="74">
+        <v>2360</v>
+      </c>
       <c r="G191" s="51"/>
       <c r="H191" s="51"/>
       <c r="I191" s="51"/>
       <c r="J191" s="51"/>
       <c r="K191" s="51"/>
       <c r="L191" s="51"/>
       <c r="M191" s="58"/>
     </row>
-    <row r="192" spans="1:13" s="75" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A192" s="71" t="s">
+    <row r="192" spans="1:13" s="72" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B192" s="58"/>
-      <c r="C192" s="72"/>
+      <c r="C192" s="69"/>
       <c r="D192" s="63"/>
       <c r="E192" s="63"/>
-      <c r="F192" s="72"/>
+      <c r="F192" s="73"/>
       <c r="G192" s="51"/>
       <c r="H192" s="51"/>
       <c r="I192" s="51"/>
       <c r="J192" s="51"/>
       <c r="K192" s="51"/>
       <c r="L192" s="51"/>
       <c r="M192" s="58"/>
     </row>
-    <row r="193" spans="1:13" s="75" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A193" s="74" t="s">
+    <row r="193" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="71" t="s">
         <v>2</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C193" s="76">
+      <c r="C193" s="73">
         <v>44</v>
       </c>
-      <c r="D193" s="76">
+      <c r="D193" s="73">
         <v>88</v>
       </c>
-      <c r="E193" s="76">
+      <c r="E193" s="73">
         <v>132</v>
       </c>
-      <c r="F193" s="72"/>
+      <c r="F193" s="74">
+        <v>176</v>
+      </c>
       <c r="G193" s="51"/>
       <c r="H193" s="51"/>
       <c r="I193" s="51"/>
       <c r="J193" s="51"/>
       <c r="K193" s="51"/>
       <c r="L193" s="51"/>
       <c r="M193" s="58"/>
     </row>
-    <row r="194" spans="1:13" s="75" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A194" s="74" t="s">
+    <row r="194" spans="1:13" s="72" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="71" t="s">
         <v>23</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C194" s="76">
+      <c r="C194" s="73">
         <v>44</v>
       </c>
-      <c r="D194" s="76">
+      <c r="D194" s="73">
         <v>88</v>
       </c>
-      <c r="E194" s="76">
+      <c r="E194" s="73">
         <v>132</v>
       </c>
-      <c r="F194" s="72"/>
+      <c r="F194" s="74">
+        <v>176</v>
+      </c>
       <c r="G194" s="51"/>
       <c r="H194" s="51"/>
       <c r="I194" s="51"/>
       <c r="J194" s="51"/>
       <c r="K194" s="51"/>
       <c r="L194" s="51"/>
       <c r="M194" s="58"/>
     </row>
     <row r="195" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="7"/>
       <c r="D195" s="7"/>
       <c r="E195" s="7"/>
       <c r="F195" s="7"/>
       <c r="G195" s="7"/>
       <c r="H195" s="7"/>
       <c r="I195" s="7"/>
       <c r="J195" s="7"/>
       <c r="K195" s="7"/>
       <c r="L195" s="43"/>
       <c r="M195" s="18"/>
     </row>
     <row r="196" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A196" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B196" s="58">
         <v>197</v>
       </c>
       <c r="C196" s="8">
         <v>430</v>
       </c>
       <c r="D196" s="63">
         <v>772</v>
       </c>
       <c r="E196" s="63">
         <v>1097</v>
       </c>
-      <c r="F196" s="8"/>
+      <c r="F196" s="74">
+        <v>1539</v>
+      </c>
       <c r="G196" s="51"/>
       <c r="H196" s="51"/>
       <c r="I196" s="51"/>
       <c r="J196" s="51"/>
       <c r="K196" s="51"/>
       <c r="L196" s="51"/>
       <c r="M196" s="58"/>
     </row>
     <row r="197" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" s="47" t="s">
         <v>26</v>
       </c>
       <c r="B197" s="58">
         <v>14</v>
       </c>
       <c r="C197" s="8">
         <v>14</v>
       </c>
       <c r="D197" s="63">
         <v>14</v>
       </c>
       <c r="E197" s="63">
         <v>14</v>
       </c>
-      <c r="F197" s="8"/>
+      <c r="F197" s="74">
+        <v>23</v>
+      </c>
       <c r="G197" s="51"/>
       <c r="H197" s="51"/>
       <c r="I197" s="51"/>
       <c r="J197" s="51"/>
       <c r="K197" s="51"/>
       <c r="L197" s="51"/>
       <c r="M197" s="58"/>
     </row>
     <row r="198" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A198" s="46" t="s">
         <v>18</v>
       </c>
       <c r="B198" s="58">
         <v>18</v>
       </c>
       <c r="C198" s="8">
         <v>18</v>
       </c>
       <c r="D198" s="63">
         <v>33</v>
       </c>
       <c r="E198" s="63">
         <v>48</v>
       </c>
-      <c r="F198" s="8"/>
+      <c r="F198" s="74">
+        <v>73</v>
+      </c>
       <c r="G198" s="51"/>
       <c r="H198" s="51"/>
       <c r="I198" s="51"/>
       <c r="J198" s="51"/>
       <c r="K198" s="51"/>
       <c r="L198" s="51"/>
       <c r="M198" s="58"/>
     </row>
     <row r="199" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A199" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B199" s="58">
         <v>8</v>
       </c>
       <c r="C199" s="8">
         <v>8</v>
       </c>
       <c r="D199" s="63">
         <v>77</v>
       </c>
       <c r="E199" s="63">
         <v>147</v>
       </c>
-      <c r="F199" s="8"/>
+      <c r="F199" s="74">
+        <v>321</v>
+      </c>
       <c r="G199" s="51"/>
       <c r="H199" s="51"/>
       <c r="I199" s="51"/>
       <c r="J199" s="51"/>
       <c r="K199" s="51"/>
       <c r="L199" s="51"/>
       <c r="M199" s="58"/>
     </row>
     <row r="200" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A200" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B200" s="58">
         <v>154</v>
       </c>
       <c r="C200" s="8">
         <v>339</v>
       </c>
       <c r="D200" s="63">
         <v>549</v>
       </c>
       <c r="E200" s="63">
         <v>740</v>
       </c>
-      <c r="F200" s="8"/>
+      <c r="F200" s="74">
+        <v>956</v>
+      </c>
       <c r="G200" s="51"/>
       <c r="H200" s="51"/>
       <c r="I200" s="51"/>
       <c r="J200" s="51"/>
       <c r="K200" s="51"/>
       <c r="L200" s="51"/>
       <c r="M200" s="58"/>
     </row>
     <row r="201" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A201" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B201" s="58">
         <v>3</v>
       </c>
       <c r="C201" s="8">
         <v>50</v>
       </c>
       <c r="D201" s="63">
         <v>96</v>
       </c>
       <c r="E201" s="63">
         <v>143</v>
       </c>
-      <c r="F201" s="8"/>
+      <c r="F201" s="74">
+        <v>161</v>
+      </c>
       <c r="G201" s="51"/>
       <c r="H201" s="51"/>
       <c r="I201" s="51"/>
       <c r="J201" s="51"/>
       <c r="K201" s="51"/>
       <c r="L201" s="51"/>
       <c r="M201" s="58"/>
     </row>
     <row r="202" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A202" s="62" t="s">
         <v>24</v>
       </c>
       <c r="B202" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C202" s="8">
         <v>2</v>
       </c>
       <c r="D202" s="63">
         <v>3</v>
       </c>
       <c r="E202" s="63">
         <v>5</v>
       </c>
-      <c r="F202" s="8"/>
+      <c r="F202" s="74">
+        <v>5</v>
+      </c>
       <c r="G202" s="51"/>
       <c r="H202" s="51"/>
       <c r="I202" s="51"/>
       <c r="J202" s="51"/>
       <c r="K202" s="51"/>
       <c r="L202" s="51"/>
       <c r="M202" s="58"/>
     </row>
     <row r="203" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="7"/>
       <c r="D203" s="7"/>
       <c r="E203" s="7"/>
       <c r="F203" s="7"/>
       <c r="G203" s="7"/>
       <c r="H203" s="7"/>
       <c r="I203" s="7"/>
       <c r="J203" s="55"/>
       <c r="K203" s="8"/>
       <c r="L203" s="8"/>
       <c r="M203" s="8"/>
     </row>
     <row r="204" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A204" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B204" s="58">
         <v>2</v>
       </c>
       <c r="C204" s="8">
         <v>23</v>
       </c>
       <c r="D204" s="63">
         <v>35</v>
       </c>
       <c r="E204" s="63">
         <v>43</v>
       </c>
-      <c r="F204" s="8"/>
+      <c r="F204" s="74">
+        <v>47</v>
+      </c>
       <c r="G204" s="51"/>
       <c r="H204" s="51"/>
       <c r="I204" s="51"/>
       <c r="J204" s="51"/>
       <c r="K204" s="51"/>
       <c r="L204" s="51"/>
       <c r="M204" s="58"/>
     </row>
     <row r="205" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A205" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B205" s="58">
         <v>2</v>
       </c>
       <c r="C205" s="8">
         <v>23</v>
       </c>
       <c r="D205" s="63">
         <v>35</v>
       </c>
       <c r="E205" s="63">
         <v>43</v>
       </c>
-      <c r="F205" s="8"/>
+      <c r="F205" s="74">
+        <v>47</v>
+      </c>
       <c r="G205" s="51"/>
       <c r="H205" s="51"/>
       <c r="I205" s="51"/>
       <c r="J205" s="51"/>
       <c r="K205" s="51"/>
       <c r="L205" s="51"/>
       <c r="M205" s="58"/>
     </row>
     <row r="206" spans="1:13" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A206" s="33" t="s">
         <v>66</v>
       </c>
       <c r="B206" s="8"/>
       <c r="C206" s="8"/>
       <c r="D206" s="8"/>
       <c r="E206" s="8"/>
-      <c r="F206" s="8"/>
+      <c r="F206" s="73"/>
       <c r="G206" s="8"/>
       <c r="H206" s="8"/>
       <c r="I206" s="8"/>
       <c r="J206" s="55"/>
       <c r="K206" s="8"/>
       <c r="L206" s="8"/>
       <c r="M206" s="8"/>
     </row>
     <row r="207" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A207" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C207" s="8"/>
       <c r="D207" s="63">
         <v>25</v>
       </c>
       <c r="E207" s="63">
         <v>40</v>
       </c>
-      <c r="F207" s="8"/>
+      <c r="F207" s="74">
+        <v>40</v>
+      </c>
       <c r="G207" s="51"/>
       <c r="H207" s="51"/>
       <c r="I207" s="51"/>
       <c r="J207" s="51"/>
       <c r="K207" s="51"/>
       <c r="L207" s="51"/>
       <c r="M207" s="58"/>
     </row>
     <row r="208" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A208" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B208" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C208" s="8"/>
       <c r="D208" s="63">
         <v>25</v>
       </c>
       <c r="E208" s="63">
         <v>40</v>
       </c>
-      <c r="F208" s="8"/>
+      <c r="F208" s="74">
+        <v>40</v>
+      </c>
       <c r="G208" s="51"/>
       <c r="H208" s="51"/>
       <c r="I208" s="51"/>
       <c r="J208" s="51"/>
       <c r="K208" s="51"/>
       <c r="L208" s="51"/>
       <c r="M208" s="58"/>
     </row>
     <row r="209" spans="1:15" s="3" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A209" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B209" s="8"/>
       <c r="C209" s="8"/>
       <c r="D209" s="8"/>
       <c r="E209" s="8"/>
-      <c r="F209" s="8"/>
+      <c r="F209" s="73"/>
       <c r="G209" s="8"/>
       <c r="H209" s="8"/>
       <c r="I209" s="8"/>
       <c r="J209" s="8"/>
       <c r="K209" s="34"/>
       <c r="L209" s="34"/>
       <c r="M209" s="60"/>
     </row>
     <row r="210" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A210" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B210" s="58">
         <v>60</v>
       </c>
       <c r="C210" s="8">
         <v>103</v>
       </c>
       <c r="D210" s="63">
         <v>229</v>
       </c>
       <c r="E210" s="63">
         <v>308</v>
       </c>
-      <c r="F210" s="8"/>
+      <c r="F210" s="74">
+        <v>374</v>
+      </c>
       <c r="G210" s="51"/>
       <c r="H210" s="51"/>
       <c r="I210" s="51"/>
       <c r="J210" s="51"/>
       <c r="K210" s="51"/>
       <c r="L210" s="51"/>
       <c r="M210" s="58"/>
     </row>
     <row r="211" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A211" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B211" s="58">
         <v>60</v>
       </c>
       <c r="C211" s="8">
         <v>103</v>
       </c>
       <c r="D211" s="63">
         <v>229</v>
       </c>
       <c r="E211" s="63">
         <v>308</v>
       </c>
-      <c r="F211" s="8"/>
+      <c r="F211" s="74">
+        <v>374</v>
+      </c>
       <c r="G211" s="51"/>
       <c r="H211" s="51"/>
       <c r="I211" s="51"/>
       <c r="J211" s="51"/>
       <c r="K211" s="51"/>
       <c r="L211" s="51"/>
       <c r="M211" s="58"/>
     </row>
     <row r="212" spans="1:15" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B212" s="8"/>
       <c r="C212" s="8"/>
       <c r="D212" s="8"/>
       <c r="E212" s="8"/>
-      <c r="F212" s="8"/>
+      <c r="F212" s="73"/>
       <c r="G212" s="8"/>
       <c r="H212" s="8"/>
       <c r="I212" s="8"/>
       <c r="J212" s="8"/>
       <c r="K212" s="8"/>
       <c r="L212" s="8"/>
       <c r="M212" s="11"/>
     </row>
     <row r="213" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A213" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B213" s="58">
         <v>162</v>
       </c>
       <c r="C213" s="48">
         <v>319</v>
       </c>
       <c r="D213" s="63">
         <v>546</v>
       </c>
       <c r="E213" s="63">
         <v>797</v>
       </c>
-      <c r="F213" s="48"/>
+      <c r="F213" s="74">
+        <v>952</v>
+      </c>
       <c r="G213" s="52"/>
       <c r="H213" s="51"/>
       <c r="I213" s="52"/>
       <c r="J213" s="51"/>
       <c r="K213" s="51"/>
       <c r="L213" s="51"/>
       <c r="M213" s="58"/>
     </row>
     <row r="214" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A214" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B214" s="61">
         <v>162</v>
       </c>
       <c r="C214" s="23">
         <v>319</v>
       </c>
       <c r="D214" s="66">
         <v>546</v>
       </c>
       <c r="E214" s="66">
         <v>797</v>
       </c>
-      <c r="F214" s="23"/>
+      <c r="F214" s="76">
+        <v>952</v>
+      </c>
       <c r="G214" s="53"/>
       <c r="H214" s="53"/>
       <c r="I214" s="53"/>
       <c r="J214" s="53"/>
       <c r="K214" s="53"/>
       <c r="L214" s="53"/>
       <c r="M214" s="61"/>
       <c r="O214" s="19"/>
     </row>
     <row r="215" spans="1:15" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B215" s="25"/>
       <c r="C215" s="25"/>
       <c r="D215" s="25"/>
       <c r="E215" s="25"/>
       <c r="F215" s="25"/>
       <c r="G215" s="25"/>
       <c r="H215" s="26"/>
       <c r="I215" s="27"/>
       <c r="J215" s="27"/>
       <c r="K215" s="26"/>
       <c r="L215" s="27"/>
       <c r="M215" s="26"/>
     </row>
     <row r="216" spans="1:15" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A216" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B216" s="26"/>
       <c r="C216" s="26"/>
       <c r="D216" s="26"/>
       <c r="E216" s="26"/>
       <c r="F216" s="26"/>
       <c r="G216" s="26"/>
       <c r="H216" s="26"/>
       <c r="I216" s="27"/>
       <c r="J216" s="27"/>
       <c r="K216" s="26"/>
       <c r="L216" s="27"/>
       <c r="M216" s="26"/>
     </row>
     <row r="217" spans="1:15" s="28" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A217" s="69" t="s">
+      <c r="A217" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="B217" s="69"/>
-[...10 lines deleted...]
-      <c r="M217" s="70"/>
+      <c r="B217" s="78"/>
+      <c r="C217" s="78"/>
+      <c r="D217" s="78"/>
+      <c r="E217" s="78"/>
+      <c r="F217" s="78"/>
+      <c r="G217" s="78"/>
+      <c r="H217" s="78"/>
+      <c r="I217" s="78"/>
+      <c r="J217" s="79"/>
+      <c r="K217" s="79"/>
+      <c r="L217" s="79"/>
+      <c r="M217" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A217:M217"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>