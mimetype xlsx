--- v3 (2026-06-24)
+++ v4 (2026-08-07)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$A:$A,'Лист 1'!$4:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!$A:$A,'2026'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="75">
   <si>
     <t/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
@@ -429,51 +429,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -565,53 +565,50 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -980,85 +977,85 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:O217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="H17" sqref="H17"/>
+      <selection pane="bottomRight" activeCell="O21" sqref="O21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="29" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="29" customWidth="1"/>
     <col min="3" max="5" width="13.7109375" style="29" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="29" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="29" customWidth="1"/>
     <col min="8" max="8" width="12" style="29" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="29" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="29" customWidth="1"/>
     <col min="11" max="11" width="13.5703125" style="29" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="29" customWidth="1"/>
     <col min="13" max="13" width="15.28515625" style="29" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="77" t="s">
+      <c r="A2" s="76" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="77"/>
-[...10 lines deleted...]
-      <c r="M2" s="77"/>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
     </row>
     <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="4"/>
       <c r="B4" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
@@ -1111,5334 +1108,5666 @@
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="7"/>
       <c r="I5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="58">
+      <c r="B6" s="57">
         <v>1430</v>
       </c>
-      <c r="C6" s="63">
+      <c r="C6" s="62">
         <v>3149</v>
       </c>
-      <c r="D6" s="63">
+      <c r="D6" s="62">
         <v>4868</v>
       </c>
-      <c r="E6" s="63">
+      <c r="E6" s="62">
         <v>6586</v>
       </c>
-      <c r="F6" s="74">
+      <c r="F6" s="73">
         <v>8298</v>
       </c>
-      <c r="G6" s="49"/>
-[...5 lines deleted...]
-      <c r="M6" s="58"/>
+      <c r="G6" s="73">
+        <v>10010</v>
+      </c>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="57"/>
     </row>
     <row r="7" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="58">
+      <c r="B7" s="57">
         <v>685</v>
       </c>
-      <c r="C7" s="63">
+      <c r="C7" s="62">
         <v>1462</v>
       </c>
-      <c r="D7" s="63">
+      <c r="D7" s="62">
         <v>2239</v>
       </c>
-      <c r="E7" s="63">
+      <c r="E7" s="62">
         <v>3015</v>
       </c>
-      <c r="F7" s="74">
+      <c r="F7" s="73">
         <v>3857</v>
       </c>
-      <c r="G7" s="49"/>
-[...5 lines deleted...]
-      <c r="M7" s="58"/>
+      <c r="G7" s="73">
+        <v>4698</v>
+      </c>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="50"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="50"/>
+      <c r="M7" s="57"/>
     </row>
     <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="58">
+      <c r="B8" s="57">
         <v>11</v>
       </c>
-      <c r="C8" s="63">
+      <c r="C8" s="62">
         <v>22</v>
       </c>
-      <c r="D8" s="63">
+      <c r="D8" s="62">
         <v>33</v>
       </c>
-      <c r="E8" s="63">
+      <c r="E8" s="62">
         <v>44</v>
       </c>
-      <c r="F8" s="74">
+      <c r="F8" s="73">
         <v>47</v>
       </c>
-      <c r="G8" s="49"/>
-[...5 lines deleted...]
-      <c r="M8" s="58"/>
+      <c r="G8" s="73">
+        <v>50</v>
+      </c>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="50"/>
+      <c r="L8" s="50"/>
+      <c r="M8" s="57"/>
     </row>
     <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="58">
+      <c r="B9" s="57">
         <v>0</v>
       </c>
-      <c r="C9" s="63">
-[...17 lines deleted...]
-      <c r="M9" s="58"/>
+      <c r="C9" s="62">
+        <v>1</v>
+      </c>
+      <c r="D9" s="62">
+        <v>1</v>
+      </c>
+      <c r="E9" s="62">
+        <v>1</v>
+      </c>
+      <c r="F9" s="73">
+        <v>1</v>
+      </c>
+      <c r="G9" s="73">
+        <v>2</v>
+      </c>
+      <c r="H9" s="50"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="57"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="58">
+      <c r="B10" s="57">
         <v>731</v>
       </c>
-      <c r="C10" s="63">
+      <c r="C10" s="62">
         <v>1659</v>
       </c>
-      <c r="D10" s="63">
+      <c r="D10" s="62">
         <v>2586</v>
       </c>
-      <c r="E10" s="63">
+      <c r="E10" s="62">
         <v>3513</v>
       </c>
-      <c r="F10" s="74">
+      <c r="F10" s="73">
         <v>4378</v>
       </c>
-      <c r="G10" s="49"/>
-[...5 lines deleted...]
-      <c r="M10" s="58"/>
+      <c r="G10" s="73">
+        <v>5243</v>
+      </c>
+      <c r="H10" s="50"/>
+      <c r="I10" s="50"/>
+      <c r="J10" s="50"/>
+      <c r="K10" s="50"/>
+      <c r="L10" s="50"/>
+      <c r="M10" s="57"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="58">
+      <c r="B11" s="57">
         <v>0</v>
       </c>
-      <c r="C11" s="63">
-[...17 lines deleted...]
-      <c r="M11" s="58"/>
+      <c r="C11" s="62">
+        <v>1</v>
+      </c>
+      <c r="D11" s="62">
+        <v>1</v>
+      </c>
+      <c r="E11" s="62">
+        <v>2</v>
+      </c>
+      <c r="F11" s="73">
+        <v>2</v>
+      </c>
+      <c r="G11" s="73">
+        <v>3</v>
+      </c>
+      <c r="H11" s="50"/>
+      <c r="I11" s="50"/>
+      <c r="J11" s="50"/>
+      <c r="K11" s="50"/>
+      <c r="L11" s="50"/>
+      <c r="M11" s="57"/>
     </row>
     <row r="12" spans="1:13" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="58">
+      <c r="B12" s="57">
         <v>0</v>
       </c>
-      <c r="C12" s="63">
-[...17 lines deleted...]
-      <c r="M12" s="58"/>
+      <c r="C12" s="62">
+        <v>1</v>
+      </c>
+      <c r="D12" s="62">
+        <v>1</v>
+      </c>
+      <c r="E12" s="62">
+        <v>1</v>
+      </c>
+      <c r="F12" s="73">
+        <v>1</v>
+      </c>
+      <c r="G12" s="73">
+        <v>1</v>
+      </c>
+      <c r="H12" s="50"/>
+      <c r="I12" s="50"/>
+      <c r="J12" s="50"/>
+      <c r="K12" s="50"/>
+      <c r="L12" s="50"/>
+      <c r="M12" s="57"/>
     </row>
     <row r="13" spans="1:13" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="58">
-[...2 lines deleted...]
-      <c r="C13" s="63">
+      <c r="B13" s="57">
+        <v>2</v>
+      </c>
+      <c r="C13" s="62">
         <v>5</v>
       </c>
-      <c r="D13" s="63">
+      <c r="D13" s="62">
         <v>7</v>
       </c>
-      <c r="E13" s="63">
+      <c r="E13" s="62">
         <v>9</v>
       </c>
-      <c r="F13" s="74">
+      <c r="F13" s="73">
         <v>12</v>
       </c>
-      <c r="G13" s="49"/>
-[...5 lines deleted...]
-      <c r="M13" s="58"/>
+      <c r="G13" s="73">
+        <v>14</v>
+      </c>
+      <c r="H13" s="50"/>
+      <c r="I13" s="50"/>
+      <c r="J13" s="50"/>
+      <c r="K13" s="50"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="57"/>
     </row>
     <row r="14" spans="1:13" s="3" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="41"/>
-      <c r="I14" s="54"/>
-      <c r="J14" s="55"/>
+      <c r="I14" s="53"/>
+      <c r="J14" s="54"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="58">
+      <c r="B15" s="57">
         <v>15</v>
       </c>
-      <c r="C15" s="63">
+      <c r="C15" s="62">
         <v>32</v>
       </c>
-      <c r="D15" s="63">
+      <c r="D15" s="62">
         <v>48</v>
       </c>
-      <c r="E15" s="63">
+      <c r="E15" s="62">
         <v>64</v>
       </c>
-      <c r="F15" s="74">
+      <c r="F15" s="73">
         <v>71</v>
       </c>
-      <c r="G15" s="49"/>
-[...5 lines deleted...]
-      <c r="M15" s="58"/>
+      <c r="G15" s="73">
+        <v>77</v>
+      </c>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="57"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="58">
+      <c r="B16" s="57">
         <v>11</v>
       </c>
-      <c r="C16" s="63">
+      <c r="C16" s="62">
         <v>22</v>
       </c>
-      <c r="D16" s="63">
+      <c r="D16" s="62">
         <v>33</v>
       </c>
-      <c r="E16" s="63">
+      <c r="E16" s="62">
         <v>44</v>
       </c>
-      <c r="F16" s="74">
+      <c r="F16" s="73">
         <v>47</v>
       </c>
-      <c r="G16" s="49"/>
-[...5 lines deleted...]
-      <c r="M16" s="58"/>
+      <c r="G16" s="73">
+        <v>50</v>
+      </c>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="50"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="57"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B17" s="58">
-[...2 lines deleted...]
-      <c r="C17" s="63">
+      <c r="B17" s="57">
+        <v>1</v>
+      </c>
+      <c r="C17" s="62">
         <v>3</v>
       </c>
-      <c r="D17" s="63">
+      <c r="D17" s="62">
         <v>5</v>
       </c>
-      <c r="E17" s="63">
+      <c r="E17" s="62">
         <v>7</v>
       </c>
-      <c r="F17" s="74">
+      <c r="F17" s="73">
         <v>8</v>
       </c>
-      <c r="G17" s="49"/>
-[...5 lines deleted...]
-      <c r="M17" s="58"/>
+      <c r="G17" s="73">
+        <v>9</v>
+      </c>
+      <c r="H17" s="50"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="50"/>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="57"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="58">
+      <c r="B18" s="57">
         <v>0</v>
       </c>
-      <c r="C18" s="63">
-[...17 lines deleted...]
-      <c r="M18" s="58"/>
+      <c r="C18" s="62">
+        <v>1</v>
+      </c>
+      <c r="D18" s="62">
+        <v>1</v>
+      </c>
+      <c r="E18" s="62">
+        <v>2</v>
+      </c>
+      <c r="F18" s="73">
+        <v>2</v>
+      </c>
+      <c r="G18" s="73">
+        <v>3</v>
+      </c>
+      <c r="H18" s="50"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="50"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="57"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="58">
+      <c r="B19" s="57">
         <v>0</v>
       </c>
-      <c r="C19" s="63">
-[...17 lines deleted...]
-      <c r="M19" s="58"/>
+      <c r="C19" s="62">
+        <v>1</v>
+      </c>
+      <c r="D19" s="62">
+        <v>1</v>
+      </c>
+      <c r="E19" s="62">
+        <v>1</v>
+      </c>
+      <c r="F19" s="73">
+        <v>1</v>
+      </c>
+      <c r="G19" s="73">
+        <v>1</v>
+      </c>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="K19" s="50"/>
+      <c r="L19" s="50"/>
+      <c r="M19" s="57"/>
     </row>
     <row r="20" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="58">
-[...2 lines deleted...]
-      <c r="C20" s="63">
+      <c r="B20" s="57">
+        <v>2</v>
+      </c>
+      <c r="C20" s="62">
         <v>5</v>
       </c>
-      <c r="D20" s="63">
+      <c r="D20" s="62">
         <v>7</v>
       </c>
-      <c r="E20" s="63">
+      <c r="E20" s="62">
         <v>9</v>
       </c>
-      <c r="F20" s="74">
+      <c r="F20" s="73">
         <v>12</v>
       </c>
-      <c r="G20" s="49"/>
-[...5 lines deleted...]
-      <c r="M20" s="58"/>
+      <c r="G20" s="73">
+        <v>14</v>
+      </c>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="57"/>
     </row>
     <row r="21" spans="1:13" s="3" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
-      <c r="F21" s="73"/>
-      <c r="G21" s="8"/>
+      <c r="F21" s="72"/>
+      <c r="G21" s="72"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
-      <c r="J21" s="55"/>
+      <c r="J21" s="54"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
     </row>
     <row r="22" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="8">
         <v>1</v>
       </c>
-      <c r="D22" s="63">
-[...14 lines deleted...]
-      <c r="M22" s="58"/>
+      <c r="D22" s="62">
+        <v>1</v>
+      </c>
+      <c r="E22" s="62">
+        <v>2</v>
+      </c>
+      <c r="F22" s="73">
+        <v>2</v>
+      </c>
+      <c r="G22" s="73">
+        <v>2</v>
+      </c>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="57"/>
     </row>
     <row r="23" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="54" t="s">
+      <c r="A23" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="F23" s="73" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="9"/>
+      <c r="F23" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="72" t="s">
+        <v>1</v>
+      </c>
       <c r="H23" s="9"/>
-      <c r="I23" s="51"/>
-[...3 lines deleted...]
-      <c r="M23" s="58"/>
+      <c r="I23" s="50"/>
+      <c r="J23" s="50"/>
+      <c r="K23" s="50"/>
+      <c r="L23" s="50"/>
+      <c r="M23" s="57"/>
     </row>
     <row r="24" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="8">
         <v>1</v>
       </c>
-      <c r="D24" s="63">
-[...14 lines deleted...]
-      <c r="M24" s="58"/>
+      <c r="D24" s="62">
+        <v>1</v>
+      </c>
+      <c r="E24" s="62">
+        <v>2</v>
+      </c>
+      <c r="F24" s="73">
+        <v>2</v>
+      </c>
+      <c r="G24" s="73">
+        <v>2</v>
+      </c>
+      <c r="H24" s="50"/>
+      <c r="I24" s="50"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="50"/>
+      <c r="L24" s="50"/>
+      <c r="M24" s="57"/>
     </row>
     <row r="25" spans="1:13" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="7"/>
       <c r="M25" s="18"/>
     </row>
     <row r="26" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="58">
+      <c r="B26" s="57">
         <v>369</v>
       </c>
       <c r="C26" s="8">
         <v>803</v>
       </c>
-      <c r="D26" s="63">
+      <c r="D26" s="62">
         <v>1236</v>
       </c>
-      <c r="E26" s="63">
+      <c r="E26" s="62">
         <v>1670</v>
       </c>
-      <c r="F26" s="74">
+      <c r="F26" s="73">
         <v>2187</v>
       </c>
-      <c r="G26" s="49"/>
-[...5 lines deleted...]
-      <c r="M26" s="58"/>
+      <c r="G26" s="73">
+        <v>2704</v>
+      </c>
+      <c r="H26" s="50"/>
+      <c r="I26" s="50"/>
+      <c r="J26" s="50"/>
+      <c r="K26" s="50"/>
+      <c r="L26" s="50"/>
+      <c r="M26" s="57"/>
     </row>
     <row r="27" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="58">
+      <c r="B27" s="57">
         <v>186</v>
       </c>
       <c r="C27" s="8">
         <v>464</v>
       </c>
-      <c r="D27" s="63">
+      <c r="D27" s="62">
         <v>742</v>
       </c>
-      <c r="E27" s="63">
+      <c r="E27" s="62">
         <v>1020</v>
       </c>
-      <c r="F27" s="74">
+      <c r="F27" s="73">
         <v>1375</v>
       </c>
-      <c r="G27" s="49"/>
-[...5 lines deleted...]
-      <c r="M27" s="58"/>
+      <c r="G27" s="73">
+        <v>1730</v>
+      </c>
+      <c r="H27" s="50"/>
+      <c r="I27" s="50"/>
+      <c r="J27" s="50"/>
+      <c r="K27" s="50"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="57"/>
     </row>
     <row r="28" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B28" s="58">
+      <c r="B28" s="57">
         <v>183</v>
       </c>
       <c r="C28" s="8">
         <v>338</v>
       </c>
-      <c r="D28" s="63">
+      <c r="D28" s="62">
         <v>494</v>
       </c>
-      <c r="E28" s="63">
+      <c r="E28" s="62">
         <v>650</v>
       </c>
-      <c r="F28" s="74">
+      <c r="F28" s="73">
         <v>812</v>
       </c>
-      <c r="G28" s="49"/>
-[...5 lines deleted...]
-      <c r="M28" s="58"/>
+      <c r="G28" s="73">
+        <v>974</v>
+      </c>
+      <c r="H28" s="50"/>
+      <c r="I28" s="50"/>
+      <c r="J28" s="50"/>
+      <c r="K28" s="50"/>
+      <c r="L28" s="50"/>
+      <c r="M28" s="57"/>
     </row>
     <row r="29" spans="1:13" s="3" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
-      <c r="J29" s="51"/>
-      <c r="K29" s="51"/>
+      <c r="J29" s="50"/>
+      <c r="K29" s="50"/>
       <c r="L29" s="7"/>
       <c r="M29" s="18"/>
     </row>
     <row r="30" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="58">
+      <c r="B30" s="57">
         <v>964</v>
       </c>
       <c r="C30" s="8">
         <v>2142</v>
       </c>
-      <c r="D30" s="63">
+      <c r="D30" s="62">
         <v>3320</v>
       </c>
-      <c r="E30" s="63">
+      <c r="E30" s="62">
         <v>4498</v>
       </c>
-      <c r="F30" s="74">
+      <c r="F30" s="73">
         <v>5594</v>
       </c>
-      <c r="G30" s="49"/>
-[...5 lines deleted...]
-      <c r="M30" s="58"/>
+      <c r="G30" s="73">
+        <v>6689</v>
+      </c>
+      <c r="H30" s="50"/>
+      <c r="I30" s="50"/>
+      <c r="J30" s="50"/>
+      <c r="K30" s="50"/>
+      <c r="L30" s="50"/>
+      <c r="M30" s="57"/>
     </row>
     <row r="31" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B31" s="58">
+      <c r="B31" s="57">
         <v>443</v>
       </c>
       <c r="C31" s="8">
         <v>878</v>
       </c>
-      <c r="D31" s="63">
+      <c r="D31" s="62">
         <v>1314</v>
       </c>
-      <c r="E31" s="63">
+      <c r="E31" s="62">
         <v>1749</v>
       </c>
-      <c r="F31" s="74">
+      <c r="F31" s="73">
         <v>2173</v>
       </c>
-      <c r="G31" s="49"/>
-[...5 lines deleted...]
-      <c r="M31" s="58"/>
+      <c r="G31" s="73">
+        <v>2597</v>
+      </c>
+      <c r="H31" s="50"/>
+      <c r="I31" s="50"/>
+      <c r="J31" s="50"/>
+      <c r="K31" s="50"/>
+      <c r="L31" s="50"/>
+      <c r="M31" s="57"/>
     </row>
     <row r="32" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B32" s="58">
+      <c r="B32" s="57">
         <v>522</v>
       </c>
       <c r="C32" s="8">
         <v>1264</v>
       </c>
-      <c r="D32" s="63">
+      <c r="D32" s="62">
         <v>2006</v>
       </c>
-      <c r="E32" s="63">
+      <c r="E32" s="62">
         <v>2749</v>
       </c>
-      <c r="F32" s="74">
+      <c r="F32" s="73">
         <v>3421</v>
       </c>
-      <c r="G32" s="49"/>
-[...5 lines deleted...]
-      <c r="M32" s="58"/>
+      <c r="G32" s="73">
+        <v>4093</v>
+      </c>
+      <c r="H32" s="50"/>
+      <c r="I32" s="50"/>
+      <c r="J32" s="50"/>
+      <c r="K32" s="50"/>
+      <c r="L32" s="50"/>
+      <c r="M32" s="57"/>
     </row>
     <row r="33" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="8"/>
       <c r="L33" s="7"/>
       <c r="M33" s="8"/>
     </row>
     <row r="34" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="58">
+      <c r="B34" s="57">
         <v>133</v>
       </c>
       <c r="C34" s="8">
         <v>303</v>
       </c>
-      <c r="D34" s="63">
+      <c r="D34" s="62">
         <v>481</v>
       </c>
-      <c r="E34" s="63">
+      <c r="E34" s="62">
         <v>716</v>
       </c>
-      <c r="F34" s="74">
+      <c r="F34" s="73">
         <v>907</v>
       </c>
-      <c r="G34" s="49"/>
-[...5 lines deleted...]
-      <c r="M34" s="58"/>
+      <c r="G34" s="73">
+        <v>1107</v>
+      </c>
+      <c r="H34" s="50"/>
+      <c r="I34" s="50"/>
+      <c r="J34" s="50"/>
+      <c r="K34" s="50"/>
+      <c r="L34" s="50"/>
+      <c r="M34" s="57"/>
     </row>
     <row r="35" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B35" s="58">
+      <c r="B35" s="57">
         <v>130</v>
       </c>
       <c r="C35" s="8">
         <v>296</v>
       </c>
-      <c r="D35" s="63">
+      <c r="D35" s="62">
         <v>471</v>
       </c>
-      <c r="E35" s="63">
+      <c r="E35" s="62">
         <v>702</v>
       </c>
-      <c r="F35" s="74">
+      <c r="F35" s="73">
         <v>890</v>
       </c>
-      <c r="G35" s="49"/>
-[...5 lines deleted...]
-      <c r="M35" s="58"/>
+      <c r="G35" s="73">
+        <v>1086</v>
+      </c>
+      <c r="H35" s="50"/>
+      <c r="I35" s="50"/>
+      <c r="J35" s="50"/>
+      <c r="K35" s="50"/>
+      <c r="L35" s="50"/>
+      <c r="M35" s="57"/>
     </row>
     <row r="36" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B36" s="58">
+      <c r="B36" s="57">
         <v>3</v>
       </c>
       <c r="C36" s="8">
         <v>5</v>
       </c>
-      <c r="D36" s="63">
+      <c r="D36" s="62">
         <v>8</v>
       </c>
-      <c r="E36" s="63">
+      <c r="E36" s="62">
         <v>10</v>
       </c>
-      <c r="F36" s="74">
+      <c r="F36" s="73">
         <v>13</v>
       </c>
-      <c r="G36" s="49"/>
-[...5 lines deleted...]
-      <c r="M36" s="58"/>
+      <c r="G36" s="73">
+        <v>15</v>
+      </c>
+      <c r="H36" s="50"/>
+      <c r="I36" s="50"/>
+      <c r="J36" s="50"/>
+      <c r="K36" s="50"/>
+      <c r="L36" s="50"/>
+      <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="58">
+      <c r="B37" s="57">
         <v>1</v>
       </c>
       <c r="C37" s="8">
         <v>2</v>
       </c>
-      <c r="D37" s="63">
+      <c r="D37" s="62">
         <v>3</v>
       </c>
-      <c r="E37" s="63">
+      <c r="E37" s="62">
         <v>4</v>
       </c>
-      <c r="F37" s="74">
+      <c r="F37" s="73">
         <v>5</v>
       </c>
-      <c r="G37" s="49"/>
-[...5 lines deleted...]
-      <c r="M37" s="58"/>
+      <c r="G37" s="73">
+        <v>6</v>
+      </c>
+      <c r="H37" s="50"/>
+      <c r="I37" s="50"/>
+      <c r="J37" s="50"/>
+      <c r="K37" s="50"/>
+      <c r="L37" s="50"/>
+      <c r="M37" s="57"/>
     </row>
     <row r="38" spans="1:13" s="3" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="8"/>
       <c r="K38" s="11"/>
       <c r="L38" s="8"/>
       <c r="M38" s="18"/>
     </row>
     <row r="39" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="10">
         <v>1</v>
       </c>
       <c r="C39" s="8">
         <v>1</v>
       </c>
-      <c r="D39" s="63">
-[...14 lines deleted...]
-      <c r="M39" s="58"/>
+      <c r="D39" s="62">
+        <v>1</v>
+      </c>
+      <c r="E39" s="62">
+        <v>1</v>
+      </c>
+      <c r="F39" s="73">
+        <v>1</v>
+      </c>
+      <c r="G39" s="73">
+        <v>2</v>
+      </c>
+      <c r="H39" s="50"/>
+      <c r="I39" s="50"/>
+      <c r="J39" s="50"/>
+      <c r="K39" s="50"/>
+      <c r="L39" s="50"/>
+      <c r="M39" s="57"/>
     </row>
     <row r="40" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="10">
         <v>1</v>
       </c>
       <c r="C40" s="8">
         <v>1</v>
       </c>
-      <c r="D40" s="63">
-[...14 lines deleted...]
-      <c r="M40" s="58"/>
+      <c r="D40" s="62">
+        <v>1</v>
+      </c>
+      <c r="E40" s="62">
+        <v>1</v>
+      </c>
+      <c r="F40" s="73">
+        <v>1</v>
+      </c>
+      <c r="G40" s="73">
+        <v>2</v>
+      </c>
+      <c r="H40" s="50"/>
+      <c r="I40" s="50"/>
+      <c r="J40" s="50"/>
+      <c r="K40" s="50"/>
+      <c r="L40" s="50"/>
+      <c r="M40" s="57"/>
     </row>
     <row r="41" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
-      <c r="F41" s="73"/>
-      <c r="G41" s="8"/>
+      <c r="F41" s="72"/>
+      <c r="G41" s="72"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
       <c r="M41" s="11"/>
     </row>
     <row r="42" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B42" s="58">
+      <c r="B42" s="57">
         <v>15874</v>
       </c>
       <c r="C42" s="8">
         <v>34619</v>
       </c>
-      <c r="D42" s="63">
+      <c r="D42" s="62">
         <v>56784</v>
       </c>
-      <c r="E42" s="63">
+      <c r="E42" s="62">
         <v>79242</v>
       </c>
-      <c r="F42" s="74">
+      <c r="F42" s="73">
         <v>102088</v>
       </c>
-      <c r="G42" s="49"/>
-[...5 lines deleted...]
-      <c r="M42" s="58"/>
+      <c r="G42" s="73">
+        <v>121817</v>
+      </c>
+      <c r="H42" s="50"/>
+      <c r="I42" s="50"/>
+      <c r="J42" s="50"/>
+      <c r="K42" s="50"/>
+      <c r="L42" s="50"/>
+      <c r="M42" s="57"/>
     </row>
     <row r="43" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B43" s="58">
+      <c r="B43" s="57">
         <v>15498</v>
       </c>
       <c r="C43" s="8">
         <v>31886</v>
       </c>
-      <c r="D43" s="63">
+      <c r="D43" s="62">
         <v>51693</v>
       </c>
-      <c r="E43" s="63">
+      <c r="E43" s="62">
         <v>71793</v>
       </c>
-      <c r="F43" s="74">
+      <c r="F43" s="73">
         <v>92689</v>
       </c>
-      <c r="G43" s="49"/>
-[...5 lines deleted...]
-      <c r="M43" s="58"/>
+      <c r="G43" s="73">
+        <v>110468</v>
+      </c>
+      <c r="H43" s="50"/>
+      <c r="I43" s="50"/>
+      <c r="J43" s="50"/>
+      <c r="K43" s="50"/>
+      <c r="L43" s="50"/>
+      <c r="M43" s="57"/>
     </row>
     <row r="44" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="B44" s="58">
+      <c r="B44" s="57">
         <v>363</v>
       </c>
       <c r="C44" s="8">
         <v>858</v>
       </c>
-      <c r="D44" s="63">
+      <c r="D44" s="62">
         <v>1353</v>
       </c>
-      <c r="E44" s="63">
+      <c r="E44" s="62">
         <v>1848</v>
       </c>
-      <c r="F44" s="74">
+      <c r="F44" s="73">
         <v>2181</v>
       </c>
-      <c r="G44" s="49"/>
-[...5 lines deleted...]
-      <c r="M44" s="58"/>
+      <c r="G44" s="73">
+        <v>2513</v>
+      </c>
+      <c r="H44" s="50"/>
+      <c r="I44" s="50"/>
+      <c r="J44" s="50"/>
+      <c r="K44" s="50"/>
+      <c r="L44" s="50"/>
+      <c r="M44" s="57"/>
     </row>
     <row r="45" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B45" s="58">
+      <c r="B45" s="57">
         <v>13</v>
       </c>
       <c r="C45" s="8">
         <v>1875</v>
       </c>
-      <c r="D45" s="63">
+      <c r="D45" s="62">
         <v>3738</v>
       </c>
-      <c r="E45" s="63">
+      <c r="E45" s="62">
         <v>5601</v>
       </c>
-      <c r="F45" s="74">
+      <c r="F45" s="73">
         <v>7218</v>
       </c>
-      <c r="G45" s="49"/>
-[...5 lines deleted...]
-      <c r="M45" s="58"/>
+      <c r="G45" s="73">
+        <v>8835</v>
+      </c>
+      <c r="H45" s="50"/>
+      <c r="I45" s="50"/>
+      <c r="J45" s="50"/>
+      <c r="K45" s="50"/>
+      <c r="L45" s="50"/>
+      <c r="M45" s="57"/>
     </row>
     <row r="46" spans="1:13" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="8"/>
       <c r="L46" s="7"/>
       <c r="M46" s="18"/>
     </row>
     <row r="47" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B47" s="58">
+      <c r="B47" s="57">
         <v>15826</v>
       </c>
       <c r="C47" s="8">
         <v>32543</v>
       </c>
-      <c r="D47" s="63">
+      <c r="D47" s="62">
         <v>52668</v>
       </c>
-      <c r="E47" s="63">
+      <c r="E47" s="62">
         <v>73085</v>
       </c>
-      <c r="F47" s="74">
+      <c r="F47" s="73">
         <v>93283</v>
       </c>
-      <c r="G47" s="49"/>
-[...5 lines deleted...]
-      <c r="M47" s="58"/>
+      <c r="G47" s="73">
+        <v>110510</v>
+      </c>
+      <c r="H47" s="50"/>
+      <c r="I47" s="50"/>
+      <c r="J47" s="50"/>
+      <c r="K47" s="50"/>
+      <c r="L47" s="50"/>
+      <c r="M47" s="57"/>
     </row>
     <row r="48" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B48" s="58">
+      <c r="B48" s="57">
         <v>15450</v>
       </c>
       <c r="C48" s="8">
         <v>29810</v>
       </c>
-      <c r="D48" s="63">
+      <c r="D48" s="62">
         <v>47577</v>
       </c>
-      <c r="E48" s="63">
+      <c r="E48" s="62">
         <v>65636</v>
       </c>
-      <c r="F48" s="74">
+      <c r="F48" s="73">
         <v>83884</v>
       </c>
-      <c r="G48" s="49"/>
-[...5 lines deleted...]
-      <c r="M48" s="58"/>
+      <c r="G48" s="73">
+        <v>99161</v>
+      </c>
+      <c r="H48" s="50"/>
+      <c r="I48" s="50"/>
+      <c r="J48" s="50"/>
+      <c r="K48" s="50"/>
+      <c r="L48" s="50"/>
+      <c r="M48" s="57"/>
     </row>
     <row r="49" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="B49" s="58">
+      <c r="B49" s="57">
         <v>363</v>
       </c>
       <c r="C49" s="8">
         <v>858</v>
       </c>
-      <c r="D49" s="63">
+      <c r="D49" s="62">
         <v>1353</v>
       </c>
-      <c r="E49" s="63">
+      <c r="E49" s="62">
         <v>1848</v>
       </c>
-      <c r="F49" s="74">
+      <c r="F49" s="73">
         <v>2181</v>
       </c>
-      <c r="G49" s="49"/>
-[...5 lines deleted...]
-      <c r="M49" s="58"/>
+      <c r="G49" s="73">
+        <v>2513</v>
+      </c>
+      <c r="H49" s="50"/>
+      <c r="I49" s="50"/>
+      <c r="J49" s="50"/>
+      <c r="K49" s="50"/>
+      <c r="L49" s="50"/>
+      <c r="M49" s="57"/>
     </row>
     <row r="50" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="B50" s="58">
+      <c r="B50" s="57">
         <v>13</v>
       </c>
       <c r="C50" s="8">
         <v>1875</v>
       </c>
-      <c r="D50" s="63">
+      <c r="D50" s="62">
         <v>3738</v>
       </c>
-      <c r="E50" s="63">
+      <c r="E50" s="62">
         <v>5601</v>
       </c>
-      <c r="F50" s="74">
+      <c r="F50" s="73">
         <v>7218</v>
       </c>
-      <c r="G50" s="49"/>
-[...5 lines deleted...]
-      <c r="M50" s="58"/>
+      <c r="G50" s="73">
+        <v>8835</v>
+      </c>
+      <c r="H50" s="50"/>
+      <c r="I50" s="50"/>
+      <c r="J50" s="50"/>
+      <c r="K50" s="50"/>
+      <c r="L50" s="50"/>
+      <c r="M50" s="57"/>
     </row>
     <row r="51" spans="1:13" s="3" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="11"/>
       <c r="I51" s="11"/>
       <c r="J51" s="11"/>
       <c r="K51" s="8"/>
       <c r="L51" s="11"/>
       <c r="M51" s="18"/>
     </row>
     <row r="52" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B52" s="58">
+      <c r="B52" s="57">
         <v>513</v>
       </c>
       <c r="C52" s="8">
         <v>973</v>
       </c>
-      <c r="D52" s="63">
+      <c r="D52" s="62">
         <v>1433</v>
       </c>
-      <c r="E52" s="63">
+      <c r="E52" s="62">
         <v>1894</v>
       </c>
-      <c r="F52" s="74">
+      <c r="F52" s="73">
         <v>2304</v>
       </c>
-      <c r="G52" s="49"/>
-[...5 lines deleted...]
-      <c r="M52" s="58"/>
+      <c r="G52" s="73">
+        <v>2714</v>
+      </c>
+      <c r="H52" s="50"/>
+      <c r="I52" s="50"/>
+      <c r="J52" s="50"/>
+      <c r="K52" s="50"/>
+      <c r="L52" s="50"/>
+      <c r="M52" s="57"/>
     </row>
     <row r="53" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B53" s="58">
+      <c r="B53" s="57">
         <v>7</v>
       </c>
       <c r="C53" s="8">
         <v>15</v>
       </c>
-      <c r="D53" s="63">
+      <c r="D53" s="62">
         <v>23</v>
       </c>
-      <c r="E53" s="63">
+      <c r="E53" s="62">
         <v>30</v>
       </c>
-      <c r="F53" s="74">
+      <c r="F53" s="73">
         <v>40</v>
       </c>
-      <c r="G53" s="49"/>
-[...5 lines deleted...]
-      <c r="M53" s="58"/>
+      <c r="G53" s="73">
+        <v>49</v>
+      </c>
+      <c r="H53" s="50"/>
+      <c r="I53" s="50"/>
+      <c r="J53" s="50"/>
+      <c r="K53" s="50"/>
+      <c r="L53" s="50"/>
+      <c r="M53" s="57"/>
     </row>
     <row r="54" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B54" s="58">
+      <c r="B54" s="57">
         <v>1</v>
       </c>
       <c r="C54" s="8">
         <v>2</v>
       </c>
-      <c r="D54" s="63">
+      <c r="D54" s="62">
         <v>3</v>
       </c>
-      <c r="E54" s="63">
+      <c r="E54" s="62">
         <v>4</v>
       </c>
-      <c r="F54" s="74">
+      <c r="F54" s="73">
         <v>5</v>
       </c>
-      <c r="G54" s="49"/>
-[...5 lines deleted...]
-      <c r="M54" s="58"/>
+      <c r="G54" s="73">
+        <v>6</v>
+      </c>
+      <c r="H54" s="50"/>
+      <c r="I54" s="50"/>
+      <c r="J54" s="50"/>
+      <c r="K54" s="50"/>
+      <c r="L54" s="50"/>
+      <c r="M54" s="57"/>
     </row>
     <row r="55" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B55" s="58">
+      <c r="B55" s="57">
         <v>74</v>
       </c>
       <c r="C55" s="8">
         <v>147</v>
       </c>
-      <c r="D55" s="63">
+      <c r="D55" s="62">
         <v>221</v>
       </c>
-      <c r="E55" s="63">
+      <c r="E55" s="62">
         <v>295</v>
       </c>
-      <c r="F55" s="74">
+      <c r="F55" s="73">
         <v>368</v>
       </c>
-      <c r="G55" s="49"/>
-[...5 lines deleted...]
-      <c r="M55" s="58"/>
+      <c r="G55" s="73">
+        <v>442</v>
+      </c>
+      <c r="H55" s="50"/>
+      <c r="I55" s="50"/>
+      <c r="J55" s="50"/>
+      <c r="K55" s="50"/>
+      <c r="L55" s="50"/>
+      <c r="M55" s="57"/>
     </row>
     <row r="56" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B56" s="58">
+      <c r="B56" s="57">
         <v>366</v>
       </c>
       <c r="C56" s="8">
         <v>678</v>
       </c>
-      <c r="D56" s="63">
+      <c r="D56" s="62">
         <v>990</v>
       </c>
-      <c r="E56" s="63">
+      <c r="E56" s="62">
         <v>1302</v>
       </c>
-      <c r="F56" s="74">
+      <c r="F56" s="73">
         <v>1582</v>
       </c>
-      <c r="G56" s="49"/>
-[...5 lines deleted...]
-      <c r="M56" s="58"/>
+      <c r="G56" s="73">
+        <v>1862</v>
+      </c>
+      <c r="H56" s="50"/>
+      <c r="I56" s="50"/>
+      <c r="J56" s="50"/>
+      <c r="K56" s="50"/>
+      <c r="L56" s="50"/>
+      <c r="M56" s="57"/>
     </row>
     <row r="57" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B57" s="58">
+      <c r="B57" s="57">
         <v>65</v>
       </c>
       <c r="C57" s="8">
         <v>131</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="62">
         <v>197</v>
       </c>
-      <c r="E57" s="63">
+      <c r="E57" s="62">
         <v>263</v>
       </c>
-      <c r="F57" s="74">
+      <c r="F57" s="73">
         <v>309</v>
       </c>
-      <c r="G57" s="49"/>
-[...5 lines deleted...]
-      <c r="M57" s="58"/>
+      <c r="G57" s="73">
+        <v>355</v>
+      </c>
+      <c r="H57" s="50"/>
+      <c r="I57" s="50"/>
+      <c r="J57" s="50"/>
+      <c r="K57" s="50"/>
+      <c r="L57" s="50"/>
+      <c r="M57" s="57"/>
     </row>
     <row r="58" spans="1:13" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
-      <c r="J58" s="55"/>
+      <c r="J58" s="54"/>
       <c r="K58" s="8"/>
       <c r="L58" s="8"/>
       <c r="M58" s="8"/>
     </row>
     <row r="59" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B59" s="58">
+      <c r="B59" s="57">
         <v>20</v>
       </c>
       <c r="C59" s="8">
         <v>39</v>
       </c>
-      <c r="D59" s="63">
+      <c r="D59" s="62">
         <v>58</v>
       </c>
-      <c r="E59" s="63">
+      <c r="E59" s="62">
         <v>78</v>
       </c>
-      <c r="F59" s="74">
+      <c r="F59" s="73">
         <v>98</v>
       </c>
-      <c r="G59" s="49"/>
-[...5 lines deleted...]
-      <c r="M59" s="58"/>
+      <c r="G59" s="73">
+        <v>119</v>
+      </c>
+      <c r="H59" s="50"/>
+      <c r="I59" s="50"/>
+      <c r="J59" s="50"/>
+      <c r="K59" s="50"/>
+      <c r="L59" s="50"/>
+      <c r="M59" s="57"/>
     </row>
     <row r="60" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B60" s="58">
+      <c r="B60" s="57">
         <v>4</v>
       </c>
       <c r="C60" s="8">
         <v>6</v>
       </c>
-      <c r="D60" s="63">
+      <c r="D60" s="62">
         <v>8</v>
       </c>
-      <c r="E60" s="63">
+      <c r="E60" s="62">
         <v>11</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="73">
         <v>14</v>
       </c>
-      <c r="G60" s="49"/>
-[...5 lines deleted...]
-      <c r="M60" s="58"/>
+      <c r="G60" s="73">
+        <v>17</v>
+      </c>
+      <c r="H60" s="50"/>
+      <c r="I60" s="50"/>
+      <c r="J60" s="50"/>
+      <c r="K60" s="50"/>
+      <c r="L60" s="50"/>
+      <c r="M60" s="57"/>
     </row>
     <row r="61" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="B61" s="58">
+      <c r="B61" s="57">
         <v>0</v>
       </c>
       <c r="C61" s="8">
         <v>0</v>
       </c>
-      <c r="D61" s="63">
+      <c r="D61" s="62">
         <v>0</v>
       </c>
-      <c r="E61" s="63">
+      <c r="E61" s="62">
         <v>0</v>
       </c>
-      <c r="F61" s="74">
+      <c r="F61" s="73">
         <v>0</v>
       </c>
-      <c r="G61" s="49"/>
-[...5 lines deleted...]
-      <c r="M61" s="58"/>
+      <c r="G61" s="73">
+        <v>1</v>
+      </c>
+      <c r="H61" s="50"/>
+      <c r="I61" s="50"/>
+      <c r="J61" s="50"/>
+      <c r="K61" s="50"/>
+      <c r="L61" s="50"/>
+      <c r="M61" s="57"/>
     </row>
     <row r="62" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B62" s="58">
+      <c r="B62" s="57">
         <v>11</v>
       </c>
       <c r="C62" s="8">
         <v>22</v>
       </c>
-      <c r="D62" s="63">
+      <c r="D62" s="62">
         <v>32</v>
       </c>
-      <c r="E62" s="63">
+      <c r="E62" s="62">
         <v>43</v>
       </c>
-      <c r="F62" s="74">
+      <c r="F62" s="73">
         <v>54</v>
       </c>
-      <c r="G62" s="49"/>
-[...5 lines deleted...]
-      <c r="M62" s="58"/>
+      <c r="G62" s="73">
+        <v>65</v>
+      </c>
+      <c r="H62" s="50"/>
+      <c r="I62" s="50"/>
+      <c r="J62" s="50"/>
+      <c r="K62" s="50"/>
+      <c r="L62" s="50"/>
+      <c r="M62" s="57"/>
     </row>
     <row r="63" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="B63" s="58">
+      <c r="B63" s="57">
         <v>0</v>
       </c>
       <c r="C63" s="8">
         <v>0</v>
       </c>
-      <c r="D63" s="63">
+      <c r="D63" s="62">
         <v>0</v>
       </c>
-      <c r="E63" s="63">
+      <c r="E63" s="62">
         <v>0</v>
       </c>
-      <c r="F63" s="74">
+      <c r="F63" s="73">
         <v>0</v>
       </c>
-      <c r="G63" s="49"/>
-[...5 lines deleted...]
-      <c r="M63" s="58"/>
+      <c r="G63" s="73">
+        <v>1</v>
+      </c>
+      <c r="H63" s="50"/>
+      <c r="I63" s="50"/>
+      <c r="J63" s="50"/>
+      <c r="K63" s="50"/>
+      <c r="L63" s="50"/>
+      <c r="M63" s="57"/>
     </row>
     <row r="64" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B64" s="58">
+      <c r="B64" s="57">
         <v>5</v>
       </c>
       <c r="C64" s="8">
         <v>11</v>
       </c>
-      <c r="D64" s="63">
+      <c r="D64" s="62">
         <v>17</v>
       </c>
-      <c r="E64" s="63">
+      <c r="E64" s="62">
         <v>23</v>
       </c>
-      <c r="F64" s="74">
+      <c r="F64" s="73">
         <v>30</v>
       </c>
-      <c r="G64" s="49"/>
-[...5 lines deleted...]
-      <c r="M64" s="58"/>
+      <c r="G64" s="73">
+        <v>37</v>
+      </c>
+      <c r="H64" s="50"/>
+      <c r="I64" s="50"/>
+      <c r="J64" s="50"/>
+      <c r="K64" s="50"/>
+      <c r="L64" s="50"/>
+      <c r="M64" s="57"/>
     </row>
     <row r="65" spans="1:13" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="7"/>
       <c r="D65" s="7"/>
       <c r="E65" s="7"/>
       <c r="F65" s="7"/>
       <c r="G65" s="7"/>
       <c r="H65" s="11"/>
       <c r="I65" s="11"/>
-      <c r="J65" s="55"/>
+      <c r="J65" s="54"/>
       <c r="K65" s="8"/>
       <c r="L65" s="8"/>
       <c r="M65" s="8"/>
     </row>
     <row r="66" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B66" s="58">
+      <c r="B66" s="57">
         <v>30</v>
       </c>
       <c r="C66" s="8">
         <v>63</v>
       </c>
-      <c r="D66" s="63">
+      <c r="D66" s="62">
         <v>95</v>
       </c>
-      <c r="E66" s="63">
+      <c r="E66" s="62">
         <v>128</v>
       </c>
-      <c r="F66" s="74">
+      <c r="F66" s="73">
         <v>160</v>
       </c>
-      <c r="G66" s="49"/>
-[...5 lines deleted...]
-      <c r="M66" s="58"/>
+      <c r="G66" s="73">
+        <v>193</v>
+      </c>
+      <c r="H66" s="50"/>
+      <c r="I66" s="50"/>
+      <c r="J66" s="50"/>
+      <c r="K66" s="50"/>
+      <c r="L66" s="50"/>
+      <c r="M66" s="57"/>
     </row>
     <row r="67" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B67" s="58">
+      <c r="B67" s="57">
         <v>1</v>
       </c>
       <c r="C67" s="8">
         <v>5</v>
       </c>
-      <c r="D67" s="63">
+      <c r="D67" s="62">
         <v>9</v>
       </c>
-      <c r="E67" s="63">
+      <c r="E67" s="62">
         <v>13</v>
       </c>
-      <c r="F67" s="74">
+      <c r="F67" s="73">
         <v>17</v>
       </c>
-      <c r="G67" s="49"/>
-[...5 lines deleted...]
-      <c r="M67" s="58"/>
+      <c r="G67" s="73">
+        <v>21</v>
+      </c>
+      <c r="H67" s="50"/>
+      <c r="I67" s="50"/>
+      <c r="J67" s="50"/>
+      <c r="K67" s="50"/>
+      <c r="L67" s="50"/>
+      <c r="M67" s="57"/>
     </row>
     <row r="68" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B68" s="58">
+      <c r="B68" s="57">
         <v>15</v>
       </c>
       <c r="C68" s="8">
         <v>30</v>
       </c>
-      <c r="D68" s="63">
+      <c r="D68" s="62">
         <v>46</v>
       </c>
-      <c r="E68" s="63">
+      <c r="E68" s="62">
         <v>61</v>
       </c>
-      <c r="F68" s="74">
+      <c r="F68" s="73">
         <v>76</v>
       </c>
-      <c r="G68" s="49"/>
-[...5 lines deleted...]
-      <c r="M68" s="58"/>
+      <c r="G68" s="73">
+        <v>91</v>
+      </c>
+      <c r="H68" s="50"/>
+      <c r="I68" s="50"/>
+      <c r="J68" s="50"/>
+      <c r="K68" s="50"/>
+      <c r="L68" s="50"/>
+      <c r="M68" s="57"/>
     </row>
     <row r="69" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B69" s="58">
+      <c r="B69" s="57">
         <v>4</v>
       </c>
       <c r="C69" s="8">
         <v>7</v>
       </c>
-      <c r="D69" s="63">
+      <c r="D69" s="62">
         <v>11</v>
       </c>
-      <c r="E69" s="63">
+      <c r="E69" s="62">
         <v>14</v>
       </c>
-      <c r="F69" s="74">
+      <c r="F69" s="73">
         <v>18</v>
       </c>
-      <c r="G69" s="49"/>
-[...5 lines deleted...]
-      <c r="M69" s="58"/>
+      <c r="G69" s="73">
+        <v>21</v>
+      </c>
+      <c r="H69" s="50"/>
+      <c r="I69" s="50"/>
+      <c r="J69" s="50"/>
+      <c r="K69" s="50"/>
+      <c r="L69" s="50"/>
+      <c r="M69" s="57"/>
     </row>
     <row r="70" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B70" s="58">
+      <c r="B70" s="57">
         <v>10</v>
       </c>
       <c r="C70" s="8">
         <v>20</v>
       </c>
-      <c r="D70" s="63">
+      <c r="D70" s="62">
         <v>30</v>
       </c>
-      <c r="E70" s="63">
+      <c r="E70" s="62">
         <v>41</v>
       </c>
-      <c r="F70" s="74">
+      <c r="F70" s="73">
         <v>50</v>
       </c>
-      <c r="G70" s="49"/>
-[...5 lines deleted...]
-      <c r="M70" s="58"/>
+      <c r="G70" s="73">
+        <v>60</v>
+      </c>
+      <c r="H70" s="50"/>
+      <c r="I70" s="50"/>
+      <c r="J70" s="50"/>
+      <c r="K70" s="50"/>
+      <c r="L70" s="50"/>
+      <c r="M70" s="57"/>
     </row>
     <row r="71" spans="1:13" s="3" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="7"/>
       <c r="D71" s="7"/>
       <c r="E71" s="7"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7"/>
       <c r="H71" s="7"/>
       <c r="I71" s="7"/>
       <c r="J71" s="7"/>
       <c r="K71" s="8"/>
       <c r="L71" s="7"/>
       <c r="M71" s="18"/>
     </row>
     <row r="72" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B72" s="58">
+      <c r="B72" s="57">
         <v>27</v>
       </c>
       <c r="C72" s="8">
         <v>55</v>
       </c>
-      <c r="D72" s="63">
+      <c r="D72" s="62">
         <v>83</v>
       </c>
-      <c r="E72" s="63">
+      <c r="E72" s="62">
         <v>111</v>
       </c>
-      <c r="F72" s="74">
+      <c r="F72" s="73">
         <v>139</v>
       </c>
-      <c r="G72" s="49"/>
-[...5 lines deleted...]
-      <c r="M72" s="58"/>
+      <c r="G72" s="73">
+        <v>167</v>
+      </c>
+      <c r="H72" s="50"/>
+      <c r="I72" s="50"/>
+      <c r="J72" s="50"/>
+      <c r="K72" s="50"/>
+      <c r="L72" s="50"/>
+      <c r="M72" s="57"/>
     </row>
     <row r="73" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B73" s="58">
+      <c r="B73" s="57">
         <v>1</v>
       </c>
       <c r="C73" s="8">
         <v>2</v>
       </c>
-      <c r="D73" s="63">
+      <c r="D73" s="62">
         <v>3</v>
       </c>
-      <c r="E73" s="63">
+      <c r="E73" s="62">
         <v>4</v>
       </c>
-      <c r="F73" s="74">
+      <c r="F73" s="73">
         <v>5</v>
       </c>
-      <c r="G73" s="49"/>
-[...5 lines deleted...]
-      <c r="M73" s="58"/>
+      <c r="G73" s="73">
+        <v>6</v>
+      </c>
+      <c r="H73" s="50"/>
+      <c r="I73" s="50"/>
+      <c r="J73" s="50"/>
+      <c r="K73" s="50"/>
+      <c r="L73" s="50"/>
+      <c r="M73" s="57"/>
     </row>
     <row r="74" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B74" s="58">
+      <c r="B74" s="57">
         <v>13</v>
       </c>
       <c r="C74" s="8">
         <v>27</v>
       </c>
-      <c r="D74" s="63">
+      <c r="D74" s="62">
         <v>40</v>
       </c>
-      <c r="E74" s="63">
+      <c r="E74" s="62">
         <v>54</v>
       </c>
-      <c r="F74" s="74">
+      <c r="F74" s="73">
         <v>67</v>
       </c>
-      <c r="G74" s="49"/>
-[...5 lines deleted...]
-      <c r="M74" s="58"/>
+      <c r="G74" s="73">
+        <v>81</v>
+      </c>
+      <c r="H74" s="50"/>
+      <c r="I74" s="50"/>
+      <c r="J74" s="50"/>
+      <c r="K74" s="50"/>
+      <c r="L74" s="50"/>
+      <c r="M74" s="57"/>
     </row>
     <row r="75" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="B75" s="58">
+      <c r="B75" s="57">
         <v>3</v>
       </c>
       <c r="C75" s="8">
         <v>7</v>
       </c>
-      <c r="D75" s="63">
+      <c r="D75" s="62">
         <v>10</v>
       </c>
-      <c r="E75" s="63">
+      <c r="E75" s="62">
         <v>13</v>
       </c>
-      <c r="F75" s="74">
+      <c r="F75" s="73">
         <v>17</v>
       </c>
-      <c r="G75" s="49"/>
-[...5 lines deleted...]
-      <c r="M75" s="58"/>
+      <c r="G75" s="73">
+        <v>20</v>
+      </c>
+      <c r="H75" s="50"/>
+      <c r="I75" s="50"/>
+      <c r="J75" s="50"/>
+      <c r="K75" s="50"/>
+      <c r="L75" s="50"/>
+      <c r="M75" s="57"/>
     </row>
     <row r="76" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B76" s="58">
+      <c r="B76" s="57">
         <v>10</v>
       </c>
       <c r="C76" s="8">
         <v>20</v>
       </c>
-      <c r="D76" s="63">
+      <c r="D76" s="62">
         <v>30</v>
       </c>
-      <c r="E76" s="63">
+      <c r="E76" s="62">
         <v>41</v>
       </c>
-      <c r="F76" s="74">
+      <c r="F76" s="73">
         <v>50</v>
       </c>
-      <c r="G76" s="49"/>
-[...5 lines deleted...]
-      <c r="M76" s="58"/>
+      <c r="G76" s="73">
+        <v>60</v>
+      </c>
+      <c r="H76" s="50"/>
+      <c r="I76" s="50"/>
+      <c r="J76" s="50"/>
+      <c r="K76" s="50"/>
+      <c r="L76" s="50"/>
+      <c r="M76" s="57"/>
     </row>
     <row r="77" spans="1:13" s="3" customFormat="1" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
       <c r="F77" s="7"/>
       <c r="G77" s="7"/>
       <c r="H77" s="7"/>
       <c r="I77" s="7"/>
-      <c r="J77" s="55"/>
+      <c r="J77" s="54"/>
       <c r="K77" s="8"/>
       <c r="L77" s="8"/>
       <c r="M77" s="8"/>
     </row>
     <row r="78" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B78" s="58">
+      <c r="B78" s="57">
         <v>3</v>
       </c>
       <c r="C78" s="8">
         <v>5</v>
       </c>
-      <c r="D78" s="63">
+      <c r="D78" s="62">
         <v>7</v>
       </c>
-      <c r="E78" s="63">
+      <c r="E78" s="62">
         <v>10</v>
       </c>
-      <c r="F78" s="74">
+      <c r="F78" s="73">
         <v>12</v>
       </c>
-      <c r="G78" s="49"/>
-[...5 lines deleted...]
-      <c r="M78" s="58"/>
+      <c r="G78" s="73">
+        <v>14</v>
+      </c>
+      <c r="H78" s="50"/>
+      <c r="I78" s="50"/>
+      <c r="J78" s="50"/>
+      <c r="K78" s="50"/>
+      <c r="L78" s="50"/>
+      <c r="M78" s="57"/>
     </row>
     <row r="79" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B79" s="58">
+      <c r="B79" s="57">
         <v>1</v>
       </c>
       <c r="C79" s="8">
         <v>1</v>
       </c>
-      <c r="D79" s="63">
-[...14 lines deleted...]
-      <c r="M79" s="58"/>
+      <c r="D79" s="62">
+        <v>2</v>
+      </c>
+      <c r="E79" s="62">
+        <v>2</v>
+      </c>
+      <c r="F79" s="73">
+        <v>2</v>
+      </c>
+      <c r="G79" s="73">
+        <v>2</v>
+      </c>
+      <c r="H79" s="50"/>
+      <c r="I79" s="50"/>
+      <c r="J79" s="50"/>
+      <c r="K79" s="50"/>
+      <c r="L79" s="50"/>
+      <c r="M79" s="57"/>
     </row>
     <row r="80" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B80" s="58">
+      <c r="B80" s="57">
         <v>2</v>
       </c>
       <c r="C80" s="8">
         <v>4</v>
       </c>
-      <c r="D80" s="63">
+      <c r="D80" s="62">
         <v>5</v>
       </c>
-      <c r="E80" s="63">
+      <c r="E80" s="62">
         <v>7</v>
       </c>
-      <c r="F80" s="74">
+      <c r="F80" s="73">
         <v>9</v>
       </c>
-      <c r="G80" s="49"/>
-[...5 lines deleted...]
-      <c r="M80" s="58"/>
+      <c r="G80" s="73">
+        <v>11</v>
+      </c>
+      <c r="H80" s="50"/>
+      <c r="I80" s="50"/>
+      <c r="J80" s="50"/>
+      <c r="K80" s="50"/>
+      <c r="L80" s="50"/>
+      <c r="M80" s="57"/>
     </row>
     <row r="81" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B81" s="58">
+      <c r="B81" s="57">
         <v>0</v>
       </c>
       <c r="C81" s="8">
         <v>0</v>
       </c>
-      <c r="D81" s="63">
-[...14 lines deleted...]
-      <c r="M81" s="58"/>
+      <c r="D81" s="62">
+        <v>1</v>
+      </c>
+      <c r="E81" s="62">
+        <v>1</v>
+      </c>
+      <c r="F81" s="73">
+        <v>1</v>
+      </c>
+      <c r="G81" s="73">
+        <v>1</v>
+      </c>
+      <c r="H81" s="50"/>
+      <c r="I81" s="50"/>
+      <c r="J81" s="50"/>
+      <c r="K81" s="50"/>
+      <c r="L81" s="50"/>
+      <c r="M81" s="57"/>
     </row>
     <row r="82" spans="1:13" s="3" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="7"/>
       <c r="D82" s="7"/>
       <c r="E82" s="7"/>
       <c r="F82" s="7"/>
       <c r="G82" s="7"/>
       <c r="H82" s="7"/>
       <c r="I82" s="7"/>
-      <c r="J82" s="51"/>
-      <c r="K82" s="51"/>
+      <c r="J82" s="50"/>
+      <c r="K82" s="50"/>
       <c r="L82" s="8"/>
       <c r="M82" s="8"/>
     </row>
     <row r="83" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C83" s="8">
         <v>2</v>
       </c>
-      <c r="D83" s="63">
+      <c r="D83" s="62">
         <v>5</v>
       </c>
-      <c r="E83" s="63">
+      <c r="E83" s="62">
         <v>7</v>
       </c>
-      <c r="F83" s="74">
+      <c r="F83" s="73">
         <v>10</v>
       </c>
-      <c r="G83" s="49"/>
-[...5 lines deleted...]
-      <c r="M83" s="58"/>
+      <c r="G83" s="73">
+        <v>12</v>
+      </c>
+      <c r="H83" s="50"/>
+      <c r="I83" s="50"/>
+      <c r="J83" s="50"/>
+      <c r="K83" s="50"/>
+      <c r="L83" s="50"/>
+      <c r="M83" s="57"/>
     </row>
     <row r="84" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C84" s="8">
         <v>2</v>
       </c>
-      <c r="D84" s="63">
+      <c r="D84" s="62">
         <v>5</v>
       </c>
-      <c r="E84" s="63">
+      <c r="E84" s="62">
         <v>7</v>
       </c>
-      <c r="F84" s="74">
+      <c r="F84" s="73">
         <v>10</v>
       </c>
-      <c r="G84" s="49"/>
-[...5 lines deleted...]
-      <c r="M84" s="58"/>
+      <c r="G84" s="73">
+        <v>12</v>
+      </c>
+      <c r="H84" s="50"/>
+      <c r="I84" s="50"/>
+      <c r="J84" s="50"/>
+      <c r="K84" s="50"/>
+      <c r="L84" s="50"/>
+      <c r="M84" s="57"/>
     </row>
     <row r="85" spans="1:13" s="3" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="7"/>
       <c r="D85" s="7"/>
       <c r="E85" s="7"/>
       <c r="F85" s="7"/>
       <c r="G85" s="7"/>
       <c r="H85" s="7"/>
       <c r="I85" s="7"/>
-      <c r="J85" s="55"/>
+      <c r="J85" s="54"/>
       <c r="K85" s="8"/>
       <c r="L85" s="8"/>
       <c r="M85" s="8"/>
     </row>
     <row r="86" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B86" s="58">
+      <c r="B86" s="57">
         <v>4674</v>
       </c>
       <c r="C86" s="8">
         <v>11987</v>
       </c>
-      <c r="D86" s="63">
+      <c r="D86" s="62">
         <v>19522</v>
       </c>
-      <c r="E86" s="63">
+      <c r="E86" s="62">
         <v>25443</v>
       </c>
-      <c r="F86" s="74">
+      <c r="F86" s="73">
         <v>30250</v>
       </c>
-      <c r="G86" s="49"/>
-[...5 lines deleted...]
-      <c r="M86" s="58"/>
+      <c r="G86" s="73">
+        <v>37866</v>
+      </c>
+      <c r="H86" s="50"/>
+      <c r="I86" s="50"/>
+      <c r="J86" s="50"/>
+      <c r="K86" s="50"/>
+      <c r="L86" s="50"/>
+      <c r="M86" s="57"/>
     </row>
     <row r="87" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B87" s="58">
+      <c r="B87" s="57">
         <v>4357</v>
       </c>
       <c r="C87" s="8">
         <v>11352</v>
       </c>
-      <c r="D87" s="63">
+      <c r="D87" s="62">
         <v>18568</v>
       </c>
-      <c r="E87" s="63">
+      <c r="E87" s="62">
         <v>24171</v>
       </c>
-      <c r="F87" s="74">
+      <c r="F87" s="73">
         <v>28651</v>
       </c>
-      <c r="G87" s="49"/>
-[...5 lines deleted...]
-      <c r="M87" s="58"/>
+      <c r="G87" s="73">
+        <v>35939</v>
+      </c>
+      <c r="H87" s="50"/>
+      <c r="I87" s="50"/>
+      <c r="J87" s="50"/>
+      <c r="K87" s="50"/>
+      <c r="L87" s="50"/>
+      <c r="M87" s="57"/>
     </row>
     <row r="88" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="B88" s="58">
+      <c r="B88" s="57">
         <v>21</v>
       </c>
       <c r="C88" s="8">
         <v>42</v>
       </c>
-      <c r="D88" s="63">
+      <c r="D88" s="62">
         <v>62</v>
       </c>
-      <c r="E88" s="63">
+      <c r="E88" s="62">
         <v>83</v>
       </c>
-      <c r="F88" s="74">
+      <c r="F88" s="73">
         <v>104</v>
       </c>
-      <c r="G88" s="49"/>
-[...5 lines deleted...]
-      <c r="M88" s="58"/>
+      <c r="G88" s="73">
+        <v>125</v>
+      </c>
+      <c r="H88" s="50"/>
+      <c r="I88" s="50"/>
+      <c r="J88" s="50"/>
+      <c r="K88" s="50"/>
+      <c r="L88" s="50"/>
+      <c r="M88" s="57"/>
     </row>
     <row r="89" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B89" s="58">
+      <c r="B89" s="57">
         <v>21</v>
       </c>
       <c r="C89" s="8">
         <v>41</v>
       </c>
-      <c r="D89" s="63">
+      <c r="D89" s="62">
         <v>62</v>
       </c>
-      <c r="E89" s="63">
+      <c r="E89" s="62">
         <v>83</v>
       </c>
-      <c r="F89" s="74">
+      <c r="F89" s="73">
         <v>103</v>
       </c>
-      <c r="G89" s="49"/>
-[...5 lines deleted...]
-      <c r="M89" s="58"/>
+      <c r="G89" s="73">
+        <v>124</v>
+      </c>
+      <c r="H89" s="50"/>
+      <c r="I89" s="50"/>
+      <c r="J89" s="50"/>
+      <c r="K89" s="50"/>
+      <c r="L89" s="50"/>
+      <c r="M89" s="57"/>
     </row>
     <row r="90" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B90" s="58">
+      <c r="B90" s="57">
         <v>23</v>
       </c>
       <c r="C90" s="8">
         <v>45</v>
       </c>
-      <c r="D90" s="63">
+      <c r="D90" s="62">
         <v>68</v>
       </c>
-      <c r="E90" s="63">
+      <c r="E90" s="62">
         <v>91</v>
       </c>
-      <c r="F90" s="74">
+      <c r="F90" s="73">
         <v>114</v>
       </c>
-      <c r="G90" s="49"/>
-[...5 lines deleted...]
-      <c r="M90" s="58"/>
+      <c r="G90" s="73">
+        <v>137</v>
+      </c>
+      <c r="H90" s="50"/>
+      <c r="I90" s="50"/>
+      <c r="J90" s="50"/>
+      <c r="K90" s="50"/>
+      <c r="L90" s="50"/>
+      <c r="M90" s="57"/>
     </row>
     <row r="91" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B91" s="58">
+      <c r="B91" s="57">
         <v>26</v>
       </c>
       <c r="C91" s="8">
         <v>51</v>
       </c>
-      <c r="D91" s="63">
+      <c r="D91" s="62">
         <v>77</v>
       </c>
-      <c r="E91" s="63">
+      <c r="E91" s="62">
         <v>102</v>
       </c>
-      <c r="F91" s="74">
+      <c r="F91" s="73">
         <v>128</v>
       </c>
-      <c r="G91" s="49"/>
-[...5 lines deleted...]
-      <c r="M91" s="58"/>
+      <c r="G91" s="73">
+        <v>153</v>
+      </c>
+      <c r="H91" s="50"/>
+      <c r="I91" s="50"/>
+      <c r="J91" s="50"/>
+      <c r="K91" s="50"/>
+      <c r="L91" s="50"/>
+      <c r="M91" s="57"/>
     </row>
     <row r="92" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B92" s="58">
+      <c r="B92" s="57">
         <v>5</v>
       </c>
       <c r="C92" s="8">
         <v>9</v>
       </c>
-      <c r="D92" s="63">
+      <c r="D92" s="62">
         <v>14</v>
       </c>
-      <c r="E92" s="63">
+      <c r="E92" s="62">
         <v>18</v>
       </c>
-      <c r="F92" s="74">
+      <c r="F92" s="73">
         <v>23</v>
       </c>
-      <c r="G92" s="49"/>
-[...5 lines deleted...]
-      <c r="M92" s="58"/>
+      <c r="G92" s="73">
+        <v>28</v>
+      </c>
+      <c r="H92" s="50"/>
+      <c r="I92" s="50"/>
+      <c r="J92" s="50"/>
+      <c r="K92" s="50"/>
+      <c r="L92" s="50"/>
+      <c r="M92" s="57"/>
     </row>
     <row r="93" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B93" s="58">
+      <c r="B93" s="57">
         <v>42</v>
       </c>
       <c r="C93" s="8">
         <v>84</v>
       </c>
-      <c r="D93" s="63">
+      <c r="D93" s="62">
         <v>126</v>
       </c>
-      <c r="E93" s="63">
+      <c r="E93" s="62">
         <v>168</v>
       </c>
-      <c r="F93" s="74">
+      <c r="F93" s="73">
         <v>220</v>
       </c>
-      <c r="G93" s="49"/>
-[...5 lines deleted...]
-      <c r="M93" s="58"/>
+      <c r="G93" s="73">
+        <v>272</v>
+      </c>
+      <c r="H93" s="50"/>
+      <c r="I93" s="50"/>
+      <c r="J93" s="50"/>
+      <c r="K93" s="50"/>
+      <c r="L93" s="50"/>
+      <c r="M93" s="57"/>
     </row>
     <row r="94" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B94" s="58">
+      <c r="B94" s="57">
         <v>44</v>
       </c>
       <c r="C94" s="8">
         <v>88</v>
       </c>
-      <c r="D94" s="63">
+      <c r="D94" s="62">
         <v>133</v>
       </c>
-      <c r="E94" s="63">
+      <c r="E94" s="62">
         <v>177</v>
       </c>
-      <c r="F94" s="74">
+      <c r="F94" s="73">
         <v>221</v>
       </c>
-      <c r="G94" s="49"/>
-[...5 lines deleted...]
-      <c r="M94" s="58"/>
+      <c r="G94" s="73">
+        <v>265</v>
+      </c>
+      <c r="H94" s="50"/>
+      <c r="I94" s="50"/>
+      <c r="J94" s="50"/>
+      <c r="K94" s="50"/>
+      <c r="L94" s="50"/>
+      <c r="M94" s="57"/>
     </row>
     <row r="95" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B95" s="58">
+      <c r="B95" s="57">
         <v>24</v>
       </c>
       <c r="C95" s="8">
         <v>49</v>
       </c>
-      <c r="D95" s="63">
+      <c r="D95" s="62">
         <v>73</v>
       </c>
-      <c r="E95" s="63">
+      <c r="E95" s="62">
         <v>97</v>
       </c>
-      <c r="F95" s="74">
+      <c r="F95" s="73">
         <v>121</v>
       </c>
-      <c r="G95" s="49"/>
-[...5 lines deleted...]
-      <c r="M95" s="58"/>
+      <c r="G95" s="73">
+        <v>145</v>
+      </c>
+      <c r="H95" s="50"/>
+      <c r="I95" s="50"/>
+      <c r="J95" s="50"/>
+      <c r="K95" s="50"/>
+      <c r="L95" s="50"/>
+      <c r="M95" s="57"/>
     </row>
     <row r="96" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="42" t="s">
         <v>71</v>
       </c>
-      <c r="B96" s="58">
+      <c r="B96" s="57">
         <v>41</v>
       </c>
       <c r="C96" s="8">
         <v>82</v>
       </c>
-      <c r="D96" s="63">
+      <c r="D96" s="62">
         <v>123</v>
       </c>
-      <c r="E96" s="63">
+      <c r="E96" s="62">
         <v>164</v>
       </c>
-      <c r="F96" s="74">
+      <c r="F96" s="73">
         <v>205</v>
       </c>
-      <c r="G96" s="49"/>
-[...5 lines deleted...]
-      <c r="M96" s="58"/>
+      <c r="G96" s="73">
+        <v>246</v>
+      </c>
+      <c r="H96" s="50"/>
+      <c r="I96" s="50"/>
+      <c r="J96" s="50"/>
+      <c r="K96" s="50"/>
+      <c r="L96" s="50"/>
+      <c r="M96" s="57"/>
     </row>
     <row r="97" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B97" s="58">
+      <c r="B97" s="57">
         <v>72</v>
       </c>
       <c r="C97" s="8">
         <v>145</v>
       </c>
-      <c r="D97" s="63">
+      <c r="D97" s="62">
         <v>217</v>
       </c>
-      <c r="E97" s="63">
+      <c r="E97" s="62">
         <v>289</v>
       </c>
-      <c r="F97" s="74">
+      <c r="F97" s="73">
         <v>361</v>
       </c>
-      <c r="G97" s="49"/>
-[...5 lines deleted...]
-      <c r="M97" s="58"/>
+      <c r="G97" s="73">
+        <v>434</v>
+      </c>
+      <c r="H97" s="50"/>
+      <c r="I97" s="50"/>
+      <c r="J97" s="50"/>
+      <c r="K97" s="50"/>
+      <c r="L97" s="50"/>
+      <c r="M97" s="57"/>
     </row>
     <row r="98" spans="1:13" s="3" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="7"/>
       <c r="D98" s="7"/>
       <c r="E98" s="7"/>
       <c r="F98" s="7"/>
       <c r="G98" s="7"/>
       <c r="H98" s="11"/>
       <c r="I98" s="11"/>
       <c r="J98" s="8"/>
       <c r="K98" s="8"/>
       <c r="L98" s="8"/>
       <c r="M98" s="8"/>
     </row>
     <row r="99" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B99" s="58">
+      <c r="B99" s="57">
         <v>4012</v>
       </c>
       <c r="C99" s="8">
         <v>10696</v>
       </c>
-      <c r="D99" s="63">
+      <c r="D99" s="62">
         <v>17601</v>
       </c>
-      <c r="E99" s="63">
+      <c r="E99" s="62">
         <v>22900</v>
       </c>
-      <c r="F99" s="74">
+      <c r="F99" s="73">
         <v>27112</v>
       </c>
-      <c r="G99" s="49"/>
-[...5 lines deleted...]
-      <c r="M99" s="58"/>
+      <c r="G99" s="73">
+        <v>34145</v>
+      </c>
+      <c r="H99" s="50"/>
+      <c r="I99" s="50"/>
+      <c r="J99" s="50"/>
+      <c r="K99" s="50"/>
+      <c r="L99" s="50"/>
+      <c r="M99" s="57"/>
     </row>
     <row r="100" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B100" s="58">
+      <c r="B100" s="57">
         <v>4012</v>
       </c>
       <c r="C100" s="8">
         <v>10695</v>
       </c>
-      <c r="D100" s="63">
+      <c r="D100" s="62">
         <v>17599</v>
       </c>
-      <c r="E100" s="63">
+      <c r="E100" s="62">
         <v>22898</v>
       </c>
-      <c r="F100" s="74">
+      <c r="F100" s="73">
         <v>27099</v>
       </c>
-      <c r="G100" s="49"/>
-[...5 lines deleted...]
-      <c r="M100" s="58"/>
+      <c r="G100" s="73">
+        <v>34123</v>
+      </c>
+      <c r="H100" s="50"/>
+      <c r="I100" s="50"/>
+      <c r="J100" s="50"/>
+      <c r="K100" s="50"/>
+      <c r="L100" s="50"/>
+      <c r="M100" s="57"/>
     </row>
     <row r="101" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="54" t="s">
+      <c r="A101" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E101" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="F101" s="74">
+      <c r="F101" s="73">
         <v>10</v>
       </c>
-      <c r="G101" s="8"/>
-[...5 lines deleted...]
-      <c r="M101" s="58"/>
+      <c r="G101" s="73">
+        <v>19</v>
+      </c>
+      <c r="H101" s="50"/>
+      <c r="I101" s="50"/>
+      <c r="J101" s="50"/>
+      <c r="K101" s="50"/>
+      <c r="L101" s="50"/>
+      <c r="M101" s="57"/>
     </row>
     <row r="102" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B102" s="8">
         <v>1</v>
       </c>
       <c r="C102" s="8">
         <v>1</v>
       </c>
-      <c r="D102" s="63">
-[...5 lines deleted...]
-      <c r="F102" s="74">
+      <c r="D102" s="62">
+        <v>2</v>
+      </c>
+      <c r="E102" s="62">
+        <v>2</v>
+      </c>
+      <c r="F102" s="73">
         <v>3</v>
       </c>
-      <c r="G102" s="49"/>
-[...5 lines deleted...]
-      <c r="M102" s="58"/>
+      <c r="G102" s="73">
+        <v>3</v>
+      </c>
+      <c r="H102" s="50"/>
+      <c r="I102" s="50"/>
+      <c r="J102" s="50"/>
+      <c r="K102" s="50"/>
+      <c r="L102" s="50"/>
+      <c r="M102" s="57"/>
     </row>
     <row r="103" spans="1:13" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="7"/>
       <c r="D103" s="7"/>
       <c r="E103" s="7"/>
       <c r="F103" s="7"/>
       <c r="G103" s="7"/>
       <c r="H103" s="7"/>
       <c r="I103" s="7"/>
-      <c r="J103" s="55"/>
+      <c r="J103" s="54"/>
       <c r="K103" s="8"/>
       <c r="L103" s="8"/>
       <c r="M103" s="8"/>
     </row>
     <row r="104" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B104" s="58">
+      <c r="B104" s="57">
         <v>662</v>
       </c>
       <c r="C104" s="8">
         <v>1291</v>
       </c>
-      <c r="D104" s="63">
+      <c r="D104" s="62">
         <v>1922</v>
       </c>
-      <c r="E104" s="63">
+      <c r="E104" s="62">
         <v>2544</v>
       </c>
-      <c r="F104" s="74">
+      <c r="F104" s="73">
         <v>3139</v>
       </c>
-      <c r="G104" s="49"/>
-[...5 lines deleted...]
-      <c r="M104" s="58"/>
+      <c r="G104" s="73">
+        <v>3720</v>
+      </c>
+      <c r="H104" s="50"/>
+      <c r="I104" s="50"/>
+      <c r="J104" s="50"/>
+      <c r="K104" s="50"/>
+      <c r="L104" s="50"/>
+      <c r="M104" s="57"/>
     </row>
     <row r="105" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B105" s="58">
+      <c r="B105" s="57">
         <v>345</v>
       </c>
       <c r="C105" s="8">
         <v>656</v>
       </c>
-      <c r="D105" s="63">
+      <c r="D105" s="62">
         <v>969</v>
       </c>
-      <c r="E105" s="63">
+      <c r="E105" s="62">
         <v>1274</v>
       </c>
-      <c r="F105" s="74">
+      <c r="F105" s="73">
         <v>1551</v>
       </c>
-      <c r="G105" s="49"/>
-[...5 lines deleted...]
-      <c r="M105" s="58"/>
+      <c r="G105" s="73">
+        <v>1816</v>
+      </c>
+      <c r="H105" s="50"/>
+      <c r="I105" s="50"/>
+      <c r="J105" s="50"/>
+      <c r="K105" s="50"/>
+      <c r="L105" s="50"/>
+      <c r="M105" s="57"/>
     </row>
     <row r="106" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="B106" s="58">
+      <c r="B106" s="57">
         <v>21</v>
       </c>
       <c r="C106" s="8">
         <v>42</v>
       </c>
-      <c r="D106" s="63">
+      <c r="D106" s="62">
         <v>62</v>
       </c>
-      <c r="E106" s="63">
+      <c r="E106" s="62">
         <v>83</v>
       </c>
-      <c r="F106" s="74">
+      <c r="F106" s="73">
         <v>104</v>
       </c>
-      <c r="G106" s="49"/>
-[...5 lines deleted...]
-      <c r="M106" s="58"/>
+      <c r="G106" s="73">
+        <v>125</v>
+      </c>
+      <c r="H106" s="50"/>
+      <c r="I106" s="50"/>
+      <c r="J106" s="50"/>
+      <c r="K106" s="50"/>
+      <c r="L106" s="50"/>
+      <c r="M106" s="57"/>
     </row>
     <row r="107" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B107" s="58">
+      <c r="B107" s="57">
         <v>21</v>
       </c>
       <c r="C107" s="8">
         <v>41</v>
       </c>
-      <c r="D107" s="63">
+      <c r="D107" s="62">
         <v>62</v>
       </c>
-      <c r="E107" s="63">
+      <c r="E107" s="62">
         <v>83</v>
       </c>
-      <c r="F107" s="74">
+      <c r="F107" s="73">
         <v>103</v>
       </c>
-      <c r="G107" s="49"/>
-[...5 lines deleted...]
-      <c r="M107" s="58"/>
+      <c r="G107" s="73">
+        <v>124</v>
+      </c>
+      <c r="H107" s="50"/>
+      <c r="I107" s="50"/>
+      <c r="J107" s="50"/>
+      <c r="K107" s="50"/>
+      <c r="L107" s="50"/>
+      <c r="M107" s="57"/>
     </row>
     <row r="108" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B108" s="58">
+      <c r="B108" s="57">
         <v>23</v>
       </c>
       <c r="C108" s="8">
         <v>45</v>
       </c>
-      <c r="D108" s="63">
+      <c r="D108" s="62">
         <v>68</v>
       </c>
-      <c r="E108" s="63">
+      <c r="E108" s="62">
         <v>91</v>
       </c>
-      <c r="F108" s="74">
+      <c r="F108" s="73">
         <v>114</v>
       </c>
-      <c r="G108" s="49"/>
-[...5 lines deleted...]
-      <c r="M108" s="58"/>
+      <c r="G108" s="73">
+        <v>137</v>
+      </c>
+      <c r="H108" s="50"/>
+      <c r="I108" s="50"/>
+      <c r="J108" s="50"/>
+      <c r="K108" s="50"/>
+      <c r="L108" s="50"/>
+      <c r="M108" s="57"/>
     </row>
     <row r="109" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B109" s="58">
+      <c r="B109" s="57">
         <v>26</v>
       </c>
       <c r="C109" s="8">
         <v>51</v>
       </c>
-      <c r="D109" s="63">
+      <c r="D109" s="62">
         <v>77</v>
       </c>
-      <c r="E109" s="63">
+      <c r="E109" s="62">
         <v>102</v>
       </c>
-      <c r="F109" s="74">
+      <c r="F109" s="73">
         <v>128</v>
       </c>
-      <c r="G109" s="49"/>
-[...5 lines deleted...]
-      <c r="M109" s="58"/>
+      <c r="G109" s="73">
+        <v>153</v>
+      </c>
+      <c r="H109" s="50"/>
+      <c r="I109" s="50"/>
+      <c r="J109" s="50"/>
+      <c r="K109" s="50"/>
+      <c r="L109" s="50"/>
+      <c r="M109" s="57"/>
     </row>
     <row r="110" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="B110" s="58">
+      <c r="B110" s="57">
         <v>5</v>
       </c>
       <c r="C110" s="8">
         <v>9</v>
       </c>
-      <c r="D110" s="63">
+      <c r="D110" s="62">
         <v>14</v>
       </c>
-      <c r="E110" s="63">
+      <c r="E110" s="62">
         <v>18</v>
       </c>
-      <c r="F110" s="74">
+      <c r="F110" s="73">
         <v>23</v>
       </c>
-      <c r="G110" s="49"/>
-[...5 lines deleted...]
-      <c r="M110" s="58"/>
+      <c r="G110" s="73">
+        <v>28</v>
+      </c>
+      <c r="H110" s="50"/>
+      <c r="I110" s="50"/>
+      <c r="J110" s="50"/>
+      <c r="K110" s="50"/>
+      <c r="L110" s="50"/>
+      <c r="M110" s="57"/>
     </row>
     <row r="111" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B111" s="58">
+      <c r="B111" s="57">
         <v>42</v>
       </c>
       <c r="C111" s="8">
         <v>84</v>
       </c>
-      <c r="D111" s="63">
+      <c r="D111" s="62">
         <v>126</v>
       </c>
-      <c r="E111" s="63">
+      <c r="E111" s="62">
         <v>168</v>
       </c>
-      <c r="F111" s="74">
+      <c r="F111" s="73">
         <v>210</v>
       </c>
-      <c r="G111" s="49"/>
-[...5 lines deleted...]
-      <c r="M111" s="58"/>
+      <c r="G111" s="73">
+        <v>253</v>
+      </c>
+      <c r="H111" s="50"/>
+      <c r="I111" s="50"/>
+      <c r="J111" s="50"/>
+      <c r="K111" s="50"/>
+      <c r="L111" s="50"/>
+      <c r="M111" s="57"/>
     </row>
     <row r="112" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B112" s="58">
+      <c r="B112" s="57">
         <v>44</v>
       </c>
       <c r="C112" s="8">
         <v>88</v>
       </c>
-      <c r="D112" s="63">
+      <c r="D112" s="62">
         <v>133</v>
       </c>
-      <c r="E112" s="63">
+      <c r="E112" s="62">
         <v>177</v>
       </c>
-      <c r="F112" s="74">
+      <c r="F112" s="73">
         <v>221</v>
       </c>
-      <c r="G112" s="49"/>
-[...5 lines deleted...]
-      <c r="M112" s="58"/>
+      <c r="G112" s="73">
+        <v>265</v>
+      </c>
+      <c r="H112" s="50"/>
+      <c r="I112" s="50"/>
+      <c r="J112" s="50"/>
+      <c r="K112" s="50"/>
+      <c r="L112" s="50"/>
+      <c r="M112" s="57"/>
     </row>
     <row r="113" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B113" s="58">
+      <c r="B113" s="57">
         <v>24</v>
       </c>
       <c r="C113" s="8">
         <v>49</v>
       </c>
-      <c r="D113" s="63">
+      <c r="D113" s="62">
         <v>73</v>
       </c>
-      <c r="E113" s="63">
+      <c r="E113" s="62">
         <v>97</v>
       </c>
-      <c r="F113" s="74">
+      <c r="F113" s="73">
         <v>121</v>
       </c>
-      <c r="G113" s="49"/>
-[...5 lines deleted...]
-      <c r="M113" s="58"/>
+      <c r="G113" s="73">
+        <v>145</v>
+      </c>
+      <c r="H113" s="50"/>
+      <c r="I113" s="50"/>
+      <c r="J113" s="50"/>
+      <c r="K113" s="50"/>
+      <c r="L113" s="50"/>
+      <c r="M113" s="57"/>
     </row>
     <row r="114" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="42" t="s">
         <v>71</v>
       </c>
-      <c r="B114" s="58">
+      <c r="B114" s="57">
         <v>41</v>
       </c>
       <c r="C114" s="8">
         <v>82</v>
       </c>
-      <c r="D114" s="63">
+      <c r="D114" s="62">
         <v>123</v>
       </c>
-      <c r="E114" s="63">
+      <c r="E114" s="62">
         <v>164</v>
       </c>
-      <c r="F114" s="74">
+      <c r="F114" s="73">
         <v>205</v>
       </c>
-      <c r="G114" s="49"/>
-[...5 lines deleted...]
-      <c r="M114" s="58"/>
+      <c r="G114" s="73">
+        <v>246</v>
+      </c>
+      <c r="H114" s="50"/>
+      <c r="I114" s="50"/>
+      <c r="J114" s="50"/>
+      <c r="K114" s="50"/>
+      <c r="L114" s="50"/>
+      <c r="M114" s="57"/>
     </row>
     <row r="115" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B115" s="58">
+      <c r="B115" s="57">
         <v>72</v>
       </c>
       <c r="C115" s="8">
         <v>144</v>
       </c>
-      <c r="D115" s="63">
+      <c r="D115" s="62">
         <v>215</v>
       </c>
-      <c r="E115" s="63">
+      <c r="E115" s="62">
         <v>287</v>
       </c>
-      <c r="F115" s="74">
+      <c r="F115" s="73">
         <v>359</v>
       </c>
-      <c r="G115" s="49"/>
-[...5 lines deleted...]
-      <c r="M115" s="58"/>
+      <c r="G115" s="73">
+        <v>431</v>
+      </c>
+      <c r="H115" s="50"/>
+      <c r="I115" s="50"/>
+      <c r="J115" s="50"/>
+      <c r="K115" s="50"/>
+      <c r="L115" s="50"/>
+      <c r="M115" s="57"/>
     </row>
     <row r="116" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="8"/>
       <c r="D116" s="8"/>
       <c r="E116" s="8"/>
-      <c r="F116" s="73"/>
-      <c r="G116" s="8"/>
+      <c r="F116" s="72"/>
+      <c r="G116" s="72"/>
       <c r="H116" s="8"/>
       <c r="I116" s="8"/>
-      <c r="J116" s="55"/>
+      <c r="J116" s="54"/>
       <c r="K116" s="8"/>
       <c r="L116" s="8"/>
       <c r="M116" s="8"/>
     </row>
     <row r="117" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B117" s="58">
+      <c r="B117" s="57">
         <v>922</v>
       </c>
       <c r="C117" s="8">
         <v>1816</v>
       </c>
-      <c r="D117" s="63">
+      <c r="D117" s="62">
         <v>2712</v>
       </c>
-      <c r="E117" s="63">
+      <c r="E117" s="62">
         <v>3599</v>
       </c>
-      <c r="F117" s="74">
+      <c r="F117" s="73">
         <v>4457</v>
       </c>
-      <c r="G117" s="49"/>
-[...5 lines deleted...]
-      <c r="M117" s="58"/>
+      <c r="G117" s="73">
+        <v>5301</v>
+      </c>
+      <c r="H117" s="50"/>
+      <c r="I117" s="50"/>
+      <c r="J117" s="50"/>
+      <c r="K117" s="50"/>
+      <c r="L117" s="50"/>
+      <c r="M117" s="57"/>
     </row>
     <row r="118" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B118" s="58">
+      <c r="B118" s="57">
         <v>389</v>
       </c>
       <c r="C118" s="8">
         <v>749</v>
       </c>
-      <c r="D118" s="63">
+      <c r="D118" s="62">
         <v>1112</v>
       </c>
-      <c r="E118" s="63">
+      <c r="E118" s="62">
         <v>1466</v>
       </c>
-      <c r="F118" s="74">
+      <c r="F118" s="73">
         <v>1790</v>
       </c>
-      <c r="G118" s="49"/>
-[...5 lines deleted...]
-      <c r="M118" s="58"/>
+      <c r="G118" s="73">
+        <v>2101</v>
+      </c>
+      <c r="H118" s="50"/>
+      <c r="I118" s="50"/>
+      <c r="J118" s="50"/>
+      <c r="K118" s="50"/>
+      <c r="L118" s="50"/>
+      <c r="M118" s="57"/>
     </row>
     <row r="119" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="B119" s="58">
+      <c r="B119" s="57">
         <v>19</v>
       </c>
       <c r="C119" s="8">
         <v>38</v>
       </c>
-      <c r="D119" s="63">
+      <c r="D119" s="62">
         <v>57</v>
       </c>
-      <c r="E119" s="63">
+      <c r="E119" s="62">
         <v>76</v>
       </c>
-      <c r="F119" s="74">
+      <c r="F119" s="73">
         <v>95</v>
       </c>
-      <c r="G119" s="49"/>
-[...5 lines deleted...]
-      <c r="M119" s="58"/>
+      <c r="G119" s="73">
+        <v>114</v>
+      </c>
+      <c r="H119" s="50"/>
+      <c r="I119" s="50"/>
+      <c r="J119" s="50"/>
+      <c r="K119" s="50"/>
+      <c r="L119" s="50"/>
+      <c r="M119" s="57"/>
     </row>
     <row r="120" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B120" s="58">
+      <c r="B120" s="57">
         <v>31</v>
       </c>
       <c r="C120" s="8">
         <v>62</v>
       </c>
-      <c r="D120" s="63">
+      <c r="D120" s="62">
         <v>92</v>
       </c>
-      <c r="E120" s="63">
+      <c r="E120" s="62">
         <v>123</v>
       </c>
-      <c r="F120" s="74">
+      <c r="F120" s="73">
         <v>154</v>
       </c>
-      <c r="G120" s="49"/>
-[...5 lines deleted...]
-      <c r="M120" s="58"/>
+      <c r="G120" s="73">
+        <v>185</v>
+      </c>
+      <c r="H120" s="50"/>
+      <c r="I120" s="50"/>
+      <c r="J120" s="50"/>
+      <c r="K120" s="50"/>
+      <c r="L120" s="50"/>
+      <c r="M120" s="57"/>
     </row>
     <row r="121" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B121" s="58">
+      <c r="B121" s="57">
         <v>37</v>
       </c>
       <c r="C121" s="8">
         <v>74</v>
       </c>
-      <c r="D121" s="63">
+      <c r="D121" s="62">
         <v>112</v>
       </c>
-      <c r="E121" s="63">
+      <c r="E121" s="62">
         <v>149</v>
       </c>
-      <c r="F121" s="74">
+      <c r="F121" s="73">
         <v>186</v>
       </c>
-      <c r="G121" s="49"/>
-[...5 lines deleted...]
-      <c r="M121" s="58"/>
+      <c r="G121" s="73">
+        <v>223</v>
+      </c>
+      <c r="H121" s="50"/>
+      <c r="I121" s="50"/>
+      <c r="J121" s="50"/>
+      <c r="K121" s="50"/>
+      <c r="L121" s="50"/>
+      <c r="M121" s="57"/>
     </row>
     <row r="122" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B122" s="58">
+      <c r="B122" s="57">
         <v>73</v>
       </c>
       <c r="C122" s="8">
         <v>145</v>
       </c>
-      <c r="D122" s="63">
+      <c r="D122" s="62">
         <v>218</v>
       </c>
-      <c r="E122" s="63">
+      <c r="E122" s="62">
         <v>290</v>
       </c>
-      <c r="F122" s="74">
+      <c r="F122" s="73">
         <v>363</v>
       </c>
-      <c r="G122" s="49"/>
-[...5 lines deleted...]
-      <c r="M122" s="58"/>
+      <c r="G122" s="73">
+        <v>435</v>
+      </c>
+      <c r="H122" s="50"/>
+      <c r="I122" s="50"/>
+      <c r="J122" s="50"/>
+      <c r="K122" s="50"/>
+      <c r="L122" s="50"/>
+      <c r="M122" s="57"/>
     </row>
     <row r="123" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B123" s="58">
+      <c r="B123" s="57">
         <v>25</v>
       </c>
       <c r="C123" s="8">
         <v>49</v>
       </c>
-      <c r="D123" s="63">
+      <c r="D123" s="62">
         <v>74</v>
       </c>
-      <c r="E123" s="63">
+      <c r="E123" s="62">
         <v>99</v>
       </c>
-      <c r="F123" s="74">
+      <c r="F123" s="73">
         <v>124</v>
       </c>
-      <c r="G123" s="49"/>
-[...5 lines deleted...]
-      <c r="M123" s="58"/>
+      <c r="G123" s="73">
+        <v>148</v>
+      </c>
+      <c r="H123" s="50"/>
+      <c r="I123" s="50"/>
+      <c r="J123" s="50"/>
+      <c r="K123" s="50"/>
+      <c r="L123" s="50"/>
+      <c r="M123" s="57"/>
     </row>
     <row r="124" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B124" s="58">
+      <c r="B124" s="57">
         <v>80</v>
       </c>
       <c r="C124" s="8">
         <v>160</v>
       </c>
-      <c r="D124" s="63">
+      <c r="D124" s="62">
         <v>240</v>
       </c>
-      <c r="E124" s="63">
+      <c r="E124" s="62">
         <v>321</v>
       </c>
-      <c r="F124" s="74">
+      <c r="F124" s="73">
         <v>401</v>
       </c>
-      <c r="G124" s="49"/>
-[...5 lines deleted...]
-      <c r="M124" s="58"/>
+      <c r="G124" s="73">
+        <v>481</v>
+      </c>
+      <c r="H124" s="50"/>
+      <c r="I124" s="50"/>
+      <c r="J124" s="50"/>
+      <c r="K124" s="50"/>
+      <c r="L124" s="50"/>
+      <c r="M124" s="57"/>
     </row>
     <row r="125" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B125" s="58">
+      <c r="B125" s="57">
         <v>71</v>
       </c>
       <c r="C125" s="8">
         <v>142</v>
       </c>
-      <c r="D125" s="63">
+      <c r="D125" s="62">
         <v>213</v>
       </c>
-      <c r="E125" s="63">
+      <c r="E125" s="62">
         <v>284</v>
       </c>
-      <c r="F125" s="74">
+      <c r="F125" s="73">
         <v>354</v>
       </c>
-      <c r="G125" s="49"/>
-[...5 lines deleted...]
-      <c r="M125" s="58"/>
+      <c r="G125" s="73">
+        <v>425</v>
+      </c>
+      <c r="H125" s="50"/>
+      <c r="I125" s="50"/>
+      <c r="J125" s="50"/>
+      <c r="K125" s="50"/>
+      <c r="L125" s="50"/>
+      <c r="M125" s="57"/>
     </row>
     <row r="126" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B126" s="58">
+      <c r="B126" s="57">
         <v>35</v>
       </c>
       <c r="C126" s="8">
         <v>71</v>
       </c>
-      <c r="D126" s="63">
+      <c r="D126" s="62">
         <v>106</v>
       </c>
-      <c r="E126" s="63">
+      <c r="E126" s="62">
         <v>141</v>
       </c>
-      <c r="F126" s="74">
+      <c r="F126" s="73">
         <v>176</v>
       </c>
-      <c r="G126" s="49"/>
-[...5 lines deleted...]
-      <c r="M126" s="58"/>
+      <c r="G126" s="73">
+        <v>211</v>
+      </c>
+      <c r="H126" s="50"/>
+      <c r="I126" s="50"/>
+      <c r="J126" s="50"/>
+      <c r="K126" s="50"/>
+      <c r="L126" s="50"/>
+      <c r="M126" s="57"/>
     </row>
     <row r="127" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="42" t="s">
         <v>71</v>
       </c>
-      <c r="B127" s="58">
+      <c r="B127" s="57">
         <v>39</v>
       </c>
       <c r="C127" s="8">
         <v>79</v>
       </c>
-      <c r="D127" s="63">
+      <c r="D127" s="62">
         <v>118</v>
       </c>
-      <c r="E127" s="63">
+      <c r="E127" s="62">
         <v>157</v>
       </c>
-      <c r="F127" s="74">
+      <c r="F127" s="73">
         <v>196</v>
       </c>
-      <c r="G127" s="49"/>
-[...5 lines deleted...]
-      <c r="M127" s="58"/>
+      <c r="G127" s="73">
+        <v>236</v>
+      </c>
+      <c r="H127" s="50"/>
+      <c r="I127" s="50"/>
+      <c r="J127" s="50"/>
+      <c r="K127" s="50"/>
+      <c r="L127" s="50"/>
+      <c r="M127" s="57"/>
     </row>
     <row r="128" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B128" s="58">
+      <c r="B128" s="57">
         <v>124</v>
       </c>
       <c r="C128" s="8">
         <v>247</v>
       </c>
-      <c r="D128" s="63">
+      <c r="D128" s="62">
         <v>371</v>
       </c>
-      <c r="E128" s="63">
+      <c r="E128" s="62">
         <v>494</v>
       </c>
-      <c r="F128" s="74">
+      <c r="F128" s="73">
         <v>618</v>
       </c>
-      <c r="G128" s="49"/>
-[...5 lines deleted...]
-      <c r="M128" s="58"/>
+      <c r="G128" s="73">
+        <v>742</v>
+      </c>
+      <c r="H128" s="50"/>
+      <c r="I128" s="50"/>
+      <c r="J128" s="50"/>
+      <c r="K128" s="50"/>
+      <c r="L128" s="50"/>
+      <c r="M128" s="57"/>
     </row>
     <row r="129" spans="1:13" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="33" t="s">
         <v>46</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="7"/>
       <c r="D129" s="7"/>
       <c r="E129" s="14"/>
       <c r="F129" s="14"/>
-      <c r="G129" s="14"/>
+      <c r="G129" s="7"/>
       <c r="H129" s="7"/>
       <c r="I129" s="7"/>
       <c r="J129" s="7"/>
       <c r="K129" s="15"/>
       <c r="L129" s="7"/>
       <c r="M129" s="18"/>
     </row>
     <row r="130" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B130" s="10">
         <v>0</v>
       </c>
       <c r="C130" s="8">
         <v>0</v>
       </c>
-      <c r="D130" s="63">
+      <c r="D130" s="62">
         <v>0</v>
       </c>
-      <c r="E130" s="63">
+      <c r="E130" s="62">
         <v>0</v>
       </c>
-      <c r="F130" s="74">
+      <c r="F130" s="73">
         <v>0</v>
       </c>
-      <c r="G130" s="49"/>
-[...5 lines deleted...]
-      <c r="M130" s="58"/>
+      <c r="G130" s="73">
+        <v>1</v>
+      </c>
+      <c r="H130" s="50"/>
+      <c r="I130" s="50"/>
+      <c r="J130" s="50"/>
+      <c r="K130" s="50"/>
+      <c r="L130" s="50"/>
+      <c r="M130" s="57"/>
     </row>
     <row r="131" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="57" t="s">
+      <c r="A131" s="56" t="s">
         <v>26</v>
       </c>
       <c r="B131" s="8">
         <v>0</v>
       </c>
       <c r="C131" s="8">
         <v>0</v>
       </c>
-      <c r="D131" s="63">
+      <c r="D131" s="62">
         <v>0</v>
       </c>
-      <c r="E131" s="63">
+      <c r="E131" s="62">
         <v>0</v>
       </c>
-      <c r="F131" s="74">
+      <c r="F131" s="73">
         <v>0</v>
       </c>
-      <c r="G131" s="49"/>
-[...4 lines deleted...]
-      <c r="L131" s="51"/>
+      <c r="G131" s="73">
+        <v>1</v>
+      </c>
+      <c r="H131" s="50"/>
+      <c r="I131" s="50"/>
+      <c r="J131" s="50"/>
+      <c r="K131" s="50"/>
+      <c r="L131" s="50"/>
       <c r="M131" s="10"/>
     </row>
     <row r="132" spans="1:13" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="7"/>
       <c r="D132" s="7"/>
       <c r="E132" s="7"/>
       <c r="F132" s="7"/>
       <c r="G132" s="7"/>
       <c r="H132" s="7"/>
       <c r="I132" s="7"/>
       <c r="J132" s="7"/>
       <c r="K132" s="8"/>
       <c r="L132" s="43"/>
       <c r="M132" s="18"/>
     </row>
     <row r="133" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B133" s="58">
+      <c r="B133" s="57">
         <v>140</v>
       </c>
       <c r="C133" s="8">
         <v>490</v>
       </c>
-      <c r="D133" s="63">
+      <c r="D133" s="62">
         <v>655</v>
       </c>
-      <c r="E133" s="63">
+      <c r="E133" s="62">
         <v>865</v>
       </c>
-      <c r="F133" s="74">
+      <c r="F133" s="73">
         <v>937</v>
       </c>
-      <c r="G133" s="49"/>
-[...5 lines deleted...]
-      <c r="M133" s="58"/>
+      <c r="G133" s="73">
+        <v>1001</v>
+      </c>
+      <c r="H133" s="50"/>
+      <c r="I133" s="50"/>
+      <c r="J133" s="50"/>
+      <c r="K133" s="50"/>
+      <c r="L133" s="50"/>
+      <c r="M133" s="57"/>
     </row>
     <row r="134" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B134" s="58">
+      <c r="B134" s="57">
         <v>140</v>
       </c>
       <c r="C134" s="8">
         <v>490</v>
       </c>
-      <c r="D134" s="63">
+      <c r="D134" s="62">
         <v>655</v>
       </c>
-      <c r="E134" s="63">
+      <c r="E134" s="62">
         <v>865</v>
       </c>
-      <c r="F134" s="74">
+      <c r="F134" s="73">
         <v>937</v>
       </c>
-      <c r="G134" s="49"/>
-[...5 lines deleted...]
-      <c r="M134" s="58"/>
+      <c r="G134" s="73">
+        <v>1001</v>
+      </c>
+      <c r="H134" s="50"/>
+      <c r="I134" s="50"/>
+      <c r="J134" s="50"/>
+      <c r="K134" s="50"/>
+      <c r="L134" s="50"/>
+      <c r="M134" s="57"/>
     </row>
     <row r="135" spans="1:13" s="3" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="7"/>
       <c r="D135" s="7"/>
       <c r="E135" s="7"/>
       <c r="F135" s="7"/>
       <c r="G135" s="7"/>
       <c r="H135" s="7"/>
       <c r="I135" s="7"/>
       <c r="J135" s="7"/>
       <c r="K135" s="15"/>
       <c r="L135" s="7"/>
       <c r="M135" s="18"/>
     </row>
     <row r="136" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B136" s="58">
+      <c r="B136" s="57">
         <v>3542</v>
       </c>
       <c r="C136" s="8">
         <v>7509</v>
       </c>
-      <c r="D136" s="63">
+      <c r="D136" s="62">
         <v>11321</v>
       </c>
-      <c r="E136" s="63">
+      <c r="E136" s="62">
         <v>15351</v>
       </c>
-      <c r="F136" s="74">
+      <c r="F136" s="73">
         <v>20235</v>
       </c>
-      <c r="G136" s="49"/>
-[...2 lines deleted...]
-      <c r="J136" s="51"/>
+      <c r="G136" s="73">
+        <v>24165</v>
+      </c>
+      <c r="H136" s="50"/>
+      <c r="I136" s="50"/>
+      <c r="J136" s="50"/>
       <c r="K136" s="8"/>
-      <c r="L136" s="51"/>
-      <c r="M136" s="58"/>
+      <c r="L136" s="50"/>
+      <c r="M136" s="57"/>
     </row>
     <row r="137" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B137" s="58">
+      <c r="B137" s="57">
         <v>3398</v>
       </c>
       <c r="C137" s="8">
         <v>7365</v>
       </c>
-      <c r="D137" s="63">
+      <c r="D137" s="62">
         <v>11177</v>
       </c>
-      <c r="E137" s="63">
+      <c r="E137" s="62">
         <v>15207</v>
       </c>
-      <c r="F137" s="74">
+      <c r="F137" s="73">
         <v>19909</v>
       </c>
-      <c r="G137" s="49"/>
-[...2 lines deleted...]
-      <c r="J137" s="51"/>
+      <c r="G137" s="73">
+        <v>23657</v>
+      </c>
+      <c r="H137" s="50"/>
+      <c r="I137" s="50"/>
+      <c r="J137" s="50"/>
       <c r="K137" s="8"/>
-      <c r="L137" s="51"/>
-      <c r="M137" s="58"/>
+      <c r="L137" s="50"/>
+      <c r="M137" s="57"/>
     </row>
     <row r="138" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B138" s="58">
+      <c r="B138" s="57">
         <v>144</v>
       </c>
       <c r="C138" s="8">
         <v>144</v>
       </c>
-      <c r="D138" s="63">
+      <c r="D138" s="62">
         <v>144</v>
       </c>
-      <c r="E138" s="63">
+      <c r="E138" s="62">
         <v>144</v>
       </c>
-      <c r="F138" s="74">
+      <c r="F138" s="73">
         <v>326</v>
       </c>
-      <c r="G138" s="49"/>
-[...2 lines deleted...]
-      <c r="J138" s="51"/>
+      <c r="G138" s="73">
+        <v>508</v>
+      </c>
+      <c r="H138" s="50"/>
+      <c r="I138" s="50"/>
+      <c r="J138" s="50"/>
       <c r="K138" s="8"/>
-      <c r="L138" s="51"/>
-      <c r="M138" s="58"/>
+      <c r="L138" s="50"/>
+      <c r="M138" s="57"/>
     </row>
     <row r="139" spans="1:13" s="3" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A139" s="6" t="s">
         <v>49</v>
       </c>
       <c r="B139" s="15"/>
       <c r="C139" s="15"/>
       <c r="D139" s="15"/>
       <c r="E139" s="15"/>
-      <c r="F139" s="70"/>
-      <c r="G139" s="15"/>
+      <c r="F139" s="69"/>
+      <c r="G139" s="69"/>
       <c r="H139" s="15"/>
       <c r="I139" s="15"/>
-      <c r="J139" s="50"/>
-      <c r="K139" s="50"/>
+      <c r="J139" s="49"/>
+      <c r="K139" s="49"/>
       <c r="L139" s="8"/>
       <c r="M139" s="11"/>
     </row>
     <row r="140" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B140" s="59">
+      <c r="B140" s="58">
         <v>50.7</v>
       </c>
       <c r="C140" s="15">
         <v>113.4</v>
       </c>
-      <c r="D140" s="64">
+      <c r="D140" s="63">
         <v>176</v>
       </c>
-      <c r="E140" s="64">
+      <c r="E140" s="63">
         <v>238.7</v>
       </c>
-      <c r="F140" s="75">
+      <c r="F140" s="74">
         <v>288.89999999999998</v>
       </c>
-      <c r="G140" s="50"/>
-[...2 lines deleted...]
-      <c r="J140" s="50"/>
+      <c r="G140" s="74">
+        <v>339</v>
+      </c>
+      <c r="H140" s="49"/>
+      <c r="I140" s="49"/>
+      <c r="J140" s="49"/>
       <c r="K140" s="15"/>
-      <c r="L140" s="50"/>
-      <c r="M140" s="59"/>
+      <c r="L140" s="49"/>
+      <c r="M140" s="58"/>
     </row>
     <row r="141" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B141" s="59">
+      <c r="B141" s="58">
         <v>50.7</v>
       </c>
       <c r="C141" s="15">
         <v>113.4</v>
       </c>
-      <c r="D141" s="64">
+      <c r="D141" s="63">
         <v>176</v>
       </c>
-      <c r="E141" s="64">
+      <c r="E141" s="63">
         <v>238.7</v>
       </c>
-      <c r="F141" s="75">
+      <c r="F141" s="74">
         <v>288.89999999999998</v>
       </c>
-      <c r="G141" s="50"/>
-[...2 lines deleted...]
-      <c r="J141" s="50"/>
+      <c r="G141" s="74">
+        <v>339</v>
+      </c>
+      <c r="H141" s="49"/>
+      <c r="I141" s="49"/>
+      <c r="J141" s="49"/>
       <c r="K141" s="15"/>
-      <c r="L141" s="50"/>
-      <c r="M141" s="59"/>
+      <c r="L141" s="49"/>
+      <c r="M141" s="58"/>
     </row>
     <row r="142" spans="1:13" s="19" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B142" s="18"/>
       <c r="C142" s="18"/>
       <c r="D142" s="18"/>
       <c r="E142" s="7"/>
       <c r="F142" s="7"/>
-      <c r="G142" s="18"/>
+      <c r="G142" s="7"/>
       <c r="H142" s="18"/>
       <c r="I142" s="18"/>
       <c r="J142" s="18"/>
       <c r="K142" s="15"/>
       <c r="L142" s="18"/>
       <c r="M142" s="18"/>
     </row>
     <row r="143" spans="1:13" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="B143" s="59">
+      <c r="B143" s="58">
         <v>1614.7</v>
       </c>
       <c r="C143" s="15">
         <v>1783.9</v>
       </c>
-      <c r="D143" s="64">
+      <c r="D143" s="63">
         <v>1953.1</v>
       </c>
-      <c r="E143" s="64">
+      <c r="E143" s="63">
         <v>2122.4</v>
       </c>
-      <c r="F143" s="75">
+      <c r="F143" s="74">
         <v>2772.4</v>
       </c>
-      <c r="G143" s="50"/>
-[...2 lines deleted...]
-      <c r="J143" s="50"/>
+      <c r="G143" s="74">
+        <v>3422.4</v>
+      </c>
+      <c r="H143" s="49"/>
+      <c r="I143" s="49"/>
+      <c r="J143" s="49"/>
       <c r="K143" s="15"/>
-      <c r="L143" s="50"/>
-      <c r="M143" s="59"/>
+      <c r="L143" s="49"/>
+      <c r="M143" s="58"/>
     </row>
     <row r="144" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B144" s="59">
+      <c r="B144" s="58">
         <v>1614.7</v>
       </c>
       <c r="C144" s="15">
         <v>1783.9</v>
       </c>
-      <c r="D144" s="64">
+      <c r="D144" s="63">
         <v>1953.1</v>
       </c>
-      <c r="E144" s="64">
+      <c r="E144" s="63">
         <v>2122.4</v>
       </c>
-      <c r="F144" s="75">
+      <c r="F144" s="74">
         <v>2772.4</v>
       </c>
-      <c r="G144" s="50"/>
-[...2 lines deleted...]
-      <c r="J144" s="50"/>
+      <c r="G144" s="74">
+        <v>3422.4</v>
+      </c>
+      <c r="H144" s="49"/>
+      <c r="I144" s="49"/>
+      <c r="J144" s="49"/>
       <c r="K144" s="15"/>
-      <c r="L144" s="50"/>
-      <c r="M144" s="59"/>
+      <c r="L144" s="49"/>
+      <c r="M144" s="58"/>
     </row>
     <row r="145" spans="1:13" s="3" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="7"/>
       <c r="D145" s="7"/>
       <c r="E145" s="7"/>
       <c r="F145" s="7"/>
       <c r="G145" s="7"/>
       <c r="H145" s="7"/>
       <c r="I145" s="7"/>
       <c r="J145" s="7"/>
       <c r="K145" s="15"/>
       <c r="L145" s="7"/>
       <c r="M145" s="18"/>
     </row>
     <row r="146" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B146" s="35">
         <v>0</v>
       </c>
       <c r="C146" s="15">
         <v>0</v>
       </c>
-      <c r="D146" s="64">
+      <c r="D146" s="63">
         <v>0</v>
       </c>
-      <c r="E146" s="64">
+      <c r="E146" s="63">
         <v>0</v>
       </c>
-      <c r="F146" s="75">
+      <c r="F146" s="74">
         <v>0</v>
       </c>
-      <c r="G146" s="50"/>
-[...2 lines deleted...]
-      <c r="J146" s="50"/>
+      <c r="G146" s="74">
+        <v>0.1</v>
+      </c>
+      <c r="H146" s="49"/>
+      <c r="I146" s="49"/>
+      <c r="J146" s="49"/>
       <c r="K146" s="15"/>
-      <c r="L146" s="50"/>
-      <c r="M146" s="59"/>
+      <c r="L146" s="49"/>
+      <c r="M146" s="58"/>
     </row>
     <row r="147" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="54" t="s">
+      <c r="A147" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B147" s="15">
         <v>0</v>
       </c>
       <c r="C147" s="15">
         <v>0</v>
       </c>
-      <c r="D147" s="64">
+      <c r="D147" s="63">
         <v>0</v>
       </c>
-      <c r="E147" s="64">
+      <c r="E147" s="63">
         <v>0</v>
       </c>
-      <c r="F147" s="75">
+      <c r="F147" s="74">
         <v>0</v>
       </c>
-      <c r="G147" s="50"/>
-[...2 lines deleted...]
-      <c r="J147" s="50"/>
+      <c r="G147" s="74">
+        <v>0.1</v>
+      </c>
+      <c r="H147" s="49"/>
+      <c r="I147" s="49"/>
+      <c r="J147" s="49"/>
       <c r="K147" s="15"/>
-      <c r="L147" s="50"/>
-      <c r="M147" s="59"/>
+      <c r="L147" s="49"/>
+      <c r="M147" s="58"/>
     </row>
     <row r="148" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="7"/>
       <c r="D148" s="7"/>
       <c r="E148" s="7"/>
       <c r="F148" s="7"/>
       <c r="G148" s="7"/>
       <c r="H148" s="7"/>
       <c r="I148" s="7"/>
       <c r="J148" s="7"/>
       <c r="K148" s="8"/>
       <c r="L148" s="7"/>
       <c r="M148" s="18"/>
     </row>
     <row r="149" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B149" s="59">
+      <c r="B149" s="58">
         <v>0.2</v>
       </c>
       <c r="C149" s="15">
         <v>0.5</v>
       </c>
-      <c r="D149" s="64">
+      <c r="D149" s="63">
         <v>0.8</v>
       </c>
-      <c r="E149" s="64">
-[...2 lines deleted...]
-      <c r="F149" s="75">
+      <c r="E149" s="63">
+        <v>1</v>
+      </c>
+      <c r="F149" s="74">
         <v>1.3</v>
       </c>
-      <c r="G149" s="50"/>
-[...5 lines deleted...]
-      <c r="M149" s="59"/>
+      <c r="G149" s="74">
+        <v>1.5</v>
+      </c>
+      <c r="H149" s="49"/>
+      <c r="I149" s="49"/>
+      <c r="J149" s="49"/>
+      <c r="K149" s="49"/>
+      <c r="L149" s="49"/>
+      <c r="M149" s="58"/>
     </row>
     <row r="150" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B150" s="59">
+      <c r="B150" s="58">
         <v>0.1</v>
       </c>
       <c r="C150" s="15">
         <v>0.3</v>
       </c>
-      <c r="D150" s="64">
+      <c r="D150" s="63">
         <v>0.5</v>
       </c>
-      <c r="E150" s="64">
+      <c r="E150" s="63">
         <v>0.7</v>
       </c>
-      <c r="F150" s="75">
+      <c r="F150" s="74">
         <v>0.9</v>
       </c>
-      <c r="G150" s="50"/>
-[...5 lines deleted...]
-      <c r="M150" s="59"/>
+      <c r="G150" s="74">
+        <v>1</v>
+      </c>
+      <c r="H150" s="49"/>
+      <c r="I150" s="49"/>
+      <c r="J150" s="49"/>
+      <c r="K150" s="49"/>
+      <c r="L150" s="49"/>
+      <c r="M150" s="58"/>
     </row>
     <row r="151" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="42" t="s">
         <v>71</v>
       </c>
-      <c r="B151" s="59">
+      <c r="B151" s="58">
         <v>0.1</v>
       </c>
       <c r="C151" s="15">
         <v>0.2</v>
       </c>
-      <c r="D151" s="64">
+      <c r="D151" s="63">
         <v>0.3</v>
       </c>
-      <c r="E151" s="64">
+      <c r="E151" s="63">
         <v>0.3</v>
       </c>
-      <c r="F151" s="75">
+      <c r="F151" s="74">
         <v>0.4</v>
       </c>
-      <c r="G151" s="50"/>
-[...5 lines deleted...]
-      <c r="M151" s="59"/>
+      <c r="G151" s="74">
+        <v>0.5</v>
+      </c>
+      <c r="H151" s="49"/>
+      <c r="I151" s="49"/>
+      <c r="J151" s="49"/>
+      <c r="K151" s="49"/>
+      <c r="L151" s="49"/>
+      <c r="M151" s="58"/>
     </row>
     <row r="152" spans="1:13" s="3" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B152" s="15"/>
       <c r="C152" s="16"/>
       <c r="D152" s="16"/>
       <c r="E152" s="15"/>
-      <c r="F152" s="70"/>
-      <c r="G152" s="15"/>
+      <c r="F152" s="69"/>
+      <c r="G152" s="69"/>
       <c r="H152" s="36"/>
       <c r="I152" s="15"/>
       <c r="J152" s="15"/>
       <c r="K152" s="8"/>
       <c r="L152" s="15"/>
       <c r="M152" s="16"/>
     </row>
     <row r="153" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B153" s="58">
+      <c r="B153" s="57">
         <v>872</v>
       </c>
       <c r="C153" s="8">
         <v>2096</v>
       </c>
-      <c r="D153" s="63">
+      <c r="D153" s="62">
         <v>3448</v>
       </c>
-      <c r="E153" s="63">
+      <c r="E153" s="62">
         <v>4726</v>
       </c>
-      <c r="F153" s="74">
+      <c r="F153" s="73">
         <v>6015</v>
       </c>
-      <c r="G153" s="51"/>
-[...5 lines deleted...]
-      <c r="M153" s="58"/>
+      <c r="G153" s="73">
+        <v>7336</v>
+      </c>
+      <c r="H153" s="50"/>
+      <c r="I153" s="50"/>
+      <c r="J153" s="50"/>
+      <c r="K153" s="50"/>
+      <c r="L153" s="50"/>
+      <c r="M153" s="57"/>
     </row>
     <row r="154" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B154" s="58">
+      <c r="B154" s="57">
         <v>872</v>
       </c>
       <c r="C154" s="8">
         <v>2096</v>
       </c>
-      <c r="D154" s="63">
+      <c r="D154" s="62">
         <v>3448</v>
       </c>
-      <c r="E154" s="63">
+      <c r="E154" s="62">
         <v>4726</v>
       </c>
-      <c r="F154" s="74">
+      <c r="F154" s="73">
         <v>6015</v>
       </c>
-      <c r="G154" s="51"/>
-[...5 lines deleted...]
-      <c r="M154" s="58"/>
+      <c r="G154" s="73">
+        <v>7336</v>
+      </c>
+      <c r="H154" s="50"/>
+      <c r="I154" s="50"/>
+      <c r="J154" s="50"/>
+      <c r="K154" s="50"/>
+      <c r="L154" s="50"/>
+      <c r="M154" s="57"/>
     </row>
     <row r="155" spans="1:13" s="3" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B155" s="45"/>
       <c r="C155" s="8"/>
       <c r="D155" s="8"/>
       <c r="E155" s="8"/>
-      <c r="F155" s="73"/>
-      <c r="G155" s="8"/>
+      <c r="F155" s="72"/>
+      <c r="G155" s="72"/>
       <c r="H155" s="8"/>
       <c r="I155" s="8"/>
       <c r="J155" s="15"/>
       <c r="K155" s="8"/>
       <c r="L155" s="15"/>
       <c r="M155" s="16"/>
     </row>
     <row r="156" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B156" s="58">
+      <c r="B156" s="57">
         <v>919352</v>
       </c>
       <c r="C156" s="8">
         <v>2078665</v>
       </c>
-      <c r="D156" s="63">
+      <c r="D156" s="62">
         <v>3321411</v>
       </c>
-      <c r="E156" s="63">
+      <c r="E156" s="62">
         <v>4530989</v>
       </c>
-      <c r="F156" s="74">
+      <c r="F156" s="73">
         <v>5737699</v>
       </c>
-      <c r="G156" s="51"/>
-[...5 lines deleted...]
-      <c r="M156" s="58"/>
+      <c r="G156" s="73">
+        <v>6971073</v>
+      </c>
+      <c r="H156" s="50"/>
+      <c r="I156" s="50"/>
+      <c r="J156" s="50"/>
+      <c r="K156" s="50"/>
+      <c r="L156" s="50"/>
+      <c r="M156" s="57"/>
     </row>
     <row r="157" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B157" s="58">
+      <c r="B157" s="57">
         <v>919352</v>
       </c>
       <c r="C157" s="8">
         <v>2078665</v>
       </c>
-      <c r="D157" s="63">
+      <c r="D157" s="62">
         <v>3321411</v>
       </c>
-      <c r="E157" s="63">
+      <c r="E157" s="62">
         <v>4530989</v>
       </c>
-      <c r="F157" s="74">
+      <c r="F157" s="73">
         <v>5737699</v>
       </c>
-      <c r="G157" s="51"/>
-[...5 lines deleted...]
-      <c r="M157" s="58"/>
+      <c r="G157" s="73">
+        <v>6971073</v>
+      </c>
+      <c r="H157" s="50"/>
+      <c r="I157" s="50"/>
+      <c r="J157" s="50"/>
+      <c r="K157" s="50"/>
+      <c r="L157" s="50"/>
+      <c r="M157" s="57"/>
     </row>
     <row r="158" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A158" s="68" t="s">
+      <c r="A158" s="67" t="s">
         <v>73</v>
       </c>
-      <c r="B158" s="58"/>
+      <c r="B158" s="57"/>
       <c r="C158" s="8"/>
-      <c r="D158" s="63"/>
-[...8 lines deleted...]
-      <c r="M158" s="58"/>
+      <c r="D158" s="62"/>
+      <c r="E158" s="62"/>
+      <c r="F158" s="72"/>
+      <c r="G158" s="72"/>
+      <c r="H158" s="50"/>
+      <c r="I158" s="50"/>
+      <c r="J158" s="50"/>
+      <c r="K158" s="50"/>
+      <c r="L158" s="50"/>
+      <c r="M158" s="57"/>
     </row>
     <row r="159" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="67" t="s">
+      <c r="A159" s="66" t="s">
         <v>2</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C159" s="70">
+      <c r="C159" s="69">
         <v>0.1</v>
       </c>
-      <c r="D159" s="70">
+      <c r="D159" s="69">
         <v>0.2</v>
       </c>
-      <c r="E159" s="70">
+      <c r="E159" s="69">
         <v>0.3</v>
       </c>
-      <c r="F159" s="75">
+      <c r="F159" s="74">
         <v>0.3</v>
       </c>
-      <c r="G159" s="51"/>
-[...5 lines deleted...]
-      <c r="M159" s="58"/>
+      <c r="G159" s="74">
+        <v>0.3</v>
+      </c>
+      <c r="H159" s="50"/>
+      <c r="I159" s="50"/>
+      <c r="J159" s="50"/>
+      <c r="K159" s="50"/>
+      <c r="L159" s="50"/>
+      <c r="M159" s="57"/>
     </row>
     <row r="160" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A160" s="67" t="s">
+      <c r="A160" s="66" t="s">
         <v>26</v>
       </c>
       <c r="B160" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C160" s="70">
+      <c r="C160" s="69">
         <v>0.1</v>
       </c>
-      <c r="D160" s="70">
+      <c r="D160" s="69">
         <v>0.2</v>
       </c>
-      <c r="E160" s="70">
+      <c r="E160" s="69">
         <v>0.3</v>
       </c>
-      <c r="F160" s="75">
+      <c r="F160" s="74">
         <v>0.3</v>
       </c>
-      <c r="G160" s="51"/>
-[...5 lines deleted...]
-      <c r="M160" s="58"/>
+      <c r="G160" s="74">
+        <v>0.3</v>
+      </c>
+      <c r="H160" s="50"/>
+      <c r="I160" s="50"/>
+      <c r="J160" s="50"/>
+      <c r="K160" s="50"/>
+      <c r="L160" s="50"/>
+      <c r="M160" s="57"/>
     </row>
     <row r="161" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="6" t="s">
         <v>55</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="7"/>
       <c r="D161" s="7"/>
       <c r="E161" s="7"/>
       <c r="F161" s="7"/>
       <c r="G161" s="7"/>
       <c r="H161" s="7"/>
       <c r="I161" s="7"/>
       <c r="J161" s="7"/>
       <c r="K161" s="8"/>
       <c r="L161" s="7"/>
       <c r="M161" s="18"/>
     </row>
     <row r="162" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B162" s="58">
+      <c r="B162" s="57">
         <v>864</v>
       </c>
       <c r="C162" s="8">
         <v>2388</v>
       </c>
-      <c r="D162" s="63">
+      <c r="D162" s="62">
         <v>3913</v>
       </c>
-      <c r="E162" s="63">
+      <c r="E162" s="62">
         <v>5438</v>
       </c>
-      <c r="F162" s="74">
+      <c r="F162" s="73">
         <v>6607</v>
       </c>
-      <c r="G162" s="51"/>
-[...5 lines deleted...]
-      <c r="M162" s="58"/>
+      <c r="G162" s="73">
+        <v>7776</v>
+      </c>
+      <c r="H162" s="50"/>
+      <c r="I162" s="50"/>
+      <c r="J162" s="50"/>
+      <c r="K162" s="50"/>
+      <c r="L162" s="50"/>
+      <c r="M162" s="57"/>
     </row>
     <row r="163" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B163" s="58">
+      <c r="B163" s="57">
         <v>864</v>
       </c>
       <c r="C163" s="8">
         <v>2388</v>
       </c>
-      <c r="D163" s="63">
+      <c r="D163" s="62">
         <v>3913</v>
       </c>
-      <c r="E163" s="63">
+      <c r="E163" s="62">
         <v>5438</v>
       </c>
-      <c r="F163" s="74">
+      <c r="F163" s="73">
         <v>6607</v>
       </c>
-      <c r="G163" s="51"/>
-[...5 lines deleted...]
-      <c r="M163" s="58"/>
+      <c r="G163" s="73">
+        <v>7776</v>
+      </c>
+      <c r="H163" s="50"/>
+      <c r="I163" s="50"/>
+      <c r="J163" s="50"/>
+      <c r="K163" s="50"/>
+      <c r="L163" s="50"/>
+      <c r="M163" s="57"/>
     </row>
     <row r="164" spans="1:13" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="7"/>
       <c r="D164" s="7"/>
       <c r="E164" s="7"/>
       <c r="F164" s="7"/>
       <c r="G164" s="7"/>
       <c r="H164" s="7"/>
       <c r="I164" s="7"/>
       <c r="J164" s="7"/>
       <c r="K164" s="8"/>
       <c r="L164" s="7"/>
       <c r="M164" s="18"/>
     </row>
     <row r="165" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A165" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B165" s="58">
+      <c r="B165" s="57">
         <v>399</v>
       </c>
       <c r="C165" s="8">
         <v>1027</v>
       </c>
-      <c r="D165" s="63">
+      <c r="D165" s="62">
         <v>1615</v>
       </c>
-      <c r="E165" s="63">
+      <c r="E165" s="62">
         <v>2173</v>
       </c>
-      <c r="F165" s="74">
+      <c r="F165" s="73">
         <v>3116</v>
       </c>
-      <c r="G165" s="51"/>
-[...5 lines deleted...]
-      <c r="M165" s="58"/>
+      <c r="G165" s="73">
+        <v>3639</v>
+      </c>
+      <c r="H165" s="50"/>
+      <c r="I165" s="50"/>
+      <c r="J165" s="50"/>
+      <c r="K165" s="50"/>
+      <c r="L165" s="50"/>
+      <c r="M165" s="57"/>
     </row>
     <row r="166" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A166" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B166" s="58">
+      <c r="B166" s="57">
         <v>399</v>
       </c>
       <c r="C166" s="8">
         <v>1027</v>
       </c>
-      <c r="D166" s="63">
+      <c r="D166" s="62">
         <v>1615</v>
       </c>
-      <c r="E166" s="63">
+      <c r="E166" s="62">
         <v>2173</v>
       </c>
-      <c r="F166" s="74">
+      <c r="F166" s="73">
         <v>3116</v>
       </c>
-      <c r="G166" s="51"/>
-[...5 lines deleted...]
-      <c r="M166" s="58"/>
+      <c r="G166" s="73">
+        <v>3639</v>
+      </c>
+      <c r="H166" s="50"/>
+      <c r="I166" s="50"/>
+      <c r="J166" s="50"/>
+      <c r="K166" s="50"/>
+      <c r="L166" s="50"/>
+      <c r="M166" s="57"/>
     </row>
     <row r="167" spans="1:13" s="3" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A167" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="7"/>
       <c r="D167" s="7"/>
       <c r="E167" s="7"/>
       <c r="F167" s="7"/>
       <c r="G167" s="7"/>
       <c r="H167" s="7"/>
       <c r="I167" s="7"/>
       <c r="J167" s="7"/>
       <c r="K167" s="8"/>
       <c r="L167" s="7"/>
       <c r="M167" s="18"/>
     </row>
     <row r="168" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A168" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B168" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C168" s="15">
         <v>3.8</v>
       </c>
-      <c r="D168" s="64">
+      <c r="D168" s="63">
         <v>7.7</v>
       </c>
-      <c r="E168" s="64">
+      <c r="E168" s="63">
         <v>11.5</v>
       </c>
-      <c r="F168" s="75">
+      <c r="F168" s="74">
         <v>12.1</v>
       </c>
-      <c r="G168" s="50"/>
-[...5 lines deleted...]
-      <c r="M168" s="59"/>
+      <c r="G168" s="74">
+        <v>12.6</v>
+      </c>
+      <c r="H168" s="49"/>
+      <c r="I168" s="49"/>
+      <c r="J168" s="49"/>
+      <c r="K168" s="49"/>
+      <c r="L168" s="49"/>
+      <c r="M168" s="58"/>
     </row>
     <row r="169" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A169" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B169" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C169" s="15">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D169" s="64">
+      <c r="D169" s="63">
         <v>4.3</v>
       </c>
-      <c r="E169" s="64">
+      <c r="E169" s="63">
         <v>6.5</v>
       </c>
-      <c r="F169" s="75">
+      <c r="F169" s="74">
         <v>6.5</v>
       </c>
-      <c r="G169" s="50"/>
-[...5 lines deleted...]
-      <c r="M169" s="59"/>
+      <c r="G169" s="74">
+        <v>6.5</v>
+      </c>
+      <c r="H169" s="49"/>
+      <c r="I169" s="49"/>
+      <c r="J169" s="49"/>
+      <c r="K169" s="49"/>
+      <c r="L169" s="49"/>
+      <c r="M169" s="58"/>
     </row>
     <row r="170" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A170" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B170" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C170" s="15">
         <v>1.7</v>
       </c>
-      <c r="D170" s="65">
+      <c r="D170" s="64">
         <v>3.3</v>
       </c>
-      <c r="E170" s="64">
+      <c r="E170" s="63">
         <v>5</v>
       </c>
-      <c r="F170" s="75">
+      <c r="F170" s="74">
         <v>5.6</v>
       </c>
-      <c r="G170" s="15"/>
+      <c r="G170" s="74">
+        <v>6.1</v>
+      </c>
       <c r="H170" s="15"/>
-      <c r="I170" s="50"/>
-[...3 lines deleted...]
-      <c r="M170" s="59"/>
+      <c r="I170" s="49"/>
+      <c r="J170" s="49"/>
+      <c r="K170" s="49"/>
+      <c r="L170" s="49"/>
+      <c r="M170" s="58"/>
     </row>
     <row r="171" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A171" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="7"/>
       <c r="D171" s="7"/>
       <c r="E171" s="7"/>
       <c r="F171" s="7"/>
       <c r="G171" s="7"/>
       <c r="H171" s="7"/>
       <c r="I171" s="7"/>
       <c r="J171" s="7"/>
       <c r="K171" s="8"/>
       <c r="L171" s="18"/>
       <c r="M171" s="18"/>
     </row>
     <row r="172" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B172" s="59">
+      <c r="B172" s="58">
         <v>69.2</v>
       </c>
       <c r="C172" s="15">
         <v>132.30000000000001</v>
       </c>
-      <c r="D172" s="64">
+      <c r="D172" s="63">
         <v>209.7</v>
       </c>
-      <c r="E172" s="64">
+      <c r="E172" s="63">
         <v>340.7</v>
       </c>
-      <c r="F172" s="75">
+      <c r="F172" s="74">
         <v>473.2</v>
       </c>
-      <c r="G172" s="50"/>
-[...5 lines deleted...]
-      <c r="M172" s="59"/>
+      <c r="G172" s="74">
+        <v>627.9</v>
+      </c>
+      <c r="H172" s="49"/>
+      <c r="I172" s="49"/>
+      <c r="J172" s="49"/>
+      <c r="K172" s="49"/>
+      <c r="L172" s="49"/>
+      <c r="M172" s="58"/>
     </row>
     <row r="173" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A173" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B173" s="59">
+      <c r="B173" s="58">
         <v>69.2</v>
       </c>
       <c r="C173" s="15">
         <v>132.30000000000001</v>
       </c>
-      <c r="D173" s="64">
+      <c r="D173" s="63">
         <v>200.7</v>
       </c>
-      <c r="E173" s="64">
+      <c r="E173" s="63">
         <v>256.39999999999998</v>
       </c>
-      <c r="F173" s="75">
+      <c r="F173" s="74">
         <v>345.9</v>
       </c>
-      <c r="G173" s="50"/>
-[...5 lines deleted...]
-      <c r="M173" s="59"/>
+      <c r="G173" s="74">
+        <v>432.4</v>
+      </c>
+      <c r="H173" s="49"/>
+      <c r="I173" s="49"/>
+      <c r="J173" s="49"/>
+      <c r="K173" s="49"/>
+      <c r="L173" s="49"/>
+      <c r="M173" s="58"/>
     </row>
     <row r="174" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A174" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B174" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C174" s="15"/>
-      <c r="D174" s="64">
+      <c r="D174" s="63">
         <v>9</v>
       </c>
-      <c r="E174" s="64">
+      <c r="E174" s="63">
         <v>84.3</v>
       </c>
-      <c r="F174" s="75">
+      <c r="F174" s="74">
         <v>127.3</v>
       </c>
-      <c r="G174" s="50"/>
-[...5 lines deleted...]
-      <c r="M174" s="59"/>
+      <c r="G174" s="74">
+        <v>195.5</v>
+      </c>
+      <c r="H174" s="49"/>
+      <c r="I174" s="49"/>
+      <c r="J174" s="49"/>
+      <c r="K174" s="49"/>
+      <c r="L174" s="49"/>
+      <c r="M174" s="58"/>
     </row>
     <row r="175" spans="1:13" s="3" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A175" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="7"/>
       <c r="D175" s="7"/>
       <c r="E175" s="7"/>
       <c r="F175" s="7"/>
       <c r="G175" s="7"/>
       <c r="H175" s="7"/>
       <c r="I175" s="7"/>
-      <c r="J175" s="55"/>
-      <c r="K175" s="56"/>
+      <c r="J175" s="54"/>
+      <c r="K175" s="55"/>
       <c r="L175" s="15"/>
       <c r="M175" s="15"/>
     </row>
     <row r="176" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A176" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B176" s="59">
+      <c r="B176" s="58">
         <v>55.6</v>
       </c>
       <c r="C176" s="15">
         <v>159.19999999999999</v>
       </c>
-      <c r="D176" s="64">
+      <c r="D176" s="63">
         <v>256.89999999999998</v>
       </c>
-      <c r="E176" s="64">
+      <c r="E176" s="63">
         <v>447.6</v>
       </c>
-      <c r="F176" s="75">
+      <c r="F176" s="74">
         <v>648.4</v>
       </c>
-      <c r="G176" s="50"/>
-[...5 lines deleted...]
-      <c r="M176" s="59"/>
+      <c r="G176" s="74">
+        <v>846</v>
+      </c>
+      <c r="H176" s="49"/>
+      <c r="I176" s="49"/>
+      <c r="J176" s="49"/>
+      <c r="K176" s="49"/>
+      <c r="L176" s="49"/>
+      <c r="M176" s="58"/>
     </row>
     <row r="177" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B177" s="59">
+      <c r="B177" s="58">
         <v>40.1</v>
       </c>
       <c r="C177" s="15">
         <v>117.4</v>
       </c>
-      <c r="D177" s="64">
+      <c r="D177" s="63">
         <v>183.9</v>
       </c>
-      <c r="E177" s="64">
+      <c r="E177" s="63">
         <v>291.10000000000002</v>
       </c>
-      <c r="F177" s="75">
+      <c r="F177" s="74">
         <v>430.9</v>
       </c>
-      <c r="G177" s="50"/>
-[...5 lines deleted...]
-      <c r="M177" s="59"/>
+      <c r="G177" s="74">
+        <v>553.1</v>
+      </c>
+      <c r="H177" s="49"/>
+      <c r="I177" s="49"/>
+      <c r="J177" s="49"/>
+      <c r="K177" s="49"/>
+      <c r="L177" s="49"/>
+      <c r="M177" s="58"/>
     </row>
     <row r="178" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B178" s="59">
+      <c r="B178" s="58">
         <v>15.5</v>
       </c>
       <c r="C178" s="15">
         <v>41.8</v>
       </c>
-      <c r="D178" s="64">
+      <c r="D178" s="63">
         <v>73</v>
       </c>
-      <c r="E178" s="64">
+      <c r="E178" s="63">
         <v>156.5</v>
       </c>
-      <c r="F178" s="75">
+      <c r="F178" s="74">
         <v>217.5</v>
       </c>
-      <c r="G178" s="50"/>
-[...5 lines deleted...]
-      <c r="M178" s="59"/>
+      <c r="G178" s="74">
+        <v>292.89999999999998</v>
+      </c>
+      <c r="H178" s="49"/>
+      <c r="I178" s="49"/>
+      <c r="J178" s="49"/>
+      <c r="K178" s="49"/>
+      <c r="L178" s="49"/>
+      <c r="M178" s="58"/>
     </row>
     <row r="179" spans="1:13" s="3" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A179" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="7"/>
       <c r="D179" s="7"/>
       <c r="E179" s="7"/>
       <c r="F179" s="7"/>
       <c r="G179" s="7"/>
       <c r="H179" s="7"/>
       <c r="I179" s="7"/>
-      <c r="J179" s="55"/>
-      <c r="K179" s="56"/>
+      <c r="J179" s="54"/>
+      <c r="K179" s="55"/>
       <c r="L179" s="15"/>
       <c r="M179" s="15"/>
     </row>
     <row r="180" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A180" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B180" s="58">
+      <c r="B180" s="57">
         <v>2000</v>
       </c>
       <c r="C180" s="8">
         <v>3759</v>
       </c>
-      <c r="D180" s="63">
+      <c r="D180" s="62">
         <v>6272</v>
       </c>
-      <c r="E180" s="63">
+      <c r="E180" s="62">
         <v>8076</v>
       </c>
-      <c r="F180" s="74">
+      <c r="F180" s="73">
         <v>10470</v>
       </c>
-      <c r="G180" s="51"/>
-[...5 lines deleted...]
-      <c r="M180" s="58"/>
+      <c r="G180" s="73">
+        <v>14040</v>
+      </c>
+      <c r="H180" s="50"/>
+      <c r="I180" s="50"/>
+      <c r="J180" s="50"/>
+      <c r="K180" s="50"/>
+      <c r="L180" s="50"/>
+      <c r="M180" s="57"/>
     </row>
     <row r="181" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B181" s="58">
+      <c r="B181" s="57">
         <v>2000</v>
       </c>
       <c r="C181" s="8">
         <v>3759</v>
       </c>
-      <c r="D181" s="63">
+      <c r="D181" s="62">
         <v>6272</v>
       </c>
-      <c r="E181" s="63">
+      <c r="E181" s="62">
         <v>8076</v>
       </c>
-      <c r="F181" s="74">
+      <c r="F181" s="73">
         <v>10470</v>
       </c>
-      <c r="G181" s="51"/>
-[...5 lines deleted...]
-      <c r="M181" s="58"/>
+      <c r="G181" s="73">
+        <v>14040</v>
+      </c>
+      <c r="H181" s="50"/>
+      <c r="I181" s="50"/>
+      <c r="J181" s="50"/>
+      <c r="K181" s="50"/>
+      <c r="L181" s="50"/>
+      <c r="M181" s="57"/>
     </row>
     <row r="182" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A182" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="8"/>
       <c r="D182" s="8"/>
       <c r="E182" s="8"/>
-      <c r="F182" s="73"/>
-      <c r="G182" s="8"/>
+      <c r="F182" s="72"/>
+      <c r="G182" s="72"/>
       <c r="H182" s="8"/>
       <c r="I182" s="8"/>
-      <c r="J182" s="55"/>
+      <c r="J182" s="54"/>
       <c r="K182" s="8"/>
       <c r="L182" s="8"/>
       <c r="M182" s="8"/>
     </row>
     <row r="183" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B183" s="58">
+      <c r="B183" s="57">
         <v>21</v>
       </c>
       <c r="C183" s="8">
         <v>2069</v>
       </c>
-      <c r="D183" s="63">
+      <c r="D183" s="62">
         <v>10289</v>
       </c>
-      <c r="E183" s="63">
+      <c r="E183" s="62">
         <v>21820</v>
       </c>
-      <c r="F183" s="74">
+      <c r="F183" s="73">
         <v>39166</v>
       </c>
-      <c r="G183" s="51"/>
-[...5 lines deleted...]
-      <c r="M183" s="58"/>
+      <c r="G183" s="73">
+        <v>57741</v>
+      </c>
+      <c r="H183" s="50"/>
+      <c r="I183" s="50"/>
+      <c r="J183" s="50"/>
+      <c r="K183" s="50"/>
+      <c r="L183" s="50"/>
+      <c r="M183" s="57"/>
     </row>
     <row r="184" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B184" s="58">
+      <c r="B184" s="57">
         <v>21</v>
       </c>
       <c r="C184" s="8">
         <v>2069</v>
       </c>
-      <c r="D184" s="63">
+      <c r="D184" s="62">
         <v>10289</v>
       </c>
-      <c r="E184" s="63">
+      <c r="E184" s="62">
         <v>21820</v>
       </c>
-      <c r="F184" s="74">
+      <c r="F184" s="73">
         <v>39166</v>
       </c>
-      <c r="G184" s="51"/>
-[...5 lines deleted...]
-      <c r="M184" s="58"/>
+      <c r="G184" s="73">
+        <v>57741</v>
+      </c>
+      <c r="H184" s="50"/>
+      <c r="I184" s="50"/>
+      <c r="J184" s="50"/>
+      <c r="K184" s="50"/>
+      <c r="L184" s="50"/>
+      <c r="M184" s="57"/>
     </row>
     <row r="185" spans="1:13" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A185" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="7"/>
       <c r="D185" s="7"/>
       <c r="E185" s="7"/>
       <c r="F185" s="7"/>
       <c r="G185" s="7"/>
       <c r="H185" s="7"/>
       <c r="I185" s="7"/>
       <c r="J185" s="7"/>
       <c r="K185" s="7"/>
       <c r="L185" s="7"/>
       <c r="M185" s="18"/>
     </row>
     <row r="186" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C186" s="8">
         <v>190</v>
       </c>
-      <c r="D186" s="63">
+      <c r="D186" s="62">
         <v>403</v>
       </c>
-      <c r="E186" s="63">
+      <c r="E186" s="62">
         <v>689</v>
       </c>
-      <c r="F186" s="74">
+      <c r="F186" s="73">
         <v>976</v>
       </c>
-      <c r="G186" s="51"/>
-[...5 lines deleted...]
-      <c r="M186" s="58"/>
+      <c r="G186" s="73">
+        <v>1032</v>
+      </c>
+      <c r="H186" s="50"/>
+      <c r="I186" s="50"/>
+      <c r="J186" s="50"/>
+      <c r="K186" s="50"/>
+      <c r="L186" s="50"/>
+      <c r="M186" s="57"/>
     </row>
     <row r="187" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B187" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C187" s="8">
         <v>190</v>
       </c>
-      <c r="D187" s="63">
+      <c r="D187" s="62">
         <v>403</v>
       </c>
-      <c r="E187" s="63">
+      <c r="E187" s="62">
         <v>689</v>
       </c>
-      <c r="F187" s="74">
+      <c r="F187" s="73">
         <v>976</v>
       </c>
-      <c r="G187" s="51"/>
-[...5 lines deleted...]
-      <c r="M187" s="58"/>
+      <c r="G187" s="73">
+        <v>1032</v>
+      </c>
+      <c r="H187" s="50"/>
+      <c r="I187" s="50"/>
+      <c r="J187" s="50"/>
+      <c r="K187" s="50"/>
+      <c r="L187" s="50"/>
+      <c r="M187" s="57"/>
     </row>
     <row r="188" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A188" s="6" t="s">
         <v>63</v>
       </c>
       <c r="B188" s="7"/>
       <c r="C188" s="7"/>
       <c r="D188" s="7"/>
       <c r="E188" s="7"/>
       <c r="F188" s="7"/>
       <c r="G188" s="7"/>
       <c r="H188" s="7"/>
       <c r="I188" s="7"/>
-      <c r="J188" s="55"/>
+      <c r="J188" s="54"/>
       <c r="K188" s="8"/>
       <c r="L188" s="8"/>
       <c r="M188" s="8"/>
     </row>
     <row r="189" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A189" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B189" s="58">
+      <c r="B189" s="57">
         <v>3789</v>
       </c>
       <c r="C189" s="8">
         <v>10761</v>
       </c>
-      <c r="D189" s="63">
+      <c r="D189" s="62">
         <v>19001</v>
       </c>
-      <c r="E189" s="63">
+      <c r="E189" s="62">
         <v>34005</v>
       </c>
-      <c r="F189" s="74">
+      <c r="F189" s="73">
         <v>49467</v>
       </c>
-      <c r="G189" s="51"/>
-[...5 lines deleted...]
-      <c r="M189" s="58"/>
+      <c r="G189" s="73">
+        <v>64771</v>
+      </c>
+      <c r="H189" s="50"/>
+      <c r="I189" s="50"/>
+      <c r="J189" s="50"/>
+      <c r="K189" s="50"/>
+      <c r="L189" s="50"/>
+      <c r="M189" s="57"/>
     </row>
     <row r="190" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B190" s="58">
+      <c r="B190" s="57">
         <v>3761</v>
       </c>
       <c r="C190" s="8">
         <v>9956</v>
       </c>
-      <c r="D190" s="63">
+      <c r="D190" s="62">
         <v>17419</v>
       </c>
-      <c r="E190" s="63">
+      <c r="E190" s="62">
         <v>31645</v>
       </c>
-      <c r="F190" s="74">
+      <c r="F190" s="73">
         <v>47107</v>
       </c>
-      <c r="G190" s="51"/>
-[...5 lines deleted...]
-      <c r="M190" s="58"/>
+      <c r="G190" s="73">
+        <v>62411</v>
+      </c>
+      <c r="H190" s="50"/>
+      <c r="I190" s="50"/>
+      <c r="J190" s="50"/>
+      <c r="K190" s="50"/>
+      <c r="L190" s="50"/>
+      <c r="M190" s="57"/>
     </row>
     <row r="191" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B191" s="58">
+      <c r="B191" s="57">
         <v>28</v>
       </c>
       <c r="C191" s="8">
         <v>805</v>
       </c>
-      <c r="D191" s="63">
+      <c r="D191" s="62">
         <v>1582</v>
       </c>
-      <c r="E191" s="63">
+      <c r="E191" s="62">
         <v>2360</v>
       </c>
-      <c r="F191" s="74">
+      <c r="F191" s="73">
         <v>2360</v>
       </c>
-      <c r="G191" s="51"/>
-[...8 lines deleted...]
-      <c r="A192" s="68" t="s">
+      <c r="G191" s="73">
+        <v>2360</v>
+      </c>
+      <c r="H191" s="50"/>
+      <c r="I191" s="50"/>
+      <c r="J191" s="50"/>
+      <c r="K191" s="50"/>
+      <c r="L191" s="50"/>
+      <c r="M191" s="57"/>
+    </row>
+    <row r="192" spans="1:13" s="71" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="67" t="s">
         <v>74</v>
       </c>
-      <c r="B192" s="58"/>
-[...13 lines deleted...]
-      <c r="A193" s="71" t="s">
+      <c r="B192" s="57"/>
+      <c r="C192" s="68"/>
+      <c r="D192" s="62"/>
+      <c r="E192" s="62"/>
+      <c r="F192" s="72"/>
+      <c r="G192" s="72"/>
+      <c r="H192" s="50"/>
+      <c r="I192" s="50"/>
+      <c r="J192" s="50"/>
+      <c r="K192" s="50"/>
+      <c r="L192" s="50"/>
+      <c r="M192" s="57"/>
+    </row>
+    <row r="193" spans="1:13" s="71" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="70" t="s">
         <v>2</v>
       </c>
       <c r="B193" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C193" s="73">
+      <c r="C193" s="72">
         <v>44</v>
       </c>
-      <c r="D193" s="73">
+      <c r="D193" s="72">
         <v>88</v>
       </c>
-      <c r="E193" s="73">
+      <c r="E193" s="72">
         <v>132</v>
       </c>
-      <c r="F193" s="74">
+      <c r="F193" s="73">
         <v>176</v>
       </c>
-      <c r="G193" s="51"/>
-[...8 lines deleted...]
-      <c r="A194" s="71" t="s">
+      <c r="G193" s="73">
+        <v>219</v>
+      </c>
+      <c r="H193" s="50"/>
+      <c r="I193" s="50"/>
+      <c r="J193" s="50"/>
+      <c r="K193" s="50"/>
+      <c r="L193" s="50"/>
+      <c r="M193" s="57"/>
+    </row>
+    <row r="194" spans="1:13" s="71" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="70" t="s">
         <v>23</v>
       </c>
       <c r="B194" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C194" s="73">
+      <c r="C194" s="72">
         <v>44</v>
       </c>
-      <c r="D194" s="73">
+      <c r="D194" s="72">
         <v>88</v>
       </c>
-      <c r="E194" s="73">
+      <c r="E194" s="72">
         <v>132</v>
       </c>
-      <c r="F194" s="74">
+      <c r="F194" s="73">
         <v>176</v>
       </c>
-      <c r="G194" s="51"/>
-[...5 lines deleted...]
-      <c r="M194" s="58"/>
+      <c r="G194" s="73">
+        <v>219</v>
+      </c>
+      <c r="H194" s="50"/>
+      <c r="I194" s="50"/>
+      <c r="J194" s="50"/>
+      <c r="K194" s="50"/>
+      <c r="L194" s="50"/>
+      <c r="M194" s="57"/>
     </row>
     <row r="195" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A195" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="7"/>
       <c r="D195" s="7"/>
       <c r="E195" s="7"/>
       <c r="F195" s="7"/>
       <c r="G195" s="7"/>
       <c r="H195" s="7"/>
       <c r="I195" s="7"/>
       <c r="J195" s="7"/>
       <c r="K195" s="7"/>
       <c r="L195" s="43"/>
       <c r="M195" s="18"/>
     </row>
     <row r="196" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A196" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B196" s="58">
+      <c r="B196" s="57">
         <v>197</v>
       </c>
       <c r="C196" s="8">
         <v>430</v>
       </c>
-      <c r="D196" s="63">
+      <c r="D196" s="62">
         <v>772</v>
       </c>
-      <c r="E196" s="63">
+      <c r="E196" s="62">
         <v>1097</v>
       </c>
-      <c r="F196" s="74">
+      <c r="F196" s="73">
         <v>1539</v>
       </c>
-      <c r="G196" s="51"/>
-[...5 lines deleted...]
-      <c r="M196" s="58"/>
+      <c r="G196" s="73">
+        <v>1882</v>
+      </c>
+      <c r="H196" s="50"/>
+      <c r="I196" s="50"/>
+      <c r="J196" s="50"/>
+      <c r="K196" s="50"/>
+      <c r="L196" s="50"/>
+      <c r="M196" s="57"/>
     </row>
     <row r="197" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="B197" s="58">
+      <c r="B197" s="57">
         <v>14</v>
       </c>
       <c r="C197" s="8">
         <v>14</v>
       </c>
-      <c r="D197" s="63">
+      <c r="D197" s="62">
         <v>14</v>
       </c>
-      <c r="E197" s="63">
+      <c r="E197" s="62">
         <v>14</v>
       </c>
-      <c r="F197" s="74">
+      <c r="F197" s="73">
         <v>23</v>
       </c>
-      <c r="G197" s="51"/>
-[...5 lines deleted...]
-      <c r="M197" s="58"/>
+      <c r="G197" s="73">
+        <v>30</v>
+      </c>
+      <c r="H197" s="50"/>
+      <c r="I197" s="50"/>
+      <c r="J197" s="50"/>
+      <c r="K197" s="50"/>
+      <c r="L197" s="50"/>
+      <c r="M197" s="57"/>
     </row>
     <row r="198" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A198" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="B198" s="58">
+      <c r="B198" s="57">
         <v>18</v>
       </c>
       <c r="C198" s="8">
         <v>18</v>
       </c>
-      <c r="D198" s="63">
+      <c r="D198" s="62">
         <v>33</v>
       </c>
-      <c r="E198" s="63">
+      <c r="E198" s="62">
         <v>48</v>
       </c>
-      <c r="F198" s="74">
+      <c r="F198" s="73">
         <v>73</v>
       </c>
-      <c r="G198" s="51"/>
-[...5 lines deleted...]
-      <c r="M198" s="58"/>
+      <c r="G198" s="73">
+        <v>105</v>
+      </c>
+      <c r="H198" s="50"/>
+      <c r="I198" s="50"/>
+      <c r="J198" s="50"/>
+      <c r="K198" s="50"/>
+      <c r="L198" s="50"/>
+      <c r="M198" s="57"/>
     </row>
     <row r="199" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A199" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B199" s="58">
+      <c r="B199" s="57">
         <v>8</v>
       </c>
       <c r="C199" s="8">
         <v>8</v>
       </c>
-      <c r="D199" s="63">
+      <c r="D199" s="62">
         <v>77</v>
       </c>
-      <c r="E199" s="63">
+      <c r="E199" s="62">
         <v>147</v>
       </c>
-      <c r="F199" s="74">
+      <c r="F199" s="73">
         <v>321</v>
       </c>
-      <c r="G199" s="51"/>
-[...5 lines deleted...]
-      <c r="M199" s="58"/>
+      <c r="G199" s="73">
+        <v>423</v>
+      </c>
+      <c r="H199" s="50"/>
+      <c r="I199" s="50"/>
+      <c r="J199" s="50"/>
+      <c r="K199" s="50"/>
+      <c r="L199" s="50"/>
+      <c r="M199" s="57"/>
     </row>
     <row r="200" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A200" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="B200" s="58">
+      <c r="B200" s="57">
         <v>154</v>
       </c>
       <c r="C200" s="8">
         <v>339</v>
       </c>
-      <c r="D200" s="63">
+      <c r="D200" s="62">
         <v>549</v>
       </c>
-      <c r="E200" s="63">
+      <c r="E200" s="62">
         <v>740</v>
       </c>
-      <c r="F200" s="74">
+      <c r="F200" s="73">
         <v>956</v>
       </c>
-      <c r="G200" s="51"/>
-[...5 lines deleted...]
-      <c r="M200" s="58"/>
+      <c r="G200" s="73">
+        <v>1143</v>
+      </c>
+      <c r="H200" s="50"/>
+      <c r="I200" s="50"/>
+      <c r="J200" s="50"/>
+      <c r="K200" s="50"/>
+      <c r="L200" s="50"/>
+      <c r="M200" s="57"/>
     </row>
     <row r="201" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A201" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B201" s="58">
+      <c r="B201" s="57">
         <v>3</v>
       </c>
       <c r="C201" s="8">
         <v>50</v>
       </c>
-      <c r="D201" s="63">
+      <c r="D201" s="62">
         <v>96</v>
       </c>
-      <c r="E201" s="63">
+      <c r="E201" s="62">
         <v>143</v>
       </c>
-      <c r="F201" s="74">
+      <c r="F201" s="73">
         <v>161</v>
       </c>
-      <c r="G201" s="51"/>
-[...5 lines deleted...]
-      <c r="M201" s="58"/>
+      <c r="G201" s="73">
+        <v>176</v>
+      </c>
+      <c r="H201" s="50"/>
+      <c r="I201" s="50"/>
+      <c r="J201" s="50"/>
+      <c r="K201" s="50"/>
+      <c r="L201" s="50"/>
+      <c r="M201" s="57"/>
     </row>
     <row r="202" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A202" s="62" t="s">
+      <c r="A202" s="61" t="s">
         <v>24</v>
       </c>
       <c r="B202" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C202" s="8">
         <v>2</v>
       </c>
-      <c r="D202" s="63">
+      <c r="D202" s="62">
         <v>3</v>
       </c>
-      <c r="E202" s="63">
+      <c r="E202" s="62">
         <v>5</v>
       </c>
-      <c r="F202" s="74">
+      <c r="F202" s="73">
         <v>5</v>
       </c>
-      <c r="G202" s="51"/>
-[...5 lines deleted...]
-      <c r="M202" s="58"/>
+      <c r="G202" s="73">
+        <v>5</v>
+      </c>
+      <c r="H202" s="50"/>
+      <c r="I202" s="50"/>
+      <c r="J202" s="50"/>
+      <c r="K202" s="50"/>
+      <c r="L202" s="50"/>
+      <c r="M202" s="57"/>
     </row>
     <row r="203" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="7"/>
       <c r="D203" s="7"/>
       <c r="E203" s="7"/>
       <c r="F203" s="7"/>
       <c r="G203" s="7"/>
       <c r="H203" s="7"/>
       <c r="I203" s="7"/>
-      <c r="J203" s="55"/>
+      <c r="J203" s="54"/>
       <c r="K203" s="8"/>
       <c r="L203" s="8"/>
       <c r="M203" s="8"/>
     </row>
     <row r="204" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A204" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B204" s="58">
+      <c r="B204" s="57">
         <v>2</v>
       </c>
       <c r="C204" s="8">
         <v>23</v>
       </c>
-      <c r="D204" s="63">
+      <c r="D204" s="62">
         <v>35</v>
       </c>
-      <c r="E204" s="63">
+      <c r="E204" s="62">
         <v>43</v>
       </c>
-      <c r="F204" s="74">
+      <c r="F204" s="73">
         <v>47</v>
       </c>
-      <c r="G204" s="51"/>
-[...5 lines deleted...]
-      <c r="M204" s="58"/>
+      <c r="G204" s="73">
+        <v>50</v>
+      </c>
+      <c r="H204" s="50"/>
+      <c r="I204" s="50"/>
+      <c r="J204" s="50"/>
+      <c r="K204" s="50"/>
+      <c r="L204" s="50"/>
+      <c r="M204" s="57"/>
     </row>
     <row r="205" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A205" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B205" s="58">
+      <c r="B205" s="57">
         <v>2</v>
       </c>
       <c r="C205" s="8">
         <v>23</v>
       </c>
-      <c r="D205" s="63">
+      <c r="D205" s="62">
         <v>35</v>
       </c>
-      <c r="E205" s="63">
+      <c r="E205" s="62">
         <v>43</v>
       </c>
-      <c r="F205" s="74">
+      <c r="F205" s="73">
         <v>47</v>
       </c>
-      <c r="G205" s="51"/>
-[...5 lines deleted...]
-      <c r="M205" s="58"/>
+      <c r="G205" s="73">
+        <v>50</v>
+      </c>
+      <c r="H205" s="50"/>
+      <c r="I205" s="50"/>
+      <c r="J205" s="50"/>
+      <c r="K205" s="50"/>
+      <c r="L205" s="50"/>
+      <c r="M205" s="57"/>
     </row>
     <row r="206" spans="1:13" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A206" s="33" t="s">
         <v>66</v>
       </c>
       <c r="B206" s="8"/>
       <c r="C206" s="8"/>
       <c r="D206" s="8"/>
       <c r="E206" s="8"/>
-      <c r="F206" s="73"/>
-      <c r="G206" s="8"/>
+      <c r="F206" s="72"/>
+      <c r="G206" s="72"/>
       <c r="H206" s="8"/>
       <c r="I206" s="8"/>
-      <c r="J206" s="55"/>
+      <c r="J206" s="54"/>
       <c r="K206" s="8"/>
       <c r="L206" s="8"/>
       <c r="M206" s="8"/>
     </row>
     <row r="207" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A207" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B207" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C207" s="8"/>
-      <c r="D207" s="63">
+      <c r="D207" s="62">
         <v>25</v>
       </c>
-      <c r="E207" s="63">
+      <c r="E207" s="62">
         <v>40</v>
       </c>
-      <c r="F207" s="74">
+      <c r="F207" s="73">
         <v>40</v>
       </c>
-      <c r="G207" s="51"/>
-[...5 lines deleted...]
-      <c r="M207" s="58"/>
+      <c r="G207" s="73">
+        <v>40</v>
+      </c>
+      <c r="H207" s="50"/>
+      <c r="I207" s="50"/>
+      <c r="J207" s="50"/>
+      <c r="K207" s="50"/>
+      <c r="L207" s="50"/>
+      <c r="M207" s="57"/>
     </row>
     <row r="208" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A208" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B208" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C208" s="8"/>
-      <c r="D208" s="63">
+      <c r="D208" s="62">
         <v>25</v>
       </c>
-      <c r="E208" s="63">
+      <c r="E208" s="62">
         <v>40</v>
       </c>
-      <c r="F208" s="74">
+      <c r="F208" s="73">
         <v>40</v>
       </c>
-      <c r="G208" s="51"/>
-[...5 lines deleted...]
-      <c r="M208" s="58"/>
+      <c r="G208" s="73">
+        <v>40</v>
+      </c>
+      <c r="H208" s="50"/>
+      <c r="I208" s="50"/>
+      <c r="J208" s="50"/>
+      <c r="K208" s="50"/>
+      <c r="L208" s="50"/>
+      <c r="M208" s="57"/>
     </row>
     <row r="209" spans="1:15" s="3" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
       <c r="A209" s="6" t="s">
         <v>67</v>
       </c>
       <c r="B209" s="8"/>
       <c r="C209" s="8"/>
       <c r="D209" s="8"/>
       <c r="E209" s="8"/>
-      <c r="F209" s="73"/>
-      <c r="G209" s="8"/>
+      <c r="F209" s="72"/>
+      <c r="G209" s="72"/>
       <c r="H209" s="8"/>
       <c r="I209" s="8"/>
       <c r="J209" s="8"/>
       <c r="K209" s="34"/>
       <c r="L209" s="34"/>
-      <c r="M209" s="60"/>
+      <c r="M209" s="59"/>
     </row>
     <row r="210" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A210" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B210" s="58">
+      <c r="B210" s="57">
         <v>60</v>
       </c>
       <c r="C210" s="8">
         <v>103</v>
       </c>
-      <c r="D210" s="63">
+      <c r="D210" s="62">
         <v>229</v>
       </c>
-      <c r="E210" s="63">
+      <c r="E210" s="62">
         <v>308</v>
       </c>
-      <c r="F210" s="74">
+      <c r="F210" s="73">
         <v>374</v>
       </c>
-      <c r="G210" s="51"/>
-[...5 lines deleted...]
-      <c r="M210" s="58"/>
+      <c r="G210" s="73">
+        <v>422</v>
+      </c>
+      <c r="H210" s="50"/>
+      <c r="I210" s="50"/>
+      <c r="J210" s="50"/>
+      <c r="K210" s="50"/>
+      <c r="L210" s="50"/>
+      <c r="M210" s="57"/>
     </row>
     <row r="211" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A211" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B211" s="58">
+      <c r="B211" s="57">
         <v>60</v>
       </c>
       <c r="C211" s="8">
         <v>103</v>
       </c>
-      <c r="D211" s="63">
+      <c r="D211" s="62">
         <v>229</v>
       </c>
-      <c r="E211" s="63">
+      <c r="E211" s="62">
         <v>308</v>
       </c>
-      <c r="F211" s="74">
+      <c r="F211" s="73">
         <v>374</v>
       </c>
-      <c r="G211" s="51"/>
-[...5 lines deleted...]
-      <c r="M211" s="58"/>
+      <c r="G211" s="73">
+        <v>422</v>
+      </c>
+      <c r="H211" s="50"/>
+      <c r="I211" s="50"/>
+      <c r="J211" s="50"/>
+      <c r="K211" s="50"/>
+      <c r="L211" s="50"/>
+      <c r="M211" s="57"/>
     </row>
     <row r="212" spans="1:15" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="6" t="s">
         <v>68</v>
       </c>
       <c r="B212" s="8"/>
       <c r="C212" s="8"/>
       <c r="D212" s="8"/>
       <c r="E212" s="8"/>
-      <c r="F212" s="73"/>
-      <c r="G212" s="8"/>
+      <c r="F212" s="72"/>
+      <c r="G212" s="72"/>
       <c r="H212" s="8"/>
       <c r="I212" s="8"/>
       <c r="J212" s="8"/>
       <c r="K212" s="8"/>
       <c r="L212" s="8"/>
       <c r="M212" s="11"/>
     </row>
     <row r="213" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A213" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B213" s="58">
+      <c r="B213" s="57">
         <v>162</v>
       </c>
       <c r="C213" s="48">
         <v>319</v>
       </c>
-      <c r="D213" s="63">
+      <c r="D213" s="62">
         <v>546</v>
       </c>
-      <c r="E213" s="63">
+      <c r="E213" s="62">
         <v>797</v>
       </c>
-      <c r="F213" s="74">
+      <c r="F213" s="73">
         <v>952</v>
       </c>
-      <c r="G213" s="52"/>
-[...5 lines deleted...]
-      <c r="M213" s="58"/>
+      <c r="G213" s="73">
+        <v>1393</v>
+      </c>
+      <c r="H213" s="50"/>
+      <c r="I213" s="51"/>
+      <c r="J213" s="50"/>
+      <c r="K213" s="50"/>
+      <c r="L213" s="50"/>
+      <c r="M213" s="57"/>
     </row>
     <row r="214" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A214" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="B214" s="61">
+      <c r="B214" s="60">
         <v>162</v>
       </c>
       <c r="C214" s="23">
         <v>319</v>
       </c>
-      <c r="D214" s="66">
+      <c r="D214" s="65">
         <v>546</v>
       </c>
-      <c r="E214" s="66">
+      <c r="E214" s="65">
         <v>797</v>
       </c>
-      <c r="F214" s="76">
+      <c r="F214" s="75">
         <v>952</v>
       </c>
-      <c r="G214" s="53"/>
-[...5 lines deleted...]
-      <c r="M214" s="61"/>
+      <c r="G214" s="75">
+        <v>1393</v>
+      </c>
+      <c r="H214" s="52"/>
+      <c r="I214" s="52"/>
+      <c r="J214" s="52"/>
+      <c r="K214" s="52"/>
+      <c r="L214" s="52"/>
+      <c r="M214" s="60"/>
       <c r="O214" s="19"/>
     </row>
     <row r="215" spans="1:15" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B215" s="25"/>
       <c r="C215" s="25"/>
       <c r="D215" s="25"/>
       <c r="E215" s="25"/>
       <c r="F215" s="25"/>
       <c r="G215" s="25"/>
       <c r="H215" s="26"/>
       <c r="I215" s="27"/>
       <c r="J215" s="27"/>
       <c r="K215" s="26"/>
       <c r="L215" s="27"/>
       <c r="M215" s="26"/>
     </row>
     <row r="216" spans="1:15" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A216" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B216" s="26"/>
       <c r="C216" s="26"/>
       <c r="D216" s="26"/>
       <c r="E216" s="26"/>
       <c r="F216" s="26"/>
       <c r="G216" s="26"/>
       <c r="H216" s="26"/>
       <c r="I216" s="27"/>
       <c r="J216" s="27"/>
       <c r="K216" s="26"/>
       <c r="L216" s="27"/>
       <c r="M216" s="26"/>
     </row>
     <row r="217" spans="1:15" s="28" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A217" s="78" t="s">
+      <c r="A217" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="B217" s="78"/>
-[...10 lines deleted...]
-      <c r="M217" s="79"/>
+      <c r="B217" s="77"/>
+      <c r="C217" s="77"/>
+      <c r="D217" s="77"/>
+      <c r="E217" s="77"/>
+      <c r="F217" s="77"/>
+      <c r="G217" s="77"/>
+      <c r="H217" s="77"/>
+      <c r="I217" s="77"/>
+      <c r="J217" s="78"/>
+      <c r="K217" s="78"/>
+      <c r="L217" s="78"/>
+      <c r="M217" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A217:M217"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
-      <vt:lpstr>'Лист 1'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>'2026'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>