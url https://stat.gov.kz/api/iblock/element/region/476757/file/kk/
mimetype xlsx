--- v4 (2026-08-07)
+++ v5 (2026-08-27)
@@ -1,64 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\07\07-каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCCF0D97-EACF-43F3-B3BD-93FF1DBE6E5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!$A:$A,'2026'!$4:$4</definedName>
   </definedNames>
-  <calcPr calcId="145621" refMode="R1C1"/>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="78">
   <si>
     <t/>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
@@ -239,61 +245,70 @@
     <t xml:space="preserve">Ауыл және орман шаруашылығына арналған өзге де тракторлар, дана      </t>
   </si>
   <si>
     <t>Он немесе одан көп адамды тасымалдауға арналған автомобильдер, дана</t>
   </si>
   <si>
     <t>Жүк автомобильдері дана</t>
   </si>
   <si>
     <t>Курчатов қалалық әкімшілігі</t>
   </si>
   <si>
     <t xml:space="preserve">Жаңасемей ауданы </t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
     <t>2026 жылғы Абай облысындағы өңдеу өнеркәсібінде өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t xml:space="preserve"> Мұнай өңдеу өнімдерінің жалпы көлемі, мың тонна</t>
   </si>
   <si>
     <t>Өңделмеген және жартылай өңделген немесе ұнтақ түріндегі күміс, кг</t>
+  </si>
+  <si>
+    <t>Тазартылған күнбағыс майы және оның фракциялары (химиялық жолмен түрлендірілмеген майлардан басқа), тонна</t>
+  </si>
+  <si>
+    <t>Өзге де дәнді дақылдардан жасалған жарма, ірі тартылған ұн және түйіршіктер мен өнімдер, тонна</t>
+  </si>
+  <si>
+    <t>Таңертеңгі ас үшін астық дақылдары және астық дақылдарының өзге де өнімдері, тонна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -354,50 +369,58 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -429,51 +452,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -648,64 +671,85 @@
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -723,118 +767,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -970,5779 +1048,6449 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:O217"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:O229"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B116" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="O21" sqref="O21"/>
+      <selection pane="bottomRight" activeCell="A124" sqref="A124"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="33.7109375" style="29" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="29" customWidth="1"/>
     <col min="3" max="5" width="13.7109375" style="29" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="29" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" style="29" customWidth="1"/>
     <col min="8" max="8" width="12" style="29" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="29" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="29" customWidth="1"/>
     <col min="11" max="11" width="13.5703125" style="29" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" style="29" customWidth="1"/>
     <col min="13" max="13" width="15.28515625" style="29" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:13" s="1" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="76" t="s">
+    <row r="2" spans="1:13" s="1" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A2" s="81" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="76"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="81"/>
+      <c r="M2" s="81"/>
+    </row>
+    <row r="3" spans="1:13" s="3" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
-    <row r="4" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="23.25" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="32" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="32" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="32" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="32" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="32" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" s="3" customFormat="1" ht="27.75" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="7"/>
       <c r="I5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="7"/>
     </row>
-    <row r="6" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="57">
         <v>1430</v>
       </c>
       <c r="C6" s="62">
         <v>3149</v>
       </c>
       <c r="D6" s="62">
         <v>4868</v>
       </c>
       <c r="E6" s="62">
         <v>6586</v>
       </c>
       <c r="F6" s="73">
         <v>8298</v>
       </c>
       <c r="G6" s="73">
         <v>10010</v>
       </c>
-      <c r="H6" s="50"/>
+      <c r="H6" s="73">
+        <v>11749</v>
+      </c>
       <c r="I6" s="50"/>
       <c r="J6" s="50"/>
       <c r="K6" s="50"/>
       <c r="L6" s="50"/>
       <c r="M6" s="57"/>
     </row>
-    <row r="7" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="57">
         <v>685</v>
       </c>
       <c r="C7" s="62">
         <v>1462</v>
       </c>
       <c r="D7" s="62">
         <v>2239</v>
       </c>
       <c r="E7" s="62">
         <v>3015</v>
       </c>
       <c r="F7" s="73">
         <v>3857</v>
       </c>
       <c r="G7" s="73">
         <v>4698</v>
       </c>
-      <c r="H7" s="50"/>
+      <c r="H7" s="73">
+        <v>5560</v>
+      </c>
       <c r="I7" s="50"/>
       <c r="J7" s="50"/>
       <c r="K7" s="50"/>
       <c r="L7" s="50"/>
       <c r="M7" s="57"/>
     </row>
-    <row r="8" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="3" customFormat="1">
       <c r="A8" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="57">
         <v>11</v>
       </c>
       <c r="C8" s="62">
         <v>22</v>
       </c>
       <c r="D8" s="62">
         <v>33</v>
       </c>
       <c r="E8" s="62">
         <v>44</v>
       </c>
       <c r="F8" s="73">
         <v>47</v>
       </c>
       <c r="G8" s="73">
         <v>50</v>
       </c>
-      <c r="H8" s="50"/>
+      <c r="H8" s="73">
+        <v>51</v>
+      </c>
       <c r="I8" s="50"/>
       <c r="J8" s="50"/>
       <c r="K8" s="50"/>
       <c r="L8" s="50"/>
       <c r="M8" s="57"/>
     </row>
-    <row r="9" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="40" t="s">
+    <row r="9" spans="1:13" s="79" customFormat="1">
+      <c r="A9" s="77" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="E9" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="F9" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="G9" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="H9" s="76">
+        <v>10</v>
+      </c>
+      <c r="I9" s="76"/>
+      <c r="J9" s="76"/>
+      <c r="K9" s="76"/>
+      <c r="L9" s="76"/>
+      <c r="M9" s="76"/>
+    </row>
+    <row r="10" spans="1:13" s="3" customFormat="1">
+      <c r="A10" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="57">
+      <c r="B10" s="57">
         <v>0</v>
       </c>
-      <c r="C9" s="62">
-[...27 lines deleted...]
-      </c>
       <c r="C10" s="62">
-        <v>1659</v>
+        <v>1</v>
       </c>
       <c r="D10" s="62">
-        <v>2586</v>
+        <v>1</v>
       </c>
       <c r="E10" s="62">
-        <v>3513</v>
+        <v>1</v>
       </c>
       <c r="F10" s="73">
-        <v>4378</v>
+        <v>1</v>
       </c>
       <c r="G10" s="73">
-        <v>5243</v>
-[...1 lines deleted...]
-      <c r="H10" s="50"/>
+        <v>2</v>
+      </c>
+      <c r="H10" s="73">
+        <v>2</v>
+      </c>
       <c r="I10" s="50"/>
       <c r="J10" s="50"/>
       <c r="K10" s="50"/>
       <c r="L10" s="50"/>
       <c r="M10" s="57"/>
     </row>
-    <row r="11" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="11" spans="1:13" s="3" customFormat="1">
+      <c r="A11" s="38" t="s">
+        <v>70</v>
       </c>
       <c r="B11" s="57">
-        <v>0</v>
+        <v>731</v>
       </c>
       <c r="C11" s="62">
-        <v>1</v>
+        <v>1659</v>
       </c>
       <c r="D11" s="62">
-        <v>1</v>
+        <v>2586</v>
       </c>
       <c r="E11" s="62">
-        <v>2</v>
+        <v>3513</v>
       </c>
       <c r="F11" s="73">
-        <v>2</v>
+        <v>4378</v>
       </c>
       <c r="G11" s="73">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="H11" s="50"/>
+        <v>5243</v>
+      </c>
+      <c r="H11" s="73">
+        <v>6109</v>
+      </c>
       <c r="I11" s="50"/>
       <c r="J11" s="50"/>
       <c r="K11" s="50"/>
       <c r="L11" s="50"/>
       <c r="M11" s="57"/>
     </row>
-    <row r="12" spans="1:13" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="12" spans="1:13" s="3" customFormat="1">
+      <c r="A12" s="40" t="s">
+        <v>23</v>
       </c>
       <c r="B12" s="57">
         <v>0</v>
       </c>
       <c r="C12" s="62">
         <v>1</v>
       </c>
       <c r="D12" s="62">
         <v>1</v>
       </c>
       <c r="E12" s="62">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F12" s="73">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G12" s="73">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H12" s="50"/>
+        <v>3</v>
+      </c>
+      <c r="H12" s="73">
+        <v>3</v>
+      </c>
       <c r="I12" s="50"/>
       <c r="J12" s="50"/>
       <c r="K12" s="50"/>
       <c r="L12" s="50"/>
       <c r="M12" s="57"/>
     </row>
-    <row r="13" spans="1:13" s="3" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="13" spans="1:13" s="3" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A13" s="31" t="s">
+        <v>24</v>
       </c>
       <c r="B13" s="57">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C13" s="62">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D13" s="62">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E13" s="62">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F13" s="73">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="G13" s="73">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H13" s="50"/>
+        <v>1</v>
+      </c>
+      <c r="H13" s="73">
+        <v>1</v>
+      </c>
       <c r="I13" s="50"/>
       <c r="J13" s="50"/>
       <c r="K13" s="50"/>
       <c r="L13" s="50"/>
       <c r="M13" s="57"/>
     </row>
-    <row r="14" spans="1:13" s="3" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="6" t="s">
+    <row r="14" spans="1:13" s="3" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A14" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="57">
+        <v>2</v>
+      </c>
+      <c r="C14" s="62">
+        <v>5</v>
+      </c>
+      <c r="D14" s="62">
+        <v>7</v>
+      </c>
+      <c r="E14" s="62">
+        <v>9</v>
+      </c>
+      <c r="F14" s="73">
+        <v>12</v>
+      </c>
+      <c r="G14" s="73">
+        <v>14</v>
+      </c>
+      <c r="H14" s="73">
+        <v>14</v>
+      </c>
+      <c r="I14" s="50"/>
+      <c r="J14" s="50"/>
+      <c r="K14" s="50"/>
+      <c r="L14" s="50"/>
+      <c r="M14" s="57"/>
+    </row>
+    <row r="15" spans="1:13" s="3" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A15" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="8"/>
-[...16 lines deleted...]
-      <c r="B15" s="57">
+      <c r="B15" s="8"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="53"/>
+      <c r="J15" s="54"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:13" s="3" customFormat="1" ht="12" customHeight="1">
+      <c r="A16" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="57">
         <v>15</v>
       </c>
-      <c r="C15" s="62">
+      <c r="C16" s="62">
         <v>32</v>
       </c>
-      <c r="D15" s="62">
+      <c r="D16" s="62">
         <v>48</v>
       </c>
-      <c r="E15" s="62">
+      <c r="E16" s="62">
         <v>64</v>
       </c>
-      <c r="F15" s="73">
+      <c r="F16" s="73">
         <v>71</v>
       </c>
-      <c r="G15" s="73">
+      <c r="G16" s="73">
         <v>77</v>
       </c>
-      <c r="H15" s="50"/>
-[...28 lines deleted...]
-      <c r="H16" s="50"/>
+      <c r="H16" s="73">
+        <v>89</v>
+      </c>
       <c r="I16" s="50"/>
       <c r="J16" s="50"/>
       <c r="K16" s="50"/>
       <c r="L16" s="50"/>
       <c r="M16" s="57"/>
     </row>
-    <row r="17" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>70</v>
+    <row r="17" spans="1:13" s="3" customFormat="1">
+      <c r="A17" s="31" t="s">
+        <v>18</v>
       </c>
       <c r="B17" s="57">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C17" s="62">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="D17" s="62">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="E17" s="62">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="F17" s="73">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="G17" s="73">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="H17" s="50"/>
+        <v>50</v>
+      </c>
+      <c r="H17" s="73">
+        <v>51</v>
+      </c>
       <c r="I17" s="50"/>
       <c r="J17" s="50"/>
       <c r="K17" s="50"/>
       <c r="L17" s="50"/>
       <c r="M17" s="57"/>
     </row>
-    <row r="18" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="G18" s="73">
+    <row r="18" spans="1:13" s="79" customFormat="1">
+      <c r="A18" s="77" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="E18" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="F18" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="G18" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="H18" s="76">
+        <v>10</v>
+      </c>
+      <c r="I18" s="76"/>
+      <c r="J18" s="76"/>
+      <c r="K18" s="76"/>
+      <c r="L18" s="76"/>
+      <c r="M18" s="76"/>
+    </row>
+    <row r="19" spans="1:13" s="3" customFormat="1">
+      <c r="A19" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="57">
+        <v>1</v>
+      </c>
+      <c r="C19" s="62">
         <v>3</v>
       </c>
-      <c r="H18" s="50"/>
-[...15 lines deleted...]
-      </c>
       <c r="D19" s="62">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E19" s="62">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F19" s="73">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="G19" s="73">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H19" s="50"/>
+        <v>9</v>
+      </c>
+      <c r="H19" s="73">
+        <v>10</v>
+      </c>
       <c r="I19" s="50"/>
       <c r="J19" s="50"/>
       <c r="K19" s="50"/>
       <c r="L19" s="50"/>
       <c r="M19" s="57"/>
     </row>
-    <row r="20" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="20" spans="1:13" s="3" customFormat="1">
+      <c r="A20" s="40" t="s">
+        <v>23</v>
       </c>
       <c r="B20" s="57">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="C20" s="62">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D20" s="62">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E20" s="62">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F20" s="73">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="G20" s="73">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H20" s="50"/>
+        <v>3</v>
+      </c>
+      <c r="H20" s="73">
+        <v>3</v>
+      </c>
       <c r="I20" s="50"/>
       <c r="J20" s="50"/>
       <c r="K20" s="50"/>
       <c r="L20" s="50"/>
       <c r="M20" s="57"/>
     </row>
-    <row r="21" spans="1:13" s="3" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-        <v>1</v>
+    <row r="21" spans="1:13" s="3" customFormat="1">
+      <c r="A21" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="57">
+        <v>0</v>
+      </c>
+      <c r="C21" s="62">
+        <v>1</v>
+      </c>
+      <c r="D21" s="62">
+        <v>1</v>
+      </c>
+      <c r="E21" s="62">
+        <v>1</v>
+      </c>
+      <c r="F21" s="73">
+        <v>1</v>
+      </c>
+      <c r="G21" s="73">
+        <v>1</v>
+      </c>
+      <c r="H21" s="73">
+        <v>1</v>
+      </c>
+      <c r="I21" s="50"/>
+      <c r="J21" s="50"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="57"/>
+    </row>
+    <row r="22" spans="1:13" s="3" customFormat="1">
+      <c r="A22" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="57">
+        <v>2</v>
+      </c>
+      <c r="C22" s="62">
+        <v>5</v>
       </c>
       <c r="D22" s="62">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E22" s="62">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F22" s="73">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G22" s="73">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H22" s="50"/>
+        <v>14</v>
+      </c>
+      <c r="H22" s="73">
+        <v>14</v>
+      </c>
       <c r="I22" s="50"/>
       <c r="J22" s="50"/>
       <c r="K22" s="50"/>
       <c r="L22" s="50"/>
       <c r="M22" s="57"/>
     </row>
-    <row r="23" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-        <v>70</v>
+    <row r="23" spans="1:13" s="3" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A23" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="72"/>
+      <c r="G23" s="72"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="54"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+    </row>
+    <row r="24" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A24" s="31" t="s">
+        <v>2</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="8">
         <v>1</v>
       </c>
       <c r="D24" s="62">
         <v>1</v>
       </c>
       <c r="E24" s="62">
         <v>2</v>
       </c>
       <c r="F24" s="73">
         <v>2</v>
       </c>
       <c r="G24" s="73">
         <v>2</v>
       </c>
-      <c r="H24" s="50"/>
+      <c r="H24" s="73">
+        <v>2</v>
+      </c>
       <c r="I24" s="50"/>
       <c r="J24" s="50"/>
       <c r="K24" s="50"/>
       <c r="L24" s="50"/>
       <c r="M24" s="57"/>
     </row>
-    <row r="25" spans="1:13" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-        <v>369</v>
+    <row r="25" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A25" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="F25" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="G25" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="H25" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="I25" s="50"/>
+      <c r="J25" s="50"/>
+      <c r="K25" s="50"/>
+      <c r="L25" s="50"/>
+      <c r="M25" s="57"/>
+    </row>
+    <row r="26" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A26" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>1</v>
       </c>
       <c r="C26" s="8">
-        <v>803</v>
+        <v>1</v>
       </c>
       <c r="D26" s="62">
-        <v>1236</v>
+        <v>1</v>
       </c>
       <c r="E26" s="62">
-        <v>1670</v>
+        <v>2</v>
       </c>
       <c r="F26" s="73">
-        <v>2187</v>
+        <v>2</v>
       </c>
       <c r="G26" s="73">
-        <v>2704</v>
-[...1 lines deleted...]
-      <c r="H26" s="50"/>
+        <v>2</v>
+      </c>
+      <c r="H26" s="73">
+        <v>2</v>
+      </c>
       <c r="I26" s="50"/>
       <c r="J26" s="50"/>
       <c r="K26" s="50"/>
       <c r="L26" s="50"/>
       <c r="M26" s="57"/>
     </row>
-    <row r="27" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-        <v>70</v>
+    <row r="27" spans="1:13" s="3" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A27" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="18"/>
+    </row>
+    <row r="28" spans="1:13" s="3" customFormat="1">
+      <c r="A28" s="31" t="s">
+        <v>2</v>
       </c>
       <c r="B28" s="57">
-        <v>183</v>
+        <v>369</v>
       </c>
       <c r="C28" s="8">
-        <v>338</v>
+        <v>803</v>
       </c>
       <c r="D28" s="62">
-        <v>494</v>
+        <v>1236</v>
       </c>
       <c r="E28" s="62">
-        <v>650</v>
+        <v>1670</v>
       </c>
       <c r="F28" s="73">
-        <v>812</v>
+        <v>2187</v>
       </c>
       <c r="G28" s="73">
-        <v>974</v>
-[...1 lines deleted...]
-      <c r="H28" s="50"/>
+        <v>2704</v>
+      </c>
+      <c r="H28" s="73">
+        <v>3222</v>
+      </c>
       <c r="I28" s="50"/>
       <c r="J28" s="50"/>
       <c r="K28" s="50"/>
       <c r="L28" s="50"/>
       <c r="M28" s="57"/>
     </row>
-    <row r="29" spans="1:13" s="3" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="I29" s="7"/>
+    <row r="29" spans="1:13" s="3" customFormat="1">
+      <c r="A29" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="57">
+        <v>186</v>
+      </c>
+      <c r="C29" s="8">
+        <v>464</v>
+      </c>
+      <c r="D29" s="62">
+        <v>742</v>
+      </c>
+      <c r="E29" s="62">
+        <v>1020</v>
+      </c>
+      <c r="F29" s="73">
+        <v>1375</v>
+      </c>
+      <c r="G29" s="73">
+        <v>1730</v>
+      </c>
+      <c r="H29" s="73">
+        <v>2085</v>
+      </c>
+      <c r="I29" s="50"/>
       <c r="J29" s="50"/>
       <c r="K29" s="50"/>
-      <c r="L29" s="7"/>
-[...4 lines deleted...]
-        <v>2</v>
+      <c r="L29" s="50"/>
+      <c r="M29" s="57"/>
+    </row>
+    <row r="30" spans="1:13" s="3" customFormat="1">
+      <c r="A30" s="38" t="s">
+        <v>70</v>
       </c>
       <c r="B30" s="57">
-        <v>964</v>
+        <v>183</v>
       </c>
       <c r="C30" s="8">
-        <v>2142</v>
+        <v>338</v>
       </c>
       <c r="D30" s="62">
-        <v>3320</v>
+        <v>494</v>
       </c>
       <c r="E30" s="62">
-        <v>4498</v>
+        <v>650</v>
       </c>
       <c r="F30" s="73">
-        <v>5594</v>
+        <v>812</v>
       </c>
       <c r="G30" s="73">
-        <v>6689</v>
-[...1 lines deleted...]
-      <c r="H30" s="50"/>
+        <v>974</v>
+      </c>
+      <c r="H30" s="73">
+        <v>1136</v>
+      </c>
       <c r="I30" s="50"/>
       <c r="J30" s="50"/>
       <c r="K30" s="50"/>
       <c r="L30" s="50"/>
       <c r="M30" s="57"/>
     </row>
-    <row r="31" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="I31" s="50"/>
+    <row r="31" spans="1:13" s="3" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A31" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
       <c r="J31" s="50"/>
       <c r="K31" s="50"/>
-      <c r="L31" s="50"/>
-[...4 lines deleted...]
-        <v>70</v>
+      <c r="L31" s="7"/>
+      <c r="M31" s="18"/>
+    </row>
+    <row r="32" spans="1:13" s="3" customFormat="1">
+      <c r="A32" s="31" t="s">
+        <v>2</v>
       </c>
       <c r="B32" s="57">
-        <v>522</v>
+        <v>964</v>
       </c>
       <c r="C32" s="8">
-        <v>1264</v>
+        <v>2142</v>
       </c>
       <c r="D32" s="62">
-        <v>2006</v>
+        <v>3320</v>
       </c>
       <c r="E32" s="62">
-        <v>2749</v>
+        <v>4498</v>
       </c>
       <c r="F32" s="73">
-        <v>3421</v>
+        <v>5594</v>
       </c>
       <c r="G32" s="73">
-        <v>4093</v>
-[...1 lines deleted...]
-      <c r="H32" s="50"/>
+        <v>6689</v>
+      </c>
+      <c r="H32" s="73">
+        <v>7806</v>
+      </c>
       <c r="I32" s="50"/>
       <c r="J32" s="50"/>
       <c r="K32" s="50"/>
       <c r="L32" s="50"/>
       <c r="M32" s="57"/>
     </row>
-    <row r="33" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-        <v>2</v>
+    <row r="33" spans="1:13" s="3" customFormat="1">
+      <c r="A33" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="57">
+        <v>443</v>
+      </c>
+      <c r="C33" s="8">
+        <v>878</v>
+      </c>
+      <c r="D33" s="62">
+        <v>1314</v>
+      </c>
+      <c r="E33" s="62">
+        <v>1749</v>
+      </c>
+      <c r="F33" s="73">
+        <v>2173</v>
+      </c>
+      <c r="G33" s="73">
+        <v>2597</v>
+      </c>
+      <c r="H33" s="73">
+        <v>3041</v>
+      </c>
+      <c r="I33" s="50"/>
+      <c r="J33" s="50"/>
+      <c r="K33" s="50"/>
+      <c r="L33" s="50"/>
+      <c r="M33" s="57"/>
+    </row>
+    <row r="34" spans="1:13" s="3" customFormat="1">
+      <c r="A34" s="38" t="s">
+        <v>70</v>
       </c>
       <c r="B34" s="57">
-        <v>133</v>
+        <v>522</v>
       </c>
       <c r="C34" s="8">
-        <v>303</v>
+        <v>1264</v>
       </c>
       <c r="D34" s="62">
-        <v>481</v>
+        <v>2006</v>
       </c>
       <c r="E34" s="62">
-        <v>716</v>
+        <v>2749</v>
       </c>
       <c r="F34" s="73">
-        <v>907</v>
+        <v>3421</v>
       </c>
       <c r="G34" s="73">
-        <v>1107</v>
-[...1 lines deleted...]
-      <c r="H34" s="50"/>
+        <v>4093</v>
+      </c>
+      <c r="H34" s="73">
+        <v>4765</v>
+      </c>
       <c r="I34" s="50"/>
       <c r="J34" s="50"/>
       <c r="K34" s="50"/>
       <c r="L34" s="50"/>
       <c r="M34" s="57"/>
     </row>
-    <row r="35" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-        <v>21</v>
+    <row r="35" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1">
+      <c r="A35" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="8"/>
+    </row>
+    <row r="36" spans="1:13" s="3" customFormat="1">
+      <c r="A36" s="31" t="s">
+        <v>2</v>
       </c>
       <c r="B36" s="57">
-        <v>3</v>
+        <v>133</v>
       </c>
       <c r="C36" s="8">
-        <v>5</v>
+        <v>303</v>
       </c>
       <c r="D36" s="62">
-        <v>8</v>
+        <v>481</v>
       </c>
       <c r="E36" s="62">
-        <v>10</v>
+        <v>716</v>
       </c>
       <c r="F36" s="73">
-        <v>13</v>
+        <v>907</v>
       </c>
       <c r="G36" s="73">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="H36" s="50"/>
+        <v>1107</v>
+      </c>
+      <c r="H36" s="73">
+        <v>1322</v>
+      </c>
       <c r="I36" s="50"/>
       <c r="J36" s="50"/>
       <c r="K36" s="50"/>
       <c r="L36" s="50"/>
       <c r="M36" s="57"/>
     </row>
-    <row r="37" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:13" s="3" customFormat="1">
       <c r="A37" s="31" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B37" s="57">
-        <v>1</v>
+        <v>130</v>
       </c>
       <c r="C37" s="8">
-        <v>2</v>
+        <v>296</v>
       </c>
       <c r="D37" s="62">
-        <v>3</v>
+        <v>471</v>
       </c>
       <c r="E37" s="62">
-        <v>4</v>
+        <v>702</v>
       </c>
       <c r="F37" s="73">
-        <v>5</v>
+        <v>890</v>
       </c>
       <c r="G37" s="73">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H37" s="50"/>
+        <v>1086</v>
+      </c>
+      <c r="H37" s="73">
+        <v>1299</v>
+      </c>
       <c r="I37" s="50"/>
       <c r="J37" s="50"/>
       <c r="K37" s="50"/>
       <c r="L37" s="50"/>
       <c r="M37" s="57"/>
     </row>
-    <row r="38" spans="1:13" s="3" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-    <row r="39" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:13" s="3" customFormat="1">
+      <c r="A38" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="57">
+        <v>3</v>
+      </c>
+      <c r="C38" s="8">
+        <v>5</v>
+      </c>
+      <c r="D38" s="62">
+        <v>8</v>
+      </c>
+      <c r="E38" s="62">
+        <v>10</v>
+      </c>
+      <c r="F38" s="73">
+        <v>13</v>
+      </c>
+      <c r="G38" s="73">
+        <v>15</v>
+      </c>
+      <c r="H38" s="73">
+        <v>17</v>
+      </c>
+      <c r="I38" s="50"/>
+      <c r="J38" s="50"/>
+      <c r="K38" s="50"/>
+      <c r="L38" s="50"/>
+      <c r="M38" s="57"/>
+    </row>
+    <row r="39" spans="1:13" s="3" customFormat="1">
       <c r="A39" s="31" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B39" s="10">
+        <v>22</v>
+      </c>
+      <c r="B39" s="57">
         <v>1</v>
       </c>
       <c r="C39" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D39" s="62">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E39" s="62">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F39" s="73">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G39" s="73">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H39" s="50"/>
+        <v>6</v>
+      </c>
+      <c r="H39" s="73">
+        <v>6</v>
+      </c>
       <c r="I39" s="50"/>
       <c r="J39" s="50"/>
       <c r="K39" s="50"/>
       <c r="L39" s="50"/>
       <c r="M39" s="57"/>
     </row>
-    <row r="40" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="31" t="s">
+    <row r="40" spans="1:13" s="3" customFormat="1" ht="57" customHeight="1">
+      <c r="A40" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="11"/>
+      <c r="L40" s="8"/>
+      <c r="M40" s="18"/>
+    </row>
+    <row r="41" spans="1:13" s="3" customFormat="1">
+      <c r="A41" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B41" s="10">
+        <v>1</v>
+      </c>
+      <c r="C41" s="8">
+        <v>1</v>
+      </c>
+      <c r="D41" s="62">
+        <v>1</v>
+      </c>
+      <c r="E41" s="62">
+        <v>1</v>
+      </c>
+      <c r="F41" s="73">
+        <v>1</v>
+      </c>
+      <c r="G41" s="73">
+        <v>2</v>
+      </c>
+      <c r="H41" s="73">
+        <v>2</v>
+      </c>
+      <c r="I41" s="50"/>
+      <c r="J41" s="50"/>
+      <c r="K41" s="50"/>
+      <c r="L41" s="50"/>
+      <c r="M41" s="57"/>
+    </row>
+    <row r="42" spans="1:13" s="3" customFormat="1">
+      <c r="A42" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B40" s="10">
-[...46 lines deleted...]
-        <v>15874</v>
+      <c r="B42" s="10">
+        <v>1</v>
       </c>
       <c r="C42" s="8">
-        <v>34619</v>
+        <v>1</v>
       </c>
       <c r="D42" s="62">
-        <v>56784</v>
+        <v>1</v>
       </c>
       <c r="E42" s="62">
-        <v>79242</v>
+        <v>1</v>
       </c>
       <c r="F42" s="73">
-        <v>102088</v>
+        <v>1</v>
       </c>
       <c r="G42" s="73">
-        <v>121817</v>
-[...1 lines deleted...]
-      <c r="H42" s="50"/>
+        <v>2</v>
+      </c>
+      <c r="H42" s="73">
+        <v>2</v>
+      </c>
       <c r="I42" s="50"/>
       <c r="J42" s="50"/>
       <c r="K42" s="50"/>
       <c r="L42" s="50"/>
       <c r="M42" s="57"/>
     </row>
-    <row r="43" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-        <v>22</v>
+    <row r="43" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A43" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" s="8"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="72"/>
+      <c r="G43" s="72"/>
+      <c r="H43" s="8"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="8"/>
+      <c r="K43" s="8"/>
+      <c r="L43" s="8"/>
+      <c r="M43" s="11"/>
+    </row>
+    <row r="44" spans="1:13" s="3" customFormat="1">
+      <c r="A44" s="31" t="s">
+        <v>2</v>
       </c>
       <c r="B44" s="57">
-        <v>363</v>
+        <v>15874</v>
       </c>
       <c r="C44" s="8">
-        <v>858</v>
+        <v>34619</v>
       </c>
       <c r="D44" s="62">
-        <v>1353</v>
+        <v>56784</v>
       </c>
       <c r="E44" s="62">
-        <v>1848</v>
+        <v>79242</v>
       </c>
       <c r="F44" s="73">
-        <v>2181</v>
+        <v>102088</v>
       </c>
       <c r="G44" s="73">
-        <v>2513</v>
-[...1 lines deleted...]
-      <c r="H44" s="50"/>
+        <v>121817</v>
+      </c>
+      <c r="H44" s="73">
+        <v>139452</v>
+      </c>
       <c r="I44" s="50"/>
       <c r="J44" s="50"/>
       <c r="K44" s="50"/>
       <c r="L44" s="50"/>
       <c r="M44" s="57"/>
     </row>
-    <row r="45" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="45" spans="1:13" s="3" customFormat="1">
+      <c r="A45" s="31" t="s">
+        <v>26</v>
       </c>
       <c r="B45" s="57">
-        <v>13</v>
+        <v>15498</v>
       </c>
       <c r="C45" s="8">
-        <v>1875</v>
+        <v>31886</v>
       </c>
       <c r="D45" s="62">
-        <v>3738</v>
+        <v>51693</v>
       </c>
       <c r="E45" s="62">
-        <v>5601</v>
+        <v>71793</v>
       </c>
       <c r="F45" s="73">
-        <v>7218</v>
+        <v>92689</v>
       </c>
       <c r="G45" s="73">
-        <v>8835</v>
-[...1 lines deleted...]
-      <c r="H45" s="50"/>
+        <v>110468</v>
+      </c>
+      <c r="H45" s="73">
+        <v>126164</v>
+      </c>
       <c r="I45" s="50"/>
       <c r="J45" s="50"/>
       <c r="K45" s="50"/>
       <c r="L45" s="50"/>
       <c r="M45" s="57"/>
     </row>
-    <row r="46" spans="1:13" s="3" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-        <v>2</v>
+    <row r="46" spans="1:13" s="3" customFormat="1">
+      <c r="A46" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="B46" s="57">
+        <v>363</v>
+      </c>
+      <c r="C46" s="8">
+        <v>858</v>
+      </c>
+      <c r="D46" s="62">
+        <v>1353</v>
+      </c>
+      <c r="E46" s="62">
+        <v>1848</v>
+      </c>
+      <c r="F46" s="73">
+        <v>2181</v>
+      </c>
+      <c r="G46" s="73">
+        <v>2513</v>
+      </c>
+      <c r="H46" s="73">
+        <v>2845</v>
+      </c>
+      <c r="I46" s="50"/>
+      <c r="J46" s="50"/>
+      <c r="K46" s="50"/>
+      <c r="L46" s="50"/>
+      <c r="M46" s="57"/>
+    </row>
+    <row r="47" spans="1:13" s="3" customFormat="1">
+      <c r="A47" s="37" t="s">
+        <v>25</v>
       </c>
       <c r="B47" s="57">
-        <v>15826</v>
+        <v>13</v>
       </c>
       <c r="C47" s="8">
-        <v>32543</v>
+        <v>1875</v>
       </c>
       <c r="D47" s="62">
-        <v>52668</v>
+        <v>3738</v>
       </c>
       <c r="E47" s="62">
-        <v>73085</v>
+        <v>5601</v>
       </c>
       <c r="F47" s="73">
-        <v>93283</v>
+        <v>7218</v>
       </c>
       <c r="G47" s="73">
-        <v>110510</v>
-[...1 lines deleted...]
-      <c r="H47" s="50"/>
+        <v>8835</v>
+      </c>
+      <c r="H47" s="73">
+        <v>10443</v>
+      </c>
       <c r="I47" s="50"/>
       <c r="J47" s="50"/>
       <c r="K47" s="50"/>
       <c r="L47" s="50"/>
       <c r="M47" s="57"/>
     </row>
-    <row r="48" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-        <v>22</v>
+    <row r="48" spans="1:13" s="3" customFormat="1" ht="21" customHeight="1">
+      <c r="A48" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="8"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="18"/>
+    </row>
+    <row r="49" spans="1:13" s="3" customFormat="1">
+      <c r="A49" s="31" t="s">
+        <v>2</v>
       </c>
       <c r="B49" s="57">
-        <v>363</v>
+        <v>15826</v>
       </c>
       <c r="C49" s="8">
-        <v>858</v>
+        <v>32543</v>
       </c>
       <c r="D49" s="62">
-        <v>1353</v>
+        <v>52668</v>
       </c>
       <c r="E49" s="62">
-        <v>1848</v>
+        <v>73085</v>
       </c>
       <c r="F49" s="73">
-        <v>2181</v>
+        <v>93283</v>
       </c>
       <c r="G49" s="73">
-        <v>2513</v>
-[...1 lines deleted...]
-      <c r="H49" s="50"/>
+        <v>110510</v>
+      </c>
+      <c r="H49" s="73">
+        <v>126129</v>
+      </c>
       <c r="I49" s="50"/>
       <c r="J49" s="50"/>
       <c r="K49" s="50"/>
       <c r="L49" s="50"/>
       <c r="M49" s="57"/>
     </row>
-    <row r="50" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="50" spans="1:13" s="3" customFormat="1">
+      <c r="A50" s="31" t="s">
+        <v>26</v>
       </c>
       <c r="B50" s="57">
-        <v>13</v>
+        <v>15450</v>
       </c>
       <c r="C50" s="8">
-        <v>1875</v>
+        <v>29810</v>
       </c>
       <c r="D50" s="62">
-        <v>3738</v>
+        <v>47577</v>
       </c>
       <c r="E50" s="62">
-        <v>5601</v>
+        <v>65636</v>
       </c>
       <c r="F50" s="73">
-        <v>7218</v>
+        <v>83884</v>
       </c>
       <c r="G50" s="73">
-        <v>8835</v>
-[...1 lines deleted...]
-      <c r="H50" s="50"/>
+        <v>99161</v>
+      </c>
+      <c r="H50" s="73">
+        <v>112841</v>
+      </c>
       <c r="I50" s="50"/>
       <c r="J50" s="50"/>
       <c r="K50" s="50"/>
       <c r="L50" s="50"/>
       <c r="M50" s="57"/>
     </row>
-    <row r="51" spans="1:13" s="3" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-        <v>2</v>
+    <row r="51" spans="1:13" s="3" customFormat="1">
+      <c r="A51" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="B51" s="57">
+        <v>363</v>
+      </c>
+      <c r="C51" s="8">
+        <v>858</v>
+      </c>
+      <c r="D51" s="62">
+        <v>1353</v>
+      </c>
+      <c r="E51" s="62">
+        <v>1848</v>
+      </c>
+      <c r="F51" s="73">
+        <v>2181</v>
+      </c>
+      <c r="G51" s="73">
+        <v>2513</v>
+      </c>
+      <c r="H51" s="73">
+        <v>2845</v>
+      </c>
+      <c r="I51" s="50"/>
+      <c r="J51" s="50"/>
+      <c r="K51" s="50"/>
+      <c r="L51" s="50"/>
+      <c r="M51" s="57"/>
+    </row>
+    <row r="52" spans="1:13" s="3" customFormat="1">
+      <c r="A52" s="37" t="s">
+        <v>25</v>
       </c>
       <c r="B52" s="57">
-        <v>513</v>
+        <v>13</v>
       </c>
       <c r="C52" s="8">
-        <v>973</v>
+        <v>1875</v>
       </c>
       <c r="D52" s="62">
-        <v>1433</v>
+        <v>3738</v>
       </c>
       <c r="E52" s="62">
-        <v>1894</v>
+        <v>5601</v>
       </c>
       <c r="F52" s="73">
-        <v>2304</v>
+        <v>7218</v>
       </c>
       <c r="G52" s="73">
-        <v>2714</v>
-[...1 lines deleted...]
-      <c r="H52" s="50"/>
+        <v>8835</v>
+      </c>
+      <c r="H52" s="73">
+        <v>10443</v>
+      </c>
       <c r="I52" s="50"/>
       <c r="J52" s="50"/>
       <c r="K52" s="50"/>
       <c r="L52" s="50"/>
       <c r="M52" s="57"/>
     </row>
-    <row r="53" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H53" s="50"/>
+    <row r="53" spans="1:13" s="71" customFormat="1" ht="45" customHeight="1">
+      <c r="A53" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B53" s="57"/>
+      <c r="C53" s="72"/>
+      <c r="D53" s="62"/>
+      <c r="E53" s="62"/>
+      <c r="F53" s="73"/>
+      <c r="G53" s="73"/>
+      <c r="H53" s="73"/>
       <c r="I53" s="50"/>
       <c r="J53" s="50"/>
       <c r="K53" s="50"/>
       <c r="L53" s="50"/>
       <c r="M53" s="57"/>
     </row>
-    <row r="54" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H54" s="50"/>
+    <row r="54" spans="1:13" s="71" customFormat="1">
+      <c r="A54" s="84" t="s">
+        <v>2</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F54" s="76">
+        <v>1127</v>
+      </c>
+      <c r="G54" s="76">
+        <v>2136</v>
+      </c>
+      <c r="H54" s="76">
+        <v>2649</v>
+      </c>
       <c r="I54" s="50"/>
       <c r="J54" s="50"/>
       <c r="K54" s="50"/>
       <c r="L54" s="50"/>
       <c r="M54" s="57"/>
     </row>
-    <row r="55" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H55" s="50"/>
+    <row r="55" spans="1:13" s="71" customFormat="1">
+      <c r="A55" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="F55" s="76">
+        <v>1127</v>
+      </c>
+      <c r="G55" s="76">
+        <v>2136</v>
+      </c>
+      <c r="H55" s="76">
+        <v>2649</v>
+      </c>
       <c r="I55" s="50"/>
       <c r="J55" s="50"/>
       <c r="K55" s="50"/>
       <c r="L55" s="50"/>
       <c r="M55" s="57"/>
     </row>
-    <row r="56" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-    <row r="57" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A56" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B56" s="7"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="11"/>
+      <c r="I56" s="11"/>
+      <c r="J56" s="11"/>
+      <c r="K56" s="8"/>
+      <c r="L56" s="11"/>
+      <c r="M56" s="18"/>
+    </row>
+    <row r="57" spans="1:13" s="3" customFormat="1">
       <c r="A57" s="31" t="s">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="B57" s="57">
-        <v>65</v>
+        <v>513</v>
       </c>
       <c r="C57" s="8">
-        <v>131</v>
+        <v>973</v>
       </c>
       <c r="D57" s="62">
-        <v>197</v>
+        <v>1433</v>
       </c>
       <c r="E57" s="62">
-        <v>263</v>
+        <v>1894</v>
       </c>
       <c r="F57" s="73">
-        <v>309</v>
+        <v>2304</v>
       </c>
       <c r="G57" s="73">
-        <v>355</v>
-[...1 lines deleted...]
-      <c r="H57" s="50"/>
+        <v>2714</v>
+      </c>
+      <c r="H57" s="73">
+        <v>3183</v>
+      </c>
       <c r="I57" s="50"/>
       <c r="J57" s="50"/>
       <c r="K57" s="50"/>
       <c r="L57" s="50"/>
       <c r="M57" s="57"/>
     </row>
-    <row r="58" spans="1:13" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-    <row r="59" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:13" s="3" customFormat="1">
+      <c r="A58" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B58" s="57">
+        <v>7</v>
+      </c>
+      <c r="C58" s="8">
+        <v>15</v>
+      </c>
+      <c r="D58" s="62">
+        <v>23</v>
+      </c>
+      <c r="E58" s="62">
+        <v>30</v>
+      </c>
+      <c r="F58" s="73">
+        <v>40</v>
+      </c>
+      <c r="G58" s="73">
+        <v>49</v>
+      </c>
+      <c r="H58" s="73">
+        <v>58</v>
+      </c>
+      <c r="I58" s="50"/>
+      <c r="J58" s="50"/>
+      <c r="K58" s="50"/>
+      <c r="L58" s="50"/>
+      <c r="M58" s="57"/>
+    </row>
+    <row r="59" spans="1:13" s="3" customFormat="1">
       <c r="A59" s="31" t="s">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="B59" s="57">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="C59" s="8">
-        <v>39</v>
+        <v>2</v>
       </c>
       <c r="D59" s="62">
-        <v>58</v>
+        <v>3</v>
       </c>
       <c r="E59" s="62">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="F59" s="73">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="G59" s="73">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="H59" s="50"/>
+        <v>6</v>
+      </c>
+      <c r="H59" s="73">
+        <v>7</v>
+      </c>
       <c r="I59" s="50"/>
       <c r="J59" s="50"/>
       <c r="K59" s="50"/>
       <c r="L59" s="50"/>
       <c r="M59" s="57"/>
     </row>
-    <row r="60" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="60" spans="1:13" s="3" customFormat="1">
+      <c r="A60" s="39" t="s">
+        <v>21</v>
       </c>
       <c r="B60" s="57">
-        <v>4</v>
+        <v>74</v>
       </c>
       <c r="C60" s="8">
-        <v>6</v>
+        <v>147</v>
       </c>
       <c r="D60" s="62">
-        <v>8</v>
+        <v>221</v>
       </c>
       <c r="E60" s="62">
-        <v>11</v>
+        <v>295</v>
       </c>
       <c r="F60" s="73">
-        <v>14</v>
+        <v>368</v>
       </c>
       <c r="G60" s="73">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="H60" s="50"/>
+        <v>442</v>
+      </c>
+      <c r="H60" s="73">
+        <v>575</v>
+      </c>
       <c r="I60" s="50"/>
       <c r="J60" s="50"/>
       <c r="K60" s="50"/>
       <c r="L60" s="50"/>
       <c r="M60" s="57"/>
     </row>
-    <row r="61" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="61" spans="1:13" s="3" customFormat="1">
+      <c r="A61" s="31" t="s">
+        <v>24</v>
       </c>
       <c r="B61" s="57">
-        <v>0</v>
+        <v>366</v>
       </c>
       <c r="C61" s="8">
-        <v>0</v>
+        <v>678</v>
       </c>
       <c r="D61" s="62">
-        <v>0</v>
+        <v>990</v>
       </c>
       <c r="E61" s="62">
-        <v>0</v>
+        <v>1302</v>
       </c>
       <c r="F61" s="73">
-        <v>0</v>
+        <v>1582</v>
       </c>
       <c r="G61" s="73">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H61" s="50"/>
+        <v>1862</v>
+      </c>
+      <c r="H61" s="73">
+        <v>2141</v>
+      </c>
       <c r="I61" s="50"/>
       <c r="J61" s="50"/>
       <c r="K61" s="50"/>
       <c r="L61" s="50"/>
       <c r="M61" s="57"/>
     </row>
-    <row r="62" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="62" spans="1:13" s="3" customFormat="1">
+      <c r="A62" s="31" t="s">
+        <v>25</v>
       </c>
       <c r="B62" s="57">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="C62" s="8">
-        <v>22</v>
+        <v>131</v>
       </c>
       <c r="D62" s="62">
-        <v>32</v>
+        <v>197</v>
       </c>
       <c r="E62" s="62">
-        <v>43</v>
+        <v>263</v>
       </c>
       <c r="F62" s="73">
-        <v>54</v>
+        <v>309</v>
       </c>
       <c r="G62" s="73">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="H62" s="50"/>
+        <v>355</v>
+      </c>
+      <c r="H62" s="73">
+        <v>401</v>
+      </c>
       <c r="I62" s="50"/>
       <c r="J62" s="50"/>
       <c r="K62" s="50"/>
       <c r="L62" s="50"/>
       <c r="M62" s="57"/>
     </row>
-    <row r="63" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-    <row r="64" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:13" s="3" customFormat="1" ht="30" customHeight="1">
+      <c r="A63" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B63" s="7"/>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+      <c r="J63" s="54"/>
+      <c r="K63" s="8"/>
+      <c r="L63" s="8"/>
+      <c r="M63" s="8"/>
+    </row>
+    <row r="64" spans="1:13" s="3" customFormat="1">
       <c r="A64" s="31" t="s">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="B64" s="57">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C64" s="8">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D64" s="62">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="E64" s="62">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="F64" s="73">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="G64" s="73">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="H64" s="50"/>
+        <v>119</v>
+      </c>
+      <c r="H64" s="73">
+        <v>138</v>
+      </c>
       <c r="I64" s="50"/>
       <c r="J64" s="50"/>
       <c r="K64" s="50"/>
       <c r="L64" s="50"/>
       <c r="M64" s="57"/>
     </row>
-    <row r="65" spans="1:13" s="3" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-        <v>2</v>
+    <row r="65" spans="1:13" s="3" customFormat="1">
+      <c r="A65" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B65" s="57">
+        <v>4</v>
+      </c>
+      <c r="C65" s="8">
+        <v>6</v>
+      </c>
+      <c r="D65" s="62">
+        <v>8</v>
+      </c>
+      <c r="E65" s="62">
+        <v>11</v>
+      </c>
+      <c r="F65" s="73">
+        <v>14</v>
+      </c>
+      <c r="G65" s="73">
+        <v>17</v>
+      </c>
+      <c r="H65" s="73">
+        <v>20</v>
+      </c>
+      <c r="I65" s="50"/>
+      <c r="J65" s="50"/>
+      <c r="K65" s="50"/>
+      <c r="L65" s="50"/>
+      <c r="M65" s="57"/>
+    </row>
+    <row r="66" spans="1:13" s="3" customFormat="1">
+      <c r="A66" s="44" t="s">
+        <v>20</v>
       </c>
       <c r="B66" s="57">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="C66" s="8">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="D66" s="62">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="E66" s="62">
-        <v>128</v>
+        <v>0</v>
       </c>
       <c r="F66" s="73">
-        <v>160</v>
+        <v>0</v>
       </c>
       <c r="G66" s="73">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="H66" s="50"/>
+        <v>1</v>
+      </c>
+      <c r="H66" s="73">
+        <v>1</v>
+      </c>
       <c r="I66" s="50"/>
       <c r="J66" s="50"/>
       <c r="K66" s="50"/>
       <c r="L66" s="50"/>
       <c r="M66" s="57"/>
     </row>
-    <row r="67" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="67" spans="1:13" s="3" customFormat="1">
+      <c r="A67" s="39" t="s">
+        <v>21</v>
       </c>
       <c r="B67" s="57">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="C67" s="8">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="D67" s="62">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="E67" s="62">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="F67" s="73">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="G67" s="73">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H67" s="50"/>
+        <v>65</v>
+      </c>
+      <c r="H67" s="73">
+        <v>74</v>
+      </c>
       <c r="I67" s="50"/>
       <c r="J67" s="50"/>
       <c r="K67" s="50"/>
       <c r="L67" s="50"/>
       <c r="M67" s="57"/>
     </row>
-    <row r="68" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="68" spans="1:13" s="3" customFormat="1">
+      <c r="A68" s="44" t="s">
+        <v>24</v>
       </c>
       <c r="B68" s="57">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="C68" s="8">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="D68" s="62">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="E68" s="62">
-        <v>61</v>
+        <v>0</v>
       </c>
       <c r="F68" s="73">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="G68" s="73">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="H68" s="50"/>
+        <v>1</v>
+      </c>
+      <c r="H68" s="73">
+        <v>1</v>
+      </c>
       <c r="I68" s="50"/>
       <c r="J68" s="50"/>
       <c r="K68" s="50"/>
       <c r="L68" s="50"/>
       <c r="M68" s="57"/>
     </row>
-    <row r="69" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:13" s="3" customFormat="1">
       <c r="A69" s="31" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B69" s="57">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C69" s="8">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D69" s="62">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E69" s="62">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F69" s="73">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="G69" s="73">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="H69" s="50"/>
+        <v>37</v>
+      </c>
+      <c r="H69" s="73">
+        <v>43</v>
+      </c>
       <c r="I69" s="50"/>
       <c r="J69" s="50"/>
       <c r="K69" s="50"/>
       <c r="L69" s="50"/>
       <c r="M69" s="57"/>
     </row>
-    <row r="70" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="31" t="s">
+    <row r="70" spans="1:13" s="3" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A70" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="11"/>
+      <c r="I70" s="11"/>
+      <c r="J70" s="54"/>
+      <c r="K70" s="8"/>
+      <c r="L70" s="8"/>
+      <c r="M70" s="8"/>
+    </row>
+    <row r="71" spans="1:13" s="3" customFormat="1">
+      <c r="A71" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="57">
+        <v>30</v>
+      </c>
+      <c r="C71" s="8">
+        <v>63</v>
+      </c>
+      <c r="D71" s="62">
+        <v>95</v>
+      </c>
+      <c r="E71" s="62">
+        <v>128</v>
+      </c>
+      <c r="F71" s="73">
+        <v>160</v>
+      </c>
+      <c r="G71" s="73">
+        <v>193</v>
+      </c>
+      <c r="H71" s="73">
+        <v>221</v>
+      </c>
+      <c r="I71" s="50"/>
+      <c r="J71" s="50"/>
+      <c r="K71" s="50"/>
+      <c r="L71" s="50"/>
+      <c r="M71" s="57"/>
+    </row>
+    <row r="72" spans="1:13" s="3" customFormat="1">
+      <c r="A72" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B72" s="57">
+        <v>1</v>
+      </c>
+      <c r="C72" s="8">
+        <v>5</v>
+      </c>
+      <c r="D72" s="62">
+        <v>9</v>
+      </c>
+      <c r="E72" s="62">
+        <v>13</v>
+      </c>
+      <c r="F72" s="73">
+        <v>17</v>
+      </c>
+      <c r="G72" s="73">
+        <v>21</v>
+      </c>
+      <c r="H72" s="73">
         <v>25</v>
       </c>
-      <c r="B70" s="57">
-[...63 lines deleted...]
-      <c r="H72" s="50"/>
       <c r="I72" s="50"/>
       <c r="J72" s="50"/>
       <c r="K72" s="50"/>
       <c r="L72" s="50"/>
       <c r="M72" s="57"/>
     </row>
-    <row r="73" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="73" spans="1:13" s="3" customFormat="1">
+      <c r="A73" s="39" t="s">
+        <v>21</v>
       </c>
       <c r="B73" s="57">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="C73" s="8">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="D73" s="62">
-        <v>3</v>
+        <v>46</v>
       </c>
       <c r="E73" s="62">
-        <v>4</v>
+        <v>61</v>
       </c>
       <c r="F73" s="73">
-        <v>5</v>
+        <v>76</v>
       </c>
       <c r="G73" s="73">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="H73" s="50"/>
+        <v>91</v>
+      </c>
+      <c r="H73" s="73">
+        <v>104</v>
+      </c>
       <c r="I73" s="50"/>
       <c r="J73" s="50"/>
       <c r="K73" s="50"/>
       <c r="L73" s="50"/>
       <c r="M73" s="57"/>
     </row>
-    <row r="74" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="39" t="s">
+    <row r="74" spans="1:13" s="3" customFormat="1">
+      <c r="A74" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B74" s="57">
+        <v>4</v>
+      </c>
+      <c r="C74" s="8">
+        <v>7</v>
+      </c>
+      <c r="D74" s="62">
+        <v>11</v>
+      </c>
+      <c r="E74" s="62">
+        <v>14</v>
+      </c>
+      <c r="F74" s="73">
+        <v>18</v>
+      </c>
+      <c r="G74" s="73">
         <v>21</v>
       </c>
-      <c r="B74" s="57">
-[...17 lines deleted...]
-      <c r="H74" s="50"/>
+      <c r="H74" s="73">
+        <v>22</v>
+      </c>
       <c r="I74" s="50"/>
       <c r="J74" s="50"/>
       <c r="K74" s="50"/>
       <c r="L74" s="50"/>
       <c r="M74" s="57"/>
     </row>
-    <row r="75" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="75" spans="1:13" s="3" customFormat="1">
+      <c r="A75" s="31" t="s">
+        <v>25</v>
       </c>
       <c r="B75" s="57">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C75" s="8">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D75" s="62">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="E75" s="62">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F75" s="73">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="G75" s="73">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="H75" s="50"/>
+        <v>60</v>
+      </c>
+      <c r="H75" s="73">
+        <v>70</v>
+      </c>
       <c r="I75" s="50"/>
       <c r="J75" s="50"/>
       <c r="K75" s="50"/>
       <c r="L75" s="50"/>
       <c r="M75" s="57"/>
     </row>
-    <row r="76" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...47 lines deleted...]
-        <v>2</v>
+    <row r="76" spans="1:13" s="3" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A76" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B76" s="7"/>
+      <c r="C76" s="7"/>
+      <c r="D76" s="7"/>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="7"/>
+      <c r="J76" s="7"/>
+      <c r="K76" s="8"/>
+      <c r="L76" s="7"/>
+      <c r="M76" s="18"/>
+    </row>
+    <row r="77" spans="1:13" s="3" customFormat="1">
+      <c r="A77" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B77" s="57">
+        <v>27</v>
+      </c>
+      <c r="C77" s="8">
+        <v>55</v>
+      </c>
+      <c r="D77" s="62">
+        <v>83</v>
+      </c>
+      <c r="E77" s="62">
+        <v>111</v>
+      </c>
+      <c r="F77" s="73">
+        <v>139</v>
+      </c>
+      <c r="G77" s="73">
+        <v>167</v>
+      </c>
+      <c r="H77" s="73">
+        <v>191</v>
+      </c>
+      <c r="I77" s="50"/>
+      <c r="J77" s="50"/>
+      <c r="K77" s="50"/>
+      <c r="L77" s="50"/>
+      <c r="M77" s="57"/>
+    </row>
+    <row r="78" spans="1:13" s="3" customFormat="1">
+      <c r="A78" s="31" t="s">
+        <v>26</v>
       </c>
       <c r="B78" s="57">
+        <v>1</v>
+      </c>
+      <c r="C78" s="8">
+        <v>2</v>
+      </c>
+      <c r="D78" s="62">
         <v>3</v>
       </c>
-      <c r="C78" s="8">
+      <c r="E78" s="62">
+        <v>4</v>
+      </c>
+      <c r="F78" s="73">
         <v>5</v>
       </c>
-      <c r="D78" s="62">
-[...7 lines deleted...]
-      </c>
       <c r="G78" s="73">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="H78" s="50"/>
+        <v>6</v>
+      </c>
+      <c r="H78" s="73">
+        <v>8</v>
+      </c>
       <c r="I78" s="50"/>
       <c r="J78" s="50"/>
       <c r="K78" s="50"/>
       <c r="L78" s="50"/>
       <c r="M78" s="57"/>
     </row>
-    <row r="79" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="79" spans="1:13" s="3" customFormat="1">
+      <c r="A79" s="39" t="s">
+        <v>21</v>
       </c>
       <c r="B79" s="57">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="C79" s="8">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="D79" s="62">
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="E79" s="62">
-        <v>2</v>
+        <v>54</v>
       </c>
       <c r="F79" s="73">
-        <v>2</v>
+        <v>67</v>
       </c>
       <c r="G79" s="73">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="H79" s="50"/>
+        <v>81</v>
+      </c>
+      <c r="H79" s="73">
+        <v>93</v>
+      </c>
       <c r="I79" s="50"/>
       <c r="J79" s="50"/>
       <c r="K79" s="50"/>
       <c r="L79" s="50"/>
       <c r="M79" s="57"/>
     </row>
-    <row r="80" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:13" s="3" customFormat="1">
       <c r="A80" s="39" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B80" s="57">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C80" s="8">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D80" s="62">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="E80" s="62">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F80" s="73">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="G80" s="73">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="H80" s="50"/>
+        <v>20</v>
+      </c>
+      <c r="H80" s="73">
+        <v>20</v>
+      </c>
       <c r="I80" s="50"/>
       <c r="J80" s="50"/>
       <c r="K80" s="50"/>
       <c r="L80" s="50"/>
       <c r="M80" s="57"/>
     </row>
-    <row r="81" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:13" s="3" customFormat="1">
       <c r="A81" s="31" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B81" s="57">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="C81" s="8">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="D81" s="62">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="E81" s="62">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="F81" s="73">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="G81" s="73">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H81" s="50"/>
+        <v>60</v>
+      </c>
+      <c r="H81" s="73">
+        <v>70</v>
+      </c>
       <c r="I81" s="50"/>
       <c r="J81" s="50"/>
       <c r="K81" s="50"/>
       <c r="L81" s="50"/>
       <c r="M81" s="57"/>
     </row>
-    <row r="82" spans="1:13" s="3" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:13" s="3" customFormat="1" ht="57.75" customHeight="1">
       <c r="A82" s="12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="7"/>
       <c r="D82" s="7"/>
       <c r="E82" s="7"/>
       <c r="F82" s="7"/>
       <c r="G82" s="7"/>
       <c r="H82" s="7"/>
       <c r="I82" s="7"/>
-      <c r="J82" s="50"/>
-      <c r="K82" s="50"/>
+      <c r="J82" s="54"/>
+      <c r="K82" s="8"/>
       <c r="L82" s="8"/>
       <c r="M82" s="8"/>
     </row>
-    <row r="83" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:13" s="3" customFormat="1">
       <c r="A83" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B83" s="10" t="s">
-        <v>1</v>
+      <c r="B83" s="57">
+        <v>3</v>
       </c>
       <c r="C83" s="8">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D83" s="62">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E83" s="62">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F83" s="73">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G83" s="73">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="H83" s="50"/>
+        <v>14</v>
+      </c>
+      <c r="H83" s="73">
+        <v>15</v>
+      </c>
       <c r="I83" s="50"/>
       <c r="J83" s="50"/>
       <c r="K83" s="50"/>
       <c r="L83" s="50"/>
       <c r="M83" s="57"/>
     </row>
-    <row r="84" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:13" s="3" customFormat="1">
       <c r="A84" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B84" s="8" t="s">
+      <c r="B84" s="57">
         <v>1</v>
       </c>
       <c r="C84" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D84" s="62">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E84" s="62">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F84" s="73">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="G84" s="73">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="H84" s="50"/>
+        <v>2</v>
+      </c>
+      <c r="H84" s="73">
+        <v>2</v>
+      </c>
       <c r="I84" s="50"/>
       <c r="J84" s="50"/>
       <c r="K84" s="50"/>
       <c r="L84" s="50"/>
       <c r="M84" s="57"/>
     </row>
-    <row r="85" spans="1:13" s="3" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-    <row r="86" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:13" s="3" customFormat="1">
+      <c r="A85" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B85" s="57">
+        <v>2</v>
+      </c>
+      <c r="C85" s="8">
+        <v>4</v>
+      </c>
+      <c r="D85" s="62">
+        <v>5</v>
+      </c>
+      <c r="E85" s="62">
+        <v>7</v>
+      </c>
+      <c r="F85" s="73">
+        <v>9</v>
+      </c>
+      <c r="G85" s="73">
+        <v>11</v>
+      </c>
+      <c r="H85" s="73">
+        <v>11</v>
+      </c>
+      <c r="I85" s="50"/>
+      <c r="J85" s="50"/>
+      <c r="K85" s="50"/>
+      <c r="L85" s="50"/>
+      <c r="M85" s="57"/>
+    </row>
+    <row r="86" spans="1:13" s="3" customFormat="1">
       <c r="A86" s="31" t="s">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="B86" s="57">
-        <v>4674</v>
+        <v>0</v>
       </c>
       <c r="C86" s="8">
-        <v>11987</v>
+        <v>0</v>
       </c>
       <c r="D86" s="62">
-        <v>19522</v>
+        <v>1</v>
       </c>
       <c r="E86" s="62">
-        <v>25443</v>
+        <v>1</v>
       </c>
       <c r="F86" s="73">
-        <v>30250</v>
+        <v>1</v>
       </c>
       <c r="G86" s="73">
-        <v>37866</v>
-[...1 lines deleted...]
-      <c r="H86" s="50"/>
+        <v>1</v>
+      </c>
+      <c r="H86" s="73">
+        <v>1</v>
+      </c>
       <c r="I86" s="50"/>
       <c r="J86" s="50"/>
       <c r="K86" s="50"/>
       <c r="L86" s="50"/>
       <c r="M86" s="57"/>
     </row>
-    <row r="87" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="I87" s="50"/>
+    <row r="87" spans="1:13" s="3" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A87" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B87" s="7"/>
+      <c r="C87" s="7"/>
+      <c r="D87" s="7"/>
+      <c r="E87" s="7"/>
+      <c r="F87" s="7"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="7"/>
+      <c r="I87" s="7"/>
       <c r="J87" s="50"/>
       <c r="K87" s="50"/>
-      <c r="L87" s="50"/>
-[...7 lines deleted...]
-        <v>21</v>
+      <c r="L87" s="8"/>
+      <c r="M87" s="8"/>
+    </row>
+    <row r="88" spans="1:13" s="3" customFormat="1">
+      <c r="A88" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>1</v>
       </c>
       <c r="C88" s="8">
-        <v>42</v>
+        <v>2</v>
       </c>
       <c r="D88" s="62">
-        <v>62</v>
+        <v>5</v>
       </c>
       <c r="E88" s="62">
-        <v>83</v>
+        <v>7</v>
       </c>
       <c r="F88" s="73">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="G88" s="73">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="H88" s="50"/>
+        <v>12</v>
+      </c>
+      <c r="H88" s="73">
+        <v>15</v>
+      </c>
       <c r="I88" s="50"/>
       <c r="J88" s="50"/>
       <c r="K88" s="50"/>
       <c r="L88" s="50"/>
       <c r="M88" s="57"/>
     </row>
-    <row r="89" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:13" s="3" customFormat="1">
       <c r="A89" s="31" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>26</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>1</v>
       </c>
       <c r="C89" s="8">
-        <v>41</v>
+        <v>2</v>
       </c>
       <c r="D89" s="62">
-        <v>62</v>
+        <v>5</v>
       </c>
       <c r="E89" s="62">
-        <v>83</v>
+        <v>7</v>
       </c>
       <c r="F89" s="73">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="G89" s="73">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="H89" s="50"/>
+        <v>12</v>
+      </c>
+      <c r="H89" s="73">
+        <v>15</v>
+      </c>
       <c r="I89" s="50"/>
       <c r="J89" s="50"/>
       <c r="K89" s="50"/>
       <c r="L89" s="50"/>
       <c r="M89" s="57"/>
     </row>
-    <row r="90" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-    <row r="91" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:13" s="3" customFormat="1" ht="45.75" customHeight="1">
+      <c r="A90" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B90" s="7"/>
+      <c r="C90" s="7"/>
+      <c r="D90" s="7"/>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
+      <c r="I90" s="7"/>
+      <c r="J90" s="54"/>
+      <c r="K90" s="8"/>
+      <c r="L90" s="8"/>
+      <c r="M90" s="8"/>
+    </row>
+    <row r="91" spans="1:13" s="3" customFormat="1">
       <c r="A91" s="31" t="s">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="B91" s="57">
-        <v>26</v>
+        <v>4674</v>
       </c>
       <c r="C91" s="8">
-        <v>51</v>
+        <v>11987</v>
       </c>
       <c r="D91" s="62">
-        <v>77</v>
+        <v>19522</v>
       </c>
       <c r="E91" s="62">
-        <v>102</v>
+        <v>25443</v>
       </c>
       <c r="F91" s="73">
-        <v>128</v>
+        <v>30250</v>
       </c>
       <c r="G91" s="73">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="H91" s="50"/>
+        <v>37866</v>
+      </c>
+      <c r="H91" s="73">
+        <v>40658</v>
+      </c>
       <c r="I91" s="50"/>
       <c r="J91" s="50"/>
       <c r="K91" s="50"/>
       <c r="L91" s="50"/>
       <c r="M91" s="57"/>
     </row>
-    <row r="92" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="92" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A92" s="31" t="s">
+        <v>26</v>
       </c>
       <c r="B92" s="57">
-        <v>5</v>
+        <v>4357</v>
       </c>
       <c r="C92" s="8">
-        <v>9</v>
+        <v>11352</v>
       </c>
       <c r="D92" s="62">
-        <v>14</v>
+        <v>18568</v>
       </c>
       <c r="E92" s="62">
-        <v>18</v>
+        <v>24171</v>
       </c>
       <c r="F92" s="73">
-        <v>23</v>
+        <v>28651</v>
       </c>
       <c r="G92" s="73">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H92" s="50"/>
+        <v>35939</v>
+      </c>
+      <c r="H92" s="73">
+        <v>38526</v>
+      </c>
       <c r="I92" s="50"/>
       <c r="J92" s="50"/>
       <c r="K92" s="50"/>
       <c r="L92" s="50"/>
       <c r="M92" s="57"/>
     </row>
-    <row r="93" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="93" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A93" s="39" t="s">
+        <v>69</v>
       </c>
       <c r="B93" s="57">
+        <v>21</v>
+      </c>
+      <c r="C93" s="8">
         <v>42</v>
       </c>
-      <c r="C93" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="D93" s="62">
-        <v>126</v>
+        <v>62</v>
       </c>
       <c r="E93" s="62">
-        <v>168</v>
+        <v>83</v>
       </c>
       <c r="F93" s="73">
-        <v>220</v>
+        <v>104</v>
       </c>
       <c r="G93" s="73">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="H93" s="50"/>
+        <v>125</v>
+      </c>
+      <c r="H93" s="73">
+        <v>130</v>
+      </c>
       <c r="I93" s="50"/>
       <c r="J93" s="50"/>
       <c r="K93" s="50"/>
       <c r="L93" s="50"/>
       <c r="M93" s="57"/>
     </row>
-    <row r="94" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A94" s="31" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B94" s="57">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="C94" s="8">
-        <v>88</v>
+        <v>41</v>
       </c>
       <c r="D94" s="62">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="E94" s="62">
-        <v>177</v>
+        <v>83</v>
       </c>
       <c r="F94" s="73">
-        <v>221</v>
+        <v>103</v>
       </c>
       <c r="G94" s="73">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="H94" s="50"/>
+        <v>124</v>
+      </c>
+      <c r="H94" s="73">
+        <v>131</v>
+      </c>
       <c r="I94" s="50"/>
       <c r="J94" s="50"/>
       <c r="K94" s="50"/>
       <c r="L94" s="50"/>
       <c r="M94" s="57"/>
     </row>
-    <row r="95" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A95" s="31" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B95" s="57">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C95" s="8">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D95" s="62">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="E95" s="62">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="F95" s="73">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="G95" s="73">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="H95" s="50"/>
+        <v>137</v>
+      </c>
+      <c r="H95" s="73">
+        <v>156</v>
+      </c>
       <c r="I95" s="50"/>
       <c r="J95" s="50"/>
       <c r="K95" s="50"/>
       <c r="L95" s="50"/>
       <c r="M95" s="57"/>
     </row>
-    <row r="96" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>71</v>
+    <row r="96" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A96" s="31" t="s">
+        <v>20</v>
       </c>
       <c r="B96" s="57">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="C96" s="8">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="D96" s="62">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="E96" s="62">
-        <v>164</v>
+        <v>102</v>
       </c>
       <c r="F96" s="73">
-        <v>205</v>
+        <v>128</v>
       </c>
       <c r="G96" s="73">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="H96" s="50"/>
+        <v>153</v>
+      </c>
+      <c r="H96" s="73">
+        <v>223</v>
+      </c>
       <c r="I96" s="50"/>
       <c r="J96" s="50"/>
       <c r="K96" s="50"/>
       <c r="L96" s="50"/>
       <c r="M96" s="57"/>
     </row>
-    <row r="97" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>25</v>
+    <row r="97" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A97" s="39" t="s">
+        <v>21</v>
       </c>
       <c r="B97" s="57">
-        <v>72</v>
+        <v>5</v>
       </c>
       <c r="C97" s="8">
-        <v>145</v>
+        <v>9</v>
       </c>
       <c r="D97" s="62">
-        <v>217</v>
+        <v>14</v>
       </c>
       <c r="E97" s="62">
-        <v>289</v>
+        <v>18</v>
       </c>
       <c r="F97" s="73">
-        <v>361</v>
+        <v>23</v>
       </c>
       <c r="G97" s="73">
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="H97" s="50"/>
+        <v>28</v>
+      </c>
+      <c r="H97" s="73">
+        <v>28</v>
+      </c>
       <c r="I97" s="50"/>
       <c r="J97" s="50"/>
       <c r="K97" s="50"/>
       <c r="L97" s="50"/>
       <c r="M97" s="57"/>
     </row>
-    <row r="98" spans="1:13" s="3" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-        <v>2</v>
+    <row r="98" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A98" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B98" s="57">
+        <v>42</v>
+      </c>
+      <c r="C98" s="8">
+        <v>84</v>
+      </c>
+      <c r="D98" s="62">
+        <v>126</v>
+      </c>
+      <c r="E98" s="62">
+        <v>168</v>
+      </c>
+      <c r="F98" s="73">
+        <v>220</v>
+      </c>
+      <c r="G98" s="73">
+        <v>272</v>
+      </c>
+      <c r="H98" s="73">
+        <v>298</v>
+      </c>
+      <c r="I98" s="50"/>
+      <c r="J98" s="50"/>
+      <c r="K98" s="50"/>
+      <c r="L98" s="50"/>
+      <c r="M98" s="57"/>
+    </row>
+    <row r="99" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A99" s="31" t="s">
+        <v>23</v>
       </c>
       <c r="B99" s="57">
-        <v>4012</v>
+        <v>44</v>
       </c>
       <c r="C99" s="8">
-        <v>10696</v>
+        <v>88</v>
       </c>
       <c r="D99" s="62">
-        <v>17601</v>
+        <v>133</v>
       </c>
       <c r="E99" s="62">
-        <v>22900</v>
+        <v>177</v>
       </c>
       <c r="F99" s="73">
-        <v>27112</v>
+        <v>221</v>
       </c>
       <c r="G99" s="73">
-        <v>34145</v>
-[...1 lines deleted...]
-      <c r="H99" s="50"/>
+        <v>265</v>
+      </c>
+      <c r="H99" s="73">
+        <v>265</v>
+      </c>
       <c r="I99" s="50"/>
       <c r="J99" s="50"/>
       <c r="K99" s="50"/>
       <c r="L99" s="50"/>
       <c r="M99" s="57"/>
     </row>
-    <row r="100" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A100" s="31" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B100" s="57">
-        <v>4012</v>
+        <v>24</v>
       </c>
       <c r="C100" s="8">
-        <v>10695</v>
+        <v>49</v>
       </c>
       <c r="D100" s="62">
-        <v>17599</v>
+        <v>73</v>
       </c>
       <c r="E100" s="62">
-        <v>22898</v>
+        <v>97</v>
       </c>
       <c r="F100" s="73">
-        <v>27099</v>
+        <v>121</v>
       </c>
       <c r="G100" s="73">
-        <v>34123</v>
-[...1 lines deleted...]
-      <c r="H100" s="50"/>
+        <v>145</v>
+      </c>
+      <c r="H100" s="73">
+        <v>170</v>
+      </c>
       <c r="I100" s="50"/>
       <c r="J100" s="50"/>
       <c r="K100" s="50"/>
       <c r="L100" s="50"/>
       <c r="M100" s="57"/>
     </row>
-    <row r="101" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>1</v>
+    <row r="101" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A101" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B101" s="57">
+        <v>41</v>
+      </c>
+      <c r="C101" s="8">
+        <v>82</v>
+      </c>
+      <c r="D101" s="62">
+        <v>123</v>
+      </c>
+      <c r="E101" s="62">
+        <v>164</v>
       </c>
       <c r="F101" s="73">
-        <v>10</v>
+        <v>205</v>
       </c>
       <c r="G101" s="73">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="H101" s="50"/>
+        <v>246</v>
+      </c>
+      <c r="H101" s="73">
+        <v>250</v>
+      </c>
       <c r="I101" s="50"/>
       <c r="J101" s="50"/>
       <c r="K101" s="50"/>
       <c r="L101" s="50"/>
       <c r="M101" s="57"/>
     </row>
-    <row r="102" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A102" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B102" s="8">
-        <v>1</v>
+      <c r="B102" s="57">
+        <v>72</v>
       </c>
       <c r="C102" s="8">
-        <v>1</v>
+        <v>145</v>
       </c>
       <c r="D102" s="62">
-        <v>2</v>
+        <v>217</v>
       </c>
       <c r="E102" s="62">
-        <v>2</v>
+        <v>289</v>
       </c>
       <c r="F102" s="73">
-        <v>3</v>
+        <v>361</v>
       </c>
       <c r="G102" s="73">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="H102" s="50"/>
+        <v>434</v>
+      </c>
+      <c r="H102" s="73">
+        <v>482</v>
+      </c>
       <c r="I102" s="50"/>
       <c r="J102" s="50"/>
       <c r="K102" s="50"/>
       <c r="L102" s="50"/>
       <c r="M102" s="57"/>
     </row>
-    <row r="103" spans="1:13" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:13" s="3" customFormat="1" ht="42.75" customHeight="1">
       <c r="A103" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="7"/>
       <c r="D103" s="7"/>
       <c r="E103" s="7"/>
       <c r="F103" s="7"/>
       <c r="G103" s="7"/>
       <c r="H103" s="7"/>
-      <c r="I103" s="7"/>
-      <c r="J103" s="54"/>
+      <c r="I103" s="11"/>
+      <c r="J103" s="8"/>
       <c r="K103" s="8"/>
       <c r="L103" s="8"/>
       <c r="M103" s="8"/>
     </row>
-    <row r="104" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="31" t="s">
+    <row r="104" spans="1:13" s="3" customFormat="1">
+      <c r="A104" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B104" s="57">
-        <v>662</v>
+        <v>4012</v>
       </c>
       <c r="C104" s="8">
-        <v>1291</v>
+        <v>10696</v>
       </c>
       <c r="D104" s="62">
-        <v>1922</v>
+        <v>17601</v>
       </c>
       <c r="E104" s="62">
-        <v>2544</v>
+        <v>22900</v>
       </c>
       <c r="F104" s="73">
-        <v>3139</v>
+        <v>27112</v>
       </c>
       <c r="G104" s="73">
-        <v>3720</v>
-[...1 lines deleted...]
-      <c r="H104" s="50"/>
+        <v>34145</v>
+      </c>
+      <c r="H104" s="73">
+        <v>36490</v>
+      </c>
       <c r="I104" s="50"/>
       <c r="J104" s="50"/>
       <c r="K104" s="50"/>
       <c r="L104" s="50"/>
       <c r="M104" s="57"/>
     </row>
-    <row r="105" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:13" s="3" customFormat="1">
       <c r="A105" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B105" s="57">
-        <v>345</v>
+        <v>4012</v>
       </c>
       <c r="C105" s="8">
-        <v>656</v>
+        <v>10695</v>
       </c>
       <c r="D105" s="62">
-        <v>969</v>
+        <v>17599</v>
       </c>
       <c r="E105" s="62">
-        <v>1274</v>
+        <v>22898</v>
       </c>
       <c r="F105" s="73">
-        <v>1551</v>
+        <v>27099</v>
       </c>
       <c r="G105" s="73">
-        <v>1816</v>
-[...1 lines deleted...]
-      <c r="H105" s="50"/>
+        <v>34123</v>
+      </c>
+      <c r="H105" s="73">
+        <v>36457</v>
+      </c>
       <c r="I105" s="50"/>
       <c r="J105" s="50"/>
       <c r="K105" s="50"/>
       <c r="L105" s="50"/>
       <c r="M105" s="57"/>
     </row>
-    <row r="106" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>83</v>
+    <row r="106" spans="1:13" s="3" customFormat="1">
+      <c r="A106" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E106" s="8" t="s">
+        <v>1</v>
       </c>
       <c r="F106" s="73">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="G106" s="73">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="H106" s="50"/>
+        <v>19</v>
+      </c>
+      <c r="H106" s="73">
+        <v>29</v>
+      </c>
       <c r="I106" s="50"/>
       <c r="J106" s="50"/>
       <c r="K106" s="50"/>
       <c r="L106" s="50"/>
       <c r="M106" s="57"/>
     </row>
-    <row r="107" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:13" s="3" customFormat="1">
       <c r="A107" s="31" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>25</v>
+      </c>
+      <c r="B107" s="8">
+        <v>1</v>
       </c>
       <c r="C107" s="8">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="D107" s="62">
-        <v>62</v>
+        <v>2</v>
       </c>
       <c r="E107" s="62">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="F107" s="73">
-        <v>103</v>
+        <v>3</v>
       </c>
       <c r="G107" s="73">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="H107" s="50"/>
+        <v>3</v>
+      </c>
+      <c r="H107" s="73">
+        <v>4</v>
+      </c>
       <c r="I107" s="50"/>
       <c r="J107" s="50"/>
       <c r="K107" s="50"/>
       <c r="L107" s="50"/>
       <c r="M107" s="57"/>
     </row>
-    <row r="108" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-    <row r="109" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:13" s="3" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A108" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B108" s="7"/>
+      <c r="C108" s="7"/>
+      <c r="D108" s="7"/>
+      <c r="E108" s="7"/>
+      <c r="F108" s="7"/>
+      <c r="G108" s="7"/>
+      <c r="H108" s="7"/>
+      <c r="I108" s="7"/>
+      <c r="J108" s="54"/>
+      <c r="K108" s="8"/>
+      <c r="L108" s="8"/>
+      <c r="M108" s="8"/>
+    </row>
+    <row r="109" spans="1:13" s="3" customFormat="1">
       <c r="A109" s="31" t="s">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="B109" s="57">
-        <v>26</v>
+        <v>662</v>
       </c>
       <c r="C109" s="8">
-        <v>51</v>
+        <v>1291</v>
       </c>
       <c r="D109" s="62">
-        <v>77</v>
+        <v>1922</v>
       </c>
       <c r="E109" s="62">
-        <v>102</v>
+        <v>2544</v>
       </c>
       <c r="F109" s="73">
-        <v>128</v>
+        <v>3139</v>
       </c>
       <c r="G109" s="73">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="H109" s="50"/>
+        <v>3720</v>
+      </c>
+      <c r="H109" s="73">
+        <v>4169</v>
+      </c>
       <c r="I109" s="50"/>
       <c r="J109" s="50"/>
       <c r="K109" s="50"/>
       <c r="L109" s="50"/>
       <c r="M109" s="57"/>
     </row>
-    <row r="110" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="110" spans="1:13" s="3" customFormat="1">
+      <c r="A110" s="31" t="s">
+        <v>26</v>
       </c>
       <c r="B110" s="57">
-        <v>5</v>
+        <v>345</v>
       </c>
       <c r="C110" s="8">
-        <v>9</v>
+        <v>656</v>
       </c>
       <c r="D110" s="62">
-        <v>14</v>
+        <v>969</v>
       </c>
       <c r="E110" s="62">
-        <v>18</v>
+        <v>1274</v>
       </c>
       <c r="F110" s="73">
-        <v>23</v>
+        <v>1551</v>
       </c>
       <c r="G110" s="73">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H110" s="50"/>
+        <v>1816</v>
+      </c>
+      <c r="H110" s="73">
+        <v>2069</v>
+      </c>
       <c r="I110" s="50"/>
       <c r="J110" s="50"/>
       <c r="K110" s="50"/>
       <c r="L110" s="50"/>
       <c r="M110" s="57"/>
     </row>
-    <row r="111" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="111" spans="1:13" s="3" customFormat="1">
+      <c r="A111" s="39" t="s">
+        <v>69</v>
       </c>
       <c r="B111" s="57">
+        <v>21</v>
+      </c>
+      <c r="C111" s="8">
         <v>42</v>
       </c>
-      <c r="C111" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="D111" s="62">
-        <v>126</v>
+        <v>62</v>
       </c>
       <c r="E111" s="62">
-        <v>168</v>
+        <v>83</v>
       </c>
       <c r="F111" s="73">
-        <v>210</v>
+        <v>104</v>
       </c>
       <c r="G111" s="73">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="H111" s="50"/>
+        <v>125</v>
+      </c>
+      <c r="H111" s="73">
+        <v>130</v>
+      </c>
       <c r="I111" s="50"/>
       <c r="J111" s="50"/>
       <c r="K111" s="50"/>
       <c r="L111" s="50"/>
       <c r="M111" s="57"/>
     </row>
-    <row r="112" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:13" s="3" customFormat="1">
       <c r="A112" s="31" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B112" s="57">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="C112" s="8">
-        <v>88</v>
+        <v>41</v>
       </c>
       <c r="D112" s="62">
-        <v>133</v>
+        <v>62</v>
       </c>
       <c r="E112" s="62">
-        <v>177</v>
+        <v>83</v>
       </c>
       <c r="F112" s="73">
-        <v>221</v>
+        <v>103</v>
       </c>
       <c r="G112" s="73">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="H112" s="50"/>
+        <v>124</v>
+      </c>
+      <c r="H112" s="73">
+        <v>131</v>
+      </c>
       <c r="I112" s="50"/>
       <c r="J112" s="50"/>
       <c r="K112" s="50"/>
       <c r="L112" s="50"/>
       <c r="M112" s="57"/>
     </row>
-    <row r="113" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:13" s="3" customFormat="1">
       <c r="A113" s="31" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B113" s="57">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C113" s="8">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D113" s="62">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="E113" s="62">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="F113" s="73">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="G113" s="73">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="H113" s="50"/>
+        <v>137</v>
+      </c>
+      <c r="H113" s="73">
+        <v>156</v>
+      </c>
       <c r="I113" s="50"/>
       <c r="J113" s="50"/>
       <c r="K113" s="50"/>
       <c r="L113" s="50"/>
       <c r="M113" s="57"/>
     </row>
-    <row r="114" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>71</v>
+    <row r="114" spans="1:13" s="3" customFormat="1">
+      <c r="A114" s="31" t="s">
+        <v>20</v>
       </c>
       <c r="B114" s="57">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="C114" s="8">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="D114" s="62">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="E114" s="62">
-        <v>164</v>
+        <v>102</v>
       </c>
       <c r="F114" s="73">
-        <v>205</v>
+        <v>128</v>
       </c>
       <c r="G114" s="73">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="H114" s="50"/>
+        <v>153</v>
+      </c>
+      <c r="H114" s="73">
+        <v>223</v>
+      </c>
       <c r="I114" s="50"/>
       <c r="J114" s="50"/>
       <c r="K114" s="50"/>
       <c r="L114" s="50"/>
       <c r="M114" s="57"/>
     </row>
-    <row r="115" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:13" s="3" customFormat="1">
       <c r="A115" s="39" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B115" s="57">
-        <v>72</v>
+        <v>5</v>
       </c>
       <c r="C115" s="8">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="D115" s="62">
-        <v>215</v>
+        <v>14</v>
       </c>
       <c r="E115" s="62">
-        <v>287</v>
+        <v>18</v>
       </c>
       <c r="F115" s="73">
-        <v>359</v>
+        <v>23</v>
       </c>
       <c r="G115" s="73">
-        <v>431</v>
-[...1 lines deleted...]
-      <c r="H115" s="50"/>
+        <v>28</v>
+      </c>
+      <c r="H115" s="73">
+        <v>28</v>
+      </c>
       <c r="I115" s="50"/>
       <c r="J115" s="50"/>
       <c r="K115" s="50"/>
       <c r="L115" s="50"/>
       <c r="M115" s="57"/>
     </row>
-    <row r="116" spans="1:13" s="3" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-    <row r="117" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:13" s="3" customFormat="1">
+      <c r="A116" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B116" s="57">
+        <v>42</v>
+      </c>
+      <c r="C116" s="8">
+        <v>84</v>
+      </c>
+      <c r="D116" s="62">
+        <v>126</v>
+      </c>
+      <c r="E116" s="62">
+        <v>168</v>
+      </c>
+      <c r="F116" s="73">
+        <v>210</v>
+      </c>
+      <c r="G116" s="73">
+        <v>253</v>
+      </c>
+      <c r="H116" s="73">
+        <v>269</v>
+      </c>
+      <c r="I116" s="50"/>
+      <c r="J116" s="50"/>
+      <c r="K116" s="50"/>
+      <c r="L116" s="50"/>
+      <c r="M116" s="57"/>
+    </row>
+    <row r="117" spans="1:13" s="3" customFormat="1">
       <c r="A117" s="31" t="s">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="B117" s="57">
-        <v>922</v>
+        <v>44</v>
       </c>
       <c r="C117" s="8">
-        <v>1816</v>
+        <v>88</v>
       </c>
       <c r="D117" s="62">
-        <v>2712</v>
+        <v>133</v>
       </c>
       <c r="E117" s="62">
-        <v>3599</v>
+        <v>177</v>
       </c>
       <c r="F117" s="73">
-        <v>4457</v>
+        <v>221</v>
       </c>
       <c r="G117" s="73">
-        <v>5301</v>
-[...1 lines deleted...]
-      <c r="H117" s="50"/>
+        <v>265</v>
+      </c>
+      <c r="H117" s="73">
+        <v>265</v>
+      </c>
       <c r="I117" s="50"/>
       <c r="J117" s="50"/>
       <c r="K117" s="50"/>
       <c r="L117" s="50"/>
       <c r="M117" s="57"/>
     </row>
-    <row r="118" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:13" s="3" customFormat="1">
       <c r="A118" s="31" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B118" s="57">
-        <v>389</v>
+        <v>24</v>
       </c>
       <c r="C118" s="8">
-        <v>749</v>
+        <v>49</v>
       </c>
       <c r="D118" s="62">
-        <v>1112</v>
+        <v>73</v>
       </c>
       <c r="E118" s="62">
-        <v>1466</v>
+        <v>97</v>
       </c>
       <c r="F118" s="73">
-        <v>1790</v>
+        <v>121</v>
       </c>
       <c r="G118" s="73">
-        <v>2101</v>
-[...1 lines deleted...]
-      <c r="H118" s="50"/>
+        <v>145</v>
+      </c>
+      <c r="H118" s="73">
+        <v>170</v>
+      </c>
       <c r="I118" s="50"/>
       <c r="J118" s="50"/>
       <c r="K118" s="50"/>
       <c r="L118" s="50"/>
       <c r="M118" s="57"/>
     </row>
-    <row r="119" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>69</v>
+    <row r="119" spans="1:13" s="3" customFormat="1">
+      <c r="A119" s="42" t="s">
+        <v>71</v>
       </c>
       <c r="B119" s="57">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="C119" s="8">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="D119" s="62">
-        <v>57</v>
+        <v>123</v>
       </c>
       <c r="E119" s="62">
-        <v>76</v>
+        <v>164</v>
       </c>
       <c r="F119" s="73">
-        <v>95</v>
+        <v>205</v>
       </c>
       <c r="G119" s="73">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="H119" s="50"/>
+        <v>246</v>
+      </c>
+      <c r="H119" s="73">
+        <v>250</v>
+      </c>
       <c r="I119" s="50"/>
       <c r="J119" s="50"/>
       <c r="K119" s="50"/>
       <c r="L119" s="50"/>
       <c r="M119" s="57"/>
     </row>
-    <row r="120" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="120" spans="1:13" s="3" customFormat="1">
+      <c r="A120" s="39" t="s">
+        <v>25</v>
       </c>
       <c r="B120" s="57">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="C120" s="8">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="D120" s="62">
-        <v>92</v>
+        <v>215</v>
       </c>
       <c r="E120" s="62">
-        <v>123</v>
+        <v>287</v>
       </c>
       <c r="F120" s="73">
-        <v>154</v>
+        <v>359</v>
       </c>
       <c r="G120" s="73">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="H120" s="50"/>
+        <v>431</v>
+      </c>
+      <c r="H120" s="73">
+        <v>478</v>
+      </c>
       <c r="I120" s="50"/>
       <c r="J120" s="50"/>
       <c r="K120" s="50"/>
       <c r="L120" s="50"/>
       <c r="M120" s="57"/>
     </row>
-    <row r="121" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H121" s="50"/>
+    <row r="121" spans="1:13" s="71" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A121" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B121" s="57"/>
+      <c r="C121" s="72"/>
+      <c r="D121" s="62"/>
+      <c r="E121" s="62"/>
+      <c r="F121" s="73"/>
+      <c r="G121" s="73"/>
+      <c r="H121" s="73"/>
       <c r="I121" s="50"/>
       <c r="J121" s="50"/>
       <c r="K121" s="50"/>
       <c r="L121" s="50"/>
       <c r="M121" s="57"/>
     </row>
-    <row r="122" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>290</v>
+    <row r="122" spans="1:13" s="71" customFormat="1">
+      <c r="A122" s="84" t="s">
+        <v>2</v>
+      </c>
+      <c r="B122" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="C122" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="D122" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="E122" s="72" t="s">
+        <v>1</v>
       </c>
       <c r="F122" s="73">
-        <v>363</v>
+        <v>4</v>
       </c>
       <c r="G122" s="73">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="H122" s="50"/>
+        <v>9</v>
+      </c>
+      <c r="H122" s="73">
+        <v>13</v>
+      </c>
       <c r="I122" s="50"/>
       <c r="J122" s="50"/>
       <c r="K122" s="50"/>
       <c r="L122" s="50"/>
       <c r="M122" s="57"/>
     </row>
-    <row r="123" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>99</v>
+    <row r="123" spans="1:13" s="71" customFormat="1">
+      <c r="A123" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="B123" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="C123" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="D123" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="E123" s="72" t="s">
+        <v>1</v>
       </c>
       <c r="F123" s="73">
-        <v>124</v>
+        <v>4</v>
       </c>
       <c r="G123" s="73">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="H123" s="50"/>
+        <v>9</v>
+      </c>
+      <c r="H123" s="73">
+        <v>13</v>
+      </c>
       <c r="I123" s="50"/>
       <c r="J123" s="50"/>
       <c r="K123" s="50"/>
       <c r="L123" s="50"/>
       <c r="M123" s="57"/>
     </row>
-    <row r="124" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H124" s="50"/>
+    <row r="124" spans="1:13" s="71" customFormat="1" ht="33.75">
+      <c r="A124" s="85" t="s">
+        <v>77</v>
+      </c>
+      <c r="B124" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="C124" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="D124" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="E124" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="F124" s="73"/>
+      <c r="G124" s="73"/>
+      <c r="H124" s="73"/>
       <c r="I124" s="50"/>
       <c r="J124" s="50"/>
       <c r="K124" s="50"/>
       <c r="L124" s="50"/>
       <c r="M124" s="57"/>
     </row>
-    <row r="125" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>284</v>
+    <row r="125" spans="1:13" s="71" customFormat="1">
+      <c r="A125" s="84" t="s">
+        <v>2</v>
+      </c>
+      <c r="B125" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="C125" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="D125" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="E125" s="72" t="s">
+        <v>1</v>
       </c>
       <c r="F125" s="73">
-        <v>354</v>
+        <v>4</v>
       </c>
       <c r="G125" s="73">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="H125" s="50"/>
+        <v>9</v>
+      </c>
+      <c r="H125" s="73">
+        <v>13</v>
+      </c>
       <c r="I125" s="50"/>
       <c r="J125" s="50"/>
       <c r="K125" s="50"/>
       <c r="L125" s="50"/>
       <c r="M125" s="57"/>
     </row>
-    <row r="126" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>141</v>
+    <row r="126" spans="1:13" s="71" customFormat="1">
+      <c r="A126" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="B126" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="C126" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="D126" s="72" t="s">
+        <v>1</v>
+      </c>
+      <c r="E126" s="72" t="s">
+        <v>1</v>
       </c>
       <c r="F126" s="73">
-        <v>176</v>
+        <v>4</v>
       </c>
       <c r="G126" s="73">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="H126" s="50"/>
+        <v>9</v>
+      </c>
+      <c r="H126" s="73">
+        <v>13</v>
+      </c>
       <c r="I126" s="50"/>
       <c r="J126" s="50"/>
       <c r="K126" s="50"/>
       <c r="L126" s="50"/>
       <c r="M126" s="57"/>
     </row>
-    <row r="127" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-    <row r="128" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:13" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A127" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B127" s="8"/>
+      <c r="C127" s="8"/>
+      <c r="D127" s="8"/>
+      <c r="E127" s="8"/>
+      <c r="F127" s="72"/>
+      <c r="G127" s="72"/>
+      <c r="H127" s="8"/>
+      <c r="I127" s="8"/>
+      <c r="J127" s="54"/>
+      <c r="K127" s="8"/>
+      <c r="L127" s="8"/>
+      <c r="M127" s="8"/>
+    </row>
+    <row r="128" spans="1:13" s="3" customFormat="1">
       <c r="A128" s="31" t="s">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="B128" s="57">
-        <v>124</v>
+        <v>922</v>
       </c>
       <c r="C128" s="8">
-        <v>247</v>
+        <v>1816</v>
       </c>
       <c r="D128" s="62">
-        <v>371</v>
+        <v>2712</v>
       </c>
       <c r="E128" s="62">
-        <v>494</v>
+        <v>3599</v>
       </c>
       <c r="F128" s="73">
-        <v>618</v>
+        <v>4457</v>
       </c>
       <c r="G128" s="73">
-        <v>742</v>
-[...1 lines deleted...]
-      <c r="H128" s="50"/>
+        <v>5301</v>
+      </c>
+      <c r="H128" s="73">
+        <v>6027</v>
+      </c>
       <c r="I128" s="50"/>
       <c r="J128" s="50"/>
       <c r="K128" s="50"/>
       <c r="L128" s="50"/>
       <c r="M128" s="57"/>
     </row>
-    <row r="129" spans="1:13" s="3" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-    <row r="130" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:13" s="3" customFormat="1">
+      <c r="A129" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B129" s="57">
+        <v>389</v>
+      </c>
+      <c r="C129" s="8">
+        <v>749</v>
+      </c>
+      <c r="D129" s="62">
+        <v>1112</v>
+      </c>
+      <c r="E129" s="62">
+        <v>1466</v>
+      </c>
+      <c r="F129" s="73">
+        <v>1790</v>
+      </c>
+      <c r="G129" s="73">
+        <v>2101</v>
+      </c>
+      <c r="H129" s="73">
+        <v>2505</v>
+      </c>
+      <c r="I129" s="50"/>
+      <c r="J129" s="50"/>
+      <c r="K129" s="50"/>
+      <c r="L129" s="50"/>
+      <c r="M129" s="57"/>
+    </row>
+    <row r="130" spans="1:13" s="3" customFormat="1">
       <c r="A130" s="31" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>69</v>
+      </c>
+      <c r="B130" s="57">
+        <v>19</v>
       </c>
       <c r="C130" s="8">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="D130" s="62">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="E130" s="62">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="F130" s="73">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="G130" s="73">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H130" s="50"/>
+        <v>114</v>
+      </c>
+      <c r="H130" s="73">
+        <v>124</v>
+      </c>
       <c r="I130" s="50"/>
       <c r="J130" s="50"/>
       <c r="K130" s="50"/>
       <c r="L130" s="50"/>
       <c r="M130" s="57"/>
     </row>
-    <row r="131" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>0</v>
+    <row r="131" spans="1:13" s="3" customFormat="1">
+      <c r="A131" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B131" s="57">
+        <v>31</v>
       </c>
       <c r="C131" s="8">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="D131" s="62">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="E131" s="62">
-        <v>0</v>
+        <v>123</v>
       </c>
       <c r="F131" s="73">
-        <v>0</v>
+        <v>154</v>
       </c>
       <c r="G131" s="73">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H131" s="50"/>
+        <v>185</v>
+      </c>
+      <c r="H131" s="73">
+        <v>197</v>
+      </c>
       <c r="I131" s="50"/>
       <c r="J131" s="50"/>
       <c r="K131" s="50"/>
       <c r="L131" s="50"/>
-      <c r="M131" s="10"/>
-[...18 lines deleted...]
-    <row r="133" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="M131" s="57"/>
+    </row>
+    <row r="132" spans="1:13" s="3" customFormat="1">
+      <c r="A132" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B132" s="57">
+        <v>37</v>
+      </c>
+      <c r="C132" s="8">
+        <v>74</v>
+      </c>
+      <c r="D132" s="62">
+        <v>112</v>
+      </c>
+      <c r="E132" s="62">
+        <v>149</v>
+      </c>
+      <c r="F132" s="73">
+        <v>186</v>
+      </c>
+      <c r="G132" s="73">
+        <v>223</v>
+      </c>
+      <c r="H132" s="73">
+        <v>250</v>
+      </c>
+      <c r="I132" s="50"/>
+      <c r="J132" s="50"/>
+      <c r="K132" s="50"/>
+      <c r="L132" s="50"/>
+      <c r="M132" s="57"/>
+    </row>
+    <row r="133" spans="1:13" s="3" customFormat="1">
       <c r="A133" s="31" t="s">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="B133" s="57">
-        <v>140</v>
+        <v>73</v>
       </c>
       <c r="C133" s="8">
-        <v>490</v>
+        <v>145</v>
       </c>
       <c r="D133" s="62">
-        <v>655</v>
+        <v>218</v>
       </c>
       <c r="E133" s="62">
-        <v>865</v>
+        <v>290</v>
       </c>
       <c r="F133" s="73">
-        <v>937</v>
+        <v>363</v>
       </c>
       <c r="G133" s="73">
-        <v>1001</v>
-[...1 lines deleted...]
-      <c r="H133" s="50"/>
+        <v>435</v>
+      </c>
+      <c r="H133" s="73">
+        <v>529</v>
+      </c>
       <c r="I133" s="50"/>
       <c r="J133" s="50"/>
       <c r="K133" s="50"/>
       <c r="L133" s="50"/>
       <c r="M133" s="57"/>
     </row>
-    <row r="134" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:13" s="3" customFormat="1">
       <c r="A134" s="31" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B134" s="57">
-        <v>140</v>
+        <v>25</v>
       </c>
       <c r="C134" s="8">
-        <v>490</v>
+        <v>49</v>
       </c>
       <c r="D134" s="62">
-        <v>655</v>
+        <v>74</v>
       </c>
       <c r="E134" s="62">
-        <v>865</v>
+        <v>99</v>
       </c>
       <c r="F134" s="73">
-        <v>937</v>
+        <v>124</v>
       </c>
       <c r="G134" s="73">
-        <v>1001</v>
-[...1 lines deleted...]
-      <c r="H134" s="50"/>
+        <v>148</v>
+      </c>
+      <c r="H134" s="73">
+        <v>158</v>
+      </c>
       <c r="I134" s="50"/>
       <c r="J134" s="50"/>
       <c r="K134" s="50"/>
       <c r="L134" s="50"/>
       <c r="M134" s="57"/>
     </row>
-    <row r="135" spans="1:13" s="3" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-[...45 lines deleted...]
-    <row r="137" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:13" s="3" customFormat="1">
+      <c r="A135" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B135" s="57">
+        <v>80</v>
+      </c>
+      <c r="C135" s="8">
+        <v>160</v>
+      </c>
+      <c r="D135" s="62">
+        <v>240</v>
+      </c>
+      <c r="E135" s="62">
+        <v>321</v>
+      </c>
+      <c r="F135" s="73">
+        <v>401</v>
+      </c>
+      <c r="G135" s="73">
+        <v>481</v>
+      </c>
+      <c r="H135" s="73">
+        <v>515</v>
+      </c>
+      <c r="I135" s="50"/>
+      <c r="J135" s="50"/>
+      <c r="K135" s="50"/>
+      <c r="L135" s="50"/>
+      <c r="M135" s="57"/>
+    </row>
+    <row r="136" spans="1:13" s="79" customFormat="1">
+      <c r="A136" s="80" t="s">
+        <v>70</v>
+      </c>
+      <c r="B136" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="C136" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="D136" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="E136" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="F136" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="G136" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="H136" s="76">
+        <v>10</v>
+      </c>
+      <c r="I136" s="76"/>
+      <c r="J136" s="76"/>
+      <c r="K136" s="76"/>
+      <c r="L136" s="76"/>
+      <c r="M136" s="76"/>
+    </row>
+    <row r="137" spans="1:13" s="3" customFormat="1">
       <c r="A137" s="31" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B137" s="57">
-        <v>3398</v>
+        <v>71</v>
       </c>
       <c r="C137" s="8">
-        <v>7365</v>
+        <v>142</v>
       </c>
       <c r="D137" s="62">
-        <v>11177</v>
+        <v>213</v>
       </c>
       <c r="E137" s="62">
-        <v>15207</v>
+        <v>284</v>
       </c>
       <c r="F137" s="73">
-        <v>19909</v>
+        <v>354</v>
       </c>
       <c r="G137" s="73">
-        <v>23657</v>
-[...1 lines deleted...]
-      <c r="H137" s="50"/>
+        <v>425</v>
+      </c>
+      <c r="H137" s="73">
+        <v>443</v>
+      </c>
       <c r="I137" s="50"/>
       <c r="J137" s="50"/>
-      <c r="K137" s="8"/>
+      <c r="K137" s="50"/>
       <c r="L137" s="50"/>
       <c r="M137" s="57"/>
     </row>
-    <row r="138" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:13" s="3" customFormat="1">
       <c r="A138" s="31" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B138" s="57">
-        <v>144</v>
+        <v>35</v>
       </c>
       <c r="C138" s="8">
-        <v>144</v>
+        <v>71</v>
       </c>
       <c r="D138" s="62">
-        <v>144</v>
+        <v>106</v>
       </c>
       <c r="E138" s="62">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F138" s="73">
-        <v>326</v>
+        <v>176</v>
       </c>
       <c r="G138" s="73">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="H138" s="50"/>
+        <v>211</v>
+      </c>
+      <c r="H138" s="73">
+        <v>239</v>
+      </c>
       <c r="I138" s="50"/>
       <c r="J138" s="50"/>
-      <c r="K138" s="8"/>
+      <c r="K138" s="50"/>
       <c r="L138" s="50"/>
       <c r="M138" s="57"/>
     </row>
-    <row r="139" spans="1:13" s="3" customFormat="1" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A139" s="6" t="s">
+    <row r="139" spans="1:13" s="3" customFormat="1">
+      <c r="A139" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B139" s="57">
+        <v>39</v>
+      </c>
+      <c r="C139" s="8">
+        <v>79</v>
+      </c>
+      <c r="D139" s="62">
+        <v>118</v>
+      </c>
+      <c r="E139" s="62">
+        <v>157</v>
+      </c>
+      <c r="F139" s="73">
+        <v>196</v>
+      </c>
+      <c r="G139" s="73">
+        <v>236</v>
+      </c>
+      <c r="H139" s="73">
+        <v>252</v>
+      </c>
+      <c r="I139" s="50"/>
+      <c r="J139" s="50"/>
+      <c r="K139" s="50"/>
+      <c r="L139" s="50"/>
+      <c r="M139" s="57"/>
+    </row>
+    <row r="140" spans="1:13" s="3" customFormat="1">
+      <c r="A140" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B140" s="57">
+        <v>124</v>
+      </c>
+      <c r="C140" s="8">
+        <v>247</v>
+      </c>
+      <c r="D140" s="62">
+        <v>371</v>
+      </c>
+      <c r="E140" s="62">
+        <v>494</v>
+      </c>
+      <c r="F140" s="73">
+        <v>618</v>
+      </c>
+      <c r="G140" s="73">
+        <v>742</v>
+      </c>
+      <c r="H140" s="73">
+        <v>805</v>
+      </c>
+      <c r="I140" s="50"/>
+      <c r="J140" s="50"/>
+      <c r="K140" s="50"/>
+      <c r="L140" s="50"/>
+      <c r="M140" s="57"/>
+    </row>
+    <row r="141" spans="1:13" s="3" customFormat="1" ht="36" customHeight="1">
+      <c r="A141" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="B141" s="7"/>
+      <c r="C141" s="7"/>
+      <c r="D141" s="7"/>
+      <c r="E141" s="14"/>
+      <c r="F141" s="14"/>
+      <c r="G141" s="7"/>
+      <c r="H141" s="7"/>
+      <c r="I141" s="7"/>
+      <c r="J141" s="7"/>
+      <c r="K141" s="15"/>
+      <c r="L141" s="7"/>
+      <c r="M141" s="18"/>
+    </row>
+    <row r="142" spans="1:13" s="3" customFormat="1">
+      <c r="A142" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B142" s="10">
+        <v>0</v>
+      </c>
+      <c r="C142" s="8">
+        <v>0</v>
+      </c>
+      <c r="D142" s="62">
+        <v>0</v>
+      </c>
+      <c r="E142" s="62">
+        <v>0</v>
+      </c>
+      <c r="F142" s="73">
+        <v>0</v>
+      </c>
+      <c r="G142" s="73">
+        <v>1</v>
+      </c>
+      <c r="H142" s="73">
+        <v>1</v>
+      </c>
+      <c r="I142" s="50"/>
+      <c r="J142" s="50"/>
+      <c r="K142" s="50"/>
+      <c r="L142" s="50"/>
+      <c r="M142" s="57"/>
+    </row>
+    <row r="143" spans="1:13" s="3" customFormat="1">
+      <c r="A143" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="B143" s="8">
+        <v>0</v>
+      </c>
+      <c r="C143" s="8">
+        <v>0</v>
+      </c>
+      <c r="D143" s="62">
+        <v>0</v>
+      </c>
+      <c r="E143" s="62">
+        <v>0</v>
+      </c>
+      <c r="F143" s="73">
+        <v>0</v>
+      </c>
+      <c r="G143" s="73">
+        <v>1</v>
+      </c>
+      <c r="H143" s="73">
+        <v>1</v>
+      </c>
+      <c r="I143" s="50"/>
+      <c r="J143" s="50"/>
+      <c r="K143" s="50"/>
+      <c r="L143" s="50"/>
+      <c r="M143" s="10"/>
+    </row>
+    <row r="144" spans="1:13" s="3" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A144" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B144" s="7"/>
+      <c r="C144" s="7"/>
+      <c r="D144" s="7"/>
+      <c r="E144" s="7"/>
+      <c r="F144" s="7"/>
+      <c r="G144" s="7"/>
+      <c r="H144" s="7"/>
+      <c r="I144" s="7"/>
+      <c r="J144" s="7"/>
+      <c r="K144" s="8"/>
+      <c r="L144" s="43"/>
+      <c r="M144" s="18"/>
+    </row>
+    <row r="145" spans="1:13" s="3" customFormat="1">
+      <c r="A145" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B145" s="57">
+        <v>140</v>
+      </c>
+      <c r="C145" s="8">
+        <v>490</v>
+      </c>
+      <c r="D145" s="62">
+        <v>655</v>
+      </c>
+      <c r="E145" s="62">
+        <v>865</v>
+      </c>
+      <c r="F145" s="73">
+        <v>937</v>
+      </c>
+      <c r="G145" s="73">
+        <v>1001</v>
+      </c>
+      <c r="H145" s="73">
+        <v>1160</v>
+      </c>
+      <c r="I145" s="50"/>
+      <c r="J145" s="50"/>
+      <c r="K145" s="50"/>
+      <c r="L145" s="50"/>
+      <c r="M145" s="57"/>
+    </row>
+    <row r="146" spans="1:13" s="3" customFormat="1">
+      <c r="A146" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B146" s="57">
+        <v>140</v>
+      </c>
+      <c r="C146" s="8">
+        <v>490</v>
+      </c>
+      <c r="D146" s="62">
+        <v>655</v>
+      </c>
+      <c r="E146" s="62">
+        <v>865</v>
+      </c>
+      <c r="F146" s="73">
+        <v>937</v>
+      </c>
+      <c r="G146" s="73">
+        <v>1001</v>
+      </c>
+      <c r="H146" s="73">
+        <v>1160</v>
+      </c>
+      <c r="I146" s="50"/>
+      <c r="J146" s="50"/>
+      <c r="K146" s="50"/>
+      <c r="L146" s="50"/>
+      <c r="M146" s="57"/>
+    </row>
+    <row r="147" spans="1:13" s="3" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A147" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B147" s="7"/>
+      <c r="C147" s="7"/>
+      <c r="D147" s="7"/>
+      <c r="E147" s="7"/>
+      <c r="F147" s="7"/>
+      <c r="G147" s="7"/>
+      <c r="H147" s="7"/>
+      <c r="I147" s="7"/>
+      <c r="J147" s="7"/>
+      <c r="K147" s="15"/>
+      <c r="L147" s="7"/>
+      <c r="M147" s="18"/>
+    </row>
+    <row r="148" spans="1:13" s="3" customFormat="1">
+      <c r="A148" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B148" s="57">
+        <v>3542</v>
+      </c>
+      <c r="C148" s="8">
+        <v>7509</v>
+      </c>
+      <c r="D148" s="62">
+        <v>11321</v>
+      </c>
+      <c r="E148" s="62">
+        <v>15351</v>
+      </c>
+      <c r="F148" s="73">
+        <v>20235</v>
+      </c>
+      <c r="G148" s="73">
+        <v>24165</v>
+      </c>
+      <c r="H148" s="73">
+        <v>27655</v>
+      </c>
+      <c r="I148" s="50"/>
+      <c r="J148" s="50"/>
+      <c r="K148" s="8"/>
+      <c r="L148" s="50"/>
+      <c r="M148" s="57"/>
+    </row>
+    <row r="149" spans="1:13" s="3" customFormat="1">
+      <c r="A149" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B149" s="57">
+        <v>3398</v>
+      </c>
+      <c r="C149" s="8">
+        <v>7365</v>
+      </c>
+      <c r="D149" s="62">
+        <v>11177</v>
+      </c>
+      <c r="E149" s="62">
+        <v>15207</v>
+      </c>
+      <c r="F149" s="73">
+        <v>19909</v>
+      </c>
+      <c r="G149" s="73">
+        <v>23657</v>
+      </c>
+      <c r="H149" s="73">
+        <v>26965</v>
+      </c>
+      <c r="I149" s="50"/>
+      <c r="J149" s="50"/>
+      <c r="K149" s="8"/>
+      <c r="L149" s="50"/>
+      <c r="M149" s="57"/>
+    </row>
+    <row r="150" spans="1:13" s="3" customFormat="1">
+      <c r="A150" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B150" s="57">
+        <v>144</v>
+      </c>
+      <c r="C150" s="8">
+        <v>144</v>
+      </c>
+      <c r="D150" s="62">
+        <v>144</v>
+      </c>
+      <c r="E150" s="62">
+        <v>144</v>
+      </c>
+      <c r="F150" s="73">
+        <v>326</v>
+      </c>
+      <c r="G150" s="73">
+        <v>508</v>
+      </c>
+      <c r="H150" s="73">
+        <v>690</v>
+      </c>
+      <c r="I150" s="50"/>
+      <c r="J150" s="50"/>
+      <c r="K150" s="8"/>
+      <c r="L150" s="50"/>
+      <c r="M150" s="57"/>
+    </row>
+    <row r="151" spans="1:13" s="3" customFormat="1" ht="22.5">
+      <c r="A151" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="B139" s="15"/>
-[...318 lines deleted...]
-      <c r="I151" s="49"/>
+      <c r="B151" s="15"/>
+      <c r="C151" s="15"/>
+      <c r="D151" s="15"/>
+      <c r="E151" s="15"/>
+      <c r="F151" s="69"/>
+      <c r="G151" s="69"/>
+      <c r="H151" s="69"/>
+      <c r="I151" s="15"/>
       <c r="J151" s="49"/>
       <c r="K151" s="49"/>
-      <c r="L151" s="49"/>
-[...3 lines deleted...]
-      <c r="A152" s="33" t="s">
+      <c r="L151" s="8"/>
+      <c r="M151" s="11"/>
+    </row>
+    <row r="152" spans="1:13" s="3" customFormat="1">
+      <c r="A152" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B152" s="58">
+        <v>50.7</v>
+      </c>
+      <c r="C152" s="15">
+        <v>113.4</v>
+      </c>
+      <c r="D152" s="63">
+        <v>176</v>
+      </c>
+      <c r="E152" s="63">
+        <v>238.7</v>
+      </c>
+      <c r="F152" s="74">
+        <v>288.89999999999998</v>
+      </c>
+      <c r="G152" s="74">
+        <v>339</v>
+      </c>
+      <c r="H152" s="74">
+        <v>389.2</v>
+      </c>
+      <c r="I152" s="49"/>
+      <c r="J152" s="49"/>
+      <c r="K152" s="15"/>
+      <c r="L152" s="49"/>
+      <c r="M152" s="58"/>
+    </row>
+    <row r="153" spans="1:13" s="3" customFormat="1">
+      <c r="A153" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B153" s="58">
+        <v>50.7</v>
+      </c>
+      <c r="C153" s="15">
+        <v>113.4</v>
+      </c>
+      <c r="D153" s="63">
+        <v>176</v>
+      </c>
+      <c r="E153" s="63">
+        <v>238.7</v>
+      </c>
+      <c r="F153" s="74">
+        <v>288.89999999999998</v>
+      </c>
+      <c r="G153" s="74">
+        <v>339</v>
+      </c>
+      <c r="H153" s="74">
+        <v>389.2</v>
+      </c>
+      <c r="I153" s="49"/>
+      <c r="J153" s="49"/>
+      <c r="K153" s="15"/>
+      <c r="L153" s="49"/>
+      <c r="M153" s="58"/>
+    </row>
+    <row r="154" spans="1:13" s="19" customFormat="1" ht="51.75" customHeight="1">
+      <c r="A154" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B154" s="18"/>
+      <c r="C154" s="18"/>
+      <c r="D154" s="18"/>
+      <c r="E154" s="7"/>
+      <c r="F154" s="7"/>
+      <c r="G154" s="7"/>
+      <c r="H154" s="18"/>
+      <c r="I154" s="18"/>
+      <c r="J154" s="18"/>
+      <c r="K154" s="15"/>
+      <c r="L154" s="18"/>
+      <c r="M154" s="18"/>
+    </row>
+    <row r="155" spans="1:13" s="19" customFormat="1">
+      <c r="A155" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B155" s="58">
+        <v>1614.7</v>
+      </c>
+      <c r="C155" s="15">
+        <v>1783.9</v>
+      </c>
+      <c r="D155" s="63">
+        <v>1953.1</v>
+      </c>
+      <c r="E155" s="63">
+        <v>2122.4</v>
+      </c>
+      <c r="F155" s="74">
+        <v>2772.4</v>
+      </c>
+      <c r="G155" s="74">
+        <v>3422.4</v>
+      </c>
+      <c r="H155" s="74">
+        <v>4072.4</v>
+      </c>
+      <c r="I155" s="49"/>
+      <c r="J155" s="49"/>
+      <c r="K155" s="15"/>
+      <c r="L155" s="49"/>
+      <c r="M155" s="58"/>
+    </row>
+    <row r="156" spans="1:13" s="3" customFormat="1">
+      <c r="A156" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B156" s="58">
+        <v>1614.7</v>
+      </c>
+      <c r="C156" s="15">
+        <v>1783.9</v>
+      </c>
+      <c r="D156" s="63">
+        <v>1953.1</v>
+      </c>
+      <c r="E156" s="63">
+        <v>2122.4</v>
+      </c>
+      <c r="F156" s="74">
+        <v>2772.4</v>
+      </c>
+      <c r="G156" s="74">
+        <v>3422.4</v>
+      </c>
+      <c r="H156" s="74">
+        <v>4072.4</v>
+      </c>
+      <c r="I156" s="49"/>
+      <c r="J156" s="49"/>
+      <c r="K156" s="15"/>
+      <c r="L156" s="49"/>
+      <c r="M156" s="58"/>
+    </row>
+    <row r="157" spans="1:13" s="3" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A157" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B157" s="7"/>
+      <c r="C157" s="7"/>
+      <c r="D157" s="7"/>
+      <c r="E157" s="7"/>
+      <c r="F157" s="7"/>
+      <c r="G157" s="7"/>
+      <c r="H157" s="7"/>
+      <c r="I157" s="7"/>
+      <c r="J157" s="7"/>
+      <c r="K157" s="15"/>
+      <c r="L157" s="7"/>
+      <c r="M157" s="18"/>
+    </row>
+    <row r="158" spans="1:13" s="3" customFormat="1">
+      <c r="A158" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B158" s="35">
+        <v>0</v>
+      </c>
+      <c r="C158" s="15">
+        <v>0</v>
+      </c>
+      <c r="D158" s="63">
+        <v>0</v>
+      </c>
+      <c r="E158" s="63">
+        <v>0</v>
+      </c>
+      <c r="F158" s="74">
+        <v>0</v>
+      </c>
+      <c r="G158" s="74">
+        <v>0.1</v>
+      </c>
+      <c r="H158" s="74">
+        <v>0.1</v>
+      </c>
+      <c r="I158" s="49"/>
+      <c r="J158" s="49"/>
+      <c r="K158" s="15"/>
+      <c r="L158" s="49"/>
+      <c r="M158" s="58"/>
+    </row>
+    <row r="159" spans="1:13" s="3" customFormat="1">
+      <c r="A159" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="B159" s="15">
+        <v>0</v>
+      </c>
+      <c r="C159" s="15">
+        <v>0</v>
+      </c>
+      <c r="D159" s="63">
+        <v>0</v>
+      </c>
+      <c r="E159" s="63">
+        <v>0</v>
+      </c>
+      <c r="F159" s="74">
+        <v>0</v>
+      </c>
+      <c r="G159" s="74">
+        <v>0.1</v>
+      </c>
+      <c r="H159" s="74">
+        <v>0.1</v>
+      </c>
+      <c r="I159" s="49"/>
+      <c r="J159" s="49"/>
+      <c r="K159" s="15"/>
+      <c r="L159" s="49"/>
+      <c r="M159" s="58"/>
+    </row>
+    <row r="160" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A160" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B160" s="7"/>
+      <c r="C160" s="7"/>
+      <c r="D160" s="7"/>
+      <c r="E160" s="7"/>
+      <c r="F160" s="7"/>
+      <c r="G160" s="7"/>
+      <c r="H160" s="7"/>
+      <c r="I160" s="7"/>
+      <c r="J160" s="7"/>
+      <c r="K160" s="8"/>
+      <c r="L160" s="7"/>
+      <c r="M160" s="18"/>
+    </row>
+    <row r="161" spans="1:13" s="3" customFormat="1">
+      <c r="A161" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B161" s="58">
+        <v>0.2</v>
+      </c>
+      <c r="C161" s="15">
+        <v>0.5</v>
+      </c>
+      <c r="D161" s="63">
+        <v>0.8</v>
+      </c>
+      <c r="E161" s="63">
+        <v>1</v>
+      </c>
+      <c r="F161" s="74">
+        <v>1.3</v>
+      </c>
+      <c r="G161" s="74">
+        <v>1.5</v>
+      </c>
+      <c r="H161" s="74">
+        <v>1.7</v>
+      </c>
+      <c r="I161" s="49"/>
+      <c r="J161" s="49"/>
+      <c r="K161" s="49"/>
+      <c r="L161" s="49"/>
+      <c r="M161" s="58"/>
+    </row>
+    <row r="162" spans="1:13" s="3" customFormat="1">
+      <c r="A162" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B162" s="58">
+        <v>0.1</v>
+      </c>
+      <c r="C162" s="15">
+        <v>0.3</v>
+      </c>
+      <c r="D162" s="63">
+        <v>0.5</v>
+      </c>
+      <c r="E162" s="63">
+        <v>0.7</v>
+      </c>
+      <c r="F162" s="74">
+        <v>0.9</v>
+      </c>
+      <c r="G162" s="74">
+        <v>1</v>
+      </c>
+      <c r="H162" s="74">
+        <v>1.2</v>
+      </c>
+      <c r="I162" s="49"/>
+      <c r="J162" s="49"/>
+      <c r="K162" s="49"/>
+      <c r="L162" s="49"/>
+      <c r="M162" s="58"/>
+    </row>
+    <row r="163" spans="1:13" s="3" customFormat="1">
+      <c r="A163" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B163" s="58">
+        <v>0.1</v>
+      </c>
+      <c r="C163" s="15">
+        <v>0.2</v>
+      </c>
+      <c r="D163" s="63">
+        <v>0.3</v>
+      </c>
+      <c r="E163" s="63">
+        <v>0.3</v>
+      </c>
+      <c r="F163" s="74">
+        <v>0.4</v>
+      </c>
+      <c r="G163" s="74">
+        <v>0.5</v>
+      </c>
+      <c r="H163" s="74">
+        <v>0.5</v>
+      </c>
+      <c r="I163" s="49"/>
+      <c r="J163" s="49"/>
+      <c r="K163" s="49"/>
+      <c r="L163" s="49"/>
+      <c r="M163" s="58"/>
+    </row>
+    <row r="164" spans="1:13" s="3" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A164" s="33" t="s">
         <v>53</v>
       </c>
-      <c r="B152" s="15"/>
-[...16 lines deleted...]
-      <c r="B153" s="57">
+      <c r="B164" s="15"/>
+      <c r="C164" s="16"/>
+      <c r="D164" s="16"/>
+      <c r="E164" s="15"/>
+      <c r="F164" s="69"/>
+      <c r="G164" s="69"/>
+      <c r="H164" s="36"/>
+      <c r="I164" s="15"/>
+      <c r="J164" s="15"/>
+      <c r="K164" s="8"/>
+      <c r="L164" s="15"/>
+      <c r="M164" s="16"/>
+    </row>
+    <row r="165" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A165" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B165" s="57">
         <v>872</v>
       </c>
-      <c r="C153" s="8">
+      <c r="C165" s="8">
         <v>2096</v>
       </c>
-      <c r="D153" s="62">
+      <c r="D165" s="62">
         <v>3448</v>
       </c>
-      <c r="E153" s="62">
+      <c r="E165" s="62">
         <v>4726</v>
       </c>
-      <c r="F153" s="73">
+      <c r="F165" s="73">
         <v>6015</v>
       </c>
-      <c r="G153" s="73">
+      <c r="G165" s="73">
         <v>7336</v>
       </c>
-      <c r="H153" s="50"/>
-[...299 lines deleted...]
-      <c r="H165" s="50"/>
+      <c r="H165" s="73">
+        <v>8735</v>
+      </c>
       <c r="I165" s="50"/>
       <c r="J165" s="50"/>
       <c r="K165" s="50"/>
       <c r="L165" s="50"/>
       <c r="M165" s="57"/>
     </row>
-    <row r="166" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
       <c r="A166" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B166" s="57">
-        <v>399</v>
+        <v>872</v>
       </c>
       <c r="C166" s="8">
-        <v>1027</v>
+        <v>2096</v>
       </c>
       <c r="D166" s="62">
-        <v>1615</v>
+        <v>3448</v>
       </c>
       <c r="E166" s="62">
-        <v>2173</v>
+        <v>4726</v>
       </c>
       <c r="F166" s="73">
-        <v>3116</v>
+        <v>6015</v>
       </c>
       <c r="G166" s="73">
-        <v>3639</v>
-[...1 lines deleted...]
-      <c r="H166" s="50"/>
+        <v>7336</v>
+      </c>
+      <c r="H166" s="73">
+        <v>8735</v>
+      </c>
       <c r="I166" s="50"/>
       <c r="J166" s="50"/>
       <c r="K166" s="50"/>
       <c r="L166" s="50"/>
       <c r="M166" s="57"/>
     </row>
-    <row r="167" spans="1:13" s="3" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:13" s="3" customFormat="1" ht="37.5" customHeight="1">
       <c r="A167" s="33" t="s">
-        <v>57</v>
-[...9 lines deleted...]
-      <c r="J167" s="7"/>
+        <v>54</v>
+      </c>
+      <c r="B167" s="45"/>
+      <c r="C167" s="8"/>
+      <c r="D167" s="8"/>
+      <c r="E167" s="8"/>
+      <c r="F167" s="72"/>
+      <c r="G167" s="72"/>
+      <c r="H167" s="8"/>
+      <c r="I167" s="8"/>
+      <c r="J167" s="15"/>
       <c r="K167" s="8"/>
-      <c r="L167" s="7"/>
-[...2 lines deleted...]
-    <row r="168" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="L167" s="15"/>
+      <c r="M167" s="16"/>
+    </row>
+    <row r="168" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
       <c r="A168" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B168" s="7" t="s">
-[...24 lines deleted...]
-    <row r="169" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B168" s="57">
+        <v>919352</v>
+      </c>
+      <c r="C168" s="8">
+        <v>2078665</v>
+      </c>
+      <c r="D168" s="62">
+        <v>3321411</v>
+      </c>
+      <c r="E168" s="62">
+        <v>4530989</v>
+      </c>
+      <c r="F168" s="73">
+        <v>5737699</v>
+      </c>
+      <c r="G168" s="73">
+        <v>6971073</v>
+      </c>
+      <c r="H168" s="73">
+        <v>8269519</v>
+      </c>
+      <c r="I168" s="50"/>
+      <c r="J168" s="50"/>
+      <c r="K168" s="50"/>
+      <c r="L168" s="50"/>
+      <c r="M168" s="57"/>
+    </row>
+    <row r="169" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
       <c r="A169" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B169" s="15" t="s">
-[...84 lines deleted...]
-        <v>340.7</v>
+      <c r="B169" s="57">
+        <v>919352</v>
+      </c>
+      <c r="C169" s="8">
+        <v>2078665</v>
+      </c>
+      <c r="D169" s="62">
+        <v>3321411</v>
+      </c>
+      <c r="E169" s="62">
+        <v>4530989</v>
+      </c>
+      <c r="F169" s="73">
+        <v>5737699</v>
+      </c>
+      <c r="G169" s="73">
+        <v>6971073</v>
+      </c>
+      <c r="H169" s="73">
+        <v>8269519</v>
+      </c>
+      <c r="I169" s="50"/>
+      <c r="J169" s="50"/>
+      <c r="K169" s="50"/>
+      <c r="L169" s="50"/>
+      <c r="M169" s="57"/>
+    </row>
+    <row r="170" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A170" s="67" t="s">
+        <v>73</v>
+      </c>
+      <c r="B170" s="57"/>
+      <c r="C170" s="8"/>
+      <c r="D170" s="62"/>
+      <c r="E170" s="62"/>
+      <c r="F170" s="72"/>
+      <c r="G170" s="72"/>
+      <c r="H170" s="50"/>
+      <c r="I170" s="50"/>
+      <c r="J170" s="50"/>
+      <c r="K170" s="50"/>
+      <c r="L170" s="50"/>
+      <c r="M170" s="57"/>
+    </row>
+    <row r="171" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A171" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="B171" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C171" s="69">
+        <v>0.1</v>
+      </c>
+      <c r="D171" s="69">
+        <v>0.2</v>
+      </c>
+      <c r="E171" s="69">
+        <v>0.3</v>
+      </c>
+      <c r="F171" s="74">
+        <v>0.3</v>
+      </c>
+      <c r="G171" s="74">
+        <v>0.3</v>
+      </c>
+      <c r="H171" s="74">
+        <v>0.3</v>
+      </c>
+      <c r="I171" s="50"/>
+      <c r="J171" s="50"/>
+      <c r="K171" s="50"/>
+      <c r="L171" s="50"/>
+      <c r="M171" s="57"/>
+    </row>
+    <row r="172" spans="1:13" s="3" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A172" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="B172" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C172" s="69">
+        <v>0.1</v>
+      </c>
+      <c r="D172" s="69">
+        <v>0.2</v>
+      </c>
+      <c r="E172" s="69">
+        <v>0.3</v>
       </c>
       <c r="F172" s="74">
-        <v>473.2</v>
+        <v>0.3</v>
       </c>
       <c r="G172" s="74">
-        <v>627.9</v>
-[...9 lines deleted...]
-      <c r="A173" s="31" t="s">
+        <v>0.3</v>
+      </c>
+      <c r="H172" s="74">
+        <v>0.3</v>
+      </c>
+      <c r="I172" s="50"/>
+      <c r="J172" s="50"/>
+      <c r="K172" s="50"/>
+      <c r="L172" s="50"/>
+      <c r="M172" s="57"/>
+    </row>
+    <row r="173" spans="1:13" s="3" customFormat="1" ht="24" customHeight="1">
+      <c r="A173" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B173" s="7"/>
+      <c r="C173" s="7"/>
+      <c r="D173" s="7"/>
+      <c r="E173" s="7"/>
+      <c r="F173" s="7"/>
+      <c r="G173" s="7"/>
+      <c r="H173" s="7"/>
+      <c r="I173" s="7"/>
+      <c r="J173" s="7"/>
+      <c r="K173" s="8"/>
+      <c r="L173" s="7"/>
+      <c r="M173" s="18"/>
+    </row>
+    <row r="174" spans="1:13" s="3" customFormat="1">
+      <c r="A174" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B174" s="57">
+        <v>864</v>
+      </c>
+      <c r="C174" s="8">
+        <v>2388</v>
+      </c>
+      <c r="D174" s="62">
+        <v>3913</v>
+      </c>
+      <c r="E174" s="62">
+        <v>5438</v>
+      </c>
+      <c r="F174" s="73">
+        <v>6607</v>
+      </c>
+      <c r="G174" s="73">
+        <v>7776</v>
+      </c>
+      <c r="H174" s="73">
+        <v>8945</v>
+      </c>
+      <c r="I174" s="50"/>
+      <c r="J174" s="50"/>
+      <c r="K174" s="50"/>
+      <c r="L174" s="50"/>
+      <c r="M174" s="57"/>
+    </row>
+    <row r="175" spans="1:13" s="3" customFormat="1">
+      <c r="A175" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B173" s="58">
-[...97 lines deleted...]
-    <row r="177" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B175" s="57">
+        <v>864</v>
+      </c>
+      <c r="C175" s="8">
+        <v>2388</v>
+      </c>
+      <c r="D175" s="62">
+        <v>3913</v>
+      </c>
+      <c r="E175" s="62">
+        <v>5438</v>
+      </c>
+      <c r="F175" s="73">
+        <v>6607</v>
+      </c>
+      <c r="G175" s="73">
+        <v>7776</v>
+      </c>
+      <c r="H175" s="73">
+        <v>8945</v>
+      </c>
+      <c r="I175" s="50"/>
+      <c r="J175" s="50"/>
+      <c r="K175" s="50"/>
+      <c r="L175" s="50"/>
+      <c r="M175" s="57"/>
+    </row>
+    <row r="176" spans="1:13" s="3" customFormat="1" ht="33" customHeight="1">
+      <c r="A176" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B176" s="7"/>
+      <c r="C176" s="7"/>
+      <c r="D176" s="7"/>
+      <c r="E176" s="7"/>
+      <c r="F176" s="7"/>
+      <c r="G176" s="7"/>
+      <c r="H176" s="7"/>
+      <c r="I176" s="7"/>
+      <c r="J176" s="7"/>
+      <c r="K176" s="8"/>
+      <c r="L176" s="7"/>
+      <c r="M176" s="18"/>
+    </row>
+    <row r="177" spans="1:13" s="3" customFormat="1">
       <c r="A177" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B177" s="57">
+        <v>399</v>
+      </c>
+      <c r="C177" s="8">
+        <v>1027</v>
+      </c>
+      <c r="D177" s="62">
+        <v>1615</v>
+      </c>
+      <c r="E177" s="62">
+        <v>2173</v>
+      </c>
+      <c r="F177" s="73">
+        <v>3116</v>
+      </c>
+      <c r="G177" s="73">
+        <v>3639</v>
+      </c>
+      <c r="H177" s="73">
+        <v>4003</v>
+      </c>
+      <c r="I177" s="50"/>
+      <c r="J177" s="50"/>
+      <c r="K177" s="50"/>
+      <c r="L177" s="50"/>
+      <c r="M177" s="57"/>
+    </row>
+    <row r="178" spans="1:13" s="3" customFormat="1">
+      <c r="A178" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B177" s="58">
-[...55 lines deleted...]
-        <v>60</v>
+      <c r="B178" s="57">
+        <v>399</v>
+      </c>
+      <c r="C178" s="8">
+        <v>1027</v>
+      </c>
+      <c r="D178" s="62">
+        <v>1615</v>
+      </c>
+      <c r="E178" s="62">
+        <v>2173</v>
+      </c>
+      <c r="F178" s="73">
+        <v>3116</v>
+      </c>
+      <c r="G178" s="73">
+        <v>3639</v>
+      </c>
+      <c r="H178" s="73">
+        <v>4003</v>
+      </c>
+      <c r="I178" s="50"/>
+      <c r="J178" s="50"/>
+      <c r="K178" s="50"/>
+      <c r="L178" s="50"/>
+      <c r="M178" s="57"/>
+    </row>
+    <row r="179" spans="1:13" s="3" customFormat="1" ht="56.25" customHeight="1">
+      <c r="A179" s="33" t="s">
+        <v>57</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="7"/>
       <c r="D179" s="7"/>
       <c r="E179" s="7"/>
       <c r="F179" s="7"/>
       <c r="G179" s="7"/>
       <c r="H179" s="7"/>
       <c r="I179" s="7"/>
-      <c r="J179" s="54"/>
-[...4 lines deleted...]
-    <row r="180" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J179" s="7"/>
+      <c r="K179" s="8"/>
+      <c r="L179" s="7"/>
+      <c r="M179" s="18"/>
+    </row>
+    <row r="180" spans="1:13" s="3" customFormat="1">
       <c r="A180" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B180" s="57">
-[...24 lines deleted...]
-    <row r="181" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B180" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C180" s="15">
+        <v>3.8</v>
+      </c>
+      <c r="D180" s="63">
+        <v>7.7</v>
+      </c>
+      <c r="E180" s="63">
+        <v>11.5</v>
+      </c>
+      <c r="F180" s="74">
+        <v>12.1</v>
+      </c>
+      <c r="G180" s="74">
+        <v>12.6</v>
+      </c>
+      <c r="H180" s="74">
+        <v>13.2</v>
+      </c>
+      <c r="I180" s="49"/>
+      <c r="J180" s="49"/>
+      <c r="K180" s="49"/>
+      <c r="L180" s="49"/>
+      <c r="M180" s="58"/>
+    </row>
+    <row r="181" spans="1:13" s="3" customFormat="1">
       <c r="A181" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B181" s="57">
+      <c r="B181" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C181" s="15">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D181" s="63">
+        <v>4.3</v>
+      </c>
+      <c r="E181" s="63">
+        <v>6.5</v>
+      </c>
+      <c r="F181" s="74">
+        <v>6.5</v>
+      </c>
+      <c r="G181" s="74">
+        <v>6.5</v>
+      </c>
+      <c r="H181" s="74">
+        <v>6.5</v>
+      </c>
+      <c r="I181" s="49"/>
+      <c r="J181" s="49"/>
+      <c r="K181" s="49"/>
+      <c r="L181" s="49"/>
+      <c r="M181" s="58"/>
+    </row>
+    <row r="182" spans="1:13" s="3" customFormat="1">
+      <c r="A182" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B182" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C182" s="15">
+        <v>1.7</v>
+      </c>
+      <c r="D182" s="64">
+        <v>3.3</v>
+      </c>
+      <c r="E182" s="63">
+        <v>5</v>
+      </c>
+      <c r="F182" s="74">
+        <v>5.6</v>
+      </c>
+      <c r="G182" s="74">
+        <v>6.1</v>
+      </c>
+      <c r="H182" s="74">
+        <v>6.7</v>
+      </c>
+      <c r="I182" s="49"/>
+      <c r="J182" s="49"/>
+      <c r="K182" s="49"/>
+      <c r="L182" s="49"/>
+      <c r="M182" s="58"/>
+    </row>
+    <row r="183" spans="1:13" s="3" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A183" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B183" s="7"/>
+      <c r="C183" s="7"/>
+      <c r="D183" s="7"/>
+      <c r="E183" s="7"/>
+      <c r="F183" s="7"/>
+      <c r="G183" s="7"/>
+      <c r="H183" s="7"/>
+      <c r="I183" s="7"/>
+      <c r="J183" s="7"/>
+      <c r="K183" s="8"/>
+      <c r="L183" s="18"/>
+      <c r="M183" s="18"/>
+    </row>
+    <row r="184" spans="1:13" s="3" customFormat="1">
+      <c r="A184" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B184" s="58">
+        <v>69.2</v>
+      </c>
+      <c r="C184" s="15">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="D184" s="63">
+        <v>209.7</v>
+      </c>
+      <c r="E184" s="63">
+        <v>340.7</v>
+      </c>
+      <c r="F184" s="74">
+        <v>473.2</v>
+      </c>
+      <c r="G184" s="74">
+        <v>627.9</v>
+      </c>
+      <c r="H184" s="74">
+        <v>794.2</v>
+      </c>
+      <c r="I184" s="49"/>
+      <c r="J184" s="49"/>
+      <c r="K184" s="49"/>
+      <c r="L184" s="49"/>
+      <c r="M184" s="58"/>
+    </row>
+    <row r="185" spans="1:13" s="3" customFormat="1">
+      <c r="A185" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B185" s="58">
+        <v>69.2</v>
+      </c>
+      <c r="C185" s="15">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="D185" s="63">
+        <v>200.7</v>
+      </c>
+      <c r="E185" s="63">
+        <v>256.39999999999998</v>
+      </c>
+      <c r="F185" s="74">
+        <v>345.9</v>
+      </c>
+      <c r="G185" s="74">
+        <v>432.4</v>
+      </c>
+      <c r="H185" s="74">
+        <v>521</v>
+      </c>
+      <c r="I185" s="49"/>
+      <c r="J185" s="49"/>
+      <c r="K185" s="49"/>
+      <c r="L185" s="49"/>
+      <c r="M185" s="58"/>
+    </row>
+    <row r="186" spans="1:13" s="3" customFormat="1">
+      <c r="A186" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B186" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C186" s="15"/>
+      <c r="D186" s="63">
+        <v>9</v>
+      </c>
+      <c r="E186" s="63">
+        <v>84.3</v>
+      </c>
+      <c r="F186" s="74">
+        <v>127.3</v>
+      </c>
+      <c r="G186" s="74">
+        <v>195.5</v>
+      </c>
+      <c r="H186" s="74">
+        <v>273.2</v>
+      </c>
+      <c r="I186" s="49"/>
+      <c r="J186" s="49"/>
+      <c r="K186" s="49"/>
+      <c r="L186" s="49"/>
+      <c r="M186" s="58"/>
+    </row>
+    <row r="187" spans="1:13" s="3" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A187" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B187" s="7"/>
+      <c r="C187" s="7"/>
+      <c r="D187" s="7"/>
+      <c r="E187" s="7"/>
+      <c r="F187" s="7"/>
+      <c r="G187" s="7"/>
+      <c r="H187" s="7"/>
+      <c r="I187" s="7"/>
+      <c r="J187" s="54"/>
+      <c r="K187" s="55"/>
+      <c r="L187" s="15"/>
+      <c r="M187" s="15"/>
+    </row>
+    <row r="188" spans="1:13" s="3" customFormat="1">
+      <c r="A188" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B188" s="58">
+        <v>55.6</v>
+      </c>
+      <c r="C188" s="15">
+        <v>159.19999999999999</v>
+      </c>
+      <c r="D188" s="63">
+        <v>256.89999999999998</v>
+      </c>
+      <c r="E188" s="63">
+        <v>447.6</v>
+      </c>
+      <c r="F188" s="74">
+        <v>648.4</v>
+      </c>
+      <c r="G188" s="74">
+        <v>846</v>
+      </c>
+      <c r="H188" s="74">
+        <v>1044.4000000000001</v>
+      </c>
+      <c r="I188" s="49"/>
+      <c r="J188" s="49"/>
+      <c r="K188" s="49"/>
+      <c r="L188" s="49"/>
+      <c r="M188" s="58"/>
+    </row>
+    <row r="189" spans="1:13" s="3" customFormat="1">
+      <c r="A189" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B189" s="58">
+        <v>40.1</v>
+      </c>
+      <c r="C189" s="15">
+        <v>117.4</v>
+      </c>
+      <c r="D189" s="63">
+        <v>183.9</v>
+      </c>
+      <c r="E189" s="63">
+        <v>291.10000000000002</v>
+      </c>
+      <c r="F189" s="74">
+        <v>430.9</v>
+      </c>
+      <c r="G189" s="74">
+        <v>553.1</v>
+      </c>
+      <c r="H189" s="74">
+        <v>669.6</v>
+      </c>
+      <c r="I189" s="49"/>
+      <c r="J189" s="49"/>
+      <c r="K189" s="49"/>
+      <c r="L189" s="49"/>
+      <c r="M189" s="58"/>
+    </row>
+    <row r="190" spans="1:13" s="3" customFormat="1">
+      <c r="A190" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B190" s="58">
+        <v>15.5</v>
+      </c>
+      <c r="C190" s="15">
+        <v>41.8</v>
+      </c>
+      <c r="D190" s="63">
+        <v>73</v>
+      </c>
+      <c r="E190" s="63">
+        <v>156.5</v>
+      </c>
+      <c r="F190" s="74">
+        <v>217.5</v>
+      </c>
+      <c r="G190" s="74">
+        <v>292.89999999999998</v>
+      </c>
+      <c r="H190" s="74">
+        <v>374.8</v>
+      </c>
+      <c r="I190" s="49"/>
+      <c r="J190" s="49"/>
+      <c r="K190" s="49"/>
+      <c r="L190" s="49"/>
+      <c r="M190" s="58"/>
+    </row>
+    <row r="191" spans="1:13" s="3" customFormat="1" ht="33" customHeight="1">
+      <c r="A191" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B191" s="7"/>
+      <c r="C191" s="7"/>
+      <c r="D191" s="7"/>
+      <c r="E191" s="7"/>
+      <c r="F191" s="7"/>
+      <c r="G191" s="7"/>
+      <c r="H191" s="7"/>
+      <c r="I191" s="7"/>
+      <c r="J191" s="54"/>
+      <c r="K191" s="55"/>
+      <c r="L191" s="15"/>
+      <c r="M191" s="15"/>
+    </row>
+    <row r="192" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A192" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B192" s="57">
         <v>2000</v>
       </c>
-      <c r="C181" s="8">
+      <c r="C192" s="8">
         <v>3759</v>
       </c>
-      <c r="D181" s="62">
+      <c r="D192" s="62">
         <v>6272</v>
       </c>
-      <c r="E181" s="62">
+      <c r="E192" s="62">
         <v>8076</v>
       </c>
-      <c r="F181" s="73">
+      <c r="F192" s="73">
         <v>10470</v>
       </c>
-      <c r="G181" s="73">
+      <c r="G192" s="73">
         <v>14040</v>
       </c>
-      <c r="H181" s="50"/>
-[...270 lines deleted...]
-      <c r="H192" s="50"/>
+      <c r="H192" s="73">
+        <v>16621</v>
+      </c>
       <c r="I192" s="50"/>
       <c r="J192" s="50"/>
       <c r="K192" s="50"/>
       <c r="L192" s="50"/>
       <c r="M192" s="57"/>
     </row>
-    <row r="193" spans="1:13" s="71" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>132</v>
+    <row r="193" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A193" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B193" s="57">
+        <v>2000</v>
+      </c>
+      <c r="C193" s="8">
+        <v>3759</v>
+      </c>
+      <c r="D193" s="62">
+        <v>6272</v>
+      </c>
+      <c r="E193" s="62">
+        <v>8076</v>
       </c>
       <c r="F193" s="73">
-        <v>176</v>
+        <v>10470</v>
       </c>
       <c r="G193" s="73">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="H193" s="50"/>
+        <v>14040</v>
+      </c>
+      <c r="H193" s="73">
+        <v>16621</v>
+      </c>
       <c r="I193" s="50"/>
       <c r="J193" s="50"/>
       <c r="K193" s="50"/>
       <c r="L193" s="50"/>
       <c r="M193" s="57"/>
     </row>
-    <row r="194" spans="1:13" s="71" customFormat="1" x14ac:dyDescent="0.25">
-[...45 lines deleted...]
-    <row r="196" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:13" s="3" customFormat="1">
+      <c r="A194" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="B194" s="8"/>
+      <c r="C194" s="8"/>
+      <c r="D194" s="8"/>
+      <c r="E194" s="8"/>
+      <c r="F194" s="72"/>
+      <c r="G194" s="72"/>
+      <c r="H194" s="8"/>
+      <c r="I194" s="8"/>
+      <c r="J194" s="54"/>
+      <c r="K194" s="8"/>
+      <c r="L194" s="8"/>
+      <c r="M194" s="8"/>
+    </row>
+    <row r="195" spans="1:13" s="3" customFormat="1">
+      <c r="A195" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B195" s="57">
+        <v>21</v>
+      </c>
+      <c r="C195" s="8">
+        <v>2069</v>
+      </c>
+      <c r="D195" s="62">
+        <v>10289</v>
+      </c>
+      <c r="E195" s="62">
+        <v>21820</v>
+      </c>
+      <c r="F195" s="73">
+        <v>39166</v>
+      </c>
+      <c r="G195" s="73">
+        <v>57741</v>
+      </c>
+      <c r="H195" s="73">
+        <v>72528</v>
+      </c>
+      <c r="I195" s="50"/>
+      <c r="J195" s="50"/>
+      <c r="K195" s="50"/>
+      <c r="L195" s="50"/>
+      <c r="M195" s="57"/>
+    </row>
+    <row r="196" spans="1:13" s="3" customFormat="1">
       <c r="A196" s="31" t="s">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="B196" s="57">
-        <v>197</v>
+        <v>21</v>
       </c>
       <c r="C196" s="8">
-        <v>430</v>
+        <v>2069</v>
       </c>
       <c r="D196" s="62">
-        <v>772</v>
+        <v>10289</v>
       </c>
       <c r="E196" s="62">
-        <v>1097</v>
+        <v>21820</v>
       </c>
       <c r="F196" s="73">
-        <v>1539</v>
+        <v>39166</v>
       </c>
       <c r="G196" s="73">
-        <v>1882</v>
-[...1 lines deleted...]
-      <c r="H196" s="50"/>
+        <v>57741</v>
+      </c>
+      <c r="H196" s="73">
+        <v>72528</v>
+      </c>
       <c r="I196" s="50"/>
       <c r="J196" s="50"/>
       <c r="K196" s="50"/>
       <c r="L196" s="50"/>
       <c r="M196" s="57"/>
     </row>
-    <row r="197" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-        <v>18</v>
+    <row r="197" spans="1:13" s="3" customFormat="1" ht="36" customHeight="1">
+      <c r="A197" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B197" s="7"/>
+      <c r="C197" s="7"/>
+      <c r="D197" s="7"/>
+      <c r="E197" s="7"/>
+      <c r="F197" s="7"/>
+      <c r="G197" s="7"/>
+      <c r="H197" s="7"/>
+      <c r="I197" s="7"/>
+      <c r="J197" s="7"/>
+      <c r="K197" s="7"/>
+      <c r="L197" s="7"/>
+      <c r="M197" s="18"/>
+    </row>
+    <row r="198" spans="1:13" s="3" customFormat="1">
+      <c r="A198" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B198" s="10" t="s">
+        <v>1</v>
       </c>
       <c r="C198" s="8">
-        <v>18</v>
+        <v>190</v>
       </c>
       <c r="D198" s="62">
-        <v>33</v>
+        <v>403</v>
       </c>
       <c r="E198" s="62">
-        <v>48</v>
+        <v>689</v>
       </c>
       <c r="F198" s="73">
-        <v>73</v>
+        <v>976</v>
       </c>
       <c r="G198" s="73">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="H198" s="50"/>
+        <v>1032</v>
+      </c>
+      <c r="H198" s="73">
+        <v>1032</v>
+      </c>
       <c r="I198" s="50"/>
       <c r="J198" s="50"/>
       <c r="K198" s="50"/>
       <c r="L198" s="50"/>
       <c r="M198" s="57"/>
     </row>
-    <row r="199" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:13" s="3" customFormat="1">
       <c r="A199" s="31" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>26</v>
+      </c>
+      <c r="B199" s="8" t="s">
+        <v>1</v>
       </c>
       <c r="C199" s="8">
-        <v>8</v>
+        <v>190</v>
       </c>
       <c r="D199" s="62">
-        <v>77</v>
+        <v>403</v>
       </c>
       <c r="E199" s="62">
-        <v>147</v>
+        <v>689</v>
       </c>
       <c r="F199" s="73">
-        <v>321</v>
+        <v>976</v>
       </c>
       <c r="G199" s="73">
-        <v>423</v>
-[...1 lines deleted...]
-      <c r="H199" s="50"/>
+        <v>1032</v>
+      </c>
+      <c r="H199" s="73">
+        <v>1032</v>
+      </c>
       <c r="I199" s="50"/>
       <c r="J199" s="50"/>
       <c r="K199" s="50"/>
       <c r="L199" s="50"/>
       <c r="M199" s="57"/>
     </row>
-    <row r="200" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-    <row r="201" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:13" s="3" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A200" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B200" s="7"/>
+      <c r="C200" s="7"/>
+      <c r="D200" s="7"/>
+      <c r="E200" s="7"/>
+      <c r="F200" s="7"/>
+      <c r="G200" s="7"/>
+      <c r="H200" s="7"/>
+      <c r="I200" s="7"/>
+      <c r="J200" s="54"/>
+      <c r="K200" s="8"/>
+      <c r="L200" s="8"/>
+      <c r="M200" s="8"/>
+    </row>
+    <row r="201" spans="1:13" s="3" customFormat="1">
       <c r="A201" s="31" t="s">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="B201" s="57">
-        <v>3</v>
+        <v>3789</v>
       </c>
       <c r="C201" s="8">
-        <v>50</v>
+        <v>10761</v>
       </c>
       <c r="D201" s="62">
-        <v>96</v>
+        <v>19001</v>
       </c>
       <c r="E201" s="62">
-        <v>143</v>
+        <v>34005</v>
       </c>
       <c r="F201" s="73">
-        <v>161</v>
+        <v>49467</v>
       </c>
       <c r="G201" s="73">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="H201" s="50"/>
+        <v>64771</v>
+      </c>
+      <c r="H201" s="73">
+        <v>72588</v>
+      </c>
       <c r="I201" s="50"/>
       <c r="J201" s="50"/>
       <c r="K201" s="50"/>
       <c r="L201" s="50"/>
       <c r="M201" s="57"/>
     </row>
-    <row r="202" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>1</v>
+    <row r="202" spans="1:13" s="3" customFormat="1">
+      <c r="A202" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B202" s="57">
+        <v>3761</v>
       </c>
       <c r="C202" s="8">
-        <v>2</v>
+        <v>9956</v>
       </c>
       <c r="D202" s="62">
-        <v>3</v>
+        <v>17419</v>
       </c>
       <c r="E202" s="62">
-        <v>5</v>
+        <v>31645</v>
       </c>
       <c r="F202" s="73">
-        <v>5</v>
+        <v>47107</v>
       </c>
       <c r="G202" s="73">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="H202" s="50"/>
+        <v>62411</v>
+      </c>
+      <c r="H202" s="73">
+        <v>70229</v>
+      </c>
       <c r="I202" s="50"/>
       <c r="J202" s="50"/>
       <c r="K202" s="50"/>
       <c r="L202" s="50"/>
       <c r="M202" s="57"/>
     </row>
-    <row r="203" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-      </c>
+    <row r="203" spans="1:13" s="3" customFormat="1">
+      <c r="A203" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B203" s="57">
+        <v>28</v>
+      </c>
+      <c r="C203" s="8">
+        <v>805</v>
+      </c>
+      <c r="D203" s="62">
+        <v>1582</v>
+      </c>
+      <c r="E203" s="62">
+        <v>2360</v>
+      </c>
+      <c r="F203" s="73">
+        <v>2360</v>
+      </c>
+      <c r="G203" s="73">
+        <v>2360</v>
+      </c>
+      <c r="H203" s="73">
+        <v>2360</v>
+      </c>
+      <c r="I203" s="50"/>
+      <c r="J203" s="50"/>
+      <c r="K203" s="50"/>
+      <c r="L203" s="50"/>
+      <c r="M203" s="57"/>
+    </row>
+    <row r="204" spans="1:13" s="71" customFormat="1" ht="32.25" customHeight="1">
+      <c r="A204" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="B204" s="57"/>
+      <c r="C204" s="68"/>
+      <c r="D204" s="62"/>
+      <c r="E204" s="62"/>
+      <c r="F204" s="72"/>
+      <c r="G204" s="72"/>
       <c r="H204" s="50"/>
       <c r="I204" s="50"/>
       <c r="J204" s="50"/>
       <c r="K204" s="50"/>
       <c r="L204" s="50"/>
       <c r="M204" s="57"/>
     </row>
-    <row r="205" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>43</v>
+    <row r="205" spans="1:13" s="71" customFormat="1">
+      <c r="A205" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="B205" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C205" s="72">
+        <v>44</v>
+      </c>
+      <c r="D205" s="72">
+        <v>88</v>
+      </c>
+      <c r="E205" s="72">
+        <v>132</v>
       </c>
       <c r="F205" s="73">
-        <v>47</v>
+        <v>176</v>
       </c>
       <c r="G205" s="73">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H205" s="50"/>
+        <v>219</v>
+      </c>
+      <c r="H205" s="73">
+        <v>263</v>
+      </c>
       <c r="I205" s="50"/>
       <c r="J205" s="50"/>
       <c r="K205" s="50"/>
       <c r="L205" s="50"/>
       <c r="M205" s="57"/>
     </row>
-    <row r="206" spans="1:13" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-    <row r="208" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:13" s="71" customFormat="1">
+      <c r="A206" s="70" t="s">
+        <v>23</v>
+      </c>
+      <c r="B206" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C206" s="72">
+        <v>44</v>
+      </c>
+      <c r="D206" s="72">
+        <v>88</v>
+      </c>
+      <c r="E206" s="72">
+        <v>132</v>
+      </c>
+      <c r="F206" s="73">
+        <v>176</v>
+      </c>
+      <c r="G206" s="73">
+        <v>219</v>
+      </c>
+      <c r="H206" s="73">
+        <v>263</v>
+      </c>
+      <c r="I206" s="50"/>
+      <c r="J206" s="50"/>
+      <c r="K206" s="50"/>
+      <c r="L206" s="50"/>
+      <c r="M206" s="57"/>
+    </row>
+    <row r="207" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1">
+      <c r="A207" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B207" s="7"/>
+      <c r="C207" s="7"/>
+      <c r="D207" s="7"/>
+      <c r="E207" s="7"/>
+      <c r="F207" s="7"/>
+      <c r="G207" s="7"/>
+      <c r="H207" s="7"/>
+      <c r="I207" s="7"/>
+      <c r="J207" s="7"/>
+      <c r="K207" s="7"/>
+      <c r="L207" s="43"/>
+      <c r="M207" s="18"/>
+    </row>
+    <row r="208" spans="1:13" s="3" customFormat="1">
       <c r="A208" s="31" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="C208" s="8"/>
+        <v>2</v>
+      </c>
+      <c r="B208" s="57">
+        <v>197</v>
+      </c>
+      <c r="C208" s="8">
+        <v>430</v>
+      </c>
       <c r="D208" s="62">
-        <v>25</v>
+        <v>772</v>
       </c>
       <c r="E208" s="62">
-        <v>40</v>
+        <v>1097</v>
       </c>
       <c r="F208" s="73">
-        <v>40</v>
+        <v>1539</v>
       </c>
       <c r="G208" s="73">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H208" s="50"/>
+        <v>1882</v>
+      </c>
+      <c r="H208" s="73">
+        <v>2289</v>
+      </c>
       <c r="I208" s="50"/>
       <c r="J208" s="50"/>
       <c r="K208" s="50"/>
       <c r="L208" s="50"/>
       <c r="M208" s="57"/>
     </row>
-    <row r="209" spans="1:15" s="3" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-        <v>2</v>
+    <row r="209" spans="1:13" s="3" customFormat="1">
+      <c r="A209" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="B209" s="57">
+        <v>14</v>
+      </c>
+      <c r="C209" s="8">
+        <v>14</v>
+      </c>
+      <c r="D209" s="62">
+        <v>14</v>
+      </c>
+      <c r="E209" s="62">
+        <v>14</v>
+      </c>
+      <c r="F209" s="73">
+        <v>23</v>
+      </c>
+      <c r="G209" s="73">
+        <v>30</v>
+      </c>
+      <c r="H209" s="73">
+        <v>44</v>
+      </c>
+      <c r="I209" s="50"/>
+      <c r="J209" s="50"/>
+      <c r="K209" s="50"/>
+      <c r="L209" s="50"/>
+      <c r="M209" s="57"/>
+    </row>
+    <row r="210" spans="1:13" s="3" customFormat="1">
+      <c r="A210" s="46" t="s">
+        <v>18</v>
       </c>
       <c r="B210" s="57">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="C210" s="8">
-        <v>103</v>
+        <v>18</v>
       </c>
       <c r="D210" s="62">
-        <v>229</v>
+        <v>33</v>
       </c>
       <c r="E210" s="62">
-        <v>308</v>
+        <v>48</v>
       </c>
       <c r="F210" s="73">
-        <v>374</v>
+        <v>73</v>
       </c>
       <c r="G210" s="73">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="H210" s="50"/>
+        <v>105</v>
+      </c>
+      <c r="H210" s="73">
+        <v>147</v>
+      </c>
       <c r="I210" s="50"/>
       <c r="J210" s="50"/>
       <c r="K210" s="50"/>
       <c r="L210" s="50"/>
       <c r="M210" s="57"/>
     </row>
-    <row r="211" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:13" s="3" customFormat="1">
       <c r="A211" s="31" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B211" s="57">
-        <v>60</v>
+        <v>8</v>
       </c>
       <c r="C211" s="8">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="D211" s="62">
-        <v>229</v>
+        <v>77</v>
       </c>
       <c r="E211" s="62">
-        <v>308</v>
+        <v>147</v>
       </c>
       <c r="F211" s="73">
-        <v>374</v>
+        <v>321</v>
       </c>
       <c r="G211" s="73">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="H211" s="50"/>
+        <v>423</v>
+      </c>
+      <c r="H211" s="73">
+        <v>572</v>
+      </c>
       <c r="I211" s="50"/>
       <c r="J211" s="50"/>
       <c r="K211" s="50"/>
       <c r="L211" s="50"/>
       <c r="M211" s="57"/>
     </row>
-    <row r="212" spans="1:15" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-    <row r="213" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:13" s="3" customFormat="1">
+      <c r="A212" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="B212" s="57">
+        <v>154</v>
+      </c>
+      <c r="C212" s="8">
+        <v>339</v>
+      </c>
+      <c r="D212" s="62">
+        <v>549</v>
+      </c>
+      <c r="E212" s="62">
+        <v>740</v>
+      </c>
+      <c r="F212" s="73">
+        <v>956</v>
+      </c>
+      <c r="G212" s="73">
+        <v>1143</v>
+      </c>
+      <c r="H212" s="73">
+        <v>1327</v>
+      </c>
+      <c r="I212" s="50"/>
+      <c r="J212" s="50"/>
+      <c r="K212" s="50"/>
+      <c r="L212" s="50"/>
+      <c r="M212" s="57"/>
+    </row>
+    <row r="213" spans="1:13" s="3" customFormat="1">
       <c r="A213" s="31" t="s">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="B213" s="57">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>3</v>
+      </c>
+      <c r="C213" s="8">
+        <v>50</v>
       </c>
       <c r="D213" s="62">
-        <v>546</v>
+        <v>96</v>
       </c>
       <c r="E213" s="62">
-        <v>797</v>
+        <v>143</v>
       </c>
       <c r="F213" s="73">
-        <v>952</v>
+        <v>161</v>
       </c>
       <c r="G213" s="73">
-        <v>1393</v>
-[...2 lines deleted...]
-      <c r="I213" s="51"/>
+        <v>176</v>
+      </c>
+      <c r="H213" s="73">
+        <v>194</v>
+      </c>
+      <c r="I213" s="50"/>
       <c r="J213" s="50"/>
       <c r="K213" s="50"/>
       <c r="L213" s="50"/>
       <c r="M213" s="57"/>
     </row>
-    <row r="214" spans="1:15" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A214" s="22" t="s">
+    <row r="214" spans="1:13" s="3" customFormat="1">
+      <c r="A214" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="B214" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C214" s="8">
+        <v>2</v>
+      </c>
+      <c r="D214" s="62">
+        <v>3</v>
+      </c>
+      <c r="E214" s="62">
+        <v>5</v>
+      </c>
+      <c r="F214" s="73">
+        <v>5</v>
+      </c>
+      <c r="G214" s="73">
+        <v>5</v>
+      </c>
+      <c r="H214" s="73">
+        <v>5</v>
+      </c>
+      <c r="I214" s="50"/>
+      <c r="J214" s="50"/>
+      <c r="K214" s="50"/>
+      <c r="L214" s="50"/>
+      <c r="M214" s="57"/>
+    </row>
+    <row r="215" spans="1:13" s="3" customFormat="1" ht="45" customHeight="1">
+      <c r="A215" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="B215" s="7"/>
+      <c r="C215" s="7"/>
+      <c r="D215" s="7"/>
+      <c r="E215" s="7"/>
+      <c r="F215" s="7"/>
+      <c r="G215" s="7"/>
+      <c r="H215" s="7"/>
+      <c r="I215" s="7"/>
+      <c r="J215" s="54"/>
+      <c r="K215" s="8"/>
+      <c r="L215" s="8"/>
+      <c r="M215" s="8"/>
+    </row>
+    <row r="216" spans="1:13" s="3" customFormat="1">
+      <c r="A216" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B216" s="57">
+        <v>2</v>
+      </c>
+      <c r="C216" s="8">
+        <v>23</v>
+      </c>
+      <c r="D216" s="62">
+        <v>35</v>
+      </c>
+      <c r="E216" s="62">
+        <v>43</v>
+      </c>
+      <c r="F216" s="73">
+        <v>47</v>
+      </c>
+      <c r="G216" s="73">
+        <v>50</v>
+      </c>
+      <c r="H216" s="73">
+        <v>56</v>
+      </c>
+      <c r="I216" s="50"/>
+      <c r="J216" s="50"/>
+      <c r="K216" s="50"/>
+      <c r="L216" s="50"/>
+      <c r="M216" s="57"/>
+    </row>
+    <row r="217" spans="1:13" s="3" customFormat="1">
+      <c r="A217" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B217" s="57">
+        <v>2</v>
+      </c>
+      <c r="C217" s="8">
+        <v>23</v>
+      </c>
+      <c r="D217" s="62">
+        <v>35</v>
+      </c>
+      <c r="E217" s="62">
+        <v>43</v>
+      </c>
+      <c r="F217" s="73">
+        <v>47</v>
+      </c>
+      <c r="G217" s="73">
+        <v>50</v>
+      </c>
+      <c r="H217" s="73">
+        <v>56</v>
+      </c>
+      <c r="I217" s="50"/>
+      <c r="J217" s="50"/>
+      <c r="K217" s="50"/>
+      <c r="L217" s="50"/>
+      <c r="M217" s="57"/>
+    </row>
+    <row r="218" spans="1:13" s="3" customFormat="1" ht="22.5">
+      <c r="A218" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="B218" s="8"/>
+      <c r="C218" s="8"/>
+      <c r="D218" s="8"/>
+      <c r="E218" s="8"/>
+      <c r="F218" s="72"/>
+      <c r="G218" s="72"/>
+      <c r="H218" s="72"/>
+      <c r="I218" s="8"/>
+      <c r="J218" s="54"/>
+      <c r="K218" s="8"/>
+      <c r="L218" s="8"/>
+      <c r="M218" s="8"/>
+    </row>
+    <row r="219" spans="1:13" s="3" customFormat="1">
+      <c r="A219" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B219" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="C219" s="8"/>
+      <c r="D219" s="62">
+        <v>25</v>
+      </c>
+      <c r="E219" s="62">
+        <v>40</v>
+      </c>
+      <c r="F219" s="73">
+        <v>40</v>
+      </c>
+      <c r="G219" s="73">
+        <v>40</v>
+      </c>
+      <c r="H219" s="73">
+        <v>137</v>
+      </c>
+      <c r="I219" s="50"/>
+      <c r="J219" s="50"/>
+      <c r="K219" s="50"/>
+      <c r="L219" s="50"/>
+      <c r="M219" s="57"/>
+    </row>
+    <row r="220" spans="1:13" s="3" customFormat="1">
+      <c r="A220" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B214" s="60">
+      <c r="B220" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C220" s="8"/>
+      <c r="D220" s="62">
+        <v>25</v>
+      </c>
+      <c r="E220" s="62">
+        <v>40</v>
+      </c>
+      <c r="F220" s="73">
+        <v>40</v>
+      </c>
+      <c r="G220" s="73">
+        <v>40</v>
+      </c>
+      <c r="H220" s="73">
+        <v>137</v>
+      </c>
+      <c r="I220" s="50"/>
+      <c r="J220" s="50"/>
+      <c r="K220" s="50"/>
+      <c r="L220" s="50"/>
+      <c r="M220" s="57"/>
+    </row>
+    <row r="221" spans="1:13" s="3" customFormat="1" ht="33.75">
+      <c r="A221" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B221" s="8"/>
+      <c r="C221" s="8"/>
+      <c r="D221" s="8"/>
+      <c r="E221" s="8"/>
+      <c r="F221" s="72"/>
+      <c r="G221" s="72"/>
+      <c r="H221" s="72"/>
+      <c r="I221" s="8"/>
+      <c r="J221" s="8"/>
+      <c r="K221" s="34"/>
+      <c r="L221" s="34"/>
+      <c r="M221" s="59"/>
+    </row>
+    <row r="222" spans="1:13" s="3" customFormat="1">
+      <c r="A222" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B222" s="57">
+        <v>60</v>
+      </c>
+      <c r="C222" s="8">
+        <v>103</v>
+      </c>
+      <c r="D222" s="62">
+        <v>229</v>
+      </c>
+      <c r="E222" s="62">
+        <v>308</v>
+      </c>
+      <c r="F222" s="73">
+        <v>374</v>
+      </c>
+      <c r="G222" s="73">
+        <v>422</v>
+      </c>
+      <c r="H222" s="73">
+        <v>457</v>
+      </c>
+      <c r="I222" s="50"/>
+      <c r="J222" s="50"/>
+      <c r="K222" s="50"/>
+      <c r="L222" s="50"/>
+      <c r="M222" s="57"/>
+    </row>
+    <row r="223" spans="1:13" s="3" customFormat="1">
+      <c r="A223" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B223" s="57">
+        <v>60</v>
+      </c>
+      <c r="C223" s="8">
+        <v>103</v>
+      </c>
+      <c r="D223" s="62">
+        <v>229</v>
+      </c>
+      <c r="E223" s="62">
+        <v>308</v>
+      </c>
+      <c r="F223" s="73">
+        <v>374</v>
+      </c>
+      <c r="G223" s="73">
+        <v>422</v>
+      </c>
+      <c r="H223" s="73">
+        <v>457</v>
+      </c>
+      <c r="I223" s="50"/>
+      <c r="J223" s="50"/>
+      <c r="K223" s="50"/>
+      <c r="L223" s="50"/>
+      <c r="M223" s="57"/>
+    </row>
+    <row r="224" spans="1:13" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A224" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B224" s="8"/>
+      <c r="C224" s="8"/>
+      <c r="D224" s="8"/>
+      <c r="E224" s="8"/>
+      <c r="F224" s="72"/>
+      <c r="G224" s="72"/>
+      <c r="H224" s="72"/>
+      <c r="I224" s="8"/>
+      <c r="J224" s="8"/>
+      <c r="K224" s="8"/>
+      <c r="L224" s="8"/>
+      <c r="M224" s="11"/>
+    </row>
+    <row r="225" spans="1:15" s="3" customFormat="1">
+      <c r="A225" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B225" s="57">
         <v>162</v>
       </c>
-      <c r="C214" s="23">
+      <c r="C225" s="48">
         <v>319</v>
       </c>
-      <c r="D214" s="65">
+      <c r="D225" s="62">
         <v>546</v>
       </c>
-      <c r="E214" s="65">
+      <c r="E225" s="62">
         <v>797</v>
       </c>
-      <c r="F214" s="75">
+      <c r="F225" s="73">
         <v>952</v>
       </c>
-      <c r="G214" s="75">
+      <c r="G225" s="73">
         <v>1393</v>
       </c>
-      <c r="H214" s="52"/>
-[...8 lines deleted...]
-      <c r="A215" s="24" t="s">
+      <c r="H225" s="73">
+        <v>1654</v>
+      </c>
+      <c r="I225" s="51"/>
+      <c r="J225" s="50"/>
+      <c r="K225" s="50"/>
+      <c r="L225" s="50"/>
+      <c r="M225" s="57"/>
+    </row>
+    <row r="226" spans="1:15" s="3" customFormat="1">
+      <c r="A226" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="B226" s="60">
+        <v>162</v>
+      </c>
+      <c r="C226" s="23">
+        <v>319</v>
+      </c>
+      <c r="D226" s="65">
+        <v>546</v>
+      </c>
+      <c r="E226" s="65">
+        <v>797</v>
+      </c>
+      <c r="F226" s="75">
+        <v>952</v>
+      </c>
+      <c r="G226" s="75">
+        <v>1393</v>
+      </c>
+      <c r="H226" s="75">
+        <v>1654</v>
+      </c>
+      <c r="I226" s="52"/>
+      <c r="J226" s="52"/>
+      <c r="K226" s="52"/>
+      <c r="L226" s="52"/>
+      <c r="M226" s="60"/>
+      <c r="O226" s="19"/>
+    </row>
+    <row r="227" spans="1:15" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A227" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B215" s="25"/>
-[...13 lines deleted...]
-      <c r="A216" s="24" t="s">
+      <c r="B227" s="25"/>
+      <c r="C227" s="25"/>
+      <c r="D227" s="25"/>
+      <c r="E227" s="25"/>
+      <c r="F227" s="25"/>
+      <c r="G227" s="25"/>
+      <c r="H227" s="26"/>
+      <c r="I227" s="27"/>
+      <c r="J227" s="27"/>
+      <c r="K227" s="26"/>
+      <c r="L227" s="27"/>
+      <c r="M227" s="26"/>
+    </row>
+    <row r="228" spans="1:15" s="1" customFormat="1" ht="12.75">
+      <c r="A228" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B216" s="26"/>
-[...13 lines deleted...]
-      <c r="A217" s="77" t="s">
+      <c r="B228" s="26"/>
+      <c r="C228" s="26"/>
+      <c r="D228" s="26"/>
+      <c r="E228" s="26"/>
+      <c r="F228" s="26"/>
+      <c r="G228" s="26"/>
+      <c r="H228" s="26"/>
+      <c r="I228" s="27"/>
+      <c r="J228" s="27"/>
+      <c r="K228" s="26"/>
+      <c r="L228" s="27"/>
+      <c r="M228" s="26"/>
+    </row>
+    <row r="229" spans="1:15" s="28" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A229" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="B217" s="77"/>
-[...10 lines deleted...]
-      <c r="M217" s="78"/>
+      <c r="B229" s="82"/>
+      <c r="C229" s="82"/>
+      <c r="D229" s="82"/>
+      <c r="E229" s="82"/>
+      <c r="F229" s="82"/>
+      <c r="G229" s="82"/>
+      <c r="H229" s="82"/>
+      <c r="I229" s="82"/>
+      <c r="J229" s="83"/>
+      <c r="K229" s="83"/>
+      <c r="L229" s="83"/>
+      <c r="M229" s="83"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A217:M217"/>
+    <mergeCell ref="A229:M229"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>