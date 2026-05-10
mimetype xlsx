--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\03\03-рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C89559F9-4106-4AE0-80E1-3ED14EEA1642}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-195" yWindow="120" windowWidth="22200" windowHeight="12780"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="34">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -121,56 +127,56 @@
   <si>
     <t>Район Мақаншы</t>
   </si>
   <si>
     <t>район Ақсуат</t>
   </si>
   <si>
     <t>район Мақаншы</t>
   </si>
   <si>
     <t>Семей городская администрация</t>
   </si>
   <si>
     <t>Курчатов городская администрация</t>
   </si>
   <si>
     <t>район Жаңасемей</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в области Абай за 2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -387,68 +393,71 @@
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -457,118 +466,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -704,1003 +747,1063 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="F16" sqref="F16"/>
+      <selection pane="bottomRight" activeCell="D46" sqref="D46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="14" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" style="21" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="21" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="39" t="s">
+    <row r="1" spans="1:15" ht="7.5" customHeight="1"/>
+    <row r="2" spans="1:15" s="15" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A2" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="39"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:15" s="16" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+    </row>
+    <row r="3" spans="1:15" s="16" customFormat="1" ht="6.75" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="22"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="22"/>
     </row>
-    <row r="4" spans="1:15" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" s="15" customFormat="1" ht="17.25" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="20" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="38">
         <v>5669.7</v>
       </c>
-      <c r="C6" s="40">
+      <c r="C6" s="39">
         <v>11461.7</v>
       </c>
-      <c r="D6" s="40"/>
+      <c r="D6" s="39">
+        <v>16791.900000000001</v>
+      </c>
       <c r="E6" s="28"/>
       <c r="F6" s="30"/>
       <c r="G6" s="28"/>
       <c r="H6" s="28"/>
       <c r="I6" s="28"/>
       <c r="J6" s="28"/>
       <c r="K6" s="37"/>
       <c r="L6" s="38"/>
       <c r="M6" s="38"/>
       <c r="N6" s="38"/>
       <c r="O6" s="38"/>
     </row>
-    <row r="7" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="38">
         <v>2031.6</v>
       </c>
-      <c r="C7" s="40">
+      <c r="C7" s="39">
         <v>4082.2</v>
       </c>
-      <c r="D7" s="40"/>
+      <c r="D7" s="39">
+        <v>6014.6</v>
+      </c>
       <c r="E7" s="28"/>
       <c r="F7" s="30"/>
       <c r="G7" s="28"/>
       <c r="H7" s="28"/>
       <c r="I7" s="28"/>
       <c r="J7" s="28"/>
       <c r="K7" s="37"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="38"/>
       <c r="O7" s="38"/>
     </row>
-    <row r="8" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="38">
         <v>107</v>
       </c>
-      <c r="C8" s="40">
+      <c r="C8" s="39">
         <v>228</v>
       </c>
-      <c r="D8" s="40"/>
+      <c r="D8" s="39">
+        <v>331</v>
+      </c>
       <c r="E8" s="28"/>
       <c r="F8" s="28"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="37"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="38"/>
       <c r="O8" s="38"/>
     </row>
-    <row r="9" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="38">
         <v>42</v>
       </c>
-      <c r="C9" s="40">
+      <c r="C9" s="39">
         <v>87.7</v>
       </c>
-      <c r="D9" s="40"/>
+      <c r="D9" s="39">
+        <v>133.5</v>
+      </c>
       <c r="E9" s="28"/>
       <c r="F9" s="28"/>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="37"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="N9" s="38"/>
       <c r="O9" s="38"/>
     </row>
-    <row r="10" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="38">
         <v>23.3</v>
       </c>
-      <c r="C10" s="40">
+      <c r="C10" s="39">
         <v>47.7</v>
       </c>
-      <c r="D10" s="40"/>
+      <c r="D10" s="39">
+        <v>73.5</v>
+      </c>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="37"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="N10" s="38"/>
       <c r="O10" s="38"/>
     </row>
-    <row r="11" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="38">
         <v>3219.7</v>
       </c>
-      <c r="C11" s="40">
+      <c r="C11" s="39">
         <v>6505.8</v>
       </c>
-      <c r="D11" s="40"/>
+      <c r="D11" s="39">
+        <v>9460.9</v>
+      </c>
       <c r="E11" s="28"/>
       <c r="F11" s="28"/>
       <c r="G11" s="28"/>
       <c r="H11" s="28"/>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="37"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
       <c r="N11" s="38"/>
       <c r="O11" s="38"/>
     </row>
-    <row r="12" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="38">
         <v>30.7</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="39">
         <v>62</v>
       </c>
-      <c r="D12" s="40"/>
+      <c r="D12" s="39">
+        <v>93.2</v>
+      </c>
       <c r="E12" s="28"/>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="37"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="N12" s="38"/>
       <c r="O12" s="38"/>
     </row>
-    <row r="13" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="38">
         <v>38.200000000000003</v>
       </c>
-      <c r="C13" s="40">
+      <c r="C13" s="39">
         <v>82</v>
       </c>
-      <c r="D13" s="40"/>
+      <c r="D13" s="39">
+        <v>125.9</v>
+      </c>
       <c r="E13" s="28"/>
       <c r="F13" s="28"/>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="37"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
       <c r="N13" s="38"/>
       <c r="O13" s="38"/>
     </row>
-    <row r="14" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="38">
         <v>64.099999999999994</v>
       </c>
-      <c r="C14" s="40">
+      <c r="C14" s="39">
         <v>120</v>
       </c>
-      <c r="D14" s="40"/>
+      <c r="D14" s="39">
+        <v>176.2</v>
+      </c>
       <c r="E14" s="28"/>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="37"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="N14" s="38"/>
       <c r="O14" s="38"/>
     </row>
-    <row r="15" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="38">
         <v>74.3</v>
       </c>
-      <c r="C15" s="40">
+      <c r="C15" s="39">
         <v>141.9</v>
       </c>
-      <c r="D15" s="40"/>
+      <c r="D15" s="39">
+        <v>212.9</v>
+      </c>
       <c r="E15" s="28"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="37"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
       <c r="N15" s="38"/>
       <c r="O15" s="38"/>
     </row>
-    <row r="16" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="38">
         <v>17.399999999999999</v>
       </c>
-      <c r="C16" s="40">
+      <c r="C16" s="39">
         <v>58.1</v>
       </c>
-      <c r="D16" s="40"/>
+      <c r="D16" s="39">
+        <v>98.9</v>
+      </c>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="37"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="38"/>
       <c r="O16" s="38"/>
     </row>
-    <row r="17" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="38">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C17" s="40">
+      <c r="C17" s="39">
         <v>18.600000000000001</v>
       </c>
-      <c r="D17" s="40"/>
+      <c r="D17" s="39">
+        <v>28</v>
+      </c>
       <c r="E17" s="28"/>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="28"/>
       <c r="J17" s="28"/>
       <c r="K17" s="37"/>
       <c r="L17" s="38"/>
       <c r="M17" s="38"/>
       <c r="N17" s="38"/>
       <c r="O17" s="38"/>
     </row>
-    <row r="18" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="38">
         <v>12.3</v>
       </c>
-      <c r="C18" s="40">
+      <c r="C18" s="39">
         <v>27.8</v>
       </c>
-      <c r="D18" s="40"/>
+      <c r="D18" s="39">
+        <v>43.3</v>
+      </c>
       <c r="E18" s="28"/>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="37"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
       <c r="N18" s="38"/>
       <c r="O18" s="38"/>
     </row>
-    <row r="19" spans="1:15" s="16" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15" s="16" customFormat="1" ht="20.25" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="7"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="28"/>
       <c r="K19" s="28"/>
       <c r="L19" s="27"/>
       <c r="M19" s="38"/>
       <c r="N19" s="38"/>
       <c r="O19" s="38"/>
     </row>
-    <row r="20" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="38">
         <v>2504.5</v>
       </c>
-      <c r="C20" s="40">
+      <c r="C20" s="39">
         <v>5116.8</v>
       </c>
-      <c r="D20" s="40"/>
+      <c r="D20" s="39">
+        <v>7587.8</v>
+      </c>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="37"/>
       <c r="L20" s="38"/>
       <c r="M20" s="38"/>
       <c r="N20" s="38"/>
       <c r="O20" s="38"/>
     </row>
-    <row r="21" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="38">
         <v>1914.5</v>
       </c>
-      <c r="C21" s="40">
+      <c r="C21" s="39">
         <v>3859.3</v>
       </c>
-      <c r="D21" s="40"/>
+      <c r="D21" s="39">
+        <v>5674.6</v>
+      </c>
       <c r="E21" s="28"/>
       <c r="F21" s="28"/>
       <c r="G21" s="28"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
       <c r="K21" s="37"/>
       <c r="L21" s="38"/>
       <c r="M21" s="38"/>
       <c r="N21" s="38"/>
       <c r="O21" s="38"/>
     </row>
-    <row r="22" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="38">
         <v>107</v>
       </c>
-      <c r="C22" s="40">
+      <c r="C22" s="39">
         <v>228</v>
       </c>
-      <c r="D22" s="40"/>
+      <c r="D22" s="39">
+        <v>331</v>
+      </c>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="37"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
       <c r="N22" s="38"/>
       <c r="O22" s="38"/>
     </row>
-    <row r="23" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="38">
         <v>42</v>
       </c>
-      <c r="C23" s="40">
+      <c r="C23" s="39">
         <v>87.7</v>
       </c>
-      <c r="D23" s="40"/>
+      <c r="D23" s="39">
+        <v>133.5</v>
+      </c>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
       <c r="K23" s="37"/>
       <c r="L23" s="38"/>
       <c r="M23" s="38"/>
       <c r="N23" s="38"/>
       <c r="O23" s="38"/>
     </row>
-    <row r="24" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="38">
         <v>23.3</v>
       </c>
-      <c r="C24" s="40">
+      <c r="C24" s="39">
         <v>47.7</v>
       </c>
-      <c r="D24" s="40"/>
+      <c r="D24" s="39">
+        <v>73.5</v>
+      </c>
       <c r="E24" s="28"/>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="37"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
       <c r="N24" s="38"/>
       <c r="O24" s="38"/>
     </row>
-    <row r="25" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="38">
         <v>180.7</v>
       </c>
-      <c r="C25" s="40">
+      <c r="C25" s="39">
         <v>392.8</v>
       </c>
-      <c r="D25" s="40"/>
+      <c r="D25" s="39">
+        <v>605.9</v>
+      </c>
       <c r="E25" s="28"/>
       <c r="F25" s="28"/>
       <c r="G25" s="28"/>
       <c r="H25" s="28"/>
       <c r="I25" s="28"/>
       <c r="J25" s="28"/>
       <c r="K25" s="37"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
       <c r="N25" s="38"/>
       <c r="O25" s="38"/>
     </row>
-    <row r="26" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="38">
         <v>21.6</v>
       </c>
-      <c r="C26" s="40">
+      <c r="C26" s="39">
         <v>52.9</v>
       </c>
-      <c r="D26" s="40"/>
+      <c r="D26" s="39">
+        <v>84.2</v>
+      </c>
       <c r="E26" s="28"/>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="37"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
       <c r="N26" s="38"/>
       <c r="O26" s="38"/>
     </row>
-    <row r="27" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="38">
         <v>38.200000000000003</v>
       </c>
-      <c r="C27" s="40">
+      <c r="C27" s="39">
         <v>82</v>
       </c>
-      <c r="D27" s="40"/>
+      <c r="D27" s="39">
+        <v>125.9</v>
+      </c>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="37"/>
       <c r="L27" s="38"/>
       <c r="M27" s="38"/>
       <c r="N27" s="38"/>
       <c r="O27" s="38"/>
     </row>
-    <row r="28" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="38">
         <v>64.099999999999994</v>
       </c>
-      <c r="C28" s="40">
+      <c r="C28" s="39">
         <v>120</v>
       </c>
-      <c r="D28" s="40"/>
+      <c r="D28" s="39">
+        <v>176.2</v>
+      </c>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="37"/>
       <c r="L28" s="38"/>
       <c r="M28" s="38"/>
       <c r="N28" s="38"/>
       <c r="O28" s="38"/>
     </row>
-    <row r="29" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="38">
         <v>74.3</v>
       </c>
-      <c r="C29" s="40">
+      <c r="C29" s="39">
         <v>141.9</v>
       </c>
-      <c r="D29" s="40"/>
+      <c r="D29" s="39">
+        <v>212.9</v>
+      </c>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="37"/>
       <c r="L29" s="38"/>
       <c r="M29" s="38"/>
       <c r="N29" s="38"/>
       <c r="O29" s="38"/>
     </row>
-    <row r="30" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="38">
         <v>17.399999999999999</v>
       </c>
-      <c r="C30" s="40">
+      <c r="C30" s="39">
         <v>58.1</v>
       </c>
-      <c r="D30" s="40"/>
+      <c r="D30" s="39">
+        <v>98.9</v>
+      </c>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="37"/>
       <c r="L30" s="38"/>
       <c r="M30" s="38"/>
       <c r="N30" s="38"/>
       <c r="O30" s="38"/>
     </row>
-    <row r="31" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A31" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="38">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C31" s="40">
+      <c r="C31" s="39">
         <v>18.600000000000001</v>
       </c>
-      <c r="D31" s="40"/>
+      <c r="D31" s="39">
+        <v>28</v>
+      </c>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="37"/>
       <c r="L31" s="38"/>
       <c r="M31" s="38"/>
       <c r="N31" s="38"/>
       <c r="O31" s="38"/>
     </row>
-    <row r="32" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="38">
         <v>12.3</v>
       </c>
-      <c r="C32" s="40">
+      <c r="C32" s="39">
         <v>27.8</v>
       </c>
-      <c r="D32" s="40"/>
+      <c r="D32" s="39">
+        <v>43.3</v>
+      </c>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="37"/>
       <c r="L32" s="38"/>
       <c r="M32" s="38"/>
       <c r="N32" s="38"/>
       <c r="O32" s="38"/>
     </row>
-    <row r="33" spans="1:15" s="16" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:15" s="16" customFormat="1" ht="18.75" customHeight="1">
       <c r="A33" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="20"/>
       <c r="C33" s="20"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="29"/>
       <c r="G33" s="29"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="27"/>
       <c r="M33" s="38"/>
       <c r="N33" s="38"/>
       <c r="O33" s="38"/>
     </row>
-    <row r="34" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="38">
         <v>3165.2</v>
       </c>
-      <c r="C34" s="40">
+      <c r="C34" s="39">
         <v>6345</v>
       </c>
-      <c r="D34" s="28"/>
+      <c r="D34" s="39">
+        <v>9204.1</v>
+      </c>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="37"/>
       <c r="L34" s="38"/>
       <c r="M34" s="38"/>
       <c r="N34" s="38"/>
       <c r="O34" s="38"/>
     </row>
-    <row r="35" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A35" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="38">
         <v>117.1</v>
       </c>
-      <c r="C35" s="40">
+      <c r="C35" s="39">
         <v>222.9</v>
       </c>
-      <c r="D35" s="28"/>
+      <c r="D35" s="39">
+        <v>340</v>
+      </c>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="37"/>
       <c r="L35" s="38"/>
       <c r="M35" s="38"/>
       <c r="N35" s="38"/>
       <c r="O35" s="38"/>
     </row>
-    <row r="36" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="38">
         <v>3039</v>
       </c>
-      <c r="C36" s="40">
+      <c r="C36" s="39">
         <v>6113</v>
       </c>
-      <c r="D36" s="28"/>
+      <c r="D36" s="39">
+        <v>8855</v>
+      </c>
       <c r="E36" s="28"/>
       <c r="F36" s="28"/>
       <c r="G36" s="28"/>
       <c r="H36" s="28"/>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
       <c r="K36" s="37"/>
       <c r="L36" s="38"/>
       <c r="M36" s="38"/>
       <c r="N36" s="38"/>
       <c r="O36" s="38"/>
     </row>
-    <row r="37" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A37" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="38">
         <v>9.1</v>
       </c>
-      <c r="C37" s="40">
+      <c r="C37" s="39">
         <v>9.1</v>
       </c>
-      <c r="D37" s="28"/>
+      <c r="D37" s="39">
+        <v>9.1</v>
+      </c>
       <c r="E37" s="28"/>
       <c r="F37" s="28"/>
       <c r="G37" s="28"/>
       <c r="H37" s="28"/>
       <c r="I37" s="28"/>
       <c r="J37" s="28"/>
       <c r="K37" s="37"/>
       <c r="L37" s="38"/>
       <c r="M37" s="38"/>
     </row>
-    <row r="38" spans="1:15" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:15" s="17" customFormat="1" ht="13.5" customHeight="1">
       <c r="A38" s="9"/>
       <c r="B38" s="10"/>
       <c r="C38" s="10"/>
       <c r="D38" s="10"/>
       <c r="E38" s="10"/>
       <c r="F38" s="23"/>
       <c r="G38" s="10"/>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
       <c r="M38" s="24"/>
     </row>
-    <row r="39" spans="1:15" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:15" s="15" customFormat="1">
       <c r="A39" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="13"/>
       <c r="G39" s="13"/>
       <c r="H39" s="13"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
     </row>
-    <row r="40" spans="1:15" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:15" s="15" customFormat="1">
       <c r="A40" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="34"/>
       <c r="C40" s="34"/>
       <c r="D40" s="34"/>
       <c r="E40" s="34"/>
       <c r="F40" s="34"/>
       <c r="G40" s="33"/>
       <c r="H40" s="33"/>
       <c r="I40" s="33"/>
       <c r="J40" s="33"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:15">
       <c r="A41" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="37"/>
       <c r="C41" s="37"/>
       <c r="D41" s="37"/>
       <c r="E41" s="37"/>
       <c r="F41" s="37"/>
       <c r="G41" s="36"/>
       <c r="H41" s="36"/>
       <c r="I41" s="35"/>
       <c r="J41" s="35"/>
       <c r="K41" s="19"/>
       <c r="L41" s="19"/>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:15">
       <c r="B42" s="32"/>
       <c r="C42" s="32"/>
       <c r="D42" s="32"/>
       <c r="E42" s="32"/>
       <c r="F42" s="32"/>
       <c r="G42" s="31"/>
       <c r="H42" s="31"/>
       <c r="I42" s="31"/>
       <c r="J42" s="31"/>
       <c r="K42" s="26"/>
       <c r="L42" s="19"/>
       <c r="M42" s="26"/>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:15">
       <c r="J43" s="25"/>
       <c r="K43" s="19"/>
       <c r="L43" s="19"/>
       <c r="M43" s="19"/>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:15">
       <c r="J44" s="25"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>