--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -2,54 +2,54 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\03\03-рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\04\04-рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C89559F9-4106-4AE0-80E1-3ED14EEA1642}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{74A3BE3B-5169-4962-A4F1-FF95E92494D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="34">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
@@ -754,51 +754,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="D46" sqref="D46"/>
+      <selection pane="bottomRight" activeCell="G42" sqref="G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="14" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" style="21" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="21" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="7.5" customHeight="1"/>
     <row r="2" spans="1:15" s="15" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="40" t="s">
         <v>33</v>
       </c>
@@ -901,814 +901,874 @@
         <v>11</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="38">
         <v>5669.7</v>
       </c>
       <c r="C6" s="39">
         <v>11461.7</v>
       </c>
       <c r="D6" s="39">
         <v>16791.900000000001</v>
       </c>
-      <c r="E6" s="28"/>
+      <c r="E6" s="39">
+        <v>22722.2</v>
+      </c>
       <c r="F6" s="30"/>
       <c r="G6" s="28"/>
       <c r="H6" s="28"/>
       <c r="I6" s="28"/>
       <c r="J6" s="28"/>
       <c r="K6" s="37"/>
       <c r="L6" s="38"/>
       <c r="M6" s="38"/>
       <c r="N6" s="38"/>
       <c r="O6" s="38"/>
     </row>
     <row r="7" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="38">
         <v>2031.6</v>
       </c>
       <c r="C7" s="39">
         <v>4082.2</v>
       </c>
       <c r="D7" s="39">
         <v>6014.6</v>
       </c>
-      <c r="E7" s="28"/>
+      <c r="E7" s="39">
+        <v>8183.2</v>
+      </c>
       <c r="F7" s="30"/>
       <c r="G7" s="28"/>
       <c r="H7" s="28"/>
       <c r="I7" s="28"/>
       <c r="J7" s="28"/>
       <c r="K7" s="37"/>
       <c r="L7" s="38"/>
       <c r="M7" s="38"/>
       <c r="N7" s="38"/>
       <c r="O7" s="38"/>
     </row>
     <row r="8" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="38">
         <v>107</v>
       </c>
       <c r="C8" s="39">
         <v>228</v>
       </c>
       <c r="D8" s="39">
         <v>331</v>
       </c>
-      <c r="E8" s="28"/>
+      <c r="E8" s="39">
+        <v>441</v>
+      </c>
       <c r="F8" s="28"/>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="37"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="38"/>
       <c r="O8" s="38"/>
     </row>
     <row r="9" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="38">
         <v>42</v>
       </c>
       <c r="C9" s="39">
         <v>87.7</v>
       </c>
       <c r="D9" s="39">
         <v>133.5</v>
       </c>
-      <c r="E9" s="28"/>
+      <c r="E9" s="39">
+        <v>179.3</v>
+      </c>
       <c r="F9" s="28"/>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="37"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="N9" s="38"/>
       <c r="O9" s="38"/>
     </row>
     <row r="10" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="38">
         <v>23.3</v>
       </c>
       <c r="C10" s="39">
         <v>47.7</v>
       </c>
       <c r="D10" s="39">
         <v>73.5</v>
       </c>
-      <c r="E10" s="28"/>
+      <c r="E10" s="39">
+        <v>97.6</v>
+      </c>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="37"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="N10" s="38"/>
       <c r="O10" s="38"/>
     </row>
     <row r="11" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="38">
         <v>3219.7</v>
       </c>
       <c r="C11" s="39">
         <v>6505.8</v>
       </c>
       <c r="D11" s="39">
         <v>9460.9</v>
       </c>
-      <c r="E11" s="28"/>
+      <c r="E11" s="39">
+        <v>12767.7</v>
+      </c>
       <c r="F11" s="28"/>
       <c r="G11" s="28"/>
       <c r="H11" s="28"/>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="37"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
       <c r="N11" s="38"/>
       <c r="O11" s="38"/>
     </row>
     <row r="12" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="38">
         <v>30.7</v>
       </c>
       <c r="C12" s="39">
         <v>62</v>
       </c>
       <c r="D12" s="39">
         <v>93.2</v>
       </c>
-      <c r="E12" s="28"/>
+      <c r="E12" s="39">
+        <v>124.5</v>
+      </c>
       <c r="F12" s="28"/>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="37"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="N12" s="38"/>
       <c r="O12" s="38"/>
     </row>
     <row r="13" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="38">
         <v>38.200000000000003</v>
       </c>
       <c r="C13" s="39">
         <v>82</v>
       </c>
       <c r="D13" s="39">
         <v>125.9</v>
       </c>
-      <c r="E13" s="28"/>
+      <c r="E13" s="39">
+        <v>169.7</v>
+      </c>
       <c r="F13" s="28"/>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="37"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
       <c r="N13" s="38"/>
       <c r="O13" s="38"/>
     </row>
     <row r="14" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="38">
         <v>64.099999999999994</v>
       </c>
       <c r="C14" s="39">
         <v>120</v>
       </c>
       <c r="D14" s="39">
         <v>176.2</v>
       </c>
-      <c r="E14" s="28"/>
+      <c r="E14" s="39">
+        <v>241.4</v>
+      </c>
       <c r="F14" s="28"/>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="37"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="N14" s="38"/>
       <c r="O14" s="38"/>
     </row>
     <row r="15" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="38">
         <v>74.3</v>
       </c>
       <c r="C15" s="39">
         <v>141.9</v>
       </c>
       <c r="D15" s="39">
         <v>212.9</v>
       </c>
-      <c r="E15" s="28"/>
+      <c r="E15" s="39">
+        <v>281.89999999999998</v>
+      </c>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="37"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
       <c r="N15" s="38"/>
       <c r="O15" s="38"/>
     </row>
     <row r="16" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="38">
         <v>17.399999999999999</v>
       </c>
       <c r="C16" s="39">
         <v>58.1</v>
       </c>
       <c r="D16" s="39">
         <v>98.9</v>
       </c>
-      <c r="E16" s="28"/>
+      <c r="E16" s="39">
+        <v>139.69999999999999</v>
+      </c>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="37"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="38"/>
       <c r="O16" s="38"/>
     </row>
     <row r="17" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="38">
         <v>9.1999999999999993</v>
       </c>
       <c r="C17" s="39">
         <v>18.600000000000001</v>
       </c>
       <c r="D17" s="39">
         <v>28</v>
       </c>
-      <c r="E17" s="28"/>
+      <c r="E17" s="39">
+        <v>37.4</v>
+      </c>
       <c r="F17" s="28"/>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="28"/>
       <c r="J17" s="28"/>
       <c r="K17" s="37"/>
       <c r="L17" s="38"/>
       <c r="M17" s="38"/>
       <c r="N17" s="38"/>
       <c r="O17" s="38"/>
     </row>
     <row r="18" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="38">
         <v>12.3</v>
       </c>
       <c r="C18" s="39">
         <v>27.8</v>
       </c>
       <c r="D18" s="39">
         <v>43.3</v>
       </c>
-      <c r="E18" s="28"/>
+      <c r="E18" s="39">
+        <v>58.9</v>
+      </c>
       <c r="F18" s="28"/>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="37"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
       <c r="N18" s="38"/>
       <c r="O18" s="38"/>
     </row>
     <row r="19" spans="1:15" s="16" customFormat="1" ht="20.25" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="7"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="28"/>
       <c r="K19" s="28"/>
       <c r="L19" s="27"/>
       <c r="M19" s="38"/>
       <c r="N19" s="38"/>
       <c r="O19" s="38"/>
     </row>
     <row r="20" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="38">
         <v>2504.5</v>
       </c>
       <c r="C20" s="39">
         <v>5116.8</v>
       </c>
       <c r="D20" s="39">
         <v>7587.8</v>
       </c>
-      <c r="E20" s="28"/>
+      <c r="E20" s="39">
+        <v>10311.799999999999</v>
+      </c>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="37"/>
       <c r="L20" s="38"/>
       <c r="M20" s="38"/>
       <c r="N20" s="38"/>
       <c r="O20" s="38"/>
     </row>
     <row r="21" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="38">
         <v>1914.5</v>
       </c>
       <c r="C21" s="39">
         <v>3859.3</v>
       </c>
       <c r="D21" s="39">
         <v>5674.6</v>
       </c>
-      <c r="E21" s="28"/>
+      <c r="E21" s="39">
+        <v>7729.9</v>
+      </c>
       <c r="F21" s="28"/>
       <c r="G21" s="28"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
       <c r="K21" s="37"/>
       <c r="L21" s="38"/>
       <c r="M21" s="38"/>
       <c r="N21" s="38"/>
       <c r="O21" s="38"/>
     </row>
     <row r="22" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="38">
         <v>107</v>
       </c>
       <c r="C22" s="39">
         <v>228</v>
       </c>
       <c r="D22" s="39">
         <v>331</v>
       </c>
-      <c r="E22" s="28"/>
+      <c r="E22" s="39">
+        <v>441</v>
+      </c>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="37"/>
       <c r="L22" s="38"/>
       <c r="M22" s="38"/>
       <c r="N22" s="38"/>
       <c r="O22" s="38"/>
     </row>
     <row r="23" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="38">
         <v>42</v>
       </c>
       <c r="C23" s="39">
         <v>87.7</v>
       </c>
       <c r="D23" s="39">
         <v>133.5</v>
       </c>
-      <c r="E23" s="28"/>
+      <c r="E23" s="39">
+        <v>179.3</v>
+      </c>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
       <c r="K23" s="37"/>
       <c r="L23" s="38"/>
       <c r="M23" s="38"/>
       <c r="N23" s="38"/>
       <c r="O23" s="38"/>
     </row>
     <row r="24" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="38">
         <v>23.3</v>
       </c>
       <c r="C24" s="39">
         <v>47.7</v>
       </c>
       <c r="D24" s="39">
         <v>73.5</v>
       </c>
-      <c r="E24" s="28"/>
+      <c r="E24" s="39">
+        <v>97.6</v>
+      </c>
       <c r="F24" s="28"/>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="37"/>
       <c r="L24" s="38"/>
       <c r="M24" s="38"/>
       <c r="N24" s="38"/>
       <c r="O24" s="38"/>
     </row>
     <row r="25" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="38">
         <v>180.7</v>
       </c>
       <c r="C25" s="39">
         <v>392.8</v>
       </c>
       <c r="D25" s="39">
         <v>605.9</v>
       </c>
-      <c r="E25" s="28"/>
+      <c r="E25" s="39">
+        <v>819.7</v>
+      </c>
       <c r="F25" s="28"/>
       <c r="G25" s="28"/>
       <c r="H25" s="28"/>
       <c r="I25" s="28"/>
       <c r="J25" s="28"/>
       <c r="K25" s="37"/>
       <c r="L25" s="38"/>
       <c r="M25" s="38"/>
       <c r="N25" s="38"/>
       <c r="O25" s="38"/>
     </row>
     <row r="26" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="38">
         <v>21.6</v>
       </c>
       <c r="C26" s="39">
         <v>52.9</v>
       </c>
       <c r="D26" s="39">
         <v>84.2</v>
       </c>
-      <c r="E26" s="28"/>
+      <c r="E26" s="39">
+        <v>115.4</v>
+      </c>
       <c r="F26" s="28"/>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="37"/>
       <c r="L26" s="38"/>
       <c r="M26" s="38"/>
       <c r="N26" s="38"/>
       <c r="O26" s="38"/>
     </row>
     <row r="27" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="38">
         <v>38.200000000000003</v>
       </c>
       <c r="C27" s="39">
         <v>82</v>
       </c>
       <c r="D27" s="39">
         <v>125.9</v>
       </c>
-      <c r="E27" s="28"/>
+      <c r="E27" s="39">
+        <v>169.7</v>
+      </c>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="37"/>
       <c r="L27" s="38"/>
       <c r="M27" s="38"/>
       <c r="N27" s="38"/>
       <c r="O27" s="38"/>
     </row>
     <row r="28" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="38">
         <v>64.099999999999994</v>
       </c>
       <c r="C28" s="39">
         <v>120</v>
       </c>
       <c r="D28" s="39">
         <v>176.2</v>
       </c>
-      <c r="E28" s="28"/>
+      <c r="E28" s="39">
+        <v>241.4</v>
+      </c>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="37"/>
       <c r="L28" s="38"/>
       <c r="M28" s="38"/>
       <c r="N28" s="38"/>
       <c r="O28" s="38"/>
     </row>
     <row r="29" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="38">
         <v>74.3</v>
       </c>
       <c r="C29" s="39">
         <v>141.9</v>
       </c>
       <c r="D29" s="39">
         <v>212.9</v>
       </c>
-      <c r="E29" s="28"/>
+      <c r="E29" s="39">
+        <v>281.89999999999998</v>
+      </c>
       <c r="F29" s="28"/>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="37"/>
       <c r="L29" s="38"/>
       <c r="M29" s="38"/>
       <c r="N29" s="38"/>
       <c r="O29" s="38"/>
     </row>
     <row r="30" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="38">
         <v>17.399999999999999</v>
       </c>
       <c r="C30" s="39">
         <v>58.1</v>
       </c>
       <c r="D30" s="39">
         <v>98.9</v>
       </c>
-      <c r="E30" s="28"/>
+      <c r="E30" s="39">
+        <v>139.69999999999999</v>
+      </c>
       <c r="F30" s="28"/>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="37"/>
       <c r="L30" s="38"/>
       <c r="M30" s="38"/>
       <c r="N30" s="38"/>
       <c r="O30" s="38"/>
     </row>
     <row r="31" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A31" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="38">
         <v>9.1999999999999993</v>
       </c>
       <c r="C31" s="39">
         <v>18.600000000000001</v>
       </c>
       <c r="D31" s="39">
         <v>28</v>
       </c>
-      <c r="E31" s="28"/>
+      <c r="E31" s="39">
+        <v>37.4</v>
+      </c>
       <c r="F31" s="28"/>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="37"/>
       <c r="L31" s="38"/>
       <c r="M31" s="38"/>
       <c r="N31" s="38"/>
       <c r="O31" s="38"/>
     </row>
     <row r="32" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="38">
         <v>12.3</v>
       </c>
       <c r="C32" s="39">
         <v>27.8</v>
       </c>
       <c r="D32" s="39">
         <v>43.3</v>
       </c>
-      <c r="E32" s="28"/>
+      <c r="E32" s="39">
+        <v>58.9</v>
+      </c>
       <c r="F32" s="28"/>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="37"/>
       <c r="L32" s="38"/>
       <c r="M32" s="38"/>
       <c r="N32" s="38"/>
       <c r="O32" s="38"/>
     </row>
     <row r="33" spans="1:15" s="16" customFormat="1" ht="18.75" customHeight="1">
       <c r="A33" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="20"/>
       <c r="C33" s="20"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="29"/>
       <c r="G33" s="29"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="27"/>
       <c r="M33" s="38"/>
       <c r="N33" s="38"/>
       <c r="O33" s="38"/>
     </row>
     <row r="34" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="38">
         <v>3165.2</v>
       </c>
       <c r="C34" s="39">
         <v>6345</v>
       </c>
       <c r="D34" s="39">
         <v>9204.1</v>
       </c>
-      <c r="E34" s="28"/>
+      <c r="E34" s="39">
+        <v>12410.4</v>
+      </c>
       <c r="F34" s="28"/>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="37"/>
       <c r="L34" s="38"/>
       <c r="M34" s="38"/>
       <c r="N34" s="38"/>
       <c r="O34" s="38"/>
     </row>
     <row r="35" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A35" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="38">
         <v>117.1</v>
       </c>
       <c r="C35" s="39">
         <v>222.9</v>
       </c>
       <c r="D35" s="39">
         <v>340</v>
       </c>
-      <c r="E35" s="28"/>
+      <c r="E35" s="39">
+        <v>453.3</v>
+      </c>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="37"/>
       <c r="L35" s="38"/>
       <c r="M35" s="38"/>
       <c r="N35" s="38"/>
       <c r="O35" s="38"/>
     </row>
     <row r="36" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="38">
         <v>3039</v>
       </c>
       <c r="C36" s="39">
         <v>6113</v>
       </c>
       <c r="D36" s="39">
         <v>8855</v>
       </c>
-      <c r="E36" s="28"/>
+      <c r="E36" s="39">
+        <v>11948</v>
+      </c>
       <c r="F36" s="28"/>
       <c r="G36" s="28"/>
       <c r="H36" s="28"/>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
       <c r="K36" s="37"/>
       <c r="L36" s="38"/>
       <c r="M36" s="38"/>
       <c r="N36" s="38"/>
       <c r="O36" s="38"/>
     </row>
     <row r="37" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A37" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="38">
         <v>9.1</v>
       </c>
       <c r="C37" s="39">
         <v>9.1</v>
       </c>
       <c r="D37" s="39">
         <v>9.1</v>
       </c>
-      <c r="E37" s="28"/>
+      <c r="E37" s="39">
+        <v>9.1</v>
+      </c>
       <c r="F37" s="28"/>
       <c r="G37" s="28"/>
       <c r="H37" s="28"/>
       <c r="I37" s="28"/>
       <c r="J37" s="28"/>
       <c r="K37" s="37"/>
       <c r="L37" s="38"/>
       <c r="M37" s="38"/>
     </row>
     <row r="38" spans="1:15" s="17" customFormat="1" ht="13.5" customHeight="1">
       <c r="A38" s="9"/>
       <c r="B38" s="10"/>
       <c r="C38" s="10"/>
       <c r="D38" s="10"/>
       <c r="E38" s="10"/>
       <c r="F38" s="23"/>
       <c r="G38" s="10"/>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
       <c r="M38" s="24"/>
     </row>
     <row r="39" spans="1:15" s="15" customFormat="1">