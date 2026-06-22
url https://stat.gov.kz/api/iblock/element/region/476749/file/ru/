--- v2 (2026-05-30)
+++ v3 (2026-06-22)
@@ -1,57 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{74A3BE3B-5169-4962-A4F1-FF95E92494D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="34">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -127,56 +121,56 @@
   <si>
     <t>Район Мақаншы</t>
   </si>
   <si>
     <t>район Ақсуат</t>
   </si>
   <si>
     <t>район Мақаншы</t>
   </si>
   <si>
     <t>Семей городская администрация</t>
   </si>
   <si>
     <t>Курчатов городская администрация</t>
   </si>
   <si>
     <t>район Жаңасемей</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в области Абай за 2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -285,51 +279,51 @@
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -366,89 +360,86 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 3 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -466,152 +457,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -747,1123 +704,1183 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="G42" sqref="G42"/>
+      <selection pane="bottomRight" activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="14" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" style="21" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="21" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="7.5" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="40" t="s">
+    <row r="1" spans="1:15" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:15" s="15" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="40"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:15" s="16" customFormat="1" ht="6.75" customHeight="1">
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+    </row>
+    <row r="3" spans="1:15" s="16" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="22"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="22"/>
     </row>
-    <row r="4" spans="1:15" s="15" customFormat="1" ht="17.25" customHeight="1">
+    <row r="4" spans="1:15" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="5" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="20" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+    <row r="6" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="38">
+      <c r="B6" s="37">
         <v>5669.7</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="38">
         <v>11461.7</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D6" s="38">
         <v>16791.900000000001</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E6" s="38">
         <v>22722.2</v>
       </c>
-      <c r="F6" s="30"/>
+      <c r="F6" s="38">
+        <v>27973.599999999999</v>
+      </c>
       <c r="G6" s="28"/>
       <c r="H6" s="28"/>
       <c r="I6" s="28"/>
       <c r="J6" s="28"/>
-      <c r="K6" s="37"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K6" s="36"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+    </row>
+    <row r="7" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B7" s="38">
+      <c r="B7" s="37">
         <v>2031.6</v>
       </c>
-      <c r="C7" s="39">
+      <c r="C7" s="38">
         <v>4082.2</v>
       </c>
-      <c r="D7" s="39">
+      <c r="D7" s="38">
         <v>6014.6</v>
       </c>
-      <c r="E7" s="39">
+      <c r="E7" s="38">
         <v>8183.2</v>
       </c>
-      <c r="F7" s="30"/>
+      <c r="F7" s="38">
+        <v>10248.799999999999</v>
+      </c>
       <c r="G7" s="28"/>
       <c r="H7" s="28"/>
       <c r="I7" s="28"/>
       <c r="J7" s="28"/>
-      <c r="K7" s="37"/>
-[...5 lines deleted...]
-    <row r="8" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K7" s="36"/>
+      <c r="L7" s="37"/>
+      <c r="M7" s="37"/>
+      <c r="N7" s="37"/>
+      <c r="O7" s="37"/>
+    </row>
+    <row r="8" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="38">
+      <c r="B8" s="37">
         <v>107</v>
       </c>
-      <c r="C8" s="39">
+      <c r="C8" s="38">
         <v>228</v>
       </c>
-      <c r="D8" s="39">
+      <c r="D8" s="38">
         <v>331</v>
       </c>
-      <c r="E8" s="39">
+      <c r="E8" s="38">
         <v>441</v>
       </c>
-      <c r="F8" s="28"/>
+      <c r="F8" s="38">
+        <v>563</v>
+      </c>
       <c r="G8" s="28"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
-      <c r="K8" s="37"/>
-[...5 lines deleted...]
-    <row r="9" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K8" s="36"/>
+      <c r="L8" s="37"/>
+      <c r="M8" s="37"/>
+      <c r="N8" s="37"/>
+      <c r="O8" s="37"/>
+    </row>
+    <row r="9" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="38">
+      <c r="B9" s="37">
         <v>42</v>
       </c>
-      <c r="C9" s="39">
+      <c r="C9" s="38">
         <v>87.7</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="38">
         <v>133.5</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="38">
         <v>179.3</v>
       </c>
-      <c r="F9" s="28"/>
+      <c r="F9" s="38">
+        <v>226.5</v>
+      </c>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
-      <c r="K9" s="37"/>
-[...5 lines deleted...]
-    <row r="10" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K9" s="36"/>
+      <c r="L9" s="37"/>
+      <c r="M9" s="37"/>
+      <c r="N9" s="37"/>
+      <c r="O9" s="37"/>
+    </row>
+    <row r="10" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="38">
+      <c r="B10" s="37">
         <v>23.3</v>
       </c>
-      <c r="C10" s="39">
+      <c r="C10" s="38">
         <v>47.7</v>
       </c>
-      <c r="D10" s="39">
+      <c r="D10" s="38">
         <v>73.5</v>
       </c>
-      <c r="E10" s="39">
+      <c r="E10" s="38">
         <v>97.6</v>
       </c>
-      <c r="F10" s="28"/>
+      <c r="F10" s="38">
+        <v>123.4</v>
+      </c>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
-      <c r="K10" s="37"/>
-[...5 lines deleted...]
-    <row r="11" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K10" s="36"/>
+      <c r="L10" s="37"/>
+      <c r="M10" s="37"/>
+      <c r="N10" s="37"/>
+      <c r="O10" s="37"/>
+    </row>
+    <row r="11" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B11" s="38">
+      <c r="B11" s="37">
         <v>3219.7</v>
       </c>
-      <c r="C11" s="39">
+      <c r="C11" s="38">
         <v>6505.8</v>
       </c>
-      <c r="D11" s="39">
+      <c r="D11" s="38">
         <v>9460.9</v>
       </c>
-      <c r="E11" s="39">
+      <c r="E11" s="38">
         <v>12767.7</v>
       </c>
-      <c r="F11" s="28"/>
+      <c r="F11" s="38">
+        <v>15503.6</v>
+      </c>
       <c r="G11" s="28"/>
       <c r="H11" s="28"/>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
-      <c r="K11" s="37"/>
-[...5 lines deleted...]
-    <row r="12" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K11" s="36"/>
+      <c r="L11" s="37"/>
+      <c r="M11" s="37"/>
+      <c r="N11" s="37"/>
+      <c r="O11" s="37"/>
+    </row>
+    <row r="12" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="38">
+      <c r="B12" s="37">
         <v>30.7</v>
       </c>
-      <c r="C12" s="39">
+      <c r="C12" s="38">
         <v>62</v>
       </c>
-      <c r="D12" s="39">
+      <c r="D12" s="38">
         <v>93.2</v>
       </c>
-      <c r="E12" s="39">
+      <c r="E12" s="38">
         <v>124.5</v>
       </c>
-      <c r="F12" s="28"/>
+      <c r="F12" s="38">
+        <v>163.6</v>
+      </c>
       <c r="G12" s="28"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
-      <c r="K12" s="37"/>
-[...5 lines deleted...]
-    <row r="13" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K12" s="36"/>
+      <c r="L12" s="37"/>
+      <c r="M12" s="37"/>
+      <c r="N12" s="37"/>
+      <c r="O12" s="37"/>
+    </row>
+    <row r="13" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="38">
+      <c r="B13" s="37">
         <v>38.200000000000003</v>
       </c>
-      <c r="C13" s="39">
+      <c r="C13" s="38">
         <v>82</v>
       </c>
-      <c r="D13" s="39">
+      <c r="D13" s="38">
         <v>125.9</v>
       </c>
-      <c r="E13" s="39">
+      <c r="E13" s="38">
         <v>169.7</v>
       </c>
-      <c r="F13" s="28"/>
+      <c r="F13" s="38">
+        <v>210.9</v>
+      </c>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
-      <c r="K13" s="37"/>
-[...5 lines deleted...]
-    <row r="14" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K13" s="36"/>
+      <c r="L13" s="37"/>
+      <c r="M13" s="37"/>
+      <c r="N13" s="37"/>
+      <c r="O13" s="37"/>
+    </row>
+    <row r="14" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="38">
+      <c r="B14" s="37">
         <v>64.099999999999994</v>
       </c>
-      <c r="C14" s="39">
+      <c r="C14" s="38">
         <v>120</v>
       </c>
-      <c r="D14" s="39">
+      <c r="D14" s="38">
         <v>176.2</v>
       </c>
-      <c r="E14" s="39">
+      <c r="E14" s="38">
         <v>241.4</v>
       </c>
-      <c r="F14" s="28"/>
+      <c r="F14" s="38">
+        <v>306.89999999999998</v>
+      </c>
       <c r="G14" s="28"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
-      <c r="K14" s="37"/>
-[...5 lines deleted...]
-    <row r="15" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K14" s="36"/>
+      <c r="L14" s="37"/>
+      <c r="M14" s="37"/>
+      <c r="N14" s="37"/>
+      <c r="O14" s="37"/>
+    </row>
+    <row r="15" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="38">
+      <c r="B15" s="37">
         <v>74.3</v>
       </c>
-      <c r="C15" s="39">
+      <c r="C15" s="38">
         <v>141.9</v>
       </c>
-      <c r="D15" s="39">
+      <c r="D15" s="38">
         <v>212.9</v>
       </c>
-      <c r="E15" s="39">
+      <c r="E15" s="38">
         <v>281.89999999999998</v>
       </c>
-      <c r="F15" s="28"/>
+      <c r="F15" s="38">
+        <v>345.9</v>
+      </c>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
-      <c r="K15" s="37"/>
-[...5 lines deleted...]
-    <row r="16" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K15" s="36"/>
+      <c r="L15" s="37"/>
+      <c r="M15" s="37"/>
+      <c r="N15" s="37"/>
+      <c r="O15" s="37"/>
+    </row>
+    <row r="16" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B16" s="38">
+      <c r="B16" s="37">
         <v>17.399999999999999</v>
       </c>
-      <c r="C16" s="39">
+      <c r="C16" s="38">
         <v>58.1</v>
       </c>
-      <c r="D16" s="39">
+      <c r="D16" s="38">
         <v>98.9</v>
       </c>
-      <c r="E16" s="39">
+      <c r="E16" s="38">
         <v>139.69999999999999</v>
       </c>
-      <c r="F16" s="28"/>
+      <c r="F16" s="38">
+        <v>156.6</v>
+      </c>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
-      <c r="K16" s="37"/>
-[...5 lines deleted...]
-    <row r="17" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K16" s="36"/>
+      <c r="L16" s="37"/>
+      <c r="M16" s="37"/>
+      <c r="N16" s="37"/>
+      <c r="O16" s="37"/>
+    </row>
+    <row r="17" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="38">
+      <c r="B17" s="37">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C17" s="39">
+      <c r="C17" s="38">
         <v>18.600000000000001</v>
       </c>
-      <c r="D17" s="39">
+      <c r="D17" s="38">
         <v>28</v>
       </c>
-      <c r="E17" s="39">
+      <c r="E17" s="38">
         <v>37.4</v>
       </c>
-      <c r="F17" s="28"/>
+      <c r="F17" s="38">
+        <v>46.8</v>
+      </c>
       <c r="G17" s="28"/>
       <c r="H17" s="28"/>
       <c r="I17" s="28"/>
       <c r="J17" s="28"/>
-      <c r="K17" s="37"/>
-[...5 lines deleted...]
-    <row r="18" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K17" s="36"/>
+      <c r="L17" s="37"/>
+      <c r="M17" s="37"/>
+      <c r="N17" s="37"/>
+      <c r="O17" s="37"/>
+    </row>
+    <row r="18" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="38">
+      <c r="B18" s="37">
         <v>12.3</v>
       </c>
-      <c r="C18" s="39">
+      <c r="C18" s="38">
         <v>27.8</v>
       </c>
-      <c r="D18" s="39">
+      <c r="D18" s="38">
         <v>43.3</v>
       </c>
-      <c r="E18" s="39">
+      <c r="E18" s="38">
         <v>58.9</v>
       </c>
-      <c r="F18" s="28"/>
+      <c r="F18" s="38">
+        <v>77.599999999999994</v>
+      </c>
       <c r="G18" s="28"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
-      <c r="K18" s="37"/>
-[...5 lines deleted...]
-    <row r="19" spans="1:15" s="16" customFormat="1" ht="20.25" customHeight="1">
+      <c r="K18" s="36"/>
+      <c r="L18" s="37"/>
+      <c r="M18" s="37"/>
+      <c r="N18" s="37"/>
+      <c r="O18" s="37"/>
+    </row>
+    <row r="19" spans="1:15" s="16" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="7"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="28"/>
       <c r="K19" s="28"/>
       <c r="L19" s="27"/>
-      <c r="M19" s="38"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="M19" s="37"/>
+      <c r="N19" s="37"/>
+      <c r="O19" s="37"/>
+    </row>
+    <row r="20" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="38">
+      <c r="B20" s="37">
         <v>2504.5</v>
       </c>
-      <c r="C20" s="39">
+      <c r="C20" s="38">
         <v>5116.8</v>
       </c>
-      <c r="D20" s="39">
+      <c r="D20" s="38">
         <v>7587.8</v>
       </c>
-      <c r="E20" s="39">
+      <c r="E20" s="38">
         <v>10311.799999999999</v>
       </c>
-      <c r="F20" s="28"/>
+      <c r="F20" s="38">
+        <v>12891.6</v>
+      </c>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
-      <c r="K20" s="37"/>
-[...5 lines deleted...]
-    <row r="21" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K20" s="36"/>
+      <c r="L20" s="37"/>
+      <c r="M20" s="37"/>
+      <c r="N20" s="37"/>
+      <c r="O20" s="37"/>
+    </row>
+    <row r="21" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B21" s="38">
+      <c r="B21" s="37">
         <v>1914.5</v>
       </c>
-      <c r="C21" s="39">
+      <c r="C21" s="38">
         <v>3859.3</v>
       </c>
-      <c r="D21" s="39">
+      <c r="D21" s="38">
         <v>5674.6</v>
       </c>
-      <c r="E21" s="39">
+      <c r="E21" s="38">
         <v>7729.9</v>
       </c>
-      <c r="F21" s="28"/>
+      <c r="F21" s="38">
+        <v>9677.9</v>
+      </c>
       <c r="G21" s="28"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
-      <c r="K21" s="37"/>
-[...5 lines deleted...]
-    <row r="22" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K21" s="36"/>
+      <c r="L21" s="37"/>
+      <c r="M21" s="37"/>
+      <c r="N21" s="37"/>
+      <c r="O21" s="37"/>
+    </row>
+    <row r="22" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="B22" s="38">
+      <c r="B22" s="37">
         <v>107</v>
       </c>
-      <c r="C22" s="39">
+      <c r="C22" s="38">
         <v>228</v>
       </c>
-      <c r="D22" s="39">
+      <c r="D22" s="38">
         <v>331</v>
       </c>
-      <c r="E22" s="39">
+      <c r="E22" s="38">
         <v>441</v>
       </c>
-      <c r="F22" s="28"/>
+      <c r="F22" s="38">
+        <v>563</v>
+      </c>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
-      <c r="K22" s="37"/>
-[...5 lines deleted...]
-    <row r="23" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K22" s="36"/>
+      <c r="L22" s="37"/>
+      <c r="M22" s="37"/>
+      <c r="N22" s="37"/>
+      <c r="O22" s="37"/>
+    </row>
+    <row r="23" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B23" s="38">
+      <c r="B23" s="37">
         <v>42</v>
       </c>
-      <c r="C23" s="39">
+      <c r="C23" s="38">
         <v>87.7</v>
       </c>
-      <c r="D23" s="39">
+      <c r="D23" s="38">
         <v>133.5</v>
       </c>
-      <c r="E23" s="39">
+      <c r="E23" s="38">
         <v>179.3</v>
       </c>
-      <c r="F23" s="28"/>
+      <c r="F23" s="38">
+        <v>226.5</v>
+      </c>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
-      <c r="K23" s="37"/>
-[...5 lines deleted...]
-    <row r="24" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K23" s="36"/>
+      <c r="L23" s="37"/>
+      <c r="M23" s="37"/>
+      <c r="N23" s="37"/>
+      <c r="O23" s="37"/>
+    </row>
+    <row r="24" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="B24" s="38">
+      <c r="B24" s="37">
         <v>23.3</v>
       </c>
-      <c r="C24" s="39">
+      <c r="C24" s="38">
         <v>47.7</v>
       </c>
-      <c r="D24" s="39">
+      <c r="D24" s="38">
         <v>73.5</v>
       </c>
-      <c r="E24" s="39">
+      <c r="E24" s="38">
         <v>97.6</v>
       </c>
-      <c r="F24" s="28"/>
+      <c r="F24" s="38">
+        <v>123.4</v>
+      </c>
       <c r="G24" s="28"/>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
-      <c r="K24" s="37"/>
-[...5 lines deleted...]
-    <row r="25" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K24" s="36"/>
+      <c r="L24" s="37"/>
+      <c r="M24" s="37"/>
+      <c r="N24" s="37"/>
+      <c r="O24" s="37"/>
+    </row>
+    <row r="25" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="38">
+      <c r="B25" s="37">
         <v>180.7</v>
       </c>
-      <c r="C25" s="39">
+      <c r="C25" s="38">
         <v>392.8</v>
       </c>
-      <c r="D25" s="39">
+      <c r="D25" s="38">
         <v>605.9</v>
       </c>
-      <c r="E25" s="39">
+      <c r="E25" s="38">
         <v>819.7</v>
       </c>
-      <c r="F25" s="28"/>
+      <c r="F25" s="38">
+        <v>1001.6</v>
+      </c>
       <c r="G25" s="28"/>
       <c r="H25" s="28"/>
       <c r="I25" s="28"/>
       <c r="J25" s="28"/>
-      <c r="K25" s="37"/>
-[...5 lines deleted...]
-    <row r="26" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K25" s="36"/>
+      <c r="L25" s="37"/>
+      <c r="M25" s="37"/>
+      <c r="N25" s="37"/>
+      <c r="O25" s="37"/>
+    </row>
+    <row r="26" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B26" s="38">
+      <c r="B26" s="37">
         <v>21.6</v>
       </c>
-      <c r="C26" s="39">
+      <c r="C26" s="38">
         <v>52.9</v>
       </c>
-      <c r="D26" s="39">
+      <c r="D26" s="38">
         <v>84.2</v>
       </c>
-      <c r="E26" s="39">
+      <c r="E26" s="38">
         <v>115.4</v>
       </c>
-      <c r="F26" s="28"/>
+      <c r="F26" s="38">
+        <v>154.5</v>
+      </c>
       <c r="G26" s="28"/>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
-      <c r="K26" s="37"/>
-[...5 lines deleted...]
-    <row r="27" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K26" s="36"/>
+      <c r="L26" s="37"/>
+      <c r="M26" s="37"/>
+      <c r="N26" s="37"/>
+      <c r="O26" s="37"/>
+    </row>
+    <row r="27" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B27" s="38">
+      <c r="B27" s="37">
         <v>38.200000000000003</v>
       </c>
-      <c r="C27" s="39">
+      <c r="C27" s="38">
         <v>82</v>
       </c>
-      <c r="D27" s="39">
+      <c r="D27" s="38">
         <v>125.9</v>
       </c>
-      <c r="E27" s="39">
+      <c r="E27" s="38">
         <v>169.7</v>
       </c>
-      <c r="F27" s="28"/>
+      <c r="F27" s="38">
+        <v>210.9</v>
+      </c>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
-      <c r="K27" s="37"/>
-[...5 lines deleted...]
-    <row r="28" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K27" s="36"/>
+      <c r="L27" s="37"/>
+      <c r="M27" s="37"/>
+      <c r="N27" s="37"/>
+      <c r="O27" s="37"/>
+    </row>
+    <row r="28" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="B28" s="38">
+      <c r="B28" s="37">
         <v>64.099999999999994</v>
       </c>
-      <c r="C28" s="39">
+      <c r="C28" s="38">
         <v>120</v>
       </c>
-      <c r="D28" s="39">
+      <c r="D28" s="38">
         <v>176.2</v>
       </c>
-      <c r="E28" s="39">
+      <c r="E28" s="38">
         <v>241.4</v>
       </c>
-      <c r="F28" s="28"/>
+      <c r="F28" s="38">
+        <v>306.89999999999998</v>
+      </c>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
-      <c r="K28" s="37"/>
-[...5 lines deleted...]
-    <row r="29" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K28" s="36"/>
+      <c r="L28" s="37"/>
+      <c r="M28" s="37"/>
+      <c r="N28" s="37"/>
+      <c r="O28" s="37"/>
+    </row>
+    <row r="29" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="38">
+      <c r="B29" s="37">
         <v>74.3</v>
       </c>
-      <c r="C29" s="39">
+      <c r="C29" s="38">
         <v>141.9</v>
       </c>
-      <c r="D29" s="39">
+      <c r="D29" s="38">
         <v>212.9</v>
       </c>
-      <c r="E29" s="39">
+      <c r="E29" s="38">
         <v>281.89999999999998</v>
       </c>
-      <c r="F29" s="28"/>
+      <c r="F29" s="38">
+        <v>345.9</v>
+      </c>
       <c r="G29" s="28"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
-      <c r="K29" s="37"/>
-[...5 lines deleted...]
-    <row r="30" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K29" s="36"/>
+      <c r="L29" s="37"/>
+      <c r="M29" s="37"/>
+      <c r="N29" s="37"/>
+      <c r="O29" s="37"/>
+    </row>
+    <row r="30" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="38">
+      <c r="B30" s="37">
         <v>17.399999999999999</v>
       </c>
-      <c r="C30" s="39">
+      <c r="C30" s="38">
         <v>58.1</v>
       </c>
-      <c r="D30" s="39">
+      <c r="D30" s="38">
         <v>98.9</v>
       </c>
-      <c r="E30" s="39">
+      <c r="E30" s="38">
         <v>139.69999999999999</v>
       </c>
-      <c r="F30" s="28"/>
+      <c r="F30" s="38">
+        <v>156.6</v>
+      </c>
       <c r="G30" s="28"/>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
-      <c r="K30" s="37"/>
-[...5 lines deleted...]
-    <row r="31" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K30" s="36"/>
+      <c r="L30" s="37"/>
+      <c r="M30" s="37"/>
+      <c r="N30" s="37"/>
+      <c r="O30" s="37"/>
+    </row>
+    <row r="31" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="38">
+      <c r="B31" s="37">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C31" s="39">
+      <c r="C31" s="38">
         <v>18.600000000000001</v>
       </c>
-      <c r="D31" s="39">
+      <c r="D31" s="38">
         <v>28</v>
       </c>
-      <c r="E31" s="39">
+      <c r="E31" s="38">
         <v>37.4</v>
       </c>
-      <c r="F31" s="28"/>
+      <c r="F31" s="38">
+        <v>46.8</v>
+      </c>
       <c r="G31" s="28"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
-      <c r="K31" s="37"/>
-[...5 lines deleted...]
-    <row r="32" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K31" s="36"/>
+      <c r="L31" s="37"/>
+      <c r="M31" s="37"/>
+      <c r="N31" s="37"/>
+      <c r="O31" s="37"/>
+    </row>
+    <row r="32" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="38">
+      <c r="B32" s="37">
         <v>12.3</v>
       </c>
-      <c r="C32" s="39">
+      <c r="C32" s="38">
         <v>27.8</v>
       </c>
-      <c r="D32" s="39">
+      <c r="D32" s="38">
         <v>43.3</v>
       </c>
-      <c r="E32" s="39">
+      <c r="E32" s="38">
         <v>58.9</v>
       </c>
-      <c r="F32" s="28"/>
+      <c r="F32" s="38">
+        <v>77.599999999999994</v>
+      </c>
       <c r="G32" s="28"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
-      <c r="K32" s="37"/>
-[...5 lines deleted...]
-    <row r="33" spans="1:15" s="16" customFormat="1" ht="18.75" customHeight="1">
+      <c r="K32" s="36"/>
+      <c r="L32" s="37"/>
+      <c r="M32" s="37"/>
+      <c r="N32" s="37"/>
+      <c r="O32" s="37"/>
+    </row>
+    <row r="33" spans="1:15" s="16" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="20"/>
       <c r="C33" s="20"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="29"/>
       <c r="G33" s="29"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="27"/>
-      <c r="M33" s="38"/>
-[...3 lines deleted...]
-    <row r="34" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="M33" s="37"/>
+      <c r="N33" s="37"/>
+      <c r="O33" s="37"/>
+    </row>
+    <row r="34" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B34" s="38">
+      <c r="B34" s="37">
         <v>3165.2</v>
       </c>
-      <c r="C34" s="39">
+      <c r="C34" s="38">
         <v>6345</v>
       </c>
-      <c r="D34" s="39">
+      <c r="D34" s="38">
         <v>9204.1</v>
       </c>
-      <c r="E34" s="39">
+      <c r="E34" s="38">
         <v>12410.4</v>
       </c>
-      <c r="F34" s="28"/>
+      <c r="F34" s="38">
+        <v>15082</v>
+      </c>
       <c r="G34" s="28"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
-      <c r="K34" s="37"/>
-[...5 lines deleted...]
-    <row r="35" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K34" s="36"/>
+      <c r="L34" s="37"/>
+      <c r="M34" s="37"/>
+      <c r="N34" s="37"/>
+      <c r="O34" s="37"/>
+    </row>
+    <row r="35" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="B35" s="38">
+      <c r="B35" s="37">
         <v>117.1</v>
       </c>
-      <c r="C35" s="39">
+      <c r="C35" s="38">
         <v>222.9</v>
       </c>
-      <c r="D35" s="39">
+      <c r="D35" s="38">
         <v>340</v>
       </c>
-      <c r="E35" s="39">
+      <c r="E35" s="38">
         <v>453.3</v>
       </c>
-      <c r="F35" s="28"/>
+      <c r="F35" s="38">
+        <v>570.9</v>
+      </c>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
-      <c r="K35" s="37"/>
-[...5 lines deleted...]
-    <row r="36" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K35" s="36"/>
+      <c r="L35" s="37"/>
+      <c r="M35" s="37"/>
+      <c r="N35" s="37"/>
+      <c r="O35" s="37"/>
+    </row>
+    <row r="36" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B36" s="38">
+      <c r="B36" s="37">
         <v>3039</v>
       </c>
-      <c r="C36" s="39">
+      <c r="C36" s="38">
         <v>6113</v>
       </c>
-      <c r="D36" s="39">
+      <c r="D36" s="38">
         <v>8855</v>
       </c>
-      <c r="E36" s="39">
+      <c r="E36" s="38">
         <v>11948</v>
       </c>
-      <c r="F36" s="28"/>
+      <c r="F36" s="38">
+        <v>14502</v>
+      </c>
       <c r="G36" s="28"/>
       <c r="H36" s="28"/>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
-      <c r="K36" s="37"/>
-[...5 lines deleted...]
-    <row r="37" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K36" s="36"/>
+      <c r="L36" s="37"/>
+      <c r="M36" s="37"/>
+      <c r="N36" s="37"/>
+      <c r="O36" s="37"/>
+    </row>
+    <row r="37" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="38">
+      <c r="B37" s="37">
         <v>9.1</v>
       </c>
-      <c r="C37" s="39">
+      <c r="C37" s="38">
         <v>9.1</v>
       </c>
-      <c r="D37" s="39">
+      <c r="D37" s="38">
         <v>9.1</v>
       </c>
-      <c r="E37" s="39">
+      <c r="E37" s="38">
         <v>9.1</v>
       </c>
-      <c r="F37" s="28"/>
+      <c r="F37" s="38">
+        <v>9.1</v>
+      </c>
       <c r="G37" s="28"/>
       <c r="H37" s="28"/>
       <c r="I37" s="28"/>
       <c r="J37" s="28"/>
-      <c r="K37" s="37"/>
-[...3 lines deleted...]
-    <row r="38" spans="1:15" s="17" customFormat="1" ht="13.5" customHeight="1">
+      <c r="K37" s="36"/>
+      <c r="L37" s="37"/>
+      <c r="M37" s="37"/>
+    </row>
+    <row r="38" spans="1:15" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="9"/>
       <c r="B38" s="10"/>
       <c r="C38" s="10"/>
       <c r="D38" s="10"/>
       <c r="E38" s="10"/>
       <c r="F38" s="23"/>
       <c r="G38" s="10"/>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
       <c r="M38" s="24"/>
     </row>
-    <row r="39" spans="1:15" s="15" customFormat="1">
+    <row r="39" spans="1:15" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="13"/>
       <c r="G39" s="13"/>
       <c r="H39" s="13"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
     </row>
-    <row r="40" spans="1:15" s="15" customFormat="1">
+    <row r="40" spans="1:15" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="34"/>
-[...7 lines deleted...]
-      <c r="J40" s="33"/>
+      <c r="B40" s="33"/>
+      <c r="C40" s="33"/>
+      <c r="D40" s="33"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="33"/>
+      <c r="G40" s="32"/>
+      <c r="H40" s="32"/>
+      <c r="I40" s="32"/>
+      <c r="J40" s="32"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
     </row>
-    <row r="41" spans="1:15">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A41" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="B41" s="37"/>
-[...7 lines deleted...]
-      <c r="J41" s="35"/>
+      <c r="B41" s="36"/>
+      <c r="C41" s="36"/>
+      <c r="D41" s="36"/>
+      <c r="E41" s="36"/>
+      <c r="F41" s="36"/>
+      <c r="G41" s="35"/>
+      <c r="H41" s="35"/>
+      <c r="I41" s="34"/>
+      <c r="J41" s="34"/>
       <c r="K41" s="19"/>
       <c r="L41" s="19"/>
     </row>
-    <row r="42" spans="1:15">
-[...8 lines deleted...]
-      <c r="J42" s="31"/>
+    <row r="42" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="B42" s="31"/>
+      <c r="C42" s="31"/>
+      <c r="D42" s="31"/>
+      <c r="E42" s="31"/>
+      <c r="F42" s="31"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="30"/>
+      <c r="I42" s="30"/>
+      <c r="J42" s="30"/>
       <c r="K42" s="26"/>
       <c r="L42" s="19"/>
       <c r="M42" s="26"/>
     </row>
-    <row r="43" spans="1:15">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.2">
       <c r="J43" s="25"/>
       <c r="K43" s="19"/>
       <c r="L43" s="19"/>
       <c r="M43" s="19"/>
     </row>
-    <row r="44" spans="1:15">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.2">
       <c r="J44" s="25"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>