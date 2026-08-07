--- v3 (2026-06-22)
+++ v4 (2026-08-07)
@@ -4,54 +4,54 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="34">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
@@ -711,51 +711,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="J16" sqref="J16"/>
+      <selection pane="bottomRight" activeCell="I44" sqref="I44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="14" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" style="21" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="21" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:15" s="15" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>33</v>
       </c>
@@ -864,930 +864,990 @@
         <v>11</v>
       </c>
       <c r="M5" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="37">
         <v>5669.7</v>
       </c>
       <c r="C6" s="38">
         <v>11461.7</v>
       </c>
       <c r="D6" s="38">
         <v>16791.900000000001</v>
       </c>
       <c r="E6" s="38">
         <v>22722.2</v>
       </c>
       <c r="F6" s="38">
         <v>27973.599999999999</v>
       </c>
-      <c r="G6" s="28"/>
+      <c r="G6" s="38">
+        <v>33439.4</v>
+      </c>
       <c r="H6" s="28"/>
       <c r="I6" s="28"/>
       <c r="J6" s="28"/>
       <c r="K6" s="36"/>
       <c r="L6" s="37"/>
       <c r="M6" s="37"/>
       <c r="N6" s="37"/>
       <c r="O6" s="37"/>
     </row>
     <row r="7" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="37">
         <v>2031.6</v>
       </c>
       <c r="C7" s="38">
         <v>4082.2</v>
       </c>
       <c r="D7" s="38">
         <v>6014.6</v>
       </c>
       <c r="E7" s="38">
         <v>8183.2</v>
       </c>
       <c r="F7" s="38">
         <v>10248.799999999999</v>
       </c>
-      <c r="G7" s="28"/>
+      <c r="G7" s="38">
+        <v>11923.5</v>
+      </c>
       <c r="H7" s="28"/>
       <c r="I7" s="28"/>
       <c r="J7" s="28"/>
       <c r="K7" s="36"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
     </row>
     <row r="8" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="37">
         <v>107</v>
       </c>
       <c r="C8" s="38">
         <v>228</v>
       </c>
       <c r="D8" s="38">
         <v>331</v>
       </c>
       <c r="E8" s="38">
         <v>441</v>
       </c>
       <c r="F8" s="38">
         <v>563</v>
       </c>
-      <c r="G8" s="28"/>
+      <c r="G8" s="38">
+        <v>686</v>
+      </c>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="36"/>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
       <c r="N8" s="37"/>
       <c r="O8" s="37"/>
     </row>
     <row r="9" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="37">
         <v>42</v>
       </c>
       <c r="C9" s="38">
         <v>87.7</v>
       </c>
       <c r="D9" s="38">
         <v>133.5</v>
       </c>
       <c r="E9" s="38">
         <v>179.3</v>
       </c>
       <c r="F9" s="38">
         <v>226.5</v>
       </c>
-      <c r="G9" s="28"/>
+      <c r="G9" s="38">
+        <v>273.7</v>
+      </c>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="36"/>
       <c r="L9" s="37"/>
       <c r="M9" s="37"/>
       <c r="N9" s="37"/>
       <c r="O9" s="37"/>
     </row>
     <row r="10" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="37">
         <v>23.3</v>
       </c>
       <c r="C10" s="38">
         <v>47.7</v>
       </c>
       <c r="D10" s="38">
         <v>73.5</v>
       </c>
       <c r="E10" s="38">
         <v>97.6</v>
       </c>
       <c r="F10" s="38">
         <v>123.4</v>
       </c>
-      <c r="G10" s="28"/>
+      <c r="G10" s="38">
+        <v>149.6</v>
+      </c>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="36"/>
       <c r="L10" s="37"/>
       <c r="M10" s="37"/>
       <c r="N10" s="37"/>
       <c r="O10" s="37"/>
     </row>
     <row r="11" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="37">
         <v>3219.7</v>
       </c>
       <c r="C11" s="38">
         <v>6505.8</v>
       </c>
       <c r="D11" s="38">
         <v>9460.9</v>
       </c>
       <c r="E11" s="38">
         <v>12767.7</v>
       </c>
       <c r="F11" s="38">
         <v>15503.6</v>
       </c>
-      <c r="G11" s="28"/>
+      <c r="G11" s="38">
+        <v>18844.400000000001</v>
+      </c>
       <c r="H11" s="28"/>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="36"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
       <c r="N11" s="37"/>
       <c r="O11" s="37"/>
     </row>
     <row r="12" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="37">
         <v>30.7</v>
       </c>
       <c r="C12" s="38">
         <v>62</v>
       </c>
       <c r="D12" s="38">
         <v>93.2</v>
       </c>
       <c r="E12" s="38">
         <v>124.5</v>
       </c>
       <c r="F12" s="38">
         <v>163.6</v>
       </c>
-      <c r="G12" s="28"/>
+      <c r="G12" s="38">
+        <v>202.7</v>
+      </c>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="36"/>
       <c r="L12" s="37"/>
       <c r="M12" s="37"/>
       <c r="N12" s="37"/>
       <c r="O12" s="37"/>
     </row>
     <row r="13" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="37">
         <v>38.200000000000003</v>
       </c>
       <c r="C13" s="38">
         <v>82</v>
       </c>
       <c r="D13" s="38">
         <v>125.9</v>
       </c>
       <c r="E13" s="38">
         <v>169.7</v>
       </c>
       <c r="F13" s="38">
         <v>210.9</v>
       </c>
-      <c r="G13" s="28"/>
+      <c r="G13" s="38">
+        <v>252</v>
+      </c>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="36"/>
       <c r="L13" s="37"/>
       <c r="M13" s="37"/>
       <c r="N13" s="37"/>
       <c r="O13" s="37"/>
     </row>
     <row r="14" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="37">
         <v>64.099999999999994</v>
       </c>
       <c r="C14" s="38">
         <v>120</v>
       </c>
       <c r="D14" s="38">
         <v>176.2</v>
       </c>
       <c r="E14" s="38">
         <v>241.4</v>
       </c>
       <c r="F14" s="38">
         <v>306.89999999999998</v>
       </c>
-      <c r="G14" s="28"/>
+      <c r="G14" s="38">
+        <v>361.5</v>
+      </c>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="36"/>
       <c r="L14" s="37"/>
       <c r="M14" s="37"/>
       <c r="N14" s="37"/>
       <c r="O14" s="37"/>
     </row>
     <row r="15" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="37">
         <v>74.3</v>
       </c>
       <c r="C15" s="38">
         <v>141.9</v>
       </c>
       <c r="D15" s="38">
         <v>212.9</v>
       </c>
       <c r="E15" s="38">
         <v>281.89999999999998</v>
       </c>
       <c r="F15" s="38">
         <v>345.9</v>
       </c>
-      <c r="G15" s="28"/>
+      <c r="G15" s="38">
+        <v>419.8</v>
+      </c>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="36"/>
       <c r="L15" s="37"/>
       <c r="M15" s="37"/>
       <c r="N15" s="37"/>
       <c r="O15" s="37"/>
     </row>
     <row r="16" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="37">
         <v>17.399999999999999</v>
       </c>
       <c r="C16" s="38">
         <v>58.1</v>
       </c>
       <c r="D16" s="38">
         <v>98.9</v>
       </c>
       <c r="E16" s="38">
         <v>139.69999999999999</v>
       </c>
       <c r="F16" s="38">
         <v>156.6</v>
       </c>
-      <c r="G16" s="28"/>
+      <c r="G16" s="38">
+        <v>173.6</v>
+      </c>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="36"/>
       <c r="L16" s="37"/>
       <c r="M16" s="37"/>
       <c r="N16" s="37"/>
       <c r="O16" s="37"/>
     </row>
     <row r="17" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="37">
         <v>9.1999999999999993</v>
       </c>
       <c r="C17" s="38">
         <v>18.600000000000001</v>
       </c>
       <c r="D17" s="38">
         <v>28</v>
       </c>
       <c r="E17" s="38">
         <v>37.4</v>
       </c>
       <c r="F17" s="38">
         <v>46.8</v>
       </c>
-      <c r="G17" s="28"/>
+      <c r="G17" s="38">
+        <v>56.2</v>
+      </c>
       <c r="H17" s="28"/>
       <c r="I17" s="28"/>
       <c r="J17" s="28"/>
       <c r="K17" s="36"/>
       <c r="L17" s="37"/>
       <c r="M17" s="37"/>
       <c r="N17" s="37"/>
       <c r="O17" s="37"/>
     </row>
     <row r="18" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="37">
         <v>12.3</v>
       </c>
       <c r="C18" s="38">
         <v>27.8</v>
       </c>
       <c r="D18" s="38">
         <v>43.3</v>
       </c>
       <c r="E18" s="38">
         <v>58.9</v>
       </c>
       <c r="F18" s="38">
         <v>77.599999999999994</v>
       </c>
-      <c r="G18" s="28"/>
+      <c r="G18" s="38">
+        <v>96.3</v>
+      </c>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="36"/>
       <c r="L18" s="37"/>
       <c r="M18" s="37"/>
       <c r="N18" s="37"/>
       <c r="O18" s="37"/>
     </row>
     <row r="19" spans="1:15" s="16" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="7"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="28"/>
       <c r="K19" s="28"/>
       <c r="L19" s="27"/>
       <c r="M19" s="37"/>
       <c r="N19" s="37"/>
       <c r="O19" s="37"/>
     </row>
     <row r="20" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="37">
         <v>2504.5</v>
       </c>
       <c r="C20" s="38">
         <v>5116.8</v>
       </c>
       <c r="D20" s="38">
         <v>7587.8</v>
       </c>
       <c r="E20" s="38">
         <v>10311.799999999999</v>
       </c>
       <c r="F20" s="38">
         <v>12891.6</v>
       </c>
-      <c r="G20" s="28"/>
+      <c r="G20" s="38">
+        <v>15116.4</v>
+      </c>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="36"/>
       <c r="L20" s="37"/>
       <c r="M20" s="37"/>
       <c r="N20" s="37"/>
       <c r="O20" s="37"/>
     </row>
     <row r="21" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="37">
         <v>1914.5</v>
       </c>
       <c r="C21" s="38">
         <v>3859.3</v>
       </c>
       <c r="D21" s="38">
         <v>5674.6</v>
       </c>
       <c r="E21" s="38">
         <v>7729.9</v>
       </c>
       <c r="F21" s="38">
         <v>9677.9</v>
       </c>
-      <c r="G21" s="28"/>
+      <c r="G21" s="38">
+        <v>11240.5</v>
+      </c>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
       <c r="K21" s="36"/>
       <c r="L21" s="37"/>
       <c r="M21" s="37"/>
       <c r="N21" s="37"/>
       <c r="O21" s="37"/>
     </row>
     <row r="22" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="37">
         <v>107</v>
       </c>
       <c r="C22" s="38">
         <v>228</v>
       </c>
       <c r="D22" s="38">
         <v>331</v>
       </c>
       <c r="E22" s="38">
         <v>441</v>
       </c>
       <c r="F22" s="38">
         <v>563</v>
       </c>
-      <c r="G22" s="28"/>
+      <c r="G22" s="38">
+        <v>686</v>
+      </c>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="36"/>
       <c r="L22" s="37"/>
       <c r="M22" s="37"/>
       <c r="N22" s="37"/>
       <c r="O22" s="37"/>
     </row>
     <row r="23" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="37">
         <v>42</v>
       </c>
       <c r="C23" s="38">
         <v>87.7</v>
       </c>
       <c r="D23" s="38">
         <v>133.5</v>
       </c>
       <c r="E23" s="38">
         <v>179.3</v>
       </c>
       <c r="F23" s="38">
         <v>226.5</v>
       </c>
-      <c r="G23" s="28"/>
+      <c r="G23" s="38">
+        <v>273.7</v>
+      </c>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
       <c r="K23" s="36"/>
       <c r="L23" s="37"/>
       <c r="M23" s="37"/>
       <c r="N23" s="37"/>
       <c r="O23" s="37"/>
     </row>
     <row r="24" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="37">
         <v>23.3</v>
       </c>
       <c r="C24" s="38">
         <v>47.7</v>
       </c>
       <c r="D24" s="38">
         <v>73.5</v>
       </c>
       <c r="E24" s="38">
         <v>97.6</v>
       </c>
       <c r="F24" s="38">
         <v>123.4</v>
       </c>
-      <c r="G24" s="28"/>
+      <c r="G24" s="38">
+        <v>149.6</v>
+      </c>
       <c r="H24" s="28"/>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="36"/>
       <c r="L24" s="37"/>
       <c r="M24" s="37"/>
       <c r="N24" s="37"/>
       <c r="O24" s="37"/>
     </row>
     <row r="25" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="37">
         <v>180.7</v>
       </c>
       <c r="C25" s="38">
         <v>392.8</v>
       </c>
       <c r="D25" s="38">
         <v>605.9</v>
       </c>
       <c r="E25" s="38">
         <v>819.7</v>
       </c>
       <c r="F25" s="38">
         <v>1001.6</v>
       </c>
-      <c r="G25" s="28"/>
+      <c r="G25" s="38">
+        <v>1213.4000000000001</v>
+      </c>
       <c r="H25" s="28"/>
       <c r="I25" s="28"/>
       <c r="J25" s="28"/>
       <c r="K25" s="36"/>
       <c r="L25" s="37"/>
       <c r="M25" s="37"/>
       <c r="N25" s="37"/>
       <c r="O25" s="37"/>
     </row>
     <row r="26" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="37">
         <v>21.6</v>
       </c>
       <c r="C26" s="38">
         <v>52.9</v>
       </c>
       <c r="D26" s="38">
         <v>84.2</v>
       </c>
       <c r="E26" s="38">
         <v>115.4</v>
       </c>
       <c r="F26" s="38">
         <v>154.5</v>
       </c>
-      <c r="G26" s="28"/>
+      <c r="G26" s="38">
+        <v>193.6</v>
+      </c>
       <c r="H26" s="28"/>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="36"/>
       <c r="L26" s="37"/>
       <c r="M26" s="37"/>
       <c r="N26" s="37"/>
       <c r="O26" s="37"/>
     </row>
     <row r="27" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="37">
         <v>38.200000000000003</v>
       </c>
       <c r="C27" s="38">
         <v>82</v>
       </c>
       <c r="D27" s="38">
         <v>125.9</v>
       </c>
       <c r="E27" s="38">
         <v>169.7</v>
       </c>
       <c r="F27" s="38">
         <v>210.9</v>
       </c>
-      <c r="G27" s="28"/>
+      <c r="G27" s="38">
+        <v>252</v>
+      </c>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="36"/>
       <c r="L27" s="37"/>
       <c r="M27" s="37"/>
       <c r="N27" s="37"/>
       <c r="O27" s="37"/>
     </row>
     <row r="28" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="37">
         <v>64.099999999999994</v>
       </c>
       <c r="C28" s="38">
         <v>120</v>
       </c>
       <c r="D28" s="38">
         <v>176.2</v>
       </c>
       <c r="E28" s="38">
         <v>241.4</v>
       </c>
       <c r="F28" s="38">
         <v>306.89999999999998</v>
       </c>
-      <c r="G28" s="28"/>
+      <c r="G28" s="38">
+        <v>361.5</v>
+      </c>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="36"/>
       <c r="L28" s="37"/>
       <c r="M28" s="37"/>
       <c r="N28" s="37"/>
       <c r="O28" s="37"/>
     </row>
     <row r="29" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="37">
         <v>74.3</v>
       </c>
       <c r="C29" s="38">
         <v>141.9</v>
       </c>
       <c r="D29" s="38">
         <v>212.9</v>
       </c>
       <c r="E29" s="38">
         <v>281.89999999999998</v>
       </c>
       <c r="F29" s="38">
         <v>345.9</v>
       </c>
-      <c r="G29" s="28"/>
+      <c r="G29" s="38">
+        <v>419.8</v>
+      </c>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="36"/>
       <c r="L29" s="37"/>
       <c r="M29" s="37"/>
       <c r="N29" s="37"/>
       <c r="O29" s="37"/>
     </row>
     <row r="30" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="37">
         <v>17.399999999999999</v>
       </c>
       <c r="C30" s="38">
         <v>58.1</v>
       </c>
       <c r="D30" s="38">
         <v>98.9</v>
       </c>
       <c r="E30" s="38">
         <v>139.69999999999999</v>
       </c>
       <c r="F30" s="38">
         <v>156.6</v>
       </c>
-      <c r="G30" s="28"/>
+      <c r="G30" s="38">
+        <v>173.6</v>
+      </c>
       <c r="H30" s="28"/>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="36"/>
       <c r="L30" s="37"/>
       <c r="M30" s="37"/>
       <c r="N30" s="37"/>
       <c r="O30" s="37"/>
     </row>
     <row r="31" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="37">
         <v>9.1999999999999993</v>
       </c>
       <c r="C31" s="38">
         <v>18.600000000000001</v>
       </c>
       <c r="D31" s="38">
         <v>28</v>
       </c>
       <c r="E31" s="38">
         <v>37.4</v>
       </c>
       <c r="F31" s="38">
         <v>46.8</v>
       </c>
-      <c r="G31" s="28"/>
+      <c r="G31" s="38">
+        <v>56.2</v>
+      </c>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="36"/>
       <c r="L31" s="37"/>
       <c r="M31" s="37"/>
       <c r="N31" s="37"/>
       <c r="O31" s="37"/>
     </row>
     <row r="32" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="37">
         <v>12.3</v>
       </c>
       <c r="C32" s="38">
         <v>27.8</v>
       </c>
       <c r="D32" s="38">
         <v>43.3</v>
       </c>
       <c r="E32" s="38">
         <v>58.9</v>
       </c>
       <c r="F32" s="38">
         <v>77.599999999999994</v>
       </c>
-      <c r="G32" s="28"/>
+      <c r="G32" s="38">
+        <v>96.3</v>
+      </c>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="36"/>
       <c r="L32" s="37"/>
       <c r="M32" s="37"/>
       <c r="N32" s="37"/>
       <c r="O32" s="37"/>
     </row>
     <row r="33" spans="1:15" s="16" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="20"/>
       <c r="C33" s="20"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="29"/>
       <c r="G33" s="29"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="27"/>
       <c r="M33" s="37"/>
       <c r="N33" s="37"/>
       <c r="O33" s="37"/>
     </row>
     <row r="34" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="37">
         <v>3165.2</v>
       </c>
       <c r="C34" s="38">
         <v>6345</v>
       </c>
       <c r="D34" s="38">
         <v>9204.1</v>
       </c>
       <c r="E34" s="38">
         <v>12410.4</v>
       </c>
       <c r="F34" s="38">
         <v>15082</v>
       </c>
-      <c r="G34" s="28"/>
+      <c r="G34" s="38">
+        <v>18323.099999999999</v>
+      </c>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="36"/>
       <c r="L34" s="37"/>
       <c r="M34" s="37"/>
       <c r="N34" s="37"/>
       <c r="O34" s="37"/>
     </row>
     <row r="35" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="37">
         <v>117.1</v>
       </c>
       <c r="C35" s="38">
         <v>222.9</v>
       </c>
       <c r="D35" s="38">
         <v>340</v>
       </c>
       <c r="E35" s="38">
         <v>453.3</v>
       </c>
       <c r="F35" s="38">
         <v>570.9</v>
       </c>
-      <c r="G35" s="28"/>
+      <c r="G35" s="38">
+        <v>683</v>
+      </c>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="36"/>
       <c r="L35" s="37"/>
       <c r="M35" s="37"/>
       <c r="N35" s="37"/>
       <c r="O35" s="37"/>
     </row>
     <row r="36" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="37">
         <v>3039</v>
       </c>
       <c r="C36" s="38">
         <v>6113</v>
       </c>
       <c r="D36" s="38">
         <v>8855</v>
       </c>
       <c r="E36" s="38">
         <v>11948</v>
       </c>
       <c r="F36" s="38">
         <v>14502</v>
       </c>
-      <c r="G36" s="28"/>
+      <c r="G36" s="38">
+        <v>17631</v>
+      </c>
       <c r="H36" s="28"/>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
       <c r="K36" s="36"/>
       <c r="L36" s="37"/>
       <c r="M36" s="37"/>
       <c r="N36" s="37"/>
       <c r="O36" s="37"/>
     </row>
     <row r="37" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="37">
         <v>9.1</v>
       </c>
       <c r="C37" s="38">
         <v>9.1</v>
       </c>
       <c r="D37" s="38">
         <v>9.1</v>
       </c>
       <c r="E37" s="38">
         <v>9.1</v>
       </c>
       <c r="F37" s="38">
         <v>9.1</v>
       </c>
-      <c r="G37" s="28"/>
+      <c r="G37" s="38">
+        <v>9.1</v>
+      </c>
       <c r="H37" s="28"/>
       <c r="I37" s="28"/>
       <c r="J37" s="28"/>
       <c r="K37" s="36"/>
       <c r="L37" s="37"/>
       <c r="M37" s="37"/>
     </row>
     <row r="38" spans="1:15" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="9"/>
       <c r="B38" s="10"/>
       <c r="C38" s="10"/>
       <c r="D38" s="10"/>
       <c r="E38" s="10"/>
       <c r="F38" s="23"/>
       <c r="G38" s="10"/>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
       <c r="M38" s="24"/>
     </row>
     <row r="39" spans="1:15" s="15" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="12" t="s">
         <v>14</v>
@@ -1869,44 +1929,44 @@
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист 1</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>