--- v4 (2026-08-07)
+++ v5 (2026-08-27)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\07\07-рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11E8C3DA-E531-43BA-8E0E-E7CF8422AE4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="34">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -121,56 +127,56 @@
   <si>
     <t>Район Мақаншы</t>
   </si>
   <si>
     <t>район Ақсуат</t>
   </si>
   <si>
     <t>район Мақаншы</t>
   </si>
   <si>
     <t>Семей городская администрация</t>
   </si>
   <si>
     <t>Курчатов городская администрация</t>
   </si>
   <si>
     <t>район Жаңасемей</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в области Абай за 2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -393,53 +399,53 @@
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -457,118 +463,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -704,1243 +744,1303 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="I44" sqref="I44"/>
+      <selection pane="bottomRight" activeCell="I45" sqref="I45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="14" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="14" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" style="21" customWidth="1"/>
     <col min="7" max="7" width="11.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="21" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:15" s="15" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="7.5" customHeight="1"/>
+    <row r="2" spans="1:15" s="15" customFormat="1" ht="19.5" customHeight="1">
       <c r="A2" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
     </row>
-    <row r="3" spans="1:15" s="16" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:15" s="16" customFormat="1" ht="6.75" customHeight="1">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="22"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="22"/>
     </row>
-    <row r="4" spans="1:15" s="15" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" s="15" customFormat="1" ht="17.25" customHeight="1">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="20" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="37">
         <v>5669.7</v>
       </c>
       <c r="C6" s="38">
         <v>11461.7</v>
       </c>
       <c r="D6" s="38">
         <v>16791.900000000001</v>
       </c>
       <c r="E6" s="38">
         <v>22722.2</v>
       </c>
       <c r="F6" s="38">
         <v>27973.599999999999</v>
       </c>
       <c r="G6" s="38">
         <v>33439.4</v>
       </c>
-      <c r="H6" s="28"/>
+      <c r="H6" s="38">
+        <v>39488.5</v>
+      </c>
       <c r="I6" s="28"/>
       <c r="J6" s="28"/>
       <c r="K6" s="36"/>
       <c r="L6" s="37"/>
       <c r="M6" s="37"/>
       <c r="N6" s="37"/>
       <c r="O6" s="37"/>
     </row>
-    <row r="7" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="37">
         <v>2031.6</v>
       </c>
       <c r="C7" s="38">
         <v>4082.2</v>
       </c>
       <c r="D7" s="38">
         <v>6014.6</v>
       </c>
       <c r="E7" s="38">
         <v>8183.2</v>
       </c>
       <c r="F7" s="38">
         <v>10248.799999999999</v>
       </c>
       <c r="G7" s="38">
         <v>11923.5</v>
       </c>
-      <c r="H7" s="28"/>
+      <c r="H7" s="38">
+        <v>13946.2</v>
+      </c>
       <c r="I7" s="28"/>
       <c r="J7" s="28"/>
       <c r="K7" s="36"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="37"/>
     </row>
-    <row r="8" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="37">
         <v>107</v>
       </c>
       <c r="C8" s="38">
         <v>228</v>
       </c>
       <c r="D8" s="38">
         <v>331</v>
       </c>
       <c r="E8" s="38">
         <v>441</v>
       </c>
       <c r="F8" s="38">
         <v>563</v>
       </c>
       <c r="G8" s="38">
         <v>686</v>
       </c>
-      <c r="H8" s="28"/>
+      <c r="H8" s="38">
+        <v>800</v>
+      </c>
       <c r="I8" s="28"/>
       <c r="J8" s="28"/>
       <c r="K8" s="36"/>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
       <c r="N8" s="37"/>
       <c r="O8" s="37"/>
     </row>
-    <row r="9" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="37">
         <v>42</v>
       </c>
       <c r="C9" s="38">
         <v>87.7</v>
       </c>
       <c r="D9" s="38">
         <v>133.5</v>
       </c>
       <c r="E9" s="38">
         <v>179.3</v>
       </c>
       <c r="F9" s="38">
         <v>226.5</v>
       </c>
       <c r="G9" s="38">
         <v>273.7</v>
       </c>
-      <c r="H9" s="28"/>
+      <c r="H9" s="38">
+        <v>320.89999999999998</v>
+      </c>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="36"/>
       <c r="L9" s="37"/>
       <c r="M9" s="37"/>
       <c r="N9" s="37"/>
       <c r="O9" s="37"/>
     </row>
-    <row r="10" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="37">
         <v>23.3</v>
       </c>
       <c r="C10" s="38">
         <v>47.7</v>
       </c>
       <c r="D10" s="38">
         <v>73.5</v>
       </c>
       <c r="E10" s="38">
         <v>97.6</v>
       </c>
       <c r="F10" s="38">
         <v>123.4</v>
       </c>
       <c r="G10" s="38">
         <v>149.6</v>
       </c>
-      <c r="H10" s="28"/>
+      <c r="H10" s="38">
+        <v>176.6</v>
+      </c>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="36"/>
       <c r="L10" s="37"/>
       <c r="M10" s="37"/>
       <c r="N10" s="37"/>
       <c r="O10" s="37"/>
     </row>
-    <row r="11" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="37">
         <v>3219.7</v>
       </c>
       <c r="C11" s="38">
         <v>6505.8</v>
       </c>
       <c r="D11" s="38">
         <v>9460.9</v>
       </c>
       <c r="E11" s="38">
         <v>12767.7</v>
       </c>
       <c r="F11" s="38">
         <v>15503.6</v>
       </c>
       <c r="G11" s="38">
         <v>18844.400000000001</v>
       </c>
-      <c r="H11" s="28"/>
+      <c r="H11" s="38">
+        <v>22420.3</v>
+      </c>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="36"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
       <c r="N11" s="37"/>
       <c r="O11" s="37"/>
     </row>
-    <row r="12" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="37">
         <v>30.7</v>
       </c>
       <c r="C12" s="38">
         <v>62</v>
       </c>
       <c r="D12" s="38">
         <v>93.2</v>
       </c>
       <c r="E12" s="38">
         <v>124.5</v>
       </c>
       <c r="F12" s="38">
         <v>163.6</v>
       </c>
       <c r="G12" s="38">
         <v>202.7</v>
       </c>
-      <c r="H12" s="28"/>
+      <c r="H12" s="38">
+        <v>241.8</v>
+      </c>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="36"/>
       <c r="L12" s="37"/>
       <c r="M12" s="37"/>
       <c r="N12" s="37"/>
       <c r="O12" s="37"/>
     </row>
-    <row r="13" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="37">
         <v>38.200000000000003</v>
       </c>
       <c r="C13" s="38">
         <v>82</v>
       </c>
       <c r="D13" s="38">
         <v>125.9</v>
       </c>
       <c r="E13" s="38">
         <v>169.7</v>
       </c>
       <c r="F13" s="38">
         <v>210.9</v>
       </c>
       <c r="G13" s="38">
         <v>252</v>
       </c>
-      <c r="H13" s="28"/>
+      <c r="H13" s="38">
+        <v>293.2</v>
+      </c>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="36"/>
       <c r="L13" s="37"/>
       <c r="M13" s="37"/>
       <c r="N13" s="37"/>
       <c r="O13" s="37"/>
     </row>
-    <row r="14" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="37">
         <v>64.099999999999994</v>
       </c>
       <c r="C14" s="38">
         <v>120</v>
       </c>
       <c r="D14" s="38">
         <v>176.2</v>
       </c>
       <c r="E14" s="38">
         <v>241.4</v>
       </c>
       <c r="F14" s="38">
         <v>306.89999999999998</v>
       </c>
       <c r="G14" s="38">
         <v>361.5</v>
       </c>
-      <c r="H14" s="28"/>
+      <c r="H14" s="38">
+        <v>421.9</v>
+      </c>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="36"/>
       <c r="L14" s="37"/>
       <c r="M14" s="37"/>
       <c r="N14" s="37"/>
       <c r="O14" s="37"/>
     </row>
-    <row r="15" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="37">
         <v>74.3</v>
       </c>
       <c r="C15" s="38">
         <v>141.9</v>
       </c>
       <c r="D15" s="38">
         <v>212.9</v>
       </c>
       <c r="E15" s="38">
         <v>281.89999999999998</v>
       </c>
       <c r="F15" s="38">
         <v>345.9</v>
       </c>
       <c r="G15" s="38">
         <v>419.8</v>
       </c>
-      <c r="H15" s="28"/>
+      <c r="H15" s="38">
+        <v>496.3</v>
+      </c>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="36"/>
       <c r="L15" s="37"/>
       <c r="M15" s="37"/>
       <c r="N15" s="37"/>
       <c r="O15" s="37"/>
     </row>
-    <row r="16" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="37">
         <v>17.399999999999999</v>
       </c>
       <c r="C16" s="38">
         <v>58.1</v>
       </c>
       <c r="D16" s="38">
         <v>98.9</v>
       </c>
       <c r="E16" s="38">
         <v>139.69999999999999</v>
       </c>
       <c r="F16" s="38">
         <v>156.6</v>
       </c>
       <c r="G16" s="38">
         <v>173.6</v>
       </c>
-      <c r="H16" s="28"/>
+      <c r="H16" s="38">
+        <v>190.6</v>
+      </c>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
       <c r="K16" s="36"/>
       <c r="L16" s="37"/>
       <c r="M16" s="37"/>
       <c r="N16" s="37"/>
       <c r="O16" s="37"/>
     </row>
-    <row r="17" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="37">
         <v>9.1999999999999993</v>
       </c>
       <c r="C17" s="38">
         <v>18.600000000000001</v>
       </c>
       <c r="D17" s="38">
         <v>28</v>
       </c>
       <c r="E17" s="38">
         <v>37.4</v>
       </c>
       <c r="F17" s="38">
         <v>46.8</v>
       </c>
       <c r="G17" s="38">
         <v>56.2</v>
       </c>
-      <c r="H17" s="28"/>
+      <c r="H17" s="38">
+        <v>65.7</v>
+      </c>
       <c r="I17" s="28"/>
       <c r="J17" s="28"/>
       <c r="K17" s="36"/>
       <c r="L17" s="37"/>
       <c r="M17" s="37"/>
       <c r="N17" s="37"/>
       <c r="O17" s="37"/>
     </row>
-    <row r="18" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="37">
         <v>12.3</v>
       </c>
       <c r="C18" s="38">
         <v>27.8</v>
       </c>
       <c r="D18" s="38">
         <v>43.3</v>
       </c>
       <c r="E18" s="38">
         <v>58.9</v>
       </c>
       <c r="F18" s="38">
         <v>77.599999999999994</v>
       </c>
       <c r="G18" s="38">
         <v>96.3</v>
       </c>
-      <c r="H18" s="28"/>
+      <c r="H18" s="38">
+        <v>115.1</v>
+      </c>
       <c r="I18" s="28"/>
       <c r="J18" s="28"/>
       <c r="K18" s="36"/>
       <c r="L18" s="37"/>
       <c r="M18" s="37"/>
       <c r="N18" s="37"/>
       <c r="O18" s="37"/>
     </row>
-    <row r="19" spans="1:15" s="16" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15" s="16" customFormat="1" ht="20.25" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="7"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
       <c r="J19" s="28"/>
       <c r="K19" s="28"/>
       <c r="L19" s="27"/>
       <c r="M19" s="37"/>
       <c r="N19" s="37"/>
       <c r="O19" s="37"/>
     </row>
-    <row r="20" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="37">
         <v>2504.5</v>
       </c>
       <c r="C20" s="38">
         <v>5116.8</v>
       </c>
       <c r="D20" s="38">
         <v>7587.8</v>
       </c>
       <c r="E20" s="38">
         <v>10311.799999999999</v>
       </c>
       <c r="F20" s="38">
         <v>12891.6</v>
       </c>
       <c r="G20" s="38">
         <v>15116.4</v>
       </c>
-      <c r="H20" s="28"/>
+      <c r="H20" s="38">
+        <v>17679.3</v>
+      </c>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="36"/>
       <c r="L20" s="37"/>
       <c r="M20" s="37"/>
       <c r="N20" s="37"/>
       <c r="O20" s="37"/>
     </row>
-    <row r="21" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="37">
         <v>1914.5</v>
       </c>
       <c r="C21" s="38">
         <v>3859.3</v>
       </c>
       <c r="D21" s="38">
         <v>5674.6</v>
       </c>
       <c r="E21" s="38">
         <v>7729.9</v>
       </c>
       <c r="F21" s="38">
         <v>9677.9</v>
       </c>
       <c r="G21" s="38">
         <v>11240.5</v>
       </c>
-      <c r="H21" s="28"/>
+      <c r="H21" s="38">
+        <v>13146.1</v>
+      </c>
       <c r="I21" s="28"/>
       <c r="J21" s="28"/>
       <c r="K21" s="36"/>
       <c r="L21" s="37"/>
       <c r="M21" s="37"/>
       <c r="N21" s="37"/>
       <c r="O21" s="37"/>
     </row>
-    <row r="22" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="37">
         <v>107</v>
       </c>
       <c r="C22" s="38">
         <v>228</v>
       </c>
       <c r="D22" s="38">
         <v>331</v>
       </c>
       <c r="E22" s="38">
         <v>441</v>
       </c>
       <c r="F22" s="38">
         <v>563</v>
       </c>
       <c r="G22" s="38">
         <v>686</v>
       </c>
-      <c r="H22" s="28"/>
+      <c r="H22" s="38">
+        <v>800</v>
+      </c>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="36"/>
       <c r="L22" s="37"/>
       <c r="M22" s="37"/>
       <c r="N22" s="37"/>
       <c r="O22" s="37"/>
     </row>
-    <row r="23" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A23" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="37">
         <v>42</v>
       </c>
       <c r="C23" s="38">
         <v>87.7</v>
       </c>
       <c r="D23" s="38">
         <v>133.5</v>
       </c>
       <c r="E23" s="38">
         <v>179.3</v>
       </c>
       <c r="F23" s="38">
         <v>226.5</v>
       </c>
       <c r="G23" s="38">
         <v>273.7</v>
       </c>
-      <c r="H23" s="28"/>
+      <c r="H23" s="38">
+        <v>320.89999999999998</v>
+      </c>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
       <c r="K23" s="36"/>
       <c r="L23" s="37"/>
       <c r="M23" s="37"/>
       <c r="N23" s="37"/>
       <c r="O23" s="37"/>
     </row>
-    <row r="24" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="37">
         <v>23.3</v>
       </c>
       <c r="C24" s="38">
         <v>47.7</v>
       </c>
       <c r="D24" s="38">
         <v>73.5</v>
       </c>
       <c r="E24" s="38">
         <v>97.6</v>
       </c>
       <c r="F24" s="38">
         <v>123.4</v>
       </c>
       <c r="G24" s="38">
         <v>149.6</v>
       </c>
-      <c r="H24" s="28"/>
+      <c r="H24" s="38">
+        <v>176.6</v>
+      </c>
       <c r="I24" s="28"/>
       <c r="J24" s="28"/>
       <c r="K24" s="36"/>
       <c r="L24" s="37"/>
       <c r="M24" s="37"/>
       <c r="N24" s="37"/>
       <c r="O24" s="37"/>
     </row>
-    <row r="25" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A25" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="37">
         <v>180.7</v>
       </c>
       <c r="C25" s="38">
         <v>392.8</v>
       </c>
       <c r="D25" s="38">
         <v>605.9</v>
       </c>
       <c r="E25" s="38">
         <v>819.7</v>
       </c>
       <c r="F25" s="38">
         <v>1001.6</v>
       </c>
       <c r="G25" s="38">
         <v>1213.4000000000001</v>
       </c>
-      <c r="H25" s="28"/>
+      <c r="H25" s="38">
+        <v>1420.3</v>
+      </c>
       <c r="I25" s="28"/>
       <c r="J25" s="28"/>
       <c r="K25" s="36"/>
       <c r="L25" s="37"/>
       <c r="M25" s="37"/>
       <c r="N25" s="37"/>
       <c r="O25" s="37"/>
     </row>
-    <row r="26" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A26" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="37">
         <v>21.6</v>
       </c>
       <c r="C26" s="38">
         <v>52.9</v>
       </c>
       <c r="D26" s="38">
         <v>84.2</v>
       </c>
       <c r="E26" s="38">
         <v>115.4</v>
       </c>
       <c r="F26" s="38">
         <v>154.5</v>
       </c>
       <c r="G26" s="38">
         <v>193.6</v>
       </c>
-      <c r="H26" s="28"/>
+      <c r="H26" s="38">
+        <v>232.7</v>
+      </c>
       <c r="I26" s="28"/>
       <c r="J26" s="28"/>
       <c r="K26" s="36"/>
       <c r="L26" s="37"/>
       <c r="M26" s="37"/>
       <c r="N26" s="37"/>
       <c r="O26" s="37"/>
     </row>
-    <row r="27" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="37">
         <v>38.200000000000003</v>
       </c>
       <c r="C27" s="38">
         <v>82</v>
       </c>
       <c r="D27" s="38">
         <v>125.9</v>
       </c>
       <c r="E27" s="38">
         <v>169.7</v>
       </c>
       <c r="F27" s="38">
         <v>210.9</v>
       </c>
       <c r="G27" s="38">
         <v>252</v>
       </c>
-      <c r="H27" s="28"/>
+      <c r="H27" s="38">
+        <v>293.2</v>
+      </c>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="36"/>
       <c r="L27" s="37"/>
       <c r="M27" s="37"/>
       <c r="N27" s="37"/>
       <c r="O27" s="37"/>
     </row>
-    <row r="28" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="37">
         <v>64.099999999999994</v>
       </c>
       <c r="C28" s="38">
         <v>120</v>
       </c>
       <c r="D28" s="38">
         <v>176.2</v>
       </c>
       <c r="E28" s="38">
         <v>241.4</v>
       </c>
       <c r="F28" s="38">
         <v>306.89999999999998</v>
       </c>
       <c r="G28" s="38">
         <v>361.5</v>
       </c>
-      <c r="H28" s="28"/>
+      <c r="H28" s="38">
+        <v>421.9</v>
+      </c>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="36"/>
       <c r="L28" s="37"/>
       <c r="M28" s="37"/>
       <c r="N28" s="37"/>
       <c r="O28" s="37"/>
     </row>
-    <row r="29" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="37">
         <v>74.3</v>
       </c>
       <c r="C29" s="38">
         <v>141.9</v>
       </c>
       <c r="D29" s="38">
         <v>212.9</v>
       </c>
       <c r="E29" s="38">
         <v>281.89999999999998</v>
       </c>
       <c r="F29" s="38">
         <v>345.9</v>
       </c>
       <c r="G29" s="38">
         <v>419.8</v>
       </c>
-      <c r="H29" s="28"/>
+      <c r="H29" s="38">
+        <v>496.3</v>
+      </c>
       <c r="I29" s="28"/>
       <c r="J29" s="28"/>
       <c r="K29" s="36"/>
       <c r="L29" s="37"/>
       <c r="M29" s="37"/>
       <c r="N29" s="37"/>
       <c r="O29" s="37"/>
     </row>
-    <row r="30" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="37">
         <v>17.399999999999999</v>
       </c>
       <c r="C30" s="38">
         <v>58.1</v>
       </c>
       <c r="D30" s="38">
         <v>98.9</v>
       </c>
       <c r="E30" s="38">
         <v>139.69999999999999</v>
       </c>
       <c r="F30" s="38">
         <v>156.6</v>
       </c>
       <c r="G30" s="38">
         <v>173.6</v>
       </c>
-      <c r="H30" s="28"/>
+      <c r="H30" s="38">
+        <v>190.6</v>
+      </c>
       <c r="I30" s="28"/>
       <c r="J30" s="28"/>
       <c r="K30" s="36"/>
       <c r="L30" s="37"/>
       <c r="M30" s="37"/>
       <c r="N30" s="37"/>
       <c r="O30" s="37"/>
     </row>
-    <row r="31" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A31" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="37">
         <v>9.1999999999999993</v>
       </c>
       <c r="C31" s="38">
         <v>18.600000000000001</v>
       </c>
       <c r="D31" s="38">
         <v>28</v>
       </c>
       <c r="E31" s="38">
         <v>37.4</v>
       </c>
       <c r="F31" s="38">
         <v>46.8</v>
       </c>
       <c r="G31" s="38">
         <v>56.2</v>
       </c>
-      <c r="H31" s="28"/>
+      <c r="H31" s="38">
+        <v>65.7</v>
+      </c>
       <c r="I31" s="28"/>
       <c r="J31" s="28"/>
       <c r="K31" s="36"/>
       <c r="L31" s="37"/>
       <c r="M31" s="37"/>
       <c r="N31" s="37"/>
       <c r="O31" s="37"/>
     </row>
-    <row r="32" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A32" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="37">
         <v>12.3</v>
       </c>
       <c r="C32" s="38">
         <v>27.8</v>
       </c>
       <c r="D32" s="38">
         <v>43.3</v>
       </c>
       <c r="E32" s="38">
         <v>58.9</v>
       </c>
       <c r="F32" s="38">
         <v>77.599999999999994</v>
       </c>
       <c r="G32" s="38">
         <v>96.3</v>
       </c>
-      <c r="H32" s="28"/>
+      <c r="H32" s="38">
+        <v>115.1</v>
+      </c>
       <c r="I32" s="28"/>
       <c r="J32" s="28"/>
       <c r="K32" s="36"/>
       <c r="L32" s="37"/>
       <c r="M32" s="37"/>
       <c r="N32" s="37"/>
       <c r="O32" s="37"/>
     </row>
-    <row r="33" spans="1:15" s="16" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:15" s="16" customFormat="1" ht="18.75" customHeight="1">
       <c r="A33" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="20"/>
       <c r="C33" s="20"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="29"/>
       <c r="G33" s="29"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="28"/>
       <c r="K33" s="28"/>
       <c r="L33" s="27"/>
       <c r="M33" s="37"/>
       <c r="N33" s="37"/>
       <c r="O33" s="37"/>
     </row>
-    <row r="34" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="37">
         <v>3165.2</v>
       </c>
       <c r="C34" s="38">
         <v>6345</v>
       </c>
       <c r="D34" s="38">
         <v>9204.1</v>
       </c>
       <c r="E34" s="38">
         <v>12410.4</v>
       </c>
       <c r="F34" s="38">
         <v>15082</v>
       </c>
       <c r="G34" s="38">
         <v>18323.099999999999</v>
       </c>
-      <c r="H34" s="28"/>
+      <c r="H34" s="38">
+        <v>21809.200000000001</v>
+      </c>
       <c r="I34" s="28"/>
       <c r="J34" s="28"/>
       <c r="K34" s="36"/>
       <c r="L34" s="37"/>
       <c r="M34" s="37"/>
       <c r="N34" s="37"/>
       <c r="O34" s="37"/>
     </row>
-    <row r="35" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A35" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="37">
         <v>117.1</v>
       </c>
       <c r="C35" s="38">
         <v>222.9</v>
       </c>
       <c r="D35" s="38">
         <v>340</v>
       </c>
       <c r="E35" s="38">
         <v>453.3</v>
       </c>
       <c r="F35" s="38">
         <v>570.9</v>
       </c>
       <c r="G35" s="38">
         <v>683</v>
       </c>
-      <c r="H35" s="28"/>
+      <c r="H35" s="38">
+        <v>800.1</v>
+      </c>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="36"/>
       <c r="L35" s="37"/>
       <c r="M35" s="37"/>
       <c r="N35" s="37"/>
       <c r="O35" s="37"/>
     </row>
-    <row r="36" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A36" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="37">
         <v>3039</v>
       </c>
       <c r="C36" s="38">
         <v>6113</v>
       </c>
       <c r="D36" s="38">
         <v>8855</v>
       </c>
       <c r="E36" s="38">
         <v>11948</v>
       </c>
       <c r="F36" s="38">
         <v>14502</v>
       </c>
       <c r="G36" s="38">
         <v>17631</v>
       </c>
-      <c r="H36" s="28"/>
+      <c r="H36" s="38">
+        <v>21000</v>
+      </c>
       <c r="I36" s="28"/>
       <c r="J36" s="28"/>
       <c r="K36" s="36"/>
       <c r="L36" s="37"/>
       <c r="M36" s="37"/>
       <c r="N36" s="37"/>
       <c r="O36" s="37"/>
     </row>
-    <row r="37" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:15" s="16" customFormat="1" ht="13.5" customHeight="1">
       <c r="A37" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="37">
         <v>9.1</v>
       </c>
       <c r="C37" s="38">
         <v>9.1</v>
       </c>
       <c r="D37" s="38">
         <v>9.1</v>
       </c>
       <c r="E37" s="38">
         <v>9.1</v>
       </c>
       <c r="F37" s="38">
         <v>9.1</v>
       </c>
       <c r="G37" s="38">
         <v>9.1</v>
       </c>
-      <c r="H37" s="28"/>
+      <c r="H37" s="38">
+        <v>9.1</v>
+      </c>
       <c r="I37" s="28"/>
       <c r="J37" s="28"/>
       <c r="K37" s="36"/>
       <c r="L37" s="37"/>
       <c r="M37" s="37"/>
     </row>
-    <row r="38" spans="1:15" s="17" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:15" s="17" customFormat="1" ht="13.5" customHeight="1">
       <c r="A38" s="9"/>
       <c r="B38" s="10"/>
       <c r="C38" s="10"/>
       <c r="D38" s="10"/>
       <c r="E38" s="10"/>
       <c r="F38" s="23"/>
       <c r="G38" s="10"/>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
       <c r="K38" s="11"/>
       <c r="L38" s="11"/>
       <c r="M38" s="24"/>
     </row>
-    <row r="39" spans="1:15" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:15" s="15" customFormat="1">
       <c r="A39" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="13"/>
       <c r="G39" s="13"/>
       <c r="H39" s="13"/>
       <c r="I39" s="13"/>
       <c r="J39" s="13"/>
       <c r="K39" s="13"/>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
     </row>
-    <row r="40" spans="1:15" s="15" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:15" s="15" customFormat="1">
       <c r="A40" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="33"/>
       <c r="C40" s="33"/>
       <c r="D40" s="33"/>
       <c r="E40" s="33"/>
       <c r="F40" s="33"/>
       <c r="G40" s="32"/>
       <c r="H40" s="32"/>
       <c r="I40" s="32"/>
       <c r="J40" s="32"/>
       <c r="K40" s="13"/>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:15">
       <c r="A41" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="36"/>
       <c r="C41" s="36"/>
       <c r="D41" s="36"/>
       <c r="E41" s="36"/>
       <c r="F41" s="36"/>
       <c r="G41" s="35"/>
       <c r="H41" s="35"/>
       <c r="I41" s="34"/>
       <c r="J41" s="34"/>
       <c r="K41" s="19"/>
       <c r="L41" s="19"/>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:15">
       <c r="B42" s="31"/>
       <c r="C42" s="31"/>
       <c r="D42" s="31"/>
       <c r="E42" s="31"/>
       <c r="F42" s="31"/>
       <c r="G42" s="30"/>
       <c r="H42" s="30"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
       <c r="K42" s="26"/>
       <c r="L42" s="19"/>
       <c r="M42" s="26"/>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:15">
       <c r="J43" s="25"/>
       <c r="K43" s="19"/>
       <c r="L43" s="19"/>
       <c r="M43" s="19"/>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:15">
       <c r="J44" s="25"/>
       <c r="K44" s="19"/>
       <c r="L44" s="19"/>
       <c r="M44" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>