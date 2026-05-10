--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,64 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\03\03-рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9753F7E-0FFF-497F-A705-ED27214D60F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3690" yWindow="1110" windowWidth="19320" windowHeight="10770"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$A:$A,'Лист 1'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="27">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -100,56 +106,56 @@
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Соль и хлорид натрия чистый,  вода морская, тонн</t>
   </si>
   <si>
     <t>Аягозский район</t>
   </si>
   <si>
     <t>район Мақаншы</t>
   </si>
   <si>
     <t>Семей городская администрация</t>
   </si>
   <si>
     <t>район Жаңасемей</t>
   </si>
   <si>
     <t>Производство промышленной продукции в горнодобывающей промышленности и разработке карьеров в области Абай за 2026 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -356,59 +362,62 @@
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 3 3" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -417,118 +426,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -664,545 +707,567 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="U6" sqref="U4:U6"/>
+      <selection pane="bottomRight" activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="32.140625" style="22" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="21" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="22" customWidth="1"/>
     <col min="4" max="6" width="13.28515625" style="22" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="22" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="22" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="22" customWidth="1"/>
     <col min="10" max="10" width="14" style="22" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="22" customWidth="1"/>
     <col min="12" max="12" width="12" style="22" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="22" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="21" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" s="21" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="41" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
     </row>
-    <row r="2" spans="1:15" s="23" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" s="23" customFormat="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:15" s="21" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:15" s="21" customFormat="1" ht="39" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="24"/>
     </row>
-    <row r="4" spans="1:15" s="25" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" s="25" customFormat="1" ht="25.5" customHeight="1">
       <c r="A4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="26"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27"/>
     </row>
-    <row r="5" spans="1:15" s="25" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" s="25" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="39">
         <v>773.4</v>
       </c>
       <c r="C5" s="39">
         <v>1378.3</v>
       </c>
-      <c r="D5" s="29"/>
+      <c r="D5" s="39">
+        <v>1924.1</v>
+      </c>
       <c r="E5" s="29"/>
       <c r="F5" s="11"/>
       <c r="G5" s="32"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="37"/>
       <c r="L5" s="39"/>
       <c r="M5" s="39"/>
       <c r="N5" s="39"/>
       <c r="O5" s="39"/>
     </row>
-    <row r="6" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:15" s="25" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="39">
         <v>773.4</v>
       </c>
       <c r="C6" s="39">
         <v>1378.3</v>
       </c>
-      <c r="D6" s="29"/>
+      <c r="D6" s="39">
+        <v>1924.1</v>
+      </c>
       <c r="E6" s="29"/>
       <c r="F6" s="11"/>
       <c r="G6" s="32"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
       <c r="K6" s="37"/>
       <c r="L6" s="39"/>
       <c r="M6" s="39"/>
       <c r="N6" s="39"/>
       <c r="O6" s="39"/>
     </row>
-    <row r="7" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:15" s="25" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="29"/>
+      <c r="D7" s="11" t="s">
+        <v>18</v>
+      </c>
       <c r="E7" s="29"/>
       <c r="F7" s="11"/>
       <c r="G7" s="32"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="37"/>
       <c r="L7" s="39"/>
       <c r="M7" s="39"/>
       <c r="N7" s="39"/>
       <c r="O7" s="39"/>
     </row>
-    <row r="8" spans="1:15" s="25" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:15" s="25" customFormat="1" ht="41.25" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="29"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="33"/>
       <c r="H8" s="9"/>
       <c r="I8" s="35"/>
       <c r="J8" s="35"/>
       <c r="K8" s="35"/>
       <c r="L8" s="27"/>
       <c r="M8" s="39"/>
       <c r="N8" s="39"/>
       <c r="O8" s="39"/>
     </row>
-    <row r="9" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" s="25" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="39">
         <v>773.4</v>
       </c>
       <c r="C9" s="39">
         <v>1378.3</v>
       </c>
-      <c r="D9" s="29"/>
+      <c r="D9" s="39">
+        <v>1924.1</v>
+      </c>
       <c r="E9" s="29"/>
       <c r="F9" s="11"/>
       <c r="G9" s="32"/>
       <c r="H9" s="35"/>
       <c r="I9" s="35"/>
       <c r="J9" s="35"/>
       <c r="K9" s="37"/>
       <c r="L9" s="39"/>
       <c r="M9" s="39"/>
       <c r="N9" s="39"/>
       <c r="O9" s="39"/>
     </row>
-    <row r="10" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" s="25" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="39">
         <v>773.4</v>
       </c>
       <c r="C10" s="39">
         <v>1378.3</v>
       </c>
-      <c r="D10" s="29"/>
+      <c r="D10" s="39">
+        <v>1924.1</v>
+      </c>
       <c r="E10" s="29"/>
       <c r="F10" s="11"/>
       <c r="G10" s="32"/>
       <c r="H10" s="35"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="37"/>
       <c r="L10" s="39"/>
       <c r="M10" s="39"/>
       <c r="N10" s="39"/>
       <c r="O10" s="39"/>
     </row>
-    <row r="11" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" s="25" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="D11" s="29"/>
+      <c r="D11" s="11" t="s">
+        <v>18</v>
+      </c>
       <c r="E11" s="29"/>
       <c r="F11" s="11"/>
       <c r="G11" s="32"/>
       <c r="H11" s="35"/>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="37"/>
       <c r="L11" s="39"/>
       <c r="M11" s="39"/>
       <c r="N11" s="39"/>
       <c r="O11" s="39"/>
     </row>
-    <row r="12" spans="1:15" s="25" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" s="25" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="29"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="33"/>
       <c r="H12" s="9"/>
       <c r="I12" s="35"/>
       <c r="J12" s="35"/>
       <c r="K12" s="35"/>
       <c r="L12" s="28"/>
       <c r="M12" s="39"/>
       <c r="N12" s="39"/>
       <c r="O12" s="39"/>
     </row>
-    <row r="13" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" s="25" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="39">
         <v>6591.1</v>
       </c>
       <c r="C13" s="39">
         <v>13330.2</v>
       </c>
-      <c r="D13" s="29"/>
+      <c r="D13" s="39">
+        <v>19647.099999999999</v>
+      </c>
       <c r="E13" s="29"/>
       <c r="F13" s="11"/>
       <c r="G13" s="32"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="37"/>
       <c r="L13" s="39"/>
       <c r="M13" s="39"/>
       <c r="N13" s="39"/>
       <c r="O13" s="39"/>
     </row>
-    <row r="14" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" s="25" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="39">
         <v>6534.3</v>
       </c>
       <c r="C14" s="39">
         <v>13220.4</v>
       </c>
-      <c r="D14" s="29"/>
+      <c r="D14" s="39">
+        <v>19489.3</v>
+      </c>
       <c r="E14" s="29"/>
       <c r="F14" s="11"/>
       <c r="G14" s="32"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="K14" s="37"/>
       <c r="L14" s="39"/>
       <c r="M14" s="39"/>
       <c r="N14" s="39"/>
       <c r="O14" s="39"/>
     </row>
-    <row r="15" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" s="25" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="39">
         <v>56.8</v>
       </c>
       <c r="C15" s="39">
         <v>109.8</v>
       </c>
-      <c r="D15" s="29"/>
+      <c r="D15" s="39">
+        <v>157.80000000000001</v>
+      </c>
       <c r="E15" s="29"/>
       <c r="F15" s="11"/>
       <c r="G15" s="32"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="37"/>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
       <c r="N15" s="39"/>
       <c r="O15" s="39"/>
     </row>
-    <row r="16" spans="1:15" s="25" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15" s="25" customFormat="1" ht="32.25" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="31"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="33"/>
       <c r="H16" s="9"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="9"/>
       <c r="M16" s="40"/>
       <c r="N16" s="40"/>
       <c r="O16" s="40"/>
     </row>
-    <row r="17" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" s="25" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="40">
         <v>2000</v>
       </c>
-      <c r="D17" s="31"/>
+      <c r="D17" s="40">
+        <v>4000</v>
+      </c>
       <c r="E17" s="31"/>
       <c r="F17" s="13"/>
       <c r="G17" s="34"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="38"/>
       <c r="L17" s="40"/>
       <c r="M17" s="40"/>
       <c r="N17" s="40"/>
       <c r="O17" s="40"/>
     </row>
-    <row r="18" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15" s="25" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="40">
         <v>2000</v>
       </c>
-      <c r="D18" s="31"/>
+      <c r="D18" s="40">
+        <v>4000</v>
+      </c>
       <c r="E18" s="31"/>
       <c r="F18" s="13"/>
       <c r="G18" s="34"/>
       <c r="H18" s="36"/>
       <c r="I18" s="36"/>
       <c r="J18" s="36"/>
       <c r="K18" s="38"/>
       <c r="L18" s="40"/>
       <c r="M18" s="40"/>
     </row>
-    <row r="19" spans="1:15" s="25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15" s="25" customFormat="1">
       <c r="A19" s="14"/>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
     </row>
-    <row r="20" spans="1:15" s="21" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15" s="21" customFormat="1">
       <c r="A20" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
     </row>
-    <row r="21" spans="1:15" s="21" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15" s="21" customFormat="1">
       <c r="A21" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15">
       <c r="A22" s="20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15">
       <c r="G23" s="10"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="9"/>
       <c r="K23" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>