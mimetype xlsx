--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -2,69 +2,69 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\03\03-рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\04\04-рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9753F7E-0FFF-497F-A705-ED27214D60F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1E410AF-1693-4EC9-A8F6-F3F96C7251E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$A:$A,'Лист 1'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="27">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -714,51 +714,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="D23" sqref="D23"/>
+      <selection pane="bottomRight" activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="32.140625" style="22" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="21" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="22" customWidth="1"/>
     <col min="4" max="6" width="13.28515625" style="22" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="22" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="22" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="22" customWidth="1"/>
     <col min="10" max="10" width="14" style="22" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="22" customWidth="1"/>
     <col min="12" max="12" width="12" style="22" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="22" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="21" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="41" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
@@ -852,358 +852,380 @@
       <c r="H4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="26"/>
       <c r="K4" s="27"/>
       <c r="L4" s="27"/>
       <c r="M4" s="27"/>
       <c r="N4" s="27"/>
     </row>
     <row r="5" spans="1:15" s="25" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="39">
         <v>773.4</v>
       </c>
       <c r="C5" s="39">
         <v>1378.3</v>
       </c>
       <c r="D5" s="39">
         <v>1924.1</v>
       </c>
-      <c r="E5" s="29"/>
+      <c r="E5" s="39">
+        <v>2334.9</v>
+      </c>
       <c r="F5" s="11"/>
       <c r="G5" s="32"/>
       <c r="H5" s="35"/>
       <c r="I5" s="35"/>
       <c r="J5" s="35"/>
       <c r="K5" s="37"/>
       <c r="L5" s="39"/>
       <c r="M5" s="39"/>
       <c r="N5" s="39"/>
       <c r="O5" s="39"/>
     </row>
     <row r="6" spans="1:15" s="25" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="39">
         <v>773.4</v>
       </c>
       <c r="C6" s="39">
         <v>1378.3</v>
       </c>
       <c r="D6" s="39">
         <v>1924.1</v>
       </c>
-      <c r="E6" s="29"/>
+      <c r="E6" s="39">
+        <v>2334.9</v>
+      </c>
       <c r="F6" s="11"/>
       <c r="G6" s="32"/>
       <c r="H6" s="35"/>
       <c r="I6" s="35"/>
       <c r="J6" s="35"/>
       <c r="K6" s="37"/>
       <c r="L6" s="39"/>
       <c r="M6" s="39"/>
       <c r="N6" s="39"/>
       <c r="O6" s="39"/>
     </row>
     <row r="7" spans="1:15" s="25" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="29"/>
+      <c r="E7" s="11" t="s">
+        <v>18</v>
+      </c>
       <c r="F7" s="11"/>
       <c r="G7" s="32"/>
       <c r="H7" s="35"/>
       <c r="I7" s="35"/>
       <c r="J7" s="35"/>
       <c r="K7" s="37"/>
       <c r="L7" s="39"/>
       <c r="M7" s="39"/>
       <c r="N7" s="39"/>
       <c r="O7" s="39"/>
     </row>
     <row r="8" spans="1:15" s="25" customFormat="1" ht="41.25" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="29"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="33"/>
       <c r="H8" s="9"/>
       <c r="I8" s="35"/>
       <c r="J8" s="35"/>
       <c r="K8" s="35"/>
       <c r="L8" s="27"/>
       <c r="M8" s="39"/>
       <c r="N8" s="39"/>
       <c r="O8" s="39"/>
     </row>
     <row r="9" spans="1:15" s="25" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="39">
         <v>773.4</v>
       </c>
       <c r="C9" s="39">
         <v>1378.3</v>
       </c>
       <c r="D9" s="39">
         <v>1924.1</v>
       </c>
-      <c r="E9" s="29"/>
+      <c r="E9" s="39">
+        <v>2334.9</v>
+      </c>
       <c r="F9" s="11"/>
       <c r="G9" s="32"/>
       <c r="H9" s="35"/>
       <c r="I9" s="35"/>
       <c r="J9" s="35"/>
       <c r="K9" s="37"/>
       <c r="L9" s="39"/>
       <c r="M9" s="39"/>
       <c r="N9" s="39"/>
       <c r="O9" s="39"/>
     </row>
     <row r="10" spans="1:15" s="25" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="39">
         <v>773.4</v>
       </c>
       <c r="C10" s="39">
         <v>1378.3</v>
       </c>
       <c r="D10" s="39">
         <v>1924.1</v>
       </c>
-      <c r="E10" s="29"/>
+      <c r="E10" s="39">
+        <v>2334.9</v>
+      </c>
       <c r="F10" s="11"/>
       <c r="G10" s="32"/>
       <c r="H10" s="35"/>
       <c r="I10" s="35"/>
       <c r="J10" s="35"/>
       <c r="K10" s="37"/>
       <c r="L10" s="39"/>
       <c r="M10" s="39"/>
       <c r="N10" s="39"/>
       <c r="O10" s="39"/>
     </row>
     <row r="11" spans="1:15" s="25" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="E11" s="29"/>
+      <c r="E11" s="11" t="s">
+        <v>18</v>
+      </c>
       <c r="F11" s="11"/>
       <c r="G11" s="32"/>
       <c r="H11" s="35"/>
       <c r="I11" s="35"/>
       <c r="J11" s="35"/>
       <c r="K11" s="37"/>
       <c r="L11" s="39"/>
       <c r="M11" s="39"/>
       <c r="N11" s="39"/>
       <c r="O11" s="39"/>
     </row>
     <row r="12" spans="1:15" s="25" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="29"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="33"/>
       <c r="H12" s="9"/>
       <c r="I12" s="35"/>
       <c r="J12" s="35"/>
       <c r="K12" s="35"/>
       <c r="L12" s="28"/>
       <c r="M12" s="39"/>
       <c r="N12" s="39"/>
       <c r="O12" s="39"/>
     </row>
     <row r="13" spans="1:15" s="25" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="39">
         <v>6591.1</v>
       </c>
       <c r="C13" s="39">
         <v>13330.2</v>
       </c>
       <c r="D13" s="39">
         <v>19647.099999999999</v>
       </c>
-      <c r="E13" s="29"/>
+      <c r="E13" s="39">
+        <v>26225.3</v>
+      </c>
       <c r="F13" s="11"/>
       <c r="G13" s="32"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="37"/>
       <c r="L13" s="39"/>
       <c r="M13" s="39"/>
       <c r="N13" s="39"/>
       <c r="O13" s="39"/>
     </row>
     <row r="14" spans="1:15" s="25" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="39">
         <v>6534.3</v>
       </c>
       <c r="C14" s="39">
         <v>13220.4</v>
       </c>
       <c r="D14" s="39">
         <v>19489.3</v>
       </c>
-      <c r="E14" s="29"/>
+      <c r="E14" s="39">
+        <v>26011.5</v>
+      </c>
       <c r="F14" s="11"/>
       <c r="G14" s="32"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="K14" s="37"/>
       <c r="L14" s="39"/>
       <c r="M14" s="39"/>
       <c r="N14" s="39"/>
       <c r="O14" s="39"/>
     </row>
     <row r="15" spans="1:15" s="25" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="39">
         <v>56.8</v>
       </c>
       <c r="C15" s="39">
         <v>109.8</v>
       </c>
       <c r="D15" s="39">
         <v>157.80000000000001</v>
       </c>
-      <c r="E15" s="29"/>
+      <c r="E15" s="39">
+        <v>213.8</v>
+      </c>
       <c r="F15" s="11"/>
       <c r="G15" s="32"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="37"/>
       <c r="L15" s="39"/>
       <c r="M15" s="39"/>
       <c r="N15" s="39"/>
       <c r="O15" s="39"/>
     </row>
     <row r="16" spans="1:15" s="25" customFormat="1" ht="32.25" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="31"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="33"/>
       <c r="H16" s="9"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="9"/>
       <c r="M16" s="40"/>
       <c r="N16" s="40"/>
       <c r="O16" s="40"/>
     </row>
     <row r="17" spans="1:15" s="25" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="40">
         <v>2000</v>
       </c>
       <c r="D17" s="40">
         <v>4000</v>
       </c>
-      <c r="E17" s="31"/>
+      <c r="E17" s="40">
+        <v>6000</v>
+      </c>
       <c r="F17" s="13"/>
       <c r="G17" s="34"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="38"/>
       <c r="L17" s="40"/>
       <c r="M17" s="40"/>
       <c r="N17" s="40"/>
       <c r="O17" s="40"/>
     </row>
     <row r="18" spans="1:15" s="25" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="40">
         <v>2000</v>
       </c>
       <c r="D18" s="40">
         <v>4000</v>
       </c>
-      <c r="E18" s="31"/>
+      <c r="E18" s="40">
+        <v>6000</v>
+      </c>
       <c r="F18" s="13"/>
       <c r="G18" s="34"/>
       <c r="H18" s="36"/>
       <c r="I18" s="36"/>
       <c r="J18" s="36"/>
       <c r="K18" s="38"/>
       <c r="L18" s="40"/>
       <c r="M18" s="40"/>
     </row>
     <row r="19" spans="1:15" s="25" customFormat="1">
       <c r="A19" s="14"/>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:15" s="21" customFormat="1">