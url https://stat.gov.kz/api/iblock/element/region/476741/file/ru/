--- v2 (2026-05-30)
+++ v3 (2026-06-22)
@@ -2,69 +2,69 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\04\04-рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\05\05-рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B1E410AF-1693-4EC9-A8F6-F3F96C7251E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E034DB0-CEA4-4F5E-A867-61B2A8B68F39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$A:$A,'Лист 1'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="27">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -244,89 +244,86 @@
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
@@ -714,578 +711,600 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="F26" sqref="F26"/>
+      <selection pane="bottomRight" activeCell="L8" sqref="L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="32.140625" style="22" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="22"/>
+    <col min="1" max="1" width="32.140625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="12.85546875" style="20" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="21" customWidth="1"/>
+    <col min="4" max="6" width="13.28515625" style="21" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="21" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" style="21" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" style="21" customWidth="1"/>
+    <col min="10" max="10" width="14" style="21" customWidth="1"/>
+    <col min="11" max="11" width="12.42578125" style="21" customWidth="1"/>
+    <col min="12" max="12" width="12" style="21" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="21" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="21" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:15" s="20" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A1" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="41"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:15" s="23" customFormat="1">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+    </row>
+    <row r="2" spans="1:15" s="22" customFormat="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:15" s="21" customFormat="1" ht="39" customHeight="1">
+    <row r="3" spans="1:15" s="20" customFormat="1" ht="39" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="24"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:15" s="25" customFormat="1" ht="25.5" customHeight="1">
+      <c r="N3" s="23"/>
+    </row>
+    <row r="4" spans="1:15" s="24" customFormat="1" ht="25.5" customHeight="1">
       <c r="A4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="J4" s="26"/>
-[...5 lines deleted...]
-    <row r="5" spans="1:15" s="25" customFormat="1" ht="13.5" customHeight="1">
+      <c r="J4" s="25"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26"/>
+    </row>
+    <row r="5" spans="1:15" s="24" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="39">
+      <c r="B5" s="38">
         <v>773.4</v>
       </c>
-      <c r="C5" s="39">
+      <c r="C5" s="38">
         <v>1378.3</v>
       </c>
-      <c r="D5" s="39">
+      <c r="D5" s="38">
         <v>1924.1</v>
       </c>
-      <c r="E5" s="39">
+      <c r="E5" s="38">
         <v>2334.9</v>
       </c>
-      <c r="F5" s="11"/>
-[...10 lines deleted...]
-    <row r="6" spans="1:15" s="25" customFormat="1">
+      <c r="F5" s="38">
+        <v>2689.3</v>
+      </c>
+      <c r="G5" s="31"/>
+      <c r="H5" s="34"/>
+      <c r="I5" s="34"/>
+      <c r="J5" s="34"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="38"/>
+      <c r="O5" s="38"/>
+    </row>
+    <row r="6" spans="1:15" s="24" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="39">
+      <c r="B6" s="38">
         <v>773.4</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="38">
         <v>1378.3</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D6" s="38">
         <v>1924.1</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E6" s="38">
         <v>2334.9</v>
       </c>
-      <c r="F6" s="11"/>
-[...10 lines deleted...]
-    <row r="7" spans="1:15" s="25" customFormat="1">
+      <c r="F6" s="38">
+        <v>2689.3</v>
+      </c>
+      <c r="G6" s="31"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="38"/>
+      <c r="N6" s="38"/>
+      <c r="O6" s="38"/>
+    </row>
+    <row r="7" spans="1:15" s="24" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="11"/>
-[...10 lines deleted...]
-    <row r="8" spans="1:15" s="25" customFormat="1" ht="41.25" customHeight="1">
+      <c r="F7" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="31"/>
+      <c r="H7" s="34"/>
+      <c r="I7" s="34"/>
+      <c r="J7" s="34"/>
+      <c r="K7" s="36"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+    </row>
+    <row r="8" spans="1:15" s="24" customFormat="1" ht="41.25" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="8"/>
-      <c r="C8" s="29"/>
+      <c r="C8" s="28"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
-      <c r="G8" s="33"/>
+      <c r="G8" s="32"/>
       <c r="H8" s="9"/>
-      <c r="I8" s="35"/>
-[...7 lines deleted...]
-    <row r="9" spans="1:15" s="25" customFormat="1">
+      <c r="I8" s="34"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="38"/>
+      <c r="N8" s="38"/>
+      <c r="O8" s="38"/>
+    </row>
+    <row r="9" spans="1:15" s="24" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="39">
+      <c r="B9" s="38">
         <v>773.4</v>
       </c>
-      <c r="C9" s="39">
+      <c r="C9" s="38">
         <v>1378.3</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="38">
         <v>1924.1</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="38">
         <v>2334.9</v>
       </c>
-      <c r="F9" s="11"/>
-[...10 lines deleted...]
-    <row r="10" spans="1:15" s="25" customFormat="1">
+      <c r="F9" s="38">
+        <v>2689.3</v>
+      </c>
+      <c r="G9" s="31"/>
+      <c r="H9" s="34"/>
+      <c r="I9" s="34"/>
+      <c r="J9" s="34"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="38"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="38"/>
+    </row>
+    <row r="10" spans="1:15" s="24" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="39">
+      <c r="B10" s="38">
         <v>773.4</v>
       </c>
-      <c r="C10" s="39">
+      <c r="C10" s="38">
         <v>1378.3</v>
       </c>
-      <c r="D10" s="39">
+      <c r="D10" s="38">
         <v>1924.1</v>
       </c>
-      <c r="E10" s="39">
+      <c r="E10" s="38">
         <v>2334.9</v>
       </c>
-      <c r="F10" s="11"/>
-[...10 lines deleted...]
-    <row r="11" spans="1:15" s="25" customFormat="1">
+      <c r="F10" s="38">
+        <v>2689.3</v>
+      </c>
+      <c r="G10" s="31"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="34"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="36"/>
+      <c r="L10" s="38"/>
+      <c r="M10" s="38"/>
+      <c r="N10" s="38"/>
+      <c r="O10" s="38"/>
+    </row>
+    <row r="11" spans="1:15" s="24" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="F11" s="11"/>
-[...10 lines deleted...]
-    <row r="12" spans="1:15" s="25" customFormat="1" ht="21" customHeight="1">
+      <c r="F11" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="31"/>
+      <c r="H11" s="34"/>
+      <c r="I11" s="34"/>
+      <c r="J11" s="34"/>
+      <c r="K11" s="36"/>
+      <c r="L11" s="38"/>
+      <c r="M11" s="38"/>
+      <c r="N11" s="38"/>
+      <c r="O11" s="38"/>
+    </row>
+    <row r="12" spans="1:15" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="8"/>
-      <c r="C12" s="29"/>
+      <c r="C12" s="28"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
-      <c r="G12" s="33"/>
+      <c r="G12" s="32"/>
       <c r="H12" s="9"/>
-      <c r="I12" s="35"/>
-[...7 lines deleted...]
-    <row r="13" spans="1:15" s="25" customFormat="1">
+      <c r="I12" s="34"/>
+      <c r="J12" s="34"/>
+      <c r="K12" s="34"/>
+      <c r="L12" s="27"/>
+      <c r="M12" s="38"/>
+      <c r="N12" s="38"/>
+      <c r="O12" s="38"/>
+    </row>
+    <row r="13" spans="1:15" s="24" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="39">
+      <c r="B13" s="38">
         <v>6591.1</v>
       </c>
-      <c r="C13" s="39">
+      <c r="C13" s="38">
         <v>13330.2</v>
       </c>
-      <c r="D13" s="39">
+      <c r="D13" s="38">
         <v>19647.099999999999</v>
       </c>
-      <c r="E13" s="39">
+      <c r="E13" s="38">
         <v>26225.3</v>
       </c>
-      <c r="F13" s="11"/>
-[...10 lines deleted...]
-    <row r="14" spans="1:15" s="25" customFormat="1">
+      <c r="F13" s="38">
+        <v>32875</v>
+      </c>
+      <c r="G13" s="31"/>
+      <c r="H13" s="34"/>
+      <c r="I13" s="34"/>
+      <c r="J13" s="34"/>
+      <c r="K13" s="36"/>
+      <c r="L13" s="38"/>
+      <c r="M13" s="38"/>
+      <c r="N13" s="38"/>
+      <c r="O13" s="38"/>
+    </row>
+    <row r="14" spans="1:15" s="24" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="39">
+      <c r="B14" s="38">
         <v>6534.3</v>
       </c>
-      <c r="C14" s="39">
+      <c r="C14" s="38">
         <v>13220.4</v>
       </c>
-      <c r="D14" s="39">
+      <c r="D14" s="38">
         <v>19489.3</v>
       </c>
-      <c r="E14" s="39">
+      <c r="E14" s="38">
         <v>26011.5</v>
       </c>
-      <c r="F14" s="11"/>
-[...10 lines deleted...]
-    <row r="15" spans="1:15" s="25" customFormat="1">
+      <c r="F14" s="38">
+        <v>32582.2</v>
+      </c>
+      <c r="G14" s="31"/>
+      <c r="H14" s="34"/>
+      <c r="I14" s="34"/>
+      <c r="J14" s="34"/>
+      <c r="K14" s="36"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="38"/>
+      <c r="N14" s="38"/>
+      <c r="O14" s="38"/>
+    </row>
+    <row r="15" spans="1:15" s="24" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="39">
+      <c r="B15" s="38">
         <v>56.8</v>
       </c>
-      <c r="C15" s="39">
+      <c r="C15" s="38">
         <v>109.8</v>
       </c>
-      <c r="D15" s="39">
+      <c r="D15" s="38">
         <v>157.80000000000001</v>
       </c>
-      <c r="E15" s="39">
+      <c r="E15" s="38">
         <v>213.8</v>
       </c>
-      <c r="F15" s="11"/>
-[...10 lines deleted...]
-    <row r="16" spans="1:15" s="25" customFormat="1" ht="32.25" customHeight="1">
+      <c r="F15" s="38">
+        <v>292.8</v>
+      </c>
+      <c r="G15" s="31"/>
+      <c r="H15" s="34"/>
+      <c r="I15" s="34"/>
+      <c r="J15" s="34"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="38"/>
+      <c r="M15" s="38"/>
+      <c r="N15" s="38"/>
+      <c r="O15" s="38"/>
+    </row>
+    <row r="16" spans="1:15" s="24" customFormat="1" ht="32.25" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="8"/>
-      <c r="C16" s="31"/>
+      <c r="C16" s="30"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
-      <c r="G16" s="33"/>
+      <c r="G16" s="32"/>
       <c r="H16" s="9"/>
-      <c r="I16" s="36"/>
-[...1 lines deleted...]
-      <c r="K16" s="36"/>
+      <c r="I16" s="35"/>
+      <c r="J16" s="35"/>
+      <c r="K16" s="35"/>
       <c r="L16" s="9"/>
-      <c r="M16" s="40"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:15" s="25" customFormat="1">
+      <c r="M16" s="39"/>
+      <c r="N16" s="39"/>
+      <c r="O16" s="39"/>
+    </row>
+    <row r="17" spans="1:15" s="24" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="30" t="s">
+      <c r="B17" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="40">
+      <c r="C17" s="39">
         <v>2000</v>
       </c>
-      <c r="D17" s="40">
+      <c r="D17" s="39">
         <v>4000</v>
       </c>
-      <c r="E17" s="40">
+      <c r="E17" s="39">
         <v>6000</v>
       </c>
-      <c r="F17" s="13"/>
-[...10 lines deleted...]
-    <row r="18" spans="1:15" s="25" customFormat="1">
+      <c r="F17" s="39">
+        <v>6000</v>
+      </c>
+      <c r="G17" s="33"/>
+      <c r="H17" s="35"/>
+      <c r="I17" s="35"/>
+      <c r="J17" s="35"/>
+      <c r="K17" s="37"/>
+      <c r="L17" s="39"/>
+      <c r="M17" s="39"/>
+      <c r="N17" s="39"/>
+      <c r="O17" s="39"/>
+    </row>
+    <row r="18" spans="1:15" s="24" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="C18" s="40">
+      <c r="C18" s="39">
         <v>2000</v>
       </c>
-      <c r="D18" s="40">
+      <c r="D18" s="39">
         <v>4000</v>
       </c>
-      <c r="E18" s="40">
+      <c r="E18" s="39">
         <v>6000</v>
       </c>
-      <c r="F18" s="13"/>
-[...24 lines deleted...]
-      <c r="A20" s="17" t="s">
+      <c r="F18" s="39">
+        <v>6000</v>
+      </c>
+      <c r="G18" s="33"/>
+      <c r="H18" s="35"/>
+      <c r="I18" s="35"/>
+      <c r="J18" s="35"/>
+      <c r="K18" s="37"/>
+      <c r="L18" s="39"/>
+      <c r="M18" s="39"/>
+    </row>
+    <row r="19" spans="1:15" s="24" customFormat="1">
+      <c r="A19" s="13"/>
+      <c r="B19" s="14"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+    </row>
+    <row r="20" spans="1:15" s="20" customFormat="1">
+      <c r="A20" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="18"/>
-[...13 lines deleted...]
-      <c r="A21" s="17" t="s">
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="17"/>
+      <c r="J20" s="18"/>
+      <c r="K20" s="18"/>
+      <c r="L20" s="18"/>
+      <c r="M20" s="18"/>
+    </row>
+    <row r="21" spans="1:15" s="20" customFormat="1">
+      <c r="A21" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="18"/>
-[...10 lines deleted...]
-      <c r="M21" s="19"/>
+      <c r="B21" s="17"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="17"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="17"/>
+      <c r="G21" s="17"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="17"/>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="18"/>
+      <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:15">
-      <c r="A22" s="20" t="s">
+      <c r="A22" s="19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="G23" s="10"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="9"/>
       <c r="K23" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>