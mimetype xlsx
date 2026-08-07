--- v3 (2026-06-22)
+++ v4 (2026-08-07)
@@ -2,69 +2,69 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\05\05-рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\06\05-рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E034DB0-CEA4-4F5E-A867-61B2A8B68F39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1912F0AD-37AA-4435-9373-E2733F883C32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$A:$A,'Лист 1'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="27">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -244,51 +244,51 @@
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -326,57 +326,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
@@ -711,85 +705,85 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="L8" sqref="L8"/>
+      <selection pane="bottomRight" activeCell="J34" sqref="J34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="32.140625" style="21" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="20" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="21" customWidth="1"/>
     <col min="4" max="6" width="13.28515625" style="21" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="21" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="21" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="21" customWidth="1"/>
     <col min="10" max="10" width="14" style="21" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="21" customWidth="1"/>
     <col min="12" max="12" width="12" style="21" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="21" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="20" customFormat="1" ht="20.25" customHeight="1">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="40"/>
-[...10 lines deleted...]
-      <c r="M1" s="40"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
     </row>
     <row r="2" spans="1:15" s="22" customFormat="1">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:15" s="20" customFormat="1" ht="39" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="5" t="s">
@@ -840,419 +834,441 @@
       <c r="E4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="25"/>
       <c r="K4" s="26"/>
       <c r="L4" s="26"/>
       <c r="M4" s="26"/>
       <c r="N4" s="26"/>
     </row>
     <row r="5" spans="1:15" s="24" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="38">
+      <c r="B5" s="36">
         <v>773.4</v>
       </c>
-      <c r="C5" s="38">
+      <c r="C5" s="36">
         <v>1378.3</v>
       </c>
-      <c r="D5" s="38">
+      <c r="D5" s="36">
         <v>1924.1</v>
       </c>
-      <c r="E5" s="38">
+      <c r="E5" s="36">
         <v>2334.9</v>
       </c>
-      <c r="F5" s="38">
+      <c r="F5" s="36">
         <v>2689.3</v>
       </c>
-      <c r="G5" s="31"/>
-[...7 lines deleted...]
-      <c r="O5" s="38"/>
+      <c r="G5" s="36">
+        <v>3096.1</v>
+      </c>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="34"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="36"/>
+      <c r="O5" s="36"/>
     </row>
     <row r="6" spans="1:15" s="24" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="38">
+      <c r="B6" s="36">
         <v>773.4</v>
       </c>
-      <c r="C6" s="38">
+      <c r="C6" s="36">
         <v>1378.3</v>
       </c>
-      <c r="D6" s="38">
+      <c r="D6" s="36">
         <v>1924.1</v>
       </c>
-      <c r="E6" s="38">
+      <c r="E6" s="36">
         <v>2334.9</v>
       </c>
-      <c r="F6" s="38">
+      <c r="F6" s="36">
         <v>2689.3</v>
       </c>
-      <c r="G6" s="31"/>
-[...7 lines deleted...]
-      <c r="O6" s="38"/>
+      <c r="G6" s="36">
+        <v>3096.1</v>
+      </c>
+      <c r="H6" s="32"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="32"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="36"/>
     </row>
     <row r="7" spans="1:15" s="24" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="G7" s="31"/>
-[...7 lines deleted...]
-      <c r="O7" s="38"/>
+      <c r="G7" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" s="32"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="36"/>
+      <c r="M7" s="36"/>
+      <c r="N7" s="36"/>
+      <c r="O7" s="36"/>
     </row>
     <row r="8" spans="1:15" s="24" customFormat="1" ht="41.25" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="28"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
-      <c r="G8" s="32"/>
+      <c r="G8" s="31"/>
       <c r="H8" s="9"/>
-      <c r="I8" s="34"/>
-[...1 lines deleted...]
-      <c r="K8" s="34"/>
+      <c r="I8" s="32"/>
+      <c r="J8" s="32"/>
+      <c r="K8" s="32"/>
       <c r="L8" s="26"/>
-      <c r="M8" s="38"/>
-[...1 lines deleted...]
-      <c r="O8" s="38"/>
+      <c r="M8" s="36"/>
+      <c r="N8" s="36"/>
+      <c r="O8" s="36"/>
     </row>
     <row r="9" spans="1:15" s="24" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="38">
+      <c r="B9" s="36">
         <v>773.4</v>
       </c>
-      <c r="C9" s="38">
+      <c r="C9" s="36">
         <v>1378.3</v>
       </c>
-      <c r="D9" s="38">
+      <c r="D9" s="36">
         <v>1924.1</v>
       </c>
-      <c r="E9" s="38">
+      <c r="E9" s="36">
         <v>2334.9</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F9" s="36">
         <v>2689.3</v>
       </c>
-      <c r="G9" s="31"/>
-[...7 lines deleted...]
-      <c r="O9" s="38"/>
+      <c r="G9" s="36">
+        <v>3096.1</v>
+      </c>
+      <c r="H9" s="32"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="32"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="36"/>
+      <c r="N9" s="36"/>
+      <c r="O9" s="36"/>
     </row>
     <row r="10" spans="1:15" s="24" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="38">
+      <c r="B10" s="36">
         <v>773.4</v>
       </c>
-      <c r="C10" s="38">
+      <c r="C10" s="36">
         <v>1378.3</v>
       </c>
-      <c r="D10" s="38">
+      <c r="D10" s="36">
         <v>1924.1</v>
       </c>
-      <c r="E10" s="38">
+      <c r="E10" s="36">
         <v>2334.9</v>
       </c>
-      <c r="F10" s="38">
+      <c r="F10" s="36">
         <v>2689.3</v>
       </c>
-      <c r="G10" s="31"/>
-[...7 lines deleted...]
-      <c r="O10" s="38"/>
+      <c r="G10" s="36">
+        <v>3096.1</v>
+      </c>
+      <c r="H10" s="32"/>
+      <c r="I10" s="32"/>
+      <c r="J10" s="32"/>
+      <c r="K10" s="34"/>
+      <c r="L10" s="36"/>
+      <c r="M10" s="36"/>
+      <c r="N10" s="36"/>
+      <c r="O10" s="36"/>
     </row>
     <row r="11" spans="1:15" s="24" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="G11" s="31"/>
-[...7 lines deleted...]
-      <c r="O11" s="38"/>
+      <c r="G11" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" s="32"/>
+      <c r="I11" s="32"/>
+      <c r="J11" s="32"/>
+      <c r="K11" s="34"/>
+      <c r="L11" s="36"/>
+      <c r="M11" s="36"/>
+      <c r="N11" s="36"/>
+      <c r="O11" s="36"/>
     </row>
     <row r="12" spans="1:15" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="28"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
-      <c r="G12" s="32"/>
+      <c r="G12" s="31"/>
       <c r="H12" s="9"/>
-      <c r="I12" s="34"/>
-[...1 lines deleted...]
-      <c r="K12" s="34"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="32"/>
+      <c r="K12" s="32"/>
       <c r="L12" s="27"/>
-      <c r="M12" s="38"/>
-[...1 lines deleted...]
-      <c r="O12" s="38"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="36"/>
+      <c r="O12" s="36"/>
     </row>
     <row r="13" spans="1:15" s="24" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="38">
+      <c r="B13" s="36">
         <v>6591.1</v>
       </c>
-      <c r="C13" s="38">
+      <c r="C13" s="36">
         <v>13330.2</v>
       </c>
-      <c r="D13" s="38">
+      <c r="D13" s="36">
         <v>19647.099999999999</v>
       </c>
-      <c r="E13" s="38">
+      <c r="E13" s="36">
         <v>26225.3</v>
       </c>
-      <c r="F13" s="38">
+      <c r="F13" s="36">
         <v>32875</v>
       </c>
-      <c r="G13" s="31"/>
-[...7 lines deleted...]
-      <c r="O13" s="38"/>
+      <c r="G13" s="36">
+        <v>39676.300000000003</v>
+      </c>
+      <c r="H13" s="32"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="32"/>
+      <c r="K13" s="34"/>
+      <c r="L13" s="36"/>
+      <c r="M13" s="36"/>
+      <c r="N13" s="36"/>
+      <c r="O13" s="36"/>
     </row>
     <row r="14" spans="1:15" s="24" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="38">
+      <c r="B14" s="36">
         <v>6534.3</v>
       </c>
-      <c r="C14" s="38">
+      <c r="C14" s="36">
         <v>13220.4</v>
       </c>
-      <c r="D14" s="38">
+      <c r="D14" s="36">
         <v>19489.3</v>
       </c>
-      <c r="E14" s="38">
+      <c r="E14" s="36">
         <v>26011.5</v>
       </c>
-      <c r="F14" s="38">
+      <c r="F14" s="36">
         <v>32582.2</v>
       </c>
-      <c r="G14" s="31"/>
-[...7 lines deleted...]
-      <c r="O14" s="38"/>
+      <c r="G14" s="36">
+        <v>39300.800000000003</v>
+      </c>
+      <c r="H14" s="32"/>
+      <c r="I14" s="32"/>
+      <c r="J14" s="32"/>
+      <c r="K14" s="34"/>
+      <c r="L14" s="36"/>
+      <c r="M14" s="36"/>
+      <c r="N14" s="36"/>
+      <c r="O14" s="36"/>
     </row>
     <row r="15" spans="1:15" s="24" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="38">
+      <c r="B15" s="36">
         <v>56.8</v>
       </c>
-      <c r="C15" s="38">
+      <c r="C15" s="36">
         <v>109.8</v>
       </c>
-      <c r="D15" s="38">
+      <c r="D15" s="36">
         <v>157.80000000000001</v>
       </c>
-      <c r="E15" s="38">
+      <c r="E15" s="36">
         <v>213.8</v>
       </c>
-      <c r="F15" s="38">
+      <c r="F15" s="36">
         <v>292.8</v>
       </c>
-      <c r="G15" s="31"/>
-[...7 lines deleted...]
-      <c r="O15" s="38"/>
+      <c r="G15" s="36">
+        <v>375.5</v>
+      </c>
+      <c r="H15" s="32"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="34"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="36"/>
+      <c r="O15" s="36"/>
     </row>
     <row r="16" spans="1:15" s="24" customFormat="1" ht="32.25" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="30"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
-      <c r="G16" s="32"/>
+      <c r="G16" s="31"/>
       <c r="H16" s="9"/>
-      <c r="I16" s="35"/>
-[...1 lines deleted...]
-      <c r="K16" s="35"/>
+      <c r="I16" s="33"/>
+      <c r="J16" s="33"/>
+      <c r="K16" s="33"/>
       <c r="L16" s="9"/>
-      <c r="M16" s="39"/>
-[...1 lines deleted...]
-      <c r="O16" s="39"/>
+      <c r="M16" s="37"/>
+      <c r="N16" s="37"/>
+      <c r="O16" s="37"/>
     </row>
     <row r="17" spans="1:15" s="24" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="39">
+      <c r="C17" s="37">
         <v>2000</v>
       </c>
-      <c r="D17" s="39">
+      <c r="D17" s="37">
         <v>4000</v>
       </c>
-      <c r="E17" s="39">
+      <c r="E17" s="37">
         <v>6000</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="37">
         <v>6000</v>
       </c>
-      <c r="G17" s="33"/>
-[...7 lines deleted...]
-      <c r="O17" s="39"/>
+      <c r="G17" s="37">
+        <v>6000</v>
+      </c>
+      <c r="H17" s="33"/>
+      <c r="I17" s="33"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="35"/>
+      <c r="L17" s="37"/>
+      <c r="M17" s="37"/>
+      <c r="N17" s="37"/>
+      <c r="O17" s="37"/>
     </row>
     <row r="18" spans="1:15" s="24" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="C18" s="39">
+      <c r="C18" s="37">
         <v>2000</v>
       </c>
-      <c r="D18" s="39">
+      <c r="D18" s="37">
         <v>4000</v>
       </c>
-      <c r="E18" s="39">
+      <c r="E18" s="37">
         <v>6000</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="37">
         <v>6000</v>
       </c>
-      <c r="G18" s="33"/>
-[...5 lines deleted...]
-      <c r="M18" s="39"/>
+      <c r="G18" s="37">
+        <v>6000</v>
+      </c>
+      <c r="H18" s="33"/>
+      <c r="I18" s="33"/>
+      <c r="J18" s="33"/>
+      <c r="K18" s="35"/>
+      <c r="L18" s="37"/>
+      <c r="M18" s="37"/>
     </row>
     <row r="19" spans="1:15" s="24" customFormat="1">
       <c r="A19" s="13"/>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15"/>
       <c r="L19" s="15"/>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:15" s="20" customFormat="1">
       <c r="A20" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>