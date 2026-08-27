--- v4 (2026-08-07)
+++ v5 (2026-08-27)
@@ -2,69 +2,69 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\06\05-рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\07\07-рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1912F0AD-37AA-4435-9373-E2733F883C32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{750BE361-6545-4FD1-BE64-7F2632ACDDFB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$A:$A,'Лист 1'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="145621" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="27">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -705,51 +705,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="J34" sqref="J34"/>
+      <selection pane="bottomRight" activeCell="I30" sqref="I30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="32.140625" style="21" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="20" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="21" customWidth="1"/>
     <col min="4" max="6" width="13.28515625" style="21" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="21" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="21" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="21" customWidth="1"/>
     <col min="10" max="10" width="14" style="21" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="21" customWidth="1"/>
     <col min="12" max="12" width="12" style="21" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" style="21" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="20" customFormat="1" ht="20.25" customHeight="1">
       <c r="A1" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
@@ -852,418 +852,440 @@
       <c r="M4" s="26"/>
       <c r="N4" s="26"/>
     </row>
     <row r="5" spans="1:15" s="24" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="36">
         <v>773.4</v>
       </c>
       <c r="C5" s="36">
         <v>1378.3</v>
       </c>
       <c r="D5" s="36">
         <v>1924.1</v>
       </c>
       <c r="E5" s="36">
         <v>2334.9</v>
       </c>
       <c r="F5" s="36">
         <v>2689.3</v>
       </c>
       <c r="G5" s="36">
         <v>3096.1</v>
       </c>
-      <c r="H5" s="32"/>
+      <c r="H5" s="36">
+        <v>3657.2</v>
+      </c>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
       <c r="K5" s="34"/>
       <c r="L5" s="36"/>
       <c r="M5" s="36"/>
       <c r="N5" s="36"/>
       <c r="O5" s="36"/>
     </row>
     <row r="6" spans="1:15" s="24" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="36">
         <v>773.4</v>
       </c>
       <c r="C6" s="36">
         <v>1378.3</v>
       </c>
       <c r="D6" s="36">
         <v>1924.1</v>
       </c>
       <c r="E6" s="36">
         <v>2334.9</v>
       </c>
       <c r="F6" s="36">
         <v>2689.3</v>
       </c>
       <c r="G6" s="36">
         <v>3096.1</v>
       </c>
-      <c r="H6" s="32"/>
+      <c r="H6" s="36">
+        <v>3657.2</v>
+      </c>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="34"/>
       <c r="L6" s="36"/>
       <c r="M6" s="36"/>
       <c r="N6" s="36"/>
       <c r="O6" s="36"/>
     </row>
     <row r="7" spans="1:15" s="24" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H7" s="32"/>
+      <c r="H7" s="11" t="s">
+        <v>18</v>
+      </c>
       <c r="I7" s="32"/>
       <c r="J7" s="32"/>
       <c r="K7" s="34"/>
       <c r="L7" s="36"/>
       <c r="M7" s="36"/>
       <c r="N7" s="36"/>
       <c r="O7" s="36"/>
     </row>
     <row r="8" spans="1:15" s="24" customFormat="1" ht="41.25" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="28"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="31"/>
       <c r="H8" s="9"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="26"/>
       <c r="M8" s="36"/>
       <c r="N8" s="36"/>
       <c r="O8" s="36"/>
     </row>
     <row r="9" spans="1:15" s="24" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="36">
         <v>773.4</v>
       </c>
       <c r="C9" s="36">
         <v>1378.3</v>
       </c>
       <c r="D9" s="36">
         <v>1924.1</v>
       </c>
       <c r="E9" s="36">
         <v>2334.9</v>
       </c>
       <c r="F9" s="36">
         <v>2689.3</v>
       </c>
       <c r="G9" s="36">
         <v>3096.1</v>
       </c>
-      <c r="H9" s="32"/>
+      <c r="H9" s="36">
+        <v>3657.2</v>
+      </c>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="34"/>
       <c r="L9" s="36"/>
       <c r="M9" s="36"/>
       <c r="N9" s="36"/>
       <c r="O9" s="36"/>
     </row>
     <row r="10" spans="1:15" s="24" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="36">
         <v>773.4</v>
       </c>
       <c r="C10" s="36">
         <v>1378.3</v>
       </c>
       <c r="D10" s="36">
         <v>1924.1</v>
       </c>
       <c r="E10" s="36">
         <v>2334.9</v>
       </c>
       <c r="F10" s="36">
         <v>2689.3</v>
       </c>
       <c r="G10" s="36">
         <v>3096.1</v>
       </c>
-      <c r="H10" s="32"/>
+      <c r="H10" s="36">
+        <v>3657.2</v>
+      </c>
       <c r="I10" s="32"/>
       <c r="J10" s="32"/>
       <c r="K10" s="34"/>
       <c r="L10" s="36"/>
       <c r="M10" s="36"/>
       <c r="N10" s="36"/>
       <c r="O10" s="36"/>
     </row>
     <row r="11" spans="1:15" s="24" customFormat="1">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="H11" s="32"/>
+      <c r="H11" s="11" t="s">
+        <v>18</v>
+      </c>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="34"/>
       <c r="L11" s="36"/>
       <c r="M11" s="36"/>
       <c r="N11" s="36"/>
       <c r="O11" s="36"/>
     </row>
     <row r="12" spans="1:15" s="24" customFormat="1" ht="21" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="28"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="31"/>
       <c r="H12" s="9"/>
       <c r="I12" s="32"/>
       <c r="J12" s="32"/>
       <c r="K12" s="32"/>
       <c r="L12" s="27"/>
       <c r="M12" s="36"/>
       <c r="N12" s="36"/>
       <c r="O12" s="36"/>
     </row>
     <row r="13" spans="1:15" s="24" customFormat="1">
       <c r="A13" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="36">
         <v>6591.1</v>
       </c>
       <c r="C13" s="36">
         <v>13330.2</v>
       </c>
       <c r="D13" s="36">
         <v>19647.099999999999</v>
       </c>
       <c r="E13" s="36">
         <v>26225.3</v>
       </c>
       <c r="F13" s="36">
         <v>32875</v>
       </c>
       <c r="G13" s="36">
         <v>39676.300000000003</v>
       </c>
-      <c r="H13" s="32"/>
+      <c r="H13" s="36">
+        <v>45659.6</v>
+      </c>
       <c r="I13" s="32"/>
       <c r="J13" s="32"/>
       <c r="K13" s="34"/>
       <c r="L13" s="36"/>
       <c r="M13" s="36"/>
       <c r="N13" s="36"/>
       <c r="O13" s="36"/>
     </row>
     <row r="14" spans="1:15" s="24" customFormat="1">
       <c r="A14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="36">
         <v>6534.3</v>
       </c>
       <c r="C14" s="36">
         <v>13220.4</v>
       </c>
       <c r="D14" s="36">
         <v>19489.3</v>
       </c>
       <c r="E14" s="36">
         <v>26011.5</v>
       </c>
       <c r="F14" s="36">
         <v>32582.2</v>
       </c>
       <c r="G14" s="36">
         <v>39300.800000000003</v>
       </c>
-      <c r="H14" s="32"/>
+      <c r="H14" s="36">
+        <v>45198.1</v>
+      </c>
       <c r="I14" s="32"/>
       <c r="J14" s="32"/>
       <c r="K14" s="34"/>
       <c r="L14" s="36"/>
       <c r="M14" s="36"/>
       <c r="N14" s="36"/>
       <c r="O14" s="36"/>
     </row>
     <row r="15" spans="1:15" s="24" customFormat="1">
       <c r="A15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="36">
         <v>56.8</v>
       </c>
       <c r="C15" s="36">
         <v>109.8</v>
       </c>
       <c r="D15" s="36">
         <v>157.80000000000001</v>
       </c>
       <c r="E15" s="36">
         <v>213.8</v>
       </c>
       <c r="F15" s="36">
         <v>292.8</v>
       </c>
       <c r="G15" s="36">
         <v>375.5</v>
       </c>
-      <c r="H15" s="32"/>
+      <c r="H15" s="36">
+        <v>461.5</v>
+      </c>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="34"/>
       <c r="L15" s="36"/>
       <c r="M15" s="36"/>
       <c r="N15" s="36"/>
       <c r="O15" s="36"/>
     </row>
     <row r="16" spans="1:15" s="24" customFormat="1" ht="32.25" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="30"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="31"/>
       <c r="H16" s="9"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="9"/>
       <c r="M16" s="37"/>
       <c r="N16" s="37"/>
       <c r="O16" s="37"/>
     </row>
     <row r="17" spans="1:15" s="24" customFormat="1">
       <c r="A17" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="37">
         <v>2000</v>
       </c>
       <c r="D17" s="37">
         <v>4000</v>
       </c>
       <c r="E17" s="37">
         <v>6000</v>
       </c>
       <c r="F17" s="37">
         <v>6000</v>
       </c>
       <c r="G17" s="37">
         <v>6000</v>
       </c>
-      <c r="H17" s="33"/>
+      <c r="H17" s="37">
+        <v>6000</v>
+      </c>
       <c r="I17" s="33"/>
       <c r="J17" s="33"/>
       <c r="K17" s="35"/>
       <c r="L17" s="37"/>
       <c r="M17" s="37"/>
       <c r="N17" s="37"/>
       <c r="O17" s="37"/>
     </row>
     <row r="18" spans="1:15" s="24" customFormat="1">
       <c r="A18" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="37">
         <v>2000</v>
       </c>
       <c r="D18" s="37">
         <v>4000</v>
       </c>
       <c r="E18" s="37">
         <v>6000</v>
       </c>
       <c r="F18" s="37">
         <v>6000</v>
       </c>
       <c r="G18" s="37">
         <v>6000</v>
       </c>
-      <c r="H18" s="33"/>
+      <c r="H18" s="37">
+        <v>6000</v>
+      </c>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
       <c r="K18" s="35"/>
       <c r="L18" s="37"/>
       <c r="M18" s="37"/>
     </row>
     <row r="19" spans="1:15" s="24" customFormat="1">
       <c r="A19" s="13"/>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15"/>
       <c r="L19" s="15"/>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:15" s="20" customFormat="1">
       <c r="A20" s="16" t="s">
         <v>13</v>
       </c>