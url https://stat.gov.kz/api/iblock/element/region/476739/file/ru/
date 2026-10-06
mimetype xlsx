--- v5 (2026-08-27)
+++ v6 (2026-10-06)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A4F0CA2A-B69A-4BD9-8A5F-0BB4CD08097C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="9"/>
   </bookViews>
   <sheets>
-    <sheet name="01" sheetId="14" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="07" sheetId="20" r:id="rId7"/>
+    <sheet name="Метаданные" sheetId="23" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="22" r:id="rId2"/>
+    <sheet name="01" sheetId="14" r:id="rId3"/>
+    <sheet name="02" sheetId="15" r:id="rId4"/>
+    <sheet name="03" sheetId="16" r:id="rId5"/>
+    <sheet name="04" sheetId="17" r:id="rId6"/>
+    <sheet name="05" sheetId="18" r:id="rId7"/>
+    <sheet name="06" sheetId="19" r:id="rId8"/>
+    <sheet name="07" sheetId="20" r:id="rId9"/>
+    <sheet name="08" sheetId="21" r:id="rId10"/>
   </sheets>
-  <calcPr calcId="144525" refMode="R1C1"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="74">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t xml:space="preserve">Индексы промышленного производства по основным видам экономической деятельности в разрезе регионов*  </t>
   </si>
   <si>
@@ -125,61 +125,194 @@
 к январю 2025г.</t>
   </si>
   <si>
     <t>январь-февраль 2026г.  в %
 к январю-февралю 2025г.</t>
   </si>
   <si>
     <t>январь-март 2026г.  в %
 к январю-марту 2025г.</t>
   </si>
   <si>
     <t>январь-апрель 2026г.  в %
 к январю-апрелю 2025г.</t>
   </si>
   <si>
     <t>январь-май 2026г.  в %
 к январю-маю 2025г.</t>
   </si>
   <si>
     <t>январь-июнь 2026г.  в %
 к январю-июню 2025г.</t>
   </si>
   <si>
     <t>январь-июль 2026г.  в %
 к январю-июлю 2025г.</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Индекс промышленного производства по ВЭД в разрезе регионов РК</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Индексы промышленного производства по промышленной продукции</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1991 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Относительный показатель, характеризирующий изменение объема промышленной продукции в сравниваемых периодах. </t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методика расчета индекса промышленного производства Утверждена приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «11» октября 2016 года № 235</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о индексе производства страны являются данные, первичные статистические данные</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/531/x5p3yb7wuntnbl6l7qi9y5o0plakwtjf.doc</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/api/iblock/element/336994/file/ru/ </t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>область Абай образована в 2022 году</t>
+  </si>
+  <si>
+    <t>Отдел статистики промышленности и окружающей среды</t>
+  </si>
+  <si>
+    <t>Майкибаева Адия Тазабековна</t>
+  </si>
+  <si>
+    <t>+7 722 2524918</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" Нет производства</t>
+  </si>
+  <si>
+    <t>"*" - Оперативные данные</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных</t>
+  </si>
+  <si>
+    <t>ad.maikybaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>январь-август 2026г.  в %
+к январю-августу 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Baltica"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -208,50 +341,100 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -301,55 +484,57 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -377,247 +562,275 @@
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_Лист1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="3"/>
+    <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -748,476 +961,1225 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ad.maikybaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/531/x5p3yb7wuntnbl6l7qi9y5o0plakwtjf.doc" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:G21"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="C21" sqref="C21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="96" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="12.75">
+      <c r="A1" s="30"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+    </row>
+    <row r="2" spans="1:5" ht="12.75">
+      <c r="A2" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="33">
+        <v>151301</v>
+      </c>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+    </row>
+    <row r="3" spans="1:5" ht="12.75">
+      <c r="A3" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+    </row>
+    <row r="4" spans="1:5" ht="12.75">
+      <c r="A4" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+    </row>
+    <row r="5" spans="1:5" ht="12.75">
+      <c r="A5" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="34"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="34"/>
+    </row>
+    <row r="6" spans="1:5" ht="12.75">
+      <c r="A6" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+    </row>
+    <row r="7" spans="1:5" ht="26.25" customHeight="1">
+      <c r="A7" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="34"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="34"/>
+    </row>
+    <row r="8" spans="1:5" ht="12.75">
+      <c r="A8" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+    </row>
+    <row r="9" spans="1:5" ht="39" customHeight="1">
+      <c r="A9" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="34"/>
+    </row>
+    <row r="10" spans="1:5" ht="29.25" customHeight="1">
+      <c r="A10" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+    </row>
+    <row r="11" spans="1:5" ht="27" customHeight="1">
+      <c r="A11" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="34"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="34"/>
+    </row>
+    <row r="12" spans="1:5" ht="36.75" customHeight="1">
+      <c r="A12" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="34"/>
+      <c r="D12" s="34"/>
+      <c r="E12" s="34"/>
+    </row>
+    <row r="13" spans="1:5" ht="15">
+      <c r="A13" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" s="34"/>
+      <c r="D13" s="34"/>
+      <c r="E13" s="34"/>
+    </row>
+    <row r="14" spans="1:5" ht="15">
+      <c r="A14" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+    </row>
+    <row r="15" spans="1:5" ht="15">
+      <c r="A15" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="34"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="34"/>
+    </row>
+    <row r="16" spans="1:5" ht="12.75">
+      <c r="A16" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="42">
+        <v>46282</v>
+      </c>
+      <c r="C16" s="31"/>
+      <c r="D16" s="31"/>
+      <c r="E16" s="31"/>
+    </row>
+    <row r="17" spans="1:5" ht="12.75">
+      <c r="A17" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="42">
+        <v>46314</v>
+      </c>
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+    </row>
+    <row r="18" spans="1:5" ht="12.75">
+      <c r="A18" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="31"/>
+      <c r="D18" s="31"/>
+      <c r="E18" s="31"/>
+    </row>
+    <row r="19" spans="1:5" ht="12.75">
+      <c r="A19" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="31"/>
+      <c r="D19" s="31"/>
+      <c r="E19" s="31"/>
+    </row>
+    <row r="20" spans="1:5" ht="12.75">
+      <c r="A20" s="32" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+    </row>
+    <row r="21" spans="1:5" ht="15">
+      <c r="A21" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" s="31"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+    </row>
+    <row r="22" spans="1:5" ht="12.75">
+      <c r="A22" s="45"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+    </row>
+    <row r="23" spans="1:5" ht="12.75">
+      <c r="A23" s="47"/>
+      <c r="B23" s="47"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="31"/>
+      <c r="E23" s="31"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:G23"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="31" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="31"/>
+      <c r="A3" s="55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B3" s="55"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="56"/>
+      <c r="B4" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="62"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="33"/>
-[...1 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="A5" s="57"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="13" t="s">
+      <c r="D5" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="13" t="s">
+      <c r="E5" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="13" t="s">
+      <c r="F5" s="29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="14">
-[...12 lines deleted...]
-        <v>100</v>
+      <c r="B6" s="24">
+        <v>101.2</v>
+      </c>
+      <c r="C6" s="24">
+        <v>99.2</v>
+      </c>
+      <c r="D6" s="24">
+        <v>103.7</v>
+      </c>
+      <c r="E6" s="24">
+        <v>120.9</v>
+      </c>
+      <c r="F6" s="24">
+        <v>156.69999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="14">
-[...12 lines deleted...]
-        <v>108.1</v>
+      <c r="B7" s="24">
+        <v>112.3</v>
+      </c>
+      <c r="C7" s="24">
+        <v>116.8</v>
+      </c>
+      <c r="D7" s="24">
+        <v>110.5</v>
+      </c>
+      <c r="E7" s="24">
+        <v>131.1</v>
+      </c>
+      <c r="F7" s="24">
+        <v>123.3</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="14">
-[...12 lines deleted...]
-        <v>104.9</v>
+      <c r="B8" s="24">
+        <v>93.8</v>
+      </c>
+      <c r="C8" s="24">
+        <v>84.3</v>
+      </c>
+      <c r="D8" s="24">
+        <v>137.9</v>
+      </c>
+      <c r="E8" s="24">
+        <v>97.7</v>
+      </c>
+      <c r="F8" s="24">
+        <v>102</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="14">
-[...12 lines deleted...]
-        <v>100</v>
+      <c r="B9" s="24">
+        <v>84.3</v>
+      </c>
+      <c r="C9" s="24">
+        <v>99.4</v>
+      </c>
+      <c r="D9" s="24">
+        <v>77.3</v>
+      </c>
+      <c r="E9" s="24">
+        <v>123.5</v>
+      </c>
+      <c r="F9" s="24">
+        <v>100.6</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="14">
-[...2 lines deleted...]
-      <c r="C10" s="15" t="s">
+      <c r="B10" s="24">
+        <v>66.7</v>
+      </c>
+      <c r="C10" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="D10" s="14">
-[...6 lines deleted...]
-        <v>85</v>
+      <c r="D10" s="24">
+        <v>49.2</v>
+      </c>
+      <c r="E10" s="24">
+        <v>113</v>
+      </c>
+      <c r="F10" s="24">
+        <v>80.8</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="14">
-[...12 lines deleted...]
-        <v>94.3</v>
+      <c r="B11" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="C11" s="24">
+        <v>100.3</v>
+      </c>
+      <c r="D11" s="24">
+        <v>100.6</v>
+      </c>
+      <c r="E11" s="24">
+        <v>110.7</v>
+      </c>
+      <c r="F11" s="24">
+        <v>107.5</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="14">
-[...2 lines deleted...]
-      <c r="C12" s="14">
+      <c r="B12" s="24">
+        <v>119.8</v>
+      </c>
+      <c r="C12" s="24">
+        <v>164.4</v>
+      </c>
+      <c r="D12" s="24">
         <v>100</v>
       </c>
-      <c r="D12" s="14">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="E12" s="24">
+        <v>118.4</v>
+      </c>
+      <c r="F12" s="24">
+        <v>117.3</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="14">
-[...12 lines deleted...]
-        <v>79.900000000000006</v>
+      <c r="B13" s="24">
+        <v>94.4</v>
+      </c>
+      <c r="C13" s="24">
+        <v>92.3</v>
+      </c>
+      <c r="D13" s="24">
+        <v>120.4</v>
+      </c>
+      <c r="E13" s="24">
+        <v>129.6</v>
+      </c>
+      <c r="F13" s="24">
+        <v>113.1</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="14">
-[...12 lines deleted...]
-        <v>128.5</v>
+      <c r="B14" s="24">
+        <v>102.6</v>
+      </c>
+      <c r="C14" s="24">
+        <v>115.1</v>
+      </c>
+      <c r="D14" s="24">
+        <v>96.6</v>
+      </c>
+      <c r="E14" s="24">
+        <v>88.4</v>
+      </c>
+      <c r="F14" s="24">
+        <v>105.5</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="14">
-[...12 lines deleted...]
-        <v>100.2</v>
+      <c r="B15" s="24">
+        <v>99.2</v>
+      </c>
+      <c r="C15" s="24">
+        <v>98.2</v>
+      </c>
+      <c r="D15" s="24">
+        <v>112.4</v>
+      </c>
+      <c r="E15" s="24">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="F15" s="24">
+        <v>93.8</v>
       </c>
       <c r="G15" s="2"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="14">
-[...12 lines deleted...]
-        <v>100</v>
+      <c r="B16" s="24">
+        <v>56.7</v>
+      </c>
+      <c r="C16" s="24">
+        <v>20</v>
+      </c>
+      <c r="D16" s="24">
+        <v>49.4</v>
+      </c>
+      <c r="E16" s="24">
+        <v>110.2</v>
+      </c>
+      <c r="F16" s="24">
+        <v>107.3</v>
       </c>
       <c r="G16" s="2"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="14">
-[...2 lines deleted...]
-      <c r="C17" s="15" t="s">
+      <c r="B17" s="24">
+        <v>121.7</v>
+      </c>
+      <c r="C17" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="14">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="D17" s="24">
+        <v>77.3</v>
+      </c>
+      <c r="E17" s="24">
+        <v>216.2</v>
+      </c>
+      <c r="F17" s="24">
+        <v>101.5</v>
       </c>
       <c r="G17" s="2"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="14">
-[...12 lines deleted...]
-        <v>99.6</v>
+      <c r="B18" s="24">
+        <v>733.6</v>
+      </c>
+      <c r="C18" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="D18" s="24">
+        <v>971.1</v>
+      </c>
+      <c r="E18" s="24">
+        <v>123</v>
+      </c>
+      <c r="F18" s="24">
+        <v>102.2</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
       <c r="G21" s="2"/>
+    </row>
+    <row r="23" spans="1:7" ht="15">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A6:G16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A37" sqref="A37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="114" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="1:3" ht="12.75">
+      <c r="A6" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B6" s="49"/>
+      <c r="C6" s="49"/>
+    </row>
+    <row r="7" spans="1:3" ht="12.75">
+      <c r="A7" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+    </row>
+    <row r="8" spans="1:3" ht="12.75">
+      <c r="A8" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+    </row>
+    <row r="9" spans="1:3" ht="12.75">
+      <c r="A9" s="50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="49"/>
+      <c r="C9" s="49"/>
+    </row>
+    <row r="10" spans="1:3" ht="12.75">
+      <c r="A10" s="50"/>
+      <c r="B10" s="49"/>
+      <c r="C10" s="49"/>
+    </row>
+    <row r="11" spans="1:3" ht="12.75">
+      <c r="A11" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="49"/>
+      <c r="C11" s="49"/>
+    </row>
+    <row r="12" spans="1:3" ht="12.75">
+      <c r="A12" s="49"/>
+      <c r="B12" s="49"/>
+      <c r="C12" s="49"/>
+    </row>
+    <row r="13" spans="1:3" ht="12.75">
+      <c r="A13" s="49"/>
+      <c r="B13" s="49"/>
+      <c r="C13" s="49"/>
+    </row>
+    <row r="14" spans="1:3" ht="12.75">
+      <c r="A14" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" s="49"/>
+      <c r="C14" s="49"/>
+    </row>
+    <row r="15" spans="1:3" ht="12.75">
+      <c r="A15" s="49"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="49"/>
+    </row>
+    <row r="16" spans="1:3" ht="12.75">
+      <c r="A16" s="49"/>
+      <c r="B16" s="49"/>
+      <c r="C16" s="49"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:G21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A32" sqref="A32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7" ht="23.25" customHeight="1">
+      <c r="A2" s="54" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+    </row>
+    <row r="3" spans="1:7" ht="27.75" customHeight="1">
+      <c r="A3" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="55"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="56"/>
+      <c r="B4" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="62"/>
+    </row>
+    <row r="5" spans="1:7" ht="66" customHeight="1">
+      <c r="A5" s="57"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="4" customFormat="1">
+      <c r="A6" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="14">
+        <v>106.5</v>
+      </c>
+      <c r="C6" s="14">
+        <v>100</v>
+      </c>
+      <c r="D6" s="14">
+        <v>127.1</v>
+      </c>
+      <c r="E6" s="14">
+        <v>101.3</v>
+      </c>
+      <c r="F6" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="14">
+        <v>104.6</v>
+      </c>
+      <c r="C7" s="14">
+        <v>72.5</v>
+      </c>
+      <c r="D7" s="14">
+        <v>104.8</v>
+      </c>
+      <c r="E7" s="14">
+        <v>98.9</v>
+      </c>
+      <c r="F7" s="14">
+        <v>108.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="14">
+        <v>91.7</v>
+      </c>
+      <c r="C8" s="14">
+        <v>96.8</v>
+      </c>
+      <c r="D8" s="14">
+        <v>99.8</v>
+      </c>
+      <c r="E8" s="14">
+        <v>73.5</v>
+      </c>
+      <c r="F8" s="14">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="14">
+        <v>5117.6000000000004</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="14">
+        <v>3396.8</v>
+      </c>
+      <c r="E9" s="14">
+        <v>78.2</v>
+      </c>
+      <c r="F9" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="14">
+        <v>92.6</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="14">
+        <v>100</v>
+      </c>
+      <c r="E10" s="14">
+        <v>84.3</v>
+      </c>
+      <c r="F10" s="14">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="14">
+        <v>106.4</v>
+      </c>
+      <c r="C11" s="14">
+        <v>104.8</v>
+      </c>
+      <c r="D11" s="14">
+        <v>188.2</v>
+      </c>
+      <c r="E11" s="14">
+        <v>105.3</v>
+      </c>
+      <c r="F11" s="14">
+        <v>94.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="14">
+        <v>98.7</v>
+      </c>
+      <c r="C12" s="14">
+        <v>100</v>
+      </c>
+      <c r="D12" s="14">
+        <v>100</v>
+      </c>
+      <c r="E12" s="14">
+        <v>87.1</v>
+      </c>
+      <c r="F12" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="14">
+        <v>96.4</v>
+      </c>
+      <c r="C13" s="14">
+        <v>94.6</v>
+      </c>
+      <c r="D13" s="14">
+        <v>124.6</v>
+      </c>
+      <c r="E13" s="14">
+        <v>103.7</v>
+      </c>
+      <c r="F13" s="14">
+        <v>79.900000000000006</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="14">
+        <v>91.9</v>
+      </c>
+      <c r="C14" s="14">
+        <v>108.7</v>
+      </c>
+      <c r="D14" s="14">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="E14" s="14">
+        <v>106.9</v>
+      </c>
+      <c r="F14" s="14">
+        <v>128.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="14">
+        <v>90.9</v>
+      </c>
+      <c r="C15" s="14">
+        <v>91.2</v>
+      </c>
+      <c r="D15" s="14">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="E15" s="14">
+        <v>121.2</v>
+      </c>
+      <c r="F15" s="14">
+        <v>100.2</v>
+      </c>
+      <c r="G15" s="2"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="14">
+        <v>97.6</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="14">
+        <v>100</v>
+      </c>
+      <c r="E16" s="14">
+        <v>92.8</v>
+      </c>
+      <c r="F16" s="14">
+        <v>100</v>
+      </c>
+      <c r="G16" s="2"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="14">
+        <v>59.3</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="14">
+        <v>100</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="14">
+        <v>100</v>
+      </c>
+      <c r="G17" s="2"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="14">
+        <v>84.2</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="14">
+        <v>100.1</v>
+      </c>
+      <c r="E18" s="14">
+        <v>51.2</v>
+      </c>
+      <c r="F18" s="14">
+        <v>99.6</v>
+      </c>
+      <c r="G18" s="2"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="8"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="2"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="D20" s="7"/>
+      <c r="G20" s="2"/>
+    </row>
+    <row r="21" spans="1:7" ht="18.75" customHeight="1">
+      <c r="A21" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="31"/>
+      <c r="B3" s="55"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="56"/>
+      <c r="B4" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="62"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="59"/>
       <c r="C5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="21">
         <v>103.6</v>
       </c>
       <c r="C6" s="21">
         <v>102.9</v>
       </c>
       <c r="D6" s="21">
         <v>104.6</v>
@@ -1469,58 +2431,58 @@
         <v>60.5</v>
       </c>
       <c r="F18" s="21">
         <v>117.3</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -1596,104 +2558,104 @@
       <c r="D35" s="19"/>
       <c r="E35" s="20"/>
       <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="31"/>
+      <c r="B3" s="55"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="56"/>
+      <c r="B4" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="62"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="59"/>
       <c r="C5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="14">
         <v>103.2</v>
       </c>
       <c r="C6" s="14">
         <v>101</v>
       </c>
       <c r="D6" s="14">
         <v>108.1</v>
@@ -1945,58 +2907,58 @@
         <v>72.5</v>
       </c>
       <c r="F18" s="14">
         <v>118.1</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -2072,104 +3034,104 @@
       <c r="D35" s="19"/>
       <c r="E35" s="20"/>
       <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="31"/>
+      <c r="B3" s="55"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="56"/>
+      <c r="B4" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="62"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="59"/>
       <c r="C5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="24">
         <v>102.8</v>
       </c>
       <c r="C6" s="24">
         <v>100.5</v>
       </c>
       <c r="D6" s="24">
         <v>107.9</v>
@@ -2421,58 +3383,58 @@
         <v>92.2</v>
       </c>
       <c r="F18" s="24">
         <v>109.4</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -2548,104 +3510,104 @@
       <c r="D35" s="19"/>
       <c r="E35" s="20"/>
       <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="31"/>
+      <c r="B3" s="55"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="56"/>
+      <c r="B4" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="62"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="59"/>
       <c r="C5" s="26" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="24">
         <v>101.6</v>
       </c>
       <c r="C6" s="24">
         <v>98.7</v>
       </c>
       <c r="D6" s="24">
         <v>107.5</v>
@@ -2897,58 +3859,58 @@
         <v>103.8</v>
       </c>
       <c r="F18" s="24">
         <v>107.5</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -3024,104 +3986,104 @@
       <c r="D35" s="19"/>
       <c r="E35" s="20"/>
       <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H6" sqref="H5:H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="31"/>
+      <c r="B3" s="55"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="56"/>
+      <c r="B4" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="62"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="59"/>
       <c r="C5" s="27" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="24">
         <v>101.5</v>
       </c>
       <c r="C6" s="24">
         <v>99.7</v>
       </c>
       <c r="D6" s="24">
         <v>104</v>
@@ -3373,135 +4335,135 @@
         <v>113</v>
       </c>
       <c r="F18" s="24">
         <v>106.3</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
       <c r="G21" s="2"/>
     </row>
     <row r="23" spans="1:7" ht="15">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57B8B32F-2A7A-4821-8EDF-D61122047495}">
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="30"/>
-[...3 lines deleted...]
-      <c r="F2" s="30"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="31"/>
+      <c r="B3" s="55"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="56"/>
+      <c r="B4" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="37"/>
-[...1 lines deleted...]
-      <c r="F4" s="38"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="62"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="33"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="59"/>
       <c r="C5" s="28" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="24">
         <v>102</v>
       </c>
       <c r="C6" s="24">
         <v>100.5</v>
       </c>
       <c r="D6" s="24">
         <v>102.7</v>
@@ -3753,98 +4715,101 @@
         <v>120.4</v>
       </c>
       <c r="F18" s="24">
         <v>105.4</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="29" t="s">
+      <c r="A21" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="29"/>
-[...3 lines deleted...]
-      <c r="F21" s="29"/>
+      <c r="B21" s="53"/>
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
       <c r="G21" s="2"/>
     </row>
     <row r="23" spans="1:7" ht="15">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
-    <mergeCell ref="A21:F21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
       <vt:lpstr>07</vt:lpstr>
+      <vt:lpstr>08</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>