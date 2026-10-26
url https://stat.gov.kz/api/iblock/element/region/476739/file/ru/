--- v6 (2026-10-06)
+++ v7 (2026-10-26)
@@ -1,189 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="9"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="23" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="22" r:id="rId2"/>
-    <sheet name="01" sheetId="14" r:id="rId3"/>
-[...6 lines deleted...]
-    <sheet name="08" sheetId="21" r:id="rId10"/>
+    <sheet name="Лист 3" sheetId="42" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="74">
-[...23 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="733" uniqueCount="108">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Абайский район</t>
   </si>
   <si>
     <t>Аягозский район</t>
   </si>
   <si>
     <t>Бескарагайский район</t>
   </si>
   <si>
     <t>Бородулихинский район</t>
   </si>
   <si>
     <t>Жарминский район</t>
   </si>
   <si>
     <t>Кокпектинский район</t>
   </si>
   <si>
     <t>Урджарский район</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Район Мақаншы</t>
   </si>
   <si>
     <t>район Жаңасемей</t>
   </si>
   <si>
-    <t>район Ақсуат</t>
+    <t>2026 год*</t>
   </si>
   <si>
-    <t>Семей городская администрация</t>
+    <t>январь</t>
   </si>
   <si>
-    <t>Курчатов городская администрация</t>
+    <t>январь-февраль</t>
   </si>
   <si>
-    <t>водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
+    <t>январь-март</t>
   </si>
   <si>
-    <t>январь 2026г.  в %
-к январю 2025г.</t>
+    <t>январь-апрель</t>
   </si>
   <si>
-    <t>январь-февраль 2026г.  в %
-к январю-февралю 2025г.</t>
+    <t>январь-май</t>
   </si>
   <si>
-    <t>январь-март 2026г.  в %
-к январю-марту 2025г.</t>
+    <t>январь-июнь</t>
   </si>
   <si>
-    <t>январь-апрель 2026г.  в %
-к январю-апрелю 2025г.</t>
+    <t>январь-июль</t>
   </si>
   <si>
-    <t>январь-май 2026г.  в %
-к январю-маю 2025г.</t>
+    <t>январь-август</t>
   </si>
   <si>
-    <t>январь-июнь 2026г.  в %
-к январю-июню 2025г.</t>
+    <t>январь-ноябрь</t>
   </si>
   <si>
-    <t>январь-июль 2026г.  в %
-к январю-июлю 2025г.</t>
+    <t>январь-декабрь</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индексы промышленного производства по основным видам экономической деятельности в разрезе регионов области Абай*  </t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
-    <t>Индекс промышленного производства по ВЭД в разрезе регионов РК</t>
-[...1 lines deleted...]
-  <si>
     <t>Единица измерения</t>
-  </si>
-[...1 lines deleted...]
-    <t>%</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>Индексы промышленного производства по промышленной продукции</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С 1991 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t xml:space="preserve">Относительный показатель, характеризирующий изменение объема промышленной продукции в сравниваемых периодах. </t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
@@ -196,195 +160,304 @@
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Основными источниками информации о индексе производства страны являются данные, первичные статистические данные</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/531/x5p3yb7wuntnbl6l7qi9y5o0plakwtjf.doc</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
-    <t xml:space="preserve">https://stat.gov.kz/api/iblock/element/336994/file/ru/ </t>
-[...1 lines deleted...]
-  <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t>область Абай образована в 2022 году</t>
-[...10 lines deleted...]
-  <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"-" Нет производства</t>
   </si>
   <si>
     <t>"*" - Оперативные данные</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных</t>
+    <t>Индекс промышленного производства по ВЭД в разрезе регионов области Абай</t>
   </si>
   <si>
-    <t>ad.maikybaeva@aspire.gov.kz</t>
+    <t>+7 722 2524918</t>
   </si>
   <si>
-    <t>январь-август 2026г.  в %
-к январю-августу 2025г.</t>
+    <t>область Абай  образован в 2022 году</t>
+  </si>
+  <si>
+    <t>Промышленность - всего</t>
+  </si>
+  <si>
+    <t>Семейская городская администрация</t>
+  </si>
+  <si>
+    <t>Курчатовская городская администрация</t>
+  </si>
+  <si>
+    <t>Район Ақсуат</t>
+  </si>
+  <si>
+    <t>Район Жаңасемей</t>
+  </si>
+  <si>
+    <t>Горнодобывающая промышленность и разработка карьеров</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Добыча угля</t>
+  </si>
+  <si>
+    <t>Добыча металлических руд</t>
+  </si>
+  <si>
+    <t>Добыча прочих полезных ископаемых</t>
+  </si>
+  <si>
+    <t>Предоставление услуг в горнодобывающей промышленности</t>
+  </si>
+  <si>
+    <t>Обрабатывающая промышленность</t>
+  </si>
+  <si>
+    <t>Производство продуктов питания</t>
+  </si>
+  <si>
+    <t>район Мақаншы</t>
+  </si>
+  <si>
+    <t>Производство напитков</t>
+  </si>
+  <si>
+    <t>Производство текстильных изделий</t>
+  </si>
+  <si>
+    <t>Производство одежды</t>
+  </si>
+  <si>
+    <t>Производство кожаной и относящейся к
+ней продукции</t>
+  </si>
+  <si>
+    <t>Производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения</t>
+  </si>
+  <si>
+    <t>Производство бумаги и бумажной продукции</t>
+  </si>
+  <si>
+    <t>Полиграфическая деятельность и
+воспроизведение записанных носителей
+информации</t>
+  </si>
+  <si>
+    <t>Производство продуктов химической промышленности</t>
+  </si>
+  <si>
+    <t>Производство основных фармацевтических продуктов и фармацевтических препаратов</t>
+  </si>
+  <si>
+    <t>Производство резиновых и пластмассовых изделий</t>
+  </si>
+  <si>
+    <t>Производство прочей неметаллической минеральной продукции</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Металлургическое производство </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Производство готовых металлических изделий, кроме машин и оборудования </t>
+  </si>
+  <si>
+    <t>Машиностроение</t>
+  </si>
+  <si>
+    <t>Производство электрического
+оборудования</t>
+  </si>
+  <si>
+    <t>Производство машин и оборудования, не включенных в другие группировки</t>
+  </si>
+  <si>
+    <t>Производство автомобилей, прицепов и
+полуприцепов</t>
+  </si>
+  <si>
+    <t>Производство прочих транспортных средств</t>
+  </si>
+  <si>
+    <t>Ремонт и установка машин и оборудования</t>
+  </si>
+  <si>
+    <t>Производство мебели</t>
+  </si>
+  <si>
+    <t>Производство прочих готовых изделий</t>
+  </si>
+  <si>
+    <t>Снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
+  </si>
+  <si>
+    <t>Водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
+  </si>
+  <si>
+    <t>Забор, обработка и распределение воды</t>
+  </si>
+  <si>
+    <t>Сбор и обработка сточных вод</t>
+  </si>
+  <si>
+    <t>Сбор, обработка и удаление отходов; утилизация (восстановление) материалов</t>
+  </si>
+  <si>
+    <t>Абдулганиева Гульнара Шавкатовна</t>
+  </si>
+  <si>
+    <t>gul.abdulganieva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>январь- сентябрь</t>
+  </si>
+  <si>
+    <t>Отдел статистики промышленности и окружающей среды</t>
+  </si>
+  <si>
+    <t>январь-октябрь</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/abay/spreadsheets/?industry=52&amp;year=2026&amp;name=12852&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>в процентах</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...2 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FF000000"/>
-[...11 lines deleted...]
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -392,74 +465,142 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
@@ -483,241 +624,403 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="115">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="18" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="18" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="18" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3"/>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
-    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3 3" xfId="3"/>
-    <cellStyle name="Обычный_Лист1" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -962,3854 +1265,14808 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ad.maikybaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/531/x5p3yb7wuntnbl6l7qi9y5o0plakwtjf.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/531/x5p3yb7wuntnbl6l7qi9y5o0plakwtjf.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.abdulganieva@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G23"/>
+  <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="46.85546875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="101.5703125" style="26" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" style="25" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="25" customWidth="1"/>
+    <col min="5" max="5" width="24.28515625" style="25" customWidth="1"/>
+    <col min="6" max="6" width="23.28515625" style="25" customWidth="1"/>
+    <col min="7" max="7" width="9.85546875" style="26" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="12.75">
-[...7 lines deleted...]
-      <c r="A2" s="32" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A1" s="6"/>
+      <c r="B1" s="6"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A2" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="8">
+        <v>151301</v>
+      </c>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A3" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="C3" s="9"/>
+      <c r="D3" s="9"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A4" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A5" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A6" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+    </row>
+    <row r="7" spans="1:4" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="33">
-[...7 lines deleted...]
-      <c r="A3" s="32" t="s">
+      <c r="B7" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="33" t="s">
+      <c r="C7" s="9"/>
+      <c r="D7" s="9"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A8" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C3" s="34"/>
-[...4 lines deleted...]
-      <c r="A4" s="32" t="s">
+      <c r="B8" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="35" t="s">
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+    </row>
+    <row r="9" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="34"/>
-[...4 lines deleted...]
-      <c r="A5" s="36" t="s">
+      <c r="B9" s="12" t="s">
         <v>35</v>
       </c>
-      <c r="B5" s="33" t="s">
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+    </row>
+    <row r="10" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="C5" s="34"/>
-[...4 lines deleted...]
-      <c r="A6" s="36" t="s">
+      <c r="B10" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="B6" s="33" t="s">
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+    </row>
+    <row r="11" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="34"/>
-[...4 lines deleted...]
-      <c r="A7" s="32" t="s">
+      <c r="B11" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+    </row>
+    <row r="12" spans="1:4" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="37" t="s">
+      <c r="B12" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="34"/>
-[...4 lines deleted...]
-      <c r="A8" s="32" t="s">
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A13" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="B8" s="35" t="s">
+      <c r="B13" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="34"/>
-[...4 lines deleted...]
-      <c r="A9" s="32" t="s">
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+    </row>
+    <row r="14" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="B9" s="37" t="s">
+      <c r="B14" s="28" t="s">
+        <v>106</v>
+      </c>
+      <c r="C14" s="9"/>
+      <c r="D14" s="9"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A15" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="C9" s="34"/>
-[...4 lines deleted...]
-      <c r="A10" s="32" t="s">
+      <c r="B15" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A16" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="C10" s="34"/>
-[...4 lines deleted...]
-      <c r="A11" s="32" t="s">
+      <c r="B16" s="15">
+        <v>46314</v>
+      </c>
+      <c r="C16" s="24"/>
+      <c r="D16" s="24"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="38" t="s">
-[...7 lines deleted...]
-      <c r="A12" s="32" t="s">
+      <c r="B17" s="15">
+        <v>46344</v>
+      </c>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A18" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="B12" s="39" t="s">
+      <c r="B18" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A19" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="C12" s="34"/>
-[...4 lines deleted...]
-      <c r="A13" s="40" t="s">
+      <c r="B19" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="C19" s="24"/>
+      <c r="D19" s="24"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A20" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="41" t="s">
+      <c r="B20" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+    </row>
+    <row r="21" spans="1:4" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="C13" s="34"/>
-[...103 lines deleted...]
-      <c r="E23" s="31"/>
+      <c r="B21" s="79" t="s">
+        <v>102</v>
+      </c>
+      <c r="C21" s="24"/>
+      <c r="D21" s="24"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A22" s="17"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B21" r:id="rId5"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:G23"/>
+  <dimension ref="A6:G15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L23" sqref="L23"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="113.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:7" ht="23.25" customHeight="1">
-[...444 lines deleted...]
-      <c r="C16" s="49"/>
+    <row r="6" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="19" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="20" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="20" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="20" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="20"/>
+    </row>
+    <row r="11" spans="1:1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="22"/>
+    </row>
+    <row r="13" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="22"/>
+    </row>
+    <row r="14" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="23" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="22"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:G21"/>
+  <dimension ref="A1:M1275"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A32" sqref="A32"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F337" sqref="F337"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
-    <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="2"/>
+    <col min="2" max="2" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12" style="2" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="13.7109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.5703125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="12.7109375" style="2" customWidth="1"/>
+    <col min="10" max="11" width="12.28515625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="11.7109375" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11.85546875" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="54" t="s">
+    <row r="1" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="86" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="113" t="s">
+        <v>107</v>
+      </c>
+      <c r="B2" s="113"/>
+      <c r="C2" s="113"/>
+      <c r="D2" s="113"/>
+      <c r="E2" s="113"/>
+      <c r="F2" s="113"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="114"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="114"/>
+      <c r="K2" s="114"/>
+      <c r="L2" s="114"/>
+      <c r="M2" s="114"/>
+    </row>
+    <row r="3" spans="1:13" s="29" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="87"/>
+      <c r="B3" s="89" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="90"/>
+      <c r="M3" s="91"/>
+    </row>
+    <row r="4" spans="1:13" s="29" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="88"/>
+      <c r="B4" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" s="80" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="K4" s="30" t="s">
+        <v>105</v>
+      </c>
+      <c r="L4" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="M4" s="30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="44"/>
+    </row>
+    <row r="6" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="4">
+        <v>106.5</v>
+      </c>
+      <c r="C6" s="4">
+        <v>103.6</v>
+      </c>
+      <c r="D6" s="4">
+        <v>103.2</v>
+      </c>
+      <c r="E6" s="55">
+        <v>102.8</v>
+      </c>
+      <c r="F6" s="5">
+        <v>101.6</v>
+      </c>
+      <c r="G6" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="H6" s="53">
+        <v>102</v>
+      </c>
+      <c r="I6" s="5">
+        <v>101.2</v>
+      </c>
+      <c r="J6" s="5">
+        <v>101.7</v>
+      </c>
+      <c r="K6" s="5"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+    </row>
+    <row r="7" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" s="4">
+        <v>104.6</v>
+      </c>
+      <c r="C7" s="4">
+        <v>108.8</v>
+      </c>
+      <c r="D7" s="4">
+        <v>114.9</v>
+      </c>
+      <c r="E7" s="55">
+        <v>114.9</v>
+      </c>
+      <c r="F7" s="5">
+        <v>115.9</v>
+      </c>
+      <c r="G7" s="53">
+        <v>113.9</v>
+      </c>
+      <c r="H7" s="53">
+        <v>111</v>
+      </c>
+      <c r="I7" s="5">
+        <v>112.3</v>
+      </c>
+      <c r="J7" s="5">
+        <v>119</v>
+      </c>
+      <c r="K7" s="5"/>
+      <c r="L7" s="44"/>
+      <c r="M7" s="44"/>
+    </row>
+    <row r="8" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" s="4">
+        <v>91.7</v>
+      </c>
+      <c r="C8" s="4">
+        <v>90.8</v>
+      </c>
+      <c r="D8" s="4">
+        <v>90.1</v>
+      </c>
+      <c r="E8" s="55">
+        <v>97.6</v>
+      </c>
+      <c r="F8" s="5">
+        <v>93.8</v>
+      </c>
+      <c r="G8" s="53">
+        <v>92.1</v>
+      </c>
+      <c r="H8" s="53">
+        <v>90.6</v>
+      </c>
+      <c r="I8" s="5">
+        <v>93.8</v>
+      </c>
+      <c r="J8" s="5">
+        <v>97.5</v>
+      </c>
+      <c r="K8" s="5"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+    </row>
+    <row r="9" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="4">
+        <v>5117.6000000000004</v>
+      </c>
+      <c r="C9" s="4">
+        <v>84.4</v>
+      </c>
+      <c r="D9" s="4">
+        <v>110.8</v>
+      </c>
+      <c r="E9" s="55">
+        <v>102.7</v>
+      </c>
+      <c r="F9" s="5">
+        <v>96.9</v>
+      </c>
+      <c r="G9" s="53">
+        <v>90.5</v>
+      </c>
+      <c r="H9" s="53">
+        <v>89.2</v>
+      </c>
+      <c r="I9" s="5">
+        <v>84.3</v>
+      </c>
+      <c r="J9" s="5">
+        <v>80.5</v>
+      </c>
+      <c r="K9" s="5"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="44"/>
+    </row>
+    <row r="10" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="4">
+        <v>92.6</v>
+      </c>
+      <c r="C10" s="4">
+        <v>107.6</v>
+      </c>
+      <c r="D10" s="4">
+        <v>98.2</v>
+      </c>
+      <c r="E10" s="55">
+        <v>88.9</v>
+      </c>
+      <c r="F10" s="5">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="G10" s="53">
+        <v>73.8</v>
+      </c>
+      <c r="H10" s="53">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="I10" s="5">
+        <v>66.7</v>
+      </c>
+      <c r="J10" s="5">
+        <v>65</v>
+      </c>
+      <c r="K10" s="5"/>
+      <c r="L10" s="44"/>
+      <c r="M10" s="44"/>
+    </row>
+    <row r="11" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B11" s="4">
+        <v>106.4</v>
+      </c>
+      <c r="C11" s="4">
+        <v>108.3</v>
+      </c>
+      <c r="D11" s="4">
+        <v>103.6</v>
+      </c>
+      <c r="E11" s="55">
+        <v>103.7</v>
+      </c>
+      <c r="F11" s="5">
+        <v>101.7</v>
+      </c>
+      <c r="G11" s="53">
+        <v>102.2</v>
+      </c>
+      <c r="H11" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="I11" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="J11" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="K11" s="5"/>
+      <c r="L11" s="44"/>
+      <c r="M11" s="44"/>
+    </row>
+    <row r="12" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="4">
+        <v>98.7</v>
+      </c>
+      <c r="C12" s="4">
+        <v>125</v>
+      </c>
+      <c r="D12" s="4">
+        <v>166</v>
+      </c>
+      <c r="E12" s="55">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="F12" s="5">
+        <v>136.6</v>
+      </c>
+      <c r="G12" s="53">
+        <v>129.5</v>
+      </c>
+      <c r="H12" s="53">
+        <v>123.5</v>
+      </c>
+      <c r="I12" s="5">
+        <v>119.8</v>
+      </c>
+      <c r="J12" s="5">
+        <v>117.1</v>
+      </c>
+      <c r="K12" s="5"/>
+      <c r="L12" s="44"/>
+      <c r="M12" s="44"/>
+    </row>
+    <row r="13" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="4">
+        <v>96.4</v>
+      </c>
+      <c r="C13" s="4">
+        <v>102.4</v>
+      </c>
+      <c r="D13" s="4">
+        <v>97.4</v>
+      </c>
+      <c r="E13" s="55">
+        <v>107.5</v>
+      </c>
+      <c r="F13" s="5">
+        <v>99.6</v>
+      </c>
+      <c r="G13" s="53">
+        <v>99.8</v>
+      </c>
+      <c r="H13" s="53">
+        <v>94.9</v>
+      </c>
+      <c r="I13" s="5">
+        <v>94.4</v>
+      </c>
+      <c r="J13" s="5">
+        <v>86.9</v>
+      </c>
+      <c r="K13" s="5"/>
+      <c r="L13" s="44"/>
+      <c r="M13" s="44"/>
+    </row>
+    <row r="14" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="4">
+        <v>91.9</v>
+      </c>
+      <c r="C14" s="4">
+        <v>105.2</v>
+      </c>
+      <c r="D14" s="4">
+        <v>112.1</v>
+      </c>
+      <c r="E14" s="55">
+        <v>111.2</v>
+      </c>
+      <c r="F14" s="5">
+        <v>111.2</v>
+      </c>
+      <c r="G14" s="53">
+        <v>107.8</v>
+      </c>
+      <c r="H14" s="53">
+        <v>104.9</v>
+      </c>
+      <c r="I14" s="5">
+        <v>102.6</v>
+      </c>
+      <c r="J14" s="5">
+        <v>102.3</v>
+      </c>
+      <c r="K14" s="5"/>
+      <c r="L14" s="44"/>
+      <c r="M14" s="44"/>
+    </row>
+    <row r="15" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="4">
+        <v>90.9</v>
+      </c>
+      <c r="C15" s="4">
+        <v>91.7</v>
+      </c>
+      <c r="D15" s="4">
+        <v>94.4</v>
+      </c>
+      <c r="E15" s="55">
+        <v>93</v>
+      </c>
+      <c r="F15" s="5">
+        <v>92.3</v>
+      </c>
+      <c r="G15" s="53">
+        <v>93.8</v>
+      </c>
+      <c r="H15" s="53">
+        <v>96.7</v>
+      </c>
+      <c r="I15" s="5">
+        <v>99.2</v>
+      </c>
+      <c r="J15" s="5">
+        <v>100</v>
+      </c>
+      <c r="K15" s="5"/>
+      <c r="L15" s="44"/>
+      <c r="M15" s="44"/>
+    </row>
+    <row r="16" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="4">
+        <v>97.6</v>
+      </c>
+      <c r="C16" s="4">
+        <v>403.5</v>
+      </c>
+      <c r="D16" s="4">
+        <v>96.1</v>
+      </c>
+      <c r="E16" s="55">
+        <v>84.3</v>
+      </c>
+      <c r="F16" s="5">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="G16" s="53">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="H16" s="53">
+        <v>60.1</v>
+      </c>
+      <c r="I16" s="5">
+        <v>56.7</v>
+      </c>
+      <c r="J16" s="5">
+        <v>54.3</v>
+      </c>
+      <c r="K16" s="5"/>
+      <c r="L16" s="44"/>
+      <c r="M16" s="44"/>
+    </row>
+    <row r="17" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="4">
+        <v>59.3</v>
+      </c>
+      <c r="C17" s="4">
+        <v>353.2</v>
+      </c>
+      <c r="D17" s="4">
+        <v>176.4</v>
+      </c>
+      <c r="E17" s="55">
+        <v>161.6</v>
+      </c>
+      <c r="F17" s="5">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="G17" s="53">
+        <v>149.9</v>
+      </c>
+      <c r="H17" s="53">
+        <v>133.9</v>
+      </c>
+      <c r="I17" s="5">
+        <v>121.7</v>
+      </c>
+      <c r="J17" s="5">
+        <v>112.1</v>
+      </c>
+      <c r="K17" s="5"/>
+      <c r="L17" s="44"/>
+      <c r="M17" s="44"/>
+    </row>
+    <row r="18" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="54"/>
-[...16 lines deleted...]
-      <c r="B4" s="58" t="s">
+      <c r="B18" s="4">
+        <v>84.2</v>
+      </c>
+      <c r="C18" s="4">
+        <v>286.10000000000002</v>
+      </c>
+      <c r="D18" s="4">
+        <v>171.5</v>
+      </c>
+      <c r="E18" s="55">
+        <v>156</v>
+      </c>
+      <c r="F18" s="5">
+        <v>145.1</v>
+      </c>
+      <c r="G18" s="53">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="H18" s="53">
+        <v>125.6</v>
+      </c>
+      <c r="I18" s="5">
+        <v>733.6</v>
+      </c>
+      <c r="J18" s="5">
+        <v>1386.8</v>
+      </c>
+      <c r="K18" s="5"/>
+      <c r="L18" s="44"/>
+      <c r="M18" s="44"/>
+    </row>
+    <row r="19" spans="1:13" s="29" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A19" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="59"/>
+      <c r="C19" s="60"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="62"/>
+      <c r="J19" s="62"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="44"/>
+      <c r="M19" s="44"/>
+    </row>
+    <row r="20" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="60" t="s">
+      <c r="B20" s="4">
+        <v>100</v>
+      </c>
+      <c r="C20" s="4">
+        <v>102.9</v>
+      </c>
+      <c r="D20" s="4">
+        <v>101</v>
+      </c>
+      <c r="E20" s="55">
+        <v>100.5</v>
+      </c>
+      <c r="F20" s="5">
+        <v>98.7</v>
+      </c>
+      <c r="G20" s="53">
+        <v>99.7</v>
+      </c>
+      <c r="H20" s="53">
+        <v>100.5</v>
+      </c>
+      <c r="I20" s="5">
+        <v>99.2</v>
+      </c>
+      <c r="J20" s="5">
+        <v>98.9</v>
+      </c>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="84"/>
+    </row>
+    <row r="21" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="4">
+        <v>72.5</v>
+      </c>
+      <c r="C21" s="4">
+        <v>95.4</v>
+      </c>
+      <c r="D21" s="4">
+        <v>116.3</v>
+      </c>
+      <c r="E21" s="55">
+        <v>142.9</v>
+      </c>
+      <c r="F21" s="5">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="G21" s="53">
+        <v>124.1</v>
+      </c>
+      <c r="H21" s="53">
+        <v>114.1</v>
+      </c>
+      <c r="I21" s="5">
+        <v>116.8</v>
+      </c>
+      <c r="J21" s="5">
+        <v>113.8</v>
+      </c>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="51"/>
+    </row>
+    <row r="22" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" s="4">
+        <v>96.8</v>
+      </c>
+      <c r="C22" s="4">
+        <v>85.1</v>
+      </c>
+      <c r="D22" s="4">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="E22" s="55">
+        <v>90.6</v>
+      </c>
+      <c r="F22" s="5">
+        <v>87</v>
+      </c>
+      <c r="G22" s="53">
+        <v>84.3</v>
+      </c>
+      <c r="H22" s="53">
+        <v>81.8</v>
+      </c>
+      <c r="I22" s="5">
+        <v>84.3</v>
+      </c>
+      <c r="J22" s="5">
+        <v>87.2</v>
+      </c>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="51"/>
+    </row>
+    <row r="23" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="61"/>
-[...6 lines deleted...]
-      <c r="C5" s="13" t="s">
+      <c r="B23" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C23" s="4">
+        <v>66.7</v>
+      </c>
+      <c r="D23" s="4">
+        <v>127.3</v>
+      </c>
+      <c r="E23" s="55">
+        <v>106.5</v>
+      </c>
+      <c r="F23" s="5">
+        <v>109.1</v>
+      </c>
+      <c r="G23" s="53">
+        <v>102.8</v>
+      </c>
+      <c r="H23" s="53">
+        <v>102.4</v>
+      </c>
+      <c r="I23" s="5">
+        <v>99.4</v>
+      </c>
+      <c r="J23" s="5">
+        <v>97.7</v>
+      </c>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="51"/>
+    </row>
+    <row r="24" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="D24" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="E24" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F24" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G24" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H24" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I24" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J24" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K24" s="40"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="51"/>
+    </row>
+    <row r="25" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="13" t="s">
+      <c r="B25" s="4">
+        <v>104.8</v>
+      </c>
+      <c r="C25" s="4">
+        <v>109.1</v>
+      </c>
+      <c r="D25" s="4">
+        <v>103.9</v>
+      </c>
+      <c r="E25" s="55">
+        <v>104</v>
+      </c>
+      <c r="F25" s="5">
+        <v>101.9</v>
+      </c>
+      <c r="G25" s="53">
+        <v>103.2</v>
+      </c>
+      <c r="H25" s="53">
+        <v>103.4</v>
+      </c>
+      <c r="I25" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="J25" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="51"/>
+    </row>
+    <row r="26" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="13" t="s">
+      <c r="B26" s="4">
+        <v>100</v>
+      </c>
+      <c r="C26" s="4">
+        <v>845.2</v>
+      </c>
+      <c r="D26" s="4">
+        <v>379.6</v>
+      </c>
+      <c r="E26" s="55">
+        <v>294.3</v>
+      </c>
+      <c r="F26" s="5">
+        <v>242.9</v>
+      </c>
+      <c r="G26" s="53">
+        <v>208.7</v>
+      </c>
+      <c r="H26" s="53">
+        <v>180.3</v>
+      </c>
+      <c r="I26" s="5">
+        <v>164.4</v>
+      </c>
+      <c r="J26" s="5">
+        <v>152</v>
+      </c>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="51"/>
+    </row>
+    <row r="27" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="10" t="s">
+      <c r="B27" s="4">
+        <v>94.6</v>
+      </c>
+      <c r="C27" s="4">
+        <v>100.9</v>
+      </c>
+      <c r="D27" s="4">
+        <v>96.2</v>
+      </c>
+      <c r="E27" s="55">
+        <v>106.8</v>
+      </c>
+      <c r="F27" s="5">
+        <v>98.6</v>
+      </c>
+      <c r="G27" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="H27" s="53">
+        <v>92.6</v>
+      </c>
+      <c r="I27" s="5">
+        <v>92.3</v>
+      </c>
+      <c r="J27" s="5">
+        <v>84.4</v>
+      </c>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="51"/>
+    </row>
+    <row r="28" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="4">
+        <v>108.7</v>
+      </c>
+      <c r="C28" s="4">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="D28" s="4">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="E28" s="55">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="F28" s="5">
+        <v>125.1</v>
+      </c>
+      <c r="G28" s="53">
+        <v>118.3</v>
+      </c>
+      <c r="H28" s="53">
+        <v>117.8</v>
+      </c>
+      <c r="I28" s="5">
+        <v>115.1</v>
+      </c>
+      <c r="J28" s="5">
+        <v>116.9</v>
+      </c>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="51"/>
+    </row>
+    <row r="29" spans="1:13" s="41" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="4">
+        <v>91.2</v>
+      </c>
+      <c r="C29" s="4">
+        <v>90.4</v>
+      </c>
+      <c r="D29" s="4">
+        <v>92.3</v>
+      </c>
+      <c r="E29" s="55">
+        <v>90.6</v>
+      </c>
+      <c r="F29" s="5">
+        <v>90.2</v>
+      </c>
+      <c r="G29" s="53">
+        <v>92</v>
+      </c>
+      <c r="H29" s="53">
+        <v>95.4</v>
+      </c>
+      <c r="I29" s="5">
+        <v>98.2</v>
+      </c>
+      <c r="J29" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="51"/>
+    </row>
+    <row r="30" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C30" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="D30" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="E30" s="55">
+        <v>39.9</v>
+      </c>
+      <c r="F30" s="5">
+        <v>31.9</v>
+      </c>
+      <c r="G30" s="53">
+        <v>26.6</v>
+      </c>
+      <c r="H30" s="53">
+        <v>22.8</v>
+      </c>
+      <c r="I30" s="5">
+        <v>20</v>
+      </c>
+      <c r="J30" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="51"/>
+    </row>
+    <row r="31" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B31" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C31" s="4">
+        <v>195.9</v>
+      </c>
+      <c r="D31" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="E31" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F31" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G31" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H31" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I31" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J31" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K31" s="40"/>
+      <c r="L31" s="40"/>
+      <c r="M31" s="51"/>
+    </row>
+    <row r="32" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="D32" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="E32" s="55">
+        <v>0.6</v>
+      </c>
+      <c r="F32" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="G32" s="53">
+        <v>0.4</v>
+      </c>
+      <c r="H32" s="53">
+        <v>0.3</v>
+      </c>
+      <c r="I32" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="J32" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5"/>
+      <c r="M32" s="51"/>
+    </row>
+    <row r="33" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="77" t="s">
+        <v>68</v>
+      </c>
+      <c r="B33" s="96"/>
+      <c r="C33" s="97"/>
+      <c r="D33" s="98"/>
+      <c r="E33" s="99"/>
+      <c r="F33" s="97"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="97"/>
+      <c r="I33" s="97"/>
+      <c r="J33" s="97"/>
+      <c r="K33" s="97"/>
+      <c r="L33" s="44"/>
+      <c r="M33" s="44"/>
+    </row>
+    <row r="34" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="B34" s="100">
+        <v>101</v>
+      </c>
+      <c r="C34" s="100">
+        <v>101.2</v>
+      </c>
+      <c r="D34" s="100">
+        <v>108.4</v>
+      </c>
+      <c r="E34" s="101">
+        <v>112.1</v>
+      </c>
+      <c r="F34" s="100">
+        <v>106.8</v>
+      </c>
+      <c r="G34" s="102">
+        <v>103</v>
+      </c>
+      <c r="H34" s="102">
+        <v>105.2</v>
+      </c>
+      <c r="I34" s="100">
+        <v>101.9</v>
+      </c>
+      <c r="J34" s="4">
+        <v>105.3</v>
+      </c>
+      <c r="K34" s="4"/>
+      <c r="L34" s="44"/>
+      <c r="M34" s="44"/>
+    </row>
+    <row r="35" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" s="100">
+        <v>101</v>
+      </c>
+      <c r="C35" s="100">
+        <v>102.4</v>
+      </c>
+      <c r="D35" s="100">
+        <v>108.4</v>
+      </c>
+      <c r="E35" s="101">
+        <v>112.1</v>
+      </c>
+      <c r="F35" s="100">
+        <v>106.8</v>
+      </c>
+      <c r="G35" s="102">
+        <v>103</v>
+      </c>
+      <c r="H35" s="102">
+        <v>105.2</v>
+      </c>
+      <c r="I35" s="100">
+        <v>101.9</v>
+      </c>
+      <c r="J35" s="4">
+        <v>105.3</v>
+      </c>
+      <c r="K35" s="4"/>
+      <c r="L35" s="44"/>
+      <c r="M35" s="44"/>
+    </row>
+    <row r="36" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="75" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" s="103" t="s">
+        <v>67</v>
+      </c>
+      <c r="C36" s="103" t="s">
+        <v>67</v>
+      </c>
+      <c r="D36" s="103" t="s">
+        <v>67</v>
+      </c>
+      <c r="E36" s="104" t="s">
+        <v>67</v>
+      </c>
+      <c r="F36" s="103" t="s">
+        <v>67</v>
+      </c>
+      <c r="G36" s="105" t="s">
+        <v>67</v>
+      </c>
+      <c r="H36" s="105" t="s">
+        <v>67</v>
+      </c>
+      <c r="I36" s="103" t="s">
+        <v>67</v>
+      </c>
+      <c r="J36" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="K36" s="39"/>
+      <c r="L36" s="44"/>
+      <c r="M36" s="44"/>
+    </row>
+    <row r="37" spans="1:13" s="41" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" s="59"/>
+      <c r="C37" s="62"/>
+      <c r="D37" s="63"/>
+      <c r="E37" s="72"/>
+      <c r="F37" s="62"/>
+      <c r="G37" s="63"/>
+      <c r="H37" s="62"/>
+      <c r="I37" s="62"/>
+      <c r="J37" s="62"/>
+      <c r="K37" s="62"/>
+      <c r="L37" s="57"/>
+      <c r="M37" s="57"/>
+    </row>
+    <row r="38" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B38" s="5">
+        <v>99.7</v>
+      </c>
+      <c r="C38" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="D38" s="5">
+        <v>99.7</v>
+      </c>
+      <c r="E38" s="55">
+        <v>99.4</v>
+      </c>
+      <c r="F38" s="5">
+        <v>97.9</v>
+      </c>
+      <c r="G38" s="53">
+        <v>99.1</v>
+      </c>
+      <c r="H38" s="53">
+        <v>100</v>
+      </c>
+      <c r="I38" s="5">
+        <v>98.9</v>
+      </c>
+      <c r="J38" s="5">
+        <v>98.6</v>
+      </c>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="84"/>
+    </row>
+    <row r="39" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B39" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C39" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="E39" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F39" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G39" s="53">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="H39" s="53">
+        <v>47.8</v>
+      </c>
+      <c r="I39" s="5">
+        <v>49.8</v>
+      </c>
+      <c r="J39" s="5">
+        <v>49.2</v>
+      </c>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="51"/>
+    </row>
+    <row r="40" spans="1:13" s="41" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B40" s="5">
+        <v>100</v>
+      </c>
+      <c r="C40" s="5">
+        <v>100</v>
+      </c>
+      <c r="D40" s="5">
+        <v>100</v>
+      </c>
+      <c r="E40" s="55">
+        <v>106.3</v>
+      </c>
+      <c r="F40" s="5">
+        <v>105</v>
+      </c>
+      <c r="G40" s="53">
+        <v>104.2</v>
+      </c>
+      <c r="H40" s="53">
+        <v>103.6</v>
+      </c>
+      <c r="I40" s="5">
+        <v>103.2</v>
+      </c>
+      <c r="J40" s="5">
+        <v>102.8</v>
+      </c>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="51"/>
+    </row>
+    <row r="41" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B41" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C41" s="5">
+        <v>66.7</v>
+      </c>
+      <c r="D41" s="5">
+        <v>127.3</v>
+      </c>
+      <c r="E41" s="55">
         <v>106.5</v>
       </c>
-      <c r="C6" s="14">
-[...2 lines deleted...]
-      <c r="D6" s="14">
+      <c r="F41" s="5">
+        <v>109.1</v>
+      </c>
+      <c r="G41" s="53">
+        <v>102.8</v>
+      </c>
+      <c r="H41" s="53">
+        <v>102.4</v>
+      </c>
+      <c r="I41" s="5">
+        <v>99.4</v>
+      </c>
+      <c r="J41" s="5">
+        <v>97.7</v>
+      </c>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="51"/>
+    </row>
+    <row r="42" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="5">
+        <v>104.7</v>
+      </c>
+      <c r="C42" s="5">
+        <v>108.6</v>
+      </c>
+      <c r="D42" s="5">
+        <v>103.5</v>
+      </c>
+      <c r="E42" s="55">
+        <v>103.7</v>
+      </c>
+      <c r="F42" s="5">
+        <v>101.6</v>
+      </c>
+      <c r="G42" s="53">
+        <v>102.9</v>
+      </c>
+      <c r="H42" s="53">
+        <v>103.2</v>
+      </c>
+      <c r="I42" s="5">
+        <v>100.2</v>
+      </c>
+      <c r="J42" s="5">
+        <v>100.2</v>
+      </c>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5"/>
+      <c r="M42" s="51"/>
+    </row>
+    <row r="43" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" s="5">
+        <v>94.5</v>
+      </c>
+      <c r="C43" s="5">
+        <v>101</v>
+      </c>
+      <c r="D43" s="5">
+        <v>96.5</v>
+      </c>
+      <c r="E43" s="55">
+        <v>107.1</v>
+      </c>
+      <c r="F43" s="5">
+        <v>98.8</v>
+      </c>
+      <c r="G43" s="53">
+        <v>97.7</v>
+      </c>
+      <c r="H43" s="53">
+        <v>92.7</v>
+      </c>
+      <c r="I43" s="5">
+        <v>92.4</v>
+      </c>
+      <c r="J43" s="5">
+        <v>84.5</v>
+      </c>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="51"/>
+    </row>
+    <row r="44" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="5">
+        <v>106.8</v>
+      </c>
+      <c r="C44" s="5">
+        <v>113.1</v>
+      </c>
+      <c r="D44" s="5">
+        <v>104.8</v>
+      </c>
+      <c r="E44" s="55">
+        <v>99.4</v>
+      </c>
+      <c r="F44" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="G44" s="53">
+        <v>94.9</v>
+      </c>
+      <c r="H44" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="I44" s="5">
+        <v>100.2</v>
+      </c>
+      <c r="J44" s="5">
+        <v>102.9</v>
+      </c>
+      <c r="K44" s="5"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="51"/>
+    </row>
+    <row r="45" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B45" s="5">
+        <v>90.3</v>
+      </c>
+      <c r="C45" s="5">
+        <v>89.8</v>
+      </c>
+      <c r="D45" s="5">
+        <v>92</v>
+      </c>
+      <c r="E45" s="55">
+        <v>90.4</v>
+      </c>
+      <c r="F45" s="5">
+        <v>90.1</v>
+      </c>
+      <c r="G45" s="53">
+        <v>92</v>
+      </c>
+      <c r="H45" s="53">
+        <v>95.5</v>
+      </c>
+      <c r="I45" s="5">
+        <v>98.5</v>
+      </c>
+      <c r="J45" s="5">
+        <v>99.6</v>
+      </c>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="51"/>
+    </row>
+    <row r="46" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C46" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D46" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E46" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F46" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G46" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H46" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I46" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J46" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K46" s="40"/>
+      <c r="L46" s="40"/>
+      <c r="M46" s="51"/>
+    </row>
+    <row r="47" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="B47" s="59"/>
+      <c r="C47" s="62"/>
+      <c r="D47" s="63"/>
+      <c r="E47" s="72"/>
+      <c r="F47" s="62"/>
+      <c r="G47" s="63"/>
+      <c r="H47" s="62"/>
+      <c r="I47" s="62"/>
+      <c r="J47" s="62"/>
+      <c r="K47" s="62"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="84"/>
+    </row>
+    <row r="48" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B48" s="5">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="C48" s="5">
+        <v>106.2</v>
+      </c>
+      <c r="D48" s="5">
+        <v>144.9</v>
+      </c>
+      <c r="E48" s="55">
+        <v>123.9</v>
+      </c>
+      <c r="F48" s="5">
+        <v>107.4</v>
+      </c>
+      <c r="G48" s="53">
+        <v>96</v>
+      </c>
+      <c r="H48" s="53">
+        <v>89.9</v>
+      </c>
+      <c r="I48" s="5">
+        <v>88.2</v>
+      </c>
+      <c r="J48" s="5">
+        <v>86.8</v>
+      </c>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="84"/>
+    </row>
+    <row r="49" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49" s="5">
+        <v>61.8</v>
+      </c>
+      <c r="C49" s="5">
+        <v>53.5</v>
+      </c>
+      <c r="D49" s="5">
+        <v>59.1</v>
+      </c>
+      <c r="E49" s="55">
+        <v>68.8</v>
+      </c>
+      <c r="F49" s="5">
+        <v>67.7</v>
+      </c>
+      <c r="G49" s="53">
+        <v>67.3</v>
+      </c>
+      <c r="H49" s="53">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="I49" s="5">
+        <v>79.2</v>
+      </c>
+      <c r="J49" s="5">
+        <v>83.5</v>
+      </c>
+      <c r="K49" s="5"/>
+      <c r="L49" s="5"/>
+      <c r="M49" s="51"/>
+    </row>
+    <row r="50" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B50" s="5">
+        <v>87.5</v>
+      </c>
+      <c r="C50" s="5">
+        <v>52.4</v>
+      </c>
+      <c r="D50" s="5">
+        <v>46.9</v>
+      </c>
+      <c r="E50" s="55">
+        <v>62.3</v>
+      </c>
+      <c r="F50" s="5">
+        <v>54.4</v>
+      </c>
+      <c r="G50" s="53">
+        <v>48.4</v>
+      </c>
+      <c r="H50" s="53">
+        <v>42.6</v>
+      </c>
+      <c r="I50" s="5">
+        <v>49.7</v>
+      </c>
+      <c r="J50" s="5">
+        <v>58</v>
+      </c>
+      <c r="K50" s="5"/>
+      <c r="L50" s="5"/>
+      <c r="M50" s="51"/>
+    </row>
+    <row r="51" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C51" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D51" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E51" s="55">
+        <v>1.5</v>
+      </c>
+      <c r="F51" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="G51" s="53">
+        <v>1</v>
+      </c>
+      <c r="H51" s="53">
+        <v>0.9</v>
+      </c>
+      <c r="I51" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="J51" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="K51" s="5"/>
+      <c r="L51" s="5"/>
+      <c r="M51" s="51"/>
+    </row>
+    <row r="52" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B52" s="5">
+        <v>100</v>
+      </c>
+      <c r="C52" s="5">
+        <v>845.2</v>
+      </c>
+      <c r="D52" s="5">
+        <v>379.6</v>
+      </c>
+      <c r="E52" s="55">
+        <v>293.60000000000002</v>
+      </c>
+      <c r="F52" s="5">
+        <v>242.4</v>
+      </c>
+      <c r="G52" s="53">
+        <v>208.3</v>
+      </c>
+      <c r="H52" s="53">
+        <v>180</v>
+      </c>
+      <c r="I52" s="5">
+        <v>164.4</v>
+      </c>
+      <c r="J52" s="5">
+        <v>152.19999999999999</v>
+      </c>
+      <c r="K52" s="5"/>
+      <c r="L52" s="5"/>
+      <c r="M52" s="51"/>
+    </row>
+    <row r="53" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B53" s="5">
+        <v>100</v>
+      </c>
+      <c r="C53" s="5">
+        <v>120.2</v>
+      </c>
+      <c r="D53" s="5">
+        <v>565.20000000000005</v>
+      </c>
+      <c r="E53" s="55">
+        <v>449.2</v>
+      </c>
+      <c r="F53" s="5">
+        <v>377.8</v>
+      </c>
+      <c r="G53" s="53">
+        <v>328.7</v>
+      </c>
+      <c r="H53" s="53">
+        <v>296.2</v>
+      </c>
+      <c r="I53" s="5">
+        <v>269.5</v>
+      </c>
+      <c r="J53" s="5">
+        <v>254.6</v>
+      </c>
+      <c r="K53" s="5"/>
+      <c r="L53" s="5"/>
+      <c r="M53" s="51"/>
+    </row>
+    <row r="54" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B54" s="5">
+        <v>47.6</v>
+      </c>
+      <c r="C54" s="5">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="D54" s="5">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="E54" s="55">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="F54" s="5">
+        <v>116.8</v>
+      </c>
+      <c r="G54" s="53">
+        <v>107.2</v>
+      </c>
+      <c r="H54" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="I54" s="5">
+        <v>98.7</v>
+      </c>
+      <c r="J54" s="5">
+        <v>95.9</v>
+      </c>
+      <c r="K54" s="5"/>
+      <c r="L54" s="5"/>
+      <c r="M54" s="51"/>
+    </row>
+    <row r="55" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B55" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C55" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D55" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E55" s="55">
+        <v>39.9</v>
+      </c>
+      <c r="F55" s="5">
+        <v>31.9</v>
+      </c>
+      <c r="G55" s="53">
+        <v>26.6</v>
+      </c>
+      <c r="H55" s="53">
+        <v>22.8</v>
+      </c>
+      <c r="I55" s="5">
+        <v>20</v>
+      </c>
+      <c r="J55" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="K55" s="5"/>
+      <c r="L55" s="5"/>
+      <c r="M55" s="51"/>
+    </row>
+    <row r="56" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C56" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D56" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E56" s="55">
+        <v>0.6</v>
+      </c>
+      <c r="F56" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="G56" s="53">
+        <v>0.4</v>
+      </c>
+      <c r="H56" s="53">
+        <v>0.3</v>
+      </c>
+      <c r="I56" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="J56" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="K56" s="5"/>
+      <c r="L56" s="5"/>
+      <c r="M56" s="51"/>
+    </row>
+    <row r="57" spans="1:13" s="29" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A57" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B57" s="59"/>
+      <c r="C57" s="62"/>
+      <c r="D57" s="63"/>
+      <c r="E57" s="72"/>
+      <c r="F57" s="62"/>
+      <c r="G57" s="63"/>
+      <c r="H57" s="62"/>
+      <c r="I57" s="62"/>
+      <c r="J57" s="62"/>
+      <c r="K57" s="62"/>
+      <c r="L57" s="44"/>
+      <c r="M57" s="44"/>
+    </row>
+    <row r="58" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B58" s="5">
+        <v>123.8</v>
+      </c>
+      <c r="C58" s="5">
+        <v>139.1</v>
+      </c>
+      <c r="D58" s="5">
+        <v>140.4</v>
+      </c>
+      <c r="E58" s="55">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="F58" s="5">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="G58" s="53">
+        <v>128.5</v>
+      </c>
+      <c r="H58" s="53">
+        <v>123.6</v>
+      </c>
+      <c r="I58" s="5">
+        <v>117.7</v>
+      </c>
+      <c r="J58" s="5">
+        <v>115.9</v>
+      </c>
+      <c r="K58" s="5"/>
+      <c r="L58" s="5"/>
+      <c r="M58" s="84"/>
+    </row>
+    <row r="59" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B59" s="5">
+        <v>117.1</v>
+      </c>
+      <c r="C59" s="5">
+        <v>271.2</v>
+      </c>
+      <c r="D59" s="5">
+        <v>317.89999999999998</v>
+      </c>
+      <c r="E59" s="55">
+        <v>417.4</v>
+      </c>
+      <c r="F59" s="5">
+        <v>352.5</v>
+      </c>
+      <c r="G59" s="53">
+        <v>309.2</v>
+      </c>
+      <c r="H59" s="53">
+        <v>270.89999999999998</v>
+      </c>
+      <c r="I59" s="5">
+        <v>241.1</v>
+      </c>
+      <c r="J59" s="5">
+        <v>217.8</v>
+      </c>
+      <c r="K59" s="5"/>
+      <c r="L59" s="5"/>
+      <c r="M59" s="51"/>
+    </row>
+    <row r="60" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B60" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C60" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D60" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E60" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F60" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G60" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H60" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I60" s="5">
+        <v>53.3</v>
+      </c>
+      <c r="J60" s="5">
+        <v>93.5</v>
+      </c>
+      <c r="K60" s="5"/>
+      <c r="L60" s="5"/>
+      <c r="M60" s="51"/>
+    </row>
+    <row r="61" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="B61" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C61" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D61" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E61" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F61" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G61" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H61" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I61" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J61" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K61" s="40"/>
+      <c r="L61" s="40"/>
+      <c r="M61" s="51"/>
+    </row>
+    <row r="62" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="5">
+        <v>125.3</v>
+      </c>
+      <c r="C62" s="5">
+        <v>222.5</v>
+      </c>
+      <c r="D62" s="5">
+        <v>254.9</v>
+      </c>
+      <c r="E62" s="55">
+        <v>241.5</v>
+      </c>
+      <c r="F62" s="5">
+        <v>225.6</v>
+      </c>
+      <c r="G62" s="53">
+        <v>218.5</v>
+      </c>
+      <c r="H62" s="53">
+        <v>201.7</v>
+      </c>
+      <c r="I62" s="5">
+        <v>190.7</v>
+      </c>
+      <c r="J62" s="5">
+        <v>186</v>
+      </c>
+      <c r="K62" s="5"/>
+      <c r="L62" s="5"/>
+      <c r="M62" s="51"/>
+    </row>
+    <row r="63" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B63" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C63" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D63" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E63" s="55">
+        <v>16</v>
+      </c>
+      <c r="F63" s="5">
+        <v>12.8</v>
+      </c>
+      <c r="G63" s="53">
+        <v>10.7</v>
+      </c>
+      <c r="H63" s="53">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="I63" s="5">
+        <v>12.7</v>
+      </c>
+      <c r="J63" s="5">
+        <v>15.3</v>
+      </c>
+      <c r="K63" s="5"/>
+      <c r="L63" s="5"/>
+      <c r="M63" s="51"/>
+    </row>
+    <row r="64" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B64" s="5">
+        <v>117.1</v>
+      </c>
+      <c r="C64" s="5">
+        <v>54.2</v>
+      </c>
+      <c r="D64" s="5">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="E64" s="55">
+        <v>26.4</v>
+      </c>
+      <c r="F64" s="5">
+        <v>21.1</v>
+      </c>
+      <c r="G64" s="53">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H64" s="53">
+        <v>15.1</v>
+      </c>
+      <c r="I64" s="5">
+        <v>13.2</v>
+      </c>
+      <c r="J64" s="5">
+        <v>11.7</v>
+      </c>
+      <c r="K64" s="5"/>
+      <c r="L64" s="5"/>
+      <c r="M64" s="51"/>
+    </row>
+    <row r="65" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B65" s="5">
+        <v>154.1</v>
+      </c>
+      <c r="C65" s="5">
+        <v>381.5</v>
+      </c>
+      <c r="D65" s="5">
+        <v>561.4</v>
+      </c>
+      <c r="E65" s="55">
+        <v>484.6</v>
+      </c>
+      <c r="F65" s="5">
+        <v>468.7</v>
+      </c>
+      <c r="G65" s="53">
+        <v>425.7</v>
+      </c>
+      <c r="H65" s="53">
+        <v>377.6</v>
+      </c>
+      <c r="I65" s="5">
+        <v>339.8</v>
+      </c>
+      <c r="J65" s="5">
+        <v>321.3</v>
+      </c>
+      <c r="K65" s="5"/>
+      <c r="L65" s="5"/>
+      <c r="M65" s="51"/>
+    </row>
+    <row r="66" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B66" s="5">
+        <v>121</v>
+      </c>
+      <c r="C66" s="5">
+        <v>105.5</v>
+      </c>
+      <c r="D66" s="5">
+        <v>95.2</v>
+      </c>
+      <c r="E66" s="55">
+        <v>92.8</v>
+      </c>
+      <c r="F66" s="5">
+        <v>89.2</v>
+      </c>
+      <c r="G66" s="53">
+        <v>87.6</v>
+      </c>
+      <c r="H66" s="53">
+        <v>89.8</v>
+      </c>
+      <c r="I66" s="5">
+        <v>86.7</v>
+      </c>
+      <c r="J66" s="5">
+        <v>84.1</v>
+      </c>
+      <c r="K66" s="5"/>
+      <c r="L66" s="5"/>
+      <c r="M66" s="51"/>
+    </row>
+    <row r="67" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B67" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C67" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D67" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E67" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F67" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G67" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H67" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I67" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J67" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K67" s="40"/>
+      <c r="L67" s="40"/>
+      <c r="M67" s="51"/>
+    </row>
+    <row r="68" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="B68" s="59"/>
+      <c r="C68" s="62"/>
+      <c r="D68" s="63"/>
+      <c r="E68" s="72"/>
+      <c r="F68" s="62"/>
+      <c r="G68" s="63"/>
+      <c r="H68" s="62"/>
+      <c r="I68" s="62"/>
+      <c r="J68" s="62"/>
+      <c r="K68" s="62"/>
+      <c r="L68" s="40"/>
+      <c r="M68" s="51"/>
+    </row>
+    <row r="69" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B69" s="4">
         <v>127.1</v>
       </c>
-      <c r="E6" s="14">
+      <c r="C69" s="4">
+        <v>104.6</v>
+      </c>
+      <c r="D69" s="4">
+        <v>108.1</v>
+      </c>
+      <c r="E69" s="55">
+        <v>107.9</v>
+      </c>
+      <c r="F69" s="5">
+        <v>107.5</v>
+      </c>
+      <c r="G69" s="53">
+        <v>104</v>
+      </c>
+      <c r="H69" s="53">
+        <v>102.7</v>
+      </c>
+      <c r="I69" s="5">
+        <v>103.7</v>
+      </c>
+      <c r="J69" s="5">
+        <v>107</v>
+      </c>
+      <c r="K69" s="5"/>
+      <c r="L69" s="5"/>
+      <c r="M69" s="84"/>
+    </row>
+    <row r="70" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B70" s="4">
+        <v>104.8</v>
+      </c>
+      <c r="C70" s="4">
+        <v>109.8</v>
+      </c>
+      <c r="D70" s="4">
+        <v>114.6</v>
+      </c>
+      <c r="E70" s="55">
+        <v>114.2</v>
+      </c>
+      <c r="F70" s="5">
+        <v>113.6</v>
+      </c>
+      <c r="G70" s="53">
+        <v>111.6</v>
+      </c>
+      <c r="H70" s="53">
+        <v>108.8</v>
+      </c>
+      <c r="I70" s="5">
+        <v>110.5</v>
+      </c>
+      <c r="J70" s="5">
+        <v>118.1</v>
+      </c>
+      <c r="K70" s="5"/>
+      <c r="L70" s="5"/>
+      <c r="M70" s="51"/>
+    </row>
+    <row r="71" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B71" s="4">
+        <v>99.8</v>
+      </c>
+      <c r="C71" s="4">
+        <v>115.2</v>
+      </c>
+      <c r="D71" s="4">
+        <v>130.5</v>
+      </c>
+      <c r="E71" s="55">
+        <v>134.1</v>
+      </c>
+      <c r="F71" s="5">
+        <v>125.6</v>
+      </c>
+      <c r="G71" s="53">
+        <v>119.9</v>
+      </c>
+      <c r="H71" s="53">
+        <v>120</v>
+      </c>
+      <c r="I71" s="5">
+        <v>137.9</v>
+      </c>
+      <c r="J71" s="5">
+        <v>151.80000000000001</v>
+      </c>
+      <c r="K71" s="5"/>
+      <c r="L71" s="5"/>
+      <c r="M71" s="51"/>
+    </row>
+    <row r="72" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B72" s="4">
+        <v>3396.8</v>
+      </c>
+      <c r="C72" s="4">
+        <v>109.4</v>
+      </c>
+      <c r="D72" s="4">
+        <v>106.3</v>
+      </c>
+      <c r="E72" s="55">
+        <v>100</v>
+      </c>
+      <c r="F72" s="5">
+        <v>91.4</v>
+      </c>
+      <c r="G72" s="53">
+        <v>84.7</v>
+      </c>
+      <c r="H72" s="53">
+        <v>83.1</v>
+      </c>
+      <c r="I72" s="5">
+        <v>77.3</v>
+      </c>
+      <c r="J72" s="5">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="K72" s="5"/>
+      <c r="L72" s="5"/>
+      <c r="M72" s="51"/>
+    </row>
+    <row r="73" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B73" s="4">
+        <v>100</v>
+      </c>
+      <c r="C73" s="4">
+        <v>127.9</v>
+      </c>
+      <c r="D73" s="4">
+        <v>101.1</v>
+      </c>
+      <c r="E73" s="55">
+        <v>84.3</v>
+      </c>
+      <c r="F73" s="5">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="G73" s="53">
+        <v>59.8</v>
+      </c>
+      <c r="H73" s="53">
+        <v>52.7</v>
+      </c>
+      <c r="I73" s="5">
+        <v>49.2</v>
+      </c>
+      <c r="J73" s="5">
+        <v>46.5</v>
+      </c>
+      <c r="K73" s="5"/>
+      <c r="L73" s="5"/>
+      <c r="M73" s="51"/>
+    </row>
+    <row r="74" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B74" s="4">
+        <v>188.2</v>
+      </c>
+      <c r="C74" s="4">
+        <v>91.9</v>
+      </c>
+      <c r="D74" s="4">
+        <v>99.6</v>
+      </c>
+      <c r="E74" s="55">
+        <v>104.8</v>
+      </c>
+      <c r="F74" s="5">
+        <v>102.4</v>
+      </c>
+      <c r="G74" s="53">
+        <v>92.3</v>
+      </c>
+      <c r="H74" s="53">
+        <v>98.1</v>
+      </c>
+      <c r="I74" s="5">
+        <v>100.6</v>
+      </c>
+      <c r="J74" s="5">
         <v>101.3</v>
       </c>
-      <c r="F6" s="14">
-[...4 lines deleted...]
-      <c r="A7" s="12" t="s">
+      <c r="K74" s="5"/>
+      <c r="L74" s="5"/>
+      <c r="M74" s="51"/>
+    </row>
+    <row r="75" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B75" s="4">
+        <v>100</v>
+      </c>
+      <c r="C75" s="4">
+        <v>100</v>
+      </c>
+      <c r="D75" s="4">
+        <v>100</v>
+      </c>
+      <c r="E75" s="55">
+        <v>100</v>
+      </c>
+      <c r="F75" s="5">
+        <v>100</v>
+      </c>
+      <c r="G75" s="53">
+        <v>100</v>
+      </c>
+      <c r="H75" s="53">
+        <v>100</v>
+      </c>
+      <c r="I75" s="5">
+        <v>100</v>
+      </c>
+      <c r="J75" s="5">
+        <v>100</v>
+      </c>
+      <c r="K75" s="5"/>
+      <c r="L75" s="5"/>
+      <c r="M75" s="51"/>
+    </row>
+    <row r="76" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B76" s="4">
+        <v>124.6</v>
+      </c>
+      <c r="C76" s="4">
+        <v>123</v>
+      </c>
+      <c r="D76" s="4">
+        <v>122.2</v>
+      </c>
+      <c r="E76" s="55">
+        <v>123.3</v>
+      </c>
+      <c r="F76" s="5">
+        <v>121.4</v>
+      </c>
+      <c r="G76" s="53">
+        <v>116.5</v>
+      </c>
+      <c r="H76" s="53">
+        <v>117.9</v>
+      </c>
+      <c r="I76" s="5">
+        <v>120.4</v>
+      </c>
+      <c r="J76" s="5">
+        <v>122.9</v>
+      </c>
+      <c r="K76" s="5"/>
+      <c r="L76" s="5"/>
+      <c r="M76" s="51"/>
+    </row>
+    <row r="77" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B77" s="4">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="C77" s="4">
+        <v>94.3</v>
+      </c>
+      <c r="D77" s="4">
+        <v>98.9</v>
+      </c>
+      <c r="E77" s="55">
+        <v>101.3</v>
+      </c>
+      <c r="F77" s="5">
+        <v>104.9</v>
+      </c>
+      <c r="G77" s="53">
+        <v>103.2</v>
+      </c>
+      <c r="H77" s="53">
+        <v>98.8</v>
+      </c>
+      <c r="I77" s="5">
+        <v>96.6</v>
+      </c>
+      <c r="J77" s="5">
+        <v>95.3</v>
+      </c>
+      <c r="K77" s="5"/>
+      <c r="L77" s="5"/>
+      <c r="M77" s="51"/>
+    </row>
+    <row r="78" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B78" s="4">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="C78" s="4">
+        <v>116.3</v>
+      </c>
+      <c r="D78" s="4">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="E78" s="55">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="F78" s="5">
+        <v>124.5</v>
+      </c>
+      <c r="G78" s="53">
+        <v>120</v>
+      </c>
+      <c r="H78" s="53">
+        <v>114.5</v>
+      </c>
+      <c r="I78" s="5">
+        <v>112.4</v>
+      </c>
+      <c r="J78" s="5">
+        <v>109.8</v>
+      </c>
+      <c r="K78" s="5"/>
+      <c r="L78" s="5"/>
+      <c r="M78" s="51"/>
+    </row>
+    <row r="79" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B79" s="4">
+        <v>100</v>
+      </c>
+      <c r="C79" s="4">
+        <v>231.6</v>
+      </c>
+      <c r="D79" s="4">
+        <v>92.3</v>
+      </c>
+      <c r="E79" s="55">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="F79" s="5">
+        <v>66.8</v>
+      </c>
+      <c r="G79" s="53">
+        <v>58.6</v>
+      </c>
+      <c r="H79" s="53">
+        <v>52.9</v>
+      </c>
+      <c r="I79" s="5">
+        <v>49.4</v>
+      </c>
+      <c r="J79" s="5">
+        <v>46.7</v>
+      </c>
+      <c r="K79" s="5"/>
+      <c r="L79" s="5"/>
+      <c r="M79" s="51"/>
+    </row>
+    <row r="80" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B80" s="4">
+        <v>100</v>
+      </c>
+      <c r="C80" s="4">
+        <v>430.8</v>
+      </c>
+      <c r="D80" s="4">
+        <v>100</v>
+      </c>
+      <c r="E80" s="55">
+        <v>100</v>
+      </c>
+      <c r="F80" s="5">
+        <v>100</v>
+      </c>
+      <c r="G80" s="53">
+        <v>100</v>
+      </c>
+      <c r="H80" s="53">
+        <v>87</v>
+      </c>
+      <c r="I80" s="5">
+        <v>77.3</v>
+      </c>
+      <c r="J80" s="5">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="K80" s="5"/>
+      <c r="L80" s="5"/>
+      <c r="M80" s="51"/>
+    </row>
+    <row r="81" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B81" s="4">
+        <v>100.1</v>
+      </c>
+      <c r="C81" s="4">
+        <v>432.8</v>
+      </c>
+      <c r="D81" s="4">
+        <v>197.9</v>
+      </c>
+      <c r="E81" s="55">
+        <v>176</v>
+      </c>
+      <c r="F81" s="5">
+        <v>160.80000000000001</v>
+      </c>
+      <c r="G81" s="53">
+        <v>150.19999999999999</v>
+      </c>
+      <c r="H81" s="53">
+        <v>132.9</v>
+      </c>
+      <c r="I81" s="5">
+        <v>971.1</v>
+      </c>
+      <c r="J81" s="5">
+        <v>1867.5</v>
+      </c>
+      <c r="K81" s="5"/>
+      <c r="L81" s="5"/>
+      <c r="M81" s="51"/>
+    </row>
+    <row r="82" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="38" t="s">
+        <v>73</v>
+      </c>
+      <c r="B82" s="59"/>
+      <c r="C82" s="62"/>
+      <c r="D82" s="63"/>
+      <c r="E82" s="72"/>
+      <c r="F82" s="62"/>
+      <c r="G82" s="63"/>
+      <c r="H82" s="62"/>
+      <c r="I82" s="62"/>
+      <c r="J82" s="62"/>
+      <c r="K82" s="62"/>
+      <c r="L82" s="44"/>
+      <c r="M82" s="44"/>
+    </row>
+    <row r="83" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B83" s="5">
+        <v>106.9</v>
+      </c>
+      <c r="C83" s="5">
+        <v>129.5</v>
+      </c>
+      <c r="D83" s="5">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="E83" s="55">
+        <v>140</v>
+      </c>
+      <c r="F83" s="5">
+        <v>143.9</v>
+      </c>
+      <c r="G83" s="53">
+        <v>142.1</v>
+      </c>
+      <c r="H83" s="53">
+        <v>139.9</v>
+      </c>
+      <c r="I83" s="5">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="J83" s="5">
+        <v>160.6</v>
+      </c>
+      <c r="K83" s="5"/>
+      <c r="L83" s="5"/>
+      <c r="M83" s="84"/>
+    </row>
+    <row r="84" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B84" s="5">
+        <v>107.6</v>
+      </c>
+      <c r="C84" s="5">
+        <v>117.6</v>
+      </c>
+      <c r="D84" s="5">
+        <v>128.6</v>
+      </c>
+      <c r="E84" s="55">
+        <v>139.69999999999999</v>
+      </c>
+      <c r="F84" s="5">
+        <v>143.1</v>
+      </c>
+      <c r="G84" s="53">
+        <v>142</v>
+      </c>
+      <c r="H84" s="53">
+        <v>140.1</v>
+      </c>
+      <c r="I84" s="5">
+        <v>147</v>
+      </c>
+      <c r="J84" s="5">
+        <v>174.5</v>
+      </c>
+      <c r="K84" s="5"/>
+      <c r="L84" s="5"/>
+      <c r="M84" s="51"/>
+    </row>
+    <row r="85" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B85" s="5">
+        <v>100</v>
+      </c>
+      <c r="C85" s="5">
+        <v>100</v>
+      </c>
+      <c r="D85" s="5">
+        <v>100</v>
+      </c>
+      <c r="E85" s="55">
+        <v>100</v>
+      </c>
+      <c r="F85" s="5">
+        <v>100</v>
+      </c>
+      <c r="G85" s="53">
+        <v>100</v>
+      </c>
+      <c r="H85" s="53">
+        <v>100</v>
+      </c>
+      <c r="I85" s="5">
+        <v>100</v>
+      </c>
+      <c r="J85" s="5">
+        <v>100</v>
+      </c>
+      <c r="K85" s="5"/>
+      <c r="L85" s="5"/>
+      <c r="M85" s="51"/>
+    </row>
+    <row r="86" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B86" s="5">
+        <v>100</v>
+      </c>
+      <c r="C86" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="D86" s="5">
+        <v>101</v>
+      </c>
+      <c r="E86" s="55">
+        <v>101.1</v>
+      </c>
+      <c r="F86" s="5">
+        <v>100.9</v>
+      </c>
+      <c r="G86" s="53">
+        <v>100.8</v>
+      </c>
+      <c r="H86" s="53">
+        <v>100.7</v>
+      </c>
+      <c r="I86" s="5">
+        <v>100.6</v>
+      </c>
+      <c r="J86" s="5">
+        <v>100.5</v>
+      </c>
+      <c r="K86" s="5"/>
+      <c r="L86" s="5"/>
+      <c r="M86" s="51"/>
+    </row>
+    <row r="87" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B87" s="5">
+        <v>100</v>
+      </c>
+      <c r="C87" s="5">
+        <v>100.4</v>
+      </c>
+      <c r="D87" s="5">
+        <v>101.2</v>
+      </c>
+      <c r="E87" s="55">
+        <v>101.9</v>
+      </c>
+      <c r="F87" s="5">
+        <v>102.4</v>
+      </c>
+      <c r="G87" s="53">
+        <v>102.7</v>
+      </c>
+      <c r="H87" s="53">
+        <v>102.3</v>
+      </c>
+      <c r="I87" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="J87" s="5">
+        <v>99.7</v>
+      </c>
+      <c r="K87" s="5"/>
+      <c r="L87" s="5"/>
+      <c r="M87" s="51"/>
+    </row>
+    <row r="88" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B88" s="5">
+        <v>100</v>
+      </c>
+      <c r="C88" s="5">
+        <v>100</v>
+      </c>
+      <c r="D88" s="5">
+        <v>100</v>
+      </c>
+      <c r="E88" s="55">
+        <v>100</v>
+      </c>
+      <c r="F88" s="5">
+        <v>100</v>
+      </c>
+      <c r="G88" s="53">
+        <v>100</v>
+      </c>
+      <c r="H88" s="53">
+        <v>100</v>
+      </c>
+      <c r="I88" s="5">
+        <v>100</v>
+      </c>
+      <c r="J88" s="5">
+        <v>100</v>
+      </c>
+      <c r="K88" s="5"/>
+      <c r="L88" s="5"/>
+      <c r="M88" s="51"/>
+    </row>
+    <row r="89" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B89" s="5">
+        <v>100</v>
+      </c>
+      <c r="C89" s="5">
+        <v>100</v>
+      </c>
+      <c r="D89" s="5">
+        <v>100</v>
+      </c>
+      <c r="E89" s="55">
+        <v>100</v>
+      </c>
+      <c r="F89" s="5">
+        <v>100</v>
+      </c>
+      <c r="G89" s="53">
+        <v>100</v>
+      </c>
+      <c r="H89" s="53">
+        <v>100</v>
+      </c>
+      <c r="I89" s="5">
+        <v>100</v>
+      </c>
+      <c r="J89" s="5">
+        <v>100</v>
+      </c>
+      <c r="K89" s="5"/>
+      <c r="L89" s="5"/>
+      <c r="M89" s="51"/>
+    </row>
+    <row r="90" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B90" s="5">
+        <v>100</v>
+      </c>
+      <c r="C90" s="5">
+        <v>109.1</v>
+      </c>
+      <c r="D90" s="5">
+        <v>100.7</v>
+      </c>
+      <c r="E90" s="55">
+        <v>119.6</v>
+      </c>
+      <c r="F90" s="5">
+        <v>123.6</v>
+      </c>
+      <c r="G90" s="53">
+        <v>126.3</v>
+      </c>
+      <c r="H90" s="53">
+        <v>120.5</v>
+      </c>
+      <c r="I90" s="5">
+        <v>117.4</v>
+      </c>
+      <c r="J90" s="5">
+        <v>115</v>
+      </c>
+      <c r="K90" s="5"/>
+      <c r="L90" s="5"/>
+      <c r="M90" s="51"/>
+    </row>
+    <row r="91" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B91" s="5">
+        <v>100</v>
+      </c>
+      <c r="C91" s="5">
+        <v>114</v>
+      </c>
+      <c r="D91" s="5">
+        <v>118.7</v>
+      </c>
+      <c r="E91" s="55">
+        <v>115.5</v>
+      </c>
+      <c r="F91" s="5">
+        <v>112.2</v>
+      </c>
+      <c r="G91" s="53">
+        <v>110</v>
+      </c>
+      <c r="H91" s="53">
+        <v>108.5</v>
+      </c>
+      <c r="I91" s="5">
+        <v>107.7</v>
+      </c>
+      <c r="J91" s="5">
+        <v>107.1</v>
+      </c>
+      <c r="K91" s="5"/>
+      <c r="L91" s="5"/>
+      <c r="M91" s="51"/>
+    </row>
+    <row r="92" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B92" s="5">
+        <v>100</v>
+      </c>
+      <c r="C92" s="5">
+        <v>100</v>
+      </c>
+      <c r="D92" s="5">
+        <v>100</v>
+      </c>
+      <c r="E92" s="55">
+        <v>100</v>
+      </c>
+      <c r="F92" s="5">
+        <v>100</v>
+      </c>
+      <c r="G92" s="53">
+        <v>100</v>
+      </c>
+      <c r="H92" s="53">
+        <v>100</v>
+      </c>
+      <c r="I92" s="5">
+        <v>100</v>
+      </c>
+      <c r="J92" s="5">
+        <v>100</v>
+      </c>
+      <c r="K92" s="5"/>
+      <c r="L92" s="5"/>
+      <c r="M92" s="51"/>
+    </row>
+    <row r="93" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B93" s="5">
+        <v>100</v>
+      </c>
+      <c r="C93" s="5">
+        <v>93.9</v>
+      </c>
+      <c r="D93" s="5">
+        <v>92</v>
+      </c>
+      <c r="E93" s="55">
+        <v>91.8</v>
+      </c>
+      <c r="F93" s="5">
+        <v>89.5</v>
+      </c>
+      <c r="G93" s="53">
+        <v>88</v>
+      </c>
+      <c r="H93" s="53">
+        <v>87.7</v>
+      </c>
+      <c r="I93" s="5">
+        <v>87.8</v>
+      </c>
+      <c r="J93" s="5">
+        <v>87.9</v>
+      </c>
+      <c r="K93" s="5"/>
+      <c r="L93" s="5"/>
+      <c r="M93" s="51"/>
+    </row>
+    <row r="94" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B94" s="5">
+        <v>100</v>
+      </c>
+      <c r="C94" s="5">
+        <v>100</v>
+      </c>
+      <c r="D94" s="5">
+        <v>100</v>
+      </c>
+      <c r="E94" s="55">
+        <v>100</v>
+      </c>
+      <c r="F94" s="5">
+        <v>100</v>
+      </c>
+      <c r="G94" s="53">
+        <v>100</v>
+      </c>
+      <c r="H94" s="53">
+        <v>100</v>
+      </c>
+      <c r="I94" s="5">
+        <v>100</v>
+      </c>
+      <c r="J94" s="5">
+        <v>100</v>
+      </c>
+      <c r="K94" s="5"/>
+      <c r="L94" s="5"/>
+      <c r="M94" s="51"/>
+    </row>
+    <row r="95" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B95" s="5">
+        <v>100</v>
+      </c>
+      <c r="C95" s="5">
+        <v>464.1</v>
+      </c>
+      <c r="D95" s="5">
+        <v>99.4</v>
+      </c>
+      <c r="E95" s="55">
+        <v>101.2</v>
+      </c>
+      <c r="F95" s="5">
+        <v>100.9</v>
+      </c>
+      <c r="G95" s="53">
+        <v>100.7</v>
+      </c>
+      <c r="H95" s="53">
+        <v>98.5</v>
+      </c>
+      <c r="I95" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="J95" s="5">
+        <v>99.6</v>
+      </c>
+      <c r="K95" s="5"/>
+      <c r="L95" s="5"/>
+      <c r="M95" s="51"/>
+    </row>
+    <row r="96" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="38" t="s">
+        <v>75</v>
+      </c>
+      <c r="B96" s="59"/>
+      <c r="C96" s="62"/>
+      <c r="D96" s="63"/>
+      <c r="E96" s="72"/>
+      <c r="F96" s="62"/>
+      <c r="G96" s="63"/>
+      <c r="H96" s="62"/>
+      <c r="I96" s="62"/>
+      <c r="J96" s="62"/>
+      <c r="K96" s="62"/>
+      <c r="L96" s="44"/>
+      <c r="M96" s="44"/>
+    </row>
+    <row r="97" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B97" s="5">
+        <v>100</v>
+      </c>
+      <c r="C97" s="5">
+        <v>124.2</v>
+      </c>
+      <c r="D97" s="5">
+        <v>132.5</v>
+      </c>
+      <c r="E97" s="55">
+        <v>117.3</v>
+      </c>
+      <c r="F97" s="5">
+        <v>106.3</v>
+      </c>
+      <c r="G97" s="53">
+        <v>99</v>
+      </c>
+      <c r="H97" s="53">
+        <v>97.3</v>
+      </c>
+      <c r="I97" s="5">
+        <v>105</v>
+      </c>
+      <c r="J97" s="5">
+        <v>111</v>
+      </c>
+      <c r="K97" s="5"/>
+      <c r="L97" s="5"/>
+      <c r="M97" s="84"/>
+    </row>
+    <row r="98" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B98" s="5">
+        <v>100</v>
+      </c>
+      <c r="C98" s="5">
+        <v>117.8</v>
+      </c>
+      <c r="D98" s="5">
+        <v>132.5</v>
+      </c>
+      <c r="E98" s="55">
+        <v>117.3</v>
+      </c>
+      <c r="F98" s="5">
+        <v>106.3</v>
+      </c>
+      <c r="G98" s="53">
+        <v>99</v>
+      </c>
+      <c r="H98" s="53">
+        <v>97</v>
+      </c>
+      <c r="I98" s="5">
+        <v>104.4</v>
+      </c>
+      <c r="J98" s="5">
+        <v>110.1</v>
+      </c>
+      <c r="K98" s="5"/>
+      <c r="L98" s="5"/>
+      <c r="M98" s="51"/>
+    </row>
+    <row r="99" spans="1:13" s="47" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="B99" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C99" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D99" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E99" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F99" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G99" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H99" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I99" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J99" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K99" s="40"/>
+      <c r="L99" s="40"/>
+      <c r="M99" s="51"/>
+    </row>
+    <row r="100" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="38" t="s">
+        <v>76</v>
+      </c>
+      <c r="B100" s="59"/>
+      <c r="C100" s="62"/>
+      <c r="D100" s="63"/>
+      <c r="E100" s="72"/>
+      <c r="F100" s="62"/>
+      <c r="G100" s="63"/>
+      <c r="H100" s="62"/>
+      <c r="I100" s="62"/>
+      <c r="J100" s="62"/>
+      <c r="K100" s="62"/>
+      <c r="L100" s="44"/>
+      <c r="M100" s="44"/>
+    </row>
+    <row r="101" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B101" s="5">
+        <v>100</v>
+      </c>
+      <c r="C101" s="5">
+        <v>116.6</v>
+      </c>
+      <c r="D101" s="5">
+        <v>122.3</v>
+      </c>
+      <c r="E101" s="55">
+        <v>117.5</v>
+      </c>
+      <c r="F101" s="5">
+        <v>118.5</v>
+      </c>
+      <c r="G101" s="53">
+        <v>119.3</v>
+      </c>
+      <c r="H101" s="53">
+        <v>121.2</v>
+      </c>
+      <c r="I101" s="5">
+        <v>123.1</v>
+      </c>
+      <c r="J101" s="5">
+        <v>124.6</v>
+      </c>
+      <c r="K101" s="5"/>
+      <c r="L101" s="5"/>
+      <c r="M101" s="84"/>
+    </row>
+    <row r="102" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B102" s="5">
+        <v>100</v>
+      </c>
+      <c r="C102" s="5">
+        <v>170.1</v>
+      </c>
+      <c r="D102" s="5">
+        <v>180.5</v>
+      </c>
+      <c r="E102" s="55">
+        <v>163.30000000000001</v>
+      </c>
+      <c r="F102" s="5">
+        <v>157.4</v>
+      </c>
+      <c r="G102" s="53">
+        <v>153.5</v>
+      </c>
+      <c r="H102" s="53">
+        <v>152.6</v>
+      </c>
+      <c r="I102" s="5">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="J102" s="5">
+        <v>150.80000000000001</v>
+      </c>
+      <c r="K102" s="5"/>
+      <c r="L102" s="5"/>
+      <c r="M102" s="51"/>
+    </row>
+    <row r="103" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B103" s="5">
+        <v>100</v>
+      </c>
+      <c r="C103" s="5">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="D103" s="5">
+        <v>53.9</v>
+      </c>
+      <c r="E103" s="55">
+        <v>46.2</v>
+      </c>
+      <c r="F103" s="5">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="G103" s="53">
+        <v>33.1</v>
+      </c>
+      <c r="H103" s="53">
+        <v>30.1</v>
+      </c>
+      <c r="I103" s="5">
+        <v>30.6</v>
+      </c>
+      <c r="J103" s="5">
+        <v>31</v>
+      </c>
+      <c r="K103" s="5"/>
+      <c r="L103" s="5"/>
+      <c r="M103" s="51"/>
+    </row>
+    <row r="104" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B104" s="5">
+        <v>100</v>
+      </c>
+      <c r="C104" s="5">
+        <v>100</v>
+      </c>
+      <c r="D104" s="5">
+        <v>100</v>
+      </c>
+      <c r="E104" s="55">
+        <v>100</v>
+      </c>
+      <c r="F104" s="5">
+        <v>100</v>
+      </c>
+      <c r="G104" s="53">
+        <v>100</v>
+      </c>
+      <c r="H104" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I104" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="J104" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="K104" s="5"/>
+      <c r="L104" s="5"/>
+      <c r="M104" s="51"/>
+    </row>
+    <row r="105" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B105" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C105" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D105" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E105" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F105" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G105" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H105" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I105" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J105" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K105" s="40"/>
+      <c r="L105" s="40"/>
+      <c r="M105" s="51"/>
+    </row>
+    <row r="106" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B106" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C106" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D106" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E106" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F106" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G106" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H106" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I106" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J106" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K106" s="40"/>
+      <c r="L106" s="40"/>
+      <c r="M106" s="51"/>
+    </row>
+    <row r="107" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B107" s="5">
+        <v>100</v>
+      </c>
+      <c r="C107" s="5">
+        <v>100</v>
+      </c>
+      <c r="D107" s="5">
+        <v>100</v>
+      </c>
+      <c r="E107" s="55">
+        <v>100</v>
+      </c>
+      <c r="F107" s="5">
+        <v>100</v>
+      </c>
+      <c r="G107" s="53">
+        <v>100</v>
+      </c>
+      <c r="H107" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I107" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="J107" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="K107" s="5"/>
+      <c r="L107" s="5"/>
+      <c r="M107" s="51"/>
+    </row>
+    <row r="108" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B108" s="5">
+        <v>100</v>
+      </c>
+      <c r="C108" s="5">
+        <v>55.4</v>
+      </c>
+      <c r="D108" s="5">
+        <v>51</v>
+      </c>
+      <c r="E108" s="55">
+        <v>63.3</v>
+      </c>
+      <c r="F108" s="5">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="G108" s="53">
+        <v>75.5</v>
+      </c>
+      <c r="H108" s="53">
+        <v>64.7</v>
+      </c>
+      <c r="I108" s="5">
+        <v>56.6</v>
+      </c>
+      <c r="J108" s="5">
+        <v>50.3</v>
+      </c>
+      <c r="K108" s="5"/>
+      <c r="L108" s="5"/>
+      <c r="M108" s="51"/>
+    </row>
+    <row r="109" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B109" s="5">
+        <v>100</v>
+      </c>
+      <c r="C109" s="5">
+        <v>100</v>
+      </c>
+      <c r="D109" s="5">
+        <v>100</v>
+      </c>
+      <c r="E109" s="55">
+        <v>100</v>
+      </c>
+      <c r="F109" s="5">
+        <v>100</v>
+      </c>
+      <c r="G109" s="53">
+        <v>100</v>
+      </c>
+      <c r="H109" s="53">
+        <v>100</v>
+      </c>
+      <c r="I109" s="5">
+        <v>100</v>
+      </c>
+      <c r="J109" s="5">
+        <v>100</v>
+      </c>
+      <c r="K109" s="5"/>
+      <c r="L109" s="5"/>
+      <c r="M109" s="51"/>
+    </row>
+    <row r="110" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B110" s="5">
+        <v>100</v>
+      </c>
+      <c r="C110" s="5">
+        <v>100</v>
+      </c>
+      <c r="D110" s="5">
+        <v>100</v>
+      </c>
+      <c r="E110" s="55">
+        <v>100</v>
+      </c>
+      <c r="F110" s="5">
+        <v>100</v>
+      </c>
+      <c r="G110" s="53">
+        <v>100</v>
+      </c>
+      <c r="H110" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I110" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="J110" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="K110" s="5"/>
+      <c r="L110" s="5"/>
+      <c r="M110" s="51"/>
+    </row>
+    <row r="111" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B111" s="5">
+        <v>100</v>
+      </c>
+      <c r="C111" s="5">
+        <v>100</v>
+      </c>
+      <c r="D111" s="5">
+        <v>100</v>
+      </c>
+      <c r="E111" s="55">
+        <v>100</v>
+      </c>
+      <c r="F111" s="5">
+        <v>100</v>
+      </c>
+      <c r="G111" s="53">
+        <v>100</v>
+      </c>
+      <c r="H111" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I111" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="J111" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="K111" s="5"/>
+      <c r="L111" s="5"/>
+      <c r="M111" s="51"/>
+    </row>
+    <row r="112" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="38" t="s">
+        <v>77</v>
+      </c>
+      <c r="B112" s="59"/>
+      <c r="C112" s="62"/>
+      <c r="D112" s="63"/>
+      <c r="E112" s="72"/>
+      <c r="F112" s="62"/>
+      <c r="G112" s="63"/>
+      <c r="H112" s="62"/>
+      <c r="I112" s="62"/>
+      <c r="J112" s="62"/>
+      <c r="K112" s="62"/>
+      <c r="L112" s="44"/>
+      <c r="M112" s="44"/>
+    </row>
+    <row r="113" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B113" s="5">
+        <v>115.8</v>
+      </c>
+      <c r="C113" s="5">
+        <v>124.3</v>
+      </c>
+      <c r="D113" s="5">
+        <v>135.19999999999999</v>
+      </c>
+      <c r="E113" s="55">
+        <v>126</v>
+      </c>
+      <c r="F113" s="5">
+        <v>118.4</v>
+      </c>
+      <c r="G113" s="53">
+        <v>115.4</v>
+      </c>
+      <c r="H113" s="53">
+        <v>113.1</v>
+      </c>
+      <c r="I113" s="5">
+        <v>113.7</v>
+      </c>
+      <c r="J113" s="5">
+        <v>112.7</v>
+      </c>
+      <c r="K113" s="5"/>
+      <c r="L113" s="5"/>
+      <c r="M113" s="84"/>
+    </row>
+    <row r="114" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B114" s="5">
+        <v>125.9</v>
+      </c>
+      <c r="C114" s="5">
+        <v>115.4</v>
+      </c>
+      <c r="D114" s="5">
+        <v>130.6</v>
+      </c>
+      <c r="E114" s="55">
+        <v>122.3</v>
+      </c>
+      <c r="F114" s="5">
+        <v>117</v>
+      </c>
+      <c r="G114" s="53">
+        <v>114.6</v>
+      </c>
+      <c r="H114" s="53">
+        <v>112.5</v>
+      </c>
+      <c r="I114" s="5">
+        <v>113</v>
+      </c>
+      <c r="J114" s="5">
+        <v>111.9</v>
+      </c>
+      <c r="K114" s="5"/>
+      <c r="L114" s="5"/>
+      <c r="M114" s="51"/>
+    </row>
+    <row r="115" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B115" s="5">
+        <v>100</v>
+      </c>
+      <c r="C115" s="5">
+        <v>72.3</v>
+      </c>
+      <c r="D115" s="5">
+        <v>57.8</v>
+      </c>
+      <c r="E115" s="55">
+        <v>54.5</v>
+      </c>
+      <c r="F115" s="5">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="G115" s="53">
+        <v>74.3</v>
+      </c>
+      <c r="H115" s="53">
+        <v>115.6</v>
+      </c>
+      <c r="I115" s="5">
+        <v>127.3</v>
+      </c>
+      <c r="J115" s="5">
+        <v>136.4</v>
+      </c>
+      <c r="K115" s="5"/>
+      <c r="L115" s="5"/>
+      <c r="M115" s="51"/>
+    </row>
+    <row r="116" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B116" s="5">
+        <v>100</v>
+      </c>
+      <c r="C116" s="5">
+        <v>100</v>
+      </c>
+      <c r="D116" s="5">
+        <v>100</v>
+      </c>
+      <c r="E116" s="55">
+        <v>100</v>
+      </c>
+      <c r="F116" s="5">
+        <v>100</v>
+      </c>
+      <c r="G116" s="53">
+        <v>100</v>
+      </c>
+      <c r="H116" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I116" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="J116" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="K116" s="5"/>
+      <c r="L116" s="5"/>
+      <c r="M116" s="51"/>
+    </row>
+    <row r="117" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B117" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C117" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D117" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E117" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F117" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G117" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H117" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I117" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J117" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K117" s="40"/>
+      <c r="L117" s="40"/>
+      <c r="M117" s="51"/>
+    </row>
+    <row r="118" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B118" s="5">
+        <v>100</v>
+      </c>
+      <c r="C118" s="5">
+        <v>100</v>
+      </c>
+      <c r="D118" s="5">
+        <v>100</v>
+      </c>
+      <c r="E118" s="55">
+        <v>100</v>
+      </c>
+      <c r="F118" s="5">
+        <v>100</v>
+      </c>
+      <c r="G118" s="53">
+        <v>100</v>
+      </c>
+      <c r="H118" s="53">
+        <v>100</v>
+      </c>
+      <c r="I118" s="5">
+        <v>100</v>
+      </c>
+      <c r="J118" s="5">
+        <v>100</v>
+      </c>
+      <c r="K118" s="5"/>
+      <c r="L118" s="5"/>
+      <c r="M118" s="51"/>
+    </row>
+    <row r="119" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B119" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C119" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D119" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E119" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F119" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G119" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H119" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I119" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J119" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K119" s="40"/>
+      <c r="L119" s="40"/>
+      <c r="M119" s="51"/>
+    </row>
+    <row r="120" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B120" s="5">
+        <v>100</v>
+      </c>
+      <c r="C120" s="5">
+        <v>50</v>
+      </c>
+      <c r="D120" s="5">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="E120" s="55">
+        <v>25</v>
+      </c>
+      <c r="F120" s="5">
         <v>20</v>
       </c>
-      <c r="B7" s="14">
+      <c r="G120" s="53">
+        <v>16.7</v>
+      </c>
+      <c r="H120" s="53">
+        <v>25.1</v>
+      </c>
+      <c r="I120" s="5">
+        <v>31.4</v>
+      </c>
+      <c r="J120" s="5">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="K120" s="5"/>
+      <c r="L120" s="5"/>
+      <c r="M120" s="51"/>
+    </row>
+    <row r="121" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B121" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C121" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D121" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E121" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F121" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G121" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H121" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I121" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J121" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K121" s="40"/>
+      <c r="L121" s="40"/>
+      <c r="M121" s="51"/>
+    </row>
+    <row r="122" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B122" s="5">
+        <v>100</v>
+      </c>
+      <c r="C122" s="5">
+        <v>100</v>
+      </c>
+      <c r="D122" s="5">
+        <v>100</v>
+      </c>
+      <c r="E122" s="55">
+        <v>100</v>
+      </c>
+      <c r="F122" s="5">
+        <v>100</v>
+      </c>
+      <c r="G122" s="53">
+        <v>100</v>
+      </c>
+      <c r="H122" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I122" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="J122" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="K122" s="5"/>
+      <c r="L122" s="5"/>
+      <c r="M122" s="51"/>
+    </row>
+    <row r="123" spans="1:13" s="29" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A123" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="B123" s="59"/>
+      <c r="C123" s="62"/>
+      <c r="D123" s="63"/>
+      <c r="E123" s="72"/>
+      <c r="F123" s="62"/>
+      <c r="G123" s="63"/>
+      <c r="H123" s="62"/>
+      <c r="I123" s="62"/>
+      <c r="J123" s="62"/>
+      <c r="K123" s="62"/>
+      <c r="L123" s="44"/>
+      <c r="M123" s="44"/>
+    </row>
+    <row r="124" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B124" s="5">
+        <v>100</v>
+      </c>
+      <c r="C124" s="5">
+        <v>93</v>
+      </c>
+      <c r="D124" s="5">
+        <v>91.1</v>
+      </c>
+      <c r="E124" s="55">
+        <v>249.8</v>
+      </c>
+      <c r="F124" s="5">
+        <v>210.4</v>
+      </c>
+      <c r="G124" s="53">
+        <v>304.10000000000002</v>
+      </c>
+      <c r="H124" s="53">
+        <v>275.10000000000002</v>
+      </c>
+      <c r="I124" s="5">
+        <v>253.5</v>
+      </c>
+      <c r="J124" s="5">
+        <v>232.7</v>
+      </c>
+      <c r="K124" s="5"/>
+      <c r="L124" s="5"/>
+      <c r="M124" s="84"/>
+    </row>
+    <row r="125" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B125" s="5">
+        <v>100</v>
+      </c>
+      <c r="C125" s="5">
+        <v>117.3</v>
+      </c>
+      <c r="D125" s="5">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="E125" s="55">
+        <v>216.8</v>
+      </c>
+      <c r="F125" s="5">
+        <v>184</v>
+      </c>
+      <c r="G125" s="53">
+        <v>285.5</v>
+      </c>
+      <c r="H125" s="53">
+        <v>259.10000000000002</v>
+      </c>
+      <c r="I125" s="5">
+        <v>239.5</v>
+      </c>
+      <c r="J125" s="5">
+        <v>220.1</v>
+      </c>
+      <c r="K125" s="5"/>
+      <c r="L125" s="5"/>
+      <c r="M125" s="51"/>
+    </row>
+    <row r="126" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B126" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C126" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D126" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E126" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F126" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G126" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H126" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I126" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J126" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K126" s="40"/>
+      <c r="L126" s="40"/>
+      <c r="M126" s="51"/>
+    </row>
+    <row r="127" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B127" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C127" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D127" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E127" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F127" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G127" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H127" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I127" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J127" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K127" s="40"/>
+      <c r="L127" s="40"/>
+      <c r="M127" s="51"/>
+    </row>
+    <row r="128" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B128" s="5">
+        <v>100</v>
+      </c>
+      <c r="C128" s="5">
+        <v>100</v>
+      </c>
+      <c r="D128" s="5">
+        <v>100</v>
+      </c>
+      <c r="E128" s="55">
+        <v>100</v>
+      </c>
+      <c r="F128" s="5">
+        <v>100</v>
+      </c>
+      <c r="G128" s="53">
+        <v>100</v>
+      </c>
+      <c r="H128" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I128" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="J128" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="K128" s="5"/>
+      <c r="L128" s="5"/>
+      <c r="M128" s="51"/>
+    </row>
+    <row r="129" spans="1:13" s="29" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A129" s="38" t="s">
+        <v>79</v>
+      </c>
+      <c r="B129" s="59"/>
+      <c r="C129" s="62"/>
+      <c r="D129" s="63"/>
+      <c r="E129" s="72"/>
+      <c r="F129" s="62"/>
+      <c r="G129" s="63"/>
+      <c r="H129" s="62"/>
+      <c r="I129" s="62"/>
+      <c r="J129" s="62"/>
+      <c r="K129" s="62"/>
+      <c r="L129" s="5"/>
+      <c r="M129" s="51"/>
+    </row>
+    <row r="130" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B130" s="5">
+        <v>122.6</v>
+      </c>
+      <c r="C130" s="5">
+        <v>131.5</v>
+      </c>
+      <c r="D130" s="5">
+        <v>127.7</v>
+      </c>
+      <c r="E130" s="55">
+        <v>111.9</v>
+      </c>
+      <c r="F130" s="5">
+        <v>97.8</v>
+      </c>
+      <c r="G130" s="53">
+        <v>93.9</v>
+      </c>
+      <c r="H130" s="53">
+        <v>106.5</v>
+      </c>
+      <c r="I130" s="5">
+        <v>107.6</v>
+      </c>
+      <c r="J130" s="5">
+        <v>108.3</v>
+      </c>
+      <c r="K130" s="5"/>
+      <c r="L130" s="5"/>
+      <c r="M130" s="84"/>
+    </row>
+    <row r="131" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B131" s="5">
+        <v>131</v>
+      </c>
+      <c r="C131" s="5">
+        <v>138.5</v>
+      </c>
+      <c r="D131" s="5">
+        <v>137.6</v>
+      </c>
+      <c r="E131" s="55">
+        <v>119.8</v>
+      </c>
+      <c r="F131" s="5">
+        <v>104.5</v>
+      </c>
+      <c r="G131" s="53">
+        <v>99.9</v>
+      </c>
+      <c r="H131" s="53">
+        <v>110.7</v>
+      </c>
+      <c r="I131" s="5">
+        <v>109.5</v>
+      </c>
+      <c r="J131" s="5">
+        <v>108.7</v>
+      </c>
+      <c r="K131" s="5"/>
+      <c r="L131" s="5"/>
+      <c r="M131" s="51"/>
+    </row>
+    <row r="132" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B132" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="C132" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="D132" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="E132" s="55">
+        <v>99.7</v>
+      </c>
+      <c r="F132" s="5">
+        <v>99.9</v>
+      </c>
+      <c r="G132" s="53">
+        <v>100.3</v>
+      </c>
+      <c r="H132" s="53">
+        <v>86</v>
+      </c>
+      <c r="I132" s="5">
+        <v>86</v>
+      </c>
+      <c r="J132" s="5">
+        <v>86</v>
+      </c>
+      <c r="K132" s="5"/>
+      <c r="L132" s="5"/>
+      <c r="M132" s="51"/>
+    </row>
+    <row r="133" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B133" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="C133" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="D133" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="E133" s="55">
+        <v>99.7</v>
+      </c>
+      <c r="F133" s="5">
+        <v>99.9</v>
+      </c>
+      <c r="G133" s="53">
+        <v>100.3</v>
+      </c>
+      <c r="H133" s="53">
+        <v>100.8</v>
+      </c>
+      <c r="I133" s="5">
+        <v>101</v>
+      </c>
+      <c r="J133" s="5">
+        <v>101.2</v>
+      </c>
+      <c r="K133" s="5"/>
+      <c r="L133" s="5"/>
+      <c r="M133" s="51"/>
+    </row>
+    <row r="134" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B134" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="C134" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D134" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E134" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F134" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G134" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="H134" s="53">
+        <v>14.3</v>
+      </c>
+      <c r="I134" s="5">
+        <v>25</v>
+      </c>
+      <c r="J134" s="5">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="K134" s="5"/>
+      <c r="L134" s="5"/>
+      <c r="M134" s="51"/>
+    </row>
+    <row r="135" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B135" s="5">
+        <v>100</v>
+      </c>
+      <c r="C135" s="5">
+        <v>101</v>
+      </c>
+      <c r="D135" s="5">
+        <v>100</v>
+      </c>
+      <c r="E135" s="55">
+        <v>89.1</v>
+      </c>
+      <c r="F135" s="5">
+        <v>82.9</v>
+      </c>
+      <c r="G135" s="78">
+        <v>78.8</v>
+      </c>
+      <c r="H135" s="53">
+        <v>107.5</v>
+      </c>
+      <c r="I135" s="5">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="J135" s="5">
+        <v>170.3</v>
+      </c>
+      <c r="K135" s="5"/>
+      <c r="L135" s="5"/>
+      <c r="M135" s="51"/>
+    </row>
+    <row r="136" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B136" s="5">
+        <v>100</v>
+      </c>
+      <c r="C136" s="5">
+        <v>100</v>
+      </c>
+      <c r="D136" s="5">
+        <v>100</v>
+      </c>
+      <c r="E136" s="55">
+        <v>100</v>
+      </c>
+      <c r="F136" s="5">
+        <v>100</v>
+      </c>
+      <c r="G136" s="78">
+        <v>100</v>
+      </c>
+      <c r="H136" s="53">
+        <v>100</v>
+      </c>
+      <c r="I136" s="5">
+        <v>100</v>
+      </c>
+      <c r="J136" s="5">
+        <v>100</v>
+      </c>
+      <c r="K136" s="5"/>
+      <c r="L136" s="5"/>
+      <c r="M136" s="51"/>
+    </row>
+    <row r="137" spans="1:13" s="29" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A137" s="38" t="s">
+        <v>80</v>
+      </c>
+      <c r="B137" s="59"/>
+      <c r="C137" s="62"/>
+      <c r="D137" s="63"/>
+      <c r="E137" s="72"/>
+      <c r="F137" s="62"/>
+      <c r="G137" s="63"/>
+      <c r="H137" s="62"/>
+      <c r="I137" s="62"/>
+      <c r="J137" s="62"/>
+      <c r="K137" s="62"/>
+      <c r="L137" s="40"/>
+      <c r="M137" s="51"/>
+    </row>
+    <row r="138" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B138" s="5">
+        <v>74.3</v>
+      </c>
+      <c r="C138" s="5">
+        <v>81.3</v>
+      </c>
+      <c r="D138" s="5">
+        <v>88.6</v>
+      </c>
+      <c r="E138" s="55">
+        <v>92.7</v>
+      </c>
+      <c r="F138" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="G138" s="53">
+        <v>99.3</v>
+      </c>
+      <c r="H138" s="53">
+        <v>100.4</v>
+      </c>
+      <c r="I138" s="5">
+        <v>100.4</v>
+      </c>
+      <c r="J138" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="K138" s="5"/>
+      <c r="L138" s="5"/>
+      <c r="M138" s="84"/>
+    </row>
+    <row r="139" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B139" s="5">
+        <v>74.2</v>
+      </c>
+      <c r="C139" s="5">
+        <v>85</v>
+      </c>
+      <c r="D139" s="5">
+        <v>91</v>
+      </c>
+      <c r="E139" s="55">
+        <v>94.4</v>
+      </c>
+      <c r="F139" s="5">
+        <v>96.4</v>
+      </c>
+      <c r="G139" s="53">
+        <v>100.4</v>
+      </c>
+      <c r="H139" s="53">
+        <v>101.3</v>
+      </c>
+      <c r="I139" s="5">
+        <v>101.1</v>
+      </c>
+      <c r="J139" s="5">
+        <v>100.7</v>
+      </c>
+      <c r="K139" s="5"/>
+      <c r="L139" s="5"/>
+      <c r="M139" s="51"/>
+    </row>
+    <row r="140" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B140" s="5">
+        <v>100</v>
+      </c>
+      <c r="C140" s="5">
+        <v>83.3</v>
+      </c>
+      <c r="D140" s="5">
+        <v>77.8</v>
+      </c>
+      <c r="E140" s="55">
+        <v>83.4</v>
+      </c>
+      <c r="F140" s="5">
+        <v>86.7</v>
+      </c>
+      <c r="G140" s="53">
+        <v>88.9</v>
+      </c>
+      <c r="H140" s="53">
+        <v>90.5</v>
+      </c>
+      <c r="I140" s="5">
+        <v>91.7</v>
+      </c>
+      <c r="J140" s="5">
+        <v>92.6</v>
+      </c>
+      <c r="K140" s="5"/>
+      <c r="L140" s="5"/>
+      <c r="M140" s="51"/>
+    </row>
+    <row r="141" spans="1:13" s="29" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A141" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="B141" s="59"/>
+      <c r="C141" s="62"/>
+      <c r="D141" s="63"/>
+      <c r="E141" s="72"/>
+      <c r="F141" s="62"/>
+      <c r="G141" s="63"/>
+      <c r="H141" s="62"/>
+      <c r="I141" s="62"/>
+      <c r="J141" s="62"/>
+      <c r="K141" s="62"/>
+      <c r="L141" s="44"/>
+      <c r="M141" s="44"/>
+    </row>
+    <row r="142" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B142" s="5">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="C142" s="5">
+        <v>56.8</v>
+      </c>
+      <c r="D142" s="5">
+        <v>49.2</v>
+      </c>
+      <c r="E142" s="55">
+        <v>47.9</v>
+      </c>
+      <c r="F142" s="5">
+        <v>41.2</v>
+      </c>
+      <c r="G142" s="53">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="H142" s="53">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="I142" s="5">
+        <v>31</v>
+      </c>
+      <c r="J142" s="5">
+        <v>29.2</v>
+      </c>
+      <c r="K142" s="5"/>
+      <c r="L142" s="5"/>
+      <c r="M142" s="84"/>
+    </row>
+    <row r="143" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B143" s="5">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="C143" s="5">
+        <v>59</v>
+      </c>
+      <c r="D143" s="5">
+        <v>51.8</v>
+      </c>
+      <c r="E143" s="55">
+        <v>50.6</v>
+      </c>
+      <c r="F143" s="5">
+        <v>43.9</v>
+      </c>
+      <c r="G143" s="53">
+        <v>39.6</v>
+      </c>
+      <c r="H143" s="53">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="I143" s="5">
+        <v>31</v>
+      </c>
+      <c r="J143" s="5">
+        <v>29.2</v>
+      </c>
+      <c r="K143" s="5"/>
+      <c r="L143" s="5"/>
+      <c r="M143" s="51"/>
+    </row>
+    <row r="144" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B144" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C144" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D144" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E144" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F144" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G144" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H144" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I144" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J144" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K144" s="40"/>
+      <c r="L144" s="40"/>
+      <c r="M144" s="51"/>
+    </row>
+    <row r="145" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B145" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C145" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D145" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E145" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F145" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G145" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H145" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I145" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J145" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K145" s="40"/>
+      <c r="L145" s="40"/>
+      <c r="M145" s="51"/>
+    </row>
+    <row r="146" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B146" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C146" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D146" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E146" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F146" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G146" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H146" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I146" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J146" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K146" s="40"/>
+      <c r="L146" s="40"/>
+      <c r="M146" s="51"/>
+    </row>
+    <row r="147" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B147" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C147" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D147" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E147" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F147" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G147" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H147" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I147" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J147" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K147" s="40"/>
+      <c r="L147" s="40"/>
+      <c r="M147" s="51"/>
+    </row>
+    <row r="148" spans="1:13" s="29" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A148" s="38" t="s">
+        <v>82</v>
+      </c>
+      <c r="B148" s="59"/>
+      <c r="C148" s="62"/>
+      <c r="D148" s="63"/>
+      <c r="E148" s="72"/>
+      <c r="F148" s="62"/>
+      <c r="G148" s="63"/>
+      <c r="H148" s="62"/>
+      <c r="I148" s="62"/>
+      <c r="J148" s="62"/>
+      <c r="K148" s="62"/>
+      <c r="L148" s="40"/>
+      <c r="M148" s="51"/>
+    </row>
+    <row r="149" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B149" s="5">
+        <v>90.3</v>
+      </c>
+      <c r="C149" s="5">
+        <v>87.7</v>
+      </c>
+      <c r="D149" s="5">
+        <v>83.9</v>
+      </c>
+      <c r="E149" s="55">
+        <v>83.6</v>
+      </c>
+      <c r="F149" s="5">
+        <v>87</v>
+      </c>
+      <c r="G149" s="53">
+        <v>85.5</v>
+      </c>
+      <c r="H149" s="53">
+        <v>83.3</v>
+      </c>
+      <c r="I149" s="5">
+        <v>84.4</v>
+      </c>
+      <c r="J149" s="5">
+        <v>83.6</v>
+      </c>
+      <c r="K149" s="5"/>
+      <c r="L149" s="5"/>
+      <c r="M149" s="84"/>
+    </row>
+    <row r="150" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B150" s="5">
+        <v>103.6</v>
+      </c>
+      <c r="C150" s="5">
+        <v>130.5</v>
+      </c>
+      <c r="D150" s="5">
+        <v>86.7</v>
+      </c>
+      <c r="E150" s="55">
+        <v>86.8</v>
+      </c>
+      <c r="F150" s="5">
+        <v>94.2</v>
+      </c>
+      <c r="G150" s="53">
+        <v>90.4</v>
+      </c>
+      <c r="H150" s="53">
+        <v>83.5</v>
+      </c>
+      <c r="I150" s="5">
+        <v>86.3</v>
+      </c>
+      <c r="J150" s="5">
+        <v>88.3</v>
+      </c>
+      <c r="K150" s="5"/>
+      <c r="L150" s="5"/>
+      <c r="M150" s="51"/>
+    </row>
+    <row r="151" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B151" s="5">
+        <v>100</v>
+      </c>
+      <c r="C151" s="5">
+        <v>112.5</v>
+      </c>
+      <c r="D151" s="5">
+        <v>116.7</v>
+      </c>
+      <c r="E151" s="55">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="F151" s="5">
+        <v>130</v>
+      </c>
+      <c r="G151" s="53">
+        <v>130.6</v>
+      </c>
+      <c r="H151" s="53">
+        <v>121.5</v>
+      </c>
+      <c r="I151" s="5">
+        <v>116.7</v>
+      </c>
+      <c r="J151" s="5">
+        <v>113</v>
+      </c>
+      <c r="K151" s="5"/>
+      <c r="L151" s="5"/>
+      <c r="M151" s="51"/>
+    </row>
+    <row r="152" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B152" s="5">
+        <v>82.8</v>
+      </c>
+      <c r="C152" s="5">
+        <v>83.7</v>
+      </c>
+      <c r="D152" s="5">
+        <v>84.3</v>
+      </c>
+      <c r="E152" s="55">
+        <v>82.7</v>
+      </c>
+      <c r="F152" s="5">
+        <v>83.7</v>
+      </c>
+      <c r="G152" s="53">
+        <v>82.9</v>
+      </c>
+      <c r="H152" s="53">
+        <v>83.2</v>
+      </c>
+      <c r="I152" s="5">
+        <v>83.3</v>
+      </c>
+      <c r="J152" s="5">
+        <v>81</v>
+      </c>
+      <c r="K152" s="5"/>
+      <c r="L152" s="5"/>
+      <c r="M152" s="51"/>
+    </row>
+    <row r="153" spans="1:13" s="29" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A153" s="38" t="s">
+        <v>83</v>
+      </c>
+      <c r="B153" s="59"/>
+      <c r="C153" s="62"/>
+      <c r="D153" s="63"/>
+      <c r="E153" s="72"/>
+      <c r="F153" s="62"/>
+      <c r="G153" s="63"/>
+      <c r="H153" s="62"/>
+      <c r="I153" s="62"/>
+      <c r="J153" s="62"/>
+      <c r="K153" s="62"/>
+      <c r="L153" s="5"/>
+      <c r="M153" s="51"/>
+    </row>
+    <row r="154" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B154" s="5">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="C154" s="5">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="D154" s="5">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="E154" s="55">
+        <v>64.5</v>
+      </c>
+      <c r="F154" s="5">
+        <v>60.4</v>
+      </c>
+      <c r="G154" s="53">
+        <v>57.9</v>
+      </c>
+      <c r="H154" s="53">
+        <v>62.2</v>
+      </c>
+      <c r="I154" s="81">
+        <v>67</v>
+      </c>
+      <c r="J154" s="5">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="K154" s="5"/>
+      <c r="L154" s="5"/>
+      <c r="M154" s="84"/>
+    </row>
+    <row r="155" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B155" s="5">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="C155" s="5">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="D155" s="5">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="E155" s="55">
+        <v>64.5</v>
+      </c>
+      <c r="F155" s="5">
+        <v>60.4</v>
+      </c>
+      <c r="G155" s="53">
+        <v>57.9</v>
+      </c>
+      <c r="H155" s="53">
+        <v>62.2</v>
+      </c>
+      <c r="I155" s="81">
+        <v>67</v>
+      </c>
+      <c r="J155" s="5">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="K155" s="5"/>
+      <c r="L155" s="5"/>
+      <c r="M155" s="51"/>
+    </row>
+    <row r="156" spans="1:13" s="29" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A156" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="B156" s="59"/>
+      <c r="C156" s="62"/>
+      <c r="D156" s="63"/>
+      <c r="E156" s="72"/>
+      <c r="F156" s="62"/>
+      <c r="G156" s="63"/>
+      <c r="H156" s="62"/>
+      <c r="I156" s="62"/>
+      <c r="J156" s="62"/>
+      <c r="K156" s="62"/>
+      <c r="L156" s="44"/>
+      <c r="M156" s="44"/>
+    </row>
+    <row r="157" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B157" s="5">
+        <v>128.6</v>
+      </c>
+      <c r="C157" s="5">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="D157" s="5">
+        <v>110.2</v>
+      </c>
+      <c r="E157" s="55">
+        <v>111</v>
+      </c>
+      <c r="F157" s="5">
+        <v>102.1</v>
+      </c>
+      <c r="G157" s="53">
+        <v>100</v>
+      </c>
+      <c r="H157" s="53">
+        <v>95.3</v>
+      </c>
+      <c r="I157" s="5">
+        <v>90.4</v>
+      </c>
+      <c r="J157" s="5">
+        <v>87.9</v>
+      </c>
+      <c r="K157" s="5"/>
+      <c r="L157" s="5"/>
+      <c r="M157" s="84"/>
+    </row>
+    <row r="158" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B158" s="5">
+        <v>59</v>
+      </c>
+      <c r="C158" s="5">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="D158" s="5">
+        <v>70.2</v>
+      </c>
+      <c r="E158" s="55">
+        <v>83.8</v>
+      </c>
+      <c r="F158" s="5">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="G158" s="53">
+        <v>82.4</v>
+      </c>
+      <c r="H158" s="53">
+        <v>79.3</v>
+      </c>
+      <c r="I158" s="5">
+        <v>75.8</v>
+      </c>
+      <c r="J158" s="5">
+        <v>74.2</v>
+      </c>
+      <c r="K158" s="5"/>
+      <c r="L158" s="5"/>
+      <c r="M158" s="51"/>
+    </row>
+    <row r="159" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B159" s="5">
+        <v>100</v>
+      </c>
+      <c r="C159" s="5">
+        <v>100</v>
+      </c>
+      <c r="D159" s="5">
+        <v>100</v>
+      </c>
+      <c r="E159" s="55">
+        <v>100</v>
+      </c>
+      <c r="F159" s="5">
+        <v>100</v>
+      </c>
+      <c r="G159" s="53">
+        <v>100</v>
+      </c>
+      <c r="H159" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I159" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="J159" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="K159" s="5"/>
+      <c r="L159" s="5"/>
+      <c r="M159" s="51"/>
+    </row>
+    <row r="160" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B160" s="5">
+        <v>100</v>
+      </c>
+      <c r="C160" s="5">
+        <v>100</v>
+      </c>
+      <c r="D160" s="5">
+        <v>100</v>
+      </c>
+      <c r="E160" s="55">
+        <v>100</v>
+      </c>
+      <c r="F160" s="5">
+        <v>100</v>
+      </c>
+      <c r="G160" s="53">
+        <v>100</v>
+      </c>
+      <c r="H160" s="53">
+        <v>100</v>
+      </c>
+      <c r="I160" s="5">
+        <v>100</v>
+      </c>
+      <c r="J160" s="5">
+        <v>100</v>
+      </c>
+      <c r="K160" s="5"/>
+      <c r="L160" s="5"/>
+      <c r="M160" s="51"/>
+    </row>
+    <row r="161" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B161" s="5">
+        <v>100</v>
+      </c>
+      <c r="C161" s="5">
+        <v>100</v>
+      </c>
+      <c r="D161" s="5">
+        <v>100</v>
+      </c>
+      <c r="E161" s="55">
+        <v>100</v>
+      </c>
+      <c r="F161" s="5">
+        <v>100</v>
+      </c>
+      <c r="G161" s="53">
+        <v>100</v>
+      </c>
+      <c r="H161" s="53">
+        <v>100</v>
+      </c>
+      <c r="I161" s="5">
+        <v>100</v>
+      </c>
+      <c r="J161" s="5">
+        <v>100</v>
+      </c>
+      <c r="K161" s="5"/>
+      <c r="L161" s="5"/>
+      <c r="M161" s="51"/>
+    </row>
+    <row r="162" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B162" s="5">
+        <v>100</v>
+      </c>
+      <c r="C162" s="5">
+        <v>100</v>
+      </c>
+      <c r="D162" s="5">
+        <v>100</v>
+      </c>
+      <c r="E162" s="55">
+        <v>100</v>
+      </c>
+      <c r="F162" s="5">
+        <v>100</v>
+      </c>
+      <c r="G162" s="53">
+        <v>100</v>
+      </c>
+      <c r="H162" s="53">
+        <v>100</v>
+      </c>
+      <c r="I162" s="5">
+        <v>100</v>
+      </c>
+      <c r="J162" s="5">
+        <v>100</v>
+      </c>
+      <c r="K162" s="5"/>
+      <c r="L162" s="5"/>
+      <c r="M162" s="51"/>
+    </row>
+    <row r="163" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B163" s="5">
+        <v>100</v>
+      </c>
+      <c r="C163" s="5">
+        <v>100</v>
+      </c>
+      <c r="D163" s="5">
+        <v>100</v>
+      </c>
+      <c r="E163" s="55">
+        <v>100</v>
+      </c>
+      <c r="F163" s="5">
+        <v>100</v>
+      </c>
+      <c r="G163" s="53">
+        <v>100</v>
+      </c>
+      <c r="H163" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I163" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="J163" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="K163" s="5"/>
+      <c r="L163" s="5"/>
+      <c r="M163" s="51"/>
+    </row>
+    <row r="164" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B164" s="5">
+        <v>100</v>
+      </c>
+      <c r="C164" s="5">
+        <v>128.4</v>
+      </c>
+      <c r="D164" s="5">
+        <v>848.1</v>
+      </c>
+      <c r="E164" s="55">
+        <v>657.8</v>
+      </c>
+      <c r="F164" s="5">
+        <v>540.1</v>
+      </c>
+      <c r="G164" s="53">
+        <v>462.3</v>
+      </c>
+      <c r="H164" s="53">
+        <v>406.8</v>
+      </c>
+      <c r="I164" s="5">
+        <v>367.2</v>
+      </c>
+      <c r="J164" s="5">
+        <v>336.2</v>
+      </c>
+      <c r="K164" s="5"/>
+      <c r="L164" s="5"/>
+      <c r="M164" s="51"/>
+    </row>
+    <row r="165" spans="1:13" s="29" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A165" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="B165" s="59"/>
+      <c r="C165" s="62"/>
+      <c r="D165" s="63"/>
+      <c r="E165" s="72"/>
+      <c r="F165" s="62"/>
+      <c r="G165" s="66"/>
+      <c r="H165" s="62"/>
+      <c r="I165" s="62"/>
+      <c r="J165" s="62"/>
+      <c r="K165" s="62"/>
+      <c r="L165" s="5"/>
+      <c r="M165" s="51"/>
+    </row>
+    <row r="166" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B166" s="5">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="C166" s="5">
+        <v>85</v>
+      </c>
+      <c r="D166" s="5">
+        <v>86.4</v>
+      </c>
+      <c r="E166" s="55">
+        <v>89</v>
+      </c>
+      <c r="F166" s="5">
+        <v>87.2</v>
+      </c>
+      <c r="G166" s="53">
+        <v>85</v>
+      </c>
+      <c r="H166" s="53">
+        <v>83.1</v>
+      </c>
+      <c r="I166" s="5">
+        <v>82.8</v>
+      </c>
+      <c r="J166" s="5">
+        <v>84</v>
+      </c>
+      <c r="K166" s="5"/>
+      <c r="L166" s="5"/>
+      <c r="M166" s="84"/>
+    </row>
+    <row r="167" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B167" s="5">
+        <v>75.3</v>
+      </c>
+      <c r="C167" s="5">
+        <v>97.7</v>
+      </c>
+      <c r="D167" s="5">
+        <v>88.9</v>
+      </c>
+      <c r="E167" s="55">
+        <v>92.6</v>
+      </c>
+      <c r="F167" s="5">
+        <v>93.1</v>
+      </c>
+      <c r="G167" s="53">
+        <v>91.4</v>
+      </c>
+      <c r="H167" s="53">
+        <v>90.1</v>
+      </c>
+      <c r="I167" s="5">
+        <v>89.9</v>
+      </c>
+      <c r="J167" s="5">
+        <v>91</v>
+      </c>
+      <c r="K167" s="5"/>
+      <c r="L167" s="5"/>
+      <c r="M167" s="51"/>
+    </row>
+    <row r="168" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B168" s="5">
+        <v>100</v>
+      </c>
+      <c r="C168" s="5">
+        <v>10861.6</v>
+      </c>
+      <c r="D168" s="5">
+        <v>100</v>
+      </c>
+      <c r="E168" s="55">
+        <v>101.6</v>
+      </c>
+      <c r="F168" s="5">
+        <v>82.4</v>
+      </c>
+      <c r="G168" s="53">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="H168" s="53">
+        <v>59.7</v>
+      </c>
+      <c r="I168" s="5">
+        <v>60.9</v>
+      </c>
+      <c r="J168" s="5">
+        <v>61.8</v>
+      </c>
+      <c r="K168" s="5"/>
+      <c r="L168" s="5"/>
+      <c r="M168" s="51"/>
+    </row>
+    <row r="169" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B169" s="5">
+        <v>100</v>
+      </c>
+      <c r="C169" s="5">
+        <v>2160.1</v>
+      </c>
+      <c r="D169" s="5">
+        <v>100</v>
+      </c>
+      <c r="E169" s="55">
+        <v>81.5</v>
+      </c>
+      <c r="F169" s="5">
+        <v>65.3</v>
+      </c>
+      <c r="G169" s="53">
+        <v>54.5</v>
+      </c>
+      <c r="H169" s="53">
+        <v>46.7</v>
+      </c>
+      <c r="I169" s="5">
+        <v>43.1</v>
+      </c>
+      <c r="J169" s="5">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="K169" s="5"/>
+      <c r="L169" s="5"/>
+      <c r="M169" s="51"/>
+    </row>
+    <row r="170" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B170" s="5">
+        <v>100</v>
+      </c>
+      <c r="C170" s="5">
+        <v>10773.4</v>
+      </c>
+      <c r="D170" s="5">
+        <v>100</v>
+      </c>
+      <c r="E170" s="55">
+        <v>118.4</v>
+      </c>
+      <c r="F170" s="5">
+        <v>94.9</v>
+      </c>
+      <c r="G170" s="53">
+        <v>79.2</v>
+      </c>
+      <c r="H170" s="53">
+        <v>68</v>
+      </c>
+      <c r="I170" s="5">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="J170" s="5">
+        <v>69</v>
+      </c>
+      <c r="K170" s="5"/>
+      <c r="L170" s="5"/>
+      <c r="M170" s="51"/>
+    </row>
+    <row r="171" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="B171" s="5">
+        <v>100</v>
+      </c>
+      <c r="C171" s="5">
+        <v>46158.400000000001</v>
+      </c>
+      <c r="D171" s="5">
+        <v>100</v>
+      </c>
+      <c r="E171" s="55">
+        <v>100</v>
+      </c>
+      <c r="F171" s="5">
+        <v>100</v>
+      </c>
+      <c r="G171" s="53">
+        <v>100</v>
+      </c>
+      <c r="H171" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I171" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="J171" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="K171" s="5"/>
+      <c r="L171" s="5"/>
+      <c r="M171" s="51"/>
+    </row>
+    <row r="172" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="B172" s="5">
+        <v>66.7</v>
+      </c>
+      <c r="C172" s="5">
+        <v>55.8</v>
+      </c>
+      <c r="D172" s="5">
+        <v>51.3</v>
+      </c>
+      <c r="E172" s="55">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="F172" s="5">
+        <v>70.8</v>
+      </c>
+      <c r="G172" s="53">
+        <v>75.5</v>
+      </c>
+      <c r="H172" s="53">
+        <v>76.3</v>
+      </c>
+      <c r="I172" s="5">
+        <v>78.5</v>
+      </c>
+      <c r="J172" s="5">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="K172" s="5"/>
+      <c r="L172" s="5"/>
+      <c r="M172" s="51"/>
+    </row>
+    <row r="173" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="B173" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C173" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D173" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E173" s="55">
+        <v>6.3</v>
+      </c>
+      <c r="F173" s="5">
+        <v>5</v>
+      </c>
+      <c r="G173" s="53">
+        <v>4.2</v>
+      </c>
+      <c r="H173" s="53">
+        <v>3.6</v>
+      </c>
+      <c r="I173" s="5">
+        <v>4</v>
+      </c>
+      <c r="J173" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="K173" s="5"/>
+      <c r="L173" s="5"/>
+      <c r="M173" s="51"/>
+    </row>
+    <row r="174" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="37" t="s">
+        <v>74</v>
+      </c>
+      <c r="B174" s="5">
+        <v>100</v>
+      </c>
+      <c r="C174" s="5">
+        <v>7194.7</v>
+      </c>
+      <c r="D174" s="5">
+        <v>100</v>
+      </c>
+      <c r="E174" s="55">
+        <v>100</v>
+      </c>
+      <c r="F174" s="5">
+        <v>100</v>
+      </c>
+      <c r="G174" s="53">
+        <v>100</v>
+      </c>
+      <c r="H174" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I174" s="5">
+        <v>75</v>
+      </c>
+      <c r="J174" s="5">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="K174" s="5"/>
+      <c r="L174" s="5"/>
+      <c r="M174" s="51"/>
+    </row>
+    <row r="175" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B175" s="5">
+        <v>102.7</v>
+      </c>
+      <c r="C175" s="5">
+        <v>369.1</v>
+      </c>
+      <c r="D175" s="5">
+        <v>227</v>
+      </c>
+      <c r="E175" s="55">
+        <v>198.3</v>
+      </c>
+      <c r="F175" s="5">
+        <v>178.7</v>
+      </c>
+      <c r="G175" s="53">
+        <v>165.1</v>
+      </c>
+      <c r="H175" s="53">
+        <v>142.1</v>
+      </c>
+      <c r="I175" s="5">
+        <v>1356.3</v>
+      </c>
+      <c r="J175" s="5">
+        <v>2654.7</v>
+      </c>
+      <c r="K175" s="5"/>
+      <c r="L175" s="5"/>
+      <c r="M175" s="51"/>
+    </row>
+    <row r="176" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="42" t="s">
+        <v>86</v>
+      </c>
+      <c r="B176" s="59"/>
+      <c r="C176" s="62"/>
+      <c r="D176" s="63"/>
+      <c r="E176" s="72"/>
+      <c r="F176" s="62"/>
+      <c r="G176" s="63"/>
+      <c r="H176" s="62"/>
+      <c r="I176" s="62"/>
+      <c r="J176" s="62"/>
+      <c r="K176" s="62"/>
+      <c r="L176" s="5"/>
+      <c r="M176" s="51"/>
+    </row>
+    <row r="177" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B177" s="5">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="C177" s="5">
+        <v>91.2</v>
+      </c>
+      <c r="D177" s="5">
+        <v>94.5</v>
+      </c>
+      <c r="E177" s="55">
+        <v>94.7</v>
+      </c>
+      <c r="F177" s="5">
+        <v>95.6</v>
+      </c>
+      <c r="G177" s="53">
+        <v>87.6</v>
+      </c>
+      <c r="H177" s="53">
+        <v>89.4</v>
+      </c>
+      <c r="I177" s="5">
+        <v>90.5</v>
+      </c>
+      <c r="J177" s="5">
+        <v>91.1</v>
+      </c>
+      <c r="K177" s="5"/>
+      <c r="L177" s="5"/>
+      <c r="M177" s="84"/>
+    </row>
+    <row r="178" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B178" s="5">
+        <v>816.8</v>
+      </c>
+      <c r="C178" s="5">
+        <v>448.6</v>
+      </c>
+      <c r="D178" s="5">
+        <v>88</v>
+      </c>
+      <c r="E178" s="55">
+        <v>83.4</v>
+      </c>
+      <c r="F178" s="5">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="G178" s="53">
+        <v>74.7</v>
+      </c>
+      <c r="H178" s="53">
+        <v>83</v>
+      </c>
+      <c r="I178" s="5">
+        <v>88.4</v>
+      </c>
+      <c r="J178" s="5">
+        <v>84.7</v>
+      </c>
+      <c r="K178" s="5"/>
+      <c r="L178" s="5"/>
+      <c r="M178" s="51"/>
+    </row>
+    <row r="179" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B179" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C179" s="5">
+        <v>105.9</v>
+      </c>
+      <c r="D179" s="5">
+        <v>106.5</v>
+      </c>
+      <c r="E179" s="55">
+        <v>99.6</v>
+      </c>
+      <c r="F179" s="5">
+        <v>91.3</v>
+      </c>
+      <c r="G179" s="53">
+        <v>84.7</v>
+      </c>
+      <c r="H179" s="53">
+        <v>83.5</v>
+      </c>
+      <c r="I179" s="5">
+        <v>77.2</v>
+      </c>
+      <c r="J179" s="5">
+        <v>72</v>
+      </c>
+      <c r="K179" s="5"/>
+      <c r="L179" s="5"/>
+      <c r="M179" s="51"/>
+    </row>
+    <row r="180" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B180" s="5">
+        <v>196</v>
+      </c>
+      <c r="C180" s="5">
+        <v>86.3</v>
+      </c>
+      <c r="D180" s="5">
+        <v>97.2</v>
+      </c>
+      <c r="E180" s="55">
+        <v>95.6</v>
+      </c>
+      <c r="F180" s="5">
+        <v>95.4</v>
+      </c>
+      <c r="G180" s="53">
+        <v>85.6</v>
+      </c>
+      <c r="H180" s="53">
+        <v>92.9</v>
+      </c>
+      <c r="I180" s="5">
+        <v>96.2</v>
+      </c>
+      <c r="J180" s="5">
+        <v>97.5</v>
+      </c>
+      <c r="K180" s="5"/>
+      <c r="L180" s="5"/>
+      <c r="M180" s="51"/>
+    </row>
+    <row r="181" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B181" s="5">
+        <v>75</v>
+      </c>
+      <c r="C181" s="5">
+        <v>90</v>
+      </c>
+      <c r="D181" s="5">
+        <v>91.8</v>
+      </c>
+      <c r="E181" s="55">
+        <v>94.7</v>
+      </c>
+      <c r="F181" s="5">
+        <v>99.4</v>
+      </c>
+      <c r="G181" s="53">
+        <v>96.5</v>
+      </c>
+      <c r="H181" s="53">
+        <v>92.7</v>
+      </c>
+      <c r="I181" s="5">
+        <v>90.9</v>
+      </c>
+      <c r="J181" s="5">
+        <v>90</v>
+      </c>
+      <c r="K181" s="5"/>
+      <c r="L181" s="5"/>
+      <c r="M181" s="51"/>
+    </row>
+    <row r="182" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B182" s="5">
+        <v>40.9</v>
+      </c>
+      <c r="C182" s="5">
+        <v>369.3</v>
+      </c>
+      <c r="D182" s="5">
+        <v>545.70000000000005</v>
+      </c>
+      <c r="E182" s="55">
+        <v>480.8</v>
+      </c>
+      <c r="F182" s="5">
+        <v>398</v>
+      </c>
+      <c r="G182" s="53">
+        <v>339.8</v>
+      </c>
+      <c r="H182" s="53">
+        <v>300.2</v>
+      </c>
+      <c r="I182" s="5">
+        <v>278.39999999999998</v>
+      </c>
+      <c r="J182" s="5">
+        <v>261.5</v>
+      </c>
+      <c r="K182" s="5"/>
+      <c r="L182" s="5"/>
+      <c r="M182" s="51"/>
+    </row>
+    <row r="183" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B183" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C183" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D183" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E183" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F183" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G183" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H183" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I183" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J183" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K183" s="40"/>
+      <c r="L183" s="40"/>
+      <c r="M183" s="51"/>
+    </row>
+    <row r="184" spans="1:13" s="29" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A184" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="B184" s="59"/>
+      <c r="C184" s="62"/>
+      <c r="D184" s="63"/>
+      <c r="E184" s="72"/>
+      <c r="F184" s="62"/>
+      <c r="G184" s="63"/>
+      <c r="H184" s="62"/>
+      <c r="I184" s="62"/>
+      <c r="J184" s="62"/>
+      <c r="K184" s="62"/>
+      <c r="L184" s="44"/>
+      <c r="M184" s="44"/>
+    </row>
+    <row r="185" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B185" s="5">
+        <v>269.60000000000002</v>
+      </c>
+      <c r="C185" s="5">
+        <v>109.3</v>
+      </c>
+      <c r="D185" s="5">
+        <v>112.2</v>
+      </c>
+      <c r="E185" s="55">
+        <v>117.6</v>
+      </c>
+      <c r="F185" s="5">
+        <v>124.4</v>
+      </c>
+      <c r="G185" s="53">
+        <v>123.9</v>
+      </c>
+      <c r="H185" s="53">
+        <v>119.8</v>
+      </c>
+      <c r="I185" s="5">
+        <v>121.2</v>
+      </c>
+      <c r="J185" s="5">
+        <v>119.4</v>
+      </c>
+      <c r="K185" s="5"/>
+      <c r="L185" s="5"/>
+      <c r="M185" s="84"/>
+    </row>
+    <row r="186" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B186" s="5">
+        <v>107.2</v>
+      </c>
+      <c r="C186" s="5">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="D186" s="5">
+        <v>117.4</v>
+      </c>
+      <c r="E186" s="55">
+        <v>119.4</v>
+      </c>
+      <c r="F186" s="5">
+        <v>125.3</v>
+      </c>
+      <c r="G186" s="53">
+        <v>124</v>
+      </c>
+      <c r="H186" s="53">
+        <v>120.7</v>
+      </c>
+      <c r="I186" s="5">
+        <v>122.5</v>
+      </c>
+      <c r="J186" s="5">
+        <v>120.9</v>
+      </c>
+      <c r="K186" s="5"/>
+      <c r="L186" s="5"/>
+      <c r="M186" s="51"/>
+    </row>
+    <row r="187" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B187" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C187" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D187" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E187" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F187" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G187" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H187" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I187" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J187" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K187" s="40"/>
+      <c r="L187" s="40"/>
+      <c r="M187" s="51"/>
+    </row>
+    <row r="188" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B188" s="5">
+        <v>100</v>
+      </c>
+      <c r="C188" s="5">
+        <v>100</v>
+      </c>
+      <c r="D188" s="5">
+        <v>100</v>
+      </c>
+      <c r="E188" s="55">
+        <v>100</v>
+      </c>
+      <c r="F188" s="5">
+        <v>100</v>
+      </c>
+      <c r="G188" s="53">
+        <v>100</v>
+      </c>
+      <c r="H188" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I188" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="J188" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="K188" s="5"/>
+      <c r="L188" s="5"/>
+      <c r="M188" s="51"/>
+    </row>
+    <row r="189" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B189" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C189" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D189" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E189" s="55">
+        <v>225</v>
+      </c>
+      <c r="F189" s="5">
+        <v>185</v>
+      </c>
+      <c r="G189" s="53">
+        <v>158.30000000000001</v>
+      </c>
+      <c r="H189" s="53">
+        <v>142.80000000000001</v>
+      </c>
+      <c r="I189" s="5">
+        <v>156.19999999999999</v>
+      </c>
+      <c r="J189" s="5">
+        <v>166.6</v>
+      </c>
+      <c r="K189" s="5"/>
+      <c r="L189" s="5"/>
+      <c r="M189" s="51"/>
+    </row>
+    <row r="190" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="43" t="s">
+        <v>74</v>
+      </c>
+      <c r="B190" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C190" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D190" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E190" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F190" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G190" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H190" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I190" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J190" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K190" s="40"/>
+      <c r="L190" s="40"/>
+      <c r="M190" s="51"/>
+    </row>
+    <row r="191" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B191" s="5">
+        <v>100</v>
+      </c>
+      <c r="C191" s="5">
+        <v>100</v>
+      </c>
+      <c r="D191" s="5">
+        <v>100</v>
+      </c>
+      <c r="E191" s="55">
+        <v>100</v>
+      </c>
+      <c r="F191" s="5">
+        <v>100</v>
+      </c>
+      <c r="G191" s="53">
+        <v>100</v>
+      </c>
+      <c r="H191" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I191" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="J191" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="K191" s="5"/>
+      <c r="L191" s="5"/>
+      <c r="M191" s="51"/>
+    </row>
+    <row r="192" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="B192" s="59"/>
+      <c r="C192" s="62"/>
+      <c r="D192" s="63"/>
+      <c r="E192" s="72"/>
+      <c r="F192" s="62"/>
+      <c r="G192" s="63"/>
+      <c r="H192" s="62"/>
+      <c r="I192" s="62"/>
+      <c r="J192" s="62"/>
+      <c r="K192" s="62"/>
+      <c r="L192" s="40"/>
+      <c r="M192" s="51"/>
+    </row>
+    <row r="193" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B193" s="5">
+        <v>184.9</v>
+      </c>
+      <c r="C193" s="5">
+        <v>112</v>
+      </c>
+      <c r="D193" s="5">
+        <v>120.8</v>
+      </c>
+      <c r="E193" s="55">
+        <v>110.8</v>
+      </c>
+      <c r="F193" s="5">
+        <v>107</v>
+      </c>
+      <c r="G193" s="53">
+        <v>104.5</v>
+      </c>
+      <c r="H193" s="53">
+        <v>99</v>
+      </c>
+      <c r="I193" s="5">
+        <v>97.9</v>
+      </c>
+      <c r="J193" s="5">
+        <v>95.7</v>
+      </c>
+      <c r="K193" s="5"/>
+      <c r="L193" s="5"/>
+      <c r="M193" s="84"/>
+    </row>
+    <row r="194" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B194" s="5">
+        <v>130.1</v>
+      </c>
+      <c r="C194" s="5">
+        <v>105.9</v>
+      </c>
+      <c r="D194" s="5">
+        <v>125.7</v>
+      </c>
+      <c r="E194" s="55">
+        <v>110.9</v>
+      </c>
+      <c r="F194" s="5">
+        <v>107</v>
+      </c>
+      <c r="G194" s="53">
+        <v>102.6</v>
+      </c>
+      <c r="H194" s="53">
+        <v>96</v>
+      </c>
+      <c r="I194" s="5">
+        <v>95.2</v>
+      </c>
+      <c r="J194" s="5">
+        <v>93.2</v>
+      </c>
+      <c r="K194" s="5"/>
+      <c r="L194" s="5"/>
+      <c r="M194" s="51"/>
+    </row>
+    <row r="195" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B195" s="5">
+        <v>100</v>
+      </c>
+      <c r="C195" s="5">
+        <v>152.9</v>
+      </c>
+      <c r="D195" s="5">
+        <v>173.3</v>
+      </c>
+      <c r="E195" s="55">
+        <v>176.3</v>
+      </c>
+      <c r="F195" s="5">
+        <v>157.80000000000001</v>
+      </c>
+      <c r="G195" s="53">
+        <v>145.4</v>
+      </c>
+      <c r="H195" s="53">
+        <v>149.9</v>
+      </c>
+      <c r="I195" s="5">
+        <v>189.5</v>
+      </c>
+      <c r="J195" s="5">
+        <v>220.3</v>
+      </c>
+      <c r="K195" s="5"/>
+      <c r="L195" s="5"/>
+      <c r="M195" s="51"/>
+    </row>
+    <row r="196" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B196" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C196" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D196" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E196" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F196" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G196" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H196" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I196" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J196" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K196" s="40"/>
+      <c r="L196" s="40"/>
+      <c r="M196" s="51"/>
+    </row>
+    <row r="197" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B197" s="5">
+        <v>108</v>
+      </c>
+      <c r="C197" s="5">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="D197" s="5">
+        <v>127.7</v>
+      </c>
+      <c r="E197" s="55">
+        <v>123.5</v>
+      </c>
+      <c r="F197" s="5">
+        <v>116.8</v>
+      </c>
+      <c r="G197" s="53">
+        <v>115.4</v>
+      </c>
+      <c r="H197" s="53">
+        <v>115.9</v>
+      </c>
+      <c r="I197" s="5">
+        <v>114.9</v>
+      </c>
+      <c r="J197" s="5">
+        <v>113.5</v>
+      </c>
+      <c r="K197" s="5"/>
+      <c r="L197" s="5"/>
+      <c r="M197" s="51"/>
+    </row>
+    <row r="198" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B198" s="5">
+        <v>135.1</v>
+      </c>
+      <c r="C198" s="5">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="D198" s="5">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="E198" s="55">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="F198" s="5">
+        <v>130</v>
+      </c>
+      <c r="G198" s="53">
+        <v>123.4</v>
+      </c>
+      <c r="H198" s="53">
+        <v>119.6</v>
+      </c>
+      <c r="I198" s="5">
+        <v>115.5</v>
+      </c>
+      <c r="J198" s="5">
+        <v>113.1</v>
+      </c>
+      <c r="K198" s="5"/>
+      <c r="L198" s="5"/>
+      <c r="M198" s="51"/>
+    </row>
+    <row r="199" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B199" s="5">
+        <v>164.8</v>
+      </c>
+      <c r="C199" s="5">
+        <v>216</v>
+      </c>
+      <c r="D199" s="5">
+        <v>237.4</v>
+      </c>
+      <c r="E199" s="55">
+        <v>239.4</v>
+      </c>
+      <c r="F199" s="5">
+        <v>226.6</v>
+      </c>
+      <c r="G199" s="53">
+        <v>256.7</v>
+      </c>
+      <c r="H199" s="53">
+        <v>232.7</v>
+      </c>
+      <c r="I199" s="5">
+        <v>217.8</v>
+      </c>
+      <c r="J199" s="5">
+        <v>204</v>
+      </c>
+      <c r="K199" s="5"/>
+      <c r="L199" s="5"/>
+      <c r="M199" s="51"/>
+    </row>
+    <row r="200" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A200" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B200" s="5">
+        <v>101.6</v>
+      </c>
+      <c r="C200" s="5">
+        <v>111.4</v>
+      </c>
+      <c r="D200" s="5">
+        <v>111.3</v>
+      </c>
+      <c r="E200" s="55">
+        <v>117.7</v>
+      </c>
+      <c r="F200" s="5">
+        <v>118.8</v>
+      </c>
+      <c r="G200" s="53">
+        <v>119.5</v>
+      </c>
+      <c r="H200" s="53">
+        <v>114.9</v>
+      </c>
+      <c r="I200" s="5">
+        <v>113.3</v>
+      </c>
+      <c r="J200" s="5">
+        <v>110.1</v>
+      </c>
+      <c r="K200" s="5"/>
+      <c r="L200" s="5"/>
+      <c r="M200" s="51"/>
+    </row>
+    <row r="201" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B201" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C201" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D201" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E201" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F201" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G201" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H201" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I201" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J201" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K201" s="40"/>
+      <c r="L201" s="40"/>
+      <c r="M201" s="51"/>
+    </row>
+    <row r="202" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B202" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C202" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D202" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E202" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F202" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G202" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H202" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I202" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J202" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K202" s="40"/>
+      <c r="L202" s="40"/>
+      <c r="M202" s="51"/>
+    </row>
+    <row r="203" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B203" s="5">
+        <v>100</v>
+      </c>
+      <c r="C203" s="5">
+        <v>901.2</v>
+      </c>
+      <c r="D203" s="5">
+        <v>262</v>
+      </c>
+      <c r="E203" s="55">
+        <v>314.89999999999998</v>
+      </c>
+      <c r="F203" s="5">
+        <v>290.3</v>
+      </c>
+      <c r="G203" s="53">
+        <v>273.89999999999998</v>
+      </c>
+      <c r="H203" s="53">
+        <v>254.9</v>
+      </c>
+      <c r="I203" s="5">
+        <v>242.6</v>
+      </c>
+      <c r="J203" s="5">
+        <v>233.1</v>
+      </c>
+      <c r="K203" s="5"/>
+      <c r="L203" s="5"/>
+      <c r="M203" s="51"/>
+    </row>
+    <row r="204" spans="1:13" s="29" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A204" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="B204" s="62"/>
+      <c r="C204" s="62"/>
+      <c r="D204" s="62"/>
+      <c r="E204" s="59"/>
+      <c r="F204" s="62"/>
+      <c r="G204" s="63"/>
+      <c r="H204" s="62"/>
+      <c r="I204" s="62"/>
+      <c r="J204" s="62"/>
+      <c r="K204" s="62"/>
+      <c r="L204" s="5"/>
+      <c r="M204" s="51"/>
+    </row>
+    <row r="205" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B205" s="5">
+        <v>48.4</v>
+      </c>
+      <c r="C205" s="5">
+        <v>44.4</v>
+      </c>
+      <c r="D205" s="5">
+        <v>57.6</v>
+      </c>
+      <c r="E205" s="55">
+        <v>64.3</v>
+      </c>
+      <c r="F205" s="5">
+        <v>151.69999999999999</v>
+      </c>
+      <c r="G205" s="53">
+        <v>147.80000000000001</v>
+      </c>
+      <c r="H205" s="53">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="I205" s="5">
+        <v>122.4</v>
+      </c>
+      <c r="J205" s="5">
+        <v>116.7</v>
+      </c>
+      <c r="K205" s="5"/>
+      <c r="L205" s="5"/>
+      <c r="M205" s="84"/>
+    </row>
+    <row r="206" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B206" s="5">
+        <v>48.4</v>
+      </c>
+      <c r="C206" s="5">
+        <v>45.5</v>
+      </c>
+      <c r="D206" s="5">
+        <v>56.4</v>
+      </c>
+      <c r="E206" s="55">
+        <v>62.8</v>
+      </c>
+      <c r="F206" s="5">
+        <v>156</v>
+      </c>
+      <c r="G206" s="53">
+        <v>152.19999999999999</v>
+      </c>
+      <c r="H206" s="53">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="I206" s="5">
+        <v>125.1</v>
+      </c>
+      <c r="J206" s="5">
+        <v>118.8</v>
+      </c>
+      <c r="K206" s="5"/>
+      <c r="L206" s="5"/>
+      <c r="M206" s="51"/>
+    </row>
+    <row r="207" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B207" s="5">
+        <v>100</v>
+      </c>
+      <c r="C207" s="5">
+        <v>363.6</v>
+      </c>
+      <c r="D207" s="5">
+        <v>451.5</v>
+      </c>
+      <c r="E207" s="55">
+        <v>360.3</v>
+      </c>
+      <c r="F207" s="5">
+        <v>293.39999999999998</v>
+      </c>
+      <c r="G207" s="53">
+        <v>248.8</v>
+      </c>
+      <c r="H207" s="53">
+        <v>330.4</v>
+      </c>
+      <c r="I207" s="5">
+        <v>562</v>
+      </c>
+      <c r="J207" s="5">
+        <v>742.2</v>
+      </c>
+      <c r="K207" s="5"/>
+      <c r="L207" s="5"/>
+      <c r="M207" s="51"/>
+    </row>
+    <row r="208" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B208" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C208" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D208" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E208" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F208" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G208" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H208" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I208" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J208" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K208" s="40"/>
+      <c r="L208" s="40"/>
+      <c r="M208" s="51"/>
+    </row>
+    <row r="209" spans="1:13" s="29" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A209" s="38" t="s">
+        <v>90</v>
+      </c>
+      <c r="B209" s="62"/>
+      <c r="C209" s="62"/>
+      <c r="D209" s="62"/>
+      <c r="E209" s="59"/>
+      <c r="F209" s="62"/>
+      <c r="G209" s="63"/>
+      <c r="H209" s="62"/>
+      <c r="I209" s="62"/>
+      <c r="J209" s="62"/>
+      <c r="K209" s="62"/>
+      <c r="L209" s="44"/>
+      <c r="M209" s="44"/>
+    </row>
+    <row r="210" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B210" s="5">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="C210" s="5">
+        <v>32.1</v>
+      </c>
+      <c r="D210" s="5">
+        <v>50.5</v>
+      </c>
+      <c r="E210" s="55">
+        <v>72.599999999999994</v>
+      </c>
+      <c r="F210" s="5">
+        <v>60.1</v>
+      </c>
+      <c r="G210" s="53">
+        <v>53.9</v>
+      </c>
+      <c r="H210" s="53">
+        <v>62.5</v>
+      </c>
+      <c r="I210" s="5">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="J210" s="5">
+        <v>91.5</v>
+      </c>
+      <c r="K210" s="5"/>
+      <c r="L210" s="5"/>
+      <c r="M210" s="84"/>
+    </row>
+    <row r="211" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B211" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="C211" s="5">
+        <v>3.8</v>
+      </c>
+      <c r="D211" s="5">
+        <v>55.1</v>
+      </c>
+      <c r="E211" s="55">
+        <v>78.7</v>
+      </c>
+      <c r="F211" s="5">
+        <v>63.9</v>
+      </c>
+      <c r="G211" s="53">
+        <v>54</v>
+      </c>
+      <c r="H211" s="53">
+        <v>63.8</v>
+      </c>
+      <c r="I211" s="5">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="J211" s="5">
+        <v>120.1</v>
+      </c>
+      <c r="K211" s="5"/>
+      <c r="L211" s="5"/>
+      <c r="M211" s="51"/>
+    </row>
+    <row r="212" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B212" s="5">
+        <v>100</v>
+      </c>
+      <c r="C212" s="5">
+        <v>50</v>
+      </c>
+      <c r="D212" s="5">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="E212" s="55">
+        <v>25</v>
+      </c>
+      <c r="F212" s="5">
+        <v>20</v>
+      </c>
+      <c r="G212" s="53">
+        <v>16.7</v>
+      </c>
+      <c r="H212" s="53">
+        <v>14.3</v>
+      </c>
+      <c r="I212" s="5">
+        <v>50</v>
+      </c>
+      <c r="J212" s="5">
+        <v>77.8</v>
+      </c>
+      <c r="K212" s="5"/>
+      <c r="L212" s="5"/>
+      <c r="M212" s="51"/>
+    </row>
+    <row r="213" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B213" s="5">
+        <v>2.7</v>
+      </c>
+      <c r="C213" s="5">
+        <v>27.6</v>
+      </c>
+      <c r="D213" s="5">
+        <v>30.1</v>
+      </c>
+      <c r="E213" s="55">
+        <v>41</v>
+      </c>
+      <c r="F213" s="5">
+        <v>41</v>
+      </c>
+      <c r="G213" s="53">
+        <v>57.2</v>
+      </c>
+      <c r="H213" s="53">
+        <v>58.9</v>
+      </c>
+      <c r="I213" s="5">
+        <v>64.400000000000006</v>
+      </c>
+      <c r="J213" s="5">
+        <v>75.3</v>
+      </c>
+      <c r="K213" s="5"/>
+      <c r="L213" s="5"/>
+      <c r="M213" s="51"/>
+    </row>
+    <row r="214" spans="1:13" s="29" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A214" s="38" t="s">
+        <v>91</v>
+      </c>
+      <c r="B214" s="59"/>
+      <c r="C214" s="62"/>
+      <c r="D214" s="63"/>
+      <c r="E214" s="72"/>
+      <c r="F214" s="62"/>
+      <c r="G214" s="63"/>
+      <c r="H214" s="62"/>
+      <c r="I214" s="62"/>
+      <c r="J214" s="62"/>
+      <c r="K214" s="62"/>
+      <c r="L214" s="44"/>
+      <c r="M214" s="44"/>
+    </row>
+    <row r="215" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A215" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B215" s="5">
+        <v>213.9</v>
+      </c>
+      <c r="C215" s="5">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="D215" s="5">
+        <v>134.6</v>
+      </c>
+      <c r="E215" s="55">
+        <v>115.8</v>
+      </c>
+      <c r="F215" s="5">
+        <v>107.5</v>
+      </c>
+      <c r="G215" s="53">
+        <v>104.9</v>
+      </c>
+      <c r="H215" s="53">
+        <v>98.8</v>
+      </c>
+      <c r="I215" s="5">
+        <v>96.7</v>
+      </c>
+      <c r="J215" s="5">
+        <v>93.2</v>
+      </c>
+      <c r="K215" s="5"/>
+      <c r="L215" s="5"/>
+      <c r="M215" s="84"/>
+    </row>
+    <row r="216" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A216" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B216" s="5">
+        <v>211.7</v>
+      </c>
+      <c r="C216" s="5">
+        <v>128.9</v>
+      </c>
+      <c r="D216" s="5">
+        <v>134.6</v>
+      </c>
+      <c r="E216" s="55">
+        <v>115.8</v>
+      </c>
+      <c r="F216" s="5">
+        <v>107.5</v>
+      </c>
+      <c r="G216" s="53">
+        <v>104.9</v>
+      </c>
+      <c r="H216" s="53">
+        <v>98.8</v>
+      </c>
+      <c r="I216" s="5">
+        <v>96.7</v>
+      </c>
+      <c r="J216" s="5">
+        <v>93.2</v>
+      </c>
+      <c r="K216" s="5"/>
+      <c r="L216" s="5"/>
+      <c r="M216" s="51"/>
+    </row>
+    <row r="217" spans="1:13" s="110" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A217" s="108" t="s">
+        <v>92</v>
+      </c>
+      <c r="B217" s="92"/>
+      <c r="C217" s="93"/>
+      <c r="D217" s="94"/>
+      <c r="E217" s="95"/>
+      <c r="F217" s="92"/>
+      <c r="G217" s="95"/>
+      <c r="H217" s="95"/>
+      <c r="I217" s="93"/>
+      <c r="J217" s="62"/>
+      <c r="K217" s="62"/>
+      <c r="L217" s="109"/>
+      <c r="M217" s="109"/>
+    </row>
+    <row r="218" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A218" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B218" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C218" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D218" s="106">
+        <v>9.6</v>
+      </c>
+      <c r="E218" s="107">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="F218" s="106">
+        <v>15.7</v>
+      </c>
+      <c r="G218" s="53">
+        <v>13.1</v>
+      </c>
+      <c r="H218" s="53">
+        <v>11.2</v>
+      </c>
+      <c r="I218" s="82">
+        <v>26.6</v>
+      </c>
+      <c r="J218" s="5">
+        <v>38.6</v>
+      </c>
+      <c r="K218" s="5"/>
+      <c r="L218" s="5"/>
+      <c r="M218" s="84"/>
+    </row>
+    <row r="219" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A219" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B219" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C219" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D219" s="106">
+        <v>9.6</v>
+      </c>
+      <c r="E219" s="107">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="F219" s="106">
+        <v>15.7</v>
+      </c>
+      <c r="G219" s="53">
+        <v>13.1</v>
+      </c>
+      <c r="H219" s="53">
+        <v>11.2</v>
+      </c>
+      <c r="I219" s="82">
+        <v>26.6</v>
+      </c>
+      <c r="J219" s="5">
+        <v>38.6</v>
+      </c>
+      <c r="K219" s="5"/>
+      <c r="L219" s="5"/>
+      <c r="M219" s="51"/>
+    </row>
+    <row r="220" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A220" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="B220" s="59"/>
+      <c r="C220" s="62"/>
+      <c r="D220" s="63"/>
+      <c r="E220" s="72"/>
+      <c r="F220" s="62"/>
+      <c r="G220" s="63"/>
+      <c r="H220" s="62"/>
+      <c r="I220" s="62"/>
+      <c r="J220" s="62"/>
+      <c r="K220" s="62"/>
+      <c r="L220" s="44"/>
+      <c r="M220" s="44"/>
+    </row>
+    <row r="221" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A221" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B221" s="5">
+        <v>100</v>
+      </c>
+      <c r="C221" s="5">
+        <v>105.7</v>
+      </c>
+      <c r="D221" s="5">
+        <v>107.5</v>
+      </c>
+      <c r="E221" s="55">
+        <v>107.1</v>
+      </c>
+      <c r="F221" s="5">
         <v>104.6</v>
       </c>
-      <c r="C7" s="14">
+      <c r="G221" s="53">
+        <v>103</v>
+      </c>
+      <c r="H221" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="I221" s="5">
+        <v>100.7</v>
+      </c>
+      <c r="J221" s="5">
+        <v>100</v>
+      </c>
+      <c r="K221" s="5"/>
+      <c r="L221" s="5"/>
+      <c r="M221" s="84"/>
+    </row>
+    <row r="222" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A222" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B222" s="5">
+        <v>100</v>
+      </c>
+      <c r="C222" s="5">
+        <v>78.8</v>
+      </c>
+      <c r="D222" s="5">
+        <v>107.7</v>
+      </c>
+      <c r="E222" s="55">
+        <v>107.5</v>
+      </c>
+      <c r="F222" s="5">
+        <v>104.8</v>
+      </c>
+      <c r="G222" s="53">
+        <v>103</v>
+      </c>
+      <c r="H222" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="I222" s="5">
+        <v>100.5</v>
+      </c>
+      <c r="J222" s="5">
+        <v>99.8</v>
+      </c>
+      <c r="K222" s="5"/>
+      <c r="L222" s="5"/>
+      <c r="M222" s="51"/>
+    </row>
+    <row r="223" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A223" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B223" s="5">
+        <v>100</v>
+      </c>
+      <c r="C223" s="5">
+        <v>100</v>
+      </c>
+      <c r="D223" s="5">
+        <v>100</v>
+      </c>
+      <c r="E223" s="55">
+        <v>100</v>
+      </c>
+      <c r="F223" s="5">
+        <v>100</v>
+      </c>
+      <c r="G223" s="53">
+        <v>100</v>
+      </c>
+      <c r="H223" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I223" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="J223" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="K223" s="5"/>
+      <c r="L223" s="5"/>
+      <c r="M223" s="51"/>
+    </row>
+    <row r="224" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A224" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B224" s="5">
+        <v>100</v>
+      </c>
+      <c r="C224" s="5">
+        <v>100</v>
+      </c>
+      <c r="D224" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E224" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F224" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G224" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H224" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I224" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J224" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K224" s="40"/>
+      <c r="L224" s="40"/>
+      <c r="M224" s="51"/>
+    </row>
+    <row r="225" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A225" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B225" s="5">
+        <v>100</v>
+      </c>
+      <c r="C225" s="5">
+        <v>100</v>
+      </c>
+      <c r="D225" s="5">
+        <v>100</v>
+      </c>
+      <c r="E225" s="55">
+        <v>100</v>
+      </c>
+      <c r="F225" s="5">
+        <v>100</v>
+      </c>
+      <c r="G225" s="53">
+        <v>100</v>
+      </c>
+      <c r="H225" s="53">
+        <v>85.7</v>
+      </c>
+      <c r="I225" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="J225" s="5">
+        <v>85.7</v>
+      </c>
+      <c r="K225" s="5"/>
+      <c r="L225" s="5"/>
+      <c r="M225" s="51"/>
+    </row>
+    <row r="226" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A226" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B226" s="5">
+        <v>100</v>
+      </c>
+      <c r="C226" s="5">
+        <v>100</v>
+      </c>
+      <c r="D226" s="5">
+        <v>100</v>
+      </c>
+      <c r="E226" s="55">
+        <v>100</v>
+      </c>
+      <c r="F226" s="5">
+        <v>100</v>
+      </c>
+      <c r="G226" s="53">
+        <v>100</v>
+      </c>
+      <c r="H226" s="53">
+        <v>100</v>
+      </c>
+      <c r="I226" s="5">
+        <v>100</v>
+      </c>
+      <c r="J226" s="5">
+        <v>100</v>
+      </c>
+      <c r="K226" s="5"/>
+      <c r="L226" s="5"/>
+      <c r="M226" s="51"/>
+    </row>
+    <row r="227" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B227" s="5">
+        <v>100</v>
+      </c>
+      <c r="C227" s="5">
+        <v>100</v>
+      </c>
+      <c r="D227" s="5">
+        <v>100</v>
+      </c>
+      <c r="E227" s="55">
+        <v>100</v>
+      </c>
+      <c r="F227" s="5">
+        <v>100</v>
+      </c>
+      <c r="G227" s="53">
+        <v>100</v>
+      </c>
+      <c r="H227" s="53">
+        <v>100</v>
+      </c>
+      <c r="I227" s="5">
+        <v>100</v>
+      </c>
+      <c r="J227" s="5">
+        <v>100</v>
+      </c>
+      <c r="K227" s="5"/>
+      <c r="L227" s="5"/>
+      <c r="M227" s="51"/>
+    </row>
+    <row r="228" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A228" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B228" s="5">
+        <v>100</v>
+      </c>
+      <c r="C228" s="5">
+        <v>100</v>
+      </c>
+      <c r="D228" s="5">
+        <v>100</v>
+      </c>
+      <c r="E228" s="55">
+        <v>100</v>
+      </c>
+      <c r="F228" s="5">
+        <v>100</v>
+      </c>
+      <c r="G228" s="53">
+        <v>100</v>
+      </c>
+      <c r="H228" s="53">
+        <v>100</v>
+      </c>
+      <c r="I228" s="5">
+        <v>100</v>
+      </c>
+      <c r="J228" s="5">
+        <v>100</v>
+      </c>
+      <c r="K228" s="5"/>
+      <c r="L228" s="5"/>
+      <c r="M228" s="51"/>
+    </row>
+    <row r="229" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A229" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B229" s="5">
+        <v>100</v>
+      </c>
+      <c r="C229" s="5">
+        <v>100</v>
+      </c>
+      <c r="D229" s="5">
+        <v>100</v>
+      </c>
+      <c r="E229" s="55">
+        <v>100</v>
+      </c>
+      <c r="F229" s="5">
+        <v>100</v>
+      </c>
+      <c r="G229" s="53">
+        <v>100</v>
+      </c>
+      <c r="H229" s="53">
+        <v>100</v>
+      </c>
+      <c r="I229" s="5">
+        <v>100</v>
+      </c>
+      <c r="J229" s="5">
+        <v>100</v>
+      </c>
+      <c r="K229" s="5"/>
+      <c r="L229" s="5"/>
+      <c r="M229" s="51"/>
+    </row>
+    <row r="230" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A230" s="38" t="s">
+        <v>95</v>
+      </c>
+      <c r="B230" s="59"/>
+      <c r="C230" s="62"/>
+      <c r="D230" s="63"/>
+      <c r="E230" s="72"/>
+      <c r="F230" s="62"/>
+      <c r="G230" s="63"/>
+      <c r="H230" s="62"/>
+      <c r="I230" s="62"/>
+      <c r="J230" s="62"/>
+      <c r="K230" s="62"/>
+      <c r="L230" s="5"/>
+      <c r="M230" s="51"/>
+    </row>
+    <row r="231" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B231" s="5">
+        <v>80.8</v>
+      </c>
+      <c r="C231" s="5">
+        <v>146.30000000000001</v>
+      </c>
+      <c r="D231" s="5">
+        <v>168.3</v>
+      </c>
+      <c r="E231" s="55">
+        <v>154.9</v>
+      </c>
+      <c r="F231" s="5">
+        <v>130.1</v>
+      </c>
+      <c r="G231" s="53">
+        <v>113.7</v>
+      </c>
+      <c r="H231" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="I231" s="5">
+        <v>94.1</v>
+      </c>
+      <c r="J231" s="5">
+        <v>88</v>
+      </c>
+      <c r="K231" s="5"/>
+      <c r="L231" s="5"/>
+      <c r="M231" s="84"/>
+    </row>
+    <row r="232" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B232" s="5">
+        <v>80.599999999999994</v>
+      </c>
+      <c r="C232" s="5">
+        <v>148.5</v>
+      </c>
+      <c r="D232" s="5">
+        <v>146</v>
+      </c>
+      <c r="E232" s="55">
+        <v>138.4</v>
+      </c>
+      <c r="F232" s="5">
+        <v>116.4</v>
+      </c>
+      <c r="G232" s="53">
+        <v>101.8</v>
+      </c>
+      <c r="H232" s="53">
+        <v>91.2</v>
+      </c>
+      <c r="I232" s="5">
+        <v>84.6</v>
+      </c>
+      <c r="J232" s="5">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="K232" s="5"/>
+      <c r="L232" s="5"/>
+      <c r="M232" s="51"/>
+    </row>
+    <row r="233" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B233" s="5">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="C233" s="5">
+        <v>40.1</v>
+      </c>
+      <c r="D233" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E233" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F233" s="5">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="G233" s="53">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="H233" s="53">
+        <v>114.6</v>
+      </c>
+      <c r="I233" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="J233" s="5">
+        <v>89.2</v>
+      </c>
+      <c r="K233" s="5"/>
+      <c r="L233" s="5"/>
+      <c r="M233" s="51"/>
+    </row>
+    <row r="234" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A234" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B234" s="5">
+        <v>100</v>
+      </c>
+      <c r="C234" s="5">
+        <v>100</v>
+      </c>
+      <c r="D234" s="5">
+        <v>100</v>
+      </c>
+      <c r="E234" s="55">
+        <v>100</v>
+      </c>
+      <c r="F234" s="5">
+        <v>100</v>
+      </c>
+      <c r="G234" s="53">
+        <v>100</v>
+      </c>
+      <c r="H234" s="53">
+        <v>100</v>
+      </c>
+      <c r="I234" s="5">
+        <v>100</v>
+      </c>
+      <c r="J234" s="5">
+        <v>100</v>
+      </c>
+      <c r="K234" s="5"/>
+      <c r="L234" s="5"/>
+      <c r="M234" s="51"/>
+    </row>
+    <row r="235" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="49" t="s">
+        <v>93</v>
+      </c>
+      <c r="B235" s="59"/>
+      <c r="C235" s="62"/>
+      <c r="D235" s="63"/>
+      <c r="E235" s="72"/>
+      <c r="F235" s="62"/>
+      <c r="G235" s="63"/>
+      <c r="H235" s="62"/>
+      <c r="I235" s="62"/>
+      <c r="J235" s="62"/>
+      <c r="K235" s="62"/>
+      <c r="L235" s="40"/>
+      <c r="M235" s="51"/>
+    </row>
+    <row r="236" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="B236" s="5">
+        <v>119.2</v>
+      </c>
+      <c r="C236" s="5">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="D236" s="5">
+        <v>144.6</v>
+      </c>
+      <c r="E236" s="55">
+        <v>146.6</v>
+      </c>
+      <c r="F236" s="5">
+        <v>140.9</v>
+      </c>
+      <c r="G236" s="53">
+        <v>142.19999999999999</v>
+      </c>
+      <c r="H236" s="53">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="I236" s="5">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="J236" s="5">
+        <v>128</v>
+      </c>
+      <c r="K236" s="5"/>
+      <c r="L236" s="5"/>
+      <c r="M236" s="84"/>
+    </row>
+    <row r="237" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="75" t="s">
+        <v>62</v>
+      </c>
+      <c r="B237" s="5">
+        <v>74.8</v>
+      </c>
+      <c r="C237" s="5">
+        <v>114.5</v>
+      </c>
+      <c r="D237" s="5">
+        <v>137.4</v>
+      </c>
+      <c r="E237" s="55">
+        <v>135.5</v>
+      </c>
+      <c r="F237" s="5">
+        <v>130.1</v>
+      </c>
+      <c r="G237" s="53">
+        <v>131.9</v>
+      </c>
+      <c r="H237" s="53">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="I237" s="5">
+        <v>132.9</v>
+      </c>
+      <c r="J237" s="5">
+        <v>134.80000000000001</v>
+      </c>
+      <c r="K237" s="5"/>
+      <c r="L237" s="5"/>
+      <c r="M237" s="51"/>
+    </row>
+    <row r="238" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="75" t="s">
+        <v>63</v>
+      </c>
+      <c r="B238" s="5">
+        <v>100</v>
+      </c>
+      <c r="C238" s="5">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="D238" s="5">
+        <v>139.9</v>
+      </c>
+      <c r="E238" s="55">
+        <v>172</v>
+      </c>
+      <c r="F238" s="5">
+        <v>162.6</v>
+      </c>
+      <c r="G238" s="53">
+        <v>156.30000000000001</v>
+      </c>
+      <c r="H238" s="53">
+        <v>141.9</v>
+      </c>
+      <c r="I238" s="5">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="J238" s="5">
+        <v>121.2</v>
+      </c>
+      <c r="K238" s="5"/>
+      <c r="L238" s="5"/>
+      <c r="M238" s="51"/>
+    </row>
+    <row r="239" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B239" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C239" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D239" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E239" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F239" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G239" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H239" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I239" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J239" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K239" s="40"/>
+      <c r="L239" s="40"/>
+      <c r="M239" s="51"/>
+    </row>
+    <row r="240" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="B240" s="5">
+        <v>108</v>
+      </c>
+      <c r="C240" s="5">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="D240" s="5">
+        <v>127.7</v>
+      </c>
+      <c r="E240" s="55">
+        <v>123.5</v>
+      </c>
+      <c r="F240" s="5">
+        <v>116.8</v>
+      </c>
+      <c r="G240" s="53">
+        <v>115.4</v>
+      </c>
+      <c r="H240" s="53">
+        <v>115.9</v>
+      </c>
+      <c r="I240" s="5">
+        <v>114.9</v>
+      </c>
+      <c r="J240" s="5">
+        <v>113.5</v>
+      </c>
+      <c r="K240" s="5"/>
+      <c r="L240" s="5"/>
+      <c r="M240" s="51"/>
+    </row>
+    <row r="241" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="73" t="s">
+        <v>4</v>
+      </c>
+      <c r="B241" s="5">
+        <v>135.1</v>
+      </c>
+      <c r="C241" s="5">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="D241" s="5">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="E241" s="55">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="F241" s="5">
+        <v>130</v>
+      </c>
+      <c r="G241" s="53">
+        <v>123.4</v>
+      </c>
+      <c r="H241" s="53">
+        <v>119.6</v>
+      </c>
+      <c r="I241" s="5">
+        <v>115.5</v>
+      </c>
+      <c r="J241" s="5">
+        <v>113.1</v>
+      </c>
+      <c r="K241" s="5"/>
+      <c r="L241" s="5"/>
+      <c r="M241" s="51"/>
+    </row>
+    <row r="242" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="B242" s="5">
+        <v>164.8</v>
+      </c>
+      <c r="C242" s="5">
+        <v>216</v>
+      </c>
+      <c r="D242" s="5">
+        <v>237.4</v>
+      </c>
+      <c r="E242" s="55">
+        <v>239.4</v>
+      </c>
+      <c r="F242" s="5">
+        <v>226.6</v>
+      </c>
+      <c r="G242" s="53">
+        <v>256.7</v>
+      </c>
+      <c r="H242" s="53">
+        <v>232.7</v>
+      </c>
+      <c r="I242" s="5">
+        <v>217.8</v>
+      </c>
+      <c r="J242" s="5">
+        <v>204</v>
+      </c>
+      <c r="K242" s="5"/>
+      <c r="L242" s="5"/>
+      <c r="M242" s="51"/>
+    </row>
+    <row r="243" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="75" t="s">
+        <v>5</v>
+      </c>
+      <c r="B243" s="5">
+        <v>115.6</v>
+      </c>
+      <c r="C243" s="5">
+        <v>123.3</v>
+      </c>
+      <c r="D243" s="5">
+        <v>121.8</v>
+      </c>
+      <c r="E243" s="55">
+        <v>127.6</v>
+      </c>
+      <c r="F243" s="5">
+        <v>128.80000000000001</v>
+      </c>
+      <c r="G243" s="53">
+        <v>127.5</v>
+      </c>
+      <c r="H243" s="53">
+        <v>122.1</v>
+      </c>
+      <c r="I243" s="5">
+        <v>119.6</v>
+      </c>
+      <c r="J243" s="5">
+        <v>114.6</v>
+      </c>
+      <c r="K243" s="5"/>
+      <c r="L243" s="5"/>
+      <c r="M243" s="51"/>
+    </row>
+    <row r="244" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="75" t="s">
+        <v>6</v>
+      </c>
+      <c r="B244" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C244" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D244" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E244" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F244" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G244" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H244" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I244" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J244" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K244" s="40"/>
+      <c r="L244" s="40"/>
+      <c r="M244" s="51"/>
+    </row>
+    <row r="245" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="75" t="s">
+        <v>8</v>
+      </c>
+      <c r="B245" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C245" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D245" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E245" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F245" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G245" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H245" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="I245" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J245" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K245" s="40"/>
+      <c r="L245" s="40"/>
+      <c r="M245" s="51"/>
+    </row>
+    <row r="246" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="B246" s="5">
+        <v>100</v>
+      </c>
+      <c r="C246" s="5">
+        <v>901.2</v>
+      </c>
+      <c r="D246" s="5">
+        <v>262</v>
+      </c>
+      <c r="E246" s="55">
+        <v>314.89999999999998</v>
+      </c>
+      <c r="F246" s="5">
+        <v>290.3</v>
+      </c>
+      <c r="G246" s="53">
+        <v>273.89999999999998</v>
+      </c>
+      <c r="H246" s="53">
+        <v>254.9</v>
+      </c>
+      <c r="I246" s="5">
+        <v>242.6</v>
+      </c>
+      <c r="J246" s="5">
+        <v>233.1</v>
+      </c>
+      <c r="K246" s="5"/>
+      <c r="L246" s="5"/>
+      <c r="M246" s="51"/>
+    </row>
+    <row r="247" spans="1:13" s="29" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A247" s="38" t="s">
+        <v>96</v>
+      </c>
+      <c r="B247" s="59"/>
+      <c r="C247" s="62"/>
+      <c r="D247" s="63"/>
+      <c r="E247" s="72"/>
+      <c r="F247" s="62"/>
+      <c r="G247" s="63"/>
+      <c r="H247" s="62"/>
+      <c r="I247" s="62"/>
+      <c r="J247" s="62"/>
+      <c r="K247" s="62"/>
+      <c r="L247" s="5"/>
+      <c r="M247" s="51"/>
+    </row>
+    <row r="248" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B248" s="4">
+        <v>101.3</v>
+      </c>
+      <c r="C248" s="4">
+        <v>106.4</v>
+      </c>
+      <c r="D248" s="4">
+        <v>105.1</v>
+      </c>
+      <c r="E248" s="55">
+        <v>108.5</v>
+      </c>
+      <c r="F248" s="5">
+        <v>118</v>
+      </c>
+      <c r="G248" s="53">
+        <v>120.1</v>
+      </c>
+      <c r="H248" s="53">
+        <v>122.5</v>
+      </c>
+      <c r="I248" s="5">
+        <v>120.9</v>
+      </c>
+      <c r="J248" s="5">
+        <v>119.5</v>
+      </c>
+      <c r="K248" s="5"/>
+      <c r="L248" s="44"/>
+      <c r="M248" s="44"/>
+    </row>
+    <row r="249" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B249" s="4">
+        <v>98.9</v>
+      </c>
+      <c r="C249" s="4">
+        <v>106</v>
+      </c>
+      <c r="D249" s="4">
+        <v>104.8</v>
+      </c>
+      <c r="E249" s="55">
+        <v>108</v>
+      </c>
+      <c r="F249" s="5">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="G249" s="53">
+        <v>135</v>
+      </c>
+      <c r="H249" s="53">
+        <v>133.1</v>
+      </c>
+      <c r="I249" s="5">
+        <v>131.1</v>
+      </c>
+      <c r="J249" s="5">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="K249" s="5"/>
+      <c r="L249" s="44"/>
+      <c r="M249" s="44"/>
+    </row>
+    <row r="250" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B250" s="4">
+        <v>73.5</v>
+      </c>
+      <c r="C250" s="4">
+        <v>82.9</v>
+      </c>
+      <c r="D250" s="4">
+        <v>91.3</v>
+      </c>
+      <c r="E250" s="55">
+        <v>97</v>
+      </c>
+      <c r="F250" s="5">
+        <v>94.1</v>
+      </c>
+      <c r="G250" s="53">
+        <v>95.9</v>
+      </c>
+      <c r="H250" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="I250" s="5">
+        <v>97.7</v>
+      </c>
+      <c r="J250" s="5">
+        <v>100.7</v>
+      </c>
+      <c r="K250" s="5"/>
+      <c r="L250" s="44"/>
+      <c r="M250" s="44"/>
+    </row>
+    <row r="251" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B251" s="4">
+        <v>78.2</v>
+      </c>
+      <c r="C251" s="4">
+        <v>96.6</v>
+      </c>
+      <c r="D251" s="4">
+        <v>98</v>
+      </c>
+      <c r="E251" s="55">
+        <v>127.7</v>
+      </c>
+      <c r="F251" s="5">
+        <v>124.3</v>
+      </c>
+      <c r="G251" s="53">
+        <v>123.2</v>
+      </c>
+      <c r="H251" s="53">
+        <v>123.2</v>
+      </c>
+      <c r="I251" s="5">
+        <v>123.5</v>
+      </c>
+      <c r="J251" s="5">
+        <v>121.8</v>
+      </c>
+      <c r="K251" s="5"/>
+      <c r="L251" s="44"/>
+      <c r="M251" s="44"/>
+    </row>
+    <row r="252" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A252" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B252" s="4">
+        <v>84.3</v>
+      </c>
+      <c r="C252" s="4">
+        <v>96.3</v>
+      </c>
+      <c r="D252" s="4">
+        <v>99.4</v>
+      </c>
+      <c r="E252" s="55">
+        <v>106</v>
+      </c>
+      <c r="F252" s="5">
+        <v>107.8</v>
+      </c>
+      <c r="G252" s="53">
+        <v>110.5</v>
+      </c>
+      <c r="H252" s="53">
+        <v>112.3</v>
+      </c>
+      <c r="I252" s="5">
+        <v>113</v>
+      </c>
+      <c r="J252" s="5">
+        <v>114</v>
+      </c>
+      <c r="K252" s="5"/>
+      <c r="L252" s="44"/>
+      <c r="M252" s="44"/>
+    </row>
+    <row r="253" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A253" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B253" s="4">
+        <v>105.3</v>
+      </c>
+      <c r="C253" s="4">
+        <v>113.8</v>
+      </c>
+      <c r="D253" s="4">
+        <v>104.9</v>
+      </c>
+      <c r="E253" s="55">
+        <v>112.8</v>
+      </c>
+      <c r="F253" s="5">
+        <v>116.2</v>
+      </c>
+      <c r="G253" s="53">
+        <v>114</v>
+      </c>
+      <c r="H253" s="53">
+        <v>113.5</v>
+      </c>
+      <c r="I253" s="5">
+        <v>110.7</v>
+      </c>
+      <c r="J253" s="5">
+        <v>112.2</v>
+      </c>
+      <c r="K253" s="5"/>
+      <c r="L253" s="44"/>
+      <c r="M253" s="44"/>
+    </row>
+    <row r="254" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A254" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B254" s="4">
+        <v>87.1</v>
+      </c>
+      <c r="C254" s="4">
+        <v>95.2</v>
+      </c>
+      <c r="D254" s="4">
+        <v>105</v>
+      </c>
+      <c r="E254" s="55">
+        <v>109.2</v>
+      </c>
+      <c r="F254" s="5">
+        <v>116.1</v>
+      </c>
+      <c r="G254" s="53">
+        <v>118.3</v>
+      </c>
+      <c r="H254" s="53">
+        <v>119.1</v>
+      </c>
+      <c r="I254" s="5">
+        <v>118.4</v>
+      </c>
+      <c r="J254" s="5">
+        <v>119.5</v>
+      </c>
+      <c r="K254" s="5"/>
+      <c r="L254" s="44"/>
+      <c r="M254" s="44"/>
+    </row>
+    <row r="255" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A255" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B255" s="4">
+        <v>103.7</v>
+      </c>
+      <c r="C255" s="4">
+        <v>102.8</v>
+      </c>
+      <c r="D255" s="4">
+        <v>103.7</v>
+      </c>
+      <c r="E255" s="55">
+        <v>106.8</v>
+      </c>
+      <c r="F255" s="5">
+        <v>95.8</v>
+      </c>
+      <c r="G255" s="53">
+        <v>146.1</v>
+      </c>
+      <c r="H255" s="53">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="I255" s="5">
+        <v>129.6</v>
+      </c>
+      <c r="J255" s="5">
+        <v>119.6</v>
+      </c>
+      <c r="K255" s="5"/>
+      <c r="L255" s="44"/>
+      <c r="M255" s="44"/>
+    </row>
+    <row r="256" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A256" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B256" s="4">
+        <v>106.9</v>
+      </c>
+      <c r="C256" s="4">
+        <v>102.1</v>
+      </c>
+      <c r="D256" s="4">
+        <v>98.5</v>
+      </c>
+      <c r="E256" s="55">
+        <v>98.3</v>
+      </c>
+      <c r="F256" s="5">
+        <v>91.1</v>
+      </c>
+      <c r="G256" s="53">
+        <v>90.5</v>
+      </c>
+      <c r="H256" s="53">
+        <v>89.8</v>
+      </c>
+      <c r="I256" s="5">
+        <v>88.4</v>
+      </c>
+      <c r="J256" s="5">
+        <v>86.4</v>
+      </c>
+      <c r="K256" s="5"/>
+      <c r="L256" s="44"/>
+      <c r="M256" s="44"/>
+    </row>
+    <row r="257" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A257" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B257" s="4">
+        <v>121.2</v>
+      </c>
+      <c r="C257" s="4">
+        <v>124.6</v>
+      </c>
+      <c r="D257" s="4">
+        <v>112.8</v>
+      </c>
+      <c r="E257" s="55">
+        <v>123.3</v>
+      </c>
+      <c r="F257" s="5">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="G257" s="53">
+        <v>136.6</v>
+      </c>
+      <c r="H257" s="53">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="I257" s="5">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="J257" s="5">
+        <v>141.5</v>
+      </c>
+      <c r="K257" s="5"/>
+      <c r="L257" s="44"/>
+      <c r="M257" s="44"/>
+    </row>
+    <row r="258" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A258" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B258" s="4">
+        <v>92.8</v>
+      </c>
+      <c r="C258" s="4">
+        <v>86.2</v>
+      </c>
+      <c r="D258" s="4">
+        <v>91.9</v>
+      </c>
+      <c r="E258" s="55">
+        <v>101.7</v>
+      </c>
+      <c r="F258" s="5">
+        <v>104.7</v>
+      </c>
+      <c r="G258" s="53">
+        <v>108.4</v>
+      </c>
+      <c r="H258" s="53">
+        <v>109.9</v>
+      </c>
+      <c r="I258" s="5">
+        <v>110.2</v>
+      </c>
+      <c r="J258" s="5">
+        <v>112.8</v>
+      </c>
+      <c r="K258" s="5"/>
+      <c r="L258" s="44"/>
+      <c r="M258" s="44"/>
+    </row>
+    <row r="259" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A259" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B259" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="C259" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="D259" s="4">
+        <v>367.4</v>
+      </c>
+      <c r="E259" s="55">
+        <v>306.3</v>
+      </c>
+      <c r="F259" s="5">
+        <v>270.89999999999998</v>
+      </c>
+      <c r="G259" s="53">
+        <v>249.3</v>
+      </c>
+      <c r="H259" s="53">
+        <v>230.8</v>
+      </c>
+      <c r="I259" s="5">
+        <v>216.2</v>
+      </c>
+      <c r="J259" s="5">
+        <v>201.9</v>
+      </c>
+      <c r="K259" s="5"/>
+      <c r="L259" s="44"/>
+      <c r="M259" s="44"/>
+    </row>
+    <row r="260" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A260" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B260" s="4">
+        <v>51.2</v>
+      </c>
+      <c r="C260" s="4">
+        <v>60.5</v>
+      </c>
+      <c r="D260" s="4">
         <v>72.5</v>
       </c>
-      <c r="D7" s="14">
+      <c r="E260" s="55">
+        <v>92.2</v>
+      </c>
+      <c r="F260" s="5">
+        <v>103.8</v>
+      </c>
+      <c r="G260" s="53">
+        <v>113</v>
+      </c>
+      <c r="H260" s="53">
+        <v>120.4</v>
+      </c>
+      <c r="I260" s="5">
+        <v>123</v>
+      </c>
+      <c r="J260" s="5">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="K260" s="5"/>
+      <c r="L260" s="44"/>
+      <c r="M260" s="44"/>
+    </row>
+    <row r="261" spans="1:13" s="29" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A261" s="38" t="s">
+        <v>96</v>
+      </c>
+      <c r="B261" s="59"/>
+      <c r="C261" s="62"/>
+      <c r="D261" s="63"/>
+      <c r="E261" s="72"/>
+      <c r="F261" s="62"/>
+      <c r="G261" s="63"/>
+      <c r="H261" s="62"/>
+      <c r="I261" s="62"/>
+      <c r="J261" s="62"/>
+      <c r="K261" s="62"/>
+      <c r="L261" s="44"/>
+      <c r="M261" s="44"/>
+    </row>
+    <row r="262" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A262" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B262" s="5">
+        <v>101.3</v>
+      </c>
+      <c r="C262" s="4">
+        <v>106.4</v>
+      </c>
+      <c r="D262" s="5">
+        <v>105.1</v>
+      </c>
+      <c r="E262" s="55">
+        <v>108.5</v>
+      </c>
+      <c r="F262" s="5">
+        <v>118</v>
+      </c>
+      <c r="G262" s="53">
+        <v>120.1</v>
+      </c>
+      <c r="H262" s="53">
+        <v>122.5</v>
+      </c>
+      <c r="I262" s="5">
+        <v>120.9</v>
+      </c>
+      <c r="J262" s="5">
+        <v>119.5</v>
+      </c>
+      <c r="K262" s="5"/>
+      <c r="L262" s="5"/>
+      <c r="M262" s="84"/>
+    </row>
+    <row r="263" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A263" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B263" s="5">
+        <v>98.9</v>
+      </c>
+      <c r="C263" s="4">
+        <v>106</v>
+      </c>
+      <c r="D263" s="5">
         <v>104.8</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E263" s="55">
+        <v>108</v>
+      </c>
+      <c r="F263" s="5">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="G263" s="53">
+        <v>135</v>
+      </c>
+      <c r="H263" s="53">
+        <v>133.1</v>
+      </c>
+      <c r="I263" s="5">
+        <v>131.1</v>
+      </c>
+      <c r="J263" s="5">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="K263" s="5"/>
+      <c r="L263" s="5"/>
+      <c r="M263" s="51"/>
+    </row>
+    <row r="264" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A264" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B264" s="5">
+        <v>73.5</v>
+      </c>
+      <c r="C264" s="4">
+        <v>82.9</v>
+      </c>
+      <c r="D264" s="5">
+        <v>91.3</v>
+      </c>
+      <c r="E264" s="55">
+        <v>97</v>
+      </c>
+      <c r="F264" s="5">
+        <v>94.1</v>
+      </c>
+      <c r="G264" s="53">
+        <v>95.9</v>
+      </c>
+      <c r="H264" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="I264" s="5">
+        <v>97.7</v>
+      </c>
+      <c r="J264" s="5">
+        <v>100.7</v>
+      </c>
+      <c r="K264" s="5"/>
+      <c r="L264" s="5"/>
+      <c r="M264" s="51"/>
+    </row>
+    <row r="265" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A265" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B265" s="5">
+        <v>78.2</v>
+      </c>
+      <c r="C265" s="4">
+        <v>96.6</v>
+      </c>
+      <c r="D265" s="5">
+        <v>98</v>
+      </c>
+      <c r="E265" s="55">
+        <v>127.7</v>
+      </c>
+      <c r="F265" s="5">
+        <v>124.3</v>
+      </c>
+      <c r="G265" s="53">
+        <v>123.2</v>
+      </c>
+      <c r="H265" s="53">
+        <v>123.2</v>
+      </c>
+      <c r="I265" s="5">
+        <v>123.5</v>
+      </c>
+      <c r="J265" s="5">
+        <v>121.8</v>
+      </c>
+      <c r="K265" s="5"/>
+      <c r="L265" s="5"/>
+      <c r="M265" s="51"/>
+    </row>
+    <row r="266" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A266" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B266" s="5">
+        <v>84.3</v>
+      </c>
+      <c r="C266" s="4">
+        <v>96.3</v>
+      </c>
+      <c r="D266" s="5">
+        <v>99.4</v>
+      </c>
+      <c r="E266" s="55">
+        <v>106</v>
+      </c>
+      <c r="F266" s="5">
+        <v>107.8</v>
+      </c>
+      <c r="G266" s="53">
+        <v>110.5</v>
+      </c>
+      <c r="H266" s="53">
+        <v>112.3</v>
+      </c>
+      <c r="I266" s="5">
+        <v>113</v>
+      </c>
+      <c r="J266" s="5">
+        <v>114</v>
+      </c>
+      <c r="K266" s="5"/>
+      <c r="L266" s="5"/>
+      <c r="M266" s="51"/>
+    </row>
+    <row r="267" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A267" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B267" s="5">
+        <v>105.3</v>
+      </c>
+      <c r="C267" s="4">
+        <v>113.8</v>
+      </c>
+      <c r="D267" s="5">
+        <v>104.9</v>
+      </c>
+      <c r="E267" s="55">
+        <v>112.8</v>
+      </c>
+      <c r="F267" s="5">
+        <v>116.2</v>
+      </c>
+      <c r="G267" s="53">
+        <v>114</v>
+      </c>
+      <c r="H267" s="53">
+        <v>113.5</v>
+      </c>
+      <c r="I267" s="5">
+        <v>110.7</v>
+      </c>
+      <c r="J267" s="5">
+        <v>112.2</v>
+      </c>
+      <c r="K267" s="5"/>
+      <c r="L267" s="5"/>
+      <c r="M267" s="51"/>
+    </row>
+    <row r="268" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A268" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B268" s="5">
+        <v>87.1</v>
+      </c>
+      <c r="C268" s="4">
+        <v>95.2</v>
+      </c>
+      <c r="D268" s="5">
+        <v>105</v>
+      </c>
+      <c r="E268" s="55">
+        <v>109.2</v>
+      </c>
+      <c r="F268" s="5">
+        <v>116.1</v>
+      </c>
+      <c r="G268" s="53">
+        <v>118.3</v>
+      </c>
+      <c r="H268" s="53">
+        <v>119.1</v>
+      </c>
+      <c r="I268" s="5">
+        <v>118.4</v>
+      </c>
+      <c r="J268" s="5">
+        <v>119.5</v>
+      </c>
+      <c r="K268" s="5"/>
+      <c r="L268" s="5"/>
+      <c r="M268" s="51"/>
+    </row>
+    <row r="269" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A269" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B269" s="5">
+        <v>103.7</v>
+      </c>
+      <c r="C269" s="4">
+        <v>102.8</v>
+      </c>
+      <c r="D269" s="5">
+        <v>103.7</v>
+      </c>
+      <c r="E269" s="55">
+        <v>106.8</v>
+      </c>
+      <c r="F269" s="5">
+        <v>95.8</v>
+      </c>
+      <c r="G269" s="53">
+        <v>146.1</v>
+      </c>
+      <c r="H269" s="53">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="I269" s="5">
+        <v>129.6</v>
+      </c>
+      <c r="J269" s="5">
+        <v>119.6</v>
+      </c>
+      <c r="K269" s="5"/>
+      <c r="L269" s="5"/>
+      <c r="M269" s="51"/>
+    </row>
+    <row r="270" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A270" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B270" s="5">
+        <v>106.9</v>
+      </c>
+      <c r="C270" s="4">
+        <v>102.1</v>
+      </c>
+      <c r="D270" s="5">
+        <v>98.5</v>
+      </c>
+      <c r="E270" s="55">
+        <v>98.3</v>
+      </c>
+      <c r="F270" s="5">
+        <v>91.1</v>
+      </c>
+      <c r="G270" s="53">
+        <v>90.5</v>
+      </c>
+      <c r="H270" s="53">
+        <v>89.8</v>
+      </c>
+      <c r="I270" s="5">
+        <v>88.4</v>
+      </c>
+      <c r="J270" s="5">
+        <v>86.4</v>
+      </c>
+      <c r="K270" s="5"/>
+      <c r="L270" s="5"/>
+      <c r="M270" s="51"/>
+    </row>
+    <row r="271" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A271" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B271" s="5">
+        <v>121.2</v>
+      </c>
+      <c r="C271" s="4">
+        <v>124.6</v>
+      </c>
+      <c r="D271" s="5">
+        <v>112.8</v>
+      </c>
+      <c r="E271" s="55">
+        <v>123.3</v>
+      </c>
+      <c r="F271" s="5">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="G271" s="53">
+        <v>136.6</v>
+      </c>
+      <c r="H271" s="53">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="I271" s="5">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="J271" s="5">
+        <v>141.5</v>
+      </c>
+      <c r="K271" s="5"/>
+      <c r="L271" s="5"/>
+      <c r="M271" s="51"/>
+    </row>
+    <row r="272" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A272" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B272" s="5">
+        <v>92.8</v>
+      </c>
+      <c r="C272" s="4">
+        <v>86.2</v>
+      </c>
+      <c r="D272" s="5">
+        <v>91.9</v>
+      </c>
+      <c r="E272" s="55">
+        <v>101.7</v>
+      </c>
+      <c r="F272" s="5">
+        <v>104.7</v>
+      </c>
+      <c r="G272" s="53">
+        <v>108.4</v>
+      </c>
+      <c r="H272" s="53">
+        <v>109.9</v>
+      </c>
+      <c r="I272" s="5">
+        <v>110.2</v>
+      </c>
+      <c r="J272" s="5">
+        <v>112.8</v>
+      </c>
+      <c r="K272" s="5"/>
+      <c r="L272" s="5"/>
+      <c r="M272" s="51"/>
+    </row>
+    <row r="273" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A273" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B273" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C273" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="D273" s="5">
+        <v>367.4</v>
+      </c>
+      <c r="E273" s="55">
+        <v>306.3</v>
+      </c>
+      <c r="F273" s="5">
+        <v>270.89999999999998</v>
+      </c>
+      <c r="G273" s="53">
+        <v>249.3</v>
+      </c>
+      <c r="H273" s="53">
+        <v>230.8</v>
+      </c>
+      <c r="I273" s="5">
+        <v>216.2</v>
+      </c>
+      <c r="J273" s="5">
+        <v>201.9</v>
+      </c>
+      <c r="K273" s="5"/>
+      <c r="L273" s="5"/>
+      <c r="M273" s="51"/>
+    </row>
+    <row r="274" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A274" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B274" s="5">
+        <v>51.2</v>
+      </c>
+      <c r="C274" s="4">
+        <v>60.5</v>
+      </c>
+      <c r="D274" s="5">
+        <v>72.5</v>
+      </c>
+      <c r="E274" s="55">
+        <v>92.2</v>
+      </c>
+      <c r="F274" s="5">
+        <v>103.8</v>
+      </c>
+      <c r="G274" s="53">
+        <v>113</v>
+      </c>
+      <c r="H274" s="53">
+        <v>120.4</v>
+      </c>
+      <c r="I274" s="5">
+        <v>123</v>
+      </c>
+      <c r="J274" s="5">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="K274" s="5"/>
+      <c r="L274" s="5"/>
+      <c r="M274" s="51"/>
+    </row>
+    <row r="275" spans="1:13" s="29" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A275" s="42" t="s">
+        <v>97</v>
+      </c>
+      <c r="B275" s="59"/>
+      <c r="C275" s="62"/>
+      <c r="D275" s="63"/>
+      <c r="E275" s="72"/>
+      <c r="F275" s="62"/>
+      <c r="G275" s="63"/>
+      <c r="H275" s="62"/>
+      <c r="I275" s="62"/>
+      <c r="J275" s="62"/>
+      <c r="K275" s="62"/>
+      <c r="L275" s="44"/>
+      <c r="M275" s="44"/>
+    </row>
+    <row r="276" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A276" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B276" s="4">
+        <v>100</v>
+      </c>
+      <c r="C276" s="4">
+        <v>129.4</v>
+      </c>
+      <c r="D276" s="4">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="E276" s="55">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="F276" s="5">
+        <v>125.5</v>
+      </c>
+      <c r="G276" s="53">
+        <v>120.3</v>
+      </c>
+      <c r="H276" s="53">
+        <v>164.8</v>
+      </c>
+      <c r="I276" s="5">
+        <v>156.69999999999999</v>
+      </c>
+      <c r="J276" s="5">
+        <v>151.1</v>
+      </c>
+      <c r="K276" s="5"/>
+      <c r="L276" s="5"/>
+      <c r="M276" s="84"/>
+    </row>
+    <row r="277" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A277" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B277" s="4">
+        <v>108.1</v>
+      </c>
+      <c r="C277" s="4">
+        <v>110.2</v>
+      </c>
+      <c r="D277" s="4">
+        <v>171.9</v>
+      </c>
+      <c r="E277" s="55">
+        <v>153.80000000000001</v>
+      </c>
+      <c r="F277" s="5">
+        <v>141.30000000000001</v>
+      </c>
+      <c r="G277" s="53">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="H277" s="53">
+        <v>125.4</v>
+      </c>
+      <c r="I277" s="5">
+        <v>123.3</v>
+      </c>
+      <c r="J277" s="5">
+        <v>121.8</v>
+      </c>
+      <c r="K277" s="5"/>
+      <c r="L277" s="5"/>
+      <c r="M277" s="51"/>
+    </row>
+    <row r="278" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A278" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B278" s="4">
+        <v>104.9</v>
+      </c>
+      <c r="C278" s="4">
+        <v>110.8</v>
+      </c>
+      <c r="D278" s="4">
+        <v>106.9</v>
+      </c>
+      <c r="E278" s="55">
+        <v>107.2</v>
+      </c>
+      <c r="F278" s="5">
+        <v>105.8</v>
+      </c>
+      <c r="G278" s="53">
+        <v>107.7</v>
+      </c>
+      <c r="H278" s="53">
+        <v>105.6</v>
+      </c>
+      <c r="I278" s="5">
+        <v>102</v>
+      </c>
+      <c r="J278" s="5">
+        <v>99.2</v>
+      </c>
+      <c r="K278" s="5"/>
+      <c r="L278" s="5"/>
+      <c r="M278" s="51"/>
+    </row>
+    <row r="279" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B279" s="4">
+        <v>100</v>
+      </c>
+      <c r="C279" s="4">
+        <v>104.5</v>
+      </c>
+      <c r="D279" s="4">
+        <v>106</v>
+      </c>
+      <c r="E279" s="55">
+        <v>102.7</v>
+      </c>
+      <c r="F279" s="5">
+        <v>101.3</v>
+      </c>
+      <c r="G279" s="53">
+        <v>100.4</v>
+      </c>
+      <c r="H279" s="53">
+        <v>100</v>
+      </c>
+      <c r="I279" s="5">
+        <v>100.6</v>
+      </c>
+      <c r="J279" s="5">
+        <v>101</v>
+      </c>
+      <c r="K279" s="5"/>
+      <c r="L279" s="5"/>
+      <c r="M279" s="51"/>
+    </row>
+    <row r="280" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A280" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B280" s="4">
+        <v>85</v>
+      </c>
+      <c r="C280" s="4">
+        <v>87</v>
+      </c>
+      <c r="D280" s="4">
+        <v>89.4</v>
+      </c>
+      <c r="E280" s="55">
+        <v>90.6</v>
+      </c>
+      <c r="F280" s="5">
+        <v>92.7</v>
+      </c>
+      <c r="G280" s="53">
+        <v>94.3</v>
+      </c>
+      <c r="H280" s="53">
+        <v>80.8</v>
+      </c>
+      <c r="I280" s="5">
+        <v>80.8</v>
+      </c>
+      <c r="J280" s="5">
+        <v>80.8</v>
+      </c>
+      <c r="K280" s="5"/>
+      <c r="L280" s="5"/>
+      <c r="M280" s="51"/>
+    </row>
+    <row r="281" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A281" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B281" s="4">
+        <v>94.3</v>
+      </c>
+      <c r="C281" s="4">
+        <v>116.6</v>
+      </c>
+      <c r="D281" s="4">
+        <v>108.9</v>
+      </c>
+      <c r="E281" s="55">
+        <v>108.9</v>
+      </c>
+      <c r="F281" s="5">
+        <v>108.8</v>
+      </c>
+      <c r="G281" s="53">
+        <v>109.1</v>
+      </c>
+      <c r="H281" s="53">
+        <v>109.4</v>
+      </c>
+      <c r="I281" s="5">
+        <v>107.5</v>
+      </c>
+      <c r="J281" s="5">
+        <v>106.8</v>
+      </c>
+      <c r="K281" s="5"/>
+      <c r="L281" s="5"/>
+      <c r="M281" s="51"/>
+    </row>
+    <row r="282" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A282" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B282" s="4">
+        <v>100</v>
+      </c>
+      <c r="C282" s="4">
+        <v>100.2</v>
+      </c>
+      <c r="D282" s="4">
+        <v>100.3</v>
+      </c>
+      <c r="E282" s="55">
+        <v>103.5</v>
+      </c>
+      <c r="F282" s="5">
+        <v>111.1</v>
+      </c>
+      <c r="G282" s="53">
+        <v>116.1</v>
+      </c>
+      <c r="H282" s="53">
+        <v>116.8</v>
+      </c>
+      <c r="I282" s="5">
+        <v>117.3</v>
+      </c>
+      <c r="J282" s="5">
+        <v>117.8</v>
+      </c>
+      <c r="K282" s="5"/>
+      <c r="L282" s="5"/>
+      <c r="M282" s="51"/>
+    </row>
+    <row r="283" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A283" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B283" s="4">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="C283" s="4">
+        <v>91.5</v>
+      </c>
+      <c r="D283" s="4">
+        <v>100.5</v>
+      </c>
+      <c r="E283" s="55">
+        <v>108.1</v>
+      </c>
+      <c r="F283" s="5">
+        <v>111.5</v>
+      </c>
+      <c r="G283" s="53">
+        <v>112.4</v>
+      </c>
+      <c r="H283" s="53">
+        <v>112.4</v>
+      </c>
+      <c r="I283" s="5">
+        <v>113.1</v>
+      </c>
+      <c r="J283" s="5">
+        <v>114</v>
+      </c>
+      <c r="K283" s="5"/>
+      <c r="L283" s="5"/>
+      <c r="M283" s="51"/>
+    </row>
+    <row r="284" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A284" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B284" s="4">
+        <v>128.5</v>
+      </c>
+      <c r="C284" s="4">
+        <v>120.3</v>
+      </c>
+      <c r="D284" s="4">
+        <v>103.8</v>
+      </c>
+      <c r="E284" s="55">
+        <v>102.8</v>
+      </c>
+      <c r="F284" s="5">
+        <v>104.6</v>
+      </c>
+      <c r="G284" s="53">
+        <v>101.9</v>
+      </c>
+      <c r="H284" s="53">
+        <v>101.9</v>
+      </c>
+      <c r="I284" s="5">
+        <v>105.5</v>
+      </c>
+      <c r="J284" s="5">
+        <v>106.7</v>
+      </c>
+      <c r="K284" s="5"/>
+      <c r="L284" s="5"/>
+      <c r="M284" s="51"/>
+    </row>
+    <row r="285" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A285" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B285" s="4">
+        <v>100.2</v>
+      </c>
+      <c r="C285" s="4">
+        <v>97.4</v>
+      </c>
+      <c r="D285" s="4">
+        <v>95.2</v>
+      </c>
+      <c r="E285" s="55">
+        <v>97</v>
+      </c>
+      <c r="F285" s="5">
+        <v>96.1</v>
+      </c>
+      <c r="G285" s="53">
+        <v>96.1</v>
+      </c>
+      <c r="H285" s="53">
+        <v>95.1</v>
+      </c>
+      <c r="I285" s="5">
+        <v>93.8</v>
+      </c>
+      <c r="J285" s="5">
+        <v>92.2</v>
+      </c>
+      <c r="K285" s="5"/>
+      <c r="L285" s="5"/>
+      <c r="M285" s="51"/>
+    </row>
+    <row r="286" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A286" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B286" s="4">
+        <v>100</v>
+      </c>
+      <c r="C286" s="4">
+        <v>167.4</v>
+      </c>
+      <c r="D286" s="4">
+        <v>189.8</v>
+      </c>
+      <c r="E286" s="55">
+        <v>170</v>
+      </c>
+      <c r="F286" s="5">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="G286" s="53">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="H286" s="53">
+        <v>116.3</v>
+      </c>
+      <c r="I286" s="5">
+        <v>107.3</v>
+      </c>
+      <c r="J286" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="K286" s="5"/>
+      <c r="L286" s="5"/>
+      <c r="M286" s="51"/>
+    </row>
+    <row r="287" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A287" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B287" s="4">
+        <v>100</v>
+      </c>
+      <c r="C287" s="4">
+        <v>101.3</v>
+      </c>
+      <c r="D287" s="4">
+        <v>101.7</v>
+      </c>
+      <c r="E287" s="55">
+        <v>101.6</v>
+      </c>
+      <c r="F287" s="5">
+        <v>101.6</v>
+      </c>
+      <c r="G287" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="H287" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="I287" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="J287" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="K287" s="5"/>
+      <c r="L287" s="5"/>
+      <c r="M287" s="51"/>
+    </row>
+    <row r="288" spans="1:13" s="29" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A288" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B288" s="4">
+        <v>99.6</v>
+      </c>
+      <c r="C288" s="4">
+        <v>117.3</v>
+      </c>
+      <c r="D288" s="4">
+        <v>118.1</v>
+      </c>
+      <c r="E288" s="55">
+        <v>109.4</v>
+      </c>
+      <c r="F288" s="5">
+        <v>107.5</v>
+      </c>
+      <c r="G288" s="53">
+        <v>106.3</v>
+      </c>
+      <c r="H288" s="53">
+        <v>105.4</v>
+      </c>
+      <c r="I288" s="5">
+        <v>102.2</v>
+      </c>
+      <c r="J288" s="5">
+        <v>99.7</v>
+      </c>
+      <c r="K288" s="5"/>
+      <c r="L288" s="5"/>
+      <c r="M288" s="51"/>
+    </row>
+    <row r="289" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A289" s="64" t="s">
+        <v>98</v>
+      </c>
+      <c r="B289" s="59"/>
+      <c r="C289" s="62"/>
+      <c r="D289" s="63"/>
+      <c r="E289" s="72"/>
+      <c r="F289" s="62"/>
+      <c r="G289" s="63"/>
+      <c r="H289" s="62"/>
+      <c r="I289" s="62"/>
+      <c r="J289" s="62"/>
+      <c r="K289" s="62"/>
+      <c r="L289" s="50"/>
+      <c r="M289" s="50"/>
+    </row>
+    <row r="290" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A290" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B290" s="5">
+        <v>98.4</v>
+      </c>
+      <c r="C290" s="5">
+        <v>103.3</v>
+      </c>
+      <c r="D290" s="5">
+        <v>105.7</v>
+      </c>
+      <c r="E290" s="55">
+        <v>106.8</v>
+      </c>
+      <c r="F290" s="5">
+        <v>107</v>
+      </c>
+      <c r="G290" s="53">
+        <v>106.1</v>
+      </c>
+      <c r="H290" s="5">
+        <v>106.6</v>
+      </c>
+      <c r="I290" s="5">
+        <v>106.2</v>
+      </c>
+      <c r="J290" s="5">
+        <v>106.4</v>
+      </c>
+      <c r="K290" s="5"/>
+      <c r="L290" s="5"/>
+      <c r="M290" s="84"/>
+    </row>
+    <row r="291" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A291" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B291" s="5">
+        <v>111.4</v>
+      </c>
+      <c r="C291" s="5">
+        <v>108.2</v>
+      </c>
+      <c r="D291" s="5">
+        <v>106.5</v>
+      </c>
+      <c r="E291" s="55">
+        <v>107.9</v>
+      </c>
+      <c r="F291" s="5">
+        <v>108.1</v>
+      </c>
+      <c r="G291" s="53">
+        <v>105.2</v>
+      </c>
+      <c r="H291" s="5">
+        <v>105.3</v>
+      </c>
+      <c r="I291" s="5">
+        <v>107.1</v>
+      </c>
+      <c r="J291" s="5">
+        <v>108.7</v>
+      </c>
+      <c r="K291" s="5"/>
+      <c r="L291" s="5"/>
+      <c r="M291" s="51"/>
+    </row>
+    <row r="292" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A292" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B292" s="5">
+        <v>94.7</v>
+      </c>
+      <c r="C292" s="5">
+        <v>104.1</v>
+      </c>
+      <c r="D292" s="5">
+        <v>100</v>
+      </c>
+      <c r="E292" s="55">
+        <v>100</v>
+      </c>
+      <c r="F292" s="5">
+        <v>99.7</v>
+      </c>
+      <c r="G292" s="53">
+        <v>101.6</v>
+      </c>
+      <c r="H292" s="5">
+        <v>100</v>
+      </c>
+      <c r="I292" s="5">
+        <v>97.6</v>
+      </c>
+      <c r="J292" s="5">
+        <v>96.1</v>
+      </c>
+      <c r="K292" s="5"/>
+      <c r="L292" s="5"/>
+      <c r="M292" s="51"/>
+    </row>
+    <row r="293" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A293" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="B293" s="5">
+        <v>100</v>
+      </c>
+      <c r="C293" s="5">
+        <v>104.5</v>
+      </c>
+      <c r="D293" s="5">
+        <v>106</v>
+      </c>
+      <c r="E293" s="55">
+        <v>102.7</v>
+      </c>
+      <c r="F293" s="5">
+        <v>101.3</v>
+      </c>
+      <c r="G293" s="53">
+        <v>100.4</v>
+      </c>
+      <c r="H293" s="5">
+        <v>100</v>
+      </c>
+      <c r="I293" s="5">
+        <v>100.6</v>
+      </c>
+      <c r="J293" s="5">
+        <v>101</v>
+      </c>
+      <c r="K293" s="5"/>
+      <c r="L293" s="5"/>
+      <c r="M293" s="51"/>
+    </row>
+    <row r="294" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A294" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B294" s="5">
+        <v>85</v>
+      </c>
+      <c r="C294" s="5">
+        <v>87</v>
+      </c>
+      <c r="D294" s="5">
+        <v>89.4</v>
+      </c>
+      <c r="E294" s="55">
+        <v>90.6</v>
+      </c>
+      <c r="F294" s="5">
+        <v>92.7</v>
+      </c>
+      <c r="G294" s="53">
+        <v>94.3</v>
+      </c>
+      <c r="H294" s="5">
+        <v>80.8</v>
+      </c>
+      <c r="I294" s="5">
+        <v>80.8</v>
+      </c>
+      <c r="J294" s="5">
+        <v>80.8</v>
+      </c>
+      <c r="K294" s="5"/>
+      <c r="L294" s="5"/>
+      <c r="M294" s="51"/>
+    </row>
+    <row r="295" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A295" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B295" s="5">
+        <v>93.5</v>
+      </c>
+      <c r="C295" s="5">
+        <v>101.8</v>
+      </c>
+      <c r="D295" s="5">
+        <v>105.9</v>
+      </c>
+      <c r="E295" s="55">
+        <v>106.1</v>
+      </c>
+      <c r="F295" s="5">
+        <v>105.9</v>
+      </c>
+      <c r="G295" s="53">
+        <v>106.2</v>
+      </c>
+      <c r="H295" s="5">
+        <v>107.2</v>
+      </c>
+      <c r="I295" s="5">
+        <v>105.6</v>
+      </c>
+      <c r="J295" s="5">
+        <v>105.2</v>
+      </c>
+      <c r="K295" s="5"/>
+      <c r="L295" s="5"/>
+      <c r="M295" s="51"/>
+    </row>
+    <row r="296" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A296" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="B296" s="5">
+        <v>100</v>
+      </c>
+      <c r="C296" s="5">
+        <v>100.2</v>
+      </c>
+      <c r="D296" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="E296" s="55">
+        <v>103.5</v>
+      </c>
+      <c r="F296" s="5">
+        <v>111.1</v>
+      </c>
+      <c r="G296" s="53">
+        <v>116.1</v>
+      </c>
+      <c r="H296" s="5">
+        <v>116.8</v>
+      </c>
+      <c r="I296" s="5">
+        <v>117.3</v>
+      </c>
+      <c r="J296" s="5">
+        <v>117.8</v>
+      </c>
+      <c r="K296" s="5"/>
+      <c r="L296" s="5"/>
+      <c r="M296" s="51"/>
+    </row>
+    <row r="297" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A297" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B297" s="5">
+        <v>79</v>
+      </c>
+      <c r="C297" s="5">
+        <v>89.4</v>
+      </c>
+      <c r="D297" s="5">
+        <v>95.9</v>
+      </c>
+      <c r="E297" s="55">
+        <v>103.4</v>
+      </c>
+      <c r="F297" s="5">
+        <v>106.2</v>
+      </c>
+      <c r="G297" s="53">
+        <v>106.7</v>
+      </c>
+      <c r="H297" s="5">
+        <v>105.7</v>
+      </c>
+      <c r="I297" s="5">
+        <v>105.6</v>
+      </c>
+      <c r="J297" s="5">
+        <v>105.9</v>
+      </c>
+      <c r="K297" s="5"/>
+      <c r="L297" s="5"/>
+      <c r="M297" s="51"/>
+    </row>
+    <row r="298" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A298" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B298" s="5">
+        <v>94.4</v>
+      </c>
+      <c r="C298" s="5">
+        <v>97.3</v>
+      </c>
+      <c r="D298" s="5">
+        <v>99</v>
+      </c>
+      <c r="E298" s="55">
+        <v>98.5</v>
+      </c>
+      <c r="F298" s="5">
+        <v>99.4</v>
+      </c>
+      <c r="G298" s="53">
+        <v>97</v>
+      </c>
+      <c r="H298" s="5">
+        <v>97.8</v>
+      </c>
+      <c r="I298" s="5">
+        <v>101.9</v>
+      </c>
+      <c r="J298" s="5">
+        <v>102.9</v>
+      </c>
+      <c r="K298" s="5"/>
+      <c r="L298" s="5"/>
+      <c r="M298" s="51"/>
+    </row>
+    <row r="299" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A299" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B299" s="5">
+        <v>100.1</v>
+      </c>
+      <c r="C299" s="5">
+        <v>97.7</v>
+      </c>
+      <c r="D299" s="5">
+        <v>96.8</v>
+      </c>
+      <c r="E299" s="55">
         <v>98.9</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F299" s="5">
+        <v>97.8</v>
+      </c>
+      <c r="G299" s="53">
+        <v>97.6</v>
+      </c>
+      <c r="H299" s="5">
+        <v>96.5</v>
+      </c>
+      <c r="I299" s="5">
+        <v>95.1</v>
+      </c>
+      <c r="J299" s="5">
+        <v>93.4</v>
+      </c>
+      <c r="K299" s="5"/>
+      <c r="L299" s="5"/>
+      <c r="M299" s="51"/>
+    </row>
+    <row r="300" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A300" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B300" s="5">
+        <v>100</v>
+      </c>
+      <c r="C300" s="5">
+        <v>167.4</v>
+      </c>
+      <c r="D300" s="5">
+        <v>189.8</v>
+      </c>
+      <c r="E300" s="55">
+        <v>170</v>
+      </c>
+      <c r="F300" s="5">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="G300" s="53">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="H300" s="5">
+        <v>116.3</v>
+      </c>
+      <c r="I300" s="5">
+        <v>107.3</v>
+      </c>
+      <c r="J300" s="5">
+        <v>100.3</v>
+      </c>
+      <c r="K300" s="5"/>
+      <c r="L300" s="5"/>
+      <c r="M300" s="51"/>
+    </row>
+    <row r="301" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A301" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B301" s="5">
+        <v>100</v>
+      </c>
+      <c r="C301" s="5">
+        <v>101.3</v>
+      </c>
+      <c r="D301" s="5">
+        <v>101.7</v>
+      </c>
+      <c r="E301" s="55">
+        <v>101.6</v>
+      </c>
+      <c r="F301" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="G301" s="53">
+        <v>101.5</v>
+      </c>
+      <c r="H301" s="5">
+        <v>101.4</v>
+      </c>
+      <c r="I301" s="5">
+        <v>101.4</v>
+      </c>
+      <c r="J301" s="5">
+        <v>101.4</v>
+      </c>
+      <c r="K301" s="5"/>
+      <c r="L301" s="5"/>
+      <c r="M301" s="51"/>
+    </row>
+    <row r="302" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A302" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B302" s="5">
+        <v>100</v>
+      </c>
+      <c r="C302" s="5">
+        <v>113.3</v>
+      </c>
+      <c r="D302" s="5">
+        <v>117.8</v>
+      </c>
+      <c r="E302" s="55">
+        <v>109.1</v>
+      </c>
+      <c r="F302" s="5">
+        <v>107.3</v>
+      </c>
+      <c r="G302" s="53">
+        <v>106.1</v>
+      </c>
+      <c r="H302" s="5">
+        <v>104.9</v>
+      </c>
+      <c r="I302" s="5">
+        <v>101.6</v>
+      </c>
+      <c r="J302" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="K302" s="5"/>
+      <c r="L302" s="5"/>
+      <c r="M302" s="51"/>
+    </row>
+    <row r="303" spans="1:13" s="112" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A303" s="64" t="s">
+        <v>99</v>
+      </c>
+      <c r="B303" s="92"/>
+      <c r="C303" s="93"/>
+      <c r="D303" s="94"/>
+      <c r="E303" s="95"/>
+      <c r="F303" s="92"/>
+      <c r="G303" s="95"/>
+      <c r="H303" s="95"/>
+      <c r="I303" s="93"/>
+      <c r="J303" s="83"/>
+      <c r="K303" s="83"/>
+      <c r="L303" s="111"/>
+      <c r="M303" s="111"/>
+    </row>
+    <row r="304" spans="1:13" ht="12" x14ac:dyDescent="0.2">
+      <c r="A304" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="B304" s="5">
+        <v>114.3</v>
+      </c>
+      <c r="C304" s="5">
+        <v>121.5</v>
+      </c>
+      <c r="D304" s="5">
+        <v>127.9</v>
+      </c>
+      <c r="E304" s="55">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="F304" s="5">
+        <v>126.5</v>
+      </c>
+      <c r="G304" s="53">
+        <v>124.6</v>
+      </c>
+      <c r="H304" s="5">
+        <v>122.9</v>
+      </c>
+      <c r="I304" s="106">
+        <v>121.8</v>
+      </c>
+      <c r="J304" s="5">
+        <v>122.5</v>
+      </c>
+      <c r="K304" s="5"/>
+      <c r="L304" s="5"/>
+      <c r="M304" s="84"/>
+    </row>
+    <row r="305" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A305" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B305" s="5">
+        <v>114.2</v>
+      </c>
+      <c r="C305" s="5">
+        <v>121.9</v>
+      </c>
+      <c r="D305" s="5">
+        <v>129</v>
+      </c>
+      <c r="E305" s="55">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="F305" s="5">
+        <v>127.7</v>
+      </c>
+      <c r="G305" s="53">
+        <v>125.4</v>
+      </c>
+      <c r="H305" s="5">
+        <v>124</v>
+      </c>
+      <c r="I305" s="5">
+        <v>123.5</v>
+      </c>
+      <c r="J305" s="5">
+        <v>125.1</v>
+      </c>
+      <c r="K305" s="5"/>
+      <c r="L305" s="5"/>
+      <c r="M305" s="51"/>
+    </row>
+    <row r="306" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A306" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B306" s="5">
+        <v>130</v>
+      </c>
+      <c r="C306" s="5">
+        <v>127.2</v>
+      </c>
+      <c r="D306" s="5">
+        <v>126.3</v>
+      </c>
+      <c r="E306" s="55">
+        <v>127.5</v>
+      </c>
+      <c r="F306" s="5">
+        <v>123</v>
+      </c>
+      <c r="G306" s="53">
+        <v>125.2</v>
+      </c>
+      <c r="H306" s="5">
+        <v>121.5</v>
+      </c>
+      <c r="I306" s="5">
+        <v>114.5</v>
+      </c>
+      <c r="J306" s="5">
         <v>108.1</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="K306" s="5"/>
+      <c r="L306" s="5"/>
+      <c r="M306" s="51"/>
+    </row>
+    <row r="307" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A307" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="B307" s="5">
+        <v>87</v>
+      </c>
+      <c r="C307" s="5">
+        <v>100.8</v>
+      </c>
+      <c r="D307" s="5">
+        <v>107.9</v>
+      </c>
+      <c r="E307" s="55">
+        <v>111.9</v>
+      </c>
+      <c r="F307" s="5">
+        <v>108.7</v>
+      </c>
+      <c r="G307" s="53">
+        <v>106.5</v>
+      </c>
+      <c r="H307" s="5">
+        <v>103.8</v>
+      </c>
+      <c r="I307" s="5">
+        <v>101.5</v>
+      </c>
+      <c r="J307" s="5">
+        <v>100.9</v>
+      </c>
+      <c r="K307" s="5"/>
+      <c r="L307" s="5"/>
+      <c r="M307" s="51"/>
+    </row>
+    <row r="308" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A308" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B308" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C308" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D308" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E308" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F308" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G308" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H308" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="I308" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J308" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K308" s="40"/>
+      <c r="L308" s="40"/>
+      <c r="M308" s="51"/>
+    </row>
+    <row r="309" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A309" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="14">
-[...140 lines deleted...]
-      <c r="B16" s="14">
+      <c r="B309" s="5">
+        <v>209.1</v>
+      </c>
+      <c r="C309" s="5">
+        <v>174.6</v>
+      </c>
+      <c r="D309" s="5">
+        <v>155.80000000000001</v>
+      </c>
+      <c r="E309" s="55">
+        <v>149.19999999999999</v>
+      </c>
+      <c r="F309" s="5">
+        <v>160.69999999999999</v>
+      </c>
+      <c r="G309" s="53">
+        <v>154.6</v>
+      </c>
+      <c r="H309" s="5">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="I309" s="5">
+        <v>145.30000000000001</v>
+      </c>
+      <c r="J309" s="5">
+        <v>148</v>
+      </c>
+      <c r="K309" s="5"/>
+      <c r="L309" s="5"/>
+      <c r="M309" s="51"/>
+    </row>
+    <row r="310" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A310" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="B310" s="5">
+        <v>99.6</v>
+      </c>
+      <c r="C310" s="5">
+        <v>96.2</v>
+      </c>
+      <c r="D310" s="5">
+        <v>97.4</v>
+      </c>
+      <c r="E310" s="55">
+        <v>97.1</v>
+      </c>
+      <c r="F310" s="5">
         <v>97.6</v>
       </c>
-      <c r="C16" s="15" t="s">
-[...65 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="G310" s="53">
+        <v>99.1</v>
+      </c>
+      <c r="H310" s="5">
+        <v>100.6</v>
+      </c>
+      <c r="I310" s="5">
+        <v>101.1</v>
+      </c>
+      <c r="J310" s="5">
+        <v>99.5</v>
+      </c>
+      <c r="K310" s="5"/>
+      <c r="L310" s="5"/>
+      <c r="M310" s="51"/>
+    </row>
+    <row r="311" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A311" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B311" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C311" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D311" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E311" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F311" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G311" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H311" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="I311" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J311" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K311" s="40"/>
+      <c r="L311" s="40"/>
+      <c r="M311" s="51"/>
+    </row>
+    <row r="312" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A312" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="B312" s="5">
+        <v>86.9</v>
+      </c>
+      <c r="C312" s="5">
+        <v>115.3</v>
+      </c>
+      <c r="D312" s="5">
+        <v>127.5</v>
+      </c>
+      <c r="E312" s="55">
+        <v>116.8</v>
+      </c>
+      <c r="F312" s="5">
+        <v>112.2</v>
+      </c>
+      <c r="G312" s="53">
+        <v>109.1</v>
+      </c>
+      <c r="H312" s="5">
+        <v>118</v>
+      </c>
+      <c r="I312" s="5">
+        <v>116.8</v>
+      </c>
+      <c r="J312" s="5">
+        <v>117.5</v>
+      </c>
+      <c r="K312" s="5"/>
+      <c r="L312" s="5"/>
+      <c r="M312" s="51"/>
+    </row>
+    <row r="313" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A313" s="64" t="s">
+        <v>100</v>
+      </c>
+      <c r="B313" s="59"/>
+      <c r="C313" s="62"/>
+      <c r="D313" s="63"/>
+      <c r="E313" s="72"/>
+      <c r="F313" s="62"/>
+      <c r="G313" s="63"/>
+      <c r="H313" s="62"/>
+      <c r="I313" s="62"/>
+      <c r="J313" s="62"/>
+      <c r="K313" s="62"/>
+      <c r="L313" s="5"/>
+      <c r="M313" s="51"/>
+    </row>
+    <row r="314" spans="1:13" ht="12" x14ac:dyDescent="0.2">
+      <c r="A314" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="B314" s="5">
+        <v>97.9</v>
+      </c>
+      <c r="C314" s="5">
+        <v>211.2</v>
+      </c>
+      <c r="D314" s="5">
+        <v>249.7</v>
+      </c>
+      <c r="E314" s="55">
+        <v>206.9</v>
+      </c>
+      <c r="F314" s="5">
+        <v>182.2</v>
+      </c>
+      <c r="G314" s="53">
+        <v>164.4</v>
+      </c>
+      <c r="H314" s="5">
+        <v>355.1</v>
+      </c>
+      <c r="I314" s="5">
+        <v>322.10000000000002</v>
+      </c>
+      <c r="J314" s="5">
+        <v>297.10000000000002</v>
+      </c>
+      <c r="K314" s="5"/>
+      <c r="L314" s="5"/>
+      <c r="M314" s="84"/>
+    </row>
+    <row r="315" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A315" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B315" s="5">
+        <v>95.4</v>
+      </c>
+      <c r="C315" s="5">
+        <v>295.60000000000002</v>
+      </c>
+      <c r="D315" s="5">
+        <v>249.7</v>
+      </c>
+      <c r="E315" s="55">
+        <v>206.9</v>
+      </c>
+      <c r="F315" s="5">
+        <v>182.2</v>
+      </c>
+      <c r="G315" s="53">
+        <v>164.4</v>
+      </c>
+      <c r="H315" s="5">
+        <v>355.1</v>
+      </c>
+      <c r="I315" s="5">
+        <v>321.8</v>
+      </c>
+      <c r="J315" s="5">
+        <v>294.89999999999998</v>
+      </c>
+      <c r="K315" s="5"/>
+      <c r="L315" s="5"/>
+      <c r="M315" s="51"/>
+    </row>
+    <row r="316" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A316" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B316" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C316" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D316" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E316" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F316" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G316" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H316" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="I316" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J316" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K316" s="40"/>
+      <c r="L316" s="40"/>
+      <c r="M316" s="51"/>
+    </row>
+    <row r="317" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A317" s="37" t="s">
+        <v>64</v>
+      </c>
+      <c r="B317" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C317" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D317" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E317" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F317" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G317" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H317" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="I317" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J317" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K317" s="40"/>
+      <c r="L317" s="40"/>
+      <c r="M317" s="51"/>
+    </row>
+    <row r="318" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A318" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="B318" s="5">
+        <v>100</v>
+      </c>
+      <c r="C318" s="5">
+        <v>171.1</v>
+      </c>
+      <c r="D318" s="5">
+        <v>194.9</v>
+      </c>
+      <c r="E318" s="55">
+        <v>188.7</v>
+      </c>
+      <c r="F318" s="5">
+        <v>191.4</v>
+      </c>
+      <c r="G318" s="53">
+        <v>193.2</v>
+      </c>
+      <c r="H318" s="5">
+        <v>174.3</v>
+      </c>
+      <c r="I318" s="5">
+        <v>162.30000000000001</v>
+      </c>
+      <c r="J318" s="5">
+        <v>153</v>
+      </c>
+      <c r="K318" s="5"/>
+      <c r="L318" s="5"/>
+      <c r="M318" s="51"/>
+    </row>
+    <row r="319" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A319" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B319" s="5">
+        <v>100</v>
+      </c>
+      <c r="C319" s="5">
+        <v>155.4</v>
+      </c>
+      <c r="D319" s="5">
+        <v>173.9</v>
+      </c>
+      <c r="E319" s="55">
+        <v>183.1</v>
+      </c>
+      <c r="F319" s="5">
+        <v>195.3</v>
+      </c>
+      <c r="G319" s="53">
+        <v>203.5</v>
+      </c>
+      <c r="H319" s="5">
+        <v>220.1</v>
+      </c>
+      <c r="I319" s="5">
+        <v>232.9</v>
+      </c>
+      <c r="J319" s="5">
+        <v>242.8</v>
+      </c>
+      <c r="K319" s="5"/>
+      <c r="L319" s="5"/>
+      <c r="M319" s="51"/>
+    </row>
+    <row r="320" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A320" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="6"/>
-[...12 lines deleted...]
-      <c r="G21" s="2"/>
+      <c r="B320" s="5">
+        <v>100</v>
+      </c>
+      <c r="C320" s="5">
+        <v>70.400000000000006</v>
+      </c>
+      <c r="D320" s="5">
+        <v>60.5</v>
+      </c>
+      <c r="E320" s="55">
+        <v>55.6</v>
+      </c>
+      <c r="F320" s="5">
+        <v>59.6</v>
+      </c>
+      <c r="G320" s="53">
+        <v>62.3</v>
+      </c>
+      <c r="H320" s="5">
+        <v>64.2</v>
+      </c>
+      <c r="I320" s="5">
+        <v>62.8</v>
+      </c>
+      <c r="J320" s="5">
+        <v>61.7</v>
+      </c>
+      <c r="K320" s="5"/>
+      <c r="L320" s="5"/>
+      <c r="M320" s="51"/>
+    </row>
+    <row r="321" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A321" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="B321" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="C321" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="D321" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E321" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="F321" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="G321" s="54" t="s">
+        <v>67</v>
+      </c>
+      <c r="H321" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="I321" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="J321" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="K321" s="40"/>
+      <c r="L321" s="40"/>
+      <c r="M321" s="51"/>
+    </row>
+    <row r="322" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A322" s="67"/>
+      <c r="C322" s="1"/>
+      <c r="D322" s="1"/>
+      <c r="E322" s="1"/>
+      <c r="F322" s="68"/>
+      <c r="H322" s="1"/>
+      <c r="I322" s="1"/>
+      <c r="J322" s="1"/>
+      <c r="K322" s="1"/>
+      <c r="L322" s="70"/>
+      <c r="M322" s="85"/>
+    </row>
+    <row r="323" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A323" s="69"/>
+      <c r="C323" s="1"/>
+      <c r="D323" s="1"/>
+      <c r="E323" s="1"/>
+      <c r="F323" s="68"/>
+      <c r="H323" s="1"/>
+      <c r="I323" s="1"/>
+      <c r="J323" s="1"/>
+      <c r="K323" s="1"/>
+      <c r="L323" s="1"/>
+      <c r="M323" s="1"/>
+    </row>
+    <row r="324" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A324" s="1"/>
+      <c r="C324" s="1"/>
+      <c r="D324" s="1"/>
+      <c r="E324" s="1"/>
+      <c r="F324" s="68"/>
+      <c r="G324" s="2"/>
+    </row>
+    <row r="325" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A325" s="69"/>
+      <c r="C325" s="1"/>
+      <c r="D325" s="1"/>
+      <c r="E325" s="1"/>
+      <c r="F325" s="70"/>
+      <c r="G325" s="2"/>
+    </row>
+    <row r="326" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B326" s="2"/>
+      <c r="G326" s="2"/>
+    </row>
+    <row r="327" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B327" s="2"/>
+      <c r="G327" s="2"/>
+    </row>
+    <row r="328" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B328" s="2"/>
+      <c r="G328" s="2"/>
+    </row>
+    <row r="329" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B329" s="2"/>
+      <c r="G329" s="2"/>
+    </row>
+    <row r="330" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B330" s="2"/>
+      <c r="G330" s="2"/>
+    </row>
+    <row r="331" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B331" s="2"/>
+      <c r="G331" s="2"/>
+    </row>
+    <row r="332" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B332" s="2"/>
+      <c r="G332" s="2"/>
+    </row>
+    <row r="333" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B333" s="2"/>
+      <c r="G333" s="2"/>
+    </row>
+    <row r="334" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B334" s="2"/>
+      <c r="G334" s="2"/>
+    </row>
+    <row r="335" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B335" s="2"/>
+      <c r="G335" s="2"/>
+    </row>
+    <row r="336" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B336" s="2"/>
+      <c r="G336" s="2"/>
+    </row>
+    <row r="337" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B337" s="2"/>
+      <c r="G337" s="2"/>
+    </row>
+    <row r="338" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B338" s="2"/>
+      <c r="G338" s="2"/>
+    </row>
+    <row r="339" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B339" s="2"/>
+      <c r="G339" s="2"/>
+    </row>
+    <row r="340" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B340" s="2"/>
+      <c r="G340" s="2"/>
+    </row>
+    <row r="341" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B341" s="2"/>
+      <c r="G341" s="2"/>
+    </row>
+    <row r="342" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B342" s="2"/>
+      <c r="G342" s="2"/>
+    </row>
+    <row r="343" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B343" s="2"/>
+      <c r="G343" s="2"/>
+    </row>
+    <row r="344" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B344" s="2"/>
+      <c r="G344" s="2"/>
+    </row>
+    <row r="345" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B345" s="2"/>
+      <c r="G345" s="2"/>
+    </row>
+    <row r="346" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B346" s="2"/>
+      <c r="G346" s="2"/>
+    </row>
+    <row r="347" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B347" s="2"/>
+      <c r="G347" s="2"/>
+    </row>
+    <row r="348" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B348" s="2"/>
+      <c r="G348" s="2"/>
+    </row>
+    <row r="349" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B349" s="2"/>
+      <c r="G349" s="2"/>
+    </row>
+    <row r="350" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B350" s="2"/>
+      <c r="G350" s="2"/>
+    </row>
+    <row r="351" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B351" s="2"/>
+      <c r="G351" s="2"/>
+    </row>
+    <row r="352" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B352" s="2"/>
+      <c r="G352" s="2"/>
+    </row>
+    <row r="353" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B353" s="2"/>
+      <c r="G353" s="2"/>
+    </row>
+    <row r="354" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B354" s="2"/>
+      <c r="G354" s="2"/>
+    </row>
+    <row r="355" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B355" s="2"/>
+      <c r="G355" s="2"/>
+    </row>
+    <row r="356" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B356" s="2"/>
+      <c r="G356" s="2"/>
+    </row>
+    <row r="357" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B357" s="2"/>
+      <c r="G357" s="2"/>
+    </row>
+    <row r="358" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B358" s="2"/>
+      <c r="G358" s="2"/>
+    </row>
+    <row r="359" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B359" s="2"/>
+      <c r="G359" s="2"/>
+    </row>
+    <row r="360" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B360" s="2"/>
+      <c r="G360" s="2"/>
+    </row>
+    <row r="361" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B361" s="2"/>
+      <c r="G361" s="2"/>
+    </row>
+    <row r="362" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B362" s="2"/>
+      <c r="G362" s="2"/>
+    </row>
+    <row r="363" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B363" s="2"/>
+      <c r="G363" s="2"/>
+    </row>
+    <row r="364" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B364" s="2"/>
+      <c r="G364" s="2"/>
+    </row>
+    <row r="365" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B365" s="2"/>
+      <c r="G365" s="2"/>
+    </row>
+    <row r="366" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B366" s="2"/>
+      <c r="G366" s="2"/>
+    </row>
+    <row r="367" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B367" s="2"/>
+      <c r="G367" s="2"/>
+    </row>
+    <row r="368" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B368" s="2"/>
+      <c r="G368" s="2"/>
+    </row>
+    <row r="369" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B369" s="2"/>
+      <c r="G369" s="2"/>
+    </row>
+    <row r="370" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B370" s="2"/>
+      <c r="G370" s="2"/>
+    </row>
+    <row r="371" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B371" s="2"/>
+      <c r="G371" s="2"/>
+    </row>
+    <row r="372" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B372" s="2"/>
+      <c r="G372" s="2"/>
+    </row>
+    <row r="373" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B373" s="2"/>
+      <c r="G373" s="2"/>
+    </row>
+    <row r="374" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B374" s="2"/>
+      <c r="G374" s="2"/>
+    </row>
+    <row r="375" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B375" s="2"/>
+      <c r="G375" s="2"/>
+    </row>
+    <row r="376" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B376" s="2"/>
+      <c r="G376" s="2"/>
+    </row>
+    <row r="377" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B377" s="2"/>
+      <c r="G377" s="2"/>
+    </row>
+    <row r="378" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B378" s="2"/>
+      <c r="G378" s="2"/>
+    </row>
+    <row r="379" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B379" s="2"/>
+      <c r="G379" s="2"/>
+    </row>
+    <row r="380" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B380" s="2"/>
+      <c r="G380" s="2"/>
+    </row>
+    <row r="381" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B381" s="2"/>
+      <c r="G381" s="2"/>
+    </row>
+    <row r="382" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B382" s="2"/>
+      <c r="G382" s="2"/>
+    </row>
+    <row r="383" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B383" s="2"/>
+      <c r="G383" s="2"/>
+    </row>
+    <row r="384" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B384" s="2"/>
+      <c r="G384" s="2"/>
+    </row>
+    <row r="385" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B385" s="2"/>
+      <c r="G385" s="2"/>
+    </row>
+    <row r="386" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B386" s="2"/>
+      <c r="G386" s="2"/>
+    </row>
+    <row r="387" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B387" s="2"/>
+      <c r="G387" s="2"/>
+    </row>
+    <row r="388" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B388" s="2"/>
+      <c r="G388" s="2"/>
+    </row>
+    <row r="389" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B389" s="2"/>
+      <c r="G389" s="2"/>
+    </row>
+    <row r="390" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B390" s="2"/>
+      <c r="G390" s="2"/>
+    </row>
+    <row r="391" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B391" s="2"/>
+      <c r="G391" s="2"/>
+    </row>
+    <row r="392" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B392" s="2"/>
+      <c r="G392" s="2"/>
+    </row>
+    <row r="393" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B393" s="2"/>
+      <c r="G393" s="2"/>
+    </row>
+    <row r="394" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B394" s="2"/>
+      <c r="G394" s="2"/>
+    </row>
+    <row r="395" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B395" s="2"/>
+      <c r="G395" s="2"/>
+    </row>
+    <row r="396" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B396" s="2"/>
+      <c r="G396" s="2"/>
+    </row>
+    <row r="397" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B397" s="2"/>
+      <c r="G397" s="2"/>
+    </row>
+    <row r="398" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B398" s="2"/>
+      <c r="G398" s="2"/>
+    </row>
+    <row r="399" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B399" s="2"/>
+      <c r="G399" s="2"/>
+    </row>
+    <row r="400" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B400" s="2"/>
+      <c r="G400" s="2"/>
+    </row>
+    <row r="401" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B401" s="2"/>
+      <c r="G401" s="2"/>
+    </row>
+    <row r="402" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B402" s="2"/>
+      <c r="G402" s="2"/>
+    </row>
+    <row r="403" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B403" s="2"/>
+      <c r="G403" s="2"/>
+    </row>
+    <row r="404" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B404" s="2"/>
+      <c r="G404" s="2"/>
+    </row>
+    <row r="405" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B405" s="2"/>
+      <c r="G405" s="2"/>
+    </row>
+    <row r="406" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B406" s="2"/>
+      <c r="G406" s="2"/>
+    </row>
+    <row r="407" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B407" s="2"/>
+      <c r="G407" s="2"/>
+    </row>
+    <row r="408" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B408" s="2"/>
+      <c r="G408" s="2"/>
+    </row>
+    <row r="409" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B409" s="2"/>
+      <c r="G409" s="2"/>
+    </row>
+    <row r="410" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B410" s="2"/>
+      <c r="G410" s="2"/>
+    </row>
+    <row r="411" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B411" s="2"/>
+      <c r="G411" s="2"/>
+    </row>
+    <row r="412" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B412" s="2"/>
+      <c r="G412" s="2"/>
+    </row>
+    <row r="413" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B413" s="2"/>
+      <c r="G413" s="2"/>
+    </row>
+    <row r="414" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B414" s="2"/>
+      <c r="G414" s="2"/>
+    </row>
+    <row r="415" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B415" s="2"/>
+      <c r="G415" s="2"/>
+    </row>
+    <row r="416" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B416" s="2"/>
+      <c r="G416" s="2"/>
+    </row>
+    <row r="417" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B417" s="2"/>
+      <c r="G417" s="2"/>
+    </row>
+    <row r="418" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B418" s="2"/>
+      <c r="G418" s="2"/>
+    </row>
+    <row r="419" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B419" s="2"/>
+      <c r="G419" s="2"/>
+    </row>
+    <row r="420" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B420" s="2"/>
+      <c r="G420" s="2"/>
+    </row>
+    <row r="421" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B421" s="2"/>
+      <c r="G421" s="2"/>
+    </row>
+    <row r="422" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B422" s="2"/>
+      <c r="G422" s="2"/>
+    </row>
+    <row r="423" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B423" s="2"/>
+      <c r="G423" s="2"/>
+    </row>
+    <row r="424" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B424" s="2"/>
+      <c r="G424" s="2"/>
+    </row>
+    <row r="425" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B425" s="2"/>
+      <c r="G425" s="2"/>
+    </row>
+    <row r="426" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B426" s="2"/>
+      <c r="G426" s="2"/>
+    </row>
+    <row r="427" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B427" s="2"/>
+      <c r="G427" s="2"/>
+    </row>
+    <row r="428" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B428" s="2"/>
+      <c r="G428" s="2"/>
+    </row>
+    <row r="429" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B429" s="2"/>
+      <c r="G429" s="2"/>
+    </row>
+    <row r="430" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B430" s="2"/>
+      <c r="G430" s="2"/>
+    </row>
+    <row r="431" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B431" s="2"/>
+      <c r="G431" s="2"/>
+    </row>
+    <row r="432" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B432" s="2"/>
+      <c r="G432" s="2"/>
+    </row>
+    <row r="433" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B433" s="2"/>
+      <c r="G433" s="2"/>
+    </row>
+    <row r="434" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B434" s="2"/>
+      <c r="G434" s="2"/>
+    </row>
+    <row r="435" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B435" s="2"/>
+      <c r="G435" s="2"/>
+    </row>
+    <row r="436" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B436" s="2"/>
+      <c r="G436" s="2"/>
+    </row>
+    <row r="437" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B437" s="2"/>
+      <c r="G437" s="2"/>
+    </row>
+    <row r="438" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B438" s="2"/>
+      <c r="G438" s="2"/>
+    </row>
+    <row r="439" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B439" s="2"/>
+      <c r="G439" s="2"/>
+    </row>
+    <row r="440" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B440" s="2"/>
+      <c r="G440" s="2"/>
+    </row>
+    <row r="441" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B441" s="2"/>
+      <c r="G441" s="2"/>
+    </row>
+    <row r="442" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B442" s="2"/>
+      <c r="G442" s="2"/>
+    </row>
+    <row r="443" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B443" s="2"/>
+      <c r="G443" s="2"/>
+    </row>
+    <row r="444" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B444" s="2"/>
+      <c r="G444" s="2"/>
+    </row>
+    <row r="445" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B445" s="2"/>
+      <c r="G445" s="2"/>
+    </row>
+    <row r="446" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B446" s="2"/>
+      <c r="G446" s="2"/>
+    </row>
+    <row r="447" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B447" s="2"/>
+      <c r="G447" s="2"/>
+    </row>
+    <row r="448" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B448" s="2"/>
+      <c r="G448" s="2"/>
+    </row>
+    <row r="449" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B449" s="2"/>
+      <c r="G449" s="2"/>
+    </row>
+    <row r="450" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B450" s="2"/>
+      <c r="G450" s="2"/>
+    </row>
+    <row r="451" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B451" s="2"/>
+      <c r="G451" s="2"/>
+    </row>
+    <row r="452" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B452" s="2"/>
+      <c r="G452" s="2"/>
+    </row>
+    <row r="453" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B453" s="2"/>
+      <c r="G453" s="2"/>
+    </row>
+    <row r="454" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B454" s="2"/>
+      <c r="G454" s="2"/>
+    </row>
+    <row r="455" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B455" s="2"/>
+      <c r="G455" s="2"/>
+    </row>
+    <row r="456" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B456" s="2"/>
+      <c r="G456" s="2"/>
+    </row>
+    <row r="457" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B457" s="2"/>
+      <c r="G457" s="2"/>
+    </row>
+    <row r="458" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B458" s="2"/>
+      <c r="G458" s="2"/>
+    </row>
+    <row r="459" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B459" s="2"/>
+      <c r="G459" s="2"/>
+    </row>
+    <row r="460" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B460" s="2"/>
+      <c r="G460" s="2"/>
+    </row>
+    <row r="461" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B461" s="2"/>
+      <c r="G461" s="2"/>
+    </row>
+    <row r="462" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B462" s="2"/>
+      <c r="G462" s="2"/>
+    </row>
+    <row r="463" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B463" s="2"/>
+      <c r="G463" s="2"/>
+    </row>
+    <row r="464" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B464" s="2"/>
+      <c r="G464" s="2"/>
+    </row>
+    <row r="465" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B465" s="2"/>
+      <c r="G465" s="2"/>
+    </row>
+    <row r="466" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B466" s="2"/>
+      <c r="G466" s="2"/>
+    </row>
+    <row r="467" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B467" s="2"/>
+      <c r="G467" s="2"/>
+    </row>
+    <row r="468" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B468" s="2"/>
+      <c r="G468" s="2"/>
+    </row>
+    <row r="469" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B469" s="2"/>
+      <c r="G469" s="2"/>
+    </row>
+    <row r="470" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B470" s="2"/>
+      <c r="G470" s="2"/>
+    </row>
+    <row r="471" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B471" s="2"/>
+      <c r="G471" s="2"/>
+    </row>
+    <row r="472" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B472" s="2"/>
+      <c r="G472" s="2"/>
+    </row>
+    <row r="473" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B473" s="2"/>
+      <c r="G473" s="2"/>
+    </row>
+    <row r="474" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B474" s="2"/>
+      <c r="G474" s="2"/>
+    </row>
+    <row r="475" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B475" s="2"/>
+      <c r="G475" s="2"/>
+    </row>
+    <row r="476" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B476" s="2"/>
+      <c r="G476" s="2"/>
+    </row>
+    <row r="477" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B477" s="2"/>
+      <c r="G477" s="2"/>
+    </row>
+    <row r="478" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B478" s="2"/>
+      <c r="G478" s="2"/>
+    </row>
+    <row r="479" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B479" s="2"/>
+      <c r="G479" s="2"/>
+    </row>
+    <row r="480" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B480" s="2"/>
+      <c r="G480" s="2"/>
+    </row>
+    <row r="481" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B481" s="2"/>
+      <c r="G481" s="2"/>
+    </row>
+    <row r="482" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B482" s="2"/>
+      <c r="G482" s="2"/>
+    </row>
+    <row r="483" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B483" s="2"/>
+      <c r="G483" s="2"/>
+    </row>
+    <row r="484" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B484" s="2"/>
+      <c r="G484" s="2"/>
+    </row>
+    <row r="485" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B485" s="2"/>
+      <c r="G485" s="2"/>
+    </row>
+    <row r="486" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B486" s="2"/>
+      <c r="G486" s="2"/>
+    </row>
+    <row r="487" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B487" s="2"/>
+      <c r="G487" s="2"/>
+    </row>
+    <row r="488" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B488" s="2"/>
+      <c r="G488" s="2"/>
+    </row>
+    <row r="489" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B489" s="2"/>
+      <c r="G489" s="2"/>
+    </row>
+    <row r="490" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B490" s="2"/>
+      <c r="G490" s="2"/>
+    </row>
+    <row r="491" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B491" s="2"/>
+      <c r="G491" s="2"/>
+    </row>
+    <row r="492" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B492" s="2"/>
+      <c r="G492" s="2"/>
+    </row>
+    <row r="493" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B493" s="2"/>
+      <c r="G493" s="2"/>
+    </row>
+    <row r="494" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B494" s="2"/>
+      <c r="G494" s="2"/>
+    </row>
+    <row r="495" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B495" s="2"/>
+      <c r="G495" s="2"/>
+    </row>
+    <row r="496" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B496" s="2"/>
+      <c r="G496" s="2"/>
+    </row>
+    <row r="497" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B497" s="2"/>
+      <c r="G497" s="2"/>
+    </row>
+    <row r="498" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B498" s="2"/>
+      <c r="G498" s="2"/>
+    </row>
+    <row r="499" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B499" s="2"/>
+      <c r="G499" s="2"/>
+    </row>
+    <row r="500" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B500" s="2"/>
+      <c r="G500" s="2"/>
+    </row>
+    <row r="501" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B501" s="2"/>
+      <c r="G501" s="2"/>
+    </row>
+    <row r="502" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B502" s="2"/>
+      <c r="G502" s="2"/>
+    </row>
+    <row r="503" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B503" s="2"/>
+      <c r="G503" s="2"/>
+    </row>
+    <row r="504" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B504" s="2"/>
+      <c r="G504" s="2"/>
+    </row>
+    <row r="505" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B505" s="2"/>
+      <c r="G505" s="2"/>
+    </row>
+    <row r="506" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B506" s="2"/>
+      <c r="G506" s="2"/>
+    </row>
+    <row r="507" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B507" s="2"/>
+      <c r="G507" s="2"/>
+    </row>
+    <row r="508" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B508" s="2"/>
+      <c r="G508" s="2"/>
+    </row>
+    <row r="509" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B509" s="2"/>
+      <c r="G509" s="2"/>
+    </row>
+    <row r="510" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B510" s="2"/>
+      <c r="G510" s="2"/>
+    </row>
+    <row r="511" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B511" s="2"/>
+      <c r="G511" s="2"/>
+    </row>
+    <row r="512" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B512" s="2"/>
+      <c r="G512" s="2"/>
+    </row>
+    <row r="513" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B513" s="2"/>
+      <c r="G513" s="2"/>
+    </row>
+    <row r="514" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B514" s="2"/>
+      <c r="G514" s="2"/>
+    </row>
+    <row r="515" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B515" s="2"/>
+      <c r="G515" s="2"/>
+    </row>
+    <row r="516" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B516" s="2"/>
+      <c r="G516" s="2"/>
+    </row>
+    <row r="517" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B517" s="2"/>
+      <c r="G517" s="2"/>
+    </row>
+    <row r="518" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B518" s="2"/>
+      <c r="G518" s="2"/>
+    </row>
+    <row r="519" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B519" s="2"/>
+      <c r="G519" s="2"/>
+    </row>
+    <row r="520" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B520" s="2"/>
+      <c r="G520" s="2"/>
+    </row>
+    <row r="521" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B521" s="2"/>
+      <c r="G521" s="2"/>
+    </row>
+    <row r="522" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B522" s="2"/>
+      <c r="G522" s="2"/>
+    </row>
+    <row r="523" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B523" s="2"/>
+      <c r="G523" s="2"/>
+    </row>
+    <row r="524" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B524" s="2"/>
+      <c r="G524" s="2"/>
+    </row>
+    <row r="525" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B525" s="2"/>
+      <c r="G525" s="2"/>
+    </row>
+    <row r="526" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B526" s="2"/>
+      <c r="G526" s="2"/>
+    </row>
+    <row r="527" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B527" s="2"/>
+      <c r="G527" s="2"/>
+    </row>
+    <row r="528" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B528" s="2"/>
+      <c r="G528" s="2"/>
+    </row>
+    <row r="529" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B529" s="2"/>
+      <c r="G529" s="2"/>
+    </row>
+    <row r="530" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B530" s="2"/>
+      <c r="G530" s="2"/>
+    </row>
+    <row r="531" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B531" s="2"/>
+      <c r="G531" s="2"/>
+    </row>
+    <row r="532" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B532" s="2"/>
+      <c r="G532" s="2"/>
+    </row>
+    <row r="533" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B533" s="2"/>
+      <c r="G533" s="2"/>
+    </row>
+    <row r="534" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B534" s="2"/>
+      <c r="G534" s="2"/>
+    </row>
+    <row r="535" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B535" s="2"/>
+      <c r="G535" s="2"/>
+    </row>
+    <row r="536" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B536" s="2"/>
+      <c r="G536" s="2"/>
+    </row>
+    <row r="537" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B537" s="2"/>
+      <c r="G537" s="2"/>
+    </row>
+    <row r="538" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B538" s="2"/>
+      <c r="G538" s="2"/>
+    </row>
+    <row r="539" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B539" s="2"/>
+      <c r="G539" s="2"/>
+    </row>
+    <row r="540" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B540" s="2"/>
+      <c r="G540" s="2"/>
+    </row>
+    <row r="541" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B541" s="2"/>
+      <c r="G541" s="2"/>
+    </row>
+    <row r="542" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B542" s="2"/>
+      <c r="G542" s="2"/>
+    </row>
+    <row r="543" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B543" s="2"/>
+      <c r="G543" s="2"/>
+    </row>
+    <row r="544" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B544" s="2"/>
+      <c r="G544" s="2"/>
+    </row>
+    <row r="545" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B545" s="2"/>
+      <c r="G545" s="2"/>
+    </row>
+    <row r="546" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B546" s="2"/>
+      <c r="G546" s="2"/>
+    </row>
+    <row r="547" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B547" s="2"/>
+      <c r="G547" s="2"/>
+    </row>
+    <row r="548" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B548" s="2"/>
+      <c r="G548" s="2"/>
+    </row>
+    <row r="549" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B549" s="2"/>
+      <c r="G549" s="2"/>
+    </row>
+    <row r="550" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B550" s="2"/>
+      <c r="G550" s="2"/>
+    </row>
+    <row r="551" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B551" s="2"/>
+      <c r="G551" s="2"/>
+    </row>
+    <row r="552" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B552" s="2"/>
+      <c r="G552" s="2"/>
+    </row>
+    <row r="553" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B553" s="2"/>
+      <c r="G553" s="2"/>
+    </row>
+    <row r="554" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B554" s="2"/>
+      <c r="G554" s="2"/>
+    </row>
+    <row r="555" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B555" s="2"/>
+      <c r="G555" s="2"/>
+    </row>
+    <row r="556" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B556" s="2"/>
+      <c r="G556" s="2"/>
+    </row>
+    <row r="557" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B557" s="2"/>
+      <c r="G557" s="2"/>
+    </row>
+    <row r="558" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B558" s="2"/>
+      <c r="G558" s="2"/>
+    </row>
+    <row r="559" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B559" s="2"/>
+      <c r="G559" s="2"/>
+    </row>
+    <row r="560" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B560" s="2"/>
+      <c r="G560" s="2"/>
+    </row>
+    <row r="561" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B561" s="2"/>
+      <c r="G561" s="2"/>
+    </row>
+    <row r="562" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B562" s="2"/>
+      <c r="G562" s="2"/>
+    </row>
+    <row r="563" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B563" s="2"/>
+      <c r="G563" s="2"/>
+    </row>
+    <row r="564" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B564" s="2"/>
+      <c r="G564" s="2"/>
+    </row>
+    <row r="565" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B565" s="2"/>
+      <c r="G565" s="2"/>
+    </row>
+    <row r="566" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B566" s="2"/>
+      <c r="G566" s="2"/>
+    </row>
+    <row r="567" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B567" s="2"/>
+      <c r="G567" s="2"/>
+    </row>
+    <row r="568" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B568" s="2"/>
+      <c r="G568" s="2"/>
+    </row>
+    <row r="569" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B569" s="2"/>
+      <c r="G569" s="2"/>
+    </row>
+    <row r="570" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B570" s="2"/>
+      <c r="G570" s="2"/>
+    </row>
+    <row r="571" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B571" s="2"/>
+      <c r="G571" s="2"/>
+    </row>
+    <row r="572" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B572" s="2"/>
+      <c r="G572" s="2"/>
+    </row>
+    <row r="573" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B573" s="2"/>
+      <c r="G573" s="2"/>
+    </row>
+    <row r="574" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B574" s="2"/>
+      <c r="G574" s="2"/>
+    </row>
+    <row r="575" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B575" s="2"/>
+      <c r="G575" s="2"/>
+    </row>
+    <row r="576" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B576" s="2"/>
+      <c r="G576" s="2"/>
+    </row>
+    <row r="577" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B577" s="2"/>
+      <c r="G577" s="2"/>
+    </row>
+    <row r="578" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B578" s="2"/>
+      <c r="G578" s="2"/>
+    </row>
+    <row r="579" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B579" s="2"/>
+      <c r="G579" s="2"/>
+    </row>
+    <row r="580" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B580" s="2"/>
+      <c r="G580" s="2"/>
+    </row>
+    <row r="581" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B581" s="2"/>
+      <c r="G581" s="2"/>
+    </row>
+    <row r="582" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B582" s="2"/>
+      <c r="G582" s="2"/>
+    </row>
+    <row r="583" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B583" s="2"/>
+      <c r="G583" s="2"/>
+    </row>
+    <row r="584" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B584" s="2"/>
+      <c r="G584" s="2"/>
+    </row>
+    <row r="585" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B585" s="2"/>
+      <c r="G585" s="2"/>
+    </row>
+    <row r="586" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B586" s="2"/>
+      <c r="G586" s="2"/>
+    </row>
+    <row r="587" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B587" s="2"/>
+      <c r="G587" s="2"/>
+    </row>
+    <row r="588" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B588" s="2"/>
+      <c r="G588" s="2"/>
+    </row>
+    <row r="589" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B589" s="2"/>
+      <c r="G589" s="2"/>
+    </row>
+    <row r="590" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B590" s="2"/>
+      <c r="G590" s="2"/>
+    </row>
+    <row r="591" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B591" s="2"/>
+      <c r="G591" s="2"/>
+    </row>
+    <row r="592" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B592" s="2"/>
+      <c r="G592" s="2"/>
+    </row>
+    <row r="593" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B593" s="2"/>
+      <c r="G593" s="2"/>
+    </row>
+    <row r="594" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B594" s="2"/>
+      <c r="G594" s="2"/>
+    </row>
+    <row r="595" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B595" s="2"/>
+      <c r="G595" s="2"/>
+    </row>
+    <row r="596" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B596" s="2"/>
+      <c r="G596" s="2"/>
+    </row>
+    <row r="597" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B597" s="2"/>
+      <c r="G597" s="2"/>
+    </row>
+    <row r="598" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B598" s="2"/>
+      <c r="G598" s="2"/>
+    </row>
+    <row r="599" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B599" s="2"/>
+      <c r="G599" s="2"/>
+    </row>
+    <row r="600" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B600" s="2"/>
+      <c r="G600" s="2"/>
+    </row>
+    <row r="601" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B601" s="2"/>
+      <c r="G601" s="2"/>
+    </row>
+    <row r="602" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B602" s="2"/>
+      <c r="G602" s="2"/>
+    </row>
+    <row r="603" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B603" s="2"/>
+      <c r="G603" s="2"/>
+    </row>
+    <row r="604" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B604" s="2"/>
+      <c r="G604" s="2"/>
+    </row>
+    <row r="605" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B605" s="2"/>
+      <c r="G605" s="2"/>
+    </row>
+    <row r="606" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B606" s="2"/>
+      <c r="G606" s="2"/>
+    </row>
+    <row r="607" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B607" s="2"/>
+      <c r="G607" s="2"/>
+    </row>
+    <row r="608" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B608" s="2"/>
+      <c r="G608" s="2"/>
+    </row>
+    <row r="609" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B609" s="2"/>
+      <c r="G609" s="2"/>
+    </row>
+    <row r="610" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B610" s="2"/>
+      <c r="G610" s="2"/>
+    </row>
+    <row r="611" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B611" s="2"/>
+      <c r="G611" s="2"/>
+    </row>
+    <row r="612" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B612" s="2"/>
+      <c r="G612" s="2"/>
+    </row>
+    <row r="613" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B613" s="2"/>
+      <c r="G613" s="2"/>
+    </row>
+    <row r="614" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B614" s="2"/>
+      <c r="G614" s="2"/>
+    </row>
+    <row r="615" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B615" s="2"/>
+      <c r="G615" s="2"/>
+    </row>
+    <row r="616" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B616" s="2"/>
+      <c r="G616" s="2"/>
+    </row>
+    <row r="617" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B617" s="2"/>
+      <c r="G617" s="2"/>
+    </row>
+    <row r="618" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B618" s="2"/>
+      <c r="G618" s="2"/>
+    </row>
+    <row r="619" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B619" s="2"/>
+      <c r="G619" s="2"/>
+    </row>
+    <row r="620" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B620" s="2"/>
+      <c r="G620" s="2"/>
+    </row>
+    <row r="621" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B621" s="2"/>
+      <c r="G621" s="2"/>
+    </row>
+    <row r="622" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B622" s="2"/>
+      <c r="G622" s="2"/>
+    </row>
+    <row r="623" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B623" s="2"/>
+      <c r="G623" s="2"/>
+    </row>
+    <row r="624" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B624" s="2"/>
+      <c r="G624" s="2"/>
+    </row>
+    <row r="625" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B625" s="2"/>
+      <c r="G625" s="2"/>
+    </row>
+    <row r="626" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B626" s="2"/>
+      <c r="G626" s="2"/>
+    </row>
+    <row r="627" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B627" s="2"/>
+      <c r="G627" s="2"/>
+    </row>
+    <row r="628" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B628" s="2"/>
+      <c r="G628" s="2"/>
+    </row>
+    <row r="629" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B629" s="2"/>
+      <c r="G629" s="2"/>
+    </row>
+    <row r="630" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B630" s="2"/>
+      <c r="G630" s="2"/>
+    </row>
+    <row r="631" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B631" s="2"/>
+      <c r="G631" s="2"/>
+    </row>
+    <row r="632" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B632" s="2"/>
+      <c r="G632" s="2"/>
+    </row>
+    <row r="633" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B633" s="2"/>
+      <c r="G633" s="2"/>
+    </row>
+    <row r="634" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B634" s="2"/>
+      <c r="G634" s="2"/>
+    </row>
+    <row r="635" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B635" s="2"/>
+      <c r="G635" s="2"/>
+    </row>
+    <row r="636" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B636" s="2"/>
+      <c r="G636" s="2"/>
+    </row>
+    <row r="637" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B637" s="2"/>
+      <c r="G637" s="2"/>
+    </row>
+    <row r="638" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B638" s="2"/>
+      <c r="G638" s="2"/>
+    </row>
+    <row r="639" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B639" s="2"/>
+      <c r="G639" s="2"/>
+    </row>
+    <row r="640" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B640" s="2"/>
+      <c r="G640" s="2"/>
+    </row>
+    <row r="641" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B641" s="2"/>
+      <c r="G641" s="2"/>
+    </row>
+    <row r="642" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B642" s="2"/>
+      <c r="G642" s="2"/>
+    </row>
+    <row r="643" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B643" s="2"/>
+      <c r="G643" s="2"/>
+    </row>
+    <row r="644" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B644" s="2"/>
+      <c r="G644" s="2"/>
+    </row>
+    <row r="645" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B645" s="2"/>
+      <c r="G645" s="2"/>
+    </row>
+    <row r="646" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B646" s="2"/>
+      <c r="G646" s="2"/>
+    </row>
+    <row r="647" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B647" s="2"/>
+      <c r="G647" s="2"/>
+    </row>
+    <row r="648" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B648" s="2"/>
+      <c r="G648" s="2"/>
+    </row>
+    <row r="649" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B649" s="2"/>
+      <c r="G649" s="2"/>
+    </row>
+    <row r="650" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B650" s="2"/>
+      <c r="G650" s="2"/>
+    </row>
+    <row r="651" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B651" s="2"/>
+      <c r="G651" s="2"/>
+    </row>
+    <row r="652" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B652" s="2"/>
+      <c r="G652" s="2"/>
+    </row>
+    <row r="653" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B653" s="2"/>
+      <c r="G653" s="2"/>
+    </row>
+    <row r="654" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B654" s="2"/>
+      <c r="G654" s="2"/>
+    </row>
+    <row r="655" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B655" s="2"/>
+      <c r="G655" s="2"/>
+    </row>
+    <row r="656" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B656" s="2"/>
+      <c r="G656" s="2"/>
+    </row>
+    <row r="657" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B657" s="2"/>
+      <c r="G657" s="2"/>
+    </row>
+    <row r="658" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B658" s="2"/>
+      <c r="G658" s="2"/>
+    </row>
+    <row r="659" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B659" s="2"/>
+      <c r="G659" s="2"/>
+    </row>
+    <row r="660" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B660" s="2"/>
+      <c r="G660" s="2"/>
+    </row>
+    <row r="661" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B661" s="2"/>
+      <c r="G661" s="2"/>
+    </row>
+    <row r="662" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B662" s="2"/>
+      <c r="G662" s="2"/>
+    </row>
+    <row r="663" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B663" s="2"/>
+      <c r="G663" s="2"/>
+    </row>
+    <row r="664" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B664" s="2"/>
+      <c r="G664" s="2"/>
+    </row>
+    <row r="665" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B665" s="2"/>
+      <c r="G665" s="2"/>
+    </row>
+    <row r="666" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B666" s="2"/>
+      <c r="G666" s="2"/>
+    </row>
+    <row r="667" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B667" s="2"/>
+      <c r="G667" s="2"/>
+    </row>
+    <row r="668" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B668" s="2"/>
+      <c r="G668" s="2"/>
+    </row>
+    <row r="669" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B669" s="2"/>
+      <c r="G669" s="2"/>
+    </row>
+    <row r="670" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B670" s="2"/>
+      <c r="G670" s="2"/>
+    </row>
+    <row r="671" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B671" s="2"/>
+      <c r="G671" s="2"/>
+    </row>
+    <row r="672" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B672" s="2"/>
+      <c r="G672" s="2"/>
+    </row>
+    <row r="673" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B673" s="2"/>
+      <c r="G673" s="2"/>
+    </row>
+    <row r="674" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B674" s="2"/>
+      <c r="G674" s="2"/>
+    </row>
+    <row r="675" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B675" s="2"/>
+      <c r="G675" s="2"/>
+    </row>
+    <row r="676" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B676" s="2"/>
+      <c r="G676" s="2"/>
+    </row>
+    <row r="677" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B677" s="2"/>
+      <c r="G677" s="2"/>
+    </row>
+    <row r="678" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B678" s="2"/>
+      <c r="G678" s="2"/>
+    </row>
+    <row r="679" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B679" s="2"/>
+      <c r="G679" s="2"/>
+    </row>
+    <row r="680" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B680" s="2"/>
+      <c r="G680" s="2"/>
+    </row>
+    <row r="681" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B681" s="2"/>
+      <c r="G681" s="2"/>
+    </row>
+    <row r="682" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B682" s="2"/>
+      <c r="G682" s="2"/>
+    </row>
+    <row r="683" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B683" s="2"/>
+      <c r="G683" s="2"/>
+    </row>
+    <row r="684" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B684" s="2"/>
+      <c r="G684" s="2"/>
+    </row>
+    <row r="685" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B685" s="2"/>
+      <c r="G685" s="2"/>
+    </row>
+    <row r="686" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B686" s="2"/>
+      <c r="G686" s="2"/>
+    </row>
+    <row r="687" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B687" s="2"/>
+      <c r="G687" s="2"/>
+    </row>
+    <row r="688" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B688" s="2"/>
+      <c r="G688" s="2"/>
+    </row>
+    <row r="689" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B689" s="2"/>
+      <c r="G689" s="2"/>
+    </row>
+    <row r="690" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B690" s="2"/>
+      <c r="G690" s="2"/>
+    </row>
+    <row r="691" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B691" s="2"/>
+      <c r="G691" s="2"/>
+    </row>
+    <row r="692" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B692" s="2"/>
+      <c r="G692" s="2"/>
+    </row>
+    <row r="693" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B693" s="2"/>
+      <c r="G693" s="2"/>
+    </row>
+    <row r="694" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B694" s="2"/>
+      <c r="G694" s="2"/>
+    </row>
+    <row r="695" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B695" s="2"/>
+      <c r="G695" s="2"/>
+    </row>
+    <row r="696" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B696" s="2"/>
+      <c r="G696" s="2"/>
+    </row>
+    <row r="697" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B697" s="2"/>
+      <c r="G697" s="2"/>
+    </row>
+    <row r="698" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B698" s="2"/>
+      <c r="G698" s="2"/>
+    </row>
+    <row r="699" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B699" s="2"/>
+      <c r="G699" s="2"/>
+    </row>
+    <row r="700" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B700" s="2"/>
+      <c r="G700" s="2"/>
+    </row>
+    <row r="701" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B701" s="2"/>
+      <c r="G701" s="2"/>
+    </row>
+    <row r="702" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B702" s="2"/>
+      <c r="G702" s="2"/>
+    </row>
+    <row r="703" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B703" s="2"/>
+      <c r="G703" s="2"/>
+    </row>
+    <row r="704" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B704" s="2"/>
+      <c r="G704" s="2"/>
+    </row>
+    <row r="705" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B705" s="2"/>
+      <c r="G705" s="2"/>
+    </row>
+    <row r="706" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B706" s="2"/>
+      <c r="G706" s="2"/>
+    </row>
+    <row r="707" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B707" s="2"/>
+      <c r="G707" s="2"/>
+    </row>
+    <row r="708" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B708" s="2"/>
+      <c r="G708" s="2"/>
+    </row>
+    <row r="709" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B709" s="2"/>
+      <c r="G709" s="2"/>
+    </row>
+    <row r="710" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B710" s="2"/>
+      <c r="G710" s="2"/>
+    </row>
+    <row r="711" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B711" s="2"/>
+      <c r="G711" s="2"/>
+    </row>
+    <row r="712" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B712" s="2"/>
+      <c r="G712" s="2"/>
+    </row>
+    <row r="713" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B713" s="2"/>
+      <c r="G713" s="2"/>
+    </row>
+    <row r="714" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B714" s="2"/>
+      <c r="G714" s="2"/>
+    </row>
+    <row r="715" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B715" s="2"/>
+      <c r="G715" s="2"/>
+    </row>
+    <row r="716" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B716" s="2"/>
+      <c r="G716" s="2"/>
+    </row>
+    <row r="717" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B717" s="2"/>
+      <c r="G717" s="2"/>
+    </row>
+    <row r="718" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B718" s="2"/>
+      <c r="G718" s="2"/>
+    </row>
+    <row r="719" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B719" s="2"/>
+      <c r="G719" s="2"/>
+    </row>
+    <row r="720" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B720" s="2"/>
+      <c r="G720" s="2"/>
+    </row>
+    <row r="721" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B721" s="2"/>
+      <c r="G721" s="2"/>
+    </row>
+    <row r="722" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B722" s="2"/>
+      <c r="G722" s="2"/>
+    </row>
+    <row r="723" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B723" s="2"/>
+      <c r="G723" s="2"/>
+    </row>
+    <row r="724" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B724" s="2"/>
+      <c r="G724" s="2"/>
+    </row>
+    <row r="725" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B725" s="2"/>
+      <c r="G725" s="2"/>
+    </row>
+    <row r="726" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B726" s="2"/>
+      <c r="G726" s="2"/>
+    </row>
+    <row r="727" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B727" s="2"/>
+      <c r="G727" s="2"/>
+    </row>
+    <row r="728" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B728" s="2"/>
+      <c r="G728" s="2"/>
+    </row>
+    <row r="729" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B729" s="2"/>
+      <c r="G729" s="2"/>
+    </row>
+    <row r="730" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B730" s="2"/>
+      <c r="G730" s="2"/>
+    </row>
+    <row r="731" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B731" s="2"/>
+      <c r="G731" s="2"/>
+    </row>
+    <row r="732" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B732" s="2"/>
+      <c r="G732" s="2"/>
+    </row>
+    <row r="733" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B733" s="2"/>
+      <c r="G733" s="2"/>
+    </row>
+    <row r="734" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B734" s="2"/>
+      <c r="G734" s="2"/>
+    </row>
+    <row r="735" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B735" s="2"/>
+      <c r="G735" s="2"/>
+    </row>
+    <row r="736" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B736" s="2"/>
+      <c r="G736" s="2"/>
+    </row>
+    <row r="737" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B737" s="2"/>
+      <c r="G737" s="2"/>
+    </row>
+    <row r="738" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B738" s="2"/>
+      <c r="G738" s="2"/>
+    </row>
+    <row r="739" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B739" s="2"/>
+      <c r="G739" s="2"/>
+    </row>
+    <row r="740" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B740" s="2"/>
+      <c r="G740" s="2"/>
+    </row>
+    <row r="741" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B741" s="2"/>
+      <c r="G741" s="2"/>
+    </row>
+    <row r="742" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B742" s="2"/>
+      <c r="G742" s="2"/>
+    </row>
+    <row r="743" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B743" s="2"/>
+      <c r="G743" s="2"/>
+    </row>
+    <row r="744" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B744" s="2"/>
+      <c r="G744" s="2"/>
+    </row>
+    <row r="745" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B745" s="2"/>
+      <c r="G745" s="2"/>
+    </row>
+    <row r="746" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B746" s="2"/>
+      <c r="G746" s="2"/>
+    </row>
+    <row r="747" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B747" s="2"/>
+      <c r="G747" s="2"/>
+    </row>
+    <row r="748" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B748" s="2"/>
+      <c r="G748" s="2"/>
+    </row>
+    <row r="749" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B749" s="2"/>
+      <c r="G749" s="2"/>
+    </row>
+    <row r="750" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B750" s="2"/>
+      <c r="G750" s="2"/>
+    </row>
+    <row r="751" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B751" s="2"/>
+      <c r="G751" s="2"/>
+    </row>
+    <row r="752" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B752" s="2"/>
+      <c r="G752" s="2"/>
+    </row>
+    <row r="753" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B753" s="2"/>
+      <c r="G753" s="2"/>
+    </row>
+    <row r="754" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B754" s="2"/>
+      <c r="G754" s="2"/>
+    </row>
+    <row r="755" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B755" s="2"/>
+      <c r="G755" s="2"/>
+    </row>
+    <row r="756" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B756" s="2"/>
+      <c r="G756" s="2"/>
+    </row>
+    <row r="757" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B757" s="2"/>
+      <c r="G757" s="2"/>
+    </row>
+    <row r="758" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B758" s="2"/>
+      <c r="G758" s="2"/>
+    </row>
+    <row r="759" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B759" s="2"/>
+      <c r="G759" s="2"/>
+    </row>
+    <row r="760" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B760" s="2"/>
+      <c r="G760" s="2"/>
+    </row>
+    <row r="761" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B761" s="2"/>
+      <c r="G761" s="2"/>
+    </row>
+    <row r="762" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B762" s="2"/>
+      <c r="G762" s="2"/>
+    </row>
+    <row r="763" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B763" s="2"/>
+      <c r="G763" s="2"/>
+    </row>
+    <row r="764" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B764" s="2"/>
+      <c r="G764" s="2"/>
+    </row>
+    <row r="765" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B765" s="2"/>
+      <c r="G765" s="2"/>
+    </row>
+    <row r="766" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B766" s="2"/>
+      <c r="G766" s="2"/>
+    </row>
+    <row r="767" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B767" s="2"/>
+      <c r="G767" s="2"/>
+    </row>
+    <row r="768" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B768" s="2"/>
+      <c r="G768" s="2"/>
+    </row>
+    <row r="769" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B769" s="2"/>
+      <c r="G769" s="2"/>
+    </row>
+    <row r="770" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B770" s="2"/>
+      <c r="G770" s="2"/>
+    </row>
+    <row r="771" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B771" s="2"/>
+      <c r="G771" s="2"/>
+    </row>
+    <row r="772" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B772" s="2"/>
+      <c r="G772" s="2"/>
+    </row>
+    <row r="773" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B773" s="2"/>
+      <c r="G773" s="2"/>
+    </row>
+    <row r="774" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B774" s="2"/>
+      <c r="G774" s="2"/>
+    </row>
+    <row r="775" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B775" s="2"/>
+      <c r="G775" s="2"/>
+    </row>
+    <row r="776" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B776" s="2"/>
+      <c r="G776" s="2"/>
+    </row>
+    <row r="777" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B777" s="2"/>
+      <c r="G777" s="2"/>
+    </row>
+    <row r="778" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B778" s="2"/>
+      <c r="G778" s="2"/>
+    </row>
+    <row r="779" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B779" s="2"/>
+      <c r="G779" s="2"/>
+    </row>
+    <row r="780" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B780" s="2"/>
+      <c r="G780" s="2"/>
+    </row>
+    <row r="781" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B781" s="2"/>
+      <c r="G781" s="2"/>
+    </row>
+    <row r="782" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B782" s="2"/>
+      <c r="G782" s="2"/>
+    </row>
+    <row r="783" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B783" s="2"/>
+      <c r="G783" s="2"/>
+    </row>
+    <row r="784" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B784" s="2"/>
+      <c r="G784" s="2"/>
+    </row>
+    <row r="785" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B785" s="2"/>
+      <c r="G785" s="2"/>
+    </row>
+    <row r="786" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B786" s="2"/>
+      <c r="G786" s="2"/>
+    </row>
+    <row r="787" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B787" s="2"/>
+      <c r="G787" s="2"/>
+    </row>
+    <row r="788" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B788" s="2"/>
+      <c r="G788" s="2"/>
+    </row>
+    <row r="789" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B789" s="2"/>
+      <c r="G789" s="2"/>
+    </row>
+    <row r="790" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B790" s="2"/>
+      <c r="G790" s="2"/>
+    </row>
+    <row r="791" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B791" s="2"/>
+      <c r="G791" s="2"/>
+    </row>
+    <row r="792" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B792" s="2"/>
+      <c r="G792" s="2"/>
+    </row>
+    <row r="793" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B793" s="2"/>
+      <c r="G793" s="2"/>
+    </row>
+    <row r="794" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B794" s="2"/>
+      <c r="G794" s="2"/>
+    </row>
+    <row r="795" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B795" s="2"/>
+      <c r="G795" s="2"/>
+    </row>
+    <row r="796" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B796" s="2"/>
+      <c r="G796" s="2"/>
+    </row>
+    <row r="797" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B797" s="2"/>
+      <c r="G797" s="2"/>
+    </row>
+    <row r="798" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B798" s="2"/>
+      <c r="G798" s="2"/>
+    </row>
+    <row r="799" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B799" s="2"/>
+      <c r="G799" s="2"/>
+    </row>
+    <row r="800" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B800" s="2"/>
+      <c r="G800" s="2"/>
+    </row>
+    <row r="801" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B801" s="2"/>
+      <c r="G801" s="2"/>
+    </row>
+    <row r="802" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B802" s="2"/>
+      <c r="G802" s="2"/>
+    </row>
+    <row r="803" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B803" s="2"/>
+      <c r="G803" s="2"/>
+    </row>
+    <row r="804" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B804" s="2"/>
+      <c r="G804" s="2"/>
+    </row>
+    <row r="805" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B805" s="2"/>
+      <c r="G805" s="2"/>
+    </row>
+    <row r="806" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B806" s="2"/>
+      <c r="G806" s="2"/>
+    </row>
+    <row r="807" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B807" s="2"/>
+      <c r="G807" s="2"/>
+    </row>
+    <row r="808" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B808" s="2"/>
+      <c r="G808" s="2"/>
+    </row>
+    <row r="809" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B809" s="2"/>
+      <c r="G809" s="2"/>
+    </row>
+    <row r="810" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B810" s="2"/>
+      <c r="G810" s="2"/>
+    </row>
+    <row r="811" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B811" s="2"/>
+      <c r="G811" s="2"/>
+    </row>
+    <row r="812" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B812" s="2"/>
+      <c r="G812" s="2"/>
+    </row>
+    <row r="813" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B813" s="2"/>
+      <c r="G813" s="2"/>
+    </row>
+    <row r="814" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B814" s="2"/>
+      <c r="G814" s="2"/>
+    </row>
+    <row r="815" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B815" s="2"/>
+      <c r="G815" s="2"/>
+    </row>
+    <row r="816" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B816" s="2"/>
+      <c r="G816" s="2"/>
+    </row>
+    <row r="817" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B817" s="2"/>
+      <c r="G817" s="2"/>
+    </row>
+    <row r="818" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B818" s="2"/>
+      <c r="G818" s="2"/>
+    </row>
+    <row r="819" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B819" s="2"/>
+      <c r="G819" s="2"/>
+    </row>
+    <row r="820" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B820" s="2"/>
+      <c r="G820" s="2"/>
+    </row>
+    <row r="821" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B821" s="2"/>
+      <c r="G821" s="2"/>
+    </row>
+    <row r="822" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B822" s="2"/>
+      <c r="G822" s="2"/>
+    </row>
+    <row r="823" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B823" s="2"/>
+      <c r="G823" s="2"/>
+    </row>
+    <row r="824" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B824" s="2"/>
+      <c r="G824" s="2"/>
+    </row>
+    <row r="825" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B825" s="2"/>
+      <c r="G825" s="2"/>
+    </row>
+    <row r="826" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B826" s="2"/>
+      <c r="G826" s="2"/>
+    </row>
+    <row r="827" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B827" s="2"/>
+      <c r="G827" s="2"/>
+    </row>
+    <row r="828" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B828" s="2"/>
+      <c r="G828" s="2"/>
+    </row>
+    <row r="829" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B829" s="2"/>
+      <c r="G829" s="2"/>
+    </row>
+    <row r="830" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B830" s="2"/>
+      <c r="G830" s="2"/>
+    </row>
+    <row r="831" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B831" s="2"/>
+      <c r="G831" s="2"/>
+    </row>
+    <row r="832" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B832" s="2"/>
+      <c r="G832" s="2"/>
+    </row>
+    <row r="833" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B833" s="2"/>
+      <c r="G833" s="2"/>
+    </row>
+    <row r="834" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B834" s="2"/>
+      <c r="G834" s="2"/>
+    </row>
+    <row r="835" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B835" s="2"/>
+      <c r="G835" s="2"/>
+    </row>
+    <row r="836" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B836" s="2"/>
+      <c r="G836" s="2"/>
+    </row>
+    <row r="837" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B837" s="2"/>
+      <c r="G837" s="2"/>
+    </row>
+    <row r="838" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B838" s="2"/>
+      <c r="G838" s="2"/>
+    </row>
+    <row r="839" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B839" s="2"/>
+      <c r="G839" s="2"/>
+    </row>
+    <row r="840" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B840" s="2"/>
+      <c r="G840" s="2"/>
+    </row>
+    <row r="841" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B841" s="2"/>
+      <c r="G841" s="2"/>
+    </row>
+    <row r="842" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B842" s="2"/>
+      <c r="G842" s="2"/>
+    </row>
+    <row r="843" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B843" s="2"/>
+      <c r="G843" s="2"/>
+    </row>
+    <row r="844" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B844" s="2"/>
+      <c r="G844" s="2"/>
+    </row>
+    <row r="845" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B845" s="2"/>
+      <c r="G845" s="2"/>
+    </row>
+    <row r="846" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B846" s="2"/>
+      <c r="G846" s="2"/>
+    </row>
+    <row r="847" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B847" s="2"/>
+      <c r="G847" s="2"/>
+    </row>
+    <row r="848" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B848" s="2"/>
+      <c r="G848" s="2"/>
+    </row>
+    <row r="849" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B849" s="2"/>
+      <c r="G849" s="2"/>
+    </row>
+    <row r="850" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B850" s="2"/>
+      <c r="G850" s="2"/>
+    </row>
+    <row r="851" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B851" s="2"/>
+      <c r="G851" s="2"/>
+    </row>
+    <row r="852" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B852" s="2"/>
+      <c r="G852" s="2"/>
+    </row>
+    <row r="853" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B853" s="2"/>
+      <c r="G853" s="2"/>
+    </row>
+    <row r="854" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B854" s="2"/>
+      <c r="G854" s="2"/>
+    </row>
+    <row r="855" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B855" s="2"/>
+      <c r="G855" s="2"/>
+    </row>
+    <row r="856" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B856" s="2"/>
+      <c r="G856" s="2"/>
+    </row>
+    <row r="857" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B857" s="2"/>
+      <c r="G857" s="2"/>
+    </row>
+    <row r="858" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B858" s="2"/>
+      <c r="G858" s="2"/>
+    </row>
+    <row r="859" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B859" s="2"/>
+      <c r="G859" s="2"/>
+    </row>
+    <row r="860" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B860" s="2"/>
+      <c r="G860" s="2"/>
+    </row>
+    <row r="861" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B861" s="2"/>
+      <c r="G861" s="2"/>
+    </row>
+    <row r="862" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B862" s="2"/>
+      <c r="G862" s="2"/>
+    </row>
+    <row r="863" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B863" s="2"/>
+      <c r="G863" s="2"/>
+    </row>
+    <row r="864" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B864" s="2"/>
+      <c r="G864" s="2"/>
+    </row>
+    <row r="865" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B865" s="2"/>
+      <c r="G865" s="2"/>
+    </row>
+    <row r="866" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B866" s="2"/>
+      <c r="G866" s="2"/>
+    </row>
+    <row r="867" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B867" s="2"/>
+      <c r="G867" s="2"/>
+    </row>
+    <row r="868" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B868" s="2"/>
+      <c r="G868" s="2"/>
+    </row>
+    <row r="869" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B869" s="2"/>
+      <c r="G869" s="2"/>
+    </row>
+    <row r="870" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B870" s="2"/>
+      <c r="G870" s="2"/>
+    </row>
+    <row r="871" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B871" s="2"/>
+      <c r="G871" s="2"/>
+    </row>
+    <row r="872" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B872" s="2"/>
+      <c r="G872" s="2"/>
+    </row>
+    <row r="873" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B873" s="2"/>
+      <c r="G873" s="2"/>
+    </row>
+    <row r="874" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B874" s="2"/>
+      <c r="G874" s="2"/>
+    </row>
+    <row r="875" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B875" s="2"/>
+      <c r="G875" s="2"/>
+    </row>
+    <row r="876" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B876" s="2"/>
+      <c r="G876" s="2"/>
+    </row>
+    <row r="877" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B877" s="2"/>
+      <c r="G877" s="2"/>
+    </row>
+    <row r="878" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B878" s="2"/>
+      <c r="G878" s="2"/>
+    </row>
+    <row r="879" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B879" s="2"/>
+      <c r="G879" s="2"/>
+    </row>
+    <row r="880" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B880" s="2"/>
+      <c r="G880" s="2"/>
+    </row>
+    <row r="881" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B881" s="2"/>
+      <c r="G881" s="2"/>
+    </row>
+    <row r="882" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B882" s="2"/>
+      <c r="G882" s="2"/>
+    </row>
+    <row r="883" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B883" s="2"/>
+      <c r="G883" s="2"/>
+    </row>
+    <row r="884" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B884" s="2"/>
+      <c r="G884" s="2"/>
+    </row>
+    <row r="885" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B885" s="2"/>
+      <c r="G885" s="2"/>
+    </row>
+    <row r="886" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B886" s="2"/>
+      <c r="G886" s="2"/>
+    </row>
+    <row r="887" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B887" s="2"/>
+      <c r="G887" s="2"/>
+    </row>
+    <row r="888" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B888" s="2"/>
+      <c r="G888" s="2"/>
+    </row>
+    <row r="889" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B889" s="2"/>
+      <c r="G889" s="2"/>
+    </row>
+    <row r="890" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B890" s="2"/>
+      <c r="G890" s="2"/>
+    </row>
+    <row r="891" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B891" s="2"/>
+      <c r="G891" s="2"/>
+    </row>
+    <row r="892" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B892" s="2"/>
+      <c r="G892" s="2"/>
+    </row>
+    <row r="893" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B893" s="2"/>
+      <c r="G893" s="2"/>
+    </row>
+    <row r="894" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B894" s="2"/>
+      <c r="G894" s="2"/>
+    </row>
+    <row r="895" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B895" s="2"/>
+      <c r="G895" s="2"/>
+    </row>
+    <row r="896" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B896" s="2"/>
+      <c r="G896" s="2"/>
+    </row>
+    <row r="897" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B897" s="2"/>
+      <c r="G897" s="2"/>
+    </row>
+    <row r="898" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B898" s="2"/>
+      <c r="G898" s="2"/>
+    </row>
+    <row r="899" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B899" s="2"/>
+      <c r="G899" s="2"/>
+    </row>
+    <row r="900" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B900" s="2"/>
+      <c r="G900" s="2"/>
+    </row>
+    <row r="901" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B901" s="2"/>
+      <c r="G901" s="2"/>
+    </row>
+    <row r="902" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B902" s="2"/>
+      <c r="G902" s="2"/>
+    </row>
+    <row r="903" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B903" s="2"/>
+      <c r="G903" s="2"/>
+    </row>
+    <row r="904" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B904" s="2"/>
+      <c r="G904" s="2"/>
+    </row>
+    <row r="905" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B905" s="2"/>
+      <c r="G905" s="2"/>
+    </row>
+    <row r="906" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B906" s="2"/>
+      <c r="G906" s="2"/>
+    </row>
+    <row r="907" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B907" s="2"/>
+      <c r="G907" s="2"/>
+    </row>
+    <row r="908" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B908" s="2"/>
+      <c r="G908" s="2"/>
+    </row>
+    <row r="909" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B909" s="2"/>
+      <c r="G909" s="2"/>
+    </row>
+    <row r="910" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B910" s="2"/>
+      <c r="G910" s="2"/>
+    </row>
+    <row r="911" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B911" s="2"/>
+      <c r="G911" s="2"/>
+    </row>
+    <row r="912" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B912" s="2"/>
+      <c r="G912" s="2"/>
+    </row>
+    <row r="913" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B913" s="2"/>
+      <c r="G913" s="2"/>
+    </row>
+    <row r="914" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B914" s="2"/>
+      <c r="G914" s="2"/>
+    </row>
+    <row r="915" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B915" s="2"/>
+      <c r="G915" s="2"/>
+    </row>
+    <row r="916" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B916" s="2"/>
+      <c r="G916" s="2"/>
+    </row>
+    <row r="917" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B917" s="2"/>
+      <c r="G917" s="2"/>
+    </row>
+    <row r="918" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B918" s="2"/>
+      <c r="G918" s="2"/>
+    </row>
+    <row r="919" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B919" s="2"/>
+      <c r="G919" s="2"/>
+    </row>
+    <row r="920" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B920" s="2"/>
+      <c r="G920" s="2"/>
+    </row>
+    <row r="921" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B921" s="2"/>
+      <c r="G921" s="2"/>
+    </row>
+    <row r="922" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B922" s="2"/>
+      <c r="G922" s="2"/>
+    </row>
+    <row r="923" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B923" s="2"/>
+      <c r="G923" s="2"/>
+    </row>
+    <row r="924" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B924" s="2"/>
+      <c r="G924" s="2"/>
+    </row>
+    <row r="925" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B925" s="2"/>
+      <c r="G925" s="2"/>
+    </row>
+    <row r="926" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B926" s="2"/>
+      <c r="G926" s="2"/>
+    </row>
+    <row r="927" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B927" s="2"/>
+      <c r="G927" s="2"/>
+    </row>
+    <row r="928" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B928" s="2"/>
+      <c r="G928" s="2"/>
+    </row>
+    <row r="929" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B929" s="2"/>
+      <c r="G929" s="2"/>
+    </row>
+    <row r="930" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B930" s="2"/>
+      <c r="G930" s="2"/>
+    </row>
+    <row r="931" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B931" s="2"/>
+      <c r="G931" s="2"/>
+    </row>
+    <row r="932" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B932" s="2"/>
+      <c r="G932" s="2"/>
+    </row>
+    <row r="933" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B933" s="2"/>
+      <c r="G933" s="2"/>
+    </row>
+    <row r="934" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B934" s="2"/>
+      <c r="G934" s="2"/>
+    </row>
+    <row r="935" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B935" s="2"/>
+      <c r="G935" s="2"/>
+    </row>
+    <row r="936" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B936" s="2"/>
+      <c r="G936" s="2"/>
+    </row>
+    <row r="937" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B937" s="2"/>
+      <c r="G937" s="2"/>
+    </row>
+    <row r="938" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B938" s="2"/>
+      <c r="G938" s="2"/>
+    </row>
+    <row r="939" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B939" s="2"/>
+      <c r="G939" s="2"/>
+    </row>
+    <row r="940" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B940" s="2"/>
+      <c r="G940" s="2"/>
+    </row>
+    <row r="941" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B941" s="2"/>
+      <c r="G941" s="2"/>
+    </row>
+    <row r="942" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B942" s="2"/>
+      <c r="G942" s="2"/>
+    </row>
+    <row r="943" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B943" s="2"/>
+      <c r="G943" s="2"/>
+    </row>
+    <row r="944" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B944" s="2"/>
+      <c r="G944" s="2"/>
+    </row>
+    <row r="945" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B945" s="2"/>
+      <c r="G945" s="2"/>
+    </row>
+    <row r="946" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B946" s="2"/>
+      <c r="G946" s="2"/>
+    </row>
+    <row r="947" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B947" s="2"/>
+      <c r="G947" s="2"/>
+    </row>
+    <row r="948" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B948" s="2"/>
+      <c r="G948" s="2"/>
+    </row>
+    <row r="949" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B949" s="2"/>
+      <c r="G949" s="2"/>
+    </row>
+    <row r="950" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B950" s="2"/>
+      <c r="G950" s="2"/>
+    </row>
+    <row r="951" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B951" s="2"/>
+      <c r="G951" s="2"/>
+    </row>
+    <row r="952" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B952" s="2"/>
+      <c r="G952" s="2"/>
+    </row>
+    <row r="953" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B953" s="2"/>
+      <c r="G953" s="2"/>
+    </row>
+    <row r="954" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B954" s="2"/>
+      <c r="G954" s="2"/>
+    </row>
+    <row r="955" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B955" s="2"/>
+      <c r="G955" s="2"/>
+    </row>
+    <row r="956" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B956" s="2"/>
+      <c r="G956" s="2"/>
+    </row>
+    <row r="957" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B957" s="2"/>
+      <c r="G957" s="2"/>
+    </row>
+    <row r="958" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B958" s="2"/>
+      <c r="G958" s="2"/>
+    </row>
+    <row r="959" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B959" s="2"/>
+      <c r="G959" s="2"/>
+    </row>
+    <row r="960" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B960" s="2"/>
+      <c r="G960" s="2"/>
+    </row>
+    <row r="961" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B961" s="2"/>
+      <c r="G961" s="2"/>
+    </row>
+    <row r="962" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B962" s="2"/>
+      <c r="G962" s="2"/>
+    </row>
+    <row r="963" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B963" s="2"/>
+      <c r="G963" s="2"/>
+    </row>
+    <row r="964" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B964" s="2"/>
+      <c r="G964" s="2"/>
+    </row>
+    <row r="965" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B965" s="2"/>
+      <c r="G965" s="2"/>
+    </row>
+    <row r="966" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B966" s="2"/>
+      <c r="G966" s="2"/>
+    </row>
+    <row r="967" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B967" s="2"/>
+      <c r="G967" s="2"/>
+    </row>
+    <row r="968" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B968" s="2"/>
+      <c r="G968" s="2"/>
+    </row>
+    <row r="969" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B969" s="2"/>
+      <c r="G969" s="2"/>
+    </row>
+    <row r="970" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B970" s="2"/>
+      <c r="G970" s="2"/>
+    </row>
+    <row r="971" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B971" s="2"/>
+      <c r="G971" s="2"/>
+    </row>
+    <row r="972" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B972" s="2"/>
+      <c r="G972" s="2"/>
+    </row>
+    <row r="973" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B973" s="2"/>
+      <c r="G973" s="2"/>
+    </row>
+    <row r="974" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B974" s="2"/>
+      <c r="G974" s="2"/>
+    </row>
+    <row r="975" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B975" s="2"/>
+      <c r="G975" s="2"/>
+    </row>
+    <row r="976" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B976" s="2"/>
+      <c r="G976" s="2"/>
+    </row>
+    <row r="977" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B977" s="2"/>
+      <c r="G977" s="2"/>
+    </row>
+    <row r="978" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B978" s="2"/>
+      <c r="G978" s="2"/>
+    </row>
+    <row r="979" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B979" s="2"/>
+      <c r="G979" s="2"/>
+    </row>
+    <row r="980" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B980" s="2"/>
+      <c r="G980" s="2"/>
+    </row>
+    <row r="981" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B981" s="2"/>
+      <c r="G981" s="2"/>
+    </row>
+    <row r="982" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B982" s="2"/>
+      <c r="G982" s="2"/>
+    </row>
+    <row r="983" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B983" s="2"/>
+      <c r="G983" s="2"/>
+    </row>
+    <row r="984" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B984" s="2"/>
+      <c r="G984" s="2"/>
+    </row>
+    <row r="985" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B985" s="2"/>
+      <c r="G985" s="2"/>
+    </row>
+    <row r="986" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B986" s="2"/>
+      <c r="G986" s="2"/>
+    </row>
+    <row r="987" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B987" s="2"/>
+      <c r="G987" s="2"/>
+    </row>
+    <row r="988" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B988" s="2"/>
+      <c r="G988" s="2"/>
+    </row>
+    <row r="989" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B989" s="2"/>
+      <c r="G989" s="2"/>
+    </row>
+    <row r="990" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B990" s="2"/>
+      <c r="G990" s="2"/>
+    </row>
+    <row r="991" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B991" s="2"/>
+      <c r="G991" s="2"/>
+    </row>
+    <row r="992" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B992" s="2"/>
+      <c r="G992" s="2"/>
+    </row>
+    <row r="993" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B993" s="2"/>
+      <c r="G993" s="2"/>
+    </row>
+    <row r="994" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B994" s="2"/>
+      <c r="G994" s="2"/>
+    </row>
+    <row r="995" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B995" s="2"/>
+      <c r="G995" s="2"/>
+    </row>
+    <row r="996" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B996" s="2"/>
+      <c r="G996" s="2"/>
+    </row>
+    <row r="997" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B997" s="2"/>
+      <c r="G997" s="2"/>
+    </row>
+    <row r="998" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B998" s="2"/>
+      <c r="G998" s="2"/>
+    </row>
+    <row r="999" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B999" s="2"/>
+      <c r="G999" s="2"/>
+    </row>
+    <row r="1000" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1000" s="2"/>
+      <c r="G1000" s="2"/>
+    </row>
+    <row r="1001" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1001" s="2"/>
+      <c r="G1001" s="2"/>
+    </row>
+    <row r="1002" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1002" s="2"/>
+      <c r="G1002" s="2"/>
+    </row>
+    <row r="1003" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1003" s="2"/>
+      <c r="G1003" s="2"/>
+    </row>
+    <row r="1004" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1004" s="2"/>
+      <c r="G1004" s="2"/>
+    </row>
+    <row r="1005" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1005" s="2"/>
+      <c r="G1005" s="2"/>
+    </row>
+    <row r="1006" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1006" s="2"/>
+      <c r="G1006" s="2"/>
+    </row>
+    <row r="1007" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1007" s="2"/>
+      <c r="G1007" s="2"/>
+    </row>
+    <row r="1008" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1008" s="2"/>
+      <c r="G1008" s="2"/>
+    </row>
+    <row r="1009" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1009" s="2"/>
+      <c r="G1009" s="2"/>
+    </row>
+    <row r="1010" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1010" s="2"/>
+      <c r="G1010" s="2"/>
+    </row>
+    <row r="1011" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1011" s="2"/>
+      <c r="G1011" s="2"/>
+    </row>
+    <row r="1012" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1012" s="2"/>
+      <c r="G1012" s="2"/>
+    </row>
+    <row r="1013" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1013" s="2"/>
+      <c r="G1013" s="2"/>
+    </row>
+    <row r="1014" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1014" s="2"/>
+      <c r="G1014" s="2"/>
+    </row>
+    <row r="1015" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1015" s="2"/>
+      <c r="G1015" s="2"/>
+    </row>
+    <row r="1016" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1016" s="2"/>
+      <c r="G1016" s="2"/>
+    </row>
+    <row r="1017" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1017" s="2"/>
+      <c r="G1017" s="2"/>
+    </row>
+    <row r="1018" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1018" s="2"/>
+      <c r="G1018" s="2"/>
+    </row>
+    <row r="1019" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1019" s="2"/>
+      <c r="G1019" s="2"/>
+    </row>
+    <row r="1020" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1020" s="2"/>
+      <c r="G1020" s="2"/>
+    </row>
+    <row r="1021" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1021" s="2"/>
+      <c r="G1021" s="2"/>
+    </row>
+    <row r="1022" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1022" s="2"/>
+      <c r="G1022" s="2"/>
+    </row>
+    <row r="1023" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1023" s="2"/>
+      <c r="G1023" s="2"/>
+    </row>
+    <row r="1024" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1024" s="2"/>
+      <c r="G1024" s="2"/>
+    </row>
+    <row r="1025" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1025" s="2"/>
+      <c r="G1025" s="2"/>
+    </row>
+    <row r="1026" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1026" s="2"/>
+      <c r="G1026" s="2"/>
+    </row>
+    <row r="1027" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1027" s="2"/>
+      <c r="G1027" s="2"/>
+    </row>
+    <row r="1028" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1028" s="2"/>
+      <c r="G1028" s="2"/>
+    </row>
+    <row r="1029" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1029" s="2"/>
+      <c r="G1029" s="2"/>
+    </row>
+    <row r="1030" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1030" s="2"/>
+      <c r="G1030" s="2"/>
+    </row>
+    <row r="1031" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1031" s="2"/>
+      <c r="G1031" s="2"/>
+    </row>
+    <row r="1032" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1032" s="2"/>
+      <c r="G1032" s="2"/>
+    </row>
+    <row r="1033" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1033" s="2"/>
+      <c r="G1033" s="2"/>
+    </row>
+    <row r="1034" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1034" s="2"/>
+      <c r="G1034" s="2"/>
+    </row>
+    <row r="1035" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1035" s="2"/>
+      <c r="G1035" s="2"/>
+    </row>
+    <row r="1036" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1036" s="2"/>
+      <c r="G1036" s="2"/>
+    </row>
+    <row r="1037" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1037" s="2"/>
+      <c r="G1037" s="2"/>
+    </row>
+    <row r="1038" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1038" s="2"/>
+      <c r="G1038" s="2"/>
+    </row>
+    <row r="1039" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1039" s="2"/>
+      <c r="G1039" s="2"/>
+    </row>
+    <row r="1040" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1040" s="2"/>
+      <c r="G1040" s="2"/>
+    </row>
+    <row r="1041" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1041" s="2"/>
+      <c r="G1041" s="2"/>
+    </row>
+    <row r="1042" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1042" s="2"/>
+      <c r="G1042" s="2"/>
+    </row>
+    <row r="1043" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1043" s="2"/>
+      <c r="G1043" s="2"/>
+    </row>
+    <row r="1044" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1044" s="2"/>
+      <c r="G1044" s="2"/>
+    </row>
+    <row r="1045" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1045" s="2"/>
+      <c r="G1045" s="2"/>
+    </row>
+    <row r="1046" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1046" s="2"/>
+      <c r="G1046" s="2"/>
+    </row>
+    <row r="1047" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1047" s="2"/>
+      <c r="G1047" s="2"/>
+    </row>
+    <row r="1048" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1048" s="2"/>
+      <c r="G1048" s="2"/>
+    </row>
+    <row r="1049" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1049" s="2"/>
+      <c r="G1049" s="2"/>
+    </row>
+    <row r="1050" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1050" s="2"/>
+      <c r="G1050" s="2"/>
+    </row>
+    <row r="1051" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1051" s="2"/>
+      <c r="G1051" s="2"/>
+    </row>
+    <row r="1052" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1052" s="2"/>
+      <c r="G1052" s="2"/>
+    </row>
+    <row r="1053" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1053" s="2"/>
+      <c r="G1053" s="2"/>
+    </row>
+    <row r="1054" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1054" s="2"/>
+      <c r="G1054" s="2"/>
+    </row>
+    <row r="1055" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1055" s="2"/>
+      <c r="G1055" s="2"/>
+    </row>
+    <row r="1056" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1056" s="2"/>
+      <c r="G1056" s="2"/>
+    </row>
+    <row r="1057" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1057" s="2"/>
+      <c r="G1057" s="2"/>
+    </row>
+    <row r="1058" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1058" s="2"/>
+      <c r="G1058" s="2"/>
+    </row>
+    <row r="1059" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1059" s="2"/>
+      <c r="G1059" s="2"/>
+    </row>
+    <row r="1060" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1060" s="2"/>
+      <c r="G1060" s="2"/>
+    </row>
+    <row r="1061" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1061" s="2"/>
+      <c r="G1061" s="2"/>
+    </row>
+    <row r="1062" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1062" s="2"/>
+      <c r="G1062" s="2"/>
+    </row>
+    <row r="1063" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1063" s="2"/>
+      <c r="G1063" s="2"/>
+    </row>
+    <row r="1064" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1064" s="2"/>
+      <c r="G1064" s="2"/>
+    </row>
+    <row r="1065" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1065" s="2"/>
+      <c r="G1065" s="2"/>
+    </row>
+    <row r="1066" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1066" s="2"/>
+      <c r="G1066" s="2"/>
+    </row>
+    <row r="1067" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1067" s="2"/>
+      <c r="G1067" s="2"/>
+    </row>
+    <row r="1068" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1068" s="2"/>
+      <c r="G1068" s="2"/>
+    </row>
+    <row r="1069" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1069" s="2"/>
+      <c r="G1069" s="2"/>
+    </row>
+    <row r="1070" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1070" s="2"/>
+      <c r="G1070" s="2"/>
+    </row>
+    <row r="1071" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1071" s="2"/>
+      <c r="G1071" s="2"/>
+    </row>
+    <row r="1072" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1072" s="2"/>
+      <c r="G1072" s="2"/>
+    </row>
+    <row r="1073" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1073" s="2"/>
+      <c r="G1073" s="2"/>
+    </row>
+    <row r="1074" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1074" s="2"/>
+      <c r="G1074" s="2"/>
+    </row>
+    <row r="1075" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1075" s="2"/>
+      <c r="G1075" s="2"/>
+    </row>
+    <row r="1076" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1076" s="2"/>
+      <c r="G1076" s="2"/>
+    </row>
+    <row r="1077" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1077" s="2"/>
+      <c r="G1077" s="2"/>
+    </row>
+    <row r="1078" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1078" s="2"/>
+      <c r="G1078" s="2"/>
+    </row>
+    <row r="1079" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1079" s="2"/>
+      <c r="G1079" s="2"/>
+    </row>
+    <row r="1080" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1080" s="2"/>
+      <c r="G1080" s="2"/>
+    </row>
+    <row r="1081" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1081" s="2"/>
+      <c r="G1081" s="2"/>
+    </row>
+    <row r="1082" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1082" s="2"/>
+      <c r="G1082" s="2"/>
+    </row>
+    <row r="1083" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1083" s="2"/>
+      <c r="G1083" s="2"/>
+    </row>
+    <row r="1084" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1084" s="2"/>
+      <c r="G1084" s="2"/>
+    </row>
+    <row r="1085" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1085" s="2"/>
+      <c r="G1085" s="2"/>
+    </row>
+    <row r="1086" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1086" s="2"/>
+      <c r="G1086" s="2"/>
+    </row>
+    <row r="1087" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1087" s="2"/>
+      <c r="G1087" s="2"/>
+    </row>
+    <row r="1088" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1088" s="2"/>
+      <c r="G1088" s="2"/>
+    </row>
+    <row r="1089" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1089" s="2"/>
+      <c r="G1089" s="2"/>
+    </row>
+    <row r="1090" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1090" s="2"/>
+      <c r="G1090" s="2"/>
+    </row>
+    <row r="1091" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1091" s="2"/>
+      <c r="G1091" s="2"/>
+    </row>
+    <row r="1092" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1092" s="2"/>
+      <c r="G1092" s="2"/>
+    </row>
+    <row r="1093" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1093" s="2"/>
+      <c r="G1093" s="2"/>
+    </row>
+    <row r="1094" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1094" s="2"/>
+      <c r="G1094" s="2"/>
+    </row>
+    <row r="1095" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1095" s="2"/>
+      <c r="G1095" s="2"/>
+    </row>
+    <row r="1096" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1096" s="2"/>
+      <c r="G1096" s="2"/>
+    </row>
+    <row r="1097" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1097" s="2"/>
+      <c r="G1097" s="2"/>
+    </row>
+    <row r="1098" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1098" s="2"/>
+      <c r="G1098" s="2"/>
+    </row>
+    <row r="1099" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1099" s="2"/>
+      <c r="G1099" s="2"/>
+    </row>
+    <row r="1100" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1100" s="2"/>
+      <c r="G1100" s="2"/>
+    </row>
+    <row r="1101" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1101" s="2"/>
+      <c r="G1101" s="2"/>
+    </row>
+    <row r="1102" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1102" s="2"/>
+      <c r="G1102" s="2"/>
+    </row>
+    <row r="1103" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1103" s="2"/>
+      <c r="G1103" s="2"/>
+    </row>
+    <row r="1104" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1104" s="2"/>
+      <c r="G1104" s="2"/>
+    </row>
+    <row r="1105" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1105" s="2"/>
+      <c r="G1105" s="2"/>
+    </row>
+    <row r="1106" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1106" s="2"/>
+      <c r="G1106" s="2"/>
+    </row>
+    <row r="1107" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1107" s="2"/>
+      <c r="G1107" s="2"/>
+    </row>
+    <row r="1108" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1108" s="2"/>
+      <c r="G1108" s="2"/>
+    </row>
+    <row r="1109" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1109" s="2"/>
+      <c r="G1109" s="2"/>
+    </row>
+    <row r="1110" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1110" s="2"/>
+      <c r="G1110" s="2"/>
+    </row>
+    <row r="1111" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1111" s="2"/>
+      <c r="G1111" s="2"/>
+    </row>
+    <row r="1112" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1112" s="2"/>
+      <c r="G1112" s="2"/>
+    </row>
+    <row r="1113" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1113" s="2"/>
+      <c r="G1113" s="2"/>
+    </row>
+    <row r="1114" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1114" s="2"/>
+      <c r="G1114" s="2"/>
+    </row>
+    <row r="1115" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1115" s="2"/>
+      <c r="G1115" s="2"/>
+    </row>
+    <row r="1116" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1116" s="2"/>
+      <c r="G1116" s="2"/>
+    </row>
+    <row r="1117" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1117" s="2"/>
+      <c r="G1117" s="2"/>
+    </row>
+    <row r="1118" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1118" s="2"/>
+      <c r="G1118" s="2"/>
+    </row>
+    <row r="1119" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1119" s="2"/>
+      <c r="G1119" s="2"/>
+    </row>
+    <row r="1120" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1120" s="2"/>
+      <c r="G1120" s="2"/>
+    </row>
+    <row r="1121" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1121" s="2"/>
+      <c r="G1121" s="2"/>
+    </row>
+    <row r="1122" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1122" s="2"/>
+      <c r="G1122" s="2"/>
+    </row>
+    <row r="1123" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1123" s="2"/>
+      <c r="G1123" s="2"/>
+    </row>
+    <row r="1124" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1124" s="2"/>
+      <c r="G1124" s="2"/>
+    </row>
+    <row r="1125" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1125" s="2"/>
+      <c r="G1125" s="2"/>
+    </row>
+    <row r="1126" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1126" s="2"/>
+      <c r="G1126" s="2"/>
+    </row>
+    <row r="1127" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1127" s="2"/>
+      <c r="G1127" s="2"/>
+    </row>
+    <row r="1128" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1128" s="2"/>
+      <c r="G1128" s="2"/>
+    </row>
+    <row r="1129" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1129" s="2"/>
+      <c r="G1129" s="2"/>
+    </row>
+    <row r="1130" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1130" s="2"/>
+      <c r="G1130" s="2"/>
+    </row>
+    <row r="1131" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1131" s="2"/>
+      <c r="G1131" s="2"/>
+    </row>
+    <row r="1132" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1132" s="2"/>
+      <c r="G1132" s="2"/>
+    </row>
+    <row r="1133" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1133" s="2"/>
+      <c r="G1133" s="2"/>
+    </row>
+    <row r="1134" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1134" s="2"/>
+      <c r="G1134" s="2"/>
+    </row>
+    <row r="1135" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1135" s="2"/>
+      <c r="G1135" s="2"/>
+    </row>
+    <row r="1136" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1136" s="2"/>
+      <c r="G1136" s="2"/>
+    </row>
+    <row r="1137" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1137" s="2"/>
+      <c r="G1137" s="2"/>
+    </row>
+    <row r="1138" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1138" s="2"/>
+      <c r="G1138" s="2"/>
+    </row>
+    <row r="1139" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1139" s="2"/>
+      <c r="G1139" s="2"/>
+    </row>
+    <row r="1140" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1140" s="2"/>
+      <c r="G1140" s="2"/>
+    </row>
+    <row r="1141" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1141" s="2"/>
+      <c r="G1141" s="2"/>
+    </row>
+    <row r="1142" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1142" s="2"/>
+      <c r="G1142" s="2"/>
+    </row>
+    <row r="1143" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1143" s="2"/>
+      <c r="G1143" s="2"/>
+    </row>
+    <row r="1144" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1144" s="2"/>
+      <c r="G1144" s="2"/>
+    </row>
+    <row r="1145" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1145" s="2"/>
+      <c r="G1145" s="2"/>
+    </row>
+    <row r="1146" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1146" s="2"/>
+      <c r="G1146" s="2"/>
+    </row>
+    <row r="1147" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1147" s="2"/>
+      <c r="G1147" s="2"/>
+    </row>
+    <row r="1148" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1148" s="2"/>
+      <c r="G1148" s="2"/>
+    </row>
+    <row r="1149" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1149" s="2"/>
+      <c r="G1149" s="2"/>
+    </row>
+    <row r="1150" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1150" s="2"/>
+      <c r="G1150" s="2"/>
+    </row>
+    <row r="1151" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1151" s="2"/>
+      <c r="G1151" s="2"/>
+    </row>
+    <row r="1152" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1152" s="2"/>
+      <c r="G1152" s="2"/>
+    </row>
+    <row r="1153" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1153" s="2"/>
+      <c r="G1153" s="2"/>
+    </row>
+    <row r="1154" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1154" s="2"/>
+      <c r="G1154" s="2"/>
+    </row>
+    <row r="1155" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1155" s="2"/>
+      <c r="G1155" s="2"/>
+    </row>
+    <row r="1156" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1156" s="2"/>
+      <c r="G1156" s="2"/>
+    </row>
+    <row r="1157" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1157" s="2"/>
+      <c r="G1157" s="2"/>
+    </row>
+    <row r="1158" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1158" s="2"/>
+      <c r="G1158" s="2"/>
+    </row>
+    <row r="1159" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1159" s="2"/>
+      <c r="G1159" s="2"/>
+    </row>
+    <row r="1160" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1160" s="2"/>
+      <c r="G1160" s="2"/>
+    </row>
+    <row r="1161" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1161" s="2"/>
+      <c r="G1161" s="2"/>
+    </row>
+    <row r="1162" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1162" s="2"/>
+      <c r="G1162" s="2"/>
+    </row>
+    <row r="1163" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1163" s="2"/>
+      <c r="G1163" s="2"/>
+    </row>
+    <row r="1164" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1164" s="2"/>
+      <c r="G1164" s="2"/>
+    </row>
+    <row r="1165" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1165" s="2"/>
+      <c r="G1165" s="2"/>
+    </row>
+    <row r="1166" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1166" s="2"/>
+      <c r="G1166" s="2"/>
+    </row>
+    <row r="1167" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1167" s="2"/>
+      <c r="G1167" s="2"/>
+    </row>
+    <row r="1168" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1168" s="2"/>
+      <c r="G1168" s="2"/>
+    </row>
+    <row r="1169" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1169" s="2"/>
+      <c r="G1169" s="2"/>
+    </row>
+    <row r="1170" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1170" s="2"/>
+      <c r="G1170" s="2"/>
+    </row>
+    <row r="1171" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1171" s="2"/>
+      <c r="G1171" s="2"/>
+    </row>
+    <row r="1172" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1172" s="2"/>
+      <c r="G1172" s="2"/>
+    </row>
+    <row r="1173" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1173" s="2"/>
+      <c r="G1173" s="2"/>
+    </row>
+    <row r="1174" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1174" s="2"/>
+      <c r="G1174" s="2"/>
+    </row>
+    <row r="1175" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1175" s="2"/>
+      <c r="G1175" s="2"/>
+    </row>
+    <row r="1176" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1176" s="2"/>
+      <c r="G1176" s="2"/>
+    </row>
+    <row r="1177" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1177" s="2"/>
+      <c r="G1177" s="2"/>
+    </row>
+    <row r="1178" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1178" s="2"/>
+      <c r="G1178" s="2"/>
+    </row>
+    <row r="1179" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1179" s="2"/>
+      <c r="G1179" s="2"/>
+    </row>
+    <row r="1180" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1180" s="2"/>
+      <c r="G1180" s="2"/>
+    </row>
+    <row r="1181" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1181" s="2"/>
+      <c r="G1181" s="2"/>
+    </row>
+    <row r="1182" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1182" s="2"/>
+      <c r="G1182" s="2"/>
+    </row>
+    <row r="1183" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1183" s="2"/>
+      <c r="G1183" s="2"/>
+    </row>
+    <row r="1184" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1184" s="2"/>
+      <c r="G1184" s="2"/>
+    </row>
+    <row r="1185" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1185" s="2"/>
+      <c r="G1185" s="2"/>
+    </row>
+    <row r="1186" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1186" s="2"/>
+      <c r="G1186" s="2"/>
+    </row>
+    <row r="1187" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1187" s="2"/>
+      <c r="G1187" s="2"/>
+    </row>
+    <row r="1188" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1188" s="2"/>
+      <c r="G1188" s="2"/>
+    </row>
+    <row r="1189" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1189" s="2"/>
+      <c r="G1189" s="2"/>
+    </row>
+    <row r="1190" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1190" s="2"/>
+      <c r="G1190" s="2"/>
+    </row>
+    <row r="1191" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1191" s="2"/>
+      <c r="G1191" s="2"/>
+    </row>
+    <row r="1192" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1192" s="2"/>
+      <c r="G1192" s="2"/>
+    </row>
+    <row r="1193" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1193" s="2"/>
+      <c r="G1193" s="2"/>
+    </row>
+    <row r="1194" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1194" s="2"/>
+      <c r="G1194" s="2"/>
+    </row>
+    <row r="1195" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1195" s="2"/>
+      <c r="G1195" s="2"/>
+    </row>
+    <row r="1196" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1196" s="2"/>
+      <c r="G1196" s="2"/>
+    </row>
+    <row r="1197" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1197" s="2"/>
+      <c r="G1197" s="2"/>
+    </row>
+    <row r="1198" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1198" s="2"/>
+      <c r="G1198" s="2"/>
+    </row>
+    <row r="1199" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1199" s="2"/>
+      <c r="G1199" s="2"/>
+    </row>
+    <row r="1200" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1200" s="2"/>
+      <c r="G1200" s="2"/>
+    </row>
+    <row r="1201" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1201" s="2"/>
+      <c r="G1201" s="2"/>
+    </row>
+    <row r="1202" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1202" s="2"/>
+      <c r="G1202" s="2"/>
+    </row>
+    <row r="1203" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1203" s="2"/>
+      <c r="G1203" s="2"/>
+    </row>
+    <row r="1204" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1204" s="2"/>
+      <c r="G1204" s="2"/>
+    </row>
+    <row r="1205" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1205" s="2"/>
+      <c r="G1205" s="2"/>
+    </row>
+    <row r="1206" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1206" s="2"/>
+      <c r="G1206" s="2"/>
+    </row>
+    <row r="1207" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1207" s="2"/>
+      <c r="G1207" s="2"/>
+    </row>
+    <row r="1208" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1208" s="2"/>
+      <c r="G1208" s="2"/>
+    </row>
+    <row r="1209" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1209" s="2"/>
+      <c r="G1209" s="2"/>
+    </row>
+    <row r="1210" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1210" s="2"/>
+      <c r="G1210" s="2"/>
+    </row>
+    <row r="1211" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1211" s="2"/>
+      <c r="G1211" s="2"/>
+    </row>
+    <row r="1212" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1212" s="2"/>
+      <c r="G1212" s="2"/>
+    </row>
+    <row r="1213" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1213" s="2"/>
+      <c r="G1213" s="2"/>
+    </row>
+    <row r="1214" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1214" s="2"/>
+      <c r="G1214" s="2"/>
+    </row>
+    <row r="1215" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1215" s="2"/>
+      <c r="G1215" s="2"/>
+    </row>
+    <row r="1216" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1216" s="2"/>
+      <c r="G1216" s="2"/>
+    </row>
+    <row r="1217" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1217" s="2"/>
+      <c r="G1217" s="2"/>
+    </row>
+    <row r="1218" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1218" s="2"/>
+      <c r="G1218" s="2"/>
+    </row>
+    <row r="1219" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1219" s="2"/>
+      <c r="G1219" s="2"/>
+    </row>
+    <row r="1220" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1220" s="2"/>
+      <c r="G1220" s="2"/>
+    </row>
+    <row r="1221" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1221" s="2"/>
+      <c r="G1221" s="2"/>
+    </row>
+    <row r="1222" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1222" s="2"/>
+      <c r="G1222" s="2"/>
+    </row>
+    <row r="1223" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1223" s="2"/>
+      <c r="G1223" s="2"/>
+    </row>
+    <row r="1224" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1224" s="2"/>
+      <c r="G1224" s="2"/>
+    </row>
+    <row r="1225" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1225" s="2"/>
+      <c r="G1225" s="2"/>
+    </row>
+    <row r="1226" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1226" s="2"/>
+      <c r="G1226" s="2"/>
+    </row>
+    <row r="1227" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1227" s="2"/>
+      <c r="G1227" s="2"/>
+    </row>
+    <row r="1228" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1228" s="2"/>
+      <c r="G1228" s="2"/>
+    </row>
+    <row r="1229" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1229" s="2"/>
+      <c r="G1229" s="2"/>
+    </row>
+    <row r="1230" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1230" s="2"/>
+      <c r="G1230" s="2"/>
+    </row>
+    <row r="1231" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1231" s="2"/>
+      <c r="G1231" s="2"/>
+    </row>
+    <row r="1232" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1232" s="2"/>
+      <c r="G1232" s="2"/>
+    </row>
+    <row r="1233" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1233" s="2"/>
+      <c r="G1233" s="2"/>
+    </row>
+    <row r="1234" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1234" s="2"/>
+      <c r="G1234" s="2"/>
+    </row>
+    <row r="1235" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1235" s="2"/>
+      <c r="G1235" s="2"/>
+    </row>
+    <row r="1236" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1236" s="2"/>
+      <c r="G1236" s="2"/>
+    </row>
+    <row r="1237" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1237" s="2"/>
+      <c r="G1237" s="2"/>
+    </row>
+    <row r="1238" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1238" s="2"/>
+      <c r="G1238" s="2"/>
+    </row>
+    <row r="1239" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1239" s="2"/>
+      <c r="G1239" s="2"/>
+    </row>
+    <row r="1240" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1240" s="2"/>
+      <c r="G1240" s="2"/>
+    </row>
+    <row r="1241" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1241" s="2"/>
+      <c r="G1241" s="2"/>
+    </row>
+    <row r="1242" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1242" s="2"/>
+      <c r="G1242" s="2"/>
+    </row>
+    <row r="1243" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1243" s="2"/>
+      <c r="G1243" s="2"/>
+    </row>
+    <row r="1244" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1244" s="2"/>
+      <c r="G1244" s="2"/>
+    </row>
+    <row r="1245" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1245" s="2"/>
+      <c r="G1245" s="2"/>
+    </row>
+    <row r="1246" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1246" s="2"/>
+      <c r="G1246" s="2"/>
+    </row>
+    <row r="1247" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1247" s="2"/>
+      <c r="G1247" s="2"/>
+    </row>
+    <row r="1248" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1248" s="2"/>
+      <c r="G1248" s="2"/>
+    </row>
+    <row r="1249" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1249" s="2"/>
+      <c r="G1249" s="2"/>
+    </row>
+    <row r="1250" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1250" s="2"/>
+      <c r="G1250" s="2"/>
+    </row>
+    <row r="1251" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1251" s="2"/>
+      <c r="G1251" s="2"/>
+    </row>
+    <row r="1252" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1252" s="2"/>
+      <c r="G1252" s="2"/>
+    </row>
+    <row r="1253" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1253" s="2"/>
+      <c r="G1253" s="2"/>
+    </row>
+    <row r="1254" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1254" s="2"/>
+      <c r="G1254" s="2"/>
+    </row>
+    <row r="1255" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1255" s="2"/>
+      <c r="G1255" s="2"/>
+    </row>
+    <row r="1256" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1256" s="2"/>
+      <c r="G1256" s="2"/>
+    </row>
+    <row r="1257" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1257" s="2"/>
+      <c r="G1257" s="2"/>
+    </row>
+    <row r="1258" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1258" s="2"/>
+      <c r="G1258" s="2"/>
+    </row>
+    <row r="1259" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1259" s="2"/>
+      <c r="G1259" s="2"/>
+    </row>
+    <row r="1260" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1260" s="2"/>
+      <c r="G1260" s="2"/>
+    </row>
+    <row r="1261" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1261" s="2"/>
+      <c r="G1261" s="2"/>
+    </row>
+    <row r="1262" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1262" s="2"/>
+      <c r="G1262" s="2"/>
+    </row>
+    <row r="1263" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1263" s="2"/>
+      <c r="G1263" s="2"/>
+    </row>
+    <row r="1264" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1264" s="2"/>
+      <c r="G1264" s="2"/>
+    </row>
+    <row r="1265" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1265" s="2"/>
+      <c r="G1265" s="2"/>
+    </row>
+    <row r="1266" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1266" s="2"/>
+      <c r="G1266" s="2"/>
+    </row>
+    <row r="1267" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1267" s="2"/>
+      <c r="G1267" s="2"/>
+    </row>
+    <row r="1268" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1268" s="2"/>
+      <c r="G1268" s="2"/>
+    </row>
+    <row r="1269" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1269" s="2"/>
+      <c r="G1269" s="2"/>
+    </row>
+    <row r="1270" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1270" s="2"/>
+      <c r="G1270" s="2"/>
+    </row>
+    <row r="1271" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1271" s="2"/>
+      <c r="G1271" s="2"/>
+    </row>
+    <row r="1272" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1272" s="2"/>
+      <c r="G1272" s="2"/>
+    </row>
+    <row r="1273" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1273" s="2"/>
+      <c r="G1273" s="2"/>
+    </row>
+    <row r="1274" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1274" s="2"/>
+      <c r="G1274" s="2"/>
+    </row>
+    <row r="1275" spans="2:7" x14ac:dyDescent="0.2">
+      <c r="B1275" s="2"/>
+      <c r="G1275" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="C4:F4"/>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...2662 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
-      <vt:lpstr>01</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>08</vt:lpstr>
+      <vt:lpstr>Лист 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>