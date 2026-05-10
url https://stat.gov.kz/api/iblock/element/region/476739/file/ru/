--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,62 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14370" windowHeight="7215" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="14" r:id="rId1"/>
     <sheet name="02" sheetId="15" r:id="rId2"/>
+    <sheet name="03" sheetId="16" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="26">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t xml:space="preserve">Индексы промышленного производства по основным видам экономической деятельности в разрезе регионов*  </t>
   </si>
   <si>
@@ -89,50 +91,54 @@
   <si>
     <t>Район Мақаншы</t>
   </si>
   <si>
     <t>район Жаңасемей</t>
   </si>
   <si>
     <t>район Ақсуат</t>
   </si>
   <si>
     <t>Семей городская администрация</t>
   </si>
   <si>
     <t>Курчатов городская администрация</t>
   </si>
   <si>
     <t>водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>январь 2026г.  в %
 к январю 2025г.</t>
   </si>
   <si>
     <t>январь-февраль 2026г.  в %
 к январю-февралю 2025г.</t>
+  </si>
+  <si>
+    <t>январь-март 2026г.  в %
+к январю-марту 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Baltica"/>
     </font>
     <font>
       <b/>
@@ -160,50 +166,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -263,151 +270,154 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -672,83 +682,83 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="18"/>
-[...3 lines deleted...]
-      <c r="F2" s="18"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="19" t="s">
+      <c r="A3" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="19"/>
+      <c r="B3" s="25"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="20"/>
-      <c r="B4" s="22" t="s">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="24" t="s">
+      <c r="C4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="25"/>
-[...1 lines deleted...]
-      <c r="F4" s="26"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="32"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="21"/>
-      <c r="B5" s="23"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
       <c r="C5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="14">
         <v>106.5</v>
       </c>
       <c r="C6" s="14">
         <v>100</v>
       </c>
       <c r="D6" s="14">
         <v>127.1</v>
@@ -1000,561 +1010,1038 @@
         <v>51.2</v>
       </c>
       <c r="F18" s="14">
         <v>99.6</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="17" t="s">
+      <c r="A21" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="17"/>
-[...3 lines deleted...]
-      <c r="F21" s="17"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C25" sqref="C25"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="18"/>
-[...3 lines deleted...]
-      <c r="F2" s="18"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="19" t="s">
+      <c r="A3" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="19"/>
+      <c r="B3" s="25"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="20"/>
-      <c r="B4" s="22" t="s">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="24" t="s">
+      <c r="C4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="25"/>
-[...1 lines deleted...]
-      <c r="F4" s="26"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="32"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="21"/>
-      <c r="B5" s="23"/>
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
       <c r="C5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="30">
+      <c r="B6" s="21">
         <v>103.6</v>
       </c>
-      <c r="C6" s="30">
+      <c r="C6" s="21">
         <v>102.9</v>
       </c>
-      <c r="D6" s="30">
+      <c r="D6" s="21">
         <v>104.6</v>
       </c>
-      <c r="E6" s="30">
+      <c r="E6" s="21">
         <v>106.4</v>
       </c>
-      <c r="F6" s="30">
+      <c r="F6" s="21">
         <v>129.4</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="30">
+      <c r="B7" s="21">
         <v>108.8</v>
       </c>
-      <c r="C7" s="30">
+      <c r="C7" s="21">
         <v>95.4</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="21">
         <v>109.8</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="21">
         <v>106</v>
       </c>
-      <c r="F7" s="30">
+      <c r="F7" s="21">
         <v>110.2</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="30">
+      <c r="B8" s="21">
         <v>90.8</v>
       </c>
-      <c r="C8" s="30">
+      <c r="C8" s="21">
         <v>85.1</v>
       </c>
-      <c r="D8" s="30">
+      <c r="D8" s="21">
         <v>115.2</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="21">
         <v>82.9</v>
       </c>
-      <c r="F8" s="30">
+      <c r="F8" s="21">
         <v>110.8</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="30">
+      <c r="B9" s="21">
         <v>84.4</v>
       </c>
-      <c r="C9" s="30">
+      <c r="C9" s="21">
         <v>66.7</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="21">
         <v>109.4</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="21">
         <v>96.6</v>
       </c>
-      <c r="F9" s="30">
+      <c r="F9" s="21">
         <v>104.5</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="30">
+      <c r="B10" s="21">
         <v>107.6</v>
       </c>
-      <c r="C10" s="31" t="s">
+      <c r="C10" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="21">
         <v>127.9</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="21">
         <v>96.3</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="21">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="30">
+      <c r="B11" s="21">
         <v>108.3</v>
       </c>
-      <c r="C11" s="30">
+      <c r="C11" s="21">
         <v>109.1</v>
       </c>
-      <c r="D11" s="30">
+      <c r="D11" s="21">
         <v>91.9</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="21">
         <v>113.8</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="21">
         <v>116.6</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="30">
+      <c r="B12" s="21">
         <v>125</v>
       </c>
-      <c r="C12" s="30">
+      <c r="C12" s="21">
         <v>845.2</v>
       </c>
-      <c r="D12" s="30">
+      <c r="D12" s="21">
         <v>100</v>
       </c>
-      <c r="E12" s="30">
+      <c r="E12" s="21">
         <v>95.2</v>
       </c>
-      <c r="F12" s="30">
+      <c r="F12" s="21">
         <v>100.2</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="30">
+      <c r="B13" s="21">
         <v>102.4</v>
       </c>
-      <c r="C13" s="30">
+      <c r="C13" s="21">
         <v>100.9</v>
       </c>
-      <c r="D13" s="30">
+      <c r="D13" s="21">
         <v>123</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="21">
         <v>102.8</v>
       </c>
-      <c r="F13" s="30">
+      <c r="F13" s="21">
         <v>91.5</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="30">
+      <c r="B14" s="21">
         <v>105.2</v>
       </c>
-      <c r="C14" s="30">
+      <c r="C14" s="21">
         <v>133.30000000000001</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="21">
         <v>94.3</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="21">
         <v>102.1</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F14" s="21">
         <v>120.3</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="30">
+      <c r="B15" s="21">
         <v>91.7</v>
       </c>
-      <c r="C15" s="30">
+      <c r="C15" s="21">
         <v>90.4</v>
       </c>
-      <c r="D15" s="30">
+      <c r="D15" s="21">
         <v>116.3</v>
       </c>
-      <c r="E15" s="30">
+      <c r="E15" s="21">
         <v>124.6</v>
       </c>
-      <c r="F15" s="30">
+      <c r="F15" s="21">
         <v>97.4</v>
       </c>
       <c r="G15" s="2"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="30">
+      <c r="B16" s="21">
         <v>403.5</v>
       </c>
-      <c r="C16" s="31" t="s">
+      <c r="C16" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="D16" s="30">
+      <c r="D16" s="21">
         <v>231.6</v>
       </c>
-      <c r="E16" s="30">
+      <c r="E16" s="21">
         <v>86.2</v>
       </c>
-      <c r="F16" s="30">
+      <c r="F16" s="21">
         <v>167.4</v>
       </c>
       <c r="G16" s="2"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="30">
+      <c r="B17" s="21">
         <v>353.2</v>
       </c>
-      <c r="C17" s="30">
+      <c r="C17" s="21">
         <v>195.9</v>
       </c>
-      <c r="D17" s="30">
+      <c r="D17" s="21">
         <v>430.8</v>
       </c>
-      <c r="E17" s="31" t="s">
+      <c r="E17" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="F17" s="30">
+      <c r="F17" s="21">
         <v>101.3</v>
       </c>
       <c r="G17" s="2"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="30">
+      <c r="B18" s="21">
         <v>286.10000000000002</v>
       </c>
-      <c r="C18" s="31" t="s">
+      <c r="C18" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="D18" s="30">
+      <c r="D18" s="21">
         <v>432.8</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E18" s="21">
         <v>60.5</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F18" s="21">
         <v>117.3</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="17" t="s">
+      <c r="A21" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="17"/>
-[...3 lines deleted...]
-      <c r="F21" s="17"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24" s="27"/>
-[...4 lines deleted...]
-      <c r="F24" s="28"/>
+      <c r="A24" s="18"/>
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
-      <c r="A25" s="27"/>
-[...4 lines deleted...]
-      <c r="F25" s="28"/>
+      <c r="A25" s="18"/>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="27"/>
-[...4 lines deleted...]
-      <c r="F26" s="28"/>
+      <c r="A26" s="18"/>
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
     </row>
     <row r="27" spans="1:7">
-      <c r="A27" s="27"/>
-[...4 lines deleted...]
-      <c r="F27" s="28"/>
+      <c r="A27" s="18"/>
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28" s="27"/>
-[...4 lines deleted...]
-      <c r="F28" s="28"/>
+      <c r="A28" s="18"/>
+      <c r="B28" s="19"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29" s="27"/>
-[...4 lines deleted...]
-      <c r="F29" s="28"/>
+      <c r="A29" s="18"/>
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
     </row>
     <row r="30" spans="1:7">
-      <c r="A30" s="27"/>
-[...4 lines deleted...]
-      <c r="F30" s="28"/>
+      <c r="A30" s="18"/>
+      <c r="B30" s="19"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="27"/>
-[...4 lines deleted...]
-      <c r="F31" s="28"/>
+      <c r="A31" s="18"/>
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="19"/>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="27"/>
-[...4 lines deleted...]
-      <c r="F32" s="28"/>
+      <c r="A32" s="18"/>
+      <c r="B32" s="19"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="27"/>
-[...4 lines deleted...]
-      <c r="F33" s="28"/>
+      <c r="A33" s="18"/>
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="19"/>
+      <c r="F33" s="19"/>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="27"/>
-[...4 lines deleted...]
-      <c r="F34" s="28"/>
+      <c r="A34" s="18"/>
+      <c r="B34" s="19"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="27"/>
-[...4 lines deleted...]
-      <c r="F35" s="28"/>
+      <c r="A35" s="18"/>
+      <c r="B35" s="19"/>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="27"/>
-[...4 lines deleted...]
-      <c r="F36" s="28"/>
+      <c r="A36" s="18"/>
+      <c r="B36" s="19"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="19"/>
+      <c r="E36" s="19"/>
+      <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:G36"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F22" sqref="F22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7" ht="23.25" customHeight="1">
+      <c r="A2" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+    </row>
+    <row r="3" spans="1:7" ht="27.75" customHeight="1">
+      <c r="A3" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="25"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="26"/>
+      <c r="B4" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="32"/>
+    </row>
+    <row r="5" spans="1:7" ht="66" customHeight="1">
+      <c r="A5" s="27"/>
+      <c r="B5" s="29"/>
+      <c r="C5" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="4" customFormat="1">
+      <c r="A6" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="14">
+        <v>103.2</v>
+      </c>
+      <c r="C6" s="14">
+        <v>101</v>
+      </c>
+      <c r="D6" s="14">
+        <v>108.1</v>
+      </c>
+      <c r="E6" s="14">
+        <v>105.1</v>
+      </c>
+      <c r="F6" s="14">
+        <v>140.30000000000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="14">
+        <v>114.9</v>
+      </c>
+      <c r="C7" s="14">
+        <v>116.3</v>
+      </c>
+      <c r="D7" s="14">
+        <v>114.6</v>
+      </c>
+      <c r="E7" s="14">
+        <v>104.8</v>
+      </c>
+      <c r="F7" s="14">
+        <v>171.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="14">
+        <v>90.1</v>
+      </c>
+      <c r="C8" s="14">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="D8" s="14">
+        <v>130.5</v>
+      </c>
+      <c r="E8" s="14">
+        <v>91.3</v>
+      </c>
+      <c r="F8" s="14">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="14">
+        <v>110.8</v>
+      </c>
+      <c r="C9" s="14">
+        <v>127.3</v>
+      </c>
+      <c r="D9" s="14">
+        <v>106.3</v>
+      </c>
+      <c r="E9" s="14">
+        <v>98</v>
+      </c>
+      <c r="F9" s="14">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="14">
+        <v>98.2</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="14">
+        <v>101.1</v>
+      </c>
+      <c r="E10" s="14">
+        <v>99.4</v>
+      </c>
+      <c r="F10" s="14">
+        <v>89.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="14">
+        <v>103.6</v>
+      </c>
+      <c r="C11" s="14">
+        <v>103.9</v>
+      </c>
+      <c r="D11" s="14">
+        <v>99.6</v>
+      </c>
+      <c r="E11" s="14">
+        <v>104.9</v>
+      </c>
+      <c r="F11" s="14">
+        <v>108.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="14">
+        <v>166</v>
+      </c>
+      <c r="C12" s="14">
+        <v>379.6</v>
+      </c>
+      <c r="D12" s="14">
+        <v>100</v>
+      </c>
+      <c r="E12" s="14">
+        <v>105</v>
+      </c>
+      <c r="F12" s="14">
+        <v>100.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="14">
+        <v>97.4</v>
+      </c>
+      <c r="C13" s="14">
+        <v>96.2</v>
+      </c>
+      <c r="D13" s="14">
+        <v>122.2</v>
+      </c>
+      <c r="E13" s="14">
+        <v>103.7</v>
+      </c>
+      <c r="F13" s="14">
+        <v>100.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="14">
+        <v>112.1</v>
+      </c>
+      <c r="C14" s="14">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="D14" s="14">
+        <v>98.9</v>
+      </c>
+      <c r="E14" s="14">
+        <v>98.5</v>
+      </c>
+      <c r="F14" s="14">
+        <v>103.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="14">
+        <v>94.4</v>
+      </c>
+      <c r="C15" s="14">
+        <v>92.3</v>
+      </c>
+      <c r="D15" s="14">
+        <v>131.19999999999999</v>
+      </c>
+      <c r="E15" s="14">
+        <v>112.8</v>
+      </c>
+      <c r="F15" s="14">
+        <v>95.2</v>
+      </c>
+      <c r="G15" s="2"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="14">
+        <v>96.1</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="14">
+        <v>92.3</v>
+      </c>
+      <c r="E16" s="14">
+        <v>91.9</v>
+      </c>
+      <c r="F16" s="14">
+        <v>189.8</v>
+      </c>
+      <c r="G16" s="2"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="14">
+        <v>176.4</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="14">
+        <v>100</v>
+      </c>
+      <c r="E17" s="14">
+        <v>367.4</v>
+      </c>
+      <c r="F17" s="14">
+        <v>101.7</v>
+      </c>
+      <c r="G17" s="2"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="14">
+        <v>171.5</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="14">
+        <v>197.9</v>
+      </c>
+      <c r="E18" s="14">
+        <v>72.5</v>
+      </c>
+      <c r="F18" s="14">
+        <v>118.1</v>
+      </c>
+      <c r="G18" s="2"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="8"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="2"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="D20" s="7"/>
+      <c r="G20" s="2"/>
+    </row>
+    <row r="21" spans="1:7" ht="18.75" customHeight="1">
+      <c r="A21" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="2"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="18"/>
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="18"/>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="18"/>
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="18"/>
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="18"/>
+      <c r="B28" s="19"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="18"/>
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="18"/>
+      <c r="B30" s="19"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="18"/>
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="19"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="18"/>
+      <c r="B32" s="19"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="18"/>
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="19"/>
+      <c r="F33" s="19"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="18"/>
+      <c r="B34" s="19"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="18"/>
+      <c r="B35" s="19"/>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="19"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="18"/>
+      <c r="B36" s="19"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="19"/>
+      <c r="E36" s="19"/>
+      <c r="F36" s="19"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
+      <vt:lpstr>03</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>