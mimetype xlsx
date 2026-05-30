--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,64 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\04\04-рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{05F57371-3812-42F6-94A3-4682B4F06358}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="14" r:id="rId1"/>
     <sheet name="02" sheetId="15" r:id="rId2"/>
     <sheet name="03" sheetId="16" r:id="rId3"/>
+    <sheet name="04" sheetId="17" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="27">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t xml:space="preserve">Индексы промышленного производства по основным видам экономической деятельности в разрезе регионов*  </t>
   </si>
   <si>
@@ -95,61 +103,65 @@
     <t>район Жаңасемей</t>
   </si>
   <si>
     <t>район Ақсуат</t>
   </si>
   <si>
     <t>Семей городская администрация</t>
   </si>
   <si>
     <t>Курчатов городская администрация</t>
   </si>
   <si>
     <t>водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>январь 2026г.  в %
 к январю 2025г.</t>
   </si>
   <si>
     <t>январь-февраль 2026г.  в %
 к январю-февралю 2025г.</t>
   </si>
   <si>
     <t>январь-март 2026г.  в %
 к январю-марту 2025г.</t>
+  </si>
+  <si>
+    <t>январь-апрель 2026г.  в %
+к январю-апрелю 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Baltica"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -173,50 +185,55 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -270,51 +287,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -324,213 +341,256 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_Лист1" xfId="1"/>
+    <cellStyle name="Обычный_Лист1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -662,103 +722,103 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="25" t="s">
+      <c r="A3" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="25"/>
+      <c r="B3" s="28"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="26"/>
-      <c r="B4" s="28" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="31"/>
-[...1 lines deleted...]
-      <c r="F4" s="32"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="27"/>
-      <c r="B5" s="29"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
       <c r="C5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="14">
         <v>106.5</v>
       </c>
       <c r="C6" s="14">
         <v>100</v>
       </c>
       <c r="D6" s="14">
         <v>127.1</v>
@@ -1010,127 +1070,127 @@
         <v>51.2</v>
       </c>
       <c r="F18" s="14">
         <v>99.6</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="23"/>
-[...3 lines deleted...]
-      <c r="F21" s="23"/>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="25" t="s">
+      <c r="A3" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="25"/>
+      <c r="B3" s="28"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="26"/>
-      <c r="B4" s="28" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="31"/>
-[...1 lines deleted...]
-      <c r="F4" s="32"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="27"/>
-      <c r="B5" s="29"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
       <c r="C5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="21">
         <v>103.6</v>
       </c>
       <c r="C6" s="21">
         <v>102.9</v>
       </c>
       <c r="D6" s="21">
         <v>104.6</v>
@@ -1382,58 +1442,58 @@
         <v>60.5</v>
       </c>
       <c r="F18" s="21">
         <v>117.3</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="23"/>
-[...3 lines deleted...]
-      <c r="F21" s="23"/>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -1510,103 +1570,103 @@
       <c r="E35" s="20"/>
       <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:G36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="25" t="s">
+      <c r="A3" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="25"/>
+      <c r="B3" s="28"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="26"/>
-      <c r="B4" s="28" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="C4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="31"/>
-[...1 lines deleted...]
-      <c r="F4" s="32"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="27"/>
-      <c r="B5" s="29"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
       <c r="C5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="14">
         <v>103.2</v>
       </c>
       <c r="C6" s="14">
         <v>101</v>
       </c>
       <c r="D6" s="14">
         <v>108.1</v>
@@ -1858,58 +1918,534 @@
         <v>72.5</v>
       </c>
       <c r="F18" s="14">
         <v>118.1</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="23"/>
-[...3 lines deleted...]
-      <c r="F21" s="23"/>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="2"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="18"/>
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="18"/>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="18"/>
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="18"/>
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="18"/>
+      <c r="B28" s="19"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="18"/>
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="18"/>
+      <c r="B30" s="19"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="18"/>
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="19"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="18"/>
+      <c r="B32" s="19"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="18"/>
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="19"/>
+      <c r="F33" s="19"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="18"/>
+      <c r="B34" s="19"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="18"/>
+      <c r="B35" s="19"/>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="19"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="18"/>
+      <c r="B36" s="19"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="19"/>
+      <c r="E36" s="19"/>
+      <c r="F36" s="19"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72604353-D5EC-41B3-8402-C340608E3C76}">
+  <dimension ref="A2:G36"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C23" sqref="C23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7" ht="23.25" customHeight="1">
+      <c r="A2" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+    </row>
+    <row r="3" spans="1:7" ht="27.75" customHeight="1">
+      <c r="A3" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="28"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="29"/>
+      <c r="B4" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="35"/>
+    </row>
+    <row r="5" spans="1:7" ht="66" customHeight="1">
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="23" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="4" customFormat="1">
+      <c r="A6" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="24">
+        <v>102.8</v>
+      </c>
+      <c r="C6" s="24">
+        <v>100.5</v>
+      </c>
+      <c r="D6" s="24">
+        <v>107.9</v>
+      </c>
+      <c r="E6" s="24">
+        <v>108.5</v>
+      </c>
+      <c r="F6" s="24">
+        <v>131.69999999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="24">
+        <v>114.9</v>
+      </c>
+      <c r="C7" s="24">
+        <v>142.9</v>
+      </c>
+      <c r="D7" s="24">
+        <v>114.2</v>
+      </c>
+      <c r="E7" s="24">
+        <v>108</v>
+      </c>
+      <c r="F7" s="24">
+        <v>153.80000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="24">
+        <v>97.6</v>
+      </c>
+      <c r="C8" s="24">
+        <v>90.6</v>
+      </c>
+      <c r="D8" s="24">
+        <v>134.1</v>
+      </c>
+      <c r="E8" s="24">
+        <v>97</v>
+      </c>
+      <c r="F8" s="24">
+        <v>107.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="24">
+        <v>102.7</v>
+      </c>
+      <c r="C9" s="24">
+        <v>106.5</v>
+      </c>
+      <c r="D9" s="24">
+        <v>100</v>
+      </c>
+      <c r="E9" s="24">
+        <v>127.7</v>
+      </c>
+      <c r="F9" s="24">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="24">
+        <v>88.9</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="24">
+        <v>84.3</v>
+      </c>
+      <c r="E10" s="24">
+        <v>106</v>
+      </c>
+      <c r="F10" s="24">
+        <v>90.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="24">
+        <v>103.7</v>
+      </c>
+      <c r="C11" s="24">
+        <v>104</v>
+      </c>
+      <c r="D11" s="24">
+        <v>104.8</v>
+      </c>
+      <c r="E11" s="24">
+        <v>112.8</v>
+      </c>
+      <c r="F11" s="24">
+        <v>108.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="24">
+        <v>146.69999999999999</v>
+      </c>
+      <c r="C12" s="24">
+        <v>294.3</v>
+      </c>
+      <c r="D12" s="24">
+        <v>100</v>
+      </c>
+      <c r="E12" s="24">
+        <v>109.2</v>
+      </c>
+      <c r="F12" s="24">
+        <v>103.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="24">
+        <v>107.5</v>
+      </c>
+      <c r="C13" s="24">
+        <v>106.8</v>
+      </c>
+      <c r="D13" s="24">
+        <v>123.3</v>
+      </c>
+      <c r="E13" s="24">
+        <v>106.8</v>
+      </c>
+      <c r="F13" s="24">
+        <v>108.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="24">
+        <v>111.2</v>
+      </c>
+      <c r="C14" s="24">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="D14" s="24">
+        <v>101.3</v>
+      </c>
+      <c r="E14" s="24">
+        <v>98.3</v>
+      </c>
+      <c r="F14" s="24">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="24">
+        <v>93</v>
+      </c>
+      <c r="C15" s="24">
+        <v>90.6</v>
+      </c>
+      <c r="D15" s="24">
+        <v>132.30000000000001</v>
+      </c>
+      <c r="E15" s="24">
+        <v>123.3</v>
+      </c>
+      <c r="F15" s="24">
+        <v>97</v>
+      </c>
+      <c r="G15" s="2"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="24">
+        <v>84.3</v>
+      </c>
+      <c r="C16" s="24">
+        <v>39.9</v>
+      </c>
+      <c r="D16" s="24">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="E16" s="24">
+        <v>101.7</v>
+      </c>
+      <c r="F16" s="24">
+        <v>170</v>
+      </c>
+      <c r="G16" s="2"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="24">
+        <v>161.6</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="24">
+        <v>100</v>
+      </c>
+      <c r="E17" s="24">
+        <v>306.3</v>
+      </c>
+      <c r="F17" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="G17" s="2"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="24">
+        <v>156</v>
+      </c>
+      <c r="C18" s="24">
+        <v>0.6</v>
+      </c>
+      <c r="D18" s="24">
+        <v>176</v>
+      </c>
+      <c r="E18" s="24">
+        <v>92.2</v>
+      </c>
+      <c r="F18" s="24">
+        <v>109.4</v>
+      </c>
+      <c r="G18" s="2"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="8"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="2"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="D20" s="7"/>
+      <c r="G20" s="2"/>
+    </row>
+    <row r="21" spans="1:7" ht="18.75" customHeight="1">
+      <c r="A21" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -1996,52 +2532,53 @@
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
+      <vt:lpstr>04</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>