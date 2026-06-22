--- v2 (2026-05-30)
+++ v3 (2026-06-22)
@@ -1,72 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\04\04-рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\05\05-рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{05F57371-3812-42F6-94A3-4682B4F06358}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C870D5AE-FFD6-4268-BDB7-9B3EC799BCA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="14" r:id="rId1"/>
     <sheet name="02" sheetId="15" r:id="rId2"/>
     <sheet name="03" sheetId="16" r:id="rId3"/>
     <sheet name="04" sheetId="17" r:id="rId4"/>
+    <sheet name="05" sheetId="18" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="28">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t xml:space="preserve">Индексы промышленного производства по основным видам экономической деятельности в разрезе регионов*  </t>
   </si>
   <si>
@@ -107,50 +109,54 @@
   </si>
   <si>
     <t>Семей городская администрация</t>
   </si>
   <si>
     <t>Курчатов городская администрация</t>
   </si>
   <si>
     <t>водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>январь 2026г.  в %
 к январю 2025г.</t>
   </si>
   <si>
     <t>январь-февраль 2026г.  в %
 к январю-февралю 2025г.</t>
   </si>
   <si>
     <t>январь-март 2026г.  в %
 к январю-марту 2025г.</t>
   </si>
   <si>
     <t>январь-апрель 2026г.  в %
 к январю-апрелю 2025г.</t>
+  </si>
+  <si>
+    <t>январь-май 2026г.  в %
+к январю-маю 2025г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Baltica"/>
     </font>
     <font>
       <b/>
@@ -287,51 +293,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -350,100 +356,103 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -742,83 +751,83 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="28"/>
+      <c r="B3" s="29"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="29"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="30"/>
+      <c r="B4" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="34"/>
-[...1 lines deleted...]
-      <c r="F4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="36"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32"/>
+      <c r="A5" s="31"/>
+      <c r="B5" s="33"/>
       <c r="C5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="14">
         <v>106.5</v>
       </c>
       <c r="C6" s="14">
         <v>100</v>
       </c>
       <c r="D6" s="14">
         <v>127.1</v>
@@ -1070,127 +1079,127 @@
         <v>51.2</v>
       </c>
       <c r="F18" s="14">
         <v>99.6</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="26"/>
-[...3 lines deleted...]
-      <c r="F21" s="26"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="28"/>
+      <c r="B3" s="29"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="29"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="30"/>
+      <c r="B4" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="34"/>
-[...1 lines deleted...]
-      <c r="F4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="36"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32"/>
+      <c r="A5" s="31"/>
+      <c r="B5" s="33"/>
       <c r="C5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="21">
         <v>103.6</v>
       </c>
       <c r="C6" s="21">
         <v>102.9</v>
       </c>
       <c r="D6" s="21">
         <v>104.6</v>
@@ -1442,58 +1451,58 @@
         <v>60.5</v>
       </c>
       <c r="F18" s="21">
         <v>117.3</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="26"/>
-[...3 lines deleted...]
-      <c r="F21" s="26"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -1590,83 +1599,83 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="28"/>
+      <c r="B3" s="29"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="29"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="30"/>
+      <c r="B4" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="34"/>
-[...1 lines deleted...]
-      <c r="F4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="36"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32"/>
+      <c r="A5" s="31"/>
+      <c r="B5" s="33"/>
       <c r="C5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="14">
         <v>103.2</v>
       </c>
       <c r="C6" s="14">
         <v>101</v>
       </c>
       <c r="D6" s="14">
         <v>108.1</v>
@@ -1918,58 +1927,58 @@
         <v>72.5</v>
       </c>
       <c r="F18" s="14">
         <v>118.1</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="26"/>
-[...3 lines deleted...]
-      <c r="F21" s="26"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -2049,100 +2058,100 @@
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72604353-D5EC-41B3-8402-C340608E3C76}">
   <dimension ref="A2:G36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C23" sqref="C23"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="27"/>
-[...3 lines deleted...]
-      <c r="F2" s="27"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="28"/>
+      <c r="B3" s="29"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="29"/>
-      <c r="B4" s="31" t="s">
+      <c r="A4" s="30"/>
+      <c r="B4" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="34"/>
-[...1 lines deleted...]
-      <c r="F4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="36"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="30"/>
-      <c r="B5" s="32"/>
+      <c r="A5" s="31"/>
+      <c r="B5" s="33"/>
       <c r="C5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="24">
         <v>102.8</v>
       </c>
       <c r="C6" s="24">
         <v>100.5</v>
       </c>
       <c r="D6" s="24">
         <v>107.9</v>
@@ -2394,58 +2403,58 @@
         <v>92.2</v>
       </c>
       <c r="F18" s="24">
         <v>109.4</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="26"/>
-[...3 lines deleted...]
-      <c r="F21" s="26"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -2516,69 +2525,546 @@
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="18"/>
       <c r="B35" s="19"/>
       <c r="C35" s="19"/>
       <c r="D35" s="19"/>
       <c r="E35" s="20"/>
       <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{600C4820-2ABB-4E52-A6E7-BC227F9585C4}">
+  <dimension ref="A2:G36"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C26" sqref="C26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7" ht="23.25" customHeight="1">
+      <c r="A2" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+    </row>
+    <row r="3" spans="1:7" ht="27.75" customHeight="1">
+      <c r="A3" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="29"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="30"/>
+      <c r="B4" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="36"/>
+    </row>
+    <row r="5" spans="1:7" ht="66" customHeight="1">
+      <c r="A5" s="31"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="26" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="4" customFormat="1">
+      <c r="A6" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="C6" s="24">
+        <v>98.7</v>
+      </c>
+      <c r="D6" s="24">
+        <v>107.5</v>
+      </c>
+      <c r="E6" s="24">
+        <v>118</v>
+      </c>
+      <c r="F6" s="24">
+        <v>125.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="24">
+        <v>115.9</v>
+      </c>
+      <c r="C7" s="24">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="D7" s="24">
+        <v>113.6</v>
+      </c>
+      <c r="E7" s="24">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="F7" s="24">
+        <v>141.30000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="24">
+        <v>93.8</v>
+      </c>
+      <c r="C8" s="24">
+        <v>87</v>
+      </c>
+      <c r="D8" s="24">
+        <v>125.6</v>
+      </c>
+      <c r="E8" s="24">
+        <v>94.1</v>
+      </c>
+      <c r="F8" s="24">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="24">
+        <v>96.9</v>
+      </c>
+      <c r="C9" s="24">
+        <v>109.1</v>
+      </c>
+      <c r="D9" s="24">
+        <v>91.4</v>
+      </c>
+      <c r="E9" s="24">
+        <v>124.3</v>
+      </c>
+      <c r="F9" s="24">
+        <v>101.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="24">
+        <v>79.599999999999994</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="24">
+        <v>69.599999999999994</v>
+      </c>
+      <c r="E10" s="24">
+        <v>107.8</v>
+      </c>
+      <c r="F10" s="24">
+        <v>92.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="24">
+        <v>101.7</v>
+      </c>
+      <c r="C11" s="24">
+        <v>101.9</v>
+      </c>
+      <c r="D11" s="24">
+        <v>102.4</v>
+      </c>
+      <c r="E11" s="24">
+        <v>116.2</v>
+      </c>
+      <c r="F11" s="24">
+        <v>108.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="24">
+        <v>136.6</v>
+      </c>
+      <c r="C12" s="24">
+        <v>242.9</v>
+      </c>
+      <c r="D12" s="24">
+        <v>100</v>
+      </c>
+      <c r="E12" s="24">
+        <v>116.1</v>
+      </c>
+      <c r="F12" s="24">
+        <v>111.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="24">
+        <v>99.6</v>
+      </c>
+      <c r="C13" s="24">
+        <v>98.6</v>
+      </c>
+      <c r="D13" s="24">
+        <v>121.4</v>
+      </c>
+      <c r="E13" s="24">
+        <v>95.8</v>
+      </c>
+      <c r="F13" s="24">
+        <v>111.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="24">
+        <v>111.2</v>
+      </c>
+      <c r="C14" s="24">
+        <v>125.1</v>
+      </c>
+      <c r="D14" s="24">
+        <v>104.9</v>
+      </c>
+      <c r="E14" s="24">
+        <v>91.1</v>
+      </c>
+      <c r="F14" s="24">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="24">
+        <v>92.3</v>
+      </c>
+      <c r="C15" s="24">
+        <v>90.2</v>
+      </c>
+      <c r="D15" s="24">
+        <v>124.5</v>
+      </c>
+      <c r="E15" s="24">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="F15" s="24">
+        <v>96.1</v>
+      </c>
+      <c r="G15" s="2"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="24">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="C16" s="24">
+        <v>31.9</v>
+      </c>
+      <c r="D16" s="24">
+        <v>66.8</v>
+      </c>
+      <c r="E16" s="24">
+        <v>104.7</v>
+      </c>
+      <c r="F16" s="24">
+        <v>145.19999999999999</v>
+      </c>
+      <c r="G16" s="2"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="24">
+        <v>153.69999999999999</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="24">
+        <v>100</v>
+      </c>
+      <c r="E17" s="24">
+        <v>270.89999999999998</v>
+      </c>
+      <c r="F17" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="G17" s="2"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="24">
+        <v>145.1</v>
+      </c>
+      <c r="C18" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="D18" s="24">
+        <v>160.80000000000001</v>
+      </c>
+      <c r="E18" s="24">
+        <v>103.8</v>
+      </c>
+      <c r="F18" s="24">
+        <v>107.5</v>
+      </c>
+      <c r="G18" s="2"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="8"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="2"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="D20" s="7"/>
+      <c r="G20" s="2"/>
+    </row>
+    <row r="21" spans="1:7" ht="18.75" customHeight="1">
+      <c r="A21" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="2"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="18"/>
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="18"/>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="18"/>
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="18"/>
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="18"/>
+      <c r="B28" s="19"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="19"/>
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="18"/>
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="18"/>
+      <c r="B30" s="19"/>
+      <c r="C30" s="19"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="18"/>
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="19"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="19"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="18"/>
+      <c r="B32" s="19"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="19"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="18"/>
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="19"/>
+      <c r="F33" s="19"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="18"/>
+      <c r="B34" s="19"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="19"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="18"/>
+      <c r="B35" s="19"/>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="19"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="18"/>
+      <c r="B36" s="19"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="19"/>
+      <c r="E36" s="19"/>
+      <c r="F36" s="19"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A21:F21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
+      <vt:lpstr>05</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>