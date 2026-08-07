--- v3 (2026-06-22)
+++ v4 (2026-08-07)
@@ -1,74 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C870D5AE-FFD6-4268-BDB7-9B3EC799BCA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="180" yWindow="75" windowWidth="26850" windowHeight="12765" activeTab="5"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="14" r:id="rId1"/>
     <sheet name="02" sheetId="15" r:id="rId2"/>
     <sheet name="03" sheetId="16" r:id="rId3"/>
     <sheet name="04" sheetId="17" r:id="rId4"/>
     <sheet name="05" sheetId="18" r:id="rId5"/>
+    <sheet name="06" sheetId="19" r:id="rId6"/>
   </sheets>
   <calcPr calcId="144525" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="29">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t xml:space="preserve">Индексы промышленного производства по основным видам экономической деятельности в разрезе регионов*  </t>
   </si>
   <si>
@@ -114,55 +110,59 @@
     <t>Курчатов городская администрация</t>
   </si>
   <si>
     <t>водоснабжение; водоотведение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений</t>
   </si>
   <si>
     <t>январь 2026г.  в %
 к январю 2025г.</t>
   </si>
   <si>
     <t>январь-февраль 2026г.  в %
 к январю-февралю 2025г.</t>
   </si>
   <si>
     <t>январь-март 2026г.  в %
 к январю-марту 2025г.</t>
   </si>
   <si>
     <t>январь-апрель 2026г.  в %
 к январю-апрелю 2025г.</t>
   </si>
   <si>
     <t>январь-май 2026г.  в %
 к январю-маю 2025г.</t>
   </si>
+  <si>
+    <t>январь-июнь 2026г.  в %
+к январю-июню 2025г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Baltica"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -293,51 +293,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -359,247 +359,216 @@
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_Лист1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -731,103 +700,103 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="29"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="30"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="34" t="s">
+      <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="35"/>
-[...1 lines deleted...]
-      <c r="F4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="14">
         <v>106.5</v>
       </c>
       <c r="C6" s="14">
         <v>100</v>
       </c>
       <c r="D6" s="14">
         <v>127.1</v>
@@ -1079,127 +1048,127 @@
         <v>51.2</v>
       </c>
       <c r="F18" s="14">
         <v>99.6</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="29"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="30"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="34" t="s">
+      <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="35"/>
-[...1 lines deleted...]
-      <c r="F4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="21">
         <v>103.6</v>
       </c>
       <c r="C6" s="21">
         <v>102.9</v>
       </c>
       <c r="D6" s="21">
         <v>104.6</v>
@@ -1451,58 +1420,58 @@
         <v>60.5</v>
       </c>
       <c r="F18" s="21">
         <v>117.3</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -1579,103 +1548,103 @@
       <c r="E35" s="20"/>
       <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="29"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="30"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="34" t="s">
+      <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="35"/>
-[...1 lines deleted...]
-      <c r="F4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="14">
         <v>103.2</v>
       </c>
       <c r="C6" s="14">
         <v>101</v>
       </c>
       <c r="D6" s="14">
         <v>108.1</v>
@@ -1927,58 +1896,58 @@
         <v>72.5</v>
       </c>
       <c r="F18" s="14">
         <v>118.1</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -2055,103 +2024,103 @@
       <c r="E35" s="20"/>
       <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72604353-D5EC-41B3-8402-C340608E3C76}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="29"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="30"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="34" t="s">
+      <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="35"/>
-[...1 lines deleted...]
-      <c r="F4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="24">
         <v>102.8</v>
       </c>
       <c r="C6" s="24">
         <v>100.5</v>
       </c>
       <c r="D6" s="24">
         <v>107.9</v>
@@ -2403,58 +2372,58 @@
         <v>92.2</v>
       </c>
       <c r="F18" s="24">
         <v>109.4</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -2531,103 +2500,103 @@
       <c r="E35" s="20"/>
       <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{600C4820-2ABB-4E52-A6E7-BC227F9585C4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:G36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="28"/>
-[...3 lines deleted...]
-      <c r="F2" s="28"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="29"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="30"/>
-      <c r="B4" s="32" t="s">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="34" t="s">
+      <c r="C4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="35"/>
-[...1 lines deleted...]
-      <c r="F4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="33"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="26" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="24">
         <v>101.6</v>
       </c>
       <c r="C6" s="24">
         <v>98.7</v>
       </c>
       <c r="D6" s="24">
         <v>107.5</v>
@@ -2879,58 +2848,58 @@
         <v>103.8</v>
       </c>
       <c r="F18" s="24">
         <v>107.5</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="27"/>
-[...3 lines deleted...]
-      <c r="F21" s="27"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -2995,76 +2964,457 @@
       <c r="A34" s="18"/>
       <c r="B34" s="19"/>
       <c r="C34" s="20"/>
       <c r="D34" s="19"/>
       <c r="E34" s="19"/>
       <c r="F34" s="19"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="18"/>
       <c r="B35" s="19"/>
       <c r="C35" s="19"/>
       <c r="D35" s="19"/>
       <c r="E35" s="20"/>
       <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:G23"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H6" sqref="H5:H6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7" ht="23.25" customHeight="1">
+      <c r="A2" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+    </row>
+    <row r="3" spans="1:7" ht="27.75" customHeight="1">
+      <c r="A3" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="30"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="31"/>
+      <c r="B4" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="37"/>
+    </row>
+    <row r="5" spans="1:7" ht="66" customHeight="1">
+      <c r="A5" s="32"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="4" customFormat="1">
+      <c r="A6" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="24">
+        <v>101.5</v>
+      </c>
+      <c r="C6" s="24">
+        <v>99.7</v>
+      </c>
+      <c r="D6" s="24">
+        <v>104</v>
+      </c>
+      <c r="E6" s="24">
+        <v>120.1</v>
+      </c>
+      <c r="F6" s="24">
+        <v>120.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="24">
+        <v>113.9</v>
+      </c>
+      <c r="C7" s="24">
+        <v>124.1</v>
+      </c>
+      <c r="D7" s="24">
+        <v>111.6</v>
+      </c>
+      <c r="E7" s="24">
+        <v>135</v>
+      </c>
+      <c r="F7" s="24">
+        <v>131.30000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="24">
+        <v>92.1</v>
+      </c>
+      <c r="C8" s="24">
+        <v>84.3</v>
+      </c>
+      <c r="D8" s="24">
+        <v>119.9</v>
+      </c>
+      <c r="E8" s="24">
+        <v>95.9</v>
+      </c>
+      <c r="F8" s="24">
+        <v>107.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="24">
+        <v>90.5</v>
+      </c>
+      <c r="C9" s="24">
+        <v>102.8</v>
+      </c>
+      <c r="D9" s="24">
+        <v>84.7</v>
+      </c>
+      <c r="E9" s="24">
+        <v>123.2</v>
+      </c>
+      <c r="F9" s="24">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="24">
+        <v>73.8</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="24">
+        <v>59.8</v>
+      </c>
+      <c r="E10" s="24">
+        <v>110.5</v>
+      </c>
+      <c r="F10" s="24">
+        <v>94.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="24">
+        <v>102.2</v>
+      </c>
+      <c r="C11" s="24">
+        <v>103.2</v>
+      </c>
+      <c r="D11" s="24">
+        <v>92.3</v>
+      </c>
+      <c r="E11" s="24">
+        <v>114</v>
+      </c>
+      <c r="F11" s="24">
+        <v>109.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="24">
+        <v>129.5</v>
+      </c>
+      <c r="C12" s="24">
+        <v>208.7</v>
+      </c>
+      <c r="D12" s="24">
+        <v>100</v>
+      </c>
+      <c r="E12" s="24">
+        <v>118.3</v>
+      </c>
+      <c r="F12" s="24">
+        <v>116.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="24">
+        <v>99.8</v>
+      </c>
+      <c r="C13" s="24">
+        <v>97.6</v>
+      </c>
+      <c r="D13" s="24">
+        <v>116.5</v>
+      </c>
+      <c r="E13" s="24">
+        <v>146.1</v>
+      </c>
+      <c r="F13" s="24">
+        <v>112.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="24">
+        <v>107.8</v>
+      </c>
+      <c r="C14" s="24">
+        <v>118.3</v>
+      </c>
+      <c r="D14" s="24">
+        <v>103.2</v>
+      </c>
+      <c r="E14" s="24">
+        <v>90.5</v>
+      </c>
+      <c r="F14" s="24">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="24">
+        <v>93.8</v>
+      </c>
+      <c r="C15" s="24">
+        <v>92</v>
+      </c>
+      <c r="D15" s="24">
+        <v>120</v>
+      </c>
+      <c r="E15" s="24">
+        <v>136.6</v>
+      </c>
+      <c r="F15" s="24">
+        <v>96.1</v>
+      </c>
+      <c r="G15" s="2"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="24">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="C16" s="24">
+        <v>26.6</v>
+      </c>
+      <c r="D16" s="24">
+        <v>58.6</v>
+      </c>
+      <c r="E16" s="24">
+        <v>108.4</v>
+      </c>
+      <c r="F16" s="24">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="G16" s="2"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="24">
+        <v>149.9</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="24">
+        <v>100</v>
+      </c>
+      <c r="E17" s="24">
+        <v>249.3</v>
+      </c>
+      <c r="F17" s="24">
+        <v>101.6</v>
+      </c>
+      <c r="G17" s="2"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="24">
+        <v>137.80000000000001</v>
+      </c>
+      <c r="C18" s="24">
+        <v>0.4</v>
+      </c>
+      <c r="D18" s="24">
+        <v>150.19999999999999</v>
+      </c>
+      <c r="E18" s="24">
+        <v>113</v>
+      </c>
+      <c r="F18" s="24">
+        <v>106.3</v>
+      </c>
+      <c r="G18" s="2"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="8"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="2"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="D20" s="7"/>
+      <c r="G20" s="2"/>
+    </row>
+    <row r="21" spans="1:7" ht="18.75" customHeight="1">
+      <c r="A21" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="2"/>
+    </row>
+    <row r="23" spans="1:7" ht="15">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
+      <vt:lpstr>06</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>