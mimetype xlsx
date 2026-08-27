--- v4 (2026-08-07)
+++ v5 (2026-08-27)
@@ -1,70 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Abaysem207-01\d\ДИНАМИКА С САЙТА\динамика абай_2026\07\07-рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A4F0CA2A-B69A-4BD9-8A5F-0BB4CD08097C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="180" yWindow="75" windowWidth="26850" windowHeight="12765" activeTab="5"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="14" r:id="rId1"/>
     <sheet name="02" sheetId="15" r:id="rId2"/>
     <sheet name="03" sheetId="16" r:id="rId3"/>
     <sheet name="04" sheetId="17" r:id="rId4"/>
     <sheet name="05" sheetId="18" r:id="rId5"/>
     <sheet name="06" sheetId="19" r:id="rId6"/>
+    <sheet name="07" sheetId="20" r:id="rId7"/>
   </sheets>
   <calcPr calcId="144525" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="30">
   <si>
     <t>Промышленность-всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
     <t xml:space="preserve">горнодобывающая промышленность и разработка карьеров </t>
   </si>
   <si>
     <t xml:space="preserve">обрабатывающая промышленность  </t>
   </si>
   <si>
     <t>снабжение электроэнергией, газом, паром, горячей водой и кондиционированным воздухом</t>
   </si>
   <si>
     <t>* - оперативные данные</t>
   </si>
   <si>
     <t>Согласно действующему национальному классификатору Республики Казахстан «Классификатор  административно-территориальных объектов» (КАТО) от 22 июня 2022 года.</t>
   </si>
   <si>
     <t xml:space="preserve">Индексы промышленного производства по основным видам экономической деятельности в разрезе регионов*  </t>
   </si>
   <si>
@@ -114,55 +122,59 @@
   </si>
   <si>
     <t>январь 2026г.  в %
 к январю 2025г.</t>
   </si>
   <si>
     <t>январь-февраль 2026г.  в %
 к январю-февралю 2025г.</t>
   </si>
   <si>
     <t>январь-март 2026г.  в %
 к январю-марту 2025г.</t>
   </si>
   <si>
     <t>январь-апрель 2026г.  в %
 к январю-апрелю 2025г.</t>
   </si>
   <si>
     <t>январь-май 2026г.  в %
 к январю-маю 2025г.</t>
   </si>
   <si>
     <t>январь-июнь 2026г.  в %
 к январю-июню 2025г.</t>
   </si>
+  <si>
+    <t>январь-июль 2026г.  в %
+к январю-июлю 2025г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Baltica"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -293,51 +305,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -362,213 +374,250 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный_Лист1" xfId="1"/>
+    <cellStyle name="Обычный_Лист1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -700,103 +749,103 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="30"/>
+      <c r="B3" s="31"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="32"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="14">
         <v>106.5</v>
       </c>
       <c r="C6" s="14">
         <v>100</v>
       </c>
       <c r="D6" s="14">
         <v>127.1</v>
@@ -1048,127 +1097,127 @@
         <v>51.2</v>
       </c>
       <c r="F18" s="14">
         <v>99.6</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="28" t="s">
+      <c r="A21" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="28"/>
-[...3 lines deleted...]
-      <c r="F21" s="28"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="30"/>
+      <c r="B3" s="31"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="32"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="21">
         <v>103.6</v>
       </c>
       <c r="C6" s="21">
         <v>102.9</v>
       </c>
       <c r="D6" s="21">
         <v>104.6</v>
@@ -1420,58 +1469,58 @@
         <v>60.5</v>
       </c>
       <c r="F18" s="21">
         <v>117.3</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="28" t="s">
+      <c r="A21" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="28"/>
-[...3 lines deleted...]
-      <c r="F21" s="28"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -1548,103 +1597,103 @@
       <c r="E35" s="20"/>
       <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="30"/>
+      <c r="B3" s="31"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="32"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="17" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="17" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="17" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="14">
         <v>103.2</v>
       </c>
       <c r="C6" s="14">
         <v>101</v>
       </c>
       <c r="D6" s="14">
         <v>108.1</v>
@@ -1896,58 +1945,58 @@
         <v>72.5</v>
       </c>
       <c r="F18" s="14">
         <v>118.1</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="28" t="s">
+      <c r="A21" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="28"/>
-[...3 lines deleted...]
-      <c r="F21" s="28"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -2024,103 +2073,103 @@
       <c r="E35" s="20"/>
       <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A2:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="30"/>
+      <c r="B3" s="31"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="32"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="24">
         <v>102.8</v>
       </c>
       <c r="C6" s="24">
         <v>100.5</v>
       </c>
       <c r="D6" s="24">
         <v>107.9</v>
@@ -2372,58 +2421,58 @@
         <v>92.2</v>
       </c>
       <c r="F18" s="24">
         <v>109.4</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="28" t="s">
+      <c r="A21" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="28"/>
-[...3 lines deleted...]
-      <c r="F21" s="28"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -2500,103 +2549,103 @@
       <c r="E35" s="20"/>
       <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A2:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="30"/>
+      <c r="B3" s="31"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="32"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="26" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="24">
         <v>101.6</v>
       </c>
       <c r="C6" s="24">
         <v>98.7</v>
       </c>
       <c r="D6" s="24">
         <v>107.5</v>
@@ -2848,58 +2897,58 @@
         <v>103.8</v>
       </c>
       <c r="F18" s="24">
         <v>107.5</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="28" t="s">
+      <c r="A21" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="28"/>
-[...3 lines deleted...]
-      <c r="F21" s="28"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
       <c r="G21" s="2"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="18"/>
       <c r="B24" s="19"/>
       <c r="C24" s="19"/>
       <c r="D24" s="19"/>
       <c r="E24" s="19"/>
       <c r="F24" s="19"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="18"/>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="19"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="18"/>
       <c r="B26" s="19"/>
       <c r="C26" s="19"/>
       <c r="D26" s="19"/>
       <c r="E26" s="19"/>
       <c r="F26" s="19"/>
@@ -2976,103 +3025,103 @@
       <c r="E35" s="20"/>
       <c r="F35" s="19"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="18"/>
       <c r="B36" s="19"/>
       <c r="C36" s="20"/>
       <c r="D36" s="19"/>
       <c r="E36" s="19"/>
       <c r="F36" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A2:G23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="H6" sqref="H5:H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="23.25" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="29"/>
-[...3 lines deleted...]
-      <c r="F2" s="29"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="3" spans="1:7" ht="27.75" customHeight="1">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="30"/>
+      <c r="B3" s="31"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:7">
-      <c r="A4" s="31"/>
-      <c r="B4" s="33" t="s">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="35" t="s">
+      <c r="C4" s="36" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="36"/>
-[...1 lines deleted...]
-      <c r="F4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
     </row>
     <row r="5" spans="1:7" ht="66" customHeight="1">
-      <c r="A5" s="32"/>
-      <c r="B5" s="34"/>
+      <c r="A5" s="33"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="27" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:7" s="4" customFormat="1">
       <c r="A6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="24">
         <v>101.5</v>
       </c>
       <c r="C6" s="24">
         <v>99.7</v>
       </c>
       <c r="D6" s="24">
         <v>104</v>
@@ -3324,97 +3373,478 @@
         <v>113</v>
       </c>
       <c r="F18" s="24">
         <v>106.3</v>
       </c>
       <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="8"/>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B20" s="6"/>
       <c r="D20" s="7"/>
       <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A21" s="28" t="s">
+      <c r="A21" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="28"/>
-[...3 lines deleted...]
-      <c r="F21" s="28"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
       <c r="G21" s="2"/>
     </row>
     <row r="23" spans="1:7" ht="15">
       <c r="A23"/>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57B8B32F-2A7A-4821-8EDF-D61122047495}">
+  <dimension ref="A2:G23"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D24" sqref="D24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="35.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="24.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.28515625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7" ht="23.25" customHeight="1">
+      <c r="A2" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+    </row>
+    <row r="3" spans="1:7" ht="27.75" customHeight="1">
+      <c r="A3" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="31"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="38"/>
+    </row>
+    <row r="5" spans="1:7" ht="66" customHeight="1">
+      <c r="A5" s="33"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="4" customFormat="1">
+      <c r="A6" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="24">
+        <v>102</v>
+      </c>
+      <c r="C6" s="24">
+        <v>100.5</v>
+      </c>
+      <c r="D6" s="24">
+        <v>102.7</v>
+      </c>
+      <c r="E6" s="24">
+        <v>122.5</v>
+      </c>
+      <c r="F6" s="24">
+        <v>164.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="24">
+        <v>111</v>
+      </c>
+      <c r="C7" s="24">
+        <v>114.1</v>
+      </c>
+      <c r="D7" s="24">
+        <v>108.8</v>
+      </c>
+      <c r="E7" s="24">
+        <v>133.1</v>
+      </c>
+      <c r="F7" s="24">
+        <v>125.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="24">
+        <v>90.6</v>
+      </c>
+      <c r="C8" s="24">
+        <v>81.8</v>
+      </c>
+      <c r="D8" s="24">
+        <v>120</v>
+      </c>
+      <c r="E8" s="24">
+        <v>97.6</v>
+      </c>
+      <c r="F8" s="24">
+        <v>105.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="24">
+        <v>89.2</v>
+      </c>
+      <c r="C9" s="24">
+        <v>102.4</v>
+      </c>
+      <c r="D9" s="24">
+        <v>83.1</v>
+      </c>
+      <c r="E9" s="24">
+        <v>123.2</v>
+      </c>
+      <c r="F9" s="24">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="24">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="24">
+        <v>52.7</v>
+      </c>
+      <c r="E10" s="24">
+        <v>112.3</v>
+      </c>
+      <c r="F10" s="24">
+        <v>80.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="24">
+        <v>102.9</v>
+      </c>
+      <c r="C11" s="24">
+        <v>103.4</v>
+      </c>
+      <c r="D11" s="24">
+        <v>98.1</v>
+      </c>
+      <c r="E11" s="24">
+        <v>113.5</v>
+      </c>
+      <c r="F11" s="24">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="24">
+        <v>123.5</v>
+      </c>
+      <c r="C12" s="24">
+        <v>180.3</v>
+      </c>
+      <c r="D12" s="24">
+        <v>100</v>
+      </c>
+      <c r="E12" s="24">
+        <v>119.1</v>
+      </c>
+      <c r="F12" s="24">
+        <v>116.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="24">
+        <v>94.9</v>
+      </c>
+      <c r="C13" s="24">
+        <v>92.6</v>
+      </c>
+      <c r="D13" s="24">
+        <v>117.9</v>
+      </c>
+      <c r="E13" s="24">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="F13" s="24">
+        <v>112.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="24">
+        <v>104.9</v>
+      </c>
+      <c r="C14" s="24">
+        <v>117.8</v>
+      </c>
+      <c r="D14" s="24">
+        <v>98.8</v>
+      </c>
+      <c r="E14" s="24">
+        <v>89.8</v>
+      </c>
+      <c r="F14" s="24">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="24">
+        <v>96.7</v>
+      </c>
+      <c r="C15" s="24">
+        <v>95.4</v>
+      </c>
+      <c r="D15" s="24">
+        <v>114.5</v>
+      </c>
+      <c r="E15" s="24">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="F15" s="24">
+        <v>95.1</v>
+      </c>
+      <c r="G15" s="2"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="24">
+        <v>60.1</v>
+      </c>
+      <c r="C16" s="24">
+        <v>22.8</v>
+      </c>
+      <c r="D16" s="24">
+        <v>52.9</v>
+      </c>
+      <c r="E16" s="24">
+        <v>109.9</v>
+      </c>
+      <c r="F16" s="24">
+        <v>116.3</v>
+      </c>
+      <c r="G16" s="2"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="24">
+        <v>133.9</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="24">
+        <v>87</v>
+      </c>
+      <c r="E17" s="24">
+        <v>230.8</v>
+      </c>
+      <c r="F17" s="24">
+        <v>101.5</v>
+      </c>
+      <c r="G17" s="2"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="24">
+        <v>125.6</v>
+      </c>
+      <c r="C18" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="D18" s="24">
+        <v>132.9</v>
+      </c>
+      <c r="E18" s="24">
+        <v>120.4</v>
+      </c>
+      <c r="F18" s="24">
+        <v>105.4</v>
+      </c>
+      <c r="G18" s="2"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="8"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="2"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="6"/>
+      <c r="D20" s="7"/>
+      <c r="G20" s="2"/>
+    </row>
+    <row r="21" spans="1:7" ht="18.75" customHeight="1">
+      <c r="A21" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="2"/>
+    </row>
+    <row r="23" spans="1:7" ht="15">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A21:F21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>02</vt:lpstr>
       <vt:lpstr>03</vt:lpstr>
       <vt:lpstr>04</vt:lpstr>
       <vt:lpstr>05</vt:lpstr>
       <vt:lpstr>06</vt:lpstr>
+      <vt:lpstr>07</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>s.tileubergen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>