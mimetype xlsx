--- v0 (2026-10-06)
+++ v1 (2026-10-26)
@@ -3,68 +3,68 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="19875" windowHeight="11040"/>
+    <workbookView xWindow="60" yWindow="135" windowWidth="28830" windowHeight="12720" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2026'!$A$4:$M$357</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Метаданные!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Условные обозначения'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="598" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="119">
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство продуктов питания</t>
   </si>
   <si>
     <t>Производство напитков</t>
   </si>
   <si>
     <t>Производство деревянных и пробковых изделий, кроме мебели; производство изделий из соломки и материалов для плетения</t>
   </si>
   <si>
     <t>Производство бумаги и бумажной продукции</t>
   </si>
   <si>
     <t>Производство продуктов химической промышленности</t>
   </si>
   <si>
     <t>Машиностроение</t>
   </si>
   <si>
@@ -187,53 +187,50 @@
   <si>
     <t>Производство основных фармацевтических продуктов и фармацевтических препаратов</t>
   </si>
   <si>
     <t xml:space="preserve">Добыча руд, кроме железных </t>
   </si>
   <si>
     <t>Производство основных благородных и цветных металлов</t>
   </si>
   <si>
     <t>Промышленность - всего</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Объем промышленного производства по видам экономической деятельности в разрезе регионов области Абай</t>
   </si>
   <si>
     <t>Абайский район</t>
   </si>
   <si>
-    <t>Аксуатский район</t>
-[...1 lines deleted...]
-  <si>
     <t>Аягозский район</t>
   </si>
   <si>
     <t>Бескарагайский район</t>
   </si>
   <si>
     <t>Бородулихинский район</t>
   </si>
   <si>
     <t>Жарминский район</t>
   </si>
   <si>
     <t>Кокпектинский район</t>
   </si>
   <si>
     <t>Урджарский район</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Производство продуктов нефтепереработки, брикетов из торфа и угля</t>
   </si>
   <si>
     <t>Семейская городская администрация</t>
@@ -325,122 +322,122 @@
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Формы статистического наблюдения</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/17/</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t>Майкибаева Адия Тазабековна</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 722 2524918</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"-" Нет производства</t>
   </si>
   <si>
     <t>"*" - Оперативные данные</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
-    <t>ad.maikybaeva@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Объем промышленного производства по ВЭД в разрезе регионов области Абай </t>
   </si>
   <si>
     <t>Производство компьютеров, электронного и оптического оборудования</t>
   </si>
   <si>
     <t>Отдел статистики промышленности и окружающей среды</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/abay/dynamic-tables/52/</t>
+  </si>
+  <si>
+    <t>Исаханова Шугыла Ануарбековна</t>
+  </si>
+  <si>
+    <t>sh.isakhanova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -543,50 +540,63 @@
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -643,56 +653,57 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="141">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -839,53 +850,50 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1000,87 +1008,88 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="23" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1339,288 +1348,288 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-industrial-production/spreadsheets/?year=&amp;name=158709&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ad.maikybaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P702"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.5703125" style="22" customWidth="1"/>
     <col min="2" max="2" width="113.140625" style="23" customWidth="1"/>
     <col min="3" max="3" width="14" style="23" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="23" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" style="18" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="24" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="24" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="18" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="18" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="18" customWidth="1"/>
     <col min="11" max="11" width="13.7109375" style="18" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="18" customWidth="1"/>
     <col min="13" max="13" width="15" style="18" customWidth="1"/>
     <col min="14" max="14" width="5.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="117"/>
-      <c r="B1" s="117"/>
+      <c r="A1" s="116"/>
+      <c r="B1" s="116"/>
       <c r="O1" s="24"/>
       <c r="P1" s="18"/>
     </row>
     <row r="2" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="118" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="119">
+      <c r="A2" s="117" t="s">
+        <v>76</v>
+      </c>
+      <c r="B2" s="118">
         <v>15110101</v>
       </c>
       <c r="O2" s="24"/>
       <c r="P2" s="18"/>
     </row>
     <row r="3" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="118" t="s">
-[...3 lines deleted...]
-        <v>117</v>
+      <c r="A3" s="117" t="s">
+        <v>77</v>
+      </c>
+      <c r="B3" s="118" t="s">
+        <v>113</v>
       </c>
       <c r="O3" s="24"/>
       <c r="P3" s="18"/>
     </row>
     <row r="4" spans="1:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="118" t="s">
+      <c r="A4" s="117" t="s">
+        <v>78</v>
+      </c>
+      <c r="B4" s="119" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="O4" s="24"/>
       <c r="P4" s="18"/>
     </row>
     <row r="5" spans="1:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="121" t="s">
+      <c r="A5" s="120" t="s">
+        <v>80</v>
+      </c>
+      <c r="B5" s="118" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="O5" s="24"/>
       <c r="P5" s="18"/>
     </row>
     <row r="6" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="121" t="s">
+      <c r="A6" s="120" t="s">
+        <v>82</v>
+      </c>
+      <c r="B6" s="118" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="O6" s="24"/>
       <c r="P6" s="18"/>
     </row>
     <row r="7" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="118" t="s">
+      <c r="A7" s="117" t="s">
+        <v>84</v>
+      </c>
+      <c r="B7" s="121" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="O7" s="24"/>
       <c r="P7" s="18"/>
     </row>
     <row r="8" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="118" t="s">
+      <c r="A8" s="117" t="s">
+        <v>86</v>
+      </c>
+      <c r="B8" s="119" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="O8" s="24"/>
       <c r="P8" s="18"/>
     </row>
     <row r="9" spans="1:16" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="118" t="s">
+      <c r="A9" s="117" t="s">
+        <v>88</v>
+      </c>
+      <c r="B9" s="121" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="O9" s="24"/>
       <c r="P9" s="18"/>
     </row>
     <row r="10" spans="1:16" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="118" t="s">
+      <c r="A10" s="117" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="121" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="O10" s="24"/>
       <c r="P10" s="18"/>
     </row>
     <row r="11" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="118" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="123"/>
+      <c r="A11" s="117" t="s">
+        <v>92</v>
+      </c>
+      <c r="B11" s="122"/>
       <c r="O11" s="24"/>
       <c r="P11" s="18"/>
     </row>
     <row r="12" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="118" t="s">
+      <c r="A12" s="117" t="s">
+        <v>93</v>
+      </c>
+      <c r="B12" s="123" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="O12" s="24"/>
       <c r="P12" s="18"/>
     </row>
     <row r="13" spans="1:16" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="125" t="s">
+      <c r="A13" s="124" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" s="125" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="O13" s="24"/>
       <c r="P13" s="18"/>
     </row>
-    <row r="14" spans="1:16" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>99</v>
+    <row r="14" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="124" t="s">
+        <v>97</v>
+      </c>
+      <c r="B14" s="125" t="s">
+        <v>116</v>
       </c>
       <c r="O14" s="24"/>
       <c r="P14" s="18"/>
     </row>
     <row r="15" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="125" t="s">
-[...3 lines deleted...]
-        <v>101</v>
+      <c r="A15" s="124" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" s="126" t="s">
+        <v>99</v>
       </c>
       <c r="O15" s="24"/>
       <c r="P15" s="18"/>
     </row>
     <row r="16" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="118" t="s">
-[...3 lines deleted...]
-        <v>46282</v>
+      <c r="A16" s="117" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="127">
+        <v>46314</v>
       </c>
       <c r="O16" s="24"/>
       <c r="P16" s="18"/>
     </row>
     <row r="17" spans="1:16" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="118" t="s">
-[...3 lines deleted...]
-        <v>46314</v>
+      <c r="A17" s="117" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="127">
+        <v>46344</v>
       </c>
       <c r="O17" s="24"/>
       <c r="P17" s="18"/>
     </row>
     <row r="18" spans="1:16" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="118" t="s">
-[...3 lines deleted...]
-        <v>119</v>
+      <c r="A18" s="117" t="s">
+        <v>102</v>
+      </c>
+      <c r="B18" s="119" t="s">
+        <v>115</v>
       </c>
       <c r="O18" s="24"/>
       <c r="P18" s="18"/>
     </row>
     <row r="19" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="118" t="s">
-[...3 lines deleted...]
-        <v>108</v>
+      <c r="A19" s="117" t="s">
+        <v>103</v>
+      </c>
+      <c r="B19" s="119" t="s">
+        <v>117</v>
       </c>
       <c r="O19" s="24"/>
       <c r="P19" s="18"/>
     </row>
     <row r="20" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="118" t="s">
+      <c r="A20" s="117" t="s">
+        <v>104</v>
+      </c>
+      <c r="B20" s="133" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="O20" s="24"/>
       <c r="P20" s="18"/>
     </row>
     <row r="21" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="118" t="s">
-[...3 lines deleted...]
-        <v>116</v>
+      <c r="A21" s="117" t="s">
+        <v>105</v>
+      </c>
+      <c r="B21" s="134" t="s">
+        <v>118</v>
       </c>
       <c r="O21" s="24"/>
       <c r="P21" s="18"/>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O22" s="24"/>
       <c r="P22" s="18"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O23" s="24"/>
       <c r="P23" s="18"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O24" s="24"/>
       <c r="P24" s="18"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O25" s="24"/>
       <c r="P25" s="18"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O26" s="24"/>
       <c r="P26" s="18"/>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
@@ -4263,58 +4272,56 @@
       <c r="N695" s="23"/>
     </row>
     <row r="696" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N696" s="23"/>
     </row>
     <row r="697" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N697" s="23"/>
     </row>
     <row r="698" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N698" s="23"/>
     </row>
     <row r="699" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N699" s="23"/>
     </row>
     <row r="700" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N700" s="23"/>
     </row>
     <row r="701" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N701" s="23"/>
     </row>
     <row r="702" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N702" s="23"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
-    <hyperlink ref="B12" r:id="rId4"/>
-    <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.38" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId6"/>
+  <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId4"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P701"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="129.85546875" style="22" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="23" customWidth="1"/>
     <col min="3" max="3" width="14" style="23" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="23" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" style="18" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="24" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="24" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="18" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="18" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="18" customWidth="1"/>
     <col min="11" max="11" width="13.7109375" style="18" customWidth="1"/>
@@ -4323,102 +4330,102 @@
     <col min="14" max="14" width="5.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O1" s="24"/>
       <c r="P1" s="18"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O2" s="24"/>
       <c r="P2" s="18"/>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O3" s="24"/>
       <c r="P3" s="18"/>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O4" s="24"/>
       <c r="P4" s="18"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O5" s="24"/>
       <c r="P5" s="18"/>
     </row>
     <row r="6" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="131" t="s">
-        <v>110</v>
+      <c r="A6" s="128" t="s">
+        <v>107</v>
       </c>
       <c r="O6" s="24"/>
       <c r="P6" s="18"/>
     </row>
     <row r="7" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="132" t="s">
-        <v>111</v>
+      <c r="A7" s="129" t="s">
+        <v>108</v>
       </c>
       <c r="O7" s="24"/>
       <c r="P7" s="18"/>
     </row>
     <row r="8" spans="1:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="132" t="s">
-        <v>112</v>
+      <c r="A8" s="129" t="s">
+        <v>109</v>
       </c>
       <c r="O8" s="24"/>
       <c r="P8" s="18"/>
     </row>
     <row r="9" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="132" t="s">
-        <v>113</v>
+      <c r="A9" s="129" t="s">
+        <v>110</v>
       </c>
       <c r="O9" s="24"/>
       <c r="P9" s="18"/>
     </row>
     <row r="10" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="132"/>
+      <c r="A10" s="129"/>
       <c r="O10" s="24"/>
       <c r="P10" s="18"/>
     </row>
     <row r="11" spans="1:16" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="133" t="s">
-        <v>114</v>
+      <c r="A11" s="130" t="s">
+        <v>111</v>
       </c>
       <c r="O11" s="24"/>
       <c r="P11" s="18"/>
     </row>
     <row r="12" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A12" s="134"/>
+      <c r="A12" s="131"/>
       <c r="O12" s="24"/>
       <c r="P12" s="18"/>
     </row>
     <row r="13" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="134"/>
+      <c r="A13" s="131"/>
       <c r="O13" s="24"/>
       <c r="P13" s="18"/>
     </row>
     <row r="14" spans="1:16" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A14" s="135" t="s">
-        <v>115</v>
+      <c r="A14" s="132" t="s">
+        <v>112</v>
       </c>
       <c r="O14" s="24"/>
       <c r="P14" s="18"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O15" s="24"/>
       <c r="P15" s="18"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O16" s="24"/>
       <c r="P16" s="18"/>
     </row>
     <row r="17" spans="15:16" x14ac:dyDescent="0.2">
       <c r="O17" s="24"/>
       <c r="P17" s="18"/>
     </row>
     <row r="18" spans="15:16" x14ac:dyDescent="0.2">
       <c r="O18" s="24"/>
       <c r="P18" s="18"/>
     </row>
     <row r="19" spans="15:16" x14ac:dyDescent="0.2">
       <c r="O19" s="24"/>
       <c r="P19" s="18"/>
     </row>
     <row r="20" spans="15:16" x14ac:dyDescent="0.2">
@@ -7094,11241 +7101,11865 @@
       <c r="N697" s="23"/>
     </row>
     <row r="698" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N698" s="23"/>
     </row>
     <row r="699" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N699" s="23"/>
     </row>
     <row r="700" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N700" s="23"/>
     </row>
     <row r="701" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N701" s="23"/>
     </row>
   </sheetData>
   <pageMargins left="0.38" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P1063"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G368" sqref="G368"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="R7" sqref="R7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.85546875" style="22" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="23" customWidth="1"/>
     <col min="3" max="3" width="14" style="23" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="23" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" style="18" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="24" customWidth="1"/>
     <col min="7" max="7" width="13.140625" style="24" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="18" customWidth="1"/>
     <col min="9" max="9" width="13.85546875" style="18" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="18" customWidth="1"/>
     <col min="11" max="11" width="13.7109375" style="18" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="18" customWidth="1"/>
     <col min="13" max="13" width="15" style="18" customWidth="1"/>
     <col min="14" max="14" width="5.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="137" t="s">
+      <c r="A1" s="136" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="138"/>
-[...10 lines deleted...]
-      <c r="M1" s="138"/>
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+      <c r="F1" s="137"/>
+      <c r="G1" s="137"/>
+      <c r="H1" s="137"/>
+      <c r="I1" s="137"/>
+      <c r="J1" s="137"/>
+      <c r="K1" s="137"/>
+      <c r="L1" s="137"/>
+      <c r="M1" s="137"/>
     </row>
     <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="38"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="38"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="38" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="139"/>
-[...13 lines deleted...]
-      <c r="M3" s="141"/>
+      <c r="A3" s="138"/>
+      <c r="B3" s="140" t="s">
+        <v>75</v>
+      </c>
+      <c r="C3" s="140"/>
+      <c r="D3" s="140"/>
+      <c r="E3" s="140"/>
+      <c r="F3" s="140"/>
+      <c r="G3" s="140"/>
+      <c r="H3" s="140"/>
+      <c r="I3" s="140"/>
+      <c r="J3" s="140"/>
+      <c r="K3" s="140"/>
+      <c r="L3" s="140"/>
+      <c r="M3" s="140"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A4" s="140"/>
+      <c r="A4" s="139"/>
       <c r="B4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>20</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="82" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="26"/>
       <c r="C5" s="25" t="s">
         <v>49</v>
       </c>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="26"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="26"/>
       <c r="J5" s="27"/>
       <c r="K5" s="27"/>
       <c r="L5" s="27"/>
       <c r="M5" s="26"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="79">
+      <c r="B6" s="78">
         <v>251289754</v>
       </c>
       <c r="C6" s="33">
         <v>528937723</v>
       </c>
-      <c r="D6" s="79">
+      <c r="D6" s="78">
         <v>799805296</v>
       </c>
-      <c r="E6" s="95">
+      <c r="E6" s="94">
         <v>1140185560</v>
       </c>
-      <c r="F6" s="95">
+      <c r="F6" s="94">
         <v>1421217236</v>
       </c>
-      <c r="G6" s="98">
+      <c r="G6" s="97">
         <v>1710957344</v>
       </c>
-      <c r="H6" s="95">
+      <c r="H6" s="94">
         <v>2005905424</v>
       </c>
-      <c r="I6" s="95">
+      <c r="I6" s="94">
         <v>2278998017</v>
       </c>
-      <c r="J6" s="72"/>
+      <c r="J6" s="97">
+        <v>2544279384</v>
+      </c>
       <c r="K6" s="72"/>
-      <c r="L6" s="77"/>
-      <c r="M6" s="79"/>
+      <c r="L6" s="76"/>
+      <c r="M6" s="78"/>
     </row>
     <row r="7" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B7" s="79">
+        <v>61</v>
+      </c>
+      <c r="B7" s="78">
         <v>28609364</v>
       </c>
       <c r="C7" s="33">
         <v>63501975</v>
       </c>
-      <c r="D7" s="79">
+      <c r="D7" s="78">
         <v>110296176</v>
       </c>
-      <c r="E7" s="95">
+      <c r="E7" s="94">
         <v>151321682</v>
       </c>
-      <c r="F7" s="95">
+      <c r="F7" s="94">
         <v>198513458</v>
       </c>
-      <c r="G7" s="98">
+      <c r="G7" s="97">
         <v>236764108</v>
       </c>
-      <c r="H7" s="95">
+      <c r="H7" s="94">
         <v>271388678</v>
       </c>
-      <c r="I7" s="95">
+      <c r="I7" s="94">
         <v>307734967</v>
       </c>
-      <c r="J7" s="72"/>
+      <c r="J7" s="97">
+        <v>339054956</v>
+      </c>
       <c r="K7" s="72"/>
-      <c r="L7" s="77"/>
-      <c r="M7" s="79"/>
+      <c r="L7" s="76"/>
+      <c r="M7" s="78"/>
     </row>
     <row r="8" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="64" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B8" s="79">
+        <v>62</v>
+      </c>
+      <c r="B8" s="78">
         <v>444512</v>
       </c>
       <c r="C8" s="33">
         <v>906088</v>
       </c>
-      <c r="D8" s="79">
+      <c r="D8" s="78">
         <v>1351180</v>
       </c>
-      <c r="E8" s="95">
+      <c r="E8" s="94">
         <v>1954265</v>
       </c>
-      <c r="F8" s="95">
+      <c r="F8" s="94">
         <v>2293848</v>
       </c>
-      <c r="G8" s="98">
+      <c r="G8" s="97">
         <v>2628905</v>
       </c>
-      <c r="H8" s="95">
+      <c r="H8" s="94">
         <v>2938406</v>
       </c>
-      <c r="I8" s="95">
+      <c r="I8" s="94">
         <v>3450998</v>
       </c>
-      <c r="J8" s="72"/>
+      <c r="J8" s="97">
+        <v>4121835</v>
+      </c>
       <c r="K8" s="72"/>
-      <c r="L8" s="77"/>
-      <c r="M8" s="79"/>
+      <c r="L8" s="76"/>
+      <c r="M8" s="78"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="79">
+      <c r="B9" s="78">
         <v>658383</v>
       </c>
       <c r="C9" s="33">
         <v>878134</v>
       </c>
-      <c r="D9" s="79">
+      <c r="D9" s="78">
         <v>1493167</v>
       </c>
-      <c r="E9" s="95">
+      <c r="E9" s="94">
         <v>2300751</v>
       </c>
-      <c r="F9" s="95">
+      <c r="F9" s="94">
         <v>4033538</v>
       </c>
-      <c r="G9" s="98">
+      <c r="G9" s="97">
         <v>6001197</v>
       </c>
-      <c r="H9" s="95">
+      <c r="H9" s="94">
         <v>7608226</v>
       </c>
-      <c r="I9" s="95">
+      <c r="I9" s="94">
         <v>8352888</v>
       </c>
-      <c r="J9" s="72"/>
+      <c r="J9" s="97">
+        <v>9414004</v>
+      </c>
       <c r="K9" s="72"/>
-      <c r="L9" s="77"/>
-      <c r="M9" s="79"/>
+      <c r="L9" s="76"/>
+      <c r="M9" s="78"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="48" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B10" s="79">
+        <v>74</v>
+      </c>
+      <c r="B10" s="78">
         <v>70919</v>
       </c>
       <c r="C10" s="33">
         <v>152352</v>
       </c>
-      <c r="D10" s="79">
+      <c r="D10" s="78">
         <v>225706</v>
       </c>
-      <c r="E10" s="95">
+      <c r="E10" s="94">
         <v>289952</v>
       </c>
-      <c r="F10" s="95">
+      <c r="F10" s="94">
         <v>334663</v>
       </c>
-      <c r="G10" s="98">
+      <c r="G10" s="97">
         <v>381905</v>
       </c>
-      <c r="H10" s="95">
+      <c r="H10" s="94">
         <v>432114</v>
       </c>
-      <c r="I10" s="95">
+      <c r="I10" s="94">
         <v>490662</v>
       </c>
-      <c r="J10" s="72"/>
+      <c r="J10" s="97">
+        <v>551003</v>
+      </c>
       <c r="K10" s="72"/>
-      <c r="L10" s="77"/>
-      <c r="M10" s="79"/>
+      <c r="L10" s="76"/>
+      <c r="M10" s="78"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B11" s="79">
+        <v>53</v>
+      </c>
+      <c r="B11" s="78">
         <v>122412024</v>
       </c>
       <c r="C11" s="33">
         <v>267077526</v>
       </c>
-      <c r="D11" s="79">
+      <c r="D11" s="78">
         <v>388872770</v>
       </c>
-      <c r="E11" s="95">
+      <c r="E11" s="94">
         <v>581195166</v>
       </c>
-      <c r="F11" s="95">
+      <c r="F11" s="94">
         <v>717285128</v>
       </c>
-      <c r="G11" s="98">
+      <c r="G11" s="97">
         <v>864370467</v>
       </c>
-      <c r="H11" s="95">
+      <c r="H11" s="94">
         <v>1025493091</v>
       </c>
-      <c r="I11" s="95">
+      <c r="I11" s="94">
         <v>1161157007</v>
       </c>
-      <c r="J11" s="72"/>
+      <c r="J11" s="97">
+        <v>1307384783</v>
+      </c>
       <c r="K11" s="72"/>
-      <c r="L11" s="77"/>
-      <c r="M11" s="79"/>
+      <c r="L11" s="76"/>
+      <c r="M11" s="78"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="64" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B12" s="79">
+        <v>54</v>
+      </c>
+      <c r="B12" s="78">
         <v>131423</v>
       </c>
       <c r="C12" s="33">
         <v>337393</v>
       </c>
-      <c r="D12" s="79">
+      <c r="D12" s="78">
         <v>543643</v>
       </c>
-      <c r="E12" s="95">
+      <c r="E12" s="94">
         <v>742823</v>
       </c>
-      <c r="F12" s="95">
+      <c r="F12" s="94">
         <v>869673</v>
       </c>
-      <c r="G12" s="98">
+      <c r="G12" s="97">
         <v>996188</v>
       </c>
-      <c r="H12" s="95">
+      <c r="H12" s="94">
         <v>1302879</v>
       </c>
-      <c r="I12" s="95">
+      <c r="I12" s="94">
         <v>1661785</v>
       </c>
-      <c r="J12" s="72"/>
+      <c r="J12" s="97">
+        <v>2023278</v>
+      </c>
       <c r="K12" s="72"/>
-      <c r="L12" s="77"/>
-      <c r="M12" s="79"/>
+      <c r="L12" s="76"/>
+      <c r="M12" s="78"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="63" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B13" s="79">
+        <v>55</v>
+      </c>
+      <c r="B13" s="78">
         <v>8349445</v>
       </c>
       <c r="C13" s="33">
         <v>16525159</v>
       </c>
-      <c r="D13" s="79">
+      <c r="D13" s="78">
         <v>25920074</v>
       </c>
-      <c r="E13" s="95">
+      <c r="E13" s="94">
         <v>34460375</v>
       </c>
-      <c r="F13" s="95">
+      <c r="F13" s="94">
         <v>38436243</v>
       </c>
-      <c r="G13" s="98">
+      <c r="G13" s="97">
         <v>47343957</v>
       </c>
-      <c r="H13" s="95">
+      <c r="H13" s="94">
         <v>53477824</v>
       </c>
-      <c r="I13" s="95">
+      <c r="I13" s="94">
         <v>60216679</v>
       </c>
-      <c r="J13" s="72"/>
+      <c r="J13" s="97">
+        <v>61044763</v>
+      </c>
       <c r="K13" s="72"/>
-      <c r="L13" s="77"/>
-      <c r="M13" s="79"/>
+      <c r="L13" s="76"/>
+      <c r="M13" s="78"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="40" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B14" s="79">
+        <v>73</v>
+      </c>
+      <c r="B14" s="78">
         <v>22635257</v>
       </c>
       <c r="C14" s="33">
         <v>46785540</v>
       </c>
-      <c r="D14" s="79">
+      <c r="D14" s="78">
         <v>70501811</v>
       </c>
-      <c r="E14" s="95">
+      <c r="E14" s="94">
         <v>93112483</v>
       </c>
-      <c r="F14" s="95">
+      <c r="F14" s="94">
         <v>117192614</v>
       </c>
-      <c r="G14" s="98">
+      <c r="G14" s="97">
         <v>138634650</v>
       </c>
-      <c r="H14" s="95">
+      <c r="H14" s="94">
         <v>161036842</v>
       </c>
-      <c r="I14" s="95">
+      <c r="I14" s="94">
         <v>184101470</v>
       </c>
-      <c r="J14" s="72"/>
+      <c r="J14" s="97">
+        <v>206519707</v>
+      </c>
       <c r="K14" s="72"/>
-      <c r="L14" s="77"/>
-      <c r="M14" s="79"/>
+      <c r="L14" s="76"/>
+      <c r="M14" s="78"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="64" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B15" s="79">
+        <v>56</v>
+      </c>
+      <c r="B15" s="78">
         <v>67265441</v>
       </c>
       <c r="C15" s="33">
         <v>130258967</v>
       </c>
-      <c r="D15" s="79">
+      <c r="D15" s="78">
         <v>196304979</v>
       </c>
-      <c r="E15" s="95">
+      <c r="E15" s="94">
         <v>268577705</v>
       </c>
-      <c r="F15" s="95">
+      <c r="F15" s="94">
         <v>334386228</v>
       </c>
-      <c r="G15" s="98">
+      <c r="G15" s="97">
         <v>404256779</v>
       </c>
-      <c r="H15" s="95">
+      <c r="H15" s="94">
         <v>470478168</v>
       </c>
-      <c r="I15" s="95">
+      <c r="I15" s="94">
         <v>538444254</v>
       </c>
-      <c r="J15" s="72"/>
+      <c r="J15" s="97">
+        <v>599193272</v>
+      </c>
       <c r="K15" s="72"/>
-      <c r="L15" s="77"/>
-      <c r="M15" s="79"/>
+      <c r="L15" s="76"/>
+      <c r="M15" s="78"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="64" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B16" s="79">
+        <v>57</v>
+      </c>
+      <c r="B16" s="78">
         <v>123798</v>
       </c>
       <c r="C16" s="33">
         <v>416537</v>
       </c>
-      <c r="D16" s="79">
+      <c r="D16" s="78">
         <v>710472</v>
       </c>
-      <c r="E16" s="95">
+      <c r="E16" s="94">
         <v>1008630</v>
       </c>
-      <c r="F16" s="95">
+      <c r="F16" s="94">
         <v>1110056</v>
       </c>
-      <c r="G16" s="98">
+      <c r="G16" s="97">
         <v>1211873</v>
       </c>
-      <c r="H16" s="95">
+      <c r="H16" s="94">
         <v>1313532</v>
       </c>
-      <c r="I16" s="95">
+      <c r="I16" s="94">
         <v>1414443</v>
       </c>
-      <c r="J16" s="72"/>
+      <c r="J16" s="97">
+        <v>1514598</v>
+      </c>
       <c r="K16" s="72"/>
-      <c r="L16" s="77"/>
-      <c r="M16" s="79"/>
+      <c r="L16" s="76"/>
+      <c r="M16" s="78"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="64" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B17" s="79">
+        <v>64</v>
+      </c>
+      <c r="B17" s="78">
         <v>84073</v>
       </c>
       <c r="C17" s="33">
         <v>157278</v>
       </c>
-      <c r="D17" s="79">
+      <c r="D17" s="78">
         <v>214217</v>
       </c>
-      <c r="E17" s="95">
+      <c r="E17" s="94">
         <v>286189</v>
       </c>
-      <c r="F17" s="95">
+      <c r="F17" s="94">
         <v>337170</v>
       </c>
-      <c r="G17" s="98">
+      <c r="G17" s="97">
         <v>416863</v>
       </c>
-      <c r="H17" s="95">
+      <c r="H17" s="94">
         <v>532100</v>
       </c>
-      <c r="I17" s="95">
+      <c r="I17" s="94">
         <v>661690</v>
       </c>
-      <c r="J17" s="72"/>
+      <c r="J17" s="97">
+        <v>768221</v>
+      </c>
       <c r="K17" s="72"/>
-      <c r="L17" s="77"/>
-      <c r="M17" s="79"/>
+      <c r="L17" s="76"/>
+      <c r="M17" s="78"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="64" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B18" s="79">
+        <v>58</v>
+      </c>
+      <c r="B18" s="78">
         <v>210082</v>
       </c>
       <c r="C18" s="33">
         <v>1344148</v>
       </c>
-      <c r="D18" s="79">
+      <c r="D18" s="78">
         <v>2466329</v>
       </c>
-      <c r="E18" s="95">
+      <c r="E18" s="94">
         <v>3578383</v>
       </c>
-      <c r="F18" s="95">
+      <c r="F18" s="94">
         <v>4616943</v>
       </c>
-      <c r="G18" s="98">
+      <c r="G18" s="97">
         <v>5660978</v>
       </c>
-      <c r="H18" s="95">
+      <c r="H18" s="94">
         <v>6706807</v>
       </c>
-      <c r="I18" s="95">
+      <c r="I18" s="94">
         <v>7163333</v>
       </c>
-      <c r="J18" s="72"/>
+      <c r="J18" s="97">
+        <v>7627583</v>
+      </c>
       <c r="K18" s="72"/>
-      <c r="L18" s="77"/>
-      <c r="M18" s="79"/>
+      <c r="L18" s="76"/>
+      <c r="M18" s="78"/>
     </row>
     <row r="19" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A19" s="66" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="28" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="28"/>
       <c r="D19" s="28"/>
       <c r="E19" s="28"/>
       <c r="F19" s="51"/>
       <c r="G19" s="33"/>
       <c r="H19" s="33"/>
       <c r="I19" s="33"/>
       <c r="J19" s="33"/>
       <c r="K19" s="25"/>
       <c r="L19" s="28"/>
       <c r="M19" s="28"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B20" s="79">
+      <c r="B20" s="78">
         <v>193047877</v>
       </c>
       <c r="C20" s="33">
         <v>401259355</v>
       </c>
-      <c r="D20" s="79">
+      <c r="D20" s="78">
         <v>589564874</v>
       </c>
-      <c r="E20" s="95">
+      <c r="E20" s="94">
         <v>852214798</v>
       </c>
-      <c r="F20" s="95">
+      <c r="F20" s="94">
         <v>1046454645</v>
       </c>
-      <c r="G20" s="98">
+      <c r="G20" s="97">
         <v>1260596049</v>
       </c>
-      <c r="H20" s="95">
+      <c r="H20" s="94">
         <v>1482377098</v>
       </c>
-      <c r="I20" s="95">
+      <c r="I20" s="94">
         <v>1682408606</v>
       </c>
-      <c r="J20" s="72"/>
+      <c r="J20" s="97">
+        <v>1881528597</v>
+      </c>
       <c r="K20" s="72"/>
-      <c r="L20" s="77"/>
-      <c r="M20" s="79"/>
+      <c r="L20" s="76"/>
+      <c r="M20" s="78"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B21" s="79">
+        <v>61</v>
+      </c>
+      <c r="B21" s="78">
         <v>226773</v>
       </c>
       <c r="C21" s="33">
         <v>621274</v>
       </c>
-      <c r="D21" s="79">
+      <c r="D21" s="78">
         <v>1033904</v>
       </c>
-      <c r="E21" s="95">
+      <c r="E21" s="94">
         <v>1600664</v>
       </c>
-      <c r="F21" s="95">
+      <c r="F21" s="94">
         <v>1847418</v>
       </c>
-      <c r="G21" s="98">
+      <c r="G21" s="97">
         <v>2210642</v>
       </c>
-      <c r="H21" s="95">
+      <c r="H21" s="94">
         <v>2384921</v>
       </c>
-      <c r="I21" s="95">
+      <c r="I21" s="94">
         <v>2611096</v>
       </c>
-      <c r="J21" s="72"/>
+      <c r="J21" s="97">
+        <v>2758464</v>
+      </c>
       <c r="K21" s="72"/>
-      <c r="L21" s="77"/>
-      <c r="M21" s="79"/>
+      <c r="L21" s="76"/>
+      <c r="M21" s="78"/>
     </row>
     <row r="22" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="64" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B22" s="79">
+        <v>62</v>
+      </c>
+      <c r="B22" s="78">
         <v>172309</v>
       </c>
       <c r="C22" s="33">
         <v>330032</v>
       </c>
-      <c r="D22" s="79">
+      <c r="D22" s="78">
         <v>486264</v>
       </c>
-      <c r="E22" s="95">
+      <c r="E22" s="94">
         <v>822676</v>
       </c>
-      <c r="F22" s="95">
+      <c r="F22" s="94">
         <v>957775</v>
       </c>
-      <c r="G22" s="98">
+      <c r="G22" s="97">
         <v>1071172</v>
       </c>
-      <c r="H22" s="95">
+      <c r="H22" s="94">
         <v>1170281</v>
       </c>
-      <c r="I22" s="95">
+      <c r="I22" s="94">
         <v>1451501</v>
       </c>
-      <c r="J22" s="72"/>
+      <c r="J22" s="97">
+        <v>1886164</v>
+      </c>
       <c r="K22" s="72"/>
-      <c r="L22" s="77"/>
-      <c r="M22" s="79"/>
+      <c r="L22" s="76"/>
+      <c r="M22" s="78"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B23" s="80" t="s">
-        <v>60</v>
+      <c r="B23" s="79" t="s">
+        <v>59</v>
       </c>
       <c r="C23" s="33">
         <v>125283</v>
       </c>
-      <c r="D23" s="79">
+      <c r="D23" s="78">
         <v>250565</v>
       </c>
-      <c r="E23" s="95">
+      <c r="E23" s="94">
         <v>375848</v>
       </c>
-      <c r="F23" s="95">
+      <c r="F23" s="94">
         <v>578784</v>
       </c>
-      <c r="G23" s="98">
+      <c r="G23" s="97">
         <v>583067</v>
       </c>
-      <c r="H23" s="95">
+      <c r="H23" s="94">
         <v>583067</v>
       </c>
-      <c r="I23" s="95">
+      <c r="I23" s="94">
         <v>617937</v>
       </c>
-      <c r="J23" s="73"/>
+      <c r="J23" s="97">
+        <v>652808</v>
+      </c>
       <c r="K23" s="73"/>
-      <c r="L23" s="78"/>
-      <c r="M23" s="80"/>
+      <c r="L23" s="77"/>
+      <c r="M23" s="79"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="39" t="s">
-        <v>68</v>
-[...14 lines deleted...]
-        <v>60</v>
+        <v>67</v>
+      </c>
+      <c r="B24" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" s="90" t="s">
+        <v>59</v>
+      </c>
+      <c r="F24" s="90" t="s">
+        <v>59</v>
       </c>
       <c r="G24" s="36" t="s">
-        <v>60</v>
-[...7 lines deleted...]
-      <c r="J24" s="72"/>
+        <v>59</v>
+      </c>
+      <c r="H24" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="I24" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="J24" s="98" t="s">
+        <v>59</v>
+      </c>
       <c r="K24" s="72"/>
-      <c r="L24" s="77"/>
-      <c r="M24" s="79"/>
+      <c r="L24" s="76"/>
+      <c r="M24" s="78"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B25" s="79">
+        <v>53</v>
+      </c>
+      <c r="B25" s="78">
         <v>114020437</v>
       </c>
       <c r="C25" s="33">
         <v>249779105</v>
       </c>
-      <c r="D25" s="79">
+      <c r="D25" s="78">
         <v>361811555</v>
       </c>
-      <c r="E25" s="95">
+      <c r="E25" s="94">
         <v>544812493</v>
       </c>
-      <c r="F25" s="95">
+      <c r="F25" s="94">
         <v>670236810</v>
       </c>
-      <c r="G25" s="98">
+      <c r="G25" s="97">
         <v>806129905</v>
       </c>
-      <c r="H25" s="95">
+      <c r="H25" s="94">
         <v>955405267</v>
       </c>
-      <c r="I25" s="95">
+      <c r="I25" s="94">
         <v>1080846338</v>
       </c>
-      <c r="J25" s="72"/>
+      <c r="J25" s="97">
+        <v>1217155529</v>
+      </c>
       <c r="K25" s="72"/>
-      <c r="L25" s="77"/>
-      <c r="M25" s="79"/>
+      <c r="L25" s="76"/>
+      <c r="M25" s="78"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="64" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B26" s="79">
+        <v>54</v>
+      </c>
+      <c r="B26" s="78">
         <v>3499</v>
       </c>
       <c r="C26" s="33">
         <v>81851</v>
       </c>
-      <c r="D26" s="79">
+      <c r="D26" s="78">
         <v>160202</v>
       </c>
-      <c r="E26" s="95">
+      <c r="E26" s="94">
         <v>238553</v>
       </c>
-      <c r="F26" s="95">
+      <c r="F26" s="94">
         <v>247681</v>
       </c>
-      <c r="G26" s="98">
+      <c r="G26" s="97">
         <v>256809</v>
       </c>
-      <c r="H26" s="95">
+      <c r="H26" s="94">
         <v>265937</v>
       </c>
-      <c r="I26" s="95">
+      <c r="I26" s="94">
         <v>328660</v>
       </c>
-      <c r="J26" s="72"/>
+      <c r="J26" s="97">
+        <v>391383</v>
+      </c>
       <c r="K26" s="72"/>
-      <c r="L26" s="77"/>
-      <c r="M26" s="79"/>
+      <c r="L26" s="76"/>
+      <c r="M26" s="78"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="63" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B27" s="79">
+        <v>55</v>
+      </c>
+      <c r="B27" s="78">
         <v>6919702</v>
       </c>
       <c r="C27" s="33">
         <v>13520506</v>
       </c>
-      <c r="D27" s="79">
+      <c r="D27" s="78">
         <v>21474569</v>
       </c>
-      <c r="E27" s="95">
+      <c r="E27" s="94">
         <v>28672734</v>
       </c>
-      <c r="F27" s="95">
+      <c r="F27" s="94">
         <v>31679561</v>
       </c>
-      <c r="G27" s="98">
+      <c r="G27" s="97">
         <v>39672359</v>
       </c>
-      <c r="H27" s="95">
+      <c r="H27" s="94">
         <v>44858264</v>
       </c>
-      <c r="I27" s="95">
+      <c r="I27" s="94">
         <v>50747208</v>
       </c>
-      <c r="J27" s="72"/>
+      <c r="J27" s="97">
+        <v>50790667</v>
+      </c>
       <c r="K27" s="72"/>
-      <c r="L27" s="77"/>
-      <c r="M27" s="79"/>
+      <c r="L27" s="76"/>
+      <c r="M27" s="78"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="40" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B28" s="79">
+        <v>68</v>
+      </c>
+      <c r="B28" s="78">
         <v>6421350</v>
       </c>
       <c r="C28" s="33">
         <v>11833000</v>
       </c>
-      <c r="D28" s="79">
+      <c r="D28" s="78">
         <v>16695412</v>
       </c>
-      <c r="E28" s="95">
+      <c r="E28" s="94">
         <v>20621557</v>
       </c>
-      <c r="F28" s="95">
+      <c r="F28" s="94">
         <v>24661883</v>
       </c>
-      <c r="G28" s="98">
+      <c r="G28" s="97">
         <v>29305103</v>
       </c>
-      <c r="H28" s="95">
+      <c r="H28" s="94">
         <v>35080576</v>
       </c>
-      <c r="I28" s="95">
+      <c r="I28" s="94">
         <v>40529867</v>
       </c>
-      <c r="J28" s="72"/>
+      <c r="J28" s="97">
+        <v>46916759</v>
+      </c>
       <c r="K28" s="72"/>
-      <c r="L28" s="77"/>
-      <c r="M28" s="79"/>
+      <c r="L28" s="76"/>
+      <c r="M28" s="78"/>
     </row>
     <row r="29" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="64" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B29" s="79">
+        <v>56</v>
+      </c>
+      <c r="B29" s="78">
         <v>65283808</v>
       </c>
       <c r="C29" s="33">
         <v>124877717</v>
       </c>
-      <c r="D29" s="79">
+      <c r="D29" s="78">
         <v>187471226</v>
       </c>
-      <c r="E29" s="95">
+      <c r="E29" s="94">
         <v>254798510</v>
       </c>
-      <c r="F29" s="95">
+      <c r="F29" s="94">
         <v>315963771</v>
       </c>
-      <c r="G29" s="98">
+      <c r="G29" s="97">
         <v>381076832</v>
       </c>
-      <c r="H29" s="95">
+      <c r="H29" s="94">
         <v>442329429</v>
       </c>
-      <c r="I29" s="95">
+      <c r="I29" s="94">
         <v>504972574</v>
       </c>
-      <c r="J29" s="72"/>
+      <c r="J29" s="97">
+        <v>560669334</v>
+      </c>
       <c r="K29" s="72"/>
-      <c r="L29" s="77"/>
-      <c r="M29" s="79"/>
+      <c r="L29" s="76"/>
+      <c r="M29" s="78"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="64" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B30" s="57" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C30" s="33">
         <v>80614</v>
       </c>
-      <c r="D30" s="79">
+      <c r="D30" s="78">
         <v>161227</v>
       </c>
-      <c r="E30" s="95">
+      <c r="E30" s="94">
         <v>241841</v>
       </c>
-      <c r="F30" s="95">
+      <c r="F30" s="94">
         <v>251039</v>
       </c>
-      <c r="G30" s="98">
+      <c r="G30" s="97">
         <v>260236</v>
       </c>
-      <c r="H30" s="95">
+      <c r="H30" s="94">
         <v>269434</v>
       </c>
-      <c r="I30" s="95">
+      <c r="I30" s="94">
         <v>273501</v>
       </c>
-      <c r="J30" s="72"/>
+      <c r="J30" s="97">
+        <v>277568</v>
+      </c>
       <c r="K30" s="72"/>
-      <c r="L30" s="77"/>
-      <c r="M30" s="79"/>
+      <c r="L30" s="76"/>
+      <c r="M30" s="78"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="64" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>64</v>
+      </c>
+      <c r="B31" s="79" t="s">
+        <v>59</v>
       </c>
       <c r="C31" s="36" t="s">
-        <v>60</v>
-[...19 lines deleted...]
-      <c r="J31" s="72"/>
+        <v>59</v>
+      </c>
+      <c r="D31" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="E31" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="F31" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="G31" s="98" t="s">
+        <v>59</v>
+      </c>
+      <c r="H31" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="I31" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="J31" s="98" t="s">
+        <v>59</v>
+      </c>
       <c r="K31" s="72"/>
-      <c r="L31" s="77"/>
-      <c r="M31" s="79"/>
+      <c r="L31" s="76"/>
+      <c r="M31" s="78"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A32" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="B32" s="79" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C32" s="33">
         <v>9974</v>
       </c>
-      <c r="D32" s="79">
+      <c r="D32" s="78">
         <v>19949</v>
       </c>
-      <c r="E32" s="95">
+      <c r="E32" s="94">
         <v>29923</v>
       </c>
-      <c r="F32" s="97">
+      <c r="F32" s="96">
         <v>29923</v>
       </c>
-      <c r="G32" s="98">
+      <c r="G32" s="97">
         <v>29923</v>
       </c>
-      <c r="H32" s="95">
+      <c r="H32" s="94">
         <v>29923</v>
       </c>
-      <c r="I32" s="95">
+      <c r="I32" s="94">
         <v>29923</v>
       </c>
-      <c r="J32" s="72"/>
+      <c r="J32" s="97">
+        <v>29923</v>
+      </c>
       <c r="K32" s="72"/>
-      <c r="L32" s="77"/>
-      <c r="M32" s="79"/>
+      <c r="L32" s="76"/>
+      <c r="M32" s="78"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A33" s="67" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="28" t="s">
         <v>49</v>
       </c>
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="51"/>
       <c r="G33" s="36"/>
       <c r="H33" s="36"/>
       <c r="I33" s="33"/>
       <c r="J33" s="33"/>
       <c r="K33" s="25"/>
       <c r="L33" s="33"/>
       <c r="M33" s="28"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A34" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B34" s="79">
+      <c r="B34" s="78">
         <v>5413541</v>
       </c>
       <c r="C34" s="33">
         <v>9647925</v>
       </c>
-      <c r="D34" s="87">
+      <c r="D34" s="86">
         <v>13468455</v>
       </c>
-      <c r="E34" s="95">
+      <c r="E34" s="94">
         <v>16343796</v>
       </c>
-      <c r="F34" s="95">
+      <c r="F34" s="94">
         <v>18824631</v>
       </c>
-      <c r="G34" s="98">
+      <c r="G34" s="97">
         <v>21672147</v>
       </c>
-      <c r="H34" s="95">
+      <c r="H34" s="94">
         <v>25600106</v>
       </c>
-      <c r="I34" s="95">
+      <c r="I34" s="94">
         <v>29538929</v>
       </c>
-      <c r="J34" s="72"/>
+      <c r="J34" s="97">
+        <v>34237658</v>
+      </c>
       <c r="K34" s="72"/>
-      <c r="L34" s="77"/>
-      <c r="M34" s="79"/>
+      <c r="L34" s="76"/>
+      <c r="M34" s="78"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A35" s="40" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B35" s="79">
+        <v>68</v>
+      </c>
+      <c r="B35" s="78">
         <v>5413541</v>
       </c>
       <c r="C35" s="33">
         <v>9647925</v>
       </c>
-      <c r="D35" s="87">
+      <c r="D35" s="86">
         <v>13468455</v>
       </c>
-      <c r="E35" s="95">
+      <c r="E35" s="94">
         <v>16343796</v>
       </c>
-      <c r="F35" s="95">
+      <c r="F35" s="94">
         <v>18824631</v>
       </c>
-      <c r="G35" s="98">
+      <c r="G35" s="97">
         <v>21672147</v>
       </c>
-      <c r="H35" s="95">
+      <c r="H35" s="94">
         <v>25600106</v>
       </c>
-      <c r="I35" s="95">
+      <c r="I35" s="94">
         <v>29538929</v>
       </c>
-      <c r="J35" s="72"/>
+      <c r="J35" s="97">
+        <v>34237658</v>
+      </c>
       <c r="K35" s="72"/>
-      <c r="L35" s="77"/>
-      <c r="M35" s="79"/>
+      <c r="L35" s="76"/>
+      <c r="M35" s="78"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A36" s="64" t="s">
-        <v>65</v>
-[...25 lines deleted...]
-      <c r="J36" s="37"/>
+        <v>64</v>
+      </c>
+      <c r="B36" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="C36" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="D36" s="88" t="s">
+        <v>59</v>
+      </c>
+      <c r="E36" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="F36" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="G36" s="98" t="s">
+        <v>59</v>
+      </c>
+      <c r="H36" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="I36" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="J36" s="98" t="s">
+        <v>59</v>
+      </c>
       <c r="K36" s="37"/>
       <c r="L36" s="37"/>
       <c r="M36" s="37"/>
     </row>
     <row r="37" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="67" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="28" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="28"/>
       <c r="D37" s="28"/>
       <c r="E37" s="28"/>
       <c r="F37" s="47"/>
       <c r="G37" s="33"/>
       <c r="H37" s="33"/>
       <c r="I37" s="33"/>
       <c r="J37" s="46"/>
       <c r="K37" s="25"/>
       <c r="L37" s="41"/>
       <c r="M37" s="41"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B38" s="79">
+      <c r="B38" s="78">
         <v>185085813</v>
       </c>
       <c r="C38" s="33">
         <v>385719280</v>
       </c>
-      <c r="D38" s="79">
+      <c r="D38" s="78">
         <v>566808499</v>
       </c>
-      <c r="E38" s="95">
+      <c r="E38" s="94">
         <v>822829635</v>
       </c>
-      <c r="F38" s="95">
+      <c r="F38" s="94">
         <v>1011861189</v>
       </c>
-      <c r="G38" s="98">
+      <c r="G38" s="97">
         <v>1219898094</v>
       </c>
-      <c r="H38" s="95">
+      <c r="H38" s="94">
         <v>1434784136</v>
       </c>
-      <c r="I38" s="97">
+      <c r="I38" s="96">
         <v>1627955501</v>
       </c>
-      <c r="J38" s="33"/>
+      <c r="J38" s="97">
+        <v>1818760246</v>
+      </c>
       <c r="K38" s="72"/>
-      <c r="L38" s="77"/>
-      <c r="M38" s="79"/>
+      <c r="L38" s="76"/>
+      <c r="M38" s="78"/>
     </row>
     <row r="39" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="64" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B39" s="79">
+        <v>62</v>
+      </c>
+      <c r="B39" s="78">
         <v>36604</v>
       </c>
       <c r="C39" s="33">
         <v>67359</v>
       </c>
-      <c r="D39" s="79">
+      <c r="D39" s="78">
         <v>98114</v>
       </c>
-      <c r="E39" s="95">
+      <c r="E39" s="94">
         <v>160972</v>
       </c>
-      <c r="F39" s="95">
+      <c r="F39" s="94">
         <v>246525</v>
       </c>
-      <c r="G39" s="98">
+      <c r="G39" s="97">
         <v>332078</v>
       </c>
-      <c r="H39" s="95">
+      <c r="H39" s="94">
         <v>417631</v>
       </c>
-      <c r="I39" s="95">
+      <c r="I39" s="94">
         <v>503184</v>
       </c>
-      <c r="J39" s="33"/>
+      <c r="J39" s="97">
+        <v>588737</v>
+      </c>
       <c r="K39" s="72"/>
-      <c r="L39" s="77"/>
-      <c r="M39" s="79"/>
+      <c r="L39" s="76"/>
+      <c r="M39" s="78"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B40" s="80" t="s">
-        <v>60</v>
+      <c r="B40" s="79" t="s">
+        <v>59</v>
       </c>
       <c r="C40" s="36" t="s">
-        <v>60</v>
-[...19 lines deleted...]
-      <c r="J40" s="36"/>
+        <v>59</v>
+      </c>
+      <c r="D40" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="E40" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="F40" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="G40" s="98" t="s">
+        <v>59</v>
+      </c>
+      <c r="H40" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="I40" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="J40" s="98" t="s">
+        <v>59</v>
+      </c>
       <c r="K40" s="73"/>
-      <c r="L40" s="78"/>
-      <c r="M40" s="80"/>
+      <c r="L40" s="77"/>
+      <c r="M40" s="79"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A41" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B41" s="79">
+        <v>53</v>
+      </c>
+      <c r="B41" s="78">
         <v>113684439</v>
       </c>
       <c r="C41" s="33">
         <v>248837436</v>
       </c>
-      <c r="D41" s="79">
+      <c r="D41" s="78">
         <v>359926621</v>
       </c>
-      <c r="E41" s="95">
+      <c r="E41" s="94">
         <v>542293123</v>
       </c>
-      <c r="F41" s="95">
+      <c r="F41" s="94">
         <v>667277209</v>
       </c>
-      <c r="G41" s="98">
+      <c r="G41" s="97">
         <v>802535919</v>
       </c>
-      <c r="H41" s="95">
+      <c r="H41" s="94">
         <v>951368457</v>
       </c>
-      <c r="I41" s="95">
+      <c r="I41" s="94">
         <v>1076305436</v>
       </c>
-      <c r="J41" s="33"/>
+      <c r="J41" s="97">
+        <v>1212010877</v>
+      </c>
       <c r="K41" s="72"/>
-      <c r="L41" s="77"/>
-      <c r="M41" s="79"/>
+      <c r="L41" s="76"/>
+      <c r="M41" s="78"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A42" s="63" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B42" s="79">
+        <v>55</v>
+      </c>
+      <c r="B42" s="78">
         <v>6911272</v>
       </c>
       <c r="C42" s="33">
         <v>13512076</v>
       </c>
-      <c r="D42" s="79">
+      <c r="D42" s="78">
         <v>21466139</v>
       </c>
-      <c r="E42" s="95">
+      <c r="E42" s="94">
         <v>28664304</v>
       </c>
-      <c r="F42" s="95">
+      <c r="F42" s="94">
         <v>31671131</v>
       </c>
-      <c r="G42" s="98">
+      <c r="G42" s="97">
         <v>39663929</v>
       </c>
-      <c r="H42" s="95">
+      <c r="H42" s="94">
         <v>44849834</v>
       </c>
-      <c r="I42" s="95">
+      <c r="I42" s="94">
         <v>50695320</v>
       </c>
-      <c r="J42" s="33"/>
+      <c r="J42" s="97">
+        <v>50695320</v>
+      </c>
       <c r="K42" s="72"/>
-      <c r="L42" s="77"/>
-      <c r="M42" s="79"/>
+      <c r="L42" s="76"/>
+      <c r="M42" s="78"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A43" s="40" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B43" s="79">
+        <v>68</v>
+      </c>
+      <c r="B43" s="78">
         <v>757475</v>
       </c>
       <c r="C43" s="33">
         <v>1514653</v>
       </c>
-      <c r="D43" s="79">
+      <c r="D43" s="78">
         <v>2175730</v>
       </c>
-      <c r="E43" s="95">
+      <c r="E43" s="94">
         <v>2885272</v>
       </c>
-      <c r="F43" s="95">
+      <c r="F43" s="94">
         <v>3976068</v>
       </c>
-      <c r="G43" s="98">
+      <c r="G43" s="97">
         <v>4969958</v>
       </c>
-      <c r="H43" s="95">
+      <c r="H43" s="94">
         <v>5923385</v>
       </c>
-      <c r="I43" s="95">
+      <c r="I43" s="94">
         <v>6806558</v>
       </c>
-      <c r="J43" s="33"/>
+      <c r="J43" s="97">
+        <v>7290998</v>
+      </c>
       <c r="K43" s="72"/>
-      <c r="L43" s="77"/>
-      <c r="M43" s="79"/>
+      <c r="L43" s="76"/>
+      <c r="M43" s="78"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A44" s="64" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B44" s="79">
+        <v>56</v>
+      </c>
+      <c r="B44" s="78">
         <v>63696023</v>
       </c>
       <c r="C44" s="33">
         <v>121761917</v>
       </c>
-      <c r="D44" s="79">
+      <c r="D44" s="78">
         <v>183090216</v>
       </c>
-      <c r="E44" s="95">
+      <c r="E44" s="94">
         <v>248748446</v>
       </c>
-      <c r="F44" s="95">
+      <c r="F44" s="94">
         <v>308612738</v>
       </c>
-      <c r="G44" s="98">
+      <c r="G44" s="97">
         <v>372318692</v>
       </c>
-      <c r="H44" s="95">
+      <c r="H44" s="94">
         <v>432147311</v>
       </c>
-      <c r="I44" s="95">
+      <c r="I44" s="94">
         <v>493567485</v>
       </c>
-      <c r="J44" s="33"/>
+      <c r="J44" s="97">
+        <v>548096796</v>
+      </c>
       <c r="K44" s="72"/>
-      <c r="L44" s="77"/>
-      <c r="M44" s="79"/>
+      <c r="L44" s="76"/>
+      <c r="M44" s="78"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A45" s="64" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>57</v>
+      </c>
+      <c r="B45" s="83" t="s">
+        <v>59</v>
       </c>
       <c r="C45" s="33">
         <v>25839</v>
       </c>
-      <c r="D45" s="79">
+      <c r="D45" s="78">
         <v>51679</v>
       </c>
-      <c r="E45" s="95">
+      <c r="E45" s="94">
         <v>77518</v>
       </c>
-      <c r="F45" s="95">
+      <c r="F45" s="94">
         <v>77518</v>
       </c>
-      <c r="G45" s="98">
+      <c r="G45" s="97">
         <v>77518</v>
       </c>
-      <c r="H45" s="95">
+      <c r="H45" s="94">
         <v>77518</v>
       </c>
-      <c r="I45" s="95">
+      <c r="I45" s="94">
         <v>77518</v>
       </c>
-      <c r="J45" s="33"/>
+      <c r="J45" s="97">
+        <v>77518</v>
+      </c>
       <c r="K45" s="72"/>
-      <c r="L45" s="77"/>
-      <c r="M45" s="85"/>
+      <c r="L45" s="76"/>
+      <c r="M45" s="84"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A46" s="66" t="s">
         <v>46</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="33"/>
       <c r="D46" s="33"/>
       <c r="E46" s="33"/>
       <c r="F46" s="52"/>
-      <c r="G46" s="98"/>
-      <c r="H46" s="98"/>
+      <c r="G46" s="97"/>
+      <c r="H46" s="97"/>
       <c r="I46" s="10"/>
       <c r="J46" s="46"/>
       <c r="K46" s="25"/>
       <c r="L46" s="10"/>
       <c r="M46" s="45"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A47" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B47" s="79">
+      <c r="B47" s="78">
         <v>185085813</v>
       </c>
       <c r="C47" s="33">
         <v>385719280</v>
       </c>
-      <c r="D47" s="79">
+      <c r="D47" s="78">
         <v>566808499</v>
       </c>
-      <c r="E47" s="95">
+      <c r="E47" s="94">
         <v>822829635</v>
       </c>
-      <c r="F47" s="95">
+      <c r="F47" s="94">
         <v>1011861189</v>
       </c>
-      <c r="G47" s="98">
+      <c r="G47" s="97">
         <v>1219898094</v>
       </c>
-      <c r="H47" s="95">
+      <c r="H47" s="94">
         <v>1434784136</v>
       </c>
-      <c r="I47" s="95">
+      <c r="I47" s="94">
         <v>1627955501</v>
       </c>
-      <c r="J47" s="74"/>
+      <c r="J47" s="99">
+        <v>1818760246</v>
+      </c>
       <c r="K47" s="72"/>
-      <c r="L47" s="77"/>
-      <c r="M47" s="79"/>
+      <c r="L47" s="76"/>
+      <c r="M47" s="78"/>
     </row>
     <row r="48" spans="1:13" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="64" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B48" s="79">
+        <v>62</v>
+      </c>
+      <c r="B48" s="78">
         <v>36604</v>
       </c>
       <c r="C48" s="33">
         <v>67359</v>
       </c>
-      <c r="D48" s="79">
+      <c r="D48" s="78">
         <v>98114</v>
       </c>
-      <c r="E48" s="95">
+      <c r="E48" s="94">
         <v>160972</v>
       </c>
-      <c r="F48" s="95">
+      <c r="F48" s="94">
         <v>246525</v>
       </c>
-      <c r="G48" s="98">
+      <c r="G48" s="97">
         <v>332078</v>
       </c>
-      <c r="H48" s="95">
+      <c r="H48" s="94">
         <v>417631</v>
       </c>
-      <c r="I48" s="95">
+      <c r="I48" s="94">
         <v>503184</v>
       </c>
-      <c r="J48" s="33"/>
+      <c r="J48" s="97">
+        <v>588737</v>
+      </c>
       <c r="K48" s="72"/>
-      <c r="L48" s="82"/>
-      <c r="M48" s="79"/>
+      <c r="L48" s="81"/>
+      <c r="M48" s="78"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A49" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B49" s="80" t="s">
-        <v>60</v>
+      <c r="B49" s="79" t="s">
+        <v>59</v>
       </c>
       <c r="C49" s="36" t="s">
-        <v>60</v>
-[...19 lines deleted...]
-      <c r="J49" s="36"/>
+        <v>59</v>
+      </c>
+      <c r="D49" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="E49" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="F49" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="G49" s="98" t="s">
+        <v>59</v>
+      </c>
+      <c r="H49" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="I49" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="J49" s="98" t="s">
+        <v>59</v>
+      </c>
       <c r="K49" s="73"/>
-      <c r="L49" s="81"/>
-      <c r="M49" s="80"/>
+      <c r="L49" s="80"/>
+      <c r="M49" s="79"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A50" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B50" s="79">
+        <v>53</v>
+      </c>
+      <c r="B50" s="78">
         <v>113684439</v>
       </c>
       <c r="C50" s="33">
         <v>248837436</v>
       </c>
-      <c r="D50" s="79">
+      <c r="D50" s="78">
         <v>359926621</v>
       </c>
-      <c r="E50" s="95">
+      <c r="E50" s="94">
         <v>542293123</v>
       </c>
-      <c r="F50" s="95">
+      <c r="F50" s="94">
         <v>667277209</v>
       </c>
-      <c r="G50" s="98">
+      <c r="G50" s="97">
         <v>802535919</v>
       </c>
-      <c r="H50" s="95">
+      <c r="H50" s="94">
         <v>951368457</v>
       </c>
-      <c r="I50" s="95">
+      <c r="I50" s="94">
         <v>1076305436</v>
       </c>
-      <c r="J50" s="33"/>
+      <c r="J50" s="97">
+        <v>1212010877</v>
+      </c>
       <c r="K50" s="72"/>
-      <c r="L50" s="82"/>
-      <c r="M50" s="79"/>
+      <c r="L50" s="81"/>
+      <c r="M50" s="78"/>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A51" s="63" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B51" s="79">
+        <v>55</v>
+      </c>
+      <c r="B51" s="78">
         <v>6911272</v>
       </c>
       <c r="C51" s="33">
         <v>13512076</v>
       </c>
-      <c r="D51" s="79">
+      <c r="D51" s="78">
         <v>21466139</v>
       </c>
-      <c r="E51" s="95">
+      <c r="E51" s="94">
         <v>28664304</v>
       </c>
-      <c r="F51" s="95">
+      <c r="F51" s="94">
         <v>31671131</v>
       </c>
-      <c r="G51" s="98">
+      <c r="G51" s="97">
         <v>39663929</v>
       </c>
-      <c r="H51" s="95">
+      <c r="H51" s="94">
         <v>44849834</v>
       </c>
-      <c r="I51" s="95">
+      <c r="I51" s="94">
         <v>50695320</v>
       </c>
-      <c r="J51" s="33"/>
+      <c r="J51" s="97">
+        <v>50695320</v>
+      </c>
       <c r="K51" s="72"/>
-      <c r="L51" s="82"/>
-      <c r="M51" s="79"/>
+      <c r="L51" s="81"/>
+      <c r="M51" s="78"/>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A52" s="40" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B52" s="79">
+        <v>68</v>
+      </c>
+      <c r="B52" s="78">
         <v>757475</v>
       </c>
       <c r="C52" s="33">
         <v>1514653</v>
       </c>
-      <c r="D52" s="79">
+      <c r="D52" s="78">
         <v>2175730</v>
       </c>
-      <c r="E52" s="95">
+      <c r="E52" s="94">
         <v>2885272</v>
       </c>
-      <c r="F52" s="95">
+      <c r="F52" s="94">
         <v>3976068</v>
       </c>
-      <c r="G52" s="98">
+      <c r="G52" s="97">
         <v>4969958</v>
       </c>
-      <c r="H52" s="95">
+      <c r="H52" s="94">
         <v>5923385</v>
       </c>
-      <c r="I52" s="95">
+      <c r="I52" s="94">
         <v>6806558</v>
       </c>
-      <c r="J52" s="33"/>
+      <c r="J52" s="97">
+        <v>7290998</v>
+      </c>
       <c r="K52" s="72"/>
-      <c r="L52" s="82"/>
-      <c r="M52" s="79"/>
+      <c r="L52" s="81"/>
+      <c r="M52" s="78"/>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A53" s="64" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B53" s="79">
+        <v>56</v>
+      </c>
+      <c r="B53" s="78">
         <v>63696023</v>
       </c>
       <c r="C53" s="33">
         <v>121761917</v>
       </c>
-      <c r="D53" s="79">
+      <c r="D53" s="78">
         <v>183090216</v>
       </c>
-      <c r="E53" s="95">
+      <c r="E53" s="94">
         <v>248748446</v>
       </c>
-      <c r="F53" s="95">
+      <c r="F53" s="94">
         <v>308612738</v>
       </c>
-      <c r="G53" s="98">
+      <c r="G53" s="97">
         <v>372318692</v>
       </c>
-      <c r="H53" s="95">
+      <c r="H53" s="94">
         <v>432147311</v>
       </c>
-      <c r="I53" s="95">
+      <c r="I53" s="94">
         <v>493567485</v>
       </c>
-      <c r="J53" s="33"/>
+      <c r="J53" s="97">
+        <v>548096796</v>
+      </c>
       <c r="K53" s="72"/>
-      <c r="L53" s="82"/>
-      <c r="M53" s="79"/>
+      <c r="L53" s="81"/>
+      <c r="M53" s="78"/>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A54" s="64" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>57</v>
+      </c>
+      <c r="B54" s="79" t="s">
+        <v>59</v>
       </c>
       <c r="C54" s="33">
         <v>25839</v>
       </c>
-      <c r="D54" s="79">
+      <c r="D54" s="78">
         <v>51679</v>
       </c>
-      <c r="E54" s="95">
+      <c r="E54" s="94">
         <v>77518</v>
       </c>
-      <c r="F54" s="95">
+      <c r="F54" s="94">
         <v>77518</v>
       </c>
-      <c r="G54" s="98">
+      <c r="G54" s="97">
         <v>77518</v>
       </c>
-      <c r="H54" s="95">
+      <c r="H54" s="94">
         <v>77518</v>
       </c>
-      <c r="I54" s="95">
+      <c r="I54" s="94">
         <v>77518</v>
       </c>
-      <c r="J54" s="33"/>
+      <c r="J54" s="97">
+        <v>77518</v>
+      </c>
       <c r="K54" s="72"/>
-      <c r="L54" s="82"/>
-      <c r="M54" s="79"/>
+      <c r="L54" s="81"/>
+      <c r="M54" s="78"/>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A55" s="67" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="28" t="s">
         <v>49</v>
       </c>
       <c r="C55" s="28"/>
       <c r="D55" s="28"/>
       <c r="E55" s="28"/>
       <c r="F55" s="51"/>
       <c r="G55" s="36"/>
       <c r="H55" s="36"/>
       <c r="I55" s="28"/>
       <c r="J55" s="46"/>
       <c r="K55" s="28"/>
       <c r="L55" s="43"/>
-      <c r="M55" s="79"/>
+      <c r="M55" s="78"/>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B56" s="79">
+      <c r="B56" s="78">
         <v>420981</v>
       </c>
       <c r="C56" s="33">
         <v>1039163</v>
       </c>
-      <c r="D56" s="79">
+      <c r="D56" s="78">
         <v>1662235</v>
       </c>
-      <c r="E56" s="95">
+      <c r="E56" s="94">
         <v>2476348</v>
       </c>
-      <c r="F56" s="95">
+      <c r="F56" s="94">
         <v>2868543</v>
       </c>
-      <c r="G56" s="98">
+      <c r="G56" s="97">
         <v>3363007</v>
       </c>
-      <c r="H56" s="95">
+      <c r="H56" s="94">
         <v>3693074</v>
       </c>
-      <c r="I56" s="95">
+      <c r="I56" s="94">
         <v>4342321</v>
       </c>
-      <c r="J56" s="33"/>
+      <c r="J56" s="97">
+        <v>5067203</v>
+      </c>
       <c r="K56" s="72"/>
-      <c r="L56" s="77"/>
-      <c r="M56" s="79"/>
+      <c r="L56" s="76"/>
+      <c r="M56" s="78"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B57" s="79">
+        <v>61</v>
+      </c>
+      <c r="B57" s="78">
         <v>185052</v>
       </c>
       <c r="C57" s="33">
         <v>412394</v>
       </c>
-      <c r="D57" s="79">
+      <c r="D57" s="78">
         <v>657864</v>
       </c>
-      <c r="E57" s="95">
+      <c r="E57" s="94">
         <v>918549</v>
       </c>
-      <c r="F57" s="95">
+      <c r="F57" s="94">
         <v>1125434</v>
       </c>
-      <c r="G57" s="98">
+      <c r="G57" s="97">
         <v>1448788</v>
       </c>
-      <c r="H57" s="95">
+      <c r="H57" s="94">
         <v>1577533</v>
       </c>
-      <c r="I57" s="95">
+      <c r="I57" s="94">
         <v>1766517</v>
       </c>
-      <c r="J57" s="33"/>
+      <c r="J57" s="97">
+        <v>1876694</v>
+      </c>
       <c r="K57" s="72"/>
-      <c r="L57" s="77"/>
-      <c r="M57" s="79"/>
+      <c r="L57" s="76"/>
+      <c r="M57" s="78"/>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A58" s="64" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B58" s="37">
         <v>135705</v>
       </c>
       <c r="C58" s="33">
         <v>214800</v>
       </c>
-      <c r="D58" s="79">
+      <c r="D58" s="78">
         <v>292405</v>
       </c>
-      <c r="E58" s="95">
+      <c r="E58" s="94">
         <v>518086</v>
       </c>
-      <c r="F58" s="95">
+      <c r="F58" s="94">
         <v>567632</v>
       </c>
-      <c r="G58" s="98">
+      <c r="G58" s="97">
         <v>595476</v>
       </c>
-      <c r="H58" s="95">
+      <c r="H58" s="94">
         <v>609032</v>
       </c>
-      <c r="I58" s="95">
+      <c r="I58" s="94">
         <v>752416</v>
       </c>
-      <c r="J58" s="33"/>
+      <c r="J58" s="97">
+        <v>1049242</v>
+      </c>
       <c r="K58" s="72"/>
-      <c r="L58" s="77"/>
-      <c r="M58" s="79"/>
+      <c r="L58" s="76"/>
+      <c r="M58" s="78"/>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A59" s="64" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>53</v>
+      </c>
+      <c r="B59" s="79" t="s">
+        <v>59</v>
       </c>
       <c r="C59" s="33">
         <v>3671</v>
       </c>
-      <c r="D59" s="79">
+      <c r="D59" s="78">
         <v>7342</v>
       </c>
-      <c r="E59" s="95">
+      <c r="E59" s="94">
         <v>11013</v>
       </c>
-      <c r="F59" s="95">
+      <c r="F59" s="94">
         <v>11013</v>
       </c>
-      <c r="G59" s="98">
+      <c r="G59" s="97">
         <v>11013</v>
       </c>
-      <c r="H59" s="95">
+      <c r="H59" s="94">
         <v>11013</v>
       </c>
-      <c r="I59" s="95">
+      <c r="I59" s="94">
         <v>11013</v>
       </c>
-      <c r="J59" s="33"/>
+      <c r="J59" s="97">
+        <v>11013</v>
+      </c>
       <c r="K59" s="72"/>
-      <c r="L59" s="77"/>
-      <c r="M59" s="79"/>
+      <c r="L59" s="76"/>
+      <c r="M59" s="78"/>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A60" s="64" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B60" s="79">
+        <v>54</v>
+      </c>
+      <c r="B60" s="78">
         <v>3499</v>
       </c>
       <c r="C60" s="33">
         <v>70228</v>
       </c>
-      <c r="D60" s="79">
+      <c r="D60" s="78">
         <v>136956</v>
       </c>
-      <c r="E60" s="95">
+      <c r="E60" s="94">
         <v>203684</v>
       </c>
-      <c r="F60" s="95">
+      <c r="F60" s="94">
         <v>212812</v>
       </c>
-      <c r="G60" s="98">
+      <c r="G60" s="97">
         <v>221940</v>
       </c>
-      <c r="H60" s="95">
+      <c r="H60" s="94">
         <v>231068</v>
       </c>
-      <c r="I60" s="95">
+      <c r="I60" s="94">
         <v>291652</v>
       </c>
-      <c r="J60" s="33"/>
+      <c r="J60" s="97">
+        <v>352235</v>
+      </c>
       <c r="K60" s="72"/>
-      <c r="L60" s="77"/>
-      <c r="M60" s="79"/>
+      <c r="L60" s="76"/>
+      <c r="M60" s="78"/>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A61" s="40" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B61" s="79">
+        <v>68</v>
+      </c>
+      <c r="B61" s="78">
         <v>70924</v>
       </c>
       <c r="C61" s="33">
         <v>172663</v>
       </c>
-      <c r="D61" s="79">
+      <c r="D61" s="78">
         <v>274402</v>
       </c>
-      <c r="E61" s="95">
+      <c r="E61" s="94">
         <v>376141</v>
       </c>
-      <c r="F61" s="95">
+      <c r="F61" s="94">
         <v>462834</v>
       </c>
-      <c r="G61" s="98">
+      <c r="G61" s="97">
         <v>549527</v>
       </c>
-      <c r="H61" s="95">
+      <c r="H61" s="94">
         <v>636219</v>
       </c>
-      <c r="I61" s="95">
+      <c r="I61" s="94">
         <v>773360</v>
       </c>
-      <c r="J61" s="33"/>
+      <c r="J61" s="97">
+        <v>910500</v>
+      </c>
       <c r="K61" s="72"/>
-      <c r="L61" s="77"/>
-      <c r="M61" s="79"/>
+      <c r="L61" s="76"/>
+      <c r="M61" s="78"/>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A62" s="64" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B62" s="79">
+        <v>56</v>
+      </c>
+      <c r="B62" s="78">
         <v>25800</v>
       </c>
       <c r="C62" s="33">
         <v>116537</v>
       </c>
-      <c r="D62" s="79">
+      <c r="D62" s="78">
         <v>195524</v>
       </c>
-      <c r="E62" s="95">
+      <c r="E62" s="94">
         <v>302262</v>
       </c>
-      <c r="F62" s="95">
+      <c r="F62" s="94">
         <v>342206</v>
       </c>
-      <c r="G62" s="98">
+      <c r="G62" s="97">
         <v>389651</v>
       </c>
-      <c r="H62" s="95">
+      <c r="H62" s="94">
         <v>481596</v>
       </c>
-      <c r="I62" s="95">
+      <c r="I62" s="94">
         <v>600751</v>
       </c>
-      <c r="J62" s="33"/>
+      <c r="J62" s="97">
+        <v>720906</v>
+      </c>
       <c r="K62" s="72"/>
-      <c r="L62" s="77"/>
-      <c r="M62" s="79"/>
+      <c r="L62" s="76"/>
+      <c r="M62" s="78"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="64" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B63" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C63" s="33">
         <v>38896</v>
       </c>
-      <c r="D63" s="79">
+      <c r="D63" s="78">
         <v>77793</v>
       </c>
-      <c r="E63" s="95">
+      <c r="E63" s="94">
         <v>116689</v>
       </c>
-      <c r="F63" s="95">
+      <c r="F63" s="94">
         <v>116689</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="97">
         <v>116689</v>
       </c>
-      <c r="H63" s="95">
+      <c r="H63" s="94">
         <v>116689</v>
       </c>
-      <c r="I63" s="95">
+      <c r="I63" s="94">
         <v>116689</v>
       </c>
-      <c r="J63" s="33"/>
+      <c r="J63" s="97">
+        <v>116689</v>
+      </c>
       <c r="K63" s="72"/>
-      <c r="L63" s="77"/>
-      <c r="M63" s="79"/>
+      <c r="L63" s="76"/>
+      <c r="M63" s="78"/>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A64" s="64" t="s">
+        <v>58</v>
+      </c>
+      <c r="B64" s="36" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C64" s="33">
         <v>9974</v>
       </c>
-      <c r="D64" s="79">
+      <c r="D64" s="78">
         <v>19949</v>
       </c>
-      <c r="E64" s="95">
+      <c r="E64" s="94">
         <v>29923</v>
       </c>
-      <c r="F64" s="95">
+      <c r="F64" s="94">
         <v>29923</v>
       </c>
-      <c r="G64" s="98">
+      <c r="G64" s="97">
         <v>29923</v>
       </c>
-      <c r="H64" s="95">
+      <c r="H64" s="94">
         <v>29923</v>
       </c>
-      <c r="I64" s="95">
+      <c r="I64" s="94">
         <v>29923</v>
       </c>
-      <c r="J64" s="33"/>
+      <c r="J64" s="97">
+        <v>29923</v>
+      </c>
       <c r="K64" s="72"/>
-      <c r="L64" s="77"/>
-      <c r="M64" s="79"/>
+      <c r="L64" s="76"/>
+      <c r="M64" s="78"/>
     </row>
     <row r="65" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A65" s="67" t="s">
         <v>28</v>
       </c>
       <c r="B65" s="28" t="s">
         <v>49</v>
       </c>
       <c r="C65" s="28"/>
       <c r="D65" s="28"/>
       <c r="E65" s="28"/>
       <c r="F65" s="51"/>
       <c r="G65" s="36"/>
       <c r="H65" s="36"/>
       <c r="I65" s="28"/>
-      <c r="J65" s="75"/>
+      <c r="J65" s="74"/>
       <c r="K65" s="25"/>
       <c r="L65" s="28"/>
       <c r="M65" s="57"/>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A66" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B66" s="90">
+      <c r="B66" s="89">
         <v>2127543</v>
       </c>
       <c r="C66" s="25">
         <v>4852986</v>
       </c>
-      <c r="D66" s="90">
+      <c r="D66" s="89">
         <v>7625685</v>
       </c>
-      <c r="E66" s="95">
+      <c r="E66" s="94">
         <v>10565019</v>
       </c>
-      <c r="F66" s="95">
+      <c r="F66" s="94">
         <v>12900281</v>
       </c>
-      <c r="G66" s="95">
+      <c r="G66" s="94">
         <v>15662801</v>
       </c>
-      <c r="H66" s="116">
+      <c r="H66" s="115">
         <v>18299782</v>
       </c>
-      <c r="I66" s="95">
+      <c r="I66" s="94">
         <v>20571855</v>
       </c>
-      <c r="J66" s="25"/>
-[...2 lines deleted...]
-      <c r="M66" s="90"/>
+      <c r="J66" s="97">
+        <v>23463491</v>
+      </c>
+      <c r="K66" s="112"/>
+      <c r="L66" s="113"/>
+      <c r="M66" s="89"/>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A67" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B67" s="79">
+        <v>61</v>
+      </c>
+      <c r="B67" s="78">
         <v>41721</v>
       </c>
       <c r="C67" s="33">
         <v>208880</v>
       </c>
-      <c r="D67" s="79">
+      <c r="D67" s="78">
         <v>376040</v>
       </c>
-      <c r="E67" s="95">
+      <c r="E67" s="94">
         <v>682114</v>
       </c>
-      <c r="F67" s="95">
+      <c r="F67" s="94">
         <v>721984</v>
       </c>
-      <c r="G67" s="98">
+      <c r="G67" s="97">
         <v>761854</v>
       </c>
-      <c r="H67" s="116">
+      <c r="H67" s="115">
         <v>807387</v>
       </c>
-      <c r="I67" s="95">
+      <c r="I67" s="94">
         <v>844578</v>
       </c>
-      <c r="J67" s="33"/>
+      <c r="J67" s="97">
+        <v>881769</v>
+      </c>
       <c r="K67" s="72"/>
-      <c r="L67" s="82"/>
-      <c r="M67" s="79"/>
+      <c r="L67" s="81"/>
+      <c r="M67" s="78"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A68" s="64" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>62</v>
+      </c>
+      <c r="B68" s="79" t="s">
+        <v>59</v>
       </c>
       <c r="C68" s="33">
         <v>47873</v>
       </c>
-      <c r="D68" s="79">
+      <c r="D68" s="78">
         <v>95745</v>
       </c>
-      <c r="E68" s="95">
+      <c r="E68" s="94">
         <v>143618</v>
       </c>
-      <c r="F68" s="95">
+      <c r="F68" s="94">
         <v>143618</v>
       </c>
-      <c r="G68" s="98">
+      <c r="G68" s="97">
         <v>143618</v>
       </c>
-      <c r="H68" s="116">
+      <c r="H68" s="115">
         <v>143618</v>
       </c>
-      <c r="I68" s="95">
+      <c r="I68" s="94">
         <v>195901</v>
       </c>
-      <c r="J68" s="28"/>
+      <c r="J68" s="97">
+        <v>248185</v>
+      </c>
       <c r="K68" s="36"/>
-      <c r="L68" s="76"/>
-      <c r="M68" s="79"/>
+      <c r="L68" s="75"/>
+      <c r="M68" s="78"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A69" s="93" t="s">
+      <c r="A69" s="92" t="s">
         <v>52</v>
       </c>
-      <c r="B69" s="94" t="s">
-        <v>60</v>
+      <c r="B69" s="93" t="s">
+        <v>59</v>
       </c>
       <c r="C69" s="37">
         <v>125283</v>
       </c>
       <c r="D69" s="37">
         <v>250565</v>
       </c>
-      <c r="E69" s="95">
+      <c r="E69" s="94">
         <v>375848</v>
       </c>
-      <c r="F69" s="95">
+      <c r="F69" s="94">
         <v>578784</v>
       </c>
-      <c r="G69" s="98">
+      <c r="G69" s="97">
         <v>583067</v>
       </c>
-      <c r="H69" s="116">
+      <c r="H69" s="115">
         <v>583067</v>
       </c>
-      <c r="I69" s="95">
+      <c r="I69" s="94">
         <v>617937</v>
       </c>
-      <c r="J69" s="37"/>
+      <c r="J69" s="97">
+        <v>652808</v>
+      </c>
       <c r="K69" s="37"/>
       <c r="L69" s="37"/>
       <c r="M69" s="37"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A70" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B70" s="90">
+        <v>53</v>
+      </c>
+      <c r="B70" s="89">
         <v>335998</v>
       </c>
       <c r="C70" s="25">
         <v>937998</v>
       </c>
-      <c r="D70" s="90">
+      <c r="D70" s="89">
         <v>1877592</v>
       </c>
-      <c r="E70" s="95">
+      <c r="E70" s="94">
         <v>2508357</v>
       </c>
-      <c r="F70" s="95">
+      <c r="F70" s="94">
         <v>2948588</v>
       </c>
-      <c r="G70" s="95">
+      <c r="G70" s="94">
         <v>3582973</v>
       </c>
-      <c r="H70" s="97">
+      <c r="H70" s="96">
         <v>4025797</v>
       </c>
-      <c r="I70" s="95">
+      <c r="I70" s="94">
         <v>4529890</v>
       </c>
-      <c r="J70" s="25"/>
-[...2 lines deleted...]
-      <c r="M70" s="90"/>
+      <c r="J70" s="97">
+        <v>5133639</v>
+      </c>
+      <c r="K70" s="112"/>
+      <c r="L70" s="114"/>
+      <c r="M70" s="89"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A71" s="64" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>54</v>
+      </c>
+      <c r="B71" s="79" t="s">
+        <v>59</v>
       </c>
       <c r="C71" s="33">
         <v>11623</v>
       </c>
-      <c r="D71" s="79">
+      <c r="D71" s="78">
         <v>23246</v>
       </c>
-      <c r="E71" s="95">
+      <c r="E71" s="94">
         <v>34869</v>
       </c>
-      <c r="F71" s="95">
+      <c r="F71" s="94">
         <v>34869</v>
       </c>
-      <c r="G71" s="98">
+      <c r="G71" s="97">
         <v>34869</v>
       </c>
-      <c r="H71" s="116">
+      <c r="H71" s="115">
         <v>34869</v>
       </c>
-      <c r="I71" s="95">
+      <c r="I71" s="94">
         <v>37008</v>
       </c>
-      <c r="J71" s="33"/>
+      <c r="J71" s="97">
+        <v>39148</v>
+      </c>
       <c r="K71" s="72"/>
-      <c r="L71" s="77"/>
-      <c r="M71" s="79"/>
+      <c r="L71" s="76"/>
+      <c r="M71" s="78"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A72" s="63" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B72" s="79">
+        <v>55</v>
+      </c>
+      <c r="B72" s="78">
         <v>8430</v>
       </c>
       <c r="C72" s="33">
         <v>8430</v>
       </c>
-      <c r="D72" s="79">
+      <c r="D72" s="78">
         <v>8430</v>
       </c>
-      <c r="E72" s="95">
+      <c r="E72" s="94">
         <v>8430</v>
       </c>
-      <c r="F72" s="95">
+      <c r="F72" s="94">
         <v>8430</v>
       </c>
-      <c r="G72" s="98">
+      <c r="G72" s="97">
         <v>8430</v>
       </c>
-      <c r="H72" s="116">
+      <c r="H72" s="115">
         <v>8430</v>
       </c>
-      <c r="I72" s="95">
+      <c r="I72" s="94">
         <v>51888</v>
       </c>
-      <c r="J72" s="33"/>
+      <c r="J72" s="97">
+        <v>95347</v>
+      </c>
       <c r="K72" s="72"/>
-      <c r="L72" s="77"/>
-      <c r="M72" s="79"/>
+      <c r="L72" s="76"/>
+      <c r="M72" s="78"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A73" s="40" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B73" s="79">
+        <v>68</v>
+      </c>
+      <c r="B73" s="78">
         <v>179410</v>
       </c>
       <c r="C73" s="33">
         <v>497758</v>
       </c>
-      <c r="D73" s="79">
+      <c r="D73" s="78">
         <v>776825</v>
       </c>
-      <c r="E73" s="95">
+      <c r="E73" s="94">
         <v>1016348</v>
       </c>
-      <c r="F73" s="95">
+      <c r="F73" s="94">
         <v>1398350</v>
       </c>
-      <c r="G73" s="98">
+      <c r="G73" s="97">
         <v>2113472</v>
       </c>
-      <c r="H73" s="116">
+      <c r="H73" s="115">
         <v>2920866</v>
       </c>
-      <c r="I73" s="95">
+      <c r="I73" s="94">
         <v>3411020</v>
       </c>
-      <c r="J73" s="33"/>
+      <c r="J73" s="97">
+        <v>4477603</v>
+      </c>
       <c r="K73" s="72"/>
-      <c r="L73" s="77"/>
-      <c r="M73" s="79"/>
+      <c r="L73" s="76"/>
+      <c r="M73" s="78"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A74" s="64" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B74" s="79">
+        <v>56</v>
+      </c>
+      <c r="B74" s="78">
         <v>1561985</v>
       </c>
       <c r="C74" s="33">
         <v>2999263</v>
       </c>
-      <c r="D74" s="79">
+      <c r="D74" s="78">
         <v>4185486</v>
       </c>
-      <c r="E74" s="95">
+      <c r="E74" s="94">
         <v>5747802</v>
       </c>
-      <c r="F74" s="95">
+      <c r="F74" s="94">
         <v>7008827</v>
       </c>
-      <c r="G74" s="98">
+      <c r="G74" s="97">
         <v>8368489</v>
       </c>
-      <c r="H74" s="116">
+      <c r="H74" s="115">
         <v>9700522</v>
       </c>
-      <c r="I74" s="95">
+      <c r="I74" s="94">
         <v>10804337</v>
       </c>
-      <c r="J74" s="33"/>
+      <c r="J74" s="97">
+        <v>11851632</v>
+      </c>
       <c r="K74" s="72"/>
-      <c r="L74" s="77"/>
-      <c r="M74" s="79"/>
+      <c r="L74" s="76"/>
+      <c r="M74" s="78"/>
     </row>
     <row r="75" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A75" s="64" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B75" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C75" s="33">
         <v>15878</v>
       </c>
-      <c r="D75" s="79">
+      <c r="D75" s="78">
         <v>31756</v>
       </c>
-      <c r="E75" s="95">
+      <c r="E75" s="94">
         <v>47634</v>
       </c>
-      <c r="F75" s="95">
+      <c r="F75" s="94">
         <v>56832</v>
       </c>
-      <c r="G75" s="98">
+      <c r="G75" s="97">
         <v>66029</v>
       </c>
-      <c r="H75" s="116">
+      <c r="H75" s="115">
         <v>75227</v>
       </c>
-      <c r="I75" s="95">
+      <c r="I75" s="94">
         <v>79294</v>
       </c>
-      <c r="J75" s="33"/>
+      <c r="J75" s="97">
+        <v>83361</v>
+      </c>
       <c r="K75" s="72"/>
-      <c r="L75" s="77"/>
-      <c r="M75" s="79"/>
+      <c r="L75" s="76"/>
+      <c r="M75" s="78"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A76" s="66" t="s">
         <v>1</v>
       </c>
       <c r="B76" s="28" t="s">
         <v>49</v>
       </c>
       <c r="C76" s="28"/>
       <c r="D76" s="28"/>
       <c r="E76" s="28"/>
       <c r="F76" s="71"/>
       <c r="G76" s="36"/>
       <c r="H76" s="36"/>
       <c r="I76" s="43"/>
       <c r="J76" s="28"/>
       <c r="K76" s="28"/>
       <c r="L76" s="51"/>
       <c r="M76" s="28"/>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A77" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B77" s="79">
+      <c r="B77" s="78">
         <v>49417951</v>
       </c>
       <c r="C77" s="33">
         <v>110201604</v>
       </c>
-      <c r="D77" s="79">
+      <c r="D77" s="78">
         <v>185184168</v>
       </c>
-      <c r="E77" s="95">
+      <c r="E77" s="94">
         <v>254253378</v>
       </c>
-      <c r="F77" s="95">
+      <c r="F77" s="94">
         <v>335341761</v>
       </c>
-      <c r="G77" s="98">
+      <c r="G77" s="97">
         <v>405528553</v>
       </c>
-      <c r="H77" s="95">
+      <c r="H77" s="94">
         <v>472805009</v>
       </c>
-      <c r="I77" s="95">
+      <c r="I77" s="94">
         <v>540228159</v>
       </c>
-      <c r="J77" s="33"/>
+      <c r="J77" s="97">
+        <v>600581656</v>
+      </c>
       <c r="K77" s="72"/>
-      <c r="L77" s="77"/>
-      <c r="M77" s="79"/>
+      <c r="L77" s="76"/>
+      <c r="M77" s="78"/>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A78" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B78" s="79">
+        <v>61</v>
+      </c>
+      <c r="B78" s="78">
         <v>23311337</v>
       </c>
       <c r="C78" s="33">
         <v>52992619</v>
       </c>
-      <c r="D78" s="79">
+      <c r="D78" s="78">
         <v>95252295</v>
       </c>
-      <c r="E78" s="95">
+      <c r="E78" s="94">
         <v>131694931</v>
       </c>
-      <c r="F78" s="95">
+      <c r="F78" s="94">
         <v>176212362</v>
       </c>
-      <c r="G78" s="98">
+      <c r="G78" s="97">
         <v>211668225</v>
       </c>
-      <c r="H78" s="95">
+      <c r="H78" s="94">
         <v>243585491</v>
       </c>
-      <c r="I78" s="95">
+      <c r="I78" s="94">
         <v>277266843</v>
       </c>
-      <c r="J78" s="33"/>
+      <c r="J78" s="97">
+        <v>305898976</v>
+      </c>
       <c r="K78" s="72"/>
-      <c r="L78" s="77"/>
-      <c r="M78" s="79"/>
+      <c r="L78" s="76"/>
+      <c r="M78" s="78"/>
     </row>
     <row r="79" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A79" s="64" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B79" s="79">
+        <v>62</v>
+      </c>
+      <c r="B79" s="78">
         <v>51693</v>
       </c>
       <c r="C79" s="33">
         <v>136928</v>
       </c>
-      <c r="D79" s="79">
+      <c r="D79" s="78">
         <v>222164</v>
       </c>
-      <c r="E79" s="95">
+      <c r="E79" s="94">
         <v>307400</v>
       </c>
-      <c r="F79" s="95">
+      <c r="F79" s="94">
         <v>363978</v>
       </c>
-      <c r="G79" s="98">
+      <c r="G79" s="97">
         <v>420557</v>
       </c>
-      <c r="H79" s="95">
+      <c r="H79" s="94">
         <v>480431</v>
       </c>
-      <c r="I79" s="95">
+      <c r="I79" s="94">
         <v>575830</v>
       </c>
-      <c r="J79" s="33"/>
+      <c r="J79" s="97">
+        <v>671230</v>
+      </c>
       <c r="K79" s="72"/>
-      <c r="L79" s="77"/>
-      <c r="M79" s="79"/>
+      <c r="L79" s="76"/>
+      <c r="M79" s="78"/>
     </row>
     <row r="80" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A80" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B80" s="79">
+      <c r="B80" s="78">
         <v>597672</v>
       </c>
       <c r="C80" s="33">
         <v>622731</v>
       </c>
-      <c r="D80" s="79">
+      <c r="D80" s="78">
         <v>1047790</v>
       </c>
-      <c r="E80" s="95">
+      <c r="E80" s="94">
         <v>1655358</v>
       </c>
-      <c r="F80" s="95">
+      <c r="F80" s="94">
         <v>3120447</v>
       </c>
-      <c r="G80" s="98">
+      <c r="G80" s="97">
         <v>5018639</v>
       </c>
-      <c r="H80" s="95">
+      <c r="H80" s="94">
         <v>6559397</v>
       </c>
-      <c r="I80" s="95">
+      <c r="I80" s="94">
         <v>7213672</v>
       </c>
-      <c r="J80" s="33"/>
+      <c r="J80" s="97">
+        <v>8181500</v>
+      </c>
       <c r="K80" s="72"/>
-      <c r="L80" s="77"/>
-      <c r="M80" s="79"/>
+      <c r="L80" s="76"/>
+      <c r="M80" s="78"/>
     </row>
     <row r="81" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A81" s="39" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B81" s="79">
+        <v>67</v>
+      </c>
+      <c r="B81" s="78">
         <v>9372</v>
       </c>
       <c r="C81" s="33">
         <v>28165</v>
       </c>
-      <c r="D81" s="79">
+      <c r="D81" s="78">
         <v>46959</v>
       </c>
-      <c r="E81" s="95">
+      <c r="E81" s="94">
         <v>65752</v>
       </c>
-      <c r="F81" s="95">
+      <c r="F81" s="94">
         <v>75212</v>
       </c>
-      <c r="G81" s="98">
+      <c r="G81" s="97">
         <v>84672</v>
       </c>
-      <c r="H81" s="95">
+      <c r="H81" s="94">
         <v>95935</v>
       </c>
-      <c r="I81" s="95">
+      <c r="I81" s="94">
         <v>115915</v>
       </c>
-      <c r="J81" s="33"/>
+      <c r="J81" s="97">
+        <v>135896</v>
+      </c>
       <c r="K81" s="72"/>
-      <c r="L81" s="77"/>
-      <c r="M81" s="79"/>
+      <c r="L81" s="76"/>
+      <c r="M81" s="78"/>
     </row>
     <row r="82" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A82" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B82" s="79">
+        <v>53</v>
+      </c>
+      <c r="B82" s="78">
         <v>7229827</v>
       </c>
       <c r="C82" s="33">
         <v>14818335</v>
       </c>
-      <c r="D82" s="79">
+      <c r="D82" s="78">
         <v>23524888</v>
       </c>
-      <c r="E82" s="95">
+      <c r="E82" s="94">
         <v>31629322</v>
       </c>
-      <c r="F82" s="95">
+      <c r="F82" s="94">
         <v>41016170</v>
       </c>
-      <c r="G82" s="98">
+      <c r="G82" s="97">
         <v>51415919</v>
       </c>
-      <c r="H82" s="95">
+      <c r="H82" s="94">
         <v>62123595</v>
       </c>
-      <c r="I82" s="95">
+      <c r="I82" s="94">
         <v>71350327</v>
       </c>
-      <c r="J82" s="33"/>
+      <c r="J82" s="97">
+        <v>80041094</v>
+      </c>
       <c r="K82" s="72"/>
-      <c r="L82" s="77"/>
-      <c r="M82" s="79"/>
+      <c r="L82" s="76"/>
+      <c r="M82" s="78"/>
     </row>
     <row r="83" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A83" s="64" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B83" s="79">
+        <v>54</v>
+      </c>
+      <c r="B83" s="78">
         <v>79791</v>
       </c>
       <c r="C83" s="33">
         <v>159582</v>
       </c>
-      <c r="D83" s="79">
+      <c r="D83" s="78">
         <v>239373</v>
       </c>
-      <c r="E83" s="95">
+      <c r="E83" s="94">
         <v>319164</v>
       </c>
-      <c r="F83" s="95">
+      <c r="F83" s="94">
         <v>398955</v>
       </c>
-      <c r="G83" s="98">
+      <c r="G83" s="97">
         <v>478746</v>
       </c>
-      <c r="H83" s="95">
+      <c r="H83" s="94">
         <v>737446</v>
       </c>
-      <c r="I83" s="95">
+      <c r="I83" s="94">
         <v>996146</v>
       </c>
-      <c r="J83" s="33"/>
+      <c r="J83" s="97">
+        <v>1254846</v>
+      </c>
       <c r="K83" s="72"/>
-      <c r="L83" s="77"/>
-      <c r="M83" s="79"/>
+      <c r="L83" s="76"/>
+      <c r="M83" s="78"/>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A84" s="63" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B84" s="79">
+        <v>55</v>
+      </c>
+      <c r="B84" s="78">
         <v>657038</v>
       </c>
       <c r="C84" s="33">
         <v>1532039</v>
       </c>
-      <c r="D84" s="79">
+      <c r="D84" s="78">
         <v>2442004</v>
       </c>
-      <c r="E84" s="95">
+      <c r="E84" s="94">
         <v>3378670</v>
       </c>
-      <c r="F84" s="95">
+      <c r="F84" s="94">
         <v>4166314</v>
       </c>
-      <c r="G84" s="98">
+      <c r="G84" s="97">
         <v>4908672</v>
       </c>
-      <c r="H84" s="95">
+      <c r="H84" s="94">
         <v>5687250</v>
       </c>
-      <c r="I84" s="95">
+      <c r="I84" s="94">
         <v>6368602</v>
       </c>
-      <c r="J84" s="33"/>
+      <c r="J84" s="97">
+        <v>6976025</v>
+      </c>
       <c r="K84" s="72"/>
-      <c r="L84" s="77"/>
-      <c r="M84" s="79"/>
+      <c r="L84" s="76"/>
+      <c r="M84" s="78"/>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A85" s="39" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B85" s="79">
+        <v>68</v>
+      </c>
+      <c r="B85" s="78">
         <v>15579616</v>
       </c>
       <c r="C85" s="33">
         <v>33745798</v>
       </c>
-      <c r="D85" s="79">
+      <c r="D85" s="78">
         <v>51960675</v>
       </c>
-      <c r="E85" s="95">
+      <c r="E85" s="94">
         <v>68888947</v>
       </c>
-      <c r="F85" s="95">
+      <c r="F85" s="94">
         <v>88252066</v>
       </c>
-      <c r="G85" s="98">
+      <c r="G85" s="97">
         <v>104237811</v>
       </c>
-      <c r="H85" s="95">
+      <c r="H85" s="94">
         <v>120021171</v>
       </c>
-      <c r="I85" s="95">
+      <c r="I85" s="94">
         <v>136702493</v>
       </c>
-      <c r="J85" s="33"/>
+      <c r="J85" s="97">
+        <v>152010208</v>
+      </c>
       <c r="K85" s="72"/>
-      <c r="L85" s="77"/>
-      <c r="M85" s="79"/>
+      <c r="L85" s="76"/>
+      <c r="M85" s="78"/>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A86" s="64" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B86" s="79">
+        <v>56</v>
+      </c>
+      <c r="B86" s="78">
         <v>1402410</v>
       </c>
       <c r="C86" s="33">
         <v>4161102</v>
       </c>
-      <c r="D86" s="79">
+      <c r="D86" s="78">
         <v>6932051</v>
       </c>
-      <c r="E86" s="95">
+      <c r="E86" s="94">
         <v>11141962</v>
       </c>
-      <c r="F86" s="95">
+      <c r="F86" s="94">
         <v>15088580</v>
       </c>
-      <c r="G86" s="98">
+      <c r="G86" s="97">
         <v>19140547</v>
       </c>
-      <c r="H86" s="95">
+      <c r="H86" s="94">
         <v>23438807</v>
       </c>
-      <c r="I86" s="95">
+      <c r="I86" s="94">
         <v>28156095</v>
       </c>
-      <c r="J86" s="33"/>
+      <c r="J86" s="97">
+        <v>32560440</v>
+      </c>
       <c r="K86" s="72"/>
-      <c r="L86" s="77"/>
-      <c r="M86" s="79"/>
+      <c r="L86" s="76"/>
+      <c r="M86" s="78"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A87" s="64" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B87" s="79">
+        <v>57</v>
+      </c>
+      <c r="B87" s="78">
         <v>64206</v>
       </c>
       <c r="C87" s="33">
         <v>223725</v>
       </c>
-      <c r="D87" s="79">
+      <c r="D87" s="78">
         <v>383244</v>
       </c>
-      <c r="E87" s="95">
+      <c r="E87" s="94">
         <v>542763</v>
       </c>
-      <c r="F87" s="95">
+      <c r="F87" s="94">
         <v>596699</v>
       </c>
-      <c r="G87" s="98">
+      <c r="G87" s="97">
         <v>650634</v>
       </c>
-      <c r="H87" s="95">
+      <c r="H87" s="94">
         <v>704861</v>
       </c>
-      <c r="I87" s="95">
+      <c r="I87" s="94">
         <v>759552</v>
       </c>
-      <c r="J87" s="33"/>
+      <c r="J87" s="97">
+        <v>814243</v>
+      </c>
       <c r="K87" s="72"/>
-      <c r="L87" s="77"/>
-      <c r="M87" s="79"/>
+      <c r="L87" s="76"/>
+      <c r="M87" s="78"/>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A88" s="64" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B88" s="79">
+        <v>64</v>
+      </c>
+      <c r="B88" s="78">
         <v>11611</v>
       </c>
       <c r="C88" s="33">
         <v>23412</v>
       </c>
-      <c r="D88" s="79">
+      <c r="D88" s="78">
         <v>35212</v>
       </c>
-      <c r="E88" s="95">
+      <c r="E88" s="94">
         <v>47013</v>
       </c>
-      <c r="F88" s="95">
+      <c r="F88" s="94">
         <v>58624</v>
       </c>
-      <c r="G88" s="98">
+      <c r="G88" s="97">
         <v>70235</v>
       </c>
-      <c r="H88" s="95">
+      <c r="H88" s="94">
         <v>84134</v>
       </c>
-      <c r="I88" s="95">
+      <c r="I88" s="94">
         <v>98033</v>
       </c>
-      <c r="J88" s="33"/>
+      <c r="J88" s="97">
+        <v>111932</v>
+      </c>
       <c r="K88" s="72"/>
-      <c r="L88" s="77"/>
-      <c r="M88" s="79"/>
+      <c r="L88" s="76"/>
+      <c r="M88" s="78"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A89" s="64" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B89" s="79">
+        <v>58</v>
+      </c>
+      <c r="B89" s="78">
         <v>128347</v>
       </c>
       <c r="C89" s="33">
         <v>1160548</v>
       </c>
-      <c r="D89" s="79">
+      <c r="D89" s="78">
         <v>2192750</v>
       </c>
-      <c r="E89" s="95">
+      <c r="E89" s="94">
         <v>3224951</v>
       </c>
-      <c r="F89" s="95">
+      <c r="F89" s="94">
         <v>4184696</v>
       </c>
-      <c r="G89" s="98">
+      <c r="G89" s="97">
         <v>5144440</v>
       </c>
-      <c r="H89" s="95">
+      <c r="H89" s="94">
         <v>6089751</v>
       </c>
-      <c r="I89" s="95">
+      <c r="I89" s="94">
         <v>6476827</v>
       </c>
-      <c r="J89" s="33"/>
+      <c r="J89" s="97">
+        <v>6863903</v>
+      </c>
       <c r="K89" s="72"/>
-      <c r="L89" s="77"/>
-      <c r="M89" s="79"/>
+      <c r="L89" s="76"/>
+      <c r="M89" s="78"/>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A90" s="66" t="s">
         <v>2</v>
       </c>
       <c r="B90" s="28" t="s">
         <v>49</v>
       </c>
       <c r="C90" s="28"/>
       <c r="D90" s="28"/>
       <c r="E90" s="28"/>
       <c r="F90" s="51"/>
       <c r="G90" s="36"/>
       <c r="H90" s="36"/>
       <c r="I90" s="43"/>
       <c r="J90" s="46"/>
       <c r="K90" s="25"/>
       <c r="L90" s="51"/>
       <c r="M90" s="28"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A91" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B91" s="79">
+      <c r="B91" s="78">
         <v>13540166</v>
       </c>
       <c r="C91" s="33">
         <v>30707522</v>
       </c>
-      <c r="D91" s="79">
+      <c r="D91" s="78">
         <v>49778468</v>
       </c>
-      <c r="E91" s="95">
+      <c r="E91" s="94">
         <v>68785496</v>
       </c>
-      <c r="F91" s="95">
+      <c r="F91" s="94">
         <v>87383198</v>
       </c>
-      <c r="G91" s="98">
+      <c r="G91" s="97">
         <v>104318208</v>
       </c>
-      <c r="H91" s="95">
+      <c r="H91" s="94">
         <v>120202523</v>
       </c>
-      <c r="I91" s="95">
+      <c r="I91" s="94">
         <v>136275449</v>
       </c>
-      <c r="J91" s="33"/>
+      <c r="J91" s="97">
+        <v>146966970</v>
+      </c>
       <c r="K91" s="72"/>
-      <c r="L91" s="77"/>
-      <c r="M91" s="79"/>
+      <c r="L91" s="76"/>
+      <c r="M91" s="78"/>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A92" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B92" s="79">
+        <v>61</v>
+      </c>
+      <c r="B92" s="78">
         <v>12163223</v>
       </c>
       <c r="C92" s="33">
         <v>26739083</v>
       </c>
-      <c r="D92" s="79">
+      <c r="D92" s="78">
         <v>43211978</v>
       </c>
-      <c r="E92" s="95">
+      <c r="E92" s="94">
         <v>59476716</v>
       </c>
-      <c r="F92" s="95">
+      <c r="F92" s="94">
         <v>75460324</v>
       </c>
-      <c r="G92" s="98">
+      <c r="G92" s="97">
         <v>89749955</v>
       </c>
-      <c r="H92" s="95">
+      <c r="H92" s="94">
         <v>102556984</v>
       </c>
-      <c r="I92" s="95">
+      <c r="I92" s="94">
         <v>116195306</v>
       </c>
-      <c r="J92" s="33"/>
+      <c r="J92" s="97">
+        <v>124489765</v>
+      </c>
       <c r="K92" s="72"/>
-      <c r="L92" s="77"/>
-      <c r="M92" s="79"/>
+      <c r="L92" s="76"/>
+      <c r="M92" s="78"/>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A93" s="64" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B93" s="79">
+        <v>62</v>
+      </c>
+      <c r="B93" s="78">
         <v>5806</v>
       </c>
       <c r="C93" s="33">
         <v>11612</v>
       </c>
-      <c r="D93" s="79">
+      <c r="D93" s="78">
         <v>17418</v>
       </c>
-      <c r="E93" s="95">
+      <c r="E93" s="94">
         <v>23224</v>
       </c>
-      <c r="F93" s="95">
+      <c r="F93" s="94">
         <v>29030</v>
       </c>
-      <c r="G93" s="98">
+      <c r="G93" s="97">
         <v>34836</v>
       </c>
-      <c r="H93" s="95">
+      <c r="H93" s="94">
         <v>41902</v>
       </c>
-      <c r="I93" s="95">
+      <c r="I93" s="94">
         <v>48968</v>
       </c>
-      <c r="J93" s="33"/>
+      <c r="J93" s="97">
+        <v>56034</v>
+      </c>
       <c r="K93" s="72"/>
-      <c r="L93" s="77"/>
-      <c r="M93" s="79"/>
+      <c r="L93" s="76"/>
+      <c r="M93" s="78"/>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A94" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B94" s="79">
+      <c r="B94" s="78">
         <v>21613</v>
       </c>
       <c r="C94" s="33">
         <v>43272</v>
       </c>
-      <c r="D94" s="79">
+      <c r="D94" s="78">
         <v>64931</v>
       </c>
-      <c r="E94" s="95">
+      <c r="E94" s="94">
         <v>86590</v>
       </c>
-      <c r="F94" s="95">
+      <c r="F94" s="94">
         <v>100441</v>
       </c>
-      <c r="G94" s="98">
+      <c r="G94" s="97">
         <v>114292</v>
       </c>
-      <c r="H94" s="95">
+      <c r="H94" s="94">
         <v>127659</v>
       </c>
-      <c r="I94" s="95">
+      <c r="I94" s="94">
         <v>141026</v>
       </c>
-      <c r="J94" s="33"/>
+      <c r="J94" s="97">
+        <v>154393</v>
+      </c>
       <c r="K94" s="72"/>
-      <c r="L94" s="77"/>
-      <c r="M94" s="79"/>
+      <c r="L94" s="76"/>
+      <c r="M94" s="78"/>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A95" s="39" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B95" s="79">
+        <v>67</v>
+      </c>
+      <c r="B95" s="78">
         <v>7342</v>
       </c>
       <c r="C95" s="33">
         <v>14772</v>
       </c>
-      <c r="D95" s="79">
+      <c r="D95" s="78">
         <v>22202</v>
       </c>
-      <c r="E95" s="95">
+      <c r="E95" s="94">
         <v>29632</v>
       </c>
-      <c r="F95" s="95">
+      <c r="F95" s="94">
         <v>37062</v>
       </c>
-      <c r="G95" s="98">
+      <c r="G95" s="97">
         <v>44492</v>
       </c>
-      <c r="H95" s="95">
+      <c r="H95" s="94">
         <v>54126</v>
       </c>
-      <c r="I95" s="95">
+      <c r="I95" s="94">
         <v>63144</v>
       </c>
-      <c r="J95" s="33"/>
+      <c r="J95" s="97">
+        <v>72162</v>
+      </c>
       <c r="K95" s="72"/>
-      <c r="L95" s="77"/>
-      <c r="M95" s="79"/>
+      <c r="L95" s="76"/>
+      <c r="M95" s="78"/>
     </row>
     <row r="96" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A96" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B96" s="79">
+        <v>53</v>
+      </c>
+      <c r="B96" s="78">
         <v>13786</v>
       </c>
       <c r="C96" s="33">
         <v>27639</v>
       </c>
-      <c r="D96" s="79">
+      <c r="D96" s="78">
         <v>41492</v>
       </c>
-      <c r="E96" s="95">
+      <c r="E96" s="94">
         <v>55345</v>
       </c>
-      <c r="F96" s="95">
+      <c r="F96" s="94">
         <v>69198</v>
       </c>
-      <c r="G96" s="98">
+      <c r="G96" s="97">
         <v>83051</v>
       </c>
-      <c r="H96" s="95">
+      <c r="H96" s="94">
         <v>102516</v>
       </c>
-      <c r="I96" s="95">
+      <c r="I96" s="94">
         <v>121998</v>
       </c>
-      <c r="J96" s="33"/>
+      <c r="J96" s="97">
+        <v>141480</v>
+      </c>
       <c r="K96" s="72"/>
-      <c r="L96" s="77"/>
-      <c r="M96" s="79"/>
+      <c r="L96" s="76"/>
+      <c r="M96" s="78"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A97" s="64" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B97" s="79">
+        <v>54</v>
+      </c>
+      <c r="B97" s="78">
         <v>79591</v>
       </c>
       <c r="C97" s="33">
         <v>159182</v>
       </c>
-      <c r="D97" s="79">
+      <c r="D97" s="78">
         <v>238773</v>
       </c>
-      <c r="E97" s="95">
+      <c r="E97" s="94">
         <v>318364</v>
       </c>
-      <c r="F97" s="95">
+      <c r="F97" s="94">
         <v>397955</v>
       </c>
-      <c r="G97" s="98">
+      <c r="G97" s="97">
         <v>477546</v>
       </c>
-      <c r="H97" s="95">
+      <c r="H97" s="94">
         <v>583414</v>
       </c>
-      <c r="I97" s="95">
+      <c r="I97" s="94">
         <v>689282</v>
       </c>
-      <c r="J97" s="33"/>
+      <c r="J97" s="97">
+        <v>795150</v>
+      </c>
       <c r="K97" s="72"/>
-      <c r="L97" s="77"/>
-      <c r="M97" s="79"/>
+      <c r="L97" s="76"/>
+      <c r="M97" s="78"/>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A98" s="63" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B98" s="79">
+        <v>55</v>
+      </c>
+      <c r="B98" s="78">
         <v>201143</v>
       </c>
       <c r="C98" s="33">
         <v>472890</v>
       </c>
-      <c r="D98" s="79">
+      <c r="D98" s="78">
         <v>744638</v>
       </c>
-      <c r="E98" s="95">
+      <c r="E98" s="94">
         <v>1016386</v>
       </c>
-      <c r="F98" s="95">
+      <c r="F98" s="94">
         <v>1261473</v>
       </c>
-      <c r="G98" s="98">
+      <c r="G98" s="97">
         <v>1506560</v>
       </c>
-      <c r="H98" s="95">
+      <c r="H98" s="94">
         <v>1734936</v>
       </c>
-      <c r="I98" s="95">
+      <c r="I98" s="94">
         <v>1794814</v>
       </c>
-      <c r="J98" s="33"/>
+      <c r="J98" s="97">
+        <v>1854692</v>
+      </c>
       <c r="K98" s="72"/>
-      <c r="L98" s="77"/>
-      <c r="M98" s="79"/>
+      <c r="L98" s="76"/>
+      <c r="M98" s="78"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A99" s="39" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B99" s="79">
+        <v>68</v>
+      </c>
+      <c r="B99" s="78">
         <v>566435</v>
       </c>
       <c r="C99" s="33">
         <v>1452593</v>
       </c>
-      <c r="D99" s="79">
+      <c r="D99" s="78">
         <v>2338752</v>
       </c>
-      <c r="E99" s="95">
+      <c r="E99" s="94">
         <v>3224910</v>
       </c>
-      <c r="F99" s="95">
+      <c r="F99" s="94">
         <v>4034135</v>
       </c>
-      <c r="G99" s="98">
+      <c r="G99" s="97">
         <v>4843360</v>
       </c>
-      <c r="H99" s="95">
+      <c r="H99" s="94">
         <v>5654080</v>
       </c>
-      <c r="I99" s="95">
+      <c r="I99" s="94">
         <v>6512046</v>
       </c>
-      <c r="J99" s="33"/>
+      <c r="J99" s="97">
+        <v>7370011</v>
+      </c>
       <c r="K99" s="72"/>
-      <c r="L99" s="77"/>
-      <c r="M99" s="79"/>
+      <c r="L99" s="76"/>
+      <c r="M99" s="78"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A100" s="64" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B100" s="79">
+        <v>56</v>
+      </c>
+      <c r="B100" s="78">
         <v>13371</v>
       </c>
       <c r="C100" s="33">
         <v>26742</v>
       </c>
-      <c r="D100" s="79">
+      <c r="D100" s="78">
         <v>40113</v>
       </c>
-      <c r="E100" s="95">
+      <c r="E100" s="94">
         <v>53484</v>
       </c>
-      <c r="F100" s="95">
+      <c r="F100" s="94">
         <v>66855</v>
       </c>
-      <c r="G100" s="98">
+      <c r="G100" s="97">
         <v>80226</v>
       </c>
-      <c r="H100" s="95">
+      <c r="H100" s="94">
         <v>81327</v>
       </c>
-      <c r="I100" s="95">
+      <c r="I100" s="94">
         <v>82428</v>
       </c>
-      <c r="J100" s="33"/>
+      <c r="J100" s="97">
+        <v>83529</v>
+      </c>
       <c r="K100" s="72"/>
-      <c r="L100" s="77"/>
-      <c r="M100" s="79"/>
+      <c r="L100" s="76"/>
+      <c r="M100" s="78"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A101" s="64" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B101" s="79">
+        <v>57</v>
+      </c>
+      <c r="B101" s="78">
         <v>62150</v>
       </c>
       <c r="C101" s="33">
         <v>116458</v>
       </c>
-      <c r="D101" s="79">
+      <c r="D101" s="78">
         <v>170766</v>
       </c>
-      <c r="E101" s="95">
+      <c r="E101" s="94">
         <v>225074</v>
       </c>
-      <c r="F101" s="95">
+      <c r="F101" s="94">
         <v>276939</v>
       </c>
-      <c r="G101" s="98">
+      <c r="G101" s="97">
         <v>328803</v>
       </c>
-      <c r="H101" s="95">
+      <c r="H101" s="94">
         <v>380624</v>
       </c>
-      <c r="I101" s="95">
+      <c r="I101" s="94">
         <v>432904</v>
       </c>
-      <c r="J101" s="33"/>
+      <c r="J101" s="97">
+        <v>485184</v>
+      </c>
       <c r="K101" s="72"/>
-      <c r="L101" s="77"/>
-      <c r="M101" s="79"/>
+      <c r="L101" s="76"/>
+      <c r="M101" s="78"/>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A102" s="58" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B102" s="79">
+        <v>69</v>
+      </c>
+      <c r="B102" s="78">
         <v>8663</v>
       </c>
       <c r="C102" s="33">
         <v>17326</v>
       </c>
-      <c r="D102" s="79">
+      <c r="D102" s="78">
         <v>25989</v>
       </c>
-      <c r="E102" s="95">
+      <c r="E102" s="94">
         <v>34652</v>
       </c>
-      <c r="F102" s="95">
+      <c r="F102" s="94">
         <v>43315</v>
       </c>
-      <c r="G102" s="98">
+      <c r="G102" s="97">
         <v>51978</v>
       </c>
-      <c r="H102" s="95">
+      <c r="H102" s="94">
         <v>64358</v>
       </c>
-      <c r="I102" s="95">
+      <c r="I102" s="94">
         <v>76738</v>
       </c>
-      <c r="J102" s="33"/>
+      <c r="J102" s="97">
+        <v>89118</v>
+      </c>
       <c r="K102" s="72"/>
-      <c r="L102" s="77"/>
-      <c r="M102" s="79"/>
+      <c r="L102" s="76"/>
+      <c r="M102" s="78"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A103" s="64" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B103" s="79">
+        <v>58</v>
+      </c>
+      <c r="B103" s="78">
         <v>102010</v>
       </c>
       <c r="C103" s="33">
         <v>1029329</v>
       </c>
-      <c r="D103" s="79">
+      <c r="D103" s="78">
         <v>1956649</v>
       </c>
-      <c r="E103" s="95">
+      <c r="E103" s="94">
         <v>2883968</v>
       </c>
-      <c r="F103" s="95">
+      <c r="F103" s="94">
         <v>3798806</v>
       </c>
-      <c r="G103" s="98">
+      <c r="G103" s="97">
         <v>4713644</v>
       </c>
-      <c r="H103" s="95">
+      <c r="H103" s="94">
         <v>5623848</v>
       </c>
-      <c r="I103" s="95">
+      <c r="I103" s="94">
         <v>5968964</v>
       </c>
-      <c r="J103" s="33"/>
+      <c r="J103" s="97">
+        <v>6314080</v>
+      </c>
       <c r="K103" s="72"/>
-      <c r="L103" s="77"/>
-      <c r="M103" s="79"/>
+      <c r="L103" s="76"/>
+      <c r="M103" s="78"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A104" s="66" t="s">
         <v>3</v>
       </c>
       <c r="B104" s="28" t="s">
         <v>49</v>
       </c>
       <c r="C104" s="28"/>
       <c r="D104" s="28"/>
       <c r="E104" s="25"/>
       <c r="F104" s="51"/>
       <c r="G104" s="33"/>
       <c r="H104" s="33"/>
       <c r="I104" s="42"/>
       <c r="J104" s="46"/>
       <c r="K104" s="25"/>
       <c r="L104" s="51"/>
       <c r="M104" s="28"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A105" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B105" s="79">
+      <c r="B105" s="78">
         <v>15272</v>
       </c>
       <c r="C105" s="33">
         <v>38129</v>
       </c>
-      <c r="D105" s="79">
+      <c r="D105" s="78">
         <v>60987</v>
       </c>
-      <c r="E105" s="95">
+      <c r="E105" s="94">
         <v>83845</v>
       </c>
-      <c r="F105" s="95">
+      <c r="F105" s="94">
         <v>97706</v>
       </c>
-      <c r="G105" s="98">
+      <c r="G105" s="97">
         <v>111567</v>
       </c>
-      <c r="H105" s="95">
+      <c r="H105" s="94">
         <v>127584</v>
       </c>
-      <c r="I105" s="95">
+      <c r="I105" s="94">
         <v>148593</v>
       </c>
-      <c r="J105" s="33"/>
+      <c r="J105" s="97">
+        <v>169602</v>
+      </c>
       <c r="K105" s="33"/>
-      <c r="L105" s="77"/>
-      <c r="M105" s="79"/>
+      <c r="L105" s="76"/>
+      <c r="M105" s="78"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A106" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B106" s="79">
+        <v>61</v>
+      </c>
+      <c r="B106" s="78">
         <v>15272</v>
       </c>
       <c r="C106" s="33">
         <v>38129</v>
       </c>
-      <c r="D106" s="79">
+      <c r="D106" s="78">
         <v>60987</v>
       </c>
-      <c r="E106" s="95">
+      <c r="E106" s="94">
         <v>83845</v>
       </c>
-      <c r="F106" s="95">
+      <c r="F106" s="94">
         <v>97706</v>
       </c>
-      <c r="G106" s="98">
+      <c r="G106" s="97">
         <v>111567</v>
       </c>
-      <c r="H106" s="95">
+      <c r="H106" s="94">
         <v>127540</v>
       </c>
-      <c r="I106" s="95">
+      <c r="I106" s="94">
         <v>148505</v>
       </c>
-      <c r="J106" s="33"/>
+      <c r="J106" s="97">
+        <v>169470</v>
+      </c>
       <c r="K106" s="33"/>
-      <c r="L106" s="77"/>
-[...24 lines deleted...]
-      <c r="H107" s="107">
+      <c r="L106" s="76"/>
+      <c r="M106" s="78"/>
+    </row>
+    <row r="107" spans="1:13" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="104" t="s">
+        <v>69</v>
+      </c>
+      <c r="B107" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C107" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="D107" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="E107" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="F107" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="G107" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="H107" s="106">
         <v>44</v>
       </c>
-      <c r="I107" s="95">
+      <c r="I107" s="94">
         <v>88</v>
       </c>
-      <c r="J107" s="108"/>
-[...2 lines deleted...]
-      <c r="M107" s="108"/>
+      <c r="J107" s="97">
+        <v>132</v>
+      </c>
+      <c r="K107" s="107"/>
+      <c r="L107" s="108"/>
+      <c r="M107" s="107"/>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A108" s="66" t="s">
         <v>22</v>
       </c>
       <c r="B108" s="28" t="s">
         <v>49</v>
       </c>
       <c r="C108" s="28"/>
       <c r="D108" s="28"/>
       <c r="E108" s="28"/>
       <c r="F108" s="51"/>
       <c r="G108" s="36"/>
       <c r="H108" s="36"/>
       <c r="I108" s="43"/>
       <c r="J108" s="46"/>
       <c r="K108" s="28"/>
       <c r="L108" s="51"/>
       <c r="M108" s="28"/>
     </row>
     <row r="109" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A109" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B109" s="79">
+      <c r="B109" s="78">
         <v>418126</v>
       </c>
       <c r="C109" s="33">
         <v>869829</v>
       </c>
-      <c r="D109" s="79">
+      <c r="D109" s="78">
         <v>1319221</v>
       </c>
-      <c r="E109" s="95">
+      <c r="E109" s="94">
         <v>1898256</v>
       </c>
-      <c r="F109" s="95">
+      <c r="F109" s="94">
         <v>2346486</v>
       </c>
-      <c r="G109" s="98">
+      <c r="G109" s="97">
         <v>2860219</v>
       </c>
-      <c r="H109" s="95">
+      <c r="H109" s="94">
         <v>3215908</v>
       </c>
-      <c r="I109" s="95">
+      <c r="I109" s="94">
         <v>3684426</v>
       </c>
-      <c r="J109" s="33"/>
+      <c r="J109" s="97">
+        <v>4207879</v>
+      </c>
       <c r="K109" s="33"/>
-      <c r="L109" s="77"/>
-      <c r="M109" s="79"/>
+      <c r="L109" s="76"/>
+      <c r="M109" s="78"/>
     </row>
     <row r="110" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A110" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B110" s="79">
+        <v>61</v>
+      </c>
+      <c r="B110" s="78">
         <v>400586</v>
       </c>
       <c r="C110" s="33">
         <v>841844</v>
       </c>
-      <c r="D110" s="79">
+      <c r="D110" s="78">
         <v>1280792</v>
       </c>
-      <c r="E110" s="95">
+      <c r="E110" s="94">
         <v>1849383</v>
       </c>
-      <c r="F110" s="95">
+      <c r="F110" s="94">
         <v>2286416</v>
       </c>
-      <c r="G110" s="98">
+      <c r="G110" s="97">
         <v>2788951</v>
       </c>
-      <c r="H110" s="95">
+      <c r="H110" s="94">
         <v>3136978</v>
       </c>
-      <c r="I110" s="95">
+      <c r="I110" s="94">
         <v>3596669</v>
       </c>
-      <c r="J110" s="33"/>
+      <c r="J110" s="97">
+        <v>4111295</v>
+      </c>
       <c r="K110" s="33"/>
-      <c r="L110" s="77"/>
-      <c r="M110" s="79"/>
+      <c r="L110" s="76"/>
+      <c r="M110" s="78"/>
     </row>
     <row r="111" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A111" s="64" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B111" s="79">
+        <v>62</v>
+      </c>
+      <c r="B111" s="78">
         <v>7928</v>
       </c>
       <c r="C111" s="33">
         <v>11661</v>
       </c>
-      <c r="D111" s="79">
+      <c r="D111" s="78">
         <v>15395</v>
       </c>
-      <c r="E111" s="95">
+      <c r="E111" s="94">
         <v>19128</v>
       </c>
-      <c r="F111" s="95">
+      <c r="F111" s="94">
         <v>23614</v>
       </c>
-      <c r="G111" s="98">
+      <c r="G111" s="97">
         <v>28101</v>
       </c>
-      <c r="H111" s="95">
+      <c r="H111" s="94">
         <v>33420</v>
       </c>
-      <c r="I111" s="95">
+      <c r="I111" s="94">
         <v>39904</v>
       </c>
-      <c r="J111" s="33"/>
+      <c r="J111" s="97">
+        <v>46388</v>
+      </c>
       <c r="K111" s="33"/>
-      <c r="L111" s="77"/>
-      <c r="M111" s="79"/>
+      <c r="L111" s="76"/>
+      <c r="M111" s="78"/>
     </row>
     <row r="112" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A112" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B112" s="79">
+      <c r="B112" s="78">
         <v>421</v>
       </c>
       <c r="C112" s="33">
         <v>842</v>
       </c>
-      <c r="D112" s="79">
+      <c r="D112" s="78">
         <v>1263</v>
       </c>
-      <c r="E112" s="95">
+      <c r="E112" s="94">
         <v>1684</v>
       </c>
-      <c r="F112" s="95">
+      <c r="F112" s="94">
         <v>2105</v>
       </c>
-      <c r="G112" s="98">
+      <c r="G112" s="97">
         <v>2526</v>
       </c>
-      <c r="H112" s="95">
+      <c r="H112" s="94">
         <v>2664</v>
       </c>
-      <c r="I112" s="95">
+      <c r="I112" s="94">
         <v>2802</v>
       </c>
-      <c r="J112" s="33"/>
+      <c r="J112" s="97">
+        <v>2940</v>
+      </c>
       <c r="K112" s="33"/>
-      <c r="L112" s="77"/>
-      <c r="M112" s="79"/>
+      <c r="L112" s="76"/>
+      <c r="M112" s="78"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A113" s="39" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B113" s="79">
+        <v>67</v>
+      </c>
+      <c r="B113" s="78">
         <v>533</v>
       </c>
       <c r="C113" s="33">
         <v>1066</v>
       </c>
-      <c r="D113" s="79">
+      <c r="D113" s="78">
         <v>1599</v>
       </c>
-      <c r="E113" s="95">
+      <c r="E113" s="94">
         <v>2132</v>
       </c>
-      <c r="F113" s="95">
+      <c r="F113" s="94">
         <v>2665</v>
       </c>
-      <c r="G113" s="98">
+      <c r="G113" s="97">
         <v>3198</v>
       </c>
-      <c r="H113" s="95">
+      <c r="H113" s="94">
         <v>3598</v>
       </c>
-      <c r="I113" s="95">
+      <c r="I113" s="94">
         <v>3998</v>
       </c>
-      <c r="J113" s="33"/>
+      <c r="J113" s="97">
+        <v>4398</v>
+      </c>
       <c r="K113" s="33"/>
-      <c r="L113" s="77"/>
-      <c r="M113" s="79"/>
+      <c r="L113" s="76"/>
+      <c r="M113" s="78"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A114" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B114" s="79">
+        <v>53</v>
+      </c>
+      <c r="B114" s="78">
         <v>208</v>
       </c>
       <c r="C114" s="33">
         <v>416</v>
       </c>
-      <c r="D114" s="79">
+      <c r="D114" s="78">
         <v>624</v>
       </c>
-      <c r="E114" s="95">
+      <c r="E114" s="94">
         <v>832</v>
       </c>
-      <c r="F114" s="95">
+      <c r="F114" s="94">
         <v>1040</v>
       </c>
-      <c r="G114" s="98">
+      <c r="G114" s="97">
         <v>1248</v>
       </c>
-      <c r="H114" s="95">
+      <c r="H114" s="94">
         <v>1586</v>
       </c>
-      <c r="I114" s="95">
+      <c r="I114" s="94">
         <v>1924</v>
       </c>
-      <c r="J114" s="33"/>
+      <c r="J114" s="97">
+        <v>2262</v>
+      </c>
       <c r="K114" s="33"/>
-      <c r="L114" s="77"/>
-      <c r="M114" s="79"/>
+      <c r="L114" s="76"/>
+      <c r="M114" s="78"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A115" s="63" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B115" s="79">
+        <v>55</v>
+      </c>
+      <c r="B115" s="78">
         <v>1388</v>
       </c>
       <c r="C115" s="33">
         <v>2776</v>
       </c>
-      <c r="D115" s="79">
+      <c r="D115" s="78">
         <v>4164</v>
       </c>
-      <c r="E115" s="95">
+      <c r="E115" s="94">
         <v>5552</v>
       </c>
-      <c r="F115" s="95">
+      <c r="F115" s="94">
         <v>6940</v>
       </c>
-      <c r="G115" s="98">
+      <c r="G115" s="97">
         <v>8328</v>
       </c>
-      <c r="H115" s="95">
+      <c r="H115" s="94">
         <v>9230</v>
       </c>
-      <c r="I115" s="95">
+      <c r="I115" s="94">
         <v>10132</v>
       </c>
-      <c r="J115" s="33"/>
+      <c r="J115" s="97">
+        <v>11034</v>
+      </c>
       <c r="K115" s="33"/>
-      <c r="L115" s="77"/>
-      <c r="M115" s="79"/>
+      <c r="L115" s="76"/>
+      <c r="M115" s="78"/>
     </row>
     <row r="116" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A116" s="64" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B116" s="79">
+        <v>56</v>
+      </c>
+      <c r="B116" s="78">
         <v>3149</v>
       </c>
       <c r="C116" s="33">
         <v>3397</v>
       </c>
-      <c r="D116" s="79">
+      <c r="D116" s="78">
         <v>3645</v>
       </c>
-      <c r="E116" s="95">
+      <c r="E116" s="94">
         <v>3893</v>
       </c>
-      <c r="F116" s="95">
+      <c r="F116" s="94">
         <v>4141</v>
       </c>
-      <c r="G116" s="98">
+      <c r="G116" s="97">
         <v>4389</v>
       </c>
-      <c r="H116" s="95">
+      <c r="H116" s="94">
         <v>4760</v>
       </c>
-      <c r="I116" s="95">
+      <c r="I116" s="94">
         <v>5131</v>
       </c>
-      <c r="J116" s="33"/>
+      <c r="J116" s="97">
+        <v>5502</v>
+      </c>
       <c r="K116" s="33"/>
-      <c r="L116" s="77"/>
-      <c r="M116" s="79"/>
+      <c r="L116" s="76"/>
+      <c r="M116" s="78"/>
     </row>
     <row r="117" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="64" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B117" s="79">
+        <v>57</v>
+      </c>
+      <c r="B117" s="78">
         <v>303</v>
       </c>
       <c r="C117" s="33">
         <v>606</v>
       </c>
-      <c r="D117" s="79">
+      <c r="D117" s="78">
         <v>909</v>
       </c>
-      <c r="E117" s="95">
+      <c r="E117" s="94">
         <v>1212</v>
       </c>
-      <c r="F117" s="95">
+      <c r="F117" s="94">
         <v>1515</v>
       </c>
-      <c r="G117" s="98">
+      <c r="G117" s="97">
         <v>1818</v>
       </c>
-      <c r="H117" s="95">
+      <c r="H117" s="94">
         <v>1906</v>
       </c>
-      <c r="I117" s="95">
+      <c r="I117" s="94">
         <v>1994</v>
       </c>
-      <c r="J117" s="33"/>
+      <c r="J117" s="97">
+        <v>2082</v>
+      </c>
       <c r="K117" s="33"/>
-      <c r="L117" s="77"/>
-      <c r="M117" s="79"/>
+      <c r="L117" s="76"/>
+      <c r="M117" s="78"/>
     </row>
     <row r="118" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="58" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B118" s="79">
+        <v>69</v>
+      </c>
+      <c r="B118" s="78">
         <v>1339</v>
       </c>
       <c r="C118" s="33">
         <v>2678</v>
       </c>
-      <c r="D118" s="79">
+      <c r="D118" s="78">
         <v>4017</v>
       </c>
-      <c r="E118" s="95">
+      <c r="E118" s="94">
         <v>5356</v>
       </c>
-      <c r="F118" s="95">
+      <c r="F118" s="94">
         <v>6695</v>
       </c>
-      <c r="G118" s="98">
+      <c r="G118" s="97">
         <v>8034</v>
       </c>
-      <c r="H118" s="95">
+      <c r="H118" s="94">
         <v>8034</v>
       </c>
-      <c r="I118" s="95">
+      <c r="I118" s="94">
         <v>8034</v>
       </c>
-      <c r="J118" s="33"/>
+      <c r="J118" s="97">
+        <v>8034</v>
+      </c>
       <c r="K118" s="33"/>
-      <c r="L118" s="77"/>
-      <c r="M118" s="79"/>
+      <c r="L118" s="76"/>
+      <c r="M118" s="78"/>
     </row>
     <row r="119" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A119" s="64" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B119" s="79">
+        <v>58</v>
+      </c>
+      <c r="B119" s="78">
         <v>2270</v>
       </c>
       <c r="C119" s="33">
         <v>4540</v>
       </c>
-      <c r="D119" s="79">
+      <c r="D119" s="78">
         <v>6810</v>
       </c>
-      <c r="E119" s="95">
+      <c r="E119" s="94">
         <v>9080</v>
       </c>
-      <c r="F119" s="95">
+      <c r="F119" s="94">
         <v>11350</v>
       </c>
-      <c r="G119" s="98">
+      <c r="G119" s="97">
         <v>13620</v>
       </c>
-      <c r="H119" s="95">
+      <c r="H119" s="94">
         <v>13728</v>
       </c>
-      <c r="I119" s="95">
+      <c r="I119" s="94">
         <v>13836</v>
       </c>
-      <c r="J119" s="33"/>
+      <c r="J119" s="97">
+        <v>13944</v>
+      </c>
       <c r="K119" s="33"/>
-      <c r="L119" s="77"/>
-      <c r="M119" s="79"/>
+      <c r="L119" s="76"/>
+      <c r="M119" s="78"/>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A120" s="66" t="s">
         <v>40</v>
       </c>
       <c r="B120" s="28" t="s">
         <v>49</v>
       </c>
       <c r="C120" s="28"/>
       <c r="D120" s="28"/>
       <c r="E120" s="28"/>
       <c r="F120" s="51"/>
       <c r="G120" s="36"/>
       <c r="H120" s="36"/>
       <c r="I120" s="43"/>
       <c r="J120" s="28"/>
       <c r="K120" s="28"/>
       <c r="L120" s="51"/>
       <c r="M120" s="28"/>
     </row>
     <row r="121" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A121" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B121" s="79">
+      <c r="B121" s="78">
         <v>37311</v>
       </c>
       <c r="C121" s="33">
         <v>82251</v>
       </c>
-      <c r="D121" s="79">
+      <c r="D121" s="78">
         <v>127191</v>
       </c>
-      <c r="E121" s="95">
+      <c r="E121" s="94">
         <v>172131</v>
       </c>
-      <c r="F121" s="95">
+      <c r="F121" s="94">
         <v>216215</v>
       </c>
-      <c r="G121" s="98">
+      <c r="G121" s="97">
         <v>260298</v>
       </c>
-      <c r="H121" s="95">
+      <c r="H121" s="94">
         <v>322585</v>
       </c>
-      <c r="I121" s="95">
+      <c r="I121" s="94">
         <v>381646</v>
       </c>
-      <c r="J121" s="33"/>
+      <c r="J121" s="97">
+        <v>440707</v>
+      </c>
       <c r="K121" s="72"/>
-      <c r="L121" s="77"/>
-      <c r="M121" s="79"/>
+      <c r="L121" s="76"/>
+      <c r="M121" s="78"/>
     </row>
     <row r="122" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A122" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B122" s="79">
+        <v>61</v>
+      </c>
+      <c r="B122" s="78">
         <v>24872</v>
       </c>
       <c r="C122" s="33">
         <v>62858</v>
       </c>
-      <c r="D122" s="79">
+      <c r="D122" s="78">
         <v>100845</v>
       </c>
-      <c r="E122" s="95">
+      <c r="E122" s="94">
         <v>138831</v>
       </c>
-      <c r="F122" s="95">
+      <c r="F122" s="94">
         <v>177104</v>
       </c>
-      <c r="G122" s="98">
+      <c r="G122" s="97">
         <v>215378</v>
       </c>
-      <c r="H122" s="95">
+      <c r="H122" s="94">
         <v>275180</v>
       </c>
-      <c r="I122" s="95">
+      <c r="I122" s="94">
         <v>330915</v>
       </c>
-      <c r="J122" s="33"/>
+      <c r="J122" s="97">
+        <v>386651</v>
+      </c>
       <c r="K122" s="72"/>
-      <c r="L122" s="77"/>
-      <c r="M122" s="79"/>
+      <c r="L122" s="76"/>
+      <c r="M122" s="78"/>
     </row>
     <row r="123" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A123" s="64" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B123" s="79">
+        <v>62</v>
+      </c>
+      <c r="B123" s="78">
         <v>5873</v>
       </c>
       <c r="C123" s="33">
         <v>8325</v>
       </c>
-      <c r="D123" s="79">
+      <c r="D123" s="78">
         <v>10778</v>
       </c>
-      <c r="E123" s="95">
+      <c r="E123" s="94">
         <v>13231</v>
       </c>
-      <c r="F123" s="95">
+      <c r="F123" s="94">
         <v>14540</v>
       </c>
-      <c r="G123" s="98">
+      <c r="G123" s="97">
         <v>15849</v>
       </c>
-      <c r="H123" s="95">
+      <c r="H123" s="94">
         <v>17866</v>
       </c>
-      <c r="I123" s="95">
+      <c r="I123" s="94">
         <v>20723</v>
       </c>
-      <c r="J123" s="33"/>
+      <c r="J123" s="97">
+        <v>23581</v>
+      </c>
       <c r="K123" s="72"/>
-      <c r="L123" s="77"/>
-      <c r="M123" s="79"/>
+      <c r="L123" s="76"/>
+      <c r="M123" s="78"/>
     </row>
     <row r="124" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A124" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B124" s="79">
+      <c r="B124" s="78">
         <v>229</v>
       </c>
       <c r="C124" s="33">
         <v>458</v>
       </c>
-      <c r="D124" s="79">
+      <c r="D124" s="78">
         <v>687</v>
       </c>
-      <c r="E124" s="95">
+      <c r="E124" s="94">
         <v>916</v>
       </c>
-      <c r="F124" s="95">
+      <c r="F124" s="94">
         <v>1145</v>
       </c>
-      <c r="G124" s="98">
+      <c r="G124" s="97">
         <v>1374</v>
       </c>
-      <c r="H124" s="95">
+      <c r="H124" s="94">
         <v>1504</v>
       </c>
-      <c r="I124" s="95">
+      <c r="I124" s="94">
         <v>1634</v>
       </c>
-      <c r="J124" s="33"/>
+      <c r="J124" s="97">
+        <v>1764</v>
+      </c>
       <c r="K124" s="72"/>
-      <c r="L124" s="77"/>
-      <c r="M124" s="79"/>
+      <c r="L124" s="76"/>
+      <c r="M124" s="78"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A125" s="39" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B125" s="79">
+        <v>67</v>
+      </c>
+      <c r="B125" s="78">
         <v>108</v>
       </c>
       <c r="C125" s="33">
         <v>216</v>
       </c>
-      <c r="D125" s="79">
+      <c r="D125" s="78">
         <v>324</v>
       </c>
-      <c r="E125" s="95">
+      <c r="E125" s="94">
         <v>432</v>
       </c>
-      <c r="F125" s="95">
+      <c r="F125" s="94">
         <v>540</v>
       </c>
-      <c r="G125" s="98">
+      <c r="G125" s="97">
         <v>648</v>
       </c>
-      <c r="H125" s="95">
+      <c r="H125" s="94">
         <v>648</v>
       </c>
-      <c r="I125" s="95">
+      <c r="I125" s="94">
         <v>648</v>
       </c>
-      <c r="J125" s="33"/>
+      <c r="J125" s="97">
+        <v>648</v>
+      </c>
       <c r="K125" s="72"/>
-      <c r="L125" s="77"/>
-      <c r="M125" s="79"/>
+      <c r="L125" s="76"/>
+      <c r="M125" s="78"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A126" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B126" s="79">
+        <v>53</v>
+      </c>
+      <c r="B126" s="78">
         <v>83</v>
       </c>
       <c r="C126" s="33">
         <v>166</v>
       </c>
-      <c r="D126" s="79">
+      <c r="D126" s="78">
         <v>249</v>
       </c>
-      <c r="E126" s="95">
+      <c r="E126" s="94">
         <v>332</v>
       </c>
-      <c r="F126" s="95">
+      <c r="F126" s="94">
         <v>415</v>
       </c>
-      <c r="G126" s="98">
+      <c r="G126" s="97">
         <v>498</v>
       </c>
-      <c r="H126" s="95">
+      <c r="H126" s="94">
         <v>498</v>
       </c>
-      <c r="I126" s="95">
+      <c r="I126" s="94">
         <v>498</v>
       </c>
-      <c r="J126" s="33"/>
+      <c r="J126" s="97">
+        <v>498</v>
+      </c>
       <c r="K126" s="72"/>
-      <c r="L126" s="77"/>
-      <c r="M126" s="79"/>
+      <c r="L126" s="76"/>
+      <c r="M126" s="78"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A127" s="63" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B127" s="79">
+        <v>55</v>
+      </c>
+      <c r="B127" s="78">
         <v>667</v>
       </c>
       <c r="C127" s="33">
         <v>1334</v>
       </c>
-      <c r="D127" s="79">
+      <c r="D127" s="78">
         <v>2001</v>
       </c>
-      <c r="E127" s="95">
+      <c r="E127" s="94">
         <v>2668</v>
       </c>
-      <c r="F127" s="95">
+      <c r="F127" s="94">
         <v>3335</v>
       </c>
-      <c r="G127" s="98">
+      <c r="G127" s="97">
         <v>4002</v>
       </c>
-      <c r="H127" s="95">
+      <c r="H127" s="94">
         <v>4002</v>
       </c>
-      <c r="I127" s="95">
+      <c r="I127" s="94">
         <v>4002</v>
       </c>
-      <c r="J127" s="33"/>
+      <c r="J127" s="97">
+        <v>4002</v>
+      </c>
       <c r="K127" s="72"/>
-      <c r="L127" s="77"/>
-      <c r="M127" s="79"/>
+      <c r="L127" s="76"/>
+      <c r="M127" s="78"/>
     </row>
     <row r="128" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A128" s="64" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B128" s="79">
+        <v>56</v>
+      </c>
+      <c r="B128" s="78">
         <v>2314</v>
       </c>
       <c r="C128" s="33">
         <v>2562</v>
       </c>
-      <c r="D128" s="79">
+      <c r="D128" s="78">
         <v>2810</v>
       </c>
-      <c r="E128" s="95">
+      <c r="E128" s="94">
         <v>3058</v>
       </c>
-      <c r="F128" s="95">
+      <c r="F128" s="94">
         <v>3306</v>
       </c>
-      <c r="G128" s="98">
+      <c r="G128" s="97">
         <v>3554</v>
       </c>
-      <c r="H128" s="95">
+      <c r="H128" s="94">
         <v>3696</v>
       </c>
-      <c r="I128" s="95">
+      <c r="I128" s="94">
         <v>3838</v>
       </c>
-      <c r="J128" s="33"/>
+      <c r="J128" s="97">
+        <v>3980</v>
+      </c>
       <c r="K128" s="72"/>
-      <c r="L128" s="77"/>
-      <c r="M128" s="79"/>
+      <c r="L128" s="76"/>
+      <c r="M128" s="78"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A129" s="64" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B129" s="79">
+        <v>57</v>
+      </c>
+      <c r="B129" s="78">
         <v>303</v>
       </c>
       <c r="C129" s="33">
         <v>606</v>
       </c>
-      <c r="D129" s="79">
+      <c r="D129" s="78">
         <v>909</v>
       </c>
-      <c r="E129" s="95">
+      <c r="E129" s="94">
         <v>1212</v>
       </c>
-      <c r="F129" s="95">
+      <c r="F129" s="94">
         <v>1515</v>
       </c>
-      <c r="G129" s="98">
+      <c r="G129" s="97">
         <v>1818</v>
       </c>
-      <c r="H129" s="95">
+      <c r="H129" s="94">
         <v>1906</v>
       </c>
-      <c r="I129" s="95">
+      <c r="I129" s="94">
         <v>1994</v>
       </c>
-      <c r="J129" s="33"/>
+      <c r="J129" s="97">
+        <v>2082</v>
+      </c>
       <c r="K129" s="72"/>
-      <c r="L129" s="77"/>
-      <c r="M129" s="79"/>
+      <c r="L129" s="76"/>
+      <c r="M129" s="78"/>
     </row>
     <row r="130" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A130" s="58" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B130" s="79">
+        <v>69</v>
+      </c>
+      <c r="B130" s="78">
         <v>1304</v>
       </c>
       <c r="C130" s="33">
         <v>2608</v>
       </c>
-      <c r="D130" s="79">
+      <c r="D130" s="78">
         <v>3912</v>
       </c>
-      <c r="E130" s="95">
+      <c r="E130" s="94">
         <v>5216</v>
       </c>
-      <c r="F130" s="95">
+      <c r="F130" s="94">
         <v>6520</v>
       </c>
-      <c r="G130" s="98">
+      <c r="G130" s="97">
         <v>7824</v>
       </c>
-      <c r="H130" s="95">
+      <c r="H130" s="94">
         <v>7824</v>
       </c>
-      <c r="I130" s="95">
+      <c r="I130" s="94">
         <v>7824</v>
       </c>
-      <c r="J130" s="33"/>
+      <c r="J130" s="97">
+        <v>7824</v>
+      </c>
       <c r="K130" s="72"/>
-      <c r="L130" s="77"/>
-      <c r="M130" s="79"/>
+      <c r="L130" s="76"/>
+      <c r="M130" s="78"/>
     </row>
     <row r="131" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A131" s="64" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B131" s="79">
+        <v>58</v>
+      </c>
+      <c r="B131" s="78">
         <v>1558</v>
       </c>
       <c r="C131" s="33">
         <v>3116</v>
       </c>
-      <c r="D131" s="79">
+      <c r="D131" s="78">
         <v>4674</v>
       </c>
-      <c r="E131" s="95">
+      <c r="E131" s="94">
         <v>6232</v>
       </c>
-      <c r="F131" s="95">
+      <c r="F131" s="94">
         <v>7790</v>
       </c>
-      <c r="G131" s="98">
+      <c r="G131" s="97">
         <v>9348</v>
       </c>
-      <c r="H131" s="95">
+      <c r="H131" s="94">
         <v>9456</v>
       </c>
-      <c r="I131" s="95">
+      <c r="I131" s="94">
         <v>9564</v>
       </c>
-      <c r="J131" s="33"/>
+      <c r="J131" s="97">
+        <v>9672</v>
+      </c>
       <c r="K131" s="72"/>
-      <c r="L131" s="77"/>
-      <c r="M131" s="79"/>
+      <c r="L131" s="76"/>
+      <c r="M131" s="78"/>
     </row>
     <row r="132" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A132" s="66" t="s">
         <v>39</v>
       </c>
       <c r="B132" s="28" t="s">
         <v>49</v>
       </c>
       <c r="C132" s="28"/>
       <c r="D132" s="28"/>
       <c r="E132" s="28"/>
       <c r="F132" s="51"/>
       <c r="G132" s="36"/>
       <c r="H132" s="36"/>
       <c r="I132" s="43"/>
       <c r="J132" s="28"/>
       <c r="K132" s="28"/>
       <c r="L132" s="51"/>
       <c r="M132" s="28"/>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A133" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B133" s="79">
+      <c r="B133" s="78">
         <v>369940</v>
       </c>
       <c r="C133" s="33">
         <v>762884</v>
       </c>
-      <c r="D133" s="79">
+      <c r="D133" s="78">
         <v>1160979</v>
       </c>
-      <c r="E133" s="95">
+      <c r="E133" s="94">
         <v>1629476</v>
       </c>
-      <c r="F133" s="95">
+      <c r="F133" s="94">
         <v>2016839</v>
       </c>
-      <c r="G133" s="98">
+      <c r="G133" s="97">
         <v>2447178</v>
       </c>
-      <c r="H133" s="95">
+      <c r="H133" s="94">
         <v>2718352</v>
       </c>
-      <c r="I133" s="95">
+      <c r="I133" s="94">
         <v>3097901</v>
       </c>
-      <c r="J133" s="33"/>
+      <c r="J133" s="97">
+        <v>3520010</v>
+      </c>
       <c r="K133" s="72"/>
-      <c r="L133" s="77"/>
-      <c r="M133" s="79"/>
+      <c r="L133" s="76"/>
+      <c r="M133" s="78"/>
     </row>
     <row r="134" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A134" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B134" s="79">
+        <v>61</v>
+      </c>
+      <c r="B134" s="78">
         <v>365324</v>
       </c>
       <c r="C134" s="33">
         <v>755260</v>
       </c>
-      <c r="D134" s="79">
+      <c r="D134" s="78">
         <v>1150349</v>
       </c>
-      <c r="E134" s="95">
+      <c r="E134" s="94">
         <v>1615840</v>
       </c>
-      <c r="F134" s="95">
+      <c r="F134" s="94">
         <v>1998299</v>
       </c>
-      <c r="G134" s="98">
+      <c r="G134" s="97">
         <v>2423734</v>
       </c>
-      <c r="H134" s="95">
+      <c r="H134" s="94">
         <v>2690139</v>
       </c>
-      <c r="I134" s="95">
+      <c r="I134" s="94">
         <v>3064593</v>
       </c>
-      <c r="J134" s="33"/>
+      <c r="J134" s="97">
+        <v>3481608</v>
+      </c>
       <c r="K134" s="72"/>
-      <c r="L134" s="77"/>
-      <c r="M134" s="79"/>
+      <c r="L134" s="76"/>
+      <c r="M134" s="78"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A135" s="64" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B135" s="79">
+        <v>62</v>
+      </c>
+      <c r="B135" s="78">
         <v>2055</v>
       </c>
       <c r="C135" s="33">
         <v>3336</v>
       </c>
-      <c r="D135" s="79">
+      <c r="D135" s="78">
         <v>4617</v>
       </c>
-      <c r="E135" s="95">
+      <c r="E135" s="94">
         <v>5897</v>
       </c>
-      <c r="F135" s="95">
+      <c r="F135" s="94">
         <v>9075</v>
       </c>
-      <c r="G135" s="98">
+      <c r="G135" s="97">
         <v>12252</v>
       </c>
-      <c r="H135" s="95">
+      <c r="H135" s="94">
         <v>15554</v>
       </c>
-      <c r="I135" s="95">
+      <c r="I135" s="94">
         <v>19181</v>
       </c>
-      <c r="J135" s="33"/>
+      <c r="J135" s="97">
+        <v>22807</v>
+      </c>
       <c r="K135" s="72"/>
-      <c r="L135" s="77"/>
-      <c r="M135" s="79"/>
+      <c r="L135" s="76"/>
+      <c r="M135" s="78"/>
     </row>
     <row r="136" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A136" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B136" s="79">
+      <c r="B136" s="78">
         <v>192</v>
       </c>
       <c r="C136" s="33">
         <v>384</v>
       </c>
-      <c r="D136" s="79">
+      <c r="D136" s="78">
         <v>576</v>
       </c>
-      <c r="E136" s="95">
+      <c r="E136" s="94">
         <v>768</v>
       </c>
-      <c r="F136" s="95">
+      <c r="F136" s="94">
         <v>960</v>
       </c>
-      <c r="G136" s="98">
+      <c r="G136" s="97">
         <v>1152</v>
       </c>
-      <c r="H136" s="95">
+      <c r="H136" s="94">
         <v>1160</v>
       </c>
-      <c r="I136" s="95">
+      <c r="I136" s="94">
         <v>1168</v>
       </c>
-      <c r="J136" s="33"/>
+      <c r="J136" s="97">
+        <v>1176</v>
+      </c>
       <c r="K136" s="72"/>
-      <c r="L136" s="77"/>
-      <c r="M136" s="79"/>
+      <c r="L136" s="76"/>
+      <c r="M136" s="78"/>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A137" s="64" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B137" s="79">
+        <v>67</v>
+      </c>
+      <c r="B137" s="78">
         <v>92</v>
       </c>
       <c r="C137" s="33">
         <v>184</v>
       </c>
-      <c r="D137" s="79">
+      <c r="D137" s="78">
         <v>276</v>
       </c>
-      <c r="E137" s="95">
+      <c r="E137" s="94">
         <v>368</v>
       </c>
-      <c r="F137" s="95">
+      <c r="F137" s="94">
         <v>460</v>
       </c>
-      <c r="G137" s="98">
+      <c r="G137" s="97">
         <v>552</v>
       </c>
-      <c r="H137" s="95">
+      <c r="H137" s="94">
         <v>952</v>
       </c>
-      <c r="I137" s="95">
+      <c r="I137" s="94">
         <v>1352</v>
       </c>
-      <c r="J137" s="33"/>
+      <c r="J137" s="97">
+        <v>1752</v>
+      </c>
       <c r="K137" s="72"/>
-      <c r="L137" s="77"/>
-      <c r="M137" s="79"/>
+      <c r="L137" s="76"/>
+      <c r="M137" s="78"/>
     </row>
     <row r="138" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A138" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B138" s="79">
+        <v>53</v>
+      </c>
+      <c r="B138" s="78">
         <v>100</v>
       </c>
       <c r="C138" s="33">
         <v>200</v>
       </c>
-      <c r="D138" s="79">
+      <c r="D138" s="78">
         <v>300</v>
       </c>
-      <c r="E138" s="95">
+      <c r="E138" s="94">
         <v>400</v>
       </c>
-      <c r="F138" s="95">
+      <c r="F138" s="94">
         <v>500</v>
       </c>
-      <c r="G138" s="98">
+      <c r="G138" s="97">
         <v>600</v>
       </c>
-      <c r="H138" s="95">
+      <c r="H138" s="94">
         <v>738</v>
       </c>
-      <c r="I138" s="95">
+      <c r="I138" s="94">
         <v>876</v>
       </c>
-      <c r="J138" s="33"/>
+      <c r="J138" s="97">
+        <v>1014</v>
+      </c>
       <c r="K138" s="72"/>
-      <c r="L138" s="77"/>
-      <c r="M138" s="79"/>
+      <c r="L138" s="76"/>
+      <c r="M138" s="78"/>
     </row>
     <row r="139" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A139" s="63" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B139" s="79">
+        <v>55</v>
+      </c>
+      <c r="B139" s="78">
         <v>721</v>
       </c>
       <c r="C139" s="33">
         <v>1442</v>
       </c>
-      <c r="D139" s="79">
+      <c r="D139" s="78">
         <v>2163</v>
       </c>
-      <c r="E139" s="95">
+      <c r="E139" s="94">
         <v>2884</v>
       </c>
-      <c r="F139" s="95">
+      <c r="F139" s="94">
         <v>3605</v>
       </c>
-      <c r="G139" s="98">
+      <c r="G139" s="97">
         <v>4326</v>
       </c>
-      <c r="H139" s="95">
+      <c r="H139" s="94">
         <v>5228</v>
       </c>
-      <c r="I139" s="95">
+      <c r="I139" s="94">
         <v>6130</v>
       </c>
-      <c r="J139" s="33"/>
+      <c r="J139" s="97">
+        <v>7032</v>
+      </c>
       <c r="K139" s="72"/>
-      <c r="L139" s="77"/>
-      <c r="M139" s="79"/>
+      <c r="L139" s="76"/>
+      <c r="M139" s="78"/>
     </row>
     <row r="140" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A140" s="64" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B140" s="79">
+        <v>56</v>
+      </c>
+      <c r="B140" s="78">
         <v>835</v>
       </c>
       <c r="C140" s="33">
         <v>835</v>
       </c>
-      <c r="D140" s="79">
+      <c r="D140" s="78">
         <v>835</v>
       </c>
-      <c r="E140" s="95">
+      <c r="E140" s="94">
         <v>835</v>
       </c>
-      <c r="F140" s="95">
+      <c r="F140" s="94">
         <v>835</v>
       </c>
-      <c r="G140" s="98">
+      <c r="G140" s="97">
         <v>835</v>
       </c>
-      <c r="H140" s="95">
+      <c r="H140" s="94">
         <v>856</v>
       </c>
-      <c r="I140" s="95">
+      <c r="I140" s="94">
         <v>877</v>
       </c>
-      <c r="J140" s="33"/>
+      <c r="J140" s="97">
+        <v>898</v>
+      </c>
       <c r="K140" s="72"/>
-      <c r="L140" s="77"/>
-      <c r="M140" s="79"/>
+      <c r="L140" s="76"/>
+      <c r="M140" s="78"/>
     </row>
     <row r="141" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A141" s="58" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B141" s="79">
+        <v>69</v>
+      </c>
+      <c r="B141" s="78">
         <v>35</v>
       </c>
       <c r="C141" s="33">
         <v>70</v>
       </c>
-      <c r="D141" s="79">
+      <c r="D141" s="78">
         <v>105</v>
       </c>
-      <c r="E141" s="95">
+      <c r="E141" s="94">
         <v>140</v>
       </c>
-      <c r="F141" s="95">
+      <c r="F141" s="94">
         <v>175</v>
       </c>
-      <c r="G141" s="98">
+      <c r="G141" s="97">
         <v>210</v>
       </c>
-      <c r="H141" s="95">
+      <c r="H141" s="94">
         <v>210</v>
       </c>
-      <c r="I141" s="95">
+      <c r="I141" s="94">
         <v>210</v>
       </c>
-      <c r="J141" s="33"/>
+      <c r="J141" s="97">
+        <v>210</v>
+      </c>
       <c r="K141" s="72"/>
-      <c r="L141" s="77"/>
-      <c r="M141" s="79"/>
+      <c r="L141" s="76"/>
+      <c r="M141" s="78"/>
     </row>
     <row r="142" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A142" s="64" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B142" s="79">
+        <v>58</v>
+      </c>
+      <c r="B142" s="78">
         <v>587</v>
       </c>
       <c r="C142" s="33">
         <v>1174</v>
       </c>
-      <c r="D142" s="79">
+      <c r="D142" s="78">
         <v>1761</v>
       </c>
-      <c r="E142" s="95">
+      <c r="E142" s="94">
         <v>2348</v>
       </c>
-      <c r="F142" s="95">
+      <c r="F142" s="94">
         <v>2935</v>
       </c>
-      <c r="G142" s="98">
+      <c r="G142" s="97">
         <v>3522</v>
       </c>
-      <c r="H142" s="95">
+      <c r="H142" s="94">
         <v>3522</v>
       </c>
-      <c r="I142" s="95">
+      <c r="I142" s="94">
         <v>3522</v>
       </c>
-      <c r="J142" s="33"/>
+      <c r="J142" s="97">
+        <v>3522</v>
+      </c>
       <c r="K142" s="72"/>
-      <c r="L142" s="77"/>
-      <c r="M142" s="79"/>
+      <c r="L142" s="76"/>
+      <c r="M142" s="78"/>
     </row>
     <row r="143" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A143" s="67" t="s">
         <v>44</v>
       </c>
       <c r="B143" s="28" t="s">
         <v>49</v>
       </c>
       <c r="C143" s="28"/>
       <c r="D143" s="28"/>
       <c r="E143" s="28"/>
       <c r="F143" s="51"/>
       <c r="G143" s="36"/>
       <c r="H143" s="36"/>
       <c r="I143" s="43"/>
       <c r="J143" s="46"/>
       <c r="K143" s="25"/>
       <c r="L143" s="51"/>
       <c r="M143" s="28"/>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A144" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B144" s="79">
+      <c r="B144" s="78">
         <v>10875</v>
       </c>
       <c r="C144" s="33">
         <v>24694</v>
       </c>
-      <c r="D144" s="79">
+      <c r="D144" s="78">
         <v>31051</v>
       </c>
-      <c r="E144" s="95">
+      <c r="E144" s="94">
         <v>96649</v>
       </c>
-      <c r="F144" s="95">
+      <c r="F144" s="94">
         <v>113432</v>
       </c>
-      <c r="G144" s="98">
+      <c r="G144" s="97">
         <v>152743</v>
       </c>
-      <c r="H144" s="95">
+      <c r="H144" s="94">
         <v>174972</v>
       </c>
-      <c r="I144" s="95">
+      <c r="I144" s="94">
         <v>204880</v>
       </c>
-      <c r="J144" s="33"/>
+      <c r="J144" s="97">
+        <v>247164</v>
+      </c>
       <c r="K144" s="72"/>
-      <c r="L144" s="77"/>
-      <c r="M144" s="79"/>
+      <c r="L144" s="76"/>
+      <c r="M144" s="78"/>
     </row>
     <row r="145" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A145" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B145" s="79">
+        <v>61</v>
+      </c>
+      <c r="B145" s="78">
         <v>10391</v>
       </c>
       <c r="C145" s="33">
         <v>23726</v>
       </c>
-      <c r="D145" s="79">
+      <c r="D145" s="78">
         <v>29599</v>
       </c>
-      <c r="E145" s="95">
+      <c r="E145" s="94">
         <v>94713</v>
       </c>
-      <c r="F145" s="95">
+      <c r="F145" s="94">
         <v>111012</v>
       </c>
-      <c r="G145" s="98">
+      <c r="G145" s="97">
         <v>149839</v>
       </c>
-      <c r="H145" s="95">
+      <c r="H145" s="94">
         <v>171660</v>
       </c>
-      <c r="I145" s="95">
+      <c r="I145" s="94">
         <v>201160</v>
       </c>
-      <c r="J145" s="33"/>
+      <c r="J145" s="97">
+        <v>243036</v>
+      </c>
       <c r="K145" s="72"/>
-      <c r="L145" s="77"/>
-      <c r="M145" s="79"/>
+      <c r="L145" s="76"/>
+      <c r="M145" s="78"/>
     </row>
     <row r="146" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A146" s="64" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B146" s="79">
+        <v>67</v>
+      </c>
+      <c r="B146" s="78">
         <v>333</v>
       </c>
       <c r="C146" s="33">
         <v>666</v>
       </c>
-      <c r="D146" s="79">
+      <c r="D146" s="78">
         <v>999</v>
       </c>
-      <c r="E146" s="95">
+      <c r="E146" s="94">
         <v>1332</v>
       </c>
-      <c r="F146" s="95">
+      <c r="F146" s="94">
         <v>1665</v>
       </c>
-      <c r="G146" s="98">
+      <c r="G146" s="97">
         <v>1998</v>
       </c>
-      <c r="H146" s="95">
+      <c r="H146" s="94">
         <v>1998</v>
       </c>
-      <c r="I146" s="95">
+      <c r="I146" s="94">
         <v>1998</v>
       </c>
-      <c r="J146" s="33"/>
+      <c r="J146" s="97">
+        <v>1998</v>
+      </c>
       <c r="K146" s="72"/>
-      <c r="L146" s="77"/>
-      <c r="M146" s="79"/>
+      <c r="L146" s="76"/>
+      <c r="M146" s="78"/>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A147" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B147" s="79">
+        <v>53</v>
+      </c>
+      <c r="B147" s="78">
         <v>25</v>
       </c>
       <c r="C147" s="33">
         <v>50</v>
       </c>
-      <c r="D147" s="79">
+      <c r="D147" s="78">
         <v>75</v>
       </c>
-      <c r="E147" s="95">
+      <c r="E147" s="94">
         <v>100</v>
       </c>
-      <c r="F147" s="95">
+      <c r="F147" s="94">
         <v>125</v>
       </c>
-      <c r="G147" s="98">
+      <c r="G147" s="97">
         <v>150</v>
       </c>
-      <c r="H147" s="95">
+      <c r="H147" s="94">
         <v>350</v>
       </c>
-      <c r="I147" s="95">
+      <c r="I147" s="94">
         <v>550</v>
       </c>
-      <c r="J147" s="33"/>
+      <c r="J147" s="97">
+        <v>750</v>
+      </c>
       <c r="K147" s="72"/>
-      <c r="L147" s="77"/>
-      <c r="M147" s="79"/>
+      <c r="L147" s="76"/>
+      <c r="M147" s="78"/>
     </row>
     <row r="148" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A148" s="64" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B148" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C148" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D148" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E148" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F148" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G148" s="36" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H148" s="107">
+        <v>59</v>
+      </c>
+      <c r="H148" s="106">
         <v>208</v>
       </c>
-      <c r="I148" s="95">
+      <c r="I148" s="94">
         <v>416</v>
       </c>
-      <c r="J148" s="33"/>
+      <c r="J148" s="97">
+        <v>624</v>
+      </c>
       <c r="K148" s="72"/>
-      <c r="L148" s="77"/>
-      <c r="M148" s="79"/>
+      <c r="L148" s="76"/>
+      <c r="M148" s="78"/>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A149" s="64" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B149" s="79">
+        <v>58</v>
+      </c>
+      <c r="B149" s="78">
         <v>125</v>
       </c>
       <c r="C149" s="33">
         <v>250</v>
       </c>
-      <c r="D149" s="79">
+      <c r="D149" s="78">
         <v>375</v>
       </c>
-      <c r="E149" s="95">
+      <c r="E149" s="94">
         <v>500</v>
       </c>
-      <c r="F149" s="95">
+      <c r="F149" s="94">
         <v>625</v>
       </c>
-      <c r="G149" s="98">
+      <c r="G149" s="97">
         <v>750</v>
       </c>
-      <c r="H149" s="95">
+      <c r="H149" s="94">
         <v>750</v>
       </c>
-      <c r="I149" s="95">
+      <c r="I149" s="94">
         <v>750</v>
       </c>
-      <c r="J149" s="33"/>
+      <c r="J149" s="97">
+        <v>750</v>
+      </c>
       <c r="K149" s="72"/>
-      <c r="L149" s="77"/>
-      <c r="M149" s="79"/>
+      <c r="L149" s="76"/>
+      <c r="M149" s="78"/>
     </row>
     <row r="150" spans="1:13" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="66" t="s">
         <v>4</v>
       </c>
       <c r="B150" s="28"/>
       <c r="C150" s="28"/>
       <c r="D150" s="28"/>
       <c r="E150" s="28"/>
       <c r="F150" s="51"/>
       <c r="G150" s="36"/>
       <c r="H150" s="36"/>
       <c r="I150" s="43"/>
       <c r="J150" s="46"/>
       <c r="K150" s="25"/>
       <c r="L150" s="51"/>
       <c r="M150" s="28"/>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A151" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B151" s="79">
+      <c r="B151" s="78">
         <v>343157</v>
       </c>
       <c r="C151" s="33">
         <v>758057</v>
       </c>
-      <c r="D151" s="79">
+      <c r="D151" s="78">
         <v>1164784</v>
       </c>
-      <c r="E151" s="95">
+      <c r="E151" s="94">
         <v>1791381</v>
       </c>
-      <c r="F151" s="95">
+      <c r="F151" s="94">
         <v>2228266</v>
       </c>
-      <c r="G151" s="100">
+      <c r="G151" s="99">
         <v>2692162</v>
       </c>
-      <c r="H151" s="95">
+      <c r="H151" s="94">
         <v>3579766</v>
       </c>
-      <c r="I151" s="95">
+      <c r="I151" s="94">
         <v>4191590</v>
       </c>
-      <c r="J151" s="33"/>
+      <c r="J151" s="97">
+        <v>4865350</v>
+      </c>
       <c r="K151" s="72"/>
-      <c r="L151" s="77"/>
-      <c r="M151" s="79"/>
+      <c r="L151" s="76"/>
+      <c r="M151" s="78"/>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A152" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B152" s="79">
+        <v>61</v>
+      </c>
+      <c r="B152" s="78">
         <v>270770</v>
       </c>
       <c r="C152" s="33">
         <v>611149</v>
       </c>
-      <c r="D152" s="79">
+      <c r="D152" s="78">
         <v>943355</v>
       </c>
-      <c r="E152" s="95">
+      <c r="E152" s="94">
         <v>1495430</v>
       </c>
-      <c r="F152" s="95">
+      <c r="F152" s="94">
         <v>1846104</v>
       </c>
-      <c r="G152" s="103">
+      <c r="G152" s="102">
         <v>2223789</v>
       </c>
-      <c r="H152" s="95">
+      <c r="H152" s="94">
         <v>2874410</v>
       </c>
-      <c r="I152" s="95">
+      <c r="I152" s="94">
         <v>3215391</v>
       </c>
-      <c r="J152" s="33"/>
+      <c r="J152" s="97">
+        <v>3618308</v>
+      </c>
       <c r="K152" s="72"/>
-      <c r="L152" s="77"/>
-      <c r="M152" s="79"/>
+      <c r="L152" s="76"/>
+      <c r="M152" s="78"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A153" s="64" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B153" s="79">
+        <v>62</v>
+      </c>
+      <c r="B153" s="78">
         <v>125</v>
       </c>
       <c r="C153" s="33">
         <v>250</v>
       </c>
-      <c r="D153" s="79">
+      <c r="D153" s="78">
         <v>375</v>
       </c>
-      <c r="E153" s="95">
+      <c r="E153" s="94">
         <v>500</v>
       </c>
-      <c r="F153" s="95">
+      <c r="F153" s="94">
         <v>625</v>
       </c>
-      <c r="G153" s="103">
+      <c r="G153" s="102">
         <v>750</v>
       </c>
-      <c r="H153" s="95">
+      <c r="H153" s="94">
         <v>2272</v>
       </c>
-      <c r="I153" s="95">
+      <c r="I153" s="94">
         <v>3794</v>
       </c>
-      <c r="J153" s="33"/>
+      <c r="J153" s="97">
+        <v>5316</v>
+      </c>
       <c r="K153" s="72"/>
-      <c r="L153" s="77"/>
-      <c r="M153" s="79"/>
+      <c r="L153" s="76"/>
+      <c r="M153" s="78"/>
     </row>
     <row r="154" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A154" s="64" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B154" s="79">
+        <v>67</v>
+      </c>
+      <c r="B154" s="78">
         <v>333</v>
       </c>
       <c r="C154" s="33">
         <v>666</v>
       </c>
-      <c r="D154" s="79">
+      <c r="D154" s="78">
         <v>999</v>
       </c>
-      <c r="E154" s="95">
+      <c r="E154" s="94">
         <v>1332</v>
       </c>
-      <c r="F154" s="95">
+      <c r="F154" s="94">
         <v>1665</v>
       </c>
-      <c r="G154" s="103">
+      <c r="G154" s="102">
         <v>1998</v>
       </c>
-      <c r="H154" s="95">
+      <c r="H154" s="94">
         <v>2331</v>
       </c>
-      <c r="I154" s="95">
+      <c r="I154" s="94">
         <v>2664</v>
       </c>
-      <c r="J154" s="33"/>
+      <c r="J154" s="97">
+        <v>2997</v>
+      </c>
       <c r="K154" s="72"/>
-      <c r="L154" s="77"/>
-      <c r="M154" s="79"/>
+      <c r="L154" s="76"/>
+      <c r="M154" s="78"/>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A155" s="64" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B155" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C155" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D155" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E155" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F155" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="G155" s="42" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="H155" s="95">
+        <v>59</v>
+      </c>
+      <c r="H155" s="94">
         <v>149582</v>
       </c>
-      <c r="I155" s="95">
+      <c r="I155" s="94">
         <v>299164</v>
       </c>
-      <c r="J155" s="33"/>
+      <c r="J155" s="97">
+        <v>448746</v>
+      </c>
       <c r="K155" s="72"/>
-      <c r="L155" s="77"/>
-      <c r="M155" s="79"/>
+      <c r="L155" s="76"/>
+      <c r="M155" s="78"/>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A156" s="63" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B156" s="79">
+        <v>55</v>
+      </c>
+      <c r="B156" s="78">
         <v>67649</v>
       </c>
       <c r="C156" s="33">
         <v>137432</v>
       </c>
-      <c r="D156" s="79">
+      <c r="D156" s="78">
         <v>207215</v>
       </c>
-      <c r="E156" s="95">
+      <c r="E156" s="94">
         <v>276999</v>
       </c>
-      <c r="F156" s="95">
+      <c r="F156" s="94">
         <v>358472</v>
       </c>
-      <c r="G156" s="103">
+      <c r="G156" s="102">
         <v>439945</v>
       </c>
-      <c r="H156" s="95">
+      <c r="H156" s="94">
         <v>521418</v>
       </c>
-      <c r="I156" s="95">
+      <c r="I156" s="94">
         <v>636751</v>
       </c>
-      <c r="J156" s="33"/>
+      <c r="J156" s="97">
+        <v>752084</v>
+      </c>
       <c r="K156" s="72"/>
-      <c r="L156" s="77"/>
-[...24 lines deleted...]
-      <c r="H157" s="107">
+      <c r="L156" s="76"/>
+      <c r="M156" s="78"/>
+    </row>
+    <row r="157" spans="1:13" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="110" t="s">
+        <v>57</v>
+      </c>
+      <c r="B157" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C157" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="D157" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="E157" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="F157" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="G157" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="H157" s="106">
         <v>3</v>
       </c>
-      <c r="I157" s="95">
+      <c r="I157" s="94">
         <v>6</v>
       </c>
-      <c r="J157" s="108"/>
-[...26 lines deleted...]
-      <c r="H158" s="107">
+      <c r="J157" s="97">
+        <v>9</v>
+      </c>
+      <c r="K157" s="107"/>
+      <c r="L157" s="107"/>
+      <c r="M157" s="107"/>
+    </row>
+    <row r="158" spans="1:13" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="110" t="s">
+        <v>69</v>
+      </c>
+      <c r="B158" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C158" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="D158" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="E158" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="F158" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="G158" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="H158" s="106">
         <v>183</v>
       </c>
-      <c r="I158" s="95">
+      <c r="I158" s="94">
         <v>366</v>
       </c>
-      <c r="J158" s="108"/>
-[...2 lines deleted...]
-      <c r="M158" s="108"/>
+      <c r="J158" s="97">
+        <v>549</v>
+      </c>
+      <c r="K158" s="107"/>
+      <c r="L158" s="107"/>
+      <c r="M158" s="107"/>
     </row>
     <row r="159" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A159" s="64" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B159" s="79">
+        <v>58</v>
+      </c>
+      <c r="B159" s="78">
         <v>4280</v>
       </c>
       <c r="C159" s="33">
         <v>8560</v>
       </c>
-      <c r="D159" s="79">
+      <c r="D159" s="78">
         <v>12840</v>
       </c>
-      <c r="E159" s="95">
+      <c r="E159" s="94">
         <v>17120</v>
       </c>
-      <c r="F159" s="95">
+      <c r="F159" s="94">
         <v>21400</v>
       </c>
-      <c r="G159" s="103">
+      <c r="G159" s="102">
         <v>25680</v>
       </c>
-      <c r="H159" s="95">
+      <c r="H159" s="94">
         <v>29567</v>
       </c>
-      <c r="I159" s="95">
+      <c r="I159" s="94">
         <v>33454</v>
       </c>
-      <c r="J159" s="33"/>
+      <c r="J159" s="97">
+        <v>37341</v>
+      </c>
       <c r="K159" s="72"/>
-      <c r="L159" s="77"/>
-      <c r="M159" s="79"/>
+      <c r="L159" s="76"/>
+      <c r="M159" s="78"/>
     </row>
     <row r="160" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A160" s="66" t="s">
         <v>5</v>
       </c>
       <c r="B160" s="10"/>
       <c r="C160" s="10"/>
       <c r="D160" s="10"/>
       <c r="E160" s="10"/>
       <c r="F160" s="52"/>
-      <c r="G160" s="101"/>
-      <c r="H160" s="101"/>
+      <c r="G160" s="100"/>
+      <c r="H160" s="100"/>
       <c r="I160" s="44"/>
       <c r="J160" s="46"/>
       <c r="K160" s="25"/>
       <c r="L160" s="52"/>
       <c r="M160" s="10"/>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A161" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B161" s="79">
+      <c r="B161" s="78">
         <v>1051700</v>
       </c>
       <c r="C161" s="33">
         <v>2198748</v>
       </c>
-      <c r="D161" s="79">
+      <c r="D161" s="78">
         <v>3492548</v>
       </c>
-      <c r="E161" s="95">
+      <c r="E161" s="94">
         <v>4769077</v>
       </c>
-      <c r="F161" s="95">
+      <c r="F161" s="94">
         <v>5994510</v>
       </c>
-      <c r="G161" s="98">
+      <c r="G161" s="97">
         <v>7251336</v>
       </c>
-      <c r="H161" s="95">
+      <c r="H161" s="94">
         <v>8555197</v>
       </c>
-      <c r="I161" s="95">
+      <c r="I161" s="94">
         <v>9911258</v>
       </c>
-      <c r="J161" s="33"/>
+      <c r="J161" s="97">
+        <v>11142533</v>
+      </c>
       <c r="K161" s="72"/>
-      <c r="L161" s="77"/>
-      <c r="M161" s="79"/>
+      <c r="L161" s="76"/>
+      <c r="M161" s="78"/>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A162" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B162" s="79">
+        <v>61</v>
+      </c>
+      <c r="B162" s="78">
         <v>1051293</v>
       </c>
       <c r="C162" s="33">
         <v>2198080</v>
       </c>
-      <c r="D162" s="79">
+      <c r="D162" s="78">
         <v>3491621</v>
       </c>
-      <c r="E162" s="95">
+      <c r="E162" s="94">
         <v>4767890</v>
       </c>
-      <c r="F162" s="95">
+      <c r="F162" s="94">
         <v>5993062</v>
       </c>
-      <c r="G162" s="98">
+      <c r="G162" s="97">
         <v>7249629</v>
       </c>
-      <c r="H162" s="95">
+      <c r="H162" s="94">
         <v>8553230</v>
       </c>
-      <c r="I162" s="95">
+      <c r="I162" s="94">
         <v>9909028</v>
       </c>
-      <c r="J162" s="33"/>
+      <c r="J162" s="97">
+        <v>11140039</v>
+      </c>
       <c r="K162" s="72"/>
-      <c r="L162" s="77"/>
-      <c r="M162" s="79"/>
+      <c r="L162" s="76"/>
+      <c r="M162" s="78"/>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A163" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B163" s="79">
+        <v>53</v>
+      </c>
+      <c r="B163" s="78">
         <v>407</v>
       </c>
       <c r="C163" s="33">
         <v>667</v>
       </c>
-      <c r="D163" s="79">
+      <c r="D163" s="78">
         <v>927</v>
       </c>
-      <c r="E163" s="95">
+      <c r="E163" s="94">
         <v>1187</v>
       </c>
-      <c r="F163" s="95">
+      <c r="F163" s="94">
         <v>1447</v>
       </c>
-      <c r="G163" s="98">
+      <c r="G163" s="97">
         <v>1707</v>
       </c>
-      <c r="H163" s="95">
+      <c r="H163" s="94">
         <v>1967</v>
       </c>
-      <c r="I163" s="95">
+      <c r="I163" s="94">
         <v>2231</v>
       </c>
-      <c r="J163" s="33"/>
+      <c r="J163" s="97">
+        <v>2494</v>
+      </c>
       <c r="K163" s="72"/>
-      <c r="L163" s="77"/>
-      <c r="M163" s="79"/>
+      <c r="L163" s="76"/>
+      <c r="M163" s="78"/>
     </row>
     <row r="164" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A164" s="66" t="s">
         <v>29</v>
       </c>
       <c r="B164" s="56"/>
       <c r="C164" s="28"/>
       <c r="D164" s="28"/>
       <c r="E164" s="28"/>
       <c r="F164" s="51"/>
       <c r="G164" s="36"/>
       <c r="H164" s="36"/>
       <c r="I164" s="43"/>
       <c r="J164" s="46"/>
       <c r="K164" s="25"/>
       <c r="L164" s="51"/>
       <c r="M164" s="28"/>
     </row>
     <row r="165" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A165" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B165" s="79">
+      <c r="B165" s="78">
         <v>73272</v>
       </c>
       <c r="C165" s="33">
         <v>125909</v>
       </c>
-      <c r="D165" s="79">
+      <c r="D165" s="78">
         <v>178546</v>
       </c>
-      <c r="E165" s="95">
+      <c r="E165" s="94">
         <v>231183</v>
       </c>
-      <c r="F165" s="95">
+      <c r="F165" s="94">
         <v>272225</v>
       </c>
-      <c r="G165" s="98">
+      <c r="G165" s="97">
         <v>313267</v>
       </c>
-      <c r="H165" s="95">
+      <c r="H165" s="94">
         <v>359552</v>
       </c>
-      <c r="I165" s="95">
+      <c r="I165" s="94">
         <v>407116</v>
       </c>
-      <c r="J165" s="33"/>
+      <c r="J165" s="97">
+        <v>454680</v>
+      </c>
       <c r="K165" s="72"/>
-      <c r="L165" s="77"/>
-      <c r="M165" s="79"/>
+      <c r="L165" s="76"/>
+      <c r="M165" s="78"/>
     </row>
     <row r="166" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A166" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B166" s="79">
+        <v>61</v>
+      </c>
+      <c r="B166" s="78">
         <v>70773</v>
       </c>
       <c r="C166" s="33">
         <v>120911</v>
       </c>
-      <c r="D166" s="79">
+      <c r="D166" s="78">
         <v>171049</v>
       </c>
-      <c r="E166" s="95">
+      <c r="E166" s="94">
         <v>221187</v>
       </c>
-      <c r="F166" s="95">
+      <c r="F166" s="94">
         <v>259730</v>
       </c>
-      <c r="G166" s="98">
+      <c r="G166" s="97">
         <v>298273</v>
       </c>
-      <c r="H166" s="95">
+      <c r="H166" s="94">
         <v>343452</v>
       </c>
-      <c r="I166" s="95">
+      <c r="I166" s="94">
         <v>389910</v>
       </c>
-      <c r="J166" s="33"/>
+      <c r="J166" s="97">
+        <v>436368</v>
+      </c>
       <c r="K166" s="72"/>
-      <c r="L166" s="77"/>
-      <c r="M166" s="79"/>
+      <c r="L166" s="76"/>
+      <c r="M166" s="78"/>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A167" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B167" s="79">
+      <c r="B167" s="78">
         <v>208</v>
       </c>
       <c r="C167" s="33">
         <v>416</v>
       </c>
-      <c r="D167" s="79">
+      <c r="D167" s="78">
         <v>624</v>
       </c>
-      <c r="E167" s="95">
+      <c r="E167" s="94">
         <v>832</v>
       </c>
-      <c r="F167" s="95">
+      <c r="F167" s="94">
         <v>1040</v>
       </c>
-      <c r="G167" s="98">
+      <c r="G167" s="97">
         <v>1248</v>
       </c>
-      <c r="H167" s="95">
+      <c r="H167" s="94">
         <v>1354</v>
       </c>
-      <c r="I167" s="95">
+      <c r="I167" s="94">
         <v>1460</v>
       </c>
-      <c r="J167" s="33"/>
+      <c r="J167" s="97">
+        <v>1566</v>
+      </c>
       <c r="K167" s="72"/>
-      <c r="L167" s="77"/>
-      <c r="M167" s="79"/>
+      <c r="L167" s="76"/>
+      <c r="M167" s="78"/>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A168" s="64" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B168" s="79">
+        <v>67</v>
+      </c>
+      <c r="B168" s="78">
         <v>476</v>
       </c>
       <c r="C168" s="33">
         <v>952</v>
       </c>
-      <c r="D168" s="79">
+      <c r="D168" s="78">
         <v>1428</v>
       </c>
-      <c r="E168" s="95">
+      <c r="E168" s="94">
         <v>1904</v>
       </c>
-      <c r="F168" s="95">
+      <c r="F168" s="94">
         <v>2380</v>
       </c>
-      <c r="G168" s="98">
+      <c r="G168" s="97">
         <v>2856</v>
       </c>
-      <c r="H168" s="95">
+      <c r="H168" s="94">
         <v>2939</v>
       </c>
-      <c r="I168" s="95">
+      <c r="I168" s="94">
         <v>3022</v>
       </c>
-      <c r="J168" s="33"/>
+      <c r="J168" s="97">
+        <v>3105</v>
+      </c>
       <c r="K168" s="72"/>
-      <c r="L168" s="77"/>
-[...24 lines deleted...]
-      <c r="H169" s="107">
+      <c r="L168" s="76"/>
+      <c r="M168" s="78"/>
+    </row>
+    <row r="169" spans="1:13" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="111" t="s">
+        <v>56</v>
+      </c>
+      <c r="B169" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C169" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="D169" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="E169" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="F169" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="G169" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="H169" s="106">
         <v>667</v>
       </c>
-      <c r="I169" s="95">
+      <c r="I169" s="94">
         <v>1334</v>
       </c>
-      <c r="J169" s="108"/>
-[...2 lines deleted...]
-      <c r="M169" s="108"/>
+      <c r="J169" s="97">
+        <v>2001</v>
+      </c>
+      <c r="K169" s="107"/>
+      <c r="L169" s="107"/>
+      <c r="M169" s="107"/>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A170" s="58" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B170" s="79">
+        <v>69</v>
+      </c>
+      <c r="B170" s="78">
         <v>1007</v>
       </c>
       <c r="C170" s="33">
         <v>2014</v>
       </c>
-      <c r="D170" s="79">
+      <c r="D170" s="78">
         <v>3021</v>
       </c>
-      <c r="E170" s="95">
+      <c r="E170" s="94">
         <v>4028</v>
       </c>
-      <c r="F170" s="95">
+      <c r="F170" s="94">
         <v>5035</v>
       </c>
-      <c r="G170" s="98">
+      <c r="G170" s="97">
         <v>6042</v>
       </c>
-      <c r="H170" s="95">
+      <c r="H170" s="94">
         <v>6292</v>
       </c>
-      <c r="I170" s="95">
+      <c r="I170" s="94">
         <v>6542</v>
       </c>
-      <c r="J170" s="33"/>
+      <c r="J170" s="97">
+        <v>6792</v>
+      </c>
       <c r="K170" s="72"/>
-      <c r="L170" s="77"/>
-      <c r="M170" s="79"/>
+      <c r="L170" s="76"/>
+      <c r="M170" s="78"/>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A171" s="64" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B171" s="79">
+        <v>58</v>
+      </c>
+      <c r="B171" s="78">
         <v>808</v>
       </c>
       <c r="C171" s="33">
         <v>1616</v>
       </c>
-      <c r="D171" s="79">
+      <c r="D171" s="78">
         <v>2424</v>
       </c>
-      <c r="E171" s="95">
+      <c r="E171" s="94">
         <v>3232</v>
       </c>
-      <c r="F171" s="95">
+      <c r="F171" s="94">
         <v>4040</v>
       </c>
-      <c r="G171" s="98">
+      <c r="G171" s="97">
         <v>4848</v>
       </c>
-      <c r="H171" s="95">
+      <c r="H171" s="94">
         <v>4848</v>
       </c>
-      <c r="I171" s="95">
+      <c r="I171" s="94">
         <v>4848</v>
       </c>
-      <c r="J171" s="33"/>
+      <c r="J171" s="97">
+        <v>4848</v>
+      </c>
       <c r="K171" s="72"/>
-      <c r="L171" s="77"/>
-      <c r="M171" s="79"/>
+      <c r="L171" s="76"/>
+      <c r="M171" s="78"/>
     </row>
     <row r="172" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A172" s="66" t="s">
         <v>30</v>
       </c>
       <c r="B172" s="28"/>
       <c r="C172" s="28"/>
       <c r="D172" s="28"/>
       <c r="E172" s="28"/>
       <c r="F172" s="51"/>
       <c r="G172" s="36"/>
       <c r="H172" s="36"/>
       <c r="I172" s="43"/>
       <c r="J172" s="28"/>
       <c r="K172" s="28"/>
       <c r="L172" s="51"/>
       <c r="M172" s="28"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A173" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B173" s="79">
+      <c r="B173" s="78">
         <v>15938</v>
       </c>
       <c r="C173" s="33">
         <v>53896</v>
       </c>
-      <c r="D173" s="79">
+      <c r="D173" s="78">
         <v>91855</v>
       </c>
-      <c r="E173" s="95">
+      <c r="E173" s="94">
         <v>129813</v>
       </c>
-      <c r="F173" s="95">
+      <c r="F173" s="94">
         <v>134290</v>
       </c>
-      <c r="G173" s="98">
+      <c r="G173" s="97">
         <v>138768</v>
       </c>
-      <c r="H173" s="95">
+      <c r="H173" s="94">
         <v>143245</v>
       </c>
-      <c r="I173" s="95">
+      <c r="I173" s="94">
         <v>162030</v>
       </c>
-      <c r="J173" s="33"/>
+      <c r="J173" s="97">
+        <v>180814</v>
+      </c>
       <c r="K173" s="72"/>
-      <c r="L173" s="77"/>
-      <c r="M173" s="79"/>
+      <c r="L173" s="76"/>
+      <c r="M173" s="78"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A174" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B174" s="79">
+        <v>61</v>
+      </c>
+      <c r="B174" s="78">
         <v>15938</v>
       </c>
       <c r="C174" s="33">
         <v>53896</v>
       </c>
-      <c r="D174" s="79">
+      <c r="D174" s="78">
         <v>91855</v>
       </c>
-      <c r="E174" s="95">
+      <c r="E174" s="94">
         <v>129813</v>
       </c>
-      <c r="F174" s="95">
+      <c r="F174" s="94">
         <v>134290</v>
       </c>
-      <c r="G174" s="98">
+      <c r="G174" s="97">
         <v>138768</v>
       </c>
-      <c r="H174" s="95">
+      <c r="H174" s="94">
         <v>143245</v>
       </c>
-      <c r="I174" s="95">
+      <c r="I174" s="94">
         <v>162030</v>
       </c>
-      <c r="J174" s="33"/>
+      <c r="J174" s="97">
+        <v>180814</v>
+      </c>
       <c r="K174" s="72"/>
-      <c r="L174" s="77"/>
-      <c r="M174" s="79"/>
+      <c r="L174" s="76"/>
+      <c r="M174" s="78"/>
     </row>
     <row r="175" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A175" s="67" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B175" s="11"/>
       <c r="C175" s="11"/>
       <c r="D175" s="11"/>
       <c r="E175" s="11"/>
       <c r="F175" s="53"/>
-      <c r="G175" s="102"/>
-      <c r="H175" s="102"/>
+      <c r="G175" s="101"/>
+      <c r="H175" s="101"/>
       <c r="I175" s="50"/>
       <c r="J175" s="46"/>
       <c r="K175" s="25"/>
       <c r="L175" s="53"/>
       <c r="M175" s="11"/>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A176" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B176" s="79">
+      <c r="B176" s="78">
         <v>15938</v>
       </c>
       <c r="C176" s="33">
         <v>53896</v>
       </c>
-      <c r="D176" s="90">
+      <c r="D176" s="89">
         <v>91855</v>
       </c>
-      <c r="E176" s="95">
+      <c r="E176" s="94">
         <v>129813</v>
       </c>
-      <c r="F176" s="95">
+      <c r="F176" s="94">
         <v>134290</v>
       </c>
-      <c r="G176" s="98">
+      <c r="G176" s="97">
         <v>138768</v>
       </c>
-      <c r="H176" s="95">
+      <c r="H176" s="94">
         <v>143245</v>
       </c>
-      <c r="I176" s="95">
+      <c r="I176" s="94">
         <v>162030</v>
       </c>
-      <c r="J176" s="33"/>
+      <c r="J176" s="97">
+        <v>180814</v>
+      </c>
       <c r="K176" s="72"/>
-      <c r="L176" s="77"/>
-      <c r="M176" s="79"/>
+      <c r="L176" s="76"/>
+      <c r="M176" s="78"/>
     </row>
     <row r="177" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A177" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B177" s="79">
+        <v>61</v>
+      </c>
+      <c r="B177" s="78">
         <v>15938</v>
       </c>
       <c r="C177" s="33">
         <v>53896</v>
       </c>
-      <c r="D177" s="90">
+      <c r="D177" s="89">
         <v>91855</v>
       </c>
-      <c r="E177" s="95">
+      <c r="E177" s="94">
         <v>129813</v>
       </c>
-      <c r="F177" s="95">
+      <c r="F177" s="94">
         <v>134290</v>
       </c>
-      <c r="G177" s="98">
+      <c r="G177" s="97">
         <v>138768</v>
       </c>
-      <c r="H177" s="95">
+      <c r="H177" s="94">
         <v>143245</v>
       </c>
-      <c r="I177" s="95">
+      <c r="I177" s="94">
         <v>162030</v>
       </c>
-      <c r="J177" s="33"/>
+      <c r="J177" s="97">
+        <v>180814</v>
+      </c>
       <c r="K177" s="72"/>
-      <c r="L177" s="77"/>
-      <c r="M177" s="79"/>
+      <c r="L177" s="76"/>
+      <c r="M177" s="78"/>
     </row>
     <row r="178" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A178" s="66" t="s">
         <v>6</v>
       </c>
       <c r="B178" s="10"/>
       <c r="C178" s="10"/>
       <c r="D178" s="10"/>
       <c r="E178" s="10"/>
       <c r="F178" s="52"/>
-      <c r="G178" s="101"/>
-      <c r="H178" s="101"/>
+      <c r="G178" s="100"/>
+      <c r="H178" s="100"/>
       <c r="I178" s="44"/>
       <c r="J178" s="10"/>
       <c r="K178" s="10"/>
       <c r="L178" s="52"/>
       <c r="M178" s="10"/>
     </row>
     <row r="179" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A179" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B179" s="79">
+      <c r="B179" s="78">
         <v>197957</v>
       </c>
       <c r="C179" s="33">
         <v>579699</v>
       </c>
-      <c r="D179" s="90">
+      <c r="D179" s="89">
         <v>874766</v>
       </c>
-      <c r="E179" s="95">
+      <c r="E179" s="94">
         <v>1170498</v>
       </c>
-      <c r="F179" s="95">
+      <c r="F179" s="94">
         <v>1662279</v>
       </c>
-      <c r="G179" s="98">
+      <c r="G179" s="97">
         <v>1954252</v>
       </c>
-      <c r="H179" s="95">
+      <c r="H179" s="94">
         <v>2148361</v>
       </c>
-      <c r="I179" s="95">
+      <c r="I179" s="94">
         <v>2644688</v>
       </c>
-      <c r="J179" s="33"/>
+      <c r="J179" s="97">
+        <v>2942665</v>
+      </c>
       <c r="K179" s="72"/>
-      <c r="L179" s="77"/>
-      <c r="M179" s="79"/>
+      <c r="L179" s="76"/>
+      <c r="M179" s="78"/>
     </row>
     <row r="180" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A180" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B180" s="79">
+        <v>61</v>
+      </c>
+      <c r="B180" s="78">
         <v>178878</v>
       </c>
       <c r="C180" s="33">
         <v>528287</v>
       </c>
-      <c r="D180" s="90">
+      <c r="D180" s="89">
         <v>791020</v>
       </c>
-      <c r="E180" s="95">
+      <c r="E180" s="94">
         <v>1054419</v>
       </c>
-      <c r="F180" s="95">
+      <c r="F180" s="94">
         <v>1525880</v>
       </c>
-      <c r="G180" s="98">
+      <c r="G180" s="97">
         <v>1797533</v>
       </c>
-      <c r="H180" s="95">
+      <c r="H180" s="94">
         <v>1971097</v>
       </c>
-      <c r="I180" s="95">
+      <c r="I180" s="94">
         <v>2431988</v>
       </c>
-      <c r="J180" s="33"/>
+      <c r="J180" s="97">
+        <v>2694528</v>
+      </c>
       <c r="K180" s="72"/>
-      <c r="L180" s="77"/>
-      <c r="M180" s="79"/>
+      <c r="L180" s="76"/>
+      <c r="M180" s="78"/>
     </row>
     <row r="181" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A181" s="64" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B181" s="79">
+        <v>62</v>
+      </c>
+      <c r="B181" s="78">
         <v>19079</v>
       </c>
       <c r="C181" s="33">
         <v>51412</v>
       </c>
-      <c r="D181" s="90">
+      <c r="D181" s="89">
         <v>83746</v>
       </c>
-      <c r="E181" s="95">
+      <c r="E181" s="94">
         <v>116079</v>
       </c>
-      <c r="F181" s="95">
+      <c r="F181" s="94">
         <v>136399</v>
       </c>
-      <c r="G181" s="98">
+      <c r="G181" s="97">
         <v>156719</v>
       </c>
-      <c r="H181" s="95">
+      <c r="H181" s="94">
         <v>177047</v>
       </c>
-      <c r="I181" s="95">
+      <c r="I181" s="94">
         <v>212267</v>
       </c>
-      <c r="J181" s="33"/>
+      <c r="J181" s="97">
+        <v>247486</v>
+      </c>
       <c r="K181" s="72"/>
-      <c r="L181" s="77"/>
-[...3 lines deleted...]
-      <c r="A182" s="112" t="s">
+      <c r="L181" s="76"/>
+      <c r="M181" s="78"/>
+    </row>
+    <row r="182" spans="1:13" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="111" t="s">
         <v>52</v>
       </c>
-      <c r="B182" s="106" t="s">
-[...17 lines deleted...]
-      <c r="H182" s="107">
+      <c r="B182" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C182" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="D182" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="E182" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="F182" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="G182" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="H182" s="106">
         <v>8</v>
       </c>
-      <c r="I182" s="95">
+      <c r="I182" s="94">
         <v>16</v>
       </c>
-      <c r="J182" s="108"/>
-[...2 lines deleted...]
-      <c r="M182" s="108"/>
+      <c r="J182" s="97">
+        <v>24</v>
+      </c>
+      <c r="K182" s="107"/>
+      <c r="L182" s="107"/>
+      <c r="M182" s="107"/>
     </row>
     <row r="183" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A183" s="64" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>56</v>
+      </c>
+      <c r="B183" s="79" t="s">
+        <v>59</v>
       </c>
       <c r="C183" s="36" t="s">
-        <v>60</v>
-[...19 lines deleted...]
-      <c r="J183" s="33"/>
+        <v>59</v>
+      </c>
+      <c r="D183" s="90" t="s">
+        <v>59</v>
+      </c>
+      <c r="E183" s="90" t="s">
+        <v>59</v>
+      </c>
+      <c r="F183" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="G183" s="98" t="s">
+        <v>59</v>
+      </c>
+      <c r="H183" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="I183" s="95" t="s">
+        <v>59</v>
+      </c>
+      <c r="J183" s="98" t="s">
+        <v>59</v>
+      </c>
       <c r="K183" s="72"/>
-      <c r="L183" s="77"/>
-[...24 lines deleted...]
-      <c r="H184" s="107">
+      <c r="L183" s="76"/>
+      <c r="M183" s="78"/>
+    </row>
+    <row r="184" spans="1:13" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="104" t="s">
+        <v>69</v>
+      </c>
+      <c r="B184" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C184" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="D184" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="E184" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="F184" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="G184" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="H184" s="106">
         <v>208</v>
       </c>
-      <c r="I184" s="95">
+      <c r="I184" s="94">
         <v>416</v>
       </c>
-      <c r="J184" s="108"/>
-[...2 lines deleted...]
-      <c r="M184" s="108"/>
+      <c r="J184" s="97">
+        <v>624</v>
+      </c>
+      <c r="K184" s="107"/>
+      <c r="L184" s="108"/>
+      <c r="M184" s="107"/>
     </row>
     <row r="185" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A185" s="66" t="s">
         <v>45</v>
       </c>
       <c r="B185" s="28"/>
       <c r="C185" s="28"/>
       <c r="D185" s="28"/>
       <c r="E185" s="28"/>
       <c r="F185" s="51"/>
       <c r="G185" s="36"/>
       <c r="H185" s="36"/>
       <c r="I185" s="43"/>
       <c r="J185" s="46"/>
       <c r="K185" s="25"/>
       <c r="L185" s="51"/>
       <c r="M185" s="28"/>
     </row>
     <row r="186" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A186" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B186" s="79">
+      <c r="B186" s="78">
         <v>95198</v>
       </c>
       <c r="C186" s="33">
         <v>178142</v>
       </c>
-      <c r="D186" s="90">
+      <c r="D186" s="89">
         <v>261087</v>
       </c>
-      <c r="E186" s="95">
+      <c r="E186" s="94">
         <v>344031</v>
       </c>
-      <c r="F186" s="95">
+      <c r="F186" s="94">
         <v>431735</v>
       </c>
-      <c r="G186" s="98">
+      <c r="G186" s="97">
         <v>519439</v>
       </c>
-      <c r="H186" s="95">
+      <c r="H186" s="94">
         <v>607143</v>
       </c>
-      <c r="I186" s="95">
+      <c r="I186" s="94">
         <v>702863</v>
       </c>
-      <c r="J186" s="33"/>
+      <c r="J186" s="97">
+        <v>798583</v>
+      </c>
       <c r="K186" s="72"/>
-      <c r="L186" s="77"/>
-      <c r="M186" s="79"/>
+      <c r="L186" s="76"/>
+      <c r="M186" s="78"/>
     </row>
     <row r="187" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A187" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B187" s="79">
+        <v>61</v>
+      </c>
+      <c r="B187" s="78">
         <v>95198</v>
       </c>
       <c r="C187" s="33">
         <v>178142</v>
       </c>
-      <c r="D187" s="90">
+      <c r="D187" s="89">
         <v>261087</v>
       </c>
-      <c r="E187" s="95">
+      <c r="E187" s="94">
         <v>344031</v>
       </c>
-      <c r="F187" s="95">
+      <c r="F187" s="94">
         <v>431735</v>
       </c>
-      <c r="G187" s="98">
+      <c r="G187" s="97">
         <v>519439</v>
       </c>
-      <c r="H187" s="95">
+      <c r="H187" s="94">
         <v>607143</v>
       </c>
-      <c r="I187" s="95">
+      <c r="I187" s="94">
         <v>702863</v>
       </c>
-      <c r="J187" s="33"/>
+      <c r="J187" s="97">
+        <v>798583</v>
+      </c>
       <c r="K187" s="72"/>
-      <c r="L187" s="77"/>
-      <c r="M187" s="79"/>
+      <c r="L187" s="76"/>
+      <c r="M187" s="78"/>
     </row>
     <row r="188" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A188" s="66" t="s">
         <v>24</v>
       </c>
       <c r="B188" s="10"/>
       <c r="C188" s="10"/>
       <c r="D188" s="10"/>
       <c r="E188" s="10"/>
       <c r="F188" s="52"/>
-      <c r="G188" s="101"/>
-      <c r="H188" s="101"/>
+      <c r="G188" s="100"/>
+      <c r="H188" s="100"/>
       <c r="I188" s="44"/>
       <c r="J188" s="46"/>
       <c r="K188" s="25"/>
       <c r="L188" s="52"/>
       <c r="M188" s="10"/>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A189" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B189" s="79">
+      <c r="B189" s="78">
         <v>189526</v>
       </c>
       <c r="C189" s="33">
         <v>542398</v>
       </c>
-      <c r="D189" s="90">
+      <c r="D189" s="89">
         <v>799451</v>
       </c>
-      <c r="E189" s="95">
+      <c r="E189" s="94">
         <v>1089184</v>
       </c>
-      <c r="F189" s="95">
+      <c r="F189" s="94">
         <v>1252115</v>
       </c>
-      <c r="G189" s="98">
+      <c r="G189" s="97">
         <v>1553225</v>
       </c>
-      <c r="H189" s="95">
+      <c r="H189" s="94">
         <v>1929337</v>
       </c>
-      <c r="I189" s="95">
+      <c r="I189" s="94">
         <v>2230167</v>
       </c>
-      <c r="J189" s="33"/>
+      <c r="J189" s="97">
+        <v>2544026</v>
+      </c>
       <c r="K189" s="72"/>
-      <c r="L189" s="77"/>
-      <c r="M189" s="79"/>
+      <c r="L189" s="76"/>
+      <c r="M189" s="78"/>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A190" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B190" s="79">
+        <v>61</v>
+      </c>
+      <c r="B190" s="78">
         <v>182082</v>
       </c>
       <c r="C190" s="33">
         <v>525104</v>
       </c>
-      <c r="D190" s="90">
+      <c r="D190" s="89">
         <v>772306</v>
       </c>
-      <c r="E190" s="95">
+      <c r="E190" s="94">
         <v>1052189</v>
       </c>
-      <c r="F190" s="95">
+      <c r="F190" s="94">
         <v>1207738</v>
       </c>
-      <c r="G190" s="98">
+      <c r="G190" s="97">
         <v>1501465</v>
       </c>
-      <c r="H190" s="95">
+      <c r="H190" s="94">
         <v>1872974</v>
       </c>
-      <c r="I190" s="95">
+      <c r="I190" s="94">
         <v>2166401</v>
       </c>
-      <c r="J190" s="33"/>
+      <c r="J190" s="97">
+        <v>2472855</v>
+      </c>
       <c r="K190" s="72"/>
-      <c r="L190" s="77"/>
-      <c r="M190" s="79"/>
+      <c r="L190" s="76"/>
+      <c r="M190" s="78"/>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A191" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B191" s="79">
+      <c r="B191" s="78">
         <v>88</v>
       </c>
       <c r="C191" s="33">
         <v>176</v>
       </c>
-      <c r="D191" s="90">
+      <c r="D191" s="89">
         <v>264</v>
       </c>
-      <c r="E191" s="95">
+      <c r="E191" s="94">
         <v>352</v>
       </c>
-      <c r="F191" s="95">
+      <c r="F191" s="94">
         <v>440</v>
       </c>
-      <c r="G191" s="98">
+      <c r="G191" s="97">
         <v>528</v>
       </c>
-      <c r="H191" s="95">
+      <c r="H191" s="94">
         <v>528</v>
       </c>
-      <c r="I191" s="95">
+      <c r="I191" s="94">
         <v>528</v>
       </c>
-      <c r="J191" s="33"/>
+      <c r="J191" s="97">
+        <v>528</v>
+      </c>
       <c r="K191" s="72"/>
-      <c r="L191" s="77"/>
-      <c r="M191" s="79"/>
+      <c r="L191" s="76"/>
+      <c r="M191" s="78"/>
     </row>
     <row r="192" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A192" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B192" s="79">
+        <v>53</v>
+      </c>
+      <c r="B192" s="78">
         <v>667</v>
       </c>
       <c r="C192" s="33">
         <v>1334</v>
       </c>
-      <c r="D192" s="90">
+      <c r="D192" s="89">
         <v>2001</v>
       </c>
-      <c r="E192" s="95">
+      <c r="E192" s="94">
         <v>2668</v>
       </c>
-      <c r="F192" s="95">
+      <c r="F192" s="94">
         <v>3335</v>
       </c>
-      <c r="G192" s="98">
+      <c r="G192" s="97">
         <v>4002</v>
       </c>
-      <c r="H192" s="95">
+      <c r="H192" s="94">
         <v>4069</v>
       </c>
-      <c r="I192" s="95">
+      <c r="I192" s="94">
         <v>4136</v>
       </c>
-      <c r="J192" s="33"/>
+      <c r="J192" s="97">
+        <v>4203</v>
+      </c>
       <c r="K192" s="72"/>
-      <c r="L192" s="77"/>
-[...24 lines deleted...]
-      <c r="H193" s="107">
+      <c r="L192" s="76"/>
+      <c r="M192" s="78"/>
+    </row>
+    <row r="193" spans="1:13" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="104" t="s">
+        <v>54</v>
+      </c>
+      <c r="B193" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C193" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="D193" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="E193" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="F193" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="G193" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="H193" s="106">
         <v>494</v>
       </c>
-      <c r="I193" s="95">
+      <c r="I193" s="94">
         <v>988</v>
       </c>
-      <c r="J193" s="108"/>
-[...2 lines deleted...]
-      <c r="M193" s="108"/>
+      <c r="J193" s="97">
+        <v>1482</v>
+      </c>
+      <c r="K193" s="107"/>
+      <c r="L193" s="107"/>
+      <c r="M193" s="107"/>
     </row>
     <row r="194" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A194" s="63" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B194" s="79">
+        <v>55</v>
+      </c>
+      <c r="B194" s="78">
         <v>1435</v>
       </c>
       <c r="C194" s="33">
         <v>2870</v>
       </c>
-      <c r="D194" s="90">
+      <c r="D194" s="89">
         <v>4305</v>
       </c>
-      <c r="E194" s="95">
+      <c r="E194" s="94">
         <v>5740</v>
       </c>
-      <c r="F194" s="95">
+      <c r="F194" s="94">
         <v>7175</v>
       </c>
-      <c r="G194" s="98">
+      <c r="G194" s="97">
         <v>8610</v>
       </c>
-      <c r="H194" s="95">
+      <c r="H194" s="94">
         <v>10182</v>
       </c>
-      <c r="I194" s="95">
+      <c r="I194" s="94">
         <v>11754</v>
       </c>
-      <c r="J194" s="33"/>
+      <c r="J194" s="97">
+        <v>13326</v>
+      </c>
       <c r="K194" s="72"/>
-      <c r="L194" s="77"/>
-[...24 lines deleted...]
-      <c r="H195" s="107">
+      <c r="L194" s="76"/>
+      <c r="M194" s="78"/>
+    </row>
+    <row r="195" spans="1:13" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="104" t="s">
+        <v>68</v>
+      </c>
+      <c r="B195" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C195" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="D195" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="E195" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="F195" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="G195" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="H195" s="106">
         <v>541</v>
       </c>
-      <c r="I195" s="95">
+      <c r="I195" s="94">
         <v>1082</v>
       </c>
-      <c r="J195" s="108"/>
-[...2 lines deleted...]
-      <c r="M195" s="108"/>
+      <c r="J195" s="97">
+        <v>1623</v>
+      </c>
+      <c r="K195" s="107"/>
+      <c r="L195" s="107"/>
+      <c r="M195" s="107"/>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A196" s="64" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B196" s="79">
+        <v>57</v>
+      </c>
+      <c r="B196" s="78">
         <v>1534</v>
       </c>
       <c r="C196" s="33">
         <v>3068</v>
       </c>
-      <c r="D196" s="90">
+      <c r="D196" s="89">
         <v>4602</v>
       </c>
-      <c r="E196" s="95">
+      <c r="E196" s="94">
         <v>6136</v>
       </c>
-      <c r="F196" s="95">
+      <c r="F196" s="94">
         <v>7670</v>
       </c>
-      <c r="G196" s="98">
+      <c r="G196" s="97">
         <v>9204</v>
       </c>
-      <c r="H196" s="95">
+      <c r="H196" s="94">
         <v>10207</v>
       </c>
-      <c r="I196" s="95">
+      <c r="I196" s="94">
         <v>11210</v>
       </c>
-      <c r="J196" s="33"/>
+      <c r="J196" s="97">
+        <v>12213</v>
+      </c>
       <c r="K196" s="72"/>
-      <c r="L196" s="77"/>
-      <c r="M196" s="79"/>
+      <c r="L196" s="76"/>
+      <c r="M196" s="78"/>
     </row>
     <row r="197" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A197" s="58" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B197" s="79">
+        <v>69</v>
+      </c>
+      <c r="B197" s="78">
         <v>250</v>
       </c>
       <c r="C197" s="33">
         <v>500</v>
       </c>
-      <c r="D197" s="90">
+      <c r="D197" s="89">
         <v>750</v>
       </c>
-      <c r="E197" s="95">
+      <c r="E197" s="94">
         <v>1000</v>
       </c>
-      <c r="F197" s="95">
+      <c r="F197" s="94">
         <v>1250</v>
       </c>
-      <c r="G197" s="98">
+      <c r="G197" s="97">
         <v>1500</v>
       </c>
-      <c r="H197" s="95">
+      <c r="H197" s="94">
         <v>1500</v>
       </c>
-      <c r="I197" s="95">
+      <c r="I197" s="94">
         <v>1500</v>
       </c>
-      <c r="J197" s="33"/>
+      <c r="J197" s="97">
+        <v>1500</v>
+      </c>
       <c r="K197" s="72"/>
-      <c r="L197" s="77"/>
-      <c r="M197" s="79"/>
+      <c r="L197" s="76"/>
+      <c r="M197" s="78"/>
     </row>
     <row r="198" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A198" s="64" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B198" s="79">
+        <v>58</v>
+      </c>
+      <c r="B198" s="78">
         <v>3470</v>
       </c>
       <c r="C198" s="33">
         <v>9346</v>
       </c>
-      <c r="D198" s="90">
+      <c r="D198" s="89">
         <v>15223</v>
       </c>
-      <c r="E198" s="95">
+      <c r="E198" s="94">
         <v>21099</v>
       </c>
-      <c r="F198" s="95">
+      <c r="F198" s="94">
         <v>24507</v>
       </c>
-      <c r="G198" s="98">
+      <c r="G198" s="97">
         <v>27916</v>
       </c>
-      <c r="H198" s="95">
+      <c r="H198" s="94">
         <v>28842</v>
       </c>
-      <c r="I198" s="95">
+      <c r="I198" s="94">
         <v>32569</v>
       </c>
-      <c r="J198" s="33"/>
+      <c r="J198" s="97">
+        <v>36295</v>
+      </c>
       <c r="K198" s="72"/>
-      <c r="L198" s="77"/>
-      <c r="M198" s="79"/>
+      <c r="L198" s="76"/>
+      <c r="M198" s="78"/>
     </row>
     <row r="199" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A199" s="67" t="s">
         <v>27</v>
       </c>
       <c r="B199" s="28"/>
       <c r="C199" s="28"/>
       <c r="D199" s="28"/>
       <c r="E199" s="28"/>
       <c r="F199" s="51"/>
       <c r="G199" s="36"/>
       <c r="H199" s="36"/>
       <c r="I199" s="43"/>
       <c r="J199" s="46"/>
       <c r="K199" s="25"/>
       <c r="L199" s="51"/>
       <c r="M199" s="28"/>
     </row>
     <row r="200" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A200" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B200" s="79">
+      <c r="B200" s="78">
         <v>2671443</v>
       </c>
       <c r="C200" s="33">
         <v>8231894</v>
       </c>
-      <c r="D200" s="90">
+      <c r="D200" s="89">
         <v>13702191</v>
       </c>
-      <c r="E200" s="95">
+      <c r="E200" s="94">
         <v>21983943</v>
       </c>
-      <c r="F200" s="95">
+      <c r="F200" s="94">
         <v>29900197</v>
       </c>
-      <c r="G200" s="98">
+      <c r="G200" s="97">
         <v>37809229</v>
       </c>
-      <c r="H200" s="95">
+      <c r="H200" s="94">
         <v>46095516</v>
       </c>
-      <c r="I200" s="95">
+      <c r="I200" s="94">
         <v>55917067</v>
       </c>
-      <c r="J200" s="33"/>
+      <c r="J200" s="97">
+        <v>65891936</v>
+      </c>
       <c r="K200" s="72"/>
-      <c r="L200" s="77"/>
-      <c r="M200" s="79"/>
+      <c r="L200" s="76"/>
+      <c r="M200" s="78"/>
     </row>
     <row r="201" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A201" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B201" s="79">
+        <v>61</v>
+      </c>
+      <c r="B201" s="78">
         <v>2275305</v>
       </c>
       <c r="C201" s="33">
         <v>6908811</v>
       </c>
-      <c r="D201" s="90">
+      <c r="D201" s="89">
         <v>11329699</v>
       </c>
-      <c r="E201" s="95">
+      <c r="E201" s="94">
         <v>17254915</v>
       </c>
-      <c r="F201" s="95">
+      <c r="F201" s="94">
         <v>23623237</v>
       </c>
-      <c r="G201" s="98">
+      <c r="G201" s="97">
         <v>29624440</v>
       </c>
-      <c r="H201" s="95">
+      <c r="H201" s="94">
         <v>35845467</v>
       </c>
-      <c r="I201" s="95">
+      <c r="I201" s="94">
         <v>43181538</v>
       </c>
-      <c r="J201" s="33"/>
+      <c r="J201" s="97">
+        <v>51045820</v>
+      </c>
       <c r="K201" s="72"/>
-      <c r="L201" s="77"/>
-      <c r="M201" s="79"/>
+      <c r="L201" s="76"/>
+      <c r="M201" s="78"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A202" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B202" s="79">
+      <c r="B202" s="78">
         <v>1804</v>
       </c>
       <c r="C202" s="33">
         <v>3608</v>
       </c>
-      <c r="D202" s="90">
+      <c r="D202" s="89">
         <v>5412</v>
       </c>
-      <c r="E202" s="95">
+      <c r="E202" s="94">
         <v>7216</v>
       </c>
-      <c r="F202" s="95">
+      <c r="F202" s="94">
         <v>9020</v>
       </c>
-      <c r="G202" s="98">
+      <c r="G202" s="97">
         <v>10824</v>
       </c>
-      <c r="H202" s="95">
+      <c r="H202" s="94">
         <v>10824</v>
       </c>
-      <c r="I202" s="95">
+      <c r="I202" s="94">
         <v>10824</v>
       </c>
-      <c r="J202" s="33"/>
+      <c r="J202" s="97">
+        <v>10824</v>
+      </c>
       <c r="K202" s="72"/>
-      <c r="L202" s="77"/>
-      <c r="M202" s="79"/>
+      <c r="L202" s="76"/>
+      <c r="M202" s="78"/>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A203" s="64" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B203" s="79">
+        <v>67</v>
+      </c>
+      <c r="B203" s="78">
         <v>217</v>
       </c>
       <c r="C203" s="33">
         <v>9767</v>
       </c>
-      <c r="D203" s="90">
+      <c r="D203" s="89">
         <v>19318</v>
       </c>
-      <c r="E203" s="95">
+      <c r="E203" s="94">
         <v>28868</v>
       </c>
-      <c r="F203" s="95">
+      <c r="F203" s="94">
         <v>29085</v>
       </c>
-      <c r="G203" s="98">
+      <c r="G203" s="97">
         <v>29302</v>
       </c>
-      <c r="H203" s="95">
+      <c r="H203" s="94">
         <v>29344</v>
       </c>
-      <c r="I203" s="95">
+      <c r="I203" s="94">
         <v>38719</v>
       </c>
-      <c r="J203" s="33"/>
+      <c r="J203" s="97">
+        <v>48095</v>
+      </c>
       <c r="K203" s="72"/>
-      <c r="L203" s="77"/>
-      <c r="M203" s="79"/>
+      <c r="L203" s="76"/>
+      <c r="M203" s="78"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A204" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B204" s="79">
+        <v>53</v>
+      </c>
+      <c r="B204" s="78">
         <v>1058</v>
       </c>
       <c r="C204" s="33">
         <v>185141</v>
       </c>
-      <c r="D204" s="90">
+      <c r="D204" s="89">
         <v>369225</v>
       </c>
-      <c r="E204" s="95">
+      <c r="E204" s="94">
         <v>553308</v>
       </c>
-      <c r="F204" s="95">
+      <c r="F204" s="94">
         <v>554366</v>
       </c>
-      <c r="G204" s="98">
+      <c r="G204" s="97">
         <v>555424</v>
       </c>
-      <c r="H204" s="95">
+      <c r="H204" s="94">
         <v>557125</v>
       </c>
-      <c r="I204" s="95">
+      <c r="I204" s="94">
         <v>737850</v>
       </c>
-      <c r="J204" s="33"/>
+      <c r="J204" s="97">
+        <v>918575</v>
+      </c>
       <c r="K204" s="72"/>
-      <c r="L204" s="77"/>
-[...24 lines deleted...]
-      <c r="H205" s="107">
+      <c r="L204" s="76"/>
+      <c r="M204" s="78"/>
+    </row>
+    <row r="205" spans="1:13" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="104" t="s">
+        <v>54</v>
+      </c>
+      <c r="B205" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C205" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="D205" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="E205" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="F205" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="G205" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="H205" s="106">
         <v>25</v>
       </c>
-      <c r="I205" s="95">
+      <c r="I205" s="94">
         <v>50</v>
       </c>
-      <c r="J205" s="108"/>
-[...2 lines deleted...]
-      <c r="M205" s="108"/>
+      <c r="J205" s="97">
+        <v>75</v>
+      </c>
+      <c r="K205" s="107"/>
+      <c r="L205" s="107"/>
+      <c r="M205" s="107"/>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A206" s="63" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B206" s="79">
+        <v>55</v>
+      </c>
+      <c r="B206" s="78">
         <v>40</v>
       </c>
       <c r="C206" s="33">
         <v>45080</v>
       </c>
-      <c r="D206" s="90">
+      <c r="D206" s="89">
         <v>90120</v>
       </c>
-      <c r="E206" s="95">
+      <c r="E206" s="94">
         <v>135160</v>
       </c>
-      <c r="F206" s="95">
+      <c r="F206" s="94">
         <v>150607</v>
       </c>
-      <c r="G206" s="98">
+      <c r="G206" s="97">
         <v>166055</v>
       </c>
-      <c r="H206" s="95">
+      <c r="H206" s="94">
         <v>181462</v>
       </c>
-      <c r="I206" s="95">
+      <c r="I206" s="94">
         <v>199951</v>
       </c>
-      <c r="J206" s="33"/>
+      <c r="J206" s="97">
+        <v>218440</v>
+      </c>
       <c r="K206" s="72"/>
-      <c r="L206" s="77"/>
-      <c r="M206" s="79"/>
+      <c r="L206" s="76"/>
+      <c r="M206" s="78"/>
     </row>
     <row r="207" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A207" s="64" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B207" s="79">
+        <v>56</v>
+      </c>
+      <c r="B207" s="78">
         <v>387389</v>
       </c>
       <c r="C207" s="33">
         <v>1044701</v>
       </c>
-      <c r="D207" s="90">
+      <c r="D207" s="89">
         <v>1824478</v>
       </c>
-      <c r="E207" s="95">
+      <c r="E207" s="94">
         <v>3911381</v>
       </c>
-      <c r="F207" s="95">
+      <c r="F207" s="94">
         <v>5435945</v>
       </c>
-      <c r="G207" s="98">
+      <c r="G207" s="97">
         <v>7320406</v>
       </c>
-      <c r="H207" s="95">
+      <c r="H207" s="94">
         <v>9367321</v>
       </c>
-      <c r="I207" s="95">
+      <c r="I207" s="94">
         <v>11641671</v>
       </c>
-      <c r="J207" s="33"/>
+      <c r="J207" s="97">
+        <v>13541128</v>
+      </c>
       <c r="K207" s="72"/>
-      <c r="L207" s="77"/>
-      <c r="M207" s="79"/>
+      <c r="L207" s="76"/>
+      <c r="M207" s="78"/>
     </row>
     <row r="208" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A208" s="58" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B208" s="79">
+        <v>69</v>
+      </c>
+      <c r="B208" s="78">
         <v>100</v>
       </c>
       <c r="C208" s="33">
         <v>200</v>
       </c>
-      <c r="D208" s="90">
+      <c r="D208" s="89">
         <v>300</v>
       </c>
-      <c r="E208" s="95">
+      <c r="E208" s="94">
         <v>400</v>
       </c>
-      <c r="F208" s="95">
+      <c r="F208" s="94">
         <v>500</v>
       </c>
-      <c r="G208" s="98">
+      <c r="G208" s="97">
         <v>600</v>
       </c>
-      <c r="H208" s="95">
+      <c r="H208" s="94">
         <v>600</v>
       </c>
-      <c r="I208" s="95">
+      <c r="I208" s="94">
         <v>600</v>
       </c>
-      <c r="J208" s="33"/>
+      <c r="J208" s="97">
+        <v>600</v>
+      </c>
       <c r="K208" s="72"/>
-      <c r="L208" s="77"/>
-      <c r="M208" s="79"/>
+      <c r="L208" s="76"/>
+      <c r="M208" s="78"/>
     </row>
     <row r="209" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A209" s="64" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B209" s="79">
+        <v>58</v>
+      </c>
+      <c r="B209" s="78">
         <v>5530</v>
       </c>
       <c r="C209" s="33">
         <v>34585</v>
       </c>
-      <c r="D209" s="90">
+      <c r="D209" s="89">
         <v>63640</v>
       </c>
-      <c r="E209" s="95">
+      <c r="E209" s="94">
         <v>92695</v>
       </c>
-      <c r="F209" s="95">
+      <c r="F209" s="94">
         <v>97437</v>
       </c>
-      <c r="G209" s="98">
+      <c r="G209" s="97">
         <v>102179</v>
       </c>
-      <c r="H209" s="95">
+      <c r="H209" s="94">
         <v>103349</v>
       </c>
-      <c r="I209" s="95">
+      <c r="I209" s="94">
         <v>105866</v>
       </c>
-      <c r="J209" s="33"/>
+      <c r="J209" s="97">
+        <v>108383</v>
+      </c>
       <c r="K209" s="72"/>
-      <c r="L209" s="77"/>
-      <c r="M209" s="79"/>
+      <c r="L209" s="76"/>
+      <c r="M209" s="78"/>
     </row>
     <row r="210" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A210" s="67" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B210" s="28"/>
       <c r="C210" s="28"/>
       <c r="D210" s="28"/>
       <c r="E210" s="28"/>
       <c r="F210" s="51"/>
       <c r="G210" s="36"/>
       <c r="H210" s="36"/>
       <c r="I210" s="43"/>
       <c r="J210" s="28"/>
       <c r="K210" s="28"/>
       <c r="L210" s="51"/>
       <c r="M210" s="28"/>
     </row>
     <row r="211" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A211" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B211" s="87">
+      <c r="B211" s="86">
         <v>23074806</v>
       </c>
       <c r="C211" s="33">
         <v>47495026</v>
       </c>
-      <c r="D211" s="90">
+      <c r="D211" s="89">
         <v>73390272</v>
       </c>
-      <c r="E211" s="95">
+      <c r="E211" s="94">
         <v>97451491</v>
       </c>
-      <c r="F211" s="95">
+      <c r="F211" s="94">
         <v>127595284</v>
       </c>
-      <c r="G211" s="98">
+      <c r="G211" s="97">
         <v>154735806</v>
       </c>
-      <c r="H211" s="95">
+      <c r="H211" s="94">
         <v>182975992</v>
       </c>
-      <c r="I211" s="95">
+      <c r="I211" s="94">
         <v>209388442</v>
       </c>
-      <c r="J211" s="33"/>
+      <c r="J211" s="97">
+        <v>234408187</v>
+      </c>
       <c r="K211" s="72"/>
-      <c r="L211" s="77"/>
-      <c r="M211" s="79"/>
+      <c r="L211" s="76"/>
+      <c r="M211" s="78"/>
     </row>
     <row r="212" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A212" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B212" s="87">
+        <v>61</v>
+      </c>
+      <c r="B212" s="86">
         <v>1051480</v>
       </c>
       <c r="C212" s="33">
         <v>1137199</v>
       </c>
-      <c r="D212" s="90">
+      <c r="D212" s="89">
         <v>1222919</v>
       </c>
-      <c r="E212" s="95">
+      <c r="E212" s="94">
         <v>1308639</v>
       </c>
-      <c r="F212" s="95">
+      <c r="F212" s="94">
         <v>1987471</v>
       </c>
-      <c r="G212" s="98">
+      <c r="G212" s="97">
         <v>2472449</v>
       </c>
-      <c r="H212" s="95">
+      <c r="H212" s="94">
         <v>3340887</v>
       </c>
-      <c r="I212" s="95">
+      <c r="I212" s="94">
         <v>4231033</v>
       </c>
-      <c r="J212" s="33"/>
+      <c r="J212" s="97">
+        <v>4986399</v>
+      </c>
       <c r="K212" s="72"/>
-      <c r="L212" s="77"/>
-      <c r="M212" s="79"/>
+      <c r="L212" s="76"/>
+      <c r="M212" s="78"/>
     </row>
     <row r="213" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A213" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="B213" s="88">
+      <c r="B213" s="87">
         <v>572659</v>
       </c>
       <c r="C213" s="37">
         <v>572659</v>
       </c>
-      <c r="D213" s="90">
+      <c r="D213" s="89">
         <v>972659</v>
       </c>
-      <c r="E213" s="95">
+      <c r="E213" s="94">
         <v>1555168</v>
       </c>
-      <c r="F213" s="95">
+      <c r="F213" s="94">
         <v>3003006</v>
       </c>
-      <c r="G213" s="98">
+      <c r="G213" s="97">
         <v>4883947</v>
       </c>
-      <c r="H213" s="95">
+      <c r="H213" s="94">
         <v>6411006</v>
       </c>
-      <c r="I213" s="95">
+      <c r="I213" s="94">
         <v>7051582</v>
       </c>
-      <c r="J213" s="33"/>
+      <c r="J213" s="97">
+        <v>8005711</v>
+      </c>
       <c r="K213" s="72"/>
-      <c r="L213" s="77"/>
-      <c r="M213" s="79"/>
+      <c r="L213" s="76"/>
+      <c r="M213" s="78"/>
     </row>
     <row r="214" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A214" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B214" s="87">
+        <v>53</v>
+      </c>
+      <c r="B214" s="86">
         <v>6703038</v>
       </c>
       <c r="C214" s="33">
         <v>13374688</v>
       </c>
-      <c r="D214" s="90">
+      <c r="D214" s="89">
         <v>21112004</v>
       </c>
-      <c r="E214" s="95">
+      <c r="E214" s="94">
         <v>28176056</v>
       </c>
-      <c r="F214" s="95">
+      <c r="F214" s="94">
         <v>36853480</v>
       </c>
-      <c r="G214" s="98">
+      <c r="G214" s="97">
         <v>46477549</v>
       </c>
-      <c r="H214" s="95">
+      <c r="H214" s="94">
         <v>56442359</v>
       </c>
-      <c r="I214" s="95">
+      <c r="I214" s="94">
         <v>64750784</v>
       </c>
-      <c r="J214" s="33"/>
+      <c r="J214" s="97">
+        <v>72554385</v>
+      </c>
       <c r="K214" s="72"/>
-      <c r="L214" s="77"/>
-      <c r="M214" s="79"/>
+      <c r="L214" s="76"/>
+      <c r="M214" s="78"/>
     </row>
     <row r="215" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A215" s="39" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B215" s="87">
+        <v>68</v>
+      </c>
+      <c r="B215" s="86">
         <v>14585905</v>
       </c>
       <c r="C215" s="33">
         <v>31173477</v>
       </c>
-      <c r="D215" s="90">
+      <c r="D215" s="89">
         <v>47825211</v>
       </c>
-      <c r="E215" s="95">
+      <c r="E215" s="94">
         <v>62999406</v>
       </c>
-      <c r="F215" s="95">
+      <c r="F215" s="94">
         <v>80986828</v>
       </c>
-      <c r="G215" s="98">
+      <c r="G215" s="97">
         <v>94889097</v>
       </c>
-      <c r="H215" s="95">
+      <c r="H215" s="94">
         <v>109364124</v>
       </c>
-      <c r="I215" s="95">
+      <c r="I215" s="94">
         <v>124558843</v>
       </c>
-      <c r="J215" s="33"/>
+      <c r="J215" s="97">
+        <v>138415314</v>
+      </c>
       <c r="K215" s="72"/>
-      <c r="L215" s="77"/>
-      <c r="M215" s="79"/>
+      <c r="L215" s="76"/>
+      <c r="M215" s="78"/>
     </row>
     <row r="216" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A216" s="64" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B216" s="87">
+        <v>56</v>
+      </c>
+      <c r="B216" s="86">
         <v>161724</v>
       </c>
       <c r="C216" s="33">
         <v>1133848</v>
       </c>
-      <c r="D216" s="90">
+      <c r="D216" s="89">
         <v>2051168</v>
       </c>
-      <c r="E216" s="95">
+      <c r="E216" s="94">
         <v>3102757</v>
       </c>
-      <c r="F216" s="95">
+      <c r="F216" s="94">
         <v>4455034</v>
       </c>
-      <c r="G216" s="98">
+      <c r="G216" s="97">
         <v>5703299</v>
       </c>
-      <c r="H216" s="95">
+      <c r="H216" s="94">
         <v>7108151</v>
       </c>
-      <c r="I216" s="95">
+      <c r="I216" s="94">
         <v>8486735</v>
       </c>
-      <c r="J216" s="33"/>
+      <c r="J216" s="97">
+        <v>10136913</v>
+      </c>
       <c r="K216" s="72"/>
-      <c r="L216" s="77"/>
-      <c r="M216" s="79"/>
+      <c r="L216" s="76"/>
+      <c r="M216" s="78"/>
     </row>
     <row r="217" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A217" s="64" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>57</v>
+      </c>
+      <c r="B217" s="83" t="s">
+        <v>59</v>
       </c>
       <c r="C217" s="33">
         <v>103155</v>
       </c>
-      <c r="D217" s="90">
+      <c r="D217" s="89">
         <v>206310</v>
       </c>
-      <c r="E217" s="95">
+      <c r="E217" s="94">
         <v>309465</v>
       </c>
-      <c r="F217" s="95">
+      <c r="F217" s="94">
         <v>309465</v>
       </c>
-      <c r="G217" s="98">
+      <c r="G217" s="97">
         <v>309465</v>
       </c>
-      <c r="H217" s="95">
+      <c r="H217" s="94">
         <v>309465</v>
       </c>
-      <c r="I217" s="95">
+      <c r="I217" s="94">
         <v>309465</v>
       </c>
-      <c r="J217" s="33"/>
+      <c r="J217" s="97">
+        <v>309465</v>
+      </c>
       <c r="K217" s="72"/>
-      <c r="L217" s="86"/>
-      <c r="M217" s="79"/>
+      <c r="L217" s="85"/>
+      <c r="M217" s="78"/>
     </row>
     <row r="218" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A218" s="70" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B218" s="69"/>
       <c r="C218" s="36"/>
       <c r="D218" s="33"/>
       <c r="E218" s="33"/>
       <c r="F218" s="65"/>
       <c r="G218" s="33"/>
       <c r="H218" s="33"/>
       <c r="I218" s="69"/>
       <c r="J218" s="33"/>
       <c r="K218" s="25"/>
       <c r="L218" s="65"/>
       <c r="M218" s="33"/>
     </row>
     <row r="219" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A219" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B219" s="79">
+      <c r="B219" s="78">
         <v>3956</v>
       </c>
       <c r="C219" s="33">
         <v>3956</v>
       </c>
-      <c r="D219" s="90">
+      <c r="D219" s="89">
         <v>3956</v>
       </c>
-      <c r="E219" s="95">
+      <c r="E219" s="94">
         <v>3956</v>
       </c>
-      <c r="F219" s="95">
+      <c r="F219" s="94">
         <v>3956</v>
       </c>
-      <c r="G219" s="98">
+      <c r="G219" s="97">
         <v>3956</v>
       </c>
-      <c r="H219" s="95">
+      <c r="H219" s="94">
         <v>7208</v>
       </c>
-      <c r="I219" s="95">
+      <c r="I219" s="94">
         <v>18103</v>
       </c>
-      <c r="J219" s="33"/>
+      <c r="J219" s="97">
+        <v>28999</v>
+      </c>
       <c r="K219" s="72"/>
-      <c r="L219" s="77"/>
-      <c r="M219" s="79"/>
+      <c r="L219" s="76"/>
+      <c r="M219" s="78"/>
     </row>
     <row r="220" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A220" s="64" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B220" s="79">
+        <v>61</v>
+      </c>
+      <c r="B220" s="78">
         <v>3956</v>
       </c>
       <c r="C220" s="33">
         <v>3956</v>
       </c>
-      <c r="D220" s="90">
+      <c r="D220" s="89">
         <v>3956</v>
       </c>
-      <c r="E220" s="95">
+      <c r="E220" s="94">
         <v>3956</v>
       </c>
-      <c r="F220" s="95">
+      <c r="F220" s="94">
         <v>3956</v>
       </c>
-      <c r="G220" s="98">
+      <c r="G220" s="97">
         <v>3956</v>
       </c>
-      <c r="H220" s="95">
+      <c r="H220" s="94">
         <v>7208</v>
       </c>
-      <c r="I220" s="95">
+      <c r="I220" s="94">
         <v>18103</v>
       </c>
-      <c r="J220" s="33"/>
+      <c r="J220" s="97">
+        <v>28999</v>
+      </c>
       <c r="K220" s="72"/>
-      <c r="L220" s="77"/>
-      <c r="M220" s="79"/>
+      <c r="L220" s="76"/>
+      <c r="M220" s="78"/>
     </row>
     <row r="221" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A221" s="66" t="s">
         <v>47</v>
       </c>
       <c r="B221" s="28"/>
       <c r="C221" s="28"/>
       <c r="D221" s="28"/>
       <c r="E221" s="28"/>
       <c r="F221" s="51"/>
       <c r="G221" s="36"/>
       <c r="H221" s="36"/>
       <c r="I221" s="43"/>
       <c r="J221" s="35"/>
       <c r="K221" s="25"/>
       <c r="L221" s="51"/>
       <c r="M221" s="28"/>
     </row>
     <row r="222" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A222" s="63" t="s">
         <v>50</v>
       </c>
-      <c r="B222" s="79">
+      <c r="B222" s="78">
         <v>22980166</v>
       </c>
       <c r="C222" s="37">
         <v>47314667</v>
       </c>
-      <c r="D222" s="90">
+      <c r="D222" s="89">
         <v>73124193</v>
       </c>
-      <c r="E222" s="95">
+      <c r="E222" s="94">
         <v>97099692</v>
       </c>
-      <c r="F222" s="95">
+      <c r="F222" s="94">
         <v>127161676</v>
       </c>
-      <c r="G222" s="98">
+      <c r="G222" s="97">
         <v>154220389</v>
       </c>
-      <c r="H222" s="95">
+      <c r="H222" s="94">
         <v>182375513</v>
       </c>
-      <c r="I222" s="95">
+      <c r="I222" s="94">
         <v>208724885</v>
       </c>
-      <c r="J222" s="72"/>
+      <c r="J222" s="97">
+        <v>233681552</v>
+      </c>
       <c r="K222" s="72"/>
-      <c r="L222" s="77"/>
-      <c r="M222" s="79"/>
+      <c r="L222" s="76"/>
+      <c r="M222" s="78"/>
     </row>
     <row r="223" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A223" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B223" s="37">
         <v>956840</v>
       </c>
       <c r="C223" s="37">
         <v>956840</v>
       </c>
-      <c r="D223" s="92">
+      <c r="D223" s="91">
         <v>956840</v>
       </c>
-      <c r="E223" s="92">
+      <c r="E223" s="91">
         <v>956840</v>
       </c>
-      <c r="F223" s="95">
+      <c r="F223" s="94">
         <v>1553863</v>
       </c>
-      <c r="G223" s="98">
+      <c r="G223" s="97">
         <v>1957032</v>
       </c>
-      <c r="H223" s="95">
+      <c r="H223" s="94">
         <v>2740408</v>
       </c>
-      <c r="I223" s="95">
+      <c r="I223" s="94">
         <v>3567476</v>
       </c>
-      <c r="J223" s="72"/>
+      <c r="J223" s="97">
+        <v>4259764</v>
+      </c>
       <c r="K223" s="72"/>
-      <c r="L223" s="77"/>
-      <c r="M223" s="79"/>
+      <c r="L223" s="76"/>
+      <c r="M223" s="78"/>
     </row>
     <row r="224" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A224" s="64" t="s">
         <v>52</v>
       </c>
       <c r="B224" s="37">
         <v>572659</v>
       </c>
       <c r="C224" s="37">
         <v>572659</v>
       </c>
-      <c r="D224" s="90">
+      <c r="D224" s="89">
         <v>972659</v>
       </c>
-      <c r="E224" s="95">
+      <c r="E224" s="94">
         <v>1555168</v>
       </c>
-      <c r="F224" s="95">
+      <c r="F224" s="94">
         <v>3003006</v>
       </c>
-      <c r="G224" s="98">
+      <c r="G224" s="97">
         <v>4883947</v>
       </c>
-      <c r="H224" s="95">
+      <c r="H224" s="94">
         <v>6411006</v>
       </c>
-      <c r="I224" s="95">
+      <c r="I224" s="94">
         <v>7051582</v>
       </c>
-      <c r="J224" s="72"/>
+      <c r="J224" s="97">
+        <v>8005711</v>
+      </c>
       <c r="K224" s="72"/>
-      <c r="L224" s="77"/>
-      <c r="M224" s="79"/>
+      <c r="L224" s="76"/>
+      <c r="M224" s="78"/>
     </row>
     <row r="225" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A225" s="64" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B225" s="79">
+        <v>53</v>
+      </c>
+      <c r="B225" s="78">
         <v>6703038</v>
       </c>
       <c r="C225" s="37">
         <v>13374688</v>
       </c>
-      <c r="D225" s="90">
+      <c r="D225" s="89">
         <v>21112004</v>
       </c>
-      <c r="E225" s="95">
+      <c r="E225" s="94">
         <v>28176056</v>
       </c>
-      <c r="F225" s="95">
+      <c r="F225" s="94">
         <v>36853480</v>
       </c>
-      <c r="G225" s="98">
+      <c r="G225" s="97">
         <v>46477549</v>
       </c>
-      <c r="H225" s="95">
+      <c r="H225" s="94">
         <v>56442359</v>
       </c>
-      <c r="I225" s="95">
+      <c r="I225" s="94">
         <v>64750784</v>
       </c>
-      <c r="J225" s="72"/>
+      <c r="J225" s="97">
+        <v>72554385</v>
+      </c>
       <c r="K225" s="72"/>
-      <c r="L225" s="77"/>
-      <c r="M225" s="79"/>
+      <c r="L225" s="76"/>
+      <c r="M225" s="78"/>
     </row>
     <row r="226" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A226" s="48" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B226" s="79">
+        <v>68</v>
+      </c>
+      <c r="B226" s="78">
         <v>14585905</v>
       </c>
       <c r="C226" s="37">
         <v>31173477</v>
       </c>
-      <c r="D226" s="90">
+      <c r="D226" s="89">
         <v>47825211</v>
       </c>
-      <c r="E226" s="95">
+      <c r="E226" s="94">
         <v>62999406</v>
       </c>
-      <c r="F226" s="95">
+      <c r="F226" s="94">
         <v>80986828</v>
       </c>
-      <c r="G226" s="98">
+      <c r="G226" s="97">
         <v>94889097</v>
       </c>
-      <c r="H226" s="95">
+      <c r="H226" s="94">
         <v>109364124</v>
       </c>
-      <c r="I226" s="95">
+      <c r="I226" s="94">
         <v>124558843</v>
       </c>
-      <c r="J226" s="72"/>
+      <c r="J226" s="97">
+        <v>138415314</v>
+      </c>
       <c r="K226" s="72"/>
-      <c r="L226" s="77"/>
-      <c r="M226" s="79"/>
+      <c r="L226" s="76"/>
+      <c r="M226" s="78"/>
     </row>
     <row r="227" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A227" s="64" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B227" s="79">
+        <v>56</v>
+      </c>
+      <c r="B227" s="78">
         <v>161724</v>
       </c>
       <c r="C227" s="37">
         <v>1133848</v>
       </c>
-      <c r="D227" s="90">
+      <c r="D227" s="89">
         <v>2051168</v>
       </c>
-      <c r="E227" s="95">
+      <c r="E227" s="94">
         <v>3102757</v>
       </c>
-      <c r="F227" s="95">
+      <c r="F227" s="94">
         <v>4455034</v>
       </c>
-      <c r="G227" s="98">
+      <c r="G227" s="97">
         <v>5703299</v>
       </c>
-      <c r="H227" s="95">
+      <c r="H227" s="94">
         <v>7108151</v>
       </c>
-      <c r="I227" s="95">
+      <c r="I227" s="94">
         <v>8486735</v>
       </c>
-      <c r="J227" s="72"/>
+      <c r="J227" s="97">
+        <v>10136913</v>
+      </c>
       <c r="K227" s="72"/>
-      <c r="L227" s="77"/>
-      <c r="M227" s="79"/>
+      <c r="L227" s="76"/>
+      <c r="M227" s="78"/>
     </row>
     <row r="228" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A228" s="64" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B228" s="33" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C228" s="37">
         <v>103155</v>
       </c>
-      <c r="D228" s="90">
+      <c r="D228" s="89">
         <v>206310</v>
       </c>
-      <c r="E228" s="95">
+      <c r="E228" s="94">
         <v>309465</v>
       </c>
-      <c r="F228" s="95">
+      <c r="F228" s="94">
         <v>309465</v>
       </c>
-      <c r="G228" s="98">
+      <c r="G228" s="97">
         <v>309465</v>
       </c>
-      <c r="H228" s="95">
+      <c r="H228" s="94">
         <v>309465</v>
       </c>
-      <c r="I228" s="95">
+      <c r="I228" s="94">
         <v>309465</v>
       </c>
-      <c r="J228" s="72"/>
+      <c r="J228" s="97">
+        <v>309465</v>
+      </c>
       <c r="K228" s="72"/>
-      <c r="L228" s="86"/>
-      <c r="M228" s="79"/>
+      <c r="L228" s="85"/>
+      <c r="M228" s="78"/>
     </row>
     <row r="229" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A229" s="67" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B229" s="29"/>
       <c r="C229" s="29"/>
       <c r="D229" s="29"/>
       <c r="E229" s="29"/>
       <c r="F229" s="54"/>
       <c r="G229" s="37"/>
       <c r="H229" s="37"/>
       <c r="I229" s="49"/>
       <c r="J229" s="29"/>
       <c r="K229" s="29"/>
       <c r="L229" s="54"/>
       <c r="M229" s="29"/>
     </row>
     <row r="230" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A230" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B230" s="33">
         <v>90684</v>
       </c>
       <c r="C230" s="33">
         <v>176403</v>
       </c>
-      <c r="D230" s="90">
+      <c r="D230" s="89">
         <v>262123</v>
       </c>
-      <c r="E230" s="95">
+      <c r="E230" s="94">
         <v>347843</v>
       </c>
-      <c r="F230" s="95">
+      <c r="F230" s="94">
         <v>429652</v>
       </c>
-      <c r="G230" s="98">
+      <c r="G230" s="97">
         <v>511461</v>
       </c>
-      <c r="H230" s="95">
+      <c r="H230" s="94">
         <v>593271</v>
       </c>
-      <c r="I230" s="95">
+      <c r="I230" s="94">
         <v>645454</v>
       </c>
-      <c r="J230" s="72"/>
+      <c r="J230" s="97">
+        <v>697637</v>
+      </c>
       <c r="K230" s="72"/>
-      <c r="L230" s="77"/>
-      <c r="M230" s="79"/>
+      <c r="L230" s="76"/>
+      <c r="M230" s="78"/>
     </row>
     <row r="231" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A231" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B231" s="33">
         <v>90684</v>
       </c>
       <c r="C231" s="33">
         <v>176403</v>
       </c>
-      <c r="D231" s="90">
+      <c r="D231" s="89">
         <v>262123</v>
       </c>
-      <c r="E231" s="95">
+      <c r="E231" s="94">
         <v>347843</v>
       </c>
-      <c r="F231" s="95">
+      <c r="F231" s="94">
         <v>429652</v>
       </c>
-      <c r="G231" s="98">
+      <c r="G231" s="97">
         <v>511461</v>
       </c>
-      <c r="H231" s="95">
+      <c r="H231" s="94">
         <v>593271</v>
       </c>
-      <c r="I231" s="95">
+      <c r="I231" s="94">
         <v>645454</v>
       </c>
-      <c r="J231" s="72"/>
+      <c r="J231" s="97">
+        <v>697637</v>
+      </c>
       <c r="K231" s="72"/>
-      <c r="L231" s="77"/>
-      <c r="M231" s="79"/>
+      <c r="L231" s="76"/>
+      <c r="M231" s="78"/>
     </row>
     <row r="232" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A232" s="66" t="s">
         <v>25</v>
       </c>
       <c r="B232" s="10"/>
       <c r="C232" s="10"/>
       <c r="D232" s="10"/>
       <c r="E232" s="10"/>
       <c r="F232" s="52"/>
-      <c r="G232" s="101"/>
-      <c r="H232" s="101"/>
+      <c r="G232" s="100"/>
+      <c r="H232" s="100"/>
       <c r="I232" s="44"/>
       <c r="J232" s="35"/>
       <c r="K232" s="25"/>
       <c r="L232" s="52"/>
       <c r="M232" s="10"/>
     </row>
     <row r="233" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A233" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B233" s="33">
         <v>490187</v>
       </c>
       <c r="C233" s="33">
         <v>1300013</v>
       </c>
-      <c r="D233" s="90">
+      <c r="D233" s="89">
         <v>2027722</v>
       </c>
-      <c r="E233" s="95">
+      <c r="E233" s="94">
         <v>2723696</v>
       </c>
-      <c r="F233" s="95">
+      <c r="F233" s="94">
         <v>5445731</v>
       </c>
-      <c r="G233" s="98">
+      <c r="G233" s="97">
         <v>6366638</v>
       </c>
-      <c r="H233" s="95">
+      <c r="H233" s="94">
         <v>6812135</v>
       </c>
-      <c r="I233" s="95">
+      <c r="I233" s="94">
         <v>7465911</v>
       </c>
-      <c r="J233" s="72"/>
+      <c r="J233" s="97">
+        <v>8089895</v>
+      </c>
       <c r="K233" s="72"/>
-      <c r="L233" s="77"/>
-      <c r="M233" s="79"/>
+      <c r="L233" s="76"/>
+      <c r="M233" s="78"/>
     </row>
     <row r="234" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A234" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B234" s="33">
         <v>488587</v>
       </c>
       <c r="C234" s="33">
         <v>1295520</v>
       </c>
-      <c r="D234" s="90">
+      <c r="D234" s="89">
         <v>2020336</v>
       </c>
-      <c r="E234" s="95">
+      <c r="E234" s="94">
         <v>2713417</v>
       </c>
-      <c r="F234" s="95">
+      <c r="F234" s="94">
         <v>5433185</v>
       </c>
-      <c r="G234" s="98">
+      <c r="G234" s="97">
         <v>6351826</v>
       </c>
-      <c r="H234" s="95">
+      <c r="H234" s="94">
         <v>6791973</v>
       </c>
-      <c r="I234" s="95">
+      <c r="I234" s="94">
         <v>7429120</v>
       </c>
-      <c r="J234" s="72"/>
+      <c r="J234" s="97">
+        <v>8036475</v>
+      </c>
       <c r="K234" s="72"/>
-      <c r="L234" s="77"/>
-      <c r="M234" s="79"/>
+      <c r="L234" s="76"/>
+      <c r="M234" s="78"/>
     </row>
     <row r="235" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A235" s="64" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B235" s="33">
         <v>90</v>
       </c>
       <c r="C235" s="33">
         <v>180</v>
       </c>
-      <c r="D235" s="90">
+      <c r="D235" s="89">
         <v>270</v>
       </c>
-      <c r="E235" s="95">
+      <c r="E235" s="94">
         <v>360</v>
       </c>
-      <c r="F235" s="95">
+      <c r="F235" s="94">
         <v>450</v>
       </c>
-      <c r="G235" s="98">
+      <c r="G235" s="97">
         <v>540</v>
       </c>
-      <c r="H235" s="95">
+      <c r="H235" s="94">
         <v>540</v>
       </c>
-      <c r="I235" s="95">
+      <c r="I235" s="94">
         <v>540</v>
       </c>
-      <c r="J235" s="72"/>
+      <c r="J235" s="97">
+        <v>540</v>
+      </c>
       <c r="K235" s="72"/>
-      <c r="L235" s="77"/>
-      <c r="M235" s="79"/>
+      <c r="L235" s="76"/>
+      <c r="M235" s="78"/>
     </row>
     <row r="236" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A236" s="64" t="s">
         <v>52</v>
       </c>
       <c r="B236" s="33">
         <v>747</v>
       </c>
       <c r="C236" s="33">
         <v>1494</v>
       </c>
-      <c r="D236" s="90">
+      <c r="D236" s="89">
         <v>2241</v>
       </c>
-      <c r="E236" s="95">
+      <c r="E236" s="94">
         <v>2988</v>
       </c>
-      <c r="F236" s="95">
+      <c r="F236" s="94">
         <v>3735</v>
       </c>
-      <c r="G236" s="98">
+      <c r="G236" s="97">
         <v>4482</v>
       </c>
-      <c r="H236" s="95">
+      <c r="H236" s="94">
         <v>4482</v>
       </c>
-      <c r="I236" s="95">
+      <c r="I236" s="94">
         <v>4482</v>
       </c>
-      <c r="J236" s="72"/>
+      <c r="J236" s="97">
+        <v>4482</v>
+      </c>
       <c r="K236" s="72"/>
-      <c r="L236" s="77"/>
-      <c r="M236" s="79"/>
+      <c r="L236" s="76"/>
+      <c r="M236" s="78"/>
     </row>
     <row r="237" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A237" s="64" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B237" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C237" s="33">
         <v>1293</v>
       </c>
-      <c r="D237" s="90">
+      <c r="D237" s="89">
         <v>2586</v>
       </c>
-      <c r="E237" s="95">
+      <c r="E237" s="94">
         <v>3879</v>
       </c>
-      <c r="F237" s="95">
+      <c r="F237" s="94">
         <v>4546</v>
       </c>
-      <c r="G237" s="98">
+      <c r="G237" s="97">
         <v>5212</v>
       </c>
-      <c r="H237" s="95">
+      <c r="H237" s="94">
         <v>7377</v>
       </c>
-      <c r="I237" s="95">
+      <c r="I237" s="94">
         <v>10821</v>
       </c>
-      <c r="J237" s="72"/>
+      <c r="J237" s="97">
+        <v>14265</v>
+      </c>
       <c r="K237" s="72"/>
-      <c r="L237" s="77"/>
-[...24 lines deleted...]
-      <c r="H238" s="107">
+      <c r="L237" s="76"/>
+      <c r="M237" s="78"/>
+    </row>
+    <row r="238" spans="1:13" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="110" t="s">
+        <v>54</v>
+      </c>
+      <c r="B238" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C238" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="D238" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="E238" s="106" t="s">
+        <v>59</v>
+      </c>
+      <c r="F238" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="G238" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="H238" s="106">
         <v>2431</v>
       </c>
-      <c r="I238" s="95">
+      <c r="I238" s="94">
         <v>4862</v>
       </c>
-      <c r="J238" s="108"/>
-[...2 lines deleted...]
-      <c r="M238" s="108"/>
+      <c r="J238" s="97">
+        <v>7293</v>
+      </c>
+      <c r="K238" s="107"/>
+      <c r="L238" s="107"/>
+      <c r="M238" s="107"/>
     </row>
     <row r="239" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A239" s="93" t="s">
-[...21 lines deleted...]
-        <v>60</v>
+      <c r="A239" s="92" t="s">
+        <v>68</v>
+      </c>
+      <c r="B239" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="C239" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="D239" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="E239" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="F239" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="G239" s="93" t="s">
+        <v>59</v>
+      </c>
+      <c r="H239" s="93" t="s">
+        <v>59</v>
       </c>
       <c r="I239" s="29">
         <v>10000</v>
       </c>
-      <c r="J239" s="37"/>
+      <c r="J239" s="97">
+        <v>20000</v>
+      </c>
       <c r="K239" s="37"/>
       <c r="L239" s="37"/>
       <c r="M239" s="37"/>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A240" s="104" t="s">
-        <v>70</v>
+      <c r="A240" s="103" t="s">
+        <v>69</v>
       </c>
       <c r="B240" s="33">
         <v>70</v>
       </c>
       <c r="C240" s="33">
         <v>140</v>
       </c>
-      <c r="D240" s="90">
+      <c r="D240" s="89">
         <v>210</v>
       </c>
-      <c r="E240" s="95">
+      <c r="E240" s="94">
         <v>280</v>
       </c>
-      <c r="F240" s="95">
+      <c r="F240" s="94">
         <v>350</v>
       </c>
-      <c r="G240" s="98">
+      <c r="G240" s="97">
         <v>420</v>
       </c>
-      <c r="H240" s="95">
+      <c r="H240" s="94">
         <v>587</v>
       </c>
-      <c r="I240" s="95">
+      <c r="I240" s="94">
         <v>754</v>
       </c>
-      <c r="J240" s="72"/>
+      <c r="J240" s="97">
+        <v>921</v>
+      </c>
       <c r="K240" s="72"/>
-      <c r="L240" s="77"/>
-      <c r="M240" s="79"/>
+      <c r="L240" s="76"/>
+      <c r="M240" s="78"/>
     </row>
     <row r="241" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A241" s="64" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B241" s="33">
         <v>693</v>
       </c>
       <c r="C241" s="33">
         <v>1386</v>
       </c>
-      <c r="D241" s="90">
+      <c r="D241" s="89">
         <v>2079</v>
       </c>
-      <c r="E241" s="95">
+      <c r="E241" s="94">
         <v>2772</v>
       </c>
-      <c r="F241" s="95">
+      <c r="F241" s="94">
         <v>3465</v>
       </c>
-      <c r="G241" s="98">
+      <c r="G241" s="97">
         <v>4158</v>
       </c>
-      <c r="H241" s="95">
+      <c r="H241" s="94">
         <v>4746</v>
       </c>
-      <c r="I241" s="95">
+      <c r="I241" s="94">
         <v>5334</v>
       </c>
-      <c r="J241" s="72"/>
+      <c r="J241" s="97">
+        <v>5922</v>
+      </c>
       <c r="K241" s="72"/>
-      <c r="L241" s="77"/>
-      <c r="M241" s="79"/>
+      <c r="L241" s="76"/>
+      <c r="M241" s="78"/>
     </row>
     <row r="242" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A242" s="66" t="s">
         <v>7</v>
       </c>
       <c r="B242" s="28"/>
       <c r="C242" s="28"/>
       <c r="D242" s="28"/>
       <c r="E242" s="28"/>
       <c r="F242" s="51"/>
       <c r="G242" s="36"/>
       <c r="H242" s="36"/>
       <c r="I242" s="43"/>
       <c r="J242" s="28"/>
       <c r="K242" s="28"/>
       <c r="L242" s="51"/>
       <c r="M242" s="28"/>
     </row>
     <row r="243" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A243" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B243" s="33">
         <v>7044473</v>
       </c>
       <c r="C243" s="33">
         <v>16669016</v>
       </c>
-      <c r="D243" s="90">
+      <c r="D243" s="89">
         <v>37332350</v>
       </c>
-      <c r="E243" s="95">
+      <c r="E243" s="94">
         <v>50834970</v>
       </c>
-      <c r="F243" s="95">
+      <c r="F243" s="94">
         <v>69467396</v>
       </c>
-      <c r="G243" s="98">
+      <c r="G243" s="97">
         <v>83610266</v>
       </c>
-      <c r="H243" s="95">
+      <c r="H243" s="94">
         <v>94437538</v>
       </c>
-      <c r="I243" s="95">
+      <c r="I243" s="94">
         <v>105156325</v>
       </c>
-      <c r="J243" s="72"/>
+      <c r="J243" s="97">
+        <v>115649279</v>
+      </c>
       <c r="K243" s="72"/>
-      <c r="L243" s="77"/>
-      <c r="M243" s="79"/>
+      <c r="L243" s="76"/>
+      <c r="M243" s="78"/>
     </row>
     <row r="244" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A244" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B244" s="33">
         <v>4867348</v>
       </c>
       <c r="C244" s="33">
         <v>11387062</v>
       </c>
-      <c r="D244" s="90">
+      <c r="D244" s="89">
         <v>28929098</v>
       </c>
-      <c r="E244" s="95">
+      <c r="E244" s="94">
         <v>39024071</v>
       </c>
-      <c r="F244" s="95">
+      <c r="F244" s="94">
         <v>54854885</v>
       </c>
-      <c r="G244" s="98">
+      <c r="G244" s="97">
         <v>65617931</v>
       </c>
-      <c r="H244" s="95">
+      <c r="H244" s="94">
         <v>73886706</v>
       </c>
-      <c r="I244" s="95">
+      <c r="I244" s="94">
         <v>81656152</v>
       </c>
-      <c r="J244" s="72"/>
+      <c r="J244" s="97">
+        <v>89549841</v>
+      </c>
       <c r="K244" s="72"/>
-      <c r="L244" s="77"/>
-      <c r="M244" s="79"/>
+      <c r="L244" s="76"/>
+      <c r="M244" s="78"/>
     </row>
     <row r="245" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A245" s="64" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B245" s="33">
         <v>18305</v>
       </c>
       <c r="C245" s="33">
         <v>61419</v>
       </c>
-      <c r="D245" s="90">
+      <c r="D245" s="89">
         <v>104533</v>
       </c>
-      <c r="E245" s="95">
+      <c r="E245" s="94">
         <v>147647</v>
       </c>
-      <c r="F245" s="95">
+      <c r="F245" s="94">
         <v>172948</v>
       </c>
-      <c r="G245" s="98">
+      <c r="G245" s="97">
         <v>198250</v>
       </c>
-      <c r="H245" s="95">
+      <c r="H245" s="94">
         <v>223472</v>
       </c>
-      <c r="I245" s="95">
+      <c r="I245" s="94">
         <v>268493</v>
       </c>
-      <c r="J245" s="72"/>
+      <c r="J245" s="97">
+        <v>313515</v>
+      </c>
       <c r="K245" s="72"/>
-      <c r="L245" s="77"/>
-[...3 lines deleted...]
-      <c r="A246" s="112" t="s">
+      <c r="L245" s="76"/>
+      <c r="M245" s="78"/>
+    </row>
+    <row r="246" spans="1:13" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="111" t="s">
         <v>52</v>
       </c>
-      <c r="B246" s="106" t="s">
-[...17 lines deleted...]
-      <c r="H246" s="107">
+      <c r="B246" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C246" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="D246" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="E246" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="F246" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="G246" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="H246" s="106">
         <v>79</v>
       </c>
-      <c r="I246" s="95">
+      <c r="I246" s="94">
         <v>158</v>
       </c>
-      <c r="J246" s="108"/>
-[...2 lines deleted...]
-      <c r="M246" s="108"/>
+      <c r="J246" s="97">
+        <v>237</v>
+      </c>
+      <c r="K246" s="107"/>
+      <c r="L246" s="107"/>
+      <c r="M246" s="107"/>
     </row>
     <row r="247" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A247" s="64" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B247" s="33">
         <v>446</v>
       </c>
       <c r="C247" s="33">
         <v>892</v>
       </c>
-      <c r="D247" s="90">
+      <c r="D247" s="89">
         <v>1338</v>
       </c>
-      <c r="E247" s="95">
+      <c r="E247" s="94">
         <v>1784</v>
       </c>
-      <c r="F247" s="95">
+      <c r="F247" s="94">
         <v>2230</v>
       </c>
-      <c r="G247" s="98">
+      <c r="G247" s="97">
         <v>2676</v>
       </c>
-      <c r="H247" s="95">
+      <c r="H247" s="94">
         <v>3026</v>
       </c>
-      <c r="I247" s="95">
+      <c r="I247" s="94">
         <v>3376</v>
       </c>
-      <c r="J247" s="72"/>
+      <c r="J247" s="97">
+        <v>3726</v>
+      </c>
       <c r="K247" s="72"/>
-      <c r="L247" s="77"/>
-      <c r="M247" s="79"/>
+      <c r="L247" s="76"/>
+      <c r="M247" s="78"/>
     </row>
     <row r="248" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A248" s="64" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B248" s="33">
         <v>510500</v>
       </c>
       <c r="C248" s="33">
         <v>1226832</v>
       </c>
-      <c r="D248" s="90">
+      <c r="D248" s="89">
         <v>1995543</v>
       </c>
-      <c r="E248" s="95">
+      <c r="E248" s="94">
         <v>2835398</v>
       </c>
-      <c r="F248" s="95">
+      <c r="F248" s="94">
         <v>3527948</v>
       </c>
-      <c r="G248" s="98">
+      <c r="G248" s="97">
         <v>4286753</v>
       </c>
-      <c r="H248" s="95">
+      <c r="H248" s="94">
         <v>5005263</v>
       </c>
-      <c r="I248" s="95">
+      <c r="I248" s="94">
         <v>5718891</v>
       </c>
-      <c r="J248" s="72"/>
+      <c r="J248" s="97">
+        <v>6401378</v>
+      </c>
       <c r="K248" s="72"/>
-      <c r="L248" s="77"/>
-      <c r="M248" s="79"/>
+      <c r="L248" s="76"/>
+      <c r="M248" s="78"/>
     </row>
     <row r="249" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A249" s="63" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B249" s="33">
         <v>379827</v>
       </c>
       <c r="C249" s="33">
         <v>859877</v>
       </c>
-      <c r="D249" s="90">
+      <c r="D249" s="89">
         <v>1374890</v>
       </c>
-      <c r="E249" s="95">
+      <c r="E249" s="94">
         <v>1916606</v>
       </c>
-      <c r="F249" s="95">
+      <c r="F249" s="94">
         <v>2353862</v>
       </c>
-      <c r="G249" s="98">
+      <c r="G249" s="97">
         <v>2745832</v>
       </c>
-      <c r="H249" s="95">
+      <c r="H249" s="94">
         <v>3195279</v>
       </c>
-      <c r="I249" s="95">
+      <c r="I249" s="94">
         <v>3679054</v>
       </c>
-      <c r="J249" s="72"/>
+      <c r="J249" s="97">
+        <v>4088901</v>
+      </c>
       <c r="K249" s="72"/>
-      <c r="L249" s="77"/>
-      <c r="M249" s="79"/>
+      <c r="L249" s="76"/>
+      <c r="M249" s="78"/>
     </row>
     <row r="250" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A250" s="48" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B250" s="33">
         <v>427276</v>
       </c>
       <c r="C250" s="33">
         <v>1119728</v>
       </c>
-      <c r="D250" s="90">
+      <c r="D250" s="89">
         <v>1796712</v>
       </c>
-      <c r="E250" s="95">
+      <c r="E250" s="94">
         <v>2664631</v>
       </c>
-      <c r="F250" s="95">
+      <c r="F250" s="94">
         <v>3231103</v>
       </c>
-      <c r="G250" s="98">
+      <c r="G250" s="97">
         <v>4505354</v>
       </c>
-      <c r="H250" s="95">
+      <c r="H250" s="94">
         <v>5002426</v>
       </c>
-      <c r="I250" s="95">
+      <c r="I250" s="94">
         <v>5620523</v>
       </c>
-      <c r="J250" s="72"/>
+      <c r="J250" s="97">
+        <v>6203260</v>
+      </c>
       <c r="K250" s="72"/>
-      <c r="L250" s="77"/>
-      <c r="M250" s="79"/>
+      <c r="L250" s="76"/>
+      <c r="M250" s="78"/>
     </row>
     <row r="251" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A251" s="64" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B251" s="33">
         <v>836778</v>
       </c>
       <c r="C251" s="33">
         <v>1952416</v>
       </c>
-      <c r="D251" s="90">
+      <c r="D251" s="89">
         <v>3012650</v>
       </c>
-      <c r="E251" s="95">
+      <c r="E251" s="94">
         <v>4070451</v>
       </c>
-      <c r="F251" s="95">
+      <c r="F251" s="94">
         <v>5126610</v>
       </c>
-      <c r="G251" s="98">
+      <c r="G251" s="97">
         <v>6032233</v>
       </c>
-      <c r="H251" s="95">
+      <c r="H251" s="94">
         <v>6876588</v>
       </c>
-      <c r="I251" s="95">
+      <c r="I251" s="94">
         <v>7938804</v>
       </c>
-      <c r="J251" s="72"/>
+      <c r="J251" s="97">
+        <v>8791376</v>
+      </c>
       <c r="K251" s="72"/>
-      <c r="L251" s="77"/>
-      <c r="M251" s="79"/>
+      <c r="L251" s="76"/>
+      <c r="M251" s="78"/>
     </row>
     <row r="252" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A252" s="64" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B252" s="33">
         <v>200</v>
       </c>
       <c r="C252" s="33">
         <v>400</v>
       </c>
-      <c r="D252" s="90">
+      <c r="D252" s="89">
         <v>600</v>
       </c>
-      <c r="E252" s="95">
+      <c r="E252" s="94">
         <v>800</v>
       </c>
-      <c r="F252" s="95">
+      <c r="F252" s="94">
         <v>1015</v>
       </c>
-      <c r="G252" s="98">
+      <c r="G252" s="97">
         <v>1230</v>
       </c>
-      <c r="H252" s="95">
+      <c r="H252" s="94">
         <v>1595</v>
       </c>
-      <c r="I252" s="95">
+      <c r="I252" s="94">
         <v>1965</v>
       </c>
-      <c r="J252" s="72"/>
+      <c r="J252" s="97">
+        <v>2335</v>
+      </c>
       <c r="K252" s="72"/>
-      <c r="L252" s="77"/>
-      <c r="M252" s="79"/>
+      <c r="L252" s="76"/>
+      <c r="M252" s="78"/>
     </row>
     <row r="253" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A253" s="64" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B253" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C253" s="33">
         <v>190</v>
       </c>
-      <c r="D253" s="90">
+      <c r="D253" s="89">
         <v>379</v>
       </c>
-      <c r="E253" s="95">
+      <c r="E253" s="94">
         <v>569</v>
       </c>
-      <c r="F253" s="95">
+      <c r="F253" s="94">
         <v>569</v>
       </c>
-      <c r="G253" s="98">
+      <c r="G253" s="97">
         <v>569</v>
       </c>
-      <c r="H253" s="95">
+      <c r="H253" s="94">
         <v>569</v>
       </c>
-      <c r="I253" s="95">
+      <c r="I253" s="94">
         <v>569</v>
       </c>
-      <c r="J253" s="72"/>
+      <c r="J253" s="97">
+        <v>569</v>
+      </c>
       <c r="K253" s="72"/>
-      <c r="L253" s="77"/>
-[...2 lines deleted...]
-    <row r="254" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L253" s="76"/>
+      <c r="M253" s="78"/>
+    </row>
+    <row r="254" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A254" s="64" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B254" s="33">
         <v>3794</v>
       </c>
       <c r="C254" s="33">
         <v>60202</v>
       </c>
-      <c r="D254" s="90">
+      <c r="D254" s="89">
         <v>116610</v>
       </c>
-      <c r="E254" s="95">
+      <c r="E254" s="94">
         <v>173017</v>
       </c>
-      <c r="F254" s="95">
+      <c r="F254" s="94">
         <v>196231</v>
       </c>
-      <c r="G254" s="98">
+      <c r="G254" s="97">
         <v>219444</v>
       </c>
-      <c r="H254" s="95">
+      <c r="H254" s="94">
         <v>242542</v>
       </c>
-      <c r="I254" s="95">
+      <c r="I254" s="94">
         <v>268347</v>
       </c>
-      <c r="J254" s="72"/>
+      <c r="J254" s="97">
+        <v>294151</v>
+      </c>
       <c r="K254" s="72"/>
-      <c r="L254" s="77"/>
-      <c r="M254" s="79"/>
+      <c r="L254" s="76"/>
+      <c r="M254" s="78"/>
     </row>
     <row r="255" spans="1:13" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="68" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="B255" s="56"/>
       <c r="C255" s="25"/>
       <c r="D255" s="34"/>
       <c r="E255" s="33"/>
       <c r="F255" s="65"/>
       <c r="G255" s="33"/>
       <c r="H255" s="33"/>
       <c r="I255" s="59"/>
       <c r="J255" s="56"/>
       <c r="K255" s="60"/>
       <c r="L255" s="65"/>
       <c r="M255" s="56"/>
     </row>
     <row r="256" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B256" s="33">
         <v>79</v>
       </c>
       <c r="C256" s="33">
         <v>158</v>
       </c>
-      <c r="D256" s="90">
+      <c r="D256" s="89">
         <v>237</v>
       </c>
-      <c r="E256" s="95">
+      <c r="E256" s="94">
         <v>316</v>
       </c>
-      <c r="F256" s="95">
+      <c r="F256" s="94">
         <v>395</v>
       </c>
-      <c r="G256" s="98">
+      <c r="G256" s="97">
         <v>474</v>
       </c>
-      <c r="H256" s="95">
+      <c r="H256" s="94">
         <v>474</v>
       </c>
-      <c r="I256" s="95">
+      <c r="I256" s="94">
         <v>35640</v>
       </c>
-      <c r="J256" s="72"/>
+      <c r="J256" s="97">
+        <v>79317</v>
+      </c>
       <c r="K256" s="72"/>
-      <c r="L256" s="77"/>
-      <c r="M256" s="79"/>
+      <c r="L256" s="76"/>
+      <c r="M256" s="78"/>
     </row>
     <row r="257" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="64" t="s">
-        <v>62</v>
-[...20 lines deleted...]
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="B257" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C257" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="D257" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="E257" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="F257" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="G257" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="H257" s="105" t="s">
+        <v>59</v>
       </c>
       <c r="I257" s="29">
         <v>35166</v>
       </c>
-      <c r="J257" s="72"/>
+      <c r="J257" s="97">
+        <v>78843</v>
+      </c>
       <c r="K257" s="72"/>
-      <c r="L257" s="77"/>
-      <c r="M257" s="79"/>
+      <c r="L257" s="76"/>
+      <c r="M257" s="78"/>
     </row>
     <row r="258" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A258" s="64" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B258" s="33">
         <v>79</v>
       </c>
       <c r="C258" s="33">
         <v>158</v>
       </c>
-      <c r="D258" s="90">
+      <c r="D258" s="89">
         <v>237</v>
       </c>
-      <c r="E258" s="95">
+      <c r="E258" s="94">
         <v>316</v>
       </c>
-      <c r="F258" s="95">
+      <c r="F258" s="94">
         <v>395</v>
       </c>
-      <c r="G258" s="98">
+      <c r="G258" s="97">
         <v>474</v>
       </c>
-      <c r="H258" s="95">
+      <c r="H258" s="94">
         <v>474</v>
       </c>
-      <c r="I258" s="95">
+      <c r="I258" s="94">
         <v>474</v>
       </c>
-      <c r="J258" s="72"/>
+      <c r="J258" s="97">
+        <v>474</v>
+      </c>
       <c r="K258" s="72"/>
-      <c r="L258" s="77"/>
-      <c r="M258" s="79"/>
+      <c r="L258" s="76"/>
+      <c r="M258" s="78"/>
     </row>
     <row r="259" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A259" s="66" t="s">
         <v>31</v>
       </c>
       <c r="B259" s="10"/>
       <c r="C259" s="10"/>
       <c r="D259" s="10"/>
       <c r="E259" s="10"/>
       <c r="F259" s="52"/>
-      <c r="G259" s="101"/>
-      <c r="H259" s="101"/>
+      <c r="G259" s="100"/>
+      <c r="H259" s="100"/>
       <c r="I259" s="44"/>
       <c r="J259" s="10"/>
       <c r="K259" s="10"/>
       <c r="L259" s="52"/>
       <c r="M259" s="10"/>
     </row>
     <row r="260" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A260" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B260" s="33">
         <v>298265</v>
       </c>
       <c r="C260" s="33">
         <v>599011</v>
       </c>
-      <c r="D260" s="90">
+      <c r="D260" s="89">
         <v>1106819</v>
       </c>
-      <c r="E260" s="95">
+      <c r="E260" s="94">
         <v>1517180</v>
       </c>
-      <c r="F260" s="95">
+      <c r="F260" s="94">
         <v>5898207</v>
       </c>
-      <c r="G260" s="98">
+      <c r="G260" s="97">
         <v>7059006</v>
       </c>
-      <c r="H260" s="95">
+      <c r="H260" s="94">
         <v>7441324</v>
       </c>
-      <c r="I260" s="95">
+      <c r="I260" s="94">
         <v>7950977</v>
       </c>
-      <c r="J260" s="72"/>
+      <c r="J260" s="97">
+        <v>8718891</v>
+      </c>
       <c r="K260" s="72"/>
-      <c r="L260" s="77"/>
-      <c r="M260" s="79"/>
+      <c r="L260" s="76"/>
+      <c r="M260" s="78"/>
     </row>
     <row r="261" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A261" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B261" s="33">
         <v>296030</v>
       </c>
       <c r="C261" s="33">
         <v>571712</v>
       </c>
-      <c r="D261" s="90">
+      <c r="D261" s="89">
         <v>1054457</v>
       </c>
-      <c r="E261" s="95">
+      <c r="E261" s="94">
         <v>1439753</v>
       </c>
-      <c r="F261" s="95">
+      <c r="F261" s="94">
         <v>5803894</v>
       </c>
-      <c r="G261" s="98">
+      <c r="G261" s="97">
         <v>6947807</v>
       </c>
-      <c r="H261" s="95">
+      <c r="H261" s="94">
         <v>7313270</v>
       </c>
-      <c r="I261" s="95">
+      <c r="I261" s="94">
         <v>7794227</v>
       </c>
-      <c r="J261" s="72"/>
+      <c r="J261" s="97">
+        <v>8533444</v>
+      </c>
       <c r="K261" s="72"/>
-      <c r="L261" s="77"/>
-      <c r="M261" s="79"/>
+      <c r="L261" s="76"/>
+      <c r="M261" s="78"/>
     </row>
     <row r="262" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A262" s="64" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B262" s="33">
         <v>2203</v>
       </c>
       <c r="C262" s="33">
         <v>27235</v>
       </c>
-      <c r="D262" s="90">
+      <c r="D262" s="89">
         <v>52267</v>
       </c>
-      <c r="E262" s="95">
+      <c r="E262" s="94">
         <v>77299</v>
       </c>
-      <c r="F262" s="95">
+      <c r="F262" s="94">
         <v>94153</v>
       </c>
-      <c r="G262" s="98">
+      <c r="G262" s="97">
         <v>111007</v>
       </c>
-      <c r="H262" s="95">
+      <c r="H262" s="94">
         <v>127862</v>
       </c>
-      <c r="I262" s="95">
+      <c r="I262" s="94">
         <v>156558</v>
       </c>
-      <c r="J262" s="72"/>
+      <c r="J262" s="97">
+        <v>185255</v>
+      </c>
       <c r="K262" s="72"/>
-      <c r="L262" s="77"/>
-      <c r="M262" s="79"/>
+      <c r="L262" s="76"/>
+      <c r="M262" s="78"/>
     </row>
     <row r="263" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A263" s="64" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B263" s="33">
         <v>32</v>
       </c>
       <c r="C263" s="33">
         <v>64</v>
       </c>
-      <c r="D263" s="90">
+      <c r="D263" s="89">
         <v>96</v>
       </c>
-      <c r="E263" s="95">
+      <c r="E263" s="94">
         <v>128</v>
       </c>
-      <c r="F263" s="95">
+      <c r="F263" s="94">
         <v>160</v>
       </c>
-      <c r="G263" s="98">
+      <c r="G263" s="97">
         <v>192</v>
       </c>
-      <c r="H263" s="95">
+      <c r="H263" s="94">
         <v>192</v>
       </c>
-      <c r="I263" s="95">
+      <c r="I263" s="94">
         <v>192</v>
       </c>
-      <c r="J263" s="72"/>
+      <c r="J263" s="97">
+        <v>192</v>
+      </c>
       <c r="K263" s="72"/>
-      <c r="L263" s="77"/>
-      <c r="M263" s="79"/>
+      <c r="L263" s="76"/>
+      <c r="M263" s="78"/>
     </row>
     <row r="264" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A264" s="66" t="s">
         <v>38</v>
       </c>
       <c r="B264" s="10"/>
       <c r="C264" s="10"/>
       <c r="D264" s="10"/>
       <c r="E264" s="10"/>
       <c r="F264" s="52"/>
-      <c r="G264" s="101"/>
-      <c r="H264" s="101"/>
+      <c r="G264" s="100"/>
+      <c r="H264" s="100"/>
       <c r="I264" s="44"/>
       <c r="J264" s="35"/>
       <c r="K264" s="25"/>
       <c r="L264" s="52"/>
       <c r="M264" s="10"/>
     </row>
     <row r="265" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A265" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B265" s="33">
         <v>12741</v>
       </c>
       <c r="C265" s="33">
         <v>192497</v>
       </c>
-      <c r="D265" s="90">
+      <c r="D265" s="89">
         <v>740539</v>
       </c>
-      <c r="E265" s="95">
+      <c r="E265" s="94">
         <v>1040055</v>
       </c>
-      <c r="F265" s="95">
+      <c r="F265" s="94">
         <v>1113757</v>
       </c>
-      <c r="G265" s="98">
+      <c r="G265" s="97">
         <v>1276394</v>
       </c>
-      <c r="H265" s="95">
+      <c r="H265" s="94">
         <v>2952087</v>
       </c>
-      <c r="I265" s="95">
+      <c r="I265" s="94">
         <v>4384142</v>
       </c>
-      <c r="J265" s="72"/>
+      <c r="J265" s="97">
+        <v>5713978</v>
+      </c>
       <c r="K265" s="72"/>
-      <c r="L265" s="77"/>
-      <c r="M265" s="79"/>
+      <c r="L265" s="76"/>
+      <c r="M265" s="78"/>
     </row>
     <row r="266" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A266" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B266" s="33">
         <v>5309</v>
       </c>
       <c r="C266" s="33">
         <v>75722</v>
       </c>
-      <c r="D266" s="90">
+      <c r="D266" s="89">
         <v>536536</v>
       </c>
-      <c r="E266" s="95">
+      <c r="E266" s="94">
         <v>775699</v>
       </c>
-      <c r="F266" s="95">
+      <c r="F266" s="94">
         <v>795700</v>
       </c>
-      <c r="G266" s="98">
+      <c r="G266" s="97">
         <v>815701</v>
       </c>
-      <c r="H266" s="95">
+      <c r="H266" s="94">
         <v>2428891</v>
       </c>
-      <c r="I266" s="95">
+      <c r="I266" s="94">
         <v>3725224</v>
       </c>
-      <c r="J266" s="72"/>
+      <c r="J266" s="97">
+        <v>4938556</v>
+      </c>
       <c r="K266" s="72"/>
-      <c r="L266" s="77"/>
-      <c r="M266" s="79"/>
+      <c r="L266" s="76"/>
+      <c r="M266" s="78"/>
     </row>
     <row r="267" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A267" s="64" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B267" s="33">
         <v>5077</v>
       </c>
       <c r="C267" s="33">
         <v>5077</v>
       </c>
-      <c r="D267" s="90">
+      <c r="D267" s="89">
         <v>5077</v>
       </c>
-      <c r="E267" s="95">
+      <c r="E267" s="94">
         <v>5077</v>
       </c>
-      <c r="F267" s="95">
+      <c r="F267" s="94">
         <v>5077</v>
       </c>
-      <c r="G267" s="98">
+      <c r="G267" s="97">
         <v>5077</v>
       </c>
-      <c r="H267" s="95">
+      <c r="H267" s="94">
         <v>5077</v>
       </c>
-      <c r="I267" s="95">
+      <c r="I267" s="94">
         <v>15647</v>
       </c>
-      <c r="J267" s="72"/>
+      <c r="J267" s="97">
+        <v>26216</v>
+      </c>
       <c r="K267" s="72"/>
-      <c r="L267" s="77"/>
-      <c r="M267" s="79"/>
+      <c r="L267" s="76"/>
+      <c r="M267" s="78"/>
     </row>
     <row r="268" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A268" s="64" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B268" s="33">
         <v>2355</v>
       </c>
       <c r="C268" s="33">
         <v>111698</v>
       </c>
-      <c r="D268" s="90">
+      <c r="D268" s="89">
         <v>198926</v>
       </c>
-      <c r="E268" s="95">
+      <c r="E268" s="94">
         <v>259279</v>
       </c>
-      <c r="F268" s="95">
+      <c r="F268" s="94">
         <v>312980</v>
       </c>
-      <c r="G268" s="98">
+      <c r="G268" s="97">
         <v>455616</v>
       </c>
-      <c r="H268" s="95">
+      <c r="H268" s="94">
         <v>518119</v>
       </c>
-      <c r="I268" s="95">
+      <c r="I268" s="94">
         <v>643272</v>
       </c>
-      <c r="J268" s="72"/>
+      <c r="J268" s="97">
+        <v>749205</v>
+      </c>
       <c r="K268" s="72"/>
-      <c r="L268" s="77"/>
-      <c r="M268" s="79"/>
+      <c r="L268" s="76"/>
+      <c r="M268" s="78"/>
     </row>
     <row r="269" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A269" s="66" t="s">
         <v>32</v>
       </c>
       <c r="B269" s="28"/>
       <c r="C269" s="28"/>
       <c r="D269" s="28"/>
       <c r="E269" s="28"/>
       <c r="F269" s="51"/>
       <c r="G269" s="36"/>
       <c r="H269" s="36"/>
       <c r="I269" s="43"/>
       <c r="J269" s="28"/>
       <c r="K269" s="28"/>
       <c r="L269" s="51"/>
       <c r="M269" s="28"/>
     </row>
     <row r="270" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A270" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B270" s="33">
         <v>4436375</v>
       </c>
       <c r="C270" s="33">
         <v>10301070</v>
       </c>
-      <c r="D270" s="90">
+      <c r="D270" s="89">
         <v>26597942</v>
       </c>
-      <c r="E270" s="95">
+      <c r="E270" s="94">
         <v>35751411</v>
       </c>
-      <c r="F270" s="95">
+      <c r="F270" s="94">
         <v>47017125</v>
       </c>
-      <c r="G270" s="98">
+      <c r="G270" s="97">
         <v>56337295</v>
       </c>
-      <c r="H270" s="95">
+      <c r="H270" s="94">
         <v>62327398</v>
       </c>
-      <c r="I270" s="95">
+      <c r="I270" s="94">
         <v>67915941</v>
       </c>
-      <c r="J270" s="72"/>
+      <c r="J270" s="97">
+        <v>73417639</v>
+      </c>
       <c r="K270" s="72"/>
-      <c r="L270" s="77"/>
-      <c r="M270" s="79"/>
+      <c r="L270" s="76"/>
+      <c r="M270" s="78"/>
     </row>
     <row r="271" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A271" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B271" s="33">
         <v>4436375</v>
       </c>
       <c r="C271" s="33">
         <v>10301070</v>
       </c>
-      <c r="D271" s="90">
+      <c r="D271" s="89">
         <v>26597942</v>
       </c>
-      <c r="E271" s="95">
+      <c r="E271" s="94">
         <v>35751411</v>
       </c>
-      <c r="F271" s="95">
+      <c r="F271" s="94">
         <v>47017125</v>
       </c>
-      <c r="G271" s="98">
+      <c r="G271" s="97">
         <v>56337295</v>
       </c>
-      <c r="H271" s="95">
+      <c r="H271" s="94">
         <v>62327398</v>
       </c>
-      <c r="I271" s="95">
+      <c r="I271" s="94">
         <v>67915941</v>
       </c>
-      <c r="J271" s="72"/>
+      <c r="J271" s="97">
+        <v>73417639</v>
+      </c>
       <c r="K271" s="72"/>
-      <c r="L271" s="77"/>
-      <c r="M271" s="79"/>
+      <c r="L271" s="76"/>
+      <c r="M271" s="78"/>
     </row>
     <row r="272" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A272" s="66" t="s">
         <v>37</v>
       </c>
       <c r="B272" s="10"/>
       <c r="C272" s="10"/>
       <c r="D272" s="10"/>
       <c r="E272" s="10"/>
       <c r="F272" s="52"/>
-      <c r="G272" s="101"/>
-      <c r="H272" s="101"/>
+      <c r="G272" s="100"/>
+      <c r="H272" s="100"/>
       <c r="I272" s="44"/>
       <c r="J272" s="33"/>
       <c r="K272" s="10"/>
       <c r="L272" s="52"/>
       <c r="M272" s="10"/>
     </row>
     <row r="273" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A273" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B273" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C273" s="33">
         <v>23548</v>
       </c>
-      <c r="D273" s="90">
+      <c r="D273" s="89">
         <v>47095</v>
       </c>
-      <c r="E273" s="95">
+      <c r="E273" s="94">
         <v>70643</v>
       </c>
-      <c r="F273" s="95">
+      <c r="F273" s="94">
         <v>70643</v>
       </c>
-      <c r="G273" s="98">
+      <c r="G273" s="97">
         <v>70643</v>
       </c>
-      <c r="H273" s="95">
+      <c r="H273" s="94">
         <v>70643</v>
       </c>
-      <c r="I273" s="95">
+      <c r="I273" s="94">
         <v>85335</v>
       </c>
-      <c r="J273" s="72"/>
+      <c r="J273" s="97">
+        <v>100028</v>
+      </c>
       <c r="K273" s="33"/>
-      <c r="L273" s="77"/>
-      <c r="M273" s="79"/>
+      <c r="L273" s="76"/>
+      <c r="M273" s="78"/>
     </row>
     <row r="274" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A274" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B274" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C274" s="33">
         <v>23548</v>
       </c>
-      <c r="D274" s="90">
+      <c r="D274" s="89">
         <v>47095</v>
       </c>
-      <c r="E274" s="95">
+      <c r="E274" s="94">
         <v>70643</v>
       </c>
-      <c r="F274" s="95">
+      <c r="F274" s="94">
         <v>70643</v>
       </c>
-      <c r="G274" s="98">
+      <c r="G274" s="97">
         <v>70643</v>
       </c>
-      <c r="H274" s="95">
+      <c r="H274" s="94">
         <v>70643</v>
       </c>
-      <c r="I274" s="95">
+      <c r="I274" s="94">
         <v>85335</v>
       </c>
-      <c r="J274" s="72"/>
+      <c r="J274" s="97">
+        <v>100028</v>
+      </c>
       <c r="K274" s="33"/>
-      <c r="L274" s="77"/>
-      <c r="M274" s="79"/>
+      <c r="L274" s="76"/>
+      <c r="M274" s="78"/>
     </row>
     <row r="275" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A275" s="66" t="s">
         <v>36</v>
       </c>
       <c r="B275" s="10"/>
       <c r="C275" s="10"/>
       <c r="D275" s="10"/>
       <c r="E275" s="10"/>
       <c r="F275" s="52"/>
-      <c r="G275" s="101"/>
-      <c r="H275" s="101"/>
+      <c r="G275" s="100"/>
+      <c r="H275" s="100"/>
       <c r="I275" s="44"/>
       <c r="J275" s="10"/>
       <c r="K275" s="10"/>
       <c r="L275" s="52"/>
       <c r="M275" s="10"/>
     </row>
     <row r="276" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A276" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B276" s="33">
         <v>2297013</v>
       </c>
       <c r="C276" s="33">
         <v>5552732</v>
       </c>
-      <c r="D276" s="90">
+      <c r="D276" s="89">
         <v>8839718</v>
       </c>
-      <c r="E276" s="95">
+      <c r="E276" s="94">
         <v>12455365</v>
       </c>
-      <c r="F276" s="95">
+      <c r="F276" s="94">
         <v>15367269</v>
       </c>
-      <c r="G276" s="98">
+      <c r="G276" s="97">
         <v>18866454</v>
       </c>
-      <c r="H276" s="95">
+      <c r="H276" s="94">
         <v>21645612</v>
       </c>
-      <c r="I276" s="95">
+      <c r="I276" s="94">
         <v>24784289</v>
       </c>
-      <c r="J276" s="72"/>
+      <c r="J276" s="97">
+        <v>27619427</v>
+      </c>
       <c r="K276" s="72"/>
-      <c r="L276" s="77"/>
-      <c r="M276" s="79"/>
+      <c r="L276" s="76"/>
+      <c r="M276" s="78"/>
     </row>
     <row r="277" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A277" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B277" s="33">
         <v>129632</v>
       </c>
       <c r="C277" s="33">
         <v>415008</v>
       </c>
-      <c r="D277" s="90">
+      <c r="D277" s="89">
         <v>693065</v>
       </c>
-      <c r="E277" s="95">
+      <c r="E277" s="94">
         <v>986560</v>
       </c>
-      <c r="F277" s="95">
+      <c r="F277" s="94">
         <v>1167518</v>
       </c>
-      <c r="G277" s="98">
+      <c r="G277" s="97">
         <v>1446479</v>
       </c>
-      <c r="H277" s="95">
+      <c r="H277" s="94">
         <v>1746497</v>
       </c>
-      <c r="I277" s="95">
+      <c r="I277" s="94">
         <v>2100254</v>
       </c>
-      <c r="J277" s="72"/>
+      <c r="J277" s="97">
+        <v>2481325</v>
+      </c>
       <c r="K277" s="72"/>
-      <c r="L277" s="77"/>
-      <c r="M277" s="79"/>
+      <c r="L277" s="76"/>
+      <c r="M277" s="78"/>
     </row>
     <row r="278" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A278" s="64" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B278" s="33">
         <v>10946</v>
       </c>
       <c r="C278" s="33">
         <v>28949</v>
       </c>
-      <c r="D278" s="90">
+      <c r="D278" s="89">
         <v>46952</v>
       </c>
-      <c r="E278" s="95">
+      <c r="E278" s="94">
         <v>64955</v>
       </c>
-      <c r="F278" s="95">
+      <c r="F278" s="94">
         <v>73323</v>
       </c>
-      <c r="G278" s="98">
+      <c r="G278" s="97">
         <v>81691</v>
       </c>
-      <c r="H278" s="95">
+      <c r="H278" s="94">
         <v>90059</v>
       </c>
-      <c r="I278" s="95">
+      <c r="I278" s="94">
         <v>95814</v>
       </c>
-      <c r="J278" s="72"/>
+      <c r="J278" s="97">
+        <v>101569</v>
+      </c>
       <c r="K278" s="72"/>
-      <c r="L278" s="77"/>
-[...3 lines deleted...]
-      <c r="A279" s="112" t="s">
+      <c r="L278" s="76"/>
+      <c r="M278" s="78"/>
+    </row>
+    <row r="279" spans="1:13" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A279" s="111" t="s">
         <v>52</v>
       </c>
-      <c r="B279" s="106" t="s">
-[...17 lines deleted...]
-      <c r="H279" s="107">
+      <c r="B279" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C279" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="D279" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="E279" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="F279" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="G279" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="H279" s="106">
         <v>79</v>
       </c>
-      <c r="I279" s="95">
+      <c r="I279" s="94">
         <v>158</v>
       </c>
-      <c r="J279" s="108"/>
-[...2 lines deleted...]
-      <c r="M279" s="108"/>
+      <c r="J279" s="97">
+        <v>237</v>
+      </c>
+      <c r="K279" s="107"/>
+      <c r="L279" s="107"/>
+      <c r="M279" s="107"/>
     </row>
     <row r="280" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A280" s="64" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B280" s="33">
         <v>446</v>
       </c>
       <c r="C280" s="33">
         <v>892</v>
       </c>
-      <c r="D280" s="90">
+      <c r="D280" s="89">
         <v>1338</v>
       </c>
-      <c r="E280" s="95">
+      <c r="E280" s="94">
         <v>1784</v>
       </c>
-      <c r="F280" s="95">
+      <c r="F280" s="94">
         <v>2230</v>
       </c>
-      <c r="G280" s="98">
+      <c r="G280" s="97">
         <v>2676</v>
       </c>
-      <c r="H280" s="95">
+      <c r="H280" s="94">
         <v>3026</v>
       </c>
-      <c r="I280" s="95">
+      <c r="I280" s="94">
         <v>3376</v>
       </c>
-      <c r="J280" s="72"/>
+      <c r="J280" s="97">
+        <v>3726</v>
+      </c>
       <c r="K280" s="72"/>
-      <c r="L280" s="77"/>
-      <c r="M280" s="79"/>
+      <c r="L280" s="76"/>
+      <c r="M280" s="78"/>
     </row>
     <row r="281" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A281" s="64" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B281" s="33">
         <v>510500</v>
       </c>
       <c r="C281" s="33">
         <v>1226832</v>
       </c>
-      <c r="D281" s="90">
+      <c r="D281" s="89">
         <v>1995543</v>
       </c>
-      <c r="E281" s="95">
+      <c r="E281" s="94">
         <v>2835398</v>
       </c>
-      <c r="F281" s="95">
+      <c r="F281" s="94">
         <v>3527948</v>
       </c>
-      <c r="G281" s="98">
+      <c r="G281" s="97">
         <v>4286753</v>
       </c>
-      <c r="H281" s="95">
+      <c r="H281" s="94">
         <v>5005263</v>
       </c>
-      <c r="I281" s="95">
+      <c r="I281" s="94">
         <v>5718891</v>
       </c>
-      <c r="J281" s="72"/>
+      <c r="J281" s="97">
+        <v>6401378</v>
+      </c>
       <c r="K281" s="72"/>
-      <c r="L281" s="77"/>
-      <c r="M281" s="79"/>
+      <c r="L281" s="76"/>
+      <c r="M281" s="78"/>
     </row>
     <row r="282" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A282" s="63" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B282" s="33">
         <v>379827</v>
       </c>
       <c r="C282" s="33">
         <v>859877</v>
       </c>
-      <c r="D282" s="90">
+      <c r="D282" s="89">
         <v>1374890</v>
       </c>
-      <c r="E282" s="95">
+      <c r="E282" s="94">
         <v>1916606</v>
       </c>
-      <c r="F282" s="95">
+      <c r="F282" s="94">
         <v>2353862</v>
       </c>
-      <c r="G282" s="98">
+      <c r="G282" s="97">
         <v>2745832</v>
       </c>
-      <c r="H282" s="95">
+      <c r="H282" s="94">
         <v>3195279</v>
       </c>
-      <c r="I282" s="95">
+      <c r="I282" s="94">
         <v>3679054</v>
       </c>
-      <c r="J282" s="72"/>
+      <c r="J282" s="97">
+        <v>4088901</v>
+      </c>
       <c r="K282" s="72"/>
-      <c r="L282" s="77"/>
-      <c r="M282" s="79"/>
+      <c r="L282" s="76"/>
+      <c r="M282" s="78"/>
     </row>
     <row r="283" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A283" s="48" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B283" s="33">
         <v>427276</v>
       </c>
       <c r="C283" s="33">
         <v>1119728</v>
       </c>
-      <c r="D283" s="90">
+      <c r="D283" s="89">
         <v>1796712</v>
       </c>
-      <c r="E283" s="95">
+      <c r="E283" s="94">
         <v>2664631</v>
       </c>
-      <c r="F283" s="95">
+      <c r="F283" s="94">
         <v>3231103</v>
       </c>
-      <c r="G283" s="98">
+      <c r="G283" s="97">
         <v>4505354</v>
       </c>
-      <c r="H283" s="95">
+      <c r="H283" s="94">
         <v>5002426</v>
       </c>
-      <c r="I283" s="95">
+      <c r="I283" s="94">
         <v>5620523</v>
       </c>
-      <c r="J283" s="72"/>
+      <c r="J283" s="97">
+        <v>6203260</v>
+      </c>
       <c r="K283" s="72"/>
-      <c r="L283" s="77"/>
-      <c r="M283" s="79"/>
+      <c r="L283" s="76"/>
+      <c r="M283" s="78"/>
     </row>
     <row r="284" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A284" s="64" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B284" s="33">
         <v>834423</v>
       </c>
       <c r="C284" s="33">
         <v>1840718</v>
       </c>
-      <c r="D284" s="90">
+      <c r="D284" s="89">
         <v>2813724</v>
       </c>
-      <c r="E284" s="95">
+      <c r="E284" s="94">
         <v>3811172</v>
       </c>
-      <c r="F284" s="95">
+      <c r="F284" s="94">
         <v>4813630</v>
       </c>
-      <c r="G284" s="98">
+      <c r="G284" s="97">
         <v>5576617</v>
       </c>
-      <c r="H284" s="95">
+      <c r="H284" s="94">
         <v>6358469</v>
       </c>
-      <c r="I284" s="95">
+      <c r="I284" s="94">
         <v>7295532</v>
       </c>
-      <c r="J284" s="72"/>
+      <c r="J284" s="97">
+        <v>8042171</v>
+      </c>
       <c r="K284" s="72"/>
-      <c r="L284" s="77"/>
-      <c r="M284" s="79"/>
+      <c r="L284" s="76"/>
+      <c r="M284" s="78"/>
     </row>
     <row r="285" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A285" s="64" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B285" s="33">
         <v>200</v>
       </c>
       <c r="C285" s="33">
         <v>400</v>
       </c>
-      <c r="D285" s="90">
+      <c r="D285" s="89">
         <v>600</v>
       </c>
-      <c r="E285" s="95">
+      <c r="E285" s="94">
         <v>800</v>
       </c>
-      <c r="F285" s="95">
+      <c r="F285" s="94">
         <v>1015</v>
       </c>
-      <c r="G285" s="98">
+      <c r="G285" s="97">
         <v>1230</v>
       </c>
-      <c r="H285" s="95">
+      <c r="H285" s="94">
         <v>1595</v>
       </c>
-      <c r="I285" s="95">
+      <c r="I285" s="94">
         <v>1965</v>
       </c>
-      <c r="J285" s="72"/>
+      <c r="J285" s="97">
+        <v>2335</v>
+      </c>
       <c r="K285" s="72"/>
-      <c r="L285" s="77"/>
-      <c r="M285" s="79"/>
+      <c r="L285" s="76"/>
+      <c r="M285" s="78"/>
     </row>
     <row r="286" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A286" s="64" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B286" s="36" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C286" s="33">
         <v>190</v>
       </c>
-      <c r="D286" s="90">
+      <c r="D286" s="89">
         <v>379</v>
       </c>
-      <c r="E286" s="95">
+      <c r="E286" s="94">
         <v>569</v>
       </c>
-      <c r="F286" s="95">
+      <c r="F286" s="94">
         <v>569</v>
       </c>
-      <c r="G286" s="98">
+      <c r="G286" s="97">
         <v>569</v>
       </c>
-      <c r="H286" s="95">
+      <c r="H286" s="94">
         <v>569</v>
       </c>
-      <c r="I286" s="95">
+      <c r="I286" s="94">
         <v>569</v>
       </c>
-      <c r="J286" s="72"/>
+      <c r="J286" s="97">
+        <v>569</v>
+      </c>
       <c r="K286" s="72"/>
-      <c r="L286" s="77"/>
-      <c r="M286" s="79"/>
+      <c r="L286" s="76"/>
+      <c r="M286" s="78"/>
     </row>
     <row r="287" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A287" s="64" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B287" s="33">
         <v>3762</v>
       </c>
       <c r="C287" s="33">
         <v>60138</v>
       </c>
-      <c r="D287" s="90">
+      <c r="D287" s="89">
         <v>116514</v>
       </c>
-      <c r="E287" s="95">
+      <c r="E287" s="94">
         <v>172889</v>
       </c>
-      <c r="F287" s="95">
+      <c r="F287" s="94">
         <v>196071</v>
       </c>
-      <c r="G287" s="98">
+      <c r="G287" s="97">
         <v>219252</v>
       </c>
-      <c r="H287" s="95">
+      <c r="H287" s="94">
         <v>242350</v>
       </c>
-      <c r="I287" s="95">
+      <c r="I287" s="94">
         <v>268155</v>
       </c>
-      <c r="J287" s="72"/>
+      <c r="J287" s="97">
+        <v>293959</v>
+      </c>
       <c r="K287" s="72"/>
-      <c r="L287" s="77"/>
-      <c r="M287" s="79"/>
+      <c r="L287" s="76"/>
+      <c r="M287" s="78"/>
     </row>
     <row r="288" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A288" s="66" t="s">
         <v>8</v>
       </c>
       <c r="B288" s="28"/>
       <c r="C288" s="28"/>
       <c r="D288" s="28"/>
       <c r="E288" s="28"/>
       <c r="F288" s="51"/>
       <c r="G288" s="36"/>
       <c r="H288" s="36"/>
       <c r="I288" s="43"/>
       <c r="J288" s="28"/>
       <c r="K288" s="28"/>
       <c r="L288" s="51"/>
       <c r="M288" s="28"/>
     </row>
     <row r="289" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A289" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B289" s="33">
         <v>156699</v>
       </c>
       <c r="C289" s="33">
         <v>304870</v>
       </c>
-      <c r="D289" s="90">
+      <c r="D289" s="89">
         <v>453041</v>
       </c>
-      <c r="E289" s="95">
+      <c r="E289" s="94">
         <v>601212</v>
       </c>
-      <c r="F289" s="95">
+      <c r="F289" s="94">
         <v>738203</v>
       </c>
-      <c r="G289" s="98">
+      <c r="G289" s="97">
         <v>875194</v>
       </c>
-      <c r="H289" s="95">
+      <c r="H289" s="94">
         <v>1168432</v>
       </c>
-      <c r="I289" s="95">
+      <c r="I289" s="94">
         <v>1458324</v>
       </c>
-      <c r="J289" s="72"/>
+      <c r="J289" s="97">
+        <v>1748217</v>
+      </c>
       <c r="K289" s="72"/>
-      <c r="L289" s="77"/>
-      <c r="M289" s="79"/>
+      <c r="L289" s="76"/>
+      <c r="M289" s="78"/>
     </row>
     <row r="290" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A290" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B290" s="33">
         <v>145117</v>
       </c>
       <c r="C290" s="33">
         <v>281706</v>
       </c>
-      <c r="D290" s="90">
+      <c r="D290" s="89">
         <v>418295</v>
       </c>
-      <c r="E290" s="95">
+      <c r="E290" s="94">
         <v>554884</v>
       </c>
-      <c r="F290" s="95">
+      <c r="F290" s="94">
         <v>680293</v>
       </c>
-      <c r="G290" s="98">
+      <c r="G290" s="97">
         <v>805702</v>
       </c>
-      <c r="H290" s="95">
+      <c r="H290" s="94">
         <v>1089829</v>
       </c>
-      <c r="I290" s="95">
+      <c r="I290" s="94">
         <v>1370610</v>
       </c>
-      <c r="J290" s="72"/>
+      <c r="J290" s="97">
+        <v>1651392</v>
+      </c>
       <c r="K290" s="72"/>
-      <c r="L290" s="77"/>
-      <c r="M290" s="79"/>
+      <c r="L290" s="76"/>
+      <c r="M290" s="78"/>
     </row>
     <row r="291" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A291" s="64" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B291" s="33">
         <v>33</v>
       </c>
       <c r="C291" s="33">
         <v>66</v>
       </c>
-      <c r="D291" s="90">
+      <c r="D291" s="89">
         <v>99</v>
       </c>
-      <c r="E291" s="95">
+      <c r="E291" s="94">
         <v>132</v>
       </c>
-      <c r="F291" s="95">
+      <c r="F291" s="94">
         <v>165</v>
       </c>
-      <c r="G291" s="98">
+      <c r="G291" s="97">
         <v>198</v>
       </c>
-      <c r="H291" s="95">
+      <c r="H291" s="94">
         <v>198</v>
       </c>
-      <c r="I291" s="95">
+      <c r="I291" s="94">
         <v>198</v>
       </c>
-      <c r="J291" s="72"/>
+      <c r="J291" s="97">
+        <v>198</v>
+      </c>
       <c r="K291" s="72"/>
-      <c r="L291" s="77"/>
-      <c r="M291" s="79"/>
+      <c r="L291" s="76"/>
+      <c r="M291" s="78"/>
     </row>
     <row r="292" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A292" s="64" t="s">
         <v>52</v>
       </c>
       <c r="B292" s="33">
         <v>131</v>
       </c>
       <c r="C292" s="33">
         <v>262</v>
       </c>
-      <c r="D292" s="90">
+      <c r="D292" s="89">
         <v>393</v>
       </c>
-      <c r="E292" s="95">
+      <c r="E292" s="94">
         <v>524</v>
       </c>
-      <c r="F292" s="95">
+      <c r="F292" s="94">
         <v>655</v>
       </c>
-      <c r="G292" s="98">
+      <c r="G292" s="97">
         <v>786</v>
       </c>
-      <c r="H292" s="95">
+      <c r="H292" s="94">
         <v>786</v>
       </c>
-      <c r="I292" s="95">
+      <c r="I292" s="94">
         <v>786</v>
       </c>
-      <c r="J292" s="72"/>
+      <c r="J292" s="97">
+        <v>786</v>
+      </c>
       <c r="K292" s="72"/>
-      <c r="L292" s="77"/>
-      <c r="M292" s="79"/>
+      <c r="L292" s="76"/>
+      <c r="M292" s="78"/>
     </row>
     <row r="293" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A293" s="64" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B293" s="33">
         <v>25</v>
       </c>
       <c r="C293" s="33">
         <v>50</v>
       </c>
-      <c r="D293" s="90">
+      <c r="D293" s="89">
         <v>75</v>
       </c>
-      <c r="E293" s="95">
+      <c r="E293" s="94">
         <v>100</v>
       </c>
-      <c r="F293" s="95">
+      <c r="F293" s="94">
         <v>125</v>
       </c>
-      <c r="G293" s="98">
+      <c r="G293" s="97">
         <v>150</v>
       </c>
-      <c r="H293" s="95">
+      <c r="H293" s="94">
         <v>571</v>
       </c>
-      <c r="I293" s="95">
+      <c r="I293" s="94">
         <v>992</v>
       </c>
-      <c r="J293" s="72"/>
+      <c r="J293" s="97">
+        <v>1413</v>
+      </c>
       <c r="K293" s="72"/>
-      <c r="L293" s="77"/>
-      <c r="M293" s="79"/>
+      <c r="L293" s="76"/>
+      <c r="M293" s="78"/>
     </row>
     <row r="294" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A294" s="64" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B294" s="33">
         <v>163</v>
       </c>
       <c r="C294" s="33">
         <v>326</v>
       </c>
-      <c r="D294" s="90">
+      <c r="D294" s="89">
         <v>489</v>
       </c>
-      <c r="E294" s="95">
+      <c r="E294" s="94">
         <v>652</v>
       </c>
-      <c r="F294" s="95">
+      <c r="F294" s="94">
         <v>815</v>
       </c>
-      <c r="G294" s="98">
+      <c r="G294" s="97">
         <v>978</v>
       </c>
-      <c r="H294" s="95">
+      <c r="H294" s="94">
         <v>1339</v>
       </c>
-      <c r="I294" s="95">
+      <c r="I294" s="94">
         <v>1700</v>
       </c>
-      <c r="J294" s="72"/>
+      <c r="J294" s="97">
+        <v>2061</v>
+      </c>
       <c r="K294" s="72"/>
-      <c r="L294" s="77"/>
-      <c r="M294" s="79"/>
+      <c r="L294" s="76"/>
+      <c r="M294" s="78"/>
     </row>
     <row r="295" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A295" s="63" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B295" s="33">
         <v>5557</v>
       </c>
       <c r="C295" s="33">
         <v>11114</v>
       </c>
-      <c r="D295" s="90">
+      <c r="D295" s="89">
         <v>16671</v>
       </c>
-      <c r="E295" s="95">
+      <c r="E295" s="94">
         <v>22228</v>
       </c>
-      <c r="F295" s="95">
+      <c r="F295" s="94">
         <v>27785</v>
       </c>
-      <c r="G295" s="98">
+      <c r="G295" s="97">
         <v>33342</v>
       </c>
-      <c r="H295" s="95">
+      <c r="H295" s="94">
         <v>34745</v>
       </c>
-      <c r="I295" s="95">
+      <c r="I295" s="94">
         <v>36148</v>
       </c>
-      <c r="J295" s="72"/>
+      <c r="J295" s="97">
+        <v>37551</v>
+      </c>
       <c r="K295" s="72"/>
-      <c r="L295" s="77"/>
-[...24 lines deleted...]
-      <c r="H296" s="107">
+      <c r="L295" s="76"/>
+      <c r="M295" s="78"/>
+    </row>
+    <row r="296" spans="1:13" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A296" s="111" t="s">
+        <v>57</v>
+      </c>
+      <c r="B296" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C296" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="D296" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="E296" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="F296" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="G296" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="H296" s="106">
         <v>930</v>
       </c>
-      <c r="I296" s="95">
+      <c r="I296" s="94">
         <v>1860</v>
       </c>
-      <c r="J296" s="108"/>
-[...2 lines deleted...]
-      <c r="M296" s="108"/>
+      <c r="J296" s="97">
+        <v>2790</v>
+      </c>
+      <c r="K296" s="107"/>
+      <c r="L296" s="107"/>
+      <c r="M296" s="107"/>
     </row>
     <row r="297" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A297" s="64" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B297" s="33">
         <v>182</v>
       </c>
       <c r="C297" s="33">
         <v>364</v>
       </c>
-      <c r="D297" s="90">
+      <c r="D297" s="89">
         <v>546</v>
       </c>
-      <c r="E297" s="95">
+      <c r="E297" s="94">
         <v>728</v>
       </c>
-      <c r="F297" s="95">
+      <c r="F297" s="94">
         <v>910</v>
       </c>
-      <c r="G297" s="98">
+      <c r="G297" s="97">
         <v>1092</v>
       </c>
-      <c r="H297" s="95">
+      <c r="H297" s="94">
         <v>1759</v>
       </c>
-      <c r="I297" s="95">
+      <c r="I297" s="94">
         <v>2426</v>
       </c>
-      <c r="J297" s="72"/>
+      <c r="J297" s="97">
+        <v>3093</v>
+      </c>
       <c r="K297" s="72"/>
-      <c r="L297" s="77"/>
-      <c r="M297" s="79"/>
+      <c r="L297" s="76"/>
+      <c r="M297" s="78"/>
     </row>
     <row r="298" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A298" s="64" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B298" s="33">
         <v>5492</v>
       </c>
       <c r="C298" s="33">
         <v>10984</v>
       </c>
-      <c r="D298" s="90">
+      <c r="D298" s="89">
         <v>16476</v>
       </c>
-      <c r="E298" s="95">
+      <c r="E298" s="94">
         <v>21968</v>
       </c>
-      <c r="F298" s="95">
+      <c r="F298" s="94">
         <v>27460</v>
       </c>
-      <c r="G298" s="98">
+      <c r="G298" s="97">
         <v>32952</v>
       </c>
-      <c r="H298" s="95">
+      <c r="H298" s="94">
         <v>38281</v>
       </c>
-      <c r="I298" s="95">
+      <c r="I298" s="94">
         <v>43610</v>
       </c>
-      <c r="J298" s="72"/>
+      <c r="J298" s="97">
+        <v>48939</v>
+      </c>
       <c r="K298" s="72"/>
-      <c r="L298" s="77"/>
-      <c r="M298" s="79"/>
+      <c r="L298" s="76"/>
+      <c r="M298" s="78"/>
     </row>
     <row r="299" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A299" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B299" s="28"/>
       <c r="C299" s="28"/>
       <c r="D299" s="28"/>
       <c r="E299" s="28"/>
       <c r="F299" s="51"/>
       <c r="G299" s="36"/>
       <c r="H299" s="36"/>
       <c r="I299" s="43"/>
       <c r="J299" s="28"/>
       <c r="K299" s="28"/>
       <c r="L299" s="51"/>
       <c r="M299" s="28"/>
     </row>
     <row r="300" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A300" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B300" s="33">
         <v>40033</v>
       </c>
       <c r="C300" s="33">
         <v>148458</v>
       </c>
-      <c r="D300" s="90">
+      <c r="D300" s="89">
         <v>256883</v>
       </c>
-      <c r="E300" s="95">
+      <c r="E300" s="94">
         <v>365307</v>
       </c>
-      <c r="F300" s="95">
+      <c r="F300" s="94">
         <v>392145</v>
       </c>
-      <c r="G300" s="98">
+      <c r="G300" s="97">
         <v>418983</v>
       </c>
-      <c r="H300" s="95">
+      <c r="H300" s="94">
         <v>446788</v>
       </c>
-      <c r="I300" s="95">
+      <c r="I300" s="94">
         <v>483918</v>
       </c>
-      <c r="J300" s="72"/>
+      <c r="J300" s="97">
+        <v>521048</v>
+      </c>
       <c r="K300" s="72"/>
-      <c r="L300" s="77"/>
-      <c r="M300" s="79"/>
+      <c r="L300" s="76"/>
+      <c r="M300" s="78"/>
     </row>
     <row r="301" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A301" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B301" s="33">
         <v>39489</v>
       </c>
       <c r="C301" s="33">
         <v>147694</v>
       </c>
-      <c r="D301" s="90">
+      <c r="D301" s="89">
         <v>255900</v>
       </c>
-      <c r="E301" s="95">
+      <c r="E301" s="94">
         <v>364106</v>
       </c>
-      <c r="F301" s="95">
+      <c r="F301" s="94">
         <v>390309</v>
       </c>
-      <c r="G301" s="98">
+      <c r="G301" s="97">
         <v>416512</v>
       </c>
-      <c r="H301" s="95">
+      <c r="H301" s="94">
         <v>443581</v>
       </c>
-      <c r="I301" s="95">
+      <c r="I301" s="94">
         <v>480304</v>
       </c>
-      <c r="J301" s="72"/>
+      <c r="J301" s="97">
+        <v>517027</v>
+      </c>
       <c r="K301" s="72"/>
-      <c r="L301" s="77"/>
-      <c r="M301" s="79"/>
+      <c r="L301" s="76"/>
+      <c r="M301" s="78"/>
     </row>
     <row r="302" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A302" s="64" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B302" s="33">
         <v>326</v>
       </c>
       <c r="C302" s="33">
         <v>326</v>
       </c>
-      <c r="D302" s="90">
+      <c r="D302" s="89">
         <v>326</v>
       </c>
-      <c r="E302" s="95">
+      <c r="E302" s="94">
         <v>326</v>
       </c>
-      <c r="F302" s="95">
+      <c r="F302" s="94">
         <v>742</v>
       </c>
-      <c r="G302" s="98">
+      <c r="G302" s="97">
         <v>1158</v>
       </c>
-      <c r="H302" s="95">
+      <c r="H302" s="94">
         <v>1574</v>
       </c>
-      <c r="I302" s="95">
+      <c r="I302" s="94">
         <v>1660</v>
       </c>
-      <c r="J302" s="72"/>
+      <c r="J302" s="97">
+        <v>1747</v>
+      </c>
       <c r="K302" s="72"/>
-      <c r="L302" s="77"/>
-      <c r="M302" s="79"/>
+      <c r="L302" s="76"/>
+      <c r="M302" s="78"/>
     </row>
     <row r="303" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A303" s="64" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B303" s="33">
         <v>200</v>
       </c>
       <c r="C303" s="33">
         <v>400</v>
       </c>
-      <c r="D303" s="90">
+      <c r="D303" s="89">
         <v>600</v>
       </c>
-      <c r="E303" s="95">
+      <c r="E303" s="94">
         <v>800</v>
       </c>
-      <c r="F303" s="95">
+      <c r="F303" s="94">
         <v>1000</v>
       </c>
-      <c r="G303" s="98">
+      <c r="G303" s="97">
         <v>1200</v>
       </c>
-      <c r="H303" s="95">
+      <c r="H303" s="94">
         <v>1500</v>
       </c>
-      <c r="I303" s="95">
+      <c r="I303" s="94">
         <v>1800</v>
       </c>
-      <c r="J303" s="72"/>
+      <c r="J303" s="97">
+        <v>2100</v>
+      </c>
       <c r="K303" s="72"/>
-      <c r="L303" s="77"/>
-      <c r="M303" s="79"/>
+      <c r="L303" s="76"/>
+      <c r="M303" s="78"/>
     </row>
     <row r="304" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A304" s="64" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B304" s="33">
         <v>19</v>
       </c>
       <c r="C304" s="33">
         <v>38</v>
       </c>
-      <c r="D304" s="90">
+      <c r="D304" s="89">
         <v>57</v>
       </c>
-      <c r="E304" s="95">
+      <c r="E304" s="94">
         <v>76</v>
       </c>
-      <c r="F304" s="95">
+      <c r="F304" s="94">
         <v>95</v>
       </c>
-      <c r="G304" s="98">
+      <c r="G304" s="97">
         <v>114</v>
       </c>
-      <c r="H304" s="95">
+      <c r="H304" s="94">
         <v>133</v>
       </c>
-      <c r="I304" s="95">
+      <c r="I304" s="94">
         <v>152</v>
       </c>
-      <c r="J304" s="72"/>
+      <c r="J304" s="97">
+        <v>171</v>
+      </c>
       <c r="K304" s="72"/>
-      <c r="L304" s="77"/>
-      <c r="M304" s="79"/>
+      <c r="L304" s="76"/>
+      <c r="M304" s="78"/>
     </row>
     <row r="305" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A305" s="66" t="s">
         <v>33</v>
       </c>
       <c r="B305" s="28"/>
       <c r="C305" s="28"/>
       <c r="D305" s="28"/>
       <c r="E305" s="28"/>
       <c r="F305" s="51"/>
       <c r="G305" s="36"/>
       <c r="H305" s="36"/>
       <c r="I305" s="43"/>
       <c r="J305" s="46"/>
       <c r="K305" s="25"/>
       <c r="L305" s="51"/>
       <c r="M305" s="28"/>
     </row>
     <row r="306" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A306" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B306" s="33">
         <v>8010548</v>
       </c>
       <c r="C306" s="33">
         <v>15752322</v>
       </c>
-      <c r="D306" s="90">
+      <c r="D306" s="89">
         <v>22415194</v>
       </c>
-      <c r="E306" s="95">
+      <c r="E306" s="94">
         <v>30183314</v>
       </c>
-      <c r="F306" s="95">
+      <c r="F306" s="94">
         <v>35054379</v>
       </c>
-      <c r="G306" s="98">
+      <c r="G306" s="97">
         <v>39634931</v>
       </c>
-      <c r="H306" s="95">
+      <c r="H306" s="94">
         <v>44658427</v>
       </c>
-      <c r="I306" s="95">
+      <c r="I306" s="94">
         <v>49428063</v>
       </c>
-      <c r="J306" s="72"/>
+      <c r="J306" s="97">
+        <v>54382256</v>
+      </c>
       <c r="K306" s="72"/>
-      <c r="L306" s="77"/>
-      <c r="M306" s="79"/>
+      <c r="L306" s="76"/>
+      <c r="M306" s="78"/>
     </row>
     <row r="307" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A307" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B307" s="33">
         <v>4460418</v>
       </c>
       <c r="C307" s="33">
         <v>8629791</v>
       </c>
-      <c r="D307" s="90">
+      <c r="D307" s="89">
         <v>12090186</v>
       </c>
-      <c r="E307" s="95">
+      <c r="E307" s="94">
         <v>15478894</v>
       </c>
-      <c r="F307" s="95">
+      <c r="F307" s="94">
         <v>17346325</v>
       </c>
-      <c r="G307" s="98">
+      <c r="G307" s="97">
         <v>19228017</v>
       </c>
-      <c r="H307" s="95">
+      <c r="H307" s="94">
         <v>21163420</v>
       </c>
-      <c r="I307" s="95">
+      <c r="I307" s="94">
         <v>23007087</v>
       </c>
-      <c r="J307" s="72"/>
+      <c r="J307" s="97">
+        <v>24961557</v>
+      </c>
       <c r="K307" s="72"/>
-      <c r="L307" s="77"/>
-      <c r="M307" s="79"/>
+      <c r="L307" s="76"/>
+      <c r="M307" s="78"/>
     </row>
     <row r="308" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A308" s="64" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B308" s="33">
         <v>187645</v>
       </c>
       <c r="C308" s="33">
         <v>364801</v>
       </c>
-      <c r="D308" s="90">
+      <c r="D308" s="89">
         <v>536841</v>
       </c>
-      <c r="E308" s="95">
+      <c r="E308" s="94">
         <v>681865</v>
       </c>
-      <c r="F308" s="95">
+      <c r="F308" s="94">
         <v>789444</v>
       </c>
-      <c r="G308" s="98">
+      <c r="G308" s="97">
         <v>906026</v>
       </c>
-      <c r="H308" s="95">
+      <c r="H308" s="94">
         <v>1019421</v>
       </c>
-      <c r="I308" s="95">
+      <c r="I308" s="94">
         <v>1125802</v>
       </c>
-      <c r="J308" s="72"/>
+      <c r="J308" s="97">
+        <v>1237469</v>
+      </c>
       <c r="K308" s="72"/>
-      <c r="L308" s="77"/>
-      <c r="M308" s="79"/>
+      <c r="L308" s="76"/>
+      <c r="M308" s="78"/>
     </row>
     <row r="309" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A309" s="64" t="s">
         <v>52</v>
       </c>
       <c r="B309" s="33">
         <v>48663</v>
       </c>
       <c r="C309" s="33">
         <v>104913</v>
       </c>
-      <c r="D309" s="90">
+      <c r="D309" s="89">
         <v>156445</v>
       </c>
-      <c r="E309" s="95">
+      <c r="E309" s="94">
         <v>218019</v>
       </c>
-      <c r="F309" s="95">
+      <c r="F309" s="94">
         <v>268944</v>
       </c>
-      <c r="G309" s="98">
+      <c r="G309" s="97">
         <v>320291</v>
       </c>
-      <c r="H309" s="95">
+      <c r="H309" s="94">
         <v>372704</v>
       </c>
-      <c r="I309" s="95">
+      <c r="I309" s="94">
         <v>413412</v>
       </c>
-      <c r="J309" s="72"/>
+      <c r="J309" s="97">
+        <v>457020</v>
+      </c>
       <c r="K309" s="72"/>
-      <c r="L309" s="77"/>
-      <c r="M309" s="79"/>
+      <c r="L309" s="76"/>
+      <c r="M309" s="78"/>
     </row>
     <row r="310" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A310" s="64" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B310" s="33">
         <v>53995</v>
       </c>
       <c r="C310" s="33">
         <v>108744</v>
       </c>
-      <c r="D310" s="90">
+      <c r="D310" s="89">
         <v>155449</v>
       </c>
-      <c r="E310" s="95">
+      <c r="E310" s="94">
         <v>193586</v>
       </c>
-      <c r="F310" s="95">
+      <c r="F310" s="94">
         <v>220987</v>
       </c>
-      <c r="G310" s="98">
+      <c r="G310" s="97">
         <v>250809</v>
       </c>
-      <c r="H310" s="95">
+      <c r="H310" s="94">
         <v>281424</v>
       </c>
-      <c r="I310" s="95">
+      <c r="I310" s="94">
         <v>311633</v>
       </c>
-      <c r="J310" s="72"/>
+      <c r="J310" s="97">
+        <v>344286</v>
+      </c>
       <c r="K310" s="72"/>
-      <c r="L310" s="77"/>
-      <c r="M310" s="79"/>
+      <c r="L310" s="76"/>
+      <c r="M310" s="78"/>
     </row>
     <row r="311" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A311" s="64" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B311" s="33">
         <v>1100114</v>
       </c>
       <c r="C311" s="33">
         <v>2327909</v>
       </c>
-      <c r="D311" s="90">
+      <c r="D311" s="89">
         <v>3293618</v>
       </c>
-      <c r="E311" s="95">
+      <c r="E311" s="94">
         <v>4421223</v>
       </c>
-      <c r="F311" s="95">
+      <c r="F311" s="94">
         <v>5613265</v>
       </c>
-      <c r="G311" s="98">
+      <c r="G311" s="97">
         <v>6319005</v>
       </c>
-      <c r="H311" s="95">
+      <c r="H311" s="94">
         <v>7371834</v>
       </c>
-      <c r="I311" s="95">
+      <c r="I311" s="94">
         <v>8271434</v>
       </c>
-      <c r="J311" s="72"/>
+      <c r="J311" s="97">
+        <v>9402740</v>
+      </c>
       <c r="K311" s="72"/>
-      <c r="L311" s="77"/>
-      <c r="M311" s="79"/>
+      <c r="L311" s="76"/>
+      <c r="M311" s="78"/>
     </row>
     <row r="312" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A312" s="64" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B312" s="33">
         <v>43317</v>
       </c>
       <c r="C312" s="33">
         <v>84791</v>
       </c>
-      <c r="D312" s="90">
+      <c r="D312" s="89">
         <v>126544</v>
       </c>
-      <c r="E312" s="95">
+      <c r="E312" s="94">
         <v>161228</v>
       </c>
-      <c r="F312" s="95">
+      <c r="F312" s="94">
         <v>191214</v>
       </c>
-      <c r="G312" s="98">
+      <c r="G312" s="97">
         <v>220864</v>
       </c>
-      <c r="H312" s="95">
+      <c r="H312" s="94">
         <v>251678</v>
       </c>
-      <c r="I312" s="95">
+      <c r="I312" s="94">
         <v>281112</v>
       </c>
-      <c r="J312" s="72"/>
+      <c r="J312" s="97">
+        <v>313133</v>
+      </c>
       <c r="K312" s="72"/>
-      <c r="L312" s="77"/>
-      <c r="M312" s="79"/>
+      <c r="L312" s="76"/>
+      <c r="M312" s="78"/>
     </row>
     <row r="313" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A313" s="63" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B313" s="33">
         <v>720835</v>
       </c>
       <c r="C313" s="33">
         <v>1363573</v>
       </c>
-      <c r="D313" s="90">
+      <c r="D313" s="89">
         <v>1837137</v>
       </c>
-      <c r="E313" s="95">
+      <c r="E313" s="94">
         <v>2177038</v>
       </c>
-      <c r="F313" s="95">
+      <c r="F313" s="94">
         <v>2291332</v>
       </c>
-      <c r="G313" s="98">
+      <c r="G313" s="97">
         <v>2399416</v>
       </c>
-      <c r="H313" s="95">
+      <c r="H313" s="94">
         <v>2509268</v>
       </c>
-      <c r="I313" s="95">
+      <c r="I313" s="94">
         <v>2615437</v>
       </c>
-      <c r="J313" s="72"/>
+      <c r="J313" s="97">
+        <v>2730656</v>
+      </c>
       <c r="K313" s="72"/>
-      <c r="L313" s="77"/>
-      <c r="M313" s="79"/>
+      <c r="L313" s="76"/>
+      <c r="M313" s="78"/>
     </row>
     <row r="314" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A314" s="48" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B314" s="33">
         <v>628212</v>
       </c>
       <c r="C314" s="33">
         <v>1195685</v>
       </c>
-      <c r="D314" s="90">
+      <c r="D314" s="89">
         <v>1829463</v>
       </c>
-      <c r="E314" s="95">
+      <c r="E314" s="94">
         <v>3580873</v>
       </c>
-      <c r="F314" s="95">
+      <c r="F314" s="94">
         <v>4252533</v>
       </c>
-      <c r="G314" s="98">
+      <c r="G314" s="97">
         <v>5060128</v>
       </c>
-      <c r="H314" s="95">
+      <c r="H314" s="94">
         <v>5898989</v>
       </c>
-      <c r="I314" s="95">
+      <c r="I314" s="94">
         <v>6826896</v>
       </c>
-      <c r="J314" s="72"/>
+      <c r="J314" s="97">
+        <v>7545395</v>
+      </c>
       <c r="K314" s="72"/>
-      <c r="L314" s="77"/>
-      <c r="M314" s="79"/>
+      <c r="L314" s="76"/>
+      <c r="M314" s="78"/>
     </row>
     <row r="315" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A315" s="64" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B315" s="33">
         <v>560024</v>
       </c>
       <c r="C315" s="33">
         <v>1180924</v>
       </c>
-      <c r="D315" s="90">
+      <c r="D315" s="89">
         <v>1841408</v>
       </c>
-      <c r="E315" s="95">
+      <c r="E315" s="94">
         <v>2556444</v>
       </c>
-      <c r="F315" s="95">
+      <c r="F315" s="94">
         <v>3224396</v>
       </c>
-      <c r="G315" s="98">
+      <c r="G315" s="97">
         <v>3898060</v>
       </c>
-      <c r="H315" s="95">
+      <c r="H315" s="94">
         <v>4535797</v>
       </c>
-      <c r="I315" s="95">
+      <c r="I315" s="94">
         <v>5111694</v>
       </c>
-      <c r="J315" s="72"/>
+      <c r="J315" s="97">
+        <v>5732870</v>
+      </c>
       <c r="K315" s="72"/>
-      <c r="L315" s="77"/>
-      <c r="M315" s="79"/>
+      <c r="L315" s="76"/>
+      <c r="M315" s="78"/>
     </row>
     <row r="316" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A316" s="64" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B316" s="33">
         <v>57505</v>
       </c>
       <c r="C316" s="33">
         <v>96062</v>
       </c>
-      <c r="D316" s="90">
+      <c r="D316" s="89">
         <v>135813</v>
       </c>
-      <c r="E316" s="95">
+      <c r="E316" s="94">
         <v>179788</v>
       </c>
-      <c r="F316" s="95">
+      <c r="F316" s="94">
         <v>212323</v>
       </c>
-      <c r="G316" s="98">
+      <c r="G316" s="97">
         <v>245248</v>
       </c>
-      <c r="H316" s="95">
+      <c r="H316" s="94">
         <v>277724</v>
       </c>
-      <c r="I316" s="95">
+      <c r="I316" s="94">
         <v>313831</v>
       </c>
-      <c r="J316" s="72"/>
+      <c r="J316" s="97">
+        <v>349182</v>
+      </c>
       <c r="K316" s="72"/>
-      <c r="L316" s="77"/>
-      <c r="M316" s="79"/>
+      <c r="L316" s="76"/>
+      <c r="M316" s="78"/>
     </row>
     <row r="317" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A317" s="64" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B317" s="33">
         <v>70741</v>
       </c>
       <c r="C317" s="33">
         <v>130388</v>
       </c>
-      <c r="D317" s="90">
+      <c r="D317" s="89">
         <v>173770</v>
       </c>
-      <c r="E317" s="95">
+      <c r="E317" s="94">
         <v>232184</v>
       </c>
-      <c r="F317" s="95">
+      <c r="F317" s="94">
         <v>269792</v>
       </c>
-      <c r="G317" s="98">
+      <c r="G317" s="97">
         <v>336113</v>
       </c>
-      <c r="H317" s="95">
+      <c r="H317" s="94">
         <v>431895</v>
       </c>
-      <c r="I317" s="95">
+      <c r="I317" s="94">
         <v>542021</v>
       </c>
-      <c r="J317" s="72"/>
+      <c r="J317" s="97">
+        <v>629089</v>
+      </c>
       <c r="K317" s="72"/>
-      <c r="L317" s="77"/>
-      <c r="M317" s="79"/>
+      <c r="L317" s="76"/>
+      <c r="M317" s="78"/>
     </row>
     <row r="318" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A318" s="64" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B318" s="33">
         <v>79078</v>
       </c>
       <c r="C318" s="33">
         <v>164742</v>
       </c>
-      <c r="D318" s="90">
+      <c r="D318" s="89">
         <v>238520</v>
       </c>
-      <c r="E318" s="95">
+      <c r="E318" s="94">
         <v>302171</v>
       </c>
-      <c r="F318" s="95">
+      <c r="F318" s="94">
         <v>373824</v>
       </c>
-      <c r="G318" s="98">
+      <c r="G318" s="97">
         <v>450952</v>
       </c>
-      <c r="H318" s="95">
+      <c r="H318" s="94">
         <v>544272</v>
       </c>
-      <c r="I318" s="95">
+      <c r="I318" s="94">
         <v>607704</v>
       </c>
-      <c r="J318" s="72"/>
+      <c r="J318" s="97">
+        <v>678859</v>
+      </c>
       <c r="K318" s="72"/>
-      <c r="L318" s="77"/>
-      <c r="M318" s="79"/>
+      <c r="L318" s="76"/>
+      <c r="M318" s="78"/>
     </row>
     <row r="319" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A319" s="67" t="s">
         <v>35</v>
       </c>
       <c r="B319" s="28"/>
       <c r="C319" s="28"/>
       <c r="D319" s="28"/>
       <c r="E319" s="28"/>
       <c r="F319" s="51"/>
       <c r="G319" s="36"/>
       <c r="H319" s="36"/>
       <c r="I319" s="43"/>
       <c r="J319" s="46"/>
       <c r="K319" s="25"/>
       <c r="L319" s="51"/>
       <c r="M319" s="28"/>
     </row>
     <row r="320" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A320" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B320" s="37">
         <v>4593418</v>
       </c>
       <c r="C320" s="33">
         <v>9128989</v>
       </c>
-      <c r="D320" s="90">
+      <c r="D320" s="89">
         <v>13429790</v>
       </c>
-      <c r="E320" s="95">
+      <c r="E320" s="94">
         <v>19239113</v>
       </c>
-      <c r="F320" s="95">
+      <c r="F320" s="94">
         <v>23846747</v>
       </c>
-      <c r="G320" s="98">
+      <c r="G320" s="97">
         <v>28169316</v>
       </c>
-      <c r="H320" s="95">
+      <c r="H320" s="94">
         <v>32976618</v>
       </c>
-      <c r="I320" s="95">
+      <c r="I320" s="94">
         <v>37654756</v>
       </c>
-      <c r="J320" s="72"/>
+      <c r="J320" s="97">
+        <v>42535084</v>
+      </c>
       <c r="K320" s="72"/>
-      <c r="L320" s="77"/>
-      <c r="M320" s="79"/>
+      <c r="L320" s="76"/>
+      <c r="M320" s="78"/>
     </row>
     <row r="321" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A321" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B321" s="37">
         <v>1885338</v>
       </c>
       <c r="C321" s="33">
         <v>3573335</v>
       </c>
-      <c r="D321" s="90">
+      <c r="D321" s="89">
         <v>5218768</v>
       </c>
-      <c r="E321" s="95">
+      <c r="E321" s="94">
         <v>7020576</v>
       </c>
-      <c r="F321" s="95">
+      <c r="F321" s="94">
         <v>8758524</v>
       </c>
-      <c r="G321" s="98">
+      <c r="G321" s="97">
         <v>10516184</v>
       </c>
-      <c r="H321" s="95">
+      <c r="H321" s="94">
         <v>12367227</v>
       </c>
-      <c r="I321" s="95">
+      <c r="I321" s="94">
         <v>14143575</v>
       </c>
-      <c r="J321" s="72"/>
+      <c r="J321" s="97">
+        <v>16048360</v>
+      </c>
       <c r="K321" s="72"/>
-      <c r="L321" s="77"/>
-      <c r="M321" s="79"/>
+      <c r="L321" s="76"/>
+      <c r="M321" s="78"/>
     </row>
     <row r="322" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A322" s="64" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B322" s="37">
         <v>104645</v>
       </c>
       <c r="C322" s="33">
         <v>222901</v>
       </c>
-      <c r="D322" s="90">
+      <c r="D322" s="89">
         <v>340641</v>
       </c>
-      <c r="E322" s="95">
+      <c r="E322" s="94">
         <v>465365</v>
       </c>
-      <c r="F322" s="95">
+      <c r="F322" s="94">
         <v>572944</v>
       </c>
-      <c r="G322" s="98">
+      <c r="G322" s="97">
         <v>689526</v>
       </c>
-      <c r="H322" s="95">
+      <c r="H322" s="94">
         <v>802921</v>
       </c>
-      <c r="I322" s="95">
+      <c r="I322" s="94">
         <v>909302</v>
       </c>
-      <c r="J322" s="72"/>
+      <c r="J322" s="97">
+        <v>1020969</v>
+      </c>
       <c r="K322" s="72"/>
-      <c r="L322" s="77"/>
-      <c r="M322" s="79"/>
+      <c r="L322" s="76"/>
+      <c r="M322" s="78"/>
     </row>
     <row r="323" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A323" s="64" t="s">
         <v>52</v>
       </c>
       <c r="B323" s="37">
         <v>39792</v>
       </c>
       <c r="C323" s="33">
         <v>87827</v>
       </c>
-      <c r="D323" s="90">
+      <c r="D323" s="89">
         <v>131145</v>
       </c>
-      <c r="E323" s="95">
+      <c r="E323" s="94">
         <v>184504</v>
       </c>
-      <c r="F323" s="95">
+      <c r="F323" s="94">
         <v>223752</v>
       </c>
-      <c r="G323" s="98">
+      <c r="G323" s="97">
         <v>263423</v>
       </c>
-      <c r="H323" s="95">
+      <c r="H323" s="94">
         <v>304159</v>
       </c>
-      <c r="I323" s="95">
+      <c r="I323" s="94">
         <v>344867</v>
       </c>
-      <c r="J323" s="72"/>
+      <c r="J323" s="97">
+        <v>388475</v>
+      </c>
       <c r="K323" s="72"/>
-      <c r="L323" s="77"/>
-      <c r="M323" s="79"/>
+      <c r="L323" s="76"/>
+      <c r="M323" s="78"/>
     </row>
     <row r="324" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A324" s="64" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B324" s="37">
         <v>53995</v>
       </c>
       <c r="C324" s="33">
         <v>108744</v>
       </c>
-      <c r="D324" s="90">
+      <c r="D324" s="89">
         <v>155449</v>
       </c>
-      <c r="E324" s="95">
+      <c r="E324" s="94">
         <v>193586</v>
       </c>
-      <c r="F324" s="95">
+      <c r="F324" s="94">
         <v>220987</v>
       </c>
-      <c r="G324" s="98">
+      <c r="G324" s="97">
         <v>250809</v>
       </c>
-      <c r="H324" s="95">
+      <c r="H324" s="94">
         <v>281424</v>
       </c>
-      <c r="I324" s="95">
+      <c r="I324" s="94">
         <v>311633</v>
       </c>
-      <c r="J324" s="72"/>
+      <c r="J324" s="97">
+        <v>344286</v>
+      </c>
       <c r="K324" s="72"/>
-      <c r="L324" s="77"/>
-      <c r="M324" s="79"/>
+      <c r="L324" s="76"/>
+      <c r="M324" s="78"/>
     </row>
     <row r="325" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A325" s="64" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B325" s="37">
         <v>999133</v>
       </c>
       <c r="C325" s="33">
         <v>2135428</v>
       </c>
-      <c r="D325" s="90">
+      <c r="D325" s="89">
         <v>3009638</v>
       </c>
-      <c r="E325" s="95">
+      <c r="E325" s="94">
         <v>4045744</v>
       </c>
-      <c r="F325" s="95">
+      <c r="F325" s="94">
         <v>5137182</v>
       </c>
-      <c r="G325" s="98">
+      <c r="G325" s="97">
         <v>5742318</v>
       </c>
-      <c r="H325" s="95">
+      <c r="H325" s="94">
         <v>6696136</v>
       </c>
-      <c r="I325" s="95">
+      <c r="I325" s="94">
         <v>7574848</v>
       </c>
-      <c r="J325" s="72"/>
+      <c r="J325" s="97">
+        <v>8685266</v>
+      </c>
       <c r="K325" s="72"/>
-      <c r="L325" s="77"/>
-      <c r="M325" s="79"/>
+      <c r="L325" s="76"/>
+      <c r="M325" s="78"/>
     </row>
     <row r="326" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A326" s="64" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B326" s="37">
         <v>43317</v>
       </c>
       <c r="C326" s="33">
         <v>84791</v>
       </c>
-      <c r="D326" s="90">
+      <c r="D326" s="89">
         <v>126544</v>
       </c>
-      <c r="E326" s="95">
+      <c r="E326" s="94">
         <v>161228</v>
       </c>
-      <c r="F326" s="95">
+      <c r="F326" s="94">
         <v>191214</v>
       </c>
-      <c r="G326" s="98">
+      <c r="G326" s="97">
         <v>220864</v>
       </c>
-      <c r="H326" s="95">
+      <c r="H326" s="94">
         <v>251678</v>
       </c>
-      <c r="I326" s="95">
+      <c r="I326" s="94">
         <v>281112</v>
       </c>
-      <c r="J326" s="72"/>
+      <c r="J326" s="97">
+        <v>313133</v>
+      </c>
       <c r="K326" s="72"/>
-      <c r="L326" s="77"/>
-      <c r="M326" s="79"/>
+      <c r="L326" s="76"/>
+      <c r="M326" s="78"/>
     </row>
     <row r="327" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A327" s="63" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B327" s="37">
         <v>118108</v>
       </c>
       <c r="C327" s="33">
         <v>234929</v>
       </c>
-      <c r="D327" s="90">
+      <c r="D327" s="89">
         <v>348729</v>
       </c>
-      <c r="E327" s="95">
+      <c r="E327" s="94">
         <v>461572</v>
       </c>
-      <c r="F327" s="95">
+      <c r="F327" s="94">
         <v>567118</v>
       </c>
-      <c r="G327" s="98">
+      <c r="G327" s="97">
         <v>666453</v>
       </c>
-      <c r="H327" s="95">
+      <c r="H327" s="94">
         <v>767557</v>
       </c>
-      <c r="I327" s="95">
+      <c r="I327" s="94">
         <v>871767</v>
       </c>
-      <c r="J327" s="72"/>
+      <c r="J327" s="97">
+        <v>985028</v>
+      </c>
       <c r="K327" s="72"/>
-      <c r="L327" s="77"/>
-      <c r="M327" s="79"/>
+      <c r="L327" s="76"/>
+      <c r="M327" s="78"/>
     </row>
     <row r="328" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A328" s="48" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B328" s="37">
         <v>626748</v>
       </c>
       <c r="C328" s="33">
         <v>1193035</v>
       </c>
-      <c r="D328" s="90">
+      <c r="D328" s="89">
         <v>1825627</v>
       </c>
-      <c r="E328" s="95">
+      <c r="E328" s="94">
         <v>3575851</v>
       </c>
-      <c r="F328" s="95">
+      <c r="F328" s="94">
         <v>4246450</v>
       </c>
-      <c r="G328" s="98">
+      <c r="G328" s="97">
         <v>5052985</v>
       </c>
-      <c r="H328" s="95">
+      <c r="H328" s="94">
         <v>5890785</v>
       </c>
-      <c r="I328" s="95">
+      <c r="I328" s="94">
         <v>6818692</v>
       </c>
-      <c r="J328" s="72"/>
+      <c r="J328" s="97">
+        <v>7537191</v>
+      </c>
       <c r="K328" s="72"/>
-      <c r="L328" s="77"/>
-      <c r="M328" s="79"/>
+      <c r="L328" s="76"/>
+      <c r="M328" s="78"/>
     </row>
     <row r="329" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A329" s="64" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B329" s="37">
         <v>516169</v>
       </c>
       <c r="C329" s="33">
         <v>1099113</v>
       </c>
-      <c r="D329" s="90">
+      <c r="D329" s="89">
         <v>1728607</v>
       </c>
-      <c r="E329" s="95">
+      <c r="E329" s="94">
         <v>2421161</v>
       </c>
-      <c r="F329" s="95">
+      <c r="F329" s="94">
         <v>3078399</v>
       </c>
-      <c r="G329" s="98">
+      <c r="G329" s="97">
         <v>3741349</v>
       </c>
-      <c r="H329" s="95">
+      <c r="H329" s="94">
         <v>4368373</v>
       </c>
-      <c r="I329" s="95">
+      <c r="I329" s="94">
         <v>4943243</v>
       </c>
-      <c r="J329" s="72"/>
+      <c r="J329" s="97">
+        <v>5563392</v>
+      </c>
       <c r="K329" s="72"/>
-      <c r="L329" s="77"/>
-      <c r="M329" s="79"/>
+      <c r="L329" s="76"/>
+      <c r="M329" s="78"/>
     </row>
     <row r="330" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A330" s="64" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B330" s="37">
         <v>56877</v>
       </c>
       <c r="C330" s="33">
         <v>94800</v>
       </c>
-      <c r="D330" s="90">
+      <c r="D330" s="89">
         <v>133918</v>
       </c>
-      <c r="E330" s="95">
+      <c r="E330" s="94">
         <v>177260</v>
       </c>
-      <c r="F330" s="95">
+      <c r="F330" s="94">
         <v>209171</v>
       </c>
-      <c r="G330" s="98">
+      <c r="G330" s="97">
         <v>241472</v>
       </c>
-      <c r="H330" s="95">
+      <c r="H330" s="94">
         <v>273324</v>
       </c>
-      <c r="I330" s="95">
+      <c r="I330" s="94">
         <v>309124</v>
       </c>
-      <c r="J330" s="72"/>
+      <c r="J330" s="97">
+        <v>344168</v>
+      </c>
       <c r="K330" s="72"/>
-      <c r="L330" s="77"/>
-      <c r="M330" s="79"/>
+      <c r="L330" s="76"/>
+      <c r="M330" s="78"/>
     </row>
     <row r="331" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A331" s="64" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B331" s="37">
         <v>70741</v>
       </c>
       <c r="C331" s="33">
         <v>130388</v>
       </c>
-      <c r="D331" s="90">
+      <c r="D331" s="89">
         <v>173770</v>
       </c>
-      <c r="E331" s="95">
+      <c r="E331" s="94">
         <v>232184</v>
       </c>
-      <c r="F331" s="95">
+      <c r="F331" s="94">
         <v>269792</v>
       </c>
-      <c r="G331" s="98">
+      <c r="G331" s="97">
         <v>336113</v>
       </c>
-      <c r="H331" s="95">
+      <c r="H331" s="94">
         <v>431895</v>
       </c>
-      <c r="I331" s="95">
+      <c r="I331" s="94">
         <v>542021</v>
       </c>
-      <c r="J331" s="72"/>
+      <c r="J331" s="97">
+        <v>629089</v>
+      </c>
       <c r="K331" s="72"/>
-      <c r="L331" s="77"/>
-      <c r="M331" s="79"/>
+      <c r="L331" s="76"/>
+      <c r="M331" s="78"/>
     </row>
     <row r="332" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A332" s="64" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B332" s="37">
         <v>78556</v>
       </c>
       <c r="C332" s="33">
         <v>163698</v>
       </c>
-      <c r="D332" s="90">
+      <c r="D332" s="89">
         <v>236954</v>
       </c>
-      <c r="E332" s="95">
+      <c r="E332" s="94">
         <v>300083</v>
       </c>
-      <c r="F332" s="95">
+      <c r="F332" s="94">
         <v>371214</v>
       </c>
-      <c r="G332" s="98">
+      <c r="G332" s="97">
         <v>447820</v>
       </c>
-      <c r="H332" s="95">
+      <c r="H332" s="94">
         <v>541140</v>
       </c>
-      <c r="I332" s="95">
+      <c r="I332" s="94">
         <v>604572</v>
       </c>
-      <c r="J332" s="72"/>
+      <c r="J332" s="97">
+        <v>675727</v>
+      </c>
       <c r="K332" s="72"/>
-      <c r="L332" s="77"/>
-      <c r="M332" s="79"/>
+      <c r="L332" s="76"/>
+      <c r="M332" s="78"/>
     </row>
     <row r="333" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A333" s="67" t="s">
         <v>34</v>
       </c>
       <c r="B333" s="28"/>
       <c r="C333" s="28"/>
       <c r="D333" s="28"/>
       <c r="E333" s="28"/>
       <c r="F333" s="51"/>
       <c r="G333" s="36"/>
       <c r="H333" s="36"/>
       <c r="I333" s="43"/>
       <c r="J333" s="28"/>
       <c r="K333" s="28"/>
       <c r="L333" s="51"/>
       <c r="M333" s="28"/>
     </row>
     <row r="334" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A334" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B334" s="33">
         <v>3417130</v>
       </c>
       <c r="C334" s="33">
         <v>6623333</v>
       </c>
-      <c r="D334" s="90">
+      <c r="D334" s="89">
         <v>8985405</v>
       </c>
-      <c r="E334" s="95">
+      <c r="E334" s="94">
         <v>10944201</v>
       </c>
-      <c r="F334" s="95">
+      <c r="F334" s="94">
         <v>11207633</v>
       </c>
-      <c r="G334" s="98">
+      <c r="G334" s="97">
         <v>11465615</v>
       </c>
-      <c r="H334" s="95">
+      <c r="H334" s="94">
         <v>11681809</v>
       </c>
-      <c r="I334" s="95">
+      <c r="I334" s="94">
         <v>11773307</v>
       </c>
-      <c r="J334" s="72"/>
+      <c r="J334" s="97">
+        <v>11847172</v>
+      </c>
       <c r="K334" s="72"/>
-      <c r="L334" s="77"/>
-      <c r="M334" s="79"/>
+      <c r="L334" s="76"/>
+      <c r="M334" s="78"/>
     </row>
     <row r="335" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A335" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B335" s="33">
         <v>2575080</v>
       </c>
       <c r="C335" s="33">
         <v>5056455</v>
       </c>
-      <c r="D335" s="90">
+      <c r="D335" s="89">
         <v>6871418</v>
       </c>
-      <c r="E335" s="95">
+      <c r="E335" s="94">
         <v>8458318</v>
       </c>
-      <c r="F335" s="95">
+      <c r="F335" s="94">
         <v>8587801</v>
       </c>
-      <c r="G335" s="98">
+      <c r="G335" s="97">
         <v>8711834</v>
       </c>
-      <c r="H335" s="95">
+      <c r="H335" s="94">
         <v>8796193</v>
       </c>
-      <c r="I335" s="95">
+      <c r="I335" s="94">
         <v>8863512</v>
       </c>
-      <c r="J335" s="72"/>
+      <c r="J335" s="97">
+        <v>8913197</v>
+      </c>
       <c r="K335" s="72"/>
-      <c r="L335" s="77"/>
-      <c r="M335" s="79"/>
+      <c r="L335" s="76"/>
+      <c r="M335" s="78"/>
     </row>
     <row r="336" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A336" s="64" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B336" s="33">
         <v>83000</v>
       </c>
       <c r="C336" s="33">
         <v>141900</v>
       </c>
-      <c r="D336" s="90">
+      <c r="D336" s="89">
         <v>196200</v>
       </c>
-      <c r="E336" s="95">
+      <c r="E336" s="94">
         <v>216500</v>
       </c>
-      <c r="F336" s="95">
+      <c r="F336" s="94">
         <v>216500</v>
       </c>
-      <c r="G336" s="98">
+      <c r="G336" s="97">
         <v>216500</v>
       </c>
-      <c r="H336" s="95">
+      <c r="H336" s="94">
         <v>216500</v>
       </c>
-      <c r="I336" s="95">
+      <c r="I336" s="94">
         <v>216500</v>
       </c>
-      <c r="J336" s="72"/>
+      <c r="J336" s="97">
+        <v>216500</v>
+      </c>
       <c r="K336" s="72"/>
-      <c r="L336" s="77"/>
-      <c r="M336" s="79"/>
+      <c r="L336" s="76"/>
+      <c r="M336" s="78"/>
     </row>
     <row r="337" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A337" s="64" t="s">
         <v>52</v>
       </c>
       <c r="B337" s="33">
         <v>8871</v>
       </c>
       <c r="C337" s="33">
         <v>17086</v>
       </c>
-      <c r="D337" s="90">
+      <c r="D337" s="89">
         <v>25300</v>
       </c>
-      <c r="E337" s="95">
+      <c r="E337" s="94">
         <v>33515</v>
       </c>
-      <c r="F337" s="95">
+      <c r="F337" s="94">
         <v>45192</v>
       </c>
-      <c r="G337" s="98">
+      <c r="G337" s="97">
         <v>56868</v>
       </c>
-      <c r="H337" s="95">
+      <c r="H337" s="94">
         <v>68545</v>
       </c>
-      <c r="I337" s="95">
+      <c r="I337" s="94">
         <v>68545</v>
       </c>
-      <c r="J337" s="72"/>
+      <c r="J337" s="97">
+        <v>68545</v>
+      </c>
       <c r="K337" s="72"/>
-      <c r="L337" s="77"/>
-      <c r="M337" s="79"/>
+      <c r="L337" s="76"/>
+      <c r="M337" s="78"/>
     </row>
     <row r="338" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A338" s="64" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B338" s="33">
         <v>100981</v>
       </c>
       <c r="C338" s="33">
         <v>192481</v>
       </c>
-      <c r="D338" s="90">
+      <c r="D338" s="89">
         <v>283980</v>
       </c>
-      <c r="E338" s="95">
+      <c r="E338" s="94">
         <v>375479</v>
       </c>
-      <c r="F338" s="95">
+      <c r="F338" s="94">
         <v>476083</v>
       </c>
-      <c r="G338" s="98">
+      <c r="G338" s="97">
         <v>576687</v>
       </c>
-      <c r="H338" s="95">
+      <c r="H338" s="94">
         <v>675698</v>
       </c>
-      <c r="I338" s="95">
+      <c r="I338" s="94">
         <v>696586</v>
       </c>
-      <c r="J338" s="72"/>
+      <c r="J338" s="97">
+        <v>717474</v>
+      </c>
       <c r="K338" s="72"/>
-      <c r="L338" s="77"/>
-      <c r="M338" s="79"/>
+      <c r="L338" s="76"/>
+      <c r="M338" s="78"/>
     </row>
     <row r="339" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A339" s="63" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B339" s="33">
         <v>602727</v>
       </c>
       <c r="C339" s="33">
         <v>1128644</v>
       </c>
-      <c r="D339" s="90">
+      <c r="D339" s="89">
         <v>1488408</v>
       </c>
-      <c r="E339" s="95">
+      <c r="E339" s="94">
         <v>1715466</v>
       </c>
-      <c r="F339" s="95">
+      <c r="F339" s="94">
         <v>1724214</v>
       </c>
-      <c r="G339" s="98">
+      <c r="G339" s="97">
         <v>1732963</v>
       </c>
-      <c r="H339" s="95">
+      <c r="H339" s="94">
         <v>1741711</v>
       </c>
-      <c r="I339" s="95">
+      <c r="I339" s="94">
         <v>1743670</v>
       </c>
-      <c r="J339" s="72"/>
+      <c r="J339" s="97">
+        <v>1745628</v>
+      </c>
       <c r="K339" s="72"/>
-      <c r="L339" s="77"/>
-      <c r="M339" s="79"/>
+      <c r="L339" s="76"/>
+      <c r="M339" s="78"/>
     </row>
     <row r="340" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A340" s="48" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B340" s="33">
         <v>1464</v>
       </c>
       <c r="C340" s="33">
         <v>2650</v>
       </c>
-      <c r="D340" s="90">
+      <c r="D340" s="89">
         <v>3836</v>
       </c>
-      <c r="E340" s="95">
+      <c r="E340" s="94">
         <v>5022</v>
       </c>
-      <c r="F340" s="95">
+      <c r="F340" s="94">
         <v>6083</v>
       </c>
-      <c r="G340" s="98">
+      <c r="G340" s="97">
         <v>7143</v>
       </c>
-      <c r="H340" s="95">
+      <c r="H340" s="94">
         <v>8204</v>
       </c>
-      <c r="I340" s="95">
+      <c r="I340" s="94">
         <v>8204</v>
       </c>
-      <c r="J340" s="72"/>
+      <c r="J340" s="97">
+        <v>8204</v>
+      </c>
       <c r="K340" s="72"/>
-      <c r="L340" s="77"/>
-      <c r="M340" s="79"/>
+      <c r="L340" s="76"/>
+      <c r="M340" s="78"/>
     </row>
     <row r="341" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A341" s="64" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B341" s="33">
         <v>43856</v>
       </c>
       <c r="C341" s="33">
         <v>81811</v>
       </c>
-      <c r="D341" s="90">
+      <c r="D341" s="89">
         <v>112801</v>
       </c>
-      <c r="E341" s="95">
+      <c r="E341" s="94">
         <v>135284</v>
       </c>
-      <c r="F341" s="95">
+      <c r="F341" s="94">
         <v>145997</v>
       </c>
-      <c r="G341" s="98">
+      <c r="G341" s="97">
         <v>156711</v>
       </c>
-      <c r="H341" s="95">
+      <c r="H341" s="94">
         <v>167425</v>
       </c>
-      <c r="I341" s="95">
+      <c r="I341" s="94">
         <v>168451</v>
       </c>
-      <c r="J341" s="72"/>
+      <c r="J341" s="97">
+        <v>169477</v>
+      </c>
       <c r="K341" s="72"/>
-      <c r="L341" s="77"/>
-      <c r="M341" s="79"/>
+      <c r="L341" s="76"/>
+      <c r="M341" s="78"/>
     </row>
     <row r="342" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A342" s="64" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B342" s="33">
         <v>628</v>
       </c>
       <c r="C342" s="33">
         <v>1262</v>
       </c>
-      <c r="D342" s="90">
+      <c r="D342" s="89">
         <v>1895</v>
       </c>
-      <c r="E342" s="95">
+      <c r="E342" s="94">
         <v>2528</v>
       </c>
-      <c r="F342" s="95">
+      <c r="F342" s="94">
         <v>3152</v>
       </c>
-      <c r="G342" s="98">
+      <c r="G342" s="97">
         <v>3776</v>
       </c>
-      <c r="H342" s="95">
+      <c r="H342" s="94">
         <v>4400</v>
       </c>
-      <c r="I342" s="95">
+      <c r="I342" s="94">
         <v>4707</v>
       </c>
-      <c r="J342" s="72"/>
+      <c r="J342" s="97">
+        <v>5014</v>
+      </c>
       <c r="K342" s="72"/>
-      <c r="L342" s="77"/>
-      <c r="M342" s="79"/>
+      <c r="L342" s="76"/>
+      <c r="M342" s="78"/>
     </row>
     <row r="343" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A343" s="64" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B343" s="33">
         <v>522</v>
       </c>
       <c r="C343" s="33">
         <v>1044</v>
       </c>
-      <c r="D343" s="90">
+      <c r="D343" s="89">
         <v>1566</v>
       </c>
-      <c r="E343" s="95">
+      <c r="E343" s="94">
         <v>2088</v>
       </c>
-      <c r="F343" s="95">
+      <c r="F343" s="94">
         <v>2610</v>
       </c>
-      <c r="G343" s="98">
+      <c r="G343" s="97">
         <v>3132</v>
       </c>
-      <c r="H343" s="95">
+      <c r="H343" s="94">
         <v>3132</v>
       </c>
-      <c r="I343" s="95">
+      <c r="I343" s="94">
         <v>3132</v>
       </c>
-      <c r="J343" s="72"/>
+      <c r="J343" s="97">
+        <v>3132</v>
+      </c>
       <c r="K343" s="72"/>
-      <c r="L343" s="77"/>
-      <c r="M343" s="79"/>
+      <c r="L343" s="76"/>
+      <c r="M343" s="78"/>
     </row>
     <row r="344" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A344" s="67" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B344" s="28"/>
       <c r="C344" s="28"/>
       <c r="D344" s="28"/>
       <c r="E344" s="28"/>
       <c r="F344" s="51"/>
       <c r="G344" s="33"/>
       <c r="H344" s="33"/>
       <c r="I344" s="43"/>
       <c r="J344" s="35"/>
       <c r="K344" s="25"/>
       <c r="L344" s="51"/>
       <c r="M344" s="28"/>
     </row>
     <row r="345" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A345" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B345" s="33">
         <v>813378</v>
       </c>
       <c r="C345" s="33">
         <v>1724445</v>
       </c>
-      <c r="D345" s="90">
+      <c r="D345" s="89">
         <v>2641062</v>
       </c>
-      <c r="E345" s="95">
+      <c r="E345" s="94">
         <v>3534074</v>
       </c>
-      <c r="F345" s="95">
+      <c r="F345" s="94">
         <v>4366456</v>
       </c>
-      <c r="G345" s="98">
+      <c r="G345" s="97">
         <v>5197817</v>
       </c>
-      <c r="H345" s="95">
+      <c r="H345" s="94">
         <v>6064896</v>
       </c>
-      <c r="I345" s="95">
+      <c r="I345" s="94">
         <v>6933196</v>
       </c>
-      <c r="J345" s="72"/>
+      <c r="J345" s="97">
+        <v>7786880</v>
+      </c>
       <c r="K345" s="72"/>
-      <c r="L345" s="77"/>
-      <c r="M345" s="79"/>
+      <c r="L345" s="76"/>
+      <c r="M345" s="78"/>
     </row>
     <row r="346" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A346" s="64" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B346" s="33">
         <v>610836</v>
       </c>
       <c r="C346" s="33">
         <v>1258293</v>
       </c>
-      <c r="D346" s="90">
+      <c r="D346" s="89">
         <v>1919794</v>
       </c>
-      <c r="E346" s="95">
+      <c r="E346" s="94">
         <v>2547197</v>
       </c>
-      <c r="F346" s="95">
+      <c r="F346" s="94">
         <v>3107358</v>
       </c>
-      <c r="G346" s="98">
+      <c r="G346" s="97">
         <v>3657229</v>
       </c>
-      <c r="H346" s="95">
+      <c r="H346" s="94">
         <v>4254852</v>
       </c>
-      <c r="I346" s="95">
+      <c r="I346" s="94">
         <v>4849948</v>
       </c>
-      <c r="J346" s="72"/>
+      <c r="J346" s="97">
+        <v>5435965</v>
+      </c>
       <c r="K346" s="72"/>
-      <c r="L346" s="77"/>
-      <c r="M346" s="79"/>
+      <c r="L346" s="76"/>
+      <c r="M346" s="78"/>
     </row>
     <row r="347" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A347" s="64" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B347" s="33">
         <v>32866</v>
       </c>
       <c r="C347" s="33">
         <v>74329</v>
       </c>
-      <c r="D347" s="90">
+      <c r="D347" s="89">
         <v>105914</v>
       </c>
-      <c r="E347" s="95">
+      <c r="E347" s="94">
         <v>142328</v>
       </c>
-      <c r="F347" s="95">
+      <c r="F347" s="94">
         <v>182656</v>
       </c>
-      <c r="G347" s="98">
+      <c r="G347" s="97">
         <v>231156</v>
       </c>
-      <c r="H347" s="95">
+      <c r="H347" s="94">
         <v>268279</v>
       </c>
-      <c r="I347" s="95">
+      <c r="I347" s="94">
         <v>297870</v>
       </c>
-      <c r="J347" s="72"/>
+      <c r="J347" s="97">
+        <v>326978</v>
+      </c>
       <c r="K347" s="72"/>
-      <c r="L347" s="77"/>
-      <c r="M347" s="79"/>
+      <c r="L347" s="76"/>
+      <c r="M347" s="78"/>
     </row>
     <row r="348" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A348" s="64" t="s">
         <v>52</v>
       </c>
       <c r="B348" s="33">
         <v>12048</v>
       </c>
       <c r="C348" s="33">
         <v>25207</v>
       </c>
-      <c r="D348" s="90">
+      <c r="D348" s="89">
         <v>38367</v>
       </c>
-      <c r="E348" s="95">
+      <c r="E348" s="94">
         <v>51526</v>
       </c>
-      <c r="F348" s="95">
+      <c r="F348" s="94">
         <v>65363</v>
       </c>
-      <c r="G348" s="98">
+      <c r="G348" s="97">
         <v>79200</v>
       </c>
-      <c r="H348" s="95">
+      <c r="H348" s="94">
         <v>93058</v>
       </c>
-      <c r="I348" s="95">
+      <c r="I348" s="94">
         <v>107867</v>
       </c>
-      <c r="J348" s="72"/>
+      <c r="J348" s="97">
+        <v>122676</v>
+      </c>
       <c r="K348" s="72"/>
-      <c r="L348" s="77"/>
-      <c r="M348" s="79"/>
+      <c r="L348" s="76"/>
+      <c r="M348" s="78"/>
     </row>
     <row r="349" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="64" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B349" s="33">
         <v>7553</v>
       </c>
       <c r="C349" s="33">
         <v>15445</v>
       </c>
-      <c r="D349" s="90">
+      <c r="D349" s="89">
         <v>23301</v>
       </c>
-      <c r="E349" s="95">
+      <c r="E349" s="94">
         <v>30618</v>
       </c>
-      <c r="F349" s="95">
+      <c r="F349" s="94">
         <v>38469</v>
       </c>
-      <c r="G349" s="98">
+      <c r="G349" s="97">
         <v>46430</v>
       </c>
-      <c r="H349" s="95">
+      <c r="H349" s="94">
         <v>54761</v>
       </c>
-      <c r="I349" s="95">
+      <c r="I349" s="94">
         <v>63120</v>
       </c>
-      <c r="J349" s="72"/>
+      <c r="J349" s="97">
+        <v>70827</v>
+      </c>
       <c r="K349" s="72"/>
-      <c r="L349" s="77"/>
-      <c r="M349" s="79"/>
+      <c r="L349" s="76"/>
+      <c r="M349" s="78"/>
     </row>
     <row r="350" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A350" s="64" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B350" s="33">
         <v>61647</v>
       </c>
       <c r="C350" s="33">
         <v>152179</v>
       </c>
-      <c r="D350" s="90">
+      <c r="D350" s="89">
         <v>242712</v>
       </c>
-      <c r="E350" s="95">
+      <c r="E350" s="94">
         <v>332132</v>
       </c>
-      <c r="F350" s="95">
+      <c r="F350" s="94">
         <v>418888</v>
       </c>
-      <c r="G350" s="98">
+      <c r="G350" s="97">
         <v>505644</v>
       </c>
-      <c r="H350" s="95">
+      <c r="H350" s="94">
         <v>592400</v>
       </c>
-      <c r="I350" s="95">
+      <c r="I350" s="94">
         <v>688912</v>
       </c>
-      <c r="J350" s="72"/>
+      <c r="J350" s="97">
+        <v>785424</v>
+      </c>
       <c r="K350" s="72"/>
-      <c r="L350" s="77"/>
-      <c r="M350" s="79"/>
+      <c r="L350" s="76"/>
+      <c r="M350" s="78"/>
     </row>
     <row r="351" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A351" s="64" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B351" s="33">
         <v>4816</v>
       </c>
       <c r="C351" s="33">
         <v>11170</v>
       </c>
-      <c r="D351" s="90">
+      <c r="D351" s="89">
         <v>17524</v>
       </c>
-      <c r="E351" s="95">
+      <c r="E351" s="94">
         <v>23878</v>
       </c>
-      <c r="F351" s="95">
+      <c r="F351" s="94">
         <v>31823</v>
       </c>
-      <c r="G351" s="98">
+      <c r="G351" s="97">
         <v>39768</v>
       </c>
-      <c r="H351" s="95">
+      <c r="H351" s="94">
         <v>47818</v>
       </c>
-      <c r="I351" s="95">
+      <c r="I351" s="94">
         <v>55867</v>
       </c>
-      <c r="J351" s="72"/>
+      <c r="J351" s="97">
+        <v>63916</v>
+      </c>
       <c r="K351" s="72"/>
-      <c r="L351" s="77"/>
-      <c r="M351" s="79"/>
+      <c r="L351" s="76"/>
+      <c r="M351" s="78"/>
     </row>
     <row r="352" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A352" s="63" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B352" s="33">
         <v>51872</v>
       </c>
       <c r="C352" s="33">
         <v>109043</v>
       </c>
-      <c r="D352" s="90">
+      <c r="D352" s="89">
         <v>166367</v>
       </c>
-      <c r="E352" s="95">
+      <c r="E352" s="94">
         <v>231938</v>
       </c>
-      <c r="F352" s="95">
+      <c r="F352" s="94">
         <v>299041</v>
       </c>
-      <c r="G352" s="98">
+      <c r="G352" s="97">
         <v>363516</v>
       </c>
-      <c r="H352" s="95">
+      <c r="H352" s="94">
         <v>423049</v>
       </c>
-      <c r="I352" s="95">
+      <c r="I352" s="94">
         <v>485438</v>
       </c>
-      <c r="J352" s="72"/>
+      <c r="J352" s="97">
+        <v>547420</v>
+      </c>
       <c r="K352" s="72"/>
-      <c r="L352" s="77"/>
-      <c r="M352" s="79"/>
+      <c r="L352" s="76"/>
+      <c r="M352" s="78"/>
     </row>
     <row r="353" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A353" s="48" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B353" s="33">
         <v>6079</v>
       </c>
       <c r="C353" s="33">
         <v>11058</v>
       </c>
-      <c r="D353" s="90">
+      <c r="D353" s="89">
         <v>16260</v>
       </c>
-      <c r="E353" s="95">
+      <c r="E353" s="94">
         <v>21106</v>
       </c>
-      <c r="F353" s="95">
+      <c r="F353" s="94">
         <v>26133</v>
       </c>
-      <c r="G353" s="98">
+      <c r="G353" s="97">
         <v>31607</v>
       </c>
-      <c r="H353" s="95">
+      <c r="H353" s="94">
         <v>36106</v>
       </c>
-      <c r="I353" s="95">
+      <c r="I353" s="94">
         <v>42214</v>
       </c>
-      <c r="J353" s="72"/>
+      <c r="J353" s="97">
+        <v>47345</v>
+      </c>
       <c r="K353" s="72"/>
-      <c r="L353" s="77"/>
-      <c r="M353" s="79"/>
+      <c r="L353" s="76"/>
+      <c r="M353" s="78"/>
     </row>
     <row r="354" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="64" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B354" s="33">
         <v>19198</v>
       </c>
       <c r="C354" s="33">
         <v>39224</v>
       </c>
-      <c r="D354" s="90">
+      <c r="D354" s="89">
         <v>60294</v>
       </c>
-      <c r="E354" s="95">
+      <c r="E354" s="94">
         <v>80788</v>
       </c>
-      <c r="F354" s="95">
+      <c r="F354" s="94">
         <v>109481</v>
       </c>
-      <c r="G354" s="98">
+      <c r="G354" s="97">
         <v>141340</v>
       </c>
-      <c r="H354" s="95">
+      <c r="H354" s="94">
         <v>174134</v>
       </c>
-      <c r="I354" s="95">
+      <c r="I354" s="94">
         <v>203891</v>
       </c>
-      <c r="J354" s="72"/>
+      <c r="J354" s="97">
+        <v>230629</v>
+      </c>
       <c r="K354" s="72"/>
-      <c r="L354" s="77"/>
-      <c r="M354" s="79"/>
+      <c r="L354" s="76"/>
+      <c r="M354" s="78"/>
     </row>
     <row r="355" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="64" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B355" s="33">
         <v>2086</v>
       </c>
       <c r="C355" s="33">
         <v>16137</v>
       </c>
-      <c r="D355" s="90">
+      <c r="D355" s="89">
         <v>30187</v>
       </c>
-      <c r="E355" s="95">
+      <c r="E355" s="94">
         <v>44237</v>
       </c>
-      <c r="F355" s="95">
+      <c r="F355" s="94">
         <v>49996</v>
       </c>
-      <c r="G355" s="98">
+      <c r="G355" s="97">
         <v>55754</v>
       </c>
-      <c r="H355" s="95">
+      <c r="H355" s="94">
         <v>61512</v>
       </c>
-      <c r="I355" s="95">
+      <c r="I355" s="94">
         <v>67559</v>
       </c>
-      <c r="J355" s="72"/>
+      <c r="J355" s="97">
+        <v>73605</v>
+      </c>
       <c r="K355" s="72"/>
-      <c r="L355" s="77"/>
-      <c r="M355" s="79"/>
+      <c r="L355" s="76"/>
+      <c r="M355" s="78"/>
     </row>
     <row r="356" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A356" s="64" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B356" s="33">
         <v>1721</v>
       </c>
       <c r="C356" s="33">
         <v>3478</v>
       </c>
-      <c r="D356" s="90">
+      <c r="D356" s="89">
         <v>5235</v>
       </c>
-      <c r="E356" s="95">
+      <c r="E356" s="94">
         <v>6992</v>
       </c>
-      <c r="F356" s="95">
+      <c r="F356" s="94">
         <v>8754</v>
       </c>
-      <c r="G356" s="98">
+      <c r="G356" s="97">
         <v>10515</v>
       </c>
-      <c r="H356" s="95">
+      <c r="H356" s="94">
         <v>16071</v>
       </c>
-      <c r="I356" s="95">
+      <c r="I356" s="94">
         <v>21636</v>
       </c>
-      <c r="J356" s="72"/>
+      <c r="J356" s="97">
+        <v>27200</v>
+      </c>
       <c r="K356" s="72"/>
-      <c r="L356" s="77"/>
-      <c r="M356" s="79"/>
+      <c r="L356" s="76"/>
+      <c r="M356" s="78"/>
     </row>
     <row r="357" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A357" s="64" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B357" s="33">
         <v>2657</v>
       </c>
       <c r="C357" s="33">
         <v>8884</v>
       </c>
-      <c r="D357" s="90">
+      <c r="D357" s="89">
         <v>15111</v>
       </c>
-      <c r="E357" s="95">
+      <c r="E357" s="94">
         <v>21338</v>
       </c>
-      <c r="F357" s="95">
+      <c r="F357" s="94">
         <v>28500</v>
       </c>
-      <c r="G357" s="98">
+      <c r="G357" s="97">
         <v>35663</v>
       </c>
-      <c r="H357" s="95">
+      <c r="H357" s="94">
         <v>42861</v>
       </c>
-      <c r="I357" s="95">
+      <c r="I357" s="94">
         <v>48879</v>
       </c>
-      <c r="J357" s="72"/>
+      <c r="J357" s="97">
+        <v>54898</v>
+      </c>
       <c r="K357" s="72"/>
-      <c r="L357" s="77"/>
-      <c r="M357" s="79"/>
+      <c r="L357" s="76"/>
+      <c r="M357" s="78"/>
     </row>
     <row r="358" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A358" s="12"/>
       <c r="B358" s="30"/>
       <c r="C358" s="31"/>
       <c r="D358" s="31"/>
       <c r="E358" s="31"/>
       <c r="F358" s="31"/>
       <c r="G358" s="31"/>
       <c r="H358" s="31"/>
       <c r="I358" s="31"/>
       <c r="J358" s="55"/>
       <c r="K358" s="31"/>
       <c r="L358" s="32"/>
       <c r="M358" s="30"/>
       <c r="O358" s="24"/>
       <c r="P358" s="18"/>
     </row>
     <row r="359" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A359" s="136" t="s">
+      <c r="A359" s="135" t="s">
         <v>26</v>
       </c>
-      <c r="B359" s="136"/>
-      <c r="C359" s="136"/>
+      <c r="B359" s="135"/>
+      <c r="C359" s="135"/>
       <c r="D359" s="13"/>
       <c r="E359" s="14"/>
       <c r="F359" s="15"/>
       <c r="G359" s="15"/>
       <c r="H359" s="16"/>
       <c r="I359" s="16"/>
       <c r="J359" s="55"/>
       <c r="K359" s="31"/>
       <c r="O359" s="24"/>
       <c r="P359" s="18"/>
     </row>
     <row r="360" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A360" s="61" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B360" s="61"/>
       <c r="C360" s="61"/>
       <c r="D360" s="1"/>
       <c r="E360" s="19"/>
       <c r="F360" s="20"/>
       <c r="G360" s="20"/>
       <c r="H360" s="21"/>
       <c r="I360" s="21"/>
       <c r="J360" s="17"/>
       <c r="K360" s="17"/>
       <c r="O360" s="24"/>
       <c r="P360" s="18"/>
     </row>
     <row r="361" spans="1:16" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A361" s="136" t="s">
-[...3 lines deleted...]
-      <c r="C361" s="136"/>
+      <c r="A361" s="135" t="s">
+        <v>70</v>
+      </c>
+      <c r="B361" s="135"/>
+      <c r="C361" s="135"/>
       <c r="D361" s="1"/>
       <c r="E361" s="62"/>
       <c r="F361" s="62"/>
       <c r="G361" s="62"/>
       <c r="H361" s="62"/>
       <c r="I361" s="62"/>
       <c r="J361" s="17"/>
       <c r="K361" s="17"/>
     </row>
     <row r="362" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O362" s="24"/>
       <c r="P362" s="18"/>
     </row>
     <row r="363" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O363" s="24"/>
       <c r="P363" s="18"/>
     </row>
     <row r="364" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O364" s="24"/>
       <c r="P364" s="18"/>
     </row>
     <row r="365" spans="1:16" x14ac:dyDescent="0.2">
       <c r="O365" s="24"/>
       <c r="P365" s="18"/>
     </row>