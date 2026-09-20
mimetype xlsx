--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -1,5275 +1,6615 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\e.sagandyk\Desktop\динамика июль\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.dairbekova\Desktop\БНС динамика\анг\C\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="6"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10530"/>
   </bookViews>
   <sheets>
-    <sheet name="01" sheetId="1" r:id="rId1"/>
-[...10 lines deleted...]
-    <sheet name="12" sheetId="12" r:id="rId12"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Symbols " sheetId="2" r:id="rId2"/>
+    <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="11">'12'!$A$1:$F$19</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Лист 1'!$3:$4</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="37">
-[...16 lines deleted...]
-    <t>Water supply; sewer system, the control over gathering and distribution of a waste</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="107">
+  <si>
+    <t>January</t>
+  </si>
+  <si>
+    <t>January-February</t>
+  </si>
+  <si>
+    <t>January-March</t>
+  </si>
+  <si>
+    <t>January-April</t>
+  </si>
+  <si>
+    <t>January-May</t>
+  </si>
+  <si>
+    <t>January-June</t>
+  </si>
+  <si>
+    <t>January- July</t>
+  </si>
+  <si>
+    <t>January-August</t>
+  </si>
+  <si>
+    <t>January-September</t>
+  </si>
+  <si>
+    <t>January-October</t>
+  </si>
+  <si>
+    <t>January-November</t>
+  </si>
+  <si>
+    <t>January-December</t>
+  </si>
+  <si>
+    <t>* - operative data</t>
+  </si>
+  <si>
+    <t>"-" - no production</t>
+  </si>
+  <si>
+    <t>x - the data is not filled in due to the fact that this type of product is produced by the only enterprise in the republic and/or in the region. In accordance with paragraph 5 of Article 8 of the Law of the Republic of Kazakhstan "On State Statistics" dated March 19, 2010 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
+  </si>
+  <si>
+    <t>Taldykorgan c.a.</t>
+  </si>
+  <si>
+    <t>Tekeli c.a.</t>
+  </si>
+  <si>
+    <t>Fruit and vegetable juices, thousand liters</t>
+  </si>
+  <si>
+    <t>Alakol district</t>
+  </si>
+  <si>
+    <t>Eskeldi district</t>
+  </si>
+  <si>
+    <t>Sarkan district</t>
+  </si>
+  <si>
+    <t>Koksu district</t>
+  </si>
+  <si>
+    <t>Panfilov district</t>
+  </si>
+  <si>
+    <t>Karatal district</t>
+  </si>
+  <si>
+    <t>Aksu district</t>
+  </si>
+  <si>
+    <t>Kerbulak district</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fine flour from wheat and meslin (a mixture of wheat and rye), tons      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mixes for the preparation of bakery products, tons </t>
+  </si>
+  <si>
+    <t>Portland cement (except white), thousand tons</t>
+  </si>
+  <si>
+    <t>Output of basic industrial products in the Zhetisu region in 2026*</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Statistical indicator code</t>
+  </si>
+  <si>
+    <t>Statistical indicator name</t>
+  </si>
+  <si>
+    <t>Unit of measurement</t>
+  </si>
+  <si>
+    <t>Short name of the KSP</t>
+  </si>
+  <si>
+    <t>Products produced in kind</t>
+  </si>
+  <si>
+    <t>History of the indicator</t>
+  </si>
+  <si>
+    <t>Definition of the indicator</t>
+  </si>
+  <si>
+    <t>Production taking into account the products spent on industrial and production needs within the enterprise (intra-factory turnover)and produced from raw materials</t>
+  </si>
+  <si>
+    <t>Data processing method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Definition sources</t>
+  </si>
+  <si>
+    <t>Methodology for the formation of indicators and the calculation of the gross output of industrial products (goods, services) Approved by the order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan dated December 20, 2017 202</t>
+  </si>
+  <si>
+    <t>Source of the indicator</t>
+  </si>
+  <si>
+    <t>Forms of statistical observation</t>
+  </si>
+  <si>
+    <t>Note</t>
+  </si>
+  <si>
+    <t>Classifiers</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Methodological explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Related publications:</t>
+  </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>Date of the last update:</t>
+  </si>
+  <si>
+    <t>Date of the next update:</t>
+  </si>
+  <si>
+    <t>Responsible structural unit</t>
+  </si>
+  <si>
+    <t>Responsible person</t>
+  </si>
+  <si>
+    <t>Phone number:</t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zhetisu/spreadsheets/?industry=28252&amp;year=2026&amp;name=316292&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625</t>
+  </si>
+  <si>
+    <t>Division of production and environment statistics</t>
+  </si>
+  <si>
+    <t>Dairbekova Alma</t>
+  </si>
+  <si>
+    <t>+7 7282 41 39 18</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> a.dairbekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Output of basic industrial products in the Zhetisu region C</t>
+  </si>
+  <si>
+    <t>Symbols:</t>
+  </si>
+  <si>
+    <t>"-" No production</t>
+  </si>
+  <si>
+    <t>"*" - Operational data</t>
+  </si>
+  <si>
+    <t>«х» – Data is confidential</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are due to rounding.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Meat and edible offal, tons</t>
+  </si>
+  <si>
+    <t>meat of cattle, pigs, sheep, goats, horses and equines, fresh or chilled, tons</t>
+  </si>
+  <si>
+    <t xml:space="preserve">poultry meat, fresh or chilled, tons </t>
+  </si>
+  <si>
+    <t>Sausages and similar products of meat, meat offal or animal blood, tons</t>
+  </si>
+  <si>
+    <t>Fish prepared or otherwise preserved; caviar and its substitutes tons</t>
+  </si>
+  <si>
+    <t>Коксуский район</t>
+  </si>
+  <si>
+    <t>Sunflower oil, unrefined, tons</t>
+  </si>
+  <si>
+    <t>Sunflower oil and its fractions, refined (except chemically modified), tons</t>
+  </si>
+  <si>
+    <t>Liquid processed milk and cream, tons</t>
+  </si>
+  <si>
+    <t>Butter and milk spreads (pastes), tons</t>
+  </si>
+  <si>
+    <t>Cheese and cottage cheese, tons</t>
+  </si>
+  <si>
+    <t>Cottage cheese and curd products, tons</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hard, soft, pickled, grated, powdered, blue and other unprocessed cheeses, except processed cheese, tons </t>
+  </si>
+  <si>
+    <t>Flour from grain crops and vegetable; mixtures of finely ground, tons</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cereals, meal and granules and other cereal products, tons     </t>
+  </si>
+  <si>
+    <t>Fresh bread, tons</t>
+  </si>
+  <si>
+    <t>Raw sugar or refined cane or beet sugar; molasses (molasses), tons</t>
+  </si>
+  <si>
+    <t>Refined cane or beet sugar, chemically pure sucrose in the solid state, without aromatic and coloring additives, tons</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tea and coffee processed, tons </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Feed prepared for farm animals, other than alfalfa meal and pellets, tons      </t>
+  </si>
+  <si>
+    <t>Beer, except for sediments and brewing waste, thousand liters</t>
+  </si>
+  <si>
+    <t>Footwear other than sports, protective and orthopedic footwear, thousand pairs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shoes with leather uppers, except for sports shoes, shoes with protective metal toe caps and special footwear, thousand pairs                                                                                                         </t>
+  </si>
+  <si>
+    <t>Felt and felt footwear, thousand pairs</t>
+  </si>
+  <si>
+    <t>Medications, thousand tenge</t>
+  </si>
+  <si>
+    <t>Paints and varnishes based on polymers,  tons</t>
+  </si>
+  <si>
+    <t>Lime slaked, quicklime and hydraulic, tons</t>
+  </si>
+  <si>
+    <t>Building prefabricated concrete structures, tons</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commercial concrete, tons </t>
+  </si>
+  <si>
+    <t>Silver, unwrought and semi-manufactured or in powder form, kg</t>
   </si>
   <si>
     <t xml:space="preserve">
-Indices of industrial production by main type of economic activity by region*  </t>
-[...95 lines deleted...]
-January-June  2025, %</t>
+Gold unwrought and  semi-manufactured or in the form of a powder, kg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parts of machines for agriculture and forestry; services in the field of production of machinery for agriculture and forestry, thousand tenge                                              </t>
+  </si>
+  <si>
+    <t>Unrefined sunflower oil, tons</t>
+  </si>
+  <si>
+    <t>Rice, semi-hulled or fully hulled or peeled or split, tons</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Non-refractory ceramic building bricks, except for products made of siliceous stone flour or diatomaceous earths, thousand cubic meters </t>
+  </si>
+  <si>
+    <t>tons, thousand liters, thousand pairs, thousand tenge, thousand cubic meters, kg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
+  <numFmts count="4">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="17">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...16 lines deleted...]
-      <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color theme="1"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Roboto"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-[...30 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...11 lines deleted...]
-    <font>
       <sz val="8"/>
-      <color theme="1"/>
-[...19 lines deleted...]
-      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <i/>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="9"/>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...10 lines deleted...]
-      <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...99 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="125">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...42 lines deleted...]
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...154 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 10" xfId="1"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5"/>
+    <cellStyle name="Обычный 3 3" xfId="3"/>
+    <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...15 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701625" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/region/zhetisu/spreadsheets/?industry=28252&amp;year=2026&amp;name=316292&amp;period=month&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
-[...23 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:M27"/>
+  <dimension ref="A1:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...652 lines deleted...]
-      <selection activeCell="B7" sqref="B7:F17"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="26.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="21.7109375" customWidth="1"/>
+    <col min="1" max="1" width="27.42578125" customWidth="1"/>
+    <col min="2" max="2" width="109.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="2" customFormat="1" ht="12.75">
-[...261 lines deleted...]
-    <row r="22" spans="1:12" ht="20.25" customHeight="1"/>
+    <row r="1" spans="1:2">
+      <c r="A1" s="16"/>
+      <c r="B1" s="16"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="17">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="17">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="32.25" customHeight="1">
+      <c r="A7" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="41.25" customHeight="1">
+      <c r="A9" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A10" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A12" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="24.75" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="23">
+        <v>46281</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="23">
+        <v>46311</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="25" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="26" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>63</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="7">
-[...7 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" display="https://stat.gov.kz/upload/iblock/9b4/4n5r5lwtlkplgsxxgt23mooshm0tzdyp/%D0%9E%D0%9A%D0%AD%D0%94_%D0%B1%D0%B5%D0%B76820.csv"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-[...265 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:M20"/>
+  <dimension ref="A2:A15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A19" sqref="A19:A20"/>
+      <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" style="16" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="16"/>
+    <col min="1" max="1" width="113.5703125" style="29" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" ht="33" customHeight="1">
-[...348 lines deleted...]
-      <c r="M20" s="25"/>
+    <row r="2" spans="1:1">
+      <c r="A2" s="28"/>
+    </row>
+    <row r="4" spans="1:1">
+      <c r="A4" s="30"/>
+    </row>
+    <row r="5" spans="1:1">
+      <c r="A5" s="30"/>
+    </row>
+    <row r="6" spans="1:1">
+      <c r="A6" s="30" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1">
+      <c r="A7" s="30" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1">
+      <c r="A8" s="30" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1">
+      <c r="A9" s="30" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1">
+      <c r="A10" s="30"/>
+    </row>
+    <row r="11" spans="1:1">
+      <c r="A11" s="30" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1">
+      <c r="A12" s="30"/>
+    </row>
+    <row r="13" spans="1:1">
+      <c r="A13" s="30"/>
+    </row>
+    <row r="14" spans="1:1">
+      <c r="A14" s="30"/>
+    </row>
+    <row r="15" spans="1:1">
+      <c r="A15" s="31" t="s">
+        <v>70</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...7 lines deleted...]
-  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:M20"/>
+  <dimension ref="A1:M164"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:B4"/>
+      <selection activeCell="I159" sqref="I159:I160"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" style="16" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="16"/>
+    <col min="1" max="1" width="25" customWidth="1"/>
+    <col min="2" max="13" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" ht="33" customHeight="1">
-      <c r="A2" s="87" t="s">
+    <row r="1" spans="1:13" s="1" customFormat="1">
+      <c r="A1" s="51"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+    </row>
+    <row r="2" spans="1:13" s="1" customFormat="1">
+      <c r="A2" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+    </row>
+    <row r="4" spans="1:13" s="1" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A4" s="40"/>
+      <c r="B4" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="87"/>
-[...16 lines deleted...]
-      <c r="A4" s="94" t="s">
+      <c r="L4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="1" customFormat="1">
+      <c r="A5" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B5" s="38">
+        <v>32</v>
+      </c>
+      <c r="C5" s="38">
+        <v>246</v>
+      </c>
+      <c r="D5" s="38">
+        <v>460</v>
+      </c>
+      <c r="E5" s="38">
+        <v>674</v>
+      </c>
+      <c r="F5" s="38">
+        <v>827</v>
+      </c>
+      <c r="G5" s="38">
+        <v>980</v>
+      </c>
+      <c r="H5" s="38">
+        <v>1130</v>
+      </c>
+      <c r="I5" s="55">
+        <v>1195</v>
+      </c>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+    </row>
+    <row r="6" spans="1:13" s="1" customFormat="1">
+      <c r="A6" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="38">
+        <v>53</v>
+      </c>
+      <c r="D6" s="38">
+        <v>106</v>
+      </c>
+      <c r="E6" s="38">
+        <v>159</v>
+      </c>
+      <c r="F6" s="38">
+        <v>236</v>
+      </c>
+      <c r="G6" s="38">
+        <v>313</v>
+      </c>
+      <c r="H6" s="38">
+        <v>390</v>
+      </c>
+      <c r="I6" s="55">
+        <v>405</v>
+      </c>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+    </row>
+    <row r="7" spans="1:13" s="1" customFormat="1">
+      <c r="A7" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="38">
+        <v>21</v>
+      </c>
+      <c r="C7" s="38">
+        <v>170</v>
+      </c>
+      <c r="D7" s="38">
+        <v>318</v>
+      </c>
+      <c r="E7" s="38">
+        <v>466</v>
+      </c>
+      <c r="F7" s="38">
+        <v>532</v>
+      </c>
+      <c r="G7" s="38">
+        <v>598</v>
+      </c>
+      <c r="H7" s="38">
+        <v>664</v>
+      </c>
+      <c r="I7" s="55">
+        <v>708</v>
+      </c>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+      <c r="L7" s="2"/>
+      <c r="M7" s="2"/>
+    </row>
+    <row r="8" spans="1:13" s="1" customFormat="1">
+      <c r="A8" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="38">
+        <v>10</v>
+      </c>
+      <c r="C8" s="38">
+        <v>23</v>
+      </c>
+      <c r="D8" s="38">
+        <v>36</v>
+      </c>
+      <c r="E8" s="38">
+        <v>49</v>
+      </c>
+      <c r="F8" s="38">
+        <v>59</v>
+      </c>
+      <c r="G8" s="38">
+        <v>68</v>
+      </c>
+      <c r="H8" s="38">
+        <v>75</v>
+      </c>
+      <c r="I8" s="55">
+        <v>82</v>
+      </c>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+    </row>
+    <row r="9" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A9" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" s="38">
+        <v>29</v>
+      </c>
+      <c r="C9" s="38">
+        <v>188</v>
+      </c>
+      <c r="D9" s="38">
+        <v>346</v>
+      </c>
+      <c r="E9" s="38">
+        <v>505</v>
+      </c>
+      <c r="F9" s="38">
+        <v>579</v>
+      </c>
+      <c r="G9" s="38">
+        <v>652</v>
+      </c>
+      <c r="H9" s="38">
+        <v>725</v>
+      </c>
+      <c r="I9" s="55">
+        <v>778</v>
+      </c>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="2"/>
+    </row>
+    <row r="10" spans="1:13" s="1" customFormat="1">
+      <c r="A10" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="38">
+        <v>1</v>
+      </c>
+      <c r="D10" s="38">
+        <v>1</v>
+      </c>
+      <c r="E10" s="38">
+        <v>2</v>
+      </c>
+      <c r="F10" s="38">
+        <v>2</v>
+      </c>
+      <c r="G10" s="38">
+        <v>3</v>
+      </c>
+      <c r="H10" s="38">
+        <v>3</v>
+      </c>
+      <c r="I10" s="55">
+        <v>5</v>
+      </c>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+      <c r="L10" s="2"/>
+      <c r="M10" s="2"/>
+    </row>
+    <row r="11" spans="1:13" s="1" customFormat="1">
+      <c r="A11" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="38">
+        <v>21</v>
+      </c>
+      <c r="C11" s="38">
+        <v>170</v>
+      </c>
+      <c r="D11" s="38">
+        <v>318</v>
+      </c>
+      <c r="E11" s="38">
+        <v>466</v>
+      </c>
+      <c r="F11" s="38">
+        <v>532</v>
+      </c>
+      <c r="G11" s="38">
+        <v>598</v>
+      </c>
+      <c r="H11" s="38">
+        <v>664</v>
+      </c>
+      <c r="I11" s="55">
+        <v>708</v>
+      </c>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2"/>
+      <c r="M11" s="2"/>
+    </row>
+    <row r="12" spans="1:13" s="1" customFormat="1">
+      <c r="A12" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="38">
+        <v>7</v>
+      </c>
+      <c r="C12" s="38">
+        <v>17</v>
+      </c>
+      <c r="D12" s="38">
+        <v>27</v>
+      </c>
+      <c r="E12" s="38">
+        <v>37</v>
+      </c>
+      <c r="F12" s="38">
+        <v>44</v>
+      </c>
+      <c r="G12" s="38">
+        <v>51</v>
+      </c>
+      <c r="H12" s="38">
+        <v>58</v>
+      </c>
+      <c r="I12" s="55">
+        <v>64</v>
+      </c>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+      <c r="L12" s="2"/>
+      <c r="M12" s="2"/>
+    </row>
+    <row r="13" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A13" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" s="38">
+        <v>3</v>
+      </c>
+      <c r="C13" s="38">
+        <v>58</v>
+      </c>
+      <c r="D13" s="38">
+        <v>113</v>
+      </c>
+      <c r="E13" s="38">
+        <v>169</v>
+      </c>
+      <c r="F13" s="38">
+        <v>248</v>
+      </c>
+      <c r="G13" s="38">
+        <v>328</v>
+      </c>
+      <c r="H13" s="38">
+        <v>405</v>
+      </c>
+      <c r="I13" s="55">
+        <v>418</v>
+      </c>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2"/>
+      <c r="M13" s="2"/>
+    </row>
+    <row r="14" spans="1:13" s="1" customFormat="1">
+      <c r="A14" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="38">
+        <v>52</v>
+      </c>
+      <c r="D14" s="38">
+        <v>105</v>
+      </c>
+      <c r="E14" s="38">
+        <v>157</v>
+      </c>
+      <c r="F14" s="38">
+        <v>234</v>
+      </c>
+      <c r="G14" s="38">
+        <v>310</v>
+      </c>
+      <c r="H14" s="38">
+        <v>387</v>
+      </c>
+      <c r="I14" s="55">
+        <v>400</v>
+      </c>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+      <c r="L14" s="2"/>
+      <c r="M14" s="2"/>
+    </row>
+    <row r="15" spans="1:13" s="1" customFormat="1">
+      <c r="A15" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="38">
+        <v>3</v>
+      </c>
+      <c r="C15" s="38">
+        <v>6</v>
+      </c>
+      <c r="D15" s="38">
+        <v>9</v>
+      </c>
+      <c r="E15" s="38">
+        <v>12</v>
+      </c>
+      <c r="F15" s="38">
+        <v>15</v>
+      </c>
+      <c r="G15" s="38">
+        <v>18</v>
+      </c>
+      <c r="H15" s="38">
+        <v>18</v>
+      </c>
+      <c r="I15" s="55">
+        <v>18</v>
+      </c>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
+    </row>
+    <row r="16" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A16" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="38">
+        <v>1</v>
+      </c>
+      <c r="C16" s="38">
+        <v>3</v>
+      </c>
+      <c r="D16" s="38">
+        <v>5</v>
+      </c>
+      <c r="E16" s="38">
+        <v>7</v>
+      </c>
+      <c r="F16" s="38">
+        <v>8</v>
+      </c>
+      <c r="G16" s="38">
+        <v>9</v>
+      </c>
+      <c r="H16" s="38">
+        <v>13</v>
+      </c>
+      <c r="I16" s="55">
+        <v>17</v>
+      </c>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+    </row>
+    <row r="17" spans="1:13" s="1" customFormat="1">
+      <c r="A17" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="38"/>
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38">
+        <v>3</v>
+      </c>
+      <c r="I17" s="55">
+        <v>6</v>
+      </c>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+    </row>
+    <row r="18" spans="1:13" s="1" customFormat="1">
+      <c r="A18" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="38">
+        <v>1</v>
+      </c>
+      <c r="C18" s="38">
+        <v>2</v>
+      </c>
+      <c r="D18" s="38">
+        <v>4</v>
+      </c>
+      <c r="E18" s="38">
+        <v>6</v>
+      </c>
+      <c r="F18" s="38">
+        <v>6</v>
+      </c>
+      <c r="G18" s="38">
+        <v>6</v>
+      </c>
+      <c r="H18" s="38">
+        <v>7</v>
+      </c>
+      <c r="I18" s="55">
+        <v>7</v>
+      </c>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+    </row>
+    <row r="19" spans="1:13" s="1" customFormat="1">
+      <c r="A19" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="38">
+        <v>0</v>
+      </c>
+      <c r="C19" s="38">
+        <v>0</v>
+      </c>
+      <c r="D19" s="38">
+        <v>1</v>
+      </c>
+      <c r="E19" s="38">
+        <v>1</v>
+      </c>
+      <c r="F19" s="38">
+        <v>1</v>
+      </c>
+      <c r="G19" s="38">
+        <v>1</v>
+      </c>
+      <c r="H19" s="38">
+        <v>1</v>
+      </c>
+      <c r="I19" s="55">
+        <v>1</v>
+      </c>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+    </row>
+    <row r="20" spans="1:13" s="1" customFormat="1">
+      <c r="A20" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B20" s="38">
+        <v>0</v>
+      </c>
+      <c r="C20" s="38">
+        <v>1</v>
+      </c>
+      <c r="D20" s="38">
+        <v>1</v>
+      </c>
+      <c r="E20" s="38">
+        <v>1</v>
+      </c>
+      <c r="F20" s="38">
+        <v>1</v>
+      </c>
+      <c r="G20" s="38">
+        <v>2</v>
+      </c>
+      <c r="H20" s="38">
+        <v>2</v>
+      </c>
+      <c r="I20" s="55">
+        <v>2</v>
+      </c>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+    </row>
+    <row r="21" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A21" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="38">
+        <v>7</v>
+      </c>
+      <c r="C21" s="38">
+        <v>9</v>
+      </c>
+      <c r="D21" s="38">
+        <v>12</v>
+      </c>
+      <c r="E21" s="38">
+        <v>15</v>
+      </c>
+      <c r="F21" s="38">
+        <v>22</v>
+      </c>
+      <c r="G21" s="38">
+        <v>29</v>
+      </c>
+      <c r="H21" s="38">
+        <v>37</v>
+      </c>
+      <c r="I21" s="55">
+        <v>93</v>
+      </c>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+    </row>
+    <row r="22" spans="1:13" s="1" customFormat="1">
+      <c r="A22" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="38">
+        <v>7</v>
+      </c>
+      <c r="C22" s="38">
+        <v>9</v>
+      </c>
+      <c r="D22" s="38">
+        <v>12</v>
+      </c>
+      <c r="E22" s="38">
+        <v>15</v>
+      </c>
+      <c r="F22" s="38">
+        <v>22</v>
+      </c>
+      <c r="G22" s="38">
+        <v>29</v>
+      </c>
+      <c r="H22" s="38">
+        <v>37</v>
+      </c>
+      <c r="I22" s="55">
+        <v>93</v>
+      </c>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+    </row>
+    <row r="23" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A23" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="42">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="C23" s="42">
+        <v>10</v>
+      </c>
+      <c r="D23" s="42">
+        <v>10.6</v>
+      </c>
+      <c r="E23" s="42">
+        <v>11.3</v>
+      </c>
+      <c r="F23" s="42">
+        <v>11.3</v>
+      </c>
+      <c r="G23" s="42">
+        <v>11.3</v>
+      </c>
+      <c r="H23" s="42">
+        <v>11.3</v>
+      </c>
+      <c r="I23" s="56">
+        <v>11.3</v>
+      </c>
+      <c r="J23" s="3"/>
+      <c r="K23" s="3"/>
+      <c r="L23" s="3"/>
+      <c r="M23" s="3"/>
+    </row>
+    <row r="24" spans="1:13" s="1" customFormat="1">
+      <c r="A24" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="42">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="C24" s="42">
+        <v>10</v>
+      </c>
+      <c r="D24" s="42">
+        <v>10.6</v>
+      </c>
+      <c r="E24" s="42">
+        <v>11.3</v>
+      </c>
+      <c r="F24" s="42">
+        <v>11.3</v>
+      </c>
+      <c r="G24" s="42">
+        <v>11.3</v>
+      </c>
+      <c r="H24" s="42">
+        <v>11.3</v>
+      </c>
+      <c r="I24" s="56">
+        <v>11.3</v>
+      </c>
+      <c r="J24" s="3"/>
+      <c r="K24" s="3"/>
+      <c r="L24" s="3"/>
+      <c r="M24" s="3"/>
+    </row>
+    <row r="25" spans="1:13" s="1" customFormat="1">
+      <c r="A25" s="48" t="s">
+        <v>103</v>
+      </c>
+      <c r="B25" s="38">
+        <v>1</v>
+      </c>
+      <c r="C25" s="38">
+        <v>125</v>
+      </c>
+      <c r="D25" s="38">
+        <v>250</v>
+      </c>
+      <c r="E25" s="38">
+        <v>375</v>
+      </c>
+      <c r="F25" s="38">
+        <v>1905</v>
+      </c>
+      <c r="G25" s="38">
+        <v>3436</v>
+      </c>
+      <c r="H25" s="38">
+        <v>4968</v>
+      </c>
+      <c r="I25" s="55">
+        <v>5495</v>
+      </c>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+    </row>
+    <row r="26" spans="1:13" s="1" customFormat="1">
+      <c r="A26" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="38">
+        <v>1</v>
+      </c>
+      <c r="C26" s="38">
+        <v>1</v>
+      </c>
+      <c r="D26" s="38">
+        <v>2</v>
+      </c>
+      <c r="E26" s="38">
+        <v>2</v>
+      </c>
+      <c r="F26" s="38">
+        <v>1460</v>
+      </c>
+      <c r="G26" s="38">
+        <v>2918</v>
+      </c>
+      <c r="H26" s="38">
+        <v>4376</v>
+      </c>
+      <c r="I26" s="55">
+        <v>4888</v>
+      </c>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="2"/>
+      <c r="M26" s="2"/>
+    </row>
+    <row r="27" spans="1:13" s="1" customFormat="1">
+      <c r="A27" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="38">
+        <v>0</v>
+      </c>
+      <c r="C27" s="38">
+        <v>0</v>
+      </c>
+      <c r="D27" s="38">
+        <v>0</v>
+      </c>
+      <c r="E27" s="38">
+        <v>0</v>
+      </c>
+      <c r="F27" s="38">
+        <v>0</v>
+      </c>
+      <c r="G27" s="38">
+        <v>1</v>
+      </c>
+      <c r="H27" s="38">
+        <v>1</v>
+      </c>
+      <c r="I27" s="55">
+        <v>1</v>
+      </c>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+    </row>
+    <row r="28" spans="1:13" s="1" customFormat="1">
+      <c r="A28" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D28" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="E28" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="F28" s="38">
+        <v>72</v>
+      </c>
+      <c r="G28" s="38">
+        <v>143</v>
+      </c>
+      <c r="H28" s="38">
+        <v>215</v>
+      </c>
+      <c r="I28" s="55">
+        <v>223</v>
+      </c>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="2"/>
+    </row>
+    <row r="29" spans="1:13" s="1" customFormat="1">
+      <c r="A29" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="38">
+        <v>124</v>
+      </c>
+      <c r="D29" s="38">
+        <v>248</v>
+      </c>
+      <c r="E29" s="38">
+        <v>372</v>
+      </c>
+      <c r="F29" s="38">
+        <v>373</v>
+      </c>
+      <c r="G29" s="38">
+        <v>375</v>
+      </c>
+      <c r="H29" s="38">
+        <v>376</v>
+      </c>
+      <c r="I29" s="55">
+        <v>383</v>
+      </c>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+    </row>
+    <row r="30" spans="1:13" s="33" customFormat="1">
+      <c r="A30" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" s="34">
+        <v>1</v>
+      </c>
+      <c r="C30" s="34">
+        <v>125</v>
+      </c>
+      <c r="D30" s="34">
+        <v>250</v>
+      </c>
+      <c r="E30" s="34">
+        <v>375</v>
+      </c>
+      <c r="F30" s="34">
+        <v>1905</v>
+      </c>
+      <c r="G30" s="34">
+        <v>3436</v>
+      </c>
+      <c r="H30" s="34">
+        <v>4968</v>
+      </c>
+      <c r="I30" s="55">
+        <v>5495</v>
+      </c>
+      <c r="J30" s="15"/>
+      <c r="K30" s="15"/>
+      <c r="L30" s="15"/>
+      <c r="M30" s="15"/>
+    </row>
+    <row r="31" spans="1:13" s="33" customFormat="1">
+      <c r="A31" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="38">
+        <v>1</v>
+      </c>
+      <c r="C31" s="38">
+        <v>1</v>
+      </c>
+      <c r="D31" s="38">
+        <v>2</v>
+      </c>
+      <c r="E31" s="38">
+        <v>2</v>
+      </c>
+      <c r="F31" s="38">
+        <v>1460</v>
+      </c>
+      <c r="G31" s="38">
+        <v>2918</v>
+      </c>
+      <c r="H31" s="38">
+        <v>4376</v>
+      </c>
+      <c r="I31" s="55">
+        <v>4888</v>
+      </c>
+      <c r="J31" s="15"/>
+      <c r="K31" s="15"/>
+      <c r="L31" s="15"/>
+      <c r="M31" s="15"/>
+    </row>
+    <row r="32" spans="1:13" s="33" customFormat="1">
+      <c r="A32" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" s="38">
+        <v>0</v>
+      </c>
+      <c r="C32" s="38">
+        <v>0</v>
+      </c>
+      <c r="D32" s="38">
+        <v>0</v>
+      </c>
+      <c r="E32" s="38">
+        <v>0</v>
+      </c>
+      <c r="F32" s="38">
+        <v>0</v>
+      </c>
+      <c r="G32" s="38">
+        <v>1</v>
+      </c>
+      <c r="H32" s="38">
+        <v>1</v>
+      </c>
+      <c r="I32" s="55">
+        <v>1</v>
+      </c>
+      <c r="J32" s="15"/>
+      <c r="K32" s="15"/>
+      <c r="L32" s="15"/>
+      <c r="M32" s="15"/>
+    </row>
+    <row r="33" spans="1:13" s="33" customFormat="1">
+      <c r="A33" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="F33" s="38">
+        <v>72</v>
+      </c>
+      <c r="G33" s="38">
+        <v>143</v>
+      </c>
+      <c r="H33" s="38">
+        <v>215</v>
+      </c>
+      <c r="I33" s="55">
+        <v>223</v>
+      </c>
+      <c r="J33" s="15"/>
+      <c r="K33" s="15"/>
+      <c r="L33" s="15"/>
+      <c r="M33" s="15"/>
+    </row>
+    <row r="34" spans="1:13" s="33" customFormat="1">
+      <c r="A34" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="38">
+        <v>124</v>
+      </c>
+      <c r="D34" s="38">
+        <v>248</v>
+      </c>
+      <c r="E34" s="38">
+        <v>372</v>
+      </c>
+      <c r="F34" s="38">
+        <v>373</v>
+      </c>
+      <c r="G34" s="38">
+        <v>375</v>
+      </c>
+      <c r="H34" s="38">
+        <v>376</v>
+      </c>
+      <c r="I34" s="55">
+        <v>383</v>
+      </c>
+      <c r="J34" s="15"/>
+      <c r="K34" s="15"/>
+      <c r="L34" s="15"/>
+      <c r="M34" s="15"/>
+    </row>
+    <row r="35" spans="1:13" s="1" customFormat="1" ht="36" customHeight="1">
+      <c r="A35" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="38">
+        <v>4</v>
+      </c>
+      <c r="C35" s="38">
+        <v>7</v>
+      </c>
+      <c r="D35" s="38">
+        <v>9</v>
+      </c>
+      <c r="E35" s="38">
+        <v>12</v>
+      </c>
+      <c r="F35" s="38">
+        <v>15</v>
+      </c>
+      <c r="G35" s="38">
+        <v>17</v>
+      </c>
+      <c r="H35" s="38">
+        <v>20</v>
+      </c>
+      <c r="I35" s="55">
+        <v>22</v>
+      </c>
+      <c r="J35" s="2"/>
+      <c r="K35" s="2"/>
+      <c r="L35" s="2"/>
+      <c r="M35" s="2"/>
+    </row>
+    <row r="36" spans="1:13" s="1" customFormat="1">
+      <c r="A36" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="38">
+        <v>3</v>
+      </c>
+      <c r="C36" s="38">
+        <v>5</v>
+      </c>
+      <c r="D36" s="38">
+        <v>8</v>
+      </c>
+      <c r="E36" s="38">
+        <v>11</v>
+      </c>
+      <c r="F36" s="38">
+        <v>13</v>
+      </c>
+      <c r="G36" s="38">
+        <v>16</v>
+      </c>
+      <c r="H36" s="38">
+        <v>19</v>
+      </c>
+      <c r="I36" s="55">
+        <v>21</v>
+      </c>
+      <c r="J36" s="2"/>
+      <c r="K36" s="2"/>
+      <c r="L36" s="2"/>
+      <c r="M36" s="2"/>
+    </row>
+    <row r="37" spans="1:13" s="1" customFormat="1">
+      <c r="A37" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="38">
+        <v>1</v>
+      </c>
+      <c r="C37" s="38">
+        <v>1</v>
+      </c>
+      <c r="D37" s="38">
+        <v>1</v>
+      </c>
+      <c r="E37" s="38">
+        <v>1</v>
+      </c>
+      <c r="F37" s="38">
+        <v>1</v>
+      </c>
+      <c r="G37" s="38">
+        <v>1</v>
+      </c>
+      <c r="H37" s="38">
+        <v>1</v>
+      </c>
+      <c r="I37" s="55">
+        <v>1</v>
+      </c>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2"/>
+      <c r="M37" s="2"/>
+    </row>
+    <row r="38" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A38" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="B38" s="38">
+        <v>1417</v>
+      </c>
+      <c r="C38" s="38">
+        <v>3350</v>
+      </c>
+      <c r="D38" s="38">
+        <v>5223</v>
+      </c>
+      <c r="E38" s="38">
+        <v>7726</v>
+      </c>
+      <c r="F38" s="38">
+        <v>10545</v>
+      </c>
+      <c r="G38" s="38">
+        <v>13453</v>
+      </c>
+      <c r="H38" s="38">
+        <v>16284</v>
+      </c>
+      <c r="I38" s="55">
+        <v>18909</v>
+      </c>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="2"/>
+      <c r="M38" s="2"/>
+    </row>
+    <row r="39" spans="1:13" s="1" customFormat="1">
+      <c r="A39" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="38">
+        <v>988</v>
+      </c>
+      <c r="C39" s="38">
+        <v>2399</v>
+      </c>
+      <c r="D39" s="38">
+        <v>3751</v>
+      </c>
+      <c r="E39" s="38">
+        <v>5714</v>
+      </c>
+      <c r="F39" s="38">
+        <v>7787</v>
+      </c>
+      <c r="G39" s="38">
+        <v>9970</v>
+      </c>
+      <c r="H39" s="38">
+        <v>12072</v>
+      </c>
+      <c r="I39" s="55">
+        <v>13979</v>
+      </c>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2"/>
+    </row>
+    <row r="40" spans="1:13" s="1" customFormat="1">
+      <c r="A40" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B40" s="38">
+        <v>61</v>
+      </c>
+      <c r="C40" s="38">
+        <v>156</v>
+      </c>
+      <c r="D40" s="38">
+        <v>251</v>
+      </c>
+      <c r="E40" s="38">
+        <v>345</v>
+      </c>
+      <c r="F40" s="38">
+        <v>417</v>
+      </c>
+      <c r="G40" s="38">
+        <v>488</v>
+      </c>
+      <c r="H40" s="38">
+        <v>559</v>
+      </c>
+      <c r="I40" s="55">
+        <v>653</v>
+      </c>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+      <c r="L40" s="2"/>
+      <c r="M40" s="2"/>
+    </row>
+    <row r="41" spans="1:13" s="1" customFormat="1">
+      <c r="A41" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B41" s="38">
+        <v>153</v>
+      </c>
+      <c r="C41" s="38">
+        <v>333</v>
+      </c>
+      <c r="D41" s="38">
+        <v>513</v>
+      </c>
+      <c r="E41" s="38">
+        <v>693</v>
+      </c>
+      <c r="F41" s="38">
+        <v>859</v>
+      </c>
+      <c r="G41" s="38">
+        <v>1024</v>
+      </c>
+      <c r="H41" s="38">
+        <v>1189</v>
+      </c>
+      <c r="I41" s="55">
+        <v>1307</v>
+      </c>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+      <c r="L41" s="2"/>
+      <c r="M41" s="2"/>
+    </row>
+    <row r="42" spans="1:13" s="1" customFormat="1">
+      <c r="A42" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B42" s="38">
+        <v>0</v>
+      </c>
+      <c r="C42" s="38">
+        <v>0</v>
+      </c>
+      <c r="D42" s="38">
+        <v>0</v>
+      </c>
+      <c r="E42" s="38">
+        <v>0</v>
+      </c>
+      <c r="F42" s="38">
+        <v>0</v>
+      </c>
+      <c r="G42" s="38">
+        <v>1</v>
+      </c>
+      <c r="H42" s="38">
+        <v>1</v>
+      </c>
+      <c r="I42" s="55">
+        <v>1</v>
+      </c>
+      <c r="J42" s="2"/>
+      <c r="K42" s="2"/>
+      <c r="L42" s="2"/>
+      <c r="M42" s="2"/>
+    </row>
+    <row r="43" spans="1:13" s="1" customFormat="1">
+      <c r="A43" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B43" s="38">
+        <v>0</v>
+      </c>
+      <c r="C43" s="38">
+        <v>1</v>
+      </c>
+      <c r="D43" s="38">
+        <v>1</v>
+      </c>
+      <c r="E43" s="38">
+        <v>1</v>
+      </c>
+      <c r="F43" s="38">
+        <v>271</v>
+      </c>
+      <c r="G43" s="38">
+        <v>540</v>
+      </c>
+      <c r="H43" s="38">
+        <v>810</v>
+      </c>
+      <c r="I43" s="55">
+        <v>1071</v>
+      </c>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2"/>
+      <c r="M43" s="2"/>
+    </row>
+    <row r="44" spans="1:13" s="1" customFormat="1">
+      <c r="A44" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="38">
+        <v>145</v>
+      </c>
+      <c r="C44" s="38">
+        <v>318</v>
+      </c>
+      <c r="D44" s="38">
+        <v>491</v>
+      </c>
+      <c r="E44" s="38">
+        <v>683</v>
+      </c>
+      <c r="F44" s="38">
+        <v>853</v>
+      </c>
+      <c r="G44" s="38">
+        <v>1003</v>
+      </c>
+      <c r="H44" s="38">
+        <v>1154</v>
+      </c>
+      <c r="I44" s="55">
+        <v>1332</v>
+      </c>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="2"/>
+      <c r="M44" s="2"/>
+    </row>
+    <row r="45" spans="1:13" s="1" customFormat="1">
+      <c r="A45" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B45" s="38">
+        <v>1</v>
+      </c>
+      <c r="C45" s="38">
+        <v>1</v>
+      </c>
+      <c r="D45" s="38">
+        <v>2</v>
+      </c>
+      <c r="E45" s="38">
+        <v>2</v>
+      </c>
+      <c r="F45" s="38">
+        <v>3</v>
+      </c>
+      <c r="G45" s="38">
+        <v>4</v>
+      </c>
+      <c r="H45" s="38">
+        <v>6</v>
+      </c>
+      <c r="I45" s="55">
+        <v>9</v>
+      </c>
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+      <c r="L45" s="2"/>
+      <c r="M45" s="2"/>
+    </row>
+    <row r="46" spans="1:13" s="1" customFormat="1">
+      <c r="A46" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="38">
+        <v>69</v>
+      </c>
+      <c r="C46" s="38">
+        <v>141</v>
+      </c>
+      <c r="D46" s="38">
+        <v>214</v>
+      </c>
+      <c r="E46" s="38">
+        <v>287</v>
+      </c>
+      <c r="F46" s="38">
+        <v>355</v>
+      </c>
+      <c r="G46" s="38">
+        <v>424</v>
+      </c>
+      <c r="H46" s="38">
+        <v>493</v>
+      </c>
+      <c r="I46" s="55">
+        <v>557</v>
+      </c>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+      <c r="M46" s="2"/>
+    </row>
+    <row r="47" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A47" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="B47" s="38">
+        <v>43</v>
+      </c>
+      <c r="C47" s="38">
+        <v>83</v>
+      </c>
+      <c r="D47" s="38">
+        <v>117</v>
+      </c>
+      <c r="E47" s="38">
+        <v>180</v>
+      </c>
+      <c r="F47" s="38">
+        <v>263</v>
+      </c>
+      <c r="G47" s="38">
+        <v>341</v>
+      </c>
+      <c r="H47" s="38">
+        <v>401</v>
+      </c>
+      <c r="I47" s="55">
+        <v>476</v>
+      </c>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+      <c r="M47" s="2"/>
+    </row>
+    <row r="48" spans="1:13" s="1" customFormat="1">
+      <c r="A48" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B48" s="38">
+        <v>20</v>
+      </c>
+      <c r="C48" s="38">
         <v>33</v>
       </c>
-      <c r="B4" s="94"/>
-[...8 lines deleted...]
-      <c r="B5" s="97" t="s">
+      <c r="D48" s="38">
+        <v>39</v>
+      </c>
+      <c r="E48" s="38">
+        <v>70</v>
+      </c>
+      <c r="F48" s="38">
+        <v>117</v>
+      </c>
+      <c r="G48" s="38">
+        <v>158</v>
+      </c>
+      <c r="H48" s="38">
+        <v>191</v>
+      </c>
+      <c r="I48" s="55">
+        <v>223</v>
+      </c>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+      <c r="L48" s="2"/>
+      <c r="M48" s="2"/>
+    </row>
+    <row r="49" spans="1:13" s="1" customFormat="1">
+      <c r="A49" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B49" s="38">
+        <v>8</v>
+      </c>
+      <c r="C49" s="38">
+        <v>18</v>
+      </c>
+      <c r="D49" s="38">
+        <v>28</v>
+      </c>
+      <c r="E49" s="38">
+        <v>38</v>
+      </c>
+      <c r="F49" s="38">
+        <v>46</v>
+      </c>
+      <c r="G49" s="38">
+        <v>55</v>
+      </c>
+      <c r="H49" s="38">
+        <v>64</v>
+      </c>
+      <c r="I49" s="55">
+        <v>73</v>
+      </c>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+      <c r="M49" s="2"/>
+    </row>
+    <row r="50" spans="1:13" s="1" customFormat="1">
+      <c r="A50" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B50" s="38">
+        <v>6</v>
+      </c>
+      <c r="C50" s="38">
+        <v>12</v>
+      </c>
+      <c r="D50" s="38">
+        <v>18</v>
+      </c>
+      <c r="E50" s="38">
+        <v>23</v>
+      </c>
+      <c r="F50" s="38">
+        <v>29</v>
+      </c>
+      <c r="G50" s="38">
+        <v>35</v>
+      </c>
+      <c r="H50" s="38">
+        <v>35</v>
+      </c>
+      <c r="I50" s="55">
+        <v>35</v>
+      </c>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+      <c r="M50" s="2"/>
+    </row>
+    <row r="51" spans="1:13" s="1" customFormat="1">
+      <c r="A51" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B51" s="38">
+        <v>2</v>
+      </c>
+      <c r="C51" s="38">
+        <v>4</v>
+      </c>
+      <c r="D51" s="38">
+        <v>6</v>
+      </c>
+      <c r="E51" s="38">
+        <v>9</v>
+      </c>
+      <c r="F51" s="38">
+        <v>13</v>
+      </c>
+      <c r="G51" s="38">
+        <v>17</v>
+      </c>
+      <c r="H51" s="38">
+        <v>19</v>
+      </c>
+      <c r="I51" s="55">
+        <v>38</v>
+      </c>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="2"/>
+      <c r="M51" s="2"/>
+    </row>
+    <row r="52" spans="1:13" s="1" customFormat="1">
+      <c r="A52" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="B52" s="38">
+        <v>6</v>
+      </c>
+      <c r="C52" s="38">
+        <v>14</v>
+      </c>
+      <c r="D52" s="38">
+        <v>23</v>
+      </c>
+      <c r="E52" s="38">
+        <v>36</v>
+      </c>
+      <c r="F52" s="38">
+        <v>52</v>
+      </c>
+      <c r="G52" s="38">
+        <v>70</v>
+      </c>
+      <c r="H52" s="38">
+        <v>85</v>
+      </c>
+      <c r="I52" s="55">
+        <v>96</v>
+      </c>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+      <c r="M52" s="2"/>
+    </row>
+    <row r="53" spans="1:13" s="1" customFormat="1">
+      <c r="A53" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B53" s="38">
+        <v>2</v>
+      </c>
+      <c r="C53" s="38">
+        <v>3</v>
+      </c>
+      <c r="D53" s="38">
+        <v>4</v>
+      </c>
+      <c r="E53" s="38">
+        <v>5</v>
+      </c>
+      <c r="F53" s="38">
+        <v>6</v>
+      </c>
+      <c r="G53" s="38">
+        <v>7</v>
+      </c>
+      <c r="H53" s="38">
+        <v>8</v>
+      </c>
+      <c r="I53" s="55">
+        <v>11</v>
+      </c>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+      <c r="L53" s="2"/>
+      <c r="M53" s="2"/>
+    </row>
+    <row r="54" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A54" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="B54" s="38">
+        <v>239</v>
+      </c>
+      <c r="C54" s="38">
+        <v>534</v>
+      </c>
+      <c r="D54" s="38">
+        <v>776</v>
+      </c>
+      <c r="E54" s="38">
+        <v>1030</v>
+      </c>
+      <c r="F54" s="38">
+        <v>1283</v>
+      </c>
+      <c r="G54" s="38">
+        <v>1510</v>
+      </c>
+      <c r="H54" s="38">
+        <v>1719</v>
+      </c>
+      <c r="I54" s="55">
+        <v>1954</v>
+      </c>
+      <c r="J54" s="2"/>
+      <c r="K54" s="2"/>
+      <c r="L54" s="2"/>
+      <c r="M54" s="2"/>
+    </row>
+    <row r="55" spans="1:13" s="1" customFormat="1">
+      <c r="A55" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B55" s="38">
+        <v>210</v>
+      </c>
+      <c r="C55" s="38">
+        <v>474</v>
+      </c>
+      <c r="D55" s="38">
+        <v>684</v>
+      </c>
+      <c r="E55" s="38">
+        <v>904</v>
+      </c>
+      <c r="F55" s="38">
+        <v>1121</v>
+      </c>
+      <c r="G55" s="38">
+        <v>1314</v>
+      </c>
+      <c r="H55" s="38">
+        <v>1492</v>
+      </c>
+      <c r="I55" s="55">
+        <v>1688</v>
+      </c>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+      <c r="L55" s="2"/>
+      <c r="M55" s="2"/>
+    </row>
+    <row r="56" spans="1:13" s="1" customFormat="1">
+      <c r="A56" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B56" s="38">
+        <v>4</v>
+      </c>
+      <c r="C56" s="38">
+        <v>8</v>
+      </c>
+      <c r="D56" s="38">
+        <v>11</v>
+      </c>
+      <c r="E56" s="38">
+        <v>14</v>
+      </c>
+      <c r="F56" s="38">
+        <v>17</v>
+      </c>
+      <c r="G56" s="38">
+        <v>20</v>
+      </c>
+      <c r="H56" s="38">
+        <v>23</v>
+      </c>
+      <c r="I56" s="55">
+        <v>26</v>
+      </c>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+      <c r="M56" s="2"/>
+    </row>
+    <row r="57" spans="1:13" s="1" customFormat="1">
+      <c r="A57" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B57" s="38">
+        <v>1</v>
+      </c>
+      <c r="C57" s="38">
+        <v>2</v>
+      </c>
+      <c r="D57" s="38">
+        <v>3</v>
+      </c>
+      <c r="E57" s="38">
+        <v>4</v>
+      </c>
+      <c r="F57" s="38">
+        <v>5</v>
+      </c>
+      <c r="G57" s="38">
+        <v>6</v>
+      </c>
+      <c r="H57" s="38">
+        <v>7</v>
+      </c>
+      <c r="I57" s="55">
+        <v>8</v>
+      </c>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+      <c r="M57" s="2"/>
+    </row>
+    <row r="58" spans="1:13" s="1" customFormat="1">
+      <c r="A58" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="B58" s="38">
+        <v>12</v>
+      </c>
+      <c r="C58" s="38">
+        <v>29</v>
+      </c>
+      <c r="D58" s="38">
+        <v>46</v>
+      </c>
+      <c r="E58" s="38">
+        <v>64</v>
+      </c>
+      <c r="F58" s="38">
+        <v>85</v>
+      </c>
+      <c r="G58" s="38">
+        <v>104</v>
+      </c>
+      <c r="H58" s="38">
+        <v>119</v>
+      </c>
+      <c r="I58" s="55">
+        <v>134</v>
+      </c>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+      <c r="M58" s="2"/>
+    </row>
+    <row r="59" spans="1:13" s="1" customFormat="1">
+      <c r="A59" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B59" s="38">
+        <v>11</v>
+      </c>
+      <c r="C59" s="38">
+        <v>22</v>
+      </c>
+      <c r="D59" s="38">
+        <v>32</v>
+      </c>
+      <c r="E59" s="38">
+        <v>43</v>
+      </c>
+      <c r="F59" s="38">
+        <v>54</v>
+      </c>
+      <c r="G59" s="38">
+        <v>66</v>
+      </c>
+      <c r="H59" s="38">
+        <v>77</v>
+      </c>
+      <c r="I59" s="55">
+        <v>97</v>
+      </c>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2"/>
+      <c r="M59" s="2"/>
+    </row>
+    <row r="60" spans="1:13" s="1" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A60" s="35" t="s">
+        <v>82</v>
+      </c>
+      <c r="B60" s="38">
+        <v>199</v>
+      </c>
+      <c r="C60" s="38">
+        <v>438</v>
+      </c>
+      <c r="D60" s="38">
+        <v>663</v>
+      </c>
+      <c r="E60" s="38">
+        <v>898</v>
+      </c>
+      <c r="F60" s="38">
+        <v>1136</v>
+      </c>
+      <c r="G60" s="38">
+        <v>1349</v>
+      </c>
+      <c r="H60" s="38">
+        <v>1540</v>
+      </c>
+      <c r="I60" s="55">
+        <v>1746</v>
+      </c>
+      <c r="J60" s="2"/>
+      <c r="K60" s="2"/>
+      <c r="L60" s="2"/>
+      <c r="M60" s="2"/>
+    </row>
+    <row r="61" spans="1:13" s="1" customFormat="1">
+      <c r="A61" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B61" s="38">
+        <v>181</v>
+      </c>
+      <c r="C61" s="38">
+        <v>398</v>
+      </c>
+      <c r="D61" s="38">
+        <v>600</v>
+      </c>
+      <c r="E61" s="38">
+        <v>812</v>
+      </c>
+      <c r="F61" s="38">
+        <v>1022</v>
+      </c>
+      <c r="G61" s="38">
+        <v>1209</v>
+      </c>
+      <c r="H61" s="38">
+        <v>1379</v>
+      </c>
+      <c r="I61" s="55">
+        <v>1562</v>
+      </c>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2"/>
+      <c r="M61" s="2"/>
+    </row>
+    <row r="62" spans="1:13" s="1" customFormat="1">
+      <c r="A62" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B62" s="38">
+        <v>4</v>
+      </c>
+      <c r="C62" s="38">
+        <v>8</v>
+      </c>
+      <c r="D62" s="38">
+        <v>11</v>
+      </c>
+      <c r="E62" s="38">
+        <v>14</v>
+      </c>
+      <c r="F62" s="38">
+        <v>17</v>
+      </c>
+      <c r="G62" s="38">
+        <v>20</v>
+      </c>
+      <c r="H62" s="38">
+        <v>23</v>
+      </c>
+      <c r="I62" s="55">
+        <v>26</v>
+      </c>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="2"/>
+      <c r="M62" s="2"/>
+    </row>
+    <row r="63" spans="1:13" s="1" customFormat="1">
+      <c r="A63" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="B63" s="38">
+        <v>12</v>
+      </c>
+      <c r="C63" s="38">
+        <v>29</v>
+      </c>
+      <c r="D63" s="38">
+        <v>46</v>
+      </c>
+      <c r="E63" s="38">
+        <v>64</v>
+      </c>
+      <c r="F63" s="38">
+        <v>85</v>
+      </c>
+      <c r="G63" s="38">
+        <v>104</v>
+      </c>
+      <c r="H63" s="38">
+        <v>119</v>
+      </c>
+      <c r="I63" s="55">
+        <v>134</v>
+      </c>
+      <c r="J63" s="2"/>
+      <c r="K63" s="2"/>
+      <c r="L63" s="2"/>
+      <c r="M63" s="2"/>
+    </row>
+    <row r="64" spans="1:13" s="1" customFormat="1">
+      <c r="A64" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B64" s="38">
+        <v>2</v>
+      </c>
+      <c r="C64" s="38">
+        <v>4</v>
+      </c>
+      <c r="D64" s="38">
+        <v>6</v>
+      </c>
+      <c r="E64" s="38">
+        <v>8</v>
+      </c>
+      <c r="F64" s="38">
+        <v>11</v>
+      </c>
+      <c r="G64" s="38">
+        <v>15</v>
+      </c>
+      <c r="H64" s="38">
+        <v>19</v>
+      </c>
+      <c r="I64" s="55">
+        <v>23</v>
+      </c>
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+      <c r="L64" s="2"/>
+      <c r="M64" s="2"/>
+    </row>
+    <row r="65" spans="1:13" s="1" customFormat="1" ht="57">
+      <c r="A65" s="35" t="s">
+        <v>83</v>
+      </c>
+      <c r="B65" s="38">
+        <v>39</v>
+      </c>
+      <c r="C65" s="38">
+        <v>96</v>
+      </c>
+      <c r="D65" s="38">
+        <v>114</v>
+      </c>
+      <c r="E65" s="38">
+        <v>131</v>
+      </c>
+      <c r="F65" s="38">
+        <v>147</v>
+      </c>
+      <c r="G65" s="38">
+        <v>162</v>
+      </c>
+      <c r="H65" s="38">
+        <v>178</v>
+      </c>
+      <c r="I65" s="55">
+        <v>208</v>
+      </c>
+      <c r="J65" s="2"/>
+      <c r="K65" s="2"/>
+      <c r="L65" s="2"/>
+      <c r="M65" s="2"/>
+    </row>
+    <row r="66" spans="1:13" s="1" customFormat="1">
+      <c r="A66" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B66" s="38">
+        <v>29</v>
+      </c>
+      <c r="C66" s="38">
+        <v>76</v>
+      </c>
+      <c r="D66" s="38">
+        <v>84</v>
+      </c>
+      <c r="E66" s="38">
+        <v>92</v>
+      </c>
+      <c r="F66" s="38">
+        <v>99</v>
+      </c>
+      <c r="G66" s="38">
+        <v>105</v>
+      </c>
+      <c r="H66" s="38">
+        <v>113</v>
+      </c>
+      <c r="I66" s="55">
+        <v>126</v>
+      </c>
+      <c r="J66" s="2"/>
+      <c r="K66" s="2"/>
+      <c r="L66" s="2"/>
+      <c r="M66" s="2"/>
+    </row>
+    <row r="67" spans="1:13" s="1" customFormat="1">
+      <c r="A67" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B67" s="38">
+        <v>1</v>
+      </c>
+      <c r="C67" s="38">
+        <v>2</v>
+      </c>
+      <c r="D67" s="38">
+        <v>3</v>
+      </c>
+      <c r="E67" s="38">
+        <v>4</v>
+      </c>
+      <c r="F67" s="38">
+        <v>5</v>
+      </c>
+      <c r="G67" s="38">
+        <v>6</v>
+      </c>
+      <c r="H67" s="38">
+        <v>7</v>
+      </c>
+      <c r="I67" s="55">
+        <v>8</v>
+      </c>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+      <c r="L67" s="2"/>
+      <c r="M67" s="2"/>
+    </row>
+    <row r="68" spans="1:13" s="1" customFormat="1">
+      <c r="A68" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B68" s="38">
+        <v>9</v>
+      </c>
+      <c r="C68" s="38">
+        <v>18</v>
+      </c>
+      <c r="D68" s="38">
+        <v>27</v>
+      </c>
+      <c r="E68" s="38">
+        <v>35</v>
+      </c>
+      <c r="F68" s="38">
+        <v>43</v>
+      </c>
+      <c r="G68" s="38">
+        <v>51</v>
+      </c>
+      <c r="H68" s="38">
+        <v>58</v>
+      </c>
+      <c r="I68" s="55">
+        <v>74</v>
+      </c>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="2"/>
+      <c r="M68" s="2"/>
+    </row>
+    <row r="69" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A69" s="48" t="s">
+        <v>104</v>
+      </c>
+      <c r="B69" s="38">
+        <v>3</v>
+      </c>
+      <c r="C69" s="38">
+        <v>3</v>
+      </c>
+      <c r="D69" s="38">
+        <v>3</v>
+      </c>
+      <c r="E69" s="38">
+        <v>3</v>
+      </c>
+      <c r="F69" s="38">
+        <v>4</v>
+      </c>
+      <c r="G69" s="38">
+        <v>5</v>
+      </c>
+      <c r="H69" s="38">
+        <v>5</v>
+      </c>
+      <c r="I69" s="2"/>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+      <c r="L69" s="2"/>
+      <c r="M69" s="2"/>
+    </row>
+    <row r="70" spans="1:13" s="1" customFormat="1">
+      <c r="A70" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="B70" s="38">
+        <v>3</v>
+      </c>
+      <c r="C70" s="38">
+        <v>3</v>
+      </c>
+      <c r="D70" s="38">
+        <v>3</v>
+      </c>
+      <c r="E70" s="38">
+        <v>3</v>
+      </c>
+      <c r="F70" s="38">
+        <v>4</v>
+      </c>
+      <c r="G70" s="38">
+        <v>5</v>
+      </c>
+      <c r="H70" s="38">
+        <v>5</v>
+      </c>
+      <c r="I70" s="2"/>
+      <c r="J70" s="2"/>
+      <c r="K70" s="2"/>
+      <c r="L70" s="2"/>
+      <c r="M70" s="2"/>
+    </row>
+    <row r="71" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A71" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="B71" s="38">
+        <v>104</v>
+      </c>
+      <c r="C71" s="38">
+        <v>702</v>
+      </c>
+      <c r="D71" s="38">
+        <v>1333</v>
+      </c>
+      <c r="E71" s="38">
+        <v>1658</v>
+      </c>
+      <c r="F71" s="38">
+        <v>1715</v>
+      </c>
+      <c r="G71" s="38">
+        <v>1772</v>
+      </c>
+      <c r="H71" s="38">
+        <v>4184</v>
+      </c>
+      <c r="I71" s="55">
+        <v>5266</v>
+      </c>
+      <c r="J71" s="2"/>
+      <c r="K71" s="2"/>
+      <c r="L71" s="2"/>
+      <c r="M71" s="2"/>
+    </row>
+    <row r="72" spans="1:13" s="1" customFormat="1">
+      <c r="A72" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B72" s="38">
+        <v>82</v>
+      </c>
+      <c r="C72" s="38">
+        <v>378</v>
+      </c>
+      <c r="D72" s="38">
+        <v>675</v>
+      </c>
+      <c r="E72" s="38">
+        <v>972</v>
+      </c>
+      <c r="F72" s="38">
+        <v>1007</v>
+      </c>
+      <c r="G72" s="38">
+        <v>1042</v>
+      </c>
+      <c r="H72" s="38">
+        <v>1077</v>
+      </c>
+      <c r="I72" s="55">
+        <v>1109</v>
+      </c>
+      <c r="J72" s="2"/>
+      <c r="K72" s="2"/>
+      <c r="L72" s="2"/>
+      <c r="M72" s="2"/>
+    </row>
+    <row r="73" spans="1:13" s="1" customFormat="1">
+      <c r="A73" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B73" s="38">
+        <v>16</v>
+      </c>
+      <c r="C73" s="38">
+        <v>31</v>
+      </c>
+      <c r="D73" s="38">
+        <v>47</v>
+      </c>
+      <c r="E73" s="38">
+        <v>63</v>
+      </c>
+      <c r="F73" s="38">
+        <v>78</v>
+      </c>
+      <c r="G73" s="38">
+        <v>94</v>
+      </c>
+      <c r="H73" s="38">
+        <v>94</v>
+      </c>
+      <c r="I73" s="55">
+        <v>94</v>
+      </c>
+      <c r="J73" s="2"/>
+      <c r="K73" s="2"/>
+      <c r="L73" s="2"/>
+      <c r="M73" s="2"/>
+    </row>
+    <row r="74" spans="1:13" s="1" customFormat="1">
+      <c r="A74" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B74" s="38">
+        <v>3</v>
+      </c>
+      <c r="C74" s="38">
+        <v>6</v>
+      </c>
+      <c r="D74" s="38">
+        <v>9</v>
+      </c>
+      <c r="E74" s="38">
+        <v>12</v>
+      </c>
+      <c r="F74" s="38">
+        <v>15</v>
+      </c>
+      <c r="G74" s="38">
+        <v>18</v>
+      </c>
+      <c r="H74" s="38">
+        <v>18</v>
+      </c>
+      <c r="I74" s="55">
+        <v>18</v>
+      </c>
+      <c r="J74" s="2"/>
+      <c r="K74" s="2"/>
+      <c r="L74" s="2"/>
+      <c r="M74" s="2"/>
+    </row>
+    <row r="75" spans="1:13" s="1" customFormat="1">
+      <c r="A75" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B75" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C75" s="38">
+        <v>272</v>
+      </c>
+      <c r="D75" s="38">
+        <v>578</v>
+      </c>
+      <c r="E75" s="38">
+        <v>578</v>
+      </c>
+      <c r="F75" s="38">
+        <v>578</v>
+      </c>
+      <c r="G75" s="38">
+        <v>578</v>
+      </c>
+      <c r="H75" s="38">
+        <v>2951</v>
+      </c>
+      <c r="I75" s="55">
+        <v>3993</v>
+      </c>
+      <c r="J75" s="2"/>
+      <c r="K75" s="2"/>
+      <c r="L75" s="2"/>
+      <c r="M75" s="2"/>
+    </row>
+    <row r="76" spans="1:13" s="1" customFormat="1">
+      <c r="A76" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B76" s="38">
+        <v>4</v>
+      </c>
+      <c r="C76" s="38">
+        <v>14</v>
+      </c>
+      <c r="D76" s="38">
+        <v>24</v>
+      </c>
+      <c r="E76" s="38">
+        <v>34</v>
+      </c>
+      <c r="F76" s="38">
+        <v>37</v>
+      </c>
+      <c r="G76" s="38">
+        <v>41</v>
+      </c>
+      <c r="H76" s="38">
+        <v>44</v>
+      </c>
+      <c r="I76" s="55">
+        <v>52</v>
+      </c>
+      <c r="J76" s="2"/>
+      <c r="K76" s="2"/>
+      <c r="L76" s="2"/>
+      <c r="M76" s="2"/>
+    </row>
+    <row r="77" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A77" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="B77" s="38">
+        <v>101</v>
+      </c>
+      <c r="C77" s="38">
+        <v>684</v>
+      </c>
+      <c r="D77" s="38">
+        <v>1300</v>
+      </c>
+      <c r="E77" s="38">
+        <v>1610</v>
+      </c>
+      <c r="F77" s="38">
+        <v>1654</v>
+      </c>
+      <c r="G77" s="38">
+        <v>1698</v>
+      </c>
+      <c r="H77" s="38">
+        <v>4099</v>
+      </c>
+      <c r="I77" s="55">
+        <v>5172</v>
+      </c>
+      <c r="J77" s="2"/>
+      <c r="K77" s="2"/>
+      <c r="L77" s="2"/>
+      <c r="M77" s="2"/>
+    </row>
+    <row r="78" spans="1:13" s="1" customFormat="1">
+      <c r="A78" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B78" s="38">
+        <v>82</v>
+      </c>
+      <c r="C78" s="38">
+        <v>366</v>
+      </c>
+      <c r="D78" s="38">
+        <v>651</v>
+      </c>
+      <c r="E78" s="38">
+        <v>936</v>
+      </c>
+      <c r="F78" s="38">
+        <v>960</v>
+      </c>
+      <c r="G78" s="38">
+        <v>985</v>
+      </c>
+      <c r="H78" s="38">
+        <v>1010</v>
+      </c>
+      <c r="I78" s="55">
+        <v>1033</v>
+      </c>
+      <c r="J78" s="2"/>
+      <c r="K78" s="2"/>
+      <c r="L78" s="2"/>
+      <c r="M78" s="2"/>
+    </row>
+    <row r="79" spans="1:13" s="1" customFormat="1">
+      <c r="A79" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B79" s="38">
+        <v>16</v>
+      </c>
+      <c r="C79" s="38">
+        <v>31</v>
+      </c>
+      <c r="D79" s="38">
+        <v>47</v>
+      </c>
+      <c r="E79" s="38">
+        <v>63</v>
+      </c>
+      <c r="F79" s="38">
+        <v>78</v>
+      </c>
+      <c r="G79" s="38">
+        <v>94</v>
+      </c>
+      <c r="H79" s="38">
+        <v>94</v>
+      </c>
+      <c r="I79" s="55">
+        <v>94</v>
+      </c>
+      <c r="J79" s="2"/>
+      <c r="K79" s="2"/>
+      <c r="L79" s="2"/>
+      <c r="M79" s="2"/>
+    </row>
+    <row r="80" spans="1:13" s="1" customFormat="1">
+      <c r="A80" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B80" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C80" s="38">
+        <v>272</v>
+      </c>
+      <c r="D80" s="38">
+        <v>578</v>
+      </c>
+      <c r="E80" s="38">
+        <v>578</v>
+      </c>
+      <c r="F80" s="38">
+        <v>578</v>
+      </c>
+      <c r="G80" s="38">
+        <v>578</v>
+      </c>
+      <c r="H80" s="38">
+        <v>2951</v>
+      </c>
+      <c r="I80" s="55">
+        <v>3993</v>
+      </c>
+      <c r="J80" s="2"/>
+      <c r="K80" s="2"/>
+      <c r="L80" s="2"/>
+      <c r="M80" s="2"/>
+    </row>
+    <row r="81" spans="1:13" s="1" customFormat="1">
+      <c r="A81" s="50" t="s">
+        <v>20</v>
+      </c>
+      <c r="B81" s="38">
+        <v>4</v>
+      </c>
+      <c r="C81" s="38">
+        <v>14</v>
+      </c>
+      <c r="D81" s="38">
+        <v>24</v>
+      </c>
+      <c r="E81" s="38">
+        <v>34</v>
+      </c>
+      <c r="F81" s="38">
+        <v>37</v>
+      </c>
+      <c r="G81" s="38">
+        <v>41</v>
+      </c>
+      <c r="H81" s="38">
+        <v>44</v>
+      </c>
+      <c r="I81" s="55">
+        <v>52</v>
+      </c>
+      <c r="J81" s="2"/>
+      <c r="K81" s="2"/>
+      <c r="L81" s="2"/>
+      <c r="M81" s="2"/>
+    </row>
+    <row r="82" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A82" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="B82" s="38">
+        <v>3</v>
+      </c>
+      <c r="C82" s="38">
+        <v>18</v>
+      </c>
+      <c r="D82" s="38">
+        <v>33</v>
+      </c>
+      <c r="E82" s="38">
+        <v>48</v>
+      </c>
+      <c r="F82" s="38">
+        <v>61</v>
+      </c>
+      <c r="G82" s="38">
+        <v>75</v>
+      </c>
+      <c r="H82" s="38">
+        <v>85</v>
+      </c>
+      <c r="I82" s="55">
+        <v>94</v>
+      </c>
+      <c r="J82" s="2"/>
+      <c r="K82" s="2"/>
+      <c r="L82" s="2"/>
+      <c r="M82" s="2"/>
+    </row>
+    <row r="83" spans="1:13" s="1" customFormat="1">
+      <c r="A83" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B83" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C83" s="38">
+        <v>12</v>
+      </c>
+      <c r="D83" s="38">
+        <v>24</v>
+      </c>
+      <c r="E83" s="38">
+        <v>36</v>
+      </c>
+      <c r="F83" s="38">
+        <v>46</v>
+      </c>
+      <c r="G83" s="38">
+        <v>57</v>
+      </c>
+      <c r="H83" s="38">
+        <v>67</v>
+      </c>
+      <c r="I83" s="55">
+        <v>76</v>
+      </c>
+      <c r="J83" s="2"/>
+      <c r="K83" s="2"/>
+      <c r="L83" s="2"/>
+      <c r="M83" s="2"/>
+    </row>
+    <row r="84" spans="1:13" s="1" customFormat="1">
+      <c r="A84" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="B84" s="38">
+        <v>3</v>
+      </c>
+      <c r="C84" s="38">
+        <v>6</v>
+      </c>
+      <c r="D84" s="38">
+        <v>9</v>
+      </c>
+      <c r="E84" s="38">
+        <v>12</v>
+      </c>
+      <c r="F84" s="38">
+        <v>15</v>
+      </c>
+      <c r="G84" s="38">
+        <v>18</v>
+      </c>
+      <c r="H84" s="38">
+        <v>18</v>
+      </c>
+      <c r="I84" s="55">
+        <v>18</v>
+      </c>
+      <c r="J84" s="2"/>
+      <c r="K84" s="2"/>
+      <c r="L84" s="2"/>
+      <c r="M84" s="2"/>
+    </row>
+    <row r="85" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A85" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B85" s="38">
+        <v>2</v>
+      </c>
+      <c r="C85" s="38">
+        <v>5</v>
+      </c>
+      <c r="D85" s="38">
+        <v>7</v>
+      </c>
+      <c r="E85" s="38">
+        <v>9</v>
+      </c>
+      <c r="F85" s="38">
+        <v>11</v>
+      </c>
+      <c r="G85" s="38">
+        <v>14</v>
+      </c>
+      <c r="H85" s="38">
+        <v>14</v>
+      </c>
+      <c r="I85" s="55">
+        <v>14</v>
+      </c>
+      <c r="J85" s="2"/>
+      <c r="K85" s="2"/>
+      <c r="L85" s="2"/>
+      <c r="M85" s="2"/>
+    </row>
+    <row r="86" spans="1:13" s="1" customFormat="1">
+      <c r="A86" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B86" s="38">
+        <v>2</v>
+      </c>
+      <c r="C86" s="38">
+        <v>5</v>
+      </c>
+      <c r="D86" s="38">
+        <v>7</v>
+      </c>
+      <c r="E86" s="38">
+        <v>9</v>
+      </c>
+      <c r="F86" s="38">
+        <v>11</v>
+      </c>
+      <c r="G86" s="38">
+        <v>14</v>
+      </c>
+      <c r="H86" s="38">
+        <v>14</v>
+      </c>
+      <c r="I86" s="55">
+        <v>14</v>
+      </c>
+      <c r="J86" s="2"/>
+      <c r="K86" s="2"/>
+      <c r="L86" s="2"/>
+      <c r="M86" s="2"/>
+    </row>
+    <row r="87" spans="1:13" s="1" customFormat="1">
+      <c r="A87" s="32" t="s">
+        <v>86</v>
+      </c>
+      <c r="B87" s="38">
+        <v>1169</v>
+      </c>
+      <c r="C87" s="38">
+        <v>2345</v>
+      </c>
+      <c r="D87" s="38">
+        <v>3521</v>
+      </c>
+      <c r="E87" s="38">
+        <v>4698</v>
+      </c>
+      <c r="F87" s="38">
+        <v>5857</v>
+      </c>
+      <c r="G87" s="38">
+        <v>7016</v>
+      </c>
+      <c r="H87" s="38">
+        <v>8105</v>
+      </c>
+      <c r="I87" s="55">
+        <v>9219</v>
+      </c>
+      <c r="J87" s="15"/>
+      <c r="K87" s="15"/>
+      <c r="L87" s="2"/>
+      <c r="M87" s="2"/>
+    </row>
+    <row r="88" spans="1:13" s="1" customFormat="1">
+      <c r="A88" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B88" s="38">
+        <v>142</v>
+      </c>
+      <c r="C88" s="38">
+        <v>295</v>
+      </c>
+      <c r="D88" s="38">
+        <v>447</v>
+      </c>
+      <c r="E88" s="38">
+        <v>600</v>
+      </c>
+      <c r="F88" s="38">
+        <v>728</v>
+      </c>
+      <c r="G88" s="38">
+        <v>857</v>
+      </c>
+      <c r="H88" s="38">
+        <v>1172</v>
+      </c>
+      <c r="I88" s="55">
+        <v>1492</v>
+      </c>
+      <c r="J88" s="2"/>
+      <c r="K88" s="2"/>
+      <c r="L88" s="2"/>
+      <c r="M88" s="2"/>
+    </row>
+    <row r="89" spans="1:13" s="1" customFormat="1">
+      <c r="A89" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B89" s="38">
+        <v>33</v>
+      </c>
+      <c r="C89" s="38">
+        <v>65</v>
+      </c>
+      <c r="D89" s="38">
+        <v>98</v>
+      </c>
+      <c r="E89" s="38">
+        <v>131</v>
+      </c>
+      <c r="F89" s="38">
+        <v>163</v>
+      </c>
+      <c r="G89" s="38">
+        <v>196</v>
+      </c>
+      <c r="H89" s="38">
+        <v>272</v>
+      </c>
+      <c r="I89" s="55">
+        <v>349</v>
+      </c>
+      <c r="J89" s="2"/>
+      <c r="K89" s="2"/>
+      <c r="L89" s="2"/>
+      <c r="M89" s="2"/>
+    </row>
+    <row r="90" spans="1:13" s="1" customFormat="1">
+      <c r="A90" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B90" s="38">
+        <v>98</v>
+      </c>
+      <c r="C90" s="38">
+        <v>195</v>
+      </c>
+      <c r="D90" s="38">
+        <v>293</v>
+      </c>
+      <c r="E90" s="38">
+        <v>390</v>
+      </c>
+      <c r="F90" s="38">
+        <v>488</v>
+      </c>
+      <c r="G90" s="38">
+        <v>586</v>
+      </c>
+      <c r="H90" s="38">
+        <v>634</v>
+      </c>
+      <c r="I90" s="55">
+        <v>683</v>
+      </c>
+      <c r="J90" s="2"/>
+      <c r="K90" s="2"/>
+      <c r="L90" s="2"/>
+      <c r="M90" s="2"/>
+    </row>
+    <row r="91" spans="1:13" s="1" customFormat="1">
+      <c r="A91" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B91" s="38">
+        <v>183</v>
+      </c>
+      <c r="C91" s="38">
+        <v>365</v>
+      </c>
+      <c r="D91" s="38">
+        <v>548</v>
+      </c>
+      <c r="E91" s="38">
+        <v>731</v>
+      </c>
+      <c r="F91" s="38">
+        <v>917</v>
+      </c>
+      <c r="G91" s="38">
+        <v>1102</v>
+      </c>
+      <c r="H91" s="38">
+        <v>1238</v>
+      </c>
+      <c r="I91" s="55">
+        <v>1393</v>
+      </c>
+      <c r="J91" s="2"/>
+      <c r="K91" s="2"/>
+      <c r="L91" s="2"/>
+      <c r="M91" s="2"/>
+    </row>
+    <row r="92" spans="1:13" s="1" customFormat="1">
+      <c r="A92" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B92" s="38">
+        <v>140</v>
+      </c>
+      <c r="C92" s="38">
+        <v>279</v>
+      </c>
+      <c r="D92" s="38">
+        <v>419</v>
+      </c>
+      <c r="E92" s="38">
+        <v>558</v>
+      </c>
+      <c r="F92" s="38">
+        <v>698</v>
+      </c>
+      <c r="G92" s="38">
+        <v>837</v>
+      </c>
+      <c r="H92" s="38">
+        <v>907</v>
+      </c>
+      <c r="I92" s="55">
+        <v>977</v>
+      </c>
+      <c r="J92" s="2"/>
+      <c r="K92" s="2"/>
+      <c r="L92" s="2"/>
+      <c r="M92" s="2"/>
+    </row>
+    <row r="93" spans="1:13" s="1" customFormat="1">
+      <c r="A93" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="B93" s="38">
+        <v>122</v>
+      </c>
+      <c r="C93" s="38">
+        <v>244</v>
+      </c>
+      <c r="D93" s="38">
+        <v>367</v>
+      </c>
+      <c r="E93" s="38">
+        <v>489</v>
+      </c>
+      <c r="F93" s="38">
+        <v>611</v>
+      </c>
+      <c r="G93" s="38">
+        <v>733</v>
+      </c>
+      <c r="H93" s="38">
+        <v>793</v>
+      </c>
+      <c r="I93" s="55">
+        <v>853</v>
+      </c>
+      <c r="J93" s="2"/>
+      <c r="K93" s="2"/>
+      <c r="L93" s="2"/>
+      <c r="M93" s="2"/>
+    </row>
+    <row r="94" spans="1:13" s="1" customFormat="1">
+      <c r="A94" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B94" s="38">
+        <v>125</v>
+      </c>
+      <c r="C94" s="38">
+        <v>250</v>
+      </c>
+      <c r="D94" s="38">
+        <v>375</v>
+      </c>
+      <c r="E94" s="38">
+        <v>500</v>
+      </c>
+      <c r="F94" s="38">
+        <v>625</v>
+      </c>
+      <c r="G94" s="38">
+        <v>750</v>
+      </c>
+      <c r="H94" s="38">
+        <v>842</v>
+      </c>
+      <c r="I94" s="55">
+        <v>933</v>
+      </c>
+      <c r="J94" s="2"/>
+      <c r="K94" s="2"/>
+      <c r="L94" s="2"/>
+      <c r="M94" s="2"/>
+    </row>
+    <row r="95" spans="1:13" s="1" customFormat="1">
+      <c r="A95" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="B95" s="38">
+        <v>75</v>
+      </c>
+      <c r="C95" s="38">
+        <v>151</v>
+      </c>
+      <c r="D95" s="38">
+        <v>226</v>
+      </c>
+      <c r="E95" s="38">
+        <v>302</v>
+      </c>
+      <c r="F95" s="38">
+        <v>377</v>
+      </c>
+      <c r="G95" s="38">
+        <v>452</v>
+      </c>
+      <c r="H95" s="38">
+        <v>523</v>
+      </c>
+      <c r="I95" s="55">
+        <v>594</v>
+      </c>
+      <c r="J95" s="2"/>
+      <c r="K95" s="2"/>
+      <c r="L95" s="2"/>
+      <c r="M95" s="2"/>
+    </row>
+    <row r="96" spans="1:13" s="1" customFormat="1">
+      <c r="A96" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B96" s="38">
+        <v>189</v>
+      </c>
+      <c r="C96" s="38">
+        <v>374</v>
+      </c>
+      <c r="D96" s="38">
+        <v>560</v>
+      </c>
+      <c r="E96" s="38">
+        <v>745</v>
+      </c>
+      <c r="F96" s="38">
+        <v>935</v>
+      </c>
+      <c r="G96" s="38">
+        <v>1125</v>
+      </c>
+      <c r="H96" s="38">
+        <v>1291</v>
+      </c>
+      <c r="I96" s="55">
+        <v>1456</v>
+      </c>
+      <c r="J96" s="2"/>
+      <c r="K96" s="2"/>
+      <c r="L96" s="2"/>
+      <c r="M96" s="2"/>
+    </row>
+    <row r="97" spans="1:13" s="1" customFormat="1">
+      <c r="A97" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B97" s="38">
+        <v>63</v>
+      </c>
+      <c r="C97" s="38">
+        <v>126</v>
+      </c>
+      <c r="D97" s="38">
+        <v>189</v>
+      </c>
+      <c r="E97" s="38">
+        <v>251</v>
+      </c>
+      <c r="F97" s="38">
+        <v>314</v>
+      </c>
+      <c r="G97" s="38">
+        <v>377</v>
+      </c>
+      <c r="H97" s="38">
+        <v>433</v>
+      </c>
+      <c r="I97" s="55">
+        <v>489</v>
+      </c>
+      <c r="J97" s="2"/>
+      <c r="K97" s="2"/>
+      <c r="L97" s="2"/>
+      <c r="M97" s="2"/>
+    </row>
+    <row r="98" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A98" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="B98" s="38">
+        <v>10772</v>
+      </c>
+      <c r="C98" s="38">
+        <v>17094</v>
+      </c>
+      <c r="D98" s="38">
+        <v>23455</v>
+      </c>
+      <c r="E98" s="38">
+        <v>30493</v>
+      </c>
+      <c r="F98" s="38">
+        <v>47523</v>
+      </c>
+      <c r="G98" s="38">
+        <v>61589</v>
+      </c>
+      <c r="H98" s="38">
+        <v>66937</v>
+      </c>
+      <c r="I98" s="55">
+        <v>69837</v>
+      </c>
+      <c r="J98" s="2"/>
+      <c r="K98" s="2"/>
+      <c r="L98" s="2"/>
+      <c r="M98" s="2"/>
+    </row>
+    <row r="99" spans="1:13" s="1" customFormat="1">
+      <c r="A99" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B99" s="38">
+        <v>5972</v>
+      </c>
+      <c r="C99" s="38">
+        <v>7162</v>
+      </c>
+      <c r="D99" s="38">
+        <v>9923</v>
+      </c>
+      <c r="E99" s="38">
+        <v>9923</v>
+      </c>
+      <c r="F99" s="38">
+        <v>9923</v>
+      </c>
+      <c r="G99" s="38">
+        <v>9923</v>
+      </c>
+      <c r="H99" s="38">
+        <v>9923</v>
+      </c>
+      <c r="I99" s="55">
+        <v>9923</v>
+      </c>
+      <c r="J99" s="2"/>
+      <c r="K99" s="2"/>
+      <c r="L99" s="2"/>
+      <c r="M99" s="2"/>
+    </row>
+    <row r="100" spans="1:13" s="1" customFormat="1">
+      <c r="A100" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B100" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C100" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D100" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="E100" s="38">
+        <v>4034</v>
+      </c>
+      <c r="F100" s="38">
+        <v>17014</v>
+      </c>
+      <c r="G100" s="38">
+        <v>29330</v>
+      </c>
+      <c r="H100" s="38">
+        <v>29470</v>
+      </c>
+      <c r="I100" s="55">
+        <v>29470</v>
+      </c>
+      <c r="J100" s="2"/>
+      <c r="K100" s="2"/>
+      <c r="L100" s="2"/>
+      <c r="M100" s="2"/>
+    </row>
+    <row r="101" spans="1:13" s="1" customFormat="1">
+      <c r="A101" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B101" s="38">
+        <v>4800</v>
+      </c>
+      <c r="C101" s="38">
+        <v>9932</v>
+      </c>
+      <c r="D101" s="38">
+        <v>13532</v>
+      </c>
+      <c r="E101" s="38">
+        <v>16536</v>
+      </c>
+      <c r="F101" s="38">
+        <v>20586</v>
+      </c>
+      <c r="G101" s="38">
+        <v>22336</v>
+      </c>
+      <c r="H101" s="38">
+        <v>27544</v>
+      </c>
+      <c r="I101" s="55">
+        <v>30444</v>
+      </c>
+      <c r="J101" s="2"/>
+      <c r="K101" s="2"/>
+      <c r="L101" s="2"/>
+      <c r="M101" s="2"/>
+    </row>
+    <row r="102" spans="1:13" s="1" customFormat="1" ht="51.75" customHeight="1">
+      <c r="A102" s="32" t="s">
+        <v>88</v>
+      </c>
+      <c r="B102" s="34">
+        <v>4809</v>
+      </c>
+      <c r="C102" s="34">
+        <v>5692</v>
+      </c>
+      <c r="D102" s="34">
+        <v>7072</v>
+      </c>
+      <c r="E102" s="34">
+        <v>11106</v>
+      </c>
+      <c r="F102" s="34">
+        <v>23930</v>
+      </c>
+      <c r="G102" s="34">
+        <v>36130</v>
+      </c>
+      <c r="H102" s="34">
+        <v>36130</v>
+      </c>
+      <c r="I102" s="55">
+        <v>36130</v>
+      </c>
+      <c r="J102" s="2"/>
+      <c r="K102" s="2"/>
+      <c r="L102" s="2"/>
+      <c r="M102" s="2"/>
+    </row>
+    <row r="103" spans="1:13" s="1" customFormat="1">
+      <c r="A103" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B103" s="38">
+        <v>4809</v>
+      </c>
+      <c r="C103" s="38">
+        <v>5692</v>
+      </c>
+      <c r="D103" s="38">
+        <v>7072</v>
+      </c>
+      <c r="E103" s="38">
+        <v>7072</v>
+      </c>
+      <c r="F103" s="38">
+        <v>7072</v>
+      </c>
+      <c r="G103" s="38">
+        <v>7072</v>
+      </c>
+      <c r="H103" s="38">
+        <v>7072</v>
+      </c>
+      <c r="I103" s="55">
+        <v>7072</v>
+      </c>
+      <c r="J103" s="2"/>
+      <c r="K103" s="2"/>
+      <c r="L103" s="2"/>
+      <c r="M103" s="2"/>
+    </row>
+    <row r="104" spans="1:13" s="1" customFormat="1">
+      <c r="A104" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B104" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C104" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D104" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="E104" s="38">
+        <v>4034</v>
+      </c>
+      <c r="F104" s="38">
+        <v>16858</v>
+      </c>
+      <c r="G104" s="38">
+        <v>29058</v>
+      </c>
+      <c r="H104" s="38">
+        <v>29058</v>
+      </c>
+      <c r="I104" s="55">
+        <v>29058</v>
+      </c>
+      <c r="J104" s="2"/>
+      <c r="K104" s="2"/>
+      <c r="L104" s="2"/>
+      <c r="M104" s="2"/>
+    </row>
+    <row r="105" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A105" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B105" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="C105" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="D105" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="E105" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="F105" s="34">
+        <v>135</v>
+      </c>
+      <c r="G105" s="34">
+        <v>269</v>
+      </c>
+      <c r="H105" s="34">
+        <v>404</v>
+      </c>
+      <c r="I105" s="55">
+        <v>778</v>
+      </c>
+      <c r="J105" s="2"/>
+      <c r="K105" s="2"/>
+      <c r="L105" s="2"/>
+      <c r="M105" s="2"/>
+    </row>
+    <row r="106" spans="1:13" s="1" customFormat="1">
+      <c r="A106" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B106" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="C106" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="D106" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="E106" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="F106" s="34">
+        <v>135</v>
+      </c>
+      <c r="G106" s="34">
+        <v>269</v>
+      </c>
+      <c r="H106" s="34">
+        <v>404</v>
+      </c>
+      <c r="I106" s="55">
+        <v>778</v>
+      </c>
+      <c r="J106" s="2"/>
+      <c r="K106" s="2"/>
+      <c r="L106" s="2"/>
+      <c r="M106" s="2"/>
+    </row>
+    <row r="107" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A107" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="B107" s="38">
+        <v>4102</v>
+      </c>
+      <c r="C107" s="38">
+        <v>12715</v>
+      </c>
+      <c r="D107" s="38">
+        <v>20889</v>
+      </c>
+      <c r="E107" s="38">
+        <v>29829</v>
+      </c>
+      <c r="F107" s="38">
+        <v>32077</v>
+      </c>
+      <c r="G107" s="38">
+        <v>34710</v>
+      </c>
+      <c r="H107" s="38">
+        <v>37364</v>
+      </c>
+      <c r="I107" s="55">
+        <v>39562</v>
+      </c>
+      <c r="J107" s="2"/>
+      <c r="K107" s="2"/>
+      <c r="L107" s="2"/>
+      <c r="M107" s="2"/>
+    </row>
+    <row r="108" spans="1:13" s="1" customFormat="1">
+      <c r="A108" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B108" s="38">
+        <v>1529</v>
+      </c>
+      <c r="C108" s="38">
+        <v>3668</v>
+      </c>
+      <c r="D108" s="38">
+        <v>5366</v>
+      </c>
+      <c r="E108" s="38">
+        <v>7832</v>
+      </c>
+      <c r="F108" s="38">
+        <v>8807</v>
+      </c>
+      <c r="G108" s="38">
+        <v>10169</v>
+      </c>
+      <c r="H108" s="38">
+        <v>11555</v>
+      </c>
+      <c r="I108" s="55">
+        <v>12728</v>
+      </c>
+      <c r="J108" s="2"/>
+      <c r="K108" s="2"/>
+      <c r="L108" s="2"/>
+      <c r="M108" s="2"/>
+    </row>
+    <row r="109" spans="1:13" s="1" customFormat="1">
+      <c r="A109" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B109" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C109" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D109" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="E109" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="F109" s="38">
+        <v>50</v>
+      </c>
+      <c r="G109" s="38">
+        <v>100</v>
+      </c>
+      <c r="H109" s="38">
+        <v>150</v>
+      </c>
+      <c r="I109" s="55">
+        <v>262</v>
+      </c>
+      <c r="J109" s="2"/>
+      <c r="K109" s="2"/>
+      <c r="L109" s="2"/>
+      <c r="M109" s="2"/>
+    </row>
+    <row r="110" spans="1:13" s="1" customFormat="1">
+      <c r="A110" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B110" s="38">
+        <v>2500</v>
+      </c>
+      <c r="C110" s="38">
+        <v>8369</v>
+      </c>
+      <c r="D110" s="38">
+        <v>14237</v>
+      </c>
+      <c r="E110" s="38">
+        <v>20106</v>
+      </c>
+      <c r="F110" s="38">
+        <v>20506</v>
+      </c>
+      <c r="G110" s="38">
+        <v>20906</v>
+      </c>
+      <c r="H110" s="38">
+        <v>21306</v>
+      </c>
+      <c r="I110" s="55">
+        <v>21306</v>
+      </c>
+      <c r="J110" s="2"/>
+      <c r="K110" s="2"/>
+      <c r="L110" s="2"/>
+      <c r="M110" s="2"/>
+    </row>
+    <row r="111" spans="1:13" s="1" customFormat="1">
+      <c r="A111" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B111" s="38">
+        <v>67</v>
+      </c>
+      <c r="C111" s="38">
+        <v>667</v>
+      </c>
+      <c r="D111" s="38">
+        <v>1267</v>
+      </c>
+      <c r="E111" s="38">
+        <v>1867</v>
+      </c>
+      <c r="F111" s="38">
+        <v>2563</v>
+      </c>
+      <c r="G111" s="38">
+        <v>3259</v>
+      </c>
+      <c r="H111" s="38">
+        <v>3956</v>
+      </c>
+      <c r="I111" s="55">
+        <v>4759</v>
+      </c>
+      <c r="J111" s="2"/>
+      <c r="K111" s="2"/>
+      <c r="L111" s="2"/>
+      <c r="M111" s="2"/>
+    </row>
+    <row r="112" spans="1:13" s="1" customFormat="1">
+      <c r="A112" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B112" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C112" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="D112" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="E112" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="F112" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="G112" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="H112" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="I112" s="55">
+        <v>31</v>
+      </c>
+      <c r="J112" s="2"/>
+      <c r="K112" s="2"/>
+      <c r="L112" s="2"/>
+      <c r="M112" s="2"/>
+    </row>
+    <row r="113" spans="1:13" s="1" customFormat="1">
+      <c r="A113" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B113" s="38">
+        <v>7</v>
+      </c>
+      <c r="C113" s="38">
+        <v>12</v>
+      </c>
+      <c r="D113" s="38">
+        <v>18</v>
+      </c>
+      <c r="E113" s="38">
+        <v>24</v>
+      </c>
+      <c r="F113" s="38">
+        <v>150</v>
+      </c>
+      <c r="G113" s="38">
+        <v>276</v>
+      </c>
+      <c r="H113" s="38">
+        <v>397</v>
+      </c>
+      <c r="I113" s="55">
+        <v>476</v>
+      </c>
+      <c r="J113" s="2"/>
+      <c r="K113" s="2"/>
+      <c r="L113" s="2"/>
+      <c r="M113" s="2"/>
+    </row>
+    <row r="114" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A114" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B114" s="42">
+        <v>5</v>
+      </c>
+      <c r="C114" s="42">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D114" s="42">
+        <v>14.5</v>
+      </c>
+      <c r="E114" s="42">
+        <v>19.3</v>
+      </c>
+      <c r="F114" s="42">
+        <v>24</v>
+      </c>
+      <c r="G114" s="42">
+        <v>28.8</v>
+      </c>
+      <c r="H114" s="42">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="I114" s="56">
+        <v>37.6</v>
+      </c>
+      <c r="J114" s="3"/>
+      <c r="K114" s="3"/>
+      <c r="L114" s="3"/>
+      <c r="M114" s="3"/>
+    </row>
+    <row r="115" spans="1:13" s="1" customFormat="1">
+      <c r="A115" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B115" s="42">
+        <v>3.5</v>
+      </c>
+      <c r="C115" s="42">
+        <v>6.7</v>
+      </c>
+      <c r="D115" s="42">
+        <v>9.9</v>
+      </c>
+      <c r="E115" s="42">
+        <v>13.2</v>
+      </c>
+      <c r="F115" s="42">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G115" s="42">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="H115" s="42">
+        <v>24.1</v>
+      </c>
+      <c r="I115" s="56">
+        <v>28.5</v>
+      </c>
+      <c r="J115" s="3"/>
+      <c r="K115" s="3"/>
+      <c r="L115" s="3"/>
+      <c r="M115" s="3"/>
+    </row>
+    <row r="116" spans="1:13" s="1" customFormat="1">
+      <c r="A116" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B116" s="42">
+        <v>1.3</v>
+      </c>
+      <c r="C116" s="42">
+        <v>2.7</v>
+      </c>
+      <c r="D116" s="42">
+        <v>4</v>
+      </c>
+      <c r="E116" s="42">
+        <v>5.3</v>
+      </c>
+      <c r="F116" s="42">
+        <v>6.7</v>
+      </c>
+      <c r="G116" s="42">
+        <v>8</v>
+      </c>
+      <c r="H116" s="42">
+        <v>8</v>
+      </c>
+      <c r="I116" s="56">
+        <v>8</v>
+      </c>
+      <c r="J116" s="3"/>
+      <c r="K116" s="3"/>
+      <c r="L116" s="3"/>
+      <c r="M116" s="3"/>
+    </row>
+    <row r="117" spans="1:13" s="1" customFormat="1">
+      <c r="A117" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="B117" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="C117" s="42">
+        <v>0.4</v>
+      </c>
+      <c r="D117" s="42">
+        <v>0.6</v>
+      </c>
+      <c r="E117" s="42">
+        <v>0.8</v>
+      </c>
+      <c r="F117" s="42">
+        <v>1</v>
+      </c>
+      <c r="G117" s="42">
+        <v>1.2</v>
+      </c>
+      <c r="H117" s="42">
+        <v>1.2</v>
+      </c>
+      <c r="I117" s="56">
+        <v>1.2</v>
+      </c>
+      <c r="J117" s="3"/>
+      <c r="K117" s="3"/>
+      <c r="L117" s="3"/>
+      <c r="M117" s="3"/>
+    </row>
+    <row r="118" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A118" s="36" t="s">
+        <v>92</v>
+      </c>
+      <c r="B118" s="42">
         <v>0</v>
       </c>
-      <c r="C5" s="90" t="s">
+      <c r="C118" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="D118" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="E118" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="F118" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="G118" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="H118" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="I118" s="56">
+        <v>0.3</v>
+      </c>
+      <c r="J118" s="3"/>
+      <c r="K118" s="3"/>
+      <c r="L118" s="3"/>
+      <c r="M118" s="3"/>
+    </row>
+    <row r="119" spans="1:13" s="1" customFormat="1">
+      <c r="A119" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B119" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C119" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D119" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="E119" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="F119" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="G119" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="H119" s="42">
+        <v>0</v>
+      </c>
+      <c r="I119" s="56">
+        <v>0</v>
+      </c>
+      <c r="J119" s="3"/>
+      <c r="K119" s="3"/>
+      <c r="L119" s="3"/>
+      <c r="M119" s="3"/>
+    </row>
+    <row r="120" spans="1:13" s="1" customFormat="1">
+      <c r="A120" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B120" s="42">
+        <v>0</v>
+      </c>
+      <c r="C120" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="D120" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="E120" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="F120" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="G120" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="H120" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="I120" s="56">
+        <v>0.2</v>
+      </c>
+      <c r="J120" s="3"/>
+      <c r="K120" s="3"/>
+      <c r="L120" s="3"/>
+      <c r="M120" s="3"/>
+    </row>
+    <row r="121" spans="1:13" s="1" customFormat="1">
+      <c r="A121" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B121" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C121" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D121" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="E121" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="F121" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="G121" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="H121" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="I121" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="J121" s="3"/>
+      <c r="K121" s="3"/>
+      <c r="L121" s="3"/>
+      <c r="M121" s="3"/>
+    </row>
+    <row r="122" spans="1:13" s="1" customFormat="1" ht="57">
+      <c r="A122" s="35" t="s">
+        <v>93</v>
+      </c>
+      <c r="B122" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="C122" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="D122" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="E122" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="F122" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="G122" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="H122" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="I122" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="J122" s="3"/>
+      <c r="K122" s="3"/>
+      <c r="L122" s="3"/>
+      <c r="M122" s="3"/>
+    </row>
+    <row r="123" spans="1:13" s="1" customFormat="1">
+      <c r="A123" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B123" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C123" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D123" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="E123" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="F123" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="G123" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="H123" s="42">
+        <v>0</v>
+      </c>
+      <c r="I123" s="56">
+        <v>0</v>
+      </c>
+      <c r="J123" s="3"/>
+      <c r="K123" s="3"/>
+      <c r="L123" s="3"/>
+      <c r="M123" s="3"/>
+    </row>
+    <row r="124" spans="1:13" s="1" customFormat="1">
+      <c r="A124" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B124" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C124" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D124" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="E124" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="F124" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="G124" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="H124" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="I124" s="56">
+        <v>0.1</v>
+      </c>
+      <c r="J124" s="3"/>
+      <c r="K124" s="3"/>
+      <c r="L124" s="3"/>
+      <c r="M124" s="3"/>
+    </row>
+    <row r="125" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A125" s="43" t="s">
+        <v>94</v>
+      </c>
+      <c r="B125" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="C125" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="D125" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="E125" s="42">
+        <v>0.3</v>
+      </c>
+      <c r="F125" s="42">
+        <v>0.3</v>
+      </c>
+      <c r="G125" s="42">
+        <v>0.4</v>
+      </c>
+      <c r="H125" s="42">
+        <v>0.4</v>
+      </c>
+      <c r="I125" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="J125" s="3"/>
+      <c r="K125" s="3"/>
+      <c r="L125" s="3"/>
+      <c r="M125" s="3"/>
+    </row>
+    <row r="126" spans="1:13" s="1" customFormat="1">
+      <c r="A126" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B126" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="C126" s="42">
+        <v>0.1</v>
+      </c>
+      <c r="D126" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="E126" s="42">
+        <v>0.3</v>
+      </c>
+      <c r="F126" s="42">
+        <v>0.3</v>
+      </c>
+      <c r="G126" s="42">
+        <v>0.4</v>
+      </c>
+      <c r="H126" s="42">
+        <v>0.4</v>
+      </c>
+      <c r="I126" s="34">
+        <v>0.4</v>
+      </c>
+      <c r="J126" s="3"/>
+      <c r="K126" s="3"/>
+      <c r="L126" s="3"/>
+      <c r="M126" s="3"/>
+    </row>
+    <row r="127" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A127" s="43" t="s">
+        <v>96</v>
+      </c>
+      <c r="B127" s="38">
+        <v>51</v>
+      </c>
+      <c r="C127" s="38">
+        <v>272</v>
+      </c>
+      <c r="D127" s="38">
+        <v>493</v>
+      </c>
+      <c r="E127" s="38">
+        <v>713</v>
+      </c>
+      <c r="F127" s="38">
+        <v>859</v>
+      </c>
+      <c r="G127" s="38">
+        <v>1005</v>
+      </c>
+      <c r="H127" s="38">
+        <v>1150</v>
+      </c>
+      <c r="I127" s="55">
+        <v>16693</v>
+      </c>
+      <c r="J127" s="2"/>
+      <c r="K127" s="2"/>
+      <c r="L127" s="2"/>
+      <c r="M127" s="2"/>
+    </row>
+    <row r="128" spans="1:13" s="1" customFormat="1">
+      <c r="A128" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B128" s="38">
+        <v>51</v>
+      </c>
+      <c r="C128" s="38">
+        <v>272</v>
+      </c>
+      <c r="D128" s="38">
+        <v>493</v>
+      </c>
+      <c r="E128" s="38">
+        <v>713</v>
+      </c>
+      <c r="F128" s="38">
+        <v>859</v>
+      </c>
+      <c r="G128" s="38">
+        <v>1005</v>
+      </c>
+      <c r="H128" s="38">
+        <v>1150</v>
+      </c>
+      <c r="I128" s="55">
+        <v>968</v>
+      </c>
+      <c r="J128" s="2"/>
+      <c r="K128" s="2"/>
+      <c r="L128" s="2"/>
+      <c r="M128" s="2"/>
+    </row>
+    <row r="129" spans="1:13" s="1" customFormat="1">
+      <c r="A129" s="37" t="s">
+        <v>95</v>
+      </c>
+      <c r="B129" s="38">
+        <v>968</v>
+      </c>
+      <c r="C129" s="38">
+        <v>968</v>
+      </c>
+      <c r="D129" s="38">
+        <v>968</v>
+      </c>
+      <c r="E129" s="38">
+        <v>968</v>
+      </c>
+      <c r="F129" s="38">
+        <v>6159</v>
+      </c>
+      <c r="G129" s="38">
+        <v>11350</v>
+      </c>
+      <c r="H129" s="38">
+        <v>16541</v>
+      </c>
+      <c r="I129" s="55">
+        <v>15725</v>
+      </c>
+      <c r="J129" s="2"/>
+      <c r="K129" s="2"/>
+      <c r="L129" s="2"/>
+      <c r="M129" s="2"/>
+    </row>
+    <row r="130" spans="1:13" s="1" customFormat="1">
+      <c r="A130" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B130" s="38">
+        <v>968</v>
+      </c>
+      <c r="C130" s="38">
+        <v>968</v>
+      </c>
+      <c r="D130" s="38">
+        <v>968</v>
+      </c>
+      <c r="E130" s="38">
+        <v>968</v>
+      </c>
+      <c r="F130" s="38">
+        <v>968</v>
+      </c>
+      <c r="G130" s="38">
+        <v>968</v>
+      </c>
+      <c r="H130" s="38">
+        <v>968</v>
+      </c>
+      <c r="I130" s="55">
+        <v>1548</v>
+      </c>
+      <c r="J130" s="2"/>
+      <c r="K130" s="2"/>
+      <c r="L130" s="2"/>
+      <c r="M130" s="2"/>
+    </row>
+    <row r="131" spans="1:13" s="1" customFormat="1">
+      <c r="A131" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B131" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C131" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D131" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="E131" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="F131" s="38">
+        <v>5191</v>
+      </c>
+      <c r="G131" s="38">
+        <v>10382</v>
+      </c>
+      <c r="H131" s="38">
+        <v>15573</v>
+      </c>
+      <c r="I131" s="55">
+        <v>1548</v>
+      </c>
+      <c r="J131" s="2"/>
+      <c r="K131" s="2"/>
+      <c r="L131" s="2"/>
+      <c r="M131" s="2"/>
+    </row>
+    <row r="132" spans="1:13" s="1" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A132" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="B132" s="42">
+        <v>9.4</v>
+      </c>
+      <c r="C132" s="42">
+        <v>18.8</v>
+      </c>
+      <c r="D132" s="42">
+        <v>28.2</v>
+      </c>
+      <c r="E132" s="42">
+        <v>37.6</v>
+      </c>
+      <c r="F132" s="42">
+        <v>47</v>
+      </c>
+      <c r="G132" s="42">
+        <v>56.4</v>
+      </c>
+      <c r="H132" s="42">
+        <v>57.6</v>
+      </c>
+      <c r="I132" s="56">
+        <v>58.8</v>
+      </c>
+      <c r="J132" s="12"/>
+      <c r="K132" s="3"/>
+      <c r="L132" s="3"/>
+      <c r="M132" s="3"/>
+    </row>
+    <row r="133" spans="1:13" s="1" customFormat="1">
+      <c r="A133" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B133" s="42">
+        <v>0.2</v>
+      </c>
+      <c r="C133" s="42">
+        <v>0.3</v>
+      </c>
+      <c r="D133" s="42">
+        <v>0.5</v>
+      </c>
+      <c r="E133" s="42">
+        <v>0.7</v>
+      </c>
+      <c r="F133" s="42">
+        <v>0.8</v>
+      </c>
+      <c r="G133" s="42">
         <v>1</v>
       </c>
-      <c r="D5" s="98"/>
-[...6 lines deleted...]
-      <c r="C6" s="44" t="s">
+      <c r="H133" s="42">
+        <v>1.4</v>
+      </c>
+      <c r="I133" s="56">
+        <v>1.8</v>
+      </c>
+      <c r="J133" s="12"/>
+      <c r="K133" s="3"/>
+      <c r="L133" s="3"/>
+      <c r="M133" s="3"/>
+    </row>
+    <row r="134" spans="1:13" s="1" customFormat="1">
+      <c r="A134" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B134" s="42">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C134" s="42">
+        <v>18.5</v>
+      </c>
+      <c r="D134" s="42">
+        <v>27.7</v>
+      </c>
+      <c r="E134" s="42">
+        <v>36.9</v>
+      </c>
+      <c r="F134" s="42">
+        <v>46.1</v>
+      </c>
+      <c r="G134" s="42">
+        <v>55.4</v>
+      </c>
+      <c r="H134" s="42">
+        <v>56.1</v>
+      </c>
+      <c r="I134" s="56">
+        <v>56.9</v>
+      </c>
+      <c r="J134" s="12"/>
+      <c r="K134" s="3"/>
+      <c r="L134" s="3"/>
+      <c r="M134" s="3"/>
+    </row>
+    <row r="135" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A135" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="B135" s="42">
+        <v>41</v>
+      </c>
+      <c r="C135" s="42">
+        <v>101</v>
+      </c>
+      <c r="D135" s="42">
+        <v>201</v>
+      </c>
+      <c r="E135" s="42">
+        <v>321</v>
+      </c>
+      <c r="F135" s="42">
+        <v>485</v>
+      </c>
+      <c r="G135" s="42">
+        <v>630</v>
+      </c>
+      <c r="H135" s="42">
+        <v>776</v>
+      </c>
+      <c r="I135" s="56">
+        <v>920</v>
+      </c>
+      <c r="J135" s="12"/>
+      <c r="K135" s="3"/>
+      <c r="L135" s="3"/>
+      <c r="M135" s="3"/>
+    </row>
+    <row r="136" spans="1:13" s="1" customFormat="1">
+      <c r="A136" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="B136" s="42">
+        <v>41</v>
+      </c>
+      <c r="C136" s="42">
+        <v>101</v>
+      </c>
+      <c r="D136" s="42">
+        <v>201</v>
+      </c>
+      <c r="E136" s="42">
+        <v>321</v>
+      </c>
+      <c r="F136" s="42">
+        <v>485</v>
+      </c>
+      <c r="G136" s="42">
+        <v>630</v>
+      </c>
+      <c r="H136" s="42">
+        <v>776</v>
+      </c>
+      <c r="I136" s="56">
+        <v>920</v>
+      </c>
+      <c r="J136" s="12"/>
+      <c r="K136" s="3"/>
+      <c r="L136" s="3"/>
+      <c r="M136" s="3"/>
+    </row>
+    <row r="137" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A137" s="44" t="s">
+        <v>97</v>
+      </c>
+      <c r="B137" s="38">
+        <v>241</v>
+      </c>
+      <c r="C137" s="38">
+        <v>1228</v>
+      </c>
+      <c r="D137" s="38">
+        <v>2215</v>
+      </c>
+      <c r="E137" s="38">
+        <v>4650</v>
+      </c>
+      <c r="F137" s="38">
+        <v>9653</v>
+      </c>
+      <c r="G137" s="38">
+        <v>13974</v>
+      </c>
+      <c r="H137" s="38">
+        <v>16050</v>
+      </c>
+      <c r="I137" s="55">
+        <v>18351</v>
+      </c>
+      <c r="J137" s="13"/>
+      <c r="K137" s="2"/>
+      <c r="L137" s="2"/>
+      <c r="M137" s="2"/>
+    </row>
+    <row r="138" spans="1:13" s="1" customFormat="1">
+      <c r="A138" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B138" s="38">
+        <v>241</v>
+      </c>
+      <c r="C138" s="38">
+        <v>605</v>
+      </c>
+      <c r="D138" s="38">
+        <v>969</v>
+      </c>
+      <c r="E138" s="38">
+        <v>1333</v>
+      </c>
+      <c r="F138" s="38">
+        <v>1618</v>
+      </c>
+      <c r="G138" s="38">
+        <v>1903</v>
+      </c>
+      <c r="H138" s="38">
+        <v>2188</v>
+      </c>
+      <c r="I138" s="55">
+        <v>2661</v>
+      </c>
+      <c r="J138" s="13"/>
+      <c r="K138" s="2"/>
+      <c r="L138" s="2"/>
+      <c r="M138" s="2"/>
+    </row>
+    <row r="139" spans="1:13" s="1" customFormat="1">
+      <c r="A139" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B139" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="C139" s="38">
+        <v>623</v>
+      </c>
+      <c r="D139" s="38">
+        <v>1247</v>
+      </c>
+      <c r="E139" s="38">
+        <v>1870</v>
+      </c>
+      <c r="F139" s="38">
+        <v>2587</v>
+      </c>
+      <c r="G139" s="38">
+        <v>3304</v>
+      </c>
+      <c r="H139" s="38">
+        <v>4021</v>
+      </c>
+      <c r="I139" s="55">
+        <v>5849</v>
+      </c>
+      <c r="J139" s="13"/>
+      <c r="K139" s="2"/>
+      <c r="L139" s="2"/>
+      <c r="M139" s="2"/>
+    </row>
+    <row r="140" spans="1:13" s="1" customFormat="1">
+      <c r="A140" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B140" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C140" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="D140" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="E140" s="38">
+        <v>1447</v>
+      </c>
+      <c r="F140" s="38">
+        <v>5448</v>
+      </c>
+      <c r="G140" s="38">
+        <v>8767</v>
+      </c>
+      <c r="H140" s="38">
+        <v>9841</v>
+      </c>
+      <c r="I140" s="55">
+        <v>9841</v>
+      </c>
+      <c r="J140" s="13"/>
+      <c r="K140" s="2"/>
+      <c r="L140" s="2"/>
+      <c r="M140" s="2"/>
+    </row>
+    <row r="141" spans="1:13" s="1" customFormat="1" ht="23.25">
+      <c r="A141" s="43" t="s">
+        <v>98</v>
+      </c>
+      <c r="B141" s="38">
+        <v>4218</v>
+      </c>
+      <c r="C141" s="38">
+        <v>11223</v>
+      </c>
+      <c r="D141" s="38">
+        <v>17833</v>
+      </c>
+      <c r="E141" s="38">
+        <v>27167</v>
+      </c>
+      <c r="F141" s="38">
+        <v>35902</v>
+      </c>
+      <c r="G141" s="38">
+        <v>45626</v>
+      </c>
+      <c r="H141" s="38">
+        <v>54817</v>
+      </c>
+      <c r="I141" s="55">
+        <v>62914</v>
+      </c>
+      <c r="J141" s="13"/>
+      <c r="K141" s="2"/>
+      <c r="L141" s="2"/>
+      <c r="M141" s="2"/>
+    </row>
+    <row r="142" spans="1:13" s="1" customFormat="1">
+      <c r="A142" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B142" s="38">
+        <v>4216</v>
+      </c>
+      <c r="C142" s="38">
+        <v>11219</v>
+      </c>
+      <c r="D142" s="38">
+        <v>17827</v>
+      </c>
+      <c r="E142" s="38">
+        <v>27158</v>
+      </c>
+      <c r="F142" s="38">
+        <v>35890</v>
+      </c>
+      <c r="G142" s="38">
+        <v>45611</v>
+      </c>
+      <c r="H142" s="38">
+        <v>54801</v>
+      </c>
+      <c r="I142" s="55">
+        <v>62874</v>
+      </c>
+      <c r="J142" s="13"/>
+      <c r="K142" s="2"/>
+      <c r="L142" s="2"/>
+      <c r="M142" s="2"/>
+    </row>
+    <row r="143" spans="1:13" s="1" customFormat="1">
+      <c r="A143" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B143" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="C143" s="38">
+        <v>1</v>
+      </c>
+      <c r="D143" s="38">
+        <v>1</v>
+      </c>
+      <c r="E143" s="38">
         <v>2</v>
       </c>
-      <c r="D6" s="44" t="s">
+      <c r="F143" s="38">
         <v>3</v>
       </c>
-      <c r="E6" s="59" t="s">
+      <c r="G143" s="38">
+        <v>5</v>
+      </c>
+      <c r="H143" s="38">
+        <v>6</v>
+      </c>
+      <c r="I143" s="55">
+        <v>30</v>
+      </c>
+      <c r="J143" s="13"/>
+      <c r="K143" s="2"/>
+      <c r="L143" s="2"/>
+      <c r="M143" s="2"/>
+    </row>
+    <row r="144" spans="1:13" s="1" customFormat="1">
+      <c r="A144" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B144" s="38">
+        <v>2</v>
+      </c>
+      <c r="C144" s="38">
+        <v>3</v>
+      </c>
+      <c r="D144" s="38">
+        <v>5</v>
+      </c>
+      <c r="E144" s="38">
+        <v>7</v>
+      </c>
+      <c r="F144" s="38">
+        <v>8</v>
+      </c>
+      <c r="G144" s="38">
+        <v>10</v>
+      </c>
+      <c r="H144" s="38">
+        <v>10</v>
+      </c>
+      <c r="I144" s="55">
+        <v>10</v>
+      </c>
+      <c r="J144" s="13"/>
+      <c r="K144" s="2"/>
+      <c r="L144" s="2"/>
+      <c r="M144" s="2"/>
+    </row>
+    <row r="145" spans="1:13" s="1" customFormat="1">
+      <c r="A145" s="37" t="s">
+        <v>99</v>
+      </c>
+      <c r="B145" s="38">
+        <v>12758</v>
+      </c>
+      <c r="C145" s="38">
+        <v>82705</v>
+      </c>
+      <c r="D145" s="38">
+        <v>152737</v>
+      </c>
+      <c r="E145" s="38">
+        <v>223716</v>
+      </c>
+      <c r="F145" s="38">
+        <v>259177</v>
+      </c>
+      <c r="G145" s="38">
+        <v>293247</v>
+      </c>
+      <c r="H145" s="38">
+        <v>328515</v>
+      </c>
+      <c r="I145" s="55">
+        <v>406694</v>
+      </c>
+      <c r="J145" s="13"/>
+      <c r="K145" s="2"/>
+      <c r="L145" s="13"/>
+      <c r="M145" s="2"/>
+    </row>
+    <row r="146" spans="1:13" s="1" customFormat="1">
+      <c r="A146" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="B146" s="38">
+        <v>4397</v>
+      </c>
+      <c r="C146" s="38">
+        <v>37236</v>
+      </c>
+      <c r="D146" s="38">
+        <v>70161</v>
+      </c>
+      <c r="E146" s="38">
+        <v>104033</v>
+      </c>
+      <c r="F146" s="38">
+        <v>130868</v>
+      </c>
+      <c r="G146" s="38">
+        <v>156313</v>
+      </c>
+      <c r="H146" s="38">
+        <v>181760</v>
+      </c>
+      <c r="I146" s="55">
+        <v>225071</v>
+      </c>
+      <c r="J146" s="13"/>
+      <c r="K146" s="2"/>
+      <c r="L146" s="13"/>
+      <c r="M146" s="2"/>
+    </row>
+    <row r="147" spans="1:13" s="1" customFormat="1">
+      <c r="A147" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="B147" s="38">
+        <v>1909</v>
+      </c>
+      <c r="C147" s="38">
+        <v>3604</v>
+      </c>
+      <c r="D147" s="38">
+        <v>5300</v>
+      </c>
+      <c r="E147" s="38">
+        <v>6995</v>
+      </c>
+      <c r="F147" s="38">
+        <v>7864</v>
+      </c>
+      <c r="G147" s="38">
+        <v>8733</v>
+      </c>
+      <c r="H147" s="38">
+        <v>9602</v>
+      </c>
+      <c r="I147" s="55">
+        <v>10613</v>
+      </c>
+      <c r="J147" s="13"/>
+      <c r="K147" s="2"/>
+      <c r="L147" s="13"/>
+      <c r="M147" s="2"/>
+    </row>
+    <row r="148" spans="1:13" s="1" customFormat="1">
+      <c r="A148" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B148" s="38"/>
+      <c r="C148" s="38">
+        <v>16064</v>
+      </c>
+      <c r="D148" s="38">
+        <v>32128</v>
+      </c>
+      <c r="E148" s="38">
+        <v>48192</v>
+      </c>
+      <c r="F148" s="38">
+        <v>48192</v>
+      </c>
+      <c r="G148" s="38">
+        <v>48192</v>
+      </c>
+      <c r="H148" s="38">
+        <v>48523</v>
+      </c>
+      <c r="I148" s="55">
+        <v>59725</v>
+      </c>
+      <c r="J148" s="13"/>
+      <c r="K148" s="2"/>
+      <c r="L148" s="13"/>
+      <c r="M148" s="2"/>
+    </row>
+    <row r="149" spans="1:13" s="1" customFormat="1">
+      <c r="A149" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B149" s="38">
+        <v>1440</v>
+      </c>
+      <c r="C149" s="38">
+        <v>1955</v>
+      </c>
+      <c r="D149" s="38">
+        <v>2471</v>
+      </c>
+      <c r="E149" s="38">
+        <v>2986</v>
+      </c>
+      <c r="F149" s="38">
+        <v>3123</v>
+      </c>
+      <c r="G149" s="38">
+        <v>3260</v>
+      </c>
+      <c r="H149" s="38">
+        <v>3265</v>
+      </c>
+      <c r="I149" s="55">
+        <v>3695</v>
+      </c>
+      <c r="J149" s="13"/>
+      <c r="K149" s="2"/>
+      <c r="L149" s="13"/>
+      <c r="M149" s="2"/>
+    </row>
+    <row r="150" spans="1:13" s="1" customFormat="1">
+      <c r="A150" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="B150" s="38"/>
+      <c r="C150" s="38">
+        <v>969</v>
+      </c>
+      <c r="D150" s="38">
+        <v>1939</v>
+      </c>
+      <c r="E150" s="38">
+        <v>2908</v>
+      </c>
+      <c r="F150" s="38">
+        <v>2975</v>
+      </c>
+      <c r="G150" s="38">
+        <v>3043</v>
+      </c>
+      <c r="H150" s="38">
+        <v>3110</v>
+      </c>
+      <c r="I150" s="55">
+        <v>3110</v>
+      </c>
+      <c r="J150" s="13"/>
+      <c r="K150" s="2"/>
+      <c r="L150" s="13"/>
+      <c r="M150" s="2"/>
+    </row>
+    <row r="151" spans="1:13" s="1" customFormat="1">
+      <c r="A151" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="B151" s="38"/>
+      <c r="C151" s="38">
+        <v>2145</v>
+      </c>
+      <c r="D151" s="38">
+        <v>4290</v>
+      </c>
+      <c r="E151" s="38">
+        <v>6435</v>
+      </c>
+      <c r="F151" s="38">
+        <v>7130</v>
+      </c>
+      <c r="G151" s="38">
+        <v>7825</v>
+      </c>
+      <c r="H151" s="38">
+        <v>8520</v>
+      </c>
+      <c r="I151" s="55">
+        <v>11195</v>
+      </c>
+      <c r="J151" s="13"/>
+      <c r="K151" s="2"/>
+      <c r="L151" s="13"/>
+      <c r="M151" s="2"/>
+    </row>
+    <row r="152" spans="1:13" s="1" customFormat="1">
+      <c r="A152" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B152" s="38">
+        <v>192</v>
+      </c>
+      <c r="C152" s="38">
+        <v>1168</v>
+      </c>
+      <c r="D152" s="38">
+        <v>2144</v>
+      </c>
+      <c r="E152" s="38">
+        <v>3120</v>
+      </c>
+      <c r="F152" s="38">
+        <v>3120</v>
+      </c>
+      <c r="G152" s="38">
+        <v>3120</v>
+      </c>
+      <c r="H152" s="38">
+        <v>3120</v>
+      </c>
+      <c r="I152" s="55">
+        <v>3120</v>
+      </c>
+      <c r="J152" s="13"/>
+      <c r="K152" s="2"/>
+      <c r="L152" s="13"/>
+      <c r="M152" s="2"/>
+    </row>
+    <row r="153" spans="1:13" s="1" customFormat="1">
+      <c r="A153" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="B153" s="38"/>
+      <c r="C153" s="38">
+        <v>1694</v>
+      </c>
+      <c r="D153" s="38">
+        <v>3387</v>
+      </c>
+      <c r="E153" s="38">
+        <v>5081</v>
+      </c>
+      <c r="F153" s="38">
+        <v>5120</v>
+      </c>
+      <c r="G153" s="38">
+        <v>5158</v>
+      </c>
+      <c r="H153" s="38">
+        <v>5197</v>
+      </c>
+      <c r="I153" s="55">
+        <v>7538</v>
+      </c>
+      <c r="J153" s="13"/>
+      <c r="K153" s="2"/>
+      <c r="L153" s="13"/>
+      <c r="M153" s="2"/>
+    </row>
+    <row r="154" spans="1:13" s="1" customFormat="1">
+      <c r="A154" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B154" s="38">
+        <v>4821</v>
+      </c>
+      <c r="C154" s="38">
+        <v>17869</v>
+      </c>
+      <c r="D154" s="38">
+        <v>30918</v>
+      </c>
+      <c r="E154" s="38">
+        <v>43967</v>
+      </c>
+      <c r="F154" s="38">
+        <v>50786</v>
+      </c>
+      <c r="G154" s="38">
+        <v>57604</v>
+      </c>
+      <c r="H154" s="38">
+        <v>65418</v>
+      </c>
+      <c r="I154" s="55">
+        <v>82628</v>
+      </c>
+      <c r="J154" s="13"/>
+      <c r="K154" s="2"/>
+      <c r="L154" s="13"/>
+      <c r="M154" s="2"/>
+    </row>
+    <row r="155" spans="1:13" s="1" customFormat="1" ht="34.5">
+      <c r="A155" s="43" t="s">
+        <v>100</v>
+      </c>
+      <c r="B155" s="38">
+        <v>1</v>
+      </c>
+      <c r="C155" s="38">
+        <v>2</v>
+      </c>
+      <c r="D155" s="38">
         <v>4</v>
       </c>
-      <c r="F6" s="43" t="s">
-[...25 lines deleted...]
-      <c r="A8" s="70" t="s">
+      <c r="E155" s="38">
+        <v>7</v>
+      </c>
+      <c r="F155" s="38">
+        <v>9</v>
+      </c>
+      <c r="G155" s="38">
         <v>12</v>
       </c>
-      <c r="B8" s="76">
-[...16 lines deleted...]
-      <c r="A9" s="70" t="s">
+      <c r="H155" s="38">
+        <v>16</v>
+      </c>
+      <c r="I155" s="55">
+        <v>19</v>
+      </c>
+      <c r="J155" s="13"/>
+      <c r="K155" s="2"/>
+      <c r="L155" s="13"/>
+      <c r="M155" s="2"/>
+    </row>
+    <row r="156" spans="1:13" s="1" customFormat="1">
+      <c r="A156" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B156" s="38">
+        <v>1</v>
+      </c>
+      <c r="C156" s="38">
+        <v>2</v>
+      </c>
+      <c r="D156" s="38">
+        <v>4</v>
+      </c>
+      <c r="E156" s="38">
+        <v>7</v>
+      </c>
+      <c r="F156" s="38">
+        <v>9</v>
+      </c>
+      <c r="G156" s="38">
+        <v>12</v>
+      </c>
+      <c r="H156" s="38">
+        <v>16</v>
+      </c>
+      <c r="I156" s="55">
+        <v>19</v>
+      </c>
+      <c r="J156" s="13"/>
+      <c r="K156" s="2"/>
+      <c r="L156" s="13"/>
+      <c r="M156" s="2"/>
+    </row>
+    <row r="157" spans="1:13" s="1" customFormat="1" ht="36" customHeight="1">
+      <c r="A157" s="43" t="s">
+        <v>101</v>
+      </c>
+      <c r="B157" s="38">
+        <v>10</v>
+      </c>
+      <c r="C157" s="38">
+        <v>16</v>
+      </c>
+      <c r="D157" s="38">
+        <v>27</v>
+      </c>
+      <c r="E157" s="38">
+        <v>56</v>
+      </c>
+      <c r="F157" s="38">
+        <v>73</v>
+      </c>
+      <c r="G157" s="38">
+        <v>97</v>
+      </c>
+      <c r="H157" s="38">
+        <v>120</v>
+      </c>
+      <c r="I157" s="55">
+        <v>138</v>
+      </c>
+      <c r="J157" s="13"/>
+      <c r="K157" s="2"/>
+      <c r="L157" s="13"/>
+      <c r="M157" s="2"/>
+    </row>
+    <row r="158" spans="1:13" s="1" customFormat="1">
+      <c r="A158" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B158" s="38">
+        <v>10</v>
+      </c>
+      <c r="C158" s="38">
+        <v>16</v>
+      </c>
+      <c r="D158" s="38">
+        <v>27</v>
+      </c>
+      <c r="E158" s="38">
+        <v>56</v>
+      </c>
+      <c r="F158" s="38">
+        <v>73</v>
+      </c>
+      <c r="G158" s="38">
+        <v>97</v>
+      </c>
+      <c r="H158" s="38">
+        <v>120</v>
+      </c>
+      <c r="I158" s="55">
+        <v>138</v>
+      </c>
+      <c r="J158" s="13"/>
+      <c r="K158" s="2"/>
+      <c r="L158" s="13"/>
+      <c r="M158" s="2"/>
+    </row>
+    <row r="159" spans="1:13" s="1" customFormat="1" ht="68.25">
+      <c r="A159" s="43" t="s">
+        <v>102</v>
+      </c>
+      <c r="B159" s="38">
+        <v>205</v>
+      </c>
+      <c r="C159" s="38">
+        <v>410</v>
+      </c>
+      <c r="D159" s="38">
+        <v>615</v>
+      </c>
+      <c r="E159" s="38">
+        <v>820</v>
+      </c>
+      <c r="F159" s="38">
+        <v>1025</v>
+      </c>
+      <c r="G159" s="38">
+        <v>1230</v>
+      </c>
+      <c r="H159" s="38">
+        <v>1230</v>
+      </c>
+      <c r="I159" s="55">
+        <v>1230</v>
+      </c>
+      <c r="J159" s="13"/>
+      <c r="K159" s="2"/>
+      <c r="L159" s="13"/>
+      <c r="M159" s="2"/>
+    </row>
+    <row r="160" spans="1:13" s="1" customFormat="1">
+      <c r="A160" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="B160" s="38">
+        <v>205</v>
+      </c>
+      <c r="C160" s="38">
+        <v>410</v>
+      </c>
+      <c r="D160" s="38">
+        <v>615</v>
+      </c>
+      <c r="E160" s="38">
+        <v>820</v>
+      </c>
+      <c r="F160" s="38">
+        <v>1025</v>
+      </c>
+      <c r="G160" s="38">
+        <v>1230</v>
+      </c>
+      <c r="H160" s="38">
+        <v>1230</v>
+      </c>
+      <c r="I160" s="55">
+        <v>1230</v>
+      </c>
+      <c r="J160" s="14"/>
+      <c r="K160" s="2"/>
+      <c r="L160" s="14"/>
+      <c r="M160" s="2"/>
+    </row>
+    <row r="161" spans="1:13" ht="26.25" customHeight="1">
+      <c r="A161" s="4"/>
+      <c r="B161" s="4"/>
+      <c r="C161" s="4"/>
+      <c r="D161" s="4"/>
+      <c r="E161" s="4"/>
+      <c r="F161" s="4"/>
+      <c r="G161" s="4"/>
+      <c r="H161" s="4"/>
+      <c r="I161" s="4"/>
+      <c r="J161" s="4"/>
+      <c r="K161" s="4"/>
+      <c r="L161" s="4"/>
+      <c r="M161" s="4"/>
+    </row>
+    <row r="162" spans="1:13">
+      <c r="A162" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B162" s="7"/>
+      <c r="C162" s="8"/>
+      <c r="D162" s="7"/>
+      <c r="E162" s="7"/>
+      <c r="F162" s="7"/>
+      <c r="G162" s="9"/>
+      <c r="H162" s="10"/>
+      <c r="I162" s="10"/>
+      <c r="J162" s="9"/>
+      <c r="K162" s="10"/>
+      <c r="L162" s="9"/>
+      <c r="M162" s="9"/>
+    </row>
+    <row r="163" spans="1:13">
+      <c r="A163" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="76">
-[...219 lines deleted...]
-      <c r="M20" s="25"/>
+      <c r="B163" s="9"/>
+      <c r="C163" s="9"/>
+      <c r="D163" s="9"/>
+      <c r="E163" s="9"/>
+      <c r="F163" s="9"/>
+      <c r="G163" s="9"/>
+      <c r="H163" s="10"/>
+      <c r="I163" s="10"/>
+      <c r="J163" s="9"/>
+      <c r="K163" s="10"/>
+      <c r="L163" s="9"/>
+      <c r="M163" s="9"/>
+    </row>
+    <row r="164" spans="1:13">
+      <c r="A164" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="B164" s="53"/>
+      <c r="C164" s="53"/>
+      <c r="D164" s="53"/>
+      <c r="E164" s="53"/>
+      <c r="F164" s="53"/>
+      <c r="G164" s="53"/>
+      <c r="H164" s="53"/>
+      <c r="I164" s="54"/>
+      <c r="J164" s="54"/>
+      <c r="K164" s="54"/>
+      <c r="L164" s="54"/>
+      <c r="M164" s="54"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="C5:F5"/>
+  <mergeCells count="3">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A164:M164"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter differentFirst="1"/>
 </worksheet>
-</file>
-[...2071 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
-[...12 lines deleted...]
-      <vt:lpstr>'12'!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Symbols </vt:lpstr>
+      <vt:lpstr>Лист 1</vt:lpstr>
+      <vt:lpstr>'Лист 1'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Acer</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Valued Acer Customer</dc:creator>
+  <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>