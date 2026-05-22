--- v0 (2026-04-30)
+++ v1 (2026-05-22)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\Март 26\динамика\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Апрель 26\динамика\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12015" windowHeight="13185"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13590" windowHeight="13485"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="28">
   <si>
     <t/>
   </si>
   <si>
     <t>Electric power, thsd. kWh</t>
   </si>
   <si>
     <t>Thermal energy, thsd. Gcal</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t>January-April</t>
   </si>
   <si>
     <t>January-May</t>
   </si>
   <si>
@@ -100,50 +100,53 @@
     <t>Tekeli c.a.</t>
   </si>
   <si>
     <t>Aksu district</t>
   </si>
   <si>
     <t>Alakol district</t>
   </si>
   <si>
     <t>Eskeldi district</t>
   </si>
   <si>
     <t>Koksu district</t>
   </si>
   <si>
     <t>Karatal district</t>
   </si>
   <si>
     <t>Sarkan district</t>
   </si>
   <si>
     <t>Panfilov district</t>
   </si>
   <si>
     <t xml:space="preserve">   Output of basic industrial products in the Zhetisu region 2026 year*</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -256,51 +259,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -335,81 +338,75 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -680,89 +677,89 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:T25"/>
+  <dimension ref="A2:T26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="15" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="15" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="15" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="15" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="15" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="16" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="15" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="15" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="15" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="15" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="15" customWidth="1"/>
     <col min="14" max="15" width="8.85546875" style="17" hidden="1" customWidth="1"/>
     <col min="16" max="16384" width="8.85546875" style="17"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="40"/>
-[...10 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
     </row>
     <row r="3" spans="1:20" s="5" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="4"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:20" s="1" customFormat="1" ht="27.75" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="7" t="s">
@@ -778,559 +775,623 @@
         <v>8</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="36">
+      <c r="B5" s="33">
         <v>84454.399999999994</v>
       </c>
-      <c r="C5" s="38">
+      <c r="C5" s="35">
         <v>168804.6</v>
       </c>
-      <c r="D5" s="41">
+      <c r="D5" s="37">
         <v>257526.39999999999</v>
       </c>
-      <c r="E5" s="32"/>
+      <c r="E5" s="37">
+        <v>370429.2</v>
+      </c>
       <c r="F5" s="28"/>
-      <c r="G5" s="36"/>
+      <c r="G5" s="33"/>
       <c r="H5" s="28"/>
       <c r="I5" s="28"/>
       <c r="J5" s="10"/>
-      <c r="K5" s="36"/>
+      <c r="K5" s="33"/>
       <c r="L5" s="28"/>
-      <c r="M5" s="36"/>
+      <c r="M5" s="33"/>
     </row>
     <row r="6" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="37">
+      <c r="B6" s="34">
         <v>21</v>
       </c>
-      <c r="C6" s="38">
+      <c r="C6" s="35">
         <v>37.799999999999997</v>
       </c>
-      <c r="D6" s="41">
+      <c r="D6" s="37">
         <v>54.6</v>
       </c>
-      <c r="E6" s="34"/>
+      <c r="E6" s="37">
+        <v>71.400000000000006</v>
+      </c>
       <c r="F6" s="28"/>
-      <c r="G6" s="37"/>
+      <c r="G6" s="34"/>
       <c r="H6" s="28"/>
       <c r="I6" s="28"/>
       <c r="J6" s="10"/>
-      <c r="K6" s="37"/>
+      <c r="K6" s="34"/>
       <c r="L6" s="28"/>
-      <c r="M6" s="37"/>
+      <c r="M6" s="34"/>
     </row>
     <row r="7" spans="1:20" s="5" customFormat="1">
       <c r="A7" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="37">
+      <c r="B7" s="34">
         <v>30827.200000000001</v>
       </c>
-      <c r="C7" s="38">
+      <c r="C7" s="35">
         <v>57553.599999999999</v>
       </c>
-      <c r="D7" s="41">
+      <c r="D7" s="37">
         <v>89047.6</v>
       </c>
-      <c r="E7" s="33"/>
+      <c r="E7" s="37">
+        <v>121211.6</v>
+      </c>
       <c r="F7" s="28"/>
-      <c r="G7" s="37"/>
+      <c r="G7" s="34"/>
       <c r="H7" s="28"/>
       <c r="I7" s="28"/>
       <c r="J7" s="10"/>
-      <c r="K7" s="37"/>
+      <c r="K7" s="34"/>
       <c r="L7" s="28"/>
-      <c r="M7" s="37"/>
+      <c r="M7" s="34"/>
       <c r="N7" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:20" s="5" customFormat="1">
       <c r="A8" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="37">
+      <c r="B8" s="34">
         <v>3004.7</v>
       </c>
-      <c r="C8" s="38">
+      <c r="C8" s="35">
         <v>4765.3</v>
       </c>
-      <c r="D8" s="41">
+      <c r="D8" s="37">
         <v>6641</v>
       </c>
-      <c r="E8" s="33"/>
+      <c r="E8" s="37">
+        <v>7616.7</v>
+      </c>
       <c r="F8" s="28"/>
-      <c r="G8" s="37"/>
+      <c r="G8" s="34"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="10"/>
-      <c r="K8" s="37"/>
+      <c r="K8" s="34"/>
       <c r="L8" s="28"/>
-      <c r="M8" s="37"/>
+      <c r="M8" s="34"/>
       <c r="N8" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:20" s="5" customFormat="1">
       <c r="A9" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="37">
+      <c r="B9" s="34">
         <v>24866</v>
       </c>
-      <c r="C9" s="38">
+      <c r="C9" s="35">
         <v>49282</v>
       </c>
-      <c r="D9" s="41">
+      <c r="D9" s="37">
         <v>74863</v>
       </c>
-      <c r="E9" s="33"/>
+      <c r="E9" s="37">
+        <v>94955</v>
+      </c>
       <c r="F9" s="28"/>
-      <c r="G9" s="37"/>
+      <c r="G9" s="34"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="10"/>
-      <c r="K9" s="37"/>
+      <c r="K9" s="34"/>
       <c r="L9" s="28"/>
-      <c r="M9" s="37"/>
+      <c r="M9" s="34"/>
       <c r="N9" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:20" s="5" customFormat="1">
       <c r="A10" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="37">
+      <c r="B10" s="34">
         <v>5488</v>
       </c>
-      <c r="C10" s="38">
+      <c r="C10" s="35">
         <v>15446</v>
       </c>
-      <c r="D10" s="41">
+      <c r="D10" s="37">
         <v>25185</v>
       </c>
-      <c r="E10" s="33"/>
+      <c r="E10" s="37">
+        <v>55272</v>
+      </c>
       <c r="F10" s="28"/>
-      <c r="G10" s="37"/>
+      <c r="G10" s="34"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="10"/>
-      <c r="K10" s="37"/>
+      <c r="K10" s="34"/>
       <c r="L10" s="28"/>
-      <c r="M10" s="37"/>
+      <c r="M10" s="34"/>
       <c r="N10" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:20" s="5" customFormat="1">
       <c r="A11" s="30" t="s">
-        <v>23</v>
-[...14 lines deleted...]
-      <c r="I11" s="28"/>
+        <v>22</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="37">
+        <v>501</v>
+      </c>
+      <c r="F11" s="37"/>
+      <c r="G11" s="34"/>
+      <c r="H11" s="37"/>
+      <c r="I11" s="37"/>
       <c r="J11" s="10"/>
-      <c r="K11" s="37"/>
-[...1 lines deleted...]
-      <c r="M11" s="37"/>
+      <c r="K11" s="34"/>
+      <c r="L11" s="37"/>
+      <c r="M11" s="34"/>
       <c r="N11" s="9"/>
-      <c r="T11" s="22"/>
     </row>
     <row r="12" spans="1:20" s="5" customFormat="1">
       <c r="A12" s="30" t="s">
-        <v>25</v>
-[...10 lines deleted...]
-      <c r="E12" s="34"/>
+        <v>23</v>
+      </c>
+      <c r="B12" s="34">
+        <v>536.29999999999995</v>
+      </c>
+      <c r="C12" s="35">
+        <v>962.3</v>
+      </c>
+      <c r="D12" s="37">
+        <v>1388.3</v>
+      </c>
+      <c r="E12" s="37">
+        <v>1814.3</v>
+      </c>
       <c r="F12" s="28"/>
-      <c r="G12" s="37"/>
+      <c r="G12" s="34"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="10"/>
-      <c r="K12" s="37"/>
+      <c r="K12" s="34"/>
       <c r="L12" s="28"/>
-      <c r="M12" s="37"/>
+      <c r="M12" s="34"/>
       <c r="N12" s="9"/>
       <c r="T12" s="22"/>
     </row>
     <row r="13" spans="1:20" s="5" customFormat="1">
       <c r="A13" s="30" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="E13" s="33"/>
+        <v>25</v>
+      </c>
+      <c r="B13" s="34">
+        <v>192.6</v>
+      </c>
+      <c r="C13" s="35">
+        <v>857.3</v>
+      </c>
+      <c r="D13" s="37">
+        <v>1521.9</v>
+      </c>
+      <c r="E13" s="37">
+        <v>2186.6</v>
+      </c>
       <c r="F13" s="28"/>
-      <c r="G13" s="37"/>
+      <c r="G13" s="34"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="10"/>
-      <c r="K13" s="37"/>
+      <c r="K13" s="34"/>
       <c r="L13" s="28"/>
-      <c r="M13" s="37"/>
-[...1 lines deleted...]
-      <c r="O13" s="19"/>
+      <c r="M13" s="34"/>
+      <c r="N13" s="9"/>
       <c r="T13" s="22"/>
     </row>
-    <row r="14" spans="1:20" s="5" customFormat="1" ht="22.5">
-[...12 lines deleted...]
-      <c r="E14" s="33"/>
+    <row r="14" spans="1:20" s="5" customFormat="1">
+      <c r="A14" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="34">
+        <v>19518.7</v>
+      </c>
+      <c r="C14" s="35">
+        <v>39900.300000000003</v>
+      </c>
+      <c r="D14" s="37">
+        <v>58825</v>
+      </c>
+      <c r="E14" s="37">
+        <v>86800.7</v>
+      </c>
       <c r="F14" s="28"/>
-      <c r="G14" s="37"/>
+      <c r="G14" s="34"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="10"/>
-      <c r="K14" s="37"/>
+      <c r="K14" s="34"/>
       <c r="L14" s="28"/>
-      <c r="M14" s="37"/>
-      <c r="N14" s="19"/>
+      <c r="M14" s="34"/>
+      <c r="N14" s="20"/>
       <c r="O14" s="19"/>
       <c r="T14" s="22"/>
     </row>
-    <row r="15" spans="1:20" s="5" customFormat="1" ht="15.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="E15" s="33"/>
+    <row r="15" spans="1:20" s="5" customFormat="1" ht="22.5">
+      <c r="A15" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="34">
+        <v>220.4</v>
+      </c>
+      <c r="C15" s="35">
+        <v>423.6</v>
+      </c>
+      <c r="D15" s="37">
+        <v>592.70000000000005</v>
+      </c>
+      <c r="E15" s="37">
+        <v>674.1</v>
+      </c>
       <c r="F15" s="28"/>
-      <c r="G15" s="37"/>
+      <c r="G15" s="34"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
-      <c r="J15" s="9"/>
-      <c r="K15" s="37"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="34"/>
       <c r="L15" s="28"/>
-      <c r="M15" s="37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M15" s="34"/>
+      <c r="N15" s="19"/>
+      <c r="O15" s="19"/>
       <c r="T15" s="22"/>
     </row>
-    <row r="16" spans="1:20" s="5" customFormat="1">
+    <row r="16" spans="1:20" s="5" customFormat="1" ht="15.75" customHeight="1">
       <c r="A16" s="22" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E16" s="33"/>
+        <v>17</v>
+      </c>
+      <c r="B16" s="34">
+        <v>135</v>
+      </c>
+      <c r="C16" s="35">
+        <v>256</v>
+      </c>
+      <c r="D16" s="37">
+        <v>362</v>
+      </c>
+      <c r="E16" s="37">
+        <v>403</v>
+      </c>
       <c r="F16" s="28"/>
-      <c r="G16" s="37"/>
+      <c r="G16" s="34"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="9"/>
-      <c r="K16" s="37"/>
+      <c r="K16" s="34"/>
       <c r="L16" s="28"/>
-      <c r="M16" s="37"/>
+      <c r="M16" s="34"/>
       <c r="N16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T16" s="22"/>
     </row>
     <row r="17" spans="1:20" s="5" customFormat="1">
-      <c r="A17" s="30" t="s">
-[...11 lines deleted...]
-      <c r="E17" s="33"/>
+      <c r="A17" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="34">
+        <v>21.7</v>
+      </c>
+      <c r="C17" s="35">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="D17" s="37">
+        <v>57.8</v>
+      </c>
+      <c r="E17" s="37">
+        <v>67.900000000000006</v>
+      </c>
       <c r="F17" s="28"/>
-      <c r="G17" s="37"/>
+      <c r="G17" s="34"/>
       <c r="H17" s="28"/>
       <c r="I17" s="28"/>
       <c r="J17" s="9"/>
-      <c r="K17" s="37"/>
+      <c r="K17" s="34"/>
       <c r="L17" s="28"/>
-      <c r="M17" s="37"/>
-      <c r="N17" s="9"/>
+      <c r="M17" s="34"/>
+      <c r="N17" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="T17" s="22"/>
     </row>
     <row r="18" spans="1:20" s="5" customFormat="1">
       <c r="A18" s="30" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E18" s="33"/>
+        <v>19</v>
+      </c>
+      <c r="B18" s="34">
+        <v>36.5</v>
+      </c>
+      <c r="C18" s="35">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="D18" s="37">
+        <v>91.1</v>
+      </c>
+      <c r="E18" s="37">
+        <v>91.1</v>
+      </c>
       <c r="F18" s="28"/>
-      <c r="G18" s="37"/>
+      <c r="G18" s="34"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="9"/>
-      <c r="K18" s="37"/>
+      <c r="K18" s="34"/>
       <c r="L18" s="28"/>
-      <c r="M18" s="37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M18" s="34"/>
+      <c r="N18" s="9"/>
       <c r="T18" s="22"/>
     </row>
     <row r="19" spans="1:20" s="5" customFormat="1">
       <c r="A19" s="30" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E19" s="33"/>
+        <v>20</v>
+      </c>
+      <c r="B19" s="34">
+        <v>10.8</v>
+      </c>
+      <c r="C19" s="35">
+        <v>20</v>
+      </c>
+      <c r="D19" s="37">
+        <v>27.7</v>
+      </c>
+      <c r="E19" s="37">
+        <v>33.9</v>
+      </c>
       <c r="F19" s="28"/>
-      <c r="G19" s="37"/>
+      <c r="G19" s="34"/>
       <c r="H19" s="28"/>
       <c r="I19" s="28"/>
       <c r="J19" s="9"/>
-      <c r="K19" s="37"/>
+      <c r="K19" s="34"/>
       <c r="L19" s="28"/>
-      <c r="M19" s="37"/>
+      <c r="M19" s="34"/>
       <c r="N19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T19" s="22"/>
     </row>
     <row r="20" spans="1:20" s="5" customFormat="1">
       <c r="A20" s="30" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E20" s="33"/>
+        <v>21</v>
+      </c>
+      <c r="B20" s="34">
+        <v>3.5</v>
+      </c>
+      <c r="C20" s="35">
+        <v>10.5</v>
+      </c>
+      <c r="D20" s="37">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="E20" s="37">
+        <v>24.3</v>
+      </c>
       <c r="F20" s="28"/>
-      <c r="G20" s="37"/>
+      <c r="G20" s="34"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
-      <c r="J20" s="2"/>
-      <c r="K20" s="37"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="34"/>
       <c r="L20" s="28"/>
-      <c r="M20" s="37"/>
-      <c r="N20" s="9"/>
+      <c r="M20" s="34"/>
+      <c r="N20" s="9" t="s">
+        <v>0</v>
+      </c>
       <c r="T20" s="22"/>
     </row>
     <row r="21" spans="1:20" s="5" customFormat="1">
       <c r="A21" s="30" t="s">
-        <v>23</v>
-[...10 lines deleted...]
-      <c r="E21" s="33"/>
+        <v>22</v>
+      </c>
+      <c r="B21" s="34">
+        <v>3.8</v>
+      </c>
+      <c r="C21" s="35">
+        <v>7.1</v>
+      </c>
+      <c r="D21" s="37">
+        <v>10.4</v>
+      </c>
+      <c r="E21" s="37">
+        <v>21.7</v>
+      </c>
       <c r="F21" s="28"/>
-      <c r="G21" s="37"/>
+      <c r="G21" s="34"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
-      <c r="J21" s="11"/>
-      <c r="K21" s="37"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="34"/>
       <c r="L21" s="28"/>
-      <c r="M21" s="37"/>
-[...5 lines deleted...]
-    <row r="22" spans="1:20" s="5" customFormat="1" ht="14.25" customHeight="1">
+      <c r="M21" s="34"/>
+      <c r="N21" s="9"/>
+      <c r="T21" s="22"/>
+    </row>
+    <row r="22" spans="1:20" s="5" customFormat="1">
       <c r="A22" s="30" t="s">
-        <v>25</v>
-[...10 lines deleted...]
-      <c r="E22" s="33"/>
+        <v>23</v>
+      </c>
+      <c r="B22" s="34">
+        <v>2.5</v>
+      </c>
+      <c r="C22" s="35">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="D22" s="37">
+        <v>6.3</v>
+      </c>
+      <c r="E22" s="37">
+        <v>8.1999999999999993</v>
+      </c>
       <c r="F22" s="28"/>
-      <c r="G22" s="37"/>
+      <c r="G22" s="34"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="11"/>
-      <c r="K22" s="37"/>
+      <c r="K22" s="34"/>
       <c r="L22" s="28"/>
-      <c r="M22" s="37"/>
+      <c r="M22" s="34"/>
       <c r="N22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T22" s="23"/>
     </row>
-    <row r="23" spans="1:20" s="1" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A23" s="31" t="s">
+    <row r="23" spans="1:20" s="5" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A23" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="34">
+        <v>4.3</v>
+      </c>
+      <c r="C23" s="35">
+        <v>8.1</v>
+      </c>
+      <c r="D23" s="37">
+        <v>11.8</v>
+      </c>
+      <c r="E23" s="37">
+        <v>12.9</v>
+      </c>
+      <c r="F23" s="28"/>
+      <c r="G23" s="34"/>
+      <c r="H23" s="28"/>
+      <c r="I23" s="28"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="34"/>
+      <c r="L23" s="28"/>
+      <c r="M23" s="34"/>
+      <c r="N23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="T23" s="23"/>
+    </row>
+    <row r="24" spans="1:20" s="1" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A24" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="35">
+      <c r="B24" s="32">
         <v>2.2999999999999998</v>
       </c>
-      <c r="C23" s="39">
+      <c r="C24" s="36">
         <v>5.3</v>
       </c>
-      <c r="D23" s="42">
+      <c r="D24" s="38">
         <v>8.1999999999999993</v>
       </c>
-      <c r="E23" s="29"/>
-[...12 lines deleted...]
-      <c r="A24" s="21" t="s">
+      <c r="E24" s="38">
+        <v>11.1</v>
+      </c>
+      <c r="F24" s="29"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="27"/>
+      <c r="M24" s="32"/>
+      <c r="N24" s="13"/>
+      <c r="T24" s="24"/>
+    </row>
+    <row r="25" spans="1:20" s="1" customFormat="1" ht="12.75">
+      <c r="A25" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="21"/>
-[...15 lines deleted...]
-      <c r="A25" s="14" t="s">
+      <c r="B25" s="21"/>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="15"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="15"/>
+      <c r="J25" s="15"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="15"/>
+      <c r="M25" s="15"/>
+      <c r="N25" s="12"/>
+      <c r="T25" s="24"/>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="T25" s="25"/>
+      <c r="T26" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>