--- v1 (2026-05-22)
+++ v2 (2026-07-01)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Апрель 26\динамика\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Май 26\динамика\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13590" windowHeight="13485"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13230" windowHeight="12045"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="28">
   <si>
     <t/>
   </si>
   <si>
     <t>Electric power, thsd. kWh</t>
   </si>
   <si>
     <t>Thermal energy, thsd. Gcal</t>
   </si>
   <si>
     <t>January</t>
   </si>
@@ -259,51 +259,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -329,85 +329,82 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -680,61 +677,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:T26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="15" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="15" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="15" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="15" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="15" customWidth="1"/>
-    <col min="6" max="6" width="9.42578125" style="16" customWidth="1"/>
+    <col min="6" max="6" width="10.5703125" style="16" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="15" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="15" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="15" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="15" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="15" customWidth="1"/>
     <col min="14" max="15" width="8.85546875" style="17" hidden="1" customWidth="1"/>
     <col min="16" max="16384" width="8.85546875" style="17"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
@@ -775,596 +772,636 @@
         <v>8</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="K4" s="7" t="s">
         <v>12</v>
       </c>
       <c r="L4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="33">
+      <c r="B5" s="32">
         <v>84454.399999999994</v>
       </c>
-      <c r="C5" s="35">
+      <c r="C5" s="34">
         <v>168804.6</v>
       </c>
-      <c r="D5" s="37">
+      <c r="D5" s="36">
         <v>257526.39999999999</v>
       </c>
-      <c r="E5" s="37">
+      <c r="E5" s="36">
         <v>370429.2</v>
       </c>
-      <c r="F5" s="28"/>
-      <c r="G5" s="33"/>
+      <c r="F5" s="32">
+        <v>483843.1</v>
+      </c>
+      <c r="G5" s="32"/>
       <c r="H5" s="28"/>
       <c r="I5" s="28"/>
       <c r="J5" s="10"/>
-      <c r="K5" s="33"/>
+      <c r="K5" s="32"/>
       <c r="L5" s="28"/>
-      <c r="M5" s="33"/>
+      <c r="M5" s="32"/>
     </row>
     <row r="6" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="34">
+      <c r="B6" s="33">
         <v>21</v>
       </c>
-      <c r="C6" s="35">
+      <c r="C6" s="34">
         <v>37.799999999999997</v>
       </c>
-      <c r="D6" s="37">
+      <c r="D6" s="36">
         <v>54.6</v>
       </c>
-      <c r="E6" s="37">
+      <c r="E6" s="36">
         <v>71.400000000000006</v>
       </c>
-      <c r="F6" s="28"/>
-      <c r="G6" s="34"/>
+      <c r="F6" s="33">
+        <v>964.3</v>
+      </c>
+      <c r="G6" s="33"/>
       <c r="H6" s="28"/>
       <c r="I6" s="28"/>
       <c r="J6" s="10"/>
-      <c r="K6" s="34"/>
+      <c r="K6" s="33"/>
       <c r="L6" s="28"/>
-      <c r="M6" s="34"/>
+      <c r="M6" s="33"/>
     </row>
     <row r="7" spans="1:20" s="5" customFormat="1">
       <c r="A7" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="34">
+      <c r="B7" s="33">
         <v>30827.200000000001</v>
       </c>
-      <c r="C7" s="35">
+      <c r="C7" s="34">
         <v>57553.599999999999</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D7" s="36">
         <v>89047.6</v>
       </c>
-      <c r="E7" s="37">
+      <c r="E7" s="36">
         <v>121211.6</v>
       </c>
-      <c r="F7" s="28"/>
-      <c r="G7" s="34"/>
+      <c r="F7" s="33">
+        <v>148803.6</v>
+      </c>
+      <c r="G7" s="33"/>
       <c r="H7" s="28"/>
       <c r="I7" s="28"/>
       <c r="J7" s="10"/>
-      <c r="K7" s="34"/>
+      <c r="K7" s="33"/>
       <c r="L7" s="28"/>
-      <c r="M7" s="34"/>
+      <c r="M7" s="33"/>
       <c r="N7" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:20" s="5" customFormat="1">
-      <c r="A8" s="30" t="s">
+      <c r="A8" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="34">
+      <c r="B8" s="33">
         <v>3004.7</v>
       </c>
-      <c r="C8" s="35">
+      <c r="C8" s="34">
         <v>4765.3</v>
       </c>
-      <c r="D8" s="37">
+      <c r="D8" s="36">
         <v>6641</v>
       </c>
-      <c r="E8" s="37">
+      <c r="E8" s="36">
         <v>7616.7</v>
       </c>
-      <c r="F8" s="28"/>
-      <c r="G8" s="34"/>
+      <c r="F8" s="33">
+        <v>8288.2999999999993</v>
+      </c>
+      <c r="G8" s="33"/>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="10"/>
-      <c r="K8" s="34"/>
+      <c r="K8" s="33"/>
       <c r="L8" s="28"/>
-      <c r="M8" s="34"/>
+      <c r="M8" s="33"/>
       <c r="N8" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:20" s="5" customFormat="1">
-      <c r="A9" s="30" t="s">
+      <c r="A9" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="34">
+      <c r="B9" s="33">
         <v>24866</v>
       </c>
-      <c r="C9" s="35">
+      <c r="C9" s="34">
         <v>49282</v>
       </c>
-      <c r="D9" s="37">
+      <c r="D9" s="36">
         <v>74863</v>
       </c>
-      <c r="E9" s="37">
+      <c r="E9" s="36">
         <v>94955</v>
       </c>
-      <c r="F9" s="28"/>
-      <c r="G9" s="34"/>
+      <c r="F9" s="33">
+        <v>115581</v>
+      </c>
+      <c r="G9" s="33"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="10"/>
-      <c r="K9" s="34"/>
+      <c r="K9" s="33"/>
       <c r="L9" s="28"/>
-      <c r="M9" s="34"/>
+      <c r="M9" s="33"/>
       <c r="N9" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:20" s="5" customFormat="1">
-      <c r="A10" s="30" t="s">
+      <c r="A10" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="34">
+      <c r="B10" s="33">
         <v>5488</v>
       </c>
-      <c r="C10" s="35">
+      <c r="C10" s="34">
         <v>15446</v>
       </c>
-      <c r="D10" s="37">
+      <c r="D10" s="36">
         <v>25185</v>
       </c>
-      <c r="E10" s="37">
+      <c r="E10" s="36">
         <v>55272</v>
       </c>
-      <c r="F10" s="28"/>
-      <c r="G10" s="34"/>
+      <c r="F10" s="33">
+        <v>84256.3</v>
+      </c>
+      <c r="G10" s="33"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="10"/>
-      <c r="K10" s="34"/>
+      <c r="K10" s="33"/>
       <c r="L10" s="28"/>
-      <c r="M10" s="34"/>
+      <c r="M10" s="33"/>
       <c r="N10" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:20" s="5" customFormat="1">
-      <c r="A11" s="30" t="s">
+      <c r="A11" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="40" t="s">
+      <c r="B11" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="40" t="s">
+      <c r="C11" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="D11" s="40" t="s">
+      <c r="D11" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="E11" s="37">
+      <c r="E11" s="36">
         <v>501</v>
       </c>
-      <c r="F11" s="37"/>
-[...2 lines deleted...]
-      <c r="I11" s="37"/>
+      <c r="F11" s="33">
+        <v>1496</v>
+      </c>
+      <c r="G11" s="33"/>
+      <c r="H11" s="36"/>
+      <c r="I11" s="36"/>
       <c r="J11" s="10"/>
-      <c r="K11" s="34"/>
-[...1 lines deleted...]
-      <c r="M11" s="34"/>
+      <c r="K11" s="33"/>
+      <c r="L11" s="36"/>
+      <c r="M11" s="33"/>
       <c r="N11" s="9"/>
     </row>
     <row r="12" spans="1:20" s="5" customFormat="1">
-      <c r="A12" s="30" t="s">
+      <c r="A12" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="34">
+      <c r="B12" s="33">
         <v>536.29999999999995</v>
       </c>
-      <c r="C12" s="35">
+      <c r="C12" s="34">
         <v>962.3</v>
       </c>
-      <c r="D12" s="37">
+      <c r="D12" s="36">
         <v>1388.3</v>
       </c>
-      <c r="E12" s="37">
+      <c r="E12" s="36">
         <v>1814.3</v>
       </c>
-      <c r="F12" s="28"/>
-      <c r="G12" s="34"/>
+      <c r="F12" s="33">
+        <v>2294</v>
+      </c>
+      <c r="G12" s="33"/>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="10"/>
-      <c r="K12" s="34"/>
+      <c r="K12" s="33"/>
       <c r="L12" s="28"/>
-      <c r="M12" s="34"/>
+      <c r="M12" s="33"/>
       <c r="N12" s="9"/>
       <c r="T12" s="22"/>
     </row>
     <row r="13" spans="1:20" s="5" customFormat="1">
-      <c r="A13" s="30" t="s">
+      <c r="A13" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="34">
+      <c r="B13" s="33">
         <v>192.6</v>
       </c>
-      <c r="C13" s="35">
+      <c r="C13" s="34">
         <v>857.3</v>
       </c>
-      <c r="D13" s="37">
+      <c r="D13" s="36">
         <v>1521.9</v>
       </c>
-      <c r="E13" s="37">
+      <c r="E13" s="36">
         <v>2186.6</v>
       </c>
-      <c r="F13" s="28"/>
-      <c r="G13" s="34"/>
+      <c r="F13" s="33">
+        <v>2494.3000000000002</v>
+      </c>
+      <c r="G13" s="33"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="10"/>
-      <c r="K13" s="34"/>
+      <c r="K13" s="33"/>
       <c r="L13" s="28"/>
-      <c r="M13" s="34"/>
+      <c r="M13" s="33"/>
       <c r="N13" s="9"/>
       <c r="T13" s="22"/>
     </row>
     <row r="14" spans="1:20" s="5" customFormat="1">
-      <c r="A14" s="30" t="s">
+      <c r="A14" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="B14" s="34">
+      <c r="B14" s="33">
         <v>19518.7</v>
       </c>
-      <c r="C14" s="35">
+      <c r="C14" s="34">
         <v>39900.300000000003</v>
       </c>
-      <c r="D14" s="37">
+      <c r="D14" s="36">
         <v>58825</v>
       </c>
-      <c r="E14" s="37">
+      <c r="E14" s="36">
         <v>86800.7</v>
       </c>
-      <c r="F14" s="28"/>
-      <c r="G14" s="34"/>
+      <c r="F14" s="33">
+        <v>119665.3</v>
+      </c>
+      <c r="G14" s="33"/>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="10"/>
-      <c r="K14" s="34"/>
+      <c r="K14" s="33"/>
       <c r="L14" s="28"/>
-      <c r="M14" s="34"/>
+      <c r="M14" s="33"/>
       <c r="N14" s="20"/>
       <c r="O14" s="19"/>
       <c r="T14" s="22"/>
     </row>
     <row r="15" spans="1:20" s="5" customFormat="1" ht="22.5">
       <c r="A15" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B15" s="34">
+      <c r="B15" s="33">
         <v>220.4</v>
       </c>
-      <c r="C15" s="35">
+      <c r="C15" s="34">
         <v>423.6</v>
       </c>
-      <c r="D15" s="37">
+      <c r="D15" s="36">
         <v>592.70000000000005</v>
       </c>
-      <c r="E15" s="37">
+      <c r="E15" s="36">
         <v>674.1</v>
       </c>
-      <c r="F15" s="28"/>
-      <c r="G15" s="34"/>
+      <c r="F15" s="33">
+        <v>739.3</v>
+      </c>
+      <c r="G15" s="33"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="10"/>
-      <c r="K15" s="34"/>
+      <c r="K15" s="33"/>
       <c r="L15" s="28"/>
-      <c r="M15" s="34"/>
+      <c r="M15" s="33"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="T15" s="22"/>
     </row>
     <row r="16" spans="1:20" s="5" customFormat="1" ht="15.75" customHeight="1">
       <c r="A16" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="34">
+      <c r="B16" s="33">
         <v>135</v>
       </c>
-      <c r="C16" s="35">
+      <c r="C16" s="34">
         <v>256</v>
       </c>
-      <c r="D16" s="37">
+      <c r="D16" s="36">
         <v>362</v>
       </c>
-      <c r="E16" s="37">
+      <c r="E16" s="36">
         <v>403</v>
       </c>
-      <c r="F16" s="28"/>
-      <c r="G16" s="34"/>
+      <c r="F16" s="33">
+        <v>430</v>
+      </c>
+      <c r="G16" s="33"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="9"/>
-      <c r="K16" s="34"/>
+      <c r="K16" s="33"/>
       <c r="L16" s="28"/>
-      <c r="M16" s="34"/>
+      <c r="M16" s="33"/>
       <c r="N16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T16" s="22"/>
     </row>
     <row r="17" spans="1:20" s="5" customFormat="1">
       <c r="A17" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="34">
+      <c r="B17" s="33">
         <v>21.7</v>
       </c>
-      <c r="C17" s="35">
+      <c r="C17" s="34">
         <v>40.200000000000003</v>
       </c>
-      <c r="D17" s="37">
+      <c r="D17" s="36">
         <v>57.8</v>
       </c>
-      <c r="E17" s="37">
+      <c r="E17" s="36">
         <v>67.900000000000006</v>
       </c>
-      <c r="F17" s="28"/>
-      <c r="G17" s="34"/>
+      <c r="F17" s="33">
+        <v>71.5</v>
+      </c>
+      <c r="G17" s="33"/>
       <c r="H17" s="28"/>
       <c r="I17" s="28"/>
       <c r="J17" s="9"/>
-      <c r="K17" s="34"/>
+      <c r="K17" s="33"/>
       <c r="L17" s="28"/>
-      <c r="M17" s="34"/>
+      <c r="M17" s="33"/>
       <c r="N17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T17" s="22"/>
     </row>
     <row r="18" spans="1:20" s="5" customFormat="1">
-      <c r="A18" s="30" t="s">
+      <c r="A18" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="34">
+      <c r="B18" s="33">
         <v>36.5</v>
       </c>
-      <c r="C18" s="35">
+      <c r="C18" s="34">
         <v>72.099999999999994</v>
       </c>
-      <c r="D18" s="37">
+      <c r="D18" s="36">
         <v>91.1</v>
       </c>
-      <c r="E18" s="37">
+      <c r="E18" s="36">
         <v>91.1</v>
       </c>
-      <c r="F18" s="28"/>
-      <c r="G18" s="34"/>
+      <c r="F18" s="33">
+        <v>91.1</v>
+      </c>
+      <c r="G18" s="33"/>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="9"/>
-      <c r="K18" s="34"/>
+      <c r="K18" s="33"/>
       <c r="L18" s="28"/>
-      <c r="M18" s="34"/>
+      <c r="M18" s="33"/>
       <c r="N18" s="9"/>
       <c r="T18" s="22"/>
     </row>
     <row r="19" spans="1:20" s="5" customFormat="1">
-      <c r="A19" s="30" t="s">
+      <c r="A19" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="34">
+      <c r="B19" s="33">
         <v>10.8</v>
       </c>
-      <c r="C19" s="35">
+      <c r="C19" s="34">
         <v>20</v>
       </c>
-      <c r="D19" s="37">
+      <c r="D19" s="36">
         <v>27.7</v>
       </c>
-      <c r="E19" s="37">
+      <c r="E19" s="36">
         <v>33.9</v>
       </c>
-      <c r="F19" s="28"/>
-      <c r="G19" s="34"/>
+      <c r="F19" s="33">
+        <v>39.4</v>
+      </c>
+      <c r="G19" s="33"/>
       <c r="H19" s="28"/>
       <c r="I19" s="28"/>
       <c r="J19" s="9"/>
-      <c r="K19" s="34"/>
+      <c r="K19" s="33"/>
       <c r="L19" s="28"/>
-      <c r="M19" s="34"/>
+      <c r="M19" s="33"/>
       <c r="N19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T19" s="22"/>
     </row>
     <row r="20" spans="1:20" s="5" customFormat="1">
-      <c r="A20" s="30" t="s">
+      <c r="A20" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="34">
+      <c r="B20" s="33">
         <v>3.5</v>
       </c>
-      <c r="C20" s="35">
+      <c r="C20" s="34">
         <v>10.5</v>
       </c>
-      <c r="D20" s="37">
+      <c r="D20" s="36">
         <v>17.399999999999999</v>
       </c>
-      <c r="E20" s="37">
+      <c r="E20" s="36">
         <v>24.3</v>
       </c>
-      <c r="F20" s="28"/>
-      <c r="G20" s="34"/>
+      <c r="F20" s="33">
+        <v>27.5</v>
+      </c>
+      <c r="G20" s="33"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="9"/>
-      <c r="K20" s="34"/>
+      <c r="K20" s="33"/>
       <c r="L20" s="28"/>
-      <c r="M20" s="34"/>
+      <c r="M20" s="33"/>
       <c r="N20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T20" s="22"/>
     </row>
     <row r="21" spans="1:20" s="5" customFormat="1">
-      <c r="A21" s="30" t="s">
+      <c r="A21" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="34">
+      <c r="B21" s="33">
         <v>3.8</v>
       </c>
-      <c r="C21" s="35">
+      <c r="C21" s="34">
         <v>7.1</v>
       </c>
-      <c r="D21" s="37">
+      <c r="D21" s="36">
         <v>10.4</v>
       </c>
-      <c r="E21" s="37">
+      <c r="E21" s="36">
         <v>21.7</v>
       </c>
-      <c r="F21" s="28"/>
-      <c r="G21" s="34"/>
+      <c r="F21" s="33">
+        <v>40</v>
+      </c>
+      <c r="G21" s="33"/>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
       <c r="J21" s="2"/>
-      <c r="K21" s="34"/>
+      <c r="K21" s="33"/>
       <c r="L21" s="28"/>
-      <c r="M21" s="34"/>
+      <c r="M21" s="33"/>
       <c r="N21" s="9"/>
       <c r="T21" s="22"/>
     </row>
     <row r="22" spans="1:20" s="5" customFormat="1">
-      <c r="A22" s="30" t="s">
+      <c r="A22" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="B22" s="34">
+      <c r="B22" s="33">
         <v>2.5</v>
       </c>
-      <c r="C22" s="35">
+      <c r="C22" s="34">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D22" s="37">
+      <c r="D22" s="36">
         <v>6.3</v>
       </c>
-      <c r="E22" s="37">
+      <c r="E22" s="36">
         <v>8.1999999999999993</v>
       </c>
-      <c r="F22" s="28"/>
-      <c r="G22" s="34"/>
+      <c r="F22" s="33">
+        <v>11.1</v>
+      </c>
+      <c r="G22" s="33"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="11"/>
-      <c r="K22" s="34"/>
+      <c r="K22" s="33"/>
       <c r="L22" s="28"/>
-      <c r="M22" s="34"/>
+      <c r="M22" s="33"/>
       <c r="N22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T22" s="23"/>
     </row>
     <row r="23" spans="1:20" s="5" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A23" s="30" t="s">
+      <c r="A23" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="34">
+      <c r="B23" s="33">
         <v>4.3</v>
       </c>
-      <c r="C23" s="35">
+      <c r="C23" s="34">
         <v>8.1</v>
       </c>
-      <c r="D23" s="37">
+      <c r="D23" s="36">
         <v>11.8</v>
       </c>
-      <c r="E23" s="37">
+      <c r="E23" s="36">
         <v>12.9</v>
       </c>
-      <c r="F23" s="28"/>
-      <c r="G23" s="34"/>
+      <c r="F23" s="33">
+        <v>13.6</v>
+      </c>
+      <c r="G23" s="33"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="11"/>
-      <c r="K23" s="34"/>
+      <c r="K23" s="33"/>
       <c r="L23" s="28"/>
-      <c r="M23" s="34"/>
+      <c r="M23" s="33"/>
       <c r="N23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T23" s="23"/>
     </row>
     <row r="24" spans="1:20" s="1" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A24" s="31" t="s">
+      <c r="A24" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="32">
+      <c r="B24" s="31">
         <v>2.2999999999999998</v>
       </c>
-      <c r="C24" s="36">
+      <c r="C24" s="35">
         <v>5.3</v>
       </c>
-      <c r="D24" s="38">
+      <c r="D24" s="37">
         <v>8.1999999999999993</v>
       </c>
-      <c r="E24" s="38">
+      <c r="E24" s="37">
         <v>11.1</v>
       </c>
-      <c r="F24" s="29"/>
-[...2 lines deleted...]
-      <c r="I24" s="32"/>
+      <c r="F24" s="37">
+        <v>15.2</v>
+      </c>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="31"/>
       <c r="J24" s="26"/>
-      <c r="K24" s="32"/>
+      <c r="K24" s="31"/>
       <c r="L24" s="27"/>
-      <c r="M24" s="32"/>
+      <c r="M24" s="31"/>
       <c r="N24" s="13"/>
       <c r="T24" s="24"/>
     </row>
     <row r="25" spans="1:20" s="1" customFormat="1" ht="12.75">
       <c r="A25" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="12"/>
       <c r="T25" s="24"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="14" t="s">
         <v>16</v>