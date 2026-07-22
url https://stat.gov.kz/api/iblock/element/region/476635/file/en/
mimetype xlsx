--- v2 (2026-07-01)
+++ v3 (2026-07-22)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Май 26\динамика\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июнь\динамика\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13230" windowHeight="12045"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="28">
   <si>
     <t/>
   </si>
   <si>
     <t>Electric power, thsd. kWh</t>
   </si>
   <si>
     <t>Thermal energy, thsd. Gcal</t>
   </si>
   <si>
     <t>January</t>
   </si>
@@ -677,51 +677,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:T26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="F12" sqref="F12"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="15" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="15" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="15" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="15" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="15" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="16" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="15" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="15" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="15" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="15" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="15" customWidth="1"/>
     <col min="14" max="15" width="8.85546875" style="17" hidden="1" customWidth="1"/>
     <col min="16" max="16384" width="8.85546875" style="17"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
@@ -787,615 +787,655 @@
         <v>13</v>
       </c>
       <c r="M4" s="18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="32">
         <v>84454.399999999994</v>
       </c>
       <c r="C5" s="34">
         <v>168804.6</v>
       </c>
       <c r="D5" s="36">
         <v>257526.39999999999</v>
       </c>
       <c r="E5" s="36">
         <v>370429.2</v>
       </c>
       <c r="F5" s="32">
         <v>483843.1</v>
       </c>
-      <c r="G5" s="32"/>
+      <c r="G5" s="32">
+        <v>575168</v>
+      </c>
       <c r="H5" s="28"/>
       <c r="I5" s="28"/>
       <c r="J5" s="10"/>
       <c r="K5" s="32"/>
       <c r="L5" s="28"/>
       <c r="M5" s="32"/>
     </row>
     <row r="6" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="33">
         <v>21</v>
       </c>
       <c r="C6" s="34">
         <v>37.799999999999997</v>
       </c>
       <c r="D6" s="36">
         <v>54.6</v>
       </c>
       <c r="E6" s="36">
         <v>71.400000000000006</v>
       </c>
       <c r="F6" s="33">
         <v>964.3</v>
       </c>
-      <c r="G6" s="33"/>
+      <c r="G6" s="33">
+        <v>1857.2</v>
+      </c>
       <c r="H6" s="28"/>
       <c r="I6" s="28"/>
       <c r="J6" s="10"/>
       <c r="K6" s="33"/>
       <c r="L6" s="28"/>
       <c r="M6" s="33"/>
     </row>
     <row r="7" spans="1:20" s="5" customFormat="1">
       <c r="A7" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="33">
         <v>30827.200000000001</v>
       </c>
       <c r="C7" s="34">
         <v>57553.599999999999</v>
       </c>
       <c r="D7" s="36">
         <v>89047.6</v>
       </c>
       <c r="E7" s="36">
         <v>121211.6</v>
       </c>
       <c r="F7" s="33">
         <v>148803.6</v>
       </c>
-      <c r="G7" s="33"/>
+      <c r="G7" s="33">
+        <v>173187.6</v>
+      </c>
       <c r="H7" s="28"/>
       <c r="I7" s="28"/>
       <c r="J7" s="10"/>
       <c r="K7" s="33"/>
       <c r="L7" s="28"/>
       <c r="M7" s="33"/>
       <c r="N7" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:20" s="5" customFormat="1">
       <c r="A8" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="33">
         <v>3004.7</v>
       </c>
       <c r="C8" s="34">
         <v>4765.3</v>
       </c>
       <c r="D8" s="36">
         <v>6641</v>
       </c>
       <c r="E8" s="36">
         <v>7616.7</v>
       </c>
       <c r="F8" s="33">
         <v>8288.2999999999993</v>
       </c>
-      <c r="G8" s="33"/>
+      <c r="G8" s="33">
+        <v>8960</v>
+      </c>
       <c r="H8" s="28"/>
       <c r="I8" s="28"/>
       <c r="J8" s="10"/>
       <c r="K8" s="33"/>
       <c r="L8" s="28"/>
       <c r="M8" s="33"/>
       <c r="N8" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:20" s="5" customFormat="1">
       <c r="A9" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="33">
         <v>24866</v>
       </c>
       <c r="C9" s="34">
         <v>49282</v>
       </c>
       <c r="D9" s="36">
         <v>74863</v>
       </c>
       <c r="E9" s="36">
         <v>94955</v>
       </c>
       <c r="F9" s="33">
         <v>115581</v>
       </c>
-      <c r="G9" s="33"/>
+      <c r="G9" s="33">
+        <v>128615</v>
+      </c>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="10"/>
       <c r="K9" s="33"/>
       <c r="L9" s="28"/>
       <c r="M9" s="33"/>
       <c r="N9" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:20" s="5" customFormat="1">
       <c r="A10" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="33">
         <v>5488</v>
       </c>
       <c r="C10" s="34">
         <v>15446</v>
       </c>
       <c r="D10" s="36">
         <v>25185</v>
       </c>
       <c r="E10" s="36">
         <v>55272</v>
       </c>
       <c r="F10" s="33">
         <v>84256.3</v>
       </c>
-      <c r="G10" s="33"/>
+      <c r="G10" s="33">
+        <v>112768.7</v>
+      </c>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="10"/>
       <c r="K10" s="33"/>
       <c r="L10" s="28"/>
       <c r="M10" s="33"/>
       <c r="N10" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:20" s="5" customFormat="1">
       <c r="A11" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="38" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="36">
         <v>501</v>
       </c>
       <c r="F11" s="33">
         <v>1496</v>
       </c>
-      <c r="G11" s="33"/>
+      <c r="G11" s="33">
+        <v>2591</v>
+      </c>
       <c r="H11" s="36"/>
       <c r="I11" s="36"/>
       <c r="J11" s="10"/>
       <c r="K11" s="33"/>
       <c r="L11" s="36"/>
       <c r="M11" s="33"/>
       <c r="N11" s="9"/>
     </row>
     <row r="12" spans="1:20" s="5" customFormat="1">
       <c r="A12" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="33">
         <v>536.29999999999995</v>
       </c>
       <c r="C12" s="34">
         <v>962.3</v>
       </c>
       <c r="D12" s="36">
         <v>1388.3</v>
       </c>
       <c r="E12" s="36">
         <v>1814.3</v>
       </c>
       <c r="F12" s="33">
         <v>2294</v>
       </c>
-      <c r="G12" s="33"/>
+      <c r="G12" s="33">
+        <v>2773.7</v>
+      </c>
       <c r="H12" s="28"/>
       <c r="I12" s="28"/>
       <c r="J12" s="10"/>
       <c r="K12" s="33"/>
       <c r="L12" s="28"/>
       <c r="M12" s="33"/>
       <c r="N12" s="9"/>
       <c r="T12" s="22"/>
     </row>
     <row r="13" spans="1:20" s="5" customFormat="1">
       <c r="A13" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="33">
         <v>192.6</v>
       </c>
       <c r="C13" s="34">
         <v>857.3</v>
       </c>
       <c r="D13" s="36">
         <v>1521.9</v>
       </c>
       <c r="E13" s="36">
         <v>2186.6</v>
       </c>
       <c r="F13" s="33">
         <v>2494.3000000000002</v>
       </c>
-      <c r="G13" s="33"/>
+      <c r="G13" s="33">
+        <v>2801.9</v>
+      </c>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="10"/>
       <c r="K13" s="33"/>
       <c r="L13" s="28"/>
       <c r="M13" s="33"/>
       <c r="N13" s="9"/>
       <c r="T13" s="22"/>
     </row>
     <row r="14" spans="1:20" s="5" customFormat="1">
       <c r="A14" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="33">
         <v>19518.7</v>
       </c>
       <c r="C14" s="34">
         <v>39900.300000000003</v>
       </c>
       <c r="D14" s="36">
         <v>58825</v>
       </c>
       <c r="E14" s="36">
         <v>86800.7</v>
       </c>
       <c r="F14" s="33">
         <v>119665.3</v>
       </c>
-      <c r="G14" s="33"/>
+      <c r="G14" s="33">
+        <v>141613</v>
+      </c>
       <c r="H14" s="28"/>
       <c r="I14" s="28"/>
       <c r="J14" s="10"/>
       <c r="K14" s="33"/>
       <c r="L14" s="28"/>
       <c r="M14" s="33"/>
       <c r="N14" s="20"/>
       <c r="O14" s="19"/>
       <c r="T14" s="22"/>
     </row>
     <row r="15" spans="1:20" s="5" customFormat="1" ht="22.5">
       <c r="A15" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="33">
         <v>220.4</v>
       </c>
       <c r="C15" s="34">
         <v>423.6</v>
       </c>
       <c r="D15" s="36">
         <v>592.70000000000005</v>
       </c>
       <c r="E15" s="36">
         <v>674.1</v>
       </c>
       <c r="F15" s="33">
         <v>739.3</v>
       </c>
-      <c r="G15" s="33"/>
+      <c r="G15" s="33">
+        <v>806.2</v>
+      </c>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="10"/>
       <c r="K15" s="33"/>
       <c r="L15" s="28"/>
       <c r="M15" s="33"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="T15" s="22"/>
     </row>
     <row r="16" spans="1:20" s="5" customFormat="1" ht="15.75" customHeight="1">
       <c r="A16" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="33">
         <v>135</v>
       </c>
       <c r="C16" s="34">
         <v>256</v>
       </c>
       <c r="D16" s="36">
         <v>362</v>
       </c>
       <c r="E16" s="36">
         <v>403</v>
       </c>
       <c r="F16" s="33">
         <v>430</v>
       </c>
-      <c r="G16" s="33"/>
+      <c r="G16" s="33">
+        <v>455</v>
+      </c>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="9"/>
       <c r="K16" s="33"/>
       <c r="L16" s="28"/>
       <c r="M16" s="33"/>
       <c r="N16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T16" s="22"/>
     </row>
     <row r="17" spans="1:20" s="5" customFormat="1">
       <c r="A17" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="33">
         <v>21.7</v>
       </c>
       <c r="C17" s="34">
         <v>40.200000000000003</v>
       </c>
       <c r="D17" s="36">
         <v>57.8</v>
       </c>
       <c r="E17" s="36">
         <v>67.900000000000006</v>
       </c>
       <c r="F17" s="33">
         <v>71.5</v>
       </c>
-      <c r="G17" s="33"/>
+      <c r="G17" s="33">
+        <v>76.8</v>
+      </c>
       <c r="H17" s="28"/>
       <c r="I17" s="28"/>
       <c r="J17" s="9"/>
       <c r="K17" s="33"/>
       <c r="L17" s="28"/>
       <c r="M17" s="33"/>
       <c r="N17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T17" s="22"/>
     </row>
     <row r="18" spans="1:20" s="5" customFormat="1">
       <c r="A18" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="33">
         <v>36.5</v>
       </c>
       <c r="C18" s="34">
         <v>72.099999999999994</v>
       </c>
       <c r="D18" s="36">
         <v>91.1</v>
       </c>
       <c r="E18" s="36">
         <v>91.1</v>
       </c>
       <c r="F18" s="33">
         <v>91.1</v>
       </c>
-      <c r="G18" s="33"/>
+      <c r="G18" s="33">
+        <v>91.1</v>
+      </c>
       <c r="H18" s="28"/>
       <c r="I18" s="28"/>
       <c r="J18" s="9"/>
       <c r="K18" s="33"/>
       <c r="L18" s="28"/>
       <c r="M18" s="33"/>
       <c r="N18" s="9"/>
       <c r="T18" s="22"/>
     </row>
     <row r="19" spans="1:20" s="5" customFormat="1">
       <c r="A19" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="33">
         <v>10.8</v>
       </c>
       <c r="C19" s="34">
         <v>20</v>
       </c>
       <c r="D19" s="36">
         <v>27.7</v>
       </c>
       <c r="E19" s="36">
         <v>33.9</v>
       </c>
       <c r="F19" s="33">
         <v>39.4</v>
       </c>
-      <c r="G19" s="33"/>
+      <c r="G19" s="33">
+        <v>44.9</v>
+      </c>
       <c r="H19" s="28"/>
       <c r="I19" s="28"/>
       <c r="J19" s="9"/>
       <c r="K19" s="33"/>
       <c r="L19" s="28"/>
       <c r="M19" s="33"/>
       <c r="N19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T19" s="22"/>
     </row>
     <row r="20" spans="1:20" s="5" customFormat="1">
       <c r="A20" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="33">
         <v>3.5</v>
       </c>
       <c r="C20" s="34">
         <v>10.5</v>
       </c>
       <c r="D20" s="36">
         <v>17.399999999999999</v>
       </c>
       <c r="E20" s="36">
         <v>24.3</v>
       </c>
       <c r="F20" s="33">
         <v>27.5</v>
       </c>
-      <c r="G20" s="33"/>
+      <c r="G20" s="33">
+        <v>30.7</v>
+      </c>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="9"/>
       <c r="K20" s="33"/>
       <c r="L20" s="28"/>
       <c r="M20" s="33"/>
       <c r="N20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T20" s="22"/>
     </row>
     <row r="21" spans="1:20" s="5" customFormat="1">
       <c r="A21" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="33">
         <v>3.8</v>
       </c>
       <c r="C21" s="34">
         <v>7.1</v>
       </c>
       <c r="D21" s="36">
         <v>10.4</v>
       </c>
       <c r="E21" s="36">
         <v>21.7</v>
       </c>
       <c r="F21" s="33">
         <v>40</v>
       </c>
-      <c r="G21" s="33"/>
+      <c r="G21" s="33">
+        <v>60.2</v>
+      </c>
       <c r="H21" s="28"/>
       <c r="I21" s="28"/>
       <c r="J21" s="2"/>
       <c r="K21" s="33"/>
       <c r="L21" s="28"/>
       <c r="M21" s="33"/>
       <c r="N21" s="9"/>
       <c r="T21" s="22"/>
     </row>
     <row r="22" spans="1:20" s="5" customFormat="1">
       <c r="A22" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="33">
         <v>2.5</v>
       </c>
       <c r="C22" s="34">
         <v>4.4000000000000004</v>
       </c>
       <c r="D22" s="36">
         <v>6.3</v>
       </c>
       <c r="E22" s="36">
         <v>8.1999999999999993</v>
       </c>
       <c r="F22" s="33">
         <v>11.1</v>
       </c>
-      <c r="G22" s="33"/>
+      <c r="G22" s="33">
+        <v>14</v>
+      </c>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="11"/>
       <c r="K22" s="33"/>
       <c r="L22" s="28"/>
       <c r="M22" s="33"/>
       <c r="N22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T22" s="23"/>
     </row>
     <row r="23" spans="1:20" s="5" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="33">
         <v>4.3</v>
       </c>
       <c r="C23" s="34">
         <v>8.1</v>
       </c>
       <c r="D23" s="36">
         <v>11.8</v>
       </c>
       <c r="E23" s="36">
         <v>12.9</v>
       </c>
       <c r="F23" s="33">
         <v>13.6</v>
       </c>
-      <c r="G23" s="33"/>
+      <c r="G23" s="33">
+        <v>14.3</v>
+      </c>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="11"/>
       <c r="K23" s="33"/>
       <c r="L23" s="28"/>
       <c r="M23" s="33"/>
       <c r="N23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T23" s="23"/>
     </row>
     <row r="24" spans="1:20" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="C24" s="35">
         <v>5.3</v>
       </c>
       <c r="D24" s="37">
         <v>8.1999999999999993</v>
       </c>
       <c r="E24" s="37">
         <v>11.1</v>
       </c>
       <c r="F24" s="37">
         <v>15.2</v>
       </c>
-      <c r="G24" s="31"/>
+      <c r="G24" s="37">
+        <v>19.3</v>
+      </c>
       <c r="H24" s="31"/>
       <c r="I24" s="31"/>
       <c r="J24" s="26"/>
       <c r="K24" s="31"/>
       <c r="L24" s="27"/>
       <c r="M24" s="31"/>
       <c r="N24" s="13"/>
       <c r="T24" s="24"/>
     </row>
     <row r="25" spans="1:20" s="1" customFormat="1" ht="12.75">
       <c r="A25" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>