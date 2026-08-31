--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июнь\динамика\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\e.sagandyk\Desktop\динамика июль\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="28">
   <si>
     <t/>
   </si>
   <si>
     <t>Electric power, thsd. kWh</t>
   </si>
   <si>
     <t>Thermal energy, thsd. Gcal</t>
@@ -677,51 +677,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:T26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="H5" sqref="H5:H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" style="15" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="15" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" style="15" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="15" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="15" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="16" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="15" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="15" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="15" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="15" customWidth="1"/>
     <col min="12" max="13" width="9.7109375" style="15" customWidth="1"/>
     <col min="14" max="15" width="8.85546875" style="17" hidden="1" customWidth="1"/>
     <col min="16" max="16384" width="8.85546875" style="17"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
@@ -790,653 +790,693 @@
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="32">
         <v>84454.399999999994</v>
       </c>
       <c r="C5" s="34">
         <v>168804.6</v>
       </c>
       <c r="D5" s="36">
         <v>257526.39999999999</v>
       </c>
       <c r="E5" s="36">
         <v>370429.2</v>
       </c>
       <c r="F5" s="32">
         <v>483843.1</v>
       </c>
       <c r="G5" s="32">
         <v>575168</v>
       </c>
-      <c r="H5" s="28"/>
+      <c r="H5" s="36">
+        <v>669134.6</v>
+      </c>
       <c r="I5" s="28"/>
       <c r="J5" s="10"/>
       <c r="K5" s="32"/>
       <c r="L5" s="28"/>
       <c r="M5" s="32"/>
     </row>
     <row r="6" spans="1:20" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="33">
         <v>21</v>
       </c>
       <c r="C6" s="34">
         <v>37.799999999999997</v>
       </c>
       <c r="D6" s="36">
         <v>54.6</v>
       </c>
       <c r="E6" s="36">
         <v>71.400000000000006</v>
       </c>
       <c r="F6" s="33">
         <v>964.3</v>
       </c>
       <c r="G6" s="33">
         <v>1857.2</v>
       </c>
-      <c r="H6" s="28"/>
+      <c r="H6" s="36">
+        <v>2750.1</v>
+      </c>
       <c r="I6" s="28"/>
       <c r="J6" s="10"/>
       <c r="K6" s="33"/>
       <c r="L6" s="28"/>
       <c r="M6" s="33"/>
     </row>
     <row r="7" spans="1:20" s="5" customFormat="1">
       <c r="A7" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="33">
         <v>30827.200000000001</v>
       </c>
       <c r="C7" s="34">
         <v>57553.599999999999</v>
       </c>
       <c r="D7" s="36">
         <v>89047.6</v>
       </c>
       <c r="E7" s="36">
         <v>121211.6</v>
       </c>
       <c r="F7" s="33">
         <v>148803.6</v>
       </c>
       <c r="G7" s="33">
         <v>173187.6</v>
       </c>
-      <c r="H7" s="28"/>
+      <c r="H7" s="36">
+        <v>199005.3</v>
+      </c>
       <c r="I7" s="28"/>
       <c r="J7" s="10"/>
       <c r="K7" s="33"/>
       <c r="L7" s="28"/>
       <c r="M7" s="33"/>
       <c r="N7" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:20" s="5" customFormat="1">
       <c r="A8" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="33">
         <v>3004.7</v>
       </c>
       <c r="C8" s="34">
         <v>4765.3</v>
       </c>
       <c r="D8" s="36">
         <v>6641</v>
       </c>
       <c r="E8" s="36">
         <v>7616.7</v>
       </c>
       <c r="F8" s="33">
         <v>8288.2999999999993</v>
       </c>
       <c r="G8" s="33">
         <v>8960</v>
       </c>
-      <c r="H8" s="28"/>
+      <c r="H8" s="36">
+        <v>9631.7000000000007</v>
+      </c>
       <c r="I8" s="28"/>
       <c r="J8" s="10"/>
       <c r="K8" s="33"/>
       <c r="L8" s="28"/>
       <c r="M8" s="33"/>
       <c r="N8" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:20" s="5" customFormat="1">
       <c r="A9" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="33">
         <v>24866</v>
       </c>
       <c r="C9" s="34">
         <v>49282</v>
       </c>
       <c r="D9" s="36">
         <v>74863</v>
       </c>
       <c r="E9" s="36">
         <v>94955</v>
       </c>
       <c r="F9" s="33">
         <v>115581</v>
       </c>
       <c r="G9" s="33">
         <v>128615</v>
       </c>
-      <c r="H9" s="28"/>
+      <c r="H9" s="36">
+        <v>142866</v>
+      </c>
       <c r="I9" s="28"/>
       <c r="J9" s="10"/>
       <c r="K9" s="33"/>
       <c r="L9" s="28"/>
       <c r="M9" s="33"/>
       <c r="N9" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:20" s="5" customFormat="1">
       <c r="A10" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="33">
         <v>5488</v>
       </c>
       <c r="C10" s="34">
         <v>15446</v>
       </c>
       <c r="D10" s="36">
         <v>25185</v>
       </c>
       <c r="E10" s="36">
         <v>55272</v>
       </c>
       <c r="F10" s="33">
         <v>84256.3</v>
       </c>
       <c r="G10" s="33">
         <v>112768.7</v>
       </c>
-      <c r="H10" s="28"/>
+      <c r="H10" s="36">
+        <v>137941</v>
+      </c>
       <c r="I10" s="28"/>
       <c r="J10" s="10"/>
       <c r="K10" s="33"/>
       <c r="L10" s="28"/>
       <c r="M10" s="33"/>
       <c r="N10" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:20" s="5" customFormat="1">
       <c r="A11" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="38" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="38" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="36">
         <v>501</v>
       </c>
       <c r="F11" s="33">
         <v>1496</v>
       </c>
       <c r="G11" s="33">
         <v>2591</v>
       </c>
-      <c r="H11" s="36"/>
+      <c r="H11" s="36">
+        <v>3099</v>
+      </c>
       <c r="I11" s="36"/>
       <c r="J11" s="10"/>
       <c r="K11" s="33"/>
       <c r="L11" s="36"/>
       <c r="M11" s="33"/>
       <c r="N11" s="9"/>
     </row>
     <row r="12" spans="1:20" s="5" customFormat="1">
       <c r="A12" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="33">
         <v>536.29999999999995</v>
       </c>
       <c r="C12" s="34">
         <v>962.3</v>
       </c>
       <c r="D12" s="36">
         <v>1388.3</v>
       </c>
       <c r="E12" s="36">
         <v>1814.3</v>
       </c>
       <c r="F12" s="33">
         <v>2294</v>
       </c>
       <c r="G12" s="33">
         <v>2773.7</v>
       </c>
-      <c r="H12" s="28"/>
+      <c r="H12" s="36">
+        <v>3253.3</v>
+      </c>
       <c r="I12" s="28"/>
       <c r="J12" s="10"/>
       <c r="K12" s="33"/>
       <c r="L12" s="28"/>
       <c r="M12" s="33"/>
       <c r="N12" s="9"/>
       <c r="T12" s="22"/>
     </row>
     <row r="13" spans="1:20" s="5" customFormat="1">
       <c r="A13" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="33">
         <v>192.6</v>
       </c>
       <c r="C13" s="34">
         <v>857.3</v>
       </c>
       <c r="D13" s="36">
         <v>1521.9</v>
       </c>
       <c r="E13" s="36">
         <v>2186.6</v>
       </c>
       <c r="F13" s="33">
         <v>2494.3000000000002</v>
       </c>
       <c r="G13" s="33">
         <v>2801.9</v>
       </c>
-      <c r="H13" s="28"/>
+      <c r="H13" s="36">
+        <v>3109.6</v>
+      </c>
       <c r="I13" s="28"/>
       <c r="J13" s="10"/>
       <c r="K13" s="33"/>
       <c r="L13" s="28"/>
       <c r="M13" s="33"/>
       <c r="N13" s="9"/>
       <c r="T13" s="22"/>
     </row>
     <row r="14" spans="1:20" s="5" customFormat="1">
       <c r="A14" s="29" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="33">
         <v>19518.7</v>
       </c>
       <c r="C14" s="34">
         <v>39900.300000000003</v>
       </c>
       <c r="D14" s="36">
         <v>58825</v>
       </c>
       <c r="E14" s="36">
         <v>86800.7</v>
       </c>
       <c r="F14" s="33">
         <v>119665.3</v>
       </c>
       <c r="G14" s="33">
         <v>141613</v>
       </c>
-      <c r="H14" s="28"/>
+      <c r="H14" s="36">
+        <v>167478.70000000001</v>
+      </c>
       <c r="I14" s="28"/>
       <c r="J14" s="10"/>
       <c r="K14" s="33"/>
       <c r="L14" s="28"/>
       <c r="M14" s="33"/>
       <c r="N14" s="20"/>
       <c r="O14" s="19"/>
       <c r="T14" s="22"/>
     </row>
     <row r="15" spans="1:20" s="5" customFormat="1" ht="22.5">
       <c r="A15" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="33">
         <v>220.4</v>
       </c>
       <c r="C15" s="34">
         <v>423.6</v>
       </c>
       <c r="D15" s="36">
         <v>592.70000000000005</v>
       </c>
       <c r="E15" s="36">
         <v>674.1</v>
       </c>
       <c r="F15" s="33">
         <v>739.3</v>
       </c>
       <c r="G15" s="33">
         <v>806.2</v>
       </c>
-      <c r="H15" s="28"/>
+      <c r="H15" s="36">
+        <v>862.7</v>
+      </c>
       <c r="I15" s="28"/>
       <c r="J15" s="10"/>
       <c r="K15" s="33"/>
       <c r="L15" s="28"/>
       <c r="M15" s="33"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="T15" s="22"/>
     </row>
     <row r="16" spans="1:20" s="5" customFormat="1" ht="15.75" customHeight="1">
       <c r="A16" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="33">
         <v>135</v>
       </c>
       <c r="C16" s="34">
         <v>256</v>
       </c>
       <c r="D16" s="36">
         <v>362</v>
       </c>
       <c r="E16" s="36">
         <v>403</v>
       </c>
       <c r="F16" s="33">
         <v>430</v>
       </c>
       <c r="G16" s="33">
         <v>455</v>
       </c>
-      <c r="H16" s="28"/>
+      <c r="H16" s="36">
+        <v>480</v>
+      </c>
       <c r="I16" s="28"/>
       <c r="J16" s="9"/>
       <c r="K16" s="33"/>
       <c r="L16" s="28"/>
       <c r="M16" s="33"/>
       <c r="N16" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T16" s="22"/>
     </row>
     <row r="17" spans="1:20" s="5" customFormat="1">
       <c r="A17" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="33">
         <v>21.7</v>
       </c>
       <c r="C17" s="34">
         <v>40.200000000000003</v>
       </c>
       <c r="D17" s="36">
         <v>57.8</v>
       </c>
       <c r="E17" s="36">
         <v>67.900000000000006</v>
       </c>
       <c r="F17" s="33">
         <v>71.5</v>
       </c>
       <c r="G17" s="33">
         <v>76.8</v>
       </c>
-      <c r="H17" s="28"/>
+      <c r="H17" s="36">
+        <v>80.7</v>
+      </c>
       <c r="I17" s="28"/>
       <c r="J17" s="9"/>
       <c r="K17" s="33"/>
       <c r="L17" s="28"/>
       <c r="M17" s="33"/>
       <c r="N17" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T17" s="22"/>
     </row>
     <row r="18" spans="1:20" s="5" customFormat="1">
       <c r="A18" s="29" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="33">
         <v>36.5</v>
       </c>
       <c r="C18" s="34">
         <v>72.099999999999994</v>
       </c>
       <c r="D18" s="36">
         <v>91.1</v>
       </c>
       <c r="E18" s="36">
         <v>91.1</v>
       </c>
       <c r="F18" s="33">
         <v>91.1</v>
       </c>
       <c r="G18" s="33">
         <v>91.1</v>
       </c>
-      <c r="H18" s="28"/>
+      <c r="H18" s="36">
+        <v>91.1</v>
+      </c>
       <c r="I18" s="28"/>
       <c r="J18" s="9"/>
       <c r="K18" s="33"/>
       <c r="L18" s="28"/>
       <c r="M18" s="33"/>
       <c r="N18" s="9"/>
       <c r="T18" s="22"/>
     </row>
     <row r="19" spans="1:20" s="5" customFormat="1">
       <c r="A19" s="29" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="33">
         <v>10.8</v>
       </c>
       <c r="C19" s="34">
         <v>20</v>
       </c>
       <c r="D19" s="36">
         <v>27.7</v>
       </c>
       <c r="E19" s="36">
         <v>33.9</v>
       </c>
       <c r="F19" s="33">
         <v>39.4</v>
       </c>
       <c r="G19" s="33">
         <v>44.9</v>
       </c>
-      <c r="H19" s="28"/>
+      <c r="H19" s="36">
+        <v>50.4</v>
+      </c>
       <c r="I19" s="28"/>
       <c r="J19" s="9"/>
       <c r="K19" s="33"/>
       <c r="L19" s="28"/>
       <c r="M19" s="33"/>
       <c r="N19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T19" s="22"/>
     </row>
     <row r="20" spans="1:20" s="5" customFormat="1">
       <c r="A20" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="33">
         <v>3.5</v>
       </c>
       <c r="C20" s="34">
         <v>10.5</v>
       </c>
       <c r="D20" s="36">
         <v>17.399999999999999</v>
       </c>
       <c r="E20" s="36">
         <v>24.3</v>
       </c>
       <c r="F20" s="33">
         <v>27.5</v>
       </c>
       <c r="G20" s="33">
         <v>30.7</v>
       </c>
-      <c r="H20" s="28"/>
+      <c r="H20" s="36">
+        <v>33.799999999999997</v>
+      </c>
       <c r="I20" s="28"/>
       <c r="J20" s="9"/>
       <c r="K20" s="33"/>
       <c r="L20" s="28"/>
       <c r="M20" s="33"/>
       <c r="N20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T20" s="22"/>
     </row>
     <row r="21" spans="1:20" s="5" customFormat="1">
       <c r="A21" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="33">
         <v>3.8</v>
       </c>
       <c r="C21" s="34">
         <v>7.1</v>
       </c>
       <c r="D21" s="36">
         <v>10.4</v>
       </c>
       <c r="E21" s="36">
         <v>21.7</v>
       </c>
       <c r="F21" s="33">
         <v>40</v>
       </c>
       <c r="G21" s="33">
         <v>60.2</v>
       </c>
-      <c r="H21" s="28"/>
+      <c r="H21" s="36">
+        <v>71.400000000000006</v>
+      </c>
       <c r="I21" s="28"/>
       <c r="J21" s="2"/>
       <c r="K21" s="33"/>
       <c r="L21" s="28"/>
       <c r="M21" s="33"/>
       <c r="N21" s="9"/>
       <c r="T21" s="22"/>
     </row>
     <row r="22" spans="1:20" s="5" customFormat="1">
       <c r="A22" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="33">
         <v>2.5</v>
       </c>
       <c r="C22" s="34">
         <v>4.4000000000000004</v>
       </c>
       <c r="D22" s="36">
         <v>6.3</v>
       </c>
       <c r="E22" s="36">
         <v>8.1999999999999993</v>
       </c>
       <c r="F22" s="33">
         <v>11.1</v>
       </c>
       <c r="G22" s="33">
         <v>14</v>
       </c>
-      <c r="H22" s="28"/>
+      <c r="H22" s="36">
+        <v>17</v>
+      </c>
       <c r="I22" s="28"/>
       <c r="J22" s="11"/>
       <c r="K22" s="33"/>
       <c r="L22" s="28"/>
       <c r="M22" s="33"/>
       <c r="N22" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T22" s="23"/>
     </row>
     <row r="23" spans="1:20" s="5" customFormat="1" ht="14.25" customHeight="1">
       <c r="A23" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="33">
         <v>4.3</v>
       </c>
       <c r="C23" s="34">
         <v>8.1</v>
       </c>
       <c r="D23" s="36">
         <v>11.8</v>
       </c>
       <c r="E23" s="36">
         <v>12.9</v>
       </c>
       <c r="F23" s="33">
         <v>13.6</v>
       </c>
       <c r="G23" s="33">
         <v>14.3</v>
       </c>
-      <c r="H23" s="28"/>
+      <c r="H23" s="36">
+        <v>15</v>
+      </c>
       <c r="I23" s="28"/>
       <c r="J23" s="11"/>
       <c r="K23" s="33"/>
       <c r="L23" s="28"/>
       <c r="M23" s="33"/>
       <c r="N23" s="9" t="s">
         <v>0</v>
       </c>
       <c r="T23" s="23"/>
     </row>
     <row r="24" spans="1:20" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A24" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="C24" s="35">
         <v>5.3</v>
       </c>
       <c r="D24" s="37">
         <v>8.1999999999999993</v>
       </c>
       <c r="E24" s="37">
         <v>11.1</v>
       </c>
       <c r="F24" s="37">
         <v>15.2</v>
       </c>
       <c r="G24" s="37">
         <v>19.3</v>
       </c>
-      <c r="H24" s="31"/>
+      <c r="H24" s="37">
+        <v>23.3</v>
+      </c>
       <c r="I24" s="31"/>
       <c r="J24" s="26"/>
       <c r="K24" s="31"/>
       <c r="L24" s="27"/>
       <c r="M24" s="31"/>
       <c r="N24" s="13"/>
       <c r="T24" s="24"/>
     </row>
     <row r="25" spans="1:20" s="1" customFormat="1" ht="12.75">
       <c r="A25" s="21" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="21"/>
       <c r="C25" s="21"/>
       <c r="D25" s="21"/>
       <c r="E25" s="21"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="12"/>