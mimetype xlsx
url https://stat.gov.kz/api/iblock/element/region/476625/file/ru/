--- v5 (2026-08-18)
+++ v6 (2026-09-19)
@@ -1,5587 +1,13041 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
-  <workbookPr defaultThemeVersion="164011"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июль 26\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.dairbekova\Desktop\БНС динамика\Производство промышленной продукции в обрабатывающей промышлен в области\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="11640" windowHeight="12045"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14820" windowHeight="12210"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!$3:$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">показатель!$A$4:$U$157</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">показатель!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="109">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
-    <t xml:space="preserve"> Мясо и субпродукты пищевые, тонн</t>
+    <t>Мясо и субпродукты пищевые, тонн</t>
   </si>
   <si>
-    <t xml:space="preserve"> Масло растительное рафинированное и нерафинированное, тонн</t>
+    <t>Мясо скота крупного рогатого, свиней, овец, коз, лошадей и животных семейства лошадиных, свежее или охлажденное, тонн</t>
   </si>
   <si>
-    <t xml:space="preserve"> Мясо скота крупного рогатого, свиней, овец, коз, лошадей и животных семейства лошадиных, свежее или охлажденное, тонн</t>
+    <t>Сыр недозрелый или невыдержанный (включая сыр сывороточный) и творог, тонн</t>
   </si>
   <si>
-    <t xml:space="preserve"> Мясо птицы домашней, свежее или охлажденное, тонн</t>
+    <t>Рис полуобрушенный или полностью обрушенный или очищенный или расколотый, тонн</t>
   </si>
   <si>
-    <t xml:space="preserve"> Колбасы и изделия аналогичные из мяса, субпродуктов мясных или крови животных, тонн</t>
+    <t>Портландцемент (кроме белого),тыс. тонн</t>
   </si>
   <si>
-    <t xml:space="preserve"> Рыба, приготовленная или консервированная другим способом; икра и ее заменители, тонн</t>
+    <t>Серебро необработанное и полуобработанное или в виде порошка, кг</t>
   </si>
   <si>
-    <t xml:space="preserve"> Соки фруктовые и овощные, тыс.литров</t>
-[...74 lines deleted...]
-    <t>Кербулакский</t>
+    <t>Золото необработанное и полуобработанное или в виде порошка, кг</t>
   </si>
   <si>
     <t xml:space="preserve">январь-ноябрь </t>
   </si>
   <si>
     <t xml:space="preserve">январь-декабрь </t>
   </si>
   <si>
-    <t>* - оперативные данные</t>
+    <t>Сахар рафинированный тростниковый или свекловичный, сахароза химически чистая в твердом состоянии, без добавок ароматических и красящих, тонн</t>
   </si>
   <si>
-    <t>"-" - нет производства</t>
+    <t>Лекарства, тыс.тенге</t>
   </si>
   <si>
-    <t>х - данные не заполнены в связи с тем, что данный вид продукции производится единственным предприятием в области; в соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Произведено продукции в натуральном выражении</t>
+  </si>
+  <si>
+    <t>Методика по формированию показателей и расчета валового выпуска промышленной продукции (товаров, услуг) Утвержден приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от «20» декабря 2017 года № 202</t>
+  </si>
+  <si>
+    <t>Формы статистического наблюдения</t>
+  </si>
+  <si>
+    <t>выпуск с учетом продукции, израсходованной на промышленно-производственные нужды внутри данного предприятия (внутризаводского оборота) и выработанной из давальческого сырья</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701608</t>
+  </si>
+  <si>
+    <t>Производство промышленной продукции в обрабатывающей промышленности в Республике Казахстан за 2026 год</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Мясо птицы домашней, свежее или охлажденное, тонн</t>
+  </si>
+  <si>
+    <t>Колбасы и изделия аналогичные из мяса, субпродуктов мясных или крови животных, тонн</t>
+  </si>
+  <si>
+    <t>Рыба, приготовленная или консервированная другим способом; икра и ее заменители, тонн</t>
+  </si>
+  <si>
+    <t>Соки фруктовые и овощные, тыс.литр</t>
+  </si>
+  <si>
+    <t>Масло подсолнечное нерафинированное, тонн</t>
+  </si>
+  <si>
+    <t>Молоко обработанное жидкое и сливки, тонн</t>
+  </si>
+  <si>
+    <t>Масло сливочное и спреды (пасты) молочные, тонн</t>
+  </si>
+  <si>
+    <t>Сыр и творог, тонн</t>
+  </si>
+  <si>
+    <t>Сыры тертые, сыры в порошке, сыры голубые и сыры необработанные прочие, кроме сыра плавленного, тонн</t>
+  </si>
+  <si>
+    <t>Мука из культур зерновых и растительная; смеси из них тонкого помола, тонн</t>
+  </si>
+  <si>
+    <t>Смеси для приготовления изделий хлебобулочных, тонн</t>
+  </si>
+  <si>
+    <t>Масло подсолнечное и его фракции, рафинированные (кроме химически модифицированных), тонн</t>
+  </si>
+  <si>
+    <t>Мука мелкого помола из пшеницы и меслины (смеси пшеницы и ржи), тонн</t>
+  </si>
+  <si>
+    <t>Крупа, мука грубого помола и гранулы и продукты из культур зерновых прочие, тонн</t>
+  </si>
+  <si>
+    <t>Крупа и мука грубого помола из пшеницы, тонн</t>
+  </si>
+  <si>
+    <t>Хлеб свежий, тонн</t>
+  </si>
+  <si>
+    <t>Сахар-сырец или сахар рафинированный тростниковый или свекловичный; патока (меласса), тонн</t>
+  </si>
+  <si>
+    <t>Чай и кофе переработанные, тонн</t>
+  </si>
+  <si>
+    <t>Корма готовые для животных сельскохозяйственных, кроме муки и гранул из люцерны, тонн</t>
+  </si>
+  <si>
+    <t>Краски и лаки на основе полимеров, тонн</t>
+  </si>
+  <si>
+    <t>Известь гашенная, негашеная и гидравлическая, тонн</t>
+  </si>
+  <si>
+    <t>Конструкции строительные сборные из бетона, тонн</t>
+  </si>
+  <si>
+    <t>Бетон товарный, тонн</t>
+  </si>
+  <si>
+    <t>Пиво, кроме осадков и отходов пивоварения, тыс.литров</t>
+  </si>
+  <si>
+    <t>Обувь с верхом из кожи, кроме спортивной обуви, обуви с подноском защитным металлическим и обуви специальной разной, тыс.пар</t>
+  </si>
+  <si>
+    <t>Обувь, кроме спортивной, защитной и ортопедической, тыс.пар</t>
+  </si>
+  <si>
+    <t>Обувь валяная и фетровая, тыс.пар</t>
+  </si>
+  <si>
+    <t>Кирпичи керамические неогнеупорные строительные, кроме изделий из муки каменной кремнеземистой или земель диатомитовых, тыс.куб.м</t>
+  </si>
+  <si>
+    <t>Части машин для сельского и лесного хозяйства; услуги в области производства машин для сельского и лесного хозяйства, тыс.тенге</t>
+  </si>
+  <si>
+    <t>Производство промышленной продукции в обрабатывающей промышленности области Жетісу</t>
+  </si>
+  <si>
+    <t>С июня 2022 года</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/zhetisu/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Отдел статистики производства и окружающей среды </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Даирбекова Алма </t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.dairbekova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Алакольский район</t>
+  </si>
+  <si>
+    <t>Ескельдинский район</t>
+  </si>
+  <si>
+    <t xml:space="preserve">г.а. Талдыкорган </t>
+  </si>
+  <si>
+    <t>г.а. Талдыкорган</t>
+  </si>
+  <si>
+    <t>Коксуский район</t>
+  </si>
+  <si>
+    <t>Сарканский район</t>
   </si>
   <si>
     <t>Панфиловский район</t>
   </si>
   <si>
-    <t>Сарканский район</t>
+    <t>г.а. Текели</t>
   </si>
   <si>
-    <t>Ескельдинский район</t>
+    <t>Каратальский район</t>
   </si>
   <si>
     <t>Аксуский район</t>
   </si>
   <si>
-    <t>Коксуский район</t>
+    <t>Кербулакский</t>
   </si>
   <si>
     <t>Кербулакский район</t>
-  </si>
-[...25 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>Талдыкорган г.а.</t>
   </si>
   <si>
     <t>Текели г.а.</t>
   </si>
   <si>
-    <t>Серебро необработанное и полуобработанное или в виде порошка, кг</t>
+    <t>+7 7282 41 39 18</t>
+  </si>
+  <si>
+    <t>тонна, тыс.литров, тыс.пар, тыс.тенге, тыс.куб.м, кг</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
+  <numFmts count="4">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _₸_-;\-* #,##0.0\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="36">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Roboto"/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color indexed="8"/>
+      <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="9"/>
       <name val="Roboto"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
-      <b/>
-      <sz val="8"/>
+      <sz val="11"/>
       <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="thin">
         <color auto="1"/>
-      </top>
-[...4 lines deleted...]
-      <left/>
+      </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...1 lines deleted...]
-      <bottom style="thin">
+      <right style="thin">
         <color indexed="64"/>
-      </bottom>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="33" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="5" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="29" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="30" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="28" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="34" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...57 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 3 3" xfId="4"/>
+    <cellStyle name="Финансовый" xfId="5" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zhetisu/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M160"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A127" workbookViewId="0">
-      <selection activeCell="F139" sqref="F139"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="41" customWidth="1"/>
+    <col min="2" max="2" width="105.28515625" style="41" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="25"/>
+    <col min="257" max="257" width="42.28515625" style="25" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="25" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="25"/>
+    <col min="513" max="513" width="42.28515625" style="25" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="25" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="25"/>
+    <col min="769" max="769" width="42.28515625" style="25" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="25" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="25"/>
+    <col min="1025" max="1025" width="42.28515625" style="25" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="25" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="25"/>
+    <col min="1281" max="1281" width="42.28515625" style="25" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="25" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="25"/>
+    <col min="1537" max="1537" width="42.28515625" style="25" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="25" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="25"/>
+    <col min="1793" max="1793" width="42.28515625" style="25" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="25" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="25"/>
+    <col min="2049" max="2049" width="42.28515625" style="25" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="25" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="25"/>
+    <col min="2305" max="2305" width="42.28515625" style="25" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="25" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="25"/>
+    <col min="2561" max="2561" width="42.28515625" style="25" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="25" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="25"/>
+    <col min="2817" max="2817" width="42.28515625" style="25" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="25" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="25"/>
+    <col min="3073" max="3073" width="42.28515625" style="25" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="25" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="25"/>
+    <col min="3329" max="3329" width="42.28515625" style="25" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="25" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="25"/>
+    <col min="3585" max="3585" width="42.28515625" style="25" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="25" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="25"/>
+    <col min="3841" max="3841" width="42.28515625" style="25" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="25" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="25"/>
+    <col min="4097" max="4097" width="42.28515625" style="25" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="25" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="25"/>
+    <col min="4353" max="4353" width="42.28515625" style="25" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="25" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="25"/>
+    <col min="4609" max="4609" width="42.28515625" style="25" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="25" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="25"/>
+    <col min="4865" max="4865" width="42.28515625" style="25" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="25" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="25"/>
+    <col min="5121" max="5121" width="42.28515625" style="25" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="25" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="25"/>
+    <col min="5377" max="5377" width="42.28515625" style="25" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="25" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="25"/>
+    <col min="5633" max="5633" width="42.28515625" style="25" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="25" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="25"/>
+    <col min="5889" max="5889" width="42.28515625" style="25" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="25" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="25"/>
+    <col min="6145" max="6145" width="42.28515625" style="25" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="25" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="25"/>
+    <col min="6401" max="6401" width="42.28515625" style="25" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="25" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="25"/>
+    <col min="6657" max="6657" width="42.28515625" style="25" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="25" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="25"/>
+    <col min="6913" max="6913" width="42.28515625" style="25" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="25" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="25"/>
+    <col min="7169" max="7169" width="42.28515625" style="25" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="25" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="25"/>
+    <col min="7425" max="7425" width="42.28515625" style="25" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="25" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="25"/>
+    <col min="7681" max="7681" width="42.28515625" style="25" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="25" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="25"/>
+    <col min="7937" max="7937" width="42.28515625" style="25" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="25" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="25"/>
+    <col min="8193" max="8193" width="42.28515625" style="25" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="25" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="25"/>
+    <col min="8449" max="8449" width="42.28515625" style="25" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="25" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="25"/>
+    <col min="8705" max="8705" width="42.28515625" style="25" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="25" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="25"/>
+    <col min="8961" max="8961" width="42.28515625" style="25" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="25" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="25"/>
+    <col min="9217" max="9217" width="42.28515625" style="25" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="25" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="25"/>
+    <col min="9473" max="9473" width="42.28515625" style="25" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="25" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="25"/>
+    <col min="9729" max="9729" width="42.28515625" style="25" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="25" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="25"/>
+    <col min="9985" max="9985" width="42.28515625" style="25" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="25" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="25"/>
+    <col min="10241" max="10241" width="42.28515625" style="25" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="25" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="25"/>
+    <col min="10497" max="10497" width="42.28515625" style="25" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="25" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="25"/>
+    <col min="10753" max="10753" width="42.28515625" style="25" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="25" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="25"/>
+    <col min="11009" max="11009" width="42.28515625" style="25" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="25" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="25"/>
+    <col min="11265" max="11265" width="42.28515625" style="25" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="25" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="25"/>
+    <col min="11521" max="11521" width="42.28515625" style="25" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="25" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="25"/>
+    <col min="11777" max="11777" width="42.28515625" style="25" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="25" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="25"/>
+    <col min="12033" max="12033" width="42.28515625" style="25" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="25" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="25"/>
+    <col min="12289" max="12289" width="42.28515625" style="25" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="25" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="25"/>
+    <col min="12545" max="12545" width="42.28515625" style="25" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="25" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="25"/>
+    <col min="12801" max="12801" width="42.28515625" style="25" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="25" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="25"/>
+    <col min="13057" max="13057" width="42.28515625" style="25" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="25" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="25"/>
+    <col min="13313" max="13313" width="42.28515625" style="25" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="25" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="25"/>
+    <col min="13569" max="13569" width="42.28515625" style="25" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="25" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="25"/>
+    <col min="13825" max="13825" width="42.28515625" style="25" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="25" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="25"/>
+    <col min="14081" max="14081" width="42.28515625" style="25" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="25" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="25"/>
+    <col min="14337" max="14337" width="42.28515625" style="25" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="25" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="25"/>
+    <col min="14593" max="14593" width="42.28515625" style="25" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="25" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="25"/>
+    <col min="14849" max="14849" width="42.28515625" style="25" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="25" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="25"/>
+    <col min="15105" max="15105" width="42.28515625" style="25" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="25" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="25"/>
+    <col min="15361" max="15361" width="42.28515625" style="25" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="25" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="25"/>
+    <col min="15617" max="15617" width="42.28515625" style="25" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="25" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="25"/>
+    <col min="15873" max="15873" width="42.28515625" style="25" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="25" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="25"/>
+    <col min="16129" max="16129" width="42.28515625" style="25" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="25" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="24"/>
+      <c r="B1" s="24"/>
+    </row>
+    <row r="2" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="27">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="29" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="28" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="28" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="28" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A7" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="28" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="28" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="28" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="28" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A11" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="M11" s="33"/>
+    </row>
+    <row r="12" spans="1:13" s="28" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="M12" s="33"/>
+    </row>
+    <row r="13" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="M13" s="33"/>
+    </row>
+    <row r="14" spans="1:13" s="28" customFormat="1" ht="30" customHeight="1">
+      <c r="A14" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="33"/>
+    </row>
+    <row r="15" spans="1:13" s="28" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="M15" s="33"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="61">
+        <v>46281</v>
+      </c>
+      <c r="M16" s="37"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17" s="61">
+        <v>46311</v>
+      </c>
+      <c r="M17" s="38"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="95" t="s">
+        <v>90</v>
+      </c>
+      <c r="M18" s="37"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="95" t="s">
+        <v>91</v>
+      </c>
+      <c r="M19" s="38"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="107" t="s">
+        <v>107</v>
+      </c>
+      <c r="M20" s="37"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21" s="96" t="s">
+        <v>92</v>
+      </c>
+      <c r="M21" s="38"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="39"/>
+      <c r="B22" s="40"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="38"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="37"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="38"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="37"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="L36" sqref="L36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="43"/>
+    <col min="257" max="257" width="4.42578125" style="43" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="43" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="43"/>
+    <col min="513" max="513" width="4.42578125" style="43" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="43" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="43"/>
+    <col min="769" max="769" width="4.42578125" style="43" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="43" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="43"/>
+    <col min="1025" max="1025" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="43" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="43"/>
+    <col min="1281" max="1281" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="43" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="43"/>
+    <col min="1537" max="1537" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="43" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="43"/>
+    <col min="1793" max="1793" width="4.42578125" style="43" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="43" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="43"/>
+    <col min="2049" max="2049" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="43" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="43"/>
+    <col min="2305" max="2305" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="43" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="43"/>
+    <col min="2561" max="2561" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="43" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="43"/>
+    <col min="2817" max="2817" width="4.42578125" style="43" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="43" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="43"/>
+    <col min="3073" max="3073" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="43"/>
+    <col min="3329" max="3329" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="43"/>
+    <col min="3585" max="3585" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="43"/>
+    <col min="3841" max="3841" width="4.42578125" style="43" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="43" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="43"/>
+    <col min="4097" max="4097" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="43" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="43"/>
+    <col min="4353" max="4353" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="43" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="43"/>
+    <col min="4609" max="4609" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="43" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="43"/>
+    <col min="4865" max="4865" width="4.42578125" style="43" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="43" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="43"/>
+    <col min="5121" max="5121" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="43" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="43"/>
+    <col min="5377" max="5377" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="43" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="43"/>
+    <col min="5633" max="5633" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="43" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="43"/>
+    <col min="5889" max="5889" width="4.42578125" style="43" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="43" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="43"/>
+    <col min="6145" max="6145" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="43" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="43"/>
+    <col min="6401" max="6401" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="43" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="43"/>
+    <col min="6657" max="6657" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="43" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="43"/>
+    <col min="6913" max="6913" width="4.42578125" style="43" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="43" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="43"/>
+    <col min="7169" max="7169" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="43" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="43"/>
+    <col min="7425" max="7425" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="43" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="43"/>
+    <col min="7681" max="7681" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="43" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="43"/>
+    <col min="7937" max="7937" width="4.42578125" style="43" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="43" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="43"/>
+    <col min="8193" max="8193" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="43" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="43"/>
+    <col min="8449" max="8449" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="43" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="43"/>
+    <col min="8705" max="8705" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="43" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="43"/>
+    <col min="8961" max="8961" width="4.42578125" style="43" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="43" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="43"/>
+    <col min="9217" max="9217" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="43" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="43"/>
+    <col min="9473" max="9473" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="43" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="43"/>
+    <col min="9729" max="9729" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="43" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="43"/>
+    <col min="9985" max="9985" width="4.42578125" style="43" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="43" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="43"/>
+    <col min="10241" max="10241" width="4.42578125" style="43" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="43" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="43"/>
+    <col min="10497" max="10497" width="4.42578125" style="43" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="43" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="43"/>
+    <col min="10753" max="10753" width="4.42578125" style="43" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="43" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="43"/>
+    <col min="11009" max="11009" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="43" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="43"/>
+    <col min="11265" max="11265" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="43" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="43"/>
+    <col min="11521" max="11521" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="43" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="43"/>
+    <col min="11777" max="11777" width="4.42578125" style="43" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="43" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="43"/>
+    <col min="12033" max="12033" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="43" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="43"/>
+    <col min="12289" max="12289" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="43" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="43"/>
+    <col min="12545" max="12545" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="43" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="43"/>
+    <col min="12801" max="12801" width="4.42578125" style="43" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="43" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="43"/>
+    <col min="13057" max="13057" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="43" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="43"/>
+    <col min="13313" max="13313" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="43" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="43"/>
+    <col min="13569" max="13569" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="43" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="43"/>
+    <col min="13825" max="13825" width="4.42578125" style="43" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="43" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="43"/>
+    <col min="14081" max="14081" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="43" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="43"/>
+    <col min="14337" max="14337" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="43" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="43"/>
+    <col min="14593" max="14593" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="43" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="43"/>
+    <col min="14849" max="14849" width="4.42578125" style="43" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="43" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="43"/>
+    <col min="15105" max="15105" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="43" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="43"/>
+    <col min="15361" max="15361" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="43" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="43"/>
+    <col min="15617" max="15617" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="43" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="43"/>
+    <col min="15873" max="15873" width="4.42578125" style="43" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="43" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="43"/>
+    <col min="16129" max="16129" width="4.42578125" style="43" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="43" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="43"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="42"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="44" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="44" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="44" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="44" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="44"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="45" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="44"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="44"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="46" t="s">
+        <v>47</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:U874"/>
+  <sheetViews>
+    <sheetView topLeftCell="A136" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="H145" sqref="H145"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="40.42578125" style="54" customWidth="1"/>
+    <col min="2" max="2" width="11.7109375" style="78" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.42578125" style="79" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" style="79" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.140625" style="79" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.85546875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="11.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11.7109375" style="47" customWidth="1"/>
+    <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="92"/>
+    <col min="15" max="15" width="20" style="92" customWidth="1"/>
+    <col min="16" max="16" width="16.5703125" style="92" customWidth="1"/>
+    <col min="17" max="17" width="16.140625" style="92" customWidth="1"/>
+    <col min="18" max="19" width="9.140625" style="92"/>
+    <col min="20" max="20" width="17.5703125" style="92" customWidth="1"/>
+    <col min="21" max="21" width="22.42578125" style="92" customWidth="1"/>
+    <col min="22" max="22" width="14" style="92" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="6" customFormat="1">
-[...15 lines deleted...]
-      <c r="A2" s="48" t="s">
+    <row r="2" spans="1:21" s="4" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A2" s="108" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="109"/>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="109"/>
+      <c r="G2" s="109"/>
+      <c r="H2" s="109"/>
+      <c r="I2" s="109"/>
+      <c r="J2" s="109"/>
+      <c r="K2" s="109"/>
+      <c r="L2" s="109"/>
+      <c r="M2" s="110"/>
+    </row>
+    <row r="3" spans="1:21" s="9" customFormat="1">
+      <c r="A3" s="52"/>
+      <c r="B3" s="62"/>
+      <c r="C3" s="63"/>
+      <c r="D3" s="63"/>
+      <c r="E3" s="63"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="11"/>
+    </row>
+    <row r="4" spans="1:21" s="4" customFormat="1" ht="21" customHeight="1">
+      <c r="A4" s="55"/>
+      <c r="B4" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="65" t="s">
+        <v>2</v>
+      </c>
+      <c r="E4" s="66" t="s">
+        <v>3</v>
+      </c>
+      <c r="F4" s="53" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="H4" s="53" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="J4" s="53" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="53" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="M4" s="53" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" s="9" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="81">
+        <v>32</v>
+      </c>
+      <c r="C5" s="81">
+        <v>246</v>
+      </c>
+      <c r="D5" s="81">
+        <v>460</v>
+      </c>
+      <c r="E5" s="81">
+        <v>674</v>
+      </c>
+      <c r="F5" s="81">
+        <v>827</v>
+      </c>
+      <c r="G5" s="81">
+        <v>980</v>
+      </c>
+      <c r="H5" s="81">
+        <v>1130</v>
+      </c>
+      <c r="I5" s="99">
+        <v>1195</v>
+      </c>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="16"/>
+      <c r="M5" s="82"/>
+      <c r="T5" s="7"/>
+    </row>
+    <row r="6" spans="1:21" s="9" customFormat="1">
+      <c r="A6" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B6" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" s="99">
+        <v>53</v>
+      </c>
+      <c r="D6" s="99">
+        <v>106</v>
+      </c>
+      <c r="E6" s="99">
+        <v>159</v>
+      </c>
+      <c r="F6" s="99">
+        <v>236</v>
+      </c>
+      <c r="G6" s="99">
+        <v>313</v>
+      </c>
+      <c r="H6" s="99">
+        <v>390</v>
+      </c>
+      <c r="I6" s="99">
+        <v>405</v>
+      </c>
+      <c r="J6" s="82"/>
+      <c r="K6" s="82"/>
+      <c r="L6" s="16"/>
+      <c r="M6" s="82"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="83"/>
+      <c r="Q6" s="83"/>
+      <c r="T6" s="10"/>
+      <c r="U6" s="12"/>
+    </row>
+    <row r="7" spans="1:21" s="9" customFormat="1">
+      <c r="A7" s="104" t="s">
+        <v>93</v>
+      </c>
+      <c r="B7" s="99">
+        <v>21</v>
+      </c>
+      <c r="C7" s="99">
+        <v>170</v>
+      </c>
+      <c r="D7" s="99">
+        <v>318</v>
+      </c>
+      <c r="E7" s="99">
+        <v>466</v>
+      </c>
+      <c r="F7" s="99">
+        <v>532</v>
+      </c>
+      <c r="G7" s="99">
+        <v>598</v>
+      </c>
+      <c r="H7" s="99">
+        <v>664</v>
+      </c>
+      <c r="I7" s="99">
+        <v>708</v>
+      </c>
+      <c r="J7" s="82"/>
+      <c r="K7" s="82"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="82"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="83"/>
+      <c r="Q7" s="83"/>
+      <c r="T7" s="10"/>
+      <c r="U7" s="12"/>
+    </row>
+    <row r="8" spans="1:21" s="9" customFormat="1">
+      <c r="A8" s="104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B8" s="99">
+        <v>10</v>
+      </c>
+      <c r="C8" s="99">
+        <v>23</v>
+      </c>
+      <c r="D8" s="99">
+        <v>36</v>
+      </c>
+      <c r="E8" s="99">
+        <v>49</v>
+      </c>
+      <c r="F8" s="99">
+        <v>59</v>
+      </c>
+      <c r="G8" s="99">
+        <v>68</v>
+      </c>
+      <c r="H8" s="99">
+        <v>75</v>
+      </c>
+      <c r="I8" s="99">
+        <v>82</v>
+      </c>
+      <c r="J8" s="82"/>
+      <c r="K8" s="82"/>
+      <c r="L8" s="16"/>
+      <c r="M8" s="82"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="83"/>
+      <c r="Q8" s="83"/>
+      <c r="T8" s="10"/>
+      <c r="U8" s="12"/>
+    </row>
+    <row r="9" spans="1:21" s="9" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A9" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="81">
+        <v>29</v>
+      </c>
+      <c r="C9" s="81">
+        <v>188</v>
+      </c>
+      <c r="D9" s="81">
+        <v>346</v>
+      </c>
+      <c r="E9" s="81">
+        <v>505</v>
+      </c>
+      <c r="F9" s="81">
+        <v>579</v>
+      </c>
+      <c r="G9" s="81">
+        <v>652</v>
+      </c>
+      <c r="H9" s="81">
+        <v>725</v>
+      </c>
+      <c r="I9" s="99">
+        <v>778</v>
+      </c>
+      <c r="J9" s="18"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="82"/>
+      <c r="T9" s="7"/>
+    </row>
+    <row r="10" spans="1:21" s="9" customFormat="1">
+      <c r="A10" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B10" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="99">
+        <v>1</v>
+      </c>
+      <c r="D10" s="99">
+        <v>1</v>
+      </c>
+      <c r="E10" s="99">
+        <v>2</v>
+      </c>
+      <c r="F10" s="99">
+        <v>2</v>
+      </c>
+      <c r="G10" s="99">
+        <v>3</v>
+      </c>
+      <c r="H10" s="99">
+        <v>3</v>
+      </c>
+      <c r="I10" s="99">
+        <v>5</v>
+      </c>
+      <c r="J10" s="82"/>
+      <c r="K10" s="82"/>
+      <c r="L10" s="82"/>
+      <c r="M10" s="82"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="83"/>
+      <c r="Q10" s="83"/>
+      <c r="T10" s="10"/>
+      <c r="U10" s="12"/>
+    </row>
+    <row r="11" spans="1:21" s="9" customFormat="1">
+      <c r="A11" s="104" t="s">
+        <v>93</v>
+      </c>
+      <c r="B11" s="99">
+        <v>21</v>
+      </c>
+      <c r="C11" s="99">
+        <v>170</v>
+      </c>
+      <c r="D11" s="99">
+        <v>318</v>
+      </c>
+      <c r="E11" s="99">
+        <v>466</v>
+      </c>
+      <c r="F11" s="99">
+        <v>532</v>
+      </c>
+      <c r="G11" s="99">
+        <v>598</v>
+      </c>
+      <c r="H11" s="99">
+        <v>664</v>
+      </c>
+      <c r="I11" s="99">
+        <v>708</v>
+      </c>
+      <c r="J11" s="82"/>
+      <c r="K11" s="82"/>
+      <c r="L11" s="82"/>
+      <c r="M11" s="82"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="83"/>
+      <c r="Q11" s="83"/>
+      <c r="T11" s="10"/>
+      <c r="U11" s="12"/>
+    </row>
+    <row r="12" spans="1:21" s="9" customFormat="1">
+      <c r="A12" s="104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B12" s="99">
+        <v>7</v>
+      </c>
+      <c r="C12" s="99">
+        <v>17</v>
+      </c>
+      <c r="D12" s="99">
+        <v>27</v>
+      </c>
+      <c r="E12" s="99">
+        <v>37</v>
+      </c>
+      <c r="F12" s="99">
+        <v>44</v>
+      </c>
+      <c r="G12" s="99">
+        <v>51</v>
+      </c>
+      <c r="H12" s="99">
+        <v>58</v>
+      </c>
+      <c r="I12" s="99">
+        <v>64</v>
+      </c>
+      <c r="J12" s="82"/>
+      <c r="K12" s="82"/>
+      <c r="L12" s="82"/>
+      <c r="M12" s="82"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="83"/>
+      <c r="Q12" s="83"/>
+      <c r="T12" s="10"/>
+      <c r="U12" s="12"/>
+    </row>
+    <row r="13" spans="1:21" s="9" customFormat="1" ht="24" customHeight="1">
+      <c r="A13" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="81">
+        <v>3</v>
+      </c>
+      <c r="C13" s="81">
+        <v>58</v>
+      </c>
+      <c r="D13" s="81">
+        <v>113</v>
+      </c>
+      <c r="E13" s="81">
+        <v>169</v>
+      </c>
+      <c r="F13" s="81">
+        <v>248</v>
+      </c>
+      <c r="G13" s="81">
+        <v>328</v>
+      </c>
+      <c r="H13" s="81">
+        <v>405</v>
+      </c>
+      <c r="I13" s="99">
+        <v>418</v>
+      </c>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="82"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="83"/>
+      <c r="Q13" s="83"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="12"/>
+    </row>
+    <row r="14" spans="1:21" s="9" customFormat="1">
+      <c r="A14" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" s="99">
+        <v>52</v>
+      </c>
+      <c r="D14" s="99">
+        <v>105</v>
+      </c>
+      <c r="E14" s="99">
+        <v>157</v>
+      </c>
+      <c r="F14" s="99">
+        <v>234</v>
+      </c>
+      <c r="G14" s="99">
+        <v>310</v>
+      </c>
+      <c r="H14" s="99">
+        <v>387</v>
+      </c>
+      <c r="I14" s="99">
+        <v>400</v>
+      </c>
+      <c r="J14" s="82"/>
+      <c r="K14" s="82"/>
+      <c r="L14" s="82"/>
+      <c r="M14" s="82"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="83"/>
+      <c r="Q14" s="83"/>
+      <c r="T14" s="10"/>
+      <c r="U14" s="12"/>
+    </row>
+    <row r="15" spans="1:21" s="9" customFormat="1">
+      <c r="A15" s="104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="99">
+        <v>3</v>
+      </c>
+      <c r="C15" s="99">
+        <v>6</v>
+      </c>
+      <c r="D15" s="99">
+        <v>9</v>
+      </c>
+      <c r="E15" s="99">
+        <v>12</v>
+      </c>
+      <c r="F15" s="99">
+        <v>15</v>
+      </c>
+      <c r="G15" s="99">
+        <v>18</v>
+      </c>
+      <c r="H15" s="99">
+        <v>18</v>
+      </c>
+      <c r="I15" s="99">
+        <v>18</v>
+      </c>
+      <c r="J15" s="82"/>
+      <c r="K15" s="82"/>
+      <c r="L15" s="82"/>
+      <c r="M15" s="82"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="83"/>
+      <c r="Q15" s="83"/>
+      <c r="T15" s="10"/>
+      <c r="U15" s="12"/>
+    </row>
+    <row r="16" spans="1:21" s="9" customFormat="1" ht="30" customHeight="1">
+      <c r="A16" s="56" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="81">
+        <v>1</v>
+      </c>
+      <c r="C16" s="81">
+        <v>3</v>
+      </c>
+      <c r="D16" s="81">
+        <v>5</v>
+      </c>
+      <c r="E16" s="81">
+        <v>7</v>
+      </c>
+      <c r="F16" s="81">
+        <v>8</v>
+      </c>
+      <c r="G16" s="81">
+        <v>9</v>
+      </c>
+      <c r="H16" s="81">
+        <v>13</v>
+      </c>
+      <c r="I16" s="99">
+        <v>17</v>
+      </c>
+      <c r="J16" s="18"/>
+      <c r="K16" s="82"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="82"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="83"/>
+      <c r="Q16" s="83"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="12"/>
+    </row>
+    <row r="17" spans="1:21" s="9" customFormat="1">
+      <c r="A17" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C17" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="D17" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="G17" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="H17" s="99">
+        <v>3</v>
+      </c>
+      <c r="I17" s="99">
+        <v>6</v>
+      </c>
+      <c r="J17" s="82"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="82"/>
+      <c r="N17" s="18"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="83"/>
+      <c r="Q17" s="83"/>
+      <c r="T17" s="10"/>
+      <c r="U17" s="12"/>
+    </row>
+    <row r="18" spans="1:21" s="9" customFormat="1">
+      <c r="A18" s="104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B18" s="99">
+        <v>1</v>
+      </c>
+      <c r="C18" s="99">
+        <v>2</v>
+      </c>
+      <c r="D18" s="99">
+        <v>4</v>
+      </c>
+      <c r="E18" s="99">
+        <v>6</v>
+      </c>
+      <c r="F18" s="99">
+        <v>6</v>
+      </c>
+      <c r="G18" s="99">
+        <v>6</v>
+      </c>
+      <c r="H18" s="99">
+        <v>7</v>
+      </c>
+      <c r="I18" s="99">
+        <v>7</v>
+      </c>
+      <c r="J18" s="82"/>
+      <c r="K18" s="18"/>
+      <c r="L18" s="18"/>
+      <c r="M18" s="82"/>
+      <c r="N18" s="18"/>
+      <c r="O18" s="12"/>
+      <c r="P18" s="83"/>
+      <c r="Q18" s="83"/>
+      <c r="T18" s="10"/>
+      <c r="U18" s="12"/>
+    </row>
+    <row r="19" spans="1:21" s="9" customFormat="1">
+      <c r="A19" s="104" t="s">
+        <v>97</v>
+      </c>
+      <c r="B19" s="99">
+        <v>0</v>
+      </c>
+      <c r="C19" s="99">
+        <v>0</v>
+      </c>
+      <c r="D19" s="99">
+        <v>1</v>
+      </c>
+      <c r="E19" s="99">
+        <v>1</v>
+      </c>
+      <c r="F19" s="99">
+        <v>1</v>
+      </c>
+      <c r="G19" s="99">
+        <v>1</v>
+      </c>
+      <c r="H19" s="99">
+        <v>1</v>
+      </c>
+      <c r="I19" s="99">
+        <v>1</v>
+      </c>
+      <c r="J19" s="82"/>
+      <c r="K19" s="18"/>
+      <c r="L19" s="18"/>
+      <c r="M19" s="82"/>
+      <c r="N19" s="18"/>
+      <c r="O19" s="12"/>
+      <c r="P19" s="83"/>
+      <c r="Q19" s="83"/>
+      <c r="T19" s="10"/>
+      <c r="U19" s="12"/>
+    </row>
+    <row r="20" spans="1:21" s="9" customFormat="1">
+      <c r="A20" s="104" t="s">
+        <v>98</v>
+      </c>
+      <c r="B20" s="99">
+        <v>0</v>
+      </c>
+      <c r="C20" s="99">
+        <v>1</v>
+      </c>
+      <c r="D20" s="99">
+        <v>1</v>
+      </c>
+      <c r="E20" s="99">
+        <v>1</v>
+      </c>
+      <c r="F20" s="99">
+        <v>1</v>
+      </c>
+      <c r="G20" s="99">
+        <v>2</v>
+      </c>
+      <c r="H20" s="99">
+        <v>2</v>
+      </c>
+      <c r="I20" s="99">
+        <v>2</v>
+      </c>
+      <c r="J20" s="82"/>
+      <c r="K20" s="18"/>
+      <c r="L20" s="18"/>
+      <c r="M20" s="82"/>
+      <c r="N20" s="18"/>
+      <c r="O20" s="12"/>
+      <c r="P20" s="83"/>
+      <c r="Q20" s="83"/>
+      <c r="T20" s="10"/>
+      <c r="U20" s="12"/>
+    </row>
+    <row r="21" spans="1:21" s="9" customFormat="1" ht="30" customHeight="1">
+      <c r="A21" s="56" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="47"/>
-[...14 lines deleted...]
-      <c r="B4" s="10" t="s">
+      <c r="B21" s="81">
+        <v>7</v>
+      </c>
+      <c r="C21" s="81">
+        <v>9</v>
+      </c>
+      <c r="D21" s="81">
+        <v>12</v>
+      </c>
+      <c r="E21" s="81">
+        <v>15</v>
+      </c>
+      <c r="F21" s="81">
+        <v>22</v>
+      </c>
+      <c r="G21" s="81">
+        <v>29</v>
+      </c>
+      <c r="H21" s="81">
+        <v>37</v>
+      </c>
+      <c r="I21" s="99">
+        <v>93</v>
+      </c>
+      <c r="J21" s="18"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="16"/>
+      <c r="M21" s="82"/>
+      <c r="T21" s="7"/>
+    </row>
+    <row r="22" spans="1:21" s="9" customFormat="1">
+      <c r="A22" s="104" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="99">
+        <v>7</v>
+      </c>
+      <c r="C22" s="99">
+        <v>9</v>
+      </c>
+      <c r="D22" s="99">
+        <v>12</v>
+      </c>
+      <c r="E22" s="99">
+        <v>15</v>
+      </c>
+      <c r="F22" s="81">
+        <v>22</v>
+      </c>
+      <c r="G22" s="81">
+        <v>29</v>
+      </c>
+      <c r="H22" s="81">
+        <v>37</v>
+      </c>
+      <c r="I22" s="99">
+        <v>93</v>
+      </c>
+      <c r="J22" s="82"/>
+      <c r="K22" s="18"/>
+      <c r="L22" s="18"/>
+      <c r="M22" s="82"/>
+      <c r="O22" s="12"/>
+      <c r="P22" s="83"/>
+      <c r="Q22" s="83"/>
+      <c r="T22" s="10"/>
+      <c r="U22" s="12"/>
+    </row>
+    <row r="23" spans="1:21" s="9" customFormat="1" ht="21.75" customHeight="1">
+      <c r="A23" s="57" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="81">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="C23" s="81">
+        <v>10</v>
+      </c>
+      <c r="D23" s="81">
+        <v>10.6</v>
+      </c>
+      <c r="E23" s="81">
+        <v>11.3</v>
+      </c>
+      <c r="F23" s="81">
+        <v>11.3</v>
+      </c>
+      <c r="G23" s="81">
+        <v>11.3</v>
+      </c>
+      <c r="H23" s="86">
+        <v>11.3</v>
+      </c>
+      <c r="I23" s="103">
+        <v>11.3</v>
+      </c>
+      <c r="J23" s="18"/>
+      <c r="K23" s="18"/>
+      <c r="L23" s="16"/>
+      <c r="M23" s="82"/>
+      <c r="T23" s="14"/>
+    </row>
+    <row r="24" spans="1:21" s="9" customFormat="1">
+      <c r="A24" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" s="103">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="C24" s="103">
+        <v>10</v>
+      </c>
+      <c r="D24" s="103">
+        <v>10.6</v>
+      </c>
+      <c r="E24" s="103">
+        <v>11.3</v>
+      </c>
+      <c r="F24" s="103">
+        <v>11.3</v>
+      </c>
+      <c r="G24" s="103">
+        <v>11.3</v>
+      </c>
+      <c r="H24" s="103">
+        <v>11.3</v>
+      </c>
+      <c r="I24" s="103">
+        <v>11.3</v>
+      </c>
+      <c r="J24" s="87"/>
+      <c r="K24" s="18"/>
+      <c r="L24" s="18"/>
+      <c r="M24" s="82"/>
+      <c r="O24" s="12"/>
+      <c r="P24" s="88"/>
+      <c r="Q24" s="88"/>
+      <c r="T24" s="10"/>
+      <c r="U24" s="12"/>
+    </row>
+    <row r="25" spans="1:21" s="9" customFormat="1" ht="18" customHeight="1">
+      <c r="A25" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="81">
+        <v>1</v>
+      </c>
+      <c r="C25" s="81">
+        <v>125</v>
+      </c>
+      <c r="D25" s="81">
+        <v>250</v>
+      </c>
+      <c r="E25" s="81">
+        <v>375</v>
+      </c>
+      <c r="F25" s="81">
+        <v>1905</v>
+      </c>
+      <c r="G25" s="81">
+        <v>3436</v>
+      </c>
+      <c r="H25" s="81">
+        <v>4968</v>
+      </c>
+      <c r="I25" s="99">
+        <v>5495</v>
+      </c>
+      <c r="J25" s="18"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="16"/>
+      <c r="M25" s="82"/>
+      <c r="T25" s="7"/>
+    </row>
+    <row r="26" spans="1:21" s="9" customFormat="1">
+      <c r="A26" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="99">
+        <v>1</v>
+      </c>
+      <c r="C26" s="99">
+        <v>1</v>
+      </c>
+      <c r="D26" s="99">
+        <v>2</v>
+      </c>
+      <c r="E26" s="99">
+        <v>2</v>
+      </c>
+      <c r="F26" s="99">
+        <v>1460</v>
+      </c>
+      <c r="G26" s="99">
+        <v>2918</v>
+      </c>
+      <c r="H26" s="99">
+        <v>4376</v>
+      </c>
+      <c r="I26" s="99">
+        <v>4888</v>
+      </c>
+      <c r="J26" s="82"/>
+      <c r="K26" s="82"/>
+      <c r="L26" s="82"/>
+      <c r="M26" s="82"/>
+      <c r="O26" s="12"/>
+      <c r="P26" s="83"/>
+      <c r="Q26" s="83"/>
+      <c r="T26" s="10"/>
+      <c r="U26" s="12"/>
+    </row>
+    <row r="27" spans="1:21" s="9" customFormat="1">
+      <c r="A27" s="104" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" s="99">
         <v>0</v>
       </c>
-      <c r="C4" s="10" t="s">
+      <c r="C27" s="99">
+        <v>0</v>
+      </c>
+      <c r="D27" s="99">
+        <v>0</v>
+      </c>
+      <c r="E27" s="99">
+        <v>0</v>
+      </c>
+      <c r="F27" s="99">
+        <v>0</v>
+      </c>
+      <c r="G27" s="99">
         <v>1</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="H27" s="99">
+        <v>1</v>
+      </c>
+      <c r="I27" s="99">
+        <v>1</v>
+      </c>
+      <c r="J27" s="82"/>
+      <c r="K27" s="82"/>
+      <c r="L27" s="82"/>
+      <c r="M27" s="82"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="83"/>
+      <c r="Q27" s="83"/>
+      <c r="T27" s="10"/>
+      <c r="U27" s="12"/>
+    </row>
+    <row r="28" spans="1:21" s="9" customFormat="1">
+      <c r="A28" s="104" t="s">
+        <v>99</v>
+      </c>
+      <c r="B28" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="D28" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="E28" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="F28" s="99">
+        <v>72</v>
+      </c>
+      <c r="G28" s="99">
+        <v>143</v>
+      </c>
+      <c r="H28" s="99">
+        <v>215</v>
+      </c>
+      <c r="I28" s="99">
+        <v>223</v>
+      </c>
+      <c r="J28" s="82"/>
+      <c r="K28" s="82"/>
+      <c r="L28" s="82"/>
+      <c r="M28" s="82"/>
+      <c r="O28" s="12"/>
+      <c r="P28" s="83"/>
+      <c r="Q28" s="83"/>
+      <c r="T28" s="10"/>
+      <c r="U28" s="12"/>
+    </row>
+    <row r="29" spans="1:21" s="9" customFormat="1">
+      <c r="A29" s="104" t="s">
+        <v>98</v>
+      </c>
+      <c r="B29" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" s="99">
+        <v>124</v>
+      </c>
+      <c r="D29" s="99">
+        <v>248</v>
+      </c>
+      <c r="E29" s="99">
+        <v>372</v>
+      </c>
+      <c r="F29" s="99">
+        <v>373</v>
+      </c>
+      <c r="G29" s="99">
+        <v>375</v>
+      </c>
+      <c r="H29" s="99">
+        <v>376</v>
+      </c>
+      <c r="I29" s="99">
+        <v>383</v>
+      </c>
+      <c r="J29" s="82"/>
+      <c r="K29" s="82"/>
+      <c r="L29" s="82"/>
+      <c r="M29" s="82"/>
+      <c r="O29" s="12"/>
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="T29" s="10"/>
+      <c r="U29" s="12"/>
+    </row>
+    <row r="30" spans="1:21" s="9" customFormat="1" ht="48" customHeight="1">
+      <c r="A30" s="57" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="81">
+        <v>4</v>
+      </c>
+      <c r="C30" s="81">
+        <v>7</v>
+      </c>
+      <c r="D30" s="81">
+        <v>9</v>
+      </c>
+      <c r="E30" s="81">
+        <v>12</v>
+      </c>
+      <c r="F30" s="81">
+        <v>15</v>
+      </c>
+      <c r="G30" s="81">
+        <v>17</v>
+      </c>
+      <c r="H30" s="81">
+        <v>20</v>
+      </c>
+      <c r="I30" s="99">
+        <v>22</v>
+      </c>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18"/>
+      <c r="L30" s="16"/>
+      <c r="M30" s="82"/>
+      <c r="T30" s="14"/>
+    </row>
+    <row r="31" spans="1:21" s="9" customFormat="1">
+      <c r="A31" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B31" s="99">
+        <v>3</v>
+      </c>
+      <c r="C31" s="99">
+        <v>5</v>
+      </c>
+      <c r="D31" s="99">
+        <v>8</v>
+      </c>
+      <c r="E31" s="99">
+        <v>11</v>
+      </c>
+      <c r="F31" s="99">
+        <v>13</v>
+      </c>
+      <c r="G31" s="99">
+        <v>16</v>
+      </c>
+      <c r="H31" s="99">
+        <v>19</v>
+      </c>
+      <c r="I31" s="99">
+        <v>21</v>
+      </c>
+      <c r="J31" s="82"/>
+      <c r="K31" s="82"/>
+      <c r="L31" s="82"/>
+      <c r="M31" s="82"/>
+      <c r="O31" s="12"/>
+      <c r="P31" s="83"/>
+      <c r="Q31" s="83"/>
+      <c r="T31" s="10"/>
+      <c r="U31" s="12"/>
+    </row>
+    <row r="32" spans="1:21" s="9" customFormat="1">
+      <c r="A32" s="104" t="s">
+        <v>98</v>
+      </c>
+      <c r="B32" s="99">
+        <v>1</v>
+      </c>
+      <c r="C32" s="99">
+        <v>1</v>
+      </c>
+      <c r="D32" s="99">
+        <v>1</v>
+      </c>
+      <c r="E32" s="99">
+        <v>1</v>
+      </c>
+      <c r="F32" s="99">
+        <v>1</v>
+      </c>
+      <c r="G32" s="99">
+        <v>1</v>
+      </c>
+      <c r="H32" s="99">
+        <v>1</v>
+      </c>
+      <c r="I32" s="99">
+        <v>1</v>
+      </c>
+      <c r="J32" s="82"/>
+      <c r="K32" s="82"/>
+      <c r="L32" s="82"/>
+      <c r="M32" s="82"/>
+      <c r="O32" s="12"/>
+      <c r="P32" s="83"/>
+      <c r="Q32" s="83"/>
+      <c r="T32" s="10"/>
+      <c r="U32" s="12"/>
+    </row>
+    <row r="33" spans="1:21" s="9" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A33" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" s="81">
+        <v>1417</v>
+      </c>
+      <c r="C33" s="81">
+        <v>3350</v>
+      </c>
+      <c r="D33" s="81">
+        <v>5223</v>
+      </c>
+      <c r="E33" s="81">
+        <v>7726</v>
+      </c>
+      <c r="F33" s="81">
+        <v>10545</v>
+      </c>
+      <c r="G33" s="81">
+        <v>13453</v>
+      </c>
+      <c r="H33" s="81">
+        <v>16284</v>
+      </c>
+      <c r="I33" s="99">
+        <v>18909</v>
+      </c>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="L33" s="16"/>
+      <c r="M33" s="82"/>
+      <c r="T33" s="7"/>
+    </row>
+    <row r="34" spans="1:21" s="9" customFormat="1">
+      <c r="A34" s="105" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="99">
+        <v>988</v>
+      </c>
+      <c r="C34" s="99">
+        <v>2399</v>
+      </c>
+      <c r="D34" s="99">
+        <v>3751</v>
+      </c>
+      <c r="E34" s="99">
+        <v>5714</v>
+      </c>
+      <c r="F34" s="99">
+        <v>7787</v>
+      </c>
+      <c r="G34" s="99">
+        <v>9970</v>
+      </c>
+      <c r="H34" s="99">
+        <v>12072</v>
+      </c>
+      <c r="I34" s="99">
+        <v>13979</v>
+      </c>
+      <c r="J34" s="82"/>
+      <c r="K34" s="82"/>
+      <c r="L34" s="85"/>
+      <c r="M34" s="82"/>
+      <c r="O34" s="12"/>
+      <c r="P34" s="83"/>
+      <c r="Q34" s="83"/>
+      <c r="T34" s="10"/>
+      <c r="U34" s="12"/>
+    </row>
+    <row r="35" spans="1:21" s="9" customFormat="1">
+      <c r="A35" s="104" t="s">
+        <v>100</v>
+      </c>
+      <c r="B35" s="99">
+        <v>61</v>
+      </c>
+      <c r="C35" s="99">
+        <v>156</v>
+      </c>
+      <c r="D35" s="99">
+        <v>251</v>
+      </c>
+      <c r="E35" s="99">
+        <v>345</v>
+      </c>
+      <c r="F35" s="99">
+        <v>417</v>
+      </c>
+      <c r="G35" s="99">
+        <v>488</v>
+      </c>
+      <c r="H35" s="99">
+        <v>559</v>
+      </c>
+      <c r="I35" s="99">
+        <v>653</v>
+      </c>
+      <c r="J35" s="82"/>
+      <c r="K35" s="82"/>
+      <c r="L35" s="85"/>
+      <c r="M35" s="82"/>
+      <c r="O35" s="12"/>
+      <c r="P35" s="83"/>
+      <c r="Q35" s="83"/>
+      <c r="T35" s="10"/>
+      <c r="U35" s="12"/>
+    </row>
+    <row r="36" spans="1:21" s="9" customFormat="1">
+      <c r="A36" s="104" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="99">
+        <v>153</v>
+      </c>
+      <c r="C36" s="99">
+        <v>333</v>
+      </c>
+      <c r="D36" s="99">
+        <v>513</v>
+      </c>
+      <c r="E36" s="99">
+        <v>693</v>
+      </c>
+      <c r="F36" s="99">
+        <v>859</v>
+      </c>
+      <c r="G36" s="99">
+        <v>1024</v>
+      </c>
+      <c r="H36" s="99">
+        <v>1189</v>
+      </c>
+      <c r="I36" s="99">
+        <v>1307</v>
+      </c>
+      <c r="J36" s="82"/>
+      <c r="K36" s="82"/>
+      <c r="L36" s="85"/>
+      <c r="M36" s="82"/>
+      <c r="O36" s="12"/>
+      <c r="P36" s="83"/>
+      <c r="Q36" s="83"/>
+      <c r="T36" s="10"/>
+      <c r="U36" s="12"/>
+    </row>
+    <row r="37" spans="1:21" s="9" customFormat="1">
+      <c r="A37" s="104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B37" s="99">
+        <v>0</v>
+      </c>
+      <c r="C37" s="99">
+        <v>0</v>
+      </c>
+      <c r="D37" s="99">
+        <v>0</v>
+      </c>
+      <c r="E37" s="99">
+        <v>0</v>
+      </c>
+      <c r="F37" s="99">
+        <v>0</v>
+      </c>
+      <c r="G37" s="99">
+        <v>1</v>
+      </c>
+      <c r="H37" s="99">
+        <v>1</v>
+      </c>
+      <c r="I37" s="99">
+        <v>1</v>
+      </c>
+      <c r="J37" s="82"/>
+      <c r="K37" s="82"/>
+      <c r="L37" s="85"/>
+      <c r="M37" s="82"/>
+      <c r="O37" s="12"/>
+      <c r="P37" s="83"/>
+      <c r="Q37" s="83"/>
+      <c r="T37" s="10"/>
+      <c r="U37" s="12"/>
+    </row>
+    <row r="38" spans="1:21" s="9" customFormat="1">
+      <c r="A38" s="104" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" s="99">
+        <v>0</v>
+      </c>
+      <c r="C38" s="99">
+        <v>1</v>
+      </c>
+      <c r="D38" s="99">
+        <v>1</v>
+      </c>
+      <c r="E38" s="99">
+        <v>1</v>
+      </c>
+      <c r="F38" s="99">
+        <v>271</v>
+      </c>
+      <c r="G38" s="99">
+        <v>540</v>
+      </c>
+      <c r="H38" s="99">
+        <v>810</v>
+      </c>
+      <c r="I38" s="99">
+        <v>1071</v>
+      </c>
+      <c r="J38" s="82"/>
+      <c r="K38" s="82"/>
+      <c r="L38" s="85"/>
+      <c r="M38" s="82"/>
+      <c r="O38" s="12"/>
+      <c r="P38" s="83"/>
+      <c r="Q38" s="83"/>
+      <c r="T38" s="10"/>
+      <c r="U38" s="12"/>
+    </row>
+    <row r="39" spans="1:21" s="9" customFormat="1">
+      <c r="A39" s="104" t="s">
+        <v>101</v>
+      </c>
+      <c r="B39" s="99">
+        <v>145</v>
+      </c>
+      <c r="C39" s="99">
+        <v>318</v>
+      </c>
+      <c r="D39" s="99">
+        <v>491</v>
+      </c>
+      <c r="E39" s="99">
+        <v>683</v>
+      </c>
+      <c r="F39" s="99">
+        <v>853</v>
+      </c>
+      <c r="G39" s="99">
+        <v>1003</v>
+      </c>
+      <c r="H39" s="99">
+        <v>1154</v>
+      </c>
+      <c r="I39" s="99">
+        <v>1332</v>
+      </c>
+      <c r="J39" s="82"/>
+      <c r="K39" s="82"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="82"/>
+      <c r="O39" s="12"/>
+      <c r="P39" s="83"/>
+      <c r="Q39" s="83"/>
+      <c r="T39" s="10"/>
+      <c r="U39" s="12"/>
+    </row>
+    <row r="40" spans="1:21" s="9" customFormat="1">
+      <c r="A40" s="104" t="s">
+        <v>99</v>
+      </c>
+      <c r="B40" s="99">
+        <v>1</v>
+      </c>
+      <c r="C40" s="99">
+        <v>1</v>
+      </c>
+      <c r="D40" s="99">
         <v>2</v>
       </c>
-      <c r="E4" s="10" t="s">
+      <c r="E40" s="99">
+        <v>2</v>
+      </c>
+      <c r="F40" s="99">
         <v>3</v>
       </c>
-      <c r="F4" s="10" t="s">
+      <c r="G40" s="99">
         <v>4</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="H40" s="99">
+        <v>6</v>
+      </c>
+      <c r="I40" s="99">
+        <v>9</v>
+      </c>
+      <c r="J40" s="82"/>
+      <c r="K40" s="82"/>
+      <c r="L40" s="85"/>
+      <c r="M40" s="82"/>
+      <c r="O40" s="12"/>
+      <c r="P40" s="83"/>
+      <c r="Q40" s="83"/>
+      <c r="T40" s="10"/>
+      <c r="U40" s="12"/>
+    </row>
+    <row r="41" spans="1:21" s="9" customFormat="1">
+      <c r="A41" s="104" t="s">
+        <v>98</v>
+      </c>
+      <c r="B41" s="99">
+        <v>69</v>
+      </c>
+      <c r="C41" s="99">
+        <v>141</v>
+      </c>
+      <c r="D41" s="99">
+        <v>214</v>
+      </c>
+      <c r="E41" s="99">
+        <v>287</v>
+      </c>
+      <c r="F41" s="99">
+        <v>355</v>
+      </c>
+      <c r="G41" s="99">
+        <v>424</v>
+      </c>
+      <c r="H41" s="99">
+        <v>493</v>
+      </c>
+      <c r="I41" s="99">
+        <v>557</v>
+      </c>
+      <c r="J41" s="82"/>
+      <c r="K41" s="82"/>
+      <c r="L41" s="85"/>
+      <c r="M41" s="82"/>
+      <c r="O41" s="12"/>
+      <c r="P41" s="83"/>
+      <c r="Q41" s="83"/>
+      <c r="T41" s="10"/>
+      <c r="U41" s="12"/>
+    </row>
+    <row r="42" spans="1:21" s="9" customFormat="1" ht="23.25">
+      <c r="A42" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="B42" s="81">
+        <v>43</v>
+      </c>
+      <c r="C42" s="81">
+        <v>83</v>
+      </c>
+      <c r="D42" s="81">
+        <v>117</v>
+      </c>
+      <c r="E42" s="81">
+        <v>180</v>
+      </c>
+      <c r="F42" s="81">
+        <v>263</v>
+      </c>
+      <c r="G42" s="81">
+        <v>341</v>
+      </c>
+      <c r="H42" s="81">
+        <v>401</v>
+      </c>
+      <c r="I42" s="99">
+        <v>476</v>
+      </c>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="16"/>
+      <c r="M42" s="82"/>
+      <c r="T42" s="7"/>
+    </row>
+    <row r="43" spans="1:21" s="9" customFormat="1">
+      <c r="A43" s="104" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="99">
+        <v>20</v>
+      </c>
+      <c r="C43" s="99">
+        <v>33</v>
+      </c>
+      <c r="D43" s="99">
+        <v>39</v>
+      </c>
+      <c r="E43" s="99">
+        <v>70</v>
+      </c>
+      <c r="F43" s="99">
+        <v>117</v>
+      </c>
+      <c r="G43" s="99">
+        <v>158</v>
+      </c>
+      <c r="H43" s="99">
+        <v>191</v>
+      </c>
+      <c r="I43" s="99">
+        <v>223</v>
+      </c>
+      <c r="J43" s="82"/>
+      <c r="K43" s="18"/>
+      <c r="L43" s="18"/>
+      <c r="M43" s="82"/>
+      <c r="O43" s="12"/>
+      <c r="P43" s="83"/>
+      <c r="Q43" s="83"/>
+      <c r="T43" s="10"/>
+      <c r="U43" s="12"/>
+    </row>
+    <row r="44" spans="1:21" s="9" customFormat="1">
+      <c r="A44" s="104" t="s">
+        <v>100</v>
+      </c>
+      <c r="B44" s="99">
+        <v>8</v>
+      </c>
+      <c r="C44" s="99">
+        <v>18</v>
+      </c>
+      <c r="D44" s="99">
+        <v>28</v>
+      </c>
+      <c r="E44" s="99">
+        <v>38</v>
+      </c>
+      <c r="F44" s="99">
+        <v>46</v>
+      </c>
+      <c r="G44" s="99">
+        <v>55</v>
+      </c>
+      <c r="H44" s="99">
+        <v>64</v>
+      </c>
+      <c r="I44" s="99">
+        <v>73</v>
+      </c>
+      <c r="J44" s="82"/>
+      <c r="K44" s="18"/>
+      <c r="L44" s="18"/>
+      <c r="M44" s="82"/>
+      <c r="O44" s="12"/>
+      <c r="P44" s="83"/>
+      <c r="Q44" s="83"/>
+      <c r="T44" s="10"/>
+      <c r="U44" s="12"/>
+    </row>
+    <row r="45" spans="1:21" s="9" customFormat="1">
+      <c r="A45" s="104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B45" s="99">
+        <v>6</v>
+      </c>
+      <c r="C45" s="99">
+        <v>12</v>
+      </c>
+      <c r="D45" s="99">
+        <v>18</v>
+      </c>
+      <c r="E45" s="99">
+        <v>23</v>
+      </c>
+      <c r="F45" s="99">
+        <v>29</v>
+      </c>
+      <c r="G45" s="99">
+        <v>35</v>
+      </c>
+      <c r="H45" s="99">
+        <v>35</v>
+      </c>
+      <c r="I45" s="99">
+        <v>35</v>
+      </c>
+      <c r="J45" s="82"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="82"/>
+      <c r="O45" s="12"/>
+      <c r="P45" s="83"/>
+      <c r="Q45" s="83"/>
+      <c r="T45" s="10"/>
+      <c r="U45" s="12"/>
+    </row>
+    <row r="46" spans="1:21" s="9" customFormat="1">
+      <c r="A46" s="104" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="99">
+        <v>2</v>
+      </c>
+      <c r="C46" s="99">
+        <v>4</v>
+      </c>
+      <c r="D46" s="99">
+        <v>6</v>
+      </c>
+      <c r="E46" s="99">
+        <v>9</v>
+      </c>
+      <c r="F46" s="99">
+        <v>13</v>
+      </c>
+      <c r="G46" s="99">
+        <v>17</v>
+      </c>
+      <c r="H46" s="99">
+        <v>19</v>
+      </c>
+      <c r="I46" s="99">
+        <v>38</v>
+      </c>
+      <c r="J46" s="82"/>
+      <c r="K46" s="18"/>
+      <c r="L46" s="18"/>
+      <c r="M46" s="82"/>
+      <c r="O46" s="12"/>
+      <c r="P46" s="83"/>
+      <c r="Q46" s="83"/>
+      <c r="T46" s="10"/>
+      <c r="U46" s="12"/>
+    </row>
+    <row r="47" spans="1:21" s="9" customFormat="1">
+      <c r="A47" s="104" t="s">
+        <v>101</v>
+      </c>
+      <c r="B47" s="99">
+        <v>6</v>
+      </c>
+      <c r="C47" s="99">
+        <v>14</v>
+      </c>
+      <c r="D47" s="99">
+        <v>23</v>
+      </c>
+      <c r="E47" s="99">
+        <v>36</v>
+      </c>
+      <c r="F47" s="99">
+        <v>52</v>
+      </c>
+      <c r="G47" s="99">
+        <v>70</v>
+      </c>
+      <c r="H47" s="99">
+        <v>85</v>
+      </c>
+      <c r="I47" s="99">
+        <v>96</v>
+      </c>
+      <c r="J47" s="82"/>
+      <c r="K47" s="18"/>
+      <c r="L47" s="18"/>
+      <c r="M47" s="82"/>
+      <c r="O47" s="12"/>
+      <c r="P47" s="83"/>
+      <c r="Q47" s="83"/>
+      <c r="T47" s="10"/>
+      <c r="U47" s="12"/>
+    </row>
+    <row r="48" spans="1:21" s="9" customFormat="1">
+      <c r="A48" s="104" t="s">
+        <v>98</v>
+      </c>
+      <c r="B48" s="99">
+        <v>2</v>
+      </c>
+      <c r="C48" s="99">
+        <v>3</v>
+      </c>
+      <c r="D48" s="99">
+        <v>4</v>
+      </c>
+      <c r="E48" s="99">
         <v>5</v>
       </c>
-      <c r="H4" s="10" t="s">
+      <c r="F48" s="99">
         <v>6</v>
       </c>
-      <c r="I4" s="10" t="s">
+      <c r="G48" s="99">
         <v>7</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="H48" s="99">
         <v>8</v>
       </c>
-      <c r="K4" s="10" t="s">
+      <c r="I48" s="99">
+        <v>11</v>
+      </c>
+      <c r="J48" s="82"/>
+      <c r="K48" s="18"/>
+      <c r="L48" s="18"/>
+      <c r="M48" s="82"/>
+      <c r="O48" s="12"/>
+      <c r="P48" s="83"/>
+      <c r="Q48" s="83"/>
+      <c r="T48" s="10"/>
+      <c r="U48" s="12"/>
+    </row>
+    <row r="49" spans="1:21" s="9" customFormat="1">
+      <c r="A49" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B49" s="81">
+        <v>239</v>
+      </c>
+      <c r="C49" s="81">
+        <v>534</v>
+      </c>
+      <c r="D49" s="81">
+        <v>776</v>
+      </c>
+      <c r="E49" s="81">
+        <v>1030</v>
+      </c>
+      <c r="F49" s="81">
+        <v>1283</v>
+      </c>
+      <c r="G49" s="81">
+        <v>1510</v>
+      </c>
+      <c r="H49" s="81">
+        <v>1719</v>
+      </c>
+      <c r="I49" s="99">
+        <v>1954</v>
+      </c>
+      <c r="J49" s="18"/>
+      <c r="K49" s="18"/>
+      <c r="L49" s="16"/>
+      <c r="M49" s="82"/>
+      <c r="T49" s="7"/>
+    </row>
+    <row r="50" spans="1:21" s="9" customFormat="1">
+      <c r="A50" s="104" t="s">
+        <v>96</v>
+      </c>
+      <c r="B50" s="99">
+        <v>210</v>
+      </c>
+      <c r="C50" s="99">
+        <v>474</v>
+      </c>
+      <c r="D50" s="99">
+        <v>684</v>
+      </c>
+      <c r="E50" s="99">
+        <v>904</v>
+      </c>
+      <c r="F50" s="99">
+        <v>1121</v>
+      </c>
+      <c r="G50" s="99">
+        <v>1314</v>
+      </c>
+      <c r="H50" s="99">
+        <v>1492</v>
+      </c>
+      <c r="I50" s="99">
+        <v>1688</v>
+      </c>
+      <c r="J50" s="82"/>
+      <c r="K50" s="18"/>
+      <c r="L50" s="18"/>
+      <c r="M50" s="82"/>
+      <c r="O50" s="12"/>
+      <c r="P50" s="83"/>
+      <c r="Q50" s="83"/>
+      <c r="T50" s="10"/>
+      <c r="U50" s="12"/>
+    </row>
+    <row r="51" spans="1:21" s="9" customFormat="1">
+      <c r="A51" s="104" t="s">
+        <v>100</v>
+      </c>
+      <c r="B51" s="99">
+        <v>4</v>
+      </c>
+      <c r="C51" s="99">
+        <v>8</v>
+      </c>
+      <c r="D51" s="99">
+        <v>11</v>
+      </c>
+      <c r="E51" s="99">
+        <v>14</v>
+      </c>
+      <c r="F51" s="99">
+        <v>17</v>
+      </c>
+      <c r="G51" s="99">
+        <v>20</v>
+      </c>
+      <c r="H51" s="99">
+        <v>23</v>
+      </c>
+      <c r="I51" s="99">
+        <v>26</v>
+      </c>
+      <c r="J51" s="82"/>
+      <c r="K51" s="18"/>
+      <c r="L51" s="18"/>
+      <c r="M51" s="82"/>
+      <c r="O51" s="12"/>
+      <c r="P51" s="83"/>
+      <c r="Q51" s="83"/>
+      <c r="T51" s="10"/>
+      <c r="U51" s="12"/>
+    </row>
+    <row r="52" spans="1:21" s="9" customFormat="1">
+      <c r="A52" s="104" t="s">
+        <v>102</v>
+      </c>
+      <c r="B52" s="99">
+        <v>1</v>
+      </c>
+      <c r="C52" s="99">
+        <v>2</v>
+      </c>
+      <c r="D52" s="99">
+        <v>3</v>
+      </c>
+      <c r="E52" s="99">
+        <v>4</v>
+      </c>
+      <c r="F52" s="99">
+        <v>5</v>
+      </c>
+      <c r="G52" s="99">
+        <v>6</v>
+      </c>
+      <c r="H52" s="99">
+        <v>7</v>
+      </c>
+      <c r="I52" s="99">
+        <v>8</v>
+      </c>
+      <c r="J52" s="82"/>
+      <c r="K52" s="18"/>
+      <c r="L52" s="18"/>
+      <c r="M52" s="82"/>
+      <c r="O52" s="12"/>
+      <c r="P52" s="83"/>
+      <c r="Q52" s="83"/>
+      <c r="T52" s="10"/>
+      <c r="U52" s="12"/>
+    </row>
+    <row r="53" spans="1:21" s="9" customFormat="1">
+      <c r="A53" s="104" t="s">
+        <v>101</v>
+      </c>
+      <c r="B53" s="99">
+        <v>12</v>
+      </c>
+      <c r="C53" s="99">
+        <v>29</v>
+      </c>
+      <c r="D53" s="99">
+        <v>46</v>
+      </c>
+      <c r="E53" s="99">
+        <v>64</v>
+      </c>
+      <c r="F53" s="99">
+        <v>85</v>
+      </c>
+      <c r="G53" s="99">
+        <v>104</v>
+      </c>
+      <c r="H53" s="99">
+        <v>119</v>
+      </c>
+      <c r="I53" s="99">
+        <v>134</v>
+      </c>
+      <c r="J53" s="82"/>
+      <c r="K53" s="18"/>
+      <c r="L53" s="18"/>
+      <c r="M53" s="82"/>
+      <c r="O53" s="12"/>
+      <c r="P53" s="83"/>
+      <c r="Q53" s="83"/>
+      <c r="T53" s="10"/>
+      <c r="U53" s="12"/>
+    </row>
+    <row r="54" spans="1:21" s="9" customFormat="1">
+      <c r="A54" s="104" t="s">
+        <v>98</v>
+      </c>
+      <c r="B54" s="99">
+        <v>11</v>
+      </c>
+      <c r="C54" s="99">
+        <v>22</v>
+      </c>
+      <c r="D54" s="99">
+        <v>32</v>
+      </c>
+      <c r="E54" s="99">
+        <v>43</v>
+      </c>
+      <c r="F54" s="99">
+        <v>54</v>
+      </c>
+      <c r="G54" s="99">
+        <v>66</v>
+      </c>
+      <c r="H54" s="99">
+        <v>77</v>
+      </c>
+      <c r="I54" s="99">
+        <v>97</v>
+      </c>
+      <c r="J54" s="82"/>
+      <c r="K54" s="18"/>
+      <c r="L54" s="18"/>
+      <c r="M54" s="82"/>
+      <c r="O54" s="12"/>
+      <c r="P54" s="83"/>
+      <c r="Q54" s="83"/>
+      <c r="T54" s="10"/>
+      <c r="U54" s="12"/>
+    </row>
+    <row r="55" spans="1:21" s="9" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A55" s="58" t="s">
+        <v>12</v>
+      </c>
+      <c r="B55" s="81">
+        <v>199</v>
+      </c>
+      <c r="C55" s="81">
+        <v>438</v>
+      </c>
+      <c r="D55" s="81">
+        <v>663</v>
+      </c>
+      <c r="E55" s="81">
+        <v>898</v>
+      </c>
+      <c r="F55" s="81">
+        <v>1136</v>
+      </c>
+      <c r="G55" s="81">
+        <v>1349</v>
+      </c>
+      <c r="H55" s="81">
+        <v>1540</v>
+      </c>
+      <c r="I55" s="99">
+        <v>1746</v>
+      </c>
+      <c r="J55" s="18"/>
+      <c r="K55" s="18"/>
+      <c r="L55" s="16"/>
+      <c r="M55" s="82"/>
+      <c r="T55" s="89"/>
+    </row>
+    <row r="56" spans="1:21" s="9" customFormat="1">
+      <c r="A56" s="104" t="s">
+        <v>96</v>
+      </c>
+      <c r="B56" s="99">
+        <v>181</v>
+      </c>
+      <c r="C56" s="99">
+        <v>398</v>
+      </c>
+      <c r="D56" s="99">
+        <v>600</v>
+      </c>
+      <c r="E56" s="99">
+        <v>812</v>
+      </c>
+      <c r="F56" s="99">
+        <v>1022</v>
+      </c>
+      <c r="G56" s="99">
+        <v>1209</v>
+      </c>
+      <c r="H56" s="99">
+        <v>1379</v>
+      </c>
+      <c r="I56" s="99">
+        <v>1562</v>
+      </c>
+      <c r="J56" s="82"/>
+      <c r="K56" s="18"/>
+      <c r="L56" s="18"/>
+      <c r="M56" s="82"/>
+      <c r="O56" s="12"/>
+      <c r="P56" s="83"/>
+      <c r="Q56" s="83"/>
+      <c r="T56" s="13"/>
+      <c r="U56" s="12"/>
+    </row>
+    <row r="57" spans="1:21" s="9" customFormat="1">
+      <c r="A57" s="104" t="s">
+        <v>100</v>
+      </c>
+      <c r="B57" s="99">
+        <v>4</v>
+      </c>
+      <c r="C57" s="99">
+        <v>8</v>
+      </c>
+      <c r="D57" s="99">
+        <v>11</v>
+      </c>
+      <c r="E57" s="99">
+        <v>14</v>
+      </c>
+      <c r="F57" s="99">
+        <v>17</v>
+      </c>
+      <c r="G57" s="99">
+        <v>20</v>
+      </c>
+      <c r="H57" s="99">
+        <v>23</v>
+      </c>
+      <c r="I57" s="99">
+        <v>26</v>
+      </c>
+      <c r="J57" s="82"/>
+      <c r="K57" s="18"/>
+      <c r="L57" s="18"/>
+      <c r="M57" s="82"/>
+      <c r="O57" s="12"/>
+      <c r="P57" s="83"/>
+      <c r="Q57" s="83"/>
+      <c r="T57" s="13"/>
+      <c r="U57" s="12"/>
+    </row>
+    <row r="58" spans="1:21" s="9" customFormat="1">
+      <c r="A58" s="104" t="s">
+        <v>101</v>
+      </c>
+      <c r="B58" s="99">
+        <v>12</v>
+      </c>
+      <c r="C58" s="99">
+        <v>29</v>
+      </c>
+      <c r="D58" s="99">
+        <v>46</v>
+      </c>
+      <c r="E58" s="99">
+        <v>64</v>
+      </c>
+      <c r="F58" s="99">
+        <v>85</v>
+      </c>
+      <c r="G58" s="99">
+        <v>104</v>
+      </c>
+      <c r="H58" s="99">
+        <v>119</v>
+      </c>
+      <c r="I58" s="99">
+        <v>134</v>
+      </c>
+      <c r="J58" s="82"/>
+      <c r="K58" s="18"/>
+      <c r="L58" s="18"/>
+      <c r="M58" s="82"/>
+      <c r="O58" s="12"/>
+      <c r="P58" s="83"/>
+      <c r="Q58" s="83"/>
+      <c r="T58" s="13"/>
+      <c r="U58" s="12"/>
+    </row>
+    <row r="59" spans="1:21" s="9" customFormat="1">
+      <c r="A59" s="104" t="s">
+        <v>98</v>
+      </c>
+      <c r="B59" s="99">
+        <v>2</v>
+      </c>
+      <c r="C59" s="99">
+        <v>4</v>
+      </c>
+      <c r="D59" s="99">
+        <v>6</v>
+      </c>
+      <c r="E59" s="99">
+        <v>8</v>
+      </c>
+      <c r="F59" s="99">
+        <v>11</v>
+      </c>
+      <c r="G59" s="99">
+        <v>15</v>
+      </c>
+      <c r="H59" s="99">
+        <v>19</v>
+      </c>
+      <c r="I59" s="99">
+        <v>23</v>
+      </c>
+      <c r="J59" s="82"/>
+      <c r="K59" s="18"/>
+      <c r="L59" s="18"/>
+      <c r="M59" s="82"/>
+      <c r="O59" s="12"/>
+      <c r="P59" s="83"/>
+      <c r="Q59" s="83"/>
+      <c r="T59" s="13"/>
+      <c r="U59" s="12"/>
+    </row>
+    <row r="60" spans="1:21" s="9" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A60" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="B60" s="81">
+        <v>39</v>
+      </c>
+      <c r="C60" s="81">
+        <v>96</v>
+      </c>
+      <c r="D60" s="81">
+        <v>114</v>
+      </c>
+      <c r="E60" s="81">
+        <v>131</v>
+      </c>
+      <c r="F60" s="81">
+        <v>147</v>
+      </c>
+      <c r="G60" s="81">
+        <v>162</v>
+      </c>
+      <c r="H60" s="81">
+        <v>178</v>
+      </c>
+      <c r="I60" s="99">
+        <v>208</v>
+      </c>
+      <c r="J60" s="18"/>
+      <c r="K60" s="18"/>
+      <c r="L60" s="16"/>
+      <c r="M60" s="82"/>
+      <c r="T60" s="90"/>
+    </row>
+    <row r="61" spans="1:21" s="9" customFormat="1">
+      <c r="A61" s="104" t="s">
+        <v>96</v>
+      </c>
+      <c r="B61" s="99">
+        <v>29</v>
+      </c>
+      <c r="C61" s="99">
+        <v>76</v>
+      </c>
+      <c r="D61" s="99">
+        <v>84</v>
+      </c>
+      <c r="E61" s="99">
+        <v>92</v>
+      </c>
+      <c r="F61" s="99">
+        <v>99</v>
+      </c>
+      <c r="G61" s="99">
+        <v>105</v>
+      </c>
+      <c r="H61" s="99">
+        <v>113</v>
+      </c>
+      <c r="I61" s="99">
+        <v>126</v>
+      </c>
+      <c r="J61" s="82"/>
+      <c r="K61" s="18"/>
+      <c r="L61" s="18"/>
+      <c r="M61" s="82"/>
+      <c r="O61" s="12"/>
+      <c r="P61" s="83"/>
+      <c r="Q61" s="83"/>
+      <c r="T61" s="13"/>
+      <c r="U61" s="12"/>
+    </row>
+    <row r="62" spans="1:21" s="9" customFormat="1">
+      <c r="A62" s="104" t="s">
+        <v>102</v>
+      </c>
+      <c r="B62" s="99">
+        <v>1</v>
+      </c>
+      <c r="C62" s="99">
+        <v>2</v>
+      </c>
+      <c r="D62" s="99">
+        <v>3</v>
+      </c>
+      <c r="E62" s="99">
+        <v>4</v>
+      </c>
+      <c r="F62" s="99">
+        <v>5</v>
+      </c>
+      <c r="G62" s="99">
+        <v>6</v>
+      </c>
+      <c r="H62" s="99">
+        <v>7</v>
+      </c>
+      <c r="I62" s="99">
+        <v>8</v>
+      </c>
+      <c r="J62" s="82"/>
+      <c r="K62" s="18"/>
+      <c r="L62" s="18"/>
+      <c r="M62" s="82"/>
+      <c r="O62" s="12"/>
+      <c r="P62" s="83"/>
+      <c r="Q62" s="83"/>
+      <c r="T62" s="13"/>
+      <c r="U62" s="12"/>
+    </row>
+    <row r="63" spans="1:21" s="9" customFormat="1">
+      <c r="A63" s="104" t="s">
+        <v>98</v>
+      </c>
+      <c r="B63" s="99">
         <v>9</v>
       </c>
-      <c r="L4" s="10" t="s">
-[...2 lines deleted...]
-      <c r="M4" s="11" t="s">
+      <c r="C63" s="99">
+        <v>18</v>
+      </c>
+      <c r="D63" s="99">
+        <v>27</v>
+      </c>
+      <c r="E63" s="99">
+        <v>35</v>
+      </c>
+      <c r="F63" s="99">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="12" t="s">
+      <c r="G63" s="99">
+        <v>51</v>
+      </c>
+      <c r="H63" s="99">
+        <v>58</v>
+      </c>
+      <c r="I63" s="99">
+        <v>74</v>
+      </c>
+      <c r="J63" s="82"/>
+      <c r="K63" s="18"/>
+      <c r="L63" s="18"/>
+      <c r="M63" s="82"/>
+      <c r="O63" s="12"/>
+      <c r="P63" s="83"/>
+      <c r="Q63" s="83"/>
+      <c r="T63" s="13"/>
+      <c r="U63" s="12"/>
+    </row>
+    <row r="64" spans="1:21" s="9" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A64" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="B64" s="81">
+        <v>104</v>
+      </c>
+      <c r="C64" s="81">
+        <v>702</v>
+      </c>
+      <c r="D64" s="81">
+        <v>1333</v>
+      </c>
+      <c r="E64" s="81">
+        <v>1658</v>
+      </c>
+      <c r="F64" s="81">
+        <v>1715</v>
+      </c>
+      <c r="G64" s="81">
+        <v>1772</v>
+      </c>
+      <c r="H64" s="81">
+        <v>4184</v>
+      </c>
+      <c r="I64" s="99">
+        <v>5266</v>
+      </c>
+      <c r="J64" s="18"/>
+      <c r="K64" s="18"/>
+      <c r="L64" s="16"/>
+      <c r="M64" s="82"/>
+      <c r="T64" s="7"/>
+    </row>
+    <row r="65" spans="1:21" s="9" customFormat="1">
+      <c r="A65" s="104" t="s">
+        <v>96</v>
+      </c>
+      <c r="B65" s="99">
+        <v>82</v>
+      </c>
+      <c r="C65" s="99">
+        <v>378</v>
+      </c>
+      <c r="D65" s="99">
+        <v>675</v>
+      </c>
+      <c r="E65" s="99">
+        <v>972</v>
+      </c>
+      <c r="F65" s="99">
+        <v>1007</v>
+      </c>
+      <c r="G65" s="99">
+        <v>1042</v>
+      </c>
+      <c r="H65" s="99">
+        <v>1077</v>
+      </c>
+      <c r="I65" s="99">
+        <v>1109</v>
+      </c>
+      <c r="J65" s="82"/>
+      <c r="K65" s="18"/>
+      <c r="L65" s="18"/>
+      <c r="M65" s="82"/>
+      <c r="O65" s="12"/>
+      <c r="P65" s="83"/>
+      <c r="Q65" s="83"/>
+      <c r="T65" s="10"/>
+      <c r="U65" s="12"/>
+    </row>
+    <row r="66" spans="1:21" s="9" customFormat="1">
+      <c r="A66" s="104" t="s">
+        <v>100</v>
+      </c>
+      <c r="B66" s="99">
+        <v>16</v>
+      </c>
+      <c r="C66" s="99">
+        <v>31</v>
+      </c>
+      <c r="D66" s="99">
+        <v>47</v>
+      </c>
+      <c r="E66" s="99">
+        <v>63</v>
+      </c>
+      <c r="F66" s="99">
+        <v>78</v>
+      </c>
+      <c r="G66" s="99">
+        <v>94</v>
+      </c>
+      <c r="H66" s="99">
+        <v>94</v>
+      </c>
+      <c r="I66" s="99">
+        <v>94</v>
+      </c>
+      <c r="J66" s="82"/>
+      <c r="K66" s="18"/>
+      <c r="L66" s="18"/>
+      <c r="M66" s="82"/>
+      <c r="O66" s="12"/>
+      <c r="P66" s="83"/>
+      <c r="Q66" s="83"/>
+      <c r="T66" s="10"/>
+      <c r="U66" s="12"/>
+    </row>
+    <row r="67" spans="1:21" s="9" customFormat="1">
+      <c r="A67" s="104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B67" s="99">
+        <v>3</v>
+      </c>
+      <c r="C67" s="99">
+        <v>6</v>
+      </c>
+      <c r="D67" s="99">
+        <v>9</v>
+      </c>
+      <c r="E67" s="99">
+        <v>12</v>
+      </c>
+      <c r="F67" s="99">
+        <v>15</v>
+      </c>
+      <c r="G67" s="99">
+        <v>18</v>
+      </c>
+      <c r="H67" s="99">
+        <v>18</v>
+      </c>
+      <c r="I67" s="99">
+        <v>18</v>
+      </c>
+      <c r="J67" s="82"/>
+      <c r="K67" s="18"/>
+      <c r="L67" s="18"/>
+      <c r="M67" s="82"/>
+      <c r="O67" s="12"/>
+      <c r="P67" s="83"/>
+      <c r="Q67" s="83"/>
+      <c r="T67" s="10"/>
+      <c r="U67" s="12"/>
+    </row>
+    <row r="68" spans="1:21" s="9" customFormat="1">
+      <c r="A68" s="105" t="s">
+        <v>99</v>
+      </c>
+      <c r="B68" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C68" s="99">
+        <v>272</v>
+      </c>
+      <c r="D68" s="99">
+        <v>578</v>
+      </c>
+      <c r="E68" s="99">
+        <v>578</v>
+      </c>
+      <c r="F68" s="99">
+        <v>578</v>
+      </c>
+      <c r="G68" s="99">
+        <v>578</v>
+      </c>
+      <c r="H68" s="99">
+        <v>2951</v>
+      </c>
+      <c r="I68" s="99">
+        <v>3993</v>
+      </c>
+      <c r="J68" s="82"/>
+      <c r="K68" s="18"/>
+      <c r="L68" s="18"/>
+      <c r="M68" s="82"/>
+      <c r="O68" s="12"/>
+      <c r="P68" s="83"/>
+      <c r="Q68" s="83"/>
+      <c r="T68" s="10"/>
+      <c r="U68" s="12"/>
+    </row>
+    <row r="69" spans="1:21" s="9" customFormat="1">
+      <c r="A69" s="105" t="s">
+        <v>98</v>
+      </c>
+      <c r="B69" s="99">
+        <v>4</v>
+      </c>
+      <c r="C69" s="99">
+        <v>14</v>
+      </c>
+      <c r="D69" s="99">
+        <v>24</v>
+      </c>
+      <c r="E69" s="99">
+        <v>34</v>
+      </c>
+      <c r="F69" s="99">
+        <v>37</v>
+      </c>
+      <c r="G69" s="99">
+        <v>41</v>
+      </c>
+      <c r="H69" s="99">
+        <v>44</v>
+      </c>
+      <c r="I69" s="99">
+        <v>52</v>
+      </c>
+      <c r="J69" s="82"/>
+      <c r="K69" s="18"/>
+      <c r="L69" s="18"/>
+      <c r="M69" s="82"/>
+      <c r="O69" s="12"/>
+      <c r="P69" s="83"/>
+      <c r="Q69" s="83"/>
+      <c r="T69" s="10"/>
+      <c r="U69" s="12"/>
+    </row>
+    <row r="70" spans="1:21" s="9" customFormat="1" ht="27" customHeight="1">
+      <c r="A70" s="58" t="s">
+        <v>70</v>
+      </c>
+      <c r="B70" s="81">
+        <v>101</v>
+      </c>
+      <c r="C70" s="81">
+        <v>684</v>
+      </c>
+      <c r="D70" s="81">
+        <v>1300</v>
+      </c>
+      <c r="E70" s="81">
+        <v>1610</v>
+      </c>
+      <c r="F70" s="81">
+        <v>1654</v>
+      </c>
+      <c r="G70" s="81">
+        <v>1698</v>
+      </c>
+      <c r="H70" s="81">
+        <v>4099</v>
+      </c>
+      <c r="I70" s="99">
+        <v>5172</v>
+      </c>
+      <c r="J70" s="18"/>
+      <c r="K70" s="18"/>
+      <c r="L70" s="16"/>
+      <c r="M70" s="82"/>
+      <c r="T70" s="89"/>
+    </row>
+    <row r="71" spans="1:21" s="9" customFormat="1">
+      <c r="A71" s="106" t="s">
+        <v>96</v>
+      </c>
+      <c r="B71" s="99">
+        <v>82</v>
+      </c>
+      <c r="C71" s="99">
+        <v>366</v>
+      </c>
+      <c r="D71" s="99">
+        <v>651</v>
+      </c>
+      <c r="E71" s="99">
+        <v>936</v>
+      </c>
+      <c r="F71" s="99">
+        <v>960</v>
+      </c>
+      <c r="G71" s="99">
+        <v>985</v>
+      </c>
+      <c r="H71" s="99">
+        <v>1010</v>
+      </c>
+      <c r="I71" s="99">
+        <v>1033</v>
+      </c>
+      <c r="J71" s="82"/>
+      <c r="K71" s="18"/>
+      <c r="L71" s="18"/>
+      <c r="M71" s="82"/>
+      <c r="O71" s="12"/>
+      <c r="P71" s="83"/>
+      <c r="Q71" s="83"/>
+      <c r="T71" s="13"/>
+      <c r="U71" s="12"/>
+    </row>
+    <row r="72" spans="1:21" s="9" customFormat="1">
+      <c r="A72" s="106" t="s">
+        <v>100</v>
+      </c>
+      <c r="B72" s="99">
+        <v>16</v>
+      </c>
+      <c r="C72" s="99">
+        <v>31</v>
+      </c>
+      <c r="D72" s="99">
+        <v>47</v>
+      </c>
+      <c r="E72" s="99">
+        <v>63</v>
+      </c>
+      <c r="F72" s="99">
+        <v>78</v>
+      </c>
+      <c r="G72" s="99">
+        <v>94</v>
+      </c>
+      <c r="H72" s="99">
+        <v>94</v>
+      </c>
+      <c r="I72" s="99">
+        <v>94</v>
+      </c>
+      <c r="J72" s="82"/>
+      <c r="K72" s="18"/>
+      <c r="L72" s="18"/>
+      <c r="M72" s="82"/>
+      <c r="O72" s="12"/>
+      <c r="P72" s="83"/>
+      <c r="Q72" s="83"/>
+      <c r="T72" s="13"/>
+      <c r="U72" s="12"/>
+    </row>
+    <row r="73" spans="1:21" s="9" customFormat="1">
+      <c r="A73" s="105" t="s">
+        <v>99</v>
+      </c>
+      <c r="B73" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C73" s="99">
+        <v>272</v>
+      </c>
+      <c r="D73" s="99">
+        <v>578</v>
+      </c>
+      <c r="E73" s="99">
+        <v>578</v>
+      </c>
+      <c r="F73" s="99">
+        <v>578</v>
+      </c>
+      <c r="G73" s="99">
+        <v>578</v>
+      </c>
+      <c r="H73" s="99">
+        <v>2951</v>
+      </c>
+      <c r="I73" s="99">
+        <v>3993</v>
+      </c>
+      <c r="J73" s="82"/>
+      <c r="K73" s="18"/>
+      <c r="L73" s="18"/>
+      <c r="M73" s="82"/>
+      <c r="O73" s="12"/>
+      <c r="P73" s="83"/>
+      <c r="Q73" s="83"/>
+      <c r="T73" s="13"/>
+      <c r="U73" s="12"/>
+    </row>
+    <row r="74" spans="1:21" s="9" customFormat="1">
+      <c r="A74" s="106" t="s">
+        <v>98</v>
+      </c>
+      <c r="B74" s="99">
+        <v>4</v>
+      </c>
+      <c r="C74" s="99">
+        <v>14</v>
+      </c>
+      <c r="D74" s="99">
+        <v>24</v>
+      </c>
+      <c r="E74" s="99">
+        <v>34</v>
+      </c>
+      <c r="F74" s="99">
+        <v>37</v>
+      </c>
+      <c r="G74" s="99">
+        <v>41</v>
+      </c>
+      <c r="H74" s="99">
+        <v>44</v>
+      </c>
+      <c r="I74" s="99">
+        <v>52</v>
+      </c>
+      <c r="J74" s="82"/>
+      <c r="K74" s="18"/>
+      <c r="L74" s="18"/>
+      <c r="M74" s="82"/>
+      <c r="O74" s="12"/>
+      <c r="P74" s="83"/>
+      <c r="Q74" s="83"/>
+      <c r="T74" s="13"/>
+      <c r="U74" s="12"/>
+    </row>
+    <row r="75" spans="1:21" s="9" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A75" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B75" s="81">
+        <v>3</v>
+      </c>
+      <c r="C75" s="81">
+        <v>18</v>
+      </c>
+      <c r="D75" s="81">
+        <v>33</v>
+      </c>
+      <c r="E75" s="81">
+        <v>48</v>
+      </c>
+      <c r="F75" s="81">
+        <v>61</v>
+      </c>
+      <c r="G75" s="81">
+        <v>75</v>
+      </c>
+      <c r="H75" s="81">
+        <v>85</v>
+      </c>
+      <c r="I75" s="99">
+        <v>94</v>
+      </c>
+      <c r="J75" s="18"/>
+      <c r="K75" s="18"/>
+      <c r="L75" s="16"/>
+      <c r="M75" s="82"/>
+      <c r="T75" s="89"/>
+    </row>
+    <row r="76" spans="1:21" s="9" customFormat="1">
+      <c r="A76" s="106" t="s">
+        <v>96</v>
+      </c>
+      <c r="B76" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C76" s="99">
+        <v>12</v>
+      </c>
+      <c r="D76" s="99">
+        <v>24</v>
+      </c>
+      <c r="E76" s="99">
+        <v>36</v>
+      </c>
+      <c r="F76" s="99">
+        <v>46</v>
+      </c>
+      <c r="G76" s="99">
+        <v>57</v>
+      </c>
+      <c r="H76" s="99">
+        <v>67</v>
+      </c>
+      <c r="I76" s="99">
+        <v>76</v>
+      </c>
+      <c r="J76" s="82"/>
+      <c r="K76" s="18"/>
+      <c r="L76" s="18"/>
+      <c r="M76" s="82"/>
+      <c r="O76" s="12"/>
+      <c r="P76" s="83"/>
+      <c r="Q76" s="83"/>
+      <c r="T76" s="13"/>
+      <c r="U76" s="12"/>
+    </row>
+    <row r="77" spans="1:21" s="9" customFormat="1">
+      <c r="A77" s="106" t="s">
+        <v>94</v>
+      </c>
+      <c r="B77" s="99">
+        <v>3</v>
+      </c>
+      <c r="C77" s="99">
+        <v>6</v>
+      </c>
+      <c r="D77" s="99">
+        <v>9</v>
+      </c>
+      <c r="E77" s="99">
+        <v>12</v>
+      </c>
+      <c r="F77" s="99">
+        <v>15</v>
+      </c>
+      <c r="G77" s="99">
+        <v>18</v>
+      </c>
+      <c r="H77" s="99">
+        <v>18</v>
+      </c>
+      <c r="I77" s="99">
+        <v>18</v>
+      </c>
+      <c r="J77" s="82"/>
+      <c r="K77" s="18"/>
+      <c r="L77" s="18"/>
+      <c r="M77" s="82"/>
+      <c r="O77" s="12"/>
+      <c r="P77" s="83"/>
+      <c r="Q77" s="83"/>
+      <c r="T77" s="13"/>
+      <c r="U77" s="12"/>
+    </row>
+    <row r="78" spans="1:21" s="9" customFormat="1" ht="27" customHeight="1">
+      <c r="A78" s="56" t="s">
+        <v>71</v>
+      </c>
+      <c r="B78" s="81">
+        <v>2</v>
+      </c>
+      <c r="C78" s="81">
+        <v>5</v>
+      </c>
+      <c r="D78" s="81">
+        <v>7</v>
+      </c>
+      <c r="E78" s="81">
+        <v>9</v>
+      </c>
+      <c r="F78" s="81">
+        <v>11</v>
+      </c>
+      <c r="G78" s="81">
+        <v>14</v>
+      </c>
+      <c r="H78" s="81">
+        <v>14</v>
+      </c>
+      <c r="I78" s="99">
+        <v>14</v>
+      </c>
+      <c r="J78" s="18"/>
+      <c r="K78" s="18"/>
+      <c r="L78" s="16"/>
+      <c r="M78" s="82"/>
+      <c r="T78" s="7"/>
+    </row>
+    <row r="79" spans="1:21" s="9" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A79" s="104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B79" s="99">
+        <v>2</v>
+      </c>
+      <c r="C79" s="99">
+        <v>5</v>
+      </c>
+      <c r="D79" s="99">
+        <v>7</v>
+      </c>
+      <c r="E79" s="99">
+        <v>9</v>
+      </c>
+      <c r="F79" s="99">
+        <v>11</v>
+      </c>
+      <c r="G79" s="99">
+        <v>14</v>
+      </c>
+      <c r="H79" s="99">
+        <v>14</v>
+      </c>
+      <c r="I79" s="99">
+        <v>14</v>
+      </c>
+      <c r="J79" s="18"/>
+      <c r="K79" s="18"/>
+      <c r="L79" s="16"/>
+      <c r="M79" s="82"/>
+      <c r="T79" s="7"/>
+    </row>
+    <row r="80" spans="1:21" s="9" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A80" s="58" t="s">
+        <v>72</v>
+      </c>
+      <c r="B80" s="81">
+        <v>2</v>
+      </c>
+      <c r="C80" s="81">
+        <v>5</v>
+      </c>
+      <c r="D80" s="81">
+        <v>7</v>
+      </c>
+      <c r="E80" s="81">
+        <v>9</v>
+      </c>
+      <c r="F80" s="81">
+        <v>11</v>
+      </c>
+      <c r="G80" s="81">
+        <v>14</v>
+      </c>
+      <c r="H80" s="81">
+        <v>14</v>
+      </c>
+      <c r="I80" s="99">
+        <v>14</v>
+      </c>
+      <c r="J80" s="18"/>
+      <c r="K80" s="18"/>
+      <c r="L80" s="16"/>
+      <c r="M80" s="82"/>
+      <c r="T80" s="89"/>
+    </row>
+    <row r="81" spans="1:21" s="9" customFormat="1">
+      <c r="A81" s="104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B81" s="99">
+        <v>2</v>
+      </c>
+      <c r="C81" s="99">
+        <v>5</v>
+      </c>
+      <c r="D81" s="99">
+        <v>7</v>
+      </c>
+      <c r="E81" s="99">
+        <v>9</v>
+      </c>
+      <c r="F81" s="99">
+        <v>11</v>
+      </c>
+      <c r="G81" s="99">
+        <v>14</v>
+      </c>
+      <c r="H81" s="99">
+        <v>14</v>
+      </c>
+      <c r="I81" s="99">
+        <v>14</v>
+      </c>
+      <c r="J81" s="82"/>
+      <c r="K81" s="18"/>
+      <c r="L81" s="18"/>
+      <c r="M81" s="82"/>
+      <c r="O81" s="12"/>
+      <c r="P81" s="83"/>
+      <c r="Q81" s="83"/>
+      <c r="T81" s="13"/>
+      <c r="U81" s="12"/>
+    </row>
+    <row r="82" spans="1:21" s="9" customFormat="1">
+      <c r="A82" s="56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B82" s="81">
+        <v>1169</v>
+      </c>
+      <c r="C82" s="81">
+        <v>2345</v>
+      </c>
+      <c r="D82" s="81">
+        <v>3521</v>
+      </c>
+      <c r="E82" s="81">
+        <v>4698</v>
+      </c>
+      <c r="F82" s="81">
+        <v>5857</v>
+      </c>
+      <c r="G82" s="81">
+        <v>7016</v>
+      </c>
+      <c r="H82" s="81">
+        <v>8105</v>
+      </c>
+      <c r="I82" s="99">
+        <v>9219</v>
+      </c>
+      <c r="J82" s="18"/>
+      <c r="K82" s="18"/>
+      <c r="L82" s="91"/>
+      <c r="M82" s="82"/>
+      <c r="T82" s="7"/>
+    </row>
+    <row r="83" spans="1:21" s="9" customFormat="1">
+      <c r="A83" s="104" t="s">
+        <v>96</v>
+      </c>
+      <c r="B83" s="99">
+        <v>142</v>
+      </c>
+      <c r="C83" s="99">
+        <v>295</v>
+      </c>
+      <c r="D83" s="99">
+        <v>447</v>
+      </c>
+      <c r="E83" s="99">
+        <v>600</v>
+      </c>
+      <c r="F83" s="99">
+        <v>728</v>
+      </c>
+      <c r="G83" s="99">
+        <v>857</v>
+      </c>
+      <c r="H83" s="99">
+        <v>1172</v>
+      </c>
+      <c r="I83" s="99">
+        <v>1492</v>
+      </c>
+      <c r="J83" s="82"/>
+      <c r="K83" s="18"/>
+      <c r="L83" s="85"/>
+      <c r="M83" s="82"/>
+      <c r="O83" s="12"/>
+      <c r="P83" s="83"/>
+      <c r="Q83" s="83"/>
+      <c r="T83" s="10"/>
+      <c r="U83" s="12"/>
+    </row>
+    <row r="84" spans="1:21" s="9" customFormat="1">
+      <c r="A84" s="104" t="s">
+        <v>100</v>
+      </c>
+      <c r="B84" s="99">
+        <v>33</v>
+      </c>
+      <c r="C84" s="99">
+        <v>65</v>
+      </c>
+      <c r="D84" s="99">
+        <v>98</v>
+      </c>
+      <c r="E84" s="99">
+        <v>131</v>
+      </c>
+      <c r="F84" s="99">
+        <v>163</v>
+      </c>
+      <c r="G84" s="99">
+        <v>196</v>
+      </c>
+      <c r="H84" s="99">
+        <v>272</v>
+      </c>
+      <c r="I84" s="99">
+        <v>349</v>
+      </c>
+      <c r="J84" s="82"/>
+      <c r="K84" s="18"/>
+      <c r="L84" s="85"/>
+      <c r="M84" s="82"/>
+      <c r="O84" s="12"/>
+      <c r="P84" s="83"/>
+      <c r="Q84" s="83"/>
+      <c r="T84" s="10"/>
+      <c r="U84" s="12"/>
+    </row>
+    <row r="85" spans="1:21" s="9" customFormat="1">
+      <c r="A85" s="104" t="s">
+        <v>102</v>
+      </c>
+      <c r="B85" s="99">
+        <v>98</v>
+      </c>
+      <c r="C85" s="99">
+        <v>195</v>
+      </c>
+      <c r="D85" s="99">
+        <v>293</v>
+      </c>
+      <c r="E85" s="99">
+        <v>390</v>
+      </c>
+      <c r="F85" s="99">
+        <v>488</v>
+      </c>
+      <c r="G85" s="99">
+        <v>586</v>
+      </c>
+      <c r="H85" s="99">
+        <v>634</v>
+      </c>
+      <c r="I85" s="99">
+        <v>683</v>
+      </c>
+      <c r="J85" s="82"/>
+      <c r="K85" s="18"/>
+      <c r="L85" s="85"/>
+      <c r="M85" s="82"/>
+      <c r="O85" s="12"/>
+      <c r="P85" s="83"/>
+      <c r="Q85" s="83"/>
+      <c r="T85" s="10"/>
+      <c r="U85" s="12"/>
+    </row>
+    <row r="86" spans="1:21" s="9" customFormat="1">
+      <c r="A86" s="104" t="s">
+        <v>93</v>
+      </c>
+      <c r="B86" s="99">
+        <v>183</v>
+      </c>
+      <c r="C86" s="99">
+        <v>365</v>
+      </c>
+      <c r="D86" s="99">
+        <v>548</v>
+      </c>
+      <c r="E86" s="99">
+        <v>731</v>
+      </c>
+      <c r="F86" s="99">
+        <v>917</v>
+      </c>
+      <c r="G86" s="99">
+        <v>1102</v>
+      </c>
+      <c r="H86" s="99">
+        <v>1238</v>
+      </c>
+      <c r="I86" s="99">
+        <v>1393</v>
+      </c>
+      <c r="J86" s="82"/>
+      <c r="K86" s="18"/>
+      <c r="L86" s="85"/>
+      <c r="M86" s="82"/>
+      <c r="O86" s="12"/>
+      <c r="P86" s="83"/>
+      <c r="Q86" s="83"/>
+      <c r="T86" s="10"/>
+      <c r="U86" s="12"/>
+    </row>
+    <row r="87" spans="1:21" s="9" customFormat="1">
+      <c r="A87" s="104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B87" s="99">
+        <v>140</v>
+      </c>
+      <c r="C87" s="99">
+        <v>279</v>
+      </c>
+      <c r="D87" s="99">
+        <v>419</v>
+      </c>
+      <c r="E87" s="99">
+        <v>558</v>
+      </c>
+      <c r="F87" s="99">
+        <v>698</v>
+      </c>
+      <c r="G87" s="99">
+        <v>837</v>
+      </c>
+      <c r="H87" s="99">
+        <v>907</v>
+      </c>
+      <c r="I87" s="99">
+        <v>977</v>
+      </c>
+      <c r="J87" s="82"/>
+      <c r="K87" s="18"/>
+      <c r="L87" s="85"/>
+      <c r="M87" s="82"/>
+      <c r="O87" s="12"/>
+      <c r="P87" s="83"/>
+      <c r="Q87" s="83"/>
+      <c r="T87" s="10"/>
+      <c r="U87" s="12"/>
+    </row>
+    <row r="88" spans="1:21" s="9" customFormat="1">
+      <c r="A88" s="104" t="s">
+        <v>103</v>
+      </c>
+      <c r="B88" s="99">
+        <v>122</v>
+      </c>
+      <c r="C88" s="99">
+        <v>244</v>
+      </c>
+      <c r="D88" s="99">
+        <v>367</v>
+      </c>
+      <c r="E88" s="99">
+        <v>489</v>
+      </c>
+      <c r="F88" s="99">
+        <v>611</v>
+      </c>
+      <c r="G88" s="99">
+        <v>733</v>
+      </c>
+      <c r="H88" s="99">
+        <v>793</v>
+      </c>
+      <c r="I88" s="99">
+        <v>853</v>
+      </c>
+      <c r="J88" s="82"/>
+      <c r="K88" s="18"/>
+      <c r="L88" s="85"/>
+      <c r="M88" s="82"/>
+      <c r="O88" s="12"/>
+      <c r="P88" s="83"/>
+      <c r="Q88" s="83"/>
+      <c r="T88" s="10"/>
+      <c r="U88" s="12"/>
+    </row>
+    <row r="89" spans="1:21" s="9" customFormat="1">
+      <c r="A89" s="104" t="s">
+        <v>97</v>
+      </c>
+      <c r="B89" s="99">
+        <v>125</v>
+      </c>
+      <c r="C89" s="99">
+        <v>250</v>
+      </c>
+      <c r="D89" s="99">
+        <v>375</v>
+      </c>
+      <c r="E89" s="99">
+        <v>500</v>
+      </c>
+      <c r="F89" s="99">
+        <v>625</v>
+      </c>
+      <c r="G89" s="99">
+        <v>750</v>
+      </c>
+      <c r="H89" s="99">
+        <v>842</v>
+      </c>
+      <c r="I89" s="99">
+        <v>933</v>
+      </c>
+      <c r="J89" s="82"/>
+      <c r="K89" s="18"/>
+      <c r="L89" s="85"/>
+      <c r="M89" s="82"/>
+      <c r="O89" s="12"/>
+      <c r="P89" s="83"/>
+      <c r="Q89" s="83"/>
+      <c r="T89" s="10"/>
+      <c r="U89" s="12"/>
+    </row>
+    <row r="90" spans="1:21" s="9" customFormat="1">
+      <c r="A90" s="104" t="s">
+        <v>101</v>
+      </c>
+      <c r="B90" s="99">
+        <v>75</v>
+      </c>
+      <c r="C90" s="99">
+        <v>151</v>
+      </c>
+      <c r="D90" s="99">
+        <v>226</v>
+      </c>
+      <c r="E90" s="99">
+        <v>302</v>
+      </c>
+      <c r="F90" s="99">
+        <v>377</v>
+      </c>
+      <c r="G90" s="99">
+        <v>452</v>
+      </c>
+      <c r="H90" s="99">
+        <v>523</v>
+      </c>
+      <c r="I90" s="99">
+        <v>594</v>
+      </c>
+      <c r="J90" s="82"/>
+      <c r="K90" s="18"/>
+      <c r="L90" s="85"/>
+      <c r="M90" s="82"/>
+      <c r="O90" s="12"/>
+      <c r="P90" s="83"/>
+      <c r="Q90" s="83"/>
+      <c r="T90" s="10"/>
+      <c r="U90" s="12"/>
+    </row>
+    <row r="91" spans="1:21" s="9" customFormat="1">
+      <c r="A91" s="104" t="s">
+        <v>99</v>
+      </c>
+      <c r="B91" s="99">
+        <v>189</v>
+      </c>
+      <c r="C91" s="99">
+        <v>374</v>
+      </c>
+      <c r="D91" s="99">
+        <v>560</v>
+      </c>
+      <c r="E91" s="99">
+        <v>745</v>
+      </c>
+      <c r="F91" s="99">
+        <v>935</v>
+      </c>
+      <c r="G91" s="99">
+        <v>1125</v>
+      </c>
+      <c r="H91" s="99">
+        <v>1291</v>
+      </c>
+      <c r="I91" s="99">
+        <v>1456</v>
+      </c>
+      <c r="J91" s="82"/>
+      <c r="K91" s="18"/>
+      <c r="L91" s="85"/>
+      <c r="M91" s="82"/>
+      <c r="O91" s="12"/>
+      <c r="P91" s="83"/>
+      <c r="Q91" s="83"/>
+      <c r="T91" s="10"/>
+      <c r="U91" s="12"/>
+    </row>
+    <row r="92" spans="1:21" s="9" customFormat="1">
+      <c r="A92" s="104" t="s">
+        <v>98</v>
+      </c>
+      <c r="B92" s="99">
+        <v>63</v>
+      </c>
+      <c r="C92" s="99">
+        <v>126</v>
+      </c>
+      <c r="D92" s="99">
+        <v>189</v>
+      </c>
+      <c r="E92" s="99">
+        <v>251</v>
+      </c>
+      <c r="F92" s="99">
+        <v>314</v>
+      </c>
+      <c r="G92" s="99">
+        <v>377</v>
+      </c>
+      <c r="H92" s="99">
+        <v>433</v>
+      </c>
+      <c r="I92" s="99">
+        <v>489</v>
+      </c>
+      <c r="J92" s="82"/>
+      <c r="K92" s="18"/>
+      <c r="L92" s="85"/>
+      <c r="M92" s="82"/>
+      <c r="O92" s="12"/>
+      <c r="P92" s="83"/>
+      <c r="Q92" s="83"/>
+      <c r="T92" s="10"/>
+      <c r="U92" s="12"/>
+    </row>
+    <row r="93" spans="1:21" s="9" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A93" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="B93" s="81">
+        <v>3</v>
+      </c>
+      <c r="C93" s="81">
+        <v>3</v>
+      </c>
+      <c r="D93" s="81">
+        <v>3</v>
+      </c>
+      <c r="E93" s="81">
+        <v>3</v>
+      </c>
+      <c r="F93" s="81">
+        <v>4</v>
+      </c>
+      <c r="G93" s="81">
+        <v>5</v>
+      </c>
+      <c r="H93" s="81">
+        <v>5</v>
+      </c>
+      <c r="I93" s="99">
+        <v>44</v>
+      </c>
+      <c r="J93" s="18"/>
+      <c r="K93" s="18"/>
+      <c r="L93" s="16"/>
+      <c r="M93" s="82"/>
+      <c r="T93" s="7"/>
+    </row>
+    <row r="94" spans="1:21" s="9" customFormat="1">
+      <c r="A94" s="104" t="s">
+        <v>101</v>
+      </c>
+      <c r="B94" s="81">
+        <v>3</v>
+      </c>
+      <c r="C94" s="81">
+        <v>3</v>
+      </c>
+      <c r="D94" s="81">
+        <v>3</v>
+      </c>
+      <c r="E94" s="81">
+        <v>3</v>
+      </c>
+      <c r="F94" s="81">
+        <v>4</v>
+      </c>
+      <c r="G94" s="81">
+        <v>5</v>
+      </c>
+      <c r="H94" s="81">
+        <v>5</v>
+      </c>
+      <c r="I94" s="99">
+        <v>44</v>
+      </c>
+      <c r="J94" s="82"/>
+      <c r="K94" s="18"/>
+      <c r="L94" s="18"/>
+      <c r="M94" s="82"/>
+      <c r="O94" s="12"/>
+      <c r="P94" s="83"/>
+      <c r="Q94" s="83"/>
+      <c r="T94" s="10"/>
+      <c r="U94" s="12"/>
+    </row>
+    <row r="95" spans="1:21" s="9" customFormat="1" ht="36" customHeight="1">
+      <c r="A95" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B95" s="81">
+        <v>10772</v>
+      </c>
+      <c r="C95" s="81">
+        <v>17094</v>
+      </c>
+      <c r="D95" s="81">
+        <v>23455</v>
+      </c>
+      <c r="E95" s="81">
+        <v>30493</v>
+      </c>
+      <c r="F95" s="81">
+        <v>47523</v>
+      </c>
+      <c r="G95" s="81">
+        <v>61589</v>
+      </c>
+      <c r="H95" s="81">
+        <v>66937</v>
+      </c>
+      <c r="I95" s="99">
+        <v>69837</v>
+      </c>
+      <c r="J95" s="18"/>
+      <c r="K95" s="18"/>
+      <c r="L95" s="16"/>
+      <c r="M95" s="82"/>
+      <c r="T95" s="7"/>
+    </row>
+    <row r="96" spans="1:21" s="9" customFormat="1">
+      <c r="A96" s="104" t="s">
+        <v>102</v>
+      </c>
+      <c r="B96" s="99">
+        <v>5972</v>
+      </c>
+      <c r="C96" s="99">
+        <v>7162</v>
+      </c>
+      <c r="D96" s="99">
+        <v>9923</v>
+      </c>
+      <c r="E96" s="99">
+        <v>9923</v>
+      </c>
+      <c r="F96" s="99">
+        <v>9923</v>
+      </c>
+      <c r="G96" s="99">
+        <v>9923</v>
+      </c>
+      <c r="H96" s="99">
+        <v>9923</v>
+      </c>
+      <c r="I96" s="99">
+        <v>9923</v>
+      </c>
+      <c r="J96" s="82"/>
+      <c r="K96" s="18"/>
+      <c r="L96" s="18"/>
+      <c r="M96" s="82"/>
+      <c r="O96" s="12"/>
+      <c r="P96" s="83"/>
+      <c r="Q96" s="83"/>
+      <c r="T96" s="10"/>
+      <c r="U96" s="12"/>
+    </row>
+    <row r="97" spans="1:21" s="9" customFormat="1">
+      <c r="A97" s="104" t="s">
+        <v>97</v>
+      </c>
+      <c r="B97" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C97" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="D97" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="E97" s="99">
+        <v>4034</v>
+      </c>
+      <c r="F97" s="99">
+        <v>17014</v>
+      </c>
+      <c r="G97" s="99">
+        <v>29330</v>
+      </c>
+      <c r="H97" s="99">
+        <v>29470</v>
+      </c>
+      <c r="I97" s="99">
+        <v>29470</v>
+      </c>
+      <c r="J97" s="82"/>
+      <c r="K97" s="18"/>
+      <c r="L97" s="18"/>
+      <c r="M97" s="82"/>
+      <c r="O97" s="12"/>
+      <c r="P97" s="83"/>
+      <c r="Q97" s="83"/>
+      <c r="T97" s="10"/>
+      <c r="U97" s="12"/>
+    </row>
+    <row r="98" spans="1:21" s="9" customFormat="1">
+      <c r="A98" s="104" t="s">
+        <v>99</v>
+      </c>
+      <c r="B98" s="99">
+        <v>4800</v>
+      </c>
+      <c r="C98" s="99">
+        <v>9932</v>
+      </c>
+      <c r="D98" s="99">
+        <v>13532</v>
+      </c>
+      <c r="E98" s="99">
+        <v>16536</v>
+      </c>
+      <c r="F98" s="99">
+        <v>20586</v>
+      </c>
+      <c r="G98" s="99">
+        <v>22336</v>
+      </c>
+      <c r="H98" s="99">
+        <v>27544</v>
+      </c>
+      <c r="I98" s="99">
+        <v>30444</v>
+      </c>
+      <c r="J98" s="82"/>
+      <c r="K98" s="18"/>
+      <c r="L98" s="18"/>
+      <c r="M98" s="82"/>
+      <c r="O98" s="12"/>
+      <c r="P98" s="83"/>
+      <c r="Q98" s="83"/>
+      <c r="T98" s="10"/>
+      <c r="U98" s="12"/>
+    </row>
+    <row r="99" spans="1:21" s="9" customFormat="1" ht="51.75" customHeight="1">
+      <c r="A99" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B99" s="81">
+        <v>4809</v>
+      </c>
+      <c r="C99" s="81">
+        <v>5692</v>
+      </c>
+      <c r="D99" s="81">
+        <v>7072</v>
+      </c>
+      <c r="E99" s="81">
+        <v>11106</v>
+      </c>
+      <c r="F99" s="81">
+        <v>23930</v>
+      </c>
+      <c r="G99" s="81">
+        <v>36130</v>
+      </c>
+      <c r="H99" s="81">
+        <v>36130</v>
+      </c>
+      <c r="I99" s="99">
+        <v>36130</v>
+      </c>
+      <c r="J99" s="18"/>
+      <c r="K99" s="18"/>
+      <c r="L99" s="16"/>
+      <c r="M99" s="82"/>
+      <c r="T99" s="7"/>
+    </row>
+    <row r="100" spans="1:21" s="9" customFormat="1">
+      <c r="A100" s="101" t="s">
+        <v>102</v>
+      </c>
+      <c r="B100" s="99">
+        <v>4809</v>
+      </c>
+      <c r="C100" s="99">
+        <v>5692</v>
+      </c>
+      <c r="D100" s="99">
+        <v>7072</v>
+      </c>
+      <c r="E100" s="99">
+        <v>7072</v>
+      </c>
+      <c r="F100" s="99">
+        <v>7072</v>
+      </c>
+      <c r="G100" s="99">
+        <v>7072</v>
+      </c>
+      <c r="H100" s="99">
+        <v>7072</v>
+      </c>
+      <c r="I100" s="99">
+        <v>7072</v>
+      </c>
+      <c r="J100" s="82"/>
+      <c r="K100" s="18"/>
+      <c r="L100" s="18"/>
+      <c r="M100" s="82"/>
+      <c r="O100" s="12"/>
+      <c r="P100" s="83"/>
+      <c r="Q100" s="83"/>
+      <c r="T100" s="10"/>
+      <c r="U100" s="12"/>
+    </row>
+    <row r="101" spans="1:21" s="9" customFormat="1">
+      <c r="A101" s="104" t="s">
+        <v>97</v>
+      </c>
+      <c r="B101" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C101" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="D101" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="E101" s="99">
+        <v>4034</v>
+      </c>
+      <c r="F101" s="99">
+        <v>16858</v>
+      </c>
+      <c r="G101" s="99">
+        <v>29058</v>
+      </c>
+      <c r="H101" s="99">
+        <v>29058</v>
+      </c>
+      <c r="I101" s="99">
+        <v>29058</v>
+      </c>
+      <c r="J101" s="82"/>
+      <c r="K101" s="18"/>
+      <c r="L101" s="18"/>
+      <c r="M101" s="82"/>
+      <c r="O101" s="12"/>
+      <c r="P101" s="83"/>
+      <c r="Q101" s="83"/>
+      <c r="T101" s="10"/>
+      <c r="U101" s="12"/>
+    </row>
+    <row r="102" spans="1:21" s="9" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A102" s="56" t="s">
+        <v>75</v>
+      </c>
+      <c r="B102" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="C102" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="D102" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="E102" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="F102" s="81">
+        <v>135</v>
+      </c>
+      <c r="G102" s="81">
+        <v>269</v>
+      </c>
+      <c r="H102" s="81">
+        <v>404</v>
+      </c>
+      <c r="I102" s="99">
+        <v>778</v>
+      </c>
+      <c r="J102" s="18"/>
+      <c r="K102" s="18"/>
+      <c r="L102" s="16"/>
+      <c r="M102" s="82"/>
+      <c r="O102" s="12"/>
+      <c r="P102" s="83"/>
+      <c r="Q102" s="83"/>
+      <c r="T102" s="7"/>
+      <c r="U102" s="12"/>
+    </row>
+    <row r="103" spans="1:21" s="9" customFormat="1">
+      <c r="A103" s="101" t="s">
+        <v>99</v>
+      </c>
+      <c r="B103" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="C103" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="D103" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="E103" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="F103" s="81">
+        <v>135</v>
+      </c>
+      <c r="G103" s="81">
+        <v>269</v>
+      </c>
+      <c r="H103" s="81">
+        <v>404</v>
+      </c>
+      <c r="I103" s="99">
+        <v>778</v>
+      </c>
+      <c r="J103" s="82"/>
+      <c r="K103" s="82"/>
+      <c r="L103" s="82"/>
+      <c r="M103" s="82"/>
+      <c r="O103" s="12"/>
+      <c r="P103" s="83"/>
+      <c r="Q103" s="83"/>
+      <c r="T103" s="10"/>
+      <c r="U103" s="12"/>
+    </row>
+    <row r="104" spans="1:21" s="9" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A104" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="B104" s="81">
+        <v>4102</v>
+      </c>
+      <c r="C104" s="81">
+        <v>12715</v>
+      </c>
+      <c r="D104" s="81">
+        <v>20889</v>
+      </c>
+      <c r="E104" s="81">
+        <v>29829</v>
+      </c>
+      <c r="F104" s="81">
+        <v>32077</v>
+      </c>
+      <c r="G104" s="81">
+        <v>34710</v>
+      </c>
+      <c r="H104" s="81">
+        <v>37364</v>
+      </c>
+      <c r="I104" s="99">
+        <v>39562</v>
+      </c>
+      <c r="J104" s="18"/>
+      <c r="K104" s="18"/>
+      <c r="L104" s="16"/>
+      <c r="M104" s="82"/>
+      <c r="T104" s="7"/>
+    </row>
+    <row r="105" spans="1:21" s="9" customFormat="1">
+      <c r="A105" s="104" t="s">
+        <v>96</v>
+      </c>
+      <c r="B105" s="99">
+        <v>1529</v>
+      </c>
+      <c r="C105" s="99">
+        <v>3668</v>
+      </c>
+      <c r="D105" s="99">
+        <v>5366</v>
+      </c>
+      <c r="E105" s="99">
+        <v>7832</v>
+      </c>
+      <c r="F105" s="99">
+        <v>8807</v>
+      </c>
+      <c r="G105" s="99">
+        <v>10169</v>
+      </c>
+      <c r="H105" s="99">
+        <v>11555</v>
+      </c>
+      <c r="I105" s="99">
+        <v>12728</v>
+      </c>
+      <c r="J105" s="82"/>
+      <c r="K105" s="82"/>
+      <c r="L105" s="82"/>
+      <c r="M105" s="82"/>
+      <c r="O105" s="12"/>
+      <c r="P105" s="83"/>
+      <c r="Q105" s="83"/>
+      <c r="T105" s="10"/>
+      <c r="U105" s="12"/>
+    </row>
+    <row r="106" spans="1:21" s="9" customFormat="1">
+      <c r="A106" s="104" t="s">
+        <v>102</v>
+      </c>
+      <c r="B106" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C106" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="D106" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="E106" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="F106" s="99">
+        <v>50</v>
+      </c>
+      <c r="G106" s="99">
+        <v>100</v>
+      </c>
+      <c r="H106" s="99">
+        <v>150</v>
+      </c>
+      <c r="I106" s="99">
+        <v>262</v>
+      </c>
+      <c r="J106" s="82"/>
+      <c r="K106" s="82"/>
+      <c r="L106" s="82"/>
+      <c r="M106" s="82"/>
+      <c r="O106" s="12"/>
+      <c r="P106" s="83"/>
+      <c r="Q106" s="83"/>
+      <c r="T106" s="10"/>
+      <c r="U106" s="12"/>
+    </row>
+    <row r="107" spans="1:21" s="9" customFormat="1">
+      <c r="A107" s="104" t="s">
+        <v>93</v>
+      </c>
+      <c r="B107" s="99">
+        <v>2500</v>
+      </c>
+      <c r="C107" s="99">
+        <v>8369</v>
+      </c>
+      <c r="D107" s="99">
+        <v>14237</v>
+      </c>
+      <c r="E107" s="99">
+        <v>20106</v>
+      </c>
+      <c r="F107" s="99">
+        <v>20506</v>
+      </c>
+      <c r="G107" s="99">
+        <v>20906</v>
+      </c>
+      <c r="H107" s="99">
+        <v>21306</v>
+      </c>
+      <c r="I107" s="99">
+        <v>21306</v>
+      </c>
+      <c r="J107" s="82"/>
+      <c r="K107" s="82"/>
+      <c r="L107" s="82"/>
+      <c r="M107" s="82"/>
+      <c r="O107" s="12"/>
+      <c r="P107" s="83"/>
+      <c r="Q107" s="83"/>
+      <c r="T107" s="10"/>
+      <c r="U107" s="12"/>
+    </row>
+    <row r="108" spans="1:21" s="9" customFormat="1">
+      <c r="A108" s="104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B108" s="99">
+        <v>67</v>
+      </c>
+      <c r="C108" s="99">
+        <v>667</v>
+      </c>
+      <c r="D108" s="99">
+        <v>1267</v>
+      </c>
+      <c r="E108" s="99">
+        <v>1867</v>
+      </c>
+      <c r="F108" s="99">
+        <v>2563</v>
+      </c>
+      <c r="G108" s="99">
+        <v>3259</v>
+      </c>
+      <c r="H108" s="99">
+        <v>3956</v>
+      </c>
+      <c r="I108" s="99">
+        <v>4759</v>
+      </c>
+      <c r="J108" s="82"/>
+      <c r="K108" s="82"/>
+      <c r="L108" s="82"/>
+      <c r="M108" s="82"/>
+      <c r="O108" s="12"/>
+      <c r="P108" s="83"/>
+      <c r="Q108" s="83"/>
+      <c r="T108" s="10"/>
+      <c r="U108" s="12"/>
+    </row>
+    <row r="109" spans="1:21" s="9" customFormat="1">
+      <c r="A109" s="104" t="s">
+        <v>97</v>
+      </c>
+      <c r="B109" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="C109" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="D109" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="E109" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="F109" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="G109" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="H109" s="102" t="s">
+        <v>57</v>
+      </c>
+      <c r="I109" s="99">
+        <v>31</v>
+      </c>
+      <c r="J109" s="82"/>
+      <c r="K109" s="82"/>
+      <c r="L109" s="82"/>
+      <c r="M109" s="82"/>
+      <c r="O109" s="12"/>
+      <c r="P109" s="83"/>
+      <c r="Q109" s="83"/>
+      <c r="T109" s="10"/>
+      <c r="U109" s="12"/>
+    </row>
+    <row r="110" spans="1:21" s="9" customFormat="1">
+      <c r="A110" s="104" t="s">
+        <v>98</v>
+      </c>
+      <c r="B110" s="99">
+        <v>7</v>
+      </c>
+      <c r="C110" s="99">
+        <v>12</v>
+      </c>
+      <c r="D110" s="99">
+        <v>18</v>
+      </c>
+      <c r="E110" s="99">
+        <v>24</v>
+      </c>
+      <c r="F110" s="99">
+        <v>150</v>
+      </c>
+      <c r="G110" s="99">
+        <v>276</v>
+      </c>
+      <c r="H110" s="99">
+        <v>397</v>
+      </c>
+      <c r="I110" s="99">
+        <v>476</v>
+      </c>
+      <c r="J110" s="82"/>
+      <c r="K110" s="82"/>
+      <c r="L110" s="82"/>
+      <c r="M110" s="82"/>
+      <c r="O110" s="12"/>
+      <c r="P110" s="83"/>
+      <c r="Q110" s="83"/>
+      <c r="T110" s="10"/>
+      <c r="U110" s="12"/>
+    </row>
+    <row r="111" spans="1:21" s="9" customFormat="1" ht="27" customHeight="1">
+      <c r="A111" s="56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B111" s="81">
+        <v>5</v>
+      </c>
+      <c r="C111" s="81">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="D111" s="81">
+        <v>14.5</v>
+      </c>
+      <c r="E111" s="81">
+        <v>19.3</v>
+      </c>
+      <c r="F111" s="81">
+        <v>24</v>
+      </c>
+      <c r="G111" s="81">
+        <v>28.8</v>
+      </c>
+      <c r="H111" s="81">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="I111" s="103">
+        <v>37.6</v>
+      </c>
+      <c r="J111" s="18"/>
+      <c r="K111" s="18"/>
+      <c r="L111" s="16"/>
+      <c r="M111" s="82"/>
+      <c r="T111" s="7"/>
+    </row>
+    <row r="112" spans="1:21" s="9" customFormat="1">
+      <c r="A112" s="104" t="s">
+        <v>96</v>
+      </c>
+      <c r="B112" s="103">
+        <v>3.5</v>
+      </c>
+      <c r="C112" s="103">
+        <v>6.7</v>
+      </c>
+      <c r="D112" s="103">
+        <v>9.9</v>
+      </c>
+      <c r="E112" s="103">
+        <v>13.2</v>
+      </c>
+      <c r="F112" s="103">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G112" s="103">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="H112" s="103">
+        <v>24.1</v>
+      </c>
+      <c r="I112" s="103">
+        <v>28.5</v>
+      </c>
+      <c r="J112" s="87"/>
+      <c r="K112" s="87"/>
+      <c r="L112" s="87"/>
+      <c r="M112" s="82"/>
+      <c r="O112" s="12"/>
+      <c r="P112" s="88"/>
+      <c r="Q112" s="88"/>
+      <c r="T112" s="10"/>
+      <c r="U112" s="12"/>
+    </row>
+    <row r="113" spans="1:21" s="9" customFormat="1">
+      <c r="A113" s="104" t="s">
+        <v>100</v>
+      </c>
+      <c r="B113" s="103">
+        <v>1.3</v>
+      </c>
+      <c r="C113" s="103">
+        <v>2.7</v>
+      </c>
+      <c r="D113" s="103">
+        <v>4</v>
+      </c>
+      <c r="E113" s="103">
+        <v>5.3</v>
+      </c>
+      <c r="F113" s="103">
+        <v>6.7</v>
+      </c>
+      <c r="G113" s="103">
+        <v>8</v>
+      </c>
+      <c r="H113" s="103">
+        <v>8</v>
+      </c>
+      <c r="I113" s="103">
+        <v>8</v>
+      </c>
+      <c r="J113" s="87"/>
+      <c r="K113" s="87"/>
+      <c r="L113" s="87"/>
+      <c r="M113" s="82"/>
+      <c r="O113" s="12"/>
+      <c r="P113" s="88"/>
+      <c r="Q113" s="88"/>
+      <c r="T113" s="10"/>
+      <c r="U113" s="12"/>
+    </row>
+    <row r="114" spans="1:21" s="9" customFormat="1">
+      <c r="A114" s="105" t="s">
+        <v>101</v>
+      </c>
+      <c r="B114" s="103">
+        <v>0.2</v>
+      </c>
+      <c r="C114" s="103">
+        <v>0.4</v>
+      </c>
+      <c r="D114" s="103">
+        <v>0.6</v>
+      </c>
+      <c r="E114" s="103">
+        <v>0.8</v>
+      </c>
+      <c r="F114" s="103">
+        <v>1</v>
+      </c>
+      <c r="G114" s="103">
+        <v>1.2</v>
+      </c>
+      <c r="H114" s="103">
+        <v>1.2</v>
+      </c>
+      <c r="I114" s="103">
+        <v>1.2</v>
+      </c>
+      <c r="J114" s="87"/>
+      <c r="K114" s="87"/>
+      <c r="L114" s="87"/>
+      <c r="M114" s="82"/>
+      <c r="O114" s="12"/>
+      <c r="P114" s="88"/>
+      <c r="Q114" s="88"/>
+      <c r="T114" s="10"/>
+      <c r="U114" s="12"/>
+    </row>
+    <row r="115" spans="1:21" s="9" customFormat="1" ht="24" customHeight="1">
+      <c r="A115" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="B115" s="81">
+        <v>0</v>
+      </c>
+      <c r="C115" s="81">
+        <v>0.1</v>
+      </c>
+      <c r="D115" s="81">
+        <v>0.1</v>
+      </c>
+      <c r="E115" s="81">
+        <v>0.1</v>
+      </c>
+      <c r="F115" s="81">
+        <v>0.1</v>
+      </c>
+      <c r="G115" s="81">
+        <v>0.2</v>
+      </c>
+      <c r="H115" s="81">
+        <v>0.2</v>
+      </c>
+      <c r="I115" s="103">
+        <v>0.3</v>
+      </c>
+      <c r="J115" s="18"/>
+      <c r="K115" s="18"/>
+      <c r="L115" s="16"/>
+      <c r="M115" s="82"/>
+      <c r="T115" s="7"/>
+    </row>
+    <row r="116" spans="1:21" s="9" customFormat="1">
+      <c r="A116" s="105" t="s">
+        <v>102</v>
+      </c>
+      <c r="B116" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C116" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="D116" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="E116" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="F116" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="G116" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="H116" s="103">
+        <v>0</v>
+      </c>
+      <c r="I116" s="103">
+        <v>0</v>
+      </c>
+      <c r="J116" s="87"/>
+      <c r="K116" s="87"/>
+      <c r="L116" s="87"/>
+      <c r="M116" s="82"/>
+      <c r="O116" s="12"/>
+      <c r="P116" s="88"/>
+      <c r="Q116" s="88"/>
+      <c r="T116" s="10"/>
+      <c r="U116" s="12"/>
+    </row>
+    <row r="117" spans="1:21" s="9" customFormat="1">
+      <c r="A117" s="105" t="s">
+        <v>93</v>
+      </c>
+      <c r="B117" s="103">
+        <v>0</v>
+      </c>
+      <c r="C117" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="D117" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="E117" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="F117" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="G117" s="103">
+        <v>0.2</v>
+      </c>
+      <c r="H117" s="103">
+        <v>0.2</v>
+      </c>
+      <c r="I117" s="103">
+        <v>0.2</v>
+      </c>
+      <c r="J117" s="87"/>
+      <c r="K117" s="87"/>
+      <c r="L117" s="87"/>
+      <c r="M117" s="82"/>
+      <c r="O117" s="12"/>
+      <c r="P117" s="88"/>
+      <c r="Q117" s="88"/>
+      <c r="T117" s="10"/>
+      <c r="U117" s="12"/>
+    </row>
+    <row r="118" spans="1:21" s="9" customFormat="1">
+      <c r="A118" s="105" t="s">
+        <v>94</v>
+      </c>
+      <c r="B118" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C118" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="D118" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="E118" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="F118" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="G118" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="H118" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="I118" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="J118" s="87"/>
+      <c r="K118" s="87"/>
+      <c r="L118" s="87"/>
+      <c r="M118" s="82"/>
+      <c r="O118" s="12"/>
+      <c r="P118" s="88"/>
+      <c r="Q118" s="88"/>
+      <c r="T118" s="10"/>
+      <c r="U118" s="12"/>
+    </row>
+    <row r="119" spans="1:21" s="9" customFormat="1" ht="42.75" customHeight="1">
+      <c r="A119" s="58" t="s">
+        <v>82</v>
+      </c>
+      <c r="B119" s="81" t="s">
+        <v>57</v>
+      </c>
+      <c r="C119" s="81" t="s">
+        <v>57</v>
+      </c>
+      <c r="D119" s="81" t="s">
+        <v>57</v>
+      </c>
+      <c r="E119" s="81" t="s">
+        <v>57</v>
+      </c>
+      <c r="F119" s="81" t="s">
+        <v>57</v>
+      </c>
+      <c r="G119" s="81" t="s">
+        <v>57</v>
+      </c>
+      <c r="H119" s="81">
+        <v>0.1</v>
+      </c>
+      <c r="I119" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="J119" s="18"/>
+      <c r="K119" s="18"/>
+      <c r="L119" s="16"/>
+      <c r="M119" s="82"/>
+      <c r="O119" s="12"/>
+      <c r="P119" s="88"/>
+      <c r="Q119" s="88"/>
+      <c r="T119" s="89"/>
+      <c r="U119" s="12"/>
+    </row>
+    <row r="120" spans="1:21" s="9" customFormat="1">
+      <c r="A120" s="105" t="s">
+        <v>94</v>
+      </c>
+      <c r="B120" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C120" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="D120" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="E120" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="F120" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="G120" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="H120" s="103">
+        <v>0</v>
+      </c>
+      <c r="I120" s="103">
+        <v>0</v>
+      </c>
+      <c r="J120" s="87"/>
+      <c r="K120" s="87"/>
+      <c r="L120" s="87"/>
+      <c r="M120" s="82"/>
+      <c r="O120" s="12"/>
+      <c r="P120" s="88"/>
+      <c r="Q120" s="88"/>
+      <c r="T120" s="13"/>
+      <c r="U120" s="12"/>
+    </row>
+    <row r="121" spans="1:21" s="9" customFormat="1">
+      <c r="A121" s="104" t="s">
+        <v>102</v>
+      </c>
+      <c r="B121" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C121" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="D121" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="E121" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="F121" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="G121" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="H121" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="I121" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="J121" s="87"/>
+      <c r="K121" s="87"/>
+      <c r="L121" s="87"/>
+      <c r="M121" s="82"/>
+      <c r="O121" s="12"/>
+      <c r="P121" s="88"/>
+      <c r="Q121" s="88"/>
+      <c r="T121" s="13"/>
+      <c r="U121" s="12"/>
+    </row>
+    <row r="122" spans="1:21" s="9" customFormat="1">
+      <c r="A122" s="56" t="s">
+        <v>84</v>
+      </c>
+      <c r="B122" s="81">
+        <v>0.1</v>
+      </c>
+      <c r="C122" s="81">
+        <v>0.1</v>
+      </c>
+      <c r="D122" s="81">
+        <v>0.2</v>
+      </c>
+      <c r="E122" s="81">
+        <v>0.3</v>
+      </c>
+      <c r="F122" s="81">
+        <v>0.3</v>
+      </c>
+      <c r="G122" s="81">
+        <v>0.4</v>
+      </c>
+      <c r="H122" s="81">
+        <v>0.4</v>
+      </c>
+      <c r="I122" s="81">
+        <v>0.4</v>
+      </c>
+      <c r="J122" s="18"/>
+      <c r="K122" s="18"/>
+      <c r="L122" s="16"/>
+      <c r="M122" s="82"/>
+      <c r="O122" s="12"/>
+      <c r="P122" s="88"/>
+      <c r="Q122" s="88"/>
+      <c r="T122" s="7"/>
+      <c r="U122" s="12"/>
+    </row>
+    <row r="123" spans="1:21" s="9" customFormat="1">
+      <c r="A123" s="104" t="s">
+        <v>99</v>
+      </c>
+      <c r="B123" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="C123" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="D123" s="103">
+        <v>0.2</v>
+      </c>
+      <c r="E123" s="103">
+        <v>0.3</v>
+      </c>
+      <c r="F123" s="103">
+        <v>0.3</v>
+      </c>
+      <c r="G123" s="103">
+        <v>0.4</v>
+      </c>
+      <c r="H123" s="103">
+        <v>0.4</v>
+      </c>
+      <c r="I123" s="81">
+        <v>0.4</v>
+      </c>
+      <c r="J123" s="87"/>
+      <c r="K123" s="87"/>
+      <c r="L123" s="87"/>
+      <c r="M123" s="82"/>
+      <c r="O123" s="12"/>
+      <c r="P123" s="88"/>
+      <c r="Q123" s="88"/>
+      <c r="T123" s="10"/>
+      <c r="U123" s="12"/>
+    </row>
+    <row r="124" spans="1:21" s="9" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A124" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="B124" s="81">
+        <v>968</v>
+      </c>
+      <c r="C124" s="81">
+        <v>968</v>
+      </c>
+      <c r="D124" s="81">
+        <v>968</v>
+      </c>
+      <c r="E124" s="81">
+        <v>968</v>
+      </c>
+      <c r="F124" s="81">
+        <v>6159</v>
+      </c>
+      <c r="G124" s="81">
+        <v>11350</v>
+      </c>
+      <c r="H124" s="81">
+        <v>16541</v>
+      </c>
+      <c r="I124" s="99">
+        <v>16693</v>
+      </c>
+      <c r="J124" s="18"/>
+      <c r="K124" s="18"/>
+      <c r="L124" s="16"/>
+      <c r="M124" s="82"/>
+      <c r="T124" s="93"/>
+    </row>
+    <row r="125" spans="1:21" s="9" customFormat="1">
+      <c r="A125" s="104" t="s">
+        <v>96</v>
+      </c>
+      <c r="B125" s="99">
+        <v>968</v>
+      </c>
+      <c r="C125" s="99">
+        <v>968</v>
+      </c>
+      <c r="D125" s="99">
+        <v>968</v>
+      </c>
+      <c r="E125" s="99">
+        <v>968</v>
+      </c>
+      <c r="F125" s="99">
+        <v>968</v>
+      </c>
+      <c r="G125" s="99">
+        <v>968</v>
+      </c>
+      <c r="H125" s="99">
+        <v>968</v>
+      </c>
+      <c r="I125" s="99">
+        <v>968</v>
+      </c>
+      <c r="J125" s="82"/>
+      <c r="K125" s="82"/>
+      <c r="L125" s="82"/>
+      <c r="M125" s="82"/>
+      <c r="O125" s="12"/>
+      <c r="P125" s="83"/>
+      <c r="Q125" s="83"/>
+      <c r="T125" s="10"/>
+      <c r="U125" s="12"/>
+    </row>
+    <row r="126" spans="1:21" s="9" customFormat="1">
+      <c r="A126" s="105" t="s">
+        <v>98</v>
+      </c>
+      <c r="B126" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C126" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="D126" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="E126" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="F126" s="99">
+        <v>5191</v>
+      </c>
+      <c r="G126" s="99">
+        <v>10382</v>
+      </c>
+      <c r="H126" s="99">
+        <v>15573</v>
+      </c>
+      <c r="I126" s="99">
+        <v>15725</v>
+      </c>
+      <c r="J126" s="82"/>
+      <c r="K126" s="82"/>
+      <c r="L126" s="82"/>
+      <c r="M126" s="82"/>
+      <c r="O126" s="12"/>
+      <c r="P126" s="83"/>
+      <c r="Q126" s="83"/>
+      <c r="T126" s="10"/>
+      <c r="U126" s="12"/>
+    </row>
+    <row r="127" spans="1:21" s="9" customFormat="1">
+      <c r="A127" s="56" t="s">
+        <v>77</v>
+      </c>
+      <c r="B127" s="81">
+        <v>51</v>
+      </c>
+      <c r="C127" s="81">
+        <v>272</v>
+      </c>
+      <c r="D127" s="81">
+        <v>493</v>
+      </c>
+      <c r="E127" s="81">
+        <v>713</v>
+      </c>
+      <c r="F127" s="81">
+        <v>859</v>
+      </c>
+      <c r="G127" s="81">
+        <v>1005</v>
+      </c>
+      <c r="H127" s="81">
+        <v>1150</v>
+      </c>
+      <c r="I127" s="99">
+        <v>1548</v>
+      </c>
+      <c r="J127" s="82"/>
+      <c r="K127" s="82"/>
+      <c r="L127" s="82"/>
+      <c r="M127" s="82"/>
+      <c r="O127" s="12"/>
+      <c r="P127" s="83"/>
+      <c r="Q127" s="83"/>
+      <c r="T127" s="10"/>
+      <c r="U127" s="12"/>
+    </row>
+    <row r="128" spans="1:21" s="9" customFormat="1">
+      <c r="A128" s="104" t="s">
+        <v>96</v>
+      </c>
+      <c r="B128" s="99">
+        <v>51</v>
+      </c>
+      <c r="C128" s="99">
+        <v>272</v>
+      </c>
+      <c r="D128" s="99">
+        <v>493</v>
+      </c>
+      <c r="E128" s="99">
+        <v>713</v>
+      </c>
+      <c r="F128" s="99">
+        <v>859</v>
+      </c>
+      <c r="G128" s="99">
+        <v>1005</v>
+      </c>
+      <c r="H128" s="99">
+        <v>1150</v>
+      </c>
+      <c r="I128" s="99">
+        <v>1548</v>
+      </c>
+      <c r="J128" s="82"/>
+      <c r="K128" s="82"/>
+      <c r="L128" s="82"/>
+      <c r="M128" s="82"/>
+      <c r="O128" s="12"/>
+      <c r="P128" s="83"/>
+      <c r="Q128" s="83"/>
+      <c r="T128" s="10"/>
+      <c r="U128" s="12"/>
+    </row>
+    <row r="129" spans="1:21" s="9" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A129" s="56" t="s">
+        <v>85</v>
+      </c>
+      <c r="B129" s="81">
+        <v>9.4</v>
+      </c>
+      <c r="C129" s="81">
+        <v>18.8</v>
+      </c>
+      <c r="D129" s="81">
+        <v>28.2</v>
+      </c>
+      <c r="E129" s="81">
+        <v>37.6</v>
+      </c>
+      <c r="F129" s="81">
+        <v>47</v>
+      </c>
+      <c r="G129" s="81">
+        <v>56.4</v>
+      </c>
+      <c r="H129" s="81">
+        <v>57.6</v>
+      </c>
+      <c r="I129" s="103">
+        <v>58.8</v>
+      </c>
+      <c r="J129" s="87"/>
+      <c r="K129" s="87"/>
+      <c r="L129" s="87"/>
+      <c r="M129" s="82"/>
+      <c r="O129" s="12"/>
+      <c r="P129" s="88"/>
+      <c r="Q129" s="88"/>
+      <c r="T129" s="10"/>
+      <c r="U129" s="12"/>
+    </row>
+    <row r="130" spans="1:21" s="9" customFormat="1">
+      <c r="A130" s="104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B130" s="103">
+        <v>0.2</v>
+      </c>
+      <c r="C130" s="103">
+        <v>0.3</v>
+      </c>
+      <c r="D130" s="103">
+        <v>0.5</v>
+      </c>
+      <c r="E130" s="103">
+        <v>0.7</v>
+      </c>
+      <c r="F130" s="103">
+        <v>0.8</v>
+      </c>
+      <c r="G130" s="103">
+        <v>1</v>
+      </c>
+      <c r="H130" s="103">
+        <v>1.4</v>
+      </c>
+      <c r="I130" s="103">
+        <v>1.8</v>
+      </c>
+      <c r="J130" s="87"/>
+      <c r="K130" s="87"/>
+      <c r="L130" s="87"/>
+      <c r="M130" s="82"/>
+      <c r="O130" s="12"/>
+      <c r="P130" s="88"/>
+      <c r="Q130" s="88"/>
+      <c r="T130" s="10"/>
+      <c r="U130" s="12"/>
+    </row>
+    <row r="131" spans="1:21" s="9" customFormat="1">
+      <c r="A131" s="104" t="s">
+        <v>99</v>
+      </c>
+      <c r="B131" s="103">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="C131" s="103">
+        <v>18.5</v>
+      </c>
+      <c r="D131" s="103">
+        <v>27.7</v>
+      </c>
+      <c r="E131" s="103">
+        <v>36.9</v>
+      </c>
+      <c r="F131" s="103">
+        <v>46.1</v>
+      </c>
+      <c r="G131" s="103">
+        <v>55.4</v>
+      </c>
+      <c r="H131" s="103">
+        <v>56.1</v>
+      </c>
+      <c r="I131" s="103">
+        <v>56.9</v>
+      </c>
+      <c r="J131" s="87"/>
+      <c r="K131" s="87"/>
+      <c r="L131" s="87"/>
+      <c r="M131" s="82"/>
+      <c r="O131" s="12"/>
+      <c r="P131" s="88"/>
+      <c r="Q131" s="88"/>
+      <c r="T131" s="10"/>
+      <c r="U131" s="12"/>
+    </row>
+    <row r="132" spans="1:21" s="9" customFormat="1">
+      <c r="A132" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" s="81">
+        <v>41</v>
+      </c>
+      <c r="C132" s="81">
+        <v>101</v>
+      </c>
+      <c r="D132" s="81">
+        <v>201</v>
+      </c>
+      <c r="E132" s="81">
+        <v>321</v>
+      </c>
+      <c r="F132" s="81">
+        <v>485</v>
+      </c>
+      <c r="G132" s="81">
+        <v>630</v>
+      </c>
+      <c r="H132" s="81">
+        <v>776</v>
+      </c>
+      <c r="I132" s="103">
+        <v>920</v>
+      </c>
+      <c r="J132" s="87"/>
+      <c r="K132" s="87"/>
+      <c r="L132" s="87"/>
+      <c r="M132" s="82"/>
+      <c r="O132" s="12"/>
+      <c r="P132" s="88"/>
+      <c r="Q132" s="88"/>
+      <c r="T132" s="10"/>
+      <c r="U132" s="12"/>
+    </row>
+    <row r="133" spans="1:21" s="9" customFormat="1">
+      <c r="A133" s="106" t="s">
+        <v>104</v>
+      </c>
+      <c r="B133" s="103">
+        <v>41</v>
+      </c>
+      <c r="C133" s="103">
+        <v>101</v>
+      </c>
+      <c r="D133" s="103">
+        <v>201</v>
+      </c>
+      <c r="E133" s="103">
+        <v>321</v>
+      </c>
+      <c r="F133" s="103">
+        <v>485</v>
+      </c>
+      <c r="G133" s="103">
+        <v>630</v>
+      </c>
+      <c r="H133" s="103">
+        <v>776</v>
+      </c>
+      <c r="I133" s="103">
+        <v>920</v>
+      </c>
+      <c r="J133" s="87"/>
+      <c r="K133" s="87"/>
+      <c r="L133" s="87"/>
+      <c r="M133" s="82"/>
+      <c r="O133" s="12"/>
+      <c r="P133" s="88"/>
+      <c r="Q133" s="88"/>
+      <c r="T133" s="10"/>
+      <c r="U133" s="12"/>
+    </row>
+    <row r="134" spans="1:21" s="9" customFormat="1" ht="23.25">
+      <c r="A134" s="56" t="s">
+        <v>78</v>
+      </c>
+      <c r="B134" s="81">
+        <v>241</v>
+      </c>
+      <c r="C134" s="81">
+        <v>1228</v>
+      </c>
+      <c r="D134" s="81">
+        <v>2215</v>
+      </c>
+      <c r="E134" s="81">
+        <v>4650</v>
+      </c>
+      <c r="F134" s="81">
+        <v>9653</v>
+      </c>
+      <c r="G134" s="81">
+        <v>13974</v>
+      </c>
+      <c r="H134" s="81">
+        <v>16050</v>
+      </c>
+      <c r="I134" s="99">
+        <v>18351</v>
+      </c>
+      <c r="J134" s="87"/>
+      <c r="K134" s="87"/>
+      <c r="L134" s="87"/>
+      <c r="M134" s="82"/>
+      <c r="O134" s="12"/>
+      <c r="P134" s="88"/>
+      <c r="Q134" s="88"/>
+      <c r="T134" s="10"/>
+      <c r="U134" s="12"/>
+    </row>
+    <row r="135" spans="1:21" s="9" customFormat="1">
+      <c r="A135" s="104" t="s">
+        <v>100</v>
+      </c>
+      <c r="B135" s="99">
+        <v>241</v>
+      </c>
+      <c r="C135" s="99">
+        <v>605</v>
+      </c>
+      <c r="D135" s="99">
+        <v>969</v>
+      </c>
+      <c r="E135" s="99">
+        <v>1333</v>
+      </c>
+      <c r="F135" s="99">
+        <v>1618</v>
+      </c>
+      <c r="G135" s="99">
+        <v>1903</v>
+      </c>
+      <c r="H135" s="99">
+        <v>2188</v>
+      </c>
+      <c r="I135" s="99">
+        <v>2661</v>
+      </c>
+      <c r="J135" s="98"/>
+      <c r="K135" s="97"/>
+      <c r="L135" s="97"/>
+      <c r="M135" s="97"/>
+    </row>
+    <row r="136" spans="1:21" s="9" customFormat="1">
+      <c r="A136" s="104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B136" s="99" t="s">
+        <v>57</v>
+      </c>
+      <c r="C136" s="99">
+        <v>623</v>
+      </c>
+      <c r="D136" s="99">
+        <v>1247</v>
+      </c>
+      <c r="E136" s="99">
+        <v>1870</v>
+      </c>
+      <c r="F136" s="99">
+        <v>2587</v>
+      </c>
+      <c r="G136" s="99">
+        <v>3304</v>
+      </c>
+      <c r="H136" s="99">
+        <v>4021</v>
+      </c>
+      <c r="I136" s="99">
+        <v>5849</v>
+      </c>
+      <c r="J136" s="98"/>
+      <c r="K136" s="97"/>
+      <c r="L136" s="97"/>
+      <c r="M136" s="97"/>
+    </row>
+    <row r="137" spans="1:21" s="9" customFormat="1">
+      <c r="A137" s="104" t="s">
+        <v>97</v>
+      </c>
+      <c r="B137" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C137" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="D137" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="E137" s="99">
+        <v>1447</v>
+      </c>
+      <c r="F137" s="99">
+        <v>5448</v>
+      </c>
+      <c r="G137" s="99">
+        <v>8767</v>
+      </c>
+      <c r="H137" s="99">
+        <v>9841</v>
+      </c>
+      <c r="I137" s="99">
+        <v>9841</v>
+      </c>
+      <c r="J137" s="98"/>
+      <c r="K137" s="97"/>
+      <c r="L137" s="97"/>
+      <c r="M137" s="97"/>
+    </row>
+    <row r="138" spans="1:21" s="9" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A138" s="56" t="s">
+        <v>79</v>
+      </c>
+      <c r="B138" s="81">
+        <v>4218</v>
+      </c>
+      <c r="C138" s="81">
+        <v>11223</v>
+      </c>
+      <c r="D138" s="81">
+        <v>17833</v>
+      </c>
+      <c r="E138" s="81">
+        <v>27167</v>
+      </c>
+      <c r="F138" s="81">
+        <v>35902</v>
+      </c>
+      <c r="G138" s="81">
+        <v>45626</v>
+      </c>
+      <c r="H138" s="81">
+        <v>54817</v>
+      </c>
+      <c r="I138" s="99">
+        <v>62914</v>
+      </c>
+      <c r="J138" s="82"/>
+      <c r="K138" s="82"/>
+      <c r="L138" s="82"/>
+      <c r="M138" s="82"/>
+      <c r="O138" s="12"/>
+      <c r="P138" s="83"/>
+      <c r="Q138" s="83"/>
+      <c r="T138" s="10"/>
+      <c r="U138" s="12"/>
+    </row>
+    <row r="139" spans="1:21" s="9" customFormat="1">
+      <c r="A139" s="104" t="s">
+        <v>96</v>
+      </c>
+      <c r="B139" s="99">
+        <v>4216</v>
+      </c>
+      <c r="C139" s="99">
+        <v>11219</v>
+      </c>
+      <c r="D139" s="99">
+        <v>17827</v>
+      </c>
+      <c r="E139" s="99">
+        <v>27158</v>
+      </c>
+      <c r="F139" s="99">
+        <v>35890</v>
+      </c>
+      <c r="G139" s="99">
+        <v>45611</v>
+      </c>
+      <c r="H139" s="99">
+        <v>54801</v>
+      </c>
+      <c r="I139" s="99">
+        <v>62874</v>
+      </c>
+      <c r="J139" s="82"/>
+      <c r="K139" s="82"/>
+      <c r="L139" s="82"/>
+      <c r="M139" s="82"/>
+      <c r="O139" s="12"/>
+      <c r="P139" s="83"/>
+      <c r="Q139" s="83"/>
+      <c r="T139" s="10"/>
+      <c r="U139" s="12"/>
+    </row>
+    <row r="140" spans="1:21" s="9" customFormat="1">
+      <c r="A140" s="104" t="s">
+        <v>100</v>
+      </c>
+      <c r="B140" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C140" s="99">
+        <v>1</v>
+      </c>
+      <c r="D140" s="99">
+        <v>1</v>
+      </c>
+      <c r="E140" s="99">
+        <v>2</v>
+      </c>
+      <c r="F140" s="99">
+        <v>3</v>
+      </c>
+      <c r="G140" s="99">
+        <v>5</v>
+      </c>
+      <c r="H140" s="99">
+        <v>6</v>
+      </c>
+      <c r="I140" s="99">
+        <v>30</v>
+      </c>
+      <c r="J140" s="82"/>
+      <c r="K140" s="82"/>
+      <c r="L140" s="82"/>
+      <c r="M140" s="82"/>
+      <c r="O140" s="12"/>
+      <c r="P140" s="83"/>
+      <c r="Q140" s="83"/>
+      <c r="T140" s="10"/>
+      <c r="U140" s="12"/>
+    </row>
+    <row r="141" spans="1:21" s="9" customFormat="1">
+      <c r="A141" s="104" t="s">
+        <v>94</v>
+      </c>
+      <c r="B141" s="99">
+        <v>2</v>
+      </c>
+      <c r="C141" s="99">
+        <v>3</v>
+      </c>
+      <c r="D141" s="99">
+        <v>5</v>
+      </c>
+      <c r="E141" s="99">
+        <v>7</v>
+      </c>
+      <c r="F141" s="99">
+        <v>8</v>
+      </c>
+      <c r="G141" s="99">
         <v>10</v>
       </c>
-      <c r="B5" s="46">
-[...36 lines deleted...]
-      <c r="D6" s="46">
+      <c r="H141" s="99">
+        <v>10</v>
+      </c>
+      <c r="I141" s="99">
+        <v>10</v>
+      </c>
+      <c r="J141" s="82"/>
+      <c r="K141" s="82"/>
+      <c r="L141" s="82"/>
+      <c r="M141" s="82"/>
+      <c r="O141" s="12"/>
+      <c r="P141" s="83"/>
+      <c r="Q141" s="83"/>
+      <c r="T141" s="10"/>
+      <c r="U141" s="12"/>
+    </row>
+    <row r="142" spans="1:21" s="9" customFormat="1">
+      <c r="A142" s="56" t="s">
+        <v>80</v>
+      </c>
+      <c r="B142" s="81">
+        <v>12758</v>
+      </c>
+      <c r="C142" s="81">
+        <v>82705</v>
+      </c>
+      <c r="D142" s="81">
+        <v>152737</v>
+      </c>
+      <c r="E142" s="81">
+        <v>223716</v>
+      </c>
+      <c r="F142" s="81">
+        <v>259177</v>
+      </c>
+      <c r="G142" s="81">
+        <v>293247</v>
+      </c>
+      <c r="H142" s="81">
+        <v>328515</v>
+      </c>
+      <c r="I142" s="99">
+        <v>406694</v>
+      </c>
+      <c r="J142" s="82"/>
+      <c r="K142" s="82"/>
+      <c r="L142" s="82"/>
+      <c r="M142" s="82"/>
+      <c r="O142" s="12"/>
+      <c r="P142" s="83"/>
+      <c r="Q142" s="83"/>
+      <c r="T142" s="10"/>
+      <c r="U142" s="12"/>
+    </row>
+    <row r="143" spans="1:21" s="9" customFormat="1">
+      <c r="A143" s="105" t="s">
+        <v>105</v>
+      </c>
+      <c r="B143" s="99">
+        <v>4397</v>
+      </c>
+      <c r="C143" s="99">
+        <v>37236</v>
+      </c>
+      <c r="D143" s="99">
+        <v>70161</v>
+      </c>
+      <c r="E143" s="99">
+        <v>104033</v>
+      </c>
+      <c r="F143" s="99">
+        <v>130868</v>
+      </c>
+      <c r="G143" s="99">
+        <v>156313</v>
+      </c>
+      <c r="H143" s="99">
+        <v>181760</v>
+      </c>
+      <c r="I143" s="99">
+        <v>225071</v>
+      </c>
+      <c r="J143" s="82"/>
+      <c r="K143" s="82"/>
+      <c r="L143" s="82"/>
+      <c r="M143" s="82"/>
+      <c r="O143" s="12"/>
+      <c r="P143" s="83"/>
+      <c r="Q143" s="83"/>
+      <c r="T143" s="10"/>
+      <c r="U143" s="12"/>
+    </row>
+    <row r="144" spans="1:21" s="9" customFormat="1">
+      <c r="A144" s="105" t="s">
         <v>106</v>
       </c>
-      <c r="E6" s="46">
-[...18 lines deleted...]
-      <c r="A7" s="13" t="s">
+      <c r="B144" s="99">
+        <v>1909</v>
+      </c>
+      <c r="C144" s="99">
+        <v>3604</v>
+      </c>
+      <c r="D144" s="99">
+        <v>5300</v>
+      </c>
+      <c r="E144" s="99">
+        <v>6995</v>
+      </c>
+      <c r="F144" s="99">
+        <v>7864</v>
+      </c>
+      <c r="G144" s="99">
+        <v>8733</v>
+      </c>
+      <c r="H144" s="99">
+        <v>9602</v>
+      </c>
+      <c r="I144" s="99">
+        <v>10613</v>
+      </c>
+      <c r="J144" s="82"/>
+      <c r="K144" s="82"/>
+      <c r="L144" s="82"/>
+      <c r="M144" s="82"/>
+      <c r="O144" s="12"/>
+      <c r="P144" s="83"/>
+      <c r="Q144" s="83"/>
+      <c r="T144" s="10"/>
+      <c r="U144" s="12"/>
+    </row>
+    <row r="145" spans="1:21" s="9" customFormat="1">
+      <c r="A145" s="105" t="s">
+        <v>102</v>
+      </c>
+      <c r="B145" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C145" s="99">
+        <v>16064</v>
+      </c>
+      <c r="D145" s="99">
+        <v>32128</v>
+      </c>
+      <c r="E145" s="99">
+        <v>48192</v>
+      </c>
+      <c r="F145" s="99">
+        <v>48192</v>
+      </c>
+      <c r="G145" s="99">
+        <v>48192</v>
+      </c>
+      <c r="H145" s="99">
+        <v>48523</v>
+      </c>
+      <c r="I145" s="99">
+        <v>59725</v>
+      </c>
+      <c r="J145" s="82"/>
+      <c r="K145" s="82"/>
+      <c r="L145" s="82"/>
+      <c r="M145" s="82"/>
+      <c r="O145" s="12"/>
+      <c r="P145" s="83"/>
+      <c r="Q145" s="83"/>
+      <c r="T145" s="10"/>
+      <c r="U145" s="12"/>
+    </row>
+    <row r="146" spans="1:21" s="9" customFormat="1">
+      <c r="A146" s="105" t="s">
+        <v>93</v>
+      </c>
+      <c r="B146" s="99">
+        <v>1440</v>
+      </c>
+      <c r="C146" s="99">
+        <v>1955</v>
+      </c>
+      <c r="D146" s="99">
+        <v>2471</v>
+      </c>
+      <c r="E146" s="99">
+        <v>2986</v>
+      </c>
+      <c r="F146" s="99">
+        <v>3123</v>
+      </c>
+      <c r="G146" s="99">
+        <v>3260</v>
+      </c>
+      <c r="H146" s="99">
+        <v>3265</v>
+      </c>
+      <c r="I146" s="99">
+        <v>3695</v>
+      </c>
+      <c r="J146" s="82"/>
+      <c r="K146" s="82"/>
+      <c r="L146" s="82"/>
+      <c r="M146" s="82"/>
+      <c r="O146" s="12"/>
+      <c r="P146" s="83"/>
+      <c r="Q146" s="83"/>
+      <c r="T146" s="10"/>
+      <c r="U146" s="12"/>
+    </row>
+    <row r="147" spans="1:21" s="9" customFormat="1">
+      <c r="A147" s="105" t="s">
+        <v>94</v>
+      </c>
+      <c r="B147" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C147" s="99">
+        <v>969</v>
+      </c>
+      <c r="D147" s="99">
+        <v>1939</v>
+      </c>
+      <c r="E147" s="99">
+        <v>2908</v>
+      </c>
+      <c r="F147" s="99">
+        <v>2975</v>
+      </c>
+      <c r="G147" s="99">
+        <v>3043</v>
+      </c>
+      <c r="H147" s="99">
+        <v>3110</v>
+      </c>
+      <c r="I147" s="99">
+        <v>3110</v>
+      </c>
+      <c r="J147" s="82"/>
+      <c r="K147" s="82"/>
+      <c r="L147" s="82"/>
+      <c r="M147" s="82"/>
+      <c r="O147" s="12"/>
+      <c r="P147" s="83"/>
+      <c r="Q147" s="83"/>
+      <c r="T147" s="10"/>
+      <c r="U147" s="12"/>
+    </row>
+    <row r="148" spans="1:21" s="9" customFormat="1">
+      <c r="A148" s="105" t="s">
+        <v>104</v>
+      </c>
+      <c r="B148" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C148" s="99">
+        <v>2145</v>
+      </c>
+      <c r="D148" s="99">
+        <v>4290</v>
+      </c>
+      <c r="E148" s="99">
+        <v>6435</v>
+      </c>
+      <c r="F148" s="99">
+        <v>7130</v>
+      </c>
+      <c r="G148" s="99">
+        <v>7825</v>
+      </c>
+      <c r="H148" s="99">
+        <v>8520</v>
+      </c>
+      <c r="I148" s="99">
+        <v>11195</v>
+      </c>
+      <c r="J148" s="82"/>
+      <c r="K148" s="82"/>
+      <c r="L148" s="82"/>
+      <c r="M148" s="82"/>
+      <c r="O148" s="12"/>
+      <c r="P148" s="83"/>
+      <c r="Q148" s="83"/>
+      <c r="T148" s="10"/>
+      <c r="U148" s="12"/>
+    </row>
+    <row r="149" spans="1:21" s="9" customFormat="1">
+      <c r="A149" s="105" t="s">
+        <v>97</v>
+      </c>
+      <c r="B149" s="99">
+        <v>192</v>
+      </c>
+      <c r="C149" s="99">
+        <v>1168</v>
+      </c>
+      <c r="D149" s="99">
+        <v>2144</v>
+      </c>
+      <c r="E149" s="99">
+        <v>3120</v>
+      </c>
+      <c r="F149" s="99">
+        <v>3120</v>
+      </c>
+      <c r="G149" s="99">
+        <v>3120</v>
+      </c>
+      <c r="H149" s="99">
+        <v>3120</v>
+      </c>
+      <c r="I149" s="99">
+        <v>3120</v>
+      </c>
+      <c r="J149" s="82"/>
+      <c r="K149" s="82"/>
+      <c r="L149" s="82"/>
+      <c r="M149" s="82"/>
+      <c r="O149" s="12"/>
+      <c r="P149" s="83"/>
+      <c r="Q149" s="83"/>
+      <c r="T149" s="10"/>
+      <c r="U149" s="12"/>
+    </row>
+    <row r="150" spans="1:21" s="9" customFormat="1">
+      <c r="A150" s="105" t="s">
+        <v>101</v>
+      </c>
+      <c r="B150" s="100" t="s">
+        <v>57</v>
+      </c>
+      <c r="C150" s="99">
+        <v>1694</v>
+      </c>
+      <c r="D150" s="99">
+        <v>3387</v>
+      </c>
+      <c r="E150" s="99">
+        <v>5081</v>
+      </c>
+      <c r="F150" s="99">
+        <v>5120</v>
+      </c>
+      <c r="G150" s="99">
+        <v>5158</v>
+      </c>
+      <c r="H150" s="99">
+        <v>5197</v>
+      </c>
+      <c r="I150" s="99">
+        <v>7538</v>
+      </c>
+      <c r="J150" s="82"/>
+      <c r="K150" s="82"/>
+      <c r="L150" s="82"/>
+      <c r="M150" s="82"/>
+      <c r="O150" s="12"/>
+      <c r="P150" s="83"/>
+      <c r="Q150" s="83"/>
+      <c r="T150" s="10"/>
+      <c r="U150" s="12"/>
+    </row>
+    <row r="151" spans="1:21" s="9" customFormat="1">
+      <c r="A151" s="105" t="s">
+        <v>99</v>
+      </c>
+      <c r="B151" s="99">
+        <v>4821</v>
+      </c>
+      <c r="C151" s="99">
+        <v>17869</v>
+      </c>
+      <c r="D151" s="99">
+        <v>30918</v>
+      </c>
+      <c r="E151" s="99">
+        <v>43967</v>
+      </c>
+      <c r="F151" s="99">
+        <v>50786</v>
+      </c>
+      <c r="G151" s="99">
+        <v>57604</v>
+      </c>
+      <c r="H151" s="99">
+        <v>65418</v>
+      </c>
+      <c r="I151" s="99">
+        <v>82628</v>
+      </c>
+      <c r="J151" s="82"/>
+      <c r="K151" s="82"/>
+      <c r="L151" s="82"/>
+      <c r="M151" s="82"/>
+      <c r="O151" s="12"/>
+      <c r="P151" s="83"/>
+      <c r="Q151" s="83"/>
+      <c r="T151" s="10"/>
+      <c r="U151" s="12"/>
+    </row>
+    <row r="152" spans="1:21" s="9" customFormat="1" ht="23.25">
+      <c r="A152" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="B152" s="81">
+        <v>1</v>
+      </c>
+      <c r="C152" s="81">
+        <v>2</v>
+      </c>
+      <c r="D152" s="81">
+        <v>4</v>
+      </c>
+      <c r="E152" s="81">
+        <v>7</v>
+      </c>
+      <c r="F152" s="81">
+        <v>9</v>
+      </c>
+      <c r="G152" s="81">
+        <v>12</v>
+      </c>
+      <c r="H152" s="81">
+        <v>16</v>
+      </c>
+      <c r="I152" s="99">
+        <v>19</v>
+      </c>
+      <c r="J152" s="82"/>
+      <c r="K152" s="82"/>
+      <c r="L152" s="82"/>
+      <c r="M152" s="82"/>
+      <c r="O152" s="12"/>
+      <c r="P152" s="83"/>
+      <c r="Q152" s="83"/>
+      <c r="T152" s="10"/>
+      <c r="U152" s="12"/>
+    </row>
+    <row r="153" spans="1:21" s="9" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A153" s="105" t="s">
+        <v>98</v>
+      </c>
+      <c r="B153" s="99">
+        <v>1</v>
+      </c>
+      <c r="C153" s="99">
+        <v>2</v>
+      </c>
+      <c r="D153" s="99">
+        <v>4</v>
+      </c>
+      <c r="E153" s="99">
+        <v>7</v>
+      </c>
+      <c r="F153" s="99">
+        <v>9</v>
+      </c>
+      <c r="G153" s="99">
+        <v>12</v>
+      </c>
+      <c r="H153" s="99">
+        <v>16</v>
+      </c>
+      <c r="I153" s="99">
+        <v>19</v>
+      </c>
+      <c r="J153" s="18"/>
+      <c r="K153" s="18"/>
+      <c r="L153" s="16"/>
+      <c r="M153" s="82"/>
+      <c r="O153" s="12"/>
+      <c r="P153" s="83"/>
+      <c r="Q153" s="83"/>
+      <c r="T153" s="7"/>
+      <c r="U153" s="12"/>
+    </row>
+    <row r="154" spans="1:21" s="9" customFormat="1" ht="23.25">
+      <c r="A154" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="B154" s="81">
+        <v>10</v>
+      </c>
+      <c r="C154" s="81">
+        <v>16</v>
+      </c>
+      <c r="D154" s="81">
+        <v>27</v>
+      </c>
+      <c r="E154" s="81">
         <v>56</v>
       </c>
-      <c r="B7" s="46">
-[...30 lines deleted...]
-      <c r="B8" s="46">
+      <c r="F154" s="81">
+        <v>73</v>
+      </c>
+      <c r="G154" s="81">
+        <v>97</v>
+      </c>
+      <c r="H154" s="81">
+        <v>120</v>
+      </c>
+      <c r="I154" s="99">
+        <v>138</v>
+      </c>
+      <c r="J154" s="82"/>
+      <c r="K154" s="82"/>
+      <c r="L154" s="82"/>
+      <c r="M154" s="82"/>
+      <c r="O154" s="12"/>
+      <c r="P154" s="83"/>
+      <c r="Q154" s="83"/>
+      <c r="T154" s="10"/>
+      <c r="U154" s="12"/>
+    </row>
+    <row r="155" spans="1:21" s="9" customFormat="1">
+      <c r="A155" s="105" t="s">
+        <v>98</v>
+      </c>
+      <c r="B155" s="99">
         <v>10</v>
       </c>
-      <c r="C8" s="46">
-[...241 lines deleted...]
-      <c r="A16" s="13" t="s">
+      <c r="C155" s="99">
+        <v>16</v>
+      </c>
+      <c r="D155" s="99">
+        <v>27</v>
+      </c>
+      <c r="E155" s="99">
         <v>56</v>
       </c>
-      <c r="B16" s="46">
-[...2268 lines deleted...]
-      <c r="D89" s="46">
+      <c r="F155" s="99">
+        <v>73</v>
+      </c>
+      <c r="G155" s="99">
+        <v>97</v>
+      </c>
+      <c r="H155" s="99">
+        <v>120</v>
+      </c>
+      <c r="I155" s="99">
+        <v>138</v>
+      </c>
+      <c r="J155" s="82"/>
+      <c r="K155" s="82"/>
+      <c r="L155" s="82"/>
+      <c r="M155" s="82"/>
+      <c r="O155" s="12"/>
+      <c r="P155" s="83"/>
+      <c r="Q155" s="83"/>
+      <c r="T155" s="10"/>
+      <c r="U155" s="12"/>
+    </row>
+    <row r="156" spans="1:21" s="9" customFormat="1" ht="45.75">
+      <c r="A156" s="56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B156" s="81">
+        <v>205</v>
+      </c>
+      <c r="C156" s="81">
+        <v>410</v>
+      </c>
+      <c r="D156" s="81">
+        <v>615</v>
+      </c>
+      <c r="E156" s="81">
+        <v>820</v>
+      </c>
+      <c r="F156" s="81">
+        <v>1025</v>
+      </c>
+      <c r="G156" s="81">
+        <v>1230</v>
+      </c>
+      <c r="H156" s="81">
+        <v>1230</v>
+      </c>
+      <c r="I156" s="99">
+        <v>1230</v>
+      </c>
+      <c r="J156" s="82"/>
+      <c r="K156" s="82"/>
+      <c r="L156" s="82"/>
+      <c r="M156" s="82"/>
+      <c r="O156" s="12"/>
+      <c r="P156" s="83"/>
+      <c r="Q156" s="83"/>
+      <c r="T156" s="10"/>
+      <c r="U156" s="12"/>
+    </row>
+    <row r="157" spans="1:21" s="9" customFormat="1">
+      <c r="A157" s="105" t="s">
         <v>98</v>
       </c>
-      <c r="E89" s="46">
-[...1881 lines deleted...]
-      <c r="B150" s="46">
+      <c r="B157" s="99">
         <v>205</v>
       </c>
-      <c r="C150" s="46">
+      <c r="C157" s="99">
         <v>410</v>
       </c>
-      <c r="D150" s="46">
+      <c r="D157" s="99">
         <v>615</v>
       </c>
-      <c r="E150" s="46">
+      <c r="E157" s="99">
         <v>820</v>
       </c>
-      <c r="F150" s="18">
+      <c r="F157" s="99">
         <v>1025</v>
       </c>
-      <c r="G150" s="18">
+      <c r="G157" s="99">
         <v>1230</v>
       </c>
-      <c r="H150" s="18">
+      <c r="H157" s="99">
         <v>1230</v>
       </c>
-      <c r="I150" s="15"/>
-[...24 lines deleted...]
-      <c r="G151" s="19">
+      <c r="I157" s="99">
         <v>1230</v>
       </c>
-      <c r="H151" s="19">
-[...77 lines deleted...]
-      </c>
+      <c r="J157" s="82"/>
+      <c r="K157" s="82"/>
+      <c r="L157" s="82"/>
+      <c r="M157" s="82"/>
+      <c r="O157" s="12"/>
+      <c r="P157" s="83"/>
+      <c r="Q157" s="83"/>
+      <c r="T157" s="10"/>
+      <c r="U157" s="12"/>
+    </row>
+    <row r="158" spans="1:21" s="9" customFormat="1">
+      <c r="A158" s="54"/>
+      <c r="B158" s="67"/>
+      <c r="C158" s="68"/>
+      <c r="D158" s="68"/>
+      <c r="E158" s="68"/>
+      <c r="F158" s="17"/>
+      <c r="G158" s="82"/>
+      <c r="H158" s="18"/>
+      <c r="I158" s="18"/>
+      <c r="J158" s="18"/>
+      <c r="K158" s="82"/>
+      <c r="L158" s="82"/>
+      <c r="M158" s="82"/>
+      <c r="O158" s="12"/>
+      <c r="P158" s="84"/>
+      <c r="Q158" s="83"/>
+      <c r="T158" s="15"/>
+      <c r="U158" s="12"/>
+    </row>
+    <row r="159" spans="1:21" s="9" customFormat="1">
+      <c r="A159" s="80"/>
+      <c r="B159" s="69"/>
+      <c r="C159" s="70"/>
+      <c r="D159" s="70"/>
+      <c r="E159" s="70"/>
+      <c r="F159" s="17"/>
+      <c r="G159" s="82"/>
+      <c r="H159" s="18"/>
+      <c r="I159" s="18"/>
+      <c r="J159" s="18"/>
+      <c r="K159" s="82"/>
+      <c r="L159" s="82"/>
+      <c r="M159" s="82"/>
+      <c r="O159" s="12"/>
+      <c r="P159" s="83"/>
+      <c r="Q159" s="83"/>
+      <c r="T159" s="10"/>
+      <c r="U159" s="12"/>
+    </row>
+    <row r="160" spans="1:21" s="9" customFormat="1">
+      <c r="A160" s="60"/>
+      <c r="B160" s="69"/>
+      <c r="C160" s="70"/>
+      <c r="D160" s="70"/>
+      <c r="E160" s="70"/>
+      <c r="F160" s="17"/>
+      <c r="G160" s="82"/>
+      <c r="H160" s="18"/>
+      <c r="I160" s="18"/>
+      <c r="J160" s="18"/>
+      <c r="K160" s="82"/>
+      <c r="L160" s="82"/>
+      <c r="M160" s="82"/>
+      <c r="O160" s="12"/>
+      <c r="P160" s="83"/>
+      <c r="Q160" s="83"/>
+      <c r="T160" s="14"/>
+      <c r="U160" s="12"/>
+    </row>
+    <row r="161" spans="1:21" s="9" customFormat="1">
+      <c r="A161" s="60"/>
+      <c r="B161" s="69"/>
+      <c r="C161" s="70"/>
+      <c r="D161" s="70"/>
+      <c r="E161" s="70"/>
+      <c r="F161" s="17"/>
+      <c r="G161" s="94"/>
+      <c r="H161" s="20"/>
+      <c r="I161" s="20"/>
+      <c r="J161" s="20"/>
+      <c r="K161" s="94"/>
+      <c r="L161" s="94"/>
+      <c r="M161" s="94"/>
+      <c r="O161" s="12"/>
+      <c r="P161" s="83"/>
+      <c r="Q161" s="83"/>
+      <c r="T161" s="14"/>
+      <c r="U161" s="12"/>
+    </row>
+    <row r="162" spans="1:21" s="9" customFormat="1">
+      <c r="A162" s="60"/>
+      <c r="B162" s="69"/>
+      <c r="C162" s="70"/>
+      <c r="D162" s="70"/>
+      <c r="E162" s="70"/>
+      <c r="F162" s="18"/>
+      <c r="G162" s="8"/>
+      <c r="H162" s="18"/>
+      <c r="I162" s="18"/>
+      <c r="J162" s="18"/>
+      <c r="K162" s="18"/>
+      <c r="L162" s="18"/>
+      <c r="M162" s="18"/>
+    </row>
+    <row r="163" spans="1:21" s="9" customFormat="1">
+      <c r="A163" s="60"/>
+      <c r="B163" s="69"/>
+      <c r="C163" s="70"/>
+      <c r="D163" s="70"/>
+      <c r="E163" s="70"/>
+      <c r="F163" s="8"/>
+      <c r="G163" s="8"/>
+      <c r="H163" s="8"/>
+      <c r="I163" s="8"/>
+      <c r="J163" s="8"/>
+      <c r="K163" s="8"/>
+      <c r="L163" s="18"/>
+      <c r="M163" s="8"/>
+    </row>
+    <row r="164" spans="1:21" s="9" customFormat="1">
+      <c r="A164" s="60"/>
+      <c r="B164" s="69"/>
+      <c r="C164" s="70"/>
+      <c r="D164" s="70"/>
+      <c r="E164" s="70"/>
+      <c r="F164" s="16"/>
+      <c r="G164" s="6"/>
+      <c r="H164" s="16"/>
+      <c r="I164" s="18"/>
+      <c r="J164" s="18"/>
+      <c r="K164" s="18"/>
+      <c r="L164" s="18"/>
+      <c r="M164" s="18"/>
+    </row>
+    <row r="165" spans="1:21" s="9" customFormat="1">
+      <c r="A165" s="60"/>
+      <c r="B165" s="69"/>
+      <c r="C165" s="70"/>
+      <c r="D165" s="70"/>
+      <c r="E165" s="70"/>
+      <c r="F165" s="6"/>
+      <c r="G165" s="22"/>
+      <c r="H165" s="6"/>
+      <c r="I165" s="6"/>
+      <c r="J165" s="6"/>
+      <c r="K165" s="6"/>
+      <c r="L165" s="16"/>
+      <c r="M165" s="6"/>
+    </row>
+    <row r="166" spans="1:21" s="9" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A166" s="60"/>
+      <c r="B166" s="71"/>
+      <c r="C166" s="70"/>
+      <c r="D166" s="70"/>
+      <c r="E166" s="70"/>
+      <c r="F166" s="6"/>
+      <c r="G166" s="6"/>
+      <c r="H166" s="6"/>
+      <c r="I166" s="6"/>
+      <c r="J166" s="6"/>
+      <c r="K166" s="6"/>
+      <c r="L166" s="16"/>
+      <c r="M166" s="6"/>
+    </row>
+    <row r="167" spans="1:21" s="9" customFormat="1">
+      <c r="A167" s="60"/>
+      <c r="B167" s="72"/>
+      <c r="C167" s="70"/>
+      <c r="D167" s="70"/>
+      <c r="E167" s="70"/>
+      <c r="F167" s="20"/>
+      <c r="G167" s="23"/>
+      <c r="H167" s="20"/>
+      <c r="I167" s="20"/>
+      <c r="J167" s="20"/>
+      <c r="K167" s="20"/>
+      <c r="L167" s="20"/>
+      <c r="M167" s="20"/>
+    </row>
+    <row r="168" spans="1:21" s="9" customFormat="1">
+      <c r="A168" s="60"/>
+      <c r="B168" s="72"/>
+      <c r="C168" s="70"/>
+      <c r="D168" s="70"/>
+      <c r="E168" s="70"/>
+      <c r="F168" s="20"/>
+      <c r="G168" s="23"/>
+      <c r="H168" s="20"/>
+      <c r="I168" s="20"/>
+      <c r="J168" s="20"/>
+      <c r="K168" s="20"/>
+      <c r="L168" s="20"/>
+      <c r="M168" s="20"/>
+    </row>
+    <row r="169" spans="1:21" s="9" customFormat="1">
+      <c r="A169" s="60"/>
+      <c r="B169" s="73"/>
+      <c r="C169" s="70"/>
+      <c r="D169" s="70"/>
+      <c r="E169" s="70"/>
+      <c r="F169" s="20"/>
+      <c r="G169" s="23"/>
+      <c r="H169" s="20"/>
+      <c r="I169" s="20"/>
+      <c r="J169" s="20"/>
+      <c r="K169" s="20"/>
+      <c r="L169" s="20"/>
+      <c r="M169" s="20"/>
+    </row>
+    <row r="170" spans="1:21" s="9" customFormat="1">
+      <c r="A170" s="60"/>
+      <c r="B170" s="72"/>
+      <c r="C170" s="74"/>
+      <c r="D170" s="74"/>
+      <c r="E170" s="74"/>
+      <c r="F170" s="19"/>
+      <c r="G170" s="22"/>
+      <c r="H170" s="19"/>
+      <c r="I170" s="19"/>
+      <c r="J170" s="19"/>
+      <c r="K170" s="19"/>
+      <c r="L170" s="48"/>
+      <c r="M170" s="19"/>
+    </row>
+    <row r="171" spans="1:21" s="4" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A171" s="60"/>
+      <c r="B171" s="72"/>
+      <c r="C171" s="75"/>
+      <c r="D171" s="75"/>
+      <c r="E171" s="75"/>
+      <c r="F171" s="2"/>
+      <c r="H171" s="1"/>
+      <c r="I171" s="3"/>
+      <c r="J171" s="3"/>
+      <c r="K171" s="1"/>
+      <c r="L171" s="50"/>
+      <c r="M171" s="1"/>
+    </row>
+    <row r="172" spans="1:21" s="4" customFormat="1" ht="12.75">
+      <c r="A172" s="60"/>
+      <c r="B172" s="72"/>
+      <c r="C172" s="76"/>
+      <c r="D172" s="76"/>
+      <c r="E172" s="76"/>
+      <c r="F172" s="1"/>
+      <c r="G172" s="1"/>
+      <c r="H172" s="1"/>
+      <c r="I172" s="3"/>
+      <c r="J172" s="3"/>
+      <c r="K172" s="1"/>
+      <c r="L172" s="50"/>
+      <c r="M172" s="1"/>
+    </row>
+    <row r="173" spans="1:21" s="5" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A173" s="60"/>
+      <c r="B173" s="72"/>
+      <c r="C173" s="77"/>
+      <c r="D173" s="77"/>
+      <c r="E173" s="77"/>
+      <c r="F173" s="21"/>
+      <c r="G173" s="21"/>
+      <c r="H173" s="21"/>
+      <c r="I173" s="21"/>
+      <c r="J173" s="21"/>
+      <c r="K173" s="21"/>
+      <c r="L173" s="51"/>
+      <c r="M173" s="21"/>
+      <c r="N173" s="21"/>
+    </row>
+    <row r="174" spans="1:21">
+      <c r="A174" s="60"/>
+      <c r="B174" s="72"/>
+      <c r="C174" s="76"/>
+      <c r="D174" s="76"/>
+      <c r="E174" s="76"/>
+    </row>
+    <row r="175" spans="1:21">
+      <c r="A175" s="60"/>
+      <c r="B175" s="72"/>
+      <c r="C175" s="76"/>
+      <c r="D175" s="76"/>
+      <c r="E175" s="76"/>
+    </row>
+    <row r="176" spans="1:21">
+      <c r="A176" s="60"/>
+      <c r="B176" s="72"/>
+      <c r="C176" s="76"/>
+      <c r="D176" s="76"/>
+      <c r="E176" s="76"/>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="60"/>
+      <c r="B177" s="72"/>
+      <c r="C177" s="76"/>
+      <c r="D177" s="76"/>
+      <c r="E177" s="76"/>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="60"/>
+      <c r="B178" s="72"/>
+      <c r="C178" s="76"/>
+      <c r="D178" s="76"/>
+      <c r="E178" s="76"/>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="60"/>
+      <c r="B179" s="72"/>
+      <c r="C179" s="76"/>
+      <c r="D179" s="76"/>
+      <c r="E179" s="76"/>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="60"/>
+      <c r="B180" s="72"/>
+      <c r="C180" s="76"/>
+      <c r="D180" s="76"/>
+      <c r="E180" s="76"/>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="60"/>
+      <c r="B181" s="72"/>
+      <c r="C181" s="76"/>
+      <c r="D181" s="76"/>
+      <c r="E181" s="76"/>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="60"/>
+      <c r="B182" s="72"/>
+      <c r="C182" s="76"/>
+      <c r="D182" s="76"/>
+      <c r="E182" s="76"/>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="60"/>
+      <c r="B183" s="72"/>
+      <c r="C183" s="76"/>
+      <c r="D183" s="76"/>
+      <c r="E183" s="76"/>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="60"/>
+      <c r="B184" s="72"/>
+      <c r="C184" s="76"/>
+      <c r="D184" s="76"/>
+      <c r="E184" s="76"/>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="60"/>
+      <c r="B185" s="72"/>
+      <c r="C185" s="76"/>
+      <c r="D185" s="76"/>
+      <c r="E185" s="76"/>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="60"/>
+      <c r="B186" s="72"/>
+      <c r="C186" s="76"/>
+      <c r="D186" s="76"/>
+      <c r="E186" s="76"/>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="60"/>
+      <c r="B187" s="72"/>
+      <c r="C187" s="76"/>
+      <c r="D187" s="76"/>
+      <c r="E187" s="76"/>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="60"/>
+      <c r="B188" s="72"/>
+      <c r="C188" s="76"/>
+      <c r="D188" s="76"/>
+      <c r="E188" s="76"/>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="60"/>
+      <c r="B189" s="72"/>
+      <c r="C189" s="76"/>
+      <c r="D189" s="76"/>
+      <c r="E189" s="76"/>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="60"/>
+      <c r="B190" s="72"/>
+      <c r="C190" s="76"/>
+      <c r="D190" s="76"/>
+      <c r="E190" s="76"/>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="60"/>
+      <c r="B191" s="72"/>
+      <c r="C191" s="76"/>
+      <c r="D191" s="76"/>
+      <c r="E191" s="76"/>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="60"/>
+      <c r="B192" s="72"/>
+      <c r="C192" s="76"/>
+      <c r="D192" s="76"/>
+      <c r="E192" s="76"/>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="60"/>
+      <c r="B193" s="72"/>
+      <c r="C193" s="76"/>
+      <c r="D193" s="76"/>
+      <c r="E193" s="76"/>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="60"/>
+      <c r="B194" s="72"/>
+      <c r="C194" s="76"/>
+      <c r="D194" s="76"/>
+      <c r="E194" s="76"/>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="60"/>
+      <c r="B195" s="72"/>
+      <c r="C195" s="76"/>
+      <c r="D195" s="76"/>
+      <c r="E195" s="76"/>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="60"/>
+      <c r="B196" s="72"/>
+      <c r="C196" s="76"/>
+      <c r="D196" s="76"/>
+      <c r="E196" s="76"/>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="60"/>
+      <c r="B197" s="72"/>
+      <c r="C197" s="76"/>
+      <c r="D197" s="76"/>
+      <c r="E197" s="76"/>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="60"/>
+      <c r="B198" s="72"/>
+      <c r="C198" s="76"/>
+      <c r="D198" s="76"/>
+      <c r="E198" s="76"/>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="60"/>
+      <c r="B199" s="72"/>
+      <c r="C199" s="76"/>
+      <c r="D199" s="76"/>
+      <c r="E199" s="76"/>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="60"/>
+      <c r="B200" s="72"/>
+      <c r="C200" s="76"/>
+      <c r="D200" s="76"/>
+      <c r="E200" s="76"/>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="60"/>
+      <c r="B201" s="72"/>
+      <c r="C201" s="76"/>
+      <c r="D201" s="76"/>
+      <c r="E201" s="76"/>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="60"/>
+      <c r="B202" s="72"/>
+      <c r="C202" s="76"/>
+      <c r="D202" s="76"/>
+      <c r="E202" s="76"/>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="60"/>
+      <c r="B203" s="72"/>
+      <c r="C203" s="76"/>
+      <c r="D203" s="76"/>
+      <c r="E203" s="76"/>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="60"/>
+      <c r="B204" s="72"/>
+      <c r="C204" s="76"/>
+      <c r="D204" s="76"/>
+      <c r="E204" s="76"/>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="60"/>
+      <c r="B205" s="72"/>
+      <c r="C205" s="76"/>
+      <c r="D205" s="76"/>
+      <c r="E205" s="76"/>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="60"/>
+      <c r="B206" s="72"/>
+      <c r="C206" s="76"/>
+      <c r="D206" s="76"/>
+      <c r="E206" s="76"/>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="60"/>
+      <c r="B207" s="72"/>
+      <c r="C207" s="76"/>
+      <c r="D207" s="76"/>
+      <c r="E207" s="76"/>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="60"/>
+      <c r="B208" s="72"/>
+      <c r="C208" s="76"/>
+      <c r="D208" s="76"/>
+      <c r="E208" s="76"/>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="60"/>
+      <c r="B209" s="72"/>
+      <c r="C209" s="76"/>
+      <c r="D209" s="76"/>
+      <c r="E209" s="76"/>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="60"/>
+      <c r="B210" s="72"/>
+      <c r="C210" s="76"/>
+      <c r="D210" s="76"/>
+      <c r="E210" s="76"/>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="60"/>
+      <c r="B211" s="72"/>
+      <c r="C211" s="76"/>
+      <c r="D211" s="76"/>
+      <c r="E211" s="76"/>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="60"/>
+      <c r="B212" s="72"/>
+      <c r="C212" s="76"/>
+      <c r="D212" s="76"/>
+      <c r="E212" s="76"/>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="60"/>
+      <c r="B213" s="72"/>
+      <c r="C213" s="76"/>
+      <c r="D213" s="76"/>
+      <c r="E213" s="76"/>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="60"/>
+      <c r="B214" s="72"/>
+      <c r="C214" s="76"/>
+      <c r="D214" s="76"/>
+      <c r="E214" s="76"/>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="60"/>
+      <c r="B215" s="72"/>
+      <c r="C215" s="76"/>
+      <c r="D215" s="76"/>
+      <c r="E215" s="76"/>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="60"/>
+      <c r="B216" s="72"/>
+      <c r="C216" s="76"/>
+      <c r="D216" s="76"/>
+      <c r="E216" s="76"/>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="60"/>
+      <c r="B217" s="72"/>
+      <c r="C217" s="76"/>
+      <c r="D217" s="76"/>
+      <c r="E217" s="76"/>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="60"/>
+      <c r="B218" s="72"/>
+      <c r="C218" s="76"/>
+      <c r="D218" s="76"/>
+      <c r="E218" s="76"/>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="60"/>
+      <c r="B219" s="72"/>
+      <c r="C219" s="76"/>
+      <c r="D219" s="76"/>
+      <c r="E219" s="76"/>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="60"/>
+      <c r="B220" s="72"/>
+      <c r="C220" s="76"/>
+      <c r="D220" s="76"/>
+      <c r="E220" s="76"/>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="60"/>
+      <c r="B221" s="72"/>
+      <c r="C221" s="76"/>
+      <c r="D221" s="76"/>
+      <c r="E221" s="76"/>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="60"/>
+      <c r="B222" s="72"/>
+      <c r="C222" s="76"/>
+      <c r="D222" s="76"/>
+      <c r="E222" s="76"/>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="60"/>
+      <c r="B223" s="72"/>
+      <c r="C223" s="76"/>
+      <c r="D223" s="76"/>
+      <c r="E223" s="76"/>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="60"/>
+      <c r="B224" s="72"/>
+      <c r="C224" s="76"/>
+      <c r="D224" s="76"/>
+      <c r="E224" s="76"/>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="60"/>
+      <c r="B225" s="72"/>
+      <c r="C225" s="76"/>
+      <c r="D225" s="76"/>
+      <c r="E225" s="76"/>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="60"/>
+      <c r="B226" s="72"/>
+      <c r="C226" s="76"/>
+      <c r="D226" s="76"/>
+      <c r="E226" s="76"/>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="60"/>
+      <c r="B227" s="72"/>
+      <c r="C227" s="76"/>
+      <c r="D227" s="76"/>
+      <c r="E227" s="76"/>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="60"/>
+      <c r="B228" s="72"/>
+      <c r="C228" s="76"/>
+      <c r="D228" s="76"/>
+      <c r="E228" s="76"/>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="60"/>
+      <c r="B229" s="72"/>
+      <c r="C229" s="76"/>
+      <c r="D229" s="76"/>
+      <c r="E229" s="76"/>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="60"/>
+      <c r="B230" s="72"/>
+      <c r="C230" s="76"/>
+      <c r="D230" s="76"/>
+      <c r="E230" s="76"/>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="60"/>
+      <c r="B231" s="72"/>
+      <c r="C231" s="76"/>
+      <c r="D231" s="76"/>
+      <c r="E231" s="76"/>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="60"/>
+      <c r="B232" s="72"/>
+      <c r="C232" s="76"/>
+      <c r="D232" s="76"/>
+      <c r="E232" s="76"/>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="60"/>
+      <c r="B233" s="72"/>
+      <c r="C233" s="76"/>
+      <c r="D233" s="76"/>
+      <c r="E233" s="76"/>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="60"/>
+      <c r="B234" s="72"/>
+      <c r="C234" s="76"/>
+      <c r="D234" s="76"/>
+      <c r="E234" s="76"/>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="60"/>
+      <c r="B235" s="72"/>
+      <c r="C235" s="76"/>
+      <c r="D235" s="76"/>
+      <c r="E235" s="76"/>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="60"/>
+      <c r="B236" s="72"/>
+      <c r="C236" s="76"/>
+      <c r="D236" s="76"/>
+      <c r="E236" s="76"/>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="60"/>
+      <c r="B237" s="72"/>
+      <c r="C237" s="76"/>
+      <c r="D237" s="76"/>
+      <c r="E237" s="76"/>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="60"/>
+      <c r="B238" s="72"/>
+      <c r="C238" s="76"/>
+      <c r="D238" s="76"/>
+      <c r="E238" s="76"/>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="60"/>
+      <c r="B239" s="72"/>
+      <c r="C239" s="76"/>
+      <c r="D239" s="76"/>
+      <c r="E239" s="76"/>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="60"/>
+      <c r="B240" s="72"/>
+      <c r="C240" s="76"/>
+      <c r="D240" s="76"/>
+      <c r="E240" s="76"/>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="60"/>
+      <c r="B241" s="72"/>
+      <c r="C241" s="76"/>
+      <c r="D241" s="76"/>
+      <c r="E241" s="76"/>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="60"/>
+      <c r="B242" s="72"/>
+      <c r="C242" s="76"/>
+      <c r="D242" s="76"/>
+      <c r="E242" s="76"/>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="60"/>
+      <c r="B243" s="72"/>
+      <c r="C243" s="76"/>
+      <c r="D243" s="76"/>
+      <c r="E243" s="76"/>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="60"/>
+      <c r="B244" s="72"/>
+      <c r="C244" s="76"/>
+      <c r="D244" s="76"/>
+      <c r="E244" s="76"/>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="60"/>
+      <c r="B245" s="72"/>
+      <c r="C245" s="76"/>
+      <c r="D245" s="76"/>
+      <c r="E245" s="76"/>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="60"/>
+      <c r="B246" s="72"/>
+      <c r="C246" s="76"/>
+      <c r="D246" s="76"/>
+      <c r="E246" s="76"/>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="60"/>
+      <c r="B247" s="72"/>
+      <c r="C247" s="76"/>
+      <c r="D247" s="76"/>
+      <c r="E247" s="76"/>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="60"/>
+      <c r="B248" s="72"/>
+      <c r="C248" s="76"/>
+      <c r="D248" s="76"/>
+      <c r="E248" s="76"/>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="60"/>
+      <c r="B249" s="72"/>
+      <c r="C249" s="76"/>
+      <c r="D249" s="76"/>
+      <c r="E249" s="76"/>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="60"/>
+      <c r="B250" s="72"/>
+      <c r="C250" s="76"/>
+      <c r="D250" s="76"/>
+      <c r="E250" s="76"/>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="60"/>
+      <c r="B251" s="72"/>
+      <c r="C251" s="76"/>
+      <c r="D251" s="76"/>
+      <c r="E251" s="76"/>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="60"/>
+      <c r="B252" s="72"/>
+      <c r="C252" s="76"/>
+      <c r="D252" s="76"/>
+      <c r="E252" s="76"/>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="60"/>
+      <c r="B253" s="72"/>
+      <c r="C253" s="76"/>
+      <c r="D253" s="76"/>
+      <c r="E253" s="76"/>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="60"/>
+      <c r="B254" s="72"/>
+      <c r="C254" s="76"/>
+      <c r="D254" s="76"/>
+      <c r="E254" s="76"/>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="60"/>
+      <c r="B255" s="72"/>
+      <c r="C255" s="76"/>
+      <c r="D255" s="76"/>
+      <c r="E255" s="76"/>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="60"/>
+      <c r="B256" s="72"/>
+      <c r="C256" s="76"/>
+      <c r="D256" s="76"/>
+      <c r="E256" s="76"/>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="60"/>
+      <c r="B257" s="72"/>
+      <c r="C257" s="76"/>
+      <c r="D257" s="76"/>
+      <c r="E257" s="76"/>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="60"/>
+      <c r="B258" s="72"/>
+      <c r="C258" s="76"/>
+      <c r="D258" s="76"/>
+      <c r="E258" s="76"/>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="60"/>
+      <c r="B259" s="72"/>
+      <c r="C259" s="76"/>
+      <c r="D259" s="76"/>
+      <c r="E259" s="76"/>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="60"/>
+      <c r="B260" s="72"/>
+      <c r="C260" s="76"/>
+      <c r="D260" s="76"/>
+      <c r="E260" s="76"/>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" s="60"/>
+      <c r="B261" s="72"/>
+      <c r="C261" s="76"/>
+      <c r="D261" s="76"/>
+      <c r="E261" s="76"/>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="60"/>
+      <c r="B262" s="72"/>
+      <c r="C262" s="76"/>
+      <c r="D262" s="76"/>
+      <c r="E262" s="76"/>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="60"/>
+      <c r="B263" s="72"/>
+      <c r="C263" s="76"/>
+      <c r="D263" s="76"/>
+      <c r="E263" s="76"/>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="60"/>
+      <c r="B264" s="72"/>
+      <c r="C264" s="76"/>
+      <c r="D264" s="76"/>
+      <c r="E264" s="76"/>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="60"/>
+      <c r="B265" s="72"/>
+      <c r="C265" s="76"/>
+      <c r="D265" s="76"/>
+      <c r="E265" s="76"/>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="60"/>
+      <c r="B266" s="72"/>
+      <c r="C266" s="76"/>
+      <c r="D266" s="76"/>
+      <c r="E266" s="76"/>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="60"/>
+      <c r="B267" s="72"/>
+      <c r="C267" s="76"/>
+      <c r="D267" s="76"/>
+      <c r="E267" s="76"/>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="60"/>
+      <c r="B268" s="72"/>
+      <c r="C268" s="76"/>
+      <c r="D268" s="76"/>
+      <c r="E268" s="76"/>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" s="60"/>
+      <c r="B269" s="72"/>
+      <c r="C269" s="76"/>
+      <c r="D269" s="76"/>
+      <c r="E269" s="76"/>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="60"/>
+      <c r="B270" s="72"/>
+      <c r="C270" s="76"/>
+      <c r="D270" s="76"/>
+      <c r="E270" s="76"/>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" s="60"/>
+      <c r="B271" s="72"/>
+      <c r="C271" s="76"/>
+      <c r="D271" s="76"/>
+      <c r="E271" s="76"/>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="60"/>
+      <c r="B272" s="72"/>
+      <c r="C272" s="76"/>
+      <c r="D272" s="76"/>
+      <c r="E272" s="76"/>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" s="60"/>
+      <c r="B273" s="72"/>
+      <c r="C273" s="76"/>
+      <c r="D273" s="76"/>
+      <c r="E273" s="76"/>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="60"/>
+      <c r="B274" s="72"/>
+      <c r="C274" s="76"/>
+      <c r="D274" s="76"/>
+      <c r="E274" s="76"/>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="60"/>
+      <c r="B275" s="72"/>
+      <c r="C275" s="76"/>
+      <c r="D275" s="76"/>
+      <c r="E275" s="76"/>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="60"/>
+      <c r="B276" s="72"/>
+      <c r="C276" s="76"/>
+      <c r="D276" s="76"/>
+      <c r="E276" s="76"/>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" s="60"/>
+      <c r="B277" s="72"/>
+      <c r="C277" s="76"/>
+      <c r="D277" s="76"/>
+      <c r="E277" s="76"/>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" s="60"/>
+      <c r="B278" s="72"/>
+      <c r="C278" s="76"/>
+      <c r="D278" s="76"/>
+      <c r="E278" s="76"/>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="60"/>
+      <c r="B279" s="72"/>
+      <c r="C279" s="76"/>
+      <c r="D279" s="76"/>
+      <c r="E279" s="76"/>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" s="60"/>
+      <c r="B280" s="72"/>
+      <c r="C280" s="76"/>
+      <c r="D280" s="76"/>
+      <c r="E280" s="76"/>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" s="60"/>
+      <c r="B281" s="72"/>
+      <c r="C281" s="76"/>
+      <c r="D281" s="76"/>
+      <c r="E281" s="76"/>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" s="60"/>
+      <c r="B282" s="72"/>
+      <c r="C282" s="76"/>
+      <c r="D282" s="76"/>
+      <c r="E282" s="76"/>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="60"/>
+      <c r="B283" s="72"/>
+      <c r="C283" s="76"/>
+      <c r="D283" s="76"/>
+      <c r="E283" s="76"/>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" s="60"/>
+      <c r="B284" s="72"/>
+      <c r="C284" s="76"/>
+      <c r="D284" s="76"/>
+      <c r="E284" s="76"/>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="60"/>
+      <c r="B285" s="72"/>
+      <c r="C285" s="76"/>
+      <c r="D285" s="76"/>
+      <c r="E285" s="76"/>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" s="60"/>
+      <c r="B286" s="72"/>
+      <c r="C286" s="76"/>
+      <c r="D286" s="76"/>
+      <c r="E286" s="76"/>
+    </row>
+    <row r="287" spans="1:5">
+      <c r="A287" s="60"/>
+      <c r="B287" s="72"/>
+      <c r="C287" s="76"/>
+      <c r="D287" s="76"/>
+      <c r="E287" s="76"/>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="60"/>
+      <c r="B288" s="72"/>
+      <c r="C288" s="76"/>
+      <c r="D288" s="76"/>
+      <c r="E288" s="76"/>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="60"/>
+      <c r="B289" s="72"/>
+      <c r="C289" s="76"/>
+      <c r="D289" s="76"/>
+      <c r="E289" s="76"/>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="60"/>
+      <c r="B290" s="72"/>
+      <c r="C290" s="76"/>
+      <c r="D290" s="76"/>
+      <c r="E290" s="76"/>
+    </row>
+    <row r="291" spans="1:5">
+      <c r="A291" s="60"/>
+      <c r="B291" s="72"/>
+      <c r="C291" s="76"/>
+      <c r="D291" s="76"/>
+      <c r="E291" s="76"/>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" s="60"/>
+      <c r="B292" s="72"/>
+      <c r="C292" s="76"/>
+      <c r="D292" s="76"/>
+      <c r="E292" s="76"/>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" s="60"/>
+      <c r="B293" s="72"/>
+      <c r="C293" s="76"/>
+      <c r="D293" s="76"/>
+      <c r="E293" s="76"/>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="60"/>
+      <c r="B294" s="72"/>
+      <c r="C294" s="76"/>
+      <c r="D294" s="76"/>
+      <c r="E294" s="76"/>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" s="60"/>
+      <c r="B295" s="72"/>
+      <c r="C295" s="76"/>
+      <c r="D295" s="76"/>
+      <c r="E295" s="76"/>
+    </row>
+    <row r="296" spans="1:5">
+      <c r="A296" s="60"/>
+      <c r="B296" s="72"/>
+      <c r="C296" s="76"/>
+      <c r="D296" s="76"/>
+      <c r="E296" s="76"/>
+    </row>
+    <row r="297" spans="1:5">
+      <c r="A297" s="60"/>
+      <c r="B297" s="72"/>
+      <c r="C297" s="76"/>
+      <c r="D297" s="76"/>
+      <c r="E297" s="76"/>
+    </row>
+    <row r="298" spans="1:5">
+      <c r="A298" s="60"/>
+      <c r="B298" s="72"/>
+      <c r="C298" s="76"/>
+      <c r="D298" s="76"/>
+      <c r="E298" s="76"/>
+    </row>
+    <row r="299" spans="1:5">
+      <c r="A299" s="60"/>
+      <c r="B299" s="72"/>
+      <c r="C299" s="76"/>
+      <c r="D299" s="76"/>
+      <c r="E299" s="76"/>
+    </row>
+    <row r="300" spans="1:5">
+      <c r="A300" s="60"/>
+      <c r="B300" s="72"/>
+      <c r="C300" s="76"/>
+      <c r="D300" s="76"/>
+      <c r="E300" s="76"/>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" s="60"/>
+      <c r="B301" s="72"/>
+      <c r="C301" s="76"/>
+      <c r="D301" s="76"/>
+      <c r="E301" s="76"/>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" s="60"/>
+      <c r="B302" s="72"/>
+      <c r="C302" s="76"/>
+      <c r="D302" s="76"/>
+      <c r="E302" s="76"/>
+    </row>
+    <row r="303" spans="1:5">
+      <c r="A303" s="60"/>
+      <c r="B303" s="72"/>
+      <c r="C303" s="76"/>
+      <c r="D303" s="76"/>
+      <c r="E303" s="76"/>
+    </row>
+    <row r="304" spans="1:5">
+      <c r="A304" s="60"/>
+      <c r="B304" s="72"/>
+      <c r="C304" s="76"/>
+      <c r="D304" s="76"/>
+      <c r="E304" s="76"/>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" s="60"/>
+      <c r="B305" s="72"/>
+      <c r="C305" s="76"/>
+      <c r="D305" s="76"/>
+      <c r="E305" s="76"/>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" s="60"/>
+      <c r="B306" s="72"/>
+      <c r="C306" s="76"/>
+      <c r="D306" s="76"/>
+      <c r="E306" s="76"/>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" s="60"/>
+      <c r="B307" s="72"/>
+      <c r="C307" s="76"/>
+      <c r="D307" s="76"/>
+      <c r="E307" s="76"/>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" s="60"/>
+      <c r="B308" s="72"/>
+      <c r="C308" s="76"/>
+      <c r="D308" s="76"/>
+      <c r="E308" s="76"/>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="60"/>
+      <c r="B309" s="72"/>
+      <c r="C309" s="76"/>
+      <c r="D309" s="76"/>
+      <c r="E309" s="76"/>
+    </row>
+    <row r="310" spans="1:5">
+      <c r="A310" s="60"/>
+      <c r="B310" s="72"/>
+      <c r="C310" s="76"/>
+      <c r="D310" s="76"/>
+      <c r="E310" s="76"/>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" s="60"/>
+      <c r="B311" s="72"/>
+      <c r="C311" s="76"/>
+      <c r="D311" s="76"/>
+      <c r="E311" s="76"/>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" s="60"/>
+      <c r="B312" s="72"/>
+      <c r="C312" s="76"/>
+      <c r="D312" s="76"/>
+      <c r="E312" s="76"/>
+    </row>
+    <row r="313" spans="1:5">
+      <c r="A313" s="60"/>
+      <c r="B313" s="72"/>
+      <c r="C313" s="76"/>
+      <c r="D313" s="76"/>
+      <c r="E313" s="76"/>
+    </row>
+    <row r="314" spans="1:5">
+      <c r="A314" s="60"/>
+      <c r="B314" s="72"/>
+      <c r="C314" s="76"/>
+      <c r="D314" s="76"/>
+      <c r="E314" s="76"/>
+    </row>
+    <row r="315" spans="1:5">
+      <c r="A315" s="60"/>
+      <c r="B315" s="72"/>
+      <c r="C315" s="76"/>
+      <c r="D315" s="76"/>
+      <c r="E315" s="76"/>
+    </row>
+    <row r="316" spans="1:5">
+      <c r="A316" s="60"/>
+      <c r="B316" s="72"/>
+      <c r="C316" s="76"/>
+      <c r="D316" s="76"/>
+      <c r="E316" s="76"/>
+    </row>
+    <row r="317" spans="1:5">
+      <c r="A317" s="60"/>
+      <c r="B317" s="72"/>
+      <c r="C317" s="76"/>
+      <c r="D317" s="76"/>
+      <c r="E317" s="76"/>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" s="60"/>
+      <c r="B318" s="72"/>
+      <c r="C318" s="76"/>
+      <c r="D318" s="76"/>
+      <c r="E318" s="76"/>
+    </row>
+    <row r="319" spans="1:5">
+      <c r="A319" s="60"/>
+      <c r="B319" s="72"/>
+      <c r="C319" s="76"/>
+      <c r="D319" s="76"/>
+      <c r="E319" s="76"/>
+    </row>
+    <row r="320" spans="1:5">
+      <c r="A320" s="60"/>
+      <c r="B320" s="72"/>
+      <c r="C320" s="76"/>
+      <c r="D320" s="76"/>
+      <c r="E320" s="76"/>
+    </row>
+    <row r="321" spans="1:5">
+      <c r="A321" s="60"/>
+      <c r="B321" s="72"/>
+      <c r="C321" s="76"/>
+      <c r="D321" s="76"/>
+      <c r="E321" s="76"/>
+    </row>
+    <row r="322" spans="1:5">
+      <c r="A322" s="60"/>
+      <c r="B322" s="72"/>
+      <c r="C322" s="76"/>
+      <c r="D322" s="76"/>
+      <c r="E322" s="76"/>
+    </row>
+    <row r="323" spans="1:5">
+      <c r="A323" s="60"/>
+      <c r="B323" s="72"/>
+      <c r="C323" s="76"/>
+      <c r="D323" s="76"/>
+      <c r="E323" s="76"/>
+    </row>
+    <row r="324" spans="1:5">
+      <c r="A324" s="60"/>
+      <c r="B324" s="72"/>
+      <c r="C324" s="76"/>
+      <c r="D324" s="76"/>
+      <c r="E324" s="76"/>
+    </row>
+    <row r="325" spans="1:5">
+      <c r="A325" s="60"/>
+      <c r="B325" s="72"/>
+      <c r="C325" s="76"/>
+      <c r="D325" s="76"/>
+      <c r="E325" s="76"/>
+    </row>
+    <row r="326" spans="1:5">
+      <c r="A326" s="60"/>
+      <c r="B326" s="72"/>
+      <c r="C326" s="76"/>
+      <c r="D326" s="76"/>
+      <c r="E326" s="76"/>
+    </row>
+    <row r="327" spans="1:5">
+      <c r="A327" s="60"/>
+      <c r="B327" s="72"/>
+      <c r="C327" s="76"/>
+      <c r="D327" s="76"/>
+      <c r="E327" s="76"/>
+    </row>
+    <row r="328" spans="1:5">
+      <c r="A328" s="60"/>
+      <c r="B328" s="72"/>
+      <c r="C328" s="76"/>
+      <c r="D328" s="76"/>
+      <c r="E328" s="76"/>
+    </row>
+    <row r="329" spans="1:5">
+      <c r="A329" s="60"/>
+      <c r="B329" s="72"/>
+      <c r="C329" s="76"/>
+      <c r="D329" s="76"/>
+      <c r="E329" s="76"/>
+    </row>
+    <row r="330" spans="1:5">
+      <c r="A330" s="60"/>
+      <c r="B330" s="72"/>
+      <c r="C330" s="76"/>
+      <c r="D330" s="76"/>
+      <c r="E330" s="76"/>
+    </row>
+    <row r="331" spans="1:5">
+      <c r="A331" s="60"/>
+      <c r="B331" s="72"/>
+      <c r="C331" s="76"/>
+      <c r="D331" s="76"/>
+      <c r="E331" s="76"/>
+    </row>
+    <row r="332" spans="1:5">
+      <c r="A332" s="60"/>
+      <c r="B332" s="72"/>
+      <c r="C332" s="76"/>
+      <c r="D332" s="76"/>
+      <c r="E332" s="76"/>
+    </row>
+    <row r="333" spans="1:5">
+      <c r="A333" s="60"/>
+      <c r="B333" s="72"/>
+      <c r="C333" s="76"/>
+      <c r="D333" s="76"/>
+      <c r="E333" s="76"/>
+    </row>
+    <row r="334" spans="1:5">
+      <c r="A334" s="60"/>
+      <c r="B334" s="72"/>
+      <c r="C334" s="76"/>
+      <c r="D334" s="76"/>
+      <c r="E334" s="76"/>
+    </row>
+    <row r="335" spans="1:5">
+      <c r="A335" s="60"/>
+      <c r="B335" s="72"/>
+      <c r="C335" s="76"/>
+      <c r="D335" s="76"/>
+      <c r="E335" s="76"/>
+    </row>
+    <row r="336" spans="1:5">
+      <c r="A336" s="60"/>
+      <c r="B336" s="72"/>
+      <c r="C336" s="76"/>
+      <c r="D336" s="76"/>
+      <c r="E336" s="76"/>
+    </row>
+    <row r="337" spans="1:5">
+      <c r="A337" s="60"/>
+      <c r="B337" s="72"/>
+      <c r="C337" s="76"/>
+      <c r="D337" s="76"/>
+      <c r="E337" s="76"/>
+    </row>
+    <row r="338" spans="1:5">
+      <c r="A338" s="60"/>
+      <c r="B338" s="72"/>
+      <c r="C338" s="76"/>
+      <c r="D338" s="76"/>
+      <c r="E338" s="76"/>
+    </row>
+    <row r="339" spans="1:5">
+      <c r="A339" s="60"/>
+      <c r="B339" s="72"/>
+      <c r="C339" s="76"/>
+      <c r="D339" s="76"/>
+      <c r="E339" s="76"/>
+    </row>
+    <row r="340" spans="1:5">
+      <c r="A340" s="60"/>
+      <c r="B340" s="72"/>
+      <c r="C340" s="76"/>
+      <c r="D340" s="76"/>
+      <c r="E340" s="76"/>
+    </row>
+    <row r="341" spans="1:5">
+      <c r="A341" s="60"/>
+      <c r="B341" s="72"/>
+      <c r="C341" s="76"/>
+      <c r="D341" s="76"/>
+      <c r="E341" s="76"/>
+    </row>
+    <row r="342" spans="1:5">
+      <c r="A342" s="60"/>
+      <c r="B342" s="72"/>
+      <c r="C342" s="76"/>
+      <c r="D342" s="76"/>
+      <c r="E342" s="76"/>
+    </row>
+    <row r="343" spans="1:5">
+      <c r="A343" s="60"/>
+      <c r="B343" s="72"/>
+      <c r="C343" s="76"/>
+      <c r="D343" s="76"/>
+      <c r="E343" s="76"/>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" s="60"/>
+      <c r="B344" s="72"/>
+      <c r="C344" s="76"/>
+      <c r="D344" s="76"/>
+      <c r="E344" s="76"/>
+    </row>
+    <row r="345" spans="1:5">
+      <c r="A345" s="60"/>
+      <c r="B345" s="72"/>
+      <c r="C345" s="76"/>
+      <c r="D345" s="76"/>
+      <c r="E345" s="76"/>
+    </row>
+    <row r="346" spans="1:5">
+      <c r="A346" s="60"/>
+      <c r="B346" s="72"/>
+      <c r="C346" s="76"/>
+      <c r="D346" s="76"/>
+      <c r="E346" s="76"/>
+    </row>
+    <row r="347" spans="1:5">
+      <c r="A347" s="60"/>
+      <c r="B347" s="72"/>
+      <c r="C347" s="76"/>
+      <c r="D347" s="76"/>
+      <c r="E347" s="76"/>
+    </row>
+    <row r="348" spans="1:5">
+      <c r="A348" s="60"/>
+      <c r="B348" s="72"/>
+      <c r="C348" s="76"/>
+      <c r="D348" s="76"/>
+      <c r="E348" s="76"/>
+    </row>
+    <row r="349" spans="1:5">
+      <c r="A349" s="60"/>
+      <c r="B349" s="72"/>
+      <c r="C349" s="76"/>
+      <c r="D349" s="76"/>
+      <c r="E349" s="76"/>
+    </row>
+    <row r="350" spans="1:5">
+      <c r="A350" s="60"/>
+      <c r="B350" s="72"/>
+      <c r="C350" s="76"/>
+      <c r="D350" s="76"/>
+      <c r="E350" s="76"/>
+    </row>
+    <row r="351" spans="1:5">
+      <c r="A351" s="60"/>
+      <c r="B351" s="72"/>
+      <c r="C351" s="76"/>
+      <c r="D351" s="76"/>
+      <c r="E351" s="76"/>
+    </row>
+    <row r="352" spans="1:5">
+      <c r="A352" s="60"/>
+      <c r="B352" s="72"/>
+      <c r="C352" s="76"/>
+      <c r="D352" s="76"/>
+      <c r="E352" s="76"/>
+    </row>
+    <row r="353" spans="1:5">
+      <c r="A353" s="60"/>
+      <c r="B353" s="72"/>
+      <c r="C353" s="76"/>
+      <c r="D353" s="76"/>
+      <c r="E353" s="76"/>
+    </row>
+    <row r="354" spans="1:5">
+      <c r="A354" s="60"/>
+      <c r="B354" s="72"/>
+      <c r="C354" s="76"/>
+      <c r="D354" s="76"/>
+      <c r="E354" s="76"/>
+    </row>
+    <row r="355" spans="1:5">
+      <c r="A355" s="60"/>
+      <c r="B355" s="72"/>
+      <c r="C355" s="76"/>
+      <c r="D355" s="76"/>
+      <c r="E355" s="76"/>
+    </row>
+    <row r="356" spans="1:5">
+      <c r="A356" s="60"/>
+      <c r="B356" s="72"/>
+      <c r="C356" s="76"/>
+      <c r="D356" s="76"/>
+      <c r="E356" s="76"/>
+    </row>
+    <row r="357" spans="1:5">
+      <c r="A357" s="60"/>
+      <c r="B357" s="72"/>
+      <c r="C357" s="76"/>
+      <c r="D357" s="76"/>
+      <c r="E357" s="76"/>
+    </row>
+    <row r="358" spans="1:5">
+      <c r="A358" s="60"/>
+      <c r="B358" s="72"/>
+      <c r="C358" s="76"/>
+      <c r="D358" s="76"/>
+      <c r="E358" s="76"/>
+    </row>
+    <row r="359" spans="1:5">
+      <c r="A359" s="60"/>
+      <c r="B359" s="72"/>
+      <c r="C359" s="76"/>
+      <c r="D359" s="76"/>
+      <c r="E359" s="76"/>
+    </row>
+    <row r="360" spans="1:5">
+      <c r="A360" s="60"/>
+      <c r="B360" s="72"/>
+      <c r="C360" s="76"/>
+      <c r="D360" s="76"/>
+      <c r="E360" s="76"/>
+    </row>
+    <row r="361" spans="1:5">
+      <c r="A361" s="60"/>
+      <c r="B361" s="72"/>
+      <c r="C361" s="76"/>
+      <c r="D361" s="76"/>
+      <c r="E361" s="76"/>
+    </row>
+    <row r="362" spans="1:5">
+      <c r="A362" s="60"/>
+      <c r="B362" s="72"/>
+      <c r="C362" s="76"/>
+      <c r="D362" s="76"/>
+      <c r="E362" s="76"/>
+    </row>
+    <row r="363" spans="1:5">
+      <c r="A363" s="60"/>
+      <c r="B363" s="72"/>
+      <c r="C363" s="76"/>
+      <c r="D363" s="76"/>
+      <c r="E363" s="76"/>
+    </row>
+    <row r="364" spans="1:5">
+      <c r="A364" s="60"/>
+      <c r="B364" s="72"/>
+      <c r="C364" s="76"/>
+      <c r="D364" s="76"/>
+      <c r="E364" s="76"/>
+    </row>
+    <row r="365" spans="1:5">
+      <c r="A365" s="60"/>
+      <c r="B365" s="72"/>
+      <c r="C365" s="76"/>
+      <c r="D365" s="76"/>
+      <c r="E365" s="76"/>
+    </row>
+    <row r="366" spans="1:5">
+      <c r="A366" s="60"/>
+      <c r="B366" s="72"/>
+      <c r="C366" s="76"/>
+      <c r="D366" s="76"/>
+      <c r="E366" s="76"/>
+    </row>
+    <row r="367" spans="1:5">
+      <c r="A367" s="60"/>
+      <c r="B367" s="72"/>
+      <c r="C367" s="76"/>
+      <c r="D367" s="76"/>
+      <c r="E367" s="76"/>
+    </row>
+    <row r="368" spans="1:5">
+      <c r="A368" s="60"/>
+      <c r="B368" s="72"/>
+      <c r="C368" s="76"/>
+      <c r="D368" s="76"/>
+      <c r="E368" s="76"/>
+    </row>
+    <row r="369" spans="1:5">
+      <c r="A369" s="60"/>
+      <c r="B369" s="72"/>
+      <c r="C369" s="76"/>
+      <c r="D369" s="76"/>
+      <c r="E369" s="76"/>
+    </row>
+    <row r="370" spans="1:5">
+      <c r="A370" s="60"/>
+      <c r="B370" s="72"/>
+      <c r="C370" s="76"/>
+      <c r="D370" s="76"/>
+      <c r="E370" s="76"/>
+    </row>
+    <row r="371" spans="1:5">
+      <c r="A371" s="60"/>
+      <c r="B371" s="72"/>
+      <c r="C371" s="76"/>
+      <c r="D371" s="76"/>
+      <c r="E371" s="76"/>
+    </row>
+    <row r="372" spans="1:5">
+      <c r="A372" s="60"/>
+      <c r="B372" s="72"/>
+      <c r="C372" s="76"/>
+      <c r="D372" s="76"/>
+      <c r="E372" s="76"/>
+    </row>
+    <row r="373" spans="1:5">
+      <c r="A373" s="60"/>
+      <c r="B373" s="72"/>
+      <c r="C373" s="76"/>
+      <c r="D373" s="76"/>
+      <c r="E373" s="76"/>
+    </row>
+    <row r="374" spans="1:5">
+      <c r="A374" s="60"/>
+      <c r="B374" s="72"/>
+      <c r="C374" s="76"/>
+      <c r="D374" s="76"/>
+      <c r="E374" s="76"/>
+    </row>
+    <row r="375" spans="1:5">
+      <c r="A375" s="60"/>
+      <c r="B375" s="72"/>
+      <c r="C375" s="76"/>
+      <c r="D375" s="76"/>
+      <c r="E375" s="76"/>
+    </row>
+    <row r="376" spans="1:5">
+      <c r="A376" s="60"/>
+      <c r="B376" s="72"/>
+      <c r="C376" s="76"/>
+      <c r="D376" s="76"/>
+      <c r="E376" s="76"/>
+    </row>
+    <row r="377" spans="1:5">
+      <c r="A377" s="60"/>
+      <c r="B377" s="72"/>
+      <c r="C377" s="76"/>
+      <c r="D377" s="76"/>
+      <c r="E377" s="76"/>
+    </row>
+    <row r="378" spans="1:5">
+      <c r="A378" s="60"/>
+      <c r="B378" s="72"/>
+      <c r="C378" s="76"/>
+      <c r="D378" s="76"/>
+      <c r="E378" s="76"/>
+    </row>
+    <row r="379" spans="1:5">
+      <c r="A379" s="60"/>
+      <c r="B379" s="72"/>
+      <c r="C379" s="76"/>
+      <c r="D379" s="76"/>
+      <c r="E379" s="76"/>
+    </row>
+    <row r="380" spans="1:5">
+      <c r="A380" s="60"/>
+      <c r="B380" s="72"/>
+      <c r="C380" s="76"/>
+      <c r="D380" s="76"/>
+      <c r="E380" s="76"/>
+    </row>
+    <row r="381" spans="1:5">
+      <c r="A381" s="60"/>
+      <c r="B381" s="72"/>
+      <c r="C381" s="76"/>
+      <c r="D381" s="76"/>
+      <c r="E381" s="76"/>
+    </row>
+    <row r="382" spans="1:5">
+      <c r="A382" s="60"/>
+      <c r="B382" s="72"/>
+      <c r="C382" s="76"/>
+      <c r="D382" s="76"/>
+      <c r="E382" s="76"/>
+    </row>
+    <row r="383" spans="1:5">
+      <c r="A383" s="60"/>
+      <c r="B383" s="72"/>
+      <c r="C383" s="76"/>
+      <c r="D383" s="76"/>
+      <c r="E383" s="76"/>
+    </row>
+    <row r="384" spans="1:5">
+      <c r="A384" s="60"/>
+      <c r="B384" s="72"/>
+      <c r="C384" s="76"/>
+      <c r="D384" s="76"/>
+      <c r="E384" s="76"/>
+    </row>
+    <row r="385" spans="1:5">
+      <c r="A385" s="60"/>
+      <c r="B385" s="72"/>
+      <c r="C385" s="76"/>
+      <c r="D385" s="76"/>
+      <c r="E385" s="76"/>
+    </row>
+    <row r="386" spans="1:5">
+      <c r="A386" s="60"/>
+      <c r="B386" s="72"/>
+      <c r="C386" s="76"/>
+      <c r="D386" s="76"/>
+      <c r="E386" s="76"/>
+    </row>
+    <row r="387" spans="1:5">
+      <c r="A387" s="60"/>
+      <c r="B387" s="72"/>
+      <c r="C387" s="76"/>
+      <c r="D387" s="76"/>
+      <c r="E387" s="76"/>
+    </row>
+    <row r="388" spans="1:5">
+      <c r="A388" s="60"/>
+      <c r="B388" s="72"/>
+      <c r="C388" s="76"/>
+      <c r="D388" s="76"/>
+      <c r="E388" s="76"/>
+    </row>
+    <row r="389" spans="1:5">
+      <c r="A389" s="60"/>
+      <c r="B389" s="72"/>
+      <c r="C389" s="76"/>
+      <c r="D389" s="76"/>
+      <c r="E389" s="76"/>
+    </row>
+    <row r="390" spans="1:5">
+      <c r="A390" s="60"/>
+      <c r="B390" s="72"/>
+      <c r="C390" s="76"/>
+      <c r="D390" s="76"/>
+      <c r="E390" s="76"/>
+    </row>
+    <row r="391" spans="1:5">
+      <c r="A391" s="60"/>
+      <c r="B391" s="72"/>
+      <c r="C391" s="76"/>
+      <c r="D391" s="76"/>
+      <c r="E391" s="76"/>
+    </row>
+    <row r="392" spans="1:5">
+      <c r="A392" s="60"/>
+      <c r="B392" s="72"/>
+      <c r="C392" s="76"/>
+      <c r="D392" s="76"/>
+      <c r="E392" s="76"/>
+    </row>
+    <row r="393" spans="1:5">
+      <c r="A393" s="60"/>
+      <c r="B393" s="72"/>
+      <c r="C393" s="76"/>
+      <c r="D393" s="76"/>
+      <c r="E393" s="76"/>
+    </row>
+    <row r="394" spans="1:5">
+      <c r="A394" s="60"/>
+      <c r="B394" s="72"/>
+      <c r="C394" s="76"/>
+      <c r="D394" s="76"/>
+      <c r="E394" s="76"/>
+    </row>
+    <row r="395" spans="1:5">
+      <c r="A395" s="60"/>
+      <c r="B395" s="72"/>
+      <c r="C395" s="76"/>
+      <c r="D395" s="76"/>
+      <c r="E395" s="76"/>
+    </row>
+    <row r="396" spans="1:5">
+      <c r="A396" s="60"/>
+      <c r="B396" s="72"/>
+      <c r="C396" s="76"/>
+      <c r="D396" s="76"/>
+      <c r="E396" s="76"/>
+    </row>
+    <row r="397" spans="1:5">
+      <c r="A397" s="60"/>
+      <c r="B397" s="72"/>
+      <c r="C397" s="76"/>
+      <c r="D397" s="76"/>
+      <c r="E397" s="76"/>
+    </row>
+    <row r="398" spans="1:5">
+      <c r="A398" s="60"/>
+      <c r="B398" s="72"/>
+      <c r="C398" s="76"/>
+      <c r="D398" s="76"/>
+      <c r="E398" s="76"/>
+    </row>
+    <row r="399" spans="1:5">
+      <c r="A399" s="60"/>
+      <c r="B399" s="72"/>
+      <c r="C399" s="76"/>
+      <c r="D399" s="76"/>
+      <c r="E399" s="76"/>
+    </row>
+    <row r="400" spans="1:5">
+      <c r="A400" s="60"/>
+      <c r="B400" s="72"/>
+      <c r="C400" s="76"/>
+      <c r="D400" s="76"/>
+      <c r="E400" s="76"/>
+    </row>
+    <row r="401" spans="1:5">
+      <c r="A401" s="60"/>
+      <c r="B401" s="72"/>
+      <c r="C401" s="76"/>
+      <c r="D401" s="76"/>
+      <c r="E401" s="76"/>
+    </row>
+    <row r="402" spans="1:5">
+      <c r="A402" s="60"/>
+      <c r="B402" s="72"/>
+      <c r="C402" s="76"/>
+      <c r="D402" s="76"/>
+      <c r="E402" s="76"/>
+    </row>
+    <row r="403" spans="1:5">
+      <c r="A403" s="60"/>
+      <c r="B403" s="72"/>
+      <c r="C403" s="76"/>
+      <c r="D403" s="76"/>
+      <c r="E403" s="76"/>
+    </row>
+    <row r="404" spans="1:5">
+      <c r="A404" s="60"/>
+      <c r="B404" s="72"/>
+      <c r="C404" s="76"/>
+      <c r="D404" s="76"/>
+      <c r="E404" s="76"/>
+    </row>
+    <row r="405" spans="1:5">
+      <c r="A405" s="60"/>
+      <c r="B405" s="72"/>
+      <c r="C405" s="76"/>
+      <c r="D405" s="76"/>
+      <c r="E405" s="76"/>
+    </row>
+    <row r="406" spans="1:5">
+      <c r="A406" s="60"/>
+      <c r="B406" s="72"/>
+      <c r="C406" s="76"/>
+      <c r="D406" s="76"/>
+      <c r="E406" s="76"/>
+    </row>
+    <row r="407" spans="1:5">
+      <c r="A407" s="60"/>
+      <c r="B407" s="72"/>
+      <c r="C407" s="76"/>
+      <c r="D407" s="76"/>
+      <c r="E407" s="76"/>
+    </row>
+    <row r="408" spans="1:5">
+      <c r="A408" s="60"/>
+      <c r="B408" s="72"/>
+      <c r="C408" s="76"/>
+      <c r="D408" s="76"/>
+      <c r="E408" s="76"/>
+    </row>
+    <row r="409" spans="1:5">
+      <c r="A409" s="60"/>
+      <c r="B409" s="72"/>
+      <c r="C409" s="76"/>
+      <c r="D409" s="76"/>
+      <c r="E409" s="76"/>
+    </row>
+    <row r="410" spans="1:5">
+      <c r="A410" s="60"/>
+      <c r="B410" s="72"/>
+      <c r="C410" s="76"/>
+      <c r="D410" s="76"/>
+      <c r="E410" s="76"/>
+    </row>
+    <row r="411" spans="1:5">
+      <c r="A411" s="60"/>
+      <c r="B411" s="72"/>
+      <c r="C411" s="76"/>
+      <c r="D411" s="76"/>
+      <c r="E411" s="76"/>
+    </row>
+    <row r="412" spans="1:5">
+      <c r="A412" s="60"/>
+      <c r="B412" s="72"/>
+      <c r="C412" s="76"/>
+      <c r="D412" s="76"/>
+      <c r="E412" s="76"/>
+    </row>
+    <row r="413" spans="1:5">
+      <c r="A413" s="60"/>
+      <c r="B413" s="72"/>
+      <c r="C413" s="76"/>
+      <c r="D413" s="76"/>
+      <c r="E413" s="76"/>
+    </row>
+    <row r="414" spans="1:5">
+      <c r="A414" s="60"/>
+      <c r="B414" s="72"/>
+      <c r="C414" s="76"/>
+      <c r="D414" s="76"/>
+      <c r="E414" s="76"/>
+    </row>
+    <row r="415" spans="1:5">
+      <c r="A415" s="60"/>
+      <c r="B415" s="72"/>
+      <c r="C415" s="76"/>
+      <c r="D415" s="76"/>
+      <c r="E415" s="76"/>
+    </row>
+    <row r="416" spans="1:5">
+      <c r="A416" s="60"/>
+      <c r="B416" s="72"/>
+      <c r="C416" s="76"/>
+      <c r="D416" s="76"/>
+      <c r="E416" s="76"/>
+    </row>
+    <row r="417" spans="1:5">
+      <c r="A417" s="60"/>
+      <c r="B417" s="72"/>
+      <c r="C417" s="76"/>
+      <c r="D417" s="76"/>
+      <c r="E417" s="76"/>
+    </row>
+    <row r="418" spans="1:5">
+      <c r="A418" s="60"/>
+      <c r="B418" s="72"/>
+      <c r="C418" s="76"/>
+      <c r="D418" s="76"/>
+      <c r="E418" s="76"/>
+    </row>
+    <row r="419" spans="1:5">
+      <c r="A419" s="60"/>
+      <c r="B419" s="72"/>
+      <c r="C419" s="76"/>
+      <c r="D419" s="76"/>
+      <c r="E419" s="76"/>
+    </row>
+    <row r="420" spans="1:5">
+      <c r="A420" s="60"/>
+      <c r="B420" s="72"/>
+      <c r="C420" s="76"/>
+      <c r="D420" s="76"/>
+      <c r="E420" s="76"/>
+    </row>
+    <row r="421" spans="1:5">
+      <c r="A421" s="60"/>
+      <c r="B421" s="72"/>
+      <c r="C421" s="76"/>
+      <c r="D421" s="76"/>
+      <c r="E421" s="76"/>
+    </row>
+    <row r="422" spans="1:5">
+      <c r="A422" s="60"/>
+      <c r="B422" s="72"/>
+      <c r="C422" s="76"/>
+      <c r="D422" s="76"/>
+      <c r="E422" s="76"/>
+    </row>
+    <row r="423" spans="1:5">
+      <c r="A423" s="60"/>
+      <c r="B423" s="72"/>
+      <c r="C423" s="76"/>
+      <c r="D423" s="76"/>
+      <c r="E423" s="76"/>
+    </row>
+    <row r="424" spans="1:5">
+      <c r="A424" s="60"/>
+      <c r="B424" s="72"/>
+      <c r="C424" s="76"/>
+      <c r="D424" s="76"/>
+      <c r="E424" s="76"/>
+    </row>
+    <row r="425" spans="1:5">
+      <c r="A425" s="60"/>
+      <c r="B425" s="72"/>
+      <c r="C425" s="76"/>
+      <c r="D425" s="76"/>
+      <c r="E425" s="76"/>
+    </row>
+    <row r="426" spans="1:5">
+      <c r="A426" s="60"/>
+      <c r="B426" s="72"/>
+      <c r="C426" s="76"/>
+      <c r="D426" s="76"/>
+      <c r="E426" s="76"/>
+    </row>
+    <row r="427" spans="1:5">
+      <c r="A427" s="60"/>
+      <c r="B427" s="72"/>
+      <c r="C427" s="76"/>
+      <c r="D427" s="76"/>
+      <c r="E427" s="76"/>
+    </row>
+    <row r="428" spans="1:5">
+      <c r="A428" s="60"/>
+      <c r="B428" s="72"/>
+      <c r="C428" s="76"/>
+      <c r="D428" s="76"/>
+      <c r="E428" s="76"/>
+    </row>
+    <row r="429" spans="1:5">
+      <c r="A429" s="60"/>
+      <c r="B429" s="72"/>
+      <c r="C429" s="76"/>
+      <c r="D429" s="76"/>
+      <c r="E429" s="76"/>
+    </row>
+    <row r="430" spans="1:5">
+      <c r="A430" s="60"/>
+      <c r="B430" s="72"/>
+      <c r="C430" s="76"/>
+      <c r="D430" s="76"/>
+      <c r="E430" s="76"/>
+    </row>
+    <row r="431" spans="1:5">
+      <c r="A431" s="60"/>
+      <c r="B431" s="72"/>
+      <c r="C431" s="76"/>
+      <c r="D431" s="76"/>
+      <c r="E431" s="76"/>
+    </row>
+    <row r="432" spans="1:5">
+      <c r="A432" s="60"/>
+      <c r="B432" s="72"/>
+      <c r="C432" s="76"/>
+      <c r="D432" s="76"/>
+      <c r="E432" s="76"/>
+    </row>
+    <row r="433" spans="1:5">
+      <c r="A433" s="60"/>
+      <c r="B433" s="72"/>
+      <c r="C433" s="76"/>
+      <c r="D433" s="76"/>
+      <c r="E433" s="76"/>
+    </row>
+    <row r="434" spans="1:5">
+      <c r="A434" s="60"/>
+      <c r="B434" s="72"/>
+      <c r="C434" s="76"/>
+      <c r="D434" s="76"/>
+      <c r="E434" s="76"/>
+    </row>
+    <row r="435" spans="1:5">
+      <c r="A435" s="60"/>
+      <c r="B435" s="72"/>
+      <c r="C435" s="76"/>
+      <c r="D435" s="76"/>
+      <c r="E435" s="76"/>
+    </row>
+    <row r="436" spans="1:5">
+      <c r="A436" s="60"/>
+      <c r="B436" s="72"/>
+      <c r="C436" s="76"/>
+      <c r="D436" s="76"/>
+      <c r="E436" s="76"/>
+    </row>
+    <row r="437" spans="1:5">
+      <c r="A437" s="60"/>
+      <c r="B437" s="72"/>
+      <c r="C437" s="76"/>
+      <c r="D437" s="76"/>
+      <c r="E437" s="76"/>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="60"/>
+      <c r="B438" s="72"/>
+      <c r="C438" s="76"/>
+      <c r="D438" s="76"/>
+      <c r="E438" s="76"/>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="60"/>
+      <c r="B439" s="72"/>
+      <c r="C439" s="76"/>
+      <c r="D439" s="76"/>
+      <c r="E439" s="76"/>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="60"/>
+      <c r="B440" s="72"/>
+      <c r="C440" s="76"/>
+      <c r="D440" s="76"/>
+      <c r="E440" s="76"/>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="60"/>
+      <c r="B441" s="72"/>
+      <c r="C441" s="76"/>
+      <c r="D441" s="76"/>
+      <c r="E441" s="76"/>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="60"/>
+      <c r="B442" s="72"/>
+      <c r="C442" s="76"/>
+      <c r="D442" s="76"/>
+      <c r="E442" s="76"/>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="60"/>
+      <c r="B443" s="72"/>
+      <c r="C443" s="76"/>
+      <c r="D443" s="76"/>
+      <c r="E443" s="76"/>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="60"/>
+      <c r="B444" s="72"/>
+      <c r="C444" s="76"/>
+      <c r="D444" s="76"/>
+      <c r="E444" s="76"/>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="60"/>
+      <c r="B445" s="72"/>
+      <c r="C445" s="76"/>
+      <c r="D445" s="76"/>
+      <c r="E445" s="76"/>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="60"/>
+      <c r="B446" s="72"/>
+      <c r="C446" s="76"/>
+      <c r="D446" s="76"/>
+      <c r="E446" s="76"/>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="60"/>
+      <c r="B447" s="72"/>
+      <c r="C447" s="76"/>
+      <c r="D447" s="76"/>
+      <c r="E447" s="76"/>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="60"/>
+      <c r="B448" s="72"/>
+      <c r="C448" s="76"/>
+      <c r="D448" s="76"/>
+      <c r="E448" s="76"/>
+    </row>
+    <row r="449" spans="1:5">
+      <c r="A449" s="60"/>
+      <c r="B449" s="72"/>
+      <c r="C449" s="76"/>
+      <c r="D449" s="76"/>
+      <c r="E449" s="76"/>
+    </row>
+    <row r="450" spans="1:5">
+      <c r="A450" s="60"/>
+      <c r="B450" s="72"/>
+      <c r="C450" s="76"/>
+      <c r="D450" s="76"/>
+      <c r="E450" s="76"/>
+    </row>
+    <row r="451" spans="1:5">
+      <c r="A451" s="60"/>
+      <c r="B451" s="72"/>
+      <c r="C451" s="76"/>
+      <c r="D451" s="76"/>
+      <c r="E451" s="76"/>
+    </row>
+    <row r="452" spans="1:5">
+      <c r="A452" s="60"/>
+      <c r="B452" s="72"/>
+      <c r="C452" s="76"/>
+      <c r="D452" s="76"/>
+      <c r="E452" s="76"/>
+    </row>
+    <row r="453" spans="1:5">
+      <c r="A453" s="60"/>
+      <c r="B453" s="72"/>
+      <c r="C453" s="76"/>
+      <c r="D453" s="76"/>
+      <c r="E453" s="76"/>
+    </row>
+    <row r="454" spans="1:5">
+      <c r="A454" s="60"/>
+      <c r="B454" s="72"/>
+      <c r="C454" s="76"/>
+      <c r="D454" s="76"/>
+      <c r="E454" s="76"/>
+    </row>
+    <row r="455" spans="1:5">
+      <c r="A455" s="60"/>
+      <c r="B455" s="72"/>
+      <c r="C455" s="76"/>
+      <c r="D455" s="76"/>
+      <c r="E455" s="76"/>
+    </row>
+    <row r="456" spans="1:5">
+      <c r="A456" s="60"/>
+      <c r="B456" s="72"/>
+      <c r="C456" s="76"/>
+      <c r="D456" s="76"/>
+      <c r="E456" s="76"/>
+    </row>
+    <row r="457" spans="1:5">
+      <c r="A457" s="60"/>
+      <c r="B457" s="72"/>
+      <c r="C457" s="76"/>
+      <c r="D457" s="76"/>
+      <c r="E457" s="76"/>
+    </row>
+    <row r="458" spans="1:5">
+      <c r="A458" s="60"/>
+      <c r="B458" s="72"/>
+      <c r="C458" s="76"/>
+      <c r="D458" s="76"/>
+      <c r="E458" s="76"/>
+    </row>
+    <row r="459" spans="1:5">
+      <c r="A459" s="60"/>
+      <c r="B459" s="72"/>
+      <c r="C459" s="76"/>
+      <c r="D459" s="76"/>
+      <c r="E459" s="76"/>
+    </row>
+    <row r="460" spans="1:5">
+      <c r="A460" s="60"/>
+      <c r="B460" s="72"/>
+      <c r="C460" s="76"/>
+      <c r="D460" s="76"/>
+      <c r="E460" s="76"/>
+    </row>
+    <row r="461" spans="1:5">
+      <c r="A461" s="60"/>
+      <c r="B461" s="72"/>
+      <c r="C461" s="76"/>
+      <c r="D461" s="76"/>
+      <c r="E461" s="76"/>
+    </row>
+    <row r="462" spans="1:5">
+      <c r="A462" s="60"/>
+      <c r="B462" s="72"/>
+      <c r="C462" s="76"/>
+      <c r="D462" s="76"/>
+      <c r="E462" s="76"/>
+    </row>
+    <row r="463" spans="1:5">
+      <c r="A463" s="60"/>
+      <c r="B463" s="72"/>
+      <c r="C463" s="76"/>
+      <c r="D463" s="76"/>
+      <c r="E463" s="76"/>
+    </row>
+    <row r="464" spans="1:5">
+      <c r="A464" s="60"/>
+      <c r="B464" s="72"/>
+      <c r="C464" s="76"/>
+      <c r="D464" s="76"/>
+      <c r="E464" s="76"/>
+    </row>
+    <row r="465" spans="1:5">
+      <c r="A465" s="60"/>
+      <c r="B465" s="72"/>
+      <c r="C465" s="76"/>
+      <c r="D465" s="76"/>
+      <c r="E465" s="76"/>
+    </row>
+    <row r="466" spans="1:5">
+      <c r="A466" s="60"/>
+      <c r="B466" s="72"/>
+      <c r="C466" s="76"/>
+      <c r="D466" s="76"/>
+      <c r="E466" s="76"/>
+    </row>
+    <row r="467" spans="1:5">
+      <c r="A467" s="60"/>
+      <c r="B467" s="72"/>
+      <c r="C467" s="76"/>
+      <c r="D467" s="76"/>
+      <c r="E467" s="76"/>
+    </row>
+    <row r="468" spans="1:5">
+      <c r="A468" s="60"/>
+      <c r="B468" s="72"/>
+      <c r="C468" s="76"/>
+      <c r="D468" s="76"/>
+      <c r="E468" s="76"/>
+    </row>
+    <row r="469" spans="1:5">
+      <c r="A469" s="60"/>
+      <c r="B469" s="72"/>
+      <c r="C469" s="76"/>
+      <c r="D469" s="76"/>
+      <c r="E469" s="76"/>
+    </row>
+    <row r="470" spans="1:5">
+      <c r="A470" s="60"/>
+      <c r="B470" s="72"/>
+      <c r="C470" s="76"/>
+      <c r="D470" s="76"/>
+      <c r="E470" s="76"/>
+    </row>
+    <row r="471" spans="1:5">
+      <c r="A471" s="60"/>
+      <c r="B471" s="72"/>
+      <c r="C471" s="76"/>
+      <c r="D471" s="76"/>
+      <c r="E471" s="76"/>
+    </row>
+    <row r="472" spans="1:5">
+      <c r="A472" s="60"/>
+      <c r="B472" s="72"/>
+      <c r="C472" s="76"/>
+      <c r="D472" s="76"/>
+      <c r="E472" s="76"/>
+    </row>
+    <row r="473" spans="1:5">
+      <c r="A473" s="60"/>
+      <c r="B473" s="72"/>
+      <c r="C473" s="76"/>
+      <c r="D473" s="76"/>
+      <c r="E473" s="76"/>
+    </row>
+    <row r="474" spans="1:5">
+      <c r="A474" s="60"/>
+      <c r="B474" s="72"/>
+      <c r="C474" s="76"/>
+      <c r="D474" s="76"/>
+      <c r="E474" s="76"/>
+    </row>
+    <row r="475" spans="1:5">
+      <c r="A475" s="60"/>
+      <c r="B475" s="72"/>
+      <c r="C475" s="76"/>
+      <c r="D475" s="76"/>
+      <c r="E475" s="76"/>
+    </row>
+    <row r="476" spans="1:5">
+      <c r="A476" s="60"/>
+      <c r="B476" s="72"/>
+      <c r="C476" s="76"/>
+      <c r="D476" s="76"/>
+      <c r="E476" s="76"/>
+    </row>
+    <row r="477" spans="1:5">
+      <c r="A477" s="60"/>
+      <c r="B477" s="72"/>
+      <c r="C477" s="76"/>
+      <c r="D477" s="76"/>
+      <c r="E477" s="76"/>
+    </row>
+    <row r="478" spans="1:5">
+      <c r="A478" s="60"/>
+      <c r="B478" s="72"/>
+      <c r="C478" s="76"/>
+      <c r="D478" s="76"/>
+      <c r="E478" s="76"/>
+    </row>
+    <row r="479" spans="1:5">
+      <c r="A479" s="60"/>
+      <c r="B479" s="72"/>
+      <c r="C479" s="76"/>
+      <c r="D479" s="76"/>
+      <c r="E479" s="76"/>
+    </row>
+    <row r="480" spans="1:5">
+      <c r="A480" s="60"/>
+      <c r="B480" s="72"/>
+      <c r="C480" s="76"/>
+      <c r="D480" s="76"/>
+      <c r="E480" s="76"/>
+    </row>
+    <row r="481" spans="1:5">
+      <c r="A481" s="60"/>
+      <c r="B481" s="72"/>
+      <c r="C481" s="76"/>
+      <c r="D481" s="76"/>
+      <c r="E481" s="76"/>
+    </row>
+    <row r="482" spans="1:5">
+      <c r="A482" s="60"/>
+      <c r="B482" s="72"/>
+      <c r="C482" s="76"/>
+      <c r="D482" s="76"/>
+      <c r="E482" s="76"/>
+    </row>
+    <row r="483" spans="1:5">
+      <c r="A483" s="60"/>
+      <c r="B483" s="72"/>
+      <c r="C483" s="76"/>
+      <c r="D483" s="76"/>
+      <c r="E483" s="76"/>
+    </row>
+    <row r="484" spans="1:5">
+      <c r="A484" s="60"/>
+      <c r="B484" s="72"/>
+      <c r="C484" s="76"/>
+      <c r="D484" s="76"/>
+      <c r="E484" s="76"/>
+    </row>
+    <row r="485" spans="1:5">
+      <c r="A485" s="60"/>
+      <c r="B485" s="72"/>
+      <c r="C485" s="76"/>
+      <c r="D485" s="76"/>
+      <c r="E485" s="76"/>
+    </row>
+    <row r="486" spans="1:5">
+      <c r="A486" s="60"/>
+      <c r="B486" s="72"/>
+      <c r="C486" s="76"/>
+      <c r="D486" s="76"/>
+      <c r="E486" s="76"/>
+    </row>
+    <row r="487" spans="1:5">
+      <c r="A487" s="60"/>
+      <c r="B487" s="72"/>
+      <c r="C487" s="76"/>
+      <c r="D487" s="76"/>
+      <c r="E487" s="76"/>
+    </row>
+    <row r="488" spans="1:5">
+      <c r="A488" s="60"/>
+      <c r="B488" s="72"/>
+      <c r="C488" s="76"/>
+      <c r="D488" s="76"/>
+      <c r="E488" s="76"/>
+    </row>
+    <row r="489" spans="1:5">
+      <c r="A489" s="60"/>
+      <c r="B489" s="72"/>
+      <c r="C489" s="76"/>
+      <c r="D489" s="76"/>
+      <c r="E489" s="76"/>
+    </row>
+    <row r="490" spans="1:5">
+      <c r="A490" s="60"/>
+      <c r="B490" s="72"/>
+      <c r="C490" s="76"/>
+      <c r="D490" s="76"/>
+      <c r="E490" s="76"/>
+    </row>
+    <row r="491" spans="1:5">
+      <c r="A491" s="60"/>
+      <c r="B491" s="72"/>
+      <c r="C491" s="76"/>
+      <c r="D491" s="76"/>
+      <c r="E491" s="76"/>
+    </row>
+    <row r="492" spans="1:5">
+      <c r="A492" s="60"/>
+      <c r="B492" s="72"/>
+      <c r="C492" s="76"/>
+      <c r="D492" s="76"/>
+      <c r="E492" s="76"/>
+    </row>
+    <row r="493" spans="1:5">
+      <c r="A493" s="60"/>
+      <c r="B493" s="72"/>
+      <c r="C493" s="76"/>
+      <c r="D493" s="76"/>
+      <c r="E493" s="76"/>
+    </row>
+    <row r="494" spans="1:5">
+      <c r="A494" s="60"/>
+      <c r="B494" s="72"/>
+      <c r="C494" s="76"/>
+      <c r="D494" s="76"/>
+      <c r="E494" s="76"/>
+    </row>
+    <row r="495" spans="1:5">
+      <c r="A495" s="60"/>
+      <c r="B495" s="72"/>
+      <c r="C495" s="76"/>
+      <c r="D495" s="76"/>
+      <c r="E495" s="76"/>
+    </row>
+    <row r="496" spans="1:5">
+      <c r="A496" s="60"/>
+      <c r="B496" s="72"/>
+      <c r="C496" s="76"/>
+      <c r="D496" s="76"/>
+      <c r="E496" s="76"/>
+    </row>
+    <row r="497" spans="1:5">
+      <c r="A497" s="60"/>
+      <c r="B497" s="72"/>
+      <c r="C497" s="76"/>
+      <c r="D497" s="76"/>
+      <c r="E497" s="76"/>
+    </row>
+    <row r="498" spans="1:5">
+      <c r="A498" s="60"/>
+      <c r="B498" s="72"/>
+      <c r="C498" s="76"/>
+      <c r="D498" s="76"/>
+      <c r="E498" s="76"/>
+    </row>
+    <row r="499" spans="1:5">
+      <c r="A499" s="60"/>
+      <c r="B499" s="72"/>
+      <c r="C499" s="76"/>
+      <c r="D499" s="76"/>
+      <c r="E499" s="76"/>
+    </row>
+    <row r="500" spans="1:5">
+      <c r="A500" s="60"/>
+      <c r="B500" s="72"/>
+      <c r="C500" s="76"/>
+      <c r="D500" s="76"/>
+      <c r="E500" s="76"/>
+    </row>
+    <row r="501" spans="1:5">
+      <c r="A501" s="60"/>
+      <c r="B501" s="72"/>
+      <c r="C501" s="76"/>
+      <c r="D501" s="76"/>
+      <c r="E501" s="76"/>
+    </row>
+    <row r="502" spans="1:5">
+      <c r="A502" s="60"/>
+      <c r="B502" s="72"/>
+      <c r="C502" s="76"/>
+      <c r="D502" s="76"/>
+      <c r="E502" s="76"/>
+    </row>
+    <row r="503" spans="1:5">
+      <c r="A503" s="60"/>
+      <c r="B503" s="72"/>
+      <c r="C503" s="76"/>
+      <c r="D503" s="76"/>
+      <c r="E503" s="76"/>
+    </row>
+    <row r="504" spans="1:5">
+      <c r="A504" s="60"/>
+      <c r="B504" s="72"/>
+      <c r="C504" s="76"/>
+      <c r="D504" s="76"/>
+      <c r="E504" s="76"/>
+    </row>
+    <row r="505" spans="1:5">
+      <c r="A505" s="60"/>
+      <c r="B505" s="72"/>
+      <c r="C505" s="76"/>
+      <c r="D505" s="76"/>
+      <c r="E505" s="76"/>
+    </row>
+    <row r="506" spans="1:5">
+      <c r="A506" s="60"/>
+      <c r="B506" s="72"/>
+      <c r="C506" s="76"/>
+      <c r="D506" s="76"/>
+      <c r="E506" s="76"/>
+    </row>
+    <row r="507" spans="1:5">
+      <c r="A507" s="60"/>
+      <c r="B507" s="72"/>
+      <c r="C507" s="76"/>
+      <c r="D507" s="76"/>
+      <c r="E507" s="76"/>
+    </row>
+    <row r="508" spans="1:5">
+      <c r="A508" s="60"/>
+      <c r="B508" s="72"/>
+      <c r="C508" s="76"/>
+      <c r="D508" s="76"/>
+      <c r="E508" s="76"/>
+    </row>
+    <row r="509" spans="1:5">
+      <c r="A509" s="60"/>
+      <c r="B509" s="72"/>
+      <c r="C509" s="76"/>
+      <c r="D509" s="76"/>
+      <c r="E509" s="76"/>
+    </row>
+    <row r="510" spans="1:5">
+      <c r="A510" s="60"/>
+      <c r="B510" s="72"/>
+      <c r="C510" s="76"/>
+      <c r="D510" s="76"/>
+      <c r="E510" s="76"/>
+    </row>
+    <row r="511" spans="1:5">
+      <c r="A511" s="60"/>
+      <c r="B511" s="72"/>
+      <c r="C511" s="76"/>
+      <c r="D511" s="76"/>
+      <c r="E511" s="76"/>
+    </row>
+    <row r="512" spans="1:5">
+      <c r="A512" s="60"/>
+      <c r="B512" s="72"/>
+      <c r="C512" s="76"/>
+      <c r="D512" s="76"/>
+      <c r="E512" s="76"/>
+    </row>
+    <row r="513" spans="1:5">
+      <c r="A513" s="60"/>
+      <c r="B513" s="72"/>
+      <c r="C513" s="76"/>
+      <c r="D513" s="76"/>
+      <c r="E513" s="76"/>
+    </row>
+    <row r="514" spans="1:5">
+      <c r="A514" s="60"/>
+      <c r="B514" s="72"/>
+      <c r="C514" s="76"/>
+      <c r="D514" s="76"/>
+      <c r="E514" s="76"/>
+    </row>
+    <row r="515" spans="1:5">
+      <c r="A515" s="60"/>
+      <c r="B515" s="72"/>
+      <c r="C515" s="76"/>
+      <c r="D515" s="76"/>
+      <c r="E515" s="76"/>
+    </row>
+    <row r="516" spans="1:5">
+      <c r="A516" s="60"/>
+      <c r="B516" s="72"/>
+      <c r="C516" s="76"/>
+      <c r="D516" s="76"/>
+      <c r="E516" s="76"/>
+    </row>
+    <row r="517" spans="1:5">
+      <c r="A517" s="60"/>
+      <c r="B517" s="72"/>
+      <c r="C517" s="76"/>
+      <c r="D517" s="76"/>
+      <c r="E517" s="76"/>
+    </row>
+    <row r="518" spans="1:5">
+      <c r="A518" s="60"/>
+      <c r="B518" s="72"/>
+      <c r="C518" s="76"/>
+      <c r="D518" s="76"/>
+      <c r="E518" s="76"/>
+    </row>
+    <row r="519" spans="1:5">
+      <c r="A519" s="60"/>
+      <c r="B519" s="72"/>
+      <c r="C519" s="76"/>
+      <c r="D519" s="76"/>
+      <c r="E519" s="76"/>
+    </row>
+    <row r="520" spans="1:5">
+      <c r="A520" s="60"/>
+      <c r="B520" s="72"/>
+      <c r="C520" s="76"/>
+      <c r="D520" s="76"/>
+      <c r="E520" s="76"/>
+    </row>
+    <row r="521" spans="1:5">
+      <c r="A521" s="60"/>
+      <c r="B521" s="72"/>
+      <c r="C521" s="76"/>
+      <c r="D521" s="76"/>
+      <c r="E521" s="76"/>
+    </row>
+    <row r="522" spans="1:5">
+      <c r="A522" s="60"/>
+      <c r="B522" s="72"/>
+      <c r="C522" s="76"/>
+      <c r="D522" s="76"/>
+      <c r="E522" s="76"/>
+    </row>
+    <row r="523" spans="1:5">
+      <c r="A523" s="60"/>
+      <c r="B523" s="72"/>
+      <c r="C523" s="76"/>
+      <c r="D523" s="76"/>
+      <c r="E523" s="76"/>
+    </row>
+    <row r="524" spans="1:5">
+      <c r="A524" s="60"/>
+      <c r="B524" s="72"/>
+      <c r="C524" s="76"/>
+      <c r="D524" s="76"/>
+      <c r="E524" s="76"/>
+    </row>
+    <row r="525" spans="1:5">
+      <c r="A525" s="60"/>
+      <c r="B525" s="72"/>
+      <c r="C525" s="76"/>
+      <c r="D525" s="76"/>
+      <c r="E525" s="76"/>
+    </row>
+    <row r="526" spans="1:5">
+      <c r="A526" s="60"/>
+      <c r="B526" s="72"/>
+      <c r="C526" s="76"/>
+      <c r="D526" s="76"/>
+      <c r="E526" s="76"/>
+    </row>
+    <row r="527" spans="1:5">
+      <c r="A527" s="60"/>
+      <c r="B527" s="72"/>
+      <c r="C527" s="76"/>
+      <c r="D527" s="76"/>
+      <c r="E527" s="76"/>
+    </row>
+    <row r="528" spans="1:5">
+      <c r="A528" s="60"/>
+      <c r="B528" s="72"/>
+      <c r="C528" s="76"/>
+      <c r="D528" s="76"/>
+      <c r="E528" s="76"/>
+    </row>
+    <row r="529" spans="1:5">
+      <c r="A529" s="60"/>
+      <c r="B529" s="72"/>
+      <c r="C529" s="76"/>
+      <c r="D529" s="76"/>
+      <c r="E529" s="76"/>
+    </row>
+    <row r="530" spans="1:5">
+      <c r="A530" s="60"/>
+      <c r="B530" s="72"/>
+      <c r="C530" s="76"/>
+      <c r="D530" s="76"/>
+      <c r="E530" s="76"/>
+    </row>
+    <row r="531" spans="1:5">
+      <c r="A531" s="60"/>
+      <c r="B531" s="72"/>
+      <c r="C531" s="76"/>
+      <c r="D531" s="76"/>
+      <c r="E531" s="76"/>
+    </row>
+    <row r="532" spans="1:5">
+      <c r="A532" s="60"/>
+      <c r="B532" s="72"/>
+      <c r="C532" s="76"/>
+      <c r="D532" s="76"/>
+      <c r="E532" s="76"/>
+    </row>
+    <row r="533" spans="1:5">
+      <c r="A533" s="60"/>
+      <c r="B533" s="72"/>
+      <c r="C533" s="76"/>
+      <c r="D533" s="76"/>
+      <c r="E533" s="76"/>
+    </row>
+    <row r="534" spans="1:5">
+      <c r="A534" s="60"/>
+      <c r="B534" s="72"/>
+      <c r="C534" s="76"/>
+      <c r="D534" s="76"/>
+      <c r="E534" s="76"/>
+    </row>
+    <row r="535" spans="1:5">
+      <c r="A535" s="60"/>
+      <c r="B535" s="72"/>
+      <c r="C535" s="76"/>
+      <c r="D535" s="76"/>
+      <c r="E535" s="76"/>
+    </row>
+    <row r="536" spans="1:5">
+      <c r="A536" s="60"/>
+      <c r="B536" s="72"/>
+      <c r="C536" s="76"/>
+      <c r="D536" s="76"/>
+      <c r="E536" s="76"/>
+    </row>
+    <row r="537" spans="1:5">
+      <c r="A537" s="60"/>
+      <c r="B537" s="72"/>
+      <c r="C537" s="76"/>
+      <c r="D537" s="76"/>
+      <c r="E537" s="76"/>
+    </row>
+    <row r="538" spans="1:5">
+      <c r="A538" s="60"/>
+      <c r="B538" s="72"/>
+      <c r="C538" s="76"/>
+      <c r="D538" s="76"/>
+      <c r="E538" s="76"/>
+    </row>
+    <row r="539" spans="1:5">
+      <c r="A539" s="60"/>
+      <c r="B539" s="72"/>
+      <c r="C539" s="76"/>
+      <c r="D539" s="76"/>
+      <c r="E539" s="76"/>
+    </row>
+    <row r="540" spans="1:5">
+      <c r="A540" s="60"/>
+      <c r="B540" s="72"/>
+      <c r="C540" s="76"/>
+      <c r="D540" s="76"/>
+      <c r="E540" s="76"/>
+    </row>
+    <row r="541" spans="1:5">
+      <c r="A541" s="60"/>
+      <c r="B541" s="72"/>
+      <c r="C541" s="76"/>
+      <c r="D541" s="76"/>
+      <c r="E541" s="76"/>
+    </row>
+    <row r="542" spans="1:5">
+      <c r="A542" s="60"/>
+      <c r="B542" s="72"/>
+      <c r="C542" s="76"/>
+      <c r="D542" s="76"/>
+      <c r="E542" s="76"/>
+    </row>
+    <row r="543" spans="1:5">
+      <c r="A543" s="60"/>
+      <c r="B543" s="72"/>
+      <c r="C543" s="76"/>
+      <c r="D543" s="76"/>
+      <c r="E543" s="76"/>
+    </row>
+    <row r="544" spans="1:5">
+      <c r="A544" s="60"/>
+      <c r="B544" s="72"/>
+      <c r="C544" s="76"/>
+      <c r="D544" s="76"/>
+      <c r="E544" s="76"/>
+    </row>
+    <row r="545" spans="1:5">
+      <c r="A545" s="60"/>
+      <c r="B545" s="72"/>
+      <c r="C545" s="76"/>
+      <c r="D545" s="76"/>
+      <c r="E545" s="76"/>
+    </row>
+    <row r="546" spans="1:5">
+      <c r="A546" s="60"/>
+      <c r="B546" s="72"/>
+      <c r="C546" s="76"/>
+      <c r="D546" s="76"/>
+      <c r="E546" s="76"/>
+    </row>
+    <row r="547" spans="1:5">
+      <c r="A547" s="60"/>
+      <c r="B547" s="72"/>
+      <c r="C547" s="76"/>
+      <c r="D547" s="76"/>
+      <c r="E547" s="76"/>
+    </row>
+    <row r="548" spans="1:5">
+      <c r="A548" s="60"/>
+      <c r="B548" s="72"/>
+      <c r="C548" s="76"/>
+      <c r="D548" s="76"/>
+      <c r="E548" s="76"/>
+    </row>
+    <row r="549" spans="1:5">
+      <c r="A549" s="60"/>
+      <c r="B549" s="72"/>
+      <c r="C549" s="76"/>
+      <c r="D549" s="76"/>
+      <c r="E549" s="76"/>
+    </row>
+    <row r="550" spans="1:5">
+      <c r="A550" s="60"/>
+      <c r="B550" s="72"/>
+      <c r="C550" s="76"/>
+      <c r="D550" s="76"/>
+      <c r="E550" s="76"/>
+    </row>
+    <row r="551" spans="1:5">
+      <c r="A551" s="60"/>
+      <c r="B551" s="72"/>
+      <c r="C551" s="76"/>
+      <c r="D551" s="76"/>
+      <c r="E551" s="76"/>
+    </row>
+    <row r="552" spans="1:5">
+      <c r="A552" s="60"/>
+      <c r="B552" s="72"/>
+      <c r="C552" s="76"/>
+      <c r="D552" s="76"/>
+      <c r="E552" s="76"/>
+    </row>
+    <row r="553" spans="1:5">
+      <c r="A553" s="60"/>
+      <c r="B553" s="72"/>
+      <c r="C553" s="76"/>
+      <c r="D553" s="76"/>
+      <c r="E553" s="76"/>
+    </row>
+    <row r="554" spans="1:5">
+      <c r="A554" s="60"/>
+      <c r="B554" s="72"/>
+      <c r="C554" s="76"/>
+      <c r="D554" s="76"/>
+      <c r="E554" s="76"/>
+    </row>
+    <row r="555" spans="1:5">
+      <c r="A555" s="60"/>
+      <c r="B555" s="72"/>
+      <c r="C555" s="76"/>
+      <c r="D555" s="76"/>
+      <c r="E555" s="76"/>
+    </row>
+    <row r="556" spans="1:5">
+      <c r="A556" s="60"/>
+      <c r="B556" s="72"/>
+      <c r="C556" s="76"/>
+      <c r="D556" s="76"/>
+      <c r="E556" s="76"/>
+    </row>
+    <row r="557" spans="1:5">
+      <c r="A557" s="60"/>
+      <c r="B557" s="72"/>
+      <c r="C557" s="76"/>
+      <c r="D557" s="76"/>
+      <c r="E557" s="76"/>
+    </row>
+    <row r="558" spans="1:5">
+      <c r="A558" s="60"/>
+      <c r="B558" s="72"/>
+      <c r="C558" s="76"/>
+      <c r="D558" s="76"/>
+      <c r="E558" s="76"/>
+    </row>
+    <row r="559" spans="1:5">
+      <c r="A559" s="60"/>
+      <c r="B559" s="72"/>
+      <c r="C559" s="76"/>
+      <c r="D559" s="76"/>
+      <c r="E559" s="76"/>
+    </row>
+    <row r="560" spans="1:5">
+      <c r="A560" s="60"/>
+      <c r="B560" s="72"/>
+      <c r="C560" s="76"/>
+      <c r="D560" s="76"/>
+      <c r="E560" s="76"/>
+    </row>
+    <row r="561" spans="1:5">
+      <c r="A561" s="60"/>
+      <c r="B561" s="72"/>
+      <c r="C561" s="76"/>
+      <c r="D561" s="76"/>
+      <c r="E561" s="76"/>
+    </row>
+    <row r="562" spans="1:5">
+      <c r="A562" s="60"/>
+      <c r="B562" s="72"/>
+      <c r="C562" s="76"/>
+      <c r="D562" s="76"/>
+      <c r="E562" s="76"/>
+    </row>
+    <row r="563" spans="1:5">
+      <c r="A563" s="60"/>
+      <c r="B563" s="72"/>
+      <c r="C563" s="76"/>
+      <c r="D563" s="76"/>
+      <c r="E563" s="76"/>
+    </row>
+    <row r="564" spans="1:5">
+      <c r="A564" s="60"/>
+      <c r="B564" s="72"/>
+      <c r="C564" s="76"/>
+      <c r="D564" s="76"/>
+      <c r="E564" s="76"/>
+    </row>
+    <row r="565" spans="1:5">
+      <c r="A565" s="60"/>
+      <c r="B565" s="72"/>
+      <c r="C565" s="76"/>
+      <c r="D565" s="76"/>
+      <c r="E565" s="76"/>
+    </row>
+    <row r="566" spans="1:5">
+      <c r="A566" s="60"/>
+      <c r="B566" s="72"/>
+      <c r="C566" s="76"/>
+      <c r="D566" s="76"/>
+      <c r="E566" s="76"/>
+    </row>
+    <row r="567" spans="1:5">
+      <c r="A567" s="60"/>
+      <c r="B567" s="72"/>
+      <c r="C567" s="76"/>
+      <c r="D567" s="76"/>
+      <c r="E567" s="76"/>
+    </row>
+    <row r="568" spans="1:5">
+      <c r="A568" s="60"/>
+      <c r="B568" s="72"/>
+      <c r="C568" s="76"/>
+      <c r="D568" s="76"/>
+      <c r="E568" s="76"/>
+    </row>
+    <row r="569" spans="1:5">
+      <c r="A569" s="60"/>
+      <c r="B569" s="72"/>
+      <c r="C569" s="76"/>
+      <c r="D569" s="76"/>
+      <c r="E569" s="76"/>
+    </row>
+    <row r="570" spans="1:5">
+      <c r="A570" s="60"/>
+      <c r="B570" s="72"/>
+      <c r="C570" s="76"/>
+      <c r="D570" s="76"/>
+      <c r="E570" s="76"/>
+    </row>
+    <row r="571" spans="1:5">
+      <c r="A571" s="60"/>
+      <c r="B571" s="72"/>
+      <c r="C571" s="76"/>
+      <c r="D571" s="76"/>
+      <c r="E571" s="76"/>
+    </row>
+    <row r="572" spans="1:5">
+      <c r="A572" s="60"/>
+      <c r="B572" s="72"/>
+      <c r="C572" s="76"/>
+      <c r="D572" s="76"/>
+      <c r="E572" s="76"/>
+    </row>
+    <row r="573" spans="1:5">
+      <c r="A573" s="60"/>
+      <c r="B573" s="72"/>
+      <c r="C573" s="76"/>
+      <c r="D573" s="76"/>
+      <c r="E573" s="76"/>
+    </row>
+    <row r="574" spans="1:5">
+      <c r="A574" s="60"/>
+      <c r="B574" s="72"/>
+      <c r="C574" s="76"/>
+      <c r="D574" s="76"/>
+      <c r="E574" s="76"/>
+    </row>
+    <row r="575" spans="1:5">
+      <c r="A575" s="60"/>
+      <c r="B575" s="72"/>
+      <c r="C575" s="76"/>
+      <c r="D575" s="76"/>
+      <c r="E575" s="76"/>
+    </row>
+    <row r="576" spans="1:5">
+      <c r="A576" s="60"/>
+      <c r="B576" s="72"/>
+      <c r="C576" s="76"/>
+      <c r="D576" s="76"/>
+      <c r="E576" s="76"/>
+    </row>
+    <row r="577" spans="1:5">
+      <c r="A577" s="60"/>
+      <c r="B577" s="72"/>
+      <c r="C577" s="76"/>
+      <c r="D577" s="76"/>
+      <c r="E577" s="76"/>
+    </row>
+    <row r="578" spans="1:5">
+      <c r="A578" s="60"/>
+      <c r="B578" s="72"/>
+      <c r="C578" s="76"/>
+      <c r="D578" s="76"/>
+      <c r="E578" s="76"/>
+    </row>
+    <row r="579" spans="1:5">
+      <c r="A579" s="60"/>
+      <c r="B579" s="72"/>
+      <c r="C579" s="76"/>
+      <c r="D579" s="76"/>
+      <c r="E579" s="76"/>
+    </row>
+    <row r="580" spans="1:5">
+      <c r="A580" s="60"/>
+      <c r="B580" s="72"/>
+      <c r="C580" s="76"/>
+      <c r="D580" s="76"/>
+      <c r="E580" s="76"/>
+    </row>
+    <row r="581" spans="1:5">
+      <c r="A581" s="60"/>
+      <c r="B581" s="72"/>
+      <c r="C581" s="76"/>
+      <c r="D581" s="76"/>
+      <c r="E581" s="76"/>
+    </row>
+    <row r="582" spans="1:5">
+      <c r="A582" s="60"/>
+      <c r="B582" s="72"/>
+      <c r="C582" s="76"/>
+      <c r="D582" s="76"/>
+      <c r="E582" s="76"/>
+    </row>
+    <row r="583" spans="1:5">
+      <c r="A583" s="60"/>
+      <c r="B583" s="72"/>
+      <c r="C583" s="76"/>
+      <c r="D583" s="76"/>
+      <c r="E583" s="76"/>
+    </row>
+    <row r="584" spans="1:5">
+      <c r="A584" s="60"/>
+      <c r="B584" s="72"/>
+      <c r="C584" s="76"/>
+      <c r="D584" s="76"/>
+      <c r="E584" s="76"/>
+    </row>
+    <row r="585" spans="1:5">
+      <c r="A585" s="60"/>
+      <c r="B585" s="72"/>
+      <c r="C585" s="76"/>
+      <c r="D585" s="76"/>
+      <c r="E585" s="76"/>
+    </row>
+    <row r="586" spans="1:5">
+      <c r="A586" s="60"/>
+      <c r="B586" s="72"/>
+      <c r="C586" s="76"/>
+      <c r="D586" s="76"/>
+      <c r="E586" s="76"/>
+    </row>
+    <row r="587" spans="1:5">
+      <c r="A587" s="60"/>
+      <c r="B587" s="72"/>
+      <c r="C587" s="76"/>
+      <c r="D587" s="76"/>
+      <c r="E587" s="76"/>
+    </row>
+    <row r="588" spans="1:5">
+      <c r="A588" s="60"/>
+      <c r="B588" s="72"/>
+      <c r="C588" s="76"/>
+      <c r="D588" s="76"/>
+      <c r="E588" s="76"/>
+    </row>
+    <row r="589" spans="1:5">
+      <c r="A589" s="60"/>
+      <c r="B589" s="72"/>
+      <c r="C589" s="76"/>
+      <c r="D589" s="76"/>
+      <c r="E589" s="76"/>
+    </row>
+    <row r="590" spans="1:5">
+      <c r="A590" s="60"/>
+      <c r="B590" s="72"/>
+      <c r="C590" s="76"/>
+      <c r="D590" s="76"/>
+      <c r="E590" s="76"/>
+    </row>
+    <row r="591" spans="1:5">
+      <c r="A591" s="60"/>
+      <c r="B591" s="72"/>
+      <c r="C591" s="76"/>
+      <c r="D591" s="76"/>
+      <c r="E591" s="76"/>
+    </row>
+    <row r="592" spans="1:5">
+      <c r="A592" s="60"/>
+      <c r="B592" s="72"/>
+      <c r="C592" s="76"/>
+      <c r="D592" s="76"/>
+      <c r="E592" s="76"/>
+    </row>
+    <row r="593" spans="1:5">
+      <c r="A593" s="60"/>
+      <c r="B593" s="72"/>
+      <c r="C593" s="76"/>
+      <c r="D593" s="76"/>
+      <c r="E593" s="76"/>
+    </row>
+    <row r="594" spans="1:5">
+      <c r="A594" s="60"/>
+      <c r="B594" s="72"/>
+      <c r="C594" s="76"/>
+      <c r="D594" s="76"/>
+      <c r="E594" s="76"/>
+    </row>
+    <row r="595" spans="1:5">
+      <c r="A595" s="60"/>
+      <c r="B595" s="72"/>
+      <c r="C595" s="76"/>
+      <c r="D595" s="76"/>
+      <c r="E595" s="76"/>
+    </row>
+    <row r="596" spans="1:5">
+      <c r="A596" s="60"/>
+      <c r="B596" s="72"/>
+      <c r="C596" s="76"/>
+      <c r="D596" s="76"/>
+      <c r="E596" s="76"/>
+    </row>
+    <row r="597" spans="1:5">
+      <c r="A597" s="60"/>
+      <c r="B597" s="72"/>
+      <c r="C597" s="76"/>
+      <c r="D597" s="76"/>
+      <c r="E597" s="76"/>
+    </row>
+    <row r="598" spans="1:5">
+      <c r="A598" s="60"/>
+      <c r="B598" s="72"/>
+      <c r="C598" s="76"/>
+      <c r="D598" s="76"/>
+      <c r="E598" s="76"/>
+    </row>
+    <row r="599" spans="1:5">
+      <c r="A599" s="60"/>
+      <c r="B599" s="72"/>
+      <c r="C599" s="76"/>
+      <c r="D599" s="76"/>
+      <c r="E599" s="76"/>
+    </row>
+    <row r="600" spans="1:5">
+      <c r="A600" s="60"/>
+      <c r="B600" s="72"/>
+      <c r="C600" s="76"/>
+      <c r="D600" s="76"/>
+      <c r="E600" s="76"/>
+    </row>
+    <row r="601" spans="1:5">
+      <c r="A601" s="60"/>
+      <c r="B601" s="72"/>
+      <c r="C601" s="76"/>
+      <c r="D601" s="76"/>
+      <c r="E601" s="76"/>
+    </row>
+    <row r="602" spans="1:5">
+      <c r="A602" s="60"/>
+      <c r="B602" s="72"/>
+      <c r="C602" s="76"/>
+      <c r="D602" s="76"/>
+      <c r="E602" s="76"/>
+    </row>
+    <row r="603" spans="1:5">
+      <c r="A603" s="60"/>
+      <c r="B603" s="72"/>
+      <c r="C603" s="76"/>
+      <c r="D603" s="76"/>
+      <c r="E603" s="76"/>
+    </row>
+    <row r="604" spans="1:5">
+      <c r="A604" s="60"/>
+      <c r="B604" s="72"/>
+      <c r="C604" s="76"/>
+      <c r="D604" s="76"/>
+      <c r="E604" s="76"/>
+    </row>
+    <row r="605" spans="1:5">
+      <c r="A605" s="60"/>
+      <c r="B605" s="72"/>
+      <c r="C605" s="76"/>
+      <c r="D605" s="76"/>
+      <c r="E605" s="76"/>
+    </row>
+    <row r="606" spans="1:5">
+      <c r="A606" s="60"/>
+      <c r="B606" s="72"/>
+      <c r="C606" s="76"/>
+      <c r="D606" s="76"/>
+      <c r="E606" s="76"/>
+    </row>
+    <row r="607" spans="1:5">
+      <c r="A607" s="60"/>
+      <c r="B607" s="72"/>
+      <c r="C607" s="76"/>
+      <c r="D607" s="76"/>
+      <c r="E607" s="76"/>
+    </row>
+    <row r="608" spans="1:5">
+      <c r="A608" s="60"/>
+      <c r="B608" s="72"/>
+      <c r="C608" s="76"/>
+      <c r="D608" s="76"/>
+      <c r="E608" s="76"/>
+    </row>
+    <row r="609" spans="1:5">
+      <c r="A609" s="60"/>
+      <c r="B609" s="72"/>
+      <c r="C609" s="76"/>
+      <c r="D609" s="76"/>
+      <c r="E609" s="76"/>
+    </row>
+    <row r="610" spans="1:5">
+      <c r="A610" s="60"/>
+      <c r="B610" s="72"/>
+      <c r="C610" s="76"/>
+      <c r="D610" s="76"/>
+      <c r="E610" s="76"/>
+    </row>
+    <row r="611" spans="1:5">
+      <c r="A611" s="60"/>
+      <c r="B611" s="72"/>
+      <c r="C611" s="76"/>
+      <c r="D611" s="76"/>
+      <c r="E611" s="76"/>
+    </row>
+    <row r="612" spans="1:5">
+      <c r="A612" s="60"/>
+      <c r="B612" s="72"/>
+      <c r="C612" s="76"/>
+      <c r="D612" s="76"/>
+      <c r="E612" s="76"/>
+    </row>
+    <row r="613" spans="1:5">
+      <c r="A613" s="60"/>
+      <c r="B613" s="72"/>
+      <c r="C613" s="76"/>
+      <c r="D613" s="76"/>
+      <c r="E613" s="76"/>
+    </row>
+    <row r="614" spans="1:5">
+      <c r="A614" s="60"/>
+      <c r="B614" s="72"/>
+      <c r="C614" s="76"/>
+      <c r="D614" s="76"/>
+      <c r="E614" s="76"/>
+    </row>
+    <row r="615" spans="1:5">
+      <c r="A615" s="60"/>
+      <c r="B615" s="72"/>
+      <c r="C615" s="76"/>
+      <c r="D615" s="76"/>
+      <c r="E615" s="76"/>
+    </row>
+    <row r="616" spans="1:5">
+      <c r="A616" s="60"/>
+      <c r="B616" s="72"/>
+      <c r="C616" s="76"/>
+      <c r="D616" s="76"/>
+      <c r="E616" s="76"/>
+    </row>
+    <row r="617" spans="1:5">
+      <c r="A617" s="60"/>
+      <c r="B617" s="72"/>
+      <c r="C617" s="76"/>
+      <c r="D617" s="76"/>
+      <c r="E617" s="76"/>
+    </row>
+    <row r="618" spans="1:5">
+      <c r="A618" s="60"/>
+      <c r="B618" s="72"/>
+      <c r="C618" s="76"/>
+      <c r="D618" s="76"/>
+      <c r="E618" s="76"/>
+    </row>
+    <row r="619" spans="1:5">
+      <c r="A619" s="60"/>
+      <c r="B619" s="72"/>
+      <c r="C619" s="76"/>
+      <c r="D619" s="76"/>
+      <c r="E619" s="76"/>
+    </row>
+    <row r="620" spans="1:5">
+      <c r="A620" s="60"/>
+      <c r="B620" s="72"/>
+      <c r="C620" s="76"/>
+      <c r="D620" s="76"/>
+      <c r="E620" s="76"/>
+    </row>
+    <row r="621" spans="1:5">
+      <c r="A621" s="60"/>
+      <c r="B621" s="72"/>
+      <c r="C621" s="76"/>
+      <c r="D621" s="76"/>
+      <c r="E621" s="76"/>
+    </row>
+    <row r="622" spans="1:5">
+      <c r="A622" s="60"/>
+      <c r="B622" s="72"/>
+      <c r="C622" s="76"/>
+      <c r="D622" s="76"/>
+      <c r="E622" s="76"/>
+    </row>
+    <row r="623" spans="1:5">
+      <c r="A623" s="60"/>
+      <c r="B623" s="72"/>
+      <c r="C623" s="76"/>
+      <c r="D623" s="76"/>
+      <c r="E623" s="76"/>
+    </row>
+    <row r="624" spans="1:5">
+      <c r="A624" s="60"/>
+      <c r="B624" s="72"/>
+      <c r="C624" s="76"/>
+      <c r="D624" s="76"/>
+      <c r="E624" s="76"/>
+    </row>
+    <row r="625" spans="1:5">
+      <c r="A625" s="60"/>
+      <c r="B625" s="72"/>
+      <c r="C625" s="76"/>
+      <c r="D625" s="76"/>
+      <c r="E625" s="76"/>
+    </row>
+    <row r="626" spans="1:5">
+      <c r="A626" s="60"/>
+      <c r="B626" s="72"/>
+      <c r="C626" s="76"/>
+      <c r="D626" s="76"/>
+      <c r="E626" s="76"/>
+    </row>
+    <row r="627" spans="1:5">
+      <c r="A627" s="60"/>
+      <c r="B627" s="72"/>
+      <c r="C627" s="76"/>
+      <c r="D627" s="76"/>
+      <c r="E627" s="76"/>
+    </row>
+    <row r="628" spans="1:5">
+      <c r="A628" s="60"/>
+      <c r="B628" s="72"/>
+      <c r="C628" s="76"/>
+      <c r="D628" s="76"/>
+      <c r="E628" s="76"/>
+    </row>
+    <row r="629" spans="1:5">
+      <c r="A629" s="60"/>
+      <c r="B629" s="72"/>
+      <c r="C629" s="76"/>
+      <c r="D629" s="76"/>
+      <c r="E629" s="76"/>
+    </row>
+    <row r="630" spans="1:5">
+      <c r="A630" s="60"/>
+      <c r="B630" s="72"/>
+      <c r="C630" s="76"/>
+      <c r="D630" s="76"/>
+      <c r="E630" s="76"/>
+    </row>
+    <row r="631" spans="1:5">
+      <c r="A631" s="60"/>
+      <c r="B631" s="72"/>
+      <c r="C631" s="76"/>
+      <c r="D631" s="76"/>
+      <c r="E631" s="76"/>
+    </row>
+    <row r="632" spans="1:5">
+      <c r="A632" s="60"/>
+      <c r="B632" s="72"/>
+      <c r="C632" s="76"/>
+      <c r="D632" s="76"/>
+      <c r="E632" s="76"/>
+    </row>
+    <row r="633" spans="1:5">
+      <c r="A633" s="60"/>
+      <c r="B633" s="72"/>
+      <c r="C633" s="76"/>
+      <c r="D633" s="76"/>
+      <c r="E633" s="76"/>
+    </row>
+    <row r="634" spans="1:5">
+      <c r="A634" s="60"/>
+      <c r="B634" s="72"/>
+      <c r="C634" s="76"/>
+      <c r="D634" s="76"/>
+      <c r="E634" s="76"/>
+    </row>
+    <row r="635" spans="1:5">
+      <c r="A635" s="60"/>
+      <c r="B635" s="72"/>
+      <c r="C635" s="76"/>
+      <c r="D635" s="76"/>
+      <c r="E635" s="76"/>
+    </row>
+    <row r="636" spans="1:5">
+      <c r="A636" s="60"/>
+      <c r="B636" s="72"/>
+      <c r="C636" s="76"/>
+      <c r="D636" s="76"/>
+      <c r="E636" s="76"/>
+    </row>
+    <row r="637" spans="1:5">
+      <c r="A637" s="60"/>
+      <c r="B637" s="72"/>
+      <c r="C637" s="76"/>
+      <c r="D637" s="76"/>
+      <c r="E637" s="76"/>
+    </row>
+    <row r="638" spans="1:5">
+      <c r="A638" s="60"/>
+      <c r="B638" s="72"/>
+      <c r="C638" s="76"/>
+      <c r="D638" s="76"/>
+      <c r="E638" s="76"/>
+    </row>
+    <row r="639" spans="1:5">
+      <c r="A639" s="60"/>
+      <c r="B639" s="72"/>
+      <c r="C639" s="76"/>
+      <c r="D639" s="76"/>
+      <c r="E639" s="76"/>
+    </row>
+    <row r="640" spans="1:5">
+      <c r="A640" s="60"/>
+      <c r="B640" s="72"/>
+      <c r="C640" s="76"/>
+      <c r="D640" s="76"/>
+      <c r="E640" s="76"/>
+    </row>
+    <row r="641" spans="1:5">
+      <c r="A641" s="60"/>
+      <c r="B641" s="72"/>
+      <c r="C641" s="76"/>
+      <c r="D641" s="76"/>
+      <c r="E641" s="76"/>
+    </row>
+    <row r="642" spans="1:5">
+      <c r="A642" s="60"/>
+      <c r="B642" s="72"/>
+      <c r="C642" s="76"/>
+      <c r="D642" s="76"/>
+      <c r="E642" s="76"/>
+    </row>
+    <row r="643" spans="1:5">
+      <c r="A643" s="60"/>
+      <c r="B643" s="72"/>
+      <c r="C643" s="76"/>
+      <c r="D643" s="76"/>
+      <c r="E643" s="76"/>
+    </row>
+    <row r="644" spans="1:5">
+      <c r="A644" s="60"/>
+      <c r="B644" s="72"/>
+      <c r="C644" s="76"/>
+      <c r="D644" s="76"/>
+      <c r="E644" s="76"/>
+    </row>
+    <row r="645" spans="1:5">
+      <c r="A645" s="60"/>
+      <c r="B645" s="72"/>
+      <c r="C645" s="76"/>
+      <c r="D645" s="76"/>
+      <c r="E645" s="76"/>
+    </row>
+    <row r="646" spans="1:5">
+      <c r="A646" s="60"/>
+      <c r="B646" s="72"/>
+      <c r="C646" s="76"/>
+      <c r="D646" s="76"/>
+      <c r="E646" s="76"/>
+    </row>
+    <row r="647" spans="1:5">
+      <c r="A647" s="60"/>
+      <c r="B647" s="72"/>
+      <c r="C647" s="76"/>
+      <c r="D647" s="76"/>
+      <c r="E647" s="76"/>
+    </row>
+    <row r="648" spans="1:5">
+      <c r="A648" s="60"/>
+      <c r="B648" s="72"/>
+      <c r="C648" s="76"/>
+      <c r="D648" s="76"/>
+      <c r="E648" s="76"/>
+    </row>
+    <row r="649" spans="1:5">
+      <c r="A649" s="60"/>
+      <c r="B649" s="72"/>
+      <c r="C649" s="76"/>
+      <c r="D649" s="76"/>
+      <c r="E649" s="76"/>
+    </row>
+    <row r="650" spans="1:5">
+      <c r="A650" s="60"/>
+      <c r="B650" s="72"/>
+      <c r="C650" s="76"/>
+      <c r="D650" s="76"/>
+      <c r="E650" s="76"/>
+    </row>
+    <row r="651" spans="1:5">
+      <c r="A651" s="60"/>
+      <c r="B651" s="72"/>
+      <c r="C651" s="76"/>
+      <c r="D651" s="76"/>
+      <c r="E651" s="76"/>
+    </row>
+    <row r="652" spans="1:5">
+      <c r="A652" s="60"/>
+      <c r="B652" s="72"/>
+      <c r="C652" s="76"/>
+      <c r="D652" s="76"/>
+      <c r="E652" s="76"/>
+    </row>
+    <row r="653" spans="1:5">
+      <c r="A653" s="60"/>
+      <c r="B653" s="72"/>
+      <c r="C653" s="76"/>
+      <c r="D653" s="76"/>
+      <c r="E653" s="76"/>
+    </row>
+    <row r="654" spans="1:5">
+      <c r="A654" s="60"/>
+      <c r="B654" s="72"/>
+      <c r="C654" s="76"/>
+      <c r="D654" s="76"/>
+      <c r="E654" s="76"/>
+    </row>
+    <row r="655" spans="1:5">
+      <c r="A655" s="60"/>
+      <c r="B655" s="72"/>
+      <c r="C655" s="76"/>
+      <c r="D655" s="76"/>
+      <c r="E655" s="76"/>
+    </row>
+    <row r="656" spans="1:5">
+      <c r="A656" s="60"/>
+      <c r="B656" s="72"/>
+      <c r="C656" s="76"/>
+      <c r="D656" s="76"/>
+      <c r="E656" s="76"/>
+    </row>
+    <row r="657" spans="1:5">
+      <c r="A657" s="60"/>
+      <c r="B657" s="72"/>
+      <c r="C657" s="76"/>
+      <c r="D657" s="76"/>
+      <c r="E657" s="76"/>
+    </row>
+    <row r="658" spans="1:5">
+      <c r="A658" s="60"/>
+      <c r="B658" s="72"/>
+      <c r="C658" s="76"/>
+      <c r="D658" s="76"/>
+      <c r="E658" s="76"/>
+    </row>
+    <row r="659" spans="1:5">
+      <c r="A659" s="60"/>
+      <c r="B659" s="72"/>
+      <c r="C659" s="76"/>
+      <c r="D659" s="76"/>
+      <c r="E659" s="76"/>
+    </row>
+    <row r="660" spans="1:5">
+      <c r="A660" s="60"/>
+      <c r="B660" s="72"/>
+      <c r="C660" s="76"/>
+      <c r="D660" s="76"/>
+      <c r="E660" s="76"/>
+    </row>
+    <row r="661" spans="1:5">
+      <c r="A661" s="60"/>
+      <c r="B661" s="72"/>
+      <c r="C661" s="76"/>
+      <c r="D661" s="76"/>
+      <c r="E661" s="76"/>
+    </row>
+    <row r="662" spans="1:5">
+      <c r="A662" s="60"/>
+      <c r="B662" s="72"/>
+      <c r="C662" s="76"/>
+      <c r="D662" s="76"/>
+      <c r="E662" s="76"/>
+    </row>
+    <row r="663" spans="1:5">
+      <c r="A663" s="60"/>
+      <c r="B663" s="72"/>
+      <c r="C663" s="76"/>
+      <c r="D663" s="76"/>
+      <c r="E663" s="76"/>
+    </row>
+    <row r="664" spans="1:5">
+      <c r="A664" s="60"/>
+      <c r="B664" s="72"/>
+      <c r="C664" s="76"/>
+      <c r="D664" s="76"/>
+      <c r="E664" s="76"/>
+    </row>
+    <row r="665" spans="1:5">
+      <c r="A665" s="60"/>
+      <c r="B665" s="72"/>
+      <c r="C665" s="76"/>
+      <c r="D665" s="76"/>
+      <c r="E665" s="76"/>
+    </row>
+    <row r="666" spans="1:5">
+      <c r="A666" s="60"/>
+      <c r="B666" s="72"/>
+      <c r="C666" s="76"/>
+      <c r="D666" s="76"/>
+      <c r="E666" s="76"/>
+    </row>
+    <row r="667" spans="1:5">
+      <c r="A667" s="60"/>
+      <c r="B667" s="72"/>
+      <c r="C667" s="76"/>
+      <c r="D667" s="76"/>
+      <c r="E667" s="76"/>
+    </row>
+    <row r="668" spans="1:5">
+      <c r="A668" s="60"/>
+      <c r="B668" s="72"/>
+      <c r="C668" s="76"/>
+      <c r="D668" s="76"/>
+      <c r="E668" s="76"/>
+    </row>
+    <row r="669" spans="1:5">
+      <c r="A669" s="60"/>
+      <c r="B669" s="72"/>
+      <c r="C669" s="76"/>
+      <c r="D669" s="76"/>
+      <c r="E669" s="76"/>
+    </row>
+    <row r="670" spans="1:5">
+      <c r="A670" s="60"/>
+      <c r="B670" s="72"/>
+      <c r="C670" s="76"/>
+      <c r="D670" s="76"/>
+      <c r="E670" s="76"/>
+    </row>
+    <row r="671" spans="1:5">
+      <c r="A671" s="60"/>
+      <c r="B671" s="72"/>
+      <c r="C671" s="76"/>
+      <c r="D671" s="76"/>
+      <c r="E671" s="76"/>
+    </row>
+    <row r="672" spans="1:5">
+      <c r="A672" s="60"/>
+      <c r="B672" s="72"/>
+      <c r="C672" s="76"/>
+      <c r="D672" s="76"/>
+      <c r="E672" s="76"/>
+    </row>
+    <row r="673" spans="1:5">
+      <c r="A673" s="60"/>
+      <c r="B673" s="72"/>
+      <c r="C673" s="76"/>
+      <c r="D673" s="76"/>
+      <c r="E673" s="76"/>
+    </row>
+    <row r="674" spans="1:5">
+      <c r="A674" s="60"/>
+      <c r="B674" s="72"/>
+      <c r="C674" s="76"/>
+      <c r="D674" s="76"/>
+      <c r="E674" s="76"/>
+    </row>
+    <row r="675" spans="1:5">
+      <c r="A675" s="60"/>
+      <c r="B675" s="72"/>
+      <c r="C675" s="76"/>
+      <c r="D675" s="76"/>
+      <c r="E675" s="76"/>
+    </row>
+    <row r="676" spans="1:5">
+      <c r="A676" s="60"/>
+      <c r="B676" s="72"/>
+      <c r="C676" s="76"/>
+      <c r="D676" s="76"/>
+      <c r="E676" s="76"/>
+    </row>
+    <row r="677" spans="1:5">
+      <c r="A677" s="60"/>
+      <c r="B677" s="72"/>
+      <c r="C677" s="76"/>
+      <c r="D677" s="76"/>
+      <c r="E677" s="76"/>
+    </row>
+    <row r="678" spans="1:5">
+      <c r="A678" s="60"/>
+      <c r="B678" s="72"/>
+      <c r="C678" s="76"/>
+      <c r="D678" s="76"/>
+      <c r="E678" s="76"/>
+    </row>
+    <row r="679" spans="1:5">
+      <c r="A679" s="60"/>
+      <c r="B679" s="72"/>
+      <c r="C679" s="76"/>
+      <c r="D679" s="76"/>
+      <c r="E679" s="76"/>
+    </row>
+    <row r="680" spans="1:5">
+      <c r="A680" s="60"/>
+      <c r="B680" s="72"/>
+      <c r="C680" s="76"/>
+      <c r="D680" s="76"/>
+      <c r="E680" s="76"/>
+    </row>
+    <row r="681" spans="1:5">
+      <c r="A681" s="60"/>
+      <c r="B681" s="72"/>
+      <c r="C681" s="76"/>
+      <c r="D681" s="76"/>
+      <c r="E681" s="76"/>
+    </row>
+    <row r="682" spans="1:5">
+      <c r="A682" s="60"/>
+      <c r="B682" s="72"/>
+      <c r="C682" s="76"/>
+      <c r="D682" s="76"/>
+      <c r="E682" s="76"/>
+    </row>
+    <row r="683" spans="1:5">
+      <c r="A683" s="60"/>
+      <c r="B683" s="72"/>
+      <c r="C683" s="76"/>
+      <c r="D683" s="76"/>
+      <c r="E683" s="76"/>
+    </row>
+    <row r="684" spans="1:5">
+      <c r="A684" s="60"/>
+      <c r="B684" s="72"/>
+      <c r="C684" s="76"/>
+      <c r="D684" s="76"/>
+      <c r="E684" s="76"/>
+    </row>
+    <row r="685" spans="1:5">
+      <c r="A685" s="60"/>
+      <c r="B685" s="72"/>
+      <c r="C685" s="76"/>
+      <c r="D685" s="76"/>
+      <c r="E685" s="76"/>
+    </row>
+    <row r="686" spans="1:5">
+      <c r="A686" s="60"/>
+      <c r="B686" s="72"/>
+      <c r="C686" s="76"/>
+      <c r="D686" s="76"/>
+      <c r="E686" s="76"/>
+    </row>
+    <row r="687" spans="1:5">
+      <c r="A687" s="60"/>
+      <c r="B687" s="72"/>
+      <c r="C687" s="76"/>
+      <c r="D687" s="76"/>
+      <c r="E687" s="76"/>
+    </row>
+    <row r="688" spans="1:5">
+      <c r="A688" s="60"/>
+      <c r="B688" s="72"/>
+      <c r="C688" s="76"/>
+      <c r="D688" s="76"/>
+      <c r="E688" s="76"/>
+    </row>
+    <row r="689" spans="1:5">
+      <c r="A689" s="60"/>
+      <c r="B689" s="72"/>
+      <c r="C689" s="76"/>
+      <c r="D689" s="76"/>
+      <c r="E689" s="76"/>
+    </row>
+    <row r="690" spans="1:5">
+      <c r="A690" s="60"/>
+      <c r="B690" s="72"/>
+      <c r="C690" s="76"/>
+      <c r="D690" s="76"/>
+      <c r="E690" s="76"/>
+    </row>
+    <row r="691" spans="1:5">
+      <c r="A691" s="60"/>
+      <c r="B691" s="72"/>
+      <c r="C691" s="76"/>
+      <c r="D691" s="76"/>
+      <c r="E691" s="76"/>
+    </row>
+    <row r="692" spans="1:5">
+      <c r="A692" s="60"/>
+      <c r="B692" s="72"/>
+      <c r="C692" s="76"/>
+      <c r="D692" s="76"/>
+      <c r="E692" s="76"/>
+    </row>
+    <row r="693" spans="1:5">
+      <c r="A693" s="60"/>
+      <c r="B693" s="72"/>
+      <c r="C693" s="76"/>
+      <c r="D693" s="76"/>
+      <c r="E693" s="76"/>
+    </row>
+    <row r="694" spans="1:5">
+      <c r="A694" s="60"/>
+      <c r="B694" s="72"/>
+      <c r="C694" s="76"/>
+      <c r="D694" s="76"/>
+      <c r="E694" s="76"/>
+    </row>
+    <row r="695" spans="1:5">
+      <c r="A695" s="60"/>
+      <c r="B695" s="72"/>
+      <c r="C695" s="76"/>
+      <c r="D695" s="76"/>
+      <c r="E695" s="76"/>
+    </row>
+    <row r="696" spans="1:5">
+      <c r="A696" s="60"/>
+      <c r="B696" s="72"/>
+      <c r="C696" s="76"/>
+      <c r="D696" s="76"/>
+      <c r="E696" s="76"/>
+    </row>
+    <row r="697" spans="1:5">
+      <c r="A697" s="60"/>
+      <c r="B697" s="72"/>
+      <c r="C697" s="76"/>
+      <c r="D697" s="76"/>
+      <c r="E697" s="76"/>
+    </row>
+    <row r="698" spans="1:5">
+      <c r="A698" s="60"/>
+      <c r="B698" s="72"/>
+      <c r="C698" s="76"/>
+      <c r="D698" s="76"/>
+      <c r="E698" s="76"/>
+    </row>
+    <row r="699" spans="1:5">
+      <c r="A699" s="60"/>
+      <c r="B699" s="72"/>
+      <c r="C699" s="76"/>
+      <c r="D699" s="76"/>
+      <c r="E699" s="76"/>
+    </row>
+    <row r="700" spans="1:5">
+      <c r="A700" s="60"/>
+      <c r="B700" s="72"/>
+      <c r="C700" s="76"/>
+      <c r="D700" s="76"/>
+      <c r="E700" s="76"/>
+    </row>
+    <row r="701" spans="1:5">
+      <c r="A701" s="60"/>
+      <c r="B701" s="72"/>
+      <c r="C701" s="76"/>
+      <c r="D701" s="76"/>
+      <c r="E701" s="76"/>
+    </row>
+    <row r="702" spans="1:5">
+      <c r="A702" s="60"/>
+      <c r="B702" s="72"/>
+      <c r="C702" s="76"/>
+      <c r="D702" s="76"/>
+      <c r="E702" s="76"/>
+    </row>
+    <row r="703" spans="1:5">
+      <c r="A703" s="60"/>
+      <c r="B703" s="72"/>
+      <c r="C703" s="76"/>
+      <c r="D703" s="76"/>
+      <c r="E703" s="76"/>
+    </row>
+    <row r="704" spans="1:5">
+      <c r="A704" s="60"/>
+      <c r="B704" s="72"/>
+      <c r="C704" s="76"/>
+      <c r="D704" s="76"/>
+      <c r="E704" s="76"/>
+    </row>
+    <row r="705" spans="1:5">
+      <c r="A705" s="60"/>
+      <c r="B705" s="72"/>
+      <c r="C705" s="76"/>
+      <c r="D705" s="76"/>
+      <c r="E705" s="76"/>
+    </row>
+    <row r="706" spans="1:5">
+      <c r="A706" s="60"/>
+      <c r="B706" s="72"/>
+      <c r="C706" s="76"/>
+      <c r="D706" s="76"/>
+      <c r="E706" s="76"/>
+    </row>
+    <row r="707" spans="1:5">
+      <c r="A707" s="60"/>
+      <c r="B707" s="72"/>
+      <c r="C707" s="76"/>
+      <c r="D707" s="76"/>
+      <c r="E707" s="76"/>
+    </row>
+    <row r="708" spans="1:5">
+      <c r="A708" s="60"/>
+      <c r="B708" s="72"/>
+      <c r="C708" s="76"/>
+      <c r="D708" s="76"/>
+      <c r="E708" s="76"/>
+    </row>
+    <row r="709" spans="1:5">
+      <c r="A709" s="60"/>
+      <c r="B709" s="72"/>
+      <c r="C709" s="76"/>
+      <c r="D709" s="76"/>
+      <c r="E709" s="76"/>
+    </row>
+    <row r="710" spans="1:5">
+      <c r="A710" s="60"/>
+      <c r="B710" s="72"/>
+      <c r="C710" s="76"/>
+      <c r="D710" s="76"/>
+      <c r="E710" s="76"/>
+    </row>
+    <row r="711" spans="1:5">
+      <c r="A711" s="60"/>
+      <c r="B711" s="72"/>
+      <c r="C711" s="76"/>
+      <c r="D711" s="76"/>
+      <c r="E711" s="76"/>
+    </row>
+    <row r="712" spans="1:5">
+      <c r="A712" s="60"/>
+      <c r="B712" s="72"/>
+      <c r="C712" s="76"/>
+      <c r="D712" s="76"/>
+      <c r="E712" s="76"/>
+    </row>
+    <row r="713" spans="1:5">
+      <c r="A713" s="60"/>
+      <c r="B713" s="72"/>
+      <c r="C713" s="76"/>
+      <c r="D713" s="76"/>
+      <c r="E713" s="76"/>
+    </row>
+    <row r="714" spans="1:5">
+      <c r="A714" s="60"/>
+      <c r="B714" s="72"/>
+      <c r="C714" s="76"/>
+      <c r="D714" s="76"/>
+      <c r="E714" s="76"/>
+    </row>
+    <row r="715" spans="1:5">
+      <c r="A715" s="60"/>
+      <c r="B715" s="72"/>
+      <c r="C715" s="76"/>
+      <c r="D715" s="76"/>
+      <c r="E715" s="76"/>
+    </row>
+    <row r="716" spans="1:5">
+      <c r="A716" s="60"/>
+      <c r="B716" s="72"/>
+      <c r="C716" s="76"/>
+      <c r="D716" s="76"/>
+      <c r="E716" s="76"/>
+    </row>
+    <row r="717" spans="1:5">
+      <c r="A717" s="60"/>
+      <c r="B717" s="72"/>
+      <c r="C717" s="76"/>
+      <c r="D717" s="76"/>
+      <c r="E717" s="76"/>
+    </row>
+    <row r="718" spans="1:5">
+      <c r="A718" s="60"/>
+      <c r="B718" s="72"/>
+      <c r="C718" s="76"/>
+      <c r="D718" s="76"/>
+      <c r="E718" s="76"/>
+    </row>
+    <row r="719" spans="1:5">
+      <c r="A719" s="60"/>
+      <c r="B719" s="72"/>
+      <c r="C719" s="76"/>
+      <c r="D719" s="76"/>
+      <c r="E719" s="76"/>
+    </row>
+    <row r="720" spans="1:5">
+      <c r="A720" s="60"/>
+      <c r="B720" s="72"/>
+      <c r="C720" s="76"/>
+      <c r="D720" s="76"/>
+      <c r="E720" s="76"/>
+    </row>
+    <row r="721" spans="1:5">
+      <c r="A721" s="60"/>
+      <c r="B721" s="72"/>
+      <c r="C721" s="76"/>
+      <c r="D721" s="76"/>
+      <c r="E721" s="76"/>
+    </row>
+    <row r="722" spans="1:5">
+      <c r="A722" s="60"/>
+      <c r="B722" s="72"/>
+      <c r="C722" s="76"/>
+      <c r="D722" s="76"/>
+      <c r="E722" s="76"/>
+    </row>
+    <row r="723" spans="1:5">
+      <c r="A723" s="60"/>
+      <c r="B723" s="72"/>
+      <c r="C723" s="76"/>
+      <c r="D723" s="76"/>
+      <c r="E723" s="76"/>
+    </row>
+    <row r="724" spans="1:5">
+      <c r="A724" s="60"/>
+      <c r="B724" s="72"/>
+      <c r="C724" s="76"/>
+      <c r="D724" s="76"/>
+      <c r="E724" s="76"/>
+    </row>
+    <row r="725" spans="1:5">
+      <c r="A725" s="60"/>
+      <c r="B725" s="72"/>
+      <c r="C725" s="76"/>
+      <c r="D725" s="76"/>
+      <c r="E725" s="76"/>
+    </row>
+    <row r="726" spans="1:5">
+      <c r="A726" s="60"/>
+      <c r="B726" s="72"/>
+      <c r="C726" s="76"/>
+      <c r="D726" s="76"/>
+      <c r="E726" s="76"/>
+    </row>
+    <row r="727" spans="1:5">
+      <c r="A727" s="60"/>
+      <c r="B727" s="72"/>
+      <c r="C727" s="76"/>
+      <c r="D727" s="76"/>
+      <c r="E727" s="76"/>
+    </row>
+    <row r="728" spans="1:5">
+      <c r="A728" s="60"/>
+      <c r="B728" s="72"/>
+      <c r="C728" s="76"/>
+      <c r="D728" s="76"/>
+      <c r="E728" s="76"/>
+    </row>
+    <row r="729" spans="1:5">
+      <c r="A729" s="60"/>
+      <c r="B729" s="72"/>
+      <c r="C729" s="76"/>
+      <c r="D729" s="76"/>
+      <c r="E729" s="76"/>
+    </row>
+    <row r="730" spans="1:5">
+      <c r="A730" s="60"/>
+      <c r="B730" s="72"/>
+      <c r="C730" s="76"/>
+      <c r="D730" s="76"/>
+      <c r="E730" s="76"/>
+    </row>
+    <row r="731" spans="1:5">
+      <c r="A731" s="60"/>
+      <c r="B731" s="72"/>
+      <c r="C731" s="76"/>
+      <c r="D731" s="76"/>
+      <c r="E731" s="76"/>
+    </row>
+    <row r="732" spans="1:5">
+      <c r="A732" s="60"/>
+      <c r="B732" s="72"/>
+      <c r="C732" s="76"/>
+      <c r="D732" s="76"/>
+      <c r="E732" s="76"/>
+    </row>
+    <row r="733" spans="1:5">
+      <c r="A733" s="60"/>
+      <c r="B733" s="72"/>
+      <c r="C733" s="76"/>
+      <c r="D733" s="76"/>
+      <c r="E733" s="76"/>
+    </row>
+    <row r="734" spans="1:5">
+      <c r="A734" s="60"/>
+      <c r="B734" s="72"/>
+      <c r="C734" s="76"/>
+      <c r="D734" s="76"/>
+      <c r="E734" s="76"/>
+    </row>
+    <row r="735" spans="1:5">
+      <c r="A735" s="60"/>
+      <c r="B735" s="72"/>
+      <c r="C735" s="76"/>
+      <c r="D735" s="76"/>
+      <c r="E735" s="76"/>
+    </row>
+    <row r="736" spans="1:5">
+      <c r="A736" s="60"/>
+      <c r="B736" s="72"/>
+      <c r="C736" s="76"/>
+      <c r="D736" s="76"/>
+      <c r="E736" s="76"/>
+    </row>
+    <row r="737" spans="1:5">
+      <c r="A737" s="60"/>
+      <c r="B737" s="72"/>
+      <c r="C737" s="76"/>
+      <c r="D737" s="76"/>
+      <c r="E737" s="76"/>
+    </row>
+    <row r="738" spans="1:5">
+      <c r="A738" s="60"/>
+      <c r="B738" s="72"/>
+      <c r="C738" s="76"/>
+      <c r="D738" s="76"/>
+      <c r="E738" s="76"/>
+    </row>
+    <row r="739" spans="1:5">
+      <c r="A739" s="60"/>
+      <c r="B739" s="72"/>
+      <c r="C739" s="76"/>
+      <c r="D739" s="76"/>
+      <c r="E739" s="76"/>
+    </row>
+    <row r="740" spans="1:5">
+      <c r="A740" s="60"/>
+      <c r="B740" s="72"/>
+      <c r="C740" s="76"/>
+      <c r="D740" s="76"/>
+      <c r="E740" s="76"/>
+    </row>
+    <row r="741" spans="1:5">
+      <c r="A741" s="60"/>
+      <c r="B741" s="72"/>
+      <c r="C741" s="76"/>
+      <c r="D741" s="76"/>
+      <c r="E741" s="76"/>
+    </row>
+    <row r="742" spans="1:5">
+      <c r="A742" s="60"/>
+      <c r="B742" s="72"/>
+      <c r="C742" s="76"/>
+      <c r="D742" s="76"/>
+      <c r="E742" s="76"/>
+    </row>
+    <row r="743" spans="1:5">
+      <c r="A743" s="60"/>
+      <c r="B743" s="72"/>
+      <c r="C743" s="76"/>
+      <c r="D743" s="76"/>
+      <c r="E743" s="76"/>
+    </row>
+    <row r="744" spans="1:5">
+      <c r="A744" s="60"/>
+      <c r="B744" s="72"/>
+      <c r="C744" s="76"/>
+      <c r="D744" s="76"/>
+      <c r="E744" s="76"/>
+    </row>
+    <row r="745" spans="1:5">
+      <c r="A745" s="60"/>
+      <c r="B745" s="72"/>
+      <c r="C745" s="76"/>
+      <c r="D745" s="76"/>
+      <c r="E745" s="76"/>
+    </row>
+    <row r="746" spans="1:5">
+      <c r="A746" s="60"/>
+      <c r="B746" s="72"/>
+      <c r="C746" s="76"/>
+      <c r="D746" s="76"/>
+      <c r="E746" s="76"/>
+    </row>
+    <row r="747" spans="1:5">
+      <c r="A747" s="60"/>
+      <c r="B747" s="72"/>
+      <c r="C747" s="76"/>
+      <c r="D747" s="76"/>
+      <c r="E747" s="76"/>
+    </row>
+    <row r="748" spans="1:5">
+      <c r="A748" s="60"/>
+      <c r="B748" s="72"/>
+      <c r="C748" s="76"/>
+      <c r="D748" s="76"/>
+      <c r="E748" s="76"/>
+    </row>
+    <row r="749" spans="1:5">
+      <c r="A749" s="60"/>
+      <c r="B749" s="72"/>
+      <c r="C749" s="76"/>
+      <c r="D749" s="76"/>
+      <c r="E749" s="76"/>
+    </row>
+    <row r="750" spans="1:5">
+      <c r="A750" s="60"/>
+      <c r="B750" s="72"/>
+      <c r="C750" s="76"/>
+      <c r="D750" s="76"/>
+      <c r="E750" s="76"/>
+    </row>
+    <row r="751" spans="1:5">
+      <c r="A751" s="60"/>
+      <c r="B751" s="72"/>
+      <c r="C751" s="76"/>
+      <c r="D751" s="76"/>
+      <c r="E751" s="76"/>
+    </row>
+    <row r="752" spans="1:5">
+      <c r="A752" s="60"/>
+      <c r="B752" s="72"/>
+      <c r="C752" s="76"/>
+      <c r="D752" s="76"/>
+      <c r="E752" s="76"/>
+    </row>
+    <row r="753" spans="1:5">
+      <c r="A753" s="60"/>
+      <c r="B753" s="72"/>
+      <c r="C753" s="76"/>
+      <c r="D753" s="76"/>
+      <c r="E753" s="76"/>
+    </row>
+    <row r="754" spans="1:5">
+      <c r="A754" s="60"/>
+      <c r="B754" s="72"/>
+      <c r="C754" s="76"/>
+      <c r="D754" s="76"/>
+      <c r="E754" s="76"/>
+    </row>
+    <row r="755" spans="1:5">
+      <c r="A755" s="60"/>
+      <c r="B755" s="72"/>
+      <c r="C755" s="76"/>
+      <c r="D755" s="76"/>
+      <c r="E755" s="76"/>
+    </row>
+    <row r="756" spans="1:5">
+      <c r="A756" s="60"/>
+      <c r="B756" s="72"/>
+      <c r="C756" s="76"/>
+      <c r="D756" s="76"/>
+      <c r="E756" s="76"/>
+    </row>
+    <row r="757" spans="1:5">
+      <c r="A757" s="60"/>
+      <c r="B757" s="72"/>
+      <c r="C757" s="76"/>
+      <c r="D757" s="76"/>
+      <c r="E757" s="76"/>
+    </row>
+    <row r="758" spans="1:5">
+      <c r="A758" s="60"/>
+      <c r="B758" s="72"/>
+      <c r="C758" s="76"/>
+      <c r="D758" s="76"/>
+      <c r="E758" s="76"/>
+    </row>
+    <row r="759" spans="1:5">
+      <c r="A759" s="60"/>
+      <c r="B759" s="72"/>
+      <c r="C759" s="76"/>
+      <c r="D759" s="76"/>
+      <c r="E759" s="76"/>
+    </row>
+    <row r="760" spans="1:5">
+      <c r="A760" s="60"/>
+      <c r="B760" s="72"/>
+      <c r="C760" s="76"/>
+      <c r="D760" s="76"/>
+      <c r="E760" s="76"/>
+    </row>
+    <row r="761" spans="1:5">
+      <c r="A761" s="60"/>
+      <c r="B761" s="72"/>
+      <c r="C761" s="76"/>
+      <c r="D761" s="76"/>
+      <c r="E761" s="76"/>
+    </row>
+    <row r="762" spans="1:5">
+      <c r="A762" s="60"/>
+      <c r="B762" s="72"/>
+      <c r="C762" s="76"/>
+      <c r="D762" s="76"/>
+      <c r="E762" s="76"/>
+    </row>
+    <row r="763" spans="1:5">
+      <c r="A763" s="60"/>
+      <c r="B763" s="72"/>
+      <c r="C763" s="76"/>
+      <c r="D763" s="76"/>
+      <c r="E763" s="76"/>
+    </row>
+    <row r="764" spans="1:5">
+      <c r="A764" s="60"/>
+      <c r="B764" s="72"/>
+      <c r="C764" s="76"/>
+      <c r="D764" s="76"/>
+      <c r="E764" s="76"/>
+    </row>
+    <row r="765" spans="1:5">
+      <c r="A765" s="60"/>
+      <c r="B765" s="72"/>
+      <c r="C765" s="76"/>
+      <c r="D765" s="76"/>
+      <c r="E765" s="76"/>
+    </row>
+    <row r="766" spans="1:5">
+      <c r="A766" s="60"/>
+      <c r="B766" s="72"/>
+      <c r="C766" s="76"/>
+      <c r="D766" s="76"/>
+      <c r="E766" s="76"/>
+    </row>
+    <row r="767" spans="1:5">
+      <c r="A767" s="60"/>
+      <c r="B767" s="72"/>
+      <c r="C767" s="76"/>
+      <c r="D767" s="76"/>
+      <c r="E767" s="76"/>
+    </row>
+    <row r="768" spans="1:5">
+      <c r="A768" s="60"/>
+      <c r="B768" s="72"/>
+      <c r="C768" s="76"/>
+      <c r="D768" s="76"/>
+      <c r="E768" s="76"/>
+    </row>
+    <row r="769" spans="1:5">
+      <c r="A769" s="60"/>
+      <c r="B769" s="72"/>
+      <c r="C769" s="76"/>
+      <c r="D769" s="76"/>
+      <c r="E769" s="76"/>
+    </row>
+    <row r="770" spans="1:5">
+      <c r="A770" s="60"/>
+      <c r="B770" s="72"/>
+      <c r="C770" s="76"/>
+      <c r="D770" s="76"/>
+      <c r="E770" s="76"/>
+    </row>
+    <row r="771" spans="1:5">
+      <c r="A771" s="60"/>
+      <c r="B771" s="72"/>
+      <c r="C771" s="76"/>
+      <c r="D771" s="76"/>
+      <c r="E771" s="76"/>
+    </row>
+    <row r="772" spans="1:5">
+      <c r="A772" s="60"/>
+      <c r="B772" s="72"/>
+      <c r="C772" s="76"/>
+      <c r="D772" s="76"/>
+      <c r="E772" s="76"/>
+    </row>
+    <row r="773" spans="1:5">
+      <c r="A773" s="60"/>
+      <c r="B773" s="72"/>
+      <c r="C773" s="76"/>
+      <c r="D773" s="76"/>
+      <c r="E773" s="76"/>
+    </row>
+    <row r="774" spans="1:5">
+      <c r="A774" s="60"/>
+      <c r="B774" s="72"/>
+      <c r="C774" s="76"/>
+      <c r="D774" s="76"/>
+      <c r="E774" s="76"/>
+    </row>
+    <row r="775" spans="1:5">
+      <c r="A775" s="60"/>
+      <c r="B775" s="72"/>
+      <c r="C775" s="76"/>
+      <c r="D775" s="76"/>
+      <c r="E775" s="76"/>
+    </row>
+    <row r="776" spans="1:5">
+      <c r="A776" s="60"/>
+      <c r="B776" s="72"/>
+      <c r="C776" s="76"/>
+      <c r="D776" s="76"/>
+      <c r="E776" s="76"/>
+    </row>
+    <row r="777" spans="1:5">
+      <c r="A777" s="60"/>
+      <c r="B777" s="72"/>
+      <c r="C777" s="76"/>
+      <c r="D777" s="76"/>
+      <c r="E777" s="76"/>
+    </row>
+    <row r="778" spans="1:5">
+      <c r="A778" s="60"/>
+      <c r="B778" s="72"/>
+      <c r="C778" s="76"/>
+      <c r="D778" s="76"/>
+      <c r="E778" s="76"/>
+    </row>
+    <row r="779" spans="1:5">
+      <c r="A779" s="60"/>
+      <c r="B779" s="72"/>
+      <c r="C779" s="76"/>
+      <c r="D779" s="76"/>
+      <c r="E779" s="76"/>
+    </row>
+    <row r="780" spans="1:5">
+      <c r="A780" s="60"/>
+      <c r="B780" s="72"/>
+      <c r="C780" s="76"/>
+      <c r="D780" s="76"/>
+      <c r="E780" s="76"/>
+    </row>
+    <row r="781" spans="1:5">
+      <c r="A781" s="60"/>
+      <c r="B781" s="72"/>
+      <c r="C781" s="76"/>
+      <c r="D781" s="76"/>
+      <c r="E781" s="76"/>
+    </row>
+    <row r="782" spans="1:5">
+      <c r="A782" s="60"/>
+      <c r="B782" s="72"/>
+      <c r="C782" s="76"/>
+      <c r="D782" s="76"/>
+      <c r="E782" s="76"/>
+    </row>
+    <row r="783" spans="1:5">
+      <c r="A783" s="60"/>
+      <c r="B783" s="72"/>
+      <c r="C783" s="76"/>
+      <c r="D783" s="76"/>
+      <c r="E783" s="76"/>
+    </row>
+    <row r="784" spans="1:5">
+      <c r="A784" s="60"/>
+      <c r="B784" s="72"/>
+      <c r="C784" s="76"/>
+      <c r="D784" s="76"/>
+      <c r="E784" s="76"/>
+    </row>
+    <row r="785" spans="1:5">
+      <c r="A785" s="60"/>
+      <c r="B785" s="72"/>
+      <c r="C785" s="76"/>
+      <c r="D785" s="76"/>
+      <c r="E785" s="76"/>
+    </row>
+    <row r="786" spans="1:5">
+      <c r="A786" s="60"/>
+      <c r="B786" s="72"/>
+      <c r="C786" s="76"/>
+      <c r="D786" s="76"/>
+      <c r="E786" s="76"/>
+    </row>
+    <row r="787" spans="1:5">
+      <c r="A787" s="60"/>
+      <c r="B787" s="72"/>
+      <c r="C787" s="76"/>
+      <c r="D787" s="76"/>
+      <c r="E787" s="76"/>
+    </row>
+    <row r="788" spans="1:5">
+      <c r="A788" s="60"/>
+      <c r="B788" s="72"/>
+      <c r="C788" s="76"/>
+      <c r="D788" s="76"/>
+      <c r="E788" s="76"/>
+    </row>
+    <row r="789" spans="1:5">
+      <c r="A789" s="60"/>
+      <c r="B789" s="72"/>
+      <c r="C789" s="76"/>
+      <c r="D789" s="76"/>
+      <c r="E789" s="76"/>
+    </row>
+    <row r="790" spans="1:5">
+      <c r="A790" s="60"/>
+      <c r="B790" s="72"/>
+      <c r="C790" s="76"/>
+      <c r="D790" s="76"/>
+      <c r="E790" s="76"/>
+    </row>
+    <row r="791" spans="1:5">
+      <c r="A791" s="60"/>
+      <c r="B791" s="72"/>
+      <c r="C791" s="76"/>
+      <c r="D791" s="76"/>
+      <c r="E791" s="76"/>
+    </row>
+    <row r="792" spans="1:5">
+      <c r="A792" s="60"/>
+      <c r="B792" s="72"/>
+      <c r="C792" s="76"/>
+      <c r="D792" s="76"/>
+      <c r="E792" s="76"/>
+    </row>
+    <row r="793" spans="1:5">
+      <c r="A793" s="60"/>
+      <c r="B793" s="72"/>
+      <c r="C793" s="76"/>
+      <c r="D793" s="76"/>
+      <c r="E793" s="76"/>
+    </row>
+    <row r="794" spans="1:5">
+      <c r="A794" s="60"/>
+      <c r="B794" s="72"/>
+      <c r="C794" s="76"/>
+      <c r="D794" s="76"/>
+      <c r="E794" s="76"/>
+    </row>
+    <row r="795" spans="1:5">
+      <c r="A795" s="60"/>
+      <c r="B795" s="72"/>
+      <c r="C795" s="76"/>
+      <c r="D795" s="76"/>
+      <c r="E795" s="76"/>
+    </row>
+    <row r="796" spans="1:5">
+      <c r="A796" s="60"/>
+      <c r="B796" s="72"/>
+      <c r="C796" s="76"/>
+      <c r="D796" s="76"/>
+      <c r="E796" s="76"/>
+    </row>
+    <row r="797" spans="1:5">
+      <c r="A797" s="60"/>
+      <c r="B797" s="72"/>
+      <c r="C797" s="76"/>
+      <c r="D797" s="76"/>
+      <c r="E797" s="76"/>
+    </row>
+    <row r="798" spans="1:5">
+      <c r="A798" s="60"/>
+      <c r="B798" s="72"/>
+      <c r="C798" s="76"/>
+      <c r="D798" s="76"/>
+      <c r="E798" s="76"/>
+    </row>
+    <row r="799" spans="1:5">
+      <c r="A799" s="60"/>
+      <c r="B799" s="72"/>
+      <c r="C799" s="76"/>
+      <c r="D799" s="76"/>
+      <c r="E799" s="76"/>
+    </row>
+    <row r="800" spans="1:5">
+      <c r="A800" s="60"/>
+      <c r="B800" s="72"/>
+      <c r="C800" s="76"/>
+      <c r="D800" s="76"/>
+      <c r="E800" s="76"/>
+    </row>
+    <row r="801" spans="1:5">
+      <c r="A801" s="60"/>
+      <c r="B801" s="72"/>
+      <c r="C801" s="76"/>
+      <c r="D801" s="76"/>
+      <c r="E801" s="76"/>
+    </row>
+    <row r="802" spans="1:5">
+      <c r="A802" s="60"/>
+      <c r="B802" s="72"/>
+      <c r="C802" s="76"/>
+      <c r="D802" s="76"/>
+      <c r="E802" s="76"/>
+    </row>
+    <row r="803" spans="1:5">
+      <c r="A803" s="60"/>
+      <c r="B803" s="72"/>
+      <c r="C803" s="76"/>
+      <c r="D803" s="76"/>
+      <c r="E803" s="76"/>
+    </row>
+    <row r="804" spans="1:5">
+      <c r="A804" s="60"/>
+      <c r="B804" s="72"/>
+      <c r="C804" s="76"/>
+      <c r="D804" s="76"/>
+      <c r="E804" s="76"/>
+    </row>
+    <row r="805" spans="1:5">
+      <c r="A805" s="60"/>
+      <c r="B805" s="72"/>
+      <c r="C805" s="76"/>
+      <c r="D805" s="76"/>
+      <c r="E805" s="76"/>
+    </row>
+    <row r="806" spans="1:5">
+      <c r="A806" s="60"/>
+      <c r="B806" s="72"/>
+      <c r="C806" s="76"/>
+      <c r="D806" s="76"/>
+      <c r="E806" s="76"/>
+    </row>
+    <row r="807" spans="1:5">
+      <c r="A807" s="60"/>
+      <c r="B807" s="72"/>
+      <c r="C807" s="76"/>
+      <c r="D807" s="76"/>
+      <c r="E807" s="76"/>
+    </row>
+    <row r="808" spans="1:5">
+      <c r="A808" s="60"/>
+      <c r="B808" s="72"/>
+      <c r="C808" s="76"/>
+      <c r="D808" s="76"/>
+      <c r="E808" s="76"/>
+    </row>
+    <row r="809" spans="1:5">
+      <c r="A809" s="60"/>
+      <c r="B809" s="72"/>
+      <c r="C809" s="76"/>
+      <c r="D809" s="76"/>
+      <c r="E809" s="76"/>
+    </row>
+    <row r="810" spans="1:5">
+      <c r="A810" s="60"/>
+      <c r="B810" s="72"/>
+      <c r="C810" s="76"/>
+      <c r="D810" s="76"/>
+      <c r="E810" s="76"/>
+    </row>
+    <row r="811" spans="1:5">
+      <c r="A811" s="60"/>
+      <c r="B811" s="72"/>
+      <c r="C811" s="76"/>
+      <c r="D811" s="76"/>
+      <c r="E811" s="76"/>
+    </row>
+    <row r="812" spans="1:5">
+      <c r="A812" s="60"/>
+      <c r="B812" s="72"/>
+      <c r="C812" s="76"/>
+      <c r="D812" s="76"/>
+      <c r="E812" s="76"/>
+    </row>
+    <row r="813" spans="1:5">
+      <c r="A813" s="60"/>
+      <c r="B813" s="72"/>
+      <c r="C813" s="76"/>
+      <c r="D813" s="76"/>
+      <c r="E813" s="76"/>
+    </row>
+    <row r="814" spans="1:5">
+      <c r="A814" s="60"/>
+      <c r="B814" s="72"/>
+      <c r="C814" s="76"/>
+      <c r="D814" s="76"/>
+      <c r="E814" s="76"/>
+    </row>
+    <row r="815" spans="1:5">
+      <c r="A815" s="60"/>
+      <c r="B815" s="72"/>
+      <c r="C815" s="76"/>
+      <c r="D815" s="76"/>
+      <c r="E815" s="76"/>
+    </row>
+    <row r="816" spans="1:5">
+      <c r="A816" s="60"/>
+      <c r="B816" s="72"/>
+      <c r="C816" s="76"/>
+      <c r="D816" s="76"/>
+      <c r="E816" s="76"/>
+    </row>
+    <row r="817" spans="1:5">
+      <c r="A817" s="60"/>
+      <c r="B817" s="72"/>
+      <c r="C817" s="76"/>
+      <c r="D817" s="76"/>
+      <c r="E817" s="76"/>
+    </row>
+    <row r="818" spans="1:5">
+      <c r="A818" s="60"/>
+      <c r="B818" s="72"/>
+      <c r="C818" s="76"/>
+      <c r="D818" s="76"/>
+      <c r="E818" s="76"/>
+    </row>
+    <row r="819" spans="1:5">
+      <c r="A819" s="60"/>
+      <c r="B819" s="72"/>
+      <c r="C819" s="76"/>
+      <c r="D819" s="76"/>
+      <c r="E819" s="76"/>
+    </row>
+    <row r="820" spans="1:5">
+      <c r="A820" s="60"/>
+      <c r="B820" s="72"/>
+      <c r="C820" s="76"/>
+      <c r="D820" s="76"/>
+      <c r="E820" s="76"/>
+    </row>
+    <row r="821" spans="1:5">
+      <c r="A821" s="60"/>
+      <c r="B821" s="72"/>
+      <c r="C821" s="76"/>
+      <c r="D821" s="76"/>
+      <c r="E821" s="76"/>
+    </row>
+    <row r="822" spans="1:5">
+      <c r="A822" s="60"/>
+      <c r="B822" s="72"/>
+      <c r="C822" s="76"/>
+      <c r="D822" s="76"/>
+      <c r="E822" s="76"/>
+    </row>
+    <row r="823" spans="1:5">
+      <c r="A823" s="60"/>
+      <c r="B823" s="72"/>
+      <c r="C823" s="76"/>
+      <c r="D823" s="76"/>
+      <c r="E823" s="76"/>
+    </row>
+    <row r="824" spans="1:5">
+      <c r="A824" s="60"/>
+      <c r="B824" s="72"/>
+      <c r="C824" s="76"/>
+      <c r="D824" s="76"/>
+      <c r="E824" s="76"/>
+    </row>
+    <row r="825" spans="1:5">
+      <c r="A825" s="60"/>
+      <c r="B825" s="72"/>
+      <c r="C825" s="76"/>
+      <c r="D825" s="76"/>
+      <c r="E825" s="76"/>
+    </row>
+    <row r="826" spans="1:5">
+      <c r="A826" s="60"/>
+      <c r="B826" s="72"/>
+      <c r="C826" s="76"/>
+      <c r="D826" s="76"/>
+      <c r="E826" s="76"/>
+    </row>
+    <row r="827" spans="1:5">
+      <c r="A827" s="60"/>
+      <c r="B827" s="72"/>
+      <c r="C827" s="76"/>
+      <c r="D827" s="76"/>
+      <c r="E827" s="76"/>
+    </row>
+    <row r="828" spans="1:5">
+      <c r="A828" s="60"/>
+      <c r="B828" s="72"/>
+      <c r="C828" s="76"/>
+      <c r="D828" s="76"/>
+      <c r="E828" s="76"/>
+    </row>
+    <row r="829" spans="1:5">
+      <c r="A829" s="60"/>
+      <c r="B829" s="72"/>
+      <c r="C829" s="76"/>
+      <c r="D829" s="76"/>
+      <c r="E829" s="76"/>
+    </row>
+    <row r="830" spans="1:5">
+      <c r="A830" s="60"/>
+      <c r="B830" s="72"/>
+      <c r="C830" s="76"/>
+      <c r="D830" s="76"/>
+      <c r="E830" s="76"/>
+    </row>
+    <row r="831" spans="1:5">
+      <c r="A831" s="60"/>
+      <c r="B831" s="72"/>
+      <c r="C831" s="76"/>
+      <c r="D831" s="76"/>
+      <c r="E831" s="76"/>
+    </row>
+    <row r="832" spans="1:5">
+      <c r="A832" s="60"/>
+      <c r="B832" s="72"/>
+      <c r="C832" s="76"/>
+      <c r="D832" s="76"/>
+      <c r="E832" s="76"/>
+    </row>
+    <row r="833" spans="1:5">
+      <c r="A833" s="60"/>
+      <c r="B833" s="72"/>
+      <c r="C833" s="76"/>
+      <c r="D833" s="76"/>
+      <c r="E833" s="76"/>
+    </row>
+    <row r="834" spans="1:5">
+      <c r="A834" s="60"/>
+      <c r="B834" s="72"/>
+      <c r="C834" s="76"/>
+      <c r="D834" s="76"/>
+      <c r="E834" s="76"/>
+    </row>
+    <row r="835" spans="1:5">
+      <c r="A835" s="60"/>
+      <c r="B835" s="72"/>
+      <c r="C835" s="76"/>
+      <c r="D835" s="76"/>
+      <c r="E835" s="76"/>
+    </row>
+    <row r="836" spans="1:5">
+      <c r="A836" s="60"/>
+      <c r="B836" s="72"/>
+      <c r="C836" s="76"/>
+      <c r="D836" s="76"/>
+      <c r="E836" s="76"/>
+    </row>
+    <row r="837" spans="1:5">
+      <c r="A837" s="60"/>
+      <c r="B837" s="72"/>
+      <c r="C837" s="76"/>
+      <c r="D837" s="76"/>
+      <c r="E837" s="76"/>
+    </row>
+    <row r="838" spans="1:5">
+      <c r="A838" s="60"/>
+      <c r="B838" s="72"/>
+      <c r="C838" s="76"/>
+      <c r="D838" s="76"/>
+      <c r="E838" s="76"/>
+    </row>
+    <row r="839" spans="1:5">
+      <c r="A839" s="60"/>
+      <c r="B839" s="72"/>
+      <c r="C839" s="76"/>
+      <c r="D839" s="76"/>
+      <c r="E839" s="76"/>
+    </row>
+    <row r="840" spans="1:5">
+      <c r="A840" s="60"/>
+      <c r="B840" s="72"/>
+      <c r="C840" s="76"/>
+      <c r="D840" s="76"/>
+      <c r="E840" s="76"/>
+    </row>
+    <row r="841" spans="1:5">
+      <c r="A841" s="60"/>
+      <c r="B841" s="72"/>
+      <c r="C841" s="76"/>
+      <c r="D841" s="76"/>
+      <c r="E841" s="76"/>
+    </row>
+    <row r="842" spans="1:5">
+      <c r="A842" s="60"/>
+      <c r="B842" s="72"/>
+      <c r="C842" s="76"/>
+      <c r="D842" s="76"/>
+      <c r="E842" s="76"/>
+    </row>
+    <row r="843" spans="1:5">
+      <c r="A843" s="60"/>
+      <c r="B843" s="72"/>
+      <c r="C843" s="76"/>
+      <c r="D843" s="76"/>
+      <c r="E843" s="76"/>
+    </row>
+    <row r="844" spans="1:5">
+      <c r="A844" s="60"/>
+      <c r="B844" s="72"/>
+      <c r="C844" s="76"/>
+      <c r="D844" s="76"/>
+      <c r="E844" s="76"/>
+    </row>
+    <row r="845" spans="1:5">
+      <c r="A845" s="60"/>
+      <c r="B845" s="72"/>
+      <c r="C845" s="76"/>
+      <c r="D845" s="76"/>
+      <c r="E845" s="76"/>
+    </row>
+    <row r="846" spans="1:5">
+      <c r="A846" s="60"/>
+      <c r="B846" s="72"/>
+      <c r="C846" s="76"/>
+      <c r="D846" s="76"/>
+      <c r="E846" s="76"/>
+    </row>
+    <row r="847" spans="1:5">
+      <c r="A847" s="60"/>
+      <c r="B847" s="72"/>
+      <c r="C847" s="76"/>
+      <c r="D847" s="76"/>
+      <c r="E847" s="76"/>
+    </row>
+    <row r="848" spans="1:5">
+      <c r="A848" s="60"/>
+      <c r="B848" s="72"/>
+      <c r="C848" s="76"/>
+      <c r="D848" s="76"/>
+      <c r="E848" s="76"/>
+    </row>
+    <row r="849" spans="1:5">
+      <c r="A849" s="60"/>
+      <c r="B849" s="72"/>
+      <c r="C849" s="76"/>
+      <c r="D849" s="76"/>
+      <c r="E849" s="76"/>
+    </row>
+    <row r="850" spans="1:5">
+      <c r="A850" s="60"/>
+      <c r="B850" s="72"/>
+      <c r="C850" s="76"/>
+      <c r="D850" s="76"/>
+      <c r="E850" s="76"/>
+    </row>
+    <row r="851" spans="1:5">
+      <c r="A851" s="60"/>
+      <c r="B851" s="72"/>
+      <c r="C851" s="76"/>
+      <c r="D851" s="76"/>
+      <c r="E851" s="76"/>
+    </row>
+    <row r="852" spans="1:5">
+      <c r="A852" s="60"/>
+      <c r="B852" s="72"/>
+      <c r="C852" s="76"/>
+      <c r="D852" s="76"/>
+      <c r="E852" s="76"/>
+    </row>
+    <row r="853" spans="1:5">
+      <c r="A853" s="60"/>
+      <c r="B853" s="72"/>
+      <c r="C853" s="76"/>
+      <c r="D853" s="76"/>
+      <c r="E853" s="76"/>
+    </row>
+    <row r="854" spans="1:5">
+      <c r="A854" s="60"/>
+      <c r="B854" s="72"/>
+      <c r="C854" s="76"/>
+      <c r="D854" s="76"/>
+      <c r="E854" s="76"/>
+    </row>
+    <row r="855" spans="1:5">
+      <c r="A855" s="60"/>
+      <c r="B855" s="72"/>
+      <c r="C855" s="76"/>
+      <c r="D855" s="76"/>
+      <c r="E855" s="76"/>
+    </row>
+    <row r="856" spans="1:5">
+      <c r="A856" s="60"/>
+      <c r="B856" s="72"/>
+      <c r="C856" s="76"/>
+      <c r="D856" s="76"/>
+      <c r="E856" s="76"/>
+    </row>
+    <row r="857" spans="1:5">
+      <c r="A857" s="60"/>
+      <c r="B857" s="72"/>
+      <c r="C857" s="76"/>
+      <c r="D857" s="76"/>
+      <c r="E857" s="76"/>
+    </row>
+    <row r="858" spans="1:5">
+      <c r="A858" s="60"/>
+      <c r="B858" s="72"/>
+      <c r="C858" s="76"/>
+      <c r="D858" s="76"/>
+      <c r="E858" s="76"/>
+    </row>
+    <row r="859" spans="1:5">
+      <c r="A859" s="60"/>
+      <c r="B859" s="72"/>
+      <c r="C859" s="76"/>
+      <c r="D859" s="76"/>
+      <c r="E859" s="76"/>
+    </row>
+    <row r="860" spans="1:5">
+      <c r="A860" s="60"/>
+      <c r="B860" s="72"/>
+      <c r="C860" s="76"/>
+      <c r="D860" s="76"/>
+      <c r="E860" s="76"/>
+    </row>
+    <row r="861" spans="1:5">
+      <c r="A861" s="60"/>
+      <c r="B861" s="72"/>
+      <c r="C861" s="76"/>
+      <c r="D861" s="76"/>
+      <c r="E861" s="76"/>
+    </row>
+    <row r="862" spans="1:5">
+      <c r="A862" s="60"/>
+      <c r="B862" s="72"/>
+      <c r="C862" s="76"/>
+      <c r="D862" s="76"/>
+      <c r="E862" s="76"/>
+    </row>
+    <row r="863" spans="1:5">
+      <c r="A863" s="60"/>
+      <c r="B863" s="72"/>
+      <c r="C863" s="76"/>
+      <c r="D863" s="76"/>
+      <c r="E863" s="76"/>
+    </row>
+    <row r="864" spans="1:5">
+      <c r="A864" s="60"/>
+      <c r="B864" s="72"/>
+      <c r="C864" s="76"/>
+      <c r="D864" s="76"/>
+      <c r="E864" s="76"/>
+    </row>
+    <row r="865" spans="1:5">
+      <c r="A865" s="60"/>
+      <c r="B865" s="72"/>
+      <c r="C865" s="76"/>
+      <c r="D865" s="76"/>
+      <c r="E865" s="76"/>
+    </row>
+    <row r="866" spans="1:5">
+      <c r="A866" s="60"/>
+      <c r="B866" s="72"/>
+      <c r="C866" s="76"/>
+      <c r="D866" s="76"/>
+      <c r="E866" s="76"/>
+    </row>
+    <row r="867" spans="1:5">
+      <c r="A867" s="60"/>
+      <c r="B867" s="72"/>
+      <c r="C867" s="76"/>
+      <c r="D867" s="76"/>
+      <c r="E867" s="76"/>
+    </row>
+    <row r="868" spans="1:5">
+      <c r="A868" s="60"/>
+      <c r="B868" s="72"/>
+      <c r="C868" s="76"/>
+      <c r="D868" s="76"/>
+      <c r="E868" s="76"/>
+    </row>
+    <row r="869" spans="1:5">
+      <c r="A869" s="60"/>
+      <c r="B869" s="72"/>
+      <c r="C869" s="76"/>
+      <c r="D869" s="76"/>
+      <c r="E869" s="76"/>
+    </row>
+    <row r="870" spans="1:5">
+      <c r="A870" s="60"/>
+      <c r="B870" s="72"/>
+      <c r="C870" s="76"/>
+      <c r="D870" s="76"/>
+      <c r="E870" s="76"/>
+    </row>
+    <row r="871" spans="1:5">
+      <c r="A871" s="60"/>
+      <c r="B871" s="72"/>
+      <c r="C871" s="76"/>
+      <c r="D871" s="76"/>
+      <c r="E871" s="76"/>
+    </row>
+    <row r="872" spans="1:5">
+      <c r="A872" s="60"/>
+      <c r="B872" s="72"/>
+      <c r="C872" s="76"/>
+      <c r="D872" s="76"/>
+      <c r="E872" s="76"/>
+    </row>
+    <row r="873" spans="1:5">
+      <c r="A873" s="60"/>
+      <c r="B873" s="72"/>
+      <c r="C873" s="76"/>
+      <c r="D873" s="76"/>
+      <c r="E873" s="76"/>
+    </row>
+    <row r="874" spans="1:5">
+      <c r="A874" s="60"/>
+      <c r="B874" s="72"/>
+      <c r="C874" s="76"/>
+      <c r="D874" s="76"/>
+      <c r="E874" s="76"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-    <mergeCell ref="A1:M1"/>
+  <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A155:M155"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'Лист 1'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>