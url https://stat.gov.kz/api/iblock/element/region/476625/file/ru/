--- v6 (2026-09-19)
+++ v7 (2026-11-01)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.dairbekova\Desktop\БНС динамика\Производство промышленной продукции в обрабатывающей промышлен в области\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14820" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13620"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">показатель!$A$4:$U$157</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">показатель!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="109">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
@@ -699,51 +699,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="33" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="111">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -964,53 +964,50 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -1335,51 +1332,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/zhetisu/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="41" customWidth="1"/>
     <col min="2" max="2" width="105.28515625" style="41" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="25"/>
     <col min="257" max="257" width="42.28515625" style="25" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="25" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="25"/>
     <col min="513" max="513" width="42.28515625" style="25" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="25" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="25"/>
     <col min="769" max="769" width="42.28515625" style="25" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="25" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="25"/>
     <col min="1025" max="1025" width="42.28515625" style="25" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="25" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="25"/>
     <col min="1281" max="1281" width="42.28515625" style="25" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="25" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="25"/>
     <col min="1537" max="1537" width="42.28515625" style="25" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="25" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="25"/>
@@ -1660,86 +1657,86 @@
       <c r="M13" s="33"/>
     </row>
     <row r="14" spans="1:13" s="28" customFormat="1" ht="30" customHeight="1">
       <c r="A14" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="33"/>
     </row>
     <row r="15" spans="1:13" s="28" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>55</v>
       </c>
       <c r="M15" s="33"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="61">
-        <v>46281</v>
+        <v>46311</v>
       </c>
       <c r="M16" s="37"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="61">
-        <v>46311</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="38"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="95" t="s">
         <v>90</v>
       </c>
       <c r="M18" s="37"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="95" t="s">
         <v>91</v>
       </c>
       <c r="M19" s="38"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B20" s="107" t="s">
+      <c r="B20" s="106" t="s">
         <v>107</v>
       </c>
       <c r="M20" s="37"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="26" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="96" t="s">
         <v>92</v>
       </c>
       <c r="M21" s="38"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="39"/>
       <c r="B22" s="40"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="38"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="37"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="38"/>
@@ -1998,96 +1995,99 @@
       <c r="B12" s="45" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="44"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="44"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="46" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:U874"/>
   <sheetViews>
-    <sheetView topLeftCell="A136" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="H145" sqref="H145"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane xSplit="5100" ySplit="1800" topLeftCell="I139" activePane="bottomRight"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomRight" activeCell="J152" sqref="J152:J157"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40.42578125" style="54" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="78" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" style="79" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="79" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.140625" style="79" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="1" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="11.140625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="11.85546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.28515625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="15.28515625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.85546875" style="47" customWidth="1"/>
+    <col min="13" max="13" width="13.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="92"/>
     <col min="15" max="15" width="20" style="92" customWidth="1"/>
     <col min="16" max="16" width="16.5703125" style="92" customWidth="1"/>
     <col min="17" max="17" width="16.140625" style="92" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="92"/>
     <col min="20" max="20" width="17.5703125" style="92" customWidth="1"/>
     <col min="21" max="21" width="22.42578125" style="92" customWidth="1"/>
     <col min="22" max="22" width="14" style="92" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="92"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:21" s="4" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="107" t="s">
         <v>56</v>
       </c>
-      <c r="B2" s="109"/>
-[...10 lines deleted...]
-      <c r="M2" s="110"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
+      <c r="L2" s="108"/>
+      <c r="M2" s="109"/>
     </row>
     <row r="3" spans="1:21" s="9" customFormat="1">
       <c r="A3" s="52"/>
       <c r="B3" s="62"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="49"/>
       <c r="M3" s="11"/>
     </row>
     <row r="4" spans="1:21" s="4" customFormat="1" ht="21" customHeight="1">
       <c r="A4" s="55"/>
       <c r="B4" s="64" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="65" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="65" t="s">
@@ -2124,5719 +2124,6025 @@
     <row r="5" spans="1:21" s="9" customFormat="1" ht="15.75" customHeight="1">
       <c r="A5" s="56" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="81">
         <v>32</v>
       </c>
       <c r="C5" s="81">
         <v>246</v>
       </c>
       <c r="D5" s="81">
         <v>460</v>
       </c>
       <c r="E5" s="81">
         <v>674</v>
       </c>
       <c r="F5" s="81">
         <v>827</v>
       </c>
       <c r="G5" s="81">
         <v>980</v>
       </c>
       <c r="H5" s="81">
         <v>1130</v>
       </c>
-      <c r="I5" s="99">
+      <c r="I5" s="98">
         <v>1195</v>
       </c>
-      <c r="J5" s="6"/>
+      <c r="J5" s="98">
+        <v>1261</v>
+      </c>
       <c r="K5" s="6"/>
       <c r="L5" s="16"/>
       <c r="M5" s="82"/>
       <c r="T5" s="7"/>
     </row>
     <row r="6" spans="1:21" s="9" customFormat="1">
-      <c r="A6" s="105" t="s">
+      <c r="A6" s="104" t="s">
         <v>95</v>
       </c>
-      <c r="B6" s="100" t="s">
+      <c r="B6" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C6" s="99">
+      <c r="C6" s="98">
         <v>53</v>
       </c>
-      <c r="D6" s="99">
+      <c r="D6" s="98">
         <v>106</v>
       </c>
-      <c r="E6" s="99">
+      <c r="E6" s="98">
         <v>159</v>
       </c>
-      <c r="F6" s="99">
+      <c r="F6" s="98">
         <v>236</v>
       </c>
-      <c r="G6" s="99">
+      <c r="G6" s="98">
         <v>313</v>
       </c>
-      <c r="H6" s="99">
+      <c r="H6" s="98">
         <v>390</v>
       </c>
-      <c r="I6" s="99">
+      <c r="I6" s="98">
         <v>405</v>
       </c>
-      <c r="J6" s="82"/>
+      <c r="J6" s="98">
+        <v>420</v>
+      </c>
       <c r="K6" s="82"/>
       <c r="L6" s="16"/>
       <c r="M6" s="82"/>
       <c r="O6" s="12"/>
       <c r="P6" s="83"/>
       <c r="Q6" s="83"/>
       <c r="T6" s="10"/>
       <c r="U6" s="12"/>
     </row>
     <row r="7" spans="1:21" s="9" customFormat="1">
-      <c r="A7" s="104" t="s">
+      <c r="A7" s="103" t="s">
         <v>93</v>
       </c>
-      <c r="B7" s="99">
+      <c r="B7" s="98">
         <v>21</v>
       </c>
-      <c r="C7" s="99">
+      <c r="C7" s="98">
         <v>170</v>
       </c>
-      <c r="D7" s="99">
+      <c r="D7" s="98">
         <v>318</v>
       </c>
-      <c r="E7" s="99">
+      <c r="E7" s="98">
         <v>466</v>
       </c>
-      <c r="F7" s="99">
+      <c r="F7" s="98">
         <v>532</v>
       </c>
-      <c r="G7" s="99">
+      <c r="G7" s="98">
         <v>598</v>
       </c>
-      <c r="H7" s="99">
+      <c r="H7" s="98">
         <v>664</v>
       </c>
-      <c r="I7" s="99">
+      <c r="I7" s="98">
         <v>708</v>
       </c>
-      <c r="J7" s="82"/>
+      <c r="J7" s="98">
+        <v>752</v>
+      </c>
       <c r="K7" s="82"/>
       <c r="L7" s="16"/>
       <c r="M7" s="82"/>
       <c r="O7" s="12"/>
       <c r="P7" s="83"/>
       <c r="Q7" s="83"/>
       <c r="T7" s="10"/>
       <c r="U7" s="12"/>
     </row>
     <row r="8" spans="1:21" s="9" customFormat="1">
-      <c r="A8" s="104" t="s">
+      <c r="A8" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="B8" s="99">
+      <c r="B8" s="98">
         <v>10</v>
       </c>
-      <c r="C8" s="99">
+      <c r="C8" s="98">
         <v>23</v>
       </c>
-      <c r="D8" s="99">
+      <c r="D8" s="98">
         <v>36</v>
       </c>
-      <c r="E8" s="99">
+      <c r="E8" s="98">
         <v>49</v>
       </c>
-      <c r="F8" s="99">
+      <c r="F8" s="98">
         <v>59</v>
       </c>
-      <c r="G8" s="99">
+      <c r="G8" s="98">
         <v>68</v>
       </c>
-      <c r="H8" s="99">
+      <c r="H8" s="98">
         <v>75</v>
       </c>
-      <c r="I8" s="99">
+      <c r="I8" s="98">
         <v>82</v>
       </c>
-      <c r="J8" s="82"/>
+      <c r="J8" s="98">
+        <v>88</v>
+      </c>
       <c r="K8" s="82"/>
       <c r="L8" s="16"/>
       <c r="M8" s="82"/>
       <c r="O8" s="12"/>
       <c r="P8" s="83"/>
       <c r="Q8" s="83"/>
       <c r="T8" s="10"/>
       <c r="U8" s="12"/>
     </row>
     <row r="9" spans="1:21" s="9" customFormat="1" ht="40.5" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="81">
         <v>29</v>
       </c>
       <c r="C9" s="81">
         <v>188</v>
       </c>
       <c r="D9" s="81">
         <v>346</v>
       </c>
       <c r="E9" s="81">
         <v>505</v>
       </c>
       <c r="F9" s="81">
         <v>579</v>
       </c>
       <c r="G9" s="81">
         <v>652</v>
       </c>
       <c r="H9" s="81">
         <v>725</v>
       </c>
-      <c r="I9" s="99">
+      <c r="I9" s="98">
         <v>778</v>
       </c>
-      <c r="J9" s="18"/>
+      <c r="J9" s="98">
+        <v>830</v>
+      </c>
       <c r="K9" s="18"/>
       <c r="L9" s="16"/>
       <c r="M9" s="82"/>
       <c r="T9" s="7"/>
     </row>
     <row r="10" spans="1:21" s="9" customFormat="1">
-      <c r="A10" s="105" t="s">
+      <c r="A10" s="104" t="s">
         <v>95</v>
       </c>
-      <c r="B10" s="100" t="s">
+      <c r="B10" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C10" s="99">
+      <c r="C10" s="98">
         <v>1</v>
       </c>
-      <c r="D10" s="99">
+      <c r="D10" s="98">
         <v>1</v>
       </c>
-      <c r="E10" s="99">
+      <c r="E10" s="98">
         <v>2</v>
       </c>
-      <c r="F10" s="99">
+      <c r="F10" s="98">
         <v>2</v>
       </c>
-      <c r="G10" s="99">
+      <c r="G10" s="98">
         <v>3</v>
       </c>
-      <c r="H10" s="99">
+      <c r="H10" s="98">
         <v>3</v>
       </c>
-      <c r="I10" s="99">
+      <c r="I10" s="98">
         <v>5</v>
       </c>
-      <c r="J10" s="82"/>
+      <c r="J10" s="98">
+        <v>7</v>
+      </c>
       <c r="K10" s="82"/>
       <c r="L10" s="82"/>
       <c r="M10" s="82"/>
       <c r="O10" s="12"/>
       <c r="P10" s="83"/>
       <c r="Q10" s="83"/>
       <c r="T10" s="10"/>
       <c r="U10" s="12"/>
     </row>
     <row r="11" spans="1:21" s="9" customFormat="1">
-      <c r="A11" s="104" t="s">
+      <c r="A11" s="103" t="s">
         <v>93</v>
       </c>
-      <c r="B11" s="99">
+      <c r="B11" s="98">
         <v>21</v>
       </c>
-      <c r="C11" s="99">
+      <c r="C11" s="98">
         <v>170</v>
       </c>
-      <c r="D11" s="99">
+      <c r="D11" s="98">
         <v>318</v>
       </c>
-      <c r="E11" s="99">
+      <c r="E11" s="98">
         <v>466</v>
       </c>
-      <c r="F11" s="99">
+      <c r="F11" s="98">
         <v>532</v>
       </c>
-      <c r="G11" s="99">
+      <c r="G11" s="98">
         <v>598</v>
       </c>
-      <c r="H11" s="99">
+      <c r="H11" s="98">
         <v>664</v>
       </c>
-      <c r="I11" s="99">
+      <c r="I11" s="98">
         <v>708</v>
       </c>
-      <c r="J11" s="82"/>
+      <c r="J11" s="98">
+        <v>752</v>
+      </c>
       <c r="K11" s="82"/>
       <c r="L11" s="82"/>
       <c r="M11" s="82"/>
       <c r="O11" s="12"/>
       <c r="P11" s="83"/>
       <c r="Q11" s="83"/>
       <c r="T11" s="10"/>
       <c r="U11" s="12"/>
     </row>
     <row r="12" spans="1:21" s="9" customFormat="1">
-      <c r="A12" s="104" t="s">
+      <c r="A12" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="B12" s="99">
+      <c r="B12" s="98">
         <v>7</v>
       </c>
-      <c r="C12" s="99">
+      <c r="C12" s="98">
         <v>17</v>
       </c>
-      <c r="D12" s="99">
+      <c r="D12" s="98">
         <v>27</v>
       </c>
-      <c r="E12" s="99">
+      <c r="E12" s="98">
         <v>37</v>
       </c>
-      <c r="F12" s="99">
+      <c r="F12" s="98">
         <v>44</v>
       </c>
-      <c r="G12" s="99">
+      <c r="G12" s="98">
         <v>51</v>
       </c>
-      <c r="H12" s="99">
+      <c r="H12" s="98">
         <v>58</v>
       </c>
-      <c r="I12" s="99">
+      <c r="I12" s="98">
         <v>64</v>
       </c>
-      <c r="J12" s="82"/>
+      <c r="J12" s="98">
+        <v>71</v>
+      </c>
       <c r="K12" s="82"/>
       <c r="L12" s="82"/>
       <c r="M12" s="82"/>
       <c r="O12" s="12"/>
       <c r="P12" s="83"/>
       <c r="Q12" s="83"/>
       <c r="T12" s="10"/>
       <c r="U12" s="12"/>
     </row>
     <row r="13" spans="1:21" s="9" customFormat="1" ht="24" customHeight="1">
       <c r="A13" s="56" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="81">
         <v>3</v>
       </c>
       <c r="C13" s="81">
         <v>58</v>
       </c>
       <c r="D13" s="81">
         <v>113</v>
       </c>
       <c r="E13" s="81">
         <v>169</v>
       </c>
       <c r="F13" s="81">
         <v>248</v>
       </c>
       <c r="G13" s="81">
         <v>328</v>
       </c>
       <c r="H13" s="81">
         <v>405</v>
       </c>
-      <c r="I13" s="99">
+      <c r="I13" s="98">
         <v>418</v>
       </c>
-      <c r="J13" s="18"/>
+      <c r="J13" s="98">
+        <v>431</v>
+      </c>
       <c r="K13" s="18"/>
       <c r="L13" s="16"/>
       <c r="M13" s="82"/>
       <c r="O13" s="12"/>
       <c r="P13" s="83"/>
       <c r="Q13" s="83"/>
       <c r="T13" s="7"/>
       <c r="U13" s="12"/>
     </row>
     <row r="14" spans="1:21" s="9" customFormat="1">
-      <c r="A14" s="105" t="s">
+      <c r="A14" s="104" t="s">
         <v>95</v>
       </c>
-      <c r="B14" s="100" t="s">
+      <c r="B14" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C14" s="99">
+      <c r="C14" s="98">
         <v>52</v>
       </c>
-      <c r="D14" s="99">
+      <c r="D14" s="98">
         <v>105</v>
       </c>
-      <c r="E14" s="99">
+      <c r="E14" s="98">
         <v>157</v>
       </c>
-      <c r="F14" s="99">
+      <c r="F14" s="98">
         <v>234</v>
       </c>
-      <c r="G14" s="99">
+      <c r="G14" s="98">
         <v>310</v>
       </c>
-      <c r="H14" s="99">
+      <c r="H14" s="98">
         <v>387</v>
       </c>
-      <c r="I14" s="99">
+      <c r="I14" s="98">
         <v>400</v>
       </c>
-      <c r="J14" s="82"/>
+      <c r="J14" s="98">
+        <v>413</v>
+      </c>
       <c r="K14" s="82"/>
       <c r="L14" s="82"/>
       <c r="M14" s="82"/>
       <c r="O14" s="12"/>
       <c r="P14" s="83"/>
       <c r="Q14" s="83"/>
       <c r="T14" s="10"/>
       <c r="U14" s="12"/>
     </row>
     <row r="15" spans="1:21" s="9" customFormat="1">
-      <c r="A15" s="104" t="s">
+      <c r="A15" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="99">
+      <c r="B15" s="98">
         <v>3</v>
       </c>
-      <c r="C15" s="99">
+      <c r="C15" s="98">
         <v>6</v>
       </c>
-      <c r="D15" s="99">
+      <c r="D15" s="98">
         <v>9</v>
       </c>
-      <c r="E15" s="99">
+      <c r="E15" s="98">
         <v>12</v>
       </c>
-      <c r="F15" s="99">
+      <c r="F15" s="98">
         <v>15</v>
       </c>
-      <c r="G15" s="99">
+      <c r="G15" s="98">
         <v>18</v>
       </c>
-      <c r="H15" s="99">
+      <c r="H15" s="98">
         <v>18</v>
       </c>
-      <c r="I15" s="99">
+      <c r="I15" s="98">
         <v>18</v>
       </c>
-      <c r="J15" s="82"/>
+      <c r="J15" s="98">
+        <v>18</v>
+      </c>
       <c r="K15" s="82"/>
       <c r="L15" s="82"/>
       <c r="M15" s="82"/>
       <c r="O15" s="12"/>
       <c r="P15" s="83"/>
       <c r="Q15" s="83"/>
       <c r="T15" s="10"/>
       <c r="U15" s="12"/>
     </row>
     <row r="16" spans="1:21" s="9" customFormat="1" ht="30" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="81">
         <v>1</v>
       </c>
       <c r="C16" s="81">
         <v>3</v>
       </c>
       <c r="D16" s="81">
         <v>5</v>
       </c>
       <c r="E16" s="81">
         <v>7</v>
       </c>
       <c r="F16" s="81">
         <v>8</v>
       </c>
       <c r="G16" s="81">
         <v>9</v>
       </c>
       <c r="H16" s="81">
         <v>13</v>
       </c>
-      <c r="I16" s="99">
+      <c r="I16" s="98">
         <v>17</v>
       </c>
-      <c r="J16" s="18"/>
+      <c r="J16" s="98">
+        <v>21</v>
+      </c>
       <c r="K16" s="82"/>
       <c r="L16" s="16"/>
       <c r="M16" s="82"/>
       <c r="O16" s="12"/>
       <c r="P16" s="83"/>
       <c r="Q16" s="83"/>
       <c r="T16" s="7"/>
       <c r="U16" s="12"/>
     </row>
     <row r="17" spans="1:21" s="9" customFormat="1">
-      <c r="A17" s="105" t="s">
+      <c r="A17" s="104" t="s">
         <v>95</v>
       </c>
-      <c r="B17" s="100" t="s">
+      <c r="B17" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C17" s="100" t="s">
+      <c r="C17" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="D17" s="100" t="s">
+      <c r="D17" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="E17" s="100" t="s">
+      <c r="E17" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="F17" s="100" t="s">
+      <c r="F17" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="G17" s="100" t="s">
+      <c r="G17" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="H17" s="99">
+      <c r="H17" s="98">
         <v>3</v>
       </c>
-      <c r="I17" s="99">
+      <c r="I17" s="98">
         <v>6</v>
       </c>
-      <c r="J17" s="82"/>
+      <c r="J17" s="98">
+        <v>10</v>
+      </c>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="82"/>
       <c r="N17" s="18"/>
       <c r="O17" s="12"/>
       <c r="P17" s="83"/>
       <c r="Q17" s="83"/>
       <c r="T17" s="10"/>
       <c r="U17" s="12"/>
     </row>
     <row r="18" spans="1:21" s="9" customFormat="1">
-      <c r="A18" s="104" t="s">
+      <c r="A18" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="B18" s="99">
+      <c r="B18" s="98">
         <v>1</v>
       </c>
-      <c r="C18" s="99">
+      <c r="C18" s="98">
         <v>2</v>
       </c>
-      <c r="D18" s="99">
+      <c r="D18" s="98">
         <v>4</v>
       </c>
-      <c r="E18" s="99">
+      <c r="E18" s="98">
         <v>6</v>
       </c>
-      <c r="F18" s="99">
+      <c r="F18" s="98">
         <v>6</v>
       </c>
-      <c r="G18" s="99">
+      <c r="G18" s="98">
         <v>6</v>
       </c>
-      <c r="H18" s="99">
+      <c r="H18" s="98">
         <v>7</v>
       </c>
-      <c r="I18" s="99">
+      <c r="I18" s="98">
         <v>7</v>
       </c>
-      <c r="J18" s="82"/>
+      <c r="J18" s="98">
+        <v>8</v>
+      </c>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="82"/>
       <c r="N18" s="18"/>
       <c r="O18" s="12"/>
       <c r="P18" s="83"/>
       <c r="Q18" s="83"/>
       <c r="T18" s="10"/>
       <c r="U18" s="12"/>
     </row>
     <row r="19" spans="1:21" s="9" customFormat="1">
-      <c r="A19" s="104" t="s">
+      <c r="A19" s="103" t="s">
         <v>97</v>
       </c>
-      <c r="B19" s="99">
+      <c r="B19" s="98">
         <v>0</v>
       </c>
-      <c r="C19" s="99">
+      <c r="C19" s="98">
         <v>0</v>
       </c>
-      <c r="D19" s="99">
+      <c r="D19" s="98">
         <v>1</v>
       </c>
-      <c r="E19" s="99">
+      <c r="E19" s="98">
         <v>1</v>
       </c>
-      <c r="F19" s="99">
+      <c r="F19" s="98">
         <v>1</v>
       </c>
-      <c r="G19" s="99">
+      <c r="G19" s="98">
         <v>1</v>
       </c>
-      <c r="H19" s="99">
+      <c r="H19" s="98">
         <v>1</v>
       </c>
-      <c r="I19" s="99">
+      <c r="I19" s="98">
         <v>1</v>
       </c>
-      <c r="J19" s="82"/>
+      <c r="J19" s="98">
+        <v>2</v>
+      </c>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="82"/>
       <c r="N19" s="18"/>
       <c r="O19" s="12"/>
       <c r="P19" s="83"/>
       <c r="Q19" s="83"/>
       <c r="T19" s="10"/>
       <c r="U19" s="12"/>
     </row>
     <row r="20" spans="1:21" s="9" customFormat="1">
-      <c r="A20" s="104" t="s">
+      <c r="A20" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="B20" s="99">
+      <c r="B20" s="98">
         <v>0</v>
       </c>
-      <c r="C20" s="99">
+      <c r="C20" s="98">
         <v>1</v>
       </c>
-      <c r="D20" s="99">
+      <c r="D20" s="98">
         <v>1</v>
       </c>
-      <c r="E20" s="99">
+      <c r="E20" s="98">
         <v>1</v>
       </c>
-      <c r="F20" s="99">
+      <c r="F20" s="98">
         <v>1</v>
       </c>
-      <c r="G20" s="99">
+      <c r="G20" s="98">
         <v>2</v>
       </c>
-      <c r="H20" s="99">
+      <c r="H20" s="98">
         <v>2</v>
       </c>
-      <c r="I20" s="99">
+      <c r="I20" s="98">
         <v>2</v>
       </c>
-      <c r="J20" s="82"/>
+      <c r="J20" s="98">
+        <v>2</v>
+      </c>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="82"/>
       <c r="N20" s="18"/>
       <c r="O20" s="12"/>
       <c r="P20" s="83"/>
       <c r="Q20" s="83"/>
       <c r="T20" s="10"/>
       <c r="U20" s="12"/>
     </row>
     <row r="21" spans="1:21" s="9" customFormat="1" ht="30" customHeight="1">
       <c r="A21" s="56" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="81">
         <v>7</v>
       </c>
       <c r="C21" s="81">
         <v>9</v>
       </c>
       <c r="D21" s="81">
         <v>12</v>
       </c>
       <c r="E21" s="81">
         <v>15</v>
       </c>
       <c r="F21" s="81">
         <v>22</v>
       </c>
       <c r="G21" s="81">
         <v>29</v>
       </c>
       <c r="H21" s="81">
         <v>37</v>
       </c>
-      <c r="I21" s="99">
+      <c r="I21" s="98">
         <v>93</v>
       </c>
-      <c r="J21" s="18"/>
+      <c r="J21" s="98">
+        <v>149</v>
+      </c>
       <c r="K21" s="18"/>
       <c r="L21" s="16"/>
       <c r="M21" s="82"/>
       <c r="T21" s="7"/>
     </row>
     <row r="22" spans="1:21" s="9" customFormat="1">
-      <c r="A22" s="104" t="s">
+      <c r="A22" s="103" t="s">
         <v>93</v>
       </c>
-      <c r="B22" s="99">
+      <c r="B22" s="98">
         <v>7</v>
       </c>
-      <c r="C22" s="99">
+      <c r="C22" s="98">
         <v>9</v>
       </c>
-      <c r="D22" s="99">
+      <c r="D22" s="98">
         <v>12</v>
       </c>
-      <c r="E22" s="99">
+      <c r="E22" s="98">
         <v>15</v>
       </c>
       <c r="F22" s="81">
         <v>22</v>
       </c>
       <c r="G22" s="81">
         <v>29</v>
       </c>
       <c r="H22" s="81">
         <v>37</v>
       </c>
-      <c r="I22" s="99">
+      <c r="I22" s="98">
         <v>93</v>
       </c>
-      <c r="J22" s="82"/>
+      <c r="J22" s="98">
+        <v>149</v>
+      </c>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="82"/>
       <c r="O22" s="12"/>
       <c r="P22" s="83"/>
       <c r="Q22" s="83"/>
       <c r="T22" s="10"/>
       <c r="U22" s="12"/>
     </row>
     <row r="23" spans="1:21" s="9" customFormat="1" ht="21.75" customHeight="1">
       <c r="A23" s="57" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="81">
         <v>9.3000000000000007</v>
       </c>
       <c r="C23" s="81">
         <v>10</v>
       </c>
       <c r="D23" s="81">
         <v>10.6</v>
       </c>
       <c r="E23" s="81">
         <v>11.3</v>
       </c>
       <c r="F23" s="81">
         <v>11.3</v>
       </c>
       <c r="G23" s="81">
         <v>11.3</v>
       </c>
       <c r="H23" s="86">
         <v>11.3</v>
       </c>
-      <c r="I23" s="103">
+      <c r="I23" s="102">
         <v>11.3</v>
       </c>
-      <c r="J23" s="18"/>
+      <c r="J23" s="102">
+        <v>11.3</v>
+      </c>
       <c r="K23" s="18"/>
       <c r="L23" s="16"/>
       <c r="M23" s="82"/>
       <c r="T23" s="14"/>
     </row>
     <row r="24" spans="1:21" s="9" customFormat="1">
-      <c r="A24" s="105" t="s">
+      <c r="A24" s="104" t="s">
         <v>95</v>
       </c>
-      <c r="B24" s="103">
+      <c r="B24" s="102">
         <v>9.3000000000000007</v>
       </c>
-      <c r="C24" s="103">
+      <c r="C24" s="102">
         <v>10</v>
       </c>
-      <c r="D24" s="103">
+      <c r="D24" s="102">
         <v>10.6</v>
       </c>
-      <c r="E24" s="103">
+      <c r="E24" s="102">
         <v>11.3</v>
       </c>
-      <c r="F24" s="103">
+      <c r="F24" s="102">
         <v>11.3</v>
       </c>
-      <c r="G24" s="103">
+      <c r="G24" s="102">
         <v>11.3</v>
       </c>
-      <c r="H24" s="103">
+      <c r="H24" s="102">
         <v>11.3</v>
       </c>
-      <c r="I24" s="103">
+      <c r="I24" s="102">
         <v>11.3</v>
       </c>
-      <c r="J24" s="87"/>
+      <c r="J24" s="102">
+        <v>11.3</v>
+      </c>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="82"/>
       <c r="O24" s="12"/>
       <c r="P24" s="88"/>
       <c r="Q24" s="88"/>
       <c r="T24" s="10"/>
       <c r="U24" s="12"/>
     </row>
     <row r="25" spans="1:21" s="9" customFormat="1" ht="18" customHeight="1">
       <c r="A25" s="56" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="81">
         <v>1</v>
       </c>
       <c r="C25" s="81">
         <v>125</v>
       </c>
       <c r="D25" s="81">
         <v>250</v>
       </c>
       <c r="E25" s="81">
         <v>375</v>
       </c>
       <c r="F25" s="81">
         <v>1905</v>
       </c>
       <c r="G25" s="81">
         <v>3436</v>
       </c>
       <c r="H25" s="81">
         <v>4968</v>
       </c>
-      <c r="I25" s="99">
+      <c r="I25" s="98">
         <v>5495</v>
       </c>
-      <c r="J25" s="18"/>
+      <c r="J25" s="98">
+        <v>6022</v>
+      </c>
       <c r="K25" s="18"/>
       <c r="L25" s="16"/>
       <c r="M25" s="82"/>
       <c r="T25" s="7"/>
     </row>
     <row r="26" spans="1:21" s="9" customFormat="1">
-      <c r="A26" s="105" t="s">
+      <c r="A26" s="104" t="s">
         <v>95</v>
       </c>
-      <c r="B26" s="99">
+      <c r="B26" s="98">
         <v>1</v>
       </c>
-      <c r="C26" s="99">
+      <c r="C26" s="98">
         <v>1</v>
       </c>
-      <c r="D26" s="99">
+      <c r="D26" s="98">
         <v>2</v>
       </c>
-      <c r="E26" s="99">
+      <c r="E26" s="98">
         <v>2</v>
       </c>
-      <c r="F26" s="99">
+      <c r="F26" s="98">
         <v>1460</v>
       </c>
-      <c r="G26" s="99">
+      <c r="G26" s="98">
         <v>2918</v>
       </c>
-      <c r="H26" s="99">
+      <c r="H26" s="98">
         <v>4376</v>
       </c>
-      <c r="I26" s="99">
+      <c r="I26" s="98">
         <v>4888</v>
       </c>
-      <c r="J26" s="82"/>
+      <c r="J26" s="98">
+        <v>5399</v>
+      </c>
       <c r="K26" s="82"/>
       <c r="L26" s="82"/>
       <c r="M26" s="82"/>
       <c r="O26" s="12"/>
       <c r="P26" s="83"/>
       <c r="Q26" s="83"/>
       <c r="T26" s="10"/>
       <c r="U26" s="12"/>
     </row>
     <row r="27" spans="1:21" s="9" customFormat="1">
-      <c r="A27" s="104" t="s">
+      <c r="A27" s="103" t="s">
         <v>97</v>
       </c>
-      <c r="B27" s="99">
+      <c r="B27" s="98">
         <v>0</v>
       </c>
-      <c r="C27" s="99">
+      <c r="C27" s="98">
         <v>0</v>
       </c>
-      <c r="D27" s="99">
+      <c r="D27" s="98">
         <v>0</v>
       </c>
-      <c r="E27" s="99">
+      <c r="E27" s="98">
         <v>0</v>
       </c>
-      <c r="F27" s="99">
+      <c r="F27" s="98">
         <v>0</v>
       </c>
-      <c r="G27" s="99">
+      <c r="G27" s="98">
         <v>1</v>
       </c>
-      <c r="H27" s="99">
+      <c r="H27" s="98">
         <v>1</v>
       </c>
-      <c r="I27" s="99">
+      <c r="I27" s="98">
         <v>1</v>
       </c>
-      <c r="J27" s="82"/>
+      <c r="J27" s="98">
+        <v>1</v>
+      </c>
       <c r="K27" s="82"/>
       <c r="L27" s="82"/>
       <c r="M27" s="82"/>
       <c r="O27" s="12"/>
       <c r="P27" s="83"/>
       <c r="Q27" s="83"/>
       <c r="T27" s="10"/>
       <c r="U27" s="12"/>
     </row>
     <row r="28" spans="1:21" s="9" customFormat="1">
-      <c r="A28" s="104" t="s">
+      <c r="A28" s="103" t="s">
         <v>99</v>
       </c>
-      <c r="B28" s="100" t="s">
+      <c r="B28" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C28" s="100" t="s">
+      <c r="C28" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="D28" s="100" t="s">
+      <c r="D28" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="E28" s="100" t="s">
+      <c r="E28" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="F28" s="99">
+      <c r="F28" s="98">
         <v>72</v>
       </c>
-      <c r="G28" s="99">
+      <c r="G28" s="98">
         <v>143</v>
       </c>
-      <c r="H28" s="99">
+      <c r="H28" s="98">
         <v>215</v>
       </c>
-      <c r="I28" s="99">
+      <c r="I28" s="98">
         <v>223</v>
       </c>
-      <c r="J28" s="82"/>
+      <c r="J28" s="98">
+        <v>231</v>
+      </c>
       <c r="K28" s="82"/>
       <c r="L28" s="82"/>
       <c r="M28" s="82"/>
       <c r="O28" s="12"/>
       <c r="P28" s="83"/>
       <c r="Q28" s="83"/>
       <c r="T28" s="10"/>
       <c r="U28" s="12"/>
     </row>
     <row r="29" spans="1:21" s="9" customFormat="1">
-      <c r="A29" s="104" t="s">
+      <c r="A29" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="B29" s="100" t="s">
+      <c r="B29" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C29" s="99">
+      <c r="C29" s="98">
         <v>124</v>
       </c>
-      <c r="D29" s="99">
+      <c r="D29" s="98">
         <v>248</v>
       </c>
-      <c r="E29" s="99">
+      <c r="E29" s="98">
         <v>372</v>
       </c>
-      <c r="F29" s="99">
+      <c r="F29" s="98">
         <v>373</v>
       </c>
-      <c r="G29" s="99">
+      <c r="G29" s="98">
         <v>375</v>
       </c>
-      <c r="H29" s="99">
+      <c r="H29" s="98">
         <v>376</v>
       </c>
-      <c r="I29" s="99">
+      <c r="I29" s="98">
         <v>383</v>
       </c>
-      <c r="J29" s="82"/>
+      <c r="J29" s="98">
+        <v>391</v>
+      </c>
       <c r="K29" s="82"/>
       <c r="L29" s="82"/>
       <c r="M29" s="82"/>
       <c r="O29" s="12"/>
       <c r="P29" s="83"/>
       <c r="Q29" s="83"/>
       <c r="T29" s="10"/>
       <c r="U29" s="12"/>
     </row>
     <row r="30" spans="1:21" s="9" customFormat="1" ht="48" customHeight="1">
       <c r="A30" s="57" t="s">
         <v>69</v>
       </c>
       <c r="B30" s="81">
         <v>4</v>
       </c>
       <c r="C30" s="81">
         <v>7</v>
       </c>
       <c r="D30" s="81">
         <v>9</v>
       </c>
       <c r="E30" s="81">
         <v>12</v>
       </c>
       <c r="F30" s="81">
         <v>15</v>
       </c>
       <c r="G30" s="81">
         <v>17</v>
       </c>
       <c r="H30" s="81">
         <v>20</v>
       </c>
-      <c r="I30" s="99">
+      <c r="I30" s="98">
         <v>22</v>
       </c>
-      <c r="J30" s="18"/>
+      <c r="J30" s="98">
+        <v>25</v>
+      </c>
       <c r="K30" s="18"/>
       <c r="L30" s="16"/>
       <c r="M30" s="82"/>
       <c r="T30" s="14"/>
     </row>
     <row r="31" spans="1:21" s="9" customFormat="1">
-      <c r="A31" s="105" t="s">
+      <c r="A31" s="104" t="s">
         <v>95</v>
       </c>
-      <c r="B31" s="99">
+      <c r="B31" s="98">
         <v>3</v>
       </c>
-      <c r="C31" s="99">
+      <c r="C31" s="98">
         <v>5</v>
       </c>
-      <c r="D31" s="99">
+      <c r="D31" s="98">
         <v>8</v>
       </c>
-      <c r="E31" s="99">
+      <c r="E31" s="98">
         <v>11</v>
       </c>
-      <c r="F31" s="99">
+      <c r="F31" s="98">
         <v>13</v>
       </c>
-      <c r="G31" s="99">
+      <c r="G31" s="98">
         <v>16</v>
       </c>
-      <c r="H31" s="99">
+      <c r="H31" s="98">
         <v>19</v>
       </c>
-      <c r="I31" s="99">
+      <c r="I31" s="98">
         <v>21</v>
       </c>
-      <c r="J31" s="82"/>
+      <c r="J31" s="98">
+        <v>24</v>
+      </c>
       <c r="K31" s="82"/>
       <c r="L31" s="82"/>
       <c r="M31" s="82"/>
       <c r="O31" s="12"/>
       <c r="P31" s="83"/>
       <c r="Q31" s="83"/>
       <c r="T31" s="10"/>
       <c r="U31" s="12"/>
     </row>
     <row r="32" spans="1:21" s="9" customFormat="1">
-      <c r="A32" s="104" t="s">
+      <c r="A32" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="B32" s="99">
+      <c r="B32" s="98">
         <v>1</v>
       </c>
-      <c r="C32" s="99">
+      <c r="C32" s="98">
         <v>1</v>
       </c>
-      <c r="D32" s="99">
+      <c r="D32" s="98">
         <v>1</v>
       </c>
-      <c r="E32" s="99">
+      <c r="E32" s="98">
         <v>1</v>
       </c>
-      <c r="F32" s="99">
+      <c r="F32" s="98">
         <v>1</v>
       </c>
-      <c r="G32" s="99">
+      <c r="G32" s="98">
         <v>1</v>
       </c>
-      <c r="H32" s="99">
+      <c r="H32" s="98">
         <v>1</v>
       </c>
-      <c r="I32" s="99">
+      <c r="I32" s="98">
         <v>1</v>
       </c>
-      <c r="J32" s="82"/>
+      <c r="J32" s="98">
+        <v>1</v>
+      </c>
       <c r="K32" s="82"/>
       <c r="L32" s="82"/>
       <c r="M32" s="82"/>
       <c r="O32" s="12"/>
       <c r="P32" s="83"/>
       <c r="Q32" s="83"/>
       <c r="T32" s="10"/>
       <c r="U32" s="12"/>
     </row>
     <row r="33" spans="1:21" s="9" customFormat="1" ht="15.75" customHeight="1">
       <c r="A33" s="56" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="81">
         <v>1417</v>
       </c>
       <c r="C33" s="81">
         <v>3350</v>
       </c>
       <c r="D33" s="81">
         <v>5223</v>
       </c>
       <c r="E33" s="81">
         <v>7726</v>
       </c>
       <c r="F33" s="81">
         <v>10545</v>
       </c>
       <c r="G33" s="81">
         <v>13453</v>
       </c>
       <c r="H33" s="81">
         <v>16284</v>
       </c>
-      <c r="I33" s="99">
+      <c r="I33" s="98">
         <v>18909</v>
       </c>
-      <c r="J33" s="18"/>
+      <c r="J33" s="98">
+        <v>20979</v>
+      </c>
       <c r="K33" s="18"/>
       <c r="L33" s="16"/>
       <c r="M33" s="82"/>
       <c r="T33" s="7"/>
     </row>
     <row r="34" spans="1:21" s="9" customFormat="1">
-      <c r="A34" s="105" t="s">
+      <c r="A34" s="104" t="s">
         <v>95</v>
       </c>
-      <c r="B34" s="99">
+      <c r="B34" s="98">
         <v>988</v>
       </c>
-      <c r="C34" s="99">
+      <c r="C34" s="98">
         <v>2399</v>
       </c>
-      <c r="D34" s="99">
+      <c r="D34" s="98">
         <v>3751</v>
       </c>
-      <c r="E34" s="99">
+      <c r="E34" s="98">
         <v>5714</v>
       </c>
-      <c r="F34" s="99">
+      <c r="F34" s="98">
         <v>7787</v>
       </c>
-      <c r="G34" s="99">
+      <c r="G34" s="98">
         <v>9970</v>
       </c>
-      <c r="H34" s="99">
+      <c r="H34" s="98">
         <v>12072</v>
       </c>
-      <c r="I34" s="99">
+      <c r="I34" s="98">
         <v>13979</v>
       </c>
-      <c r="J34" s="82"/>
+      <c r="J34" s="98">
+        <v>15293</v>
+      </c>
       <c r="K34" s="82"/>
       <c r="L34" s="85"/>
       <c r="M34" s="82"/>
       <c r="O34" s="12"/>
       <c r="P34" s="83"/>
       <c r="Q34" s="83"/>
       <c r="T34" s="10"/>
       <c r="U34" s="12"/>
     </row>
     <row r="35" spans="1:21" s="9" customFormat="1">
-      <c r="A35" s="104" t="s">
+      <c r="A35" s="103" t="s">
         <v>100</v>
       </c>
-      <c r="B35" s="99">
+      <c r="B35" s="98">
         <v>61</v>
       </c>
-      <c r="C35" s="99">
+      <c r="C35" s="98">
         <v>156</v>
       </c>
-      <c r="D35" s="99">
+      <c r="D35" s="98">
         <v>251</v>
       </c>
-      <c r="E35" s="99">
+      <c r="E35" s="98">
         <v>345</v>
       </c>
-      <c r="F35" s="99">
+      <c r="F35" s="98">
         <v>417</v>
       </c>
-      <c r="G35" s="99">
+      <c r="G35" s="98">
         <v>488</v>
       </c>
-      <c r="H35" s="99">
+      <c r="H35" s="98">
         <v>559</v>
       </c>
-      <c r="I35" s="99">
+      <c r="I35" s="98">
         <v>653</v>
       </c>
-      <c r="J35" s="82"/>
+      <c r="J35" s="98">
+        <v>747</v>
+      </c>
       <c r="K35" s="82"/>
       <c r="L35" s="85"/>
       <c r="M35" s="82"/>
       <c r="O35" s="12"/>
       <c r="P35" s="83"/>
       <c r="Q35" s="83"/>
       <c r="T35" s="10"/>
       <c r="U35" s="12"/>
     </row>
     <row r="36" spans="1:21" s="9" customFormat="1">
-      <c r="A36" s="104" t="s">
+      <c r="A36" s="103" t="s">
         <v>93</v>
       </c>
-      <c r="B36" s="99">
+      <c r="B36" s="98">
         <v>153</v>
       </c>
-      <c r="C36" s="99">
+      <c r="C36" s="98">
         <v>333</v>
       </c>
-      <c r="D36" s="99">
+      <c r="D36" s="98">
         <v>513</v>
       </c>
-      <c r="E36" s="99">
+      <c r="E36" s="98">
         <v>693</v>
       </c>
-      <c r="F36" s="99">
+      <c r="F36" s="98">
         <v>859</v>
       </c>
-      <c r="G36" s="99">
+      <c r="G36" s="98">
         <v>1024</v>
       </c>
-      <c r="H36" s="99">
+      <c r="H36" s="98">
         <v>1189</v>
       </c>
-      <c r="I36" s="99">
+      <c r="I36" s="98">
         <v>1307</v>
       </c>
-      <c r="J36" s="82"/>
+      <c r="J36" s="98">
+        <v>1425</v>
+      </c>
       <c r="K36" s="82"/>
       <c r="L36" s="85"/>
       <c r="M36" s="82"/>
       <c r="O36" s="12"/>
       <c r="P36" s="83"/>
       <c r="Q36" s="83"/>
       <c r="T36" s="10"/>
       <c r="U36" s="12"/>
     </row>
     <row r="37" spans="1:21" s="9" customFormat="1">
-      <c r="A37" s="104" t="s">
+      <c r="A37" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="B37" s="99">
+      <c r="B37" s="98">
         <v>0</v>
       </c>
-      <c r="C37" s="99">
+      <c r="C37" s="98">
         <v>0</v>
       </c>
-      <c r="D37" s="99">
+      <c r="D37" s="98">
         <v>0</v>
       </c>
-      <c r="E37" s="99">
+      <c r="E37" s="98">
         <v>0</v>
       </c>
-      <c r="F37" s="99">
+      <c r="F37" s="98">
         <v>0</v>
       </c>
-      <c r="G37" s="99">
+      <c r="G37" s="98">
         <v>1</v>
       </c>
-      <c r="H37" s="99">
+      <c r="H37" s="98">
         <v>1</v>
       </c>
-      <c r="I37" s="99">
+      <c r="I37" s="98">
         <v>1</v>
       </c>
-      <c r="J37" s="82"/>
+      <c r="J37" s="98">
+        <v>1</v>
+      </c>
       <c r="K37" s="82"/>
       <c r="L37" s="85"/>
       <c r="M37" s="82"/>
       <c r="O37" s="12"/>
       <c r="P37" s="83"/>
       <c r="Q37" s="83"/>
       <c r="T37" s="10"/>
       <c r="U37" s="12"/>
     </row>
     <row r="38" spans="1:21" s="9" customFormat="1">
-      <c r="A38" s="104" t="s">
+      <c r="A38" s="103" t="s">
         <v>97</v>
       </c>
-      <c r="B38" s="99">
+      <c r="B38" s="98">
         <v>0</v>
       </c>
-      <c r="C38" s="99">
+      <c r="C38" s="98">
         <v>1</v>
       </c>
-      <c r="D38" s="99">
+      <c r="D38" s="98">
         <v>1</v>
       </c>
-      <c r="E38" s="99">
+      <c r="E38" s="98">
         <v>1</v>
       </c>
-      <c r="F38" s="99">
+      <c r="F38" s="98">
         <v>271</v>
       </c>
-      <c r="G38" s="99">
+      <c r="G38" s="98">
         <v>540</v>
       </c>
-      <c r="H38" s="99">
+      <c r="H38" s="98">
         <v>810</v>
       </c>
-      <c r="I38" s="99">
+      <c r="I38" s="98">
         <v>1071</v>
       </c>
-      <c r="J38" s="82"/>
+      <c r="J38" s="98">
+        <v>1333</v>
+      </c>
       <c r="K38" s="82"/>
       <c r="L38" s="85"/>
       <c r="M38" s="82"/>
       <c r="O38" s="12"/>
       <c r="P38" s="83"/>
       <c r="Q38" s="83"/>
       <c r="T38" s="10"/>
       <c r="U38" s="12"/>
     </row>
     <row r="39" spans="1:21" s="9" customFormat="1">
-      <c r="A39" s="104" t="s">
+      <c r="A39" s="103" t="s">
         <v>101</v>
       </c>
-      <c r="B39" s="99">
+      <c r="B39" s="98">
         <v>145</v>
       </c>
-      <c r="C39" s="99">
+      <c r="C39" s="98">
         <v>318</v>
       </c>
-      <c r="D39" s="99">
+      <c r="D39" s="98">
         <v>491</v>
       </c>
-      <c r="E39" s="99">
+      <c r="E39" s="98">
         <v>683</v>
       </c>
-      <c r="F39" s="99">
+      <c r="F39" s="98">
         <v>853</v>
       </c>
-      <c r="G39" s="99">
+      <c r="G39" s="98">
         <v>1003</v>
       </c>
-      <c r="H39" s="99">
+      <c r="H39" s="98">
         <v>1154</v>
       </c>
-      <c r="I39" s="99">
+      <c r="I39" s="98">
         <v>1332</v>
       </c>
-      <c r="J39" s="82"/>
+      <c r="J39" s="98">
+        <v>1548</v>
+      </c>
       <c r="K39" s="82"/>
       <c r="L39" s="85"/>
       <c r="M39" s="82"/>
       <c r="O39" s="12"/>
       <c r="P39" s="83"/>
       <c r="Q39" s="83"/>
       <c r="T39" s="10"/>
       <c r="U39" s="12"/>
     </row>
     <row r="40" spans="1:21" s="9" customFormat="1">
-      <c r="A40" s="104" t="s">
+      <c r="A40" s="103" t="s">
         <v>99</v>
       </c>
-      <c r="B40" s="99">
+      <c r="B40" s="98">
         <v>1</v>
       </c>
-      <c r="C40" s="99">
+      <c r="C40" s="98">
         <v>1</v>
       </c>
-      <c r="D40" s="99">
+      <c r="D40" s="98">
         <v>2</v>
       </c>
-      <c r="E40" s="99">
+      <c r="E40" s="98">
         <v>2</v>
       </c>
-      <c r="F40" s="99">
+      <c r="F40" s="98">
         <v>3</v>
       </c>
-      <c r="G40" s="99">
+      <c r="G40" s="98">
         <v>4</v>
       </c>
-      <c r="H40" s="99">
+      <c r="H40" s="98">
         <v>6</v>
       </c>
-      <c r="I40" s="99">
+      <c r="I40" s="98">
         <v>9</v>
       </c>
-      <c r="J40" s="82"/>
+      <c r="J40" s="98">
+        <v>12</v>
+      </c>
       <c r="K40" s="82"/>
       <c r="L40" s="85"/>
       <c r="M40" s="82"/>
       <c r="O40" s="12"/>
       <c r="P40" s="83"/>
       <c r="Q40" s="83"/>
       <c r="T40" s="10"/>
       <c r="U40" s="12"/>
     </row>
     <row r="41" spans="1:21" s="9" customFormat="1">
-      <c r="A41" s="104" t="s">
+      <c r="A41" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="B41" s="99">
+      <c r="B41" s="98">
         <v>69</v>
       </c>
-      <c r="C41" s="99">
+      <c r="C41" s="98">
         <v>141</v>
       </c>
-      <c r="D41" s="99">
+      <c r="D41" s="98">
         <v>214</v>
       </c>
-      <c r="E41" s="99">
+      <c r="E41" s="98">
         <v>287</v>
       </c>
-      <c r="F41" s="99">
+      <c r="F41" s="98">
         <v>355</v>
       </c>
-      <c r="G41" s="99">
+      <c r="G41" s="98">
         <v>424</v>
       </c>
-      <c r="H41" s="99">
+      <c r="H41" s="98">
         <v>493</v>
       </c>
-      <c r="I41" s="99">
+      <c r="I41" s="98">
         <v>557</v>
       </c>
-      <c r="J41" s="82"/>
+      <c r="J41" s="98">
+        <v>621</v>
+      </c>
       <c r="K41" s="82"/>
       <c r="L41" s="85"/>
       <c r="M41" s="82"/>
       <c r="O41" s="12"/>
       <c r="P41" s="83"/>
       <c r="Q41" s="83"/>
       <c r="T41" s="10"/>
       <c r="U41" s="12"/>
     </row>
     <row r="42" spans="1:21" s="9" customFormat="1" ht="23.25">
       <c r="A42" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B42" s="81">
         <v>43</v>
       </c>
       <c r="C42" s="81">
         <v>83</v>
       </c>
       <c r="D42" s="81">
         <v>117</v>
       </c>
       <c r="E42" s="81">
         <v>180</v>
       </c>
       <c r="F42" s="81">
         <v>263</v>
       </c>
       <c r="G42" s="81">
         <v>341</v>
       </c>
       <c r="H42" s="81">
         <v>401</v>
       </c>
-      <c r="I42" s="99">
+      <c r="I42" s="98">
         <v>476</v>
       </c>
-      <c r="J42" s="18"/>
+      <c r="J42" s="98">
+        <v>538</v>
+      </c>
       <c r="K42" s="18"/>
       <c r="L42" s="16"/>
       <c r="M42" s="82"/>
       <c r="T42" s="7"/>
     </row>
     <row r="43" spans="1:21" s="9" customFormat="1">
-      <c r="A43" s="104" t="s">
+      <c r="A43" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="B43" s="99">
+      <c r="B43" s="98">
         <v>20</v>
       </c>
-      <c r="C43" s="99">
+      <c r="C43" s="98">
         <v>33</v>
       </c>
-      <c r="D43" s="99">
+      <c r="D43" s="98">
         <v>39</v>
       </c>
-      <c r="E43" s="99">
+      <c r="E43" s="98">
         <v>70</v>
       </c>
-      <c r="F43" s="99">
+      <c r="F43" s="98">
         <v>117</v>
       </c>
-      <c r="G43" s="99">
+      <c r="G43" s="98">
         <v>158</v>
       </c>
-      <c r="H43" s="99">
+      <c r="H43" s="98">
         <v>191</v>
       </c>
-      <c r="I43" s="99">
+      <c r="I43" s="98">
         <v>223</v>
       </c>
-      <c r="J43" s="82"/>
+      <c r="J43" s="98">
+        <v>248</v>
+      </c>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
       <c r="M43" s="82"/>
       <c r="O43" s="12"/>
       <c r="P43" s="83"/>
       <c r="Q43" s="83"/>
       <c r="T43" s="10"/>
       <c r="U43" s="12"/>
     </row>
     <row r="44" spans="1:21" s="9" customFormat="1">
-      <c r="A44" s="104" t="s">
+      <c r="A44" s="103" t="s">
         <v>100</v>
       </c>
-      <c r="B44" s="99">
+      <c r="B44" s="98">
         <v>8</v>
       </c>
-      <c r="C44" s="99">
+      <c r="C44" s="98">
         <v>18</v>
       </c>
-      <c r="D44" s="99">
+      <c r="D44" s="98">
         <v>28</v>
       </c>
-      <c r="E44" s="99">
+      <c r="E44" s="98">
         <v>38</v>
       </c>
-      <c r="F44" s="99">
+      <c r="F44" s="98">
         <v>46</v>
       </c>
-      <c r="G44" s="99">
+      <c r="G44" s="98">
         <v>55</v>
       </c>
-      <c r="H44" s="99">
+      <c r="H44" s="98">
         <v>64</v>
       </c>
-      <c r="I44" s="99">
+      <c r="I44" s="98">
         <v>73</v>
       </c>
-      <c r="J44" s="82"/>
+      <c r="J44" s="98">
+        <v>82</v>
+      </c>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
       <c r="M44" s="82"/>
       <c r="O44" s="12"/>
       <c r="P44" s="83"/>
       <c r="Q44" s="83"/>
       <c r="T44" s="10"/>
       <c r="U44" s="12"/>
     </row>
     <row r="45" spans="1:21" s="9" customFormat="1">
-      <c r="A45" s="104" t="s">
+      <c r="A45" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="B45" s="99">
+      <c r="B45" s="98">
         <v>6</v>
       </c>
-      <c r="C45" s="99">
+      <c r="C45" s="98">
         <v>12</v>
       </c>
-      <c r="D45" s="99">
+      <c r="D45" s="98">
         <v>18</v>
       </c>
-      <c r="E45" s="99">
+      <c r="E45" s="98">
         <v>23</v>
       </c>
-      <c r="F45" s="99">
+      <c r="F45" s="98">
         <v>29</v>
       </c>
-      <c r="G45" s="99">
+      <c r="G45" s="98">
         <v>35</v>
       </c>
-      <c r="H45" s="99">
+      <c r="H45" s="98">
         <v>35</v>
       </c>
-      <c r="I45" s="99">
+      <c r="I45" s="98">
         <v>35</v>
       </c>
-      <c r="J45" s="82"/>
+      <c r="J45" s="98">
+        <v>35</v>
+      </c>
       <c r="K45" s="18"/>
       <c r="L45" s="18"/>
       <c r="M45" s="82"/>
       <c r="O45" s="12"/>
       <c r="P45" s="83"/>
       <c r="Q45" s="83"/>
       <c r="T45" s="10"/>
       <c r="U45" s="12"/>
     </row>
     <row r="46" spans="1:21" s="9" customFormat="1">
-      <c r="A46" s="104" t="s">
+      <c r="A46" s="103" t="s">
         <v>97</v>
       </c>
-      <c r="B46" s="99">
+      <c r="B46" s="98">
         <v>2</v>
       </c>
-      <c r="C46" s="99">
+      <c r="C46" s="98">
         <v>4</v>
       </c>
-      <c r="D46" s="99">
+      <c r="D46" s="98">
         <v>6</v>
       </c>
-      <c r="E46" s="99">
+      <c r="E46" s="98">
         <v>9</v>
       </c>
-      <c r="F46" s="99">
+      <c r="F46" s="98">
         <v>13</v>
       </c>
-      <c r="G46" s="99">
+      <c r="G46" s="98">
         <v>17</v>
       </c>
-      <c r="H46" s="99">
+      <c r="H46" s="98">
         <v>19</v>
       </c>
-      <c r="I46" s="99">
+      <c r="I46" s="98">
         <v>38</v>
       </c>
-      <c r="J46" s="82"/>
+      <c r="J46" s="98">
+        <v>57</v>
+      </c>
       <c r="K46" s="18"/>
       <c r="L46" s="18"/>
       <c r="M46" s="82"/>
       <c r="O46" s="12"/>
       <c r="P46" s="83"/>
       <c r="Q46" s="83"/>
       <c r="T46" s="10"/>
       <c r="U46" s="12"/>
     </row>
     <row r="47" spans="1:21" s="9" customFormat="1">
-      <c r="A47" s="104" t="s">
+      <c r="A47" s="103" t="s">
         <v>101</v>
       </c>
-      <c r="B47" s="99">
+      <c r="B47" s="98">
         <v>6</v>
       </c>
-      <c r="C47" s="99">
+      <c r="C47" s="98">
         <v>14</v>
       </c>
-      <c r="D47" s="99">
+      <c r="D47" s="98">
         <v>23</v>
       </c>
-      <c r="E47" s="99">
+      <c r="E47" s="98">
         <v>36</v>
       </c>
-      <c r="F47" s="99">
+      <c r="F47" s="98">
         <v>52</v>
       </c>
-      <c r="G47" s="99">
+      <c r="G47" s="98">
         <v>70</v>
       </c>
-      <c r="H47" s="99">
+      <c r="H47" s="98">
         <v>85</v>
       </c>
-      <c r="I47" s="99">
+      <c r="I47" s="98">
         <v>96</v>
       </c>
-      <c r="J47" s="82"/>
+      <c r="J47" s="98">
+        <v>102</v>
+      </c>
       <c r="K47" s="18"/>
       <c r="L47" s="18"/>
       <c r="M47" s="82"/>
       <c r="O47" s="12"/>
       <c r="P47" s="83"/>
       <c r="Q47" s="83"/>
       <c r="T47" s="10"/>
       <c r="U47" s="12"/>
     </row>
     <row r="48" spans="1:21" s="9" customFormat="1">
-      <c r="A48" s="104" t="s">
+      <c r="A48" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="B48" s="99">
+      <c r="B48" s="98">
         <v>2</v>
       </c>
-      <c r="C48" s="99">
+      <c r="C48" s="98">
         <v>3</v>
       </c>
-      <c r="D48" s="99">
+      <c r="D48" s="98">
         <v>4</v>
       </c>
-      <c r="E48" s="99">
+      <c r="E48" s="98">
         <v>5</v>
       </c>
-      <c r="F48" s="99">
+      <c r="F48" s="98">
         <v>6</v>
       </c>
-      <c r="G48" s="99">
+      <c r="G48" s="98">
         <v>7</v>
       </c>
-      <c r="H48" s="99">
+      <c r="H48" s="98">
         <v>8</v>
       </c>
-      <c r="I48" s="99">
+      <c r="I48" s="98">
         <v>11</v>
       </c>
-      <c r="J48" s="82"/>
+      <c r="J48" s="98">
+        <v>14</v>
+      </c>
       <c r="K48" s="18"/>
       <c r="L48" s="18"/>
       <c r="M48" s="82"/>
       <c r="O48" s="12"/>
       <c r="P48" s="83"/>
       <c r="Q48" s="83"/>
       <c r="T48" s="10"/>
       <c r="U48" s="12"/>
     </row>
     <row r="49" spans="1:21" s="9" customFormat="1">
       <c r="A49" s="56" t="s">
         <v>65</v>
       </c>
       <c r="B49" s="81">
         <v>239</v>
       </c>
       <c r="C49" s="81">
         <v>534</v>
       </c>
       <c r="D49" s="81">
         <v>776</v>
       </c>
       <c r="E49" s="81">
         <v>1030</v>
       </c>
       <c r="F49" s="81">
         <v>1283</v>
       </c>
       <c r="G49" s="81">
         <v>1510</v>
       </c>
       <c r="H49" s="81">
         <v>1719</v>
       </c>
-      <c r="I49" s="99">
+      <c r="I49" s="98">
         <v>1954</v>
       </c>
-      <c r="J49" s="18"/>
+      <c r="J49" s="98">
+        <v>2216</v>
+      </c>
       <c r="K49" s="18"/>
       <c r="L49" s="16"/>
       <c r="M49" s="82"/>
       <c r="T49" s="7"/>
     </row>
     <row r="50" spans="1:21" s="9" customFormat="1">
-      <c r="A50" s="104" t="s">
+      <c r="A50" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="B50" s="99">
+      <c r="B50" s="98">
         <v>210</v>
       </c>
-      <c r="C50" s="99">
+      <c r="C50" s="98">
         <v>474</v>
       </c>
-      <c r="D50" s="99">
+      <c r="D50" s="98">
         <v>684</v>
       </c>
-      <c r="E50" s="99">
+      <c r="E50" s="98">
         <v>904</v>
       </c>
-      <c r="F50" s="99">
+      <c r="F50" s="98">
         <v>1121</v>
       </c>
-      <c r="G50" s="99">
+      <c r="G50" s="98">
         <v>1314</v>
       </c>
-      <c r="H50" s="99">
+      <c r="H50" s="98">
         <v>1492</v>
       </c>
-      <c r="I50" s="99">
+      <c r="I50" s="98">
         <v>1688</v>
       </c>
-      <c r="J50" s="82"/>
+      <c r="J50" s="98">
+        <v>1907</v>
+      </c>
       <c r="K50" s="18"/>
       <c r="L50" s="18"/>
       <c r="M50" s="82"/>
       <c r="O50" s="12"/>
       <c r="P50" s="83"/>
       <c r="Q50" s="83"/>
       <c r="T50" s="10"/>
       <c r="U50" s="12"/>
     </row>
     <row r="51" spans="1:21" s="9" customFormat="1">
-      <c r="A51" s="104" t="s">
+      <c r="A51" s="103" t="s">
         <v>100</v>
       </c>
-      <c r="B51" s="99">
+      <c r="B51" s="98">
         <v>4</v>
       </c>
-      <c r="C51" s="99">
+      <c r="C51" s="98">
         <v>8</v>
       </c>
-      <c r="D51" s="99">
+      <c r="D51" s="98">
         <v>11</v>
       </c>
-      <c r="E51" s="99">
+      <c r="E51" s="98">
         <v>14</v>
       </c>
-      <c r="F51" s="99">
+      <c r="F51" s="98">
         <v>17</v>
       </c>
-      <c r="G51" s="99">
+      <c r="G51" s="98">
         <v>20</v>
       </c>
-      <c r="H51" s="99">
+      <c r="H51" s="98">
         <v>23</v>
       </c>
-      <c r="I51" s="99">
+      <c r="I51" s="98">
         <v>26</v>
       </c>
-      <c r="J51" s="82"/>
+      <c r="J51" s="98">
+        <v>29</v>
+      </c>
       <c r="K51" s="18"/>
       <c r="L51" s="18"/>
       <c r="M51" s="82"/>
       <c r="O51" s="12"/>
       <c r="P51" s="83"/>
       <c r="Q51" s="83"/>
       <c r="T51" s="10"/>
       <c r="U51" s="12"/>
     </row>
     <row r="52" spans="1:21" s="9" customFormat="1">
-      <c r="A52" s="104" t="s">
+      <c r="A52" s="103" t="s">
         <v>102</v>
       </c>
-      <c r="B52" s="99">
+      <c r="B52" s="98">
         <v>1</v>
       </c>
-      <c r="C52" s="99">
+      <c r="C52" s="98">
         <v>2</v>
       </c>
-      <c r="D52" s="99">
+      <c r="D52" s="98">
         <v>3</v>
       </c>
-      <c r="E52" s="99">
+      <c r="E52" s="98">
         <v>4</v>
       </c>
-      <c r="F52" s="99">
+      <c r="F52" s="98">
         <v>5</v>
       </c>
-      <c r="G52" s="99">
+      <c r="G52" s="98">
         <v>6</v>
       </c>
-      <c r="H52" s="99">
+      <c r="H52" s="98">
         <v>7</v>
       </c>
-      <c r="I52" s="99">
+      <c r="I52" s="98">
         <v>8</v>
       </c>
-      <c r="J52" s="82"/>
+      <c r="J52" s="98">
+        <v>9</v>
+      </c>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="82"/>
       <c r="O52" s="12"/>
       <c r="P52" s="83"/>
       <c r="Q52" s="83"/>
       <c r="T52" s="10"/>
       <c r="U52" s="12"/>
     </row>
     <row r="53" spans="1:21" s="9" customFormat="1">
-      <c r="A53" s="104" t="s">
+      <c r="A53" s="103" t="s">
         <v>101</v>
       </c>
-      <c r="B53" s="99">
+      <c r="B53" s="98">
         <v>12</v>
       </c>
-      <c r="C53" s="99">
+      <c r="C53" s="98">
         <v>29</v>
       </c>
-      <c r="D53" s="99">
+      <c r="D53" s="98">
         <v>46</v>
       </c>
-      <c r="E53" s="99">
+      <c r="E53" s="98">
         <v>64</v>
       </c>
-      <c r="F53" s="99">
+      <c r="F53" s="98">
         <v>85</v>
       </c>
-      <c r="G53" s="99">
+      <c r="G53" s="98">
         <v>104</v>
       </c>
-      <c r="H53" s="99">
+      <c r="H53" s="98">
         <v>119</v>
       </c>
-      <c r="I53" s="99">
+      <c r="I53" s="98">
         <v>134</v>
       </c>
-      <c r="J53" s="82"/>
+      <c r="J53" s="98">
+        <v>154</v>
+      </c>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="82"/>
       <c r="O53" s="12"/>
       <c r="P53" s="83"/>
       <c r="Q53" s="83"/>
       <c r="T53" s="10"/>
       <c r="U53" s="12"/>
     </row>
     <row r="54" spans="1:21" s="9" customFormat="1">
-      <c r="A54" s="104" t="s">
+      <c r="A54" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="B54" s="99">
+      <c r="B54" s="98">
         <v>11</v>
       </c>
-      <c r="C54" s="99">
+      <c r="C54" s="98">
         <v>22</v>
       </c>
-      <c r="D54" s="99">
+      <c r="D54" s="98">
         <v>32</v>
       </c>
-      <c r="E54" s="99">
+      <c r="E54" s="98">
         <v>43</v>
       </c>
-      <c r="F54" s="99">
+      <c r="F54" s="98">
         <v>54</v>
       </c>
-      <c r="G54" s="99">
+      <c r="G54" s="98">
         <v>66</v>
       </c>
-      <c r="H54" s="99">
+      <c r="H54" s="98">
         <v>77</v>
       </c>
-      <c r="I54" s="99">
+      <c r="I54" s="98">
         <v>97</v>
       </c>
-      <c r="J54" s="82"/>
+      <c r="J54" s="98">
+        <v>117</v>
+      </c>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
       <c r="M54" s="82"/>
       <c r="O54" s="12"/>
       <c r="P54" s="83"/>
       <c r="Q54" s="83"/>
       <c r="T54" s="10"/>
       <c r="U54" s="12"/>
     </row>
     <row r="55" spans="1:21" s="9" customFormat="1" ht="29.25" customHeight="1">
       <c r="A55" s="58" t="s">
         <v>12</v>
       </c>
       <c r="B55" s="81">
         <v>199</v>
       </c>
       <c r="C55" s="81">
         <v>438</v>
       </c>
       <c r="D55" s="81">
         <v>663</v>
       </c>
       <c r="E55" s="81">
         <v>898</v>
       </c>
       <c r="F55" s="81">
         <v>1136</v>
       </c>
       <c r="G55" s="81">
         <v>1349</v>
       </c>
       <c r="H55" s="81">
         <v>1540</v>
       </c>
-      <c r="I55" s="99">
+      <c r="I55" s="98">
         <v>1746</v>
       </c>
-      <c r="J55" s="18"/>
+      <c r="J55" s="98">
+        <v>1981</v>
+      </c>
       <c r="K55" s="18"/>
       <c r="L55" s="16"/>
       <c r="M55" s="82"/>
       <c r="T55" s="89"/>
     </row>
     <row r="56" spans="1:21" s="9" customFormat="1">
-      <c r="A56" s="104" t="s">
+      <c r="A56" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="B56" s="99">
+      <c r="B56" s="98">
         <v>181</v>
       </c>
-      <c r="C56" s="99">
+      <c r="C56" s="98">
         <v>398</v>
       </c>
-      <c r="D56" s="99">
+      <c r="D56" s="98">
         <v>600</v>
       </c>
-      <c r="E56" s="99">
+      <c r="E56" s="98">
         <v>812</v>
       </c>
-      <c r="F56" s="99">
+      <c r="F56" s="98">
         <v>1022</v>
       </c>
-      <c r="G56" s="99">
+      <c r="G56" s="98">
         <v>1209</v>
       </c>
-      <c r="H56" s="99">
+      <c r="H56" s="98">
         <v>1379</v>
       </c>
-      <c r="I56" s="99">
+      <c r="I56" s="98">
         <v>1562</v>
       </c>
-      <c r="J56" s="82"/>
+      <c r="J56" s="98">
+        <v>1770</v>
+      </c>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="82"/>
       <c r="O56" s="12"/>
       <c r="P56" s="83"/>
       <c r="Q56" s="83"/>
       <c r="T56" s="13"/>
       <c r="U56" s="12"/>
     </row>
     <row r="57" spans="1:21" s="9" customFormat="1">
-      <c r="A57" s="104" t="s">
+      <c r="A57" s="103" t="s">
         <v>100</v>
       </c>
-      <c r="B57" s="99">
+      <c r="B57" s="98">
         <v>4</v>
       </c>
-      <c r="C57" s="99">
+      <c r="C57" s="98">
         <v>8</v>
       </c>
-      <c r="D57" s="99">
+      <c r="D57" s="98">
         <v>11</v>
       </c>
-      <c r="E57" s="99">
+      <c r="E57" s="98">
         <v>14</v>
       </c>
-      <c r="F57" s="99">
+      <c r="F57" s="98">
         <v>17</v>
       </c>
-      <c r="G57" s="99">
+      <c r="G57" s="98">
         <v>20</v>
       </c>
-      <c r="H57" s="99">
+      <c r="H57" s="98">
         <v>23</v>
       </c>
-      <c r="I57" s="99">
+      <c r="I57" s="98">
         <v>26</v>
       </c>
-      <c r="J57" s="82"/>
+      <c r="J57" s="98">
+        <v>29</v>
+      </c>
       <c r="K57" s="18"/>
       <c r="L57" s="18"/>
       <c r="M57" s="82"/>
       <c r="O57" s="12"/>
       <c r="P57" s="83"/>
       <c r="Q57" s="83"/>
       <c r="T57" s="13"/>
       <c r="U57" s="12"/>
     </row>
     <row r="58" spans="1:21" s="9" customFormat="1">
-      <c r="A58" s="104" t="s">
+      <c r="A58" s="103" t="s">
         <v>101</v>
       </c>
-      <c r="B58" s="99">
+      <c r="B58" s="98">
         <v>12</v>
       </c>
-      <c r="C58" s="99">
+      <c r="C58" s="98">
         <v>29</v>
       </c>
-      <c r="D58" s="99">
+      <c r="D58" s="98">
         <v>46</v>
       </c>
-      <c r="E58" s="99">
+      <c r="E58" s="98">
         <v>64</v>
       </c>
-      <c r="F58" s="99">
+      <c r="F58" s="98">
         <v>85</v>
       </c>
-      <c r="G58" s="99">
+      <c r="G58" s="98">
         <v>104</v>
       </c>
-      <c r="H58" s="99">
+      <c r="H58" s="98">
         <v>119</v>
       </c>
-      <c r="I58" s="99">
+      <c r="I58" s="98">
         <v>134</v>
       </c>
-      <c r="J58" s="82"/>
+      <c r="J58" s="98">
+        <v>154</v>
+      </c>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="82"/>
       <c r="O58" s="12"/>
       <c r="P58" s="83"/>
       <c r="Q58" s="83"/>
       <c r="T58" s="13"/>
       <c r="U58" s="12"/>
     </row>
     <row r="59" spans="1:21" s="9" customFormat="1">
-      <c r="A59" s="104" t="s">
+      <c r="A59" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="B59" s="99">
+      <c r="B59" s="98">
         <v>2</v>
       </c>
-      <c r="C59" s="99">
+      <c r="C59" s="98">
         <v>4</v>
       </c>
-      <c r="D59" s="99">
+      <c r="D59" s="98">
         <v>6</v>
       </c>
-      <c r="E59" s="99">
+      <c r="E59" s="98">
         <v>8</v>
       </c>
-      <c r="F59" s="99">
+      <c r="F59" s="98">
         <v>11</v>
       </c>
-      <c r="G59" s="99">
+      <c r="G59" s="98">
         <v>15</v>
       </c>
-      <c r="H59" s="99">
+      <c r="H59" s="98">
         <v>19</v>
       </c>
-      <c r="I59" s="99">
+      <c r="I59" s="98">
         <v>23</v>
       </c>
-      <c r="J59" s="82"/>
+      <c r="J59" s="98">
+        <v>28</v>
+      </c>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="82"/>
       <c r="O59" s="12"/>
       <c r="P59" s="83"/>
       <c r="Q59" s="83"/>
       <c r="T59" s="13"/>
       <c r="U59" s="12"/>
     </row>
     <row r="60" spans="1:21" s="9" customFormat="1" ht="34.5" customHeight="1">
       <c r="A60" s="59" t="s">
         <v>66</v>
       </c>
       <c r="B60" s="81">
         <v>39</v>
       </c>
       <c r="C60" s="81">
         <v>96</v>
       </c>
       <c r="D60" s="81">
         <v>114</v>
       </c>
       <c r="E60" s="81">
         <v>131</v>
       </c>
       <c r="F60" s="81">
         <v>147</v>
       </c>
       <c r="G60" s="81">
         <v>162</v>
       </c>
       <c r="H60" s="81">
         <v>178</v>
       </c>
-      <c r="I60" s="99">
+      <c r="I60" s="98">
         <v>208</v>
       </c>
-      <c r="J60" s="18"/>
+      <c r="J60" s="98">
+        <v>235</v>
+      </c>
       <c r="K60" s="18"/>
       <c r="L60" s="16"/>
       <c r="M60" s="82"/>
       <c r="T60" s="90"/>
     </row>
     <row r="61" spans="1:21" s="9" customFormat="1">
-      <c r="A61" s="104" t="s">
+      <c r="A61" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="B61" s="99">
+      <c r="B61" s="98">
         <v>29</v>
       </c>
-      <c r="C61" s="99">
+      <c r="C61" s="98">
         <v>76</v>
       </c>
-      <c r="D61" s="99">
+      <c r="D61" s="98">
         <v>84</v>
       </c>
-      <c r="E61" s="99">
+      <c r="E61" s="98">
         <v>92</v>
       </c>
-      <c r="F61" s="99">
+      <c r="F61" s="98">
         <v>99</v>
       </c>
-      <c r="G61" s="99">
+      <c r="G61" s="98">
         <v>105</v>
       </c>
-      <c r="H61" s="99">
+      <c r="H61" s="98">
         <v>113</v>
       </c>
-      <c r="I61" s="99">
+      <c r="I61" s="98">
         <v>126</v>
       </c>
-      <c r="J61" s="82"/>
+      <c r="J61" s="98">
+        <v>137</v>
+      </c>
       <c r="K61" s="18"/>
       <c r="L61" s="18"/>
       <c r="M61" s="82"/>
       <c r="O61" s="12"/>
       <c r="P61" s="83"/>
       <c r="Q61" s="83"/>
       <c r="T61" s="13"/>
       <c r="U61" s="12"/>
     </row>
     <row r="62" spans="1:21" s="9" customFormat="1">
-      <c r="A62" s="104" t="s">
+      <c r="A62" s="103" t="s">
         <v>102</v>
       </c>
-      <c r="B62" s="99">
+      <c r="B62" s="98">
         <v>1</v>
       </c>
-      <c r="C62" s="99">
+      <c r="C62" s="98">
         <v>2</v>
       </c>
-      <c r="D62" s="99">
+      <c r="D62" s="98">
         <v>3</v>
       </c>
-      <c r="E62" s="99">
+      <c r="E62" s="98">
         <v>4</v>
       </c>
-      <c r="F62" s="99">
+      <c r="F62" s="98">
         <v>5</v>
       </c>
-      <c r="G62" s="99">
+      <c r="G62" s="98">
         <v>6</v>
       </c>
-      <c r="H62" s="99">
+      <c r="H62" s="98">
         <v>7</v>
       </c>
-      <c r="I62" s="99">
+      <c r="I62" s="98">
         <v>8</v>
       </c>
-      <c r="J62" s="82"/>
+      <c r="J62" s="98">
+        <v>9</v>
+      </c>
       <c r="K62" s="18"/>
       <c r="L62" s="18"/>
       <c r="M62" s="82"/>
       <c r="O62" s="12"/>
       <c r="P62" s="83"/>
       <c r="Q62" s="83"/>
       <c r="T62" s="13"/>
       <c r="U62" s="12"/>
     </row>
     <row r="63" spans="1:21" s="9" customFormat="1">
-      <c r="A63" s="104" t="s">
+      <c r="A63" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="B63" s="99">
+      <c r="B63" s="98">
         <v>9</v>
       </c>
-      <c r="C63" s="99">
+      <c r="C63" s="98">
         <v>18</v>
       </c>
-      <c r="D63" s="99">
+      <c r="D63" s="98">
         <v>27</v>
       </c>
-      <c r="E63" s="99">
+      <c r="E63" s="98">
         <v>35</v>
       </c>
-      <c r="F63" s="99">
+      <c r="F63" s="98">
         <v>43</v>
       </c>
-      <c r="G63" s="99">
+      <c r="G63" s="98">
         <v>51</v>
       </c>
-      <c r="H63" s="99">
+      <c r="H63" s="98">
         <v>58</v>
       </c>
-      <c r="I63" s="99">
+      <c r="I63" s="98">
         <v>74</v>
       </c>
-      <c r="J63" s="82"/>
+      <c r="J63" s="98">
+        <v>89</v>
+      </c>
       <c r="K63" s="18"/>
       <c r="L63" s="18"/>
       <c r="M63" s="82"/>
       <c r="O63" s="12"/>
       <c r="P63" s="83"/>
       <c r="Q63" s="83"/>
       <c r="T63" s="13"/>
       <c r="U63" s="12"/>
     </row>
     <row r="64" spans="1:21" s="9" customFormat="1" ht="23.25" customHeight="1">
       <c r="A64" s="56" t="s">
         <v>67</v>
       </c>
       <c r="B64" s="81">
         <v>104</v>
       </c>
       <c r="C64" s="81">
         <v>702</v>
       </c>
       <c r="D64" s="81">
         <v>1333</v>
       </c>
       <c r="E64" s="81">
         <v>1658</v>
       </c>
       <c r="F64" s="81">
         <v>1715</v>
       </c>
       <c r="G64" s="81">
         <v>1772</v>
       </c>
       <c r="H64" s="81">
         <v>4184</v>
       </c>
-      <c r="I64" s="99">
+      <c r="I64" s="98">
         <v>5266</v>
       </c>
-      <c r="J64" s="18"/>
+      <c r="J64" s="98">
+        <v>5306</v>
+      </c>
       <c r="K64" s="18"/>
       <c r="L64" s="16"/>
       <c r="M64" s="82"/>
       <c r="T64" s="7"/>
     </row>
     <row r="65" spans="1:21" s="9" customFormat="1">
-      <c r="A65" s="104" t="s">
+      <c r="A65" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="B65" s="99">
+      <c r="B65" s="98">
         <v>82</v>
       </c>
-      <c r="C65" s="99">
+      <c r="C65" s="98">
         <v>378</v>
       </c>
-      <c r="D65" s="99">
+      <c r="D65" s="98">
         <v>675</v>
       </c>
-      <c r="E65" s="99">
+      <c r="E65" s="98">
         <v>972</v>
       </c>
-      <c r="F65" s="99">
+      <c r="F65" s="98">
         <v>1007</v>
       </c>
-      <c r="G65" s="99">
+      <c r="G65" s="98">
         <v>1042</v>
       </c>
-      <c r="H65" s="99">
+      <c r="H65" s="98">
         <v>1077</v>
       </c>
-      <c r="I65" s="99">
+      <c r="I65" s="98">
         <v>1109</v>
       </c>
-      <c r="J65" s="82"/>
+      <c r="J65" s="98">
+        <v>1141</v>
+      </c>
       <c r="K65" s="18"/>
       <c r="L65" s="18"/>
       <c r="M65" s="82"/>
       <c r="O65" s="12"/>
       <c r="P65" s="83"/>
       <c r="Q65" s="83"/>
       <c r="T65" s="10"/>
       <c r="U65" s="12"/>
     </row>
     <row r="66" spans="1:21" s="9" customFormat="1">
-      <c r="A66" s="104" t="s">
+      <c r="A66" s="103" t="s">
         <v>100</v>
       </c>
-      <c r="B66" s="99">
+      <c r="B66" s="98">
         <v>16</v>
       </c>
-      <c r="C66" s="99">
+      <c r="C66" s="98">
         <v>31</v>
       </c>
-      <c r="D66" s="99">
+      <c r="D66" s="98">
         <v>47</v>
       </c>
-      <c r="E66" s="99">
+      <c r="E66" s="98">
         <v>63</v>
       </c>
-      <c r="F66" s="99">
+      <c r="F66" s="98">
         <v>78</v>
       </c>
-      <c r="G66" s="99">
+      <c r="G66" s="98">
         <v>94</v>
       </c>
-      <c r="H66" s="99">
+      <c r="H66" s="98">
         <v>94</v>
       </c>
-      <c r="I66" s="99">
+      <c r="I66" s="98">
         <v>94</v>
       </c>
-      <c r="J66" s="82"/>
+      <c r="J66" s="98">
+        <v>94</v>
+      </c>
       <c r="K66" s="18"/>
       <c r="L66" s="18"/>
       <c r="M66" s="82"/>
       <c r="O66" s="12"/>
       <c r="P66" s="83"/>
       <c r="Q66" s="83"/>
       <c r="T66" s="10"/>
       <c r="U66" s="12"/>
     </row>
     <row r="67" spans="1:21" s="9" customFormat="1">
-      <c r="A67" s="104" t="s">
+      <c r="A67" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="B67" s="99">
+      <c r="B67" s="98">
         <v>3</v>
       </c>
-      <c r="C67" s="99">
+      <c r="C67" s="98">
         <v>6</v>
       </c>
-      <c r="D67" s="99">
+      <c r="D67" s="98">
         <v>9</v>
       </c>
-      <c r="E67" s="99">
+      <c r="E67" s="98">
         <v>12</v>
       </c>
-      <c r="F67" s="99">
+      <c r="F67" s="98">
         <v>15</v>
       </c>
-      <c r="G67" s="99">
+      <c r="G67" s="98">
         <v>18</v>
       </c>
-      <c r="H67" s="99">
+      <c r="H67" s="98">
         <v>18</v>
       </c>
-      <c r="I67" s="99">
+      <c r="I67" s="98">
         <v>18</v>
       </c>
-      <c r="J67" s="82"/>
+      <c r="J67" s="98">
+        <v>18</v>
+      </c>
       <c r="K67" s="18"/>
       <c r="L67" s="18"/>
       <c r="M67" s="82"/>
       <c r="O67" s="12"/>
       <c r="P67" s="83"/>
       <c r="Q67" s="83"/>
       <c r="T67" s="10"/>
       <c r="U67" s="12"/>
     </row>
     <row r="68" spans="1:21" s="9" customFormat="1">
-      <c r="A68" s="105" t="s">
+      <c r="A68" s="104" t="s">
         <v>99</v>
       </c>
-      <c r="B68" s="100" t="s">
+      <c r="B68" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C68" s="99">
+      <c r="C68" s="98">
         <v>272</v>
       </c>
-      <c r="D68" s="99">
+      <c r="D68" s="98">
         <v>578</v>
       </c>
-      <c r="E68" s="99">
+      <c r="E68" s="98">
         <v>578</v>
       </c>
-      <c r="F68" s="99">
+      <c r="F68" s="98">
         <v>578</v>
       </c>
-      <c r="G68" s="99">
+      <c r="G68" s="98">
         <v>578</v>
       </c>
-      <c r="H68" s="99">
+      <c r="H68" s="98">
         <v>2951</v>
       </c>
-      <c r="I68" s="99">
+      <c r="I68" s="98">
         <v>3993</v>
       </c>
-      <c r="J68" s="82"/>
+      <c r="J68" s="98">
+        <v>3993</v>
+      </c>
       <c r="K68" s="18"/>
       <c r="L68" s="18"/>
       <c r="M68" s="82"/>
       <c r="O68" s="12"/>
       <c r="P68" s="83"/>
       <c r="Q68" s="83"/>
       <c r="T68" s="10"/>
       <c r="U68" s="12"/>
     </row>
     <row r="69" spans="1:21" s="9" customFormat="1">
-      <c r="A69" s="105" t="s">
+      <c r="A69" s="104" t="s">
         <v>98</v>
       </c>
-      <c r="B69" s="99">
+      <c r="B69" s="98">
         <v>4</v>
       </c>
-      <c r="C69" s="99">
+      <c r="C69" s="98">
         <v>14</v>
       </c>
-      <c r="D69" s="99">
+      <c r="D69" s="98">
         <v>24</v>
       </c>
-      <c r="E69" s="99">
+      <c r="E69" s="98">
         <v>34</v>
       </c>
-      <c r="F69" s="99">
+      <c r="F69" s="98">
         <v>37</v>
       </c>
-      <c r="G69" s="99">
+      <c r="G69" s="98">
         <v>41</v>
       </c>
-      <c r="H69" s="99">
+      <c r="H69" s="98">
         <v>44</v>
       </c>
-      <c r="I69" s="99">
+      <c r="I69" s="98">
         <v>52</v>
       </c>
-      <c r="J69" s="82"/>
+      <c r="J69" s="98">
+        <v>60</v>
+      </c>
       <c r="K69" s="18"/>
       <c r="L69" s="18"/>
       <c r="M69" s="82"/>
       <c r="O69" s="12"/>
       <c r="P69" s="83"/>
       <c r="Q69" s="83"/>
       <c r="T69" s="10"/>
       <c r="U69" s="12"/>
     </row>
     <row r="70" spans="1:21" s="9" customFormat="1" ht="27" customHeight="1">
       <c r="A70" s="58" t="s">
         <v>70</v>
       </c>
       <c r="B70" s="81">
         <v>101</v>
       </c>
       <c r="C70" s="81">
         <v>684</v>
       </c>
       <c r="D70" s="81">
         <v>1300</v>
       </c>
       <c r="E70" s="81">
         <v>1610</v>
       </c>
       <c r="F70" s="81">
         <v>1654</v>
       </c>
       <c r="G70" s="81">
         <v>1698</v>
       </c>
       <c r="H70" s="81">
         <v>4099</v>
       </c>
-      <c r="I70" s="99">
+      <c r="I70" s="98">
         <v>5172</v>
       </c>
-      <c r="J70" s="18"/>
+      <c r="J70" s="98">
+        <v>5203</v>
+      </c>
       <c r="K70" s="18"/>
       <c r="L70" s="16"/>
       <c r="M70" s="82"/>
       <c r="T70" s="89"/>
     </row>
     <row r="71" spans="1:21" s="9" customFormat="1">
-      <c r="A71" s="106" t="s">
+      <c r="A71" s="105" t="s">
         <v>96</v>
       </c>
-      <c r="B71" s="99">
+      <c r="B71" s="98">
         <v>82</v>
       </c>
-      <c r="C71" s="99">
+      <c r="C71" s="98">
         <v>366</v>
       </c>
-      <c r="D71" s="99">
+      <c r="D71" s="98">
         <v>651</v>
       </c>
-      <c r="E71" s="99">
+      <c r="E71" s="98">
         <v>936</v>
       </c>
-      <c r="F71" s="99">
+      <c r="F71" s="98">
         <v>960</v>
       </c>
-      <c r="G71" s="99">
+      <c r="G71" s="98">
         <v>985</v>
       </c>
-      <c r="H71" s="99">
+      <c r="H71" s="98">
         <v>1010</v>
       </c>
-      <c r="I71" s="99">
+      <c r="I71" s="98">
         <v>1033</v>
       </c>
-      <c r="J71" s="82"/>
+      <c r="J71" s="98">
+        <v>1056</v>
+      </c>
       <c r="K71" s="18"/>
       <c r="L71" s="18"/>
       <c r="M71" s="82"/>
       <c r="O71" s="12"/>
       <c r="P71" s="83"/>
       <c r="Q71" s="83"/>
       <c r="T71" s="13"/>
       <c r="U71" s="12"/>
     </row>
     <row r="72" spans="1:21" s="9" customFormat="1">
-      <c r="A72" s="106" t="s">
+      <c r="A72" s="105" t="s">
         <v>100</v>
       </c>
-      <c r="B72" s="99">
+      <c r="B72" s="98">
         <v>16</v>
       </c>
-      <c r="C72" s="99">
+      <c r="C72" s="98">
         <v>31</v>
       </c>
-      <c r="D72" s="99">
+      <c r="D72" s="98">
         <v>47</v>
       </c>
-      <c r="E72" s="99">
+      <c r="E72" s="98">
         <v>63</v>
       </c>
-      <c r="F72" s="99">
+      <c r="F72" s="98">
         <v>78</v>
       </c>
-      <c r="G72" s="99">
+      <c r="G72" s="98">
         <v>94</v>
       </c>
-      <c r="H72" s="99">
+      <c r="H72" s="98">
         <v>94</v>
       </c>
-      <c r="I72" s="99">
+      <c r="I72" s="98">
         <v>94</v>
       </c>
-      <c r="J72" s="82"/>
+      <c r="J72" s="98">
+        <v>94</v>
+      </c>
       <c r="K72" s="18"/>
       <c r="L72" s="18"/>
       <c r="M72" s="82"/>
       <c r="O72" s="12"/>
       <c r="P72" s="83"/>
       <c r="Q72" s="83"/>
       <c r="T72" s="13"/>
       <c r="U72" s="12"/>
     </row>
     <row r="73" spans="1:21" s="9" customFormat="1">
-      <c r="A73" s="105" t="s">
+      <c r="A73" s="104" t="s">
         <v>99</v>
       </c>
-      <c r="B73" s="100" t="s">
+      <c r="B73" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C73" s="99">
+      <c r="C73" s="98">
         <v>272</v>
       </c>
-      <c r="D73" s="99">
+      <c r="D73" s="98">
         <v>578</v>
       </c>
-      <c r="E73" s="99">
+      <c r="E73" s="98">
         <v>578</v>
       </c>
-      <c r="F73" s="99">
+      <c r="F73" s="98">
         <v>578</v>
       </c>
-      <c r="G73" s="99">
+      <c r="G73" s="98">
         <v>578</v>
       </c>
-      <c r="H73" s="99">
+      <c r="H73" s="98">
         <v>2951</v>
       </c>
-      <c r="I73" s="99">
+      <c r="I73" s="98">
         <v>3993</v>
       </c>
-      <c r="J73" s="82"/>
+      <c r="J73" s="98">
+        <v>3993</v>
+      </c>
       <c r="K73" s="18"/>
       <c r="L73" s="18"/>
       <c r="M73" s="82"/>
       <c r="O73" s="12"/>
       <c r="P73" s="83"/>
       <c r="Q73" s="83"/>
       <c r="T73" s="13"/>
       <c r="U73" s="12"/>
     </row>
     <row r="74" spans="1:21" s="9" customFormat="1">
-      <c r="A74" s="106" t="s">
+      <c r="A74" s="105" t="s">
         <v>98</v>
       </c>
-      <c r="B74" s="99">
+      <c r="B74" s="98">
         <v>4</v>
       </c>
-      <c r="C74" s="99">
+      <c r="C74" s="98">
         <v>14</v>
       </c>
-      <c r="D74" s="99">
+      <c r="D74" s="98">
         <v>24</v>
       </c>
-      <c r="E74" s="99">
+      <c r="E74" s="98">
         <v>34</v>
       </c>
-      <c r="F74" s="99">
+      <c r="F74" s="98">
         <v>37</v>
       </c>
-      <c r="G74" s="99">
+      <c r="G74" s="98">
         <v>41</v>
       </c>
-      <c r="H74" s="99">
+      <c r="H74" s="98">
         <v>44</v>
       </c>
-      <c r="I74" s="99">
+      <c r="I74" s="98">
         <v>52</v>
       </c>
-      <c r="J74" s="82"/>
+      <c r="J74" s="98">
+        <v>60</v>
+      </c>
       <c r="K74" s="18"/>
       <c r="L74" s="18"/>
       <c r="M74" s="82"/>
       <c r="O74" s="12"/>
       <c r="P74" s="83"/>
       <c r="Q74" s="83"/>
       <c r="T74" s="13"/>
       <c r="U74" s="12"/>
     </row>
     <row r="75" spans="1:21" s="9" customFormat="1" ht="24.75" customHeight="1">
       <c r="A75" s="58" t="s">
         <v>68</v>
       </c>
       <c r="B75" s="81">
         <v>3</v>
       </c>
       <c r="C75" s="81">
         <v>18</v>
       </c>
       <c r="D75" s="81">
         <v>33</v>
       </c>
       <c r="E75" s="81">
         <v>48</v>
       </c>
       <c r="F75" s="81">
         <v>61</v>
       </c>
       <c r="G75" s="81">
         <v>75</v>
       </c>
       <c r="H75" s="81">
         <v>85</v>
       </c>
-      <c r="I75" s="99">
+      <c r="I75" s="98">
         <v>94</v>
       </c>
-      <c r="J75" s="18"/>
+      <c r="J75" s="98">
+        <v>104</v>
+      </c>
       <c r="K75" s="18"/>
       <c r="L75" s="16"/>
       <c r="M75" s="82"/>
       <c r="T75" s="89"/>
     </row>
     <row r="76" spans="1:21" s="9" customFormat="1">
-      <c r="A76" s="106" t="s">
+      <c r="A76" s="105" t="s">
         <v>96</v>
       </c>
-      <c r="B76" s="100" t="s">
+      <c r="B76" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C76" s="99">
+      <c r="C76" s="98">
         <v>12</v>
       </c>
-      <c r="D76" s="99">
+      <c r="D76" s="98">
         <v>24</v>
       </c>
-      <c r="E76" s="99">
+      <c r="E76" s="98">
         <v>36</v>
       </c>
-      <c r="F76" s="99">
+      <c r="F76" s="98">
         <v>46</v>
       </c>
-      <c r="G76" s="99">
+      <c r="G76" s="98">
         <v>57</v>
       </c>
-      <c r="H76" s="99">
+      <c r="H76" s="98">
         <v>67</v>
       </c>
-      <c r="I76" s="99">
+      <c r="I76" s="98">
         <v>76</v>
       </c>
-      <c r="J76" s="82"/>
+      <c r="J76" s="98">
+        <v>86</v>
+      </c>
       <c r="K76" s="18"/>
       <c r="L76" s="18"/>
       <c r="M76" s="82"/>
       <c r="O76" s="12"/>
       <c r="P76" s="83"/>
       <c r="Q76" s="83"/>
       <c r="T76" s="13"/>
       <c r="U76" s="12"/>
     </row>
     <row r="77" spans="1:21" s="9" customFormat="1">
-      <c r="A77" s="106" t="s">
+      <c r="A77" s="105" t="s">
         <v>94</v>
       </c>
-      <c r="B77" s="99">
+      <c r="B77" s="98">
         <v>3</v>
       </c>
-      <c r="C77" s="99">
+      <c r="C77" s="98">
         <v>6</v>
       </c>
-      <c r="D77" s="99">
+      <c r="D77" s="98">
         <v>9</v>
       </c>
-      <c r="E77" s="99">
+      <c r="E77" s="98">
         <v>12</v>
       </c>
-      <c r="F77" s="99">
+      <c r="F77" s="98">
         <v>15</v>
       </c>
-      <c r="G77" s="99">
+      <c r="G77" s="98">
         <v>18</v>
       </c>
-      <c r="H77" s="99">
+      <c r="H77" s="98">
         <v>18</v>
       </c>
-      <c r="I77" s="99">
+      <c r="I77" s="98">
         <v>18</v>
       </c>
-      <c r="J77" s="82"/>
+      <c r="J77" s="98">
+        <v>18</v>
+      </c>
       <c r="K77" s="18"/>
       <c r="L77" s="18"/>
       <c r="M77" s="82"/>
       <c r="O77" s="12"/>
       <c r="P77" s="83"/>
       <c r="Q77" s="83"/>
       <c r="T77" s="13"/>
       <c r="U77" s="12"/>
     </row>
     <row r="78" spans="1:21" s="9" customFormat="1" ht="27" customHeight="1">
       <c r="A78" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="81">
         <v>2</v>
       </c>
       <c r="C78" s="81">
         <v>5</v>
       </c>
       <c r="D78" s="81">
         <v>7</v>
       </c>
       <c r="E78" s="81">
         <v>9</v>
       </c>
       <c r="F78" s="81">
         <v>11</v>
       </c>
       <c r="G78" s="81">
         <v>14</v>
       </c>
       <c r="H78" s="81">
         <v>14</v>
       </c>
-      <c r="I78" s="99">
+      <c r="I78" s="98">
         <v>14</v>
       </c>
-      <c r="J78" s="18"/>
+      <c r="J78" s="98">
+        <v>14</v>
+      </c>
       <c r="K78" s="18"/>
       <c r="L78" s="16"/>
       <c r="M78" s="82"/>
       <c r="T78" s="7"/>
     </row>
     <row r="79" spans="1:21" s="9" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A79" s="104" t="s">
+      <c r="A79" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="B79" s="99">
+      <c r="B79" s="98">
         <v>2</v>
       </c>
-      <c r="C79" s="99">
+      <c r="C79" s="98">
         <v>5</v>
       </c>
-      <c r="D79" s="99">
+      <c r="D79" s="98">
         <v>7</v>
       </c>
-      <c r="E79" s="99">
+      <c r="E79" s="98">
         <v>9</v>
       </c>
-      <c r="F79" s="99">
+      <c r="F79" s="98">
         <v>11</v>
       </c>
-      <c r="G79" s="99">
+      <c r="G79" s="98">
         <v>14</v>
       </c>
-      <c r="H79" s="99">
+      <c r="H79" s="98">
         <v>14</v>
       </c>
-      <c r="I79" s="99">
+      <c r="I79" s="98">
         <v>14</v>
       </c>
-      <c r="J79" s="18"/>
+      <c r="J79" s="98">
+        <v>14</v>
+      </c>
       <c r="K79" s="18"/>
       <c r="L79" s="16"/>
       <c r="M79" s="82"/>
       <c r="T79" s="7"/>
     </row>
     <row r="80" spans="1:21" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A80" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B80" s="81">
         <v>2</v>
       </c>
       <c r="C80" s="81">
         <v>5</v>
       </c>
       <c r="D80" s="81">
         <v>7</v>
       </c>
       <c r="E80" s="81">
         <v>9</v>
       </c>
       <c r="F80" s="81">
         <v>11</v>
       </c>
       <c r="G80" s="81">
         <v>14</v>
       </c>
       <c r="H80" s="81">
         <v>14</v>
       </c>
-      <c r="I80" s="99">
+      <c r="I80" s="98">
         <v>14</v>
       </c>
-      <c r="J80" s="18"/>
+      <c r="J80" s="98">
+        <v>14</v>
+      </c>
       <c r="K80" s="18"/>
       <c r="L80" s="16"/>
       <c r="M80" s="82"/>
       <c r="T80" s="89"/>
     </row>
     <row r="81" spans="1:21" s="9" customFormat="1">
-      <c r="A81" s="104" t="s">
+      <c r="A81" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="B81" s="99">
+      <c r="B81" s="98">
         <v>2</v>
       </c>
-      <c r="C81" s="99">
+      <c r="C81" s="98">
         <v>5</v>
       </c>
-      <c r="D81" s="99">
+      <c r="D81" s="98">
         <v>7</v>
       </c>
-      <c r="E81" s="99">
+      <c r="E81" s="98">
         <v>9</v>
       </c>
-      <c r="F81" s="99">
+      <c r="F81" s="98">
         <v>11</v>
       </c>
-      <c r="G81" s="99">
+      <c r="G81" s="98">
         <v>14</v>
       </c>
-      <c r="H81" s="99">
+      <c r="H81" s="98">
         <v>14</v>
       </c>
-      <c r="I81" s="99">
+      <c r="I81" s="98">
         <v>14</v>
       </c>
-      <c r="J81" s="82"/>
+      <c r="J81" s="98">
+        <v>14</v>
+      </c>
       <c r="K81" s="18"/>
       <c r="L81" s="18"/>
       <c r="M81" s="82"/>
       <c r="O81" s="12"/>
       <c r="P81" s="83"/>
       <c r="Q81" s="83"/>
       <c r="T81" s="13"/>
       <c r="U81" s="12"/>
     </row>
     <row r="82" spans="1:21" s="9" customFormat="1">
       <c r="A82" s="56" t="s">
         <v>73</v>
       </c>
       <c r="B82" s="81">
         <v>1169</v>
       </c>
       <c r="C82" s="81">
         <v>2345</v>
       </c>
       <c r="D82" s="81">
         <v>3521</v>
       </c>
       <c r="E82" s="81">
         <v>4698</v>
       </c>
       <c r="F82" s="81">
         <v>5857</v>
       </c>
       <c r="G82" s="81">
         <v>7016</v>
       </c>
       <c r="H82" s="81">
         <v>8105</v>
       </c>
-      <c r="I82" s="99">
+      <c r="I82" s="98">
         <v>9219</v>
       </c>
-      <c r="J82" s="18"/>
+      <c r="J82" s="98">
+        <v>10333</v>
+      </c>
       <c r="K82" s="18"/>
       <c r="L82" s="91"/>
       <c r="M82" s="82"/>
       <c r="T82" s="7"/>
     </row>
     <row r="83" spans="1:21" s="9" customFormat="1">
-      <c r="A83" s="104" t="s">
+      <c r="A83" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="B83" s="99">
+      <c r="B83" s="98">
         <v>142</v>
       </c>
-      <c r="C83" s="99">
+      <c r="C83" s="98">
         <v>295</v>
       </c>
-      <c r="D83" s="99">
+      <c r="D83" s="98">
         <v>447</v>
       </c>
-      <c r="E83" s="99">
+      <c r="E83" s="98">
         <v>600</v>
       </c>
-      <c r="F83" s="99">
+      <c r="F83" s="98">
         <v>728</v>
       </c>
-      <c r="G83" s="99">
+      <c r="G83" s="98">
         <v>857</v>
       </c>
-      <c r="H83" s="99">
+      <c r="H83" s="98">
         <v>1172</v>
       </c>
-      <c r="I83" s="99">
+      <c r="I83" s="98">
         <v>1492</v>
       </c>
-      <c r="J83" s="82"/>
+      <c r="J83" s="98">
+        <v>1812</v>
+      </c>
       <c r="K83" s="18"/>
       <c r="L83" s="85"/>
       <c r="M83" s="82"/>
       <c r="O83" s="12"/>
       <c r="P83" s="83"/>
       <c r="Q83" s="83"/>
       <c r="T83" s="10"/>
       <c r="U83" s="12"/>
     </row>
     <row r="84" spans="1:21" s="9" customFormat="1">
-      <c r="A84" s="104" t="s">
+      <c r="A84" s="103" t="s">
         <v>100</v>
       </c>
-      <c r="B84" s="99">
+      <c r="B84" s="98">
         <v>33</v>
       </c>
-      <c r="C84" s="99">
+      <c r="C84" s="98">
         <v>65</v>
       </c>
-      <c r="D84" s="99">
+      <c r="D84" s="98">
         <v>98</v>
       </c>
-      <c r="E84" s="99">
+      <c r="E84" s="98">
         <v>131</v>
       </c>
-      <c r="F84" s="99">
+      <c r="F84" s="98">
         <v>163</v>
       </c>
-      <c r="G84" s="99">
+      <c r="G84" s="98">
         <v>196</v>
       </c>
-      <c r="H84" s="99">
+      <c r="H84" s="98">
         <v>272</v>
       </c>
-      <c r="I84" s="99">
+      <c r="I84" s="98">
         <v>349</v>
       </c>
-      <c r="J84" s="82"/>
+      <c r="J84" s="98">
+        <v>425</v>
+      </c>
       <c r="K84" s="18"/>
       <c r="L84" s="85"/>
       <c r="M84" s="82"/>
       <c r="O84" s="12"/>
       <c r="P84" s="83"/>
       <c r="Q84" s="83"/>
       <c r="T84" s="10"/>
       <c r="U84" s="12"/>
     </row>
     <row r="85" spans="1:21" s="9" customFormat="1">
-      <c r="A85" s="104" t="s">
+      <c r="A85" s="103" t="s">
         <v>102</v>
       </c>
-      <c r="B85" s="99">
+      <c r="B85" s="98">
         <v>98</v>
       </c>
-      <c r="C85" s="99">
+      <c r="C85" s="98">
         <v>195</v>
       </c>
-      <c r="D85" s="99">
+      <c r="D85" s="98">
         <v>293</v>
       </c>
-      <c r="E85" s="99">
+      <c r="E85" s="98">
         <v>390</v>
       </c>
-      <c r="F85" s="99">
+      <c r="F85" s="98">
         <v>488</v>
       </c>
-      <c r="G85" s="99">
+      <c r="G85" s="98">
         <v>586</v>
       </c>
-      <c r="H85" s="99">
+      <c r="H85" s="98">
         <v>634</v>
       </c>
-      <c r="I85" s="99">
+      <c r="I85" s="98">
         <v>683</v>
       </c>
-      <c r="J85" s="82"/>
+      <c r="J85" s="98">
+        <v>731</v>
+      </c>
       <c r="K85" s="18"/>
       <c r="L85" s="85"/>
       <c r="M85" s="82"/>
       <c r="O85" s="12"/>
       <c r="P85" s="83"/>
       <c r="Q85" s="83"/>
       <c r="T85" s="10"/>
       <c r="U85" s="12"/>
     </row>
     <row r="86" spans="1:21" s="9" customFormat="1">
-      <c r="A86" s="104" t="s">
+      <c r="A86" s="103" t="s">
         <v>93</v>
       </c>
-      <c r="B86" s="99">
+      <c r="B86" s="98">
         <v>183</v>
       </c>
-      <c r="C86" s="99">
+      <c r="C86" s="98">
         <v>365</v>
       </c>
-      <c r="D86" s="99">
+      <c r="D86" s="98">
         <v>548</v>
       </c>
-      <c r="E86" s="99">
+      <c r="E86" s="98">
         <v>731</v>
       </c>
-      <c r="F86" s="99">
+      <c r="F86" s="98">
         <v>917</v>
       </c>
-      <c r="G86" s="99">
+      <c r="G86" s="98">
         <v>1102</v>
       </c>
-      <c r="H86" s="99">
+      <c r="H86" s="98">
         <v>1238</v>
       </c>
-      <c r="I86" s="99">
+      <c r="I86" s="98">
         <v>1393</v>
       </c>
-      <c r="J86" s="82"/>
+      <c r="J86" s="98">
+        <v>1549</v>
+      </c>
       <c r="K86" s="18"/>
       <c r="L86" s="85"/>
       <c r="M86" s="82"/>
       <c r="O86" s="12"/>
       <c r="P86" s="83"/>
       <c r="Q86" s="83"/>
       <c r="T86" s="10"/>
       <c r="U86" s="12"/>
     </row>
     <row r="87" spans="1:21" s="9" customFormat="1">
-      <c r="A87" s="104" t="s">
+      <c r="A87" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="B87" s="99">
+      <c r="B87" s="98">
         <v>140</v>
       </c>
-      <c r="C87" s="99">
+      <c r="C87" s="98">
         <v>279</v>
       </c>
-      <c r="D87" s="99">
+      <c r="D87" s="98">
         <v>419</v>
       </c>
-      <c r="E87" s="99">
+      <c r="E87" s="98">
         <v>558</v>
       </c>
-      <c r="F87" s="99">
+      <c r="F87" s="98">
         <v>698</v>
       </c>
-      <c r="G87" s="99">
+      <c r="G87" s="98">
         <v>837</v>
       </c>
-      <c r="H87" s="99">
+      <c r="H87" s="98">
         <v>907</v>
       </c>
-      <c r="I87" s="99">
+      <c r="I87" s="98">
         <v>977</v>
       </c>
-      <c r="J87" s="82"/>
+      <c r="J87" s="98">
+        <v>1047</v>
+      </c>
       <c r="K87" s="18"/>
       <c r="L87" s="85"/>
       <c r="M87" s="82"/>
       <c r="O87" s="12"/>
       <c r="P87" s="83"/>
       <c r="Q87" s="83"/>
       <c r="T87" s="10"/>
       <c r="U87" s="12"/>
     </row>
     <row r="88" spans="1:21" s="9" customFormat="1">
-      <c r="A88" s="104" t="s">
+      <c r="A88" s="103" t="s">
         <v>103</v>
       </c>
-      <c r="B88" s="99">
+      <c r="B88" s="98">
         <v>122</v>
       </c>
-      <c r="C88" s="99">
+      <c r="C88" s="98">
         <v>244</v>
       </c>
-      <c r="D88" s="99">
+      <c r="D88" s="98">
         <v>367</v>
       </c>
-      <c r="E88" s="99">
+      <c r="E88" s="98">
         <v>489</v>
       </c>
-      <c r="F88" s="99">
+      <c r="F88" s="98">
         <v>611</v>
       </c>
-      <c r="G88" s="99">
+      <c r="G88" s="98">
         <v>733</v>
       </c>
-      <c r="H88" s="99">
+      <c r="H88" s="98">
         <v>793</v>
       </c>
-      <c r="I88" s="99">
+      <c r="I88" s="98">
         <v>853</v>
       </c>
-      <c r="J88" s="82"/>
+      <c r="J88" s="98">
+        <v>913</v>
+      </c>
       <c r="K88" s="18"/>
       <c r="L88" s="85"/>
       <c r="M88" s="82"/>
       <c r="O88" s="12"/>
       <c r="P88" s="83"/>
       <c r="Q88" s="83"/>
       <c r="T88" s="10"/>
       <c r="U88" s="12"/>
     </row>
     <row r="89" spans="1:21" s="9" customFormat="1">
-      <c r="A89" s="104" t="s">
+      <c r="A89" s="103" t="s">
         <v>97</v>
       </c>
-      <c r="B89" s="99">
+      <c r="B89" s="98">
         <v>125</v>
       </c>
-      <c r="C89" s="99">
+      <c r="C89" s="98">
         <v>250</v>
       </c>
-      <c r="D89" s="99">
+      <c r="D89" s="98">
         <v>375</v>
       </c>
-      <c r="E89" s="99">
+      <c r="E89" s="98">
         <v>500</v>
       </c>
-      <c r="F89" s="99">
+      <c r="F89" s="98">
         <v>625</v>
       </c>
-      <c r="G89" s="99">
+      <c r="G89" s="98">
         <v>750</v>
       </c>
-      <c r="H89" s="99">
+      <c r="H89" s="98">
         <v>842</v>
       </c>
-      <c r="I89" s="99">
+      <c r="I89" s="98">
         <v>933</v>
       </c>
-      <c r="J89" s="82"/>
+      <c r="J89" s="98">
+        <v>1024</v>
+      </c>
       <c r="K89" s="18"/>
       <c r="L89" s="85"/>
       <c r="M89" s="82"/>
       <c r="O89" s="12"/>
       <c r="P89" s="83"/>
       <c r="Q89" s="83"/>
       <c r="T89" s="10"/>
       <c r="U89" s="12"/>
     </row>
     <row r="90" spans="1:21" s="9" customFormat="1">
-      <c r="A90" s="104" t="s">
+      <c r="A90" s="103" t="s">
         <v>101</v>
       </c>
-      <c r="B90" s="99">
+      <c r="B90" s="98">
         <v>75</v>
       </c>
-      <c r="C90" s="99">
+      <c r="C90" s="98">
         <v>151</v>
       </c>
-      <c r="D90" s="99">
+      <c r="D90" s="98">
         <v>226</v>
       </c>
-      <c r="E90" s="99">
+      <c r="E90" s="98">
         <v>302</v>
       </c>
-      <c r="F90" s="99">
+      <c r="F90" s="98">
         <v>377</v>
       </c>
-      <c r="G90" s="99">
+      <c r="G90" s="98">
         <v>452</v>
       </c>
-      <c r="H90" s="99">
+      <c r="H90" s="98">
         <v>523</v>
       </c>
-      <c r="I90" s="99">
+      <c r="I90" s="98">
         <v>594</v>
       </c>
-      <c r="J90" s="82"/>
+      <c r="J90" s="98">
+        <v>664</v>
+      </c>
       <c r="K90" s="18"/>
       <c r="L90" s="85"/>
       <c r="M90" s="82"/>
       <c r="O90" s="12"/>
       <c r="P90" s="83"/>
       <c r="Q90" s="83"/>
       <c r="T90" s="10"/>
       <c r="U90" s="12"/>
     </row>
     <row r="91" spans="1:21" s="9" customFormat="1">
-      <c r="A91" s="104" t="s">
+      <c r="A91" s="103" t="s">
         <v>99</v>
       </c>
-      <c r="B91" s="99">
+      <c r="B91" s="98">
         <v>189</v>
       </c>
-      <c r="C91" s="99">
+      <c r="C91" s="98">
         <v>374</v>
       </c>
-      <c r="D91" s="99">
+      <c r="D91" s="98">
         <v>560</v>
       </c>
-      <c r="E91" s="99">
+      <c r="E91" s="98">
         <v>745</v>
       </c>
-      <c r="F91" s="99">
+      <c r="F91" s="98">
         <v>935</v>
       </c>
-      <c r="G91" s="99">
+      <c r="G91" s="98">
         <v>1125</v>
       </c>
-      <c r="H91" s="99">
+      <c r="H91" s="98">
         <v>1291</v>
       </c>
-      <c r="I91" s="99">
+      <c r="I91" s="98">
         <v>1456</v>
       </c>
-      <c r="J91" s="82"/>
+      <c r="J91" s="98">
+        <v>1622</v>
+      </c>
       <c r="K91" s="18"/>
       <c r="L91" s="85"/>
       <c r="M91" s="82"/>
       <c r="O91" s="12"/>
       <c r="P91" s="83"/>
       <c r="Q91" s="83"/>
       <c r="T91" s="10"/>
       <c r="U91" s="12"/>
     </row>
     <row r="92" spans="1:21" s="9" customFormat="1">
-      <c r="A92" s="104" t="s">
+      <c r="A92" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="B92" s="99">
+      <c r="B92" s="98">
         <v>63</v>
       </c>
-      <c r="C92" s="99">
+      <c r="C92" s="98">
         <v>126</v>
       </c>
-      <c r="D92" s="99">
+      <c r="D92" s="98">
         <v>189</v>
       </c>
-      <c r="E92" s="99">
+      <c r="E92" s="98">
         <v>251</v>
       </c>
-      <c r="F92" s="99">
+      <c r="F92" s="98">
         <v>314</v>
       </c>
-      <c r="G92" s="99">
+      <c r="G92" s="98">
         <v>377</v>
       </c>
-      <c r="H92" s="99">
+      <c r="H92" s="98">
         <v>433</v>
       </c>
-      <c r="I92" s="99">
+      <c r="I92" s="98">
         <v>489</v>
       </c>
-      <c r="J92" s="82"/>
+      <c r="J92" s="98">
+        <v>546</v>
+      </c>
       <c r="K92" s="18"/>
       <c r="L92" s="85"/>
       <c r="M92" s="82"/>
       <c r="O92" s="12"/>
       <c r="P92" s="83"/>
       <c r="Q92" s="83"/>
       <c r="T92" s="10"/>
       <c r="U92" s="12"/>
     </row>
     <row r="93" spans="1:21" s="9" customFormat="1" ht="33.75" customHeight="1">
       <c r="A93" s="56" t="s">
         <v>13</v>
       </c>
       <c r="B93" s="81">
         <v>3</v>
       </c>
       <c r="C93" s="81">
         <v>3</v>
       </c>
       <c r="D93" s="81">
         <v>3</v>
       </c>
       <c r="E93" s="81">
         <v>3</v>
       </c>
       <c r="F93" s="81">
         <v>4</v>
       </c>
       <c r="G93" s="81">
         <v>5</v>
       </c>
       <c r="H93" s="81">
         <v>5</v>
       </c>
-      <c r="I93" s="99">
+      <c r="I93" s="98">
         <v>44</v>
       </c>
-      <c r="J93" s="18"/>
+      <c r="J93" s="98">
+        <v>83</v>
+      </c>
       <c r="K93" s="18"/>
       <c r="L93" s="16"/>
       <c r="M93" s="82"/>
       <c r="T93" s="7"/>
     </row>
     <row r="94" spans="1:21" s="9" customFormat="1">
-      <c r="A94" s="104" t="s">
+      <c r="A94" s="103" t="s">
         <v>101</v>
       </c>
       <c r="B94" s="81">
         <v>3</v>
       </c>
       <c r="C94" s="81">
         <v>3</v>
       </c>
       <c r="D94" s="81">
         <v>3</v>
       </c>
       <c r="E94" s="81">
         <v>3</v>
       </c>
       <c r="F94" s="81">
         <v>4</v>
       </c>
       <c r="G94" s="81">
         <v>5</v>
       </c>
       <c r="H94" s="81">
         <v>5</v>
       </c>
-      <c r="I94" s="99">
+      <c r="I94" s="98">
         <v>44</v>
       </c>
-      <c r="J94" s="82"/>
+      <c r="J94" s="98">
+        <v>83</v>
+      </c>
       <c r="K94" s="18"/>
       <c r="L94" s="18"/>
       <c r="M94" s="82"/>
       <c r="O94" s="12"/>
       <c r="P94" s="83"/>
       <c r="Q94" s="83"/>
       <c r="T94" s="10"/>
       <c r="U94" s="12"/>
     </row>
     <row r="95" spans="1:21" s="9" customFormat="1" ht="36" customHeight="1">
       <c r="A95" s="56" t="s">
         <v>74</v>
       </c>
       <c r="B95" s="81">
         <v>10772</v>
       </c>
       <c r="C95" s="81">
         <v>17094</v>
       </c>
       <c r="D95" s="81">
         <v>23455</v>
       </c>
       <c r="E95" s="81">
         <v>30493</v>
       </c>
       <c r="F95" s="81">
         <v>47523</v>
       </c>
       <c r="G95" s="81">
         <v>61589</v>
       </c>
       <c r="H95" s="81">
         <v>66937</v>
       </c>
-      <c r="I95" s="99">
+      <c r="I95" s="98">
         <v>69837</v>
       </c>
-      <c r="J95" s="18"/>
+      <c r="J95" s="98">
+        <v>74155</v>
+      </c>
       <c r="K95" s="18"/>
       <c r="L95" s="16"/>
       <c r="M95" s="82"/>
       <c r="T95" s="7"/>
     </row>
     <row r="96" spans="1:21" s="9" customFormat="1">
-      <c r="A96" s="104" t="s">
+      <c r="A96" s="103" t="s">
         <v>102</v>
       </c>
-      <c r="B96" s="99">
+      <c r="B96" s="98">
         <v>5972</v>
       </c>
-      <c r="C96" s="99">
+      <c r="C96" s="98">
         <v>7162</v>
       </c>
-      <c r="D96" s="99">
+      <c r="D96" s="98">
         <v>9923</v>
       </c>
-      <c r="E96" s="99">
+      <c r="E96" s="98">
         <v>9923</v>
       </c>
-      <c r="F96" s="99">
+      <c r="F96" s="98">
         <v>9923</v>
       </c>
-      <c r="G96" s="99">
+      <c r="G96" s="98">
         <v>9923</v>
       </c>
-      <c r="H96" s="99">
+      <c r="H96" s="98">
         <v>9923</v>
       </c>
-      <c r="I96" s="99">
+      <c r="I96" s="98">
         <v>9923</v>
       </c>
-      <c r="J96" s="82"/>
+      <c r="J96" s="98">
+        <v>12363</v>
+      </c>
       <c r="K96" s="18"/>
       <c r="L96" s="18"/>
       <c r="M96" s="82"/>
       <c r="O96" s="12"/>
       <c r="P96" s="83"/>
       <c r="Q96" s="83"/>
       <c r="T96" s="10"/>
       <c r="U96" s="12"/>
     </row>
     <row r="97" spans="1:21" s="9" customFormat="1">
-      <c r="A97" s="104" t="s">
+      <c r="A97" s="103" t="s">
         <v>97</v>
       </c>
-      <c r="B97" s="100" t="s">
+      <c r="B97" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C97" s="100" t="s">
+      <c r="C97" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="D97" s="100" t="s">
+      <c r="D97" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="E97" s="99">
+      <c r="E97" s="98">
         <v>4034</v>
       </c>
-      <c r="F97" s="99">
+      <c r="F97" s="98">
         <v>17014</v>
       </c>
-      <c r="G97" s="99">
+      <c r="G97" s="98">
         <v>29330</v>
       </c>
-      <c r="H97" s="99">
+      <c r="H97" s="98">
         <v>29470</v>
       </c>
-      <c r="I97" s="99">
+      <c r="I97" s="98">
         <v>29470</v>
       </c>
-      <c r="J97" s="82"/>
+      <c r="J97" s="98">
+        <v>29470</v>
+      </c>
       <c r="K97" s="18"/>
       <c r="L97" s="18"/>
       <c r="M97" s="82"/>
       <c r="O97" s="12"/>
       <c r="P97" s="83"/>
       <c r="Q97" s="83"/>
       <c r="T97" s="10"/>
       <c r="U97" s="12"/>
     </row>
     <row r="98" spans="1:21" s="9" customFormat="1">
-      <c r="A98" s="104" t="s">
+      <c r="A98" s="103" t="s">
         <v>99</v>
       </c>
-      <c r="B98" s="99">
+      <c r="B98" s="98">
         <v>4800</v>
       </c>
-      <c r="C98" s="99">
+      <c r="C98" s="98">
         <v>9932</v>
       </c>
-      <c r="D98" s="99">
+      <c r="D98" s="98">
         <v>13532</v>
       </c>
-      <c r="E98" s="99">
+      <c r="E98" s="98">
         <v>16536</v>
       </c>
-      <c r="F98" s="99">
+      <c r="F98" s="98">
         <v>20586</v>
       </c>
-      <c r="G98" s="99">
+      <c r="G98" s="98">
         <v>22336</v>
       </c>
-      <c r="H98" s="99">
+      <c r="H98" s="98">
         <v>27544</v>
       </c>
-      <c r="I98" s="99">
+      <c r="I98" s="98">
         <v>30444</v>
       </c>
-      <c r="J98" s="82"/>
+      <c r="J98" s="98">
+        <v>32322</v>
+      </c>
       <c r="K98" s="18"/>
       <c r="L98" s="18"/>
       <c r="M98" s="82"/>
       <c r="O98" s="12"/>
       <c r="P98" s="83"/>
       <c r="Q98" s="83"/>
       <c r="T98" s="10"/>
       <c r="U98" s="12"/>
     </row>
     <row r="99" spans="1:21" s="9" customFormat="1" ht="51.75" customHeight="1">
       <c r="A99" s="56" t="s">
         <v>19</v>
       </c>
       <c r="B99" s="81">
         <v>4809</v>
       </c>
       <c r="C99" s="81">
         <v>5692</v>
       </c>
       <c r="D99" s="81">
         <v>7072</v>
       </c>
       <c r="E99" s="81">
         <v>11106</v>
       </c>
       <c r="F99" s="81">
         <v>23930</v>
       </c>
       <c r="G99" s="81">
         <v>36130</v>
       </c>
       <c r="H99" s="81">
         <v>36130</v>
       </c>
-      <c r="I99" s="99">
+      <c r="I99" s="98">
         <v>36130</v>
       </c>
-      <c r="J99" s="18"/>
+      <c r="J99" s="98">
+        <v>38130</v>
+      </c>
       <c r="K99" s="18"/>
       <c r="L99" s="16"/>
       <c r="M99" s="82"/>
       <c r="T99" s="7"/>
     </row>
     <row r="100" spans="1:21" s="9" customFormat="1">
-      <c r="A100" s="101" t="s">
+      <c r="A100" s="100" t="s">
         <v>102</v>
       </c>
-      <c r="B100" s="99">
+      <c r="B100" s="98">
         <v>4809</v>
       </c>
-      <c r="C100" s="99">
+      <c r="C100" s="98">
         <v>5692</v>
       </c>
-      <c r="D100" s="99">
+      <c r="D100" s="98">
         <v>7072</v>
       </c>
-      <c r="E100" s="99">
+      <c r="E100" s="98">
         <v>7072</v>
       </c>
-      <c r="F100" s="99">
+      <c r="F100" s="98">
         <v>7072</v>
       </c>
-      <c r="G100" s="99">
+      <c r="G100" s="98">
         <v>7072</v>
       </c>
-      <c r="H100" s="99">
+      <c r="H100" s="98">
         <v>7072</v>
       </c>
-      <c r="I100" s="99">
+      <c r="I100" s="98">
         <v>7072</v>
       </c>
-      <c r="J100" s="82"/>
+      <c r="J100" s="98">
+        <v>9072</v>
+      </c>
       <c r="K100" s="18"/>
       <c r="L100" s="18"/>
       <c r="M100" s="82"/>
       <c r="O100" s="12"/>
       <c r="P100" s="83"/>
       <c r="Q100" s="83"/>
       <c r="T100" s="10"/>
       <c r="U100" s="12"/>
     </row>
     <row r="101" spans="1:21" s="9" customFormat="1">
-      <c r="A101" s="104" t="s">
+      <c r="A101" s="103" t="s">
         <v>97</v>
       </c>
-      <c r="B101" s="100" t="s">
+      <c r="B101" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C101" s="100" t="s">
+      <c r="C101" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="D101" s="100" t="s">
+      <c r="D101" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="E101" s="99">
+      <c r="E101" s="98">
         <v>4034</v>
       </c>
-      <c r="F101" s="99">
+      <c r="F101" s="98">
         <v>16858</v>
       </c>
-      <c r="G101" s="99">
+      <c r="G101" s="98">
         <v>29058</v>
       </c>
-      <c r="H101" s="99">
+      <c r="H101" s="98">
         <v>29058</v>
       </c>
-      <c r="I101" s="99">
+      <c r="I101" s="98">
         <v>29058</v>
       </c>
-      <c r="J101" s="82"/>
+      <c r="J101" s="98">
+        <v>29058</v>
+      </c>
       <c r="K101" s="18"/>
       <c r="L101" s="18"/>
       <c r="M101" s="82"/>
       <c r="O101" s="12"/>
       <c r="P101" s="83"/>
       <c r="Q101" s="83"/>
       <c r="T101" s="10"/>
       <c r="U101" s="12"/>
     </row>
     <row r="102" spans="1:21" s="9" customFormat="1" ht="18.75" customHeight="1">
       <c r="A102" s="56" t="s">
         <v>75</v>
       </c>
-      <c r="B102" s="102" t="s">
+      <c r="B102" s="101" t="s">
         <v>57</v>
       </c>
-      <c r="C102" s="102" t="s">
+      <c r="C102" s="101" t="s">
         <v>57</v>
       </c>
-      <c r="D102" s="102" t="s">
+      <c r="D102" s="101" t="s">
         <v>57</v>
       </c>
-      <c r="E102" s="102" t="s">
+      <c r="E102" s="101" t="s">
         <v>57</v>
       </c>
       <c r="F102" s="81">
         <v>135</v>
       </c>
       <c r="G102" s="81">
         <v>269</v>
       </c>
       <c r="H102" s="81">
         <v>404</v>
       </c>
-      <c r="I102" s="99">
+      <c r="I102" s="98">
         <v>778</v>
       </c>
-      <c r="J102" s="18"/>
+      <c r="J102" s="98">
+        <v>1151</v>
+      </c>
       <c r="K102" s="18"/>
       <c r="L102" s="16"/>
       <c r="M102" s="82"/>
       <c r="O102" s="12"/>
       <c r="P102" s="83"/>
       <c r="Q102" s="83"/>
       <c r="T102" s="7"/>
       <c r="U102" s="12"/>
     </row>
     <row r="103" spans="1:21" s="9" customFormat="1">
-      <c r="A103" s="101" t="s">
+      <c r="A103" s="100" t="s">
         <v>99</v>
       </c>
-      <c r="B103" s="102" t="s">
+      <c r="B103" s="101" t="s">
         <v>57</v>
       </c>
-      <c r="C103" s="102" t="s">
+      <c r="C103" s="101" t="s">
         <v>57</v>
       </c>
-      <c r="D103" s="102" t="s">
+      <c r="D103" s="101" t="s">
         <v>57</v>
       </c>
-      <c r="E103" s="102" t="s">
+      <c r="E103" s="101" t="s">
         <v>57</v>
       </c>
       <c r="F103" s="81">
         <v>135</v>
       </c>
       <c r="G103" s="81">
         <v>269</v>
       </c>
       <c r="H103" s="81">
         <v>404</v>
       </c>
-      <c r="I103" s="99">
+      <c r="I103" s="98">
         <v>778</v>
       </c>
-      <c r="J103" s="82"/>
+      <c r="J103" s="98">
+        <v>1151</v>
+      </c>
       <c r="K103" s="82"/>
       <c r="L103" s="82"/>
       <c r="M103" s="82"/>
       <c r="O103" s="12"/>
       <c r="P103" s="83"/>
       <c r="Q103" s="83"/>
       <c r="T103" s="10"/>
       <c r="U103" s="12"/>
     </row>
     <row r="104" spans="1:21" s="9" customFormat="1" ht="38.25" customHeight="1">
       <c r="A104" s="56" t="s">
         <v>76</v>
       </c>
       <c r="B104" s="81">
         <v>4102</v>
       </c>
       <c r="C104" s="81">
         <v>12715</v>
       </c>
       <c r="D104" s="81">
         <v>20889</v>
       </c>
       <c r="E104" s="81">
         <v>29829</v>
       </c>
       <c r="F104" s="81">
         <v>32077</v>
       </c>
       <c r="G104" s="81">
         <v>34710</v>
       </c>
       <c r="H104" s="81">
         <v>37364</v>
       </c>
-      <c r="I104" s="99">
+      <c r="I104" s="98">
         <v>39562</v>
       </c>
-      <c r="J104" s="18"/>
+      <c r="J104" s="98">
+        <v>41466</v>
+      </c>
       <c r="K104" s="18"/>
       <c r="L104" s="16"/>
       <c r="M104" s="82"/>
       <c r="T104" s="7"/>
     </row>
     <row r="105" spans="1:21" s="9" customFormat="1">
-      <c r="A105" s="104" t="s">
+      <c r="A105" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="B105" s="99">
+      <c r="B105" s="98">
         <v>1529</v>
       </c>
-      <c r="C105" s="99">
+      <c r="C105" s="98">
         <v>3668</v>
       </c>
-      <c r="D105" s="99">
+      <c r="D105" s="98">
         <v>5366</v>
       </c>
-      <c r="E105" s="99">
+      <c r="E105" s="98">
         <v>7832</v>
       </c>
-      <c r="F105" s="99">
+      <c r="F105" s="98">
         <v>8807</v>
       </c>
-      <c r="G105" s="99">
+      <c r="G105" s="98">
         <v>10169</v>
       </c>
-      <c r="H105" s="99">
+      <c r="H105" s="98">
         <v>11555</v>
       </c>
-      <c r="I105" s="99">
+      <c r="I105" s="98">
         <v>12728</v>
       </c>
-      <c r="J105" s="82"/>
+      <c r="J105" s="98">
+        <v>13607</v>
+      </c>
       <c r="K105" s="82"/>
       <c r="L105" s="82"/>
       <c r="M105" s="82"/>
       <c r="O105" s="12"/>
       <c r="P105" s="83"/>
       <c r="Q105" s="83"/>
       <c r="T105" s="10"/>
       <c r="U105" s="12"/>
     </row>
     <row r="106" spans="1:21" s="9" customFormat="1">
-      <c r="A106" s="104" t="s">
+      <c r="A106" s="103" t="s">
         <v>102</v>
       </c>
-      <c r="B106" s="100" t="s">
+      <c r="B106" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C106" s="100" t="s">
+      <c r="C106" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="D106" s="100" t="s">
+      <c r="D106" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="E106" s="100" t="s">
+      <c r="E106" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="F106" s="99">
+      <c r="F106" s="98">
         <v>50</v>
       </c>
-      <c r="G106" s="99">
+      <c r="G106" s="98">
         <v>100</v>
       </c>
-      <c r="H106" s="99">
+      <c r="H106" s="98">
         <v>150</v>
       </c>
-      <c r="I106" s="99">
+      <c r="I106" s="98">
         <v>262</v>
       </c>
-      <c r="J106" s="82"/>
+      <c r="J106" s="98">
+        <v>373</v>
+      </c>
       <c r="K106" s="82"/>
       <c r="L106" s="82"/>
       <c r="M106" s="82"/>
       <c r="O106" s="12"/>
       <c r="P106" s="83"/>
       <c r="Q106" s="83"/>
       <c r="T106" s="10"/>
       <c r="U106" s="12"/>
     </row>
     <row r="107" spans="1:21" s="9" customFormat="1">
-      <c r="A107" s="104" t="s">
+      <c r="A107" s="103" t="s">
         <v>93</v>
       </c>
-      <c r="B107" s="99">
+      <c r="B107" s="98">
         <v>2500</v>
       </c>
-      <c r="C107" s="99">
+      <c r="C107" s="98">
         <v>8369</v>
       </c>
-      <c r="D107" s="99">
+      <c r="D107" s="98">
         <v>14237</v>
       </c>
-      <c r="E107" s="99">
+      <c r="E107" s="98">
         <v>20106</v>
       </c>
-      <c r="F107" s="99">
+      <c r="F107" s="98">
         <v>20506</v>
       </c>
-      <c r="G107" s="99">
+      <c r="G107" s="98">
         <v>20906</v>
       </c>
-      <c r="H107" s="99">
+      <c r="H107" s="98">
         <v>21306</v>
       </c>
-      <c r="I107" s="99">
+      <c r="I107" s="98">
         <v>21306</v>
       </c>
-      <c r="J107" s="82"/>
+      <c r="J107" s="98">
+        <v>21306</v>
+      </c>
       <c r="K107" s="82"/>
       <c r="L107" s="82"/>
       <c r="M107" s="82"/>
       <c r="O107" s="12"/>
       <c r="P107" s="83"/>
       <c r="Q107" s="83"/>
       <c r="T107" s="10"/>
       <c r="U107" s="12"/>
     </row>
     <row r="108" spans="1:21" s="9" customFormat="1">
-      <c r="A108" s="104" t="s">
+      <c r="A108" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="B108" s="99">
+      <c r="B108" s="98">
         <v>67</v>
       </c>
-      <c r="C108" s="99">
+      <c r="C108" s="98">
         <v>667</v>
       </c>
-      <c r="D108" s="99">
+      <c r="D108" s="98">
         <v>1267</v>
       </c>
-      <c r="E108" s="99">
+      <c r="E108" s="98">
         <v>1867</v>
       </c>
-      <c r="F108" s="99">
+      <c r="F108" s="98">
         <v>2563</v>
       </c>
-      <c r="G108" s="99">
+      <c r="G108" s="98">
         <v>3259</v>
       </c>
-      <c r="H108" s="99">
+      <c r="H108" s="98">
         <v>3956</v>
       </c>
-      <c r="I108" s="99">
+      <c r="I108" s="98">
         <v>4759</v>
       </c>
-      <c r="J108" s="82"/>
+      <c r="J108" s="98">
+        <v>5562</v>
+      </c>
       <c r="K108" s="82"/>
       <c r="L108" s="82"/>
       <c r="M108" s="82"/>
       <c r="O108" s="12"/>
       <c r="P108" s="83"/>
       <c r="Q108" s="83"/>
       <c r="T108" s="10"/>
       <c r="U108" s="12"/>
     </row>
     <row r="109" spans="1:21" s="9" customFormat="1">
-      <c r="A109" s="104" t="s">
+      <c r="A109" s="103" t="s">
         <v>97</v>
       </c>
-      <c r="B109" s="102" t="s">
+      <c r="B109" s="101" t="s">
         <v>57</v>
       </c>
-      <c r="C109" s="102" t="s">
+      <c r="C109" s="101" t="s">
         <v>57</v>
       </c>
-      <c r="D109" s="102" t="s">
+      <c r="D109" s="101" t="s">
         <v>57</v>
       </c>
-      <c r="E109" s="102" t="s">
+      <c r="E109" s="101" t="s">
         <v>57</v>
       </c>
-      <c r="F109" s="102" t="s">
+      <c r="F109" s="101" t="s">
         <v>57</v>
       </c>
-      <c r="G109" s="102" t="s">
+      <c r="G109" s="101" t="s">
         <v>57</v>
       </c>
-      <c r="H109" s="102" t="s">
+      <c r="H109" s="101" t="s">
         <v>57</v>
       </c>
-      <c r="I109" s="99">
+      <c r="I109" s="98">
         <v>31</v>
       </c>
-      <c r="J109" s="82"/>
+      <c r="J109" s="98">
+        <v>63</v>
+      </c>
       <c r="K109" s="82"/>
       <c r="L109" s="82"/>
       <c r="M109" s="82"/>
       <c r="O109" s="12"/>
       <c r="P109" s="83"/>
       <c r="Q109" s="83"/>
       <c r="T109" s="10"/>
       <c r="U109" s="12"/>
     </row>
     <row r="110" spans="1:21" s="9" customFormat="1">
-      <c r="A110" s="104" t="s">
+      <c r="A110" s="103" t="s">
         <v>98</v>
       </c>
-      <c r="B110" s="99">
+      <c r="B110" s="98">
         <v>7</v>
       </c>
-      <c r="C110" s="99">
+      <c r="C110" s="98">
         <v>12</v>
       </c>
-      <c r="D110" s="99">
+      <c r="D110" s="98">
         <v>18</v>
       </c>
-      <c r="E110" s="99">
+      <c r="E110" s="98">
         <v>24</v>
       </c>
-      <c r="F110" s="99">
+      <c r="F110" s="98">
         <v>150</v>
       </c>
-      <c r="G110" s="99">
+      <c r="G110" s="98">
         <v>276</v>
       </c>
-      <c r="H110" s="99">
+      <c r="H110" s="98">
         <v>397</v>
       </c>
-      <c r="I110" s="99">
+      <c r="I110" s="98">
         <v>476</v>
       </c>
-      <c r="J110" s="82"/>
+      <c r="J110" s="98">
+        <v>555</v>
+      </c>
       <c r="K110" s="82"/>
       <c r="L110" s="82"/>
       <c r="M110" s="82"/>
       <c r="O110" s="12"/>
       <c r="P110" s="83"/>
       <c r="Q110" s="83"/>
       <c r="T110" s="10"/>
       <c r="U110" s="12"/>
     </row>
     <row r="111" spans="1:21" s="9" customFormat="1" ht="27" customHeight="1">
       <c r="A111" s="56" t="s">
         <v>81</v>
       </c>
       <c r="B111" s="81">
         <v>5</v>
       </c>
       <c r="C111" s="81">
         <v>9.8000000000000007</v>
       </c>
       <c r="D111" s="81">
         <v>14.5</v>
       </c>
       <c r="E111" s="81">
         <v>19.3</v>
       </c>
       <c r="F111" s="81">
         <v>24</v>
       </c>
       <c r="G111" s="81">
         <v>28.8</v>
       </c>
       <c r="H111" s="81">
         <v>33.200000000000003</v>
       </c>
-      <c r="I111" s="103">
+      <c r="I111" s="102">
         <v>37.6</v>
       </c>
-      <c r="J111" s="18"/>
+      <c r="J111" s="102">
+        <v>42</v>
+      </c>
       <c r="K111" s="18"/>
       <c r="L111" s="16"/>
       <c r="M111" s="82"/>
       <c r="T111" s="7"/>
     </row>
     <row r="112" spans="1:21" s="9" customFormat="1">
-      <c r="A112" s="104" t="s">
+      <c r="A112" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="B112" s="103">
+      <c r="B112" s="102">
         <v>3.5</v>
       </c>
-      <c r="C112" s="103">
+      <c r="C112" s="102">
         <v>6.7</v>
       </c>
-      <c r="D112" s="103">
+      <c r="D112" s="102">
         <v>9.9</v>
       </c>
-      <c r="E112" s="103">
+      <c r="E112" s="102">
         <v>13.2</v>
       </c>
-      <c r="F112" s="103">
+      <c r="F112" s="102">
         <v>16.399999999999999</v>
       </c>
-      <c r="G112" s="103">
+      <c r="G112" s="102">
         <v>19.600000000000001</v>
       </c>
-      <c r="H112" s="103">
+      <c r="H112" s="102">
         <v>24.1</v>
       </c>
-      <c r="I112" s="103">
+      <c r="I112" s="102">
         <v>28.5</v>
       </c>
-      <c r="J112" s="87"/>
+      <c r="J112" s="102">
+        <v>32.9</v>
+      </c>
       <c r="K112" s="87"/>
       <c r="L112" s="87"/>
       <c r="M112" s="82"/>
       <c r="O112" s="12"/>
       <c r="P112" s="88"/>
       <c r="Q112" s="88"/>
       <c r="T112" s="10"/>
       <c r="U112" s="12"/>
     </row>
     <row r="113" spans="1:21" s="9" customFormat="1">
-      <c r="A113" s="104" t="s">
+      <c r="A113" s="103" t="s">
         <v>100</v>
       </c>
-      <c r="B113" s="103">
+      <c r="B113" s="102">
         <v>1.3</v>
       </c>
-      <c r="C113" s="103">
+      <c r="C113" s="102">
         <v>2.7</v>
       </c>
-      <c r="D113" s="103">
+      <c r="D113" s="102">
         <v>4</v>
       </c>
-      <c r="E113" s="103">
+      <c r="E113" s="102">
         <v>5.3</v>
       </c>
-      <c r="F113" s="103">
+      <c r="F113" s="102">
         <v>6.7</v>
       </c>
-      <c r="G113" s="103">
+      <c r="G113" s="102">
         <v>8</v>
       </c>
-      <c r="H113" s="103">
+      <c r="H113" s="102">
         <v>8</v>
       </c>
-      <c r="I113" s="103">
+      <c r="I113" s="102">
         <v>8</v>
       </c>
-      <c r="J113" s="87"/>
+      <c r="J113" s="102">
+        <v>8</v>
+      </c>
       <c r="K113" s="87"/>
       <c r="L113" s="87"/>
       <c r="M113" s="82"/>
       <c r="O113" s="12"/>
       <c r="P113" s="88"/>
       <c r="Q113" s="88"/>
       <c r="T113" s="10"/>
       <c r="U113" s="12"/>
     </row>
     <row r="114" spans="1:21" s="9" customFormat="1">
-      <c r="A114" s="105" t="s">
+      <c r="A114" s="104" t="s">
         <v>101</v>
       </c>
-      <c r="B114" s="103">
+      <c r="B114" s="102">
         <v>0.2</v>
       </c>
-      <c r="C114" s="103">
+      <c r="C114" s="102">
         <v>0.4</v>
       </c>
-      <c r="D114" s="103">
+      <c r="D114" s="102">
         <v>0.6</v>
       </c>
-      <c r="E114" s="103">
+      <c r="E114" s="102">
         <v>0.8</v>
       </c>
-      <c r="F114" s="103">
+      <c r="F114" s="102">
         <v>1</v>
       </c>
-      <c r="G114" s="103">
+      <c r="G114" s="102">
         <v>1.2</v>
       </c>
-      <c r="H114" s="103">
+      <c r="H114" s="102">
         <v>1.2</v>
       </c>
-      <c r="I114" s="103">
+      <c r="I114" s="102">
         <v>1.2</v>
       </c>
-      <c r="J114" s="87"/>
+      <c r="J114" s="102">
+        <v>1.2</v>
+      </c>
       <c r="K114" s="87"/>
       <c r="L114" s="87"/>
       <c r="M114" s="82"/>
       <c r="O114" s="12"/>
       <c r="P114" s="88"/>
       <c r="Q114" s="88"/>
       <c r="T114" s="10"/>
       <c r="U114" s="12"/>
     </row>
     <row r="115" spans="1:21" s="9" customFormat="1" ht="24" customHeight="1">
       <c r="A115" s="56" t="s">
         <v>83</v>
       </c>
       <c r="B115" s="81">
         <v>0</v>
       </c>
       <c r="C115" s="81">
         <v>0.1</v>
       </c>
       <c r="D115" s="81">
         <v>0.1</v>
       </c>
       <c r="E115" s="81">
         <v>0.1</v>
       </c>
       <c r="F115" s="81">
         <v>0.1</v>
       </c>
       <c r="G115" s="81">
         <v>0.2</v>
       </c>
       <c r="H115" s="81">
         <v>0.2</v>
       </c>
-      <c r="I115" s="103">
+      <c r="I115" s="102">
         <v>0.3</v>
       </c>
-      <c r="J115" s="18"/>
+      <c r="J115" s="102">
+        <v>0.4</v>
+      </c>
       <c r="K115" s="18"/>
       <c r="L115" s="16"/>
       <c r="M115" s="82"/>
       <c r="T115" s="7"/>
     </row>
     <row r="116" spans="1:21" s="9" customFormat="1">
-      <c r="A116" s="105" t="s">
+      <c r="A116" s="104" t="s">
         <v>102</v>
       </c>
-      <c r="B116" s="100" t="s">
+      <c r="B116" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C116" s="100" t="s">
+      <c r="C116" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="D116" s="100" t="s">
+      <c r="D116" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="E116" s="100" t="s">
+      <c r="E116" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="F116" s="100" t="s">
+      <c r="F116" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="G116" s="100" t="s">
+      <c r="G116" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="H116" s="103">
+      <c r="H116" s="102">
         <v>0</v>
       </c>
-      <c r="I116" s="103">
+      <c r="I116" s="102">
         <v>0</v>
       </c>
-      <c r="J116" s="87"/>
+      <c r="J116" s="102">
+        <v>0</v>
+      </c>
       <c r="K116" s="87"/>
       <c r="L116" s="87"/>
       <c r="M116" s="82"/>
       <c r="O116" s="12"/>
       <c r="P116" s="88"/>
       <c r="Q116" s="88"/>
       <c r="T116" s="10"/>
       <c r="U116" s="12"/>
     </row>
     <row r="117" spans="1:21" s="9" customFormat="1">
-      <c r="A117" s="105" t="s">
+      <c r="A117" s="104" t="s">
         <v>93</v>
       </c>
-      <c r="B117" s="103">
+      <c r="B117" s="102">
         <v>0</v>
       </c>
-      <c r="C117" s="103">
+      <c r="C117" s="102">
         <v>0.1</v>
       </c>
-      <c r="D117" s="103">
+      <c r="D117" s="102">
         <v>0.1</v>
       </c>
-      <c r="E117" s="103">
+      <c r="E117" s="102">
         <v>0.1</v>
       </c>
-      <c r="F117" s="103">
+      <c r="F117" s="102">
         <v>0.1</v>
       </c>
-      <c r="G117" s="103">
+      <c r="G117" s="102">
         <v>0.2</v>
       </c>
-      <c r="H117" s="103">
+      <c r="H117" s="102">
         <v>0.2</v>
       </c>
-      <c r="I117" s="103">
+      <c r="I117" s="102">
         <v>0.2</v>
       </c>
-      <c r="J117" s="87"/>
+      <c r="J117" s="102">
+        <v>0.2</v>
+      </c>
       <c r="K117" s="87"/>
       <c r="L117" s="87"/>
       <c r="M117" s="82"/>
       <c r="O117" s="12"/>
       <c r="P117" s="88"/>
       <c r="Q117" s="88"/>
       <c r="T117" s="10"/>
       <c r="U117" s="12"/>
     </row>
     <row r="118" spans="1:21" s="9" customFormat="1">
-      <c r="A118" s="105" t="s">
+      <c r="A118" s="104" t="s">
         <v>94</v>
       </c>
-      <c r="B118" s="100" t="s">
+      <c r="B118" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C118" s="100" t="s">
+      <c r="C118" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="D118" s="100" t="s">
+      <c r="D118" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="E118" s="100" t="s">
+      <c r="E118" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="F118" s="100" t="s">
+      <c r="F118" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="G118" s="100" t="s">
+      <c r="G118" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="H118" s="103">
+      <c r="H118" s="102">
         <v>0.1</v>
       </c>
-      <c r="I118" s="103">
+      <c r="I118" s="102">
         <v>0.1</v>
       </c>
-      <c r="J118" s="87"/>
+      <c r="J118" s="102">
+        <v>0.2</v>
+      </c>
       <c r="K118" s="87"/>
       <c r="L118" s="87"/>
       <c r="M118" s="82"/>
       <c r="O118" s="12"/>
       <c r="P118" s="88"/>
       <c r="Q118" s="88"/>
       <c r="T118" s="10"/>
       <c r="U118" s="12"/>
     </row>
     <row r="119" spans="1:21" s="9" customFormat="1" ht="42.75" customHeight="1">
       <c r="A119" s="58" t="s">
         <v>82</v>
       </c>
       <c r="B119" s="81" t="s">
         <v>57</v>
       </c>
       <c r="C119" s="81" t="s">
         <v>57</v>
       </c>
       <c r="D119" s="81" t="s">
         <v>57</v>
       </c>
       <c r="E119" s="81" t="s">
         <v>57</v>
       </c>
       <c r="F119" s="81" t="s">
         <v>57</v>
       </c>
       <c r="G119" s="81" t="s">
         <v>57</v>
       </c>
       <c r="H119" s="81">
         <v>0.1</v>
       </c>
-      <c r="I119" s="103">
+      <c r="I119" s="102">
         <v>0.1</v>
       </c>
-      <c r="J119" s="18"/>
+      <c r="J119" s="102">
+        <v>0.2</v>
+      </c>
       <c r="K119" s="18"/>
       <c r="L119" s="16"/>
       <c r="M119" s="82"/>
       <c r="O119" s="12"/>
       <c r="P119" s="88"/>
       <c r="Q119" s="88"/>
       <c r="T119" s="89"/>
       <c r="U119" s="12"/>
     </row>
     <row r="120" spans="1:21" s="9" customFormat="1">
-      <c r="A120" s="105" t="s">
+      <c r="A120" s="104" t="s">
         <v>94</v>
       </c>
-      <c r="B120" s="100" t="s">
+      <c r="B120" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C120" s="100" t="s">
+      <c r="C120" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="D120" s="100" t="s">
+      <c r="D120" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="E120" s="100" t="s">
+      <c r="E120" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="F120" s="100" t="s">
+      <c r="F120" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="G120" s="100" t="s">
+      <c r="G120" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="H120" s="103">
+      <c r="H120" s="102">
         <v>0</v>
       </c>
-      <c r="I120" s="103">
+      <c r="I120" s="102">
         <v>0</v>
       </c>
-      <c r="J120" s="87"/>
+      <c r="J120" s="102">
+        <v>0</v>
+      </c>
       <c r="K120" s="87"/>
       <c r="L120" s="87"/>
       <c r="M120" s="82"/>
       <c r="O120" s="12"/>
       <c r="P120" s="88"/>
       <c r="Q120" s="88"/>
       <c r="T120" s="13"/>
       <c r="U120" s="12"/>
     </row>
     <row r="121" spans="1:21" s="9" customFormat="1">
-      <c r="A121" s="104" t="s">
+      <c r="A121" s="103" t="s">
         <v>102</v>
       </c>
-      <c r="B121" s="100" t="s">
+      <c r="B121" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C121" s="100" t="s">
+      <c r="C121" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="D121" s="100" t="s">
+      <c r="D121" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="E121" s="100" t="s">
+      <c r="E121" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="F121" s="100" t="s">
+      <c r="F121" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="G121" s="100" t="s">
+      <c r="G121" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="H121" s="103">
+      <c r="H121" s="102">
         <v>0.1</v>
       </c>
-      <c r="I121" s="103">
+      <c r="I121" s="102">
         <v>0.1</v>
       </c>
-      <c r="J121" s="87"/>
+      <c r="J121" s="102">
+        <v>0.2</v>
+      </c>
       <c r="K121" s="87"/>
       <c r="L121" s="87"/>
       <c r="M121" s="82"/>
       <c r="O121" s="12"/>
       <c r="P121" s="88"/>
       <c r="Q121" s="88"/>
       <c r="T121" s="13"/>
       <c r="U121" s="12"/>
     </row>
     <row r="122" spans="1:21" s="9" customFormat="1">
       <c r="A122" s="56" t="s">
         <v>84</v>
       </c>
       <c r="B122" s="81">
         <v>0.1</v>
       </c>
       <c r="C122" s="81">
         <v>0.1</v>
       </c>
       <c r="D122" s="81">
         <v>0.2</v>
       </c>
       <c r="E122" s="81">
         <v>0.3</v>
       </c>
       <c r="F122" s="81">
         <v>0.3</v>
       </c>
       <c r="G122" s="81">
         <v>0.4</v>
       </c>
       <c r="H122" s="81">
         <v>0.4</v>
       </c>
       <c r="I122" s="81">
         <v>0.4</v>
       </c>
-      <c r="J122" s="18"/>
+      <c r="J122" s="102">
+        <v>0.4</v>
+      </c>
       <c r="K122" s="18"/>
       <c r="L122" s="16"/>
       <c r="M122" s="82"/>
       <c r="O122" s="12"/>
       <c r="P122" s="88"/>
       <c r="Q122" s="88"/>
       <c r="T122" s="7"/>
       <c r="U122" s="12"/>
     </row>
     <row r="123" spans="1:21" s="9" customFormat="1">
-      <c r="A123" s="104" t="s">
+      <c r="A123" s="103" t="s">
         <v>99</v>
       </c>
-      <c r="B123" s="103">
+      <c r="B123" s="102">
         <v>0.1</v>
       </c>
-      <c r="C123" s="103">
+      <c r="C123" s="102">
         <v>0.1</v>
       </c>
-      <c r="D123" s="103">
+      <c r="D123" s="102">
         <v>0.2</v>
       </c>
-      <c r="E123" s="103">
+      <c r="E123" s="102">
         <v>0.3</v>
       </c>
-      <c r="F123" s="103">
+      <c r="F123" s="102">
         <v>0.3</v>
       </c>
-      <c r="G123" s="103">
+      <c r="G123" s="102">
         <v>0.4</v>
       </c>
-      <c r="H123" s="103">
+      <c r="H123" s="102">
         <v>0.4</v>
       </c>
       <c r="I123" s="81">
         <v>0.4</v>
       </c>
-      <c r="J123" s="87"/>
+      <c r="J123" s="102">
+        <v>0.4</v>
+      </c>
       <c r="K123" s="87"/>
       <c r="L123" s="87"/>
       <c r="M123" s="82"/>
       <c r="O123" s="12"/>
       <c r="P123" s="88"/>
       <c r="Q123" s="88"/>
       <c r="T123" s="10"/>
       <c r="U123" s="12"/>
     </row>
     <row r="124" spans="1:21" s="9" customFormat="1" ht="24.75" customHeight="1">
       <c r="A124" s="56" t="s">
         <v>20</v>
       </c>
       <c r="B124" s="81">
         <v>968</v>
       </c>
       <c r="C124" s="81">
         <v>968</v>
       </c>
       <c r="D124" s="81">
         <v>968</v>
       </c>
       <c r="E124" s="81">
         <v>968</v>
       </c>
       <c r="F124" s="81">
         <v>6159</v>
       </c>
       <c r="G124" s="81">
         <v>11350</v>
       </c>
       <c r="H124" s="81">
         <v>16541</v>
       </c>
-      <c r="I124" s="99">
+      <c r="I124" s="98">
         <v>16693</v>
       </c>
-      <c r="J124" s="18"/>
+      <c r="J124" s="98">
+        <v>16845</v>
+      </c>
       <c r="K124" s="18"/>
       <c r="L124" s="16"/>
       <c r="M124" s="82"/>
       <c r="T124" s="93"/>
     </row>
     <row r="125" spans="1:21" s="9" customFormat="1">
-      <c r="A125" s="104" t="s">
+      <c r="A125" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="B125" s="99">
+      <c r="B125" s="98">
         <v>968</v>
       </c>
-      <c r="C125" s="99">
+      <c r="C125" s="98">
         <v>968</v>
       </c>
-      <c r="D125" s="99">
+      <c r="D125" s="98">
         <v>968</v>
       </c>
-      <c r="E125" s="99">
+      <c r="E125" s="98">
         <v>968</v>
       </c>
-      <c r="F125" s="99">
+      <c r="F125" s="98">
         <v>968</v>
       </c>
-      <c r="G125" s="99">
+      <c r="G125" s="98">
         <v>968</v>
       </c>
-      <c r="H125" s="99">
+      <c r="H125" s="98">
         <v>968</v>
       </c>
-      <c r="I125" s="99">
+      <c r="I125" s="98">
         <v>968</v>
       </c>
-      <c r="J125" s="82"/>
+      <c r="J125" s="98">
+        <v>968</v>
+      </c>
       <c r="K125" s="82"/>
       <c r="L125" s="82"/>
       <c r="M125" s="82"/>
       <c r="O125" s="12"/>
       <c r="P125" s="83"/>
       <c r="Q125" s="83"/>
       <c r="T125" s="10"/>
       <c r="U125" s="12"/>
     </row>
     <row r="126" spans="1:21" s="9" customFormat="1">
-      <c r="A126" s="105" t="s">
+      <c r="A126" s="104" t="s">
         <v>98</v>
       </c>
-      <c r="B126" s="100" t="s">
+      <c r="B126" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C126" s="100" t="s">
+      <c r="C126" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="D126" s="100" t="s">
+      <c r="D126" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="E126" s="100" t="s">
+      <c r="E126" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="F126" s="99">
+      <c r="F126" s="98">
         <v>5191</v>
       </c>
-      <c r="G126" s="99">
+      <c r="G126" s="98">
         <v>10382</v>
       </c>
-      <c r="H126" s="99">
+      <c r="H126" s="98">
         <v>15573</v>
       </c>
-      <c r="I126" s="99">
+      <c r="I126" s="98">
         <v>15725</v>
       </c>
-      <c r="J126" s="82"/>
+      <c r="J126" s="98">
+        <v>15878</v>
+      </c>
       <c r="K126" s="82"/>
       <c r="L126" s="82"/>
       <c r="M126" s="82"/>
       <c r="O126" s="12"/>
       <c r="P126" s="83"/>
       <c r="Q126" s="83"/>
       <c r="T126" s="10"/>
       <c r="U126" s="12"/>
     </row>
     <row r="127" spans="1:21" s="9" customFormat="1">
       <c r="A127" s="56" t="s">
         <v>77</v>
       </c>
       <c r="B127" s="81">
         <v>51</v>
       </c>
       <c r="C127" s="81">
         <v>272</v>
       </c>
       <c r="D127" s="81">
         <v>493</v>
       </c>
       <c r="E127" s="81">
         <v>713</v>
       </c>
       <c r="F127" s="81">
         <v>859</v>
       </c>
       <c r="G127" s="81">
         <v>1005</v>
       </c>
       <c r="H127" s="81">
         <v>1150</v>
       </c>
-      <c r="I127" s="99">
+      <c r="I127" s="98">
         <v>1548</v>
       </c>
-      <c r="J127" s="82"/>
+      <c r="J127" s="98">
+        <v>12</v>
+      </c>
       <c r="K127" s="82"/>
       <c r="L127" s="82"/>
       <c r="M127" s="82"/>
       <c r="O127" s="12"/>
       <c r="P127" s="83"/>
       <c r="Q127" s="83"/>
       <c r="T127" s="10"/>
       <c r="U127" s="12"/>
     </row>
     <row r="128" spans="1:21" s="9" customFormat="1">
-      <c r="A128" s="104" t="s">
+      <c r="A128" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="B128" s="99">
+      <c r="B128" s="98">
         <v>51</v>
       </c>
-      <c r="C128" s="99">
+      <c r="C128" s="98">
         <v>272</v>
       </c>
-      <c r="D128" s="99">
+      <c r="D128" s="98">
         <v>493</v>
       </c>
-      <c r="E128" s="99">
+      <c r="E128" s="98">
         <v>713</v>
       </c>
-      <c r="F128" s="99">
+      <c r="F128" s="98">
         <v>859</v>
       </c>
-      <c r="G128" s="99">
+      <c r="G128" s="98">
         <v>1005</v>
       </c>
-      <c r="H128" s="99">
+      <c r="H128" s="98">
         <v>1150</v>
       </c>
-      <c r="I128" s="99">
+      <c r="I128" s="98">
         <v>1548</v>
       </c>
-      <c r="J128" s="82"/>
+      <c r="J128" s="98">
+        <v>12</v>
+      </c>
       <c r="K128" s="82"/>
       <c r="L128" s="82"/>
       <c r="M128" s="82"/>
       <c r="O128" s="12"/>
       <c r="P128" s="83"/>
       <c r="Q128" s="83"/>
       <c r="T128" s="10"/>
       <c r="U128" s="12"/>
     </row>
     <row r="129" spans="1:21" s="9" customFormat="1" ht="48.75" customHeight="1">
       <c r="A129" s="56" t="s">
         <v>85</v>
       </c>
       <c r="B129" s="81">
         <v>9.4</v>
       </c>
       <c r="C129" s="81">
         <v>18.8</v>
       </c>
       <c r="D129" s="81">
         <v>28.2</v>
       </c>
       <c r="E129" s="81">
         <v>37.6</v>
       </c>
       <c r="F129" s="81">
         <v>47</v>
       </c>
       <c r="G129" s="81">
         <v>56.4</v>
       </c>
       <c r="H129" s="81">
         <v>57.6</v>
       </c>
-      <c r="I129" s="103">
+      <c r="I129" s="102">
         <v>58.8</v>
       </c>
-      <c r="J129" s="87"/>
+      <c r="J129" s="102">
+        <v>60</v>
+      </c>
       <c r="K129" s="87"/>
       <c r="L129" s="87"/>
       <c r="M129" s="82"/>
       <c r="O129" s="12"/>
       <c r="P129" s="88"/>
       <c r="Q129" s="88"/>
       <c r="T129" s="10"/>
       <c r="U129" s="12"/>
     </row>
     <row r="130" spans="1:21" s="9" customFormat="1">
-      <c r="A130" s="104" t="s">
+      <c r="A130" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="B130" s="103">
+      <c r="B130" s="102">
         <v>0.2</v>
       </c>
-      <c r="C130" s="103">
+      <c r="C130" s="102">
         <v>0.3</v>
       </c>
-      <c r="D130" s="103">
+      <c r="D130" s="102">
         <v>0.5</v>
       </c>
-      <c r="E130" s="103">
+      <c r="E130" s="102">
         <v>0.7</v>
       </c>
-      <c r="F130" s="103">
+      <c r="F130" s="102">
         <v>0.8</v>
       </c>
-      <c r="G130" s="103">
+      <c r="G130" s="102">
         <v>1</v>
       </c>
-      <c r="H130" s="103">
+      <c r="H130" s="102">
         <v>1.4</v>
       </c>
-      <c r="I130" s="103">
+      <c r="I130" s="102">
         <v>1.8</v>
       </c>
-      <c r="J130" s="87"/>
+      <c r="J130" s="102">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="K130" s="87"/>
       <c r="L130" s="87"/>
       <c r="M130" s="82"/>
       <c r="O130" s="12"/>
       <c r="P130" s="88"/>
       <c r="Q130" s="88"/>
       <c r="T130" s="10"/>
       <c r="U130" s="12"/>
     </row>
     <row r="131" spans="1:21" s="9" customFormat="1">
-      <c r="A131" s="104" t="s">
+      <c r="A131" s="103" t="s">
         <v>99</v>
       </c>
-      <c r="B131" s="103">
+      <c r="B131" s="102">
         <v>9.1999999999999993</v>
       </c>
-      <c r="C131" s="103">
+      <c r="C131" s="102">
         <v>18.5</v>
       </c>
-      <c r="D131" s="103">
+      <c r="D131" s="102">
         <v>27.7</v>
       </c>
-      <c r="E131" s="103">
+      <c r="E131" s="102">
         <v>36.9</v>
       </c>
-      <c r="F131" s="103">
+      <c r="F131" s="102">
         <v>46.1</v>
       </c>
-      <c r="G131" s="103">
+      <c r="G131" s="102">
         <v>55.4</v>
       </c>
-      <c r="H131" s="103">
+      <c r="H131" s="102">
         <v>56.1</v>
       </c>
-      <c r="I131" s="103">
+      <c r="I131" s="102">
         <v>56.9</v>
       </c>
-      <c r="J131" s="87"/>
+      <c r="J131" s="102">
+        <v>57.7</v>
+      </c>
       <c r="K131" s="87"/>
       <c r="L131" s="87"/>
       <c r="M131" s="82"/>
       <c r="O131" s="12"/>
       <c r="P131" s="88"/>
       <c r="Q131" s="88"/>
       <c r="T131" s="10"/>
       <c r="U131" s="12"/>
     </row>
     <row r="132" spans="1:21" s="9" customFormat="1">
       <c r="A132" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B132" s="81">
         <v>41</v>
       </c>
       <c r="C132" s="81">
         <v>101</v>
       </c>
       <c r="D132" s="81">
         <v>201</v>
       </c>
       <c r="E132" s="81">
         <v>321</v>
       </c>
       <c r="F132" s="81">
         <v>485</v>
       </c>
       <c r="G132" s="81">
         <v>630</v>
       </c>
       <c r="H132" s="81">
         <v>776</v>
       </c>
-      <c r="I132" s="103">
+      <c r="I132" s="102">
         <v>920</v>
       </c>
-      <c r="J132" s="87"/>
+      <c r="J132" s="102">
+        <v>1071</v>
+      </c>
       <c r="K132" s="87"/>
       <c r="L132" s="87"/>
       <c r="M132" s="82"/>
       <c r="O132" s="12"/>
       <c r="P132" s="88"/>
       <c r="Q132" s="88"/>
       <c r="T132" s="10"/>
       <c r="U132" s="12"/>
     </row>
     <row r="133" spans="1:21" s="9" customFormat="1">
-      <c r="A133" s="106" t="s">
+      <c r="A133" s="105" t="s">
         <v>104</v>
       </c>
-      <c r="B133" s="103">
+      <c r="B133" s="102">
         <v>41</v>
       </c>
-      <c r="C133" s="103">
+      <c r="C133" s="102">
         <v>101</v>
       </c>
-      <c r="D133" s="103">
+      <c r="D133" s="102">
         <v>201</v>
       </c>
-      <c r="E133" s="103">
+      <c r="E133" s="102">
         <v>321</v>
       </c>
-      <c r="F133" s="103">
+      <c r="F133" s="102">
         <v>485</v>
       </c>
-      <c r="G133" s="103">
+      <c r="G133" s="102">
         <v>630</v>
       </c>
-      <c r="H133" s="103">
+      <c r="H133" s="102">
         <v>776</v>
       </c>
-      <c r="I133" s="103">
+      <c r="I133" s="102">
         <v>920</v>
       </c>
-      <c r="J133" s="87"/>
+      <c r="J133" s="102">
+        <v>1071</v>
+      </c>
       <c r="K133" s="87"/>
       <c r="L133" s="87"/>
       <c r="M133" s="82"/>
       <c r="O133" s="12"/>
       <c r="P133" s="88"/>
       <c r="Q133" s="88"/>
       <c r="T133" s="10"/>
       <c r="U133" s="12"/>
     </row>
     <row r="134" spans="1:21" s="9" customFormat="1" ht="23.25">
       <c r="A134" s="56" t="s">
         <v>78</v>
       </c>
       <c r="B134" s="81">
         <v>241</v>
       </c>
       <c r="C134" s="81">
         <v>1228</v>
       </c>
       <c r="D134" s="81">
         <v>2215</v>
       </c>
       <c r="E134" s="81">
         <v>4650</v>
       </c>
       <c r="F134" s="81">
         <v>9653</v>
       </c>
       <c r="G134" s="81">
         <v>13974</v>
       </c>
       <c r="H134" s="81">
         <v>16050</v>
       </c>
-      <c r="I134" s="99">
+      <c r="I134" s="98">
         <v>18351</v>
       </c>
-      <c r="J134" s="87"/>
+      <c r="J134" s="98">
+        <v>20652</v>
+      </c>
       <c r="K134" s="87"/>
       <c r="L134" s="87"/>
       <c r="M134" s="82"/>
       <c r="O134" s="12"/>
       <c r="P134" s="88"/>
       <c r="Q134" s="88"/>
       <c r="T134" s="10"/>
       <c r="U134" s="12"/>
     </row>
     <row r="135" spans="1:21" s="9" customFormat="1">
-      <c r="A135" s="104" t="s">
+      <c r="A135" s="103" t="s">
         <v>100</v>
       </c>
-      <c r="B135" s="99">
+      <c r="B135" s="98">
         <v>241</v>
       </c>
-      <c r="C135" s="99">
+      <c r="C135" s="98">
         <v>605</v>
       </c>
-      <c r="D135" s="99">
+      <c r="D135" s="98">
         <v>969</v>
       </c>
-      <c r="E135" s="99">
+      <c r="E135" s="98">
         <v>1333</v>
       </c>
-      <c r="F135" s="99">
+      <c r="F135" s="98">
         <v>1618</v>
       </c>
-      <c r="G135" s="99">
+      <c r="G135" s="98">
         <v>1903</v>
       </c>
-      <c r="H135" s="99">
+      <c r="H135" s="98">
         <v>2188</v>
       </c>
-      <c r="I135" s="99">
+      <c r="I135" s="98">
         <v>2661</v>
       </c>
-      <c r="J135" s="98"/>
+      <c r="J135" s="98">
+        <v>3134</v>
+      </c>
       <c r="K135" s="97"/>
       <c r="L135" s="97"/>
       <c r="M135" s="97"/>
     </row>
     <row r="136" spans="1:21" s="9" customFormat="1">
-      <c r="A136" s="104" t="s">
+      <c r="A136" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="B136" s="99" t="s">
+      <c r="B136" s="98" t="s">
         <v>57</v>
       </c>
-      <c r="C136" s="99">
+      <c r="C136" s="98">
         <v>623</v>
       </c>
-      <c r="D136" s="99">
+      <c r="D136" s="98">
         <v>1247</v>
       </c>
-      <c r="E136" s="99">
+      <c r="E136" s="98">
         <v>1870</v>
       </c>
-      <c r="F136" s="99">
+      <c r="F136" s="98">
         <v>2587</v>
       </c>
-      <c r="G136" s="99">
+      <c r="G136" s="98">
         <v>3304</v>
       </c>
-      <c r="H136" s="99">
+      <c r="H136" s="98">
         <v>4021</v>
       </c>
-      <c r="I136" s="99">
+      <c r="I136" s="98">
         <v>5849</v>
       </c>
-      <c r="J136" s="98"/>
+      <c r="J136" s="98">
+        <v>7677</v>
+      </c>
       <c r="K136" s="97"/>
       <c r="L136" s="97"/>
       <c r="M136" s="97"/>
     </row>
     <row r="137" spans="1:21" s="9" customFormat="1">
-      <c r="A137" s="104" t="s">
+      <c r="A137" s="103" t="s">
         <v>97</v>
       </c>
-      <c r="B137" s="100" t="s">
+      <c r="B137" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C137" s="100" t="s">
+      <c r="C137" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="D137" s="100" t="s">
+      <c r="D137" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="E137" s="99">
+      <c r="E137" s="98">
         <v>1447</v>
       </c>
-      <c r="F137" s="99">
+      <c r="F137" s="98">
         <v>5448</v>
       </c>
-      <c r="G137" s="99">
+      <c r="G137" s="98">
         <v>8767</v>
       </c>
-      <c r="H137" s="99">
+      <c r="H137" s="98">
         <v>9841</v>
       </c>
-      <c r="I137" s="99">
+      <c r="I137" s="98">
         <v>9841</v>
       </c>
-      <c r="J137" s="98"/>
+      <c r="J137" s="98">
+        <v>9841</v>
+      </c>
       <c r="K137" s="97"/>
       <c r="L137" s="97"/>
       <c r="M137" s="97"/>
     </row>
     <row r="138" spans="1:21" s="9" customFormat="1" ht="16.5" customHeight="1">
       <c r="A138" s="56" t="s">
         <v>79</v>
       </c>
       <c r="B138" s="81">
         <v>4218</v>
       </c>
       <c r="C138" s="81">
         <v>11223</v>
       </c>
       <c r="D138" s="81">
         <v>17833</v>
       </c>
       <c r="E138" s="81">
         <v>27167</v>
       </c>
       <c r="F138" s="81">
         <v>35902</v>
       </c>
       <c r="G138" s="81">
         <v>45626</v>
       </c>
       <c r="H138" s="81">
         <v>54817</v>
       </c>
-      <c r="I138" s="99">
+      <c r="I138" s="98">
         <v>62914</v>
       </c>
-      <c r="J138" s="82"/>
+      <c r="J138" s="98">
+        <v>71618</v>
+      </c>
       <c r="K138" s="82"/>
       <c r="L138" s="82"/>
       <c r="M138" s="82"/>
       <c r="O138" s="12"/>
       <c r="P138" s="83"/>
       <c r="Q138" s="83"/>
       <c r="T138" s="10"/>
       <c r="U138" s="12"/>
     </row>
     <row r="139" spans="1:21" s="9" customFormat="1">
-      <c r="A139" s="104" t="s">
+      <c r="A139" s="103" t="s">
         <v>96</v>
       </c>
-      <c r="B139" s="99">
+      <c r="B139" s="98">
         <v>4216</v>
       </c>
-      <c r="C139" s="99">
+      <c r="C139" s="98">
         <v>11219</v>
       </c>
-      <c r="D139" s="99">
+      <c r="D139" s="98">
         <v>17827</v>
       </c>
-      <c r="E139" s="99">
+      <c r="E139" s="98">
         <v>27158</v>
       </c>
-      <c r="F139" s="99">
+      <c r="F139" s="98">
         <v>35890</v>
       </c>
-      <c r="G139" s="99">
+      <c r="G139" s="98">
         <v>45611</v>
       </c>
-      <c r="H139" s="99">
+      <c r="H139" s="98">
         <v>54801</v>
       </c>
-      <c r="I139" s="99">
+      <c r="I139" s="98">
         <v>62874</v>
       </c>
-      <c r="J139" s="82"/>
+      <c r="J139" s="98">
+        <v>71554</v>
+      </c>
       <c r="K139" s="82"/>
       <c r="L139" s="82"/>
       <c r="M139" s="82"/>
       <c r="O139" s="12"/>
       <c r="P139" s="83"/>
       <c r="Q139" s="83"/>
       <c r="T139" s="10"/>
       <c r="U139" s="12"/>
     </row>
     <row r="140" spans="1:21" s="9" customFormat="1">
-      <c r="A140" s="104" t="s">
+      <c r="A140" s="103" t="s">
         <v>100</v>
       </c>
-      <c r="B140" s="100" t="s">
+      <c r="B140" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C140" s="99">
+      <c r="C140" s="98">
         <v>1</v>
       </c>
-      <c r="D140" s="99">
+      <c r="D140" s="98">
         <v>1</v>
       </c>
-      <c r="E140" s="99">
+      <c r="E140" s="98">
         <v>2</v>
       </c>
-      <c r="F140" s="99">
+      <c r="F140" s="98">
         <v>3</v>
       </c>
-      <c r="G140" s="99">
+      <c r="G140" s="98">
         <v>5</v>
       </c>
-      <c r="H140" s="99">
+      <c r="H140" s="98">
         <v>6</v>
       </c>
-      <c r="I140" s="99">
+      <c r="I140" s="98">
         <v>30</v>
       </c>
-      <c r="J140" s="82"/>
+      <c r="J140" s="98">
+        <v>54</v>
+      </c>
       <c r="K140" s="82"/>
       <c r="L140" s="82"/>
       <c r="M140" s="82"/>
       <c r="O140" s="12"/>
       <c r="P140" s="83"/>
       <c r="Q140" s="83"/>
       <c r="T140" s="10"/>
       <c r="U140" s="12"/>
     </row>
     <row r="141" spans="1:21" s="9" customFormat="1">
-      <c r="A141" s="104" t="s">
+      <c r="A141" s="103" t="s">
         <v>94</v>
       </c>
-      <c r="B141" s="99">
+      <c r="B141" s="98">
         <v>2</v>
       </c>
-      <c r="C141" s="99">
+      <c r="C141" s="98">
         <v>3</v>
       </c>
-      <c r="D141" s="99">
+      <c r="D141" s="98">
         <v>5</v>
       </c>
-      <c r="E141" s="99">
+      <c r="E141" s="98">
         <v>7</v>
       </c>
-      <c r="F141" s="99">
+      <c r="F141" s="98">
         <v>8</v>
       </c>
-      <c r="G141" s="99">
+      <c r="G141" s="98">
         <v>10</v>
       </c>
-      <c r="H141" s="99">
+      <c r="H141" s="98">
         <v>10</v>
       </c>
-      <c r="I141" s="99">
+      <c r="I141" s="98">
         <v>10</v>
       </c>
-      <c r="J141" s="82"/>
+      <c r="J141" s="98">
+        <v>10</v>
+      </c>
       <c r="K141" s="82"/>
       <c r="L141" s="82"/>
       <c r="M141" s="82"/>
       <c r="O141" s="12"/>
       <c r="P141" s="83"/>
       <c r="Q141" s="83"/>
       <c r="T141" s="10"/>
       <c r="U141" s="12"/>
     </row>
     <row r="142" spans="1:21" s="9" customFormat="1">
       <c r="A142" s="56" t="s">
         <v>80</v>
       </c>
       <c r="B142" s="81">
         <v>12758</v>
       </c>
       <c r="C142" s="81">
         <v>82705</v>
       </c>
       <c r="D142" s="81">
         <v>152737</v>
       </c>
       <c r="E142" s="81">
         <v>223716</v>
       </c>
       <c r="F142" s="81">
         <v>259177</v>
       </c>
       <c r="G142" s="81">
         <v>293247</v>
       </c>
       <c r="H142" s="81">
         <v>328515</v>
       </c>
-      <c r="I142" s="99">
+      <c r="I142" s="98">
         <v>406694</v>
       </c>
-      <c r="J142" s="82"/>
+      <c r="J142" s="98">
+        <v>485167</v>
+      </c>
       <c r="K142" s="82"/>
       <c r="L142" s="82"/>
       <c r="M142" s="82"/>
       <c r="O142" s="12"/>
       <c r="P142" s="83"/>
       <c r="Q142" s="83"/>
       <c r="T142" s="10"/>
       <c r="U142" s="12"/>
     </row>
     <row r="143" spans="1:21" s="9" customFormat="1">
-      <c r="A143" s="105" t="s">
+      <c r="A143" s="104" t="s">
         <v>105</v>
       </c>
-      <c r="B143" s="99">
+      <c r="B143" s="98">
         <v>4397</v>
       </c>
-      <c r="C143" s="99">
+      <c r="C143" s="98">
         <v>37236</v>
       </c>
-      <c r="D143" s="99">
+      <c r="D143" s="98">
         <v>70161</v>
       </c>
-      <c r="E143" s="99">
+      <c r="E143" s="98">
         <v>104033</v>
       </c>
-      <c r="F143" s="99">
+      <c r="F143" s="98">
         <v>130868</v>
       </c>
-      <c r="G143" s="99">
+      <c r="G143" s="98">
         <v>156313</v>
       </c>
-      <c r="H143" s="99">
+      <c r="H143" s="98">
         <v>181760</v>
       </c>
-      <c r="I143" s="99">
+      <c r="I143" s="98">
         <v>225071</v>
       </c>
-      <c r="J143" s="82"/>
+      <c r="J143" s="98">
+        <v>268675</v>
+      </c>
       <c r="K143" s="82"/>
       <c r="L143" s="82"/>
       <c r="M143" s="82"/>
       <c r="O143" s="12"/>
       <c r="P143" s="83"/>
       <c r="Q143" s="83"/>
       <c r="T143" s="10"/>
       <c r="U143" s="12"/>
     </row>
     <row r="144" spans="1:21" s="9" customFormat="1">
-      <c r="A144" s="105" t="s">
+      <c r="A144" s="104" t="s">
         <v>106</v>
       </c>
-      <c r="B144" s="99">
+      <c r="B144" s="98">
         <v>1909</v>
       </c>
-      <c r="C144" s="99">
+      <c r="C144" s="98">
         <v>3604</v>
       </c>
-      <c r="D144" s="99">
+      <c r="D144" s="98">
         <v>5300</v>
       </c>
-      <c r="E144" s="99">
+      <c r="E144" s="98">
         <v>6995</v>
       </c>
-      <c r="F144" s="99">
+      <c r="F144" s="98">
         <v>7864</v>
       </c>
-      <c r="G144" s="99">
+      <c r="G144" s="98">
         <v>8733</v>
       </c>
-      <c r="H144" s="99">
+      <c r="H144" s="98">
         <v>9602</v>
       </c>
-      <c r="I144" s="99">
+      <c r="I144" s="98">
         <v>10613</v>
       </c>
-      <c r="J144" s="82"/>
+      <c r="J144" s="98">
+        <v>11625</v>
+      </c>
       <c r="K144" s="82"/>
       <c r="L144" s="82"/>
       <c r="M144" s="82"/>
       <c r="O144" s="12"/>
       <c r="P144" s="83"/>
       <c r="Q144" s="83"/>
       <c r="T144" s="10"/>
       <c r="U144" s="12"/>
     </row>
     <row r="145" spans="1:21" s="9" customFormat="1">
-      <c r="A145" s="105" t="s">
+      <c r="A145" s="104" t="s">
         <v>102</v>
       </c>
-      <c r="B145" s="100" t="s">
+      <c r="B145" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C145" s="99">
+      <c r="C145" s="98">
         <v>16064</v>
       </c>
-      <c r="D145" s="99">
+      <c r="D145" s="98">
         <v>32128</v>
       </c>
-      <c r="E145" s="99">
+      <c r="E145" s="98">
         <v>48192</v>
       </c>
-      <c r="F145" s="99">
+      <c r="F145" s="98">
         <v>48192</v>
       </c>
-      <c r="G145" s="99">
+      <c r="G145" s="98">
         <v>48192</v>
       </c>
-      <c r="H145" s="99">
+      <c r="H145" s="98">
         <v>48523</v>
       </c>
-      <c r="I145" s="99">
+      <c r="I145" s="98">
         <v>59725</v>
       </c>
-      <c r="J145" s="82"/>
+      <c r="J145" s="98">
+        <v>70927</v>
+      </c>
       <c r="K145" s="82"/>
       <c r="L145" s="82"/>
       <c r="M145" s="82"/>
       <c r="O145" s="12"/>
       <c r="P145" s="83"/>
       <c r="Q145" s="83"/>
       <c r="T145" s="10"/>
       <c r="U145" s="12"/>
     </row>
     <row r="146" spans="1:21" s="9" customFormat="1">
-      <c r="A146" s="105" t="s">
+      <c r="A146" s="104" t="s">
         <v>93</v>
       </c>
-      <c r="B146" s="99">
+      <c r="B146" s="98">
         <v>1440</v>
       </c>
-      <c r="C146" s="99">
+      <c r="C146" s="98">
         <v>1955</v>
       </c>
-      <c r="D146" s="99">
+      <c r="D146" s="98">
         <v>2471</v>
       </c>
-      <c r="E146" s="99">
+      <c r="E146" s="98">
         <v>2986</v>
       </c>
-      <c r="F146" s="99">
+      <c r="F146" s="98">
         <v>3123</v>
       </c>
-      <c r="G146" s="99">
+      <c r="G146" s="98">
         <v>3260</v>
       </c>
-      <c r="H146" s="99">
+      <c r="H146" s="98">
         <v>3265</v>
       </c>
-      <c r="I146" s="99">
+      <c r="I146" s="98">
         <v>3695</v>
       </c>
-      <c r="J146" s="82"/>
+      <c r="J146" s="98">
+        <v>4124</v>
+      </c>
       <c r="K146" s="82"/>
       <c r="L146" s="82"/>
       <c r="M146" s="82"/>
       <c r="O146" s="12"/>
       <c r="P146" s="83"/>
       <c r="Q146" s="83"/>
       <c r="T146" s="10"/>
       <c r="U146" s="12"/>
     </row>
     <row r="147" spans="1:21" s="9" customFormat="1">
-      <c r="A147" s="105" t="s">
+      <c r="A147" s="104" t="s">
         <v>94</v>
       </c>
-      <c r="B147" s="100" t="s">
+      <c r="B147" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C147" s="99">
+      <c r="C147" s="98">
         <v>969</v>
       </c>
-      <c r="D147" s="99">
+      <c r="D147" s="98">
         <v>1939</v>
       </c>
-      <c r="E147" s="99">
+      <c r="E147" s="98">
         <v>2908</v>
       </c>
-      <c r="F147" s="99">
+      <c r="F147" s="98">
         <v>2975</v>
       </c>
-      <c r="G147" s="99">
+      <c r="G147" s="98">
         <v>3043</v>
       </c>
-      <c r="H147" s="99">
+      <c r="H147" s="98">
         <v>3110</v>
       </c>
-      <c r="I147" s="99">
+      <c r="I147" s="98">
         <v>3110</v>
       </c>
-      <c r="J147" s="82"/>
+      <c r="J147" s="98">
+        <v>3110</v>
+      </c>
       <c r="K147" s="82"/>
       <c r="L147" s="82"/>
       <c r="M147" s="82"/>
       <c r="O147" s="12"/>
       <c r="P147" s="83"/>
       <c r="Q147" s="83"/>
       <c r="T147" s="10"/>
       <c r="U147" s="12"/>
     </row>
     <row r="148" spans="1:21" s="9" customFormat="1">
-      <c r="A148" s="105" t="s">
+      <c r="A148" s="104" t="s">
         <v>104</v>
       </c>
-      <c r="B148" s="100" t="s">
+      <c r="B148" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C148" s="99">
+      <c r="C148" s="98">
         <v>2145</v>
       </c>
-      <c r="D148" s="99">
+      <c r="D148" s="98">
         <v>4290</v>
       </c>
-      <c r="E148" s="99">
+      <c r="E148" s="98">
         <v>6435</v>
       </c>
-      <c r="F148" s="99">
+      <c r="F148" s="98">
         <v>7130</v>
       </c>
-      <c r="G148" s="99">
+      <c r="G148" s="98">
         <v>7825</v>
       </c>
-      <c r="H148" s="99">
+      <c r="H148" s="98">
         <v>8520</v>
       </c>
-      <c r="I148" s="99">
+      <c r="I148" s="98">
         <v>11195</v>
       </c>
-      <c r="J148" s="82"/>
+      <c r="J148" s="98">
+        <v>13870</v>
+      </c>
       <c r="K148" s="82"/>
       <c r="L148" s="82"/>
       <c r="M148" s="82"/>
       <c r="O148" s="12"/>
       <c r="P148" s="83"/>
       <c r="Q148" s="83"/>
       <c r="T148" s="10"/>
       <c r="U148" s="12"/>
     </row>
     <row r="149" spans="1:21" s="9" customFormat="1">
-      <c r="A149" s="105" t="s">
+      <c r="A149" s="104" t="s">
         <v>97</v>
       </c>
-      <c r="B149" s="99">
+      <c r="B149" s="98">
         <v>192</v>
       </c>
-      <c r="C149" s="99">
+      <c r="C149" s="98">
         <v>1168</v>
       </c>
-      <c r="D149" s="99">
+      <c r="D149" s="98">
         <v>2144</v>
       </c>
-      <c r="E149" s="99">
+      <c r="E149" s="98">
         <v>3120</v>
       </c>
-      <c r="F149" s="99">
+      <c r="F149" s="98">
         <v>3120</v>
       </c>
-      <c r="G149" s="99">
+      <c r="G149" s="98">
         <v>3120</v>
       </c>
-      <c r="H149" s="99">
+      <c r="H149" s="98">
         <v>3120</v>
       </c>
-      <c r="I149" s="99">
+      <c r="I149" s="98">
         <v>3120</v>
       </c>
-      <c r="J149" s="82"/>
+      <c r="J149" s="98">
+        <v>3120</v>
+      </c>
       <c r="K149" s="82"/>
       <c r="L149" s="82"/>
       <c r="M149" s="82"/>
       <c r="O149" s="12"/>
       <c r="P149" s="83"/>
       <c r="Q149" s="83"/>
       <c r="T149" s="10"/>
       <c r="U149" s="12"/>
     </row>
     <row r="150" spans="1:21" s="9" customFormat="1">
-      <c r="A150" s="105" t="s">
+      <c r="A150" s="104" t="s">
         <v>101</v>
       </c>
-      <c r="B150" s="100" t="s">
+      <c r="B150" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="C150" s="99">
+      <c r="C150" s="98">
         <v>1694</v>
       </c>
-      <c r="D150" s="99">
+      <c r="D150" s="98">
         <v>3387</v>
       </c>
-      <c r="E150" s="99">
+      <c r="E150" s="98">
         <v>5081</v>
       </c>
-      <c r="F150" s="99">
+      <c r="F150" s="98">
         <v>5120</v>
       </c>
-      <c r="G150" s="99">
+      <c r="G150" s="98">
         <v>5158</v>
       </c>
-      <c r="H150" s="99">
+      <c r="H150" s="98">
         <v>5197</v>
       </c>
-      <c r="I150" s="99">
+      <c r="I150" s="98">
         <v>7538</v>
       </c>
-      <c r="J150" s="82"/>
+      <c r="J150" s="98">
+        <v>9878</v>
+      </c>
       <c r="K150" s="82"/>
       <c r="L150" s="82"/>
       <c r="M150" s="82"/>
       <c r="O150" s="12"/>
       <c r="P150" s="83"/>
       <c r="Q150" s="83"/>
       <c r="T150" s="10"/>
       <c r="U150" s="12"/>
     </row>
     <row r="151" spans="1:21" s="9" customFormat="1">
-      <c r="A151" s="105" t="s">
+      <c r="A151" s="104" t="s">
         <v>99</v>
       </c>
-      <c r="B151" s="99">
+      <c r="B151" s="98">
         <v>4821</v>
       </c>
-      <c r="C151" s="99">
+      <c r="C151" s="98">
         <v>17869</v>
       </c>
-      <c r="D151" s="99">
+      <c r="D151" s="98">
         <v>30918</v>
       </c>
-      <c r="E151" s="99">
+      <c r="E151" s="98">
         <v>43967</v>
       </c>
-      <c r="F151" s="99">
+      <c r="F151" s="98">
         <v>50786</v>
       </c>
-      <c r="G151" s="99">
+      <c r="G151" s="98">
         <v>57604</v>
       </c>
-      <c r="H151" s="99">
+      <c r="H151" s="98">
         <v>65418</v>
       </c>
-      <c r="I151" s="99">
+      <c r="I151" s="98">
         <v>82628</v>
       </c>
-      <c r="J151" s="82"/>
+      <c r="J151" s="98">
+        <v>99838</v>
+      </c>
       <c r="K151" s="82"/>
       <c r="L151" s="82"/>
       <c r="M151" s="82"/>
       <c r="O151" s="12"/>
       <c r="P151" s="83"/>
       <c r="Q151" s="83"/>
       <c r="T151" s="10"/>
       <c r="U151" s="12"/>
     </row>
     <row r="152" spans="1:21" s="9" customFormat="1" ht="23.25">
       <c r="A152" s="56" t="s">
         <v>15</v>
       </c>
       <c r="B152" s="81">
         <v>1</v>
       </c>
       <c r="C152" s="81">
         <v>2</v>
       </c>
       <c r="D152" s="81">
         <v>4</v>
       </c>
       <c r="E152" s="81">
         <v>7</v>
       </c>
       <c r="F152" s="81">
         <v>9</v>
       </c>
       <c r="G152" s="81">
         <v>12</v>
       </c>
       <c r="H152" s="81">
         <v>16</v>
       </c>
-      <c r="I152" s="99">
+      <c r="I152" s="98">
         <v>19</v>
       </c>
-      <c r="J152" s="82"/>
+      <c r="J152" s="98">
+        <v>24</v>
+      </c>
       <c r="K152" s="82"/>
       <c r="L152" s="82"/>
       <c r="M152" s="82"/>
       <c r="O152" s="12"/>
       <c r="P152" s="83"/>
       <c r="Q152" s="83"/>
       <c r="T152" s="10"/>
       <c r="U152" s="12"/>
     </row>
     <row r="153" spans="1:21" s="9" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A153" s="105" t="s">
+      <c r="A153" s="104" t="s">
         <v>98</v>
       </c>
-      <c r="B153" s="99">
+      <c r="B153" s="98">
         <v>1</v>
       </c>
-      <c r="C153" s="99">
+      <c r="C153" s="98">
         <v>2</v>
       </c>
-      <c r="D153" s="99">
+      <c r="D153" s="98">
         <v>4</v>
       </c>
-      <c r="E153" s="99">
+      <c r="E153" s="98">
         <v>7</v>
       </c>
-      <c r="F153" s="99">
+      <c r="F153" s="98">
         <v>9</v>
       </c>
-      <c r="G153" s="99">
+      <c r="G153" s="98">
         <v>12</v>
       </c>
-      <c r="H153" s="99">
+      <c r="H153" s="98">
         <v>16</v>
       </c>
-      <c r="I153" s="99">
+      <c r="I153" s="98">
         <v>19</v>
       </c>
-      <c r="J153" s="18"/>
+      <c r="J153" s="98">
+        <v>24</v>
+      </c>
       <c r="K153" s="18"/>
       <c r="L153" s="16"/>
       <c r="M153" s="82"/>
       <c r="O153" s="12"/>
       <c r="P153" s="83"/>
       <c r="Q153" s="83"/>
       <c r="T153" s="7"/>
       <c r="U153" s="12"/>
     </row>
     <row r="154" spans="1:21" s="9" customFormat="1" ht="23.25">
       <c r="A154" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B154" s="81">
         <v>10</v>
       </c>
       <c r="C154" s="81">
         <v>16</v>
       </c>
       <c r="D154" s="81">
         <v>27</v>
       </c>
       <c r="E154" s="81">
         <v>56</v>
       </c>
       <c r="F154" s="81">
         <v>73</v>
       </c>
       <c r="G154" s="81">
         <v>97</v>
       </c>
       <c r="H154" s="81">
         <v>120</v>
       </c>
-      <c r="I154" s="99">
+      <c r="I154" s="98">
         <v>138</v>
       </c>
-      <c r="J154" s="82"/>
+      <c r="J154" s="98">
+        <v>178</v>
+      </c>
       <c r="K154" s="82"/>
       <c r="L154" s="82"/>
       <c r="M154" s="82"/>
       <c r="O154" s="12"/>
       <c r="P154" s="83"/>
       <c r="Q154" s="83"/>
       <c r="T154" s="10"/>
       <c r="U154" s="12"/>
     </row>
     <row r="155" spans="1:21" s="9" customFormat="1">
-      <c r="A155" s="105" t="s">
+      <c r="A155" s="104" t="s">
         <v>98</v>
       </c>
-      <c r="B155" s="99">
+      <c r="B155" s="98">
         <v>10</v>
       </c>
-      <c r="C155" s="99">
+      <c r="C155" s="98">
         <v>16</v>
       </c>
-      <c r="D155" s="99">
+      <c r="D155" s="98">
         <v>27</v>
       </c>
-      <c r="E155" s="99">
+      <c r="E155" s="98">
         <v>56</v>
       </c>
-      <c r="F155" s="99">
+      <c r="F155" s="98">
         <v>73</v>
       </c>
-      <c r="G155" s="99">
+      <c r="G155" s="98">
         <v>97</v>
       </c>
-      <c r="H155" s="99">
+      <c r="H155" s="98">
         <v>120</v>
       </c>
-      <c r="I155" s="99">
+      <c r="I155" s="98">
         <v>138</v>
       </c>
-      <c r="J155" s="82"/>
+      <c r="J155" s="98">
+        <v>178</v>
+      </c>
       <c r="K155" s="82"/>
       <c r="L155" s="82"/>
       <c r="M155" s="82"/>
       <c r="O155" s="12"/>
       <c r="P155" s="83"/>
       <c r="Q155" s="83"/>
       <c r="T155" s="10"/>
       <c r="U155" s="12"/>
     </row>
     <row r="156" spans="1:21" s="9" customFormat="1" ht="45.75">
       <c r="A156" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B156" s="81">
         <v>205</v>
       </c>
       <c r="C156" s="81">
         <v>410</v>
       </c>
       <c r="D156" s="81">
         <v>615</v>
       </c>
       <c r="E156" s="81">
         <v>820</v>
       </c>
       <c r="F156" s="81">
         <v>1025</v>
       </c>
       <c r="G156" s="81">
         <v>1230</v>
       </c>
       <c r="H156" s="81">
         <v>1230</v>
       </c>
-      <c r="I156" s="99">
+      <c r="I156" s="98">
         <v>1230</v>
       </c>
-      <c r="J156" s="82"/>
+      <c r="J156" s="98">
+        <v>1230</v>
+      </c>
       <c r="K156" s="82"/>
       <c r="L156" s="82"/>
       <c r="M156" s="82"/>
       <c r="O156" s="12"/>
       <c r="P156" s="83"/>
       <c r="Q156" s="83"/>
       <c r="T156" s="10"/>
       <c r="U156" s="12"/>
     </row>
     <row r="157" spans="1:21" s="9" customFormat="1">
-      <c r="A157" s="105" t="s">
+      <c r="A157" s="104" t="s">
         <v>98</v>
       </c>
-      <c r="B157" s="99">
+      <c r="B157" s="98">
         <v>205</v>
       </c>
-      <c r="C157" s="99">
+      <c r="C157" s="98">
         <v>410</v>
       </c>
-      <c r="D157" s="99">
+      <c r="D157" s="98">
         <v>615</v>
       </c>
-      <c r="E157" s="99">
+      <c r="E157" s="98">
         <v>820</v>
       </c>
-      <c r="F157" s="99">
+      <c r="F157" s="98">
         <v>1025</v>
       </c>
-      <c r="G157" s="99">
+      <c r="G157" s="98">
         <v>1230</v>
       </c>
-      <c r="H157" s="99">
+      <c r="H157" s="98">
         <v>1230</v>
       </c>
-      <c r="I157" s="99">
+      <c r="I157" s="98">
         <v>1230</v>
       </c>
-      <c r="J157" s="82"/>
+      <c r="J157" s="98">
+        <v>1230</v>
+      </c>
       <c r="K157" s="82"/>
       <c r="L157" s="82"/>
       <c r="M157" s="82"/>
       <c r="O157" s="12"/>
       <c r="P157" s="83"/>
       <c r="Q157" s="83"/>
       <c r="T157" s="10"/>
       <c r="U157" s="12"/>
     </row>
     <row r="158" spans="1:21" s="9" customFormat="1">
       <c r="A158" s="54"/>
       <c r="B158" s="67"/>
       <c r="C158" s="68"/>
       <c r="D158" s="68"/>
       <c r="E158" s="68"/>
       <c r="F158" s="17"/>
       <c r="G158" s="82"/>
       <c r="H158" s="18"/>
       <c r="I158" s="18"/>
       <c r="J158" s="18"/>
       <c r="K158" s="82"/>
       <c r="L158" s="82"/>
       <c r="M158" s="82"/>
       <c r="O158" s="12"/>
       <c r="P158" s="84"/>