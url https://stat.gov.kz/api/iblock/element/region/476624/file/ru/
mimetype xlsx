--- v0 (2026-04-14)
+++ v1 (2026-05-09)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\ФЕВРАЛЬ 2026\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\Март 26\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12375" windowHeight="12885"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12015" windowHeight="13185"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$26</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="26">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -701,51 +701,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N38"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+      <selection activeCell="D5" sqref="D5:D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="18" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="18" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="18" customWidth="1"/>
     <col min="5" max="5" width="10" style="18" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="19" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="18" customWidth="1"/>
     <col min="8" max="8" width="10" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="18" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="18" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="22"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="20" customFormat="1" ht="28.9" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="37"/>
@@ -803,430 +803,468 @@
         <v>7</v>
       </c>
       <c r="J4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="25" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A5" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="33">
         <v>84454.399999999994</v>
       </c>
       <c r="C5" s="31">
         <v>168804.6</v>
       </c>
-      <c r="D5" s="31"/>
+      <c r="D5" s="31">
+        <v>257526.39999999999</v>
+      </c>
       <c r="E5" s="33"/>
       <c r="F5" s="31"/>
       <c r="G5" s="33"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
       <c r="J5" s="10"/>
       <c r="K5" s="33"/>
       <c r="L5" s="31"/>
       <c r="M5" s="33"/>
     </row>
     <row r="6" spans="1:14" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="34">
         <v>21</v>
       </c>
       <c r="C6" s="31">
         <v>37.799999999999997</v>
       </c>
-      <c r="D6" s="36"/>
+      <c r="D6" s="31">
+        <v>54.6</v>
+      </c>
       <c r="E6" s="36"/>
       <c r="F6" s="31"/>
       <c r="G6" s="34"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="10"/>
       <c r="K6" s="34"/>
       <c r="L6" s="31"/>
       <c r="M6" s="34"/>
     </row>
     <row r="7" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A7" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="34">
         <v>30827.200000000001</v>
       </c>
       <c r="C7" s="31">
         <v>57553.599999999999</v>
       </c>
-      <c r="D7" s="31"/>
+      <c r="D7" s="31">
+        <v>89047.6</v>
+      </c>
       <c r="E7" s="34"/>
       <c r="F7" s="31"/>
       <c r="G7" s="34"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="10"/>
       <c r="K7" s="34"/>
       <c r="L7" s="31"/>
       <c r="M7" s="34"/>
     </row>
     <row r="8" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="34">
         <v>3004.7</v>
       </c>
       <c r="C8" s="31">
         <v>4765.3</v>
       </c>
-      <c r="D8" s="31"/>
+      <c r="D8" s="31">
+        <v>6641</v>
+      </c>
       <c r="E8" s="34"/>
       <c r="F8" s="31"/>
       <c r="G8" s="34"/>
       <c r="H8" s="31"/>
       <c r="I8" s="31"/>
       <c r="J8" s="10"/>
       <c r="K8" s="34"/>
       <c r="L8" s="31"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A9" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="34">
         <v>24866</v>
       </c>
       <c r="C9" s="31">
         <v>49282</v>
       </c>
-      <c r="D9" s="31"/>
+      <c r="D9" s="31">
+        <v>74863</v>
+      </c>
       <c r="E9" s="34"/>
       <c r="F9" s="31"/>
       <c r="G9" s="34"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="10"/>
       <c r="K9" s="34"/>
       <c r="L9" s="31"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="34">
         <v>5488</v>
       </c>
       <c r="C10" s="31">
         <v>15446</v>
       </c>
-      <c r="D10" s="31"/>
+      <c r="D10" s="31">
+        <v>25185</v>
+      </c>
       <c r="E10" s="34"/>
       <c r="F10" s="31"/>
       <c r="G10" s="34"/>
       <c r="H10" s="31"/>
       <c r="I10" s="31"/>
       <c r="J10" s="10"/>
       <c r="K10" s="34"/>
       <c r="L10" s="31"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="34">
         <v>536.29999999999995</v>
       </c>
       <c r="C11" s="31">
         <v>962.3</v>
       </c>
-      <c r="D11" s="31"/>
+      <c r="D11" s="31">
+        <v>1388.3</v>
+      </c>
       <c r="E11" s="34"/>
       <c r="F11" s="31"/>
       <c r="G11" s="34"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="10"/>
       <c r="K11" s="34"/>
       <c r="L11" s="31"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A12" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="34">
         <v>192.6</v>
       </c>
       <c r="C12" s="31">
         <v>857.3</v>
       </c>
-      <c r="D12" s="36"/>
+      <c r="D12" s="31">
+        <v>1521.9</v>
+      </c>
       <c r="E12" s="36"/>
       <c r="F12" s="31"/>
       <c r="G12" s="34"/>
       <c r="H12" s="31"/>
       <c r="I12" s="31"/>
       <c r="J12" s="10"/>
       <c r="K12" s="34"/>
       <c r="L12" s="31"/>
       <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="34">
         <v>19518.7</v>
       </c>
       <c r="C13" s="31">
         <v>39900.300000000003</v>
       </c>
-      <c r="D13" s="31"/>
+      <c r="D13" s="31">
+        <v>58825</v>
+      </c>
       <c r="E13" s="34"/>
       <c r="F13" s="31"/>
       <c r="G13" s="34"/>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="10"/>
       <c r="K13" s="34"/>
       <c r="L13" s="31"/>
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:14" s="21" customFormat="1" ht="35.25" customHeight="1">
       <c r="A14" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="34">
         <v>220.4</v>
       </c>
       <c r="C14" s="31">
         <v>423.6</v>
       </c>
-      <c r="D14" s="31"/>
+      <c r="D14" s="31">
+        <v>592.70000000000005</v>
+      </c>
       <c r="E14" s="34"/>
       <c r="F14" s="31"/>
       <c r="G14" s="34"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="10"/>
       <c r="K14" s="34"/>
       <c r="L14" s="31"/>
       <c r="M14" s="34"/>
       <c r="N14" s="24"/>
     </row>
     <row r="15" spans="1:14" s="21" customFormat="1" ht="20.25" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="34">
         <v>135</v>
       </c>
       <c r="C15" s="31">
         <v>256</v>
       </c>
-      <c r="D15" s="31"/>
+      <c r="D15" s="31">
+        <v>362</v>
+      </c>
       <c r="E15" s="34"/>
       <c r="F15" s="31"/>
       <c r="G15" s="34"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="9"/>
       <c r="K15" s="34"/>
       <c r="L15" s="31"/>
       <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:14" s="21" customFormat="1" ht="21.75" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="34">
         <v>21.7</v>
       </c>
       <c r="C16" s="31">
         <v>40.200000000000003</v>
       </c>
-      <c r="D16" s="31"/>
+      <c r="D16" s="31">
+        <v>57.8</v>
+      </c>
       <c r="E16" s="34"/>
       <c r="F16" s="31"/>
       <c r="G16" s="34"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="9"/>
       <c r="K16" s="34"/>
       <c r="L16" s="31"/>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" s="21" customFormat="1" ht="21.75" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="34">
         <v>36.5</v>
       </c>
       <c r="C17" s="31">
         <v>72.099999999999994</v>
       </c>
-      <c r="D17" s="31"/>
+      <c r="D17" s="31">
+        <v>91.1</v>
+      </c>
       <c r="E17" s="34"/>
       <c r="F17" s="31"/>
       <c r="G17" s="34"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="9"/>
       <c r="K17" s="34"/>
       <c r="L17" s="31"/>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13" s="21" customFormat="1" ht="20.25" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="34">
         <v>10.8</v>
       </c>
       <c r="C18" s="31">
         <v>20</v>
       </c>
-      <c r="D18" s="31"/>
+      <c r="D18" s="31">
+        <v>27.7</v>
+      </c>
       <c r="E18" s="34"/>
       <c r="F18" s="31"/>
       <c r="G18" s="34"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
       <c r="J18" s="9"/>
       <c r="K18" s="34"/>
       <c r="L18" s="31"/>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="34">
         <v>3.5</v>
       </c>
       <c r="C19" s="31">
         <v>10.5</v>
       </c>
-      <c r="D19" s="31"/>
+      <c r="D19" s="31">
+        <v>17.399999999999999</v>
+      </c>
       <c r="E19" s="34"/>
       <c r="F19" s="31"/>
       <c r="G19" s="34"/>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
       <c r="J19" s="9"/>
       <c r="K19" s="34"/>
       <c r="L19" s="31"/>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="34">
         <v>3.8</v>
       </c>
       <c r="C20" s="31">
         <v>7.1</v>
       </c>
-      <c r="D20" s="31"/>
+      <c r="D20" s="31">
+        <v>10.4</v>
+      </c>
       <c r="E20" s="34"/>
       <c r="F20" s="31"/>
       <c r="G20" s="34"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="1"/>
       <c r="K20" s="34"/>
       <c r="L20" s="31"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="34">
         <v>2.5</v>
       </c>
       <c r="C21" s="31">
         <v>4.4000000000000004</v>
       </c>
-      <c r="D21" s="31"/>
+      <c r="D21" s="31">
+        <v>6.3</v>
+      </c>
       <c r="E21" s="34"/>
       <c r="F21" s="31"/>
       <c r="G21" s="34"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="11"/>
       <c r="K21" s="34"/>
       <c r="L21" s="31"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="34">
         <v>4.3</v>
       </c>
       <c r="C22" s="31">
         <v>8.1</v>
       </c>
-      <c r="D22" s="31"/>
+      <c r="D22" s="31">
+        <v>11.8</v>
+      </c>
       <c r="E22" s="34"/>
       <c r="F22" s="31"/>
       <c r="G22" s="34"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="11"/>
       <c r="K22" s="34"/>
       <c r="L22" s="31"/>
       <c r="M22" s="34"/>
     </row>
     <row r="23" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A23" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="C23" s="32">
         <v>5.3</v>
       </c>
-      <c r="D23" s="32"/>
+      <c r="D23" s="32">
+        <v>8.1999999999999993</v>
+      </c>
       <c r="E23" s="32"/>
       <c r="F23" s="32"/>
       <c r="G23" s="32"/>
       <c r="H23" s="32"/>
       <c r="I23" s="32"/>
       <c r="J23" s="12"/>
       <c r="K23" s="32"/>
       <c r="L23" s="30"/>
       <c r="M23" s="32"/>
     </row>
     <row r="24" spans="1:13" s="20" customFormat="1" ht="20.25" customHeight="1">
       <c r="A24" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="15"/>
       <c r="G24" s="16"/>
       <c r="H24" s="15"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="14"/>
       <c r="L24" s="15"/>