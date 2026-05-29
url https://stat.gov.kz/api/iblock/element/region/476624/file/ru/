--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\Март 26\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Апрель 26\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12015" windowHeight="13185"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14130" windowHeight="13485"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$27</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="27">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -97,50 +97,53 @@
     <t>Пар и горячая вода (тепловая энергия), тыс.Гкал</t>
   </si>
   <si>
     <t>Каратальский район</t>
   </si>
   <si>
     <t>Аксуский район</t>
   </si>
   <si>
     <t>Алакольский район</t>
   </si>
   <si>
     <t>Ескельдинский район</t>
   </si>
   <si>
     <t>Коксуский район</t>
   </si>
   <si>
     <t>Сарканский район</t>
   </si>
   <si>
     <t>Панфиловский район</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции снабжение электроэнергией, газом, паром, горячей водой и  кондиционированным воздухом в области Жетісу за 2026 год*</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -375,51 +378,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -698,54 +701,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:N38"/>
+  <dimension ref="A2:N39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="D5" sqref="D5:D23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E5" sqref="E5:E24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="18" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="18" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="18" customWidth="1"/>
     <col min="5" max="5" width="10" style="18" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="19" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="18" customWidth="1"/>
     <col min="8" max="8" width="10" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="18" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="18" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="22"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="20" customFormat="1" ht="28.9" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="37"/>
@@ -806,562 +809,625 @@
         <v>8</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="25" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A5" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="33">
         <v>84454.399999999994</v>
       </c>
       <c r="C5" s="31">
         <v>168804.6</v>
       </c>
       <c r="D5" s="31">
         <v>257526.39999999999</v>
       </c>
-      <c r="E5" s="33"/>
+      <c r="E5" s="31">
+        <v>370429.2</v>
+      </c>
       <c r="F5" s="31"/>
       <c r="G5" s="33"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
       <c r="J5" s="10"/>
       <c r="K5" s="33"/>
       <c r="L5" s="31"/>
       <c r="M5" s="33"/>
     </row>
     <row r="6" spans="1:14" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="34">
         <v>21</v>
       </c>
       <c r="C6" s="31">
         <v>37.799999999999997</v>
       </c>
       <c r="D6" s="31">
         <v>54.6</v>
       </c>
-      <c r="E6" s="36"/>
+      <c r="E6" s="31">
+        <v>71.400000000000006</v>
+      </c>
       <c r="F6" s="31"/>
       <c r="G6" s="34"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="10"/>
       <c r="K6" s="34"/>
       <c r="L6" s="31"/>
       <c r="M6" s="34"/>
     </row>
     <row r="7" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A7" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="34">
         <v>30827.200000000001</v>
       </c>
       <c r="C7" s="31">
         <v>57553.599999999999</v>
       </c>
       <c r="D7" s="31">
         <v>89047.6</v>
       </c>
-      <c r="E7" s="34"/>
+      <c r="E7" s="31">
+        <v>121211.6</v>
+      </c>
       <c r="F7" s="31"/>
       <c r="G7" s="34"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="10"/>
       <c r="K7" s="34"/>
       <c r="L7" s="31"/>
       <c r="M7" s="34"/>
     </row>
     <row r="8" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="34">
         <v>3004.7</v>
       </c>
       <c r="C8" s="31">
         <v>4765.3</v>
       </c>
       <c r="D8" s="31">
         <v>6641</v>
       </c>
-      <c r="E8" s="34"/>
+      <c r="E8" s="31">
+        <v>7616.7</v>
+      </c>
       <c r="F8" s="31"/>
       <c r="G8" s="34"/>
       <c r="H8" s="31"/>
       <c r="I8" s="31"/>
       <c r="J8" s="10"/>
       <c r="K8" s="34"/>
       <c r="L8" s="31"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A9" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="34">
         <v>24866</v>
       </c>
       <c r="C9" s="31">
         <v>49282</v>
       </c>
       <c r="D9" s="31">
         <v>74863</v>
       </c>
-      <c r="E9" s="34"/>
+      <c r="E9" s="31">
+        <v>94955</v>
+      </c>
       <c r="F9" s="31"/>
       <c r="G9" s="34"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="10"/>
       <c r="K9" s="34"/>
       <c r="L9" s="31"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="34">
         <v>5488</v>
       </c>
       <c r="C10" s="31">
         <v>15446</v>
       </c>
       <c r="D10" s="31">
         <v>25185</v>
       </c>
-      <c r="E10" s="34"/>
+      <c r="E10" s="31">
+        <v>55272</v>
+      </c>
       <c r="F10" s="31"/>
       <c r="G10" s="34"/>
       <c r="H10" s="31"/>
       <c r="I10" s="31"/>
       <c r="J10" s="10"/>
       <c r="K10" s="34"/>
       <c r="L10" s="31"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A11" s="27" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E11" s="34"/>
+        <v>22</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="31">
+        <v>501</v>
+      </c>
       <c r="F11" s="31"/>
       <c r="G11" s="34"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="10"/>
       <c r="K11" s="34"/>
       <c r="L11" s="31"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A12" s="35" t="s">
-        <v>24</v>
+      <c r="A12" s="27" t="s">
+        <v>18</v>
       </c>
       <c r="B12" s="34">
-        <v>192.6</v>
+        <v>536.29999999999995</v>
       </c>
       <c r="C12" s="31">
-        <v>857.3</v>
+        <v>962.3</v>
       </c>
       <c r="D12" s="31">
-        <v>1521.9</v>
-[...1 lines deleted...]
-      <c r="E12" s="36"/>
+        <v>1388.3</v>
+      </c>
+      <c r="E12" s="31">
+        <v>1814.3</v>
+      </c>
       <c r="F12" s="31"/>
       <c r="G12" s="34"/>
       <c r="H12" s="31"/>
       <c r="I12" s="31"/>
       <c r="J12" s="10"/>
       <c r="K12" s="34"/>
       <c r="L12" s="31"/>
       <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A13" s="27" t="s">
-        <v>23</v>
+      <c r="A13" s="35" t="s">
+        <v>24</v>
       </c>
       <c r="B13" s="34">
-        <v>19518.7</v>
+        <v>192.6</v>
       </c>
       <c r="C13" s="31">
-        <v>39900.300000000003</v>
+        <v>857.3</v>
       </c>
       <c r="D13" s="31">
-        <v>58825</v>
-[...1 lines deleted...]
-      <c r="E13" s="34"/>
+        <v>1521.9</v>
+      </c>
+      <c r="E13" s="31">
+        <v>2186.6</v>
+      </c>
       <c r="F13" s="31"/>
       <c r="G13" s="34"/>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="10"/>
       <c r="K13" s="34"/>
       <c r="L13" s="31"/>
       <c r="M13" s="34"/>
     </row>
-    <row r="14" spans="1:14" s="21" customFormat="1" ht="35.25" customHeight="1">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="14" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A14" s="27" t="s">
+        <v>23</v>
       </c>
       <c r="B14" s="34">
-        <v>220.4</v>
+        <v>19518.7</v>
       </c>
       <c r="C14" s="31">
-        <v>423.6</v>
+        <v>39900.300000000003</v>
       </c>
       <c r="D14" s="31">
-        <v>592.70000000000005</v>
-[...1 lines deleted...]
-      <c r="E14" s="34"/>
+        <v>58825</v>
+      </c>
+      <c r="E14" s="31">
+        <v>86800.7</v>
+      </c>
       <c r="F14" s="31"/>
       <c r="G14" s="34"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="10"/>
       <c r="K14" s="34"/>
       <c r="L14" s="31"/>
       <c r="M14" s="34"/>
-      <c r="N14" s="24"/>
-[...3 lines deleted...]
-        <v>14</v>
+    </row>
+    <row r="15" spans="1:14" s="21" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A15" s="29" t="s">
+        <v>17</v>
       </c>
       <c r="B15" s="34">
-        <v>135</v>
+        <v>220.4</v>
       </c>
       <c r="C15" s="31">
-        <v>256</v>
+        <v>423.6</v>
       </c>
       <c r="D15" s="31">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="E15" s="34"/>
+        <v>592.70000000000005</v>
+      </c>
+      <c r="E15" s="31">
+        <v>674.1</v>
+      </c>
       <c r="F15" s="31"/>
       <c r="G15" s="34"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
-      <c r="J15" s="9"/>
+      <c r="J15" s="10"/>
       <c r="K15" s="34"/>
       <c r="L15" s="31"/>
       <c r="M15" s="34"/>
-    </row>
-    <row r="16" spans="1:14" s="21" customFormat="1" ht="21.75" customHeight="1">
+      <c r="N15" s="24"/>
+    </row>
+    <row r="16" spans="1:14" s="21" customFormat="1" ht="20.25" customHeight="1">
       <c r="A16" s="27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16" s="34">
-        <v>21.7</v>
+        <v>135</v>
       </c>
       <c r="C16" s="31">
-        <v>40.200000000000003</v>
+        <v>256</v>
       </c>
       <c r="D16" s="31">
-        <v>57.8</v>
-[...1 lines deleted...]
-      <c r="E16" s="34"/>
+        <v>362</v>
+      </c>
+      <c r="E16" s="31">
+        <v>403</v>
+      </c>
       <c r="F16" s="31"/>
       <c r="G16" s="34"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="9"/>
       <c r="K16" s="34"/>
       <c r="L16" s="31"/>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" s="21" customFormat="1" ht="21.75" customHeight="1">
       <c r="A17" s="27" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B17" s="34">
-        <v>36.5</v>
+        <v>21.7</v>
       </c>
       <c r="C17" s="31">
-        <v>72.099999999999994</v>
+        <v>40.200000000000003</v>
       </c>
       <c r="D17" s="31">
-        <v>91.1</v>
-[...1 lines deleted...]
-      <c r="E17" s="34"/>
+        <v>57.8</v>
+      </c>
+      <c r="E17" s="31">
+        <v>67.900000000000006</v>
+      </c>
       <c r="F17" s="31"/>
       <c r="G17" s="34"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="9"/>
       <c r="K17" s="34"/>
       <c r="L17" s="31"/>
       <c r="M17" s="34"/>
     </row>
-    <row r="18" spans="1:13" s="21" customFormat="1" ht="20.25" customHeight="1">
+    <row r="18" spans="1:13" s="21" customFormat="1" ht="21.75" customHeight="1">
       <c r="A18" s="27" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B18" s="34">
-        <v>10.8</v>
+        <v>36.5</v>
       </c>
       <c r="C18" s="31">
-        <v>20</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="D18" s="31">
-        <v>27.7</v>
-[...1 lines deleted...]
-      <c r="E18" s="34"/>
+        <v>91.1</v>
+      </c>
+      <c r="E18" s="31">
+        <v>91.1</v>
+      </c>
       <c r="F18" s="31"/>
       <c r="G18" s="34"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
       <c r="J18" s="9"/>
       <c r="K18" s="34"/>
       <c r="L18" s="31"/>
       <c r="M18" s="34"/>
     </row>
-    <row r="19" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
+    <row r="19" spans="1:13" s="21" customFormat="1" ht="20.25" customHeight="1">
       <c r="A19" s="27" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B19" s="34">
-        <v>3.5</v>
+        <v>10.8</v>
       </c>
       <c r="C19" s="31">
-        <v>10.5</v>
+        <v>20</v>
       </c>
       <c r="D19" s="31">
-        <v>17.399999999999999</v>
-[...1 lines deleted...]
-      <c r="E19" s="34"/>
+        <v>27.7</v>
+      </c>
+      <c r="E19" s="31">
+        <v>33.9</v>
+      </c>
       <c r="F19" s="31"/>
       <c r="G19" s="34"/>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
       <c r="J19" s="9"/>
       <c r="K19" s="34"/>
       <c r="L19" s="31"/>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A20" s="27" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B20" s="34">
-        <v>3.8</v>
+        <v>3.5</v>
       </c>
       <c r="C20" s="31">
-        <v>7.1</v>
+        <v>10.5</v>
       </c>
       <c r="D20" s="31">
-        <v>10.4</v>
-[...1 lines deleted...]
-      <c r="E20" s="34"/>
+        <v>17.399999999999999</v>
+      </c>
+      <c r="E20" s="31">
+        <v>24.3</v>
+      </c>
       <c r="F20" s="31"/>
       <c r="G20" s="34"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
-      <c r="J20" s="1"/>
+      <c r="J20" s="9"/>
       <c r="K20" s="34"/>
       <c r="L20" s="31"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A21" s="27" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B21" s="34">
-        <v>2.5</v>
+        <v>3.8</v>
       </c>
       <c r="C21" s="31">
-        <v>4.4000000000000004</v>
+        <v>7.1</v>
       </c>
       <c r="D21" s="31">
-        <v>6.3</v>
-[...1 lines deleted...]
-      <c r="E21" s="34"/>
+        <v>10.4</v>
+      </c>
+      <c r="E21" s="31">
+        <v>21.7</v>
+      </c>
       <c r="F21" s="31"/>
       <c r="G21" s="34"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
-      <c r="J21" s="11"/>
+      <c r="J21" s="1"/>
       <c r="K21" s="34"/>
       <c r="L21" s="31"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A22" s="27" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B22" s="34">
-        <v>4.3</v>
+        <v>2.5</v>
       </c>
       <c r="C22" s="31">
-        <v>8.1</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="D22" s="31">
-        <v>11.8</v>
-[...1 lines deleted...]
-      <c r="E22" s="34"/>
+        <v>6.3</v>
+      </c>
+      <c r="E22" s="31">
+        <v>8.1999999999999993</v>
+      </c>
       <c r="F22" s="31"/>
       <c r="G22" s="34"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="11"/>
       <c r="K22" s="34"/>
       <c r="L22" s="31"/>
       <c r="M22" s="34"/>
     </row>
     <row r="23" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A23" s="28" t="s">
+      <c r="A23" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="34">
+        <v>4.3</v>
+      </c>
+      <c r="C23" s="31">
+        <v>8.1</v>
+      </c>
+      <c r="D23" s="31">
+        <v>11.8</v>
+      </c>
+      <c r="E23" s="31">
+        <v>12.9</v>
+      </c>
+      <c r="F23" s="31"/>
+      <c r="G23" s="34"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="34"/>
+      <c r="L23" s="31"/>
+      <c r="M23" s="34"/>
+    </row>
+    <row r="24" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A24" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="32">
+      <c r="B24" s="32">
         <v>2.2999999999999998</v>
       </c>
-      <c r="C23" s="32">
+      <c r="C24" s="32">
         <v>5.3</v>
       </c>
-      <c r="D23" s="32">
+      <c r="D24" s="32">
         <v>8.1999999999999993</v>
       </c>
-      <c r="E23" s="32"/>
-[...24 lines deleted...]
-      <c r="M24" s="15"/>
+      <c r="E24" s="32">
+        <v>11.1</v>
+      </c>
+      <c r="F24" s="32"/>
+      <c r="G24" s="32"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="12"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="30"/>
+      <c r="M24" s="32"/>
     </row>
     <row r="25" spans="1:13" s="20" customFormat="1" ht="20.25" customHeight="1">
       <c r="A25" s="13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
-      <c r="F25" s="14"/>
-[...1 lines deleted...]
-      <c r="H25" s="14"/>
+      <c r="F25" s="15"/>
+      <c r="G25" s="16"/>
+      <c r="H25" s="15"/>
       <c r="I25" s="17"/>
       <c r="J25" s="17"/>
       <c r="K25" s="14"/>
-      <c r="L25" s="17"/>
-[...20 lines deleted...]
-    </row>
+      <c r="L25" s="15"/>
+      <c r="M25" s="15"/>
+    </row>
+    <row r="26" spans="1:13" s="20" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A26" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" s="14"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="14"/>
+      <c r="F26" s="14"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="17"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="14"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="14"/>
+    </row>
+    <row r="27" spans="1:13" s="20" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A27" s="38"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="38"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="38"/>
+      <c r="F27" s="38"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="38"/>
+      <c r="I27" s="38"/>
+      <c r="J27" s="39"/>
+      <c r="K27" s="39"/>
+      <c r="L27" s="39"/>
+      <c r="M27" s="39"/>
+    </row>
+    <row r="28" spans="1:13" ht="20.25" customHeight="1"/>
     <row r="29" spans="1:13">
-      <c r="A29" s="27"/>
+      <c r="A29" s="26"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="27"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="27"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" s="27"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="27"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="27"/>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="27"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="27"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="27"/>
     </row>
     <row r="38" spans="1:1">
       <c r="A38" s="27"/>
+    </row>
+    <row r="39" spans="1:1">
+      <c r="A39" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A26:M26"/>
+    <mergeCell ref="A27:M27"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>