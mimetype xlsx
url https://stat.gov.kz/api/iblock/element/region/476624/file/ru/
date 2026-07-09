--- v2 (2026-05-29)
+++ v3 (2026-07-09)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Апрель 26\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Май 26\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14130" windowHeight="13485"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="12045"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$27</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="27">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -704,61 +704,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E5" sqref="E5:E24"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="18" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="18" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="18" customWidth="1"/>
     <col min="5" max="5" width="10" style="18" customWidth="1"/>
-    <col min="6" max="6" width="8.5703125" style="19" customWidth="1"/>
+    <col min="6" max="6" width="10" style="19" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="18" customWidth="1"/>
     <col min="8" max="8" width="10" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="18" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="18" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="22"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="20" customFormat="1" ht="28.9" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="37"/>
@@ -812,527 +812,567 @@
         <v>9</v>
       </c>
       <c r="L4" s="25" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A5" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="33">
         <v>84454.399999999994</v>
       </c>
       <c r="C5" s="31">
         <v>168804.6</v>
       </c>
       <c r="D5" s="31">
         <v>257526.39999999999</v>
       </c>
       <c r="E5" s="31">
         <v>370429.2</v>
       </c>
-      <c r="F5" s="31"/>
+      <c r="F5" s="33">
+        <v>483843.1</v>
+      </c>
       <c r="G5" s="33"/>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
       <c r="J5" s="10"/>
       <c r="K5" s="33"/>
       <c r="L5" s="31"/>
       <c r="M5" s="33"/>
     </row>
     <row r="6" spans="1:14" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="34">
         <v>21</v>
       </c>
       <c r="C6" s="31">
         <v>37.799999999999997</v>
       </c>
       <c r="D6" s="31">
         <v>54.6</v>
       </c>
       <c r="E6" s="31">
         <v>71.400000000000006</v>
       </c>
-      <c r="F6" s="31"/>
+      <c r="F6" s="34">
+        <v>964.3</v>
+      </c>
       <c r="G6" s="34"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="10"/>
       <c r="K6" s="34"/>
       <c r="L6" s="31"/>
       <c r="M6" s="34"/>
     </row>
     <row r="7" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A7" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="34">
         <v>30827.200000000001</v>
       </c>
       <c r="C7" s="31">
         <v>57553.599999999999</v>
       </c>
       <c r="D7" s="31">
         <v>89047.6</v>
       </c>
       <c r="E7" s="31">
         <v>121211.6</v>
       </c>
-      <c r="F7" s="31"/>
+      <c r="F7" s="34">
+        <v>148803.6</v>
+      </c>
       <c r="G7" s="34"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="10"/>
       <c r="K7" s="34"/>
       <c r="L7" s="31"/>
       <c r="M7" s="34"/>
     </row>
     <row r="8" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="34">
         <v>3004.7</v>
       </c>
       <c r="C8" s="31">
         <v>4765.3</v>
       </c>
       <c r="D8" s="31">
         <v>6641</v>
       </c>
       <c r="E8" s="31">
         <v>7616.7</v>
       </c>
-      <c r="F8" s="31"/>
+      <c r="F8" s="34">
+        <v>8288.2999999999993</v>
+      </c>
       <c r="G8" s="34"/>
       <c r="H8" s="31"/>
       <c r="I8" s="31"/>
       <c r="J8" s="10"/>
       <c r="K8" s="34"/>
       <c r="L8" s="31"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A9" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="34">
         <v>24866</v>
       </c>
       <c r="C9" s="31">
         <v>49282</v>
       </c>
       <c r="D9" s="31">
         <v>74863</v>
       </c>
       <c r="E9" s="31">
         <v>94955</v>
       </c>
-      <c r="F9" s="31"/>
+      <c r="F9" s="34">
+        <v>115581</v>
+      </c>
       <c r="G9" s="34"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="10"/>
       <c r="K9" s="34"/>
       <c r="L9" s="31"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="34">
         <v>5488</v>
       </c>
       <c r="C10" s="31">
         <v>15446</v>
       </c>
       <c r="D10" s="31">
         <v>25185</v>
       </c>
       <c r="E10" s="31">
         <v>55272</v>
       </c>
-      <c r="F10" s="31"/>
+      <c r="F10" s="34">
+        <v>84256.3</v>
+      </c>
       <c r="G10" s="34"/>
       <c r="H10" s="31"/>
       <c r="I10" s="31"/>
       <c r="J10" s="10"/>
       <c r="K10" s="34"/>
       <c r="L10" s="31"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="36" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="36" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="31">
         <v>501</v>
       </c>
-      <c r="F11" s="31"/>
+      <c r="F11" s="34">
+        <v>1496</v>
+      </c>
       <c r="G11" s="34"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="10"/>
       <c r="K11" s="34"/>
       <c r="L11" s="31"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A12" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="34">
         <v>536.29999999999995</v>
       </c>
       <c r="C12" s="31">
         <v>962.3</v>
       </c>
       <c r="D12" s="31">
         <v>1388.3</v>
       </c>
       <c r="E12" s="31">
         <v>1814.3</v>
       </c>
-      <c r="F12" s="31"/>
+      <c r="F12" s="34">
+        <v>2294</v>
+      </c>
       <c r="G12" s="34"/>
       <c r="H12" s="31"/>
       <c r="I12" s="31"/>
       <c r="J12" s="10"/>
       <c r="K12" s="34"/>
       <c r="L12" s="31"/>
       <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="34">
         <v>192.6</v>
       </c>
       <c r="C13" s="31">
         <v>857.3</v>
       </c>
       <c r="D13" s="31">
         <v>1521.9</v>
       </c>
       <c r="E13" s="31">
         <v>2186.6</v>
       </c>
-      <c r="F13" s="31"/>
+      <c r="F13" s="34">
+        <v>2494.3000000000002</v>
+      </c>
       <c r="G13" s="34"/>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="10"/>
       <c r="K13" s="34"/>
       <c r="L13" s="31"/>
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="34">
         <v>19518.7</v>
       </c>
       <c r="C14" s="31">
         <v>39900.300000000003</v>
       </c>
       <c r="D14" s="31">
         <v>58825</v>
       </c>
       <c r="E14" s="31">
         <v>86800.7</v>
       </c>
-      <c r="F14" s="31"/>
+      <c r="F14" s="34">
+        <v>119665.3</v>
+      </c>
       <c r="G14" s="34"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="10"/>
       <c r="K14" s="34"/>
       <c r="L14" s="31"/>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:14" s="21" customFormat="1" ht="35.25" customHeight="1">
       <c r="A15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="34">
         <v>220.4</v>
       </c>
       <c r="C15" s="31">
         <v>423.6</v>
       </c>
       <c r="D15" s="31">
         <v>592.70000000000005</v>
       </c>
       <c r="E15" s="31">
         <v>674.1</v>
       </c>
-      <c r="F15" s="31"/>
+      <c r="F15" s="34">
+        <v>739.3</v>
+      </c>
       <c r="G15" s="34"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="10"/>
       <c r="K15" s="34"/>
       <c r="L15" s="31"/>
       <c r="M15" s="34"/>
       <c r="N15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="21" customFormat="1" ht="20.25" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="34">
         <v>135</v>
       </c>
       <c r="C16" s="31">
         <v>256</v>
       </c>
       <c r="D16" s="31">
         <v>362</v>
       </c>
       <c r="E16" s="31">
         <v>403</v>
       </c>
-      <c r="F16" s="31"/>
+      <c r="F16" s="34">
+        <v>430</v>
+      </c>
       <c r="G16" s="34"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="9"/>
       <c r="K16" s="34"/>
       <c r="L16" s="31"/>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" s="21" customFormat="1" ht="21.75" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="34">
         <v>21.7</v>
       </c>
       <c r="C17" s="31">
         <v>40.200000000000003</v>
       </c>
       <c r="D17" s="31">
         <v>57.8</v>
       </c>
       <c r="E17" s="31">
         <v>67.900000000000006</v>
       </c>
-      <c r="F17" s="31"/>
+      <c r="F17" s="34">
+        <v>71.5</v>
+      </c>
       <c r="G17" s="34"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="9"/>
       <c r="K17" s="34"/>
       <c r="L17" s="31"/>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13" s="21" customFormat="1" ht="21.75" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="34">
         <v>36.5</v>
       </c>
       <c r="C18" s="31">
         <v>72.099999999999994</v>
       </c>
       <c r="D18" s="31">
         <v>91.1</v>
       </c>
       <c r="E18" s="31">
         <v>91.1</v>
       </c>
-      <c r="F18" s="31"/>
+      <c r="F18" s="34">
+        <v>91.1</v>
+      </c>
       <c r="G18" s="34"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
       <c r="J18" s="9"/>
       <c r="K18" s="34"/>
       <c r="L18" s="31"/>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" s="21" customFormat="1" ht="20.25" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="34">
         <v>10.8</v>
       </c>
       <c r="C19" s="31">
         <v>20</v>
       </c>
       <c r="D19" s="31">
         <v>27.7</v>
       </c>
       <c r="E19" s="31">
         <v>33.9</v>
       </c>
-      <c r="F19" s="31"/>
+      <c r="F19" s="34">
+        <v>39.4</v>
+      </c>
       <c r="G19" s="34"/>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
       <c r="J19" s="9"/>
       <c r="K19" s="34"/>
       <c r="L19" s="31"/>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="34">
         <v>3.5</v>
       </c>
       <c r="C20" s="31">
         <v>10.5</v>
       </c>
       <c r="D20" s="31">
         <v>17.399999999999999</v>
       </c>
       <c r="E20" s="31">
         <v>24.3</v>
       </c>
-      <c r="F20" s="31"/>
+      <c r="F20" s="34">
+        <v>27.5</v>
+      </c>
       <c r="G20" s="34"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="9"/>
       <c r="K20" s="34"/>
       <c r="L20" s="31"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="34">
         <v>3.8</v>
       </c>
       <c r="C21" s="31">
         <v>7.1</v>
       </c>
       <c r="D21" s="31">
         <v>10.4</v>
       </c>
       <c r="E21" s="31">
         <v>21.7</v>
       </c>
-      <c r="F21" s="31"/>
+      <c r="F21" s="34">
+        <v>40</v>
+      </c>
       <c r="G21" s="34"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="1"/>
       <c r="K21" s="34"/>
       <c r="L21" s="31"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="34">
         <v>2.5</v>
       </c>
       <c r="C22" s="31">
         <v>4.4000000000000004</v>
       </c>
       <c r="D22" s="31">
         <v>6.3</v>
       </c>
       <c r="E22" s="31">
         <v>8.1999999999999993</v>
       </c>
-      <c r="F22" s="31"/>
+      <c r="F22" s="34">
+        <v>11.1</v>
+      </c>
       <c r="G22" s="34"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="11"/>
       <c r="K22" s="34"/>
       <c r="L22" s="31"/>
       <c r="M22" s="34"/>
     </row>
     <row r="23" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="34">
         <v>4.3</v>
       </c>
       <c r="C23" s="31">
         <v>8.1</v>
       </c>
       <c r="D23" s="31">
         <v>11.8</v>
       </c>
       <c r="E23" s="31">
         <v>12.9</v>
       </c>
-      <c r="F23" s="31"/>
+      <c r="F23" s="34">
+        <v>13.6</v>
+      </c>
       <c r="G23" s="34"/>
       <c r="H23" s="31"/>
       <c r="I23" s="31"/>
       <c r="J23" s="11"/>
       <c r="K23" s="34"/>
       <c r="L23" s="31"/>
       <c r="M23" s="34"/>
     </row>
     <row r="24" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="C24" s="32">
         <v>5.3</v>
       </c>
       <c r="D24" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="E24" s="32">
         <v>11.1</v>
       </c>
-      <c r="F24" s="32"/>
+      <c r="F24" s="32">
+        <v>15.2</v>
+      </c>
       <c r="G24" s="32"/>
       <c r="H24" s="32"/>
       <c r="I24" s="32"/>
       <c r="J24" s="12"/>
       <c r="K24" s="32"/>
       <c r="L24" s="30"/>
       <c r="M24" s="32"/>
     </row>
     <row r="25" spans="1:13" s="20" customFormat="1" ht="20.25" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="15"/>
       <c r="G25" s="16"/>
       <c r="H25" s="15"/>
       <c r="I25" s="17"/>
       <c r="J25" s="17"/>
       <c r="K25" s="14"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>