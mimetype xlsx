--- v3 (2026-07-09)
+++ v4 (2026-07-29)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Май 26\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июнь\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="12045"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15030" windowHeight="12045"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$27</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="27">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -704,51 +704,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="18" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="18" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="18" customWidth="1"/>
     <col min="5" max="5" width="10" style="18" customWidth="1"/>
     <col min="6" max="6" width="10" style="19" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="18" customWidth="1"/>
     <col min="8" max="8" width="10" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="18" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="18" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="22"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="20" customFormat="1" ht="28.9" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="37"/>
@@ -815,565 +815,605 @@
         <v>10</v>
       </c>
       <c r="M4" s="23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A5" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="33">
         <v>84454.399999999994</v>
       </c>
       <c r="C5" s="31">
         <v>168804.6</v>
       </c>
       <c r="D5" s="31">
         <v>257526.39999999999</v>
       </c>
       <c r="E5" s="31">
         <v>370429.2</v>
       </c>
       <c r="F5" s="33">
         <v>483843.1</v>
       </c>
-      <c r="G5" s="33"/>
+      <c r="G5" s="33">
+        <v>575168</v>
+      </c>
       <c r="H5" s="31"/>
       <c r="I5" s="31"/>
       <c r="J5" s="10"/>
       <c r="K5" s="33"/>
       <c r="L5" s="31"/>
       <c r="M5" s="33"/>
     </row>
     <row r="6" spans="1:14" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="34">
         <v>21</v>
       </c>
       <c r="C6" s="31">
         <v>37.799999999999997</v>
       </c>
       <c r="D6" s="31">
         <v>54.6</v>
       </c>
       <c r="E6" s="31">
         <v>71.400000000000006</v>
       </c>
       <c r="F6" s="34">
         <v>964.3</v>
       </c>
-      <c r="G6" s="34"/>
+      <c r="G6" s="34">
+        <v>1857.2</v>
+      </c>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="10"/>
       <c r="K6" s="34"/>
       <c r="L6" s="31"/>
       <c r="M6" s="34"/>
     </row>
     <row r="7" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A7" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="34">
         <v>30827.200000000001</v>
       </c>
       <c r="C7" s="31">
         <v>57553.599999999999</v>
       </c>
       <c r="D7" s="31">
         <v>89047.6</v>
       </c>
       <c r="E7" s="31">
         <v>121211.6</v>
       </c>
       <c r="F7" s="34">
         <v>148803.6</v>
       </c>
-      <c r="G7" s="34"/>
+      <c r="G7" s="34">
+        <v>173187.6</v>
+      </c>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="10"/>
       <c r="K7" s="34"/>
       <c r="L7" s="31"/>
       <c r="M7" s="34"/>
     </row>
     <row r="8" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="34">
         <v>3004.7</v>
       </c>
       <c r="C8" s="31">
         <v>4765.3</v>
       </c>
       <c r="D8" s="31">
         <v>6641</v>
       </c>
       <c r="E8" s="31">
         <v>7616.7</v>
       </c>
       <c r="F8" s="34">
         <v>8288.2999999999993</v>
       </c>
-      <c r="G8" s="34"/>
+      <c r="G8" s="34">
+        <v>8960</v>
+      </c>
       <c r="H8" s="31"/>
       <c r="I8" s="31"/>
       <c r="J8" s="10"/>
       <c r="K8" s="34"/>
       <c r="L8" s="31"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A9" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="34">
         <v>24866</v>
       </c>
       <c r="C9" s="31">
         <v>49282</v>
       </c>
       <c r="D9" s="31">
         <v>74863</v>
       </c>
       <c r="E9" s="31">
         <v>94955</v>
       </c>
       <c r="F9" s="34">
         <v>115581</v>
       </c>
-      <c r="G9" s="34"/>
+      <c r="G9" s="34">
+        <v>128615</v>
+      </c>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="10"/>
       <c r="K9" s="34"/>
       <c r="L9" s="31"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="34">
         <v>5488</v>
       </c>
       <c r="C10" s="31">
         <v>15446</v>
       </c>
       <c r="D10" s="31">
         <v>25185</v>
       </c>
       <c r="E10" s="31">
         <v>55272</v>
       </c>
       <c r="F10" s="34">
         <v>84256.3</v>
       </c>
-      <c r="G10" s="34"/>
+      <c r="G10" s="34">
+        <v>112768.7</v>
+      </c>
       <c r="H10" s="31"/>
       <c r="I10" s="31"/>
       <c r="J10" s="10"/>
       <c r="K10" s="34"/>
       <c r="L10" s="31"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="36" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="36" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="31">
         <v>501</v>
       </c>
       <c r="F11" s="34">
         <v>1496</v>
       </c>
-      <c r="G11" s="34"/>
+      <c r="G11" s="34">
+        <v>2591</v>
+      </c>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="10"/>
       <c r="K11" s="34"/>
       <c r="L11" s="31"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A12" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="34">
         <v>536.29999999999995</v>
       </c>
       <c r="C12" s="31">
         <v>962.3</v>
       </c>
       <c r="D12" s="31">
         <v>1388.3</v>
       </c>
       <c r="E12" s="31">
         <v>1814.3</v>
       </c>
       <c r="F12" s="34">
         <v>2294</v>
       </c>
-      <c r="G12" s="34"/>
+      <c r="G12" s="34">
+        <v>2773.7</v>
+      </c>
       <c r="H12" s="31"/>
       <c r="I12" s="31"/>
       <c r="J12" s="10"/>
       <c r="K12" s="34"/>
       <c r="L12" s="31"/>
       <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="34">
         <v>192.6</v>
       </c>
       <c r="C13" s="31">
         <v>857.3</v>
       </c>
       <c r="D13" s="31">
         <v>1521.9</v>
       </c>
       <c r="E13" s="31">
         <v>2186.6</v>
       </c>
       <c r="F13" s="34">
         <v>2494.3000000000002</v>
       </c>
-      <c r="G13" s="34"/>
+      <c r="G13" s="34">
+        <v>2801.9</v>
+      </c>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="10"/>
       <c r="K13" s="34"/>
       <c r="L13" s="31"/>
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="34">
         <v>19518.7</v>
       </c>
       <c r="C14" s="31">
         <v>39900.300000000003</v>
       </c>
       <c r="D14" s="31">
         <v>58825</v>
       </c>
       <c r="E14" s="31">
         <v>86800.7</v>
       </c>
       <c r="F14" s="34">
         <v>119665.3</v>
       </c>
-      <c r="G14" s="34"/>
+      <c r="G14" s="34">
+        <v>141613</v>
+      </c>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="10"/>
       <c r="K14" s="34"/>
       <c r="L14" s="31"/>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:14" s="21" customFormat="1" ht="35.25" customHeight="1">
       <c r="A15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="34">
         <v>220.4</v>
       </c>
       <c r="C15" s="31">
         <v>423.6</v>
       </c>
       <c r="D15" s="31">
         <v>592.70000000000005</v>
       </c>
       <c r="E15" s="31">
         <v>674.1</v>
       </c>
       <c r="F15" s="34">
         <v>739.3</v>
       </c>
-      <c r="G15" s="34"/>
+      <c r="G15" s="34">
+        <v>806.2</v>
+      </c>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="10"/>
       <c r="K15" s="34"/>
       <c r="L15" s="31"/>
       <c r="M15" s="34"/>
       <c r="N15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="21" customFormat="1" ht="20.25" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="34">
         <v>135</v>
       </c>
       <c r="C16" s="31">
         <v>256</v>
       </c>
       <c r="D16" s="31">
         <v>362</v>
       </c>
       <c r="E16" s="31">
         <v>403</v>
       </c>
       <c r="F16" s="34">
         <v>430</v>
       </c>
-      <c r="G16" s="34"/>
+      <c r="G16" s="34">
+        <v>455</v>
+      </c>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="9"/>
       <c r="K16" s="34"/>
       <c r="L16" s="31"/>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" s="21" customFormat="1" ht="21.75" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="34">
         <v>21.7</v>
       </c>
       <c r="C17" s="31">
         <v>40.200000000000003</v>
       </c>
       <c r="D17" s="31">
         <v>57.8</v>
       </c>
       <c r="E17" s="31">
         <v>67.900000000000006</v>
       </c>
       <c r="F17" s="34">
         <v>71.5</v>
       </c>
-      <c r="G17" s="34"/>
+      <c r="G17" s="34">
+        <v>76.8</v>
+      </c>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="9"/>
       <c r="K17" s="34"/>
       <c r="L17" s="31"/>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13" s="21" customFormat="1" ht="21.75" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="34">
         <v>36.5</v>
       </c>
       <c r="C18" s="31">
         <v>72.099999999999994</v>
       </c>
       <c r="D18" s="31">
         <v>91.1</v>
       </c>
       <c r="E18" s="31">
         <v>91.1</v>
       </c>
       <c r="F18" s="34">
         <v>91.1</v>
       </c>
-      <c r="G18" s="34"/>
+      <c r="G18" s="34">
+        <v>91.1</v>
+      </c>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
       <c r="J18" s="9"/>
       <c r="K18" s="34"/>
       <c r="L18" s="31"/>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" s="21" customFormat="1" ht="20.25" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="34">
         <v>10.8</v>
       </c>
       <c r="C19" s="31">
         <v>20</v>
       </c>
       <c r="D19" s="31">
         <v>27.7</v>
       </c>
       <c r="E19" s="31">
         <v>33.9</v>
       </c>
       <c r="F19" s="34">
         <v>39.4</v>
       </c>
-      <c r="G19" s="34"/>
+      <c r="G19" s="34">
+        <v>44.9</v>
+      </c>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
       <c r="J19" s="9"/>
       <c r="K19" s="34"/>
       <c r="L19" s="31"/>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="34">
         <v>3.5</v>
       </c>
       <c r="C20" s="31">
         <v>10.5</v>
       </c>
       <c r="D20" s="31">
         <v>17.399999999999999</v>
       </c>
       <c r="E20" s="31">
         <v>24.3</v>
       </c>
       <c r="F20" s="34">
         <v>27.5</v>
       </c>
-      <c r="G20" s="34"/>
+      <c r="G20" s="34">
+        <v>30.7</v>
+      </c>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="9"/>
       <c r="K20" s="34"/>
       <c r="L20" s="31"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="34">
         <v>3.8</v>
       </c>
       <c r="C21" s="31">
         <v>7.1</v>
       </c>
       <c r="D21" s="31">
         <v>10.4</v>
       </c>
       <c r="E21" s="31">
         <v>21.7</v>
       </c>
       <c r="F21" s="34">
         <v>40</v>
       </c>
-      <c r="G21" s="34"/>
+      <c r="G21" s="34">
+        <v>60.2</v>
+      </c>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="1"/>
       <c r="K21" s="34"/>
       <c r="L21" s="31"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="34">
         <v>2.5</v>
       </c>
       <c r="C22" s="31">
         <v>4.4000000000000004</v>
       </c>
       <c r="D22" s="31">
         <v>6.3</v>
       </c>
       <c r="E22" s="31">
         <v>8.1999999999999993</v>
       </c>
       <c r="F22" s="34">
         <v>11.1</v>
       </c>
-      <c r="G22" s="34"/>
+      <c r="G22" s="34">
+        <v>14</v>
+      </c>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="11"/>
       <c r="K22" s="34"/>
       <c r="L22" s="31"/>
       <c r="M22" s="34"/>
     </row>
     <row r="23" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="34">
         <v>4.3</v>
       </c>
       <c r="C23" s="31">
         <v>8.1</v>
       </c>
       <c r="D23" s="31">
         <v>11.8</v>
       </c>
       <c r="E23" s="31">
         <v>12.9</v>
       </c>
       <c r="F23" s="34">
         <v>13.6</v>
       </c>
-      <c r="G23" s="34"/>
+      <c r="G23" s="34">
+        <v>14.3</v>
+      </c>
       <c r="H23" s="31"/>
       <c r="I23" s="31"/>
       <c r="J23" s="11"/>
       <c r="K23" s="34"/>
       <c r="L23" s="31"/>
       <c r="M23" s="34"/>
     </row>
     <row r="24" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="C24" s="32">
         <v>5.3</v>
       </c>
       <c r="D24" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="E24" s="32">
         <v>11.1</v>
       </c>
       <c r="F24" s="32">
         <v>15.2</v>
       </c>
-      <c r="G24" s="32"/>
+      <c r="G24" s="32">
+        <v>19.3</v>
+      </c>
       <c r="H24" s="32"/>
       <c r="I24" s="32"/>
       <c r="J24" s="12"/>
       <c r="K24" s="32"/>
       <c r="L24" s="30"/>
       <c r="M24" s="32"/>
     </row>
     <row r="25" spans="1:13" s="20" customFormat="1" ht="20.25" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="15"/>
       <c r="G25" s="16"/>
       <c r="H25" s="15"/>
       <c r="I25" s="17"/>
       <c r="J25" s="17"/>
       <c r="K25" s="14"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" s="20" customFormat="1" ht="20.25" customHeight="1">