--- v4 (2026-07-29)
+++ v5 (2026-08-18)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июнь\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июль 26\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15030" windowHeight="12045"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13530" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$27</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="27">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -704,51 +704,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="18" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="18" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="18" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="18" customWidth="1"/>
     <col min="5" max="5" width="10" style="18" customWidth="1"/>
     <col min="6" max="6" width="10" style="19" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="18" customWidth="1"/>
     <col min="8" max="8" width="10" style="18" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="18" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="18" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="18" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="18" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="22"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:14" s="20" customFormat="1" ht="28.9" customHeight="1">
       <c r="A2" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="37"/>
@@ -818,603 +818,643 @@
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A5" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="33">
         <v>84454.399999999994</v>
       </c>
       <c r="C5" s="31">
         <v>168804.6</v>
       </c>
       <c r="D5" s="31">
         <v>257526.39999999999</v>
       </c>
       <c r="E5" s="31">
         <v>370429.2</v>
       </c>
       <c r="F5" s="33">
         <v>483843.1</v>
       </c>
       <c r="G5" s="33">
         <v>575168</v>
       </c>
-      <c r="H5" s="31"/>
+      <c r="H5" s="31">
+        <v>669134.6</v>
+      </c>
       <c r="I5" s="31"/>
       <c r="J5" s="10"/>
       <c r="K5" s="33"/>
       <c r="L5" s="31"/>
       <c r="M5" s="33"/>
     </row>
     <row r="6" spans="1:14" s="21" customFormat="1" ht="30.75" customHeight="1">
       <c r="A6" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="34">
         <v>21</v>
       </c>
       <c r="C6" s="31">
         <v>37.799999999999997</v>
       </c>
       <c r="D6" s="31">
         <v>54.6</v>
       </c>
       <c r="E6" s="31">
         <v>71.400000000000006</v>
       </c>
       <c r="F6" s="34">
         <v>964.3</v>
       </c>
       <c r="G6" s="34">
         <v>1857.2</v>
       </c>
-      <c r="H6" s="31"/>
+      <c r="H6" s="31">
+        <v>2750.1</v>
+      </c>
       <c r="I6" s="31"/>
       <c r="J6" s="10"/>
       <c r="K6" s="34"/>
       <c r="L6" s="31"/>
       <c r="M6" s="34"/>
     </row>
     <row r="7" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A7" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="34">
         <v>30827.200000000001</v>
       </c>
       <c r="C7" s="31">
         <v>57553.599999999999</v>
       </c>
       <c r="D7" s="31">
         <v>89047.6</v>
       </c>
       <c r="E7" s="31">
         <v>121211.6</v>
       </c>
       <c r="F7" s="34">
         <v>148803.6</v>
       </c>
       <c r="G7" s="34">
         <v>173187.6</v>
       </c>
-      <c r="H7" s="31"/>
+      <c r="H7" s="31">
+        <v>199005.3</v>
+      </c>
       <c r="I7" s="31"/>
       <c r="J7" s="10"/>
       <c r="K7" s="34"/>
       <c r="L7" s="31"/>
       <c r="M7" s="34"/>
     </row>
     <row r="8" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="34">
         <v>3004.7</v>
       </c>
       <c r="C8" s="31">
         <v>4765.3</v>
       </c>
       <c r="D8" s="31">
         <v>6641</v>
       </c>
       <c r="E8" s="31">
         <v>7616.7</v>
       </c>
       <c r="F8" s="34">
         <v>8288.2999999999993</v>
       </c>
       <c r="G8" s="34">
         <v>8960</v>
       </c>
-      <c r="H8" s="31"/>
+      <c r="H8" s="31">
+        <v>9631.7000000000007</v>
+      </c>
       <c r="I8" s="31"/>
       <c r="J8" s="10"/>
       <c r="K8" s="34"/>
       <c r="L8" s="31"/>
       <c r="M8" s="34"/>
     </row>
     <row r="9" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A9" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="34">
         <v>24866</v>
       </c>
       <c r="C9" s="31">
         <v>49282</v>
       </c>
       <c r="D9" s="31">
         <v>74863</v>
       </c>
       <c r="E9" s="31">
         <v>94955</v>
       </c>
       <c r="F9" s="34">
         <v>115581</v>
       </c>
       <c r="G9" s="34">
         <v>128615</v>
       </c>
-      <c r="H9" s="31"/>
+      <c r="H9" s="31">
+        <v>142866</v>
+      </c>
       <c r="I9" s="31"/>
       <c r="J9" s="10"/>
       <c r="K9" s="34"/>
       <c r="L9" s="31"/>
       <c r="M9" s="34"/>
     </row>
     <row r="10" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="34">
         <v>5488</v>
       </c>
       <c r="C10" s="31">
         <v>15446</v>
       </c>
       <c r="D10" s="31">
         <v>25185</v>
       </c>
       <c r="E10" s="31">
         <v>55272</v>
       </c>
       <c r="F10" s="34">
         <v>84256.3</v>
       </c>
       <c r="G10" s="34">
         <v>112768.7</v>
       </c>
-      <c r="H10" s="31"/>
+      <c r="H10" s="31">
+        <v>137941</v>
+      </c>
       <c r="I10" s="31"/>
       <c r="J10" s="10"/>
       <c r="K10" s="34"/>
       <c r="L10" s="31"/>
       <c r="M10" s="34"/>
     </row>
     <row r="11" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="36" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="36" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="31">
         <v>501</v>
       </c>
       <c r="F11" s="34">
         <v>1496</v>
       </c>
       <c r="G11" s="34">
         <v>2591</v>
       </c>
-      <c r="H11" s="31"/>
+      <c r="H11" s="31">
+        <v>3099</v>
+      </c>
       <c r="I11" s="31"/>
       <c r="J11" s="10"/>
       <c r="K11" s="34"/>
       <c r="L11" s="31"/>
       <c r="M11" s="34"/>
     </row>
     <row r="12" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A12" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="34">
         <v>536.29999999999995</v>
       </c>
       <c r="C12" s="31">
         <v>962.3</v>
       </c>
       <c r="D12" s="31">
         <v>1388.3</v>
       </c>
       <c r="E12" s="31">
         <v>1814.3</v>
       </c>
       <c r="F12" s="34">
         <v>2294</v>
       </c>
       <c r="G12" s="34">
         <v>2773.7</v>
       </c>
-      <c r="H12" s="31"/>
+      <c r="H12" s="31">
+        <v>3253.3</v>
+      </c>
       <c r="I12" s="31"/>
       <c r="J12" s="10"/>
       <c r="K12" s="34"/>
       <c r="L12" s="31"/>
       <c r="M12" s="34"/>
     </row>
     <row r="13" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="34">
         <v>192.6</v>
       </c>
       <c r="C13" s="31">
         <v>857.3</v>
       </c>
       <c r="D13" s="31">
         <v>1521.9</v>
       </c>
       <c r="E13" s="31">
         <v>2186.6</v>
       </c>
       <c r="F13" s="34">
         <v>2494.3000000000002</v>
       </c>
       <c r="G13" s="34">
         <v>2801.9</v>
       </c>
-      <c r="H13" s="31"/>
+      <c r="H13" s="31">
+        <v>3109.6</v>
+      </c>
       <c r="I13" s="31"/>
       <c r="J13" s="10"/>
       <c r="K13" s="34"/>
       <c r="L13" s="31"/>
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:14" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="34">
         <v>19518.7</v>
       </c>
       <c r="C14" s="31">
         <v>39900.300000000003</v>
       </c>
       <c r="D14" s="31">
         <v>58825</v>
       </c>
       <c r="E14" s="31">
         <v>86800.7</v>
       </c>
       <c r="F14" s="34">
         <v>119665.3</v>
       </c>
       <c r="G14" s="34">
         <v>141613</v>
       </c>
-      <c r="H14" s="31"/>
+      <c r="H14" s="31">
+        <v>167478.70000000001</v>
+      </c>
       <c r="I14" s="31"/>
       <c r="J14" s="10"/>
       <c r="K14" s="34"/>
       <c r="L14" s="31"/>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:14" s="21" customFormat="1" ht="35.25" customHeight="1">
       <c r="A15" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="34">
         <v>220.4</v>
       </c>
       <c r="C15" s="31">
         <v>423.6</v>
       </c>
       <c r="D15" s="31">
         <v>592.70000000000005</v>
       </c>
       <c r="E15" s="31">
         <v>674.1</v>
       </c>
       <c r="F15" s="34">
         <v>739.3</v>
       </c>
       <c r="G15" s="34">
         <v>806.2</v>
       </c>
-      <c r="H15" s="31"/>
+      <c r="H15" s="31">
+        <v>862.7</v>
+      </c>
       <c r="I15" s="31"/>
       <c r="J15" s="10"/>
       <c r="K15" s="34"/>
       <c r="L15" s="31"/>
       <c r="M15" s="34"/>
       <c r="N15" s="24"/>
     </row>
     <row r="16" spans="1:14" s="21" customFormat="1" ht="20.25" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="34">
         <v>135</v>
       </c>
       <c r="C16" s="31">
         <v>256</v>
       </c>
       <c r="D16" s="31">
         <v>362</v>
       </c>
       <c r="E16" s="31">
         <v>403</v>
       </c>
       <c r="F16" s="34">
         <v>430</v>
       </c>
       <c r="G16" s="34">
         <v>455</v>
       </c>
-      <c r="H16" s="31"/>
+      <c r="H16" s="31">
+        <v>480</v>
+      </c>
       <c r="I16" s="31"/>
       <c r="J16" s="9"/>
       <c r="K16" s="34"/>
       <c r="L16" s="31"/>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13" s="21" customFormat="1" ht="21.75" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="34">
         <v>21.7</v>
       </c>
       <c r="C17" s="31">
         <v>40.200000000000003</v>
       </c>
       <c r="D17" s="31">
         <v>57.8</v>
       </c>
       <c r="E17" s="31">
         <v>67.900000000000006</v>
       </c>
       <c r="F17" s="34">
         <v>71.5</v>
       </c>
       <c r="G17" s="34">
         <v>76.8</v>
       </c>
-      <c r="H17" s="31"/>
+      <c r="H17" s="31">
+        <v>80.7</v>
+      </c>
       <c r="I17" s="31"/>
       <c r="J17" s="9"/>
       <c r="K17" s="34"/>
       <c r="L17" s="31"/>
       <c r="M17" s="34"/>
     </row>
     <row r="18" spans="1:13" s="21" customFormat="1" ht="21.75" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="34">
         <v>36.5</v>
       </c>
       <c r="C18" s="31">
         <v>72.099999999999994</v>
       </c>
       <c r="D18" s="31">
         <v>91.1</v>
       </c>
       <c r="E18" s="31">
         <v>91.1</v>
       </c>
       <c r="F18" s="34">
         <v>91.1</v>
       </c>
       <c r="G18" s="34">
         <v>91.1</v>
       </c>
-      <c r="H18" s="31"/>
+      <c r="H18" s="31">
+        <v>91.1</v>
+      </c>
       <c r="I18" s="31"/>
       <c r="J18" s="9"/>
       <c r="K18" s="34"/>
       <c r="L18" s="31"/>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13" s="21" customFormat="1" ht="20.25" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="34">
         <v>10.8</v>
       </c>
       <c r="C19" s="31">
         <v>20</v>
       </c>
       <c r="D19" s="31">
         <v>27.7</v>
       </c>
       <c r="E19" s="31">
         <v>33.9</v>
       </c>
       <c r="F19" s="34">
         <v>39.4</v>
       </c>
       <c r="G19" s="34">
         <v>44.9</v>
       </c>
-      <c r="H19" s="31"/>
+      <c r="H19" s="31">
+        <v>50.4</v>
+      </c>
       <c r="I19" s="31"/>
       <c r="J19" s="9"/>
       <c r="K19" s="34"/>
       <c r="L19" s="31"/>
       <c r="M19" s="34"/>
     </row>
     <row r="20" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="34">
         <v>3.5</v>
       </c>
       <c r="C20" s="31">
         <v>10.5</v>
       </c>
       <c r="D20" s="31">
         <v>17.399999999999999</v>
       </c>
       <c r="E20" s="31">
         <v>24.3</v>
       </c>
       <c r="F20" s="34">
         <v>27.5</v>
       </c>
       <c r="G20" s="34">
         <v>30.7</v>
       </c>
-      <c r="H20" s="31"/>
+      <c r="H20" s="31">
+        <v>33.799999999999997</v>
+      </c>
       <c r="I20" s="31"/>
       <c r="J20" s="9"/>
       <c r="K20" s="34"/>
       <c r="L20" s="31"/>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="34">
         <v>3.8</v>
       </c>
       <c r="C21" s="31">
         <v>7.1</v>
       </c>
       <c r="D21" s="31">
         <v>10.4</v>
       </c>
       <c r="E21" s="31">
         <v>21.7</v>
       </c>
       <c r="F21" s="34">
         <v>40</v>
       </c>
       <c r="G21" s="34">
         <v>60.2</v>
       </c>
-      <c r="H21" s="31"/>
+      <c r="H21" s="31">
+        <v>71.400000000000006</v>
+      </c>
       <c r="I21" s="31"/>
       <c r="J21" s="1"/>
       <c r="K21" s="34"/>
       <c r="L21" s="31"/>
       <c r="M21" s="34"/>
     </row>
     <row r="22" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="34">
         <v>2.5</v>
       </c>
       <c r="C22" s="31">
         <v>4.4000000000000004</v>
       </c>
       <c r="D22" s="31">
         <v>6.3</v>
       </c>
       <c r="E22" s="31">
         <v>8.1999999999999993</v>
       </c>
       <c r="F22" s="34">
         <v>11.1</v>
       </c>
       <c r="G22" s="34">
         <v>14</v>
       </c>
-      <c r="H22" s="31"/>
+      <c r="H22" s="31">
+        <v>17</v>
+      </c>
       <c r="I22" s="31"/>
       <c r="J22" s="11"/>
       <c r="K22" s="34"/>
       <c r="L22" s="31"/>
       <c r="M22" s="34"/>
     </row>
     <row r="23" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="34">
         <v>4.3</v>
       </c>
       <c r="C23" s="31">
         <v>8.1</v>
       </c>
       <c r="D23" s="31">
         <v>11.8</v>
       </c>
       <c r="E23" s="31">
         <v>12.9</v>
       </c>
       <c r="F23" s="34">
         <v>13.6</v>
       </c>
       <c r="G23" s="34">
         <v>14.3</v>
       </c>
-      <c r="H23" s="31"/>
+      <c r="H23" s="31">
+        <v>15</v>
+      </c>
       <c r="I23" s="31"/>
       <c r="J23" s="11"/>
       <c r="K23" s="34"/>
       <c r="L23" s="31"/>
       <c r="M23" s="34"/>
     </row>
     <row r="24" spans="1:13" s="21" customFormat="1" ht="15.6" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="32">
         <v>2.2999999999999998</v>
       </c>
       <c r="C24" s="32">
         <v>5.3</v>
       </c>
       <c r="D24" s="32">
         <v>8.1999999999999993</v>
       </c>
       <c r="E24" s="32">
         <v>11.1</v>
       </c>
       <c r="F24" s="32">
         <v>15.2</v>
       </c>
       <c r="G24" s="32">
         <v>19.3</v>
       </c>
-      <c r="H24" s="32"/>
+      <c r="H24" s="32">
+        <v>23.3</v>
+      </c>
       <c r="I24" s="32"/>
       <c r="J24" s="12"/>
       <c r="K24" s="32"/>
       <c r="L24" s="30"/>
       <c r="M24" s="32"/>
     </row>
     <row r="25" spans="1:13" s="20" customFormat="1" ht="20.25" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="15"/>
       <c r="G25" s="16"/>
       <c r="H25" s="15"/>
       <c r="I25" s="17"/>
       <c r="J25" s="17"/>
       <c r="K25" s="14"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13" s="20" customFormat="1" ht="20.25" customHeight="1">
       <c r="A26" s="13" t="s">