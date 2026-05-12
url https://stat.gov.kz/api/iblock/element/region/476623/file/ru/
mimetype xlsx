--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\ФЕВРАЛЬ 2026\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\Март 26\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12375" windowHeight="12885"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="7965" windowHeight="13185"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026'!$A$1:$M$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026'!$A$1:$M$31</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="29">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
@@ -103,50 +103,53 @@
     <t>Аксуский район</t>
   </si>
   <si>
     <t>Алакольский район</t>
   </si>
   <si>
     <t>Ескельдинский район</t>
   </si>
   <si>
     <t>Кербулакский район</t>
   </si>
   <si>
     <t>Коксуский район</t>
   </si>
   <si>
     <t>Каратальский район</t>
   </si>
   <si>
     <t>Панфиловский район</t>
   </si>
   <si>
     <t>Сарканский район</t>
   </si>
   <si>
     <t>Производство промышленной продукции в секции водоснабжение; сбор, обработка и удаление отходов, деятельность по ликвидации загрязнений в области Жетісу за 2026 год*</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -309,51 +312,51 @@
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -375,70 +378,73 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -708,90 +714,90 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:P45"/>
+  <dimension ref="A2:P46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5:C28"/>
+      <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="31"/>
-[...10 lines deleted...]
-      <c r="M2" s="31"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:16" s="14" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="13" customFormat="1" ht="30.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
@@ -807,636 +813,707 @@
         <v>5</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="14" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="28">
+      <c r="B5" s="26">
         <v>1541.1</v>
       </c>
-      <c r="C5" s="28">
+      <c r="C5" s="26">
         <v>3231.4</v>
       </c>
-      <c r="D5" s="27"/>
-[...8 lines deleted...]
-      <c r="M5" s="28"/>
+      <c r="D5" s="26">
+        <v>5082.3999999999996</v>
+      </c>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="26"/>
+      <c r="K5" s="26"/>
+      <c r="L5" s="26"/>
+      <c r="M5" s="26"/>
     </row>
     <row r="6" spans="1:16" s="14" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="28">
+      <c r="B6" s="26">
         <v>536</v>
       </c>
-      <c r="C6" s="28">
+      <c r="C6" s="26">
         <v>1049</v>
       </c>
-      <c r="D6" s="27"/>
-[...8 lines deleted...]
-      <c r="M6" s="28"/>
+      <c r="D6" s="26">
+        <v>1654</v>
+      </c>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="26"/>
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
       <c r="O6" s="19"/>
     </row>
     <row r="7" spans="1:16" s="14" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="28">
+      <c r="B7" s="26">
         <v>146.4</v>
       </c>
-      <c r="C7" s="28">
+      <c r="C7" s="26">
         <v>281</v>
       </c>
-      <c r="D7" s="27"/>
-[...8 lines deleted...]
-      <c r="M7" s="28"/>
+      <c r="D7" s="26">
+        <v>423.7</v>
+      </c>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
+      <c r="G7" s="26"/>
+      <c r="H7" s="26"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="26"/>
+      <c r="K7" s="26"/>
+      <c r="L7" s="26"/>
+      <c r="M7" s="26"/>
       <c r="O7" s="19"/>
     </row>
     <row r="8" spans="1:16" s="14" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="28">
+      <c r="B8" s="26">
         <v>50.7</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="26">
         <v>101.5</v>
       </c>
-      <c r="D8" s="27"/>
-[...8 lines deleted...]
-      <c r="M8" s="28"/>
+      <c r="D8" s="26">
+        <v>152.4</v>
+      </c>
+      <c r="E8" s="26"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26"/>
+      <c r="H8" s="26"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="26"/>
+      <c r="K8" s="26"/>
+      <c r="L8" s="26"/>
+      <c r="M8" s="26"/>
       <c r="O8" s="18"/>
     </row>
     <row r="9" spans="1:16" s="14" customFormat="1">
       <c r="A9" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="28">
+      <c r="B9" s="26">
         <v>94</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="26">
         <v>201.6</v>
       </c>
-      <c r="D9" s="27"/>
-[...8 lines deleted...]
-      <c r="M9" s="28"/>
+      <c r="D9" s="26">
+        <v>310.7</v>
+      </c>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26"/>
+      <c r="G9" s="26"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="26"/>
+      <c r="K9" s="26"/>
+      <c r="L9" s="26"/>
+      <c r="M9" s="26"/>
       <c r="O9" s="20"/>
       <c r="P9" s="17"/>
     </row>
     <row r="10" spans="1:16" s="14" customFormat="1">
       <c r="A10" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="28">
+      <c r="B10" s="26">
         <v>73.7</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="26">
         <v>195.3</v>
       </c>
-      <c r="D10" s="27"/>
-[...8 lines deleted...]
-      <c r="M10" s="28"/>
+      <c r="D10" s="26">
+        <v>317</v>
+      </c>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
+      <c r="G10" s="26"/>
+      <c r="H10" s="26"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="26"/>
+      <c r="K10" s="26"/>
+      <c r="L10" s="26"/>
+      <c r="M10" s="26"/>
       <c r="O10" s="21"/>
       <c r="P10" s="16"/>
     </row>
     <row r="11" spans="1:16" s="14" customFormat="1">
       <c r="A11" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B11" s="28">
+      <c r="B11" s="26">
         <v>87.5</v>
       </c>
-      <c r="C11" s="28">
+      <c r="C11" s="26">
         <v>170.7</v>
       </c>
-      <c r="D11" s="27"/>
-[...8 lines deleted...]
-      <c r="M11" s="28"/>
+      <c r="D11" s="26">
+        <v>253.9</v>
+      </c>
+      <c r="E11" s="26"/>
+      <c r="F11" s="26"/>
+      <c r="G11" s="26"/>
+      <c r="H11" s="26"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="26"/>
+      <c r="K11" s="26"/>
+      <c r="L11" s="26"/>
+      <c r="M11" s="26"/>
       <c r="O11" s="20"/>
     </row>
     <row r="12" spans="1:16" s="14" customFormat="1">
       <c r="A12" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B12" s="28">
+      <c r="B12" s="26">
         <v>65.7</v>
       </c>
-      <c r="C12" s="28">
+      <c r="C12" s="26">
         <v>152.5</v>
       </c>
-      <c r="D12" s="27"/>
-[...8 lines deleted...]
-      <c r="M12" s="28"/>
+      <c r="D12" s="26">
+        <v>240.3</v>
+      </c>
+      <c r="E12" s="26"/>
+      <c r="F12" s="26"/>
+      <c r="G12" s="26"/>
+      <c r="H12" s="26"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="26"/>
+      <c r="K12" s="26"/>
+      <c r="L12" s="26"/>
+      <c r="M12" s="26"/>
       <c r="O12" s="20"/>
     </row>
     <row r="13" spans="1:16" s="14" customFormat="1">
       <c r="A13" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="28">
+      <c r="B13" s="26">
         <v>37</v>
       </c>
-      <c r="C13" s="28">
+      <c r="C13" s="26">
         <v>82.3</v>
       </c>
-      <c r="D13" s="27"/>
-[...8 lines deleted...]
-      <c r="M13" s="28"/>
+      <c r="D13" s="26">
+        <v>127.7</v>
+      </c>
+      <c r="E13" s="26"/>
+      <c r="F13" s="26"/>
+      <c r="G13" s="26"/>
+      <c r="H13" s="26"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="26"/>
+      <c r="K13" s="26"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="26"/>
       <c r="O13" s="22"/>
     </row>
     <row r="14" spans="1:16" s="14" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="28">
+      <c r="B14" s="26">
         <v>393.4</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="26">
         <v>878.9</v>
       </c>
-      <c r="D14" s="27"/>
-[...8 lines deleted...]
-      <c r="M14" s="28"/>
+      <c r="D14" s="26">
+        <v>1422.5</v>
+      </c>
+      <c r="E14" s="26"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="26"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="26"/>
+      <c r="K14" s="26"/>
+      <c r="L14" s="26"/>
+      <c r="M14" s="26"/>
       <c r="O14" s="19"/>
     </row>
     <row r="15" spans="1:16" s="14" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="B15" s="28">
+      <c r="B15" s="26">
         <v>56.8</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="26">
         <v>118.5</v>
       </c>
-      <c r="D15" s="27"/>
-[...8 lines deleted...]
-      <c r="M15" s="28"/>
+      <c r="D15" s="26">
+        <v>180.3</v>
+      </c>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="26"/>
+      <c r="L15" s="26"/>
+      <c r="M15" s="26"/>
       <c r="O15" s="19"/>
     </row>
     <row r="16" spans="1:16" s="14" customFormat="1">
       <c r="A16" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="28">
+      <c r="B16" s="26">
         <v>1521.1</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="26">
         <v>3198.4</v>
       </c>
-      <c r="D16" s="27"/>
-[...8 lines deleted...]
-      <c r="M16" s="28"/>
+      <c r="D16" s="26">
+        <v>5034.3999999999996</v>
+      </c>
+      <c r="E16" s="26"/>
+      <c r="F16" s="26"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="26"/>
+      <c r="I16" s="28"/>
+      <c r="J16" s="26"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="26"/>
+      <c r="M16" s="26"/>
       <c r="O16" s="19"/>
     </row>
     <row r="17" spans="1:15" s="14" customFormat="1">
       <c r="A17" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="28">
+      <c r="B17" s="26">
         <v>536</v>
       </c>
-      <c r="C17" s="28">
+      <c r="C17" s="26">
         <v>1049</v>
       </c>
-      <c r="D17" s="27"/>
-[...8 lines deleted...]
-      <c r="M17" s="28"/>
+      <c r="D17" s="26">
+        <v>1654</v>
+      </c>
+      <c r="E17" s="26"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="26"/>
+      <c r="H17" s="26"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="26"/>
       <c r="O17" s="19"/>
     </row>
     <row r="18" spans="1:15" s="14" customFormat="1">
       <c r="A18" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="28">
+      <c r="B18" s="26">
         <v>126.4</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="26">
         <v>248</v>
       </c>
-      <c r="D18" s="27"/>
-[...8 lines deleted...]
-      <c r="M18" s="28"/>
+      <c r="D18" s="26">
+        <v>376.7</v>
+      </c>
+      <c r="E18" s="26"/>
+      <c r="F18" s="26"/>
+      <c r="G18" s="26"/>
+      <c r="H18" s="26"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="26"/>
+      <c r="K18" s="26"/>
+      <c r="L18" s="26"/>
+      <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:15" s="14" customFormat="1">
       <c r="A19" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="28">
+      <c r="B19" s="26">
         <v>50.7</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="26">
         <v>101.5</v>
       </c>
-      <c r="D19" s="27"/>
-[...8 lines deleted...]
-      <c r="M19" s="28"/>
+      <c r="D19" s="26">
+        <v>152.4</v>
+      </c>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="26"/>
+      <c r="I19" s="28"/>
+      <c r="J19" s="26"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="26"/>
+      <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:15" s="14" customFormat="1">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="28">
+      <c r="B20" s="26">
         <v>94</v>
       </c>
-      <c r="C20" s="28">
+      <c r="C20" s="26">
         <v>201.6</v>
       </c>
-      <c r="D20" s="27"/>
-[...8 lines deleted...]
-      <c r="M20" s="28"/>
+      <c r="D20" s="26">
+        <v>310.7</v>
+      </c>
+      <c r="E20" s="26"/>
+      <c r="F20" s="26"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="26"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:15" s="14" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="28">
+      <c r="B21" s="26">
         <v>73.7</v>
       </c>
-      <c r="C21" s="28">
+      <c r="C21" s="26">
         <v>195.3</v>
       </c>
-      <c r="D21" s="27"/>
-[...8 lines deleted...]
-      <c r="M21" s="28"/>
+      <c r="D21" s="26">
+        <v>317</v>
+      </c>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="28"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:15" s="14" customFormat="1">
       <c r="A22" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B22" s="28">
+      <c r="B22" s="26">
         <v>87.5</v>
       </c>
-      <c r="C22" s="28">
+      <c r="C22" s="26">
         <v>170.7</v>
       </c>
-      <c r="D22" s="27"/>
-[...8 lines deleted...]
-      <c r="M22" s="28"/>
+      <c r="D22" s="26">
+        <v>253.9</v>
+      </c>
+      <c r="E22" s="26"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="26"/>
+      <c r="I22" s="28"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:15" s="14" customFormat="1">
       <c r="A23" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="28">
+      <c r="B23" s="26">
         <v>65.7</v>
       </c>
-      <c r="C23" s="28">
+      <c r="C23" s="26">
         <v>152.5</v>
       </c>
-      <c r="D23" s="27"/>
-[...8 lines deleted...]
-      <c r="M23" s="28"/>
+      <c r="D23" s="26">
+        <v>239.3</v>
+      </c>
+      <c r="E23" s="26"/>
+      <c r="F23" s="26"/>
+      <c r="G23" s="26"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="28"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="26"/>
+      <c r="L23" s="26"/>
+      <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:15" s="14" customFormat="1">
       <c r="A24" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="28">
+      <c r="B24" s="26">
         <v>37</v>
       </c>
-      <c r="C24" s="28">
+      <c r="C24" s="26">
         <v>82.3</v>
       </c>
-      <c r="D24" s="27"/>
-[...8 lines deleted...]
-      <c r="M24" s="28"/>
+      <c r="D24" s="26">
+        <v>127.7</v>
+      </c>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+      <c r="G24" s="26"/>
+      <c r="H24" s="26"/>
+      <c r="I24" s="28"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="26"/>
+      <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:15" s="14" customFormat="1">
       <c r="A25" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B25" s="28">
+      <c r="B25" s="26">
         <v>393.4</v>
       </c>
-      <c r="C25" s="28">
+      <c r="C25" s="26">
         <v>878.9</v>
       </c>
-      <c r="D25" s="27"/>
-[...8 lines deleted...]
-      <c r="M25" s="28"/>
+      <c r="D25" s="26">
+        <v>1422.5</v>
+      </c>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="28"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="26"/>
+      <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:15" s="14" customFormat="1">
       <c r="A26" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="B26" s="28">
+      <c r="B26" s="26">
         <v>56.8</v>
       </c>
-      <c r="C26" s="28">
+      <c r="C26" s="26">
         <v>118.5</v>
       </c>
-      <c r="D26" s="27"/>
-[...8 lines deleted...]
-      <c r="M26" s="28"/>
+      <c r="D26" s="26">
+        <v>180.3</v>
+      </c>
+      <c r="E26" s="26"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="26"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="28"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:15" s="14" customFormat="1" ht="22.5">
       <c r="A27" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B27" s="28">
+      <c r="B27" s="26">
         <v>20</v>
       </c>
-      <c r="C27" s="28">
+      <c r="C27" s="26">
         <v>33</v>
       </c>
-      <c r="D27" s="27"/>
-[...8 lines deleted...]
-      <c r="M27" s="28"/>
+      <c r="D27" s="26">
+        <v>48</v>
+      </c>
+      <c r="E27" s="26"/>
+      <c r="F27" s="26"/>
+      <c r="G27" s="26"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="26"/>
+      <c r="L27" s="26"/>
+      <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:15" s="14" customFormat="1">
-      <c r="A28" s="25" t="s">
+      <c r="A28" s="24" t="s">
         <v>18</v>
       </c>
-      <c r="B28" s="26">
+      <c r="B28" s="28">
         <v>20</v>
       </c>
-      <c r="C28" s="26">
+      <c r="C28" s="28">
         <v>33</v>
       </c>
-      <c r="D28" s="26"/>
-[...11 lines deleted...]
-      <c r="A29" s="8" t="s">
+      <c r="D28" s="26">
+        <v>47</v>
+      </c>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="28"/>
+      <c r="I28" s="28"/>
+      <c r="J28" s="28"/>
+      <c r="K28" s="28"/>
+      <c r="L28" s="28"/>
+      <c r="M28" s="28"/>
+    </row>
+    <row r="29" spans="1:15" s="14" customFormat="1">
+      <c r="A29" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="D29" s="25">
+        <v>1</v>
+      </c>
+      <c r="E29" s="32"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="25"/>
+      <c r="J29" s="25"/>
+      <c r="K29" s="25"/>
+      <c r="L29" s="25"/>
+      <c r="M29" s="25"/>
+    </row>
+    <row r="30" spans="1:15" s="13" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A30" s="8" t="s">
         <v>12</v>
-      </c>
-[...16 lines deleted...]
-        <v>13</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
-      <c r="F30" s="9"/>
-[...1 lines deleted...]
-      <c r="H30" s="9"/>
+      <c r="F30" s="10"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="10"/>
       <c r="I30" s="12"/>
       <c r="J30" s="12"/>
       <c r="K30" s="9"/>
-      <c r="L30" s="12"/>
-[...6 lines deleted...]
-    </row>
+      <c r="L30" s="10"/>
+      <c r="M30" s="10"/>
+      <c r="N30" s="10"/>
+    </row>
+    <row r="31" spans="1:15" ht="15" customHeight="1">
+      <c r="A31" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="9"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="9"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="12"/>
+      <c r="K31" s="9"/>
+      <c r="L31" s="12"/>
+      <c r="M31" s="9"/>
+      <c r="N31" s="9"/>
+    </row>
+    <row r="32" spans="1:15" ht="23.25" customHeight="1"/>
     <row r="35" spans="1:1">
-      <c r="A35" s="24"/>
+      <c r="A35" s="23"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="24"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="24"/>
     </row>
     <row r="38" spans="1:1">
       <c r="A38" s="24"/>
     </row>
     <row r="39" spans="1:1">
       <c r="A39" s="24"/>
     </row>
     <row r="40" spans="1:1">
       <c r="A40" s="24"/>
     </row>
     <row r="41" spans="1:1">
       <c r="A41" s="24"/>
     </row>
     <row r="42" spans="1:1">
       <c r="A42" s="24"/>
     </row>
     <row r="43" spans="1:1">
       <c r="A43" s="24"/>
     </row>
     <row r="44" spans="1:1">
-      <c r="A44" s="23"/>
+      <c r="A44" s="24"/>
     </row>
     <row r="45" spans="1:1">
-      <c r="A45" s="24"/>
+      <c r="A45" s="23"/>
+    </row>
+    <row r="46" spans="1:1">
+      <c r="A46" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>