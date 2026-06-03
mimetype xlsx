--- v1 (2026-05-12)
+++ v2 (2026-06-03)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\Март 26\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Апрель 26\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="7965" windowHeight="13185"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14130" windowHeight="13485"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2026'!$A$1:$M$31</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="29">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -312,51 +312,51 @@
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -390,61 +390,58 @@
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -717,87 +714,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+      <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="29"/>
-[...10 lines deleted...]
-      <c r="M2" s="29"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
     </row>
     <row r="3" spans="1:16" s="14" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:16" s="13" customFormat="1" ht="30.75" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
@@ -822,617 +819,667 @@
         <v>8</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="14" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="26">
         <v>1541.1</v>
       </c>
       <c r="C5" s="26">
         <v>3231.4</v>
       </c>
       <c r="D5" s="26">
         <v>5082.3999999999996</v>
       </c>
-      <c r="E5" s="26"/>
+      <c r="E5" s="26">
+        <v>7239.4</v>
+      </c>
       <c r="F5" s="26"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="27"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
       <c r="L5" s="26"/>
       <c r="M5" s="26"/>
     </row>
     <row r="6" spans="1:16" s="14" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="26">
         <v>536</v>
       </c>
       <c r="C6" s="26">
         <v>1049</v>
       </c>
       <c r="D6" s="26">
         <v>1654</v>
       </c>
-      <c r="E6" s="26"/>
+      <c r="E6" s="26">
+        <v>2328</v>
+      </c>
       <c r="F6" s="26"/>
       <c r="G6" s="26"/>
       <c r="H6" s="26"/>
       <c r="I6" s="28"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="26"/>
       <c r="M6" s="26"/>
       <c r="O6" s="19"/>
     </row>
     <row r="7" spans="1:16" s="14" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="26">
         <v>146.4</v>
       </c>
       <c r="C7" s="26">
         <v>281</v>
       </c>
       <c r="D7" s="26">
         <v>423.7</v>
       </c>
-      <c r="E7" s="26"/>
+      <c r="E7" s="26">
+        <v>560.70000000000005</v>
+      </c>
       <c r="F7" s="26"/>
       <c r="G7" s="26"/>
       <c r="H7" s="26"/>
       <c r="I7" s="28"/>
       <c r="J7" s="26"/>
       <c r="K7" s="26"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="O7" s="19"/>
     </row>
     <row r="8" spans="1:16" s="14" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="26">
         <v>50.7</v>
       </c>
       <c r="C8" s="26">
         <v>101.5</v>
       </c>
       <c r="D8" s="26">
         <v>152.4</v>
       </c>
-      <c r="E8" s="26"/>
+      <c r="E8" s="26">
+        <v>203.1</v>
+      </c>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="28"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="O8" s="18"/>
     </row>
     <row r="9" spans="1:16" s="14" customFormat="1">
       <c r="A9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="26">
         <v>94</v>
       </c>
       <c r="C9" s="26">
         <v>201.6</v>
       </c>
       <c r="D9" s="26">
         <v>310.7</v>
       </c>
-      <c r="E9" s="26"/>
+      <c r="E9" s="26">
+        <v>420.6</v>
+      </c>
       <c r="F9" s="26"/>
       <c r="G9" s="26"/>
       <c r="H9" s="26"/>
       <c r="I9" s="28"/>
       <c r="J9" s="26"/>
       <c r="K9" s="26"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="O9" s="20"/>
       <c r="P9" s="17"/>
     </row>
     <row r="10" spans="1:16" s="14" customFormat="1">
       <c r="A10" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="26">
         <v>73.7</v>
       </c>
       <c r="C10" s="26">
         <v>195.3</v>
       </c>
       <c r="D10" s="26">
         <v>317</v>
       </c>
-      <c r="E10" s="26"/>
+      <c r="E10" s="26">
+        <v>438.7</v>
+      </c>
       <c r="F10" s="26"/>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
       <c r="I10" s="28"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="O10" s="21"/>
       <c r="P10" s="16"/>
     </row>
     <row r="11" spans="1:16" s="14" customFormat="1">
       <c r="A11" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="26">
         <v>87.5</v>
       </c>
       <c r="C11" s="26">
         <v>170.7</v>
       </c>
       <c r="D11" s="26">
         <v>253.9</v>
       </c>
-      <c r="E11" s="26"/>
+      <c r="E11" s="26">
+        <v>337.2</v>
+      </c>
       <c r="F11" s="26"/>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="28"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="O11" s="20"/>
     </row>
     <row r="12" spans="1:16" s="14" customFormat="1">
       <c r="A12" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="26">
         <v>65.7</v>
       </c>
       <c r="C12" s="26">
         <v>152.5</v>
       </c>
       <c r="D12" s="26">
         <v>240.3</v>
       </c>
-      <c r="E12" s="26"/>
+      <c r="E12" s="26">
+        <v>502.1</v>
+      </c>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
       <c r="I12" s="28"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="O12" s="20"/>
     </row>
     <row r="13" spans="1:16" s="14" customFormat="1">
       <c r="A13" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="26">
         <v>37</v>
       </c>
       <c r="C13" s="26">
         <v>82.3</v>
       </c>
       <c r="D13" s="26">
         <v>127.7</v>
       </c>
-      <c r="E13" s="26"/>
+      <c r="E13" s="26">
+        <v>173</v>
+      </c>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="26"/>
       <c r="I13" s="28"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="O13" s="22"/>
     </row>
     <row r="14" spans="1:16" s="14" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="26">
         <v>393.4</v>
       </c>
       <c r="C14" s="26">
         <v>878.9</v>
       </c>
       <c r="D14" s="26">
         <v>1422.5</v>
       </c>
-      <c r="E14" s="26"/>
+      <c r="E14" s="26">
+        <v>2034</v>
+      </c>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="28"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="O14" s="19"/>
     </row>
     <row r="15" spans="1:16" s="14" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="26">
         <v>56.8</v>
       </c>
       <c r="C15" s="26">
         <v>118.5</v>
       </c>
       <c r="D15" s="26">
         <v>180.3</v>
       </c>
-      <c r="E15" s="26"/>
+      <c r="E15" s="26">
+        <v>242.1</v>
+      </c>
       <c r="F15" s="26"/>
       <c r="G15" s="26"/>
       <c r="H15" s="26"/>
       <c r="I15" s="28"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="O15" s="19"/>
     </row>
     <row r="16" spans="1:16" s="14" customFormat="1">
       <c r="A16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="26">
         <v>1521.1</v>
       </c>
       <c r="C16" s="26">
         <v>3198.4</v>
       </c>
       <c r="D16" s="26">
         <v>5034.3999999999996</v>
       </c>
-      <c r="E16" s="26"/>
+      <c r="E16" s="26">
+        <v>7006.4</v>
+      </c>
       <c r="F16" s="26"/>
       <c r="G16" s="26"/>
       <c r="H16" s="26"/>
       <c r="I16" s="28"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="O16" s="19"/>
     </row>
     <row r="17" spans="1:15" s="14" customFormat="1">
       <c r="A17" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="26">
         <v>536</v>
       </c>
       <c r="C17" s="26">
         <v>1049</v>
       </c>
       <c r="D17" s="26">
         <v>1654</v>
       </c>
-      <c r="E17" s="26"/>
+      <c r="E17" s="26">
+        <v>2328</v>
+      </c>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="28"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="O17" s="19"/>
     </row>
     <row r="18" spans="1:15" s="14" customFormat="1">
       <c r="A18" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="26">
         <v>126.4</v>
       </c>
       <c r="C18" s="26">
         <v>248</v>
       </c>
       <c r="D18" s="26">
         <v>376.7</v>
       </c>
-      <c r="E18" s="26"/>
+      <c r="E18" s="26">
+        <v>503.7</v>
+      </c>
       <c r="F18" s="26"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="28"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:15" s="14" customFormat="1">
       <c r="A19" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="26">
         <v>50.7</v>
       </c>
       <c r="C19" s="26">
         <v>101.5</v>
       </c>
       <c r="D19" s="26">
         <v>152.4</v>
       </c>
-      <c r="E19" s="26"/>
+      <c r="E19" s="26">
+        <v>203.1</v>
+      </c>
       <c r="F19" s="26"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="28"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:15" s="14" customFormat="1">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="26">
         <v>94</v>
       </c>
       <c r="C20" s="26">
         <v>201.6</v>
       </c>
       <c r="D20" s="26">
         <v>310.7</v>
       </c>
-      <c r="E20" s="26"/>
+      <c r="E20" s="26">
+        <v>420.6</v>
+      </c>
       <c r="F20" s="26"/>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
       <c r="I20" s="28"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:15" s="14" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="26">
         <v>73.7</v>
       </c>
       <c r="C21" s="26">
         <v>195.3</v>
       </c>
       <c r="D21" s="26">
         <v>317</v>
       </c>
-      <c r="E21" s="26"/>
+      <c r="E21" s="26">
+        <v>438.7</v>
+      </c>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="28"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:15" s="14" customFormat="1">
       <c r="A22" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="26">
         <v>87.5</v>
       </c>
       <c r="C22" s="26">
         <v>170.7</v>
       </c>
       <c r="D22" s="26">
         <v>253.9</v>
       </c>
-      <c r="E22" s="26"/>
+      <c r="E22" s="26">
+        <v>337.2</v>
+      </c>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
       <c r="I22" s="28"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:15" s="14" customFormat="1">
       <c r="A23" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="26">
         <v>65.7</v>
       </c>
       <c r="C23" s="26">
         <v>152.5</v>
       </c>
       <c r="D23" s="26">
         <v>239.3</v>
       </c>
-      <c r="E23" s="26"/>
+      <c r="E23" s="26">
+        <v>326.10000000000002</v>
+      </c>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="28"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:15" s="14" customFormat="1">
       <c r="A24" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="26">
         <v>37</v>
       </c>
       <c r="C24" s="26">
         <v>82.3</v>
       </c>
       <c r="D24" s="26">
         <v>127.7</v>
       </c>
-      <c r="E24" s="26"/>
+      <c r="E24" s="26">
+        <v>173</v>
+      </c>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="28"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:15" s="14" customFormat="1">
       <c r="A25" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="26">
         <v>393.4</v>
       </c>
       <c r="C25" s="26">
         <v>878.9</v>
       </c>
       <c r="D25" s="26">
         <v>1422.5</v>
       </c>
-      <c r="E25" s="26"/>
+      <c r="E25" s="26">
+        <v>2034</v>
+      </c>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="28"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:15" s="14" customFormat="1">
       <c r="A26" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="26">
         <v>56.8</v>
       </c>
       <c r="C26" s="26">
         <v>118.5</v>
       </c>
       <c r="D26" s="26">
         <v>180.3</v>
       </c>
-      <c r="E26" s="26"/>
+      <c r="E26" s="26">
+        <v>242.1</v>
+      </c>
       <c r="F26" s="26"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="28"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:15" s="14" customFormat="1" ht="22.5">
       <c r="A27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="26">
         <v>20</v>
       </c>
       <c r="C27" s="26">
         <v>33</v>
       </c>
       <c r="D27" s="26">
         <v>48</v>
       </c>
-      <c r="E27" s="26"/>
+      <c r="E27" s="26">
+        <v>233</v>
+      </c>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="28"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:15" s="14" customFormat="1">
       <c r="A28" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="28">
         <v>20</v>
       </c>
       <c r="C28" s="28">
         <v>33</v>
       </c>
       <c r="D28" s="26">
         <v>47</v>
       </c>
-      <c r="E28" s="28"/>
+      <c r="E28" s="26">
+        <v>57</v>
+      </c>
       <c r="F28" s="28"/>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
     </row>
     <row r="29" spans="1:15" s="14" customFormat="1">
-      <c r="A29" s="30" t="s">
+      <c r="A29" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="B29" s="31" t="s">
+      <c r="B29" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="C29" s="31" t="s">
+      <c r="C29" s="30" t="s">
         <v>28</v>
       </c>
       <c r="D29" s="25">
         <v>1</v>
       </c>
-      <c r="E29" s="32"/>
+      <c r="E29" s="25">
+        <v>176</v>
+      </c>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:15" s="13" customFormat="1" ht="19.5" customHeight="1">
       <c r="A30" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="10"/>
       <c r="G30" s="11"/>
       <c r="H30" s="10"/>
       <c r="I30" s="12"/>
       <c r="J30" s="12"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>