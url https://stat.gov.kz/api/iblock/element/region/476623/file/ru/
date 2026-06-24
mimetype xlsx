--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Апрель 26\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Май 26\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14130" windowHeight="13485"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2026'!$A$1:$M$31</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="29">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
@@ -714,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C31" sqref="C31"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
       <c r="A2" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="31"/>
@@ -822,665 +822,715 @@
         <v>9</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="14" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="26">
         <v>1541.1</v>
       </c>
       <c r="C5" s="26">
         <v>3231.4</v>
       </c>
       <c r="D5" s="26">
         <v>5082.3999999999996</v>
       </c>
       <c r="E5" s="26">
         <v>7239.4</v>
       </c>
-      <c r="F5" s="26"/>
+      <c r="F5" s="27">
+        <v>9690.7000000000007</v>
+      </c>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="27"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
       <c r="L5" s="26"/>
       <c r="M5" s="26"/>
     </row>
     <row r="6" spans="1:16" s="14" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="26">
         <v>536</v>
       </c>
       <c r="C6" s="26">
         <v>1049</v>
       </c>
       <c r="D6" s="26">
         <v>1654</v>
       </c>
       <c r="E6" s="26">
         <v>2328</v>
       </c>
-      <c r="F6" s="26"/>
+      <c r="F6" s="28">
+        <v>3106</v>
+      </c>
       <c r="G6" s="26"/>
       <c r="H6" s="26"/>
       <c r="I6" s="28"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="26"/>
       <c r="M6" s="26"/>
       <c r="O6" s="19"/>
     </row>
     <row r="7" spans="1:16" s="14" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="26">
         <v>146.4</v>
       </c>
       <c r="C7" s="26">
         <v>281</v>
       </c>
       <c r="D7" s="26">
         <v>423.7</v>
       </c>
       <c r="E7" s="26">
         <v>560.70000000000005</v>
       </c>
-      <c r="F7" s="26"/>
+      <c r="F7" s="28">
+        <v>695.2</v>
+      </c>
       <c r="G7" s="26"/>
       <c r="H7" s="26"/>
       <c r="I7" s="28"/>
       <c r="J7" s="26"/>
       <c r="K7" s="26"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="O7" s="19"/>
     </row>
     <row r="8" spans="1:16" s="14" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="26">
         <v>50.7</v>
       </c>
       <c r="C8" s="26">
         <v>101.5</v>
       </c>
       <c r="D8" s="26">
         <v>152.4</v>
       </c>
       <c r="E8" s="26">
         <v>203.1</v>
       </c>
-      <c r="F8" s="26"/>
+      <c r="F8" s="28">
+        <v>265.5</v>
+      </c>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="28"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="O8" s="18"/>
     </row>
     <row r="9" spans="1:16" s="14" customFormat="1">
       <c r="A9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="26">
         <v>94</v>
       </c>
       <c r="C9" s="26">
         <v>201.6</v>
       </c>
       <c r="D9" s="26">
         <v>310.7</v>
       </c>
       <c r="E9" s="26">
         <v>420.6</v>
       </c>
-      <c r="F9" s="26"/>
+      <c r="F9" s="28">
+        <v>525.4</v>
+      </c>
       <c r="G9" s="26"/>
       <c r="H9" s="26"/>
       <c r="I9" s="28"/>
       <c r="J9" s="26"/>
       <c r="K9" s="26"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="O9" s="20"/>
       <c r="P9" s="17"/>
     </row>
     <row r="10" spans="1:16" s="14" customFormat="1">
       <c r="A10" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="26">
         <v>73.7</v>
       </c>
       <c r="C10" s="26">
         <v>195.3</v>
       </c>
       <c r="D10" s="26">
         <v>317</v>
       </c>
       <c r="E10" s="26">
         <v>438.7</v>
       </c>
-      <c r="F10" s="26"/>
+      <c r="F10" s="28">
+        <v>548.70000000000005</v>
+      </c>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
       <c r="I10" s="28"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="O10" s="21"/>
       <c r="P10" s="16"/>
     </row>
     <row r="11" spans="1:16" s="14" customFormat="1">
       <c r="A11" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="26">
         <v>87.5</v>
       </c>
       <c r="C11" s="26">
         <v>170.7</v>
       </c>
       <c r="D11" s="26">
         <v>253.9</v>
       </c>
       <c r="E11" s="26">
         <v>337.2</v>
       </c>
-      <c r="F11" s="26"/>
+      <c r="F11" s="28">
+        <v>410.9</v>
+      </c>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
       <c r="I11" s="28"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="O11" s="20"/>
     </row>
     <row r="12" spans="1:16" s="14" customFormat="1">
       <c r="A12" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="26">
         <v>65.7</v>
       </c>
       <c r="C12" s="26">
         <v>152.5</v>
       </c>
       <c r="D12" s="26">
         <v>240.3</v>
       </c>
       <c r="E12" s="26">
         <v>502.1</v>
       </c>
-      <c r="F12" s="26"/>
+      <c r="F12" s="28">
+        <v>976.4</v>
+      </c>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
       <c r="I12" s="28"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="O12" s="20"/>
     </row>
     <row r="13" spans="1:16" s="14" customFormat="1">
       <c r="A13" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="26">
         <v>37</v>
       </c>
       <c r="C13" s="26">
         <v>82.3</v>
       </c>
       <c r="D13" s="26">
         <v>127.7</v>
       </c>
       <c r="E13" s="26">
         <v>173</v>
       </c>
-      <c r="F13" s="26"/>
+      <c r="F13" s="28">
+        <v>214</v>
+      </c>
       <c r="G13" s="26"/>
       <c r="H13" s="26"/>
       <c r="I13" s="28"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="O13" s="22"/>
     </row>
     <row r="14" spans="1:16" s="14" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="26">
         <v>393.4</v>
       </c>
       <c r="C14" s="26">
         <v>878.9</v>
       </c>
       <c r="D14" s="26">
         <v>1422.5</v>
       </c>
       <c r="E14" s="26">
         <v>2034</v>
       </c>
-      <c r="F14" s="26"/>
+      <c r="F14" s="28">
+        <v>2651.9</v>
+      </c>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="28"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="O14" s="19"/>
     </row>
     <row r="15" spans="1:16" s="14" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="26">
         <v>56.8</v>
       </c>
       <c r="C15" s="26">
         <v>118.5</v>
       </c>
       <c r="D15" s="26">
         <v>180.3</v>
       </c>
       <c r="E15" s="26">
         <v>242.1</v>
       </c>
-      <c r="F15" s="26"/>
+      <c r="F15" s="28">
+        <v>296.8</v>
+      </c>
       <c r="G15" s="26"/>
       <c r="H15" s="26"/>
       <c r="I15" s="28"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="O15" s="19"/>
     </row>
     <row r="16" spans="1:16" s="14" customFormat="1">
       <c r="A16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="26">
         <v>1521.1</v>
       </c>
       <c r="C16" s="26">
         <v>3198.4</v>
       </c>
       <c r="D16" s="26">
         <v>5034.3999999999996</v>
       </c>
       <c r="E16" s="26">
         <v>7006.4</v>
       </c>
-      <c r="F16" s="26"/>
+      <c r="F16" s="28">
+        <v>9042.7000000000007</v>
+      </c>
       <c r="G16" s="26"/>
       <c r="H16" s="26"/>
       <c r="I16" s="28"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="O16" s="19"/>
     </row>
     <row r="17" spans="1:15" s="14" customFormat="1">
       <c r="A17" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="26">
         <v>536</v>
       </c>
       <c r="C17" s="26">
         <v>1049</v>
       </c>
       <c r="D17" s="26">
         <v>1654</v>
       </c>
       <c r="E17" s="26">
         <v>2328</v>
       </c>
-      <c r="F17" s="26"/>
+      <c r="F17" s="28">
+        <v>3106</v>
+      </c>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="28"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="O17" s="19"/>
     </row>
     <row r="18" spans="1:15" s="14" customFormat="1">
       <c r="A18" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="26">
         <v>126.4</v>
       </c>
       <c r="C18" s="26">
         <v>248</v>
       </c>
       <c r="D18" s="26">
         <v>376.7</v>
       </c>
       <c r="E18" s="26">
         <v>503.7</v>
       </c>
-      <c r="F18" s="26"/>
+      <c r="F18" s="28">
+        <v>629.20000000000005</v>
+      </c>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="28"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:15" s="14" customFormat="1">
       <c r="A19" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="26">
         <v>50.7</v>
       </c>
       <c r="C19" s="26">
         <v>101.5</v>
       </c>
       <c r="D19" s="26">
         <v>152.4</v>
       </c>
       <c r="E19" s="26">
         <v>203.1</v>
       </c>
-      <c r="F19" s="26"/>
+      <c r="F19" s="28">
+        <v>265.5</v>
+      </c>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
       <c r="I19" s="28"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:15" s="14" customFormat="1">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="26">
         <v>94</v>
       </c>
       <c r="C20" s="26">
         <v>201.6</v>
       </c>
       <c r="D20" s="26">
         <v>310.7</v>
       </c>
       <c r="E20" s="26">
         <v>420.6</v>
       </c>
-      <c r="F20" s="26"/>
+      <c r="F20" s="28">
+        <v>525.4</v>
+      </c>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
       <c r="I20" s="28"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:15" s="14" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="26">
         <v>73.7</v>
       </c>
       <c r="C21" s="26">
         <v>195.3</v>
       </c>
       <c r="D21" s="26">
         <v>317</v>
       </c>
       <c r="E21" s="26">
         <v>438.7</v>
       </c>
-      <c r="F21" s="26"/>
+      <c r="F21" s="28">
+        <v>548.70000000000005</v>
+      </c>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="28"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:15" s="14" customFormat="1">
       <c r="A22" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="26">
         <v>87.5</v>
       </c>
       <c r="C22" s="26">
         <v>170.7</v>
       </c>
       <c r="D22" s="26">
         <v>253.9</v>
       </c>
       <c r="E22" s="26">
         <v>337.2</v>
       </c>
-      <c r="F22" s="26"/>
+      <c r="F22" s="28">
+        <v>410.9</v>
+      </c>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
       <c r="I22" s="28"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:15" s="14" customFormat="1">
       <c r="A23" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="26">
         <v>65.7</v>
       </c>
       <c r="C23" s="26">
         <v>152.5</v>
       </c>
       <c r="D23" s="26">
         <v>239.3</v>
       </c>
       <c r="E23" s="26">
         <v>326.10000000000002</v>
       </c>
-      <c r="F23" s="26"/>
+      <c r="F23" s="28">
+        <v>394.4</v>
+      </c>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
       <c r="I23" s="28"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:15" s="14" customFormat="1">
       <c r="A24" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="26">
         <v>37</v>
       </c>
       <c r="C24" s="26">
         <v>82.3</v>
       </c>
       <c r="D24" s="26">
         <v>127.7</v>
       </c>
       <c r="E24" s="26">
         <v>173</v>
       </c>
-      <c r="F24" s="26"/>
+      <c r="F24" s="28">
+        <v>214</v>
+      </c>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
       <c r="I24" s="28"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:15" s="14" customFormat="1">
       <c r="A25" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="26">
         <v>393.4</v>
       </c>
       <c r="C25" s="26">
         <v>878.9</v>
       </c>
       <c r="D25" s="26">
         <v>1422.5</v>
       </c>
       <c r="E25" s="26">
         <v>2034</v>
       </c>
-      <c r="F25" s="26"/>
+      <c r="F25" s="28">
+        <v>2651.9</v>
+      </c>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="28"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:15" s="14" customFormat="1">
       <c r="A26" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="26">
         <v>56.8</v>
       </c>
       <c r="C26" s="26">
         <v>118.5</v>
       </c>
       <c r="D26" s="26">
         <v>180.3</v>
       </c>
       <c r="E26" s="26">
         <v>242.1</v>
       </c>
-      <c r="F26" s="26"/>
+      <c r="F26" s="28">
+        <v>296.8</v>
+      </c>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
       <c r="I26" s="28"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:15" s="14" customFormat="1" ht="22.5">
       <c r="A27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="26">
         <v>20</v>
       </c>
       <c r="C27" s="26">
         <v>33</v>
       </c>
       <c r="D27" s="26">
         <v>48</v>
       </c>
       <c r="E27" s="26">
         <v>233</v>
       </c>
-      <c r="F27" s="26"/>
+      <c r="F27" s="28">
+        <v>648</v>
+      </c>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="28"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:15" s="14" customFormat="1">
       <c r="A28" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="28">
         <v>20</v>
       </c>
       <c r="C28" s="28">
         <v>33</v>
       </c>
       <c r="D28" s="26">
         <v>47</v>
       </c>
       <c r="E28" s="26">
         <v>57</v>
       </c>
-      <c r="F28" s="28"/>
+      <c r="F28" s="28">
+        <v>66</v>
+      </c>
       <c r="G28" s="28"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
     </row>
     <row r="29" spans="1:15" s="14" customFormat="1">
       <c r="A29" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>28</v>
       </c>
       <c r="D29" s="25">
         <v>1</v>
       </c>
       <c r="E29" s="25">
         <v>176</v>
       </c>
-      <c r="F29" s="25"/>
+      <c r="F29" s="25">
+        <v>582</v>
+      </c>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:15" s="13" customFormat="1" ht="19.5" customHeight="1">
       <c r="A30" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="10"/>
       <c r="G30" s="11"/>
       <c r="H30" s="10"/>
       <c r="I30" s="12"/>
       <c r="J30" s="12"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>