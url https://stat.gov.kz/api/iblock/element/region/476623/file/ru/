--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Май 26\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июнь\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2026'!$A$1:$M$31</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="29">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
@@ -714,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+      <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
       <c r="A2" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="31"/>
@@ -825,713 +825,763 @@
         <v>10</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="14" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="26">
         <v>1541.1</v>
       </c>
       <c r="C5" s="26">
         <v>3231.4</v>
       </c>
       <c r="D5" s="26">
         <v>5082.3999999999996</v>
       </c>
       <c r="E5" s="26">
         <v>7239.4</v>
       </c>
       <c r="F5" s="27">
         <v>9690.7000000000007</v>
       </c>
-      <c r="G5" s="26"/>
+      <c r="G5" s="26">
+        <v>12083.4</v>
+      </c>
       <c r="H5" s="26"/>
       <c r="I5" s="27"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
       <c r="L5" s="26"/>
       <c r="M5" s="26"/>
     </row>
     <row r="6" spans="1:16" s="14" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="26">
         <v>536</v>
       </c>
       <c r="C6" s="26">
         <v>1049</v>
       </c>
       <c r="D6" s="26">
         <v>1654</v>
       </c>
       <c r="E6" s="26">
         <v>2328</v>
       </c>
       <c r="F6" s="28">
         <v>3106</v>
       </c>
-      <c r="G6" s="26"/>
+      <c r="G6" s="26">
+        <v>3901</v>
+      </c>
       <c r="H6" s="26"/>
       <c r="I6" s="28"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="26"/>
       <c r="M6" s="26"/>
       <c r="O6" s="19"/>
     </row>
     <row r="7" spans="1:16" s="14" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="26">
         <v>146.4</v>
       </c>
       <c r="C7" s="26">
         <v>281</v>
       </c>
       <c r="D7" s="26">
         <v>423.7</v>
       </c>
       <c r="E7" s="26">
         <v>560.70000000000005</v>
       </c>
       <c r="F7" s="28">
         <v>695.2</v>
       </c>
-      <c r="G7" s="26"/>
+      <c r="G7" s="26">
+        <v>882</v>
+      </c>
       <c r="H7" s="26"/>
       <c r="I7" s="28"/>
       <c r="J7" s="26"/>
       <c r="K7" s="26"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="O7" s="19"/>
     </row>
     <row r="8" spans="1:16" s="14" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="26">
         <v>50.7</v>
       </c>
       <c r="C8" s="26">
         <v>101.5</v>
       </c>
       <c r="D8" s="26">
         <v>152.4</v>
       </c>
       <c r="E8" s="26">
         <v>203.1</v>
       </c>
       <c r="F8" s="28">
         <v>265.5</v>
       </c>
-      <c r="G8" s="26"/>
+      <c r="G8" s="26">
+        <v>327.10000000000002</v>
+      </c>
       <c r="H8" s="26"/>
       <c r="I8" s="28"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="O8" s="18"/>
     </row>
     <row r="9" spans="1:16" s="14" customFormat="1">
       <c r="A9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="26">
         <v>94</v>
       </c>
       <c r="C9" s="26">
         <v>201.6</v>
       </c>
       <c r="D9" s="26">
         <v>310.7</v>
       </c>
       <c r="E9" s="26">
         <v>420.6</v>
       </c>
       <c r="F9" s="28">
         <v>525.4</v>
       </c>
-      <c r="G9" s="26"/>
+      <c r="G9" s="26">
+        <v>636.79999999999995</v>
+      </c>
       <c r="H9" s="26"/>
       <c r="I9" s="28"/>
       <c r="J9" s="26"/>
       <c r="K9" s="26"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="O9" s="20"/>
       <c r="P9" s="17"/>
     </row>
     <row r="10" spans="1:16" s="14" customFormat="1">
       <c r="A10" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="26">
         <v>73.7</v>
       </c>
       <c r="C10" s="26">
         <v>195.3</v>
       </c>
       <c r="D10" s="26">
         <v>317</v>
       </c>
       <c r="E10" s="26">
         <v>438.7</v>
       </c>
       <c r="F10" s="28">
         <v>548.70000000000005</v>
       </c>
-      <c r="G10" s="26"/>
+      <c r="G10" s="26">
+        <v>658.7</v>
+      </c>
       <c r="H10" s="26"/>
       <c r="I10" s="28"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="O10" s="21"/>
       <c r="P10" s="16"/>
     </row>
     <row r="11" spans="1:16" s="14" customFormat="1">
       <c r="A11" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="26">
         <v>87.5</v>
       </c>
       <c r="C11" s="26">
         <v>170.7</v>
       </c>
       <c r="D11" s="26">
         <v>253.9</v>
       </c>
       <c r="E11" s="26">
         <v>337.2</v>
       </c>
       <c r="F11" s="28">
         <v>410.9</v>
       </c>
-      <c r="G11" s="26"/>
+      <c r="G11" s="26">
+        <v>484.9</v>
+      </c>
       <c r="H11" s="26"/>
       <c r="I11" s="28"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="O11" s="20"/>
     </row>
     <row r="12" spans="1:16" s="14" customFormat="1">
       <c r="A12" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="26">
         <v>65.7</v>
       </c>
       <c r="C12" s="26">
         <v>152.5</v>
       </c>
       <c r="D12" s="26">
         <v>240.3</v>
       </c>
       <c r="E12" s="26">
         <v>502.1</v>
       </c>
       <c r="F12" s="28">
         <v>976.4</v>
       </c>
-      <c r="G12" s="26"/>
+      <c r="G12" s="26">
+        <v>1281.5999999999999</v>
+      </c>
       <c r="H12" s="26"/>
       <c r="I12" s="28"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="O12" s="20"/>
     </row>
     <row r="13" spans="1:16" s="14" customFormat="1">
       <c r="A13" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="26">
         <v>37</v>
       </c>
       <c r="C13" s="26">
         <v>82.3</v>
       </c>
       <c r="D13" s="26">
         <v>127.7</v>
       </c>
       <c r="E13" s="26">
         <v>173</v>
       </c>
       <c r="F13" s="28">
         <v>214</v>
       </c>
-      <c r="G13" s="26"/>
+      <c r="G13" s="26">
+        <v>255</v>
+      </c>
       <c r="H13" s="26"/>
       <c r="I13" s="28"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="O13" s="22"/>
     </row>
     <row r="14" spans="1:16" s="14" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="26">
         <v>393.4</v>
       </c>
       <c r="C14" s="26">
         <v>878.9</v>
       </c>
       <c r="D14" s="26">
         <v>1422.5</v>
       </c>
       <c r="E14" s="26">
         <v>2034</v>
       </c>
       <c r="F14" s="28">
         <v>2651.9</v>
       </c>
-      <c r="G14" s="26"/>
+      <c r="G14" s="26">
+        <v>3304.8</v>
+      </c>
       <c r="H14" s="26"/>
       <c r="I14" s="28"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="O14" s="19"/>
     </row>
     <row r="15" spans="1:16" s="14" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="26">
         <v>56.8</v>
       </c>
       <c r="C15" s="26">
         <v>118.5</v>
       </c>
       <c r="D15" s="26">
         <v>180.3</v>
       </c>
       <c r="E15" s="26">
         <v>242.1</v>
       </c>
       <c r="F15" s="28">
         <v>296.8</v>
       </c>
-      <c r="G15" s="26"/>
+      <c r="G15" s="26">
+        <v>351.5</v>
+      </c>
       <c r="H15" s="26"/>
       <c r="I15" s="28"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="O15" s="19"/>
     </row>
     <row r="16" spans="1:16" s="14" customFormat="1">
       <c r="A16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="26">
         <v>1521.1</v>
       </c>
       <c r="C16" s="26">
         <v>3198.4</v>
       </c>
       <c r="D16" s="26">
         <v>5034.3999999999996</v>
       </c>
       <c r="E16" s="26">
         <v>7006.4</v>
       </c>
       <c r="F16" s="28">
         <v>9042.7000000000007</v>
       </c>
-      <c r="G16" s="26"/>
+      <c r="G16" s="26">
+        <v>11189.4</v>
+      </c>
       <c r="H16" s="26"/>
       <c r="I16" s="28"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="O16" s="19"/>
     </row>
     <row r="17" spans="1:15" s="14" customFormat="1">
       <c r="A17" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="26">
         <v>536</v>
       </c>
       <c r="C17" s="26">
         <v>1049</v>
       </c>
       <c r="D17" s="26">
         <v>1654</v>
       </c>
       <c r="E17" s="26">
         <v>2328</v>
       </c>
       <c r="F17" s="28">
         <v>3106</v>
       </c>
-      <c r="G17" s="26"/>
+      <c r="G17" s="26">
+        <v>3901</v>
+      </c>
       <c r="H17" s="26"/>
       <c r="I17" s="28"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="O17" s="19"/>
     </row>
     <row r="18" spans="1:15" s="14" customFormat="1">
       <c r="A18" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="26">
         <v>126.4</v>
       </c>
       <c r="C18" s="26">
         <v>248</v>
       </c>
       <c r="D18" s="26">
         <v>376.7</v>
       </c>
       <c r="E18" s="26">
         <v>503.7</v>
       </c>
       <c r="F18" s="28">
         <v>629.20000000000005</v>
       </c>
-      <c r="G18" s="26"/>
+      <c r="G18" s="26">
+        <v>807</v>
+      </c>
       <c r="H18" s="26"/>
       <c r="I18" s="28"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:15" s="14" customFormat="1">
       <c r="A19" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="26">
         <v>50.7</v>
       </c>
       <c r="C19" s="26">
         <v>101.5</v>
       </c>
       <c r="D19" s="26">
         <v>152.4</v>
       </c>
       <c r="E19" s="26">
         <v>203.1</v>
       </c>
       <c r="F19" s="28">
         <v>265.5</v>
       </c>
-      <c r="G19" s="26"/>
+      <c r="G19" s="26">
+        <v>327.10000000000002</v>
+      </c>
       <c r="H19" s="26"/>
       <c r="I19" s="28"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:15" s="14" customFormat="1">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="26">
         <v>94</v>
       </c>
       <c r="C20" s="26">
         <v>201.6</v>
       </c>
       <c r="D20" s="26">
         <v>310.7</v>
       </c>
       <c r="E20" s="26">
         <v>420.6</v>
       </c>
       <c r="F20" s="28">
         <v>525.4</v>
       </c>
-      <c r="G20" s="26"/>
+      <c r="G20" s="26">
+        <v>636.79999999999995</v>
+      </c>
       <c r="H20" s="26"/>
       <c r="I20" s="28"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:15" s="14" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="26">
         <v>73.7</v>
       </c>
       <c r="C21" s="26">
         <v>195.3</v>
       </c>
       <c r="D21" s="26">
         <v>317</v>
       </c>
       <c r="E21" s="26">
         <v>438.7</v>
       </c>
       <c r="F21" s="28">
         <v>548.70000000000005</v>
       </c>
-      <c r="G21" s="26"/>
+      <c r="G21" s="26">
+        <v>658.7</v>
+      </c>
       <c r="H21" s="26"/>
       <c r="I21" s="28"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:15" s="14" customFormat="1">
       <c r="A22" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="26">
         <v>87.5</v>
       </c>
       <c r="C22" s="26">
         <v>170.7</v>
       </c>
       <c r="D22" s="26">
         <v>253.9</v>
       </c>
       <c r="E22" s="26">
         <v>337.2</v>
       </c>
       <c r="F22" s="28">
         <v>410.9</v>
       </c>
-      <c r="G22" s="26"/>
+      <c r="G22" s="26">
+        <v>484.9</v>
+      </c>
       <c r="H22" s="26"/>
       <c r="I22" s="28"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:15" s="14" customFormat="1">
       <c r="A23" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="26">
         <v>65.7</v>
       </c>
       <c r="C23" s="26">
         <v>152.5</v>
       </c>
       <c r="D23" s="26">
         <v>239.3</v>
       </c>
       <c r="E23" s="26">
         <v>326.10000000000002</v>
       </c>
       <c r="F23" s="28">
         <v>394.4</v>
       </c>
-      <c r="G23" s="26"/>
+      <c r="G23" s="26">
+        <v>462.6</v>
+      </c>
       <c r="H23" s="26"/>
       <c r="I23" s="28"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:15" s="14" customFormat="1">
       <c r="A24" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="26">
         <v>37</v>
       </c>
       <c r="C24" s="26">
         <v>82.3</v>
       </c>
       <c r="D24" s="26">
         <v>127.7</v>
       </c>
       <c r="E24" s="26">
         <v>173</v>
       </c>
       <c r="F24" s="28">
         <v>214</v>
       </c>
-      <c r="G24" s="26"/>
+      <c r="G24" s="26">
+        <v>255</v>
+      </c>
       <c r="H24" s="26"/>
       <c r="I24" s="28"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:15" s="14" customFormat="1">
       <c r="A25" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="26">
         <v>393.4</v>
       </c>
       <c r="C25" s="26">
         <v>878.9</v>
       </c>
       <c r="D25" s="26">
         <v>1422.5</v>
       </c>
       <c r="E25" s="26">
         <v>2034</v>
       </c>
       <c r="F25" s="28">
         <v>2651.9</v>
       </c>
-      <c r="G25" s="26"/>
+      <c r="G25" s="26">
+        <v>3304.8</v>
+      </c>
       <c r="H25" s="26"/>
       <c r="I25" s="28"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:15" s="14" customFormat="1">
       <c r="A26" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="26">
         <v>56.8</v>
       </c>
       <c r="C26" s="26">
         <v>118.5</v>
       </c>
       <c r="D26" s="26">
         <v>180.3</v>
       </c>
       <c r="E26" s="26">
         <v>242.1</v>
       </c>
       <c r="F26" s="28">
         <v>296.8</v>
       </c>
-      <c r="G26" s="26"/>
+      <c r="G26" s="26">
+        <v>351.5</v>
+      </c>
       <c r="H26" s="26"/>
       <c r="I26" s="28"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:15" s="14" customFormat="1" ht="22.5">
       <c r="A27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="26">
         <v>20</v>
       </c>
       <c r="C27" s="26">
         <v>33</v>
       </c>
       <c r="D27" s="26">
         <v>48</v>
       </c>
       <c r="E27" s="26">
         <v>233</v>
       </c>
       <c r="F27" s="28">
         <v>648</v>
       </c>
-      <c r="G27" s="26"/>
+      <c r="G27" s="26">
+        <v>894</v>
+      </c>
       <c r="H27" s="26"/>
       <c r="I27" s="28"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:15" s="14" customFormat="1">
       <c r="A28" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="28">
         <v>20</v>
       </c>
       <c r="C28" s="28">
         <v>33</v>
       </c>
       <c r="D28" s="26">
         <v>47</v>
       </c>
       <c r="E28" s="26">
         <v>57</v>
       </c>
       <c r="F28" s="28">
         <v>66</v>
       </c>
-      <c r="G28" s="28"/>
+      <c r="G28" s="26">
+        <v>75</v>
+      </c>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
     </row>
     <row r="29" spans="1:15" s="14" customFormat="1">
       <c r="A29" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>28</v>
       </c>
       <c r="D29" s="25">
         <v>1</v>
       </c>
       <c r="E29" s="25">
         <v>176</v>
       </c>
       <c r="F29" s="25">
         <v>582</v>
       </c>
-      <c r="G29" s="25"/>
+      <c r="G29" s="25">
+        <v>819</v>
+      </c>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:15" s="13" customFormat="1" ht="19.5" customHeight="1">
       <c r="A30" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="10"/>
       <c r="G30" s="11"/>
       <c r="H30" s="10"/>
       <c r="I30" s="12"/>
       <c r="J30" s="12"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>
     </row>