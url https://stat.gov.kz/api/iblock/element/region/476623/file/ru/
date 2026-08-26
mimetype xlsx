--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июнь\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\2026\Июль 26\динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2026'!$A$1:$M$31</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="29">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
@@ -713,52 +713,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:P46"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="8" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="15"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" s="13" customFormat="1" ht="28.9" customHeight="1">
       <c r="A2" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="31"/>
@@ -828,761 +828,811 @@
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="14" customFormat="1">
       <c r="A5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="26">
         <v>1541.1</v>
       </c>
       <c r="C5" s="26">
         <v>3231.4</v>
       </c>
       <c r="D5" s="26">
         <v>5082.3999999999996</v>
       </c>
       <c r="E5" s="26">
         <v>7239.4</v>
       </c>
       <c r="F5" s="27">
         <v>9690.7000000000007</v>
       </c>
       <c r="G5" s="26">
         <v>12083.4</v>
       </c>
-      <c r="H5" s="26"/>
+      <c r="H5" s="26">
+        <v>14334.7</v>
+      </c>
       <c r="I5" s="27"/>
       <c r="J5" s="26"/>
       <c r="K5" s="26"/>
       <c r="L5" s="26"/>
       <c r="M5" s="26"/>
     </row>
     <row r="6" spans="1:16" s="14" customFormat="1">
       <c r="A6" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="26">
         <v>536</v>
       </c>
       <c r="C6" s="26">
         <v>1049</v>
       </c>
       <c r="D6" s="26">
         <v>1654</v>
       </c>
       <c r="E6" s="26">
         <v>2328</v>
       </c>
       <c r="F6" s="28">
         <v>3106</v>
       </c>
       <c r="G6" s="26">
         <v>3901</v>
       </c>
-      <c r="H6" s="26"/>
+      <c r="H6" s="26">
+        <v>4706</v>
+      </c>
       <c r="I6" s="28"/>
       <c r="J6" s="26"/>
       <c r="K6" s="26"/>
       <c r="L6" s="26"/>
       <c r="M6" s="26"/>
       <c r="O6" s="19"/>
     </row>
     <row r="7" spans="1:16" s="14" customFormat="1">
       <c r="A7" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="26">
         <v>146.4</v>
       </c>
       <c r="C7" s="26">
         <v>281</v>
       </c>
       <c r="D7" s="26">
         <v>423.7</v>
       </c>
       <c r="E7" s="26">
         <v>560.70000000000005</v>
       </c>
       <c r="F7" s="28">
         <v>695.2</v>
       </c>
       <c r="G7" s="26">
         <v>882</v>
       </c>
-      <c r="H7" s="26"/>
+      <c r="H7" s="26">
+        <v>1017</v>
+      </c>
       <c r="I7" s="28"/>
       <c r="J7" s="26"/>
       <c r="K7" s="26"/>
       <c r="L7" s="26"/>
       <c r="M7" s="26"/>
       <c r="O7" s="19"/>
     </row>
     <row r="8" spans="1:16" s="14" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="26">
         <v>50.7</v>
       </c>
       <c r="C8" s="26">
         <v>101.5</v>
       </c>
       <c r="D8" s="26">
         <v>152.4</v>
       </c>
       <c r="E8" s="26">
         <v>203.1</v>
       </c>
       <c r="F8" s="28">
         <v>265.5</v>
       </c>
       <c r="G8" s="26">
         <v>327.10000000000002</v>
       </c>
-      <c r="H8" s="26"/>
+      <c r="H8" s="26">
+        <v>390.6</v>
+      </c>
       <c r="I8" s="28"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
       <c r="M8" s="26"/>
       <c r="O8" s="18"/>
     </row>
     <row r="9" spans="1:16" s="14" customFormat="1">
       <c r="A9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="26">
         <v>94</v>
       </c>
       <c r="C9" s="26">
         <v>201.6</v>
       </c>
       <c r="D9" s="26">
         <v>310.7</v>
       </c>
       <c r="E9" s="26">
         <v>420.6</v>
       </c>
       <c r="F9" s="28">
         <v>525.4</v>
       </c>
       <c r="G9" s="26">
         <v>636.79999999999995</v>
       </c>
-      <c r="H9" s="26"/>
+      <c r="H9" s="26">
+        <v>755.1</v>
+      </c>
       <c r="I9" s="28"/>
       <c r="J9" s="26"/>
       <c r="K9" s="26"/>
       <c r="L9" s="26"/>
       <c r="M9" s="26"/>
       <c r="O9" s="20"/>
       <c r="P9" s="17"/>
     </row>
     <row r="10" spans="1:16" s="14" customFormat="1">
       <c r="A10" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="26">
         <v>73.7</v>
       </c>
       <c r="C10" s="26">
         <v>195.3</v>
       </c>
       <c r="D10" s="26">
         <v>317</v>
       </c>
       <c r="E10" s="26">
         <v>438.7</v>
       </c>
       <c r="F10" s="28">
         <v>548.70000000000005</v>
       </c>
       <c r="G10" s="26">
         <v>658.7</v>
       </c>
-      <c r="H10" s="26"/>
+      <c r="H10" s="26">
+        <v>768.7</v>
+      </c>
       <c r="I10" s="28"/>
       <c r="J10" s="26"/>
       <c r="K10" s="26"/>
       <c r="L10" s="26"/>
       <c r="M10" s="26"/>
       <c r="O10" s="21"/>
       <c r="P10" s="16"/>
     </row>
     <row r="11" spans="1:16" s="14" customFormat="1">
       <c r="A11" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="26">
         <v>87.5</v>
       </c>
       <c r="C11" s="26">
         <v>170.7</v>
       </c>
       <c r="D11" s="26">
         <v>253.9</v>
       </c>
       <c r="E11" s="26">
         <v>337.2</v>
       </c>
       <c r="F11" s="28">
         <v>410.9</v>
       </c>
       <c r="G11" s="26">
         <v>484.9</v>
       </c>
-      <c r="H11" s="26"/>
+      <c r="H11" s="26">
+        <v>558.9</v>
+      </c>
       <c r="I11" s="28"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="O11" s="20"/>
     </row>
     <row r="12" spans="1:16" s="14" customFormat="1">
       <c r="A12" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="26">
         <v>65.7</v>
       </c>
       <c r="C12" s="26">
         <v>152.5</v>
       </c>
       <c r="D12" s="26">
         <v>240.3</v>
       </c>
       <c r="E12" s="26">
         <v>502.1</v>
       </c>
       <c r="F12" s="28">
         <v>976.4</v>
       </c>
       <c r="G12" s="26">
         <v>1281.5999999999999</v>
       </c>
-      <c r="H12" s="26"/>
+      <c r="H12" s="26">
+        <v>1464.9</v>
+      </c>
       <c r="I12" s="28"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="O12" s="20"/>
     </row>
     <row r="13" spans="1:16" s="14" customFormat="1">
       <c r="A13" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="26">
         <v>37</v>
       </c>
       <c r="C13" s="26">
         <v>82.3</v>
       </c>
       <c r="D13" s="26">
         <v>127.7</v>
       </c>
       <c r="E13" s="26">
         <v>173</v>
       </c>
       <c r="F13" s="28">
         <v>214</v>
       </c>
       <c r="G13" s="26">
         <v>255</v>
       </c>
-      <c r="H13" s="26"/>
+      <c r="H13" s="26">
+        <v>296</v>
+      </c>
       <c r="I13" s="28"/>
       <c r="J13" s="26"/>
       <c r="K13" s="26"/>
       <c r="L13" s="26"/>
       <c r="M13" s="26"/>
       <c r="O13" s="22"/>
     </row>
     <row r="14" spans="1:16" s="14" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="26">
         <v>393.4</v>
       </c>
       <c r="C14" s="26">
         <v>878.9</v>
       </c>
       <c r="D14" s="26">
         <v>1422.5</v>
       </c>
       <c r="E14" s="26">
         <v>2034</v>
       </c>
       <c r="F14" s="28">
         <v>2651.9</v>
       </c>
       <c r="G14" s="26">
         <v>3304.8</v>
       </c>
-      <c r="H14" s="26"/>
+      <c r="H14" s="26">
+        <v>3971.3</v>
+      </c>
       <c r="I14" s="28"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="O14" s="19"/>
     </row>
     <row r="15" spans="1:16" s="14" customFormat="1" ht="13.5" customHeight="1">
       <c r="A15" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="26">
         <v>56.8</v>
       </c>
       <c r="C15" s="26">
         <v>118.5</v>
       </c>
       <c r="D15" s="26">
         <v>180.3</v>
       </c>
       <c r="E15" s="26">
         <v>242.1</v>
       </c>
       <c r="F15" s="28">
         <v>296.8</v>
       </c>
       <c r="G15" s="26">
         <v>351.5</v>
       </c>
-      <c r="H15" s="26"/>
+      <c r="H15" s="26">
+        <v>406.3</v>
+      </c>
       <c r="I15" s="28"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="O15" s="19"/>
     </row>
     <row r="16" spans="1:16" s="14" customFormat="1">
       <c r="A16" s="7" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="26">
         <v>1521.1</v>
       </c>
       <c r="C16" s="26">
         <v>3198.4</v>
       </c>
       <c r="D16" s="26">
         <v>5034.3999999999996</v>
       </c>
       <c r="E16" s="26">
         <v>7006.4</v>
       </c>
       <c r="F16" s="28">
         <v>9042.7000000000007</v>
       </c>
       <c r="G16" s="26">
         <v>11189.4</v>
       </c>
-      <c r="H16" s="26"/>
+      <c r="H16" s="26">
+        <v>13315.7</v>
+      </c>
       <c r="I16" s="28"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="O16" s="19"/>
     </row>
     <row r="17" spans="1:15" s="14" customFormat="1">
       <c r="A17" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="26">
         <v>536</v>
       </c>
       <c r="C17" s="26">
         <v>1049</v>
       </c>
       <c r="D17" s="26">
         <v>1654</v>
       </c>
       <c r="E17" s="26">
         <v>2328</v>
       </c>
       <c r="F17" s="28">
         <v>3106</v>
       </c>
       <c r="G17" s="26">
         <v>3901</v>
       </c>
-      <c r="H17" s="26"/>
+      <c r="H17" s="26">
+        <v>4706</v>
+      </c>
       <c r="I17" s="28"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="O17" s="19"/>
     </row>
     <row r="18" spans="1:15" s="14" customFormat="1">
       <c r="A18" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="26">
         <v>126.4</v>
       </c>
       <c r="C18" s="26">
         <v>248</v>
       </c>
       <c r="D18" s="26">
         <v>376.7</v>
       </c>
       <c r="E18" s="26">
         <v>503.7</v>
       </c>
       <c r="F18" s="28">
         <v>629.20000000000005</v>
       </c>
       <c r="G18" s="26">
         <v>807</v>
       </c>
-      <c r="H18" s="26"/>
+      <c r="H18" s="26">
+        <v>932</v>
+      </c>
       <c r="I18" s="28"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
     </row>
     <row r="19" spans="1:15" s="14" customFormat="1">
       <c r="A19" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="26">
         <v>50.7</v>
       </c>
       <c r="C19" s="26">
         <v>101.5</v>
       </c>
       <c r="D19" s="26">
         <v>152.4</v>
       </c>
       <c r="E19" s="26">
         <v>203.1</v>
       </c>
       <c r="F19" s="28">
         <v>265.5</v>
       </c>
       <c r="G19" s="26">
         <v>327.10000000000002</v>
       </c>
-      <c r="H19" s="26"/>
+      <c r="H19" s="26">
+        <v>390.6</v>
+      </c>
       <c r="I19" s="28"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
     </row>
     <row r="20" spans="1:15" s="14" customFormat="1">
       <c r="A20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="26">
         <v>94</v>
       </c>
       <c r="C20" s="26">
         <v>201.6</v>
       </c>
       <c r="D20" s="26">
         <v>310.7</v>
       </c>
       <c r="E20" s="26">
         <v>420.6</v>
       </c>
       <c r="F20" s="28">
         <v>525.4</v>
       </c>
       <c r="G20" s="26">
         <v>636.79999999999995</v>
       </c>
-      <c r="H20" s="26"/>
+      <c r="H20" s="26">
+        <v>755.1</v>
+      </c>
       <c r="I20" s="28"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
     </row>
     <row r="21" spans="1:15" s="14" customFormat="1" ht="14.25" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="26">
         <v>73.7</v>
       </c>
       <c r="C21" s="26">
         <v>195.3</v>
       </c>
       <c r="D21" s="26">
         <v>317</v>
       </c>
       <c r="E21" s="26">
         <v>438.7</v>
       </c>
       <c r="F21" s="28">
         <v>548.70000000000005</v>
       </c>
       <c r="G21" s="26">
         <v>658.7</v>
       </c>
-      <c r="H21" s="26"/>
+      <c r="H21" s="26">
+        <v>768.7</v>
+      </c>
       <c r="I21" s="28"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="26"/>
     </row>
     <row r="22" spans="1:15" s="14" customFormat="1">
       <c r="A22" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="26">
         <v>87.5</v>
       </c>
       <c r="C22" s="26">
         <v>170.7</v>
       </c>
       <c r="D22" s="26">
         <v>253.9</v>
       </c>
       <c r="E22" s="26">
         <v>337.2</v>
       </c>
       <c r="F22" s="28">
         <v>410.9</v>
       </c>
       <c r="G22" s="26">
         <v>484.9</v>
       </c>
-      <c r="H22" s="26"/>
+      <c r="H22" s="26">
+        <v>558.9</v>
+      </c>
       <c r="I22" s="28"/>
       <c r="J22" s="26"/>
       <c r="K22" s="26"/>
       <c r="L22" s="26"/>
       <c r="M22" s="26"/>
     </row>
     <row r="23" spans="1:15" s="14" customFormat="1">
       <c r="A23" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="26">
         <v>65.7</v>
       </c>
       <c r="C23" s="26">
         <v>152.5</v>
       </c>
       <c r="D23" s="26">
         <v>239.3</v>
       </c>
       <c r="E23" s="26">
         <v>326.10000000000002</v>
       </c>
       <c r="F23" s="28">
         <v>394.4</v>
       </c>
       <c r="G23" s="26">
         <v>462.6</v>
       </c>
-      <c r="H23" s="26"/>
+      <c r="H23" s="26">
+        <v>530.9</v>
+      </c>
       <c r="I23" s="28"/>
       <c r="J23" s="26"/>
       <c r="K23" s="26"/>
       <c r="L23" s="26"/>
       <c r="M23" s="26"/>
     </row>
     <row r="24" spans="1:15" s="14" customFormat="1">
       <c r="A24" s="24" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="26">
         <v>37</v>
       </c>
       <c r="C24" s="26">
         <v>82.3</v>
       </c>
       <c r="D24" s="26">
         <v>127.7</v>
       </c>
       <c r="E24" s="26">
         <v>173</v>
       </c>
       <c r="F24" s="28">
         <v>214</v>
       </c>
       <c r="G24" s="26">
         <v>255</v>
       </c>
-      <c r="H24" s="26"/>
+      <c r="H24" s="26">
+        <v>296</v>
+      </c>
       <c r="I24" s="28"/>
       <c r="J24" s="26"/>
       <c r="K24" s="26"/>
       <c r="L24" s="26"/>
       <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:15" s="14" customFormat="1">
       <c r="A25" s="24" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="26">
         <v>393.4</v>
       </c>
       <c r="C25" s="26">
         <v>878.9</v>
       </c>
       <c r="D25" s="26">
         <v>1422.5</v>
       </c>
       <c r="E25" s="26">
         <v>2034</v>
       </c>
       <c r="F25" s="28">
         <v>2651.9</v>
       </c>
       <c r="G25" s="26">
         <v>3304.8</v>
       </c>
-      <c r="H25" s="26"/>
+      <c r="H25" s="26">
+        <v>3971.3</v>
+      </c>
       <c r="I25" s="28"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
     </row>
     <row r="26" spans="1:15" s="14" customFormat="1">
       <c r="A26" s="24" t="s">
         <v>26</v>
       </c>
       <c r="B26" s="26">
         <v>56.8</v>
       </c>
       <c r="C26" s="26">
         <v>118.5</v>
       </c>
       <c r="D26" s="26">
         <v>180.3</v>
       </c>
       <c r="E26" s="26">
         <v>242.1</v>
       </c>
       <c r="F26" s="28">
         <v>296.8</v>
       </c>
       <c r="G26" s="26">
         <v>351.5</v>
       </c>
-      <c r="H26" s="26"/>
+      <c r="H26" s="26">
+        <v>406.3</v>
+      </c>
       <c r="I26" s="28"/>
       <c r="J26" s="26"/>
       <c r="K26" s="26"/>
       <c r="L26" s="26"/>
       <c r="M26" s="26"/>
     </row>
     <row r="27" spans="1:15" s="14" customFormat="1" ht="22.5">
       <c r="A27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="26">
         <v>20</v>
       </c>
       <c r="C27" s="26">
         <v>33</v>
       </c>
       <c r="D27" s="26">
         <v>48</v>
       </c>
       <c r="E27" s="26">
         <v>233</v>
       </c>
       <c r="F27" s="28">
         <v>648</v>
       </c>
       <c r="G27" s="26">
         <v>894</v>
       </c>
-      <c r="H27" s="26"/>
+      <c r="H27" s="26">
+        <v>1019</v>
+      </c>
       <c r="I27" s="28"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:15" s="14" customFormat="1">
       <c r="A28" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="28">
         <v>20</v>
       </c>
       <c r="C28" s="28">
         <v>33</v>
       </c>
       <c r="D28" s="26">
         <v>47</v>
       </c>
       <c r="E28" s="26">
         <v>57</v>
       </c>
       <c r="F28" s="28">
         <v>66</v>
       </c>
       <c r="G28" s="26">
         <v>75</v>
       </c>
-      <c r="H28" s="28"/>
+      <c r="H28" s="26">
+        <v>85</v>
+      </c>
       <c r="I28" s="28"/>
       <c r="J28" s="28"/>
       <c r="K28" s="28"/>
       <c r="L28" s="28"/>
       <c r="M28" s="28"/>
     </row>
     <row r="29" spans="1:15" s="14" customFormat="1">
       <c r="A29" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>28</v>
       </c>
       <c r="D29" s="25">
         <v>1</v>
       </c>
       <c r="E29" s="25">
         <v>176</v>
       </c>
       <c r="F29" s="25">
         <v>582</v>
       </c>
       <c r="G29" s="25">
         <v>819</v>
       </c>
-      <c r="H29" s="25"/>
+      <c r="H29" s="25">
+        <v>934</v>
+      </c>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:15" s="13" customFormat="1" ht="19.5" customHeight="1">
       <c r="A30" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="10"/>
       <c r="G30" s="11"/>
       <c r="H30" s="10"/>
       <c r="I30" s="12"/>
       <c r="J30" s="12"/>
       <c r="K30" s="9"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>
     </row>
     <row r="31" spans="1:15" ht="15" customHeight="1">